--- v3 (2026-02-23)
+++ v4 (2026-04-09)
@@ -342,51 +342,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:H66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -396,1629 +396,1733 @@
       <c r="E1" t="inlineStr">
         <is>
           <t>fuzzy</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>context</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr"/>
       <c r="B2" t="inlineStr">
         <is>
-          <t>If you want to use the notes or the city planner, activate this item.&lt;br&gt;For a stand-alone extension, simply deactivate it.</t>
+          <t>https://docs.foe-helper.com/english/module/negotiation</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Wenn Du die Notizen oder den Stadtplaner auf foe-helper.com benutzen möchtest, aktiviere diesen Punkt.&lt;br&gt;Für eine autarke Extension einfach deaktivieren.</t>
+          <t>https://foe-helper.com/docs/de/verhandlungsassistent/?lang=de</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>.Settings.GlobalSend.Desc</t>
+          <t>.Boxes.Negotiation.HelpLink</t>
         </is>
       </c>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr"/>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Guild Goods</t>
+          <t>Allies Overview</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Gildengüter</t>
+          <t>Verbündetenübersicht</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildGoods</t>
+          <t>.Boxes.AllyList.Title</t>
         </is>
       </c>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr"/>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Use this value instead of the actual reset cost (0 means disabled)</t>
+          <t>Displayed values assume your buildings have finished construction.</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Statt der tatsächlichen Reset-Kosten diesen Wert nehmen (0 für aus)</t>
+          <t>Alle Werte gehen davon aus, dass die Gebäude fertiggestellt sind.</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.useAverage</t>
+          <t>.Boxes.CityMap.QIHint</t>
         </is>
       </c>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr"/>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Should the "Aztec Helper" box be opened when starting a Aztec Minigame?</t>
-[...6 lines deleted...]
-      </c>
+          <t>Events</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>.Settings.ShowAztecHelper.Desc</t>
+          <t>.Boxes.Kits.Events</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr"/>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Thousand</t>
+          <t>Residential</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Tausend</t>
+          <t>Wohngebäude</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.K</t>
+          <t>.Boxes.CityMap.residential</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr"/>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Shows a small badge with a counter of how many quests you can still refuse.</t>
+          <t>The Helper uses notifications in various places. You can switch this on or off here.</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Zeigt einen kleinen Bagde mit einem Zähler an, wie viele Quests Sie noch ablehnen können. 2000 ist das Maximum.</t>
+          <t>Der Helfer benutzt an verschiedenen Stellen Benachrichtigungen. Hier kannst Du sie an- oder abschalten.</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>.Settings.Show2kQuestMark.Desc</t>
+          <t>.Settings.ShowNotifications.Desc</t>
         </is>
       </c>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr"/>
       <c r="B8" t="inlineStr">
         <is>
-          <t>End date</t>
+          <t>Displays all your in-stock buildings, upgrades, and selection kits from Sets and Chains.</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Enddatum</t>
+          <t>Listet alle vorhandenen Gebäude, Upgrade- und Auswahlkits für Set- und Kettengebäude auf.</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.EndDate</t>
+          <t>.Menu.Kits.Desc</t>
         </is>
       </c>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr"/>
       <c r="B9" t="inlineStr">
         <is>
-          <t>You might die playing this card! Consider redrawing or buying health.</t>
+          <t>Aztec Helper</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Du wirst evtl. sterben, wenn du diese Karte spielst! Evtl. Neu ziehen oder LP kaufen!</t>
+          <t>Azteken Helfer</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>.Boxes.cardGame.WarningPossibleDeath</t>
+          <t>.Settings.ShowAztecHelper.Title</t>
         </is>
       </c>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr"/>
       <c r="B10" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/negotiation</t>
+          <t>Your army has only Rogues remaining. Either heal units using diamonds or retreat!</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>https://foe-helper.com/docs/de/verhandlungsassistent/?lang=de</t>
+          <t>Deine Armee besteht nur aus Agenten. Heile deine Einheiten mit Diamanten oder zieh dich zurück!</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.HelpLink</t>
+          <t>.Boxes.BattleAssist.Text.Rogue</t>
         </is>
       </c>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr"/>
       <c r="B11" t="inlineStr">
         <is>
-          <t>To plan your city on foe-helper.com, we need to send your data to the website. &lt;br&gt;If you don't have an account there yet, your basic data will be sent along with this transmission. You can then register your account on the website.</t>
+          <t>https://docs.foe-helper.com/english/module/stats</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Um deine Stadt planen zu können, müssen wir deine Daten zu foe-helper.com schicken. Dort kannst du dich dann austoben. &lt;br&gt;Solltest Du dort noch keinen Account haben werden mit dieser Übermittlung Deine Grunddaten mitgesendet. Auf der Webseite kannst Du dann deinen Account registrieren.</t>
+          <t>https://foe-helper.com/docs/de/statistiken/?lang=de</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.Desc1</t>
+          <t>.Boxes.Stats.HelpLink</t>
         </is>
       </c>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr"/>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Antique dealer</t>
+          <t>Participating</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Antiquitätenhändler</t>
+          <t>Teilnehmer</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.AntiqueDealer</t>
+          <t>.Boxes.GexStat.Participant</t>
         </is>
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr"/>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Current amount placed in your city. Please note: Not all buildings might be in the era that is shown next to the name. Check the map to be sure!</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Anzahl der Gebäude in deiner Stadt. Für die Bewertung wird nur das Gebäude mit dem höchsten Zeitalter berücksichtigt!</t>
+          <t>GEX</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.CountTooltip</t>
+          <t>.Boxes.Castle.Gex</t>
         </is>
       </c>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr"/>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Idle Game (e.g. St. Patricks)</t>
+          <t>Random</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Idle Game (z.B. St. Patricks)</t>
+          <t>Zufallsproduktionen</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>.Settings.EventHelperIdle</t>
+          <t>.Boxes.CityMap.random_production</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr"/>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Events</t>
-[...2 lines deleted...]
-      <c r="C15" t="inlineStr"/>
+          <t>Military</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>Militärgebäude</t>
+        </is>
+      </c>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Events</t>
+          <t>.Boxes.Productions.Headings.military</t>
         </is>
       </c>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr"/>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>For guild events you have to visit the GBG map first</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Güter</t>
+          <t>Um Events der GG zu nutzen, besuche zuerst die Gildengefecht Karte</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.goods</t>
+          <t>.Boxes.Discord.VisitGGMapBefore</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr"/>
       <c r="B17" t="inlineStr">
         <is>
-          <t>The Helper uses notifications in various places. You can switch this on or off here.</t>
+          <t>Idle Game (e.g. St. Patricks)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Der Helfer benutzt an verschiedenen Stellen Benachrichtigungen. Hier kannst Du sie an- oder abschalten.</t>
+          <t>Idle Game (z.B. St. Patricks)</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>.Settings.ShowNotifications.Desc</t>
+          <t>.Settings.EventHelperIdle</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr"/>
       <c r="B18" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/stats</t>
+          <t>Add Building</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>https://foe-helper.com/docs/de/statistiken/?lang=de</t>
+          <t>Spezialgebäude hinzufügen</t>
         </is>
       </c>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.HelpLink</t>
+          <t>.Boxes.ProductionsRating.AddBuilding</t>
         </is>
       </c>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr"/>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Production</t>
+          <t>Shows a small badge with a counter of how many quests you can still refuse.</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Produktionen</t>
+          <t>Zeigt einen kleinen Bagde mit einem Zähler an, wie viele Quests Sie noch ablehnen können. 2000 ist das Maximum.</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.production</t>
+          <t>.Settings.Show2kQuestMark.Desc</t>
         </is>
       </c>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr"/>
       <c r="B20" t="inlineStr">
         <is>
-          <t>You have lost a higher era unit (above your current era). However you still have the chance to heal them with diamonds!</t>
+          <t xml:space="preserve">Target Progress for Workers used: </t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Sie haben eine Einheit eines zukünftigen Zeitalters verloren. Sie haben jedoch immer noch die Möglichkeit, sie mit Diamanten zu heilen!</t>
+          <t xml:space="preserve">Zielfortschritt für verbrauchte Fußbälle: </t>
         </is>
       </c>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssist.Text.NextEra</t>
+          <t>.Boxes.MergerGame.EfficiencyTargetProgress.soccer</t>
         </is>
       </c>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr"/>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Military</t>
+          <t>DD/MMM/YYYY</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Militär</t>
+          <t>DD.MM.YYYY</t>
         </is>
       </c>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.military</t>
-[...2 lines deleted...]
-      <c r="G21" t="inlineStr"/>
+          <t>.Date</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>Is the order of items (Y, M, D) rearrangable as well ?
+(I would strongly urge you to use iso-8601 otherwise)</t>
+        </is>
+      </c>
       <c r="H21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr"/>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Collection</t>
+          <t>Image size</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Ernte</t>
+          <t>Bildgröße</t>
         </is>
       </c>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.earning</t>
+          <t>.Boxes.Units.PictogramScalingTitle</t>
         </is>
       </c>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr"/>
       <c r="B23" t="inlineStr">
         <is>
-          <t>5h</t>
+          <t>Updates the 'GB calculator' for all GBs</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>5Std</t>
+          <t>EA Rechner immer aktualisieren</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.5h</t>
+          <t>.Settings.ShowOwnPartOnAllGBs.Title</t>
         </is>
       </c>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr"/>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Special</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Spezialgebäude</t>
+          <t>Güter</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.off_grid</t>
+          <t>.Boxes.CityMap.goods</t>
         </is>
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr"/>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Updates the 'GB calculator' for all GBs</t>
+          <t>For the full building you need: &lt;br&gt; A level 1 building or selection kit, all upgrades &lt;i&gt;and if shown here, special upgrades.&lt;/i&gt;</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>EA Rechner immer aktualisieren</t>
+          <t>Für das volle Gebäude benötigt: &lt;br&gt; Stufe 1 Gebäude oder Auswahl-Kit, alle Upgradekits &lt;i&gt;und falls angezeigt: alle Spezialkits.&lt;/i&gt;</t>
         </is>
       </c>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartOnAllGBs.Title</t>
+          <t>.Boxes.Kits.Upgrades</t>
         </is>
       </c>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr"/>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Close Box</t>
+          <t>Overview of most boosts, achievements, items and other city stats.</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Titel</t>
+          <t>Übersicht über die meisten Boosts, Errungenschaften, Gegenstände und andere Stadt-Statistiken.</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.Title</t>
+          <t>.Menu.PlayerProfile.Desc</t>
         </is>
       </c>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr"/>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Only highlights</t>
+          <t>You have lost a higher era unit (above your current era). However you still have the chance to heal them with diamonds!</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Nur markierte Gebäude</t>
+          <t>Sie haben eine Einheit eines zukünftigen Zeitalters verloren. Sie haben jedoch immer noch die Möglichkeit, sie mit Diamanten zu heilen!</t>
         </is>
       </c>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowHighlighted</t>
+          <t>.Boxes.BattleAssist.Text.NextEra</t>
         </is>
       </c>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr"/>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Image size</t>
+          <t>Open the GE overview to update the data.</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Bildgröße</t>
+          <t>Öffne die GEX Übersicht um die Daten zu aktualisieren.</t>
         </is>
       </c>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>.Boxes.Units.PictogramScalingTitle</t>
+          <t>.Boxes.Castle.VisitGexWarning</t>
         </is>
       </c>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr"/>
       <c r="B29" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/gb-investment</t>
+          <t>5h</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>https://foe-helper.com/docs/de/lg-investitionen/?lang=de</t>
+          <t>5Std</t>
         </is>
       </c>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
+          <t>.Boxes.Alerts.Time.5h</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr"/>
+      <c r="H29" t="inlineStr"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr"/>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Only highlights</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>Nur markierte Gebäude</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr"/>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.ShowHighlighted</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr"/>
+      <c r="H30" t="inlineStr"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr"/>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Castle System</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>Burgsystem</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr"/>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>.Menu.Castle.Title</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr"/>
+      <c r="H31" t="inlineStr"/>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr"/>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Close Box</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>Titel</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr"/>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>.Boxes.CloseBox.Title</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr"/>
+      <c r="H32" t="inlineStr"/>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr"/>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>To plan your city on foe-helper.com, we need to send your data to the website. &lt;br&gt;If you don't have an account there yet, your basic data will be sent along with this transmission. You can then register your account on the website.</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>Um deine Stadt planen zu können, müssen wir deine Daten zu foe-helper.com schicken. Dort kannst du dich dann austoben. &lt;br&gt;Solltest Du dort noch keinen Account haben werden mit dieser Übermittlung Deine Grunddaten mitgesendet. Auf der Webseite kannst Du dann deinen Account registrieren.</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr"/>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.Desc1</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr"/>
+      <c r="H33" t="inlineStr"/>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr"/>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>DD/MMM</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>DD.MM</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr"/>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>.DateShort</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr"/>
+      <c r="H34" t="inlineStr"/>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr"/>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>GE Main Encounters</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>GEX Hauptbegegnungen</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr"/>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.GexLastOfSections</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr"/>
+      <c r="H35" t="inlineStr"/>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr"/>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Antique dealer</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>Antiquitätenhändler</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr"/>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.AntiqueDealer</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr"/>
+      <c r="H36" t="inlineStr"/>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr"/>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>GBs</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>LB</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr"/>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.greatbuilding</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr"/>
+      <c r="H37" t="inlineStr"/>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr"/>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/incidents</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>https://foe-helper.com/docs/2/incidents</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr"/>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>.Boxes.HiddenRewards.HelpLink</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr"/>
+      <c r="H38" t="inlineStr"/>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr"/>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/gb-investment</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>https://foe-helper.com/docs/de/lg-investitionen/?lang=de</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr"/>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
           <t>.Boxes.GreatBuildings.HelpLink</t>
         </is>
       </c>
-      <c r="G29" t="inlineStr">
+      <c r="G39" t="inlineStr">
         <is>
           <t>Legendäre Gebäude wurden von FOE im kompletten Spiel und Wiki zu Legendäre Bauwerke umbenannt. Seht ihr es genau so wie ich, dass es dadurch auch hier umbenannt werden sollte?!?
 Nachweis der Umbenennung: https://de.wiki.forgeofempires.com/index.php?title=Legend%C3%A4re_Bauwerke
 Der link der Webseite sollte daher zu https://foe-rechner.de/docs/1/lb-investitionen/ werden! Allerdings müsste das auch der Entwickler am Server ändern.</t>
         </is>
       </c>
-      <c r="H29" t="inlineStr"/>
-[...254 lines deleted...]
-      <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr"/>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Needs two lane road</t>
-[...6 lines deleted...]
-      </c>
+          <t>Add Advice</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.StreetRequired</t>
+          <t>.Boxes.BattleAssistAddAdvice.Title</t>
         </is>
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr"/>
       <c r="B41" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/gb-calculator</t>
+          <t>You will die playing this card! Consider redrawing or buying health.</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/deutsch/module/eigenanteilsrechner</t>
+          <t>Du wirst sterben, wenn du diese Karte spielst! Evtl. Neu ziehen oder LP kaufen!</t>
         </is>
       </c>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.HelpLink</t>
+          <t>.Boxes.cardGame.WarningCertainDeath</t>
         </is>
       </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr"/>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Residential</t>
+          <t>DD/MMM/YY @ HH:mm:ss a</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Wohngebäude</t>
+          <t>DD.MM.YYYY HH:mm [Uhr]</t>
         </is>
       </c>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.residential</t>
+          <t>.DateTime</t>
         </is>
       </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr"/>
       <c r="B43" t="inlineStr">
         <is>
-          <t>GBs</t>
+          <t>Special</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>LB</t>
+          <t>Spezialgebäude</t>
         </is>
       </c>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.greatbuilding</t>
+          <t>.Boxes.Productions.Headings.off_grid</t>
         </is>
       </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr"/>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Random</t>
+          <t>The current Status of the game</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Zufallsproduktionen</t>
+          <t>Aktueller Zustand des Spiels</t>
         </is>
       </c>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.random_production</t>
+          <t>.Boxes.MergerGame.Status.Title</t>
         </is>
       </c>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr"/>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Aztec Helper</t>
+          <t>Guild Expedition</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Azteken Helfer</t>
+          <t>Gilden-Expedition</t>
         </is>
       </c>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>.Settings.ShowAztecHelper.Title</t>
+          <t>.Boxes.FPCollector.Guildexpedition</t>
         </is>
       </c>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr"/>
       <c r="B46" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/incidents</t>
+          <t>If you want to use the notes or the city planner, activate this item.&lt;br&gt;For a stand-alone extension, simply deactivate it.</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>https://foe-helper.com/docs/2/incidents</t>
+          <t>Wenn Du die Notizen oder den Stadtplaner auf foe-helper.com benutzen möchtest, aktiviere diesen Punkt.&lt;br&gt;Für eine autarke Extension einfach deaktivieren.</t>
         </is>
       </c>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.HelpLink</t>
+          <t>.Settings.GlobalSend.Desc</t>
         </is>
       </c>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr"/>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Displays all your in-stock buildings, upgrades, and selection kits from Sets and Chains.</t>
+          <t>Allies</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Listet alle vorhandenen Gebäude, Upgrade- und Auswahlkits für Set- und Kettengebäude auf.</t>
+          <t>Verbündeter</t>
         </is>
       </c>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>.Menu.Kits.Desc</t>
+          <t>.Boxes.AllyList.Ally</t>
         </is>
       </c>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr"/>
       <c r="B48" t="inlineStr">
         <is>
-          <t>DD/MMM/YY @ HH:mm:ss a</t>
+          <t>Current amount placed in your city. Please note: Not all buildings might be in the era that is shown next to the name. Check the map to be sure!</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>DD.MM.YYYY HH:mm [Uhr]</t>
+          <t>Anzahl der Gebäude in deiner Stadt. Für die Bewertung wird nur das Gebäude mit dem höchsten Zeitalter berücksichtigt!</t>
         </is>
       </c>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>.DateTime</t>
+          <t>.Boxes.ProductionsRating.CountTooltip</t>
         </is>
       </c>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr"/>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t xml:space="preserve">Data was successfully Uploaded…  Now visit </t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Kultur</t>
+          <t xml:space="preserve">Die Daten wurden übermittelt... Geh nun zu </t>
         </is>
       </c>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.culture</t>
+          <t>.Boxes.CityMap.SubmitSuccess</t>
         </is>
       </c>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr"/>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Overview of most boosts, achievements, items and other city stats.</t>
+          <t>End date</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Übersicht über die meisten Boosts, Errungenschaften, Gegenstände und andere Stadt-Statistiken.</t>
+          <t>Enddatum</t>
         </is>
       </c>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>.Menu.PlayerProfile.Desc</t>
+          <t>.Boxes.GuildMemberStat.EndDate</t>
         </is>
       </c>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr"/>
       <c r="B51" t="inlineStr">
         <is>
-          <t>DD/MMM/YYYY</t>
+          <t>Military</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>DD.MM.YYYY</t>
+          <t>Militär</t>
         </is>
       </c>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>.Date</t>
-[...7 lines deleted...]
-      </c>
+          <t>.Boxes.CityMap.military</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr"/>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Castle System</t>
+          <t>Should the "Aztec Helper" box be opened when starting a Aztec Minigame?</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Burgsystem</t>
+          <t>Soll der Azteken Helfer geöffnet werden wenn ein Minigame gestartet wird?</t>
         </is>
       </c>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>.Menu.Castle.Title</t>
+          <t>.Settings.ShowAztecHelper.Desc</t>
         </is>
       </c>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr"/>
       <c r="B53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Target Progress for Workers used: </t>
+          <t>Other</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Zielfortschritt für verbrauchte Fußbälle: </t>
+          <t>Andere Gebäude</t>
         </is>
       </c>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.EfficiencyTargetProgress.soccer</t>
+          <t>.Boxes.CityMap.generic_building</t>
         </is>
       </c>
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr"/>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Guild Expedition</t>
+          <t>Collection</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Gilden-Expedition</t>
+          <t>Ernte</t>
         </is>
       </c>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.Guildexpedition</t>
+          <t>.Boxes.Productions.Headings.earning</t>
         </is>
       </c>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr"/>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>https://docs.foe-helper.com/english/module/gb-calculator</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Andere Gebäude</t>
+          <t>https://docs.foe-helper.com/deutsch/module/eigenanteilsrechner</t>
         </is>
       </c>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.generic_building</t>
+          <t>.Boxes.OwnpartCalculator.HelpLink</t>
         </is>
       </c>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr"/>
       <c r="B56" t="inlineStr">
         <is>
-          <t>The current Status of the game</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Aktueller Zustand des Spiels</t>
+          <t>Kultur</t>
         </is>
       </c>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Status.Title</t>
+          <t>.Boxes.CityMap.culture</t>
         </is>
       </c>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr"/>
       <c r="B57" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/gb-cost/</t>
+          <t>Needs two lane road</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/deutsch/module/kostenrechner</t>
+          <t>Braucht eine zweispurige Straße</t>
         </is>
       </c>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.HelpLink</t>
+          <t>.Boxes.CombatCalculator.StreetRequired</t>
         </is>
       </c>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr"/>
       <c r="B58" t="inlineStr">
         <is>
-          <t>You will die playing this card! Consider redrawing or buying health.</t>
+          <t>Without an API token for this world (obtainable free of charge from the website) you cannot transfer cities or notes.&lt;br&gt;Click here for instructions:</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Du wirst sterben, wenn du diese Karte spielst! Evtl. Neu ziehen oder LP kaufen!</t>
+          <t>Ohne einen API-Token für diese Welt, den Du kostenlos auf der Website erhalten kannst, werden keine Städte oder Notizen übertragen.&lt;br&gt;Für eine Anleitung, klicke hier:</t>
         </is>
       </c>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>.Boxes.cardGame.WarningCertainDeath</t>
+          <t>.Boxes.CityMap.MissingApiKeySubmitError</t>
         </is>
       </c>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr"/>
       <c r="B59" t="inlineStr">
         <is>
-          <t>DD/MMM</t>
+          <t>Guild Goods</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>DD.MM</t>
+          <t>Gildengüter</t>
         </is>
       </c>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>.DateShort</t>
+          <t>.Boxes.GuildMemberStat.GuildGoods</t>
         </is>
       </c>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr"/>
       <c r="B60" t="inlineStr">
         <is>
-          <t>GE Main Encounters</t>
+          <t>Thousand</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>GEX Hauptbegegnungen</t>
+          <t>Tausend</t>
         </is>
       </c>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.GexLastOfSections</t>
+          <t>.Boxes.idleGame.K</t>
         </is>
       </c>
       <c r="G60" t="inlineStr"/>
       <c r="H60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr"/>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Without an API token for this world (obtainable free of charge from the website) you cannot transfer cities or notes.&lt;br&gt;Click here for instructions:</t>
+          <t>https://docs.foe-helper.com/english/module/gb-cost/</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Ohne einen API-Token für diese Welt, den Du kostenlos auf der Website erhalten kannst, werden keine Städte oder Notizen übertragen.&lt;br&gt;Für eine Anleitung, klicke hier:</t>
+          <t>https://docs.foe-helper.com/deutsch/module/kostenrechner</t>
         </is>
       </c>
       <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.MissingApiKeySubmitError</t>
+          <t>.Boxes.Calculator.HelpLink</t>
         </is>
       </c>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr"/>
       <c r="B62" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>Residential</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>GEX</t>
+          <t>Wohngebäude</t>
         </is>
       </c>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Gex</t>
+          <t>.Boxes.Productions.Headings.residential</t>
         </is>
       </c>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr"/>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr"/>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>You might die playing this card! Consider redrawing or buying health.</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>Du wirst evtl. sterben, wenn du diese Karte spielst! Evtl. Neu ziehen oder LP kaufen!</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr"/>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>.Boxes.cardGame.WarningPossibleDeath</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr"/>
+      <c r="H63" t="inlineStr"/>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr"/>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Should all box coordinates be reset? This can bring back windows you managed to move out of sight.</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>Sollen alle Box Koordinaten zurückgesetzt werden?</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr"/>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>.Settings.ResetBoxPositions.Desc</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr"/>
+      <c r="H64" t="inlineStr"/>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr"/>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Use this value instead of the actual reset cost (0 means disabled)</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>Statt der tatsächlichen Reset-Kosten diesen Wert nehmen (0 für aus)</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr"/>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.useAverage</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr"/>
+      <c r="H65" t="inlineStr"/>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr"/>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Production</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>Produktionen</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr"/>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.production</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr"/>
+      <c r="H66" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>