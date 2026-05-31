--- v3 (2026-04-16)
+++ v4 (2026-05-31)
@@ -342,51 +342,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H1707"/>
+  <dimension ref="A1:H1727"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -396,44459 +396,44979 @@
       <c r="E1" t="inlineStr">
         <is>
           <t>fuzzy</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>context</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr"/>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Add Advice</t>
+          <t>Max</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Add Advice</t>
+          <t>Max</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAddAdvice</t>
+          <t>.Boxes.ShopAssist.Max</t>
         </is>
       </c>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr"/>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Create a group first… </t>
+          <t>Message</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Create a group first… </t>
+          <t>Message</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.NewGroupDesc</t>
+          <t>.Boxes.Infobox.FilterMessage</t>
         </is>
       </c>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr"/>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>.Boxes.CityBuilder.Zoom</t>
+          <t>.General.Level</t>
         </is>
       </c>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr"/>
       <c r="B5" t="inlineStr">
         <is>
-          <t>The import was completed with errors. Please reload the game.</t>
+          <t>Favorites</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>The import was completed with errors. Please reload the game.</t>
+          <t>Favorites</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ImportPartlySuccessful</t>
+          <t>.Boxes.General.Favorites</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr"/>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Power leveling</t>
+          <t>plain</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Power leveling</t>
+          <t>plain</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.Title</t>
+          <t>.Boxes.GvGMap.Sector.Terrain_plain</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr"/>
       <c r="B7" t="inlineStr">
         <is>
-          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __tooless__FPs too few.</t>
+          <t>"Close all windows" box open automatically</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __tooless__FPs too few.</t>
+          <t>"Close all windows" box open automatically</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTPaidTooLess</t>
+          <t>.Settings.AutoOpenCloseBox.Title</t>
         </is>
       </c>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr"/>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Player ID</t>
+          <t>Buildings Efficiency Rating</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Player ID</t>
+          <t>Buildings Efficiency Rating</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.PlayerID</t>
+          <t>.Boxes.ProductionsRating.Title</t>
         </is>
       </c>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr"/>
       <c r="B9" t="inlineStr">
         <is>
-          <t>City-Defense</t>
+          <t>The module will calculate an addition value according to the first column and a multiplication value according to the second column and take the bigger value of the two</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>City-Defense</t>
+          <t>The module will calculate an addition value according to the first column and a multiplication value according to the second column and take the bigger value of the two</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>.Boxes.Units.defense</t>
+          <t>.Boxes.AuctionSettings.Help5</t>
         </is>
       </c>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr"/>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Notifications are created, that inform about the expiration of a limited building. (after deactivating this function, alerts that were created in the past may still show)</t>
+          <t>Box alignment</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Notifications are created, that inform about the expiration of a limited building. (after deactivating this function, alerts that were created in the past may still show)</t>
+          <t>Box alignment</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>.Settings.ShowBuildingsExpired.Desc</t>
+          <t>.Boxes.CloseBox.BoxAlignment</t>
         </is>
       </c>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr"/>
       <c r="B11" t="inlineStr">
         <is>
-          <t>SAJM</t>
+          <t>Take notes on anything you don't want to forget.</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>SAJM</t>
+          <t>Take notes on anything you don't want to forget.</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>.Eras.21.short</t>
+          <t>.Menu.Notice.Desc</t>
         </is>
       </c>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr"/>
       <c r="B12" t="inlineStr">
         <is>
-          <t>top right</t>
+          <t>Group by Name</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>top right</t>
+          <t>Group by Name</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.top-right</t>
+          <t>.Boxes.Stats.BtnToggleGroupByTitle</t>
         </is>
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr"/>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>GvG Annotations</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>GvG Annotations</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.Level</t>
+          <t>.Boxes.Stats.BtnToggleAnnotations</t>
         </is>
       </c>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr"/>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Current Profit: </t>
+          <t>GB Cost Calc</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Current Profit: </t>
+          <t>GB Cost Calc</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.CurrReward</t>
+          <t>.Boxes.Calculator.Title</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr"/>
       <c r="B15" t="inlineStr">
         <is>
-          <t>The module will calculate an addition value according to the first column and a multiplication value according to the second column and take the bigger value of the two</t>
+          <t>Size including average road space requirement of __streetnettosize__ tiles</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>The module will calculate an addition value according to the first column and a multiplication value according to the second column and take the bigger value of the two</t>
+          <t>Size including average road space requirement of __streetnettosize__ tiles</t>
         </is>
       </c>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help5</t>
+          <t>.Boxes.Productions.SizeTT</t>
         </is>
       </c>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr"/>
       <c r="B16" t="inlineStr">
         <is>
-          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement first!&lt;br&gt;&lt;/em&gt;Displays the resources required (by item) for your Settlement.</t>
+          <t>Do you really want to create alerts for all sectors?</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement first!&lt;br&gt;&lt;/em&gt;Displays the resources required (by item) for your Settlement.</t>
+          <t>Do you really want to create alerts for all sectors?</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>.Menu.OutP.DescWarningBuildings</t>
+          <t>.Boxes.Alerts.Form.ConfirmSectorAlerts</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr"/>
       <c r="B17" t="inlineStr">
         <is>
-          <t>compare last</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>compare last</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.CompareLast</t>
+          <t>.Boxes.GexStat.Gex</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr"/>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Saving and restoring the settings</t>
+          <t>To plan your city on foe-helper.com, we need to send your data to the website. &lt;br&gt;If you don't have an account there yet, your basic data will be sent along with this transmission. You can then register your account on the website.</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Saving and restoring the settings</t>
+          <t>To plan your city on foe-helper.com, we need to send your data to the website. &lt;br&gt;If you don't have an account there yet, your basic data will be sent along with this transmission. You can then register your account on the website.</t>
         </is>
       </c>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>.Settings.ExportSettings.Desc</t>
+          <t>.Boxes.CityMap.Desc1</t>
         </is>
       </c>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr"/>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Next Spawn</t>
+          <t>Create Limited Building Alerts</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Next Spawn</t>
+          <t>Create Limited Building Alerts</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.NextSpawn</t>
+          <t>.Settings.ShowBuildingsExpired.Title</t>
         </is>
       </c>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr"/>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Size and Building Time</t>
+          <t>Available energy</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Size and Building Time</t>
+          <t>Available energy</t>
         </is>
       </c>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.size+time</t>
+          <t>.Boxes.MergerGame.availableCurrency.anniversary</t>
         </is>
       </c>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr"/>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Rank</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Rank</t>
         </is>
       </c>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>.General.Save</t>
+          <t>.Boxes.MoppelHelper.Rank</t>
         </is>
       </c>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr"/>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Submit</t>
+          <t>Own FP remaining</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Submit</t>
+          <t>Own FP remaining</t>
         </is>
       </c>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.Submit</t>
+          <t>.Boxes.OwnpartCalculator.OwnPartRemaining</t>
         </is>
       </c>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr"/>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Do you really want to create alerts for all sectors?</t>
+          <t>LMA</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Do you really want to create alerts for all sectors?</t>
+          <t>LMA</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.ConfirmSectorAlerts</t>
+          <t>.Eras.6.short</t>
         </is>
       </c>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr"/>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Unknown Conversation</t>
+          <t>Towers</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Unknown Conversation</t>
+          <t>Towers</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.UnknownConversation</t>
+          <t>.Boxes.CityMap.tower</t>
         </is>
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr"/>
       <c r="B25" t="inlineStr">
         <is>
-          <t>The world of the DB to be imported does not match the current account.</t>
+          <t>Template</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>The world of the DB to be imported does not match the current account.</t>
+          <t>Template</t>
         </is>
       </c>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.WrongDBWorld</t>
+          <t>.Boxes.Discord.TitleNewTemplate</t>
         </is>
       </c>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr"/>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Delete site</t>
+          <t>Boosts &amp; Production</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Delete site</t>
+          <t>Boosts &amp; Production</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.DeleteItem</t>
+          <t>.Boxes.CityMap.Boosts</t>
         </is>
       </c>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr"/>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Enable sound</t>
+          <t>Please open a shop first</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Enable sound</t>
+          <t>Please open a shop first</t>
         </is>
       </c>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>.Settings.EnableSound.Title</t>
+          <t>.Menu.ShopAssist.DescWarning</t>
         </is>
       </c>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr"/>
       <c r="B28" t="inlineStr">
         <is>
-          <t>GB Cost Calculator</t>
+          <t>Preview</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>GB Cost Calculator</t>
+          <t>Preview</t>
         </is>
       </c>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Title</t>
+          <t>.Boxes.Alerts.Form.Preview</t>
         </is>
       </c>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr"/>
       <c r="B29" t="inlineStr">
         <is>
-          <t>produced by guild buildings</t>
+          <t>Happiness</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>produced by guild buildings</t>
+          <t>Happiness</t>
         </is>
       </c>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ProducedTreasuryGoods</t>
+          <t>.Boxes.Productions.Happiness</t>
         </is>
       </c>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr"/>
       <c r="B30" t="inlineStr">
         <is>
-          <t>No more attempts</t>
+          <t>Ally Overview</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>No more attempts</t>
+          <t>Ally Overview</t>
         </is>
       </c>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.TryEnd</t>
+          <t>.Settings.Entry.ShowAllyList</t>
         </is>
       </c>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr"/>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Add unique inhabitant</t>
+          <t>All goods</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Add unique inhabitant</t>
+          <t>All goods</t>
         </is>
       </c>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.addInhabitant</t>
+          <t>.Boxes.Market.AllGoods</t>
         </is>
       </c>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr"/>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Single</t>
+          <t>Total Collected:</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Single</t>
+          <t>Total Collected:</t>
         </is>
       </c>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Single</t>
+          <t>.Boxes.FPCollector.Total</t>
         </is>
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr"/>
       <c r="B33" t="inlineStr">
         <is>
-          <t>show ex-members</t>
+          <t>Replaces player and guild names with links to player / guild profiles of your chosen website.&lt;br&gt;Replaces Building-Kitnames with links to forgeofempires.fandom.com.</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>show ex-members</t>
+          <t>Replaces player and guild names with links to player / guild profiles of your chosen website.&lt;br&gt;Replaces Building-Kitnames with links to forgeofempires.fandom.com.</t>
         </is>
       </c>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ShowDeletedMembers</t>
+          <t>.Settings.ShowLinks.Desc</t>
         </is>
       </c>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr"/>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Remaining FPs to level</t>
+          <t>ATTENTION: Goods stock is LOW!</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Remaining FPs to level</t>
+          <t>ATTENTION: Goods stock is LOW!</t>
         </is>
       </c>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Up2LevelUp</t>
+          <t>.Boxes.Negotiation.GoodsLow</t>
         </is>
       </c>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr"/>
       <c r="B35" t="inlineStr">
         <is>
-          <t>OF</t>
+          <t>Place2</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>OF</t>
+          <t>Place2</t>
         </is>
       </c>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>.Eras.16.short</t>
+          <t>.Boxes.PowerLeveling.P2</t>
         </is>
       </c>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr"/>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Preview</t>
+          <t>Data</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Preview</t>
+          <t>Data</t>
         </is>
       </c>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Preview</t>
+          <t>.Boxes.OwnpartCalculator.IncludeData</t>
         </is>
       </c>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr"/>
       <c r="B37" t="inlineStr">
         <is>
-          <t>levels</t>
+          <t>Testing</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>levels</t>
+          <t>Testing</t>
         </is>
       </c>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.levelt</t>
+          <t>.Boxes.Discord.TestEntry</t>
         </is>
       </c>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr"/>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Select all</t>
+          <t>HQ placed</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Select all</t>
+          <t>HQ placed</t>
         </is>
       </c>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SelectAll</t>
+          <t>.Boxes.GvGMap.Log.headquarter_placed</t>
         </is>
       </c>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr"/>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Save settings</t>
+          <t>Need</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Save settings</t>
+          <t>Need</t>
         </is>
       </c>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Save</t>
+          <t>.Boxes.Market.NeedColumn</t>
         </is>
       </c>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr"/>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Notify stacks</t>
+          <t>Historical Ally Rooms</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Notify stacks</t>
+          <t>Historical Ally Rooms</t>
         </is>
       </c>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>.Settings.Entry.NotificationsStack</t>
+          <t>.Boxes.Tooltip.Building.allyRooms</t>
         </is>
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr"/>
       <c r="B41" t="inlineStr">
         <is>
           <t>Quantum Incursions</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Quantum Incursions</t>
         </is>
       </c>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>.Boxes.General.Quantum_Incursion</t>
         </is>
       </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr"/>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Overview</t>
+          <t>Building Efficiency Rating</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Overview</t>
+          <t>Building Efficiency Rating</t>
         </is>
       </c>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Overview</t>
+          <t>.Menu.ProductionsRating.Title</t>
         </is>
       </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr"/>
       <c r="B43" t="inlineStr">
         <is>
-          <t>invested FP</t>
+          <t>__era__&lt;br&gt;You have: __stock__</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>invested FP</t>
+          <t>__era__&lt;br&gt;You have: __stock__</t>
         </is>
       </c>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.FpInvested</t>
+          <t>.Boxes.Market.NeedTT</t>
         </is>
       </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr"/>
       <c r="B44" t="inlineStr">
         <is>
-          <t>GE Week</t>
+          <t>This information has already been collected</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>GE Week</t>
+          <t>This information has already been collected</t>
         </is>
       </c>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GEXWeek</t>
+          <t>.Boxes.Investment.AllUpToDateDesc</t>
         </is>
       </c>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr"/>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Open Profile Summary</t>
+          <t>SAT</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Open Profile Summary</t>
+          <t>SAT</t>
         </is>
       </c>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.Tooltip</t>
+          <t>.Eras.22.short</t>
         </is>
       </c>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr"/>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Current Production Overview (Daily)</t>
+          <t>ATTENTION: Not enough FP Packs in stock!&lt;br&gt;You only have __fpstock__ of __costs__FP&lt;br&gt;That is __tooless__FPs too few</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Current Production Overview (Daily)</t>
+          <t>ATTENTION: Not enough FP Packs in stock!&lt;br&gt;You only have __fpstock__ of __costs__FP&lt;br&gt;That is __tooless__FPs too few</t>
         </is>
       </c>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Title</t>
+          <t>.Boxes.Calculator.TTForderFPStockLow</t>
         </is>
       </c>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr"/>
       <c r="B47" t="inlineStr">
         <is>
-          <t>The current Status of the game</t>
+          <t>Stone Age</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>The current Status of the game</t>
+          <t>Stone Age</t>
         </is>
       </c>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Status.Title</t>
+          <t>.Eras.1</t>
         </is>
       </c>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr"/>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Minimum Score</t>
+          <t>Attack boost def. army</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Minimum Score</t>
+          <t>Attack boost def. army</t>
         </is>
       </c>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.InventoryBuildingScore</t>
+          <t>.Boxes.Productions.att_boost_defender</t>
         </is>
       </c>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr"/>
       <c r="B49" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 3 Ages behind</t>
+          <t>Switch view</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 3 Ages behind</t>
+          <t>Switch view</t>
         </is>
       </c>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.OlderThan3Era</t>
+          <t>.Boxes.GuildFights.Switch</t>
         </is>
       </c>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr"/>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Display FP Investment Sum</t>
+          <t>SAAB</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Display FP Investment Sum</t>
+          <t>SAAB</t>
         </is>
       </c>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowInvestments</t>
+          <t>.Eras.19.short</t>
         </is>
       </c>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr"/>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Start level</t>
+          <t>export last</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Start level</t>
+          <t>export last</t>
         </is>
       </c>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.StartLevel</t>
+          <t>.Boxes.GexStat.ExportLast</t>
         </is>
       </c>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr"/>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>SA</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>SA</t>
         </is>
       </c>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.culture</t>
+          <t>.Eras.1.short</t>
         </is>
       </c>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr"/>
       <c r="B53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Last Update: </t>
+          <t>Expected activation costs</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Last Update: </t>
+          <t>Expected activation costs</t>
         </is>
       </c>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Udate</t>
+          <t>.Boxes.GexStat.UnlockingCosts</t>
         </is>
       </c>
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr"/>
       <c r="B54" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/negotiation</t>
+          <t>If an incident is displayed to be on a two-lane road, such a road must be built in order to be able to collect the reward!</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/negotiation</t>
+          <t>If an incident is displayed to be on a two-lane road, such a road must be built in order to be able to collect the reward!</t>
         </is>
       </c>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.HelpLink</t>
+          <t>.Boxes.HiddenRewards.twolaneWarning</t>
         </is>
       </c>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr"/>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Note</t>
+          <t>Disappears</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Note</t>
+          <t>Disappears</t>
         </is>
       </c>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Note</t>
+          <t>.Boxes.HiddenRewards.Disappears</t>
         </is>
       </c>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr"/>
       <c r="B56" t="inlineStr">
         <is>
-          <t>First visit the member overview of the social conversation you want to compare here, so that data can be compared.</t>
+          <t>Export</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>First visit the member overview of the social conversation you want to compare here, so that data can be compared.</t>
+          <t>Export</t>
         </is>
       </c>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>.Boxes.CompareFriendsThreads.Information</t>
+          <t>.Boxes.General.Export</t>
         </is>
       </c>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr"/>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Technology (Tech) Tree</t>
+          <t>Great Building</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Technology (Tech) Tree</t>
+          <t>Great Building</t>
         </is>
       </c>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>.Menu.Technologies.Title</t>
+          <t>.General.GB</t>
         </is>
       </c>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr"/>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Goods Inventory</t>
+          <t>Attacking-Army</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Goods Inventory</t>
+          <t>Attacking-Army</t>
         </is>
       </c>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.Title</t>
+          <t>.Boxes.Units.attack</t>
         </is>
       </c>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr"/>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Own offers</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Own offers</t>
         </is>
       </c>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SaveSettings</t>
+          <t>.Boxes.Market.ShowOwnOffers</t>
         </is>
       </c>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr"/>
       <c r="B60" t="inlineStr">
         <is>
-          <t>There is a limit of 2000 aborted quests per day.</t>
+          <t xml:space="preserve">Create a group first… </t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>There is a limit of 2000 aborted quests per day.</t>
+          <t xml:space="preserve">Create a group first… </t>
         </is>
       </c>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>.Quests.CounterTooltip.Content</t>
+          <t>.Boxes.Notice.NewGroupDesc</t>
         </is>
       </c>
       <c r="G60" t="inlineStr"/>
       <c r="H60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr"/>
       <c r="B61" t="inlineStr">
         <is>
-          <t>random</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>random</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>.Boxes.Units.random</t>
+          <t>.Boxes.Discord.CopyTitle</t>
         </is>
       </c>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr"/>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Early Middle Age</t>
+          <t>Reset</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Early Middle Age</t>
+          <t>Reset</t>
         </is>
       </c>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>.Eras.4</t>
+          <t>.Boxes.Treasury.Reset</t>
         </is>
       </c>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr"/>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Click to toggle:</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Click to toggle:</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>.Boxes.InactivesSettings.Toggle</t>
+          <t>.Boxes.OwnpartCalculator.BuildingName</t>
         </is>
       </c>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr"/>
       <c r="B64" t="inlineStr">
         <is>
-          <t>The Date value "__InvalidDate__" could not be parsed</t>
+          <t>Lower</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>The Date value "__InvalidDate__" could not be parsed</t>
+          <t>Lower</t>
         </is>
       </c>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.DateParseErrorDesc</t>
+          <t>.Boxes.Market.TradeForLower</t>
         </is>
       </c>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr"/>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Future Era</t>
+          <t>Delete this preset?</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Future Era</t>
+          <t>Delete this preset?</t>
         </is>
       </c>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>.Eras.14</t>
+          <t>.Boxes.ProductionsRating.PresetConfirmDelete</t>
         </is>
       </c>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr"/>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Army Advice</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Army Advice</t>
         </is>
       </c>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.Edit</t>
+          <t>.Boxes.BattleAssistArmyAdvice.Title</t>
         </is>
       </c>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr"/>
       <c r="B67" t="inlineStr">
         <is>
-          <t>When was the first deposit recorded?</t>
+          <t>Guild Treasury - d</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>When was the first deposit recorded?</t>
+          <t>Guild Treasury - d</t>
         </is>
       </c>
       <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.EntryTimeDesc</t>
+          <t>.Boxes.Stats.BtnSource.statsTreasureClanD</t>
         </is>
       </c>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr"/>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Negotiation has been cancelled</t>
+          <t>See all available information of the current QI map.</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Negotiation has been cancelled</t>
+          <t>See all available information of the current QI map.</t>
         </is>
       </c>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Canceled</t>
+          <t>.Menu.QIMap.Desc</t>
         </is>
       </c>
       <c r="G68" t="inlineStr"/>
       <c r="H68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr"/>
       <c r="B69" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total Progress based on this Efficiency: </t>
+          <t>Automatically Open/Close the Negotiation Assistant when negotiating? Not available in GBG.</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total Progress based on this Efficiency: </t>
+          <t>Automatically Open/Close the Negotiation Assistant when negotiating? Not available in GBG.</t>
         </is>
       </c>
       <c r="D69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.EfficiencyTotalProgress</t>
+          <t>.Settings.AutomaticNegotiation.Desc</t>
         </is>
       </c>
       <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr"/>
       <c r="B70" t="inlineStr">
         <is>
-          <t>display times in server time</t>
+          <t>Next era goods</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>display times in server time</t>
+          <t>Next era goods</t>
         </is>
       </c>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowServerTime</t>
+          <t>.Boxes.Productions.goods_next</t>
         </is>
       </c>
       <c r="G70" t="inlineStr"/>
       <c r="H70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr"/>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Roads</t>
+          <t>Version</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Roads</t>
+          <t>Version</t>
         </is>
       </c>
       <c r="D71" t="inlineStr"/>
       <c r="E71" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.street</t>
+          <t>.Settings.Entry.Version</t>
         </is>
       </c>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr"/>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Rewards</t>
+          <t>Inactive</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Rewards</t>
+          <t>Inactive</t>
         </is>
       </c>
       <c r="D72" t="inlineStr"/>
       <c r="E72" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsRewards</t>
+          <t>.Boxes.Settings.Inactive</t>
         </is>
       </c>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr"/>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Steps</t>
+          <t>(De)select currently visible buildings</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Steps</t>
+          <t>(De)select currently visible buildings</t>
         </is>
       </c>
       <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.Steps</t>
+          <t>.Boxes.ProductionsRating.ToggleBuildingSelection</t>
         </is>
       </c>
       <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr"/>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Army Advice</t>
+          <t>Amount of sectors granted since last calculation.</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Army Advice</t>
+          <t>Amount of sectors granted since last calculation.</t>
         </is>
       </c>
       <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistArmyAdvice.Title</t>
-[...2 lines deleted...]
-      <c r="G74" t="inlineStr"/>
+          <t>.GvG.Independences.Tooltip</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>"Amount of sectors granted since last calculation."  ?
+- - -
+"Amount of sectors granted release since last calculation."</t>
+        </is>
+      </c>
       <c r="H74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr"/>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Rewards from Incidents</t>
+          <t>1d</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Rewards from Incidents</t>
+          <t>1d</t>
         </is>
       </c>
       <c r="D75" t="inlineStr"/>
       <c r="E75" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.hidden_reward</t>
+          <t>.Boxes.Alerts.Time.1d</t>
         </is>
       </c>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr"/>
       <c r="B76" t="inlineStr">
         <is>
-          <t>As Box</t>
+          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement first!&lt;br&gt;&lt;/em&gt;Displays the resources required (by item) for your Settlement.</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>As Box</t>
+          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement first!&lt;br&gt;&lt;/em&gt;Displays the resources required (by item) for your Settlement.</t>
         </is>
       </c>
       <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>.Menu.Box</t>
+          <t>.Menu.OutP.DescWarningBuildings</t>
         </is>
       </c>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr"/>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Advantage</t>
+          <t>ME</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Advantage</t>
+          <t>ME</t>
         </is>
       </c>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeAdvantage</t>
+          <t>.Eras.10.short</t>
         </is>
       </c>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr"/>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Play sound when Task complete</t>
+          <t>Guild defeated</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Play sound when Task complete</t>
+          <t>Guild defeated</t>
         </is>
       </c>
       <c r="D78" t="inlineStr"/>
       <c r="E78" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.audibleTaskWarning</t>
+          <t>.Boxes.GvGMap.Log.clan_defeated</t>
         </is>
       </c>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr"/>
       <c r="B79" t="inlineStr">
         <is>
-          <t>delete data older than</t>
+          <t>Displayed values assume your buildings have finished construction.</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>delete data older than</t>
+          <t>Displayed values assume your buildings have finished construction.</t>
         </is>
       </c>
       <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.DeleteDataOlderThan</t>
+          <t>.Boxes.CityMap.QIHint</t>
         </is>
       </c>
       <c r="G79" t="inlineStr"/>
       <c r="H79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr"/>
       <c r="B80" t="inlineStr">
         <is>
-          <t>GBG Round</t>
+          <t>Arc</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>GBG Round</t>
+          <t>Arc</t>
         </is>
       </c>
       <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GBFRound</t>
+          <t>.Boxes.OwnpartCalculator.Arc</t>
         </is>
       </c>
       <c r="G80" t="inlineStr"/>
       <c r="H80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr"/>
       <c r="B81" t="inlineStr">
         <is>
-          <t>GB not yet built. This is the FP costs for buying the required goods</t>
+          <t>Play sound when Task complete</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>GB not yet built. This is the FP costs for buying the required goods</t>
+          <t>Play sound when Task complete</t>
         </is>
       </c>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTGoodCosts</t>
+          <t>.Boxes.MergerGame.audibleTaskWarning</t>
         </is>
       </c>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr"/>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Save as</t>
+          <t>FoE-Helper: Number of FPs that can be bought with coins.</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Save as</t>
+          <t>FoE-Helper: Number of FPs that can be bought with coins.</t>
         </is>
       </c>
       <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetSaveAs</t>
+          <t>.StrategyPoints.BuyableFP</t>
         </is>
       </c>
       <c r="G82" t="inlineStr"/>
       <c r="H82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr"/>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Filter Sets</t>
+          <t>Notes</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Filter Sets</t>
+          <t>Notes</t>
         </is>
       </c>
       <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.FilterSets</t>
+          <t>.Menu.Notice.Title</t>
         </is>
       </c>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr"/>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Negotiation Table</t>
+          <t>GE Relic</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Negotiation Table</t>
+          <t>GE Relic</t>
         </is>
       </c>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Title</t>
+          <t>.Boxes.FPCollector.guildExpedition</t>
         </is>
       </c>
       <c r="G84" t="inlineStr"/>
       <c r="H84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr"/>
       <c r="B85" t="inlineStr">
         <is>
-          <t>GB Calculator</t>
+          <t>How many FPs were invested</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>GB Calculator</t>
+          <t>How many FPs were invested</t>
         </is>
       </c>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowOwnPartOnAllGBs</t>
+          <t>.Boxes.Investment.Overview.InvestedDesc</t>
         </is>
       </c>
       <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr"/>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Units</t>
+          <t>Next Spawn</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Units</t>
+          <t>Next Spawn</t>
         </is>
       </c>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>.General.Units</t>
+          <t>.Boxes.MergerGame.NextSpawn</t>
         </is>
       </c>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr"/>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Motivate/Polish</t>
+          <t>Daily Deals</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Motivate/Polish</t>
+          <t>Daily Deals</t>
         </is>
       </c>
       <c r="D87" t="inlineStr"/>
       <c r="E87" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.MoppelEvents</t>
+          <t>.Boxes.Alerts.Form.Antiques.Exchange</t>
         </is>
       </c>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr"/>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Negotiations</t>
+          <t>Saved!</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Negotiations</t>
+          <t>Saved!</t>
         </is>
       </c>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Negotiations</t>
+          <t>.Menu.SaveMessage.Title</t>
         </is>
       </c>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr"/>
       <c r="B89" t="inlineStr">
         <is>
-          <t>1d</t>
+          <t>Import presets</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>1d</t>
+          <t>Import presets</t>
         </is>
       </c>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.1d</t>
+          <t>.Boxes.ProductionsRating.PresetImport</t>
         </is>
       </c>
       <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr"/>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Only highlights</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Only highlights</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowHighlighted</t>
+          <t>.Boxes.OwnpartCalculator.OptionsPlayer</t>
         </is>
       </c>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr"/>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Reload Page</t>
+          <t>Sector is protected</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Reload Page</t>
+          <t>Sector is protected</t>
         </is>
       </c>
       <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ReloadPage</t>
+          <t>.Boxes.GvGMap.Sector.Protected</t>
         </is>
       </c>
       <c r="G91" t="inlineStr"/>
       <c r="H91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr"/>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Auction</t>
+          <t>Hidden GB</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Auction</t>
+          <t>Hidden GB</t>
         </is>
       </c>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterAuction</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.Investment.HiddenGB</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr"/>
       <c r="H92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr"/>
       <c r="B93" t="inlineStr">
         <is>
-          <t>GBG (after negotiation or fight)</t>
+          <t>Display size-list in reconstruction mode</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>GBG (after negotiation or fight)</t>
+          <t>Display size-list in reconstruction mode</t>
         </is>
       </c>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.battlegrounds_conquest</t>
+          <t>.Settings.ShowReconstructionList.Title</t>
         </is>
       </c>
       <c r="G93" t="inlineStr"/>
       <c r="H93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr"/>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Buildings from QI</t>
+          <t>Unlocked level</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Buildings from QI</t>
+          <t>Unlocked level</t>
         </is>
       </c>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.buildingFromQI</t>
+          <t>.Boxes.GuildMemberStat.UnlockedLevel</t>
         </is>
       </c>
       <c r="G94" t="inlineStr"/>
       <c r="H94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr"/>
       <c r="B95" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>Unit's-pool</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>Unit's-pool</t>
         </is>
       </c>
       <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>._Language</t>
+          <t>.Boxes.Units.pool</t>
         </is>
       </c>
       <c r="G95" t="inlineStr"/>
       <c r="H95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr"/>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Extensions</t>
+          <t>Castle points</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Extensions</t>
+          <t>Castle points</t>
         </is>
       </c>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Extensions</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.Castle.CastlePoints</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr"/>
       <c r="B97" t="inlineStr">
         <is>
-          <t>FP Collector Overview</t>
+          <t>PvP Arena Rewards</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>FP Collector Overview</t>
+          <t>PvP Arena Rewards</t>
         </is>
       </c>
       <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>.Menu.fpCollector.Title</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.pvp_arena</t>
         </is>
       </c>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr"/>
       <c r="B98" t="inlineStr">
         <is>
-          <t>started playing __number__ days ago</t>
+          <t>Rogue Only Warning</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>started playing __number__ days ago</t>
+          <t>Rogue Only Warning</t>
         </is>
       </c>
       <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.DaysPlayed</t>
+          <t>.Settings.Entry.ShowRougeUnitWarning</t>
         </is>
       </c>
       <c r="G98" t="inlineStr"/>
       <c r="H98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr"/>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Daily Deals</t>
+          <t>Note</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Daily Deals</t>
+          <t>Note</t>
         </is>
       </c>
       <c r="D99" t="inlineStr"/>
       <c r="E99" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Antiques.Exchange</t>
+          <t>.Boxes.OwnpartCalculator.Note</t>
         </is>
       </c>
       <c r="G99" t="inlineStr"/>
       <c r="H99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr"/>
       <c r="B100" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 2 Ages behind</t>
+          <t>Show FSP Calculator</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 2 Ages behind</t>
+          <t>Show FSP Calculator</t>
         </is>
       </c>
       <c r="D100" t="inlineStr"/>
       <c r="E100" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.OlderThan2Era</t>
+          <t>.Boxes.ProductionsRating.ShowFSPCalculator</t>
         </is>
       </c>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr"/>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Without an API token for this world (obtainable free of charge from the website) you cannot transfer cities or notes.&lt;br&gt;Click here for instructions:</t>
+          <t>Date</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Without an API token for this world (obtainable free of charge from the website) you cannot transfer cities or notes.&lt;br&gt;Click here for instructions:</t>
+          <t>Date</t>
         </is>
       </c>
       <c r="D101" t="inlineStr"/>
       <c r="E101" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.MissingApiKeySubmitError</t>
+          <t>.Boxes.GuildMemberStat.Date</t>
         </is>
       </c>
       <c r="G101" t="inlineStr"/>
       <c r="H101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr"/>
       <c r="B102" t="inlineStr">
         <is>
-          <t>7-Day Challenge</t>
+          <t>Hide all button</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>7-Day Challenge</t>
+          <t>Hide all button</t>
         </is>
       </c>
       <c r="D102" t="inlineStr"/>
       <c r="E102" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.SevenDayChallenge</t>
+          <t>.Boxes.CloseBox.HideAllButton</t>
         </is>
       </c>
       <c r="G102" t="inlineStr"/>
       <c r="H102" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr"/>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Image size</t>
+          <t>Start supplies</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Image size</t>
+          <t>Start supplies</t>
         </is>
       </c>
       <c r="D103" t="inlineStr"/>
       <c r="E103" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>.Boxes.Units.PictogramScalingTitle</t>
+          <t>.Boxes.BoostList.guild_raids_supplies_start</t>
         </is>
       </c>
       <c r="G103" t="inlineStr"/>
       <c r="H103" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr"/>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Sector</t>
+          <t>Show all parts</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Sector</t>
+          <t>Show all parts</t>
         </is>
       </c>
       <c r="D104" t="inlineStr"/>
       <c r="E104" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.Sector</t>
+          <t>.Boxes.Kits.TripleStateButton1</t>
         </is>
       </c>
       <c r="G104" t="inlineStr"/>
       <c r="H104" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr"/>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Kits</t>
+          <t xml:space="preserve">Total Progress based on this Efficiency: </t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Kits</t>
+          <t xml:space="preserve">Total Progress based on this Efficiency: </t>
         </is>
       </c>
       <c r="D105" t="inlineStr"/>
       <c r="E105" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Kits</t>
+          <t>.Boxes.MergerGame.EfficiencyTotalProgress</t>
         </is>
       </c>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr"/>
       <c r="B106" t="inlineStr">
         <is>
-          <t>top left</t>
+          <t>PvP-Arena-Defense</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>top left</t>
+          <t>PvP-Arena-Defense</t>
         </is>
       </c>
       <c r="D106" t="inlineStr"/>
       <c r="E106" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.top-left</t>
+          <t>.Boxes.Units.arenaDefense</t>
         </is>
       </c>
       <c r="G106" t="inlineStr"/>
       <c r="H106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr"/>
       <c r="B107" t="inlineStr">
         <is>
-          <t>last Alcatraz production</t>
+          <t>FP</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>last Alcatraz production</t>
+          <t>FP</t>
         </is>
       </c>
       <c r="D107" t="inlineStr"/>
       <c r="E107" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>.Boxes.Units.alca</t>
+          <t>.Boxes.OwnpartCalculator.OptionsFP</t>
         </is>
       </c>
       <c r="G107" t="inlineStr"/>
       <c r="H107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr"/>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Unit's-pool</t>
+          <t>Guild Power</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Unit's-pool</t>
+          <t>Guild Power</t>
         </is>
       </c>
       <c r="D108" t="inlineStr"/>
       <c r="E108" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>.Boxes.Units.pool</t>
+          <t>.Boxes.Productions.Headings.clan_power_production</t>
         </is>
       </c>
       <c r="G108" t="inlineStr"/>
       <c r="H108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr"/>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Worst rated buildings</t>
+          <t>QI Player list</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Worst rated buildings</t>
+          <t>QI Player list</t>
         </is>
       </c>
       <c r="D109" t="inlineStr"/>
       <c r="E109" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowWorstBuildings</t>
+          <t>.Settings.Entry.ShowQIPlayerInfo</t>
         </is>
       </c>
       <c r="G109" t="inlineStr"/>
       <c r="H109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr"/>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Space Age Asteroid Belt</t>
+          <t>I Got it!</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Space Age Asteroid Belt</t>
+          <t>I Got it!</t>
         </is>
       </c>
       <c r="D110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>.Eras.19</t>
+          <t>.Boxes.GuildMemberStat.GotIt</t>
         </is>
       </c>
       <c r="G110" t="inlineStr"/>
       <c r="H110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr"/>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
+          <t>Expired</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
+          <t>Expired</t>
         </is>
       </c>
       <c r="D111" t="inlineStr"/>
       <c r="E111" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.SnapShotLogDisclaimer</t>
+          <t>.Boxes.Alerts.Form.Expired</t>
         </is>
       </c>
       <c r="G111" t="inlineStr"/>
       <c r="H111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr"/>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Lines</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Lines</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartType.line</t>
+          <t>.Boxes.GuildMemberStat.ConfirmYes</t>
         </is>
       </c>
       <c r="G112" t="inlineStr"/>
       <c r="H112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr"/>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Group</t>
+          <t>Disabled: Open the Profile Tab of your Town Hall.</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Group</t>
+          <t>Disabled: Open the Profile Tab of your Town Hall.</t>
         </is>
       </c>
       <c r="D113" t="inlineStr"/>
       <c r="E113" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.ModeGroups</t>
+          <t>.Menu.PlayerProfile.Warning</t>
         </is>
       </c>
       <c r="G113" t="inlineStr"/>
       <c r="H113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr"/>
       <c r="B114" t="inlineStr">
         <is>
-          <t>rank</t>
+          <t>Max results</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>rank</t>
+          <t>Max results</t>
         </is>
       </c>
       <c r="D114" t="inlineStr"/>
       <c r="E114" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Rank</t>
+          <t>.Boxes.Market.MaxResults</t>
         </is>
       </c>
       <c r="G114" t="inlineStr"/>
       <c r="H114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr"/>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Spoils of War</t>
+          <t>Close all Box</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Spoils of War</t>
+          <t>Close all Box</t>
         </is>
       </c>
       <c r="D115" t="inlineStr"/>
       <c r="E115" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.spoilsOfWar</t>
+          <t>.Settings.Entry.AutoOpenCloseBox</t>
         </is>
       </c>
       <c r="G115" t="inlineStr"/>
       <c r="H115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr"/>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Min. Qty.</t>
+          <t>Building Recommendation</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Min. Qty.</t>
+          <t>Building Recommendation</t>
         </is>
       </c>
       <c r="D116" t="inlineStr"/>
       <c r="E116" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>.Boxes.Market.MinQuantity</t>
+          <t>.Boxes.GBGBuildings.title</t>
         </is>
       </c>
       <c r="G116" t="inlineStr"/>
       <c r="H116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr"/>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Start supplies</t>
+          <t>Negotiation has been cancelled</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Start supplies</t>
+          <t>Negotiation has been cancelled</t>
         </is>
       </c>
       <c r="D117" t="inlineStr"/>
       <c r="E117" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_supplies_start</t>
+          <t>.Boxes.Negotiation.Canceled</t>
         </is>
       </c>
       <c r="G117" t="inlineStr"/>
       <c r="H117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr"/>
       <c r="B118" t="inlineStr">
         <is>
-          <t>"Close all windows" box open automatically</t>
+          <t>Fellowship Event</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>"Close all windows" box open automatically</t>
+          <t>Fellowship Event</t>
         </is>
       </c>
       <c r="D118" t="inlineStr"/>
       <c r="E118" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>.Settings.AutoOpenCloseBox.Title</t>
+          <t>.Boxes.FPCollector.hero_event</t>
         </is>
       </c>
       <c r="G118" t="inlineStr"/>
       <c r="H118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr"/>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Siege defeated</t>
+          <t>en-US</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Siege defeated</t>
+          <t>en-US</t>
         </is>
       </c>
       <c r="D119" t="inlineStr"/>
       <c r="E119" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.siege_defeated</t>
+          <t>.Local</t>
         </is>
       </c>
       <c r="G119" t="inlineStr"/>
-      <c r="H119" t="inlineStr"/>
+      <c r="H119" t="inlineStr">
+        <is>
+          <t>Look at that before you translate this string → https://en.wikipedia.org/wiki/Language_localisation#Language_tags_and_codes</t>
+        </is>
+      </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr"/>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Copy values</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Copy values</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D120" t="inlineStr"/>
       <c r="E120" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.CopyValues</t>
+          <t>.Boxes.Productions.Headings.culture</t>
         </is>
       </c>
       <c r="G120" t="inlineStr"/>
       <c r="H120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr"/>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Province __provinceName__ unlocks</t>
+          <t>Upload/Send data to foe-helper.com</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Province __provinceName__ unlocks</t>
+          <t>Upload/Send data to foe-helper.com</t>
         </is>
       </c>
       <c r="D121" t="inlineStr"/>
       <c r="E121" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SaveAlert</t>
+          <t>.Settings.GlobalSend.Title</t>
         </is>
       </c>
       <c r="G121" t="inlineStr"/>
       <c r="H121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr"/>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Following combinations are possible</t>
+          <t>Change in Copy Behavior!</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Following combinations are possible</t>
+          <t>Change in Copy Behavior!</t>
         </is>
       </c>
       <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Efficiency.description</t>
+          <t>.Boxes.GuildFights.TimeZoneWarning.Title</t>
         </is>
       </c>
       <c r="G122" t="inlineStr"/>
       <c r="H122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr"/>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Expired</t>
+          <t>Military</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Expired</t>
+          <t>Military</t>
         </is>
       </c>
       <c r="D123" t="inlineStr"/>
       <c r="E123" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Expired</t>
+          <t>.Boxes.Productions.Headings.military</t>
         </is>
       </c>
       <c r="G123" t="inlineStr"/>
       <c r="H123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr"/>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Additional columns</t>
+          <t>Overview of most boosts, achievements, items and other city stats.</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Additional columns</t>
+          <t>Overview of most boosts, achievements, items and other city stats.</t>
         </is>
       </c>
       <c r="D124" t="inlineStr"/>
       <c r="E124" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.AdditionalColumns</t>
+          <t>.Menu.PlayerProfile.Desc</t>
         </is>
       </c>
       <c r="G124" t="inlineStr"/>
       <c r="H124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr"/>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>Trillion</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>Trillion</t>
         </is>
       </c>
       <c r="D125" t="inlineStr"/>
       <c r="E125" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Inactive</t>
+          <t>.Boxes.idleGame.T</t>
         </is>
       </c>
       <c r="G125" t="inlineStr"/>
       <c r="H125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr"/>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Result</t>
+          <t>GBG participation</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Result</t>
+          <t>GBG participation</t>
         </is>
       </c>
       <c r="D126" t="inlineStr"/>
       <c r="E126" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Results</t>
+          <t>.Boxes.GuildMemberStat.GbgParticipation</t>
         </is>
       </c>
       <c r="G126" t="inlineStr"/>
       <c r="H126" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr"/>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Visit the settlement to correct the value</t>
+          <t>15m</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Visit the settlement to correct the value</t>
+          <t>15m</t>
         </is>
       </c>
       <c r="D127" t="inlineStr"/>
       <c r="E127" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>.Boxes.QIActions.Warning</t>
+          <t>.Boxes.Alerts.Time.15m</t>
         </is>
       </c>
       <c r="G127" t="inlineStr"/>
       <c r="H127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr"/>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Do you want the GBG Player list to automatically open when clicking on the GBG ranking?</t>
+          <t>Help</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Do you want the GBG Player list to automatically open when clicking on the GBG ranking?</t>
+          <t>Help</t>
         </is>
       </c>
       <c r="D128" t="inlineStr"/>
       <c r="E128" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGPlayerInfo.Desc</t>
+          <t>.Boxes.AuctionSettings.Help</t>
         </is>
       </c>
       <c r="G128" t="inlineStr"/>
       <c r="H128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr"/>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Antique dealer</t>
+          <t>Random</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Antique dealer</t>
+          <t>Random</t>
         </is>
       </c>
       <c r="D129" t="inlineStr"/>
       <c r="E129" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.AntiqueDealer</t>
+          <t>.Boxes.CityMap.random_production</t>
         </is>
       </c>
       <c r="G129" t="inlineStr"/>
       <c r="H129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr"/>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Do not create alerts for selected buildings</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Do not create alerts for selected buildings</t>
         </is>
       </c>
       <c r="D130" t="inlineStr"/>
       <c r="E130" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetSave</t>
+          <t>.Settings.ShowBuildingsExpired.Button</t>
         </is>
       </c>
       <c r="G130" t="inlineStr"/>
       <c r="H130" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr"/>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Error loading the Negotiation Table</t>
+          <t>FoE-Helper: There are badges remaining on the field!</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Error loading the Negotiation Table</t>
+          <t>FoE-Helper: There are badges remaining on the field!</t>
         </is>
       </c>
       <c r="D131" t="inlineStr"/>
       <c r="E131" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.TableLoadError</t>
+          <t>.Boxes.MergerGame.KeysLeft.soccer</t>
         </is>
       </c>
       <c r="G131" t="inlineStr"/>
       <c r="H131" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr"/>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Save preset as:</t>
+          <t>every 10 hours</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Save preset as:</t>
+          <t>every 10 hours</t>
         </is>
       </c>
       <c r="D132" t="inlineStr"/>
       <c r="E132" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetPromptSaveAs</t>
+          <t>.Boxes.CityMap.QICycle</t>
         </is>
       </c>
       <c r="G132" t="inlineStr"/>
       <c r="H132" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr"/>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Click here to see the changes:</t>
+          <t>Rewards on the Board</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Click here to see the changes:</t>
+          <t>Rewards on the Board</t>
         </is>
       </c>
       <c r="D133" t="inlineStr"/>
       <c r="E133" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>.Menu.NewVersion.Desc</t>
+          <t>.Boxes.EventPresents.Title</t>
         </is>
       </c>
       <c r="G133" t="inlineStr"/>
       <c r="H133" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr"/>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Filter buildings</t>
+          <t>Select how much each of your buildings should ideally produce per tile. The balance between all selected values is important for the final rating: Use higher ones for things you do not care about as much and lower values if you want to put higher emphasis on particular resources/boosts. If you have more than one of the same building, only the highest era will be evaluated.</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Filter buildings</t>
+          <t>Select how much each of your buildings should ideally produce per tile. The balance between all selected values is important for the final rating: Use higher ones for things you do not care about as much and lower values if you want to put higher emphasis on particular resources/boosts. If you have more than one of the same building, only the highest era will be evaluated.</t>
         </is>
       </c>
       <c r="D134" t="inlineStr"/>
       <c r="E134" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.FilterTable</t>
+          <t>.Boxes.ProductionsRating.Explainer</t>
         </is>
       </c>
       <c r="G134" t="inlineStr"/>
       <c r="H134" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr"/>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Incidents Overview</t>
+          <t>GE Results</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Incidents Overview</t>
+          <t>GE Results</t>
         </is>
       </c>
       <c r="D135" t="inlineStr"/>
       <c r="E135" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.Title</t>
+          <t>.Menu.GexStat.Title</t>
         </is>
       </c>
       <c r="G135" t="inlineStr"/>
       <c r="H135" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr"/>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Top View</t>
+          <t>Town Overview</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Top View</t>
+          <t>Town Overview</t>
         </is>
       </c>
       <c r="D136" t="inlineStr"/>
       <c r="E136" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.NormalPerspecitve</t>
+          <t>.Menu.Citymap.Title</t>
         </is>
       </c>
       <c r="G136" t="inlineStr"/>
       <c r="H136" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr"/>
       <c r="B137" t="inlineStr">
         <is>
-          <t>NEVER</t>
+          <t>Good</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>NEVER</t>
+          <t>Good</t>
         </is>
       </c>
       <c r="D137" t="inlineStr"/>
       <c r="E137" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Never</t>
+          <t>.Boxes.MarketOffers.Good</t>
         </is>
       </c>
       <c r="G137" t="inlineStr"/>
       <c r="H137" t="inlineStr"/>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr"/>
       <c r="B138" t="inlineStr">
         <is>
-          <t>15m</t>
+          <t>Transmitted</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>15m</t>
+          <t>Transmitted</t>
         </is>
       </c>
       <c r="D138" t="inlineStr"/>
       <c r="E138" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.15m</t>
+          <t>.Boxes.CityMap.SubmitSuccessHeader</t>
         </is>
       </c>
       <c r="G138" t="inlineStr"/>
       <c r="H138" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr"/>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Help</t>
+          <t>Idle Game (e.g. St. Patricks)</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Help</t>
+          <t>Idle Game (e.g. St. Patricks)</t>
         </is>
       </c>
       <c r="D139" t="inlineStr"/>
       <c r="E139" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help</t>
+          <t>.Settings.EventHelperIdle</t>
         </is>
       </c>
       <c r="G139" t="inlineStr"/>
       <c r="H139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr"/>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>Attack%</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>Attack%</t>
         </is>
       </c>
       <c r="D140" t="inlineStr"/>
       <c r="E140" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.__event</t>
+          <t>.Boxes.Units.Attack</t>
         </is>
       </c>
       <c r="G140" t="inlineStr"/>
       <c r="H140" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr"/>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Unlocked level</t>
+          <t>Bottom</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Unlocked level</t>
+          <t>Bottom</t>
         </is>
       </c>
       <c r="D141" t="inlineStr"/>
       <c r="E141" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.UnlockedLevel</t>
+          <t>.Menu.BottomBar</t>
         </is>
       </c>
       <c r="G141" t="inlineStr"/>
       <c r="H141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr"/>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Button size</t>
+          <t>Aztec Helper</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Button size</t>
+          <t>Aztec Helper</t>
         </is>
       </c>
       <c r="D142" t="inlineStr"/>
       <c r="E142" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.ButtonSize</t>
+          <t>.Boxes.AztecMiniGame.Title</t>
         </is>
       </c>
       <c r="G142" t="inlineStr"/>
       <c r="H142" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr"/>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Should the motivation activities be tracked when the events are called?&lt;br&gt;&lt;br&gt;&lt;em&gt;Reload game after conversion&lt;/em&gt;</t>
+          <t>Export</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Should the motivation activities be tracked when the events are called?&lt;br&gt;&lt;br&gt;&lt;em&gt;Reload game after conversion&lt;/em&gt;</t>
+          <t>Export</t>
         </is>
       </c>
       <c r="D143" t="inlineStr"/>
       <c r="E143" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>.Settings.ShowPlayersMotivation.Desc</t>
+          <t>.Boxes.DBExport.Export</t>
         </is>
       </c>
       <c r="G143" t="inlineStr"/>
       <c r="H143" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr"/>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Units - Hourly</t>
+          <t>Open</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Units - Hourly</t>
+          <t>Open</t>
         </is>
       </c>
       <c r="D144" t="inlineStr"/>
       <c r="E144" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsUnitsH</t>
+          <t>.General.Open</t>
         </is>
       </c>
       <c r="G144" t="inlineStr"/>
       <c r="H144" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr"/>
       <c r="B145" t="inlineStr">
         <is>
-          <t>days</t>
+          <t>The Date value "__InvalidDate__" could not be parsed</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>days</t>
+          <t>The Date value "__InvalidDate__" could not be parsed</t>
         </is>
       </c>
       <c r="D145" t="inlineStr"/>
       <c r="E145" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Days</t>
+          <t>.Boxes.Investment.DateParseErrorDesc</t>
         </is>
       </c>
       <c r="G145" t="inlineStr"/>
       <c r="H145" t="inlineStr"/>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr"/>
       <c r="B146" t="inlineStr">
         <is>
-          <t>can be polished</t>
+          <t>Threshold</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>can be polished</t>
+          <t>Threshold</t>
         </is>
       </c>
       <c r="D146" t="inlineStr"/>
       <c r="E146" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.canPolish</t>
+          <t>.Boxes.BattleAssistAAConfig.Threshold</t>
         </is>
       </c>
       <c r="G146" t="inlineStr"/>
       <c r="H146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr"/>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Castle System</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Castle System</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="D147" t="inlineStr"/>
       <c r="E147" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Title</t>
+          <t>.Boxes.EventChests.Cost</t>
         </is>
       </c>
       <c r="G147" t="inlineStr"/>
       <c r="H147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr"/>
       <c r="B148" t="inlineStr">
         <is>
-          <t>OC</t>
+          <t>Events</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>OC</t>
+          <t>Events</t>
         </is>
       </c>
       <c r="D148" t="inlineStr"/>
       <c r="E148" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OwnPartShort</t>
+          <t>.Boxes.MarketOffers.Events</t>
         </is>
       </c>
       <c r="G148" t="inlineStr"/>
       <c r="H148" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr"/>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Trades</t>
+          <t>Available Workers</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Trades</t>
+          <t>Available Workers</t>
         </is>
       </c>
       <c r="D149" t="inlineStr"/>
       <c r="E149" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Trades</t>
+          <t>.Boxes.MergerGame.availableCurrency.care</t>
         </is>
       </c>
       <c r="G149" t="inlineStr"/>
       <c r="H149" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr"/>
       <c r="B150" t="inlineStr">
         <is>
-          <t>AND</t>
+          <t>Tech Tree Research Costs</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>AND</t>
+          <t>Tech Tree Research Costs</t>
         </is>
       </c>
       <c r="D150" t="inlineStr"/>
       <c r="E150" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.AND</t>
+          <t>.Boxes.Technologies.Title</t>
         </is>
       </c>
       <c r="G150" t="inlineStr"/>
       <c r="H150" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr"/>
       <c r="B151" t="inlineStr">
         <is>
-          <t>World:</t>
+          <t>Guild Treasury - h</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>World:</t>
+          <t>Guild Treasury - h</t>
         </is>
       </c>
       <c r="D151" t="inlineStr"/>
       <c r="E151" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>.Settings.Version.World</t>
+          <t>.Boxes.Stats.BtnSource.statsTreasureClanH</t>
         </is>
       </c>
       <c r="G151" t="inlineStr"/>
       <c r="H151" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr"/>
       <c r="B152" t="inlineStr">
         <is>
-          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __toomuch__FP too many.</t>
+          <t>show group names</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __toomuch__FP too many.</t>
+          <t>show group names</t>
         </is>
       </c>
       <c r="D152" t="inlineStr"/>
       <c r="E152" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTPaidTooMuch</t>
+          <t>.Boxes.Castle.ShowGroupNames</t>
         </is>
       </c>
       <c r="G152" t="inlineStr"/>
       <c r="H152" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr"/>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Search for buildings that produce less resources per tile than expected.</t>
+          <t>Badges</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Search for buildings that produce less resources per tile than expected.</t>
+          <t>Badges</t>
         </is>
       </c>
       <c r="D153" t="inlineStr"/>
       <c r="E153" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>.Menu.ProductionsRating.Desc</t>
+          <t>.Boxes.MergerGame.Keys.soccer</t>
         </is>
       </c>
       <c r="G153" t="inlineStr"/>
       <c r="H153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr"/>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Guild Power</t>
+          <t>Date</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Guild Power</t>
+          <t>Date</t>
         </is>
       </c>
       <c r="D154" t="inlineStr"/>
       <c r="E154" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.GuildPower</t>
+          <t>.Boxes.MarketOffersEvents.Date</t>
         </is>
       </c>
       <c r="G154" t="inlineStr"/>
       <c r="H154" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr"/>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Good</t>
+          <t>Please continue on your own</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Good</t>
+          <t>Please continue on your own</t>
         </is>
       </c>
       <c r="D155" t="inlineStr"/>
       <c r="E155" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>.General.Good</t>
+          <t>.Boxes.Negotiation.TryContinue</t>
         </is>
       </c>
       <c r="G155" t="inlineStr"/>
       <c r="H155" t="inlineStr"/>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr"/>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Aztec Helper</t>
+          <t>Remaining FPs to level</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Aztec Helper</t>
+          <t>Remaining FPs to level</t>
         </is>
       </c>
       <c r="D156" t="inlineStr"/>
       <c r="E156" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>.Boxes.AztecMiniGame.Title</t>
+          <t>.Boxes.Calculator.Up2LevelUp</t>
         </is>
       </c>
       <c r="G156" t="inlineStr"/>
       <c r="H156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr"/>
       <c r="B157" t="inlineStr">
         <is>
-          <t>New Events found!</t>
+          <t>Settlement Goods</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>New Events found!</t>
+          <t>Settlement Goods</t>
         </is>
       </c>
       <c r="D157" t="inlineStr"/>
       <c r="E157" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.PlayerFound</t>
+          <t>.Boxes.Outpost.Title</t>
         </is>
       </c>
       <c r="G157" t="inlineStr"/>
       <c r="H157" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr"/>
       <c r="B158" t="inlineStr">
         <is>
-          <t>New FoE Helper Version installed</t>
+          <t>Hide most details</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>New FoE Helper Version installed</t>
+          <t>Hide most details</t>
         </is>
       </c>
       <c r="D158" t="inlineStr"/>
       <c r="E158" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>.Menu.NewVersion.Title</t>
+          <t>.Settings.ShowOwnPartMinView.Desc</t>
         </is>
       </c>
       <c r="G158" t="inlineStr"/>
       <c r="H158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr"/>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Date</t>
+          <t>Status</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Date</t>
+          <t>Status</t>
         </is>
       </c>
       <c r="D159" t="inlineStr"/>
       <c r="E159" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.Date</t>
+          <t>.Boxes.MergerGame.Status</t>
         </is>
       </c>
       <c r="G159" t="inlineStr"/>
       <c r="H159" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr"/>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Next era goods</t>
+          <t>All Ages</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Next era goods</t>
+          <t>All Ages</t>
         </is>
       </c>
       <c r="D160" t="inlineStr"/>
       <c r="E160" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.goods_next</t>
+          <t>.Boxes.Stats.BtnAllPlayableEras</t>
         </is>
       </c>
       <c r="G160" t="inlineStr"/>
       <c r="H160" t="inlineStr"/>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr"/>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Hourly Production</t>
+          <t>Chance</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Hourly Production</t>
+          <t>Chance</t>
         </is>
       </c>
       <c r="D161" t="inlineStr"/>
       <c r="E161" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Hourly</t>
+          <t>.Boxes.EventChests.Chance</t>
         </is>
       </c>
       <c r="G161" t="inlineStr"/>
       <c r="H161" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr"/>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Siege deleted</t>
+          <t>Chance</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Siege deleted</t>
+          <t>Chance</t>
         </is>
       </c>
       <c r="D162" t="inlineStr"/>
       <c r="E162" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.siege_deleted</t>
+          <t>.Boxes.Negotiation.Chance</t>
         </is>
       </c>
       <c r="G162" t="inlineStr"/>
       <c r="H162" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr"/>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Threshold</t>
+          <t>Prefix</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Threshold</t>
+          <t>Prefix</t>
         </is>
       </c>
       <c r="D163" t="inlineStr"/>
       <c r="E163" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Threshold</t>
+          <t>.Boxes.OwnpartCalculator.OptionsDangerPrefix</t>
         </is>
       </c>
       <c r="G163" t="inlineStr"/>
       <c r="H163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr"/>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Carnival Event</t>
+          <t>Help</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Carnival Event</t>
+          <t>Help</t>
         </is>
       </c>
       <c r="D164" t="inlineStr"/>
       <c r="E164" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.carnival_event</t>
+          <t>.Settings.Entry.Help</t>
         </is>
       </c>
       <c r="G164" t="inlineStr"/>
       <c r="H164" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr"/>
       <c r="B165" t="inlineStr">
         <is>
-          <t>The Alert for __provinceName__ was saved!</t>
+          <t>Find Special Building</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>The Alert for __provinceName__ was saved!</t>
+          <t>Find Special Building</t>
         </is>
       </c>
       <c r="D165" t="inlineStr"/>
       <c r="E165" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SaveMessage.Desc</t>
+          <t>.Boxes.ProductionsRating.FindSpecialBuilding</t>
         </is>
       </c>
       <c r="G165" t="inlineStr"/>
       <c r="H165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr"/>
       <c r="B166" t="inlineStr">
         <is>
-          <t>GB Investment Overview</t>
+          <t>Result</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>GB Investment Overview</t>
+          <t>Result</t>
         </is>
       </c>
       <c r="D166" t="inlineStr"/>
       <c r="E166" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.Title</t>
+          <t>.Boxes.ProductionsRating.Results</t>
         </is>
       </c>
       <c r="G166" t="inlineStr"/>
       <c r="H166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr"/>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Lost</t>
+          <t>Website Api-Token</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Lost</t>
+          <t>Website Api-Token</t>
         </is>
       </c>
       <c r="D167" t="inlineStr"/>
       <c r="E167" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>.Boxes.UnitsGex.Lost</t>
+          <t>.Settings.ApiToken.Title</t>
         </is>
       </c>
       <c r="G167" t="inlineStr"/>
       <c r="H167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr"/>
       <c r="B168" t="inlineStr">
         <is>
-          <t>All goods</t>
+          <t>Deleted!</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>All goods</t>
+          <t>Deleted!</t>
         </is>
       </c>
       <c r="D168" t="inlineStr"/>
       <c r="E168" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>.Boxes.Market.AllGoods</t>
+          <t>.Boxes.GuildFights.DeleteMessage.Title</t>
         </is>
       </c>
       <c r="G168" t="inlineStr"/>
       <c r="H168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr"/>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Size</t>
+          <t>Trial</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Size</t>
+          <t>Trial</t>
         </is>
       </c>
       <c r="D169" t="inlineStr"/>
       <c r="E169" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Size</t>
+          <t>.Boxes.GexStat.GexTrial</t>
         </is>
       </c>
       <c r="G169" t="inlineStr"/>
       <c r="H169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr"/>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Great Building</t>
+          <t>Consider goods production</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Great Building</t>
+          <t>Consider goods production</t>
         </is>
       </c>
       <c r="D170" t="inlineStr"/>
       <c r="E170" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.GreatBulding</t>
+          <t>.Boxes.GreatBuildings.ShowGoods</t>
         </is>
       </c>
       <c r="G170" t="inlineStr"/>
       <c r="H170" t="inlineStr"/>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr"/>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Body</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Body</t>
         </is>
       </c>
       <c r="D171" t="inlineStr"/>
       <c r="E171" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>.General.Player</t>
+          <t>.Boxes.Alerts.Form.Body</t>
         </is>
       </c>
       <c r="G171" t="inlineStr"/>
       <c r="H171" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr"/>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Submit Data</t>
+          <t>Next Age</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Submit Data</t>
+          <t>Next Age</t>
         </is>
       </c>
       <c r="D172" t="inlineStr"/>
       <c r="E172" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.TitleSend</t>
+          <t>.Boxes.Stats.BtnNextEra</t>
         </is>
       </c>
       <c r="G172" t="inlineStr"/>
       <c r="H172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr"/>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Page</t>
+          <t>Produces</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Page</t>
+          <t>Produces</t>
         </is>
       </c>
       <c r="D173" t="inlineStr"/>
       <c r="E173" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>.Boxes.Market.PageColumn</t>
+          <t>.Boxes.Tooltip.Building.produces</t>
         </is>
       </c>
       <c r="G173" t="inlineStr"/>
       <c r="H173" t="inlineStr"/>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr"/>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Hidden Reward</t>
+          <t>Guild ID:</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Hidden Reward</t>
+          <t>Guild ID:</t>
         </is>
       </c>
       <c r="D174" t="inlineStr"/>
       <c r="E174" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.hiddenReward</t>
+          <t>.Settings.Version.GuildId</t>
         </is>
       </c>
       <c r="G174" t="inlineStr"/>
       <c r="H174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr"/>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Need</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Need</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="D175" t="inlineStr"/>
       <c r="E175" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>.Boxes.Market.NeedColumn</t>
+          <t>.Boxes.ShopAssist.Costs</t>
         </is>
       </c>
       <c r="G175" t="inlineStr"/>
       <c r="H175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr"/>
       <c r="B176" t="inlineStr">
         <is>
-          <t>!!! Attention - Although unlikely, using this option might trigger INNOs bot detection and may cause a short ban period !!! Please let us know should that happen.&lt;br&gt;&lt;br&gt;After placing a building from the build menu or the reconstruction side bar will cause the same building to be selected automatically (streets excluded).</t>
+          <t>Now</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>!!! Attention - Although unlikely, using this option might trigger INNOs bot detection and may cause a short ban period !!! Please let us know should that happen.&lt;br&gt;&lt;br&gt;After placing a building from the build menu or the reconstruction side bar will cause the same building to be selected automatically (streets excluded).</t>
+          <t>Now</t>
         </is>
       </c>
       <c r="D176" t="inlineStr"/>
       <c r="E176" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>.Settings.RepeatSelectBuilding.Desc</t>
+          <t>.Boxes.Alerts.Form.Preset.Now</t>
         </is>
       </c>
       <c r="G176" t="inlineStr"/>
       <c r="H176" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr"/>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>https://docs.foe-helper.com/english/module/ally</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>https://docs.foe-helper.com/english/module/ally</t>
         </is>
       </c>
       <c r="D177" t="inlineStr"/>
       <c r="E177" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowInventoryBuildings</t>
+          <t>.Boxes.AllyList.HelpLink</t>
         </is>
       </c>
       <c r="G177" t="inlineStr"/>
       <c r="H177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr"/>
       <c r="B178" t="inlineStr">
         <is>
-          <t>View</t>
+          <t>Current Stock</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>View</t>
+          <t>Current Stock</t>
         </is>
       </c>
       <c r="D178" t="inlineStr"/>
       <c r="E178" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.View</t>
+          <t>.Boxes.Outpost.DescInStock</t>
         </is>
       </c>
       <c r="G178" t="inlineStr"/>
       <c r="H178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr"/>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Date of Increase</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Date of Increase</t>
         </is>
       </c>
       <c r="D179" t="inlineStr"/>
       <c r="E179" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.EditEntry</t>
+          <t>.Boxes.Investment.Overview.DateOfIncrease</t>
         </is>
       </c>
       <c r="G179" t="inlineStr"/>
       <c r="H179" t="inlineStr"/>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr"/>
       <c r="B180" t="inlineStr">
         <is>
-          <t>SAT</t>
+          <t>Map</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>SAT</t>
+          <t>Map</t>
         </is>
       </c>
       <c r="D180" t="inlineStr"/>
       <c r="E180" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>.Eras.22.short</t>
+          <t>.Boxes.BetterMusic.Map</t>
         </is>
       </c>
       <c r="G180" t="inlineStr"/>
       <c r="H180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr"/>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Loss = __costs__ &lt;small&gt;(Cost)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
+          <t>Template for multiple provinces</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Loss = __costs__ &lt;small&gt;(Cost)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
+          <t>Template for multiple provinces</t>
         </is>
       </c>
       <c r="D181" t="inlineStr"/>
       <c r="E181" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTLoss</t>
+          <t>.Boxes.GuildFights.DiscordTemplateBulk</t>
         </is>
       </c>
       <c r="G181" t="inlineStr"/>
       <c r="H181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr"/>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Your Alcatraz is ready to collect!</t>
+          <t>12 hour clock</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Your Alcatraz is ready to collect!</t>
+          <t>12 hour clock</t>
         </is>
       </c>
       <c r="D182" t="inlineStr"/>
       <c r="E182" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>.Boxes.Units.AlcaHarvest</t>
+          <t>.Boxes.Productions.AMPMTime</t>
         </is>
       </c>
       <c r="G182" t="inlineStr"/>
       <c r="H182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr"/>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Filter Rewards</t>
+          <t>GBG Overview</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Filter Rewards</t>
+          <t>GBG Overview</t>
         </is>
       </c>
       <c r="D183" t="inlineStr"/>
       <c r="E183" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.FilterRewards</t>
+          <t>.Boxes.GuildFights.Title</t>
         </is>
       </c>
       <c r="G183" t="inlineStr"/>
       <c r="H183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr"/>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Spot is not safe. __fpcount__ additional FPs must be added.&lt;br&gt;Total to make spot safe: __totalfp__ FPs</t>
+          <t>Displays guild treasury export log tool when opening the Guild Treasury Log window</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Spot is not safe. __fpcount__ additional FPs must be added.&lt;br&gt;Total to make spot safe: __totalfp__ FPs</t>
+          <t>Displays guild treasury export log tool when opening the Guild Treasury Log window</t>
         </is>
       </c>
       <c r="D184" t="inlineStr"/>
       <c r="E184" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTForderNegativeProfit</t>
+          <t>.Settings.ShowGuildTreasuryLogExport.Desc</t>
         </is>
       </c>
       <c r="G184" t="inlineStr"/>
       <c r="H184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr"/>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Daily FP</t>
+          <t>Efficiency</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Daily FP</t>
+          <t>Efficiency</t>
         </is>
       </c>
       <c r="D185" t="inlineStr"/>
       <c r="E185" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.DailyFP</t>
+          <t>.Boxes.Productions.Headings.efficiency</t>
         </is>
       </c>
       <c r="G185" t="inlineStr"/>
       <c r="H185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr"/>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Website Api-Token</t>
+          <t>Daily Production</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Website Api-Token</t>
+          <t>Daily Production</t>
         </is>
       </c>
       <c r="D186" t="inlineStr"/>
       <c r="E186" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>.Settings.ApiToken.Title</t>
+          <t>.Boxes.PlayerProfile.DailyProduction</t>
         </is>
       </c>
       <c r="G186" t="inlineStr"/>
       <c r="H186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr"/>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Diplomatic Gifts</t>
+          <t>Save medals?</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Diplomatic Gifts</t>
+          <t>Save medals?</t>
         </is>
       </c>
       <c r="D187" t="inlineStr"/>
       <c r="E187" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.diplomaticGifts</t>
+          <t>.Boxes.Negotiation.SaveMedals</t>
         </is>
       </c>
       <c r="G187" t="inlineStr"/>
       <c r="H187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr"/>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Beach</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Beach</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="D188" t="inlineStr"/>
       <c r="E188" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.shore</t>
+          <t>.Boxes.OwnpartCalculator.CopyValues</t>
         </is>
       </c>
       <c r="G188" t="inlineStr"/>
       <c r="H188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr"/>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Help and Community</t>
+          <t>Notification position</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Help and Community</t>
+          <t>Notification position</t>
         </is>
       </c>
       <c r="D189" t="inlineStr"/>
       <c r="E189" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>.Settings.Help.Title</t>
+          <t>.Settings.NotificationsPosition.Title</t>
         </is>
       </c>
       <c r="G189" t="inlineStr"/>
       <c r="H189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr"/>
       <c r="B190" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="D190" t="inlineStr"/>
       <c r="E190" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Terrain_</t>
+          <t>.Boxes.Stats.Rewards.Source.__event</t>
         </is>
       </c>
       <c r="G190" t="inlineStr"/>
       <c r="H190" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr"/>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Towers</t>
+          <t>started playing on __date__</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Towers</t>
+          <t>started playing on __date__</t>
         </is>
       </c>
       <c r="D191" t="inlineStr"/>
       <c r="E191" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.tower</t>
+          <t>.Boxes.PlayerProfile.DateStarted</t>
         </is>
       </c>
       <c r="G191" t="inlineStr"/>
       <c r="H191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr"/>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Upgrade Kit</t>
+          <t>Level up</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Upgrade Kit</t>
+          <t>Level up</t>
         </is>
       </c>
       <c r="D192" t="inlineStr"/>
       <c r="E192" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.UpgradeKit</t>
+          <t>.Boxes.OwnpartCalculator.OptionsLevelUp</t>
         </is>
       </c>
       <c r="G192" t="inlineStr"/>
       <c r="H192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr"/>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Cannot import presets from this file.</t>
+          <t>All</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Cannot import presets from this file.</t>
+          <t>All</t>
         </is>
       </c>
       <c r="D193" t="inlineStr"/>
       <c r="E193" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetImportError</t>
+          <t>.Boxes.Stats.BtnAll</t>
         </is>
       </c>
       <c r="G193" t="inlineStr"/>
       <c r="H193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr"/>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Copy city data</t>
+          <t>https://docs.foe-helper.com/english/module/incidents</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Copy city data</t>
+          <t>https://docs.foe-helper.com/english/module/incidents</t>
         </is>
       </c>
       <c r="D194" t="inlineStr"/>
       <c r="E194" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.CopyMetaInfos</t>
+          <t>.Boxes.HiddenRewards.HelpLink</t>
         </is>
       </c>
       <c r="G194" t="inlineStr"/>
       <c r="H194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr"/>
       <c r="B195" t="inlineStr">
         <is>
-          <t xml:space="preserve"> ignoring bottlenecks</t>
+          <t>Military</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t xml:space="preserve"> ignoring bottlenecks</t>
+          <t>Military</t>
         </is>
       </c>
       <c r="D195" t="inlineStr"/>
       <c r="E195" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.noBottleneck</t>
+          <t>.Boxes.CityMap.military</t>
         </is>
       </c>
       <c r="G195" t="inlineStr"/>
       <c r="H195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr"/>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Confirm Reset?</t>
+          <t>Unknown Guild</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Confirm Reset?</t>
+          <t>Unknown Guild</t>
         </is>
       </c>
       <c r="D196" t="inlineStr"/>
       <c r="E196" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ConfirmReset</t>
+          <t>.Boxes.GvGMap.Log.UnknownGuild</t>
         </is>
       </c>
       <c r="G196" t="inlineStr"/>
       <c r="H196" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr"/>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Body</t>
+          <t>GE participation</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Body</t>
+          <t>GE participation</t>
         </is>
       </c>
       <c r="D197" t="inlineStr"/>
       <c r="E197" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Body</t>
+          <t>.Boxes.GuildMemberStat.GexParticipation</t>
         </is>
       </c>
       <c r="G197" t="inlineStr"/>
       <c r="H197" t="inlineStr"/>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr"/>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Previous era goods</t>
+          <t>NEVER</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Previous era goods</t>
+          <t>NEVER</t>
         </is>
       </c>
       <c r="D198" t="inlineStr"/>
       <c r="E198" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.goods_previous</t>
+          <t>.Boxes.MoppelHelper.Never</t>
         </is>
       </c>
       <c r="G198" t="inlineStr"/>
       <c r="H198" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr"/>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Hide all button</t>
+          <t>Slot unlocked</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Hide all button</t>
+          <t>Slot unlocked</t>
         </is>
       </c>
       <c r="D199" t="inlineStr"/>
       <c r="E199" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.HideAllButton</t>
+          <t>.Boxes.GvGMap.Log.sector_slot_unlocked</t>
         </is>
       </c>
       <c r="G199" t="inlineStr"/>
       <c r="H199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr"/>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Now</t>
+          <t>Slot Empty</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Now</t>
+          <t>Slot Empty</t>
         </is>
       </c>
       <c r="D200" t="inlineStr"/>
       <c r="E200" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Preset.Now</t>
+          <t>.Boxes.Units.NotFilled</t>
         </is>
       </c>
       <c r="G200" t="inlineStr"/>
       <c r="H200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr"/>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Updates the 'GB calculator' for GBs of other players</t>
+          <t>Title name</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Updates the 'GB calculator' for GBs of other players</t>
+          <t>Title name</t>
         </is>
       </c>
       <c r="D201" t="inlineStr"/>
       <c r="E201" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartOnAllGBs.Desc</t>
+          <t>.Boxes.BetterMusic.TitleName</t>
         </is>
       </c>
       <c r="G201" t="inlineStr"/>
       <c r="H201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr"/>
       <c r="B202" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/ally</t>
+          <t>Displays a schematics of your city</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/ally</t>
+          <t>Displays a schematics of your city</t>
         </is>
       </c>
       <c r="D202" t="inlineStr"/>
       <c r="E202" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.HelpLink</t>
+          <t>.Menu.Citymap.Desc</t>
         </is>
       </c>
       <c r="G202" t="inlineStr"/>
       <c r="H202" t="inlineStr"/>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr"/>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Map</t>
+          <t>Create payment plan, calculate external spots and copy values for your GBs</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Map</t>
+          <t>Create payment plan, calculate external spots and copy values for your GBs</t>
         </is>
       </c>
       <c r="D203" t="inlineStr"/>
       <c r="E203" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Map</t>
+          <t>.Menu.OwnpartCalculator.Desc</t>
         </is>
       </c>
       <c r="G203" t="inlineStr"/>
       <c r="H203" t="inlineStr"/>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr"/>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Search</t>
+          <t>The FoE Helper is a free browser extension for Forge of Empires developed for players by players. The tool is not affiliated with InnoGames.</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Search</t>
+          <t>The FoE Helper is a free browser extension for Forge of Empires developed for players by players. The tool is not affiliated with InnoGames.</t>
         </is>
       </c>
       <c r="D204" t="inlineStr"/>
       <c r="E204" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Search</t>
+          <t>.Settings.About.Desc</t>
         </is>
       </c>
       <c r="G204" t="inlineStr"/>
       <c r="H204" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr"/>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Negotiation Blocker</t>
+          <t>FE</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Negotiation Blocker</t>
+          <t>FE</t>
         </is>
       </c>
       <c r="D205" t="inlineStr"/>
       <c r="E205" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>.Settings.ShowMapTradeWarning.Title</t>
+          <t>.Eras.14.short</t>
         </is>
       </c>
       <c r="G205" t="inlineStr"/>
       <c r="H205" t="inlineStr"/>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr"/>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Please open the Market console first (T)</t>
+          <t xml:space="preserve">Last Update: </t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Please open the Market console first (T)</t>
+          <t xml:space="preserve">Last Update: </t>
         </is>
       </c>
       <c r="D206" t="inlineStr"/>
       <c r="E206" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>.Menu.Market.Warning</t>
+          <t>.Boxes.Kits.Udate</t>
         </is>
       </c>
       <c r="G206" t="inlineStr"/>
       <c r="H206" t="inlineStr"/>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr"/>
       <c r="B207" t="inlineStr">
         <is>
-          <t>SASH</t>
+          <t>Defender damaged</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>SASH</t>
+          <t>Defender damaged</t>
         </is>
       </c>
       <c r="D207" t="inlineStr"/>
       <c r="E207" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>.Eras.23.short</t>
+          <t>.Boxes.GvGMap.Log.defender_damaged</t>
         </is>
       </c>
       <c r="G207" t="inlineStr"/>
       <c r="H207" t="inlineStr"/>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr"/>
       <c r="B208" t="inlineStr">
         <is>
-          <t>PvP Arena</t>
+          <t>&lt;span style='color:#29b206'&gt;Remaining&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>PvP Arena</t>
+          <t>&lt;span style='color:#29b206'&gt;Remaining&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
         </is>
       </c>
       <c r="D208" t="inlineStr"/>
       <c r="E208" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.pvp_arena</t>
+          <t>.Boxes.Technologies.DescStillMissing</t>
         </is>
       </c>
       <c r="G208" t="inlineStr"/>
       <c r="H208" t="inlineStr"/>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr"/>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Forums: go here for support and submitting ideas, as well as bug reports.</t>
+          <t>Area</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Forums: go here for support and submitting ideas, as well as bug reports.</t>
+          <t>Area</t>
         </is>
       </c>
       <c r="D209" t="inlineStr"/>
       <c r="E209" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>.Settings.Help.Forums</t>
+          <t>.Boxes.Productions.Headings.area</t>
         </is>
       </c>
       <c r="G209" t="inlineStr"/>
       <c r="H209" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr"/>
       <c r="B210" t="inlineStr">
         <is>
-          <t>TE</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>TE</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="D210" t="inlineStr"/>
       <c r="E210" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>.Eras.13.short</t>
+          <t>.Boxes.CityMap.goods</t>
         </is>
       </c>
       <c r="G210" t="inlineStr"/>
       <c r="H210" t="inlineStr"/>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr"/>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Attack%</t>
+          <t>show hidden GB</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Attack%</t>
+          <t>show hidden GB</t>
         </is>
       </c>
       <c r="D211" t="inlineStr"/>
       <c r="E211" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Attack</t>
+          <t>.Boxes.Investment.Overview.SettingsHiddenGB</t>
         </is>
       </c>
       <c r="G211" t="inlineStr"/>
       <c r="H211" t="inlineStr"/>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr"/>
       <c r="B212" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; accepted your trade of __offerValue__ __offer__ for __needValue__ __need__.</t>
+          <t>Present Game (e.g. Winter Event)</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; accepted your trade of __offerValue__ __offer__ for __needValue__ __need__.</t>
+          <t>Present Game (e.g. Winter Event)</t>
         </is>
       </c>
       <c r="D212" t="inlineStr"/>
       <c r="E212" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.Trade</t>
+          <t>.Settings.EventHelperPresent</t>
         </is>
       </c>
       <c r="G212" t="inlineStr"/>
       <c r="H212" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr"/>
       <c r="B213" t="inlineStr">
         <is>
-          <t>EMA</t>
+          <t>Change view</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>EMA</t>
+          <t>Change view</t>
         </is>
       </c>
       <c r="D213" t="inlineStr"/>
       <c r="E213" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>.Eras.4.short</t>
+          <t>.Boxes.GuildMemberStat.ChangeView</t>
         </is>
       </c>
       <c r="G213" t="inlineStr"/>
       <c r="H213" t="inlineStr"/>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr"/>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Display counter for open quests in menu</t>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day, __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day) and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Display counter for open quests in menu</t>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day, __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day) and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
         </is>
       </c>
       <c r="D214" t="inlineStr"/>
       <c r="E214" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.showCounter</t>
+          <t>.Boxes.GreatBuildings.BreakEvenTTGoodsAttack</t>
         </is>
       </c>
       <c r="G214" t="inlineStr"/>
       <c r="H214" t="inlineStr"/>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr"/>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Collect All Blocker</t>
+          <t>No spot available</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Collect All Blocker</t>
+          <t>No spot available</t>
         </is>
       </c>
       <c r="D215" t="inlineStr"/>
       <c r="E215" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>.Settings.Entry.BlockCollectAll</t>
+          <t>.Boxes.OwnpartCalculator.NoPlaceAvailable</t>
         </is>
       </c>
       <c r="G215" t="inlineStr"/>
       <c r="H215" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr"/>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Disabled: Open your Army Management console first (U)!</t>
+          <t>Decorations</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Disabled: Open your Army Management console first (U)!</t>
+          <t>Decorations</t>
         </is>
       </c>
       <c r="D216" t="inlineStr"/>
       <c r="E216" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>.Menu.Unit.Warning</t>
+          <t>.Boxes.Productions.Headings.decoration</t>
         </is>
       </c>
       <c r="G216" t="inlineStr"/>
       <c r="H216" t="inlineStr"/>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr"/>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Challenge</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Challenge</t>
         </is>
       </c>
       <c r="D217" t="inlineStr"/>
       <c r="E217" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.Costs</t>
+          <t>.Boxes.Castle.Challenge</t>
         </is>
       </c>
       <c r="G217" t="inlineStr"/>
       <c r="H217" t="inlineStr"/>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr"/>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="D218" t="inlineStr"/>
       <c r="E218" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Title</t>
+          <t>.General.Save</t>
         </is>
       </c>
       <c r="G218" t="inlineStr"/>
       <c r="H218" t="inlineStr"/>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr"/>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Quest name</t>
+          <t>Total</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Quest name</t>
+          <t>Total</t>
         </is>
       </c>
       <c r="D219" t="inlineStr"/>
       <c r="E219" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.Table.Quest</t>
+          <t>.Boxes.Productions.GoodEraTotal</t>
         </is>
       </c>
       <c r="G219" t="inlineStr"/>
       <c r="H219" t="inlineStr"/>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr"/>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>Saved!</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>Saved!</t>
         </is>
       </c>
       <c r="D220" t="inlineStr"/>
       <c r="E220" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Settings</t>
+          <t>.Boxes.GuildFights.SaveMessage.Title</t>
         </is>
       </c>
       <c r="G220" t="inlineStr"/>
       <c r="H220" t="inlineStr"/>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr"/>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Ignore optional technologies of current/higher eras</t>
+          <t xml:space="preserve">Your city data could not be sent to the server. Please report this error directly to </t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Ignore optional technologies of current/higher eras</t>
+          <t xml:space="preserve">Your city data could not be sent to the server. Please report this error directly to </t>
         </is>
       </c>
       <c r="D221" t="inlineStr"/>
       <c r="E221" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.IgnoreCurrentEraOptional</t>
+          <t>.Boxes.CityMap.SubmitError</t>
         </is>
       </c>
       <c r="G221" t="inlineStr"/>
       <c r="H221" t="inlineStr"/>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr"/>
       <c r="B222" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;em id='selectorCalc-Btn-closed' class='tooltip-error'&gt;Disabled: Visit the GBG map first!&lt;/em&gt; </t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;em id='selectorCalc-Btn-closed' class='tooltip-error'&gt;Disabled: Visit the GBG map first!&lt;/em&gt; </t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="D222" t="inlineStr"/>
       <c r="E222" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>.Menu.Gildfight.Warning</t>
+          <t>.Boxes.General.Guild_Battlegrounds.short</t>
         </is>
       </c>
       <c r="G222" t="inlineStr"/>
       <c r="H222" t="inlineStr"/>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr"/>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Rename</t>
+          <t>Grandprize</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Rename</t>
+          <t>Grandprize</t>
         </is>
       </c>
       <c r="D223" t="inlineStr"/>
       <c r="E223" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetRename</t>
+          <t>.Boxes.FPCollector.grand_prize</t>
         </is>
       </c>
       <c r="G223" t="inlineStr"/>
       <c r="H223" t="inlineStr"/>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr"/>
       <c r="B224" t="inlineStr">
         <is>
-          <t>CA</t>
+          <t>Summer Event</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>CA</t>
+          <t>Summer Event</t>
         </is>
       </c>
       <c r="D224" t="inlineStr"/>
       <c r="E224" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>.Eras.7.short</t>
+          <t>.Boxes.FPCollector.summer_event</t>
         </is>
       </c>
       <c r="G224" t="inlineStr"/>
       <c r="H224" t="inlineStr"/>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr"/>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Provides a sortable list of all buildings and their sizes in resonstruction mode</t>
+          <t>Siege damaged</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Provides a sortable list of all buildings and their sizes in resonstruction mode</t>
+          <t>Siege damaged</t>
         </is>
       </c>
       <c r="D225" t="inlineStr"/>
       <c r="E225" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>.Settings.ShowReconstructionList.Desc</t>
+          <t>.Boxes.GvGMap.Log.siege_damaged</t>
         </is>
       </c>
       <c r="G225" t="inlineStr"/>
       <c r="H225" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr"/>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Status</t>
+          <t>Collect All Blocker</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Status</t>
+          <t>Collect All Blocker</t>
         </is>
       </c>
       <c r="D226" t="inlineStr"/>
       <c r="E226" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Status</t>
+          <t>.Settings.BlockCollectAll.Title</t>
         </is>
       </c>
       <c r="G226" t="inlineStr"/>
       <c r="H226" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr"/>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Search</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Search</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="D227" t="inlineStr"/>
       <c r="E227" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Filter</t>
+          <t>.Boxes.Kits.Name</t>
         </is>
       </c>
       <c r="G227" t="inlineStr"/>
       <c r="H227" t="inlineStr"/>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr"/>
       <c r="B228" t="inlineStr">
         <is>
-          <t>calendar week</t>
+          <t>GE/GBG date format</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>calendar week</t>
+          <t>GE/GBG date format</t>
         </is>
       </c>
       <c r="D228" t="inlineStr"/>
       <c r="E228" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.CalendarWeek</t>
+          <t>.Boxes.GuildMemberStat.GexGbgDateFormat</t>
         </is>
       </c>
       <c r="G228" t="inlineStr"/>
       <c r="H228" t="inlineStr"/>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr"/>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Title name</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Title name</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="D229" t="inlineStr"/>
       <c r="E229" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.TitleName</t>
+          <t>.Boxes.CityMap.Building</t>
         </is>
       </c>
       <c r="G229" t="inlineStr"/>
       <c r="H229" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr"/>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Siege deployed</t>
+          <t>Image size</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Siege deployed</t>
+          <t>Image size</t>
         </is>
       </c>
       <c r="D230" t="inlineStr"/>
       <c r="E230" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.siege_deployed</t>
+          <t>.Boxes.Units.PictogramScalingTitle</t>
         </is>
       </c>
       <c r="G230" t="inlineStr"/>
       <c r="H230" t="inlineStr"/>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr"/>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Daily goods</t>
+          <t>Only Favorites</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Daily goods</t>
+          <t>Only Favorites</t>
         </is>
       </c>
       <c r="D231" t="inlineStr"/>
       <c r="E231" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.DailyGoods</t>
+          <t>.Boxes.ShopAssist.onlyFavourites</t>
         </is>
       </c>
       <c r="G231" t="inlineStr"/>
       <c r="H231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr"/>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Displays a Box that covers the 'Collect All' Button, when FP can not be collected or not all buildings are motivated.</t>
+          <t xml:space="preserve">Target Progress for Soccer Balls used: </t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Displays a Box that covers the 'Collect All' Button, when FP can not be collected or not all buildings are motivated.</t>
+          <t xml:space="preserve">Target Progress for Soccer Balls used: </t>
         </is>
       </c>
       <c r="D232" t="inlineStr"/>
       <c r="E232" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>.Settings.BlockCollectAll.Desc</t>
+          <t>.Boxes.MergerGame.EfficiencyTargetProgress.care</t>
         </is>
       </c>
       <c r="G232" t="inlineStr"/>
       <c r="H232" t="inlineStr"/>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr"/>
       <c r="B233" t="inlineStr">
         <is>
-          <t>__amount__% of __good__ stock (__era__)</t>
+          <t>&lt;span style='color:#29b206'&gt;Surplus&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>__amount__% of __good__ stock (__era__)</t>
+          <t>&lt;span style='color:#29b206'&gt;Surplus&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
         </is>
       </c>
       <c r="D233" t="inlineStr"/>
       <c r="E233" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.relativeCosts</t>
+          <t>.Boxes.Outpost.DescStillMissing</t>
         </is>
       </c>
       <c r="G233" t="inlineStr"/>
       <c r="H233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr"/>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Consider goods production</t>
+          <t>Offer</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Consider goods production</t>
+          <t>Offer</t>
         </is>
       </c>
       <c r="D234" t="inlineStr"/>
       <c r="E234" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.ShowGoods</t>
+          <t>.Boxes.Market.Offer</t>
         </is>
       </c>
       <c r="G234" t="inlineStr"/>
       <c r="H234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr"/>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Pop Game (e.g. Fall Event)</t>
+          <t>Province __provinceName__ unlocks</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Pop Game (e.g. Fall Event)</t>
+          <t>Province __provinceName__ unlocks</t>
         </is>
       </c>
       <c r="D235" t="inlineStr"/>
       <c r="E235" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>.Settings.EventHelperPop</t>
+          <t>.Boxes.GuildFights.SaveAlert</t>
         </is>
       </c>
       <c r="G235" t="inlineStr"/>
       <c r="H235" t="inlineStr"/>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr"/>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Owner's Contribution</t>
+          <t>Player Profile</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Owner's Contribution</t>
+          <t>Player Profile</t>
         </is>
       </c>
       <c r="D236" t="inlineStr"/>
       <c r="E236" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsOwnPart</t>
+          <t>.Menu.PlayerProfile.Title</t>
         </is>
       </c>
       <c r="G236" t="inlineStr"/>
       <c r="H236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr"/>
       <c r="B237" t="inlineStr">
         <is>
-          <t>GB Calculator</t>
+          <t>Stage</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>GB Calculator</t>
+          <t>Stage</t>
         </is>
       </c>
       <c r="D237" t="inlineStr"/>
       <c r="E237" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Title</t>
+          <t>.Boxes.UnitsGex.Stage</t>
         </is>
       </c>
       <c r="G237" t="inlineStr"/>
       <c r="H237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr"/>
       <c r="B238" t="inlineStr">
         <is>
-          <t>LvL</t>
+          <t>Units lost</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>LvL</t>
+          <t>Units lost</t>
         </is>
       </c>
       <c r="D238" t="inlineStr"/>
       <c r="E238" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Step</t>
+          <t>.Boxes.BattleAssistAAConfig.lostUnits</t>
         </is>
       </c>
       <c r="G238" t="inlineStr"/>
       <c r="H238" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr"/>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Expected daily production/tile</t>
+          <t>Efficiency</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Expected daily production/tile</t>
+          <t>Efficiency</t>
         </is>
       </c>
       <c r="D239" t="inlineStr"/>
       <c r="E239" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ProdPerTile</t>
+          <t>.Boxes.Citymap.Efficiency</t>
         </is>
       </c>
       <c r="G239" t="inlineStr"/>
       <c r="H239" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr"/>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Medals profit</t>
+          <t>Send to Discord</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Medals profit</t>
+          <t>Send to Discord</t>
         </is>
       </c>
       <c r="D240" t="inlineStr"/>
       <c r="E240" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.MedalsProfit</t>
+          <t>.Boxes.GuildFights.DiscordSend</t>
         </is>
       </c>
       <c r="G240" t="inlineStr"/>
       <c r="H240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr"/>
       <c r="B241" t="inlineStr">
         <is>
-          <t>QI Snapshot Log</t>
+          <t>off</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>QI Snapshot Log</t>
+          <t>off</t>
         </is>
       </c>
       <c r="D241" t="inlineStr"/>
       <c r="E241" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.SnapshotLog</t>
+          <t>.Boxes.Outpost.tileNotPlanned</t>
         </is>
       </c>
       <c r="G241" t="inlineStr"/>
       <c r="H241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr"/>
       <c r="B242" t="inlineStr">
         <is>
-          <t>SAV</t>
+          <t>Owner</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>SAV</t>
+          <t>Owner</t>
         </is>
       </c>
       <c r="D242" t="inlineStr"/>
       <c r="E242" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>.Eras.20.short</t>
+          <t>.Boxes.GuildFights.Owner</t>
         </is>
       </c>
       <c r="G242" t="inlineStr"/>
       <c r="H242" t="inlineStr"/>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr"/>
       <c r="B243" t="inlineStr">
         <is>
-          <t>FP to level up</t>
+          <t>Group Name</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>FP to level up</t>
+          <t>Group Name</t>
         </is>
       </c>
       <c r="D243" t="inlineStr"/>
       <c r="E243" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.FpForLevelUp</t>
+          <t>.Boxes.Notice.GroupName</t>
         </is>
       </c>
       <c r="G243" t="inlineStr"/>
       <c r="H243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr"/>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Notifications</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Notifications</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="D244" t="inlineStr"/>
       <c r="E244" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowNotifications</t>
+          <t>.Boxes.Alerts.Form.Save</t>
         </is>
       </c>
       <c r="G244" t="inlineStr"/>
       <c r="H244" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr"/>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Visit tab Treasury in the guild profile to update treasury goods of your guild.</t>
+          <t>Settlement</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Visit tab Treasury in the guild profile to update treasury goods of your guild.</t>
+          <t>Settlement</t>
         </is>
       </c>
       <c r="D245" t="inlineStr"/>
       <c r="E245" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildTreasuryNotification</t>
+          <t>.Boxes.BetterMusic.Settlement</t>
         </is>
       </c>
       <c r="G245" t="inlineStr"/>
       <c r="H245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr"/>
       <c r="B246" t="inlineStr">
         <is>
-          <t>epic</t>
+          <t>Units</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>epic</t>
+          <t>Units</t>
         </is>
       </c>
       <c r="D246" t="inlineStr"/>
       <c r="E246" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AllyRarity.epic</t>
+          <t>.Boxes.Productions.Units</t>
         </is>
       </c>
       <c r="G246" t="inlineStr"/>
       <c r="H246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr"/>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Quantum Incursion Map</t>
+          <t>Active Guild Members</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Quantum Incursion Map</t>
+          <t>Active Guild Members</t>
         </is>
       </c>
       <c r="D247" t="inlineStr"/>
       <c r="E247" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>.Boxes.QIMap.Title</t>
+          <t>.Boxes.OtherGuildActivity.Title</t>
         </is>
       </c>
       <c r="G247" t="inlineStr"/>
       <c r="H247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr"/>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Values for the current Round</t>
+          <t>Neighbors</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Values for the current Round</t>
+          <t>Neighbors</t>
         </is>
       </c>
       <c r="D248" t="inlineStr"/>
       <c r="E248" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Round.Title</t>
+          <t>.Boxes.Market.TradePartnerNeighbor</t>
         </is>
       </c>
       <c r="G248" t="inlineStr"/>
       <c r="H248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr"/>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Hidden Reward</t>
+          <t>Forums: go here for support and submitting ideas, as well as bug reports.</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Hidden Reward</t>
+          <t>Forums: go here for support and submitting ideas, as well as bug reports.</t>
         </is>
       </c>
       <c r="D249" t="inlineStr"/>
       <c r="E249" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.hidden_reward</t>
+          <t>.Settings.Help.Forums</t>
         </is>
       </c>
       <c r="G249" t="inlineStr"/>
       <c r="H249" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr"/>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Current amount placed in your city. Please note: Not all buildings might be in the era that is shown next to the name. Check the map to be sure!</t>
+          <t>Ext</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Current amount placed in your city. Please note: Not all buildings might be in the era that is shown next to the name. Check the map to be sure!</t>
+          <t>Ext</t>
         </is>
       </c>
       <c r="D250" t="inlineStr"/>
       <c r="E250" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.CountTooltip</t>
-[...2 lines deleted...]
-      <c r="G250" t="inlineStr"/>
+          <t>.Boxes.OwnpartCalculator.Ext</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t>Forge Points from external sources.</t>
+        </is>
+      </c>
       <c r="H250" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr"/>
       <c r="B251" t="inlineStr">
         <is>
-          <t>No Incidents displayed.</t>
+          <t>This includes all fair trades where the offered good has a lower stock than the requested good</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>No Incidents displayed.</t>
+          <t>This includes all fair trades where the offered good has a lower stock than the requested good</t>
         </is>
       </c>
       <c r="D251" t="inlineStr"/>
       <c r="E251" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.NoEvents</t>
+          <t>.Boxes.Market.TradeFairStockTT</t>
         </is>
       </c>
       <c r="G251" t="inlineStr"/>
       <c r="H251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr"/>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Stream Chart</t>
+          <t>Full</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Stream Chart</t>
+          <t>Full</t>
         </is>
       </c>
       <c r="D252" t="inlineStr"/>
       <c r="E252" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartTypeTitle.streamgraph</t>
+          <t>.Boxes.ShopAssist.Full</t>
         </is>
       </c>
       <c r="G252" t="inlineStr"/>
       <c r="H252" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr"/>
       <c r="B253" t="inlineStr">
         <is>
-          <t>List of all items in a store</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>List of all items in a store</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="D253" t="inlineStr"/>
       <c r="E253" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>.Menu.ShopAssist.Desc</t>
+          <t>.Boxes.Infobox.FilterGex</t>
         </is>
       </c>
       <c r="G253" t="inlineStr"/>
       <c r="H253" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr"/>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Adding __fpcount__ FPs too many!&lt;br&gt;Maximum investment: __totalfp__ FPs</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Adding __fpcount__ FPs too many!&lt;br&gt;Maximum investment: __totalfp__ FPs</t>
         </is>
       </c>
       <c r="D254" t="inlineStr"/>
       <c r="E254" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Guild.Costs</t>
+          <t>.Boxes.Calculator.TTLevelWarning</t>
         </is>
       </c>
       <c r="G254" t="inlineStr"/>
       <c r="H254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr"/>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Boost Sources</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Boost Sources</t>
         </is>
       </c>
       <c r="D255" t="inlineStr"/>
       <c r="E255" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.TitleBuildings</t>
+          <t>.Boxes.BoostList.Title</t>
         </is>
       </c>
       <c r="G255" t="inlineStr"/>
       <c r="H255" t="inlineStr"/>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr"/>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Find Special Building</t>
+          <t>Create and manage reminders</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Find Special Building</t>
+          <t>Create and manage reminders</t>
         </is>
       </c>
       <c r="D256" t="inlineStr"/>
       <c r="E256" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.FindSpecialBuilding</t>
+          <t>.Menu.Alerts.Desc</t>
         </is>
       </c>
       <c r="G256" t="inlineStr"/>
       <c r="H256" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr"/>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Lower</t>
+          <t>Data Export/Import Tool</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Lower</t>
+          <t>Data Export/Import Tool</t>
         </is>
       </c>
       <c r="D257" t="inlineStr"/>
       <c r="E257" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeForLower</t>
+          <t>.Boxes.DBExport.Title</t>
         </is>
       </c>
       <c r="G257" t="inlineStr"/>
       <c r="H257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr"/>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Mysterious Shards (Flying Island)</t>
+          <t>Filter Items</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Mysterious Shards (Flying Island)</t>
+          <t>Filter Items</t>
         </is>
       </c>
       <c r="D258" t="inlineStr"/>
       <c r="E258" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.shards</t>
+          <t>.Boxes.General.FilterItems</t>
         </is>
       </c>
       <c r="G258" t="inlineStr"/>
       <c r="H258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr"/>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Columns</t>
+          <t>Bronze Age</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Columns</t>
+          <t>Bronze Age</t>
         </is>
       </c>
       <c r="D259" t="inlineStr"/>
       <c r="E259" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Columns</t>
+          <t>.Eras.2</t>
         </is>
       </c>
       <c r="G259" t="inlineStr"/>
       <c r="H259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr"/>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Event Mystery Box</t>
+          <t>Items</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Event Mystery Box</t>
+          <t>Items</t>
         </is>
       </c>
       <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.event_mystery_item</t>
+          <t>.General.Items</t>
         </is>
       </c>
       <c r="G260" t="inlineStr"/>
       <c r="H260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr"/>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Units lost</t>
+          <t>The current Status of the game</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Units lost</t>
+          <t>The current Status of the game</t>
         </is>
       </c>
       <c r="D261" t="inlineStr"/>
       <c r="E261" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.lostUnits</t>
+          <t>.Boxes.MergerGame.Status.Title</t>
         </is>
       </c>
       <c r="G261" t="inlineStr"/>
       <c r="H261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr"/>
       <c r="B262" t="inlineStr">
         <is>
-          <t>&lt;span style='color:#29b206'&gt;Remaining&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
+          <t>last update</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>&lt;span style='color:#29b206'&gt;Remaining&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
+          <t>last update</t>
         </is>
       </c>
       <c r="D262" t="inlineStr"/>
       <c r="E262" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.DescStillMissing</t>
+          <t>.Boxes.GuildMemberStat.LastUpdate</t>
         </is>
       </c>
       <c r="G262" t="inlineStr"/>
       <c r="H262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr"/>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Duplicate</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Duplicate</t>
         </is>
       </c>
       <c r="D263" t="inlineStr"/>
       <c r="E263" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Save</t>
+          <t>.Boxes.ProductionsRating.PresetDuplicate</t>
         </is>
       </c>
       <c r="G263" t="inlineStr"/>
       <c r="H263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr"/>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Settlement</t>
+          <t>Displays current and upcoming GBG battles</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Settlement</t>
+          <t>Displays current and upcoming GBG battles</t>
         </is>
       </c>
       <c r="D264" t="inlineStr"/>
       <c r="E264" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Settlement</t>
+          <t>.Menu.Gildfight.Desc</t>
         </is>
       </c>
       <c r="G264" t="inlineStr"/>
       <c r="H264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr"/>
       <c r="B265" t="inlineStr">
         <is>
-          <t>GBG Players' Scoreboard</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>GBG Players' Scoreboard</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="D265" t="inlineStr"/>
       <c r="E265" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsGBGPlayers</t>
+          <t>.Boxes.ProductionsRating.PresetDelete</t>
         </is>
       </c>
       <c r="G265" t="inlineStr"/>
       <c r="H265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr"/>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Trade</t>
+          <t>Infobox</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Trade</t>
+          <t>Infobox</t>
         </is>
       </c>
       <c r="D266" t="inlineStr"/>
       <c r="E266" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterTrade</t>
+          <t>.Boxes.Infobox.Title</t>
         </is>
       </c>
       <c r="G266" t="inlineStr"/>
       <c r="H266" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr"/>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Do not create alerts for selected buildings</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Do not create alerts for selected buildings</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="D267" t="inlineStr"/>
       <c r="E267" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>.Settings.ShowBuildingsExpired.Button</t>
+          <t>.Boxes.GexStat.Player</t>
         </is>
       </c>
       <c r="G267" t="inlineStr"/>
       <c r="H267" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr"/>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Normalize Values</t>
+          <t>delete GBG round</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Normalize Values</t>
+          <t>delete GBG round</t>
         </is>
       </c>
       <c r="D268" t="inlineStr"/>
       <c r="E268" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleRenormalize</t>
+          <t>.Boxes.GuildMemberStat.DeleteGBGRound</t>
         </is>
       </c>
       <c r="G268" t="inlineStr"/>
       <c r="H268" t="inlineStr"/>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr"/>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Item Sources</t>
+          <t>Number of Missile Launches remaining.</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Item Sources</t>
+          <t>Number of Missile Launches remaining.</t>
         </is>
       </c>
       <c r="D269" t="inlineStr"/>
       <c r="E269" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>.Boxes.ItemSources.Title</t>
+          <t>.Boxes.BonusService.missile_launch</t>
         </is>
       </c>
       <c r="G269" t="inlineStr"/>
       <c r="H269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr"/>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Tomorrow Era</t>
+          <t>Progress</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Tomorrow Era</t>
+          <t>Progress</t>
         </is>
       </c>
       <c r="D270" t="inlineStr"/>
       <c r="E270" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>.Eras.13</t>
+          <t>.Boxes.QiProgress.Progress</t>
         </is>
       </c>
       <c r="G270" t="inlineStr"/>
       <c r="H270" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr"/>
       <c r="B271" t="inlineStr">
         <is>
-          <t>&lt;span style='color:#29b206'&gt;Surplus&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
+          <t>Progress per badge</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>&lt;span style='color:#29b206'&gt;Surplus&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
+          <t>Progress per badge</t>
         </is>
       </c>
       <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.DescStillMissing</t>
+          <t>.Boxes.MergerGame.KeyValue.soccer</t>
         </is>
       </c>
       <c r="G271" t="inlineStr"/>
       <c r="H271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr"/>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Count</t>
+          <t>show progress filter</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Count</t>
+          <t>show progress filter</t>
         </is>
       </c>
       <c r="D272" t="inlineStr"/>
       <c r="E272" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.Count</t>
+          <t>.Boxes.GuildFights.ShowProgressFilter</t>
         </is>
       </c>
       <c r="G272" t="inlineStr"/>
       <c r="H272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr"/>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Sector conquered</t>
+          <t>This value is used for ranking buildings producing goods. How many FP is one good worth to you?</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Sector conquered</t>
+          <t>This value is used for ranking buildings producing goods. How many FP is one good worth to you?</t>
         </is>
       </c>
       <c r="D273" t="inlineStr"/>
       <c r="E273" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.sector_conquered</t>
+          <t>.Boxes.BlueGalaxy.TTGoodsValue</t>
         </is>
       </c>
       <c r="G273" t="inlineStr"/>
       <c r="H273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr"/>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Needs two lane road</t>
+          <t>Attention: Victory points, neighboring guilds and attrition can change before the province is actually available. You can use these placeholders for GBG provinces in your template:</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Needs two lane road</t>
+          <t>Attention: Victory points, neighboring guilds and attrition can change before the province is actually available. You can use these placeholders for GBG provinces in your template:</t>
         </is>
       </c>
       <c r="D274" t="inlineStr"/>
       <c r="E274" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.StreetRequired</t>
+          <t>.Boxes.Discord.GBGVariables</t>
         </is>
       </c>
       <c r="G274" t="inlineStr"/>
       <c r="H274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr"/>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Preference Order</t>
+          <t>Please open the Market console first (T)</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Preference Order</t>
+          <t>Please open the Market console first (T)</t>
         </is>
       </c>
       <c r="D275" t="inlineStr"/>
       <c r="E275" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Average</t>
+          <t>.Menu.Market.Warning</t>
         </is>
       </c>
       <c r="G275" t="inlineStr"/>
       <c r="H275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr"/>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Summer Event</t>
+          <t>Score</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Summer Event</t>
+          <t>Score</t>
         </is>
       </c>
       <c r="D276" t="inlineStr"/>
       <c r="E276" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.summerEvent</t>
+          <t>.Boxes.ProductionsRating.Score</t>
         </is>
       </c>
       <c r="G276" t="inlineStr"/>
       <c r="H276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr"/>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Boost Sources</t>
+          <t>Box Coordinates</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Boost Sources</t>
+          <t>Box Coordinates</t>
         </is>
       </c>
       <c r="D277" t="inlineStr"/>
       <c r="E277" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.Title</t>
+          <t>.Settings.ResetBoxPositions.Title</t>
         </is>
       </c>
       <c r="G277" t="inlineStr"/>
       <c r="H277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr"/>
       <c r="B278" t="inlineStr">
         <is>
-          <t>In Stock</t>
+          <t>Info Box</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>In Stock</t>
+          <t>Info Box</t>
         </is>
       </c>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.InStock</t>
+          <t>.Menu.Info.Title</t>
         </is>
       </c>
       <c r="G278" t="inlineStr"/>
       <c r="H278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr"/>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Idle Game (e.g. St. Patricks)</t>
+          <t>Drag &amp; Drop the resource icons above to rearrange the average display yourself to determine a new sequence from the first attempt.</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Idle Game (e.g. St. Patricks)</t>
+          <t>Drag &amp; Drop the resource icons above to rearrange the average display yourself to determine a new sequence from the first attempt.</t>
         </is>
       </c>
       <c r="D279" t="inlineStr"/>
       <c r="E279" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>.Settings.EventHelperIdle</t>
-[...2 lines deleted...]
-      <c r="G279" t="inlineStr"/>
+          <t>.Boxes.Negotiation.DragDrop</t>
+        </is>
+      </c>
+      <c r="G279" t="inlineStr">
+        <is>
+          <t>Do not get at all what you mean</t>
+        </is>
+      </c>
       <c r="H279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr"/>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Guild Expedition</t>
+          <t>Close Box</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Guild Expedition</t>
+          <t>Close Box</t>
         </is>
       </c>
       <c r="D280" t="inlineStr"/>
       <c r="E280" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.Guildexpedition</t>
+          <t>.Boxes.CloseBox.Title</t>
         </is>
       </c>
       <c r="G280" t="inlineStr"/>
       <c r="H280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr"/>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Items</t>
+          <t>DD/MMM/YY @ HH:mm:ss a</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Items</t>
+          <t>DD/MMM/YY @ HH:mm:ss a</t>
         </is>
       </c>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>.General.Items</t>
+          <t>.DateTime</t>
         </is>
       </c>
       <c r="G281" t="inlineStr"/>
       <c r="H281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr"/>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Rogue Only Warning</t>
+          <t>Daily Challenge</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Rogue Only Warning</t>
+          <t>Daily Challenge</t>
         </is>
       </c>
       <c r="D282" t="inlineStr"/>
       <c r="E282" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>.Settings.ShowRougeUnitWarning.Title</t>
+          <t>.Boxes.Castle.DailyChallenge</t>
         </is>
       </c>
       <c r="G282" t="inlineStr"/>
       <c r="H282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr"/>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Recurring Quests</t>
+          <t>Progress</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Recurring Quests</t>
+          <t>Progress</t>
         </is>
       </c>
       <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>.Menu.recurringQuests.Title</t>
+          <t>.Boxes.Investment.Overview.Progress</t>
         </is>
       </c>
       <c r="G283" t="inlineStr"/>
       <c r="H283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr"/>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Current Run</t>
+          <t>Cost = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __forderfactor__% &lt;small&gt;(Your invest)&lt;/small&gt; = __costs__</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Current Run</t>
+          <t>Cost = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __forderfactor__% &lt;small&gt;(Your invest)&lt;/small&gt; = __costs__</t>
         </is>
       </c>
       <c r="D284" t="inlineStr"/>
       <c r="E284" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.CurrentRun</t>
+          <t>.Boxes.Calculator.TTForderCosts</t>
         </is>
       </c>
       <c r="G284" t="inlineStr"/>
       <c r="H284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr"/>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Number of Missile Launches remaining.</t>
+          <t>Delete group and sites</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Number of Missile Launches remaining.</t>
+          <t>Delete group and sites</t>
         </is>
       </c>
       <c r="D285" t="inlineStr"/>
       <c r="E285" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.missile_launch</t>
+          <t>.Boxes.Notice.DeleteGroup</t>
         </is>
       </c>
       <c r="G285" t="inlineStr"/>
       <c r="H285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr"/>
       <c r="B286" t="inlineStr">
         <is>
-          <t>level</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>level</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="D286" t="inlineStr"/>
       <c r="E286" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Level</t>
+          <t>.Boxes.Castle.Level</t>
         </is>
       </c>
       <c r="G286" t="inlineStr"/>
       <c r="H286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr"/>
       <c r="B287" t="inlineStr">
         <is>
-          <t>This value is used for ranking buildings producing goods. How many FP is one good worth to you?</t>
+          <t>BPs</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>This value is used for ranking buildings producing goods. How many FP is one good worth to you?</t>
+          <t>BPs</t>
         </is>
       </c>
       <c r="D287" t="inlineStr"/>
       <c r="E287" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.TTGoodsValue</t>
+          <t>.Boxes.Investment.Overview.Blueprints</t>
         </is>
       </c>
       <c r="G287" t="inlineStr"/>
       <c r="H287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr"/>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Rival sound</t>
+          <t>Scouting Cost</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Rival sound</t>
+          <t>Scouting Cost</t>
         </is>
       </c>
       <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>.Settings.Entry.RivalSound</t>
+          <t>.Boxes.scoutingTimes.ScoutingCost</t>
         </is>
       </c>
       <c r="G288" t="inlineStr"/>
       <c r="H288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr"/>
       <c r="B289" t="inlineStr">
         <is>
-          <t>How many info messages do you want to see at once? The default is a maximum of 4.</t>
+          <t>Ignore optional technologies of current/higher eras</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>How many info messages do you want to see at once? The default is a maximum of 4.</t>
+          <t>Ignore optional technologies of current/higher eras</t>
         </is>
       </c>
       <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>.Settings.NotificationsStack.Desc</t>
+          <t>.Boxes.Technologies.IgnoreCurrentEraOptional</t>
         </is>
       </c>
       <c r="G289" t="inlineStr"/>
       <c r="H289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr"/>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Wrong goods selected, please finish manually</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Wrong goods selected, please finish manually</t>
         </is>
       </c>
       <c r="D290" t="inlineStr"/>
       <c r="E290" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Level</t>
+          <t>.Boxes.Negotiation.WrongGoods</t>
         </is>
       </c>
       <c r="G290" t="inlineStr"/>
       <c r="H290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr"/>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Calculates all GB spots</t>
+          <t>Ranged Unit</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Calculates all GB spots</t>
+          <t>Ranged Unit</t>
         </is>
       </c>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>.Menu.Calculator.Desc</t>
+          <t>.Boxes.Units.short_ranged</t>
         </is>
       </c>
       <c r="G291" t="inlineStr"/>
       <c r="H291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr"/>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Virtual Future</t>
+          <t>Duplicate preset as:</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Virtual Future</t>
+          <t>Duplicate preset as:</t>
         </is>
       </c>
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>.Eras.17</t>
+          <t>.Boxes.ProductionsRating.PresetPromptDuplicate</t>
         </is>
       </c>
       <c r="G292" t="inlineStr"/>
       <c r="H292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr"/>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Version</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Version</t>
         </is>
       </c>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>.Boxes.Market.PlayerColumn</t>
+          <t>.Settings.Version.Title</t>
         </is>
       </c>
       <c r="G293" t="inlineStr"/>
       <c r="H293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr"/>
       <c r="B294" t="inlineStr">
         <is>
-          <t>When opening the building menu in a GBG Province, a table is displayed, showing the possible building combinations that would be better than the current one, sorted by their relative impact on the Guild Treasury.</t>
+          <t>Values for the current day</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>When opening the building menu in a GBG Province, a table is displayed, showing the possible building combinations that would be better than the current one, sorted by their relative impact on the Guild Treasury.</t>
+          <t>Values for the current day</t>
         </is>
       </c>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGBuildings.Desc</t>
+          <t>.Boxes.MergerGame.Day.Title</t>
         </is>
       </c>
       <c r="G294" t="inlineStr"/>
       <c r="H294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr"/>
       <c r="B295" t="inlineStr">
         <is>
-          <t>ATTENTION: To update these values, you must scroll through all new events in the History Event tab in: Town Hall &gt; News &gt; Event History</t>
+          <t>Member</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>ATTENTION: To update these values, you must scroll through all new events in the History Event tab in: Town Hall &gt; News &gt; Event History</t>
+          <t>Member</t>
         </is>
       </c>
       <c r="D295" t="inlineStr"/>
       <c r="E295" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.HeaderWarning</t>
+          <t>.Boxes.GuildMemberStat.Member</t>
         </is>
       </c>
       <c r="G295" t="inlineStr"/>
       <c r="H295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr"/>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Trade</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Trade</t>
         </is>
       </c>
       <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.Done</t>
+          <t>.Boxes.mapTradeWarning.Title</t>
         </is>
       </c>
       <c r="G296" t="inlineStr"/>
       <c r="H296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr"/>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Display FP Investment sums</t>
+          <t>play only current era</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Display FP Investment sums</t>
+          <t>play only current era</t>
         </is>
       </c>
       <c r="D297" t="inlineStr"/>
       <c r="E297" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>.Settings.ShowInvestments.Title</t>
+          <t>.Boxes.BetterMusic.CurrentEra</t>
         </is>
       </c>
       <c r="G297" t="inlineStr"/>
       <c r="H297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr"/>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Treasure Daily</t>
+          <t>Minimum Score</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Treasure Daily</t>
+          <t>Minimum Score</t>
         </is>
       </c>
       <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsTreasurePlayerD</t>
+          <t>.Boxes.ProductionsRating.InventoryBuildingScore</t>
         </is>
       </c>
       <c r="G298" t="inlineStr"/>
       <c r="H298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr"/>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Negotiation Helper</t>
+          <t>Show Box when</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Negotiation Helper</t>
+          <t>Show Box when</t>
         </is>
       </c>
       <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>.Menu.Negotiation.Title</t>
+          <t>.Boxes.BattleAssistAAConfig.when</t>
         </is>
       </c>
       <c r="G299" t="inlineStr"/>
       <c r="H299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr"/>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Displays your current daily productions.</t>
+          <t>QI Map</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Displays your current daily productions.</t>
+          <t>QI Map</t>
         </is>
       </c>
       <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>.Menu.Productions.Desc</t>
+          <t>.Menu.QIMap.Title</t>
         </is>
       </c>
       <c r="G300" t="inlineStr"/>
       <c r="H300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr"/>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Should all box coordinates be reset? This can bring back windows you managed to move out of sight.</t>
+          <t>show searchbar</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Should all box coordinates be reset? This can bring back windows you managed to move out of sight.</t>
+          <t>show searchbar</t>
         </is>
       </c>
       <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>.Settings.ResetBoxPositions.Desc</t>
+          <t>.Boxes.GuildMemberStat.ShowSearchbar</t>
         </is>
       </c>
       <c r="G301" t="inlineStr"/>
       <c r="H301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr"/>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Timer is up</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Timer is up</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.AlertText</t>
+          <t>.Boxes.Stats.Rewards.Source.guildExpedition</t>
         </is>
       </c>
       <c r="G302" t="inlineStr"/>
       <c r="H302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr"/>
       <c r="B303" t="inlineStr">
         <is>
-          <t>rare</t>
+          <t>Attrition</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>rare</t>
+          <t>Attrition</t>
         </is>
       </c>
       <c r="D303" t="inlineStr"/>
       <c r="E303" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AllyRarity.rare</t>
+          <t>.Boxes.GuildFights.Attrition</t>
         </is>
       </c>
       <c r="G303" t="inlineStr"/>
       <c r="H303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr"/>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Discord Messages</t>
+          <t>Display a list of Alerts which expired while offline (since the game window was closed)</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Discord Messages</t>
+          <t>Display a list of Alerts which expired while offline (since the game window was closed)</t>
         </is>
       </c>
       <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.TitleEntries</t>
+          <t>.Boxes.Alerts.Preferences.Start.Info</t>
         </is>
       </c>
       <c r="G304" t="inlineStr"/>
       <c r="H304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr"/>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Rogue</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Rogue</t>
         </is>
       </c>
       <c r="D305" t="inlineStr"/>
       <c r="E305" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.culture</t>
+          <t>.Boxes.Units.rogue</t>
         </is>
       </c>
       <c r="G305" t="inlineStr"/>
       <c r="H305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr"/>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Select all playable ages (without: No Age, Special)</t>
+          <t>Treasure</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Select all playable ages (without: No Age, Special)</t>
+          <t>Treasure</t>
         </is>
       </c>
       <c r="D306" t="inlineStr"/>
       <c r="E306" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnAllPlayableErasTitle</t>
+          <t>.Boxes.Stats.BtnSource.statsTreasurePlayerH</t>
         </is>
       </c>
       <c r="G306" t="inlineStr"/>
       <c r="H306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr"/>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Antiques Dealer</t>
+          <t>random</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Antiques Dealer</t>
+          <t>random</t>
         </is>
       </c>
       <c r="D307" t="inlineStr"/>
       <c r="E307" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.antiquesDealer</t>
+          <t>.Boxes.Units.random</t>
         </is>
       </c>
       <c r="G307" t="inlineStr"/>
       <c r="H307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr"/>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Discord webhooks</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; accepted your trade of __offerValue__ __offer__ for __needValue__ __need__.</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Discord webhooks</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; accepted your trade of __offerValue__ __offer__ for __needValue__ __need__.</t>
         </is>
       </c>
       <c r="D308" t="inlineStr"/>
       <c r="E308" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>.Menu.Discord.Title</t>
+          <t>.Boxes.Infobox.Messages.Trade</t>
         </is>
       </c>
       <c r="G308" t="inlineStr"/>
       <c r="H308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr"/>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Available</t>
+          <t>CA</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Available</t>
+          <t>CA</t>
         </is>
       </c>
       <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.DescInStock</t>
+          <t>.Eras.7.short</t>
         </is>
       </c>
       <c r="G309" t="inlineStr"/>
       <c r="H309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr"/>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Visit your members towns to update the building statistic.</t>
+          <t>Merge Game (e.g. Care For Tomorrow Event)</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Visit your members towns to update the building statistic.</t>
+          <t>Merge Game (e.g. Care For Tomorrow Event)</t>
         </is>
       </c>
       <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildBuildingNotification</t>
+          <t>.Settings.EventHelperMerge</t>
         </is>
       </c>
       <c r="G310" t="inlineStr"/>
       <c r="H310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr"/>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Daily castle points</t>
+          <t>Warning! Leveling this GB!</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Daily castle points</t>
+          <t>Warning! Leveling this GB!</t>
         </is>
       </c>
       <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.DailyCastlePoints</t>
+          <t>.Boxes.Calculator.LevelWarning</t>
         </is>
       </c>
       <c r="G311" t="inlineStr"/>
       <c r="H311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr"/>
       <c r="B312" t="inlineStr">
         <is>
-          <t>effectively - including x4 chance</t>
+          <t>This GB is not connected to a road.</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>effectively - including x4 chance</t>
+          <t>This GB is not connected to a road.</t>
         </is>
       </c>
       <c r="D312" t="inlineStr"/>
       <c r="E312" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.including4x</t>
+          <t>.Boxes.Calculator.LGNotConnected</t>
         </is>
       </c>
       <c r="G312" t="inlineStr"/>
       <c r="H312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr"/>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Himeji Castle (Spoils of War)</t>
+          <t>Filters all members with existing new progress.</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Himeji Castle (Spoils of War)</t>
+          <t>Filters all members with existing new progress.</t>
         </is>
       </c>
       <c r="D313" t="inlineStr"/>
       <c r="E313" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.spoilsOfWar</t>
+          <t>.Boxes.GuildFights.ProgressFilterDesc</t>
         </is>
       </c>
       <c r="G313" t="inlineStr"/>
       <c r="H313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr"/>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Fragments</t>
+          <t>Guild</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Fragments</t>
+          <t>Guild</t>
         </is>
       </c>
       <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.fragments</t>
+          <t>.General.Guild</t>
         </is>
       </c>
       <c r="G314" t="inlineStr"/>
       <c r="H314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr"/>
       <c r="B315" t="inlineStr">
         <is>
-          <t>play only current era</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>play only current era</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="D315" t="inlineStr"/>
       <c r="E315" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.CurrentEra</t>
+          <t>.Boxes.BlueGalaxy.Building</t>
         </is>
       </c>
       <c r="G315" t="inlineStr"/>
       <c r="H315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr"/>
       <c r="B316" t="inlineStr">
         <is>
-          <t>export last</t>
+          <t>Technology (Tech) Tree</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>export last</t>
+          <t>Technology (Tech) Tree</t>
         </is>
       </c>
       <c r="D316" t="inlineStr"/>
       <c r="E316" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.ExportLast</t>
+          <t>.Menu.Technologies.Title</t>
         </is>
       </c>
       <c r="G316" t="inlineStr"/>
       <c r="H316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr"/>
       <c r="B317" t="inlineStr">
         <is>
-          <t>PE</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>PE</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>.Eras.9.short</t>
+          <t>.Boxes.Productions.ModeCurrent</t>
         </is>
       </c>
       <c r="G317" t="inlineStr"/>
       <c r="H317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr"/>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Goods boost</t>
+          <t>Advanced Settings</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Goods boost</t>
+          <t>Advanced Settings</t>
         </is>
       </c>
       <c r="D318" t="inlineStr"/>
       <c r="E318" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.goods_boost</t>
+          <t>.Settings.EventHelper.Advanced</t>
         </is>
       </c>
       <c r="G318" t="inlineStr"/>
       <c r="H318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr"/>
       <c r="B319" t="inlineStr">
         <is>
-          <t xml:space="preserve">Settlements Resource Overview  - </t>
+          <t>Only highlights</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t xml:space="preserve">Settlements Resource Overview  - </t>
+          <t>Only highlights</t>
         </is>
       </c>
       <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.TitleShort</t>
+          <t>.Boxes.ProductionsRating.ShowHighlighted</t>
         </is>
       </c>
       <c r="G319" t="inlineStr"/>
       <c r="H319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr"/>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Progress per key</t>
+          <t>Plunder Reward</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Progress per key</t>
+          <t>Plunder Reward</t>
         </is>
       </c>
       <c r="D320" t="inlineStr"/>
       <c r="E320" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeyValue.care</t>
+          <t>.Boxes.FPCollector.plunderReward</t>
         </is>
       </c>
       <c r="G320" t="inlineStr"/>
       <c r="H320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr"/>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Show Box when</t>
+          <t>Reset to default</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Show Box when</t>
+          <t>Reset to default</t>
         </is>
       </c>
       <c r="D321" t="inlineStr"/>
       <c r="E321" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.when</t>
+          <t>.Boxes.ProductionsRating.Reset</t>
         </is>
       </c>
       <c r="G321" t="inlineStr"/>
       <c r="H321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr"/>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Bronze Age</t>
+          <t>When no bid was placed for a minute, the module starts again from the first row.</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Bronze Age</t>
+          <t>When no bid was placed for a minute, the module starts again from the first row.</t>
         </is>
       </c>
       <c r="D322" t="inlineStr"/>
       <c r="E322" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>.Eras.2</t>
+          <t>.Boxes.AuctionSettings.Help4</t>
         </is>
       </c>
       <c r="G322" t="inlineStr"/>
       <c r="H322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr"/>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Plunder</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Plunder</t>
         </is>
       </c>
       <c r="D323" t="inlineStr"/>
       <c r="E323" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.Building</t>
+          <t>.Boxes.MoppelHelper.Plunders</t>
         </is>
       </c>
       <c r="G323" t="inlineStr"/>
       <c r="H323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr"/>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Recurring Quests</t>
+          <t xml:space="preserve">Coming Soon…  </t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Recurring Quests</t>
+          <t xml:space="preserve">Coming Soon…  </t>
         </is>
       </c>
       <c r="D324" t="inlineStr"/>
       <c r="E324" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.Title</t>
+          <t>.Boxes.Alerts.Preferences.ComingSoon</t>
         </is>
       </c>
       <c r="G324" t="inlineStr"/>
       <c r="H324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr"/>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Show progress filter</t>
+          <t>New buildings: Daily FP/tile of replaced buildings</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Show progress filter</t>
+          <t>New buildings: Daily FP/tile of replaced buildings</t>
         </is>
       </c>
       <c r="D325" t="inlineStr"/>
       <c r="E325" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.ShowProgressFilter</t>
+          <t>.Boxes.GreatBuildings.FPPerTile</t>
         </is>
       </c>
       <c r="G325" t="inlineStr"/>
       <c r="H325" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr"/>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Ranged Unit</t>
+          <t>Provides a sortable list of all buildings and their sizes in resonstruction mode</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Ranged Unit</t>
+          <t>Provides a sortable list of all buildings and their sizes in resonstruction mode</t>
         </is>
       </c>
       <c r="D326" t="inlineStr"/>
       <c r="E326" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>.Boxes.Units.short_ranged</t>
+          <t>.Settings.ShowReconstructionList.Desc</t>
         </is>
       </c>
       <c r="G326" t="inlineStr"/>
       <c r="H326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr"/>
       <c r="B327" t="inlineStr">
         <is>
-          <t>DD/MMM/YY @ HH:mm:ss a</t>
+          <t>Collect Task!</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>DD/MMM/YY @ HH:mm:ss a</t>
+          <t>Collect Task!</t>
         </is>
       </c>
       <c r="D327" t="inlineStr"/>
       <c r="E327" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>.DateTime</t>
+          <t>.Boxes.MergerGame.TaskReady</t>
         </is>
       </c>
       <c r="G327" t="inlineStr"/>
       <c r="H327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr"/>
       <c r="B328" t="inlineStr">
         <is>
-          <t>all</t>
+          <t>Double donation blocker</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>all</t>
+          <t>Double donation blocker</t>
         </is>
       </c>
       <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.CountAll</t>
+          <t>.Settings.doubleFPtimeout.Title</t>
         </is>
       </c>
       <c r="G328" t="inlineStr"/>
       <c r="H328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr"/>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Save copy format per great building</t>
+          <t>Send to Discord with template</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Save copy format per great building</t>
+          <t>Send to Discord with template</t>
         </is>
       </c>
       <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.CopyFormatPerGB</t>
+          <t>.Boxes.GuildFights.DiscordSendCustom</t>
         </is>
       </c>
       <c r="G329" t="inlineStr"/>
       <c r="H329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr"/>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Display a list of Alerts which expired while offline (since the game window was closed)</t>
+          <t>Halloween Event</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Display a list of Alerts which expired while offline (since the game window was closed)</t>
+          <t>Halloween Event</t>
         </is>
       </c>
       <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Start.Info</t>
+          <t>.Boxes.FPCollector.halloween_event</t>
         </is>
       </c>
       <c r="G330" t="inlineStr"/>
       <c r="H330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr"/>
       <c r="B331" t="inlineStr">
         <is>
-          <t>This GB is not connected to a road.</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>This GB is not connected to a road.</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.LGNotConnected</t>
+          <t>.Boxes.BlueGalaxy.Goods</t>
         </is>
       </c>
       <c r="G331" t="inlineStr"/>
       <c r="H331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr"/>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Notify stacks</t>
+          <t>The data below can be marked to copy it.</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Notify stacks</t>
+          <t>The data below can be marked to copy it.</t>
         </is>
       </c>
       <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>.Settings.NotificationsStack.Title</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Settings.Version.Desc</t>
+        </is>
+      </c>
+      <c r="G332" t="inlineStr"/>
       <c r="H332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr"/>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Name building</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Name building</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="D333" t="inlineStr"/>
       <c r="E333" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsGB</t>
+          <t>.Boxes.Notice.Save</t>
         </is>
       </c>
       <c r="G333" t="inlineStr"/>
       <c r="H333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr"/>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>Fights</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>Fights</t>
         </is>
       </c>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradePartnerGuild</t>
+          <t>.Boxes.GuildFights.Fights</t>
         </is>
       </c>
       <c r="G334" t="inlineStr"/>
       <c r="H334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr"/>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Building</t>
+          <t>.Boxes.PvPArena.Type</t>
         </is>
       </c>
       <c r="G335" t="inlineStr"/>
       <c r="H335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr"/>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Choose your preferred language from the drop-down list</t>
+          <t>Idle Game Info</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Choose your preferred language from the drop-down list</t>
+          <t>Idle Game Info</t>
         </is>
       </c>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>.Settings.ChangeLanguage.Desc</t>
+          <t>.Boxes.idleGame.Title</t>
         </is>
       </c>
       <c r="G336" t="inlineStr"/>
       <c r="H336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr"/>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Display Event Assistants</t>
+          <t>Please open the Market console first (T)</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Display Event Assistants</t>
+          <t>Please open the Market console first (T)</t>
         </is>
       </c>
       <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>.Settings.ShowEventChest.Title</t>
+          <t>.Menu.MarketOffers.Warning</t>
         </is>
       </c>
       <c r="G337" t="inlineStr"/>
       <c r="H337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr"/>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Auctions</t>
+          <t>Show only Favourites</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Auctions</t>
+          <t>Show only Favourites</t>
         </is>
       </c>
       <c r="D338" t="inlineStr"/>
       <c r="E338" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>.Settings.Entry.Auctions</t>
+          <t>.Boxes.Kits.ShowFavourites</t>
         </is>
       </c>
       <c r="G338" t="inlineStr"/>
       <c r="H338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr"/>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Meds</t>
+          <t>Size</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Meds</t>
+          <t>Size</t>
         </is>
       </c>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Meds</t>
+          <t>.Boxes.Productions.Headings.size</t>
         </is>
       </c>
       <c r="G339" t="inlineStr"/>
       <c r="H339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr"/>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Opacity</t>
+          <t>Guild Member Overview</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Opacity</t>
+          <t>Guild Member Overview</t>
         </is>
       </c>
       <c r="D340" t="inlineStr"/>
       <c r="E340" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>.Boxes.CityBuilder.Opacity</t>
+          <t>.Boxes.GuildMemberStat.Title</t>
         </is>
       </c>
       <c r="G340" t="inlineStr"/>
       <c r="H340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr"/>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Auctions</t>
+          <t>Production Overview</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Auctions</t>
+          <t>Production Overview</t>
         </is>
       </c>
       <c r="D341" t="inlineStr"/>
       <c r="E341" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>.Settings.Auctions.Title</t>
+          <t>.Menu.Productions.Title</t>
         </is>
       </c>
       <c r="G341" t="inlineStr"/>
       <c r="H341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr"/>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Auto</t>
+          <t>Submit Data</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Auto</t>
+          <t>Submit Data</t>
         </is>
       </c>
       <c r="D342" t="inlineStr"/>
       <c r="E342" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Auto</t>
+          <t>.Boxes.CityMap.TitleSend</t>
         </is>
       </c>
       <c r="G342" t="inlineStr"/>
       <c r="H342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr"/>
       <c r="B343" t="inlineStr">
         <is>
-          <t>When no bid was placed for a minute, the module starts again from the first row.</t>
+          <t>Transition between titles</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>When no bid was placed for a minute, the module starts again from the first row.</t>
+          <t>Transition between titles</t>
         </is>
       </c>
       <c r="D343" t="inlineStr"/>
       <c r="E343" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help4</t>
+          <t>.Boxes.BetterMusic.Transition</t>
         </is>
       </c>
       <c r="G343" t="inlineStr"/>
       <c r="H343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr"/>
       <c r="B344" t="inlineStr">
         <is>
-          <t xml:space="preserve">Coming Soon…  </t>
+          <t>Expires</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t xml:space="preserve">Coming Soon…  </t>
+          <t>Expires</t>
         </is>
       </c>
       <c r="D344" t="inlineStr"/>
       <c r="E344" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.ComingSoon</t>
+          <t>.Boxes.Alerts.Form.Expires</t>
         </is>
       </c>
       <c r="G344" t="inlineStr"/>
       <c r="H344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr"/>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Decorations</t>
+          <t>in</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Decorations</t>
+          <t>in</t>
         </is>
       </c>
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.decoration</t>
+          <t>.Boxes.GuildFights.Count</t>
         </is>
       </c>
       <c r="G345" t="inlineStr"/>
       <c r="H345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr"/>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>Percentage</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>Percentage</t>
         </is>
       </c>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildMembers</t>
+          <t>.Boxes.Units.Proportionally</t>
         </is>
       </c>
       <c r="G346" t="inlineStr"/>
       <c r="H346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr"/>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Group by Ages</t>
+          <t>max. level</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Group by Ages</t>
+          <t>max. level</t>
         </is>
       </c>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleGroupBy</t>
+          <t>.Boxes.GuildMemberStat.MaxLevel</t>
         </is>
       </c>
       <c r="G347" t="inlineStr"/>
       <c r="H347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr"/>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Daily Prod.</t>
+          <t>Displays when your friends, guild members or neighbours last motivated, polished, attacked, plundered, etc your buildings</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Daily Prod.</t>
+          <t>Displays when your friends, guild members or neighbours last motivated, polished, attacked, plundered, etc your buildings</t>
         </is>
       </c>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.ModeDaily</t>
+          <t>.Menu.Moppelhelper.Desc</t>
         </is>
       </c>
       <c r="G348" t="inlineStr"/>
       <c r="H348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr"/>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="D349" t="inlineStr"/>
       <c r="E349" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.PlayerName</t>
+          <t>.Boxes.Productions.Headings.goods</t>
         </is>
       </c>
       <c r="G349" t="inlineStr"/>
       <c r="H349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr"/>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Expired Limited Buildings:</t>
+          <t>Guild vs Guild</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Expired Limited Buildings:</t>
+          <t>Guild vs Guild</t>
         </is>
       </c>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>.InactiveBuildingsAlert.title</t>
+          <t>.Boxes.BetterMusic.GvG</t>
         </is>
       </c>
       <c r="G350" t="inlineStr"/>
       <c r="H350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr"/>
       <c r="B351" t="inlineStr">
         <is>
           <t>Collected Progress</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t>Collected Progress</t>
         </is>
       </c>
       <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
           <t>.Boxes.MergerGame.ProgressCollected</t>
         </is>
       </c>
       <c r="G351" t="inlineStr"/>
       <c r="H351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr"/>
       <c r="B352" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sector Resource Costs </t>
+          <t>Rating value of 1% bonus for attacking army (in FP)</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sector Resource Costs </t>
+          <t>Rating value of 1% bonus for attacking army (in FP)</t>
         </is>
       </c>
       <c r="D352" t="inlineStr"/>
       <c r="E352" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.Title</t>
+          <t>.Boxes.GreatBuildings.AttackValue</t>
         </is>
       </c>
       <c r="G352" t="inlineStr"/>
       <c r="H352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr"/>
       <c r="B353" t="inlineStr">
         <is>
-          <t>PvP Arena Rewards</t>
+          <t>Fair</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>PvP Arena Rewards</t>
+          <t>Fair</t>
         </is>
       </c>
       <c r="D353" t="inlineStr"/>
       <c r="E353" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.pvp_arena</t>
+          <t>.Boxes.Market.TradeFair</t>
         </is>
       </c>
       <c r="G353" t="inlineStr"/>
       <c r="H353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr"/>
       <c r="B354" t="inlineStr">
         <is>
-          <t xml:space="preserve"> - Last snapshot: __time__ ago</t>
+          <t>This building is in your inventory</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t xml:space="preserve"> - Last snapshot: __time__ ago</t>
+          <t>This building is in your inventory</t>
         </is>
       </c>
       <c r="D354" t="inlineStr"/>
       <c r="E354" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.LastSnapshot</t>
+          <t>.Boxes.ProductionsRating.InventoryTooltip</t>
         </is>
       </c>
       <c r="G354" t="inlineStr"/>
       <c r="H354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr"/>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Incidents</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Incidents</t>
         </is>
       </c>
       <c r="D355" t="inlineStr"/>
       <c r="E355" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Goods</t>
+          <t>.Menu.HiddenRewards.Title</t>
         </is>
       </c>
       <c r="G355" t="inlineStr"/>
       <c r="H355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr"/>
       <c r="B356" t="inlineStr">
         <is>
-          <t>This module will automatically calculate an auction bid and copy it to the clipboard.</t>
+          <t>You have reached the end of this era</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>This module will automatically calculate an auction bid and copy it to the clipboard.</t>
+          <t>You have reached the end of this era</t>
         </is>
       </c>
       <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>.Settings.Auctions.Desc</t>
+          <t>.Boxes.Technologies.NoTechs</t>
         </is>
       </c>
       <c r="G356" t="inlineStr"/>
       <c r="H356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr"/>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Displays a Trade filtering tool when the Market console is opened.</t>
+          <t>Lists the FP costs for buying the required goods (applies only to GBs you have not yet built)</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Displays a Trade filtering tool when the Market console is opened.</t>
+          <t>Lists the FP costs for buying the required goods (applies only to GBs you have not yet built)</t>
         </is>
       </c>
       <c r="D357" t="inlineStr"/>
       <c r="E357" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>.Settings.ShowMarketFilter.Desc</t>
+          <t>.Boxes.GreatBuildings.TTGoodCostsColumn</t>
         </is>
       </c>
       <c r="G357" t="inlineStr"/>
       <c r="H357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr"/>
       <c r="B358" t="inlineStr">
         <is>
-          <t>GBG Player Pop Up</t>
+          <t>Defense boost att. army</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>GBG Player Pop Up</t>
+          <t>Defense boost att. army</t>
         </is>
       </c>
       <c r="D358" t="inlineStr"/>
       <c r="E358" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGPlayerInfo.Title</t>
+          <t>.Boxes.Productions.def_boost_attacker</t>
         </is>
       </c>
       <c r="G358" t="inlineStr"/>
       <c r="H358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr"/>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Inventory</t>
+          <t>.Boxes.BlueGalaxy.Done</t>
         </is>
       </c>
       <c r="G359" t="inlineStr"/>
       <c r="H359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr"/>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Side View</t>
+          <t>Size-list in Reconstruction Mode</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Side View</t>
+          <t>Size-list in Reconstruction Mode</t>
         </is>
       </c>
       <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.CavalierPerspecitve</t>
+          <t>.Settings.Entry.ShowReconstructionList</t>
         </is>
       </c>
       <c r="G360" t="inlineStr"/>
       <c r="H360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr"/>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Area of all connected buildings that need roads divided by area of all roads multiplied by 100</t>
+          <t>General Settings</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Area of all connected buildings that need roads divided by area of all roads multiplied by 100</t>
+          <t>General Settings</t>
         </is>
       </c>
       <c r="D361" t="inlineStr"/>
       <c r="E361" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.CityGridScoreText</t>
+          <t>.Boxes.BetterMusic.GeneralSettings</t>
         </is>
       </c>
       <c r="G361" t="inlineStr"/>
       <c r="H361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr"/>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Unknown</t>
+          <t>Add Building</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Unknown</t>
+          <t>Add Building</t>
         </is>
       </c>
       <c r="D362" t="inlineStr"/>
       <c r="E362" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.DateNA</t>
+          <t>.Boxes.ProductionsRating.AddBuilding</t>
         </is>
       </c>
       <c r="G362" t="inlineStr"/>
       <c r="H362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr"/>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Buildings Efficiency Rating</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Buildings Efficiency Rating</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="D363" t="inlineStr"/>
       <c r="E363" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Title</t>
+          <t>.Boxes.GvGMap.Guild.Costs</t>
         </is>
       </c>
       <c r="G363" t="inlineStr"/>
       <c r="H363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr"/>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Unknown Guild</t>
+          <t>https://docs.foe-helper.com/english/module/negotiation</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Unknown Guild</t>
+          <t>https://docs.foe-helper.com/english/module/negotiation</t>
         </is>
       </c>
       <c r="D364" t="inlineStr"/>
       <c r="E364" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.UnknownGuild</t>
+          <t>.Boxes.Negotiation.HelpLink</t>
         </is>
       </c>
       <c r="G364" t="inlineStr"/>
       <c r="H364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr"/>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Forge-Bowl-Event</t>
+          <t>Which buttons do you want in the menu?&lt;br&gt;Green: show button. Red: don't show button.</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Forge-Bowl-Event</t>
+          <t>Which buttons do you want in the menu?&lt;br&gt;Green: show button. Red: don't show button.</t>
         </is>
       </c>
       <c r="D365" t="inlineStr"/>
       <c r="E365" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.forge_bowl_event</t>
+          <t>.Settings.MenuContent.Desc</t>
         </is>
       </c>
       <c r="G365" t="inlineStr"/>
       <c r="H365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr"/>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Lists the FP costs for buying the required goods (applies only to GBs you have not yet built)</t>
+          <t>Title Settings</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Lists the FP costs for buying the required goods (applies only to GBs you have not yet built)</t>
+          <t>Title Settings</t>
         </is>
       </c>
       <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTGoodCostsColumn</t>
+          <t>.Boxes.BetterMusic.TitleSettings</t>
         </is>
       </c>
       <c r="G366" t="inlineStr"/>
       <c r="H366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr"/>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Arc: FP Rewards/day from other players</t>
+          <t>top middle</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Arc: FP Rewards/day from other players</t>
+          <t>top middle</t>
         </is>
       </c>
       <c r="D367" t="inlineStr"/>
       <c r="E367" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.RewardPerDay</t>
+          <t>.Menu.Notification.Position.top-center</t>
         </is>
       </c>
       <c r="G367" t="inlineStr"/>
       <c r="H367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr"/>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Guild Power</t>
+          <t>Challenge will overflow!</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Guild Power</t>
+          <t>Challenge will overflow!</t>
         </is>
       </c>
       <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.clan_power_production</t>
+          <t>.Boxes.MergerGame.WorldChallengeOverflowWarning</t>
         </is>
       </c>
       <c r="G368" t="inlineStr"/>
       <c r="H368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr"/>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Building Recommendation</t>
+          <t>Displays a Trade filtering tool when the Market console is opened.</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Building Recommendation</t>
+          <t>Displays a Trade filtering tool when the Market console is opened.</t>
         </is>
       </c>
       <c r="D369" t="inlineStr"/>
       <c r="E369" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.title</t>
+          <t>.Settings.ShowMarketFilter.Desc</t>
         </is>
       </c>
       <c r="G369" t="inlineStr"/>
       <c r="H369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr"/>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Transition between titles</t>
+          <t>Guild Power</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Transition between titles</t>
+          <t>Guild Power</t>
         </is>
       </c>
       <c r="D370" t="inlineStr"/>
       <c r="E370" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Transition</t>
+          <t>.Boxes.GuildMemberStat.GuildPower</t>
         </is>
       </c>
       <c r="G370" t="inlineStr"/>
       <c r="H370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr"/>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Expires</t>
+          <t>Same</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Expires</t>
+          <t>Same</t>
         </is>
       </c>
       <c r="D371" t="inlineStr"/>
       <c r="E371" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Expires</t>
+          <t>.Boxes.Market.TradeForEqual</t>
         </is>
       </c>
       <c r="G371" t="inlineStr"/>
       <c r="H371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr"/>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Inventory</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Inventory</t>
         </is>
       </c>
       <c r="D372" t="inlineStr"/>
       <c r="E372" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>.Boxes.General.Save</t>
+          <t>.Boxes.ProductionsRating.ShowInventoryBuildings</t>
         </is>
       </c>
       <c r="G372" t="inlineStr"/>
       <c r="H372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr"/>
       <c r="B373" t="inlineStr">
         <is>
-          <t>View and calculate Tech Tree research costs</t>
+          <t>Delete Alert</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>View and calculate Tech Tree research costs</t>
+          <t>Delete Alert</t>
         </is>
       </c>
       <c r="D373" t="inlineStr"/>
       <c r="E373" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>.Menu.Technologies.Desc</t>
+          <t>.Boxes.GuildFights.DeleteAlert</t>
         </is>
       </c>
       <c r="G373" t="inlineStr"/>
       <c r="H373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr"/>
       <c r="B374" t="inlineStr">
         <is>
-          <t>PvP-Arena-Protocol</t>
+          <t>Traits</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>PvP-Arena-Protocol</t>
+          <t>Traits</t>
         </is>
       </c>
       <c r="D374" t="inlineStr"/>
       <c r="E374" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>.Settings.ShowPvPArena.Title</t>
+          <t>.Boxes.Tooltip.Building.traits</t>
         </is>
       </c>
       <c r="G374" t="inlineStr"/>
       <c r="H374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr"/>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Wrong goods selected, please finish manually</t>
+          <t>GvG Map</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Wrong goods selected, please finish manually</t>
+          <t>GvG Map</t>
         </is>
       </c>
       <c r="D375" t="inlineStr"/>
       <c r="E375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.WrongGoods</t>
+          <t>.Boxes.GvGMap.Title</t>
         </is>
       </c>
       <c r="G375" t="inlineStr"/>
       <c r="H375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr"/>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Place</t>
+          <t xml:space="preserve">Stock + Invested + Profit = </t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Place</t>
+          <t xml:space="preserve">Stock + Invested + Profit = </t>
         </is>
       </c>
       <c r="D376" t="inlineStr"/>
       <c r="E376" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Place</t>
+          <t>.Boxes.Investment.TotalFP</t>
         </is>
       </c>
       <c r="G376" t="inlineStr"/>
       <c r="H376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr"/>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Rewards on the Board</t>
+          <t>World:</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Rewards on the Board</t>
+          <t>World:</t>
         </is>
       </c>
       <c r="D377" t="inlineStr"/>
       <c r="E377" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>.Boxes.EventPresents.Title</t>
+          <t>.Settings.Version.World</t>
         </is>
       </c>
       <c r="G377" t="inlineStr"/>
       <c r="H377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr"/>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Background Music</t>
+          <t>Defender defeated</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Background Music</t>
+          <t>Defender defeated</t>
         </is>
       </c>
       <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>.Menu.Music.Title</t>
+          <t>.Boxes.GvGMap.Log.defender_defeated</t>
         </is>
       </c>
       <c r="G378" t="inlineStr"/>
       <c r="H378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr"/>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Guild vs Guild</t>
+          <t>As Box</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Guild vs Guild</t>
+          <t>As Box</t>
         </is>
       </c>
       <c r="D379" t="inlineStr"/>
       <c r="E379" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.GvG</t>
+          <t>.Menu.Box</t>
         </is>
       </c>
       <c r="G379" t="inlineStr"/>
       <c r="H379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr"/>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Rate the Extension</t>
+          <t>top left</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Rate the Extension</t>
+          <t>top left</t>
         </is>
       </c>
       <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>.Settings.About.RatingTitle</t>
+          <t>.Menu.Notification.Position.top-left</t>
         </is>
       </c>
       <c r="G380" t="inlineStr"/>
       <c r="H380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr"/>
       <c r="B381" t="inlineStr">
         <is>
-          <t>calculate only safe profit/loss</t>
+          <t>Settlement Playthroughs</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>calculate only safe profit/loss</t>
+          <t>Settlement Playthroughs</t>
         </is>
       </c>
       <c r="D381" t="inlineStr"/>
       <c r="E381" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.SettingsUnsafeCalc</t>
+          <t>.Boxes.PlayerProfile.Settlements</t>
         </is>
       </c>
       <c r="G381" t="inlineStr"/>
       <c r="H381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr"/>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Notes</t>
+          <t>Strategy Checklist</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>Notes</t>
+          <t>Strategy Checklist</t>
         </is>
       </c>
       <c r="D382" t="inlineStr"/>
       <c r="E382" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>.Menu.Notice.Title</t>
+          <t>.Boxes.idleGame.Strategy</t>
         </is>
       </c>
       <c r="G382" t="inlineStr"/>
       <c r="H382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr"/>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Displays a window when opening the map, stating the scouting times of the currently available provinces and the current scouting progress</t>
+          <t>No BG attempts remain!</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Displays a window when opening the map, stating the scouting times of the currently available provinces and the current scouting progress</t>
+          <t>No BG attempts remain!</t>
         </is>
       </c>
       <c r="D383" t="inlineStr"/>
       <c r="E383" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>.Settings.ShowScoutingTimes.Desc</t>
+          <t>.Boxes.BlueGalaxy.NoChargesLeft</t>
         </is>
       </c>
       <c r="G383" t="inlineStr"/>
       <c r="H383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr"/>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Scouting Info</t>
+          <t>Total of all goods</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Scouting Info</t>
+          <t>Total of all goods</t>
         </is>
       </c>
       <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>.Boxes.scoutingTimes.Title</t>
+          <t>.Boxes.GuildMemberStat.TotalGuildGoods</t>
         </is>
       </c>
       <c r="G384" t="inlineStr"/>
       <c r="H384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr"/>
       <c r="B385" t="inlineStr">
         <is>
-          <t xml:space="preserve">Target Progress for Workers used: </t>
+          <t>Daily castle points</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t xml:space="preserve">Target Progress for Workers used: </t>
+          <t>Daily castle points</t>
         </is>
       </c>
       <c r="D385" t="inlineStr"/>
       <c r="E385" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.EfficiencyTargetProgress.soccer</t>
+          <t>.Boxes.Castle.DailyCastlePoints</t>
         </is>
       </c>
       <c r="G385" t="inlineStr"/>
       <c r="H385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr"/>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Late Middle Age</t>
+          <t>Goods from Venus are not included. Please visit your Venus Outpost and open the box again</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Late Middle Age</t>
+          <t>Goods from Venus are not included. Please visit your Venus Outpost and open the box again</t>
         </is>
       </c>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>.Eras.6</t>
+          <t>.Boxes.Productions.NoVenusDataWarning</t>
         </is>
       </c>
       <c r="G386" t="inlineStr"/>
       <c r="H386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr"/>
       <c r="B387" t="inlineStr">
         <is>
-          <t>This module only works with "Upload to foe-helper.com" switched on.&lt;br&gt;Please activate this option to use the notes.</t>
+          <t>Partners</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>This module only works with "Upload to foe-helper.com" switched on.&lt;br&gt;Please activate this option to use the notes.</t>
+          <t>Partners</t>
         </is>
       </c>
       <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.GlobalSendRequired</t>
+          <t>.Boxes.Market.TradePartner</t>
         </is>
       </c>
       <c r="G387" t="inlineStr"/>
       <c r="H387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr"/>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Comparisons from your city</t>
+          <t>Without an API token for this world (obtainable free of charge from the website) you cannot transfer cities or notes.&lt;br&gt;Click here for instructions:</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Comparisons from your city</t>
+          <t>Without an API token for this world (obtainable free of charge from the website) you cannot transfer cities or notes.&lt;br&gt;Click here for instructions:</t>
         </is>
       </c>
       <c r="D388" t="inlineStr"/>
       <c r="E388" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.TooltipTitle</t>
+          <t>.Boxes.CityMap.MissingApiKeySubmitError</t>
         </is>
       </c>
       <c r="G388" t="inlineStr"/>
       <c r="H388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr"/>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D389" t="inlineStr"/>
       <c r="E389" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Done</t>
+          <t>.Eras.0.short</t>
         </is>
       </c>
       <c r="G389" t="inlineStr"/>
       <c r="H389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr"/>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Blue Galaxy</t>
+          <t>Auto hide all on battle</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Blue Galaxy</t>
+          <t>Auto hide all on battle</t>
         </is>
       </c>
       <c r="D390" t="inlineStr"/>
       <c r="E390" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowBlueGalaxyHelper</t>
+          <t>.Boxes.CloseBox.AutoHideOnBattle</t>
         </is>
       </c>
       <c r="G390" t="inlineStr"/>
       <c r="H390" t="inlineStr"/>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr"/>
       <c r="B391" t="inlineStr">
         <is>
-          <t>General Settings</t>
+          <t>Number of Diplomatic Gifts attempts remaining.</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>General Settings</t>
+          <t>Number of Diplomatic Gifts attempts remaining.</t>
         </is>
       </c>
       <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.GeneralSettings</t>
+          <t>.Boxes.BonusService.diplomatic_gifts</t>
         </is>
       </c>
       <c r="G391" t="inlineStr"/>
       <c r="H391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr"/>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Inactivity</t>
+          <t>Castle System</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Inactivity</t>
+          <t>Castle System</t>
         </is>
       </c>
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Inactivity</t>
+          <t>.Boxes.Castle.Title</t>
         </is>
       </c>
       <c r="G392" t="inlineStr"/>
       <c r="H392" t="inlineStr"/>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr"/>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Error parsing date</t>
+          <t>Auctions</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Error parsing date</t>
+          <t>Auctions</t>
         </is>
       </c>
       <c r="D393" t="inlineStr"/>
       <c r="E393" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.DateParseError</t>
+          <t>.Settings.Entry.Auctions</t>
         </is>
       </c>
       <c r="G393" t="inlineStr"/>
       <c r="H393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr"/>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Sum</t>
+          <t>Error!</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Sum</t>
+          <t>Error!</t>
         </is>
       </c>
       <c r="D394" t="inlineStr"/>
       <c r="E394" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.ModeSum</t>
+          <t>.Boxes.Settings.ApiTokenLengthWrongHeader</t>
         </is>
       </c>
       <c r="G394" t="inlineStr"/>
       <c r="H394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr"/>
       <c r="B395" t="inlineStr">
         <is>
-          <t>legendary</t>
+          <t>Show ascended/limited buildings</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>legendary</t>
+          <t>Show ascended/limited buildings</t>
         </is>
       </c>
       <c r="D395" t="inlineStr"/>
       <c r="E395" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AllyRarity.legendary</t>
+          <t>.Boxes.ProductionsRating.NoLimitedExplanation</t>
         </is>
       </c>
       <c r="G395" t="inlineStr"/>
       <c r="H395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr"/>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Diplomatic Gifts (Space Carrier)</t>
+          <t>Forge-Bowl-Event</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Diplomatic Gifts (Space Carrier)</t>
+          <t>Forge-Bowl-Event</t>
         </is>
       </c>
       <c r="D396" t="inlineStr"/>
       <c r="E396" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.diplomaticGifts</t>
+          <t>.Boxes.FPCollector.forge_bowl_event</t>
         </is>
       </c>
       <c r="G396" t="inlineStr"/>
       <c r="H396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr"/>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Version</t>
+          <t>Save copy format per great building</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Version</t>
+          <t>Save copy format per great building</t>
         </is>
       </c>
       <c r="D397" t="inlineStr"/>
       <c r="E397" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>.Settings.Version.Title</t>
+          <t>.Boxes.OwnpartCalculator.CopyFormatPerGB</t>
         </is>
       </c>
       <c r="G397" t="inlineStr"/>
       <c r="H397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr"/>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Industrial Age</t>
+          <t>Tables</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Industrial Age</t>
+          <t>Tables</t>
         </is>
       </c>
       <c r="D398" t="inlineStr"/>
       <c r="E398" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>.Eras.8</t>
+          <t>.Boxes.DBExport.Tables</t>
         </is>
       </c>
       <c r="G398" t="inlineStr"/>
       <c r="H398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr"/>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Place2</t>
+          <t>Hide</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Place2</t>
+          <t>Hide</t>
         </is>
       </c>
       <c r="D399" t="inlineStr"/>
       <c r="E399" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.P2</t>
+          <t>.Boxes.ProductionsRating.Hide</t>
         </is>
       </c>
       <c r="G399" t="inlineStr"/>
       <c r="H399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr"/>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Title Settings</t>
+          <t>Rank</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Title Settings</t>
+          <t>Rank</t>
         </is>
       </c>
       <c r="D400" t="inlineStr"/>
       <c r="E400" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.TitleSettings</t>
+          <t>.Boxes.GuildMemberStat.Rank</t>
         </is>
       </c>
       <c r="G400" t="inlineStr"/>
       <c r="H400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr"/>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Disadvantage</t>
+          <t>Expired Limited Buildings:</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Disadvantage</t>
+          <t>Expired Limited Buildings:</t>
         </is>
       </c>
       <c r="D401" t="inlineStr"/>
       <c r="E401" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeDisadvantage</t>
+          <t>.InactiveBuildingsAlert.title</t>
         </is>
       </c>
       <c r="G401" t="inlineStr"/>
       <c r="H401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr"/>
       <c r="B402" t="inlineStr">
         <is>
-          <t>CE</t>
+          <t>No entries found yet…</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>CE</t>
+          <t>No entries found yet…</t>
         </is>
       </c>
       <c r="D402" t="inlineStr"/>
       <c r="E402" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>.Eras.12.short</t>
+          <t>.Boxes.FPCollector.NoEntriesFound</t>
         </is>
       </c>
       <c r="G402" t="inlineStr"/>
       <c r="H402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr"/>
       <c r="B403" t="inlineStr">
         <is>
-          <t>I Got it!</t>
+          <t>Guild Treasury - Hourly</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>I Got it!</t>
+          <t>Guild Treasury - Hourly</t>
         </is>
       </c>
       <c r="D403" t="inlineStr"/>
       <c r="E403" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GotIt</t>
+          <t>.Boxes.Stats.SourceTitle.statsTreasureClanH</t>
         </is>
       </c>
       <c r="G403" t="inlineStr"/>
       <c r="H403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr"/>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Quintillion</t>
+          <t>Website Api-Token</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Quintillion</t>
+          <t>Website Api-Token</t>
         </is>
       </c>
       <c r="D404" t="inlineStr"/>
       <c r="E404" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.QT</t>
+          <t>.Settings.Entry.ApiToken</t>
         </is>
       </c>
       <c r="G404" t="inlineStr"/>
       <c r="H404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr"/>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Choose your preferred menu from the drop-down list (game will automatically reload)</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Choose your preferred menu from the drop-down list (game will automatically reload)</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="D405" t="inlineStr"/>
       <c r="E405" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>.Settings.SelectedMenu.Desc</t>
+          <t>.Boxes.Calculator.Settings.Save</t>
         </is>
       </c>
       <c r="G405" t="inlineStr"/>
       <c r="H405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr"/>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Efficiency</t>
+          <t>EMA</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Efficiency</t>
+          <t>EMA</t>
         </is>
       </c>
       <c r="D406" t="inlineStr"/>
       <c r="E406" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>.Boxes.Citymap.Efficiency</t>
+          <t>.Eras.4.short</t>
         </is>
       </c>
       <c r="G406" t="inlineStr"/>
       <c r="H406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr"/>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Treasure</t>
+          <t>St. Patrick's Day Event Task</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Treasure</t>
+          <t>St. Patrick's Day Event Task</t>
         </is>
       </c>
       <c r="D407" t="inlineStr"/>
       <c r="E407" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsTreasurePlayerH</t>
+          <t>.Boxes.FPCollector.st_patricks_event_task_reward</t>
         </is>
       </c>
       <c r="G407" t="inlineStr"/>
       <c r="H407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr"/>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Preview notification</t>
+          <t>Drag</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Preview notification</t>
+          <t>Drag</t>
         </is>
       </c>
       <c r="D408" t="inlineStr"/>
       <c r="E408" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>.Settings.NotificationPosition.ToastTestHeader</t>
+          <t>.Boxes.GvGMap.Action.Drag</t>
         </is>
       </c>
       <c r="G408" t="inlineStr"/>
       <c r="H408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr"/>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Good</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Good</t>
         </is>
       </c>
       <c r="D409" t="inlineStr"/>
       <c r="E409" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Name</t>
+          <t>.Boxes.Treasury.Resource</t>
         </is>
       </c>
       <c r="G409" t="inlineStr"/>
       <c r="H409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr"/>
       <c r="B410" t="inlineStr">
         <is>
-          <t>SAAB</t>
+          <t>You might die playing this card! Consider redrawing or buying health.</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>SAAB</t>
+          <t>You might die playing this card! Consider redrawing or buying health.</t>
         </is>
       </c>
       <c r="D410" t="inlineStr"/>
       <c r="E410" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>.Eras.19.short</t>
+          <t>.Boxes.cardGame.WarningPossibleDeath</t>
         </is>
       </c>
       <c r="G410" t="inlineStr"/>
       <c r="H410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr"/>
       <c r="B411" t="inlineStr">
         <is>
-          <t>Error</t>
+          <t>Expired Alert Summary at Start</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Error</t>
+          <t>Expired Alert Summary at Start</t>
         </is>
       </c>
       <c r="D411" t="inlineStr"/>
       <c r="E411" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>.General.Error</t>
+          <t>.Boxes.Alerts.Preferences.Start.Title</t>
         </is>
       </c>
       <c r="G411" t="inlineStr"/>
       <c r="H411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr"/>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Settlements Overview</t>
+          <t>Lost</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>Settlements Overview</t>
+          <t>Lost</t>
         </is>
       </c>
       <c r="D412" t="inlineStr"/>
       <c r="E412" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>.Menu.OutP.Title</t>
+          <t>.Boxes.UnitsGex.Lost</t>
         </is>
       </c>
       <c r="G412" t="inlineStr"/>
       <c r="H412" t="inlineStr"/>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr"/>
       <c r="B413" t="inlineStr">
         <is>
-          <t>If you want to use the notes or the city planner, activate this item.&lt;br&gt;For a stand-alone extension, simply deactivate it.</t>
+          <t>Create Alert</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>If you want to use the notes or the city planner, activate this item.&lt;br&gt;For a stand-alone extension, simply deactivate it.</t>
+          <t>Create Alert</t>
         </is>
       </c>
       <c r="D413" t="inlineStr"/>
       <c r="E413" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>.Settings.GlobalSend.Desc</t>
+          <t>.Boxes.Alerts.Form.CreateAlert</t>
         </is>
       </c>
       <c r="G413" t="inlineStr"/>
       <c r="H413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr"/>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Shards</t>
+          <t>FoE-Helper: Number of FPs in your bar.</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>Shards</t>
+          <t>FoE-Helper: Number of FPs in your bar.</t>
         </is>
       </c>
       <c r="D414" t="inlineStr"/>
       <c r="E414" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.shards</t>
+          <t>.StrategyPoints.FPInBar</t>
         </is>
       </c>
       <c r="G414" t="inlineStr"/>
       <c r="H414" t="inlineStr"/>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr"/>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Sum Inventory + Offered</t>
+          <t>Place1</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>Sum Inventory + Offered</t>
+          <t>Place1</t>
         </is>
       </c>
       <c r="D415" t="inlineStr"/>
       <c r="E415" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.InventoryOfferSum</t>
+          <t>.Boxes.PowerLeveling.P1</t>
         </is>
       </c>
       <c r="G415" t="inlineStr"/>
       <c r="H415" t="inlineStr"/>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr"/>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Delta</t>
+          <t>Select current and previous ages</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>Delta</t>
+          <t>Select current and previous ages</t>
         </is>
       </c>
       <c r="D416" t="inlineStr"/>
       <c r="E416" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartType.delta</t>
+          <t>.Boxes.Stats.BtnLastErasTitle</t>
         </is>
       </c>
       <c r="G416" t="inlineStr"/>
       <c r="H416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr"/>
       <c r="B417" t="inlineStr">
         <is>
-          <t>GitHub: for more technical bug reports, concrete ideas and helping with development.</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>GitHub: for more technical bug reports, concrete ideas and helping with development.</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="D417" t="inlineStr"/>
       <c r="E417" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>.Settings.Help.Github</t>
+          <t>.Boxes.GuildMemberStat.Level</t>
         </is>
       </c>
       <c r="G417" t="inlineStr"/>
       <c r="H417" t="inlineStr"/>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr"/>
       <c r="B418" t="inlineStr">
         <is>
-          <t>QI Overview</t>
+          <t>Decayed buildings</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>QI Overview</t>
+          <t>Decayed buildings</t>
         </is>
       </c>
       <c r="D418" t="inlineStr"/>
       <c r="E418" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.Title</t>
+          <t>.Boxes.CityMap.ShowDecayedBuildings</t>
         </is>
       </c>
       <c r="G418" t="inlineStr"/>
       <c r="H418" t="inlineStr"/>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr"/>
       <c r="B419" t="inlineStr">
         <is>
-          <t>2000 Quest Mark</t>
+          <t>Stock:</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>2000 Quest Mark</t>
+          <t>Stock:</t>
         </is>
       </c>
       <c r="D419" t="inlineStr"/>
       <c r="E419" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>.Settings.Show2kQuestMark.Title</t>
+          <t>.Boxes.Negotiation.Stock</t>
         </is>
       </c>
       <c r="G419" t="inlineStr"/>
       <c r="H419" t="inlineStr"/>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr"/>
       <c r="B420" t="inlineStr">
         <is>
-          <t>Production</t>
+          <t>To find same friends in different chats</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Production</t>
+          <t>To find same friends in different chats</t>
         </is>
       </c>
       <c r="D420" t="inlineStr"/>
       <c r="E420" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.production</t>
+          <t>.Menu.CompareFriendsThreads.Desc</t>
         </is>
       </c>
       <c r="G420" t="inlineStr"/>
       <c r="H420" t="inlineStr"/>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr"/>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Notify position</t>
+          <t>Are there players missing from the shortlist? Then close this box, click on the other two tabs at the bottom of the Social Bar (Neighbours, Guild Members, Friends) and then re-open this box.</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Notify position</t>
+          <t>Are there players missing from the shortlist? Then close this box, click on the other two tabs at the bottom of the Social Bar (Neighbours, Guild Members, Friends) and then re-open this box.</t>
         </is>
       </c>
       <c r="D421" t="inlineStr"/>
       <c r="E421" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>.Settings.NotificationsPosition.Title</t>
+          <t>.Boxes.Notice.ModalMissingPlayers</t>
         </is>
       </c>
       <c r="G421" t="inlineStr"/>
       <c r="H421" t="inlineStr"/>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr"/>
       <c r="B422" t="inlineStr">
         <is>
-          <t>No BG attempts remain!</t>
+          <t>Music Control</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>No BG attempts remain!</t>
+          <t>Music Control</t>
         </is>
       </c>
       <c r="D422" t="inlineStr"/>
       <c r="E422" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.NoChargesLeft</t>
+          <t>.Menu.MusicControl.Title</t>
         </is>
       </c>
       <c r="G422" t="inlineStr"/>
       <c r="H422" t="inlineStr"/>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr"/>
       <c r="B423" t="inlineStr">
         <is>
-          <t>FP Investments</t>
+          <t>% Attack</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>FP Investments</t>
+          <t>% Attack</t>
         </is>
       </c>
       <c r="D423" t="inlineStr"/>
       <c r="E423" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>.Menu.Investment.Title</t>
+          <t>.Boxes.GreatBuildings.Attack</t>
         </is>
       </c>
       <c r="G423" t="inlineStr"/>
       <c r="H423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr"/>
       <c r="B424" t="inlineStr">
         <is>
-          <t>Menu Length</t>
+          <t>&lt;span style='color:#29b206'&gt;Remaining&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>Menu Length</t>
+          <t>&lt;span style='color:#29b206'&gt;Remaining&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
         </is>
       </c>
       <c r="D424" t="inlineStr"/>
       <c r="E424" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>.Settings.Entry.MenuLength</t>
+          <t>.Boxes.Campagne.DescStillMissing</t>
         </is>
       </c>
       <c r="G424" t="inlineStr"/>
       <c r="H424" t="inlineStr"/>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr"/>
       <c r="B425" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/incidents</t>
+          <t>Disabled: Visit a Map Sector first (M)!</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/incidents</t>
+          <t>Disabled: Visit a Map Sector first (M)!</t>
         </is>
       </c>
       <c r="D425" t="inlineStr"/>
       <c r="E425" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.HelpLink</t>
+          <t>.Menu.Campagne.Warning</t>
         </is>
       </c>
       <c r="G425" t="inlineStr"/>
       <c r="H425" t="inlineStr"/>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr"/>
       <c r="B426" t="inlineStr">
         <is>
-          <t>show progress filter</t>
+          <t xml:space="preserve">Search Building… </t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>show progress filter</t>
+          <t xml:space="preserve">Search Building… </t>
         </is>
       </c>
       <c r="D426" t="inlineStr"/>
       <c r="E426" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowProgressFilter</t>
+          <t>.Boxes.Productions.SearchInput</t>
         </is>
       </c>
       <c r="G426" t="inlineStr"/>
       <c r="H426" t="inlineStr"/>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr"/>
       <c r="B427" t="inlineStr">
         <is>
-          <t>The next __count__ Traz units will finish in &lt;span class="alca-countdown"&gt;&lt;/span&gt; at __harvest__ hr</t>
+          <t>Others FP</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>The next __count__ Traz units will finish in &lt;span class="alca-countdown"&gt;&lt;/span&gt; at __harvest__ hr</t>
+          <t>Others FP</t>
         </is>
       </c>
       <c r="D427" t="inlineStr"/>
       <c r="E427" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>.Boxes.Units.NextUnitsIn</t>
+          <t>.Boxes.OwnpartCalculator.PatronPart</t>
         </is>
       </c>
       <c r="G427" t="inlineStr"/>
       <c r="H427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr"/>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Boosts &amp; Production</t>
+          <t>For guild events you have to visit the GBG map first</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>Boosts &amp; Production</t>
+          <t>For guild events you have to visit the GBG map first</t>
         </is>
       </c>
       <c r="D428" t="inlineStr"/>
       <c r="E428" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.Boosts</t>
+          <t>.Boxes.Discord.VisitGGMapBefore</t>
         </is>
       </c>
       <c r="G428" t="inlineStr"/>
       <c r="H428" t="inlineStr"/>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr"/>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Number of Diplomatic Gifts attempts remaining.</t>
+          <t>Help</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>Number of Diplomatic Gifts attempts remaining.</t>
+          <t>Help</t>
         </is>
       </c>
       <c r="D429" t="inlineStr"/>
       <c r="E429" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.diplomatic_gifts</t>
+          <t>.Boxes.ProductionsRating.ExplainerHead</t>
         </is>
       </c>
       <c r="G429" t="inlineStr"/>
       <c r="H429" t="inlineStr"/>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr"/>
       <c r="B430" t="inlineStr">
         <is>
-          <t>Tables</t>
+          <t>at</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>Tables</t>
+          <t>at</t>
         </is>
       </c>
       <c r="D430" t="inlineStr"/>
       <c r="E430" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Tables</t>
+          <t>.Boxes.GuildFights.Time</t>
         </is>
       </c>
       <c r="G430" t="inlineStr"/>
       <c r="H430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr"/>
       <c r="B431" t="inlineStr">
         <is>
-          <t>Friends</t>
+          <t>Open Import/Export Tool</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>Friends</t>
+          <t>Open Import/Export Tool</t>
         </is>
       </c>
       <c r="D431" t="inlineStr"/>
       <c r="E431" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.SelectPlayerGroupFriend</t>
+          <t>.Settings.ExportSettings.OpenImportExportTool</t>
         </is>
       </c>
       <c r="G431" t="inlineStr"/>
       <c r="H431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr"/>
       <c r="B432" t="inlineStr">
         <is>
-          <t>Music Control</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>Music Control</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="D432" t="inlineStr"/>
       <c r="E432" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>.Menu.MusicControl.Title</t>
+          <t>.Boxes.Discord.DeleteEntry</t>
         </is>
       </c>
       <c r="G432" t="inlineStr"/>
       <c r="H432" t="inlineStr"/>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr"/>
       <c r="B433" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>There are several ways to get support:</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>There are several ways to get support:</t>
         </is>
       </c>
       <c r="D433" t="inlineStr"/>
       <c r="E433" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>.Eras.2.short</t>
+          <t>.Settings.Help.Desc</t>
         </is>
       </c>
       <c r="G433" t="inlineStr"/>
       <c r="H433" t="inlineStr"/>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr"/>
       <c r="B434" t="inlineStr">
         <is>
-          <t>The investment list is older than 30 minutes. Please update your investment list in the Town Hall.</t>
+          <t>Province</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>The investment list is older than 30 minutes. Please update your investment list in the Town Hall.</t>
+          <t>Province</t>
         </is>
       </c>
       <c r="D434" t="inlineStr"/>
       <c r="E434" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.UpdateRequired</t>
+          <t>.Boxes.GuildFights.Province</t>
         </is>
       </c>
       <c r="G434" t="inlineStr"/>
       <c r="H434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr"/>
       <c r="B435" t="inlineStr">
         <is>
-          <t>The FoE Helper is a free browser extension for Forge of Empires developed for players by players. The tool is not affiliated with InnoGames.</t>
+          <t>Space Age Mars</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>The FoE Helper is a free browser extension for Forge of Empires developed for players by players. The tool is not affiliated with InnoGames.</t>
+          <t>Space Age Mars</t>
         </is>
       </c>
       <c r="D435" t="inlineStr"/>
       <c r="E435" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>.Settings.About.Desc</t>
+          <t>.Eras.18</t>
         </is>
       </c>
       <c r="G435" t="inlineStr"/>
       <c r="H435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr"/>
       <c r="B436" t="inlineStr">
         <is>
-          <t xml:space="preserve">Number of Streets: </t>
+          <t>Chance</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t xml:space="preserve">Number of Streets: </t>
+          <t>Chance</t>
         </is>
       </c>
       <c r="D436" t="inlineStr"/>
       <c r="E436" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.StreetsAmount</t>
+          <t>.Boxes.GBGBuildings.totalChance</t>
         </is>
       </c>
       <c r="G436" t="inlineStr"/>
       <c r="H436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr"/>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Enable Event helpers</t>
+          <t>Number of Spoils of War attempts remaining.</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Enable Event helpers</t>
+          <t>Number of Spoils of War attempts remaining.</t>
         </is>
       </c>
       <c r="D437" t="inlineStr"/>
       <c r="E437" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>.Settings.EventHelper.All</t>
+          <t>.Boxes.BonusService.spoils_of_war</t>
         </is>
       </c>
       <c r="G437" t="inlineStr"/>
       <c r="H437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr"/>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Open Import/Export Tool</t>
+          <t>buildings total</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Open Import/Export Tool</t>
+          <t>buildings total</t>
         </is>
       </c>
       <c r="D438" t="inlineStr"/>
       <c r="E438" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>.Settings.ExportSettings.OpenImportExportTool</t>
+          <t>.Boxes.CityMap.BuildingsAmount</t>
         </is>
       </c>
       <c r="G438" t="inlineStr"/>
       <c r="H438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr"/>
       <c r="B439" t="inlineStr">
         <is>
-          <t>FoE-Helper: There are badges remaining on the field!</t>
+          <t>Export presets</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>FoE-Helper: There are badges remaining on the field!</t>
+          <t>Export presets</t>
         </is>
       </c>
       <c r="D439" t="inlineStr"/>
       <c r="E439" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeysLeft.soccer</t>
+          <t>.Boxes.ProductionsRating.PresetExport</t>
         </is>
       </c>
       <c r="G439" t="inlineStr"/>
       <c r="H439" t="inlineStr"/>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr"/>
       <c r="B440" t="inlineStr">
         <is>
-          <t>QI Map</t>
+          <t>effectively - including x4 chance</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>QI Map</t>
+          <t>effectively - including x4 chance</t>
         </is>
       </c>
       <c r="D440" t="inlineStr"/>
       <c r="E440" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>.Menu.QIMap.Title</t>
+          <t>.Boxes.Outpost.including4x</t>
         </is>
       </c>
       <c r="G440" t="inlineStr"/>
       <c r="H440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr"/>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Profit</t>
+          <t>Create</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Profit</t>
+          <t>Create</t>
         </is>
       </c>
       <c r="D441" t="inlineStr"/>
       <c r="E441" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Profit</t>
+          <t>.Boxes.Alerts.Form.Create</t>
         </is>
       </c>
       <c r="G441" t="inlineStr"/>
       <c r="H441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr"/>
       <c r="B442" t="inlineStr">
         <is>
-          <t>How many FPs remaining to level up</t>
+          <t>Streets</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>How many FPs remaining to level up</t>
+          <t>Streets</t>
         </is>
       </c>
       <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.RestFPDesc</t>
+          <t>.Boxes.Productions.Headings.street</t>
         </is>
       </c>
       <c r="G442" t="inlineStr"/>
       <c r="H442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr"/>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Player Profile</t>
+          <t>Hide reset-blocker when box minimized</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Player Profile</t>
+          <t>Hide reset-blocker when box minimized</t>
         </is>
       </c>
       <c r="D443" t="inlineStr"/>
       <c r="E443" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>.Menu.PlayerProfile.Title</t>
+          <t>.Boxes.MergerGame.hideOverlay</t>
         </is>
       </c>
       <c r="G443" t="inlineStr"/>
       <c r="H443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr"/>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Soccer balls used</t>
+          <t>Open the GE overview to update the data.</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Soccer balls used</t>
+          <t>Open the GE overview to update the data.</t>
         </is>
       </c>
       <c r="D444" t="inlineStr"/>
       <c r="E444" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Energy.soccer</t>
+          <t>.Boxes.Castle.VisitGexWarning</t>
         </is>
       </c>
       <c r="G444" t="inlineStr"/>
       <c r="H444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr"/>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Collected __count__ new player Events</t>
+          <t>Auction</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>Collected __count__ new player Events</t>
+          <t>Auction</t>
         </is>
       </c>
       <c r="D445" t="inlineStr"/>
       <c r="E445" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.PlayerFoundCount</t>
+          <t>.Boxes.Alerts.Form.Antiques.Auction</t>
         </is>
       </c>
       <c r="G445" t="inlineStr"/>
       <c r="H445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr"/>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Expired Alert Summary at Start</t>
+          <t>Group</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Expired Alert Summary at Start</t>
+          <t>Group</t>
         </is>
       </c>
       <c r="D446" t="inlineStr"/>
       <c r="E446" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Start.Title</t>
+          <t>.Boxes.Notice.NewGroup</t>
         </is>
       </c>
       <c r="G446" t="inlineStr"/>
       <c r="H446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr"/>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Create Alert</t>
+          <t>Automation</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>Create Alert</t>
+          <t>Automation</t>
         </is>
       </c>
       <c r="D447" t="inlineStr"/>
       <c r="E447" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.CreateAlert</t>
+          <t>.Boxes.CloseBox.Automation</t>
         </is>
       </c>
       <c r="G447" t="inlineStr"/>
       <c r="H447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr"/>
       <c r="B448" t="inlineStr">
         <is>
-          <t>Guild Member Overview</t>
+          <t>Main City</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>Guild Member Overview</t>
+          <t>Main City</t>
         </is>
       </c>
       <c r="D448" t="inlineStr"/>
       <c r="E448" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>.Menu.GuildMemberStat.Title</t>
+          <t>.Boxes.BetterMusic.Main</t>
         </is>
       </c>
       <c r="G448" t="inlineStr"/>
       <c r="H448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr"/>
       <c r="B449" t="inlineStr">
         <is>
-          <t>No Age</t>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Loss = __costs__ &lt;small&gt;(Cost)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>No Age</t>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Loss = __costs__ &lt;small&gt;(Cost)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
         </is>
       </c>
       <c r="D449" t="inlineStr"/>
       <c r="E449" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnNoEra</t>
+          <t>.Boxes.Calculator.TTLoss</t>
         </is>
       </c>
       <c r="G449" t="inlineStr"/>
       <c r="H449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr"/>
       <c r="B450" t="inlineStr">
         <is>
-          <t>Slot unlocked</t>
+          <t>GBG Player list</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>Slot unlocked</t>
+          <t>GBG Player list</t>
         </is>
       </c>
       <c r="D450" t="inlineStr"/>
       <c r="E450" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.sector_slot_unlocked</t>
+          <t>.Settings.Entry.ShowGBGPlayerInfo</t>
         </is>
       </c>
       <c r="G450" t="inlineStr"/>
       <c r="H450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr"/>
       <c r="B451" t="inlineStr">
         <is>
-          <t>No spot available</t>
+          <t xml:space="preserve">Total Squares: </t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>No spot available</t>
+          <t xml:space="preserve">Total Squares: </t>
         </is>
       </c>
       <c r="D451" t="inlineStr"/>
       <c r="E451" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.NoPlaceAvailable</t>
+          <t>.Boxes.CityMap.WholeArea</t>
         </is>
       </c>
       <c r="G451" t="inlineStr"/>
       <c r="H451" t="inlineStr"/>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr"/>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Drag &amp; Drop the resource icons above to rearrange the average display yourself to determine a new sequence from the first attempt.</t>
+          <t>Required</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>Drag &amp; Drop the resource icons above to rearrange the average display yourself to determine a new sequence from the first attempt.</t>
+          <t>Required</t>
         </is>
       </c>
       <c r="D452" t="inlineStr"/>
       <c r="E452" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.DragDrop</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.Campagne.DescRequired</t>
+        </is>
+      </c>
+      <c r="G452" t="inlineStr"/>
       <c r="H452" t="inlineStr"/>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr"/>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Event Assistants</t>
+          <t>Motivate/Polish</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>Event Assistants</t>
+          <t>Motivate/Polish</t>
         </is>
       </c>
       <c r="D453" t="inlineStr"/>
       <c r="E453" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowEventChest</t>
+          <t>.Boxes.MoppelHelper.MoppelEvents</t>
         </is>
       </c>
       <c r="G453" t="inlineStr"/>
       <c r="H453" t="inlineStr"/>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr"/>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Market Filter</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>Market Filter</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="D454" t="inlineStr"/>
       <c r="E454" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>.Boxes.Market.Title</t>
+          <t>.Boxes.OwnpartCalculator.OptionsGB</t>
         </is>
       </c>
       <c r="G454" t="inlineStr"/>
       <c r="H454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr"/>
       <c r="B455" t="inlineStr">
         <is>
-          <t>Upcoming Tasks</t>
+          <t>Needs road</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>Upcoming Tasks</t>
+          <t>Needs road</t>
         </is>
       </c>
       <c r="D455" t="inlineStr"/>
       <c r="E455" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.UpcomingTasks</t>
+          <t>.Boxes.CombatCalculator.RoadRequired</t>
         </is>
       </c>
       <c r="G455" t="inlineStr"/>
       <c r="H455" t="inlineStr"/>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr"/>
       <c r="B456" t="inlineStr">
         <is>
-          <t>All the coords from the boxes are deleted.</t>
+          <t>Ignore optional technologies of previous eras</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>All the coords from the boxes are deleted.</t>
+          <t>Ignore optional technologies of previous eras</t>
         </is>
       </c>
       <c r="D456" t="inlineStr"/>
       <c r="E456" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.DeletedBoxCoordsBody</t>
+          <t>.Boxes.Technologies.IgnorePrevEra</t>
         </is>
       </c>
       <c r="G456" t="inlineStr"/>
       <c r="H456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr"/>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Open Ally Overview</t>
+          <t>per Era</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>Open Ally Overview</t>
+          <t>per Era</t>
         </is>
       </c>
       <c r="D457" t="inlineStr"/>
       <c r="E457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>.Settings.ShowAllyList.Title</t>
+          <t>.Boxes.Tooltip.Building.perEra</t>
         </is>
       </c>
       <c r="G457" t="inlineStr"/>
       <c r="H457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr"/>
       <c r="B458" t="inlineStr">
         <is>
-          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day, __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day) and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
+          <t>Date &amp;amp; Time</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day, __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day) and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
+          <t>Date &amp;amp; Time</t>
         </is>
       </c>
       <c r="D458" t="inlineStr"/>
       <c r="E458" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEvenTTGoodsAttack</t>
+          <t>.Boxes.Alerts.Form.Datetime</t>
         </is>
       </c>
       <c r="G458" t="inlineStr"/>
       <c r="H458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr"/>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Cost = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __forderfactor__% &lt;small&gt;(Your invest)&lt;/small&gt; = __costs__</t>
+          <t>Participating</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>Cost = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __forderfactor__% &lt;small&gt;(Your invest)&lt;/small&gt; = __costs__</t>
+          <t>Participating</t>
         </is>
       </c>
       <c r="D459" t="inlineStr"/>
       <c r="E459" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTForderCosts</t>
+          <t>.Boxes.GexStat.Participant</t>
         </is>
       </c>
       <c r="G459" t="inlineStr"/>
       <c r="H459" t="inlineStr"/>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr"/>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Add Building</t>
+          <t>Rating value of 1 current-age good (in FP)</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>Add Building</t>
+          <t>Rating value of 1 current-age good (in FP)</t>
         </is>
       </c>
       <c r="D460" t="inlineStr"/>
       <c r="E460" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.AddBuilding</t>
+          <t>.Boxes.BlueGalaxy.GoodsValue</t>
         </is>
       </c>
       <c r="G460" t="inlineStr"/>
       <c r="H460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr"/>
       <c r="B461" t="inlineStr">
         <is>
-          <t>GB Cost Calculator</t>
+          <t>Search Building</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>GB Cost Calculator</t>
+          <t>Search Building</t>
         </is>
       </c>
       <c r="D461" t="inlineStr"/>
       <c r="E461" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>.Menu.Calculator.Title</t>
+          <t>.Boxes.CityMap.FilterBuildings</t>
         </is>
       </c>
       <c r="G461" t="inlineStr"/>
       <c r="H461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr"/>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Disabled: Visit a Map Sector first (M)!</t>
+          <t xml:space="preserve">Rewards </t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>Disabled: Visit a Map Sector first (M)!</t>
+          <t xml:space="preserve">Rewards </t>
         </is>
       </c>
       <c r="D462" t="inlineStr"/>
       <c r="E462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>.Menu.Campagne.Warning</t>
+          <t>.Boxes.Campagne.Reward</t>
         </is>
       </c>
       <c r="G462" t="inlineStr"/>
       <c r="H462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr"/>
       <c r="B463" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>can not be plundered</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>can not be plundered</t>
         </is>
       </c>
       <c r="D463" t="inlineStr"/>
       <c r="E463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.all</t>
+          <t>.Boxes.Tooltip.Building.noPlunder</t>
         </is>
       </c>
       <c r="G463" t="inlineStr"/>
       <c r="H463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr"/>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Military Units Overview</t>
+          <t xml:space="preserve">Settlements Resource Overview  - </t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>Military Units Overview</t>
+          <t xml:space="preserve">Settlements Resource Overview  - </t>
         </is>
       </c>
       <c r="D464" t="inlineStr"/>
       <c r="E464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>.Menu.Unit.Title</t>
+          <t>.Boxes.Outpost.TitleShort</t>
         </is>
       </c>
       <c r="G464" t="inlineStr"/>
       <c r="H464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr"/>
       <c r="B465" t="inlineStr">
         <is>
-          <t>week</t>
+          <t>Active Recurring Quest (RQs):</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>week</t>
+          <t>Active Recurring Quest (RQs):</t>
         </is>
       </c>
       <c r="D465" t="inlineStr"/>
       <c r="E465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Week</t>
+          <t>.Boxes.Calculator.ActiveRecurringQuest</t>
         </is>
       </c>
       <c r="G465" t="inlineStr"/>
       <c r="H465" t="inlineStr"/>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr"/>
       <c r="B466" t="inlineStr">
         <is>
-          <t>Accepted Trades</t>
+          <t>Discord Webhooks</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>Accepted Trades</t>
+          <t>Discord Webhooks</t>
         </is>
       </c>
       <c r="D466" t="inlineStr"/>
       <c r="E466" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.Accepted</t>
+          <t>.Menu.Discord.Title</t>
         </is>
       </c>
       <c r="G466" t="inlineStr"/>
       <c r="H466" t="inlineStr"/>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr"/>
       <c r="B467" t="inlineStr">
         <is>
-          <t>Shows a small badge with a counter of how many quests you can still refuse.</t>
+          <t xml:space="preserve">&lt;em id='selectorCalc-Btn-closed' class='tooltip-error'&gt;Disabled: Visit the GBG map first!&lt;/em&gt; </t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>Shows a small badge with a counter of how many quests you can still refuse.</t>
+          <t xml:space="preserve">&lt;em id='selectorCalc-Btn-closed' class='tooltip-error'&gt;Disabled: Visit the GBG map first!&lt;/em&gt; </t>
         </is>
       </c>
       <c r="D467" t="inlineStr"/>
       <c r="E467" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
-          <t>.Settings.Show2kQuestMark.Desc</t>
+          <t>.Menu.Gildfight.Warning</t>
         </is>
       </c>
       <c r="G467" t="inlineStr"/>
       <c r="H467" t="inlineStr"/>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr"/>
       <c r="B468" t="inlineStr">
         <is>
-          <t>Guild Treasury - Hourly</t>
+          <t>Missing</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>Guild Treasury - Hourly</t>
+          <t>Missing</t>
         </is>
       </c>
       <c r="D468" t="inlineStr"/>
       <c r="E468" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsTreasureClanH</t>
+          <t>.Boxes.ShopAssist.Missing</t>
         </is>
       </c>
       <c r="G468" t="inlineStr"/>
       <c r="H468" t="inlineStr"/>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr"/>
       <c r="B469" t="inlineStr">
         <is>
-          <t>Military</t>
+          <t>Website: information and documentation on the extension and it's features.</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>Military</t>
+          <t>Website: information and documentation on the extension and it's features.</t>
         </is>
       </c>
       <c r="D469" t="inlineStr"/>
       <c r="E469" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.military</t>
+          <t>.Settings.Help.Website</t>
         </is>
       </c>
       <c r="G469" t="inlineStr"/>
       <c r="H469" t="inlineStr"/>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr"/>
       <c r="B470" t="inlineStr">
         <is>
-          <t>Trial</t>
+          <t>Your city data is now on the clipboard</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>Trial</t>
+          <t>Your city data is now on the clipboard</t>
         </is>
       </c>
       <c r="D470" t="inlineStr"/>
       <c r="E470" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GexTrial</t>
+          <t>.Boxes.CityMap.ToastBodyCopyData</t>
         </is>
       </c>
       <c r="G470" t="inlineStr"/>
       <c r="H470" t="inlineStr"/>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr"/>
       <c r="B471" t="inlineStr">
         <is>
-          <t>Motivate/Polish Helper</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>Motivate/Polish Helper</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="D471" t="inlineStr"/>
       <c r="E471" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
-          <t>.Menu.Moppelhelper.Title</t>
+          <t>.Boxes.Productions.Headings.era</t>
         </is>
       </c>
       <c r="G471" t="inlineStr"/>
       <c r="H471" t="inlineStr"/>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr"/>
       <c r="B472" t="inlineStr">
         <is>
-          <t>We still calculate with 5 tries, because we do not have the data to support negotiations with more tries.</t>
+          <t>Persistent</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>We still calculate with 5 tries, because we do not have the data to support negotiations with more tries.</t>
+          <t>Persistent</t>
         </is>
       </c>
       <c r="D472" t="inlineStr"/>
       <c r="E472" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.ChanceGreaterThan5</t>
+          <t>.Boxes.Alerts.Form.Persistence</t>
         </is>
       </c>
       <c r="G472" t="inlineStr"/>
       <c r="H472" t="inlineStr"/>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr"/>
       <c r="B473" t="inlineStr">
         <is>
-          <t>Number of Spoils of War attempts remaining.</t>
+          <t>Copied!</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>Number of Spoils of War attempts remaining.</t>
+          <t>Copied!</t>
         </is>
       </c>
       <c r="D473" t="inlineStr"/>
       <c r="E473" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.spoils_of_war</t>
+          <t>.Boxes.CityMap.ToastHeadCopyData</t>
         </is>
       </c>
       <c r="G473" t="inlineStr"/>
       <c r="H473" t="inlineStr"/>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr"/>
       <c r="B474" t="inlineStr">
         <is>
-          <t>Export presets</t>
+          <t>Diplomatic Gifts (Space Carrier)</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>Export presets</t>
+          <t>Diplomatic Gifts (Space Carrier)</t>
         </is>
       </c>
       <c r="D474" t="inlineStr"/>
       <c r="E474" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetExport</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.diplomaticGifts</t>
         </is>
       </c>
       <c r="G474" t="inlineStr"/>
       <c r="H474" t="inlineStr"/>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr"/>
       <c r="B475" t="inlineStr">
         <is>
-          <t>Create</t>
+          <t>End date</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>Create</t>
+          <t>End date</t>
         </is>
       </c>
       <c r="D475" t="inlineStr"/>
       <c r="E475" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Create</t>
+          <t>.Boxes.GuildMemberStat.EndDate</t>
         </is>
       </c>
       <c r="G475" t="inlineStr"/>
       <c r="H475" t="inlineStr"/>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr"/>
       <c r="B476" t="inlineStr">
         <is>
-          <t>Automatic collection</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>Automatic collection</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="D476" t="inlineStr"/>
       <c r="E476" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.auto_collect</t>
+          <t>.Boxes.GBGBuildings.Costs</t>
         </is>
       </c>
       <c r="G476" t="inlineStr"/>
       <c r="H476" t="inlineStr"/>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr"/>
       <c r="B477" t="inlineStr">
         <is>
-          <t>1 FP equals __percent__% bonus for attacking army</t>
+          <t>Show Medals</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>1 FP equals __percent__% bonus for attacking army</t>
+          <t>Show Medals</t>
         </is>
       </c>
       <c r="D477" t="inlineStr"/>
       <c r="E477" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.AttackPerFP</t>
+          <t>.Settings.ShowOwnPartMedals.Desc</t>
         </is>
       </c>
       <c r="G477" t="inlineStr"/>
       <c r="H477" t="inlineStr"/>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr"/>
       <c r="B478" t="inlineStr">
         <is>
-          <t>Auction</t>
+          <t>???</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>Auction</t>
+          <t>???</t>
         </is>
       </c>
       <c r="D478" t="inlineStr"/>
       <c r="E478" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Antiques.Auction</t>
+          <t>.Boxes.MarketOffersEvents.OptionalColumns</t>
         </is>
       </c>
       <c r="G478" t="inlineStr"/>
       <c r="H478" t="inlineStr"/>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr"/>
       <c r="B479" t="inlineStr">
         <is>
-          <t>Secure</t>
+          <t>Military Units Overview</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>Secure</t>
+          <t>Military Units Overview</t>
         </is>
       </c>
       <c r="D479" t="inlineStr"/>
       <c r="E479" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Lock</t>
+          <t>.Boxes.Units.Title</t>
         </is>
       </c>
       <c r="G479" t="inlineStr"/>
       <c r="H479" t="inlineStr"/>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr"/>
       <c r="B480" t="inlineStr">
         <is>
-          <t>show snapshot log button</t>
+          <t>bottom middle</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>show snapshot log button</t>
+          <t>bottom middle</t>
         </is>
       </c>
       <c r="D480" t="inlineStr"/>
       <c r="E480" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowLogButton</t>
+          <t>.Menu.Notification.Position.bottom-center</t>
         </is>
       </c>
       <c r="G480" t="inlineStr"/>
       <c r="H480" t="inlineStr"/>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr"/>
       <c r="B481" t="inlineStr">
         <is>
-          <t>Main City</t>
+          <t>This module only works with "Upload to foe-helper.com" switched on.&lt;br&gt;Please activate this option to use the notes.</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>Main City</t>
+          <t>This module only works with "Upload to foe-helper.com" switched on.&lt;br&gt;Please activate this option to use the notes.</t>
         </is>
       </c>
       <c r="D481" t="inlineStr"/>
       <c r="E481" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Main</t>
+          <t>.Boxes.Notice.GlobalSendRequired</t>
         </is>
       </c>
       <c r="G481" t="inlineStr"/>
       <c r="H481" t="inlineStr"/>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr"/>
       <c r="B482" t="inlineStr">
         <is>
-          <t>Your Units - Hourly</t>
+          <t>Your Alcatraz is ready to collect!</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>Your Units - Hourly</t>
+          <t>Your Alcatraz is ready to collect!</t>
         </is>
       </c>
       <c r="D482" t="inlineStr"/>
       <c r="E482" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsUnitsH</t>
+          <t>.Boxes.Units.AlcaHarvest</t>
         </is>
       </c>
       <c r="G482" t="inlineStr"/>
       <c r="H482" t="inlineStr"/>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr"/>
       <c r="B483" t="inlineStr">
         <is>
-          <t>Statistics</t>
+          <t>GBs at the top of the list are best value</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>Statistics</t>
+          <t>GBs at the top of the list are best value</t>
         </is>
       </c>
       <c r="D483" t="inlineStr"/>
       <c r="E483" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
-          <t>.Menu.Stats.Title</t>
+          <t>.Boxes.GreatBuildings.SuggestionDescription</t>
         </is>
       </c>
       <c r="G483" t="inlineStr"/>
       <c r="H483" t="inlineStr"/>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr"/>
       <c r="B484" t="inlineStr">
         <is>
-          <t>Entry Time</t>
+          <t>Stream Chart</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>Entry Time</t>
+          <t>Stream Chart</t>
         </is>
       </c>
       <c r="D484" t="inlineStr"/>
       <c r="E484" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.EntryTime</t>
+          <t>.Boxes.Stats.BtnChartTypeTitle.streamgraph</t>
         </is>
       </c>
       <c r="G484" t="inlineStr"/>
       <c r="H484" t="inlineStr"/>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr"/>
       <c r="B485" t="inlineStr">
         <is>
-          <t>QI Player list</t>
+          <t>Freedom granted</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>QI Player list</t>
+          <t>Freedom granted</t>
         </is>
       </c>
       <c r="D485" t="inlineStr"/>
       <c r="E485" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowQIPlayerInfo</t>
+          <t>.Boxes.GvGMap.Log.sector_independence_granted</t>
         </is>
       </c>
       <c r="G485" t="inlineStr"/>
       <c r="H485" t="inlineStr"/>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr"/>
       <c r="B486" t="inlineStr">
         <is>
-          <t>Level 1 building or selection kit</t>
+          <t>Auctions</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>Level 1 building or selection kit</t>
+          <t>Auctions</t>
         </is>
       </c>
       <c r="D486" t="inlineStr"/>
       <c r="E486" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Base</t>
+          <t>.Settings.Auctions.Title</t>
         </is>
       </c>
       <c r="G486" t="inlineStr"/>
       <c r="H486" t="inlineStr"/>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr"/>
       <c r="B487" t="inlineStr">
         <is>
-          <t>About FoE Helper</t>
+          <t>1h</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>About FoE Helper</t>
+          <t>1h</t>
         </is>
       </c>
       <c r="D487" t="inlineStr"/>
       <c r="E487" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
-          <t>.Settings.About.Title</t>
+          <t>.Boxes.Alerts.Time.1h</t>
         </is>
       </c>
       <c r="G487" t="inlineStr"/>
       <c r="H487" t="inlineStr"/>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr"/>
       <c r="B488" t="inlineStr">
         <is>
-          <t>Date &amp;amp; Time</t>
+          <t>Automatically generated Alert times (Antiques Dealer, GBG etc) will use this offset to send notification before the event actually happens. For example, setting this value to 30 (seconds), Auction Alerts will be displayed 30s before the auction actually ends!</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>Date &amp;amp; Time</t>
+          <t>Automatically generated Alert times (Antiques Dealer, GBG etc) will use this offset to send notification before the event actually happens. For example, setting this value to 30 (seconds), Auction Alerts will be displayed 30s before the auction actually ends!</t>
         </is>
       </c>
       <c r="D488" t="inlineStr"/>
       <c r="E488" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Datetime</t>
+          <t>.Boxes.Alerts.Preferences.Early.Info</t>
         </is>
       </c>
       <c r="G488" t="inlineStr"/>
       <c r="H488" t="inlineStr"/>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr"/>
       <c r="B489" t="inlineStr">
         <is>
-          <t>Info Box</t>
+          <t>Location</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>Info Box</t>
+          <t>Location</t>
         </is>
       </c>
       <c r="D489" t="inlineStr"/>
       <c r="E489" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
-          <t>.Menu.Info.Title</t>
+          <t>.HiddenRewards.Table.position</t>
         </is>
       </c>
       <c r="G489" t="inlineStr"/>
       <c r="H489" t="inlineStr"/>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr"/>
       <c r="B490" t="inlineStr">
         <is>
-          <t>Iron Age</t>
+          <t>Shall a sound be played when completing a rival quest?</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>Iron Age</t>
+          <t>Shall a sound be played when completing a rival quest?</t>
         </is>
       </c>
       <c r="D490" t="inlineStr"/>
       <c r="E490" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
-          <t>.Eras.3</t>
+          <t>.Settings.RivalSound.Desc</t>
         </is>
       </c>
       <c r="G490" t="inlineStr"/>
       <c r="H490" t="inlineStr"/>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr"/>
       <c r="B491" t="inlineStr">
         <is>
-          <t>Active Collection Tasks</t>
+          <t>!!! Attention - Although unlikely, using this option might trigger INNOs bot detection and may cause a short ban period !!! Please let us know should that happen.&lt;br&gt;&lt;br&gt;After placing a building from the build menu or the reconstruction side bar will cause the same building to be selected automatically (streets excluded).</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>Active Collection Tasks</t>
+          <t>!!! Attention - Although unlikely, using this option might trigger INNOs bot detection and may cause a short ban period !!! Please let us know should that happen.&lt;br&gt;&lt;br&gt;After placing a building from the build menu or the reconstruction side bar will cause the same building to be selected automatically (streets excluded).</t>
         </is>
       </c>
       <c r="D491" t="inlineStr"/>
       <c r="E491" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.ActiveTasks</t>
+          <t>.Settings.RepeatSelectBuilding.Desc</t>
         </is>
       </c>
       <c r="G491" t="inlineStr"/>
       <c r="H491" t="inlineStr"/>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr"/>
       <c r="B492" t="inlineStr">
         <is>
-          <t>Heavy Unit</t>
+          <t>Statistics</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>Heavy Unit</t>
+          <t>Statistics</t>
         </is>
       </c>
       <c r="D492" t="inlineStr"/>
       <c r="E492" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
-          <t>.Boxes.Units.heavy_melee</t>
+          <t>.Menu.Stats.Title</t>
         </is>
       </c>
       <c r="G492" t="inlineStr"/>
       <c r="H492" t="inlineStr"/>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr"/>
       <c r="B493" t="inlineStr">
         <is>
-          <t>Rating value of 1 current-age good (in FP)</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>Rating value of 1 current-age good (in FP)</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="D493" t="inlineStr"/>
       <c r="E493" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.GoodsValue</t>
+          <t>.Boxes.Treasury.Era</t>
         </is>
       </c>
       <c r="G493" t="inlineStr"/>
       <c r="H493" t="inlineStr"/>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr"/>
       <c r="B494" t="inlineStr">
         <is>
-          <t>Place1</t>
+          <t>Your Rewards from Himeji Castle, Temple of Relics, Guild Battleground</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>Place1</t>
+          <t>Your Rewards from Himeji Castle, Temple of Relics, Guild Battleground</t>
         </is>
       </c>
       <c r="D494" t="inlineStr"/>
       <c r="E494" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.P1</t>
+          <t>.Boxes.Stats.SourceTitle.statsRewards</t>
         </is>
       </c>
       <c r="G494" t="inlineStr"/>
       <c r="H494" t="inlineStr"/>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr"/>
       <c r="B495" t="inlineStr">
         <is>
-          <t>Single-lane Road</t>
+          <t>City-Defense</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>Single-lane Road</t>
+          <t>City-Defense</t>
         </is>
       </c>
       <c r="D495" t="inlineStr"/>
       <c r="E495" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.cityRoadSmall</t>
+          <t>.Boxes.Units.defense</t>
         </is>
       </c>
       <c r="G495" t="inlineStr"/>
       <c r="H495" t="inlineStr"/>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr"/>
       <c r="B496" t="inlineStr">
         <is>
-          <t>Bottom</t>
+          <t>Should the Alert remain open until the user dismisses or clicks the notification?</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>Bottom</t>
+          <t>Should the Alert remain open until the user dismisses or clicks the notification?</t>
         </is>
       </c>
       <c r="D496" t="inlineStr"/>
       <c r="E496" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
-          <t>.Menu.BottomBar</t>
+          <t>.Boxes.Alerts.Form.Persistence.Description</t>
         </is>
       </c>
       <c r="G496" t="inlineStr"/>
       <c r="H496" t="inlineStr"/>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr"/>
       <c r="B497" t="inlineStr">
         <is>
-          <t>Freedom granted</t>
+          <t>Neighbours</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>Freedom granted</t>
+          <t>Neighbours</t>
         </is>
       </c>
       <c r="D497" t="inlineStr"/>
       <c r="E497" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.sector_independence_granted</t>
+          <t>.Boxes.Notice.SelectPlayerGroupNeighbor</t>
         </is>
       </c>
       <c r="G497" t="inlineStr"/>
       <c r="H497" t="inlineStr"/>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr"/>
       <c r="B498" t="inlineStr">
         <is>
-          <t>Efficiency score according to the settings in the efficiency module</t>
+          <t>Total</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>Efficiency score according to the settings in the efficiency module</t>
+          <t>Total</t>
         </is>
       </c>
       <c r="D498" t="inlineStr"/>
       <c r="E498" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.EfficiencyTT</t>
+          <t>.Boxes.GuildFights.Total</t>
         </is>
       </c>
       <c r="G498" t="inlineStr"/>
       <c r="H498" t="inlineStr"/>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr"/>
       <c r="B499" t="inlineStr">
         <is>
-          <t>Active Recurring Quest (RQs):</t>
+          <t>Shop Assistant</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>Active Recurring Quest (RQs):</t>
+          <t>Shop Assistant</t>
         </is>
       </c>
       <c r="D499" t="inlineStr"/>
       <c r="E499" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.ActiveRecurringQuest</t>
+          <t>.Settings.ShowShopAssist.Title</t>
         </is>
       </c>
       <c r="G499" t="inlineStr"/>
       <c r="H499" t="inlineStr"/>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr"/>
       <c r="B500" t="inlineStr">
         <is>
-          <t>Eff</t>
+          <t>Warning!</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>Eff</t>
+          <t>Warning!</t>
         </is>
       </c>
       <c r="D500" t="inlineStr"/>
       <c r="E500" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Efficiency</t>
+          <t>.Boxes.BattleAssist.Title</t>
         </is>
       </c>
       <c r="G500" t="inlineStr"/>
       <c r="H500" t="inlineStr"/>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr"/>
       <c r="B501" t="inlineStr">
         <is>
-          <t>St. Patrick's Day Event</t>
+          <t>Production</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>St. Patrick's Day Event</t>
+          <t>Production</t>
         </is>
       </c>
       <c r="D501" t="inlineStr"/>
       <c r="E501" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.st_patricks_event</t>
+          <t>.Boxes.CityMap.production</t>
         </is>
       </c>
       <c r="G501" t="inlineStr"/>
       <c r="H501" t="inlineStr"/>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr"/>
       <c r="B502" t="inlineStr">
         <is>
-          <t>Displays your Guild's GE results.</t>
+          <t>Rewards from Seasonal or Special Events</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>Displays your Guild's GE results.</t>
+          <t>Rewards from Seasonal or Special Events</t>
         </is>
       </c>
       <c r="D502" t="inlineStr"/>
       <c r="E502" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
-          <t>.Menu.GexStat.Desc</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.__event</t>
         </is>
       </c>
       <c r="G502" t="inlineStr"/>
       <c r="H502" t="inlineStr"/>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr"/>
       <c r="B503" t="inlineStr">
         <is>
-          <t>Guild</t>
+          <t>Main Prize</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>Guild</t>
+          <t>Main Prize</t>
         </is>
       </c>
       <c r="D503" t="inlineStr"/>
       <c r="E503" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
-          <t>.General.Guild</t>
+          <t>.Boxes.EventChests.MainPrize</t>
         </is>
       </c>
       <c r="G503" t="inlineStr"/>
       <c r="H503" t="inlineStr"/>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr"/>
       <c r="B504" t="inlineStr">
         <is>
-          <t>Are you sure you want to delete this?</t>
+          <t>Disabled: Open another player's GB first!</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>Are you sure you want to delete this?</t>
+          <t>Disabled: Open another player's GB first!</t>
         </is>
       </c>
       <c r="D504" t="inlineStr"/>
       <c r="E504" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ConfirmDelete</t>
+          <t>.Menu.Calculator.Warning</t>
         </is>
       </c>
       <c r="G504" t="inlineStr"/>
       <c r="H504" t="inlineStr"/>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr"/>
       <c r="B505" t="inlineStr">
         <is>
-          <t>Displays a tool that suggests buildings to collect after collecting your Blue Galaxy</t>
+          <t>Show Great Buildings</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>Displays a tool that suggests buildings to collect after collecting your Blue Galaxy</t>
+          <t>Show Great Buildings</t>
         </is>
       </c>
       <c r="D505" t="inlineStr"/>
       <c r="E505" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F505" t="inlineStr">
         <is>
-          <t>.Settings.ShowBlueGalaxyHelper.Desc</t>
+          <t>.Boxes.ProductionsRating.NoGBsExplanation</t>
         </is>
       </c>
       <c r="G505" t="inlineStr"/>
       <c r="H505" t="inlineStr"/>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr"/>
       <c r="B506" t="inlineStr">
         <is>
-          <t>Persistent</t>
+          <t>Own part gross</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>Persistent</t>
+          <t>Own part gross</t>
         </is>
       </c>
       <c r="D506" t="inlineStr"/>
       <c r="E506" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F506" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Persistence</t>
+          <t>.Boxes.PowerLeveling.OwnPartBrutto</t>
         </is>
       </c>
       <c r="G506" t="inlineStr"/>
       <c r="H506" t="inlineStr"/>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr"/>
       <c r="B507" t="inlineStr">
         <is>
-          <t>To plan your city on foe-helper.com, we need to send your data to the website. &lt;br&gt;If you don't have an account there yet, your basic data will be sent along with this transmission. You can then register your account on the website.</t>
+          <t>Supply boosts</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>To plan your city on foe-helper.com, we need to send your data to the website. &lt;br&gt;If you don't have an account there yet, your basic data will be sent along with this transmission. You can then register your account on the website.</t>
+          <t>Supply boosts</t>
         </is>
       </c>
       <c r="D507" t="inlineStr"/>
       <c r="E507" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.Desc1</t>
+          <t>.Boxes.BoostList.guild_raids_supplies_production</t>
         </is>
       </c>
       <c r="G507" t="inlineStr"/>
       <c r="H507" t="inlineStr"/>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr"/>
       <c r="B508" t="inlineStr">
         <is>
-          <t>Load current Beta</t>
+          <t>Relative time</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>Load current Beta</t>
+          <t>Relative time</t>
         </is>
       </c>
       <c r="D508" t="inlineStr"/>
       <c r="E508" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
-          <t>.Settings.LoadBeta2.Title</t>
+          <t>.Boxes.Productions.RelativeTime</t>
         </is>
       </c>
       <c r="G508" t="inlineStr"/>
       <c r="H508" t="inlineStr"/>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr"/>
       <c r="B509" t="inlineStr">
         <is>
-          <t>start date</t>
+          <t>Goods from Asteroid Belt are not included. Please visit your Asteroid Belt outpost and open the box again</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>start date</t>
+          <t>Goods from Asteroid Belt are not included. Please visit your Asteroid Belt outpost and open the box again</t>
         </is>
       </c>
       <c r="D509" t="inlineStr"/>
       <c r="E509" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F509" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.StartDate</t>
+          <t>.Boxes.Productions.NoAsteroidDataWarning</t>
         </is>
       </c>
       <c r="G509" t="inlineStr"/>
       <c r="H509" t="inlineStr"/>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr"/>
       <c r="B510" t="inlineStr">
         <is>
-          <t>Scouting Time</t>
+          <t>Copy values</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>Scouting Time</t>
+          <t>Copy values</t>
         </is>
       </c>
       <c r="D510" t="inlineStr"/>
       <c r="E510" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F510" t="inlineStr">
         <is>
-          <t>.Boxes.scoutingTimes.ScoutingTime</t>
+          <t>.Boxes.PowerLeveling.CopyValues</t>
         </is>
       </c>
       <c r="G510" t="inlineStr"/>
       <c r="H510" t="inlineStr"/>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr"/>
       <c r="B511" t="inlineStr">
         <is>
-          <t>Guild Buildings</t>
+          <t>Medals</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>Guild Buildings</t>
+          <t>Medals</t>
         </is>
       </c>
       <c r="D511" t="inlineStr"/>
       <c r="E511" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F511" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildBuildings</t>
+          <t>.Boxes.Investment.Overview.Medals</t>
         </is>
       </c>
       <c r="G511" t="inlineStr"/>
       <c r="H511" t="inlineStr"/>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr"/>
       <c r="B512" t="inlineStr">
         <is>
-          <t>There are no buildings in this category.</t>
+          <t>Quantum-Incursions</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
-          <t>There are no buildings in this category.</t>
+          <t>Quantum-Incursions</t>
         </is>
       </c>
       <c r="D512" t="inlineStr"/>
       <c r="E512" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F512" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.EmptyList</t>
+          <t>.Boxes.Stats.Rewards.Source.guild_raids</t>
         </is>
       </c>
       <c r="G512" t="inlineStr"/>
       <c r="H512" t="inlineStr"/>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr"/>
       <c r="B513" t="inlineStr">
         <is>
-          <t>Offer</t>
+          <t>Market Filter</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>Offer</t>
+          <t>Market Filter</t>
         </is>
       </c>
       <c r="D513" t="inlineStr"/>
       <c r="E513" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F513" t="inlineStr">
         <is>
-          <t>.Boxes.Market.Offer</t>
+          <t>.Boxes.Market.Title</t>
         </is>
       </c>
       <c r="G513" t="inlineStr"/>
       <c r="H513" t="inlineStr"/>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr"/>
       <c r="B514" t="inlineStr">
         <is>
-          <t>Special</t>
+          <t>The import was completed with errors. Please reload the game.</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>Special</t>
+          <t>The import was completed with errors. Please reload the game.</t>
         </is>
       </c>
       <c r="D514" t="inlineStr"/>
       <c r="E514" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F514" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.off_grid</t>
+          <t>.Boxes.DBExport.ImportPartlySuccessful</t>
         </is>
       </c>
       <c r="G514" t="inlineStr"/>
       <c r="H514" t="inlineStr"/>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr"/>
       <c r="B515" t="inlineStr">
         <is>
-          <t>New Value</t>
+          <t>Bonuses</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>New Value</t>
+          <t>Bonuses</t>
         </is>
       </c>
       <c r="D515" t="inlineStr"/>
       <c r="E515" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F515" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Settings.newValue</t>
+          <t>.Boxes.AllyList.Boosts</t>
         </is>
       </c>
       <c r="G515" t="inlineStr"/>
       <c r="H515" t="inlineStr"/>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr"/>
       <c r="B516" t="inlineStr">
         <is>
-          <t>Shop Assistant</t>
+          <t xml:space="preserve">Available collections: </t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
-          <t>Shop Assistant</t>
+          <t xml:space="preserve">Available collections: </t>
         </is>
       </c>
       <c r="D516" t="inlineStr"/>
       <c r="E516" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F516" t="inlineStr">
         <is>
-          <t>.Settings.ShowShopAssist.Title</t>
+          <t>.Boxes.BlueGalaxy.AvailableCollections</t>
         </is>
       </c>
       <c r="G516" t="inlineStr"/>
       <c r="H516" t="inlineStr"/>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr"/>
       <c r="B517" t="inlineStr">
         <is>
-          <t>Relic - GE</t>
+          <t>Delete!</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
-          <t>Relic - GE</t>
+          <t>Delete!</t>
         </is>
       </c>
       <c r="D517" t="inlineStr"/>
       <c r="E517" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F517" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.guildExpedition</t>
+          <t>.Settings.ResetBoxPositions.Button</t>
         </is>
       </c>
       <c r="G517" t="inlineStr"/>
       <c r="H517" t="inlineStr"/>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr"/>
       <c r="B518" t="inlineStr">
         <is>
-          <t>1h</t>
+          <t>Wildpark-Event</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>1h</t>
+          <t>Wildpark-Event</t>
         </is>
       </c>
       <c r="D518" t="inlineStr"/>
       <c r="E518" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F518" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.1h</t>
+          <t>.Boxes.FPCollector.wildlife_event</t>
         </is>
       </c>
       <c r="G518" t="inlineStr"/>
       <c r="H518" t="inlineStr"/>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr"/>
       <c r="B519" t="inlineStr">
         <is>
-          <t>Automatically generated Alert times (Antiques Dealer, GBG etc) will use this offset to send notification before the event actually happens. For example, setting this value to 30 (seconds), Auction Alerts will be displayed 30s before the auction actually ends!</t>
+          <t>Confirm Reset?</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
-          <t>Automatically generated Alert times (Antiques Dealer, GBG etc) will use this offset to send notification before the event actually happens. For example, setting this value to 30 (seconds), Auction Alerts will be displayed 30s before the auction actually ends!</t>
+          <t>Confirm Reset?</t>
         </is>
       </c>
       <c r="D519" t="inlineStr"/>
       <c r="E519" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F519" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Early.Info</t>
+          <t>.Boxes.ProductionsRating.ConfirmReset</t>
         </is>
       </c>
       <c r="G519" t="inlineStr"/>
       <c r="H519" t="inlineStr"/>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr"/>
       <c r="B520" t="inlineStr">
         <is>
-          <t>Automation</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>Automation</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="D520" t="inlineStr"/>
       <c r="E520" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.Automation</t>
+          <t>.Boxes.MarketOffersEvents.DateNA</t>
         </is>
       </c>
       <c r="G520" t="inlineStr"/>
       <c r="H520" t="inlineStr"/>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr"/>
       <c r="B521" t="inlineStr">
         <is>
-          <t>Copied!</t>
+          <t>Own part sum</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>Copied!</t>
+          <t>Own part sum</t>
         </is>
       </c>
       <c r="D521" t="inlineStr"/>
       <c r="E521" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F521" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ToastHeadCopyData</t>
+          <t>.Boxes.PowerLeveling.OwnPartSum</t>
         </is>
       </c>
       <c r="G521" t="inlineStr"/>
       <c r="H521" t="inlineStr"/>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr"/>
       <c r="B522" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/stats</t>
+          <t>QI Boosts</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/stats</t>
+          <t>QI Boosts</t>
         </is>
       </c>
       <c r="D522" t="inlineStr"/>
       <c r="E522" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F522" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.HelpLink</t>
+          <t>.Boxes.PlayerProfile.QIBoosts</t>
         </is>
       </c>
       <c r="G522" t="inlineStr"/>
       <c r="H522" t="inlineStr"/>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr"/>
       <c r="B523" t="inlineStr">
         <is>
-          <t>Forge Points</t>
+          <t>Coords</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>Forge Points</t>
+          <t>Coords</t>
         </is>
       </c>
       <c r="D523" t="inlineStr"/>
       <c r="E523" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F523" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsFP</t>
+          <t>.Boxes.GvGMap.Sector.Coords</t>
         </is>
       </c>
       <c r="G523" t="inlineStr"/>
       <c r="H523" t="inlineStr"/>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr"/>
       <c r="B524" t="inlineStr">
         <is>
-          <t>Filters all members with existing new progress.</t>
+          <t>Active preset</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t>Filters all members with existing new progress.</t>
+          <t>Active preset</t>
         </is>
       </c>
       <c r="D524" t="inlineStr"/>
       <c r="E524" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F524" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ProgressFilterDesc</t>
+          <t>.Boxes.ProductionsRating.PresetActive</t>
         </is>
       </c>
       <c r="G524" t="inlineStr"/>
       <c r="H524" t="inlineStr"/>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr"/>
       <c r="B525" t="inlineStr">
         <is>
-          <t>Unique Building</t>
+          <t>Blue Galaxy Helper</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>Unique Building</t>
+          <t>Blue Galaxy Helper</t>
         </is>
       </c>
       <c r="D525" t="inlineStr"/>
       <c r="E525" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F525" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.isUnique</t>
+          <t>.Menu.Bluegalaxy.Title</t>
         </is>
       </c>
       <c r="G525" t="inlineStr"/>
       <c r="H525" t="inlineStr"/>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr"/>
       <c r="B526" t="inlineStr">
         <is>
-          <t>GBs</t>
+          <t>Actions</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
-          <t>GBs</t>
+          <t>Actions</t>
         </is>
       </c>
       <c r="D526" t="inlineStr"/>
       <c r="E526" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F526" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.greatbuilding</t>
+          <t>.Boxes.QiProgress.Actions</t>
         </is>
       </c>
       <c r="G526" t="inlineStr"/>
       <c r="H526" t="inlineStr"/>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr"/>
       <c r="B527" t="inlineStr">
         <is>
-          <t>Should the Alert remain open until the user dismisses or clicks the notification?</t>
+          <t>https://docs.foe-helper.com/english/module/compare-friends</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>Should the Alert remain open until the user dismisses or clicks the notification?</t>
+          <t>https://docs.foe-helper.com/english/module/compare-friends</t>
         </is>
       </c>
       <c r="D527" t="inlineStr"/>
       <c r="E527" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F527" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Persistence.Description</t>
+          <t>.Boxes.CompareFriendsThreads.HelpLink</t>
         </is>
       </c>
       <c r="G527" t="inlineStr"/>
       <c r="H527" t="inlineStr"/>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr"/>
       <c r="B528" t="inlineStr">
         <is>
-          <t>Line Chart</t>
+          <t>Antiques Dealer</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>Line Chart</t>
+          <t>Antiques Dealer</t>
         </is>
       </c>
       <c r="D528" t="inlineStr"/>
       <c r="E528" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F528" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartTypeTitle.line</t>
+          <t>.Boxes.Alerts.Form.Antiques.Dealer</t>
         </is>
       </c>
       <c r="G528" t="inlineStr"/>
       <c r="H528" t="inlineStr"/>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr"/>
       <c r="B529" t="inlineStr">
         <is>
-          <t>Modify Checklist</t>
+          <t>Sum Inventory + Needed</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
-          <t>Modify Checklist</t>
+          <t>Sum Inventory + Needed</t>
         </is>
       </c>
       <c r="D529" t="inlineStr"/>
       <c r="E529" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F529" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Strategy.Title</t>
+          <t>.Boxes.MarketOffers.InventoryNeedSum</t>
         </is>
       </c>
       <c r="G529" t="inlineStr"/>
       <c r="H529" t="inlineStr"/>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr"/>
       <c r="B530" t="inlineStr">
         <is>
-          <t>Save current goods?</t>
+          <t>Kits</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
-          <t>Save current goods?</t>
+          <t>Kits</t>
         </is>
       </c>
       <c r="D530" t="inlineStr"/>
       <c r="E530" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F530" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.SaveCurrentEraGoods</t>
+          <t>.Boxes.Kits.Kits</t>
         </is>
       </c>
       <c r="G530" t="inlineStr"/>
       <c r="H530" t="inlineStr"/>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr"/>
       <c r="B531" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Amount of Aides from Truce Tower left</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Amount of Aides from Truce Tower left</t>
         </is>
       </c>
       <c r="D531" t="inlineStr"/>
       <c r="E531" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F531" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Era</t>
+          <t>.Boxes.BonusService.aid_goods</t>
         </is>
       </c>
       <c r="G531" t="inlineStr"/>
       <c r="H531" t="inlineStr"/>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr"/>
       <c r="B532" t="inlineStr">
         <is>
-          <t>Guild Member</t>
+          <t>Progress</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>Guild Member</t>
+          <t>Progress</t>
         </is>
       </c>
       <c r="D532" t="inlineStr"/>
       <c r="E532" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F532" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Player</t>
+          <t>.Boxes.GuildFights.Progress</t>
         </is>
       </c>
       <c r="G532" t="inlineStr"/>
       <c r="H532" t="inlineStr"/>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr"/>
       <c r="B533" t="inlineStr">
         <is>
-          <t>Delete Alert</t>
+          <t>???</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>Delete Alert</t>
+          <t>???</t>
         </is>
       </c>
       <c r="D533" t="inlineStr"/>
       <c r="E533" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F533" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.DeleteAlert</t>
+          <t>.Boxes.GvGMap.Sector.Terrain_</t>
         </is>
       </c>
       <c r="G533" t="inlineStr"/>
       <c r="H533" t="inlineStr"/>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr"/>
       <c r="B534" t="inlineStr">
         <is>
-          <t>See all available information of the current QI map.</t>
+          <t>GBG Tracker</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>See all available information of the current QI map.</t>
+          <t>GBG Tracker</t>
         </is>
       </c>
       <c r="D534" t="inlineStr"/>
       <c r="E534" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F534" t="inlineStr">
         <is>
-          <t>.Menu.QIMap.Desc</t>
+          <t>.Boxes.Alerts.Preferences.Battlegrounds.Title</t>
         </is>
       </c>
       <c r="G534" t="inlineStr"/>
       <c r="H534" t="inlineStr"/>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr"/>
       <c r="B535" t="inlineStr">
         <is>
-          <t>Warning!</t>
+          <t>OF</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
-          <t>Warning!</t>
+          <t>OF</t>
         </is>
       </c>
       <c r="D535" t="inlineStr"/>
       <c r="E535" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F535" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssist.Title</t>
+          <t>.Eras.16.short</t>
         </is>
       </c>
       <c r="G535" t="inlineStr"/>
       <c r="H535" t="inlineStr"/>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr"/>
       <c r="B536" t="inlineStr">
         <is>
-          <t>PvP-Arena</t>
+          <t>Battle lost</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t>PvP-Arena</t>
+          <t>Battle lost</t>
         </is>
       </c>
       <c r="D536" t="inlineStr"/>
       <c r="E536" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F536" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Title</t>
+          <t>.Boxes.BattleAssistAAConfig.battleLost</t>
         </is>
       </c>
       <c r="G536" t="inlineStr"/>
       <c r="H536" t="inlineStr"/>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr"/>
       <c r="B537" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Existing payments</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Existing payments</t>
         </is>
       </c>
       <c r="D537" t="inlineStr"/>
       <c r="E537" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F537" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.TitleFree</t>
+          <t>.Boxes.OwnpartCalculator.ExistingPayments</t>
         </is>
       </c>
       <c r="G537" t="inlineStr"/>
       <c r="H537" t="inlineStr"/>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr"/>
       <c r="B538" t="inlineStr">
         <is>
-          <t>Supply boosts</t>
+          <t>View and calculate Tech Tree research costs</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
-          <t>Supply boosts</t>
+          <t>View and calculate Tech Tree research costs</t>
         </is>
       </c>
       <c r="D538" t="inlineStr"/>
       <c r="E538" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F538" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_supplies_production</t>
+          <t>.Menu.Technologies.Desc</t>
         </is>
       </c>
       <c r="G538" t="inlineStr"/>
       <c r="H538" t="inlineStr"/>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr"/>
       <c r="B539" t="inlineStr">
         <is>
-          <t>Box Coordinates</t>
+          <t>Diplomatic Gifts</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
-          <t>Box Coordinates</t>
+          <t>Diplomatic Gifts</t>
         </is>
       </c>
       <c r="D539" t="inlineStr"/>
       <c r="E539" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F539" t="inlineStr">
         <is>
-          <t>.Settings.ResetBoxPositions.Title</t>
+          <t>.Boxes.Stats.Rewards.Source.diplomaticGifts</t>
         </is>
       </c>
       <c r="G539" t="inlineStr"/>
       <c r="H539" t="inlineStr"/>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr"/>
       <c r="B540" t="inlineStr">
         <is>
-          <t>can not be plundered</t>
+          <t>Open the castle overview to update the data.</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
-          <t>can not be plundered</t>
+          <t>Open the castle overview to update the data.</t>
         </is>
       </c>
       <c r="D540" t="inlineStr"/>
       <c r="E540" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F540" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.noPlunder</t>
+          <t>.Boxes.Castle.VisitCastleWarning</t>
         </is>
       </c>
       <c r="G540" t="inlineStr"/>
       <c r="H540" t="inlineStr"/>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr"/>
       <c r="B541" t="inlineStr">
         <is>
-          <t>Show Item column</t>
+          <t>This list shows for which of the quests the helper is sure you have already received diamonds - quests are listed here as open even if you have already received diamonds for that quest on another device or before this feature was activated. Since medals only show up as rewards if diamonds have been obtained before, the list will update after either diamonds or medals are obtained.</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>Show Item column</t>
+          <t>This list shows for which of the quests the helper is sure you have already received diamonds - quests are listed here as open even if you have already received diamonds for that quest on another device or before this feature was activated. Since medals only show up as rewards if diamonds have been obtained before, the list will update after either diamonds or medals are obtained.</t>
         </is>
       </c>
       <c r="D541" t="inlineStr"/>
       <c r="E541" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F541" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowItems</t>
+          <t>.Boxes.RecurringQuests.Warning</t>
         </is>
       </c>
       <c r="G541" t="inlineStr"/>
       <c r="H541" t="inlineStr"/>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr"/>
       <c r="B542" t="inlineStr">
         <is>
-          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day</t>
+          <t>Click on the friends tab in the game to unlock the event list of your friends</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
-          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day</t>
+          <t>Click on the friends tab in the game to unlock the event list of your friends</t>
         </is>
       </c>
       <c r="D542" t="inlineStr"/>
       <c r="E542" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F542" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEvenTT</t>
+          <t>.Boxes.MoppelHelper.FriendsSocialTabTT</t>
         </is>
       </c>
       <c r="G542" t="inlineStr"/>
       <c r="H542" t="inlineStr"/>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr"/>
       <c r="B543" t="inlineStr">
         <is>
-          <t>weeks</t>
+          <t>Show Sums:</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
-          <t>weeks</t>
+          <t>Show Sums:</t>
         </is>
       </c>
       <c r="D543" t="inlineStr"/>
       <c r="E543" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F543" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Weeks</t>
+          <t>.Boxes.Outpost.ShowSums</t>
         </is>
       </c>
       <c r="G543" t="inlineStr"/>
       <c r="H543" t="inlineStr"/>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr"/>
       <c r="B544" t="inlineStr">
         <is>
-          <t>Power Levelling</t>
+          <t>open overview after update</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
-          <t>Power Levelling</t>
+          <t>open overview after update</t>
         </is>
       </c>
       <c r="D544" t="inlineStr"/>
       <c r="E544" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F544" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.PowerLeveling</t>
+          <t>.Boxes.GuildMemberStat.AutoStartOnUpdate</t>
         </is>
       </c>
       <c r="G544" t="inlineStr"/>
       <c r="H544" t="inlineStr"/>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr"/>
       <c r="B545" t="inlineStr">
         <is>
-          <t>Total Collected:</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>Total Collected:</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="D545" t="inlineStr"/>
       <c r="E545" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F545" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.Total</t>
+          <t>.Boxes.General.Save</t>
         </is>
       </c>
       <c r="G545" t="inlineStr"/>
       <c r="H545" t="inlineStr"/>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr"/>
       <c r="B546" t="inlineStr">
         <is>
-          <t>Import / Export</t>
+          <t>FP Investments</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>Import / Export</t>
+          <t>FP Investments</t>
         </is>
       </c>
       <c r="D546" t="inlineStr"/>
       <c r="E546" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F546" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ExportSettings</t>
+          <t>.Menu.Investment.Title</t>
         </is>
       </c>
       <c r="G546" t="inlineStr"/>
       <c r="H546" t="inlineStr"/>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr"/>
       <c r="B547" t="inlineStr">
         <is>
-          <t>Defender defeated</t>
+          <t>Site name</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
-          <t>Defender defeated</t>
+          <t>Site name</t>
         </is>
       </c>
       <c r="D547" t="inlineStr"/>
       <c r="E547" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F547" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.defender_defeated</t>
+          <t>.Boxes.Notice.SideName</t>
         </is>
       </c>
       <c r="G547" t="inlineStr"/>
       <c r="H547" t="inlineStr"/>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr"/>
       <c r="B548" t="inlineStr">
         <is>
-          <t>Size including average road space requirement of __streetnettosize__ tiles</t>
+          <t>Min. Qty.</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>Size including average road space requirement of __streetnettosize__ tiles</t>
+          <t>Min. Qty.</t>
         </is>
       </c>
       <c r="D548" t="inlineStr"/>
       <c r="E548" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F548" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.SizeTT</t>
+          <t>.Boxes.Market.MinQuantity</t>
         </is>
       </c>
       <c r="G548" t="inlineStr"/>
       <c r="H548" t="inlineStr"/>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr"/>
       <c r="B549" t="inlineStr">
         <is>
-          <t>Streets</t>
+          <t>PvP Arena</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
-          <t>Streets</t>
+          <t>PvP Arena</t>
         </is>
       </c>
       <c r="D549" t="inlineStr"/>
       <c r="E549" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F549" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.street</t>
+          <t>.Boxes.Stats.Rewards.Source.pvp_arena</t>
         </is>
       </c>
       <c r="G549" t="inlineStr"/>
       <c r="H549" t="inlineStr"/>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr"/>
       <c r="B550" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Allies</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Allies</t>
         </is>
       </c>
       <c r="D550" t="inlineStr"/>
       <c r="E550" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F550" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.Costs</t>
+          <t>.Boxes.AllyList.Ally</t>
         </is>
       </c>
       <c r="G550" t="inlineStr"/>
       <c r="H550" t="inlineStr"/>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr"/>
       <c r="B551" t="inlineStr">
         <is>
-          <t>Rogue Only Warning</t>
+          <t>beach</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>Rogue Only Warning</t>
+          <t>beach</t>
         </is>
       </c>
       <c r="D551" t="inlineStr"/>
       <c r="E551" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F551" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowRougeUnitWarning</t>
+          <t>.Boxes.GvGMap.Sector.Terrain_beach</t>
         </is>
       </c>
       <c r="G551" t="inlineStr"/>
       <c r="H551" t="inlineStr"/>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr"/>
       <c r="B552" t="inlineStr">
         <is>
-          <t>Bonuses</t>
+          <t>Military Units Overview</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>Bonuses</t>
+          <t>Military Units Overview</t>
         </is>
       </c>
       <c r="D552" t="inlineStr"/>
       <c r="E552" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F552" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.Boosts</t>
+          <t>.Menu.Unit.Title</t>
         </is>
       </c>
       <c r="G552" t="inlineStr"/>
       <c r="H552" t="inlineStr"/>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr"/>
       <c r="B553" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available collections: </t>
+          <t>Title</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available collections: </t>
+          <t>Title</t>
         </is>
       </c>
       <c r="D553" t="inlineStr"/>
       <c r="E553" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F553" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.AvailableCollections</t>
+          <t>.Boxes.Alerts.Form.Title</t>
         </is>
       </c>
       <c r="G553" t="inlineStr"/>
       <c r="H553" t="inlineStr"/>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr"/>
       <c r="B554" t="inlineStr">
         <is>
-          <t>Website Api-Token</t>
+          <t>produced by guild buildings</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
-          <t>Website Api-Token</t>
+          <t>produced by guild buildings</t>
         </is>
       </c>
       <c r="D554" t="inlineStr"/>
       <c r="E554" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F554" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ApiToken</t>
+          <t>.Boxes.GuildMemberStat.ProducedTreasuryGoods</t>
         </is>
       </c>
       <c r="G554" t="inlineStr"/>
       <c r="H554" t="inlineStr"/>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr"/>
       <c r="B555" t="inlineStr">
         <is>
-          <t>Rating</t>
+          <t>Submit to City-Planner</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
-          <t>Rating</t>
+          <t>Submit to City-Planner</t>
         </is>
       </c>
       <c r="D555" t="inlineStr"/>
       <c r="E555" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F555" t="inlineStr">
         <is>
-          <t>.Boxes.Market.Rating</t>
+          <t>.Boxes.CityMap.OutpostSubmit</t>
         </is>
       </c>
       <c r="G555" t="inlineStr"/>
       <c r="H555" t="inlineStr"/>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr"/>
       <c r="B556" t="inlineStr">
         <is>
-          <t>Sets and Chains</t>
+          <t>When starting fresh, the module will start in row 1 of the settings and with each consecutive bid, the module will use the next line.</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>Sets and Chains</t>
+          <t>When starting fresh, the module will start in row 1 of the settings and with each consecutive bid, the module will use the next line.</t>
         </is>
       </c>
       <c r="D556" t="inlineStr"/>
       <c r="E556" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F556" t="inlineStr">
         <is>
-          <t>.Menu.Kits.Title</t>
+          <t>.Boxes.AuctionSettings.Help3</t>
         </is>
       </c>
       <c r="G556" t="inlineStr"/>
       <c r="H556" t="inlineStr"/>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr"/>
       <c r="B557" t="inlineStr">
         <is>
-          <t>Ages + No ages + Special</t>
+          <t>Fair (at lower stock)</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
-          <t>Ages + No ages + Special</t>
+          <t>Fair (at lower stock)</t>
         </is>
       </c>
       <c r="D557" t="inlineStr"/>
       <c r="E557" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F557" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnAllTittle</t>
+          <t>.Boxes.Market.TradeFairStock</t>
         </is>
       </c>
       <c r="G557" t="inlineStr"/>
       <c r="H557" t="inlineStr"/>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr"/>
       <c r="B558" t="inlineStr">
         <is>
-          <t xml:space="preserve">Target Progress for Energy used: </t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
-          <t xml:space="preserve">Target Progress for Energy used: </t>
+          <t>Save</t>
         </is>
       </c>
       <c r="D558" t="inlineStr"/>
       <c r="E558" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F558" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.EfficiencyTargetProgress.anniversary</t>
+          <t>.Boxes.ProductionsRating.PresetSave</t>
         </is>
       </c>
       <c r="G558" t="inlineStr"/>
       <c r="H558" t="inlineStr"/>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr"/>
       <c r="B559" t="inlineStr">
         <is>
-          <t>If you delete previously recorded data, they cannot be retrieved.</t>
+          <t>GE Week</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>If you delete previously recorded data, they cannot be retrieved.</t>
+          <t>GE Week</t>
         </is>
       </c>
       <c r="D559" t="inlineStr"/>
       <c r="E559" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F559" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.DeleteDataWarning</t>
+          <t>.Boxes.GuildMemberStat.GEXWeek</t>
         </is>
       </c>
       <c r="G559" t="inlineStr"/>
       <c r="H559" t="inlineStr"/>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr"/>
       <c r="B560" t="inlineStr">
         <is>
-          <t>Antiques Dealer</t>
+          <t>GB Cost Calculator</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
-          <t>Antiques Dealer</t>
+          <t>GB Cost Calculator</t>
         </is>
       </c>
       <c r="D560" t="inlineStr"/>
       <c r="E560" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F560" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Antiques.Dealer</t>
+          <t>.Menu.Calculator.Title</t>
         </is>
       </c>
       <c r="G560" t="inlineStr"/>
       <c r="H560" t="inlineStr"/>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr"/>
       <c r="B561" t="inlineStr">
         <is>
-          <t>Amount of Aides from Truce Tower left</t>
+          <t>only uncovered</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
-          <t>Amount of Aides from Truce Tower left</t>
+          <t>only uncovered</t>
         </is>
       </c>
       <c r="D561" t="inlineStr"/>
       <c r="E561" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F561" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.aid_goods</t>
+          <t>.Boxes.HiddenRewards.onlyVis</t>
         </is>
       </c>
       <c r="G561" t="inlineStr"/>
       <c r="H561" t="inlineStr"/>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr"/>
       <c r="B562" t="inlineStr">
         <is>
-          <t>none</t>
+          <t>Show Item column</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>none</t>
+          <t>Show Item column</t>
         </is>
       </c>
       <c r="D562" t="inlineStr"/>
       <c r="E562" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F562" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.none</t>
+          <t>.Boxes.ProductionsRating.ShowItems</t>
         </is>
       </c>
       <c r="G562" t="inlineStr"/>
       <c r="H562" t="inlineStr"/>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr"/>
       <c r="B563" t="inlineStr">
         <is>
-          <t>GBG Tracker</t>
+          <t>Reset</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
-          <t>GBG Tracker</t>
+          <t>Reset</t>
         </is>
       </c>
       <c r="D563" t="inlineStr"/>
       <c r="E563" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F563" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Battlegrounds.Title</t>
+          <t>.Boxes.ProductionsRating.PresetReset</t>
         </is>
       </c>
       <c r="G563" t="inlineStr"/>
       <c r="H563" t="inlineStr"/>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr"/>
       <c r="B564" t="inlineStr">
         <is>
-          <t>Shows a box that temporarily covers the FP entry field in GB after a donation. The value determines the duration the box is shown in seconds - when 0, the box does not show</t>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
-          <t>Shows a box that temporarily covers the FP entry field in GB after a donation. The value determines the duration the box is shown in seconds - when 0, the box does not show</t>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day</t>
         </is>
       </c>
       <c r="D564" t="inlineStr"/>
       <c r="E564" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F564" t="inlineStr">
         <is>
-          <t>.Settings.doubleFPtimeout.Desc</t>
+          <t>.Boxes.GreatBuildings.BreakEvenTT</t>
         </is>
       </c>
       <c r="G564" t="inlineStr"/>
       <c r="H564" t="inlineStr"/>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr"/>
       <c r="B565" t="inlineStr">
         <is>
-          <t>Show Fragments</t>
+          <t>WARNING!: Goods stock at CRITICAL level!</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>Show Fragments</t>
+          <t>WARNING!: Goods stock at CRITICAL level!</t>
         </is>
       </c>
       <c r="D565" t="inlineStr"/>
       <c r="E565" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F565" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.showBGFragments</t>
+          <t>.Boxes.Negotiation.GoodsCritical</t>
         </is>
       </c>
       <c r="G565" t="inlineStr"/>
       <c r="H565" t="inlineStr"/>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr"/>
       <c r="B566" t="inlineStr">
         <is>
-          <t>Tasks</t>
+          <t>Event Assistants</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>Tasks</t>
+          <t>Event Assistants</t>
         </is>
       </c>
       <c r="D566" t="inlineStr"/>
       <c r="E566" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F566" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.Table.Tasks</t>
+          <t>.Settings.Entry.ShowEventChest</t>
         </is>
       </c>
       <c r="G566" t="inlineStr"/>
       <c r="H566" t="inlineStr"/>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr"/>
       <c r="B567" t="inlineStr">
         <is>
-          <t>Target progress</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
-          <t>Target progress</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="D567" t="inlineStr"/>
       <c r="E567" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F567" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.targetProgress</t>
+          <t>.Boxes.Notice.Edit</t>
         </is>
       </c>
       <c r="G567" t="inlineStr"/>
       <c r="H567" t="inlineStr"/>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr"/>
       <c r="B568" t="inlineStr">
         <is>
-          <t>This file cannot be processed or is not in the correct format.</t>
+          <t>Spoils of War Rewards (Himeji Castle)</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
-          <t>This file cannot be processed or is not in the correct format.</t>
+          <t>Spoils of War Rewards (Himeji Castle)</t>
         </is>
       </c>
       <c r="D568" t="inlineStr"/>
       <c r="E568" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F568" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ImportFileError</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.spoilsOfWar</t>
         </is>
       </c>
       <c r="G568" t="inlineStr"/>
       <c r="H568" t="inlineStr"/>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr"/>
       <c r="B569" t="inlineStr">
         <is>
-          <t>Battle lost</t>
+          <t>Power Leveling</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
-          <t>Battle lost</t>
+          <t>Power Leveling</t>
         </is>
       </c>
       <c r="D569" t="inlineStr"/>
       <c r="E569" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F569" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.battleLost</t>
+          <t>.Boxes.OwnpartCalculator.PowerLeveling</t>
         </is>
       </c>
       <c r="G569" t="inlineStr"/>
       <c r="H569" t="inlineStr"/>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr"/>
       <c r="B570" t="inlineStr">
         <is>
-          <t>For the full building you need: &lt;br&gt; A level 1 building or selection kit, all upgrades &lt;i&gt;and if shown here, special upgrades.&lt;/i&gt;</t>
+          <t>Daily FP</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
-          <t>For the full building you need: &lt;br&gt; A level 1 building or selection kit, all upgrades &lt;i&gt;and if shown here, special upgrades.&lt;/i&gt;</t>
+          <t>Daily FP</t>
         </is>
       </c>
       <c r="D570" t="inlineStr"/>
       <c r="E570" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F570" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Upgrades</t>
+          <t>.Boxes.GreatBuildings.DailyFP</t>
         </is>
       </c>
       <c r="G570" t="inlineStr"/>
       <c r="H570" t="inlineStr"/>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr"/>
       <c r="B571" t="inlineStr">
         <is>
-          <t>Trial</t>
+          <t>Values for the current Round</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
-          <t>Trial</t>
+          <t>Values for the current Round</t>
         </is>
       </c>
       <c r="D571" t="inlineStr"/>
       <c r="E571" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F571" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.GexTrial</t>
+          <t>.Boxes.MergerGame.Round.Title</t>
         </is>
       </c>
       <c r="G571" t="inlineStr"/>
       <c r="H571" t="inlineStr"/>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr"/>
       <c r="B572" t="inlineStr">
         <is>
-          <t>instantly</t>
+          <t>Scouting Time</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
-          <t>instantly</t>
+          <t>Scouting Time</t>
         </is>
       </c>
       <c r="D572" t="inlineStr"/>
       <c r="E572" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F572" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Instantly</t>
+          <t>.Boxes.scoutingTimes.ScoutingTime</t>
         </is>
       </c>
       <c r="G572" t="inlineStr"/>
       <c r="H572" t="inlineStr"/>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr"/>
       <c r="B573" t="inlineStr">
         <is>
-          <t>Top 10%</t>
+          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __tooless__FPs too few.</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
-          <t>Top 10%</t>
+          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __tooless__FPs too few.</t>
         </is>
       </c>
       <c r="D573" t="inlineStr"/>
       <c r="E573" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F573" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.top10percent</t>
+          <t>.Boxes.Calculator.TTPaidTooLess</t>
         </is>
       </c>
       <c r="G573" t="inlineStr"/>
       <c r="H573" t="inlineStr"/>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr"/>
       <c r="B574" t="inlineStr">
         <is>
-          <t>GBs</t>
+          <t>started playing __number__ days ago</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
-          <t>GBs</t>
+          <t>started playing __number__ days ago</t>
         </is>
       </c>
       <c r="D574" t="inlineStr"/>
       <c r="E574" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F574" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.greatbuilding</t>
+          <t>.Boxes.PlayerProfile.DaysPlayed</t>
         </is>
       </c>
       <c r="G574" t="inlineStr"/>
       <c r="H574" t="inlineStr"/>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr"/>
       <c r="B575" t="inlineStr">
         <is>
-          <t>beach</t>
+          <t>How much is expected per FSP-kit?</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
-          <t>beach</t>
+          <t>How much is expected per FSP-kit?</t>
         </is>
       </c>
       <c r="D575" t="inlineStr"/>
       <c r="E575" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F575" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Terrain_beach</t>
+          <t>.Boxes.ProductionsRating.TitleFSPCalculator</t>
         </is>
       </c>
       <c r="G575" t="inlineStr"/>
       <c r="H575" t="inlineStr"/>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr"/>
       <c r="B576" t="inlineStr">
         <is>
-          <t>Play/Stop Music</t>
+          <t>Finish Special Production Fragment</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
-          <t>Play/Stop Music</t>
+          <t>Finish Special Production Fragment</t>
         </is>
       </c>
       <c r="D576" t="inlineStr"/>
       <c r="E576" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F576" t="inlineStr">
         <is>
-          <t>.Menu.MusicControl.Desc</t>
+          <t>.Boxes.Productions.FSP</t>
         </is>
       </c>
       <c r="G576" t="inlineStr"/>
       <c r="H576" t="inlineStr"/>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr"/>
       <c r="B577" t="inlineStr">
         <is>
-          <t>Defense</t>
+          <t>Click on the neighbours tab in the game to unlock the event list of your neighbours</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>Defense</t>
+          <t>Click on the neighbours tab in the game to unlock the event list of your neighbours</t>
         </is>
       </c>
       <c r="D577" t="inlineStr"/>
       <c r="E577" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F577" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Tabs.DefenseFights</t>
+          <t>.Boxes.MoppelHelper.NeighborsSocialTabTT</t>
         </is>
       </c>
       <c r="G577" t="inlineStr"/>
       <c r="H577" t="inlineStr"/>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr"/>
       <c r="B578" t="inlineStr">
         <is>
-          <t>has Progress</t>
+          <t>profit achieved; yellow = Rank is not safe; red/green = Loss/Profit safe</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
-          <t>has Progress</t>
+          <t>profit achieved; yellow = Rank is not safe; red/green = Loss/Profit safe</t>
         </is>
       </c>
       <c r="D578" t="inlineStr"/>
       <c r="E578" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F578" t="inlineStr">
         <is>
-          <t>.Boxes.findGB.hasProgress</t>
+          <t>.Boxes.Investment.Overview.ProfitDesc</t>
         </is>
       </c>
       <c r="G578" t="inlineStr"/>
       <c r="H578" t="inlineStr"/>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr"/>
       <c r="B579" t="inlineStr">
         <is>
-          <t>Neighbors</t>
+          <t>GE reward</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
-          <t>Neighbors</t>
+          <t>GE reward</t>
         </is>
       </c>
       <c r="D579" t="inlineStr"/>
       <c r="E579" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F579" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradePartnerNeighbor</t>
+          <t>.Boxes.FPCollector.chest</t>
         </is>
       </c>
       <c r="G579" t="inlineStr"/>
       <c r="H579" t="inlineStr"/>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr"/>
       <c r="B580" t="inlineStr">
         <is>
-          <t>Only show inventory buildings with a rating equal or higher than x</t>
+          <t>Friends</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
-          <t>Only show inventory buildings with a rating equal or higher than x</t>
+          <t>Friends</t>
         </is>
       </c>
       <c r="D580" t="inlineStr"/>
       <c r="E580" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F580" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.InventoryBuildingScoreExplanation</t>
+          <t>.Boxes.MoppelHelper.Friends</t>
         </is>
       </c>
       <c r="G580" t="inlineStr"/>
       <c r="H580" t="inlineStr"/>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr"/>
       <c r="B581" t="inlineStr">
         <is>
-          <t>Plunder</t>
+          <t>Artillery Unit</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
-          <t>Plunder</t>
+          <t>Artillery Unit</t>
         </is>
       </c>
       <c r="D581" t="inlineStr"/>
       <c r="E581" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F581" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Plunders</t>
+          <t>.Boxes.Units.long_ranged</t>
         </is>
       </c>
       <c r="G581" t="inlineStr"/>
       <c r="H581" t="inlineStr"/>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr"/>
       <c r="B582" t="inlineStr">
         <is>
-          <t>Wiki / Documentation: Feature documentation.</t>
+          <t>Estimated bonus: __FP__ FPs and __Goods__ goods</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
-          <t>Wiki / Documentation: Feature documentation.</t>
+          <t>Estimated bonus: __FP__ FPs and __Goods__ goods</t>
         </is>
       </c>
       <c r="D582" t="inlineStr"/>
       <c r="E582" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F582" t="inlineStr">
         <is>
-          <t>.Settings.Help.Documentation</t>
+          <t>.Boxes.BlueGalaxy.EstimatedBonus</t>
         </is>
       </c>
       <c r="G582" t="inlineStr"/>
       <c r="H582" t="inlineStr"/>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr"/>
       <c r="B583" t="inlineStr">
         <is>
-          <t>No owner yet</t>
+          <t>Stream</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
-          <t>No owner yet</t>
+          <t>Stream</t>
         </is>
       </c>
       <c r="D583" t="inlineStr"/>
       <c r="E583" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F583" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.NoOwner</t>
+          <t>.Boxes.Stats.BtnChartType.streamgraph</t>
         </is>
       </c>
       <c r="G583" t="inlineStr"/>
       <c r="H583" t="inlineStr"/>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr"/>
       <c r="B584" t="inlineStr">
         <is>
-          <t>Allies</t>
+          <t>Special</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
-          <t>Allies</t>
+          <t>Special</t>
         </is>
       </c>
       <c r="D584" t="inlineStr"/>
       <c r="E584" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F584" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.Ally</t>
+          <t>.Boxes.Productions.Headings.off_grid</t>
         </is>
       </c>
       <c r="G584" t="inlineStr"/>
       <c r="H584" t="inlineStr"/>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr"/>
       <c r="B585" t="inlineStr">
         <is>
-          <t>Title</t>
+          <t>Lines</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
-          <t>Title</t>
+          <t>Lines</t>
         </is>
       </c>
       <c r="D585" t="inlineStr"/>
       <c r="E585" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F585" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Title</t>
+          <t>.Boxes.Stats.BtnChartType.line</t>
         </is>
       </c>
       <c r="G585" t="inlineStr"/>
       <c r="H585" t="inlineStr"/>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr"/>
       <c r="B586" t="inlineStr">
         <is>
-          <t>Progressive Era</t>
+          <t>League Reward</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
-          <t>Progressive Era</t>
+          <t>League Reward</t>
         </is>
       </c>
       <c r="D586" t="inlineStr"/>
       <c r="E586" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F586" t="inlineStr">
         <is>
-          <t>.Eras.9</t>
+          <t>.Boxes.FPCollector.league_reward</t>
         </is>
       </c>
       <c r="G586" t="inlineStr"/>
       <c r="H586" t="inlineStr"/>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr"/>
       <c r="B587" t="inlineStr">
         <is>
-          <t>GB Calculator</t>
+          <t>Efficiency score according to the settings in the efficiency module</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>GB Calculator</t>
+          <t>Efficiency score according to the settings in the efficiency module</t>
         </is>
       </c>
       <c r="D587" t="inlineStr"/>
       <c r="E587" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F587" t="inlineStr">
         <is>
-          <t>.Menu.OwnpartCalculator.Title</t>
+          <t>.Boxes.CombatCalculator.EfficiencyTT</t>
         </is>
       </c>
       <c r="G587" t="inlineStr"/>
       <c r="H587" t="inlineStr"/>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr"/>
       <c r="B588" t="inlineStr">
         <is>
-          <t>Please note: Boosted productions will actually be lower, because we do not add them per building here. Battle boosts will likely be higher than displayed, because we cannot retrieve information about allies.</t>
+          <t>Box Coordinates</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
-          <t>Please note: Boosted productions will actually be lower, because we do not add them per building here. Battle boosts will likely be higher than displayed, because we cannot retrieve information about allies.</t>
+          <t>Box Coordinates</t>
         </is>
       </c>
       <c r="D588" t="inlineStr"/>
       <c r="E588" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F588" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.OtherPlayerDisclaimer</t>
+          <t>.Settings.Entry.ResetBoxPositions</t>
         </is>
       </c>
       <c r="G588" t="inlineStr"/>
       <c r="H588" t="inlineStr"/>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr"/>
       <c r="B589" t="inlineStr">
         <is>
-          <t>Delete this preset?</t>
+          <t>Top 5</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>Delete this preset?</t>
+          <t>Top 5</t>
         </is>
       </c>
       <c r="D589" t="inlineStr"/>
       <c r="E589" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F589" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetConfirmDelete</t>
+          <t>.Boxes.ProductionsRating.Fifth</t>
         </is>
       </c>
       <c r="G589" t="inlineStr"/>
       <c r="H589" t="inlineStr"/>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr"/>
       <c r="B590" t="inlineStr">
         <is>
-          <t>Attack boost att. army</t>
+          <t>https://docs.foe-helper.com/english/module/gb-cost/</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
-          <t>Attack boost att. army</t>
+          <t>https://docs.foe-helper.com/english/module/gb-cost/</t>
         </is>
       </c>
       <c r="D590" t="inlineStr"/>
       <c r="E590" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F590" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.att_boost_attacker</t>
+          <t>.Boxes.Calculator.HelpLink</t>
         </is>
       </c>
       <c r="G590" t="inlineStr"/>
       <c r="H590" t="inlineStr"/>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr"/>
       <c r="B591" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Display counter for open quests in menu</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Display counter for open quests in menu</t>
         </is>
       </c>
       <c r="D591" t="inlineStr"/>
       <c r="E591" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F591" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Points</t>
+          <t>.Boxes.RecurringQuests.showCounter</t>
         </is>
       </c>
       <c r="G591" t="inlineStr"/>
       <c r="H591" t="inlineStr"/>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr"/>
       <c r="B592" t="inlineStr">
         <is>
-          <t>When starting fresh, the module will start in row 1 of the settings and with each consecutive bid, the module will use the next line.</t>
+          <t>Prevention</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>When starting fresh, the module will start in row 1 of the settings and with each consecutive bid, the module will use the next line.</t>
+          <t>Prevention</t>
         </is>
       </c>
       <c r="D592" t="inlineStr"/>
       <c r="E592" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F592" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help3</t>
+          <t>.Boxes.doubleFPprevention.Text</t>
         </is>
       </c>
       <c r="G592" t="inlineStr"/>
       <c r="H592" t="inlineStr"/>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr"/>
       <c r="B593" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>The investment list is older than 30 minutes. Please update your investment list in the Town Hall.</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>The investment list is older than 30 minutes. Please update your investment list in the Town Hall.</t>
         </is>
       </c>
       <c r="D593" t="inlineStr"/>
       <c r="E593" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F593" t="inlineStr">
         <is>
-          <t>.Settings.Tab.Boxes</t>
+          <t>.Boxes.Investment.UpdateRequired</t>
         </is>
       </c>
       <c r="G593" t="inlineStr"/>
       <c r="H593" t="inlineStr"/>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr"/>
       <c r="B594" t="inlineStr">
         <is>
-          <t>Required</t>
+          <t>Please visit all maps once to unlock the power data and collect guild data.</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
-          <t>Required</t>
+          <t>Please visit all maps once to unlock the power data and collect guild data.</t>
         </is>
       </c>
       <c r="D594" t="inlineStr"/>
       <c r="E594" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F594" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.DescRequired</t>
+          <t>.Boxes.GvGMap.OverviewExplainer</t>
         </is>
       </c>
       <c r="G594" t="inlineStr"/>
       <c r="H594" t="inlineStr"/>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr"/>
       <c r="B595" t="inlineStr">
         <is>
-          <t>Quantum-Incursions</t>
+          <t>Displays the resources required (by item) for your Settlement.</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
-          <t>Quantum-Incursions</t>
+          <t>Displays the resources required (by item) for your Settlement.</t>
         </is>
       </c>
       <c r="D595" t="inlineStr"/>
       <c r="E595" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F595" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.guild_raids</t>
+          <t>.Menu.OutP.Desc</t>
         </is>
       </c>
       <c r="G595" t="inlineStr"/>
       <c r="H595" t="inlineStr"/>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr"/>
       <c r="B596" t="inlineStr">
         <is>
-          <t>Size-list in Reconstruction Mode</t>
+          <t>Shop Assistant</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
-          <t>Size-list in Reconstruction Mode</t>
+          <t>Shop Assistant</t>
         </is>
       </c>
       <c r="D596" t="inlineStr"/>
       <c r="E596" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F596" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowReconstructionList</t>
+          <t>.Settings.Entry.ShowShopAssist</t>
         </is>
       </c>
       <c r="G596" t="inlineStr"/>
       <c r="H596" t="inlineStr"/>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr"/>
       <c r="B597" t="inlineStr">
         <is>
-          <t>Filter</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>Filter</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="D597" t="inlineStr"/>
       <c r="E597" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F597" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Filter</t>
+          <t>.Boxes.Tooltip.Building.costs</t>
         </is>
       </c>
       <c r="G597" t="inlineStr"/>
       <c r="H597" t="inlineStr"/>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr"/>
       <c r="B598" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="D598" t="inlineStr"/>
       <c r="E598" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F598" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Table.type</t>
+          <t>.Boxes.MoppelHelper.Name</t>
         </is>
       </c>
       <c r="G598" t="inlineStr"/>
       <c r="H598" t="inlineStr"/>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr"/>
       <c r="B599" t="inlineStr">
         <is>
-          <t>Battles</t>
+          <t>Motivation Activity</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
-          <t>Battles</t>
+          <t>Motivation Activity</t>
         </is>
       </c>
       <c r="D599" t="inlineStr"/>
       <c r="E599" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F599" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Battles</t>
+          <t>.Settings.ShowPlayersMotivation.Title</t>
         </is>
       </c>
       <c r="G599" t="inlineStr"/>
       <c r="H599" t="inlineStr"/>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr"/>
       <c r="B600" t="inlineStr">
         <is>
-          <t>Defender replaced</t>
+          <t>Unknown</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>Defender replaced</t>
+          <t>Unknown</t>
         </is>
       </c>
       <c r="D600" t="inlineStr"/>
       <c r="E600" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F600" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.defender_replaced</t>
+          <t>.Boxes.Castle.Unknown</t>
         </is>
       </c>
       <c r="G600" t="inlineStr"/>
       <c r="H600" t="inlineStr"/>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr"/>
       <c r="B601" t="inlineStr">
         <is>
-          <t>Right</t>
+          <t>Descending</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>Right</t>
+          <t>Descending</t>
         </is>
       </c>
       <c r="D601" t="inlineStr"/>
       <c r="E601" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F601" t="inlineStr">
         <is>
-          <t>.Menu.RightBar</t>
+          <t>.Boxes.OwnpartCalculator.OptionsDescending</t>
         </is>
       </c>
       <c r="G601" t="inlineStr"/>
       <c r="H601" t="inlineStr"/>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr"/>
       <c r="B602" t="inlineStr">
         <is>
-          <t>Chance</t>
+          <t>QI Player Pop Up</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
-          <t>Chance</t>
+          <t>QI Player Pop Up</t>
         </is>
       </c>
       <c r="D602" t="inlineStr"/>
       <c r="E602" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F602" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.Chance</t>
+          <t>.Settings.ShowQIPlayerInfo.Title</t>
         </is>
       </c>
       <c r="G602" t="inlineStr"/>
       <c r="H602" t="inlineStr"/>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr"/>
       <c r="B603" t="inlineStr">
         <is>
-          <t>Buildings from GBG</t>
+          <t>Sequence</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
-          <t>Buildings from GBG</t>
+          <t>Sequence</t>
         </is>
       </c>
       <c r="D603" t="inlineStr"/>
       <c r="E603" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F603" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.buildingFromGBG</t>
+          <t>.Boxes.OwnpartCalculator.Order</t>
         </is>
       </c>
       <c r="G603" t="inlineStr"/>
       <c r="H603" t="inlineStr"/>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr"/>
       <c r="B604" t="inlineStr">
         <is>
-          <t>Where do you want the notifications to appear on your screen?</t>
+          <t>__tiles__ * __fppertile__ = __opcost__ FPs have been subtracted. This is lost by removing other FP producing buildings to make space for __tiles__ tiles to build the GB.</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
-          <t>Where do you want the notifications to appear on your screen?</t>
+          <t>__tiles__ * __fppertile__ = __opcost__ FPs have been subtracted. This is lost by removing other FP producing buildings to make space for __tiles__ tiles to build the GB.</t>
         </is>
       </c>
       <c r="D604" t="inlineStr"/>
       <c r="E604" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F604" t="inlineStr">
         <is>
-          <t>.Settings.NotificationsPosition.Desc</t>
+          <t>.Boxes.GreatBuildings.NewGBFPProductionTT</t>
         </is>
       </c>
       <c r="G604" t="inlineStr"/>
       <c r="H604" t="inlineStr"/>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr"/>
       <c r="B605" t="inlineStr">
         <is>
-          <t>Your city data is now on the clipboard</t>
+          <t>Siege deployed</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
-          <t>Your city data is now on the clipboard</t>
+          <t>Siege deployed</t>
         </is>
       </c>
       <c r="D605" t="inlineStr"/>
       <c r="E605" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F605" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ToastBodyCopyData</t>
+          <t>.Boxes.GvGMap.Log.siege_deployed</t>
         </is>
       </c>
       <c r="G605" t="inlineStr"/>
       <c r="H605" t="inlineStr"/>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr"/>
       <c r="B606" t="inlineStr">
         <is>
-          <t>Displayed values assume your buildings have finished construction.</t>
+          <t>Negotiation Helper</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
-          <t>Displayed values assume your buildings have finished construction.</t>
+          <t>Negotiation Helper</t>
         </is>
       </c>
       <c r="D606" t="inlineStr"/>
       <c r="E606" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F606" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.QIHint</t>
+          <t>.Settings.AutomaticNegotiation.Title</t>
         </is>
       </c>
       <c r="G606" t="inlineStr"/>
       <c r="H606" t="inlineStr"/>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr"/>
       <c r="B607" t="inlineStr">
         <is>
-          <t>Reset this preset to default values?</t>
+          <t>Keys</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
-          <t>Reset this preset to default values?</t>
+          <t>Keys</t>
         </is>
       </c>
       <c r="D607" t="inlineStr"/>
       <c r="E607" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F607" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetConfirmReset</t>
+          <t>.Boxes.MergerGame.Keys.care</t>
         </is>
       </c>
       <c r="G607" t="inlineStr"/>
       <c r="H607" t="inlineStr"/>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr"/>
       <c r="B608" t="inlineStr">
         <is>
-          <t>Close all Button</t>
+          <t>Guild Member Overview</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
-          <t>Close all Button</t>
+          <t>Guild Member Overview</t>
         </is>
       </c>
       <c r="D608" t="inlineStr"/>
       <c r="E608" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F608" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.CloseAllButton</t>
+          <t>.Menu.GuildMemberStat.Title</t>
         </is>
       </c>
       <c r="G608" t="inlineStr"/>
       <c r="H608" t="inlineStr"/>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr"/>
       <c r="B609" t="inlineStr">
         <is>
-          <t>No spot safe</t>
+          <t>Attack</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
-          <t>No spot safe</t>
+          <t>Attack</t>
         </is>
       </c>
       <c r="D609" t="inlineStr"/>
       <c r="E609" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F609" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.NoPlaceSafe</t>
+          <t>.Boxes.cardGame.Attack</t>
         </is>
       </c>
       <c r="G609" t="inlineStr"/>
       <c r="H609" t="inlineStr"/>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr"/>
       <c r="B610" t="inlineStr">
         <is>
-          <t>Offset to servertime (minutes)</t>
+          <t>Create for all sectors</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>Offset to servertime (minutes)</t>
+          <t>Create for all sectors</t>
         </is>
       </c>
       <c r="D610" t="inlineStr"/>
       <c r="E610" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F610" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.serverOffset</t>
+          <t>.Boxes.Alerts.Form.CreateAllSectors</t>
         </is>
       </c>
       <c r="G610" t="inlineStr"/>
       <c r="H610" t="inlineStr"/>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr"/>
       <c r="B611" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Add</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Add</t>
         </is>
       </c>
       <c r="D611" t="inlineStr"/>
       <c r="E611" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F611" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.costs</t>
+          <t>.Boxes.AuctionSettings.Add</t>
         </is>
       </c>
       <c r="G611" t="inlineStr"/>
       <c r="H611" t="inlineStr"/>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr"/>
       <c r="B612" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>How many elements should the menu display?&lt;br&gt;Empty or "0" means automatic height.</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>How many elements should the menu display?&lt;br&gt;Empty or "0" means automatic height.</t>
         </is>
       </c>
       <c r="D612" t="inlineStr"/>
       <c r="E612" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F612" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Type</t>
+          <t>.Settings.MenuLength.Desc</t>
         </is>
       </c>
       <c r="G612" t="inlineStr"/>
       <c r="H612" t="inlineStr"/>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr"/>
       <c r="B613" t="inlineStr">
         <is>
-          <t>Save medals?</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
-          <t>Save medals?</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="D613" t="inlineStr"/>
       <c r="E613" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F613" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.SaveMedals</t>
+          <t>.Boxes.PvPArena.Points</t>
         </is>
       </c>
       <c r="G613" t="inlineStr"/>
       <c r="H613" t="inlineStr"/>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr"/>
       <c r="B614" t="inlineStr">
         <is>
-          <t>Drag</t>
+          <t>Event Mystery Box</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
-          <t>Drag</t>
+          <t>Event Mystery Box</t>
         </is>
       </c>
       <c r="D614" t="inlineStr"/>
       <c r="E614" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F614" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Action.Drag</t>
+          <t>.Boxes.FPCollector.event_mystery_item</t>
         </is>
       </c>
       <c r="G614" t="inlineStr"/>
       <c r="H614" t="inlineStr"/>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr"/>
       <c r="B615" t="inlineStr">
         <is>
-          <t>profit achieved; yellow = Rank is not safe; red/green = Loss/Profit safe</t>
+          <t>Great Buildings</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
-          <t>profit achieved; yellow = Rank is not safe; red/green = Loss/Profit safe</t>
+          <t>Great Buildings</t>
         </is>
       </c>
       <c r="D615" t="inlineStr"/>
       <c r="E615" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F615" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.ProfitDesc</t>
+          <t>.Boxes.GuildMemberStat.GreatBuildings</t>
         </is>
       </c>
       <c r="G615" t="inlineStr"/>
       <c r="H615" t="inlineStr"/>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr"/>
       <c r="B616" t="inlineStr">
         <is>
-          <t>Saving and Restoring</t>
+          <t>Open automatically</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
-          <t>Saving and Restoring</t>
+          <t>Open automatically</t>
         </is>
       </c>
       <c r="D616" t="inlineStr"/>
       <c r="E616" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F616" t="inlineStr">
         <is>
-          <t>.Settings.ExportSettings.Title</t>
+          <t>.Boxes.Market.Settings.Autostart</t>
         </is>
       </c>
       <c r="G616" t="inlineStr"/>
       <c r="H616" t="inlineStr"/>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr"/>
       <c r="B617" t="inlineStr">
         <is>
-          <t>Auto open Infobox</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
-          <t>Auto open Infobox</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="D617" t="inlineStr"/>
       <c r="E617" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F617" t="inlineStr">
         <is>
-          <t>.Settings.AutoOpenInfoBox.Title</t>
+          <t>.Boxes.GuildMemberStat.Points</t>
         </is>
       </c>
       <c r="G617" t="inlineStr"/>
       <c r="H617" t="inlineStr"/>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr"/>
       <c r="B618" t="inlineStr">
         <is>
-          <t>Calendar Completion</t>
+          <t>New FoE Helper Version installed</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
-          <t>Calendar Completion</t>
+          <t>New FoE Helper Version installed</t>
         </is>
       </c>
       <c r="D618" t="inlineStr"/>
       <c r="E618" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F618" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.reward_calendar_completion</t>
+          <t>.Menu.NewVersion.Title</t>
         </is>
       </c>
       <c r="G618" t="inlineStr"/>
       <c r="H618" t="inlineStr"/>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr"/>
       <c r="B619" t="inlineStr">
         <is>
-          <t>Progress per badge</t>
+          <t>Negotiations</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
-          <t>Progress per badge</t>
+          <t>Negotiations</t>
         </is>
       </c>
       <c r="D619" t="inlineStr"/>
       <c r="E619" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F619" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeyValue.soccer</t>
+          <t>.Boxes.Castle.Negotiations</t>
         </is>
       </c>
       <c r="G619" t="inlineStr"/>
       <c r="H619" t="inlineStr"/>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr"/>
       <c r="B620" t="inlineStr">
         <is>
-          <t>Auto + Not locked</t>
+          <t>FoE Helper</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
-          <t>Auto + Not locked</t>
+          <t>FoE Helper</t>
         </is>
       </c>
       <c r="D620" t="inlineStr"/>
       <c r="E620" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F620" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.AutoWithUnsafe</t>
+          <t>.Global.BoxTitle</t>
         </is>
       </c>
       <c r="G620" t="inlineStr"/>
       <c r="H620" t="inlineStr"/>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr"/>
       <c r="B621" t="inlineStr">
         <is>
-          <t>GE Relic Rewards (Temple of Relic)</t>
+          <t>Place3</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
-          <t>GE Relic Rewards (Temple of Relic)</t>
+          <t>Place3</t>
         </is>
       </c>
       <c r="D621" t="inlineStr"/>
       <c r="E621" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F621" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.guildExpedition</t>
+          <t>.Boxes.PowerLeveling.P3</t>
         </is>
       </c>
       <c r="G621" t="inlineStr"/>
       <c r="H621" t="inlineStr"/>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr"/>
       <c r="B622" t="inlineStr">
         <is>
-          <t>Displays events that are happening in the "background".&lt;br&gt;&lt;em&gt;Fills up with info…  &lt;/em&gt;</t>
+          <t>Wiki / Documentation: Feature documentation.</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
-          <t>Displays events that are happening in the "background".&lt;br&gt;&lt;em&gt;Fills up with info…  &lt;/em&gt;</t>
+          <t>Wiki / Documentation: Feature documentation.</t>
         </is>
       </c>
       <c r="D622" t="inlineStr"/>
       <c r="E622" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F622" t="inlineStr">
         <is>
-          <t>.Menu.Info.Desc</t>
+          <t>.Settings.Help.Documentation</t>
         </is>
       </c>
       <c r="G622" t="inlineStr"/>
       <c r="H622" t="inlineStr"/>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr"/>
       <c r="B623" t="inlineStr">
         <is>
-          <t>Estimated bonus: __FP__ FPs and __Goods__ goods</t>
+          <t>Links</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
-          <t>Estimated bonus: __FP__ FPs and __Goods__ goods</t>
+          <t>Links</t>
         </is>
       </c>
       <c r="D623" t="inlineStr"/>
       <c r="E623" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F623" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.EstimatedBonus</t>
+          <t>.Settings.Entry.ShowLinks</t>
         </is>
       </c>
       <c r="G623" t="inlineStr"/>
       <c r="H623" t="inlineStr"/>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr"/>
       <c r="B624" t="inlineStr">
         <is>
-          <t>Shop Currency will overflow!</t>
+          <t>Incidents Overview</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
-          <t>Shop Currency will overflow!</t>
+          <t>Incidents Overview</t>
         </is>
       </c>
       <c r="D624" t="inlineStr"/>
       <c r="E624" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F624" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.CurrencyOverflowWarning</t>
+          <t>.Boxes.HiddenRewards.Title</t>
         </is>
       </c>
       <c r="G624" t="inlineStr"/>
       <c r="H624" t="inlineStr"/>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr"/>
       <c r="B625" t="inlineStr">
         <is>
-          <t>Guilds</t>
+          <t>The Alert for province __provinceName__ has been deleted!</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
-          <t>Guilds</t>
+          <t>The Alert for province __provinceName__ has been deleted!</t>
         </is>
       </c>
       <c r="D625" t="inlineStr"/>
       <c r="E625" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F625" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Guilds</t>
+          <t>.Boxes.GuildFights.DeleteMessage.Desc</t>
         </is>
       </c>
       <c r="G625" t="inlineStr"/>
       <c r="H625" t="inlineStr"/>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr"/>
       <c r="B626" t="inlineStr">
         <is>
-          <t>Goods from Venus are not included. Please visit your Venus Outpost and open the box again</t>
+          <t>the greener, the higher the chance for a hit:</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
-          <t>Goods from Venus are not included. Please visit your Venus Outpost and open the box again</t>
+          <t>the greener, the higher the chance for a hit:</t>
         </is>
       </c>
       <c r="D626" t="inlineStr"/>
       <c r="E626" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F626" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.NoVenusDataWarning</t>
+          <t>.Boxes.AztecMiniGame.Description</t>
         </is>
       </c>
       <c r="G626" t="inlineStr"/>
       <c r="H626" t="inlineStr"/>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr"/>
       <c r="B627" t="inlineStr">
         <is>
-          <t>Fall Event</t>
+          <t>OR</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
-          <t>Fall Event</t>
+          <t>OR</t>
         </is>
       </c>
       <c r="D627" t="inlineStr"/>
       <c r="E627" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F627" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.fall_event</t>
+          <t>.Boxes.RecurringQuests.OR</t>
         </is>
       </c>
       <c r="G627" t="inlineStr"/>
       <c r="H627" t="inlineStr"/>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr"/>
       <c r="B628" t="inlineStr">
         <is>
-          <t>Good</t>
+          <t>none</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
-          <t>Good</t>
+          <t>none</t>
         </is>
       </c>
       <c r="D628" t="inlineStr"/>
       <c r="E628" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F628" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.Good</t>
+          <t>.Boxes.HiddenRewards.none</t>
         </is>
       </c>
       <c r="G628" t="inlineStr"/>
       <c r="H628" t="inlineStr"/>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr"/>
       <c r="B629" t="inlineStr">
         <is>
-          <t>Replaces player and guild names with links to player / guild profiles of your chosen website.&lt;br&gt;Replaces Building-Kitnames with links to forgeofempires.fandom.com.</t>
+          <t>Add Advice</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
-          <t>Replaces player and guild names with links to player / guild profiles of your chosen website.&lt;br&gt;Replaces Building-Kitnames with links to forgeofempires.fandom.com.</t>
+          <t>Add Advice</t>
         </is>
       </c>
       <c r="D629" t="inlineStr"/>
       <c r="E629" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F629" t="inlineStr">
         <is>
-          <t>.Settings.ShowLinks.Desc</t>
+          <t>.Boxes.BattleAssistAddAdvice.Title</t>
         </is>
       </c>
       <c r="G629" t="inlineStr"/>
       <c r="H629" t="inlineStr"/>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr"/>
       <c r="B630" t="inlineStr">
         <is>
-          <t>Success</t>
+          <t>middle middle</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
-          <t>Success</t>
+          <t>middle middle</t>
         </is>
       </c>
       <c r="D630" t="inlineStr"/>
       <c r="E630" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F630" t="inlineStr">
         <is>
-          <t>.General.Success</t>
+          <t>.Menu.Notification.Position.mid-center</t>
         </is>
       </c>
       <c r="G630" t="inlineStr"/>
       <c r="H630" t="inlineStr"/>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr"/>
       <c r="B631" t="inlineStr">
         <is>
-          <t>Own part gross</t>
+          <t>Previous era goods</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
-          <t>Own part gross</t>
+          <t>Previous era goods</t>
         </is>
       </c>
       <c r="D631" t="inlineStr"/>
       <c r="E631" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F631" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.OwnPartBrutto</t>
+          <t>.Boxes.Productions.goods_previous</t>
         </is>
       </c>
       <c r="G631" t="inlineStr"/>
       <c r="H631" t="inlineStr"/>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr"/>
       <c r="B632" t="inlineStr">
         <is>
-          <t>only uncovered</t>
+          <t>Choose your own Soundtrack!</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
-          <t>only uncovered</t>
+          <t>Choose your own Soundtrack!</t>
         </is>
       </c>
       <c r="D632" t="inlineStr"/>
       <c r="E632" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F632" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.onlyVis</t>
+          <t>.Menu.Music.Desc</t>
         </is>
       </c>
       <c r="G632" t="inlineStr"/>
       <c r="H632" t="inlineStr"/>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr"/>
       <c r="B633" t="inlineStr">
         <is>
-          <t>Reset</t>
+          <t>Webhook URL</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
-          <t>Reset</t>
+          <t>Webhook URL</t>
         </is>
       </c>
       <c r="D633" t="inlineStr"/>
       <c r="E633" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F633" t="inlineStr">
         <is>
-          <t>.General.Reset</t>
+          <t>.Boxes.Discord.WebhookUrl</t>
         </is>
       </c>
       <c r="G633" t="inlineStr"/>
       <c r="H633" t="inlineStr"/>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr"/>
       <c r="B634" t="inlineStr">
         <is>
-          <t>__era__&lt;br&gt;You have: __stock__</t>
+          <t>Tavern Visit</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
-          <t>__era__&lt;br&gt;You have: __stock__</t>
+          <t>Tavern Visit</t>
         </is>
       </c>
       <c r="D634" t="inlineStr"/>
       <c r="E634" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F634" t="inlineStr">
         <is>
-          <t>.Boxes.Market.OfferTT</t>
+          <t>.Boxes.FPCollector.satDown</t>
         </is>
       </c>
       <c r="G634" t="inlineStr"/>
       <c r="H634" t="inlineStr"/>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr"/>
       <c r="B635" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/gb-cost/</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/gb-cost/</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="D635" t="inlineStr"/>
       <c r="E635" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F635" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.HelpLink</t>
+          <t>.Boxes.OwnpartCalculator.PlayerName</t>
         </is>
       </c>
       <c r="G635" t="inlineStr"/>
       <c r="H635" t="inlineStr"/>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr"/>
       <c r="B636" t="inlineStr">
         <is>
-          <t>Saved!</t>
+          <t>done</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
-          <t>Saved!</t>
+          <t>done</t>
         </is>
       </c>
       <c r="D636" t="inlineStr"/>
       <c r="E636" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F636" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SaveMessage.Title</t>
+          <t>.Boxes.Calculator.Done</t>
         </is>
       </c>
       <c r="G636" t="inlineStr"/>
       <c r="H636" t="inlineStr"/>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr"/>
       <c r="B637" t="inlineStr">
         <is>
-          <t>Timer set for __hours__ hours and __minutes__ minutes</t>
+          <t>Additional columns</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
-          <t>Timer set for __hours__ hours and __minutes__ minutes</t>
+          <t>Additional columns</t>
         </is>
       </c>
       <c r="D637" t="inlineStr"/>
       <c r="E637" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F637" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.AlertSetText</t>
+          <t>.Boxes.Investment.Overview.AdditionalColumns</t>
         </is>
       </c>
       <c r="G637" t="inlineStr"/>
       <c r="H637" t="inlineStr"/>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr"/>
       <c r="B638" t="inlineStr">
         <is>
-          <t>Quantity</t>
+          <t>Rank</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
-          <t>Quantity</t>
+          <t>Rank</t>
         </is>
       </c>
       <c r="D638" t="inlineStr"/>
       <c r="E638" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F638" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Quantity</t>
+          <t>.Boxes.Investment.Rank</t>
         </is>
       </c>
       <c r="G638" t="inlineStr"/>
       <c r="H638" t="inlineStr"/>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr"/>
       <c r="B639" t="inlineStr">
         <is>
-          <t>Strategy Checklist</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
-          <t>Strategy Checklist</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="D639" t="inlineStr"/>
       <c r="E639" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F639" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Strategy</t>
+          <t>.Boxes.MoppelHelper.Event</t>
         </is>
       </c>
       <c r="G639" t="inlineStr"/>
       <c r="H639" t="inlineStr"/>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr"/>
       <c r="B640" t="inlineStr">
         <is>
-          <t>Difference</t>
+          <t>Action Points</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
-          <t>Difference</t>
+          <t>Action Points</t>
         </is>
       </c>
       <c r="D640" t="inlineStr"/>
       <c r="E640" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F640" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Profit</t>
+          <t>.Boxes.BoostList.guild_raids_action_points_collection</t>
         </is>
       </c>
       <c r="G640" t="inlineStr"/>
       <c r="H640" t="inlineStr"/>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr"/>
       <c r="B641" t="inlineStr">
         <is>
-          <t>SAM</t>
+          <t>Menu Length</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
-          <t>SAM</t>
+          <t>Menu Length</t>
         </is>
       </c>
       <c r="D641" t="inlineStr"/>
       <c r="E641" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F641" t="inlineStr">
         <is>
-          <t>.Eras.18.short</t>
+          <t>.Settings.Entry.MenuLength</t>
         </is>
       </c>
       <c r="G641" t="inlineStr"/>
       <c r="H641" t="inlineStr"/>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr"/>
       <c r="B642" t="inlineStr">
         <is>
-          <t>Search</t>
+          <t>Disabled: Start a Negotiation first!</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
-          <t>Search</t>
+          <t>Disabled: Start a Negotiation first!</t>
         </is>
       </c>
       <c r="D642" t="inlineStr"/>
       <c r="E642" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F642" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.FindBuilding</t>
+          <t>.Menu.Negotiation.Warning</t>
         </is>
       </c>
       <c r="G642" t="inlineStr"/>
       <c r="H642" t="inlineStr"/>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr"/>
       <c r="B643" t="inlineStr">
         <is>
-          <t>__count__ new player Events were found.</t>
+          <t>End level</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
-          <t>__count__ new player Events were found.</t>
+          <t>End level</t>
         </is>
       </c>
       <c r="D643" t="inlineStr"/>
       <c r="E643" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F643" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.PlayerFoundCounter</t>
+          <t>.Boxes.PowerLeveling.EndLevel</t>
         </is>
       </c>
       <c r="G643" t="inlineStr"/>
       <c r="H643" t="inlineStr"/>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr"/>
       <c r="B644" t="inlineStr">
         <is>
-          <t>Best</t>
+          <t>Coin boosts</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
-          <t>Best</t>
+          <t>Coin boosts</t>
         </is>
       </c>
       <c r="D644" t="inlineStr"/>
       <c r="E644" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F644" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Best</t>
+          <t>.Boxes.BoostList.guild_raids_coins_production</t>
         </is>
       </c>
       <c r="G644" t="inlineStr"/>
       <c r="H644" t="inlineStr"/>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr"/>
       <c r="B645" t="inlineStr">
         <is>
-          <t>City Builder</t>
+          <t xml:space="preserve"> are 4+ Ages behind</t>
         </is>
       </c>
       <c r="C645" t="inlineStr">
         <is>
-          <t>City Builder</t>
+          <t xml:space="preserve"> are 4+ Ages behind</t>
         </is>
       </c>
       <c r="D645" t="inlineStr"/>
       <c r="E645" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F645" t="inlineStr">
         <is>
-          <t>.Boxes.CityBuilder.Title</t>
+          <t>.Boxes.CityMap.OlderThan4Era</t>
         </is>
       </c>
       <c r="G645" t="inlineStr"/>
       <c r="H645" t="inlineStr"/>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr"/>
       <c r="B646" t="inlineStr">
         <is>
-          <t>Card Duel</t>
+          <t>Blue Galaxy (x2)</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
-          <t>Card Duel</t>
+          <t>Blue Galaxy (x2)</t>
         </is>
       </c>
       <c r="D646" t="inlineStr"/>
       <c r="E646" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F646" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.card_duel</t>
+          <t>.Boxes.FPCollector.double_collection</t>
         </is>
       </c>
       <c r="G646" t="inlineStr"/>
       <c r="H646" t="inlineStr"/>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr"/>
       <c r="B647" t="inlineStr">
         <is>
-          <t>Arctic Future</t>
+          <t>Overview of all allies and buildings that have room for them.</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
-          <t>Arctic Future</t>
+          <t>Overview of all allies and buildings that have room for them.</t>
         </is>
       </c>
       <c r="D647" t="inlineStr"/>
       <c r="E647" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F647" t="inlineStr">
         <is>
-          <t>.Eras.15</t>
+          <t>.Menu.Allies.Desc</t>
         </is>
       </c>
       <c r="G647" t="inlineStr"/>
       <c r="H647" t="inlineStr"/>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr"/>
       <c r="B648" t="inlineStr">
         <is>
-          <t>Double donation blocker</t>
+          <t xml:space="preserve"> ignoring bottlenecks</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
-          <t>Double donation blocker</t>
+          <t xml:space="preserve"> ignoring bottlenecks</t>
         </is>
       </c>
       <c r="D648" t="inlineStr"/>
       <c r="E648" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F648" t="inlineStr">
         <is>
-          <t>.Settings.doubleFPtimeout.Title</t>
+          <t>.Boxes.idleGame.noBottleneck</t>
         </is>
       </c>
       <c r="G648" t="inlineStr"/>
       <c r="H648" t="inlineStr"/>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr"/>
       <c r="B649" t="inlineStr">
         <is>
-          <t>Happiness</t>
+          <t>Efficiency</t>
         </is>
       </c>
       <c r="C649" t="inlineStr">
         <is>
-          <t>Happiness</t>
+          <t>Efficiency</t>
         </is>
       </c>
       <c r="D649" t="inlineStr"/>
       <c r="E649" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F649" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Happiness</t>
+          <t>.Boxes.CombatCalculator.Efficiency</t>
         </is>
       </c>
       <c r="G649" t="inlineStr"/>
       <c r="H649" t="inlineStr"/>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr"/>
       <c r="B650" t="inlineStr">
         <is>
-          <t>A preset with this name already exists.</t>
+          <t>Open Ally Overview</t>
         </is>
       </c>
       <c r="C650" t="inlineStr">
         <is>
-          <t>A preset with this name already exists.</t>
+          <t>Open Ally Overview</t>
         </is>
       </c>
       <c r="D650" t="inlineStr"/>
       <c r="E650" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F650" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetNameExists</t>
+          <t>.Settings.ShowAllyList.Title</t>
         </is>
       </c>
       <c r="G650" t="inlineStr"/>
       <c r="H650" t="inlineStr"/>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr"/>
       <c r="B651" t="inlineStr">
         <is>
-          <t>Unit</t>
+          <t>Preview</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
-          <t>Unit</t>
+          <t>Preview</t>
         </is>
       </c>
       <c r="D651" t="inlineStr"/>
       <c r="E651" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F651" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Unit</t>
+          <t>.Boxes.OwnpartCalculator.Preview</t>
         </is>
       </c>
       <c r="G651" t="inlineStr"/>
       <c r="H651" t="inlineStr"/>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr"/>
       <c r="B652" t="inlineStr">
         <is>
-          <t>uncommon</t>
+          <t>All rarities</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
-          <t>uncommon</t>
+          <t>All rarities</t>
         </is>
       </c>
       <c r="D652" t="inlineStr"/>
       <c r="E652" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F652" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AllyRarity.uncommon</t>
+          <t>.Boxes.AllyList.All</t>
         </is>
       </c>
       <c r="G652" t="inlineStr"/>
       <c r="H652" t="inlineStr"/>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr"/>
       <c r="B653" t="inlineStr">
         <is>
-          <t>Create for all sectors</t>
+          <t>Negotiation</t>
         </is>
       </c>
       <c r="C653" t="inlineStr">
         <is>
-          <t>Create for all sectors</t>
+          <t>Negotiation</t>
         </is>
       </c>
       <c r="D653" t="inlineStr"/>
       <c r="E653" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F653" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.CreateAllSectors</t>
+          <t>.Boxes.Castle.Negotiation</t>
         </is>
       </c>
       <c r="G653" t="inlineStr"/>
       <c r="H653" t="inlineStr"/>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr"/>
       <c r="B654" t="inlineStr">
         <is>
-          <t>Add</t>
+          <t>About FoE Helper</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
         <is>
-          <t>Add</t>
+          <t>About FoE Helper</t>
         </is>
       </c>
       <c r="D654" t="inlineStr"/>
       <c r="E654" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F654" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Add</t>
+          <t>.Settings.About.Title</t>
         </is>
       </c>
       <c r="G654" t="inlineStr"/>
       <c r="H654" t="inlineStr"/>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr"/>
       <c r="B655" t="inlineStr">
         <is>
-          <t>Select GB</t>
+          <t>Message</t>
         </is>
       </c>
       <c r="C655" t="inlineStr">
         <is>
-          <t>Select GB</t>
+          <t>Message</t>
         </is>
       </c>
       <c r="D655" t="inlineStr"/>
       <c r="E655" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F655" t="inlineStr">
         <is>
-          <t>.Boxes.findGB.selectGB</t>
+          <t>.Boxes.Discord.Message</t>
         </is>
       </c>
       <c r="G655" t="inlineStr"/>
       <c r="H655" t="inlineStr"/>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr"/>
       <c r="B656" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>Add buildings from your inventory to the list</t>
         </is>
       </c>
       <c r="C656" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>Add buildings from your inventory to the list</t>
         </is>
       </c>
       <c r="D656" t="inlineStr"/>
       <c r="E656" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F656" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Rank</t>
+          <t>.Boxes.ProductionsRating.ShowInventoryBuildingsExplanation</t>
         </is>
       </c>
       <c r="G656" t="inlineStr"/>
       <c r="H656" t="inlineStr"/>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr"/>
       <c r="B657" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>bottom left</t>
         </is>
       </c>
       <c r="C657" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>bottom left</t>
         </is>
       </c>
       <c r="D657" t="inlineStr"/>
       <c r="E657" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F657" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Name</t>
+          <t>.Menu.Notification.Position.bottom-left</t>
         </is>
       </c>
       <c r="G657" t="inlineStr"/>
       <c r="H657" t="inlineStr"/>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr"/>
       <c r="B658" t="inlineStr">
         <is>
-          <t>Building Name</t>
+          <t>This tools helps to manage your goods inventory and market offers</t>
         </is>
       </c>
       <c r="C658" t="inlineStr">
         <is>
-          <t>Building Name</t>
+          <t>This tools helps to manage your goods inventory and market offers</t>
         </is>
       </c>
       <c r="D658" t="inlineStr"/>
       <c r="E658" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F658" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Name</t>
+          <t>.Menu.MarketOffers.Desc</t>
         </is>
       </c>
       <c r="G658" t="inlineStr"/>
       <c r="H658" t="inlineStr"/>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr"/>
       <c r="B659" t="inlineStr">
         <is>
-          <t>Treasury Goods</t>
+          <t>Extensions</t>
         </is>
       </c>
       <c r="C659" t="inlineStr">
         <is>
-          <t>Treasury Goods</t>
+          <t>Extensions</t>
         </is>
       </c>
       <c r="D659" t="inlineStr"/>
       <c r="E659" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F659" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.TreasuryGoods</t>
-[...2 lines deleted...]
-      <c r="G659" t="inlineStr"/>
+          <t>.Boxes.Kits.Extensions</t>
+        </is>
+      </c>
+      <c r="G659" t="inlineStr">
+        <is>
+          <t>"Extensions" should be "Expansions"</t>
+        </is>
+      </c>
       <c r="H659" t="inlineStr"/>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr"/>
       <c r="B660" t="inlineStr">
         <is>
-          <t>Quantum Incursion Rewards</t>
+          <t>Notification stacks</t>
         </is>
       </c>
       <c r="C660" t="inlineStr">
         <is>
-          <t>Quantum Incursion Rewards</t>
+          <t>Notification stacks</t>
         </is>
       </c>
       <c r="D660" t="inlineStr"/>
       <c r="E660" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F660" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.guild_raids</t>
-[...2 lines deleted...]
-      <c r="G660" t="inlineStr"/>
+          <t>.Settings.NotificationsStack.Title</t>
+        </is>
+      </c>
+      <c r="G660" t="inlineStr">
+        <is>
+          <t>Context, not sure of the meaning.</t>
+        </is>
+      </c>
       <c r="H660" t="inlineStr"/>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr"/>
       <c r="B661" t="inlineStr">
         <is>
-          <t>Upload/Send data to foe-helper.com</t>
+          <t>Allies Overview</t>
         </is>
       </c>
       <c r="C661" t="inlineStr">
         <is>
-          <t>Upload/Send data to foe-helper.com</t>
+          <t>Allies Overview</t>
         </is>
       </c>
       <c r="D661" t="inlineStr"/>
       <c r="E661" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F661" t="inlineStr">
         <is>
-          <t>.Settings.GlobalSend.Title</t>
+          <t>.Boxes.AllyList.Title</t>
         </is>
       </c>
       <c r="G661" t="inlineStr"/>
       <c r="H661" t="inlineStr"/>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr"/>
       <c r="B662" t="inlineStr">
         <is>
-          <t>Building Efficiency Rating</t>
+          <t xml:space="preserve">Available Squares: </t>
         </is>
       </c>
       <c r="C662" t="inlineStr">
         <is>
-          <t>Building Efficiency Rating</t>
+          <t xml:space="preserve">Available Squares: </t>
         </is>
       </c>
       <c r="D662" t="inlineStr"/>
       <c r="E662" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F662" t="inlineStr">
         <is>
-          <t>.Menu.ProductionsRating.Title</t>
+          <t>.Boxes.CityMap.FreeArea</t>
         </is>
       </c>
       <c r="G662" t="inlineStr"/>
       <c r="H662" t="inlineStr"/>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr"/>
       <c r="B663" t="inlineStr">
         <is>
-          <t>Disclaimer</t>
+          <t xml:space="preserve">You have to insert it into the bidding field and hit enter. </t>
         </is>
       </c>
       <c r="C663" t="inlineStr">
         <is>
-          <t>Disclaimer</t>
+          <t xml:space="preserve">You have to insert it into the bidding field and hit enter. </t>
         </is>
       </c>
       <c r="D663" t="inlineStr"/>
       <c r="E663" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F663" t="inlineStr">
         <is>
-          <t>.General.Disclaimer</t>
+          <t>.Boxes.AuctionSettings.Help2</t>
         </is>
       </c>
       <c r="G663" t="inlineStr"/>
       <c r="H663" t="inlineStr"/>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr"/>
       <c r="B664" t="inlineStr">
         <is>
-          <t>Add buildings from your inventory to the list</t>
+          <t>Show Blueprints</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
-          <t>Add buildings from your inventory to the list</t>
+          <t>Show Blueprints</t>
         </is>
       </c>
       <c r="D664" t="inlineStr"/>
       <c r="E664" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F664" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowInventoryBuildingsExplanation</t>
+          <t>.Settings.ShowOwnPartBP.Desc</t>
         </is>
       </c>
       <c r="G664" t="inlineStr"/>
       <c r="H664" t="inlineStr"/>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr"/>
       <c r="B665" t="inlineStr">
         <is>
-          <t>Light Unit</t>
+          <t>Item</t>
         </is>
       </c>
       <c r="C665" t="inlineStr">
         <is>
-          <t>Light Unit</t>
+          <t>Item</t>
         </is>
       </c>
       <c r="D665" t="inlineStr"/>
       <c r="E665" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F665" t="inlineStr">
         <is>
-          <t>.Boxes.Units.light_melee</t>
+          <t>.Boxes.Productions.Headings.name</t>
         </is>
       </c>
       <c r="G665" t="inlineStr"/>
       <c r="H665" t="inlineStr"/>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr"/>
       <c r="B666" t="inlineStr">
         <is>
-          <t>Records</t>
+          <t>To Build</t>
         </is>
       </c>
       <c r="C666" t="inlineStr">
         <is>
-          <t>Records</t>
+          <t>To Build</t>
         </is>
       </c>
       <c r="D666" t="inlineStr"/>
       <c r="E666" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F666" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Records</t>
+          <t>.Boxes.GBGBuildings.toBuild</t>
         </is>
       </c>
       <c r="G666" t="inlineStr"/>
       <c r="H666" t="inlineStr"/>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr"/>
       <c r="B667" t="inlineStr">
         <is>
-          <t>Space Age Venus</t>
+          <t>Terrain</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
-          <t>Space Age Venus</t>
+          <t>Terrain</t>
         </is>
       </c>
       <c r="D667" t="inlineStr"/>
       <c r="E667" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F667" t="inlineStr">
         <is>
-          <t>.Eras.20</t>
+          <t>.Boxes.GvGMap.Sector.Terrain</t>
         </is>
       </c>
       <c r="G667" t="inlineStr"/>
       <c r="H667" t="inlineStr"/>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr"/>
       <c r="B668" t="inlineStr">
         <is>
-          <t>Show Blueprints</t>
+          <t>Variant</t>
         </is>
       </c>
       <c r="C668" t="inlineStr">
         <is>
-          <t>Show Blueprints</t>
+          <t>Variant</t>
         </is>
       </c>
       <c r="D668" t="inlineStr"/>
       <c r="E668" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F668" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartBP.Desc</t>
+          <t>.Boxes.idleGame.Variant</t>
         </is>
       </c>
       <c r="G668" t="inlineStr"/>
       <c r="H668" t="inlineStr"/>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr"/>
       <c r="B669" t="inlineStr">
         <is>
-          <t>the greener, the higher the chance for a hit:</t>
+          <t>Date and time of the last recorded deposit in the GB</t>
         </is>
       </c>
       <c r="C669" t="inlineStr">
         <is>
-          <t>the greener, the higher the chance for a hit:</t>
+          <t>Date and time of the last recorded deposit in the GB</t>
         </is>
       </c>
       <c r="D669" t="inlineStr"/>
       <c r="E669" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F669" t="inlineStr">
         <is>
-          <t>.Boxes.AztecMiniGame.Description</t>
+          <t>.Boxes.Investment.Overview.DateOfIncreaseDesc</t>
         </is>
       </c>
       <c r="G669" t="inlineStr"/>
       <c r="H669" t="inlineStr"/>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr"/>
       <c r="B670" t="inlineStr">
         <is>
-          <t>Time</t>
+          <t>Auctions won</t>
         </is>
       </c>
       <c r="C670" t="inlineStr">
         <is>
-          <t>Time</t>
+          <t>Auctions won</t>
         </is>
       </c>
       <c r="D670" t="inlineStr"/>
       <c r="E670" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F670" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Time</t>
+          <t>.Boxes.Castle.AuctionsWon</t>
         </is>
       </c>
       <c r="G670" t="inlineStr"/>
       <c r="H670" t="inlineStr"/>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr"/>
       <c r="B671" t="inlineStr">
         <is>
-          <t>Area</t>
+          <t>show axis label</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
-          <t>Area</t>
+          <t>show axis label</t>
         </is>
       </c>
       <c r="D671" t="inlineStr"/>
       <c r="E671" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F671" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.area</t>
+          <t>.Boxes.GexStat.ShowAxisLabel</t>
         </is>
       </c>
       <c r="G671" t="inlineStr"/>
       <c r="H671" t="inlineStr"/>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr"/>
       <c r="B672" t="inlineStr">
         <is>
-          <t>Add Advice</t>
+          <t>safe</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
-          <t>Add Advice</t>
+          <t>safe</t>
         </is>
       </c>
       <c r="D672" t="inlineStr"/>
       <c r="E672" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F672" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAddAdvice.Title</t>
+          <t>.Boxes.Investment.Safe</t>
         </is>
       </c>
       <c r="G672" t="inlineStr"/>
       <c r="H672" t="inlineStr"/>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr"/>
       <c r="B673" t="inlineStr">
         <is>
-          <t>Artillery Unit</t>
+          <t>Next Town</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
-          <t>Artillery Unit</t>
+          <t>Next Town</t>
         </is>
       </c>
       <c r="D673" t="inlineStr"/>
       <c r="E673" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F673" t="inlineStr">
         <is>
-          <t>.Boxes.Units.long_ranged</t>
+          <t>.Boxes.idleGame.NextTown</t>
         </is>
       </c>
       <c r="G673" t="inlineStr"/>
       <c r="H673" t="inlineStr"/>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr"/>
       <c r="B674" t="inlineStr">
         <is>
-          <t>Show only adjacent sectors countdowns</t>
+          <t>The import was completed successfully. Please reload the game.</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
-          <t>Show only adjacent sectors countdowns</t>
+          <t>The import was completed successfully. Please reload the game.</t>
         </is>
       </c>
       <c r="D674" t="inlineStr"/>
       <c r="E674" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F674" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowAdjacentSectors</t>
+          <t>.Boxes.DBExport.ImportSuccessful</t>
         </is>
       </c>
       <c r="G674" t="inlineStr"/>
       <c r="H674" t="inlineStr"/>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr"/>
       <c r="B675" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Negotiation Blocker</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Negotiation Blocker</t>
         </is>
       </c>
       <c r="D675" t="inlineStr"/>
       <c r="E675" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F675" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.BuildingName</t>
+          <t>.Settings.Entry.ShowMapTradeWarning</t>
         </is>
       </c>
       <c r="G675" t="inlineStr"/>
       <c r="H675" t="inlineStr"/>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr"/>
       <c r="B676" t="inlineStr">
         <is>
-          <t>Last 2 Ages</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
-          <t>Last 2 Ages</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="D676" t="inlineStr"/>
       <c r="E676" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F676" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnLastEras</t>
+          <t>.Boxes.Productions.Done</t>
         </is>
       </c>
       <c r="G676" t="inlineStr"/>
       <c r="H676" t="inlineStr"/>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr"/>
       <c r="B677" t="inlineStr">
         <is>
-          <t>Please scroll through all the pages and press the EXPORT button</t>
+          <t>Display Blue Galaxy Helper</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
-          <t>Please scroll through all the pages and press the EXPORT button</t>
+          <t>Display Blue Galaxy Helper</t>
         </is>
       </c>
       <c r="D677" t="inlineStr"/>
       <c r="E677" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F677" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Message</t>
+          <t>.Settings.ShowBlueGalaxyHelper.Title</t>
         </is>
       </c>
       <c r="G677" t="inlineStr"/>
       <c r="H677" t="inlineStr"/>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr"/>
       <c r="B678" t="inlineStr">
         <is>
-          <t>Cost/Step</t>
+          <t>Good</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
-          <t>Cost/Step</t>
+          <t>Good</t>
         </is>
       </c>
       <c r="D678" t="inlineStr"/>
       <c r="E678" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F678" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.CostPerStep</t>
+          <t>.General.Good</t>
         </is>
       </c>
       <c r="G678" t="inlineStr"/>
       <c r="H678" t="inlineStr"/>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr"/>
       <c r="B679" t="inlineStr">
         <is>
-          <t>Efficiency</t>
+          <t>Should the "Close all windows" box be opened automatically after the game starts?</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
-          <t>Efficiency</t>
+          <t>Should the "Close all windows" box be opened automatically after the game starts?</t>
         </is>
       </c>
       <c r="D679" t="inlineStr"/>
       <c r="E679" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F679" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Efficiency</t>
+          <t>.Settings.AutoOpenCloseBox.Desc</t>
         </is>
       </c>
       <c r="G679" t="inlineStr"/>
       <c r="H679" t="inlineStr"/>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr"/>
       <c r="B680" t="inlineStr">
         <is>
-          <t>Displays game stats on goods, units, rewards, GBG</t>
+          <t>Alert active</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
-          <t>Displays game stats on goods, units, rewards, GBG</t>
+          <t>Alert active</t>
         </is>
       </c>
       <c r="D680" t="inlineStr"/>
       <c r="E680" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F680" t="inlineStr">
         <is>
-          <t>.Menu.Stats.Desc</t>
+          <t>.Boxes.InactivesSettings.AlertActive</t>
         </is>
       </c>
       <c r="G680" t="inlineStr"/>
       <c r="H680" t="inlineStr"/>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr"/>
       <c r="B681" t="inlineStr">
         <is>
-          <t>done</t>
+          <t>Discord Webhooks</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
-          <t>done</t>
+          <t>Discord Webhooks</t>
         </is>
       </c>
       <c r="D681" t="inlineStr"/>
       <c r="E681" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F681" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Done</t>
+          <t>.Boxes.Discord.Title</t>
         </is>
       </c>
       <c r="G681" t="inlineStr"/>
       <c r="H681" t="inlineStr"/>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr"/>
       <c r="B682" t="inlineStr">
         <is>
-          <t>Collect All Blocker</t>
+          <t>This GB's next level is currently LOCKED.</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
-          <t>Collect All Blocker</t>
+          <t>This GB's next level is currently LOCKED.</t>
         </is>
       </c>
       <c r="D682" t="inlineStr"/>
       <c r="E682" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F682" t="inlineStr">
         <is>
-          <t>.Settings.BlockCollectAll.Title</t>
+          <t>.Boxes.Calculator.LGNotOpen</t>
         </is>
       </c>
       <c r="G682" t="inlineStr"/>
       <c r="H682" t="inlineStr"/>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr"/>
       <c r="B683" t="inlineStr">
         <is>
-          <t>Copied!</t>
+          <t>Current era goods</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
-          <t>Copied!</t>
+          <t>Current era goods</t>
         </is>
       </c>
       <c r="D683" t="inlineStr"/>
       <c r="E683" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F683" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.CopyToClipBoard.Title</t>
+          <t>.Boxes.Productions.goods_current</t>
         </is>
       </c>
       <c r="G683" t="inlineStr"/>
       <c r="H683" t="inlineStr"/>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr"/>
       <c r="B684" t="inlineStr">
         <is>
-          <t>Displays guild treasury export log tool when opening the Guild Treasury Log window</t>
+          <t>Defender deployed</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
-          <t>Displays guild treasury export log tool when opening the Guild Treasury Log window</t>
+          <t>Defender deployed</t>
         </is>
       </c>
       <c r="D684" t="inlineStr"/>
       <c r="E684" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F684" t="inlineStr">
         <is>
-          <t>.Settings.ShowGuildTreasuryLogExport.Desc</t>
+          <t>.Boxes.GvGMap.Log.defender_deployed</t>
         </is>
       </c>
       <c r="G684" t="inlineStr"/>
       <c r="H684" t="inlineStr"/>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr"/>
       <c r="B685" t="inlineStr">
         <is>
-          <t>Alerts</t>
+          <t>&lt;em id="minigame_aztecs-Btn-closed" class="tooltip-error"&gt;Opens automatically when starting a aztec mini game&lt;br&gt;&lt;/em&gt;Aztec Minigame Helper</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
-          <t>Alerts</t>
+          <t>&lt;em id="minigame_aztecs-Btn-closed" class="tooltip-error"&gt;Opens automatically when starting a aztec mini game&lt;br&gt;&lt;/em&gt;Aztec Minigame Helper</t>
         </is>
       </c>
       <c r="D685" t="inlineStr"/>
       <c r="E685" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F685" t="inlineStr">
         <is>
-          <t>.Menu.Alerts.Title</t>
+          <t>.Menu.AztecMiniGame.Desc</t>
         </is>
       </c>
       <c r="G685" t="inlineStr"/>
       <c r="H685" t="inlineStr"/>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr"/>
       <c r="B686" t="inlineStr">
         <is>
-          <t>Copy values</t>
+          <t>Hourly Production</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
-          <t>Copy values</t>
+          <t>Hourly Production</t>
         </is>
       </c>
       <c r="D686" t="inlineStr"/>
       <c r="E686" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F686" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.CopyValues</t>
+          <t>.Boxes.idleGame.Hourly</t>
         </is>
       </c>
       <c r="G686" t="inlineStr"/>
       <c r="H686" t="inlineStr"/>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr"/>
       <c r="B687" t="inlineStr">
         <is>
-          <t>Action Points</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="C687" t="inlineStr">
         <is>
-          <t>Action Points</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="D687" t="inlineStr"/>
       <c r="E687" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F687" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_action_points_collection</t>
+          <t>.Boxes.Infobox.FilterLevel</t>
         </is>
       </c>
       <c r="G687" t="inlineStr"/>
       <c r="H687" t="inlineStr"/>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr"/>
       <c r="B688" t="inlineStr">
         <is>
-          <t>Member participation</t>
+          <t>https://docs.foe-helper.com/english/module/gb-investment</t>
         </is>
       </c>
       <c r="C688" t="inlineStr">
         <is>
-          <t>Member participation</t>
+          <t>https://docs.foe-helper.com/english/module/gb-investment</t>
         </is>
       </c>
       <c r="D688" t="inlineStr"/>
       <c r="E688" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F688" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.MemberParticipation</t>
+          <t>.Boxes.GreatBuildings.HelpLink</t>
         </is>
       </c>
       <c r="G688" t="inlineStr"/>
       <c r="H688" t="inlineStr"/>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr"/>
       <c r="B689" t="inlineStr">
         <is>
-          <t>Member</t>
+          <t>High Middle Age</t>
         </is>
       </c>
       <c r="C689" t="inlineStr">
         <is>
-          <t>Member</t>
+          <t>High Middle Age</t>
         </is>
       </c>
       <c r="D689" t="inlineStr"/>
       <c r="E689" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F689" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Member</t>
+          <t>.Eras.5</t>
         </is>
       </c>
       <c r="G689" t="inlineStr"/>
       <c r="H689" t="inlineStr"/>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr"/>
       <c r="B690" t="inlineStr">
         <is>
-          <t>Active</t>
+          <t>let titles finish</t>
         </is>
       </c>
       <c r="C690" t="inlineStr">
         <is>
-          <t>Active</t>
+          <t>let titles finish</t>
         </is>
       </c>
       <c r="D690" t="inlineStr"/>
       <c r="E690" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F690" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Active</t>
+          <t>.Boxes.BetterMusic.Finish</t>
         </is>
       </c>
       <c r="G690" t="inlineStr"/>
       <c r="H690" t="inlineStr"/>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr"/>
       <c r="B691" t="inlineStr">
         <is>
-          <t>Reset to default</t>
+          <t>Recurring Quests</t>
         </is>
       </c>
       <c r="C691" t="inlineStr">
         <is>
-          <t>Reset to default</t>
+          <t>Recurring Quests</t>
         </is>
       </c>
       <c r="D691" t="inlineStr"/>
       <c r="E691" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F691" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Reset</t>
+          <t>.Menu.recurringQuests.Title</t>
         </is>
       </c>
       <c r="G691" t="inlineStr"/>
       <c r="H691" t="inlineStr"/>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr"/>
       <c r="B692" t="inlineStr">
         <is>
-          <t>&lt;span style='color:#29b206'&gt;Remaining&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
+          <t>Show GBG Building Recommendation</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
         <is>
-          <t>&lt;span style='color:#29b206'&gt;Remaining&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
+          <t>Show GBG Building Recommendation</t>
         </is>
       </c>
       <c r="D692" t="inlineStr"/>
       <c r="E692" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F692" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.DescStillMissing</t>
+          <t>.Settings.ShowGBGBuildings.Title</t>
         </is>
       </c>
       <c r="G692" t="inlineStr"/>
       <c r="H692" t="inlineStr"/>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr"/>
       <c r="B693" t="inlineStr">
         <is>
-          <t>ME</t>
+          <t>Player is no longer in your guild.</t>
         </is>
       </c>
       <c r="C693" t="inlineStr">
         <is>
-          <t>ME</t>
+          <t>Player is no longer in your guild.</t>
         </is>
       </c>
       <c r="D693" t="inlineStr"/>
       <c r="E693" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F693" t="inlineStr">
         <is>
-          <t>.Eras.10.short</t>
+          <t>.Boxes.GuildMemberStat.MemberLeavedGuild</t>
         </is>
       </c>
       <c r="G693" t="inlineStr"/>
       <c r="H693" t="inlineStr"/>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr"/>
       <c r="B694" t="inlineStr">
         <is>
-          <t>Eras</t>
+          <t>GB Calculator</t>
         </is>
       </c>
       <c r="C694" t="inlineStr">
         <is>
-          <t>Eras</t>
+          <t>GB Calculator</t>
         </is>
       </c>
       <c r="D694" t="inlineStr"/>
       <c r="E694" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F694" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Eras</t>
+          <t>.Settings.Entry.ShowOwnPartOnAllGBs</t>
         </is>
       </c>
       <c r="G694" t="inlineStr"/>
       <c r="H694" t="inlineStr"/>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr"/>
       <c r="B695" t="inlineStr">
         <is>
-          <t>Round</t>
+          <t>FP</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
-          <t>Round</t>
+          <t>FP</t>
         </is>
       </c>
       <c r="D695" t="inlineStr"/>
       <c r="E695" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F695" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Round</t>
+          <t>.Boxes.Calculator.FP</t>
         </is>
       </c>
       <c r="G695" t="inlineStr"/>
       <c r="H695" t="inlineStr"/>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr"/>
       <c r="B696" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X  __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Loss = __paid__ &lt;small&gt;(Paid)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X  __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Loss = __paid__ &lt;small&gt;(Paid)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="D696" t="inlineStr"/>
       <c r="E696" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F696" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTLossSelf</t>
+          <t>.Boxes.Castle.Gex</t>
         </is>
       </c>
       <c r="G696" t="inlineStr"/>
       <c r="H696" t="inlineStr"/>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr"/>
       <c r="B697" t="inlineStr">
         <is>
-          <t>Coin boosts</t>
+          <t>when</t>
         </is>
       </c>
       <c r="C697" t="inlineStr">
         <is>
-          <t>Coin boosts</t>
+          <t>when</t>
         </is>
       </c>
       <c r="D697" t="inlineStr"/>
       <c r="E697" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F697" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_coins_production</t>
+          <t>.Boxes.Tooltip.Building.when</t>
         </is>
       </c>
       <c r="G697" t="inlineStr"/>
       <c r="H697" t="inlineStr"/>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr"/>
       <c r="B698" t="inlineStr">
         <is>
-          <t>Needs road</t>
+          <t>2-lane Road</t>
         </is>
       </c>
       <c r="C698" t="inlineStr">
         <is>
-          <t>Needs road</t>
+          <t>2-lane Road</t>
         </is>
       </c>
       <c r="D698" t="inlineStr"/>
       <c r="E698" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F698" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.RoadRequired</t>
+          <t>.HiddenRewards.Positions.cityRoadBig</t>
         </is>
       </c>
       <c r="G698" t="inlineStr"/>
       <c r="H698" t="inlineStr"/>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr"/>
       <c r="B699" t="inlineStr">
         <is>
-          <t>Water</t>
+          <t>Player ID</t>
         </is>
       </c>
       <c r="C699" t="inlineStr">
         <is>
-          <t>Water</t>
+          <t>Player ID</t>
         </is>
       </c>
       <c r="D699" t="inlineStr"/>
       <c r="E699" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F699" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.water</t>
+          <t>.Boxes.Treasury.PlayerID</t>
         </is>
       </c>
       <c r="G699" t="inlineStr"/>
       <c r="H699" t="inlineStr"/>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr"/>
       <c r="B700" t="inlineStr">
         <is>
-          <t>Missing or broken values? Please activate all needed information in the efficiency rating.</t>
+          <t>Top 10%</t>
         </is>
       </c>
       <c r="C700" t="inlineStr">
         <is>
-          <t>Missing or broken values? Please activate all needed information in the efficiency rating.</t>
+          <t>Top 10%</t>
         </is>
       </c>
       <c r="D700" t="inlineStr"/>
       <c r="E700" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F700" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.OtherPlayerTroubleshooting</t>
+          <t>.Boxes.ProductionsRating.top10percent</t>
         </is>
       </c>
       <c r="G700" t="inlineStr"/>
       <c r="H700" t="inlineStr"/>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr"/>
       <c r="B701" t="inlineStr">
         <is>
-          <t>Infobox</t>
+          <t>Battle Potions</t>
         </is>
       </c>
       <c r="C701" t="inlineStr">
         <is>
-          <t>Infobox</t>
+          <t>Battle Potions</t>
         </is>
       </c>
       <c r="D701" t="inlineStr"/>
       <c r="E701" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F701" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Title</t>
+          <t>.Settings.Entry.ShowPotions</t>
         </is>
       </c>
       <c r="G701" t="inlineStr"/>
       <c r="H701" t="inlineStr"/>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr"/>
       <c r="B702" t="inlineStr">
         <is>
-          <t>Deleted!</t>
+          <t>Current Arc Bonus</t>
         </is>
       </c>
       <c r="C702" t="inlineStr">
         <is>
-          <t>Deleted!</t>
+          <t>Current Arc Bonus</t>
         </is>
       </c>
       <c r="D702" t="inlineStr"/>
       <c r="E702" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F702" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.DeleteMessage.Title</t>
+          <t>.Boxes.Calculator.ArkBonus</t>
         </is>
       </c>
       <c r="G702" t="inlineStr"/>
       <c r="H702" t="inlineStr"/>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr"/>
       <c r="B703" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rewards </t>
+          <t>Background Music</t>
         </is>
       </c>
       <c r="C703" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rewards </t>
+          <t>Background Music</t>
         </is>
       </c>
       <c r="D703" t="inlineStr"/>
       <c r="E703" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F703" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.Reward</t>
+          <t>.Menu.Music.Title</t>
         </is>
       </c>
       <c r="G703" t="inlineStr"/>
       <c r="H703" t="inlineStr"/>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr"/>
       <c r="B704" t="inlineStr">
         <is>
-          <t>ATTENTION: Goods stock is LOW!</t>
+          <t>Guild Treasury Export Log</t>
         </is>
       </c>
       <c r="C704" t="inlineStr">
         <is>
-          <t>ATTENTION: Goods stock is LOW!</t>
+          <t>Guild Treasury Export Log</t>
         </is>
       </c>
       <c r="D704" t="inlineStr"/>
       <c r="E704" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F704" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.GoodsLow</t>
+          <t>.Boxes.Treasury.Title</t>
         </is>
       </c>
       <c r="G704" t="inlineStr"/>
       <c r="H704" t="inlineStr"/>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr"/>
       <c r="B705" t="inlineStr">
         <is>
-          <t>Hide GB from calculation and list.</t>
+          <t>legendary</t>
         </is>
       </c>
       <c r="C705" t="inlineStr">
         <is>
-          <t>Hide GB from calculation and list.</t>
+          <t>legendary</t>
         </is>
       </c>
       <c r="D705" t="inlineStr"/>
       <c r="E705" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F705" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.HideGB</t>
+          <t>.Boxes.Productions.AllyRarity.legendary</t>
         </is>
       </c>
       <c r="G705" t="inlineStr"/>
       <c r="H705" t="inlineStr"/>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr"/>
       <c r="B706" t="inlineStr">
         <is>
-          <t>Places</t>
+          <t>Displays Incident types, times and locations</t>
         </is>
       </c>
       <c r="C706" t="inlineStr">
         <is>
-          <t>Places</t>
+          <t>Displays Incident types, times and locations</t>
         </is>
       </c>
       <c r="D706" t="inlineStr"/>
       <c r="E706" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F706" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Places</t>
+          <t>.Menu.HiddenRewards.Desc</t>
         </is>
       </c>
       <c r="G706" t="inlineStr"/>
       <c r="H706" t="inlineStr"/>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr"/>
       <c r="B707" t="inlineStr">
         <is>
-          <t>show axis label</t>
+          <t>Roadless buildings</t>
         </is>
       </c>
       <c r="C707" t="inlineStr">
         <is>
-          <t>show axis label</t>
+          <t>Roadless buildings</t>
         </is>
       </c>
       <c r="D707" t="inlineStr"/>
       <c r="E707" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F707" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.ShowAxisLabel</t>
+          <t>.Boxes.CityMap.roadless</t>
         </is>
       </c>
       <c r="G707" t="inlineStr"/>
       <c r="H707" t="inlineStr"/>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr"/>
       <c r="B708" t="inlineStr">
         <is>
-          <t>Size</t>
+          <t>Medals profit</t>
         </is>
       </c>
       <c r="C708" t="inlineStr">
         <is>
-          <t>Size</t>
+          <t>Medals profit</t>
         </is>
       </c>
       <c r="D708" t="inlineStr"/>
       <c r="E708" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F708" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.size</t>
+          <t>.Boxes.Investment.Overview.MedalsProfit</t>
         </is>
       </c>
       <c r="G708" t="inlineStr"/>
       <c r="H708" t="inlineStr"/>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr"/>
       <c r="B709" t="inlineStr">
         <is>
-          <t>Fair</t>
+          <t>Discord text formatting</t>
         </is>
       </c>
       <c r="C709" t="inlineStr">
         <is>
-          <t>Fair</t>
+          <t>Discord text formatting</t>
         </is>
       </c>
       <c r="D709" t="inlineStr"/>
       <c r="E709" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F709" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeFair</t>
+          <t>.Boxes.Discord.MarkdownLinkText</t>
         </is>
       </c>
       <c r="G709" t="inlineStr"/>
       <c r="H709" t="inlineStr"/>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr"/>
       <c r="B710" t="inlineStr">
         <is>
-          <t>All rarities</t>
+          <t>ignore settlement type</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
-          <t>All rarities</t>
+          <t>ignore settlement type</t>
         </is>
       </c>
       <c r="D710" t="inlineStr"/>
       <c r="E710" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F710" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.All</t>
+          <t>.Boxes.BetterMusic.IgnoreSettlement</t>
         </is>
       </c>
       <c r="G710" t="inlineStr"/>
       <c r="H710" t="inlineStr"/>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr"/>
       <c r="B711" t="inlineStr">
         <is>
-          <t>Units - Daily</t>
+          <t>Play sound when spots can be taken safely</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
-          <t>Units - Daily</t>
+          <t>Play sound when spots can be taken safely</t>
         </is>
       </c>
       <c r="D711" t="inlineStr"/>
       <c r="E711" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F711" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsUnitsD</t>
+          <t>.Boxes.Calculator.PlayInfoSound</t>
         </is>
       </c>
       <c r="G711" t="inlineStr"/>
       <c r="H711" t="inlineStr"/>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr"/>
       <c r="B712" t="inlineStr">
         <is>
-          <t>__player__'s __building__ has just reached level __level__.&lt;br&gt;You took spot &lt;strong&gt;__rank__ &lt;/strong&gt; and received &lt;strong&gt;__fps__&lt;/strong&gt; FPs.</t>
+          <t>This value is used for ranking buildings providing attack or defense bonus for the attacking army. How many FP is 1% of either attack or defense boost worth to you?</t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
-          <t>__player__'s __building__ has just reached level __level__.&lt;br&gt;You took spot &lt;strong&gt;__rank__ &lt;/strong&gt; and received &lt;strong&gt;__fps__&lt;/strong&gt; FPs.</t>
+          <t>This value is used for ranking buildings providing attack or defense bonus for the attacking army. How many FP is 1% of either attack or defense boost worth to you?</t>
         </is>
       </c>
       <c r="D712" t="inlineStr"/>
       <c r="E712" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F712" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.LevelUp</t>
+          <t>.Boxes.GreatBuildings.TTAttackValue</t>
         </is>
       </c>
       <c r="G712" t="inlineStr"/>
       <c r="H712" t="inlineStr"/>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr"/>
       <c r="B713" t="inlineStr">
         <is>
-          <t>Guild Treasury - d</t>
+          <t>Following combinations are possible</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
-          <t>Guild Treasury - d</t>
+          <t>Following combinations are possible</t>
         </is>
       </c>
       <c r="D713" t="inlineStr"/>
       <c r="E713" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F713" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsTreasureClanD</t>
+          <t>.Boxes.Tooltip.Efficiency.description</t>
         </is>
       </c>
       <c r="G713" t="inlineStr"/>
       <c r="H713" t="inlineStr"/>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr"/>
       <c r="B714" t="inlineStr">
         <is>
-          <t>Percentage</t>
+          <t>This is not a valid settings file!</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
-          <t>Percentage</t>
+          <t>This is not a valid settings file!</t>
         </is>
       </c>
       <c r="D714" t="inlineStr"/>
       <c r="E714" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F714" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Proportionally</t>
+          <t>.Settings.ExportImport.Error</t>
         </is>
       </c>
       <c r="G714" t="inlineStr"/>
       <c r="H714" t="inlineStr"/>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr"/>
       <c r="B715" t="inlineStr">
         <is>
-          <t>Invested</t>
+          <t>is affected by life support</t>
         </is>
       </c>
       <c r="C715" t="inlineStr">
         <is>
-          <t>Invested</t>
+          <t>is affected by life support</t>
         </is>
       </c>
       <c r="D715" t="inlineStr"/>
       <c r="E715" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F715" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Invested</t>
+          <t>.Boxes.Tooltip.Building.lifeSupport</t>
         </is>
       </c>
       <c r="G715" t="inlineStr"/>
       <c r="H715" t="inlineStr"/>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr"/>
       <c r="B716" t="inlineStr">
         <is>
-          <t>Course</t>
+          <t>QI Overview</t>
         </is>
       </c>
       <c r="C716" t="inlineStr">
         <is>
-          <t>Course</t>
+          <t>QI Overview</t>
         </is>
       </c>
       <c r="D716" t="inlineStr"/>
       <c r="E716" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F716" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Course</t>
+          <t>.Boxes.QiProgress.Title</t>
         </is>
       </c>
       <c r="G716" t="inlineStr"/>
       <c r="H716" t="inlineStr"/>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr"/>
       <c r="B717" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>FoE-Helper: There are keys remaining on the field!</t>
         </is>
       </c>
       <c r="C717" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>FoE-Helper: There are keys remaining on the field!</t>
         </is>
       </c>
       <c r="D717" t="inlineStr"/>
       <c r="E717" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F717" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.SelectPlayerGroupGuild</t>
+          <t>.Boxes.MergerGame.KeysLeft.care</t>
         </is>
       </c>
       <c r="G717" t="inlineStr"/>
       <c r="H717" t="inlineStr"/>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr"/>
       <c r="B718" t="inlineStr">
         <is>
-          <t>Auctions won</t>
+          <t>Target progress</t>
         </is>
       </c>
       <c r="C718" t="inlineStr">
         <is>
-          <t>Auctions won</t>
+          <t>Target progress</t>
         </is>
       </c>
       <c r="D718" t="inlineStr"/>
       <c r="E718" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F718" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.AuctionsWon</t>
+          <t>.Boxes.MergerGame.targetProgress</t>
         </is>
       </c>
       <c r="G718" t="inlineStr"/>
       <c r="H718" t="inlineStr"/>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr"/>
       <c r="B719" t="inlineStr">
         <is>
-          <t>Attack times for the selected province have been copied.</t>
+          <t>road required</t>
         </is>
       </c>
       <c r="C719" t="inlineStr">
         <is>
-          <t>Attack times for the selected province have been copied.</t>
+          <t>road required</t>
         </is>
       </c>
       <c r="D719" t="inlineStr"/>
       <c r="E719" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F719" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.CopyToClipBoard.Desc</t>
+          <t>.Boxes.Tooltip.Building.road</t>
         </is>
       </c>
       <c r="G719" t="inlineStr"/>
       <c r="H719" t="inlineStr"/>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr"/>
       <c r="B720" t="inlineStr">
         <is>
-          <t>GE reward</t>
+          <t>Deleted!</t>
         </is>
       </c>
       <c r="C720" t="inlineStr">
         <is>
-          <t>GE reward</t>
+          <t>Deleted!</t>
         </is>
       </c>
       <c r="D720" t="inlineStr"/>
       <c r="E720" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F720" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.chest</t>
+          <t>.Boxes.Settings.DeletedBoxCoordsHead</t>
         </is>
       </c>
       <c r="G720" t="inlineStr"/>
       <c r="H720" t="inlineStr"/>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr"/>
       <c r="B721" t="inlineStr">
         <is>
-          <t>Group</t>
+          <t>The Alert for __provinceName__ was saved!</t>
         </is>
       </c>
       <c r="C721" t="inlineStr">
         <is>
-          <t>Group</t>
+          <t>The Alert for __provinceName__ was saved!</t>
         </is>
       </c>
       <c r="D721" t="inlineStr"/>
       <c r="E721" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F721" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.NewGroup</t>
+          <t>.Boxes.GuildFights.SaveMessage.Desc</t>
         </is>
       </c>
       <c r="G721" t="inlineStr"/>
       <c r="H721" t="inlineStr"/>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr"/>
       <c r="B722" t="inlineStr">
         <is>
-          <t>Allies Overview</t>
+          <t>Factories</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
-          <t>Allies Overview</t>
+          <t>Factories</t>
         </is>
       </c>
       <c r="D722" t="inlineStr"/>
       <c r="E722" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F722" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.Title</t>
+          <t>.Boxes.idleGame.Production.StPat</t>
         </is>
       </c>
       <c r="G722" t="inlineStr"/>
       <c r="H722" t="inlineStr"/>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr"/>
       <c r="B723" t="inlineStr">
         <is>
-          <t>St. Patrick's Day Event Task</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
-          <t>St. Patrick's Day Event Task</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="D723" t="inlineStr"/>
       <c r="E723" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F723" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.st_patricks_event_task_reward</t>
+          <t>.Boxes.MarketOffers.Era</t>
         </is>
       </c>
       <c r="G723" t="inlineStr"/>
       <c r="H723" t="inlineStr"/>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr"/>
       <c r="B724" t="inlineStr">
         <is>
-          <t xml:space="preserve">You have to insert it into the bidding field and hit enter. </t>
+          <t>&lt;span style="color:#ffb539"&gt;__provinceName__&lt;/span&gt; was captured by &lt;span style="color:__attackerColor__;text-shadow: 0 1px 1px __attackerShadow__"&gt;__attackerName__&lt;/span&gt; and is locked until __untilOccupied__.</t>
         </is>
       </c>
       <c r="C724" t="inlineStr">
         <is>
-          <t xml:space="preserve">You have to insert it into the bidding field and hit enter. </t>
+          <t>&lt;span style="color:#ffb539"&gt;__provinceName__&lt;/span&gt; was captured by &lt;span style="color:__attackerColor__;text-shadow: 0 1px 1px __attackerShadow__"&gt;__attackerName__&lt;/span&gt; and is locked until __untilOccupied__.</t>
         </is>
       </c>
       <c r="D724" t="inlineStr"/>
       <c r="E724" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F724" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help2</t>
+          <t>.Boxes.Infobox.Messages.GildFightOccupied</t>
         </is>
       </c>
       <c r="G724" t="inlineStr"/>
       <c r="H724" t="inlineStr"/>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr"/>
       <c r="B725" t="inlineStr">
         <is>
-          <t>Create payment plan, calculate external spots and copy values for your GBs</t>
+          <t>In Stock</t>
         </is>
       </c>
       <c r="C725" t="inlineStr">
         <is>
-          <t>Create payment plan, calculate external spots and copy values for your GBs</t>
+          <t>In Stock</t>
         </is>
       </c>
       <c r="D725" t="inlineStr"/>
       <c r="E725" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F725" t="inlineStr">
         <is>
-          <t>.Menu.OwnpartCalculator.Desc</t>
+          <t>.Boxes.Campagne.DescInStock</t>
         </is>
       </c>
       <c r="G725" t="inlineStr"/>
       <c r="H725" t="inlineStr"/>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr"/>
       <c r="B726" t="inlineStr">
         <is>
-          <t>Reconstruction Size List</t>
+          <t xml:space="preserve">Sector Resource Costs </t>
         </is>
       </c>
       <c r="C726" t="inlineStr">
         <is>
-          <t>Reconstruction Size List</t>
+          <t xml:space="preserve">Sector Resource Costs </t>
         </is>
       </c>
       <c r="D726" t="inlineStr"/>
       <c r="E726" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F726" t="inlineStr">
         <is>
-          <t>.Boxes.ReconstructionList.Title</t>
+          <t>.Boxes.Campagne.Title</t>
         </is>
       </c>
       <c r="G726" t="inlineStr"/>
       <c r="H726" t="inlineStr"/>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr"/>
       <c r="B727" t="inlineStr">
         <is>
-          <t>Market offers</t>
+          <t>A list of all guild members, their buildings and activity, and some treasury data</t>
         </is>
       </c>
       <c r="C727" t="inlineStr">
         <is>
-          <t>Market offers</t>
+          <t>A list of all guild members, their buildings and activity, and some treasury data</t>
         </is>
       </c>
       <c r="D727" t="inlineStr"/>
       <c r="E727" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F727" t="inlineStr">
         <is>
-          <t>.Menu.MarketOffers.Title</t>
+          <t>.Menu.GuildMemberStat.Desc</t>
         </is>
       </c>
       <c r="G727" t="inlineStr"/>
       <c r="H727" t="inlineStr"/>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr"/>
       <c r="B728" t="inlineStr">
         <is>
-          <t>This players city can not be attacked</t>
+          <t>Place4</t>
         </is>
       </c>
       <c r="C728" t="inlineStr">
         <is>
-          <t>This players city can not be attacked</t>
+          <t>Place4</t>
         </is>
       </c>
       <c r="D728" t="inlineStr"/>
       <c r="E728" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F728" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.CityProtected</t>
+          <t>.Boxes.PowerLeveling.P4</t>
         </is>
       </c>
       <c r="G728" t="inlineStr"/>
       <c r="H728" t="inlineStr"/>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr"/>
       <c r="B729" t="inlineStr">
         <is>
-          <t>Include initial FP in sum</t>
+          <t>ATTENTION: To update these values, you must scroll through all new events in the History Event tab in: Town Hall &gt; News &gt; Event History</t>
         </is>
       </c>
       <c r="C729" t="inlineStr">
         <is>
-          <t>Include initial FP in sum</t>
+          <t>ATTENTION: To update these values, you must scroll through all new events in the History Event tab in: Town Hall &gt; News &gt; Event History</t>
         </is>
       </c>
       <c r="D729" t="inlineStr"/>
       <c r="E729" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F729" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartIncludeStart.Desc</t>
+          <t>.Boxes.MoppelHelper.HeaderWarning</t>
         </is>
       </c>
       <c r="G729" t="inlineStr"/>
       <c r="H729" t="inlineStr"/>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr"/>
       <c r="B730" t="inlineStr">
         <is>
-          <t>GBG</t>
+          <t>Neighbours</t>
         </is>
       </c>
       <c r="C730" t="inlineStr">
         <is>
-          <t>GBG</t>
+          <t>Neighbours</t>
         </is>
       </c>
       <c r="D730" t="inlineStr"/>
       <c r="E730" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F730" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterGuildFights</t>
+          <t>.Boxes.MoppelHelper.Neighbors</t>
         </is>
       </c>
       <c r="G730" t="inlineStr"/>
       <c r="H730" t="inlineStr"/>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr"/>
       <c r="B731" t="inlineStr">
         <is>
-          <t>Neighbours</t>
+          <t>Rows processed</t>
         </is>
       </c>
       <c r="C731" t="inlineStr">
         <is>
-          <t>Neighbours</t>
+          <t>Rows processed</t>
         </is>
       </c>
       <c r="D731" t="inlineStr"/>
       <c r="E731" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F731" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Neighbors</t>
+          <t>.Boxes.Treasury.RowNumber</t>
         </is>
       </c>
       <c r="G731" t="inlineStr"/>
       <c r="H731" t="inlineStr"/>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr"/>
       <c r="B732" t="inlineStr">
         <is>
-          <t>Ranking</t>
+          <t>When was the first deposit recorded?</t>
         </is>
       </c>
       <c r="C732" t="inlineStr">
         <is>
-          <t>Ranking</t>
+          <t>When was the first deposit recorded?</t>
         </is>
       </c>
       <c r="D732" t="inlineStr"/>
       <c r="E732" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F732" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Ranking</t>
+          <t>.Boxes.Investment.Overview.EntryTimeDesc</t>
         </is>
       </c>
       <c r="G732" t="inlineStr"/>
       <c r="H732" t="inlineStr"/>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr"/>
       <c r="B733" t="inlineStr">
         <is>
-          <t>Space Carrier - Diplomatic Gift</t>
+          <t>Where do you want the notifications to appear on your screen?</t>
         </is>
       </c>
       <c r="C733" t="inlineStr">
         <is>
-          <t>Space Carrier - Diplomatic Gift</t>
+          <t>Where do you want the notifications to appear on your screen?</t>
         </is>
       </c>
       <c r="D733" t="inlineStr"/>
       <c r="E733" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F733" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.diplomaticGifts</t>
+          <t>.Settings.NotificationsPosition.Desc</t>
         </is>
       </c>
       <c r="G733" t="inlineStr"/>
       <c r="H733" t="inlineStr"/>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr"/>
       <c r="B734" t="inlineStr">
         <is>
-          <t>Actions</t>
+          <t>Rename preset:</t>
         </is>
       </c>
       <c r="C734" t="inlineStr">
         <is>
-          <t>Actions</t>
+          <t>Rename preset:</t>
         </is>
       </c>
       <c r="D734" t="inlineStr"/>
       <c r="E734" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F734" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.Actions</t>
+          <t>.Boxes.ProductionsRating.PresetPromptRename</t>
         </is>
       </c>
       <c r="G734" t="inlineStr"/>
       <c r="H734" t="inlineStr"/>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr"/>
       <c r="B735" t="inlineStr">
         <is>
-          <t>Open automatically</t>
+          <t>Status</t>
         </is>
       </c>
       <c r="C735" t="inlineStr">
         <is>
-          <t>Open automatically</t>
+          <t>Status</t>
         </is>
       </c>
       <c r="D735" t="inlineStr"/>
       <c r="E735" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F735" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartAutoOpen.Desc</t>
+          <t>.HiddenRewards.Table.expires</t>
         </is>
       </c>
       <c r="G735" t="inlineStr"/>
       <c r="H735" t="inlineStr"/>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr"/>
       <c r="B736" t="inlineStr">
         <is>
-          <t>Display Market Filter Tool</t>
+          <t>Quantum Incursion</t>
         </is>
       </c>
       <c r="C736" t="inlineStr">
         <is>
-          <t>Display Market Filter Tool</t>
+          <t>Quantum Incursion</t>
         </is>
       </c>
       <c r="D736" t="inlineStr"/>
       <c r="E736" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F736" t="inlineStr">
         <is>
-          <t>.Settings.ShowMarketFilter.Title</t>
+          <t>.Boxes.FPCollector.guild_raids</t>
         </is>
       </c>
       <c r="G736" t="inlineStr"/>
       <c r="H736" t="inlineStr"/>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr"/>
       <c r="B737" t="inlineStr">
         <is>
-          <t>Disabled: Open one of your GBs first!</t>
+          <t>Count relics in menu icon</t>
         </is>
       </c>
       <c r="C737" t="inlineStr">
         <is>
-          <t>Disabled: Open one of your GBs first!</t>
+          <t>Count relics in menu icon</t>
         </is>
       </c>
       <c r="D737" t="inlineStr"/>
       <c r="E737" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F737" t="inlineStr">
         <is>
-          <t>.Menu.OwnpartCalculator.Warning</t>
+          <t>.Settings.CountRelics</t>
         </is>
       </c>
       <c r="G737" t="inlineStr"/>
       <c r="H737" t="inlineStr"/>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr"/>
       <c r="B738" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>Tracks, which of the recurring quests already gave diamonds</t>
         </is>
       </c>
       <c r="C738" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>Tracks, which of the recurring quests already gave diamonds</t>
         </is>
       </c>
       <c r="D738" t="inlineStr"/>
       <c r="E738" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F738" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnAll</t>
+          <t>.Menu.recurringQuests.Desc</t>
         </is>
       </c>
       <c r="G738" t="inlineStr"/>
       <c r="H738" t="inlineStr"/>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr"/>
       <c r="B739" t="inlineStr">
         <is>
-          <t>This GB's next level is currently LOCKED.</t>
+          <t>Auto</t>
         </is>
       </c>
       <c r="C739" t="inlineStr">
         <is>
-          <t>This GB's next level is currently LOCKED.</t>
+          <t>Auto</t>
         </is>
       </c>
       <c r="D739" t="inlineStr"/>
       <c r="E739" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F739" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.LGNotOpen</t>
+          <t>.Boxes.OwnpartCalculator.Auto</t>
         </is>
       </c>
       <c r="G739" t="inlineStr"/>
       <c r="H739" t="inlineStr"/>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr"/>
       <c r="B740" t="inlineStr">
         <is>
-          <t>The new menu-order was saved</t>
+          <t>Ranking</t>
         </is>
       </c>
       <c r="C740" t="inlineStr">
         <is>
-          <t>The new menu-order was saved</t>
+          <t>Ranking</t>
         </is>
       </c>
       <c r="D740" t="inlineStr"/>
       <c r="E740" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F740" t="inlineStr">
         <is>
-          <t>.Menu.SaveMessage.Desc</t>
+          <t>.Boxes.GexStat.Ranking</t>
         </is>
       </c>
       <c r="G740" t="inlineStr"/>
       <c r="H740" t="inlineStr"/>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr"/>
       <c r="B741" t="inlineStr">
         <is>
-          <t>Date of Increase</t>
+          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
         </is>
       </c>
       <c r="C741" t="inlineStr">
         <is>
-          <t>Date of Increase</t>
+          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
         </is>
       </c>
       <c r="D741" t="inlineStr"/>
       <c r="E741" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F741" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.DateOfIncrease</t>
+          <t>.Boxes.GuildFights.SnapShotLogDisclaimer</t>
         </is>
       </c>
       <c r="G741" t="inlineStr"/>
       <c r="H741" t="inlineStr"/>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr"/>
       <c r="B742" t="inlineStr">
         <is>
-          <t>Required</t>
+          <t>Consider attack bonus</t>
         </is>
       </c>
       <c r="C742" t="inlineStr">
         <is>
-          <t>Required</t>
+          <t>Consider attack bonus</t>
         </is>
       </c>
       <c r="D742" t="inlineStr"/>
       <c r="E742" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F742" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.RequiredProgress</t>
+          <t>.Boxes.GreatBuildings.ShowAttack</t>
         </is>
       </c>
       <c r="G742" t="inlineStr"/>
       <c r="H742" t="inlineStr"/>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr"/>
       <c r="B743" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>Recent Opponents</t>
         </is>
       </c>
       <c r="C743" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>Recent Opponents</t>
         </is>
       </c>
       <c r="D743" t="inlineStr"/>
       <c r="E743" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F743" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Event</t>
+          <t>.Boxes.BattleAssistAAConfig.RecentOpponents</t>
         </is>
       </c>
       <c r="G743" t="inlineStr"/>
       <c r="H743" t="inlineStr"/>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr"/>
       <c r="B744" t="inlineStr">
         <is>
-          <t>(De)select currently visible buildings</t>
+          <t>Info</t>
         </is>
       </c>
       <c r="C744" t="inlineStr">
         <is>
-          <t>(De)select currently visible buildings</t>
+          <t>Info</t>
         </is>
       </c>
       <c r="D744" t="inlineStr"/>
       <c r="E744" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F744" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ToggleBuildingSelection</t>
+          <t>.Boxes.GvGMap.Log.Info</t>
         </is>
       </c>
       <c r="G744" t="inlineStr"/>
       <c r="H744" t="inlineStr"/>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr"/>
       <c r="B745" t="inlineStr">
         <is>
-          <t>Date</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C745" t="inlineStr">
         <is>
-          <t>Date</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="D745" t="inlineStr"/>
       <c r="E745" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F745" t="inlineStr">
         <is>
-          <t>.General.Date</t>
+          <t>.Boxes.Market.PlayerColumn</t>
         </is>
       </c>
       <c r="G745" t="inlineStr"/>
       <c r="H745" t="inlineStr"/>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr"/>
       <c r="B746" t="inlineStr">
         <is>
-          <t>Daily</t>
+          <t>Goods boost</t>
         </is>
       </c>
       <c r="C746" t="inlineStr">
         <is>
-          <t>Daily</t>
+          <t>Goods boost</t>
         </is>
       </c>
       <c r="D746" t="inlineStr"/>
       <c r="E746" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F746" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Daily</t>
+          <t>.Boxes.Productions.goods_boost</t>
         </is>
       </c>
       <c r="G746" t="inlineStr"/>
       <c r="H746" t="inlineStr"/>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr"/>
       <c r="B747" t="inlineStr">
         <is>
-          <t>Random</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C747" t="inlineStr">
         <is>
-          <t>Random</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="D747" t="inlineStr"/>
       <c r="E747" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F747" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.random_production</t>
+          <t>.General.Player</t>
         </is>
       </c>
       <c r="G747" t="inlineStr"/>
       <c r="H747" t="inlineStr"/>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr"/>
       <c r="B748" t="inlineStr">
         <is>
-          <t>let titles finish</t>
+          <t>Worst rated buildings</t>
         </is>
       </c>
       <c r="C748" t="inlineStr">
         <is>
-          <t>let titles finish</t>
+          <t>Worst rated buildings</t>
         </is>
       </c>
       <c r="D748" t="inlineStr"/>
       <c r="E748" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F748" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Finish</t>
+          <t>.Boxes.CityMap.ShowWorstBuildings</t>
         </is>
       </c>
       <c r="G748" t="inlineStr"/>
       <c r="H748" t="inlineStr"/>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr"/>
       <c r="B749" t="inlineStr">
         <is>
-          <t>Displays current status of all your military units</t>
+          <t>Choose your preferred menu style from the drop-down list (game will automatically reload)</t>
         </is>
       </c>
       <c r="C749" t="inlineStr">
         <is>
-          <t>Displays current status of all your military units</t>
+          <t>Choose your preferred menu style from the drop-down list (game will automatically reload)</t>
         </is>
       </c>
       <c r="D749" t="inlineStr"/>
       <c r="E749" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F749" t="inlineStr">
         <is>
-          <t>.Menu.Unit.Desc</t>
+          <t>.Settings.SelectedMenu.Desc</t>
         </is>
       </c>
       <c r="G749" t="inlineStr"/>
       <c r="H749" t="inlineStr"/>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr"/>
       <c r="B750" t="inlineStr">
         <is>
-          <t>Location</t>
+          <t xml:space="preserve"> are 3 Ages behind</t>
         </is>
       </c>
       <c r="C750" t="inlineStr">
         <is>
-          <t>Location</t>
+          <t xml:space="preserve"> are 3 Ages behind</t>
         </is>
       </c>
       <c r="D750" t="inlineStr"/>
       <c r="E750" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F750" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Table.position</t>
+          <t>.Boxes.CityMap.OlderThan3Era</t>
         </is>
       </c>
       <c r="G750" t="inlineStr"/>
       <c r="H750" t="inlineStr"/>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr"/>
       <c r="B751" t="inlineStr">
         <is>
-          <t>danger</t>
+          <t>A preset with this name already exists.</t>
         </is>
       </c>
       <c r="C751" t="inlineStr">
         <is>
-          <t>danger</t>
+          <t>A preset with this name already exists.</t>
         </is>
       </c>
       <c r="D751" t="inlineStr"/>
       <c r="E751" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F751" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.danger</t>
+          <t>.Boxes.ProductionsRating.PresetNameExists</t>
         </is>
       </c>
       <c r="G751" t="inlineStr"/>
       <c r="H751" t="inlineStr"/>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr"/>
       <c r="B752" t="inlineStr">
         <is>
-          <t>Date/Time</t>
+          <t>can be polished</t>
         </is>
       </c>
       <c r="C752" t="inlineStr">
         <is>
-          <t>Date/Time</t>
+          <t>can be polished</t>
         </is>
       </c>
       <c r="D752" t="inlineStr"/>
       <c r="E752" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F752" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.DateTime</t>
+          <t>.Boxes.Tooltip.Building.canPolish</t>
         </is>
       </c>
       <c r="G752" t="inlineStr"/>
       <c r="H752" t="inlineStr"/>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr"/>
       <c r="B753" t="inlineStr">
         <is>
-          <t>FP</t>
+          <t>Error</t>
         </is>
       </c>
       <c r="C753" t="inlineStr">
         <is>
-          <t>FP</t>
+          <t>Error</t>
         </is>
       </c>
       <c r="D753" t="inlineStr"/>
       <c r="E753" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F753" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.FP</t>
+          <t>.General.Error</t>
         </is>
       </c>
       <c r="G753" t="inlineStr"/>
       <c r="H753" t="inlineStr"/>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr"/>
       <c r="B754" t="inlineStr">
         <is>
-          <t>Please visit all maps once to unlock the power data and collect guild data.</t>
+          <t>Your Units - Hourly</t>
         </is>
       </c>
       <c r="C754" t="inlineStr">
         <is>
-          <t>Please visit all maps once to unlock the power data and collect guild data.</t>
+          <t>Your Units - Hourly</t>
         </is>
       </c>
       <c r="D754" t="inlineStr"/>
       <c r="E754" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F754" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.OverviewExplainer</t>
+          <t>.Boxes.Stats.SourceTitle.statsUnitsH</t>
         </is>
       </c>
       <c r="G754" t="inlineStr"/>
       <c r="H754" t="inlineStr"/>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr"/>
       <c r="B755" t="inlineStr">
         <is>
-          <t>Guild Treasury - daily</t>
+          <t>Residential</t>
         </is>
       </c>
       <c r="C755" t="inlineStr">
         <is>
-          <t>Guild Treasury - daily</t>
+          <t>Residential</t>
         </is>
       </c>
       <c r="D755" t="inlineStr"/>
       <c r="E755" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F755" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsTreasureClanD</t>
+          <t>.Boxes.Productions.Headings.residential</t>
         </is>
       </c>
       <c r="G755" t="inlineStr"/>
       <c r="H755" t="inlineStr"/>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr"/>
       <c r="B756" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Resource</t>
         </is>
       </c>
       <c r="C756" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Resource</t>
         </is>
       </c>
       <c r="D756" t="inlineStr"/>
       <c r="E756" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F756" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Points</t>
+          <t>.Boxes.Technologies.Resource</t>
         </is>
       </c>
       <c r="G756" t="inlineStr"/>
       <c r="H756" t="inlineStr"/>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr"/>
       <c r="B757" t="inlineStr">
         <is>
-          <t>Own offers</t>
+          <t>__player__'s __building__ reached level __level__.&lt;br&gt;You took spot &lt;strong&gt;__rank__ &lt;/strong&gt; and received &lt;strong&gt;__fps__&lt;/strong&gt; FPs.</t>
         </is>
       </c>
       <c r="C757" t="inlineStr">
         <is>
-          <t>Own offers</t>
+          <t>__player__'s __building__ reached level __level__.&lt;br&gt;You took spot &lt;strong&gt;__rank__ &lt;/strong&gt; and received &lt;strong&gt;__fps__&lt;/strong&gt; FPs.</t>
         </is>
       </c>
       <c r="D757" t="inlineStr"/>
       <c r="E757" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F757" t="inlineStr">
         <is>
-          <t>.Boxes.Market.ShowOwnOffers</t>
+          <t>.Boxes.Infobox.Messages.LevelUp</t>
         </is>
       </c>
       <c r="G757" t="inlineStr"/>
       <c r="H757" t="inlineStr"/>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr"/>
       <c r="B758" t="inlineStr">
         <is>
-          <t>Place3</t>
+          <t>BPs</t>
         </is>
       </c>
       <c r="C758" t="inlineStr">
         <is>
-          <t>Place3</t>
+          <t>BPs</t>
         </is>
       </c>
       <c r="D758" t="inlineStr"/>
       <c r="E758" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F758" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.P3</t>
+          <t>.Boxes.OwnpartCalculator.BPs</t>
         </is>
       </c>
       <c r="G758" t="inlineStr"/>
       <c r="H758" t="inlineStr"/>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr"/>
       <c r="B759" t="inlineStr">
         <is>
-          <t>copy attack colors</t>
+          <t xml:space="preserve">Level </t>
         </is>
       </c>
       <c r="C759" t="inlineStr">
         <is>
-          <t>copy attack colors</t>
+          <t xml:space="preserve">Level </t>
         </is>
       </c>
       <c r="D759" t="inlineStr"/>
       <c r="E759" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F759" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowTileColors</t>
+          <t>.Boxes.Calculator.Step</t>
         </is>
       </c>
       <c r="G759" t="inlineStr"/>
       <c r="H759" t="inlineStr"/>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr"/>
       <c r="B760" t="inlineStr">
         <is>
-          <t>Snapshot Log</t>
+          <t>Item Type</t>
         </is>
       </c>
       <c r="C760" t="inlineStr">
         <is>
-          <t>Snapshot Log</t>
+          <t>Item Type</t>
         </is>
       </c>
       <c r="D760" t="inlineStr"/>
       <c r="E760" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F760" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SnapshotLog</t>
+          <t>.Boxes.Kits.KitName</t>
         </is>
       </c>
       <c r="G760" t="inlineStr"/>
       <c r="H760" t="inlineStr"/>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr"/>
       <c r="B761" t="inlineStr">
         <is>
-          <t>Guild Treasury Export Log</t>
+          <t>All Ages</t>
         </is>
       </c>
       <c r="C761" t="inlineStr">
         <is>
-          <t>Guild Treasury Export Log</t>
+          <t>All Ages</t>
         </is>
       </c>
       <c r="D761" t="inlineStr"/>
       <c r="E761" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F761" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Title</t>
+          <t>.Eras.GvGAllAge</t>
         </is>
       </c>
       <c r="G761" t="inlineStr"/>
       <c r="H761" t="inlineStr"/>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr"/>
       <c r="B762" t="inlineStr">
         <is>
-          <t>Send</t>
+          <t>This module will automatically generate an auction bid value based on your settings and the current auction bid and copy it to the clipboard.</t>
         </is>
       </c>
       <c r="C762" t="inlineStr">
         <is>
-          <t>Send</t>
+          <t>This module will automatically generate an auction bid value based on your settings and the current auction bid and copy it to the clipboard.</t>
         </is>
       </c>
       <c r="D762" t="inlineStr"/>
       <c r="E762" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F762" t="inlineStr">
         <is>
-          <t>.General.Send</t>
+          <t>.Boxes.AuctionSettings.Help1</t>
         </is>
       </c>
       <c r="G762" t="inlineStr"/>
       <c r="H762" t="inlineStr"/>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr"/>
       <c r="B763" t="inlineStr">
         <is>
-          <t>Contemporary Era</t>
+          <t>creates a List of all the matching GB you come accross in other Players GB List or the ranking</t>
         </is>
       </c>
       <c r="C763" t="inlineStr">
         <is>
-          <t>Contemporary Era</t>
+          <t>creates a List of all the matching GB you come accross in other Players GB List or the ranking</t>
         </is>
       </c>
       <c r="D763" t="inlineStr"/>
       <c r="E763" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F763" t="inlineStr">
         <is>
-          <t>.Eras.12</t>
+          <t>.Menu.findGB.Desc</t>
         </is>
       </c>
       <c r="G763" t="inlineStr"/>
       <c r="H763" t="inlineStr"/>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr"/>
       <c r="B764" t="inlineStr">
         <is>
-          <t>Absolute Costs</t>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __paid__ &lt;small&gt;(Paid)&lt;/small&gt; = __profit__</t>
         </is>
       </c>
       <c r="C764" t="inlineStr">
         <is>
-          <t>Absolute Costs</t>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __paid__ &lt;small&gt;(Paid)&lt;/small&gt; = __profit__</t>
         </is>
       </c>
       <c r="D764" t="inlineStr"/>
       <c r="E764" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F764" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.absoluteCosts</t>
+          <t>.Boxes.Calculator.TTProfitSelf</t>
         </is>
       </c>
       <c r="G764" t="inlineStr"/>
       <c r="H764" t="inlineStr"/>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr"/>
       <c r="B765" t="inlineStr">
         <is>
-          <t>This is achievable when playing perfect</t>
+          <t>Guilds</t>
         </is>
       </c>
       <c r="C765" t="inlineStr">
         <is>
-          <t>This is achievable when playing perfect</t>
+          <t>Guilds</t>
         </is>
       </c>
       <c r="D765" t="inlineStr"/>
       <c r="E765" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F765" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Simulation.Title</t>
+          <t>.Boxes.GvGMap.Guilds</t>
         </is>
       </c>
       <c r="G765" t="inlineStr"/>
       <c r="H765" t="inlineStr"/>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr"/>
       <c r="B766" t="inlineStr">
         <is>
-          <t>Rows processed</t>
+          <t>Best</t>
         </is>
       </c>
       <c r="C766" t="inlineStr">
         <is>
-          <t>Rows processed</t>
+          <t>Best</t>
         </is>
       </c>
       <c r="D766" t="inlineStr"/>
       <c r="E766" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F766" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.RowNumber</t>
+          <t>.Boxes.ProductionsRating.Best</t>
         </is>
       </c>
       <c r="G766" t="inlineStr"/>
       <c r="H766" t="inlineStr"/>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr"/>
       <c r="B767" t="inlineStr">
         <is>
-          <t>Friends</t>
+          <t>QI</t>
         </is>
       </c>
       <c r="C767" t="inlineStr">
         <is>
-          <t>Friends</t>
+          <t>QI</t>
         </is>
       </c>
       <c r="D767" t="inlineStr"/>
       <c r="E767" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F767" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradePartnerFriend</t>
+          <t>.Boxes.General.Quantum_Incursion.short</t>
         </is>
       </c>
       <c r="G767" t="inlineStr"/>
       <c r="H767" t="inlineStr"/>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr"/>
       <c r="B768" t="inlineStr">
         <is>
-          <t>Change Menu</t>
+          <t>Motivate/Polish Helper</t>
         </is>
       </c>
       <c r="C768" t="inlineStr">
         <is>
-          <t>Change Menu</t>
+          <t>Motivate/Polish Helper</t>
         </is>
       </c>
       <c r="D768" t="inlineStr"/>
       <c r="E768" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F768" t="inlineStr">
         <is>
-          <t>.Settings.SelectedMenu.Title</t>
+          <t>.Boxes.MoppelHelper.Title</t>
         </is>
       </c>
       <c r="G768" t="inlineStr"/>
       <c r="H768" t="inlineStr"/>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr"/>
       <c r="B769" t="inlineStr">
         <is>
-          <t>Displays various Event Assitants, when a supported event window is opened.</t>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X  __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Loss = __paid__ &lt;small&gt;(Paid)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
         </is>
       </c>
       <c r="C769" t="inlineStr">
         <is>
-          <t>Displays various Event Assitants, when a supported event window is opened.</t>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X  __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Loss = __paid__ &lt;small&gt;(Paid)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
         </is>
       </c>
       <c r="D769" t="inlineStr"/>
       <c r="E769" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F769" t="inlineStr">
         <is>
-          <t>.Settings.ShowEventChest.Desc</t>
+          <t>.Boxes.Calculator.TTLossSelf</t>
         </is>
       </c>
       <c r="G769" t="inlineStr"/>
       <c r="H769" t="inlineStr"/>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr"/>
       <c r="B770" t="inlineStr">
         <is>
-          <t>Blue Galaxy (x2)</t>
+          <t>Cannot import presets from this file.</t>
         </is>
       </c>
       <c r="C770" t="inlineStr">
         <is>
-          <t>Blue Galaxy (x2)</t>
+          <t>Cannot import presets from this file.</t>
         </is>
       </c>
       <c r="D770" t="inlineStr"/>
       <c r="E770" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F770" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.double_collection</t>
+          <t>.Boxes.ProductionsRating.PresetImportError</t>
         </is>
       </c>
       <c r="G770" t="inlineStr"/>
       <c r="H770" t="inlineStr"/>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr"/>
       <c r="B771" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Battle Potions</t>
         </is>
       </c>
       <c r="C771" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Battle Potions</t>
         </is>
       </c>
       <c r="D771" t="inlineStr"/>
       <c r="E771" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F771" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.goods</t>
+          <t>.Settings.ShowPotions.Title</t>
         </is>
       </c>
       <c r="G771" t="inlineStr"/>
       <c r="H771" t="inlineStr"/>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr"/>
       <c r="B772" t="inlineStr">
         <is>
-          <t>Current Arc Bonus</t>
+          <t>Event Chest Selection Helper</t>
         </is>
       </c>
       <c r="C772" t="inlineStr">
         <is>
-          <t>Current Arc Bonus</t>
+          <t>Event Chest Selection Helper</t>
         </is>
       </c>
       <c r="D772" t="inlineStr"/>
       <c r="E772" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F772" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.ArkBonus</t>
+          <t>.Boxes.EventChests.Title</t>
         </is>
       </c>
       <c r="G772" t="inlineStr"/>
       <c r="H772" t="inlineStr"/>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr"/>
       <c r="B773" t="inlineStr">
         <is>
-          <t>Tavern Visit</t>
+          <t>Your Treasure Hourly</t>
         </is>
       </c>
       <c r="C773" t="inlineStr">
         <is>
-          <t>Tavern Visit</t>
+          <t>Your Treasure Hourly</t>
         </is>
       </c>
       <c r="D773" t="inlineStr"/>
       <c r="E773" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F773" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.satDown</t>
+          <t>.Boxes.Stats.SourceTitle.statsTreasurePlayerH</t>
         </is>
       </c>
       <c r="G773" t="inlineStr"/>
       <c r="H773" t="inlineStr"/>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr"/>
       <c r="B774" t="inlineStr">
         <is>
-          <t>Message</t>
+          <t>Open Profile Summary</t>
         </is>
       </c>
       <c r="C774" t="inlineStr">
         <is>
-          <t>Message</t>
+          <t>Open Profile Summary</t>
         </is>
       </c>
       <c r="D774" t="inlineStr"/>
       <c r="E774" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F774" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterMessage</t>
+          <t>.Boxes.PlayerProfile.Tooltip</t>
         </is>
       </c>
       <c r="G774" t="inlineStr"/>
       <c r="H774" t="inlineStr"/>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr"/>
       <c r="B775" t="inlineStr">
         <is>
-          <t>Encounters</t>
+          <t>Modify Checklist</t>
         </is>
       </c>
       <c r="C775" t="inlineStr">
         <is>
-          <t>Encounters</t>
+          <t>Modify Checklist</t>
         </is>
       </c>
       <c r="D775" t="inlineStr"/>
       <c r="E775" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F775" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Encounters</t>
+          <t>.Boxes.idleGame.Strategy.Title</t>
         </is>
       </c>
       <c r="G775" t="inlineStr"/>
       <c r="H775" t="inlineStr"/>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr"/>
       <c r="B776" t="inlineStr">
         <is>
-          <t>Battle Potions</t>
+          <t>Beach</t>
         </is>
       </c>
       <c r="C776" t="inlineStr">
         <is>
-          <t>Battle Potions</t>
+          <t>Beach</t>
         </is>
       </c>
       <c r="D776" t="inlineStr"/>
       <c r="E776" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F776" t="inlineStr">
         <is>
-          <t>.Settings.ShowPotions.Title</t>
+          <t>.HiddenRewards.Positions.shore</t>
         </is>
       </c>
       <c r="G776" t="inlineStr"/>
       <c r="H776" t="inlineStr"/>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr"/>
       <c r="B777" t="inlineStr">
         <is>
-          <t>delete GBG round</t>
+          <t>Notifications</t>
         </is>
       </c>
       <c r="C777" t="inlineStr">
         <is>
-          <t>delete GBG round</t>
+          <t>Notifications</t>
         </is>
       </c>
       <c r="D777" t="inlineStr"/>
       <c r="E777" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F777" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.DeleteGBGRound</t>
+          <t>.Settings.Entry.ShowNotifications</t>
         </is>
       </c>
       <c r="G777" t="inlineStr"/>
       <c r="H777" t="inlineStr"/>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr"/>
       <c r="B778" t="inlineStr">
         <is>
-          <t>Medals</t>
+          <t>Friends</t>
         </is>
       </c>
       <c r="C778" t="inlineStr">
         <is>
-          <t>Medals</t>
+          <t>Friends</t>
         </is>
       </c>
       <c r="D778" t="inlineStr"/>
       <c r="E778" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F778" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Medals</t>
+          <t>.Boxes.Notice.SelectPlayerGroupFriend</t>
         </is>
       </c>
       <c r="G778" t="inlineStr"/>
       <c r="H778" t="inlineStr"/>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr"/>
       <c r="B779" t="inlineStr">
         <is>
-          <t>Opening the Item Shop will open an overview.</t>
+          <t>Negotiations</t>
         </is>
       </c>
       <c r="C779" t="inlineStr">
         <is>
-          <t>Opening the Item Shop will open an overview.</t>
+          <t>Negotiations</t>
         </is>
       </c>
       <c r="D779" t="inlineStr"/>
       <c r="E779" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F779" t="inlineStr">
         <is>
-          <t>.Settings.ShowShopAssist.Desc</t>
+          <t>.Boxes.GuildFights.Negotiations</t>
         </is>
       </c>
       <c r="G779" t="inlineStr"/>
       <c r="H779" t="inlineStr"/>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr"/>
       <c r="B780" t="inlineStr">
         <is>
-          <t xml:space="preserve">Target Progress for Soccer Balls used: </t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C780" t="inlineStr">
         <is>
-          <t xml:space="preserve">Target Progress for Soccer Balls used: </t>
+          <t>Building</t>
         </is>
       </c>
       <c r="D780" t="inlineStr"/>
       <c r="E780" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F780" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.EfficiencyTargetProgress.care</t>
+          <t>.Boxes.Investment.Overview.Building</t>
         </is>
       </c>
       <c r="G780" t="inlineStr"/>
       <c r="H780" t="inlineStr"/>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr"/>
       <c r="B781" t="inlineStr">
         <is>
-          <t>Hide reset-blocker when box minimized</t>
+          <t>Filter</t>
         </is>
       </c>
       <c r="C781" t="inlineStr">
         <is>
-          <t>Hide reset-blocker when box minimized</t>
+          <t>Filter</t>
         </is>
       </c>
       <c r="D781" t="inlineStr"/>
       <c r="E781" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F781" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.hideOverlay</t>
+          <t>.Boxes.Infobox.Filter</t>
         </is>
       </c>
       <c r="G781" t="inlineStr"/>
       <c r="H781" t="inlineStr"/>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr"/>
       <c r="B782" t="inlineStr">
         <is>
-          <t>ignore settlement type</t>
+          <t>__count__ new player Events were found.</t>
         </is>
       </c>
       <c r="C782" t="inlineStr">
         <is>
-          <t>ignore settlement type</t>
+          <t>__count__ new player Events were found.</t>
         </is>
       </c>
       <c r="D782" t="inlineStr"/>
       <c r="E782" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F782" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.IgnoreSettlement</t>
+          <t>.Boxes.Investment.PlayerFoundCounter</t>
         </is>
       </c>
       <c r="G782" t="inlineStr"/>
       <c r="H782" t="inlineStr"/>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr"/>
       <c r="B783" t="inlineStr">
         <is>
-          <t>Unattached</t>
+          <t>For the full building you need: &lt;br&gt; A level 1 building or selection kit, all upgrades &lt;i&gt;and if shown here, special upgrades.&lt;/i&gt;</t>
         </is>
       </c>
       <c r="C783" t="inlineStr">
         <is>
-          <t>Unattached</t>
+          <t>For the full building you need: &lt;br&gt; A level 1 building or selection kit, all upgrades &lt;i&gt;and if shown here, special upgrades.&lt;/i&gt;</t>
         </is>
       </c>
       <c r="D783" t="inlineStr"/>
       <c r="E783" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F783" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Unbind</t>
+          <t>.Boxes.Kits.Upgrades</t>
         </is>
       </c>
       <c r="G783" t="inlineStr"/>
       <c r="H783" t="inlineStr"/>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr"/>
       <c r="B784" t="inlineStr">
         <is>
-          <t>Guild Expedition</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C784" t="inlineStr">
         <is>
-          <t>Guild Expedition</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="D784" t="inlineStr"/>
       <c r="E784" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F784" t="inlineStr">
         <is>
-          <t>.Boxes.General.Guild_Expedition</t>
+          <t>.Boxes.Investment.Overview.SettingsSave</t>
         </is>
       </c>
       <c r="G784" t="inlineStr"/>
       <c r="H784" t="inlineStr"/>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr"/>
       <c r="B785" t="inlineStr">
         <is>
-          <t>Menu Content</t>
+          <t>uncommon</t>
         </is>
       </c>
       <c r="C785" t="inlineStr">
         <is>
-          <t>Menu Content</t>
+          <t>uncommon</t>
         </is>
       </c>
       <c r="D785" t="inlineStr"/>
       <c r="E785" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F785" t="inlineStr">
         <is>
-          <t>.Settings.MenuContent.Title</t>
+          <t>.Boxes.Productions.AllyRarity.uncommon</t>
         </is>
       </c>
       <c r="G785" t="inlineStr"/>
       <c r="H785" t="inlineStr"/>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr"/>
       <c r="B786" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/discord</t>
+          <t>There is a limit of 2000 aborted quests per day.</t>
         </is>
       </c>
       <c r="C786" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/discord</t>
+          <t>There is a limit of 2000 aborted quests per day.</t>
         </is>
       </c>
       <c r="D786" t="inlineStr"/>
       <c r="E786" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F786" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.HelpLink</t>
+          <t>.Quests.CounterTooltip.Content</t>
         </is>
       </c>
       <c r="G786" t="inlineStr"/>
       <c r="H786" t="inlineStr"/>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr"/>
       <c r="B787" t="inlineStr">
         <is>
-          <t>Should the Infobox open itself automatically once the game loads?</t>
+          <t>Download Beta Extension</t>
         </is>
       </c>
       <c r="C787" t="inlineStr">
         <is>
-          <t>Should the Infobox open itself automatically once the game loads?</t>
+          <t>Download Beta Extension</t>
         </is>
       </c>
       <c r="D787" t="inlineStr"/>
       <c r="E787" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F787" t="inlineStr">
         <is>
-          <t>.Settings.AutoOpenInfoBox.Desc</t>
+          <t>.Settings.LoadBeta2.Button</t>
         </is>
       </c>
       <c r="G787" t="inlineStr"/>
       <c r="H787" t="inlineStr"/>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr"/>
       <c r="B788" t="inlineStr">
         <is>
-          <t>Duplicate</t>
+          <t>Owners FP</t>
         </is>
       </c>
       <c r="C788" t="inlineStr">
         <is>
-          <t>Duplicate</t>
+          <t>Owners FP</t>
         </is>
       </c>
       <c r="D788" t="inlineStr"/>
       <c r="E788" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F788" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetDuplicate</t>
+          <t>.Boxes.OwnpartCalculator.OptionsOwnPart</t>
         </is>
       </c>
       <c r="G788" t="inlineStr"/>
       <c r="H788" t="inlineStr"/>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr"/>
       <c r="B789" t="inlineStr">
         <is>
-          <t>Double Collection</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C789" t="inlineStr">
         <is>
-          <t>Double Collection</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="D789" t="inlineStr"/>
       <c r="E789" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F789" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.DoubleCollection</t>
+          <t>.Boxes.MoppelHelper.Points</t>
         </is>
       </c>
       <c r="G789" t="inlineStr"/>
       <c r="H789" t="inlineStr"/>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr"/>
       <c r="B790" t="inlineStr">
         <is>
-          <t>Owner to Add Remaining</t>
+          <t>Soccer balls used</t>
         </is>
       </c>
       <c r="C790" t="inlineStr">
         <is>
-          <t>Owner to Add Remaining</t>
+          <t>Soccer balls used</t>
         </is>
       </c>
       <c r="D790" t="inlineStr"/>
       <c r="E790" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F790" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OwnPartRemaining</t>
+          <t>.Boxes.MergerGame.Energy.soccer</t>
         </is>
       </c>
       <c r="G790" t="inlineStr"/>
       <c r="H790" t="inlineStr"/>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr"/>
       <c r="B791" t="inlineStr">
         <is>
-          <t>Default</t>
+          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __toomuch__FP too many.</t>
         </is>
       </c>
       <c r="C791" t="inlineStr">
         <is>
-          <t>Default</t>
+          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __toomuch__FP too many.</t>
         </is>
       </c>
       <c r="D791" t="inlineStr"/>
       <c r="E791" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F791" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetDefault</t>
+          <t>.Boxes.Calculator.TTPaidTooMuch</t>
         </is>
       </c>
       <c r="G791" t="inlineStr"/>
       <c r="H791" t="inlineStr"/>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr"/>
       <c r="B792" t="inlineStr">
         <is>
-          <t>Your Treasure Daily</t>
+          <t>Billion</t>
         </is>
       </c>
       <c r="C792" t="inlineStr">
         <is>
-          <t>Your Treasure Daily</t>
+          <t>Billion</t>
         </is>
       </c>
       <c r="D792" t="inlineStr"/>
       <c r="E792" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F792" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsTreasurePlayerD</t>
+          <t>.Boxes.idleGame.B</t>
         </is>
       </c>
       <c r="G792" t="inlineStr"/>
       <c r="H792" t="inlineStr"/>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr"/>
       <c r="B793" t="inlineStr">
         <is>
-          <t>Battle</t>
+          <t>Shows you the available opportunities to earn castle points.</t>
         </is>
       </c>
       <c r="C793" t="inlineStr">
         <is>
-          <t>Battle</t>
+          <t>Shows you the available opportunities to earn castle points.</t>
         </is>
       </c>
       <c r="D793" t="inlineStr"/>
       <c r="E793" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F793" t="inlineStr">
         <is>
-          <t>.General.Battle</t>
+          <t>.Menu.Castle.Desc</t>
         </is>
       </c>
       <c r="G793" t="inlineStr"/>
       <c r="H793" t="inlineStr"/>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr"/>
       <c r="B794" t="inlineStr">
         <is>
-          <t>Need</t>
+          <t>Blue Galaxy Helper</t>
         </is>
       </c>
       <c r="C794" t="inlineStr">
         <is>
-          <t>Need</t>
+          <t>Blue Galaxy Helper</t>
         </is>
       </c>
       <c r="D794" t="inlineStr"/>
       <c r="E794" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F794" t="inlineStr">
         <is>
-          <t>.Boxes.Market.Need</t>
+          <t>.Boxes.BlueGalaxy.Title</t>
         </is>
       </c>
       <c r="G794" t="inlineStr"/>
       <c r="H794" t="inlineStr"/>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr"/>
       <c r="B795" t="inlineStr">
         <is>
-          <t>GE Relic</t>
+          <t>Current LvL = __runNumber__; Bonus Chance (x4) = __chanceX4__%</t>
         </is>
       </c>
       <c r="C795" t="inlineStr">
         <is>
-          <t>GE Relic</t>
+          <t>Current LvL = __runNumber__; Bonus Chance (x4) = __chanceX4__%</t>
         </is>
       </c>
       <c r="D795" t="inlineStr"/>
       <c r="E795" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F795" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.guildExpedition</t>
+          <t>.Boxes.Outpost.infoLine</t>
         </is>
       </c>
       <c r="G795" t="inlineStr"/>
       <c r="H795" t="inlineStr"/>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr"/>
       <c r="B796" t="inlineStr">
         <is>
-          <t>Disabled: Open another player's GB first!</t>
+          <t>-- Create a player group ? --</t>
         </is>
       </c>
       <c r="C796" t="inlineStr">
         <is>
-          <t>Disabled: Open another player's GB first!</t>
+          <t>-- Create a player group ? --</t>
         </is>
       </c>
       <c r="D796" t="inlineStr"/>
       <c r="E796" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F796" t="inlineStr">
         <is>
-          <t>.Menu.Calculator.Warning</t>
+          <t>.Boxes.Notice.SelectPlayerGroupDefault</t>
         </is>
       </c>
       <c r="G796" t="inlineStr"/>
       <c r="H796" t="inlineStr"/>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr"/>
       <c r="B797" t="inlineStr">
         <is>
-          <t>Market Filter</t>
+          <t>Invested</t>
         </is>
       </c>
       <c r="C797" t="inlineStr">
         <is>
-          <t>Market Filter</t>
+          <t>Invested</t>
         </is>
       </c>
       <c r="D797" t="inlineStr"/>
       <c r="E797" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F797" t="inlineStr">
         <is>
-          <t>.Menu.Market.Title</t>
+          <t>.Boxes.Investment.Overview.Invested</t>
         </is>
       </c>
       <c r="G797" t="inlineStr"/>
       <c r="H797" t="inlineStr"/>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr"/>
       <c r="B798" t="inlineStr">
         <is>
-          <t>Decorations</t>
+          <t>May Day Event</t>
         </is>
       </c>
       <c r="C798" t="inlineStr">
         <is>
-          <t>Decorations</t>
+          <t>May Day Event</t>
         </is>
       </c>
       <c r="D798" t="inlineStr"/>
       <c r="E798" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F798" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.decoration</t>
+          <t>.Boxes.FPCollector.may_day_event</t>
         </is>
       </c>
       <c r="G798" t="inlineStr"/>
       <c r="H798" t="inlineStr"/>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr"/>
       <c r="B799" t="inlineStr">
         <is>
-          <t>Shows you the available opportunities to earn castle points.</t>
+          <t>Select the minimum amount of goods offered. This filter does NOT apply to guild members' trades</t>
         </is>
       </c>
       <c r="C799" t="inlineStr">
         <is>
-          <t>Shows you the available opportunities to earn castle points.</t>
+          <t>Select the minimum amount of goods offered. This filter does NOT apply to guild members' trades</t>
         </is>
       </c>
       <c r="D799" t="inlineStr"/>
       <c r="E799" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F799" t="inlineStr">
         <is>
-          <t>.Menu.Castle.Desc</t>
+          <t>.Boxes.Market.TTMinQuantity</t>
         </is>
       </c>
       <c r="G799" t="inlineStr"/>
       <c r="H799" t="inlineStr"/>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr"/>
       <c r="B800" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Group by Ages</t>
         </is>
       </c>
       <c r="C800" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Group by Ages</t>
         </is>
       </c>
       <c r="D800" t="inlineStr"/>
       <c r="E800" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F800" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Done</t>
+          <t>.Boxes.Stats.BtnToggleGroupBy</t>
         </is>
       </c>
       <c r="G800" t="inlineStr"/>
       <c r="H800" t="inlineStr"/>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr"/>
       <c r="B801" t="inlineStr">
         <is>
-          <t>Please level up</t>
+          <t>Difference</t>
         </is>
       </c>
       <c r="C801" t="inlineStr">
         <is>
-          <t>Please level up</t>
+          <t>Difference</t>
         </is>
       </c>
       <c r="D801" t="inlineStr"/>
       <c r="E801" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F801" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsLevelUp</t>
+          <t>.Boxes.Calculator.Profit</t>
         </is>
       </c>
       <c r="G801" t="inlineStr"/>
       <c r="H801" t="inlineStr"/>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr"/>
       <c r="B802" t="inlineStr">
         <is>
-          <t>Click on the guild member tab in the game to unlock the event list of your guild members</t>
+          <t>Updates the 'GB calculator' for all GBs</t>
         </is>
       </c>
       <c r="C802" t="inlineStr">
         <is>
-          <t>Click on the guild member tab in the game to unlock the event list of your guild members</t>
+          <t>Updates the 'GB calculator' for all GBs</t>
         </is>
       </c>
       <c r="D802" t="inlineStr"/>
       <c r="E802" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F802" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.GuildSocialTabTT</t>
+          <t>.Settings.ShowOwnPartOnAllGBs.Title</t>
         </is>
       </c>
       <c r="G802" t="inlineStr"/>
       <c r="H802" t="inlineStr"/>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr"/>
       <c r="B803" t="inlineStr">
         <is>
-          <t>Progress</t>
+          <t>Neighborhood</t>
         </is>
       </c>
       <c r="C803" t="inlineStr">
         <is>
-          <t>Progress</t>
+          <t>Neighborhood</t>
         </is>
       </c>
       <c r="D803" t="inlineStr"/>
       <c r="E803" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F803" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.Progress</t>
+          <t>.Boxes.Alerts.Form.Neighborhood</t>
         </is>
       </c>
       <c r="G803" t="inlineStr"/>
       <c r="H803" t="inlineStr"/>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr"/>
       <c r="B804" t="inlineStr">
         <is>
-          <t>Show own sector countdowns</t>
+          <t>Display a GB FP investment window when entering 'Town Hall'&gt; 'News'&gt; 'Great Buildings' tab.</t>
         </is>
       </c>
       <c r="C804" t="inlineStr">
         <is>
-          <t>Show own sector countdowns</t>
+          <t>Display a GB FP investment window when entering 'Town Hall'&gt; 'News'&gt; 'Great Buildings' tab.</t>
         </is>
       </c>
       <c r="D804" t="inlineStr"/>
       <c r="E804" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F804" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowOwnSectors</t>
+          <t>.Settings.ShowInvestments.Desc</t>
         </is>
       </c>
       <c r="G804" t="inlineStr"/>
       <c r="H804" t="inlineStr"/>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr"/>
       <c r="B805" t="inlineStr">
         <is>
-          <t>Change in Copy Behavior!</t>
+          <t>GBG Rewards</t>
         </is>
       </c>
       <c r="C805" t="inlineStr">
         <is>
-          <t>Change in Copy Behavior!</t>
+          <t>GBG Rewards</t>
         </is>
       </c>
       <c r="D805" t="inlineStr"/>
       <c r="E805" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F805" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.TimeZoneWarning.Title</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.battlegrounds_conquest</t>
         </is>
       </c>
       <c r="G805" t="inlineStr"/>
       <c r="H805" t="inlineStr"/>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr"/>
       <c r="B806" t="inlineStr">
         <is>
-          <t>Consider attack bonus</t>
+          <t>start date</t>
         </is>
       </c>
       <c r="C806" t="inlineStr">
         <is>
-          <t>Consider attack bonus</t>
+          <t>start date</t>
         </is>
       </c>
       <c r="D806" t="inlineStr"/>
       <c r="E806" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F806" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.ShowAttack</t>
+          <t>.Boxes.GuildMemberStat.StartDate</t>
         </is>
       </c>
       <c r="G806" t="inlineStr"/>
       <c r="H806" t="inlineStr"/>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr"/>
       <c r="B807" t="inlineStr">
         <is>
-          <t>Site name</t>
+          <t>Fragments</t>
         </is>
       </c>
       <c r="C807" t="inlineStr">
         <is>
-          <t>Site name</t>
+          <t>Fragments</t>
         </is>
       </c>
       <c r="D807" t="inlineStr"/>
       <c r="E807" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F807" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.SideName</t>
+          <t>.Boxes.BlueGalaxy.Fragments</t>
         </is>
       </c>
       <c r="G807" t="inlineStr"/>
       <c r="H807" t="inlineStr"/>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr"/>
       <c r="B808" t="inlineStr">
         <is>
-          <t>FP's</t>
+          <t>Search</t>
         </is>
       </c>
       <c r="C808" t="inlineStr">
         <is>
-          <t>FP's</t>
+          <t>Search</t>
         </is>
       </c>
       <c r="D808" t="inlineStr"/>
       <c r="E808" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F808" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.FP</t>
+          <t>.Boxes.ProductionsRating.Filter</t>
         </is>
       </c>
       <c r="G808" t="inlineStr"/>
       <c r="H808" t="inlineStr"/>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr"/>
       <c r="B809" t="inlineStr">
         <is>
-          <t>Log</t>
+          <t>Battle</t>
         </is>
       </c>
       <c r="C809" t="inlineStr">
         <is>
-          <t>Log</t>
+          <t>Battle</t>
         </is>
       </c>
       <c r="D809" t="inlineStr"/>
       <c r="E809" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F809" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Log</t>
+          <t>.Boxes.BetterMusic.Battle</t>
         </is>
       </c>
       <c r="G809" t="inlineStr"/>
       <c r="H809" t="inlineStr"/>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr"/>
       <c r="B810" t="inlineStr">
         <is>
-          <t>GE Goods Use</t>
+          <t>Compare friends in conversations</t>
         </is>
       </c>
       <c r="C810" t="inlineStr">
         <is>
-          <t>GE Goods Use</t>
+          <t>Compare friends in conversations</t>
         </is>
       </c>
       <c r="D810" t="inlineStr"/>
       <c r="E810" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F810" t="inlineStr">
         <is>
-          <t>.Settings.Entry.GexStockWarning</t>
+          <t>.Boxes.CompareFriendsThreads.Title</t>
         </is>
       </c>
       <c r="G810" t="inlineStr"/>
       <c r="H810" t="inlineStr"/>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr"/>
       <c r="B811" t="inlineStr">
         <is>
           <t>vertical</t>
         </is>
       </c>
       <c r="C811" t="inlineStr">
         <is>
           <t>vertical</t>
         </is>
       </c>
       <c r="D811" t="inlineStr"/>
       <c r="E811" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F811" t="inlineStr">
         <is>
           <t>.Boxes.CloseBox.Vertical</t>
         </is>
       </c>
       <c r="G811" t="inlineStr"/>
       <c r="H811" t="inlineStr"/>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr"/>
       <c r="B812" t="inlineStr">
         <is>
-          <t>Random</t>
+          <t>SAJM</t>
         </is>
       </c>
       <c r="C812" t="inlineStr">
         <is>
-          <t>Random</t>
+          <t>SAJM</t>
         </is>
       </c>
       <c r="D812" t="inlineStr"/>
       <c r="E812" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F812" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.random_production</t>
+          <t>.Eras.21.short</t>
         </is>
       </c>
       <c r="G812" t="inlineStr"/>
       <c r="H812" t="inlineStr"/>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr"/>
       <c r="B813" t="inlineStr">
         <is>
-          <t>Select the minimum amount of goods offered. This filter does NOT apply to guild members' trades</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="C813" t="inlineStr">
         <is>
-          <t>Select the minimum amount of goods offered. This filter does NOT apply to guild members' trades</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="D813" t="inlineStr"/>
       <c r="E813" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F813" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TTMinQuantity</t>
+          <t>.Boxes.ProductionsRating.PresetCopySuffix</t>
         </is>
       </c>
       <c r="G813" t="inlineStr"/>
       <c r="H813" t="inlineStr"/>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr"/>
       <c r="B814" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>Group</t>
         </is>
       </c>
       <c r="C814" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>Group</t>
         </is>
       </c>
       <c r="D814" t="inlineStr"/>
       <c r="E814" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F814" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Type</t>
+          <t>.Boxes.Productions.ModeGroups</t>
         </is>
       </c>
       <c r="G814" t="inlineStr"/>
       <c r="H814" t="inlineStr"/>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr"/>
       <c r="B815" t="inlineStr">
         <is>
-          <t>Member activity</t>
+          <t>Error loading the Negotiation Table</t>
         </is>
       </c>
       <c r="C815" t="inlineStr">
         <is>
-          <t>Member activity</t>
+          <t>Error loading the Negotiation Table</t>
         </is>
       </c>
       <c r="D815" t="inlineStr"/>
       <c r="E815" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F815" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MemberActiviy</t>
+          <t>.Boxes.Negotiation.TableLoadError</t>
         </is>
       </c>
       <c r="G815" t="inlineStr"/>
       <c r="H815" t="inlineStr"/>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr"/>
       <c r="B816" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>Enable Event helpers</t>
         </is>
       </c>
       <c r="C816" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>Enable Event helpers</t>
         </is>
       </c>
       <c r="D816" t="inlineStr"/>
       <c r="E816" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F816" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Rank</t>
+          <t>.Settings.EventHelper.All</t>
         </is>
       </c>
       <c r="G816" t="inlineStr"/>
       <c r="H816" t="inlineStr"/>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr"/>
       <c r="B817" t="inlineStr">
         <is>
-          <t>All Ages</t>
+          <t>Summer Event</t>
         </is>
       </c>
       <c r="C817" t="inlineStr">
         <is>
-          <t>All Ages</t>
+          <t>Summer Event</t>
         </is>
       </c>
       <c r="D817" t="inlineStr"/>
       <c r="E817" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F817" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnAllPlayableEras</t>
+          <t>.Boxes.FPCollector.summerEvent</t>
         </is>
       </c>
       <c r="G817" t="inlineStr"/>
       <c r="H817" t="inlineStr"/>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr"/>
       <c r="B818" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Should the "Aztec Helper" box be opened when starting a Aztec Minigame?</t>
         </is>
       </c>
       <c r="C818" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Should the "Aztec Helper" box be opened when starting a Aztec Minigame?</t>
         </is>
       </c>
       <c r="D818" t="inlineStr"/>
       <c r="E818" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F818" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Player</t>
+          <t>.Settings.ShowAztecHelper.Desc</t>
         </is>
       </c>
       <c r="G818" t="inlineStr"/>
       <c r="H818" t="inlineStr"/>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr"/>
       <c r="B819" t="inlineStr">
         <is>
-          <t>Current Stock</t>
+          <t>Single-lane Road</t>
         </is>
       </c>
       <c r="C819" t="inlineStr">
         <is>
-          <t>Current Stock</t>
+          <t>Single-lane Road</t>
         </is>
       </c>
       <c r="D819" t="inlineStr"/>
       <c r="E819" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F819" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.DescInStock</t>
+          <t>.HiddenRewards.Positions.cityRoadSmall</t>
         </is>
       </c>
       <c r="G819" t="inlineStr"/>
       <c r="H819" t="inlineStr"/>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr"/>
       <c r="B820" t="inlineStr">
         <is>
-          <t>Quantum Incursion</t>
+          <t>Disabled: Open your Tech Tree first (R)!</t>
         </is>
       </c>
       <c r="C820" t="inlineStr">
         <is>
-          <t>Quantum Incursion</t>
+          <t>Disabled: Open your Tech Tree first (R)!</t>
         </is>
       </c>
       <c r="D820" t="inlineStr"/>
       <c r="E820" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F820" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.guild_raids</t>
+          <t>.Menu.Technologies.Warning</t>
         </is>
       </c>
       <c r="G820" t="inlineStr"/>
       <c r="H820" t="inlineStr"/>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr"/>
       <c r="B821" t="inlineStr">
         <is>
-          <t>Recent Opponents</t>
+          <t>Roads</t>
         </is>
       </c>
       <c r="C821" t="inlineStr">
         <is>
-          <t>Recent Opponents</t>
+          <t>Roads</t>
         </is>
       </c>
       <c r="D821" t="inlineStr"/>
       <c r="E821" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F821" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.RecentOpponents</t>
+          <t>.Boxes.CityMap.street</t>
         </is>
       </c>
       <c r="G821" t="inlineStr"/>
       <c r="H821" t="inlineStr"/>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr"/>
       <c r="B822" t="inlineStr">
         <is>
-          <t>Delete group and sites</t>
+          <t>has Progress</t>
         </is>
       </c>
       <c r="C822" t="inlineStr">
         <is>
-          <t>Delete group and sites</t>
+          <t>has Progress</t>
         </is>
       </c>
       <c r="D822" t="inlineStr"/>
       <c r="E822" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F822" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.DeleteGroup</t>
+          <t>.Boxes.findGB.hasProgress</t>
         </is>
       </c>
       <c r="G822" t="inlineStr"/>
       <c r="H822" t="inlineStr"/>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr"/>
       <c r="B823" t="inlineStr">
         <is>
-          <t>VF</t>
+          <t>Spot is not safe. __fpcount__ additional FPs must be added.&lt;br&gt;Total to make spot safe: __totalfp__ FPs</t>
         </is>
       </c>
       <c r="C823" t="inlineStr">
         <is>
-          <t>VF</t>
+          <t>Spot is not safe. __fpcount__ additional FPs must be added.&lt;br&gt;Total to make spot safe: __totalfp__ FPs</t>
         </is>
       </c>
       <c r="D823" t="inlineStr"/>
       <c r="E823" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F823" t="inlineStr">
         <is>
-          <t>.Eras.17.short</t>
+          <t>.Boxes.Calculator.TTForderNegativeProfit</t>
         </is>
       </c>
       <c r="G823" t="inlineStr"/>
       <c r="H823" t="inlineStr"/>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr"/>
       <c r="B824" t="inlineStr">
         <is>
-          <t xml:space="preserve">Help translate FoE Helper by registering on our translation tool: </t>
+          <t>No owner yet</t>
         </is>
       </c>
       <c r="C824" t="inlineStr">
         <is>
-          <t xml:space="preserve">Help translate FoE Helper by registering on our translation tool: </t>
+          <t>No owner yet</t>
         </is>
       </c>
       <c r="D824" t="inlineStr"/>
       <c r="E824" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F824" t="inlineStr">
         <is>
-          <t>.Settings.About.TranslateDesc</t>
+          <t>.Boxes.GuildFights.NoOwner</t>
         </is>
       </c>
       <c r="G824" t="inlineStr"/>
       <c r="H824" t="inlineStr"/>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr"/>
       <c r="B825" t="inlineStr">
         <is>
-          <t>Displays and Filters all trades that are in the Market</t>
+          <t>Settings</t>
         </is>
       </c>
       <c r="C825" t="inlineStr">
         <is>
-          <t>Displays and Filters all trades that are in the Market</t>
+          <t>Settings</t>
         </is>
       </c>
       <c r="D825" t="inlineStr"/>
       <c r="E825" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F825" t="inlineStr">
         <is>
-          <t>.Menu.Market.Desc</t>
+          <t>.Boxes.ProductionsRating.Settings</t>
         </is>
       </c>
       <c r="G825" t="inlineStr"/>
       <c r="H825" t="inlineStr"/>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr"/>
       <c r="B826" t="inlineStr">
         <is>
-          <t>Day ⇋</t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="C826" t="inlineStr">
         <is>
-          <t>Day ⇋</t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="D826" t="inlineStr"/>
       <c r="E826" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F826" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Day</t>
+          <t>.Boxes.Stats.Rewards.Source.battlegrounds_conquest</t>
         </is>
       </c>
       <c r="G826" t="inlineStr"/>
       <c r="H826" t="inlineStr"/>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr"/>
       <c r="B827" t="inlineStr">
         <is>
-          <t>Item Type</t>
+          <t>InA</t>
         </is>
       </c>
       <c r="C827" t="inlineStr">
         <is>
-          <t>Item Type</t>
+          <t>InA</t>
         </is>
       </c>
       <c r="D827" t="inlineStr"/>
       <c r="E827" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F827" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.KitName</t>
+          <t>.Eras.8.short</t>
         </is>
       </c>
       <c r="G827" t="inlineStr"/>
       <c r="H827" t="inlineStr"/>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr"/>
       <c r="B828" t="inlineStr">
         <is>
-          <t>Only Favorites</t>
+          <t>min Lvl</t>
         </is>
       </c>
       <c r="C828" t="inlineStr">
         <is>
-          <t>Only Favorites</t>
+          <t>min Lvl</t>
         </is>
       </c>
       <c r="D828" t="inlineStr"/>
       <c r="E828" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F828" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.onlyFavourites</t>
+          <t>.Boxes.findGB.minLvl</t>
         </is>
       </c>
       <c r="G828" t="inlineStr"/>
       <c r="H828" t="inlineStr"/>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr"/>
       <c r="B829" t="inlineStr">
         <is>
-          <t>AF</t>
+          <t>Current Production Overview (Daily)</t>
         </is>
       </c>
       <c r="C829" t="inlineStr">
         <is>
-          <t>AF</t>
+          <t>Current Production Overview (Daily)</t>
         </is>
       </c>
       <c r="D829" t="inlineStr"/>
       <c r="E829" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F829" t="inlineStr">
         <is>
-          <t>.Eras.15.short</t>
+          <t>.Boxes.Productions.Title</t>
         </is>
       </c>
       <c r="G829" t="inlineStr"/>
       <c r="H829" t="inlineStr"/>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr"/>
       <c r="B830" t="inlineStr">
         <is>
-          <t>This column shows the era of the building, NOT the era of the produced goods</t>
+          <t>Automatically create a new Alert when I make a bid in the Antiques Dealer.</t>
         </is>
       </c>
       <c r="C830" t="inlineStr">
         <is>
-          <t>This column shows the era of the building, NOT the era of the produced goods</t>
+          <t>Automatically create a new Alert when I make a bid in the Antiques Dealer.</t>
         </is>
       </c>
       <c r="D830" t="inlineStr"/>
       <c r="E830" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F830" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.TTGoodsEra</t>
+          <t>.Boxes.Alerts.Preferences.Auction.Info</t>
         </is>
       </c>
       <c r="G830" t="inlineStr"/>
       <c r="H830" t="inlineStr"/>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr"/>
       <c r="B831" t="inlineStr">
         <is>
-          <t>Are there players missing from the shortlist? Then close this box, click on the other two tabs at the bottom of the Social Bar (Neighbours, Guild Members, Friends) and then re-open this box.</t>
+          <t>Eras</t>
         </is>
       </c>
       <c r="C831" t="inlineStr">
         <is>
-          <t>Are there players missing from the shortlist? Then close this box, click on the other two tabs at the bottom of the Social Bar (Neighbours, Guild Members, Friends) and then re-open this box.</t>
+          <t>Eras</t>
         </is>
       </c>
       <c r="D831" t="inlineStr"/>
       <c r="E831" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F831" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ModalMissingPlayers</t>
+          <t>.Boxes.GuildMemberStat.Eras</t>
         </is>
       </c>
       <c r="G831" t="inlineStr"/>
       <c r="H831" t="inlineStr"/>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr"/>
       <c r="B832" t="inlineStr">
         <is>
-          <t>Increase/decrease graph</t>
+          <t>General</t>
         </is>
       </c>
       <c r="C832" t="inlineStr">
         <is>
-          <t>Increase/decrease graph</t>
+          <t>General</t>
         </is>
       </c>
       <c r="D832" t="inlineStr"/>
       <c r="E832" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F832" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartTypeTitle.delta</t>
+          <t>.Boxes.GexStat.General</t>
         </is>
       </c>
       <c r="G832" t="inlineStr"/>
       <c r="H832" t="inlineStr"/>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr"/>
       <c r="B833" t="inlineStr">
         <is>
-          <t>For chain buildings the whole chain is treated as one single building. For sets we assume that all parts are fully connected.</t>
+          <t>Expected daily production/tile</t>
         </is>
       </c>
       <c r="C833" t="inlineStr">
         <is>
-          <t>For chain buildings the whole chain is treated as one single building. For sets we assume that all parts are fully connected.</t>
+          <t>Expected daily production/tile</t>
         </is>
       </c>
       <c r="D833" t="inlineStr"/>
       <c r="E833" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F833" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Disclaimer</t>
+          <t>.Boxes.ProductionsRating.ProdPerTile</t>
         </is>
       </c>
       <c r="G833" t="inlineStr"/>
       <c r="H833" t="inlineStr"/>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr"/>
       <c r="B834" t="inlineStr">
         <is>
-          <t>Production</t>
+          <t>OC</t>
         </is>
       </c>
       <c r="C834" t="inlineStr">
         <is>
-          <t>Production</t>
+          <t>OC</t>
         </is>
       </c>
       <c r="D834" t="inlineStr"/>
       <c r="E834" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F834" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.production</t>
+          <t>.Boxes.OwnpartCalculator.OwnPartShort</t>
         </is>
       </c>
       <c r="G834" t="inlineStr"/>
       <c r="H834" t="inlineStr"/>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr"/>
       <c r="B835" t="inlineStr">
         <is>
-          <t>This module will automatically generate an auction bid value based on your settings and the current auction bid and copy it to the clipboard.</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C835" t="inlineStr">
         <is>
-          <t>This module will automatically generate an auction bid value based on your settings and the current auction bid and copy it to the clipboard.</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="D835" t="inlineStr"/>
       <c r="E835" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F835" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help1</t>
+          <t>.Boxes.Productions.goods</t>
         </is>
       </c>
       <c r="G835" t="inlineStr"/>
       <c r="H835" t="inlineStr"/>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr"/>
       <c r="B836" t="inlineStr">
         <is>
-          <t>Links</t>
+          <t>Local settings</t>
         </is>
       </c>
       <c r="C836" t="inlineStr">
         <is>
-          <t>Links</t>
+          <t>Local settings</t>
         </is>
       </c>
       <c r="D836" t="inlineStr"/>
       <c r="E836" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F836" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowLinks</t>
+          <t>.Boxes.DBExport.LocalSettings</t>
         </is>
       </c>
       <c r="G836" t="inlineStr"/>
       <c r="H836" t="inlineStr"/>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr"/>
       <c r="B837" t="inlineStr">
         <is>
-          <t>Cancel</t>
+          <t>Offset to servertime (minutes)</t>
         </is>
       </c>
       <c r="C837" t="inlineStr">
         <is>
-          <t>Cancel</t>
+          <t>Offset to servertime (minutes)</t>
         </is>
       </c>
       <c r="D837" t="inlineStr"/>
       <c r="E837" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F837" t="inlineStr">
         <is>
-          <t>.General.Cancel</t>
+          <t>.Boxes.GuildFights.serverOffset</t>
         </is>
       </c>
       <c r="G837" t="inlineStr"/>
       <c r="H837" t="inlineStr"/>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr"/>
       <c r="B838" t="inlineStr">
         <is>
-          <t>GE Goods Use</t>
+          <t>Unique Building</t>
         </is>
       </c>
       <c r="C838" t="inlineStr">
         <is>
-          <t>GE Goods Use</t>
+          <t>Unique Building</t>
         </is>
       </c>
       <c r="D838" t="inlineStr"/>
       <c r="E838" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F838" t="inlineStr">
         <is>
-          <t>.Settings.GexStockWarning.Title</t>
+          <t>.Boxes.Tooltip.Building.isUnique</t>
         </is>
       </c>
       <c r="G838" t="inlineStr"/>
       <c r="H838" t="inlineStr"/>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr"/>
       <c r="B839" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>When opening the ally building, an enhanced ally overview will be presented.</t>
         </is>
       </c>
       <c r="C839" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>When opening the ally building, an enhanced ally overview will be presented.</t>
         </is>
       </c>
       <c r="D839" t="inlineStr"/>
       <c r="E839" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F839" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.All</t>
+          <t>.Settings.ShowAllyList.Desc</t>
         </is>
       </c>
       <c r="G839" t="inlineStr"/>
       <c r="H839" t="inlineStr"/>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr"/>
       <c r="B840" t="inlineStr">
         <is>
-          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day)</t>
+          <t>TE</t>
         </is>
       </c>
       <c r="C840" t="inlineStr">
         <is>
-          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day)</t>
+          <t>TE</t>
         </is>
       </c>
       <c r="D840" t="inlineStr"/>
       <c r="E840" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F840" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEvenTTGoods</t>
+          <t>.Eras.13.short</t>
         </is>
       </c>
       <c r="G840" t="inlineStr"/>
       <c r="H840" t="inlineStr"/>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr"/>
       <c r="B841" t="inlineStr">
         <is>
-          <t>Active Guild Members</t>
+          <t>last Alcatraz production</t>
         </is>
       </c>
       <c r="C841" t="inlineStr">
         <is>
-          <t>Active Guild Members</t>
+          <t>last Alcatraz production</t>
         </is>
       </c>
       <c r="D841" t="inlineStr"/>
       <c r="E841" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F841" t="inlineStr">
         <is>
-          <t>.Boxes.OtherGuildActivity.Title</t>
+          <t>.Boxes.Units.alca</t>
         </is>
       </c>
       <c r="G841" t="inlineStr"/>
       <c r="H841" t="inlineStr"/>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr"/>
       <c r="B842" t="inlineStr">
         <is>
-          <t>Can be bought</t>
+          <t>Required</t>
         </is>
       </c>
       <c r="C842" t="inlineStr">
         <is>
-          <t>Can be bought</t>
+          <t>Required</t>
         </is>
       </c>
       <c r="D842" t="inlineStr"/>
       <c r="E842" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F842" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.canBeBought</t>
+          <t>.Boxes.GuildFights.RequiredProgress</t>
         </is>
       </c>
       <c r="G842" t="inlineStr"/>
       <c r="H842" t="inlineStr"/>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr"/>
       <c r="B843" t="inlineStr">
         <is>
-          <t>Grandprize</t>
+          <t>Click here or drag an exported JSON file / Zip archive into this field to import the data.</t>
         </is>
       </c>
       <c r="C843" t="inlineStr">
         <is>
-          <t>Grandprize</t>
+          <t>Click here or drag an exported JSON file / Zip archive into this field to import the data.</t>
         </is>
       </c>
       <c r="D843" t="inlineStr"/>
       <c r="E843" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F843" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.grand_prize</t>
+          <t>.Boxes.DBExport.ImportDescription</t>
         </is>
       </c>
       <c r="G843" t="inlineStr"/>
       <c r="H843" t="inlineStr"/>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr"/>
       <c r="B844" t="inlineStr">
         <is>
-          <t>GBG participation</t>
+          <t>This is the position you have chosen.&lt;br&gt;Before you test the next position, wait until this message disappears.</t>
         </is>
       </c>
       <c r="C844" t="inlineStr">
         <is>
-          <t>GBG participation</t>
+          <t>This is the position you have chosen.&lt;br&gt;Before you test the next position, wait until this message disappears.</t>
         </is>
       </c>
       <c r="D844" t="inlineStr"/>
       <c r="E844" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F844" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GbgParticipation</t>
+          <t>.Settings.NotificationPosition.ToastTestBody</t>
         </is>
       </c>
       <c r="G844" t="inlineStr"/>
       <c r="H844" t="inlineStr"/>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr"/>
       <c r="B845" t="inlineStr">
         <is>
-          <t>in stock treasury goods of the era</t>
+          <t>Load current Beta</t>
         </is>
       </c>
       <c r="C845" t="inlineStr">
         <is>
-          <t>in stock treasury goods of the era</t>
+          <t>Load current Beta</t>
         </is>
       </c>
       <c r="D845" t="inlineStr"/>
       <c r="E845" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F845" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.EraTreasuryGoods</t>
+          <t>.Settings.Entry.LoadBeta2</t>
         </is>
       </c>
       <c r="G845" t="inlineStr"/>
       <c r="H845" t="inlineStr"/>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr"/>
       <c r="B846" t="inlineStr">
         <is>
-          <t>Negotiation</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="C846" t="inlineStr">
         <is>
-          <t>Negotiation</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="D846" t="inlineStr"/>
       <c r="E846" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F846" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Negotiation</t>
+          <t>.Eras.3.short</t>
         </is>
       </c>
       <c r="G846" t="inlineStr"/>
       <c r="H846" t="inlineStr"/>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr"/>
       <c r="B847" t="inlineStr">
         <is>
-          <t>max Lvl</t>
+          <t>Province Name</t>
         </is>
       </c>
       <c r="C847" t="inlineStr">
         <is>
-          <t>max Lvl</t>
+          <t>Province Name</t>
         </is>
       </c>
       <c r="D847" t="inlineStr"/>
       <c r="E847" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F847" t="inlineStr">
         <is>
-          <t>.Boxes.findGB.maxLvl</t>
+          <t>.Boxes.scoutingTimes.ProvinceName</t>
         </is>
       </c>
       <c r="G847" t="inlineStr"/>
       <c r="H847" t="inlineStr"/>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr"/>
       <c r="B848" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>Motivate/Polish Helper</t>
         </is>
       </c>
       <c r="C848" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>Motivate/Polish Helper</t>
         </is>
       </c>
       <c r="D848" t="inlineStr"/>
       <c r="E848" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F848" t="inlineStr">
         <is>
-          <t>.Boxes.cardGame.Bonus</t>
+          <t>.Menu.Moppelhelper.Title</t>
         </is>
       </c>
       <c r="G848" t="inlineStr"/>
       <c r="H848" t="inlineStr"/>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr"/>
       <c r="B849" t="inlineStr">
         <is>
-          <t>Show a decrease of goods on GvG map.</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="C849" t="inlineStr">
         <is>
-          <t>Show a decrease of goods on GvG map.</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="D849" t="inlineStr"/>
       <c r="E849" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F849" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleAnnotationsTitle</t>
+          <t>.Boxes.Discord.Event</t>
         </is>
       </c>
       <c r="G849" t="inlineStr"/>
       <c r="H849" t="inlineStr"/>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr"/>
       <c r="B850" t="inlineStr">
         <is>
-          <t>GE participation</t>
+          <t>The values may update slow - depending on server feedback. Given times do not take updates of current stock into account.</t>
         </is>
       </c>
       <c r="C850" t="inlineStr">
         <is>
-          <t>GE participation</t>
+          <t>The values may update slow - depending on server feedback. Given times do not take updates of current stock into account.</t>
         </is>
       </c>
       <c r="D850" t="inlineStr"/>
       <c r="E850" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F850" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GexParticipation</t>
+          <t>.Boxes.idleGame.Warning</t>
         </is>
       </c>
       <c r="G850" t="inlineStr"/>
       <c r="H850" t="inlineStr"/>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr"/>
       <c r="B851" t="inlineStr">
         <is>
-          <t>Group by Name</t>
+          <t>Market Filter</t>
         </is>
       </c>
       <c r="C851" t="inlineStr">
         <is>
-          <t>Group by Name</t>
+          <t>Market Filter</t>
         </is>
       </c>
       <c r="D851" t="inlineStr"/>
       <c r="E851" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F851" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleGroupByTitle</t>
+          <t>.Settings.Entry.ShowMarketFilter</t>
         </is>
       </c>
       <c r="G851" t="inlineStr"/>
       <c r="H851" t="inlineStr"/>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr"/>
       <c r="B852" t="inlineStr">
         <is>
-          <t>Spoils of War Rewards (Himeji Castle)</t>
+          <t>weeks</t>
         </is>
       </c>
       <c r="C852" t="inlineStr">
         <is>
-          <t>Spoils of War Rewards (Himeji Castle)</t>
+          <t>weeks</t>
         </is>
       </c>
       <c r="D852" t="inlineStr"/>
       <c r="E852" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F852" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.spoilsOfWar</t>
+          <t>.Boxes.GexStat.Weeks</t>
         </is>
       </c>
       <c r="G852" t="inlineStr"/>
       <c r="H852" t="inlineStr"/>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr"/>
       <c r="B853" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>Shard - Settlement</t>
         </is>
       </c>
       <c r="C853" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>Shard - Settlement</t>
         </is>
       </c>
       <c r="D853" t="inlineStr"/>
       <c r="E853" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F853" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterLevel</t>
+          <t>.HiddenRewards.Positions.culturalOutpost</t>
         </is>
       </c>
       <c r="G853" t="inlineStr"/>
       <c r="H853" t="inlineStr"/>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr"/>
       <c r="B854" t="inlineStr">
         <is>
-          <t>Events</t>
+          <t>There are no finished FP productions</t>
         </is>
       </c>
       <c r="C854" t="inlineStr">
         <is>
-          <t>Events</t>
+          <t>There are no finished FP productions</t>
         </is>
       </c>
       <c r="D854" t="inlineStr"/>
       <c r="E854" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F854" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.Events</t>
+          <t>.Boxes.BlueGalaxy.NoProductionsDone</t>
         </is>
       </c>
       <c r="G854" t="inlineStr"/>
       <c r="H854" t="inlineStr"/>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr"/>
       <c r="B855" t="inlineStr">
         <is>
-          <t>Add message</t>
+          <t>No unit data available. Please press "U" to launch the Army Management console</t>
         </is>
       </c>
       <c r="C855" t="inlineStr">
         <is>
-          <t>Add message</t>
+          <t>No unit data available. Please press "U" to launch the Army Management console</t>
         </is>
       </c>
       <c r="D855" t="inlineStr"/>
       <c r="E855" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F855" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.TitleNewEntry</t>
+          <t>.Boxes.UnitsGex.NoUnitsAvailable</t>
         </is>
       </c>
       <c r="G855" t="inlineStr"/>
       <c r="H855" t="inlineStr"/>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr"/>
       <c r="B856" t="inlineStr">
         <is>
-          <t>Trillion</t>
+          <t>Pop Game (e.g. Fall Event)</t>
         </is>
       </c>
       <c r="C856" t="inlineStr">
         <is>
-          <t>Trillion</t>
+          <t>Pop Game (e.g. Fall Event)</t>
         </is>
       </c>
       <c r="D856" t="inlineStr"/>
       <c r="E856" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F856" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.T</t>
+          <t>.Settings.EventHelperPop</t>
         </is>
       </c>
       <c r="G856" t="inlineStr"/>
       <c r="H856" t="inlineStr"/>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr"/>
       <c r="B857" t="inlineStr">
         <is>
-          <t>Goods from Mars are not included. Please visit your Mars outpost and open the box again</t>
+          <t>Fragment</t>
         </is>
       </c>
       <c r="C857" t="inlineStr">
         <is>
-          <t>Goods from Mars are not included. Please visit your Mars outpost and open the box again</t>
+          <t>Fragment</t>
         </is>
       </c>
       <c r="D857" t="inlineStr"/>
       <c r="E857" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F857" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.NoMarsDataWarning</t>
+          <t>.Boxes.Kits.Fragment</t>
         </is>
       </c>
       <c r="G857" t="inlineStr"/>
       <c r="H857" t="inlineStr"/>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr"/>
       <c r="B858" t="inlineStr">
         <is>
-          <t>Number of messages in the guild message center</t>
+          <t>Available FP Packs</t>
         </is>
       </c>
       <c r="C858" t="inlineStr">
         <is>
-          <t>Number of messages in the guild message center</t>
+          <t>Available FP Packs</t>
         </is>
       </c>
       <c r="D858" t="inlineStr"/>
       <c r="E858" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F858" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildMessages</t>
+          <t>.Boxes.Calculator.AvailableFP</t>
         </is>
       </c>
       <c r="G858" t="inlineStr"/>
       <c r="H858" t="inlineStr"/>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr"/>
       <c r="B859" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Rating value of 1 good from prior ages (in FP)</t>
         </is>
       </c>
       <c r="C859" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Rating value of 1 good from prior ages (in FP)</t>
         </is>
       </c>
       <c r="D859" t="inlineStr"/>
       <c r="E859" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F859" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Save</t>
+          <t>.Boxes.BlueGalaxy.OlderGoodsValue</t>
         </is>
       </c>
       <c r="G859" t="inlineStr"/>
       <c r="H859" t="inlineStr"/>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr"/>
       <c r="B860" t="inlineStr">
         <is>
-          <t>Daily Special</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="C860" t="inlineStr">
         <is>
-          <t>Daily Special</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="D860" t="inlineStr"/>
       <c r="E860" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F860" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.MainPrizeTitle</t>
+          <t>.Boxes.Alerts.Form.Delete</t>
         </is>
       </c>
       <c r="G860" t="inlineStr"/>
       <c r="H860" t="inlineStr"/>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr"/>
       <c r="B861" t="inlineStr">
         <is>
-          <t>Modern Era</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C861" t="inlineStr">
         <is>
-          <t>Modern Era</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="D861" t="inlineStr"/>
       <c r="E861" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F861" t="inlineStr">
         <is>
-          <t>.Eras.10</t>
+          <t>.Boxes.AllyList.Level</t>
         </is>
       </c>
       <c r="G861" t="inlineStr"/>
       <c r="H861" t="inlineStr"/>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr"/>
       <c r="B862" t="inlineStr">
         <is>
-          <t>Market Filter</t>
+          <t>Spoils of War</t>
         </is>
       </c>
       <c r="C862" t="inlineStr">
         <is>
-          <t>Market Filter</t>
+          <t>Spoils of War</t>
         </is>
       </c>
       <c r="D862" t="inlineStr"/>
       <c r="E862" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F862" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowMarketFilter</t>
+          <t>.Boxes.Stats.Rewards.Source.spoilsOfWar</t>
         </is>
       </c>
       <c r="G862" t="inlineStr"/>
       <c r="H862" t="inlineStr"/>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr"/>
       <c r="B863" t="inlineStr">
         <is>
-          <t>PvP-Arena-Defense</t>
+          <t>Goods from Mars are not included. Please visit your Mars outpost and open the box again</t>
         </is>
       </c>
       <c r="C863" t="inlineStr">
         <is>
-          <t>PvP-Arena-Defense</t>
+          <t>Goods from Mars are not included. Please visit your Mars outpost and open the box again</t>
         </is>
       </c>
       <c r="D863" t="inlineStr"/>
       <c r="E863" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F863" t="inlineStr">
         <is>
-          <t>.Boxes.Units.arenaDefense</t>
+          <t>.Boxes.Productions.NoMarsDataWarning</t>
         </is>
       </c>
       <c r="G863" t="inlineStr"/>
       <c r="H863" t="inlineStr"/>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr"/>
       <c r="B864" t="inlineStr">
         <is>
-          <t>Blue Galaxy Helper</t>
+          <t>SAM</t>
         </is>
       </c>
       <c r="C864" t="inlineStr">
         <is>
-          <t>Blue Galaxy Helper</t>
+          <t>SAM</t>
         </is>
       </c>
       <c r="D864" t="inlineStr"/>
       <c r="E864" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F864" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Title</t>
+          <t>.Eras.18.short</t>
         </is>
       </c>
       <c r="G864" t="inlineStr"/>
       <c r="H864" t="inlineStr"/>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr"/>
       <c r="B865" t="inlineStr">
         <is>
-          <t>Show all parts</t>
+          <t>Set Alert</t>
         </is>
       </c>
       <c r="C865" t="inlineStr">
         <is>
-          <t>Show all parts</t>
+          <t>Set Alert</t>
         </is>
       </c>
       <c r="D865" t="inlineStr"/>
       <c r="E865" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F865" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.TripleStateButton1</t>
+          <t>.Boxes.GuildFights.SetAlert</t>
         </is>
       </c>
       <c r="G865" t="inlineStr"/>
       <c r="H865" t="inlineStr"/>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr"/>
       <c r="B866" t="inlineStr">
         <is>
-          <t>All Ages</t>
+          <t>Contemporary Era</t>
         </is>
       </c>
       <c r="C866" t="inlineStr">
         <is>
-          <t>All Ages</t>
+          <t>Contemporary Era</t>
         </is>
       </c>
       <c r="D866" t="inlineStr"/>
       <c r="E866" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F866" t="inlineStr">
         <is>
-          <t>.Eras.GvGAllAge</t>
+          <t>.Eras.12</t>
         </is>
       </c>
       <c r="G866" t="inlineStr"/>
       <c r="H866" t="inlineStr"/>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr"/>
       <c r="B867" t="inlineStr">
         <is>
-          <t>Workers used</t>
+          <t>FP's</t>
         </is>
       </c>
       <c r="C867" t="inlineStr">
         <is>
-          <t>Workers used</t>
+          <t>FP's</t>
         </is>
       </c>
       <c r="D867" t="inlineStr"/>
       <c r="E867" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F867" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Energy.care</t>
+          <t>.Boxes.FPCollector.FP</t>
         </is>
       </c>
       <c r="G867" t="inlineStr"/>
       <c r="H867" t="inlineStr"/>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr"/>
       <c r="B868" t="inlineStr">
         <is>
-          <t>Import</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="C868" t="inlineStr">
         <is>
-          <t>Import</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="D868" t="inlineStr"/>
       <c r="E868" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F868" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Import</t>
+          <t>.Eras.2.short</t>
         </is>
       </c>
       <c r="G868" t="inlineStr"/>
       <c r="H868" t="inlineStr"/>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr"/>
       <c r="B869" t="inlineStr">
         <is>
-          <t>Old level</t>
+          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement and reload the game (F5)&lt;/em&gt;</t>
         </is>
       </c>
       <c r="C869" t="inlineStr">
         <is>
-          <t>Old level</t>
+          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement and reload the game (F5)&lt;/em&gt;</t>
         </is>
       </c>
       <c r="D869" t="inlineStr"/>
       <c r="E869" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F869" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OldLevel</t>
+          <t>.Menu.OutP.DescWarningOutpostData</t>
         </is>
       </c>
       <c r="G869" t="inlineStr"/>
       <c r="H869" t="inlineStr"/>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr"/>
       <c r="B870" t="inlineStr">
         <is>
-          <t>Neighborhood</t>
+          <t>Hide GB from calculation and list.</t>
         </is>
       </c>
       <c r="C870" t="inlineStr">
         <is>
-          <t>Neighborhood</t>
+          <t>Hide GB from calculation and list.</t>
         </is>
       </c>
       <c r="D870" t="inlineStr"/>
       <c r="E870" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F870" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Neighborhood</t>
+          <t>.Boxes.Investment.Overview.HideGB</t>
         </is>
       </c>
       <c r="G870" t="inlineStr"/>
       <c r="H870" t="inlineStr"/>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr"/>
       <c r="B871" t="inlineStr">
         <is>
-          <t>Settlement Goods</t>
+          <t>Your army has only Rogues remaining. Either heal units using diamonds or retreat!</t>
         </is>
       </c>
       <c r="C871" t="inlineStr">
         <is>
-          <t>Settlement Goods</t>
+          <t>Your army has only Rogues remaining. Either heal units using diamonds or retreat!</t>
         </is>
       </c>
       <c r="D871" t="inlineStr"/>
       <c r="E871" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F871" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.Title</t>
+          <t>.Boxes.BattleAssist.Text.Rogue</t>
         </is>
       </c>
       <c r="G871" t="inlineStr"/>
       <c r="H871" t="inlineStr"/>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr"/>
       <c r="B872" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Cost/Prize</t>
         </is>
       </c>
       <c r="C872" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Cost/Prize</t>
         </is>
       </c>
       <c r="D872" t="inlineStr"/>
       <c r="E872" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F872" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.PlayerName</t>
+          <t>.Boxes.EventChests.CostPerPrize</t>
         </is>
       </c>
       <c r="G872" t="inlineStr"/>
       <c r="H872" t="inlineStr"/>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr"/>
       <c r="B873" t="inlineStr">
         <is>
-          <t>Displays all your in-stock buildings, upgrades, and selection kits from Sets and Chains.</t>
+          <t>Events</t>
         </is>
       </c>
       <c r="C873" t="inlineStr">
         <is>
-          <t>Displays all your in-stock buildings, upgrades, and selection kits from Sets and Chains.</t>
+          <t>Events</t>
         </is>
       </c>
       <c r="D873" t="inlineStr"/>
       <c r="E873" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F873" t="inlineStr">
         <is>
-          <t>.Menu.Kits.Desc</t>
+          <t>.Boxes.Kits.Events</t>
         </is>
       </c>
       <c r="G873" t="inlineStr"/>
       <c r="H873" t="inlineStr"/>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr"/>
       <c r="B874" t="inlineStr">
         <is>
-          <t>Defence%</t>
+          <t>Available Soccer Balls</t>
         </is>
       </c>
       <c r="C874" t="inlineStr">
         <is>
-          <t>Defence%</t>
+          <t>Available Soccer Balls</t>
         </is>
       </c>
       <c r="D874" t="inlineStr"/>
       <c r="E874" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F874" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Defend</t>
+          <t>.Boxes.MergerGame.availableCurrency.soccer</t>
         </is>
       </c>
       <c r="G874" t="inlineStr"/>
       <c r="H874" t="inlineStr"/>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr"/>
       <c r="B875" t="inlineStr">
         <is>
-          <t>Fragments</t>
+          <t>reset message counter</t>
         </is>
       </c>
       <c r="C875" t="inlineStr">
         <is>
-          <t>Fragments</t>
+          <t>reset message counter</t>
         </is>
       </c>
       <c r="D875" t="inlineStr"/>
       <c r="E875" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F875" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Fragments</t>
+          <t>.Boxes.GuildMemberStat.ResetMessageCounter</t>
         </is>
       </c>
       <c r="G875" t="inlineStr"/>
       <c r="H875" t="inlineStr"/>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr"/>
       <c r="B876" t="inlineStr">
         <is>
-          <t>Battle</t>
+          <t>Start coins</t>
         </is>
       </c>
       <c r="C876" t="inlineStr">
         <is>
-          <t>Battle</t>
+          <t>Start coins</t>
         </is>
       </c>
       <c r="D876" t="inlineStr"/>
       <c r="E876" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F876" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Battle</t>
+          <t>.Boxes.BoostList.guild_raids_coins_start</t>
         </is>
       </c>
       <c r="G876" t="inlineStr"/>
       <c r="H876" t="inlineStr"/>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr"/>
       <c r="B877" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>This value is used for ranking goods producing buildings. How many FP is one good worth to you?</t>
         </is>
       </c>
       <c r="C877" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>This value is used for ranking goods producing buildings. How many FP is one good worth to you?</t>
         </is>
       </c>
       <c r="D877" t="inlineStr"/>
       <c r="E877" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F877" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Era</t>
+          <t>.Boxes.GreatBuildings.TTGoodsValue</t>
         </is>
       </c>
       <c r="G877" t="inlineStr"/>
       <c r="H877" t="inlineStr"/>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr"/>
       <c r="B878" t="inlineStr">
         <is>
-          <t>Your FP Investments Summary</t>
+          <t>FPs</t>
         </is>
       </c>
       <c r="C878" t="inlineStr">
         <is>
-          <t>Your FP Investments Summary</t>
+          <t>FPs</t>
         </is>
       </c>
       <c r="D878" t="inlineStr"/>
       <c r="E878" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F878" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Title</t>
+          <t>.Boxes.OwnpartCalculator.Deposit</t>
         </is>
       </c>
       <c r="G878" t="inlineStr"/>
       <c r="H878" t="inlineStr"/>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr"/>
       <c r="B879" t="inlineStr">
         <is>
-          <t>show battles won</t>
+          <t>Search</t>
         </is>
       </c>
       <c r="C879" t="inlineStr">
         <is>
-          <t>show battles won</t>
+          <t>Search</t>
         </is>
       </c>
       <c r="D879" t="inlineStr"/>
       <c r="E879" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F879" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ShowBattlesWon</t>
+          <t>.Boxes.ProductionsRating.FindBuilding</t>
         </is>
       </c>
       <c r="G879" t="inlineStr"/>
       <c r="H879" t="inlineStr"/>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr"/>
       <c r="B880" t="inlineStr">
         <is>
-          <t>Hide</t>
+          <t>Expired Trades</t>
         </is>
       </c>
       <c r="C880" t="inlineStr">
         <is>
-          <t>Hide</t>
+          <t>Expired Trades</t>
         </is>
       </c>
       <c r="D880" t="inlineStr"/>
       <c r="E880" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F880" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Hide</t>
+          <t>.Boxes.MarketOffersEvents.Expired</t>
         </is>
       </c>
       <c r="G880" t="inlineStr"/>
       <c r="H880" t="inlineStr"/>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr"/>
       <c r="B881" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Card Duel</t>
         </is>
       </c>
       <c r="C881" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Card Duel</t>
         </is>
       </c>
       <c r="D881" t="inlineStr"/>
       <c r="E881" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F881" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.OptionalColumns</t>
+          <t>.Boxes.FPCollector.card_duel</t>
         </is>
       </c>
       <c r="G881" t="inlineStr"/>
       <c r="H881" t="inlineStr"/>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr"/>
       <c r="B882" t="inlineStr">
         <is>
-          <t>OR</t>
+          <t>Iron Age</t>
         </is>
       </c>
       <c r="C882" t="inlineStr">
         <is>
-          <t>OR</t>
+          <t>Iron Age</t>
         </is>
       </c>
       <c r="D882" t="inlineStr"/>
       <c r="E882" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F882" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.OR</t>
+          <t>.Eras.3</t>
         </is>
       </c>
       <c r="G882" t="inlineStr"/>
       <c r="H882" t="inlineStr"/>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr"/>
       <c r="B883" t="inlineStr">
         <is>
-          <t>The import was completed successfully. Please reload the game.</t>
+          <t>Open window automatically</t>
         </is>
       </c>
       <c r="C883" t="inlineStr">
         <is>
-          <t>The import was completed successfully. Please reload the game.</t>
+          <t>Open window automatically</t>
         </is>
       </c>
       <c r="D883" t="inlineStr"/>
       <c r="E883" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F883" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ImportSuccessful</t>
+          <t>.Boxes.Settings.Autostart</t>
         </is>
       </c>
       <c r="G883" t="inlineStr"/>
       <c r="H883" t="inlineStr"/>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr"/>
       <c r="B884" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Please load ingame guild member overview to activate statistic</t>
         </is>
       </c>
       <c r="C884" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Please load ingame guild member overview to activate statistic</t>
         </is>
       </c>
       <c r="D884" t="inlineStr"/>
       <c r="E884" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F884" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ConfirmNo</t>
+          <t>.Menu.GuildMemberStat.Warning</t>
         </is>
       </c>
       <c r="G884" t="inlineStr"/>
       <c r="H884" t="inlineStr"/>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr"/>
       <c r="B885" t="inlineStr">
         <is>
-          <t>QI Player Pop Up</t>
+          <t>Auction Cool-down</t>
         </is>
       </c>
       <c r="C885" t="inlineStr">
         <is>
-          <t>QI Player Pop Up</t>
+          <t>Auction Cool-down</t>
         </is>
       </c>
       <c r="D885" t="inlineStr"/>
       <c r="E885" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F885" t="inlineStr">
         <is>
-          <t>.Settings.ShowQIPlayerInfo.Title</t>
+          <t>.Boxes.Alerts.Form.Antiques.Cooldown</t>
         </is>
       </c>
       <c r="G885" t="inlineStr"/>
       <c r="H885" t="inlineStr"/>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr"/>
       <c r="B886" t="inlineStr">
         <is>
-          <t>Select how much each of your buildings should ideally produce per tile. The balance between all selected values is important for the final rating: Use higher ones for things you do not care about as much and lower values if you want to put higher emphasis on particular resources/boosts. If you have more than one of the same building, only the highest era will be evaluated.</t>
+          <t>Level 1 building or selection kit</t>
         </is>
       </c>
       <c r="C886" t="inlineStr">
         <is>
-          <t>Select how much each of your buildings should ideally produce per tile. The balance between all selected values is important for the final rating: Use higher ones for things you do not care about as much and lower values if you want to put higher emphasis on particular resources/boosts. If you have more than one of the same building, only the highest era will be evaluated.</t>
+          <t>Level 1 building or selection kit</t>
         </is>
       </c>
       <c r="D886" t="inlineStr"/>
       <c r="E886" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F886" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Explainer</t>
+          <t>.Boxes.Kits.Base</t>
         </is>
       </c>
       <c r="G886" t="inlineStr"/>
       <c r="H886" t="inlineStr"/>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr"/>
       <c r="B887" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>No spot safe</t>
         </is>
       </c>
       <c r="C887" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>No spot safe</t>
         </is>
       </c>
       <c r="D887" t="inlineStr"/>
       <c r="E887" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F887" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Gex</t>
+          <t>.Boxes.OwnpartCalculator.NoPlaceSafe</t>
         </is>
       </c>
       <c r="G887" t="inlineStr"/>
       <c r="H887" t="inlineStr"/>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr"/>
       <c r="B888" t="inlineStr">
         <is>
-          <t>Your Treasure Hourly</t>
+          <t>Total Guild Power</t>
         </is>
       </c>
       <c r="C888" t="inlineStr">
         <is>
-          <t>Your Treasure Hourly</t>
+          <t>Total Guild Power</t>
         </is>
       </c>
       <c r="D888" t="inlineStr"/>
       <c r="E888" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F888" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsTreasurePlayerH</t>
+          <t>.Boxes.GuildMemberStat.TotalGuildPower</t>
         </is>
       </c>
       <c r="G888" t="inlineStr"/>
       <c r="H888" t="inlineStr"/>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr"/>
       <c r="B889" t="inlineStr">
         <is>
-          <t>Variant</t>
+          <t>Overview</t>
         </is>
       </c>
       <c r="C889" t="inlineStr">
         <is>
-          <t>Variant</t>
+          <t>Overview</t>
         </is>
       </c>
       <c r="D889" t="inlineStr"/>
       <c r="E889" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F889" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Variant</t>
+          <t>.Boxes.Castle.Overview</t>
         </is>
       </c>
       <c r="G889" t="inlineStr"/>
       <c r="H889" t="inlineStr"/>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr"/>
       <c r="B890" t="inlineStr">
         <is>
-          <t>Sum Needed</t>
+          <t>Imported</t>
         </is>
       </c>
       <c r="C890" t="inlineStr">
         <is>
-          <t>Sum Needed</t>
+          <t>Imported</t>
         </is>
       </c>
       <c r="D890" t="inlineStr"/>
       <c r="E890" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F890" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.NeedSum</t>
+          <t>.Boxes.ProductionsRating.PresetImported</t>
         </is>
       </c>
       <c r="G890" t="inlineStr"/>
       <c r="H890" t="inlineStr"/>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr"/>
       <c r="B891" t="inlineStr">
         <is>
-          <t>Do you want the rewards from GBG and GE to be displayed in a stream over the rewards bar?</t>
+          <t>Notifications</t>
         </is>
       </c>
       <c r="C891" t="inlineStr">
         <is>
-          <t>Do you want the rewards from GBG and GE to be displayed in a stream over the rewards bar?</t>
+          <t>Notifications</t>
         </is>
       </c>
       <c r="D891" t="inlineStr"/>
       <c r="E891" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F891" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGRewards.Desc</t>
+          <t>.Settings.ShowNotifications.Title</t>
         </is>
       </c>
       <c r="G891" t="inlineStr"/>
       <c r="H891" t="inlineStr"/>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr"/>
       <c r="B892" t="inlineStr">
         <is>
-          <t>GvG Map</t>
+          <t>Button size</t>
         </is>
       </c>
       <c r="C892" t="inlineStr">
         <is>
-          <t>GvG Map</t>
+          <t>Button size</t>
         </is>
       </c>
       <c r="D892" t="inlineStr"/>
       <c r="E892" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F892" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Title</t>
+          <t>.Boxes.CloseBox.ButtonSize</t>
         </is>
       </c>
       <c r="G892" t="inlineStr"/>
       <c r="H892" t="inlineStr"/>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr"/>
       <c r="B893" t="inlineStr">
         <is>
-          <t>Which buttons do you want in the menu?&lt;br&gt;Green: show button. Red: don't show button.</t>
+          <t>Hide helper during battle</t>
         </is>
       </c>
       <c r="C893" t="inlineStr">
         <is>
-          <t>Which buttons do you want in the menu?&lt;br&gt;Green: show button. Red: don't show button.</t>
+          <t>Hide helper during battle</t>
         </is>
       </c>
       <c r="D893" t="inlineStr"/>
       <c r="E893" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F893" t="inlineStr">
         <is>
-          <t>.Settings.MenuContent.Desc</t>
+          <t>.Settings.HideHelperDuringBattle.Title</t>
         </is>
       </c>
       <c r="G893" t="inlineStr"/>
       <c r="H893" t="inlineStr"/>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr"/>
       <c r="B894" t="inlineStr">
         <is>
-          <t>Oceanic Future</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C894" t="inlineStr">
         <is>
-          <t>Oceanic Future</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="D894" t="inlineStr"/>
       <c r="E894" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F894" t="inlineStr">
         <is>
-          <t>.Eras.16</t>
+          <t>.Boxes.General.Level</t>
         </is>
       </c>
       <c r="G894" t="inlineStr"/>
       <c r="H894" t="inlineStr"/>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr"/>
       <c r="B895" t="inlineStr">
         <is>
-          <t>Rest FPs</t>
+          <t>__building__ - Level __level__</t>
         </is>
       </c>
       <c r="C895" t="inlineStr">
         <is>
-          <t>Rest FPs</t>
+          <t>__building__ - Level __level__</t>
         </is>
       </c>
       <c r="D895" t="inlineStr"/>
       <c r="E895" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F895" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.RestFP</t>
+          <t>.Boxes.Infobox.Messages.MsgBuilding</t>
         </is>
       </c>
       <c r="G895" t="inlineStr"/>
       <c r="H895" t="inlineStr"/>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr"/>
       <c r="B896" t="inlineStr">
         <is>
-          <t>Automatically create a new Alert when I make a bid in the Antiques Dealer.</t>
+          <t>Anniversary Event</t>
         </is>
       </c>
       <c r="C896" t="inlineStr">
         <is>
-          <t>Automatically create a new Alert when I make a bid in the Antiques Dealer.</t>
+          <t>Anniversary Event</t>
         </is>
       </c>
       <c r="D896" t="inlineStr"/>
       <c r="E896" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F896" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Auction.Info</t>
+          <t>.Boxes.FPCollector.forge_ages_event</t>
         </is>
       </c>
       <c r="G896" t="inlineStr"/>
       <c r="H896" t="inlineStr"/>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr"/>
       <c r="B897" t="inlineStr">
         <is>
-          <t>Cost/Prize</t>
+          <t>Display Event Assistants</t>
         </is>
       </c>
       <c r="C897" t="inlineStr">
         <is>
-          <t>Cost/Prize</t>
+          <t>Display Event Assistants</t>
         </is>
       </c>
       <c r="D897" t="inlineStr"/>
       <c r="E897" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F897" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.CostPerPrize</t>
+          <t>.Settings.ShowEventChest.Title</t>
         </is>
       </c>
       <c r="G897" t="inlineStr"/>
       <c r="H897" t="inlineStr"/>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr"/>
       <c r="B898" t="inlineStr">
         <is>
-          <t>Deleted!</t>
+          <t>Unknown Conversation</t>
         </is>
       </c>
       <c r="C898" t="inlineStr">
         <is>
-          <t>Deleted!</t>
+          <t>Unknown Conversation</t>
         </is>
       </c>
       <c r="D898" t="inlineStr"/>
       <c r="E898" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F898" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.DeletedBoxCoordsHead</t>
+          <t>.Boxes.Infobox.UnknownConversation</t>
         </is>
       </c>
       <c r="G898" t="inlineStr"/>
       <c r="H898" t="inlineStr"/>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr"/>
       <c r="B899" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>Reload Page</t>
         </is>
       </c>
       <c r="C899" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>Reload Page</t>
         </is>
       </c>
       <c r="D899" t="inlineStr"/>
       <c r="E899" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F899" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.generic_building</t>
+          <t>.Boxes.DBExport.ReloadPage</t>
         </is>
       </c>
       <c r="G899" t="inlineStr"/>
       <c r="H899" t="inlineStr"/>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr"/>
       <c r="B900" t="inlineStr">
         <is>
-          <t>Selection Kit</t>
+          <t>Expansions</t>
         </is>
       </c>
       <c r="C900" t="inlineStr">
         <is>
-          <t>Selection Kit</t>
+          <t>Expansions</t>
         </is>
       </c>
       <c r="D900" t="inlineStr"/>
       <c r="E900" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F900" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.SelectionKit</t>
+          <t>.Boxes.Outpost.ExpansionsSum</t>
         </is>
       </c>
       <c r="G900" t="inlineStr"/>
       <c r="H900" t="inlineStr"/>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr"/>
       <c r="B901" t="inlineStr">
         <is>
-          <t>Break even in</t>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
         </is>
       </c>
       <c r="C901" t="inlineStr">
         <is>
-          <t>Break even in</t>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
         </is>
       </c>
       <c r="D901" t="inlineStr"/>
       <c r="E901" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F901" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEven</t>
+          <t>.Boxes.GreatBuildings.BreakEvenTTAttack</t>
         </is>
       </c>
       <c r="G901" t="inlineStr"/>
       <c r="H901" t="inlineStr"/>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr"/>
       <c r="B902" t="inlineStr">
         <is>
-          <t>Info</t>
+          <t>Visit the settlement to correct the value</t>
         </is>
       </c>
       <c r="C902" t="inlineStr">
         <is>
-          <t>Info</t>
+          <t>Visit the settlement to correct the value</t>
         </is>
       </c>
       <c r="D902" t="inlineStr"/>
       <c r="E902" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F902" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.Info</t>
+          <t>.Boxes.QIActions.Warning</t>
         </is>
       </c>
       <c r="G902" t="inlineStr"/>
       <c r="H902" t="inlineStr"/>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr"/>
       <c r="B903" t="inlineStr">
         <is>
-          <t>Displays the resources required (by item) for your Settlement.</t>
+          <t>Please choose</t>
         </is>
       </c>
       <c r="C903" t="inlineStr">
         <is>
-          <t>Displays the resources required (by item) for your Settlement.</t>
+          <t>Please choose</t>
         </is>
       </c>
       <c r="D903" t="inlineStr"/>
       <c r="E903" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F903" t="inlineStr">
         <is>
-          <t>.Menu.OutP.Desc</t>
+          <t>.General.Choose</t>
         </is>
       </c>
       <c r="G903" t="inlineStr"/>
       <c r="H903" t="inlineStr"/>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr"/>
       <c r="B904" t="inlineStr">
         <is>
-          <t>Energy used</t>
+          <t>Unit</t>
         </is>
       </c>
       <c r="C904" t="inlineStr">
         <is>
-          <t>Energy used</t>
+          <t>Unit</t>
         </is>
       </c>
       <c r="D904" t="inlineStr"/>
       <c r="E904" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F904" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Energy.anniversary</t>
+          <t>.General.Unit</t>
         </is>
       </c>
       <c r="G904" t="inlineStr"/>
       <c r="H904" t="inlineStr"/>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr"/>
       <c r="B905" t="inlineStr">
         <is>
-          <t>From now on, the times are copied in server time. If you want to change your displayed times to server time, check the settings.</t>
+          <t>Choose your preferred language from the drop-down list</t>
         </is>
       </c>
       <c r="C905" t="inlineStr">
         <is>
-          <t>From now on, the times are copied in server time. If you want to change your displayed times to server time, check the settings.</t>
+          <t>Choose your preferred language from the drop-down list</t>
         </is>
       </c>
       <c r="D905" t="inlineStr"/>
       <c r="E905" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F905" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.TimeZoneWarning.Desc</t>
+          <t>.Settings.ChangeLanguage.Desc</t>
         </is>
       </c>
       <c r="G905" t="inlineStr"/>
       <c r="H905" t="inlineStr"/>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr"/>
       <c r="B906" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/api-token</t>
+          <t>QI Round</t>
         </is>
       </c>
       <c r="C906" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/api-token</t>
+          <t>QI Round</t>
         </is>
       </c>
       <c r="D906" t="inlineStr"/>
       <c r="E906" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F906" t="inlineStr">
         <is>
-          <t>.Settings.ApiTokenUrl</t>
+          <t>.Boxes.QiProgress.QiRound</t>
         </is>
       </c>
       <c r="G906" t="inlineStr"/>
       <c r="H906" t="inlineStr"/>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr"/>
       <c r="B907" t="inlineStr">
         <is>
-          <t>Military</t>
+          <t>Offer</t>
         </is>
       </c>
       <c r="C907" t="inlineStr">
         <is>
-          <t>Military</t>
+          <t>Offer</t>
         </is>
       </c>
       <c r="D907" t="inlineStr"/>
       <c r="E907" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F907" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.military</t>
+          <t>.Boxes.ShopAssist.Item</t>
         </is>
       </c>
       <c r="G907" t="inlineStr"/>
       <c r="H907" t="inlineStr"/>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr"/>
       <c r="B908" t="inlineStr">
         <is>
-          <t>Defender damaged</t>
+          <t>FoE-Helper: There are keys remaining on the board!</t>
         </is>
       </c>
       <c r="C908" t="inlineStr">
         <is>
-          <t>Defender damaged</t>
+          <t>FoE-Helper: There are keys remaining on the board!</t>
         </is>
       </c>
       <c r="D908" t="inlineStr"/>
       <c r="E908" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F908" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.defender_damaged</t>
+          <t>.Boxes.MergerGame.KeysLeft.anniversary</t>
         </is>
       </c>
       <c r="G908" t="inlineStr"/>
       <c r="H908" t="inlineStr"/>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr"/>
       <c r="B909" t="inlineStr">
         <is>
-          <t>FoE Helper</t>
+          <t>Tavern</t>
         </is>
       </c>
       <c r="C909" t="inlineStr">
         <is>
-          <t>FoE Helper</t>
+          <t>Tavern</t>
         </is>
       </c>
       <c r="D909" t="inlineStr"/>
       <c r="E909" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F909" t="inlineStr">
         <is>
-          <t>.Global.BoxTitle</t>
+          <t>.Boxes.MoppelHelper.TavernVisits</t>
         </is>
       </c>
       <c r="G909" t="inlineStr"/>
       <c r="H909" t="inlineStr"/>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr"/>
       <c r="B910" t="inlineStr">
         <is>
-          <t>Residential</t>
+          <t>Total keys</t>
         </is>
       </c>
       <c r="C910" t="inlineStr">
         <is>
-          <t>Residential</t>
+          <t>Total keys</t>
         </is>
       </c>
       <c r="D910" t="inlineStr"/>
       <c r="E910" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F910" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.residential</t>
+          <t>.Boxes.MergerGame.Keys.anniversary</t>
         </is>
       </c>
       <c r="G910" t="inlineStr"/>
       <c r="H910" t="inlineStr"/>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr"/>
       <c r="B911" t="inlineStr">
         <is>
-          <t>FPs</t>
+          <t>Negotiation Blocker</t>
         </is>
       </c>
       <c r="C911" t="inlineStr">
         <is>
-          <t>FPs</t>
+          <t>Negotiation Blocker</t>
         </is>
       </c>
       <c r="D911" t="inlineStr"/>
       <c r="E911" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F911" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Deposit</t>
+          <t>.Settings.ShowMapTradeWarning.Title</t>
         </is>
       </c>
       <c r="G911" t="inlineStr"/>
       <c r="H911" t="inlineStr"/>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr"/>
       <c r="B912" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/gb-calculator</t>
+          <t>Member activity</t>
         </is>
       </c>
       <c r="C912" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/gb-calculator</t>
+          <t>Member activity</t>
         </is>
       </c>
       <c r="D912" t="inlineStr"/>
       <c r="E912" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F912" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.HelpLink</t>
+          <t>.Boxes.GuildMemberStat.MemberActiviy</t>
         </is>
       </c>
       <c r="G912" t="inlineStr"/>
       <c r="H912" t="inlineStr"/>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr"/>
       <c r="B913" t="inlineStr">
         <is>
-          <t>-- Create a player group ? --</t>
+          <t>PVP Arena</t>
         </is>
       </c>
       <c r="C913" t="inlineStr">
         <is>
-          <t>-- Create a player group ? --</t>
+          <t>PVP Arena</t>
         </is>
       </c>
       <c r="D913" t="inlineStr"/>
       <c r="E913" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F913" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.SelectPlayerGroupDefault</t>
-[...2 lines deleted...]
-      <c r="G913" t="inlineStr"/>
+          <t>.Boxes.FPCollector.pvp_arena</t>
+        </is>
+      </c>
+      <c r="G913" t="inlineStr">
+        <is>
+          <t>"PVP" should be "PvP"</t>
+        </is>
+      </c>
       <c r="H913" t="inlineStr"/>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr"/>
       <c r="B914" t="inlineStr">
         <is>
-          <t>QI Boosts</t>
+          <t>In Colony</t>
         </is>
       </c>
       <c r="C914" t="inlineStr">
         <is>
-          <t>QI Boosts</t>
+          <t>In Colony</t>
         </is>
       </c>
       <c r="D914" t="inlineStr"/>
       <c r="E914" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F914" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.QIBoosts</t>
+          <t>.Boxes.BetterMusic.InColony</t>
         </is>
       </c>
       <c r="G914" t="inlineStr"/>
       <c r="H914" t="inlineStr"/>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr"/>
       <c r="B915" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>This is not a valid token. Please check your input!</t>
         </is>
       </c>
       <c r="C915" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>This is not a valid token. Please check your input!</t>
         </is>
       </c>
       <c r="D915" t="inlineStr"/>
       <c r="E915" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F915" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.DateNA</t>
+          <t>.Boxes.Settings.ApiTokenLengthWrongBody</t>
         </is>
       </c>
       <c r="G915" t="inlineStr"/>
       <c r="H915" t="inlineStr"/>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr"/>
       <c r="B916" t="inlineStr">
         <is>
-          <t>Shard - Settlement</t>
+          <t>Guild Treasury - daily</t>
         </is>
       </c>
       <c r="C916" t="inlineStr">
         <is>
-          <t>Shard - Settlement</t>
+          <t>Guild Treasury - daily</t>
         </is>
       </c>
       <c r="D916" t="inlineStr"/>
       <c r="E916" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F916" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.culturalOutpost</t>
+          <t>.Boxes.Stats.SourceTitle.statsTreasureClanD</t>
         </is>
       </c>
       <c r="G916" t="inlineStr"/>
       <c r="H916" t="inlineStr"/>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr"/>
       <c r="B917" t="inlineStr">
         <is>
-          <t>Defense boost att. army</t>
+          <t>member</t>
         </is>
       </c>
       <c r="C917" t="inlineStr">
         <is>
-          <t>Defense boost att. army</t>
+          <t>member</t>
         </is>
       </c>
       <c r="D917" t="inlineStr"/>
       <c r="E917" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F917" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.def_boost_attacker</t>
+          <t>.Boxes.GexStat.Member</t>
         </is>
       </c>
       <c r="G917" t="inlineStr"/>
       <c r="H917" t="inlineStr"/>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr"/>
       <c r="B918" t="inlineStr">
         <is>
-          <t>How many FPs were invested</t>
+          <t>Double Collection</t>
         </is>
       </c>
       <c r="C918" t="inlineStr">
         <is>
-          <t>How many FPs were invested</t>
+          <t>Double Collection</t>
         </is>
       </c>
       <c r="D918" t="inlineStr"/>
       <c r="E918" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F918" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.InvestedDesc</t>
+          <t>.Boxes.PowerLeveling.DoubleCollection</t>
         </is>
       </c>
       <c r="G918" t="inlineStr"/>
       <c r="H918" t="inlineStr"/>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr"/>
       <c r="B919" t="inlineStr">
         <is>
-          <t>Relative time</t>
+          <t xml:space="preserve">Target Progress for Workers used: </t>
         </is>
       </c>
       <c r="C919" t="inlineStr">
         <is>
-          <t>Relative time</t>
+          <t xml:space="preserve">Target Progress for Workers used: </t>
         </is>
       </c>
       <c r="D919" t="inlineStr"/>
       <c r="E919" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F919" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.RelativeTime</t>
+          <t>.Boxes.MergerGame.EfficiencyTargetProgress.soccer</t>
         </is>
       </c>
       <c r="G919" t="inlineStr"/>
       <c r="H919" t="inlineStr"/>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr"/>
       <c r="B920" t="inlineStr">
         <is>
-          <t>The player ID of the DB to be imported does not match the current account.</t>
+          <t>max Lvl</t>
         </is>
       </c>
       <c r="C920" t="inlineStr">
         <is>
-          <t>The player ID of the DB to be imported does not match the current account.</t>
+          <t>max Lvl</t>
         </is>
       </c>
       <c r="D920" t="inlineStr"/>
       <c r="E920" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F920" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.WrongDBPlayerID</t>
+          <t>.Boxes.findGB.maxLvl</t>
         </is>
       </c>
       <c r="G920" t="inlineStr"/>
       <c r="H920" t="inlineStr"/>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr"/>
       <c r="B921" t="inlineStr">
         <is>
-          <t>Owner to Add</t>
+          <t>Menu Content</t>
         </is>
       </c>
       <c r="C921" t="inlineStr">
         <is>
-          <t>Owner to Add</t>
+          <t>Menu Content</t>
         </is>
       </c>
       <c r="D921" t="inlineStr"/>
       <c r="E921" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F921" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OwnPart</t>
+          <t>.Settings.Entry.MenuContent</t>
         </is>
       </c>
       <c r="G921" t="inlineStr"/>
       <c r="H921" t="inlineStr"/>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr"/>
       <c r="B922" t="inlineStr">
         <is>
-          <t>Success</t>
+          <t>Persistent</t>
         </is>
       </c>
       <c r="C922" t="inlineStr">
         <is>
-          <t>Success</t>
+          <t>Persistent</t>
         </is>
       </c>
       <c r="D922" t="inlineStr"/>
       <c r="E922" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F922" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Success</t>
+          <t>.Boxes.Alerts.Form.Persistent</t>
         </is>
       </c>
       <c r="G922" t="inlineStr"/>
       <c r="H922" t="inlineStr"/>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr"/>
       <c r="B923" t="inlineStr">
         <is>
-          <t>GBG</t>
+          <t>Million</t>
         </is>
       </c>
       <c r="C923" t="inlineStr">
         <is>
-          <t>GBG</t>
+          <t>Million</t>
         </is>
       </c>
       <c r="D923" t="inlineStr"/>
       <c r="E923" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F923" t="inlineStr">
         <is>
-          <t>.Boxes.General.Guild_Battlegrounds.short</t>
+          <t>.Boxes.idleGame.M</t>
         </is>
       </c>
       <c r="G923" t="inlineStr"/>
       <c r="H923" t="inlineStr"/>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr"/>
       <c r="B924" t="inlineStr">
         <is>
-          <t>Boost</t>
+          <t>Future Era</t>
         </is>
       </c>
       <c r="C924" t="inlineStr">
         <is>
-          <t>Boost</t>
+          <t>Future Era</t>
         </is>
       </c>
       <c r="D924" t="inlineStr"/>
       <c r="E924" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F924" t="inlineStr">
         <is>
-          <t>.General.Boost</t>
+          <t>.Eras.14</t>
         </is>
       </c>
       <c r="G924" t="inlineStr"/>
       <c r="H924" t="inlineStr"/>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr"/>
       <c r="B925" t="inlineStr">
         <is>
-          <t>Summer Event</t>
+          <t>Filter Rewards</t>
         </is>
       </c>
       <c r="C925" t="inlineStr">
         <is>
-          <t>Summer Event</t>
+          <t>Filter Rewards</t>
         </is>
       </c>
       <c r="D925" t="inlineStr"/>
       <c r="E925" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F925" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.summer_event</t>
+          <t>.Boxes.Stats.FilterRewards</t>
         </is>
       </c>
       <c r="G925" t="inlineStr"/>
       <c r="H925" t="inlineStr"/>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr"/>
       <c r="B926" t="inlineStr">
         <is>
-          <t>Hide most details</t>
+          <t>No data available!&lt;br /&gt;Please visit the guild expedition contribution page in the guild expedition overview to update the data.</t>
         </is>
       </c>
       <c r="C926" t="inlineStr">
         <is>
-          <t>Hide most details</t>
+          <t>No data available!&lt;br /&gt;Please visit the guild expedition contribution page in the guild expedition overview to update the data.</t>
         </is>
       </c>
       <c r="D926" t="inlineStr"/>
       <c r="E926" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F926" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartMinView.Desc</t>
+          <t>.Boxes.GexStat.ParticipationNoData</t>
         </is>
       </c>
       <c r="G926" t="inlineStr"/>
       <c r="H926" t="inlineStr"/>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr"/>
       <c r="B927" t="inlineStr">
         <is>
-          <t>Guild defeated</t>
+          <t>Archeology Event</t>
         </is>
       </c>
       <c r="C927" t="inlineStr">
         <is>
-          <t>Guild defeated</t>
+          <t>Archeology Event</t>
         </is>
       </c>
       <c r="D927" t="inlineStr"/>
       <c r="E927" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F927" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.clan_defeated</t>
+          <t>.Boxes.FPCollector.archeology_event</t>
         </is>
       </c>
       <c r="G927" t="inlineStr"/>
       <c r="H927" t="inlineStr"/>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr"/>
       <c r="B928" t="inlineStr">
         <is>
-          <t>There are no finished FP productions</t>
+          <t>Add selected buildings</t>
         </is>
       </c>
       <c r="C928" t="inlineStr">
         <is>
-          <t>There are no finished FP productions</t>
+          <t>Add selected buildings</t>
         </is>
       </c>
       <c r="D928" t="inlineStr"/>
       <c r="E928" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F928" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.NoProductionsDone</t>
+          <t>.Boxes.ProductionsRating.AddBuildings</t>
         </is>
       </c>
       <c r="G928" t="inlineStr"/>
       <c r="H928" t="inlineStr"/>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr"/>
       <c r="B929" t="inlineStr">
         <is>
-          <t>A guild member statistic</t>
+          <t>Use short names for GBG provinces.</t>
         </is>
       </c>
       <c r="C929" t="inlineStr">
         <is>
-          <t>A guild member statistic</t>
+          <t>Use short names for GBG provinces.</t>
         </is>
       </c>
       <c r="D929" t="inlineStr"/>
       <c r="E929" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F929" t="inlineStr">
         <is>
-          <t>.Menu.GuildMemberStat.Desc</t>
+          <t>.Boxes.Infobox.Settings.GbgProvShortName</t>
         </is>
       </c>
       <c r="G929" t="inlineStr"/>
       <c r="H929" t="inlineStr"/>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr"/>
       <c r="B930" t="inlineStr">
         <is>
-          <t>Webhook URL</t>
+          <t>Item Sources</t>
         </is>
       </c>
       <c r="C930" t="inlineStr">
         <is>
-          <t>Webhook URL</t>
+          <t>Item Sources</t>
         </is>
       </c>
       <c r="D930" t="inlineStr"/>
       <c r="E930" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F930" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.WebhookUrl</t>
+          <t>.Boxes.ItemSources.Title</t>
         </is>
       </c>
       <c r="G930" t="inlineStr"/>
       <c r="H930" t="inlineStr"/>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr"/>
       <c r="B931" t="inlineStr">
         <is>
-          <t>Traits</t>
+          <t>available</t>
         </is>
       </c>
       <c r="C931" t="inlineStr">
         <is>
-          <t>Traits</t>
+          <t>available</t>
         </is>
       </c>
       <c r="D931" t="inlineStr"/>
       <c r="E931" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F931" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.traits</t>
+          <t>.Boxes.GuildMemberStat.Available</t>
         </is>
       </c>
       <c r="G931" t="inlineStr"/>
       <c r="H931" t="inlineStr"/>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr"/>
       <c r="B932" t="inlineStr">
         <is>
-          <t>Partners</t>
+          <t>Displays your current daily productions.</t>
         </is>
       </c>
       <c r="C932" t="inlineStr">
         <is>
-          <t>Partners</t>
+          <t>Displays your current daily productions.</t>
         </is>
       </c>
       <c r="D932" t="inlineStr"/>
       <c r="E932" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F932" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradePartner</t>
+          <t>.Menu.Productions.Desc</t>
         </is>
       </c>
       <c r="G932" t="inlineStr"/>
       <c r="H932" t="inlineStr"/>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr"/>
       <c r="B933" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Total</t>
         </is>
       </c>
       <c r="C933" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Total</t>
         </is>
       </c>
       <c r="D933" t="inlineStr"/>
       <c r="E933" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F933" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Level</t>
+          <t>.Boxes.Outpost.DescRequired</t>
         </is>
       </c>
       <c r="G933" t="inlineStr"/>
       <c r="H933" t="inlineStr"/>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr"/>
       <c r="B934" t="inlineStr">
         <is>
-          <t>Infobox</t>
+          <t>GE Goods Use</t>
         </is>
       </c>
       <c r="C934" t="inlineStr">
         <is>
-          <t>Infobox</t>
+          <t>GE Goods Use</t>
         </is>
       </c>
       <c r="D934" t="inlineStr"/>
       <c r="E934" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F934" t="inlineStr">
         <is>
-          <t>.Settings.Entry.AutoOpenInfoBox</t>
+          <t>.Settings.GexStockWarning.Title</t>
         </is>
       </c>
       <c r="G934" t="inlineStr"/>
       <c r="H934" t="inlineStr"/>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr"/>
       <c r="B935" t="inlineStr">
         <is>
-          <t>Available FP Packs</t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="C935" t="inlineStr">
         <is>
-          <t>Available FP Packs</t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="D935" t="inlineStr"/>
       <c r="E935" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F935" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.AvailableFP</t>
+          <t>.Boxes.Stats.BtnSource.statsGBGPlayers</t>
         </is>
       </c>
       <c r="G935" t="inlineStr"/>
       <c r="H935" t="inlineStr"/>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr"/>
       <c r="B936" t="inlineStr">
         <is>
-          <t>This is the position you have chosen.&lt;br&gt;Before you test the next position, wait until this message disappears.</t>
+          <t>Calendar</t>
         </is>
       </c>
       <c r="C936" t="inlineStr">
         <is>
-          <t>This is the position you have chosen.&lt;br&gt;Before you test the next position, wait until this message disappears.</t>
+          <t>Calendar</t>
         </is>
       </c>
       <c r="D936" t="inlineStr"/>
       <c r="E936" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F936" t="inlineStr">
         <is>
-          <t>.Settings.NotificationPosition.ToastTestBody</t>
+          <t>.Boxes.FPCollector.reward_calendar</t>
         </is>
       </c>
       <c r="G936" t="inlineStr"/>
       <c r="H936" t="inlineStr"/>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr"/>
       <c r="B937" t="inlineStr">
         <is>
-          <t>Million</t>
+          <t>Factor</t>
         </is>
       </c>
       <c r="C937" t="inlineStr">
         <is>
-          <t>Million</t>
+          <t>Factor</t>
         </is>
       </c>
       <c r="D937" t="inlineStr"/>
       <c r="E937" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F937" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.M</t>
+          <t>.Boxes.AuctionSettings.Factor</t>
         </is>
       </c>
       <c r="G937" t="inlineStr"/>
       <c r="H937" t="inlineStr"/>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr"/>
       <c r="B938" t="inlineStr">
         <is>
-          <t>Rating value of 1 good from prior ages (in FP)</t>
+          <t>Space Age Jupiter Moon</t>
         </is>
       </c>
       <c r="C938" t="inlineStr">
         <is>
-          <t>Rating value of 1 good from prior ages (in FP)</t>
+          <t>Space Age Jupiter Moon</t>
         </is>
       </c>
       <c r="D938" t="inlineStr"/>
       <c r="E938" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F938" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.OlderGoodsValue</t>
+          <t>.Eras.21</t>
         </is>
       </c>
       <c r="G938" t="inlineStr"/>
       <c r="H938" t="inlineStr"/>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr"/>
       <c r="B939" t="inlineStr">
         <is>
-          <t>Delete</t>
+          <t>Recurring Quests</t>
         </is>
       </c>
       <c r="C939" t="inlineStr">
         <is>
-          <t>Delete</t>
+          <t>Recurring Quests</t>
         </is>
       </c>
       <c r="D939" t="inlineStr"/>
       <c r="E939" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F939" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Delete</t>
+          <t>.Boxes.RecurringQuests.Title</t>
         </is>
       </c>
       <c r="G939" t="inlineStr"/>
       <c r="H939" t="inlineStr"/>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr"/>
       <c r="B940" t="inlineStr">
         <is>
-          <t>Daily Challenge</t>
+          <t>&lt;a target='_blank' href='https://foe-helper.com/extension/update?v=__version__&amp;lang=en'  class='game-cursor'&gt;Last Changelog&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C940" t="inlineStr">
         <is>
-          <t>Daily Challenge</t>
+          <t>&lt;a target='_blank' href='https://foe-helper.com/extension/update?v=__version__&amp;lang=en'  class='game-cursor'&gt;Last Changelog&lt;/a&gt;</t>
         </is>
       </c>
       <c r="D940" t="inlineStr"/>
       <c r="E940" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F940" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.DailyChallenge</t>
-[...2 lines deleted...]
-      <c r="G940" t="inlineStr"/>
+          <t>.Settings.Version.Link</t>
+        </is>
+      </c>
+      <c r="G940" t="inlineStr">
+        <is>
+          <t>"&amp;lang=en" must remain "en" right?
+"foe-rechner.de", should it not be updated to "foe-helper.com" ?</t>
+        </is>
+      </c>
       <c r="H940" t="inlineStr"/>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr"/>
       <c r="B941" t="inlineStr">
         <is>
-          <t xml:space="preserve">Data was successfully Uploaded…  Now visit </t>
+          <t>Goods Inventory</t>
         </is>
       </c>
       <c r="C941" t="inlineStr">
         <is>
-          <t xml:space="preserve">Data was successfully Uploaded…  Now visit </t>
+          <t>Goods Inventory</t>
         </is>
       </c>
       <c r="D941" t="inlineStr"/>
       <c r="E941" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F941" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.SubmitSuccess</t>
+          <t>.Boxes.MarketOffers.Title</t>
         </is>
       </c>
       <c r="G941" t="inlineStr"/>
       <c r="H941" t="inlineStr"/>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr"/>
       <c r="B942" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Set up messages for your Discord server</t>
         </is>
       </c>
       <c r="C942" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Set up messages for your Discord server</t>
         </is>
       </c>
       <c r="D942" t="inlineStr"/>
       <c r="E942" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F942" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.Level</t>
+          <t>.Menu.Discord.Desc</t>
         </is>
       </c>
       <c r="G942" t="inlineStr"/>
       <c r="H942" t="inlineStr"/>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr"/>
       <c r="B943" t="inlineStr">
         <is>
-          <t>FoE-Helper: There are keys remaining on the field!</t>
+          <t>Eff</t>
         </is>
       </c>
       <c r="C943" t="inlineStr">
         <is>
-          <t>FoE-Helper: There are keys remaining on the field!</t>
+          <t>Eff</t>
         </is>
       </c>
       <c r="D943" t="inlineStr"/>
       <c r="E943" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F943" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeysLeft.care</t>
+          <t>.Boxes.Kits.Efficiency</t>
         </is>
       </c>
       <c r="G943" t="inlineStr"/>
       <c r="H943" t="inlineStr"/>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr"/>
       <c r="B944" t="inlineStr">
         <is>
-          <t>Stage</t>
+          <t>GBG Players' Scoreboard</t>
         </is>
       </c>
       <c r="C944" t="inlineStr">
         <is>
-          <t>Stage</t>
+          <t>GBG Players' Scoreboard</t>
         </is>
       </c>
       <c r="D944" t="inlineStr"/>
       <c r="E944" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F944" t="inlineStr">
         <is>
-          <t>.Boxes.UnitsGex.Stage</t>
+          <t>.Boxes.Stats.SourceTitle.statsGBGPlayers</t>
         </is>
       </c>
       <c r="G944" t="inlineStr"/>
       <c r="H944" t="inlineStr"/>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr"/>
       <c r="B945" t="inlineStr">
         <is>
-          <t>Bid Settings</t>
+          <t>Change menu position</t>
         </is>
       </c>
       <c r="C945" t="inlineStr">
         <is>
-          <t>Bid Settings</t>
+          <t>Change menu position</t>
         </is>
       </c>
       <c r="D945" t="inlineStr"/>
       <c r="E945" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F945" t="inlineStr">
         <is>
-          <t>.Settings.Auctions.Button</t>
+          <t>.Settings.SelectedMenu.Title</t>
         </is>
       </c>
       <c r="G945" t="inlineStr"/>
       <c r="H945" t="inlineStr"/>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr"/>
       <c r="B946" t="inlineStr">
         <is>
-          <t>Manage Webhook URLs</t>
+          <t>Can be bought</t>
         </is>
       </c>
       <c r="C946" t="inlineStr">
         <is>
-          <t>Manage Webhook URLs</t>
+          <t>Can be bought</t>
         </is>
       </c>
       <c r="D946" t="inlineStr"/>
       <c r="E946" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F946" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.WebhookUrlManage</t>
+          <t>.Boxes.ShopAssist.canBeBought</t>
         </is>
       </c>
       <c r="G946" t="inlineStr"/>
       <c r="H946" t="inlineStr"/>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr"/>
       <c r="B947" t="inlineStr">
         <is>
-          <t>Event History page previously updated</t>
+          <t>Guild Battles</t>
         </is>
       </c>
       <c r="C947" t="inlineStr">
         <is>
-          <t>Event History page previously updated</t>
+          <t>Guild Battles</t>
         </is>
       </c>
       <c r="D947" t="inlineStr"/>
       <c r="E947" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F947" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.AllUpToDate</t>
+          <t>.Boxes.FPCollector.Guildfights</t>
         </is>
       </c>
       <c r="G947" t="inlineStr"/>
       <c r="H947" t="inlineStr"/>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr"/>
       <c r="B948" t="inlineStr">
         <is>
-          <t>max. level</t>
+          <t>never</t>
         </is>
       </c>
       <c r="C948" t="inlineStr">
         <is>
-          <t>max. level</t>
+          <t>never</t>
         </is>
       </c>
       <c r="D948" t="inlineStr"/>
       <c r="E948" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F948" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MaxLevel</t>
+          <t>.Boxes.GexStat.Never</t>
         </is>
       </c>
       <c r="G948" t="inlineStr"/>
       <c r="H948" t="inlineStr"/>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr"/>
       <c r="B949" t="inlineStr">
         <is>
-          <t>Guild Power production</t>
+          <t>No data available!&lt;br /&gt;Please visit the results page of the guild expedition overview to update the data.</t>
         </is>
       </c>
       <c r="C949" t="inlineStr">
         <is>
-          <t>Guild Power production</t>
+          <t>No data available!&lt;br /&gt;Please visit the results page of the guild expedition overview to update the data.</t>
         </is>
       </c>
       <c r="D949" t="inlineStr"/>
       <c r="E949" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F949" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.clan_power_production</t>
+          <t>.Boxes.GexStat.ResultsNoData</t>
         </is>
       </c>
       <c r="G949" t="inlineStr"/>
       <c r="H949" t="inlineStr"/>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr"/>
       <c r="B950" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>PvP-Arena</t>
         </is>
       </c>
       <c r="C950" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>PvP-Arena</t>
         </is>
       </c>
       <c r="D950" t="inlineStr"/>
       <c r="E950" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F950" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Building</t>
+          <t>.Boxes.PvPArena.Title</t>
         </is>
       </c>
       <c r="G950" t="inlineStr"/>
       <c r="H950" t="inlineStr"/>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr"/>
       <c r="B951" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Cost/Step</t>
         </is>
       </c>
       <c r="C951" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Cost/Step</t>
         </is>
       </c>
       <c r="D951" t="inlineStr"/>
       <c r="E951" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F951" t="inlineStr">
         <is>
-          <t>.Boxes.General.Level</t>
+          <t>.Boxes.EventChests.CostPerStep</t>
         </is>
       </c>
       <c r="G951" t="inlineStr"/>
       <c r="H951" t="inlineStr"/>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr"/>
       <c r="B952" t="inlineStr">
         <is>
-          <t>Neighbour</t>
+          <t>Top View</t>
         </is>
       </c>
       <c r="C952" t="inlineStr">
         <is>
-          <t>Neighbour</t>
+          <t>Top View</t>
         </is>
       </c>
       <c r="D952" t="inlineStr"/>
       <c r="E952" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F952" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ContentHeadIsNeighbor</t>
+          <t>.Boxes.CityMap.NormalPerspecitve</t>
         </is>
       </c>
       <c r="G952" t="inlineStr"/>
       <c r="H952" t="inlineStr"/>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr"/>
       <c r="B953" t="inlineStr">
         <is>
-          <t>Aztec Helper</t>
+          <t>Menu position</t>
         </is>
       </c>
       <c r="C953" t="inlineStr">
         <is>
-          <t>Aztec Helper</t>
+          <t>Menu position</t>
         </is>
       </c>
       <c r="D953" t="inlineStr"/>
       <c r="E953" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F953" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowAztecHelper</t>
+          <t>.Settings.Entry.SelectedMenu</t>
         </is>
       </c>
       <c r="G953" t="inlineStr"/>
       <c r="H953" t="inlineStr"/>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr"/>
       <c r="B954" t="inlineStr">
         <is>
-          <t>__building__ - Level __level__</t>
+          <t>Active</t>
         </is>
       </c>
       <c r="C954" t="inlineStr">
         <is>
-          <t>__building__ - Level __level__</t>
+          <t>Active</t>
         </is>
       </c>
       <c r="D954" t="inlineStr"/>
       <c r="E954" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F954" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.MsgBuilding</t>
+          <t>.Boxes.Settings.Active</t>
         </is>
       </c>
       <c r="G954" t="inlineStr"/>
       <c r="H954" t="inlineStr"/>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr"/>
       <c r="B955" t="inlineStr">
         <is>
-          <t>Alert active</t>
+          <t>Time</t>
         </is>
       </c>
       <c r="C955" t="inlineStr">
         <is>
-          <t>Alert active</t>
+          <t>Time</t>
         </is>
       </c>
       <c r="D955" t="inlineStr"/>
       <c r="E955" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F955" t="inlineStr">
         <is>
-          <t>.Boxes.InactivesSettings.AlertActive</t>
+          <t>.Boxes.Castle.Time</t>
         </is>
       </c>
       <c r="G955" t="inlineStr"/>
       <c r="H955" t="inlineStr"/>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr"/>
       <c r="B956" t="inlineStr">
         <is>
-          <t>Guild Member Overview</t>
+          <t>Double donation</t>
         </is>
       </c>
       <c r="C956" t="inlineStr">
         <is>
-          <t>Guild Member Overview</t>
+          <t>Double donation</t>
         </is>
       </c>
       <c r="D956" t="inlineStr"/>
       <c r="E956" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F956" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Title</t>
+          <t>.Boxes.doubleFPprevention.Title</t>
         </is>
       </c>
       <c r="G956" t="inlineStr"/>
       <c r="H956" t="inlineStr"/>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr"/>
       <c r="B957" t="inlineStr">
         <is>
-          <t>Your army has only Rogues remaining. Either heal units using diamonds or retreat!</t>
+          <t>Scouting Info</t>
         </is>
       </c>
       <c r="C957" t="inlineStr">
         <is>
-          <t>Your army has only Rogues remaining. Either heal units using diamonds or retreat!</t>
+          <t>Scouting Info</t>
         </is>
       </c>
       <c r="D957" t="inlineStr"/>
       <c r="E957" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F957" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssist.Text.Rogue</t>
+          <t>.Boxes.scoutingTimes.Title</t>
         </is>
       </c>
       <c r="G957" t="inlineStr"/>
       <c r="H957" t="inlineStr"/>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr"/>
       <c r="B958" t="inlineStr">
         <is>
-          <t>Date</t>
+          <t>Only Unlocked</t>
         </is>
       </c>
       <c r="C958" t="inlineStr">
         <is>
-          <t>Date</t>
+          <t>Only Unlocked</t>
         </is>
       </c>
       <c r="D958" t="inlineStr"/>
       <c r="E958" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F958" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Date</t>
+          <t>.Boxes.ShopAssist.onlyUnlocked</t>
         </is>
       </c>
       <c r="G958" t="inlineStr"/>
       <c r="H958" t="inlineStr"/>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr"/>
       <c r="B959" t="inlineStr">
         <is>
-          <t>Start coins</t>
+          <t>How many info messages do you want to see at once? The default is a maximum of 4.</t>
         </is>
       </c>
       <c r="C959" t="inlineStr">
         <is>
-          <t>Start coins</t>
+          <t>How many info messages do you want to see at once? The default is a maximum of 4.</t>
         </is>
       </c>
       <c r="D959" t="inlineStr"/>
       <c r="E959" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F959" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_coins_start</t>
+          <t>.Settings.NotificationsStack.Desc</t>
         </is>
       </c>
       <c r="G959" t="inlineStr"/>
       <c r="H959" t="inlineStr"/>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr"/>
       <c r="B960" t="inlineStr">
         <is>
-          <t>Repeat last Building Selection</t>
+          <t>Send</t>
         </is>
       </c>
       <c r="C960" t="inlineStr">
         <is>
-          <t>Repeat last Building Selection</t>
+          <t>Send</t>
         </is>
       </c>
       <c r="D960" t="inlineStr"/>
       <c r="E960" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F960" t="inlineStr">
         <is>
-          <t>.Settings.RepeatSelectBuilding.Title</t>
+          <t>.General.Send</t>
         </is>
       </c>
       <c r="G960" t="inlineStr"/>
       <c r="H960" t="inlineStr"/>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr"/>
       <c r="B961" t="inlineStr">
         <is>
-          <t>Amount of sectors granted since last calculation.</t>
+          <t>Show own sector countdowns</t>
         </is>
       </c>
       <c r="C961" t="inlineStr">
         <is>
-          <t>Amount of sectors granted since last calculation.</t>
+          <t>Show own sector countdowns</t>
         </is>
       </c>
       <c r="D961" t="inlineStr"/>
       <c r="E961" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F961" t="inlineStr">
         <is>
-          <t>.GvG.Independences.Tooltip</t>
-[...8 lines deleted...]
-      </c>
+          <t>.Boxes.GuildFights.ShowOwnSectors</t>
+        </is>
+      </c>
+      <c r="G961" t="inlineStr"/>
       <c r="H961" t="inlineStr"/>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr"/>
       <c r="B962" t="inlineStr">
         <is>
-          <t>Daily Challenge</t>
+          <t>???</t>
         </is>
       </c>
       <c r="C962" t="inlineStr">
         <is>
-          <t>Daily Challenge</t>
+          <t>???</t>
         </is>
       </c>
       <c r="D962" t="inlineStr"/>
       <c r="E962" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F962" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.dailyChallenges</t>
+          <t>.Menu.unitsGex.Title</t>
         </is>
       </c>
       <c r="G962" t="inlineStr"/>
       <c r="H962" t="inlineStr"/>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr"/>
       <c r="B963" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Repeat Building Selection</t>
         </is>
       </c>
       <c r="C963" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Repeat Building Selection</t>
         </is>
       </c>
       <c r="D963" t="inlineStr"/>
       <c r="E963" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F963" t="inlineStr">
         <is>
-          <t>.Menu.unitsGex.Desc</t>
+          <t>.Settings.Entry.RepeatSelectBuilding</t>
         </is>
       </c>
       <c r="G963" t="inlineStr"/>
       <c r="H963" t="inlineStr"/>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr"/>
       <c r="B964" t="inlineStr">
         <is>
-          <t>Help</t>
+          <t>Scene Settings</t>
         </is>
       </c>
       <c r="C964" t="inlineStr">
         <is>
-          <t>Help</t>
+          <t>Scene Settings</t>
         </is>
       </c>
       <c r="D964" t="inlineStr"/>
       <c r="E964" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F964" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ExplainerHead</t>
+          <t>.Boxes.BetterMusic.SceneSettings</t>
         </is>
       </c>
       <c r="G964" t="inlineStr"/>
       <c r="H964" t="inlineStr"/>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr"/>
       <c r="B965" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Settings</t>
         </is>
       </c>
       <c r="C965" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Settings</t>
         </is>
       </c>
       <c r="D965" t="inlineStr"/>
       <c r="E965" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F965" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Action.Zoom</t>
+          <t>.Menu.Settings.Title</t>
         </is>
       </c>
       <c r="G965" t="inlineStr"/>
       <c r="H965" t="inlineStr"/>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr"/>
       <c r="B966" t="inlineStr">
         <is>
-          <t>Auction Cool-down</t>
+          <t>Power</t>
         </is>
       </c>
       <c r="C966" t="inlineStr">
         <is>
-          <t>Auction Cool-down</t>
+          <t>Power</t>
         </is>
       </c>
       <c r="D966" t="inlineStr"/>
       <c r="E966" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F966" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Antiques.Cooldown</t>
+          <t>.Boxes.GvGMap.Sector.Power</t>
         </is>
       </c>
       <c r="G966" t="inlineStr"/>
       <c r="H966" t="inlineStr"/>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr"/>
       <c r="B967" t="inlineStr">
         <is>
-          <t xml:space="preserve">Level </t>
+          <t>Ascended/limited buildings</t>
         </is>
       </c>
       <c r="C967" t="inlineStr">
         <is>
-          <t xml:space="preserve">Level </t>
+          <t>Ascended/limited buildings</t>
         </is>
       </c>
       <c r="D967" t="inlineStr"/>
       <c r="E967" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F967" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Step</t>
+          <t>.Boxes.CityMap.limited</t>
         </is>
       </c>
       <c r="G967" t="inlineStr"/>
       <c r="H967" t="inlineStr"/>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr"/>
       <c r="B968" t="inlineStr">
         <is>
-          <t>Sum Offered</t>
+          <t>Enable sound effects in the extension.</t>
         </is>
       </c>
       <c r="C968" t="inlineStr">
         <is>
-          <t>Sum Offered</t>
+          <t>Enable sound effects in the extension.</t>
         </is>
       </c>
       <c r="D968" t="inlineStr"/>
       <c r="E968" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F968" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.OfferSum</t>
+          <t>.Settings.EnableSound.Desc</t>
         </is>
       </c>
       <c r="G968" t="inlineStr"/>
       <c r="H968" t="inlineStr"/>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr"/>
       <c r="B969" t="inlineStr">
         <is>
-          <t>Statistics Overview</t>
+          <t>This file cannot be processed or is not in the correct format.</t>
         </is>
       </c>
       <c r="C969" t="inlineStr">
         <is>
-          <t>Statistics Overview</t>
+          <t>This file cannot be processed or is not in the correct format.</t>
         </is>
       </c>
       <c r="D969" t="inlineStr"/>
       <c r="E969" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F969" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Title</t>
+          <t>.Boxes.DBExport.ImportFileError</t>
         </is>
       </c>
       <c r="G969" t="inlineStr"/>
       <c r="H969" t="inlineStr"/>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr"/>
       <c r="B970" t="inlineStr">
         <is>
-          <t>Tavern</t>
+          <t>Collection</t>
         </is>
       </c>
       <c r="C970" t="inlineStr">
         <is>
-          <t>Tavern</t>
+          <t>Collection</t>
         </is>
       </c>
       <c r="D970" t="inlineStr"/>
       <c r="E970" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F970" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.TavernVisits</t>
+          <t>.Boxes.Productions.Headings.earning</t>
         </is>
       </c>
       <c r="G970" t="inlineStr"/>
       <c r="H970" t="inlineStr"/>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr"/>
       <c r="B971" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; contributed __points__ points.</t>
         </is>
       </c>
       <c r="C971" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; contributed __points__ points.</t>
         </is>
       </c>
       <c r="D971" t="inlineStr"/>
       <c r="E971" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F971" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsLevel</t>
+          <t>.Boxes.Infobox.Messages.GEX</t>
         </is>
       </c>
       <c r="G971" t="inlineStr"/>
       <c r="H971" t="inlineStr"/>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr"/>
       <c r="B972" t="inlineStr">
         <is>
-          <t>Amount</t>
+          <t>Delete site</t>
         </is>
       </c>
       <c r="C972" t="inlineStr">
         <is>
-          <t>Amount</t>
+          <t>Delete site</t>
         </is>
       </c>
       <c r="D972" t="inlineStr"/>
       <c r="E972" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F972" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Amount</t>
+          <t>.Boxes.Notice.DeleteItem</t>
         </is>
       </c>
       <c r="G972" t="inlineStr"/>
       <c r="H972" t="inlineStr"/>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr"/>
       <c r="B973" t="inlineStr">
         <is>
-          <t>__GBCount__ noted</t>
+          <t>Workers used</t>
         </is>
       </c>
       <c r="C973" t="inlineStr">
         <is>
-          <t>__GBCount__ noted</t>
+          <t>Workers used</t>
         </is>
       </c>
       <c r="D973" t="inlineStr"/>
       <c r="E973" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F973" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.GBsNoted</t>
+          <t>.Boxes.MergerGame.Energy.care</t>
         </is>
       </c>
       <c r="G973" t="inlineStr"/>
       <c r="H973" t="inlineStr"/>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr"/>
       <c r="B974" t="inlineStr">
         <is>
-          <t>Merge Game (e.g. Care For Tomorrow Event)</t>
+          <t>https://docs.foe-helper.com/english/module/mergergame</t>
         </is>
       </c>
       <c r="C974" t="inlineStr">
         <is>
-          <t>Merge Game (e.g. Care For Tomorrow Event)</t>
+          <t>https://docs.foe-helper.com/english/module/mergergame</t>
         </is>
       </c>
       <c r="D974" t="inlineStr"/>
       <c r="E974" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F974" t="inlineStr">
         <is>
-          <t>.Settings.EventHelperMerge</t>
+          <t>.Boxes.MergerGame.HelpLink</t>
         </is>
       </c>
       <c r="G974" t="inlineStr"/>
       <c r="H974" t="inlineStr"/>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr"/>
       <c r="B975" t="inlineStr">
         <is>
-          <t>Unknown</t>
+          <t>No Age</t>
         </is>
       </c>
       <c r="C975" t="inlineStr">
         <is>
-          <t>Unknown</t>
+          <t>No Age</t>
         </is>
       </c>
       <c r="D975" t="inlineStr"/>
       <c r="E975" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F975" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.null</t>
+          <t>.Boxes.Stats.BtnNoEra</t>
         </is>
       </c>
       <c r="G975" t="inlineStr"/>
       <c r="H975" t="inlineStr"/>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr"/>
       <c r="B976" t="inlineStr">
         <is>
-          <t>Close Box</t>
+          <t>Search</t>
         </is>
       </c>
       <c r="C976" t="inlineStr">
         <is>
-          <t>Close Box</t>
+          <t>Search</t>
         </is>
       </c>
       <c r="D976" t="inlineStr"/>
       <c r="E976" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F976" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.Title</t>
+          <t>.Boxes.GuildMemberStat.Search</t>
         </is>
       </c>
       <c r="G976" t="inlineStr"/>
       <c r="H976" t="inlineStr"/>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr"/>
       <c r="B977" t="inlineStr">
         <is>
-          <t>Trust</t>
+          <t>1m</t>
         </is>
       </c>
       <c r="C977" t="inlineStr">
         <is>
-          <t>Trust</t>
+          <t>1m</t>
         </is>
       </c>
       <c r="D977" t="inlineStr"/>
       <c r="E977" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F977" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Trust</t>
+          <t>.Boxes.Alerts.Time.1m</t>
         </is>
       </c>
       <c r="G977" t="inlineStr"/>
       <c r="H977" t="inlineStr"/>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr"/>
       <c r="B978" t="inlineStr">
         <is>
-          <t>Soccer Cup Event</t>
+          <t>GitHub: for more technical bug reports, concrete ideas and helping with development.</t>
         </is>
       </c>
       <c r="C978" t="inlineStr">
         <is>
-          <t>Soccer Cup Event</t>
+          <t>GitHub: for more technical bug reports, concrete ideas and helping with development.</t>
         </is>
       </c>
       <c r="D978" t="inlineStr"/>
       <c r="E978" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F978" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.soccer_cup_event</t>
+          <t>.Settings.Help.Github</t>
         </is>
       </c>
       <c r="G978" t="inlineStr"/>
       <c r="H978" t="inlineStr"/>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr"/>
       <c r="B979" t="inlineStr">
         <is>
-          <t>How many daily FPs per tile are lost for making space for new GBs? Example: You are removing some Shrines of Knowledge to build a GB =&gt; 1FP/5 tiles = 0.2FP/tile</t>
+          <t>Secure</t>
         </is>
       </c>
       <c r="C979" t="inlineStr">
         <is>
-          <t>How many daily FPs per tile are lost for making space for new GBs? Example: You are removing some Shrines of Knowledge to build a GB =&gt; 1FP/5 tiles = 0.2FP/tile</t>
+          <t>Secure</t>
         </is>
       </c>
       <c r="D979" t="inlineStr"/>
       <c r="E979" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F979" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTFPPerTile</t>
+          <t>.Boxes.OwnpartCalculator.Lock</t>
         </is>
       </c>
       <c r="G979" t="inlineStr"/>
       <c r="H979" t="inlineStr"/>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr"/>
       <c r="B980" t="inlineStr">
         <is>
-          <t>In Colony</t>
+          <t xml:space="preserve">Data was successfully Uploaded…  Now visit </t>
         </is>
       </c>
       <c r="C980" t="inlineStr">
         <is>
-          <t>In Colony</t>
+          <t xml:space="preserve">Data was successfully Uploaded…  Now visit </t>
         </is>
       </c>
       <c r="D980" t="inlineStr"/>
       <c r="E980" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F980" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.InColony</t>
+          <t>.Boxes.CityMap.SubmitSuccess</t>
         </is>
       </c>
       <c r="G980" t="inlineStr"/>
       <c r="H980" t="inlineStr"/>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr"/>
       <c r="B981" t="inlineStr">
         <is>
-          <t>This is not a valid token. Please check your input!</t>
+          <t>2-lane road required</t>
         </is>
       </c>
       <c r="C981" t="inlineStr">
         <is>
-          <t>This is not a valid token. Please check your input!</t>
+          <t>2-lane road required</t>
         </is>
       </c>
       <c r="D981" t="inlineStr"/>
       <c r="E981" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F981" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.ApiTokenLengthWrongBody</t>
+          <t>.Boxes.Tooltip.Building.road2</t>
         </is>
       </c>
       <c r="G981" t="inlineStr"/>
       <c r="H981" t="inlineStr"/>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr"/>
       <c r="B982" t="inlineStr">
         <is>
-          <t>Finish Special Production Fragment</t>
+          <t>Date/Time</t>
         </is>
       </c>
       <c r="C982" t="inlineStr">
         <is>
-          <t>Finish Special Production Fragment</t>
+          <t>Date/Time</t>
         </is>
       </c>
       <c r="D982" t="inlineStr"/>
       <c r="E982" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F982" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.FSP</t>
+          <t>.Boxes.Treasury.DateTime</t>
         </is>
       </c>
       <c r="G982" t="inlineStr"/>
       <c r="H982" t="inlineStr"/>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr"/>
       <c r="B983" t="inlineStr">
         <is>
-          <t>Overview of most boosts, achievements, items and other city stats.</t>
+          <t>Sound for Rival-Quest</t>
         </is>
       </c>
       <c r="C983" t="inlineStr">
         <is>
-          <t>Overview of most boosts, achievements, items and other city stats.</t>
+          <t>Sound for Rival-Quest</t>
         </is>
       </c>
       <c r="D983" t="inlineStr"/>
       <c r="E983" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F983" t="inlineStr">
         <is>
-          <t>.Menu.PlayerProfile.Desc</t>
+          <t>.Settings.RivalSound.Title</t>
         </is>
       </c>
       <c r="G983" t="inlineStr"/>
       <c r="H983" t="inlineStr"/>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr"/>
       <c r="B984" t="inlineStr">
         <is>
-          <t>Plunder Reward</t>
+          <t>Auto open Infobox</t>
         </is>
       </c>
       <c r="C984" t="inlineStr">
         <is>
-          <t>Plunder Reward</t>
+          <t>Auto open Infobox</t>
         </is>
       </c>
       <c r="D984" t="inlineStr"/>
       <c r="E984" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F984" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.plunderReward</t>
+          <t>.Settings.AutoOpenInfoBox.Title</t>
         </is>
       </c>
       <c r="G984" t="inlineStr"/>
       <c r="H984" t="inlineStr"/>
     </row>
     <row r="985">
       <c r="A985" t="inlineStr"/>
       <c r="B985" t="inlineStr">
         <is>
-          <t>Persistent</t>
+          <t>Space Age Titan</t>
         </is>
       </c>
       <c r="C985" t="inlineStr">
         <is>
-          <t>Persistent</t>
+          <t>Space Age Titan</t>
         </is>
       </c>
       <c r="D985" t="inlineStr"/>
       <c r="E985" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F985" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Persistent</t>
+          <t>.Eras.22</t>
         </is>
       </c>
       <c r="G985" t="inlineStr"/>
       <c r="H985" t="inlineStr"/>
     </row>
     <row r="986">
       <c r="A986" t="inlineStr"/>
       <c r="B986" t="inlineStr">
         <is>
-          <t>Trade</t>
+          <t>Volume</t>
         </is>
       </c>
       <c r="C986" t="inlineStr">
         <is>
-          <t>Trade</t>
+          <t>Volume</t>
         </is>
       </c>
       <c r="D986" t="inlineStr"/>
       <c r="E986" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F986" t="inlineStr">
         <is>
-          <t>.Boxes.mapTradeWarning.Title</t>
+          <t>.Boxes.BetterMusic.Volume</t>
         </is>
       </c>
       <c r="G986" t="inlineStr"/>
       <c r="H986" t="inlineStr"/>
     </row>
     <row r="987">
       <c r="A987" t="inlineStr"/>
       <c r="B987" t="inlineStr">
         <is>
-          <t>Person</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="C987" t="inlineStr">
         <is>
-          <t>Person</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="D987" t="inlineStr"/>
       <c r="E987" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F987" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Person</t>
+          <t>.Boxes.GvGMap.Action.Edit</t>
         </is>
       </c>
       <c r="G987" t="inlineStr"/>
       <c r="H987" t="inlineStr"/>
     </row>
     <row r="988">
       <c r="A988" t="inlineStr"/>
       <c r="B988" t="inlineStr">
         <is>
-          <t>The Alert for province __provinceName__ has been deleted!</t>
+          <t>Date</t>
         </is>
       </c>
       <c r="C988" t="inlineStr">
         <is>
-          <t>The Alert for province __provinceName__ has been deleted!</t>
+          <t>Date</t>
         </is>
       </c>
       <c r="D988" t="inlineStr"/>
       <c r="E988" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F988" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.DeleteMessage.Desc</t>
+          <t>.Boxes.GuildFights.Date</t>
         </is>
       </c>
       <c r="G988" t="inlineStr"/>
       <c r="H988" t="inlineStr"/>
     </row>
     <row r="989">
       <c r="A989" t="inlineStr"/>
       <c r="B989" t="inlineStr">
         <is>
-          <t>Fast Unit</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C989" t="inlineStr">
         <is>
-          <t>Fast Unit</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="D989" t="inlineStr"/>
       <c r="E989" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F989" t="inlineStr">
         <is>
-          <t>.Boxes.Units.fast</t>
+          <t>.Boxes.Outpost.TitleFree</t>
         </is>
       </c>
       <c r="G989" t="inlineStr"/>
       <c r="H989" t="inlineStr"/>
     </row>
     <row r="990">
       <c r="A990" t="inlineStr"/>
       <c r="B990" t="inlineStr">
         <is>
-          <t>Next Town</t>
+          <t>Shop Assistant</t>
         </is>
       </c>
       <c r="C990" t="inlineStr">
         <is>
-          <t>Next Town</t>
+          <t>Shop Assistant</t>
         </is>
       </c>
       <c r="D990" t="inlineStr"/>
       <c r="E990" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F990" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.NextTown</t>
+          <t>.Boxes.ShopAssist.Title</t>
         </is>
       </c>
       <c r="G990" t="inlineStr"/>
       <c r="H990" t="inlineStr"/>
     </row>
     <row r="991">
       <c r="A991" t="inlineStr"/>
       <c r="B991" t="inlineStr">
         <is>
-          <t>This value is not accessible, because this player is neither a friend nor in your guild.</t>
+          <t>Building Name</t>
         </is>
       </c>
       <c r="C991" t="inlineStr">
         <is>
-          <t>This value is not accessible, because this player is neither a friend nor in your guild.</t>
+          <t>Building Name</t>
         </is>
       </c>
       <c r="D991" t="inlineStr"/>
       <c r="E991" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F991" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.OtherPlayerNotAvailable</t>
+          <t>.Boxes.CombatCalculator.Name</t>
         </is>
       </c>
       <c r="G991" t="inlineStr"/>
       <c r="H991" t="inlineStr"/>
     </row>
     <row r="992">
       <c r="A992" t="inlineStr"/>
       <c r="B992" t="inlineStr">
         <is>
-          <t>Display Blue Galaxy Helper</t>
+          <t>Single</t>
         </is>
       </c>
       <c r="C992" t="inlineStr">
         <is>
-          <t>Display Blue Galaxy Helper</t>
+          <t>Single</t>
         </is>
       </c>
       <c r="D992" t="inlineStr"/>
       <c r="E992" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F992" t="inlineStr">
         <is>
-          <t>.Settings.ShowBlueGalaxyHelper.Title</t>
+          <t>.Boxes.ShopAssist.Single</t>
         </is>
       </c>
       <c r="G992" t="inlineStr"/>
       <c r="H992" t="inlineStr"/>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr"/>
       <c r="B993" t="inlineStr">
         <is>
-          <t>Collectable soon: __hours__ hours</t>
+          <t>Click to toggle:</t>
         </is>
       </c>
       <c r="C993" t="inlineStr">
         <is>
-          <t>Collectable soon: __hours__ hours</t>
+          <t>Click to toggle:</t>
         </is>
       </c>
       <c r="D993" t="inlineStr"/>
       <c r="E993" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F993" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.CollectSoon</t>
+          <t>.Boxes.InactivesSettings.Toggle</t>
         </is>
       </c>
       <c r="G993" t="inlineStr"/>
       <c r="H993" t="inlineStr"/>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr"/>
       <c r="B994" t="inlineStr">
         <is>
-          <t>Thousand</t>
+          <t>Visit your members towns to update the building statistic.</t>
         </is>
       </c>
       <c r="C994" t="inlineStr">
         <is>
-          <t>Thousand</t>
+          <t>Visit your members towns to update the building statistic.</t>
         </is>
       </c>
       <c r="D994" t="inlineStr"/>
       <c r="E994" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F994" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.K</t>
+          <t>.Boxes.GuildMemberStat.GuildBuildingNotification</t>
         </is>
       </c>
       <c r="G994" t="inlineStr"/>
       <c r="H994" t="inlineStr"/>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr"/>
       <c r="B995" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>every hour</t>
         </is>
       </c>
       <c r="C995" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>every hour</t>
         </is>
       </c>
       <c r="D995" t="inlineStr"/>
       <c r="E995" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F995" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.BuildingName</t>
+          <t>.Boxes.CityMap.QIActionRechargeCycle</t>
         </is>
       </c>
       <c r="G995" t="inlineStr"/>
       <c r="H995" t="inlineStr"/>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr"/>
       <c r="B996" t="inlineStr">
         <is>
-          <t>buildings total</t>
+          <t>Person</t>
         </is>
       </c>
       <c r="C996" t="inlineStr">
         <is>
-          <t>buildings total</t>
+          <t>Person</t>
         </is>
       </c>
       <c r="D996" t="inlineStr"/>
       <c r="E996" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F996" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.BuildingsAmount</t>
+          <t>.Boxes.Negotiation.Person</t>
         </is>
       </c>
       <c r="G996" t="inlineStr"/>
       <c r="H996" t="inlineStr"/>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr"/>
       <c r="B997" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C997" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="D997" t="inlineStr"/>
       <c r="E997" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F997" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Name</t>
+          <t>.Boxes.AllyList.Building</t>
         </is>
       </c>
       <c r="G997" t="inlineStr"/>
       <c r="H997" t="inlineStr"/>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr"/>
       <c r="B998" t="inlineStr">
         <is>
-          <t>Menu position</t>
+          <t>Average contribution and produced guild goods. This data is only accurate if you open the member contribution list every time after GE, QI and GBG ended and vistited the player recently</t>
         </is>
       </c>
       <c r="C998" t="inlineStr">
         <is>
-          <t>Menu position</t>
+          <t>Average contribution and produced guild goods. This data is only accurate if you open the member contribution list every time after GE, QI and GBG ended and vistited the player recently</t>
         </is>
       </c>
       <c r="D998" t="inlineStr"/>
       <c r="E998" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F998" t="inlineStr">
         <is>
-          <t>.Settings.Entry.SelectedMenu</t>
+          <t>.Boxes.GuildMemberStat.MemberDetail.Info</t>
         </is>
       </c>
       <c r="G998" t="inlineStr"/>
       <c r="H998" t="inlineStr"/>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr"/>
       <c r="B999" t="inlineStr">
         <is>
-          <t>Winter-Event</t>
+          <t>Danger</t>
         </is>
       </c>
       <c r="C999" t="inlineStr">
         <is>
-          <t>Winter-Event</t>
+          <t>Danger</t>
         </is>
       </c>
       <c r="D999" t="inlineStr"/>
       <c r="E999" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F999" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.winter_event</t>
+          <t>.Boxes.OwnpartCalculator.OptionsDanger</t>
         </is>
       </c>
       <c r="G999" t="inlineStr"/>
       <c r="H999" t="inlineStr"/>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr"/>
       <c r="B1000" t="inlineStr">
         <is>
-          <t>Flying Island - Shards</t>
+          <t>Manage Webhook URLs</t>
         </is>
       </c>
       <c r="C1000" t="inlineStr">
         <is>
-          <t>Flying Island - Shards</t>
+          <t>Manage Webhook URLs</t>
         </is>
       </c>
       <c r="D1000" t="inlineStr"/>
       <c r="E1000" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1000" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.shards</t>
+          <t>.Boxes.Discord.WebhookUrlManage</t>
         </is>
       </c>
       <c r="G1000" t="inlineStr"/>
       <c r="H1000" t="inlineStr"/>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr"/>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>Quadrillion</t>
+          <t>&lt;strong&gt;__id__&lt;/strong&gt; was completed by __player__.</t>
         </is>
       </c>
       <c r="C1001" t="inlineStr">
         <is>
-          <t>Quadrillion</t>
+          <t>&lt;strong&gt;__id__&lt;/strong&gt; was completed by __player__.</t>
         </is>
       </c>
       <c r="D1001" t="inlineStr"/>
       <c r="E1001" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1001" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Q</t>
+          <t>.Boxes.Infobox.Messages.QINodeFinished</t>
         </is>
       </c>
       <c r="G1001" t="inlineStr"/>
       <c r="H1001" t="inlineStr"/>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr"/>
       <c r="B1002" t="inlineStr">
         <is>
-          <t>Factor</t>
+          <t>Trades</t>
         </is>
       </c>
       <c r="C1002" t="inlineStr">
         <is>
-          <t>Factor</t>
+          <t>Trades</t>
         </is>
       </c>
       <c r="D1002" t="inlineStr"/>
       <c r="E1002" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1002" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Factor</t>
+          <t>.Boxes.MoppelHelper.Trades</t>
         </is>
       </c>
       <c r="G1002" t="inlineStr"/>
       <c r="H1002" t="inlineStr"/>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr"/>
       <c r="B1003" t="inlineStr">
         <is>
-          <t>&lt;em id="minigame_aztecs-Btn-closed" class="tooltip-error"&gt;Opens automatically when starting a aztec mini game&lt;br&gt;&lt;/em&gt;Aztec Minigame Helper</t>
+          <t>Negotiations</t>
         </is>
       </c>
       <c r="C1003" t="inlineStr">
         <is>
-          <t>&lt;em id="minigame_aztecs-Btn-closed" class="tooltip-error"&gt;Opens automatically when starting a aztec mini game&lt;br&gt;&lt;/em&gt;Aztec Minigame Helper</t>
+          <t>Negotiations</t>
         </is>
       </c>
       <c r="D1003" t="inlineStr"/>
       <c r="E1003" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1003" t="inlineStr">
         <is>
-          <t>.Menu.AztecMiniGame.Desc</t>
+          <t>.Boxes.GuildMemberStat.Negotiations</t>
         </is>
       </c>
       <c r="G1003" t="inlineStr"/>
       <c r="H1003" t="inlineStr"/>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr"/>
       <c r="B1004" t="inlineStr">
         <is>
-          <t>Top 5</t>
+          <t>Winter-Event</t>
         </is>
       </c>
       <c r="C1004" t="inlineStr">
         <is>
-          <t>Top 5</t>
+          <t>Winter-Event</t>
         </is>
       </c>
       <c r="D1004" t="inlineStr"/>
       <c r="E1004" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1004" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Fifth</t>
+          <t>.Boxes.FPCollector.winter_event</t>
         </is>
       </c>
       <c r="G1004" t="inlineStr"/>
       <c r="H1004" t="inlineStr"/>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr"/>
       <c r="B1005" t="inlineStr">
         <is>
-          <t>Progress</t>
+          <t>PvP-Arena-Protocol</t>
         </is>
       </c>
       <c r="C1005" t="inlineStr">
         <is>
-          <t>Progress</t>
+          <t>PvP-Arena-Protocol</t>
         </is>
       </c>
       <c r="D1005" t="inlineStr"/>
       <c r="E1005" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1005" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Progress</t>
+          <t>.Settings.Entry.ShowPvPArena</t>
         </is>
       </c>
       <c r="G1005" t="inlineStr"/>
       <c r="H1005" t="inlineStr"/>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr"/>
       <c r="B1006" t="inlineStr">
         <is>
-          <t>Rating value of 1% bonus for attacking army (in FP)</t>
+          <t>On</t>
         </is>
       </c>
       <c r="C1006" t="inlineStr">
         <is>
-          <t>Rating value of 1% bonus for attacking army (in FP)</t>
+          <t>On</t>
         </is>
       </c>
       <c r="D1006" t="inlineStr"/>
       <c r="E1006" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1006" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.AttackValue</t>
+          <t>.Boxes.Alerts.Form.Persistence.On</t>
         </is>
       </c>
       <c r="G1006" t="inlineStr"/>
       <c r="H1006" t="inlineStr"/>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr"/>
       <c r="B1007" t="inlineStr">
         <is>
-          <t>Guild Power</t>
+          <t>Display Market Filter Tool</t>
         </is>
       </c>
       <c r="C1007" t="inlineStr">
         <is>
-          <t>Guild Power</t>
+          <t>Display Market Filter Tool</t>
         </is>
       </c>
       <c r="D1007" t="inlineStr"/>
       <c r="E1007" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1007" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildPower</t>
+          <t>.Settings.ShowMarketFilter.Title</t>
         </is>
       </c>
       <c r="G1007" t="inlineStr"/>
       <c r="H1007" t="inlineStr"/>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr"/>
       <c r="B1008" t="inlineStr">
         <is>
-          <t>This includes all fair trades where the offered good has a lower stock than the requested good</t>
+          <t>Event Pass</t>
         </is>
       </c>
       <c r="C1008" t="inlineStr">
         <is>
-          <t>This includes all fair trades where the offered good has a lower stock than the requested good</t>
+          <t>Event Pass</t>
         </is>
       </c>
       <c r="D1008" t="inlineStr"/>
       <c r="E1008" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1008" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeFairStockTT</t>
+          <t>.Boxes.FPCollector.event_pass</t>
         </is>
       </c>
       <c r="G1008" t="inlineStr"/>
       <c r="H1008" t="inlineStr"/>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr"/>
       <c r="B1009" t="inlineStr">
         <is>
-          <t>Unit</t>
+          <t>How to highlight buildings: Click any row to select the buildings you want to compare more easily. Search results are marked automatically.</t>
         </is>
       </c>
       <c r="C1009" t="inlineStr">
         <is>
-          <t>Unit</t>
+          <t>How to highlight buildings: Click any row to select the buildings you want to compare more easily. Search results are marked automatically.</t>
         </is>
       </c>
       <c r="D1009" t="inlineStr"/>
       <c r="E1009" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1009" t="inlineStr">
         <is>
-          <t>.General.Unit</t>
+          <t>.Boxes.ProductionsRating.HighlightsExplained</t>
         </is>
       </c>
       <c r="G1009" t="inlineStr"/>
       <c r="H1009" t="inlineStr"/>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr"/>
       <c r="B1010" t="inlineStr">
         <is>
           <t>rounds</t>
         </is>
       </c>
       <c r="C1010" t="inlineStr">
         <is>
           <t>rounds</t>
         </is>
       </c>
       <c r="D1010" t="inlineStr"/>
       <c r="E1010" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1010" t="inlineStr">
         <is>
           <t>.Boxes.GexStat.Rounds</t>
         </is>
       </c>
       <c r="G1010" t="inlineStr"/>
       <c r="H1010" t="inlineStr"/>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr"/>
       <c r="B1011" t="inlineStr">
         <is>
-          <t>compression</t>
+          <t>In Stock</t>
         </is>
       </c>
       <c r="C1011" t="inlineStr">
         <is>
-          <t>compression</t>
+          <t>In Stock</t>
         </is>
       </c>
       <c r="D1011" t="inlineStr"/>
       <c r="E1011" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1011" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Compression</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.Kits.InStock</t>
+        </is>
+      </c>
+      <c r="G1011" t="inlineStr"/>
       <c r="H1011" t="inlineStr"/>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr"/>
       <c r="B1012" t="inlineStr">
         <is>
-          <t>Displays when your friends, guild members or neighbours last motivated, polished, attacked, plundered, etc your buildings</t>
+          <t>Guild Members</t>
         </is>
       </c>
       <c r="C1012" t="inlineStr">
         <is>
-          <t>Displays when your friends, guild members or neighbours last motivated, polished, attacked, plundered, etc your buildings</t>
+          <t>Guild Members</t>
         </is>
       </c>
       <c r="D1012" t="inlineStr"/>
       <c r="E1012" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1012" t="inlineStr">
         <is>
-          <t>.Menu.Moppelhelper.Desc</t>
+          <t>.Boxes.MoppelHelper.GuildMembers</t>
         </is>
       </c>
       <c r="G1012" t="inlineStr"/>
       <c r="H1012" t="inlineStr"/>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr"/>
       <c r="B1013" t="inlineStr">
         <is>
-          <t>Group Name</t>
+          <t>GE Main Encounters</t>
         </is>
       </c>
       <c r="C1013" t="inlineStr">
         <is>
-          <t>Group Name</t>
+          <t>GE Main Encounters</t>
         </is>
       </c>
       <c r="D1013" t="inlineStr"/>
       <c r="E1013" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1013" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.GroupName</t>
+          <t>.Boxes.Castle.GexLastOfSections</t>
         </is>
       </c>
       <c r="G1013" t="inlineStr"/>
       <c r="H1013" t="inlineStr"/>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr"/>
       <c r="B1014" t="inlineStr">
         <is>
-          <t>show GBG round selector</t>
+          <t>Space Carrier - Diplomatic Gift</t>
         </is>
       </c>
       <c r="C1014" t="inlineStr">
         <is>
-          <t>show GBG round selector</t>
+          <t>Space Carrier - Diplomatic Gift</t>
         </is>
       </c>
       <c r="D1014" t="inlineStr"/>
       <c r="E1014" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1014" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowRoundSelector</t>
+          <t>.Boxes.FPCollector.diplomaticGifts</t>
         </is>
       </c>
       <c r="G1014" t="inlineStr"/>
       <c r="H1014" t="inlineStr"/>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr"/>
       <c r="B1015" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 4+ Ages behind</t>
+          <t>Remove from favorites</t>
         </is>
       </c>
       <c r="C1015" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 4+ Ages behind</t>
+          <t>Remove from favorites</t>
         </is>
       </c>
       <c r="D1015" t="inlineStr"/>
       <c r="E1015" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1015" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.OlderThan4Era</t>
+          <t>.Boxes.General.FavoritesRemove</t>
         </is>
       </c>
       <c r="G1015" t="inlineStr"/>
       <c r="H1015" t="inlineStr"/>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr"/>
       <c r="B1016" t="inlineStr">
         <is>
-          <t>Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only rogues remain after the first wave.</t>
+          <t>Efficiency (incl. keys)</t>
         </is>
       </c>
       <c r="C1016" t="inlineStr">
         <is>
-          <t>Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only rogues remain after the first wave.</t>
+          <t>Efficiency (incl. keys)</t>
         </is>
       </c>
       <c r="D1016" t="inlineStr"/>
       <c r="E1016" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1016" t="inlineStr">
         <is>
+          <t>.Boxes.MergerGame.Efficiency.anniversary</t>
+        </is>
+      </c>
+      <c r="G1016" t="inlineStr"/>
+      <c r="H1016" t="inlineStr"/>
+    </row>
+    <row r="1017">
+      <c r="A1017" t="inlineStr"/>
+      <c r="B1017" t="inlineStr">
+        <is>
+          <t>Notify Early Offset</t>
+        </is>
+      </c>
+      <c r="C1017" t="inlineStr">
+        <is>
+          <t>Notify Early Offset</t>
+        </is>
+      </c>
+      <c r="D1017" t="inlineStr"/>
+      <c r="E1017" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1017" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Preferences.Early.Title</t>
+        </is>
+      </c>
+      <c r="G1017" t="inlineStr"/>
+      <c r="H1017" t="inlineStr"/>
+    </row>
+    <row r="1018">
+      <c r="A1018" t="inlineStr"/>
+      <c r="B1018" t="inlineStr">
+        <is>
+          <t>Wave 2</t>
+        </is>
+      </c>
+      <c r="C1018" t="inlineStr">
+        <is>
+          <t>Wave 2</t>
+        </is>
+      </c>
+      <c r="D1018" t="inlineStr"/>
+      <c r="E1018" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1018" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssistAAConfig.Wave2</t>
+        </is>
+      </c>
+      <c r="G1018" t="inlineStr"/>
+      <c r="H1018" t="inlineStr"/>
+    </row>
+    <row r="1019">
+      <c r="A1019" t="inlineStr"/>
+      <c r="B1019" t="inlineStr">
+        <is>
+          <t>Boost</t>
+        </is>
+      </c>
+      <c r="C1019" t="inlineStr">
+        <is>
+          <t>Boost</t>
+        </is>
+      </c>
+      <c r="D1019" t="inlineStr"/>
+      <c r="E1019" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1019" t="inlineStr">
+        <is>
+          <t>.General.Boost</t>
+        </is>
+      </c>
+      <c r="G1019" t="inlineStr"/>
+      <c r="H1019" t="inlineStr"/>
+    </row>
+    <row r="1020">
+      <c r="A1020" t="inlineStr"/>
+      <c r="B1020" t="inlineStr">
+        <is>
+          <t>Quadrillion</t>
+        </is>
+      </c>
+      <c r="C1020" t="inlineStr">
+        <is>
+          <t>Quadrillion</t>
+        </is>
+      </c>
+      <c r="D1020" t="inlineStr"/>
+      <c r="E1020" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1020" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.Q</t>
+        </is>
+      </c>
+      <c r="G1020" t="inlineStr"/>
+      <c r="H1020" t="inlineStr"/>
+    </row>
+    <row r="1021">
+      <c r="A1021" t="inlineStr"/>
+      <c r="B1021" t="inlineStr">
+        <is>
+          <t>No Webhooks available. Create one first</t>
+        </is>
+      </c>
+      <c r="C1021" t="inlineStr">
+        <is>
+          <t>No Webhooks available. Create one first</t>
+        </is>
+      </c>
+      <c r="D1021" t="inlineStr"/>
+      <c r="E1021" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1021" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.DiscordSetup</t>
+        </is>
+      </c>
+      <c r="G1021" t="inlineStr"/>
+      <c r="H1021" t="inlineStr"/>
+    </row>
+    <row r="1022">
+      <c r="A1022" t="inlineStr"/>
+      <c r="B1022" t="inlineStr">
+        <is>
+          <t>Water</t>
+        </is>
+      </c>
+      <c r="C1022" t="inlineStr">
+        <is>
+          <t>Water</t>
+        </is>
+      </c>
+      <c r="D1022" t="inlineStr"/>
+      <c r="E1022" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1022" t="inlineStr">
+        <is>
+          <t>.HiddenRewards.Positions.water</t>
+        </is>
+      </c>
+      <c r="G1022" t="inlineStr"/>
+      <c r="H1022" t="inlineStr"/>
+    </row>
+    <row r="1023">
+      <c r="A1023" t="inlineStr"/>
+      <c r="B1023" t="inlineStr">
+        <is>
+          <t>Open the antique dealer to update the data.</t>
+        </is>
+      </c>
+      <c r="C1023" t="inlineStr">
+        <is>
+          <t>Open the antique dealer to update the data.</t>
+        </is>
+      </c>
+      <c r="D1023" t="inlineStr"/>
+      <c r="E1023" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1023" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.VisitAntiqueDealerWarning</t>
+        </is>
+      </c>
+      <c r="G1023" t="inlineStr"/>
+      <c r="H1023" t="inlineStr"/>
+    </row>
+    <row r="1024">
+      <c r="A1024" t="inlineStr"/>
+      <c r="B1024" t="inlineStr">
+        <is>
+          <t>Value/tile</t>
+        </is>
+      </c>
+      <c r="C1024" t="inlineStr">
+        <is>
+          <t>Value/tile</t>
+        </is>
+      </c>
+      <c r="D1024" t="inlineStr"/>
+      <c r="E1024" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1024" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.ShowValuesPerTile</t>
+        </is>
+      </c>
+      <c r="G1024" t="inlineStr"/>
+      <c r="H1024" t="inlineStr"/>
+    </row>
+    <row r="1025">
+      <c r="A1025" t="inlineStr"/>
+      <c r="B1025" t="inlineStr">
+        <is>
+          <t>City planner</t>
+        </is>
+      </c>
+      <c r="C1025" t="inlineStr">
+        <is>
+          <t>City planner</t>
+        </is>
+      </c>
+      <c r="D1025" t="inlineStr"/>
+      <c r="E1025" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1025" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.ShowSubmitBox</t>
+        </is>
+      </c>
+      <c r="G1025" t="inlineStr"/>
+      <c r="H1025" t="inlineStr"/>
+    </row>
+    <row r="1026">
+      <c r="A1026" t="inlineStr"/>
+      <c r="B1026" t="inlineStr">
+        <is>
+          <t>List</t>
+        </is>
+      </c>
+      <c r="C1026" t="inlineStr">
+        <is>
+          <t>List</t>
+        </is>
+      </c>
+      <c r="D1026" t="inlineStr"/>
+      <c r="E1026" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1026" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.ModeSingle</t>
+        </is>
+      </c>
+      <c r="G1026" t="inlineStr"/>
+      <c r="H1026" t="inlineStr"/>
+    </row>
+    <row r="1027">
+      <c r="A1027" t="inlineStr"/>
+      <c r="B1027" t="inlineStr">
+        <is>
+          <t>Points</t>
+        </is>
+      </c>
+      <c r="C1027" t="inlineStr">
+        <is>
+          <t>Points</t>
+        </is>
+      </c>
+      <c r="D1027" t="inlineStr"/>
+      <c r="E1027" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1027" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.Points</t>
+        </is>
+      </c>
+      <c r="G1027" t="inlineStr"/>
+      <c r="H1027" t="inlineStr"/>
+    </row>
+    <row r="1028">
+      <c r="A1028" t="inlineStr"/>
+      <c r="B1028" t="inlineStr">
+        <is>
+          <t>Progress per key</t>
+        </is>
+      </c>
+      <c r="C1028" t="inlineStr">
+        <is>
+          <t>Progress per key</t>
+        </is>
+      </c>
+      <c r="D1028" t="inlineStr"/>
+      <c r="E1028" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1028" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.KeyValue.care</t>
+        </is>
+      </c>
+      <c r="G1028" t="inlineStr"/>
+      <c r="H1028" t="inlineStr"/>
+    </row>
+    <row r="1029">
+      <c r="A1029" t="inlineStr"/>
+      <c r="B1029" t="inlineStr">
+        <is>
+          <t>Treasury Goods</t>
+        </is>
+      </c>
+      <c r="C1029" t="inlineStr">
+        <is>
+          <t>Treasury Goods</t>
+        </is>
+      </c>
+      <c r="D1029" t="inlineStr"/>
+      <c r="E1029" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1029" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.GuildGoods</t>
+        </is>
+      </c>
+      <c r="G1029" t="inlineStr"/>
+      <c r="H1029" t="inlineStr"/>
+    </row>
+    <row r="1030">
+      <c r="A1030" t="inlineStr"/>
+      <c r="B1030" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="C1030" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="D1030" t="inlineStr"/>
+      <c r="E1030" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1030" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.generic_building</t>
+        </is>
+      </c>
+      <c r="G1030" t="inlineStr"/>
+      <c r="H1030" t="inlineStr"/>
+    </row>
+    <row r="1031">
+      <c r="A1031" t="inlineStr"/>
+      <c r="B1031" t="inlineStr">
+        <is>
+          <t>Ok</t>
+        </is>
+      </c>
+      <c r="C1031" t="inlineStr">
+        <is>
+          <t>Ok</t>
+        </is>
+      </c>
+      <c r="D1031" t="inlineStr"/>
+      <c r="E1031" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1031" t="inlineStr">
+        <is>
+          <t>.Boxes.Negotiation.confirmGoodsMissmatch</t>
+        </is>
+      </c>
+      <c r="G1031" t="inlineStr"/>
+      <c r="H1031" t="inlineStr"/>
+    </row>
+    <row r="1032">
+      <c r="A1032" t="inlineStr"/>
+      <c r="B1032" t="inlineStr">
+        <is>
+          <t>Settlements Overview</t>
+        </is>
+      </c>
+      <c r="C1032" t="inlineStr">
+        <is>
+          <t>Settlements Overview</t>
+        </is>
+      </c>
+      <c r="D1032" t="inlineStr"/>
+      <c r="E1032" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1032" t="inlineStr">
+        <is>
+          <t>.Menu.OutP.Title</t>
+        </is>
+      </c>
+      <c r="G1032" t="inlineStr"/>
+      <c r="H1032" t="inlineStr"/>
+    </row>
+    <row r="1033">
+      <c r="A1033" t="inlineStr"/>
+      <c r="B1033" t="inlineStr">
+        <is>
+          <t>Power leveling</t>
+        </is>
+      </c>
+      <c r="C1033" t="inlineStr">
+        <is>
+          <t>Power leveling</t>
+        </is>
+      </c>
+      <c r="D1033" t="inlineStr"/>
+      <c r="E1033" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1033" t="inlineStr">
+        <is>
+          <t>.Boxes.PowerLeveling.Title</t>
+        </is>
+      </c>
+      <c r="G1033" t="inlineStr"/>
+      <c r="H1033" t="inlineStr"/>
+    </row>
+    <row r="1034">
+      <c r="A1034" t="inlineStr"/>
+      <c r="B1034" t="inlineStr">
+        <is>
+          <t>Cost</t>
+        </is>
+      </c>
+      <c r="C1034" t="inlineStr">
+        <is>
+          <t>Cost</t>
+        </is>
+      </c>
+      <c r="D1034" t="inlineStr"/>
+      <c r="E1034" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1034" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.Commitment</t>
+        </is>
+      </c>
+      <c r="G1034" t="inlineStr"/>
+      <c r="H1034" t="inlineStr"/>
+    </row>
+    <row r="1035">
+      <c r="A1035" t="inlineStr"/>
+      <c r="B1035" t="inlineStr">
+        <is>
+          <t>Compare Friends with Threads</t>
+        </is>
+      </c>
+      <c r="C1035" t="inlineStr">
+        <is>
+          <t>Compare Friends with Threads</t>
+        </is>
+      </c>
+      <c r="D1035" t="inlineStr"/>
+      <c r="E1035" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1035" t="inlineStr">
+        <is>
+          <t>.Menu.CompareFriendsThreads.Title</t>
+        </is>
+      </c>
+      <c r="G1035" t="inlineStr"/>
+      <c r="H1035" t="inlineStr"/>
+    </row>
+    <row r="1036">
+      <c r="A1036" t="inlineStr"/>
+      <c r="B1036" t="inlineStr">
+        <is>
+          <t>Displays a tool that suggests buildings to collect after collecting your Blue Galaxy</t>
+        </is>
+      </c>
+      <c r="C1036" t="inlineStr">
+        <is>
+          <t>Displays a tool that suggests buildings to collect after collecting your Blue Galaxy</t>
+        </is>
+      </c>
+      <c r="D1036" t="inlineStr"/>
+      <c r="E1036" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1036" t="inlineStr">
+        <is>
+          <t>.Settings.ShowBlueGalaxyHelper.Desc</t>
+        </is>
+      </c>
+      <c r="G1036" t="inlineStr"/>
+      <c r="H1036" t="inlineStr"/>
+    </row>
+    <row r="1037">
+      <c r="A1037" t="inlineStr"/>
+      <c r="B1037" t="inlineStr">
+        <is>
+          <t>Do you want the QI Player list to automatically open when clicking on the QI ranking?</t>
+        </is>
+      </c>
+      <c r="C1037" t="inlineStr">
+        <is>
+          <t>Do you want the QI Player list to automatically open when clicking on the QI ranking?</t>
+        </is>
+      </c>
+      <c r="D1037" t="inlineStr"/>
+      <c r="E1037" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1037" t="inlineStr">
+        <is>
+          <t>.Settings.ShowQIPlayerInfo.Desc</t>
+        </is>
+      </c>
+      <c r="G1037" t="inlineStr"/>
+      <c r="H1037" t="inlineStr"/>
+    </row>
+    <row r="1038">
+      <c r="A1038" t="inlineStr"/>
+      <c r="B1038" t="inlineStr">
+        <is>
+          <t>Include Ally boosts in the rating</t>
+        </is>
+      </c>
+      <c r="C1038" t="inlineStr">
+        <is>
+          <t>Include Ally boosts in the rating</t>
+        </is>
+      </c>
+      <c r="D1038" t="inlineStr"/>
+      <c r="E1038" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1038" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.ShowAllies</t>
+        </is>
+      </c>
+      <c r="G1038" t="inlineStr"/>
+      <c r="H1038" t="inlineStr"/>
+    </row>
+    <row r="1039">
+      <c r="A1039" t="inlineStr"/>
+      <c r="B1039" t="inlineStr">
+        <is>
+          <t>GE</t>
+        </is>
+      </c>
+      <c r="C1039" t="inlineStr">
+        <is>
+          <t>GE</t>
+        </is>
+      </c>
+      <c r="D1039" t="inlineStr"/>
+      <c r="E1039" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1039" t="inlineStr">
+        <is>
+          <t>.Boxes.General.Guild_Expedition.short</t>
+        </is>
+      </c>
+      <c r="G1039" t="inlineStr"/>
+      <c r="H1039" t="inlineStr"/>
+    </row>
+    <row r="1040">
+      <c r="A1040" t="inlineStr"/>
+      <c r="B1040" t="inlineStr">
+        <is>
+          <t>after</t>
+        </is>
+      </c>
+      <c r="C1040" t="inlineStr">
+        <is>
+          <t>after</t>
+        </is>
+      </c>
+      <c r="D1040" t="inlineStr"/>
+      <c r="E1040" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1040" t="inlineStr">
+        <is>
+          <t>.Boxes.Tooltip.Building.after</t>
+        </is>
+      </c>
+      <c r="G1040" t="inlineStr"/>
+      <c r="H1040" t="inlineStr"/>
+    </row>
+    <row r="1041">
+      <c r="A1041" t="inlineStr"/>
+      <c r="B1041" t="inlineStr">
+        <is>
+          <t>Opens In</t>
+        </is>
+      </c>
+      <c r="C1041" t="inlineStr">
+        <is>
+          <t>Opens In</t>
+        </is>
+      </c>
+      <c r="D1041" t="inlineStr"/>
+      <c r="E1041" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1041" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Expiration</t>
+        </is>
+      </c>
+      <c r="G1041" t="inlineStr"/>
+      <c r="H1041" t="inlineStr"/>
+    </row>
+    <row r="1042">
+      <c r="A1042" t="inlineStr"/>
+      <c r="B1042" t="inlineStr">
+        <is>
+          <t>Click here to see the changes:</t>
+        </is>
+      </c>
+      <c r="C1042" t="inlineStr">
+        <is>
+          <t>Click here to see the changes:</t>
+        </is>
+      </c>
+      <c r="D1042" t="inlineStr"/>
+      <c r="E1042" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1042" t="inlineStr">
+        <is>
+          <t>.Menu.NewVersion.Desc</t>
+        </is>
+      </c>
+      <c r="G1042" t="inlineStr"/>
+      <c r="H1042" t="inlineStr"/>
+    </row>
+    <row r="1043">
+      <c r="A1043" t="inlineStr"/>
+      <c r="B1043" t="inlineStr">
+        <is>
+          <t>All</t>
+        </is>
+      </c>
+      <c r="C1043" t="inlineStr">
+        <is>
+          <t>All</t>
+        </is>
+      </c>
+      <c r="D1043" t="inlineStr"/>
+      <c r="E1043" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1043" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.All</t>
+        </is>
+      </c>
+      <c r="G1043" t="inlineStr"/>
+      <c r="H1043" t="inlineStr"/>
+    </row>
+    <row r="1044">
+      <c r="A1044" t="inlineStr"/>
+      <c r="B1044" t="inlineStr">
+        <is>
+          <t>Infobox Entry Count</t>
+        </is>
+      </c>
+      <c r="C1044" t="inlineStr">
+        <is>
+          <t>Infobox Entry Count</t>
+        </is>
+      </c>
+      <c r="D1044" t="inlineStr"/>
+      <c r="E1044" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1044" t="inlineStr">
+        <is>
+          <t>.Settings.InfoboxEntryCount.Title</t>
+        </is>
+      </c>
+      <c r="G1044" t="inlineStr"/>
+      <c r="H1044" t="inlineStr"/>
+    </row>
+    <row r="1045">
+      <c r="A1045" t="inlineStr"/>
+      <c r="B1045" t="inlineStr">
+        <is>
+          <t>delete data older than</t>
+        </is>
+      </c>
+      <c r="C1045" t="inlineStr">
+        <is>
+          <t>delete data older than</t>
+        </is>
+      </c>
+      <c r="D1045" t="inlineStr"/>
+      <c r="E1045" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1045" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.DeleteDataOlderThan</t>
+        </is>
+      </c>
+      <c r="G1045" t="inlineStr"/>
+      <c r="H1045" t="inlineStr"/>
+    </row>
+    <row r="1046">
+      <c r="A1046" t="inlineStr"/>
+      <c r="B1046" t="inlineStr">
+        <is>
+          <t>GE Goods Use</t>
+        </is>
+      </c>
+      <c r="C1046" t="inlineStr">
+        <is>
+          <t>GE Goods Use</t>
+        </is>
+      </c>
+      <c r="D1046" t="inlineStr"/>
+      <c r="E1046" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1046" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.GexStockWarning</t>
+        </is>
+      </c>
+      <c r="G1046" t="inlineStr"/>
+      <c r="H1046" t="inlineStr"/>
+    </row>
+    <row r="1047">
+      <c r="A1047" t="inlineStr"/>
+      <c r="B1047" t="inlineStr">
+        <is>
+          <t>Rewards</t>
+        </is>
+      </c>
+      <c r="C1047" t="inlineStr">
+        <is>
+          <t>Rewards</t>
+        </is>
+      </c>
+      <c r="D1047" t="inlineStr"/>
+      <c r="E1047" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1047" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnSource.statsRewards</t>
+        </is>
+      </c>
+      <c r="G1047" t="inlineStr"/>
+      <c r="H1047" t="inlineStr"/>
+    </row>
+    <row r="1048">
+      <c r="A1048" t="inlineStr"/>
+      <c r="B1048" t="inlineStr">
+        <is>
+          <t>Clear All</t>
+        </is>
+      </c>
+      <c r="C1048" t="inlineStr">
+        <is>
+          <t>Clear All</t>
+        </is>
+      </c>
+      <c r="D1048" t="inlineStr"/>
+      <c r="E1048" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1048" t="inlineStr">
+        <is>
+          <t>.Boxes.Infobox.ResetBox</t>
+        </is>
+      </c>
+      <c r="G1048" t="inlineStr"/>
+      <c r="H1048" t="inlineStr"/>
+    </row>
+    <row r="1049">
+      <c r="A1049" t="inlineStr"/>
+      <c r="B1049" t="inlineStr">
+        <is>
+          <t>Filter buildings</t>
+        </is>
+      </c>
+      <c r="C1049" t="inlineStr">
+        <is>
+          <t>Filter buildings</t>
+        </is>
+      </c>
+      <c r="D1049" t="inlineStr"/>
+      <c r="E1049" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1049" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.FilterTable</t>
+        </is>
+      </c>
+      <c r="G1049" t="inlineStr"/>
+      <c r="H1049" t="inlineStr"/>
+    </row>
+    <row r="1050">
+      <c r="A1050" t="inlineStr"/>
+      <c r="B1050" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Current Profit: </t>
+        </is>
+      </c>
+      <c r="C1050" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Current Profit: </t>
+        </is>
+      </c>
+      <c r="D1050" t="inlineStr"/>
+      <c r="E1050" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1050" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.CurrReward</t>
+        </is>
+      </c>
+      <c r="G1050" t="inlineStr"/>
+      <c r="H1050" t="inlineStr"/>
+    </row>
+    <row r="1051">
+      <c r="A1051" t="inlineStr"/>
+      <c r="B1051" t="inlineStr">
+        <is>
+          <t>__days__ day(s)</t>
+        </is>
+      </c>
+      <c r="C1051" t="inlineStr">
+        <is>
+          <t>__days__ day(s)</t>
+        </is>
+      </c>
+      <c r="D1051" t="inlineStr"/>
+      <c r="E1051" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1051" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.Days</t>
+        </is>
+      </c>
+      <c r="G1051" t="inlineStr"/>
+      <c r="H1051" t="inlineStr"/>
+    </row>
+    <row r="1052">
+      <c r="A1052" t="inlineStr"/>
+      <c r="B1052" t="inlineStr">
+        <is>
+          <t>Relic - GE</t>
+        </is>
+      </c>
+      <c r="C1052" t="inlineStr">
+        <is>
+          <t>Relic - GE</t>
+        </is>
+      </c>
+      <c r="D1052" t="inlineStr"/>
+      <c r="E1052" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1052" t="inlineStr">
+        <is>
+          <t>.HiddenRewards.Positions.guildExpedition</t>
+        </is>
+      </c>
+      <c r="G1052" t="inlineStr"/>
+      <c r="H1052" t="inlineStr"/>
+    </row>
+    <row r="1053">
+      <c r="A1053" t="inlineStr"/>
+      <c r="B1053" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="C1053" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="D1053" t="inlineStr"/>
+      <c r="E1053" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1053" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.null</t>
+        </is>
+      </c>
+      <c r="G1053" t="inlineStr"/>
+      <c r="H1053" t="inlineStr"/>
+    </row>
+    <row r="1054">
+      <c r="A1054" t="inlineStr"/>
+      <c r="B1054" t="inlineStr">
+        <is>
+          <t>Fragments</t>
+        </is>
+      </c>
+      <c r="C1054" t="inlineStr">
+        <is>
+          <t>Fragments</t>
+        </is>
+      </c>
+      <c r="D1054" t="inlineStr"/>
+      <c r="E1054" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1054" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.fragments</t>
+        </is>
+      </c>
+      <c r="G1054" t="inlineStr"/>
+      <c r="H1054" t="inlineStr"/>
+    </row>
+    <row r="1055">
+      <c r="A1055" t="inlineStr"/>
+      <c r="B1055" t="inlineStr">
+        <is>
+          <t>Add unique inhabitant</t>
+        </is>
+      </c>
+      <c r="C1055" t="inlineStr">
+        <is>
+          <t>Add unique inhabitant</t>
+        </is>
+      </c>
+      <c r="D1055" t="inlineStr"/>
+      <c r="E1055" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1055" t="inlineStr">
+        <is>
+          <t>.Boxes.Tooltip.Building.addInhabitant</t>
+        </is>
+      </c>
+      <c r="G1055" t="inlineStr"/>
+      <c r="H1055" t="inlineStr"/>
+    </row>
+    <row r="1056">
+      <c r="A1056" t="inlineStr"/>
+      <c r="B1056" t="inlineStr">
+        <is>
+          <t>Auction Settings</t>
+        </is>
+      </c>
+      <c r="C1056" t="inlineStr">
+        <is>
+          <t>Auction Settings</t>
+        </is>
+      </c>
+      <c r="D1056" t="inlineStr"/>
+      <c r="E1056" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1056" t="inlineStr">
+        <is>
+          <t>.Boxes.AuctionSettings.Title</t>
+        </is>
+      </c>
+      <c r="G1056" t="inlineStr"/>
+      <c r="H1056" t="inlineStr"/>
+    </row>
+    <row r="1057">
+      <c r="A1057" t="inlineStr"/>
+      <c r="B1057" t="inlineStr">
+        <is>
+          <t>Export as CSV</t>
+        </is>
+      </c>
+      <c r="C1057" t="inlineStr">
+        <is>
+          <t>Export as CSV</t>
+        </is>
+      </c>
+      <c r="D1057" t="inlineStr"/>
+      <c r="E1057" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1057" t="inlineStr">
+        <is>
+          <t>.Boxes.General.ExportCSV</t>
+        </is>
+      </c>
+      <c r="G1057" t="inlineStr"/>
+      <c r="H1057" t="inlineStr"/>
+    </row>
+    <row r="1058">
+      <c r="A1058" t="inlineStr"/>
+      <c r="B1058" t="inlineStr">
+        <is>
+          <t>Attack</t>
+        </is>
+      </c>
+      <c r="C1058" t="inlineStr">
+        <is>
+          <t>Attack</t>
+        </is>
+      </c>
+      <c r="D1058" t="inlineStr"/>
+      <c r="E1058" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1058" t="inlineStr">
+        <is>
+          <t>.Boxes.PvPArena.Tabs.AttackFights</t>
+        </is>
+      </c>
+      <c r="G1058" t="inlineStr"/>
+      <c r="H1058" t="inlineStr"/>
+    </row>
+    <row r="1059">
+      <c r="A1059" t="inlineStr"/>
+      <c r="B1059" t="inlineStr">
+        <is>
+          <t>4h</t>
+        </is>
+      </c>
+      <c r="C1059" t="inlineStr">
+        <is>
+          <t>4h</t>
+        </is>
+      </c>
+      <c r="D1059" t="inlineStr"/>
+      <c r="E1059" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1059" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Time.4h</t>
+        </is>
+      </c>
+      <c r="G1059" t="inlineStr"/>
+      <c r="H1059" t="inlineStr"/>
+    </row>
+    <row r="1060">
+      <c r="A1060" t="inlineStr"/>
+      <c r="B1060" t="inlineStr">
+        <is>
+          <t>Save as</t>
+        </is>
+      </c>
+      <c r="C1060" t="inlineStr">
+        <is>
+          <t>Save as</t>
+        </is>
+      </c>
+      <c r="D1060" t="inlineStr"/>
+      <c r="E1060" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1060" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetSaveAs</t>
+        </is>
+      </c>
+      <c r="G1060" t="inlineStr"/>
+      <c r="H1060" t="inlineStr"/>
+    </row>
+    <row r="1061">
+      <c r="A1061" t="inlineStr"/>
+      <c r="B1061" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/discord</t>
+        </is>
+      </c>
+      <c r="C1061" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/discord</t>
+        </is>
+      </c>
+      <c r="D1061" t="inlineStr"/>
+      <c r="E1061" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1061" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.HelpLink</t>
+        </is>
+      </c>
+      <c r="G1061" t="inlineStr"/>
+      <c r="H1061" t="inlineStr"/>
+    </row>
+    <row r="1062">
+      <c r="A1062" t="inlineStr"/>
+      <c r="B1062" t="inlineStr">
+        <is>
+          <t>Boost Inventory</t>
+        </is>
+      </c>
+      <c r="C1062" t="inlineStr">
+        <is>
+          <t>Boost Inventory</t>
+        </is>
+      </c>
+      <c r="D1062" t="inlineStr"/>
+      <c r="E1062" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1062" t="inlineStr">
+        <is>
+          <t>.Boxes.CombatCalculator.Title</t>
+        </is>
+      </c>
+      <c r="G1062" t="inlineStr"/>
+      <c r="H1062" t="inlineStr"/>
+    </row>
+    <row r="1063">
+      <c r="A1063" t="inlineStr"/>
+      <c r="B1063" t="inlineStr">
+        <is>
+          <t>Off</t>
+        </is>
+      </c>
+      <c r="C1063" t="inlineStr">
+        <is>
+          <t>Off</t>
+        </is>
+      </c>
+      <c r="D1063" t="inlineStr"/>
+      <c r="E1063" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1063" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Persistence.Off</t>
+        </is>
+      </c>
+      <c r="G1063" t="inlineStr"/>
+      <c r="H1063" t="inlineStr"/>
+    </row>
+    <row r="1064">
+      <c r="A1064" t="inlineStr"/>
+      <c r="B1064" t="inlineStr">
+        <is>
+          <t>Level</t>
+        </is>
+      </c>
+      <c r="C1064" t="inlineStr">
+        <is>
+          <t>Level</t>
+        </is>
+      </c>
+      <c r="D1064" t="inlineStr"/>
+      <c r="E1064" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1064" t="inlineStr">
+        <is>
+          <t>.Boxes.PowerLeveling.Level</t>
+        </is>
+      </c>
+      <c r="G1064" t="inlineStr"/>
+      <c r="H1064" t="inlineStr"/>
+    </row>
+    <row r="1065">
+      <c r="A1065" t="inlineStr"/>
+      <c r="B1065" t="inlineStr">
+        <is>
+          <t>2000 Quest Mark</t>
+        </is>
+      </c>
+      <c r="C1065" t="inlineStr">
+        <is>
+          <t>2000 Quest Mark</t>
+        </is>
+      </c>
+      <c r="D1065" t="inlineStr"/>
+      <c r="E1065" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1065" t="inlineStr">
+        <is>
+          <t>.Settings.Show2kQuestMark.Title</t>
+        </is>
+      </c>
+      <c r="G1065" t="inlineStr"/>
+      <c r="H1065" t="inlineStr"/>
+    </row>
+    <row r="1066">
+      <c r="A1066" t="inlineStr"/>
+      <c r="B1066" t="inlineStr">
+        <is>
+          <t>Rewards Bar Info</t>
+        </is>
+      </c>
+      <c r="C1066" t="inlineStr">
+        <is>
+          <t>Rewards Bar Info</t>
+        </is>
+      </c>
+      <c r="D1066" t="inlineStr"/>
+      <c r="E1066" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1066" t="inlineStr">
+        <is>
+          <t>.Settings.ShowGBGRewards.Title</t>
+        </is>
+      </c>
+      <c r="G1066" t="inlineStr"/>
+      <c r="H1066" t="inlineStr"/>
+    </row>
+    <row r="1067">
+      <c r="A1067" t="inlineStr"/>
+      <c r="B1067" t="inlineStr">
+        <is>
+          <t>Higher</t>
+        </is>
+      </c>
+      <c r="C1067" t="inlineStr">
+        <is>
+          <t>Higher</t>
+        </is>
+      </c>
+      <c r="D1067" t="inlineStr"/>
+      <c r="E1067" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1067" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.TradeForHigher</t>
+        </is>
+      </c>
+      <c r="G1067" t="inlineStr"/>
+      <c r="H1067" t="inlineStr"/>
+    </row>
+    <row r="1068">
+      <c r="A1068" t="inlineStr"/>
+      <c r="B1068" t="inlineStr">
+        <is>
+          <t>Error occurred</t>
+        </is>
+      </c>
+      <c r="C1068" t="inlineStr">
+        <is>
+          <t>Error occurred</t>
+        </is>
+      </c>
+      <c r="D1068" t="inlineStr"/>
+      <c r="E1068" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1068" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.SubmitErrorHeader</t>
+        </is>
+      </c>
+      <c r="G1068" t="inlineStr"/>
+      <c r="H1068" t="inlineStr"/>
+    </row>
+    <row r="1069">
+      <c r="A1069" t="inlineStr"/>
+      <c r="B1069" t="inlineStr">
+        <is>
+          <t>Light Unit</t>
+        </is>
+      </c>
+      <c r="C1069" t="inlineStr">
+        <is>
+          <t>Light Unit</t>
+        </is>
+      </c>
+      <c r="D1069" t="inlineStr"/>
+      <c r="E1069" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1069" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.light_melee</t>
+        </is>
+      </c>
+      <c r="G1069" t="inlineStr"/>
+      <c r="H1069" t="inlineStr"/>
+    </row>
+    <row r="1070">
+      <c r="A1070" t="inlineStr"/>
+      <c r="B1070" t="inlineStr">
+        <is>
+          <t>Advices</t>
+        </is>
+      </c>
+      <c r="C1070" t="inlineStr">
+        <is>
+          <t>Advices</t>
+        </is>
+      </c>
+      <c r="D1070" t="inlineStr"/>
+      <c r="E1070" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1070" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssistAAConfig.Title</t>
+        </is>
+      </c>
+      <c r="G1070" t="inlineStr"/>
+      <c r="H1070" t="inlineStr"/>
+    </row>
+    <row r="1071">
+      <c r="A1071" t="inlineStr"/>
+      <c r="B1071" t="inlineStr">
+        <is>
+          <t>Total FP</t>
+        </is>
+      </c>
+      <c r="C1071" t="inlineStr">
+        <is>
+          <t>Total FP</t>
+        </is>
+      </c>
+      <c r="D1071" t="inlineStr"/>
+      <c r="E1071" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1071" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.LGTotalFP</t>
+        </is>
+      </c>
+      <c r="G1071" t="inlineStr"/>
+      <c r="H1071" t="inlineStr"/>
+    </row>
+    <row r="1072">
+      <c r="A1072" t="inlineStr"/>
+      <c r="B1072" t="inlineStr">
+        <is>
+          <t>Suggestion: Collect these buildings</t>
+        </is>
+      </c>
+      <c r="C1072" t="inlineStr">
+        <is>
+          <t>Suggestion: Collect these buildings</t>
+        </is>
+      </c>
+      <c r="D1072" t="inlineStr"/>
+      <c r="E1072" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1072" t="inlineStr">
+        <is>
+          <t>.Boxes.BlueGalaxy.DoneProductionsTitle</t>
+        </is>
+      </c>
+      <c r="G1072" t="inlineStr"/>
+      <c r="H1072" t="inlineStr"/>
+    </row>
+    <row r="1073">
+      <c r="A1073" t="inlineStr"/>
+      <c r="B1073" t="inlineStr">
+        <is>
+          <t>Battle Boosts</t>
+        </is>
+      </c>
+      <c r="C1073" t="inlineStr">
+        <is>
+          <t>Battle Boosts</t>
+        </is>
+      </c>
+      <c r="D1073" t="inlineStr"/>
+      <c r="E1073" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1073" t="inlineStr">
+        <is>
+          <t>.Boxes.PlayerProfile.BattleBoosts</t>
+        </is>
+      </c>
+      <c r="G1073" t="inlineStr"/>
+      <c r="H1073" t="inlineStr"/>
+    </row>
+    <row r="1074">
+      <c r="A1074" t="inlineStr"/>
+      <c r="B1074" t="inlineStr">
+        <is>
+          <t>Decayed Buildings Notification</t>
+        </is>
+      </c>
+      <c r="C1074" t="inlineStr">
+        <is>
+          <t>Decayed Buildings Notification</t>
+        </is>
+      </c>
+      <c r="D1074" t="inlineStr"/>
+      <c r="E1074" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1074" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ShowBuildingsExpired</t>
+        </is>
+      </c>
+      <c r="G1074" t="inlineStr"/>
+      <c r="H1074" t="inlineStr"/>
+    </row>
+    <row r="1075">
+      <c r="A1075" t="inlineStr"/>
+      <c r="B1075" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Already conquered! Well done :)</t>
+        </is>
+      </c>
+      <c r="C1075" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Already conquered! Well done :)</t>
+        </is>
+      </c>
+      <c r="D1075" t="inlineStr"/>
+      <c r="E1075" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1075" t="inlineStr">
+        <is>
+          <t>.Boxes.Campagne.AlreadyDone</t>
+        </is>
+      </c>
+      <c r="G1075" t="inlineStr"/>
+      <c r="H1075" t="inlineStr"/>
+    </row>
+    <row r="1076">
+      <c r="A1076" t="inlineStr"/>
+      <c r="B1076" t="inlineStr">
+        <is>
+          <t>1 FP equals __goods__ goods</t>
+        </is>
+      </c>
+      <c r="C1076" t="inlineStr">
+        <is>
+          <t>1 FP equals __goods__ goods</t>
+        </is>
+      </c>
+      <c r="D1076" t="inlineStr"/>
+      <c r="E1076" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1076" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.GoodsPerFP</t>
+        </is>
+      </c>
+      <c r="G1076" t="inlineStr"/>
+      <c r="H1076" t="inlineStr"/>
+    </row>
+    <row r="1077">
+      <c r="A1077" t="inlineStr"/>
+      <c r="B1077" t="inlineStr">
+        <is>
+          <t>Display FP Investment sums</t>
+        </is>
+      </c>
+      <c r="C1077" t="inlineStr">
+        <is>
+          <t>Display FP Investment sums</t>
+        </is>
+      </c>
+      <c r="D1077" t="inlineStr"/>
+      <c r="E1077" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1077" t="inlineStr">
+        <is>
+          <t>.Settings.ShowInvestments.Title</t>
+        </is>
+      </c>
+      <c r="G1077" t="inlineStr"/>
+      <c r="H1077" t="inlineStr"/>
+    </row>
+    <row r="1078">
+      <c r="A1078" t="inlineStr"/>
+      <c r="B1078" t="inlineStr">
+        <is>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __costs__ &lt;small&gt;(Cost)&lt;/small&gt; = __profit__</t>
+        </is>
+      </c>
+      <c r="C1078" t="inlineStr">
+        <is>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __costs__ &lt;small&gt;(Cost)&lt;/small&gt; = __profit__</t>
+        </is>
+      </c>
+      <c r="D1078" t="inlineStr"/>
+      <c r="E1078" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1078" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.TTProfit</t>
+        </is>
+      </c>
+      <c r="G1078" t="inlineStr"/>
+      <c r="H1078" t="inlineStr"/>
+    </row>
+    <row r="1079">
+      <c r="A1079" t="inlineStr"/>
+      <c r="B1079" t="inlineStr">
+        <is>
+          <t>Qty</t>
+        </is>
+      </c>
+      <c r="C1079" t="inlineStr">
+        <is>
+          <t>Qty</t>
+        </is>
+      </c>
+      <c r="D1079" t="inlineStr"/>
+      <c r="E1079" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1079" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.amount</t>
+        </is>
+      </c>
+      <c r="G1079" t="inlineStr"/>
+      <c r="H1079" t="inlineStr"/>
+    </row>
+    <row r="1080">
+      <c r="A1080" t="inlineStr"/>
+      <c r="B1080" t="inlineStr">
+        <is>
+          <t>Quantum Incursion Rewards</t>
+        </is>
+      </c>
+      <c r="C1080" t="inlineStr">
+        <is>
+          <t>Quantum Incursion Rewards</t>
+        </is>
+      </c>
+      <c r="D1080" t="inlineStr"/>
+      <c r="E1080" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1080" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.Rewards.SourceTitle.guild_raids</t>
+        </is>
+      </c>
+      <c r="G1080" t="inlineStr"/>
+      <c r="H1080" t="inlineStr"/>
+    </row>
+    <row r="1081">
+      <c r="A1081" t="inlineStr"/>
+      <c r="B1081" t="inlineStr">
+        <is>
+          <t>compression</t>
+        </is>
+      </c>
+      <c r="C1081" t="inlineStr">
+        <is>
+          <t>compression</t>
+        </is>
+      </c>
+      <c r="D1081" t="inlineStr"/>
+      <c r="E1081" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1081" t="inlineStr">
+        <is>
+          <t>.Boxes.DBExport.Compression</t>
+        </is>
+      </c>
+      <c r="G1081" t="inlineStr">
+        <is>
+          <t>Context please.</t>
+        </is>
+      </c>
+      <c r="H1081" t="inlineStr"/>
+    </row>
+    <row r="1082">
+      <c r="A1082" t="inlineStr"/>
+      <c r="B1082" t="inlineStr">
+        <is>
+          <t>Your City</t>
+        </is>
+      </c>
+      <c r="C1082" t="inlineStr">
+        <is>
+          <t>Your City</t>
+        </is>
+      </c>
+      <c r="D1082" t="inlineStr"/>
+      <c r="E1082" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1082" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.YourCity</t>
+        </is>
+      </c>
+      <c r="G1082" t="inlineStr"/>
+      <c r="H1082" t="inlineStr"/>
+    </row>
+    <row r="1083">
+      <c r="A1083" t="inlineStr"/>
+      <c r="B1083" t="inlineStr">
+        <is>
+          <t>Calendar Completion</t>
+        </is>
+      </c>
+      <c r="C1083" t="inlineStr">
+        <is>
+          <t>Calendar Completion</t>
+        </is>
+      </c>
+      <c r="D1083" t="inlineStr"/>
+      <c r="E1083" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1083" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.reward_calendar_completion</t>
+        </is>
+      </c>
+      <c r="G1083" t="inlineStr"/>
+      <c r="H1083" t="inlineStr"/>
+    </row>
+    <row r="1084">
+      <c r="A1084" t="inlineStr"/>
+      <c r="B1084" t="inlineStr">
+        <is>
+          <t>Zoom</t>
+        </is>
+      </c>
+      <c r="C1084" t="inlineStr">
+        <is>
+          <t>Zoom</t>
+        </is>
+      </c>
+      <c r="D1084" t="inlineStr"/>
+      <c r="E1084" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1084" t="inlineStr">
+        <is>
+          <t>.Boxes.CityBuilder.Zoom</t>
+        </is>
+      </c>
+      <c r="G1084" t="inlineStr"/>
+      <c r="H1084" t="inlineStr"/>
+    </row>
+    <row r="1085">
+      <c r="A1085" t="inlineStr"/>
+      <c r="B1085" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;__id__&lt;/strong&gt; has reached __points__ progress.</t>
+        </is>
+      </c>
+      <c r="C1085" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;__id__&lt;/strong&gt; has reached __points__ progress.</t>
+        </is>
+      </c>
+      <c r="D1085" t="inlineStr"/>
+      <c r="E1085" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1085" t="inlineStr">
+        <is>
+          <t>.Boxes.Infobox.Messages.QINodeProgress</t>
+        </is>
+      </c>
+      <c r="G1085" t="inlineStr"/>
+      <c r="H1085" t="inlineStr"/>
+    </row>
+    <row r="1086">
+      <c r="A1086" t="inlineStr"/>
+      <c r="B1086" t="inlineStr">
+        <is>
+          <t>Export</t>
+        </is>
+      </c>
+      <c r="C1086" t="inlineStr">
+        <is>
+          <t>Export</t>
+        </is>
+      </c>
+      <c r="D1086" t="inlineStr"/>
+      <c r="E1086" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1086" t="inlineStr">
+        <is>
+          <t>.Boxes.Treasury.Export</t>
+        </is>
+      </c>
+      <c r="G1086" t="inlineStr"/>
+      <c r="H1086" t="inlineStr"/>
+    </row>
+    <row r="1087">
+      <c r="A1087" t="inlineStr"/>
+      <c r="B1087" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/alerts</t>
+        </is>
+      </c>
+      <c r="C1087" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/alerts</t>
+        </is>
+      </c>
+      <c r="D1087" t="inlineStr"/>
+      <c r="E1087" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1087" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.HelpLink</t>
+        </is>
+      </c>
+      <c r="G1087" t="inlineStr"/>
+      <c r="H1087" t="inlineStr"/>
+    </row>
+    <row r="1088">
+      <c r="A1088" t="inlineStr"/>
+      <c r="B1088" t="inlineStr">
+        <is>
+          <t>Discord: join our server for general discussions about the extension, chats and support.</t>
+        </is>
+      </c>
+      <c r="C1088" t="inlineStr">
+        <is>
+          <t>Discord: join our server for general discussions about the extension, chats and support.</t>
+        </is>
+      </c>
+      <c r="D1088" t="inlineStr"/>
+      <c r="E1088" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1088" t="inlineStr">
+        <is>
+          <t>.Settings.Help.Discord</t>
+        </is>
+      </c>
+      <c r="G1088" t="inlineStr"/>
+      <c r="H1088" t="inlineStr"/>
+    </row>
+    <row r="1089">
+      <c r="A1089" t="inlineStr"/>
+      <c r="B1089" t="inlineStr">
+        <is>
+          <t>Encounters</t>
+        </is>
+      </c>
+      <c r="C1089" t="inlineStr">
+        <is>
+          <t>Encounters</t>
+        </is>
+      </c>
+      <c r="D1089" t="inlineStr"/>
+      <c r="E1089" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1089" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.Encounters</t>
+        </is>
+      </c>
+      <c r="G1089" t="inlineStr"/>
+      <c r="H1089" t="inlineStr"/>
+    </row>
+    <row r="1090">
+      <c r="A1090" t="inlineStr"/>
+      <c r="B1090" t="inlineStr">
+        <is>
+          <t>Defense</t>
+        </is>
+      </c>
+      <c r="C1090" t="inlineStr">
+        <is>
+          <t>Defense</t>
+        </is>
+      </c>
+      <c r="D1090" t="inlineStr"/>
+      <c r="E1090" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1090" t="inlineStr">
+        <is>
+          <t>.Boxes.PvPArena.Tabs.DefenseFights</t>
+        </is>
+      </c>
+      <c r="G1090" t="inlineStr"/>
+      <c r="H1090" t="inlineStr"/>
+    </row>
+    <row r="1091">
+      <c r="A1091" t="inlineStr"/>
+      <c r="B1091" t="inlineStr">
+        <is>
+          <t>Space Age Venus</t>
+        </is>
+      </c>
+      <c r="C1091" t="inlineStr">
+        <is>
+          <t>Space Age Venus</t>
+        </is>
+      </c>
+      <c r="D1091" t="inlineStr"/>
+      <c r="E1091" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1091" t="inlineStr">
+        <is>
+          <t>.Eras.20</t>
+        </is>
+      </c>
+      <c r="G1091" t="inlineStr"/>
+      <c r="H1091" t="inlineStr"/>
+    </row>
+    <row r="1092">
+      <c r="A1092" t="inlineStr"/>
+      <c r="B1092" t="inlineStr">
+        <is>
+          <t>Website Upload</t>
+        </is>
+      </c>
+      <c r="C1092" t="inlineStr">
+        <is>
+          <t>Website Upload</t>
+        </is>
+      </c>
+      <c r="D1092" t="inlineStr"/>
+      <c r="E1092" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1092" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.GlobalSend</t>
+        </is>
+      </c>
+      <c r="G1092" t="inlineStr"/>
+      <c r="H1092" t="inlineStr"/>
+    </row>
+    <row r="1093">
+      <c r="A1093" t="inlineStr"/>
+      <c r="B1093" t="inlineStr">
+        <is>
+          <t>Displays and Filters all trades that are in the Market</t>
+        </is>
+      </c>
+      <c r="C1093" t="inlineStr">
+        <is>
+          <t>Displays and Filters all trades that are in the Market</t>
+        </is>
+      </c>
+      <c r="D1093" t="inlineStr"/>
+      <c r="E1093" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1093" t="inlineStr">
+        <is>
+          <t>.Menu.Market.Desc</t>
+        </is>
+      </c>
+      <c r="G1093" t="inlineStr"/>
+      <c r="H1093" t="inlineStr"/>
+    </row>
+    <row r="1094">
+      <c r="A1094" t="inlineStr"/>
+      <c r="B1094" t="inlineStr">
+        <is>
+          <t>Continent Map Overview</t>
+        </is>
+      </c>
+      <c r="C1094" t="inlineStr">
+        <is>
+          <t>Continent Map Overview</t>
+        </is>
+      </c>
+      <c r="D1094" t="inlineStr"/>
+      <c r="E1094" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1094" t="inlineStr">
+        <is>
+          <t>.Menu.Campagne.Title</t>
+        </is>
+      </c>
+      <c r="G1094" t="inlineStr"/>
+      <c r="H1094" t="inlineStr"/>
+    </row>
+    <row r="1095">
+      <c r="A1095" t="inlineStr"/>
+      <c r="B1095" t="inlineStr">
+        <is>
+          <t>Play/Stop Music</t>
+        </is>
+      </c>
+      <c r="C1095" t="inlineStr">
+        <is>
+          <t>Play/Stop Music</t>
+        </is>
+      </c>
+      <c r="D1095" t="inlineStr"/>
+      <c r="E1095" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1095" t="inlineStr">
+        <is>
+          <t>.Menu.MusicControl.Desc</t>
+        </is>
+      </c>
+      <c r="G1095" t="inlineStr"/>
+      <c r="H1095" t="inlineStr"/>
+    </row>
+    <row r="1096">
+      <c r="A1096" t="inlineStr"/>
+      <c r="B1096" t="inlineStr">
+        <is>
+          <t>Space Age Space Hub</t>
+        </is>
+      </c>
+      <c r="C1096" t="inlineStr">
+        <is>
+          <t>Space Age Space Hub</t>
+        </is>
+      </c>
+      <c r="D1096" t="inlineStr"/>
+      <c r="E1096" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1096" t="inlineStr">
+        <is>
+          <t>.Eras.23</t>
+        </is>
+      </c>
+      <c r="G1096" t="inlineStr"/>
+      <c r="H1096" t="inlineStr"/>
+    </row>
+    <row r="1097">
+      <c r="A1097" t="inlineStr"/>
+      <c r="B1097" t="inlineStr">
+        <is>
+          <t>Mysterious Shards (Flying Island)</t>
+        </is>
+      </c>
+      <c r="C1097" t="inlineStr">
+        <is>
+          <t>Mysterious Shards (Flying Island)</t>
+        </is>
+      </c>
+      <c r="D1097" t="inlineStr"/>
+      <c r="E1097" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1097" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.Rewards.SourceTitle.shards</t>
+        </is>
+      </c>
+      <c r="G1097" t="inlineStr"/>
+      <c r="H1097" t="inlineStr"/>
+    </row>
+    <row r="1098">
+      <c r="A1098" t="inlineStr"/>
+      <c r="B1098" t="inlineStr">
+        <is>
+          <t>Show a decrease of goods on GvG map.</t>
+        </is>
+      </c>
+      <c r="C1098" t="inlineStr">
+        <is>
+          <t>Show a decrease of goods on GvG map.</t>
+        </is>
+      </c>
+      <c r="D1098" t="inlineStr"/>
+      <c r="E1098" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1098" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnToggleAnnotationsTitle</t>
+        </is>
+      </c>
+      <c r="G1098" t="inlineStr"/>
+      <c r="H1098" t="inlineStr"/>
+    </row>
+    <row r="1099">
+      <c r="A1099" t="inlineStr"/>
+      <c r="B1099" t="inlineStr">
+        <is>
+          <t>Zoom</t>
+        </is>
+      </c>
+      <c r="C1099" t="inlineStr">
+        <is>
+          <t>Zoom</t>
+        </is>
+      </c>
+      <c r="D1099" t="inlineStr"/>
+      <c r="E1099" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1099" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Action.Zoom</t>
+        </is>
+      </c>
+      <c r="G1099" t="inlineStr"/>
+      <c r="H1099" t="inlineStr"/>
+    </row>
+    <row r="1100">
+      <c r="A1100" t="inlineStr"/>
+      <c r="B1100" t="inlineStr">
+        <is>
+          <t>compare last</t>
+        </is>
+      </c>
+      <c r="C1100" t="inlineStr">
+        <is>
+          <t>compare last</t>
+        </is>
+      </c>
+      <c r="D1100" t="inlineStr"/>
+      <c r="E1100" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1100" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.CompareLast</t>
+        </is>
+      </c>
+      <c r="G1100" t="inlineStr"/>
+      <c r="H1100" t="inlineStr"/>
+    </row>
+    <row r="1101">
+      <c r="A1101" t="inlineStr"/>
+      <c r="B1101" t="inlineStr">
+        <is>
+          <t>Place5</t>
+        </is>
+      </c>
+      <c r="C1101" t="inlineStr">
+        <is>
+          <t>Place5</t>
+        </is>
+      </c>
+      <c r="D1101" t="inlineStr"/>
+      <c r="E1101" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1101" t="inlineStr">
+        <is>
+          <t>.Boxes.PowerLeveling.P5</t>
+        </is>
+      </c>
+      <c r="G1101" t="inlineStr"/>
+      <c r="H1101" t="inlineStr"/>
+    </row>
+    <row r="1102">
+      <c r="A1102" t="inlineStr"/>
+      <c r="B1102" t="inlineStr">
+        <is>
+          <t>Should the Infobox open itself automatically once the game loads?</t>
+        </is>
+      </c>
+      <c r="C1102" t="inlineStr">
+        <is>
+          <t>Should the Infobox open itself automatically once the game loads?</t>
+        </is>
+      </c>
+      <c r="D1102" t="inlineStr"/>
+      <c r="E1102" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1102" t="inlineStr">
+        <is>
+          <t>.Settings.AutoOpenInfoBox.Desc</t>
+        </is>
+      </c>
+      <c r="G1102" t="inlineStr"/>
+      <c r="H1102" t="inlineStr"/>
+    </row>
+    <row r="1103">
+      <c r="A1103" t="inlineStr"/>
+      <c r="B1103" t="inlineStr">
+        <is>
+          <t>top right</t>
+        </is>
+      </c>
+      <c r="C1103" t="inlineStr">
+        <is>
+          <t>top right</t>
+        </is>
+      </c>
+      <c r="D1103" t="inlineStr"/>
+      <c r="E1103" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1103" t="inlineStr">
+        <is>
+          <t>.Menu.Notification.Position.top-right</t>
+        </is>
+      </c>
+      <c r="G1103" t="inlineStr"/>
+      <c r="H1103" t="inlineStr"/>
+    </row>
+    <row r="1104">
+      <c r="A1104" t="inlineStr"/>
+      <c r="B1104" t="inlineStr">
+        <is>
+          <t>Size and Building Time</t>
+        </is>
+      </c>
+      <c r="C1104" t="inlineStr">
+        <is>
+          <t>Size and Building Time</t>
+        </is>
+      </c>
+      <c r="D1104" t="inlineStr"/>
+      <c r="E1104" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1104" t="inlineStr">
+        <is>
+          <t>.Boxes.Tooltip.Building.size+time</t>
+        </is>
+      </c>
+      <c r="G1104" t="inlineStr"/>
+      <c r="H1104" t="inlineStr"/>
+    </row>
+    <row r="1105">
+      <c r="A1105" t="inlineStr"/>
+      <c r="B1105" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="C1105" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="D1105" t="inlineStr"/>
+      <c r="E1105" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1105" t="inlineStr">
+        <is>
+          <t>.Boxes.CombatCalculator.Size</t>
+        </is>
+      </c>
+      <c r="G1105" t="inlineStr"/>
+      <c r="H1105" t="inlineStr"/>
+    </row>
+    <row r="1106">
+      <c r="A1106" t="inlineStr"/>
+      <c r="B1106" t="inlineStr">
+        <is>
+          <t>Preferences</t>
+        </is>
+      </c>
+      <c r="C1106" t="inlineStr">
+        <is>
+          <t>Preferences</t>
+        </is>
+      </c>
+      <c r="D1106" t="inlineStr"/>
+      <c r="E1106" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1106" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Tabs.Preferences</t>
+        </is>
+      </c>
+      <c r="G1106" t="inlineStr"/>
+      <c r="H1106" t="inlineStr"/>
+    </row>
+    <row r="1107">
+      <c r="A1107" t="inlineStr"/>
+      <c r="B1107" t="inlineStr">
+        <is>
+          <t>Heavy Unit</t>
+        </is>
+      </c>
+      <c r="C1107" t="inlineStr">
+        <is>
+          <t>Heavy Unit</t>
+        </is>
+      </c>
+      <c r="D1107" t="inlineStr"/>
+      <c r="E1107" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1107" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.heavy_melee</t>
+        </is>
+      </c>
+      <c r="G1107" t="inlineStr"/>
+      <c r="H1107" t="inlineStr"/>
+    </row>
+    <row r="1108">
+      <c r="A1108" t="inlineStr"/>
+      <c r="B1108" t="inlineStr">
+        <is>
+          <t>This log is filled with actions that occur while you are active on the GvG map. The information will (currently) not be saved. You can filter it by anything: a sector number, a guild name, an action, your own nickname.</t>
+        </is>
+      </c>
+      <c r="C1108" t="inlineStr">
+        <is>
+          <t>This log is filled with actions that occur while you are active on the GvG map. The information will (currently) not be saved. You can filter it by anything: a sector number, a guild name, an action, your own nickname.</t>
+        </is>
+      </c>
+      <c r="D1108" t="inlineStr"/>
+      <c r="E1108" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1108" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Log.Explanation</t>
+        </is>
+      </c>
+      <c r="G1108" t="inlineStr"/>
+      <c r="H1108" t="inlineStr"/>
+    </row>
+    <row r="1109">
+      <c r="A1109" t="inlineStr"/>
+      <c r="B1109" t="inlineStr">
+        <is>
+          <t>Antique dealer</t>
+        </is>
+      </c>
+      <c r="C1109" t="inlineStr">
+        <is>
+          <t>Antique dealer</t>
+        </is>
+      </c>
+      <c r="D1109" t="inlineStr"/>
+      <c r="E1109" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1109" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.AntiqueDealer</t>
+        </is>
+      </c>
+      <c r="G1109" t="inlineStr"/>
+      <c r="H1109" t="inlineStr"/>
+    </row>
+    <row r="1110">
+      <c r="A1110" t="inlineStr"/>
+      <c r="B1110" t="inlineStr">
+        <is>
+          <t>Decorations</t>
+        </is>
+      </c>
+      <c r="C1110" t="inlineStr">
+        <is>
+          <t>Decorations</t>
+        </is>
+      </c>
+      <c r="D1110" t="inlineStr"/>
+      <c r="E1110" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1110" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.decoration</t>
+        </is>
+      </c>
+      <c r="G1110" t="inlineStr"/>
+      <c r="H1110" t="inlineStr"/>
+    </row>
+    <row r="1111">
+      <c r="A1111" t="inlineStr"/>
+      <c r="B1111" t="inlineStr">
+        <is>
+          <t>Shows finished quests</t>
+        </is>
+      </c>
+      <c r="C1111" t="inlineStr">
+        <is>
+          <t>Shows finished quests</t>
+        </is>
+      </c>
+      <c r="D1111" t="inlineStr"/>
+      <c r="E1111" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1111" t="inlineStr">
+        <is>
+          <t>.Boxes.BonusService.donequests</t>
+        </is>
+      </c>
+      <c r="G1111" t="inlineStr"/>
+      <c r="H1111" t="inlineStr"/>
+    </row>
+    <row r="1112">
+      <c r="A1112" t="inlineStr"/>
+      <c r="B1112" t="inlineStr">
+        <is>
+          <t>Gives minimum, maximum and average progress and efficiency for the next spawned piece</t>
+        </is>
+      </c>
+      <c r="C1112" t="inlineStr">
+        <is>
+          <t>Gives minimum, maximum and average progress and efficiency for the next spawned piece</t>
+        </is>
+      </c>
+      <c r="D1112" t="inlineStr"/>
+      <c r="E1112" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1112" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.NextSpawn.Title</t>
+        </is>
+      </c>
+      <c r="G1112" t="inlineStr"/>
+      <c r="H1112" t="inlineStr"/>
+    </row>
+    <row r="1113">
+      <c r="A1113" t="inlineStr"/>
+      <c r="B1113" t="inlineStr">
+        <is>
+          <t>Your Treasure Daily</t>
+        </is>
+      </c>
+      <c r="C1113" t="inlineStr">
+        <is>
+          <t>Your Treasure Daily</t>
+        </is>
+      </c>
+      <c r="D1113" t="inlineStr"/>
+      <c r="E1113" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1113" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.SourceTitle.statsTreasurePlayerD</t>
+        </is>
+      </c>
+      <c r="G1113" t="inlineStr"/>
+      <c r="H1113" t="inlineStr"/>
+    </row>
+    <row r="1114">
+      <c r="A1114" t="inlineStr"/>
+      <c r="B1114" t="inlineStr">
+        <is>
+          <t>__amount__% of __good__ stock (__era__)</t>
+        </is>
+      </c>
+      <c r="C1114" t="inlineStr">
+        <is>
+          <t>__amount__% of __good__ stock (__era__)</t>
+        </is>
+      </c>
+      <c r="D1114" t="inlineStr"/>
+      <c r="E1114" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1114" t="inlineStr">
+        <is>
+          <t>.Boxes.GBGBuildings.relativeCosts</t>
+        </is>
+      </c>
+      <c r="G1114" t="inlineStr"/>
+      <c r="H1114" t="inlineStr"/>
+    </row>
+    <row r="1115">
+      <c r="A1115" t="inlineStr"/>
+      <c r="B1115" t="inlineStr">
+        <is>
+          <t>Area of all connected buildings that need roads divided by area of all roads multiplied by 100</t>
+        </is>
+      </c>
+      <c r="C1115" t="inlineStr">
+        <is>
+          <t>Area of all connected buildings that need roads divided by area of all roads multiplied by 100</t>
+        </is>
+      </c>
+      <c r="D1115" t="inlineStr"/>
+      <c r="E1115" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1115" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.CityGridScoreText</t>
+        </is>
+      </c>
+      <c r="G1115" t="inlineStr"/>
+      <c r="H1115" t="inlineStr"/>
+    </row>
+    <row r="1116">
+      <c r="A1116" t="inlineStr"/>
+      <c r="B1116" t="inlineStr">
+        <is>
+          <t>Place</t>
+        </is>
+      </c>
+      <c r="C1116" t="inlineStr">
+        <is>
+          <t>Place</t>
+        </is>
+      </c>
+      <c r="D1116" t="inlineStr"/>
+      <c r="E1116" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1116" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.Place</t>
+        </is>
+      </c>
+      <c r="G1116" t="inlineStr"/>
+      <c r="H1116" t="inlineStr"/>
+    </row>
+    <row r="1117">
+      <c r="A1117" t="inlineStr"/>
+      <c r="B1117" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/blue-galaxy</t>
+        </is>
+      </c>
+      <c r="C1117" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/blue-galaxy</t>
+        </is>
+      </c>
+      <c r="D1117" t="inlineStr"/>
+      <c r="E1117" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1117" t="inlineStr">
+        <is>
+          <t>.Boxes.BlueGalaxy.HelpLink</t>
+        </is>
+      </c>
+      <c r="G1117" t="inlineStr"/>
+      <c r="H1117" t="inlineStr"/>
+    </row>
+    <row r="1118">
+      <c r="A1118" t="inlineStr"/>
+      <c r="B1118" t="inlineStr">
+        <is>
+          <t>allow tavern trigger</t>
+        </is>
+      </c>
+      <c r="C1118" t="inlineStr">
+        <is>
+          <t>allow tavern trigger</t>
+        </is>
+      </c>
+      <c r="D1118" t="inlineStr"/>
+      <c r="E1118" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1118" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.TavernT</t>
+        </is>
+      </c>
+      <c r="G1118" t="inlineStr"/>
+      <c r="H1118" t="inlineStr"/>
+    </row>
+    <row r="1119">
+      <c r="A1119" t="inlineStr"/>
+      <c r="B1119" t="inlineStr">
+        <is>
+          <t>danger</t>
+        </is>
+      </c>
+      <c r="C1119" t="inlineStr">
+        <is>
+          <t>danger</t>
+        </is>
+      </c>
+      <c r="D1119" t="inlineStr"/>
+      <c r="E1119" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1119" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.danger</t>
+        </is>
+      </c>
+      <c r="G1119" t="inlineStr"/>
+      <c r="H1119" t="inlineStr"/>
+    </row>
+    <row r="1120">
+      <c r="A1120" t="inlineStr"/>
+      <c r="B1120" t="inlineStr">
+        <is>
+          <t>Postmodern Era</t>
+        </is>
+      </c>
+      <c r="C1120" t="inlineStr">
+        <is>
+          <t>Postmodern Era</t>
+        </is>
+      </c>
+      <c r="D1120" t="inlineStr"/>
+      <c r="E1120" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1120" t="inlineStr">
+        <is>
+          <t>.Eras.11</t>
+        </is>
+      </c>
+      <c r="G1120" t="inlineStr"/>
+      <c r="H1120" t="inlineStr"/>
+    </row>
+    <row r="1121">
+      <c r="A1121" t="inlineStr"/>
+      <c r="B1121" t="inlineStr">
+        <is>
+          <t>Era</t>
+        </is>
+      </c>
+      <c r="C1121" t="inlineStr">
+        <is>
+          <t>Era</t>
+        </is>
+      </c>
+      <c r="D1121" t="inlineStr"/>
+      <c r="E1121" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1121" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.Era</t>
+        </is>
+      </c>
+      <c r="G1121" t="inlineStr"/>
+      <c r="H1121" t="inlineStr"/>
+    </row>
+    <row r="1122">
+      <c r="A1122" t="inlineStr"/>
+      <c r="B1122" t="inlineStr">
+        <is>
+          <t>How many daily FPs per tile are lost for making space for new GBs? Example: You are removing some Shrines of Knowledge to build a GB =&gt; 1FP/5 tiles = 0.2FP/tile</t>
+        </is>
+      </c>
+      <c r="C1122" t="inlineStr">
+        <is>
+          <t>How many daily FPs per tile are lost for making space for new GBs? Example: You are removing some Shrines of Knowledge to build a GB =&gt; 1FP/5 tiles = 0.2FP/tile</t>
+        </is>
+      </c>
+      <c r="D1122" t="inlineStr"/>
+      <c r="E1122" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1122" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.TTFPPerTile</t>
+        </is>
+      </c>
+      <c r="G1122" t="inlineStr"/>
+      <c r="H1122" t="inlineStr"/>
+    </row>
+    <row r="1123">
+      <c r="A1123" t="inlineStr"/>
+      <c r="B1123" t="inlineStr">
+        <is>
+          <t>Item</t>
+        </is>
+      </c>
+      <c r="C1123" t="inlineStr">
+        <is>
+          <t>Item</t>
+        </is>
+      </c>
+      <c r="D1123" t="inlineStr"/>
+      <c r="E1123" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1123" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.item</t>
+        </is>
+      </c>
+      <c r="G1123" t="inlineStr"/>
+      <c r="H1123" t="inlineStr"/>
+    </row>
+    <row r="1124">
+      <c r="A1124" t="inlineStr"/>
+      <c r="B1124" t="inlineStr">
+        <is>
+          <t>Show on city map</t>
+        </is>
+      </c>
+      <c r="C1124" t="inlineStr">
+        <is>
+          <t>Show on city map</t>
+        </is>
+      </c>
+      <c r="D1124" t="inlineStr"/>
+      <c r="E1124" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1124" t="inlineStr">
+        <is>
+          <t>.Boxes.General.ShowOnMap</t>
+        </is>
+      </c>
+      <c r="G1124" t="inlineStr"/>
+      <c r="H1124" t="inlineStr"/>
+    </row>
+    <row r="1125">
+      <c r="A1125" t="inlineStr"/>
+      <c r="B1125" t="inlineStr">
+        <is>
+          <t>Absolute Costs</t>
+        </is>
+      </c>
+      <c r="C1125" t="inlineStr">
+        <is>
+          <t>Absolute Costs</t>
+        </is>
+      </c>
+      <c r="D1125" t="inlineStr"/>
+      <c r="E1125" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1125" t="inlineStr">
+        <is>
+          <t>.Boxes.GBGBuildings.absoluteCosts</t>
+        </is>
+      </c>
+      <c r="G1125" t="inlineStr"/>
+      <c r="H1125" t="inlineStr"/>
+    </row>
+    <row r="1126">
+      <c r="A1126" t="inlineStr"/>
+      <c r="B1126" t="inlineStr">
+        <is>
+          <t>Battles</t>
+        </is>
+      </c>
+      <c r="C1126" t="inlineStr">
+        <is>
+          <t>Battles</t>
+        </is>
+      </c>
+      <c r="D1126" t="inlineStr"/>
+      <c r="E1126" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1126" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.Battles</t>
+        </is>
+      </c>
+      <c r="G1126" t="inlineStr"/>
+      <c r="H1126" t="inlineStr"/>
+    </row>
+    <row r="1127">
+      <c r="A1127" t="inlineStr"/>
+      <c r="B1127" t="inlineStr">
+        <is>
+          <t>Units - Hourly</t>
+        </is>
+      </c>
+      <c r="C1127" t="inlineStr">
+        <is>
+          <t>Units - Hourly</t>
+        </is>
+      </c>
+      <c r="D1127" t="inlineStr"/>
+      <c r="E1127" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1127" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnSource.statsUnitsH</t>
+        </is>
+      </c>
+      <c r="G1127" t="inlineStr"/>
+      <c r="H1127" t="inlineStr"/>
+    </row>
+    <row r="1128">
+      <c r="A1128" t="inlineStr"/>
+      <c r="B1128" t="inlineStr">
+        <is>
+          <t>Inventory</t>
+        </is>
+      </c>
+      <c r="C1128" t="inlineStr">
+        <is>
+          <t>Inventory</t>
+        </is>
+      </c>
+      <c r="D1128" t="inlineStr"/>
+      <c r="E1128" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1128" t="inlineStr">
+        <is>
+          <t>.Boxes.MarketOffers.Inventory</t>
+        </is>
+      </c>
+      <c r="G1128" t="inlineStr"/>
+      <c r="H1128" t="inlineStr"/>
+    </row>
+    <row r="1129">
+      <c r="A1129" t="inlineStr"/>
+      <c r="B1129" t="inlineStr">
+        <is>
+          <t>Are you sure you want to delete this?</t>
+        </is>
+      </c>
+      <c r="C1129" t="inlineStr">
+        <is>
+          <t>Are you sure you want to delete this?</t>
+        </is>
+      </c>
+      <c r="D1129" t="inlineStr"/>
+      <c r="E1129" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1129" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.ConfirmDelete</t>
+        </is>
+      </c>
+      <c r="G1129" t="inlineStr"/>
+      <c r="H1129" t="inlineStr"/>
+    </row>
+    <row r="1130">
+      <c r="A1130" t="inlineStr"/>
+      <c r="B1130" t="inlineStr">
+        <is>
+          <t>remaining FPs</t>
+        </is>
+      </c>
+      <c r="C1130" t="inlineStr">
+        <is>
+          <t>remaining FPs</t>
+        </is>
+      </c>
+      <c r="D1130" t="inlineStr"/>
+      <c r="E1130" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1130" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.RemainingFP</t>
+        </is>
+      </c>
+      <c r="G1130" t="inlineStr"/>
+      <c r="H1130" t="inlineStr"/>
+    </row>
+    <row r="1131">
+      <c r="A1131" t="inlineStr"/>
+      <c r="B1131" t="inlineStr">
+        <is>
+          <t>Bonus</t>
+        </is>
+      </c>
+      <c r="C1131" t="inlineStr">
+        <is>
+          <t>Bonus</t>
+        </is>
+      </c>
+      <c r="D1131" t="inlineStr"/>
+      <c r="E1131" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1131" t="inlineStr">
+        <is>
+          <t>.Boxes.cardGame.Bonus</t>
+        </is>
+      </c>
+      <c r="G1131" t="inlineStr"/>
+      <c r="H1131" t="inlineStr"/>
+    </row>
+    <row r="1132">
+      <c r="A1132" t="inlineStr"/>
+      <c r="B1132" t="inlineStr">
+        <is>
+          <t>Your headline</t>
+        </is>
+      </c>
+      <c r="C1132" t="inlineStr">
+        <is>
+          <t>Your headline</t>
+        </is>
+      </c>
+      <c r="D1132" t="inlineStr"/>
+      <c r="E1132" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1132" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.DummyHeading</t>
+        </is>
+      </c>
+      <c r="G1132" t="inlineStr"/>
+      <c r="H1132" t="inlineStr"/>
+    </row>
+    <row r="1133">
+      <c r="A1133" t="inlineStr"/>
+      <c r="B1133" t="inlineStr">
+        <is>
+          <t>Alerts</t>
+        </is>
+      </c>
+      <c r="C1133" t="inlineStr">
+        <is>
+          <t>Alerts</t>
+        </is>
+      </c>
+      <c r="D1133" t="inlineStr"/>
+      <c r="E1133" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1133" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Tabs.Alerts</t>
+        </is>
+      </c>
+      <c r="G1133" t="inlineStr"/>
+      <c r="H1133" t="inlineStr"/>
+    </row>
+    <row r="1134">
+      <c r="A1134" t="inlineStr"/>
+      <c r="B1134" t="inlineStr">
+        <is>
+          <t>Boost Sources</t>
+        </is>
+      </c>
+      <c r="C1134" t="inlineStr">
+        <is>
+          <t>Boost Sources</t>
+        </is>
+      </c>
+      <c r="D1134" t="inlineStr"/>
+      <c r="E1134" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1134" t="inlineStr">
+        <is>
+          <t>.Boxes.BoostList.open</t>
+        </is>
+      </c>
+      <c r="G1134" t="inlineStr"/>
+      <c r="H1134" t="inlineStr"/>
+    </row>
+    <row r="1135">
+      <c r="A1135" t="inlineStr"/>
+      <c r="B1135" t="inlineStr">
+        <is>
+          <t>Goods</t>
+        </is>
+      </c>
+      <c r="C1135" t="inlineStr">
+        <is>
+          <t>Goods</t>
+        </is>
+      </c>
+      <c r="D1135" t="inlineStr"/>
+      <c r="E1135" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1135" t="inlineStr">
+        <is>
+          <t>.General.Goods</t>
+        </is>
+      </c>
+      <c r="G1135" t="inlineStr"/>
+      <c r="H1135" t="inlineStr"/>
+    </row>
+    <row r="1136">
+      <c r="A1136" t="inlineStr"/>
+      <c r="B1136" t="inlineStr">
+        <is>
+          <t>Efficiency (incl. keys)</t>
+        </is>
+      </c>
+      <c r="C1136" t="inlineStr">
+        <is>
+          <t>Efficiency (incl. keys)</t>
+        </is>
+      </c>
+      <c r="D1136" t="inlineStr"/>
+      <c r="E1136" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1136" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.Efficiency.care</t>
+        </is>
+      </c>
+      <c r="G1136" t="inlineStr"/>
+      <c r="H1136" t="inlineStr"/>
+    </row>
+    <row r="1137">
+      <c r="A1137" t="inlineStr"/>
+      <c r="B1137" t="inlineStr">
+        <is>
+          <t>show ex-members</t>
+        </is>
+      </c>
+      <c r="C1137" t="inlineStr">
+        <is>
+          <t>show ex-members</t>
+        </is>
+      </c>
+      <c r="D1137" t="inlineStr"/>
+      <c r="E1137" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1137" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.ShowDeletedMembers</t>
+        </is>
+      </c>
+      <c r="G1137" t="inlineStr"/>
+      <c r="H1137" t="inlineStr"/>
+    </row>
+    <row r="1138">
+      <c r="A1138" t="inlineStr"/>
+      <c r="B1138" t="inlineStr">
+        <is>
+          <t>Entry Time</t>
+        </is>
+      </c>
+      <c r="C1138" t="inlineStr">
+        <is>
+          <t>Entry Time</t>
+        </is>
+      </c>
+      <c r="D1138" t="inlineStr"/>
+      <c r="E1138" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1138" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.EntryTime</t>
+        </is>
+      </c>
+      <c r="G1138" t="inlineStr"/>
+      <c r="H1138" t="inlineStr"/>
+    </row>
+    <row r="1139">
+      <c r="A1139" t="inlineStr"/>
+      <c r="B1139" t="inlineStr">
+        <is>
+          <t>Right</t>
+        </is>
+      </c>
+      <c r="C1139" t="inlineStr">
+        <is>
+          <t>Right</t>
+        </is>
+      </c>
+      <c r="D1139" t="inlineStr"/>
+      <c r="E1139" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1139" t="inlineStr">
+        <is>
+          <t>.Menu.RightBar</t>
+        </is>
+      </c>
+      <c r="G1139" t="inlineStr"/>
+      <c r="H1139" t="inlineStr"/>
+    </row>
+    <row r="1140">
+      <c r="A1140" t="inlineStr"/>
+      <c r="B1140" t="inlineStr">
+        <is>
+          <t>Available</t>
+        </is>
+      </c>
+      <c r="C1140" t="inlineStr">
+        <is>
+          <t>Available</t>
+        </is>
+      </c>
+      <c r="D1140" t="inlineStr"/>
+      <c r="E1140" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1140" t="inlineStr">
+        <is>
+          <t>.Boxes.Technologies.DescInStock</t>
+        </is>
+      </c>
+      <c r="G1140" t="inlineStr"/>
+      <c r="H1140" t="inlineStr"/>
+    </row>
+    <row r="1141">
+      <c r="A1141" t="inlineStr"/>
+      <c r="B1141" t="inlineStr">
+        <is>
+          <t>Game Play</t>
+        </is>
+      </c>
+      <c r="C1141" t="inlineStr">
+        <is>
+          <t>Game Play</t>
+        </is>
+      </c>
+      <c r="D1141" t="inlineStr"/>
+      <c r="E1141" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1141" t="inlineStr">
+        <is>
+          <t>.Boxes.PlayerProfile.GamePlay</t>
+        </is>
+      </c>
+      <c r="G1141" t="inlineStr"/>
+      <c r="H1141" t="inlineStr"/>
+    </row>
+    <row r="1142">
+      <c r="A1142" t="inlineStr"/>
+      <c r="B1142" t="inlineStr">
+        <is>
+          <t>Enable sound</t>
+        </is>
+      </c>
+      <c r="C1142" t="inlineStr">
+        <is>
+          <t>Enable sound</t>
+        </is>
+      </c>
+      <c r="D1142" t="inlineStr"/>
+      <c r="E1142" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1142" t="inlineStr">
+        <is>
+          <t>.Settings.EnableSound.Title</t>
+        </is>
+      </c>
+      <c r="G1142" t="inlineStr"/>
+      <c r="H1142" t="inlineStr"/>
+    </row>
+    <row r="1143">
+      <c r="A1143" t="inlineStr"/>
+      <c r="B1143" t="inlineStr">
+        <is>
+          <t>Edit Alert</t>
+        </is>
+      </c>
+      <c r="C1143" t="inlineStr">
+        <is>
+          <t>Edit Alert</t>
+        </is>
+      </c>
+      <c r="D1143" t="inlineStr"/>
+      <c r="E1143" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1143" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.EditAlert</t>
+        </is>
+      </c>
+      <c r="G1143" t="inlineStr"/>
+      <c r="H1143" t="inlineStr"/>
+    </row>
+    <row r="1144">
+      <c r="A1144" t="inlineStr"/>
+      <c r="B1144" t="inlineStr">
+        <is>
+          <t>Opacity</t>
+        </is>
+      </c>
+      <c r="C1144" t="inlineStr">
+        <is>
+          <t>Opacity</t>
+        </is>
+      </c>
+      <c r="D1144" t="inlineStr"/>
+      <c r="E1144" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1144" t="inlineStr">
+        <is>
+          <t>.Boxes.CityBuilder.Opacity</t>
+        </is>
+      </c>
+      <c r="G1144" t="inlineStr"/>
+      <c r="H1144" t="inlineStr"/>
+    </row>
+    <row r="1145">
+      <c r="A1145" t="inlineStr"/>
+      <c r="B1145" t="inlineStr">
+        <is>
+          <t>Should all box coordinates be reset? This can bring back windows you managed to move out of sight.</t>
+        </is>
+      </c>
+      <c r="C1145" t="inlineStr">
+        <is>
+          <t>Should all box coordinates be reset? This can bring back windows you managed to move out of sight.</t>
+        </is>
+      </c>
+      <c r="D1145" t="inlineStr"/>
+      <c r="E1145" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1145" t="inlineStr">
+        <is>
+          <t>.Settings.ResetBoxPositions.Desc</t>
+        </is>
+      </c>
+      <c r="G1145" t="inlineStr"/>
+      <c r="H1145" t="inlineStr"/>
+    </row>
+    <row r="1146">
+      <c r="A1146" t="inlineStr"/>
+      <c r="B1146" t="inlineStr">
+        <is>
+          <t>This players city can not be attacked</t>
+        </is>
+      </c>
+      <c r="C1146" t="inlineStr">
+        <is>
+          <t>This players city can not be attacked</t>
+        </is>
+      </c>
+      <c r="D1146" t="inlineStr"/>
+      <c r="E1146" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1146" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.CityProtected</t>
+        </is>
+      </c>
+      <c r="G1146" t="inlineStr"/>
+      <c r="H1146" t="inlineStr"/>
+    </row>
+    <row r="1147">
+      <c r="A1147" t="inlineStr"/>
+      <c r="B1147" t="inlineStr">
+        <is>
+          <t>Show Fragments</t>
+        </is>
+      </c>
+      <c r="C1147" t="inlineStr">
+        <is>
+          <t>Show Fragments</t>
+        </is>
+      </c>
+      <c r="D1147" t="inlineStr"/>
+      <c r="E1147" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1147" t="inlineStr">
+        <is>
+          <t>.Boxes.Settings.showBGFragments</t>
+        </is>
+      </c>
+      <c r="G1147" t="inlineStr"/>
+      <c r="H1147" t="inlineStr"/>
+    </row>
+    <row r="1148">
+      <c r="A1148" t="inlineStr"/>
+      <c r="B1148" t="inlineStr">
+        <is>
+          <t>Submit</t>
+        </is>
+      </c>
+      <c r="C1148" t="inlineStr">
+        <is>
+          <t>Submit</t>
+        </is>
+      </c>
+      <c r="D1148" t="inlineStr"/>
+      <c r="E1148" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1148" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.Submit</t>
+        </is>
+      </c>
+      <c r="G1148" t="inlineStr"/>
+      <c r="H1148" t="inlineStr"/>
+    </row>
+    <row r="1149">
+      <c r="A1149" t="inlineStr"/>
+      <c r="B1149" t="inlineStr">
+        <is>
+          <t>You will die playing this card! Consider redrawing or buying health.</t>
+        </is>
+      </c>
+      <c r="C1149" t="inlineStr">
+        <is>
+          <t>You will die playing this card! Consider redrawing or buying health.</t>
+        </is>
+      </c>
+      <c r="D1149" t="inlineStr"/>
+      <c r="E1149" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1149" t="inlineStr">
+        <is>
+          <t>.Boxes.cardGame.WarningCertainDeath</t>
+        </is>
+      </c>
+      <c r="G1149" t="inlineStr"/>
+      <c r="H1149" t="inlineStr"/>
+    </row>
+    <row r="1150">
+      <c r="A1150" t="inlineStr"/>
+      <c r="B1150" t="inlineStr">
+        <is>
+          <t>The Beta-Extension musst be installed and updated manually. Either regularly click the button below to download the current beta or use a Git-Manager&gt;&lt;/br&gt;&lt;/br&gt;Unpack the downloaded zip and in the Chrome extension settings activate developer mode to 'load unpacked extension'.&lt;/br&gt;&lt;/br&gt;Only one Version of the Helper should be active at any time to prevent interference!</t>
+        </is>
+      </c>
+      <c r="C1150" t="inlineStr">
+        <is>
+          <t>The Beta-Extension musst be installed and updated manually. Either regularly click the button below to download the current beta or use a Git-Manager&gt;&lt;/br&gt;&lt;/br&gt;Unpack the downloaded zip and in the Chrome extension settings activate developer mode to 'load unpacked extension'.&lt;/br&gt;&lt;/br&gt;Only one Version of the Helper should be active at any time to prevent interference!</t>
+        </is>
+      </c>
+      <c r="D1150" t="inlineStr"/>
+      <c r="E1150" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1150" t="inlineStr">
+        <is>
+          <t>.Settings.LoadBeta2.Desc</t>
+        </is>
+      </c>
+      <c r="G1150" t="inlineStr"/>
+      <c r="H1150" t="inlineStr"/>
+    </row>
+    <row r="1151">
+      <c r="A1151" t="inlineStr"/>
+      <c r="B1151" t="inlineStr">
+        <is>
+          <t>All the coords from the boxes are deleted.</t>
+        </is>
+      </c>
+      <c r="C1151" t="inlineStr">
+        <is>
+          <t>All the coords from the boxes are deleted.</t>
+        </is>
+      </c>
+      <c r="D1151" t="inlineStr"/>
+      <c r="E1151" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1151" t="inlineStr">
+        <is>
+          <t>.Boxes.Settings.DeletedBoxCoordsBody</t>
+        </is>
+      </c>
+      <c r="G1151" t="inlineStr"/>
+      <c r="H1151" t="inlineStr"/>
+    </row>
+    <row r="1152">
+      <c r="A1152" t="inlineStr"/>
+      <c r="B1152" t="inlineStr">
+        <is>
+          <t>Visit tab Treasury in the guild profile to update treasury goods of your guild.</t>
+        </is>
+      </c>
+      <c r="C1152" t="inlineStr">
+        <is>
+          <t>Visit tab Treasury in the guild profile to update treasury goods of your guild.</t>
+        </is>
+      </c>
+      <c r="D1152" t="inlineStr"/>
+      <c r="E1152" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1152" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.GuildTreasuryNotification</t>
+        </is>
+      </c>
+      <c r="G1152" t="inlineStr"/>
+      <c r="H1152" t="inlineStr"/>
+    </row>
+    <row r="1153">
+      <c r="A1153" t="inlineStr"/>
+      <c r="B1153" t="inlineStr">
+        <is>
+          <t>Battles</t>
+        </is>
+      </c>
+      <c r="C1153" t="inlineStr">
+        <is>
+          <t>Battles</t>
+        </is>
+      </c>
+      <c r="D1153" t="inlineStr"/>
+      <c r="E1153" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1153" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Battles</t>
+        </is>
+      </c>
+      <c r="G1153" t="inlineStr"/>
+      <c r="H1153" t="inlineStr"/>
+    </row>
+    <row r="1154">
+      <c r="A1154" t="inlineStr"/>
+      <c r="B1154" t="inlineStr">
+        <is>
+          <t>This tool helps you find the best buildings to collect with your Blue Galaxy</t>
+        </is>
+      </c>
+      <c r="C1154" t="inlineStr">
+        <is>
+          <t>This tool helps you find the best buildings to collect with your Blue Galaxy</t>
+        </is>
+      </c>
+      <c r="D1154" t="inlineStr"/>
+      <c r="E1154" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1154" t="inlineStr">
+        <is>
+          <t>.Menu.Bluegalaxy.Desc</t>
+        </is>
+      </c>
+      <c r="G1154" t="inlineStr"/>
+      <c r="H1154" t="inlineStr"/>
+    </row>
+    <row r="1155">
+      <c r="A1155" t="inlineStr"/>
+      <c r="B1155" t="inlineStr">
+        <is>
+          <t>Rogue Only Warning</t>
+        </is>
+      </c>
+      <c r="C1155" t="inlineStr">
+        <is>
+          <t>Rogue Only Warning</t>
+        </is>
+      </c>
+      <c r="D1155" t="inlineStr"/>
+      <c r="E1155" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1155" t="inlineStr">
+        <is>
+          <t>.Settings.ShowRougeUnitWarning.Title</t>
+        </is>
+      </c>
+      <c r="G1155" t="inlineStr"/>
+      <c r="H1155" t="inlineStr"/>
+    </row>
+    <row r="1156">
+      <c r="A1156" t="inlineStr"/>
+      <c r="B1156" t="inlineStr">
+        <is>
+          <t>Should the motivation activities be logged via the event history?&lt;br&gt;&lt;br&gt;&lt;em&gt;Reload game after changes&lt;/em&gt;</t>
+        </is>
+      </c>
+      <c r="C1156" t="inlineStr">
+        <is>
+          <t>Should the motivation activities be logged via the event history?&lt;br&gt;&lt;br&gt;&lt;em&gt;Reload game after changes&lt;/em&gt;</t>
+        </is>
+      </c>
+      <c r="D1156" t="inlineStr"/>
+      <c r="E1156" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1156" t="inlineStr">
+        <is>
+          <t>.Settings.ShowPlayersMotivation.Desc</t>
+        </is>
+      </c>
+      <c r="G1156" t="inlineStr"/>
+      <c r="H1156" t="inlineStr"/>
+    </row>
+    <row r="1157">
+      <c r="A1157" t="inlineStr"/>
+      <c r="B1157" t="inlineStr">
+        <is>
+          <t>Player name</t>
+        </is>
+      </c>
+      <c r="C1157" t="inlineStr">
+        <is>
+          <t>Player name</t>
+        </is>
+      </c>
+      <c r="D1157" t="inlineStr"/>
+      <c r="E1157" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1157" t="inlineStr">
+        <is>
+          <t>.Boxes.Treasury.PlayerName</t>
+        </is>
+      </c>
+      <c r="G1157" t="inlineStr"/>
+      <c r="H1157" t="inlineStr"/>
+    </row>
+    <row r="1158">
+      <c r="A1158" t="inlineStr"/>
+      <c r="B1158" t="inlineStr">
+        <is>
+          <t>Preference Order</t>
+        </is>
+      </c>
+      <c r="C1158" t="inlineStr">
+        <is>
+          <t>Preference Order</t>
+        </is>
+      </c>
+      <c r="D1158" t="inlineStr"/>
+      <c r="E1158" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1158" t="inlineStr">
+        <is>
+          <t>.Boxes.Negotiation.Average</t>
+        </is>
+      </c>
+      <c r="G1158" t="inlineStr"/>
+      <c r="H1158" t="inlineStr"/>
+    </row>
+    <row r="1159">
+      <c r="A1159" t="inlineStr"/>
+      <c r="B1159" t="inlineStr">
+        <is>
+          <t>Trust</t>
+        </is>
+      </c>
+      <c r="C1159" t="inlineStr">
+        <is>
+          <t>Trust</t>
+        </is>
+      </c>
+      <c r="D1159" t="inlineStr"/>
+      <c r="E1159" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1159" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.Trust</t>
+        </is>
+      </c>
+      <c r="G1159" t="inlineStr"/>
+      <c r="H1159" t="inlineStr"/>
+    </row>
+    <row r="1160">
+      <c r="A1160" t="inlineStr"/>
+      <c r="B1160" t="inlineStr">
+        <is>
+          <t>Random</t>
+        </is>
+      </c>
+      <c r="C1160" t="inlineStr">
+        <is>
+          <t>Random</t>
+        </is>
+      </c>
+      <c r="D1160" t="inlineStr"/>
+      <c r="E1160" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1160" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.random_production</t>
+        </is>
+      </c>
+      <c r="G1160" t="inlineStr"/>
+      <c r="H1160" t="inlineStr"/>
+    </row>
+    <row r="1161">
+      <c r="A1161" t="inlineStr"/>
+      <c r="B1161" t="inlineStr">
+        <is>
+          <t>Preview notification</t>
+        </is>
+      </c>
+      <c r="C1161" t="inlineStr">
+        <is>
+          <t>Preview notification</t>
+        </is>
+      </c>
+      <c r="D1161" t="inlineStr"/>
+      <c r="E1161" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1161" t="inlineStr">
+        <is>
+          <t>.Settings.NotificationPosition.ToastTestHeader</t>
+        </is>
+      </c>
+      <c r="G1161" t="inlineStr"/>
+      <c r="H1161" t="inlineStr"/>
+    </row>
+    <row r="1162">
+      <c r="A1162" t="inlineStr"/>
+      <c r="B1162" t="inlineStr">
+        <is>
+          <t>Item Store</t>
+        </is>
+      </c>
+      <c r="C1162" t="inlineStr">
+        <is>
+          <t>Item Store</t>
+        </is>
+      </c>
+      <c r="D1162" t="inlineStr"/>
+      <c r="E1162" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1162" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.item_store</t>
+        </is>
+      </c>
+      <c r="G1162" t="inlineStr"/>
+      <c r="H1162" t="inlineStr"/>
+    </row>
+    <row r="1163">
+      <c r="A1163" t="inlineStr"/>
+      <c r="B1163" t="inlineStr">
+        <is>
+          <t>Increase/decrease graph</t>
+        </is>
+      </c>
+      <c r="C1163" t="inlineStr">
+        <is>
+          <t>Increase/decrease graph</t>
+        </is>
+      </c>
+      <c r="D1163" t="inlineStr"/>
+      <c r="E1163" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1163" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnChartTypeTitle.delta</t>
+        </is>
+      </c>
+      <c r="G1163" t="inlineStr"/>
+      <c r="H1163" t="inlineStr"/>
+    </row>
+    <row r="1164">
+      <c r="A1164" t="inlineStr"/>
+      <c r="B1164" t="inlineStr">
+        <is>
+          <t>Production</t>
+        </is>
+      </c>
+      <c r="C1164" t="inlineStr">
+        <is>
+          <t>Production</t>
+        </is>
+      </c>
+      <c r="D1164" t="inlineStr"/>
+      <c r="E1164" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1164" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.production</t>
+        </is>
+      </c>
+      <c r="G1164" t="inlineStr"/>
+      <c r="H1164" t="inlineStr"/>
+    </row>
+    <row r="1165">
+      <c r="A1165" t="inlineStr"/>
+      <c r="B1165" t="inlineStr">
+        <is>
+          <t>Town Hall</t>
+        </is>
+      </c>
+      <c r="C1165" t="inlineStr">
+        <is>
+          <t>Town Hall</t>
+        </is>
+      </c>
+      <c r="D1165" t="inlineStr"/>
+      <c r="E1165" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1165" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.main_building</t>
+        </is>
+      </c>
+      <c r="G1165" t="inlineStr"/>
+      <c r="H1165" t="inlineStr"/>
+    </row>
+    <row r="1166">
+      <c r="A1166" t="inlineStr"/>
+      <c r="B1166" t="inlineStr">
+        <is>
+          <t>If you like what you see and what we do, please leave a good review in the Store!</t>
+        </is>
+      </c>
+      <c r="C1166" t="inlineStr">
+        <is>
+          <t>If you like what you see and what we do, please leave a good review in the Store!</t>
+        </is>
+      </c>
+      <c r="D1166" t="inlineStr"/>
+      <c r="E1166" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1166" t="inlineStr">
+        <is>
+          <t>.Settings.About.RatingDesc</t>
+        </is>
+      </c>
+      <c r="G1166" t="inlineStr"/>
+      <c r="H1166" t="inlineStr"/>
+    </row>
+    <row r="1167">
+      <c r="A1167" t="inlineStr"/>
+      <c r="B1167" t="inlineStr">
+        <is>
+          <t>Friends</t>
+        </is>
+      </c>
+      <c r="C1167" t="inlineStr">
+        <is>
+          <t>Friends</t>
+        </is>
+      </c>
+      <c r="D1167" t="inlineStr"/>
+      <c r="E1167" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1167" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.TradePartnerFriend</t>
+        </is>
+      </c>
+      <c r="G1167" t="inlineStr"/>
+      <c r="H1167" t="inlineStr"/>
+    </row>
+    <row r="1168">
+      <c r="A1168" t="inlineStr"/>
+      <c r="B1168" t="inlineStr">
+        <is>
+          <t>Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only rogues remain after the first wave.</t>
+        </is>
+      </c>
+      <c r="C1168" t="inlineStr">
+        <is>
+          <t>Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only rogues remain after the first wave.</t>
+        </is>
+      </c>
+      <c r="D1168" t="inlineStr"/>
+      <c r="E1168" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1168" t="inlineStr">
+        <is>
           <t>.Settings.ShowRougeUnitWarning.Desc</t>
         </is>
       </c>
-      <c r="G1016" t="inlineStr">
+      <c r="G1168" t="inlineStr">
         <is>
           <t>use of "are" replaced with "where"
 - - -
 Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only Rogues remain after the first wave.\&lt;br\&gt;If units of a higher era are killed, this window gives you the chance to heal them with diamonds.
 - - -
 Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only Rogues remain after the first wave.\&lt;br\&gt;Also, if units of a higher where killed this window gives you the chance to heal them with diamonds.</t>
         </is>
       </c>
-      <c r="H1016" t="inlineStr"/>
-[...3950 lines deleted...]
-      <c r="G1168" t="inlineStr"/>
       <c r="H1168" t="inlineStr"/>
     </row>
     <row r="1169">
       <c r="A1169" t="inlineStr"/>
       <c r="B1169" t="inlineStr">
         <is>
-          <t>Participating</t>
+          <t>FP to level up</t>
         </is>
       </c>
       <c r="C1169" t="inlineStr">
         <is>
-          <t>Participating</t>
+          <t>FP to level up</t>
         </is>
       </c>
       <c r="D1169" t="inlineStr"/>
       <c r="E1169" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1169" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Participant</t>
+          <t>.Boxes.GuildMemberStat.FpForLevelUp</t>
         </is>
       </c>
       <c r="G1169" t="inlineStr"/>
       <c r="H1169" t="inlineStr"/>
     </row>
     <row r="1170">
       <c r="A1170" t="inlineStr"/>
       <c r="B1170" t="inlineStr">
         <is>
-          <t>Ally Overview</t>
+          <t>Next Expansion</t>
         </is>
       </c>
       <c r="C1170" t="inlineStr">
         <is>
-          <t>Ally Overview</t>
+          <t>Next Expansion</t>
         </is>
       </c>
       <c r="D1170" t="inlineStr"/>
       <c r="E1170" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1170" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowAllyList</t>
+          <t>.Boxes.Outpost.nextTile</t>
         </is>
       </c>
       <c r="G1170" t="inlineStr"/>
       <c r="H1170" t="inlineStr"/>
     </row>
     <row r="1171">
       <c r="A1171" t="inlineStr"/>
       <c r="B1171" t="inlineStr">
         <is>
-          <t>Shows finished quests</t>
+          <t>Opening the Item Shop will open an overview.</t>
         </is>
       </c>
       <c r="C1171" t="inlineStr">
         <is>
-          <t>Shows finished quests</t>
+          <t>Opening the Item Shop will open an overview.</t>
         </is>
       </c>
       <c r="D1171" t="inlineStr"/>
       <c r="E1171" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1171" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.donequests</t>
+          <t>.Settings.ShowShopAssist.Desc</t>
         </is>
       </c>
       <c r="G1171" t="inlineStr"/>
       <c r="H1171" t="inlineStr"/>
     </row>
     <row r="1172">
       <c r="A1172" t="inlineStr"/>
       <c r="B1172" t="inlineStr">
         <is>
-          <t>Status</t>
+          <t>Help and Community</t>
         </is>
       </c>
       <c r="C1172" t="inlineStr">
         <is>
-          <t>Status</t>
+          <t>Help and Community</t>
         </is>
       </c>
       <c r="D1172" t="inlineStr"/>
       <c r="E1172" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1172" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Status</t>
+          <t>.Settings.Help.Title</t>
         </is>
       </c>
       <c r="G1172" t="inlineStr"/>
       <c r="H1172" t="inlineStr"/>
     </row>
     <row r="1173">
       <c r="A1173" t="inlineStr"/>
       <c r="B1173" t="inlineStr">
         <is>
-          <t>Qty</t>
+          <t>https://docs.foe-helper.com/english/module/gb-calculator</t>
         </is>
       </c>
       <c r="C1173" t="inlineStr">
         <is>
-          <t>Qty</t>
+          <t>https://docs.foe-helper.com/english/module/gb-calculator</t>
         </is>
       </c>
       <c r="D1173" t="inlineStr"/>
       <c r="E1173" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1173" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.number</t>
+          <t>.Boxes.OwnpartCalculator.HelpLink</t>
         </is>
       </c>
       <c r="G1173" t="inlineStr"/>
       <c r="H1173" t="inlineStr"/>
     </row>
     <row r="1174">
       <c r="A1174" t="inlineStr"/>
       <c r="B1174" t="inlineStr">
         <is>
-          <t>Guild Treasury - h</t>
+          <t>HMA</t>
         </is>
       </c>
       <c r="C1174" t="inlineStr">
         <is>
-          <t>Guild Treasury - h</t>
+          <t>HMA</t>
         </is>
       </c>
       <c r="D1174" t="inlineStr"/>
       <c r="E1174" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1174" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsTreasureClanH</t>
+          <t>.Eras.5.short</t>
         </is>
       </c>
       <c r="G1174" t="inlineStr"/>
       <c r="H1174" t="inlineStr"/>
     </row>
     <row r="1175">
       <c r="A1175" t="inlineStr"/>
       <c r="B1175" t="inlineStr">
         <is>
-          <t>Show only Favourites</t>
+          <t>Market offers</t>
         </is>
       </c>
       <c r="C1175" t="inlineStr">
         <is>
-          <t>Show only Favourites</t>
+          <t>Market offers</t>
         </is>
       </c>
       <c r="D1175" t="inlineStr"/>
       <c r="E1175" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1175" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.ShowFavourites</t>
+          <t>.Menu.MarketOffers.Title</t>
         </is>
       </c>
       <c r="G1175" t="inlineStr"/>
       <c r="H1175" t="inlineStr"/>
     </row>
     <row r="1176">
       <c r="A1176" t="inlineStr"/>
       <c r="B1176" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/blue-galaxy</t>
+          <t>The world of the DB to be imported does not match the current account.</t>
         </is>
       </c>
       <c r="C1176" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/blue-galaxy</t>
+          <t>The world of the DB to be imported does not match the current account.</t>
         </is>
       </c>
       <c r="D1176" t="inlineStr"/>
       <c r="E1176" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1176" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.HelpLink</t>
+          <t>.Boxes.DBExport.WrongDBWorld</t>
         </is>
       </c>
       <c r="G1176" t="inlineStr"/>
       <c r="H1176" t="inlineStr"/>
     </row>
     <row r="1177">
       <c r="A1177" t="inlineStr"/>
       <c r="B1177" t="inlineStr">
         <is>
-          <t>Only Unlocked</t>
+          <t>Site</t>
         </is>
       </c>
       <c r="C1177" t="inlineStr">
         <is>
-          <t>Only Unlocked</t>
+          <t>Site</t>
         </is>
       </c>
       <c r="D1177" t="inlineStr"/>
       <c r="E1177" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1177" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.onlyUnlocked</t>
+          <t>.Boxes.Notice.NewSide</t>
         </is>
       </c>
       <c r="G1177" t="inlineStr"/>
       <c r="H1177" t="inlineStr"/>
     </row>
     <row r="1178">
       <c r="A1178" t="inlineStr"/>
       <c r="B1178" t="inlineStr">
         <is>
-          <t>allow tavern trigger</t>
+          <t>Status</t>
         </is>
       </c>
       <c r="C1178" t="inlineStr">
         <is>
-          <t>allow tavern trigger</t>
+          <t>Status</t>
         </is>
       </c>
       <c r="D1178" t="inlineStr"/>
       <c r="E1178" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1178" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.TavernT</t>
+          <t>.Boxes.Units.Status</t>
         </is>
       </c>
       <c r="G1178" t="inlineStr"/>
       <c r="H1178" t="inlineStr"/>
     </row>
     <row r="1179">
       <c r="A1179" t="inlineStr"/>
       <c r="B1179" t="inlineStr">
         <is>
-          <t>Others to Add</t>
+          <t>Required</t>
         </is>
       </c>
       <c r="C1179" t="inlineStr">
         <is>
-          <t>Others to Add</t>
+          <t>Required</t>
         </is>
       </c>
       <c r="D1179" t="inlineStr"/>
       <c r="E1179" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1179" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.PatronPart</t>
+          <t>.Boxes.Technologies.DescRequired</t>
         </is>
       </c>
       <c r="G1179" t="inlineStr"/>
       <c r="H1179" t="inlineStr"/>
     </row>
     <row r="1180">
       <c r="A1180" t="inlineStr"/>
       <c r="B1180" t="inlineStr">
         <is>
-          <t>Challenge will overflow!</t>
+          <t>Daily Challenge</t>
         </is>
       </c>
       <c r="C1180" t="inlineStr">
         <is>
-          <t>Challenge will overflow!</t>
+          <t>Daily Challenge</t>
         </is>
       </c>
       <c r="D1180" t="inlineStr"/>
       <c r="E1180" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1180" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.WorldChallengeOverflowWarning</t>
+          <t>.Boxes.FPCollector.dailyChallenges</t>
         </is>
       </c>
       <c r="G1180" t="inlineStr"/>
       <c r="H1180" t="inlineStr"/>
     </row>
     <row r="1181">
       <c r="A1181" t="inlineStr"/>
       <c r="B1181" t="inlineStr">
         <is>
-          <t>2-lane road required</t>
+          <t>NPC</t>
         </is>
       </c>
       <c r="C1181" t="inlineStr">
         <is>
-          <t>2-lane road required</t>
+          <t>NPC</t>
         </is>
       </c>
       <c r="D1181" t="inlineStr"/>
       <c r="E1181" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1181" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.road2</t>
+          <t>.Boxes.GvGMap.Log.NPC</t>
         </is>
       </c>
       <c r="G1181" t="inlineStr"/>
       <c r="H1181" t="inlineStr"/>
     </row>
     <row r="1182">
       <c r="A1182" t="inlineStr"/>
       <c r="B1182" t="inlineStr">
         <is>
-          <t>GE/GBG date format</t>
+          <t>Fast Unit</t>
         </is>
       </c>
       <c r="C1182" t="inlineStr">
         <is>
-          <t>GE/GBG date format</t>
+          <t>Fast Unit</t>
         </is>
       </c>
       <c r="D1182" t="inlineStr"/>
       <c r="E1182" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1182" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GexGbgDateFormat</t>
+          <t>.Boxes.Units.fast</t>
         </is>
       </c>
       <c r="G1182" t="inlineStr"/>
       <c r="H1182" t="inlineStr"/>
     </row>
     <row r="1183">
       <c r="A1183" t="inlineStr"/>
       <c r="B1183" t="inlineStr">
         <is>
-          <t>Shop Assistant</t>
+          <t>Copy attack colors</t>
         </is>
       </c>
       <c r="C1183" t="inlineStr">
         <is>
-          <t>Shop Assistant</t>
+          <t>Copy attack colors</t>
         </is>
       </c>
       <c r="D1183" t="inlineStr"/>
       <c r="E1183" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1183" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowShopAssist</t>
+          <t>.Boxes.GuildFights.ShowTileColors</t>
         </is>
       </c>
       <c r="G1183" t="inlineStr"/>
       <c r="H1183" t="inlineStr"/>
     </row>
     <row r="1184">
       <c r="A1184" t="inlineStr"/>
       <c r="B1184" t="inlineStr">
         <is>
-          <t>Attacking-Army</t>
+          <t>calculate only safe profit/loss</t>
         </is>
       </c>
       <c r="C1184" t="inlineStr">
         <is>
-          <t>Attacking-Army</t>
+          <t>calculate only safe profit/loss</t>
         </is>
       </c>
       <c r="D1184" t="inlineStr"/>
       <c r="E1184" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1184" t="inlineStr">
         <is>
-          <t>.Boxes.Units.attack</t>
+          <t>.Boxes.Investment.Overview.SettingsUnsafeCalc</t>
         </is>
       </c>
       <c r="G1184" t="inlineStr"/>
       <c r="H1184" t="inlineStr"/>
     </row>
     <row r="1185">
       <c r="A1185" t="inlineStr"/>
       <c r="B1185" t="inlineStr">
         <is>
-          <t>delete ex-member after</t>
+          <t>Scouting Info</t>
         </is>
       </c>
       <c r="C1185" t="inlineStr">
         <is>
-          <t>delete ex-member after</t>
+          <t>Scouting Info</t>
         </is>
       </c>
       <c r="D1185" t="inlineStr"/>
       <c r="E1185" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1185" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.DeleteExMembersAfter</t>
+          <t>.Settings.ShowScoutingTimes.Title</t>
         </is>
       </c>
       <c r="G1185" t="inlineStr"/>
       <c r="H1185" t="inlineStr"/>
     </row>
     <row r="1186">
       <c r="A1186" t="inlineStr"/>
       <c r="B1186" t="inlineStr">
         <is>
-          <t>Full</t>
+          <t>Early Middle Age</t>
         </is>
       </c>
       <c r="C1186" t="inlineStr">
         <is>
-          <t>Full</t>
+          <t>Early Middle Age</t>
         </is>
       </c>
       <c r="D1186" t="inlineStr"/>
       <c r="E1186" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1186" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Full</t>
+          <t>.Eras.4</t>
         </is>
       </c>
       <c r="G1186" t="inlineStr"/>
       <c r="H1186" t="inlineStr"/>
     </row>
     <row r="1187">
       <c r="A1187" t="inlineStr"/>
       <c r="B1187" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>Show missing parts</t>
         </is>
       </c>
       <c r="C1187" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>Show missing parts</t>
         </is>
       </c>
       <c r="D1187" t="inlineStr"/>
       <c r="E1187" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1187" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.All</t>
+          <t>.Boxes.Kits.TripleStateButton0</t>
         </is>
       </c>
       <c r="G1187" t="inlineStr"/>
       <c r="H1187" t="inlineStr"/>
     </row>
     <row r="1188">
       <c r="A1188" t="inlineStr"/>
       <c r="B1188" t="inlineStr">
         <is>
-          <t>Power</t>
+          <t>Prevention</t>
         </is>
       </c>
       <c r="C1188" t="inlineStr">
         <is>
-          <t>Power</t>
+          <t>Prevention</t>
         </is>
       </c>
       <c r="D1188" t="inlineStr"/>
       <c r="E1188" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1188" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Guild.Power</t>
+          <t>.Boxes.mapTradeWarning.Text</t>
         </is>
       </c>
       <c r="G1188" t="inlineStr"/>
       <c r="H1188" t="inlineStr"/>
     </row>
     <row r="1189">
       <c r="A1189" t="inlineStr"/>
       <c r="B1189" t="inlineStr">
         <is>
-          <t>Town Building Collection</t>
+          <t>Great Building</t>
         </is>
       </c>
       <c r="C1189" t="inlineStr">
         <is>
-          <t>Town Building Collection</t>
+          <t>Great Building</t>
         </is>
       </c>
       <c r="D1189" t="inlineStr"/>
       <c r="E1189" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1189" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.pickupProduction</t>
+          <t>.Boxes.GreatBuildings.GreatBulding</t>
         </is>
       </c>
       <c r="G1189" t="inlineStr"/>
       <c r="H1189" t="inlineStr"/>
     </row>
     <row r="1190">
       <c r="A1190" t="inlineStr"/>
       <c r="B1190" t="inlineStr">
         <is>
-          <t>Show PvP-Arena-Protocol, when opening the PvP-Arena?</t>
+          <t>Units</t>
         </is>
       </c>
       <c r="C1190" t="inlineStr">
         <is>
-          <t>Show PvP-Arena-Protocol, when opening the PvP-Arena?</t>
+          <t>Units</t>
         </is>
       </c>
       <c r="D1190" t="inlineStr"/>
       <c r="E1190" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1190" t="inlineStr">
         <is>
-          <t>.Settings.ShowPvPArena.Desc</t>
+          <t>.General.Units</t>
         </is>
       </c>
       <c r="G1190" t="inlineStr"/>
       <c r="H1190" t="inlineStr"/>
     </row>
     <row r="1191">
       <c r="A1191" t="inlineStr"/>
       <c r="B1191" t="inlineStr">
         <is>
-          <t>HMA</t>
+          <t>Tomorrow Era</t>
         </is>
       </c>
       <c r="C1191" t="inlineStr">
         <is>
-          <t>HMA</t>
+          <t>Tomorrow Era</t>
         </is>
       </c>
       <c r="D1191" t="inlineStr"/>
       <c r="E1191" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1191" t="inlineStr">
         <is>
-          <t>.Eras.5.short</t>
+          <t>.Eras.13</t>
         </is>
       </c>
       <c r="G1191" t="inlineStr"/>
       <c r="H1191" t="inlineStr"/>
     </row>
     <row r="1192">
       <c r="A1192" t="inlineStr"/>
       <c r="B1192" t="inlineStr">
         <is>
-          <t>This building is in your inventory</t>
+          <t>Disclaimer</t>
         </is>
       </c>
       <c r="C1192" t="inlineStr">
         <is>
-          <t>This building is in your inventory</t>
+          <t>Disclaimer</t>
         </is>
       </c>
       <c r="D1192" t="inlineStr"/>
       <c r="E1192" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1192" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.InventoryTooltip</t>
+          <t>.General.Disclaimer</t>
         </is>
       </c>
       <c r="G1192" t="inlineStr"/>
       <c r="H1192" t="inlineStr"/>
     </row>
     <row r="1193">
       <c r="A1193" t="inlineStr"/>
       <c r="B1193" t="inlineStr">
         <is>
-          <t>GBs at the top of the list are best value</t>
+          <t>Neighbour</t>
         </is>
       </c>
       <c r="C1193" t="inlineStr">
         <is>
-          <t>GBs at the top of the list are best value</t>
+          <t>Neighbour</t>
         </is>
       </c>
       <c r="D1193" t="inlineStr"/>
       <c r="E1193" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1193" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.SuggestionDescription</t>
+          <t>.Boxes.Notice.ContentHeadIsNeighbor</t>
         </is>
       </c>
       <c r="G1193" t="inlineStr"/>
       <c r="H1193" t="inlineStr"/>
     </row>
     <row r="1194">
       <c r="A1194" t="inlineStr"/>
       <c r="B1194" t="inlineStr">
         <is>
-          <t>Total FPs Required</t>
+          <t>Places</t>
         </is>
       </c>
       <c r="C1194" t="inlineStr">
         <is>
-          <t>Total FPs Required</t>
+          <t>Places</t>
         </is>
       </c>
       <c r="D1194" t="inlineStr"/>
       <c r="E1194" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1194" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.LGTotalFP</t>
+          <t>.Boxes.OwnpartCalculator.Places</t>
         </is>
       </c>
       <c r="G1194" t="inlineStr"/>
       <c r="H1194" t="inlineStr"/>
     </row>
     <row r="1195">
       <c r="A1195" t="inlineStr"/>
       <c r="B1195" t="inlineStr">
         <is>
-          <t>Alerts</t>
+          <t>Friend</t>
         </is>
       </c>
       <c r="C1195" t="inlineStr">
         <is>
-          <t>Alerts</t>
+          <t>Friend</t>
         </is>
       </c>
       <c r="D1195" t="inlineStr"/>
       <c r="E1195" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1195" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Tabs.Alerts</t>
+          <t>.Boxes.Notice.ContentHeadIsFriend</t>
         </is>
       </c>
       <c r="G1195" t="inlineStr"/>
       <c r="H1195" t="inlineStr"/>
     </row>
     <row r="1196">
       <c r="A1196" t="inlineStr"/>
       <c r="B1196" t="inlineStr">
         <is>
-          <t>WARNING!: Goods stock at CRITICAL level!</t>
+          <t>BPs</t>
         </is>
       </c>
       <c r="C1196" t="inlineStr">
         <is>
-          <t>WARNING!: Goods stock at CRITICAL level!</t>
+          <t>BPs</t>
         </is>
       </c>
       <c r="D1196" t="inlineStr"/>
       <c r="E1196" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1196" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.GoodsCritical</t>
+          <t>.Boxes.Calculator.BPs</t>
         </is>
       </c>
       <c r="G1196" t="inlineStr"/>
       <c r="H1196" t="inlineStr"/>
     </row>
     <row r="1197">
       <c r="A1197" t="inlineStr"/>
       <c r="B1197" t="inlineStr">
         <is>
-          <t>Boost Sources</t>
+          <t>https://docs.foe-helper.com/english/api-token</t>
         </is>
       </c>
       <c r="C1197" t="inlineStr">
         <is>
-          <t>Boost Sources</t>
+          <t>https://docs.foe-helper.com/english/api-token</t>
         </is>
       </c>
       <c r="D1197" t="inlineStr"/>
       <c r="E1197" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1197" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.open</t>
+          <t>.Settings.ApiTokenUrl</t>
         </is>
       </c>
       <c r="G1197" t="inlineStr"/>
       <c r="H1197" t="inlineStr"/>
     </row>
     <row r="1198">
       <c r="A1198" t="inlineStr"/>
       <c r="B1198" t="inlineStr">
         <is>
-          <t>Show ascended/limited buildings</t>
+          <t>Own part net</t>
         </is>
       </c>
       <c r="C1198" t="inlineStr">
         <is>
-          <t>Show ascended/limited buildings</t>
+          <t>Own part net</t>
         </is>
       </c>
       <c r="D1198" t="inlineStr"/>
       <c r="E1198" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1198" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.NoLimitedExplanation</t>
+          <t>.Boxes.PowerLeveling.OwnPartNetto</t>
         </is>
       </c>
       <c r="G1198" t="inlineStr"/>
       <c r="H1198" t="inlineStr"/>
     </row>
     <row r="1199">
       <c r="A1199" t="inlineStr"/>
       <c r="B1199" t="inlineStr">
         <is>
-          <t>Delete</t>
+          <t>Unknown</t>
         </is>
       </c>
       <c r="C1199" t="inlineStr">
         <is>
-          <t>Delete</t>
+          <t>Unknown</t>
         </is>
       </c>
       <c r="D1199" t="inlineStr"/>
       <c r="E1199" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1199" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.DeleteEntry</t>
+          <t>.Boxes.Productions.DateNA</t>
         </is>
       </c>
       <c r="G1199" t="inlineStr"/>
       <c r="H1199" t="inlineStr"/>
     </row>
     <row r="1200">
       <c r="A1200" t="inlineStr"/>
       <c r="B1200" t="inlineStr">
         <is>
-          <t>Box alignment</t>
+          <t>Date</t>
         </is>
       </c>
       <c r="C1200" t="inlineStr">
         <is>
-          <t>Box alignment</t>
+          <t>Date</t>
         </is>
       </c>
       <c r="D1200" t="inlineStr"/>
       <c r="E1200" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1200" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.BoxAlignment</t>
+          <t>.General.Date</t>
         </is>
       </c>
       <c r="G1200" t="inlineStr"/>
       <c r="H1200" t="inlineStr"/>
     </row>
     <row r="1201">
       <c r="A1201" t="inlineStr"/>
       <c r="B1201" t="inlineStr">
         <is>
-          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
+          <t>Advantage</t>
         </is>
       </c>
       <c r="C1201" t="inlineStr">
         <is>
-          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
+          <t>Advantage</t>
         </is>
       </c>
       <c r="D1201" t="inlineStr"/>
       <c r="E1201" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1201" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEvenTTAttack</t>
+          <t>.Boxes.Market.TradeAdvantage</t>
         </is>
       </c>
       <c r="G1201" t="inlineStr"/>
       <c r="H1201" t="inlineStr"/>
     </row>
     <row r="1202">
       <c r="A1202" t="inlineStr"/>
       <c r="B1202" t="inlineStr">
         <is>
-          <t xml:space="preserve">Stock + Invested + Profit = </t>
+          <t>AF</t>
         </is>
       </c>
       <c r="C1202" t="inlineStr">
         <is>
-          <t xml:space="preserve">Stock + Invested + Profit = </t>
+          <t>AF</t>
         </is>
       </c>
       <c r="D1202" t="inlineStr"/>
       <c r="E1202" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1202" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.TotalFP</t>
+          <t>.Eras.15.short</t>
         </is>
       </c>
       <c r="G1202" t="inlineStr"/>
       <c r="H1202" t="inlineStr"/>
     </row>
     <row r="1203">
       <c r="A1203" t="inlineStr"/>
       <c r="B1203" t="inlineStr">
         <is>
-          <t>Open the castle overview to update the data.</t>
+          <t>show snapshot log button</t>
         </is>
       </c>
       <c r="C1203" t="inlineStr">
         <is>
-          <t>Open the castle overview to update the data.</t>
+          <t>show snapshot log button</t>
         </is>
       </c>
       <c r="D1203" t="inlineStr"/>
       <c r="E1203" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1203" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.VisitCastleWarning</t>
+          <t>.Boxes.GuildFights.ShowLogButton</t>
         </is>
       </c>
       <c r="G1203" t="inlineStr"/>
       <c r="H1203" t="inlineStr"/>
     </row>
     <row r="1204">
       <c r="A1204" t="inlineStr"/>
       <c r="B1204" t="inlineStr">
         <is>
-          <t>Edit Alert</t>
+          <t>Units - Daily</t>
         </is>
       </c>
       <c r="C1204" t="inlineStr">
         <is>
-          <t>Edit Alert</t>
+          <t>Units - Daily</t>
         </is>
       </c>
       <c r="D1204" t="inlineStr"/>
       <c r="E1204" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1204" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.EditAlert</t>
+          <t>.Boxes.Stats.BtnSource.statsUnitsD</t>
         </is>
       </c>
       <c r="G1204" t="inlineStr"/>
       <c r="H1204" t="inlineStr"/>
     </row>
     <row r="1205">
       <c r="A1205" t="inlineStr"/>
       <c r="B1205" t="inlineStr">
         <is>
-          <t>PvP-Arena-Protocol</t>
+          <t>horizontal</t>
         </is>
       </c>
       <c r="C1205" t="inlineStr">
         <is>
-          <t>PvP-Arena-Protocol</t>
+          <t>horizontal</t>
         </is>
       </c>
       <c r="D1205" t="inlineStr"/>
       <c r="E1205" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1205" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowPvPArena</t>
+          <t>.Boxes.CloseBox.Horizontal</t>
         </is>
       </c>
       <c r="G1205" t="inlineStr"/>
       <c r="H1205" t="inlineStr"/>
     </row>
     <row r="1206">
       <c r="A1206" t="inlineStr"/>
       <c r="B1206" t="inlineStr">
         <is>
-          <t>off</t>
+          <t>Error parsing date</t>
         </is>
       </c>
       <c r="C1206" t="inlineStr">
         <is>
-          <t>off</t>
+          <t>Error parsing date</t>
         </is>
       </c>
       <c r="D1206" t="inlineStr"/>
       <c r="E1206" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1206" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.tileNotPlanned</t>
+          <t>.Boxes.Investment.DateParseError</t>
         </is>
       </c>
       <c r="G1206" t="inlineStr"/>
       <c r="H1206" t="inlineStr"/>
     </row>
     <row r="1207">
       <c r="A1207" t="inlineStr"/>
       <c r="B1207" t="inlineStr">
         <is>
-          <t>Your headline</t>
+          <t>Attached</t>
         </is>
       </c>
       <c r="C1207" t="inlineStr">
         <is>
-          <t>Your headline</t>
+          <t>Attached</t>
         </is>
       </c>
       <c r="D1207" t="inlineStr"/>
       <c r="E1207" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1207" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.DummyHeading</t>
+          <t>.Boxes.Units.Bind</t>
         </is>
       </c>
       <c r="G1207" t="inlineStr"/>
       <c r="H1207" t="inlineStr"/>
     </row>
     <row r="1208">
       <c r="A1208" t="inlineStr"/>
       <c r="B1208" t="inlineStr">
         <is>
-          <t>Import presets</t>
+          <t>Notify stacks</t>
         </is>
       </c>
       <c r="C1208" t="inlineStr">
         <is>
-          <t>Import presets</t>
+          <t>Notify stacks</t>
         </is>
       </c>
       <c r="D1208" t="inlineStr"/>
       <c r="E1208" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1208" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetImport</t>
+          <t>.Settings.Entry.NotificationsStack</t>
         </is>
       </c>
       <c r="G1208" t="inlineStr"/>
       <c r="H1208" t="inlineStr"/>
     </row>
     <row r="1209">
       <c r="A1209" t="inlineStr"/>
       <c r="B1209" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total Squares: </t>
+          <t>can be motivated</t>
         </is>
       </c>
       <c r="C1209" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total Squares: </t>
+          <t>can be motivated</t>
         </is>
       </c>
       <c r="D1209" t="inlineStr"/>
       <c r="E1209" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1209" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.WholeArea</t>
+          <t>.Boxes.Tooltip.Building.canMotivate</t>
         </is>
       </c>
       <c r="G1209" t="inlineStr"/>
       <c r="H1209" t="inlineStr"/>
     </row>
     <row r="1210">
       <c r="A1210" t="inlineStr"/>
       <c r="B1210" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>If you delete previously recorded data, they cannot be retrieved.</t>
         </is>
       </c>
       <c r="C1210" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>If you delete previously recorded data, they cannot be retrieved.</t>
         </is>
       </c>
       <c r="D1210" t="inlineStr"/>
       <c r="E1210" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1210" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Gex</t>
+          <t>.Boxes.GuildMemberStat.DeleteDataWarning</t>
         </is>
       </c>
       <c r="G1210" t="inlineStr"/>
       <c r="H1210" t="inlineStr"/>
     </row>
     <row r="1211">
       <c r="A1211" t="inlineStr"/>
       <c r="B1211" t="inlineStr">
         <is>
-          <t>Max results</t>
+          <t>Residential</t>
         </is>
       </c>
       <c r="C1211" t="inlineStr">
         <is>
-          <t>Max results</t>
+          <t>Residential</t>
         </is>
       </c>
       <c r="D1211" t="inlineStr"/>
       <c r="E1211" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1211" t="inlineStr">
         <is>
-          <t>.Boxes.Market.MaxResults</t>
+          <t>.Boxes.CityMap.residential</t>
         </is>
       </c>
       <c r="G1211" t="inlineStr"/>
       <c r="H1211" t="inlineStr"/>
     </row>
     <row r="1212">
       <c r="A1212" t="inlineStr"/>
       <c r="B1212" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Offer</t>
         </is>
       </c>
       <c r="C1212" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Offer</t>
         </is>
       </c>
       <c r="D1212" t="inlineStr"/>
       <c r="E1212" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1212" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.era</t>
+          <t>.Boxes.Market.OfferColumn</t>
         </is>
       </c>
       <c r="G1212" t="inlineStr"/>
       <c r="H1212" t="inlineStr"/>
     </row>
     <row r="1213">
       <c r="A1213" t="inlineStr"/>
       <c r="B1213" t="inlineStr">
         <is>
-          <t>Units - Daily</t>
+          <t>Negotiation Helper</t>
         </is>
       </c>
       <c r="C1213" t="inlineStr">
         <is>
-          <t>Units - Daily</t>
+          <t>Negotiation Helper</t>
         </is>
       </c>
       <c r="D1213" t="inlineStr"/>
       <c r="E1213" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1213" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsUnitsD</t>
+          <t>.Menu.Negotiation.Title</t>
         </is>
       </c>
       <c r="G1213" t="inlineStr"/>
       <c r="H1213" t="inlineStr"/>
     </row>
     <row r="1214">
       <c r="A1214" t="inlineStr"/>
       <c r="B1214" t="inlineStr">
         <is>
-          <t>Castle System</t>
+          <t>VF</t>
         </is>
       </c>
       <c r="C1214" t="inlineStr">
         <is>
-          <t>Castle System</t>
+          <t>VF</t>
         </is>
       </c>
       <c r="D1214" t="inlineStr"/>
       <c r="E1214" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1214" t="inlineStr">
         <is>
-          <t>.Menu.Castle.Title</t>
+          <t>.Eras.17.short</t>
         </is>
       </c>
       <c r="G1214" t="inlineStr"/>
       <c r="H1214" t="inlineStr"/>
     </row>
     <row r="1215">
       <c r="A1215" t="inlineStr"/>
       <c r="B1215" t="inlineStr">
         <is>
-          <t>How many elements high should the menu be?&lt;br&gt;Empty or "0" means automatic height.</t>
+          <t>Own FP</t>
         </is>
       </c>
       <c r="C1215" t="inlineStr">
         <is>
-          <t>How many elements high should the menu be?&lt;br&gt;Empty or "0" means automatic height.</t>
+          <t>Own FP</t>
         </is>
       </c>
       <c r="D1215" t="inlineStr"/>
       <c r="E1215" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1215" t="inlineStr">
         <is>
-          <t>.Settings.MenuLength.Desc</t>
+          <t>.Boxes.OwnpartCalculator.OwnPart</t>
         </is>
       </c>
       <c r="G1215" t="inlineStr"/>
       <c r="H1215" t="inlineStr"/>
     </row>
     <row r="1216">
       <c r="A1216" t="inlineStr"/>
       <c r="B1216" t="inlineStr">
         <is>
-          <t>Required</t>
+          <t>Guild Member</t>
         </is>
       </c>
       <c r="C1216" t="inlineStr">
         <is>
-          <t>Required</t>
+          <t>Guild Member</t>
         </is>
       </c>
       <c r="D1216" t="inlineStr"/>
       <c r="E1216" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1216" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.DescRequired</t>
+          <t>.Boxes.GuildFights.Player</t>
         </is>
       </c>
       <c r="G1216" t="inlineStr"/>
       <c r="H1216" t="inlineStr"/>
     </row>
     <row r="1217">
       <c r="A1217" t="inlineStr"/>
       <c r="B1217" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/efficiency</t>
+          <t>Sum</t>
         </is>
       </c>
       <c r="C1217" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/efficiency</t>
+          <t>Sum</t>
         </is>
       </c>
       <c r="D1217" t="inlineStr"/>
       <c r="E1217" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1217" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.HelpLink</t>
+          <t>.Boxes.Productions.ModeSum</t>
         </is>
       </c>
       <c r="G1217" t="inlineStr"/>
       <c r="H1217" t="inlineStr"/>
     </row>
     <row r="1218">
       <c r="A1218" t="inlineStr"/>
       <c r="B1218" t="inlineStr">
         <is>
-          <t>per Era</t>
+          <t>GBG Provinces</t>
         </is>
       </c>
       <c r="C1218" t="inlineStr">
         <is>
-          <t>per Era</t>
+          <t>GBG Provinces</t>
         </is>
       </c>
       <c r="D1218" t="inlineStr"/>
       <c r="E1218" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1218" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.perEra</t>
+          <t>.Boxes.Alerts.Form.Battleground</t>
         </is>
       </c>
       <c r="G1218" t="inlineStr"/>
       <c r="H1218" t="inlineStr"/>
     </row>
     <row r="1219">
       <c r="A1219" t="inlineStr"/>
       <c r="B1219" t="inlineStr">
         <is>
-          <t>No data available!&lt;br /&gt;Please visit the results page of the guild expedition overview to update the data.</t>
+          <t>Chains</t>
         </is>
       </c>
       <c r="C1219" t="inlineStr">
         <is>
-          <t>No data available!&lt;br /&gt;Please visit the results page of the guild expedition overview to update the data.</t>
+          <t>Chains</t>
         </is>
       </c>
       <c r="D1219" t="inlineStr"/>
       <c r="E1219" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1219" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.ResultsNoData</t>
+          <t>.Boxes.Kits.Chains</t>
         </is>
       </c>
       <c r="G1219" t="inlineStr"/>
       <c r="H1219" t="inlineStr"/>
     </row>
     <row r="1220">
       <c r="A1220" t="inlineStr"/>
       <c r="B1220" t="inlineStr">
         <is>
-          <t>Saved!</t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="C1220" t="inlineStr">
         <is>
-          <t>Saved!</t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="D1220" t="inlineStr"/>
       <c r="E1220" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1220" t="inlineStr">
         <is>
-          <t>.Menu.SaveMessage.Title</t>
+          <t>.Menu.Gildfight.Title</t>
         </is>
       </c>
       <c r="G1220" t="inlineStr"/>
       <c r="H1220" t="inlineStr"/>
     </row>
     <row r="1221">
       <c r="A1221" t="inlineStr"/>
       <c r="B1221" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>export data</t>
         </is>
       </c>
       <c r="C1221" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>export data</t>
         </is>
       </c>
       <c r="D1221" t="inlineStr"/>
       <c r="E1221" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1221" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.generic_building</t>
+          <t>.Boxes.DBExport.ExportData</t>
         </is>
       </c>
       <c r="G1221" t="inlineStr"/>
       <c r="H1221" t="inlineStr"/>
     </row>
     <row r="1222">
       <c r="A1222" t="inlineStr"/>
       <c r="B1222" t="inlineStr">
         <is>
-          <t>Repeat Building Selection</t>
+          <t>Trade Events</t>
         </is>
       </c>
       <c r="C1222" t="inlineStr">
         <is>
-          <t>Repeat Building Selection</t>
+          <t>Trade Events</t>
         </is>
       </c>
       <c r="D1222" t="inlineStr"/>
       <c r="E1222" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1222" t="inlineStr">
         <is>
-          <t>.Settings.Entry.RepeatSelectBuilding</t>
+          <t>.Boxes.MarketOffersEvents.Title</t>
         </is>
       </c>
       <c r="G1222" t="inlineStr"/>
       <c r="H1222" t="inlineStr"/>
     </row>
     <row r="1223">
       <c r="A1223" t="inlineStr"/>
       <c r="B1223" t="inlineStr">
         <is>
-          <t>Show FSP Calculator</t>
+          <t>Inactivity</t>
         </is>
       </c>
       <c r="C1223" t="inlineStr">
         <is>
-          <t>Show FSP Calculator</t>
+          <t>Inactivity</t>
         </is>
       </c>
       <c r="D1223" t="inlineStr"/>
       <c r="E1223" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1223" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowFSPCalculator</t>
+          <t>.Boxes.GuildMemberStat.Inactivity</t>
         </is>
       </c>
       <c r="G1223" t="inlineStr"/>
       <c r="H1223" t="inlineStr"/>
     </row>
     <row r="1224">
       <c r="A1224" t="inlineStr"/>
       <c r="B1224" t="inlineStr">
         <is>
-          <t>Fellowship Event</t>
+          <t>Won</t>
         </is>
       </c>
       <c r="C1224" t="inlineStr">
         <is>
-          <t>Fellowship Event</t>
+          <t>Won</t>
         </is>
       </c>
       <c r="D1224" t="inlineStr"/>
       <c r="E1224" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1224" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.hero_event</t>
+          <t>.Boxes.UnitsGex.Won</t>
         </is>
       </c>
       <c r="G1224" t="inlineStr"/>
       <c r="H1224" t="inlineStr"/>
     </row>
     <row r="1225">
       <c r="A1225" t="inlineStr"/>
       <c r="B1225" t="inlineStr">
         <is>
-          <t>Description</t>
+          <t>Trade</t>
         </is>
       </c>
       <c r="C1225" t="inlineStr">
         <is>
-          <t>Description</t>
+          <t>Trade</t>
         </is>
       </c>
       <c r="D1225" t="inlineStr"/>
       <c r="E1225" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1225" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Description</t>
+          <t>.Boxes.Infobox.FilterTrade</t>
         </is>
       </c>
       <c r="G1225" t="inlineStr"/>
       <c r="H1225" t="inlineStr"/>
     </row>
     <row r="1226">
       <c r="A1226" t="inlineStr"/>
       <c r="B1226" t="inlineStr">
         <is>
-          <t>bottom left</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C1226" t="inlineStr">
         <is>
-          <t>bottom left</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="D1226" t="inlineStr"/>
       <c r="E1226" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1226" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.bottom-left</t>
+          <t>.Boxes.Discord.Name</t>
         </is>
       </c>
       <c r="G1226" t="inlineStr"/>
       <c r="H1226" t="inlineStr"/>
     </row>
     <row r="1227">
       <c r="A1227" t="inlineStr"/>
       <c r="B1227" t="inlineStr">
         <is>
-          <t>Helper Battle visibility</t>
+          <t>Includes good costs to build the GB valued at __goodcosts__ FPs</t>
         </is>
       </c>
       <c r="C1227" t="inlineStr">
         <is>
-          <t>Helper Battle visibility</t>
+          <t>Includes good costs to build the GB valued at __goodcosts__ FPs</t>
         </is>
       </c>
       <c r="D1227" t="inlineStr"/>
       <c r="E1227" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1227" t="inlineStr">
         <is>
-          <t>.Settings.Entry.HideHelperDuringBattle</t>
+          <t>.Boxes.GreatBuildings.NewGBCostsTT</t>
         </is>
       </c>
       <c r="G1227" t="inlineStr"/>
       <c r="H1227" t="inlineStr"/>
     </row>
     <row r="1228">
       <c r="A1228" t="inlineStr"/>
       <c r="B1228" t="inlineStr">
         <is>
-          <t>Show Medals</t>
+          <t>Choose a player</t>
         </is>
       </c>
       <c r="C1228" t="inlineStr">
         <is>
-          <t>Show Medals</t>
+          <t>Choose a player</t>
         </is>
       </c>
       <c r="D1228" t="inlineStr"/>
       <c r="E1228" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1228" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartMedals.Desc</t>
+          <t>.Boxes.Notice.ModalChoosePlayer</t>
         </is>
       </c>
       <c r="G1228" t="inlineStr"/>
       <c r="H1228" t="inlineStr"/>
     </row>
     <row r="1229">
       <c r="A1229" t="inlineStr"/>
       <c r="B1229" t="inlineStr">
         <is>
-          <t>entry time</t>
+          <t>GE Relic Rewards (Temple of Relic)</t>
         </is>
       </c>
       <c r="C1229" t="inlineStr">
         <is>
-          <t>entry time</t>
+          <t>GE Relic Rewards (Temple of Relic)</t>
         </is>
       </c>
       <c r="D1229" t="inlineStr"/>
       <c r="E1229" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1229" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.SettingsEntryTime</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.guildExpedition</t>
         </is>
       </c>
       <c r="G1229" t="inlineStr"/>
       <c r="H1229" t="inlineStr"/>
     </row>
     <row r="1230">
       <c r="A1230" t="inlineStr"/>
       <c r="B1230" t="inlineStr">
         <is>
-          <t>Lower Era buildings</t>
+          <t>Tag</t>
         </is>
       </c>
       <c r="C1230" t="inlineStr">
         <is>
-          <t>Lower Era buildings</t>
+          <t>Tag</t>
         </is>
       </c>
       <c r="D1230" t="inlineStr"/>
       <c r="E1230" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1230" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.HighlightOldBuildings</t>
+          <t>.Boxes.Alerts.Form.Tag</t>
         </is>
       </c>
       <c r="G1230" t="inlineStr"/>
       <c r="H1230" t="inlineStr"/>
     </row>
     <row r="1231">
       <c r="A1231" t="inlineStr"/>
       <c r="B1231" t="inlineStr">
         <is>
-          <t>Should the "Aztec Helper" box be opened when starting a Aztec Minigame?</t>
+          <t xml:space="preserve"> are 2 Ages behind</t>
         </is>
       </c>
       <c r="C1231" t="inlineStr">
         <is>
-          <t>Should the "Aztec Helper" box be opened when starting a Aztec Minigame?</t>
+          <t xml:space="preserve"> are 2 Ages behind</t>
         </is>
       </c>
       <c r="D1231" t="inlineStr"/>
       <c r="E1231" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1231" t="inlineStr">
         <is>
-          <t>.Settings.ShowAztecHelper.Desc</t>
+          <t>.Boxes.CityMap.OlderThan2Era</t>
         </is>
       </c>
       <c r="G1231" t="inlineStr"/>
       <c r="H1231" t="inlineStr"/>
     </row>
     <row r="1232">
       <c r="A1232" t="inlineStr"/>
       <c r="B1232" t="inlineStr">
         <is>
-          <t>Load current Beta</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="C1232" t="inlineStr">
         <is>
-          <t>Load current Beta</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="D1232" t="inlineStr"/>
       <c r="E1232" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1232" t="inlineStr">
         <is>
-          <t>.Settings.Entry.LoadBeta2</t>
+          <t>.Boxes.Alerts.Form.Edit</t>
         </is>
       </c>
       <c r="G1232" t="inlineStr"/>
       <c r="H1232" t="inlineStr"/>
     </row>
     <row r="1233">
       <c r="A1233" t="inlineStr"/>
       <c r="B1233" t="inlineStr">
         <is>
-          <t>Treasury Goods</t>
+          <t>GBG (after negotiation or fight)</t>
         </is>
       </c>
       <c r="C1233" t="inlineStr">
         <is>
-          <t>Treasury Goods</t>
+          <t>GBG (after negotiation or fight)</t>
         </is>
       </c>
       <c r="D1233" t="inlineStr"/>
       <c r="E1233" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1233" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.GuildGoods</t>
+          <t>.Boxes.FPCollector.battlegrounds_conquest</t>
         </is>
       </c>
       <c r="G1233" t="inlineStr"/>
       <c r="H1233" t="inlineStr"/>
     </row>
     <row r="1234">
       <c r="A1234" t="inlineStr"/>
       <c r="B1234" t="inlineStr">
         <is>
-          <t>Player name</t>
+          <t>Last 2 Ages</t>
         </is>
       </c>
       <c r="C1234" t="inlineStr">
         <is>
-          <t>Player name</t>
+          <t>Last 2 Ages</t>
         </is>
       </c>
       <c r="D1234" t="inlineStr"/>
       <c r="E1234" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1234" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.PlayerName</t>
+          <t>.Boxes.Stats.BtnLastEras</t>
         </is>
       </c>
       <c r="G1234" t="inlineStr"/>
       <c r="H1234" t="inlineStr"/>
     </row>
     <row r="1235">
       <c r="A1235" t="inlineStr"/>
       <c r="B1235" t="inlineStr">
         <is>
-          <t>Own part net</t>
+          <t>Open automatically</t>
         </is>
       </c>
       <c r="C1235" t="inlineStr">
         <is>
-          <t>Own part net</t>
+          <t>Open automatically</t>
         </is>
       </c>
       <c r="D1235" t="inlineStr"/>
       <c r="E1235" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1235" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.OwnPartNetto</t>
+          <t>.Settings.ShowOwnPartAutoOpen.Desc</t>
         </is>
       </c>
       <c r="G1235" t="inlineStr"/>
       <c r="H1235" t="inlineStr"/>
     </row>
     <row r="1236">
       <c r="A1236" t="inlineStr"/>
       <c r="B1236" t="inlineStr">
         <is>
-          <t>Show GBG Building Recommendation</t>
+          <t>Guild Treasury Export Log</t>
         </is>
       </c>
       <c r="C1236" t="inlineStr">
         <is>
-          <t>Show GBG Building Recommendation</t>
+          <t>Guild Treasury Export Log</t>
         </is>
       </c>
       <c r="D1236" t="inlineStr"/>
       <c r="E1236" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1236" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGBuildings.Title</t>
+          <t>.Settings.Entry.ShowGuildTreasuryLogExport</t>
         </is>
       </c>
       <c r="G1236" t="inlineStr"/>
       <c r="H1236" t="inlineStr"/>
     </row>
     <row r="1237">
       <c r="A1237" t="inlineStr"/>
       <c r="B1237" t="inlineStr">
         <is>
-          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement and reload the game (F5)</t>
+          <t>Timer set for __hours__ hours and __minutes__ minutes</t>
         </is>
       </c>
       <c r="C1237" t="inlineStr">
         <is>
-          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement and reload the game (F5)</t>
+          <t>Timer set for __hours__ hours and __minutes__ minutes</t>
         </is>
       </c>
       <c r="D1237" t="inlineStr"/>
       <c r="E1237" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1237" t="inlineStr">
         <is>
-          <t>.Menu.OutP.DescWarningOutpostData</t>
+          <t>.Boxes.idleGame.AlertSetText</t>
         </is>
       </c>
       <c r="G1237" t="inlineStr"/>
       <c r="H1237" t="inlineStr"/>
     </row>
     <row r="1238">
       <c r="A1238" t="inlineStr"/>
       <c r="B1238" t="inlineStr">
         <is>
-          <t>min. level</t>
+          <t>Max level</t>
         </is>
       </c>
       <c r="C1238" t="inlineStr">
         <is>
-          <t>min. level</t>
+          <t>Max level</t>
         </is>
       </c>
       <c r="D1238" t="inlineStr"/>
       <c r="E1238" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1238" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MinLevel</t>
+          <t>.Boxes.Calculator.MaxLevel</t>
         </is>
       </c>
       <c r="G1238" t="inlineStr"/>
       <c r="H1238" t="inlineStr"/>
     </row>
     <row r="1239">
       <c r="A1239" t="inlineStr"/>
       <c r="B1239" t="inlineStr">
         <is>
-          <t>delete inactivity warning</t>
+          <t>How many elements should the Infobox display  and save?&lt;br&gt;Empty or "0" means infinite.</t>
         </is>
       </c>
       <c r="C1239" t="inlineStr">
         <is>
-          <t>delete inactivity warning</t>
+          <t>How many elements should the Infobox display  and save?&lt;br&gt;Empty or "0" means infinite.</t>
         </is>
       </c>
       <c r="D1239" t="inlineStr"/>
       <c r="E1239" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1239" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.DeleteInactivityWarning</t>
+          <t>.Settings.InfoboxEntryCount.Desc</t>
         </is>
       </c>
       <c r="G1239" t="inlineStr"/>
       <c r="H1239" t="inlineStr"/>
     </row>
     <row r="1240">
       <c r="A1240" t="inlineStr"/>
       <c r="B1240" t="inlineStr">
         <is>
-          <t>after</t>
+          <t>Goods from earlier ages</t>
         </is>
       </c>
       <c r="C1240" t="inlineStr">
         <is>
-          <t>after</t>
+          <t>Goods from earlier ages</t>
         </is>
       </c>
       <c r="D1240" t="inlineStr"/>
       <c r="E1240" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1240" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.after</t>
+          <t>.Boxes.BlueGalaxy.OlderGoods</t>
         </is>
       </c>
       <c r="G1240" t="inlineStr"/>
       <c r="H1240" t="inlineStr"/>
     </row>
     <row r="1241">
       <c r="A1241" t="inlineStr"/>
       <c r="B1241" t="inlineStr">
         <is>
-          <t>Change Language</t>
+          <t>Translation</t>
         </is>
       </c>
       <c r="C1241" t="inlineStr">
         <is>
-          <t>Change Language</t>
+          <t>Translation</t>
         </is>
       </c>
       <c r="D1241" t="inlineStr"/>
       <c r="E1241" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1241" t="inlineStr">
         <is>
-          <t>.Settings.ChangeLanguage.Title</t>
+          <t>.Settings.About.TranslateTitle</t>
         </is>
       </c>
       <c r="G1241" t="inlineStr"/>
       <c r="H1241" t="inlineStr"/>
     </row>
     <row r="1242">
       <c r="A1242" t="inlineStr"/>
       <c r="B1242" t="inlineStr">
         <is>
-          <t>Disappears</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C1242" t="inlineStr">
         <is>
-          <t>Disappears</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="D1242" t="inlineStr"/>
       <c r="E1242" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1242" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.Disappears</t>
+          <t>.Boxes.GreatBuildings.Level</t>
         </is>
       </c>
       <c r="G1242" t="inlineStr"/>
       <c r="H1242" t="inlineStr"/>
     </row>
     <row r="1243">
       <c r="A1243" t="inlineStr"/>
       <c r="B1243" t="inlineStr">
         <is>
-          <t>Adding __fpcount__ FPs too many!&lt;br&gt;Maximum investment: __totalfp__ FPs</t>
+          <t>Shop Currency will overflow!</t>
         </is>
       </c>
       <c r="C1243" t="inlineStr">
         <is>
-          <t>Adding __fpcount__ FPs too many!&lt;br&gt;Maximum investment: __totalfp__ FPs</t>
+          <t>Shop Currency will overflow!</t>
         </is>
       </c>
       <c r="D1243" t="inlineStr"/>
       <c r="E1243" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1243" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTLevelWarning</t>
+          <t>.Boxes.MergerGame.CurrencyOverflowWarning</t>
         </is>
       </c>
       <c r="G1243" t="inlineStr"/>
       <c r="H1243" t="inlineStr"/>
     </row>
     <row r="1244">
       <c r="A1244" t="inlineStr"/>
       <c r="B1244" t="inlineStr">
         <is>
-          <t>Take notes on anything you don't want to forget.</t>
+          <t>Do you want the rewards from GBG and GE to be displayed in a stream over the rewards bar?</t>
         </is>
       </c>
       <c r="C1244" t="inlineStr">
         <is>
-          <t>Take notes on anything you don't want to forget.</t>
+          <t>Do you want the rewards from GBG and GE to be displayed in a stream over the rewards bar?</t>
         </is>
       </c>
       <c r="D1244" t="inlineStr"/>
       <c r="E1244" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1244" t="inlineStr">
         <is>
-          <t>.Menu.Notice.Desc</t>
+          <t>.Settings.ShowGBGRewards.Desc</t>
         </is>
       </c>
       <c r="G1244" t="inlineStr"/>
       <c r="H1244" t="inlineStr"/>
     </row>
     <row r="1245">
       <c r="A1245" t="inlineStr"/>
       <c r="B1245" t="inlineStr">
         <is>
-          <t>May Day Event</t>
+          <t>Arctic Future</t>
         </is>
       </c>
       <c r="C1245" t="inlineStr">
         <is>
-          <t>May Day Event</t>
+          <t>Arctic Future</t>
         </is>
       </c>
       <c r="D1245" t="inlineStr"/>
       <c r="E1245" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1245" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.may_day_event</t>
+          <t>.Eras.15</t>
         </is>
       </c>
       <c r="G1245" t="inlineStr"/>
       <c r="H1245" t="inlineStr"/>
     </row>
     <row r="1246">
       <c r="A1246" t="inlineStr"/>
       <c r="B1246" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Only Affordable Offers</t>
         </is>
       </c>
       <c r="C1246" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Only Affordable Offers</t>
         </is>
       </c>
       <c r="D1246" t="inlineStr"/>
       <c r="E1246" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1246" t="inlineStr">
         <is>
-          <t>.Menu.unitsGex.Title</t>
+          <t>.Boxes.Market.OnlyAffordable</t>
         </is>
       </c>
       <c r="G1246" t="inlineStr"/>
       <c r="H1246" t="inlineStr"/>
     </row>
     <row r="1247">
       <c r="A1247" t="inlineStr"/>
       <c r="B1247" t="inlineStr">
         <is>
-          <t>Item</t>
+          <t>Bid</t>
         </is>
       </c>
       <c r="C1247" t="inlineStr">
         <is>
-          <t>Item</t>
+          <t>Bid</t>
         </is>
       </c>
       <c r="D1247" t="inlineStr"/>
       <c r="E1247" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1247" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.name</t>
+          <t>.Boxes.AuctionSettings.Bid</t>
         </is>
       </c>
       <c r="G1247" t="inlineStr"/>
       <c r="H1247" t="inlineStr"/>
     </row>
     <row r="1248">
       <c r="A1248" t="inlineStr"/>
       <c r="B1248" t="inlineStr">
         <is>
-          <t>The values may update slow - depending on server feedback. Given times do not take updates of current stock into account.</t>
+          <t>Notify position</t>
         </is>
       </c>
       <c r="C1248" t="inlineStr">
         <is>
-          <t>The values may update slow - depending on server feedback. Given times do not take updates of current stock into account.</t>
+          <t>Notify position</t>
         </is>
       </c>
       <c r="D1248" t="inlineStr"/>
       <c r="E1248" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1248" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Warning</t>
+          <t>.Settings.Entry.NotificationsPosition</t>
         </is>
       </c>
       <c r="G1248" t="inlineStr"/>
       <c r="H1248" t="inlineStr"/>
     </row>
     <row r="1249">
       <c r="A1249" t="inlineStr"/>
       <c r="B1249" t="inlineStr">
         <is>
-          <t>__era__&lt;br&gt;You have: __stock__</t>
+          <t>Log</t>
         </is>
       </c>
       <c r="C1249" t="inlineStr">
         <is>
-          <t>__era__&lt;br&gt;You have: __stock__</t>
+          <t>Log</t>
         </is>
       </c>
       <c r="D1249" t="inlineStr"/>
       <c r="E1249" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1249" t="inlineStr">
         <is>
-          <t>.Boxes.Market.NeedTT</t>
+          <t>.Boxes.GvGMap.Log</t>
         </is>
       </c>
       <c r="G1249" t="inlineStr"/>
       <c r="H1249" t="inlineStr"/>
     </row>
     <row r="1250">
       <c r="A1250" t="inlineStr"/>
       <c r="B1250" t="inlineStr">
         <is>
-          <t>Show Sums:</t>
+          <t>FP costs for goods</t>
         </is>
       </c>
       <c r="C1250" t="inlineStr">
         <is>
-          <t>Show Sums:</t>
+          <t>FP costs for goods</t>
         </is>
       </c>
       <c r="D1250" t="inlineStr"/>
       <c r="E1250" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1250" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.ShowSums</t>
+          <t>.Boxes.GreatBuildings.FPCostGoods</t>
         </is>
       </c>
       <c r="G1250" t="inlineStr"/>
       <c r="H1250" t="inlineStr"/>
     </row>
     <row r="1251">
       <c r="A1251" t="inlineStr"/>
       <c r="B1251" t="inlineStr">
         <is>
-          <t>Guild supporting buildings</t>
+          <t>Optional: How many FP rewards do you get per day? This information is used to calculate profitability for further Arc levels. To get a suggestion go to: Town Hall &gt; News &gt; Event History and scroll through all pages</t>
         </is>
       </c>
       <c r="C1251" t="inlineStr">
         <is>
-          <t>Guild supporting buildings</t>
+          <t>Optional: How many FP rewards do you get per day? This information is used to calculate profitability for further Arc levels. To get a suggestion go to: Town Hall &gt; News &gt; Event History and scroll through all pages</t>
         </is>
       </c>
       <c r="D1251" t="inlineStr"/>
       <c r="E1251" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1251" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildSupportBuildings</t>
+          <t>.Boxes.GreatBuildings.TTRewardPerDay</t>
         </is>
       </c>
       <c r="G1251" t="inlineStr"/>
       <c r="H1251" t="inlineStr"/>
     </row>
     <row r="1252">
       <c r="A1252" t="inlineStr"/>
       <c r="B1252" t="inlineStr">
         <is>
-          <t>Open automatically</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C1252" t="inlineStr">
         <is>
-          <t>Open automatically</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="D1252" t="inlineStr"/>
       <c r="E1252" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1252" t="inlineStr">
         <is>
-          <t>.Boxes.Market.Settings.Autostart</t>
+          <t>.Boxes.PvPArena.PlayerName</t>
         </is>
       </c>
       <c r="G1252" t="inlineStr"/>
       <c r="H1252" t="inlineStr"/>
     </row>
     <row r="1253">
       <c r="A1253" t="inlineStr"/>
       <c r="B1253" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Treasure Daily</t>
         </is>
       </c>
       <c r="C1253" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Treasure Daily</t>
         </is>
       </c>
       <c r="D1253" t="inlineStr"/>
       <c r="E1253" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1253" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Player</t>
+          <t>.Boxes.Stats.BtnSource.statsTreasurePlayerD</t>
         </is>
       </c>
       <c r="G1253" t="inlineStr"/>
       <c r="H1253" t="inlineStr"/>
     </row>
     <row r="1254">
       <c r="A1254" t="inlineStr"/>
       <c r="B1254" t="inlineStr">
         <is>
-          <t>Incidents</t>
+          <t>St. Patrick's Day Event</t>
         </is>
       </c>
       <c r="C1254" t="inlineStr">
         <is>
-          <t>Incidents</t>
+          <t>St. Patrick's Day Event</t>
         </is>
       </c>
       <c r="D1254" t="inlineStr"/>
       <c r="E1254" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1254" t="inlineStr">
         <is>
-          <t>.Menu.HiddenRewards.Title</t>
+          <t>.Boxes.FPCollector.st_patricks_event</t>
         </is>
       </c>
       <c r="G1254" t="inlineStr"/>
       <c r="H1254" t="inlineStr"/>
     </row>
     <row r="1255">
       <c r="A1255" t="inlineStr"/>
       <c r="B1255" t="inlineStr">
         <is>
-          <t>Include Ally boosts in the rating</t>
+          <t>Shards</t>
         </is>
       </c>
       <c r="C1255" t="inlineStr">
         <is>
-          <t>Include Ally boosts in the rating</t>
+          <t>Shards</t>
         </is>
       </c>
       <c r="D1255" t="inlineStr"/>
       <c r="E1255" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1255" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowAllies</t>
+          <t>.Boxes.Stats.Rewards.Source.shards</t>
         </is>
       </c>
       <c r="G1255" t="inlineStr"/>
       <c r="H1255" t="inlineStr"/>
     </row>
     <row r="1256">
       <c r="A1256" t="inlineStr"/>
       <c r="B1256" t="inlineStr">
         <is>
-          <t>DD/MMM</t>
+          <t>week</t>
         </is>
       </c>
       <c r="C1256" t="inlineStr">
         <is>
-          <t>DD/MMM</t>
+          <t>week</t>
         </is>
       </c>
       <c r="D1256" t="inlineStr"/>
       <c r="E1256" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1256" t="inlineStr">
         <is>
-          <t>.DateShort</t>
+          <t>.Boxes.GexStat.Week</t>
         </is>
       </c>
       <c r="G1256" t="inlineStr"/>
       <c r="H1256" t="inlineStr"/>
     </row>
     <row r="1257">
       <c r="A1257" t="inlineStr"/>
       <c r="B1257" t="inlineStr">
         <is>
-          <t>Guild Battleground (GBG)</t>
+          <t>Shop antique dealer</t>
         </is>
       </c>
       <c r="C1257" t="inlineStr">
         <is>
-          <t>Guild Battleground (GBG)</t>
+          <t>Shop antique dealer</t>
         </is>
       </c>
       <c r="D1257" t="inlineStr"/>
       <c r="E1257" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1257" t="inlineStr">
         <is>
-          <t>.Menu.Gildfight.Title</t>
+          <t>.Boxes.Castle.ShopAntiqueDealer</t>
         </is>
       </c>
       <c r="G1257" t="inlineStr"/>
       <c r="H1257" t="inlineStr"/>
     </row>
     <row r="1258">
       <c r="A1258" t="inlineStr"/>
       <c r="B1258" t="inlineStr">
         <is>
-          <t>Fights</t>
+          <t>Hide GBs not built</t>
         </is>
       </c>
       <c r="C1258" t="inlineStr">
         <is>
-          <t>Fights</t>
+          <t>Hide GBs not built</t>
         </is>
       </c>
       <c r="D1258" t="inlineStr"/>
       <c r="E1258" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1258" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Fights</t>
+          <t>.Boxes.GreatBuildings.HideNewGBs</t>
         </is>
       </c>
       <c r="G1258" t="inlineStr"/>
       <c r="H1258" t="inlineStr"/>
     </row>
     <row r="1259">
       <c r="A1259" t="inlineStr"/>
       <c r="B1259" t="inlineStr">
         <is>
-          <t>BPs</t>
+          <t>Enable sound</t>
         </is>
       </c>
       <c r="C1259" t="inlineStr">
         <is>
-          <t>BPs</t>
+          <t>Enable sound</t>
         </is>
       </c>
       <c r="D1259" t="inlineStr"/>
       <c r="E1259" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1259" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.BPs</t>
+          <t>.Settings.Entry.EnableSound</t>
         </is>
       </c>
       <c r="G1259" t="inlineStr"/>
       <c r="H1259" t="inlineStr"/>
     </row>
     <row r="1260">
       <c r="A1260" t="inlineStr"/>
       <c r="B1260" t="inlineStr">
         <is>
-          <t>Optional: How many FP rewards do you get per day? This information is used to calculate profitability for further Arc levels. To get a suggestion go to: Town Hall &gt; News &gt; Event History and scroll through all pages</t>
+          <t>Power</t>
         </is>
       </c>
       <c r="C1260" t="inlineStr">
         <is>
-          <t>Optional: How many FP rewards do you get per day? This information is used to calculate profitability for further Arc levels. To get a suggestion go to: Town Hall &gt; News &gt; Event History and scroll through all pages</t>
+          <t>Power</t>
         </is>
       </c>
       <c r="D1260" t="inlineStr"/>
       <c r="E1260" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1260" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTRewardPerDay</t>
+          <t>.Boxes.GvGMap.Guild.Power</t>
         </is>
       </c>
       <c r="G1260" t="inlineStr"/>
       <c r="H1260" t="inlineStr"/>
     </row>
     <row r="1261">
       <c r="A1261" t="inlineStr"/>
       <c r="B1261" t="inlineStr">
         <is>
-          <t>Menu Content</t>
+          <t>All</t>
         </is>
       </c>
       <c r="C1261" t="inlineStr">
         <is>
-          <t>Menu Content</t>
+          <t>All</t>
         </is>
       </c>
       <c r="D1261" t="inlineStr"/>
       <c r="E1261" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1261" t="inlineStr">
         <is>
-          <t>.Settings.Entry.MenuContent</t>
+          <t>.Boxes.Productions.Headings.all</t>
         </is>
       </c>
       <c r="G1261" t="inlineStr"/>
       <c r="H1261" t="inlineStr"/>
     </row>
     <row r="1262">
       <c r="A1262" t="inlineStr"/>
       <c r="B1262" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/gb-investment</t>
+          <t>Menu Content</t>
         </is>
       </c>
       <c r="C1262" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/gb-investment</t>
+          <t>Menu Content</t>
         </is>
       </c>
       <c r="D1262" t="inlineStr"/>
       <c r="E1262" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1262" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.HelpLink</t>
+          <t>.Settings.MenuContent.Title</t>
         </is>
       </c>
       <c r="G1262" t="inlineStr"/>
       <c r="H1262" t="inlineStr"/>
     </row>
     <row r="1263">
       <c r="A1263" t="inlineStr"/>
       <c r="B1263" t="inlineStr">
         <is>
-          <t>Friend</t>
+          <t>GBs</t>
         </is>
       </c>
       <c r="C1263" t="inlineStr">
         <is>
-          <t>Friend</t>
+          <t>GBs</t>
         </is>
       </c>
       <c r="D1263" t="inlineStr"/>
       <c r="E1263" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1263" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ContentHeadIsFriend</t>
+          <t>.Boxes.MoppelHelper.GBs</t>
         </is>
       </c>
       <c r="G1263" t="inlineStr"/>
       <c r="H1263" t="inlineStr"/>
     </row>
     <row r="1264">
       <c r="A1264" t="inlineStr"/>
       <c r="B1264" t="inlineStr">
         <is>
-          <t>Wildpark-Event</t>
+          <t>Advice settings</t>
         </is>
       </c>
       <c r="C1264" t="inlineStr">
         <is>
-          <t>Wildpark-Event</t>
+          <t>Advice settings</t>
         </is>
       </c>
       <c r="D1264" t="inlineStr"/>
       <c r="E1264" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1264" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.wildlife_event</t>
+          <t>.Settings.ShowArmyAdvice.Button</t>
         </is>
       </c>
       <c r="G1264" t="inlineStr"/>
       <c r="H1264" t="inlineStr"/>
     </row>
     <row r="1265">
       <c r="A1265" t="inlineStr"/>
       <c r="B1265" t="inlineStr">
         <is>
-          <t>GE Main Encounters</t>
+          <t>Carnival Event</t>
         </is>
       </c>
       <c r="C1265" t="inlineStr">
         <is>
-          <t>GE Main Encounters</t>
+          <t>Carnival Event</t>
         </is>
       </c>
       <c r="D1265" t="inlineStr"/>
       <c r="E1265" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1265" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.GexLastOfSections</t>
+          <t>.Boxes.FPCollector.carnival_event</t>
         </is>
       </c>
       <c r="G1265" t="inlineStr"/>
       <c r="H1265" t="inlineStr"/>
     </row>
     <row r="1266">
       <c r="A1266" t="inlineStr"/>
       <c r="B1266" t="inlineStr">
         <is>
-          <t>GBG Provinces</t>
+          <t>1 FP equals __percent__% bonus for attacking army</t>
         </is>
       </c>
       <c r="C1266" t="inlineStr">
         <is>
-          <t>GBG Provinces</t>
+          <t>1 FP equals __percent__% bonus for attacking army</t>
         </is>
       </c>
       <c r="D1266" t="inlineStr"/>
       <c r="E1266" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1266" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Battleground</t>
+          <t>.Boxes.GreatBuildings.AttackPerFP</t>
         </is>
       </c>
       <c r="G1266" t="inlineStr"/>
       <c r="H1266" t="inlineStr"/>
     </row>
     <row r="1267">
       <c r="A1267" t="inlineStr"/>
       <c r="B1267" t="inlineStr">
         <is>
-          <t>City Grid Score</t>
+          <t>Industrial Age</t>
         </is>
       </c>
       <c r="C1267" t="inlineStr">
         <is>
-          <t>City Grid Score</t>
+          <t>Industrial Age</t>
         </is>
       </c>
       <c r="D1267" t="inlineStr"/>
       <c r="E1267" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1267" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.CityGridScore</t>
+          <t>.Eras.8</t>
         </is>
       </c>
       <c r="G1267" t="inlineStr"/>
       <c r="H1267" t="inlineStr"/>
     </row>
     <row r="1268">
       <c r="A1268" t="inlineStr"/>
       <c r="B1268" t="inlineStr">
         <is>
-          <t>Arc</t>
+          <t>Show Army Advice</t>
         </is>
       </c>
       <c r="C1268" t="inlineStr">
         <is>
-          <t>Arc</t>
+          <t>Show Army Advice</t>
         </is>
       </c>
       <c r="D1268" t="inlineStr"/>
       <c r="E1268" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1268" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Arc</t>
+          <t>.Settings.ShowArmyAdvice.Title</t>
         </is>
       </c>
       <c r="G1268" t="inlineStr"/>
       <c r="H1268" t="inlineStr"/>
     </row>
     <row r="1269">
       <c r="A1269" t="inlineStr"/>
       <c r="B1269" t="inlineStr">
         <is>
-          <t>Negotiation Helper</t>
+          <t>GBG Build Recommendation</t>
         </is>
       </c>
       <c r="C1269" t="inlineStr">
         <is>
-          <t>Negotiation Helper</t>
+          <t>GBG Build Recommendation</t>
         </is>
       </c>
       <c r="D1269" t="inlineStr"/>
       <c r="E1269" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1269" t="inlineStr">
         <is>
-          <t>.Settings.Entry.AutomaticNegotiation</t>
+          <t>.Settings.Entry.ShowGBGBuildings</t>
         </is>
       </c>
       <c r="G1269" t="inlineStr"/>
       <c r="H1269" t="inlineStr"/>
     </row>
     <row r="1270">
       <c r="A1270" t="inlineStr"/>
       <c r="B1270" t="inlineStr">
         <is>
-          <t>Space Age Mars</t>
+          <t>show 0-values (GE/GBG)</t>
         </is>
       </c>
       <c r="C1270" t="inlineStr">
         <is>
-          <t>Space Age Mars</t>
+          <t>show 0-values (GE/GBG)</t>
         </is>
       </c>
       <c r="D1270" t="inlineStr"/>
       <c r="E1270" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1270" t="inlineStr">
         <is>
-          <t>.Eras.18</t>
+          <t>.Boxes.GuildMemberStat.ShowZeroValues</t>
         </is>
       </c>
       <c r="G1270" t="inlineStr"/>
       <c r="H1270" t="inlineStr"/>
     </row>
     <row r="1271">
       <c r="A1271" t="inlineStr"/>
       <c r="B1271" t="inlineStr">
         <is>
-          <t>Only Affordable Offers</t>
+          <t>HP lost</t>
         </is>
       </c>
       <c r="C1271" t="inlineStr">
         <is>
-          <t>Only Affordable Offers</t>
+          <t>HP lost</t>
         </is>
       </c>
       <c r="D1271" t="inlineStr"/>
       <c r="E1271" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1271" t="inlineStr">
         <is>
-          <t>.Boxes.Market.OnlyAffordable</t>
+          <t>.Boxes.BattleAssistAAConfig.lostHP</t>
         </is>
       </c>
       <c r="G1271" t="inlineStr"/>
       <c r="H1271" t="inlineStr"/>
     </row>
     <row r="1272">
       <c r="A1272" t="inlineStr"/>
       <c r="B1272" t="inlineStr">
         <is>
-          <t>24 hour clock</t>
+          <t>GB Investment Overview</t>
         </is>
       </c>
       <c r="C1272" t="inlineStr">
         <is>
-          <t>24 hour clock</t>
+          <t>GB Investment Overview</t>
         </is>
       </c>
       <c r="D1272" t="inlineStr"/>
       <c r="E1272" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1272" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Time24</t>
+          <t>.Boxes.GreatBuildings.Title</t>
         </is>
       </c>
       <c r="G1272" t="inlineStr"/>
       <c r="H1272" t="inlineStr"/>
     </row>
     <row r="1273">
       <c r="A1273" t="inlineStr"/>
       <c r="B1273" t="inlineStr">
         <is>
-          <t>Status</t>
+          <t>Save settings</t>
         </is>
       </c>
       <c r="C1273" t="inlineStr">
         <is>
-          <t>Status</t>
+          <t>Save settings</t>
         </is>
       </c>
       <c r="D1273" t="inlineStr"/>
       <c r="E1273" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1273" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Table.expires</t>
+          <t>.Boxes.Settings.Save</t>
         </is>
       </c>
       <c r="G1273" t="inlineStr"/>
       <c r="H1273" t="inlineStr"/>
     </row>
     <row r="1274">
       <c r="A1274" t="inlineStr"/>
       <c r="B1274" t="inlineStr">
         <is>
-          <t>Sets</t>
+          <t>Displays a window when opening the map, stating the scouting times of the currently available provinces and the current scouting progress</t>
         </is>
       </c>
       <c r="C1274" t="inlineStr">
         <is>
-          <t>Sets</t>
+          <t>Displays a window when opening the map, stating the scouting times of the currently available provinces and the current scouting progress</t>
         </is>
       </c>
       <c r="D1274" t="inlineStr"/>
       <c r="E1274" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1274" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Sets</t>
+          <t>.Settings.ShowScoutingTimes.Desc</t>
         </is>
       </c>
       <c r="G1274" t="inlineStr"/>
       <c r="H1274" t="inlineStr"/>
     </row>
     <row r="1275">
       <c r="A1275" t="inlineStr"/>
       <c r="B1275" t="inlineStr">
         <is>
-          <t>Tag</t>
+          <t>Guild member</t>
         </is>
       </c>
       <c r="C1275" t="inlineStr">
         <is>
-          <t>Tag</t>
+          <t>Guild member</t>
         </is>
       </c>
       <c r="D1275" t="inlineStr"/>
       <c r="E1275" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1275" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Tag</t>
+          <t>.Boxes.Notice.ContentHeadIsGuild</t>
         </is>
       </c>
       <c r="G1275" t="inlineStr"/>
       <c r="H1275" t="inlineStr"/>
     </row>
     <row r="1276">
       <c r="A1276" t="inlineStr"/>
       <c r="B1276" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Daily Prod.</t>
         </is>
       </c>
       <c r="C1276" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Daily Prod.</t>
         </is>
       </c>
       <c r="D1276" t="inlineStr"/>
       <c r="E1276" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1276" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Edit</t>
+          <t>.Boxes.Productions.ModeDaily</t>
         </is>
       </c>
       <c r="G1276" t="inlineStr"/>
       <c r="H1276" t="inlineStr"/>
     </row>
     <row r="1277">
       <c r="A1277" t="inlineStr"/>
       <c r="B1277" t="inlineStr">
         <is>
-          <t>Duplicate preset as:</t>
+          <t>Line Chart</t>
         </is>
       </c>
       <c r="C1277" t="inlineStr">
         <is>
-          <t>Duplicate preset as:</t>
+          <t>Line Chart</t>
         </is>
       </c>
       <c r="D1277" t="inlineStr"/>
       <c r="E1277" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1277" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetPromptDuplicate</t>
+          <t>.Boxes.Stats.BtnChartTypeTitle.line</t>
         </is>
       </c>
       <c r="G1277" t="inlineStr"/>
       <c r="H1277" t="inlineStr"/>
     </row>
     <row r="1278">
       <c r="A1278" t="inlineStr"/>
       <c r="B1278" t="inlineStr">
         <is>
-          <t>Anniversary Event</t>
+          <t>Sector</t>
         </is>
       </c>
       <c r="C1278" t="inlineStr">
         <is>
-          <t>Anniversary Event</t>
+          <t>Sector</t>
         </is>
       </c>
       <c r="D1278" t="inlineStr"/>
       <c r="E1278" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1278" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.forge_ages_event</t>
+          <t>.Boxes.GvGMap.Log.Sector</t>
         </is>
       </c>
       <c r="G1278" t="inlineStr"/>
       <c r="H1278" t="inlineStr"/>
     </row>
     <row r="1279">
       <c r="A1279" t="inlineStr"/>
       <c r="B1279" t="inlineStr">
         <is>
-          <t>Click here or drag an exported JSON file / Zip archive into this field to import the data.</t>
+          <t>Select all playable ages (without: No Age, Special)</t>
         </is>
       </c>
       <c r="C1279" t="inlineStr">
         <is>
-          <t>Click here or drag an exported JSON file / Zip archive into this field to import the data.</t>
+          <t>Select all playable ages (without: No Age, Special)</t>
         </is>
       </c>
       <c r="D1279" t="inlineStr"/>
       <c r="E1279" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1279" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ImportDescription</t>
+          <t>.Boxes.Stats.BtnAllPlayableErasTitle</t>
         </is>
       </c>
       <c r="G1279" t="inlineStr"/>
       <c r="H1279" t="inlineStr"/>
     </row>
     <row r="1280">
       <c r="A1280" t="inlineStr"/>
       <c r="B1280" t="inlineStr">
         <is>
-          <t>Max level</t>
+          <t>epic</t>
         </is>
       </c>
       <c r="C1280" t="inlineStr">
         <is>
-          <t>Max level</t>
+          <t>epic</t>
         </is>
       </c>
       <c r="D1280" t="inlineStr"/>
       <c r="E1280" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1280" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.MaxLevel</t>
+          <t>.Boxes.Productions.AllyRarity.epic</t>
         </is>
       </c>
       <c r="G1280" t="inlineStr"/>
       <c r="H1280" t="inlineStr"/>
     </row>
     <row r="1281">
       <c r="A1281" t="inlineStr"/>
       <c r="B1281" t="inlineStr">
         <is>
-          <t>Goods from earlier ages</t>
+          <t>Add to favorites</t>
         </is>
       </c>
       <c r="C1281" t="inlineStr">
         <is>
-          <t>Goods from earlier ages</t>
+          <t>Add to favorites</t>
         </is>
       </c>
       <c r="D1281" t="inlineStr"/>
       <c r="E1281" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1281" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.OlderGoods</t>
+          <t>.Boxes.General.FavoritesAdd</t>
         </is>
       </c>
       <c r="G1281" t="inlineStr"/>
       <c r="H1281" t="inlineStr"/>
     </row>
     <row r="1282">
       <c r="A1282" t="inlineStr"/>
       <c r="B1282" t="inlineStr">
         <is>
-          <t>Create and manage reminders</t>
+          <t>instantly</t>
         </is>
       </c>
       <c r="C1282" t="inlineStr">
         <is>
-          <t>Create and manage reminders</t>
+          <t>instantly</t>
         </is>
       </c>
       <c r="D1282" t="inlineStr"/>
       <c r="E1282" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1282" t="inlineStr">
         <is>
-          <t>.Menu.Alerts.Desc</t>
+          <t>.Boxes.GuildMemberStat.Instantly</t>
         </is>
       </c>
       <c r="G1282" t="inlineStr"/>
       <c r="H1282" t="inlineStr"/>
     </row>
     <row r="1283">
       <c r="A1283" t="inlineStr"/>
       <c r="B1283" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>GB Calculator</t>
         </is>
       </c>
       <c r="C1283" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>GB Calculator</t>
         </is>
       </c>
       <c r="D1283" t="inlineStr"/>
       <c r="E1283" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1283" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Points</t>
+          <t>.Boxes.OwnpartCalculator.Title</t>
         </is>
       </c>
       <c r="G1283" t="inlineStr"/>
       <c r="H1283" t="inlineStr"/>
     </row>
     <row r="1284">
       <c r="A1284" t="inlineStr"/>
       <c r="B1284" t="inlineStr">
         <is>
-          <t>Round ⇋</t>
+          <t>All Advices</t>
         </is>
       </c>
       <c r="C1284" t="inlineStr">
         <is>
-          <t>Round ⇋</t>
+          <t>All Advices</t>
         </is>
       </c>
       <c r="D1284" t="inlineStr"/>
       <c r="E1284" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1284" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Round</t>
+          <t>.Boxes.BattleAssistAAConfig.AllConfigs</t>
         </is>
       </c>
       <c r="G1284" t="inlineStr"/>
       <c r="H1284" t="inlineStr"/>
     </row>
     <row r="1285">
       <c r="A1285" t="inlineStr"/>
       <c r="B1285" t="inlineStr">
         <is>
-          <t>Ext</t>
+          <t>Progress</t>
         </is>
       </c>
       <c r="C1285" t="inlineStr">
         <is>
-          <t>Ext</t>
+          <t>Progress</t>
         </is>
       </c>
       <c r="D1285" t="inlineStr"/>
       <c r="E1285" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1285" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Ext</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.Castle.Progress</t>
+        </is>
+      </c>
+      <c r="G1285" t="inlineStr"/>
       <c r="H1285" t="inlineStr"/>
     </row>
     <row r="1286">
       <c r="A1286" t="inlineStr"/>
       <c r="B1286" t="inlineStr">
         <is>
-          <t>Military Units Overview</t>
+          <t>Amount</t>
         </is>
       </c>
       <c r="C1286" t="inlineStr">
         <is>
-          <t>Military Units Overview</t>
+          <t>Amount</t>
         </is>
       </c>
       <c r="D1286" t="inlineStr"/>
       <c r="E1286" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1286" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Title</t>
+          <t>.Boxes.Treasury.Amount</t>
         </is>
       </c>
       <c r="G1286" t="inlineStr"/>
       <c r="H1286" t="inlineStr"/>
     </row>
     <row r="1287">
       <c r="A1287" t="inlineStr"/>
       <c r="B1287" t="inlineStr">
         <is>
-          <t>Calendar</t>
+          <t>Columns</t>
         </is>
       </c>
       <c r="C1287" t="inlineStr">
         <is>
-          <t>Calendar</t>
+          <t>Columns</t>
         </is>
       </c>
       <c r="D1287" t="inlineStr"/>
       <c r="E1287" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1287" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.reward_calendar</t>
+          <t>.Boxes.MoppelHelper.Columns</t>
         </is>
       </c>
       <c r="G1287" t="inlineStr"/>
       <c r="H1287" t="inlineStr"/>
     </row>
     <row r="1288">
       <c r="A1288" t="inlineStr"/>
       <c r="B1288" t="inlineStr">
         <is>
-          <t>Hide missing parts</t>
+          <t>All</t>
         </is>
       </c>
       <c r="C1288" t="inlineStr">
         <is>
-          <t>Hide missing parts</t>
+          <t>All</t>
         </is>
       </c>
       <c r="D1288" t="inlineStr"/>
       <c r="E1288" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1288" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.TripleStateButton2</t>
+          <t>.Boxes.ShopAssist.All</t>
         </is>
       </c>
       <c r="G1288" t="inlineStr"/>
       <c r="H1288" t="inlineStr"/>
     </row>
     <row r="1289">
       <c r="A1289" t="inlineStr"/>
       <c r="B1289" t="inlineStr">
         <is>
-          <t>Bid</t>
+          <t>bottom right</t>
         </is>
       </c>
       <c r="C1289" t="inlineStr">
         <is>
-          <t>Bid</t>
+          <t>bottom right</t>
         </is>
       </c>
       <c r="D1289" t="inlineStr"/>
       <c r="E1289" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1289" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Bid</t>
+          <t>.Menu.Notification.Position.bottom-right</t>
         </is>
       </c>
       <c r="G1289" t="inlineStr"/>
       <c r="H1289" t="inlineStr"/>
     </row>
     <row r="1290">
       <c r="A1290" t="inlineStr"/>
       <c r="B1290" t="inlineStr">
         <is>
-          <t>12 hour clock</t>
+          <t>Current amount placed in your city. Please note: Not all buildings might be in the era that is shown next to the name. Check the map to be sure!</t>
         </is>
       </c>
       <c r="C1290" t="inlineStr">
         <is>
-          <t>12 hour clock</t>
+          <t>Current amount placed in your city. Please note: Not all buildings might be in the era that is shown next to the name. Check the map to be sure!</t>
         </is>
       </c>
       <c r="D1290" t="inlineStr"/>
       <c r="E1290" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1290" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AMPMTime</t>
+          <t>.Boxes.ProductionsRating.CountTooltip</t>
         </is>
       </c>
       <c r="G1290" t="inlineStr"/>
       <c r="H1290" t="inlineStr"/>
     </row>
     <row r="1291">
       <c r="A1291" t="inlineStr"/>
       <c r="B1291" t="inlineStr">
         <is>
-          <t>Halloween Event</t>
+          <t>Notifications are created, that inform about the expiration of a limited building. (after deactivating this function, alerts that were created in the past may still show)</t>
         </is>
       </c>
       <c r="C1291" t="inlineStr">
         <is>
-          <t>Halloween Event</t>
+          <t>Notifications are created, that inform about the expiration of a limited building. (after deactivating this function, alerts that were created in the past may still show)</t>
         </is>
       </c>
       <c r="D1291" t="inlineStr"/>
       <c r="E1291" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1291" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.halloween_event</t>
+          <t>.Settings.ShowBuildingsExpired.Desc</t>
         </is>
       </c>
       <c r="G1291" t="inlineStr"/>
       <c r="H1291" t="inlineStr"/>
     </row>
     <row r="1292">
       <c r="A1292" t="inlineStr"/>
       <c r="B1292" t="inlineStr">
         <is>
-          <t>Click on the neighbours tab in the game to unlock the event list of your neighbours</t>
+          <t>About</t>
         </is>
       </c>
       <c r="C1292" t="inlineStr">
         <is>
-          <t>Click on the neighbours tab in the game to unlock the event list of your neighbours</t>
+          <t>About</t>
         </is>
       </c>
       <c r="D1292" t="inlineStr"/>
       <c r="E1292" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1292" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.NeighborsSocialTabTT</t>
+          <t>.Settings.Entry.About</t>
         </is>
       </c>
       <c r="G1292" t="inlineStr"/>
       <c r="H1292" t="inlineStr"/>
     </row>
     <row r="1293">
       <c r="A1293" t="inlineStr"/>
       <c r="B1293" t="inlineStr">
         <is>
-          <t>Guild Battlegrounds</t>
+          <t>Accepted Trades</t>
         </is>
       </c>
       <c r="C1293" t="inlineStr">
         <is>
-          <t>Guild Battlegrounds</t>
+          <t>Accepted Trades</t>
         </is>
       </c>
       <c r="D1293" t="inlineStr"/>
       <c r="E1293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1293" t="inlineStr">
         <is>
-          <t>.Boxes.General.Guild_Battlegrounds</t>
+          <t>.Boxes.MarketOffersEvents.Accepted</t>
         </is>
       </c>
       <c r="G1293" t="inlineStr"/>
       <c r="H1293" t="inlineStr"/>
     </row>
     <row r="1294">
       <c r="A1294" t="inlineStr"/>
       <c r="B1294" t="inlineStr">
         <is>
-          <t>Notifications</t>
+          <t>Towers</t>
         </is>
       </c>
       <c r="C1294" t="inlineStr">
         <is>
-          <t>Notifications</t>
+          <t>Towers</t>
         </is>
       </c>
       <c r="D1294" t="inlineStr"/>
       <c r="E1294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1294" t="inlineStr">
         <is>
-          <t>.Settings.ShowNotifications.Title</t>
+          <t>.Boxes.Productions.Headings.tower</t>
         </is>
       </c>
       <c r="G1294" t="inlineStr"/>
       <c r="H1294" t="inlineStr"/>
     </row>
     <row r="1295">
       <c r="A1295" t="inlineStr"/>
       <c r="B1295" t="inlineStr">
         <is>
-          <t>Shop Assistant</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="C1295" t="inlineStr">
         <is>
-          <t>Shop Assistant</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="D1295" t="inlineStr"/>
       <c r="E1295" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1295" t="inlineStr">
         <is>
-          <t>.Menu.ShopAssist.Title</t>
+          <t>.Boxes.Discord.EditEntry</t>
         </is>
       </c>
       <c r="G1295" t="inlineStr"/>
       <c r="H1295" t="inlineStr"/>
     </row>
     <row r="1296">
       <c r="A1296" t="inlineStr"/>
       <c r="B1296" t="inlineStr">
         <is>
-          <t>Defense boost def. army</t>
+          <t>Sector conquered</t>
         </is>
       </c>
       <c r="C1296" t="inlineStr">
         <is>
-          <t>Defense boost def. army</t>
+          <t>Sector conquered</t>
         </is>
       </c>
       <c r="D1296" t="inlineStr"/>
       <c r="E1296" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1296" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.def_boost_defender</t>
+          <t>.Boxes.GvGMap.Log.sector_conquered</t>
         </is>
       </c>
       <c r="G1296" t="inlineStr"/>
       <c r="H1296" t="inlineStr"/>
     </row>
     <row r="1297">
       <c r="A1297" t="inlineStr"/>
       <c r="B1297" t="inlineStr">
         <is>
-          <t>Blue Galaxy Helper</t>
+          <t>Gain per hour:</t>
         </is>
       </c>
       <c r="C1297" t="inlineStr">
         <is>
-          <t>Blue Galaxy Helper</t>
+          <t>Gain per hour:</t>
         </is>
       </c>
       <c r="D1297" t="inlineStr"/>
       <c r="E1297" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1297" t="inlineStr">
         <is>
-          <t>.Menu.Bluegalaxy.Title</t>
+          <t>.Boxes.QIActions.Rate</t>
         </is>
       </c>
       <c r="G1297" t="inlineStr"/>
       <c r="H1297" t="inlineStr"/>
     </row>
     <row r="1298">
       <c r="A1298" t="inlineStr"/>
       <c r="B1298" t="inlineStr">
         <is>
-          <t>Select current and previous ages</t>
+          <t>New Events found!</t>
         </is>
       </c>
       <c r="C1298" t="inlineStr">
         <is>
-          <t>Select current and previous ages</t>
+          <t>New Events found!</t>
         </is>
       </c>
       <c r="D1298" t="inlineStr"/>
       <c r="E1298" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1298" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnLastErasTitle</t>
+          <t>.Boxes.Investment.PlayerFound</t>
         </is>
       </c>
       <c r="G1298" t="inlineStr"/>
       <c r="H1298" t="inlineStr"/>
     </row>
     <row r="1299">
       <c r="A1299" t="inlineStr"/>
       <c r="B1299" t="inlineStr">
         <is>
-          <t>Which FP producing GB should you upgrade next?</t>
+          <t>Ages + No ages + Special</t>
         </is>
       </c>
       <c r="C1299" t="inlineStr">
         <is>
-          <t>Which FP producing GB should you upgrade next?</t>
+          <t>Ages + No ages + Special</t>
         </is>
       </c>
       <c r="D1299" t="inlineStr"/>
       <c r="E1299" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1299" t="inlineStr">
         <is>
-          <t>.Menu.greatbuildings.Desc</t>
+          <t>.Boxes.Stats.BtnAllTittle</t>
         </is>
       </c>
       <c r="G1299" t="inlineStr"/>
       <c r="H1299" t="inlineStr"/>
     </row>
     <row r="1300">
       <c r="A1300" t="inlineStr"/>
       <c r="B1300" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __costs__ &lt;small&gt;(Cost)&lt;/small&gt; = __profit__</t>
+          <t>Cancel</t>
         </is>
       </c>
       <c r="C1300" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __costs__ &lt;small&gt;(Cost)&lt;/small&gt; = __profit__</t>
+          <t>Cancel</t>
         </is>
       </c>
       <c r="D1300" t="inlineStr"/>
       <c r="E1300" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1300" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTProfit</t>
+          <t>.General.Cancel</t>
         </is>
       </c>
       <c r="G1300" t="inlineStr"/>
       <c r="H1300" t="inlineStr"/>
     </row>
     <row r="1301">
       <c r="A1301" t="inlineStr"/>
       <c r="B1301" t="inlineStr">
         <is>
-          <t>This tools helps to manage your goods inventory and market offers</t>
+          <t>Quintillion</t>
         </is>
       </c>
       <c r="C1301" t="inlineStr">
         <is>
-          <t>This tools helps to manage your goods inventory and market offers</t>
+          <t>Quintillion</t>
         </is>
       </c>
       <c r="D1301" t="inlineStr"/>
       <c r="E1301" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1301" t="inlineStr">
         <is>
-          <t>.Menu.MarketOffers.Desc</t>
+          <t>.Boxes.idleGame.QT</t>
         </is>
       </c>
       <c r="G1301" t="inlineStr"/>
       <c r="H1301" t="inlineStr"/>
     </row>
     <row r="1302">
       <c r="A1302" t="inlineStr"/>
       <c r="B1302" t="inlineStr">
         <is>
-          <t>Gives minimum, maximum and average progress and efficiency for the next spawned piece</t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="C1302" t="inlineStr">
         <is>
-          <t>Gives minimum, maximum and average progress and efficiency for the next spawned piece</t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="D1302" t="inlineStr"/>
       <c r="E1302" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1302" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.NextSpawn.Title</t>
+          <t>.Boxes.Infobox.FilterGuildFights</t>
         </is>
       </c>
       <c r="G1302" t="inlineStr"/>
       <c r="H1302" t="inlineStr"/>
     </row>
     <row r="1303">
       <c r="A1303" t="inlineStr"/>
       <c r="B1303" t="inlineStr">
         <is>
-          <t>When opening the ally building, an enhanced ally overview will be presented.</t>
+          <t>Late Middle Age</t>
         </is>
       </c>
       <c r="C1303" t="inlineStr">
         <is>
-          <t>When opening the ally building, an enhanced ally overview will be presented.</t>
+          <t>Late Middle Age</t>
         </is>
       </c>
       <c r="D1303" t="inlineStr"/>
       <c r="E1303" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1303" t="inlineStr">
         <is>
-          <t>.Settings.ShowAllyList.Desc</t>
+          <t>.Eras.6</t>
         </is>
       </c>
       <c r="G1303" t="inlineStr"/>
       <c r="H1303" t="inlineStr"/>
     </row>
     <row r="1304">
       <c r="A1304" t="inlineStr"/>
       <c r="B1304" t="inlineStr">
         <is>
-          <t>Press __place__ and __slot__ on your keyboard to insert this suggestion.</t>
+          <t>5m</t>
         </is>
       </c>
       <c r="C1304" t="inlineStr">
         <is>
-          <t>Press __place__ and __slot__ on your keyboard to insert this suggestion.</t>
+          <t>5m</t>
         </is>
       </c>
       <c r="D1304" t="inlineStr"/>
       <c r="E1304" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1304" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.KeyboardTooltip</t>
+          <t>.Boxes.Alerts.Time.5m</t>
         </is>
       </c>
       <c r="G1304" t="inlineStr"/>
       <c r="H1304" t="inlineStr"/>
     </row>
     <row r="1305">
       <c r="A1305" t="inlineStr"/>
       <c r="B1305" t="inlineStr">
         <is>
-          <t>Archeology Event</t>
+          <t>Hitpoints</t>
         </is>
       </c>
       <c r="C1305" t="inlineStr">
         <is>
-          <t>Archeology Event</t>
+          <t>Hitpoints</t>
         </is>
       </c>
       <c r="D1305" t="inlineStr"/>
       <c r="E1305" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1305" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.archeology_event</t>
+          <t>.Boxes.GvGMap.Sector.Hitpoints</t>
         </is>
       </c>
       <c r="G1305" t="inlineStr"/>
       <c r="H1305" t="inlineStr"/>
     </row>
     <row r="1306">
       <c r="A1306" t="inlineStr"/>
       <c r="B1306" t="inlineStr">
         <is>
-          <t>Copy</t>
+          <t>Show guild treasury log export tool</t>
         </is>
       </c>
       <c r="C1306" t="inlineStr">
         <is>
-          <t>Copy</t>
+          <t>Show guild treasury log export tool</t>
         </is>
       </c>
       <c r="D1306" t="inlineStr"/>
       <c r="E1306" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1306" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetCopySuffix</t>
+          <t>.Settings.ShowGuildTreasuryLogExport.Title</t>
         </is>
       </c>
       <c r="G1306" t="inlineStr"/>
       <c r="H1306" t="inlineStr"/>
     </row>
     <row r="1307">
       <c r="A1307" t="inlineStr"/>
       <c r="B1307" t="inlineStr">
         <is>
-          <t>Motivation Activity</t>
+          <t>Rewards Bar Info</t>
         </is>
       </c>
       <c r="C1307" t="inlineStr">
         <is>
-          <t>Motivation Activity</t>
+          <t>Rewards Bar Info</t>
         </is>
       </c>
       <c r="D1307" t="inlineStr"/>
       <c r="E1307" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1307" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowPlayersMotivation</t>
+          <t>.Settings.Entry.ShowGBGRewards</t>
         </is>
       </c>
       <c r="G1307" t="inlineStr"/>
       <c r="H1307" t="inlineStr"/>
     </row>
     <row r="1308">
       <c r="A1308" t="inlineStr"/>
       <c r="B1308" t="inlineStr">
         <is>
-          <t>HP lost</t>
+          <t>Expedition</t>
         </is>
       </c>
       <c r="C1308" t="inlineStr">
         <is>
-          <t>HP lost</t>
+          <t>Expedition</t>
         </is>
       </c>
       <c r="D1308" t="inlineStr"/>
       <c r="E1308" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1308" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.lostHP</t>
+          <t>.Boxes.BetterMusic.GE</t>
         </is>
       </c>
       <c r="G1308" t="inlineStr"/>
       <c r="H1308" t="inlineStr"/>
     </row>
     <row r="1309">
       <c r="A1309" t="inlineStr"/>
       <c r="B1309" t="inlineStr">
         <is>
-          <t>Challenge</t>
+          <t>Info + Website</t>
         </is>
       </c>
       <c r="C1309" t="inlineStr">
         <is>
-          <t>Challenge</t>
+          <t>Info + Website</t>
         </is>
       </c>
       <c r="D1309" t="inlineStr"/>
       <c r="E1309" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1309" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Challenge</t>
+          <t>.Settings.Tab.About</t>
         </is>
       </c>
       <c r="G1309" t="inlineStr"/>
       <c r="H1309" t="inlineStr"/>
     </row>
     <row r="1310">
       <c r="A1310" t="inlineStr"/>
       <c r="B1310" t="inlineStr">
         <is>
-          <t>Progress per key</t>
+          <t>2k quest mark</t>
         </is>
       </c>
       <c r="C1310" t="inlineStr">
         <is>
-          <t>Progress per key</t>
+          <t>2k quest mark</t>
         </is>
       </c>
       <c r="D1310" t="inlineStr"/>
       <c r="E1310" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1310" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeyValue.anniversary</t>
+          <t>.Settings.Entry.Show2kQuestMark</t>
         </is>
       </c>
       <c r="G1310" t="inlineStr"/>
       <c r="H1310" t="inlineStr"/>
     </row>
     <row r="1311">
       <c r="A1311" t="inlineStr"/>
       <c r="B1311" t="inlineStr">
         <is>
-          <t>Compare friends in conversations</t>
+          <t>Town Building Collection</t>
         </is>
       </c>
       <c r="C1311" t="inlineStr">
         <is>
-          <t>Compare friends in conversations</t>
+          <t>Town Building Collection</t>
         </is>
       </c>
       <c r="D1311" t="inlineStr"/>
       <c r="E1311" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1311" t="inlineStr">
         <is>
-          <t>.Boxes.CompareFriendsThreads.Title</t>
+          <t>.Boxes.FPCollector.pickupProduction</t>
         </is>
       </c>
       <c r="G1311" t="inlineStr"/>
       <c r="H1311" t="inlineStr"/>
     </row>
     <row r="1312">
       <c r="A1312" t="inlineStr"/>
       <c r="B1312" t="inlineStr">
         <is>
           <t>Guild Goods</t>
         </is>
       </c>
       <c r="C1312" t="inlineStr">
         <is>
           <t>Guild Goods</t>
         </is>
       </c>
       <c r="D1312" t="inlineStr"/>
       <c r="E1312" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1312" t="inlineStr">
         <is>
           <t>.Boxes.GuildMemberStat.GuildGoods</t>
         </is>
       </c>
       <c r="G1312" t="inlineStr"/>
       <c r="H1312" t="inlineStr"/>
     </row>
     <row r="1313">
       <c r="A1313" t="inlineStr"/>
       <c r="B1313" t="inlineStr">
         <is>
-          <t>Show links</t>
+          <t>Scouting Info</t>
         </is>
       </c>
       <c r="C1313" t="inlineStr">
         <is>
-          <t>Show links</t>
+          <t>Scouting Info</t>
         </is>
       </c>
       <c r="D1313" t="inlineStr"/>
       <c r="E1313" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1313" t="inlineStr">
         <is>
-          <t>.Settings.ShowLinks.Title</t>
+          <t>.Settings.Entry.ShowScoutingTimes</t>
         </is>
       </c>
       <c r="G1313" t="inlineStr"/>
       <c r="H1313" t="inlineStr"/>
     </row>
     <row r="1314">
       <c r="A1314" t="inlineStr"/>
       <c r="B1314" t="inlineStr">
         <is>
-          <t>The Beta-Extension musst be installed and updated manually. Either regularly click the button below to download the current beta or use a Git-Manager&gt;&lt;/br&gt;&lt;/br&gt;Unpack the downloaded zip and in the Chrome extension settings activate developer mode to 'load unpacked extension'.&lt;/br&gt;&lt;/br&gt;Only one Version of the Helper should be active at any time to prevent interference!</t>
+          <t>Attacks</t>
         </is>
       </c>
       <c r="C1314" t="inlineStr">
         <is>
-          <t>The Beta-Extension musst be installed and updated manually. Either regularly click the button below to download the current beta or use a Git-Manager&gt;&lt;/br&gt;&lt;/br&gt;Unpack the downloaded zip and in the Chrome extension settings activate developer mode to 'load unpacked extension'.&lt;/br&gt;&lt;/br&gt;Only one Version of the Helper should be active at any time to prevent interference!</t>
+          <t>Attacks</t>
         </is>
       </c>
       <c r="D1314" t="inlineStr"/>
       <c r="E1314" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1314" t="inlineStr">
         <is>
-          <t>.Settings.LoadBeta2.Desc</t>
+          <t>.Boxes.MoppelHelper.Attacks</t>
         </is>
       </c>
       <c r="G1314" t="inlineStr"/>
       <c r="H1314" t="inlineStr"/>
     </row>
     <row r="1315">
       <c r="A1315" t="inlineStr"/>
       <c r="B1315" t="inlineStr">
         <is>
-          <t>Export</t>
+          <t>If you want to use the notes or the city planner, activate this item.&lt;br&gt;For a stand-alone extension, simply deactivate it.</t>
         </is>
       </c>
       <c r="C1315" t="inlineStr">
         <is>
-          <t>Export</t>
+          <t>If you want to use the notes or the city planner, activate this item.&lt;br&gt;For a stand-alone extension, simply deactivate it.</t>
         </is>
       </c>
       <c r="D1315" t="inlineStr"/>
       <c r="E1315" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1315" t="inlineStr">
         <is>
-          <t>.Boxes.General.Export</t>
+          <t>.Settings.GlobalSend.Desc</t>
         </is>
       </c>
       <c r="G1315" t="inlineStr"/>
       <c r="H1315" t="inlineStr"/>
     </row>
     <row r="1316">
       <c r="A1316" t="inlineStr"/>
       <c r="B1316" t="inlineStr">
         <is>
-          <t>Hide GBs not built</t>
+          <t>Show the next Alert countdown as an overlay of the Main Menu icon</t>
         </is>
       </c>
       <c r="C1316" t="inlineStr">
         <is>
-          <t>Hide GBs not built</t>
+          <t>Show the next Alert countdown as an overlay of the Main Menu icon</t>
         </is>
       </c>
       <c r="D1316" t="inlineStr"/>
       <c r="E1316" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1316" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.HideNewGBs</t>
+          <t>.Boxes.Alerts.Preferences.MenuIcon.Info</t>
         </is>
       </c>
       <c r="G1316" t="inlineStr"/>
       <c r="H1316" t="inlineStr"/>
     </row>
     <row r="1317">
       <c r="A1317" t="inlineStr"/>
       <c r="B1317" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>This module will automatically calculate an auction bid and copy it to the clipboard.</t>
         </is>
       </c>
       <c r="C1317" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>This module will automatically calculate an auction bid and copy it to the clipboard.</t>
         </is>
       </c>
       <c r="D1317" t="inlineStr"/>
       <c r="E1317" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1317" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsPlayer</t>
+          <t>.Settings.Auctions.Desc</t>
         </is>
       </c>
       <c r="G1317" t="inlineStr"/>
       <c r="H1317" t="inlineStr"/>
     </row>
     <row r="1318">
       <c r="A1318" t="inlineStr"/>
       <c r="B1318" t="inlineStr">
         <is>
-          <t>LMA</t>
+          <t>Change Language</t>
         </is>
       </c>
       <c r="C1318" t="inlineStr">
         <is>
-          <t>LMA</t>
+          <t>Change Language</t>
         </is>
       </c>
       <c r="D1318" t="inlineStr"/>
       <c r="E1318" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1318" t="inlineStr">
         <is>
-          <t>.Eras.6.short</t>
+          <t>.Settings.ChangeLanguage.Title</t>
         </is>
       </c>
       <c r="G1318" t="inlineStr"/>
       <c r="H1318" t="inlineStr"/>
     </row>
     <row r="1319">
       <c r="A1319" t="inlineStr"/>
       <c r="B1319" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __paid__ &lt;small&gt;(Paid)&lt;/small&gt; = __profit__</t>
+          <t>When no tool is selected, the area below is click-through - clicking interacts with the game!</t>
         </is>
       </c>
       <c r="C1319" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __paid__ &lt;small&gt;(Paid)&lt;/small&gt; = __profit__</t>
+          <t>When no tool is selected, the area below is click-through - clicking interacts with the game!</t>
         </is>
       </c>
       <c r="D1319" t="inlineStr"/>
       <c r="E1319" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1319" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTProfitSelf</t>
+          <t>.Boxes.Popgame.Warning</t>
         </is>
       </c>
       <c r="G1319" t="inlineStr"/>
       <c r="H1319" t="inlineStr"/>
     </row>
     <row r="1320">
       <c r="A1320" t="inlineStr"/>
       <c r="B1320" t="inlineStr">
         <is>
-          <t>every hour</t>
+          <t>Unit</t>
         </is>
       </c>
       <c r="C1320" t="inlineStr">
         <is>
-          <t>every hour</t>
+          <t>Unit</t>
         </is>
       </c>
       <c r="D1320" t="inlineStr"/>
       <c r="E1320" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1320" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.QIActionRechargeCycle</t>
+          <t>.Boxes.Units.Unit</t>
         </is>
       </c>
       <c r="G1320" t="inlineStr"/>
       <c r="H1320" t="inlineStr"/>
     </row>
     <row r="1321">
       <c r="A1321" t="inlineStr"/>
       <c r="B1321" t="inlineStr">
         <is>
-          <t>All Advices</t>
+          <t>Shows a box that temporarily covers the FP entry field in GB after a donation. The value determines the duration the box is shown in seconds - when 0, the box does not show</t>
         </is>
       </c>
       <c r="C1321" t="inlineStr">
         <is>
-          <t>All Advices</t>
+          <t>Shows a box that temporarily covers the FP entry field in GB after a donation. The value determines the duration the box is shown in seconds - when 0, the box does not show</t>
         </is>
       </c>
       <c r="D1321" t="inlineStr"/>
       <c r="E1321" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1321" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.AllConfigs</t>
+          <t>.Settings.doubleFPtimeout.Desc</t>
         </is>
       </c>
       <c r="G1321" t="inlineStr"/>
       <c r="H1321" t="inlineStr"/>
     </row>
     <row r="1322">
       <c r="A1322" t="inlineStr"/>
       <c r="B1322" t="inlineStr">
         <is>
-          <t>Auto hide all on battle</t>
+          <t>Snapshot Log</t>
         </is>
       </c>
       <c r="C1322" t="inlineStr">
         <is>
-          <t>Auto hide all on battle</t>
+          <t>Snapshot Log</t>
         </is>
       </c>
       <c r="D1322" t="inlineStr"/>
       <c r="E1322" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1322" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.AutoHideOnBattle</t>
+          <t>.Boxes.GuildFights.SnapshotLog</t>
         </is>
       </c>
       <c r="G1322" t="inlineStr"/>
       <c r="H1322" t="inlineStr"/>
     </row>
     <row r="1323">
       <c r="A1323" t="inlineStr"/>
       <c r="B1323" t="inlineStr">
         <is>
-          <t>Negotiations</t>
+          <t>Repeat last Building Selection</t>
         </is>
       </c>
       <c r="C1323" t="inlineStr">
         <is>
-          <t>Negotiations</t>
+          <t>Repeat last Building Selection</t>
         </is>
       </c>
       <c r="D1323" t="inlineStr"/>
       <c r="E1323" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1323" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Negotiations</t>
+          <t>.Settings.RepeatSelectBuilding.Title</t>
         </is>
       </c>
       <c r="G1323" t="inlineStr"/>
       <c r="H1323" t="inlineStr"/>
     </row>
     <row r="1324">
       <c r="A1324" t="inlineStr"/>
       <c r="B1324" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/town</t>
+          <t>Sorting</t>
         </is>
       </c>
       <c r="C1324" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/town</t>
+          <t>Sorting</t>
         </is>
       </c>
       <c r="D1324" t="inlineStr"/>
       <c r="E1324" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1324" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.HelpLink</t>
+          <t>.Boxes.Notice.Sorting</t>
         </is>
       </c>
       <c r="G1324" t="inlineStr"/>
       <c r="H1324" t="inlineStr"/>
     </row>
     <row r="1325">
       <c r="A1325" t="inlineStr"/>
       <c r="B1325" t="inlineStr">
         <is>
-          <t>Open the antique dealer to update the data.</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="C1325" t="inlineStr">
         <is>
-          <t>Open the antique dealer to update the data.</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="D1325" t="inlineStr"/>
       <c r="E1325" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1325" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.VisitAntiqueDealerWarning</t>
+          <t>.Boxes.Productions.Headings.generic_building</t>
         </is>
       </c>
       <c r="G1325" t="inlineStr"/>
       <c r="H1325" t="inlineStr"/>
     </row>
     <row r="1326">
       <c r="A1326" t="inlineStr"/>
       <c r="B1326" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>Reset this preset to default values?</t>
         </is>
       </c>
       <c r="C1326" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>Reset this preset to default values?</t>
         </is>
       </c>
       <c r="D1326" t="inlineStr"/>
       <c r="E1326" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1326" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Type</t>
+          <t>.Boxes.ProductionsRating.PresetConfirmReset</t>
         </is>
       </c>
       <c r="G1326" t="inlineStr"/>
       <c r="H1326" t="inlineStr"/>
     </row>
     <row r="1327">
       <c r="A1327" t="inlineStr"/>
       <c r="B1327" t="inlineStr">
         <is>
-          <t>Collection</t>
+          <t>Rival sound</t>
         </is>
       </c>
       <c r="C1327" t="inlineStr">
         <is>
-          <t>Collection</t>
+          <t>Rival sound</t>
         </is>
       </c>
       <c r="D1327" t="inlineStr"/>
       <c r="E1327" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1327" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.earning</t>
+          <t>.Settings.Entry.RivalSound</t>
         </is>
       </c>
       <c r="G1327" t="inlineStr"/>
       <c r="H1327" t="inlineStr"/>
     </row>
     <row r="1328">
       <c r="A1328" t="inlineStr"/>
       <c r="B1328" t="inlineStr">
         <is>
-          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
+          <t>levels</t>
         </is>
       </c>
       <c r="C1328" t="inlineStr">
         <is>
-          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
+          <t>levels</t>
         </is>
       </c>
       <c r="D1328" t="inlineStr"/>
       <c r="E1328" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1328" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SnapShotLogDisclaimer</t>
+          <t>.Boxes.OwnpartCalculator.levelt</t>
         </is>
       </c>
       <c r="G1328" t="inlineStr"/>
       <c r="H1328" t="inlineStr"/>
     </row>
     <row r="1329">
       <c r="A1329" t="inlineStr"/>
       <c r="B1329" t="inlineStr">
         <is>
-          <t>Shows only buildings from search results, buildings you added manually and buildings you highlighted yourself</t>
+          <t>Guild Power</t>
         </is>
       </c>
       <c r="C1329" t="inlineStr">
         <is>
-          <t>Shows only buildings from search results, buildings you added manually and buildings you highlighted yourself</t>
+          <t>Guild Power</t>
         </is>
       </c>
       <c r="D1329" t="inlineStr"/>
       <c r="E1329" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1329" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowHighlightedExplanation</t>
+          <t>.Boxes.Productions.GuildPower</t>
         </is>
       </c>
       <c r="G1329" t="inlineStr"/>
       <c r="H1329" t="inlineStr"/>
     </row>
     <row r="1330">
       <c r="A1330" t="inlineStr"/>
       <c r="B1330" t="inlineStr">
         <is>
-          <t>Offer</t>
+          <t>Success</t>
         </is>
       </c>
       <c r="C1330" t="inlineStr">
         <is>
-          <t>Offer</t>
+          <t>Success</t>
         </is>
       </c>
       <c r="D1330" t="inlineStr"/>
       <c r="E1330" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1330" t="inlineStr">
         <is>
-          <t>.Boxes.Market.OfferColumn</t>
+          <t>.General.Success</t>
         </is>
       </c>
       <c r="G1330" t="inlineStr"/>
       <c r="H1330" t="inlineStr"/>
     </row>
     <row r="1331">
       <c r="A1331" t="inlineStr"/>
       <c r="B1331" t="inlineStr">
         <is>
-          <t>show 0-values (GE/GBG)</t>
+          <t>Do you want the GBG Player list to automatically open when clicking on the GBG ranking?</t>
         </is>
       </c>
       <c r="C1331" t="inlineStr">
         <is>
-          <t>show 0-values (GE/GBG)</t>
+          <t>Do you want the GBG Player list to automatically open when clicking on the GBG ranking?</t>
         </is>
       </c>
       <c r="D1331" t="inlineStr"/>
       <c r="E1331" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1331" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ShowZeroValues</t>
+          <t>.Settings.ShowGBGPlayerInfo.Desc</t>
         </is>
       </c>
       <c r="G1331" t="inlineStr"/>
       <c r="H1331" t="inlineStr"/>
     </row>
     <row r="1332">
       <c r="A1332" t="inlineStr"/>
       <c r="B1332" t="inlineStr">
         <is>
-          <t>5m</t>
+          <t>If upon opening the GE stage unlock dialogue the precentual goods use is higher than the threshold given below, a box is generated listing the percentual goods use in relation to the treasury stock. '0' will always open the box, '100' never.</t>
         </is>
       </c>
       <c r="C1332" t="inlineStr">
         <is>
-          <t>5m</t>
+          <t>If upon opening the GE stage unlock dialogue the precentual goods use is higher than the threshold given below, a box is generated listing the percentual goods use in relation to the treasury stock. '0' will always open the box, '100' never.</t>
         </is>
       </c>
       <c r="D1332" t="inlineStr"/>
       <c r="E1332" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1332" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.5m</t>
+          <t>.Settings.GexStockWarning.Desc</t>
         </is>
       </c>
       <c r="G1332" t="inlineStr"/>
       <c r="H1332" t="inlineStr"/>
     </row>
     <row r="1333">
       <c r="A1333" t="inlineStr"/>
       <c r="B1333" t="inlineStr">
         <is>
-          <t>Website Upload</t>
+          <t>Forest</t>
         </is>
       </c>
       <c r="C1333" t="inlineStr">
         <is>
-          <t>Website Upload</t>
+          <t>Forest</t>
         </is>
       </c>
       <c r="D1333" t="inlineStr"/>
       <c r="E1333" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1333" t="inlineStr">
         <is>
-          <t>.Settings.Entry.GlobalSend</t>
+          <t>.HiddenRewards.Positions.nature</t>
         </is>
       </c>
       <c r="G1333" t="inlineStr"/>
       <c r="H1333" t="inlineStr"/>
     </row>
     <row r="1334">
       <c r="A1334" t="inlineStr"/>
       <c r="B1334" t="inlineStr">
         <is>
-          <t>For guild events you have to visit the GBG map first</t>
+          <t>Daily Special</t>
         </is>
       </c>
       <c r="C1334" t="inlineStr">
         <is>
-          <t>For guild events you have to visit the GBG map first</t>
+          <t>Daily Special</t>
         </is>
       </c>
       <c r="D1334" t="inlineStr"/>
       <c r="E1334" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1334" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.VisitGGMapBefore</t>
+          <t>.Boxes.EventChests.MainPrizeTitle</t>
         </is>
       </c>
       <c r="G1334" t="inlineStr"/>
       <c r="H1334" t="inlineStr"/>
     </row>
     <row r="1335">
       <c r="A1335" t="inlineStr"/>
       <c r="B1335" t="inlineStr">
         <is>
-          <t>Expedition</t>
+          <t>Guild Members</t>
         </is>
       </c>
       <c r="C1335" t="inlineStr">
         <is>
-          <t>Expedition</t>
+          <t>Guild Members</t>
         </is>
       </c>
       <c r="D1335" t="inlineStr"/>
       <c r="E1335" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1335" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.GE</t>
+          <t>.Boxes.GuildMemberStat.GuildMembers</t>
         </is>
       </c>
       <c r="G1335" t="inlineStr"/>
       <c r="H1335" t="inlineStr"/>
     </row>
     <row r="1336">
       <c r="A1336" t="inlineStr"/>
       <c r="B1336" t="inlineStr">
         <is>
-          <t>Total</t>
+          <t>Presets</t>
         </is>
       </c>
       <c r="C1336" t="inlineStr">
         <is>
-          <t>Total</t>
+          <t>Presets</t>
         </is>
       </c>
       <c r="D1336" t="inlineStr"/>
       <c r="E1336" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1336" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Total</t>
+          <t>.Boxes.Alerts.Form.Presets</t>
         </is>
       </c>
       <c r="G1336" t="inlineStr"/>
       <c r="H1336" t="inlineStr"/>
     </row>
     <row r="1337">
       <c r="A1337" t="inlineStr"/>
       <c r="B1337" t="inlineStr">
         <is>
-          <t>Postmodern Era</t>
+          <t>Guild Expedition</t>
         </is>
       </c>
       <c r="C1337" t="inlineStr">
         <is>
-          <t>Postmodern Era</t>
+          <t>Guild Expedition</t>
         </is>
       </c>
       <c r="D1337" t="inlineStr"/>
       <c r="E1337" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1337" t="inlineStr">
         <is>
-          <t>.Eras.11</t>
+          <t>.Boxes.FPCollector.Guildexpedition</t>
         </is>
       </c>
       <c r="G1337" t="inlineStr"/>
       <c r="H1337" t="inlineStr"/>
     </row>
     <row r="1338">
       <c r="A1338" t="inlineStr"/>
       <c r="B1338" t="inlineStr">
         <is>
-          <t>Add selected buildings</t>
+          <t>Sets</t>
         </is>
       </c>
       <c r="C1338" t="inlineStr">
         <is>
-          <t>Add selected buildings</t>
+          <t>Sets</t>
         </is>
       </c>
       <c r="D1338" t="inlineStr"/>
       <c r="E1338" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1338" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.AddBuildings</t>
+          <t>.Boxes.Kits.Sets</t>
         </is>
       </c>
       <c r="G1338" t="inlineStr"/>
       <c r="H1338" t="inlineStr"/>
     </row>
     <row r="1339">
       <c r="A1339" t="inlineStr"/>
       <c r="B1339" t="inlineStr">
         <is>
-          <t>Your Rewards from Himeji Castle, Temple of Relics, Guild Battleground</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="C1339" t="inlineStr">
         <is>
-          <t>Your Rewards from Himeji Castle, Temple of Relics, Guild Battleground</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="D1339" t="inlineStr"/>
       <c r="E1339" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1339" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsRewards</t>
+          <t>.Boxes.FPCollector.event</t>
         </is>
       </c>
       <c r="G1339" t="inlineStr"/>
       <c r="H1339" t="inlineStr"/>
     </row>
     <row r="1340">
       <c r="A1340" t="inlineStr"/>
       <c r="B1340" t="inlineStr">
         <is>
-          <t>SA</t>
+          <t>Lower Era buildings</t>
         </is>
       </c>
       <c r="C1340" t="inlineStr">
         <is>
-          <t>SA</t>
+          <t>Lower Era buildings</t>
         </is>
       </c>
       <c r="D1340" t="inlineStr"/>
       <c r="E1340" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1340" t="inlineStr">
         <is>
-          <t>.Eras.1.short</t>
+          <t>.Boxes.CityMap.HighlightOldBuildings</t>
         </is>
       </c>
       <c r="G1340" t="inlineStr"/>
       <c r="H1340" t="inlineStr"/>
     </row>
     <row r="1341">
       <c r="A1341" t="inlineStr"/>
       <c r="B1341" t="inlineStr">
         <is>
-          <t>Shows an icon in the top right corner displaying the shortest currently running potion and giving an inventory list of potions upon hover. (De)Activating this option might not immediately remove/show the icon - wait or reload.</t>
+          <t>https://docs.foe-helper.com/english/module/efficiency</t>
         </is>
       </c>
       <c r="C1341" t="inlineStr">
         <is>
-          <t>Shows an icon in the top right corner displaying the shortest currently running potion and giving an inventory list of potions upon hover. (De)Activating this option might not immediately remove/show the icon - wait or reload.</t>
+          <t>https://docs.foe-helper.com/english/module/efficiency</t>
         </is>
       </c>
       <c r="D1341" t="inlineStr"/>
       <c r="E1341" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1341" t="inlineStr">
         <is>
-          <t>.Settings.ShowPotions.Desc</t>
+          <t>.Boxes.ProductionsRating.HelpLink</t>
         </is>
       </c>
       <c r="G1341" t="inlineStr"/>
       <c r="H1341" t="inlineStr"/>
     </row>
     <row r="1342">
       <c r="A1342" t="inlineStr"/>
       <c r="B1342" t="inlineStr">
         <is>
-          <t>Show the next Alert countdown as an overlay of the Main Menu icon</t>
+          <t>Himeji Castle (Spoils of War)</t>
         </is>
       </c>
       <c r="C1342" t="inlineStr">
         <is>
-          <t>Show the next Alert countdown as an overlay of the Main Menu icon</t>
+          <t>Himeji Castle (Spoils of War)</t>
         </is>
       </c>
       <c r="D1342" t="inlineStr"/>
       <c r="E1342" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1342" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.MenuIcon.Info</t>
+          <t>.Boxes.FPCollector.spoilsOfWar</t>
         </is>
       </c>
       <c r="G1342" t="inlineStr"/>
       <c r="H1342" t="inlineStr"/>
     </row>
     <row r="1343">
       <c r="A1343" t="inlineStr"/>
       <c r="B1343" t="inlineStr">
         <is>
-          <t>Hidden GB</t>
+          <t>???</t>
         </is>
       </c>
       <c r="C1343" t="inlineStr">
         <is>
-          <t>Hidden GB</t>
+          <t>???</t>
         </is>
       </c>
       <c r="D1343" t="inlineStr"/>
       <c r="E1343" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1343" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.HiddenGB</t>
+          <t>.Menu.unitsGex.Desc</t>
         </is>
       </c>
       <c r="G1343" t="inlineStr"/>
       <c r="H1343" t="inlineStr"/>
     </row>
     <row r="1344">
       <c r="A1344" t="inlineStr"/>
       <c r="B1344" t="inlineStr">
         <is>
-          <t>1 FP equals __goods__ goods</t>
+          <t>Siege deleted</t>
         </is>
       </c>
       <c r="C1344" t="inlineStr">
         <is>
-          <t>1 FP equals __goods__ goods</t>
+          <t>Siege deleted</t>
         </is>
       </c>
       <c r="D1344" t="inlineStr"/>
       <c r="E1344" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1344" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.GoodsPerFP</t>
+          <t>.Boxes.GvGMap.Log.siege_deleted</t>
         </is>
       </c>
       <c r="G1344" t="inlineStr"/>
       <c r="H1344" t="inlineStr"/>
     </row>
     <row r="1345">
       <c r="A1345" t="inlineStr"/>
       <c r="B1345" t="inlineStr">
         <is>
-          <t>Rewards Bar Info</t>
+          <t>Displays various Event Assitants, when a supported event window is opened.</t>
         </is>
       </c>
       <c r="C1345" t="inlineStr">
         <is>
-          <t>Rewards Bar Info</t>
+          <t>Displays various Event Assitants, when a supported event window is opened.</t>
         </is>
       </c>
       <c r="D1345" t="inlineStr"/>
       <c r="E1345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1345" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGRewards.Title</t>
+          <t>.Settings.ShowEventChest.Desc</t>
         </is>
       </c>
       <c r="G1345" t="inlineStr"/>
       <c r="H1345" t="inlineStr"/>
     </row>
     <row r="1346">
       <c r="A1346" t="inlineStr"/>
       <c r="B1346" t="inlineStr">
         <is>
-          <t>Create Limited Building Alerts</t>
+          <t>Day ⇋</t>
         </is>
       </c>
       <c r="C1346" t="inlineStr">
         <is>
-          <t>Create Limited Building Alerts</t>
+          <t>Day ⇋</t>
         </is>
       </c>
       <c r="D1346" t="inlineStr"/>
       <c r="E1346" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1346" t="inlineStr">
         <is>
-          <t>.Settings.ShowBuildingsExpired.Title</t>
+          <t>.Boxes.MergerGame.Day</t>
         </is>
       </c>
       <c r="G1346" t="inlineStr"/>
       <c r="H1346" t="inlineStr"/>
     </row>
     <row r="1347">
       <c r="A1347" t="inlineStr"/>
       <c r="B1347" t="inlineStr">
         <is>
-          <t>FoE-Helper: There are keys remaining on the board!</t>
+          <t>The investment list was updated less than 30 minutes ago.</t>
         </is>
       </c>
       <c r="C1347" t="inlineStr">
         <is>
-          <t>FoE-Helper: There are keys remaining on the board!</t>
+          <t>The investment list was updated less than 30 minutes ago.</t>
         </is>
       </c>
       <c r="D1347" t="inlineStr"/>
       <c r="E1347" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1347" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeysLeft.anniversary</t>
+          <t>.Boxes.Investment.UpToDate</t>
         </is>
       </c>
       <c r="G1347" t="inlineStr"/>
       <c r="H1347" t="inlineStr"/>
     </row>
     <row r="1348">
       <c r="A1348" t="inlineStr"/>
       <c r="B1348" t="inlineStr">
         <is>
-          <t>Efficiency (incl. keys)</t>
+          <t>View</t>
         </is>
       </c>
       <c r="C1348" t="inlineStr">
         <is>
-          <t>Efficiency (incl. keys)</t>
+          <t>View</t>
         </is>
       </c>
       <c r="D1348" t="inlineStr"/>
       <c r="E1348" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1348" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Efficiency.anniversary</t>
+          <t>.Boxes.CloseBox.View</t>
         </is>
       </c>
       <c r="G1348" t="inlineStr"/>
       <c r="H1348" t="inlineStr"/>
     </row>
     <row r="1349">
       <c r="A1349" t="inlineStr"/>
       <c r="B1349" t="inlineStr">
         <is>
-          <t>Your City</t>
+          <t>Show in-game notification instead of the native Desktop notification when the game window is focused.</t>
         </is>
       </c>
       <c r="C1349" t="inlineStr">
         <is>
-          <t>Your City</t>
+          <t>Show in-game notification instead of the native Desktop notification when the game window is focused.</t>
         </is>
       </c>
       <c r="D1349" t="inlineStr"/>
       <c r="E1349" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1349" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.YourCity</t>
+          <t>.Boxes.Alerts.Preferences.InGame.Info</t>
         </is>
       </c>
       <c r="G1349" t="inlineStr"/>
       <c r="H1349" t="inlineStr"/>
     </row>
     <row r="1350">
       <c r="A1350" t="inlineStr"/>
       <c r="B1350" t="inlineStr">
         <is>
-          <t>Boost Values</t>
+          <t>Active Collection Tasks</t>
         </is>
       </c>
       <c r="C1350" t="inlineStr">
         <is>
-          <t>Boost Values</t>
+          <t>Active Collection Tasks</t>
         </is>
       </c>
       <c r="D1350" t="inlineStr"/>
       <c r="E1350" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1350" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Values</t>
+          <t>.Boxes.idleGame.ActiveTasks</t>
         </is>
       </c>
       <c r="G1350" t="inlineStr"/>
       <c r="H1350" t="inlineStr"/>
     </row>
     <row r="1351">
       <c r="A1351" t="inlineStr"/>
       <c r="B1351" t="inlineStr">
         <is>
-          <t>Count relics in menu icon</t>
+          <t>Start level</t>
         </is>
       </c>
       <c r="C1351" t="inlineStr">
         <is>
-          <t>Count relics in menu icon</t>
+          <t>Start level</t>
         </is>
       </c>
       <c r="D1351" t="inlineStr"/>
       <c r="E1351" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1351" t="inlineStr">
         <is>
-          <t>.Settings.CountRelics</t>
+          <t>.Boxes.PowerLeveling.StartLevel</t>
         </is>
       </c>
       <c r="G1351" t="inlineStr"/>
       <c r="H1351" t="inlineStr"/>
     </row>
     <row r="1352">
       <c r="A1352" t="inlineStr"/>
       <c r="B1352" t="inlineStr">
         <is>
-          <t>Overview of all allies and buildings that have room for them.</t>
+          <t>Displays all your in-stock buildings, upgrades, and selection kits from Sets and Chains.</t>
         </is>
       </c>
       <c r="C1352" t="inlineStr">
         <is>
-          <t>Overview of all allies and buildings that have room for them.</t>
+          <t>Displays all your in-stock buildings, upgrades, and selection kits from Sets and Chains.</t>
         </is>
       </c>
       <c r="D1352" t="inlineStr"/>
       <c r="E1352" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1352" t="inlineStr">
         <is>
-          <t>.Menu.Allies.Desc</t>
+          <t>.Menu.Kits.Desc</t>
         </is>
       </c>
       <c r="G1352" t="inlineStr"/>
       <c r="H1352" t="inlineStr"/>
     </row>
     <row r="1353">
       <c r="A1353" t="inlineStr"/>
       <c r="B1353" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>The new menu-order was saved</t>
         </is>
       </c>
       <c r="C1353" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>The new menu-order was saved</t>
         </is>
       </c>
       <c r="D1353" t="inlineStr"/>
       <c r="E1353" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1353" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Settings.Save</t>
+          <t>.Menu.SaveMessage.Desc</t>
         </is>
       </c>
       <c r="G1353" t="inlineStr"/>
       <c r="H1353" t="inlineStr"/>
     </row>
     <row r="1354">
       <c r="A1354" t="inlineStr"/>
       <c r="B1354" t="inlineStr">
         <is>
-          <t>NPC</t>
+          <t>common</t>
         </is>
       </c>
       <c r="C1354" t="inlineStr">
         <is>
-          <t>NPC</t>
+          <t>common</t>
         </is>
       </c>
       <c r="D1354" t="inlineStr"/>
       <c r="E1354" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1354" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.NPC</t>
+          <t>.Boxes.Productions.AllyRarity.common</t>
         </is>
       </c>
       <c r="G1354" t="inlineStr"/>
       <c r="H1354" t="inlineStr"/>
     </row>
     <row r="1355">
       <c r="A1355" t="inlineStr"/>
       <c r="B1355" t="inlineStr">
         <is>
-          <t>Rename preset:</t>
+          <t>Start units</t>
         </is>
       </c>
       <c r="C1355" t="inlineStr">
         <is>
-          <t>Rename preset:</t>
+          <t>Start units</t>
         </is>
       </c>
       <c r="D1355" t="inlineStr"/>
       <c r="E1355" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1355" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetPromptRename</t>
+          <t>.Boxes.BoostList.guild_raids_units_start</t>
         </is>
       </c>
       <c r="G1355" t="inlineStr"/>
       <c r="H1355" t="inlineStr"/>
     </row>
     <row r="1356">
       <c r="A1356" t="inlineStr"/>
       <c r="B1356" t="inlineStr">
         <is>
-          <t>Notify position</t>
+          <t>Close the GB Calculator when this window is auto-opened</t>
         </is>
       </c>
       <c r="C1356" t="inlineStr">
         <is>
-          <t>Notify position</t>
+          <t>Close the GB Calculator when this window is auto-opened</t>
         </is>
       </c>
       <c r="D1356" t="inlineStr"/>
       <c r="E1356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1356" t="inlineStr">
         <is>
-          <t>.Settings.Entry.NotificationsPosition</t>
+          <t>.Boxes.Calculator.OwnPartClose</t>
         </is>
       </c>
       <c r="G1356" t="inlineStr"/>
       <c r="H1356" t="inlineStr"/>
     </row>
     <row r="1357">
       <c r="A1357" t="inlineStr"/>
       <c r="B1357" t="inlineStr">
         <is>
-          <t>Negotiation Helper</t>
+          <t>Shows a small badge with a counter of how many quests you can still abort.</t>
         </is>
       </c>
       <c r="C1357" t="inlineStr">
         <is>
-          <t>Negotiation Helper</t>
+          <t>Shows a small badge with a counter of how many quests you can still abort.</t>
         </is>
       </c>
       <c r="D1357" t="inlineStr"/>
       <c r="E1357" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1357" t="inlineStr">
         <is>
-          <t>.Settings.AutomaticNegotiation.Title</t>
+          <t>.Settings.Show2kQuestMark.Desc</t>
         </is>
       </c>
       <c r="G1357" t="inlineStr"/>
       <c r="H1357" t="inlineStr"/>
     </row>
     <row r="1358">
       <c r="A1358" t="inlineStr"/>
       <c r="B1358" t="inlineStr">
         <is>
-          <t>Present Game (e.g. Winter Event)</t>
+          <t>1 FP equals __goods__ goods</t>
         </is>
       </c>
       <c r="C1358" t="inlineStr">
         <is>
-          <t>Present Game (e.g. Winter Event)</t>
+          <t>1 FP equals __goods__ goods</t>
         </is>
       </c>
       <c r="D1358" t="inlineStr"/>
       <c r="E1358" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1358" t="inlineStr">
         <is>
-          <t>.Settings.EventHelperPresent</t>
+          <t>.Boxes.BlueGalaxy.GoodsPerFP</t>
         </is>
       </c>
       <c r="G1358" t="inlineStr"/>
       <c r="H1358" t="inlineStr"/>
     </row>
     <row r="1359">
       <c r="A1359" t="inlineStr"/>
       <c r="B1359" t="inlineStr">
         <is>
-          <t>Chance</t>
+          <t xml:space="preserve">Total: </t>
         </is>
       </c>
       <c r="C1359" t="inlineStr">
         <is>
-          <t>Chance</t>
+          <t xml:space="preserve">Total: </t>
         </is>
       </c>
       <c r="D1359" t="inlineStr"/>
       <c r="E1359" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1359" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Chance</t>
+          <t>.Boxes.Productions.Total</t>
         </is>
       </c>
       <c r="G1359" t="inlineStr"/>
       <c r="H1359" t="inlineStr"/>
     </row>
     <row r="1360">
       <c r="A1360" t="inlineStr"/>
       <c r="B1360" t="inlineStr">
         <is>
-          <t>Ascended/limited buildings</t>
+          <t>Select all</t>
         </is>
       </c>
       <c r="C1360" t="inlineStr">
         <is>
-          <t>Ascended/limited buildings</t>
+          <t>Select all</t>
         </is>
       </c>
       <c r="D1360" t="inlineStr"/>
       <c r="E1360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1360" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.limited</t>
+          <t>.Boxes.GuildFights.SelectAll</t>
         </is>
       </c>
       <c r="G1360" t="inlineStr"/>
       <c r="H1360" t="inlineStr"/>
     </row>
     <row r="1361">
       <c r="A1361" t="inlineStr"/>
       <c r="B1361" t="inlineStr">
         <is>
-          <t>QI</t>
+          <t>Timer is up</t>
         </is>
       </c>
       <c r="C1361" t="inlineStr">
         <is>
-          <t>QI</t>
+          <t>Timer is up</t>
         </is>
       </c>
       <c r="D1361" t="inlineStr"/>
       <c r="E1361" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1361" t="inlineStr">
         <is>
-          <t>.Boxes.General.Quantum_Incursion.short</t>
+          <t>.Boxes.idleGame.AlertText</t>
         </is>
       </c>
       <c r="G1361" t="inlineStr"/>
       <c r="H1361" t="inlineStr"/>
     </row>
     <row r="1362">
       <c r="A1362" t="inlineStr"/>
       <c r="B1362" t="inlineStr">
         <is>
-          <t>Sum Inventory + Needed</t>
+          <t>When opening the building menu in a GBG Province, a table is displayed, showing the possible building combinations that would be better than the current one, sorted by their relative impact on the Guild Treasury.</t>
         </is>
       </c>
       <c r="C1362" t="inlineStr">
         <is>
-          <t>Sum Inventory + Needed</t>
+          <t>When opening the building menu in a GBG Province, a table is displayed, showing the possible building combinations that would be better than the current one, sorted by their relative impact on the Guild Treasury.</t>
         </is>
       </c>
       <c r="D1362" t="inlineStr"/>
       <c r="E1362" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1362" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.InventoryNeedSum</t>
+          <t>.Settings.ShowGBGBuildings.Desc</t>
         </is>
       </c>
       <c r="G1362" t="inlineStr"/>
       <c r="H1362" t="inlineStr"/>
     </row>
     <row r="1363">
       <c r="A1363" t="inlineStr"/>
       <c r="B1363" t="inlineStr">
         <is>
-          <t>Configure FoE Helper</t>
+          <t>GE Statistics</t>
         </is>
       </c>
       <c r="C1363" t="inlineStr">
         <is>
-          <t>Configure FoE Helper</t>
+          <t>GE Statistics</t>
         </is>
       </c>
       <c r="D1363" t="inlineStr"/>
       <c r="E1363" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1363" t="inlineStr">
         <is>
-          <t>.Menu.Settings.Desc</t>
+          <t>.Boxes.GexStat.Title</t>
         </is>
       </c>
       <c r="G1363" t="inlineStr"/>
       <c r="H1363" t="inlineStr"/>
     </row>
     <row r="1364">
       <c r="A1364" t="inlineStr"/>
       <c r="B1364" t="inlineStr">
         <is>
-          <t>Presets</t>
+          <t>No age</t>
         </is>
       </c>
       <c r="C1364" t="inlineStr">
         <is>
-          <t>Presets</t>
+          <t>No age</t>
         </is>
       </c>
       <c r="D1364" t="inlineStr"/>
       <c r="E1364" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1364" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Presets</t>
+          <t>.Eras.0</t>
         </is>
       </c>
       <c r="G1364" t="inlineStr"/>
       <c r="H1364" t="inlineStr"/>
     </row>
     <row r="1365">
       <c r="A1365" t="inlineStr"/>
       <c r="B1365" t="inlineStr">
         <is>
-          <t>Place4</t>
+          <t>10h</t>
         </is>
       </c>
       <c r="C1365" t="inlineStr">
         <is>
-          <t>Place4</t>
+          <t>10h</t>
         </is>
       </c>
       <c r="D1365" t="inlineStr"/>
       <c r="E1365" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1365" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.P4</t>
+          <t>.Boxes.Alerts.Time.10h</t>
         </is>
       </c>
       <c r="G1365" t="inlineStr"/>
       <c r="H1365" t="inlineStr"/>
     </row>
     <row r="1366">
       <c r="A1366" t="inlineStr"/>
       <c r="B1366" t="inlineStr">
         <is>
-          <t>Power</t>
+          <t>Records</t>
         </is>
       </c>
       <c r="C1366" t="inlineStr">
         <is>
-          <t>Power</t>
+          <t>Records</t>
         </is>
       </c>
       <c r="D1366" t="inlineStr"/>
       <c r="E1366" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1366" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Power</t>
+          <t>.Boxes.DBExport.Records</t>
         </is>
       </c>
       <c r="G1366" t="inlineStr"/>
       <c r="H1366" t="inlineStr"/>
     </row>
     <row r="1367">
       <c r="A1367" t="inlineStr"/>
       <c r="B1367" t="inlineStr">
         <is>
-          <t>Stock:</t>
+          <t>Spring Event</t>
         </is>
       </c>
       <c r="C1367" t="inlineStr">
         <is>
-          <t>Stock:</t>
+          <t>Spring Event</t>
         </is>
       </c>
       <c r="D1367" t="inlineStr"/>
       <c r="E1367" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1367" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Stock</t>
+          <t>.Boxes.FPCollector.spring_event</t>
         </is>
       </c>
       <c r="G1367" t="inlineStr"/>
       <c r="H1367" t="inlineStr"/>
     </row>
     <row r="1368">
       <c r="A1368" t="inlineStr"/>
       <c r="B1368" t="inlineStr">
         <is>
-          <t>Good</t>
+          <t>There are no buildings in this category.</t>
         </is>
       </c>
       <c r="C1368" t="inlineStr">
         <is>
-          <t>Good</t>
+          <t>There are no buildings in this category.</t>
         </is>
       </c>
       <c r="D1368" t="inlineStr"/>
       <c r="E1368" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1368" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Resource</t>
+          <t>.Boxes.Productions.EmptyList</t>
         </is>
       </c>
       <c r="G1368" t="inlineStr"/>
       <c r="H1368" t="inlineStr"/>
     </row>
     <row r="1369">
       <c r="A1369" t="inlineStr"/>
       <c r="B1369" t="inlineStr">
         <is>
-          <t>Display size-list in reconstruction mode</t>
+          <t>We still calculate with 5 tries, because we do not have the data to support negotiations with more tries.</t>
         </is>
       </c>
       <c r="C1369" t="inlineStr">
         <is>
-          <t>Display size-list in reconstruction mode</t>
+          <t>We still calculate with 5 tries, because we do not have the data to support negotiations with more tries.</t>
         </is>
       </c>
       <c r="D1369" t="inlineStr"/>
       <c r="E1369" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1369" t="inlineStr">
         <is>
-          <t>.Settings.ShowReconstructionList.Title</t>
+          <t>.Boxes.Negotiation.ChanceGreaterThan5</t>
         </is>
       </c>
       <c r="G1369" t="inlineStr"/>
       <c r="H1369" t="inlineStr"/>
     </row>
     <row r="1370">
       <c r="A1370" t="inlineStr"/>
       <c r="B1370" t="inlineStr">
         <is>
-          <t>when</t>
+          <t>__GBCount__ noted</t>
         </is>
       </c>
       <c r="C1370" t="inlineStr">
         <is>
-          <t>when</t>
+          <t>__GBCount__ noted</t>
         </is>
       </c>
       <c r="D1370" t="inlineStr"/>
       <c r="E1370" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1370" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.when</t>
+          <t>.Boxes.OwnpartCalculator.GBsNoted</t>
         </is>
       </c>
       <c r="G1370" t="inlineStr"/>
       <c r="H1370" t="inlineStr"/>
     </row>
     <row r="1371">
       <c r="A1371" t="inlineStr"/>
       <c r="B1371" t="inlineStr">
         <is>
-          <t>bottom middle</t>
+          <t>GBs</t>
         </is>
       </c>
       <c r="C1371" t="inlineStr">
         <is>
-          <t>bottom middle</t>
+          <t>GBs</t>
         </is>
       </c>
       <c r="D1371" t="inlineStr"/>
       <c r="E1371" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1371" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.bottom-center</t>
+          <t>.Boxes.Productions.Headings.greatbuilding</t>
         </is>
       </c>
       <c r="G1371" t="inlineStr"/>
       <c r="H1371" t="inlineStr"/>
     </row>
     <row r="1372">
       <c r="A1372" t="inlineStr"/>
       <c r="B1372" t="inlineStr">
         <is>
-          <t>Preview</t>
+          <t>Language</t>
         </is>
       </c>
       <c r="C1372" t="inlineStr">
         <is>
-          <t>Preview</t>
+          <t>Language</t>
         </is>
       </c>
       <c r="D1372" t="inlineStr"/>
       <c r="E1372" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1372" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Preview</t>
+          <t>.Settings.Entry.ChangeLanguage</t>
         </is>
       </c>
       <c r="G1372" t="inlineStr"/>
       <c r="H1372" t="inlineStr"/>
     </row>
     <row r="1373">
       <c r="A1373" t="inlineStr"/>
       <c r="B1373" t="inlineStr">
         <is>
-          <t>Reset</t>
+          <t>Rewards from Incidents</t>
         </is>
       </c>
       <c r="C1373" t="inlineStr">
         <is>
-          <t>Reset</t>
+          <t>Rewards from Incidents</t>
         </is>
       </c>
       <c r="D1373" t="inlineStr"/>
       <c r="E1373" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1373" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Reset</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.hidden_reward</t>
         </is>
       </c>
       <c r="G1373" t="inlineStr"/>
       <c r="H1373" t="inlineStr"/>
     </row>
     <row r="1374">
       <c r="A1374" t="inlineStr"/>
       <c r="B1374" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>First visit the member overview of the social conversation you want to compare here, so that data can be compared.</t>
         </is>
       </c>
       <c r="C1374" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>First visit the member overview of the social conversation you want to compare here, so that data can be compared.</t>
         </is>
       </c>
       <c r="D1374" t="inlineStr"/>
       <c r="E1374" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1374" t="inlineStr">
         <is>
-          <t>.Boxes.General.Guild_Expedition.short</t>
+          <t>.Boxes.CompareFriendsThreads.Information</t>
         </is>
       </c>
       <c r="G1374" t="inlineStr"/>
       <c r="H1374" t="inlineStr"/>
     </row>
     <row r="1375">
       <c r="A1375" t="inlineStr"/>
       <c r="B1375" t="inlineStr">
         <is>
-          <t>Great Building</t>
+          <t>lost Attacks</t>
         </is>
       </c>
       <c r="C1375" t="inlineStr">
         <is>
-          <t>Great Building</t>
+          <t>lost Attacks</t>
         </is>
       </c>
       <c r="D1375" t="inlineStr"/>
       <c r="E1375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1375" t="inlineStr">
         <is>
-          <t>.General.GB</t>
+          <t>.Boxes.PvPArena.Tabs.LostAttackFights</t>
         </is>
       </c>
       <c r="G1375" t="inlineStr"/>
       <c r="H1375" t="inlineStr"/>
     </row>
     <row r="1376">
       <c r="A1376" t="inlineStr"/>
       <c r="B1376" t="inlineStr">
         <is>
-          <t>Menu + Notifications</t>
+          <t>Shows Advice (added by the player) for specific opposing armies.</t>
         </is>
       </c>
       <c r="C1376" t="inlineStr">
         <is>
-          <t>Menu + Notifications</t>
+          <t>Shows Advice (added by the player) for specific opposing armies.</t>
         </is>
       </c>
       <c r="D1376" t="inlineStr"/>
       <c r="E1376" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1376" t="inlineStr">
         <is>
-          <t>.Settings.Tab.Extension</t>
+          <t>.Settings.ShowArmyAdvice.Desc</t>
         </is>
       </c>
       <c r="G1376" t="inlineStr"/>
       <c r="H1376" t="inlineStr"/>
     </row>
     <row r="1377">
       <c r="A1377" t="inlineStr"/>
       <c r="B1377" t="inlineStr">
         <is>
-          <t>Current era goods</t>
+          <t>Show progress filter</t>
         </is>
       </c>
       <c r="C1377" t="inlineStr">
         <is>
-          <t>Current era goods</t>
+          <t>Show progress filter</t>
         </is>
       </c>
       <c r="D1377" t="inlineStr"/>
       <c r="E1377" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1377" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.goods_current</t>
+          <t>.Boxes.QiProgress.ShowProgressFilter</t>
         </is>
       </c>
       <c r="G1377" t="inlineStr"/>
       <c r="H1377" t="inlineStr"/>
     </row>
     <row r="1378">
       <c r="A1378" t="inlineStr"/>
       <c r="B1378" t="inlineStr">
         <is>
-          <t>GBG</t>
+          <t>Aztec Helper</t>
         </is>
       </c>
       <c r="C1378" t="inlineStr">
         <is>
-          <t>GBG</t>
+          <t>Aztec Helper</t>
         </is>
       </c>
       <c r="D1378" t="inlineStr"/>
       <c r="E1378" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1378" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.battlegrounds_conquest</t>
+          <t>.Settings.ShowAztecHelper.Title</t>
         </is>
       </c>
       <c r="G1378" t="inlineStr"/>
       <c r="H1378" t="inlineStr"/>
     </row>
     <row r="1379">
       <c r="A1379" t="inlineStr"/>
       <c r="B1379" t="inlineStr">
         <is>
-          <t>Values for the current day</t>
+          <t>all</t>
         </is>
       </c>
       <c r="C1379" t="inlineStr">
         <is>
-          <t>Values for the current day</t>
+          <t>all</t>
         </is>
       </c>
       <c r="D1379" t="inlineStr"/>
       <c r="E1379" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1379" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Day.Title</t>
+          <t>.Boxes.HiddenRewards.CountAll</t>
         </is>
       </c>
       <c r="G1379" t="inlineStr"/>
       <c r="H1379" t="inlineStr"/>
     </row>
     <row r="1380">
       <c r="A1380" t="inlineStr"/>
       <c r="B1380" t="inlineStr">
         <is>
-          <t>Resource Item</t>
+          <t>Shop Assistant</t>
         </is>
       </c>
       <c r="C1380" t="inlineStr">
         <is>
-          <t>Resource Item</t>
+          <t>Shop Assistant</t>
         </is>
       </c>
       <c r="D1380" t="inlineStr"/>
       <c r="E1380" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1380" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.Resource</t>
+          <t>.Menu.ShopAssist.Title</t>
         </is>
       </c>
       <c r="G1380" t="inlineStr"/>
       <c r="H1380" t="inlineStr"/>
     </row>
     <row r="1381">
       <c r="A1381" t="inlineStr"/>
       <c r="B1381" t="inlineStr">
         <is>
-          <t>every 10 hours</t>
+          <t>Displays events happening in the background</t>
         </is>
       </c>
       <c r="C1381" t="inlineStr">
         <is>
-          <t>every 10 hours</t>
+          <t>Displays events happening in the background</t>
         </is>
       </c>
       <c r="D1381" t="inlineStr"/>
       <c r="E1381" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1381" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.QICycle</t>
+          <t>.Menu.Info.Desc</t>
         </is>
       </c>
       <c r="G1381" t="inlineStr"/>
       <c r="H1381" t="inlineStr"/>
     </row>
     <row r="1382">
       <c r="A1382" t="inlineStr"/>
       <c r="B1382" t="inlineStr">
         <is>
-          <t>Show in-game notification instead of the native Desktop notification when the game window is focused.</t>
+          <t>PE</t>
         </is>
       </c>
       <c r="C1382" t="inlineStr">
         <is>
-          <t>Show in-game notification instead of the native Desktop notification when the game window is focused.</t>
+          <t>PE</t>
         </is>
       </c>
       <c r="D1382" t="inlineStr"/>
       <c r="E1382" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1382" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.InGame.Info</t>
+          <t>.Eras.9.short</t>
         </is>
       </c>
       <c r="G1382" t="inlineStr"/>
       <c r="H1382" t="inlineStr"/>
     </row>
     <row r="1383">
       <c r="A1383" t="inlineStr"/>
       <c r="B1383" t="inlineStr">
         <is>
-          <t>&lt;a target='_blank' href='https://foe-helper.com/extension/update?v=__version__&amp;lang=en'  class='game-cursor'&gt;Last Changelog&lt;/a&gt;</t>
+          <t>Units - Daily</t>
         </is>
       </c>
       <c r="C1383" t="inlineStr">
         <is>
-          <t>&lt;a target='_blank' href='https://foe-helper.com/extension/update?v=__version__&amp;lang=en'  class='game-cursor'&gt;Last Changelog&lt;/a&gt;</t>
+          <t>Units - Daily</t>
         </is>
       </c>
       <c r="D1383" t="inlineStr"/>
       <c r="E1383" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1383" t="inlineStr">
         <is>
-          <t>.Settings.Version.Link</t>
-[...7 lines deleted...]
-      </c>
+          <t>.Boxes.Stats.SourceTitle.statsUnitsD</t>
+        </is>
+      </c>
+      <c r="G1383" t="inlineStr"/>
       <c r="H1383" t="inlineStr"/>
     </row>
     <row r="1384">
       <c r="A1384" t="inlineStr"/>
       <c r="B1384" t="inlineStr">
         <is>
-          <t>Export as CSV</t>
+          <t>Create New Alert</t>
         </is>
       </c>
       <c r="C1384" t="inlineStr">
         <is>
-          <t>Export as CSV</t>
+          <t>Create New Alert</t>
         </is>
       </c>
       <c r="D1384" t="inlineStr"/>
       <c r="E1384" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1384" t="inlineStr">
         <is>
-          <t>.Boxes.General.ExportCSV</t>
+          <t>.Boxes.Alerts.Form.CreateNewAlert</t>
         </is>
       </c>
       <c r="G1384" t="inlineStr"/>
       <c r="H1384" t="inlineStr"/>
     </row>
     <row r="1385">
       <c r="A1385" t="inlineStr"/>
       <c r="B1385" t="inlineStr">
         <is>
-          <t>Start units</t>
+          <t>Daily</t>
         </is>
       </c>
       <c r="C1385" t="inlineStr">
         <is>
-          <t>Start units</t>
+          <t>Daily</t>
         </is>
       </c>
       <c r="D1385" t="inlineStr"/>
       <c r="E1385" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1385" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_units_start</t>
+          <t>.Boxes.Castle.Daily</t>
         </is>
       </c>
       <c r="G1385" t="inlineStr"/>
       <c r="H1385" t="inlineStr"/>
     </row>
     <row r="1386">
       <c r="A1386" t="inlineStr"/>
       <c r="B1386" t="inlineStr">
         <is>
-          <t>Displays all FPs collected details sorted by type, date, from where and how many.</t>
+          <t>Reward</t>
         </is>
       </c>
       <c r="C1386" t="inlineStr">
         <is>
-          <t>Displays all FPs collected details sorted by type, date, from where and how many.</t>
+          <t>Reward</t>
         </is>
       </c>
       <c r="D1386" t="inlineStr"/>
       <c r="E1386" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1386" t="inlineStr">
         <is>
-          <t>.Menu.fpCollector.Desc</t>
+          <t>.Boxes.FPCollector.collectReward</t>
         </is>
       </c>
       <c r="G1386" t="inlineStr"/>
       <c r="H1386" t="inlineStr"/>
     </row>
     <row r="1387">
       <c r="A1387" t="inlineStr"/>
       <c r="B1387" t="inlineStr">
         <is>
-          <t>Close the GB Calculator when this window is auto-opened</t>
+          <t>Auto + Not locked</t>
         </is>
       </c>
       <c r="C1387" t="inlineStr">
         <is>
-          <t>Close the GB Calculator when this window is auto-opened</t>
+          <t>Auto + Not locked</t>
         </is>
       </c>
       <c r="D1387" t="inlineStr"/>
       <c r="E1387" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1387" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.OwnPartClose</t>
+          <t>.Boxes.OwnpartCalculator.AutoWithUnsafe</t>
         </is>
       </c>
       <c r="G1387" t="inlineStr"/>
       <c r="H1387" t="inlineStr"/>
     </row>
     <row r="1388">
       <c r="A1388" t="inlineStr"/>
       <c r="B1388" t="inlineStr">
         <is>
-          <t>Castle points</t>
+          <t>Unattached</t>
         </is>
       </c>
       <c r="C1388" t="inlineStr">
         <is>
-          <t>Castle points</t>
+          <t>Unattached</t>
         </is>
       </c>
       <c r="D1388" t="inlineStr"/>
       <c r="E1388" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1388" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.CastlePoints</t>
+          <t>.Boxes.Units.Unbind</t>
         </is>
       </c>
       <c r="G1388" t="inlineStr"/>
       <c r="H1388" t="inlineStr"/>
     </row>
     <row r="1389">
       <c r="A1389" t="inlineStr"/>
       <c r="B1389" t="inlineStr">
         <is>
-          <t>1 FP equals __goods__ goods</t>
+          <t>FPs</t>
         </is>
       </c>
       <c r="C1389" t="inlineStr">
         <is>
-          <t>1 FP equals __goods__ goods</t>
+          <t>FPs</t>
         </is>
       </c>
       <c r="D1389" t="inlineStr"/>
       <c r="E1389" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1389" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.GoodsPerFP</t>
+          <t>.Boxes.BlueGalaxy.FP</t>
         </is>
       </c>
       <c r="G1389" t="inlineStr"/>
       <c r="H1389" t="inlineStr"/>
     </row>
     <row r="1390">
       <c r="A1390" t="inlineStr"/>
       <c r="B1390" t="inlineStr">
         <is>
-          <t>Player ID:</t>
+          <t>Hidden Reward</t>
         </is>
       </c>
       <c r="C1390" t="inlineStr">
         <is>
-          <t>Player ID:</t>
+          <t>Hidden Reward</t>
         </is>
       </c>
       <c r="D1390" t="inlineStr"/>
       <c r="E1390" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1390" t="inlineStr">
         <is>
-          <t>.Settings.Version.PlayerId</t>
+          <t>.Boxes.FPCollector.hiddenReward</t>
         </is>
       </c>
       <c r="G1390" t="inlineStr"/>
       <c r="H1390" t="inlineStr"/>
     </row>
     <row r="1391">
       <c r="A1391" t="inlineStr"/>
       <c r="B1391" t="inlineStr">
         <is>
-          <t>Enable sound</t>
+          <t>Copy city data</t>
         </is>
       </c>
       <c r="C1391" t="inlineStr">
         <is>
-          <t>Enable sound</t>
+          <t>Copy city data</t>
         </is>
       </c>
       <c r="D1391" t="inlineStr"/>
       <c r="E1391" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1391" t="inlineStr">
         <is>
-          <t>.Settings.Entry.EnableSound</t>
+          <t>.Boxes.CityMap.CopyMetaInfos</t>
         </is>
       </c>
       <c r="G1391" t="inlineStr"/>
       <c r="H1391" t="inlineStr"/>
     </row>
     <row r="1392">
       <c r="A1392" t="inlineStr"/>
       <c r="B1392" t="inlineStr">
         <is>
-          <t>Enabled</t>
+          <t>No Settlements finished yet.</t>
         </is>
       </c>
       <c r="C1392" t="inlineStr">
         <is>
-          <t>Enabled</t>
+          <t>No Settlements finished yet.</t>
         </is>
       </c>
       <c r="D1392" t="inlineStr"/>
       <c r="E1392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1392" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Enabled</t>
+          <t>.Boxes.PlayerProfile.NoSettlementsFinished</t>
         </is>
       </c>
       <c r="G1392" t="inlineStr"/>
       <c r="H1392" t="inlineStr"/>
     </row>
     <row r="1393">
       <c r="A1393" t="inlineStr"/>
       <c r="B1393" t="inlineStr">
         <is>
-          <t>My Age</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="C1393" t="inlineStr">
         <is>
-          <t>My Age</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="D1393" t="inlineStr"/>
       <c r="E1393" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1393" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnMyEra</t>
+          <t>.Boxes.Castle.Type</t>
         </is>
       </c>
       <c r="G1393" t="inlineStr"/>
       <c r="H1393" t="inlineStr"/>
     </row>
     <row r="1394">
       <c r="A1394" t="inlineStr"/>
       <c r="B1394" t="inlineStr">
         <is>
-          <t>10h</t>
+          <t>Blue Galaxy</t>
         </is>
       </c>
       <c r="C1394" t="inlineStr">
         <is>
-          <t>10h</t>
+          <t>Blue Galaxy</t>
         </is>
       </c>
       <c r="D1394" t="inlineStr"/>
       <c r="E1394" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1394" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.10h</t>
+          <t>.Settings.Entry.ShowBlueGalaxyHelper</t>
         </is>
       </c>
       <c r="G1394" t="inlineStr"/>
       <c r="H1394" t="inlineStr"/>
     </row>
     <row r="1395">
       <c r="A1395" t="inlineStr"/>
       <c r="B1395" t="inlineStr">
         <is>
-          <t>Rating value of 1 __eraname__ good (in FP)</t>
+          <t>Siege defeated</t>
         </is>
       </c>
       <c r="C1395" t="inlineStr">
         <is>
-          <t>Rating value of 1 __eraname__ good (in FP)</t>
+          <t>Siege defeated</t>
         </is>
       </c>
       <c r="D1395" t="inlineStr"/>
       <c r="E1395" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1395" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.GoodsValue</t>
+          <t>.Boxes.GvGMap.Log.siege_defeated</t>
         </is>
       </c>
       <c r="G1395" t="inlineStr"/>
       <c r="H1395" t="inlineStr"/>
     </row>
     <row r="1396">
       <c r="A1396" t="inlineStr"/>
       <c r="B1396" t="inlineStr">
         <is>
-          <t>FP boost</t>
+          <t>7d</t>
         </is>
       </c>
       <c r="C1396" t="inlineStr">
         <is>
-          <t>FP boost</t>
+          <t>7d</t>
         </is>
       </c>
       <c r="D1396" t="inlineStr"/>
       <c r="E1396" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1396" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.fp_boost</t>
+          <t>.Boxes.Alerts.Time.7d</t>
         </is>
       </c>
       <c r="G1396" t="inlineStr"/>
       <c r="H1396" t="inlineStr"/>
     </row>
     <row r="1397">
       <c r="A1397" t="inlineStr"/>
       <c r="B1397" t="inlineStr">
         <is>
-          <t>Set Alert</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C1397" t="inlineStr">
         <is>
-          <t>Set Alert</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="D1397" t="inlineStr"/>
       <c r="E1397" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1397" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SetAlert</t>
+          <t>.Boxes.Notice.NewPlayer</t>
         </is>
       </c>
       <c r="G1397" t="inlineStr"/>
       <c r="H1397" t="inlineStr"/>
     </row>
     <row r="1398">
       <c r="A1398" t="inlineStr"/>
       <c r="B1398" t="inlineStr">
         <is>
-          <t>Decayed buildings</t>
+          <t>Allies</t>
         </is>
       </c>
       <c r="C1398" t="inlineStr">
         <is>
-          <t>Decayed buildings</t>
+          <t>Allies</t>
         </is>
       </c>
       <c r="D1398" t="inlineStr"/>
       <c r="E1398" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1398" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowDecayedBuildings</t>
+          <t>.Menu.Allies.Title</t>
         </is>
       </c>
       <c r="G1398" t="inlineStr"/>
       <c r="H1398" t="inlineStr"/>
     </row>
     <row r="1399">
       <c r="A1399" t="inlineStr"/>
       <c r="B1399" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Already conquered! Well done :)</t>
+          <t>Shows only buildings from search results, buildings you added manually and buildings you highlighted yourself</t>
         </is>
       </c>
       <c r="C1399" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Already conquered! Well done :)</t>
+          <t>Shows only buildings from search results, buildings you added manually and buildings you highlighted yourself</t>
         </is>
       </c>
       <c r="D1399" t="inlineStr"/>
       <c r="E1399" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1399" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.AlreadyDone</t>
+          <t>.Boxes.ProductionsRating.ShowHighlightedExplanation</t>
         </is>
       </c>
       <c r="G1399" t="inlineStr"/>
       <c r="H1399" t="inlineStr"/>
     </row>
     <row r="1400">
       <c r="A1400" t="inlineStr"/>
       <c r="B1400" t="inlineStr">
         <is>
-          <t>Please open a shop first</t>
+          <t>GB Tracker</t>
         </is>
       </c>
       <c r="C1400" t="inlineStr">
         <is>
-          <t>Please open a shop first</t>
+          <t>GB Tracker</t>
         </is>
       </c>
       <c r="D1400" t="inlineStr"/>
       <c r="E1400" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1400" t="inlineStr">
         <is>
-          <t>.Menu.ShopAssist.DescWarning</t>
+          <t>.Boxes.findGB.Title</t>
         </is>
       </c>
       <c r="G1400" t="inlineStr"/>
       <c r="H1400" t="inlineStr"/>
     </row>
     <row r="1401">
       <c r="A1401" t="inlineStr"/>
       <c r="B1401" t="inlineStr">
         <is>
-          <t>Attrition</t>
+          <t>Guild Expedition</t>
         </is>
       </c>
       <c r="C1401" t="inlineStr">
         <is>
-          <t>Attrition</t>
+          <t>Guild Expedition</t>
         </is>
       </c>
       <c r="D1401" t="inlineStr"/>
       <c r="E1401" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1401" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Attrition</t>
+          <t>.Boxes.General.Guild_Expedition</t>
         </is>
       </c>
       <c r="G1401" t="inlineStr"/>
       <c r="H1401" t="inlineStr"/>
     </row>
     <row r="1402">
       <c r="A1402" t="inlineStr"/>
       <c r="B1402" t="inlineStr">
         <is>
-          <t>FP GB ROI compared</t>
+          <t>Rate the Extension</t>
         </is>
       </c>
       <c r="C1402" t="inlineStr">
         <is>
-          <t>FP GB ROI compared</t>
+          <t>Rate the Extension</t>
         </is>
       </c>
       <c r="D1402" t="inlineStr"/>
       <c r="E1402" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1402" t="inlineStr">
         <is>
+          <t>.Settings.About.RatingTitle</t>
+        </is>
+      </c>
+      <c r="G1402" t="inlineStr"/>
+      <c r="H1402" t="inlineStr"/>
+    </row>
+    <row r="1403">
+      <c r="A1403" t="inlineStr"/>
+      <c r="B1403" t="inlineStr">
+        <is>
+          <t>Log duration</t>
+        </is>
+      </c>
+      <c r="C1403" t="inlineStr">
+        <is>
+          <t>Log duration</t>
+        </is>
+      </c>
+      <c r="D1403" t="inlineStr"/>
+      <c r="E1403" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1403" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.LogDuration</t>
+        </is>
+      </c>
+      <c r="G1403" t="inlineStr"/>
+      <c r="H1403" t="inlineStr"/>
+    </row>
+    <row r="1404">
+      <c r="A1404" t="inlineStr"/>
+      <c r="B1404" t="inlineStr">
+        <is>
+          <t>Message</t>
+        </is>
+      </c>
+      <c r="C1404" t="inlineStr">
+        <is>
+          <t>Message</t>
+        </is>
+      </c>
+      <c r="D1404" t="inlineStr"/>
+      <c r="E1404" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1404" t="inlineStr">
+        <is>
+          <t>.Boxes.Treasury.Action</t>
+        </is>
+      </c>
+      <c r="G1404" t="inlineStr"/>
+      <c r="H1404" t="inlineStr"/>
+    </row>
+    <row r="1405">
+      <c r="A1405" t="inlineStr"/>
+      <c r="B1405" t="inlineStr">
+        <is>
+          <t>24 hour clock</t>
+        </is>
+      </c>
+      <c r="C1405" t="inlineStr">
+        <is>
+          <t>24 hour clock</t>
+        </is>
+      </c>
+      <c r="D1405" t="inlineStr"/>
+      <c r="E1405" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1405" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Time24</t>
+        </is>
+      </c>
+      <c r="G1405" t="inlineStr"/>
+      <c r="H1405" t="inlineStr"/>
+    </row>
+    <row r="1406">
+      <c r="A1406" t="inlineStr"/>
+      <c r="B1406" t="inlineStr">
+        <is>
+          <t>Season</t>
+        </is>
+      </c>
+      <c r="C1406" t="inlineStr">
+        <is>
+          <t>Season</t>
+        </is>
+      </c>
+      <c r="D1406" t="inlineStr"/>
+      <c r="E1406" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1406" t="inlineStr">
+        <is>
+          <t>.Boxes.General.Season</t>
+        </is>
+      </c>
+      <c r="G1406" t="inlineStr"/>
+      <c r="H1406" t="inlineStr"/>
+    </row>
+    <row r="1407">
+      <c r="A1407" t="inlineStr"/>
+      <c r="B1407" t="inlineStr">
+        <is>
+          <t>Battle</t>
+        </is>
+      </c>
+      <c r="C1407" t="inlineStr">
+        <is>
+          <t>Battle</t>
+        </is>
+      </c>
+      <c r="D1407" t="inlineStr"/>
+      <c r="E1407" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1407" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Battle</t>
+        </is>
+      </c>
+      <c r="G1407" t="inlineStr"/>
+      <c r="H1407" t="inlineStr"/>
+    </row>
+    <row r="1408">
+      <c r="A1408" t="inlineStr"/>
+      <c r="B1408" t="inlineStr">
+        <is>
+          <t>Menu Length</t>
+        </is>
+      </c>
+      <c r="C1408" t="inlineStr">
+        <is>
+          <t>Menu Length</t>
+        </is>
+      </c>
+      <c r="D1408" t="inlineStr"/>
+      <c r="E1408" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1408" t="inlineStr">
+        <is>
+          <t>.Settings.MenuLength.Title</t>
+        </is>
+      </c>
+      <c r="G1408" t="inlineStr"/>
+      <c r="H1408" t="inlineStr"/>
+    </row>
+    <row r="1409">
+      <c r="A1409" t="inlineStr"/>
+      <c r="B1409" t="inlineStr">
+        <is>
+          <t>Alert Suggestions</t>
+        </is>
+      </c>
+      <c r="C1409" t="inlineStr">
+        <is>
+          <t>Alert Suggestions</t>
+        </is>
+      </c>
+      <c r="D1409" t="inlineStr"/>
+      <c r="E1409" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1409" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Preferences.Suggestions.Title</t>
+        </is>
+      </c>
+      <c r="G1409" t="inlineStr"/>
+      <c r="H1409" t="inlineStr"/>
+    </row>
+    <row r="1410">
+      <c r="A1410" t="inlineStr"/>
+      <c r="B1410" t="inlineStr">
+        <is>
+          <t>Negotiation Helper</t>
+        </is>
+      </c>
+      <c r="C1410" t="inlineStr">
+        <is>
+          <t>Negotiation Helper</t>
+        </is>
+      </c>
+      <c r="D1410" t="inlineStr"/>
+      <c r="E1410" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1410" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.AutomaticNegotiation</t>
+        </is>
+      </c>
+      <c r="G1410" t="inlineStr"/>
+      <c r="H1410" t="inlineStr"/>
+    </row>
+    <row r="1411">
+      <c r="A1411" t="inlineStr"/>
+      <c r="B1411" t="inlineStr">
+        <is>
+          <t>Battle</t>
+        </is>
+      </c>
+      <c r="C1411" t="inlineStr">
+        <is>
+          <t>Battle</t>
+        </is>
+      </c>
+      <c r="D1411" t="inlineStr"/>
+      <c r="E1411" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1411" t="inlineStr">
+        <is>
+          <t>.General.Battle</t>
+        </is>
+      </c>
+      <c r="G1411" t="inlineStr"/>
+      <c r="H1411" t="inlineStr"/>
+    </row>
+    <row r="1412">
+      <c r="A1412" t="inlineStr"/>
+      <c r="B1412" t="inlineStr">
+        <is>
+          <t>During manual battle if the HelperBox gets in the way, this option temporarily hides the box until the battle is over. This only works with Helper 'As Box'</t>
+        </is>
+      </c>
+      <c r="C1412" t="inlineStr">
+        <is>
+          <t>During manual battle if the HelperBox gets in the way, this option temporarily hides the box until the battle is over. This only works with Helper 'As Box'</t>
+        </is>
+      </c>
+      <c r="D1412" t="inlineStr"/>
+      <c r="E1412" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1412" t="inlineStr">
+        <is>
+          <t>.Settings.HideHelperDuringBattle.Desc</t>
+        </is>
+      </c>
+      <c r="G1412" t="inlineStr"/>
+      <c r="H1412" t="inlineStr"/>
+    </row>
+    <row r="1413">
+      <c r="A1413" t="inlineStr"/>
+      <c r="B1413" t="inlineStr">
+        <is>
+          <t>Soccer Cup Event</t>
+        </is>
+      </c>
+      <c r="C1413" t="inlineStr">
+        <is>
+          <t>Soccer Cup Event</t>
+        </is>
+      </c>
+      <c r="D1413" t="inlineStr"/>
+      <c r="E1413" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1413" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.soccer_cup_event</t>
+        </is>
+      </c>
+      <c r="G1413" t="inlineStr"/>
+      <c r="H1413" t="inlineStr"/>
+    </row>
+    <row r="1414">
+      <c r="A1414" t="inlineStr"/>
+      <c r="B1414" t="inlineStr">
+        <is>
+          <t>Oceanic Future</t>
+        </is>
+      </c>
+      <c r="C1414" t="inlineStr">
+        <is>
+          <t>Oceanic Future</t>
+        </is>
+      </c>
+      <c r="D1414" t="inlineStr"/>
+      <c r="E1414" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1414" t="inlineStr">
+        <is>
+          <t>.Eras.16</t>
+        </is>
+      </c>
+      <c r="G1414" t="inlineStr"/>
+      <c r="H1414" t="inlineStr"/>
+    </row>
+    <row r="1415">
+      <c r="A1415" t="inlineStr"/>
+      <c r="B1415" t="inlineStr">
+        <is>
+          <t>level</t>
+        </is>
+      </c>
+      <c r="C1415" t="inlineStr">
+        <is>
+          <t>level</t>
+        </is>
+      </c>
+      <c r="D1415" t="inlineStr"/>
+      <c r="E1415" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1415" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.Level</t>
+        </is>
+      </c>
+      <c r="G1415" t="inlineStr"/>
+      <c r="H1415" t="inlineStr"/>
+    </row>
+    <row r="1416">
+      <c r="A1416" t="inlineStr"/>
+      <c r="B1416" t="inlineStr">
+        <is>
+          <t>Colonial Age</t>
+        </is>
+      </c>
+      <c r="C1416" t="inlineStr">
+        <is>
+          <t>Colonial Age</t>
+        </is>
+      </c>
+      <c r="D1416" t="inlineStr"/>
+      <c r="E1416" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1416" t="inlineStr">
+        <is>
+          <t>.Eras.7</t>
+        </is>
+      </c>
+      <c r="G1416" t="inlineStr"/>
+      <c r="H1416" t="inlineStr"/>
+    </row>
+    <row r="1417">
+      <c r="A1417" t="inlineStr"/>
+      <c r="B1417" t="inlineStr">
+        <is>
+          <t>Guild Expedition</t>
+        </is>
+      </c>
+      <c r="C1417" t="inlineStr">
+        <is>
+          <t>Guild Expedition</t>
+        </is>
+      </c>
+      <c r="D1417" t="inlineStr"/>
+      <c r="E1417" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1417" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.guild_expedition_reward_notification</t>
+        </is>
+      </c>
+      <c r="G1417" t="inlineStr"/>
+      <c r="H1417" t="inlineStr"/>
+    </row>
+    <row r="1418">
+      <c r="A1418" t="inlineStr"/>
+      <c r="B1418" t="inlineStr">
+        <is>
+          <t>Sum Inventory + Offered</t>
+        </is>
+      </c>
+      <c r="C1418" t="inlineStr">
+        <is>
+          <t>Sum Inventory + Offered</t>
+        </is>
+      </c>
+      <c r="D1418" t="inlineStr"/>
+      <c r="E1418" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1418" t="inlineStr">
+        <is>
+          <t>.Boxes.MarketOffers.InventoryOfferSum</t>
+        </is>
+      </c>
+      <c r="G1418" t="inlineStr"/>
+      <c r="H1418" t="inlineStr"/>
+    </row>
+    <row r="1419">
+      <c r="A1419" t="inlineStr"/>
+      <c r="B1419" t="inlineStr">
+        <is>
+          <t>Shows an icon in the top right corner displaying the shortest currently running potion and giving an inventory list of potions upon hover. (De)Activating this option might not immediately remove/show the icon - wait or reload.</t>
+        </is>
+      </c>
+      <c r="C1419" t="inlineStr">
+        <is>
+          <t>Shows an icon in the top right corner displaying the shortest currently running potion and giving an inventory list of potions upon hover. (De)Activating this option might not immediately remove/show the icon - wait or reload.</t>
+        </is>
+      </c>
+      <c r="D1419" t="inlineStr"/>
+      <c r="E1419" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1419" t="inlineStr">
+        <is>
+          <t>.Settings.ShowPotions.Desc</t>
+        </is>
+      </c>
+      <c r="G1419" t="inlineStr"/>
+      <c r="H1419" t="inlineStr"/>
+    </row>
+    <row r="1420">
+      <c r="A1420" t="inlineStr"/>
+      <c r="B1420" t="inlineStr">
+        <is>
+          <t>Resource Item</t>
+        </is>
+      </c>
+      <c r="C1420" t="inlineStr">
+        <is>
+          <t>Resource Item</t>
+        </is>
+      </c>
+      <c r="D1420" t="inlineStr"/>
+      <c r="E1420" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1420" t="inlineStr">
+        <is>
+          <t>.Boxes.Campagne.Resource</t>
+        </is>
+      </c>
+      <c r="G1420" t="inlineStr"/>
+      <c r="H1420" t="inlineStr"/>
+    </row>
+    <row r="1421">
+      <c r="A1421" t="inlineStr"/>
+      <c r="B1421" t="inlineStr">
+        <is>
+          <t>Attack times for the selected province have been copied.</t>
+        </is>
+      </c>
+      <c r="C1421" t="inlineStr">
+        <is>
+          <t>Attack times for the selected province have been copied.</t>
+        </is>
+      </c>
+      <c r="D1421" t="inlineStr"/>
+      <c r="E1421" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1421" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.CopyToClipBoard.Desc</t>
+        </is>
+      </c>
+      <c r="G1421" t="inlineStr"/>
+      <c r="H1421" t="inlineStr"/>
+    </row>
+    <row r="1422">
+      <c r="A1422" t="inlineStr"/>
+      <c r="B1422" t="inlineStr">
+        <is>
+          <t>Arc: FP Rewards/day from other players</t>
+        </is>
+      </c>
+      <c r="C1422" t="inlineStr">
+        <is>
+          <t>Arc: FP Rewards/day from other players</t>
+        </is>
+      </c>
+      <c r="D1422" t="inlineStr"/>
+      <c r="E1422" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1422" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.RewardPerDay</t>
+        </is>
+      </c>
+      <c r="G1422" t="inlineStr"/>
+      <c r="H1422" t="inlineStr"/>
+    </row>
+    <row r="1423">
+      <c r="A1423" t="inlineStr"/>
+      <c r="B1423" t="inlineStr">
+        <is>
+          <t>Helper Battle visibility</t>
+        </is>
+      </c>
+      <c r="C1423" t="inlineStr">
+        <is>
+          <t>Helper Battle visibility</t>
+        </is>
+      </c>
+      <c r="D1423" t="inlineStr"/>
+      <c r="E1423" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1423" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.HideHelperDuringBattle</t>
+        </is>
+      </c>
+      <c r="G1423" t="inlineStr"/>
+      <c r="H1423" t="inlineStr"/>
+    </row>
+    <row r="1424">
+      <c r="A1424" t="inlineStr"/>
+      <c r="B1424" t="inlineStr">
+        <is>
+          <t>Quantum Incursion Map</t>
+        </is>
+      </c>
+      <c r="C1424" t="inlineStr">
+        <is>
+          <t>Quantum Incursion Map</t>
+        </is>
+      </c>
+      <c r="D1424" t="inlineStr"/>
+      <c r="E1424" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1424" t="inlineStr">
+        <is>
+          <t>.Boxes.QIMap.Title</t>
+        </is>
+      </c>
+      <c r="G1424" t="inlineStr"/>
+      <c r="H1424" t="inlineStr"/>
+    </row>
+    <row r="1425">
+      <c r="A1425" t="inlineStr"/>
+      <c r="B1425" t="inlineStr">
+        <is>
+          <t>Delete ex-member after</t>
+        </is>
+      </c>
+      <c r="C1425" t="inlineStr">
+        <is>
+          <t>Delete ex-member after</t>
+        </is>
+      </c>
+      <c r="D1425" t="inlineStr"/>
+      <c r="E1425" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1425" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.DeleteExMembersAfter</t>
+        </is>
+      </c>
+      <c r="G1425" t="inlineStr"/>
+      <c r="H1425" t="inlineStr"/>
+    </row>
+    <row r="1426">
+      <c r="A1426" t="inlineStr"/>
+      <c r="B1426" t="inlineStr">
+        <is>
+          <t>Building Upgrade Costs</t>
+        </is>
+      </c>
+      <c r="C1426" t="inlineStr">
+        <is>
+          <t>Building Upgrade Costs</t>
+        </is>
+      </c>
+      <c r="D1426" t="inlineStr"/>
+      <c r="E1426" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1426" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.BuildingUpgrades</t>
+        </is>
+      </c>
+      <c r="G1426" t="inlineStr"/>
+      <c r="H1426" t="inlineStr"/>
+    </row>
+    <row r="1427">
+      <c r="A1427" t="inlineStr"/>
+      <c r="B1427" t="inlineStr">
+        <is>
+          <t>List of all items in a store</t>
+        </is>
+      </c>
+      <c r="C1427" t="inlineStr">
+        <is>
+          <t>List of all items in a store</t>
+        </is>
+      </c>
+      <c r="D1427" t="inlineStr"/>
+      <c r="E1427" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1427" t="inlineStr">
+        <is>
+          <t>.Menu.ShopAssist.Desc</t>
+        </is>
+      </c>
+      <c r="G1427" t="inlineStr"/>
+      <c r="H1427" t="inlineStr"/>
+    </row>
+    <row r="1428">
+      <c r="A1428" t="inlineStr"/>
+      <c r="B1428" t="inlineStr">
+        <is>
+          <t>You have lost a higher era unit (above your current era). However you still have the chance to heal them with diamonds!</t>
+        </is>
+      </c>
+      <c r="C1428" t="inlineStr">
+        <is>
+          <t>You have lost a higher era unit (above your current era). However you still have the chance to heal them with diamonds!</t>
+        </is>
+      </c>
+      <c r="D1428" t="inlineStr"/>
+      <c r="E1428" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1428" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssist.Text.NextEra</t>
+        </is>
+      </c>
+      <c r="G1428" t="inlineStr"/>
+      <c r="H1428" t="inlineStr"/>
+    </row>
+    <row r="1429">
+      <c r="A1429" t="inlineStr"/>
+      <c r="B1429" t="inlineStr">
+        <is>
+          <t>In City</t>
+        </is>
+      </c>
+      <c r="C1429" t="inlineStr">
+        <is>
+          <t>In City</t>
+        </is>
+      </c>
+      <c r="D1429" t="inlineStr"/>
+      <c r="E1429" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1429" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.InCity</t>
+        </is>
+      </c>
+      <c r="G1429" t="inlineStr"/>
+      <c r="H1429" t="inlineStr"/>
+    </row>
+    <row r="1430">
+      <c r="A1430" t="inlineStr"/>
+      <c r="B1430" t="inlineStr">
+        <is>
+          <t>GB not yet built. This is the FP costs for buying the required goods</t>
+        </is>
+      </c>
+      <c r="C1430" t="inlineStr">
+        <is>
+          <t>GB not yet built. This is the FP costs for buying the required goods</t>
+        </is>
+      </c>
+      <c r="D1430" t="inlineStr"/>
+      <c r="E1430" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1430" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.TTGoodCosts</t>
+        </is>
+      </c>
+      <c r="G1430" t="inlineStr"/>
+      <c r="H1430" t="inlineStr"/>
+    </row>
+    <row r="1431">
+      <c r="A1431" t="inlineStr"/>
+      <c r="B1431" t="inlineStr">
+        <is>
+          <t>Guild Buildings</t>
+        </is>
+      </c>
+      <c r="C1431" t="inlineStr">
+        <is>
+          <t>Guild Buildings</t>
+        </is>
+      </c>
+      <c r="D1431" t="inlineStr"/>
+      <c r="E1431" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1431" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.GuildBuildings</t>
+        </is>
+      </c>
+      <c r="G1431" t="inlineStr"/>
+      <c r="H1431" t="inlineStr"/>
+    </row>
+    <row r="1432">
+      <c r="A1432" t="inlineStr"/>
+      <c r="B1432" t="inlineStr">
+        <is>
+          <t>To be able to transfer data for a world like city or notes, you need a token for each world.&lt;br&gt;Click here for instructions: &lt;a target='_blank' href='https://docs.foe-helper.com/english/api-token'&gt;Api-Token&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="C1432" t="inlineStr">
+        <is>
+          <t>To be able to transfer data for a world like city or notes, you need a token for each world.&lt;br&gt;Click here for instructions: &lt;a target='_blank' href='https://docs.foe-helper.com/english/api-token'&gt;Api-Token&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="D1432" t="inlineStr"/>
+      <c r="E1432" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1432" t="inlineStr">
+        <is>
+          <t>.Settings.ApiToken.Desc</t>
+        </is>
+      </c>
+      <c r="G1432" t="inlineStr"/>
+      <c r="H1432" t="inlineStr"/>
+    </row>
+    <row r="1433">
+      <c r="A1433" t="inlineStr"/>
+      <c r="B1433" t="inlineStr">
+        <is>
+          <t>play up to current era</t>
+        </is>
+      </c>
+      <c r="C1433" t="inlineStr">
+        <is>
+          <t>play up to current era</t>
+        </is>
+      </c>
+      <c r="D1433" t="inlineStr"/>
+      <c r="E1433" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1433" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.ToEra</t>
+        </is>
+      </c>
+      <c r="G1433" t="inlineStr"/>
+      <c r="H1433" t="inlineStr"/>
+    </row>
+    <row r="1434">
+      <c r="A1434" t="inlineStr"/>
+      <c r="B1434" t="inlineStr">
+        <is>
+          <t>Disabled: Open one of your GBs first!</t>
+        </is>
+      </c>
+      <c r="C1434" t="inlineStr">
+        <is>
+          <t>Disabled: Open one of your GBs first!</t>
+        </is>
+      </c>
+      <c r="D1434" t="inlineStr"/>
+      <c r="E1434" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1434" t="inlineStr">
+        <is>
+          <t>.Menu.OwnpartCalculator.Warning</t>
+        </is>
+      </c>
+      <c r="G1434" t="inlineStr"/>
+      <c r="H1434" t="inlineStr"/>
+    </row>
+    <row r="1435">
+      <c r="A1435" t="inlineStr"/>
+      <c r="B1435" t="inlineStr">
+        <is>
+          <t>Automatic collection</t>
+        </is>
+      </c>
+      <c r="C1435" t="inlineStr">
+        <is>
+          <t>Automatic collection</t>
+        </is>
+      </c>
+      <c r="D1435" t="inlineStr"/>
+      <c r="E1435" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1435" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.auto_collect</t>
+        </is>
+      </c>
+      <c r="G1435" t="inlineStr"/>
+      <c r="H1435" t="inlineStr"/>
+    </row>
+    <row r="1436">
+      <c r="A1436" t="inlineStr"/>
+      <c r="B1436" t="inlineStr">
+        <is>
+          <t>Upcoming Tasks</t>
+        </is>
+      </c>
+      <c r="C1436" t="inlineStr">
+        <is>
+          <t>Upcoming Tasks</t>
+        </is>
+      </c>
+      <c r="D1436" t="inlineStr"/>
+      <c r="E1436" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1436" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.UpcomingTasks</t>
+        </is>
+      </c>
+      <c r="G1436" t="inlineStr"/>
+      <c r="H1436" t="inlineStr"/>
+    </row>
+    <row r="1437">
+      <c r="A1437" t="inlineStr"/>
+      <c r="B1437" t="inlineStr">
+        <is>
+          <t>Rename</t>
+        </is>
+      </c>
+      <c r="C1437" t="inlineStr">
+        <is>
+          <t>Rename</t>
+        </is>
+      </c>
+      <c r="D1437" t="inlineStr"/>
+      <c r="E1437" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1437" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetRename</t>
+        </is>
+      </c>
+      <c r="G1437" t="inlineStr"/>
+      <c r="H1437" t="inlineStr"/>
+    </row>
+    <row r="1438">
+      <c r="A1438" t="inlineStr"/>
+      <c r="B1438" t="inlineStr">
+        <is>
+          <t>Modern Era</t>
+        </is>
+      </c>
+      <c r="C1438" t="inlineStr">
+        <is>
+          <t>Modern Era</t>
+        </is>
+      </c>
+      <c r="D1438" t="inlineStr"/>
+      <c r="E1438" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1438" t="inlineStr">
+        <is>
+          <t>.Eras.10</t>
+        </is>
+      </c>
+      <c r="G1438" t="inlineStr"/>
+      <c r="H1438" t="inlineStr"/>
+    </row>
+    <row r="1439">
+      <c r="A1439" t="inlineStr"/>
+      <c r="B1439" t="inlineStr">
+        <is>
+          <t>Boost Values</t>
+        </is>
+      </c>
+      <c r="C1439" t="inlineStr">
+        <is>
+          <t>Boost Values</t>
+        </is>
+      </c>
+      <c r="D1439" t="inlineStr"/>
+      <c r="E1439" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1439" t="inlineStr">
+        <is>
+          <t>.Boxes.CombatCalculator.Values</t>
+        </is>
+      </c>
+      <c r="G1439" t="inlineStr"/>
+      <c r="H1439" t="inlineStr"/>
+    </row>
+    <row r="1440">
+      <c r="A1440" t="inlineStr"/>
+      <c r="B1440" t="inlineStr">
+        <is>
+          <t>FP GB ROI compared</t>
+        </is>
+      </c>
+      <c r="C1440" t="inlineStr">
+        <is>
+          <t>FP GB ROI compared</t>
+        </is>
+      </c>
+      <c r="D1440" t="inlineStr"/>
+      <c r="E1440" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1440" t="inlineStr">
+        <is>
           <t>.Boxes.GreatBuildings.SuggestionTitle</t>
         </is>
       </c>
-      <c r="G1402" t="inlineStr">
+      <c r="G1440" t="inlineStr">
         <is>
           <t>ROI (Return on Investment)
 I don't know how to translate that, I don't even know what mechanics this is associated with.
 (Ritorno di investimento)
 Non so come tradurla, non so nemmeno a che meccanica è associata</t>
         </is>
       </c>
-      <c r="H1402" t="inlineStr"/>
-[...986 lines deleted...]
-      <c r="G1440" t="inlineStr"/>
       <c r="H1440" t="inlineStr"/>
     </row>
     <row r="1441">
       <c r="A1441" t="inlineStr"/>
       <c r="B1441" t="inlineStr">
         <is>
-          <t>Click on the friends tab in the game to unlock the event list of your friends</t>
+          <t>Statistics Overview</t>
         </is>
       </c>
       <c r="C1441" t="inlineStr">
         <is>
-          <t>Click on the friends tab in the game to unlock the event list of your friends</t>
+          <t>Statistics Overview</t>
         </is>
       </c>
       <c r="D1441" t="inlineStr"/>
       <c r="E1441" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1441" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.FriendsSocialTabTT</t>
+          <t>.Boxes.Stats.Title</t>
         </is>
       </c>
       <c r="G1441" t="inlineStr"/>
       <c r="H1441" t="inlineStr"/>
     </row>
     <row r="1442">
       <c r="A1442" t="inlineStr"/>
       <c r="B1442" t="inlineStr">
         <is>
-          <t>Export</t>
+          <t>Enabled</t>
         </is>
       </c>
       <c r="C1442" t="inlineStr">
         <is>
-          <t>Export</t>
+          <t>Enabled</t>
         </is>
       </c>
       <c r="D1442" t="inlineStr"/>
       <c r="E1442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1442" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Export</t>
+          <t>.Boxes.ProductionsRating.Enabled</t>
         </is>
       </c>
       <c r="G1442" t="inlineStr"/>
       <c r="H1442" t="inlineStr"/>
     </row>
     <row r="1443">
       <c r="A1443" t="inlineStr"/>
       <c r="B1443" t="inlineStr">
         <is>
-          <t>Space Age Space Hub</t>
+          <t>Aztec Helper</t>
         </is>
       </c>
       <c r="C1443" t="inlineStr">
         <is>
-          <t>Space Age Space Hub</t>
+          <t>Aztec Helper</t>
         </is>
       </c>
       <c r="D1443" t="inlineStr"/>
       <c r="E1443" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1443" t="inlineStr">
         <is>
-          <t>.Eras.23</t>
+          <t>.Settings.Entry.ShowAztecHelper</t>
         </is>
       </c>
       <c r="G1443" t="inlineStr"/>
       <c r="H1443" t="inlineStr"/>
     </row>
     <row r="1444">
       <c r="A1444" t="inlineStr"/>
       <c r="B1444" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/notes</t>
+          <t>Notes</t>
         </is>
       </c>
       <c r="C1444" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/notes</t>
+          <t>Notes</t>
         </is>
       </c>
       <c r="D1444" t="inlineStr"/>
       <c r="E1444" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1444" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.HelpLink</t>
+          <t>.Boxes.Notice.Title</t>
         </is>
       </c>
       <c r="G1444" t="inlineStr"/>
       <c r="H1444" t="inlineStr"/>
     </row>
     <row r="1445">
       <c r="A1445" t="inlineStr"/>
       <c r="B1445" t="inlineStr">
         <is>
-          <t>remaining FPs</t>
+          <t>Infobox</t>
         </is>
       </c>
       <c r="C1445" t="inlineStr">
         <is>
-          <t>remaining FPs</t>
+          <t>Infobox</t>
         </is>
       </c>
       <c r="D1445" t="inlineStr"/>
       <c r="E1445" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1445" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.RemainingFP</t>
+          <t>.Settings.Entry.AutoOpenInfoBox</t>
         </is>
       </c>
       <c r="G1445" t="inlineStr"/>
       <c r="H1445" t="inlineStr"/>
     </row>
     <row r="1446">
       <c r="A1446" t="inlineStr"/>
       <c r="B1446" t="inlineStr">
         <is>
-          <t>Town Hall</t>
+          <t>Ready to loot!</t>
         </is>
       </c>
       <c r="C1446" t="inlineStr">
         <is>
-          <t>Town Hall</t>
+          <t>Ready to loot!</t>
         </is>
       </c>
       <c r="D1446" t="inlineStr"/>
       <c r="E1446" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1446" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.main_building</t>
+          <t>.Boxes.Units.ReadyToLoot</t>
         </is>
       </c>
       <c r="G1446" t="inlineStr"/>
       <c r="H1446" t="inlineStr"/>
     </row>
     <row r="1447">
       <c r="A1447" t="inlineStr"/>
       <c r="B1447" t="inlineStr">
         <is>
-          <t>You have lost a higher era unit (above your current era). However you still have the chance to heal them with diamonds!</t>
+          <t>Negotiation Table</t>
         </is>
       </c>
       <c r="C1447" t="inlineStr">
         <is>
-          <t>You have lost a higher era unit (above your current era). However you still have the chance to heal them with diamonds!</t>
+          <t>Negotiation Table</t>
         </is>
       </c>
       <c r="D1447" t="inlineStr"/>
       <c r="E1447" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1447" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssist.Text.NextEra</t>
+          <t>.Boxes.Negotiation.Title</t>
         </is>
       </c>
       <c r="G1447" t="inlineStr"/>
       <c r="H1447" t="inlineStr"/>
     </row>
     <row r="1448">
       <c r="A1448" t="inlineStr"/>
       <c r="B1448" t="inlineStr">
         <is>
-          <t>Provides</t>
+          <t>Start goods</t>
         </is>
       </c>
       <c r="C1448" t="inlineStr">
         <is>
-          <t>Provides</t>
+          <t>Start goods</t>
         </is>
       </c>
       <c r="D1448" t="inlineStr"/>
       <c r="E1448" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1448" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.provides</t>
+          <t>.Boxes.BoostList.guild_raids_goods_start</t>
         </is>
       </c>
       <c r="G1448" t="inlineStr"/>
       <c r="H1448" t="inlineStr"/>
     </row>
     <row r="1449">
       <c r="A1449" t="inlineStr"/>
       <c r="B1449" t="inlineStr">
         <is>
-          <t>In City</t>
+          <t>Please scroll through all the pages and press the EXPORT button</t>
         </is>
       </c>
       <c r="C1449" t="inlineStr">
         <is>
-          <t>In City</t>
+          <t>Please scroll through all the pages and press the EXPORT button</t>
         </is>
       </c>
       <c r="D1449" t="inlineStr"/>
       <c r="E1449" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1449" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.InCity</t>
+          <t>.Boxes.Treasury.Message</t>
         </is>
       </c>
       <c r="G1449" t="inlineStr"/>
       <c r="H1449" t="inlineStr"/>
     </row>
     <row r="1450">
       <c r="A1450" t="inlineStr"/>
       <c r="B1450" t="inlineStr">
         <is>
-          <t>play up to current era</t>
+          <t xml:space="preserve">Invested FPs: </t>
         </is>
       </c>
       <c r="C1450" t="inlineStr">
         <is>
-          <t>play up to current era</t>
+          <t xml:space="preserve">Invested FPs: </t>
         </is>
       </c>
       <c r="D1450" t="inlineStr"/>
       <c r="E1450" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1450" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.ToEra</t>
+          <t>.Boxes.Investment.InvestBar</t>
         </is>
       </c>
       <c r="G1450" t="inlineStr"/>
       <c r="H1450" t="inlineStr"/>
     </row>
     <row r="1451">
       <c r="A1451" t="inlineStr"/>
       <c r="B1451" t="inlineStr">
         <is>
-          <t>Higher</t>
+          <t>Include initial FP in sum</t>
         </is>
       </c>
       <c r="C1451" t="inlineStr">
         <is>
-          <t>Higher</t>
+          <t>Include initial FP in sum</t>
         </is>
       </c>
       <c r="D1451" t="inlineStr"/>
       <c r="E1451" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1451" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeForHigher</t>
+          <t>.Settings.ShowOwnPartIncludeStart.Desc</t>
         </is>
       </c>
       <c r="G1451" t="inlineStr"/>
       <c r="H1451" t="inlineStr"/>
     </row>
     <row r="1452">
       <c r="A1452" t="inlineStr"/>
       <c r="B1452" t="inlineStr">
         <is>
-          <t>Factories</t>
+          <t>entry time</t>
         </is>
       </c>
       <c r="C1452" t="inlineStr">
         <is>
-          <t>Factories</t>
+          <t>entry time</t>
         </is>
       </c>
       <c r="D1452" t="inlineStr"/>
       <c r="E1452" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1452" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Production.StPat</t>
+          <t>.Boxes.Investment.Overview.SettingsEntryTime</t>
         </is>
       </c>
       <c r="G1452" t="inlineStr"/>
       <c r="H1452" t="inlineStr"/>
     </row>
     <row r="1453">
       <c r="A1453" t="inlineStr"/>
       <c r="B1453" t="inlineStr">
         <is>
-          <t>Total keys</t>
+          <t>Click on the guild member tab in the game to unlock the event list of your guild members</t>
         </is>
       </c>
       <c r="C1453" t="inlineStr">
         <is>
-          <t>Total keys</t>
+          <t>Click on the guild member tab in the game to unlock the event list of your guild members</t>
         </is>
       </c>
       <c r="D1453" t="inlineStr"/>
       <c r="E1453" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1453" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Keys.anniversary</t>
+          <t>.Boxes.MoppelHelper.GuildSocialTabTT</t>
         </is>
       </c>
       <c r="G1453" t="inlineStr"/>
       <c r="H1453" t="inlineStr"/>
     </row>
     <row r="1454">
       <c r="A1454" t="inlineStr"/>
       <c r="B1454" t="inlineStr">
         <is>
-          <t>Resource</t>
+          <t>rank</t>
         </is>
       </c>
       <c r="C1454" t="inlineStr">
         <is>
-          <t>Resource</t>
+          <t>rank</t>
         </is>
       </c>
       <c r="D1454" t="inlineStr"/>
       <c r="E1454" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1454" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.Resource</t>
+          <t>.Boxes.GexStat.Rank</t>
         </is>
       </c>
       <c r="G1454" t="inlineStr"/>
       <c r="H1454" t="inlineStr"/>
     </row>
     <row r="1455">
       <c r="A1455" t="inlineStr"/>
       <c r="B1455" t="inlineStr">
         <is>
           <t>Task Reward</t>
         </is>
       </c>
       <c r="C1455" t="inlineStr">
         <is>
           <t>Task Reward</t>
         </is>
       </c>
       <c r="D1455" t="inlineStr"/>
       <c r="E1455" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1455" t="inlineStr">
         <is>
           <t>.Boxes.FPCollector.task_reward</t>
         </is>
       </c>
       <c r="G1455" t="inlineStr"/>
       <c r="H1455" t="inlineStr"/>
     </row>
     <row r="1456">
       <c r="A1456" t="inlineStr"/>
       <c r="B1456" t="inlineStr">
         <is>
-          <t>This tool helps you find the best buildings to collect with your Blue Galaxy</t>
+          <t>Show PvP-Arena-Protocol, when opening the PvP-Arena?</t>
         </is>
       </c>
       <c r="C1456" t="inlineStr">
         <is>
-          <t>This tool helps you find the best buildings to collect with your Blue Galaxy</t>
+          <t>Show PvP-Arena-Protocol, when opening the PvP-Arena?</t>
         </is>
       </c>
       <c r="D1456" t="inlineStr"/>
       <c r="E1456" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1456" t="inlineStr">
         <is>
-          <t>.Menu.Bluegalaxy.Desc</t>
+          <t>.Settings.ShowPvPArena.Desc</t>
         </is>
       </c>
       <c r="G1456" t="inlineStr"/>
       <c r="H1456" t="inlineStr"/>
     </row>
     <row r="1457">
       <c r="A1457" t="inlineStr"/>
       <c r="B1457" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/scouting</t>
+          <t>invested FP</t>
         </is>
       </c>
       <c r="C1457" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/scouting</t>
+          <t>invested FP</t>
         </is>
       </c>
       <c r="D1457" t="inlineStr"/>
       <c r="E1457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1457" t="inlineStr">
         <is>
-          <t>.Boxes.scoutingTimes.HelpLink</t>
+          <t>.Boxes.GuildMemberStat.FpInvested</t>
         </is>
       </c>
       <c r="G1457" t="inlineStr"/>
       <c r="H1457" t="inlineStr"/>
     </row>
     <row r="1458">
       <c r="A1458" t="inlineStr"/>
       <c r="B1458" t="inlineStr">
         <is>
-          <t>Tracks, which of the recurring quests already gave diamonds</t>
+          <t>Pop Ups</t>
         </is>
       </c>
       <c r="C1458" t="inlineStr">
         <is>
-          <t>Tracks, which of the recurring quests already gave diamonds</t>
+          <t>Pop Ups</t>
         </is>
       </c>
       <c r="D1458" t="inlineStr"/>
       <c r="E1458" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1458" t="inlineStr">
         <is>
-          <t>.Menu.recurringQuests.Desc</t>
+          <t>.Settings.Tab.Auto</t>
         </is>
       </c>
       <c r="G1458" t="inlineStr"/>
       <c r="H1458" t="inlineStr"/>
     </row>
     <row r="1459">
       <c r="A1459" t="inlineStr"/>
       <c r="B1459" t="inlineStr">
         <is>
-          <t>Expansions</t>
+          <t>Selection Kit</t>
         </is>
       </c>
       <c r="C1459" t="inlineStr">
         <is>
-          <t>Expansions</t>
+          <t>Selection Kit</t>
         </is>
       </c>
       <c r="D1459" t="inlineStr"/>
       <c r="E1459" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1459" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.ExpansionsSum</t>
+          <t>.Boxes.Kits.SelectionKit</t>
         </is>
       </c>
       <c r="G1459" t="inlineStr"/>
       <c r="H1459" t="inlineStr"/>
     </row>
     <row r="1460">
       <c r="A1460" t="inlineStr"/>
       <c r="B1460" t="inlineStr">
         <is>
-          <t>If you like what you see and what we do, please leave a good review in the Store!</t>
+          <t>Can be inaccurate, if you play on multiple desktop devices.</t>
         </is>
       </c>
       <c r="C1460" t="inlineStr">
         <is>
-          <t>If you like what you see and what we do, please leave a good review in the Store!</t>
+          <t>Can be inaccurate, if you play on multiple desktop devices.</t>
         </is>
       </c>
       <c r="D1460" t="inlineStr"/>
       <c r="E1460" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1460" t="inlineStr">
         <is>
-          <t>.Settings.About.RatingDesc</t>
+          <t>.GvG.Independences.Tooltip.Warning</t>
         </is>
       </c>
       <c r="G1460" t="inlineStr"/>
       <c r="H1460" t="inlineStr"/>
     </row>
     <row r="1461">
       <c r="A1461" t="inlineStr"/>
       <c r="B1461" t="inlineStr">
         <is>
-          <t>Collect Task!</t>
+          <t>Alerts</t>
         </is>
       </c>
       <c r="C1461" t="inlineStr">
         <is>
-          <t>Collect Task!</t>
+          <t>Alerts</t>
         </is>
       </c>
       <c r="D1461" t="inlineStr"/>
       <c r="E1461" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1461" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.TaskReady</t>
+          <t>.Menu.Alerts.Title</t>
         </is>
       </c>
       <c r="G1461" t="inlineStr"/>
       <c r="H1461" t="inlineStr"/>
     </row>
     <row r="1462">
       <c r="A1462" t="inlineStr"/>
       <c r="B1462" t="inlineStr">
         <is>
-          <t>Province</t>
+          <t>Display FP Investment Sum</t>
         </is>
       </c>
       <c r="C1462" t="inlineStr">
         <is>
-          <t>Province</t>
+          <t>Display FP Investment Sum</t>
         </is>
       </c>
       <c r="D1462" t="inlineStr"/>
       <c r="E1462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1462" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Province</t>
+          <t>.Settings.Entry.ShowInvestments</t>
         </is>
       </c>
       <c r="G1462" t="inlineStr"/>
       <c r="H1462" t="inlineStr"/>
     </row>
     <row r="1463">
       <c r="A1463" t="inlineStr"/>
       <c r="B1463" t="inlineStr">
         <is>
-          <t>Castle System daily reward</t>
+          <t>Upload Data</t>
         </is>
       </c>
       <c r="C1463" t="inlineStr">
         <is>
-          <t>Castle System daily reward</t>
+          <t>Upload Data</t>
         </is>
       </c>
       <c r="D1463" t="inlineStr"/>
       <c r="E1463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1463" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.castle_system_daily_reward_chest</t>
+          <t>.Settings.Tab.Sending</t>
         </is>
       </c>
       <c r="G1463" t="inlineStr"/>
       <c r="H1463" t="inlineStr"/>
     </row>
     <row r="1464">
       <c r="A1464" t="inlineStr"/>
       <c r="B1464" t="inlineStr">
         <is>
-          <t>Expired Trades</t>
+          <t>Buildings from GBG</t>
         </is>
       </c>
       <c r="C1464" t="inlineStr">
         <is>
-          <t>Expired Trades</t>
+          <t>Buildings from GBG</t>
         </is>
       </c>
       <c r="D1464" t="inlineStr"/>
       <c r="E1464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1464" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.Expired</t>
+          <t>.Boxes.CityMap.buildingFromGBG</t>
         </is>
       </c>
       <c r="G1464" t="inlineStr"/>
       <c r="H1464" t="inlineStr"/>
     </row>
     <row r="1465">
       <c r="A1465" t="inlineStr"/>
       <c r="B1465" t="inlineStr">
         <is>
-          <t>Discord Webhooks</t>
+          <t xml:space="preserve">Target Progress for Energy used: </t>
         </is>
       </c>
       <c r="C1465" t="inlineStr">
         <is>
-          <t>Discord Webhooks</t>
+          <t xml:space="preserve">Target Progress for Energy used: </t>
         </is>
       </c>
       <c r="D1465" t="inlineStr"/>
       <c r="E1465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1465" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Title</t>
+          <t>.Boxes.MergerGame.EfficiencyTargetProgress.anniversary</t>
         </is>
       </c>
       <c r="G1465" t="inlineStr"/>
       <c r="H1465" t="inlineStr"/>
     </row>
     <row r="1466">
       <c r="A1466" t="inlineStr"/>
       <c r="B1466" t="inlineStr">
         <is>
-          <t>Same</t>
+          <t>Incidents</t>
         </is>
       </c>
       <c r="C1466" t="inlineStr">
         <is>
-          <t>Same</t>
+          <t>Incidents</t>
         </is>
       </c>
       <c r="D1466" t="inlineStr"/>
       <c r="E1466" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1466" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeForEqual</t>
+          <t>.Boxes.Stats.Rewards.Source.hidden_reward</t>
         </is>
       </c>
       <c r="G1466" t="inlineStr"/>
       <c r="H1466" t="inlineStr"/>
     </row>
     <row r="1467">
       <c r="A1467" t="inlineStr"/>
       <c r="B1467" t="inlineStr">
         <is>
-          <t>Motivate/Polish Helper</t>
+          <t>Collected __count__ new player Events</t>
         </is>
       </c>
       <c r="C1467" t="inlineStr">
         <is>
-          <t>Motivate/Polish Helper</t>
+          <t>Collected __count__ new player Events</t>
         </is>
       </c>
       <c r="D1467" t="inlineStr"/>
       <c r="E1467" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1467" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Title</t>
+          <t>.Boxes.Investment.PlayerFoundCount</t>
         </is>
       </c>
       <c r="G1467" t="inlineStr"/>
       <c r="H1467" t="inlineStr"/>
     </row>
     <row r="1468">
       <c r="A1468" t="inlineStr"/>
       <c r="B1468" t="inlineStr">
         <is>
-          <t>Rogue</t>
+          <t>Load current Beta</t>
         </is>
       </c>
       <c r="C1468" t="inlineStr">
         <is>
-          <t>Rogue</t>
+          <t>Load current Beta</t>
         </is>
       </c>
       <c r="D1468" t="inlineStr"/>
       <c r="E1468" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1468" t="inlineStr">
         <is>
-          <t>.Boxes.Units.rogue</t>
+          <t>.Settings.LoadBeta2.Title</t>
         </is>
       </c>
       <c r="G1468" t="inlineStr"/>
       <c r="H1468" t="inlineStr"/>
     </row>
     <row r="1469">
       <c r="A1469" t="inlineStr"/>
       <c r="B1469" t="inlineStr">
         <is>
-          <t>This value is used for ranking buildings providing attack or defense bonus for the attacking army. How many FP is 1% of either attack or defense boost worth to you?</t>
+          <t>Advice</t>
         </is>
       </c>
       <c r="C1469" t="inlineStr">
         <is>
-          <t>This value is used for ranking buildings providing attack or defense bonus for the attacking army. How many FP is 1% of either attack or defense boost worth to you?</t>
+          <t>Advice</t>
         </is>
       </c>
       <c r="D1469" t="inlineStr"/>
       <c r="E1469" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1469" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTAttackValue</t>
+          <t>.Boxes.BattleAssistAAConfig.Advice</t>
         </is>
       </c>
       <c r="G1469" t="inlineStr"/>
       <c r="H1469" t="inlineStr"/>
     </row>
     <row r="1470">
       <c r="A1470" t="inlineStr"/>
       <c r="B1470" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Number of messages in the guild message center</t>
         </is>
       </c>
       <c r="C1470" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Number of messages in the guild message center</t>
         </is>
       </c>
       <c r="D1470" t="inlineStr"/>
       <c r="E1470" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1470" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.Era</t>
+          <t>.Boxes.GuildMemberStat.GuildMessages</t>
         </is>
       </c>
       <c r="G1470" t="inlineStr"/>
       <c r="H1470" t="inlineStr"/>
     </row>
     <row r="1471">
       <c r="A1471" t="inlineStr"/>
       <c r="B1471" t="inlineStr">
         <is>
-          <t>Local settings</t>
+          <t>The game will now reload with the imported settings.</t>
         </is>
       </c>
       <c r="C1471" t="inlineStr">
         <is>
-          <t>Local settings</t>
+          <t>The game will now reload with the imported settings.</t>
         </is>
       </c>
       <c r="D1471" t="inlineStr"/>
       <c r="E1471" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1471" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.LocalSettings</t>
+          <t>.Settings.ExportImport.Reload</t>
         </is>
       </c>
       <c r="G1471" t="inlineStr"/>
       <c r="H1471" t="inlineStr"/>
     </row>
     <row r="1472">
       <c r="A1472" t="inlineStr"/>
       <c r="B1472" t="inlineStr">
         <is>
-          <t>No data available!&lt;br /&gt;Please visit the guild expedition contribution page in the guild expedition overview to update the data.</t>
+          <t>Count</t>
         </is>
       </c>
       <c r="C1472" t="inlineStr">
         <is>
-          <t>No data available!&lt;br /&gt;Please visit the guild expedition contribution page in the guild expedition overview to update the data.</t>
+          <t>Count</t>
         </is>
       </c>
       <c r="D1472" t="inlineStr"/>
       <c r="E1472" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1472" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.ParticipationNoData</t>
+          <t>.Boxes.MarketOffersEvents.Count</t>
         </is>
       </c>
       <c r="G1472" t="inlineStr"/>
       <c r="H1472" t="inlineStr"/>
     </row>
     <row r="1473">
       <c r="A1473" t="inlineStr"/>
       <c r="B1473" t="inlineStr">
         <is>
-          <t>bottom right</t>
+          <t>Sets and Chains</t>
         </is>
       </c>
       <c r="C1473" t="inlineStr">
         <is>
-          <t>bottom right</t>
+          <t>Sets and Chains</t>
         </is>
       </c>
       <c r="D1473" t="inlineStr"/>
       <c r="E1473" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1473" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.bottom-right</t>
+          <t>.Menu.Kits.Title</t>
         </is>
       </c>
       <c r="G1473" t="inlineStr"/>
       <c r="H1473" t="inlineStr"/>
     </row>
     <row r="1474">
       <c r="A1474" t="inlineStr"/>
       <c r="B1474" t="inlineStr">
         <is>
-          <t>Start goods</t>
+          <t xml:space="preserve">Help translate FoE Helper by registering on our translation tool: </t>
         </is>
       </c>
       <c r="C1474" t="inlineStr">
         <is>
-          <t>Start goods</t>
+          <t xml:space="preserve">Help translate FoE Helper by registering on our translation tool: </t>
         </is>
       </c>
       <c r="D1474" t="inlineStr"/>
       <c r="E1474" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1474" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_goods_start</t>
+          <t>.Settings.About.TranslateDesc</t>
         </is>
       </c>
       <c r="G1474" t="inlineStr"/>
       <c r="H1474" t="inlineStr"/>
     </row>
     <row r="1475">
       <c r="A1475" t="inlineStr"/>
       <c r="B1475" t="inlineStr">
         <is>
-          <t>Displays Incident types, times and locations</t>
+          <t>Displays current status of all your military units</t>
         </is>
       </c>
       <c r="C1475" t="inlineStr">
         <is>
-          <t>Displays Incident types, times and locations</t>
+          <t>Displays current status of all your military units</t>
         </is>
       </c>
       <c r="D1475" t="inlineStr"/>
       <c r="E1475" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1475" t="inlineStr">
         <is>
-          <t>.Menu.HiddenRewards.Desc</t>
+          <t>.Menu.Unit.Desc</t>
         </is>
       </c>
       <c r="G1475" t="inlineStr"/>
       <c r="H1475" t="inlineStr"/>
     </row>
     <row r="1476">
       <c r="A1476" t="inlineStr"/>
       <c r="B1476" t="inlineStr">
         <is>
-          <t>Error occurred</t>
+          <t>Inventory</t>
         </is>
       </c>
       <c r="C1476" t="inlineStr">
         <is>
-          <t>Error occurred</t>
+          <t>Inventory</t>
         </is>
       </c>
       <c r="D1476" t="inlineStr"/>
       <c r="E1476" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1476" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.SubmitErrorHeader</t>
+          <t>.Boxes.ShopAssist.Inventory</t>
         </is>
       </c>
       <c r="G1476" t="inlineStr"/>
       <c r="H1476" t="inlineStr"/>
     </row>
     <row r="1477">
       <c r="A1477" t="inlineStr"/>
       <c r="B1477" t="inlineStr">
         <is>
-          <t>Friends</t>
+          <t>Only show inventory buildings with a rating equal or higher than x</t>
         </is>
       </c>
       <c r="C1477" t="inlineStr">
         <is>
-          <t>Friends</t>
+          <t>Only show inventory buildings with a rating equal or higher than x</t>
         </is>
       </c>
       <c r="D1477" t="inlineStr"/>
       <c r="E1477" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1477" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Friends</t>
+          <t>.Boxes.ProductionsRating.InventoryBuildingScoreExplanation</t>
         </is>
       </c>
       <c r="G1477" t="inlineStr"/>
       <c r="H1477" t="inlineStr"/>
     </row>
     <row r="1478">
       <c r="A1478" t="inlineStr"/>
       <c r="B1478" t="inlineStr">
         <is>
-          <t>Menu Length</t>
+          <t>API Token missing</t>
         </is>
       </c>
       <c r="C1478" t="inlineStr">
         <is>
-          <t>Menu Length</t>
+          <t>API Token missing</t>
         </is>
       </c>
       <c r="D1478" t="inlineStr"/>
       <c r="E1478" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1478" t="inlineStr">
         <is>
-          <t>.Settings.MenuLength.Title</t>
+          <t>.Boxes.CityMap.MissingApiKeyErrorHeader</t>
         </is>
       </c>
       <c r="G1478" t="inlineStr"/>
       <c r="H1478" t="inlineStr"/>
     </row>
     <row r="1479">
       <c r="A1479" t="inlineStr"/>
       <c r="B1479" t="inlineStr">
         <is>
-          <t>in</t>
+          <t>Current Run</t>
         </is>
       </c>
       <c r="C1479" t="inlineStr">
         <is>
-          <t>in</t>
+          <t>Current Run</t>
         </is>
       </c>
       <c r="D1479" t="inlineStr"/>
       <c r="E1479" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1479" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Count</t>
+          <t>.Boxes.idleGame.CurrentRun</t>
         </is>
       </c>
       <c r="G1479" t="inlineStr"/>
       <c r="H1479" t="inlineStr"/>
     </row>
     <row r="1480">
       <c r="A1480" t="inlineStr"/>
       <c r="B1480" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; has just contributed __points__ GE points.</t>
+          <t>Send selected provinces to Discord</t>
         </is>
       </c>
       <c r="C1480" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; has just contributed __points__ GE points.</t>
+          <t>Send selected provinces to Discord</t>
         </is>
       </c>
       <c r="D1480" t="inlineStr"/>
       <c r="E1480" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1480" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.GEX</t>
+          <t>.Boxes.GuildFights.DiscordSendSelection</t>
         </is>
       </c>
       <c r="G1480" t="inlineStr"/>
       <c r="H1480" t="inlineStr"/>
     </row>
     <row r="1481">
       <c r="A1481" t="inlineStr"/>
       <c r="B1481" t="inlineStr">
         <is>
-          <t>Total Guild Power</t>
+          <t>7-Day Challenge</t>
         </is>
       </c>
       <c r="C1481" t="inlineStr">
         <is>
-          <t>Total Guild Power</t>
+          <t>7-Day Challenge</t>
         </is>
       </c>
       <c r="D1481" t="inlineStr"/>
       <c r="E1481" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1481" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.TotalGuildPower</t>
+          <t>.Boxes.Castle.SevenDayChallenge</t>
         </is>
       </c>
       <c r="G1481" t="inlineStr"/>
       <c r="H1481" t="inlineStr"/>
     </row>
     <row r="1482">
       <c r="A1482" t="inlineStr"/>
       <c r="B1482" t="inlineStr">
         <is>
-          <t>Delete</t>
+          <t>PME</t>
         </is>
       </c>
       <c r="C1482" t="inlineStr">
         <is>
-          <t>Delete</t>
+          <t>PME</t>
         </is>
       </c>
       <c r="D1482" t="inlineStr"/>
       <c r="E1482" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1482" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetDelete</t>
+          <t>.Eras.11.short</t>
         </is>
       </c>
       <c r="G1482" t="inlineStr"/>
       <c r="H1482" t="inlineStr"/>
     </row>
     <row r="1483">
       <c r="A1483" t="inlineStr"/>
       <c r="B1483" t="inlineStr">
         <is>
-          <t>Advice</t>
+          <t>Exclude from closing</t>
         </is>
       </c>
       <c r="C1483" t="inlineStr">
         <is>
-          <t>Advice</t>
+          <t>Exclude from closing</t>
         </is>
       </c>
       <c r="D1483" t="inlineStr"/>
       <c r="E1483" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1483" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Advice</t>
+          <t>.Boxes.CloseBox.ExcludeFromClosing</t>
         </is>
       </c>
       <c r="G1483" t="inlineStr"/>
       <c r="H1483" t="inlineStr"/>
     </row>
     <row r="1484">
       <c r="A1484" t="inlineStr"/>
       <c r="B1484" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Thousand</t>
         </is>
       </c>
       <c r="C1484" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Thousand</t>
         </is>
       </c>
       <c r="D1484" t="inlineStr"/>
       <c r="E1484" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1484" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.goods</t>
+          <t>.Boxes.idleGame.K</t>
         </is>
       </c>
       <c r="G1484" t="inlineStr"/>
       <c r="H1484" t="inlineStr"/>
     </row>
     <row r="1485">
       <c r="A1485" t="inlineStr"/>
       <c r="B1485" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 1 Age behind</t>
+          <t>Hide missing parts</t>
         </is>
       </c>
       <c r="C1485" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 1 Age behind</t>
+          <t>Hide missing parts</t>
         </is>
       </c>
       <c r="D1485" t="inlineStr"/>
       <c r="E1485" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1485" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.OlderThan1Era</t>
+          <t>.Boxes.Kits.TripleStateButton2</t>
         </is>
       </c>
       <c r="G1485" t="inlineStr"/>
       <c r="H1485" t="inlineStr"/>
     </row>
     <row r="1486">
       <c r="A1486" t="inlineStr"/>
       <c r="B1486" t="inlineStr">
         <is>
-          <t>Item Shop</t>
+          <t>The next __count__ Traz units will finish in &lt;span class="alca-countdown"&gt;&lt;/span&gt; at __harvest__ hr</t>
         </is>
       </c>
       <c r="C1486" t="inlineStr">
         <is>
-          <t>Item Shop</t>
+          <t>The next __count__ Traz units will finish in &lt;span class="alca-countdown"&gt;&lt;/span&gt; at __harvest__ hr</t>
         </is>
       </c>
       <c r="D1486" t="inlineStr"/>
       <c r="E1486" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1486" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Shop</t>
+          <t>.Boxes.Units.NextUnitsIn</t>
         </is>
       </c>
       <c r="G1486" t="inlineStr"/>
       <c r="H1486" t="inlineStr"/>
     </row>
     <row r="1487">
       <c r="A1487" t="inlineStr"/>
       <c r="B1487" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>No Incidents displayed.</t>
         </is>
       </c>
       <c r="C1487" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>No Incidents displayed.</t>
         </is>
       </c>
       <c r="D1487" t="inlineStr"/>
       <c r="E1487" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1487" t="inlineStr">
         <is>
-          <t>.Eras.3.short</t>
+          <t>.Boxes.HiddenRewards.NoEvents</t>
         </is>
       </c>
       <c r="G1487" t="inlineStr"/>
       <c r="H1487" t="inlineStr"/>
     </row>
     <row r="1488">
       <c r="A1488" t="inlineStr"/>
       <c r="B1488" t="inlineStr">
         <is>
-          <t>Residential</t>
+          <t>GBs</t>
         </is>
       </c>
       <c r="C1488" t="inlineStr">
         <is>
-          <t>Residential</t>
+          <t>GBs</t>
         </is>
       </c>
       <c r="D1488" t="inlineStr"/>
       <c r="E1488" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1488" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.residential</t>
+          <t>.Boxes.CityMap.greatbuilding</t>
         </is>
       </c>
       <c r="G1488" t="inlineStr"/>
       <c r="H1488" t="inlineStr"/>
     </row>
     <row r="1489">
       <c r="A1489" t="inlineStr"/>
       <c r="B1489" t="inlineStr">
         <is>
-          <t>Coords</t>
+          <t>Success</t>
         </is>
       </c>
       <c r="C1489" t="inlineStr">
         <is>
-          <t>Coords</t>
+          <t>Success</t>
         </is>
       </c>
       <c r="D1489" t="inlineStr"/>
       <c r="E1489" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1489" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Coords</t>
+          <t>.Boxes.Negotiation.Success</t>
         </is>
       </c>
       <c r="G1489" t="inlineStr"/>
       <c r="H1489" t="inlineStr"/>
     </row>
     <row r="1490">
       <c r="A1490" t="inlineStr"/>
       <c r="B1490" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/compare-friends</t>
+          <t>Progress per key</t>
         </is>
       </c>
       <c r="C1490" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/compare-friends</t>
+          <t>Progress per key</t>
         </is>
       </c>
       <c r="D1490" t="inlineStr"/>
       <c r="E1490" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1490" t="inlineStr">
         <is>
-          <t>.Boxes.CompareFriendsThreads.HelpLink</t>
+          <t>.Boxes.MergerGame.KeyValue.anniversary</t>
         </is>
       </c>
       <c r="G1490" t="inlineStr"/>
       <c r="H1490" t="inlineStr"/>
     </row>
     <row r="1491">
       <c r="A1491" t="inlineStr"/>
       <c r="B1491" t="inlineStr">
         <is>
-          <t>Battle</t>
+          <t>Saving and Restoring</t>
         </is>
       </c>
       <c r="C1491" t="inlineStr">
         <is>
-          <t>Battle</t>
+          <t>Saving and Restoring</t>
         </is>
       </c>
       <c r="D1491" t="inlineStr"/>
       <c r="E1491" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1491" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Battle</t>
+          <t>.Settings.ExportSettings.Title</t>
         </is>
       </c>
       <c r="G1491" t="inlineStr"/>
       <c r="H1491" t="inlineStr"/>
     </row>
     <row r="1492">
       <c r="A1492" t="inlineStr"/>
       <c r="B1492" t="inlineStr">
         <is>
-          <t>GBG</t>
+          <t>SAV</t>
         </is>
       </c>
       <c r="C1492" t="inlineStr">
         <is>
-          <t>GBG</t>
+          <t>SAV</t>
         </is>
       </c>
       <c r="D1492" t="inlineStr"/>
       <c r="E1492" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1492" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsGBGPlayers</t>
+          <t>.Eras.20.short</t>
         </is>
       </c>
       <c r="G1492" t="inlineStr"/>
       <c r="H1492" t="inlineStr"/>
     </row>
     <row r="1493">
       <c r="A1493" t="inlineStr"/>
       <c r="B1493" t="inlineStr">
         <is>
-          <t>Reset</t>
+          <t>Map</t>
         </is>
       </c>
       <c r="C1493" t="inlineStr">
         <is>
-          <t>Reset</t>
+          <t>Map</t>
         </is>
       </c>
       <c r="D1493" t="inlineStr"/>
       <c r="E1493" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1493" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetReset</t>
+          <t>.Boxes.GuildFights.OpenMap</t>
         </is>
       </c>
       <c r="G1493" t="inlineStr"/>
       <c r="H1493" t="inlineStr"/>
     </row>
     <row r="1494">
       <c r="A1494" t="inlineStr"/>
       <c r="B1494" t="inlineStr">
         <is>
-          <t>Should the "Close all windows" box be opened automatically after the game starts?</t>
+          <t>Virtual Future</t>
         </is>
       </c>
       <c r="C1494" t="inlineStr">
         <is>
-          <t>Should the "Close all windows" box be opened automatically after the game starts?</t>
+          <t>Virtual Future</t>
         </is>
       </c>
       <c r="D1494" t="inlineStr"/>
       <c r="E1494" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1494" t="inlineStr">
         <is>
-          <t>.Settings.AutoOpenCloseBox.Desc</t>
+          <t>.Eras.17</t>
         </is>
       </c>
       <c r="G1494" t="inlineStr"/>
       <c r="H1494" t="inlineStr"/>
     </row>
     <row r="1495">
       <c r="A1495" t="inlineStr"/>
       <c r="B1495" t="inlineStr">
         <is>
-          <t>Show on city map</t>
+          <t>Settings</t>
         </is>
       </c>
       <c r="C1495" t="inlineStr">
         <is>
-          <t>Show on city map</t>
+          <t>Settings</t>
         </is>
       </c>
       <c r="D1495" t="inlineStr"/>
       <c r="E1495" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1495" t="inlineStr">
         <is>
-          <t>.Boxes.General.ShowOnMap</t>
+          <t>.Boxes.Settings.Title</t>
         </is>
       </c>
       <c r="G1495" t="inlineStr"/>
       <c r="H1495" t="inlineStr"/>
     </row>
     <row r="1496">
       <c r="A1496" t="inlineStr"/>
       <c r="B1496" t="inlineStr">
         <is>
-          <t>Testing</t>
+          <t>GB Calculator</t>
         </is>
       </c>
       <c r="C1496" t="inlineStr">
         <is>
-          <t>Testing</t>
+          <t>GB Calculator</t>
         </is>
       </c>
       <c r="D1496" t="inlineStr"/>
       <c r="E1496" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1496" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.TestEntry</t>
+          <t>.Menu.OwnpartCalculator.Title</t>
         </is>
       </c>
       <c r="G1496" t="inlineStr"/>
       <c r="H1496" t="inlineStr"/>
     </row>
     <row r="1497">
       <c r="A1497" t="inlineStr"/>
       <c r="B1497" t="inlineStr">
         <is>
-          <t>Continent Map Overview</t>
+          <t>Average in __seasons__ seasons</t>
         </is>
       </c>
       <c r="C1497" t="inlineStr">
         <is>
-          <t>Continent Map Overview</t>
+          <t>Average in __seasons__ seasons</t>
         </is>
       </c>
       <c r="D1497" t="inlineStr"/>
       <c r="E1497" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1497" t="inlineStr">
         <is>
-          <t>.Menu.Campagne.Title</t>
+          <t>.Boxes.GuildMemberStat.MemberDetail.Average</t>
         </is>
       </c>
       <c r="G1497" t="inlineStr"/>
       <c r="H1497" t="inlineStr"/>
     </row>
     <row r="1498">
       <c r="A1498" t="inlineStr"/>
       <c r="B1498" t="inlineStr">
         <is>
-          <t>Sorting</t>
+          <t>Explanation</t>
         </is>
       </c>
       <c r="C1498" t="inlineStr">
         <is>
-          <t>Sorting</t>
+          <t>Explanation</t>
         </is>
       </c>
       <c r="D1498" t="inlineStr"/>
       <c r="E1498" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1498" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.Sorting</t>
+          <t>.Boxes.BattleAssistAAConfig.Exp</t>
         </is>
       </c>
       <c r="G1498" t="inlineStr"/>
       <c r="H1498" t="inlineStr"/>
     </row>
     <row r="1499">
       <c r="A1499" t="inlineStr"/>
       <c r="B1499" t="inlineStr">
         <is>
-          <t>Efficiency</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="C1499" t="inlineStr">
         <is>
-          <t>Efficiency</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="D1499" t="inlineStr"/>
       <c r="E1499" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1499" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.efficiency</t>
+          <t>.Boxes.DBExport.Type</t>
         </is>
       </c>
       <c r="G1499" t="inlineStr"/>
       <c r="H1499" t="inlineStr"/>
     </row>
     <row r="1500">
       <c r="A1500" t="inlineStr"/>
       <c r="B1500" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; has just placed a bid for __amount__ Trade Coins.</t>
+          <t>Event History page previously updated</t>
         </is>
       </c>
       <c r="C1500" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; has just placed a bid for __amount__ Trade Coins.</t>
+          <t>Event History page previously updated</t>
         </is>
       </c>
       <c r="D1500" t="inlineStr"/>
       <c r="E1500" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1500" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.Auction</t>
+          <t>.Boxes.Investment.AllUpToDate</t>
         </is>
       </c>
       <c r="G1500" t="inlineStr"/>
       <c r="H1500" t="inlineStr"/>
     </row>
     <row r="1501">
       <c r="A1501" t="inlineStr"/>
       <c r="B1501" t="inlineStr">
         <is>
-          <t>__days__ days</t>
+          <t>Tags can be used to group Alerts (a new notification with a given tag will replace an older notification with the same tag).</t>
         </is>
       </c>
       <c r="C1501" t="inlineStr">
         <is>
-          <t>__days__ days</t>
+          <t>Tags can be used to group Alerts (a new notification with a given tag will replace an older notification with the same tag).</t>
         </is>
       </c>
       <c r="D1501" t="inlineStr"/>
       <c r="E1501" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1501" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEvenUnit</t>
+          <t>.Boxes.Alerts.Form.Tag.Description</t>
         </is>
       </c>
       <c r="G1501" t="inlineStr"/>
       <c r="H1501" t="inlineStr"/>
     </row>
     <row r="1502">
       <c r="A1502" t="inlineStr"/>
       <c r="B1502" t="inlineStr">
         <is>
-          <t>Explanation</t>
+          <t>Displays all FPs collected details sorted by type, date, from where and how many.</t>
         </is>
       </c>
       <c r="C1502" t="inlineStr">
         <is>
-          <t>Explanation</t>
+          <t>Displays all FPs collected details sorted by type, date, from where and how many.</t>
         </is>
       </c>
       <c r="D1502" t="inlineStr"/>
       <c r="E1502" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1502" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Exp</t>
+          <t>.Menu.fpCollector.Desc</t>
         </is>
       </c>
       <c r="G1502" t="inlineStr"/>
       <c r="H1502" t="inlineStr"/>
     </row>
     <row r="1503">
       <c r="A1503" t="inlineStr"/>
       <c r="B1503" t="inlineStr">
         <is>
-          <t>General</t>
+          <t>No alert</t>
         </is>
       </c>
       <c r="C1503" t="inlineStr">
         <is>
-          <t>General</t>
+          <t>No alert</t>
         </is>
       </c>
       <c r="D1503" t="inlineStr"/>
       <c r="E1503" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1503" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.General</t>
+          <t>.Boxes.InactivesSettings.NoAlert</t>
         </is>
       </c>
       <c r="G1503" t="inlineStr"/>
       <c r="H1503" t="inlineStr"/>
     </row>
     <row r="1504">
       <c r="A1504" t="inlineStr"/>
       <c r="B1504" t="inlineStr">
         <is>
-          <t>Prevention</t>
+          <t>Meds</t>
         </is>
       </c>
       <c r="C1504" t="inlineStr">
         <is>
-          <t>Prevention</t>
+          <t>Meds</t>
         </is>
       </c>
       <c r="D1504" t="inlineStr"/>
       <c r="E1504" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1504" t="inlineStr">
         <is>
-          <t>.Boxes.mapTradeWarning.Text</t>
+          <t>.Boxes.OwnpartCalculator.Meds</t>
         </is>
       </c>
       <c r="G1504" t="inlineStr"/>
       <c r="H1504" t="inlineStr"/>
     </row>
     <row r="1505">
       <c r="A1505" t="inlineStr"/>
       <c r="B1505" t="inlineStr">
         <is>
-          <t>How many elements should the Infobox display  and save?&lt;br&gt;Empty or "0" means infinite.</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C1505" t="inlineStr">
         <is>
-          <t>How many elements should the Infobox display  and save?&lt;br&gt;Empty or "0" means infinite.</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="D1505" t="inlineStr"/>
       <c r="E1505" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1505" t="inlineStr">
         <is>
-          <t>.Settings.InfoboxEntryCount.Desc</t>
+          <t>.Boxes.Discord.Save</t>
         </is>
       </c>
       <c r="G1505" t="inlineStr"/>
       <c r="H1505" t="inlineStr"/>
     </row>
     <row r="1506">
       <c r="A1506" t="inlineStr"/>
       <c r="B1506" t="inlineStr">
         <is>
-          <t>Tags can be used to group Alerts (a new notification with a given tag will replace an older notification with the same tag).</t>
+          <t>never</t>
         </is>
       </c>
       <c r="C1506" t="inlineStr">
         <is>
-          <t>Tags can be used to group Alerts (a new notification with a given tag will replace an older notification with the same tag).</t>
+          <t>never</t>
         </is>
       </c>
       <c r="D1506" t="inlineStr"/>
       <c r="E1506" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1506" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Tag.Description</t>
+          <t>.Boxes.Alerts.Form.Repeat.Never</t>
         </is>
       </c>
       <c r="G1506" t="inlineStr"/>
       <c r="H1506" t="inlineStr"/>
     </row>
     <row r="1507">
       <c r="A1507" t="inlineStr"/>
       <c r="B1507" t="inlineStr">
         <is>
-          <t>Highest level of this building</t>
+          <t>Displays a Box that covers the 'Collect All' Button, when FP can not be collected or not all buildings are motivated.</t>
         </is>
       </c>
       <c r="C1507" t="inlineStr">
         <is>
-          <t>Highest level of this building</t>
+          <t>Displays a Box that covers the 'Collect All' Button, when FP can not be collected or not all buildings are motivated.</t>
         </is>
       </c>
       <c r="D1507" t="inlineStr"/>
       <c r="E1507" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1507" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.maxBuilding</t>
+          <t>.Settings.BlockCollectAll.Desc</t>
         </is>
       </c>
       <c r="G1507" t="inlineStr"/>
       <c r="H1507" t="inlineStr"/>
     </row>
     <row r="1508">
       <c r="A1508" t="inlineStr"/>
       <c r="B1508" t="inlineStr">
         <is>
-          <t>Warning! Levelling this GB!</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="C1508" t="inlineStr">
         <is>
-          <t>Warning! Levelling this GB!</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="D1508" t="inlineStr"/>
       <c r="E1508" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1508" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.LevelWarning</t>
+          <t>.Boxes.DBExport.Description</t>
         </is>
       </c>
       <c r="G1508" t="inlineStr"/>
       <c r="H1508" t="inlineStr"/>
     </row>
     <row r="1509">
       <c r="A1509" t="inlineStr"/>
       <c r="B1509" t="inlineStr">
         <is>
-          <t>No unit data available. Please press "U" to launch the Army Management console</t>
+          <t>Battlegrounds</t>
         </is>
       </c>
       <c r="C1509" t="inlineStr">
         <is>
-          <t>No unit data available. Please press "U" to launch the Army Management console</t>
+          <t>Battlegrounds</t>
         </is>
       </c>
       <c r="D1509" t="inlineStr"/>
       <c r="E1509" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1509" t="inlineStr">
         <is>
-          <t>.Boxes.UnitsGex.NoUnitsAvailable</t>
+          <t>.Boxes.BetterMusic.GBG</t>
         </is>
       </c>
       <c r="G1509" t="inlineStr"/>
       <c r="H1509" t="inlineStr"/>
     </row>
     <row r="1510">
       <c r="A1510" t="inlineStr"/>
       <c r="B1510" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; placed a bid for __amount__ Trade Coins.</t>
         </is>
       </c>
       <c r="C1510" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; placed a bid for __amount__ Trade Coins.</t>
         </is>
       </c>
       <c r="D1510" t="inlineStr"/>
       <c r="E1510" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1510" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.Level</t>
+          <t>.Boxes.Infobox.Messages.Auction</t>
         </is>
       </c>
       <c r="G1510" t="inlineStr"/>
       <c r="H1510" t="inlineStr"/>
     </row>
     <row r="1511">
       <c r="A1511" t="inlineStr"/>
       <c r="B1511" t="inlineStr">
         <is>
-          <t>High Middle Age</t>
+          <t>SASH</t>
         </is>
       </c>
       <c r="C1511" t="inlineStr">
         <is>
-          <t>High Middle Age</t>
+          <t>SASH</t>
         </is>
       </c>
       <c r="D1511" t="inlineStr"/>
       <c r="E1511" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1511" t="inlineStr">
         <is>
-          <t>.Eras.5</t>
+          <t>.Eras.23.short</t>
         </is>
       </c>
       <c r="G1511" t="inlineStr"/>
       <c r="H1511" t="inlineStr"/>
     </row>
     <row r="1512">
       <c r="A1512" t="inlineStr"/>
       <c r="B1512" t="inlineStr">
         <is>
-          <t>show searchbar</t>
+          <t>Show QI round selector</t>
         </is>
       </c>
       <c r="C1512" t="inlineStr">
         <is>
-          <t>show searchbar</t>
+          <t>Show QI round selector</t>
         </is>
       </c>
       <c r="D1512" t="inlineStr"/>
       <c r="E1512" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1512" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ShowSearchbar</t>
+          <t>.Boxes.QiProgress.ShowRoundSelector</t>
         </is>
       </c>
       <c r="G1512" t="inlineStr"/>
       <c r="H1512" t="inlineStr"/>
     </row>
     <row r="1513">
       <c r="A1513" t="inlineStr"/>
       <c r="B1513" t="inlineStr">
         <is>
-          <t>never</t>
+          <t>Saving and restoring the settings</t>
         </is>
       </c>
       <c r="C1513" t="inlineStr">
         <is>
-          <t>never</t>
+          <t>Saving and restoring the settings</t>
         </is>
       </c>
       <c r="D1513" t="inlineStr"/>
       <c r="E1513" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1513" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Repeat.Never</t>
+          <t>.Settings.ExportSettings.Desc</t>
         </is>
       </c>
       <c r="G1513" t="inlineStr"/>
       <c r="H1513" t="inlineStr"/>
     </row>
     <row r="1514">
       <c r="A1514" t="inlineStr"/>
       <c r="B1514" t="inlineStr">
         <is>
-          <t>Next Age</t>
+          <t>rest FP</t>
         </is>
       </c>
       <c r="C1514" t="inlineStr">
         <is>
-          <t>Next Age</t>
+          <t>rest FP</t>
         </is>
       </c>
       <c r="D1514" t="inlineStr"/>
       <c r="E1514" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1514" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnNextEra</t>
+          <t>.Boxes.Investment.Overview.SettingsRestFP</t>
         </is>
       </c>
       <c r="G1514" t="inlineStr"/>
       <c r="H1514" t="inlineStr"/>
     </row>
     <row r="1515">
       <c r="A1515" t="inlineStr"/>
       <c r="B1515" t="inlineStr">
         <is>
-          <t>Game Play</t>
+          <t>Import</t>
         </is>
       </c>
       <c r="C1515" t="inlineStr">
         <is>
-          <t>Game Play</t>
+          <t>Import</t>
         </is>
       </c>
       <c r="D1515" t="inlineStr"/>
       <c r="E1515" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1515" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.GamePlay</t>
+          <t>.Boxes.DBExport.Import</t>
         </is>
       </c>
       <c r="G1515" t="inlineStr"/>
       <c r="H1515" t="inlineStr"/>
     </row>
     <row r="1516">
       <c r="A1516" t="inlineStr"/>
       <c r="B1516" t="inlineStr">
         <is>
-          <t>Battlegrounds</t>
+          <t>Pick Dates</t>
         </is>
       </c>
       <c r="C1516" t="inlineStr">
         <is>
-          <t>Battlegrounds</t>
+          <t>Pick Dates</t>
         </is>
       </c>
       <c r="D1516" t="inlineStr"/>
       <c r="E1516" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1516" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.GBG</t>
+          <t>.Boxes.Stats.DatePicker</t>
         </is>
       </c>
       <c r="G1516" t="inlineStr"/>
       <c r="H1516" t="inlineStr"/>
     </row>
     <row r="1517">
       <c r="A1517" t="inlineStr"/>
       <c r="B1517" t="inlineStr">
         <is>
-          <t>Max</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C1517" t="inlineStr">
         <is>
-          <t>Max</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="D1517" t="inlineStr"/>
       <c r="E1517" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1517" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Max</t>
+          <t>.Boxes.Investment.Overview.Player</t>
         </is>
       </c>
       <c r="G1517" t="inlineStr"/>
       <c r="H1517" t="inlineStr"/>
     </row>
     <row r="1518">
       <c r="A1518" t="inlineStr"/>
       <c r="B1518" t="inlineStr">
         <is>
-          <t>Message</t>
+          <t>Steps</t>
         </is>
       </c>
       <c r="C1518" t="inlineStr">
         <is>
-          <t>Message</t>
+          <t>Steps</t>
         </is>
       </c>
       <c r="D1518" t="inlineStr"/>
       <c r="E1518" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1518" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Message</t>
+          <t>.Boxes.EventChests.Steps</t>
         </is>
       </c>
       <c r="G1518" t="inlineStr"/>
       <c r="H1518" t="inlineStr"/>
     </row>
     <row r="1519">
       <c r="A1519" t="inlineStr"/>
       <c r="B1519" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Highest level of this building</t>
         </is>
       </c>
       <c r="C1519" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Highest level of this building</t>
         </is>
       </c>
       <c r="D1519" t="inlineStr"/>
       <c r="E1519" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1519" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.goods</t>
+          <t>.Boxes.Kits.maxBuilding</t>
         </is>
       </c>
       <c r="G1519" t="inlineStr"/>
       <c r="H1519" t="inlineStr"/>
     </row>
     <row r="1520">
       <c r="A1520" t="inlineStr"/>
       <c r="B1520" t="inlineStr">
         <is>
-          <t>Produces</t>
+          <t>Close all Button</t>
         </is>
       </c>
       <c r="C1520" t="inlineStr">
         <is>
-          <t>Produces</t>
+          <t>Close all Button</t>
         </is>
       </c>
       <c r="D1520" t="inlineStr"/>
       <c r="E1520" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1520" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.produces</t>
+          <t>.Boxes.CloseBox.CloseAllButton</t>
         </is>
       </c>
       <c r="G1520" t="inlineStr"/>
       <c r="H1520" t="inlineStr"/>
     </row>
     <row r="1521">
       <c r="A1521" t="inlineStr"/>
       <c r="B1521" t="inlineStr">
         <is>
-          <t>Export as jSON</t>
+          <t>1) When an opposing army has a bonus above the given threshold, the advice will be displayed. &lt;br&gt;2) To edit thresholds and advices, click into the table - confirm changes with Enter. &lt;br&gt;3) To remove an advice, save with an empty advice.</t>
         </is>
       </c>
       <c r="C1521" t="inlineStr">
         <is>
-          <t>Export as jSON</t>
+          <t>1) When an opposing army has a bonus above the given threshold, the advice will be displayed. &lt;br&gt;2) To edit thresholds and advices, click into the table - confirm changes with Enter. &lt;br&gt;3) To remove an advice, save with an empty advice.</t>
         </is>
       </c>
       <c r="D1521" t="inlineStr"/>
       <c r="E1521" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1521" t="inlineStr">
         <is>
-          <t>.Boxes.General.ExportJSON</t>
+          <t>.Boxes.BattleAssistAAConfig.Explanation</t>
         </is>
       </c>
       <c r="G1521" t="inlineStr"/>
       <c r="H1521" t="inlineStr"/>
     </row>
     <row r="1522">
       <c r="A1522" t="inlineStr"/>
       <c r="B1522" t="inlineStr">
         <is>
-          <t>Gain per hour:</t>
+          <t>Wave 1</t>
         </is>
       </c>
       <c r="C1522" t="inlineStr">
         <is>
-          <t>Gain per hour:</t>
+          <t>Wave 1</t>
         </is>
       </c>
       <c r="D1522" t="inlineStr"/>
       <c r="E1522" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1522" t="inlineStr">
         <is>
-          <t>.Boxes.QIActions.Rate</t>
+          <t>.Boxes.BattleAssistAAConfig.Wave1</t>
         </is>
       </c>
       <c r="G1522" t="inlineStr"/>
       <c r="H1522" t="inlineStr"/>
     </row>
     <row r="1523">
       <c r="A1523" t="inlineStr"/>
       <c r="B1523" t="inlineStr">
         <is>
-          <t>Rate</t>
+          <t>Sum Needed</t>
         </is>
       </c>
       <c r="C1523" t="inlineStr">
         <is>
-          <t>Rate</t>
+          <t>Sum Needed</t>
         </is>
       </c>
       <c r="D1523" t="inlineStr"/>
       <c r="E1523" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1523" t="inlineStr">
         <is>
-          <t>.Boxes.Market.RateColumn</t>
+          <t>.Boxes.MarketOffers.NeedSum</t>
         </is>
       </c>
       <c r="G1523" t="inlineStr"/>
       <c r="H1523" t="inlineStr"/>
     </row>
     <row r="1524">
       <c r="A1524" t="inlineStr"/>
       <c r="B1524" t="inlineStr">
         <is>
-          <t>Offer Era</t>
+          <t>Normalize Values</t>
         </is>
       </c>
       <c r="C1524" t="inlineStr">
         <is>
-          <t>Offer Era</t>
+          <t>Normalize Values</t>
         </is>
       </c>
       <c r="D1524" t="inlineStr"/>
       <c r="E1524" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1524" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeForGoods</t>
+          <t>.Boxes.Stats.BtnToggleRenormalize</t>
         </is>
       </c>
       <c r="G1524" t="inlineStr"/>
       <c r="H1524" t="inlineStr"/>
     </row>
     <row r="1525">
       <c r="A1525" t="inlineStr"/>
       <c r="B1525" t="inlineStr">
         <is>
-          <t>1) When an opposing army has a bonus above the given threshold, the advice will be displayed. &lt;br&gt;2) To edit thresholds and advices, click into the table - confirm changes with Enter. &lt;br&gt;3) To remove an advice, save with an empty advice.</t>
+          <t>Choose a value between 1 and 4 !&amp;#10;Choose a smaller value for more data&amp;#10;or a larger one for better viewing.</t>
         </is>
       </c>
       <c r="C1525" t="inlineStr">
         <is>
-          <t>1) When an opposing army has a bonus above the given threshold, the advice will be displayed. &lt;br&gt;2) To edit thresholds and advices, click into the table - confirm changes with Enter. &lt;br&gt;3) To remove an advice, save with an empty advice.</t>
+          <t>Choose a value between 1 and 4 !&amp;#10;Choose a smaller value for more data&amp;#10;or a larger one for better viewing.</t>
         </is>
       </c>
       <c r="D1525" t="inlineStr"/>
       <c r="E1525" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1525" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Explanation</t>
+          <t>.Boxes.Units.PictogramScalingDesc</t>
         </is>
       </c>
       <c r="G1525" t="inlineStr"/>
       <c r="H1525" t="inlineStr"/>
     </row>
     <row r="1526">
       <c r="A1526" t="inlineStr"/>
       <c r="B1526" t="inlineStr">
         <is>
-          <t>Wave 1</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C1526" t="inlineStr">
         <is>
-          <t>Wave 1</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="D1526" t="inlineStr"/>
       <c r="E1526" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1526" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Wave1</t>
+          <t>.Boxes.GreatBuildings.Costs</t>
         </is>
       </c>
       <c r="G1526" t="inlineStr"/>
       <c r="H1526" t="inlineStr"/>
     </row>
     <row r="1527">
       <c r="A1527" t="inlineStr"/>
       <c r="B1527" t="inlineStr">
         <is>
-          <t>Allies</t>
+          <t>To gather this data, please open the goods and guild goods tab in the Production overview.</t>
         </is>
       </c>
       <c r="C1527" t="inlineStr">
         <is>
-          <t>Allies</t>
+          <t>To gather this data, please open the goods and guild goods tab in the Production overview.</t>
         </is>
       </c>
       <c r="D1527" t="inlineStr"/>
       <c r="E1527" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1527" t="inlineStr">
         <is>
-          <t>.Menu.Allies.Title</t>
+          <t>.Boxes.PlayerProfile.OpenProduction</t>
         </is>
       </c>
       <c r="G1527" t="inlineStr"/>
       <c r="H1527" t="inlineStr"/>
     </row>
     <row r="1528">
       <c r="A1528" t="inlineStr"/>
       <c r="B1528" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Reset</t>
         </is>
       </c>
       <c r="C1528" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Reset</t>
         </is>
       </c>
       <c r="D1528" t="inlineStr"/>
       <c r="E1528" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1528" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Save</t>
+          <t>.General.Reset</t>
         </is>
       </c>
       <c r="G1528" t="inlineStr"/>
       <c r="H1528" t="inlineStr"/>
     </row>
     <row r="1529">
       <c r="A1529" t="inlineStr"/>
       <c r="B1529" t="inlineStr">
         <is>
-          <t>Ok</t>
+          <t>Reconstruction Size List</t>
         </is>
       </c>
       <c r="C1529" t="inlineStr">
         <is>
-          <t>Ok</t>
+          <t>Reconstruction Size List</t>
         </is>
       </c>
       <c r="D1529" t="inlineStr"/>
       <c r="E1529" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1529" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.confirmGoodsMissmatch</t>
+          <t>.Boxes.ReconstructionList.Title</t>
         </is>
       </c>
       <c r="G1529" t="inlineStr"/>
       <c r="H1529" t="inlineStr"/>
     </row>
     <row r="1530">
       <c r="A1530" t="inlineStr"/>
       <c r="B1530" t="inlineStr">
         <is>
-          <t>Sectors</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="C1530" t="inlineStr">
         <is>
-          <t>Sectors</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="D1530" t="inlineStr"/>
       <c r="E1530" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1530" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Guild.Sectors</t>
+          <t>.Settings.Tab.Boxes</t>
         </is>
       </c>
       <c r="G1530" t="inlineStr"/>
       <c r="H1530" t="inlineStr"/>
     </row>
     <row r="1531">
       <c r="A1531" t="inlineStr"/>
       <c r="B1531" t="inlineStr">
         <is>
-          <t>Great Buildings</t>
+          <t>Space Age Asteroid Belt</t>
         </is>
       </c>
       <c r="C1531" t="inlineStr">
         <is>
-          <t>Great Buildings</t>
+          <t>Space Age Asteroid Belt</t>
         </is>
       </c>
       <c r="D1531" t="inlineStr"/>
       <c r="E1531" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1531" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GreatBuildings</t>
+          <t>.Eras.19</t>
         </is>
       </c>
       <c r="G1531" t="inlineStr"/>
       <c r="H1531" t="inlineStr"/>
     </row>
     <row r="1532">
       <c r="A1532" t="inlineStr"/>
       <c r="B1532" t="inlineStr">
         <is>
-          <t>PVP Arena</t>
+          <t>QI Snapshot Log</t>
         </is>
       </c>
       <c r="C1532" t="inlineStr">
         <is>
-          <t>PVP Arena</t>
+          <t>QI Snapshot Log</t>
         </is>
       </c>
       <c r="D1532" t="inlineStr"/>
       <c r="E1532" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1532" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.pvp_arena</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.QiProgress.SnapshotLog</t>
+        </is>
+      </c>
+      <c r="G1532" t="inlineStr"/>
       <c r="H1532" t="inlineStr"/>
     </row>
     <row r="1533">
       <c r="A1533" t="inlineStr"/>
       <c r="B1533" t="inlineStr">
         <is>
-          <t>Please continue on your own</t>
+          <t>GB Investment</t>
         </is>
       </c>
       <c r="C1533" t="inlineStr">
         <is>
-          <t>Please continue on your own</t>
+          <t>GB Investment</t>
         </is>
       </c>
       <c r="D1533" t="inlineStr"/>
       <c r="E1533" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1533" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.TryContinue</t>
+          <t>.Menu.greatbuildings.Title</t>
         </is>
       </c>
       <c r="G1533" t="inlineStr"/>
       <c r="H1533" t="inlineStr"/>
     </row>
     <row r="1534">
       <c r="A1534" t="inlineStr"/>
       <c r="B1534" t="inlineStr">
         <is>
-          <t>Ascendable buildings</t>
+          <t>Friendly invest</t>
         </is>
       </c>
       <c r="C1534" t="inlineStr">
         <is>
-          <t>Ascendable buildings</t>
+          <t>Friendly invest</t>
         </is>
       </c>
       <c r="D1534" t="inlineStr"/>
       <c r="E1534" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1534" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowAscendableBuildings</t>
+          <t>.Boxes.GreatBuildings.ArcBonus</t>
         </is>
       </c>
       <c r="G1534" t="inlineStr"/>
       <c r="H1534" t="inlineStr"/>
     </row>
     <row r="1535">
       <c r="A1535" t="inlineStr"/>
       <c r="B1535" t="inlineStr">
         <is>
-          <t>Value/tile</t>
+          <t>Quest name</t>
         </is>
       </c>
       <c r="C1535" t="inlineStr">
         <is>
-          <t>Value/tile</t>
+          <t>Quest name</t>
         </is>
       </c>
       <c r="D1535" t="inlineStr"/>
       <c r="E1535" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1535" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowValuesPerTile</t>
+          <t>.Boxes.RecurringQuests.Table.Quest</t>
         </is>
       </c>
       <c r="G1535" t="inlineStr"/>
       <c r="H1535" t="inlineStr"/>
     </row>
     <row r="1536">
       <c r="A1536" t="inlineStr"/>
       <c r="B1536" t="inlineStr">
         <is>
-          <t>Trigger messages in your Discord with events</t>
+          <t>Anniversary-Event</t>
         </is>
       </c>
       <c r="C1536" t="inlineStr">
         <is>
-          <t>Trigger messages in your Discord with events</t>
+          <t>Anniversary-Event</t>
         </is>
       </c>
       <c r="D1536" t="inlineStr"/>
       <c r="E1536" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1536" t="inlineStr">
         <is>
-          <t>.Menu.Discord.Desc</t>
+          <t>.Boxes.FPCollector.anniversary_event</t>
         </is>
       </c>
       <c r="G1536" t="inlineStr"/>
       <c r="H1536" t="inlineStr"/>
     </row>
     <row r="1537">
       <c r="A1537" t="inlineStr"/>
       <c r="B1537" t="inlineStr">
         <is>
-          <t>Copy</t>
+          <t>Market Filter</t>
         </is>
       </c>
       <c r="C1537" t="inlineStr">
         <is>
-          <t>Copy</t>
+          <t>Market Filter</t>
         </is>
       </c>
       <c r="D1537" t="inlineStr"/>
       <c r="E1537" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1537" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.CopyTitle</t>
+          <t>.Menu.Market.Title</t>
         </is>
       </c>
       <c r="G1537" t="inlineStr"/>
       <c r="H1537" t="inlineStr"/>
     </row>
     <row r="1538">
       <c r="A1538" t="inlineStr"/>
       <c r="B1538" t="inlineStr">
         <is>
-          <t>Efficiency (incl. keys)</t>
+          <t>Treasury Goods</t>
         </is>
       </c>
       <c r="C1538" t="inlineStr">
         <is>
-          <t>Efficiency (incl. keys)</t>
+          <t>Treasury Goods</t>
         </is>
       </c>
       <c r="D1538" t="inlineStr"/>
       <c r="E1538" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1538" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Efficiency.care</t>
+          <t>.Boxes.GuildMemberStat.TreasuryGoods</t>
         </is>
       </c>
       <c r="G1538" t="inlineStr"/>
       <c r="H1538" t="inlineStr"/>
     </row>
     <row r="1539">
       <c r="A1539" t="inlineStr"/>
       <c r="B1539" t="inlineStr">
         <is>
-          <t>Missing</t>
+          <t>days</t>
         </is>
       </c>
       <c r="C1539" t="inlineStr">
         <is>
-          <t>Missing</t>
+          <t>days</t>
         </is>
       </c>
       <c r="D1539" t="inlineStr"/>
       <c r="E1539" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1539" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Missing</t>
+          <t>.Boxes.GuildMemberStat.Days</t>
         </is>
       </c>
       <c r="G1539" t="inlineStr"/>
       <c r="H1539" t="inlineStr"/>
     </row>
     <row r="1540">
       <c r="A1540" t="inlineStr"/>
       <c r="B1540" t="inlineStr">
         <is>
-          <t>Highlight</t>
+          <t>Provides</t>
         </is>
       </c>
       <c r="C1540" t="inlineStr">
         <is>
-          <t>Highlight</t>
+          <t>Provides</t>
         </is>
       </c>
       <c r="D1540" t="inlineStr"/>
       <c r="E1540" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1540" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.Highlight</t>
+          <t>.Boxes.Tooltip.Building.provides</t>
         </is>
       </c>
       <c r="G1540" t="inlineStr"/>
       <c r="H1540" t="inlineStr"/>
     </row>
     <row r="1541">
       <c r="A1541" t="inlineStr"/>
       <c r="B1541" t="inlineStr">
         <is>
-          <t>Total</t>
+          <t>Export as jSON</t>
         </is>
       </c>
       <c r="C1541" t="inlineStr">
         <is>
-          <t>Total</t>
+          <t>Export as jSON</t>
         </is>
       </c>
       <c r="D1541" t="inlineStr"/>
       <c r="E1541" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1541" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.GoodEraTotal</t>
+          <t>.Boxes.General.ExportJSON</t>
         </is>
       </c>
       <c r="G1541" t="inlineStr"/>
       <c r="H1541" t="inlineStr"/>
     </row>
     <row r="1542">
       <c r="A1542" t="inlineStr"/>
       <c r="B1542" t="inlineStr">
         <is>
-          <t>List of your latest investments</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="C1542" t="inlineStr">
         <is>
-          <t>List of your latest investments</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="D1542" t="inlineStr"/>
       <c r="E1542" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1542" t="inlineStr">
         <is>
-          <t>.Menu.Investment.Desc</t>
+          <t>.Boxes.GuildFights.Copy</t>
         </is>
       </c>
       <c r="G1542" t="inlineStr"/>
       <c r="H1542" t="inlineStr"/>
     </row>
     <row r="1543">
       <c r="A1543" t="inlineStr"/>
       <c r="B1543" t="inlineStr">
         <is>
-          <t>Tech Tree Research Costs</t>
+          <t>Antiques Dealer Auction</t>
         </is>
       </c>
       <c r="C1543" t="inlineStr">
         <is>
-          <t>Tech Tree Research Costs</t>
+          <t>Antiques Dealer Auction</t>
         </is>
       </c>
       <c r="D1543" t="inlineStr"/>
       <c r="E1543" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1543" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.Title</t>
+          <t>.Boxes.Alerts.Preferences.Auction.Title</t>
         </is>
       </c>
       <c r="G1543" t="inlineStr"/>
       <c r="H1543" t="inlineStr"/>
     </row>
     <row r="1544">
       <c r="A1544" t="inlineStr"/>
       <c r="B1544" t="inlineStr">
         <is>
-          <t>Defender deployed</t>
+          <t>Select GB</t>
         </is>
       </c>
       <c r="C1544" t="inlineStr">
         <is>
-          <t>Defender deployed</t>
+          <t>Select GB</t>
         </is>
       </c>
       <c r="D1544" t="inlineStr"/>
       <c r="E1544" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1544" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.defender_deployed</t>
+          <t>.Boxes.findGB.selectGB</t>
         </is>
       </c>
       <c r="G1544" t="inlineStr"/>
       <c r="H1544" t="inlineStr"/>
     </row>
     <row r="1545">
       <c r="A1545" t="inlineStr"/>
       <c r="B1545" t="inlineStr">
         <is>
-          <t>The Helper uses notifications in various places. You can switch this on or off here.</t>
+          <t>Members without __greatbuilding__</t>
         </is>
       </c>
       <c r="C1545" t="inlineStr">
         <is>
-          <t>The Helper uses notifications in various places. You can switch this on or off here.</t>
+          <t>Members without __greatbuilding__</t>
         </is>
       </c>
       <c r="D1545" t="inlineStr"/>
       <c r="E1545" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1545" t="inlineStr">
         <is>
-          <t>.Settings.ShowNotifications.Desc</t>
+          <t>.Boxes.GuildMemberStat.MemberWithoutGB</t>
         </is>
       </c>
       <c r="G1545" t="inlineStr"/>
       <c r="H1545" t="inlineStr"/>
     </row>
     <row r="1546">
       <c r="A1546" t="inlineStr"/>
       <c r="B1546" t="inlineStr">
         <is>
-          <t>Submit to City-Planner</t>
+          <t>Save donation factor per Conversation</t>
         </is>
       </c>
       <c r="C1546" t="inlineStr">
         <is>
-          <t>Submit to City-Planner</t>
+          <t>Save donation factor per Conversation</t>
         </is>
       </c>
       <c r="D1546" t="inlineStr"/>
       <c r="E1546" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1546" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.OutpostSubmit</t>
+          <t>.Boxes.Calculator.ForderBonusPerConversation</t>
         </is>
       </c>
       <c r="G1546" t="inlineStr"/>
       <c r="H1546" t="inlineStr"/>
     </row>
     <row r="1547">
       <c r="A1547" t="inlineStr"/>
       <c r="B1547" t="inlineStr">
         <is>
-          <t>Website: information and documentation on the extension and it's features.</t>
+          <t>show battles won</t>
         </is>
       </c>
       <c r="C1547" t="inlineStr">
         <is>
-          <t>Website: information and documentation on the extension and it's features.</t>
+          <t>show battles won</t>
         </is>
       </c>
       <c r="D1547" t="inlineStr"/>
       <c r="E1547" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1547" t="inlineStr">
         <is>
-          <t>.Settings.Help.Website</t>
+          <t>.Boxes.GuildMemberStat.ShowBattlesWon</t>
         </is>
       </c>
       <c r="G1547" t="inlineStr"/>
       <c r="H1547" t="inlineStr"/>
     </row>
     <row r="1548">
       <c r="A1548" t="inlineStr"/>
       <c r="B1548" t="inlineStr">
         <is>
-          <t>Display a GB FP investment window when entering 'Town Hall'&gt; 'News'&gt; 'Great Buildings' tab.</t>
+          <t>Sum Offered</t>
         </is>
       </c>
       <c r="C1548" t="inlineStr">
         <is>
-          <t>Display a GB FP investment window when entering 'Town Hall'&gt; 'News'&gt; 'Great Buildings' tab.</t>
+          <t>Sum Offered</t>
         </is>
       </c>
       <c r="D1548" t="inlineStr"/>
       <c r="E1548" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1548" t="inlineStr">
         <is>
-          <t>.Settings.ShowInvestments.Desc</t>
+          <t>.Boxes.MarketOffers.OfferSum</t>
         </is>
       </c>
       <c r="G1548" t="inlineStr"/>
       <c r="H1548" t="inlineStr"/>
     </row>
     <row r="1549">
       <c r="A1549" t="inlineStr"/>
       <c r="B1549" t="inlineStr">
         <is>
-          <t>export data</t>
+          <t>Member participation</t>
         </is>
       </c>
       <c r="C1549" t="inlineStr">
         <is>
-          <t>export data</t>
+          <t>Member participation</t>
         </is>
       </c>
       <c r="D1549" t="inlineStr"/>
       <c r="E1549" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1549" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ExportData</t>
+          <t>.Boxes.GexStat.MemberParticipation</t>
         </is>
       </c>
       <c r="G1549" t="inlineStr"/>
       <c r="H1549" t="inlineStr"/>
     </row>
     <row r="1550">
       <c r="A1550" t="inlineStr"/>
       <c r="B1550" t="inlineStr">
         <is>
-          <t>Expired Buildings Notification</t>
+          <t>English</t>
         </is>
       </c>
       <c r="C1550" t="inlineStr">
         <is>
-          <t>Expired Buildings Notification</t>
+          <t>English</t>
         </is>
       </c>
       <c r="D1550" t="inlineStr"/>
       <c r="E1550" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1550" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowBuildingsExpired</t>
+          <t>._Language</t>
         </is>
       </c>
       <c r="G1550" t="inlineStr"/>
       <c r="H1550" t="inlineStr"/>
     </row>
     <row r="1551">
       <c r="A1551" t="inlineStr"/>
       <c r="B1551" t="inlineStr">
         <is>
-          <t>Aztec Helper</t>
+          <t>Press __place__ and __slot__ on your keyboard to insert this suggestion.</t>
         </is>
       </c>
       <c r="C1551" t="inlineStr">
         <is>
-          <t>Aztec Helper</t>
+          <t>Press __place__ and __slot__ on your keyboard to insert this suggestion.</t>
         </is>
       </c>
       <c r="D1551" t="inlineStr"/>
       <c r="E1551" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1551" t="inlineStr">
         <is>
-          <t>.Settings.ShowAztecHelper.Title</t>
+          <t>.Boxes.Negotiation.KeyboardTooltip</t>
         </is>
       </c>
       <c r="G1551" t="inlineStr"/>
       <c r="H1551" t="inlineStr"/>
     </row>
     <row r="1552">
       <c r="A1552" t="inlineStr"/>
       <c r="B1552" t="inlineStr">
         <is>
-          <t>days</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C1552" t="inlineStr">
         <is>
-          <t>days</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="D1552" t="inlineStr"/>
       <c r="E1552" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1552" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Days</t>
+          <t>.Boxes.Outpost.TitleBuildings</t>
         </is>
       </c>
       <c r="G1552" t="inlineStr"/>
       <c r="H1552" t="inlineStr"/>
     </row>
     <row r="1553">
       <c r="A1553" t="inlineStr"/>
       <c r="B1553" t="inlineStr">
         <is>
-          <t>Select resources for successful negotiations.</t>
+          <t>__era__&lt;br&gt;You have: __stock__</t>
         </is>
       </c>
       <c r="C1553" t="inlineStr">
         <is>
-          <t>Select resources for successful negotiations.</t>
+          <t>__era__&lt;br&gt;You have: __stock__</t>
         </is>
       </c>
       <c r="D1553" t="inlineStr"/>
       <c r="E1553" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1553" t="inlineStr">
         <is>
-          <t>.Menu.Negotiation.Desc</t>
+          <t>.Boxes.Market.OfferTT</t>
         </is>
       </c>
       <c r="G1553" t="inlineStr"/>
       <c r="H1553" t="inlineStr"/>
     </row>
     <row r="1554">
       <c r="A1554" t="inlineStr"/>
       <c r="B1554" t="inlineStr">
         <is>
-          <t>Notes</t>
+          <t>Ascendable buildings</t>
         </is>
       </c>
       <c r="C1554" t="inlineStr">
         <is>
-          <t>Notes</t>
+          <t>Ascendable buildings</t>
         </is>
       </c>
       <c r="D1554" t="inlineStr"/>
       <c r="E1554" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1554" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.Title</t>
+          <t>.Boxes.CityMap.ShowAscendableBuildings</t>
         </is>
       </c>
       <c r="G1554" t="inlineStr"/>
       <c r="H1554" t="inlineStr"/>
     </row>
     <row r="1555">
       <c r="A1555" t="inlineStr"/>
       <c r="B1555" t="inlineStr">
         <is>
-          <t>Please load ingame guild member overview to activate statistic</t>
+          <t>Profit</t>
         </is>
       </c>
       <c r="C1555" t="inlineStr">
         <is>
-          <t>Please load ingame guild member overview to activate statistic</t>
+          <t>Profit</t>
         </is>
       </c>
       <c r="D1555" t="inlineStr"/>
       <c r="E1555" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1555" t="inlineStr">
         <is>
-          <t>.Menu.GuildMemberStat.Warning</t>
+          <t>.Boxes.Investment.Overview.Profit</t>
         </is>
       </c>
       <c r="G1555" t="inlineStr"/>
       <c r="H1555" t="inlineStr"/>
     </row>
     <row r="1556">
       <c r="A1556" t="inlineStr"/>
       <c r="B1556" t="inlineStr">
         <is>
-          <t>GE Results</t>
+          <t>Rating value of 1 __eraname__ good (in FP)</t>
         </is>
       </c>
       <c r="C1556" t="inlineStr">
         <is>
-          <t>GE Results</t>
+          <t>Rating value of 1 __eraname__ good (in FP)</t>
         </is>
       </c>
       <c r="D1556" t="inlineStr"/>
       <c r="E1556" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1556" t="inlineStr">
         <is>
-          <t>.Menu.GexStat.Title</t>
+          <t>.Boxes.GreatBuildings.GoodsValue</t>
         </is>
       </c>
       <c r="G1556" t="inlineStr"/>
       <c r="H1556" t="inlineStr"/>
     </row>
     <row r="1557">
       <c r="A1557" t="inlineStr"/>
       <c r="B1557" t="inlineStr">
         <is>
-          <t>safe</t>
+          <t>Flying Island - Shards</t>
         </is>
       </c>
       <c r="C1557" t="inlineStr">
         <is>
-          <t>safe</t>
+          <t>Flying Island - Shards</t>
         </is>
       </c>
       <c r="D1557" t="inlineStr"/>
       <c r="E1557" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1557" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Safe</t>
+          <t>.Boxes.FPCollector.shards</t>
         </is>
       </c>
       <c r="G1557" t="inlineStr"/>
       <c r="H1557" t="inlineStr"/>
     </row>
     <row r="1558">
       <c r="A1558" t="inlineStr"/>
       <c r="B1558" t="inlineStr">
         <is>
-          <t>Current</t>
+          <t>Delta</t>
         </is>
       </c>
       <c r="C1558" t="inlineStr">
         <is>
-          <t>Current</t>
+          <t>Delta</t>
         </is>
       </c>
       <c r="D1558" t="inlineStr"/>
       <c r="E1558" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1558" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.ModeCurrent</t>
+          <t>.Boxes.Stats.BtnChartType.delta</t>
         </is>
       </c>
       <c r="G1558" t="inlineStr"/>
       <c r="H1558" t="inlineStr"/>
     </row>
     <row r="1559">
       <c r="A1559" t="inlineStr"/>
       <c r="B1559" t="inlineStr">
         <is>
-          <t>Shall a sound be played when completing a rival quest?</t>
+          <t>Comparisons from your city</t>
         </is>
       </c>
       <c r="C1559" t="inlineStr">
         <is>
-          <t>Shall a sound be played when completing a rival quest?</t>
+          <t>Comparisons from your city</t>
         </is>
       </c>
       <c r="D1559" t="inlineStr"/>
       <c r="E1559" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1559" t="inlineStr">
         <is>
-          <t>.Settings.RivalSound.Desc</t>
+          <t>.Boxes.ProductionsRating.TooltipTitle</t>
         </is>
       </c>
       <c r="G1559" t="inlineStr"/>
       <c r="H1559" t="inlineStr"/>
     </row>
     <row r="1560">
       <c r="A1560" t="inlineStr"/>
       <c r="B1560" t="inlineStr">
         <is>
-          <t>Prevention</t>
+          <t>Discord Messages</t>
         </is>
       </c>
       <c r="C1560" t="inlineStr">
         <is>
-          <t>Prevention</t>
+          <t>Discord Messages</t>
         </is>
       </c>
       <c r="D1560" t="inlineStr"/>
       <c r="E1560" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1560" t="inlineStr">
         <is>
-          <t>.Boxes.doubleFPprevention.Text</t>
+          <t>.Boxes.Discord.TitleEntries</t>
         </is>
       </c>
       <c r="G1560" t="inlineStr"/>
       <c r="H1560" t="inlineStr"/>
     </row>
     <row r="1561">
       <c r="A1561" t="inlineStr"/>
       <c r="B1561" t="inlineStr">
         <is>
-          <t>API Token missing</t>
+          <t>Which FP producing GB should you upgrade next?</t>
         </is>
       </c>
       <c r="C1561" t="inlineStr">
         <is>
-          <t>API Token missing</t>
+          <t>Which FP producing GB should you upgrade next?</t>
         </is>
       </c>
       <c r="D1561" t="inlineStr"/>
       <c r="E1561" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1561" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.MissingApiKeyErrorHeader</t>
+          <t>.Menu.greatbuildings.Desc</t>
         </is>
       </c>
       <c r="G1561" t="inlineStr"/>
       <c r="H1561" t="inlineStr"/>
     </row>
     <row r="1562">
       <c r="A1562" t="inlineStr"/>
       <c r="B1562" t="inlineStr">
         <is>
-          <t>GBG Building Recommendation</t>
+          <t>Toggle expiry Alert</t>
         </is>
       </c>
       <c r="C1562" t="inlineStr">
         <is>
-          <t>GBG Building Recommendation</t>
+          <t>Toggle expiry Alert</t>
         </is>
       </c>
       <c r="D1562" t="inlineStr"/>
       <c r="E1562" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1562" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowGBGBuildings</t>
+          <t>.Boxes.InactivesSettings.Title</t>
         </is>
       </c>
       <c r="G1562" t="inlineStr"/>
       <c r="H1562" t="inlineStr"/>
     </row>
     <row r="1563">
       <c r="A1563" t="inlineStr"/>
       <c r="B1563" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Save current goods?</t>
         </is>
       </c>
       <c r="C1563" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Save current goods?</t>
         </is>
       </c>
       <c r="D1563" t="inlineStr"/>
       <c r="E1563" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1563" t="inlineStr">
         <is>
-          <t>.General.Goods</t>
+          <t>.Boxes.Negotiation.SaveCurrentEraGoods</t>
         </is>
       </c>
       <c r="G1563" t="inlineStr"/>
       <c r="H1563" t="inlineStr"/>
     </row>
     <row r="1564">
       <c r="A1564" t="inlineStr"/>
       <c r="B1564" t="inlineStr">
         <is>
-          <t>You might die playing this card! Consider redrawing or buying health.</t>
+          <t>Collectable soon: __hours__ hours</t>
         </is>
       </c>
       <c r="C1564" t="inlineStr">
         <is>
-          <t>You might die playing this card! Consider redrawing or buying health.</t>
+          <t>Collectable soon: __hours__ hours</t>
         </is>
       </c>
       <c r="D1564" t="inlineStr"/>
       <c r="E1564" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1564" t="inlineStr">
         <is>
-          <t>.Boxes.cardGame.WarningPossibleDeath</t>
+          <t>.Boxes.CityMap.CollectSoon</t>
         </is>
       </c>
       <c r="G1564" t="inlineStr"/>
       <c r="H1564" t="inlineStr"/>
     </row>
     <row r="1565">
       <c r="A1565" t="inlineStr"/>
       <c r="B1565" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/mergergame</t>
+          <t>min. level</t>
         </is>
       </c>
       <c r="C1565" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/mergergame</t>
+          <t>min. level</t>
         </is>
       </c>
       <c r="D1565" t="inlineStr"/>
       <c r="E1565" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1565" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.HelpLink</t>
+          <t>.Boxes.GuildMemberStat.MinLevel</t>
         </is>
       </c>
       <c r="G1565" t="inlineStr"/>
       <c r="H1565" t="inlineStr"/>
     </row>
     <row r="1566">
       <c r="A1566" t="inlineStr"/>
       <c r="B1566" t="inlineStr">
         <is>
-          <t>2-lane Road</t>
+          <t>Use this value instead of the actual reset cost (0 means disabled)</t>
         </is>
       </c>
       <c r="C1566" t="inlineStr">
         <is>
-          <t>2-lane Road</t>
+          <t>Use this value instead of the actual reset cost (0 means disabled)</t>
         </is>
       </c>
       <c r="D1566" t="inlineStr"/>
       <c r="E1566" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1566" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.cityRoadBig</t>
+          <t>.Boxes.MergerGame.useAverage</t>
         </is>
       </c>
       <c r="G1566" t="inlineStr"/>
       <c r="H1566" t="inlineStr"/>
     </row>
     <row r="1567">
       <c r="A1567" t="inlineStr"/>
       <c r="B1567" t="inlineStr">
         <is>
-          <t>Event Chest Selection Helper</t>
+          <t>Bonus</t>
         </is>
       </c>
       <c r="C1567" t="inlineStr">
         <is>
-          <t>Event Chest Selection Helper</t>
+          <t>Bonus</t>
         </is>
       </c>
       <c r="D1567" t="inlineStr"/>
       <c r="E1567" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1567" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.Title</t>
+          <t>.Boxes.BattleAssistAAConfig.Bonus</t>
         </is>
       </c>
       <c r="G1567" t="inlineStr"/>
       <c r="H1567" t="inlineStr"/>
     </row>
     <row r="1568">
       <c r="A1568" t="inlineStr"/>
       <c r="B1568" t="inlineStr">
         <is>
-          <t>Antiques Dealer Auction</t>
+          <t>rare</t>
         </is>
       </c>
       <c r="C1568" t="inlineStr">
         <is>
-          <t>Antiques Dealer Auction</t>
+          <t>rare</t>
         </is>
       </c>
       <c r="D1568" t="inlineStr"/>
       <c r="E1568" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1568" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Auction.Title</t>
+          <t>.Boxes.Productions.AllyRarity.rare</t>
         </is>
       </c>
       <c r="G1568" t="inlineStr"/>
       <c r="H1568" t="inlineStr"/>
     </row>
     <row r="1569">
       <c r="A1569" t="inlineStr"/>
       <c r="B1569" t="inlineStr">
         <is>
-          <t xml:space="preserve">Your city data could not be sent to the server. Please report this error directly to </t>
+          <t>PvP-Arena-Protocol</t>
         </is>
       </c>
       <c r="C1569" t="inlineStr">
         <is>
-          <t xml:space="preserve">Your city data could not be sent to the server. Please report this error directly to </t>
+          <t>PvP-Arena-Protocol</t>
         </is>
       </c>
       <c r="D1569" t="inlineStr"/>
       <c r="E1569" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1569" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.SubmitError</t>
+          <t>.Settings.ShowPvPArena.Title</t>
         </is>
       </c>
       <c r="G1569" t="inlineStr"/>
       <c r="H1569" t="inlineStr"/>
     </row>
     <row r="1570">
       <c r="A1570" t="inlineStr"/>
       <c r="B1570" t="inlineStr">
         <is>
-          <t>To be able to transfer data for a world like city or notes, you need a token for each world.&lt;br&gt;Click here for instructions: &lt;a target='_blank' href='https://docs.foe-helper.com/english/api-token'&gt;Api-Token&lt;/a&gt;</t>
+          <t>Bid Settings</t>
         </is>
       </c>
       <c r="C1570" t="inlineStr">
         <is>
-          <t>To be able to transfer data for a world like city or notes, you need a token for each world.&lt;br&gt;Click here for instructions: &lt;a target='_blank' href='https://docs.foe-helper.com/english/api-token'&gt;Api-Token&lt;/a&gt;</t>
+          <t>Bid Settings</t>
         </is>
       </c>
       <c r="D1570" t="inlineStr"/>
       <c r="E1570" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1570" t="inlineStr">
         <is>
-          <t>.Settings.ApiToken.Desc</t>
+          <t>.Settings.Auctions.Button</t>
         </is>
       </c>
       <c r="G1570" t="inlineStr"/>
       <c r="H1570" t="inlineStr"/>
     </row>
     <row r="1571">
       <c r="A1571" t="inlineStr"/>
       <c r="B1571" t="inlineStr">
         <is>
-          <t>Save donation factor per Conversation</t>
+          <t>Suffix</t>
         </is>
       </c>
       <c r="C1571" t="inlineStr">
         <is>
-          <t>Save donation factor per Conversation</t>
+          <t>Suffix</t>
         </is>
       </c>
       <c r="D1571" t="inlineStr"/>
       <c r="E1571" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1571" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.ForderBonusPerConversation</t>
+          <t>.Boxes.OwnpartCalculator.OptionsDangerSuffix</t>
         </is>
       </c>
       <c r="G1571" t="inlineStr"/>
       <c r="H1571" t="inlineStr"/>
     </row>
     <row r="1572">
       <c r="A1572" t="inlineStr"/>
       <c r="B1572" t="inlineStr">
         <is>
-          <t>Daily Production</t>
+          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
         </is>
       </c>
       <c r="C1572" t="inlineStr">
         <is>
-          <t>Daily Production</t>
+          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
         </is>
       </c>
       <c r="D1572" t="inlineStr"/>
       <c r="E1572" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1572" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.DailyProduction</t>
+          <t>.Boxes.QiProgress.SnapShotLogDisclaimer</t>
         </is>
       </c>
       <c r="G1572" t="inlineStr"/>
       <c r="H1572" t="inlineStr"/>
     </row>
     <row r="1573">
       <c r="A1573" t="inlineStr"/>
       <c r="B1573" t="inlineStr">
         <is>
-          <t>To gather this data, please open the goods and guild goods tab in the Production overview.</t>
+          <t>DD/MMM</t>
         </is>
       </c>
       <c r="C1573" t="inlineStr">
         <is>
-          <t>To gather this data, please open the goods and guild goods tab in the Production overview.</t>
+          <t>DD/MMM</t>
         </is>
       </c>
       <c r="D1573" t="inlineStr"/>
       <c r="E1573" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1573" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.OpenProduction</t>
+          <t>.DateShort</t>
         </is>
       </c>
       <c r="G1573" t="inlineStr"/>
       <c r="H1573" t="inlineStr"/>
     </row>
     <row r="1574">
       <c r="A1574" t="inlineStr"/>
       <c r="B1574" t="inlineStr">
         <is>
-          <t>Log</t>
+          <t>FP Collector Overview</t>
         </is>
       </c>
       <c r="C1574" t="inlineStr">
         <is>
-          <t>Log</t>
+          <t>FP Collector Overview</t>
         </is>
       </c>
       <c r="D1574" t="inlineStr"/>
       <c r="E1574" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1574" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log</t>
+          <t>.Menu.fpCollector.Title</t>
         </is>
       </c>
       <c r="G1574" t="inlineStr"/>
       <c r="H1574" t="inlineStr"/>
     </row>
     <row r="1575">
       <c r="A1575" t="inlineStr"/>
       <c r="B1575" t="inlineStr">
         <is>
-          <t>Change view</t>
+          <t>DD/MMM/YYYY</t>
         </is>
       </c>
       <c r="C1575" t="inlineStr">
         <is>
-          <t>Change view</t>
+          <t>DD/MMM/YYYY</t>
         </is>
       </c>
       <c r="D1575" t="inlineStr"/>
       <c r="E1575" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1575" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ChangeView</t>
-[...2 lines deleted...]
-      <c r="G1575" t="inlineStr"/>
+          <t>.Date</t>
+        </is>
+      </c>
+      <c r="G1575" t="inlineStr">
+        <is>
+          <t>Is the order of items (Y, M, D) rearrangable as well ?
+(I would strongly urge you to use iso-8601 otherwise)</t>
+        </is>
+      </c>
       <c r="H1575" t="inlineStr"/>
     </row>
     <row r="1576">
       <c r="A1576" t="inlineStr"/>
       <c r="B1576" t="inlineStr">
         <is>
-          <t>Guild Expedition</t>
+          <t>Calculates GB spots for other peoples GBs</t>
         </is>
       </c>
       <c r="C1576" t="inlineStr">
         <is>
-          <t>Guild Expedition</t>
+          <t>Calculates GB spots for other peoples GBs</t>
         </is>
       </c>
       <c r="D1576" t="inlineStr"/>
       <c r="E1576" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1576" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.guild_expedition_reward_notification</t>
+          <t>.Menu.Calculator.Desc</t>
         </is>
       </c>
       <c r="G1576" t="inlineStr"/>
       <c r="H1576" t="inlineStr"/>
     </row>
     <row r="1577">
       <c r="A1577" t="inlineStr"/>
       <c r="B1577" t="inlineStr">
         <is>
-          <t>In Stock</t>
+          <t>Colony</t>
         </is>
       </c>
       <c r="C1577" t="inlineStr">
         <is>
-          <t>In Stock</t>
+          <t>Colony</t>
         </is>
       </c>
       <c r="D1577" t="inlineStr"/>
       <c r="E1577" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1577" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.DescInStock</t>
+          <t>.Boxes.BetterMusic.Colony</t>
         </is>
       </c>
       <c r="G1577" t="inlineStr"/>
       <c r="H1577" t="inlineStr"/>
     </row>
     <row r="1578">
       <c r="A1578" t="inlineStr"/>
       <c r="B1578" t="inlineStr">
         <is>
-          <t>Translation</t>
+          <t>Side View</t>
         </is>
       </c>
       <c r="C1578" t="inlineStr">
         <is>
-          <t>Translation</t>
+          <t>Side View</t>
         </is>
       </c>
       <c r="D1578" t="inlineStr"/>
       <c r="E1578" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1578" t="inlineStr">
         <is>
-          <t>.Settings.About.TranslateTitle</t>
+          <t>.Boxes.CityMap.CavalierPerspecitve</t>
         </is>
       </c>
       <c r="G1578" t="inlineStr"/>
       <c r="H1578" t="inlineStr"/>
     </row>
     <row r="1579">
       <c r="A1579" t="inlineStr"/>
       <c r="B1579" t="inlineStr">
         <is>
-          <t>Show Guilds</t>
+          <t>allow event trigger</t>
         </is>
       </c>
       <c r="C1579" t="inlineStr">
         <is>
-          <t>Show Guilds</t>
+          <t>allow event trigger</t>
         </is>
       </c>
       <c r="D1579" t="inlineStr"/>
       <c r="E1579" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1579" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowOwner</t>
+          <t>.Boxes.BetterMusic.EventT</t>
         </is>
       </c>
       <c r="G1579" t="inlineStr"/>
       <c r="H1579" t="inlineStr"/>
     </row>
     <row r="1580">
       <c r="A1580" t="inlineStr"/>
       <c r="B1580" t="inlineStr">
         <is>
-          <t>Building Upgrade Costs</t>
+          <t>The player ID of the DB to be imported does not match the current account.</t>
         </is>
       </c>
       <c r="C1580" t="inlineStr">
         <is>
-          <t>Building Upgrade Costs</t>
+          <t>The player ID of the DB to be imported does not match the current account.</t>
         </is>
       </c>
       <c r="D1580" t="inlineStr"/>
       <c r="E1580" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1580" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.BuildingUpgrades</t>
+          <t>.Boxes.DBExport.WrongDBPlayerID</t>
         </is>
       </c>
       <c r="G1580" t="inlineStr"/>
       <c r="H1580" t="inlineStr"/>
     </row>
     <row r="1581">
       <c r="A1581" t="inlineStr"/>
       <c r="B1581" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Rest FPs</t>
         </is>
       </c>
       <c r="C1581" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Rest FPs</t>
         </is>
       </c>
       <c r="D1581" t="inlineStr"/>
       <c r="E1581" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1581" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Points</t>
+          <t>.Boxes.Investment.Overview.RestFP</t>
         </is>
       </c>
       <c r="G1581" t="inlineStr"/>
       <c r="H1581" t="inlineStr"/>
     </row>
     <row r="1582">
       <c r="A1582" t="inlineStr"/>
       <c r="B1582" t="inlineStr">
         <is>
-          <t>Version</t>
+          <t>Number of First Strikes remaining.</t>
         </is>
       </c>
       <c r="C1582" t="inlineStr">
         <is>
-          <t>Version</t>
+          <t>Number of First Strikes remaining.</t>
         </is>
       </c>
       <c r="D1582" t="inlineStr"/>
       <c r="E1582" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1582" t="inlineStr">
         <is>
-          <t>.Settings.Entry.Version</t>
+          <t>.Boxes.BonusService.first_strike</t>
         </is>
       </c>
       <c r="G1582" t="inlineStr"/>
       <c r="H1582" t="inlineStr"/>
     </row>
     <row r="1583">
       <c r="A1583" t="inlineStr"/>
       <c r="B1583" t="inlineStr">
         <is>
-          <t>Toggle expiry Alert</t>
+          <t>The Helper uses notifications in various places. You can switch this on or off here.</t>
         </is>
       </c>
       <c r="C1583" t="inlineStr">
         <is>
-          <t>Toggle expiry Alert</t>
+          <t>The Helper uses notifications in various places. You can switch this on or off here.</t>
         </is>
       </c>
       <c r="D1583" t="inlineStr"/>
       <c r="E1583" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1583" t="inlineStr">
         <is>
-          <t>.Boxes.InactivesSettings.Title</t>
+          <t>.Settings.ShowNotifications.Desc</t>
         </is>
       </c>
       <c r="G1583" t="inlineStr"/>
       <c r="H1583" t="inlineStr"/>
     </row>
     <row r="1584">
       <c r="A1584" t="inlineStr"/>
       <c r="B1584" t="inlineStr">
         <is>
-          <t>If an incident is displayed to be on a two-lane road, such a road must be built in order to be able to collect the reward!</t>
+          <t>Filter Sets</t>
         </is>
       </c>
       <c r="C1584" t="inlineStr">
         <is>
-          <t>If an incident is displayed to be on a two-lane road, such a road must be built in order to be able to collect the reward!</t>
+          <t>Filter Sets</t>
         </is>
       </c>
       <c r="D1584" t="inlineStr"/>
       <c r="E1584" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1584" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.twolaneWarning</t>
+          <t>.Boxes.Kits.FilterSets</t>
         </is>
       </c>
       <c r="G1584" t="inlineStr"/>
       <c r="H1584" t="inlineStr"/>
     </row>
     <row r="1585">
       <c r="A1585" t="inlineStr"/>
       <c r="B1585" t="inlineStr">
         <is>
-          <t>Site</t>
+          <t xml:space="preserve">Displays a window that covers the 'Negotiate' Button in Provinces preventing accidental clicking </t>
         </is>
       </c>
       <c r="C1585" t="inlineStr">
         <is>
-          <t>Site</t>
+          <t xml:space="preserve">Displays a window that covers the 'Negotiate' Button in Provinces preventing accidental clicking </t>
         </is>
       </c>
       <c r="D1585" t="inlineStr"/>
       <c r="E1585" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1585" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.NewSide</t>
+          <t>.Settings.ShowMapTradeWarning.Desc</t>
         </is>
       </c>
       <c r="G1585" t="inlineStr"/>
       <c r="H1585" t="inlineStr"/>
     </row>
     <row r="1586">
       <c r="A1586" t="inlineStr"/>
       <c r="B1586" t="inlineStr">
         <is>
-          <t>No entries found yet…</t>
+          <t>This value is not accessible, because this player is neither a friend nor in your guild.</t>
         </is>
       </c>
       <c r="C1586" t="inlineStr">
         <is>
-          <t>No entries found yet…</t>
+          <t>This value is not accessible, because this player is neither a friend nor in your guild.</t>
         </is>
       </c>
       <c r="D1586" t="inlineStr"/>
       <c r="E1586" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1586" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.NoEntriesFound</t>
+          <t>.Boxes.PlayerProfile.OtherPlayerNotAvailable</t>
         </is>
       </c>
       <c r="G1586" t="inlineStr"/>
       <c r="H1586" t="inlineStr"/>
     </row>
     <row r="1587">
       <c r="A1587" t="inlineStr"/>
       <c r="B1587" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>Disabled: Open your Army Management console first (U)!</t>
         </is>
       </c>
       <c r="C1587" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>Disabled: Open your Army Management console first (U)!</t>
         </is>
       </c>
       <c r="D1587" t="inlineStr"/>
       <c r="E1587" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1587" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Bonus</t>
+          <t>.Menu.Unit.Warning</t>
         </is>
       </c>
       <c r="G1587" t="inlineStr"/>
       <c r="H1587" t="inlineStr"/>
     </row>
     <row r="1588">
       <c r="A1588" t="inlineStr"/>
       <c r="B1588" t="inlineStr">
         <is>
-          <t>Box Coordinates</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C1588" t="inlineStr">
         <is>
-          <t>Box Coordinates</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="D1588" t="inlineStr"/>
       <c r="E1588" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1588" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ResetBoxPositions</t>
+          <t>.Boxes.ProductionsRating.BuildingName</t>
         </is>
       </c>
       <c r="G1588" t="inlineStr"/>
       <c r="H1588" t="inlineStr"/>
     </row>
     <row r="1589">
       <c r="A1589" t="inlineStr"/>
       <c r="B1589" t="inlineStr">
         <is>
-          <t>Scouting Info</t>
+          <t>Energy used</t>
         </is>
       </c>
       <c r="C1589" t="inlineStr">
         <is>
-          <t>Scouting Info</t>
+          <t>Energy used</t>
         </is>
       </c>
       <c r="D1589" t="inlineStr"/>
       <c r="E1589" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1589" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowScoutingTimes</t>
+          <t>.Boxes.MergerGame.Energy.anniversary</t>
         </is>
       </c>
       <c r="G1589" t="inlineStr"/>
       <c r="H1589" t="inlineStr"/>
     </row>
     <row r="1590">
       <c r="A1590" t="inlineStr"/>
       <c r="B1590" t="inlineStr">
         <is>
-          <t>Forest</t>
+          <t>Displays your Guild's Expedition results</t>
         </is>
       </c>
       <c r="C1590" t="inlineStr">
         <is>
-          <t>Forest</t>
+          <t>Displays your Guild's Expedition results</t>
         </is>
       </c>
       <c r="D1590" t="inlineStr"/>
       <c r="E1590" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1590" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.nature</t>
+          <t>.Menu.GexStat.Desc</t>
         </is>
       </c>
       <c r="G1590" t="inlineStr"/>
       <c r="H1590" t="inlineStr"/>
     </row>
     <row r="1591">
       <c r="A1591" t="inlineStr"/>
       <c r="B1591" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>Player ID:</t>
         </is>
       </c>
       <c r="C1591" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>Player ID:</t>
         </is>
       </c>
       <c r="D1591" t="inlineStr"/>
       <c r="E1591" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1591" t="inlineStr">
         <is>
-          <t>.Eras.0.short</t>
+          <t>.Settings.Version.PlayerId</t>
         </is>
       </c>
       <c r="G1591" t="inlineStr"/>
       <c r="H1591" t="inlineStr"/>
     </row>
     <row r="1592">
       <c r="A1592" t="inlineStr"/>
       <c r="B1592" t="inlineStr">
         <is>
-          <t>Colony</t>
+          <t>Efficiency (incl. badges)</t>
         </is>
       </c>
       <c r="C1592" t="inlineStr">
         <is>
-          <t>Colony</t>
+          <t>Efficiency (incl. badges)</t>
         </is>
       </c>
       <c r="D1592" t="inlineStr"/>
       <c r="E1592" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1592" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Colony</t>
+          <t>.Boxes.MergerGame.Efficiency.soccer</t>
         </is>
       </c>
       <c r="G1592" t="inlineStr"/>
       <c r="H1592" t="inlineStr"/>
     </row>
     <row r="1593">
       <c r="A1593" t="inlineStr"/>
       <c r="B1593" t="inlineStr">
         <is>
-          <t>Double donation</t>
+          <t>Main Menu Countdown</t>
         </is>
       </c>
       <c r="C1593" t="inlineStr">
         <is>
-          <t>Double donation</t>
+          <t>Main Menu Countdown</t>
         </is>
       </c>
       <c r="D1593" t="inlineStr"/>
       <c r="E1593" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1593" t="inlineStr">
         <is>
-          <t>.Boxes.doubleFPprevention.Title</t>
+          <t>.Boxes.Alerts.Preferences.MenuIcon.Title</t>
         </is>
       </c>
       <c r="G1593" t="inlineStr"/>
       <c r="H1593" t="inlineStr"/>
     </row>
     <row r="1594">
       <c r="A1594" t="inlineStr"/>
       <c r="B1594" t="inlineStr">
         <is>
-          <t>Map</t>
+          <t>Do not show items with this currency</t>
         </is>
       </c>
       <c r="C1594" t="inlineStr">
         <is>
-          <t>Map</t>
+          <t>Do not show items with this currency</t>
         </is>
       </c>
       <c r="D1594" t="inlineStr"/>
       <c r="E1594" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1594" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.OpenMap</t>
+          <t>.Boxes.ShopAssist.filterCurrency</t>
         </is>
       </c>
       <c r="G1594" t="inlineStr"/>
       <c r="H1594" t="inlineStr"/>
     </row>
     <row r="1595">
       <c r="A1595" t="inlineStr"/>
       <c r="B1595" t="inlineStr">
         <is>
-          <t>Export</t>
+          <t>Background Music</t>
         </is>
       </c>
       <c r="C1595" t="inlineStr">
         <is>
-          <t>Export</t>
+          <t>Background Music</t>
         </is>
       </c>
       <c r="D1595" t="inlineStr"/>
       <c r="E1595" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1595" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Export</t>
+          <t>.Boxes.BetterMusic.Title</t>
         </is>
       </c>
       <c r="G1595" t="inlineStr"/>
       <c r="H1595" t="inlineStr"/>
     </row>
     <row r="1596">
       <c r="A1596" t="inlineStr"/>
       <c r="B1596" t="inlineStr">
         <is>
-          <t>allow event trigger</t>
+          <t>Old level</t>
         </is>
       </c>
       <c r="C1596" t="inlineStr">
         <is>
-          <t>allow event trigger</t>
+          <t>Old level</t>
         </is>
       </c>
       <c r="D1596" t="inlineStr"/>
       <c r="E1596" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1596" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.EventT</t>
+          <t>.Boxes.OwnpartCalculator.OldLevel</t>
         </is>
       </c>
       <c r="G1596" t="inlineStr"/>
       <c r="H1596" t="inlineStr"/>
     </row>
     <row r="1597">
       <c r="A1597" t="inlineStr"/>
       <c r="B1597" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>https://docs.foe-helper.com/english/module/notes</t>
         </is>
       </c>
       <c r="C1597" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>https://docs.foe-helper.com/english/module/notes</t>
         </is>
       </c>
       <c r="D1597" t="inlineStr"/>
       <c r="E1597" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1597" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.NewPlayer</t>
+          <t>.Boxes.Notice.HelpLink</t>
         </is>
       </c>
       <c r="G1597" t="inlineStr"/>
       <c r="H1597" t="inlineStr"/>
     </row>
     <row r="1598">
       <c r="A1598" t="inlineStr"/>
       <c r="B1598" t="inlineStr">
         <is>
-          <t>Anniversary-Event</t>
+          <t>Menu + Notifications</t>
         </is>
       </c>
       <c r="C1598" t="inlineStr">
         <is>
-          <t>Anniversary-Event</t>
+          <t>Menu + Notifications</t>
         </is>
       </c>
       <c r="D1598" t="inlineStr"/>
       <c r="E1598" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1598" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.anniversary_event</t>
+          <t>.Settings.Tab.Extension</t>
         </is>
       </c>
       <c r="G1598" t="inlineStr"/>
       <c r="H1598" t="inlineStr"/>
     </row>
     <row r="1599">
       <c r="A1599" t="inlineStr"/>
       <c r="B1599" t="inlineStr">
         <is>
-          <t>Number of First Strikes remaining.</t>
+          <t>List of your latest investments</t>
         </is>
       </c>
       <c r="C1599" t="inlineStr">
         <is>
-          <t>Number of First Strikes remaining.</t>
+          <t>List of your latest investments</t>
         </is>
       </c>
       <c r="D1599" t="inlineStr"/>
       <c r="E1599" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1599" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.first_strike</t>
+          <t>.Menu.Investment.Desc</t>
         </is>
       </c>
       <c r="G1599" t="inlineStr"/>
       <c r="H1599" t="inlineStr"/>
     </row>
     <row r="1600">
       <c r="A1600" t="inlineStr"/>
       <c r="B1600" t="inlineStr">
         <is>
-          <t>Stone Age</t>
+          <t>8h</t>
         </is>
       </c>
       <c r="C1600" t="inlineStr">
         <is>
-          <t>Stone Age</t>
+          <t>8h</t>
         </is>
       </c>
       <c r="D1600" t="inlineStr"/>
       <c r="E1600" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1600" t="inlineStr">
         <is>
-          <t>.Eras.1</t>
+          <t>.Boxes.Alerts.Time.8h</t>
         </is>
       </c>
       <c r="G1600" t="inlineStr"/>
       <c r="H1600" t="inlineStr"/>
     </row>
     <row r="1601">
       <c r="A1601" t="inlineStr"/>
       <c r="B1601" t="inlineStr">
         <is>
-          <t>Hide helper during battle</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C1601" t="inlineStr">
         <is>
-          <t>Hide helper during battle</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="D1601" t="inlineStr"/>
       <c r="E1601" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1601" t="inlineStr">
         <is>
-          <t>.Settings.HideHelperDuringBattle.Title</t>
+          <t>.Boxes.Stats.Era</t>
         </is>
       </c>
       <c r="G1601" t="inlineStr"/>
       <c r="H1601" t="inlineStr"/>
     </row>
     <row r="1602">
       <c r="A1602" t="inlineStr"/>
       <c r="B1602" t="inlineStr">
         <is>
-          <t>End level</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C1602" t="inlineStr">
         <is>
-          <t>End level</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="D1602" t="inlineStr"/>
       <c r="E1602" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1602" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.EndLevel</t>
+          <t>.Boxes.OwnpartCalculator.Done</t>
         </is>
       </c>
       <c r="G1602" t="inlineStr"/>
       <c r="H1602" t="inlineStr"/>
     </row>
     <row r="1603">
       <c r="A1603" t="inlineStr"/>
       <c r="B1603" t="inlineStr">
         <is>
-          <t>% Attack</t>
+          <t>Highlight Buildings</t>
         </is>
       </c>
       <c r="C1603" t="inlineStr">
         <is>
-          <t>% Attack</t>
+          <t>Highlight Buildings</t>
         </is>
       </c>
       <c r="D1603" t="inlineStr"/>
       <c r="E1603" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1603" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.Attack</t>
+          <t>.Boxes.CityMap.Highlight</t>
         </is>
       </c>
       <c r="G1603" t="inlineStr"/>
       <c r="H1603" t="inlineStr"/>
     </row>
     <row r="1604">
       <c r="A1604" t="inlineStr"/>
       <c r="B1604" t="inlineStr">
         <is>
-          <t>Keys</t>
+          <t>Double donation blocker</t>
         </is>
       </c>
       <c r="C1604" t="inlineStr">
         <is>
-          <t>Keys</t>
+          <t>Double donation blocker</t>
         </is>
       </c>
       <c r="D1604" t="inlineStr"/>
       <c r="E1604" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1604" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Keys.care</t>
+          <t>.Settings.Entry.doubleFPtimeout</t>
         </is>
       </c>
       <c r="G1604" t="inlineStr"/>
       <c r="H1604" t="inlineStr"/>
     </row>
     <row r="1605">
       <c r="A1605" t="inlineStr"/>
       <c r="B1605" t="inlineStr">
         <is>
-          <t>Friendly invest</t>
+          <t>Sectors</t>
         </is>
       </c>
       <c r="C1605" t="inlineStr">
         <is>
-          <t>Friendly invest</t>
+          <t>Sectors</t>
         </is>
       </c>
       <c r="D1605" t="inlineStr"/>
       <c r="E1605" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1605" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.ArcBonus</t>
+          <t>.Boxes.GvGMap.Guild.Sectors</t>
         </is>
       </c>
       <c r="G1605" t="inlineStr"/>
       <c r="H1605" t="inlineStr"/>
     </row>
     <row r="1606">
       <c r="A1606" t="inlineStr"/>
       <c r="B1606" t="inlineStr">
         <is>
-          <t>Choose your own Soundtrack!</t>
+          <t>ignore era</t>
         </is>
       </c>
       <c r="C1606" t="inlineStr">
         <is>
-          <t>Choose your own Soundtrack!</t>
+          <t>ignore era</t>
         </is>
       </c>
       <c r="D1606" t="inlineStr"/>
       <c r="E1606" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1606" t="inlineStr">
         <is>
-          <t>.Menu.Music.Desc</t>
+          <t>.Boxes.BetterMusic.IgnoreEra</t>
         </is>
       </c>
       <c r="G1606" t="inlineStr"/>
       <c r="H1606" t="inlineStr"/>
     </row>
     <row r="1607">
       <c r="A1607" t="inlineStr"/>
       <c r="B1607" t="inlineStr">
         <is>
-          <t>Infobox Entry Count</t>
+          <t>LvL</t>
         </is>
       </c>
       <c r="C1607" t="inlineStr">
         <is>
-          <t>Infobox Entry Count</t>
+          <t>LvL</t>
         </is>
       </c>
       <c r="D1607" t="inlineStr"/>
       <c r="E1607" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1607" t="inlineStr">
         <is>
-          <t>.Settings.InfoboxEntryCount.Title</t>
+          <t>.Boxes.OwnpartCalculator.Step</t>
         </is>
       </c>
       <c r="G1607" t="inlineStr"/>
       <c r="H1607" t="inlineStr"/>
     </row>
     <row r="1608">
       <c r="A1608" t="inlineStr"/>
       <c r="B1608" t="inlineStr">
         <is>
-          <t>Main Menu Countdown</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="C1608" t="inlineStr">
         <is>
-          <t>Main Menu Countdown</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D1608" t="inlineStr"/>
       <c r="E1608" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1608" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.MenuIcon.Title</t>
+          <t>.Boxes.CityMap.culture</t>
         </is>
       </c>
       <c r="G1608" t="inlineStr"/>
       <c r="H1608" t="inlineStr"/>
     </row>
     <row r="1609">
       <c r="A1609" t="inlineStr"/>
       <c r="B1609" t="inlineStr">
         <is>
-          <t>DD/MMM/YYYY</t>
+          <t>Collect All Blocker</t>
         </is>
       </c>
       <c r="C1609" t="inlineStr">
         <is>
-          <t>DD/MMM/YYYY</t>
+          <t>Collect All Blocker</t>
         </is>
       </c>
       <c r="D1609" t="inlineStr"/>
       <c r="E1609" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1609" t="inlineStr">
         <is>
-          <t>.Date</t>
-[...7 lines deleted...]
-      </c>
+          <t>.Settings.Entry.BlockCollectAll</t>
+        </is>
+      </c>
+      <c r="G1609" t="inlineStr"/>
       <c r="H1609" t="inlineStr"/>
     </row>
     <row r="1610">
       <c r="A1610" t="inlineStr"/>
       <c r="B1610" t="inlineStr">
         <is>
-          <t>Included data</t>
+          <t>Investing at:</t>
         </is>
       </c>
       <c r="C1610" t="inlineStr">
         <is>
-          <t>Included data</t>
+          <t>Investing at:</t>
         </is>
       </c>
       <c r="D1610" t="inlineStr"/>
       <c r="E1610" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1610" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.IncludeData</t>
+          <t>.Boxes.Calculator.FriendlyInvestment</t>
         </is>
       </c>
       <c r="G1610" t="inlineStr"/>
       <c r="H1610" t="inlineStr"/>
     </row>
     <row r="1611">
       <c r="A1611" t="inlineStr"/>
       <c r="B1611" t="inlineStr">
         <is>
-          <t>To Build</t>
+          <t>Select, which titles are allowed in which respective scene</t>
         </is>
       </c>
       <c r="C1611" t="inlineStr">
         <is>
-          <t>To Build</t>
+          <t>Select, which titles are allowed in which respective scene</t>
         </is>
       </c>
       <c r="D1611" t="inlineStr"/>
       <c r="E1611" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1611" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.toBuild</t>
+          <t>.Boxes.BetterMusic.Scenes</t>
         </is>
       </c>
       <c r="G1611" t="inlineStr"/>
       <c r="H1611" t="inlineStr"/>
     </row>
     <row r="1612">
       <c r="A1612" t="inlineStr"/>
       <c r="B1612" t="inlineStr">
         <is>
-          <t>Open the GE overview to update the data.</t>
+          <t>Display Alert suggestions (for example, when clicking on a GBG sector, or collecting a building production)</t>
         </is>
       </c>
       <c r="C1612" t="inlineStr">
         <is>
-          <t>Open the GE overview to update the data.</t>
+          <t>Display Alert suggestions (for example, when clicking on a GBG sector, or collecting a building production)</t>
         </is>
       </c>
       <c r="D1612" t="inlineStr"/>
       <c r="E1612" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1612" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.VisitGexWarning</t>
+          <t>.Boxes.Alerts.Preferences.Suggestions.Info</t>
         </is>
       </c>
       <c r="G1612" t="inlineStr"/>
       <c r="H1612" t="inlineStr"/>
     </row>
     <row r="1613">
       <c r="A1613" t="inlineStr"/>
       <c r="B1613" t="inlineStr">
         <is>
-          <t>reset message counter</t>
+          <t>AND</t>
         </is>
       </c>
       <c r="C1613" t="inlineStr">
         <is>
-          <t>reset message counter</t>
+          <t>AND</t>
         </is>
       </c>
       <c r="D1613" t="inlineStr"/>
       <c r="E1613" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1613" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ResetMessageCounter</t>
+          <t>.Boxes.RecurringQuests.AND</t>
         </is>
       </c>
       <c r="G1613" t="inlineStr"/>
       <c r="H1613" t="inlineStr"/>
     </row>
     <row r="1614">
       <c r="A1614" t="inlineStr"/>
       <c r="B1614" t="inlineStr">
         <is>
-          <t>Background Music</t>
+          <t>never</t>
         </is>
       </c>
       <c r="C1614" t="inlineStr">
         <is>
-          <t>Background Music</t>
+          <t>never</t>
         </is>
       </c>
       <c r="D1614" t="inlineStr"/>
       <c r="E1614" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1614" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Title</t>
+          <t>.Boxes.GuildMemberStat.Never</t>
         </is>
       </c>
       <c r="G1614" t="inlineStr"/>
       <c r="H1614" t="inlineStr"/>
     </row>
     <row r="1615">
       <c r="A1615" t="inlineStr"/>
       <c r="B1615" t="inlineStr">
         <is>
-          <t>You will die playing this card! Consider redrawing or buying health.</t>
+          <t>Done in</t>
         </is>
       </c>
       <c r="C1615" t="inlineStr">
         <is>
-          <t>You will die playing this card! Consider redrawing or buying health.</t>
+          <t>Done in</t>
         </is>
       </c>
       <c r="D1615" t="inlineStr"/>
       <c r="E1615" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1615" t="inlineStr">
         <is>
-          <t>.Boxes.cardGame.WarningCertainDeath</t>
+          <t>.Boxes.BlueGalaxy.DoneIn</t>
         </is>
       </c>
       <c r="G1615" t="inlineStr"/>
       <c r="H1615" t="inlineStr"/>
     </row>
     <row r="1616">
       <c r="A1616" t="inlineStr"/>
       <c r="B1616" t="inlineStr">
         <is>
-          <t>GE Statistics</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C1616" t="inlineStr">
         <is>
-          <t>GE Statistics</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="D1616" t="inlineStr"/>
       <c r="E1616" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1616" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Title</t>
+          <t>.Boxes.GexStat.Save</t>
         </is>
       </c>
       <c r="G1616" t="inlineStr"/>
       <c r="H1616" t="inlineStr"/>
     </row>
     <row r="1617">
       <c r="A1617" t="inlineStr"/>
       <c r="B1617" t="inlineStr">
         <is>
-          <t>lost Attacks</t>
+          <t>Welcome to the &lt;strong&gt;Infobox&lt;/strong&gt;! As long as this window is open, it will display background events.</t>
         </is>
       </c>
       <c r="C1617" t="inlineStr">
         <is>
-          <t>lost Attacks</t>
+          <t>Welcome to the &lt;strong&gt;Infobox&lt;/strong&gt;! As long as this window is open, it will display background events.</t>
         </is>
       </c>
       <c r="D1617" t="inlineStr"/>
       <c r="E1617" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1617" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Tabs.LostAttackFights</t>
+          <t>.Boxes.Infobox.Messages.Welcome</t>
         </is>
       </c>
       <c r="G1617" t="inlineStr"/>
       <c r="H1617" t="inlineStr"/>
     </row>
     <row r="1618">
       <c r="A1618" t="inlineStr"/>
       <c r="B1618" t="inlineStr">
         <is>
-          <t>8h</t>
+          <t>Save preset as:</t>
         </is>
       </c>
       <c r="C1618" t="inlineStr">
         <is>
-          <t>8h</t>
+          <t>Save preset as:</t>
         </is>
       </c>
       <c r="D1618" t="inlineStr"/>
       <c r="E1618" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1618" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.8h</t>
+          <t>.Boxes.ProductionsRating.PresetPromptSaveAs</t>
         </is>
       </c>
       <c r="G1618" t="inlineStr"/>
       <c r="H1618" t="inlineStr"/>
     </row>
     <row r="1619">
       <c r="A1619" t="inlineStr"/>
       <c r="B1619" t="inlineStr">
         <is>
-          <t>Efficiency (incl. badges)</t>
+          <t>Guild supporting buildings</t>
         </is>
       </c>
       <c r="C1619" t="inlineStr">
         <is>
-          <t>Efficiency (incl. badges)</t>
+          <t>Guild supporting buildings</t>
         </is>
       </c>
       <c r="D1619" t="inlineStr"/>
       <c r="E1619" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1619" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Efficiency.soccer</t>
+          <t>.Boxes.GuildMemberStat.GuildSupportBuildings</t>
         </is>
       </c>
       <c r="G1619" t="inlineStr"/>
       <c r="H1619" t="inlineStr"/>
     </row>
     <row r="1620">
       <c r="A1620" t="inlineStr"/>
       <c r="B1620" t="inlineStr">
         <is>
-          <t>Neighbours</t>
+          <t>GBG Round</t>
         </is>
       </c>
       <c r="C1620" t="inlineStr">
         <is>
-          <t>Neighbours</t>
+          <t>GBG Round</t>
         </is>
       </c>
       <c r="D1620" t="inlineStr"/>
       <c r="E1620" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1620" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.SelectPlayerGroupNeighbor</t>
+          <t>.Boxes.GuildMemberStat.GBFRound</t>
         </is>
       </c>
       <c r="G1620" t="inlineStr"/>
       <c r="H1620" t="inlineStr"/>
     </row>
     <row r="1621">
       <c r="A1621" t="inlineStr"/>
       <c r="B1621" t="inlineStr">
         <is>
-          <t>Battle Boosts</t>
+          <t>New Value</t>
         </is>
       </c>
       <c r="C1621" t="inlineStr">
         <is>
-          <t>Battle Boosts</t>
+          <t>New Value</t>
         </is>
       </c>
       <c r="D1621" t="inlineStr"/>
       <c r="E1621" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1621" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.BattleBoosts</t>
+          <t>.Boxes.Calculator.Settings.newValue</t>
         </is>
       </c>
       <c r="G1621" t="inlineStr"/>
       <c r="H1621" t="inlineStr"/>
     </row>
     <row r="1622">
       <c r="A1622" t="inlineStr"/>
       <c r="B1622" t="inlineStr">
         <is>
-          <t>ignore era</t>
+          <t>Castle System daily reward</t>
         </is>
       </c>
       <c r="C1622" t="inlineStr">
         <is>
-          <t>ignore era</t>
+          <t>Castle System daily reward</t>
         </is>
       </c>
       <c r="D1622" t="inlineStr"/>
       <c r="E1622" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1622" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.IgnoreEra</t>
+          <t>.Boxes.FPCollector.castle_system_daily_reward_chest</t>
         </is>
       </c>
       <c r="G1622" t="inlineStr"/>
       <c r="H1622" t="inlineStr"/>
     </row>
     <row r="1623">
       <c r="A1623" t="inlineStr"/>
       <c r="B1623" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>City Builder</t>
         </is>
       </c>
       <c r="C1623" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>City Builder</t>
         </is>
       </c>
       <c r="D1623" t="inlineStr"/>
       <c r="E1623" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1623" t="inlineStr">
         <is>
-          <t>.General.Level</t>
+          <t>.Boxes.CityBuilder.Title</t>
         </is>
       </c>
       <c r="G1623" t="inlineStr"/>
       <c r="H1623" t="inlineStr"/>
     </row>
     <row r="1624">
       <c r="A1624" t="inlineStr"/>
       <c r="B1624" t="inlineStr">
         <is>
-          <t>Chains</t>
+          <t>Needs two lane road</t>
         </is>
       </c>
       <c r="C1624" t="inlineStr">
         <is>
-          <t>Chains</t>
+          <t>Needs two lane road</t>
         </is>
       </c>
       <c r="D1624" t="inlineStr"/>
       <c r="E1624" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1624" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Chains</t>
+          <t>.Boxes.CombatCalculator.StreetRequired</t>
         </is>
       </c>
       <c r="G1624" t="inlineStr"/>
       <c r="H1624" t="inlineStr"/>
     </row>
     <row r="1625">
       <c r="A1625" t="inlineStr"/>
       <c r="B1625" t="inlineStr">
         <is>
-          <t>Scouting Info</t>
+          <t>Guild Members</t>
         </is>
       </c>
       <c r="C1625" t="inlineStr">
         <is>
-          <t>Scouting Info</t>
+          <t>Guild Members</t>
         </is>
       </c>
       <c r="D1625" t="inlineStr"/>
       <c r="E1625" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1625" t="inlineStr">
         <is>
-          <t>.Settings.ShowScoutingTimes.Title</t>
+          <t>.Boxes.Notice.SelectPlayerGroupGuild</t>
         </is>
       </c>
       <c r="G1625" t="inlineStr"/>
       <c r="H1625" t="inlineStr"/>
     </row>
     <row r="1626">
       <c r="A1626" t="inlineStr"/>
       <c r="B1626" t="inlineStr">
         <is>
-          <t>Compare Friends with Threads</t>
+          <t>Fall Event</t>
         </is>
       </c>
       <c r="C1626" t="inlineStr">
         <is>
-          <t>Compare Friends with Threads</t>
+          <t>Fall Event</t>
         </is>
       </c>
       <c r="D1626" t="inlineStr"/>
       <c r="E1626" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1626" t="inlineStr">
         <is>
-          <t>.Menu.CompareFriendsThreads.Title</t>
+          <t>.Boxes.FPCollector.fall_event</t>
         </is>
       </c>
       <c r="G1626" t="inlineStr"/>
       <c r="H1626" t="inlineStr"/>
     </row>
     <row r="1627">
       <c r="A1627" t="inlineStr"/>
       <c r="B1627" t="inlineStr">
         <is>
-          <t>Investing at:</t>
+          <t>Buildings from QI</t>
         </is>
       </c>
       <c r="C1627" t="inlineStr">
         <is>
-          <t>Investing at:</t>
+          <t>Buildings from QI</t>
         </is>
       </c>
       <c r="D1627" t="inlineStr"/>
       <c r="E1627" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1627" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.FriendlyInvestment</t>
+          <t>.Boxes.CityMap.buildingFromQI</t>
         </is>
       </c>
       <c r="G1627" t="inlineStr"/>
       <c r="H1627" t="inlineStr"/>
     </row>
     <row r="1628">
       <c r="A1628" t="inlineStr"/>
       <c r="B1628" t="inlineStr">
         <is>
-          <t>Select, which titles are allowed in which respective scene</t>
+          <t>5h</t>
         </is>
       </c>
       <c r="C1628" t="inlineStr">
         <is>
-          <t>Select, which titles are allowed in which respective scene</t>
+          <t>5h</t>
         </is>
       </c>
       <c r="D1628" t="inlineStr"/>
       <c r="E1628" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1628" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Scenes</t>
+          <t>.Boxes.Alerts.Time.5h</t>
         </is>
       </c>
       <c r="G1628" t="inlineStr"/>
       <c r="H1628" t="inlineStr"/>
     </row>
     <row r="1629">
       <c r="A1629" t="inlineStr"/>
       <c r="B1629" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>No</t>
         </is>
       </c>
       <c r="C1629" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D1629" t="inlineStr"/>
       <c r="E1629" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1629" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Era</t>
+          <t>.Boxes.GuildMemberStat.ConfirmNo</t>
         </is>
       </c>
       <c r="G1629" t="inlineStr"/>
       <c r="H1629" t="inlineStr"/>
     </row>
     <row r="1630">
       <c r="A1630" t="inlineStr"/>
       <c r="B1630" t="inlineStr">
         <is>
-          <t>Display Alert suggestions (for example, when clicking on a GBG sector, or collecting a building production)</t>
+          <t>Qty</t>
         </is>
       </c>
       <c r="C1630" t="inlineStr">
         <is>
-          <t>Display Alert suggestions (for example, when clicking on a GBG sector, or collecting a building production)</t>
+          <t>Qty</t>
         </is>
       </c>
       <c r="D1630" t="inlineStr"/>
       <c r="E1630" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1630" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Suggestions.Info</t>
+          <t>.Boxes.Productions.Headings.number</t>
         </is>
       </c>
       <c r="G1630" t="inlineStr"/>
       <c r="H1630" t="inlineStr"/>
     </row>
     <row r="1631">
       <c r="A1631" t="inlineStr"/>
       <c r="B1631" t="inlineStr">
         <is>
-          <t>Done in</t>
+          <t>Your FP Investments Summary</t>
         </is>
       </c>
       <c r="C1631" t="inlineStr">
         <is>
-          <t>Done in</t>
+          <t>Your FP Investments Summary</t>
         </is>
       </c>
       <c r="D1631" t="inlineStr"/>
       <c r="E1631" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1631" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.DoneIn</t>
+          <t>.Boxes.Investment.Title</t>
         </is>
       </c>
       <c r="G1631" t="inlineStr"/>
       <c r="H1631" t="inlineStr"/>
     </row>
     <row r="1632">
       <c r="A1632" t="inlineStr"/>
       <c r="B1632" t="inlineStr">
         <is>
-          <t>en-US</t>
+          <t>https://docs.foe-helper.com/english/module/stats</t>
         </is>
       </c>
       <c r="C1632" t="inlineStr">
         <is>
-          <t>en-US</t>
+          <t>https://docs.foe-helper.com/english/module/stats</t>
         </is>
       </c>
       <c r="D1632" t="inlineStr"/>
       <c r="E1632" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1632" t="inlineStr">
         <is>
-          <t>.Local</t>
+          <t>.Boxes.Stats.HelpLink</t>
         </is>
       </c>
       <c r="G1632" t="inlineStr"/>
-      <c r="H1632" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H1632" t="inlineStr"/>
     </row>
     <row r="1633">
       <c r="A1633" t="inlineStr"/>
       <c r="B1633" t="inlineStr">
         <is>
-          <t>Prefix</t>
+          <t>Show links</t>
         </is>
       </c>
       <c r="C1633" t="inlineStr">
         <is>
-          <t>Prefix</t>
+          <t>Show links</t>
         </is>
       </c>
       <c r="D1633" t="inlineStr"/>
       <c r="E1633" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1633" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsDangerPrefix</t>
+          <t>.Settings.ShowLinks.Title</t>
         </is>
       </c>
       <c r="G1633" t="inlineStr"/>
       <c r="H1633" t="inlineStr"/>
     </row>
     <row r="1634">
       <c r="A1634" t="inlineStr"/>
       <c r="B1634" t="inlineStr">
         <is>
-          <t>BPs</t>
+          <t>days</t>
         </is>
       </c>
       <c r="C1634" t="inlineStr">
         <is>
-          <t>BPs</t>
+          <t>days</t>
         </is>
       </c>
       <c r="D1634" t="inlineStr"/>
       <c r="E1634" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1634" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.BPs</t>
+          <t>.Boxes.Castle.Days</t>
         </is>
       </c>
       <c r="G1634" t="inlineStr"/>
       <c r="H1634" t="inlineStr"/>
     </row>
     <row r="1635">
       <c r="A1635" t="inlineStr"/>
       <c r="B1635" t="inlineStr">
         <is>
-          <t>show group names</t>
+          <t>Bar full:</t>
         </is>
       </c>
       <c r="C1635" t="inlineStr">
         <is>
-          <t>show group names</t>
+          <t>Bar full:</t>
         </is>
       </c>
       <c r="D1635" t="inlineStr"/>
       <c r="E1635" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1635" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.ShowGroupNames</t>
+          <t>.Boxes.QIActions.FullAt</t>
         </is>
       </c>
       <c r="G1635" t="inlineStr"/>
       <c r="H1635" t="inlineStr"/>
     </row>
     <row r="1636">
       <c r="A1636" t="inlineStr"/>
       <c r="B1636" t="inlineStr">
         <is>
-          <t>BPs</t>
+          <t>Upgrade Kit</t>
         </is>
       </c>
       <c r="C1636" t="inlineStr">
         <is>
-          <t>BPs</t>
+          <t>Upgrade Kit</t>
         </is>
       </c>
       <c r="D1636" t="inlineStr"/>
       <c r="E1636" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1636" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Blueprints</t>
+          <t>.Boxes.Kits.UpgradeKit</t>
         </is>
       </c>
       <c r="G1636" t="inlineStr"/>
       <c r="H1636" t="inlineStr"/>
     </row>
     <row r="1637">
       <c r="A1637" t="inlineStr"/>
       <c r="B1637" t="inlineStr">
         <is>
-          <t>Production Overview</t>
+          <t>Discard</t>
         </is>
       </c>
       <c r="C1637" t="inlineStr">
         <is>
-          <t>Production Overview</t>
+          <t>Discard</t>
         </is>
       </c>
       <c r="D1637" t="inlineStr"/>
       <c r="E1637" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1637" t="inlineStr">
         <is>
-          <t>.Menu.Productions.Title</t>
+          <t>.Boxes.Alerts.Form.Discard</t>
         </is>
       </c>
       <c r="G1637" t="inlineStr"/>
       <c r="H1637" t="inlineStr"/>
     </row>
     <row r="1638">
       <c r="A1638" t="inlineStr"/>
       <c r="B1638" t="inlineStr">
         <is>
-          <t>Attack</t>
+          <t>Rating</t>
         </is>
       </c>
       <c r="C1638" t="inlineStr">
         <is>
-          <t>Attack</t>
+          <t>Rating</t>
         </is>
       </c>
       <c r="D1638" t="inlineStr"/>
       <c r="E1638" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1638" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Tabs.AttackFights</t>
+          <t>.Boxes.Market.Rating</t>
         </is>
       </c>
       <c r="G1638" t="inlineStr"/>
       <c r="H1638" t="inlineStr"/>
     </row>
     <row r="1639">
       <c r="A1639" t="inlineStr"/>
       <c r="B1639" t="inlineStr">
         <is>
-          <t>open overview after update</t>
+          <t>Roadless buildings</t>
         </is>
       </c>
       <c r="C1639" t="inlineStr">
         <is>
-          <t>open overview after update</t>
+          <t>Roadless buildings</t>
         </is>
       </c>
       <c r="D1639" t="inlineStr"/>
       <c r="E1639" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1639" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.AutoStartOnUpdate</t>
+          <t>.Boxes.CityMap.ShowNoStreetBuildings</t>
         </is>
       </c>
       <c r="G1639" t="inlineStr"/>
       <c r="H1639" t="inlineStr"/>
     </row>
     <row r="1640">
       <c r="A1640" t="inlineStr"/>
       <c r="B1640" t="inlineStr">
         <is>
-          <t>Event Pass</t>
+          <t>CE</t>
         </is>
       </c>
       <c r="C1640" t="inlineStr">
         <is>
-          <t>Event Pass</t>
+          <t>CE</t>
         </is>
       </c>
       <c r="D1640" t="inlineStr"/>
       <c r="E1640" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1640" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.event_pass</t>
+          <t>.Eras.12.short</t>
         </is>
       </c>
       <c r="G1640" t="inlineStr"/>
       <c r="H1640" t="inlineStr"/>
     </row>
     <row r="1641">
       <c r="A1641" t="inlineStr"/>
       <c r="B1641" t="inlineStr">
         <is>
-          <t>FE</t>
+          <t>Army Advice</t>
         </is>
       </c>
       <c r="C1641" t="inlineStr">
         <is>
-          <t>FE</t>
+          <t>Army Advice</t>
         </is>
       </c>
       <c r="D1641" t="inlineStr"/>
       <c r="E1641" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1641" t="inlineStr">
         <is>
-          <t>.Eras.14.short</t>
+          <t>.Settings.Entry.ShowArmyAdvice</t>
         </is>
       </c>
       <c r="G1641" t="inlineStr"/>
       <c r="H1641" t="inlineStr"/>
     </row>
     <row r="1642">
       <c r="A1642" t="inlineStr"/>
       <c r="B1642" t="inlineStr">
         <is>
-          <t>5h</t>
+          <t>Displays Resources required to conquer a Continent Map Sector.</t>
         </is>
       </c>
       <c r="C1642" t="inlineStr">
         <is>
-          <t>5h</t>
+          <t>Displays Resources required to conquer a Continent Map Sector.</t>
         </is>
       </c>
       <c r="D1642" t="inlineStr"/>
       <c r="E1642" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1642" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.5h</t>
+          <t>.Menu.Campagne.Desc</t>
         </is>
       </c>
       <c r="G1642" t="inlineStr"/>
       <c r="H1642" t="inlineStr"/>
     </row>
     <row r="1643">
       <c r="A1643" t="inlineStr"/>
       <c r="B1643" t="inlineStr">
         <is>
-          <t>As Drop-down</t>
+          <t>Guild Battlegrounds</t>
         </is>
       </c>
       <c r="C1643" t="inlineStr">
         <is>
-          <t>As Drop-down</t>
+          <t>Guild Battlegrounds</t>
         </is>
       </c>
       <c r="D1643" t="inlineStr"/>
       <c r="E1643" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1643" t="inlineStr">
         <is>
-          <t>.Menu.Dropdown</t>
+          <t>.Boxes.General.Guild_Battlegrounds</t>
         </is>
       </c>
       <c r="G1643" t="inlineStr"/>
       <c r="H1643" t="inlineStr"/>
     </row>
     <row r="1644">
       <c r="A1644" t="inlineStr"/>
       <c r="B1644" t="inlineStr">
         <is>
-          <t>min Lvl</t>
+          <t>show GBG round selector</t>
         </is>
       </c>
       <c r="C1644" t="inlineStr">
         <is>
-          <t>min Lvl</t>
+          <t>show GBG round selector</t>
         </is>
       </c>
       <c r="D1644" t="inlineStr"/>
       <c r="E1644" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1644" t="inlineStr">
         <is>
-          <t>.Boxes.findGB.minLvl</t>
+          <t>.Boxes.GuildFights.ShowRoundSelector</t>
         </is>
       </c>
       <c r="G1644" t="inlineStr"/>
       <c r="H1644" t="inlineStr"/>
     </row>
     <row r="1645">
       <c r="A1645" t="inlineStr"/>
       <c r="B1645" t="inlineStr">
         <is>
-          <t>middle middle</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="C1645" t="inlineStr">
         <is>
-          <t>middle middle</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="D1645" t="inlineStr"/>
       <c r="E1645" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1645" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.mid-center</t>
+          <t>.HiddenRewards.Table.type</t>
         </is>
       </c>
       <c r="G1645" t="inlineStr"/>
       <c r="H1645" t="inlineStr"/>
     </row>
     <row r="1646">
       <c r="A1646" t="inlineStr"/>
       <c r="B1646" t="inlineStr">
         <is>
-          <t>League Reward</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C1646" t="inlineStr">
         <is>
-          <t>League Reward</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="D1646" t="inlineStr"/>
       <c r="E1646" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1646" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.league_reward</t>
+          <t>.Boxes.GuildFights.SaveSettings</t>
         </is>
       </c>
       <c r="G1646" t="inlineStr"/>
       <c r="H1646" t="inlineStr"/>
     </row>
     <row r="1647">
       <c r="A1647" t="inlineStr"/>
       <c r="B1647" t="inlineStr">
         <is>
-          <t>If upon opening the GE stage unlock dialogue the precentual goods use is higher than the threshold given below, a box is generated listing the percentual goods use in relation to the treasury stock. '0' will always open the box, '100' never.</t>
+          <t>https://docs.foe-helper.com/english/module/scouting</t>
         </is>
       </c>
       <c r="C1647" t="inlineStr">
         <is>
-          <t>If upon opening the GE stage unlock dialogue the precentual goods use is higher than the threshold given below, a box is generated listing the percentual goods use in relation to the treasury stock. '0' will always open the box, '100' never.</t>
+          <t>https://docs.foe-helper.com/english/module/scouting</t>
         </is>
       </c>
       <c r="D1647" t="inlineStr"/>
       <c r="E1647" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1647" t="inlineStr">
         <is>
-          <t>.Settings.GexStockWarning.Desc</t>
+          <t>.Boxes.scoutingTimes.HelpLink</t>
         </is>
       </c>
       <c r="G1647" t="inlineStr"/>
       <c r="H1647" t="inlineStr"/>
     </row>
     <row r="1648">
       <c r="A1648" t="inlineStr"/>
       <c r="B1648" t="inlineStr">
         <is>
-          <t>Active preset</t>
+          <t>Auction</t>
         </is>
       </c>
       <c r="C1648" t="inlineStr">
         <is>
-          <t>Active preset</t>
+          <t>Auction</t>
         </is>
       </c>
       <c r="D1648" t="inlineStr"/>
       <c r="E1648" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1648" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetActive</t>
-[...2 lines deleted...]
-      <c r="G1648" t="inlineStr"/>
+          <t>.Boxes.Infobox.FilterAuction</t>
+        </is>
+      </c>
+      <c r="G1648" t="inlineStr">
+        <is>
+          <t>In the English version of the extension's Infobox, the auction message type is marked using the German keyword, Auktion, instead of the English one.  The filter selection is good, but not the whole message lines themselves.</t>
+        </is>
+      </c>
       <c r="H1648" t="inlineStr"/>
     </row>
     <row r="1649">
       <c r="A1649" t="inlineStr"/>
       <c r="B1649" t="inlineStr">
         <is>
-          <t>InA</t>
+          <t>City Grid Score</t>
         </is>
       </c>
       <c r="C1649" t="inlineStr">
         <is>
-          <t>InA</t>
+          <t>City Grid Score</t>
         </is>
       </c>
       <c r="D1649" t="inlineStr"/>
       <c r="E1649" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1649" t="inlineStr">
         <is>
-          <t>.Eras.8.short</t>
+          <t>.Boxes.CityMap.CityGridScore</t>
         </is>
       </c>
       <c r="G1649" t="inlineStr"/>
       <c r="H1649" t="inlineStr"/>
     </row>
     <row r="1650">
       <c r="A1650" t="inlineStr"/>
       <c r="B1650" t="inlineStr">
         <is>
-          <t>Discard</t>
+          <t>Quantity</t>
         </is>
       </c>
       <c r="C1650" t="inlineStr">
         <is>
-          <t>Discard</t>
+          <t>Quantity</t>
         </is>
       </c>
       <c r="D1650" t="inlineStr"/>
       <c r="E1650" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1650" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Discard</t>
+          <t>.Boxes.Units.Quantity</t>
         </is>
       </c>
       <c r="G1650" t="inlineStr"/>
       <c r="H1650" t="inlineStr"/>
     </row>
     <row r="1651">
       <c r="A1651" t="inlineStr"/>
       <c r="B1651" t="inlineStr">
         <is>
-          <t>Delete!</t>
+          <t>Page</t>
         </is>
       </c>
       <c r="C1651" t="inlineStr">
         <is>
-          <t>Delete!</t>
+          <t>Page</t>
         </is>
       </c>
       <c r="D1651" t="inlineStr"/>
       <c r="E1651" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1651" t="inlineStr">
         <is>
-          <t>.Settings.ResetBoxPositions.Button</t>
+          <t>.Boxes.Market.PageColumn</t>
         </is>
       </c>
       <c r="G1651" t="inlineStr"/>
       <c r="H1651" t="inlineStr"/>
     </row>
     <row r="1652">
       <c r="A1652" t="inlineStr"/>
       <c r="B1652" t="inlineStr">
         <is>
-          <t>GBG Rewards</t>
+          <t>Copied!</t>
         </is>
       </c>
       <c r="C1652" t="inlineStr">
         <is>
-          <t>GBG Rewards</t>
+          <t>Copied!</t>
         </is>
       </c>
       <c r="D1652" t="inlineStr"/>
       <c r="E1652" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1652" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.battlegrounds_conquest</t>
+          <t>.Boxes.GuildFights.CopyToClipBoard.Title</t>
         </is>
       </c>
       <c r="G1652" t="inlineStr"/>
       <c r="H1652" t="inlineStr"/>
     </row>
     <row r="1653">
       <c r="A1653" t="inlineStr"/>
       <c r="B1653" t="inlineStr">
         <is>
-          <t>Show guild treasury log export tool</t>
+          <t>Please note: Boosted productions will actually be lower, because we do not add them per building here. Battle boosts will likely be higher than displayed, because we cannot retrieve information about allies.</t>
         </is>
       </c>
       <c r="C1653" t="inlineStr">
         <is>
-          <t>Show guild treasury log export tool</t>
+          <t>Please note: Boosted productions will actually be lower, because we do not add them per building here. Battle boosts will likely be higher than displayed, because we cannot retrieve information about allies.</t>
         </is>
       </c>
       <c r="D1653" t="inlineStr"/>
       <c r="E1653" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1653" t="inlineStr">
         <is>
-          <t>.Settings.ShowGuildTreasuryLogExport.Title</t>
+          <t>.Boxes.PlayerProfile.OtherPlayerDisclaimer</t>
         </is>
       </c>
       <c r="G1653" t="inlineStr"/>
       <c r="H1653" t="inlineStr"/>
     </row>
     <row r="1654">
       <c r="A1654" t="inlineStr"/>
       <c r="B1654" t="inlineStr">
         <is>
-          <t>Switch view</t>
+          <t>FP boost</t>
         </is>
       </c>
       <c r="C1654" t="inlineStr">
         <is>
-          <t>Switch view</t>
+          <t>FP boost</t>
         </is>
       </c>
       <c r="D1654" t="inlineStr"/>
       <c r="E1654" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1654" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Switch</t>
+          <t>.Boxes.Productions.fp_boost</t>
         </is>
       </c>
       <c r="G1654" t="inlineStr"/>
       <c r="H1654" t="inlineStr"/>
     </row>
     <row r="1655">
       <c r="A1655" t="inlineStr"/>
       <c r="B1655" t="inlineStr">
         <is>
-          <t>__days__ day(s)</t>
+          <t>This is achievable when playing perfect</t>
         </is>
       </c>
       <c r="C1655" t="inlineStr">
         <is>
-          <t>__days__ day(s)</t>
+          <t>This is achievable when playing perfect</t>
         </is>
       </c>
       <c r="D1655" t="inlineStr"/>
       <c r="E1655" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1655" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Days</t>
+          <t>.Boxes.MergerGame.Simulation.Title</t>
         </is>
       </c>
       <c r="G1655" t="inlineStr"/>
       <c r="H1655" t="inlineStr"/>
     </row>
     <row r="1656">
       <c r="A1656" t="inlineStr"/>
       <c r="B1656" t="inlineStr">
         <is>
-          <t>The investment list was updated less than 30 minutes ago.</t>
+          <t>Course</t>
         </is>
       </c>
       <c r="C1656" t="inlineStr">
         <is>
-          <t>The investment list was updated less than 30 minutes ago.</t>
+          <t>Course</t>
         </is>
       </c>
       <c r="D1656" t="inlineStr"/>
       <c r="E1656" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1656" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.UpToDate</t>
+          <t>.Boxes.GexStat.Course</t>
         </is>
       </c>
       <c r="G1656" t="inlineStr"/>
       <c r="H1656" t="inlineStr"/>
     </row>
     <row r="1657">
       <c r="A1657" t="inlineStr"/>
       <c r="B1657" t="inlineStr">
         <is>
-          <t>show hidden GB</t>
+          <t>Break even in</t>
         </is>
       </c>
       <c r="C1657" t="inlineStr">
         <is>
-          <t>show hidden GB</t>
+          <t>Break even in</t>
         </is>
       </c>
       <c r="D1657" t="inlineStr"/>
       <c r="E1657" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1657" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.SettingsHiddenGB</t>
+          <t>.Boxes.GreatBuildings.BreakEven</t>
         </is>
       </c>
       <c r="G1657" t="inlineStr"/>
       <c r="H1657" t="inlineStr"/>
     </row>
     <row r="1658">
       <c r="A1658" t="inlineStr"/>
       <c r="B1658" t="inlineStr">
         <is>
-          <t>Boost Inventory</t>
+          <t>From now on, the times are copied in server time. If you want to change your displayed times to server time, check the settings.</t>
         </is>
       </c>
       <c r="C1658" t="inlineStr">
         <is>
-          <t>Boost Inventory</t>
+          <t>From now on, the times are copied in server time. If you want to change your displayed times to server time, check the settings.</t>
         </is>
       </c>
       <c r="D1658" t="inlineStr"/>
       <c r="E1658" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1658" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Title</t>
+          <t>.Boxes.GuildFights.TimeZoneWarning.Desc</t>
         </is>
       </c>
       <c r="G1658" t="inlineStr"/>
       <c r="H1658" t="inlineStr"/>
     </row>
     <row r="1659">
       <c r="A1659" t="inlineStr"/>
       <c r="B1659" t="inlineStr">
         <is>
-          <t>Attack</t>
+          <t>Progressive Era</t>
         </is>
       </c>
       <c r="C1659" t="inlineStr">
         <is>
-          <t>Attack</t>
+          <t>Progressive Era</t>
         </is>
       </c>
       <c r="D1659" t="inlineStr"/>
       <c r="E1659" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1659" t="inlineStr">
         <is>
-          <t>.Boxes.cardGame.Attack</t>
+          <t>.Eras.9</t>
         </is>
       </c>
       <c r="G1659" t="inlineStr"/>
       <c r="H1659" t="inlineStr"/>
     </row>
     <row r="1660">
       <c r="A1660" t="inlineStr"/>
       <c r="B1660" t="inlineStr">
         <is>
-          <t>Block board when Task complete</t>
+          <t>Updates the 'GB calculator' for GBs of other players</t>
         </is>
       </c>
       <c r="C1660" t="inlineStr">
         <is>
-          <t>Block board when Task complete</t>
+          <t>Updates the 'GB calculator' for GBs of other players</t>
         </is>
       </c>
       <c r="D1660" t="inlineStr"/>
       <c r="E1660" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1660" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.opticalTaskWarning</t>
+          <t>.Settings.ShowOwnPartOnAllGBs.Desc</t>
         </is>
       </c>
       <c r="G1660" t="inlineStr"/>
       <c r="H1660" t="inlineStr"/>
     </row>
     <row r="1661">
       <c r="A1661" t="inlineStr"/>
       <c r="B1661" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Displays game stats on goods, units, rewards, GBG</t>
         </is>
       </c>
       <c r="C1661" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Displays game stats on goods, units, rewards, GBG</t>
         </is>
       </c>
       <c r="D1661" t="inlineStr"/>
       <c r="E1661" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1661" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Action.Edit</t>
+          <t>.Menu.Stats.Desc</t>
         </is>
       </c>
       <c r="G1661" t="inlineStr"/>
       <c r="H1661" t="inlineStr"/>
     </row>
     <row r="1662">
       <c r="A1662" t="inlineStr"/>
       <c r="B1662" t="inlineStr">
         <is>
-          <t>Pick Dates</t>
+          <t>Meds</t>
         </is>
       </c>
       <c r="C1662" t="inlineStr">
         <is>
-          <t>Pick Dates</t>
+          <t>Meds</t>
         </is>
       </c>
       <c r="D1662" t="inlineStr"/>
       <c r="E1662" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1662" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.DatePicker</t>
+          <t>.Boxes.Calculator.Meds</t>
         </is>
       </c>
       <c r="G1662" t="inlineStr"/>
       <c r="H1662" t="inlineStr"/>
     </row>
     <row r="1663">
       <c r="A1663" t="inlineStr"/>
       <c r="B1663" t="inlineStr">
         <is>
-          <t>The game will now reload with the imported settings.</t>
+          <t>No more attempts</t>
         </is>
       </c>
       <c r="C1663" t="inlineStr">
         <is>
-          <t>The game will now reload with the imported settings.</t>
+          <t>No more attempts</t>
         </is>
       </c>
       <c r="D1663" t="inlineStr"/>
       <c r="E1663" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1663" t="inlineStr">
         <is>
-          <t>.Settings.ExportImport.Reload</t>
+          <t>.Boxes.Negotiation.TryEnd</t>
         </is>
       </c>
       <c r="G1663" t="inlineStr"/>
       <c r="H1663" t="inlineStr"/>
     </row>
     <row r="1664">
       <c r="A1664" t="inlineStr"/>
       <c r="B1664" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>Message</t>
         </is>
       </c>
       <c r="C1664" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>Message</t>
         </is>
       </c>
       <c r="D1664" t="inlineStr"/>
       <c r="E1664" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1664" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Event</t>
+          <t>.Boxes.Discord.TitleNewEntry</t>
         </is>
       </c>
       <c r="G1664" t="inlineStr"/>
       <c r="H1664" t="inlineStr"/>
     </row>
     <row r="1665">
       <c r="A1665" t="inlineStr"/>
       <c r="B1665" t="inlineStr">
         <is>
-          <t>Suffix</t>
+          <t>Set Timer</t>
         </is>
       </c>
       <c r="C1665" t="inlineStr">
         <is>
-          <t>Suffix</t>
+          <t>Set Timer</t>
         </is>
       </c>
       <c r="D1665" t="inlineStr"/>
       <c r="E1665" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1665" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsDangerSuffix</t>
+          <t>.Boxes.idleGame.SetTimer</t>
         </is>
       </c>
       <c r="G1665" t="inlineStr"/>
       <c r="H1665" t="inlineStr"/>
     </row>
     <row r="1666">
       <c r="A1666" t="inlineStr"/>
       <c r="B1666" t="inlineStr">
         <is>
-          <t>Attached</t>
+          <t>In-game Notifications</t>
         </is>
       </c>
       <c r="C1666" t="inlineStr">
         <is>
-          <t>Attached</t>
+          <t>In-game Notifications</t>
         </is>
       </c>
       <c r="D1666" t="inlineStr"/>
       <c r="E1666" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1666" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Bind</t>
+          <t>.Boxes.Alerts.Preferences.InGame.Title</t>
         </is>
       </c>
       <c r="G1666" t="inlineStr"/>
       <c r="H1666" t="inlineStr"/>
     </row>
     <row r="1667">
       <c r="A1667" t="inlineStr"/>
       <c r="B1667" t="inlineStr">
         <is>
-          <t>Disabled: Open your Tech Tree first (R)!</t>
+          <t>Import / Export</t>
         </is>
       </c>
       <c r="C1667" t="inlineStr">
         <is>
-          <t>Disabled: Open your Tech Tree first (R)!</t>
+          <t>Import / Export</t>
         </is>
       </c>
       <c r="D1667" t="inlineStr"/>
       <c r="E1667" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1667" t="inlineStr">
         <is>
-          <t>.Menu.Technologies.Warning</t>
+          <t>.Settings.Entry.ExportSettings</t>
         </is>
       </c>
       <c r="G1667" t="inlineStr"/>
       <c r="H1667" t="inlineStr"/>
     </row>
     <row r="1668">
       <c r="A1668" t="inlineStr"/>
       <c r="B1668" t="inlineStr">
         <is>
-          <t>This list shows for which of the quests the helper is sure you have already received diamonds - quests are listed here as open even if you have already received diamonds for that quest on another device or before this feature was activated. Since medals only show up as rewards if diamonds have been obtained before, the list will update after either diamonds or medals are obtained.</t>
+          <t>Send an instant Alert when there is a high activity in GBG (for example, 10 fights in a single sector within 5 seconds). Please note that this function works only when the GBG in-game window is opened!</t>
         </is>
       </c>
       <c r="C1668" t="inlineStr">
         <is>
-          <t>This list shows for which of the quests the helper is sure you have already received diamonds - quests are listed here as open even if you have already received diamonds for that quest on another device or before this feature was activated. Since medals only show up as rewards if diamonds have been obtained before, the list will update after either diamonds or medals are obtained.</t>
+          <t>Send an instant Alert when there is a high activity in GBG (for example, 10 fights in a single sector within 5 seconds). Please note that this function works only when the GBG in-game window is opened!</t>
         </is>
       </c>
       <c r="D1668" t="inlineStr"/>
       <c r="E1668" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1668" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.Warning</t>
+          <t>.Boxes.Alerts.Preferences.Battlegrounds.Info</t>
         </is>
       </c>
       <c r="G1668" t="inlineStr"/>
       <c r="H1668" t="inlineStr"/>
     </row>
     <row r="1669">
       <c r="A1669" t="inlineStr"/>
       <c r="B1669" t="inlineStr">
         <is>
-          <t>Meds</t>
+          <t>Daily goods</t>
         </is>
       </c>
       <c r="C1669" t="inlineStr">
         <is>
-          <t>Meds</t>
+          <t>Daily goods</t>
         </is>
       </c>
       <c r="D1669" t="inlineStr"/>
       <c r="E1669" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1669" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Meds</t>
+          <t>.Boxes.GreatBuildings.DailyGoods</t>
         </is>
       </c>
       <c r="G1669" t="inlineStr"/>
       <c r="H1669" t="inlineStr"/>
     </row>
     <row r="1670">
       <c r="A1670" t="inlineStr"/>
       <c r="B1670" t="inlineStr">
         <is>
-          <t>In-game Notifications</t>
+          <t>allow pvp trigger</t>
         </is>
       </c>
       <c r="C1670" t="inlineStr">
         <is>
-          <t>In-game Notifications</t>
+          <t>allow pvp trigger</t>
         </is>
       </c>
       <c r="D1670" t="inlineStr"/>
       <c r="E1670" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1670" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.InGame.Title</t>
+          <t>.Boxes.BetterMusic.PvPT</t>
         </is>
       </c>
       <c r="G1670" t="inlineStr"/>
       <c r="H1670" t="inlineStr"/>
     </row>
     <row r="1671">
       <c r="A1671" t="inlineStr"/>
       <c r="B1671" t="inlineStr">
         <is>
-          <t>Send an instant Alert when there is a high activity in GBG (for example, 10 fights in a single sector within 5 seconds). Please note that this function works only when the GBG in-game window is opened!</t>
+          <t>For chain buildings the whole chain is treated as one single building. For sets we assume that all parts are fully connected.</t>
         </is>
       </c>
       <c r="C1671" t="inlineStr">
         <is>
-          <t>Send an instant Alert when there is a high activity in GBG (for example, 10 fights in a single sector within 5 seconds). Please note that this function works only when the GBG in-game window is opened!</t>
+          <t>For chain buildings the whole chain is treated as one single building. For sets we assume that all parts are fully connected.</t>
         </is>
       </c>
       <c r="D1671" t="inlineStr"/>
       <c r="E1671" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1671" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Battlegrounds.Info</t>
+          <t>.Boxes.ProductionsRating.Disclaimer</t>
         </is>
       </c>
       <c r="G1671" t="inlineStr"/>
       <c r="H1671" t="inlineStr"/>
     </row>
     <row r="1672">
       <c r="A1672" t="inlineStr"/>
       <c r="B1672" t="inlineStr">
         <is>
-          <t>This information has already been collected</t>
+          <t>Town Hall</t>
         </is>
       </c>
       <c r="C1672" t="inlineStr">
         <is>
-          <t>This information has already been collected</t>
+          <t>Town Hall</t>
         </is>
       </c>
       <c r="D1672" t="inlineStr"/>
       <c r="E1672" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1672" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.AllUpToDateDesc</t>
+          <t>.Boxes.Productions.Headings.main_building</t>
         </is>
       </c>
       <c r="G1672" t="inlineStr"/>
       <c r="H1672" t="inlineStr"/>
     </row>
     <row r="1673">
       <c r="A1673" t="inlineStr"/>
       <c r="B1673" t="inlineStr">
         <is>
-          <t>allow pvp trigger</t>
+          <t>Log</t>
         </is>
       </c>
       <c r="C1673" t="inlineStr">
         <is>
-          <t>allow pvp trigger</t>
+          <t>Log</t>
         </is>
       </c>
       <c r="D1673" t="inlineStr"/>
       <c r="E1673" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1673" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.PvPT</t>
+          <t>.Boxes.Castle.Log</t>
         </is>
       </c>
       <c r="G1673" t="inlineStr"/>
       <c r="H1673" t="inlineStr"/>
     </row>
     <row r="1674">
       <c r="A1674" t="inlineStr"/>
       <c r="B1674" t="inlineStr">
         <is>
-          <t>Error!</t>
+          <t>Autoplay</t>
         </is>
       </c>
       <c r="C1674" t="inlineStr">
         <is>
-          <t>Error!</t>
+          <t>Autoplay</t>
         </is>
       </c>
       <c r="D1674" t="inlineStr"/>
       <c r="E1674" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1674" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.ApiTokenLengthWrongHeader</t>
+          <t>.Boxes.BetterMusic.Auto</t>
         </is>
       </c>
       <c r="G1674" t="inlineStr"/>
       <c r="H1674" t="inlineStr"/>
     </row>
     <row r="1675">
       <c r="A1675" t="inlineStr"/>
       <c r="B1675" t="inlineStr">
         <is>
-          <t>Total</t>
+          <t>Item Shop</t>
         </is>
       </c>
       <c r="C1675" t="inlineStr">
         <is>
-          <t>Total</t>
+          <t>Item Shop</t>
         </is>
       </c>
       <c r="D1675" t="inlineStr"/>
       <c r="E1675" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1675" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.DescRequired</t>
+          <t>.Boxes.ShopAssist.Shop</t>
         </is>
       </c>
       <c r="G1675" t="inlineStr"/>
       <c r="H1675" t="inlineStr"/>
     </row>
     <row r="1676">
       <c r="A1676" t="inlineStr"/>
       <c r="B1676" t="inlineStr">
         <is>
-          <t>Reward</t>
+          <t>calendar week</t>
         </is>
       </c>
       <c r="C1676" t="inlineStr">
         <is>
-          <t>Reward</t>
+          <t>calendar week</t>
         </is>
       </c>
       <c r="D1676" t="inlineStr"/>
       <c r="E1676" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1676" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.collectReward</t>
+          <t>.Boxes.GuildMemberStat.CalendarWeek</t>
         </is>
       </c>
       <c r="G1676" t="inlineStr"/>
       <c r="H1676" t="inlineStr"/>
     </row>
     <row r="1677">
       <c r="A1677" t="inlineStr"/>
       <c r="B1677" t="inlineStr">
         <is>
-          <t>No age</t>
+          <t>__days__ days</t>
         </is>
       </c>
       <c r="C1677" t="inlineStr">
         <is>
-          <t>No age</t>
+          <t>__days__ days</t>
         </is>
       </c>
       <c r="D1677" t="inlineStr"/>
       <c r="E1677" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1677" t="inlineStr">
         <is>
-          <t>.Eras.0</t>
+          <t>.Boxes.GreatBuildings.BreakEvenUnit</t>
         </is>
       </c>
       <c r="G1677" t="inlineStr"/>
       <c r="H1677" t="inlineStr"/>
     </row>
     <row r="1678">
       <c r="A1678" t="inlineStr"/>
       <c r="B1678" t="inlineStr">
         <is>
-          <t>Autoplay</t>
+          <t>Show Guilds</t>
         </is>
       </c>
       <c r="C1678" t="inlineStr">
         <is>
-          <t>Autoplay</t>
+          <t>Show Guilds</t>
         </is>
       </c>
       <c r="D1678" t="inlineStr"/>
       <c r="E1678" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1678" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Auto</t>
+          <t>.Boxes.GuildFights.ShowOwner</t>
         </is>
       </c>
       <c r="G1678" t="inlineStr"/>
       <c r="H1678" t="inlineStr"/>
     </row>
     <row r="1679">
       <c r="A1679" t="inlineStr"/>
       <c r="B1679" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>My Age</t>
         </is>
       </c>
       <c r="C1679" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>My Age</t>
         </is>
       </c>
       <c r="D1679" t="inlineStr"/>
       <c r="E1679" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1679" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Rank</t>
+          <t>.Boxes.Stats.BtnMyEra</t>
         </is>
       </c>
       <c r="G1679" t="inlineStr"/>
       <c r="H1679" t="inlineStr"/>
     </row>
     <row r="1680">
       <c r="A1680" t="inlineStr"/>
       <c r="B1680" t="inlineStr">
         <is>
-          <t>Choose a player</t>
+          <t>Antiques Dealer</t>
         </is>
       </c>
       <c r="C1680" t="inlineStr">
         <is>
-          <t>Choose a player</t>
+          <t>Antiques Dealer</t>
         </is>
       </c>
       <c r="D1680" t="inlineStr"/>
       <c r="E1680" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1680" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ModalChoosePlayer</t>
+          <t>.Boxes.FPCollector.antiquesDealer</t>
         </is>
       </c>
       <c r="G1680" t="inlineStr"/>
       <c r="H1680" t="inlineStr"/>
     </row>
     <row r="1681">
       <c r="A1681" t="inlineStr"/>
       <c r="B1681" t="inlineStr">
         <is>
-          <t>Battle surrendered</t>
+          <t>Defence%</t>
         </is>
       </c>
       <c r="C1681" t="inlineStr">
         <is>
-          <t>Battle surrendered</t>
+          <t>Defence%</t>
         </is>
       </c>
       <c r="D1681" t="inlineStr"/>
       <c r="E1681" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1681" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.battleSurrendered</t>
+          <t>.Boxes.Units.Defend</t>
         </is>
       </c>
       <c r="G1681" t="inlineStr"/>
       <c r="H1681" t="inlineStr"/>
     </row>
     <row r="1682">
       <c r="A1682" t="inlineStr"/>
       <c r="B1682" t="inlineStr">
         <is>
-          <t>The data below can be marked to copy them.</t>
+          <t>Battle surrendered</t>
         </is>
       </c>
       <c r="C1682" t="inlineStr">
         <is>
-          <t>The data below can be marked to copy them.</t>
+          <t>Battle surrendered</t>
         </is>
       </c>
       <c r="D1682" t="inlineStr"/>
       <c r="E1682" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1682" t="inlineStr">
         <is>
-          <t>.Settings.Version.Desc</t>
+          <t>.Boxes.BattleAssistAAConfig.battleSurrendered</t>
         </is>
       </c>
       <c r="G1682" t="inlineStr"/>
       <c r="H1682" t="inlineStr"/>
     </row>
     <row r="1683">
       <c r="A1683" t="inlineStr"/>
       <c r="B1683" t="inlineStr">
         <is>
-          <t>Units</t>
+          <t>Send selected provinces to Discord with selected template</t>
         </is>
       </c>
       <c r="C1683" t="inlineStr">
         <is>
-          <t>Units</t>
+          <t>Send selected provinces to Discord with selected template</t>
         </is>
       </c>
       <c r="D1683" t="inlineStr"/>
       <c r="E1683" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1683" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Units</t>
+          <t>.Boxes.GuildFights.DiscordSendSelectionCustom</t>
         </is>
       </c>
       <c r="G1683" t="inlineStr"/>
       <c r="H1683" t="inlineStr"/>
     </row>
     <row r="1684">
       <c r="A1684" t="inlineStr"/>
       <c r="B1684" t="inlineStr">
         <is>
-          <t>GvG Annotations</t>
+          <t>Castle System</t>
         </is>
       </c>
       <c r="C1684" t="inlineStr">
         <is>
-          <t>GvG Annotations</t>
+          <t>Castle System</t>
         </is>
       </c>
       <c r="D1684" t="inlineStr"/>
       <c r="E1684" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1684" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleAnnotations</t>
+          <t>.Menu.Castle.Title</t>
         </is>
       </c>
       <c r="G1684" t="inlineStr"/>
       <c r="H1684" t="inlineStr"/>
     </row>
     <row r="1685">
       <c r="A1685" t="inlineStr"/>
       <c r="B1685" t="inlineStr">
         <is>
-          <t>Descending</t>
+          <t>Display times in server time</t>
         </is>
       </c>
       <c r="C1685" t="inlineStr">
         <is>
-          <t>Descending</t>
+          <t>Display times in server time</t>
         </is>
       </c>
       <c r="D1685" t="inlineStr"/>
       <c r="E1685" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1685" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsDescending</t>
+          <t>.Boxes.GuildFights.ShowServerTime</t>
         </is>
       </c>
       <c r="G1685" t="inlineStr"/>
       <c r="H1685" t="inlineStr"/>
     </row>
     <row r="1686">
       <c r="A1686" t="inlineStr"/>
       <c r="B1686" t="inlineStr">
         <is>
-          <t>Battle Potions</t>
+          <t>Hidden Reward</t>
         </is>
       </c>
       <c r="C1686" t="inlineStr">
         <is>
-          <t>Battle Potions</t>
+          <t>Hidden Reward</t>
         </is>
       </c>
       <c r="D1686" t="inlineStr"/>
       <c r="E1686" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1686" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowPotions</t>
+          <t>.Boxes.FPCollector.hidden_reward</t>
         </is>
       </c>
       <c r="G1686" t="inlineStr"/>
       <c r="H1686" t="inlineStr"/>
     </row>
     <row r="1687">
       <c r="A1687" t="inlineStr"/>
       <c r="B1687" t="inlineStr">
         <is>
-          <t>Attacks</t>
+          <t>Trial</t>
         </is>
       </c>
       <c r="C1687" t="inlineStr">
         <is>
-          <t>Attacks</t>
+          <t>Trial</t>
         </is>
       </c>
       <c r="D1687" t="inlineStr"/>
       <c r="E1687" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1687" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Attacks</t>
+          <t>.Boxes.GuildMemberStat.GexTrial</t>
         </is>
       </c>
       <c r="G1687" t="inlineStr"/>
       <c r="H1687" t="inlineStr"/>
     </row>
     <row r="1688">
       <c r="A1688" t="inlineStr"/>
       <c r="B1688" t="inlineStr">
         <is>
-          <t>This is not a valid settings file!</t>
+          <t>delete inactivity warning</t>
         </is>
       </c>
       <c r="C1688" t="inlineStr">
         <is>
-          <t>This is not a valid settings file!</t>
+          <t>delete inactivity warning</t>
         </is>
       </c>
       <c r="D1688" t="inlineStr"/>
       <c r="E1688" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1688" t="inlineStr">
         <is>
-          <t>.Settings.ExportImport.Error</t>
+          <t>.Boxes.GuildMemberStat.DeleteInactivityWarning</t>
         </is>
       </c>
       <c r="G1688" t="inlineStr"/>
       <c r="H1688" t="inlineStr"/>
     </row>
     <row r="1689">
       <c r="A1689" t="inlineStr"/>
       <c r="B1689" t="inlineStr">
         <is>
-          <t>Space Age Jupiter Moon</t>
+          <t>Defender replaced</t>
         </is>
       </c>
       <c r="C1689" t="inlineStr">
         <is>
-          <t>Space Age Jupiter Moon</t>
+          <t>Defender replaced</t>
         </is>
       </c>
       <c r="D1689" t="inlineStr"/>
       <c r="E1689" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1689" t="inlineStr">
         <is>
-          <t>.Eras.21</t>
+          <t>.Boxes.GvGMap.Log.defender_replaced</t>
         </is>
       </c>
       <c r="G1689" t="inlineStr"/>
       <c r="H1689" t="inlineStr"/>
     </row>
     <row r="1690">
       <c r="A1690" t="inlineStr"/>
       <c r="B1690" t="inlineStr">
         <is>
-          <t>Advanced Settings</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="C1690" t="inlineStr">
         <is>
-          <t>Advanced Settings</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="D1690" t="inlineStr"/>
       <c r="E1690" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1690" t="inlineStr">
         <is>
-          <t>.Settings.EventHelper.Advanced</t>
+          <t>.Boxes.MergerGame.Simulation</t>
         </is>
       </c>
       <c r="G1690" t="inlineStr"/>
       <c r="H1690" t="inlineStr"/>
     </row>
     <row r="1691">
       <c r="A1691" t="inlineStr"/>
       <c r="B1691" t="inlineStr">
         <is>
-          <t>This log is filled with actions that occur while you are active on the GvG map. The information will (currently) not be saved. You can filter it by anything: a sector number, a guild name, an action, your own nickname.</t>
+          <t>Guild Power production</t>
         </is>
       </c>
       <c r="C1691" t="inlineStr">
         <is>
-          <t>This log is filled with actions that occur while you are active on the GvG map. The information will (currently) not be saved. You can filter it by anything: a sector number, a guild name, an action, your own nickname.</t>
+          <t>Guild Power production</t>
         </is>
       </c>
       <c r="D1691" t="inlineStr"/>
       <c r="E1691" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1691" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.Explanation</t>
+          <t>.Boxes.CityMap.clan_power_production</t>
         </is>
       </c>
       <c r="G1691" t="inlineStr"/>
       <c r="H1691" t="inlineStr"/>
     </row>
     <row r="1692">
       <c r="A1692" t="inlineStr"/>
       <c r="B1692" t="inlineStr">
         <is>
-          <t>This value is used for ranking goods producing buildings. How many FP is one good worth to you?</t>
+          <t>Aztec Helper</t>
         </is>
       </c>
       <c r="C1692" t="inlineStr">
         <is>
-          <t>This value is used for ranking goods producing buildings. How many FP is one good worth to you?</t>
+          <t>Aztec Helper</t>
         </is>
       </c>
       <c r="D1692" t="inlineStr"/>
       <c r="E1692" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1692" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTGoodsValue</t>
+          <t>.Menu.AztecMiniGame.Title</t>
         </is>
       </c>
       <c r="G1692" t="inlineStr"/>
       <c r="H1692" t="inlineStr"/>
     </row>
     <row r="1693">
       <c r="A1693" t="inlineStr"/>
       <c r="B1693" t="inlineStr">
         <is>
-          <t>Enable sound effects in the extension.</t>
+          <t>Disadvantage</t>
         </is>
       </c>
       <c r="C1693" t="inlineStr">
         <is>
-          <t>Enable sound effects in the extension.</t>
+          <t>Disadvantage</t>
         </is>
       </c>
       <c r="D1693" t="inlineStr"/>
       <c r="E1693" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1693" t="inlineStr">
         <is>
-          <t>.Settings.EnableSound.Desc</t>
+          <t>.Boxes.Market.TradeDisadvantage</t>
         </is>
       </c>
       <c r="G1693" t="inlineStr"/>
       <c r="H1693" t="inlineStr"/>
     </row>
     <row r="1694">
       <c r="A1694" t="inlineStr"/>
       <c r="B1694" t="inlineStr">
         <is>
-          <t>common</t>
+          <t>Select resources for successful negotiations.</t>
         </is>
       </c>
       <c r="C1694" t="inlineStr">
         <is>
-          <t>common</t>
+          <t>Select resources for successful negotiations.</t>
         </is>
       </c>
       <c r="D1694" t="inlineStr"/>
       <c r="E1694" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1694" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AllyRarity.common</t>
+          <t>.Menu.Negotiation.Desc</t>
         </is>
       </c>
       <c r="G1694" t="inlineStr"/>
       <c r="H1694" t="inlineStr"/>
     </row>
     <row r="1695">
       <c r="A1695" t="inlineStr"/>
       <c r="B1695" t="inlineStr">
         <is>
-          <t>Goods from Asteroid Belt are not included. Please visit your Asteroid Belt outpost and open the box again</t>
+          <t>Rate</t>
         </is>
       </c>
       <c r="C1695" t="inlineStr">
         <is>
-          <t>Goods from Asteroid Belt are not included. Please visit your Asteroid Belt outpost and open the box again</t>
+          <t>Rate</t>
         </is>
       </c>
       <c r="D1695" t="inlineStr"/>
       <c r="E1695" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1695" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.NoAsteroidDataWarning</t>
+          <t>.Boxes.Market.RateColumn</t>
         </is>
       </c>
       <c r="G1695" t="inlineStr"/>
       <c r="H1695" t="inlineStr"/>
     </row>
     <row r="1696">
       <c r="A1696" t="inlineStr"/>
       <c r="B1696" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>As Drop-down</t>
         </is>
       </c>
       <c r="C1696" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>As Drop-down</t>
         </is>
       </c>
       <c r="D1696" t="inlineStr"/>
       <c r="E1696" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1696" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.GuildMembers</t>
+          <t>.Menu.Dropdown</t>
         </is>
       </c>
       <c r="G1696" t="inlineStr"/>
       <c r="H1696" t="inlineStr"/>
     </row>
     <row r="1697">
       <c r="A1697" t="inlineStr"/>
       <c r="B1697" t="inlineStr">
         <is>
-          <t>Log duration</t>
+          <t>Default</t>
         </is>
       </c>
       <c r="C1697" t="inlineStr">
         <is>
-          <t>Log duration</t>
+          <t>Default</t>
         </is>
       </c>
       <c r="D1697" t="inlineStr"/>
       <c r="E1697" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1697" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.LogDuration</t>
+          <t>.Boxes.ProductionsRating.PresetDefault</t>
         </is>
       </c>
       <c r="G1697" t="inlineStr"/>
       <c r="H1697" t="inlineStr"/>
     </row>
     <row r="1698">
       <c r="A1698" t="inlineStr"/>
       <c r="B1698" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t xml:space="preserve"> are 1 Age behind</t>
         </is>
       </c>
       <c r="C1698" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t xml:space="preserve"> are 1 Age behind</t>
         </is>
       </c>
       <c r="D1698" t="inlineStr"/>
       <c r="E1698" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1698" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.guildExpedition</t>
+          <t>.Boxes.CityMap.OlderThan1Era</t>
         </is>
       </c>
       <c r="G1698" t="inlineStr"/>
       <c r="H1698" t="inlineStr"/>
     </row>
     <row r="1699">
       <c r="A1699" t="inlineStr"/>
       <c r="B1699" t="inlineStr">
         <is>
-          <t>Choose a value between 1 and 4 !&amp;#10;Choose a smaller value for more data&amp;#10;or a larger one for better viewing.</t>
+          <t>GBG Player Pop Up</t>
         </is>
       </c>
       <c r="C1699" t="inlineStr">
         <is>
-          <t>Choose a value between 1 and 4 !&amp;#10;Choose a smaller value for more data&amp;#10;or a larger one for better viewing.</t>
+          <t>GBG Player Pop Up</t>
         </is>
       </c>
       <c r="D1699" t="inlineStr"/>
       <c r="E1699" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1699" t="inlineStr">
         <is>
-          <t>.Boxes.Units.PictogramScalingDesc</t>
+          <t>.Settings.ShowGBGPlayerInfo.Title</t>
         </is>
       </c>
       <c r="G1699" t="inlineStr"/>
       <c r="H1699" t="inlineStr"/>
     </row>
     <row r="1700">
       <c r="A1700" t="inlineStr"/>
       <c r="B1700" t="inlineStr">
         <is>
-          <t>never</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C1700" t="inlineStr">
         <is>
-          <t>never</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="D1700" t="inlineStr"/>
       <c r="E1700" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1700" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Never</t>
+          <t>.Boxes.OwnpartCalculator.OptionsLevel</t>
         </is>
       </c>
       <c r="G1700" t="inlineStr"/>
       <c r="H1700" t="inlineStr"/>
     </row>
     <row r="1701">
       <c r="A1701" t="inlineStr"/>
       <c r="B1701" t="inlineStr">
         <is>
-          <t>Terrain</t>
+          <t>Round</t>
         </is>
       </c>
       <c r="C1701" t="inlineStr">
         <is>
-          <t>Terrain</t>
+          <t>Round</t>
         </is>
       </c>
       <c r="D1701" t="inlineStr"/>
       <c r="E1701" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1701" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Terrain</t>
+          <t>.Boxes.Negotiation.Round</t>
         </is>
       </c>
       <c r="G1701" t="inlineStr"/>
       <c r="H1701" t="inlineStr"/>
     </row>
     <row r="1702">
       <c r="A1702" t="inlineStr"/>
       <c r="B1702" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day)</t>
         </is>
       </c>
       <c r="C1702" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day)</t>
         </is>
       </c>
       <c r="D1702" t="inlineStr"/>
       <c r="E1702" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1702" t="inlineStr">
         <is>
-          <t>.Menu.Settings.Title</t>
+          <t>.Boxes.GreatBuildings.BreakEvenTTGoods</t>
         </is>
       </c>
       <c r="G1702" t="inlineStr"/>
       <c r="H1702" t="inlineStr"/>
     </row>
     <row r="1703">
       <c r="A1703" t="inlineStr"/>
       <c r="B1703" t="inlineStr">
         <is>
-          <t>Next Expansion</t>
+          <t>Offer Era</t>
         </is>
       </c>
       <c r="C1703" t="inlineStr">
         <is>
-          <t>Next Expansion</t>
+          <t>Offer Era</t>
         </is>
       </c>
       <c r="D1703" t="inlineStr"/>
       <c r="E1703" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1703" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.nextTile</t>
+          <t>.Boxes.Market.TradeForGoods</t>
         </is>
       </c>
       <c r="G1703" t="inlineStr"/>
       <c r="H1703" t="inlineStr"/>
     </row>
     <row r="1704">
       <c r="A1704" t="inlineStr"/>
       <c r="B1704" t="inlineStr">
         <is>
-          <t>Shop antique dealer</t>
+          <t>Defense boost def. army</t>
         </is>
       </c>
       <c r="C1704" t="inlineStr">
         <is>
-          <t>Shop antique dealer</t>
+          <t>Defense boost def. army</t>
         </is>
       </c>
       <c r="D1704" t="inlineStr"/>
       <c r="E1704" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1704" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.ShopAntiqueDealer</t>
+          <t>.Boxes.Productions.def_boost_defender</t>
         </is>
       </c>
       <c r="G1704" t="inlineStr"/>
       <c r="H1704" t="inlineStr"/>
     </row>
     <row r="1705">
       <c r="A1705" t="inlineStr"/>
       <c r="B1705" t="inlineStr">
         <is>
-          <t>Repeat</t>
+          <t>https://docs.foe-helper.com/english/module/town</t>
         </is>
       </c>
       <c r="C1705" t="inlineStr">
         <is>
-          <t>Repeat</t>
+          <t>https://docs.foe-helper.com/english/module/town</t>
         </is>
       </c>
       <c r="D1705" t="inlineStr"/>
       <c r="E1705" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1705" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Repeat</t>
+          <t>.Boxes.CityMap.HelpLink</t>
         </is>
       </c>
       <c r="G1705" t="inlineStr"/>
       <c r="H1705" t="inlineStr"/>
     </row>
     <row r="1706">
       <c r="A1706" t="inlineStr"/>
       <c r="B1706" t="inlineStr">
         <is>
-          <t>Motivation Activity</t>
+          <t>Missing or broken values? Please activate all needed information in the efficiency rating.</t>
         </is>
       </c>
       <c r="C1706" t="inlineStr">
         <is>
-          <t>Motivation Activity</t>
+          <t>Missing or broken values? Please activate all needed information in the efficiency rating.</t>
         </is>
       </c>
       <c r="D1706" t="inlineStr"/>
       <c r="E1706" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1706" t="inlineStr">
         <is>
-          <t>.Settings.ShowPlayersMotivation.Title</t>
+          <t>.Boxes.PlayerProfile.OtherPlayerTroubleshooting</t>
         </is>
       </c>
       <c r="G1706" t="inlineStr"/>
       <c r="H1706" t="inlineStr"/>
     </row>
     <row r="1707">
       <c r="A1707" t="inlineStr"/>
       <c r="B1707" t="inlineStr">
         <is>
-          <t>or every</t>
+          <t>in stock treasury goods of the era</t>
         </is>
       </c>
       <c r="C1707" t="inlineStr">
         <is>
-          <t>or every</t>
+          <t>in stock treasury goods of the era</t>
         </is>
       </c>
       <c r="D1707" t="inlineStr"/>
       <c r="E1707" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1707" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Repeat.Every</t>
+          <t>.Boxes.GuildMemberStat.EraTreasuryGoods</t>
         </is>
       </c>
       <c r="G1707" t="inlineStr"/>
       <c r="H1707" t="inlineStr"/>
+    </row>
+    <row r="1708">
+      <c r="A1708" t="inlineStr"/>
+      <c r="B1708" t="inlineStr">
+        <is>
+          <t>How many FPs remaining to level up</t>
+        </is>
+      </c>
+      <c r="C1708" t="inlineStr">
+        <is>
+          <t>How many FPs remaining to level up</t>
+        </is>
+      </c>
+      <c r="D1708" t="inlineStr"/>
+      <c r="E1708" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1708" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.RestFPDesc</t>
+        </is>
+      </c>
+      <c r="G1708" t="inlineStr"/>
+      <c r="H1708" t="inlineStr"/>
+    </row>
+    <row r="1709">
+      <c r="A1709" t="inlineStr"/>
+      <c r="B1709" t="inlineStr">
+        <is>
+          <t>Configure FoE Helper</t>
+        </is>
+      </c>
+      <c r="C1709" t="inlineStr">
+        <is>
+          <t>Configure FoE Helper</t>
+        </is>
+      </c>
+      <c r="D1709" t="inlineStr"/>
+      <c r="E1709" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1709" t="inlineStr">
+        <is>
+          <t>.Menu.Settings.Desc</t>
+        </is>
+      </c>
+      <c r="G1709" t="inlineStr"/>
+      <c r="H1709" t="inlineStr"/>
+    </row>
+    <row r="1710">
+      <c r="A1710" t="inlineStr"/>
+      <c r="B1710" t="inlineStr">
+        <is>
+          <t>Search for buildings that produce less resources per tile than expected.</t>
+        </is>
+      </c>
+      <c r="C1710" t="inlineStr">
+        <is>
+          <t>Search for buildings that produce less resources per tile than expected.</t>
+        </is>
+      </c>
+      <c r="D1710" t="inlineStr"/>
+      <c r="E1710" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1710" t="inlineStr">
+        <is>
+          <t>.Menu.ProductionsRating.Desc</t>
+        </is>
+      </c>
+      <c r="G1710" t="inlineStr"/>
+      <c r="H1710" t="inlineStr"/>
+    </row>
+    <row r="1711">
+      <c r="A1711" t="inlineStr"/>
+      <c r="B1711" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - Last snapshot: __time__ ago</t>
+        </is>
+      </c>
+      <c r="C1711" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - Last snapshot: __time__ ago</t>
+        </is>
+      </c>
+      <c r="D1711" t="inlineStr"/>
+      <c r="E1711" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1711" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.LastSnapshot</t>
+        </is>
+      </c>
+      <c r="G1711" t="inlineStr"/>
+      <c r="H1711" t="inlineStr"/>
+    </row>
+    <row r="1712">
+      <c r="A1712" t="inlineStr"/>
+      <c r="B1712" t="inlineStr">
+        <is>
+          <t>Show only adjacent sectors countdowns</t>
+        </is>
+      </c>
+      <c r="C1712" t="inlineStr">
+        <is>
+          <t>Show only adjacent sectors countdowns</t>
+        </is>
+      </c>
+      <c r="D1712" t="inlineStr"/>
+      <c r="E1712" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1712" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.ShowAdjacentSectors</t>
+        </is>
+      </c>
+      <c r="G1712" t="inlineStr"/>
+      <c r="H1712" t="inlineStr"/>
+    </row>
+    <row r="1713">
+      <c r="A1713" t="inlineStr"/>
+      <c r="B1713" t="inlineStr">
+        <is>
+          <t>All</t>
+        </is>
+      </c>
+      <c r="C1713" t="inlineStr">
+        <is>
+          <t>All</t>
+        </is>
+      </c>
+      <c r="D1713" t="inlineStr"/>
+      <c r="E1713" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1713" t="inlineStr">
+        <is>
+          <t>.Boxes.PvPArena.Tabs.AllFights</t>
+        </is>
+      </c>
+      <c r="G1713" t="inlineStr"/>
+      <c r="H1713" t="inlineStr"/>
+    </row>
+    <row r="1714">
+      <c r="A1714" t="inlineStr"/>
+      <c r="B1714" t="inlineStr">
+        <is>
+          <t>Round ⇋</t>
+        </is>
+      </c>
+      <c r="C1714" t="inlineStr">
+        <is>
+          <t>Round ⇋</t>
+        </is>
+      </c>
+      <c r="D1714" t="inlineStr"/>
+      <c r="E1714" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1714" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.Round</t>
+        </is>
+      </c>
+      <c r="G1714" t="inlineStr"/>
+      <c r="H1714" t="inlineStr"/>
+    </row>
+    <row r="1715">
+      <c r="A1715" t="inlineStr"/>
+      <c r="B1715" t="inlineStr">
+        <is>
+          <t>Attack boost att. army</t>
+        </is>
+      </c>
+      <c r="C1715" t="inlineStr">
+        <is>
+          <t>Attack boost att. army</t>
+        </is>
+      </c>
+      <c r="D1715" t="inlineStr"/>
+      <c r="E1715" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1715" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.att_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G1715" t="inlineStr"/>
+      <c r="H1715" t="inlineStr"/>
+    </row>
+    <row r="1716">
+      <c r="A1716" t="inlineStr"/>
+      <c r="B1716" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Number of Streets: </t>
+        </is>
+      </c>
+      <c r="C1716" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Number of Streets: </t>
+        </is>
+      </c>
+      <c r="D1716" t="inlineStr"/>
+      <c r="E1716" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1716" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.StreetsAmount</t>
+        </is>
+      </c>
+      <c r="G1716" t="inlineStr"/>
+      <c r="H1716" t="inlineStr"/>
+    </row>
+    <row r="1717">
+      <c r="A1717" t="inlineStr"/>
+      <c r="B1717" t="inlineStr">
+        <is>
+          <t>Repeat</t>
+        </is>
+      </c>
+      <c r="C1717" t="inlineStr">
+        <is>
+          <t>Repeat</t>
+        </is>
+      </c>
+      <c r="D1717" t="inlineStr"/>
+      <c r="E1717" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1717" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Repeat</t>
+        </is>
+      </c>
+      <c r="G1717" t="inlineStr"/>
+      <c r="H1717" t="inlineStr"/>
+    </row>
+    <row r="1718">
+      <c r="A1718" t="inlineStr"/>
+      <c r="B1718" t="inlineStr">
+        <is>
+          <t>Add a webhook URL first!</t>
+        </is>
+      </c>
+      <c r="C1718" t="inlineStr">
+        <is>
+          <t>Add a webhook URL first!</t>
+        </is>
+      </c>
+      <c r="D1718" t="inlineStr"/>
+      <c r="E1718" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1718" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.WebhookUrlNeeded</t>
+        </is>
+      </c>
+      <c r="G1718" t="inlineStr"/>
+      <c r="H1718" t="inlineStr"/>
+    </row>
+    <row r="1719">
+      <c r="A1719" t="inlineStr"/>
+      <c r="B1719" t="inlineStr">
+        <is>
+          <t>or every</t>
+        </is>
+      </c>
+      <c r="C1719" t="inlineStr">
+        <is>
+          <t>or every</t>
+        </is>
+      </c>
+      <c r="D1719" t="inlineStr"/>
+      <c r="E1719" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1719" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Repeat.Every</t>
+        </is>
+      </c>
+      <c r="G1719" t="inlineStr"/>
+      <c r="H1719" t="inlineStr"/>
+    </row>
+    <row r="1720">
+      <c r="A1720" t="inlineStr"/>
+      <c r="B1720" t="inlineStr">
+        <is>
+          <t>Motivation Activity</t>
+        </is>
+      </c>
+      <c r="C1720" t="inlineStr">
+        <is>
+          <t>Motivation Activity</t>
+        </is>
+      </c>
+      <c r="D1720" t="inlineStr"/>
+      <c r="E1720" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1720" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ShowPlayersMotivation</t>
+        </is>
+      </c>
+      <c r="G1720" t="inlineStr"/>
+      <c r="H1720" t="inlineStr"/>
+    </row>
+    <row r="1721">
+      <c r="A1721" t="inlineStr"/>
+      <c r="B1721" t="inlineStr">
+        <is>
+          <t>Tasks</t>
+        </is>
+      </c>
+      <c r="C1721" t="inlineStr">
+        <is>
+          <t>Tasks</t>
+        </is>
+      </c>
+      <c r="D1721" t="inlineStr"/>
+      <c r="E1721" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1721" t="inlineStr">
+        <is>
+          <t>.Boxes.RecurringQuests.Table.Tasks</t>
+        </is>
+      </c>
+      <c r="G1721" t="inlineStr"/>
+      <c r="H1721" t="inlineStr"/>
+    </row>
+    <row r="1722">
+      <c r="A1722" t="inlineStr"/>
+      <c r="B1722" t="inlineStr">
+        <is>
+          <t>Add Advice</t>
+        </is>
+      </c>
+      <c r="C1722" t="inlineStr">
+        <is>
+          <t>Add Advice</t>
+        </is>
+      </c>
+      <c r="D1722" t="inlineStr"/>
+      <c r="E1722" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1722" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssistAddAdvice</t>
+        </is>
+      </c>
+      <c r="G1722" t="inlineStr"/>
+      <c r="H1722" t="inlineStr"/>
+    </row>
+    <row r="1723">
+      <c r="A1723" t="inlineStr"/>
+      <c r="B1723" t="inlineStr">
+        <is>
+          <t>Block board when Task complete</t>
+        </is>
+      </c>
+      <c r="C1723" t="inlineStr">
+        <is>
+          <t>Block board when Task complete</t>
+        </is>
+      </c>
+      <c r="D1723" t="inlineStr"/>
+      <c r="E1723" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1723" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.opticalTaskWarning</t>
+        </is>
+      </c>
+      <c r="G1723" t="inlineStr"/>
+      <c r="H1723" t="inlineStr"/>
+    </row>
+    <row r="1724">
+      <c r="A1724" t="inlineStr"/>
+      <c r="B1724" t="inlineStr">
+        <is>
+          <t>Done</t>
+        </is>
+      </c>
+      <c r="C1724" t="inlineStr">
+        <is>
+          <t>Done</t>
+        </is>
+      </c>
+      <c r="D1724" t="inlineStr"/>
+      <c r="E1724" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1724" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.Done</t>
+        </is>
+      </c>
+      <c r="G1724" t="inlineStr"/>
+      <c r="H1724" t="inlineStr"/>
+    </row>
+    <row r="1725">
+      <c r="A1725" t="inlineStr"/>
+      <c r="B1725" t="inlineStr">
+        <is>
+          <t>This column shows the era of the building, NOT the era of the produced goods</t>
+        </is>
+      </c>
+      <c r="C1725" t="inlineStr">
+        <is>
+          <t>This column shows the era of the building, NOT the era of the produced goods</t>
+        </is>
+      </c>
+      <c r="D1725" t="inlineStr"/>
+      <c r="E1725" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1725" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.TTGoodsEra</t>
+        </is>
+      </c>
+      <c r="G1725" t="inlineStr"/>
+      <c r="H1725" t="inlineStr"/>
+    </row>
+    <row r="1726">
+      <c r="A1726" t="inlineStr"/>
+      <c r="B1726" t="inlineStr">
+        <is>
+          <t>Need</t>
+        </is>
+      </c>
+      <c r="C1726" t="inlineStr">
+        <is>
+          <t>Need</t>
+        </is>
+      </c>
+      <c r="D1726" t="inlineStr"/>
+      <c r="E1726" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1726" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.Need</t>
+        </is>
+      </c>
+      <c r="G1726" t="inlineStr"/>
+      <c r="H1726" t="inlineStr"/>
+    </row>
+    <row r="1727">
+      <c r="A1727" t="inlineStr"/>
+      <c r="B1727" t="inlineStr">
+        <is>
+          <t>Guild Members</t>
+        </is>
+      </c>
+      <c r="C1727" t="inlineStr">
+        <is>
+          <t>Guild Members</t>
+        </is>
+      </c>
+      <c r="D1727" t="inlineStr"/>
+      <c r="E1727" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1727" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.TradePartnerGuild</t>
+        </is>
+      </c>
+      <c r="G1727" t="inlineStr"/>
+      <c r="H1727" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>