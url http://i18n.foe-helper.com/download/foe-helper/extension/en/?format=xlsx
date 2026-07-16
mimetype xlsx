--- v4 (2026-05-31)
+++ v5 (2026-07-16)
@@ -342,51 +342,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H1727"/>
+  <dimension ref="A1:H1754"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -396,44979 +396,45681 @@
       <c r="E1" t="inlineStr">
         <is>
           <t>fuzzy</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>context</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr"/>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Max</t>
+          <t>Player ID</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Max</t>
+          <t>Player ID</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Max</t>
+          <t>.Boxes.Treasury.PlayerID</t>
         </is>
       </c>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr"/>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Message</t>
+          <t>en-US</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Message</t>
+          <t>en-US</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterMessage</t>
+          <t>.Local</t>
         </is>
       </c>
       <c r="G3" t="inlineStr"/>
-      <c r="H3" t="inlineStr"/>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Look at that before you translate this string → https://en.wikipedia.org/wiki/Language_localisation#Language_tags_and_codes</t>
+        </is>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr"/>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Attack boost def. army</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Attack boost def. army</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>.General.Level</t>
+          <t>.Boxes.Productions.att_boost_defender</t>
         </is>
       </c>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr"/>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Favorites</t>
+          <t>Arc</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Favorites</t>
+          <t>Arc</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>.Boxes.General.Favorites</t>
+          <t>.Boxes.OwnpartCalculator.Arc</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr"/>
       <c r="B6" t="inlineStr">
         <is>
-          <t>plain</t>
+          <t>Displays a Trade filtering tool when the Market console is opened.</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>plain</t>
+          <t>Displays a Trade filtering tool when the Market console is opened.</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Terrain_plain</t>
+          <t>.Settings.ShowMarketFilter.Desc</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr"/>
       <c r="B7" t="inlineStr">
         <is>
-          <t>"Close all windows" box open automatically</t>
+          <t>Upcoming Tasks</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>"Close all windows" box open automatically</t>
+          <t>Upcoming Tasks</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>.Settings.AutoOpenCloseBox.Title</t>
+          <t>.Boxes.idleGame.UpcomingTasks</t>
         </is>
       </c>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr"/>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Buildings Efficiency Rating</t>
+          <t>https://docs.foe-helper.com/english/module/stats</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Buildings Efficiency Rating</t>
+          <t>https://docs.foe-helper.com/english/module/stats</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Title</t>
+          <t>.Boxes.Stats.HelpLink</t>
         </is>
       </c>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr"/>
       <c r="B9" t="inlineStr">
         <is>
-          <t>The module will calculate an addition value according to the first column and a multiplication value according to the second column and take the bigger value of the two</t>
+          <t>Shows only buildings from search results, buildings you added manually and buildings you highlighted yourself</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>The module will calculate an addition value according to the first column and a multiplication value according to the second column and take the bigger value of the two</t>
+          <t>Shows only buildings from search results, buildings you added manually and buildings you highlighted yourself</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help5</t>
+          <t>.Boxes.ProductionsRating.ShowHighlightedExplanation</t>
         </is>
       </c>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr"/>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Box alignment</t>
+          <t>Ranking</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Box alignment</t>
+          <t>Ranking</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.BoxAlignment</t>
+          <t>.Boxes.GexStat.Ranking</t>
         </is>
       </c>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr"/>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Take notes on anything you don't want to forget.</t>
+          <t xml:space="preserve">Displays a window that covers the 'Negotiate' Button in Provinces preventing accidental clicking </t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Take notes on anything you don't want to forget.</t>
+          <t xml:space="preserve">Displays a window that covers the 'Negotiate' Button in Provinces preventing accidental clicking </t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>.Menu.Notice.Desc</t>
+          <t>.Settings.ShowMapTradeWarning.Desc</t>
         </is>
       </c>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr"/>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Group by Name</t>
+          <t>Daily castle points</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Group by Name</t>
+          <t>Daily castle points</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleGroupByTitle</t>
+          <t>.Boxes.Castle.DailyCastlePoints</t>
         </is>
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr"/>
       <c r="B13" t="inlineStr">
         <is>
-          <t>GvG Annotations</t>
+          <t>Negotiation Blocker</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>GvG Annotations</t>
+          <t>Negotiation Blocker</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleAnnotations</t>
+          <t>.Settings.Entry.ShowMapTradeWarning</t>
         </is>
       </c>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr"/>
       <c r="B14" t="inlineStr">
         <is>
-          <t>GB Cost Calc</t>
+          <t>This information has already been collected</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>GB Cost Calc</t>
+          <t>This information has already been collected</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Title</t>
+          <t>.Boxes.Investment.AllUpToDateDesc</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr"/>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Size including average road space requirement of __streetnettosize__ tiles</t>
+          <t>Available</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Size including average road space requirement of __streetnettosize__ tiles</t>
+          <t>Available</t>
         </is>
       </c>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.SizeTT</t>
+          <t>.Boxes.Technologies.DescInStock</t>
         </is>
       </c>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr"/>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Do you really want to create alerts for all sectors?</t>
+          <t>Efficiency</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Do you really want to create alerts for all sectors?</t>
+          <t>Efficiency</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.ConfirmSectorAlerts</t>
+          <t>.Boxes.Productions.Headings.efficiency</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr"/>
       <c r="B17" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>Size including average road space requirement of __streetnettosize__ tiles</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>Size including average road space requirement of __streetnettosize__ tiles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Gex</t>
+          <t>.Boxes.Productions.SizeTT</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr"/>
       <c r="B18" t="inlineStr">
         <is>
-          <t>To plan your city on foe-helper.com, we need to send your data to the website. &lt;br&gt;If you don't have an account there yet, your basic data will be sent along with this transmission. You can then register your account on the website.</t>
+          <t>Advantage</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>To plan your city on foe-helper.com, we need to send your data to the website. &lt;br&gt;If you don't have an account there yet, your basic data will be sent along with this transmission. You can then register your account on the website.</t>
+          <t>Advantage</t>
         </is>
       </c>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.Desc1</t>
+          <t>.Boxes.Market.TradeAdvantage</t>
         </is>
       </c>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr"/>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Create Limited Building Alerts</t>
+          <t>Min. Qty.</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Create Limited Building Alerts</t>
+          <t>Min. Qty.</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>.Settings.ShowBuildingsExpired.Title</t>
+          <t>.Boxes.Market.MinQuantity</t>
         </is>
       </c>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr"/>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Available energy</t>
+          <t>No spot available</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Available energy</t>
+          <t>No spot available</t>
         </is>
       </c>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.availableCurrency.anniversary</t>
+          <t>.Boxes.OwnpartCalculator.NoPlaceAvailable</t>
         </is>
       </c>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr"/>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>FP to level up</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>FP to level up</t>
         </is>
       </c>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Rank</t>
+          <t>.Boxes.GuildMemberStat.FpForLevelUp</t>
         </is>
       </c>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr"/>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Own FP remaining</t>
+          <t>Invested</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Own FP remaining</t>
+          <t>Invested</t>
         </is>
       </c>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OwnPartRemaining</t>
+          <t>.Boxes.Investment.Overview.Invested</t>
         </is>
       </c>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr"/>
       <c r="B23" t="inlineStr">
         <is>
-          <t>LMA</t>
+          <t>Estimated bonus: __FP__ FPs and __Goods__ goods</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>LMA</t>
+          <t>Estimated bonus: __FP__ FPs and __Goods__ goods</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>.Eras.6.short</t>
+          <t>.Boxes.BlueGalaxy.EstimatedBonus</t>
         </is>
       </c>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr"/>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Towers</t>
+          <t>Do you really want to create alerts for all sectors?</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Towers</t>
+          <t>Do you really want to create alerts for all sectors?</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.tower</t>
+          <t>.Boxes.Alerts.Form.ConfirmSectorAlerts</t>
         </is>
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr"/>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Template</t>
+          <t>Tavern Visit</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Template</t>
+          <t>Tavern Visit</t>
         </is>
       </c>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.TitleNewTemplate</t>
+          <t>.Boxes.FPCollector.satDown</t>
         </is>
       </c>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr"/>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Boosts &amp; Production</t>
+          <t>https://docs.foe-helper.com/english/api-token</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Boosts &amp; Production</t>
+          <t>https://docs.foe-helper.com/english/api-token</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.Boosts</t>
+          <t>.Settings.ApiTokenUrl</t>
         </is>
       </c>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr"/>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Please open a shop first</t>
+          <t>???</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Please open a shop first</t>
+          <t>???</t>
         </is>
       </c>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>.Menu.ShopAssist.DescWarning</t>
+          <t>.Menu.unitsGex.Title</t>
         </is>
       </c>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr"/>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Preview</t>
+          <t>Gives minimum, maximum and average progress and efficiency for the next spawned piece</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Preview</t>
+          <t>Gives minimum, maximum and average progress and efficiency for the next spawned piece</t>
         </is>
       </c>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Preview</t>
+          <t>.Boxes.MergerGame.NextSpawn.Title</t>
         </is>
       </c>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr"/>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Happiness</t>
+          <t>Single-lane Road</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Happiness</t>
+          <t>Single-lane Road</t>
         </is>
       </c>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Happiness</t>
+          <t>.HiddenRewards.Positions.cityRoadSmall</t>
         </is>
       </c>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr"/>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Ally Overview</t>
+          <t>GE/GBG date format</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Ally Overview</t>
+          <t>GE/GBG date format</t>
         </is>
       </c>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowAllyList</t>
+          <t>.Boxes.GuildMemberStat.GexGbgDateFormat</t>
         </is>
       </c>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr"/>
       <c r="B31" t="inlineStr">
         <is>
-          <t>All goods</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>All goods</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>.Boxes.Market.AllGoods</t>
+          <t>.Boxes.General.Guild_Expedition.short</t>
         </is>
       </c>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr"/>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Total Collected:</t>
+          <t>Preview</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Total Collected:</t>
+          <t>Preview</t>
         </is>
       </c>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.Total</t>
+          <t>.Boxes.Alerts.Form.Preview</t>
         </is>
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr"/>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Replaces player and guild names with links to player / guild profiles of your chosen website.&lt;br&gt;Replaces Building-Kitnames with links to forgeofempires.fandom.com.</t>
+          <t>Unlocked level</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Replaces player and guild names with links to player / guild profiles of your chosen website.&lt;br&gt;Replaces Building-Kitnames with links to forgeofempires.fandom.com.</t>
+          <t>Unlocked level</t>
         </is>
       </c>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>.Settings.ShowLinks.Desc</t>
+          <t>.Boxes.GuildMemberStat.UnlockedLevel</t>
         </is>
       </c>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr"/>
       <c r="B34" t="inlineStr">
         <is>
-          <t>ATTENTION: Goods stock is LOW!</t>
+          <t>Guild Goods</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>ATTENTION: Goods stock is LOW!</t>
+          <t>Guild Goods</t>
         </is>
       </c>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.GoodsLow</t>
+          <t>.Boxes.GuildMemberStat.GuildGoods</t>
         </is>
       </c>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr"/>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Place2</t>
+          <t>New FoE Helper Version installed</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Place2</t>
+          <t>New FoE Helper Version installed</t>
         </is>
       </c>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.P2</t>
+          <t>.Menu.NewVersion.Title</t>
         </is>
       </c>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr"/>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Data</t>
+          <t>PvP-Arena-Defense</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Data</t>
+          <t>PvP-Arena-Defense</t>
         </is>
       </c>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.IncludeData</t>
+          <t>.Boxes.Units.arenaDefense</t>
         </is>
       </c>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr"/>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Testing</t>
+          <t>Progress per key</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Testing</t>
+          <t>Progress per key</t>
         </is>
       </c>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.TestEntry</t>
+          <t>.Boxes.MergerGame.KeyValue.anniversary</t>
         </is>
       </c>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr"/>
       <c r="B38" t="inlineStr">
         <is>
-          <t>HQ placed</t>
+          <t>Message</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>HQ placed</t>
+          <t>Message</t>
         </is>
       </c>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.headquarter_placed</t>
+          <t>.Boxes.Infobox.FilterMessage</t>
         </is>
       </c>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr"/>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Need</t>
+          <t>Boost Sources</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Need</t>
+          <t>Boost Sources</t>
         </is>
       </c>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>.Boxes.Market.NeedColumn</t>
+          <t>.Boxes.BoostList.open</t>
         </is>
       </c>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr"/>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Historical Ally Rooms</t>
+          <t>Need</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Historical Ally Rooms</t>
+          <t>Need</t>
         </is>
       </c>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.allyRooms</t>
+          <t>.Boxes.Market.NeedColumn</t>
         </is>
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr"/>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Quantum Incursions</t>
+          <t>Disabled: Visit a Map Sector first (M)!</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Quantum Incursions</t>
+          <t>Disabled: Visit a Map Sector first (M)!</t>
         </is>
       </c>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>.Boxes.General.Quantum_Incursion</t>
+          <t>.Menu.Campagne.Warning</t>
         </is>
       </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr"/>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Building Efficiency Rating</t>
+          <t>remaining FPs</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Building Efficiency Rating</t>
+          <t>remaining FPs</t>
         </is>
       </c>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>.Menu.ProductionsRating.Title</t>
+          <t>.Boxes.Investment.Overview.RemainingFP</t>
         </is>
       </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr"/>
       <c r="B43" t="inlineStr">
         <is>
-          <t>__era__&lt;br&gt;You have: __stock__</t>
+          <t>Guild ID:</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>__era__&lt;br&gt;You have: __stock__</t>
+          <t>Guild ID:</t>
         </is>
       </c>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>.Boxes.Market.NeedTT</t>
+          <t>.Settings.Version.GuildId</t>
         </is>
       </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr"/>
       <c r="B44" t="inlineStr">
         <is>
-          <t>This information has already been collected</t>
+          <t>only uncovered</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>This information has already been collected</t>
+          <t>only uncovered</t>
         </is>
       </c>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.AllUpToDateDesc</t>
+          <t>.Boxes.HiddenRewards.onlyVis</t>
         </is>
       </c>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr"/>
       <c r="B45" t="inlineStr">
         <is>
-          <t>SAT</t>
+          <t>Display Blue Galaxy Helper</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>SAT</t>
+          <t>Display Blue Galaxy Helper</t>
         </is>
       </c>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>.Eras.22.short</t>
+          <t>.Settings.ShowBlueGalaxyHelper.Title</t>
         </is>
       </c>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr"/>
       <c r="B46" t="inlineStr">
         <is>
-          <t>ATTENTION: Not enough FP Packs in stock!&lt;br&gt;You only have __fpstock__ of __costs__FP&lt;br&gt;That is __tooless__FPs too few</t>
+          <t>Displays a window when opening the map, stating the scouting times of the currently available provinces and the current scouting progress</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>ATTENTION: Not enough FP Packs in stock!&lt;br&gt;You only have __fpstock__ of __costs__FP&lt;br&gt;That is __tooless__FPs too few</t>
+          <t>Displays a window when opening the map, stating the scouting times of the currently available provinces and the current scouting progress</t>
         </is>
       </c>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTForderFPStockLow</t>
+          <t>.Settings.ShowScoutingTimes.Desc</t>
         </is>
       </c>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr"/>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Stone Age</t>
+          <t>Progress per badge</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Stone Age</t>
+          <t>Progress per badge</t>
         </is>
       </c>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>.Eras.1</t>
+          <t>.Boxes.MergerGame.KeyValue.soccer</t>
         </is>
       </c>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr"/>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Attack boost def. army</t>
+          <t>Display counter for open quests in menu</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Attack boost def. army</t>
+          <t>Display counter for open quests in menu</t>
         </is>
       </c>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.att_boost_defender</t>
+          <t>.Boxes.RecurringQuests.showCounter</t>
         </is>
       </c>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr"/>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Switch view</t>
+          <t>Help</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Switch view</t>
+          <t>Help</t>
         </is>
       </c>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Switch</t>
+          <t>.Boxes.AuctionSettings.Help</t>
         </is>
       </c>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr"/>
       <c r="B50" t="inlineStr">
         <is>
-          <t>SAAB</t>
+          <t>Message</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>SAAB</t>
+          <t>Message</t>
         </is>
       </c>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>.Eras.19.short</t>
+          <t>.Boxes.Discord.TitleNewEntry</t>
         </is>
       </c>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr"/>
       <c r="B51" t="inlineStr">
         <is>
-          <t>export last</t>
+          <t>No more attempts</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>export last</t>
+          <t>No more attempts</t>
         </is>
       </c>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.ExportLast</t>
+          <t>.Boxes.Negotiation.TryEnd</t>
         </is>
       </c>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr"/>
       <c r="B52" t="inlineStr">
         <is>
-          <t>SA</t>
+          <t>safe</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>SA</t>
+          <t>safe</t>
         </is>
       </c>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>.Eras.1.short</t>
+          <t>.Boxes.Investment.Safe</t>
         </is>
       </c>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr"/>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Expected activation costs</t>
+          <t>OR</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Expected activation costs</t>
+          <t>OR</t>
         </is>
       </c>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.UnlockingCosts</t>
+          <t>.Boxes.RecurringQuests.OR</t>
         </is>
       </c>
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr"/>
       <c r="B54" t="inlineStr">
         <is>
-          <t>If an incident is displayed to be on a two-lane road, such a road must be built in order to be able to collect the reward!</t>
+          <t>Good</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>If an incident is displayed to be on a two-lane road, such a road must be built in order to be able to collect the reward!</t>
+          <t>Good</t>
         </is>
       </c>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.twolaneWarning</t>
+          <t>.General.Good</t>
         </is>
       </c>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr"/>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Disappears</t>
+          <t>Heavy Unit</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Disappears</t>
+          <t>Heavy Unit</t>
         </is>
       </c>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.Disappears</t>
+          <t>.Boxes.Units.heavy_melee</t>
         </is>
       </c>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr"/>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Export</t>
+          <t>Cannot import presets from this file.</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Export</t>
+          <t>Cannot import presets from this file.</t>
         </is>
       </c>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>.Boxes.General.Export</t>
+          <t>.Boxes.ProductionsRating.PresetImportError</t>
         </is>
       </c>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr"/>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Great Building</t>
+          <t>Attack times for the selected province have been copied.</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Great Building</t>
+          <t>Attack times for the selected province have been copied.</t>
         </is>
       </c>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>.General.GB</t>
+          <t>.Boxes.GuildFights.CopyToClipBoard.Desc</t>
         </is>
       </c>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr"/>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Attacking-Army</t>
+          <t>FoE-Helper: There are badges remaining on the field!</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Attacking-Army</t>
+          <t>FoE-Helper: There are badges remaining on the field!</t>
         </is>
       </c>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>.Boxes.Units.attack</t>
+          <t>.Boxes.MergerGame.KeysLeft.soccer</t>
         </is>
       </c>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr"/>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Own offers</t>
+          <t>GB Tracker</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Own offers</t>
+          <t>GB Tracker</t>
         </is>
       </c>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>.Boxes.Market.ShowOwnOffers</t>
+          <t>.Boxes.findGB.Title</t>
         </is>
       </c>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr"/>
       <c r="B60" t="inlineStr">
         <is>
-          <t xml:space="preserve">Create a group first… </t>
+          <t>DD/MMM</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t xml:space="preserve">Create a group first… </t>
+          <t>DD/MMM</t>
         </is>
       </c>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.NewGroupDesc</t>
+          <t>.DateShort</t>
         </is>
       </c>
       <c r="G60" t="inlineStr"/>
       <c r="H60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr"/>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Copy</t>
+          <t>Log</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Copy</t>
+          <t>Log</t>
         </is>
       </c>
       <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.CopyTitle</t>
+          <t>.Boxes.Castle.Log</t>
         </is>
       </c>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr"/>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Reset</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Reset</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Reset</t>
+          <t>.Eras.2.short</t>
         </is>
       </c>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr"/>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Choose your preferred language from the drop-down list</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Choose your preferred language from the drop-down list</t>
         </is>
       </c>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.BuildingName</t>
+          <t>.Settings.ChangeLanguage.Desc</t>
         </is>
       </c>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr"/>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Lower</t>
+          <t>Choose your own Soundtrack!</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Lower</t>
+          <t>Choose your own Soundtrack!</t>
         </is>
       </c>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeForLower</t>
+          <t>.Menu.Music.Desc</t>
         </is>
       </c>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr"/>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Delete this preset?</t>
+          <t>Data Export/Import Tool</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Delete this preset?</t>
+          <t>Data Export/Import Tool</t>
         </is>
       </c>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetConfirmDelete</t>
+          <t>.Boxes.DBExport.Title</t>
         </is>
       </c>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr"/>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Army Advice</t>
+          <t>Coin boosts</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Army Advice</t>
+          <t>Coin boosts</t>
         </is>
       </c>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistArmyAdvice.Title</t>
+          <t>.Boxes.BoostList.guild_raids_coins_production</t>
         </is>
       </c>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr"/>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Guild Treasury - d</t>
+          <t>level</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Guild Treasury - d</t>
+          <t>level</t>
         </is>
       </c>
       <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsTreasureClanD</t>
+          <t>.Boxes.GexStat.Level</t>
         </is>
       </c>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr"/>
       <c r="B68" t="inlineStr">
         <is>
-          <t>See all available information of the current QI map.</t>
+          <t>If you delete previously recorded data, they cannot be retrieved.</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>See all available information of the current QI map.</t>
+          <t>If you delete previously recorded data, they cannot be retrieved.</t>
         </is>
       </c>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>.Menu.QIMap.Desc</t>
+          <t>.Boxes.GuildMemberStat.DeleteDataWarning</t>
         </is>
       </c>
       <c r="G68" t="inlineStr"/>
       <c r="H68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr"/>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Automatically Open/Close the Negotiation Assistant when negotiating? Not available in GBG.</t>
+          <t>Mysterious Shards (Flying Island)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Automatically Open/Close the Negotiation Assistant when negotiating? Not available in GBG.</t>
+          <t>Mysterious Shards (Flying Island)</t>
         </is>
       </c>
       <c r="D69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>.Settings.AutomaticNegotiation.Desc</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.shards</t>
         </is>
       </c>
       <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr"/>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Next era goods</t>
+          <t>Start level</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Next era goods</t>
+          <t>Start level</t>
         </is>
       </c>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.goods_next</t>
+          <t>.Boxes.PowerLeveling.StartLevel</t>
         </is>
       </c>
       <c r="G70" t="inlineStr"/>
       <c r="H70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr"/>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Version</t>
+          <t>Status</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Version</t>
+          <t>Status</t>
         </is>
       </c>
       <c r="D71" t="inlineStr"/>
       <c r="E71" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>.Settings.Entry.Version</t>
+          <t>.HiddenRewards.Table.expires</t>
         </is>
       </c>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr"/>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>How many daily FPs per tile are lost for making space for new GBs? Example: You are removing some Shrines of Knowledge to build a GB =&gt; 1FP/5 tiles = 0.2FP/tile</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>How many daily FPs per tile are lost for making space for new GBs? Example: You are removing some Shrines of Knowledge to build a GB =&gt; 1FP/5 tiles = 0.2FP/tile</t>
         </is>
       </c>
       <c r="D72" t="inlineStr"/>
       <c r="E72" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Inactive</t>
+          <t>.Boxes.GreatBuildings.TTFPPerTile</t>
         </is>
       </c>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr"/>
       <c r="B73" t="inlineStr">
         <is>
-          <t>(De)select currently visible buildings</t>
+          <t>Only Affordable Offers</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>(De)select currently visible buildings</t>
+          <t>Only Affordable Offers</t>
         </is>
       </c>
       <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ToggleBuildingSelection</t>
+          <t>.Boxes.Market.OnlyAffordable</t>
         </is>
       </c>
       <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr"/>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Amount of sectors granted since last calculation.</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Amount of sectors granted since last calculation.</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
+          <t>.Boxes.Infobox.FilterGex</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr"/>
+      <c r="H74" t="inlineStr"/>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr"/>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>The world of the DB to be imported does not match the current account.</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>The world of the DB to be imported does not match the current account.</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr"/>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>.Boxes.DBExport.WrongDBWorld</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr"/>
+      <c r="H75" t="inlineStr"/>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr"/>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Max results</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>Max results</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr"/>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.MaxResults</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr"/>
+      <c r="H76" t="inlineStr"/>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr"/>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>random</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>random</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr"/>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.random</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr"/>
+      <c r="H77" t="inlineStr"/>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr"/>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>Transition between titles</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>Transition between titles</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr"/>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.Transition</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr"/>
+      <c r="H78" t="inlineStr"/>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr"/>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>Search Building</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>Search Building</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr"/>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.FilterBuildings</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr"/>
+      <c r="H79" t="inlineStr"/>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr"/>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>FoE-Helper: Number of FPs that can be bought with coins.</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>FoE-Helper: Number of FPs that can be bought with coins.</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr"/>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>.StrategyPoints.BuyableFP</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr"/>
+      <c r="H80" t="inlineStr"/>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr"/>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>Export presets</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>Export presets</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr"/>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetExport</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr"/>
+      <c r="H81" t="inlineStr"/>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr"/>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>Battlegrounds</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>Battlegrounds</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr"/>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.GBG</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr"/>
+      <c r="H82" t="inlineStr"/>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr"/>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>Lower</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>Lower</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr"/>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.TradeForLower</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr"/>
+      <c r="H83" t="inlineStr"/>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr"/>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>Remove from favorites</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>Remove from favorites</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr"/>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>.Boxes.General.FavoritesRemove</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr"/>
+      <c r="H84" t="inlineStr"/>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr"/>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>Please continue on your own</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>Please continue on your own</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr"/>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>.Boxes.Negotiation.TryContinue</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr"/>
+      <c r="H85" t="inlineStr"/>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr"/>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>Settlement Playthroughs</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>Settlement Playthroughs</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr"/>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>.Boxes.PlayerProfile.Settlements</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr"/>
+      <c r="H86" t="inlineStr"/>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr"/>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>GBG Build Recommendation</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>GBG Build Recommendation</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr"/>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ShowGBGBuildings</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr"/>
+      <c r="H87" t="inlineStr"/>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr"/>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>Inventory</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>Inventory</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr"/>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.ShowInventoryBuildings</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr"/>
+      <c r="H88" t="inlineStr"/>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr"/>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>1d</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>1d</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr"/>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Time.1d</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr"/>
+      <c r="H89" t="inlineStr"/>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr"/>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>Inactivity</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>Inactivity</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr"/>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.Inactivity</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr"/>
+      <c r="H90" t="inlineStr"/>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr"/>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Stock + Invested + Profit = </t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Stock + Invested + Profit = </t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr"/>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.TotalFP</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr"/>
+      <c r="H91" t="inlineStr"/>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr"/>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>Select GB</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>Select GB</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr"/>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>.Boxes.findGB.selectGB</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr"/>
+      <c r="H92" t="inlineStr"/>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr"/>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>Duplicate preset as:</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>Duplicate preset as:</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr"/>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetPromptDuplicate</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr"/>
+      <c r="H93" t="inlineStr"/>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr"/>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>2-lane road required</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>2-lane road required</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr"/>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>.Boxes.Tooltip.Building.road2</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr"/>
+      <c r="H94" t="inlineStr"/>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr"/>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>Sets</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>Sets</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr"/>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>.Boxes.Kits.Sets</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr"/>
+      <c r="H95" t="inlineStr"/>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr"/>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>Beach</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>Beach</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr"/>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>.HiddenRewards.Positions.shore</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr"/>
+      <c r="H96" t="inlineStr"/>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr"/>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>Power leveling</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>Power leveling</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr"/>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>.Boxes.PowerLeveling.Title</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr"/>
+      <c r="H97" t="inlineStr"/>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr"/>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>Copy</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>Copy</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr"/>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetCopySuffix</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr"/>
+      <c r="H98" t="inlineStr"/>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr"/>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>Stream Chart</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>Stream Chart</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr"/>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnChartTypeTitle.streamgraph</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr"/>
+      <c r="H99" t="inlineStr"/>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr"/>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>Motivate/Polish</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>Motivate/Polish</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr"/>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.MoppelEvents</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr"/>
+      <c r="H100" t="inlineStr"/>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr"/>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>Show Fragments</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>Show Fragments</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr"/>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>.Boxes.Settings.showBGFragments</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr"/>
+      <c r="H101" t="inlineStr"/>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr"/>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr"/>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>.Boxes.QiProgress.SnapShotLogDisclaimer</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr"/>
+      <c r="H102" t="inlineStr"/>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr"/>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>Own part gross</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>Own part gross</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr"/>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>.Boxes.PowerLeveling.OwnPartBrutto</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr"/>
+      <c r="H103" t="inlineStr"/>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr"/>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>member</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>member</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr"/>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.Member</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr"/>
+      <c r="H104" t="inlineStr"/>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr"/>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>GE Statistics</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>GE Statistics</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr"/>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.Title</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr"/>
+      <c r="H105" t="inlineStr"/>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr"/>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>InA</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>InA</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr"/>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>.Eras.8.short</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr"/>
+      <c r="H106" t="inlineStr"/>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr"/>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>Compare Friends with Threads</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>Compare Friends with Threads</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr"/>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>.Menu.CompareFriendsThreads.Title</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr"/>
+      <c r="H107" t="inlineStr"/>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr"/>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>Search</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>Search</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr"/>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.FindBuilding</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr"/>
+      <c r="H108" t="inlineStr"/>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr"/>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>GE</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>GE</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr"/>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.Rewards.Source.guildExpedition</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr"/>
+      <c r="H109" t="inlineStr"/>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr"/>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>Overview of most boosts, achievements, items and other city stats.</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>Overview of most boosts, achievements, items and other city stats.</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr"/>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>.Menu.PlayerProfile.Desc</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr"/>
+      <c r="H110" t="inlineStr"/>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr"/>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>Neighbours</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>Neighbours</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr"/>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.Neighbors</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr"/>
+      <c r="H111" t="inlineStr"/>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr"/>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>Town Overview</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>Town Overview</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr"/>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>.Menu.Citymap.Title</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr"/>
+      <c r="H112" t="inlineStr"/>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr"/>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>Daily Deals</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>Daily Deals</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr"/>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Antiques.Exchange</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr"/>
+      <c r="H113" t="inlineStr"/>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr"/>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>Helper Battle visibility</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>Helper Battle visibility</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr"/>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.HideHelperDuringBattle</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr"/>
+      <c r="H114" t="inlineStr"/>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr"/>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>Attack</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>Attack</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr"/>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>.Boxes.PvPArena.Tabs.AttackFights</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr"/>
+      <c r="H115" t="inlineStr"/>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr"/>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>Pop Game (e.g. Fall Event)</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>Pop Game (e.g. Fall Event)</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr"/>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>.Settings.EventHelperPop</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr"/>
+      <c r="H116" t="inlineStr"/>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr"/>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>QI</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>QI</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr"/>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>.Boxes.General.Quantum_Incursion.short</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr"/>
+      <c r="H117" t="inlineStr"/>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr"/>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>Anniversary-Event</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>Anniversary-Event</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr"/>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.anniversary_event</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr"/>
+      <c r="H118" t="inlineStr"/>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr"/>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>Rename preset:</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>Rename preset:</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr"/>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetPromptRename</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr"/>
+      <c r="H119" t="inlineStr"/>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr"/>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>Neighbour</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>Neighbour</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr"/>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.ContentHeadIsNeighbor</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr"/>
+      <c r="H120" t="inlineStr"/>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr"/>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>When no bid was placed for a minute, the module starts again from the first row.</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>When no bid was placed for a minute, the module starts again from the first row.</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr"/>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>.Boxes.AuctionSettings.Help4</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr"/>
+      <c r="H121" t="inlineStr"/>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr"/>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr"/>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.OwnPartClose</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr"/>
+      <c r="H122" t="inlineStr"/>
+    </row>
+    <row r="123">
+      <c r="A123" t="inlineStr"/>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>PvP-Arena-Protocol</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>PvP-Arena-Protocol</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr"/>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ShowPvPArena</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr"/>
+      <c r="H123" t="inlineStr"/>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr"/>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>Preference Order</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>Preference Order</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr"/>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>.Boxes.Negotiation.Average</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr"/>
+      <c r="H124" t="inlineStr"/>
+    </row>
+    <row r="125">
+      <c r="A125" t="inlineStr"/>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>There are no buildings in this category.</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>There are no buildings in this category.</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr"/>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.EmptyList</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr"/>
+      <c r="H125" t="inlineStr"/>
+    </row>
+    <row r="126">
+      <c r="A126" t="inlineStr"/>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>play only current era</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>play only current era</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr"/>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.CurrentEra</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr"/>
+      <c r="H126" t="inlineStr"/>
+    </row>
+    <row r="127">
+      <c r="A127" t="inlineStr"/>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>Active</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr"/>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>.Boxes.Settings.Active</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr"/>
+      <c r="H127" t="inlineStr"/>
+    </row>
+    <row r="128">
+      <c r="A128" t="inlineStr"/>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>Lines</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>Lines</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr"/>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnChartType.line</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr"/>
+      <c r="H128" t="inlineStr"/>
+    </row>
+    <row r="129">
+      <c r="A129" t="inlineStr"/>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>Enable Event helpers</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>Enable Event helpers</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr"/>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>.Settings.EventHelper.All</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr"/>
+      <c r="H129" t="inlineStr"/>
+    </row>
+    <row r="130">
+      <c r="A130" t="inlineStr"/>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>bottom left</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>bottom left</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr"/>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>.Menu.Notification.Position.bottom-left</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr"/>
+      <c r="H130" t="inlineStr"/>
+    </row>
+    <row r="131">
+      <c r="A131" t="inlineStr"/>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>Side View</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>Side View</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr"/>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.CavalierPerspecitve</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr"/>
+      <c r="H131" t="inlineStr"/>
+    </row>
+    <row r="132">
+      <c r="A132" t="inlineStr"/>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>&lt;span style='color:#29b206'&gt;Remaining&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>&lt;span style='color:#29b206'&gt;Remaining&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr"/>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>.Boxes.Technologies.DescStillMissing</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr"/>
+      <c r="H132" t="inlineStr"/>
+    </row>
+    <row r="133">
+      <c r="A133" t="inlineStr"/>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>This list shows for which of the quests the helper is sure you have already received diamonds - quests are listed here as open even if you have already received diamonds for that quest on another device or before this feature was activated. Since medals only show up as rewards if diamonds have been obtained before, the list will update after either diamonds or medals are obtained.</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>This list shows for which of the quests the helper is sure you have already received diamonds - quests are listed here as open even if you have already received diamonds for that quest on another device or before this feature was activated. Since medals only show up as rewards if diamonds have been obtained before, the list will update after either diamonds or medals are obtained.</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr"/>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>.Boxes.RecurringQuests.Warning</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr"/>
+      <c r="H133" t="inlineStr"/>
+    </row>
+    <row r="134">
+      <c r="A134" t="inlineStr"/>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr"/>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Expired</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr"/>
+      <c r="H134" t="inlineStr"/>
+    </row>
+    <row r="135">
+      <c r="A135" t="inlineStr"/>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>Prevention</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>Prevention</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr"/>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>.Boxes.doubleFPprevention.Text</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr"/>
+      <c r="H135" t="inlineStr"/>
+    </row>
+    <row r="136">
+      <c r="A136" t="inlineStr"/>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>Open Ally Overview</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>Open Ally Overview</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr"/>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>.Settings.ShowAllyList.Title</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr"/>
+      <c r="H136" t="inlineStr"/>
+    </row>
+    <row r="137">
+      <c r="A137" t="inlineStr"/>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>Rewards Bar Info</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>Rewards Bar Info</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr"/>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ShowGBGRewards</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr"/>
+      <c r="H137" t="inlineStr"/>
+    </row>
+    <row r="138">
+      <c r="A138" t="inlineStr"/>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>You have reached the end of this era</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>You have reached the end of this era</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr"/>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>.Boxes.Technologies.NoTechs</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr"/>
+      <c r="H138" t="inlineStr"/>
+    </row>
+    <row r="139">
+      <c r="A139" t="inlineStr"/>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>Guild Treasury - Hourly</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>Guild Treasury - Hourly</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr"/>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.SourceTitle.statsTreasureClanH</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr"/>
+      <c r="H139" t="inlineStr"/>
+    </row>
+    <row r="140">
+      <c r="A140" t="inlineStr"/>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>Show a decrease of goods on GvG map.</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>Show a decrease of goods on GvG map.</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr"/>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnToggleAnnotationsTitle</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr"/>
+      <c r="H140" t="inlineStr"/>
+    </row>
+    <row r="141">
+      <c r="A141" t="inlineStr"/>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Number of Streets: </t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Number of Streets: </t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr"/>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.StreetsAmount</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr"/>
+      <c r="H141" t="inlineStr"/>
+    </row>
+    <row r="142">
+      <c r="A142" t="inlineStr"/>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>Attrition</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>Attrition</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr"/>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.Attrition</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr"/>
+      <c r="H142" t="inlineStr"/>
+    </row>
+    <row r="143">
+      <c r="A143" t="inlineStr"/>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>All Advices</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>All Advices</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr"/>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssistAAConfig.AllConfigs</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr"/>
+      <c r="H143" t="inlineStr"/>
+    </row>
+    <row r="144">
+      <c r="A144" t="inlineStr"/>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>Show Guilds</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>Show Guilds</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr"/>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.ShowOwner</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr"/>
+      <c r="H144" t="inlineStr"/>
+    </row>
+    <row r="145">
+      <c r="A145" t="inlineStr"/>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>If an incident is displayed to be on a two-lane road, such a road must be built in order to be able to collect the reward!</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>If an incident is displayed to be on a two-lane road, such a road must be built in order to be able to collect the reward!</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr"/>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>.Boxes.HiddenRewards.twolaneWarning</t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr"/>
+      <c r="H145" t="inlineStr"/>
+    </row>
+    <row r="146">
+      <c r="A146" t="inlineStr"/>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>Keys</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>Keys</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr"/>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.Keys.care</t>
+        </is>
+      </c>
+      <c r="G146" t="inlineStr"/>
+      <c r="H146" t="inlineStr"/>
+    </row>
+    <row r="147">
+      <c r="A147" t="inlineStr"/>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>No unit data available. Please press "U" to launch the Army Management console</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>No unit data available. Please press "U" to launch the Army Management console</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr"/>
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F147" t="inlineStr">
+        <is>
+          <t>.Boxes.UnitsGex.NoUnitsAvailable</t>
+        </is>
+      </c>
+      <c r="G147" t="inlineStr"/>
+      <c r="H147" t="inlineStr"/>
+    </row>
+    <row r="148">
+      <c r="A148" t="inlineStr"/>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>Discord text formatting</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>Discord text formatting</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr"/>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F148" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.MarkdownLinkText</t>
+        </is>
+      </c>
+      <c r="G148" t="inlineStr"/>
+      <c r="H148" t="inlineStr"/>
+    </row>
+    <row r="149">
+      <c r="A149" t="inlineStr"/>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>Pop Ups</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>Pop Ups</t>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr"/>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>.Settings.Tab.Auto</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr"/>
+      <c r="H149" t="inlineStr"/>
+    </row>
+    <row r="150">
+      <c r="A150" t="inlineStr"/>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> are 4+ Ages behind</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> are 4+ Ages behind</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr"/>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.OlderThan4Era</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr"/>
+      <c r="H150" t="inlineStr"/>
+    </row>
+    <row r="151">
+      <c r="A151" t="inlineStr"/>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>Province Name</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>Province Name</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr"/>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>.Boxes.scoutingTimes.ProvinceName</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr"/>
+      <c r="H151" t="inlineStr"/>
+    </row>
+    <row r="152">
+      <c r="A152" t="inlineStr"/>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>Threshold</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>Threshold</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr"/>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssistAAConfig.Threshold</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr"/>
+      <c r="H152" t="inlineStr"/>
+    </row>
+    <row r="153">
+      <c r="A153" t="inlineStr"/>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>If you want to use the notes or the city planner, activate this item.&lt;br&gt;For a stand-alone extension, simply deactivate it.</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>If you want to use the notes or the city planner, activate this item.&lt;br&gt;For a stand-alone extension, simply deactivate it.</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr"/>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>.Settings.GlobalSend.Desc</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr"/>
+      <c r="H153" t="inlineStr"/>
+    </row>
+    <row r="154">
+      <c r="A154" t="inlineStr"/>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>Trial</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>Trial</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr"/>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.GexTrial</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr"/>
+      <c r="H154" t="inlineStr"/>
+    </row>
+    <row r="155">
+      <c r="A155" t="inlineStr"/>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>Plunder Reward</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>Plunder Reward</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr"/>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.plunderReward</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr"/>
+      <c r="H155" t="inlineStr"/>
+    </row>
+    <row r="156">
+      <c r="A156" t="inlineStr"/>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>15m</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>15m</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr"/>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Time.15m</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr"/>
+      <c r="H156" t="inlineStr"/>
+    </row>
+    <row r="157">
+      <c r="A157" t="inlineStr"/>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>Guild Battlegrounds</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>Guild Battlegrounds</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr"/>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>.Boxes.General.Guild_Battlegrounds</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr"/>
+      <c r="H157" t="inlineStr"/>
+    </row>
+    <row r="158">
+      <c r="A158" t="inlineStr"/>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>Unit</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>Unit</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr"/>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>.General.Unit</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr"/>
+      <c r="H158" t="inlineStr"/>
+    </row>
+    <row r="159">
+      <c r="A159" t="inlineStr"/>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>Auto hide all on battle</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>Auto hide all on battle</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr"/>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>.Boxes.CloseBox.AutoHideOnBattle</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr"/>
+      <c r="H159" t="inlineStr"/>
+    </row>
+    <row r="160">
+      <c r="A160" t="inlineStr"/>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/notes</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/notes</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr"/>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.HelpLink</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr"/>
+      <c r="H160" t="inlineStr"/>
+    </row>
+    <row r="161">
+      <c r="A161" t="inlineStr"/>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>GBG Rewards</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>GBG Rewards</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr"/>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.Rewards.SourceTitle.battlegrounds_conquest</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr"/>
+      <c r="H161" t="inlineStr"/>
+    </row>
+    <row r="162">
+      <c r="A162" t="inlineStr"/>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>Start units</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>Start units</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr"/>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>.Boxes.BoostList.guild_raids_units_start</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr"/>
+      <c r="H162" t="inlineStr"/>
+    </row>
+    <row r="163">
+      <c r="A163" t="inlineStr"/>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>show group names</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>show group names</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr"/>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.ShowGroupNames</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr"/>
+      <c r="H163" t="inlineStr"/>
+    </row>
+    <row r="164">
+      <c r="A164" t="inlineStr"/>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>Overview</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>Overview</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr"/>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Overview</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr"/>
+      <c r="H164" t="inlineStr"/>
+    </row>
+    <row r="165">
+      <c r="A165" t="inlineStr"/>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>Should the Infobox open itself automatically once the game loads?</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>Should the Infobox open itself automatically once the game loads?</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr"/>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>.Settings.AutoOpenInfoBox.Desc</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr"/>
+      <c r="H165" t="inlineStr"/>
+    </row>
+    <row r="166">
+      <c r="A166" t="inlineStr"/>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>Level</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>Level</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr"/>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Level</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr"/>
+      <c r="H166" t="inlineStr"/>
+    </row>
+    <row r="167">
+      <c r="A167" t="inlineStr"/>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>Person</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>Person</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr"/>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>.Boxes.Negotiation.Person</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr"/>
+      <c r="H167" t="inlineStr"/>
+    </row>
+    <row r="168">
+      <c r="A168" t="inlineStr"/>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>Enabled</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>Enabled</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr"/>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.Enabled</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr"/>
+      <c r="H168" t="inlineStr"/>
+    </row>
+    <row r="169">
+      <c r="A169" t="inlineStr"/>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>Buildings Efficiency Rating</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>Buildings Efficiency Rating</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr"/>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.Title</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr"/>
+      <c r="H169" t="inlineStr"/>
+    </row>
+    <row r="170">
+      <c r="A170" t="inlineStr"/>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>Spring Event</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>Spring Event</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr"/>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.spring_event</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr"/>
+      <c r="H170" t="inlineStr"/>
+    </row>
+    <row r="171">
+      <c r="A171" t="inlineStr"/>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>Decorations</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>Decorations</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr"/>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.decoration</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr"/>
+      <c r="H171" t="inlineStr"/>
+    </row>
+    <row r="172">
+      <c r="A172" t="inlineStr"/>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>Castle points</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>Castle points</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr"/>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.CastlePoints</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr"/>
+      <c r="H172" t="inlineStr"/>
+    </row>
+    <row r="173">
+      <c r="A173" t="inlineStr"/>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>Aztec Helper</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>Aztec Helper</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr"/>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>.Boxes.AztecMiniGame.Title</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr"/>
+      <c r="H173" t="inlineStr"/>
+    </row>
+    <row r="174">
+      <c r="A174" t="inlineStr"/>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>Info</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>Info</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr"/>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Log.Info</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr"/>
+      <c r="H174" t="inlineStr"/>
+    </row>
+    <row r="175">
+      <c r="A175" t="inlineStr"/>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Your city data could not be sent to the server. Please report this error directly to </t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Your city data could not be sent to the server. Please report this error directly to </t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr"/>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.SubmitError</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr"/>
+      <c r="H175" t="inlineStr"/>
+    </row>
+    <row r="176">
+      <c r="A176" t="inlineStr"/>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>Music Control</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>Music Control</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr"/>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>.Menu.MusicControl.Title</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr"/>
+      <c r="H176" t="inlineStr"/>
+    </row>
+    <row r="177">
+      <c r="A177" t="inlineStr"/>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>Arc: FP Rewards/day from other players</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>Arc: FP Rewards/day from other players</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr"/>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.RewardPerDay</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr"/>
+      <c r="H177" t="inlineStr"/>
+    </row>
+    <row r="178">
+      <c r="A178" t="inlineStr"/>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>Displays the resources required (by item) for your Settlement.</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>Displays the resources required (by item) for your Settlement.</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr"/>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>.Menu.OutP.Desc</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr"/>
+      <c r="H178" t="inlineStr"/>
+    </row>
+    <row r="179">
+      <c r="A179" t="inlineStr"/>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>Reset</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>Reset</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr"/>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>.Boxes.Treasury.Reset</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr"/>
+      <c r="H179" t="inlineStr"/>
+    </row>
+    <row r="180">
+      <c r="A180" t="inlineStr"/>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr"/>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.Settings.Save</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr"/>
+      <c r="H180" t="inlineStr"/>
+    </row>
+    <row r="181">
+      <c r="A181" t="inlineStr"/>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>Disabled: Open another player's GB first!</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>Disabled: Open another player's GB first!</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr"/>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>.Menu.Calculator.Warning</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr"/>
+      <c r="H181" t="inlineStr"/>
+    </row>
+    <row r="182">
+      <c r="A182" t="inlineStr"/>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>can be polished</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>can be polished</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr"/>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>.Boxes.Tooltip.Building.canPolish</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr"/>
+      <c r="H182" t="inlineStr"/>
+    </row>
+    <row r="183">
+      <c r="A183" t="inlineStr"/>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>View and calculate Tech Tree research costs</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>View and calculate Tech Tree research costs</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr"/>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>.Menu.Technologies.Desc</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr"/>
+      <c r="H183" t="inlineStr"/>
+    </row>
+    <row r="184">
+      <c r="A184" t="inlineStr"/>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr"/>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.SaveSettings</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr"/>
+      <c r="H184" t="inlineStr"/>
+    </row>
+    <row r="185">
+      <c r="A185" t="inlineStr"/>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>You have lost a higher era unit (above your current era). However you still have the chance to heal them with diamonds!</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>You have lost a higher era unit (above your current era). However you still have the chance to heal them with diamonds!</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr"/>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssist.Text.NextEra</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr"/>
+      <c r="H185" t="inlineStr"/>
+    </row>
+    <row r="186">
+      <c r="A186" t="inlineStr"/>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>Points</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>Points</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr"/>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.Points</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr"/>
+      <c r="H186" t="inlineStr"/>
+    </row>
+    <row r="187">
+      <c r="A187" t="inlineStr"/>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>The Date value "__InvalidDate__" could not be parsed</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>The Date value "__InvalidDate__" could not be parsed</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr"/>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.DateParseErrorDesc</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr"/>
+      <c r="H187" t="inlineStr"/>
+    </row>
+    <row r="188">
+      <c r="A188" t="inlineStr"/>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>Current Arc Bonus</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>Current Arc Bonus</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr"/>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.ArkBonus</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr"/>
+      <c r="H188" t="inlineStr"/>
+    </row>
+    <row r="189">
+      <c r="A189" t="inlineStr"/>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>GBs</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>GBs</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr"/>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.greatbuilding</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr"/>
+      <c r="H189" t="inlineStr"/>
+    </row>
+    <row r="190">
+      <c r="A190" t="inlineStr"/>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>Display a GB FP investment window when entering 'Town Hall'&gt; 'News'&gt; 'Great Buildings' tab.</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>Display a GB FP investment window when entering 'Town Hall'&gt; 'News'&gt; 'Great Buildings' tab.</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr"/>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>.Settings.ShowInvestments.Desc</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr"/>
+      <c r="H190" t="inlineStr"/>
+    </row>
+    <row r="191">
+      <c r="A191" t="inlineStr"/>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>Date</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>Date</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr"/>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.Date</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr"/>
+      <c r="H191" t="inlineStr"/>
+    </row>
+    <row r="192">
+      <c r="A192" t="inlineStr"/>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>Current era goods</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>Current era goods</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr"/>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.goods_current</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr"/>
+      <c r="H192" t="inlineStr"/>
+    </row>
+    <row r="193">
+      <c r="A193" t="inlineStr"/>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>PvP-Arena-Protocol</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>PvP-Arena-Protocol</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr"/>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>.Settings.ShowPvPArena.Title</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr"/>
+      <c r="H193" t="inlineStr"/>
+    </row>
+    <row r="194">
+      <c r="A194" t="inlineStr"/>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>Info Box</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>Info Box</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr"/>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>.Menu.Info.Title</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr"/>
+      <c r="H194" t="inlineStr"/>
+    </row>
+    <row r="195">
+      <c r="A195" t="inlineStr"/>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>Progress</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>Progress</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr"/>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.Progress</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr"/>
+      <c r="H195" t="inlineStr"/>
+    </row>
+    <row r="196">
+      <c r="A196" t="inlineStr"/>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>This value is used for ranking buildings providing attack or defense bonus for the attacking army. How many FP is 1% of either attack or defense boost worth to you?</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>This value is used for ranking buildings providing attack or defense bonus for the attacking army. How many FP is 1% of either attack or defense boost worth to you?</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr"/>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.TTAttackValue</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr"/>
+      <c r="H196" t="inlineStr"/>
+    </row>
+    <row r="197">
+      <c r="A197" t="inlineStr"/>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>Where do you want the notifications to appear on your screen?</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>Where do you want the notifications to appear on your screen?</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr"/>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>.Settings.NotificationsPosition.Desc</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr"/>
+      <c r="H197" t="inlineStr"/>
+    </row>
+    <row r="198">
+      <c r="A198" t="inlineStr"/>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>Start supplies</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>Start supplies</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr"/>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>.Boxes.BoostList.guild_raids_supplies_start</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr"/>
+      <c r="H198" t="inlineStr"/>
+    </row>
+    <row r="199">
+      <c r="A199" t="inlineStr"/>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>FP boost</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>FP boost</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr"/>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.fp_boost</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr"/>
+      <c r="H199" t="inlineStr"/>
+    </row>
+    <row r="200">
+      <c r="A200" t="inlineStr"/>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>Challenge</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>Challenge</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr"/>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Challenge</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr"/>
+      <c r="H200" t="inlineStr"/>
+    </row>
+    <row r="201">
+      <c r="A201" t="inlineStr"/>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>__building__ - Level __level__</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>__building__ - Level __level__</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr"/>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>.Boxes.Infobox.Messages.MsgBuilding</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr"/>
+      <c r="H201" t="inlineStr"/>
+    </row>
+    <row r="202">
+      <c r="A202" t="inlineStr"/>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>Event</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>Event</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr"/>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.Event</t>
+        </is>
+      </c>
+      <c r="G202" t="inlineStr"/>
+      <c r="H202" t="inlineStr"/>
+    </row>
+    <row r="203">
+      <c r="A203" t="inlineStr"/>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>QI Snapshot Log</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>QI Snapshot Log</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr"/>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>.Boxes.QiProgress.SnapshotLog</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr"/>
+      <c r="H203" t="inlineStr"/>
+    </row>
+    <row r="204">
+      <c r="A204" t="inlineStr"/>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>Increase/decrease graph</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>Increase/decrease graph</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr"/>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnChartTypeTitle.delta</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr"/>
+      <c r="H204" t="inlineStr"/>
+    </row>
+    <row r="205">
+      <c r="A205" t="inlineStr"/>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>Fair</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>Fair</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr"/>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.TradeFair</t>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr"/>
+      <c r="H205" t="inlineStr"/>
+    </row>
+    <row r="206">
+      <c r="A206" t="inlineStr"/>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>Consider attack bonus</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>Consider attack bonus</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr"/>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.ShowAttack</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr"/>
+      <c r="H206" t="inlineStr"/>
+    </row>
+    <row r="207">
+      <c r="A207" t="inlineStr"/>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>Date of Increase</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>Date of Increase</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr"/>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.DateOfIncrease</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr"/>
+      <c r="H207" t="inlineStr"/>
+    </row>
+    <row r="208">
+      <c r="A208" t="inlineStr"/>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>Efficiency score according to the settings in the efficiency module</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>Efficiency score according to the settings in the efficiency module</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr"/>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>.Boxes.CombatCalculator.EfficiencyTT</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr"/>
+      <c r="H208" t="inlineStr"/>
+    </row>
+    <row r="209">
+      <c r="A209" t="inlineStr"/>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>Season</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>Season</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr"/>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>.Boxes.General.Season</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr"/>
+      <c r="H209" t="inlineStr"/>
+    </row>
+    <row r="210">
+      <c r="A210" t="inlineStr"/>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>Hidden GB</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>Hidden GB</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr"/>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.HiddenGB</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr"/>
+      <c r="H210" t="inlineStr"/>
+    </row>
+    <row r="211">
+      <c r="A211" t="inlineStr"/>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>GBG participation</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>GBG participation</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr"/>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.GbgParticipation</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr"/>
+      <c r="H211" t="inlineStr"/>
+    </row>
+    <row r="212">
+      <c r="A212" t="inlineStr"/>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>danger</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>danger</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr"/>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.danger</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr"/>
+      <c r="H212" t="inlineStr"/>
+    </row>
+    <row r="213">
+      <c r="A213" t="inlineStr"/>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>Template for multiple provinces</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>Template for multiple provinces</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr"/>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.DiscordTemplateBulk</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr"/>
+      <c r="H213" t="inlineStr"/>
+    </row>
+    <row r="214">
+      <c r="A214" t="inlineStr"/>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>SAT</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>SAT</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr"/>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>.Eras.22.short</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr"/>
+      <c r="H214" t="inlineStr"/>
+    </row>
+    <row r="215">
+      <c r="A215" t="inlineStr"/>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>Notification position</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>Notification position</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr"/>
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>.Settings.NotificationsPosition.Title</t>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr"/>
+      <c r="H215" t="inlineStr"/>
+    </row>
+    <row r="216">
+      <c r="A216" t="inlineStr"/>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>Collect Task!</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>Collect Task!</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr"/>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.TaskReady</t>
+        </is>
+      </c>
+      <c r="G216" t="inlineStr"/>
+      <c r="H216" t="inlineStr"/>
+    </row>
+    <row r="217">
+      <c r="A217" t="inlineStr"/>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>Body</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>Body</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr"/>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Body</t>
+        </is>
+      </c>
+      <c r="G217" t="inlineStr"/>
+      <c r="H217" t="inlineStr"/>
+    </row>
+    <row r="218">
+      <c r="A218" t="inlineStr"/>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>Double donation</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>Double donation</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr"/>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t>.Boxes.doubleFPprevention.Title</t>
+        </is>
+      </c>
+      <c r="G218" t="inlineStr"/>
+      <c r="H218" t="inlineStr"/>
+    </row>
+    <row r="219">
+      <c r="A219" t="inlineStr"/>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>Now</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>Now</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr"/>
+      <c r="E219" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F219" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Preset.Now</t>
+        </is>
+      </c>
+      <c r="G219" t="inlineStr"/>
+      <c r="H219" t="inlineStr"/>
+    </row>
+    <row r="220">
+      <c r="A220" t="inlineStr"/>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>Supply boosts</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>Supply boosts</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr"/>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>.Boxes.BoostList.guild_raids_supplies_production</t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr"/>
+      <c r="H220" t="inlineStr"/>
+    </row>
+    <row r="221">
+      <c r="A221" t="inlineStr"/>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>LMA</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>LMA</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr"/>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>.Eras.6.short</t>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr"/>
+      <c r="H221" t="inlineStr"/>
+    </row>
+    <row r="222">
+      <c r="A222" t="inlineStr"/>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>FoE-Helper: Number of FPs in your bar.</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>FoE-Helper: Number of FPs in your bar.</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr"/>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>.StrategyPoints.FPInBar</t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr"/>
+      <c r="H222" t="inlineStr"/>
+    </row>
+    <row r="223">
+      <c r="A223" t="inlineStr"/>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>Battle Boosts</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>Battle Boosts</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr"/>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>.Boxes.PlayerProfile.BattleBoosts</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr"/>
+      <c r="H223" t="inlineStr"/>
+    </row>
+    <row r="224">
+      <c r="A224" t="inlineStr"/>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>Player is no longer in your guild.</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>Player is no longer in your guild.</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr"/>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.MemberLeavedGuild</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr"/>
+      <c r="H224" t="inlineStr"/>
+    </row>
+    <row r="225">
+      <c r="A225" t="inlineStr"/>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>Siege deleted</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>Siege deleted</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr"/>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Log.siege_deleted</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr"/>
+      <c r="H225" t="inlineStr"/>
+    </row>
+    <row r="226">
+      <c r="A226" t="inlineStr"/>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>Calendar</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>Calendar</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr"/>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.reward_calendar</t>
+        </is>
+      </c>
+      <c r="G226" t="inlineStr"/>
+      <c r="H226" t="inlineStr"/>
+    </row>
+    <row r="227">
+      <c r="A227" t="inlineStr"/>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>Displays and Filters all trades that are in the Market</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>Displays and Filters all trades that are in the Market</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr"/>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>.Menu.Market.Desc</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr"/>
+      <c r="H227" t="inlineStr"/>
+    </row>
+    <row r="228">
+      <c r="A228" t="inlineStr"/>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>Group Name</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>Group Name</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr"/>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.GroupName</t>
+        </is>
+      </c>
+      <c r="G228" t="inlineStr"/>
+      <c r="H228" t="inlineStr"/>
+    </row>
+    <row r="229">
+      <c r="A229" t="inlineStr"/>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>DD/MMM/YYYY</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>DD/MMM/YYYY</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr"/>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t>.Date</t>
+        </is>
+      </c>
+      <c r="G229" t="inlineStr">
+        <is>
+          <t>Is the order of items (Y, M, D) rearrangable as well ?
+(I would strongly urge you to use iso-8601 otherwise)</t>
+        </is>
+      </c>
+      <c r="H229" t="inlineStr"/>
+    </row>
+    <row r="230">
+      <c r="A230" t="inlineStr"/>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>Player</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>Player</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr"/>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>.Boxes.PvPArena.PlayerName</t>
+        </is>
+      </c>
+      <c r="G230" t="inlineStr"/>
+      <c r="H230" t="inlineStr"/>
+    </row>
+    <row r="231">
+      <c r="A231" t="inlineStr"/>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>Space Age Jupiter Moon</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>Space Age Jupiter Moon</t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr"/>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <t>.Eras.21</t>
+        </is>
+      </c>
+      <c r="G231" t="inlineStr"/>
+      <c r="H231" t="inlineStr"/>
+    </row>
+    <row r="232">
+      <c r="A232" t="inlineStr"/>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>Aztec Helper</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>Aztec Helper</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr"/>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <t>.Settings.ShowAztecHelper.Title</t>
+        </is>
+      </c>
+      <c r="G232" t="inlineStr"/>
+      <c r="H232" t="inlineStr"/>
+    </row>
+    <row r="233">
+      <c r="A233" t="inlineStr"/>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>Progressive Era</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>Progressive Era</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr"/>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F233" t="inlineStr">
+        <is>
+          <t>.Eras.9</t>
+        </is>
+      </c>
+      <c r="G233" t="inlineStr"/>
+      <c r="H233" t="inlineStr"/>
+    </row>
+    <row r="234">
+      <c r="A234" t="inlineStr"/>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>Infobox Entry Count</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>Infobox Entry Count</t>
+        </is>
+      </c>
+      <c r="D234" t="inlineStr"/>
+      <c r="E234" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F234" t="inlineStr">
+        <is>
+          <t>.Settings.InfoboxEntryCount.Title</t>
+        </is>
+      </c>
+      <c r="G234" t="inlineStr"/>
+      <c r="H234" t="inlineStr"/>
+    </row>
+    <row r="235">
+      <c r="A235" t="inlineStr"/>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>Open the antique dealer to update the data.</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>Open the antique dealer to update the data.</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr"/>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.VisitAntiqueDealerWarning</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr"/>
+      <c r="H235" t="inlineStr"/>
+    </row>
+    <row r="236">
+      <c r="A236" t="inlineStr"/>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>1 FP equals __goods__ goods</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>1 FP equals __goods__ goods</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr"/>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.GoodsPerFP</t>
+        </is>
+      </c>
+      <c r="G236" t="inlineStr"/>
+      <c r="H236" t="inlineStr"/>
+    </row>
+    <row r="237">
+      <c r="A237" t="inlineStr"/>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>Daily Prod.</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>Daily Prod.</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr"/>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.ModeDaily</t>
+        </is>
+      </c>
+      <c r="G237" t="inlineStr"/>
+      <c r="H237" t="inlineStr"/>
+    </row>
+    <row r="238">
+      <c r="A238" t="inlineStr"/>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;__id__&lt;/strong&gt; was completed by __player__.</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;__id__&lt;/strong&gt; was completed by __player__.</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr"/>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>.Boxes.Infobox.Messages.QINodeFinished</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr"/>
+      <c r="H238" t="inlineStr"/>
+    </row>
+    <row r="239">
+      <c r="A239" t="inlineStr"/>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>Infobox</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>Infobox</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr"/>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>.Boxes.Infobox.Title</t>
+        </is>
+      </c>
+      <c r="G239" t="inlineStr"/>
+      <c r="H239" t="inlineStr"/>
+    </row>
+    <row r="240">
+      <c r="A240" t="inlineStr"/>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>Click on the friends tab in the game to unlock the event list of your friends</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>Click on the friends tab in the game to unlock the event list of your friends</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr"/>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.FriendsSocialTabTT</t>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr"/>
+      <c r="H240" t="inlineStr"/>
+    </row>
+    <row r="241">
+      <c r="A241" t="inlineStr"/>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>Open automatically</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>Open automatically</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr"/>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>.Settings.ShowOwnPartAutoOpen.Desc</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr"/>
+      <c r="H241" t="inlineStr"/>
+    </row>
+    <row r="242">
+      <c r="A242" t="inlineStr"/>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>The investment list was updated less than 30 minutes ago.</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>The investment list was updated less than 30 minutes ago.</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr"/>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.UpToDate</t>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr"/>
+      <c r="H242" t="inlineStr"/>
+    </row>
+    <row r="243">
+      <c r="A243" t="inlineStr"/>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>Guild Treasury - daily</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>Guild Treasury - daily</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr"/>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.SourceTitle.statsTreasureClanD</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr"/>
+      <c r="H243" t="inlineStr"/>
+    </row>
+    <row r="244">
+      <c r="A244" t="inlineStr"/>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>Energy used</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>Energy used</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr"/>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.Energy.anniversary</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr"/>
+      <c r="H244" t="inlineStr"/>
+    </row>
+    <row r="245">
+      <c r="A245" t="inlineStr"/>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>Do you want the rewards from GBG and GE to be displayed in a stream over the rewards bar?</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>Do you want the rewards from GBG and GE to be displayed in a stream over the rewards bar?</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr"/>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>.Settings.ShowGBGRewards.Desc</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr"/>
+      <c r="H245" t="inlineStr"/>
+    </row>
+    <row r="246">
+      <c r="A246" t="inlineStr"/>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>Saving and Restoring</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>Saving and Restoring</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr"/>
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t>.Settings.ExportSettings.Title</t>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr"/>
+      <c r="H246" t="inlineStr"/>
+    </row>
+    <row r="247">
+      <c r="A247" t="inlineStr"/>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>Guild Expedition</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>Guild Expedition</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr"/>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.guild_expedition_reward_notification</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr"/>
+      <c r="H247" t="inlineStr"/>
+    </row>
+    <row r="248">
+      <c r="A248" t="inlineStr"/>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>Production Overview</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>Production Overview</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr"/>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>.Menu.Productions.Title</t>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr"/>
+      <c r="H248" t="inlineStr"/>
+    </row>
+    <row r="249">
+      <c r="A249" t="inlineStr"/>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>Hide helper during battle</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>Hide helper during battle</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr"/>
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>.Settings.HideHelperDuringBattle.Title</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr"/>
+      <c r="H249" t="inlineStr"/>
+    </row>
+    <row r="250">
+      <c r="A250" t="inlineStr"/>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>+Boost</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>+Boost</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr"/>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>.Boxes.AllyList.BoostGain</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr"/>
+      <c r="H250" t="inlineStr"/>
+    </row>
+    <row r="251">
+      <c r="A251" t="inlineStr"/>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr"/>
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Unknown</t>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr"/>
+      <c r="H251" t="inlineStr"/>
+    </row>
+    <row r="252">
+      <c r="A252" t="inlineStr"/>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>New buildings: Daily FP/tile of replaced buildings</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>New buildings: Daily FP/tile of replaced buildings</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr"/>
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.FPPerTile</t>
+        </is>
+      </c>
+      <c r="G252" t="inlineStr"/>
+      <c r="H252" t="inlineStr"/>
+    </row>
+    <row r="253">
+      <c r="A253" t="inlineStr"/>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>The calculators have been merged! If you want to use the other one for other peoples GBs, please deselect the second option in this windows settings above.</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>The calculators have been merged! If you want to use the other one for other peoples GBs, please deselect the second option in this windows settings above.</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr"/>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.InfoUpdate</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr"/>
+      <c r="H253" t="inlineStr"/>
+    </row>
+    <row r="254">
+      <c r="A254" t="inlineStr"/>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>per Era</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>per Era</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr"/>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>.Boxes.Tooltip.Building.perEra</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr"/>
+      <c r="H254" t="inlineStr"/>
+    </row>
+    <row r="255">
+      <c r="A255" t="inlineStr"/>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>Notification stacks</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>Notification stacks</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr"/>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
+          <t>.Settings.NotificationsStack.Title</t>
+        </is>
+      </c>
+      <c r="G255" t="inlineStr">
+        <is>
+          <t>Context, not sure of the meaning.</t>
+        </is>
+      </c>
+      <c r="H255" t="inlineStr"/>
+    </row>
+    <row r="256">
+      <c r="A256" t="inlineStr"/>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>Hide missing parts</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>Hide missing parts</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr"/>
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t>.Boxes.Kits.TripleStateButton2</t>
+        </is>
+      </c>
+      <c r="G256" t="inlineStr"/>
+      <c r="H256" t="inlineStr"/>
+    </row>
+    <row r="257">
+      <c r="A257" t="inlineStr"/>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>Translation</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>Translation</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr"/>
+      <c r="E257" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <t>.Settings.About.TranslateTitle</t>
+        </is>
+      </c>
+      <c r="G257" t="inlineStr"/>
+      <c r="H257" t="inlineStr"/>
+    </row>
+    <row r="258">
+      <c r="A258" t="inlineStr"/>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>Title Settings</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>Title Settings</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr"/>
+      <c r="E258" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F258" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.TitleSettings</t>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr"/>
+      <c r="H258" t="inlineStr"/>
+    </row>
+    <row r="259">
+      <c r="A259" t="inlineStr"/>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>SA</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>SA</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr"/>
+      <c r="E259" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F259" t="inlineStr">
+        <is>
+          <t>.Eras.1.short</t>
+        </is>
+      </c>
+      <c r="G259" t="inlineStr"/>
+      <c r="H259" t="inlineStr"/>
+    </row>
+    <row r="260">
+      <c r="A260" t="inlineStr"/>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>bottom middle</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>bottom middle</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr"/>
+      <c r="E260" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F260" t="inlineStr">
+        <is>
+          <t>.Menu.Notification.Position.bottom-center</t>
+        </is>
+      </c>
+      <c r="G260" t="inlineStr"/>
+      <c r="H260" t="inlineStr"/>
+    </row>
+    <row r="261">
+      <c r="A261" t="inlineStr"/>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>Grandprize</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>Grandprize</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr"/>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.grand_prize</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr"/>
+      <c r="H261" t="inlineStr"/>
+    </row>
+    <row r="262">
+      <c r="A262" t="inlineStr"/>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>last update</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>last update</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr"/>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.LastUpdate</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr"/>
+      <c r="H262" t="inlineStr"/>
+    </row>
+    <row r="263">
+      <c r="A263" t="inlineStr"/>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>Number of Missile Launches remaining.</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>Number of Missile Launches remaining.</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr"/>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t>.Boxes.BonusService.missile_launch</t>
+        </is>
+      </c>
+      <c r="G263" t="inlineStr"/>
+      <c r="H263" t="inlineStr"/>
+    </row>
+    <row r="264">
+      <c r="A264" t="inlineStr"/>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>Take notes on anything you don't want to forget.</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>Take notes on anything you don't want to forget.</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr"/>
+      <c r="E264" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t>.Menu.Notice.Desc</t>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr"/>
+      <c r="H264" t="inlineStr"/>
+    </row>
+    <row r="265">
+      <c r="A265" t="inlineStr"/>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>Wave 2</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>Wave 2</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr"/>
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssistAAConfig.Wave2</t>
+        </is>
+      </c>
+      <c r="G265" t="inlineStr"/>
+      <c r="H265" t="inlineStr"/>
+    </row>
+    <row r="266">
+      <c r="A266" t="inlineStr"/>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>Background Music</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>Background Music</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr"/>
+      <c r="E266" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t>.Menu.Music.Title</t>
+        </is>
+      </c>
+      <c r="G266" t="inlineStr"/>
+      <c r="H266" t="inlineStr"/>
+    </row>
+    <row r="267">
+      <c r="A267" t="inlineStr"/>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>Shall a sound be played when completing a rival quest?</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>Shall a sound be played when completing a rival quest?</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr"/>
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <t>.Settings.RivalSound.Desc</t>
+        </is>
+      </c>
+      <c r="G267" t="inlineStr"/>
+      <c r="H267" t="inlineStr"/>
+    </row>
+    <row r="268">
+      <c r="A268" t="inlineStr"/>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>Set Alert</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>Set Alert</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr"/>
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F268" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.SetAlert</t>
+        </is>
+      </c>
+      <c r="G268" t="inlineStr"/>
+      <c r="H268" t="inlineStr"/>
+    </row>
+    <row r="269">
+      <c r="A269" t="inlineStr"/>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>Best</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>Best</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr"/>
+      <c r="E269" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F269" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.Best</t>
+        </is>
+      </c>
+      <c r="G269" t="inlineStr"/>
+      <c r="H269" t="inlineStr"/>
+    </row>
+    <row r="270">
+      <c r="A270" t="inlineStr"/>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>Add selected buildings</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>Add selected buildings</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr"/>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F270" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.AddBuildings</t>
+        </is>
+      </c>
+      <c r="G270" t="inlineStr"/>
+      <c r="H270" t="inlineStr"/>
+    </row>
+    <row r="271">
+      <c r="A271" t="inlineStr"/>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>Full</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>Full</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr"/>
+      <c r="E271" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F271" t="inlineStr">
+        <is>
+          <t>.Boxes.ShopAssist.Full</t>
+        </is>
+      </c>
+      <c r="G271" t="inlineStr"/>
+      <c r="H271" t="inlineStr"/>
+    </row>
+    <row r="272">
+      <c r="A272" t="inlineStr"/>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>1 FP equals __goods__ goods</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>1 FP equals __goods__ goods</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr"/>
+      <c r="E272" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F272" t="inlineStr">
+        <is>
+          <t>.Boxes.BlueGalaxy.GoodsPerFP</t>
+        </is>
+      </c>
+      <c r="G272" t="inlineStr"/>
+      <c r="H272" t="inlineStr"/>
+    </row>
+    <row r="273">
+      <c r="A273" t="inlineStr"/>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>GB Investment Overview</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>GB Investment Overview</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr"/>
+      <c r="E273" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F273" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.Title</t>
+        </is>
+      </c>
+      <c r="G273" t="inlineStr"/>
+      <c r="H273" t="inlineStr"/>
+    </row>
+    <row r="274">
+      <c r="A274" t="inlineStr"/>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>Guild Power</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>Guild Power</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr"/>
+      <c r="E274" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F274" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.GuildPower</t>
+        </is>
+      </c>
+      <c r="G274" t="inlineStr"/>
+      <c r="H274" t="inlineStr"/>
+    </row>
+    <row r="275">
+      <c r="A275" t="inlineStr"/>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>Offset to servertime (minutes)</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>Offset to servertime (minutes)</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr"/>
+      <c r="E275" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F275" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.serverOffset</t>
+        </is>
+      </c>
+      <c r="G275" t="inlineStr"/>
+      <c r="H275" t="inlineStr"/>
+    </row>
+    <row r="276">
+      <c r="A276" t="inlineStr"/>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr"/>
+      <c r="E276" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F276" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Save</t>
+        </is>
+      </c>
+      <c r="G276" t="inlineStr"/>
+      <c r="H276" t="inlineStr"/>
+    </row>
+    <row r="277">
+      <c r="A277" t="inlineStr"/>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>Halloween Event</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>Halloween Event</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr"/>
+      <c r="E277" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F277" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.halloween_event</t>
+        </is>
+      </c>
+      <c r="G277" t="inlineStr"/>
+      <c r="H277" t="inlineStr"/>
+    </row>
+    <row r="278">
+      <c r="A278" t="inlineStr"/>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Settlements Resource Overview  - </t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Settlements Resource Overview  - </t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr"/>
+      <c r="E278" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F278" t="inlineStr">
+        <is>
+          <t>.Boxes.Outpost.TitleShort</t>
+        </is>
+      </c>
+      <c r="G278" t="inlineStr"/>
+      <c r="H278" t="inlineStr"/>
+    </row>
+    <row r="279">
+      <c r="A279" t="inlineStr"/>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/gb-investment</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/gb-investment</t>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr"/>
+      <c r="E279" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F279" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.HelpLink</t>
+        </is>
+      </c>
+      <c r="G279" t="inlineStr"/>
+      <c r="H279" t="inlineStr"/>
+    </row>
+    <row r="280">
+      <c r="A280" t="inlineStr"/>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>AF</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>AF</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr"/>
+      <c r="E280" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F280" t="inlineStr">
+        <is>
+          <t>.Eras.15.short</t>
+        </is>
+      </c>
+      <c r="G280" t="inlineStr"/>
+      <c r="H280" t="inlineStr"/>
+    </row>
+    <row r="281">
+      <c r="A281" t="inlineStr"/>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>Produces</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>Produces</t>
+        </is>
+      </c>
+      <c r="D281" t="inlineStr"/>
+      <c r="E281" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F281" t="inlineStr">
+        <is>
+          <t>.Boxes.Tooltip.Building.produces</t>
+        </is>
+      </c>
+      <c r="G281" t="inlineStr"/>
+      <c r="H281" t="inlineStr"/>
+    </row>
+    <row r="282">
+      <c r="A282" t="inlineStr"/>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>Notes</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>Notes</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr"/>
+      <c r="E282" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F282" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.Title</t>
+        </is>
+      </c>
+      <c r="G282" t="inlineStr"/>
+      <c r="H282" t="inlineStr"/>
+    </row>
+    <row r="283">
+      <c r="A283" t="inlineStr"/>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>Guilds</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>Guilds</t>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr"/>
+      <c r="E283" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F283" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Guilds</t>
+        </is>
+      </c>
+      <c r="G283" t="inlineStr"/>
+      <c r="H283" t="inlineStr"/>
+    </row>
+    <row r="284">
+      <c r="A284" t="inlineStr"/>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>Guild Expedition</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>Guild Expedition</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr"/>
+      <c r="E284" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F284" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.Guildexpedition</t>
+        </is>
+      </c>
+      <c r="G284" t="inlineStr"/>
+      <c r="H284" t="inlineStr"/>
+    </row>
+    <row r="285">
+      <c r="A285" t="inlineStr"/>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>Edit</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>Edit</t>
+        </is>
+      </c>
+      <c r="D285" t="inlineStr"/>
+      <c r="E285" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F285" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.EditEntry</t>
+        </is>
+      </c>
+      <c r="G285" t="inlineStr"/>
+      <c r="H285" t="inlineStr"/>
+    </row>
+    <row r="286">
+      <c r="A286" t="inlineStr"/>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>There are no finished FP productions</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr">
+        <is>
+          <t>There are no finished FP productions</t>
+        </is>
+      </c>
+      <c r="D286" t="inlineStr"/>
+      <c r="E286" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F286" t="inlineStr">
+        <is>
+          <t>.Boxes.BlueGalaxy.NoProductionsDone</t>
+        </is>
+      </c>
+      <c r="G286" t="inlineStr"/>
+      <c r="H286" t="inlineStr"/>
+    </row>
+    <row r="287">
+      <c r="A287" t="inlineStr"/>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>Colony</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>Colony</t>
+        </is>
+      </c>
+      <c r="D287" t="inlineStr"/>
+      <c r="E287" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F287" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.Colony</t>
+        </is>
+      </c>
+      <c r="G287" t="inlineStr"/>
+      <c r="H287" t="inlineStr"/>
+    </row>
+    <row r="288">
+      <c r="A288" t="inlineStr"/>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>Place1</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>Place1</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr"/>
+      <c r="E288" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F288" t="inlineStr">
+        <is>
+          <t>.Boxes.PowerLeveling.P1</t>
+        </is>
+      </c>
+      <c r="G288" t="inlineStr"/>
+      <c r="H288" t="inlineStr"/>
+    </row>
+    <row r="289">
+      <c r="A289" t="inlineStr"/>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>rank</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>rank</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr"/>
+      <c r="E289" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F289" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.Rank</t>
+        </is>
+      </c>
+      <c r="G289" t="inlineStr"/>
+      <c r="H289" t="inlineStr"/>
+    </row>
+    <row r="290">
+      <c r="A290" t="inlineStr"/>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>Disabled: Open your Army Management console first (U)!</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>Disabled: Open your Army Management console first (U)!</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr"/>
+      <c r="E290" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F290" t="inlineStr">
+        <is>
+          <t>.Menu.Unit.Warning</t>
+        </is>
+      </c>
+      <c r="G290" t="inlineStr"/>
+      <c r="H290" t="inlineStr"/>
+    </row>
+    <row r="291">
+      <c r="A291" t="inlineStr"/>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>Decorations</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>Decorations</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr"/>
+      <c r="E291" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F291" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.decoration</t>
+        </is>
+      </c>
+      <c r="G291" t="inlineStr"/>
+      <c r="H291" t="inlineStr"/>
+    </row>
+    <row r="292">
+      <c r="A292" t="inlineStr"/>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>Quantum Incursions</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>Quantum Incursions</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr"/>
+      <c r="E292" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F292" t="inlineStr">
+        <is>
+          <t>.Boxes.General.Quantum_Incursion</t>
+        </is>
+      </c>
+      <c r="G292" t="inlineStr"/>
+      <c r="H292" t="inlineStr"/>
+    </row>
+    <row r="293">
+      <c r="A293" t="inlineStr"/>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>Friend</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>Friend</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr"/>
+      <c r="E293" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F293" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.ContentHeadIsFriend</t>
+        </is>
+      </c>
+      <c r="G293" t="inlineStr"/>
+      <c r="H293" t="inlineStr"/>
+    </row>
+    <row r="294">
+      <c r="A294" t="inlineStr"/>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>Steps</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>Steps</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr"/>
+      <c r="E294" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F294" t="inlineStr">
+        <is>
+          <t>.Boxes.EventChests.Steps</t>
+        </is>
+      </c>
+      <c r="G294" t="inlineStr"/>
+      <c r="H294" t="inlineStr"/>
+    </row>
+    <row r="295">
+      <c r="A295" t="inlineStr"/>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>Town Hall</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>Town Hall</t>
+        </is>
+      </c>
+      <c r="D295" t="inlineStr"/>
+      <c r="E295" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F295" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.main_building</t>
+        </is>
+      </c>
+      <c r="G295" t="inlineStr"/>
+      <c r="H295" t="inlineStr"/>
+    </row>
+    <row r="296">
+      <c r="A296" t="inlineStr"/>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>QI Overview</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>QI Overview</t>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr"/>
+      <c r="E296" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F296" t="inlineStr">
+        <is>
+          <t>.Boxes.QiProgress.Title</t>
+        </is>
+      </c>
+      <c r="G296" t="inlineStr"/>
+      <c r="H296" t="inlineStr"/>
+    </row>
+    <row r="297">
+      <c r="A297" t="inlineStr"/>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>Shows a small badge with a counter of how many quests you can still abort.</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>Shows a small badge with a counter of how many quests you can still abort.</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr"/>
+      <c r="E297" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F297" t="inlineStr">
+        <is>
+          <t>.Settings.Show2kQuestMark.Desc</t>
+        </is>
+      </c>
+      <c r="G297" t="inlineStr"/>
+      <c r="H297" t="inlineStr"/>
+    </row>
+    <row r="298">
+      <c r="A298" t="inlineStr"/>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>Daily Production</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>Daily Production</t>
+        </is>
+      </c>
+      <c r="D298" t="inlineStr"/>
+      <c r="E298" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F298" t="inlineStr">
+        <is>
+          <t>.Boxes.PlayerProfile.DailyProduction</t>
+        </is>
+      </c>
+      <c r="G298" t="inlineStr"/>
+      <c r="H298" t="inlineStr"/>
+    </row>
+    <row r="299">
+      <c r="A299" t="inlineStr"/>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>Recurring Quests</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>Recurring Quests</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr"/>
+      <c r="E299" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F299" t="inlineStr">
+        <is>
+          <t>.Menu.recurringQuests.Title</t>
+        </is>
+      </c>
+      <c r="G299" t="inlineStr"/>
+      <c r="H299" t="inlineStr"/>
+    </row>
+    <row r="300">
+      <c r="A300" t="inlineStr"/>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>Task Reward</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>Task Reward</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr"/>
+      <c r="E300" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F300" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.task_reward</t>
+        </is>
+      </c>
+      <c r="G300" t="inlineStr"/>
+      <c r="H300" t="inlineStr"/>
+    </row>
+    <row r="301">
+      <c r="A301" t="inlineStr"/>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>Clear All</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>Clear All</t>
+        </is>
+      </c>
+      <c r="D301" t="inlineStr"/>
+      <c r="E301" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F301" t="inlineStr">
+        <is>
+          <t>.Boxes.Infobox.ResetBox</t>
+        </is>
+      </c>
+      <c r="G301" t="inlineStr"/>
+      <c r="H301" t="inlineStr"/>
+    </row>
+    <row r="302">
+      <c r="A302" t="inlineStr"/>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>let titles finish</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>let titles finish</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr"/>
+      <c r="E302" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F302" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.Finish</t>
+        </is>
+      </c>
+      <c r="G302" t="inlineStr"/>
+      <c r="H302" t="inlineStr"/>
+    </row>
+    <row r="303">
+      <c r="A303" t="inlineStr"/>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>Submit to City-Planner</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>Submit to City-Planner</t>
+        </is>
+      </c>
+      <c r="D303" t="inlineStr"/>
+      <c r="E303" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.OutpostSubmit</t>
+        </is>
+      </c>
+      <c r="G303" t="inlineStr"/>
+      <c r="H303" t="inlineStr"/>
+    </row>
+    <row r="304">
+      <c r="A304" t="inlineStr"/>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>Cultural</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>Cultural</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr"/>
+      <c r="E304" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F304" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.culture</t>
+        </is>
+      </c>
+      <c r="G304" t="inlineStr"/>
+      <c r="H304" t="inlineStr"/>
+    </row>
+    <row r="305">
+      <c r="A305" t="inlineStr"/>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>Building Recommendation</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>Building Recommendation</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr"/>
+      <c r="E305" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F305" t="inlineStr">
+        <is>
+          <t>.Boxes.GBGBuildings.title</t>
+        </is>
+      </c>
+      <c r="G305" t="inlineStr"/>
+      <c r="H305" t="inlineStr"/>
+    </row>
+    <row r="306">
+      <c r="A306" t="inlineStr"/>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Available Squares: </t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Available Squares: </t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr"/>
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F306" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.FreeArea</t>
+        </is>
+      </c>
+      <c r="G306" t="inlineStr"/>
+      <c r="H306" t="inlineStr"/>
+    </row>
+    <row r="307">
+      <c r="A307" t="inlineStr"/>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>To Build</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>To Build</t>
+        </is>
+      </c>
+      <c r="D307" t="inlineStr"/>
+      <c r="E307" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F307" t="inlineStr">
+        <is>
+          <t>.Boxes.GBGBuildings.toBuild</t>
+        </is>
+      </c>
+      <c r="G307" t="inlineStr"/>
+      <c r="H307" t="inlineStr"/>
+    </row>
+    <row r="308">
+      <c r="A308" t="inlineStr"/>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>Name</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>Name</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr"/>
+      <c r="E308" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F308" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.Name</t>
+        </is>
+      </c>
+      <c r="G308" t="inlineStr"/>
+      <c r="H308" t="inlineStr"/>
+    </row>
+    <row r="309">
+      <c r="A309" t="inlineStr"/>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>Ext</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>Ext</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr"/>
+      <c r="E309" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F309" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.Ext</t>
+        </is>
+      </c>
+      <c r="G309" t="inlineStr">
+        <is>
+          <t>Forge Points from external sources.</t>
+        </is>
+      </c>
+      <c r="H309" t="inlineStr"/>
+    </row>
+    <row r="310">
+      <c r="A310" t="inlineStr"/>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>???</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>???</t>
+        </is>
+      </c>
+      <c r="D310" t="inlineStr"/>
+      <c r="E310" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F310" t="inlineStr">
+        <is>
+          <t>.Menu.unitsGex.Desc</t>
+        </is>
+      </c>
+      <c r="G310" t="inlineStr"/>
+      <c r="H310" t="inlineStr"/>
+    </row>
+    <row r="311">
+      <c r="A311" t="inlineStr"/>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>Inventory</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>Inventory</t>
+        </is>
+      </c>
+      <c r="D311" t="inlineStr"/>
+      <c r="E311" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F311" t="inlineStr">
+        <is>
+          <t>.Boxes.MarketOffers.Inventory</t>
+        </is>
+      </c>
+      <c r="G311" t="inlineStr"/>
+      <c r="H311" t="inlineStr"/>
+    </row>
+    <row r="312">
+      <c r="A312" t="inlineStr"/>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>Value/tile</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>Value/tile</t>
+        </is>
+      </c>
+      <c r="D312" t="inlineStr"/>
+      <c r="E312" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F312" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.ShowValuesPerTile</t>
+        </is>
+      </c>
+      <c r="G312" t="inlineStr"/>
+      <c r="H312" t="inlineStr"/>
+    </row>
+    <row r="313">
+      <c r="A313" t="inlineStr"/>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>For guild events you have to visit the GBG map first</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>For guild events you have to visit the GBG map first</t>
+        </is>
+      </c>
+      <c r="D313" t="inlineStr"/>
+      <c r="E313" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F313" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.VisitGGMapBefore</t>
+        </is>
+      </c>
+      <c r="G313" t="inlineStr"/>
+      <c r="H313" t="inlineStr"/>
+    </row>
+    <row r="314">
+      <c r="A314" t="inlineStr"/>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>The data below can be marked to copy it.</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>The data below can be marked to copy it.</t>
+        </is>
+      </c>
+      <c r="D314" t="inlineStr"/>
+      <c r="E314" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F314" t="inlineStr">
+        <is>
+          <t>.Settings.Version.Desc</t>
+        </is>
+      </c>
+      <c r="G314" t="inlineStr"/>
+      <c r="H314" t="inlineStr"/>
+    </row>
+    <row r="315">
+      <c r="A315" t="inlineStr"/>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>View</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>View</t>
+        </is>
+      </c>
+      <c r="D315" t="inlineStr"/>
+      <c r="E315" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F315" t="inlineStr">
+        <is>
+          <t>.Boxes.CloseBox.View</t>
+        </is>
+      </c>
+      <c r="G315" t="inlineStr"/>
+      <c r="H315" t="inlineStr"/>
+    </row>
+    <row r="316">
+      <c r="A316" t="inlineStr"/>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>delete GBG round</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>delete GBG round</t>
+        </is>
+      </c>
+      <c r="D316" t="inlineStr"/>
+      <c r="E316" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F316" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.DeleteGBGRound</t>
+        </is>
+      </c>
+      <c r="G316" t="inlineStr"/>
+      <c r="H316" t="inlineStr"/>
+    </row>
+    <row r="317">
+      <c r="A317" t="inlineStr"/>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>Battle Potions</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>Battle Potions</t>
+        </is>
+      </c>
+      <c r="D317" t="inlineStr"/>
+      <c r="E317" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F317" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ShowPotions</t>
+        </is>
+      </c>
+      <c r="G317" t="inlineStr"/>
+      <c r="H317" t="inlineStr"/>
+    </row>
+    <row r="318">
+      <c r="A318" t="inlineStr"/>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>GE Relic Rewards (Temple of Relic)</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>GE Relic Rewards (Temple of Relic)</t>
+        </is>
+      </c>
+      <c r="D318" t="inlineStr"/>
+      <c r="E318" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F318" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.Rewards.SourceTitle.guildExpedition</t>
+        </is>
+      </c>
+      <c r="G318" t="inlineStr"/>
+      <c r="H318" t="inlineStr"/>
+    </row>
+    <row r="319">
+      <c r="A319" t="inlineStr"/>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>Show Great Buildings</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>Show Great Buildings</t>
+        </is>
+      </c>
+      <c r="D319" t="inlineStr"/>
+      <c r="E319" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F319" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.NoGBsExplanation</t>
+        </is>
+      </c>
+      <c r="G319" t="inlineStr"/>
+      <c r="H319" t="inlineStr"/>
+    </row>
+    <row r="320">
+      <c r="A320" t="inlineStr"/>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>Sectors</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>Sectors</t>
+        </is>
+      </c>
+      <c r="D320" t="inlineStr"/>
+      <c r="E320" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F320" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Guild.Sectors</t>
+        </is>
+      </c>
+      <c r="G320" t="inlineStr"/>
+      <c r="H320" t="inlineStr"/>
+    </row>
+    <row r="321">
+      <c r="A321" t="inlineStr"/>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>GBG Round</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>GBG Round</t>
+        </is>
+      </c>
+      <c r="D321" t="inlineStr"/>
+      <c r="E321" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F321" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.GBFRound</t>
+        </is>
+      </c>
+      <c r="G321" t="inlineStr"/>
+      <c r="H321" t="inlineStr"/>
+    </row>
+    <row r="322">
+      <c r="A322" t="inlineStr"/>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>Remaining FPs to level</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>Remaining FPs to level</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr"/>
+      <c r="E322" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F322" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.Up2LevelUp</t>
+        </is>
+      </c>
+      <c r="G322" t="inlineStr"/>
+      <c r="H322" t="inlineStr"/>
+    </row>
+    <row r="323">
+      <c r="A323" t="inlineStr"/>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>List of your latest investments</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>List of your latest investments</t>
+        </is>
+      </c>
+      <c r="D323" t="inlineStr"/>
+      <c r="E323" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F323" t="inlineStr">
+        <is>
+          <t>.Menu.Investment.Desc</t>
+        </is>
+      </c>
+      <c r="G323" t="inlineStr"/>
+      <c r="H323" t="inlineStr"/>
+    </row>
+    <row r="324">
+      <c r="A324" t="inlineStr"/>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>Guild</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>Guild</t>
+        </is>
+      </c>
+      <c r="D324" t="inlineStr"/>
+      <c r="E324" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F324" t="inlineStr">
+        <is>
+          <t>.General.Guild</t>
+        </is>
+      </c>
+      <c r="G324" t="inlineStr"/>
+      <c r="H324" t="inlineStr"/>
+    </row>
+    <row r="325">
+      <c r="A325" t="inlineStr"/>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/gb-calculator</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/gb-calculator</t>
+        </is>
+      </c>
+      <c r="D325" t="inlineStr"/>
+      <c r="E325" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F325" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.HelpLink</t>
+        </is>
+      </c>
+      <c r="G325" t="inlineStr"/>
+      <c r="H325" t="inlineStr"/>
+    </row>
+    <row r="326">
+      <c r="A326" t="inlineStr"/>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="C326" t="inlineStr">
+        <is>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="D326" t="inlineStr"/>
+      <c r="E326" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F326" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetSave</t>
+        </is>
+      </c>
+      <c r="G326" t="inlineStr"/>
+      <c r="H326" t="inlineStr"/>
+    </row>
+    <row r="327">
+      <c r="A327" t="inlineStr"/>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>Settlement</t>
+        </is>
+      </c>
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>Settlement</t>
+        </is>
+      </c>
+      <c r="D327" t="inlineStr"/>
+      <c r="E327" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F327" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.Settlement</t>
+        </is>
+      </c>
+      <c r="G327" t="inlineStr"/>
+      <c r="H327" t="inlineStr"/>
+    </row>
+    <row r="328">
+      <c r="A328" t="inlineStr"/>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; accepted your trade of __offerValue__ __offer__ for __needValue__ __need__.</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; accepted your trade of __offerValue__ __offer__ for __needValue__ __need__.</t>
+        </is>
+      </c>
+      <c r="D328" t="inlineStr"/>
+      <c r="E328" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F328" t="inlineStr">
+        <is>
+          <t>.Boxes.Infobox.Messages.Trade</t>
+        </is>
+      </c>
+      <c r="G328" t="inlineStr"/>
+      <c r="H328" t="inlineStr"/>
+    </row>
+    <row r="329">
+      <c r="A329" t="inlineStr"/>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="D329" t="inlineStr"/>
+      <c r="E329" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F329" t="inlineStr">
+        <is>
+          <t>.Settings.Tab.Boxes</t>
+        </is>
+      </c>
+      <c r="G329" t="inlineStr"/>
+      <c r="H329" t="inlineStr"/>
+    </row>
+    <row r="330">
+      <c r="A330" t="inlineStr"/>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>Guild Members</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>Guild Members</t>
+        </is>
+      </c>
+      <c r="D330" t="inlineStr"/>
+      <c r="E330" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F330" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.GuildMembers</t>
+        </is>
+      </c>
+      <c r="G330" t="inlineStr"/>
+      <c r="H330" t="inlineStr"/>
+    </row>
+    <row r="331">
+      <c r="A331" t="inlineStr"/>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>Please open the Market console first (T)</t>
+        </is>
+      </c>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>Please open the Market console first (T)</t>
+        </is>
+      </c>
+      <c r="D331" t="inlineStr"/>
+      <c r="E331" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F331" t="inlineStr">
+        <is>
+          <t>.Menu.Market.Warning</t>
+        </is>
+      </c>
+      <c r="G331" t="inlineStr"/>
+      <c r="H331" t="inlineStr"/>
+    </row>
+    <row r="332">
+      <c r="A332" t="inlineStr"/>
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>Save preset as:</t>
+        </is>
+      </c>
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>Save preset as:</t>
+        </is>
+      </c>
+      <c r="D332" t="inlineStr"/>
+      <c r="E332" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F332" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetPromptSaveAs</t>
+        </is>
+      </c>
+      <c r="G332" t="inlineStr"/>
+      <c r="H332" t="inlineStr"/>
+    </row>
+    <row r="333">
+      <c r="A333" t="inlineStr"/>
+      <c r="B333" t="inlineStr">
+        <is>
+          <t>Treasure</t>
+        </is>
+      </c>
+      <c r="C333" t="inlineStr">
+        <is>
+          <t>Treasure</t>
+        </is>
+      </c>
+      <c r="D333" t="inlineStr"/>
+      <c r="E333" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F333" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnSource.statsTreasurePlayerH</t>
+        </is>
+      </c>
+      <c r="G333" t="inlineStr"/>
+      <c r="H333" t="inlineStr"/>
+    </row>
+    <row r="334">
+      <c r="A334" t="inlineStr"/>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>For chain buildings the whole chain is treated as one single building. For sets we assume that all parts are fully connected.</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr">
+        <is>
+          <t>For chain buildings the whole chain is treated as one single building. For sets we assume that all parts are fully connected.</t>
+        </is>
+      </c>
+      <c r="D334" t="inlineStr"/>
+      <c r="E334" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F334" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.Disclaimer</t>
+        </is>
+      </c>
+      <c r="G334" t="inlineStr"/>
+      <c r="H334" t="inlineStr"/>
+    </row>
+    <row r="335">
+      <c r="A335" t="inlineStr"/>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>show 0-values (GE/GBG)</t>
+        </is>
+      </c>
+      <c r="C335" t="inlineStr">
+        <is>
+          <t>show 0-values (GE/GBG)</t>
+        </is>
+      </c>
+      <c r="D335" t="inlineStr"/>
+      <c r="E335" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F335" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.ShowZeroValues</t>
+        </is>
+      </c>
+      <c r="G335" t="inlineStr"/>
+      <c r="H335" t="inlineStr"/>
+    </row>
+    <row r="336">
+      <c r="A336" t="inlineStr"/>
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>Send selected provinces to Discord</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr">
+        <is>
+          <t>Send selected provinces to Discord</t>
+        </is>
+      </c>
+      <c r="D336" t="inlineStr"/>
+      <c r="E336" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F336" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.DiscordSendSelection</t>
+        </is>
+      </c>
+      <c r="G336" t="inlineStr"/>
+      <c r="H336" t="inlineStr"/>
+    </row>
+    <row r="337">
+      <c r="A337" t="inlineStr"/>
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>This log is filled with actions that occur while you are active on the GvG map. The information will (currently) not be saved. You can filter it by anything: a sector number, a guild name, an action, your own nickname.</t>
+        </is>
+      </c>
+      <c r="C337" t="inlineStr">
+        <is>
+          <t>This log is filled with actions that occur while you are active on the GvG map. The information will (currently) not be saved. You can filter it by anything: a sector number, a guild name, an action, your own nickname.</t>
+        </is>
+      </c>
+      <c r="D337" t="inlineStr"/>
+      <c r="E337" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F337" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Log.Explanation</t>
+        </is>
+      </c>
+      <c r="G337" t="inlineStr"/>
+      <c r="H337" t="inlineStr"/>
+    </row>
+    <row r="338">
+      <c r="A338" t="inlineStr"/>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>Your City</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>Your City</t>
+        </is>
+      </c>
+      <c r="D338" t="inlineStr"/>
+      <c r="E338" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F338" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.YourCity</t>
+        </is>
+      </c>
+      <c r="G338" t="inlineStr"/>
+      <c r="H338" t="inlineStr"/>
+    </row>
+    <row r="339">
+      <c r="A339" t="inlineStr"/>
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>Defense</t>
+        </is>
+      </c>
+      <c r="C339" t="inlineStr">
+        <is>
+          <t>Defense</t>
+        </is>
+      </c>
+      <c r="D339" t="inlineStr"/>
+      <c r="E339" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F339" t="inlineStr">
+        <is>
+          <t>.Boxes.PvPArena.Tabs.DefenseFights</t>
+        </is>
+      </c>
+      <c r="G339" t="inlineStr"/>
+      <c r="H339" t="inlineStr"/>
+    </row>
+    <row r="340">
+      <c r="A340" t="inlineStr"/>
+      <c r="B340" t="inlineStr">
+        <is>
+          <t>Available FP Packs</t>
+        </is>
+      </c>
+      <c r="C340" t="inlineStr">
+        <is>
+          <t>Available FP Packs</t>
+        </is>
+      </c>
+      <c r="D340" t="inlineStr"/>
+      <c r="E340" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F340" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.AvailableFP</t>
+        </is>
+      </c>
+      <c r="G340" t="inlineStr"/>
+      <c r="H340" t="inlineStr"/>
+    </row>
+    <row r="341">
+      <c r="A341" t="inlineStr"/>
+      <c r="B341" t="inlineStr">
+        <is>
+          <t>GE Week</t>
+        </is>
+      </c>
+      <c r="C341" t="inlineStr">
+        <is>
+          <t>GE Week</t>
+        </is>
+      </c>
+      <c r="D341" t="inlineStr"/>
+      <c r="E341" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F341" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.GEXWeek</t>
+        </is>
+      </c>
+      <c r="G341" t="inlineStr"/>
+      <c r="H341" t="inlineStr"/>
+    </row>
+    <row r="342">
+      <c r="A342" t="inlineStr"/>
+      <c r="B342" t="inlineStr">
+        <is>
+          <t>QI Map</t>
+        </is>
+      </c>
+      <c r="C342" t="inlineStr">
+        <is>
+          <t>QI Map</t>
+        </is>
+      </c>
+      <c r="D342" t="inlineStr"/>
+      <c r="E342" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F342" t="inlineStr">
+        <is>
+          <t>.Menu.QIMap.Title</t>
+        </is>
+      </c>
+      <c r="G342" t="inlineStr"/>
+      <c r="H342" t="inlineStr"/>
+    </row>
+    <row r="343">
+      <c r="A343" t="inlineStr"/>
+      <c r="B343" t="inlineStr">
+        <is>
+          <t>Message</t>
+        </is>
+      </c>
+      <c r="C343" t="inlineStr">
+        <is>
+          <t>Message</t>
+        </is>
+      </c>
+      <c r="D343" t="inlineStr"/>
+      <c r="E343" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F343" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.Message</t>
+        </is>
+      </c>
+      <c r="G343" t="inlineStr"/>
+      <c r="H343" t="inlineStr"/>
+    </row>
+    <row r="344">
+      <c r="A344" t="inlineStr"/>
+      <c r="B344" t="inlineStr">
+        <is>
+          <t>FP's</t>
+        </is>
+      </c>
+      <c r="C344" t="inlineStr">
+        <is>
+          <t>FP's</t>
+        </is>
+      </c>
+      <c r="D344" t="inlineStr"/>
+      <c r="E344" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F344" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.FP</t>
+        </is>
+      </c>
+      <c r="G344" t="inlineStr"/>
+      <c r="H344" t="inlineStr"/>
+    </row>
+    <row r="345">
+      <c r="A345" t="inlineStr"/>
+      <c r="B345" t="inlineStr">
+        <is>
+          <t>Chance</t>
+        </is>
+      </c>
+      <c r="C345" t="inlineStr">
+        <is>
+          <t>Chance</t>
+        </is>
+      </c>
+      <c r="D345" t="inlineStr"/>
+      <c r="E345" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F345" t="inlineStr">
+        <is>
+          <t>.Boxes.EventChests.Chance</t>
+        </is>
+      </c>
+      <c r="G345" t="inlineStr"/>
+      <c r="H345" t="inlineStr"/>
+    </row>
+    <row r="346">
+      <c r="A346" t="inlineStr"/>
+      <c r="B346" t="inlineStr">
+        <is>
+          <t>Units - Hourly</t>
+        </is>
+      </c>
+      <c r="C346" t="inlineStr">
+        <is>
+          <t>Units - Hourly</t>
+        </is>
+      </c>
+      <c r="D346" t="inlineStr"/>
+      <c r="E346" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F346" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnSource.statsUnitsH</t>
+        </is>
+      </c>
+      <c r="G346" t="inlineStr"/>
+      <c r="H346" t="inlineStr"/>
+    </row>
+    <row r="347">
+      <c r="A347" t="inlineStr"/>
+      <c r="B347" t="inlineStr">
+        <is>
+          <t>Display a list of Alerts which expired while offline (since the game window was closed)</t>
+        </is>
+      </c>
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>Display a list of Alerts which expired while offline (since the game window was closed)</t>
+        </is>
+      </c>
+      <c r="D347" t="inlineStr"/>
+      <c r="E347" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F347" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Preferences.Start.Info</t>
+        </is>
+      </c>
+      <c r="G347" t="inlineStr"/>
+      <c r="H347" t="inlineStr"/>
+    </row>
+    <row r="348">
+      <c r="A348" t="inlineStr"/>
+      <c r="B348" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="C348" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="D348" t="inlineStr"/>
+      <c r="E348" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F348" t="inlineStr">
+        <is>
+          <t>.HiddenRewards.Table.position</t>
+        </is>
+      </c>
+      <c r="G348" t="inlineStr"/>
+      <c r="H348" t="inlineStr"/>
+    </row>
+    <row r="349">
+      <c r="A349" t="inlineStr"/>
+      <c r="B349" t="inlineStr">
+        <is>
+          <t>Drag &amp; Drop the resource icons above to rearrange the average display yourself to determine a new sequence from the first attempt.</t>
+        </is>
+      </c>
+      <c r="C349" t="inlineStr">
+        <is>
+          <t>Drag &amp; Drop the resource icons above to rearrange the average display yourself to determine a new sequence from the first attempt.</t>
+        </is>
+      </c>
+      <c r="D349" t="inlineStr"/>
+      <c r="E349" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F349" t="inlineStr">
+        <is>
+          <t>.Boxes.Negotiation.DragDrop</t>
+        </is>
+      </c>
+      <c r="G349" t="inlineStr">
+        <is>
+          <t>Do not get at all what you mean</t>
+        </is>
+      </c>
+      <c r="H349" t="inlineStr"/>
+    </row>
+    <row r="350">
+      <c r="A350" t="inlineStr"/>
+      <c r="B350" t="inlineStr">
+        <is>
+          <t>Date</t>
+        </is>
+      </c>
+      <c r="C350" t="inlineStr">
+        <is>
+          <t>Date</t>
+        </is>
+      </c>
+      <c r="D350" t="inlineStr"/>
+      <c r="E350" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F350" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.Date</t>
+        </is>
+      </c>
+      <c r="G350" t="inlineStr"/>
+      <c r="H350" t="inlineStr"/>
+    </row>
+    <row r="351">
+      <c r="A351" t="inlineStr"/>
+      <c r="B351" t="inlineStr">
+        <is>
+          <t>Chain buildings</t>
+        </is>
+      </c>
+      <c r="C351" t="inlineStr">
+        <is>
+          <t>Chain buildings</t>
+        </is>
+      </c>
+      <c r="D351" t="inlineStr"/>
+      <c r="E351" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F351" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.ChainBuildings</t>
+        </is>
+      </c>
+      <c r="G351" t="inlineStr"/>
+      <c r="H351" t="inlineStr"/>
+    </row>
+    <row r="352">
+      <c r="A352" t="inlineStr"/>
+      <c r="B352" t="inlineStr">
+        <is>
+          <t>Are there players missing from the shortlist? Then close this box, click on the other two tabs at the bottom of the Social Bar (Neighbours, Guild Members, Friends) and then re-open this box.</t>
+        </is>
+      </c>
+      <c r="C352" t="inlineStr">
+        <is>
+          <t>Are there players missing from the shortlist? Then close this box, click on the other two tabs at the bottom of the Social Bar (Neighbours, Guild Members, Friends) and then re-open this box.</t>
+        </is>
+      </c>
+      <c r="D352" t="inlineStr"/>
+      <c r="E352" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F352" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.ModalMissingPlayers</t>
+        </is>
+      </c>
+      <c r="G352" t="inlineStr"/>
+      <c r="H352" t="inlineStr"/>
+    </row>
+    <row r="353">
+      <c r="A353" t="inlineStr"/>
+      <c r="B353" t="inlineStr">
+        <is>
+          <t>QI Round</t>
+        </is>
+      </c>
+      <c r="C353" t="inlineStr">
+        <is>
+          <t>QI Round</t>
+        </is>
+      </c>
+      <c r="D353" t="inlineStr"/>
+      <c r="E353" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F353" t="inlineStr">
+        <is>
+          <t>.Boxes.QiProgress.QiRound</t>
+        </is>
+      </c>
+      <c r="G353" t="inlineStr"/>
+      <c r="H353" t="inlineStr"/>
+    </row>
+    <row r="354">
+      <c r="A354" t="inlineStr"/>
+      <c r="B354" t="inlineStr">
+        <is>
+          <t>Old level</t>
+        </is>
+      </c>
+      <c r="C354" t="inlineStr">
+        <is>
+          <t>Old level</t>
+        </is>
+      </c>
+      <c r="D354" t="inlineStr"/>
+      <c r="E354" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F354" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.OldLevel</t>
+        </is>
+      </c>
+      <c r="G354" t="inlineStr"/>
+      <c r="H354" t="inlineStr"/>
+    </row>
+    <row r="355">
+      <c r="A355" t="inlineStr"/>
+      <c r="B355" t="inlineStr">
+        <is>
+          <t>Submit</t>
+        </is>
+      </c>
+      <c r="C355" t="inlineStr">
+        <is>
+          <t>Submit</t>
+        </is>
+      </c>
+      <c r="D355" t="inlineStr"/>
+      <c r="E355" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F355" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.Submit</t>
+        </is>
+      </c>
+      <c r="G355" t="inlineStr"/>
+      <c r="H355" t="inlineStr"/>
+    </row>
+    <row r="356">
+      <c r="A356" t="inlineStr"/>
+      <c r="B356" t="inlineStr">
+        <is>
+          <t>Own offers</t>
+        </is>
+      </c>
+      <c r="C356" t="inlineStr">
+        <is>
+          <t>Own offers</t>
+        </is>
+      </c>
+      <c r="D356" t="inlineStr"/>
+      <c r="E356" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F356" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.ShowOwnOffers</t>
+        </is>
+      </c>
+      <c r="G356" t="inlineStr"/>
+      <c r="H356" t="inlineStr"/>
+    </row>
+    <row r="357">
+      <c r="A357" t="inlineStr"/>
+      <c r="B357" t="inlineStr">
+        <is>
+          <t>Guild Member</t>
+        </is>
+      </c>
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>Guild Member</t>
+        </is>
+      </c>
+      <c r="D357" t="inlineStr"/>
+      <c r="E357" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F357" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.Player</t>
+        </is>
+      </c>
+      <c r="G357" t="inlineStr"/>
+      <c r="H357" t="inlineStr"/>
+    </row>
+    <row r="358">
+      <c r="A358" t="inlineStr"/>
+      <c r="B358" t="inlineStr">
+        <is>
+          <t>road required</t>
+        </is>
+      </c>
+      <c r="C358" t="inlineStr">
+        <is>
+          <t>road required</t>
+        </is>
+      </c>
+      <c r="D358" t="inlineStr"/>
+      <c r="E358" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F358" t="inlineStr">
+        <is>
+          <t>.Boxes.Tooltip.Building.road</t>
+        </is>
+      </c>
+      <c r="G358" t="inlineStr"/>
+      <c r="H358" t="inlineStr"/>
+    </row>
+    <row r="359">
+      <c r="A359" t="inlineStr"/>
+      <c r="B359" t="inlineStr">
+        <is>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day)</t>
+        </is>
+      </c>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day)</t>
+        </is>
+      </c>
+      <c r="D359" t="inlineStr"/>
+      <c r="E359" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F359" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.BreakEvenTTGoods</t>
+        </is>
+      </c>
+      <c r="G359" t="inlineStr"/>
+      <c r="H359" t="inlineStr"/>
+    </row>
+    <row r="360">
+      <c r="A360" t="inlineStr"/>
+      <c r="B360" t="inlineStr">
+        <is>
+          <t>ATTENTION: To update these values, you must scroll through all new events in the History Event tab in: Town Hall &gt; News &gt; Event History</t>
+        </is>
+      </c>
+      <c r="C360" t="inlineStr">
+        <is>
+          <t>ATTENTION: To update these values, you must scroll through all new events in the History Event tab in: Town Hall &gt; News &gt; Event History</t>
+        </is>
+      </c>
+      <c r="D360" t="inlineStr"/>
+      <c r="E360" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F360" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.HeaderWarning</t>
+        </is>
+      </c>
+      <c r="G360" t="inlineStr"/>
+      <c r="H360" t="inlineStr"/>
+    </row>
+    <row r="361">
+      <c r="A361" t="inlineStr"/>
+      <c r="B361" t="inlineStr">
+        <is>
+          <t>Lists the FP costs for buying the required goods (applies only to GBs you have not yet built)</t>
+        </is>
+      </c>
+      <c r="C361" t="inlineStr">
+        <is>
+          <t>Lists the FP costs for buying the required goods (applies only to GBs you have not yet built)</t>
+        </is>
+      </c>
+      <c r="D361" t="inlineStr"/>
+      <c r="E361" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F361" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.TTGoodCostsColumn</t>
+        </is>
+      </c>
+      <c r="G361" t="inlineStr"/>
+      <c r="H361" t="inlineStr"/>
+    </row>
+    <row r="362">
+      <c r="A362" t="inlineStr"/>
+      <c r="B362" t="inlineStr">
+        <is>
+          <t>Members without __greatbuilding__</t>
+        </is>
+      </c>
+      <c r="C362" t="inlineStr">
+        <is>
+          <t>Members without __greatbuilding__</t>
+        </is>
+      </c>
+      <c r="D362" t="inlineStr"/>
+      <c r="E362" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F362" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.MemberWithoutGB</t>
+        </is>
+      </c>
+      <c r="G362" t="inlineStr"/>
+      <c r="H362" t="inlineStr"/>
+    </row>
+    <row r="363">
+      <c r="A363" t="inlineStr"/>
+      <c r="B363" t="inlineStr">
+        <is>
+          <t>Load current Beta</t>
+        </is>
+      </c>
+      <c r="C363" t="inlineStr">
+        <is>
+          <t>Load current Beta</t>
+        </is>
+      </c>
+      <c r="D363" t="inlineStr"/>
+      <c r="E363" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F363" t="inlineStr">
+        <is>
+          <t>.Settings.LoadBeta2.Title</t>
+        </is>
+      </c>
+      <c r="G363" t="inlineStr"/>
+      <c r="H363" t="inlineStr"/>
+    </row>
+    <row r="364">
+      <c r="A364" t="inlineStr"/>
+      <c r="B364" t="inlineStr">
+        <is>
+          <t>Display FP Investment sums</t>
+        </is>
+      </c>
+      <c r="C364" t="inlineStr">
+        <is>
+          <t>Display FP Investment sums</t>
+        </is>
+      </c>
+      <c r="D364" t="inlineStr"/>
+      <c r="E364" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F364" t="inlineStr">
+        <is>
+          <t>.Settings.ShowInvestments.Title</t>
+        </is>
+      </c>
+      <c r="G364" t="inlineStr"/>
+      <c r="H364" t="inlineStr"/>
+    </row>
+    <row r="365">
+      <c r="A365" t="inlineStr"/>
+      <c r="B365" t="inlineStr">
+        <is>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="C365" t="inlineStr">
+        <is>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="D365" t="inlineStr"/>
+      <c r="E365" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F365" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.Save</t>
+        </is>
+      </c>
+      <c r="G365" t="inlineStr"/>
+      <c r="H365" t="inlineStr"/>
+    </row>
+    <row r="366">
+      <c r="A366" t="inlineStr"/>
+      <c r="B366" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coming Soon…  </t>
+        </is>
+      </c>
+      <c r="C366" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coming Soon…  </t>
+        </is>
+      </c>
+      <c r="D366" t="inlineStr"/>
+      <c r="E366" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F366" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Preferences.ComingSoon</t>
+        </is>
+      </c>
+      <c r="G366" t="inlineStr"/>
+      <c r="H366" t="inlineStr"/>
+    </row>
+    <row r="367">
+      <c r="A367" t="inlineStr"/>
+      <c r="B367" t="inlineStr">
+        <is>
+          <t>PVP Arena</t>
+        </is>
+      </c>
+      <c r="C367" t="inlineStr">
+        <is>
+          <t>PVP Arena</t>
+        </is>
+      </c>
+      <c r="D367" t="inlineStr"/>
+      <c r="E367" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F367" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.pvp_arena</t>
+        </is>
+      </c>
+      <c r="G367" t="inlineStr">
+        <is>
+          <t>"PVP" should be "PvP"</t>
+        </is>
+      </c>
+      <c r="H367" t="inlineStr"/>
+    </row>
+    <row r="368">
+      <c r="A368" t="inlineStr"/>
+      <c r="B368" t="inlineStr">
+        <is>
+          <t>Negotiations</t>
+        </is>
+      </c>
+      <c r="C368" t="inlineStr">
+        <is>
+          <t>Negotiations</t>
+        </is>
+      </c>
+      <c r="D368" t="inlineStr"/>
+      <c r="E368" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F368" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.Negotiations</t>
+        </is>
+      </c>
+      <c r="G368" t="inlineStr"/>
+      <c r="H368" t="inlineStr"/>
+    </row>
+    <row r="369">
+      <c r="A369" t="inlineStr"/>
+      <c r="B369" t="inlineStr">
+        <is>
+          <t>GB Cost Calculator</t>
+        </is>
+      </c>
+      <c r="C369" t="inlineStr">
+        <is>
+          <t>GB Cost Calculator</t>
+        </is>
+      </c>
+      <c r="D369" t="inlineStr"/>
+      <c r="E369" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F369" t="inlineStr">
+        <is>
+          <t>.Menu.Calculator.Title</t>
+        </is>
+      </c>
+      <c r="G369" t="inlineStr"/>
+      <c r="H369" t="inlineStr"/>
+    </row>
+    <row r="370">
+      <c r="A370" t="inlineStr"/>
+      <c r="B370" t="inlineStr">
+        <is>
+          <t>Sum Needed</t>
+        </is>
+      </c>
+      <c r="C370" t="inlineStr">
+        <is>
+          <t>Sum Needed</t>
+        </is>
+      </c>
+      <c r="D370" t="inlineStr"/>
+      <c r="E370" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F370" t="inlineStr">
+        <is>
+          <t>.Boxes.MarketOffers.NeedSum</t>
+        </is>
+      </c>
+      <c r="G370" t="inlineStr"/>
+      <c r="H370" t="inlineStr"/>
+    </row>
+    <row r="371">
+      <c r="A371" t="inlineStr"/>
+      <c r="B371" t="inlineStr">
+        <is>
+          <t>TE</t>
+        </is>
+      </c>
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>TE</t>
+        </is>
+      </c>
+      <c r="D371" t="inlineStr"/>
+      <c r="E371" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F371" t="inlineStr">
+        <is>
+          <t>.Eras.13.short</t>
+        </is>
+      </c>
+      <c r="G371" t="inlineStr"/>
+      <c r="H371" t="inlineStr"/>
+    </row>
+    <row r="372">
+      <c r="A372" t="inlineStr"/>
+      <c r="B372" t="inlineStr">
+        <is>
+          <t>__days__ days</t>
+        </is>
+      </c>
+      <c r="C372" t="inlineStr">
+        <is>
+          <t>__days__ days</t>
+        </is>
+      </c>
+      <c r="D372" t="inlineStr"/>
+      <c r="E372" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F372" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.BreakEvenUnit</t>
+        </is>
+      </c>
+      <c r="G372" t="inlineStr"/>
+      <c r="H372" t="inlineStr"/>
+    </row>
+    <row r="373">
+      <c r="A373" t="inlineStr"/>
+      <c r="B373" t="inlineStr">
+        <is>
+          <t>Displays a Box that covers the 'Collect All' Button, when FP can not be collected or not all buildings are motivated.</t>
+        </is>
+      </c>
+      <c r="C373" t="inlineStr">
+        <is>
+          <t>Displays a Box that covers the 'Collect All' Button, when FP can not be collected or not all buildings are motivated.</t>
+        </is>
+      </c>
+      <c r="D373" t="inlineStr"/>
+      <c r="E373" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F373" t="inlineStr">
+        <is>
+          <t>.Settings.BlockCollectAll.Desc</t>
+        </is>
+      </c>
+      <c r="G373" t="inlineStr"/>
+      <c r="H373" t="inlineStr"/>
+    </row>
+    <row r="374">
+      <c r="A374" t="inlineStr"/>
+      <c r="B374" t="inlineStr">
+        <is>
+          <t>ATTENTION: Goods stock is LOW!</t>
+        </is>
+      </c>
+      <c r="C374" t="inlineStr">
+        <is>
+          <t>ATTENTION: Goods stock is LOW!</t>
+        </is>
+      </c>
+      <c r="D374" t="inlineStr"/>
+      <c r="E374" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F374" t="inlineStr">
+        <is>
+          <t>.Boxes.Negotiation.GoodsLow</t>
+        </is>
+      </c>
+      <c r="G374" t="inlineStr"/>
+      <c r="H374" t="inlineStr"/>
+    </row>
+    <row r="375">
+      <c r="A375" t="inlineStr"/>
+      <c r="B375" t="inlineStr">
+        <is>
+          <t>St. Patrick's Day Event Task</t>
+        </is>
+      </c>
+      <c r="C375" t="inlineStr">
+        <is>
+          <t>St. Patrick's Day Event Task</t>
+        </is>
+      </c>
+      <c r="D375" t="inlineStr"/>
+      <c r="E375" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F375" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.st_patricks_event_task_reward</t>
+        </is>
+      </c>
+      <c r="G375" t="inlineStr"/>
+      <c r="H375" t="inlineStr"/>
+    </row>
+    <row r="376">
+      <c r="A376" t="inlineStr"/>
+      <c r="B376" t="inlineStr">
+        <is>
+          <t>Cumulative</t>
+        </is>
+      </c>
+      <c r="C376" t="inlineStr">
+        <is>
+          <t>Cumulative</t>
+        </is>
+      </c>
+      <c r="D376" t="inlineStr"/>
+      <c r="E376" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F376" t="inlineStr">
+        <is>
+          <t>.Boxes.Technologies.DescCumulative</t>
+        </is>
+      </c>
+      <c r="G376" t="inlineStr"/>
+      <c r="H376" t="inlineStr"/>
+    </row>
+    <row r="377">
+      <c r="A377" t="inlineStr"/>
+      <c r="B377" t="inlineStr">
+        <is>
+          <t>Rank</t>
+        </is>
+      </c>
+      <c r="C377" t="inlineStr">
+        <is>
+          <t>Rank</t>
+        </is>
+      </c>
+      <c r="D377" t="inlineStr"/>
+      <c r="E377" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F377" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.Rank</t>
+        </is>
+      </c>
+      <c r="G377" t="inlineStr"/>
+      <c r="H377" t="inlineStr"/>
+    </row>
+    <row r="378">
+      <c r="A378" t="inlineStr"/>
+      <c r="B378" t="inlineStr">
+        <is>
+          <t>Double donation blocker</t>
+        </is>
+      </c>
+      <c r="C378" t="inlineStr">
+        <is>
+          <t>Double donation blocker</t>
+        </is>
+      </c>
+      <c r="D378" t="inlineStr"/>
+      <c r="E378" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F378" t="inlineStr">
+        <is>
+          <t>.Settings.doubleFPtimeout.Title</t>
+        </is>
+      </c>
+      <c r="G378" t="inlineStr"/>
+      <c r="H378" t="inlineStr"/>
+    </row>
+    <row r="379">
+      <c r="A379" t="inlineStr"/>
+      <c r="B379" t="inlineStr">
+        <is>
+          <t>Show Box when</t>
+        </is>
+      </c>
+      <c r="C379" t="inlineStr">
+        <is>
+          <t>Show Box when</t>
+        </is>
+      </c>
+      <c r="D379" t="inlineStr"/>
+      <c r="E379" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F379" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssistAAConfig.when</t>
+        </is>
+      </c>
+      <c r="G379" t="inlineStr"/>
+      <c r="H379" t="inlineStr"/>
+    </row>
+    <row r="380">
+      <c r="A380" t="inlineStr"/>
+      <c r="B380" t="inlineStr">
+        <is>
+          <t>Your Treasure Daily</t>
+        </is>
+      </c>
+      <c r="C380" t="inlineStr">
+        <is>
+          <t>Your Treasure Daily</t>
+        </is>
+      </c>
+      <c r="D380" t="inlineStr"/>
+      <c r="E380" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F380" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.SourceTitle.statsTreasurePlayerD</t>
+        </is>
+      </c>
+      <c r="G380" t="inlineStr"/>
+      <c r="H380" t="inlineStr"/>
+    </row>
+    <row r="381">
+      <c r="A381" t="inlineStr"/>
+      <c r="B381" t="inlineStr">
+        <is>
+          <t>Help and Community</t>
+        </is>
+      </c>
+      <c r="C381" t="inlineStr">
+        <is>
+          <t>Help and Community</t>
+        </is>
+      </c>
+      <c r="D381" t="inlineStr"/>
+      <c r="E381" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F381" t="inlineStr">
+        <is>
+          <t>.Settings.Help.Title</t>
+        </is>
+      </c>
+      <c r="G381" t="inlineStr"/>
+      <c r="H381" t="inlineStr"/>
+    </row>
+    <row r="382">
+      <c r="A382" t="inlineStr"/>
+      <c r="B382" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Data was successfully Uploaded…  Now visit </t>
+        </is>
+      </c>
+      <c r="C382" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Data was successfully Uploaded…  Now visit </t>
+        </is>
+      </c>
+      <c r="D382" t="inlineStr"/>
+      <c r="E382" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F382" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.SubmitSuccess</t>
+        </is>
+      </c>
+      <c r="G382" t="inlineStr"/>
+      <c r="H382" t="inlineStr"/>
+    </row>
+    <row r="383">
+      <c r="A383" t="inlineStr"/>
+      <c r="B383" t="inlineStr">
+        <is>
+          <t>show progress filter</t>
+        </is>
+      </c>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>show progress filter</t>
+        </is>
+      </c>
+      <c r="D383" t="inlineStr"/>
+      <c r="E383" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F383" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.ShowProgressFilter</t>
+        </is>
+      </c>
+      <c r="G383" t="inlineStr"/>
+      <c r="H383" t="inlineStr"/>
+    </row>
+    <row r="384">
+      <c r="A384" t="inlineStr"/>
+      <c r="B384" t="inlineStr">
+        <is>
+          <t>You will die playing this card! Consider redrawing or buying health.</t>
+        </is>
+      </c>
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>You will die playing this card! Consider redrawing or buying health.</t>
+        </is>
+      </c>
+      <c r="D384" t="inlineStr"/>
+      <c r="E384" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F384" t="inlineStr">
+        <is>
+          <t>.Boxes.cardGame.WarningCertainDeath</t>
+        </is>
+      </c>
+      <c r="G384" t="inlineStr"/>
+      <c r="H384" t="inlineStr"/>
+    </row>
+    <row r="385">
+      <c r="A385" t="inlineStr"/>
+      <c r="B385" t="inlineStr">
+        <is>
+          <t>Wiki / Documentation: Feature documentation.</t>
+        </is>
+      </c>
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>Wiki / Documentation: Feature documentation.</t>
+        </is>
+      </c>
+      <c r="D385" t="inlineStr"/>
+      <c r="E385" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F385" t="inlineStr">
+        <is>
+          <t>.Settings.Help.Documentation</t>
+        </is>
+      </c>
+      <c r="G385" t="inlineStr"/>
+      <c r="H385" t="inlineStr"/>
+    </row>
+    <row r="386">
+      <c r="A386" t="inlineStr"/>
+      <c r="B386" t="inlineStr">
+        <is>
+          <t>Military Units Overview</t>
+        </is>
+      </c>
+      <c r="C386" t="inlineStr">
+        <is>
+          <t>Military Units Overview</t>
+        </is>
+      </c>
+      <c r="D386" t="inlineStr"/>
+      <c r="E386" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F386" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.Title</t>
+        </is>
+      </c>
+      <c r="G386" t="inlineStr"/>
+      <c r="H386" t="inlineStr"/>
+    </row>
+    <row r="387">
+      <c r="A387" t="inlineStr"/>
+      <c r="B387" t="inlineStr">
+        <is>
+          <t>Idle Game Info</t>
+        </is>
+      </c>
+      <c r="C387" t="inlineStr">
+        <is>
+          <t>Idle Game Info</t>
+        </is>
+      </c>
+      <c r="D387" t="inlineStr"/>
+      <c r="E387" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F387" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.Title</t>
+        </is>
+      </c>
+      <c r="G387" t="inlineStr"/>
+      <c r="H387" t="inlineStr"/>
+    </row>
+    <row r="388">
+      <c r="A388" t="inlineStr"/>
+      <c r="B388" t="inlineStr">
+        <is>
+          <t>Your Alcatraz is ready to collect!</t>
+        </is>
+      </c>
+      <c r="C388" t="inlineStr">
+        <is>
+          <t>Your Alcatraz is ready to collect!</t>
+        </is>
+      </c>
+      <c r="D388" t="inlineStr"/>
+      <c r="E388" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F388" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.AlcaHarvest</t>
+        </is>
+      </c>
+      <c r="G388" t="inlineStr"/>
+      <c r="H388" t="inlineStr"/>
+    </row>
+    <row r="389">
+      <c r="A389" t="inlineStr"/>
+      <c r="B389" t="inlineStr">
+        <is>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day</t>
+        </is>
+      </c>
+      <c r="C389" t="inlineStr">
+        <is>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day</t>
+        </is>
+      </c>
+      <c r="D389" t="inlineStr"/>
+      <c r="E389" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F389" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.BreakEvenTT</t>
+        </is>
+      </c>
+      <c r="G389" t="inlineStr"/>
+      <c r="H389" t="inlineStr"/>
+    </row>
+    <row r="390">
+      <c r="A390" t="inlineStr"/>
+      <c r="B390" t="inlineStr">
+        <is>
+          <t>Ignore optional technologies of current/higher eras</t>
+        </is>
+      </c>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>Ignore optional technologies of current/higher eras</t>
+        </is>
+      </c>
+      <c r="D390" t="inlineStr"/>
+      <c r="E390" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F390" t="inlineStr">
+        <is>
+          <t>.Boxes.Technologies.IgnoreCurrentEraOptional</t>
+        </is>
+      </c>
+      <c r="G390" t="inlineStr"/>
+      <c r="H390" t="inlineStr"/>
+    </row>
+    <row r="391">
+      <c r="A391" t="inlineStr"/>
+      <c r="B391" t="inlineStr">
+        <is>
+          <t>Add Building</t>
+        </is>
+      </c>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>Add Building</t>
+        </is>
+      </c>
+      <c r="D391" t="inlineStr"/>
+      <c r="E391" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F391" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.AddBuilding</t>
+        </is>
+      </c>
+      <c r="G391" t="inlineStr"/>
+      <c r="H391" t="inlineStr"/>
+    </row>
+    <row r="392">
+      <c r="A392" t="inlineStr"/>
+      <c r="B392" t="inlineStr">
+        <is>
+          <t>In City</t>
+        </is>
+      </c>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>In City</t>
+        </is>
+      </c>
+      <c r="D392" t="inlineStr"/>
+      <c r="E392" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F392" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.InCity</t>
+        </is>
+      </c>
+      <c r="G392" t="inlineStr"/>
+      <c r="H392" t="inlineStr"/>
+    </row>
+    <row r="393">
+      <c r="A393" t="inlineStr"/>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t>Rewards</t>
+        </is>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>Rewards</t>
+        </is>
+      </c>
+      <c r="D393" t="inlineStr"/>
+      <c r="E393" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F393" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnSource.statsRewards</t>
+        </is>
+      </c>
+      <c r="G393" t="inlineStr"/>
+      <c r="H393" t="inlineStr"/>
+    </row>
+    <row r="394">
+      <c r="A394" t="inlineStr"/>
+      <c r="B394" t="inlineStr">
+        <is>
+          <t>Your Units - Hourly</t>
+        </is>
+      </c>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>Your Units - Hourly</t>
+        </is>
+      </c>
+      <c r="D394" t="inlineStr"/>
+      <c r="E394" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F394" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.SourceTitle.statsUnitsH</t>
+        </is>
+      </c>
+      <c r="G394" t="inlineStr"/>
+      <c r="H394" t="inlineStr"/>
+    </row>
+    <row r="395">
+      <c r="A395" t="inlineStr"/>
+      <c r="B395" t="inlineStr">
+        <is>
+          <t>Expires</t>
+        </is>
+      </c>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>Expires</t>
+        </is>
+      </c>
+      <c r="D395" t="inlineStr"/>
+      <c r="E395" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F395" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Expires</t>
+        </is>
+      </c>
+      <c r="G395" t="inlineStr"/>
+      <c r="H395" t="inlineStr"/>
+    </row>
+    <row r="396">
+      <c r="A396" t="inlineStr"/>
+      <c r="B396" t="inlineStr">
+        <is>
+          <t>FoE-Helper: There are keys remaining on the field!</t>
+        </is>
+      </c>
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>FoE-Helper: There are keys remaining on the field!</t>
+        </is>
+      </c>
+      <c r="D396" t="inlineStr"/>
+      <c r="E396" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F396" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.KeysLeft.care</t>
+        </is>
+      </c>
+      <c r="G396" t="inlineStr"/>
+      <c r="H396" t="inlineStr"/>
+    </row>
+    <row r="397">
+      <c r="A397" t="inlineStr"/>
+      <c r="B397" t="inlineStr">
+        <is>
+          <t>Great Building</t>
+        </is>
+      </c>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>Great Building</t>
+        </is>
+      </c>
+      <c r="D397" t="inlineStr"/>
+      <c r="E397" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F397" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.GreatBulding</t>
+        </is>
+      </c>
+      <c r="G397" t="inlineStr"/>
+      <c r="H397" t="inlineStr"/>
+    </row>
+    <row r="398">
+      <c r="A398" t="inlineStr"/>
+      <c r="B398" t="inlineStr">
+        <is>
+          <t>Done</t>
+        </is>
+      </c>
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>Done</t>
+        </is>
+      </c>
+      <c r="D398" t="inlineStr"/>
+      <c r="E398" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F398" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.Done</t>
+        </is>
+      </c>
+      <c r="G398" t="inlineStr"/>
+      <c r="H398" t="inlineStr"/>
+    </row>
+    <row r="399">
+      <c r="A399" t="inlineStr"/>
+      <c r="B399" t="inlineStr">
+        <is>
+          <t>Colonial Age</t>
+        </is>
+      </c>
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>Colonial Age</t>
+        </is>
+      </c>
+      <c r="D399" t="inlineStr"/>
+      <c r="E399" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F399" t="inlineStr">
+        <is>
+          <t>.Eras.7</t>
+        </is>
+      </c>
+      <c r="G399" t="inlineStr"/>
+      <c r="H399" t="inlineStr"/>
+    </row>
+    <row r="400">
+      <c r="A400" t="inlineStr"/>
+      <c r="B400" t="inlineStr">
+        <is>
+          <t>Total keys</t>
+        </is>
+      </c>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>Total keys</t>
+        </is>
+      </c>
+      <c r="D400" t="inlineStr"/>
+      <c r="E400" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F400" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.Keys.anniversary</t>
+        </is>
+      </c>
+      <c r="G400" t="inlineStr"/>
+      <c r="H400" t="inlineStr"/>
+    </row>
+    <row r="401">
+      <c r="A401" t="inlineStr"/>
+      <c r="B401" t="inlineStr">
+        <is>
+          <t>General Settings</t>
+        </is>
+      </c>
+      <c r="C401" t="inlineStr">
+        <is>
+          <t>General Settings</t>
+        </is>
+      </c>
+      <c r="D401" t="inlineStr"/>
+      <c r="E401" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F401" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.GeneralSettings</t>
+        </is>
+      </c>
+      <c r="G401" t="inlineStr"/>
+      <c r="H401" t="inlineStr"/>
+    </row>
+    <row r="402">
+      <c r="A402" t="inlineStr"/>
+      <c r="B402" t="inlineStr">
+        <is>
+          <t>Scene Settings</t>
+        </is>
+      </c>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>Scene Settings</t>
+        </is>
+      </c>
+      <c r="D402" t="inlineStr"/>
+      <c r="E402" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F402" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.SceneSettings</t>
+        </is>
+      </c>
+      <c r="G402" t="inlineStr"/>
+      <c r="H402" t="inlineStr"/>
+    </row>
+    <row r="403">
+      <c r="A403" t="inlineStr"/>
+      <c r="B403" t="inlineStr">
+        <is>
+          <t>Group by Name</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>Group by Name</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr"/>
+      <c r="E403" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F403" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnToggleGroupByTitle</t>
+        </is>
+      </c>
+      <c r="G403" t="inlineStr"/>
+      <c r="H403" t="inlineStr"/>
+    </row>
+    <row r="404">
+      <c r="A404" t="inlineStr"/>
+      <c r="B404" t="inlineStr">
+        <is>
+          <t>Army Advice</t>
+        </is>
+      </c>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>Army Advice</t>
+        </is>
+      </c>
+      <c r="D404" t="inlineStr"/>
+      <c r="E404" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F404" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ShowArmyAdvice</t>
+        </is>
+      </c>
+      <c r="G404" t="inlineStr"/>
+      <c r="H404" t="inlineStr"/>
+    </row>
+    <row r="405">
+      <c r="A405" t="inlineStr"/>
+      <c r="B405" t="inlineStr">
+        <is>
+          <t>Export as jSON</t>
+        </is>
+      </c>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>Export as jSON</t>
+        </is>
+      </c>
+      <c r="D405" t="inlineStr"/>
+      <c r="E405" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F405" t="inlineStr">
+        <is>
+          <t>.Boxes.General.ExportJSON</t>
+        </is>
+      </c>
+      <c r="G405" t="inlineStr"/>
+      <c r="H405" t="inlineStr"/>
+    </row>
+    <row r="406">
+      <c r="A406" t="inlineStr"/>
+      <c r="B406" t="inlineStr">
+        <is>
+          <t>GE</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>GE</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr"/>
+      <c r="E406" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F406" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Gex</t>
+        </is>
+      </c>
+      <c r="G406" t="inlineStr"/>
+      <c r="H406" t="inlineStr"/>
+    </row>
+    <row r="407">
+      <c r="A407" t="inlineStr"/>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t>Game Play</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>Game Play</t>
+        </is>
+      </c>
+      <c r="D407" t="inlineStr"/>
+      <c r="E407" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F407" t="inlineStr">
+        <is>
+          <t>.Boxes.PlayerProfile.GamePlay</t>
+        </is>
+      </c>
+      <c r="G407" t="inlineStr"/>
+      <c r="H407" t="inlineStr"/>
+    </row>
+    <row r="408">
+      <c r="A408" t="inlineStr"/>
+      <c r="B408" t="inlineStr">
+        <is>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr"/>
+      <c r="E408" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F408" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.SettingsSave</t>
+        </is>
+      </c>
+      <c r="G408" t="inlineStr"/>
+      <c r="H408" t="inlineStr"/>
+    </row>
+    <row r="409">
+      <c r="A409" t="inlineStr"/>
+      <c r="B409" t="inlineStr">
+        <is>
+          <t>start date</t>
+        </is>
+      </c>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>start date</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr"/>
+      <c r="E409" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F409" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.StartDate</t>
+        </is>
+      </c>
+      <c r="G409" t="inlineStr"/>
+      <c r="H409" t="inlineStr"/>
+    </row>
+    <row r="410">
+      <c r="A410" t="inlineStr"/>
+      <c r="B410" t="inlineStr">
+        <is>
+          <t>Delete ex-member after</t>
+        </is>
+      </c>
+      <c r="C410" t="inlineStr">
+        <is>
+          <t>Delete ex-member after</t>
+        </is>
+      </c>
+      <c r="D410" t="inlineStr"/>
+      <c r="E410" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F410" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.DeleteExMembersAfter</t>
+        </is>
+      </c>
+      <c r="G410" t="inlineStr"/>
+      <c r="H410" t="inlineStr"/>
+    </row>
+    <row r="411">
+      <c r="A411" t="inlineStr"/>
+      <c r="B411" t="inlineStr">
+        <is>
+          <t>API Token missing</t>
+        </is>
+      </c>
+      <c r="C411" t="inlineStr">
+        <is>
+          <t>API Token missing</t>
+        </is>
+      </c>
+      <c r="D411" t="inlineStr"/>
+      <c r="E411" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F411" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.MissingApiKeyErrorHeader</t>
+        </is>
+      </c>
+      <c r="G411" t="inlineStr"/>
+      <c r="H411" t="inlineStr"/>
+    </row>
+    <row r="412">
+      <c r="A412" t="inlineStr"/>
+      <c r="B412" t="inlineStr">
+        <is>
+          <t>Random</t>
+        </is>
+      </c>
+      <c r="C412" t="inlineStr">
+        <is>
+          <t>Random</t>
+        </is>
+      </c>
+      <c r="D412" t="inlineStr"/>
+      <c r="E412" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F412" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.random_production</t>
+        </is>
+      </c>
+      <c r="G412" t="inlineStr"/>
+      <c r="H412" t="inlineStr"/>
+    </row>
+    <row r="413">
+      <c r="A413" t="inlineStr"/>
+      <c r="B413" t="inlineStr">
+        <is>
+          <t>Blocker</t>
+        </is>
+      </c>
+      <c r="C413" t="inlineStr">
+        <is>
+          <t>Blocker</t>
+        </is>
+      </c>
+      <c r="D413" t="inlineStr"/>
+      <c r="E413" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F413" t="inlineStr">
+        <is>
+          <t>.Boxes.mapTradeWarning.Title</t>
+        </is>
+      </c>
+      <c r="G413" t="inlineStr"/>
+      <c r="H413" t="inlineStr"/>
+    </row>
+    <row r="414">
+      <c r="A414" t="inlineStr"/>
+      <c r="B414" t="inlineStr">
+        <is>
+          <t>Date/Time</t>
+        </is>
+      </c>
+      <c r="C414" t="inlineStr">
+        <is>
+          <t>Date/Time</t>
+        </is>
+      </c>
+      <c r="D414" t="inlineStr"/>
+      <c r="E414" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F414" t="inlineStr">
+        <is>
+          <t>.Boxes.Treasury.DateTime</t>
+        </is>
+      </c>
+      <c r="G414" t="inlineStr"/>
+      <c r="H414" t="inlineStr"/>
+    </row>
+    <row r="415">
+      <c r="A415" t="inlineStr"/>
+      <c r="B415" t="inlineStr">
+        <is>
+          <t>Day ⇋</t>
+        </is>
+      </c>
+      <c r="C415" t="inlineStr">
+        <is>
+          <t>Day ⇋</t>
+        </is>
+      </c>
+      <c r="D415" t="inlineStr"/>
+      <c r="E415" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F415" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.Day</t>
+        </is>
+      </c>
+      <c r="G415" t="inlineStr"/>
+      <c r="H415" t="inlineStr"/>
+    </row>
+    <row r="416">
+      <c r="A416" t="inlineStr"/>
+      <c r="B416" t="inlineStr">
+        <is>
+          <t>Goods boost</t>
+        </is>
+      </c>
+      <c r="C416" t="inlineStr">
+        <is>
+          <t>Goods boost</t>
+        </is>
+      </c>
+      <c r="D416" t="inlineStr"/>
+      <c r="E416" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F416" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.goods_boost</t>
+        </is>
+      </c>
+      <c r="G416" t="inlineStr"/>
+      <c r="H416" t="inlineStr"/>
+    </row>
+    <row r="417">
+      <c r="A417" t="inlineStr"/>
+      <c r="B417" t="inlineStr">
+        <is>
+          <t>Discord: join our server for general discussions about the extension, chats and support.</t>
+        </is>
+      </c>
+      <c r="C417" t="inlineStr">
+        <is>
+          <t>Discord: join our server for general discussions about the extension, chats and support.</t>
+        </is>
+      </c>
+      <c r="D417" t="inlineStr"/>
+      <c r="E417" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F417" t="inlineStr">
+        <is>
+          <t>.Settings.Help.Discord</t>
+        </is>
+      </c>
+      <c r="G417" t="inlineStr"/>
+      <c r="H417" t="inlineStr"/>
+    </row>
+    <row r="418">
+      <c r="A418" t="inlineStr"/>
+      <c r="B418" t="inlineStr">
+        <is>
+          <t>Battle</t>
+        </is>
+      </c>
+      <c r="C418" t="inlineStr">
+        <is>
+          <t>Battle</t>
+        </is>
+      </c>
+      <c r="D418" t="inlineStr"/>
+      <c r="E418" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F418" t="inlineStr">
+        <is>
+          <t>.General.Battle</t>
+        </is>
+      </c>
+      <c r="G418" t="inlineStr"/>
+      <c r="H418" t="inlineStr"/>
+    </row>
+    <row r="419">
+      <c r="A419" t="inlineStr"/>
+      <c r="B419" t="inlineStr">
+        <is>
+          <t>When no tool is selected, the area below is click-through - clicking interacts with the game!</t>
+        </is>
+      </c>
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>When no tool is selected, the area below is click-through - clicking interacts with the game!</t>
+        </is>
+      </c>
+      <c r="D419" t="inlineStr"/>
+      <c r="E419" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F419" t="inlineStr">
+        <is>
+          <t>.Boxes.Popgame.Warning</t>
+        </is>
+      </c>
+      <c r="G419" t="inlineStr"/>
+      <c r="H419" t="inlineStr"/>
+    </row>
+    <row r="420">
+      <c r="A420" t="inlineStr"/>
+      <c r="B420" t="inlineStr">
+        <is>
+          <t>Efficiency</t>
+        </is>
+      </c>
+      <c r="C420" t="inlineStr">
+        <is>
+          <t>Efficiency</t>
+        </is>
+      </c>
+      <c r="D420" t="inlineStr"/>
+      <c r="E420" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F420" t="inlineStr">
+        <is>
+          <t>.Boxes.Citymap.Efficiency</t>
+        </is>
+      </c>
+      <c r="G420" t="inlineStr"/>
+      <c r="H420" t="inlineStr"/>
+    </row>
+    <row r="421">
+      <c r="A421" t="inlineStr"/>
+      <c r="B421" t="inlineStr">
+        <is>
+          <t>Cost/Step</t>
+        </is>
+      </c>
+      <c r="C421" t="inlineStr">
+        <is>
+          <t>Cost/Step</t>
+        </is>
+      </c>
+      <c r="D421" t="inlineStr"/>
+      <c r="E421" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F421" t="inlineStr">
+        <is>
+          <t>.Boxes.EventChests.CostPerStep</t>
+        </is>
+      </c>
+      <c r="G421" t="inlineStr"/>
+      <c r="H421" t="inlineStr"/>
+    </row>
+    <row r="422">
+      <c r="A422" t="inlineStr"/>
+      <c r="B422" t="inlineStr">
+        <is>
+          <t>rounds</t>
+        </is>
+      </c>
+      <c r="C422" t="inlineStr">
+        <is>
+          <t>rounds</t>
+        </is>
+      </c>
+      <c r="D422" t="inlineStr"/>
+      <c r="E422" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F422" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.Rounds</t>
+        </is>
+      </c>
+      <c r="G422" t="inlineStr"/>
+      <c r="H422" t="inlineStr"/>
+    </row>
+    <row r="423">
+      <c r="A423" t="inlineStr"/>
+      <c r="B423" t="inlineStr">
+        <is>
+          <t>GE Results</t>
+        </is>
+      </c>
+      <c r="C423" t="inlineStr">
+        <is>
+          <t>GE Results</t>
+        </is>
+      </c>
+      <c r="D423" t="inlineStr"/>
+      <c r="E423" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F423" t="inlineStr">
+        <is>
+          <t>.Menu.GexStat.Title</t>
+        </is>
+      </c>
+      <c r="G423" t="inlineStr"/>
+      <c r="H423" t="inlineStr"/>
+    </row>
+    <row r="424">
+      <c r="A424" t="inlineStr"/>
+      <c r="B424" t="inlineStr">
+        <is>
+          <t>Auto</t>
+        </is>
+      </c>
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>Auto</t>
+        </is>
+      </c>
+      <c r="D424" t="inlineStr"/>
+      <c r="E424" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F424" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.Auto</t>
+        </is>
+      </c>
+      <c r="G424" t="inlineStr"/>
+      <c r="H424" t="inlineStr"/>
+    </row>
+    <row r="425">
+      <c r="A425" t="inlineStr"/>
+      <c r="B425" t="inlineStr">
+        <is>
+          <t>Show only adjacent sectors countdowns</t>
+        </is>
+      </c>
+      <c r="C425" t="inlineStr">
+        <is>
+          <t>Show only adjacent sectors countdowns</t>
+        </is>
+      </c>
+      <c r="D425" t="inlineStr"/>
+      <c r="E425" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F425" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.ShowAdjacentSectors</t>
+        </is>
+      </c>
+      <c r="G425" t="inlineStr"/>
+      <c r="H425" t="inlineStr"/>
+    </row>
+    <row r="426">
+      <c r="A426" t="inlineStr"/>
+      <c r="B426" t="inlineStr">
+        <is>
+          <t>Displays your Guild's Expedition results</t>
+        </is>
+      </c>
+      <c r="C426" t="inlineStr">
+        <is>
+          <t>Displays your Guild's Expedition results</t>
+        </is>
+      </c>
+      <c r="D426" t="inlineStr"/>
+      <c r="E426" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F426" t="inlineStr">
+        <is>
+          <t>.Menu.GexStat.Desc</t>
+        </is>
+      </c>
+      <c r="G426" t="inlineStr"/>
+      <c r="H426" t="inlineStr"/>
+    </row>
+    <row r="427">
+      <c r="A427" t="inlineStr"/>
+      <c r="B427" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="C427" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="D427" t="inlineStr"/>
+      <c r="E427" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F427" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.Version</t>
+        </is>
+      </c>
+      <c r="G427" t="inlineStr"/>
+      <c r="H427" t="inlineStr"/>
+    </row>
+    <row r="428">
+      <c r="A428" t="inlineStr"/>
+      <c r="B428" t="inlineStr">
+        <is>
+          <t>Player</t>
+        </is>
+      </c>
+      <c r="C428" t="inlineStr">
+        <is>
+          <t>Player</t>
+        </is>
+      </c>
+      <c r="D428" t="inlineStr"/>
+      <c r="E428" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F428" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.PlayerColumn</t>
+        </is>
+      </c>
+      <c r="G428" t="inlineStr"/>
+      <c r="H428" t="inlineStr"/>
+    </row>
+    <row r="429">
+      <c r="A429" t="inlineStr"/>
+      <c r="B429" t="inlineStr">
+        <is>
+          <t>&lt;a target='_blank' href='https://foe-helper.com/extension/update?v=__version__&amp;lang=en'  class='game-cursor'&gt;Last Changelog&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="C429" t="inlineStr">
+        <is>
+          <t>&lt;a target='_blank' href='https://foe-helper.com/extension/update?v=__version__&amp;lang=en'  class='game-cursor'&gt;Last Changelog&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="D429" t="inlineStr"/>
+      <c r="E429" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F429" t="inlineStr">
+        <is>
+          <t>.Settings.Version.Link</t>
+        </is>
+      </c>
+      <c r="G429" t="inlineStr">
+        <is>
+          <t>"&amp;lang=en" must remain "en" right?
+"foe-rechner.de", should it not be updated to "foe-helper.com" ?</t>
+        </is>
+      </c>
+      <c r="H429" t="inlineStr"/>
+    </row>
+    <row r="430">
+      <c r="A430" t="inlineStr"/>
+      <c r="B430" t="inlineStr">
+        <is>
+          <t>Zoom</t>
+        </is>
+      </c>
+      <c r="C430" t="inlineStr">
+        <is>
+          <t>Zoom</t>
+        </is>
+      </c>
+      <c r="D430" t="inlineStr"/>
+      <c r="E430" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F430" t="inlineStr">
+        <is>
+          <t>.Boxes.CityBuilder.Zoom</t>
+        </is>
+      </c>
+      <c r="G430" t="inlineStr"/>
+      <c r="H430" t="inlineStr"/>
+    </row>
+    <row r="431">
+      <c r="A431" t="inlineStr"/>
+      <c r="B431" t="inlineStr">
+        <is>
+          <t>Compact view</t>
+        </is>
+      </c>
+      <c r="C431" t="inlineStr">
+        <is>
+          <t>Compact view</t>
+        </is>
+      </c>
+      <c r="D431" t="inlineStr"/>
+      <c r="E431" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F431" t="inlineStr">
+        <is>
+          <t>.Boxes.AllyList.ViewCompact</t>
+        </is>
+      </c>
+      <c r="G431" t="inlineStr"/>
+      <c r="H431" t="inlineStr"/>
+    </row>
+    <row r="432">
+      <c r="A432" t="inlineStr"/>
+      <c r="B432" t="inlineStr">
+        <is>
+          <t>Guild Members</t>
+        </is>
+      </c>
+      <c r="C432" t="inlineStr">
+        <is>
+          <t>Guild Members</t>
+        </is>
+      </c>
+      <c r="D432" t="inlineStr"/>
+      <c r="E432" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F432" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.GuildMembers</t>
+        </is>
+      </c>
+      <c r="G432" t="inlineStr"/>
+      <c r="H432" t="inlineStr"/>
+    </row>
+    <row r="433">
+      <c r="A433" t="inlineStr"/>
+      <c r="B433" t="inlineStr">
+        <is>
+          <t>Select the minimum amount of goods offered. This filter does NOT apply to guild members' trades</t>
+        </is>
+      </c>
+      <c r="C433" t="inlineStr">
+        <is>
+          <t>Select the minimum amount of goods offered. This filter does NOT apply to guild members' trades</t>
+        </is>
+      </c>
+      <c r="D433" t="inlineStr"/>
+      <c r="E433" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F433" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.TTMinQuantity</t>
+        </is>
+      </c>
+      <c r="G433" t="inlineStr"/>
+      <c r="H433" t="inlineStr"/>
+    </row>
+    <row r="434">
+      <c r="A434" t="inlineStr"/>
+      <c r="B434" t="inlineStr">
+        <is>
+          <t>Offer</t>
+        </is>
+      </c>
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>Offer</t>
+        </is>
+      </c>
+      <c r="D434" t="inlineStr"/>
+      <c r="E434" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F434" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.OfferColumn</t>
+        </is>
+      </c>
+      <c r="G434" t="inlineStr"/>
+      <c r="H434" t="inlineStr"/>
+    </row>
+    <row r="435">
+      <c r="A435" t="inlineStr"/>
+      <c r="B435" t="inlineStr">
+        <is>
+          <t>Highest level of this building</t>
+        </is>
+      </c>
+      <c r="C435" t="inlineStr">
+        <is>
+          <t>Highest level of this building</t>
+        </is>
+      </c>
+      <c r="D435" t="inlineStr"/>
+      <c r="E435" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F435" t="inlineStr">
+        <is>
+          <t>.Boxes.Kits.maxBuilding</t>
+        </is>
+      </c>
+      <c r="G435" t="inlineStr"/>
+      <c r="H435" t="inlineStr"/>
+    </row>
+    <row r="436">
+      <c r="A436" t="inlineStr"/>
+      <c r="B436" t="inlineStr">
+        <is>
+          <t>Automatically Open/Close the Negotiation Assistant when negotiating? Not available in GBG.</t>
+        </is>
+      </c>
+      <c r="C436" t="inlineStr">
+        <is>
+          <t>Automatically Open/Close the Negotiation Assistant when negotiating? Not available in GBG.</t>
+        </is>
+      </c>
+      <c r="D436" t="inlineStr"/>
+      <c r="E436" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F436" t="inlineStr">
+        <is>
+          <t>.Settings.AutomaticNegotiation.Desc</t>
+        </is>
+      </c>
+      <c r="G436" t="inlineStr"/>
+      <c r="H436" t="inlineStr"/>
+    </row>
+    <row r="437">
+      <c r="A437" t="inlineStr"/>
+      <c r="B437" t="inlineStr">
+        <is>
+          <t>Selection Kit</t>
+        </is>
+      </c>
+      <c r="C437" t="inlineStr">
+        <is>
+          <t>Selection Kit</t>
+        </is>
+      </c>
+      <c r="D437" t="inlineStr"/>
+      <c r="E437" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F437" t="inlineStr">
+        <is>
+          <t>.Boxes.Kits.SelectionKit</t>
+        </is>
+      </c>
+      <c r="G437" t="inlineStr"/>
+      <c r="H437" t="inlineStr"/>
+    </row>
+    <row r="438">
+      <c r="A438" t="inlineStr"/>
+      <c r="B438" t="inlineStr">
+        <is>
+          <t>Aztec Helper</t>
+        </is>
+      </c>
+      <c r="C438" t="inlineStr">
+        <is>
+          <t>Aztec Helper</t>
+        </is>
+      </c>
+      <c r="D438" t="inlineStr"/>
+      <c r="E438" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F438" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ShowAztecHelper</t>
+        </is>
+      </c>
+      <c r="G438" t="inlineStr"/>
+      <c r="H438" t="inlineStr"/>
+    </row>
+    <row r="439">
+      <c r="A439" t="inlineStr"/>
+      <c r="B439" t="inlineStr">
+        <is>
+          <t>Should all box coordinates be reset? This can bring back windows you managed to move out of sight.</t>
+        </is>
+      </c>
+      <c r="C439" t="inlineStr">
+        <is>
+          <t>Should all box coordinates be reset? This can bring back windows you managed to move out of sight.</t>
+        </is>
+      </c>
+      <c r="D439" t="inlineStr"/>
+      <c r="E439" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F439" t="inlineStr">
+        <is>
+          <t>.Settings.ResetBoxPositions.Desc</t>
+        </is>
+      </c>
+      <c r="G439" t="inlineStr"/>
+      <c r="H439" t="inlineStr"/>
+    </row>
+    <row r="440">
+      <c r="A440" t="inlineStr"/>
+      <c r="B440" t="inlineStr">
+        <is>
+          <t>beach</t>
+        </is>
+      </c>
+      <c r="C440" t="inlineStr">
+        <is>
+          <t>beach</t>
+        </is>
+      </c>
+      <c r="D440" t="inlineStr"/>
+      <c r="E440" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F440" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Sector.Terrain_beach</t>
+        </is>
+      </c>
+      <c r="G440" t="inlineStr"/>
+      <c r="H440" t="inlineStr"/>
+    </row>
+    <row r="441">
+      <c r="A441" t="inlineStr"/>
+      <c r="B441" t="inlineStr">
+        <is>
+          <t>Traits</t>
+        </is>
+      </c>
+      <c r="C441" t="inlineStr">
+        <is>
+          <t>Traits</t>
+        </is>
+      </c>
+      <c r="D441" t="inlineStr"/>
+      <c r="E441" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F441" t="inlineStr">
+        <is>
+          <t>.Boxes.Tooltip.Building.traits</t>
+        </is>
+      </c>
+      <c r="G441" t="inlineStr"/>
+      <c r="H441" t="inlineStr"/>
+    </row>
+    <row r="442">
+      <c r="A442" t="inlineStr"/>
+      <c r="B442" t="inlineStr">
+        <is>
+          <t>Tier</t>
+        </is>
+      </c>
+      <c r="C442" t="inlineStr">
+        <is>
+          <t>Tier</t>
+        </is>
+      </c>
+      <c r="D442" t="inlineStr"/>
+      <c r="E442" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F442" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.Tier</t>
+        </is>
+      </c>
+      <c r="G442" t="inlineStr"/>
+      <c r="H442" t="inlineStr"/>
+    </row>
+    <row r="443">
+      <c r="A443" t="inlineStr"/>
+      <c r="B443" t="inlineStr">
+        <is>
+          <t>Coords</t>
+        </is>
+      </c>
+      <c r="C443" t="inlineStr">
+        <is>
+          <t>Coords</t>
+        </is>
+      </c>
+      <c r="D443" t="inlineStr"/>
+      <c r="E443" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F443" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Sector.Coords</t>
+        </is>
+      </c>
+      <c r="G443" t="inlineStr"/>
+      <c r="H443" t="inlineStr"/>
+    </row>
+    <row r="444">
+      <c r="A444" t="inlineStr"/>
+      <c r="B444" t="inlineStr">
+        <is>
+          <t>Adding __fpcount__ FPs too many!&lt;br&gt;Maximum investment: __totalfp__ FPs</t>
+        </is>
+      </c>
+      <c r="C444" t="inlineStr">
+        <is>
+          <t>Adding __fpcount__ FPs too many!&lt;br&gt;Maximum investment: __totalfp__ FPs</t>
+        </is>
+      </c>
+      <c r="D444" t="inlineStr"/>
+      <c r="E444" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F444" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.TTLevelWarning</t>
+        </is>
+      </c>
+      <c r="G444" t="inlineStr"/>
+      <c r="H444" t="inlineStr"/>
+    </row>
+    <row r="445">
+      <c r="A445" t="inlineStr"/>
+      <c r="B445" t="inlineStr">
+        <is>
+          <t>per tile</t>
+        </is>
+      </c>
+      <c r="C445" t="inlineStr">
+        <is>
+          <t>per tile</t>
+        </is>
+      </c>
+      <c r="D445" t="inlineStr"/>
+      <c r="E445" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F445" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PerTile</t>
+        </is>
+      </c>
+      <c r="G445" t="inlineStr"/>
+      <c r="H445" t="inlineStr"/>
+    </row>
+    <row r="446">
+      <c r="A446" t="inlineStr"/>
+      <c r="B446" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="C446" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D446" t="inlineStr"/>
+      <c r="E446" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F446" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.ConfirmNo</t>
+        </is>
+      </c>
+      <c r="G446" t="inlineStr"/>
+      <c r="H446" t="inlineStr"/>
+    </row>
+    <row r="447">
+      <c r="A447" t="inlineStr"/>
+      <c r="B447" t="inlineStr">
+        <is>
+          <t>Attack boost att. army</t>
+        </is>
+      </c>
+      <c r="C447" t="inlineStr">
+        <is>
+          <t>Attack boost att. army</t>
+        </is>
+      </c>
+      <c r="D447" t="inlineStr"/>
+      <c r="E447" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F447" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.att_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G447" t="inlineStr"/>
+      <c r="H447" t="inlineStr"/>
+    </row>
+    <row r="448">
+      <c r="A448" t="inlineStr"/>
+      <c r="B448" t="inlineStr">
+        <is>
+          <t>Upload Data</t>
+        </is>
+      </c>
+      <c r="C448" t="inlineStr">
+        <is>
+          <t>Upload Data</t>
+        </is>
+      </c>
+      <c r="D448" t="inlineStr"/>
+      <c r="E448" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F448" t="inlineStr">
+        <is>
+          <t>.Settings.Tab.Sending</t>
+        </is>
+      </c>
+      <c r="G448" t="inlineStr"/>
+      <c r="H448" t="inlineStr"/>
+    </row>
+    <row r="449">
+      <c r="A449" t="inlineStr"/>
+      <c r="B449" t="inlineStr">
+        <is>
+          <t>The Alert for province __provinceName__ has been deleted!</t>
+        </is>
+      </c>
+      <c r="C449" t="inlineStr">
+        <is>
+          <t>The Alert for province __provinceName__ has been deleted!</t>
+        </is>
+      </c>
+      <c r="D449" t="inlineStr"/>
+      <c r="E449" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F449" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.DeleteMessage.Desc</t>
+        </is>
+      </c>
+      <c r="G449" t="inlineStr"/>
+      <c r="H449" t="inlineStr"/>
+    </row>
+    <row r="450">
+      <c r="A450" t="inlineStr"/>
+      <c r="B450" t="inlineStr">
+        <is>
+          <t>Delete group and sites</t>
+        </is>
+      </c>
+      <c r="C450" t="inlineStr">
+        <is>
+          <t>Delete group and sites</t>
+        </is>
+      </c>
+      <c r="D450" t="inlineStr"/>
+      <c r="E450" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F450" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.DeleteGroup</t>
+        </is>
+      </c>
+      <c r="G450" t="inlineStr"/>
+      <c r="H450" t="inlineStr"/>
+    </row>
+    <row r="451">
+      <c r="A451" t="inlineStr"/>
+      <c r="B451" t="inlineStr">
+        <is>
+          <t>Defence%</t>
+        </is>
+      </c>
+      <c r="C451" t="inlineStr">
+        <is>
+          <t>Defence%</t>
+        </is>
+      </c>
+      <c r="D451" t="inlineStr"/>
+      <c r="E451" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F451" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.Defend</t>
+        </is>
+      </c>
+      <c r="G451" t="inlineStr"/>
+      <c r="H451" t="inlineStr"/>
+    </row>
+    <row r="452">
+      <c r="A452" t="inlineStr"/>
+      <c r="B452" t="inlineStr">
+        <is>
+          <t>Blue Galaxy Helper</t>
+        </is>
+      </c>
+      <c r="C452" t="inlineStr">
+        <is>
+          <t>Blue Galaxy Helper</t>
+        </is>
+      </c>
+      <c r="D452" t="inlineStr"/>
+      <c r="E452" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F452" t="inlineStr">
+        <is>
+          <t>.Menu.Bluegalaxy.Title</t>
+        </is>
+      </c>
+      <c r="G452" t="inlineStr"/>
+      <c r="H452" t="inlineStr"/>
+    </row>
+    <row r="453">
+      <c r="A453" t="inlineStr"/>
+      <c r="B453" t="inlineStr">
+        <is>
+          <t>Amount of Aides from Truce Tower left</t>
+        </is>
+      </c>
+      <c r="C453" t="inlineStr">
+        <is>
+          <t>Amount of Aides from Truce Tower left</t>
+        </is>
+      </c>
+      <c r="D453" t="inlineStr"/>
+      <c r="E453" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F453" t="inlineStr">
+        <is>
+          <t>.Boxes.BonusService.aid_goods</t>
+        </is>
+      </c>
+      <c r="G453" t="inlineStr"/>
+      <c r="H453" t="inlineStr"/>
+    </row>
+    <row r="454">
+      <c r="A454" t="inlineStr"/>
+      <c r="B454" t="inlineStr">
+        <is>
+          <t>Copy city data</t>
+        </is>
+      </c>
+      <c r="C454" t="inlineStr">
+        <is>
+          <t>Copy city data</t>
+        </is>
+      </c>
+      <c r="D454" t="inlineStr"/>
+      <c r="E454" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F454" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.CopyMetaInfos</t>
+        </is>
+      </c>
+      <c r="G454" t="inlineStr"/>
+      <c r="H454" t="inlineStr"/>
+    </row>
+    <row r="455">
+      <c r="A455" t="inlineStr"/>
+      <c r="B455" t="inlineStr">
+        <is>
+          <t>Count relics in menu icon</t>
+        </is>
+      </c>
+      <c r="C455" t="inlineStr">
+        <is>
+          <t>Count relics in menu icon</t>
+        </is>
+      </c>
+      <c r="D455" t="inlineStr"/>
+      <c r="E455" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F455" t="inlineStr">
+        <is>
+          <t>.Settings.CountRelics</t>
+        </is>
+      </c>
+      <c r="G455" t="inlineStr"/>
+      <c r="H455" t="inlineStr"/>
+    </row>
+    <row r="456">
+      <c r="A456" t="inlineStr"/>
+      <c r="B456" t="inlineStr">
+        <is>
+          <t>GBG</t>
+        </is>
+      </c>
+      <c r="C456" t="inlineStr">
+        <is>
+          <t>GBG</t>
+        </is>
+      </c>
+      <c r="D456" t="inlineStr"/>
+      <c r="E456" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F456" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.Rewards.Source.battlegrounds_conquest</t>
+        </is>
+      </c>
+      <c r="G456" t="inlineStr"/>
+      <c r="H456" t="inlineStr"/>
+    </row>
+    <row r="457">
+      <c r="A457" t="inlineStr"/>
+      <c r="B457" t="inlineStr">
+        <is>
+          <t>Fragments</t>
+        </is>
+      </c>
+      <c r="C457" t="inlineStr">
+        <is>
+          <t>Fragments</t>
+        </is>
+      </c>
+      <c r="D457" t="inlineStr"/>
+      <c r="E457" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F457" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.fragments</t>
+        </is>
+      </c>
+      <c r="G457" t="inlineStr"/>
+      <c r="H457" t="inlineStr"/>
+    </row>
+    <row r="458">
+      <c r="A458" t="inlineStr"/>
+      <c r="B458" t="inlineStr">
+        <is>
+          <t>Next era goods</t>
+        </is>
+      </c>
+      <c r="C458" t="inlineStr">
+        <is>
+          <t>Next era goods</t>
+        </is>
+      </c>
+      <c r="D458" t="inlineStr"/>
+      <c r="E458" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F458" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.goods_next</t>
+        </is>
+      </c>
+      <c r="G458" t="inlineStr"/>
+      <c r="H458" t="inlineStr"/>
+    </row>
+    <row r="459">
+      <c r="A459" t="inlineStr"/>
+      <c r="B459" t="inlineStr">
+        <is>
+          <t>Resource Item</t>
+        </is>
+      </c>
+      <c r="C459" t="inlineStr">
+        <is>
+          <t>Resource Item</t>
+        </is>
+      </c>
+      <c r="D459" t="inlineStr"/>
+      <c r="E459" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F459" t="inlineStr">
+        <is>
+          <t>.Boxes.Campagne.Resource</t>
+        </is>
+      </c>
+      <c r="G459" t="inlineStr"/>
+      <c r="H459" t="inlineStr"/>
+    </row>
+    <row r="460">
+      <c r="A460" t="inlineStr"/>
+      <c r="B460" t="inlineStr">
+        <is>
+          <t>Show only Favourites</t>
+        </is>
+      </c>
+      <c r="C460" t="inlineStr">
+        <is>
+          <t>Show only Favourites</t>
+        </is>
+      </c>
+      <c r="D460" t="inlineStr"/>
+      <c r="E460" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F460" t="inlineStr">
+        <is>
+          <t>.Boxes.Kits.ShowFavourites</t>
+        </is>
+      </c>
+      <c r="G460" t="inlineStr"/>
+      <c r="H460" t="inlineStr"/>
+    </row>
+    <row r="461">
+      <c r="A461" t="inlineStr"/>
+      <c r="B461" t="inlineStr">
+        <is>
+          <t>Displays current status of all your military units</t>
+        </is>
+      </c>
+      <c r="C461" t="inlineStr">
+        <is>
+          <t>Displays current status of all your military units</t>
+        </is>
+      </c>
+      <c r="D461" t="inlineStr"/>
+      <c r="E461" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F461" t="inlineStr">
+        <is>
+          <t>.Menu.Unit.Desc</t>
+        </is>
+      </c>
+      <c r="G461" t="inlineStr"/>
+      <c r="H461" t="inlineStr"/>
+    </row>
+    <row r="462">
+      <c r="A462" t="inlineStr"/>
+      <c r="B462" t="inlineStr">
+        <is>
+          <t>Top 10%</t>
+        </is>
+      </c>
+      <c r="C462" t="inlineStr">
+        <is>
+          <t>Top 10%</t>
+        </is>
+      </c>
+      <c r="D462" t="inlineStr"/>
+      <c r="E462" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F462" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.top10percent</t>
+        </is>
+      </c>
+      <c r="G462" t="inlineStr"/>
+      <c r="H462" t="inlineStr"/>
+    </row>
+    <row r="463">
+      <c r="A463" t="inlineStr"/>
+      <c r="B463" t="inlineStr">
+        <is>
+          <t>Copied!</t>
+        </is>
+      </c>
+      <c r="C463" t="inlineStr">
+        <is>
+          <t>Copied!</t>
+        </is>
+      </c>
+      <c r="D463" t="inlineStr"/>
+      <c r="E463" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F463" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.ToastHeadCopyData</t>
+        </is>
+      </c>
+      <c r="G463" t="inlineStr"/>
+      <c r="H463" t="inlineStr"/>
+    </row>
+    <row r="464">
+      <c r="A464" t="inlineStr"/>
+      <c r="B464" t="inlineStr">
+        <is>
+          <t>Daily FP</t>
+        </is>
+      </c>
+      <c r="C464" t="inlineStr">
+        <is>
+          <t>Daily FP</t>
+        </is>
+      </c>
+      <c r="D464" t="inlineStr"/>
+      <c r="E464" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F464" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.DailyFP</t>
+        </is>
+      </c>
+      <c r="G464" t="inlineStr"/>
+      <c r="H464" t="inlineStr"/>
+    </row>
+    <row r="465">
+      <c r="A465" t="inlineStr"/>
+      <c r="B465" t="inlineStr">
+        <is>
+          <t>__era__&lt;br&gt;You have: __stock__</t>
+        </is>
+      </c>
+      <c r="C465" t="inlineStr">
+        <is>
+          <t>__era__&lt;br&gt;You have: __stock__</t>
+        </is>
+      </c>
+      <c r="D465" t="inlineStr"/>
+      <c r="E465" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F465" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.NeedTT</t>
+        </is>
+      </c>
+      <c r="G465" t="inlineStr"/>
+      <c r="H465" t="inlineStr"/>
+    </row>
+    <row r="466">
+      <c r="A466" t="inlineStr"/>
+      <c r="B466" t="inlineStr">
+        <is>
+          <t>Freedom granted</t>
+        </is>
+      </c>
+      <c r="C466" t="inlineStr">
+        <is>
+          <t>Freedom granted</t>
+        </is>
+      </c>
+      <c r="D466" t="inlineStr"/>
+      <c r="E466" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F466" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Log.sector_independence_granted</t>
+        </is>
+      </c>
+      <c r="G466" t="inlineStr"/>
+      <c r="H466" t="inlineStr"/>
+    </row>
+    <row r="467">
+      <c r="A467" t="inlineStr"/>
+      <c r="B467" t="inlineStr">
+        <is>
+          <t>-- Create a player group ? --</t>
+        </is>
+      </c>
+      <c r="C467" t="inlineStr">
+        <is>
+          <t>-- Create a player group ? --</t>
+        </is>
+      </c>
+      <c r="D467" t="inlineStr"/>
+      <c r="E467" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F467" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.SelectPlayerGroupDefault</t>
+        </is>
+      </c>
+      <c r="G467" t="inlineStr"/>
+      <c r="H467" t="inlineStr"/>
+    </row>
+    <row r="468">
+      <c r="A468" t="inlineStr"/>
+      <c r="B468" t="inlineStr">
+        <is>
+          <t>Goods</t>
+        </is>
+      </c>
+      <c r="C468" t="inlineStr">
+        <is>
+          <t>Goods</t>
+        </is>
+      </c>
+      <c r="D468" t="inlineStr"/>
+      <c r="E468" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F468" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.goods</t>
+        </is>
+      </c>
+      <c r="G468" t="inlineStr"/>
+      <c r="H468" t="inlineStr"/>
+    </row>
+    <row r="469">
+      <c r="A469" t="inlineStr"/>
+      <c r="B469" t="inlineStr">
+        <is>
+          <t>St. Patrick's Day Event</t>
+        </is>
+      </c>
+      <c r="C469" t="inlineStr">
+        <is>
+          <t>St. Patrick's Day Event</t>
+        </is>
+      </c>
+      <c r="D469" t="inlineStr"/>
+      <c r="E469" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F469" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.st_patricks_event</t>
+        </is>
+      </c>
+      <c r="G469" t="inlineStr"/>
+      <c r="H469" t="inlineStr"/>
+    </row>
+    <row r="470">
+      <c r="A470" t="inlineStr"/>
+      <c r="B470" t="inlineStr">
+        <is>
+          <t>Upgrade Kit</t>
+        </is>
+      </c>
+      <c r="C470" t="inlineStr">
+        <is>
+          <t>Upgrade Kit</t>
+        </is>
+      </c>
+      <c r="D470" t="inlineStr"/>
+      <c r="E470" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F470" t="inlineStr">
+        <is>
+          <t>.Boxes.Kits.UpgradeKit</t>
+        </is>
+      </c>
+      <c r="G470" t="inlineStr"/>
+      <c r="H470" t="inlineStr"/>
+    </row>
+    <row r="471">
+      <c r="A471" t="inlineStr"/>
+      <c r="B471" t="inlineStr">
+        <is>
+          <t>Notifications</t>
+        </is>
+      </c>
+      <c r="C471" t="inlineStr">
+        <is>
+          <t>Notifications</t>
+        </is>
+      </c>
+      <c r="D471" t="inlineStr"/>
+      <c r="E471" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F471" t="inlineStr">
+        <is>
+          <t>.Settings.ShowNotifications.Title</t>
+        </is>
+      </c>
+      <c r="G471" t="inlineStr"/>
+      <c r="H471" t="inlineStr"/>
+    </row>
+    <row r="472">
+      <c r="A472" t="inlineStr"/>
+      <c r="B472" t="inlineStr">
+        <is>
+          <t>produced by guild buildings</t>
+        </is>
+      </c>
+      <c r="C472" t="inlineStr">
+        <is>
+          <t>produced by guild buildings</t>
+        </is>
+      </c>
+      <c r="D472" t="inlineStr"/>
+      <c r="E472" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F472" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.ProducedTreasuryGoods</t>
+        </is>
+      </c>
+      <c r="G472" t="inlineStr"/>
+      <c r="H472" t="inlineStr"/>
+    </row>
+    <row r="473">
+      <c r="A473" t="inlineStr"/>
+      <c r="B473" t="inlineStr">
+        <is>
+          <t>No data available!&lt;br /&gt;Please visit the guild expedition contribution page in the guild expedition overview to update the data.</t>
+        </is>
+      </c>
+      <c r="C473" t="inlineStr">
+        <is>
+          <t>No data available!&lt;br /&gt;Please visit the guild expedition contribution page in the guild expedition overview to update the data.</t>
+        </is>
+      </c>
+      <c r="D473" t="inlineStr"/>
+      <c r="E473" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F473" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.ParticipationNoData</t>
+        </is>
+      </c>
+      <c r="G473" t="inlineStr"/>
+      <c r="H473" t="inlineStr"/>
+    </row>
+    <row r="474">
+      <c r="A474" t="inlineStr"/>
+      <c r="B474" t="inlineStr">
+        <is>
+          <t>Rank</t>
+        </is>
+      </c>
+      <c r="C474" t="inlineStr">
+        <is>
+          <t>Rank</t>
+        </is>
+      </c>
+      <c r="D474" t="inlineStr"/>
+      <c r="E474" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F474" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.Rank</t>
+        </is>
+      </c>
+      <c r="G474" t="inlineStr"/>
+      <c r="H474" t="inlineStr"/>
+    </row>
+    <row r="475">
+      <c r="A475" t="inlineStr"/>
+      <c r="B475" t="inlineStr">
+        <is>
+          <t>entry time</t>
+        </is>
+      </c>
+      <c r="C475" t="inlineStr">
+        <is>
+          <t>entry time</t>
+        </is>
+      </c>
+      <c r="D475" t="inlineStr"/>
+      <c r="E475" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F475" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.SettingsEntryTime</t>
+        </is>
+      </c>
+      <c r="G475" t="inlineStr"/>
+      <c r="H475" t="inlineStr"/>
+    </row>
+    <row r="476">
+      <c r="A476" t="inlineStr"/>
+      <c r="B476" t="inlineStr">
+        <is>
+          <t>Expired Alert Summary at Start</t>
+        </is>
+      </c>
+      <c r="C476" t="inlineStr">
+        <is>
+          <t>Expired Alert Summary at Start</t>
+        </is>
+      </c>
+      <c r="D476" t="inlineStr"/>
+      <c r="E476" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F476" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Preferences.Start.Title</t>
+        </is>
+      </c>
+      <c r="G476" t="inlineStr"/>
+      <c r="H476" t="inlineStr"/>
+    </row>
+    <row r="477">
+      <c r="A477" t="inlineStr"/>
+      <c r="B477" t="inlineStr">
+        <is>
+          <t>delete inactivity warning</t>
+        </is>
+      </c>
+      <c r="C477" t="inlineStr">
+        <is>
+          <t>delete inactivity warning</t>
+        </is>
+      </c>
+      <c r="D477" t="inlineStr"/>
+      <c r="E477" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F477" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.DeleteInactivityWarning</t>
+        </is>
+      </c>
+      <c r="G477" t="inlineStr"/>
+      <c r="H477" t="inlineStr"/>
+    </row>
+    <row r="478">
+      <c r="A478" t="inlineStr"/>
+      <c r="B478" t="inlineStr">
+        <is>
+          <t>Create Alert</t>
+        </is>
+      </c>
+      <c r="C478" t="inlineStr">
+        <is>
+          <t>Create Alert</t>
+        </is>
+      </c>
+      <c r="D478" t="inlineStr"/>
+      <c r="E478" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F478" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.CreateAlert</t>
+        </is>
+      </c>
+      <c r="G478" t="inlineStr"/>
+      <c r="H478" t="inlineStr"/>
+    </row>
+    <row r="479">
+      <c r="A479" t="inlineStr"/>
+      <c r="B479" t="inlineStr">
+        <is>
+          <t>Reset this preset to default values?</t>
+        </is>
+      </c>
+      <c r="C479" t="inlineStr">
+        <is>
+          <t>Reset this preset to default values?</t>
+        </is>
+      </c>
+      <c r="D479" t="inlineStr"/>
+      <c r="E479" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F479" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetConfirmReset</t>
+        </is>
+      </c>
+      <c r="G479" t="inlineStr"/>
+      <c r="H479" t="inlineStr"/>
+    </row>
+    <row r="480">
+      <c r="A480" t="inlineStr"/>
+      <c r="B480" t="inlineStr">
+        <is>
+          <t>Motivation Activity</t>
+        </is>
+      </c>
+      <c r="C480" t="inlineStr">
+        <is>
+          <t>Motivation Activity</t>
+        </is>
+      </c>
+      <c r="D480" t="inlineStr"/>
+      <c r="E480" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F480" t="inlineStr">
+        <is>
+          <t>.Settings.ShowPlayersMotivation.Title</t>
+        </is>
+      </c>
+      <c r="G480" t="inlineStr"/>
+      <c r="H480" t="inlineStr"/>
+    </row>
+    <row r="481">
+      <c r="A481" t="inlineStr"/>
+      <c r="B481" t="inlineStr">
+        <is>
+          <t>Relic - GE</t>
+        </is>
+      </c>
+      <c r="C481" t="inlineStr">
+        <is>
+          <t>Relic - GE</t>
+        </is>
+      </c>
+      <c r="D481" t="inlineStr"/>
+      <c r="E481" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F481" t="inlineStr">
+        <is>
+          <t>.HiddenRewards.Positions.guildExpedition</t>
+        </is>
+      </c>
+      <c r="G481" t="inlineStr"/>
+      <c r="H481" t="inlineStr"/>
+    </row>
+    <row r="482">
+      <c r="A482" t="inlineStr"/>
+      <c r="B482" t="inlineStr">
+        <is>
+          <t>Duplicate</t>
+        </is>
+      </c>
+      <c r="C482" t="inlineStr">
+        <is>
+          <t>Duplicate</t>
+        </is>
+      </c>
+      <c r="D482" t="inlineStr"/>
+      <c r="E482" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F482" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetDuplicate</t>
+        </is>
+      </c>
+      <c r="G482" t="inlineStr"/>
+      <c r="H482" t="inlineStr"/>
+    </row>
+    <row r="483">
+      <c r="A483" t="inlineStr"/>
+      <c r="B483" t="inlineStr">
+        <is>
+          <t>Historical Ally Rooms</t>
+        </is>
+      </c>
+      <c r="C483" t="inlineStr">
+        <is>
+          <t>Historical Ally Rooms</t>
+        </is>
+      </c>
+      <c r="D483" t="inlineStr"/>
+      <c r="E483" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F483" t="inlineStr">
+        <is>
+          <t>.Boxes.Tooltip.Building.allyRooms</t>
+        </is>
+      </c>
+      <c r="G483" t="inlineStr"/>
+      <c r="H483" t="inlineStr"/>
+    </row>
+    <row r="484">
+      <c r="A484" t="inlineStr"/>
+      <c r="B484" t="inlineStr">
+        <is>
+          <t>Guild Treasury - h</t>
+        </is>
+      </c>
+      <c r="C484" t="inlineStr">
+        <is>
+          <t>Guild Treasury - h</t>
+        </is>
+      </c>
+      <c r="D484" t="inlineStr"/>
+      <c r="E484" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F484" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnSource.statsTreasureClanH</t>
+        </is>
+      </c>
+      <c r="G484" t="inlineStr"/>
+      <c r="H484" t="inlineStr"/>
+    </row>
+    <row r="485">
+      <c r="A485" t="inlineStr"/>
+      <c r="B485" t="inlineStr">
+        <is>
+          <t>Hidden Reward</t>
+        </is>
+      </c>
+      <c r="C485" t="inlineStr">
+        <is>
+          <t>Hidden Reward</t>
+        </is>
+      </c>
+      <c r="D485" t="inlineStr"/>
+      <c r="E485" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F485" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.hidden_reward</t>
+        </is>
+      </c>
+      <c r="G485" t="inlineStr"/>
+      <c r="H485" t="inlineStr"/>
+    </row>
+    <row r="486">
+      <c r="A486" t="inlineStr"/>
+      <c r="B486" t="inlineStr">
+        <is>
+          <t>__count__ new player Events were found.</t>
+        </is>
+      </c>
+      <c r="C486" t="inlineStr">
+        <is>
+          <t>__count__ new player Events were found.</t>
+        </is>
+      </c>
+      <c r="D486" t="inlineStr"/>
+      <c r="E486" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F486" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.PlayerFoundCounter</t>
+        </is>
+      </c>
+      <c r="G486" t="inlineStr"/>
+      <c r="H486" t="inlineStr"/>
+    </row>
+    <row r="487">
+      <c r="A487" t="inlineStr"/>
+      <c r="B487" t="inlineStr">
+        <is>
+          <t>after</t>
+        </is>
+      </c>
+      <c r="C487" t="inlineStr">
+        <is>
+          <t>after</t>
+        </is>
+      </c>
+      <c r="D487" t="inlineStr"/>
+      <c r="E487" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F487" t="inlineStr">
+        <is>
+          <t>.Boxes.Tooltip.Building.after</t>
+        </is>
+      </c>
+      <c r="G487" t="inlineStr"/>
+      <c r="H487" t="inlineStr"/>
+    </row>
+    <row r="488">
+      <c r="A488" t="inlineStr"/>
+      <c r="B488" t="inlineStr">
+        <is>
+          <t>Auction</t>
+        </is>
+      </c>
+      <c r="C488" t="inlineStr">
+        <is>
+          <t>Auction</t>
+        </is>
+      </c>
+      <c r="D488" t="inlineStr"/>
+      <c r="E488" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F488" t="inlineStr">
+        <is>
+          <t>.Boxes.Infobox.FilterAuction</t>
+        </is>
+      </c>
+      <c r="G488" t="inlineStr">
+        <is>
+          <t>In the English version of the extension's Infobox, the auction message type is marked using the German keyword, Auktion, instead of the English one.  The filter selection is good, but not the whole message lines themselves.</t>
+        </is>
+      </c>
+      <c r="H488" t="inlineStr"/>
+    </row>
+    <row r="489">
+      <c r="A489" t="inlineStr"/>
+      <c r="B489" t="inlineStr">
+        <is>
+          <t>Production</t>
+        </is>
+      </c>
+      <c r="C489" t="inlineStr">
+        <is>
+          <t>Production</t>
+        </is>
+      </c>
+      <c r="D489" t="inlineStr"/>
+      <c r="E489" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F489" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.production</t>
+        </is>
+      </c>
+      <c r="G489" t="inlineStr"/>
+      <c r="H489" t="inlineStr"/>
+    </row>
+    <row r="490">
+      <c r="A490" t="inlineStr"/>
+      <c r="B490" t="inlineStr">
+        <is>
+          <t>Rating value of 1 current-age good (in FP)</t>
+        </is>
+      </c>
+      <c r="C490" t="inlineStr">
+        <is>
+          <t>Rating value of 1 current-age good (in FP)</t>
+        </is>
+      </c>
+      <c r="D490" t="inlineStr"/>
+      <c r="E490" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F490" t="inlineStr">
+        <is>
+          <t>.Boxes.BlueGalaxy.GoodsValue</t>
+        </is>
+      </c>
+      <c r="G490" t="inlineStr"/>
+      <c r="H490" t="inlineStr"/>
+    </row>
+    <row r="491">
+      <c r="A491" t="inlineStr"/>
+      <c r="B491" t="inlineStr">
+        <is>
+          <t>Show QI round selector</t>
+        </is>
+      </c>
+      <c r="C491" t="inlineStr">
+        <is>
+          <t>Show QI round selector</t>
+        </is>
+      </c>
+      <c r="D491" t="inlineStr"/>
+      <c r="E491" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F491" t="inlineStr">
+        <is>
+          <t>.Boxes.QiProgress.ShowRoundSelector</t>
+        </is>
+      </c>
+      <c r="G491" t="inlineStr"/>
+      <c r="H491" t="inlineStr"/>
+    </row>
+    <row r="492">
+      <c r="A492" t="inlineStr"/>
+      <c r="B492" t="inlineStr">
+        <is>
+          <t>Player</t>
+        </is>
+      </c>
+      <c r="C492" t="inlineStr">
+        <is>
+          <t>Player</t>
+        </is>
+      </c>
+      <c r="D492" t="inlineStr"/>
+      <c r="E492" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F492" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.OptionsPlayer</t>
+        </is>
+      </c>
+      <c r="G492" t="inlineStr"/>
+      <c r="H492" t="inlineStr"/>
+    </row>
+    <row r="493">
+      <c r="A493" t="inlineStr"/>
+      <c r="B493" t="inlineStr">
+        <is>
+          <t>Chance</t>
+        </is>
+      </c>
+      <c r="C493" t="inlineStr">
+        <is>
+          <t>Chance</t>
+        </is>
+      </c>
+      <c r="D493" t="inlineStr"/>
+      <c r="E493" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F493" t="inlineStr">
+        <is>
+          <t>.Boxes.Negotiation.Chance</t>
+        </is>
+      </c>
+      <c r="G493" t="inlineStr"/>
+      <c r="H493" t="inlineStr"/>
+    </row>
+    <row r="494">
+      <c r="A494" t="inlineStr"/>
+      <c r="B494" t="inlineStr">
+        <is>
+          <t>Info + Website</t>
+        </is>
+      </c>
+      <c r="C494" t="inlineStr">
+        <is>
+          <t>Info + Website</t>
+        </is>
+      </c>
+      <c r="D494" t="inlineStr"/>
+      <c r="E494" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F494" t="inlineStr">
+        <is>
+          <t>.Settings.Tab.About</t>
+        </is>
+      </c>
+      <c r="G494" t="inlineStr"/>
+      <c r="H494" t="inlineStr"/>
+    </row>
+    <row r="495">
+      <c r="A495" t="inlineStr"/>
+      <c r="B495" t="inlineStr">
+        <is>
+          <t>Save settings</t>
+        </is>
+      </c>
+      <c r="C495" t="inlineStr">
+        <is>
+          <t>Save settings</t>
+        </is>
+      </c>
+      <c r="D495" t="inlineStr"/>
+      <c r="E495" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F495" t="inlineStr">
+        <is>
+          <t>.Boxes.Settings.Save</t>
+        </is>
+      </c>
+      <c r="G495" t="inlineStr"/>
+      <c r="H495" t="inlineStr"/>
+    </row>
+    <row r="496">
+      <c r="A496" t="inlineStr"/>
+      <c r="B496" t="inlineStr">
+        <is>
+          <t>Box Coordinates</t>
+        </is>
+      </c>
+      <c r="C496" t="inlineStr">
+        <is>
+          <t>Box Coordinates</t>
+        </is>
+      </c>
+      <c r="D496" t="inlineStr"/>
+      <c r="E496" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F496" t="inlineStr">
+        <is>
+          <t>.Settings.ResetBoxPositions.Title</t>
+        </is>
+      </c>
+      <c r="G496" t="inlineStr"/>
+      <c r="H496" t="inlineStr"/>
+    </row>
+    <row r="497">
+      <c r="A497" t="inlineStr"/>
+      <c r="B497" t="inlineStr">
+        <is>
+          <t>Error parsing date</t>
+        </is>
+      </c>
+      <c r="C497" t="inlineStr">
+        <is>
+          <t>Error parsing date</t>
+        </is>
+      </c>
+      <c r="D497" t="inlineStr"/>
+      <c r="E497" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F497" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.DateParseError</t>
+        </is>
+      </c>
+      <c r="G497" t="inlineStr"/>
+      <c r="H497" t="inlineStr"/>
+    </row>
+    <row r="498">
+      <c r="A498" t="inlineStr"/>
+      <c r="B498" t="inlineStr">
+        <is>
+          <t>A list of all guild members, their buildings and activity, and some treasury data</t>
+        </is>
+      </c>
+      <c r="C498" t="inlineStr">
+        <is>
+          <t>A list of all guild members, their buildings and activity, and some treasury data</t>
+        </is>
+      </c>
+      <c r="D498" t="inlineStr"/>
+      <c r="E498" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F498" t="inlineStr">
+        <is>
+          <t>.Menu.GuildMemberStat.Desc</t>
+        </is>
+      </c>
+      <c r="G498" t="inlineStr"/>
+      <c r="H498" t="inlineStr"/>
+    </row>
+    <row r="499">
+      <c r="A499" t="inlineStr"/>
+      <c r="B499" t="inlineStr">
+        <is>
+          <t>Modern Era</t>
+        </is>
+      </c>
+      <c r="C499" t="inlineStr">
+        <is>
+          <t>Modern Era</t>
+        </is>
+      </c>
+      <c r="D499" t="inlineStr"/>
+      <c r="E499" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F499" t="inlineStr">
+        <is>
+          <t>.Eras.10</t>
+        </is>
+      </c>
+      <c r="G499" t="inlineStr"/>
+      <c r="H499" t="inlineStr"/>
+    </row>
+    <row r="500">
+      <c r="A500" t="inlineStr"/>
+      <c r="B500" t="inlineStr">
+        <is>
+          <t>Template</t>
+        </is>
+      </c>
+      <c r="C500" t="inlineStr">
+        <is>
+          <t>Template</t>
+        </is>
+      </c>
+      <c r="D500" t="inlineStr"/>
+      <c r="E500" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F500" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.TitleNewTemplate</t>
+        </is>
+      </c>
+      <c r="G500" t="inlineStr"/>
+      <c r="H500" t="inlineStr"/>
+    </row>
+    <row r="501">
+      <c r="A501" t="inlineStr"/>
+      <c r="B501" t="inlineStr">
+        <is>
+          <t>Player Profile</t>
+        </is>
+      </c>
+      <c r="C501" t="inlineStr">
+        <is>
+          <t>Player Profile</t>
+        </is>
+      </c>
+      <c r="D501" t="inlineStr"/>
+      <c r="E501" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F501" t="inlineStr">
+        <is>
+          <t>.Menu.PlayerProfile.Title</t>
+        </is>
+      </c>
+      <c r="G501" t="inlineStr"/>
+      <c r="H501" t="inlineStr"/>
+    </row>
+    <row r="502">
+      <c r="A502" t="inlineStr"/>
+      <c r="B502" t="inlineStr">
+        <is>
+          <t>BPs</t>
+        </is>
+      </c>
+      <c r="C502" t="inlineStr">
+        <is>
+          <t>BPs</t>
+        </is>
+      </c>
+      <c r="D502" t="inlineStr"/>
+      <c r="E502" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F502" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.BPs</t>
+        </is>
+      </c>
+      <c r="G502" t="inlineStr"/>
+      <c r="H502" t="inlineStr"/>
+    </row>
+    <row r="503">
+      <c r="A503" t="inlineStr"/>
+      <c r="B503" t="inlineStr">
+        <is>
+          <t>off</t>
+        </is>
+      </c>
+      <c r="C503" t="inlineStr">
+        <is>
+          <t>off</t>
+        </is>
+      </c>
+      <c r="D503" t="inlineStr"/>
+      <c r="E503" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F503" t="inlineStr">
+        <is>
+          <t>.Boxes.Outpost.tileNotPlanned</t>
+        </is>
+      </c>
+      <c r="G503" t="inlineStr"/>
+      <c r="H503" t="inlineStr"/>
+    </row>
+    <row r="504">
+      <c r="A504" t="inlineStr"/>
+      <c r="B504" t="inlineStr">
+        <is>
+          <t>Points</t>
+        </is>
+      </c>
+      <c r="C504" t="inlineStr">
+        <is>
+          <t>Points</t>
+        </is>
+      </c>
+      <c r="D504" t="inlineStr"/>
+      <c r="E504" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F504" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.Points</t>
+        </is>
+      </c>
+      <c r="G504" t="inlineStr"/>
+      <c r="H504" t="inlineStr"/>
+    </row>
+    <row r="505">
+      <c r="A505" t="inlineStr"/>
+      <c r="B505" t="inlineStr">
+        <is>
+          <t>Create</t>
+        </is>
+      </c>
+      <c r="C505" t="inlineStr">
+        <is>
+          <t>Create</t>
+        </is>
+      </c>
+      <c r="D505" t="inlineStr"/>
+      <c r="E505" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F505" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Create</t>
+        </is>
+      </c>
+      <c r="G505" t="inlineStr"/>
+      <c r="H505" t="inlineStr"/>
+    </row>
+    <row r="506">
+      <c r="A506" t="inlineStr"/>
+      <c r="B506" t="inlineStr">
+        <is>
+          <t>Auction</t>
+        </is>
+      </c>
+      <c r="C506" t="inlineStr">
+        <is>
+          <t>Auction</t>
+        </is>
+      </c>
+      <c r="D506" t="inlineStr"/>
+      <c r="E506" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F506" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Antiques.Auction</t>
+        </is>
+      </c>
+      <c r="G506" t="inlineStr"/>
+      <c r="H506" t="inlineStr"/>
+    </row>
+    <row r="507">
+      <c r="A507" t="inlineStr"/>
+      <c r="B507" t="inlineStr">
+        <is>
+          <t>Settings</t>
+        </is>
+      </c>
+      <c r="C507" t="inlineStr">
+        <is>
+          <t>Settings</t>
+        </is>
+      </c>
+      <c r="D507" t="inlineStr"/>
+      <c r="E507" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F507" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.Settings</t>
+        </is>
+      </c>
+      <c r="G507" t="inlineStr"/>
+      <c r="H507" t="inlineStr"/>
+    </row>
+    <row r="508">
+      <c r="A508" t="inlineStr"/>
+      <c r="B508" t="inlineStr">
+        <is>
+          <t>Military</t>
+        </is>
+      </c>
+      <c r="C508" t="inlineStr">
+        <is>
+          <t>Military</t>
+        </is>
+      </c>
+      <c r="D508" t="inlineStr"/>
+      <c r="E508" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F508" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.military</t>
+        </is>
+      </c>
+      <c r="G508" t="inlineStr"/>
+      <c r="H508" t="inlineStr"/>
+    </row>
+    <row r="509">
+      <c r="A509" t="inlineStr"/>
+      <c r="B509" t="inlineStr">
+        <is>
+          <t>Your headline</t>
+        </is>
+      </c>
+      <c r="C509" t="inlineStr">
+        <is>
+          <t>Your headline</t>
+        </is>
+      </c>
+      <c r="D509" t="inlineStr"/>
+      <c r="E509" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F509" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.DummyHeading</t>
+        </is>
+      </c>
+      <c r="G509" t="inlineStr"/>
+      <c r="H509" t="inlineStr"/>
+    </row>
+    <row r="510">
+      <c r="A510" t="inlineStr"/>
+      <c r="B510" t="inlineStr">
+        <is>
+          <t>The Helper uses notifications in various places. You can switch this on or off here.</t>
+        </is>
+      </c>
+      <c r="C510" t="inlineStr">
+        <is>
+          <t>The Helper uses notifications in various places. You can switch this on or off here.</t>
+        </is>
+      </c>
+      <c r="D510" t="inlineStr"/>
+      <c r="E510" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F510" t="inlineStr">
+        <is>
+          <t>.Settings.ShowNotifications.Desc</t>
+        </is>
+      </c>
+      <c r="G510" t="inlineStr"/>
+      <c r="H510" t="inlineStr"/>
+    </row>
+    <row r="511">
+      <c r="A511" t="inlineStr"/>
+      <c r="B511" t="inlineStr">
+        <is>
+          <t>Show PvP-Arena-Protocol, when opening the PvP-Arena?</t>
+        </is>
+      </c>
+      <c r="C511" t="inlineStr">
+        <is>
+          <t>Show PvP-Arena-Protocol, when opening the PvP-Arena?</t>
+        </is>
+      </c>
+      <c r="D511" t="inlineStr"/>
+      <c r="E511" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F511" t="inlineStr">
+        <is>
+          <t>.Settings.ShowPvPArena.Desc</t>
+        </is>
+      </c>
+      <c r="G511" t="inlineStr"/>
+      <c r="H511" t="inlineStr"/>
+    </row>
+    <row r="512">
+      <c r="A512" t="inlineStr"/>
+      <c r="B512" t="inlineStr">
+        <is>
+          <t>Hide GB from calculation and list.</t>
+        </is>
+      </c>
+      <c r="C512" t="inlineStr">
+        <is>
+          <t>Hide GB from calculation and list.</t>
+        </is>
+      </c>
+      <c r="D512" t="inlineStr"/>
+      <c r="E512" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F512" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.HideGB</t>
+        </is>
+      </c>
+      <c r="G512" t="inlineStr"/>
+      <c r="H512" t="inlineStr"/>
+    </row>
+    <row r="513">
+      <c r="A513" t="inlineStr"/>
+      <c r="B513" t="inlineStr">
+        <is>
+          <t>Collect All Blocker</t>
+        </is>
+      </c>
+      <c r="C513" t="inlineStr">
+        <is>
+          <t>Collect All Blocker</t>
+        </is>
+      </c>
+      <c r="D513" t="inlineStr"/>
+      <c r="E513" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F513" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.BlockCollectAll</t>
+        </is>
+      </c>
+      <c r="G513" t="inlineStr"/>
+      <c r="H513" t="inlineStr"/>
+    </row>
+    <row r="514">
+      <c r="A514" t="inlineStr"/>
+      <c r="B514" t="inlineStr">
+        <is>
+          <t>Create and manage reminders</t>
+        </is>
+      </c>
+      <c r="C514" t="inlineStr">
+        <is>
+          <t>Create and manage reminders</t>
+        </is>
+      </c>
+      <c r="D514" t="inlineStr"/>
+      <c r="E514" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F514" t="inlineStr">
+        <is>
+          <t>.Menu.Alerts.Desc</t>
+        </is>
+      </c>
+      <c r="G514" t="inlineStr"/>
+      <c r="H514" t="inlineStr"/>
+    </row>
+    <row r="515">
+      <c r="A515" t="inlineStr"/>
+      <c r="B515" t="inlineStr">
+        <is>
+          <t>Reset</t>
+        </is>
+      </c>
+      <c r="C515" t="inlineStr">
+        <is>
+          <t>Reset</t>
+        </is>
+      </c>
+      <c r="D515" t="inlineStr"/>
+      <c r="E515" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F515" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetReset</t>
+        </is>
+      </c>
+      <c r="G515" t="inlineStr"/>
+      <c r="H515" t="inlineStr"/>
+    </row>
+    <row r="516">
+      <c r="A516" t="inlineStr"/>
+      <c r="B516" t="inlineStr">
+        <is>
+          <t>Battle Potions</t>
+        </is>
+      </c>
+      <c r="C516" t="inlineStr">
+        <is>
+          <t>Battle Potions</t>
+        </is>
+      </c>
+      <c r="D516" t="inlineStr"/>
+      <c r="E516" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F516" t="inlineStr">
+        <is>
+          <t>.Settings.ShowPotions.Title</t>
+        </is>
+      </c>
+      <c r="G516" t="inlineStr"/>
+      <c r="H516" t="inlineStr"/>
+    </row>
+    <row r="517">
+      <c r="A517" t="inlineStr"/>
+      <c r="B517" t="inlineStr">
+        <is>
+          <t>Date &amp;amp; Time</t>
+        </is>
+      </c>
+      <c r="C517" t="inlineStr">
+        <is>
+          <t>Date &amp;amp; Time</t>
+        </is>
+      </c>
+      <c r="D517" t="inlineStr"/>
+      <c r="E517" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F517" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Datetime</t>
+        </is>
+      </c>
+      <c r="G517" t="inlineStr"/>
+      <c r="H517" t="inlineStr"/>
+    </row>
+    <row r="518">
+      <c r="A518" t="inlineStr"/>
+      <c r="B518" t="inlineStr">
+        <is>
+          <t>Stage</t>
+        </is>
+      </c>
+      <c r="C518" t="inlineStr">
+        <is>
+          <t>Stage</t>
+        </is>
+      </c>
+      <c r="D518" t="inlineStr"/>
+      <c r="E518" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F518" t="inlineStr">
+        <is>
+          <t>.Boxes.UnitsGex.Stage</t>
+        </is>
+      </c>
+      <c r="G518" t="inlineStr"/>
+      <c r="H518" t="inlineStr"/>
+    </row>
+    <row r="519">
+      <c r="A519" t="inlineStr"/>
+      <c r="B519" t="inlineStr">
+        <is>
+          <t>Total FP</t>
+        </is>
+      </c>
+      <c r="C519" t="inlineStr">
+        <is>
+          <t>Total FP</t>
+        </is>
+      </c>
+      <c r="D519" t="inlineStr"/>
+      <c r="E519" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F519" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.LGTotalFP</t>
+        </is>
+      </c>
+      <c r="G519" t="inlineStr"/>
+      <c r="H519" t="inlineStr"/>
+    </row>
+    <row r="520">
+      <c r="A520" t="inlineStr"/>
+      <c r="B520" t="inlineStr">
+        <is>
+          <t>Select, which titles are allowed in which respective scene</t>
+        </is>
+      </c>
+      <c r="C520" t="inlineStr">
+        <is>
+          <t>Select, which titles are allowed in which respective scene</t>
+        </is>
+      </c>
+      <c r="D520" t="inlineStr"/>
+      <c r="E520" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F520" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.Scenes</t>
+        </is>
+      </c>
+      <c r="G520" t="inlineStr"/>
+      <c r="H520" t="inlineStr"/>
+    </row>
+    <row r="521">
+      <c r="A521" t="inlineStr"/>
+      <c r="B521" t="inlineStr">
+        <is>
+          <t>Welcome to the &lt;strong&gt;Infobox&lt;/strong&gt;! As long as this window is open, it will display background events.</t>
+        </is>
+      </c>
+      <c r="C521" t="inlineStr">
+        <is>
+          <t>Welcome to the &lt;strong&gt;Infobox&lt;/strong&gt;! As long as this window is open, it will display background events.</t>
+        </is>
+      </c>
+      <c r="D521" t="inlineStr"/>
+      <c r="E521" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F521" t="inlineStr">
+        <is>
+          <t>.Boxes.Infobox.Messages.Welcome</t>
+        </is>
+      </c>
+      <c r="G521" t="inlineStr"/>
+      <c r="H521" t="inlineStr"/>
+    </row>
+    <row r="522">
+      <c r="A522" t="inlineStr"/>
+      <c r="B522" t="inlineStr">
+        <is>
+          <t>Slot Empty</t>
+        </is>
+      </c>
+      <c r="C522" t="inlineStr">
+        <is>
+          <t>Slot Empty</t>
+        </is>
+      </c>
+      <c r="D522" t="inlineStr"/>
+      <c r="E522" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F522" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.NotFilled</t>
+        </is>
+      </c>
+      <c r="G522" t="inlineStr"/>
+      <c r="H522" t="inlineStr"/>
+    </row>
+    <row r="523">
+      <c r="A523" t="inlineStr"/>
+      <c r="B523" t="inlineStr">
+        <is>
+          <t>Updates the 'GB calculator' for all GBs</t>
+        </is>
+      </c>
+      <c r="C523" t="inlineStr">
+        <is>
+          <t>Updates the 'GB calculator' for all GBs</t>
+        </is>
+      </c>
+      <c r="D523" t="inlineStr"/>
+      <c r="E523" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F523" t="inlineStr">
+        <is>
+          <t>.Settings.ShowOwnPartOnAllGBs.Title</t>
+        </is>
+      </c>
+      <c r="G523" t="inlineStr"/>
+      <c r="H523" t="inlineStr"/>
+    </row>
+    <row r="524">
+      <c r="A524" t="inlineStr"/>
+      <c r="B524" t="inlineStr">
+        <is>
+          <t>&lt;span style='color:#29b206'&gt;Surplus&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
+        </is>
+      </c>
+      <c r="C524" t="inlineStr">
+        <is>
+          <t>&lt;span style='color:#29b206'&gt;Surplus&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
+        </is>
+      </c>
+      <c r="D524" t="inlineStr"/>
+      <c r="E524" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F524" t="inlineStr">
+        <is>
+          <t>.Boxes.Outpost.DescStillMissing</t>
+        </is>
+      </c>
+      <c r="G524" t="inlineStr"/>
+      <c r="H524" t="inlineStr"/>
+    </row>
+    <row r="525">
+      <c r="A525" t="inlineStr"/>
+      <c r="B525" t="inlineStr">
+        <is>
+          <t>IA</t>
+        </is>
+      </c>
+      <c r="C525" t="inlineStr">
+        <is>
+          <t>IA</t>
+        </is>
+      </c>
+      <c r="D525" t="inlineStr"/>
+      <c r="E525" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F525" t="inlineStr">
+        <is>
+          <t>.Eras.3.short</t>
+        </is>
+      </c>
+      <c r="G525" t="inlineStr"/>
+      <c r="H525" t="inlineStr"/>
+    </row>
+    <row r="526">
+      <c r="A526" t="inlineStr"/>
+      <c r="B526" t="inlineStr">
+        <is>
+          <t>Reward</t>
+        </is>
+      </c>
+      <c r="C526" t="inlineStr">
+        <is>
+          <t>Reward</t>
+        </is>
+      </c>
+      <c r="D526" t="inlineStr"/>
+      <c r="E526" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F526" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.collectReward</t>
+        </is>
+      </c>
+      <c r="G526" t="inlineStr"/>
+      <c r="H526" t="inlineStr"/>
+    </row>
+    <row r="527">
+      <c r="A527" t="inlineStr"/>
+      <c r="B527" t="inlineStr">
+        <is>
+          <t>Advices</t>
+        </is>
+      </c>
+      <c r="C527" t="inlineStr">
+        <is>
+          <t>Advices</t>
+        </is>
+      </c>
+      <c r="D527" t="inlineStr"/>
+      <c r="E527" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F527" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssistAAConfig.Title</t>
+        </is>
+      </c>
+      <c r="G527" t="inlineStr"/>
+      <c r="H527" t="inlineStr"/>
+    </row>
+    <row r="528">
+      <c r="A528" t="inlineStr"/>
+      <c r="B528" t="inlineStr">
+        <is>
+          <t>Early Middle Age</t>
+        </is>
+      </c>
+      <c r="C528" t="inlineStr">
+        <is>
+          <t>Early Middle Age</t>
+        </is>
+      </c>
+      <c r="D528" t="inlineStr"/>
+      <c r="E528" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F528" t="inlineStr">
+        <is>
+          <t>.Eras.4</t>
+        </is>
+      </c>
+      <c r="G528" t="inlineStr"/>
+      <c r="H528" t="inlineStr"/>
+    </row>
+    <row r="529">
+      <c r="A529" t="inlineStr"/>
+      <c r="B529" t="inlineStr">
+        <is>
+          <t>delete data older than</t>
+        </is>
+      </c>
+      <c r="C529" t="inlineStr">
+        <is>
+          <t>delete data older than</t>
+        </is>
+      </c>
+      <c r="D529" t="inlineStr"/>
+      <c r="E529" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F529" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.DeleteDataOlderThan</t>
+        </is>
+      </c>
+      <c r="G529" t="inlineStr"/>
+      <c r="H529" t="inlineStr"/>
+    </row>
+    <row r="530">
+      <c r="A530" t="inlineStr"/>
+      <c r="B530" t="inlineStr">
+        <is>
+          <t>Upload/Send data to foe-helper.com</t>
+        </is>
+      </c>
+      <c r="C530" t="inlineStr">
+        <is>
+          <t>Upload/Send data to foe-helper.com</t>
+        </is>
+      </c>
+      <c r="D530" t="inlineStr"/>
+      <c r="E530" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F530" t="inlineStr">
+        <is>
+          <t>.Settings.GlobalSend.Title</t>
+        </is>
+      </c>
+      <c r="G530" t="inlineStr"/>
+      <c r="H530" t="inlineStr"/>
+    </row>
+    <row r="531">
+      <c r="A531" t="inlineStr"/>
+      <c r="B531" t="inlineStr">
+        <is>
+          <t>Course</t>
+        </is>
+      </c>
+      <c r="C531" t="inlineStr">
+        <is>
+          <t>Course</t>
+        </is>
+      </c>
+      <c r="D531" t="inlineStr"/>
+      <c r="E531" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F531" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.Course</t>
+        </is>
+      </c>
+      <c r="G531" t="inlineStr"/>
+      <c r="H531" t="inlineStr"/>
+    </row>
+    <row r="532">
+      <c r="A532" t="inlineStr"/>
+      <c r="B532" t="inlineStr">
+        <is>
+          <t>Delete site</t>
+        </is>
+      </c>
+      <c r="C532" t="inlineStr">
+        <is>
+          <t>Delete site</t>
+        </is>
+      </c>
+      <c r="D532" t="inlineStr"/>
+      <c r="E532" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F532" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.DeleteItem</t>
+        </is>
+      </c>
+      <c r="G532" t="inlineStr"/>
+      <c r="H532" t="inlineStr"/>
+    </row>
+    <row r="533">
+      <c r="A533" t="inlineStr"/>
+      <c r="B533" t="inlineStr">
+        <is>
+          <t>Persistent</t>
+        </is>
+      </c>
+      <c r="C533" t="inlineStr">
+        <is>
+          <t>Persistent</t>
+        </is>
+      </c>
+      <c r="D533" t="inlineStr"/>
+      <c r="E533" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F533" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Persistence</t>
+        </is>
+      </c>
+      <c r="G533" t="inlineStr"/>
+      <c r="H533" t="inlineStr"/>
+    </row>
+    <row r="534">
+      <c r="A534" t="inlineStr"/>
+      <c r="B534" t="inlineStr">
+        <is>
+          <t>Start goods</t>
+        </is>
+      </c>
+      <c r="C534" t="inlineStr">
+        <is>
+          <t>Start goods</t>
+        </is>
+      </c>
+      <c r="D534" t="inlineStr"/>
+      <c r="E534" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F534" t="inlineStr">
+        <is>
+          <t>.Boxes.BoostList.guild_raids_goods_start</t>
+        </is>
+      </c>
+      <c r="G534" t="inlineStr"/>
+      <c r="H534" t="inlineStr"/>
+    </row>
+    <row r="535">
+      <c r="A535" t="inlineStr"/>
+      <c r="B535" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Total: </t>
+        </is>
+      </c>
+      <c r="C535" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Total: </t>
+        </is>
+      </c>
+      <c r="D535" t="inlineStr"/>
+      <c r="E535" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F535" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Total</t>
+        </is>
+      </c>
+      <c r="G535" t="inlineStr"/>
+      <c r="H535" t="inlineStr"/>
+    </row>
+    <row r="536">
+      <c r="A536" t="inlineStr"/>
+      <c r="B536" t="inlineStr">
+        <is>
+          <t>About</t>
+        </is>
+      </c>
+      <c r="C536" t="inlineStr">
+        <is>
+          <t>About</t>
+        </is>
+      </c>
+      <c r="D536" t="inlineStr"/>
+      <c r="E536" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F536" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.About</t>
+        </is>
+      </c>
+      <c r="G536" t="inlineStr"/>
+      <c r="H536" t="inlineStr"/>
+    </row>
+    <row r="537">
+      <c r="A537" t="inlineStr"/>
+      <c r="B537" t="inlineStr">
+        <is>
+          <t>Name</t>
+        </is>
+      </c>
+      <c r="C537" t="inlineStr">
+        <is>
+          <t>Name</t>
+        </is>
+      </c>
+      <c r="D537" t="inlineStr"/>
+      <c r="E537" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F537" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.Name</t>
+        </is>
+      </c>
+      <c r="G537" t="inlineStr"/>
+      <c r="H537" t="inlineStr"/>
+    </row>
+    <row r="538">
+      <c r="A538" t="inlineStr"/>
+      <c r="B538" t="inlineStr">
+        <is>
+          <t>levels</t>
+        </is>
+      </c>
+      <c r="C538" t="inlineStr">
+        <is>
+          <t>levels</t>
+        </is>
+      </c>
+      <c r="D538" t="inlineStr"/>
+      <c r="E538" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F538" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.levelt</t>
+        </is>
+      </c>
+      <c r="G538" t="inlineStr"/>
+      <c r="H538" t="inlineStr"/>
+    </row>
+    <row r="539">
+      <c r="A539" t="inlineStr"/>
+      <c r="B539" t="inlineStr">
+        <is>
+          <t>Entry Time</t>
+        </is>
+      </c>
+      <c r="C539" t="inlineStr">
+        <is>
+          <t>Entry Time</t>
+        </is>
+      </c>
+      <c r="D539" t="inlineStr"/>
+      <c r="E539" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F539" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.EntryTime</t>
+        </is>
+      </c>
+      <c r="G539" t="inlineStr"/>
+      <c r="H539" t="inlineStr"/>
+    </row>
+    <row r="540">
+      <c r="A540" t="inlineStr"/>
+      <c r="B540" t="inlineStr">
+        <is>
+          <t>Amount of sectors granted since last calculation.</t>
+        </is>
+      </c>
+      <c r="C540" t="inlineStr">
+        <is>
+          <t>Amount of sectors granted since last calculation.</t>
+        </is>
+      </c>
+      <c r="D540" t="inlineStr"/>
+      <c r="E540" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F540" t="inlineStr">
+        <is>
           <t>.GvG.Independences.Tooltip</t>
         </is>
       </c>
-      <c r="G74" t="inlineStr">
+      <c r="G540" t="inlineStr">
         <is>
           <t>"Amount of sectors granted since last calculation."  ?
 - - -
 "Amount of sectors granted release since last calculation."</t>
         </is>
       </c>
-      <c r="H74" t="inlineStr"/>
-[...12126 lines deleted...]
-      <c r="G540" t="inlineStr"/>
       <c r="H540" t="inlineStr"/>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr"/>
       <c r="B541" t="inlineStr">
         <is>
-          <t>This list shows for which of the quests the helper is sure you have already received diamonds - quests are listed here as open even if you have already received diamonds for that quest on another device or before this feature was activated. Since medals only show up as rewards if diamonds have been obtained before, the list will update after either diamonds or medals are obtained.</t>
+          <t>Error</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>This list shows for which of the quests the helper is sure you have already received diamonds - quests are listed here as open even if you have already received diamonds for that quest on another device or before this feature was activated. Since medals only show up as rewards if diamonds have been obtained before, the list will update after either diamonds or medals are obtained.</t>
+          <t>Error</t>
         </is>
       </c>
       <c r="D541" t="inlineStr"/>
       <c r="E541" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F541" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.Warning</t>
+          <t>.General.Error</t>
         </is>
       </c>
       <c r="G541" t="inlineStr"/>
       <c r="H541" t="inlineStr"/>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr"/>
       <c r="B542" t="inlineStr">
         <is>
-          <t>Click on the friends tab in the game to unlock the event list of your friends</t>
+          <t>Trial</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
-          <t>Click on the friends tab in the game to unlock the event list of your friends</t>
+          <t>Trial</t>
         </is>
       </c>
       <c r="D542" t="inlineStr"/>
       <c r="E542" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F542" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.FriendsSocialTabTT</t>
+          <t>.Boxes.GuildMemberStat.GexTrial</t>
         </is>
       </c>
       <c r="G542" t="inlineStr"/>
       <c r="H542" t="inlineStr"/>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr"/>
       <c r="B543" t="inlineStr">
         <is>
-          <t>Show Sums:</t>
+          <t>Diplomatic Gifts</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
-          <t>Show Sums:</t>
+          <t>Diplomatic Gifts</t>
         </is>
       </c>
       <c r="D543" t="inlineStr"/>
       <c r="E543" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F543" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.ShowSums</t>
+          <t>.Boxes.Stats.Rewards.Source.diplomaticGifts</t>
         </is>
       </c>
       <c r="G543" t="inlineStr"/>
       <c r="H543" t="inlineStr"/>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr"/>
       <c r="B544" t="inlineStr">
         <is>
-          <t>open overview after update</t>
+          <t>Menu Length</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
-          <t>open overview after update</t>
+          <t>Menu Length</t>
         </is>
       </c>
       <c r="D544" t="inlineStr"/>
       <c r="E544" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F544" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.AutoStartOnUpdate</t>
+          <t>.Settings.MenuLength.Title</t>
         </is>
       </c>
       <c r="G544" t="inlineStr"/>
       <c r="H544" t="inlineStr"/>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr"/>
       <c r="B545" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Ignore optional technologies of previous eras</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Ignore optional technologies of previous eras</t>
         </is>
       </c>
       <c r="D545" t="inlineStr"/>
       <c r="E545" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F545" t="inlineStr">
         <is>
-          <t>.Boxes.General.Save</t>
+          <t>.Boxes.Technologies.IgnorePrevEra</t>
         </is>
       </c>
       <c r="G545" t="inlineStr"/>
       <c r="H545" t="inlineStr"/>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr"/>
       <c r="B546" t="inlineStr">
         <is>
-          <t>FP Investments</t>
+          <t xml:space="preserve">Create a group first… </t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>FP Investments</t>
+          <t xml:space="preserve">Create a group first… </t>
         </is>
       </c>
       <c r="D546" t="inlineStr"/>
       <c r="E546" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F546" t="inlineStr">
         <is>
-          <t>.Menu.Investment.Title</t>
+          <t>.Boxes.Notice.NewGroupDesc</t>
         </is>
       </c>
       <c r="G546" t="inlineStr"/>
       <c r="H546" t="inlineStr"/>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr"/>
       <c r="B547" t="inlineStr">
         <is>
-          <t>Site name</t>
+          <t>Goods from Asteroid Belt are not included. Please visit your Asteroid Belt outpost and open the box again</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
-          <t>Site name</t>
+          <t>Goods from Asteroid Belt are not included. Please visit your Asteroid Belt outpost and open the box again</t>
         </is>
       </c>
       <c r="D547" t="inlineStr"/>
       <c r="E547" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F547" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.SideName</t>
+          <t>.Boxes.Productions.NoAsteroidDataWarning</t>
         </is>
       </c>
       <c r="G547" t="inlineStr"/>
       <c r="H547" t="inlineStr"/>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr"/>
       <c r="B548" t="inlineStr">
         <is>
-          <t>Min. Qty.</t>
+          <t>Friends</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>Min. Qty.</t>
+          <t>Friends</t>
         </is>
       </c>
       <c r="D548" t="inlineStr"/>
       <c r="E548" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F548" t="inlineStr">
         <is>
-          <t>.Boxes.Market.MinQuantity</t>
+          <t>.Boxes.MoppelHelper.Friends</t>
         </is>
       </c>
       <c r="G548" t="inlineStr"/>
       <c r="H548" t="inlineStr"/>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr"/>
       <c r="B549" t="inlineStr">
         <is>
-          <t>PvP Arena</t>
+          <t>Goods Inventory</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
-          <t>PvP Arena</t>
+          <t>Goods Inventory</t>
         </is>
       </c>
       <c r="D549" t="inlineStr"/>
       <c r="E549" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F549" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.pvp_arena</t>
+          <t>.Boxes.MarketOffers.Title</t>
         </is>
       </c>
       <c r="G549" t="inlineStr"/>
       <c r="H549" t="inlineStr"/>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr"/>
       <c r="B550" t="inlineStr">
         <is>
-          <t>Allies</t>
+          <t>1h</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
-          <t>Allies</t>
+          <t>1h</t>
         </is>
       </c>
       <c r="D550" t="inlineStr"/>
       <c r="E550" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F550" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.Ally</t>
+          <t>.Boxes.Alerts.Time.1h</t>
         </is>
       </c>
       <c r="G550" t="inlineStr"/>
       <c r="H550" t="inlineStr"/>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr"/>
       <c r="B551" t="inlineStr">
         <is>
-          <t>beach</t>
+          <t>Automatically generated Alert times (Antiques Dealer, GBG etc) will use this offset to send notification before the event actually happens. For example, setting this value to 30 (seconds), Auction Alerts will be displayed 30s before the auction actually ends!</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>beach</t>
+          <t>Automatically generated Alert times (Antiques Dealer, GBG etc) will use this offset to send notification before the event actually happens. For example, setting this value to 30 (seconds), Auction Alerts will be displayed 30s before the auction actually ends!</t>
         </is>
       </c>
       <c r="D551" t="inlineStr"/>
       <c r="E551" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F551" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Terrain_beach</t>
+          <t>.Boxes.Alerts.Preferences.Early.Info</t>
         </is>
       </c>
       <c r="G551" t="inlineStr"/>
       <c r="H551" t="inlineStr"/>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr"/>
       <c r="B552" t="inlineStr">
         <is>
-          <t>Military Units Overview</t>
+          <t>Exclude from closing</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>Military Units Overview</t>
+          <t>Exclude from closing</t>
         </is>
       </c>
       <c r="D552" t="inlineStr"/>
       <c r="E552" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F552" t="inlineStr">
         <is>
-          <t>.Menu.Unit.Title</t>
+          <t>.Boxes.CloseBox.ExcludeFromClosing</t>
         </is>
       </c>
       <c r="G552" t="inlineStr"/>
       <c r="H552" t="inlineStr"/>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr"/>
       <c r="B553" t="inlineStr">
         <is>
-          <t>Title</t>
+          <t xml:space="preserve"> - Last snapshot: __time__ ago</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
-          <t>Title</t>
+          <t xml:space="preserve"> - Last snapshot: __time__ ago</t>
         </is>
       </c>
       <c r="D553" t="inlineStr"/>
       <c r="E553" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F553" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Title</t>
+          <t>.Boxes.GuildFights.LastSnapshot</t>
         </is>
       </c>
       <c r="G553" t="inlineStr"/>
       <c r="H553" t="inlineStr"/>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr"/>
       <c r="B554" t="inlineStr">
         <is>
-          <t>produced by guild buildings</t>
+          <t>days</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
-          <t>produced by guild buildings</t>
+          <t>days</t>
         </is>
       </c>
       <c r="D554" t="inlineStr"/>
       <c r="E554" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F554" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ProducedTreasuryGoods</t>
+          <t>.Boxes.GuildMemberStat.Days</t>
         </is>
       </c>
       <c r="G554" t="inlineStr"/>
       <c r="H554" t="inlineStr"/>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr"/>
       <c r="B555" t="inlineStr">
         <is>
-          <t>Submit to City-Planner</t>
+          <t>Current Stock</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
-          <t>Submit to City-Planner</t>
+          <t>Current Stock</t>
         </is>
       </c>
       <c r="D555" t="inlineStr"/>
       <c r="E555" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F555" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.OutpostSubmit</t>
+          <t>.Boxes.Outpost.DescInStock</t>
         </is>
       </c>
       <c r="G555" t="inlineStr"/>
       <c r="H555" t="inlineStr"/>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr"/>
       <c r="B556" t="inlineStr">
         <is>
-          <t>When starting fresh, the module will start in row 1 of the settings and with each consecutive bid, the module will use the next line.</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>When starting fresh, the module will start in row 1 of the settings and with each consecutive bid, the module will use the next line.</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="D556" t="inlineStr"/>
       <c r="E556" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F556" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help3</t>
+          <t>.Boxes.OwnpartCalculator.OptionsLevel</t>
         </is>
       </c>
       <c r="G556" t="inlineStr"/>
       <c r="H556" t="inlineStr"/>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr"/>
       <c r="B557" t="inlineStr">
         <is>
-          <t>Fair (at lower stock)</t>
+          <t>Rest FPs</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
-          <t>Fair (at lower stock)</t>
+          <t>Rest FPs</t>
         </is>
       </c>
       <c r="D557" t="inlineStr"/>
       <c r="E557" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F557" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeFairStock</t>
+          <t>.Boxes.Investment.Overview.RestFP</t>
         </is>
       </c>
       <c r="G557" t="inlineStr"/>
       <c r="H557" t="inlineStr"/>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr"/>
       <c r="B558" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Website: information and documentation on the extension and it's features.</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Website: information and documentation on the extension and it's features.</t>
         </is>
       </c>
       <c r="D558" t="inlineStr"/>
       <c r="E558" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F558" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetSave</t>
+          <t>.Settings.Help.Website</t>
         </is>
       </c>
       <c r="G558" t="inlineStr"/>
       <c r="H558" t="inlineStr"/>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr"/>
       <c r="B559" t="inlineStr">
         <is>
-          <t>GE Week</t>
+          <t>Finish Special Production Fragment</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>GE Week</t>
+          <t>Finish Special Production Fragment</t>
         </is>
       </c>
       <c r="D559" t="inlineStr"/>
       <c r="E559" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F559" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GEXWeek</t>
+          <t>.Boxes.Productions.FSP</t>
         </is>
       </c>
       <c r="G559" t="inlineStr"/>
       <c r="H559" t="inlineStr"/>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr"/>
       <c r="B560" t="inlineStr">
         <is>
-          <t>GB Cost Calculator</t>
+          <t>Absolute Costs</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
-          <t>GB Cost Calculator</t>
+          <t>Absolute Costs</t>
         </is>
       </c>
       <c r="D560" t="inlineStr"/>
       <c r="E560" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F560" t="inlineStr">
         <is>
-          <t>.Menu.Calculator.Title</t>
+          <t>.Boxes.GBGBuildings.absoluteCosts</t>
         </is>
       </c>
       <c r="G560" t="inlineStr"/>
       <c r="H560" t="inlineStr"/>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr"/>
       <c r="B561" t="inlineStr">
         <is>
-          <t>only uncovered</t>
+          <t>Difference</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
-          <t>only uncovered</t>
+          <t>Difference</t>
         </is>
       </c>
       <c r="D561" t="inlineStr"/>
       <c r="E561" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F561" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.onlyVis</t>
+          <t>.Boxes.Calculator.Profit</t>
         </is>
       </c>
       <c r="G561" t="inlineStr"/>
       <c r="H561" t="inlineStr"/>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr"/>
       <c r="B562" t="inlineStr">
         <is>
-          <t>Show Item column</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>Show Item column</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="D562" t="inlineStr"/>
       <c r="E562" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F562" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowItems</t>
+          <t>.Boxes.Infobox.FilterLevel</t>
         </is>
       </c>
       <c r="G562" t="inlineStr"/>
       <c r="H562" t="inlineStr"/>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr"/>
       <c r="B563" t="inlineStr">
         <is>
-          <t>Reset</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
-          <t>Reset</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="D563" t="inlineStr"/>
       <c r="E563" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F563" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetReset</t>
+          <t>.Boxes.ProductionsRating.PresetDelete</t>
         </is>
       </c>
       <c r="G563" t="inlineStr"/>
       <c r="H563" t="inlineStr"/>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr"/>
       <c r="B564" t="inlineStr">
         <is>
-          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day</t>
+          <t>min. level</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
-          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day</t>
+          <t>min. level</t>
         </is>
       </c>
       <c r="D564" t="inlineStr"/>
       <c r="E564" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F564" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEvenTT</t>
+          <t>.Boxes.GuildMemberStat.MinLevel</t>
         </is>
       </c>
       <c r="G564" t="inlineStr"/>
       <c r="H564" t="inlineStr"/>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr"/>
       <c r="B565" t="inlineStr">
         <is>
-          <t>WARNING!: Goods stock at CRITICAL level!</t>
+          <t>Space Age Asteroid Belt</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>WARNING!: Goods stock at CRITICAL level!</t>
+          <t>Space Age Asteroid Belt</t>
         </is>
       </c>
       <c r="D565" t="inlineStr"/>
       <c r="E565" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F565" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.GoodsCritical</t>
+          <t>.Eras.19</t>
         </is>
       </c>
       <c r="G565" t="inlineStr"/>
       <c r="H565" t="inlineStr"/>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr"/>
       <c r="B566" t="inlineStr">
         <is>
-          <t>Event Assistants</t>
+          <t>&lt;strong&gt;__id__&lt;/strong&gt; has reached __points__ progress.</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>Event Assistants</t>
+          <t>&lt;strong&gt;__id__&lt;/strong&gt; has reached __points__ progress.</t>
         </is>
       </c>
       <c r="D566" t="inlineStr"/>
       <c r="E566" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F566" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowEventChest</t>
+          <t>.Boxes.Infobox.Messages.QINodeProgress</t>
         </is>
       </c>
       <c r="G566" t="inlineStr"/>
       <c r="H566" t="inlineStr"/>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr"/>
       <c r="B567" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>__nettoreward__ x __arcfactor__%  = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Profit: __bruttoreward__ - __paid__ = __profit__</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>__nettoreward__ x __arcfactor__%  = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Profit: __bruttoreward__ - __paid__ = __profit__</t>
         </is>
       </c>
       <c r="D567" t="inlineStr"/>
       <c r="E567" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F567" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.Edit</t>
+          <t>.Boxes.Calculator.TTProfitSelf</t>
         </is>
       </c>
       <c r="G567" t="inlineStr"/>
       <c r="H567" t="inlineStr"/>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr"/>
       <c r="B568" t="inlineStr">
         <is>
-          <t>Spoils of War Rewards (Himeji Castle)</t>
+          <t>Terrain</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
-          <t>Spoils of War Rewards (Himeji Castle)</t>
+          <t>Terrain</t>
         </is>
       </c>
       <c r="D568" t="inlineStr"/>
       <c r="E568" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F568" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.spoilsOfWar</t>
+          <t>.Boxes.GvGMap.Sector.Terrain</t>
         </is>
       </c>
       <c r="G568" t="inlineStr"/>
       <c r="H568" t="inlineStr"/>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr"/>
       <c r="B569" t="inlineStr">
         <is>
-          <t>Power Leveling</t>
+          <t>Copy attack colors</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
-          <t>Power Leveling</t>
+          <t>Copy attack colors</t>
         </is>
       </c>
       <c r="D569" t="inlineStr"/>
       <c r="E569" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F569" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.PowerLeveling</t>
+          <t>.Boxes.GuildFights.ShowTileColors</t>
         </is>
       </c>
       <c r="G569" t="inlineStr"/>
       <c r="H569" t="inlineStr"/>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr"/>
       <c r="B570" t="inlineStr">
         <is>
-          <t>Daily FP</t>
+          <t>XP to level-up</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
-          <t>Daily FP</t>
+          <t>XP to level-up</t>
         </is>
       </c>
       <c r="D570" t="inlineStr"/>
       <c r="E570" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F570" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.DailyFP</t>
+          <t>.Boxes.AllyList.XPMissing</t>
         </is>
       </c>
       <c r="G570" t="inlineStr"/>
       <c r="H570" t="inlineStr"/>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr"/>
       <c r="B571" t="inlineStr">
         <is>
-          <t>Values for the current Round</t>
+          <t>Should the Alert remain open until the user dismisses or clicks the notification?</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
-          <t>Values for the current Round</t>
+          <t>Should the Alert remain open until the user dismisses or clicks the notification?</t>
         </is>
       </c>
       <c r="D571" t="inlineStr"/>
       <c r="E571" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F571" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Round.Title</t>
+          <t>.Boxes.Alerts.Form.Persistence.Description</t>
         </is>
       </c>
       <c r="G571" t="inlineStr"/>
       <c r="H571" t="inlineStr"/>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr"/>
       <c r="B572" t="inlineStr">
         <is>
-          <t>Scouting Time</t>
+          <t>This GB is not connected to a road.</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
-          <t>Scouting Time</t>
+          <t>This GB is not connected to a road.</t>
         </is>
       </c>
       <c r="D572" t="inlineStr"/>
       <c r="E572" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F572" t="inlineStr">
         <is>
-          <t>.Boxes.scoutingTimes.ScoutingTime</t>
+          <t>.Boxes.Calculator.LGNotConnected</t>
         </is>
       </c>
       <c r="G572" t="inlineStr"/>
       <c r="H572" t="inlineStr"/>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr"/>
       <c r="B573" t="inlineStr">
         <is>
-          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __tooless__FPs too few.</t>
+          <t>Expired Trades</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
-          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __tooless__FPs too few.</t>
+          <t>Expired Trades</t>
         </is>
       </c>
       <c r="D573" t="inlineStr"/>
       <c r="E573" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F573" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTPaidTooLess</t>
+          <t>.Boxes.MarketOffersEvents.Expired</t>
         </is>
       </c>
       <c r="G573" t="inlineStr"/>
       <c r="H573" t="inlineStr"/>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr"/>
       <c r="B574" t="inlineStr">
         <is>
-          <t>started playing __number__ days ago</t>
+          <t>Contemporary Era</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
-          <t>started playing __number__ days ago</t>
+          <t>Contemporary Era</t>
         </is>
       </c>
       <c r="D574" t="inlineStr"/>
       <c r="E574" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F574" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.DaysPlayed</t>
+          <t>.Eras.12</t>
         </is>
       </c>
       <c r="G574" t="inlineStr"/>
       <c r="H574" t="inlineStr"/>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr"/>
       <c r="B575" t="inlineStr">
         <is>
-          <t>How much is expected per FSP-kit?</t>
+          <t>Should the "Aztec Helper" box be opened when starting a Aztec Minigame?</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
-          <t>How much is expected per FSP-kit?</t>
+          <t>Should the "Aztec Helper" box be opened when starting a Aztec Minigame?</t>
         </is>
       </c>
       <c r="D575" t="inlineStr"/>
       <c r="E575" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F575" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.TitleFSPCalculator</t>
+          <t>.Settings.ShowAztecHelper.Desc</t>
         </is>
       </c>
       <c r="G575" t="inlineStr"/>
       <c r="H575" t="inlineStr"/>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr"/>
       <c r="B576" t="inlineStr">
         <is>
-          <t>Finish Special Production Fragment</t>
+          <t>Guild defeated</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
-          <t>Finish Special Production Fragment</t>
+          <t>Guild defeated</t>
         </is>
       </c>
       <c r="D576" t="inlineStr"/>
       <c r="E576" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F576" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.FSP</t>
+          <t>.Boxes.GvGMap.Log.clan_defeated</t>
         </is>
       </c>
       <c r="G576" t="inlineStr"/>
       <c r="H576" t="inlineStr"/>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr"/>
       <c r="B577" t="inlineStr">
         <is>
-          <t>Click on the neighbours tab in the game to unlock the event list of your neighbours</t>
+          <t>Negotiation has been cancelled</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>Click on the neighbours tab in the game to unlock the event list of your neighbours</t>
+          <t>Negotiation has been cancelled</t>
         </is>
       </c>
       <c r="D577" t="inlineStr"/>
       <c r="E577" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F577" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.NeighborsSocialTabTT</t>
+          <t>.Boxes.Negotiation.Canceled</t>
         </is>
       </c>
       <c r="G577" t="inlineStr"/>
       <c r="H577" t="inlineStr"/>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr"/>
       <c r="B578" t="inlineStr">
         <is>
-          <t>profit achieved; yellow = Rank is not safe; red/green = Loss/Profit safe</t>
+          <t>Copied!</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
-          <t>profit achieved; yellow = Rank is not safe; red/green = Loss/Profit safe</t>
+          <t>Copied!</t>
         </is>
       </c>
       <c r="D578" t="inlineStr"/>
       <c r="E578" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F578" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.ProfitDesc</t>
+          <t>.Boxes.GuildFights.CopyToClipBoard.Title</t>
         </is>
       </c>
       <c r="G578" t="inlineStr"/>
       <c r="H578" t="inlineStr"/>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr"/>
       <c r="B579" t="inlineStr">
         <is>
-          <t>GE reward</t>
+          <t>Sound for Rival-Quest</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
-          <t>GE reward</t>
+          <t>Sound for Rival-Quest</t>
         </is>
       </c>
       <c r="D579" t="inlineStr"/>
       <c r="E579" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F579" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.chest</t>
+          <t>.Settings.RivalSound.Title</t>
         </is>
       </c>
       <c r="G579" t="inlineStr"/>
       <c r="H579" t="inlineStr"/>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr"/>
       <c r="B580" t="inlineStr">
         <is>
-          <t>Friends</t>
+          <t>Defender replaced</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
-          <t>Friends</t>
+          <t>Defender replaced</t>
         </is>
       </c>
       <c r="D580" t="inlineStr"/>
       <c r="E580" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F580" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Friends</t>
+          <t>.Boxes.GvGMap.Log.defender_replaced</t>
         </is>
       </c>
       <c r="G580" t="inlineStr"/>
       <c r="H580" t="inlineStr"/>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr"/>
       <c r="B581" t="inlineStr">
         <is>
-          <t>Artillery Unit</t>
+          <t>All</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
-          <t>Artillery Unit</t>
+          <t>All</t>
         </is>
       </c>
       <c r="D581" t="inlineStr"/>
       <c r="E581" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F581" t="inlineStr">
         <is>
-          <t>.Boxes.Units.long_ranged</t>
+          <t>.Boxes.PvPArena.Tabs.AllFights</t>
         </is>
       </c>
       <c r="G581" t="inlineStr"/>
       <c r="H581" t="inlineStr"/>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr"/>
       <c r="B582" t="inlineStr">
         <is>
-          <t>Estimated bonus: __FP__ FPs and __Goods__ goods</t>
+          <t>Show FSP Calculator</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
-          <t>Estimated bonus: __FP__ FPs and __Goods__ goods</t>
+          <t>Show FSP Calculator</t>
         </is>
       </c>
       <c r="D582" t="inlineStr"/>
       <c r="E582" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F582" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.EstimatedBonus</t>
+          <t>.Boxes.ProductionsRating.ShowFSPCalculator</t>
         </is>
       </c>
       <c r="G582" t="inlineStr"/>
       <c r="H582" t="inlineStr"/>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr"/>
       <c r="B583" t="inlineStr">
         <is>
-          <t>Stream</t>
+          <t xml:space="preserve"> are 2 Ages behind</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
-          <t>Stream</t>
+          <t xml:space="preserve"> are 2 Ages behind</t>
         </is>
       </c>
       <c r="D583" t="inlineStr"/>
       <c r="E583" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F583" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartType.streamgraph</t>
+          <t>.Boxes.CityMap.OlderThan2Era</t>
         </is>
       </c>
       <c r="G583" t="inlineStr"/>
       <c r="H583" t="inlineStr"/>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr"/>
       <c r="B584" t="inlineStr">
         <is>
-          <t>Special</t>
+          <t>Website Api-Token</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
-          <t>Special</t>
+          <t>Website Api-Token</t>
         </is>
       </c>
       <c r="D584" t="inlineStr"/>
       <c r="E584" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F584" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.off_grid</t>
+          <t>.Settings.Entry.ApiToken</t>
         </is>
       </c>
       <c r="G584" t="inlineStr"/>
       <c r="H584" t="inlineStr"/>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr"/>
       <c r="B585" t="inlineStr">
         <is>
-          <t>Lines</t>
+          <t>Hide most details</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
-          <t>Lines</t>
+          <t>Hide most details</t>
         </is>
       </c>
       <c r="D585" t="inlineStr"/>
       <c r="E585" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F585" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartType.line</t>
+          <t>.Settings.ShowOwnPartMinView.Desc</t>
         </is>
       </c>
       <c r="G585" t="inlineStr"/>
       <c r="H585" t="inlineStr"/>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr"/>
       <c r="B586" t="inlineStr">
         <is>
-          <t>League Reward</t>
+          <t>Max</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
-          <t>League Reward</t>
+          <t>Max</t>
         </is>
       </c>
       <c r="D586" t="inlineStr"/>
       <c r="E586" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F586" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.league_reward</t>
+          <t>.Boxes.AllyList.MaxLevel</t>
         </is>
       </c>
       <c r="G586" t="inlineStr"/>
       <c r="H586" t="inlineStr"/>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr"/>
       <c r="B587" t="inlineStr">
         <is>
-          <t>Efficiency score according to the settings in the efficiency module</t>
+          <t>compare last</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>Efficiency score according to the settings in the efficiency module</t>
+          <t>compare last</t>
         </is>
       </c>
       <c r="D587" t="inlineStr"/>
       <c r="E587" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F587" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.EfficiencyTT</t>
+          <t>.Boxes.GexStat.CompareLast</t>
         </is>
       </c>
       <c r="G587" t="inlineStr"/>
       <c r="H587" t="inlineStr"/>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr"/>
       <c r="B588" t="inlineStr">
         <is>
-          <t>Box Coordinates</t>
+          <t>Notes</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
-          <t>Box Coordinates</t>
+          <t>Notes</t>
         </is>
       </c>
       <c r="D588" t="inlineStr"/>
       <c r="E588" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F588" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ResetBoxPositions</t>
+          <t>.Menu.Notice.Title</t>
         </is>
       </c>
       <c r="G588" t="inlineStr"/>
       <c r="H588" t="inlineStr"/>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr"/>
       <c r="B589" t="inlineStr">
         <is>
-          <t>Top 5</t>
+          <t>horizontal</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>Top 5</t>
+          <t>horizontal</t>
         </is>
       </c>
       <c r="D589" t="inlineStr"/>
       <c r="E589" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F589" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Fifth</t>
+          <t>.Boxes.CloseBox.Horizontal</t>
         </is>
       </c>
       <c r="G589" t="inlineStr"/>
       <c r="H589" t="inlineStr"/>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr"/>
       <c r="B590" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/gb-cost/</t>
+          <t>This module only works with "Upload to foe-helper.com" switched on.&lt;br&gt;Please activate this option to use the notes.</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/gb-cost/</t>
+          <t>This module only works with "Upload to foe-helper.com" switched on.&lt;br&gt;Please activate this option to use the notes.</t>
         </is>
       </c>
       <c r="D590" t="inlineStr"/>
       <c r="E590" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F590" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.HelpLink</t>
+          <t>.Boxes.Notice.GlobalSendRequired</t>
         </is>
       </c>
       <c r="G590" t="inlineStr"/>
       <c r="H590" t="inlineStr"/>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr"/>
       <c r="B591" t="inlineStr">
         <is>
-          <t>Display counter for open quests in menu</t>
+          <t>Allies</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
-          <t>Display counter for open quests in menu</t>
+          <t>Allies</t>
         </is>
       </c>
       <c r="D591" t="inlineStr"/>
       <c r="E591" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F591" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.showCounter</t>
+          <t>.Menu.Allies.Title</t>
         </is>
       </c>
       <c r="G591" t="inlineStr"/>
       <c r="H591" t="inlineStr"/>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr"/>
       <c r="B592" t="inlineStr">
         <is>
-          <t>Prevention</t>
+          <t>Unattached</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>Prevention</t>
+          <t>Unattached</t>
         </is>
       </c>
       <c r="D592" t="inlineStr"/>
       <c r="E592" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F592" t="inlineStr">
         <is>
-          <t>.Boxes.doubleFPprevention.Text</t>
+          <t>.Boxes.Units.Unbind</t>
         </is>
       </c>
       <c r="G592" t="inlineStr"/>
       <c r="H592" t="inlineStr"/>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr"/>
       <c r="B593" t="inlineStr">
         <is>
-          <t>The investment list is older than 30 minutes. Please update your investment list in the Town Hall.</t>
+          <t>when</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
-          <t>The investment list is older than 30 minutes. Please update your investment list in the Town Hall.</t>
+          <t>when</t>
         </is>
       </c>
       <c r="D593" t="inlineStr"/>
       <c r="E593" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F593" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.UpdateRequired</t>
+          <t>.Boxes.Tooltip.Building.when</t>
         </is>
       </c>
       <c r="G593" t="inlineStr"/>
       <c r="H593" t="inlineStr"/>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr"/>
       <c r="B594" t="inlineStr">
         <is>
-          <t>Please visit all maps once to unlock the power data and collect guild data.</t>
+          <t>The next __count__ Traz units will finish in &lt;span class="alca-countdown"&gt;&lt;/span&gt; at __harvest__ hr</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
-          <t>Please visit all maps once to unlock the power data and collect guild data.</t>
+          <t>The next __count__ Traz units will finish in &lt;span class="alca-countdown"&gt;&lt;/span&gt; at __harvest__ hr</t>
         </is>
       </c>
       <c r="D594" t="inlineStr"/>
       <c r="E594" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F594" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.OverviewExplainer</t>
+          <t>.Boxes.Units.NextUnitsIn</t>
         </is>
       </c>
       <c r="G594" t="inlineStr"/>
       <c r="H594" t="inlineStr"/>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr"/>
       <c r="B595" t="inlineStr">
         <is>
-          <t>Displays the resources required (by item) for your Settlement.</t>
+          <t>Provides a sortable list of all buildings and their sizes in resonstruction mode</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
-          <t>Displays the resources required (by item) for your Settlement.</t>
+          <t>Provides a sortable list of all buildings and their sizes in resonstruction mode</t>
         </is>
       </c>
       <c r="D595" t="inlineStr"/>
       <c r="E595" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F595" t="inlineStr">
         <is>
-          <t>.Menu.OutP.Desc</t>
+          <t>.Settings.ShowReconstructionList.Desc</t>
         </is>
       </c>
       <c r="G595" t="inlineStr"/>
       <c r="H595" t="inlineStr"/>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr"/>
       <c r="B596" t="inlineStr">
         <is>
-          <t>Shop Assistant</t>
+          <t>Boost Inventory</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
-          <t>Shop Assistant</t>
+          <t>Boost Inventory</t>
         </is>
       </c>
       <c r="D596" t="inlineStr"/>
       <c r="E596" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F596" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowShopAssist</t>
+          <t>.Boxes.CombatCalculator.Title</t>
         </is>
       </c>
       <c r="G596" t="inlineStr"/>
       <c r="H596" t="inlineStr"/>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr"/>
       <c r="B597" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>allow event trigger</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>allow event trigger</t>
         </is>
       </c>
       <c r="D597" t="inlineStr"/>
       <c r="E597" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F597" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.costs</t>
+          <t>.Boxes.BetterMusic.EventT</t>
         </is>
       </c>
       <c r="G597" t="inlineStr"/>
       <c r="H597" t="inlineStr"/>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr"/>
       <c r="B598" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Overview of all allies and buildings that have room for them.</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Overview of all allies and buildings that have room for them.</t>
         </is>
       </c>
       <c r="D598" t="inlineStr"/>
       <c r="E598" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F598" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Name</t>
+          <t>.Menu.Allies.Desc</t>
         </is>
       </c>
       <c r="G598" t="inlineStr"/>
       <c r="H598" t="inlineStr"/>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr"/>
       <c r="B599" t="inlineStr">
         <is>
-          <t>Motivation Activity</t>
+          <t>We still calculate with 5 tries, because we do not have the data to support negotiations with more tries.</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
-          <t>Motivation Activity</t>
+          <t>We still calculate with 5 tries, because we do not have the data to support negotiations with more tries.</t>
         </is>
       </c>
       <c r="D599" t="inlineStr"/>
       <c r="E599" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F599" t="inlineStr">
         <is>
-          <t>.Settings.ShowPlayersMotivation.Title</t>
+          <t>.Boxes.Negotiation.ChanceGreaterThan5</t>
         </is>
       </c>
       <c r="G599" t="inlineStr"/>
       <c r="H599" t="inlineStr"/>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr"/>
       <c r="B600" t="inlineStr">
         <is>
-          <t>Unknown</t>
+          <t>Province</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>Unknown</t>
+          <t>Province</t>
         </is>
       </c>
       <c r="D600" t="inlineStr"/>
       <c r="E600" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F600" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Unknown</t>
+          <t>.Boxes.GuildFights.Province</t>
         </is>
       </c>
       <c r="G600" t="inlineStr"/>
       <c r="H600" t="inlineStr"/>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr"/>
       <c r="B601" t="inlineStr">
         <is>
-          <t>Descending</t>
+          <t>allow pvp trigger</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>Descending</t>
+          <t>allow pvp trigger</t>
         </is>
       </c>
       <c r="D601" t="inlineStr"/>
       <c r="E601" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F601" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsDescending</t>
+          <t>.Boxes.BetterMusic.PvPT</t>
         </is>
       </c>
       <c r="G601" t="inlineStr"/>
       <c r="H601" t="inlineStr"/>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr"/>
       <c r="B602" t="inlineStr">
         <is>
-          <t>QI Player Pop Up</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
-          <t>QI Player Pop Up</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="D602" t="inlineStr"/>
       <c r="E602" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F602" t="inlineStr">
         <is>
-          <t>.Settings.ShowQIPlayerInfo.Title</t>
+          <t>.Boxes.CityMap.generic_building</t>
         </is>
       </c>
       <c r="G602" t="inlineStr"/>
       <c r="H602" t="inlineStr"/>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr"/>
       <c r="B603" t="inlineStr">
         <is>
-          <t>Sequence</t>
+          <t>Guild Buildings</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
-          <t>Sequence</t>
+          <t>Guild Buildings</t>
         </is>
       </c>
       <c r="D603" t="inlineStr"/>
       <c r="E603" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F603" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Order</t>
+          <t>.Boxes.GuildMemberStat.GuildBuildings</t>
         </is>
       </c>
       <c r="G603" t="inlineStr"/>
       <c r="H603" t="inlineStr"/>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr"/>
       <c r="B604" t="inlineStr">
         <is>
-          <t>__tiles__ * __fppertile__ = __opcost__ FPs have been subtracted. This is lost by removing other FP producing buildings to make space for __tiles__ tiles to build the GB.</t>
+          <t>How much is expected per FSP-kit?</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
-          <t>__tiles__ * __fppertile__ = __opcost__ FPs have been subtracted. This is lost by removing other FP producing buildings to make space for __tiles__ tiles to build the GB.</t>
+          <t>How much is expected per FSP-kit?</t>
         </is>
       </c>
       <c r="D604" t="inlineStr"/>
       <c r="E604" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F604" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.NewGBFPProductionTT</t>
+          <t>.Boxes.ProductionsRating.TitleFSPCalculator</t>
         </is>
       </c>
       <c r="G604" t="inlineStr"/>
       <c r="H604" t="inlineStr"/>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr"/>
       <c r="B605" t="inlineStr">
         <is>
-          <t>Siege deployed</t>
+          <t>Negotiations</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
-          <t>Siege deployed</t>
+          <t>Negotiations</t>
         </is>
       </c>
       <c r="D605" t="inlineStr"/>
       <c r="E605" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F605" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.siege_deployed</t>
+          <t>.Boxes.Castle.Negotiations</t>
         </is>
       </c>
       <c r="G605" t="inlineStr"/>
       <c r="H605" t="inlineStr"/>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr"/>
       <c r="B606" t="inlineStr">
         <is>
-          <t>Negotiation Helper</t>
+          <t>Antiques Dealer</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
-          <t>Negotiation Helper</t>
+          <t>Antiques Dealer</t>
         </is>
       </c>
       <c r="D606" t="inlineStr"/>
       <c r="E606" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F606" t="inlineStr">
         <is>
-          <t>.Settings.AutomaticNegotiation.Title</t>
+          <t>.Boxes.Alerts.Form.Antiques.Dealer</t>
         </is>
       </c>
       <c r="G606" t="inlineStr"/>
       <c r="H606" t="inlineStr"/>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr"/>
       <c r="B607" t="inlineStr">
         <is>
-          <t>Keys</t>
+          <t>Warning! Leveling this GB!</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
-          <t>Keys</t>
+          <t>Warning! Leveling this GB!</t>
         </is>
       </c>
       <c r="D607" t="inlineStr"/>
       <c r="E607" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F607" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Keys.care</t>
+          <t>.Boxes.Calculator.LevelWarning</t>
         </is>
       </c>
       <c r="G607" t="inlineStr"/>
       <c r="H607" t="inlineStr"/>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr"/>
       <c r="B608" t="inlineStr">
         <is>
-          <t>Guild Member Overview</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
-          <t>Guild Member Overview</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="D608" t="inlineStr"/>
       <c r="E608" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F608" t="inlineStr">
         <is>
-          <t>.Menu.GuildMemberStat.Title</t>
+          <t>.Menu.RightBar</t>
         </is>
       </c>
       <c r="G608" t="inlineStr"/>
       <c r="H608" t="inlineStr"/>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr"/>
       <c r="B609" t="inlineStr">
         <is>
-          <t>Attack</t>
+          <t>Rename</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
-          <t>Attack</t>
+          <t>Rename</t>
         </is>
       </c>
       <c r="D609" t="inlineStr"/>
       <c r="E609" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F609" t="inlineStr">
         <is>
-          <t>.Boxes.cardGame.Attack</t>
+          <t>.Boxes.ProductionsRating.PresetRename</t>
         </is>
       </c>
       <c r="G609" t="inlineStr"/>
       <c r="H609" t="inlineStr"/>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr"/>
       <c r="B610" t="inlineStr">
         <is>
-          <t>Create for all sectors</t>
+          <t>GBG Tracker</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>Create for all sectors</t>
+          <t>GBG Tracker</t>
         </is>
       </c>
       <c r="D610" t="inlineStr"/>
       <c r="E610" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F610" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.CreateAllSectors</t>
+          <t>.Boxes.Alerts.Preferences.Battlegrounds.Title</t>
         </is>
       </c>
       <c r="G610" t="inlineStr"/>
       <c r="H610" t="inlineStr"/>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr"/>
       <c r="B611" t="inlineStr">
         <is>
-          <t>Add</t>
+          <t>Load current Beta</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
-          <t>Add</t>
+          <t>Load current Beta</t>
         </is>
       </c>
       <c r="D611" t="inlineStr"/>
       <c r="E611" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F611" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Add</t>
+          <t>.Settings.Entry.LoadBeta2</t>
         </is>
       </c>
       <c r="G611" t="inlineStr"/>
       <c r="H611" t="inlineStr"/>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr"/>
       <c r="B612" t="inlineStr">
         <is>
-          <t>How many elements should the menu display?&lt;br&gt;Empty or "0" means automatic height.</t>
+          <t>Group</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
-          <t>How many elements should the menu display?&lt;br&gt;Empty or "0" means automatic height.</t>
+          <t>Group</t>
         </is>
       </c>
       <c r="D612" t="inlineStr"/>
       <c r="E612" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F612" t="inlineStr">
         <is>
-          <t>.Settings.MenuLength.Desc</t>
+          <t>.Boxes.Productions.ModeGroups</t>
         </is>
       </c>
       <c r="G612" t="inlineStr"/>
       <c r="H612" t="inlineStr"/>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr"/>
       <c r="B613" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Notifications are created, that inform about the expiration of a limited building. (after deactivating this function, alerts that were created in the past may still show)</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Notifications are created, that inform about the expiration of a limited building. (after deactivating this function, alerts that were created in the past may still show)</t>
         </is>
       </c>
       <c r="D613" t="inlineStr"/>
       <c r="E613" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F613" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Points</t>
+          <t>.Settings.ShowBuildingsExpired.Desc</t>
         </is>
       </c>
       <c r="G613" t="inlineStr"/>
       <c r="H613" t="inlineStr"/>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr"/>
       <c r="B614" t="inlineStr">
         <is>
-          <t>Event Mystery Box</t>
+          <t>Plunder</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
-          <t>Event Mystery Box</t>
+          <t>Plunder</t>
         </is>
       </c>
       <c r="D614" t="inlineStr"/>
       <c r="E614" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F614" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.event_mystery_item</t>
+          <t>.Boxes.MoppelHelper.Plunders</t>
         </is>
       </c>
       <c r="G614" t="inlineStr"/>
       <c r="H614" t="inlineStr"/>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr"/>
       <c r="B615" t="inlineStr">
         <is>
-          <t>Great Buildings</t>
+          <t>Show GBG Building Recommendation</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
-          <t>Great Buildings</t>
+          <t>Show GBG Building Recommendation</t>
         </is>
       </c>
       <c r="D615" t="inlineStr"/>
       <c r="E615" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F615" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GreatBuildings</t>
+          <t>.Settings.ShowGBGBuildings.Title</t>
         </is>
       </c>
       <c r="G615" t="inlineStr"/>
       <c r="H615" t="inlineStr"/>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr"/>
       <c r="B616" t="inlineStr">
         <is>
-          <t>Open automatically</t>
+          <t>Line Chart</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
-          <t>Open automatically</t>
+          <t>Line Chart</t>
         </is>
       </c>
       <c r="D616" t="inlineStr"/>
       <c r="E616" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F616" t="inlineStr">
         <is>
-          <t>.Boxes.Market.Settings.Autostart</t>
+          <t>.Boxes.Stats.BtnChartTypeTitle.line</t>
         </is>
       </c>
       <c r="G616" t="inlineStr"/>
       <c r="H616" t="inlineStr"/>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr"/>
       <c r="B617" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>This is achievable when playing perfect</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>This is achievable when playing perfect</t>
         </is>
       </c>
       <c r="D617" t="inlineStr"/>
       <c r="E617" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F617" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Points</t>
+          <t>.Boxes.MergerGame.Simulation.Title</t>
         </is>
       </c>
       <c r="G617" t="inlineStr"/>
       <c r="H617" t="inlineStr"/>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr"/>
       <c r="B618" t="inlineStr">
         <is>
-          <t>New FoE Helper Version installed</t>
+          <t>Town Building Collection</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
-          <t>New FoE Helper Version installed</t>
+          <t>Town Building Collection</t>
         </is>
       </c>
       <c r="D618" t="inlineStr"/>
       <c r="E618" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F618" t="inlineStr">
         <is>
-          <t>.Menu.NewVersion.Title</t>
+          <t>.Boxes.FPCollector.pickupProduction</t>
         </is>
       </c>
       <c r="G618" t="inlineStr"/>
       <c r="H618" t="inlineStr"/>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr"/>
       <c r="B619" t="inlineStr">
         <is>
-          <t>Negotiations</t>
+          <t>OF</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
-          <t>Negotiations</t>
+          <t>OF</t>
         </is>
       </c>
       <c r="D619" t="inlineStr"/>
       <c r="E619" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F619" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Negotiations</t>
+          <t>.Eras.16.short</t>
         </is>
       </c>
       <c r="G619" t="inlineStr"/>
       <c r="H619" t="inlineStr"/>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr"/>
       <c r="B620" t="inlineStr">
         <is>
-          <t>FoE Helper</t>
+          <t>The values may update slow - depending on server feedback. Given times do not take updates of current stock into account.</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
-          <t>FoE Helper</t>
+          <t>The values may update slow - depending on server feedback. Given times do not take updates of current stock into account.</t>
         </is>
       </c>
       <c r="D620" t="inlineStr"/>
       <c r="E620" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F620" t="inlineStr">
         <is>
-          <t>.Global.BoxTitle</t>
+          <t>.Boxes.idleGame.Warning</t>
         </is>
       </c>
       <c r="G620" t="inlineStr"/>
       <c r="H620" t="inlineStr"/>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr"/>
       <c r="B621" t="inlineStr">
         <is>
-          <t>Place3</t>
+          <t>Units</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
-          <t>Place3</t>
+          <t>Units</t>
         </is>
       </c>
       <c r="D621" t="inlineStr"/>
       <c r="E621" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F621" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.P3</t>
+          <t>.Boxes.Productions.Units</t>
         </is>
       </c>
       <c r="G621" t="inlineStr"/>
       <c r="H621" t="inlineStr"/>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr"/>
       <c r="B622" t="inlineStr">
         <is>
-          <t>Wiki / Documentation: Feature documentation.</t>
+          <t>&lt;em id="minigame_aztecs-Btn-closed" class="tooltip-error"&gt;Opens automatically when starting a aztec mini game&lt;br&gt;&lt;/em&gt;Aztec Minigame Helper</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
-          <t>Wiki / Documentation: Feature documentation.</t>
+          <t>&lt;em id="minigame_aztecs-Btn-closed" class="tooltip-error"&gt;Opens automatically when starting a aztec mini game&lt;br&gt;&lt;/em&gt;Aztec Minigame Helper</t>
         </is>
       </c>
       <c r="D622" t="inlineStr"/>
       <c r="E622" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F622" t="inlineStr">
         <is>
-          <t>.Settings.Help.Documentation</t>
+          <t>.Menu.AztecMiniGame.Desc</t>
         </is>
       </c>
       <c r="G622" t="inlineStr"/>
       <c r="H622" t="inlineStr"/>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr"/>
       <c r="B623" t="inlineStr">
         <is>
-          <t>Links</t>
+          <t>Time</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
-          <t>Links</t>
+          <t>Time</t>
         </is>
       </c>
       <c r="D623" t="inlineStr"/>
       <c r="E623" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F623" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowLinks</t>
+          <t>.Boxes.Castle.Time</t>
         </is>
       </c>
       <c r="G623" t="inlineStr"/>
       <c r="H623" t="inlineStr"/>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr"/>
       <c r="B624" t="inlineStr">
         <is>
-          <t>Incidents Overview</t>
+          <t>Space Age Venus</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
-          <t>Incidents Overview</t>
+          <t>Space Age Venus</t>
         </is>
       </c>
       <c r="D624" t="inlineStr"/>
       <c r="E624" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F624" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.Title</t>
+          <t>.Eras.20</t>
         </is>
       </c>
       <c r="G624" t="inlineStr"/>
       <c r="H624" t="inlineStr"/>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr"/>
       <c r="B625" t="inlineStr">
         <is>
-          <t>The Alert for province __provinceName__ has been deleted!</t>
+          <t>7-Day Challenge</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
-          <t>The Alert for province __provinceName__ has been deleted!</t>
+          <t>7-Day Challenge</t>
         </is>
       </c>
       <c r="D625" t="inlineStr"/>
       <c r="E625" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F625" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.DeleteMessage.Desc</t>
+          <t>.Boxes.Castle.SevenDayChallenge</t>
         </is>
       </c>
       <c r="G625" t="inlineStr"/>
       <c r="H625" t="inlineStr"/>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr"/>
       <c r="B626" t="inlineStr">
         <is>
-          <t>the greener, the higher the chance for a hit:</t>
+          <t>Stone Age</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
-          <t>the greener, the higher the chance for a hit:</t>
+          <t>Stone Age</t>
         </is>
       </c>
       <c r="D626" t="inlineStr"/>
       <c r="E626" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F626" t="inlineStr">
         <is>
-          <t>.Boxes.AztecMiniGame.Description</t>
+          <t>.Eras.1</t>
         </is>
       </c>
       <c r="G626" t="inlineStr"/>
       <c r="H626" t="inlineStr"/>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr"/>
       <c r="B627" t="inlineStr">
         <is>
-          <t>OR</t>
+          <t>Auto + Not locked</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
-          <t>OR</t>
+          <t>Auto + Not locked</t>
         </is>
       </c>
       <c r="D627" t="inlineStr"/>
       <c r="E627" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F627" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.OR</t>
+          <t>.Boxes.OwnpartCalculator.AutoWithUnsafe</t>
         </is>
       </c>
       <c r="G627" t="inlineStr"/>
       <c r="H627" t="inlineStr"/>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr"/>
       <c r="B628" t="inlineStr">
         <is>
-          <t>none</t>
+          <t>GBG Players' Scoreboard</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
-          <t>none</t>
+          <t>GBG Players' Scoreboard</t>
         </is>
       </c>
       <c r="D628" t="inlineStr"/>
       <c r="E628" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F628" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.none</t>
+          <t>.Boxes.Stats.SourceTitle.statsGBGPlayers</t>
         </is>
       </c>
       <c r="G628" t="inlineStr"/>
       <c r="H628" t="inlineStr"/>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr"/>
       <c r="B629" t="inlineStr">
         <is>
-          <t>Add Advice</t>
+          <t>Allies</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
-          <t>Add Advice</t>
+          <t>Allies</t>
         </is>
       </c>
       <c r="D629" t="inlineStr"/>
       <c r="E629" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F629" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAddAdvice.Title</t>
+          <t>.Boxes.AllyList.Ally</t>
         </is>
       </c>
       <c r="G629" t="inlineStr"/>
       <c r="H629" t="inlineStr"/>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr"/>
       <c r="B630" t="inlineStr">
         <is>
-          <t>middle middle</t>
+          <t>NPC</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
-          <t>middle middle</t>
+          <t>NPC</t>
         </is>
       </c>
       <c r="D630" t="inlineStr"/>
       <c r="E630" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F630" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.mid-center</t>
+          <t>.Boxes.GvGMap.Log.NPC</t>
         </is>
       </c>
       <c r="G630" t="inlineStr"/>
       <c r="H630" t="inlineStr"/>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr"/>
       <c r="B631" t="inlineStr">
         <is>
-          <t>Previous era goods</t>
+          <t>Title</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
-          <t>Previous era goods</t>
+          <t>Title</t>
         </is>
       </c>
       <c r="D631" t="inlineStr"/>
       <c r="E631" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F631" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.goods_previous</t>
+          <t>.Boxes.Alerts.Form.Title</t>
         </is>
       </c>
       <c r="G631" t="inlineStr"/>
       <c r="H631" t="inlineStr"/>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr"/>
       <c r="B632" t="inlineStr">
         <is>
-          <t>Choose your own Soundtrack!</t>
+          <t>__GBCount__ noted</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
-          <t>Choose your own Soundtrack!</t>
+          <t>__GBCount__ noted</t>
         </is>
       </c>
       <c r="D632" t="inlineStr"/>
       <c r="E632" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F632" t="inlineStr">
         <is>
-          <t>.Menu.Music.Desc</t>
+          <t>.Boxes.OwnpartCalculator.GBsNoted</t>
         </is>
       </c>
       <c r="G632" t="inlineStr"/>
       <c r="H632" t="inlineStr"/>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr"/>
       <c r="B633" t="inlineStr">
         <is>
-          <t>Webhook URL</t>
+          <t>Target progress</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
-          <t>Webhook URL</t>
+          <t>Target progress</t>
         </is>
       </c>
       <c r="D633" t="inlineStr"/>
       <c r="E633" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F633" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.WebhookUrl</t>
+          <t>.Boxes.MergerGame.targetProgress</t>
         </is>
       </c>
       <c r="G633" t="inlineStr"/>
       <c r="H633" t="inlineStr"/>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr"/>
       <c r="B634" t="inlineStr">
         <is>
-          <t>Tavern Visit</t>
+          <t>__nettoreward__ x __arcfactor__%  = __bruttoreward__&lt;br&gt;Costs: __costs__ - Place locked at: __safe__&lt;br&gt;Profit: __bruttoreward__  - __costs__ = __profit__</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
-          <t>Tavern Visit</t>
+          <t>__nettoreward__ x __arcfactor__%  = __bruttoreward__&lt;br&gt;Costs: __costs__ - Place locked at: __safe__&lt;br&gt;Profit: __bruttoreward__  - __costs__ = __profit__</t>
         </is>
       </c>
       <c r="D634" t="inlineStr"/>
       <c r="E634" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F634" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.satDown</t>
+          <t>.Boxes.Calculator.TTProfit</t>
         </is>
       </c>
       <c r="G634" t="inlineStr"/>
       <c r="H634" t="inlineStr"/>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr"/>
       <c r="B635" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>HMA</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>HMA</t>
         </is>
       </c>
       <c r="D635" t="inlineStr"/>
       <c r="E635" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F635" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.PlayerName</t>
+          <t>.Eras.5.short</t>
         </is>
       </c>
       <c r="G635" t="inlineStr"/>
       <c r="H635" t="inlineStr"/>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr"/>
       <c r="B636" t="inlineStr">
         <is>
-          <t>done</t>
+          <t>HP lost</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
-          <t>done</t>
+          <t>HP lost</t>
         </is>
       </c>
       <c r="D636" t="inlineStr"/>
       <c r="E636" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F636" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Done</t>
+          <t>.Boxes.BattleAssistAAConfig.lostHP</t>
         </is>
       </c>
       <c r="G636" t="inlineStr"/>
       <c r="H636" t="inlineStr"/>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr"/>
       <c r="B637" t="inlineStr">
         <is>
-          <t>Additional columns</t>
+          <t xml:space="preserve">Available collections: </t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
-          <t>Additional columns</t>
+          <t xml:space="preserve">Available collections: </t>
         </is>
       </c>
       <c r="D637" t="inlineStr"/>
       <c r="E637" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F637" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.AdditionalColumns</t>
+          <t>.Boxes.BlueGalaxy.AvailableCollections</t>
         </is>
       </c>
       <c r="G637" t="inlineStr"/>
       <c r="H637" t="inlineStr"/>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr"/>
       <c r="B638" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>The module will calculate an addition value according to the first column and a multiplication value according to the second column and take the bigger value of the two</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>The module will calculate an addition value according to the first column and a multiplication value according to the second column and take the bigger value of the two</t>
         </is>
       </c>
       <c r="D638" t="inlineStr"/>
       <c r="E638" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F638" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Rank</t>
+          <t>.Boxes.AuctionSettings.Help5</t>
         </is>
       </c>
       <c r="G638" t="inlineStr"/>
       <c r="H638" t="inlineStr"/>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr"/>
       <c r="B639" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>The Alert for __provinceName__ was saved!</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>The Alert for __provinceName__ was saved!</t>
         </is>
       </c>
       <c r="D639" t="inlineStr"/>
       <c r="E639" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F639" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Event</t>
+          <t>.Boxes.GuildFights.SaveMessage.Desc</t>
         </is>
       </c>
       <c r="G639" t="inlineStr"/>
       <c r="H639" t="inlineStr"/>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr"/>
       <c r="B640" t="inlineStr">
         <is>
-          <t>Action Points</t>
+          <t>Show Army Advice</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
-          <t>Action Points</t>
+          <t>Show Army Advice</t>
         </is>
       </c>
       <c r="D640" t="inlineStr"/>
       <c r="E640" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F640" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_action_points_collection</t>
+          <t>.Settings.ShowArmyAdvice.Title</t>
         </is>
       </c>
       <c r="G640" t="inlineStr"/>
       <c r="H640" t="inlineStr"/>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr"/>
       <c r="B641" t="inlineStr">
         <is>
-          <t>Menu Length</t>
+          <t>In Colony</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
-          <t>Menu Length</t>
+          <t>In Colony</t>
         </is>
       </c>
       <c r="D641" t="inlineStr"/>
       <c r="E641" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F641" t="inlineStr">
         <is>
-          <t>.Settings.Entry.MenuLength</t>
+          <t>.Boxes.BetterMusic.InColony</t>
         </is>
       </c>
       <c r="G641" t="inlineStr"/>
       <c r="H641" t="inlineStr"/>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr"/>
       <c r="B642" t="inlineStr">
         <is>
-          <t>Disabled: Start a Negotiation first!</t>
+          <t>Fragment</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
-          <t>Disabled: Start a Negotiation first!</t>
+          <t>Fragment</t>
         </is>
       </c>
       <c r="D642" t="inlineStr"/>
       <c r="E642" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F642" t="inlineStr">
         <is>
-          <t>.Menu.Negotiation.Warning</t>
+          <t>.Boxes.Kits.Fragment</t>
         </is>
       </c>
       <c r="G642" t="inlineStr"/>
       <c r="H642" t="inlineStr"/>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr"/>
       <c r="B643" t="inlineStr">
         <is>
-          <t>End level</t>
+          <t>Oceanic Future</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
-          <t>End level</t>
+          <t>Oceanic Future</t>
         </is>
       </c>
       <c r="D643" t="inlineStr"/>
       <c r="E643" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F643" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.EndLevel</t>
+          <t>.Eras.16</t>
         </is>
       </c>
       <c r="G643" t="inlineStr"/>
       <c r="H643" t="inlineStr"/>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr"/>
       <c r="B644" t="inlineStr">
         <is>
-          <t>Coin boosts</t>
+          <t>Eff</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
-          <t>Coin boosts</t>
+          <t>Eff</t>
         </is>
       </c>
       <c r="D644" t="inlineStr"/>
       <c r="E644" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F644" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_coins_production</t>
+          <t>.Boxes.Kits.Efficiency</t>
         </is>
       </c>
       <c r="G644" t="inlineStr"/>
       <c r="H644" t="inlineStr"/>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr"/>
       <c r="B645" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 4+ Ages behind</t>
+          <t>Error!</t>
         </is>
       </c>
       <c r="C645" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 4+ Ages behind</t>
+          <t>Error!</t>
         </is>
       </c>
       <c r="D645" t="inlineStr"/>
       <c r="E645" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F645" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.OlderThan4Era</t>
+          <t>.Boxes.Settings.ApiTokenLengthWrongHeader</t>
         </is>
       </c>
       <c r="G645" t="inlineStr"/>
       <c r="H645" t="inlineStr"/>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr"/>
       <c r="B646" t="inlineStr">
         <is>
-          <t>Blue Galaxy (x2)</t>
+          <t>top left</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
-          <t>Blue Galaxy (x2)</t>
+          <t>top left</t>
         </is>
       </c>
       <c r="D646" t="inlineStr"/>
       <c r="E646" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F646" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.double_collection</t>
+          <t>.Menu.Notification.Position.top-left</t>
         </is>
       </c>
       <c r="G646" t="inlineStr"/>
       <c r="H646" t="inlineStr"/>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr"/>
       <c r="B647" t="inlineStr">
         <is>
-          <t>Overview of all allies and buildings that have room for them.</t>
+          <t>Events</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
-          <t>Overview of all allies and buildings that have room for them.</t>
+          <t>Events</t>
         </is>
       </c>
       <c r="D647" t="inlineStr"/>
       <c r="E647" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F647" t="inlineStr">
         <is>
-          <t>.Menu.Allies.Desc</t>
+          <t>.Boxes.MarketOffers.Events</t>
         </is>
       </c>
       <c r="G647" t="inlineStr"/>
       <c r="H647" t="inlineStr"/>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr"/>
       <c r="B648" t="inlineStr">
         <is>
-          <t xml:space="preserve"> ignoring bottlenecks</t>
+          <t>Shop Assistant</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
-          <t xml:space="preserve"> ignoring bottlenecks</t>
+          <t>Shop Assistant</t>
         </is>
       </c>
       <c r="D648" t="inlineStr"/>
       <c r="E648" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F648" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.noBottleneck</t>
+          <t>.Boxes.ShopAssist.Title</t>
         </is>
       </c>
       <c r="G648" t="inlineStr"/>
       <c r="H648" t="inlineStr"/>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr"/>
       <c r="B649" t="inlineStr">
         <is>
-          <t>Efficiency</t>
+          <t>Place5</t>
         </is>
       </c>
       <c r="C649" t="inlineStr">
         <is>
-          <t>Efficiency</t>
+          <t>Place5</t>
         </is>
       </c>
       <c r="D649" t="inlineStr"/>
       <c r="E649" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F649" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Efficiency</t>
+          <t>.Boxes.PowerLeveling.P5</t>
         </is>
       </c>
       <c r="G649" t="inlineStr"/>
       <c r="H649" t="inlineStr"/>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr"/>
       <c r="B650" t="inlineStr">
         <is>
-          <t>Open Ally Overview</t>
+          <t>Thousand</t>
         </is>
       </c>
       <c r="C650" t="inlineStr">
         <is>
-          <t>Open Ally Overview</t>
+          <t>Thousand</t>
         </is>
       </c>
       <c r="D650" t="inlineStr"/>
       <c r="E650" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F650" t="inlineStr">
         <is>
-          <t>.Settings.ShowAllyList.Title</t>
+          <t>.Boxes.idleGame.K</t>
         </is>
       </c>
       <c r="G650" t="inlineStr"/>
       <c r="H650" t="inlineStr"/>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr"/>
       <c r="B651" t="inlineStr">
         <is>
-          <t>Preview</t>
+          <t>https://docs.foe-helper.com/english/module/compare-friends</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
-          <t>Preview</t>
+          <t>https://docs.foe-helper.com/english/module/compare-friends</t>
         </is>
       </c>
       <c r="D651" t="inlineStr"/>
       <c r="E651" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F651" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Preview</t>
+          <t>.Boxes.CompareFriendsThreads.HelpLink</t>
         </is>
       </c>
       <c r="G651" t="inlineStr"/>
       <c r="H651" t="inlineStr"/>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr"/>
       <c r="B652" t="inlineStr">
         <is>
-          <t>All rarities</t>
+          <t>Preview notification</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
-          <t>All rarities</t>
+          <t>Preview notification</t>
         </is>
       </c>
       <c r="D652" t="inlineStr"/>
       <c r="E652" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F652" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.All</t>
+          <t>.Settings.NotificationPosition.ToastTestHeader</t>
         </is>
       </c>
       <c r="G652" t="inlineStr"/>
       <c r="H652" t="inlineStr"/>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr"/>
       <c r="B653" t="inlineStr">
         <is>
-          <t>Negotiation</t>
+          <t>Filter Sets</t>
         </is>
       </c>
       <c r="C653" t="inlineStr">
         <is>
-          <t>Negotiation</t>
+          <t>Filter Sets</t>
         </is>
       </c>
       <c r="D653" t="inlineStr"/>
       <c r="E653" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F653" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Negotiation</t>
+          <t>.Boxes.Kits.FilterSets</t>
         </is>
       </c>
       <c r="G653" t="inlineStr"/>
       <c r="H653" t="inlineStr"/>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr"/>
       <c r="B654" t="inlineStr">
         <is>
-          <t>About FoE Helper</t>
+          <t>Postmodern Era</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
         <is>
-          <t>About FoE Helper</t>
+          <t>Postmodern Era</t>
         </is>
       </c>
       <c r="D654" t="inlineStr"/>
       <c r="E654" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F654" t="inlineStr">
         <is>
-          <t>.Settings.About.Title</t>
+          <t>.Eras.11</t>
         </is>
       </c>
       <c r="G654" t="inlineStr"/>
       <c r="H654" t="inlineStr"/>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr"/>
       <c r="B655" t="inlineStr">
         <is>
-          <t>Message</t>
+          <t>Negotiation Helper</t>
         </is>
       </c>
       <c r="C655" t="inlineStr">
         <is>
-          <t>Message</t>
+          <t>Negotiation Helper</t>
         </is>
       </c>
       <c r="D655" t="inlineStr"/>
       <c r="E655" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F655" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Message</t>
+          <t>.Menu.Negotiation.Title</t>
         </is>
       </c>
       <c r="G655" t="inlineStr"/>
       <c r="H655" t="inlineStr"/>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr"/>
       <c r="B656" t="inlineStr">
         <is>
-          <t>Add buildings from your inventory to the list</t>
+          <t>Open the castle overview to update the data.</t>
         </is>
       </c>
       <c r="C656" t="inlineStr">
         <is>
-          <t>Add buildings from your inventory to the list</t>
+          <t>Open the castle overview to update the data.</t>
         </is>
       </c>
       <c r="D656" t="inlineStr"/>
       <c r="E656" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F656" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowInventoryBuildingsExplanation</t>
+          <t>.Boxes.Castle.VisitCastleWarning</t>
         </is>
       </c>
       <c r="G656" t="inlineStr"/>
       <c r="H656" t="inlineStr"/>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr"/>
       <c r="B657" t="inlineStr">
         <is>
-          <t>bottom left</t>
+          <t>Castle System</t>
         </is>
       </c>
       <c r="C657" t="inlineStr">
         <is>
-          <t>bottom left</t>
+          <t>Castle System</t>
         </is>
       </c>
       <c r="D657" t="inlineStr"/>
       <c r="E657" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F657" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.bottom-left</t>
+          <t>.Menu.Castle.Title</t>
         </is>
       </c>
       <c r="G657" t="inlineStr"/>
       <c r="H657" t="inlineStr"/>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr"/>
       <c r="B658" t="inlineStr">
         <is>
-          <t>This tools helps to manage your goods inventory and market offers</t>
+          <t>Disabled: Start a Negotiation first!</t>
         </is>
       </c>
       <c r="C658" t="inlineStr">
         <is>
-          <t>This tools helps to manage your goods inventory and market offers</t>
+          <t>Disabled: Start a Negotiation first!</t>
         </is>
       </c>
       <c r="D658" t="inlineStr"/>
       <c r="E658" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F658" t="inlineStr">
         <is>
-          <t>.Menu.MarketOffers.Desc</t>
+          <t>.Menu.Negotiation.Warning</t>
         </is>
       </c>
       <c r="G658" t="inlineStr"/>
       <c r="H658" t="inlineStr"/>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr"/>
       <c r="B659" t="inlineStr">
         <is>
-          <t>Extensions</t>
+          <t>Roadless buildings</t>
         </is>
       </c>
       <c r="C659" t="inlineStr">
         <is>
-          <t>Extensions</t>
+          <t>Roadless buildings</t>
         </is>
       </c>
       <c r="D659" t="inlineStr"/>
       <c r="E659" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F659" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Extensions</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.CityMap.ShowNoStreetBuildings</t>
+        </is>
+      </c>
+      <c r="G659" t="inlineStr"/>
       <c r="H659" t="inlineStr"/>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr"/>
       <c r="B660" t="inlineStr">
         <is>
-          <t>Notification stacks</t>
+          <t>Displays Incident types, times and locations</t>
         </is>
       </c>
       <c r="C660" t="inlineStr">
         <is>
-          <t>Notification stacks</t>
+          <t>Displays Incident types, times and locations</t>
         </is>
       </c>
       <c r="D660" t="inlineStr"/>
       <c r="E660" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F660" t="inlineStr">
         <is>
-          <t>.Settings.NotificationsStack.Title</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Menu.HiddenRewards.Desc</t>
+        </is>
+      </c>
+      <c r="G660" t="inlineStr"/>
       <c r="H660" t="inlineStr"/>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr"/>
       <c r="B661" t="inlineStr">
         <is>
-          <t>Allies Overview</t>
+          <t>max. level</t>
         </is>
       </c>
       <c r="C661" t="inlineStr">
         <is>
-          <t>Allies Overview</t>
+          <t>max. level</t>
         </is>
       </c>
       <c r="D661" t="inlineStr"/>
       <c r="E661" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F661" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.Title</t>
+          <t>.Boxes.GuildMemberStat.MaxLevel</t>
         </is>
       </c>
       <c r="G661" t="inlineStr"/>
       <c r="H661" t="inlineStr"/>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr"/>
       <c r="B662" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available Squares: </t>
+          <t>Treasury Goods</t>
         </is>
       </c>
       <c r="C662" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available Squares: </t>
+          <t>Treasury Goods</t>
         </is>
       </c>
       <c r="D662" t="inlineStr"/>
       <c r="E662" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F662" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.FreeArea</t>
+          <t>.Boxes.Productions.GuildGoods</t>
         </is>
       </c>
       <c r="G662" t="inlineStr"/>
       <c r="H662" t="inlineStr"/>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr"/>
       <c r="B663" t="inlineStr">
         <is>
-          <t xml:space="preserve">You have to insert it into the bidding field and hit enter. </t>
+          <t>Provides</t>
         </is>
       </c>
       <c r="C663" t="inlineStr">
         <is>
-          <t xml:space="preserve">You have to insert it into the bidding field and hit enter. </t>
+          <t>Provides</t>
         </is>
       </c>
       <c r="D663" t="inlineStr"/>
       <c r="E663" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F663" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help2</t>
+          <t>.Boxes.Tooltip.Building.provides</t>
         </is>
       </c>
       <c r="G663" t="inlineStr"/>
       <c r="H663" t="inlineStr"/>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr"/>
       <c r="B664" t="inlineStr">
         <is>
-          <t>Show Blueprints</t>
+          <t>Place3</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
-          <t>Show Blueprints</t>
+          <t>Place3</t>
         </is>
       </c>
       <c r="D664" t="inlineStr"/>
       <c r="E664" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F664" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartBP.Desc</t>
+          <t>.Boxes.PowerLeveling.P3</t>
         </is>
       </c>
       <c r="G664" t="inlineStr"/>
       <c r="H664" t="inlineStr"/>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr"/>
       <c r="B665" t="inlineStr">
         <is>
-          <t>Item</t>
+          <t>Existing payments</t>
         </is>
       </c>
       <c r="C665" t="inlineStr">
         <is>
-          <t>Item</t>
+          <t>Existing payments</t>
         </is>
       </c>
       <c r="D665" t="inlineStr"/>
       <c r="E665" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F665" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.name</t>
+          <t>.Boxes.OwnpartCalculator.ExistingPayments</t>
         </is>
       </c>
       <c r="G665" t="inlineStr"/>
       <c r="H665" t="inlineStr"/>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr"/>
       <c r="B666" t="inlineStr">
         <is>
-          <t>To Build</t>
+          <t>Search for buildings that produce less resources per tile than expected.</t>
         </is>
       </c>
       <c r="C666" t="inlineStr">
         <is>
-          <t>To Build</t>
+          <t>Search for buildings that produce less resources per tile than expected.</t>
         </is>
       </c>
       <c r="D666" t="inlineStr"/>
       <c r="E666" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F666" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.toBuild</t>
+          <t>.Menu.ProductionsRating.Desc</t>
         </is>
       </c>
       <c r="G666" t="inlineStr"/>
       <c r="H666" t="inlineStr"/>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr"/>
       <c r="B667" t="inlineStr">
         <is>
-          <t>Terrain</t>
+          <t>Menu + Notifications</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
-          <t>Terrain</t>
+          <t>Menu + Notifications</t>
         </is>
       </c>
       <c r="D667" t="inlineStr"/>
       <c r="E667" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F667" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Terrain</t>
+          <t>.Settings.Tab.Extension</t>
         </is>
       </c>
       <c r="G667" t="inlineStr"/>
       <c r="H667" t="inlineStr"/>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr"/>
       <c r="B668" t="inlineStr">
         <is>
-          <t>Variant</t>
+          <t>The Beta-Extension musst be installed and updated manually. Either regularly click the button below to download the current beta or use a Git-Manager&gt;&lt;/br&gt;&lt;/br&gt;Unpack the downloaded zip and in the Chrome extension settings activate developer mode to 'load unpacked extension'.&lt;/br&gt;&lt;/br&gt;Only one Version of the Helper should be active at any time to prevent interference!</t>
         </is>
       </c>
       <c r="C668" t="inlineStr">
         <is>
-          <t>Variant</t>
+          <t>The Beta-Extension musst be installed and updated manually. Either regularly click the button below to download the current beta or use a Git-Manager&gt;&lt;/br&gt;&lt;/br&gt;Unpack the downloaded zip and in the Chrome extension settings activate developer mode to 'load unpacked extension'.&lt;/br&gt;&lt;/br&gt;Only one Version of the Helper should be active at any time to prevent interference!</t>
         </is>
       </c>
       <c r="D668" t="inlineStr"/>
       <c r="E668" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F668" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Variant</t>
+          <t>.Settings.LoadBeta2.Desc</t>
         </is>
       </c>
       <c r="G668" t="inlineStr"/>
       <c r="H668" t="inlineStr"/>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr"/>
       <c r="B669" t="inlineStr">
         <is>
-          <t>Date and time of the last recorded deposit in the GB</t>
+          <t>Hourly Production</t>
         </is>
       </c>
       <c r="C669" t="inlineStr">
         <is>
-          <t>Date and time of the last recorded deposit in the GB</t>
+          <t>Hourly Production</t>
         </is>
       </c>
       <c r="D669" t="inlineStr"/>
       <c r="E669" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F669" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.DateOfIncreaseDesc</t>
+          <t>.Boxes.idleGame.Hourly</t>
         </is>
       </c>
       <c r="G669" t="inlineStr"/>
       <c r="H669" t="inlineStr"/>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr"/>
       <c r="B670" t="inlineStr">
         <is>
-          <t>Auctions won</t>
+          <t>Partners</t>
         </is>
       </c>
       <c r="C670" t="inlineStr">
         <is>
-          <t>Auctions won</t>
+          <t>Partners</t>
         </is>
       </c>
       <c r="D670" t="inlineStr"/>
       <c r="E670" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F670" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.AuctionsWon</t>
+          <t>.Boxes.Market.TradePartner</t>
         </is>
       </c>
       <c r="G670" t="inlineStr"/>
       <c r="H670" t="inlineStr"/>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr"/>
       <c r="B671" t="inlineStr">
         <is>
-          <t>show axis label</t>
+          <t>First visit the member overview of the social conversation you want to compare here, so that data can be compared.</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
-          <t>show axis label</t>
+          <t>First visit the member overview of the social conversation you want to compare here, so that data can be compared.</t>
         </is>
       </c>
       <c r="D671" t="inlineStr"/>
       <c r="E671" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F671" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.ShowAxisLabel</t>
+          <t>.Boxes.CompareFriendsThreads.Information</t>
         </is>
       </c>
       <c r="G671" t="inlineStr"/>
       <c r="H671" t="inlineStr"/>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr"/>
       <c r="B672" t="inlineStr">
         <is>
-          <t>safe</t>
+          <t>Send to Discord</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
-          <t>safe</t>
+          <t>Send to Discord</t>
         </is>
       </c>
       <c r="D672" t="inlineStr"/>
       <c r="E672" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F672" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Safe</t>
+          <t>.Boxes.GuildFights.DiscordSend</t>
         </is>
       </c>
       <c r="G672" t="inlineStr"/>
       <c r="H672" t="inlineStr"/>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr"/>
       <c r="B673" t="inlineStr">
         <is>
-          <t>Next Town</t>
+          <t>Roads</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
-          <t>Next Town</t>
+          <t>Roads</t>
         </is>
       </c>
       <c r="D673" t="inlineStr"/>
       <c r="E673" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F673" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.NextTown</t>
+          <t>.Boxes.CityMap.street</t>
         </is>
       </c>
       <c r="G673" t="inlineStr"/>
       <c r="H673" t="inlineStr"/>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr"/>
       <c r="B674" t="inlineStr">
         <is>
-          <t>The import was completed successfully. Please reload the game.</t>
+          <t>Rating value of 1% bonus for attacking army (in FP)</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
-          <t>The import was completed successfully. Please reload the game.</t>
+          <t>Rating value of 1% bonus for attacking army (in FP)</t>
         </is>
       </c>
       <c r="D674" t="inlineStr"/>
       <c r="E674" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F674" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ImportSuccessful</t>
+          <t>.Boxes.GreatBuildings.AttackValue</t>
         </is>
       </c>
       <c r="G674" t="inlineStr"/>
       <c r="H674" t="inlineStr"/>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr"/>
       <c r="B675" t="inlineStr">
         <is>
-          <t>Negotiation Blocker</t>
+          <t>Filter</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
-          <t>Negotiation Blocker</t>
+          <t>Filter</t>
         </is>
       </c>
       <c r="D675" t="inlineStr"/>
       <c r="E675" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F675" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowMapTradeWarning</t>
+          <t>.Boxes.Infobox.Filter</t>
         </is>
       </c>
       <c r="G675" t="inlineStr"/>
       <c r="H675" t="inlineStr"/>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr"/>
       <c r="B676" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Displays guild treasury export log tool when opening the Guild Treasury Log window</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Displays guild treasury export log tool when opening the Guild Treasury Log window</t>
         </is>
       </c>
       <c r="D676" t="inlineStr"/>
       <c r="E676" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F676" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Done</t>
+          <t>.Settings.ShowGuildTreasuryLogExport.Desc</t>
         </is>
       </c>
       <c r="G676" t="inlineStr"/>
       <c r="H676" t="inlineStr"/>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr"/>
       <c r="B677" t="inlineStr">
         <is>
-          <t>Display Blue Galaxy Helper</t>
+          <t>Show guild treasury log export tool</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
-          <t>Display Blue Galaxy Helper</t>
+          <t>Show guild treasury log export tool</t>
         </is>
       </c>
       <c r="D677" t="inlineStr"/>
       <c r="E677" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F677" t="inlineStr">
         <is>
-          <t>.Settings.ShowBlueGalaxyHelper.Title</t>
+          <t>.Settings.ShowGuildTreasuryLogExport.Title</t>
         </is>
       </c>
       <c r="G677" t="inlineStr"/>
       <c r="H677" t="inlineStr"/>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr"/>
       <c r="B678" t="inlineStr">
         <is>
-          <t>Good</t>
+          <t>Disabled: Open one of your GBs first!</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
-          <t>Good</t>
+          <t>Disabled: Open one of your GBs first!</t>
         </is>
       </c>
       <c r="D678" t="inlineStr"/>
       <c r="E678" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F678" t="inlineStr">
         <is>
-          <t>.General.Good</t>
+          <t>.Menu.OwnpartCalculator.Warning</t>
         </is>
       </c>
       <c r="G678" t="inlineStr"/>
       <c r="H678" t="inlineStr"/>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr"/>
       <c r="B679" t="inlineStr">
         <is>
-          <t>Should the "Close all windows" box be opened automatically after the game starts?</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
-          <t>Should the "Close all windows" box be opened automatically after the game starts?</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="D679" t="inlineStr"/>
       <c r="E679" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F679" t="inlineStr">
         <is>
-          <t>.Settings.AutoOpenCloseBox.Desc</t>
+          <t>.Boxes.EventChests.Cost</t>
         </is>
       </c>
       <c r="G679" t="inlineStr"/>
       <c r="H679" t="inlineStr"/>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr"/>
       <c r="B680" t="inlineStr">
         <is>
-          <t>Alert active</t>
+          <t>Needs road</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
-          <t>Alert active</t>
+          <t>Needs road</t>
         </is>
       </c>
       <c r="D680" t="inlineStr"/>
       <c r="E680" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F680" t="inlineStr">
         <is>
-          <t>.Boxes.InactivesSettings.AlertActive</t>
+          <t>.Boxes.CombatCalculator.RoadRequired</t>
         </is>
       </c>
       <c r="G680" t="inlineStr"/>
       <c r="H680" t="inlineStr"/>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr"/>
       <c r="B681" t="inlineStr">
         <is>
-          <t>Discord Webhooks</t>
+          <t>Army Advice</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
-          <t>Discord Webhooks</t>
+          <t>Army Advice</t>
         </is>
       </c>
       <c r="D681" t="inlineStr"/>
       <c r="E681" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F681" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Title</t>
+          <t>.Boxes.BattleAssistArmyAdvice.Title</t>
         </is>
       </c>
       <c r="G681" t="inlineStr"/>
       <c r="H681" t="inlineStr"/>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr"/>
       <c r="B682" t="inlineStr">
         <is>
-          <t>This GB's next level is currently LOCKED.</t>
+          <t>Can be inaccurate, if you play on multiple desktop devices.</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
-          <t>This GB's next level is currently LOCKED.</t>
+          <t>Can be inaccurate, if you play on multiple desktop devices.</t>
         </is>
       </c>
       <c r="D682" t="inlineStr"/>
       <c r="E682" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F682" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.LGNotOpen</t>
+          <t>.GvG.Independences.Tooltip.Warning</t>
         </is>
       </c>
       <c r="G682" t="inlineStr"/>
       <c r="H682" t="inlineStr"/>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr"/>
       <c r="B683" t="inlineStr">
         <is>
-          <t>Current era goods</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
-          <t>Current era goods</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="D683" t="inlineStr"/>
       <c r="E683" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F683" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.goods_current</t>
+          <t>.Boxes.DBExport.Description</t>
         </is>
       </c>
       <c r="G683" t="inlineStr"/>
       <c r="H683" t="inlineStr"/>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr"/>
       <c r="B684" t="inlineStr">
         <is>
-          <t>Defender deployed</t>
+          <t>Boost matrix</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
-          <t>Defender deployed</t>
+          <t>Boost matrix</t>
         </is>
       </c>
       <c r="D684" t="inlineStr"/>
       <c r="E684" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F684" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.defender_deployed</t>
+          <t>.Boxes.AllyList.ViewMatrix</t>
         </is>
       </c>
       <c r="G684" t="inlineStr"/>
       <c r="H684" t="inlineStr"/>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr"/>
       <c r="B685" t="inlineStr">
         <is>
-          <t>&lt;em id="minigame_aztecs-Btn-closed" class="tooltip-error"&gt;Opens automatically when starting a aztec mini game&lt;br&gt;&lt;/em&gt;Aztec Minigame Helper</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
-          <t>&lt;em id="minigame_aztecs-Btn-closed" class="tooltip-error"&gt;Opens automatically when starting a aztec mini game&lt;br&gt;&lt;/em&gt;Aztec Minigame Helper</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D685" t="inlineStr"/>
       <c r="E685" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F685" t="inlineStr">
         <is>
-          <t>.Menu.AztecMiniGame.Desc</t>
+          <t>.Boxes.Productions.Headings.culture</t>
         </is>
       </c>
       <c r="G685" t="inlineStr"/>
       <c r="H685" t="inlineStr"/>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr"/>
       <c r="B686" t="inlineStr">
         <is>
-          <t>Hourly Production</t>
+          <t>Place4</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
-          <t>Hourly Production</t>
+          <t>Place4</t>
         </is>
       </c>
       <c r="D686" t="inlineStr"/>
       <c r="E686" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F686" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Hourly</t>
+          <t>.Boxes.PowerLeveling.P4</t>
         </is>
       </c>
       <c r="G686" t="inlineStr"/>
       <c r="H686" t="inlineStr"/>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr"/>
       <c r="B687" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>1) When an opposing army has a bonus above the given threshold, the advice will be displayed. &lt;br&gt;2) To edit thresholds and advices, click into the table - confirm changes with Enter. &lt;br&gt;3) To remove an advice, save with an empty advice.</t>
         </is>
       </c>
       <c r="C687" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>1) When an opposing army has a bonus above the given threshold, the advice will be displayed. &lt;br&gt;2) To edit thresholds and advices, click into the table - confirm changes with Enter. &lt;br&gt;3) To remove an advice, save with an empty advice.</t>
         </is>
       </c>
       <c r="D687" t="inlineStr"/>
       <c r="E687" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F687" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterLevel</t>
+          <t>.Boxes.BattleAssistAAConfig.Explanation</t>
         </is>
       </c>
       <c r="G687" t="inlineStr"/>
       <c r="H687" t="inlineStr"/>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr"/>
       <c r="B688" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/gb-investment</t>
+          <t>Open Profile Summary</t>
         </is>
       </c>
       <c r="C688" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/gb-investment</t>
+          <t>Open Profile Summary</t>
         </is>
       </c>
       <c r="D688" t="inlineStr"/>
       <c r="E688" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F688" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.HelpLink</t>
+          <t>.Boxes.PlayerProfile.Tooltip</t>
         </is>
       </c>
       <c r="G688" t="inlineStr"/>
       <c r="H688" t="inlineStr"/>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr"/>
       <c r="B689" t="inlineStr">
         <is>
-          <t>High Middle Age</t>
+          <t>Available Soccer Balls</t>
         </is>
       </c>
       <c r="C689" t="inlineStr">
         <is>
-          <t>High Middle Age</t>
+          <t>Available Soccer Balls</t>
         </is>
       </c>
       <c r="D689" t="inlineStr"/>
       <c r="E689" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F689" t="inlineStr">
         <is>
-          <t>.Eras.5</t>
+          <t>.Boxes.MergerGame.availableCurrency.soccer</t>
         </is>
       </c>
       <c r="G689" t="inlineStr"/>
       <c r="H689" t="inlineStr"/>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr"/>
       <c r="B690" t="inlineStr">
         <is>
-          <t>let titles finish</t>
+          <t>Filter Rewards</t>
         </is>
       </c>
       <c r="C690" t="inlineStr">
         <is>
-          <t>let titles finish</t>
+          <t>Filter Rewards</t>
         </is>
       </c>
       <c r="D690" t="inlineStr"/>
       <c r="E690" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F690" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Finish</t>
+          <t>.Boxes.Stats.FilterRewards</t>
         </is>
       </c>
       <c r="G690" t="inlineStr"/>
       <c r="H690" t="inlineStr"/>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr"/>
       <c r="B691" t="inlineStr">
         <is>
-          <t>Recurring Quests</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C691" t="inlineStr">
         <is>
-          <t>Recurring Quests</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="D691" t="inlineStr"/>
       <c r="E691" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F691" t="inlineStr">
         <is>
-          <t>.Menu.recurringQuests.Title</t>
+          <t>.Boxes.AllyList.Building</t>
         </is>
       </c>
       <c r="G691" t="inlineStr"/>
       <c r="H691" t="inlineStr"/>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr"/>
       <c r="B692" t="inlineStr">
         <is>
-          <t>Show GBG Building Recommendation</t>
+          <t>Include initial FP in sum</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
         <is>
-          <t>Show GBG Building Recommendation</t>
+          <t>Include initial FP in sum</t>
         </is>
       </c>
       <c r="D692" t="inlineStr"/>
       <c r="E692" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F692" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGBuildings.Title</t>
+          <t>.Settings.ShowOwnPartIncludeStart.Desc</t>
         </is>
       </c>
       <c r="G692" t="inlineStr"/>
       <c r="H692" t="inlineStr"/>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr"/>
       <c r="B693" t="inlineStr">
         <is>
-          <t>Player is no longer in your guild.</t>
+          <t>show battles won</t>
         </is>
       </c>
       <c r="C693" t="inlineStr">
         <is>
-          <t>Player is no longer in your guild.</t>
+          <t>show battles won</t>
         </is>
       </c>
       <c r="D693" t="inlineStr"/>
       <c r="E693" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F693" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MemberLeavedGuild</t>
+          <t>.Boxes.GuildMemberStat.ShowBattlesWon</t>
         </is>
       </c>
       <c r="G693" t="inlineStr"/>
       <c r="H693" t="inlineStr"/>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr"/>
       <c r="B694" t="inlineStr">
         <is>
-          <t>GB Calculator</t>
+          <t>Active preset</t>
         </is>
       </c>
       <c r="C694" t="inlineStr">
         <is>
-          <t>GB Calculator</t>
+          <t>Active preset</t>
         </is>
       </c>
       <c r="D694" t="inlineStr"/>
       <c r="E694" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F694" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowOwnPartOnAllGBs</t>
+          <t>.Boxes.ProductionsRating.PresetActive</t>
         </is>
       </c>
       <c r="G694" t="inlineStr"/>
       <c r="H694" t="inlineStr"/>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr"/>
       <c r="B695" t="inlineStr">
         <is>
-          <t>FP</t>
+          <t>Boost Values</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
-          <t>FP</t>
+          <t>Boost Values</t>
         </is>
       </c>
       <c r="D695" t="inlineStr"/>
       <c r="E695" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F695" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.FP</t>
+          <t>.Boxes.CombatCalculator.Values</t>
         </is>
       </c>
       <c r="G695" t="inlineStr"/>
       <c r="H695" t="inlineStr"/>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr"/>
       <c r="B696" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>Sum</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>Sum</t>
         </is>
       </c>
       <c r="D696" t="inlineStr"/>
       <c r="E696" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F696" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Gex</t>
+          <t>.Boxes.Productions.ModeSum</t>
         </is>
       </c>
       <c r="G696" t="inlineStr"/>
       <c r="H696" t="inlineStr"/>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr"/>
       <c r="B697" t="inlineStr">
         <is>
-          <t>when</t>
+          <t>Size and Building Time</t>
         </is>
       </c>
       <c r="C697" t="inlineStr">
         <is>
-          <t>when</t>
+          <t>Size and Building Time</t>
         </is>
       </c>
       <c r="D697" t="inlineStr"/>
       <c r="E697" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F697" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.when</t>
+          <t>.Boxes.Tooltip.Building.size+time</t>
         </is>
       </c>
       <c r="G697" t="inlineStr"/>
       <c r="H697" t="inlineStr"/>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr"/>
       <c r="B698" t="inlineStr">
         <is>
-          <t>2-lane Road</t>
+          <t>Variant</t>
         </is>
       </c>
       <c r="C698" t="inlineStr">
         <is>
-          <t>2-lane Road</t>
+          <t>Variant</t>
         </is>
       </c>
       <c r="D698" t="inlineStr"/>
       <c r="E698" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F698" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.cityRoadBig</t>
+          <t>.Boxes.idleGame.Variant</t>
         </is>
       </c>
       <c r="G698" t="inlineStr"/>
       <c r="H698" t="inlineStr"/>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr"/>
       <c r="B699" t="inlineStr">
         <is>
-          <t>Player ID</t>
+          <t>Amount</t>
         </is>
       </c>
       <c r="C699" t="inlineStr">
         <is>
-          <t>Player ID</t>
+          <t>Amount</t>
         </is>
       </c>
       <c r="D699" t="inlineStr"/>
       <c r="E699" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F699" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.PlayerID</t>
+          <t>.Boxes.Treasury.Amount</t>
         </is>
       </c>
       <c r="G699" t="inlineStr"/>
       <c r="H699" t="inlineStr"/>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr"/>
       <c r="B700" t="inlineStr">
         <is>
-          <t>Top 10%</t>
+          <t>can be motivated</t>
         </is>
       </c>
       <c r="C700" t="inlineStr">
         <is>
-          <t>Top 10%</t>
+          <t>can be motivated</t>
         </is>
       </c>
       <c r="D700" t="inlineStr"/>
       <c r="E700" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F700" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.top10percent</t>
+          <t>.Boxes.Tooltip.Building.canMotivate</t>
         </is>
       </c>
       <c r="G700" t="inlineStr"/>
       <c r="H700" t="inlineStr"/>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr"/>
       <c r="B701" t="inlineStr">
         <is>
-          <t>Battle Potions</t>
+          <t>Shows a box that temporarily covers the FP entry field in GB after a donation. The value determines the duration the box is shown in seconds - when 0, the box does not show</t>
         </is>
       </c>
       <c r="C701" t="inlineStr">
         <is>
-          <t>Battle Potions</t>
+          <t>Shows a box that temporarily covers the FP entry field in GB after a donation. The value determines the duration the box is shown in seconds - when 0, the box does not show</t>
         </is>
       </c>
       <c r="D701" t="inlineStr"/>
       <c r="E701" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F701" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowPotions</t>
+          <t>.Settings.doubleFPtimeout.Desc</t>
         </is>
       </c>
       <c r="G701" t="inlineStr"/>
       <c r="H701" t="inlineStr"/>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr"/>
       <c r="B702" t="inlineStr">
         <is>
-          <t>Current Arc Bonus</t>
+          <t>Create for all sectors</t>
         </is>
       </c>
       <c r="C702" t="inlineStr">
         <is>
-          <t>Current Arc Bonus</t>
+          <t>Create for all sectors</t>
         </is>
       </c>
       <c r="D702" t="inlineStr"/>
       <c r="E702" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F702" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.ArkBonus</t>
+          <t>.Boxes.Alerts.Form.CreateAllSectors</t>
         </is>
       </c>
       <c r="G702" t="inlineStr"/>
       <c r="H702" t="inlineStr"/>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr"/>
       <c r="B703" t="inlineStr">
         <is>
-          <t>Background Music</t>
+          <t>Efficiency (incl. keys)</t>
         </is>
       </c>
       <c r="C703" t="inlineStr">
         <is>
-          <t>Background Music</t>
+          <t>Efficiency (incl. keys)</t>
         </is>
       </c>
       <c r="D703" t="inlineStr"/>
       <c r="E703" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F703" t="inlineStr">
         <is>
-          <t>.Menu.Music.Title</t>
+          <t>.Boxes.MergerGame.Efficiency.anniversary</t>
         </is>
       </c>
       <c r="G703" t="inlineStr"/>
       <c r="H703" t="inlineStr"/>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr"/>
       <c r="B704" t="inlineStr">
         <is>
-          <t>Guild Treasury Export Log</t>
+          <t>Your FP Investments Summary</t>
         </is>
       </c>
       <c r="C704" t="inlineStr">
         <is>
-          <t>Guild Treasury Export Log</t>
+          <t>Your FP Investments Summary</t>
         </is>
       </c>
       <c r="D704" t="inlineStr"/>
       <c r="E704" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F704" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Title</t>
+          <t>.Boxes.Investment.Title</t>
         </is>
       </c>
       <c r="G704" t="inlineStr"/>
       <c r="H704" t="inlineStr"/>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr"/>
       <c r="B705" t="inlineStr">
         <is>
-          <t>legendary</t>
+          <t>Attention: Victory points, neighboring guilds and attrition can change before the province is actually available. You can use these placeholders for GBG provinces in your template:</t>
         </is>
       </c>
       <c r="C705" t="inlineStr">
         <is>
-          <t>legendary</t>
+          <t>Attention: Victory points, neighboring guilds and attrition can change before the province is actually available. You can use these placeholders for GBG provinces in your template:</t>
         </is>
       </c>
       <c r="D705" t="inlineStr"/>
       <c r="E705" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F705" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AllyRarity.legendary</t>
+          <t>.Boxes.Discord.GBGVariables</t>
         </is>
       </c>
       <c r="G705" t="inlineStr"/>
       <c r="H705" t="inlineStr"/>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr"/>
       <c r="B706" t="inlineStr">
         <is>
-          <t>Displays Incident types, times and locations</t>
+          <t>Auction Settings</t>
         </is>
       </c>
       <c r="C706" t="inlineStr">
         <is>
-          <t>Displays Incident types, times and locations</t>
+          <t>Auction Settings</t>
         </is>
       </c>
       <c r="D706" t="inlineStr"/>
       <c r="E706" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F706" t="inlineStr">
         <is>
-          <t>.Menu.HiddenRewards.Desc</t>
+          <t>.Boxes.AuctionSettings.Title</t>
         </is>
       </c>
       <c r="G706" t="inlineStr"/>
       <c r="H706" t="inlineStr"/>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr"/>
       <c r="B707" t="inlineStr">
         <is>
-          <t>Roadless buildings</t>
+          <t>Good</t>
         </is>
       </c>
       <c r="C707" t="inlineStr">
         <is>
-          <t>Roadless buildings</t>
+          <t>Good</t>
         </is>
       </c>
       <c r="D707" t="inlineStr"/>
       <c r="E707" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F707" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.roadless</t>
+          <t>.Boxes.MarketOffers.Good</t>
         </is>
       </c>
       <c r="G707" t="inlineStr"/>
       <c r="H707" t="inlineStr"/>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr"/>
       <c r="B708" t="inlineStr">
         <is>
-          <t>Medals profit</t>
+          <t>All</t>
         </is>
       </c>
       <c r="C708" t="inlineStr">
         <is>
-          <t>Medals profit</t>
+          <t>All</t>
         </is>
       </c>
       <c r="D708" t="inlineStr"/>
       <c r="E708" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F708" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.MedalsProfit</t>
+          <t>.Boxes.ShopAssist.All</t>
         </is>
       </c>
       <c r="G708" t="inlineStr"/>
       <c r="H708" t="inlineStr"/>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr"/>
       <c r="B709" t="inlineStr">
         <is>
-          <t>Discord text formatting</t>
+          <t>Values for the current day</t>
         </is>
       </c>
       <c r="C709" t="inlineStr">
         <is>
-          <t>Discord text formatting</t>
+          <t>Values for the current day</t>
         </is>
       </c>
       <c r="D709" t="inlineStr"/>
       <c r="E709" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F709" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.MarkdownLinkText</t>
+          <t>.Boxes.MergerGame.Day.Title</t>
         </is>
       </c>
       <c r="G709" t="inlineStr"/>
       <c r="H709" t="inlineStr"/>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr"/>
       <c r="B710" t="inlineStr">
         <is>
-          <t>ignore settlement type</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
-          <t>ignore settlement type</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="D710" t="inlineStr"/>
       <c r="E710" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F710" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.IgnoreSettlement</t>
+          <t>.Boxes.Discord.DeleteEntry</t>
         </is>
       </c>
       <c r="G710" t="inlineStr"/>
       <c r="H710" t="inlineStr"/>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr"/>
       <c r="B711" t="inlineStr">
         <is>
-          <t>Play sound when spots can be taken safely</t>
+          <t>Incidents</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
-          <t>Play sound when spots can be taken safely</t>
+          <t>Incidents</t>
         </is>
       </c>
       <c r="D711" t="inlineStr"/>
       <c r="E711" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F711" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.PlayInfoSound</t>
+          <t>.Boxes.Stats.Rewards.Source.hidden_reward</t>
         </is>
       </c>
       <c r="G711" t="inlineStr"/>
       <c r="H711" t="inlineStr"/>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr"/>
       <c r="B712" t="inlineStr">
         <is>
-          <t>This value is used for ranking buildings providing attack or defense bonus for the attacking army. How many FP is 1% of either attack or defense boost worth to you?</t>
+          <t>Scouting Cost</t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
-          <t>This value is used for ranking buildings providing attack or defense bonus for the attacking army. How many FP is 1% of either attack or defense boost worth to you?</t>
+          <t>Scouting Cost</t>
         </is>
       </c>
       <c r="D712" t="inlineStr"/>
       <c r="E712" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F712" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTAttackValue</t>
+          <t>.Boxes.scoutingTimes.ScoutingCost</t>
         </is>
       </c>
       <c r="G712" t="inlineStr"/>
       <c r="H712" t="inlineStr"/>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr"/>
       <c r="B713" t="inlineStr">
         <is>
-          <t>Following combinations are possible</t>
+          <t>This value is used for ranking goods producing buildings. How many FP is one good worth to you?</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
-          <t>Following combinations are possible</t>
+          <t>This value is used for ranking goods producing buildings. How many FP is one good worth to you?</t>
         </is>
       </c>
       <c r="D713" t="inlineStr"/>
       <c r="E713" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F713" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Efficiency.description</t>
+          <t>.Boxes.GreatBuildings.TTGoodsValue</t>
         </is>
       </c>
       <c r="G713" t="inlineStr"/>
       <c r="H713" t="inlineStr"/>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr"/>
       <c r="B714" t="inlineStr">
         <is>
-          <t>This is not a valid settings file!</t>
+          <t>Rogue</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
-          <t>This is not a valid settings file!</t>
+          <t>Rogue</t>
         </is>
       </c>
       <c r="D714" t="inlineStr"/>
       <c r="E714" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F714" t="inlineStr">
         <is>
-          <t>.Settings.ExportImport.Error</t>
+          <t>.Boxes.Units.rogue</t>
         </is>
       </c>
       <c r="G714" t="inlineStr"/>
       <c r="H714" t="inlineStr"/>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr"/>
       <c r="B715" t="inlineStr">
         <is>
-          <t>is affected by life support</t>
+          <t>All the coords from the boxes are deleted.</t>
         </is>
       </c>
       <c r="C715" t="inlineStr">
         <is>
-          <t>is affected by life support</t>
+          <t>All the coords from the boxes are deleted.</t>
         </is>
       </c>
       <c r="D715" t="inlineStr"/>
       <c r="E715" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F715" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.lifeSupport</t>
+          <t>.Boxes.Settings.DeletedBoxCoordsBody</t>
         </is>
       </c>
       <c r="G715" t="inlineStr"/>
       <c r="H715" t="inlineStr"/>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr"/>
       <c r="B716" t="inlineStr">
         <is>
-          <t>QI Overview</t>
+          <t>effectively - including x4 chance</t>
         </is>
       </c>
       <c r="C716" t="inlineStr">
         <is>
-          <t>QI Overview</t>
+          <t>effectively - including x4 chance</t>
         </is>
       </c>
       <c r="D716" t="inlineStr"/>
       <c r="E716" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F716" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.Title</t>
+          <t>.Boxes.Outpost.including4x</t>
         </is>
       </c>
       <c r="G716" t="inlineStr"/>
       <c r="H716" t="inlineStr"/>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr"/>
       <c r="B717" t="inlineStr">
         <is>
-          <t>FoE-Helper: There are keys remaining on the field!</t>
+          <t>Wrong goods selected, please finish manually</t>
         </is>
       </c>
       <c r="C717" t="inlineStr">
         <is>
-          <t>FoE-Helper: There are keys remaining on the field!</t>
+          <t>Wrong goods selected, please finish manually</t>
         </is>
       </c>
       <c r="D717" t="inlineStr"/>
       <c r="E717" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F717" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeysLeft.care</t>
+          <t>.Boxes.Negotiation.WrongGoods</t>
         </is>
       </c>
       <c r="G717" t="inlineStr"/>
       <c r="H717" t="inlineStr"/>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr"/>
       <c r="B718" t="inlineStr">
         <is>
-          <t>Target progress</t>
+          <t>FP</t>
         </is>
       </c>
       <c r="C718" t="inlineStr">
         <is>
-          <t>Target progress</t>
+          <t>FP</t>
         </is>
       </c>
       <c r="D718" t="inlineStr"/>
       <c r="E718" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F718" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.targetProgress</t>
+          <t>.Boxes.Calculator.FP</t>
         </is>
       </c>
       <c r="G718" t="inlineStr"/>
       <c r="H718" t="inlineStr"/>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr"/>
       <c r="B719" t="inlineStr">
         <is>
-          <t>road required</t>
+          <t>Fall Event</t>
         </is>
       </c>
       <c r="C719" t="inlineStr">
         <is>
-          <t>road required</t>
+          <t>Fall Event</t>
         </is>
       </c>
       <c r="D719" t="inlineStr"/>
       <c r="E719" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F719" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.road</t>
+          <t>.Boxes.FPCollector.fall_event</t>
         </is>
       </c>
       <c r="G719" t="inlineStr"/>
       <c r="H719" t="inlineStr"/>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr"/>
       <c r="B720" t="inlineStr">
         <is>
-          <t>Deleted!</t>
+          <t>Soccer Cup Event</t>
         </is>
       </c>
       <c r="C720" t="inlineStr">
         <is>
-          <t>Deleted!</t>
+          <t>Soccer Cup Event</t>
         </is>
       </c>
       <c r="D720" t="inlineStr"/>
       <c r="E720" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F720" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.DeletedBoxCoordsHead</t>
+          <t>.Boxes.FPCollector.soccer_cup_event</t>
         </is>
       </c>
       <c r="G720" t="inlineStr"/>
       <c r="H720" t="inlineStr"/>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr"/>
       <c r="B721" t="inlineStr">
         <is>
-          <t>The Alert for __provinceName__ was saved!</t>
+          <t>Autoplay</t>
         </is>
       </c>
       <c r="C721" t="inlineStr">
         <is>
-          <t>The Alert for __provinceName__ was saved!</t>
+          <t>Autoplay</t>
         </is>
       </c>
       <c r="D721" t="inlineStr"/>
       <c r="E721" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F721" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SaveMessage.Desc</t>
+          <t>.Boxes.BetterMusic.Auto</t>
         </is>
       </c>
       <c r="G721" t="inlineStr"/>
       <c r="H721" t="inlineStr"/>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr"/>
       <c r="B722" t="inlineStr">
         <is>
-          <t>Factories</t>
+          <t>Himeji Castle (Spoils of War)</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
-          <t>Factories</t>
+          <t>Himeji Castle (Spoils of War)</t>
         </is>
       </c>
       <c r="D722" t="inlineStr"/>
       <c r="E722" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F722" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Production.StPat</t>
+          <t>.Boxes.FPCollector.spoilsOfWar</t>
         </is>
       </c>
       <c r="G722" t="inlineStr"/>
       <c r="H722" t="inlineStr"/>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr"/>
       <c r="B723" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="D723" t="inlineStr"/>
       <c r="E723" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F723" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.Era</t>
+          <t>.Boxes.GuildFights.Copy</t>
         </is>
       </c>
       <c r="G723" t="inlineStr"/>
       <c r="H723" t="inlineStr"/>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr"/>
       <c r="B724" t="inlineStr">
         <is>
-          <t>&lt;span style="color:#ffb539"&gt;__provinceName__&lt;/span&gt; was captured by &lt;span style="color:__attackerColor__;text-shadow: 0 1px 1px __attackerShadow__"&gt;__attackerName__&lt;/span&gt; and is locked until __untilOccupied__.</t>
+          <t>legendary</t>
         </is>
       </c>
       <c r="C724" t="inlineStr">
         <is>
-          <t>&lt;span style="color:#ffb539"&gt;__provinceName__&lt;/span&gt; was captured by &lt;span style="color:__attackerColor__;text-shadow: 0 1px 1px __attackerShadow__"&gt;__attackerName__&lt;/span&gt; and is locked until __untilOccupied__.</t>
+          <t>legendary</t>
         </is>
       </c>
       <c r="D724" t="inlineStr"/>
       <c r="E724" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F724" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.GildFightOccupied</t>
+          <t>.Boxes.Productions.AllyRarity.legendary</t>
         </is>
       </c>
       <c r="G724" t="inlineStr"/>
       <c r="H724" t="inlineStr"/>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr"/>
       <c r="B725" t="inlineStr">
         <is>
-          <t>In Stock</t>
+          <t>play up to current era</t>
         </is>
       </c>
       <c r="C725" t="inlineStr">
         <is>
-          <t>In Stock</t>
+          <t>play up to current era</t>
         </is>
       </c>
       <c r="D725" t="inlineStr"/>
       <c r="E725" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F725" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.DescInStock</t>
+          <t>.Boxes.BetterMusic.ToEra</t>
         </is>
       </c>
       <c r="G725" t="inlineStr"/>
       <c r="H725" t="inlineStr"/>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr"/>
       <c r="B726" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sector Resource Costs </t>
+          <t>Display Market Filter Tool</t>
         </is>
       </c>
       <c r="C726" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sector Resource Costs </t>
+          <t>Display Market Filter Tool</t>
         </is>
       </c>
       <c r="D726" t="inlineStr"/>
       <c r="E726" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F726" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.Title</t>
+          <t>.Settings.ShowMarketFilter.Title</t>
         </is>
       </c>
       <c r="G726" t="inlineStr"/>
       <c r="H726" t="inlineStr"/>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr"/>
       <c r="B727" t="inlineStr">
         <is>
-          <t>A list of all guild members, their buildings and activity, and some treasury data</t>
+          <t>Explanation</t>
         </is>
       </c>
       <c r="C727" t="inlineStr">
         <is>
-          <t>A list of all guild members, their buildings and activity, and some treasury data</t>
+          <t>Explanation</t>
         </is>
       </c>
       <c r="D727" t="inlineStr"/>
       <c r="E727" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F727" t="inlineStr">
         <is>
-          <t>.Menu.GuildMemberStat.Desc</t>
+          <t>.Boxes.BattleAssistAAConfig.Exp</t>
         </is>
       </c>
       <c r="G727" t="inlineStr"/>
       <c r="H727" t="inlineStr"/>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr"/>
       <c r="B728" t="inlineStr">
         <is>
-          <t>Place4</t>
+          <t>Defender deployed</t>
         </is>
       </c>
       <c r="C728" t="inlineStr">
         <is>
-          <t>Place4</t>
+          <t>Defender deployed</t>
         </is>
       </c>
       <c r="D728" t="inlineStr"/>
       <c r="E728" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F728" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.P4</t>
+          <t>.Boxes.GvGMap.Log.defender_deployed</t>
         </is>
       </c>
       <c r="G728" t="inlineStr"/>
       <c r="H728" t="inlineStr"/>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr"/>
       <c r="B729" t="inlineStr">
         <is>
-          <t>ATTENTION: To update these values, you must scroll through all new events in the History Event tab in: Town Hall &gt; News &gt; Event History</t>
+          <t>Ranged Unit</t>
         </is>
       </c>
       <c r="C729" t="inlineStr">
         <is>
-          <t>ATTENTION: To update these values, you must scroll through all new events in the History Event tab in: Town Hall &gt; News &gt; Event History</t>
+          <t>Ranged Unit</t>
         </is>
       </c>
       <c r="D729" t="inlineStr"/>
       <c r="E729" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F729" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.HeaderWarning</t>
+          <t>.Boxes.Units.short_ranged</t>
         </is>
       </c>
       <c r="G729" t="inlineStr"/>
       <c r="H729" t="inlineStr"/>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr"/>
       <c r="B730" t="inlineStr">
         <is>
-          <t>Neighbours</t>
+          <t>Gain per hour:</t>
         </is>
       </c>
       <c r="C730" t="inlineStr">
         <is>
-          <t>Neighbours</t>
+          <t>Gain per hour:</t>
         </is>
       </c>
       <c r="D730" t="inlineStr"/>
       <c r="E730" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F730" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Neighbors</t>
+          <t>.Boxes.QIActions.Rate</t>
         </is>
       </c>
       <c r="G730" t="inlineStr"/>
       <c r="H730" t="inlineStr"/>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr"/>
       <c r="B731" t="inlineStr">
         <is>
-          <t>Rows processed</t>
+          <t>% Attack</t>
         </is>
       </c>
       <c r="C731" t="inlineStr">
         <is>
-          <t>Rows processed</t>
+          <t>% Attack</t>
         </is>
       </c>
       <c r="D731" t="inlineStr"/>
       <c r="E731" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F731" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.RowNumber</t>
+          <t>.Boxes.GreatBuildings.Attack</t>
         </is>
       </c>
       <c r="G731" t="inlineStr"/>
       <c r="H731" t="inlineStr"/>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr"/>
       <c r="B732" t="inlineStr">
         <is>
-          <t>When was the first deposit recorded?</t>
+          <t>Unknown Conversation</t>
         </is>
       </c>
       <c r="C732" t="inlineStr">
         <is>
-          <t>When was the first deposit recorded?</t>
+          <t>Unknown Conversation</t>
         </is>
       </c>
       <c r="D732" t="inlineStr"/>
       <c r="E732" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F732" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.EntryTimeDesc</t>
+          <t>.Boxes.Infobox.UnknownConversation</t>
         </is>
       </c>
       <c r="G732" t="inlineStr"/>
       <c r="H732" t="inlineStr"/>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr"/>
       <c r="B733" t="inlineStr">
         <is>
-          <t>Where do you want the notifications to appear on your screen?</t>
+          <t>Recent Opponents</t>
         </is>
       </c>
       <c r="C733" t="inlineStr">
         <is>
-          <t>Where do you want the notifications to appear on your screen?</t>
+          <t>Recent Opponents</t>
         </is>
       </c>
       <c r="D733" t="inlineStr"/>
       <c r="E733" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F733" t="inlineStr">
         <is>
-          <t>.Settings.NotificationsPosition.Desc</t>
+          <t>.Boxes.BattleAssistAAConfig.RecentOpponents</t>
         </is>
       </c>
       <c r="G733" t="inlineStr"/>
       <c r="H733" t="inlineStr"/>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr"/>
       <c r="B734" t="inlineStr">
         <is>
-          <t>Rename preset:</t>
+          <t>Fellowship Event</t>
         </is>
       </c>
       <c r="C734" t="inlineStr">
         <is>
-          <t>Rename preset:</t>
+          <t>Fellowship Event</t>
         </is>
       </c>
       <c r="D734" t="inlineStr"/>
       <c r="E734" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F734" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetPromptRename</t>
+          <t>.Boxes.FPCollector.hero_event</t>
         </is>
       </c>
       <c r="G734" t="inlineStr"/>
       <c r="H734" t="inlineStr"/>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr"/>
       <c r="B735" t="inlineStr">
         <is>
-          <t>Status</t>
+          <t>Tomorrow Era</t>
         </is>
       </c>
       <c r="C735" t="inlineStr">
         <is>
-          <t>Status</t>
+          <t>Tomorrow Era</t>
         </is>
       </c>
       <c r="D735" t="inlineStr"/>
       <c r="E735" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F735" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Table.expires</t>
+          <t>.Eras.13</t>
         </is>
       </c>
       <c r="G735" t="inlineStr"/>
       <c r="H735" t="inlineStr"/>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr"/>
       <c r="B736" t="inlineStr">
         <is>
-          <t>Quantum Incursion</t>
+          <t>Send to Discord with template</t>
         </is>
       </c>
       <c r="C736" t="inlineStr">
         <is>
-          <t>Quantum Incursion</t>
+          <t>Send to Discord with template</t>
         </is>
       </c>
       <c r="D736" t="inlineStr"/>
       <c r="E736" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F736" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.guild_raids</t>
+          <t>.Boxes.GuildFights.DiscordSendCustom</t>
         </is>
       </c>
       <c r="G736" t="inlineStr"/>
       <c r="H736" t="inlineStr"/>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr"/>
       <c r="B737" t="inlineStr">
         <is>
-          <t>Count relics in menu icon</t>
+          <t>Quest name</t>
         </is>
       </c>
       <c r="C737" t="inlineStr">
         <is>
-          <t>Count relics in menu icon</t>
+          <t>Quest name</t>
         </is>
       </c>
       <c r="D737" t="inlineStr"/>
       <c r="E737" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F737" t="inlineStr">
         <is>
-          <t>.Settings.CountRelics</t>
+          <t>.Boxes.RecurringQuests.Table.Quest</t>
         </is>
       </c>
       <c r="G737" t="inlineStr"/>
       <c r="H737" t="inlineStr"/>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr"/>
       <c r="B738" t="inlineStr">
         <is>
-          <t>Tracks, which of the recurring quests already gave diamonds</t>
+          <t>All rarities</t>
         </is>
       </c>
       <c r="C738" t="inlineStr">
         <is>
-          <t>Tracks, which of the recurring quests already gave diamonds</t>
+          <t>All rarities</t>
         </is>
       </c>
       <c r="D738" t="inlineStr"/>
       <c r="E738" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F738" t="inlineStr">
         <is>
-          <t>.Menu.recurringQuests.Desc</t>
+          <t>.Boxes.AllyList.All</t>
         </is>
       </c>
       <c r="G738" t="inlineStr"/>
       <c r="H738" t="inlineStr"/>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr"/>
       <c r="B739" t="inlineStr">
         <is>
-          <t>Auto</t>
+          <t>Date and time of the last recorded deposit in the GB</t>
         </is>
       </c>
       <c r="C739" t="inlineStr">
         <is>
-          <t>Auto</t>
+          <t>Date and time of the last recorded deposit in the GB</t>
         </is>
       </c>
       <c r="D739" t="inlineStr"/>
       <c r="E739" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F739" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Auto</t>
+          <t>.Boxes.Investment.Overview.DateOfIncreaseDesc</t>
         </is>
       </c>
       <c r="G739" t="inlineStr"/>
       <c r="H739" t="inlineStr"/>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr"/>
       <c r="B740" t="inlineStr">
         <is>
-          <t>Ranking</t>
+          <t>Accepted Trades</t>
         </is>
       </c>
       <c r="C740" t="inlineStr">
         <is>
-          <t>Ranking</t>
+          <t>Accepted Trades</t>
         </is>
       </c>
       <c r="D740" t="inlineStr"/>
       <c r="E740" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F740" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Ranking</t>
+          <t>.Boxes.MarketOffersEvents.Accepted</t>
         </is>
       </c>
       <c r="G740" t="inlineStr"/>
       <c r="H740" t="inlineStr"/>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr"/>
       <c r="B741" t="inlineStr">
         <is>
-          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
+          <t>Your Rewards from Himeji Castle, Temple of Relics, Guild Battleground</t>
         </is>
       </c>
       <c r="C741" t="inlineStr">
         <is>
-          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
+          <t>Your Rewards from Himeji Castle, Temple of Relics, Guild Battleground</t>
         </is>
       </c>
       <c r="D741" t="inlineStr"/>
       <c r="E741" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F741" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SnapShotLogDisclaimer</t>
+          <t>.Boxes.Stats.SourceTitle.statsRewards</t>
         </is>
       </c>
       <c r="G741" t="inlineStr"/>
       <c r="H741" t="inlineStr"/>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr"/>
       <c r="B742" t="inlineStr">
         <is>
-          <t>Consider attack bonus</t>
+          <t>Menu Content</t>
         </is>
       </c>
       <c r="C742" t="inlineStr">
         <is>
-          <t>Consider attack bonus</t>
+          <t>Menu Content</t>
         </is>
       </c>
       <c r="D742" t="inlineStr"/>
       <c r="E742" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F742" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.ShowAttack</t>
+          <t>.Settings.Entry.MenuContent</t>
         </is>
       </c>
       <c r="G742" t="inlineStr"/>
       <c r="H742" t="inlineStr"/>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr"/>
       <c r="B743" t="inlineStr">
         <is>
-          <t>Recent Opponents</t>
+          <t>Shop Assistant</t>
         </is>
       </c>
       <c r="C743" t="inlineStr">
         <is>
-          <t>Recent Opponents</t>
+          <t>Shop Assistant</t>
         </is>
       </c>
       <c r="D743" t="inlineStr"/>
       <c r="E743" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F743" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.RecentOpponents</t>
+          <t>.Settings.ShowShopAssist.Title</t>
         </is>
       </c>
       <c r="G743" t="inlineStr"/>
       <c r="H743" t="inlineStr"/>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr"/>
       <c r="B744" t="inlineStr">
         <is>
-          <t>Info</t>
+          <t>Result</t>
         </is>
       </c>
       <c r="C744" t="inlineStr">
         <is>
-          <t>Info</t>
+          <t>Result</t>
         </is>
       </c>
       <c r="D744" t="inlineStr"/>
       <c r="E744" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F744" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.Info</t>
+          <t>.Boxes.ProductionsRating.Results</t>
         </is>
       </c>
       <c r="G744" t="inlineStr"/>
       <c r="H744" t="inlineStr"/>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr"/>
       <c r="B745" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Ascended/limited buildings</t>
         </is>
       </c>
       <c r="C745" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Ascended/limited buildings</t>
         </is>
       </c>
       <c r="D745" t="inlineStr"/>
       <c r="E745" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F745" t="inlineStr">
         <is>
-          <t>.Boxes.Market.PlayerColumn</t>
+          <t>.Boxes.CityMap.limited</t>
         </is>
       </c>
       <c r="G745" t="inlineStr"/>
       <c r="H745" t="inlineStr"/>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr"/>
       <c r="B746" t="inlineStr">
         <is>
-          <t>Goods boost</t>
+          <t xml:space="preserve"> are 1 Age behind</t>
         </is>
       </c>
       <c r="C746" t="inlineStr">
         <is>
-          <t>Goods boost</t>
+          <t xml:space="preserve"> are 1 Age behind</t>
         </is>
       </c>
       <c r="D746" t="inlineStr"/>
       <c r="E746" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F746" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.goods_boost</t>
+          <t>.Boxes.CityMap.OlderThan1Era</t>
         </is>
       </c>
       <c r="G746" t="inlineStr"/>
       <c r="H746" t="inlineStr"/>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr"/>
       <c r="B747" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Reset</t>
         </is>
       </c>
       <c r="C747" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Reset</t>
         </is>
       </c>
       <c r="D747" t="inlineStr"/>
       <c r="E747" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F747" t="inlineStr">
         <is>
-          <t>.General.Player</t>
+          <t>.General.Reset</t>
         </is>
       </c>
       <c r="G747" t="inlineStr"/>
       <c r="H747" t="inlineStr"/>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr"/>
       <c r="B748" t="inlineStr">
         <is>
-          <t>Worst rated buildings</t>
+          <t>Shop Assistant</t>
         </is>
       </c>
       <c r="C748" t="inlineStr">
         <is>
-          <t>Worst rated buildings</t>
+          <t>Shop Assistant</t>
         </is>
       </c>
       <c r="D748" t="inlineStr"/>
       <c r="E748" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F748" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowWorstBuildings</t>
+          <t>.Settings.Entry.ShowShopAssist</t>
         </is>
       </c>
       <c r="G748" t="inlineStr"/>
       <c r="H748" t="inlineStr"/>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr"/>
       <c r="B749" t="inlineStr">
         <is>
-          <t>Choose your preferred menu style from the drop-down list (game will automatically reload)</t>
+          <t>Quantity</t>
         </is>
       </c>
       <c r="C749" t="inlineStr">
         <is>
-          <t>Choose your preferred menu style from the drop-down list (game will automatically reload)</t>
+          <t>Quantity</t>
         </is>
       </c>
       <c r="D749" t="inlineStr"/>
       <c r="E749" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F749" t="inlineStr">
         <is>
-          <t>.Settings.SelectedMenu.Desc</t>
+          <t>.Boxes.Units.Quantity</t>
         </is>
       </c>
       <c r="G749" t="inlineStr"/>
       <c r="H749" t="inlineStr"/>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr"/>
       <c r="B750" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 3 Ages behind</t>
+          <t>Bonuses</t>
         </is>
       </c>
       <c r="C750" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 3 Ages behind</t>
+          <t>Bonuses</t>
         </is>
       </c>
       <c r="D750" t="inlineStr"/>
       <c r="E750" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F750" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.OlderThan3Era</t>
+          <t>.Boxes.AllyList.Boosts</t>
         </is>
       </c>
       <c r="G750" t="inlineStr"/>
       <c r="H750" t="inlineStr"/>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr"/>
       <c r="B751" t="inlineStr">
         <is>
-          <t>A preset with this name already exists.</t>
+          <t>https://docs.foe-helper.com/english/module/scouting</t>
         </is>
       </c>
       <c r="C751" t="inlineStr">
         <is>
-          <t>A preset with this name already exists.</t>
+          <t>https://docs.foe-helper.com/english/module/scouting</t>
         </is>
       </c>
       <c r="D751" t="inlineStr"/>
       <c r="E751" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F751" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetNameExists</t>
+          <t>.Boxes.scoutingTimes.HelpLink</t>
         </is>
       </c>
       <c r="G751" t="inlineStr"/>
       <c r="H751" t="inlineStr"/>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr"/>
       <c r="B752" t="inlineStr">
         <is>
-          <t>can be polished</t>
+          <t>Offer</t>
         </is>
       </c>
       <c r="C752" t="inlineStr">
         <is>
-          <t>can be polished</t>
+          <t>Offer</t>
         </is>
       </c>
       <c r="D752" t="inlineStr"/>
       <c r="E752" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F752" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.canPolish</t>
+          <t>.Boxes.Market.Offer</t>
         </is>
       </c>
       <c r="G752" t="inlineStr"/>
       <c r="H752" t="inlineStr"/>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr"/>
       <c r="B753" t="inlineStr">
         <is>
-          <t>Error</t>
+          <t>Carnival Event</t>
         </is>
       </c>
       <c r="C753" t="inlineStr">
         <is>
-          <t>Error</t>
+          <t>Carnival Event</t>
         </is>
       </c>
       <c r="D753" t="inlineStr"/>
       <c r="E753" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F753" t="inlineStr">
         <is>
-          <t>.General.Error</t>
+          <t>.Boxes.FPCollector.carnival_event</t>
         </is>
       </c>
       <c r="G753" t="inlineStr"/>
       <c r="H753" t="inlineStr"/>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr"/>
       <c r="B754" t="inlineStr">
         <is>
-          <t>Your Units - Hourly</t>
+          <t>Defense boost def. army</t>
         </is>
       </c>
       <c r="C754" t="inlineStr">
         <is>
-          <t>Your Units - Hourly</t>
+          <t>Defense boost def. army</t>
         </is>
       </c>
       <c r="D754" t="inlineStr"/>
       <c r="E754" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F754" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsUnitsH</t>
+          <t>.Boxes.Productions.def_boost_defender</t>
         </is>
       </c>
       <c r="G754" t="inlineStr"/>
       <c r="H754" t="inlineStr"/>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr"/>
       <c r="B755" t="inlineStr">
         <is>
-          <t>Residential</t>
+          <t>24 hour clock</t>
         </is>
       </c>
       <c r="C755" t="inlineStr">
         <is>
-          <t>Residential</t>
+          <t>24 hour clock</t>
         </is>
       </c>
       <c r="D755" t="inlineStr"/>
       <c r="E755" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F755" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.residential</t>
+          <t>.Boxes.Productions.Time24</t>
         </is>
       </c>
       <c r="G755" t="inlineStr"/>
       <c r="H755" t="inlineStr"/>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr"/>
       <c r="B756" t="inlineStr">
         <is>
-          <t>Resource</t>
+          <t>Manage Webhook URLs</t>
         </is>
       </c>
       <c r="C756" t="inlineStr">
         <is>
-          <t>Resource</t>
+          <t>Manage Webhook URLs</t>
         </is>
       </c>
       <c r="D756" t="inlineStr"/>
       <c r="E756" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F756" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.Resource</t>
+          <t>.Boxes.Discord.WebhookUrlManage</t>
         </is>
       </c>
       <c r="G756" t="inlineStr"/>
       <c r="H756" t="inlineStr"/>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr"/>
       <c r="B757" t="inlineStr">
         <is>
-          <t>__player__'s __building__ reached level __level__.&lt;br&gt;You took spot &lt;strong&gt;__rank__ &lt;/strong&gt; and received &lt;strong&gt;__fps__&lt;/strong&gt; FPs.</t>
+          <t>FoE-Helper: There are keys remaining on the board!</t>
         </is>
       </c>
       <c r="C757" t="inlineStr">
         <is>
-          <t>__player__'s __building__ reached level __level__.&lt;br&gt;You took spot &lt;strong&gt;__rank__ &lt;/strong&gt; and received &lt;strong&gt;__fps__&lt;/strong&gt; FPs.</t>
+          <t>FoE-Helper: There are keys remaining on the board!</t>
         </is>
       </c>
       <c r="D757" t="inlineStr"/>
       <c r="E757" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F757" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.LevelUp</t>
+          <t>.Boxes.MergerGame.KeysLeft.anniversary</t>
         </is>
       </c>
       <c r="G757" t="inlineStr"/>
       <c r="H757" t="inlineStr"/>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr"/>
       <c r="B758" t="inlineStr">
         <is>
-          <t>BPs</t>
+          <t>Spoils of War</t>
         </is>
       </c>
       <c r="C758" t="inlineStr">
         <is>
-          <t>BPs</t>
+          <t>Spoils of War</t>
         </is>
       </c>
       <c r="D758" t="inlineStr"/>
       <c r="E758" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F758" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.BPs</t>
+          <t>.Boxes.Stats.Rewards.Source.spoilsOfWar</t>
         </is>
       </c>
       <c r="G758" t="inlineStr"/>
       <c r="H758" t="inlineStr"/>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr"/>
       <c r="B759" t="inlineStr">
         <is>
-          <t xml:space="preserve">Level </t>
+          <t>GvG Annotations</t>
         </is>
       </c>
       <c r="C759" t="inlineStr">
         <is>
-          <t xml:space="preserve">Level </t>
+          <t>GvG Annotations</t>
         </is>
       </c>
       <c r="D759" t="inlineStr"/>
       <c r="E759" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F759" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Step</t>
+          <t>.Boxes.Stats.BtnToggleAnnotations</t>
         </is>
       </c>
       <c r="G759" t="inlineStr"/>
       <c r="H759" t="inlineStr"/>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr"/>
       <c r="B760" t="inlineStr">
         <is>
-          <t>Item Type</t>
+          <t xml:space="preserve">Sector Resource Costs </t>
         </is>
       </c>
       <c r="C760" t="inlineStr">
         <is>
-          <t>Item Type</t>
+          <t xml:space="preserve">Sector Resource Costs </t>
         </is>
       </c>
       <c r="D760" t="inlineStr"/>
       <c r="E760" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F760" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.KitName</t>
+          <t>.Boxes.Campagne.Title</t>
         </is>
       </c>
       <c r="G760" t="inlineStr"/>
       <c r="H760" t="inlineStr"/>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr"/>
       <c r="B761" t="inlineStr">
         <is>
-          <t>All Ages</t>
+          <t>Guild Treasury Export Log</t>
         </is>
       </c>
       <c r="C761" t="inlineStr">
         <is>
-          <t>All Ages</t>
+          <t>Guild Treasury Export Log</t>
         </is>
       </c>
       <c r="D761" t="inlineStr"/>
       <c r="E761" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F761" t="inlineStr">
         <is>
-          <t>.Eras.GvGAllAge</t>
+          <t>.Settings.Entry.ShowGuildTreasuryLogExport</t>
         </is>
       </c>
       <c r="G761" t="inlineStr"/>
       <c r="H761" t="inlineStr"/>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr"/>
       <c r="B762" t="inlineStr">
         <is>
-          <t>This module will automatically generate an auction bid value based on your settings and the current auction bid and copy it to the clipboard.</t>
+          <t>Sum Inventory + Offered</t>
         </is>
       </c>
       <c r="C762" t="inlineStr">
         <is>
-          <t>This module will automatically generate an auction bid value based on your settings and the current auction bid and copy it to the clipboard.</t>
+          <t>Sum Inventory + Offered</t>
         </is>
       </c>
       <c r="D762" t="inlineStr"/>
       <c r="E762" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F762" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help1</t>
+          <t>.Boxes.MarketOffers.InventoryOfferSum</t>
         </is>
       </c>
       <c r="G762" t="inlineStr"/>
       <c r="H762" t="inlineStr"/>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr"/>
       <c r="B763" t="inlineStr">
         <is>
-          <t>creates a List of all the matching GB you come accross in other Players GB List or the ranking</t>
+          <t>Size</t>
         </is>
       </c>
       <c r="C763" t="inlineStr">
         <is>
-          <t>creates a List of all the matching GB you come accross in other Players GB List or the ranking</t>
+          <t>Size</t>
         </is>
       </c>
       <c r="D763" t="inlineStr"/>
       <c r="E763" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F763" t="inlineStr">
         <is>
-          <t>.Menu.findGB.Desc</t>
+          <t>.Boxes.Productions.Headings.size</t>
         </is>
       </c>
       <c r="G763" t="inlineStr"/>
       <c r="H763" t="inlineStr"/>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr"/>
       <c r="B764" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __paid__ &lt;small&gt;(Paid)&lt;/small&gt; = __profit__</t>
+          <t>This value is used for ranking buildings producing goods. How many FP is one good worth to you?</t>
         </is>
       </c>
       <c r="C764" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __paid__ &lt;small&gt;(Paid)&lt;/small&gt; = __profit__</t>
+          <t>This value is used for ranking buildings producing goods. How many FP is one good worth to you?</t>
         </is>
       </c>
       <c r="D764" t="inlineStr"/>
       <c r="E764" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F764" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTProfitSelf</t>
+          <t>.Boxes.BlueGalaxy.TTGoodsValue</t>
         </is>
       </c>
       <c r="G764" t="inlineStr"/>
       <c r="H764" t="inlineStr"/>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr"/>
       <c r="B765" t="inlineStr">
         <is>
-          <t>Guilds</t>
+          <t>Average contribution and produced guild goods. This data is only accurate if you open the member contribution list every time after GE, QI and GBG ended and vistited the player recently</t>
         </is>
       </c>
       <c r="C765" t="inlineStr">
         <is>
-          <t>Guilds</t>
+          <t>Average contribution and produced guild goods. This data is only accurate if you open the member contribution list every time after GE, QI and GBG ended and vistited the player recently</t>
         </is>
       </c>
       <c r="D765" t="inlineStr"/>
       <c r="E765" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F765" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Guilds</t>
+          <t>.Boxes.GuildMemberStat.MemberDetail.Info</t>
         </is>
       </c>
       <c r="G765" t="inlineStr"/>
       <c r="H765" t="inlineStr"/>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr"/>
       <c r="B766" t="inlineStr">
         <is>
-          <t>Best</t>
+          <t>"Close all windows" box open automatically</t>
         </is>
       </c>
       <c r="C766" t="inlineStr">
         <is>
-          <t>Best</t>
+          <t>"Close all windows" box open automatically</t>
         </is>
       </c>
       <c r="D766" t="inlineStr"/>
       <c r="E766" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F766" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Best</t>
+          <t>.Settings.AutoOpenCloseBox.Title</t>
         </is>
       </c>
       <c r="G766" t="inlineStr"/>
       <c r="H766" t="inlineStr"/>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr"/>
       <c r="B767" t="inlineStr">
         <is>
-          <t>QI</t>
+          <t>Archeology Event</t>
         </is>
       </c>
       <c r="C767" t="inlineStr">
         <is>
-          <t>QI</t>
+          <t>Archeology Event</t>
         </is>
       </c>
       <c r="D767" t="inlineStr"/>
       <c r="E767" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F767" t="inlineStr">
         <is>
-          <t>.Boxes.General.Quantum_Incursion.short</t>
+          <t>.Boxes.FPCollector.archeology_event</t>
         </is>
       </c>
       <c r="G767" t="inlineStr"/>
       <c r="H767" t="inlineStr"/>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr"/>
       <c r="B768" t="inlineStr">
         <is>
-          <t>Motivate/Polish Helper</t>
+          <t>Guild Treasury Export Log</t>
         </is>
       </c>
       <c r="C768" t="inlineStr">
         <is>
-          <t>Motivate/Polish Helper</t>
+          <t>Guild Treasury Export Log</t>
         </is>
       </c>
       <c r="D768" t="inlineStr"/>
       <c r="E768" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F768" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Title</t>
+          <t>.Boxes.Treasury.Title</t>
         </is>
       </c>
       <c r="G768" t="inlineStr"/>
       <c r="H768" t="inlineStr"/>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr"/>
       <c r="B769" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X  __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Loss = __paid__ &lt;small&gt;(Paid)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
+          <t>Message</t>
         </is>
       </c>
       <c r="C769" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X  __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Loss = __paid__ &lt;small&gt;(Paid)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
+          <t>Message</t>
         </is>
       </c>
       <c r="D769" t="inlineStr"/>
       <c r="E769" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F769" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTLossSelf</t>
+          <t>.Boxes.Treasury.Action</t>
         </is>
       </c>
       <c r="G769" t="inlineStr"/>
       <c r="H769" t="inlineStr"/>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr"/>
       <c r="B770" t="inlineStr">
         <is>
-          <t>Cannot import presets from this file.</t>
+          <t>Actions</t>
         </is>
       </c>
       <c r="C770" t="inlineStr">
         <is>
-          <t>Cannot import presets from this file.</t>
+          <t>Actions</t>
         </is>
       </c>
       <c r="D770" t="inlineStr"/>
       <c r="E770" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F770" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetImportError</t>
+          <t>.Boxes.QiProgress.Actions</t>
         </is>
       </c>
       <c r="G770" t="inlineStr"/>
       <c r="H770" t="inlineStr"/>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr"/>
       <c r="B771" t="inlineStr">
         <is>
-          <t>Battle Potions</t>
+          <t>Create Limited Building Alerts</t>
         </is>
       </c>
       <c r="C771" t="inlineStr">
         <is>
-          <t>Battle Potions</t>
+          <t>Create Limited Building Alerts</t>
         </is>
       </c>
       <c r="D771" t="inlineStr"/>
       <c r="E771" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F771" t="inlineStr">
         <is>
-          <t>.Settings.ShowPotions.Title</t>
+          <t>.Settings.ShowBuildingsExpired.Title</t>
         </is>
       </c>
       <c r="G771" t="inlineStr"/>
       <c r="H771" t="inlineStr"/>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr"/>
       <c r="B772" t="inlineStr">
         <is>
-          <t>Event Chest Selection Helper</t>
+          <t>Future Era</t>
         </is>
       </c>
       <c r="C772" t="inlineStr">
         <is>
-          <t>Event Chest Selection Helper</t>
+          <t>Future Era</t>
         </is>
       </c>
       <c r="D772" t="inlineStr"/>
       <c r="E772" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F772" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.Title</t>
+          <t>.Eras.14</t>
         </is>
       </c>
       <c r="G772" t="inlineStr"/>
       <c r="H772" t="inlineStr"/>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr"/>
       <c r="B773" t="inlineStr">
         <is>
-          <t>Your Treasure Hourly</t>
+          <t>This GB's next level is currently LOCKED.</t>
         </is>
       </c>
       <c r="C773" t="inlineStr">
         <is>
-          <t>Your Treasure Hourly</t>
+          <t>This GB's next level is currently LOCKED.</t>
         </is>
       </c>
       <c r="D773" t="inlineStr"/>
       <c r="E773" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F773" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsTreasurePlayerH</t>
+          <t>.Boxes.Calculator.LGNotOpen</t>
         </is>
       </c>
       <c r="G773" t="inlineStr"/>
       <c r="H773" t="inlineStr"/>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr"/>
       <c r="B774" t="inlineStr">
         <is>
-          <t>Open Profile Summary</t>
+          <t>Visit your members towns to update the building statistic.</t>
         </is>
       </c>
       <c r="C774" t="inlineStr">
         <is>
-          <t>Open Profile Summary</t>
+          <t>Visit your members towns to update the building statistic.</t>
         </is>
       </c>
       <c r="D774" t="inlineStr"/>
       <c r="E774" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F774" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.Tooltip</t>
+          <t>.Boxes.GuildMemberStat.GuildBuildingNotification</t>
         </is>
       </c>
       <c r="G774" t="inlineStr"/>
       <c r="H774" t="inlineStr"/>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr"/>
       <c r="B775" t="inlineStr">
         <is>
-          <t>Modify Checklist</t>
+          <t>Timer is up</t>
         </is>
       </c>
       <c r="C775" t="inlineStr">
         <is>
-          <t>Modify Checklist</t>
+          <t>Timer is up</t>
         </is>
       </c>
       <c r="D775" t="inlineStr"/>
       <c r="E775" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F775" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Strategy.Title</t>
+          <t>.Boxes.idleGame.AlertText</t>
         </is>
       </c>
       <c r="G775" t="inlineStr"/>
       <c r="H775" t="inlineStr"/>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr"/>
       <c r="B776" t="inlineStr">
         <is>
-          <t>Beach</t>
+          <t>Select all</t>
         </is>
       </c>
       <c r="C776" t="inlineStr">
         <is>
-          <t>Beach</t>
+          <t>Select all</t>
         </is>
       </c>
       <c r="D776" t="inlineStr"/>
       <c r="E776" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F776" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.shore</t>
+          <t>.Boxes.GuildFights.SelectAll</t>
         </is>
       </c>
       <c r="G776" t="inlineStr"/>
       <c r="H776" t="inlineStr"/>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr"/>
       <c r="B777" t="inlineStr">
         <is>
-          <t>Notifications</t>
+          <t xml:space="preserve">Total Progress based on this Efficiency: </t>
         </is>
       </c>
       <c r="C777" t="inlineStr">
         <is>
-          <t>Notifications</t>
+          <t xml:space="preserve">Total Progress based on this Efficiency: </t>
         </is>
       </c>
       <c r="D777" t="inlineStr"/>
       <c r="E777" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F777" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowNotifications</t>
+          <t>.Boxes.MergerGame.EfficiencyTotalProgress</t>
         </is>
       </c>
       <c r="G777" t="inlineStr"/>
       <c r="H777" t="inlineStr"/>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr"/>
       <c r="B778" t="inlineStr">
         <is>
-          <t>Friends</t>
+          <t>https://docs.foe-helper.com/english/module/gb-cost/</t>
         </is>
       </c>
       <c r="C778" t="inlineStr">
         <is>
-          <t>Friends</t>
+          <t>https://docs.foe-helper.com/english/module/gb-cost/</t>
         </is>
       </c>
       <c r="D778" t="inlineStr"/>
       <c r="E778" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F778" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.SelectPlayerGroupFriend</t>
+          <t>.Boxes.Calculator.HelpLink</t>
         </is>
       </c>
       <c r="G778" t="inlineStr"/>
       <c r="H778" t="inlineStr"/>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr"/>
       <c r="B779" t="inlineStr">
         <is>
-          <t>Negotiations</t>
+          <t>Settings</t>
         </is>
       </c>
       <c r="C779" t="inlineStr">
         <is>
-          <t>Negotiations</t>
+          <t>Settings</t>
         </is>
       </c>
       <c r="D779" t="inlineStr"/>
       <c r="E779" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F779" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Negotiations</t>
+          <t>.Menu.Settings.Title</t>
         </is>
       </c>
       <c r="G779" t="inlineStr"/>
       <c r="H779" t="inlineStr"/>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr"/>
       <c r="B780" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Data</t>
         </is>
       </c>
       <c r="C780" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Data</t>
         </is>
       </c>
       <c r="D780" t="inlineStr"/>
       <c r="E780" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F780" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Building</t>
+          <t>.Boxes.OwnpartCalculator.IncludeData</t>
         </is>
       </c>
       <c r="G780" t="inlineStr"/>
       <c r="H780" t="inlineStr"/>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr"/>
       <c r="B781" t="inlineStr">
         <is>
-          <t>Filter</t>
+          <t>Please note: Boosted productions will actually be lower, because we do not add them per building here. Battle boosts will likely be higher than displayed, because we cannot retrieve information about allies.</t>
         </is>
       </c>
       <c r="C781" t="inlineStr">
         <is>
-          <t>Filter</t>
+          <t>Please note: Boosted productions will actually be lower, because we do not add them per building here. Battle boosts will likely be higher than displayed, because we cannot retrieve information about allies.</t>
         </is>
       </c>
       <c r="D781" t="inlineStr"/>
       <c r="E781" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F781" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Filter</t>
+          <t>.Boxes.PlayerProfile.OtherPlayerDisclaimer</t>
         </is>
       </c>
       <c r="G781" t="inlineStr"/>
       <c r="H781" t="inlineStr"/>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr"/>
       <c r="B782" t="inlineStr">
         <is>
-          <t>__count__ new player Events were found.</t>
+          <t>__amount__% of __good__ stock (__era__)</t>
         </is>
       </c>
       <c r="C782" t="inlineStr">
         <is>
-          <t>__count__ new player Events were found.</t>
+          <t>__amount__% of __good__ stock (__era__)</t>
         </is>
       </c>
       <c r="D782" t="inlineStr"/>
       <c r="E782" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F782" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.PlayerFoundCounter</t>
+          <t>.Boxes.GBGBuildings.relativeCosts</t>
         </is>
       </c>
       <c r="G782" t="inlineStr"/>
       <c r="H782" t="inlineStr"/>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr"/>
       <c r="B783" t="inlineStr">
         <is>
-          <t>For the full building you need: &lt;br&gt; A level 1 building or selection kit, all upgrades &lt;i&gt;and if shown here, special upgrades.&lt;/i&gt;</t>
+          <t>Use short names for GBG provinces.</t>
         </is>
       </c>
       <c r="C783" t="inlineStr">
         <is>
-          <t>For the full building you need: &lt;br&gt; A level 1 building or selection kit, all upgrades &lt;i&gt;and if shown here, special upgrades.&lt;/i&gt;</t>
+          <t>Use short names for GBG provinces.</t>
         </is>
       </c>
       <c r="D783" t="inlineStr"/>
       <c r="E783" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F783" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Upgrades</t>
+          <t>.Boxes.Infobox.Settings.GbgProvShortName</t>
         </is>
       </c>
       <c r="G783" t="inlineStr"/>
       <c r="H783" t="inlineStr"/>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr"/>
       <c r="B784" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Site name</t>
         </is>
       </c>
       <c r="C784" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Site name</t>
         </is>
       </c>
       <c r="D784" t="inlineStr"/>
       <c r="E784" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F784" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.SettingsSave</t>
+          <t>.Boxes.Notice.SideName</t>
         </is>
       </c>
       <c r="G784" t="inlineStr"/>
       <c r="H784" t="inlineStr"/>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr"/>
       <c r="B785" t="inlineStr">
         <is>
-          <t>uncommon</t>
+          <t>Open in a separate window</t>
         </is>
       </c>
       <c r="C785" t="inlineStr">
         <is>
-          <t>uncommon</t>
+          <t>Open in a separate window</t>
         </is>
       </c>
       <c r="D785" t="inlineStr"/>
       <c r="E785" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F785" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AllyRarity.uncommon</t>
+          <t>.PopUp.TooltipButton</t>
         </is>
       </c>
       <c r="G785" t="inlineStr"/>
       <c r="H785" t="inlineStr"/>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr"/>
       <c r="B786" t="inlineStr">
         <is>
-          <t>There is a limit of 2000 aborted quests per day.</t>
+          <t>Space Age Mars</t>
         </is>
       </c>
       <c r="C786" t="inlineStr">
         <is>
-          <t>There is a limit of 2000 aborted quests per day.</t>
+          <t>Space Age Mars</t>
         </is>
       </c>
       <c r="D786" t="inlineStr"/>
       <c r="E786" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F786" t="inlineStr">
         <is>
-          <t>.Quests.CounterTooltip.Content</t>
+          <t>.Eras.18</t>
         </is>
       </c>
       <c r="G786" t="inlineStr"/>
       <c r="H786" t="inlineStr"/>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr"/>
       <c r="B787" t="inlineStr">
         <is>
-          <t>Download Beta Extension</t>
+          <t>Shows Advice (added by the player) for specific opposing armies.</t>
         </is>
       </c>
       <c r="C787" t="inlineStr">
         <is>
-          <t>Download Beta Extension</t>
+          <t>Shows Advice (added by the player) for specific opposing armies.</t>
         </is>
       </c>
       <c r="D787" t="inlineStr"/>
       <c r="E787" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F787" t="inlineStr">
         <is>
-          <t>.Settings.LoadBeta2.Button</t>
+          <t>.Settings.ShowArmyAdvice.Desc</t>
         </is>
       </c>
       <c r="G787" t="inlineStr"/>
       <c r="H787" t="inlineStr"/>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr"/>
       <c r="B788" t="inlineStr">
         <is>
-          <t>Owners FP</t>
+          <t>Show missing parts</t>
         </is>
       </c>
       <c r="C788" t="inlineStr">
         <is>
-          <t>Owners FP</t>
+          <t>Show missing parts</t>
         </is>
       </c>
       <c r="D788" t="inlineStr"/>
       <c r="E788" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F788" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsOwnPart</t>
+          <t>.Boxes.Kits.TripleStateButton0</t>
         </is>
       </c>
       <c r="G788" t="inlineStr"/>
       <c r="H788" t="inlineStr"/>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr"/>
       <c r="B789" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Displays your current daily productions.</t>
         </is>
       </c>
       <c r="C789" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Displays your current daily productions.</t>
         </is>
       </c>
       <c r="D789" t="inlineStr"/>
       <c r="E789" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F789" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Points</t>
+          <t>.Menu.Productions.Desc</t>
         </is>
       </c>
       <c r="G789" t="inlineStr"/>
       <c r="H789" t="inlineStr"/>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr"/>
       <c r="B790" t="inlineStr">
         <is>
-          <t>Soccer balls used</t>
+          <t>Add unique inhabitant</t>
         </is>
       </c>
       <c r="C790" t="inlineStr">
         <is>
-          <t>Soccer balls used</t>
+          <t>Add unique inhabitant</t>
         </is>
       </c>
       <c r="D790" t="inlineStr"/>
       <c r="E790" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F790" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Energy.soccer</t>
+          <t>.Boxes.Tooltip.Building.addInhabitant</t>
         </is>
       </c>
       <c r="G790" t="inlineStr"/>
       <c r="H790" t="inlineStr"/>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr"/>
       <c r="B791" t="inlineStr">
         <is>
-          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __toomuch__FP too many.</t>
+          <t>Motivation Activity</t>
         </is>
       </c>
       <c r="C791" t="inlineStr">
         <is>
-          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __toomuch__FP too many.</t>
+          <t>Motivation Activity</t>
         </is>
       </c>
       <c r="D791" t="inlineStr"/>
       <c r="E791" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F791" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTPaidTooMuch</t>
+          <t>.Settings.Entry.ShowPlayersMotivation</t>
         </is>
       </c>
       <c r="G791" t="inlineStr"/>
       <c r="H791" t="inlineStr"/>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr"/>
       <c r="B792" t="inlineStr">
         <is>
-          <t>Billion</t>
+          <t>Show links</t>
         </is>
       </c>
       <c r="C792" t="inlineStr">
         <is>
-          <t>Billion</t>
+          <t>Show links</t>
         </is>
       </c>
       <c r="D792" t="inlineStr"/>
       <c r="E792" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F792" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.B</t>
+          <t>.Settings.ShowLinks.Title</t>
         </is>
       </c>
       <c r="G792" t="inlineStr"/>
       <c r="H792" t="inlineStr"/>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr"/>
       <c r="B793" t="inlineStr">
         <is>
-          <t>Shows you the available opportunities to earn castle points.</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="C793" t="inlineStr">
         <is>
-          <t>Shows you the available opportunities to earn castle points.</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="D793" t="inlineStr"/>
       <c r="E793" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F793" t="inlineStr">
         <is>
-          <t>.Menu.Castle.Desc</t>
+          <t>.Boxes.DBExport.Type</t>
         </is>
       </c>
       <c r="G793" t="inlineStr"/>
       <c r="H793" t="inlineStr"/>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr"/>
       <c r="B794" t="inlineStr">
         <is>
-          <t>Blue Galaxy Helper</t>
+          <t>Shows finished quests</t>
         </is>
       </c>
       <c r="C794" t="inlineStr">
         <is>
-          <t>Blue Galaxy Helper</t>
+          <t>Shows finished quests</t>
         </is>
       </c>
       <c r="D794" t="inlineStr"/>
       <c r="E794" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F794" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Title</t>
+          <t>.Boxes.BonusService.donequests</t>
         </is>
       </c>
       <c r="G794" t="inlineStr"/>
       <c r="H794" t="inlineStr"/>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr"/>
       <c r="B795" t="inlineStr">
         <is>
-          <t>Current LvL = __runNumber__; Bonus Chance (x4) = __chanceX4__%</t>
+          <t>Displays a tool that suggests buildings to collect after collecting your Blue Galaxy</t>
         </is>
       </c>
       <c r="C795" t="inlineStr">
         <is>
-          <t>Current LvL = __runNumber__; Bonus Chance (x4) = __chanceX4__%</t>
+          <t>Displays a tool that suggests buildings to collect after collecting your Blue Galaxy</t>
         </is>
       </c>
       <c r="D795" t="inlineStr"/>
       <c r="E795" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F795" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.infoLine</t>
+          <t>.Settings.ShowBlueGalaxyHelper.Desc</t>
         </is>
       </c>
       <c r="G795" t="inlineStr"/>
       <c r="H795" t="inlineStr"/>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr"/>
       <c r="B796" t="inlineStr">
         <is>
-          <t>-- Create a player group ? --</t>
+          <t>Site</t>
         </is>
       </c>
       <c r="C796" t="inlineStr">
         <is>
-          <t>-- Create a player group ? --</t>
+          <t>Site</t>
         </is>
       </c>
       <c r="D796" t="inlineStr"/>
       <c r="E796" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F796" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.SelectPlayerGroupDefault</t>
+          <t>.Boxes.Notice.NewSide</t>
         </is>
       </c>
       <c r="G796" t="inlineStr"/>
       <c r="H796" t="inlineStr"/>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr"/>
       <c r="B797" t="inlineStr">
         <is>
-          <t>Invested</t>
+          <t>Show Medals</t>
         </is>
       </c>
       <c r="C797" t="inlineStr">
         <is>
-          <t>Invested</t>
+          <t>Show Medals</t>
         </is>
       </c>
       <c r="D797" t="inlineStr"/>
       <c r="E797" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F797" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Invested</t>
+          <t>.Settings.ShowOwnPartMedals.Desc</t>
         </is>
       </c>
       <c r="G797" t="inlineStr"/>
       <c r="H797" t="inlineStr"/>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr"/>
       <c r="B798" t="inlineStr">
         <is>
-          <t>May Day Event</t>
+          <t>To find same friends in different chats</t>
         </is>
       </c>
       <c r="C798" t="inlineStr">
         <is>
-          <t>May Day Event</t>
+          <t>To find same friends in different chats</t>
         </is>
       </c>
       <c r="D798" t="inlineStr"/>
       <c r="E798" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F798" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.may_day_event</t>
+          <t>.Menu.CompareFriendsThreads.Desc</t>
         </is>
       </c>
       <c r="G798" t="inlineStr"/>
       <c r="H798" t="inlineStr"/>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr"/>
       <c r="B799" t="inlineStr">
         <is>
-          <t>Select the minimum amount of goods offered. This filter does NOT apply to guild members' trades</t>
+          <t>calendar week</t>
         </is>
       </c>
       <c r="C799" t="inlineStr">
         <is>
-          <t>Select the minimum amount of goods offered. This filter does NOT apply to guild members' trades</t>
+          <t>calendar week</t>
         </is>
       </c>
       <c r="D799" t="inlineStr"/>
       <c r="E799" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F799" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TTMinQuantity</t>
+          <t>.Boxes.GuildMemberStat.CalendarWeek</t>
         </is>
       </c>
       <c r="G799" t="inlineStr"/>
       <c r="H799" t="inlineStr"/>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr"/>
       <c r="B800" t="inlineStr">
         <is>
-          <t>Group by Ages</t>
+          <t>Building Name</t>
         </is>
       </c>
       <c r="C800" t="inlineStr">
         <is>
-          <t>Group by Ages</t>
+          <t>Building Name</t>
         </is>
       </c>
       <c r="D800" t="inlineStr"/>
       <c r="E800" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F800" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleGroupBy</t>
+          <t>.Boxes.CombatCalculator.Name</t>
         </is>
       </c>
       <c r="G800" t="inlineStr"/>
       <c r="H800" t="inlineStr"/>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr"/>
       <c r="B801" t="inlineStr">
         <is>
-          <t>Difference</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C801" t="inlineStr">
         <is>
-          <t>Difference</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D801" t="inlineStr"/>
       <c r="E801" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F801" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Profit</t>
+          <t>.Eras.0.short</t>
         </is>
       </c>
       <c r="G801" t="inlineStr"/>
       <c r="H801" t="inlineStr"/>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr"/>
       <c r="B802" t="inlineStr">
         <is>
-          <t>Updates the 'GB calculator' for all GBs</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C802" t="inlineStr">
         <is>
-          <t>Updates the 'GB calculator' for all GBs</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="D802" t="inlineStr"/>
       <c r="E802" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F802" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartOnAllGBs.Title</t>
+          <t>.Boxes.AllyList.Level</t>
         </is>
       </c>
       <c r="G802" t="inlineStr"/>
       <c r="H802" t="inlineStr"/>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr"/>
       <c r="B803" t="inlineStr">
         <is>
-          <t>Neighborhood</t>
+          <t>Merge Game (e.g. Care For Tomorrow Event)</t>
         </is>
       </c>
       <c r="C803" t="inlineStr">
         <is>
-          <t>Neighborhood</t>
+          <t>Merge Game (e.g. Care For Tomorrow Event)</t>
         </is>
       </c>
       <c r="D803" t="inlineStr"/>
       <c r="E803" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F803" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Neighborhood</t>
+          <t>.Settings.EventHelperMerge</t>
         </is>
       </c>
       <c r="G803" t="inlineStr"/>
       <c r="H803" t="inlineStr"/>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr"/>
       <c r="B804" t="inlineStr">
         <is>
-          <t>Display a GB FP investment window when entering 'Town Hall'&gt; 'News'&gt; 'Great Buildings' tab.</t>
+          <t>https://docs.foe-helper.com/english/module/incidents</t>
         </is>
       </c>
       <c r="C804" t="inlineStr">
         <is>
-          <t>Display a GB FP investment window when entering 'Town Hall'&gt; 'News'&gt; 'Great Buildings' tab.</t>
+          <t>https://docs.foe-helper.com/english/module/incidents</t>
         </is>
       </c>
       <c r="D804" t="inlineStr"/>
       <c r="E804" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F804" t="inlineStr">
         <is>
-          <t>.Settings.ShowInvestments.Desc</t>
+          <t>.Boxes.HiddenRewards.HelpLink</t>
         </is>
       </c>
       <c r="G804" t="inlineStr"/>
       <c r="H804" t="inlineStr"/>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr"/>
       <c r="B805" t="inlineStr">
         <is>
-          <t>GBG Rewards</t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="C805" t="inlineStr">
         <is>
-          <t>GBG Rewards</t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="D805" t="inlineStr"/>
       <c r="E805" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F805" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.battlegrounds_conquest</t>
+          <t>.Boxes.General.Guild_Battlegrounds.short</t>
         </is>
       </c>
       <c r="G805" t="inlineStr"/>
       <c r="H805" t="inlineStr"/>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr"/>
       <c r="B806" t="inlineStr">
         <is>
-          <t>start date</t>
+          <t>Infobox</t>
         </is>
       </c>
       <c r="C806" t="inlineStr">
         <is>
-          <t>start date</t>
+          <t>Infobox</t>
         </is>
       </c>
       <c r="D806" t="inlineStr"/>
       <c r="E806" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F806" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.StartDate</t>
+          <t>.Settings.Entry.AutoOpenInfoBox</t>
         </is>
       </c>
       <c r="G806" t="inlineStr"/>
       <c r="H806" t="inlineStr"/>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr"/>
       <c r="B807" t="inlineStr">
         <is>
-          <t>Fragments</t>
+          <t>SAV</t>
         </is>
       </c>
       <c r="C807" t="inlineStr">
         <is>
-          <t>Fragments</t>
+          <t>SAV</t>
         </is>
       </c>
       <c r="D807" t="inlineStr"/>
       <c r="E807" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F807" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Fragments</t>
+          <t>.Eras.20.short</t>
         </is>
       </c>
       <c r="G807" t="inlineStr"/>
       <c r="H807" t="inlineStr"/>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr"/>
       <c r="B808" t="inlineStr">
         <is>
-          <t>Search</t>
+          <t>Configure FoE Helper</t>
         </is>
       </c>
       <c r="C808" t="inlineStr">
         <is>
-          <t>Search</t>
+          <t>Configure FoE Helper</t>
         </is>
       </c>
       <c r="D808" t="inlineStr"/>
       <c r="E808" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F808" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Filter</t>
+          <t>.Menu.Settings.Desc</t>
         </is>
       </c>
       <c r="G808" t="inlineStr"/>
       <c r="H808" t="inlineStr"/>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr"/>
       <c r="B809" t="inlineStr">
         <is>
-          <t>Battle</t>
+          <t>Events</t>
         </is>
       </c>
       <c r="C809" t="inlineStr">
         <is>
-          <t>Battle</t>
+          <t>Events</t>
         </is>
       </c>
       <c r="D809" t="inlineStr"/>
       <c r="E809" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F809" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Battle</t>
+          <t>.Boxes.Kits.Events</t>
         </is>
       </c>
       <c r="G809" t="inlineStr"/>
       <c r="H809" t="inlineStr"/>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr"/>
       <c r="B810" t="inlineStr">
         <is>
-          <t>Compare friends in conversations</t>
+          <t>Flying Island - Shards</t>
         </is>
       </c>
       <c r="C810" t="inlineStr">
         <is>
-          <t>Compare friends in conversations</t>
+          <t>Flying Island - Shards</t>
         </is>
       </c>
       <c r="D810" t="inlineStr"/>
       <c r="E810" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F810" t="inlineStr">
         <is>
-          <t>.Boxes.CompareFriendsThreads.Title</t>
+          <t>.Boxes.FPCollector.shards</t>
         </is>
       </c>
       <c r="G810" t="inlineStr"/>
       <c r="H810" t="inlineStr"/>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr"/>
       <c r="B811" t="inlineStr">
         <is>
-          <t>vertical</t>
+          <t>The import was completed successfully. Please reload the game.</t>
         </is>
       </c>
       <c r="C811" t="inlineStr">
         <is>
-          <t>vertical</t>
+          <t>The import was completed successfully. Please reload the game.</t>
         </is>
       </c>
       <c r="D811" t="inlineStr"/>
       <c r="E811" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F811" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.Vertical</t>
+          <t>.Boxes.DBExport.ImportSuccessful</t>
         </is>
       </c>
       <c r="G811" t="inlineStr"/>
       <c r="H811" t="inlineStr"/>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr"/>
       <c r="B812" t="inlineStr">
         <is>
-          <t>SAJM</t>
+          <t>Higher</t>
         </is>
       </c>
       <c r="C812" t="inlineStr">
         <is>
-          <t>SAJM</t>
+          <t>Higher</t>
         </is>
       </c>
       <c r="D812" t="inlineStr"/>
       <c r="E812" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F812" t="inlineStr">
         <is>
-          <t>.Eras.21.short</t>
+          <t>.Boxes.Market.TradeForHigher</t>
         </is>
       </c>
       <c r="G812" t="inlineStr"/>
       <c r="H812" t="inlineStr"/>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr"/>
       <c r="B813" t="inlineStr">
         <is>
-          <t>Copy</t>
+          <t>I Got it!</t>
         </is>
       </c>
       <c r="C813" t="inlineStr">
         <is>
-          <t>Copy</t>
+          <t>I Got it!</t>
         </is>
       </c>
       <c r="D813" t="inlineStr"/>
       <c r="E813" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F813" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetCopySuffix</t>
+          <t>.Boxes.GuildMemberStat.GotIt</t>
         </is>
       </c>
       <c r="G813" t="inlineStr"/>
       <c r="H813" t="inlineStr"/>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr"/>
       <c r="B814" t="inlineStr">
         <is>
-          <t>Group</t>
+          <t>Play/Stop Music</t>
         </is>
       </c>
       <c r="C814" t="inlineStr">
         <is>
-          <t>Group</t>
+          <t>Play/Stop Music</t>
         </is>
       </c>
       <c r="D814" t="inlineStr"/>
       <c r="E814" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F814" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.ModeGroups</t>
+          <t>.Menu.MusicControl.Desc</t>
         </is>
       </c>
       <c r="G814" t="inlineStr"/>
       <c r="H814" t="inlineStr"/>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr"/>
       <c r="B815" t="inlineStr">
         <is>
-          <t>Error loading the Negotiation Table</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C815" t="inlineStr">
         <is>
-          <t>Error loading the Negotiation Table</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="D815" t="inlineStr"/>
       <c r="E815" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F815" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.TableLoadError</t>
+          <t>.Boxes.Productions.Done</t>
         </is>
       </c>
       <c r="G815" t="inlineStr"/>
       <c r="H815" t="inlineStr"/>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr"/>
       <c r="B816" t="inlineStr">
         <is>
-          <t>Enable Event helpers</t>
+          <t>Badges</t>
         </is>
       </c>
       <c r="C816" t="inlineStr">
         <is>
-          <t>Enable Event helpers</t>
+          <t>Badges</t>
         </is>
       </c>
       <c r="D816" t="inlineStr"/>
       <c r="E816" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F816" t="inlineStr">
         <is>
-          <t>.Settings.EventHelper.All</t>
+          <t>.Boxes.MergerGame.Keys.soccer</t>
         </is>
       </c>
       <c r="G816" t="inlineStr"/>
       <c r="H816" t="inlineStr"/>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr"/>
       <c r="B817" t="inlineStr">
         <is>
-          <t>Summer Event</t>
+          <t>Virtual Future</t>
         </is>
       </c>
       <c r="C817" t="inlineStr">
         <is>
-          <t>Summer Event</t>
+          <t>Virtual Future</t>
         </is>
       </c>
       <c r="D817" t="inlineStr"/>
       <c r="E817" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F817" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.summerEvent</t>
+          <t>.Eras.17</t>
         </is>
       </c>
       <c r="G817" t="inlineStr"/>
       <c r="H817" t="inlineStr"/>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr"/>
       <c r="B818" t="inlineStr">
         <is>
-          <t>Should the "Aztec Helper" box be opened when starting a Aztec Minigame?</t>
+          <t>Spot is not safe. __fpcount__ additional FPs must be added.&lt;br&gt;Total to make spot safe: __totalfp__ FPs</t>
         </is>
       </c>
       <c r="C818" t="inlineStr">
         <is>
-          <t>Should the "Aztec Helper" box be opened when starting a Aztec Minigame?</t>
+          <t>Spot is not safe. __fpcount__ additional FPs must be added.&lt;br&gt;Total to make spot safe: __totalfp__ FPs</t>
         </is>
       </c>
       <c r="D818" t="inlineStr"/>
       <c r="E818" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F818" t="inlineStr">
         <is>
-          <t>.Settings.ShowAztecHelper.Desc</t>
+          <t>.Boxes.Calculator.TTForderNegativeProfit</t>
         </is>
       </c>
       <c r="G818" t="inlineStr"/>
       <c r="H818" t="inlineStr"/>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr"/>
       <c r="B819" t="inlineStr">
         <is>
-          <t>Single-lane Road</t>
+          <t>is affected by life support</t>
         </is>
       </c>
       <c r="C819" t="inlineStr">
         <is>
-          <t>Single-lane Road</t>
+          <t>is affected by life support</t>
         </is>
       </c>
       <c r="D819" t="inlineStr"/>
       <c r="E819" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F819" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.cityRoadSmall</t>
+          <t>.Boxes.Tooltip.Building.lifeSupport</t>
         </is>
       </c>
       <c r="G819" t="inlineStr"/>
       <c r="H819" t="inlineStr"/>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr"/>
       <c r="B820" t="inlineStr">
         <is>
-          <t>Disabled: Open your Tech Tree first (R)!</t>
+          <t>Sector</t>
         </is>
       </c>
       <c r="C820" t="inlineStr">
         <is>
-          <t>Disabled: Open your Tech Tree first (R)!</t>
+          <t>Sector</t>
         </is>
       </c>
       <c r="D820" t="inlineStr"/>
       <c r="E820" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F820" t="inlineStr">
         <is>
-          <t>.Menu.Technologies.Warning</t>
+          <t>.Boxes.GvGMap.Log.Sector</t>
         </is>
       </c>
       <c r="G820" t="inlineStr"/>
       <c r="H820" t="inlineStr"/>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr"/>
       <c r="B821" t="inlineStr">
         <is>
-          <t>Roads</t>
+          <t>Enable sound</t>
         </is>
       </c>
       <c r="C821" t="inlineStr">
         <is>
-          <t>Roads</t>
+          <t>Enable sound</t>
         </is>
       </c>
       <c r="D821" t="inlineStr"/>
       <c r="E821" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F821" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.street</t>
+          <t>.Settings.Entry.EnableSound</t>
         </is>
       </c>
       <c r="G821" t="inlineStr"/>
       <c r="H821" t="inlineStr"/>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr"/>
       <c r="B822" t="inlineStr">
         <is>
-          <t>has Progress</t>
+          <t>Next Expansion</t>
         </is>
       </c>
       <c r="C822" t="inlineStr">
         <is>
-          <t>has Progress</t>
+          <t>Next Expansion</t>
         </is>
       </c>
       <c r="D822" t="inlineStr"/>
       <c r="E822" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F822" t="inlineStr">
         <is>
-          <t>.Boxes.findGB.hasProgress</t>
+          <t>.Boxes.Outpost.nextTile</t>
         </is>
       </c>
       <c r="G822" t="inlineStr"/>
       <c r="H822" t="inlineStr"/>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr"/>
       <c r="B823" t="inlineStr">
         <is>
-          <t>Spot is not safe. __fpcount__ additional FPs must be added.&lt;br&gt;Total to make spot safe: __totalfp__ FPs</t>
+          <t>No owner yet</t>
         </is>
       </c>
       <c r="C823" t="inlineStr">
         <is>
-          <t>Spot is not safe. __fpcount__ additional FPs must be added.&lt;br&gt;Total to make spot safe: __totalfp__ FPs</t>
+          <t>No owner yet</t>
         </is>
       </c>
       <c r="D823" t="inlineStr"/>
       <c r="E823" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F823" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTForderNegativeProfit</t>
+          <t>.Boxes.GuildFights.NoOwner</t>
         </is>
       </c>
       <c r="G823" t="inlineStr"/>
       <c r="H823" t="inlineStr"/>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr"/>
       <c r="B824" t="inlineStr">
         <is>
-          <t>No owner yet</t>
+          <t>CE</t>
         </is>
       </c>
       <c r="C824" t="inlineStr">
         <is>
-          <t>No owner yet</t>
+          <t>CE</t>
         </is>
       </c>
       <c r="D824" t="inlineStr"/>
       <c r="E824" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F824" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.NoOwner</t>
+          <t>.Eras.12.short</t>
         </is>
       </c>
       <c r="G824" t="inlineStr"/>
       <c r="H824" t="inlineStr"/>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr"/>
       <c r="B825" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>Sum Offered</t>
         </is>
       </c>
       <c r="C825" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>Sum Offered</t>
         </is>
       </c>
       <c r="D825" t="inlineStr"/>
       <c r="E825" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F825" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Settings</t>
+          <t>.Boxes.MarketOffers.OfferSum</t>
         </is>
       </c>
       <c r="G825" t="inlineStr"/>
       <c r="H825" t="inlineStr"/>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr"/>
       <c r="B826" t="inlineStr">
         <is>
-          <t>GBG</t>
+          <t>CA</t>
         </is>
       </c>
       <c r="C826" t="inlineStr">
         <is>
-          <t>GBG</t>
+          <t>CA</t>
         </is>
       </c>
       <c r="D826" t="inlineStr"/>
       <c r="E826" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F826" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.battlegrounds_conquest</t>
+          <t>.Eras.7.short</t>
         </is>
       </c>
       <c r="G826" t="inlineStr"/>
       <c r="H826" t="inlineStr"/>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr"/>
       <c r="B827" t="inlineStr">
         <is>
-          <t>InA</t>
+          <t>open overview after update</t>
         </is>
       </c>
       <c r="C827" t="inlineStr">
         <is>
-          <t>InA</t>
+          <t>open overview after update</t>
         </is>
       </c>
       <c r="D827" t="inlineStr"/>
       <c r="E827" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F827" t="inlineStr">
         <is>
-          <t>.Eras.8.short</t>
+          <t>.Boxes.GuildMemberStat.AutoStartOnUpdate</t>
         </is>
       </c>
       <c r="G827" t="inlineStr"/>
       <c r="H827" t="inlineStr"/>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr"/>
       <c r="B828" t="inlineStr">
         <is>
-          <t>min Lvl</t>
+          <t>Blue Galaxy</t>
         </is>
       </c>
       <c r="C828" t="inlineStr">
         <is>
-          <t>min Lvl</t>
+          <t>Blue Galaxy</t>
         </is>
       </c>
       <c r="D828" t="inlineStr"/>
       <c r="E828" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F828" t="inlineStr">
         <is>
-          <t>.Boxes.findGB.minLvl</t>
+          <t>.Settings.Entry.ShowBlueGalaxyHelper</t>
         </is>
       </c>
       <c r="G828" t="inlineStr"/>
       <c r="H828" t="inlineStr"/>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr"/>
       <c r="B829" t="inlineStr">
         <is>
-          <t>Current Production Overview (Daily)</t>
+          <t xml:space="preserve">Search Building… </t>
         </is>
       </c>
       <c r="C829" t="inlineStr">
         <is>
-          <t>Current Production Overview (Daily)</t>
+          <t xml:space="preserve">Search Building… </t>
         </is>
       </c>
       <c r="D829" t="inlineStr"/>
       <c r="E829" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F829" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Title</t>
+          <t>.Boxes.Productions.SearchInput</t>
         </is>
       </c>
       <c r="G829" t="inlineStr"/>
       <c r="H829" t="inlineStr"/>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr"/>
       <c r="B830" t="inlineStr">
         <is>
-          <t>Automatically create a new Alert when I make a bid in the Antiques Dealer.</t>
+          <t>Rating value of 1 __eraname__ good (in FP)</t>
         </is>
       </c>
       <c r="C830" t="inlineStr">
         <is>
-          <t>Automatically create a new Alert when I make a bid in the Antiques Dealer.</t>
+          <t>Rating value of 1 __eraname__ good (in FP)</t>
         </is>
       </c>
       <c r="D830" t="inlineStr"/>
       <c r="E830" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F830" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Auction.Info</t>
+          <t>.Boxes.GreatBuildings.GoodsValue</t>
         </is>
       </c>
       <c r="G830" t="inlineStr"/>
       <c r="H830" t="inlineStr"/>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr"/>
       <c r="B831" t="inlineStr">
         <is>
-          <t>Eras</t>
+          <t>Board Rewards</t>
         </is>
       </c>
       <c r="C831" t="inlineStr">
         <is>
-          <t>Eras</t>
+          <t>Board Rewards</t>
         </is>
       </c>
       <c r="D831" t="inlineStr"/>
       <c r="E831" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F831" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Eras</t>
+          <t>.Boxes.EventPresents.Title</t>
         </is>
       </c>
       <c r="G831" t="inlineStr"/>
       <c r="H831" t="inlineStr"/>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr"/>
       <c r="B832" t="inlineStr">
         <is>
-          <t>General</t>
+          <t>This is not a valid settings file!</t>
         </is>
       </c>
       <c r="C832" t="inlineStr">
         <is>
-          <t>General</t>
+          <t>This is not a valid settings file!</t>
         </is>
       </c>
       <c r="D832" t="inlineStr"/>
       <c r="E832" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F832" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.General</t>
+          <t>.Settings.ExportImport.Error</t>
         </is>
       </c>
       <c r="G832" t="inlineStr"/>
       <c r="H832" t="inlineStr"/>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr"/>
       <c r="B833" t="inlineStr">
         <is>
-          <t>Expected daily production/tile</t>
+          <t>__era__&lt;br&gt;You have: __stock__</t>
         </is>
       </c>
       <c r="C833" t="inlineStr">
         <is>
-          <t>Expected daily production/tile</t>
+          <t>__era__&lt;br&gt;You have: __stock__</t>
         </is>
       </c>
       <c r="D833" t="inlineStr"/>
       <c r="E833" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F833" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ProdPerTile</t>
+          <t>.Boxes.Market.OfferTT</t>
         </is>
       </c>
       <c r="G833" t="inlineStr"/>
       <c r="H833" t="inlineStr"/>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr"/>
       <c r="B834" t="inlineStr">
         <is>
-          <t>OC</t>
+          <t>Sets and Chains</t>
         </is>
       </c>
       <c r="C834" t="inlineStr">
         <is>
-          <t>OC</t>
+          <t>Sets and Chains</t>
         </is>
       </c>
       <c r="D834" t="inlineStr"/>
       <c r="E834" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F834" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OwnPartShort</t>
+          <t>.Menu.Kits.Title</t>
         </is>
       </c>
       <c r="G834" t="inlineStr"/>
       <c r="H834" t="inlineStr"/>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr"/>
       <c r="B835" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Card Duel</t>
         </is>
       </c>
       <c r="C835" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Card Duel</t>
         </is>
       </c>
       <c r="D835" t="inlineStr"/>
       <c r="E835" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F835" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.goods</t>
+          <t>.Boxes.FPCollector.card_duel</t>
         </is>
       </c>
       <c r="G835" t="inlineStr"/>
       <c r="H835" t="inlineStr"/>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr"/>
       <c r="B836" t="inlineStr">
         <is>
-          <t>Local settings</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C836" t="inlineStr">
         <is>
-          <t>Local settings</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="D836" t="inlineStr"/>
       <c r="E836" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F836" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.LocalSettings</t>
+          <t>.Boxes.Outpost.TitleBuildings</t>
         </is>
       </c>
       <c r="G836" t="inlineStr"/>
       <c r="H836" t="inlineStr"/>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr"/>
       <c r="B837" t="inlineStr">
         <is>
-          <t>Offset to servertime (minutes)</t>
+          <t>Select how much each of your buildings should ideally produce per tile. The balance between all selected values is important for the final rating: Use higher ones for things you do not care about as much and lower values if you want to put higher emphasis on particular resources/boosts. If you have more than one of the same building, only the highest era will be evaluated.</t>
         </is>
       </c>
       <c r="C837" t="inlineStr">
         <is>
-          <t>Offset to servertime (minutes)</t>
+          <t>Select how much each of your buildings should ideally produce per tile. The balance between all selected values is important for the final rating: Use higher ones for things you do not care about as much and lower values if you want to put higher emphasis on particular resources/boosts. If you have more than one of the same building, only the highest era will be evaluated.</t>
         </is>
       </c>
       <c r="D837" t="inlineStr"/>
       <c r="E837" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F837" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.serverOffset</t>
+          <t>.Boxes.ProductionsRating.Explainer</t>
         </is>
       </c>
       <c r="G837" t="inlineStr"/>
       <c r="H837" t="inlineStr"/>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr"/>
       <c r="B838" t="inlineStr">
         <is>
-          <t>Unique Building</t>
+          <t>Bottom</t>
         </is>
       </c>
       <c r="C838" t="inlineStr">
         <is>
-          <t>Unique Building</t>
+          <t>Bottom</t>
         </is>
       </c>
       <c r="D838" t="inlineStr"/>
       <c r="E838" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F838" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.isUnique</t>
+          <t>.Menu.BottomBar</t>
         </is>
       </c>
       <c r="G838" t="inlineStr"/>
       <c r="H838" t="inlineStr"/>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr"/>
       <c r="B839" t="inlineStr">
         <is>
-          <t>When opening the ally building, an enhanced ally overview will be presented.</t>
+          <t>Max level</t>
         </is>
       </c>
       <c r="C839" t="inlineStr">
         <is>
-          <t>When opening the ally building, an enhanced ally overview will be presented.</t>
+          <t>Max level</t>
         </is>
       </c>
       <c r="D839" t="inlineStr"/>
       <c r="E839" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F839" t="inlineStr">
         <is>
-          <t>.Settings.ShowAllyList.Desc</t>
+          <t>.Boxes.Calculator.MaxLevel</t>
         </is>
       </c>
       <c r="G839" t="inlineStr"/>
       <c r="H839" t="inlineStr"/>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr"/>
       <c r="B840" t="inlineStr">
         <is>
-          <t>TE</t>
+          <t>Present Game (e.g. Winter Event)</t>
         </is>
       </c>
       <c r="C840" t="inlineStr">
         <is>
-          <t>TE</t>
+          <t>Present Game (e.g. Winter Event)</t>
         </is>
       </c>
       <c r="D840" t="inlineStr"/>
       <c r="E840" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F840" t="inlineStr">
         <is>
-          <t>.Eras.13.short</t>
+          <t>.Settings.EventHelperPresent</t>
         </is>
       </c>
       <c r="G840" t="inlineStr"/>
       <c r="H840" t="inlineStr"/>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr"/>
       <c r="B841" t="inlineStr">
         <is>
-          <t>last Alcatraz production</t>
+          <t>Search name/building</t>
         </is>
       </c>
       <c r="C841" t="inlineStr">
         <is>
-          <t>last Alcatraz production</t>
+          <t>Search name/building</t>
         </is>
       </c>
       <c r="D841" t="inlineStr"/>
       <c r="E841" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F841" t="inlineStr">
         <is>
-          <t>.Boxes.Units.alca</t>
+          <t>.Boxes.AllyList.Search</t>
         </is>
       </c>
       <c r="G841" t="inlineStr"/>
       <c r="H841" t="inlineStr"/>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr"/>
       <c r="B842" t="inlineStr">
         <is>
-          <t>Required</t>
+          <t>Motivate/Polish Helper</t>
         </is>
       </c>
       <c r="C842" t="inlineStr">
         <is>
-          <t>Required</t>
+          <t>Motivate/Polish Helper</t>
         </is>
       </c>
       <c r="D842" t="inlineStr"/>
       <c r="E842" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F842" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.RequiredProgress</t>
+          <t>.Menu.Moppelhelper.Title</t>
         </is>
       </c>
       <c r="G842" t="inlineStr"/>
       <c r="H842" t="inlineStr"/>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr"/>
       <c r="B843" t="inlineStr">
         <is>
-          <t>Click here or drag an exported JSON file / Zip archive into this field to import the data.</t>
+          <t>instantly</t>
         </is>
       </c>
       <c r="C843" t="inlineStr">
         <is>
-          <t>Click here or drag an exported JSON file / Zip archive into this field to import the data.</t>
+          <t>instantly</t>
         </is>
       </c>
       <c r="D843" t="inlineStr"/>
       <c r="E843" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F843" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ImportDescription</t>
+          <t>.Boxes.GuildMemberStat.Instantly</t>
         </is>
       </c>
       <c r="G843" t="inlineStr"/>
       <c r="H843" t="inlineStr"/>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr"/>
       <c r="B844" t="inlineStr">
         <is>
-          <t>This is the position you have chosen.&lt;br&gt;Before you test the next position, wait until this message disappears.</t>
+          <t>the greener, the higher the chance for a hit:</t>
         </is>
       </c>
       <c r="C844" t="inlineStr">
         <is>
-          <t>This is the position you have chosen.&lt;br&gt;Before you test the next position, wait until this message disappears.</t>
+          <t>the greener, the higher the chance for a hit:</t>
         </is>
       </c>
       <c r="D844" t="inlineStr"/>
       <c r="E844" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F844" t="inlineStr">
         <is>
-          <t>.Settings.NotificationPosition.ToastTestBody</t>
+          <t>.Boxes.AztecMiniGame.Description</t>
         </is>
       </c>
       <c r="G844" t="inlineStr"/>
       <c r="H844" t="inlineStr"/>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr"/>
       <c r="B845" t="inlineStr">
         <is>
-          <t>Load current Beta</t>
+          <t>Guild supporting buildings</t>
         </is>
       </c>
       <c r="C845" t="inlineStr">
         <is>
-          <t>Load current Beta</t>
+          <t>Guild supporting buildings</t>
         </is>
       </c>
       <c r="D845" t="inlineStr"/>
       <c r="E845" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F845" t="inlineStr">
         <is>
-          <t>.Settings.Entry.LoadBeta2</t>
+          <t>.Boxes.GuildMemberStat.GuildSupportBuildings</t>
         </is>
       </c>
       <c r="G845" t="inlineStr"/>
       <c r="H845" t="inlineStr"/>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr"/>
       <c r="B846" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>QI Player list</t>
         </is>
       </c>
       <c r="C846" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>QI Player list</t>
         </is>
       </c>
       <c r="D846" t="inlineStr"/>
       <c r="E846" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F846" t="inlineStr">
         <is>
-          <t>.Eras.3.short</t>
+          <t>.Settings.Entry.ShowQIPlayerInfo</t>
         </is>
       </c>
       <c r="G846" t="inlineStr"/>
       <c r="H846" t="inlineStr"/>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr"/>
       <c r="B847" t="inlineStr">
         <is>
-          <t>Province Name</t>
+          <t>There are several ways to get support:</t>
         </is>
       </c>
       <c r="C847" t="inlineStr">
         <is>
-          <t>Province Name</t>
+          <t>There are several ways to get support:</t>
         </is>
       </c>
       <c r="D847" t="inlineStr"/>
       <c r="E847" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F847" t="inlineStr">
         <is>
-          <t>.Boxes.scoutingTimes.ProvinceName</t>
+          <t>.Settings.Help.Desc</t>
         </is>
       </c>
       <c r="G847" t="inlineStr"/>
       <c r="H847" t="inlineStr"/>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr"/>
       <c r="B848" t="inlineStr">
         <is>
-          <t>Motivate/Polish Helper</t>
+          <t>Decayed buildings</t>
         </is>
       </c>
       <c r="C848" t="inlineStr">
         <is>
-          <t>Motivate/Polish Helper</t>
+          <t>Decayed buildings</t>
         </is>
       </c>
       <c r="D848" t="inlineStr"/>
       <c r="E848" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F848" t="inlineStr">
         <is>
-          <t>.Menu.Moppelhelper.Title</t>
+          <t>.Boxes.CityMap.ShowDecayedBuildings</t>
         </is>
       </c>
       <c r="G848" t="inlineStr"/>
       <c r="H848" t="inlineStr"/>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr"/>
       <c r="B849" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>Delete!</t>
         </is>
       </c>
       <c r="C849" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>Delete!</t>
         </is>
       </c>
       <c r="D849" t="inlineStr"/>
       <c r="E849" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F849" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Event</t>
+          <t>.Settings.ResetBoxPositions.Button</t>
         </is>
       </c>
       <c r="G849" t="inlineStr"/>
       <c r="H849" t="inlineStr"/>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr"/>
       <c r="B850" t="inlineStr">
         <is>
-          <t>The values may update slow - depending on server feedback. Given times do not take updates of current stock into account.</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; contributed __points__ points.</t>
         </is>
       </c>
       <c r="C850" t="inlineStr">
         <is>
-          <t>The values may update slow - depending on server feedback. Given times do not take updates of current stock into account.</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; contributed __points__ points.</t>
         </is>
       </c>
       <c r="D850" t="inlineStr"/>
       <c r="E850" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F850" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Warning</t>
+          <t>.Boxes.Infobox.Messages.GEX</t>
         </is>
       </c>
       <c r="G850" t="inlineStr"/>
       <c r="H850" t="inlineStr"/>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr"/>
       <c r="B851" t="inlineStr">
         <is>
-          <t>Market Filter</t>
+          <t>__player__'s __building__ reached level __level__.&lt;br&gt;You took spot &lt;strong&gt;__rank__ &lt;/strong&gt; and received &lt;strong&gt;__fps__&lt;/strong&gt; FPs.</t>
         </is>
       </c>
       <c r="C851" t="inlineStr">
         <is>
-          <t>Market Filter</t>
+          <t>__player__'s __building__ reached level __level__.&lt;br&gt;You took spot &lt;strong&gt;__rank__ &lt;/strong&gt; and received &lt;strong&gt;__fps__&lt;/strong&gt; FPs.</t>
         </is>
       </c>
       <c r="D851" t="inlineStr"/>
       <c r="E851" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F851" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowMarketFilter</t>
+          <t>.Boxes.Infobox.Messages.LevelUp</t>
         </is>
       </c>
       <c r="G851" t="inlineStr"/>
       <c r="H851" t="inlineStr"/>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr"/>
       <c r="B852" t="inlineStr">
         <is>
-          <t>weeks</t>
+          <t>1 FP equals __percent__% bonus for attacking army</t>
         </is>
       </c>
       <c r="C852" t="inlineStr">
         <is>
-          <t>weeks</t>
+          <t>1 FP equals __percent__% bonus for attacking army</t>
         </is>
       </c>
       <c r="D852" t="inlineStr"/>
       <c r="E852" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F852" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Weeks</t>
+          <t>.Boxes.GreatBuildings.AttackPerFP</t>
         </is>
       </c>
       <c r="G852" t="inlineStr"/>
       <c r="H852" t="inlineStr"/>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr"/>
       <c r="B853" t="inlineStr">
         <is>
-          <t>Shard - Settlement</t>
+          <t>Expedition</t>
         </is>
       </c>
       <c r="C853" t="inlineStr">
         <is>
-          <t>Shard - Settlement</t>
+          <t>Expedition</t>
         </is>
       </c>
       <c r="D853" t="inlineStr"/>
       <c r="E853" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F853" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.culturalOutpost</t>
+          <t>.Boxes.BetterMusic.GE</t>
         </is>
       </c>
       <c r="G853" t="inlineStr"/>
       <c r="H853" t="inlineStr"/>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr"/>
       <c r="B854" t="inlineStr">
         <is>
-          <t>There are no finished FP productions</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C854" t="inlineStr">
         <is>
-          <t>There are no finished FP productions</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="D854" t="inlineStr"/>
       <c r="E854" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F854" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.NoProductionsDone</t>
+          <t>.Boxes.GexStat.Save</t>
         </is>
       </c>
       <c r="G854" t="inlineStr"/>
       <c r="H854" t="inlineStr"/>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr"/>
       <c r="B855" t="inlineStr">
         <is>
-          <t>No unit data available. Please press "U" to launch the Army Management console</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C855" t="inlineStr">
         <is>
-          <t>No unit data available. Please press "U" to launch the Army Management console</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="D855" t="inlineStr"/>
       <c r="E855" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F855" t="inlineStr">
         <is>
-          <t>.Boxes.UnitsGex.NoUnitsAvailable</t>
+          <t>.Boxes.BlueGalaxy.Goods</t>
         </is>
       </c>
       <c r="G855" t="inlineStr"/>
       <c r="H855" t="inlineStr"/>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr"/>
       <c r="B856" t="inlineStr">
         <is>
-          <t>Pop Game (e.g. Fall Event)</t>
+          <t>Resource</t>
         </is>
       </c>
       <c r="C856" t="inlineStr">
         <is>
-          <t>Pop Game (e.g. Fall Event)</t>
+          <t>Resource</t>
         </is>
       </c>
       <c r="D856" t="inlineStr"/>
       <c r="E856" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F856" t="inlineStr">
         <is>
-          <t>.Settings.EventHelperPop</t>
+          <t>.Boxes.Technologies.Resource</t>
         </is>
       </c>
       <c r="G856" t="inlineStr"/>
       <c r="H856" t="inlineStr"/>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr"/>
       <c r="B857" t="inlineStr">
         <is>
-          <t>Fragment</t>
+          <t>Million</t>
         </is>
       </c>
       <c r="C857" t="inlineStr">
         <is>
-          <t>Fragment</t>
+          <t>Million</t>
         </is>
       </c>
       <c r="D857" t="inlineStr"/>
       <c r="E857" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F857" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Fragment</t>
+          <t>.Boxes.idleGame.M</t>
         </is>
       </c>
       <c r="G857" t="inlineStr"/>
       <c r="H857" t="inlineStr"/>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr"/>
       <c r="B858" t="inlineStr">
         <is>
-          <t>Available FP Packs</t>
+          <t>Event Assistants</t>
         </is>
       </c>
       <c r="C858" t="inlineStr">
         <is>
-          <t>Available FP Packs</t>
+          <t>Event Assistants</t>
         </is>
       </c>
       <c r="D858" t="inlineStr"/>
       <c r="E858" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F858" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.AvailableFP</t>
+          <t>.Settings.Entry.ShowEventChest</t>
         </is>
       </c>
       <c r="G858" t="inlineStr"/>
       <c r="H858" t="inlineStr"/>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr"/>
       <c r="B859" t="inlineStr">
         <is>
-          <t>Rating value of 1 good from prior ages (in FP)</t>
+          <t>Idle Game (e.g. St. Patricks)</t>
         </is>
       </c>
       <c r="C859" t="inlineStr">
         <is>
-          <t>Rating value of 1 good from prior ages (in FP)</t>
+          <t>Idle Game (e.g. St. Patricks)</t>
         </is>
       </c>
       <c r="D859" t="inlineStr"/>
       <c r="E859" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F859" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.OlderGoodsValue</t>
+          <t>.Settings.EventHelperIdle</t>
         </is>
       </c>
       <c r="G859" t="inlineStr"/>
       <c r="H859" t="inlineStr"/>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr"/>
       <c r="B860" t="inlineStr">
         <is>
-          <t>Delete</t>
+          <t>Please scroll through all the pages and press the EXPORT button</t>
         </is>
       </c>
       <c r="C860" t="inlineStr">
         <is>
-          <t>Delete</t>
+          <t>Please scroll through all the pages and press the EXPORT button</t>
         </is>
       </c>
       <c r="D860" t="inlineStr"/>
       <c r="E860" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F860" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Delete</t>
+          <t>.Boxes.Treasury.Message</t>
         </is>
       </c>
       <c r="G860" t="inlineStr"/>
       <c r="H860" t="inlineStr"/>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr"/>
       <c r="B861" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Blue Galaxy (x2)</t>
         </is>
       </c>
       <c r="C861" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Blue Galaxy (x2)</t>
         </is>
       </c>
       <c r="D861" t="inlineStr"/>
       <c r="E861" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F861" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.Level</t>
+          <t>.Boxes.FPCollector.double_collection</t>
         </is>
       </c>
       <c r="G861" t="inlineStr"/>
       <c r="H861" t="inlineStr"/>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr"/>
       <c r="B862" t="inlineStr">
         <is>
-          <t>Spoils of War</t>
+          <t>NEVER</t>
         </is>
       </c>
       <c r="C862" t="inlineStr">
         <is>
-          <t>Spoils of War</t>
+          <t>NEVER</t>
         </is>
       </c>
       <c r="D862" t="inlineStr"/>
       <c r="E862" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F862" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.spoilsOfWar</t>
+          <t>.Boxes.MoppelHelper.Never</t>
         </is>
       </c>
       <c r="G862" t="inlineStr"/>
       <c r="H862" t="inlineStr"/>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr"/>
       <c r="B863" t="inlineStr">
         <is>
-          <t>Goods from Mars are not included. Please visit your Mars outpost and open the box again</t>
+          <t>Set up messages for your Discord server</t>
         </is>
       </c>
       <c r="C863" t="inlineStr">
         <is>
-          <t>Goods from Mars are not included. Please visit your Mars outpost and open the box again</t>
+          <t>Set up messages for your Discord server</t>
         </is>
       </c>
       <c r="D863" t="inlineStr"/>
       <c r="E863" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F863" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.NoMarsDataWarning</t>
+          <t>.Menu.Discord.Desc</t>
         </is>
       </c>
       <c r="G863" t="inlineStr"/>
       <c r="H863" t="inlineStr"/>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr"/>
       <c r="B864" t="inlineStr">
         <is>
-          <t>SAM</t>
+          <t>QI Boosts</t>
         </is>
       </c>
       <c r="C864" t="inlineStr">
         <is>
-          <t>SAM</t>
+          <t>QI Boosts</t>
         </is>
       </c>
       <c r="D864" t="inlineStr"/>
       <c r="E864" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F864" t="inlineStr">
         <is>
-          <t>.Eras.18.short</t>
+          <t>.Boxes.PlayerProfile.QIBoosts</t>
         </is>
       </c>
       <c r="G864" t="inlineStr"/>
       <c r="H864" t="inlineStr"/>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr"/>
       <c r="B865" t="inlineStr">
         <is>
-          <t>Set Alert</t>
+          <t>Consider goods production</t>
         </is>
       </c>
       <c r="C865" t="inlineStr">
         <is>
-          <t>Set Alert</t>
+          <t>Consider goods production</t>
         </is>
       </c>
       <c r="D865" t="inlineStr"/>
       <c r="E865" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F865" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SetAlert</t>
+          <t>.Boxes.GreatBuildings.ShowGoods</t>
         </is>
       </c>
       <c r="G865" t="inlineStr"/>
       <c r="H865" t="inlineStr"/>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr"/>
       <c r="B866" t="inlineStr">
         <is>
-          <t>Contemporary Era</t>
+          <t>Repeat Building Selection</t>
         </is>
       </c>
       <c r="C866" t="inlineStr">
         <is>
-          <t>Contemporary Era</t>
+          <t>Repeat Building Selection</t>
         </is>
       </c>
       <c r="D866" t="inlineStr"/>
       <c r="E866" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F866" t="inlineStr">
         <is>
-          <t>.Eras.12</t>
+          <t>.Settings.Entry.RepeatSelectBuilding</t>
         </is>
       </c>
       <c r="G866" t="inlineStr"/>
       <c r="H866" t="inlineStr"/>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr"/>
       <c r="B867" t="inlineStr">
         <is>
-          <t>FP's</t>
+          <t>Bid Settings</t>
         </is>
       </c>
       <c r="C867" t="inlineStr">
         <is>
-          <t>FP's</t>
+          <t>Bid Settings</t>
         </is>
       </c>
       <c r="D867" t="inlineStr"/>
       <c r="E867" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F867" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.FP</t>
+          <t>.Settings.Auctions.Button</t>
         </is>
       </c>
       <c r="G867" t="inlineStr"/>
       <c r="H867" t="inlineStr"/>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr"/>
       <c r="B868" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>Size</t>
         </is>
       </c>
       <c r="C868" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>Size</t>
         </is>
       </c>
       <c r="D868" t="inlineStr"/>
       <c r="E868" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F868" t="inlineStr">
         <is>
-          <t>.Eras.2.short</t>
+          <t>.Boxes.CombatCalculator.Size</t>
         </is>
       </c>
       <c r="G868" t="inlineStr"/>
       <c r="H868" t="inlineStr"/>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr"/>
       <c r="B869" t="inlineStr">
         <is>
-          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement and reload the game (F5)&lt;/em&gt;</t>
+          <t>Progress</t>
         </is>
       </c>
       <c r="C869" t="inlineStr">
         <is>
-          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement and reload the game (F5)&lt;/em&gt;</t>
+          <t>Progress</t>
         </is>
       </c>
       <c r="D869" t="inlineStr"/>
       <c r="E869" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F869" t="inlineStr">
         <is>
-          <t>.Menu.OutP.DescWarningOutpostData</t>
+          <t>.Boxes.Castle.Progress</t>
         </is>
       </c>
       <c r="G869" t="inlineStr"/>
       <c r="H869" t="inlineStr"/>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr"/>
       <c r="B870" t="inlineStr">
         <is>
-          <t>Hide GB from calculation and list.</t>
+          <t>Current amount placed in your city. Please note: Not all buildings might be in the era that is shown next to the name. Check the map to be sure!</t>
         </is>
       </c>
       <c r="C870" t="inlineStr">
         <is>
-          <t>Hide GB from calculation and list.</t>
+          <t>Current amount placed in your city. Please note: Not all buildings might be in the era that is shown next to the name. Check the map to be sure!</t>
         </is>
       </c>
       <c r="D870" t="inlineStr"/>
       <c r="E870" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F870" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.HideGB</t>
+          <t>.Boxes.ProductionsRating.CountTooltip</t>
         </is>
       </c>
       <c r="G870" t="inlineStr"/>
       <c r="H870" t="inlineStr"/>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr"/>
       <c r="B871" t="inlineStr">
         <is>
-          <t>Your army has only Rogues remaining. Either heal units using diamonds or retreat!</t>
+          <t>Current Run</t>
         </is>
       </c>
       <c r="C871" t="inlineStr">
         <is>
-          <t>Your army has only Rogues remaining. Either heal units using diamonds or retreat!</t>
+          <t>Current Run</t>
         </is>
       </c>
       <c r="D871" t="inlineStr"/>
       <c r="E871" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F871" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssist.Text.Rogue</t>
+          <t>.Boxes.idleGame.CurrentRun</t>
         </is>
       </c>
       <c r="G871" t="inlineStr"/>
       <c r="H871" t="inlineStr"/>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr"/>
       <c r="B872" t="inlineStr">
         <is>
-          <t>Cost/Prize</t>
+          <t>This is not a valid token. Please check your input!</t>
         </is>
       </c>
       <c r="C872" t="inlineStr">
         <is>
-          <t>Cost/Prize</t>
+          <t>This is not a valid token. Please check your input!</t>
         </is>
       </c>
       <c r="D872" t="inlineStr"/>
       <c r="E872" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F872" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.CostPerPrize</t>
+          <t>.Boxes.Settings.ApiTokenLengthWrongBody</t>
         </is>
       </c>
       <c r="G872" t="inlineStr"/>
       <c r="H872" t="inlineStr"/>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr"/>
       <c r="B873" t="inlineStr">
         <is>
-          <t>Events</t>
+          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __toomuch__FP too many.</t>
         </is>
       </c>
       <c r="C873" t="inlineStr">
         <is>
-          <t>Events</t>
+          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __toomuch__FP too many.</t>
         </is>
       </c>
       <c r="D873" t="inlineStr"/>
       <c r="E873" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F873" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Events</t>
+          <t>.Boxes.Calculator.TTPaidTooMuch</t>
         </is>
       </c>
       <c r="G873" t="inlineStr"/>
       <c r="H873" t="inlineStr"/>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr"/>
       <c r="B874" t="inlineStr">
         <is>
-          <t>Available Soccer Balls</t>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day, __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day) and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
         </is>
       </c>
       <c r="C874" t="inlineStr">
         <is>
-          <t>Available Soccer Balls</t>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day, __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day) and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
         </is>
       </c>
       <c r="D874" t="inlineStr"/>
       <c r="E874" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F874" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.availableCurrency.soccer</t>
+          <t>.Boxes.GreatBuildings.BreakEvenTTGoodsAttack</t>
         </is>
       </c>
       <c r="G874" t="inlineStr"/>
       <c r="H874" t="inlineStr"/>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr"/>
       <c r="B875" t="inlineStr">
         <is>
-          <t>reset message counter</t>
+          <t>List of all items in a store</t>
         </is>
       </c>
       <c r="C875" t="inlineStr">
         <is>
-          <t>reset message counter</t>
+          <t>List of all items in a store</t>
         </is>
       </c>
       <c r="D875" t="inlineStr"/>
       <c r="E875" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F875" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ResetMessageCounter</t>
+          <t>.Menu.ShopAssist.Desc</t>
         </is>
       </c>
       <c r="G875" t="inlineStr"/>
       <c r="H875" t="inlineStr"/>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr"/>
       <c r="B876" t="inlineStr">
         <is>
-          <t>Start coins</t>
+          <t>Forge-Bowl-Event</t>
         </is>
       </c>
       <c r="C876" t="inlineStr">
         <is>
-          <t>Start coins</t>
+          <t>Forge-Bowl-Event</t>
         </is>
       </c>
       <c r="D876" t="inlineStr"/>
       <c r="E876" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F876" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_coins_start</t>
+          <t>.Boxes.FPCollector.forge_bowl_event</t>
         </is>
       </c>
       <c r="G876" t="inlineStr"/>
       <c r="H876" t="inlineStr"/>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr"/>
       <c r="B877" t="inlineStr">
         <is>
-          <t>This value is used for ranking goods producing buildings. How many FP is one good worth to you?</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="C877" t="inlineStr">
         <is>
-          <t>This value is used for ranking goods producing buildings. How many FP is one good worth to you?</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="D877" t="inlineStr"/>
       <c r="E877" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F877" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTGoodsValue</t>
+          <t>.Boxes.GexStat.Gex</t>
         </is>
       </c>
       <c r="G877" t="inlineStr"/>
       <c r="H877" t="inlineStr"/>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr"/>
       <c r="B878" t="inlineStr">
         <is>
-          <t>FPs</t>
+          <t>Challenge will overflow!</t>
         </is>
       </c>
       <c r="C878" t="inlineStr">
         <is>
-          <t>FPs</t>
+          <t>Challenge will overflow!</t>
         </is>
       </c>
       <c r="D878" t="inlineStr"/>
       <c r="E878" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F878" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Deposit</t>
+          <t>.Boxes.MergerGame.WorldChallengeOverflowWarning</t>
         </is>
       </c>
       <c r="G878" t="inlineStr"/>
       <c r="H878" t="inlineStr"/>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr"/>
       <c r="B879" t="inlineStr">
         <is>
-          <t>Search</t>
+          <t>Unknown</t>
         </is>
       </c>
       <c r="C879" t="inlineStr">
         <is>
-          <t>Search</t>
+          <t>Unknown</t>
         </is>
       </c>
       <c r="D879" t="inlineStr"/>
       <c r="E879" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F879" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.FindBuilding</t>
+          <t>.Boxes.FPCollector.null</t>
         </is>
       </c>
       <c r="G879" t="inlineStr"/>
       <c r="H879" t="inlineStr"/>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr"/>
       <c r="B880" t="inlineStr">
         <is>
-          <t>Expired Trades</t>
+          <t>Highlight Buildings</t>
         </is>
       </c>
       <c r="C880" t="inlineStr">
         <is>
-          <t>Expired Trades</t>
+          <t>Highlight Buildings</t>
         </is>
       </c>
       <c r="D880" t="inlineStr"/>
       <c r="E880" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F880" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.Expired</t>
+          <t>.Boxes.CityMap.Highlight</t>
         </is>
       </c>
       <c r="G880" t="inlineStr"/>
       <c r="H880" t="inlineStr"/>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr"/>
       <c r="B881" t="inlineStr">
         <is>
-          <t>Card Duel</t>
+          <t>Efficiency (incl. badges)</t>
         </is>
       </c>
       <c r="C881" t="inlineStr">
         <is>
-          <t>Card Duel</t>
+          <t>Efficiency (incl. badges)</t>
         </is>
       </c>
       <c r="D881" t="inlineStr"/>
       <c r="E881" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F881" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.card_duel</t>
+          <t>.Boxes.MergerGame.Efficiency.soccer</t>
         </is>
       </c>
       <c r="G881" t="inlineStr"/>
       <c r="H881" t="inlineStr"/>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr"/>
       <c r="B882" t="inlineStr">
         <is>
-          <t>Iron Age</t>
+          <t>Compare friends in conversations</t>
         </is>
       </c>
       <c r="C882" t="inlineStr">
         <is>
-          <t>Iron Age</t>
+          <t>Compare friends in conversations</t>
         </is>
       </c>
       <c r="D882" t="inlineStr"/>
       <c r="E882" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F882" t="inlineStr">
         <is>
-          <t>.Eras.3</t>
+          <t>.Boxes.CompareFriendsThreads.Title</t>
         </is>
       </c>
       <c r="G882" t="inlineStr"/>
       <c r="H882" t="inlineStr"/>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr"/>
       <c r="B883" t="inlineStr">
         <is>
-          <t>Open window automatically</t>
+          <t>Please open the Market console first (T)</t>
         </is>
       </c>
       <c r="C883" t="inlineStr">
         <is>
-          <t>Open window automatically</t>
+          <t>Please open the Market console first (T)</t>
         </is>
       </c>
       <c r="D883" t="inlineStr"/>
       <c r="E883" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F883" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Autostart</t>
+          <t>.Menu.MarketOffers.Warning</t>
         </is>
       </c>
       <c r="G883" t="inlineStr"/>
       <c r="H883" t="inlineStr"/>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr"/>
       <c r="B884" t="inlineStr">
         <is>
-          <t>Please load ingame guild member overview to activate statistic</t>
+          <t>Item</t>
         </is>
       </c>
       <c r="C884" t="inlineStr">
         <is>
-          <t>Please load ingame guild member overview to activate statistic</t>
+          <t>Item</t>
         </is>
       </c>
       <c r="D884" t="inlineStr"/>
       <c r="E884" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F884" t="inlineStr">
         <is>
-          <t>.Menu.GuildMemberStat.Warning</t>
+          <t>.Boxes.Productions.Headings.item</t>
         </is>
       </c>
       <c r="G884" t="inlineStr"/>
       <c r="H884" t="inlineStr"/>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr"/>
       <c r="B885" t="inlineStr">
         <is>
-          <t>Auction Cool-down</t>
+          <t>Others FP</t>
         </is>
       </c>
       <c r="C885" t="inlineStr">
         <is>
-          <t>Auction Cool-down</t>
+          <t>Others FP</t>
         </is>
       </c>
       <c r="D885" t="inlineStr"/>
       <c r="E885" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F885" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Antiques.Cooldown</t>
+          <t>.Boxes.OwnpartCalculator.PatronPart</t>
         </is>
       </c>
       <c r="G885" t="inlineStr"/>
       <c r="H885" t="inlineStr"/>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr"/>
       <c r="B886" t="inlineStr">
         <is>
-          <t>Level 1 building or selection kit</t>
+          <t xml:space="preserve"> ignoring bottlenecks</t>
         </is>
       </c>
       <c r="C886" t="inlineStr">
         <is>
-          <t>Level 1 building or selection kit</t>
+          <t xml:space="preserve"> ignoring bottlenecks</t>
         </is>
       </c>
       <c r="D886" t="inlineStr"/>
       <c r="E886" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F886" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Base</t>
+          <t>.Boxes.idleGame.noBottleneck</t>
         </is>
       </c>
       <c r="G886" t="inlineStr"/>
       <c r="H886" t="inlineStr"/>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr"/>
       <c r="B887" t="inlineStr">
         <is>
-          <t>No spot safe</t>
+          <t>Your Treasure Hourly</t>
         </is>
       </c>
       <c r="C887" t="inlineStr">
         <is>
-          <t>No spot safe</t>
+          <t>Your Treasure Hourly</t>
         </is>
       </c>
       <c r="D887" t="inlineStr"/>
       <c r="E887" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F887" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.NoPlaceSafe</t>
+          <t>.Boxes.Stats.SourceTitle.statsTreasurePlayerH</t>
         </is>
       </c>
       <c r="G887" t="inlineStr"/>
       <c r="H887" t="inlineStr"/>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr"/>
       <c r="B888" t="inlineStr">
         <is>
-          <t>Total Guild Power</t>
+          <t>This module will automatically generate an auction bid value based on your settings and the current auction bid and copy it to the clipboard.</t>
         </is>
       </c>
       <c r="C888" t="inlineStr">
         <is>
-          <t>Total Guild Power</t>
+          <t>This module will automatically generate an auction bid value based on your settings and the current auction bid and copy it to the clipboard.</t>
         </is>
       </c>
       <c r="D888" t="inlineStr"/>
       <c r="E888" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F888" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.TotalGuildPower</t>
+          <t>.Boxes.AuctionSettings.Help1</t>
         </is>
       </c>
       <c r="G888" t="inlineStr"/>
       <c r="H888" t="inlineStr"/>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr"/>
       <c r="B889" t="inlineStr">
         <is>
-          <t>Overview</t>
+          <t>Neighborhood</t>
         </is>
       </c>
       <c r="C889" t="inlineStr">
         <is>
-          <t>Overview</t>
+          <t>Neighborhood</t>
         </is>
       </c>
       <c r="D889" t="inlineStr"/>
       <c r="E889" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F889" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Overview</t>
+          <t>.Boxes.Alerts.Form.Neighborhood</t>
         </is>
       </c>
       <c r="G889" t="inlineStr"/>
       <c r="H889" t="inlineStr"/>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr"/>
       <c r="B890" t="inlineStr">
         <is>
-          <t>Imported</t>
+          <t>weeks</t>
         </is>
       </c>
       <c r="C890" t="inlineStr">
         <is>
-          <t>Imported</t>
+          <t>weeks</t>
         </is>
       </c>
       <c r="D890" t="inlineStr"/>
       <c r="E890" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F890" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetImported</t>
+          <t>.Boxes.GexStat.Weeks</t>
         </is>
       </c>
       <c r="G890" t="inlineStr"/>
       <c r="H890" t="inlineStr"/>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr"/>
       <c r="B891" t="inlineStr">
         <is>
-          <t>Notifications</t>
+          <t>Qty</t>
         </is>
       </c>
       <c r="C891" t="inlineStr">
         <is>
-          <t>Notifications</t>
+          <t>Qty</t>
         </is>
       </c>
       <c r="D891" t="inlineStr"/>
       <c r="E891" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F891" t="inlineStr">
         <is>
-          <t>.Settings.ShowNotifications.Title</t>
+          <t>.Boxes.Productions.Headings.number</t>
         </is>
       </c>
       <c r="G891" t="inlineStr"/>
       <c r="H891" t="inlineStr"/>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr"/>
       <c r="B892" t="inlineStr">
         <is>
-          <t>Button size</t>
+          <t>Open Import/Export Tool</t>
         </is>
       </c>
       <c r="C892" t="inlineStr">
         <is>
-          <t>Button size</t>
+          <t>Open Import/Export Tool</t>
         </is>
       </c>
       <c r="D892" t="inlineStr"/>
       <c r="E892" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F892" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.ButtonSize</t>
+          <t>.Settings.ExportSettings.OpenImportExportTool</t>
         </is>
       </c>
       <c r="G892" t="inlineStr"/>
       <c r="H892" t="inlineStr"/>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr"/>
       <c r="B893" t="inlineStr">
         <is>
-          <t>Hide helper during battle</t>
+          <t>Workers used</t>
         </is>
       </c>
       <c r="C893" t="inlineStr">
         <is>
-          <t>Hide helper during battle</t>
+          <t>Workers used</t>
         </is>
       </c>
       <c r="D893" t="inlineStr"/>
       <c r="E893" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F893" t="inlineStr">
         <is>
-          <t>.Settings.HideHelperDuringBattle.Title</t>
+          <t>.Boxes.MergerGame.Energy.care</t>
         </is>
       </c>
       <c r="G893" t="inlineStr"/>
       <c r="H893" t="inlineStr"/>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr"/>
       <c r="B894" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Deleted!</t>
         </is>
       </c>
       <c r="C894" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Deleted!</t>
         </is>
       </c>
       <c r="D894" t="inlineStr"/>
       <c r="E894" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F894" t="inlineStr">
         <is>
-          <t>.Boxes.General.Level</t>
+          <t>.Boxes.GuildFights.DeleteMessage.Title</t>
         </is>
       </c>
       <c r="G894" t="inlineStr"/>
       <c r="H894" t="inlineStr"/>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr"/>
       <c r="B895" t="inlineStr">
         <is>
-          <t>__building__ - Level __level__</t>
+          <t>FP costs for goods</t>
         </is>
       </c>
       <c r="C895" t="inlineStr">
         <is>
-          <t>__building__ - Level __level__</t>
+          <t>FP costs for goods</t>
         </is>
       </c>
       <c r="D895" t="inlineStr"/>
       <c r="E895" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F895" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.MsgBuilding</t>
+          <t>.Boxes.GreatBuildings.FPCostGoods</t>
         </is>
       </c>
       <c r="G895" t="inlineStr"/>
       <c r="H895" t="inlineStr"/>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr"/>
       <c r="B896" t="inlineStr">
         <is>
-          <t>Anniversary Event</t>
+          <t>Comparisons from your city</t>
         </is>
       </c>
       <c r="C896" t="inlineStr">
         <is>
-          <t>Anniversary Event</t>
+          <t>Comparisons from your city</t>
         </is>
       </c>
       <c r="D896" t="inlineStr"/>
       <c r="E896" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F896" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.forge_ages_event</t>
+          <t>.Boxes.ProductionsRating.TooltipTitle</t>
         </is>
       </c>
       <c r="G896" t="inlineStr"/>
       <c r="H896" t="inlineStr"/>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr"/>
       <c r="B897" t="inlineStr">
         <is>
-          <t>Display Event Assistants</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C897" t="inlineStr">
         <is>
-          <t>Display Event Assistants</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="D897" t="inlineStr"/>
       <c r="E897" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F897" t="inlineStr">
         <is>
-          <t>.Settings.ShowEventChest.Title</t>
+          <t>.Boxes.GuildMemberStat.Level</t>
         </is>
       </c>
       <c r="G897" t="inlineStr"/>
       <c r="H897" t="inlineStr"/>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr"/>
       <c r="B898" t="inlineStr">
         <is>
-          <t>Unknown Conversation</t>
+          <t>Save current goods?</t>
         </is>
       </c>
       <c r="C898" t="inlineStr">
         <is>
-          <t>Unknown Conversation</t>
+          <t>Save current goods?</t>
         </is>
       </c>
       <c r="D898" t="inlineStr"/>
       <c r="E898" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F898" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.UnknownConversation</t>
+          <t>.Boxes.Negotiation.SaveCurrentEraGoods</t>
         </is>
       </c>
       <c r="G898" t="inlineStr"/>
       <c r="H898" t="inlineStr"/>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr"/>
       <c r="B899" t="inlineStr">
         <is>
-          <t>Reload Page</t>
+          <t>Guild Power</t>
         </is>
       </c>
       <c r="C899" t="inlineStr">
         <is>
-          <t>Reload Page</t>
+          <t>Guild Power</t>
         </is>
       </c>
       <c r="D899" t="inlineStr"/>
       <c r="E899" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F899" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ReloadPage</t>
+          <t>.Boxes.GuildMemberStat.GuildPower</t>
         </is>
       </c>
       <c r="G899" t="inlineStr"/>
       <c r="H899" t="inlineStr"/>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr"/>
       <c r="B900" t="inlineStr">
         <is>
-          <t>Expansions</t>
+          <t>Gold</t>
         </is>
       </c>
       <c r="C900" t="inlineStr">
         <is>
-          <t>Expansions</t>
+          <t>Gold</t>
         </is>
       </c>
       <c r="D900" t="inlineStr"/>
       <c r="E900" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F900" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.ExpansionsSum</t>
+          <t>.Boxes.OwnpartCalculator.TierGold</t>
         </is>
       </c>
       <c r="G900" t="inlineStr"/>
       <c r="H900" t="inlineStr"/>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr"/>
       <c r="B901" t="inlineStr">
         <is>
-          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
+          <t>Map</t>
         </is>
       </c>
       <c r="C901" t="inlineStr">
         <is>
-          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
+          <t>Map</t>
         </is>
       </c>
       <c r="D901" t="inlineStr"/>
       <c r="E901" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F901" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEvenTTAttack</t>
+          <t>.Boxes.GuildFights.OpenMap</t>
         </is>
       </c>
       <c r="G901" t="inlineStr"/>
       <c r="H901" t="inlineStr"/>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr"/>
       <c r="B902" t="inlineStr">
         <is>
-          <t>Visit the settlement to correct the value</t>
+          <t>This is the position you have chosen.&lt;br&gt;Before you test the next position, wait until this message disappears.</t>
         </is>
       </c>
       <c r="C902" t="inlineStr">
         <is>
-          <t>Visit the settlement to correct the value</t>
+          <t>This is the position you have chosen.&lt;br&gt;Before you test the next position, wait until this message disappears.</t>
         </is>
       </c>
       <c r="D902" t="inlineStr"/>
       <c r="E902" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F902" t="inlineStr">
         <is>
-          <t>.Boxes.QIActions.Warning</t>
+          <t>.Settings.NotificationPosition.ToastTestBody</t>
         </is>
       </c>
       <c r="G902" t="inlineStr"/>
       <c r="H902" t="inlineStr"/>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr"/>
       <c r="B903" t="inlineStr">
         <is>
-          <t>Please choose</t>
+          <t>Choose a value between 1 and 4 !&amp;#10;Choose a smaller value for more data&amp;#10;or a larger one for better viewing.</t>
         </is>
       </c>
       <c r="C903" t="inlineStr">
         <is>
-          <t>Please choose</t>
+          <t>Choose a value between 1 and 4 !&amp;#10;Choose a smaller value for more data&amp;#10;or a larger one for better viewing.</t>
         </is>
       </c>
       <c r="D903" t="inlineStr"/>
       <c r="E903" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F903" t="inlineStr">
         <is>
-          <t>.General.Choose</t>
+          <t>.Boxes.Units.PictogramScalingDesc</t>
         </is>
       </c>
       <c r="G903" t="inlineStr"/>
       <c r="H903" t="inlineStr"/>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr"/>
       <c r="B904" t="inlineStr">
         <is>
-          <t>Unit</t>
+          <t>FP</t>
         </is>
       </c>
       <c r="C904" t="inlineStr">
         <is>
-          <t>Unit</t>
+          <t>FP</t>
         </is>
       </c>
       <c r="D904" t="inlineStr"/>
       <c r="E904" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F904" t="inlineStr">
         <is>
-          <t>.General.Unit</t>
+          <t>.Boxes.OwnpartCalculator.OptionsFP</t>
         </is>
       </c>
       <c r="G904" t="inlineStr"/>
       <c r="H904" t="inlineStr"/>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr"/>
       <c r="B905" t="inlineStr">
         <is>
-          <t>Choose your preferred language from the drop-down list</t>
+          <t>Settlement Goods</t>
         </is>
       </c>
       <c r="C905" t="inlineStr">
         <is>
-          <t>Choose your preferred language from the drop-down list</t>
+          <t>Settlement Goods</t>
         </is>
       </c>
       <c r="D905" t="inlineStr"/>
       <c r="E905" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F905" t="inlineStr">
         <is>
-          <t>.Settings.ChangeLanguage.Desc</t>
+          <t>.Boxes.Outpost.Title</t>
         </is>
       </c>
       <c r="G905" t="inlineStr"/>
       <c r="H905" t="inlineStr"/>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr"/>
       <c r="B906" t="inlineStr">
         <is>
-          <t>QI Round</t>
+          <t>Own FP remaining</t>
         </is>
       </c>
       <c r="C906" t="inlineStr">
         <is>
-          <t>QI Round</t>
+          <t>Own FP remaining</t>
         </is>
       </c>
       <c r="D906" t="inlineStr"/>
       <c r="E906" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F906" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.QiRound</t>
+          <t>.Boxes.OwnpartCalculator.OwnPartRemaining</t>
         </is>
       </c>
       <c r="G906" t="inlineStr"/>
       <c r="H906" t="inlineStr"/>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr"/>
       <c r="B907" t="inlineStr">
         <is>
-          <t>Offer</t>
+          <t>Select current and previous ages</t>
         </is>
       </c>
       <c r="C907" t="inlineStr">
         <is>
-          <t>Offer</t>
+          <t>Select current and previous ages</t>
         </is>
       </c>
       <c r="D907" t="inlineStr"/>
       <c r="E907" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F907" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Item</t>
+          <t>.Boxes.Stats.BtnLastErasTitle</t>
         </is>
       </c>
       <c r="G907" t="inlineStr"/>
       <c r="H907" t="inlineStr"/>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr"/>
       <c r="B908" t="inlineStr">
         <is>
-          <t>FoE-Helper: There are keys remaining on the board!</t>
+          <t>Following combinations are possible</t>
         </is>
       </c>
       <c r="C908" t="inlineStr">
         <is>
-          <t>FoE-Helper: There are keys remaining on the board!</t>
+          <t>Following combinations are possible</t>
         </is>
       </c>
       <c r="D908" t="inlineStr"/>
       <c r="E908" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F908" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeysLeft.anniversary</t>
+          <t>.Boxes.Tooltip.Efficiency.description</t>
         </is>
       </c>
       <c r="G908" t="inlineStr"/>
       <c r="H908" t="inlineStr"/>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr"/>
       <c r="B909" t="inlineStr">
         <is>
-          <t>Tavern</t>
+          <t>Expired Limited Buildings:</t>
         </is>
       </c>
       <c r="C909" t="inlineStr">
         <is>
-          <t>Tavern</t>
+          <t>Expired Limited Buildings:</t>
         </is>
       </c>
       <c r="D909" t="inlineStr"/>
       <c r="E909" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F909" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.TavernVisits</t>
+          <t>.InactiveBuildingsAlert.title</t>
         </is>
       </c>
       <c r="G909" t="inlineStr"/>
       <c r="H909" t="inlineStr"/>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr"/>
       <c r="B910" t="inlineStr">
         <is>
-          <t>Total keys</t>
+          <t>Required</t>
         </is>
       </c>
       <c r="C910" t="inlineStr">
         <is>
-          <t>Total keys</t>
+          <t>Required</t>
         </is>
       </c>
       <c r="D910" t="inlineStr"/>
       <c r="E910" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F910" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Keys.anniversary</t>
+          <t>.Boxes.GuildFights.RequiredProgress</t>
         </is>
       </c>
       <c r="G910" t="inlineStr"/>
       <c r="H910" t="inlineStr"/>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr"/>
       <c r="B911" t="inlineStr">
         <is>
-          <t>Negotiation Blocker</t>
+          <t>Slot unlocked</t>
         </is>
       </c>
       <c r="C911" t="inlineStr">
         <is>
-          <t>Negotiation Blocker</t>
+          <t>Slot unlocked</t>
         </is>
       </c>
       <c r="D911" t="inlineStr"/>
       <c r="E911" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F911" t="inlineStr">
         <is>
-          <t>.Settings.ShowMapTradeWarning.Title</t>
+          <t>.Boxes.GvGMap.Log.sector_slot_unlocked</t>
         </is>
       </c>
       <c r="G911" t="inlineStr"/>
       <c r="H911" t="inlineStr"/>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr"/>
       <c r="B912" t="inlineStr">
         <is>
-          <t>Member activity</t>
+          <t>Artillery Unit</t>
         </is>
       </c>
       <c r="C912" t="inlineStr">
         <is>
-          <t>Member activity</t>
+          <t>Artillery Unit</t>
         </is>
       </c>
       <c r="D912" t="inlineStr"/>
       <c r="E912" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F912" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MemberActiviy</t>
+          <t>.Boxes.Units.long_ranged</t>
         </is>
       </c>
       <c r="G912" t="inlineStr"/>
       <c r="H912" t="inlineStr"/>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr"/>
       <c r="B913" t="inlineStr">
         <is>
-          <t>PVP Arena</t>
+          <t>No spot safe</t>
         </is>
       </c>
       <c r="C913" t="inlineStr">
         <is>
-          <t>PVP Arena</t>
+          <t>No spot safe</t>
         </is>
       </c>
       <c r="D913" t="inlineStr"/>
       <c r="E913" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F913" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.pvp_arena</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.OwnpartCalculator.NoPlaceSafe</t>
+        </is>
+      </c>
+      <c r="G913" t="inlineStr"/>
       <c r="H913" t="inlineStr"/>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr"/>
       <c r="B914" t="inlineStr">
         <is>
-          <t>In Colony</t>
+          <t>Success</t>
         </is>
       </c>
       <c r="C914" t="inlineStr">
         <is>
-          <t>In Colony</t>
+          <t>Success</t>
         </is>
       </c>
       <c r="D914" t="inlineStr"/>
       <c r="E914" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F914" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.InColony</t>
+          <t>.Boxes.Negotiation.Success</t>
         </is>
       </c>
       <c r="G914" t="inlineStr"/>
       <c r="H914" t="inlineStr"/>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr"/>
       <c r="B915" t="inlineStr">
         <is>
-          <t>This is not a valid token. Please check your input!</t>
+          <t>Disadvantage</t>
         </is>
       </c>
       <c r="C915" t="inlineStr">
         <is>
-          <t>This is not a valid token. Please check your input!</t>
+          <t>Disadvantage</t>
         </is>
       </c>
       <c r="D915" t="inlineStr"/>
       <c r="E915" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F915" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.ApiTokenLengthWrongBody</t>
+          <t>.Boxes.Market.TradeDisadvantage</t>
         </is>
       </c>
       <c r="G915" t="inlineStr"/>
       <c r="H915" t="inlineStr"/>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr"/>
       <c r="B916" t="inlineStr">
         <is>
-          <t>Guild Treasury - daily</t>
+          <t>Guild Members</t>
         </is>
       </c>
       <c r="C916" t="inlineStr">
         <is>
-          <t>Guild Treasury - daily</t>
+          <t>Guild Members</t>
         </is>
       </c>
       <c r="D916" t="inlineStr"/>
       <c r="E916" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F916" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsTreasureClanD</t>
+          <t>.Boxes.Notice.SelectPlayerGroupGuild</t>
         </is>
       </c>
       <c r="G916" t="inlineStr"/>
       <c r="H916" t="inlineStr"/>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr"/>
       <c r="B917" t="inlineStr">
         <is>
-          <t>member</t>
+          <t>Automatically create a new Alert when I make a bid in the Antiques Dealer.</t>
         </is>
       </c>
       <c r="C917" t="inlineStr">
         <is>
-          <t>member</t>
+          <t>Automatically create a new Alert when I make a bid in the Antiques Dealer.</t>
         </is>
       </c>
       <c r="D917" t="inlineStr"/>
       <c r="E917" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F917" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Member</t>
+          <t>.Boxes.Alerts.Preferences.Auction.Info</t>
         </is>
       </c>
       <c r="G917" t="inlineStr"/>
       <c r="H917" t="inlineStr"/>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr"/>
       <c r="B918" t="inlineStr">
         <is>
-          <t>Double Collection</t>
+          <t>Iron Age</t>
         </is>
       </c>
       <c r="C918" t="inlineStr">
         <is>
-          <t>Double Collection</t>
+          <t>Iron Age</t>
         </is>
       </c>
       <c r="D918" t="inlineStr"/>
       <c r="E918" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F918" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.DoubleCollection</t>
+          <t>.Eras.3</t>
         </is>
       </c>
       <c r="G918" t="inlineStr"/>
       <c r="H918" t="inlineStr"/>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr"/>
       <c r="B919" t="inlineStr">
         <is>
-          <t xml:space="preserve">Target Progress for Workers used: </t>
+          <t>Copy values</t>
         </is>
       </c>
       <c r="C919" t="inlineStr">
         <is>
-          <t xml:space="preserve">Target Progress for Workers used: </t>
+          <t>Copy values</t>
         </is>
       </c>
       <c r="D919" t="inlineStr"/>
       <c r="E919" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F919" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.EfficiencyTargetProgress.soccer</t>
+          <t>.Boxes.PowerLeveling.CopyValues</t>
         </is>
       </c>
       <c r="G919" t="inlineStr"/>
       <c r="H919" t="inlineStr"/>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr"/>
       <c r="B920" t="inlineStr">
         <is>
-          <t>max Lvl</t>
+          <t>BPs</t>
         </is>
       </c>
       <c r="C920" t="inlineStr">
         <is>
-          <t>max Lvl</t>
+          <t>BPs</t>
         </is>
       </c>
       <c r="D920" t="inlineStr"/>
       <c r="E920" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F920" t="inlineStr">
         <is>
-          <t>.Boxes.findGB.maxLvl</t>
+          <t>.Boxes.Investment.Overview.Blueprints</t>
         </is>
       </c>
       <c r="G920" t="inlineStr"/>
       <c r="H920" t="inlineStr"/>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr"/>
       <c r="B921" t="inlineStr">
         <is>
-          <t>Menu Content</t>
+          <t>Add Advice</t>
         </is>
       </c>
       <c r="C921" t="inlineStr">
         <is>
-          <t>Menu Content</t>
+          <t>Add Advice</t>
         </is>
       </c>
       <c r="D921" t="inlineStr"/>
       <c r="E921" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F921" t="inlineStr">
         <is>
-          <t>.Settings.Entry.MenuContent</t>
+          <t>.Boxes.BattleAssistAddAdvice.Title</t>
         </is>
       </c>
       <c r="G921" t="inlineStr"/>
       <c r="H921" t="inlineStr"/>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr"/>
       <c r="B922" t="inlineStr">
         <is>
-          <t>Persistent</t>
+          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement and reload the game (F5)&lt;/em&gt;</t>
         </is>
       </c>
       <c r="C922" t="inlineStr">
         <is>
-          <t>Persistent</t>
+          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement and reload the game (F5)&lt;/em&gt;</t>
         </is>
       </c>
       <c r="D922" t="inlineStr"/>
       <c r="E922" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F922" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Persistent</t>
+          <t>.Menu.OutP.DescWarningOutpostData</t>
         </is>
       </c>
       <c r="G922" t="inlineStr"/>
       <c r="H922" t="inlineStr"/>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr"/>
       <c r="B923" t="inlineStr">
         <is>
-          <t>Million</t>
+          <t>Discord Webhooks</t>
         </is>
       </c>
       <c r="C923" t="inlineStr">
         <is>
-          <t>Million</t>
+          <t>Discord Webhooks</t>
         </is>
       </c>
       <c r="D923" t="inlineStr"/>
       <c r="E923" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F923" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.M</t>
+          <t>.Boxes.Discord.Title</t>
         </is>
       </c>
       <c r="G923" t="inlineStr"/>
       <c r="H923" t="inlineStr"/>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr"/>
       <c r="B924" t="inlineStr">
         <is>
-          <t>Future Era</t>
+          <t>Tables</t>
         </is>
       </c>
       <c r="C924" t="inlineStr">
         <is>
-          <t>Future Era</t>
+          <t>Tables</t>
         </is>
       </c>
       <c r="D924" t="inlineStr"/>
       <c r="E924" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F924" t="inlineStr">
         <is>
-          <t>.Eras.14</t>
+          <t>.Boxes.DBExport.Tables</t>
         </is>
       </c>
       <c r="G924" t="inlineStr"/>
       <c r="H924" t="inlineStr"/>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr"/>
       <c r="B925" t="inlineStr">
         <is>
-          <t>Filter Rewards</t>
+          <t>Neighbours</t>
         </is>
       </c>
       <c r="C925" t="inlineStr">
         <is>
-          <t>Filter Rewards</t>
+          <t>Neighbours</t>
         </is>
       </c>
       <c r="D925" t="inlineStr"/>
       <c r="E925" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F925" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.FilterRewards</t>
+          <t>.Boxes.Notice.SelectPlayerGroupNeighbor</t>
         </is>
       </c>
       <c r="G925" t="inlineStr"/>
       <c r="H925" t="inlineStr"/>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr"/>
       <c r="B926" t="inlineStr">
         <is>
-          <t>No data available!&lt;br /&gt;Please visit the guild expedition contribution page in the guild expedition overview to update the data.</t>
+          <t>week</t>
         </is>
       </c>
       <c r="C926" t="inlineStr">
         <is>
-          <t>No data available!&lt;br /&gt;Please visit the guild expedition contribution page in the guild expedition overview to update the data.</t>
+          <t>week</t>
         </is>
       </c>
       <c r="D926" t="inlineStr"/>
       <c r="E926" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F926" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.ParticipationNoData</t>
+          <t>.Boxes.GexStat.Week</t>
         </is>
       </c>
       <c r="G926" t="inlineStr"/>
       <c r="H926" t="inlineStr"/>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr"/>
       <c r="B927" t="inlineStr">
         <is>
-          <t>Archeology Event</t>
+          <t>compression</t>
         </is>
       </c>
       <c r="C927" t="inlineStr">
         <is>
-          <t>Archeology Event</t>
+          <t>compression</t>
         </is>
       </c>
       <c r="D927" t="inlineStr"/>
       <c r="E927" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F927" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.archeology_event</t>
-[...2 lines deleted...]
-      <c r="G927" t="inlineStr"/>
+          <t>.Boxes.DBExport.Compression</t>
+        </is>
+      </c>
+      <c r="G927" t="inlineStr">
+        <is>
+          <t>Context please.</t>
+        </is>
+      </c>
       <c r="H927" t="inlineStr"/>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr"/>
       <c r="B928" t="inlineStr">
         <is>
-          <t>Add selected buildings</t>
+          <t>Date</t>
         </is>
       </c>
       <c r="C928" t="inlineStr">
         <is>
-          <t>Add selected buildings</t>
+          <t>Date</t>
         </is>
       </c>
       <c r="D928" t="inlineStr"/>
       <c r="E928" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F928" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.AddBuildings</t>
+          <t>.Boxes.MarketOffersEvents.Date</t>
         </is>
       </c>
       <c r="G928" t="inlineStr"/>
       <c r="H928" t="inlineStr"/>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr"/>
       <c r="B929" t="inlineStr">
         <is>
-          <t>Use short names for GBG provinces.</t>
+          <t>Automatic collection</t>
         </is>
       </c>
       <c r="C929" t="inlineStr">
         <is>
-          <t>Use short names for GBG provinces.</t>
+          <t>Automatic collection</t>
         </is>
       </c>
       <c r="D929" t="inlineStr"/>
       <c r="E929" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F929" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Settings.GbgProvShortName</t>
+          <t>.Boxes.FPCollector.auto_collect</t>
         </is>
       </c>
       <c r="G929" t="inlineStr"/>
       <c r="H929" t="inlineStr"/>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr"/>
       <c r="B930" t="inlineStr">
         <is>
-          <t>Item Sources</t>
+          <t>middle middle</t>
         </is>
       </c>
       <c r="C930" t="inlineStr">
         <is>
-          <t>Item Sources</t>
+          <t>middle middle</t>
         </is>
       </c>
       <c r="D930" t="inlineStr"/>
       <c r="E930" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F930" t="inlineStr">
         <is>
-          <t>.Boxes.ItemSources.Title</t>
+          <t>.Menu.Notification.Position.mid-center</t>
         </is>
       </c>
       <c r="G930" t="inlineStr"/>
       <c r="H930" t="inlineStr"/>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr"/>
       <c r="B931" t="inlineStr">
         <is>
-          <t>available</t>
+          <t>Incidents Overview</t>
         </is>
       </c>
       <c r="C931" t="inlineStr">
         <is>
-          <t>available</t>
+          <t>Incidents Overview</t>
         </is>
       </c>
       <c r="D931" t="inlineStr"/>
       <c r="E931" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F931" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Available</t>
+          <t>.Boxes.HiddenRewards.Title</t>
         </is>
       </c>
       <c r="G931" t="inlineStr"/>
       <c r="H931" t="inlineStr"/>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr"/>
       <c r="B932" t="inlineStr">
         <is>
-          <t>Displays your current daily productions.</t>
+          <t>Change in Copy Behavior!</t>
         </is>
       </c>
       <c r="C932" t="inlineStr">
         <is>
-          <t>Displays your current daily productions.</t>
+          <t>Change in Copy Behavior!</t>
         </is>
       </c>
       <c r="D932" t="inlineStr"/>
       <c r="E932" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F932" t="inlineStr">
         <is>
-          <t>.Menu.Productions.Desc</t>
+          <t>.Boxes.GuildFights.TimeZoneWarning.Title</t>
         </is>
       </c>
       <c r="G932" t="inlineStr"/>
       <c r="H932" t="inlineStr"/>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr"/>
       <c r="B933" t="inlineStr">
         <is>
-          <t>Total</t>
+          <t>Show Blueprints</t>
         </is>
       </c>
       <c r="C933" t="inlineStr">
         <is>
-          <t>Total</t>
+          <t>Show Blueprints</t>
         </is>
       </c>
       <c r="D933" t="inlineStr"/>
       <c r="E933" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F933" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.DescRequired</t>
+          <t>.Settings.ShowOwnPartBP.Desc</t>
         </is>
       </c>
       <c r="G933" t="inlineStr"/>
       <c r="H933" t="inlineStr"/>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr"/>
       <c r="B934" t="inlineStr">
         <is>
-          <t>GE Goods Use</t>
+          <t>Bronze Age</t>
         </is>
       </c>
       <c r="C934" t="inlineStr">
         <is>
-          <t>GE Goods Use</t>
+          <t>Bronze Age</t>
         </is>
       </c>
       <c r="D934" t="inlineStr"/>
       <c r="E934" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F934" t="inlineStr">
         <is>
-          <t>.Settings.GexStockWarning.Title</t>
+          <t>.Eras.2</t>
         </is>
       </c>
       <c r="G934" t="inlineStr"/>
       <c r="H934" t="inlineStr"/>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr"/>
       <c r="B935" t="inlineStr">
         <is>
-          <t>GBG</t>
+          <t>Buildings from GBG</t>
         </is>
       </c>
       <c r="C935" t="inlineStr">
         <is>
-          <t>GBG</t>
+          <t>Buildings from GBG</t>
         </is>
       </c>
       <c r="D935" t="inlineStr"/>
       <c r="E935" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F935" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsGBGPlayers</t>
+          <t>.Boxes.CityMap.buildingFromGBG</t>
         </is>
       </c>
       <c r="G935" t="inlineStr"/>
       <c r="H935" t="inlineStr"/>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr"/>
       <c r="B936" t="inlineStr">
         <is>
-          <t>Calendar</t>
+          <t>World:</t>
         </is>
       </c>
       <c r="C936" t="inlineStr">
         <is>
-          <t>Calendar</t>
+          <t>World:</t>
         </is>
       </c>
       <c r="D936" t="inlineStr"/>
       <c r="E936" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F936" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.reward_calendar</t>
+          <t>.Settings.Version.World</t>
         </is>
       </c>
       <c r="G936" t="inlineStr"/>
       <c r="H936" t="inlineStr"/>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr"/>
       <c r="B937" t="inlineStr">
         <is>
-          <t>Factor</t>
+          <t>Soccer balls used</t>
         </is>
       </c>
       <c r="C937" t="inlineStr">
         <is>
-          <t>Factor</t>
+          <t>Soccer balls used</t>
         </is>
       </c>
       <c r="D937" t="inlineStr"/>
       <c r="E937" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F937" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Factor</t>
+          <t>.Boxes.MergerGame.Energy.soccer</t>
         </is>
       </c>
       <c r="G937" t="inlineStr"/>
       <c r="H937" t="inlineStr"/>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr"/>
       <c r="B938" t="inlineStr">
         <is>
-          <t>Space Age Jupiter Moon</t>
+          <t>GB Investment</t>
         </is>
       </c>
       <c r="C938" t="inlineStr">
         <is>
-          <t>Space Age Jupiter Moon</t>
+          <t>GB Investment</t>
         </is>
       </c>
       <c r="D938" t="inlineStr"/>
       <c r="E938" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F938" t="inlineStr">
         <is>
-          <t>.Eras.21</t>
+          <t>.Menu.greatbuildings.Title</t>
         </is>
       </c>
       <c r="G938" t="inlineStr"/>
       <c r="H938" t="inlineStr"/>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr"/>
       <c r="B939" t="inlineStr">
         <is>
-          <t>Recurring Quests</t>
+          <t>Winter-Event</t>
         </is>
       </c>
       <c r="C939" t="inlineStr">
         <is>
-          <t>Recurring Quests</t>
+          <t>Winter-Event</t>
         </is>
       </c>
       <c r="D939" t="inlineStr"/>
       <c r="E939" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F939" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.Title</t>
+          <t>.Boxes.FPCollector.winter_event</t>
         </is>
       </c>
       <c r="G939" t="inlineStr"/>
       <c r="H939" t="inlineStr"/>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr"/>
       <c r="B940" t="inlineStr">
         <is>
-          <t>&lt;a target='_blank' href='https://foe-helper.com/extension/update?v=__version__&amp;lang=en'  class='game-cursor'&gt;Last Changelog&lt;/a&gt;</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C940" t="inlineStr">
         <is>
-          <t>&lt;a target='_blank' href='https://foe-helper.com/extension/update?v=__version__&amp;lang=en'  class='game-cursor'&gt;Last Changelog&lt;/a&gt;</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="D940" t="inlineStr"/>
       <c r="E940" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F940" t="inlineStr">
         <is>
-          <t>.Settings.Version.Link</t>
-[...7 lines deleted...]
-      </c>
+          <t>.Boxes.Investment.Overview.Player</t>
+        </is>
+      </c>
+      <c r="G940" t="inlineStr"/>
       <c r="H940" t="inlineStr"/>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr"/>
       <c r="B941" t="inlineStr">
         <is>
-          <t>Goods Inventory</t>
+          <t>Scouting Time</t>
         </is>
       </c>
       <c r="C941" t="inlineStr">
         <is>
-          <t>Goods Inventory</t>
+          <t>Scouting Time</t>
         </is>
       </c>
       <c r="D941" t="inlineStr"/>
       <c r="E941" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F941" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.Title</t>
+          <t>.Boxes.scoutingTimes.ScoutingTime</t>
         </is>
       </c>
       <c r="G941" t="inlineStr"/>
       <c r="H941" t="inlineStr"/>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr"/>
       <c r="B942" t="inlineStr">
         <is>
-          <t>Set up messages for your Discord server</t>
+          <t>Danger</t>
         </is>
       </c>
       <c r="C942" t="inlineStr">
         <is>
-          <t>Set up messages for your Discord server</t>
+          <t>Danger</t>
         </is>
       </c>
       <c r="D942" t="inlineStr"/>
       <c r="E942" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F942" t="inlineStr">
         <is>
-          <t>.Menu.Discord.Desc</t>
+          <t>.Boxes.OwnpartCalculator.OptionsDanger</t>
         </is>
       </c>
       <c r="G942" t="inlineStr"/>
       <c r="H942" t="inlineStr"/>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr"/>
       <c r="B943" t="inlineStr">
         <is>
-          <t>Eff</t>
+          <t>Daily</t>
         </is>
       </c>
       <c r="C943" t="inlineStr">
         <is>
-          <t>Eff</t>
+          <t>Daily</t>
         </is>
       </c>
       <c r="D943" t="inlineStr"/>
       <c r="E943" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F943" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Efficiency</t>
+          <t>.Boxes.Castle.Daily</t>
         </is>
       </c>
       <c r="G943" t="inlineStr"/>
       <c r="H943" t="inlineStr"/>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr"/>
       <c r="B944" t="inlineStr">
         <is>
-          <t>GBG Players' Scoreboard</t>
+          <t>Use this value instead of the actual reset cost (0 means disabled)</t>
         </is>
       </c>
       <c r="C944" t="inlineStr">
         <is>
-          <t>GBG Players' Scoreboard</t>
+          <t>Use this value instead of the actual reset cost (0 means disabled)</t>
         </is>
       </c>
       <c r="D944" t="inlineStr"/>
       <c r="E944" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F944" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsGBGPlayers</t>
+          <t>.Boxes.MergerGame.useAverage</t>
         </is>
       </c>
       <c r="G944" t="inlineStr"/>
       <c r="H944" t="inlineStr"/>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr"/>
       <c r="B945" t="inlineStr">
         <is>
-          <t>Change menu position</t>
+          <t>Zoom</t>
         </is>
       </c>
       <c r="C945" t="inlineStr">
         <is>
-          <t>Change menu position</t>
+          <t>Zoom</t>
         </is>
       </c>
       <c r="D945" t="inlineStr"/>
       <c r="E945" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F945" t="inlineStr">
         <is>
-          <t>.Settings.SelectedMenu.Title</t>
+          <t>.Boxes.GvGMap.Action.Zoom</t>
         </is>
       </c>
       <c r="G945" t="inlineStr"/>
       <c r="H945" t="inlineStr"/>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr"/>
       <c r="B946" t="inlineStr">
         <is>
           <t>Can be bought</t>
         </is>
       </c>
       <c r="C946" t="inlineStr">
         <is>
           <t>Can be bought</t>
         </is>
       </c>
       <c r="D946" t="inlineStr"/>
       <c r="E946" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F946" t="inlineStr">
         <is>
           <t>.Boxes.ShopAssist.canBeBought</t>
         </is>
       </c>
       <c r="G946" t="inlineStr"/>
       <c r="H946" t="inlineStr"/>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr"/>
       <c r="B947" t="inlineStr">
         <is>
-          <t>Guild Battles</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="C947" t="inlineStr">
         <is>
-          <t>Guild Battles</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="D947" t="inlineStr"/>
       <c r="E947" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F947" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.Guildfights</t>
+          <t>.Boxes.Alerts.Form.Delete</t>
         </is>
       </c>
       <c r="G947" t="inlineStr"/>
       <c r="H947" t="inlineStr"/>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr"/>
       <c r="B948" t="inlineStr">
         <is>
-          <t>never</t>
+          <t>export data</t>
         </is>
       </c>
       <c r="C948" t="inlineStr">
         <is>
-          <t>never</t>
+          <t>export data</t>
         </is>
       </c>
       <c r="D948" t="inlineStr"/>
       <c r="E948" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F948" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Never</t>
+          <t>.Boxes.DBExport.ExportData</t>
         </is>
       </c>
       <c r="G948" t="inlineStr"/>
       <c r="H948" t="inlineStr"/>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr"/>
       <c r="B949" t="inlineStr">
         <is>
-          <t>No data available!&lt;br /&gt;Please visit the results page of the guild expedition overview to update the data.</t>
+          <t>Battles</t>
         </is>
       </c>
       <c r="C949" t="inlineStr">
         <is>
-          <t>No data available!&lt;br /&gt;Please visit the results page of the guild expedition overview to update the data.</t>
+          <t>Battles</t>
         </is>
       </c>
       <c r="D949" t="inlineStr"/>
       <c r="E949" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F949" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.ResultsNoData</t>
+          <t>.Boxes.GuildMemberStat.Battles</t>
         </is>
       </c>
       <c r="G949" t="inlineStr"/>
       <c r="H949" t="inlineStr"/>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr"/>
       <c r="B950" t="inlineStr">
         <is>
-          <t>PvP-Arena</t>
+          <t>https://docs.foe-helper.com/english/module/blue-galaxy</t>
         </is>
       </c>
       <c r="C950" t="inlineStr">
         <is>
-          <t>PvP-Arena</t>
+          <t>https://docs.foe-helper.com/english/module/blue-galaxy</t>
         </is>
       </c>
       <c r="D950" t="inlineStr"/>
       <c r="E950" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F950" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Title</t>
+          <t>.Boxes.BlueGalaxy.HelpLink</t>
         </is>
       </c>
       <c r="G950" t="inlineStr"/>
       <c r="H950" t="inlineStr"/>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr"/>
       <c r="B951" t="inlineStr">
         <is>
-          <t>Cost/Step</t>
+          <t>Boost</t>
         </is>
       </c>
       <c r="C951" t="inlineStr">
         <is>
-          <t>Cost/Step</t>
+          <t>Boost</t>
         </is>
       </c>
       <c r="D951" t="inlineStr"/>
       <c r="E951" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F951" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.CostPerStep</t>
+          <t>.General.Boost</t>
         </is>
       </c>
       <c r="G951" t="inlineStr"/>
       <c r="H951" t="inlineStr"/>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr"/>
       <c r="B952" t="inlineStr">
         <is>
-          <t>Top View</t>
+          <t>Rewards from Incidents</t>
         </is>
       </c>
       <c r="C952" t="inlineStr">
         <is>
-          <t>Top View</t>
+          <t>Rewards from Incidents</t>
         </is>
       </c>
       <c r="D952" t="inlineStr"/>
       <c r="E952" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F952" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.NormalPerspecitve</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.hidden_reward</t>
         </is>
       </c>
       <c r="G952" t="inlineStr"/>
       <c r="H952" t="inlineStr"/>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr"/>
       <c r="B953" t="inlineStr">
         <is>
-          <t>Menu position</t>
+          <t>Power</t>
         </is>
       </c>
       <c r="C953" t="inlineStr">
         <is>
-          <t>Menu position</t>
+          <t>Power</t>
         </is>
       </c>
       <c r="D953" t="inlineStr"/>
       <c r="E953" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F953" t="inlineStr">
         <is>
-          <t>.Settings.Entry.SelectedMenu</t>
+          <t>.Boxes.GvGMap.Guild.Power</t>
         </is>
       </c>
       <c r="G953" t="inlineStr"/>
       <c r="H953" t="inlineStr"/>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr"/>
       <c r="B954" t="inlineStr">
         <is>
-          <t>Active</t>
+          <t>Rank</t>
         </is>
       </c>
       <c r="C954" t="inlineStr">
         <is>
-          <t>Active</t>
+          <t>Rank</t>
         </is>
       </c>
       <c r="D954" t="inlineStr"/>
       <c r="E954" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F954" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Active</t>
+          <t>.Boxes.Investment.Rank</t>
         </is>
       </c>
       <c r="G954" t="inlineStr"/>
       <c r="H954" t="inlineStr"/>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr"/>
       <c r="B955" t="inlineStr">
         <is>
-          <t>Time</t>
+          <t>Open the GE overview to update the data.</t>
         </is>
       </c>
       <c r="C955" t="inlineStr">
         <is>
-          <t>Time</t>
+          <t>Open the GE overview to update the data.</t>
         </is>
       </c>
       <c r="D955" t="inlineStr"/>
       <c r="E955" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F955" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Time</t>
+          <t>.Boxes.Castle.VisitGexWarning</t>
         </is>
       </c>
       <c r="G955" t="inlineStr"/>
       <c r="H955" t="inlineStr"/>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr"/>
       <c r="B956" t="inlineStr">
         <is>
-          <t>Double donation</t>
+          <t>Efficiency</t>
         </is>
       </c>
       <c r="C956" t="inlineStr">
         <is>
-          <t>Double donation</t>
+          <t>Efficiency</t>
         </is>
       </c>
       <c r="D956" t="inlineStr"/>
       <c r="E956" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F956" t="inlineStr">
         <is>
-          <t>.Boxes.doubleFPprevention.Title</t>
+          <t>.Boxes.CombatCalculator.Efficiency</t>
         </is>
       </c>
       <c r="G956" t="inlineStr"/>
       <c r="H956" t="inlineStr"/>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr"/>
       <c r="B957" t="inlineStr">
         <is>
-          <t>Scouting Info</t>
+          <t>Average in __seasons__ seasons</t>
         </is>
       </c>
       <c r="C957" t="inlineStr">
         <is>
-          <t>Scouting Info</t>
+          <t>Average in __seasons__ seasons</t>
         </is>
       </c>
       <c r="D957" t="inlineStr"/>
       <c r="E957" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F957" t="inlineStr">
         <is>
-          <t>.Boxes.scoutingTimes.Title</t>
+          <t>.Boxes.GuildMemberStat.MemberDetail.Average</t>
         </is>
       </c>
       <c r="G957" t="inlineStr"/>
       <c r="H957" t="inlineStr"/>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr"/>
       <c r="B958" t="inlineStr">
         <is>
-          <t>Only Unlocked</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="C958" t="inlineStr">
         <is>
-          <t>Only Unlocked</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="D958" t="inlineStr"/>
       <c r="E958" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F958" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.onlyUnlocked</t>
+          <t>.Boxes.GvGMap.Action.Edit</t>
         </is>
       </c>
       <c r="G958" t="inlineStr"/>
       <c r="H958" t="inlineStr"/>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr"/>
       <c r="B959" t="inlineStr">
         <is>
           <t>How many info messages do you want to see at once? The default is a maximum of 4.</t>
         </is>
       </c>
       <c r="C959" t="inlineStr">
         <is>
           <t>How many info messages do you want to see at once? The default is a maximum of 4.</t>
         </is>
       </c>
       <c r="D959" t="inlineStr"/>
       <c r="E959" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F959" t="inlineStr">
         <is>
           <t>.Settings.NotificationsStack.Desc</t>
         </is>
       </c>
       <c r="G959" t="inlineStr"/>
       <c r="H959" t="inlineStr"/>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr"/>
       <c r="B960" t="inlineStr">
         <is>
-          <t>Send</t>
+          <t>Defender defeated</t>
         </is>
       </c>
       <c r="C960" t="inlineStr">
         <is>
-          <t>Send</t>
+          <t>Defender defeated</t>
         </is>
       </c>
       <c r="D960" t="inlineStr"/>
       <c r="E960" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F960" t="inlineStr">
         <is>
-          <t>.General.Send</t>
+          <t>.Boxes.GvGMap.Log.defender_defeated</t>
         </is>
       </c>
       <c r="G960" t="inlineStr"/>
       <c r="H960" t="inlineStr"/>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr"/>
       <c r="B961" t="inlineStr">
         <is>
-          <t>Show own sector countdowns</t>
+          <t>Motivate/Polish Helper</t>
         </is>
       </c>
       <c r="C961" t="inlineStr">
         <is>
-          <t>Show own sector countdowns</t>
+          <t>Motivate/Polish Helper</t>
         </is>
       </c>
       <c r="D961" t="inlineStr"/>
       <c r="E961" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F961" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowOwnSectors</t>
+          <t>.Boxes.MoppelHelper.Title</t>
         </is>
       </c>
       <c r="G961" t="inlineStr"/>
       <c r="H961" t="inlineStr"/>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr"/>
       <c r="B962" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Active Guild Members</t>
         </is>
       </c>
       <c r="C962" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Active Guild Members</t>
         </is>
       </c>
       <c r="D962" t="inlineStr"/>
       <c r="E962" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F962" t="inlineStr">
         <is>
-          <t>.Menu.unitsGex.Title</t>
+          <t>.Boxes.OtherGuildActivity.Title</t>
         </is>
       </c>
       <c r="G962" t="inlineStr"/>
       <c r="H962" t="inlineStr"/>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr"/>
       <c r="B963" t="inlineStr">
         <is>
-          <t>Repeat Building Selection</t>
+          <t>If upon opening the GE stage unlock dialogue the precentual goods use is higher than the threshold given below, a box is generated listing the percentual goods use in relation to the treasury stock. '0' will always open the box, '100' never.</t>
         </is>
       </c>
       <c r="C963" t="inlineStr">
         <is>
-          <t>Repeat Building Selection</t>
+          <t>If upon opening the GE stage unlock dialogue the precentual goods use is higher than the threshold given below, a box is generated listing the percentual goods use in relation to the treasury stock. '0' will always open the box, '100' never.</t>
         </is>
       </c>
       <c r="D963" t="inlineStr"/>
       <c r="E963" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F963" t="inlineStr">
         <is>
-          <t>.Settings.Entry.RepeatSelectBuilding</t>
+          <t>.Settings.GexStockWarning.Desc</t>
         </is>
       </c>
       <c r="G963" t="inlineStr"/>
       <c r="H963" t="inlineStr"/>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr"/>
       <c r="B964" t="inlineStr">
         <is>
-          <t>Scene Settings</t>
+          <t>Show on city map</t>
         </is>
       </c>
       <c r="C964" t="inlineStr">
         <is>
-          <t>Scene Settings</t>
+          <t>Show on city map</t>
         </is>
       </c>
       <c r="D964" t="inlineStr"/>
       <c r="E964" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F964" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.SceneSettings</t>
+          <t>.Boxes.General.ShowOnMap</t>
         </is>
       </c>
       <c r="G964" t="inlineStr"/>
       <c r="H964" t="inlineStr"/>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr"/>
       <c r="B965" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>Disabled: Open your Tech Tree first (R)!</t>
         </is>
       </c>
       <c r="C965" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>Disabled: Open your Tech Tree first (R)!</t>
         </is>
       </c>
       <c r="D965" t="inlineStr"/>
       <c r="E965" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F965" t="inlineStr">
         <is>
-          <t>.Menu.Settings.Title</t>
+          <t>.Menu.Technologies.Warning</t>
         </is>
       </c>
       <c r="G965" t="inlineStr"/>
       <c r="H965" t="inlineStr"/>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr"/>
       <c r="B966" t="inlineStr">
         <is>
-          <t>Power</t>
+          <t>Item</t>
         </is>
       </c>
       <c r="C966" t="inlineStr">
         <is>
-          <t>Power</t>
+          <t>Item</t>
         </is>
       </c>
       <c r="D966" t="inlineStr"/>
       <c r="E966" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F966" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Power</t>
+          <t>.Boxes.Productions.Headings.name</t>
         </is>
       </c>
       <c r="G966" t="inlineStr"/>
       <c r="H966" t="inlineStr"/>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr"/>
       <c r="B967" t="inlineStr">
         <is>
-          <t>Ascended/limited buildings</t>
+          <t xml:space="preserve"> are 3 Ages behind</t>
         </is>
       </c>
       <c r="C967" t="inlineStr">
         <is>
-          <t>Ascended/limited buildings</t>
+          <t xml:space="preserve"> are 3 Ages behind</t>
         </is>
       </c>
       <c r="D967" t="inlineStr"/>
       <c r="E967" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F967" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.limited</t>
+          <t>.Boxes.CityMap.OlderThan3Era</t>
         </is>
       </c>
       <c r="G967" t="inlineStr"/>
       <c r="H967" t="inlineStr"/>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr"/>
       <c r="B968" t="inlineStr">
         <is>
-          <t>Enable sound effects in the extension.</t>
+          <t>Suffix</t>
         </is>
       </c>
       <c r="C968" t="inlineStr">
         <is>
-          <t>Enable sound effects in the extension.</t>
+          <t>Suffix</t>
         </is>
       </c>
       <c r="D968" t="inlineStr"/>
       <c r="E968" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F968" t="inlineStr">
         <is>
-          <t>.Settings.EnableSound.Desc</t>
+          <t>.Boxes.OwnpartCalculator.OptionsDangerSuffix</t>
         </is>
       </c>
       <c r="G968" t="inlineStr"/>
       <c r="H968" t="inlineStr"/>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr"/>
       <c r="B969" t="inlineStr">
         <is>
-          <t>This file cannot be processed or is not in the correct format.</t>
+          <t>Worst rated buildings</t>
         </is>
       </c>
       <c r="C969" t="inlineStr">
         <is>
-          <t>This file cannot be processed or is not in the correct format.</t>
+          <t>Worst rated buildings</t>
         </is>
       </c>
       <c r="D969" t="inlineStr"/>
       <c r="E969" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F969" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ImportFileError</t>
+          <t>.Boxes.CityMap.ShowWorstBuildings</t>
         </is>
       </c>
       <c r="G969" t="inlineStr"/>
       <c r="H969" t="inlineStr"/>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr"/>
       <c r="B970" t="inlineStr">
         <is>
-          <t>Collection</t>
+          <t>Residential</t>
         </is>
       </c>
       <c r="C970" t="inlineStr">
         <is>
-          <t>Collection</t>
+          <t>Residential</t>
         </is>
       </c>
       <c r="D970" t="inlineStr"/>
       <c r="E970" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F970" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.earning</t>
+          <t>.Boxes.CityMap.residential</t>
         </is>
       </c>
       <c r="G970" t="inlineStr"/>
       <c r="H970" t="inlineStr"/>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr"/>
       <c r="B971" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; contributed __points__ points.</t>
+          <t>Toggle expiry Alert</t>
         </is>
       </c>
       <c r="C971" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; contributed __points__ points.</t>
+          <t>Toggle expiry Alert</t>
         </is>
       </c>
       <c r="D971" t="inlineStr"/>
       <c r="E971" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F971" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.GEX</t>
+          <t>.Boxes.InactivesSettings.Title</t>
         </is>
       </c>
       <c r="G971" t="inlineStr"/>
       <c r="H971" t="inlineStr"/>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr"/>
       <c r="B972" t="inlineStr">
         <is>
-          <t>Delete site</t>
+          <t>Reconstruction Size List</t>
         </is>
       </c>
       <c r="C972" t="inlineStr">
         <is>
-          <t>Delete site</t>
+          <t>Reconstruction Size List</t>
         </is>
       </c>
       <c r="D972" t="inlineStr"/>
       <c r="E972" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F972" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.DeleteItem</t>
+          <t>.Boxes.ReconstructionList.Title</t>
         </is>
       </c>
       <c r="G972" t="inlineStr"/>
       <c r="H972" t="inlineStr"/>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr"/>
       <c r="B973" t="inlineStr">
         <is>
-          <t>Workers used</t>
+          <t>Single</t>
         </is>
       </c>
       <c r="C973" t="inlineStr">
         <is>
-          <t>Workers used</t>
+          <t>Single</t>
         </is>
       </c>
       <c r="D973" t="inlineStr"/>
       <c r="E973" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F973" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Energy.care</t>
+          <t>.Boxes.ShopAssist.Single</t>
         </is>
       </c>
       <c r="G973" t="inlineStr"/>
       <c r="H973" t="inlineStr"/>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr"/>
       <c r="B974" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/mergergame</t>
+          <t>Records</t>
         </is>
       </c>
       <c r="C974" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/mergergame</t>
+          <t>Records</t>
         </is>
       </c>
       <c r="D974" t="inlineStr"/>
       <c r="E974" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F974" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.HelpLink</t>
+          <t>.Boxes.DBExport.Records</t>
         </is>
       </c>
       <c r="G974" t="inlineStr"/>
       <c r="H974" t="inlineStr"/>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr"/>
       <c r="B975" t="inlineStr">
         <is>
-          <t>No Age</t>
+          <t>Good</t>
         </is>
       </c>
       <c r="C975" t="inlineStr">
         <is>
-          <t>No Age</t>
+          <t>Good</t>
         </is>
       </c>
       <c r="D975" t="inlineStr"/>
       <c r="E975" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F975" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnNoEra</t>
+          <t>.Boxes.Treasury.Resource</t>
         </is>
       </c>
       <c r="G975" t="inlineStr"/>
       <c r="H975" t="inlineStr"/>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr"/>
       <c r="B976" t="inlineStr">
         <is>
-          <t>Search</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C976" t="inlineStr">
         <is>
-          <t>Search</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="D976" t="inlineStr"/>
       <c r="E976" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F976" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Search</t>
+          <t>.Boxes.Productions.Headings.era</t>
         </is>
       </c>
       <c r="G976" t="inlineStr"/>
       <c r="H976" t="inlineStr"/>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr"/>
       <c r="B977" t="inlineStr">
         <is>
-          <t>1m</t>
+          <t>Top 5</t>
         </is>
       </c>
       <c r="C977" t="inlineStr">
         <is>
-          <t>1m</t>
+          <t>Top 5</t>
         </is>
       </c>
       <c r="D977" t="inlineStr"/>
       <c r="E977" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F977" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.1m</t>
+          <t>.Boxes.ProductionsRating.Fifth</t>
         </is>
       </c>
       <c r="G977" t="inlineStr"/>
       <c r="H977" t="inlineStr"/>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr"/>
       <c r="B978" t="inlineStr">
         <is>
-          <t>GitHub: for more technical bug reports, concrete ideas and helping with development.</t>
+          <t>Special</t>
         </is>
       </c>
       <c r="C978" t="inlineStr">
         <is>
-          <t>GitHub: for more technical bug reports, concrete ideas and helping with development.</t>
+          <t>Special</t>
         </is>
       </c>
       <c r="D978" t="inlineStr"/>
       <c r="E978" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F978" t="inlineStr">
         <is>
-          <t>.Settings.Help.Github</t>
+          <t>.Boxes.Productions.Headings.off_grid</t>
         </is>
       </c>
       <c r="G978" t="inlineStr"/>
       <c r="H978" t="inlineStr"/>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr"/>
       <c r="B979" t="inlineStr">
         <is>
-          <t>Secure</t>
+          <t>Members</t>
         </is>
       </c>
       <c r="C979" t="inlineStr">
         <is>
-          <t>Secure</t>
+          <t>Members</t>
         </is>
       </c>
       <c r="D979" t="inlineStr"/>
       <c r="E979" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F979" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Lock</t>
+          <t>.Boxes.GuildFights.Members</t>
         </is>
       </c>
       <c r="G979" t="inlineStr"/>
       <c r="H979" t="inlineStr"/>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr"/>
       <c r="B980" t="inlineStr">
         <is>
-          <t xml:space="preserve">Data was successfully Uploaded…  Now visit </t>
+          <t>Auction Cool-down</t>
         </is>
       </c>
       <c r="C980" t="inlineStr">
         <is>
-          <t xml:space="preserve">Data was successfully Uploaded…  Now visit </t>
+          <t>Auction Cool-down</t>
         </is>
       </c>
       <c r="D980" t="inlineStr"/>
       <c r="E980" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F980" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.SubmitSuccess</t>
+          <t>.Boxes.Alerts.Form.Antiques.Cooldown</t>
         </is>
       </c>
       <c r="G980" t="inlineStr"/>
       <c r="H980" t="inlineStr"/>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr"/>
       <c r="B981" t="inlineStr">
         <is>
-          <t>2-lane road required</t>
+          <t>In Stock</t>
         </is>
       </c>
       <c r="C981" t="inlineStr">
         <is>
-          <t>2-lane road required</t>
+          <t>In Stock</t>
         </is>
       </c>
       <c r="D981" t="inlineStr"/>
       <c r="E981" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F981" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.road2</t>
+          <t>.Boxes.Kits.InStock</t>
         </is>
       </c>
       <c r="G981" t="inlineStr"/>
       <c r="H981" t="inlineStr"/>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr"/>
       <c r="B982" t="inlineStr">
         <is>
-          <t>Date/Time</t>
+          <t>&lt;span style="color:#ffb539"&gt;__provinceName__&lt;/span&gt; was captured by &lt;span style="color:__attackerColor__;text-shadow: 0 1px 1px __attackerShadow__"&gt;__attackerName__&lt;/span&gt; and is locked until __untilOccupied__.</t>
         </is>
       </c>
       <c r="C982" t="inlineStr">
         <is>
-          <t>Date/Time</t>
+          <t>&lt;span style="color:#ffb539"&gt;__provinceName__&lt;/span&gt; was captured by &lt;span style="color:__attackerColor__;text-shadow: 0 1px 1px __attackerShadow__"&gt;__attackerName__&lt;/span&gt; and is locked until __untilOccupied__.</t>
         </is>
       </c>
       <c r="D982" t="inlineStr"/>
       <c r="E982" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F982" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.DateTime</t>
+          <t>.Boxes.Infobox.Messages.GildFightOccupied</t>
         </is>
       </c>
       <c r="G982" t="inlineStr"/>
       <c r="H982" t="inlineStr"/>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr"/>
       <c r="B983" t="inlineStr">
         <is>
-          <t>Sound for Rival-Quest</t>
+          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement first!&lt;br&gt;&lt;/em&gt;Displays the resources required (by item) for your Settlement.</t>
         </is>
       </c>
       <c r="C983" t="inlineStr">
         <is>
-          <t>Sound for Rival-Quest</t>
+          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement first!&lt;br&gt;&lt;/em&gt;Displays the resources required (by item) for your Settlement.</t>
         </is>
       </c>
       <c r="D983" t="inlineStr"/>
       <c r="E983" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F983" t="inlineStr">
         <is>
-          <t>.Settings.RivalSound.Title</t>
+          <t>.Menu.OutP.DescWarningBuildings</t>
         </is>
       </c>
       <c r="G983" t="inlineStr"/>
       <c r="H983" t="inlineStr"/>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr"/>
       <c r="B984" t="inlineStr">
         <is>
-          <t>Auto open Infobox</t>
+          <t>Collected Progress</t>
         </is>
       </c>
       <c r="C984" t="inlineStr">
         <is>
-          <t>Auto open Infobox</t>
+          <t>Collected Progress</t>
         </is>
       </c>
       <c r="D984" t="inlineStr"/>
       <c r="E984" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F984" t="inlineStr">
         <is>
-          <t>.Settings.AutoOpenInfoBox.Title</t>
+          <t>.Boxes.MergerGame.ProgressCollected</t>
         </is>
       </c>
       <c r="G984" t="inlineStr"/>
       <c r="H984" t="inlineStr"/>
     </row>
     <row r="985">
       <c r="A985" t="inlineStr"/>
       <c r="B985" t="inlineStr">
         <is>
-          <t>Space Age Titan</t>
+          <t>Inventory</t>
         </is>
       </c>
       <c r="C985" t="inlineStr">
         <is>
-          <t>Space Age Titan</t>
+          <t>Inventory</t>
         </is>
       </c>
       <c r="D985" t="inlineStr"/>
       <c r="E985" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F985" t="inlineStr">
         <is>
-          <t>.Eras.22</t>
+          <t>.Boxes.ShopAssist.Inventory</t>
         </is>
       </c>
       <c r="G985" t="inlineStr"/>
       <c r="H985" t="inlineStr"/>
     </row>
     <row r="986">
       <c r="A986" t="inlineStr"/>
       <c r="B986" t="inlineStr">
         <is>
-          <t>Volume</t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="C986" t="inlineStr">
         <is>
-          <t>Volume</t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="D986" t="inlineStr"/>
       <c r="E986" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F986" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Volume</t>
+          <t>.Boxes.Stats.BtnSource.statsGBGPlayers</t>
         </is>
       </c>
       <c r="G986" t="inlineStr"/>
       <c r="H986" t="inlineStr"/>
     </row>
     <row r="987">
       <c r="A987" t="inlineStr"/>
       <c r="B987" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Continent Map Overview</t>
         </is>
       </c>
       <c r="C987" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Continent Map Overview</t>
         </is>
       </c>
       <c r="D987" t="inlineStr"/>
       <c r="E987" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F987" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Action.Edit</t>
+          <t>.Menu.Campagne.Title</t>
         </is>
       </c>
       <c r="G987" t="inlineStr"/>
       <c r="H987" t="inlineStr"/>
     </row>
     <row r="988">
       <c r="A988" t="inlineStr"/>
       <c r="B988" t="inlineStr">
         <is>
-          <t>Date</t>
+          <t>GB Calculator</t>
         </is>
       </c>
       <c r="C988" t="inlineStr">
         <is>
-          <t>Date</t>
+          <t>GB Calculator</t>
         </is>
       </c>
       <c r="D988" t="inlineStr"/>
       <c r="E988" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F988" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Date</t>
+          <t>.Menu.OwnpartCalculator.Title</t>
         </is>
       </c>
       <c r="G988" t="inlineStr"/>
       <c r="H988" t="inlineStr"/>
     </row>
     <row r="989">
       <c r="A989" t="inlineStr"/>
       <c r="B989" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>How to highlight buildings: Click any row to select the buildings you want to compare more easily. Search results are marked automatically.</t>
         </is>
       </c>
       <c r="C989" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>How to highlight buildings: Click any row to select the buildings you want to compare more easily. Search results are marked automatically.</t>
         </is>
       </c>
       <c r="D989" t="inlineStr"/>
       <c r="E989" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F989" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.TitleFree</t>
+          <t>.Boxes.ProductionsRating.HighlightsExplained</t>
         </is>
       </c>
       <c r="G989" t="inlineStr"/>
       <c r="H989" t="inlineStr"/>
     </row>
     <row r="990">
       <c r="A990" t="inlineStr"/>
       <c r="B990" t="inlineStr">
         <is>
-          <t>Shop Assistant</t>
+          <t>Display size-list in reconstruction mode</t>
         </is>
       </c>
       <c r="C990" t="inlineStr">
         <is>
-          <t>Shop Assistant</t>
+          <t>Display size-list in reconstruction mode</t>
         </is>
       </c>
       <c r="D990" t="inlineStr"/>
       <c r="E990" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F990" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Title</t>
+          <t>.Settings.ShowReconstructionList.Title</t>
         </is>
       </c>
       <c r="G990" t="inlineStr"/>
       <c r="H990" t="inlineStr"/>
     </row>
     <row r="991">
       <c r="A991" t="inlineStr"/>
       <c r="B991" t="inlineStr">
         <is>
-          <t>Building Name</t>
+          <t>Please visit all maps once to unlock the power data and collect guild data.</t>
         </is>
       </c>
       <c r="C991" t="inlineStr">
         <is>
-          <t>Building Name</t>
+          <t>Please visit all maps once to unlock the power data and collect guild data.</t>
         </is>
       </c>
       <c r="D991" t="inlineStr"/>
       <c r="E991" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F991" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Name</t>
+          <t>.Boxes.GvGMap.OverviewExplainer</t>
         </is>
       </c>
       <c r="G991" t="inlineStr"/>
       <c r="H991" t="inlineStr"/>
     </row>
     <row r="992">
       <c r="A992" t="inlineStr"/>
       <c r="B992" t="inlineStr">
         <is>
-          <t>Single</t>
+          <t>PvP Arena</t>
         </is>
       </c>
       <c r="C992" t="inlineStr">
         <is>
-          <t>Single</t>
+          <t>PvP Arena</t>
         </is>
       </c>
       <c r="D992" t="inlineStr"/>
       <c r="E992" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F992" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Single</t>
+          <t>.Boxes.Stats.Rewards.Source.pvp_arena</t>
         </is>
       </c>
       <c r="G992" t="inlineStr"/>
       <c r="H992" t="inlineStr"/>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr"/>
       <c r="B993" t="inlineStr">
         <is>
-          <t>Click to toggle:</t>
+          <t>Save donation factor per Conversation</t>
         </is>
       </c>
       <c r="C993" t="inlineStr">
         <is>
-          <t>Click to toggle:</t>
+          <t>Save donation factor per Conversation</t>
         </is>
       </c>
       <c r="D993" t="inlineStr"/>
       <c r="E993" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F993" t="inlineStr">
         <is>
-          <t>.Boxes.InactivesSettings.Toggle</t>
+          <t>.Boxes.Calculator.ForderBonusPerConversation</t>
         </is>
       </c>
       <c r="G993" t="inlineStr"/>
       <c r="H993" t="inlineStr"/>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr"/>
       <c r="B994" t="inlineStr">
         <is>
-          <t>Visit your members towns to update the building statistic.</t>
+          <t>Unknown</t>
         </is>
       </c>
       <c r="C994" t="inlineStr">
         <is>
-          <t>Visit your members towns to update the building statistic.</t>
+          <t>Unknown</t>
         </is>
       </c>
       <c r="D994" t="inlineStr"/>
       <c r="E994" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F994" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildBuildingNotification</t>
+          <t>.Boxes.Productions.DateNA</t>
         </is>
       </c>
       <c r="G994" t="inlineStr"/>
       <c r="H994" t="inlineStr"/>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr"/>
       <c r="B995" t="inlineStr">
         <is>
-          <t>every hour</t>
+          <t>Round ⇋</t>
         </is>
       </c>
       <c r="C995" t="inlineStr">
         <is>
-          <t>every hour</t>
+          <t>Round ⇋</t>
         </is>
       </c>
       <c r="D995" t="inlineStr"/>
       <c r="E995" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F995" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.QIActionRechargeCycle</t>
+          <t>.Boxes.MergerGame.Round</t>
         </is>
       </c>
       <c r="G995" t="inlineStr"/>
       <c r="H995" t="inlineStr"/>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr"/>
       <c r="B996" t="inlineStr">
         <is>
-          <t>Person</t>
+          <t>every hour</t>
         </is>
       </c>
       <c r="C996" t="inlineStr">
         <is>
-          <t>Person</t>
+          <t>every hour</t>
         </is>
       </c>
       <c r="D996" t="inlineStr"/>
       <c r="E996" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F996" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Person</t>
+          <t>.Boxes.CityMap.QIActionRechargeCycle</t>
         </is>
       </c>
       <c r="G996" t="inlineStr"/>
       <c r="H996" t="inlineStr"/>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr"/>
       <c r="B997" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Same</t>
         </is>
       </c>
       <c r="C997" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Same</t>
         </is>
       </c>
       <c r="D997" t="inlineStr"/>
       <c r="E997" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F997" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.Building</t>
+          <t>.Boxes.Market.TradeForEqual</t>
         </is>
       </c>
       <c r="G997" t="inlineStr"/>
       <c r="H997" t="inlineStr"/>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr"/>
       <c r="B998" t="inlineStr">
         <is>
-          <t>Average contribution and produced guild goods. This data is only accurate if you open the member contribution list every time after GE, QI and GBG ended and vistited the player recently</t>
+          <t>Siege damaged</t>
         </is>
       </c>
       <c r="C998" t="inlineStr">
         <is>
-          <t>Average contribution and produced guild goods. This data is only accurate if you open the member contribution list every time after GE, QI and GBG ended and vistited the player recently</t>
+          <t>Siege damaged</t>
         </is>
       </c>
       <c r="D998" t="inlineStr"/>
       <c r="E998" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F998" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MemberDetail.Info</t>
+          <t>.Boxes.GvGMap.Log.siege_damaged</t>
         </is>
       </c>
       <c r="G998" t="inlineStr"/>
       <c r="H998" t="inlineStr"/>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr"/>
       <c r="B999" t="inlineStr">
         <is>
-          <t>Danger</t>
+          <t>Reload Page</t>
         </is>
       </c>
       <c r="C999" t="inlineStr">
         <is>
-          <t>Danger</t>
+          <t>Reload Page</t>
         </is>
       </c>
       <c r="D999" t="inlineStr"/>
       <c r="E999" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F999" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsDanger</t>
+          <t>.Boxes.DBExport.ReloadPage</t>
         </is>
       </c>
       <c r="G999" t="inlineStr"/>
       <c r="H999" t="inlineStr"/>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr"/>
       <c r="B1000" t="inlineStr">
         <is>
-          <t>Manage Webhook URLs</t>
+          <t>As Drop-down</t>
         </is>
       </c>
       <c r="C1000" t="inlineStr">
         <is>
-          <t>Manage Webhook URLs</t>
+          <t>As Drop-down</t>
         </is>
       </c>
       <c r="D1000" t="inlineStr"/>
       <c r="E1000" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1000" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.WebhookUrlManage</t>
+          <t>.Menu.Dropdown</t>
         </is>
       </c>
       <c r="G1000" t="inlineStr"/>
       <c r="H1000" t="inlineStr"/>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr"/>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__id__&lt;/strong&gt; was completed by __player__.</t>
+          <t>show searchbar</t>
         </is>
       </c>
       <c r="C1001" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__id__&lt;/strong&gt; was completed by __player__.</t>
+          <t>show searchbar</t>
         </is>
       </c>
       <c r="D1001" t="inlineStr"/>
       <c r="E1001" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1001" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.QINodeFinished</t>
+          <t>.Boxes.GuildMemberStat.ShowSearchbar</t>
         </is>
       </c>
       <c r="G1001" t="inlineStr"/>
       <c r="H1001" t="inlineStr"/>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr"/>
       <c r="B1002" t="inlineStr">
         <is>
-          <t>Trades</t>
+          <t>Space Age Titan</t>
         </is>
       </c>
       <c r="C1002" t="inlineStr">
         <is>
-          <t>Trades</t>
+          <t>Space Age Titan</t>
         </is>
       </c>
       <c r="D1002" t="inlineStr"/>
       <c r="E1002" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1002" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Trades</t>
+          <t>.Eras.22</t>
         </is>
       </c>
       <c r="G1002" t="inlineStr"/>
       <c r="H1002" t="inlineStr"/>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr"/>
       <c r="B1003" t="inlineStr">
         <is>
-          <t>Negotiations</t>
+          <t>Persistent</t>
         </is>
       </c>
       <c r="C1003" t="inlineStr">
         <is>
-          <t>Negotiations</t>
+          <t>Persistent</t>
         </is>
       </c>
       <c r="D1003" t="inlineStr"/>
       <c r="E1003" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1003" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Negotiations</t>
+          <t>.Boxes.Alerts.Form.Persistent</t>
         </is>
       </c>
       <c r="G1003" t="inlineStr"/>
       <c r="H1003" t="inlineStr"/>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr"/>
       <c r="B1004" t="inlineStr">
         <is>
-          <t>Winter-Event</t>
+          <t>Sector is protected</t>
         </is>
       </c>
       <c r="C1004" t="inlineStr">
         <is>
-          <t>Winter-Event</t>
+          <t>Sector is protected</t>
         </is>
       </c>
       <c r="D1004" t="inlineStr"/>
       <c r="E1004" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1004" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.winter_event</t>
+          <t>.Boxes.GvGMap.Sector.Protected</t>
         </is>
       </c>
       <c r="G1004" t="inlineStr"/>
       <c r="H1004" t="inlineStr"/>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr"/>
       <c r="B1005" t="inlineStr">
         <is>
-          <t>PvP-Arena-Protocol</t>
+          <t>Units - Daily</t>
         </is>
       </c>
       <c r="C1005" t="inlineStr">
         <is>
-          <t>PvP-Arena-Protocol</t>
+          <t>Units - Daily</t>
         </is>
       </c>
       <c r="D1005" t="inlineStr"/>
       <c r="E1005" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1005" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowPvPArena</t>
+          <t>.Boxes.Stats.SourceTitle.statsUnitsD</t>
         </is>
       </c>
       <c r="G1005" t="inlineStr"/>
       <c r="H1005" t="inlineStr"/>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr"/>
       <c r="B1006" t="inlineStr">
         <is>
-          <t>On</t>
+          <t>Hitpoints</t>
         </is>
       </c>
       <c r="C1006" t="inlineStr">
         <is>
-          <t>On</t>
+          <t>Hitpoints</t>
         </is>
       </c>
       <c r="D1006" t="inlineStr"/>
       <c r="E1006" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1006" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Persistence.On</t>
+          <t>.Boxes.GvGMap.Sector.Hitpoints</t>
         </is>
       </c>
       <c r="G1006" t="inlineStr"/>
       <c r="H1006" t="inlineStr"/>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr"/>
       <c r="B1007" t="inlineStr">
         <is>
-          <t>Display Market Filter Tool</t>
+          <t>Meds</t>
         </is>
       </c>
       <c r="C1007" t="inlineStr">
         <is>
-          <t>Display Market Filter Tool</t>
+          <t>Meds</t>
         </is>
       </c>
       <c r="D1007" t="inlineStr"/>
       <c r="E1007" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1007" t="inlineStr">
         <is>
-          <t>.Settings.ShowMarketFilter.Title</t>
+          <t>.Boxes.OwnpartCalculator.Meds</t>
         </is>
       </c>
       <c r="G1007" t="inlineStr"/>
       <c r="H1007" t="inlineStr"/>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr"/>
       <c r="B1008" t="inlineStr">
         <is>
-          <t>Event Pass</t>
+          <t>GBG Overview</t>
         </is>
       </c>
       <c r="C1008" t="inlineStr">
         <is>
-          <t>Event Pass</t>
+          <t>GBG Overview</t>
         </is>
       </c>
       <c r="D1008" t="inlineStr"/>
       <c r="E1008" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1008" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.event_pass</t>
+          <t>.Boxes.GuildFights.Title</t>
         </is>
       </c>
       <c r="G1008" t="inlineStr"/>
       <c r="H1008" t="inlineStr"/>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr"/>
       <c r="B1009" t="inlineStr">
         <is>
-          <t>How to highlight buildings: Click any row to select the buildings you want to compare more easily. Search results are marked automatically.</t>
+          <t>top middle</t>
         </is>
       </c>
       <c r="C1009" t="inlineStr">
         <is>
-          <t>How to highlight buildings: Click any row to select the buildings you want to compare more easily. Search results are marked automatically.</t>
+          <t>top middle</t>
         </is>
       </c>
       <c r="D1009" t="inlineStr"/>
       <c r="E1009" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1009" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.HighlightsExplained</t>
+          <t>.Menu.Notification.Position.top-center</t>
         </is>
       </c>
       <c r="G1009" t="inlineStr"/>
       <c r="H1009" t="inlineStr"/>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr"/>
       <c r="B1010" t="inlineStr">
         <is>
-          <t>rounds</t>
+          <t>Defense boost att. army</t>
         </is>
       </c>
       <c r="C1010" t="inlineStr">
         <is>
-          <t>rounds</t>
+          <t>Defense boost att. army</t>
         </is>
       </c>
       <c r="D1010" t="inlineStr"/>
       <c r="E1010" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1010" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Rounds</t>
+          <t>.Boxes.Productions.def_boost_attacker</t>
         </is>
       </c>
       <c r="G1010" t="inlineStr"/>
       <c r="H1010" t="inlineStr"/>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr"/>
       <c r="B1011" t="inlineStr">
         <is>
-          <t>In Stock</t>
+          <t>This tool helps you find the best buildings to collect with your Blue Galaxy</t>
         </is>
       </c>
       <c r="C1011" t="inlineStr">
         <is>
-          <t>In Stock</t>
+          <t>This tool helps you find the best buildings to collect with your Blue Galaxy</t>
         </is>
       </c>
       <c r="D1011" t="inlineStr"/>
       <c r="E1011" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1011" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.InStock</t>
+          <t>.Menu.Bluegalaxy.Desc</t>
         </is>
       </c>
       <c r="G1011" t="inlineStr"/>
       <c r="H1011" t="inlineStr"/>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr"/>
       <c r="B1012" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>Negotiations</t>
         </is>
       </c>
       <c r="C1012" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>Negotiations</t>
         </is>
       </c>
       <c r="D1012" t="inlineStr"/>
       <c r="E1012" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1012" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.GuildMembers</t>
+          <t>.Boxes.GuildMemberStat.Negotiations</t>
         </is>
       </c>
       <c r="G1012" t="inlineStr"/>
       <c r="H1012" t="inlineStr"/>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr"/>
       <c r="B1013" t="inlineStr">
         <is>
-          <t>GE Main Encounters</t>
+          <t>Friendly invest</t>
         </is>
       </c>
       <c r="C1013" t="inlineStr">
         <is>
-          <t>GE Main Encounters</t>
+          <t>Friendly invest</t>
         </is>
       </c>
       <c r="D1013" t="inlineStr"/>
       <c r="E1013" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1013" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.GexLastOfSections</t>
+          <t>.Boxes.GreatBuildings.ArcBonus</t>
         </is>
       </c>
       <c r="G1013" t="inlineStr"/>
       <c r="H1013" t="inlineStr"/>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr"/>
       <c r="B1014" t="inlineStr">
         <is>
-          <t>Space Carrier - Diplomatic Gift</t>
+          <t>uncommon</t>
         </is>
       </c>
       <c r="C1014" t="inlineStr">
         <is>
-          <t>Space Carrier - Diplomatic Gift</t>
+          <t>uncommon</t>
         </is>
       </c>
       <c r="D1014" t="inlineStr"/>
       <c r="E1014" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1014" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.diplomaticGifts</t>
+          <t>.Boxes.Productions.AllyRarity.uncommon</t>
         </is>
       </c>
       <c r="G1014" t="inlineStr"/>
       <c r="H1014" t="inlineStr"/>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr"/>
       <c r="B1015" t="inlineStr">
         <is>
-          <t>Remove from favorites</t>
+          <t>2k quest mark</t>
         </is>
       </c>
       <c r="C1015" t="inlineStr">
         <is>
-          <t>Remove from favorites</t>
+          <t>2k quest mark</t>
         </is>
       </c>
       <c r="D1015" t="inlineStr"/>
       <c r="E1015" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1015" t="inlineStr">
         <is>
-          <t>.Boxes.General.FavoritesRemove</t>
+          <t>.Settings.Entry.Show2kQuestMark</t>
         </is>
       </c>
       <c r="G1015" t="inlineStr"/>
       <c r="H1015" t="inlineStr"/>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr"/>
       <c r="B1016" t="inlineStr">
         <is>
-          <t>Efficiency (incl. keys)</t>
+          <t>Help</t>
         </is>
       </c>
       <c r="C1016" t="inlineStr">
         <is>
-          <t>Efficiency (incl. keys)</t>
+          <t>Help</t>
         </is>
       </c>
       <c r="D1016" t="inlineStr"/>
       <c r="E1016" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1016" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Efficiency.anniversary</t>
+          <t>.Settings.Entry.Help</t>
         </is>
       </c>
       <c r="G1016" t="inlineStr"/>
       <c r="H1016" t="inlineStr"/>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr"/>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>Notify Early Offset</t>
+          <t>FE</t>
         </is>
       </c>
       <c r="C1017" t="inlineStr">
         <is>
-          <t>Notify Early Offset</t>
+          <t>FE</t>
         </is>
       </c>
       <c r="D1017" t="inlineStr"/>
       <c r="E1017" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1017" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Early.Title</t>
+          <t>.Eras.14.short</t>
         </is>
       </c>
       <c r="G1017" t="inlineStr"/>
       <c r="H1017" t="inlineStr"/>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr"/>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>Wave 2</t>
+          <t>A preset with this name already exists.</t>
         </is>
       </c>
       <c r="C1018" t="inlineStr">
         <is>
-          <t>Wave 2</t>
+          <t>A preset with this name already exists.</t>
         </is>
       </c>
       <c r="D1018" t="inlineStr"/>
       <c r="E1018" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1018" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Wave2</t>
+          <t>.Boxes.ProductionsRating.PresetNameExists</t>
         </is>
       </c>
       <c r="G1018" t="inlineStr"/>
       <c r="H1018" t="inlineStr"/>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr"/>
       <c r="B1019" t="inlineStr">
         <is>
-          <t>Boost</t>
+          <t>WARNING: Not enough FP in stock!&lt;br&gt;You only have __fpstock__ of __costs__FP&lt;br&gt;That is __tooless__FPs too few</t>
         </is>
       </c>
       <c r="C1019" t="inlineStr">
         <is>
-          <t>Boost</t>
+          <t>WARNING: Not enough FP in stock!&lt;br&gt;You only have __fpstock__ of __costs__FP&lt;br&gt;That is __tooless__FPs too few</t>
         </is>
       </c>
       <c r="D1019" t="inlineStr"/>
       <c r="E1019" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1019" t="inlineStr">
         <is>
-          <t>.General.Boost</t>
+          <t>.Boxes.Calculator.TTForderFPStockLow</t>
         </is>
       </c>
       <c r="G1019" t="inlineStr"/>
       <c r="H1019" t="inlineStr"/>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr"/>
       <c r="B1020" t="inlineStr">
         <is>
-          <t>Quadrillion</t>
+          <t>The data is being processed. This can take up to 10 seconds...</t>
         </is>
       </c>
       <c r="C1020" t="inlineStr">
         <is>
-          <t>Quadrillion</t>
+          <t>The data is being processed. This can take up to 10 seconds...</t>
         </is>
       </c>
       <c r="D1020" t="inlineStr"/>
       <c r="E1020" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1020" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Q</t>
+          <t>.Boxes.CityMap.SubmitProcessing</t>
         </is>
       </c>
       <c r="G1020" t="inlineStr"/>
       <c r="H1020" t="inlineStr"/>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr"/>
       <c r="B1021" t="inlineStr">
         <is>
-          <t>No Webhooks available. Create one first</t>
+          <t>Rows processed</t>
         </is>
       </c>
       <c r="C1021" t="inlineStr">
         <is>
-          <t>No Webhooks available. Create one first</t>
+          <t>Rows processed</t>
         </is>
       </c>
       <c r="D1021" t="inlineStr"/>
       <c r="E1021" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1021" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.DiscordSetup</t>
+          <t>.Boxes.Treasury.RowNumber</t>
         </is>
       </c>
       <c r="G1021" t="inlineStr"/>
       <c r="H1021" t="inlineStr"/>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr"/>
       <c r="B1022" t="inlineStr">
         <is>
-          <t>Water</t>
+          <t>Filter Items</t>
         </is>
       </c>
       <c r="C1022" t="inlineStr">
         <is>
-          <t>Water</t>
+          <t>Filter Items</t>
         </is>
       </c>
       <c r="D1022" t="inlineStr"/>
       <c r="E1022" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1022" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.water</t>
+          <t>.Boxes.General.FilterItems</t>
         </is>
       </c>
       <c r="G1022" t="inlineStr"/>
       <c r="H1022" t="inlineStr"/>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr"/>
       <c r="B1023" t="inlineStr">
         <is>
-          <t>Open the antique dealer to update the data.</t>
+          <t>Filters all members with existing new progress.</t>
         </is>
       </c>
       <c r="C1023" t="inlineStr">
         <is>
-          <t>Open the antique dealer to update the data.</t>
+          <t>Filters all members with existing new progress.</t>
         </is>
       </c>
       <c r="D1023" t="inlineStr"/>
       <c r="E1023" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1023" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.VisitAntiqueDealerWarning</t>
+          <t>.Boxes.GuildFights.ProgressFilterDesc</t>
         </is>
       </c>
       <c r="G1023" t="inlineStr"/>
       <c r="H1023" t="inlineStr"/>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr"/>
       <c r="B1024" t="inlineStr">
         <is>
-          <t>Value/tile</t>
+          <t>PE</t>
         </is>
       </c>
       <c r="C1024" t="inlineStr">
         <is>
-          <t>Value/tile</t>
+          <t>PE</t>
         </is>
       </c>
       <c r="D1024" t="inlineStr"/>
       <c r="E1024" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1024" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowValuesPerTile</t>
+          <t>.Eras.9.short</t>
         </is>
       </c>
       <c r="G1024" t="inlineStr"/>
       <c r="H1024" t="inlineStr"/>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr"/>
       <c r="B1025" t="inlineStr">
         <is>
-          <t>City planner</t>
+          <t>Places</t>
         </is>
       </c>
       <c r="C1025" t="inlineStr">
         <is>
-          <t>City planner</t>
+          <t>Places</t>
         </is>
       </c>
       <c r="D1025" t="inlineStr"/>
       <c r="E1025" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1025" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowSubmitBox</t>
+          <t>.Boxes.OwnpartCalculator.Places</t>
         </is>
       </c>
       <c r="G1025" t="inlineStr"/>
       <c r="H1025" t="inlineStr"/>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr"/>
       <c r="B1026" t="inlineStr">
         <is>
-          <t>List</t>
+          <t>Daily Challenge</t>
         </is>
       </c>
       <c r="C1026" t="inlineStr">
         <is>
-          <t>List</t>
+          <t>Daily Challenge</t>
         </is>
       </c>
       <c r="D1026" t="inlineStr"/>
       <c r="E1026" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1026" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.ModeSingle</t>
+          <t>.Boxes.FPCollector.dailyChallenges</t>
         </is>
       </c>
       <c r="G1026" t="inlineStr"/>
       <c r="H1026" t="inlineStr"/>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr"/>
       <c r="B1027" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Switch view</t>
         </is>
       </c>
       <c r="C1027" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Switch view</t>
         </is>
       </c>
       <c r="D1027" t="inlineStr"/>
       <c r="E1027" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1027" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Points</t>
+          <t>.Boxes.GuildFights.Switch</t>
         </is>
       </c>
       <c r="G1027" t="inlineStr"/>
       <c r="H1027" t="inlineStr"/>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr"/>
       <c r="B1028" t="inlineStr">
         <is>
-          <t>Progress per key</t>
+          <t>Market Filter</t>
         </is>
       </c>
       <c r="C1028" t="inlineStr">
         <is>
-          <t>Progress per key</t>
+          <t>Market Filter</t>
         </is>
       </c>
       <c r="D1028" t="inlineStr"/>
       <c r="E1028" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1028" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeyValue.care</t>
+          <t>.Menu.Market.Title</t>
         </is>
       </c>
       <c r="G1028" t="inlineStr"/>
       <c r="H1028" t="inlineStr"/>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr"/>
       <c r="B1029" t="inlineStr">
         <is>
-          <t>Treasury Goods</t>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
         </is>
       </c>
       <c r="C1029" t="inlineStr">
         <is>
-          <t>Treasury Goods</t>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
         </is>
       </c>
       <c r="D1029" t="inlineStr"/>
       <c r="E1029" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1029" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.GuildGoods</t>
+          <t>.Boxes.GreatBuildings.BreakEvenTTAttack</t>
         </is>
       </c>
       <c r="G1029" t="inlineStr"/>
       <c r="H1029" t="inlineStr"/>
     </row>
     <row r="1030">
       <c r="A1030" t="inlineStr"/>
       <c r="B1030" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>Wildpark-Event</t>
         </is>
       </c>
       <c r="C1030" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>Wildpark-Event</t>
         </is>
       </c>
       <c r="D1030" t="inlineStr"/>
       <c r="E1030" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1030" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.generic_building</t>
+          <t>.Boxes.FPCollector.wildlife_event</t>
         </is>
       </c>
       <c r="G1030" t="inlineStr"/>
       <c r="H1030" t="inlineStr"/>
     </row>
     <row r="1031">
       <c r="A1031" t="inlineStr"/>
       <c r="B1031" t="inlineStr">
         <is>
-          <t>Ok</t>
+          <t>Download Beta Extension</t>
         </is>
       </c>
       <c r="C1031" t="inlineStr">
         <is>
-          <t>Ok</t>
+          <t>Download Beta Extension</t>
         </is>
       </c>
       <c r="D1031" t="inlineStr"/>
       <c r="E1031" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1031" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.confirmGoodsMissmatch</t>
+          <t>.Settings.LoadBeta2.Button</t>
         </is>
       </c>
       <c r="G1031" t="inlineStr"/>
       <c r="H1031" t="inlineStr"/>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr"/>
       <c r="B1032" t="inlineStr">
         <is>
-          <t>Settlements Overview</t>
+          <t>The game will now reload with the imported settings.</t>
         </is>
       </c>
       <c r="C1032" t="inlineStr">
         <is>
-          <t>Settlements Overview</t>
+          <t>The game will now reload with the imported settings.</t>
         </is>
       </c>
       <c r="D1032" t="inlineStr"/>
       <c r="E1032" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1032" t="inlineStr">
         <is>
-          <t>.Menu.OutP.Title</t>
+          <t>.Settings.ExportImport.Reload</t>
         </is>
       </c>
       <c r="G1032" t="inlineStr"/>
       <c r="H1032" t="inlineStr"/>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr"/>
       <c r="B1033" t="inlineStr">
         <is>
-          <t>Power leveling</t>
+          <t>Reset to default</t>
         </is>
       </c>
       <c r="C1033" t="inlineStr">
         <is>
-          <t>Power leveling</t>
+          <t>Reset to default</t>
         </is>
       </c>
       <c r="D1033" t="inlineStr"/>
       <c r="E1033" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1033" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.Title</t>
+          <t>.Boxes.ProductionsRating.Reset</t>
         </is>
       </c>
       <c r="G1033" t="inlineStr"/>
       <c r="H1033" t="inlineStr"/>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr"/>
       <c r="B1034" t="inlineStr">
         <is>
-          <t>Cost</t>
+          <t>Required</t>
         </is>
       </c>
       <c r="C1034" t="inlineStr">
         <is>
-          <t>Cost</t>
+          <t>Required</t>
         </is>
       </c>
       <c r="D1034" t="inlineStr"/>
       <c r="E1034" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1034" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Commitment</t>
+          <t>.Boxes.Campagne.DescRequired</t>
         </is>
       </c>
       <c r="G1034" t="inlineStr"/>
       <c r="H1034" t="inlineStr"/>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr"/>
       <c r="B1035" t="inlineStr">
         <is>
-          <t>Compare Friends with Threads</t>
+          <t>buildings total</t>
         </is>
       </c>
       <c r="C1035" t="inlineStr">
         <is>
-          <t>Compare Friends with Threads</t>
+          <t>buildings total</t>
         </is>
       </c>
       <c r="D1035" t="inlineStr"/>
       <c r="E1035" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1035" t="inlineStr">
         <is>
-          <t>.Menu.CompareFriendsThreads.Title</t>
+          <t>.Boxes.CityMap.BuildingsAmount</t>
         </is>
       </c>
       <c r="G1035" t="inlineStr"/>
       <c r="H1035" t="inlineStr"/>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr"/>
       <c r="B1036" t="inlineStr">
         <is>
-          <t>Displays a tool that suggests buildings to collect after collecting your Blue Galaxy</t>
+          <t>done</t>
         </is>
       </c>
       <c r="C1036" t="inlineStr">
         <is>
-          <t>Displays a tool that suggests buildings to collect after collecting your Blue Galaxy</t>
+          <t>done</t>
         </is>
       </c>
       <c r="D1036" t="inlineStr"/>
       <c r="E1036" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1036" t="inlineStr">
         <is>
-          <t>.Settings.ShowBlueGalaxyHelper.Desc</t>
+          <t>.Boxes.Calculator.Done</t>
         </is>
       </c>
       <c r="G1036" t="inlineStr"/>
       <c r="H1036" t="inlineStr"/>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr"/>
       <c r="B1037" t="inlineStr">
         <is>
-          <t>Do you want the QI Player list to automatically open when clicking on the QI ranking?</t>
+          <t>Success</t>
         </is>
       </c>
       <c r="C1037" t="inlineStr">
         <is>
-          <t>Do you want the QI Player list to automatically open when clicking on the QI ranking?</t>
+          <t>Success</t>
         </is>
       </c>
       <c r="D1037" t="inlineStr"/>
       <c r="E1037" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1037" t="inlineStr">
         <is>
-          <t>.Settings.ShowQIPlayerInfo.Desc</t>
+          <t>.General.Success</t>
         </is>
       </c>
       <c r="G1037" t="inlineStr"/>
       <c r="H1037" t="inlineStr"/>
     </row>
     <row r="1038">
       <c r="A1038" t="inlineStr"/>
       <c r="B1038" t="inlineStr">
         <is>
-          <t>Include Ally boosts in the rating</t>
+          <t>If you like what you see and what we do, please leave a good review in the Store!</t>
         </is>
       </c>
       <c r="C1038" t="inlineStr">
         <is>
-          <t>Include Ally boosts in the rating</t>
+          <t>If you like what you see and what we do, please leave a good review in the Store!</t>
         </is>
       </c>
       <c r="D1038" t="inlineStr"/>
       <c r="E1038" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1038" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowAllies</t>
+          <t>.Settings.About.RatingDesc</t>
         </is>
       </c>
       <c r="G1038" t="inlineStr"/>
       <c r="H1038" t="inlineStr"/>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr"/>
       <c r="B1039" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>vertical</t>
         </is>
       </c>
       <c r="C1039" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>vertical</t>
         </is>
       </c>
       <c r="D1039" t="inlineStr"/>
       <c r="E1039" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1039" t="inlineStr">
         <is>
-          <t>.Boxes.General.Guild_Expedition.short</t>
+          <t>.Boxes.CloseBox.Vertical</t>
         </is>
       </c>
       <c r="G1039" t="inlineStr"/>
       <c r="H1039" t="inlineStr"/>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr"/>
       <c r="B1040" t="inlineStr">
         <is>
-          <t>after</t>
+          <t>Hidden Reward</t>
         </is>
       </c>
       <c r="C1040" t="inlineStr">
         <is>
-          <t>after</t>
+          <t>Hidden Reward</t>
         </is>
       </c>
       <c r="D1040" t="inlineStr"/>
       <c r="E1040" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1040" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.after</t>
+          <t>.Boxes.FPCollector.hiddenReward</t>
         </is>
       </c>
       <c r="G1040" t="inlineStr"/>
       <c r="H1040" t="inlineStr"/>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr"/>
       <c r="B1041" t="inlineStr">
         <is>
-          <t>Opens In</t>
+          <t>Note</t>
         </is>
       </c>
       <c r="C1041" t="inlineStr">
         <is>
-          <t>Opens In</t>
+          <t>Note</t>
         </is>
       </c>
       <c r="D1041" t="inlineStr"/>
       <c r="E1041" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1041" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Expiration</t>
+          <t>.Boxes.OwnpartCalculator.Note</t>
         </is>
       </c>
       <c r="G1041" t="inlineStr"/>
       <c r="H1041" t="inlineStr"/>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr"/>
       <c r="B1042" t="inlineStr">
         <is>
-          <t>Click here to see the changes:</t>
+          <t>export last</t>
         </is>
       </c>
       <c r="C1042" t="inlineStr">
         <is>
-          <t>Click here to see the changes:</t>
+          <t>export last</t>
         </is>
       </c>
       <c r="D1042" t="inlineStr"/>
       <c r="E1042" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1042" t="inlineStr">
         <is>
-          <t>.Menu.NewVersion.Desc</t>
+          <t>.Boxes.GexStat.ExportLast</t>
         </is>
       </c>
       <c r="G1042" t="inlineStr"/>
       <c r="H1042" t="inlineStr"/>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr"/>
       <c r="B1043" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>Bonus</t>
         </is>
       </c>
       <c r="C1043" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>Bonus</t>
         </is>
       </c>
       <c r="D1043" t="inlineStr"/>
       <c r="E1043" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1043" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.All</t>
+          <t>.Boxes.BattleAssistAAConfig.Bonus</t>
         </is>
       </c>
       <c r="G1043" t="inlineStr"/>
       <c r="H1043" t="inlineStr"/>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr"/>
       <c r="B1044" t="inlineStr">
         <is>
-          <t>Infobox Entry Count</t>
+          <t>Guild Treasury - d</t>
         </is>
       </c>
       <c r="C1044" t="inlineStr">
         <is>
-          <t>Infobox Entry Count</t>
+          <t>Guild Treasury - d</t>
         </is>
       </c>
       <c r="D1044" t="inlineStr"/>
       <c r="E1044" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1044" t="inlineStr">
         <is>
-          <t>.Settings.InfoboxEntryCount.Title</t>
+          <t>.Boxes.Stats.BtnSource.statsTreasureClanD</t>
         </is>
       </c>
       <c r="G1044" t="inlineStr"/>
       <c r="H1044" t="inlineStr"/>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr"/>
       <c r="B1045" t="inlineStr">
         <is>
-          <t>delete data older than</t>
+          <t>Add to favorites</t>
         </is>
       </c>
       <c r="C1045" t="inlineStr">
         <is>
-          <t>delete data older than</t>
+          <t>Add to favorites</t>
         </is>
       </c>
       <c r="D1045" t="inlineStr"/>
       <c r="E1045" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1045" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.DeleteDataOlderThan</t>
+          <t>.Boxes.General.FavoritesAdd</t>
         </is>
       </c>
       <c r="G1045" t="inlineStr"/>
       <c r="H1045" t="inlineStr"/>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr"/>
       <c r="B1046" t="inlineStr">
         <is>
-          <t>GE Goods Use</t>
+          <t>Kits</t>
         </is>
       </c>
       <c r="C1046" t="inlineStr">
         <is>
-          <t>GE Goods Use</t>
+          <t>Kits</t>
         </is>
       </c>
       <c r="D1046" t="inlineStr"/>
       <c r="E1046" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1046" t="inlineStr">
         <is>
-          <t>.Settings.Entry.GexStockWarning</t>
+          <t>.Boxes.Kits.Kits</t>
         </is>
       </c>
       <c r="G1046" t="inlineStr"/>
       <c r="H1046" t="inlineStr"/>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr"/>
       <c r="B1047" t="inlineStr">
         <is>
-          <t>Rewards</t>
+          <t>Guild Battles</t>
         </is>
       </c>
       <c r="C1047" t="inlineStr">
         <is>
-          <t>Rewards</t>
+          <t>Guild Battles</t>
         </is>
       </c>
       <c r="D1047" t="inlineStr"/>
       <c r="E1047" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1047" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsRewards</t>
+          <t>.Boxes.FPCollector.Guildfights</t>
         </is>
       </c>
       <c r="G1047" t="inlineStr"/>
       <c r="H1047" t="inlineStr"/>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr"/>
       <c r="B1048" t="inlineStr">
         <is>
-          <t>Clear All</t>
+          <t>Ages + No ages + Special</t>
         </is>
       </c>
       <c r="C1048" t="inlineStr">
         <is>
-          <t>Clear All</t>
+          <t>Ages + No ages + Special</t>
         </is>
       </c>
       <c r="D1048" t="inlineStr"/>
       <c r="E1048" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1048" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.ResetBox</t>
+          <t>.Boxes.Stats.BtnAllTittle</t>
         </is>
       </c>
       <c r="G1048" t="inlineStr"/>
       <c r="H1048" t="inlineStr"/>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr"/>
       <c r="B1049" t="inlineStr">
         <is>
-          <t>Filter buildings</t>
+          <t>For the full building you need: &lt;br&gt; A level 1 building or selection kit, all upgrades &lt;i&gt;and if shown here, special upgrades.&lt;/i&gt;</t>
         </is>
       </c>
       <c r="C1049" t="inlineStr">
         <is>
-          <t>Filter buildings</t>
+          <t>For the full building you need: &lt;br&gt; A level 1 building or selection kit, all upgrades &lt;i&gt;and if shown here, special upgrades.&lt;/i&gt;</t>
         </is>
       </c>
       <c r="D1049" t="inlineStr"/>
       <c r="E1049" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1049" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.FilterTable</t>
+          <t>.Boxes.Kits.Upgrades</t>
         </is>
       </c>
       <c r="G1049" t="inlineStr"/>
       <c r="H1049" t="inlineStr"/>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr"/>
       <c r="B1050" t="inlineStr">
         <is>
-          <t xml:space="preserve">Current Profit: </t>
+          <t>Only highlights</t>
         </is>
       </c>
       <c r="C1050" t="inlineStr">
         <is>
-          <t xml:space="preserve">Current Profit: </t>
+          <t>Only highlights</t>
         </is>
       </c>
       <c r="D1050" t="inlineStr"/>
       <c r="E1050" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1050" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.CurrReward</t>
+          <t>.Boxes.ProductionsRating.ShowHighlighted</t>
         </is>
       </c>
       <c r="G1050" t="inlineStr"/>
       <c r="H1050" t="inlineStr"/>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr"/>
       <c r="B1051" t="inlineStr">
         <is>
-          <t>__days__ day(s)</t>
+          <t>Level up</t>
         </is>
       </c>
       <c r="C1051" t="inlineStr">
         <is>
-          <t>__days__ day(s)</t>
+          <t>Level up</t>
         </is>
       </c>
       <c r="D1051" t="inlineStr"/>
       <c r="E1051" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1051" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Days</t>
+          <t>.Boxes.OwnpartCalculator.OptionsLevelUp</t>
         </is>
       </c>
       <c r="G1051" t="inlineStr"/>
       <c r="H1051" t="inlineStr"/>
     </row>
     <row r="1052">
       <c r="A1052" t="inlineStr"/>
       <c r="B1052" t="inlineStr">
         <is>
-          <t>Relic - GE</t>
+          <t>High Middle Age</t>
         </is>
       </c>
       <c r="C1052" t="inlineStr">
         <is>
-          <t>Relic - GE</t>
+          <t>High Middle Age</t>
         </is>
       </c>
       <c r="D1052" t="inlineStr"/>
       <c r="E1052" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1052" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.guildExpedition</t>
+          <t>.Eras.5</t>
         </is>
       </c>
       <c r="G1052" t="inlineStr"/>
       <c r="H1052" t="inlineStr"/>
     </row>
     <row r="1053">
       <c r="A1053" t="inlineStr"/>
       <c r="B1053" t="inlineStr">
         <is>
-          <t>Unknown</t>
+          <t>min Lvl</t>
         </is>
       </c>
       <c r="C1053" t="inlineStr">
         <is>
-          <t>Unknown</t>
+          <t>min Lvl</t>
         </is>
       </c>
       <c r="D1053" t="inlineStr"/>
       <c r="E1053" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1053" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.null</t>
+          <t>.Boxes.findGB.minLvl</t>
         </is>
       </c>
       <c r="G1053" t="inlineStr"/>
       <c r="H1053" t="inlineStr"/>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr"/>
       <c r="B1054" t="inlineStr">
         <is>
-          <t>Fragments</t>
+          <t>Favorites</t>
         </is>
       </c>
       <c r="C1054" t="inlineStr">
         <is>
-          <t>Fragments</t>
+          <t>Favorites</t>
         </is>
       </c>
       <c r="D1054" t="inlineStr"/>
       <c r="E1054" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1054" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.fragments</t>
+          <t>.Boxes.General.Favorites</t>
         </is>
       </c>
       <c r="G1054" t="inlineStr"/>
       <c r="H1054" t="inlineStr"/>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr"/>
       <c r="B1055" t="inlineStr">
         <is>
-          <t>Add unique inhabitant</t>
+          <t>1m</t>
         </is>
       </c>
       <c r="C1055" t="inlineStr">
         <is>
-          <t>Add unique inhabitant</t>
+          <t>1m</t>
         </is>
       </c>
       <c r="D1055" t="inlineStr"/>
       <c r="E1055" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1055" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.addInhabitant</t>
+          <t>.Boxes.Alerts.Time.1m</t>
         </is>
       </c>
       <c r="G1055" t="inlineStr"/>
       <c r="H1055" t="inlineStr"/>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr"/>
       <c r="B1056" t="inlineStr">
         <is>
-          <t>Auction Settings</t>
+          <t>can not be plundered</t>
         </is>
       </c>
       <c r="C1056" t="inlineStr">
         <is>
-          <t>Auction Settings</t>
+          <t>can not be plundered</t>
         </is>
       </c>
       <c r="D1056" t="inlineStr"/>
       <c r="E1056" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1056" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Title</t>
+          <t>.Boxes.Tooltip.Building.noPlunder</t>
         </is>
       </c>
       <c r="G1056" t="inlineStr"/>
       <c r="H1056" t="inlineStr"/>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr"/>
       <c r="B1057" t="inlineStr">
         <is>
-          <t>Export as CSV</t>
+          <t>Cost/Prize</t>
         </is>
       </c>
       <c r="C1057" t="inlineStr">
         <is>
-          <t>Export as CSV</t>
+          <t>Cost/Prize</t>
         </is>
       </c>
       <c r="D1057" t="inlineStr"/>
       <c r="E1057" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1057" t="inlineStr">
         <is>
-          <t>.Boxes.General.ExportCSV</t>
+          <t>.Boxes.EventChests.CostPerPrize</t>
         </is>
       </c>
       <c r="G1057" t="inlineStr"/>
       <c r="H1057" t="inlineStr"/>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr"/>
       <c r="B1058" t="inlineStr">
         <is>
-          <t>Attack</t>
+          <t>Notify stacks</t>
         </is>
       </c>
       <c r="C1058" t="inlineStr">
         <is>
-          <t>Attack</t>
+          <t>Notify stacks</t>
         </is>
       </c>
       <c r="D1058" t="inlineStr"/>
       <c r="E1058" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1058" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Tabs.AttackFights</t>
+          <t>.Settings.Entry.NotificationsStack</t>
         </is>
       </c>
       <c r="G1058" t="inlineStr"/>
       <c r="H1058" t="inlineStr"/>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr"/>
       <c r="B1059" t="inlineStr">
         <is>
-          <t>4h</t>
+          <t xml:space="preserve"> Already conquered! Well done :)</t>
         </is>
       </c>
       <c r="C1059" t="inlineStr">
         <is>
-          <t>4h</t>
+          <t xml:space="preserve"> Already conquered! Well done :)</t>
         </is>
       </c>
       <c r="D1059" t="inlineStr"/>
       <c r="E1059" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1059" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.4h</t>
+          <t>.Boxes.Campagne.AlreadyDone</t>
         </is>
       </c>
       <c r="G1059" t="inlineStr"/>
       <c r="H1059" t="inlineStr"/>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr"/>
       <c r="B1060" t="inlineStr">
         <is>
-          <t>Save as</t>
+          <t>Attack</t>
         </is>
       </c>
       <c r="C1060" t="inlineStr">
         <is>
-          <t>Save as</t>
+          <t>Attack</t>
         </is>
       </c>
       <c r="D1060" t="inlineStr"/>
       <c r="E1060" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1060" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetSaveAs</t>
+          <t>.Boxes.cardGame.Attack</t>
         </is>
       </c>
       <c r="G1060" t="inlineStr"/>
       <c r="H1060" t="inlineStr"/>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr"/>
       <c r="B1061" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/discord</t>
+          <t>epic</t>
         </is>
       </c>
       <c r="C1061" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/discord</t>
+          <t>epic</t>
         </is>
       </c>
       <c r="D1061" t="inlineStr"/>
       <c r="E1061" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1061" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.HelpLink</t>
+          <t>.Boxes.Productions.AllyRarity.epic</t>
         </is>
       </c>
       <c r="G1061" t="inlineStr"/>
       <c r="H1061" t="inlineStr"/>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr"/>
       <c r="B1062" t="inlineStr">
         <is>
-          <t>Boost Inventory</t>
+          <t>Box Coordinates</t>
         </is>
       </c>
       <c r="C1062" t="inlineStr">
         <is>
-          <t>Boost Inventory</t>
+          <t>Box Coordinates</t>
         </is>
       </c>
       <c r="D1062" t="inlineStr"/>
       <c r="E1062" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1062" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Title</t>
+          <t>.Settings.Entry.ResetBoxPositions</t>
         </is>
       </c>
       <c r="G1062" t="inlineStr"/>
       <c r="H1062" t="inlineStr"/>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr"/>
       <c r="B1063" t="inlineStr">
         <is>
-          <t>Off</t>
+          <t>Progress per key</t>
         </is>
       </c>
       <c r="C1063" t="inlineStr">
         <is>
-          <t>Off</t>
+          <t>Progress per key</t>
         </is>
       </c>
       <c r="D1063" t="inlineStr"/>
       <c r="E1063" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1063" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Persistence.Off</t>
+          <t>.Boxes.MergerGame.KeyValue.care</t>
         </is>
       </c>
       <c r="G1063" t="inlineStr"/>
       <c r="H1063" t="inlineStr"/>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr"/>
       <c r="B1064" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Own part net</t>
         </is>
       </c>
       <c r="C1064" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Own part net</t>
         </is>
       </c>
       <c r="D1064" t="inlineStr"/>
       <c r="E1064" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1064" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.Level</t>
+          <t>.Boxes.PowerLeveling.OwnPartNetto</t>
         </is>
       </c>
       <c r="G1064" t="inlineStr"/>
       <c r="H1064" t="inlineStr"/>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr"/>
       <c r="B1065" t="inlineStr">
         <is>
-          <t>2000 Quest Mark</t>
+          <t>Friends</t>
         </is>
       </c>
       <c r="C1065" t="inlineStr">
         <is>
-          <t>2000 Quest Mark</t>
+          <t>Friends</t>
         </is>
       </c>
       <c r="D1065" t="inlineStr"/>
       <c r="E1065" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1065" t="inlineStr">
         <is>
-          <t>.Settings.Show2kQuestMark.Title</t>
+          <t>.Boxes.Market.TradePartnerFriend</t>
         </is>
       </c>
       <c r="G1065" t="inlineStr"/>
       <c r="H1065" t="inlineStr"/>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr"/>
       <c r="B1066" t="inlineStr">
         <is>
-          <t>Rewards Bar Info</t>
+          <t>Chains</t>
         </is>
       </c>
       <c r="C1066" t="inlineStr">
         <is>
-          <t>Rewards Bar Info</t>
+          <t>Chains</t>
         </is>
       </c>
       <c r="D1066" t="inlineStr"/>
       <c r="E1066" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1066" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGRewards.Title</t>
+          <t>.Boxes.Kits.Chains</t>
         </is>
       </c>
       <c r="G1066" t="inlineStr"/>
       <c r="H1066" t="inlineStr"/>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr"/>
       <c r="B1067" t="inlineStr">
         <is>
-          <t>Higher</t>
+          <t>Towers</t>
         </is>
       </c>
       <c r="C1067" t="inlineStr">
         <is>
-          <t>Higher</t>
+          <t>Towers</t>
         </is>
       </c>
       <c r="D1067" t="inlineStr"/>
       <c r="E1067" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1067" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeForHigher</t>
+          <t>.Boxes.CityMap.tower</t>
         </is>
       </c>
       <c r="G1067" t="inlineStr"/>
       <c r="H1067" t="inlineStr"/>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr"/>
       <c r="B1068" t="inlineStr">
         <is>
-          <t>Error occurred</t>
+          <t>Battle surrendered</t>
         </is>
       </c>
       <c r="C1068" t="inlineStr">
         <is>
-          <t>Error occurred</t>
+          <t>Battle surrendered</t>
         </is>
       </c>
       <c r="D1068" t="inlineStr"/>
       <c r="E1068" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1068" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.SubmitErrorHeader</t>
+          <t>.Boxes.BattleAssistAAConfig.battleSurrendered</t>
         </is>
       </c>
       <c r="G1068" t="inlineStr"/>
       <c r="H1068" t="inlineStr"/>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr"/>
       <c r="B1069" t="inlineStr">
         <is>
-          <t>Light Unit</t>
+          <t>Open</t>
         </is>
       </c>
       <c r="C1069" t="inlineStr">
         <is>
-          <t>Light Unit</t>
+          <t>Open</t>
         </is>
       </c>
       <c r="D1069" t="inlineStr"/>
       <c r="E1069" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1069" t="inlineStr">
         <is>
-          <t>.Boxes.Units.light_melee</t>
+          <t>.General.Open</t>
         </is>
       </c>
       <c r="G1069" t="inlineStr"/>
       <c r="H1069" t="inlineStr"/>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr"/>
       <c r="B1070" t="inlineStr">
         <is>
-          <t>Advices</t>
+          <t>Expansions</t>
         </is>
       </c>
       <c r="C1070" t="inlineStr">
         <is>
-          <t>Advices</t>
+          <t>Expansions</t>
         </is>
       </c>
       <c r="D1070" t="inlineStr"/>
       <c r="E1070" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1070" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Title</t>
+          <t>.Boxes.Outpost.ExpansionsSum</t>
         </is>
       </c>
       <c r="G1070" t="inlineStr"/>
       <c r="H1070" t="inlineStr"/>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr"/>
       <c r="B1071" t="inlineStr">
         <is>
-          <t>Total FP</t>
+          <t>Military Units Overview</t>
         </is>
       </c>
       <c r="C1071" t="inlineStr">
         <is>
-          <t>Total FP</t>
+          <t>Military Units Overview</t>
         </is>
       </c>
       <c r="D1071" t="inlineStr"/>
       <c r="E1071" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1071" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.LGTotalFP</t>
+          <t>.Menu.Unit.Title</t>
         </is>
       </c>
       <c r="G1071" t="inlineStr"/>
       <c r="H1071" t="inlineStr"/>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr"/>
       <c r="B1072" t="inlineStr">
         <is>
-          <t>Suggestion: Collect these buildings</t>
+          <t>No Webhooks available. Create one first</t>
         </is>
       </c>
       <c r="C1072" t="inlineStr">
         <is>
-          <t>Suggestion: Collect these buildings</t>
+          <t>No Webhooks available. Create one first</t>
         </is>
       </c>
       <c r="D1072" t="inlineStr"/>
       <c r="E1072" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1072" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.DoneProductionsTitle</t>
+          <t>.Boxes.GuildFights.DiscordSetup</t>
         </is>
       </c>
       <c r="G1072" t="inlineStr"/>
       <c r="H1072" t="inlineStr"/>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr"/>
       <c r="B1073" t="inlineStr">
         <is>
-          <t>Battle Boosts</t>
+          <t>Units lost</t>
         </is>
       </c>
       <c r="C1073" t="inlineStr">
         <is>
-          <t>Battle Boosts</t>
+          <t>Units lost</t>
         </is>
       </c>
       <c r="D1073" t="inlineStr"/>
       <c r="E1073" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1073" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.BattleBoosts</t>
+          <t>.Boxes.BattleAssistAAConfig.lostUnits</t>
         </is>
       </c>
       <c r="G1073" t="inlineStr"/>
       <c r="H1073" t="inlineStr"/>
     </row>
     <row r="1074">
       <c r="A1074" t="inlineStr"/>
       <c r="B1074" t="inlineStr">
         <is>
-          <t>Decayed Buildings Notification</t>
+          <t>Open automatically</t>
         </is>
       </c>
       <c r="C1074" t="inlineStr">
         <is>
-          <t>Decayed Buildings Notification</t>
+          <t>Open automatically</t>
         </is>
       </c>
       <c r="D1074" t="inlineStr"/>
       <c r="E1074" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1074" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowBuildingsExpired</t>
+          <t>.Boxes.Market.Settings.Autostart</t>
         </is>
       </c>
       <c r="G1074" t="inlineStr"/>
       <c r="H1074" t="inlineStr"/>
     </row>
     <row r="1075">
       <c r="A1075" t="inlineStr"/>
       <c r="B1075" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Already conquered! Well done :)</t>
+          <t>On</t>
         </is>
       </c>
       <c r="C1075" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Already conquered! Well done :)</t>
+          <t>On</t>
         </is>
       </c>
       <c r="D1075" t="inlineStr"/>
       <c r="E1075" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1075" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.AlreadyDone</t>
+          <t>.Boxes.Alerts.Form.Persistence.On</t>
         </is>
       </c>
       <c r="G1075" t="inlineStr"/>
       <c r="H1075" t="inlineStr"/>
     </row>
     <row r="1076">
       <c r="A1076" t="inlineStr"/>
       <c r="B1076" t="inlineStr">
         <is>
-          <t>1 FP equals __goods__ goods</t>
+          <t>https://docs.foe-helper.com/english/module/ally</t>
         </is>
       </c>
       <c r="C1076" t="inlineStr">
         <is>
-          <t>1 FP equals __goods__ goods</t>
+          <t>https://docs.foe-helper.com/english/module/ally</t>
         </is>
       </c>
       <c r="D1076" t="inlineStr"/>
       <c r="E1076" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1076" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.GoodsPerFP</t>
+          <t>.Boxes.AllyList.HelpLink</t>
         </is>
       </c>
       <c r="G1076" t="inlineStr"/>
       <c r="H1076" t="inlineStr"/>
     </row>
     <row r="1077">
       <c r="A1077" t="inlineStr"/>
       <c r="B1077" t="inlineStr">
         <is>
-          <t>Display FP Investment sums</t>
+          <t>Market Filter</t>
         </is>
       </c>
       <c r="C1077" t="inlineStr">
         <is>
-          <t>Display FP Investment sums</t>
+          <t>Market Filter</t>
         </is>
       </c>
       <c r="D1077" t="inlineStr"/>
       <c r="E1077" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1077" t="inlineStr">
         <is>
-          <t>.Settings.ShowInvestments.Title</t>
+          <t>.Settings.Entry.ShowMarketFilter</t>
         </is>
       </c>
       <c r="G1077" t="inlineStr"/>
       <c r="H1077" t="inlineStr"/>
     </row>
     <row r="1078">
       <c r="A1078" t="inlineStr"/>
       <c r="B1078" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __costs__ &lt;small&gt;(Cost)&lt;/small&gt; = __profit__</t>
+          <t>DD/MMM/YY @ HH:mm:ss a</t>
         </is>
       </c>
       <c r="C1078" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __costs__ &lt;small&gt;(Cost)&lt;/small&gt; = __profit__</t>
+          <t>DD/MMM/YY @ HH:mm:ss a</t>
         </is>
       </c>
       <c r="D1078" t="inlineStr"/>
       <c r="E1078" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1078" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTProfit</t>
+          <t>.DateTime</t>
         </is>
       </c>
       <c r="G1078" t="inlineStr"/>
       <c r="H1078" t="inlineStr"/>
     </row>
     <row r="1079">
       <c r="A1079" t="inlineStr"/>
       <c r="B1079" t="inlineStr">
         <is>
-          <t>Qty</t>
+          <t>Descending</t>
         </is>
       </c>
       <c r="C1079" t="inlineStr">
         <is>
-          <t>Qty</t>
+          <t>Descending</t>
         </is>
       </c>
       <c r="D1079" t="inlineStr"/>
       <c r="E1079" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1079" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.amount</t>
+          <t>.Boxes.OwnpartCalculator.OptionsDescending</t>
         </is>
       </c>
       <c r="G1079" t="inlineStr"/>
       <c r="H1079" t="inlineStr"/>
     </row>
     <row r="1080">
       <c r="A1080" t="inlineStr"/>
       <c r="B1080" t="inlineStr">
         <is>
-          <t>Quantum Incursion Rewards</t>
+          <t>EMA</t>
         </is>
       </c>
       <c r="C1080" t="inlineStr">
         <is>
-          <t>Quantum Incursion Rewards</t>
+          <t>EMA</t>
         </is>
       </c>
       <c r="D1080" t="inlineStr"/>
       <c r="E1080" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1080" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.guild_raids</t>
+          <t>.Eras.4.short</t>
         </is>
       </c>
       <c r="G1080" t="inlineStr"/>
       <c r="H1080" t="inlineStr"/>
     </row>
     <row r="1081">
       <c r="A1081" t="inlineStr"/>
       <c r="B1081" t="inlineStr">
         <is>
-          <t>compression</t>
+          <t>Item Type</t>
         </is>
       </c>
       <c r="C1081" t="inlineStr">
         <is>
-          <t>compression</t>
+          <t>Item Type</t>
         </is>
       </c>
       <c r="D1081" t="inlineStr"/>
       <c r="E1081" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1081" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Compression</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.Kits.KitName</t>
+        </is>
+      </c>
+      <c r="G1081" t="inlineStr"/>
       <c r="H1081" t="inlineStr"/>
     </row>
     <row r="1082">
       <c r="A1082" t="inlineStr"/>
       <c r="B1082" t="inlineStr">
         <is>
-          <t>Your City</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C1082" t="inlineStr">
         <is>
-          <t>Your City</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="D1082" t="inlineStr"/>
       <c r="E1082" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1082" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.YourCity</t>
+          <t>.Boxes.OwnpartCalculator.OptionsGB</t>
         </is>
       </c>
       <c r="G1082" t="inlineStr"/>
       <c r="H1082" t="inlineStr"/>
     </row>
     <row r="1083">
       <c r="A1083" t="inlineStr"/>
       <c r="B1083" t="inlineStr">
         <is>
-          <t>Calendar Completion</t>
+          <t>Group</t>
         </is>
       </c>
       <c r="C1083" t="inlineStr">
         <is>
-          <t>Calendar Completion</t>
+          <t>Group</t>
         </is>
       </c>
       <c r="D1083" t="inlineStr"/>
       <c r="E1083" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1083" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.reward_calendar_completion</t>
+          <t>.Boxes.Notice.NewGroup</t>
         </is>
       </c>
       <c r="G1083" t="inlineStr"/>
       <c r="H1083" t="inlineStr"/>
     </row>
     <row r="1084">
       <c r="A1084" t="inlineStr"/>
       <c r="B1084" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Hide reset-blocker when box minimized</t>
         </is>
       </c>
       <c r="C1084" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Hide reset-blocker when box minimized</t>
         </is>
       </c>
       <c r="D1084" t="inlineStr"/>
       <c r="E1084" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1084" t="inlineStr">
         <is>
-          <t>.Boxes.CityBuilder.Zoom</t>
+          <t>.Boxes.MergerGame.hideOverlay</t>
         </is>
       </c>
       <c r="G1084" t="inlineStr"/>
       <c r="H1084" t="inlineStr"/>
     </row>
     <row r="1085">
       <c r="A1085" t="inlineStr"/>
       <c r="B1085" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__id__&lt;/strong&gt; has reached __points__ progress.</t>
+          <t>in</t>
         </is>
       </c>
       <c r="C1085" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__id__&lt;/strong&gt; has reached __points__ progress.</t>
+          <t>in</t>
         </is>
       </c>
       <c r="D1085" t="inlineStr"/>
       <c r="E1085" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1085" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.QINodeProgress</t>
+          <t>.Boxes.GuildFights.Count</t>
         </is>
       </c>
       <c r="G1085" t="inlineStr"/>
       <c r="H1085" t="inlineStr"/>
     </row>
     <row r="1086">
       <c r="A1086" t="inlineStr"/>
       <c r="B1086" t="inlineStr">
         <is>
-          <t>Export</t>
+          <t>General</t>
         </is>
       </c>
       <c r="C1086" t="inlineStr">
         <is>
-          <t>Export</t>
+          <t>General</t>
         </is>
       </c>
       <c r="D1086" t="inlineStr"/>
       <c r="E1086" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1086" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Export</t>
+          <t>.Boxes.GexStat.General</t>
         </is>
       </c>
       <c r="G1086" t="inlineStr"/>
       <c r="H1086" t="inlineStr"/>
     </row>
     <row r="1087">
       <c r="A1087" t="inlineStr"/>
       <c r="B1087" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/alerts</t>
+          <t>Daily goods</t>
         </is>
       </c>
       <c r="C1087" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/alerts</t>
+          <t>Daily goods</t>
         </is>
       </c>
       <c r="D1087" t="inlineStr"/>
       <c r="E1087" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1087" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.HelpLink</t>
+          <t>.Boxes.GreatBuildings.DailyGoods</t>
         </is>
       </c>
       <c r="G1087" t="inlineStr"/>
       <c r="H1087" t="inlineStr"/>
     </row>
     <row r="1088">
       <c r="A1088" t="inlineStr"/>
       <c r="B1088" t="inlineStr">
         <is>
-          <t>Discord: join our server for general discussions about the extension, chats and support.</t>
+          <t>Show VP column</t>
         </is>
       </c>
       <c r="C1088" t="inlineStr">
         <is>
-          <t>Discord: join our server for general discussions about the extension, chats and support.</t>
+          <t>Show VP column</t>
         </is>
       </c>
       <c r="D1088" t="inlineStr"/>
       <c r="E1088" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1088" t="inlineStr">
         <is>
-          <t>.Settings.Help.Discord</t>
+          <t>.Boxes.GuildFights.ShowVPColumn</t>
         </is>
       </c>
       <c r="G1088" t="inlineStr"/>
       <c r="H1088" t="inlineStr"/>
     </row>
     <row r="1089">
       <c r="A1089" t="inlineStr"/>
       <c r="B1089" t="inlineStr">
         <is>
-          <t>Encounters</t>
+          <t>Notify Early Offset</t>
         </is>
       </c>
       <c r="C1089" t="inlineStr">
         <is>
-          <t>Encounters</t>
+          <t>Notify Early Offset</t>
         </is>
       </c>
       <c r="D1089" t="inlineStr"/>
       <c r="E1089" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1089" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Encounters</t>
+          <t>.Boxes.Alerts.Preferences.Early.Title</t>
         </is>
       </c>
       <c r="G1089" t="inlineStr"/>
       <c r="H1089" t="inlineStr"/>
     </row>
     <row r="1090">
       <c r="A1090" t="inlineStr"/>
       <c r="B1090" t="inlineStr">
         <is>
-          <t>Defense</t>
+          <t>Event History page previously updated</t>
         </is>
       </c>
       <c r="C1090" t="inlineStr">
         <is>
-          <t>Defense</t>
+          <t>Event History page previously updated</t>
         </is>
       </c>
       <c r="D1090" t="inlineStr"/>
       <c r="E1090" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1090" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Tabs.DefenseFights</t>
+          <t>.Boxes.Investment.AllUpToDate</t>
         </is>
       </c>
       <c r="G1090" t="inlineStr"/>
       <c r="H1090" t="inlineStr"/>
     </row>
     <row r="1091">
       <c r="A1091" t="inlineStr"/>
       <c r="B1091" t="inlineStr">
         <is>
-          <t>Space Age Venus</t>
+          <t>This tools helps to manage your goods inventory and market offers</t>
         </is>
       </c>
       <c r="C1091" t="inlineStr">
         <is>
-          <t>Space Age Venus</t>
+          <t>This tools helps to manage your goods inventory and market offers</t>
         </is>
       </c>
       <c r="D1091" t="inlineStr"/>
       <c r="E1091" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1091" t="inlineStr">
         <is>
-          <t>.Eras.20</t>
+          <t>.Menu.MarketOffers.Desc</t>
         </is>
       </c>
       <c r="G1091" t="inlineStr"/>
       <c r="H1091" t="inlineStr"/>
     </row>
     <row r="1092">
       <c r="A1092" t="inlineStr"/>
       <c r="B1092" t="inlineStr">
         <is>
-          <t>Website Upload</t>
+          <t>Battle lost</t>
         </is>
       </c>
       <c r="C1092" t="inlineStr">
         <is>
-          <t>Website Upload</t>
+          <t>Battle lost</t>
         </is>
       </c>
       <c r="D1092" t="inlineStr"/>
       <c r="E1092" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1092" t="inlineStr">
         <is>
-          <t>.Settings.Entry.GlobalSend</t>
+          <t>.Boxes.BattleAssistAAConfig.battleLost</t>
         </is>
       </c>
       <c r="G1092" t="inlineStr"/>
       <c r="H1092" t="inlineStr"/>
     </row>
     <row r="1093">
       <c r="A1093" t="inlineStr"/>
       <c r="B1093" t="inlineStr">
         <is>
-          <t>Displays and Filters all trades that are in the Market</t>
+          <t>City Grid Score</t>
         </is>
       </c>
       <c r="C1093" t="inlineStr">
         <is>
-          <t>Displays and Filters all trades that are in the Market</t>
+          <t>City Grid Score</t>
         </is>
       </c>
       <c r="D1093" t="inlineStr"/>
       <c r="E1093" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1093" t="inlineStr">
         <is>
-          <t>.Menu.Market.Desc</t>
+          <t>.Boxes.CityMap.CityGridScore</t>
         </is>
       </c>
       <c r="G1093" t="inlineStr"/>
       <c r="H1093" t="inlineStr"/>
     </row>
     <row r="1094">
       <c r="A1094" t="inlineStr"/>
       <c r="B1094" t="inlineStr">
         <is>
-          <t>Continent Map Overview</t>
+          <t>Event Chest Selection Helper</t>
         </is>
       </c>
       <c r="C1094" t="inlineStr">
         <is>
-          <t>Continent Map Overview</t>
+          <t>Event Chest Selection Helper</t>
         </is>
       </c>
       <c r="D1094" t="inlineStr"/>
       <c r="E1094" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1094" t="inlineStr">
         <is>
-          <t>.Menu.Campagne.Title</t>
+          <t>.Boxes.EventChests.Title</t>
         </is>
       </c>
       <c r="G1094" t="inlineStr"/>
       <c r="H1094" t="inlineStr"/>
     </row>
     <row r="1095">
       <c r="A1095" t="inlineStr"/>
       <c r="B1095" t="inlineStr">
         <is>
-          <t>Play/Stop Music</t>
+          <t>Ready to loot!</t>
         </is>
       </c>
       <c r="C1095" t="inlineStr">
         <is>
-          <t>Play/Stop Music</t>
+          <t>Ready to loot!</t>
         </is>
       </c>
       <c r="D1095" t="inlineStr"/>
       <c r="E1095" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1095" t="inlineStr">
         <is>
-          <t>.Menu.MusicControl.Desc</t>
+          <t>.Boxes.Units.ReadyToLoot</t>
         </is>
       </c>
       <c r="G1095" t="inlineStr"/>
       <c r="H1095" t="inlineStr"/>
     </row>
     <row r="1096">
       <c r="A1096" t="inlineStr"/>
       <c r="B1096" t="inlineStr">
         <is>
-          <t>Space Age Space Hub</t>
+          <t>Collectable soon: __hours__ hours</t>
         </is>
       </c>
       <c r="C1096" t="inlineStr">
         <is>
-          <t>Space Age Space Hub</t>
+          <t>Collectable soon: __hours__ hours</t>
         </is>
       </c>
       <c r="D1096" t="inlineStr"/>
       <c r="E1096" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1096" t="inlineStr">
         <is>
-          <t>.Eras.23</t>
+          <t>.Boxes.CityMap.CollectSoon</t>
         </is>
       </c>
       <c r="G1096" t="inlineStr"/>
       <c r="H1096" t="inlineStr"/>
     </row>
     <row r="1097">
       <c r="A1097" t="inlineStr"/>
       <c r="B1097" t="inlineStr">
         <is>
-          <t>Mysterious Shards (Flying Island)</t>
+          <t>GBG (after negotiation or fight)</t>
         </is>
       </c>
       <c r="C1097" t="inlineStr">
         <is>
-          <t>Mysterious Shards (Flying Island)</t>
+          <t>GBG (after negotiation or fight)</t>
         </is>
       </c>
       <c r="D1097" t="inlineStr"/>
       <c r="E1097" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1097" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.shards</t>
+          <t>.Boxes.FPCollector.battlegrounds_conquest</t>
         </is>
       </c>
       <c r="G1097" t="inlineStr"/>
       <c r="H1097" t="inlineStr"/>
     </row>
     <row r="1098">
       <c r="A1098" t="inlineStr"/>
       <c r="B1098" t="inlineStr">
         <is>
-          <t>Show a decrease of goods on GvG map.</t>
+          <t>Unique Building</t>
         </is>
       </c>
       <c r="C1098" t="inlineStr">
         <is>
-          <t>Show a decrease of goods on GvG map.</t>
+          <t>Unique Building</t>
         </is>
       </c>
       <c r="D1098" t="inlineStr"/>
       <c r="E1098" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1098" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleAnnotationsTitle</t>
+          <t>.Boxes.Tooltip.Building.isUnique</t>
         </is>
       </c>
       <c r="G1098" t="inlineStr"/>
       <c r="H1098" t="inlineStr"/>
     </row>
     <row r="1099">
       <c r="A1099" t="inlineStr"/>
       <c r="B1099" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>To gather this data, please open the goods and guild goods tab in the Production overview.</t>
         </is>
       </c>
       <c r="C1099" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>To gather this data, please open the goods and guild goods tab in the Production overview.</t>
         </is>
       </c>
       <c r="D1099" t="inlineStr"/>
       <c r="E1099" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1099" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Action.Zoom</t>
+          <t>.Boxes.PlayerProfile.OpenProduction</t>
         </is>
       </c>
       <c r="G1099" t="inlineStr"/>
       <c r="H1099" t="inlineStr"/>
     </row>
     <row r="1100">
       <c r="A1100" t="inlineStr"/>
       <c r="B1100" t="inlineStr">
         <is>
-          <t>compare last</t>
+          <t>Siege defeated</t>
         </is>
       </c>
       <c r="C1100" t="inlineStr">
         <is>
-          <t>compare last</t>
+          <t>Siege defeated</t>
         </is>
       </c>
       <c r="D1100" t="inlineStr"/>
       <c r="E1100" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1100" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.CompareLast</t>
+          <t>.Boxes.GvGMap.Log.siege_defeated</t>
         </is>
       </c>
       <c r="G1100" t="inlineStr"/>
       <c r="H1100" t="inlineStr"/>
     </row>
     <row r="1101">
       <c r="A1101" t="inlineStr"/>
       <c r="B1101" t="inlineStr">
         <is>
-          <t>Place5</t>
+          <t>Residential</t>
         </is>
       </c>
       <c r="C1101" t="inlineStr">
         <is>
-          <t>Place5</t>
+          <t>Residential</t>
         </is>
       </c>
       <c r="D1101" t="inlineStr"/>
       <c r="E1101" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1101" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.P5</t>
+          <t>.Boxes.Productions.Headings.residential</t>
         </is>
       </c>
       <c r="G1101" t="inlineStr"/>
       <c r="H1101" t="inlineStr"/>
     </row>
     <row r="1102">
       <c r="A1102" t="inlineStr"/>
       <c r="B1102" t="inlineStr">
         <is>
-          <t>Should the Infobox open itself automatically once the game loads?</t>
+          <t>Import</t>
         </is>
       </c>
       <c r="C1102" t="inlineStr">
         <is>
-          <t>Should the Infobox open itself automatically once the game loads?</t>
+          <t>Import</t>
         </is>
       </c>
       <c r="D1102" t="inlineStr"/>
       <c r="E1102" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1102" t="inlineStr">
         <is>
-          <t>.Settings.AutoOpenInfoBox.Desc</t>
+          <t>.Boxes.DBExport.Import</t>
         </is>
       </c>
       <c r="G1102" t="inlineStr"/>
       <c r="H1102" t="inlineStr"/>
     </row>
     <row r="1103">
       <c r="A1103" t="inlineStr"/>
       <c r="B1103" t="inlineStr">
         <is>
-          <t>top right</t>
+          <t>Late Middle Age</t>
         </is>
       </c>
       <c r="C1103" t="inlineStr">
         <is>
-          <t>top right</t>
+          <t>Late Middle Age</t>
         </is>
       </c>
       <c r="D1103" t="inlineStr"/>
       <c r="E1103" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1103" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.top-right</t>
+          <t>.Eras.6</t>
         </is>
       </c>
       <c r="G1103" t="inlineStr"/>
       <c r="H1103" t="inlineStr"/>
     </row>
     <row r="1104">
       <c r="A1104" t="inlineStr"/>
       <c r="B1104" t="inlineStr">
         <is>
-          <t>Size and Building Time</t>
+          <t>Size-list in Reconstruction Mode</t>
         </is>
       </c>
       <c r="C1104" t="inlineStr">
         <is>
-          <t>Size and Building Time</t>
+          <t>Size-list in Reconstruction Mode</t>
         </is>
       </c>
       <c r="D1104" t="inlineStr"/>
       <c r="E1104" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1104" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.size+time</t>
+          <t>.Settings.Entry.ShowReconstructionList</t>
         </is>
       </c>
       <c r="G1104" t="inlineStr"/>
       <c r="H1104" t="inlineStr"/>
     </row>
     <row r="1105">
       <c r="A1105" t="inlineStr"/>
       <c r="B1105" t="inlineStr">
         <is>
-          <t>Size</t>
+          <t>Rival sound</t>
         </is>
       </c>
       <c r="C1105" t="inlineStr">
         <is>
-          <t>Size</t>
+          <t>Rival sound</t>
         </is>
       </c>
       <c r="D1105" t="inlineStr"/>
       <c r="E1105" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1105" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Size</t>
+          <t>.Settings.Entry.RivalSound</t>
         </is>
       </c>
       <c r="G1105" t="inlineStr"/>
       <c r="H1105" t="inlineStr"/>
     </row>
     <row r="1106">
       <c r="A1106" t="inlineStr"/>
       <c r="B1106" t="inlineStr">
         <is>
-          <t>Preferences</t>
+          <t>Opens In</t>
         </is>
       </c>
       <c r="C1106" t="inlineStr">
         <is>
-          <t>Preferences</t>
+          <t>Opens In</t>
         </is>
       </c>
       <c r="D1106" t="inlineStr"/>
       <c r="E1106" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1106" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Tabs.Preferences</t>
+          <t>.Boxes.Alerts.Form.Expiration</t>
         </is>
       </c>
       <c r="G1106" t="inlineStr"/>
       <c r="H1106" t="inlineStr"/>
     </row>
     <row r="1107">
       <c r="A1107" t="inlineStr"/>
       <c r="B1107" t="inlineStr">
         <is>
-          <t>Heavy Unit</t>
+          <t>Choose your preferred menu style from the drop-down list (game will automatically reload)</t>
         </is>
       </c>
       <c r="C1107" t="inlineStr">
         <is>
-          <t>Heavy Unit</t>
+          <t>Choose your preferred menu style from the drop-down list (game will automatically reload)</t>
         </is>
       </c>
       <c r="D1107" t="inlineStr"/>
       <c r="E1107" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1107" t="inlineStr">
         <is>
-          <t>.Boxes.Units.heavy_melee</t>
+          <t>.Settings.SelectedMenu.Desc</t>
         </is>
       </c>
       <c r="G1107" t="inlineStr"/>
       <c r="H1107" t="inlineStr"/>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr"/>
       <c r="B1108" t="inlineStr">
         <is>
-          <t>This log is filled with actions that occur while you are active on the GvG map. The information will (currently) not be saved. You can filter it by anything: a sector number, a guild name, an action, your own nickname.</t>
+          <t>Antiques Dealer</t>
         </is>
       </c>
       <c r="C1108" t="inlineStr">
         <is>
-          <t>This log is filled with actions that occur while you are active on the GvG map. The information will (currently) not be saved. You can filter it by anything: a sector number, a guild name, an action, your own nickname.</t>
+          <t>Antiques Dealer</t>
         </is>
       </c>
       <c r="D1108" t="inlineStr"/>
       <c r="E1108" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1108" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.Explanation</t>
+          <t>.Boxes.FPCollector.antiquesDealer</t>
         </is>
       </c>
       <c r="G1108" t="inlineStr"/>
       <c r="H1108" t="inlineStr"/>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr"/>
       <c r="B1109" t="inlineStr">
         <is>
-          <t>Antique dealer</t>
+          <t>Add</t>
         </is>
       </c>
       <c r="C1109" t="inlineStr">
         <is>
-          <t>Antique dealer</t>
+          <t>Add</t>
         </is>
       </c>
       <c r="D1109" t="inlineStr"/>
       <c r="E1109" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1109" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.AntiqueDealer</t>
+          <t>.Boxes.AuctionSettings.Add</t>
         </is>
       </c>
       <c r="G1109" t="inlineStr"/>
       <c r="H1109" t="inlineStr"/>
     </row>
     <row r="1110">
       <c r="A1110" t="inlineStr"/>
       <c r="B1110" t="inlineStr">
         <is>
-          <t>Decorations</t>
+          <t>Show progress filter</t>
         </is>
       </c>
       <c r="C1110" t="inlineStr">
         <is>
-          <t>Decorations</t>
+          <t>Show progress filter</t>
         </is>
       </c>
       <c r="D1110" t="inlineStr"/>
       <c r="E1110" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1110" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.decoration</t>
+          <t>.Boxes.QiProgress.ShowProgressFilter</t>
         </is>
       </c>
       <c r="G1110" t="inlineStr"/>
       <c r="H1110" t="inlineStr"/>
     </row>
     <row r="1111">
       <c r="A1111" t="inlineStr"/>
       <c r="B1111" t="inlineStr">
         <is>
-          <t>Shows finished quests</t>
+          <t>Prefix</t>
         </is>
       </c>
       <c r="C1111" t="inlineStr">
         <is>
-          <t>Shows finished quests</t>
+          <t>Prefix</t>
         </is>
       </c>
       <c r="D1111" t="inlineStr"/>
       <c r="E1111" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1111" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.donequests</t>
+          <t>.Boxes.OwnpartCalculator.OptionsDangerPrefix</t>
         </is>
       </c>
       <c r="G1111" t="inlineStr"/>
       <c r="H1111" t="inlineStr"/>
     </row>
     <row r="1112">
       <c r="A1112" t="inlineStr"/>
       <c r="B1112" t="inlineStr">
         <is>
-          <t>Gives minimum, maximum and average progress and efficiency for the next spawned piece</t>
+          <t xml:space="preserve">&lt;em id='selectorCalc-Btn-closed' class='tooltip-error'&gt;Disabled: Visit the GBG map first!&lt;/em&gt; </t>
         </is>
       </c>
       <c r="C1112" t="inlineStr">
         <is>
-          <t>Gives minimum, maximum and average progress and efficiency for the next spawned piece</t>
+          <t xml:space="preserve">&lt;em id='selectorCalc-Btn-closed' class='tooltip-error'&gt;Disabled: Visit the GBG map first!&lt;/em&gt; </t>
         </is>
       </c>
       <c r="D1112" t="inlineStr"/>
       <c r="E1112" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1112" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.NextSpawn.Title</t>
+          <t>.Menu.Gildfight.Warning</t>
         </is>
       </c>
       <c r="G1112" t="inlineStr"/>
       <c r="H1112" t="inlineStr"/>
     </row>
     <row r="1113">
       <c r="A1113" t="inlineStr"/>
       <c r="B1113" t="inlineStr">
         <is>
-          <t>Your Treasure Daily</t>
+          <t>Display FP Investment Sum</t>
         </is>
       </c>
       <c r="C1113" t="inlineStr">
         <is>
-          <t>Your Treasure Daily</t>
+          <t>Display FP Investment Sum</t>
         </is>
       </c>
       <c r="D1113" t="inlineStr"/>
       <c r="E1113" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1113" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsTreasurePlayerD</t>
+          <t>.Settings.Entry.ShowInvestments</t>
         </is>
       </c>
       <c r="G1113" t="inlineStr"/>
       <c r="H1113" t="inlineStr"/>
     </row>
     <row r="1114">
       <c r="A1114" t="inlineStr"/>
       <c r="B1114" t="inlineStr">
         <is>
-          <t>__amount__% of __good__ stock (__era__)</t>
+          <t>All</t>
         </is>
       </c>
       <c r="C1114" t="inlineStr">
         <is>
-          <t>__amount__% of __good__ stock (__era__)</t>
+          <t>All</t>
         </is>
       </c>
       <c r="D1114" t="inlineStr"/>
       <c r="E1114" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1114" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.relativeCosts</t>
+          <t>.Boxes.Stats.BtnAll</t>
         </is>
       </c>
       <c r="G1114" t="inlineStr"/>
       <c r="H1114" t="inlineStr"/>
     </row>
     <row r="1115">
       <c r="A1115" t="inlineStr"/>
       <c r="B1115" t="inlineStr">
         <is>
-          <t>Area of all connected buildings that need roads divided by area of all roads multiplied by 100</t>
+          <t>BPs</t>
         </is>
       </c>
       <c r="C1115" t="inlineStr">
         <is>
-          <t>Area of all connected buildings that need roads divided by area of all roads multiplied by 100</t>
+          <t>BPs</t>
         </is>
       </c>
       <c r="D1115" t="inlineStr"/>
       <c r="E1115" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1115" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.CityGridScoreText</t>
+          <t>.Boxes.OwnpartCalculator.BPs</t>
         </is>
       </c>
       <c r="G1115" t="inlineStr"/>
       <c r="H1115" t="inlineStr"/>
     </row>
     <row r="1116">
       <c r="A1116" t="inlineStr"/>
       <c r="B1116" t="inlineStr">
         <is>
-          <t>Place</t>
+          <t>Click on the guild member tab in the game to unlock the event list of your guild members</t>
         </is>
       </c>
       <c r="C1116" t="inlineStr">
         <is>
-          <t>Place</t>
+          <t>Click on the guild member tab in the game to unlock the event list of your guild members</t>
         </is>
       </c>
       <c r="D1116" t="inlineStr"/>
       <c r="E1116" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1116" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Place</t>
+          <t>.Boxes.MoppelHelper.GuildSocialTabTT</t>
         </is>
       </c>
       <c r="G1116" t="inlineStr"/>
       <c r="H1116" t="inlineStr"/>
     </row>
     <row r="1117">
       <c r="A1117" t="inlineStr"/>
       <c r="B1117" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/blue-galaxy</t>
+          <t>Quantum Incursion Rewards</t>
         </is>
       </c>
       <c r="C1117" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/blue-galaxy</t>
+          <t>Quantum Incursion Rewards</t>
         </is>
       </c>
       <c r="D1117" t="inlineStr"/>
       <c r="E1117" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1117" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.HelpLink</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.guild_raids</t>
         </is>
       </c>
       <c r="G1117" t="inlineStr"/>
       <c r="H1117" t="inlineStr"/>
     </row>
     <row r="1118">
       <c r="A1118" t="inlineStr"/>
       <c r="B1118" t="inlineStr">
         <is>
-          <t>allow tavern trigger</t>
+          <t>days</t>
         </is>
       </c>
       <c r="C1118" t="inlineStr">
         <is>
-          <t>allow tavern trigger</t>
+          <t>days</t>
         </is>
       </c>
       <c r="D1118" t="inlineStr"/>
       <c r="E1118" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1118" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.TavernT</t>
+          <t>.Boxes.Castle.Days</t>
         </is>
       </c>
       <c r="G1118" t="inlineStr"/>
       <c r="H1118" t="inlineStr"/>
     </row>
     <row r="1119">
       <c r="A1119" t="inlineStr"/>
       <c r="B1119" t="inlineStr">
         <is>
-          <t>danger</t>
+          <t xml:space="preserve">Target Progress for Workers used: </t>
         </is>
       </c>
       <c r="C1119" t="inlineStr">
         <is>
-          <t>danger</t>
+          <t xml:space="preserve">Target Progress for Workers used: </t>
         </is>
       </c>
       <c r="D1119" t="inlineStr"/>
       <c r="E1119" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1119" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.danger</t>
+          <t>.Boxes.MergerGame.EfficiencyTargetProgress.soccer</t>
         </is>
       </c>
       <c r="G1119" t="inlineStr"/>
       <c r="H1119" t="inlineStr"/>
     </row>
     <row r="1120">
       <c r="A1120" t="inlineStr"/>
       <c r="B1120" t="inlineStr">
         <is>
-          <t>Postmodern Era</t>
+          <t>Power Leveling</t>
         </is>
       </c>
       <c r="C1120" t="inlineStr">
         <is>
-          <t>Postmodern Era</t>
+          <t>Power Leveling</t>
         </is>
       </c>
       <c r="D1120" t="inlineStr"/>
       <c r="E1120" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1120" t="inlineStr">
         <is>
-          <t>.Eras.11</t>
+          <t>.Boxes.OwnpartCalculator.PowerLeveling</t>
         </is>
       </c>
       <c r="G1120" t="inlineStr"/>
       <c r="H1120" t="inlineStr"/>
     </row>
     <row r="1121">
       <c r="A1121" t="inlineStr"/>
       <c r="B1121" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="C1121" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="D1121" t="inlineStr"/>
       <c r="E1121" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1121" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Era</t>
+          <t>.Boxes.PvPArena.Type</t>
         </is>
       </c>
       <c r="G1121" t="inlineStr"/>
       <c r="H1121" t="inlineStr"/>
     </row>
     <row r="1122">
       <c r="A1122" t="inlineStr"/>
       <c r="B1122" t="inlineStr">
         <is>
-          <t>How many daily FPs per tile are lost for making space for new GBs? Example: You are removing some Shrines of Knowledge to build a GB =&gt; 1FP/5 tiles = 0.2FP/tile</t>
+          <t>Quintillion</t>
         </is>
       </c>
       <c r="C1122" t="inlineStr">
         <is>
-          <t>How many daily FPs per tile are lost for making space for new GBs? Example: You are removing some Shrines of Knowledge to build a GB =&gt; 1FP/5 tiles = 0.2FP/tile</t>
+          <t>Quintillion</t>
         </is>
       </c>
       <c r="D1122" t="inlineStr"/>
       <c r="E1122" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1122" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTFPPerTile</t>
+          <t>.Boxes.idleGame.QT</t>
         </is>
       </c>
       <c r="G1122" t="inlineStr"/>
       <c r="H1122" t="inlineStr"/>
     </row>
     <row r="1123">
       <c r="A1123" t="inlineStr"/>
       <c r="B1123" t="inlineStr">
         <is>
-          <t>Item</t>
+          <t>Quantum-Incursions</t>
         </is>
       </c>
       <c r="C1123" t="inlineStr">
         <is>
-          <t>Item</t>
+          <t>Quantum-Incursions</t>
         </is>
       </c>
       <c r="D1123" t="inlineStr"/>
       <c r="E1123" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1123" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.item</t>
+          <t>.Boxes.Stats.Rewards.Source.guild_raids</t>
         </is>
       </c>
       <c r="G1123" t="inlineStr"/>
       <c r="H1123" t="inlineStr"/>
     </row>
     <row r="1124">
       <c r="A1124" t="inlineStr"/>
       <c r="B1124" t="inlineStr">
         <is>
-          <t>Show on city map</t>
+          <t>started playing on __date__</t>
         </is>
       </c>
       <c r="C1124" t="inlineStr">
         <is>
-          <t>Show on city map</t>
+          <t>started playing on __date__</t>
         </is>
       </c>
       <c r="D1124" t="inlineStr"/>
       <c r="E1124" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1124" t="inlineStr">
         <is>
-          <t>.Boxes.General.ShowOnMap</t>
+          <t>.Boxes.PlayerProfile.DateStarted</t>
         </is>
       </c>
       <c r="G1124" t="inlineStr"/>
       <c r="H1124" t="inlineStr"/>
     </row>
     <row r="1125">
       <c r="A1125" t="inlineStr"/>
       <c r="B1125" t="inlineStr">
         <is>
-          <t>Absolute Costs</t>
+          <t>This file cannot be processed or is not in the correct format.</t>
         </is>
       </c>
       <c r="C1125" t="inlineStr">
         <is>
-          <t>Absolute Costs</t>
+          <t>This file cannot be processed or is not in the correct format.</t>
         </is>
       </c>
       <c r="D1125" t="inlineStr"/>
       <c r="E1125" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1125" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.absoluteCosts</t>
+          <t>.Boxes.DBExport.ImportFileError</t>
         </is>
       </c>
       <c r="G1125" t="inlineStr"/>
       <c r="H1125" t="inlineStr"/>
     </row>
     <row r="1126">
       <c r="A1126" t="inlineStr"/>
       <c r="B1126" t="inlineStr">
         <is>
-          <t>Battles</t>
+          <t>4h</t>
         </is>
       </c>
       <c r="C1126" t="inlineStr">
         <is>
-          <t>Battles</t>
+          <t>4h</t>
         </is>
       </c>
       <c r="D1126" t="inlineStr"/>
       <c r="E1126" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1126" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Battles</t>
+          <t>.Boxes.Alerts.Time.4h</t>
         </is>
       </c>
       <c r="G1126" t="inlineStr"/>
       <c r="H1126" t="inlineStr"/>
     </row>
     <row r="1127">
       <c r="A1127" t="inlineStr"/>
       <c r="B1127" t="inlineStr">
         <is>
-          <t>Units - Hourly</t>
+          <t>GB not yet built. This is the FP costs for buying the required goods</t>
         </is>
       </c>
       <c r="C1127" t="inlineStr">
         <is>
-          <t>Units - Hourly</t>
+          <t>GB not yet built. This is the FP costs for buying the required goods</t>
         </is>
       </c>
       <c r="D1127" t="inlineStr"/>
       <c r="E1127" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1127" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsUnitsH</t>
+          <t>.Boxes.GreatBuildings.TTGoodCosts</t>
         </is>
       </c>
       <c r="G1127" t="inlineStr"/>
       <c r="H1127" t="inlineStr"/>
     </row>
     <row r="1128">
       <c r="A1128" t="inlineStr"/>
       <c r="B1128" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Off</t>
         </is>
       </c>
       <c r="C1128" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Off</t>
         </is>
       </c>
       <c r="D1128" t="inlineStr"/>
       <c r="E1128" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1128" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.Inventory</t>
+          <t>.Boxes.Alerts.Form.Persistence.Off</t>
         </is>
       </c>
       <c r="G1128" t="inlineStr"/>
       <c r="H1128" t="inlineStr"/>
     </row>
     <row r="1129">
       <c r="A1129" t="inlineStr"/>
       <c r="B1129" t="inlineStr">
         <is>
-          <t>Are you sure you want to delete this?</t>
+          <t>Values for the current Round</t>
         </is>
       </c>
       <c r="C1129" t="inlineStr">
         <is>
-          <t>Are you sure you want to delete this?</t>
+          <t>Values for the current Round</t>
         </is>
       </c>
       <c r="D1129" t="inlineStr"/>
       <c r="E1129" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1129" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ConfirmDelete</t>
+          <t>.Boxes.MergerGame.Round.Title</t>
         </is>
       </c>
       <c r="G1129" t="inlineStr"/>
       <c r="H1129" t="inlineStr"/>
     </row>
     <row r="1130">
       <c r="A1130" t="inlineStr"/>
       <c r="B1130" t="inlineStr">
         <is>
-          <t>remaining FPs</t>
+          <t>FP GB ROI compared</t>
         </is>
       </c>
       <c r="C1130" t="inlineStr">
         <is>
-          <t>remaining FPs</t>
+          <t>FP GB ROI compared</t>
         </is>
       </c>
       <c r="D1130" t="inlineStr"/>
       <c r="E1130" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1130" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.RemainingFP</t>
-[...2 lines deleted...]
-      <c r="G1130" t="inlineStr"/>
+          <t>.Boxes.GreatBuildings.SuggestionTitle</t>
+        </is>
+      </c>
+      <c r="G1130" t="inlineStr">
+        <is>
+          <t>ROI (Return on Investment)
+I don't know how to translate that, I don't even know what mechanics this is associated with.
+(Ritorno di investimento)
+Non so come tradurla, non so nemmeno a che meccanica è associata</t>
+        </is>
+      </c>
       <c r="H1130" t="inlineStr"/>
     </row>
     <row r="1131">
       <c r="A1131" t="inlineStr"/>
       <c r="B1131" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>Export</t>
         </is>
       </c>
       <c r="C1131" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>Export</t>
         </is>
       </c>
       <c r="D1131" t="inlineStr"/>
       <c r="E1131" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1131" t="inlineStr">
         <is>
-          <t>.Boxes.cardGame.Bonus</t>
+          <t>.Boxes.Treasury.Export</t>
         </is>
       </c>
       <c r="G1131" t="inlineStr"/>
       <c r="H1131" t="inlineStr"/>
     </row>
     <row r="1132">
       <c r="A1132" t="inlineStr"/>
       <c r="B1132" t="inlineStr">
         <is>
-          <t>Your headline</t>
+          <t>Box alignment</t>
         </is>
       </c>
       <c r="C1132" t="inlineStr">
         <is>
-          <t>Your headline</t>
+          <t>Box alignment</t>
         </is>
       </c>
       <c r="D1132" t="inlineStr"/>
       <c r="E1132" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1132" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.DummyHeading</t>
+          <t>.Boxes.CloseBox.BoxAlignment</t>
         </is>
       </c>
       <c r="G1132" t="inlineStr"/>
       <c r="H1132" t="inlineStr"/>
     </row>
     <row r="1133">
       <c r="A1133" t="inlineStr"/>
       <c r="B1133" t="inlineStr">
         <is>
-          <t>Alerts</t>
+          <t>Member activity</t>
         </is>
       </c>
       <c r="C1133" t="inlineStr">
         <is>
-          <t>Alerts</t>
+          <t>Member activity</t>
         </is>
       </c>
       <c r="D1133" t="inlineStr"/>
       <c r="E1133" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1133" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Tabs.Alerts</t>
+          <t>.Boxes.GuildMemberStat.MemberActiviy</t>
         </is>
       </c>
       <c r="G1133" t="inlineStr"/>
       <c r="H1133" t="inlineStr"/>
     </row>
     <row r="1134">
       <c r="A1134" t="inlineStr"/>
       <c r="B1134" t="inlineStr">
         <is>
-          <t>Boost Sources</t>
+          <t>invested FP</t>
         </is>
       </c>
       <c r="C1134" t="inlineStr">
         <is>
-          <t>Boost Sources</t>
+          <t>invested FP</t>
         </is>
       </c>
       <c r="D1134" t="inlineStr"/>
       <c r="E1134" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1134" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.open</t>
+          <t>.Boxes.GuildMemberStat.FpInvested</t>
         </is>
       </c>
       <c r="G1134" t="inlineStr"/>
       <c r="H1134" t="inlineStr"/>
     </row>
     <row r="1135">
       <c r="A1135" t="inlineStr"/>
       <c r="B1135" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Disappears</t>
         </is>
       </c>
       <c r="C1135" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Disappears</t>
         </is>
       </c>
       <c r="D1135" t="inlineStr"/>
       <c r="E1135" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1135" t="inlineStr">
         <is>
-          <t>.General.Goods</t>
+          <t>.Boxes.HiddenRewards.Disappears</t>
         </is>
       </c>
       <c r="G1135" t="inlineStr"/>
       <c r="H1135" t="inlineStr"/>
     </row>
     <row r="1136">
       <c r="A1136" t="inlineStr"/>
       <c r="B1136" t="inlineStr">
         <is>
-          <t>Efficiency (incl. keys)</t>
+          <t>Relative time</t>
         </is>
       </c>
       <c r="C1136" t="inlineStr">
         <is>
-          <t>Efficiency (incl. keys)</t>
+          <t>Relative time</t>
         </is>
       </c>
       <c r="D1136" t="inlineStr"/>
       <c r="E1136" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1136" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Efficiency.care</t>
+          <t>.Boxes.Productions.RelativeTime</t>
         </is>
       </c>
       <c r="G1136" t="inlineStr"/>
       <c r="H1136" t="inlineStr"/>
     </row>
     <row r="1137">
       <c r="A1137" t="inlineStr"/>
       <c r="B1137" t="inlineStr">
         <is>
-          <t>show ex-members</t>
+          <t>Available energy</t>
         </is>
       </c>
       <c r="C1137" t="inlineStr">
         <is>
-          <t>show ex-members</t>
+          <t>Available energy</t>
         </is>
       </c>
       <c r="D1137" t="inlineStr"/>
       <c r="E1137" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1137" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ShowDeletedMembers</t>
+          <t>.Boxes.MergerGame.availableCurrency.anniversary</t>
         </is>
       </c>
       <c r="G1137" t="inlineStr"/>
       <c r="H1137" t="inlineStr"/>
     </row>
     <row r="1138">
       <c r="A1138" t="inlineStr"/>
       <c r="B1138" t="inlineStr">
         <is>
-          <t>Entry Time</t>
+          <t>Notify position</t>
         </is>
       </c>
       <c r="C1138" t="inlineStr">
         <is>
-          <t>Entry Time</t>
+          <t>Notify position</t>
         </is>
       </c>
       <c r="D1138" t="inlineStr"/>
       <c r="E1138" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1138" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.EntryTime</t>
+          <t>.Settings.Entry.NotificationsPosition</t>
         </is>
       </c>
       <c r="G1138" t="inlineStr"/>
       <c r="H1138" t="inlineStr"/>
     </row>
     <row r="1139">
       <c r="A1139" t="inlineStr"/>
       <c r="B1139" t="inlineStr">
         <is>
-          <t>Right</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="C1139" t="inlineStr">
         <is>
-          <t>Right</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="D1139" t="inlineStr"/>
       <c r="E1139" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1139" t="inlineStr">
         <is>
-          <t>.Menu.RightBar</t>
+          <t>.Boxes.Discord.CopyTitle</t>
         </is>
       </c>
       <c r="G1139" t="inlineStr"/>
       <c r="H1139" t="inlineStr"/>
     </row>
     <row r="1140">
       <c r="A1140" t="inlineStr"/>
       <c r="B1140" t="inlineStr">
         <is>
-          <t>Available</t>
+          <t>All Ages</t>
         </is>
       </c>
       <c r="C1140" t="inlineStr">
         <is>
-          <t>Available</t>
+          <t>All Ages</t>
         </is>
       </c>
       <c r="D1140" t="inlineStr"/>
       <c r="E1140" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1140" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.DescInStock</t>
+          <t>.Boxes.Stats.BtnAllPlayableEras</t>
         </is>
       </c>
       <c r="G1140" t="inlineStr"/>
       <c r="H1140" t="inlineStr"/>
     </row>
     <row r="1141">
       <c r="A1141" t="inlineStr"/>
       <c r="B1141" t="inlineStr">
         <is>
-          <t>Game Play</t>
+          <t>Stream</t>
         </is>
       </c>
       <c r="C1141" t="inlineStr">
         <is>
-          <t>Game Play</t>
+          <t>Stream</t>
         </is>
       </c>
       <c r="D1141" t="inlineStr"/>
       <c r="E1141" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1141" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.GamePlay</t>
+          <t>.Boxes.Stats.BtnChartType.streamgraph</t>
         </is>
       </c>
       <c r="G1141" t="inlineStr"/>
       <c r="H1141" t="inlineStr"/>
     </row>
     <row r="1142">
       <c r="A1142" t="inlineStr"/>
       <c r="B1142" t="inlineStr">
         <is>
-          <t>Enable sound</t>
+          <t>none</t>
         </is>
       </c>
       <c r="C1142" t="inlineStr">
         <is>
-          <t>Enable sound</t>
+          <t>none</t>
         </is>
       </c>
       <c r="D1142" t="inlineStr"/>
       <c r="E1142" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1142" t="inlineStr">
         <is>
-          <t>.Settings.EnableSound.Title</t>
+          <t>.Boxes.HiddenRewards.none</t>
         </is>
       </c>
       <c r="G1142" t="inlineStr"/>
       <c r="H1142" t="inlineStr"/>
     </row>
     <row r="1143">
       <c r="A1143" t="inlineStr"/>
       <c r="B1143" t="inlineStr">
         <is>
-          <t>Edit Alert</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C1143" t="inlineStr">
         <is>
-          <t>Edit Alert</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="D1143" t="inlineStr"/>
       <c r="E1143" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1143" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.EditAlert</t>
+          <t>.Boxes.GreatBuildings.Costs</t>
         </is>
       </c>
       <c r="G1143" t="inlineStr"/>
       <c r="H1143" t="inlineStr"/>
     </row>
     <row r="1144">
       <c r="A1144" t="inlineStr"/>
       <c r="B1144" t="inlineStr">
         <is>
-          <t>Opacity</t>
+          <t>Click here or drag an exported JSON file / Zip archive into this field to import the data.</t>
         </is>
       </c>
       <c r="C1144" t="inlineStr">
         <is>
-          <t>Opacity</t>
+          <t>Click here or drag an exported JSON file / Zip archive into this field to import the data.</t>
         </is>
       </c>
       <c r="D1144" t="inlineStr"/>
       <c r="E1144" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1144" t="inlineStr">
         <is>
-          <t>.Boxes.CityBuilder.Opacity</t>
+          <t>.Boxes.DBExport.ImportDescription</t>
         </is>
       </c>
       <c r="G1144" t="inlineStr"/>
       <c r="H1144" t="inlineStr"/>
     </row>
     <row r="1145">
       <c r="A1145" t="inlineStr"/>
       <c r="B1145" t="inlineStr">
         <is>
-          <t>Should all box coordinates be reset? This can bring back windows you managed to move out of sight.</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C1145" t="inlineStr">
         <is>
-          <t>Should all box coordinates be reset? This can bring back windows you managed to move out of sight.</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="D1145" t="inlineStr"/>
       <c r="E1145" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1145" t="inlineStr">
         <is>
-          <t>.Settings.ResetBoxPositions.Desc</t>
+          <t>.Boxes.CityMap.Building</t>
         </is>
       </c>
       <c r="G1145" t="inlineStr"/>
       <c r="H1145" t="inlineStr"/>
     </row>
     <row r="1146">
       <c r="A1146" t="inlineStr"/>
       <c r="B1146" t="inlineStr">
         <is>
-          <t>This players city can not be attacked</t>
+          <t>Use current view for GBs of other players</t>
         </is>
       </c>
       <c r="C1146" t="inlineStr">
         <is>
-          <t>This players city can not be attacked</t>
+          <t>Use current view for GBs of other players</t>
         </is>
       </c>
       <c r="D1146" t="inlineStr"/>
       <c r="E1146" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1146" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.CityProtected</t>
+          <t>.Settings.ShowOwnPartOnAllGBs.Desc</t>
         </is>
       </c>
       <c r="G1146" t="inlineStr"/>
       <c r="H1146" t="inlineStr"/>
     </row>
     <row r="1147">
       <c r="A1147" t="inlineStr"/>
       <c r="B1147" t="inlineStr">
         <is>
-          <t>Show Fragments</t>
+          <t>Save medals?</t>
         </is>
       </c>
       <c r="C1147" t="inlineStr">
         <is>
-          <t>Show Fragments</t>
+          <t>Save medals?</t>
         </is>
       </c>
       <c r="D1147" t="inlineStr"/>
       <c r="E1147" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1147" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.showBGFragments</t>
+          <t>.Boxes.Negotiation.SaveMedals</t>
         </is>
       </c>
       <c r="G1147" t="inlineStr"/>
       <c r="H1147" t="inlineStr"/>
     </row>
     <row r="1148">
       <c r="A1148" t="inlineStr"/>
       <c r="B1148" t="inlineStr">
         <is>
-          <t>Submit</t>
+          <t>https://docs.foe-helper.com/english/module/discord</t>
         </is>
       </c>
       <c r="C1148" t="inlineStr">
         <is>
-          <t>Submit</t>
+          <t>https://docs.foe-helper.com/english/module/discord</t>
         </is>
       </c>
       <c r="D1148" t="inlineStr"/>
       <c r="E1148" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1148" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.Submit</t>
+          <t>.Boxes.Discord.HelpLink</t>
         </is>
       </c>
       <c r="G1148" t="inlineStr"/>
       <c r="H1148" t="inlineStr"/>
     </row>
     <row r="1149">
       <c r="A1149" t="inlineStr"/>
       <c r="B1149" t="inlineStr">
         <is>
-          <t>You will die playing this card! Consider redrawing or buying health.</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="C1149" t="inlineStr">
         <is>
-          <t>You will die playing this card! Consider redrawing or buying health.</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="D1149" t="inlineStr"/>
       <c r="E1149" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1149" t="inlineStr">
         <is>
-          <t>.Boxes.cardGame.WarningCertainDeath</t>
+          <t>.Boxes.OwnpartCalculator.CopyValues</t>
         </is>
       </c>
       <c r="G1149" t="inlineStr"/>
       <c r="H1149" t="inlineStr"/>
     </row>
     <row r="1150">
       <c r="A1150" t="inlineStr"/>
       <c r="B1150" t="inlineStr">
         <is>
-          <t>The Beta-Extension musst be installed and updated manually. Either regularly click the button below to download the current beta or use a Git-Manager&gt;&lt;/br&gt;&lt;/br&gt;Unpack the downloaded zip and in the Chrome extension settings activate developer mode to 'load unpacked extension'.&lt;/br&gt;&lt;/br&gt;Only one Version of the Helper should be active at any time to prevent interference!</t>
+          <t>Great Buildings</t>
         </is>
       </c>
       <c r="C1150" t="inlineStr">
         <is>
-          <t>The Beta-Extension musst be installed and updated manually. Either regularly click the button below to download the current beta or use a Git-Manager&gt;&lt;/br&gt;&lt;/br&gt;Unpack the downloaded zip and in the Chrome extension settings activate developer mode to 'load unpacked extension'.&lt;/br&gt;&lt;/br&gt;Only one Version of the Helper should be active at any time to prevent interference!</t>
+          <t>Great Buildings</t>
         </is>
       </c>
       <c r="D1150" t="inlineStr"/>
       <c r="E1150" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1150" t="inlineStr">
         <is>
-          <t>.Settings.LoadBeta2.Desc</t>
+          <t>.Boxes.GuildMemberStat.GreatBuildings</t>
         </is>
       </c>
       <c r="G1150" t="inlineStr"/>
       <c r="H1150" t="inlineStr"/>
     </row>
     <row r="1151">
       <c r="A1151" t="inlineStr"/>
       <c r="B1151" t="inlineStr">
         <is>
-          <t>All the coords from the boxes are deleted.</t>
+          <t>https://docs.foe-helper.com/english/module/alerts</t>
         </is>
       </c>
       <c r="C1151" t="inlineStr">
         <is>
-          <t>All the coords from the boxes are deleted.</t>
+          <t>https://docs.foe-helper.com/english/module/alerts</t>
         </is>
       </c>
       <c r="D1151" t="inlineStr"/>
       <c r="E1151" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1151" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.DeletedBoxCoordsBody</t>
+          <t>.Boxes.Alerts.HelpLink</t>
         </is>
       </c>
       <c r="G1151" t="inlineStr"/>
       <c r="H1151" t="inlineStr"/>
     </row>
     <row r="1152">
       <c r="A1152" t="inlineStr"/>
       <c r="B1152" t="inlineStr">
         <is>
-          <t>Visit tab Treasury in the guild profile to update treasury goods of your guild.</t>
+          <t>Do you want the GBG Player list to automatically open when clicking on the GBG ranking?</t>
         </is>
       </c>
       <c r="C1152" t="inlineStr">
         <is>
-          <t>Visit tab Treasury in the guild profile to update treasury goods of your guild.</t>
+          <t>Do you want the GBG Player list to automatically open when clicking on the GBG ranking?</t>
         </is>
       </c>
       <c r="D1152" t="inlineStr"/>
       <c r="E1152" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1152" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildTreasuryNotification</t>
+          <t>.Settings.ShowGBGPlayerInfo.Desc</t>
         </is>
       </c>
       <c r="G1152" t="inlineStr"/>
       <c r="H1152" t="inlineStr"/>
     </row>
     <row r="1153">
       <c r="A1153" t="inlineStr"/>
       <c r="B1153" t="inlineStr">
         <is>
-          <t>Battles</t>
+          <t>Billion</t>
         </is>
       </c>
       <c r="C1153" t="inlineStr">
         <is>
-          <t>Battles</t>
+          <t>Billion</t>
         </is>
       </c>
       <c r="D1153" t="inlineStr"/>
       <c r="E1153" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1153" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Battles</t>
+          <t>.Boxes.idleGame.B</t>
         </is>
       </c>
       <c r="G1153" t="inlineStr"/>
       <c r="H1153" t="inlineStr"/>
     </row>
     <row r="1154">
       <c r="A1154" t="inlineStr"/>
       <c r="B1154" t="inlineStr">
         <is>
-          <t>This tool helps you find the best buildings to collect with your Blue Galaxy</t>
+          <t>PvP-Arena</t>
         </is>
       </c>
       <c r="C1154" t="inlineStr">
         <is>
-          <t>This tool helps you find the best buildings to collect with your Blue Galaxy</t>
+          <t>PvP-Arena</t>
         </is>
       </c>
       <c r="D1154" t="inlineStr"/>
       <c r="E1154" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1154" t="inlineStr">
         <is>
-          <t>.Menu.Bluegalaxy.Desc</t>
+          <t>.Boxes.PvPArena.Title</t>
         </is>
       </c>
       <c r="G1154" t="inlineStr"/>
       <c r="H1154" t="inlineStr"/>
     </row>
     <row r="1155">
       <c r="A1155" t="inlineStr"/>
       <c r="B1155" t="inlineStr">
         <is>
-          <t>Rogue Only Warning</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="C1155" t="inlineStr">
         <is>
-          <t>Rogue Only Warning</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="D1155" t="inlineStr"/>
       <c r="E1155" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1155" t="inlineStr">
         <is>
-          <t>.Settings.ShowRougeUnitWarning.Title</t>
+          <t>.Boxes.Stats.Rewards.Source.__event</t>
         </is>
       </c>
       <c r="G1155" t="inlineStr"/>
       <c r="H1155" t="inlineStr"/>
     </row>
     <row r="1156">
       <c r="A1156" t="inlineStr"/>
       <c r="B1156" t="inlineStr">
         <is>
-          <t>Should the motivation activities be logged via the event history?&lt;br&gt;&lt;br&gt;&lt;em&gt;Reload game after changes&lt;/em&gt;</t>
+          <t>Production</t>
         </is>
       </c>
       <c r="C1156" t="inlineStr">
         <is>
-          <t>Should the motivation activities be logged via the event history?&lt;br&gt;&lt;br&gt;&lt;em&gt;Reload game after changes&lt;/em&gt;</t>
+          <t>Production</t>
         </is>
       </c>
       <c r="D1156" t="inlineStr"/>
       <c r="E1156" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1156" t="inlineStr">
         <is>
-          <t>.Settings.ShowPlayersMotivation.Desc</t>
+          <t>.Boxes.Productions.Headings.production</t>
         </is>
       </c>
       <c r="G1156" t="inlineStr"/>
       <c r="H1156" t="inlineStr"/>
     </row>
     <row r="1157">
       <c r="A1157" t="inlineStr"/>
       <c r="B1157" t="inlineStr">
         <is>
-          <t>Player name</t>
+          <t>Investing at:</t>
         </is>
       </c>
       <c r="C1157" t="inlineStr">
         <is>
-          <t>Player name</t>
+          <t>Investing at:</t>
         </is>
       </c>
       <c r="D1157" t="inlineStr"/>
       <c r="E1157" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1157" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.PlayerName</t>
+          <t>.Boxes.Calculator.FriendlyInvestment</t>
         </is>
       </c>
       <c r="G1157" t="inlineStr"/>
       <c r="H1157" t="inlineStr"/>
     </row>
     <row r="1158">
       <c r="A1158" t="inlineStr"/>
       <c r="B1158" t="inlineStr">
         <is>
-          <t>Preference Order</t>
+          <t>Opening the Item Shop will open an overview.</t>
         </is>
       </c>
       <c r="C1158" t="inlineStr">
         <is>
-          <t>Preference Order</t>
+          <t>Opening the Item Shop will open an overview.</t>
         </is>
       </c>
       <c r="D1158" t="inlineStr"/>
       <c r="E1158" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1158" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Average</t>
+          <t>.Settings.ShowShopAssist.Desc</t>
         </is>
       </c>
       <c r="G1158" t="inlineStr"/>
       <c r="H1158" t="inlineStr"/>
     </row>
     <row r="1159">
       <c r="A1159" t="inlineStr"/>
       <c r="B1159" t="inlineStr">
         <is>
-          <t>Trust</t>
+          <t>GBG Player list</t>
         </is>
       </c>
       <c r="C1159" t="inlineStr">
         <is>
-          <t>Trust</t>
+          <t>GBG Player list</t>
         </is>
       </c>
       <c r="D1159" t="inlineStr"/>
       <c r="E1159" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1159" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Trust</t>
+          <t>.Settings.Entry.ShowGBGPlayerInfo</t>
         </is>
       </c>
       <c r="G1159" t="inlineStr"/>
       <c r="H1159" t="inlineStr"/>
     </row>
     <row r="1160">
       <c r="A1160" t="inlineStr"/>
       <c r="B1160" t="inlineStr">
         <is>
-          <t>Random</t>
+          <t>Start coins</t>
         </is>
       </c>
       <c r="C1160" t="inlineStr">
         <is>
-          <t>Random</t>
+          <t>Start coins</t>
         </is>
       </c>
       <c r="D1160" t="inlineStr"/>
       <c r="E1160" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1160" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.random_production</t>
+          <t>.Boxes.BoostList.guild_raids_coins_start</t>
         </is>
       </c>
       <c r="G1160" t="inlineStr"/>
       <c r="H1160" t="inlineStr"/>
     </row>
     <row r="1161">
       <c r="A1161" t="inlineStr"/>
       <c r="B1161" t="inlineStr">
         <is>
-          <t>Preview notification</t>
+          <t>English</t>
         </is>
       </c>
       <c r="C1161" t="inlineStr">
         <is>
-          <t>Preview notification</t>
+          <t>English</t>
         </is>
       </c>
       <c r="D1161" t="inlineStr"/>
       <c r="E1161" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1161" t="inlineStr">
         <is>
-          <t>.Settings.NotificationPosition.ToastTestHeader</t>
+          <t>._Language</t>
         </is>
       </c>
       <c r="G1161" t="inlineStr"/>
       <c r="H1161" t="inlineStr"/>
     </row>
     <row r="1162">
       <c r="A1162" t="inlineStr"/>
       <c r="B1162" t="inlineStr">
         <is>
-          <t>Item Store</t>
+          <t>Item Shop</t>
         </is>
       </c>
       <c r="C1162" t="inlineStr">
         <is>
-          <t>Item Store</t>
+          <t>Item Shop</t>
         </is>
       </c>
       <c r="D1162" t="inlineStr"/>
       <c r="E1162" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1162" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.item_store</t>
+          <t>.Boxes.ShopAssist.Shop</t>
         </is>
       </c>
       <c r="G1162" t="inlineStr"/>
       <c r="H1162" t="inlineStr"/>
     </row>
     <row r="1163">
       <c r="A1163" t="inlineStr"/>
       <c r="B1163" t="inlineStr">
         <is>
-          <t>Increase/decrease graph</t>
+          <t>Copper</t>
         </is>
       </c>
       <c r="C1163" t="inlineStr">
         <is>
-          <t>Increase/decrease graph</t>
+          <t>Copper</t>
         </is>
       </c>
       <c r="D1163" t="inlineStr"/>
       <c r="E1163" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1163" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartTypeTitle.delta</t>
+          <t>.Boxes.OwnpartCalculator.TierCopper</t>
         </is>
       </c>
       <c r="G1163" t="inlineStr"/>
       <c r="H1163" t="inlineStr"/>
     </row>
     <row r="1164">
       <c r="A1164" t="inlineStr"/>
       <c r="B1164" t="inlineStr">
         <is>
-          <t>Production</t>
+          <t>This module will automatically calculate an auction bid and copy it to the clipboard.</t>
         </is>
       </c>
       <c r="C1164" t="inlineStr">
         <is>
-          <t>Production</t>
+          <t>This module will automatically calculate an auction bid and copy it to the clipboard.</t>
         </is>
       </c>
       <c r="D1164" t="inlineStr"/>
       <c r="E1164" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1164" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.production</t>
+          <t>.Settings.Auctions.Desc</t>
         </is>
       </c>
       <c r="G1164" t="inlineStr"/>
       <c r="H1164" t="inlineStr"/>
     </row>
     <row r="1165">
       <c r="A1165" t="inlineStr"/>
       <c r="B1165" t="inlineStr">
         <is>
-          <t>Town Hall</t>
+          <t>Building Upgrade Costs</t>
         </is>
       </c>
       <c r="C1165" t="inlineStr">
         <is>
-          <t>Town Hall</t>
+          <t>Building Upgrade Costs</t>
         </is>
       </c>
       <c r="D1165" t="inlineStr"/>
       <c r="E1165" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1165" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.main_building</t>
+          <t>.Boxes.idleGame.BuildingUpgrades</t>
         </is>
       </c>
       <c r="G1165" t="inlineStr"/>
       <c r="H1165" t="inlineStr"/>
     </row>
     <row r="1166">
       <c r="A1166" t="inlineStr"/>
       <c r="B1166" t="inlineStr">
         <is>
-          <t>If you like what you see and what we do, please leave a good review in the Store!</t>
+          <t>Send selected provinces to Discord with selected template</t>
         </is>
       </c>
       <c r="C1166" t="inlineStr">
         <is>
-          <t>If you like what you see and what we do, please leave a good review in the Store!</t>
+          <t>Send selected provinces to Discord with selected template</t>
         </is>
       </c>
       <c r="D1166" t="inlineStr"/>
       <c r="E1166" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1166" t="inlineStr">
         <is>
-          <t>.Settings.About.RatingDesc</t>
+          <t>.Boxes.GuildFights.DiscordSendSelectionCustom</t>
         </is>
       </c>
       <c r="G1166" t="inlineStr"/>
       <c r="H1166" t="inlineStr"/>
     </row>
     <row r="1167">
       <c r="A1167" t="inlineStr"/>
       <c r="B1167" t="inlineStr">
         <is>
-          <t>Friends</t>
+          <t>???</t>
         </is>
       </c>
       <c r="C1167" t="inlineStr">
         <is>
-          <t>Friends</t>
+          <t>???</t>
         </is>
       </c>
       <c r="D1167" t="inlineStr"/>
       <c r="E1167" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1167" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradePartnerFriend</t>
+          <t>.Boxes.GvGMap.Sector.Terrain_</t>
         </is>
       </c>
       <c r="G1167" t="inlineStr"/>
       <c r="H1167" t="inlineStr"/>
     </row>
     <row r="1168">
       <c r="A1168" t="inlineStr"/>
       <c r="B1168" t="inlineStr">
         <is>
-          <t>Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only rogues remain after the first wave.</t>
+          <t>Select all playable ages (without: No Age, Special)</t>
         </is>
       </c>
       <c r="C1168" t="inlineStr">
         <is>
-          <t>Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only rogues remain after the first wave.</t>
+          <t>Select all playable ages (without: No Age, Special)</t>
         </is>
       </c>
       <c r="D1168" t="inlineStr"/>
       <c r="E1168" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1168" t="inlineStr">
         <is>
+          <t>.Boxes.Stats.BtnAllPlayableErasTitle</t>
+        </is>
+      </c>
+      <c r="G1168" t="inlineStr"/>
+      <c r="H1168" t="inlineStr"/>
+    </row>
+    <row r="1169">
+      <c r="A1169" t="inlineStr"/>
+      <c r="B1169" t="inlineStr">
+        <is>
+          <t>Testing</t>
+        </is>
+      </c>
+      <c r="C1169" t="inlineStr">
+        <is>
+          <t>Testing</t>
+        </is>
+      </c>
+      <c r="D1169" t="inlineStr"/>
+      <c r="E1169" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1169" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.TestEntry</t>
+        </is>
+      </c>
+      <c r="G1169" t="inlineStr"/>
+      <c r="H1169" t="inlineStr"/>
+    </row>
+    <row r="1170">
+      <c r="A1170" t="inlineStr"/>
+      <c r="B1170" t="inlineStr">
+        <is>
+          <t>Map</t>
+        </is>
+      </c>
+      <c r="C1170" t="inlineStr">
+        <is>
+          <t>Map</t>
+        </is>
+      </c>
+      <c r="D1170" t="inlineStr"/>
+      <c r="E1170" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1170" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.Map</t>
+        </is>
+      </c>
+      <c r="G1170" t="inlineStr"/>
+      <c r="H1170" t="inlineStr"/>
+    </row>
+    <row r="1171">
+      <c r="A1171" t="inlineStr"/>
+      <c r="B1171" t="inlineStr">
+        <is>
+          <t>Preferences</t>
+        </is>
+      </c>
+      <c r="C1171" t="inlineStr">
+        <is>
+          <t>Preferences</t>
+        </is>
+      </c>
+      <c r="D1171" t="inlineStr"/>
+      <c r="E1171" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1171" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Tabs.Preferences</t>
+        </is>
+      </c>
+      <c r="G1171" t="inlineStr"/>
+      <c r="H1171" t="inlineStr"/>
+    </row>
+    <row r="1172">
+      <c r="A1172" t="inlineStr"/>
+      <c r="B1172" t="inlineStr">
+        <is>
+          <t>Collect All Blocker</t>
+        </is>
+      </c>
+      <c r="C1172" t="inlineStr">
+        <is>
+          <t>Collect All Blocker</t>
+        </is>
+      </c>
+      <c r="D1172" t="inlineStr"/>
+      <c r="E1172" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1172" t="inlineStr">
+        <is>
+          <t>.Settings.BlockCollectAll.Title</t>
+        </is>
+      </c>
+      <c r="G1172" t="inlineStr"/>
+      <c r="H1172" t="inlineStr"/>
+    </row>
+    <row r="1173">
+      <c r="A1173" t="inlineStr"/>
+      <c r="B1173" t="inlineStr">
+        <is>
+          <t>This players city can not be attacked</t>
+        </is>
+      </c>
+      <c r="C1173" t="inlineStr">
+        <is>
+          <t>This players city can not be attacked</t>
+        </is>
+      </c>
+      <c r="D1173" t="inlineStr"/>
+      <c r="E1173" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1173" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.CityProtected</t>
+        </is>
+      </c>
+      <c r="G1173" t="inlineStr"/>
+      <c r="H1173" t="inlineStr"/>
+    </row>
+    <row r="1174">
+      <c r="A1174" t="inlineStr"/>
+      <c r="B1174" t="inlineStr">
+        <is>
+          <t>show ex-members</t>
+        </is>
+      </c>
+      <c r="C1174" t="inlineStr">
+        <is>
+          <t>show ex-members</t>
+        </is>
+      </c>
+      <c r="D1174" t="inlineStr"/>
+      <c r="E1174" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1174" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.ShowDeletedMembers</t>
+        </is>
+      </c>
+      <c r="G1174" t="inlineStr"/>
+      <c r="H1174" t="inlineStr"/>
+    </row>
+    <row r="1175">
+      <c r="A1175" t="inlineStr"/>
+      <c r="B1175" t="inlineStr">
+        <is>
+          <t>Costs</t>
+        </is>
+      </c>
+      <c r="C1175" t="inlineStr">
+        <is>
+          <t>Costs</t>
+        </is>
+      </c>
+      <c r="D1175" t="inlineStr"/>
+      <c r="E1175" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1175" t="inlineStr">
+        <is>
+          <t>.Boxes.GBGBuildings.Costs</t>
+        </is>
+      </c>
+      <c r="G1175" t="inlineStr"/>
+      <c r="H1175" t="inlineStr"/>
+    </row>
+    <row r="1176">
+      <c r="A1176" t="inlineStr"/>
+      <c r="B1176" t="inlineStr">
+        <is>
+          <t>Block board when Task complete</t>
+        </is>
+      </c>
+      <c r="C1176" t="inlineStr">
+        <is>
+          <t>Block board when Task complete</t>
+        </is>
+      </c>
+      <c r="D1176" t="inlineStr"/>
+      <c r="E1176" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1176" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.opticalTaskWarning</t>
+        </is>
+      </c>
+      <c r="G1176" t="inlineStr"/>
+      <c r="H1176" t="inlineStr"/>
+    </row>
+    <row r="1177">
+      <c r="A1177" t="inlineStr"/>
+      <c r="B1177" t="inlineStr">
+        <is>
+          <t>GE Goods Use</t>
+        </is>
+      </c>
+      <c r="C1177" t="inlineStr">
+        <is>
+          <t>GE Goods Use</t>
+        </is>
+      </c>
+      <c r="D1177" t="inlineStr"/>
+      <c r="E1177" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1177" t="inlineStr">
+        <is>
+          <t>.Settings.GexStockWarning.Title</t>
+        </is>
+      </c>
+      <c r="G1177" t="inlineStr"/>
+      <c r="H1177" t="inlineStr"/>
+    </row>
+    <row r="1178">
+      <c r="A1178" t="inlineStr"/>
+      <c r="B1178" t="inlineStr">
+        <is>
+          <t>Building Efficiency Rating</t>
+        </is>
+      </c>
+      <c r="C1178" t="inlineStr">
+        <is>
+          <t>Building Efficiency Rating</t>
+        </is>
+      </c>
+      <c r="D1178" t="inlineStr"/>
+      <c r="E1178" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1178" t="inlineStr">
+        <is>
+          <t>.Menu.ProductionsRating.Title</t>
+        </is>
+      </c>
+      <c r="G1178" t="inlineStr"/>
+      <c r="H1178" t="inlineStr"/>
+    </row>
+    <row r="1179">
+      <c r="A1179" t="inlineStr"/>
+      <c r="B1179" t="inlineStr">
+        <is>
+          <t>Costs</t>
+        </is>
+      </c>
+      <c r="C1179" t="inlineStr">
+        <is>
+          <t>Costs</t>
+        </is>
+      </c>
+      <c r="D1179" t="inlineStr"/>
+      <c r="E1179" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1179" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Guild.Costs</t>
+        </is>
+      </c>
+      <c r="G1179" t="inlineStr"/>
+      <c r="H1179" t="inlineStr"/>
+    </row>
+    <row r="1180">
+      <c r="A1180" t="inlineStr"/>
+      <c r="B1180" t="inlineStr">
+        <is>
+          <t>Owner</t>
+        </is>
+      </c>
+      <c r="C1180" t="inlineStr">
+        <is>
+          <t>Owner</t>
+        </is>
+      </c>
+      <c r="D1180" t="inlineStr"/>
+      <c r="E1180" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1180" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.Owner</t>
+        </is>
+      </c>
+      <c r="G1180" t="inlineStr"/>
+      <c r="H1180" t="inlineStr"/>
+    </row>
+    <row r="1181">
+      <c r="A1181" t="inlineStr"/>
+      <c r="B1181" t="inlineStr">
+        <is>
+          <t>has Progress</t>
+        </is>
+      </c>
+      <c r="C1181" t="inlineStr">
+        <is>
+          <t>has Progress</t>
+        </is>
+      </c>
+      <c r="D1181" t="inlineStr"/>
+      <c r="E1181" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1181" t="inlineStr">
+        <is>
+          <t>.Boxes.findGB.hasProgress</t>
+        </is>
+      </c>
+      <c r="G1181" t="inlineStr"/>
+      <c r="H1181" t="inlineStr"/>
+    </row>
+    <row r="1182">
+      <c r="A1182" t="inlineStr"/>
+      <c r="B1182" t="inlineStr">
+        <is>
+          <t>Current Production Overview (Daily)</t>
+        </is>
+      </c>
+      <c r="C1182" t="inlineStr">
+        <is>
+          <t>Current Production Overview (Daily)</t>
+        </is>
+      </c>
+      <c r="D1182" t="inlineStr"/>
+      <c r="E1182" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1182" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Title</t>
+        </is>
+      </c>
+      <c r="G1182" t="inlineStr"/>
+      <c r="H1182" t="inlineStr"/>
+    </row>
+    <row r="1183">
+      <c r="A1183" t="inlineStr"/>
+      <c r="B1183" t="inlineStr">
+        <is>
+          <t>Create payment plan, calculate external spots and copy values for your GBs</t>
+        </is>
+      </c>
+      <c r="C1183" t="inlineStr">
+        <is>
+          <t>Create payment plan, calculate external spots and copy values for your GBs</t>
+        </is>
+      </c>
+      <c r="D1183" t="inlineStr"/>
+      <c r="E1183" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1183" t="inlineStr">
+        <is>
+          <t>.Menu.OwnpartCalculator.Desc</t>
+        </is>
+      </c>
+      <c r="G1183" t="inlineStr"/>
+      <c r="H1183" t="inlineStr"/>
+    </row>
+    <row r="1184">
+      <c r="A1184" t="inlineStr"/>
+      <c r="B1184" t="inlineStr">
+        <is>
+          <t>Mark guild's focus target</t>
+        </is>
+      </c>
+      <c r="C1184" t="inlineStr">
+        <is>
+          <t>Mark guild's focus target</t>
+        </is>
+      </c>
+      <c r="D1184" t="inlineStr"/>
+      <c r="E1184" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1184" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.ShowFocusTarget</t>
+        </is>
+      </c>
+      <c r="G1184" t="inlineStr"/>
+      <c r="H1184" t="inlineStr"/>
+    </row>
+    <row r="1185">
+      <c r="A1185" t="inlineStr"/>
+      <c r="B1185" t="inlineStr">
+        <is>
+          <t>Forums: go here for support and submitting ideas, as well as bug reports.</t>
+        </is>
+      </c>
+      <c r="C1185" t="inlineStr">
+        <is>
+          <t>Forums: go here for support and submitting ideas, as well as bug reports.</t>
+        </is>
+      </c>
+      <c r="D1185" t="inlineStr"/>
+      <c r="E1185" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1185" t="inlineStr">
+        <is>
+          <t>.Settings.Help.Forums</t>
+        </is>
+      </c>
+      <c r="G1185" t="inlineStr"/>
+      <c r="H1185" t="inlineStr"/>
+    </row>
+    <row r="1186">
+      <c r="A1186" t="inlineStr"/>
+      <c r="B1186" t="inlineStr">
+        <is>
+          <t>Edit</t>
+        </is>
+      </c>
+      <c r="C1186" t="inlineStr">
+        <is>
+          <t>Edit</t>
+        </is>
+      </c>
+      <c r="D1186" t="inlineStr"/>
+      <c r="E1186" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1186" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.Edit</t>
+        </is>
+      </c>
+      <c r="G1186" t="inlineStr"/>
+      <c r="H1186" t="inlineStr"/>
+    </row>
+    <row r="1187">
+      <c r="A1187" t="inlineStr"/>
+      <c r="B1187" t="inlineStr">
+        <is>
+          <t>Negotiation Helper</t>
+        </is>
+      </c>
+      <c r="C1187" t="inlineStr">
+        <is>
+          <t>Negotiation Helper</t>
+        </is>
+      </c>
+      <c r="D1187" t="inlineStr"/>
+      <c r="E1187" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1187" t="inlineStr">
+        <is>
+          <t>.Settings.AutomaticNegotiation.Title</t>
+        </is>
+      </c>
+      <c r="G1187" t="inlineStr"/>
+      <c r="H1187" t="inlineStr"/>
+    </row>
+    <row r="1188">
+      <c r="A1188" t="inlineStr"/>
+      <c r="B1188" t="inlineStr">
+        <is>
+          <t>Recurring Quests</t>
+        </is>
+      </c>
+      <c r="C1188" t="inlineStr">
+        <is>
+          <t>Recurring Quests</t>
+        </is>
+      </c>
+      <c r="D1188" t="inlineStr"/>
+      <c r="E1188" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1188" t="inlineStr">
+        <is>
+          <t>.Boxes.RecurringQuests.Title</t>
+        </is>
+      </c>
+      <c r="G1188" t="inlineStr"/>
+      <c r="H1188" t="inlineStr"/>
+    </row>
+    <row r="1189">
+      <c r="A1189" t="inlineStr"/>
+      <c r="B1189" t="inlineStr">
+        <is>
+          <t>Space Age Space Hub</t>
+        </is>
+      </c>
+      <c r="C1189" t="inlineStr">
+        <is>
+          <t>Space Age Space Hub</t>
+        </is>
+      </c>
+      <c r="D1189" t="inlineStr"/>
+      <c r="E1189" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1189" t="inlineStr">
+        <is>
+          <t>.Eras.23</t>
+        </is>
+      </c>
+      <c r="G1189" t="inlineStr"/>
+      <c r="H1189" t="inlineStr"/>
+    </row>
+    <row r="1190">
+      <c r="A1190" t="inlineStr"/>
+      <c r="B1190" t="inlineStr">
+        <is>
+          <t>Bonus</t>
+        </is>
+      </c>
+      <c r="C1190" t="inlineStr">
+        <is>
+          <t>Bonus</t>
+        </is>
+      </c>
+      <c r="D1190" t="inlineStr"/>
+      <c r="E1190" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1190" t="inlineStr">
+        <is>
+          <t>.Boxes.cardGame.Bonus</t>
+        </is>
+      </c>
+      <c r="G1190" t="inlineStr"/>
+      <c r="H1190" t="inlineStr"/>
+    </row>
+    <row r="1191">
+      <c r="A1191" t="inlineStr"/>
+      <c r="B1191" t="inlineStr">
+        <is>
+          <t>Player</t>
+        </is>
+      </c>
+      <c r="C1191" t="inlineStr">
+        <is>
+          <t>Player</t>
+        </is>
+      </c>
+      <c r="D1191" t="inlineStr"/>
+      <c r="E1191" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1191" t="inlineStr">
+        <is>
+          <t>.General.Player</t>
+        </is>
+      </c>
+      <c r="G1191" t="inlineStr"/>
+      <c r="H1191" t="inlineStr"/>
+    </row>
+    <row r="1192">
+      <c r="A1192" t="inlineStr"/>
+      <c r="B1192" t="inlineStr">
+        <is>
+          <t>To plan your city on foe-helper.com, we need to send your data to the website. &lt;br&gt;If you don't have an account there yet, your basic data will be sent along with this transmission. You can then register your account on the website.</t>
+        </is>
+      </c>
+      <c r="C1192" t="inlineStr">
+        <is>
+          <t>To plan your city on foe-helper.com, we need to send your data to the website. &lt;br&gt;If you don't have an account there yet, your basic data will be sent along with this transmission. You can then register your account on the website.</t>
+        </is>
+      </c>
+      <c r="D1192" t="inlineStr"/>
+      <c r="E1192" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1192" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.Desc1</t>
+        </is>
+      </c>
+      <c r="G1192" t="inlineStr"/>
+      <c r="H1192" t="inlineStr"/>
+    </row>
+    <row r="1193">
+      <c r="A1193" t="inlineStr"/>
+      <c r="B1193" t="inlineStr">
+        <is>
+          <t>Towers</t>
+        </is>
+      </c>
+      <c r="C1193" t="inlineStr">
+        <is>
+          <t>Towers</t>
+        </is>
+      </c>
+      <c r="D1193" t="inlineStr"/>
+      <c r="E1193" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1193" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.tower</t>
+        </is>
+      </c>
+      <c r="G1193" t="inlineStr"/>
+      <c r="H1193" t="inlineStr"/>
+    </row>
+    <row r="1194">
+      <c r="A1194" t="inlineStr"/>
+      <c r="B1194" t="inlineStr">
+        <is>
+          <t>Snapshot Log</t>
+        </is>
+      </c>
+      <c r="C1194" t="inlineStr">
+        <is>
+          <t>Snapshot Log</t>
+        </is>
+      </c>
+      <c r="D1194" t="inlineStr"/>
+      <c r="E1194" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1194" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.SnapshotLog</t>
+        </is>
+      </c>
+      <c r="G1194" t="inlineStr"/>
+      <c r="H1194" t="inlineStr"/>
+    </row>
+    <row r="1195">
+      <c r="A1195" t="inlineStr"/>
+      <c r="B1195" t="inlineStr">
+        <is>
+          <t>Market Filter</t>
+        </is>
+      </c>
+      <c r="C1195" t="inlineStr">
+        <is>
+          <t>Market Filter</t>
+        </is>
+      </c>
+      <c r="D1195" t="inlineStr"/>
+      <c r="E1195" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1195" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.Title</t>
+        </is>
+      </c>
+      <c r="G1195" t="inlineStr"/>
+      <c r="H1195" t="inlineStr"/>
+    </row>
+    <row r="1196">
+      <c r="A1196" t="inlineStr"/>
+      <c r="B1196" t="inlineStr">
+        <is>
+          <t>In Stock</t>
+        </is>
+      </c>
+      <c r="C1196" t="inlineStr">
+        <is>
+          <t>In Stock</t>
+        </is>
+      </c>
+      <c r="D1196" t="inlineStr"/>
+      <c r="E1196" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1196" t="inlineStr">
+        <is>
+          <t>.Boxes.Campagne.DescInStock</t>
+        </is>
+      </c>
+      <c r="G1196" t="inlineStr"/>
+      <c r="H1196" t="inlineStr"/>
+    </row>
+    <row r="1197">
+      <c r="A1197" t="inlineStr"/>
+      <c r="B1197" t="inlineStr">
+        <is>
+          <t>Costs</t>
+        </is>
+      </c>
+      <c r="C1197" t="inlineStr">
+        <is>
+          <t>Costs</t>
+        </is>
+      </c>
+      <c r="D1197" t="inlineStr"/>
+      <c r="E1197" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1197" t="inlineStr">
+        <is>
+          <t>.Boxes.ShopAssist.Costs</t>
+        </is>
+      </c>
+      <c r="G1197" t="inlineStr"/>
+      <c r="H1197" t="inlineStr"/>
+    </row>
+    <row r="1198">
+      <c r="A1198" t="inlineStr"/>
+      <c r="B1198" t="inlineStr">
+        <is>
+          <t>Place2</t>
+        </is>
+      </c>
+      <c r="C1198" t="inlineStr">
+        <is>
+          <t>Place2</t>
+        </is>
+      </c>
+      <c r="D1198" t="inlineStr"/>
+      <c r="E1198" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1198" t="inlineStr">
+        <is>
+          <t>.Boxes.PowerLeveling.P2</t>
+        </is>
+      </c>
+      <c r="G1198" t="inlineStr"/>
+      <c r="H1198" t="inlineStr"/>
+    </row>
+    <row r="1199">
+      <c r="A1199" t="inlineStr"/>
+      <c r="B1199" t="inlineStr">
+        <is>
+          <t>Close all Button</t>
+        </is>
+      </c>
+      <c r="C1199" t="inlineStr">
+        <is>
+          <t>Close all Button</t>
+        </is>
+      </c>
+      <c r="D1199" t="inlineStr"/>
+      <c r="E1199" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1199" t="inlineStr">
+        <is>
+          <t>.Boxes.CloseBox.CloseAllButton</t>
+        </is>
+      </c>
+      <c r="G1199" t="inlineStr"/>
+      <c r="H1199" t="inlineStr"/>
+    </row>
+    <row r="1200">
+      <c r="A1200" t="inlineStr"/>
+      <c r="B1200" t="inlineStr">
+        <is>
+          <t>Player</t>
+        </is>
+      </c>
+      <c r="C1200" t="inlineStr">
+        <is>
+          <t>Player</t>
+        </is>
+      </c>
+      <c r="D1200" t="inlineStr"/>
+      <c r="E1200" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1200" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.Player</t>
+        </is>
+      </c>
+      <c r="G1200" t="inlineStr"/>
+      <c r="H1200" t="inlineStr"/>
+    </row>
+    <row r="1201">
+      <c r="A1201" t="inlineStr"/>
+      <c r="B1201" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rewards </t>
+        </is>
+      </c>
+      <c r="C1201" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rewards </t>
+        </is>
+      </c>
+      <c r="D1201" t="inlineStr"/>
+      <c r="E1201" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1201" t="inlineStr">
+        <is>
+          <t>.Boxes.Campagne.Reward</t>
+        </is>
+      </c>
+      <c r="G1201" t="inlineStr"/>
+      <c r="H1201" t="inlineStr"/>
+    </row>
+    <row r="1202">
+      <c r="A1202" t="inlineStr"/>
+      <c r="B1202" t="inlineStr">
+        <is>
+          <t>Status</t>
+        </is>
+      </c>
+      <c r="C1202" t="inlineStr">
+        <is>
+          <t>Status</t>
+        </is>
+      </c>
+      <c r="D1202" t="inlineStr"/>
+      <c r="E1202" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1202" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.Status</t>
+        </is>
+      </c>
+      <c r="G1202" t="inlineStr"/>
+      <c r="H1202" t="inlineStr"/>
+    </row>
+    <row r="1203">
+      <c r="A1203" t="inlineStr"/>
+      <c r="B1203" t="inlineStr">
+        <is>
+          <t>Please load ingame guild member overview to activate statistic</t>
+        </is>
+      </c>
+      <c r="C1203" t="inlineStr">
+        <is>
+          <t>Please load ingame guild member overview to activate statistic</t>
+        </is>
+      </c>
+      <c r="D1203" t="inlineStr"/>
+      <c r="E1203" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1203" t="inlineStr">
+        <is>
+          <t>.Menu.GuildMemberStat.Warning</t>
+        </is>
+      </c>
+      <c r="G1203" t="inlineStr"/>
+      <c r="H1203" t="inlineStr"/>
+    </row>
+    <row r="1204">
+      <c r="A1204" t="inlineStr"/>
+      <c r="B1204" t="inlineStr">
+        <is>
+          <t>Done</t>
+        </is>
+      </c>
+      <c r="C1204" t="inlineStr">
+        <is>
+          <t>Done</t>
+        </is>
+      </c>
+      <c r="D1204" t="inlineStr"/>
+      <c r="E1204" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1204" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.Done</t>
+        </is>
+      </c>
+      <c r="G1204" t="inlineStr"/>
+      <c r="H1204" t="inlineStr"/>
+    </row>
+    <row r="1205">
+      <c r="A1205" t="inlineStr"/>
+      <c r="B1205" t="inlineStr">
+        <is>
+          <t>Attached</t>
+        </is>
+      </c>
+      <c r="C1205" t="inlineStr">
+        <is>
+          <t>Attached</t>
+        </is>
+      </c>
+      <c r="D1205" t="inlineStr"/>
+      <c r="E1205" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1205" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.Bind</t>
+        </is>
+      </c>
+      <c r="G1205" t="inlineStr"/>
+      <c r="H1205" t="inlineStr"/>
+    </row>
+    <row r="1206">
+      <c r="A1206" t="inlineStr"/>
+      <c r="B1206" t="inlineStr">
+        <is>
+          <t>Alerts</t>
+        </is>
+      </c>
+      <c r="C1206" t="inlineStr">
+        <is>
+          <t>Alerts</t>
+        </is>
+      </c>
+      <c r="D1206" t="inlineStr"/>
+      <c r="E1206" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1206" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Tabs.Alerts</t>
+        </is>
+      </c>
+      <c r="G1206" t="inlineStr"/>
+      <c r="H1206" t="inlineStr"/>
+    </row>
+    <row r="1207">
+      <c r="A1207" t="inlineStr"/>
+      <c r="B1207" t="inlineStr">
+        <is>
+          <t>VF</t>
+        </is>
+      </c>
+      <c r="C1207" t="inlineStr">
+        <is>
+          <t>VF</t>
+        </is>
+      </c>
+      <c r="D1207" t="inlineStr"/>
+      <c r="E1207" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1207" t="inlineStr">
+        <is>
+          <t>.Eras.17.short</t>
+        </is>
+      </c>
+      <c r="G1207" t="inlineStr"/>
+      <c r="H1207" t="inlineStr"/>
+    </row>
+    <row r="1208">
+      <c r="A1208" t="inlineStr"/>
+      <c r="B1208" t="inlineStr">
+        <is>
+          <t>Normalize Values</t>
+        </is>
+      </c>
+      <c r="C1208" t="inlineStr">
+        <is>
+          <t>Normalize Values</t>
+        </is>
+      </c>
+      <c r="D1208" t="inlineStr"/>
+      <c r="E1208" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1208" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnToggleRenormalize</t>
+        </is>
+      </c>
+      <c r="G1208" t="inlineStr"/>
+      <c r="H1208" t="inlineStr"/>
+    </row>
+    <row r="1209">
+      <c r="A1209" t="inlineStr"/>
+      <c r="B1209" t="inlineStr">
+        <is>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="C1209" t="inlineStr">
+        <is>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="D1209" t="inlineStr"/>
+      <c r="E1209" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1209" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.Save</t>
+        </is>
+      </c>
+      <c r="G1209" t="inlineStr"/>
+      <c r="H1209" t="inlineStr"/>
+    </row>
+    <row r="1210">
+      <c r="A1210" t="inlineStr"/>
+      <c r="B1210" t="inlineStr">
+        <is>
+          <t>Fast Unit</t>
+        </is>
+      </c>
+      <c r="C1210" t="inlineStr">
+        <is>
+          <t>Fast Unit</t>
+        </is>
+      </c>
+      <c r="D1210" t="inlineStr"/>
+      <c r="E1210" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1210" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.fast</t>
+        </is>
+      </c>
+      <c r="G1210" t="inlineStr"/>
+      <c r="H1210" t="inlineStr"/>
+    </row>
+    <row r="1211">
+      <c r="A1211" t="inlineStr"/>
+      <c r="B1211" t="inlineStr">
+        <is>
+          <t>Neighbors</t>
+        </is>
+      </c>
+      <c r="C1211" t="inlineStr">
+        <is>
+          <t>Neighbors</t>
+        </is>
+      </c>
+      <c r="D1211" t="inlineStr"/>
+      <c r="E1211" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1211" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.TradePartnerNeighbor</t>
+        </is>
+      </c>
+      <c r="G1211" t="inlineStr"/>
+      <c r="H1211" t="inlineStr"/>
+    </row>
+    <row r="1212">
+      <c r="A1212" t="inlineStr"/>
+      <c r="B1212" t="inlineStr">
+        <is>
+          <t>Button size</t>
+        </is>
+      </c>
+      <c r="C1212" t="inlineStr">
+        <is>
+          <t>Button size</t>
+        </is>
+      </c>
+      <c r="D1212" t="inlineStr"/>
+      <c r="E1212" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1212" t="inlineStr">
+        <is>
+          <t>.Boxes.CloseBox.ButtonSize</t>
+        </is>
+      </c>
+      <c r="G1212" t="inlineStr"/>
+      <c r="H1212" t="inlineStr"/>
+    </row>
+    <row r="1213">
+      <c r="A1213" t="inlineStr"/>
+      <c r="B1213" t="inlineStr">
+        <is>
+          <t>Break even in</t>
+        </is>
+      </c>
+      <c r="C1213" t="inlineStr">
+        <is>
+          <t>Break even in</t>
+        </is>
+      </c>
+      <c r="D1213" t="inlineStr"/>
+      <c r="E1213" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1213" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.BreakEven</t>
+        </is>
+      </c>
+      <c r="G1213" t="inlineStr"/>
+      <c r="H1213" t="inlineStr"/>
+    </row>
+    <row r="1214">
+      <c r="A1214" t="inlineStr"/>
+      <c r="B1214" t="inlineStr">
+        <is>
+          <t>Calendar Completion</t>
+        </is>
+      </c>
+      <c r="C1214" t="inlineStr">
+        <is>
+          <t>Calendar Completion</t>
+        </is>
+      </c>
+      <c r="D1214" t="inlineStr"/>
+      <c r="E1214" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1214" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.reward_calendar_completion</t>
+        </is>
+      </c>
+      <c r="G1214" t="inlineStr"/>
+      <c r="H1214" t="inlineStr"/>
+    </row>
+    <row r="1215">
+      <c r="A1215" t="inlineStr"/>
+      <c r="B1215" t="inlineStr">
+        <is>
+          <t>Shards</t>
+        </is>
+      </c>
+      <c r="C1215" t="inlineStr">
+        <is>
+          <t>Shards</t>
+        </is>
+      </c>
+      <c r="D1215" t="inlineStr"/>
+      <c r="E1215" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1215" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.Rewards.Source.shards</t>
+        </is>
+      </c>
+      <c r="G1215" t="inlineStr"/>
+      <c r="H1215" t="inlineStr"/>
+    </row>
+    <row r="1216">
+      <c r="A1216" t="inlineStr"/>
+      <c r="B1216" t="inlineStr">
+        <is>
+          <t>Replaces player and guild names with links to player / guild profiles of your chosen website.&lt;br&gt;Replaces Building-Kitnames with links to forgeofempires.fandom.com.</t>
+        </is>
+      </c>
+      <c r="C1216" t="inlineStr">
+        <is>
+          <t>Replaces player and guild names with links to player / guild profiles of your chosen website.&lt;br&gt;Replaces Building-Kitnames with links to forgeofempires.fandom.com.</t>
+        </is>
+      </c>
+      <c r="D1216" t="inlineStr"/>
+      <c r="E1216" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1216" t="inlineStr">
+        <is>
+          <t>.Settings.ShowLinks.Desc</t>
+        </is>
+      </c>
+      <c r="G1216" t="inlineStr"/>
+      <c r="H1216" t="inlineStr"/>
+    </row>
+    <row r="1217">
+      <c r="A1217" t="inlineStr"/>
+      <c r="B1217" t="inlineStr">
+        <is>
+          <t>Edit Alert</t>
+        </is>
+      </c>
+      <c r="C1217" t="inlineStr">
+        <is>
+          <t>Edit Alert</t>
+        </is>
+      </c>
+      <c r="D1217" t="inlineStr"/>
+      <c r="E1217" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1217" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.EditAlert</t>
+        </is>
+      </c>
+      <c r="G1217" t="inlineStr"/>
+      <c r="H1217" t="inlineStr"/>
+    </row>
+    <row r="1218">
+      <c r="A1218" t="inlineStr"/>
+      <c r="B1218" t="inlineStr">
+        <is>
+          <t>Disclaimer</t>
+        </is>
+      </c>
+      <c r="C1218" t="inlineStr">
+        <is>
+          <t>Disclaimer</t>
+        </is>
+      </c>
+      <c r="D1218" t="inlineStr"/>
+      <c r="E1218" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1218" t="inlineStr">
+        <is>
+          <t>.General.Disclaimer</t>
+        </is>
+      </c>
+      <c r="G1218" t="inlineStr"/>
+      <c r="H1218" t="inlineStr"/>
+    </row>
+    <row r="1219">
+      <c r="A1219" t="inlineStr"/>
+      <c r="B1219" t="inlineStr">
+        <is>
+          <t>Play sound when Task complete</t>
+        </is>
+      </c>
+      <c r="C1219" t="inlineStr">
+        <is>
+          <t>Play sound when Task complete</t>
+        </is>
+      </c>
+      <c r="D1219" t="inlineStr"/>
+      <c r="E1219" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1219" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.audibleTaskWarning</t>
+        </is>
+      </c>
+      <c r="G1219" t="inlineStr"/>
+      <c r="H1219" t="inlineStr"/>
+    </row>
+    <row r="1220">
+      <c r="A1220" t="inlineStr"/>
+      <c r="B1220" t="inlineStr">
+        <is>
+          <t>Quantum Incursion Map</t>
+        </is>
+      </c>
+      <c r="C1220" t="inlineStr">
+        <is>
+          <t>Quantum Incursion Map</t>
+        </is>
+      </c>
+      <c r="D1220" t="inlineStr"/>
+      <c r="E1220" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1220" t="inlineStr">
+        <is>
+          <t>.Boxes.QIMap.Title</t>
+        </is>
+      </c>
+      <c r="G1220" t="inlineStr"/>
+      <c r="H1220" t="inlineStr"/>
+    </row>
+    <row r="1221">
+      <c r="A1221" t="inlineStr"/>
+      <c r="B1221" t="inlineStr">
+        <is>
+          <t>Default</t>
+        </is>
+      </c>
+      <c r="C1221" t="inlineStr">
+        <is>
+          <t>Default</t>
+        </is>
+      </c>
+      <c r="D1221" t="inlineStr"/>
+      <c r="E1221" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1221" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetDefault</t>
+        </is>
+      </c>
+      <c r="G1221" t="inlineStr"/>
+      <c r="H1221" t="inlineStr"/>
+    </row>
+    <row r="1222">
+      <c r="A1222" t="inlineStr"/>
+      <c r="B1222" t="inlineStr">
+        <is>
+          <t>Expected activation costs</t>
+        </is>
+      </c>
+      <c r="C1222" t="inlineStr">
+        <is>
+          <t>Expected activation costs</t>
+        </is>
+      </c>
+      <c r="D1222" t="inlineStr"/>
+      <c r="E1222" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1222" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.UnlockingCosts</t>
+        </is>
+      </c>
+      <c r="G1222" t="inlineStr"/>
+      <c r="H1222" t="inlineStr"/>
+    </row>
+    <row r="1223">
+      <c r="A1223" t="inlineStr"/>
+      <c r="B1223" t="inlineStr">
+        <is>
+          <t>Count</t>
+        </is>
+      </c>
+      <c r="C1223" t="inlineStr">
+        <is>
+          <t>Count</t>
+        </is>
+      </c>
+      <c r="D1223" t="inlineStr"/>
+      <c r="E1223" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1223" t="inlineStr">
+        <is>
+          <t>.Boxes.MarketOffersEvents.Count</t>
+        </is>
+      </c>
+      <c r="G1223" t="inlineStr"/>
+      <c r="H1223" t="inlineStr"/>
+    </row>
+    <row r="1224">
+      <c r="A1224" t="inlineStr"/>
+      <c r="B1224" t="inlineStr">
+        <is>
+          <t>FPs</t>
+        </is>
+      </c>
+      <c r="C1224" t="inlineStr">
+        <is>
+          <t>FPs</t>
+        </is>
+      </c>
+      <c r="D1224" t="inlineStr"/>
+      <c r="E1224" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1224" t="inlineStr">
+        <is>
+          <t>.Boxes.BlueGalaxy.FP</t>
+        </is>
+      </c>
+      <c r="G1224" t="inlineStr"/>
+      <c r="H1224" t="inlineStr"/>
+    </row>
+    <row r="1225">
+      <c r="A1225" t="inlineStr"/>
+      <c r="B1225" t="inlineStr">
+        <is>
+          <t>Extensions</t>
+        </is>
+      </c>
+      <c r="C1225" t="inlineStr">
+        <is>
+          <t>Extensions</t>
+        </is>
+      </c>
+      <c r="D1225" t="inlineStr"/>
+      <c r="E1225" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1225" t="inlineStr">
+        <is>
+          <t>.Boxes.Kits.Extensions</t>
+        </is>
+      </c>
+      <c r="G1225" t="inlineStr">
+        <is>
+          <t>"Extensions" should be "Expansions"</t>
+        </is>
+      </c>
+      <c r="H1225" t="inlineStr"/>
+    </row>
+    <row r="1226">
+      <c r="A1226" t="inlineStr"/>
+      <c r="B1226" t="inlineStr">
+        <is>
+          <t>__nettoreward__ x __arcfactor__%  = __bruttoreward__&lt;br&gt;Costs: __costs__ - Place locked at: __safe__&lt;br&gt;Loss = __costs__ - __bruttoreward__  = __loss__</t>
+        </is>
+      </c>
+      <c r="C1226" t="inlineStr">
+        <is>
+          <t>__nettoreward__ x __arcfactor__%  = __bruttoreward__&lt;br&gt;Costs: __costs__ - Place locked at: __safe__&lt;br&gt;Loss = __costs__ - __bruttoreward__  = __loss__</t>
+        </is>
+      </c>
+      <c r="D1226" t="inlineStr"/>
+      <c r="E1226" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1226" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.TTLoss</t>
+        </is>
+      </c>
+      <c r="G1226" t="inlineStr"/>
+      <c r="H1226" t="inlineStr"/>
+    </row>
+    <row r="1227">
+      <c r="A1227" t="inlineStr"/>
+      <c r="B1227" t="inlineStr">
+        <is>
+          <t>common</t>
+        </is>
+      </c>
+      <c r="C1227" t="inlineStr">
+        <is>
+          <t>common</t>
+        </is>
+      </c>
+      <c r="D1227" t="inlineStr"/>
+      <c r="E1227" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1227" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.AllyRarity.common</t>
+        </is>
+      </c>
+      <c r="G1227" t="inlineStr"/>
+      <c r="H1227" t="inlineStr"/>
+    </row>
+    <row r="1228">
+      <c r="A1228" t="inlineStr"/>
+      <c r="B1228" t="inlineStr">
+        <is>
+          <t>Strategy Checklist</t>
+        </is>
+      </c>
+      <c r="C1228" t="inlineStr">
+        <is>
+          <t>Strategy Checklist</t>
+        </is>
+      </c>
+      <c r="D1228" t="inlineStr"/>
+      <c r="E1228" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1228" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.Strategy</t>
+        </is>
+      </c>
+      <c r="G1228" t="inlineStr"/>
+      <c r="H1228" t="inlineStr"/>
+    </row>
+    <row r="1229">
+      <c r="A1229" t="inlineStr"/>
+      <c r="B1229" t="inlineStr">
+        <is>
+          <t>Website Upload</t>
+        </is>
+      </c>
+      <c r="C1229" t="inlineStr">
+        <is>
+          <t>Website Upload</t>
+        </is>
+      </c>
+      <c r="D1229" t="inlineStr"/>
+      <c r="E1229" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1229" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.GlobalSend</t>
+        </is>
+      </c>
+      <c r="G1229" t="inlineStr"/>
+      <c r="H1229" t="inlineStr"/>
+    </row>
+    <row r="1230">
+      <c r="A1230" t="inlineStr"/>
+      <c r="B1230" t="inlineStr">
+        <is>
+          <t>Date</t>
+        </is>
+      </c>
+      <c r="C1230" t="inlineStr">
+        <is>
+          <t>Date</t>
+        </is>
+      </c>
+      <c r="D1230" t="inlineStr"/>
+      <c r="E1230" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1230" t="inlineStr">
+        <is>
+          <t>.General.Date</t>
+        </is>
+      </c>
+      <c r="G1230" t="inlineStr"/>
+      <c r="H1230" t="inlineStr"/>
+    </row>
+    <row r="1231">
+      <c r="A1231" t="inlineStr"/>
+      <c r="B1231" t="inlineStr">
+        <is>
+          <t>Streets</t>
+        </is>
+      </c>
+      <c r="C1231" t="inlineStr">
+        <is>
+          <t>Streets</t>
+        </is>
+      </c>
+      <c r="D1231" t="inlineStr"/>
+      <c r="E1231" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1231" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.street</t>
+        </is>
+      </c>
+      <c r="G1231" t="inlineStr"/>
+      <c r="H1231" t="inlineStr"/>
+    </row>
+    <row r="1232">
+      <c r="A1232" t="inlineStr"/>
+      <c r="B1232" t="inlineStr">
+        <is>
+          <t>Image size</t>
+        </is>
+      </c>
+      <c r="C1232" t="inlineStr">
+        <is>
+          <t>Image size</t>
+        </is>
+      </c>
+      <c r="D1232" t="inlineStr"/>
+      <c r="E1232" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1232" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.PictogramScalingTitle</t>
+        </is>
+      </c>
+      <c r="G1232" t="inlineStr"/>
+      <c r="H1232" t="inlineStr"/>
+    </row>
+    <row r="1233">
+      <c r="A1233" t="inlineStr"/>
+      <c r="B1233" t="inlineStr">
+        <is>
+          <t>Select resources for successful negotiations.</t>
+        </is>
+      </c>
+      <c r="C1233" t="inlineStr">
+        <is>
+          <t>Select resources for successful negotiations.</t>
+        </is>
+      </c>
+      <c r="D1233" t="inlineStr"/>
+      <c r="E1233" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1233" t="inlineStr">
+        <is>
+          <t>.Menu.Negotiation.Desc</t>
+        </is>
+      </c>
+      <c r="G1233" t="inlineStr"/>
+      <c r="H1233" t="inlineStr"/>
+    </row>
+    <row r="1234">
+      <c r="A1234" t="inlineStr"/>
+      <c r="B1234" t="inlineStr">
+        <is>
+          <t>Medals profit</t>
+        </is>
+      </c>
+      <c r="C1234" t="inlineStr">
+        <is>
+          <t>Medals profit</t>
+        </is>
+      </c>
+      <c r="D1234" t="inlineStr"/>
+      <c r="E1234" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1234" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.MedalsProfit</t>
+        </is>
+      </c>
+      <c r="G1234" t="inlineStr"/>
+      <c r="H1234" t="inlineStr"/>
+    </row>
+    <row r="1235">
+      <c r="A1235" t="inlineStr"/>
+      <c r="B1235" t="inlineStr">
+        <is>
+          <t>Medals</t>
+        </is>
+      </c>
+      <c r="C1235" t="inlineStr">
+        <is>
+          <t>Medals</t>
+        </is>
+      </c>
+      <c r="D1235" t="inlineStr"/>
+      <c r="E1235" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1235" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.Medals</t>
+        </is>
+      </c>
+      <c r="G1235" t="inlineStr"/>
+      <c r="H1235" t="inlineStr"/>
+    </row>
+    <row r="1236">
+      <c r="A1236" t="inlineStr"/>
+      <c r="B1236" t="inlineStr">
+        <is>
+          <t>Your army has only Rogues remaining. Either heal units using diamonds or retreat!</t>
+        </is>
+      </c>
+      <c r="C1236" t="inlineStr">
+        <is>
+          <t>Your army has only Rogues remaining. Either heal units using diamonds or retreat!</t>
+        </is>
+      </c>
+      <c r="D1236" t="inlineStr"/>
+      <c r="E1236" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1236" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssist.Text.Rogue</t>
+        </is>
+      </c>
+      <c r="G1236" t="inlineStr"/>
+      <c r="H1236" t="inlineStr"/>
+    </row>
+    <row r="1237">
+      <c r="A1237" t="inlineStr"/>
+      <c r="B1237" t="inlineStr">
+        <is>
+          <t>Encounters</t>
+        </is>
+      </c>
+      <c r="C1237" t="inlineStr">
+        <is>
+          <t>Encounters</t>
+        </is>
+      </c>
+      <c r="D1237" t="inlineStr"/>
+      <c r="E1237" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1237" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.Encounters</t>
+        </is>
+      </c>
+      <c r="G1237" t="inlineStr"/>
+      <c r="H1237" t="inlineStr"/>
+    </row>
+    <row r="1238">
+      <c r="A1238" t="inlineStr"/>
+      <c r="B1238" t="inlineStr">
+        <is>
+          <t>Main Prize</t>
+        </is>
+      </c>
+      <c r="C1238" t="inlineStr">
+        <is>
+          <t>Main Prize</t>
+        </is>
+      </c>
+      <c r="D1238" t="inlineStr"/>
+      <c r="E1238" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1238" t="inlineStr">
+        <is>
+          <t>.Boxes.EventChests.MainPrize</t>
+        </is>
+      </c>
+      <c r="G1238" t="inlineStr"/>
+      <c r="H1238" t="inlineStr"/>
+    </row>
+    <row r="1239">
+      <c r="A1239" t="inlineStr"/>
+      <c r="B1239" t="inlineStr">
+        <is>
+          <t>Won</t>
+        </is>
+      </c>
+      <c r="C1239" t="inlineStr">
+        <is>
+          <t>Won</t>
+        </is>
+      </c>
+      <c r="D1239" t="inlineStr"/>
+      <c r="E1239" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1239" t="inlineStr">
+        <is>
+          <t>.Boxes.UnitsGex.Won</t>
+        </is>
+      </c>
+      <c r="G1239" t="inlineStr"/>
+      <c r="H1239" t="inlineStr"/>
+    </row>
+    <row r="1240">
+      <c r="A1240" t="inlineStr"/>
+      <c r="B1240" t="inlineStr">
+        <is>
+          <t>Treasure Daily</t>
+        </is>
+      </c>
+      <c r="C1240" t="inlineStr">
+        <is>
+          <t>Treasure Daily</t>
+        </is>
+      </c>
+      <c r="D1240" t="inlineStr"/>
+      <c r="E1240" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1240" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnSource.statsTreasurePlayerD</t>
+        </is>
+      </c>
+      <c r="G1240" t="inlineStr"/>
+      <c r="H1240" t="inlineStr"/>
+    </row>
+    <row r="1241">
+      <c r="A1241" t="inlineStr"/>
+      <c r="B1241" t="inlineStr">
+        <is>
+          <t>Goods from Venus are not included. Please visit your Venus Outpost and open the box again</t>
+        </is>
+      </c>
+      <c r="C1241" t="inlineStr">
+        <is>
+          <t>Goods from Venus are not included. Please visit your Venus Outpost and open the box again</t>
+        </is>
+      </c>
+      <c r="D1241" t="inlineStr"/>
+      <c r="E1241" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1241" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.NoVenusDataWarning</t>
+        </is>
+      </c>
+      <c r="G1241" t="inlineStr"/>
+      <c r="H1241" t="inlineStr"/>
+    </row>
+    <row r="1242">
+      <c r="A1242" t="inlineStr"/>
+      <c r="B1242" t="inlineStr">
+        <is>
+          <t>All</t>
+        </is>
+      </c>
+      <c r="C1242" t="inlineStr">
+        <is>
+          <t>All</t>
+        </is>
+      </c>
+      <c r="D1242" t="inlineStr"/>
+      <c r="E1242" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1242" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.All</t>
+        </is>
+      </c>
+      <c r="G1242" t="inlineStr"/>
+      <c r="H1242" t="inlineStr"/>
+    </row>
+    <row r="1243">
+      <c r="A1243" t="inlineStr"/>
+      <c r="B1243" t="inlineStr">
+        <is>
+          <t>Building</t>
+        </is>
+      </c>
+      <c r="C1243" t="inlineStr">
+        <is>
+          <t>Building</t>
+        </is>
+      </c>
+      <c r="D1243" t="inlineStr"/>
+      <c r="E1243" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1243" t="inlineStr">
+        <is>
+          <t>.Boxes.BlueGalaxy.Building</t>
+        </is>
+      </c>
+      <c r="G1243" t="inlineStr"/>
+      <c r="H1243" t="inlineStr"/>
+    </row>
+    <row r="1244">
+      <c r="A1244" t="inlineStr"/>
+      <c r="B1244" t="inlineStr">
+        <is>
+          <t>2000 Quest Mark</t>
+        </is>
+      </c>
+      <c r="C1244" t="inlineStr">
+        <is>
+          <t>2000 Quest Mark</t>
+        </is>
+      </c>
+      <c r="D1244" t="inlineStr"/>
+      <c r="E1244" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1244" t="inlineStr">
+        <is>
+          <t>.Settings.Show2kQuestMark.Title</t>
+        </is>
+      </c>
+      <c r="G1244" t="inlineStr"/>
+      <c r="H1244" t="inlineStr"/>
+    </row>
+    <row r="1245">
+      <c r="A1245" t="inlineStr"/>
+      <c r="B1245" t="inlineStr">
+        <is>
+          <t>Displays a schematics of your city</t>
+        </is>
+      </c>
+      <c r="C1245" t="inlineStr">
+        <is>
+          <t>Displays a schematics of your city</t>
+        </is>
+      </c>
+      <c r="D1245" t="inlineStr"/>
+      <c r="E1245" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1245" t="inlineStr">
+        <is>
+          <t>.Menu.Citymap.Desc</t>
+        </is>
+      </c>
+      <c r="G1245" t="inlineStr"/>
+      <c r="H1245" t="inlineStr"/>
+    </row>
+    <row r="1246">
+      <c r="A1246" t="inlineStr"/>
+      <c r="B1246" t="inlineStr">
+        <is>
+          <t>Repeat last Building Selection</t>
+        </is>
+      </c>
+      <c r="C1246" t="inlineStr">
+        <is>
+          <t>Repeat last Building Selection</t>
+        </is>
+      </c>
+      <c r="D1246" t="inlineStr"/>
+      <c r="E1246" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1246" t="inlineStr">
+        <is>
+          <t>.Settings.RepeatSelectBuilding.Title</t>
+        </is>
+      </c>
+      <c r="G1246" t="inlineStr"/>
+      <c r="H1246" t="inlineStr"/>
+    </row>
+    <row r="1247">
+      <c r="A1247" t="inlineStr"/>
+      <c r="B1247" t="inlineStr">
+        <is>
+          <t>???</t>
+        </is>
+      </c>
+      <c r="C1247" t="inlineStr">
+        <is>
+          <t>???</t>
+        </is>
+      </c>
+      <c r="D1247" t="inlineStr"/>
+      <c r="E1247" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1247" t="inlineStr">
+        <is>
+          <t>.Boxes.MarketOffersEvents.OptionalColumns</t>
+        </is>
+      </c>
+      <c r="G1247" t="inlineStr"/>
+      <c r="H1247" t="inlineStr"/>
+    </row>
+    <row r="1248">
+      <c r="A1248" t="inlineStr"/>
+      <c r="B1248" t="inlineStr">
+        <is>
+          <t>Level</t>
+        </is>
+      </c>
+      <c r="C1248" t="inlineStr">
+        <is>
+          <t>Level</t>
+        </is>
+      </c>
+      <c r="D1248" t="inlineStr"/>
+      <c r="E1248" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1248" t="inlineStr">
+        <is>
+          <t>.General.Level</t>
+        </is>
+      </c>
+      <c r="G1248" t="inlineStr"/>
+      <c r="H1248" t="inlineStr"/>
+    </row>
+    <row r="1249">
+      <c r="A1249" t="inlineStr"/>
+      <c r="B1249" t="inlineStr">
+        <is>
+          <t xml:space="preserve">You have to insert it into the bidding field and hit enter. </t>
+        </is>
+      </c>
+      <c r="C1249" t="inlineStr">
+        <is>
+          <t xml:space="preserve">You have to insert it into the bidding field and hit enter. </t>
+        </is>
+      </c>
+      <c r="D1249" t="inlineStr"/>
+      <c r="E1249" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1249" t="inlineStr">
+        <is>
+          <t>.Boxes.AuctionSettings.Help2</t>
+        </is>
+      </c>
+      <c r="G1249" t="inlineStr"/>
+      <c r="H1249" t="inlineStr"/>
+    </row>
+    <row r="1250">
+      <c r="A1250" t="inlineStr"/>
+      <c r="B1250" t="inlineStr">
+        <is>
+          <t>Progress</t>
+        </is>
+      </c>
+      <c r="C1250" t="inlineStr">
+        <is>
+          <t>Progress</t>
+        </is>
+      </c>
+      <c r="D1250" t="inlineStr"/>
+      <c r="E1250" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1250" t="inlineStr">
+        <is>
+          <t>.Boxes.QiProgress.Progress</t>
+        </is>
+      </c>
+      <c r="G1250" t="inlineStr"/>
+      <c r="H1250" t="inlineStr"/>
+    </row>
+    <row r="1251">
+      <c r="A1251" t="inlineStr"/>
+      <c r="B1251" t="inlineStr">
+        <is>
+          <t>Rogue Only Warning</t>
+        </is>
+      </c>
+      <c r="C1251" t="inlineStr">
+        <is>
+          <t>Rogue Only Warning</t>
+        </is>
+      </c>
+      <c r="D1251" t="inlineStr"/>
+      <c r="E1251" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1251" t="inlineStr">
+        <is>
+          <t>.Settings.ShowRougeUnitWarning.Title</t>
+        </is>
+      </c>
+      <c r="G1251" t="inlineStr"/>
+      <c r="H1251" t="inlineStr"/>
+    </row>
+    <row r="1252">
+      <c r="A1252" t="inlineStr"/>
+      <c r="B1252" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="C1252" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="D1252" t="inlineStr"/>
+      <c r="E1252" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1252" t="inlineStr">
+        <is>
+          <t>.Settings.Version.Title</t>
+        </is>
+      </c>
+      <c r="G1252" t="inlineStr"/>
+      <c r="H1252" t="inlineStr"/>
+    </row>
+    <row r="1253">
+      <c r="A1253" t="inlineStr"/>
+      <c r="B1253" t="inlineStr">
+        <is>
+          <t>Click here to see the changes:</t>
+        </is>
+      </c>
+      <c r="C1253" t="inlineStr">
+        <is>
+          <t>Click here to see the changes:</t>
+        </is>
+      </c>
+      <c r="D1253" t="inlineStr"/>
+      <c r="E1253" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1253" t="inlineStr">
+        <is>
+          <t>.Menu.NewVersion.Desc</t>
+        </is>
+      </c>
+      <c r="G1253" t="inlineStr"/>
+      <c r="H1253" t="inlineStr"/>
+    </row>
+    <row r="1254">
+      <c r="A1254" t="inlineStr"/>
+      <c r="B1254" t="inlineStr">
+        <is>
+          <t>Hide GBs not built</t>
+        </is>
+      </c>
+      <c r="C1254" t="inlineStr">
+        <is>
+          <t>Hide GBs not built</t>
+        </is>
+      </c>
+      <c r="D1254" t="inlineStr"/>
+      <c r="E1254" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1254" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.HideNewGBs</t>
+        </is>
+      </c>
+      <c r="G1254" t="inlineStr"/>
+      <c r="H1254" t="inlineStr"/>
+    </row>
+    <row r="1255">
+      <c r="A1255" t="inlineStr"/>
+      <c r="B1255" t="inlineStr">
+        <is>
+          <t>GBs at the top of the list are best value</t>
+        </is>
+      </c>
+      <c r="C1255" t="inlineStr">
+        <is>
+          <t>GBs at the top of the list are best value</t>
+        </is>
+      </c>
+      <c r="D1255" t="inlineStr"/>
+      <c r="E1255" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1255" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.SuggestionDescription</t>
+        </is>
+      </c>
+      <c r="G1255" t="inlineStr"/>
+      <c r="H1255" t="inlineStr"/>
+    </row>
+    <row r="1256">
+      <c r="A1256" t="inlineStr"/>
+      <c r="B1256" t="inlineStr">
+        <is>
+          <t>Market offers</t>
+        </is>
+      </c>
+      <c r="C1256" t="inlineStr">
+        <is>
+          <t>Market offers</t>
+        </is>
+      </c>
+      <c r="D1256" t="inlineStr"/>
+      <c r="E1256" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1256" t="inlineStr">
+        <is>
+          <t>.Menu.MarketOffers.Title</t>
+        </is>
+      </c>
+      <c r="G1256" t="inlineStr"/>
+      <c r="H1256" t="inlineStr"/>
+    </row>
+    <row r="1257">
+      <c r="A1257" t="inlineStr"/>
+      <c r="B1257" t="inlineStr">
+        <is>
+          <t>Tech Tree Research Costs</t>
+        </is>
+      </c>
+      <c r="C1257" t="inlineStr">
+        <is>
+          <t>Tech Tree Research Costs</t>
+        </is>
+      </c>
+      <c r="D1257" t="inlineStr"/>
+      <c r="E1257" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1257" t="inlineStr">
+        <is>
+          <t>.Boxes.Technologies.Title</t>
+        </is>
+      </c>
+      <c r="G1257" t="inlineStr"/>
+      <c r="H1257" t="inlineStr"/>
+    </row>
+    <row r="1258">
+      <c r="A1258" t="inlineStr"/>
+      <c r="B1258" t="inlineStr">
+        <is>
+          <t>Number of messages in the guild message center</t>
+        </is>
+      </c>
+      <c r="C1258" t="inlineStr">
+        <is>
+          <t>Number of messages in the guild message center</t>
+        </is>
+      </c>
+      <c r="D1258" t="inlineStr"/>
+      <c r="E1258" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1258" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.GuildMessages</t>
+        </is>
+      </c>
+      <c r="G1258" t="inlineStr"/>
+      <c r="H1258" t="inlineStr"/>
+    </row>
+    <row r="1259">
+      <c r="A1259" t="inlineStr"/>
+      <c r="B1259" t="inlineStr">
+        <is>
+          <t>Auctions won</t>
+        </is>
+      </c>
+      <c r="C1259" t="inlineStr">
+        <is>
+          <t>Auctions won</t>
+        </is>
+      </c>
+      <c r="D1259" t="inlineStr"/>
+      <c r="E1259" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1259" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.AuctionsWon</t>
+        </is>
+      </c>
+      <c r="G1259" t="inlineStr"/>
+      <c r="H1259" t="inlineStr"/>
+    </row>
+    <row r="1260">
+      <c r="A1260" t="inlineStr"/>
+      <c r="B1260" t="inlineStr">
+        <is>
+          <t>Level 1 building or selection kit</t>
+        </is>
+      </c>
+      <c r="C1260" t="inlineStr">
+        <is>
+          <t>Level 1 building or selection kit</t>
+        </is>
+      </c>
+      <c r="D1260" t="inlineStr"/>
+      <c r="E1260" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1260" t="inlineStr">
+        <is>
+          <t>.Boxes.Kits.Base</t>
+        </is>
+      </c>
+      <c r="G1260" t="inlineStr"/>
+      <c r="H1260" t="inlineStr"/>
+    </row>
+    <row r="1261">
+      <c r="A1261" t="inlineStr"/>
+      <c r="B1261" t="inlineStr">
+        <is>
+          <t>Next Spawn</t>
+        </is>
+      </c>
+      <c r="C1261" t="inlineStr">
+        <is>
+          <t>Next Spawn</t>
+        </is>
+      </c>
+      <c r="D1261" t="inlineStr"/>
+      <c r="E1261" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1261" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.NextSpawn</t>
+        </is>
+      </c>
+      <c r="G1261" t="inlineStr"/>
+      <c r="H1261" t="inlineStr"/>
+    </row>
+    <row r="1262">
+      <c r="A1262" t="inlineStr"/>
+      <c r="B1262" t="inlineStr">
+        <is>
+          <t>Player</t>
+        </is>
+      </c>
+      <c r="C1262" t="inlineStr">
+        <is>
+          <t>Player</t>
+        </is>
+      </c>
+      <c r="D1262" t="inlineStr"/>
+      <c r="E1262" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1262" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.NewPlayer</t>
+        </is>
+      </c>
+      <c r="G1262" t="inlineStr"/>
+      <c r="H1262" t="inlineStr"/>
+    </row>
+    <row r="1263">
+      <c r="A1263" t="inlineStr"/>
+      <c r="B1263" t="inlineStr">
+        <is>
+          <t>Negotiation Table</t>
+        </is>
+      </c>
+      <c r="C1263" t="inlineStr">
+        <is>
+          <t>Negotiation Table</t>
+        </is>
+      </c>
+      <c r="D1263" t="inlineStr"/>
+      <c r="E1263" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1263" t="inlineStr">
+        <is>
+          <t>.Boxes.Negotiation.Title</t>
+        </is>
+      </c>
+      <c r="G1263" t="inlineStr"/>
+      <c r="H1263" t="inlineStr"/>
+    </row>
+    <row r="1264">
+      <c r="A1264" t="inlineStr"/>
+      <c r="B1264" t="inlineStr">
+        <is>
+          <t>Export</t>
+        </is>
+      </c>
+      <c r="C1264" t="inlineStr">
+        <is>
+          <t>Export</t>
+        </is>
+      </c>
+      <c r="D1264" t="inlineStr"/>
+      <c r="E1264" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1264" t="inlineStr">
+        <is>
+          <t>.Boxes.General.Export</t>
+        </is>
+      </c>
+      <c r="G1264" t="inlineStr"/>
+      <c r="H1264" t="inlineStr"/>
+    </row>
+    <row r="1265">
+      <c r="A1265" t="inlineStr"/>
+      <c r="B1265" t="inlineStr">
+        <is>
+          <t>with boost: __vp__</t>
+        </is>
+      </c>
+      <c r="C1265" t="inlineStr">
+        <is>
+          <t>with boost: __vp__</t>
+        </is>
+      </c>
+      <c r="D1265" t="inlineStr"/>
+      <c r="E1265" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1265" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.BoostedVP</t>
+        </is>
+      </c>
+      <c r="G1265" t="inlineStr"/>
+      <c r="H1265" t="inlineStr"/>
+    </row>
+    <row r="1266">
+      <c r="A1266" t="inlineStr"/>
+      <c r="B1266" t="inlineStr">
+        <is>
+          <t>Rating</t>
+        </is>
+      </c>
+      <c r="C1266" t="inlineStr">
+        <is>
+          <t>Rating</t>
+        </is>
+      </c>
+      <c r="D1266" t="inlineStr"/>
+      <c r="E1266" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1266" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.Rating</t>
+        </is>
+      </c>
+      <c r="G1266" t="inlineStr"/>
+      <c r="H1266" t="inlineStr"/>
+    </row>
+    <row r="1267">
+      <c r="A1267" t="inlineStr"/>
+      <c r="B1267" t="inlineStr">
+        <is>
+          <t>Friends</t>
+        </is>
+      </c>
+      <c r="C1267" t="inlineStr">
+        <is>
+          <t>Friends</t>
+        </is>
+      </c>
+      <c r="D1267" t="inlineStr"/>
+      <c r="E1267" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1267" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.SelectPlayerGroupFriend</t>
+        </is>
+      </c>
+      <c r="G1267" t="inlineStr"/>
+      <c r="H1267" t="inlineStr"/>
+    </row>
+    <row r="1268">
+      <c r="A1268" t="inlineStr"/>
+      <c r="B1268" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Current Profit: </t>
+        </is>
+      </c>
+      <c r="C1268" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Current Profit: </t>
+        </is>
+      </c>
+      <c r="D1268" t="inlineStr"/>
+      <c r="E1268" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1268" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.CurrReward</t>
+        </is>
+      </c>
+      <c r="G1268" t="inlineStr"/>
+      <c r="H1268" t="inlineStr"/>
+    </row>
+    <row r="1269">
+      <c r="A1269" t="inlineStr"/>
+      <c r="B1269" t="inlineStr">
+        <is>
+          <t>The current Status of the game</t>
+        </is>
+      </c>
+      <c r="C1269" t="inlineStr">
+        <is>
+          <t>The current Status of the game</t>
+        </is>
+      </c>
+      <c r="D1269" t="inlineStr"/>
+      <c r="E1269" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1269" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.Status.Title</t>
+        </is>
+      </c>
+      <c r="G1269" t="inlineStr"/>
+      <c r="H1269" t="inlineStr"/>
+    </row>
+    <row r="1270">
+      <c r="A1270" t="inlineStr"/>
+      <c r="B1270" t="inlineStr">
+        <is>
+          <t>rest FP</t>
+        </is>
+      </c>
+      <c r="C1270" t="inlineStr">
+        <is>
+          <t>rest FP</t>
+        </is>
+      </c>
+      <c r="D1270" t="inlineStr"/>
+      <c r="E1270" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1270" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.SettingsRestFP</t>
+        </is>
+      </c>
+      <c r="G1270" t="inlineStr"/>
+      <c r="H1270" t="inlineStr"/>
+    </row>
+    <row r="1271">
+      <c r="A1271" t="inlineStr"/>
+      <c r="B1271" t="inlineStr">
+        <is>
+          <t>Only Unlocked</t>
+        </is>
+      </c>
+      <c r="C1271" t="inlineStr">
+        <is>
+          <t>Only Unlocked</t>
+        </is>
+      </c>
+      <c r="D1271" t="inlineStr"/>
+      <c r="E1271" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1271" t="inlineStr">
+        <is>
+          <t>.Boxes.ShopAssist.onlyUnlocked</t>
+        </is>
+      </c>
+      <c r="G1271" t="inlineStr"/>
+      <c r="H1271" t="inlineStr"/>
+    </row>
+    <row r="1272">
+      <c r="A1272" t="inlineStr"/>
+      <c r="B1272" t="inlineStr">
+        <is>
+          <t>Group by Ages</t>
+        </is>
+      </c>
+      <c r="C1272" t="inlineStr">
+        <is>
+          <t>Group by Ages</t>
+        </is>
+      </c>
+      <c r="D1272" t="inlineStr"/>
+      <c r="E1272" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1272" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnToggleGroupBy</t>
+        </is>
+      </c>
+      <c r="G1272" t="inlineStr"/>
+      <c r="H1272" t="inlineStr"/>
+    </row>
+    <row r="1273">
+      <c r="A1273" t="inlineStr"/>
+      <c r="B1273" t="inlineStr">
+        <is>
+          <t>Member participation</t>
+        </is>
+      </c>
+      <c r="C1273" t="inlineStr">
+        <is>
+          <t>Member participation</t>
+        </is>
+      </c>
+      <c r="D1273" t="inlineStr"/>
+      <c r="E1273" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1273" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.MemberParticipation</t>
+        </is>
+      </c>
+      <c r="G1273" t="inlineStr"/>
+      <c r="H1273" t="inlineStr"/>
+    </row>
+    <row r="1274">
+      <c r="A1274" t="inlineStr"/>
+      <c r="B1274" t="inlineStr">
+        <is>
+          <t>Displays all FPs collected details sorted by type, date, from where and how many.</t>
+        </is>
+      </c>
+      <c r="C1274" t="inlineStr">
+        <is>
+          <t>Displays all FPs collected details sorted by type, date, from where and how many.</t>
+        </is>
+      </c>
+      <c r="D1274" t="inlineStr"/>
+      <c r="E1274" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1274" t="inlineStr">
+        <is>
+          <t>.Menu.fpCollector.Desc</t>
+        </is>
+      </c>
+      <c r="G1274" t="inlineStr"/>
+      <c r="H1274" t="inlineStr"/>
+    </row>
+    <row r="1275">
+      <c r="A1275" t="inlineStr"/>
+      <c r="B1275" t="inlineStr">
+        <is>
+          <t>Scouting Info</t>
+        </is>
+      </c>
+      <c r="C1275" t="inlineStr">
+        <is>
+          <t>Scouting Info</t>
+        </is>
+      </c>
+      <c r="D1275" t="inlineStr"/>
+      <c r="E1275" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1275" t="inlineStr">
+        <is>
+          <t>.Boxes.scoutingTimes.Title</t>
+        </is>
+      </c>
+      <c r="G1275" t="inlineStr"/>
+      <c r="H1275" t="inlineStr"/>
+    </row>
+    <row r="1276">
+      <c r="A1276" t="inlineStr"/>
+      <c r="B1276" t="inlineStr">
+        <is>
+          <t>Guild Expedition</t>
+        </is>
+      </c>
+      <c r="C1276" t="inlineStr">
+        <is>
+          <t>Guild Expedition</t>
+        </is>
+      </c>
+      <c r="D1276" t="inlineStr"/>
+      <c r="E1276" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1276" t="inlineStr">
+        <is>
+          <t>.Boxes.General.Guild_Expedition</t>
+        </is>
+      </c>
+      <c r="G1276" t="inlineStr"/>
+      <c r="H1276" t="inlineStr"/>
+    </row>
+    <row r="1277">
+      <c r="A1277" t="inlineStr"/>
+      <c r="B1277" t="inlineStr">
+        <is>
+          <t>Statistics Overview</t>
+        </is>
+      </c>
+      <c r="C1277" t="inlineStr">
+        <is>
+          <t>Statistics Overview</t>
+        </is>
+      </c>
+      <c r="D1277" t="inlineStr"/>
+      <c r="E1277" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1277" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.Title</t>
+        </is>
+      </c>
+      <c r="G1277" t="inlineStr"/>
+      <c r="H1277" t="inlineStr"/>
+    </row>
+    <row r="1278">
+      <c r="A1278" t="inlineStr"/>
+      <c r="B1278" t="inlineStr">
+        <is>
+          <t>Event</t>
+        </is>
+      </c>
+      <c r="C1278" t="inlineStr">
+        <is>
+          <t>Event</t>
+        </is>
+      </c>
+      <c r="D1278" t="inlineStr"/>
+      <c r="E1278" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1278" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.event</t>
+        </is>
+      </c>
+      <c r="G1278" t="inlineStr"/>
+      <c r="H1278" t="inlineStr"/>
+    </row>
+    <row r="1279">
+      <c r="A1279" t="inlineStr"/>
+      <c r="B1279" t="inlineStr">
+        <is>
+          <t>As Box</t>
+        </is>
+      </c>
+      <c r="C1279" t="inlineStr">
+        <is>
+          <t>As Box</t>
+        </is>
+      </c>
+      <c r="D1279" t="inlineStr"/>
+      <c r="E1279" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1279" t="inlineStr">
+        <is>
+          <t>.Menu.Box</t>
+        </is>
+      </c>
+      <c r="G1279" t="inlineStr"/>
+      <c r="H1279" t="inlineStr"/>
+    </row>
+    <row r="1280">
+      <c r="A1280" t="inlineStr"/>
+      <c r="B1280" t="inlineStr">
+        <is>
+          <t>When opening the ally building, an enhanced ally overview will be presented.</t>
+        </is>
+      </c>
+      <c r="C1280" t="inlineStr">
+        <is>
+          <t>When opening the ally building, an enhanced ally overview will be presented.</t>
+        </is>
+      </c>
+      <c r="D1280" t="inlineStr"/>
+      <c r="E1280" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1280" t="inlineStr">
+        <is>
+          <t>.Settings.ShowAllyList.Desc</t>
+        </is>
+      </c>
+      <c r="G1280" t="inlineStr"/>
+      <c r="H1280" t="inlineStr"/>
+    </row>
+    <row r="1281">
+      <c r="A1281" t="inlineStr"/>
+      <c r="B1281" t="inlineStr">
+        <is>
+          <t>Without an API token for this world (obtainable free of charge from the website) you cannot transfer cities or notes.&lt;br&gt;Click here for instructions:</t>
+        </is>
+      </c>
+      <c r="C1281" t="inlineStr">
+        <is>
+          <t>Without an API token for this world (obtainable free of charge from the website) you cannot transfer cities or notes.&lt;br&gt;Click here for instructions:</t>
+        </is>
+      </c>
+      <c r="D1281" t="inlineStr"/>
+      <c r="E1281" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1281" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.MissingApiKeySubmitError</t>
+        </is>
+      </c>
+      <c r="G1281" t="inlineStr"/>
+      <c r="H1281" t="inlineStr"/>
+    </row>
+    <row r="1282">
+      <c r="A1282" t="inlineStr"/>
+      <c r="B1282" t="inlineStr">
+        <is>
+          <t>GBG</t>
+        </is>
+      </c>
+      <c r="C1282" t="inlineStr">
+        <is>
+          <t>GBG</t>
+        </is>
+      </c>
+      <c r="D1282" t="inlineStr"/>
+      <c r="E1282" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1282" t="inlineStr">
+        <is>
+          <t>.Boxes.Infobox.FilterGuildFights</t>
+        </is>
+      </c>
+      <c r="G1282" t="inlineStr"/>
+      <c r="H1282" t="inlineStr"/>
+    </row>
+    <row r="1283">
+      <c r="A1283" t="inlineStr"/>
+      <c r="B1283" t="inlineStr">
+        <is>
+          <t>Click to toggle:</t>
+        </is>
+      </c>
+      <c r="C1283" t="inlineStr">
+        <is>
+          <t>Click to toggle:</t>
+        </is>
+      </c>
+      <c r="D1283" t="inlineStr"/>
+      <c r="E1283" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1283" t="inlineStr">
+        <is>
+          <t>.Boxes.InactivesSettings.Toggle</t>
+        </is>
+      </c>
+      <c r="G1283" t="inlineStr"/>
+      <c r="H1283" t="inlineStr"/>
+    </row>
+    <row r="1284">
+      <c r="A1284" t="inlineStr"/>
+      <c r="B1284" t="inlineStr">
+        <is>
+          <t>Total of all goods</t>
+        </is>
+      </c>
+      <c r="C1284" t="inlineStr">
+        <is>
+          <t>Total of all goods</t>
+        </is>
+      </c>
+      <c r="D1284" t="inlineStr"/>
+      <c r="E1284" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1284" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.TotalGuildGoods</t>
+        </is>
+      </c>
+      <c r="G1284" t="inlineStr"/>
+      <c r="H1284" t="inlineStr"/>
+    </row>
+    <row r="1285">
+      <c r="A1285" t="inlineStr"/>
+      <c r="B1285" t="inlineStr">
+        <is>
+          <t>About FoE Helper</t>
+        </is>
+      </c>
+      <c r="C1285" t="inlineStr">
+        <is>
+          <t>About FoE Helper</t>
+        </is>
+      </c>
+      <c r="D1285" t="inlineStr"/>
+      <c r="E1285" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1285" t="inlineStr">
+        <is>
+          <t>.Settings.About.Title</t>
+        </is>
+      </c>
+      <c r="G1285" t="inlineStr"/>
+      <c r="H1285" t="inlineStr"/>
+    </row>
+    <row r="1286">
+      <c r="A1286" t="inlineStr"/>
+      <c r="B1286" t="inlineStr">
+        <is>
+          <t>Boost Sources</t>
+        </is>
+      </c>
+      <c r="C1286" t="inlineStr">
+        <is>
+          <t>Boost Sources</t>
+        </is>
+      </c>
+      <c r="D1286" t="inlineStr"/>
+      <c r="E1286" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1286" t="inlineStr">
+        <is>
+          <t>.Boxes.BoostList.Title</t>
+        </is>
+      </c>
+      <c r="G1286" t="inlineStr"/>
+      <c r="H1286" t="inlineStr"/>
+    </row>
+    <row r="1287">
+      <c r="A1287" t="inlineStr"/>
+      <c r="B1287" t="inlineStr">
+        <is>
+          <t>Negotiation Blocker</t>
+        </is>
+      </c>
+      <c r="C1287" t="inlineStr">
+        <is>
+          <t>Negotiation Blocker</t>
+        </is>
+      </c>
+      <c r="D1287" t="inlineStr"/>
+      <c r="E1287" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1287" t="inlineStr">
+        <is>
+          <t>.Settings.ShowMapTradeWarning.Title</t>
+        </is>
+      </c>
+      <c r="G1287" t="inlineStr"/>
+      <c r="H1287" t="inlineStr"/>
+    </row>
+    <row r="1288">
+      <c r="A1288" t="inlineStr"/>
+      <c r="B1288" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="C1288" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="D1288" t="inlineStr"/>
+      <c r="E1288" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1288" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.generic_building</t>
+        </is>
+      </c>
+      <c r="G1288" t="inlineStr"/>
+      <c r="H1288" t="inlineStr"/>
+    </row>
+    <row r="1289">
+      <c r="A1289" t="inlineStr"/>
+      <c r="B1289" t="inlineStr">
+        <is>
+          <t>Rate</t>
+        </is>
+      </c>
+      <c r="C1289" t="inlineStr">
+        <is>
+          <t>Rate</t>
+        </is>
+      </c>
+      <c r="D1289" t="inlineStr"/>
+      <c r="E1289" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1289" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.RateColumn</t>
+        </is>
+      </c>
+      <c r="G1289" t="inlineStr"/>
+      <c r="H1289" t="inlineStr"/>
+    </row>
+    <row r="1290">
+      <c r="A1290" t="inlineStr"/>
+      <c r="B1290" t="inlineStr">
+        <is>
+          <t>GBG Provinces</t>
+        </is>
+      </c>
+      <c r="C1290" t="inlineStr">
+        <is>
+          <t>GBG Provinces</t>
+        </is>
+      </c>
+      <c r="D1290" t="inlineStr"/>
+      <c r="E1290" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1290" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Battleground</t>
+        </is>
+      </c>
+      <c r="G1290" t="inlineStr"/>
+      <c r="H1290" t="inlineStr"/>
+    </row>
+    <row r="1291">
+      <c r="A1291" t="inlineStr"/>
+      <c r="B1291" t="inlineStr">
+        <is>
+          <t>Building</t>
+        </is>
+      </c>
+      <c r="C1291" t="inlineStr">
+        <is>
+          <t>Building</t>
+        </is>
+      </c>
+      <c r="D1291" t="inlineStr"/>
+      <c r="E1291" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1291" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.BuildingName</t>
+        </is>
+      </c>
+      <c r="G1291" t="inlineStr"/>
+      <c r="H1291" t="inlineStr"/>
+    </row>
+    <row r="1292">
+      <c r="A1292" t="inlineStr"/>
+      <c r="B1292" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C1292" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D1292" t="inlineStr"/>
+      <c r="E1292" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1292" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.GoodEraTotal</t>
+        </is>
+      </c>
+      <c r="G1292" t="inlineStr"/>
+      <c r="H1292" t="inlineStr"/>
+    </row>
+    <row r="1293">
+      <c r="A1293" t="inlineStr"/>
+      <c r="B1293" t="inlineStr">
+        <is>
+          <t>LvL</t>
+        </is>
+      </c>
+      <c r="C1293" t="inlineStr">
+        <is>
+          <t>LvL</t>
+        </is>
+      </c>
+      <c r="D1293" t="inlineStr"/>
+      <c r="E1293" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1293" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.Step</t>
+        </is>
+      </c>
+      <c r="G1293" t="inlineStr"/>
+      <c r="H1293" t="inlineStr"/>
+    </row>
+    <row r="1294">
+      <c r="A1294" t="inlineStr"/>
+      <c r="B1294" t="inlineStr">
+        <is>
+          <t>Enable sound</t>
+        </is>
+      </c>
+      <c r="C1294" t="inlineStr">
+        <is>
+          <t>Enable sound</t>
+        </is>
+      </c>
+      <c r="D1294" t="inlineStr"/>
+      <c r="E1294" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1294" t="inlineStr">
+        <is>
+          <t>.Settings.EnableSound.Title</t>
+        </is>
+      </c>
+      <c r="G1294" t="inlineStr"/>
+      <c r="H1294" t="inlineStr"/>
+    </row>
+    <row r="1295">
+      <c r="A1295" t="inlineStr"/>
+      <c r="B1295" t="inlineStr">
+        <is>
+          <t>Next Age</t>
+        </is>
+      </c>
+      <c r="C1295" t="inlineStr">
+        <is>
+          <t>Next Age</t>
+        </is>
+      </c>
+      <c r="D1295" t="inlineStr"/>
+      <c r="E1295" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1295" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnNextEra</t>
+        </is>
+      </c>
+      <c r="G1295" t="inlineStr"/>
+      <c r="H1295" t="inlineStr"/>
+    </row>
+    <row r="1296">
+      <c r="A1296" t="inlineStr"/>
+      <c r="B1296" t="inlineStr">
+        <is>
+          <t>Max</t>
+        </is>
+      </c>
+      <c r="C1296" t="inlineStr">
+        <is>
+          <t>Max</t>
+        </is>
+      </c>
+      <c r="D1296" t="inlineStr"/>
+      <c r="E1296" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1296" t="inlineStr">
+        <is>
+          <t>.Boxes.ShopAssist.Max</t>
+        </is>
+      </c>
+      <c r="G1296" t="inlineStr"/>
+      <c r="H1296" t="inlineStr"/>
+    </row>
+    <row r="1297">
+      <c r="A1297" t="inlineStr"/>
+      <c r="B1297" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/efficiency</t>
+        </is>
+      </c>
+      <c r="C1297" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/efficiency</t>
+        </is>
+      </c>
+      <c r="D1297" t="inlineStr"/>
+      <c r="E1297" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1297" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.HelpLink</t>
+        </is>
+      </c>
+      <c r="G1297" t="inlineStr"/>
+      <c r="H1297" t="inlineStr"/>
+    </row>
+    <row r="1298">
+      <c r="A1298" t="inlineStr"/>
+      <c r="B1298" t="inlineStr">
+        <is>
+          <t>Modify Checklist</t>
+        </is>
+      </c>
+      <c r="C1298" t="inlineStr">
+        <is>
+          <t>Modify Checklist</t>
+        </is>
+      </c>
+      <c r="D1298" t="inlineStr"/>
+      <c r="E1298" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1298" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.Strategy.Title</t>
+        </is>
+      </c>
+      <c r="G1298" t="inlineStr"/>
+      <c r="H1298" t="inlineStr"/>
+    </row>
+    <row r="1299">
+      <c r="A1299" t="inlineStr"/>
+      <c r="B1299" t="inlineStr">
+        <is>
+          <t>Item Sources</t>
+        </is>
+      </c>
+      <c r="C1299" t="inlineStr">
+        <is>
+          <t>Item Sources</t>
+        </is>
+      </c>
+      <c r="D1299" t="inlineStr"/>
+      <c r="E1299" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1299" t="inlineStr">
+        <is>
+          <t>.Boxes.ItemSources.Title</t>
+        </is>
+      </c>
+      <c r="G1299" t="inlineStr"/>
+      <c r="H1299" t="inlineStr"/>
+    </row>
+    <row r="1300">
+      <c r="A1300" t="inlineStr"/>
+      <c r="B1300" t="inlineStr">
+        <is>
+          <t>Wave 1</t>
+        </is>
+      </c>
+      <c r="C1300" t="inlineStr">
+        <is>
+          <t>Wave 1</t>
+        </is>
+      </c>
+      <c r="D1300" t="inlineStr"/>
+      <c r="E1300" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1300" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssistAAConfig.Wave1</t>
+        </is>
+      </c>
+      <c r="G1300" t="inlineStr"/>
+      <c r="H1300" t="inlineStr"/>
+    </row>
+    <row r="1301">
+      <c r="A1301" t="inlineStr"/>
+      <c r="B1301" t="inlineStr">
+        <is>
+          <t>No Incidents displayed.</t>
+        </is>
+      </c>
+      <c r="C1301" t="inlineStr">
+        <is>
+          <t>No Incidents displayed.</t>
+        </is>
+      </c>
+      <c r="D1301" t="inlineStr"/>
+      <c r="E1301" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1301" t="inlineStr">
+        <is>
+          <t>.Boxes.HiddenRewards.NoEvents</t>
+        </is>
+      </c>
+      <c r="G1301" t="inlineStr"/>
+      <c r="H1301" t="inlineStr"/>
+    </row>
+    <row r="1302">
+      <c r="A1302" t="inlineStr"/>
+      <c r="B1302" t="inlineStr">
+        <is>
+          <t>Saved!</t>
+        </is>
+      </c>
+      <c r="C1302" t="inlineStr">
+        <is>
+          <t>Saved!</t>
+        </is>
+      </c>
+      <c r="D1302" t="inlineStr"/>
+      <c r="E1302" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1302" t="inlineStr">
+        <is>
+          <t>.Menu.SaveMessage.Title</t>
+        </is>
+      </c>
+      <c r="G1302" t="inlineStr"/>
+      <c r="H1302" t="inlineStr"/>
+    </row>
+    <row r="1303">
+      <c r="A1303" t="inlineStr"/>
+      <c r="B1303" t="inlineStr">
+        <is>
+          <t>Space Carrier - Diplomatic Gift</t>
+        </is>
+      </c>
+      <c r="C1303" t="inlineStr">
+        <is>
+          <t>Space Carrier - Diplomatic Gift</t>
+        </is>
+      </c>
+      <c r="D1303" t="inlineStr"/>
+      <c r="E1303" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1303" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.diplomaticGifts</t>
+        </is>
+      </c>
+      <c r="G1303" t="inlineStr"/>
+      <c r="H1303" t="inlineStr"/>
+    </row>
+    <row r="1304">
+      <c r="A1304" t="inlineStr"/>
+      <c r="B1304" t="inlineStr">
+        <is>
+          <t>Fair (at lower stock)</t>
+        </is>
+      </c>
+      <c r="C1304" t="inlineStr">
+        <is>
+          <t>Fair (at lower stock)</t>
+        </is>
+      </c>
+      <c r="D1304" t="inlineStr"/>
+      <c r="E1304" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1304" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.TradeFairStock</t>
+        </is>
+      </c>
+      <c r="G1304" t="inlineStr"/>
+      <c r="H1304" t="inlineStr"/>
+    </row>
+    <row r="1305">
+      <c r="A1305" t="inlineStr"/>
+      <c r="B1305" t="inlineStr">
+        <is>
+          <t>This column shows the era of the building, NOT the era of the produced goods</t>
+        </is>
+      </c>
+      <c r="C1305" t="inlineStr">
+        <is>
+          <t>This column shows the era of the building, NOT the era of the produced goods</t>
+        </is>
+      </c>
+      <c r="D1305" t="inlineStr"/>
+      <c r="E1305" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1305" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.TTGoodsEra</t>
+        </is>
+      </c>
+      <c r="G1305" t="inlineStr"/>
+      <c r="H1305" t="inlineStr"/>
+    </row>
+    <row r="1306">
+      <c r="A1306" t="inlineStr"/>
+      <c r="B1306" t="inlineStr">
+        <is>
+          <t>Collected __count__ new player Events</t>
+        </is>
+      </c>
+      <c r="C1306" t="inlineStr">
+        <is>
+          <t>Collected __count__ new player Events</t>
+        </is>
+      </c>
+      <c r="D1306" t="inlineStr"/>
+      <c r="E1306" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1306" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.PlayerFoundCount</t>
+        </is>
+      </c>
+      <c r="G1306" t="inlineStr"/>
+      <c r="H1306" t="inlineStr"/>
+    </row>
+    <row r="1307">
+      <c r="A1307" t="inlineStr"/>
+      <c r="B1307" t="inlineStr">
+        <is>
+          <t>Set buildings</t>
+        </is>
+      </c>
+      <c r="C1307" t="inlineStr">
+        <is>
+          <t>Set buildings</t>
+        </is>
+      </c>
+      <c r="D1307" t="inlineStr"/>
+      <c r="E1307" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1307" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.SetBuildings</t>
+        </is>
+      </c>
+      <c r="G1307" t="inlineStr"/>
+      <c r="H1307" t="inlineStr"/>
+    </row>
+    <row r="1308">
+      <c r="A1308" t="inlineStr"/>
+      <c r="B1308" t="inlineStr">
+        <is>
+          <t>GE Goods Use</t>
+        </is>
+      </c>
+      <c r="C1308" t="inlineStr">
+        <is>
+          <t>GE Goods Use</t>
+        </is>
+      </c>
+      <c r="D1308" t="inlineStr"/>
+      <c r="E1308" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1308" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.GexStockWarning</t>
+        </is>
+      </c>
+      <c r="G1308" t="inlineStr"/>
+      <c r="H1308" t="inlineStr"/>
+    </row>
+    <row r="1309">
+      <c r="A1309" t="inlineStr"/>
+      <c r="B1309" t="inlineStr">
+        <is>
+          <t>Tag</t>
+        </is>
+      </c>
+      <c r="C1309" t="inlineStr">
+        <is>
+          <t>Tag</t>
+        </is>
+      </c>
+      <c r="D1309" t="inlineStr"/>
+      <c r="E1309" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1309" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Tag</t>
+        </is>
+      </c>
+      <c r="G1309" t="inlineStr"/>
+      <c r="H1309" t="inlineStr"/>
+    </row>
+    <row r="1310">
+      <c r="A1310" t="inlineStr"/>
+      <c r="B1310" t="inlineStr">
+        <is>
+          <t>Edit</t>
+        </is>
+      </c>
+      <c r="C1310" t="inlineStr">
+        <is>
+          <t>Edit</t>
+        </is>
+      </c>
+      <c r="D1310" t="inlineStr"/>
+      <c r="E1310" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1310" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Edit</t>
+        </is>
+      </c>
+      <c r="G1310" t="inlineStr"/>
+      <c r="H1310" t="inlineStr"/>
+    </row>
+    <row r="1311">
+      <c r="A1311" t="inlineStr"/>
+      <c r="B1311" t="inlineStr">
+        <is>
+          <t>Should the "Close all windows" box be opened automatically after the game starts?</t>
+        </is>
+      </c>
+      <c r="C1311" t="inlineStr">
+        <is>
+          <t>Should the "Close all windows" box be opened automatically after the game starts?</t>
+        </is>
+      </c>
+      <c r="D1311" t="inlineStr"/>
+      <c r="E1311" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1311" t="inlineStr">
+        <is>
+          <t>.Settings.AutoOpenCloseBox.Desc</t>
+        </is>
+      </c>
+      <c r="G1311" t="inlineStr"/>
+      <c r="H1311" t="inlineStr"/>
+    </row>
+    <row r="1312">
+      <c r="A1312" t="inlineStr"/>
+      <c r="B1312" t="inlineStr">
+        <is>
+          <t>Guild Member Overview</t>
+        </is>
+      </c>
+      <c r="C1312" t="inlineStr">
+        <is>
+          <t>Guild Member Overview</t>
+        </is>
+      </c>
+      <c r="D1312" t="inlineStr"/>
+      <c r="E1312" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1312" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.Title</t>
+        </is>
+      </c>
+      <c r="G1312" t="inlineStr"/>
+      <c r="H1312" t="inlineStr"/>
+    </row>
+    <row r="1313">
+      <c r="A1313" t="inlineStr"/>
+      <c r="B1313" t="inlineStr">
+        <is>
+          <t>Error occurred</t>
+        </is>
+      </c>
+      <c r="C1313" t="inlineStr">
+        <is>
+          <t>Error occurred</t>
+        </is>
+      </c>
+      <c r="D1313" t="inlineStr"/>
+      <c r="E1313" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1313" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.SubmitErrorHeader</t>
+        </is>
+      </c>
+      <c r="G1313" t="inlineStr"/>
+      <c r="H1313" t="inlineStr"/>
+    </row>
+    <row r="1314">
+      <c r="A1314" t="inlineStr"/>
+      <c r="B1314" t="inlineStr">
+        <is>
+          <t>FP Investments</t>
+        </is>
+      </c>
+      <c r="C1314" t="inlineStr">
+        <is>
+          <t>FP Investments</t>
+        </is>
+      </c>
+      <c r="D1314" t="inlineStr"/>
+      <c r="E1314" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1314" t="inlineStr">
+        <is>
+          <t>.Menu.Investment.Title</t>
+        </is>
+      </c>
+      <c r="G1314" t="inlineStr"/>
+      <c r="H1314" t="inlineStr"/>
+    </row>
+    <row r="1315">
+      <c r="A1315" t="inlineStr"/>
+      <c r="B1315" t="inlineStr">
+        <is>
+          <t>Expected daily production/tile</t>
+        </is>
+      </c>
+      <c r="C1315" t="inlineStr">
+        <is>
+          <t>Expected daily production/tile</t>
+        </is>
+      </c>
+      <c r="D1315" t="inlineStr"/>
+      <c r="E1315" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1315" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.ProdPerTile</t>
+        </is>
+      </c>
+      <c r="G1315" t="inlineStr"/>
+      <c r="H1315" t="inlineStr"/>
+    </row>
+    <row r="1316">
+      <c r="A1316" t="inlineStr"/>
+      <c r="B1316" t="inlineStr">
+        <is>
+          <t>Focus target of your guild</t>
+        </is>
+      </c>
+      <c r="C1316" t="inlineStr">
+        <is>
+          <t>Focus target of your guild</t>
+        </is>
+      </c>
+      <c r="D1316" t="inlineStr"/>
+      <c r="E1316" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1316" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.FocusTarget</t>
+        </is>
+      </c>
+      <c r="G1316" t="inlineStr"/>
+      <c r="H1316" t="inlineStr"/>
+    </row>
+    <row r="1317">
+      <c r="A1317" t="inlineStr"/>
+      <c r="B1317" t="inlineStr">
+        <is>
+          <t>Delete this preset?</t>
+        </is>
+      </c>
+      <c r="C1317" t="inlineStr">
+        <is>
+          <t>Delete this preset?</t>
+        </is>
+      </c>
+      <c r="D1317" t="inlineStr"/>
+      <c r="E1317" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1317" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetConfirmDelete</t>
+        </is>
+      </c>
+      <c r="G1317" t="inlineStr"/>
+      <c r="H1317" t="inlineStr"/>
+    </row>
+    <row r="1318">
+      <c r="A1318" t="inlineStr"/>
+      <c r="B1318" t="inlineStr">
+        <is>
+          <t>every 10 hours</t>
+        </is>
+      </c>
+      <c r="C1318" t="inlineStr">
+        <is>
+          <t>every 10 hours</t>
+        </is>
+      </c>
+      <c r="D1318" t="inlineStr"/>
+      <c r="E1318" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1318" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.QICycle</t>
+        </is>
+      </c>
+      <c r="G1318" t="inlineStr"/>
+      <c r="H1318" t="inlineStr"/>
+    </row>
+    <row r="1319">
+      <c r="A1319" t="inlineStr"/>
+      <c r="B1319" t="inlineStr">
+        <is>
+          <t>Building</t>
+        </is>
+      </c>
+      <c r="C1319" t="inlineStr">
+        <is>
+          <t>Building</t>
+        </is>
+      </c>
+      <c r="D1319" t="inlineStr"/>
+      <c r="E1319" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1319" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.BuildingName</t>
+        </is>
+      </c>
+      <c r="G1319" t="inlineStr"/>
+      <c r="H1319" t="inlineStr"/>
+    </row>
+    <row r="1320">
+      <c r="A1320" t="inlineStr"/>
+      <c r="B1320" t="inlineStr">
+        <is>
+          <t>Visit tab Treasury in the guild profile to update treasury goods of your guild.</t>
+        </is>
+      </c>
+      <c r="C1320" t="inlineStr">
+        <is>
+          <t>Visit tab Treasury in the guild profile to update treasury goods of your guild.</t>
+        </is>
+      </c>
+      <c r="D1320" t="inlineStr"/>
+      <c r="E1320" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1320" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.GuildTreasuryNotification</t>
+        </is>
+      </c>
+      <c r="G1320" t="inlineStr"/>
+      <c r="H1320" t="inlineStr"/>
+    </row>
+    <row r="1321">
+      <c r="A1321" t="inlineStr"/>
+      <c r="B1321" t="inlineStr">
+        <is>
+          <t>Advice</t>
+        </is>
+      </c>
+      <c r="C1321" t="inlineStr">
+        <is>
+          <t>Advice</t>
+        </is>
+      </c>
+      <c r="D1321" t="inlineStr"/>
+      <c r="E1321" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1321" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssistAAConfig.Advice</t>
+        </is>
+      </c>
+      <c r="G1321" t="inlineStr"/>
+      <c r="H1321" t="inlineStr"/>
+    </row>
+    <row r="1322">
+      <c r="A1322" t="inlineStr"/>
+      <c r="B1322" t="inlineStr">
+        <is>
+          <t>Trades</t>
+        </is>
+      </c>
+      <c r="C1322" t="inlineStr">
+        <is>
+          <t>Trades</t>
+        </is>
+      </c>
+      <c r="D1322" t="inlineStr"/>
+      <c r="E1322" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1322" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.Trades</t>
+        </is>
+      </c>
+      <c r="G1322" t="inlineStr"/>
+      <c r="H1322" t="inlineStr"/>
+    </row>
+    <row r="1323">
+      <c r="A1323" t="inlineStr"/>
+      <c r="B1323" t="inlineStr">
+        <is>
+          <t>The FoE Helper is a free browser extension for Forge of Empires developed for players by players. The tool is not affiliated with InnoGames.</t>
+        </is>
+      </c>
+      <c r="C1323" t="inlineStr">
+        <is>
+          <t>The FoE Helper is a free browser extension for Forge of Empires developed for players by players. The tool is not affiliated with InnoGames.</t>
+        </is>
+      </c>
+      <c r="D1323" t="inlineStr"/>
+      <c r="E1323" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1323" t="inlineStr">
+        <is>
+          <t>.Settings.About.Desc</t>
+        </is>
+      </c>
+      <c r="G1323" t="inlineStr"/>
+      <c r="H1323" t="inlineStr"/>
+    </row>
+    <row r="1324">
+      <c r="A1324" t="inlineStr"/>
+      <c r="B1324" t="inlineStr">
+        <is>
+          <t>Forest</t>
+        </is>
+      </c>
+      <c r="C1324" t="inlineStr">
+        <is>
+          <t>Forest</t>
+        </is>
+      </c>
+      <c r="D1324" t="inlineStr"/>
+      <c r="E1324" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1324" t="inlineStr">
+        <is>
+          <t>.HiddenRewards.Positions.nature</t>
+        </is>
+      </c>
+      <c r="G1324" t="inlineStr"/>
+      <c r="H1324" t="inlineStr"/>
+    </row>
+    <row r="1325">
+      <c r="A1325" t="inlineStr"/>
+      <c r="B1325" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+      <c r="C1325" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+      <c r="D1325" t="inlineStr"/>
+      <c r="E1325" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1325" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.Simulation</t>
+        </is>
+      </c>
+      <c r="G1325" t="inlineStr"/>
+      <c r="H1325" t="inlineStr"/>
+    </row>
+    <row r="1326">
+      <c r="A1326" t="inlineStr"/>
+      <c r="B1326" t="inlineStr">
+        <is>
+          <t>From now on, the times are copied in server time. If you want to change your displayed times to server time, check the settings.</t>
+        </is>
+      </c>
+      <c r="C1326" t="inlineStr">
+        <is>
+          <t>From now on, the times are copied in server time. If you want to change your displayed times to server time, check the settings.</t>
+        </is>
+      </c>
+      <c r="D1326" t="inlineStr"/>
+      <c r="E1326" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1326" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.TimeZoneWarning.Desc</t>
+        </is>
+      </c>
+      <c r="G1326" t="inlineStr"/>
+      <c r="H1326" t="inlineStr"/>
+    </row>
+    <row r="1327">
+      <c r="A1327" t="inlineStr"/>
+      <c r="B1327" t="inlineStr">
+        <is>
+          <t>Accidental Trade Prevention</t>
+        </is>
+      </c>
+      <c r="C1327" t="inlineStr">
+        <is>
+          <t>Accidental Trade Prevention</t>
+        </is>
+      </c>
+      <c r="D1327" t="inlineStr"/>
+      <c r="E1327" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1327" t="inlineStr">
+        <is>
+          <t>.Boxes.mapTradeWarning.Text</t>
+        </is>
+      </c>
+      <c r="G1327" t="inlineStr"/>
+      <c r="H1327" t="inlineStr"/>
+    </row>
+    <row r="1328">
+      <c r="A1328" t="inlineStr"/>
+      <c r="B1328" t="inlineStr">
+        <is>
+          <t>Points</t>
+        </is>
+      </c>
+      <c r="C1328" t="inlineStr">
+        <is>
+          <t>Points</t>
+        </is>
+      </c>
+      <c r="D1328" t="inlineStr"/>
+      <c r="E1328" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1328" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.Points</t>
+        </is>
+      </c>
+      <c r="G1328" t="inlineStr"/>
+      <c r="H1328" t="inlineStr"/>
+    </row>
+    <row r="1329">
+      <c r="A1329" t="inlineStr"/>
+      <c r="B1329" t="inlineStr">
+        <is>
+          <t>Lower Era buildings</t>
+        </is>
+      </c>
+      <c r="C1329" t="inlineStr">
+        <is>
+          <t>Lower Era buildings</t>
+        </is>
+      </c>
+      <c r="D1329" t="inlineStr"/>
+      <c r="E1329" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1329" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.HighlightOldBuildings</t>
+        </is>
+      </c>
+      <c r="G1329" t="inlineStr"/>
+      <c r="H1329" t="inlineStr"/>
+    </row>
+    <row r="1330">
+      <c r="A1330" t="inlineStr"/>
+      <c r="B1330" t="inlineStr">
+        <is>
+          <t>bottom right</t>
+        </is>
+      </c>
+      <c r="C1330" t="inlineStr">
+        <is>
+          <t>bottom right</t>
+        </is>
+      </c>
+      <c r="D1330" t="inlineStr"/>
+      <c r="E1330" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1330" t="inlineStr">
+        <is>
+          <t>.Menu.Notification.Position.bottom-right</t>
+        </is>
+      </c>
+      <c r="G1330" t="inlineStr"/>
+      <c r="H1330" t="inlineStr"/>
+    </row>
+    <row r="1331">
+      <c r="A1331" t="inlineStr"/>
+      <c r="B1331" t="inlineStr">
+        <is>
+          <t>When was the first deposit recorded?</t>
+        </is>
+      </c>
+      <c r="C1331" t="inlineStr">
+        <is>
+          <t>When was the first deposit recorded?</t>
+        </is>
+      </c>
+      <c r="D1331" t="inlineStr"/>
+      <c r="E1331" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1331" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.EntryTimeDesc</t>
+        </is>
+      </c>
+      <c r="G1331" t="inlineStr"/>
+      <c r="H1331" t="inlineStr"/>
+    </row>
+    <row r="1332">
+      <c r="A1332" t="inlineStr"/>
+      <c r="B1332" t="inlineStr">
+        <is>
+          <t>Unknown Guild</t>
+        </is>
+      </c>
+      <c r="C1332" t="inlineStr">
+        <is>
+          <t>Unknown Guild</t>
+        </is>
+      </c>
+      <c r="D1332" t="inlineStr"/>
+      <c r="E1332" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1332" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Log.UnknownGuild</t>
+        </is>
+      </c>
+      <c r="G1332" t="inlineStr"/>
+      <c r="H1332" t="inlineStr"/>
+    </row>
+    <row r="1333">
+      <c r="A1333" t="inlineStr"/>
+      <c r="B1333" t="inlineStr">
+        <is>
+          <t>Page</t>
+        </is>
+      </c>
+      <c r="C1333" t="inlineStr">
+        <is>
+          <t>Page</t>
+        </is>
+      </c>
+      <c r="D1333" t="inlineStr"/>
+      <c r="E1333" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1333" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.PageColumn</t>
+        </is>
+      </c>
+      <c r="G1333" t="inlineStr"/>
+      <c r="H1333" t="inlineStr"/>
+    </row>
+    <row r="1334">
+      <c r="A1334" t="inlineStr"/>
+      <c r="B1334" t="inlineStr">
+        <is>
+          <t>Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only rogues remain after the first wave.</t>
+        </is>
+      </c>
+      <c r="C1334" t="inlineStr">
+        <is>
+          <t>Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only rogues remain after the first wave.</t>
+        </is>
+      </c>
+      <c r="D1334" t="inlineStr"/>
+      <c r="E1334" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1334" t="inlineStr">
+        <is>
           <t>.Settings.ShowRougeUnitWarning.Desc</t>
         </is>
       </c>
-      <c r="G1168" t="inlineStr">
+      <c r="G1334" t="inlineStr">
         <is>
           <t>use of "are" replaced with "where"
 - - -
 Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only Rogues remain after the first wave.\&lt;br\&gt;If units of a higher era are killed, this window gives you the chance to heal them with diamonds.
 - - -
 Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only Rogues remain after the first wave.\&lt;br\&gt;Also, if units of a higher where killed this window gives you the chance to heal them with diamonds.</t>
         </is>
       </c>
-      <c r="H1168" t="inlineStr"/>
-[...4314 lines deleted...]
-      <c r="G1334" t="inlineStr"/>
       <c r="H1334" t="inlineStr"/>
     </row>
     <row r="1335">
       <c r="A1335" t="inlineStr"/>
       <c r="B1335" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>Add a webhook URL first!</t>
         </is>
       </c>
       <c r="C1335" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>Add a webhook URL first!</t>
         </is>
       </c>
       <c r="D1335" t="inlineStr"/>
       <c r="E1335" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1335" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildMembers</t>
+          <t>.Boxes.Discord.WebhookUrlNeeded</t>
         </is>
       </c>
       <c r="G1335" t="inlineStr"/>
       <c r="H1335" t="inlineStr"/>
     </row>
     <row r="1336">
       <c r="A1336" t="inlineStr"/>
       <c r="B1336" t="inlineStr">
         <is>
-          <t>Presets</t>
+          <t>Show own sector countdowns</t>
         </is>
       </c>
       <c r="C1336" t="inlineStr">
         <is>
-          <t>Presets</t>
+          <t>Show own sector countdowns</t>
         </is>
       </c>
       <c r="D1336" t="inlineStr"/>
       <c r="E1336" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1336" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Presets</t>
+          <t>.Boxes.GuildFights.ShowOwnSectors</t>
         </is>
       </c>
       <c r="G1336" t="inlineStr"/>
       <c r="H1336" t="inlineStr"/>
     </row>
     <row r="1337">
       <c r="A1337" t="inlineStr"/>
       <c r="B1337" t="inlineStr">
         <is>
-          <t>Guild Expedition</t>
+          <t>Roadless buildings</t>
         </is>
       </c>
       <c r="C1337" t="inlineStr">
         <is>
-          <t>Guild Expedition</t>
+          <t>Roadless buildings</t>
         </is>
       </c>
       <c r="D1337" t="inlineStr"/>
       <c r="E1337" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1337" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.Guildexpedition</t>
+          <t>.Boxes.CityMap.roadless</t>
         </is>
       </c>
       <c r="G1337" t="inlineStr"/>
       <c r="H1337" t="inlineStr"/>
     </row>
     <row r="1338">
       <c r="A1338" t="inlineStr"/>
       <c r="B1338" t="inlineStr">
         <is>
-          <t>Sets</t>
+          <t>Own FP</t>
         </is>
       </c>
       <c r="C1338" t="inlineStr">
         <is>
-          <t>Sets</t>
+          <t>Own FP</t>
         </is>
       </c>
       <c r="D1338" t="inlineStr"/>
       <c r="E1338" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1338" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Sets</t>
+          <t>.Boxes.OwnpartCalculator.OwnPart</t>
         </is>
       </c>
       <c r="G1338" t="inlineStr"/>
       <c r="H1338" t="inlineStr"/>
     </row>
     <row r="1339">
       <c r="A1339" t="inlineStr"/>
       <c r="B1339" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>Language</t>
         </is>
       </c>
       <c r="C1339" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>Language</t>
         </is>
       </c>
       <c r="D1339" t="inlineStr"/>
       <c r="E1339" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1339" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.event</t>
+          <t>.Settings.Entry.ChangeLanguage</t>
         </is>
       </c>
       <c r="G1339" t="inlineStr"/>
       <c r="H1339" t="inlineStr"/>
     </row>
     <row r="1340">
       <c r="A1340" t="inlineStr"/>
       <c r="B1340" t="inlineStr">
         <is>
-          <t>Lower Era buildings</t>
+          <t>Chance</t>
         </is>
       </c>
       <c r="C1340" t="inlineStr">
         <is>
-          <t>Lower Era buildings</t>
+          <t>Chance</t>
         </is>
       </c>
       <c r="D1340" t="inlineStr"/>
       <c r="E1340" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1340" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.HighlightOldBuildings</t>
+          <t>.Boxes.GBGBuildings.totalChance</t>
         </is>
       </c>
       <c r="G1340" t="inlineStr"/>
       <c r="H1340" t="inlineStr"/>
     </row>
     <row r="1341">
       <c r="A1341" t="inlineStr"/>
       <c r="B1341" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/efficiency</t>
+          <t>Area</t>
         </is>
       </c>
       <c r="C1341" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/efficiency</t>
+          <t>Area</t>
         </is>
       </c>
       <c r="D1341" t="inlineStr"/>
       <c r="E1341" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1341" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.HelpLink</t>
+          <t>.Boxes.Productions.Headings.area</t>
         </is>
       </c>
       <c r="G1341" t="inlineStr"/>
       <c r="H1341" t="inlineStr"/>
     </row>
     <row r="1342">
       <c r="A1342" t="inlineStr"/>
       <c r="B1342" t="inlineStr">
         <is>
-          <t>Himeji Castle (Spoils of War)</t>
+          <t>Discord Webhooks</t>
         </is>
       </c>
       <c r="C1342" t="inlineStr">
         <is>
-          <t>Himeji Castle (Spoils of War)</t>
+          <t>Discord Webhooks</t>
         </is>
       </c>
       <c r="D1342" t="inlineStr"/>
       <c r="E1342" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1342" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.spoilsOfWar</t>
+          <t>.Menu.Discord.Title</t>
         </is>
       </c>
       <c r="G1342" t="inlineStr"/>
       <c r="H1342" t="inlineStr"/>
     </row>
     <row r="1343">
       <c r="A1343" t="inlineStr"/>
       <c r="B1343" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Total Guild Power</t>
         </is>
       </c>
       <c r="C1343" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Total Guild Power</t>
         </is>
       </c>
       <c r="D1343" t="inlineStr"/>
       <c r="E1343" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1343" t="inlineStr">
         <is>
-          <t>.Menu.unitsGex.Desc</t>
+          <t>.Boxes.GuildMemberStat.TotalGuildPower</t>
         </is>
       </c>
       <c r="G1343" t="inlineStr"/>
       <c r="H1343" t="inlineStr"/>
     </row>
     <row r="1344">
       <c r="A1344" t="inlineStr"/>
       <c r="B1344" t="inlineStr">
         <is>
-          <t>Siege deleted</t>
+          <t xml:space="preserve">Target Progress for Energy used: </t>
         </is>
       </c>
       <c r="C1344" t="inlineStr">
         <is>
-          <t>Siege deleted</t>
+          <t xml:space="preserve">Target Progress for Energy used: </t>
         </is>
       </c>
       <c r="D1344" t="inlineStr"/>
       <c r="E1344" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1344" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.siege_deleted</t>
+          <t>.Boxes.MergerGame.EfficiencyTargetProgress.anniversary</t>
         </is>
       </c>
       <c r="G1344" t="inlineStr"/>
       <c r="H1344" t="inlineStr"/>
     </row>
     <row r="1345">
       <c r="A1345" t="inlineStr"/>
       <c r="B1345" t="inlineStr">
         <is>
-          <t>Displays various Event Assitants, when a supported event window is opened.</t>
+          <t>Player name</t>
         </is>
       </c>
       <c r="C1345" t="inlineStr">
         <is>
-          <t>Displays various Event Assitants, when a supported event window is opened.</t>
+          <t>Player name</t>
         </is>
       </c>
       <c r="D1345" t="inlineStr"/>
       <c r="E1345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1345" t="inlineStr">
         <is>
-          <t>.Settings.ShowEventChest.Desc</t>
+          <t>.Boxes.Treasury.PlayerName</t>
         </is>
       </c>
       <c r="G1345" t="inlineStr"/>
       <c r="H1345" t="inlineStr"/>
     </row>
     <row r="1346">
       <c r="A1346" t="inlineStr"/>
       <c r="B1346" t="inlineStr">
         <is>
-          <t>Day ⇋</t>
+          <t>Active Recurring Quest (RQs):</t>
         </is>
       </c>
       <c r="C1346" t="inlineStr">
         <is>
-          <t>Day ⇋</t>
+          <t>Active Recurring Quest (RQs):</t>
         </is>
       </c>
       <c r="D1346" t="inlineStr"/>
       <c r="E1346" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1346" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Day</t>
+          <t>.Boxes.Calculator.ActiveRecurringQuest</t>
         </is>
       </c>
       <c r="G1346" t="inlineStr"/>
       <c r="H1346" t="inlineStr"/>
     </row>
     <row r="1347">
       <c r="A1347" t="inlineStr"/>
       <c r="B1347" t="inlineStr">
         <is>
-          <t>The investment list was updated less than 30 minutes ago.</t>
+          <t>Attacking-Army</t>
         </is>
       </c>
       <c r="C1347" t="inlineStr">
         <is>
-          <t>The investment list was updated less than 30 minutes ago.</t>
+          <t>Attacking-Army</t>
         </is>
       </c>
       <c r="D1347" t="inlineStr"/>
       <c r="E1347" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1347" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.UpToDate</t>
+          <t>.Boxes.Units.attack</t>
         </is>
       </c>
       <c r="G1347" t="inlineStr"/>
       <c r="H1347" t="inlineStr"/>
     </row>
     <row r="1348">
       <c r="A1348" t="inlineStr"/>
       <c r="B1348" t="inlineStr">
         <is>
-          <t>View</t>
+          <t>Negotiation Helper</t>
         </is>
       </c>
       <c r="C1348" t="inlineStr">
         <is>
-          <t>View</t>
+          <t>Negotiation Helper</t>
         </is>
       </c>
       <c r="D1348" t="inlineStr"/>
       <c r="E1348" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1348" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.View</t>
+          <t>.Settings.Entry.AutomaticNegotiation</t>
         </is>
       </c>
       <c r="G1348" t="inlineStr"/>
       <c r="H1348" t="inlineStr"/>
     </row>
     <row r="1349">
       <c r="A1349" t="inlineStr"/>
       <c r="B1349" t="inlineStr">
         <is>
-          <t>Show in-game notification instead of the native Desktop notification when the game window is focused.</t>
+          <t>last Alcatraz production</t>
         </is>
       </c>
       <c r="C1349" t="inlineStr">
         <is>
-          <t>Show in-game notification instead of the native Desktop notification when the game window is focused.</t>
+          <t>last Alcatraz production</t>
         </is>
       </c>
       <c r="D1349" t="inlineStr"/>
       <c r="E1349" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1349" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.InGame.Info</t>
+          <t>.Boxes.Units.alca</t>
         </is>
       </c>
       <c r="G1349" t="inlineStr"/>
       <c r="H1349" t="inlineStr"/>
     </row>
     <row r="1350">
       <c r="A1350" t="inlineStr"/>
       <c r="B1350" t="inlineStr">
         <is>
-          <t>Active Collection Tasks</t>
+          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __tooless__FPs too few.</t>
         </is>
       </c>
       <c r="C1350" t="inlineStr">
         <is>
-          <t>Active Collection Tasks</t>
+          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __tooless__FPs too few.</t>
         </is>
       </c>
       <c r="D1350" t="inlineStr"/>
       <c r="E1350" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1350" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.ActiveTasks</t>
+          <t>.Boxes.Calculator.TTPaidTooLess</t>
         </is>
       </c>
       <c r="G1350" t="inlineStr"/>
       <c r="H1350" t="inlineStr"/>
     </row>
     <row r="1351">
       <c r="A1351" t="inlineStr"/>
       <c r="B1351" t="inlineStr">
         <is>
-          <t>Start level</t>
+          <t>Help</t>
         </is>
       </c>
       <c r="C1351" t="inlineStr">
         <is>
-          <t>Start level</t>
+          <t>Help</t>
         </is>
       </c>
       <c r="D1351" t="inlineStr"/>
       <c r="E1351" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1351" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.StartLevel</t>
+          <t>.Boxes.ProductionsRating.ExplainerHead</t>
         </is>
       </c>
       <c r="G1351" t="inlineStr"/>
       <c r="H1351" t="inlineStr"/>
     </row>
     <row r="1352">
       <c r="A1352" t="inlineStr"/>
       <c r="B1352" t="inlineStr">
         <is>
-          <t>Displays all your in-stock buildings, upgrades, and selection kits from Sets and Chains.</t>
+          <t>How many elements should the Infobox display  and save?&lt;br&gt;Empty or "0" means infinite.</t>
         </is>
       </c>
       <c r="C1352" t="inlineStr">
         <is>
-          <t>Displays all your in-stock buildings, upgrades, and selection kits from Sets and Chains.</t>
+          <t>How many elements should the Infobox display  and save?&lt;br&gt;Empty or "0" means infinite.</t>
         </is>
       </c>
       <c r="D1352" t="inlineStr"/>
       <c r="E1352" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1352" t="inlineStr">
         <is>
-          <t>.Menu.Kits.Desc</t>
+          <t>.Settings.InfoboxEntryCount.Desc</t>
         </is>
       </c>
       <c r="G1352" t="inlineStr"/>
       <c r="H1352" t="inlineStr"/>
     </row>
     <row r="1353">
       <c r="A1353" t="inlineStr"/>
       <c r="B1353" t="inlineStr">
         <is>
-          <t>The new menu-order was saved</t>
+          <t>Next Town</t>
         </is>
       </c>
       <c r="C1353" t="inlineStr">
         <is>
-          <t>The new menu-order was saved</t>
+          <t>Next Town</t>
         </is>
       </c>
       <c r="D1353" t="inlineStr"/>
       <c r="E1353" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1353" t="inlineStr">
         <is>
-          <t>.Menu.SaveMessage.Desc</t>
+          <t>.Boxes.idleGame.NextTown</t>
         </is>
       </c>
       <c r="G1353" t="inlineStr"/>
       <c r="H1353" t="inlineStr"/>
     </row>
     <row r="1354">
       <c r="A1354" t="inlineStr"/>
       <c r="B1354" t="inlineStr">
         <is>
-          <t>common</t>
+          <t>Number of First Strikes remaining.</t>
         </is>
       </c>
       <c r="C1354" t="inlineStr">
         <is>
-          <t>common</t>
+          <t>Number of First Strikes remaining.</t>
         </is>
       </c>
       <c r="D1354" t="inlineStr"/>
       <c r="E1354" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1354" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AllyRarity.common</t>
+          <t>.Boxes.BonusService.first_strike</t>
         </is>
       </c>
       <c r="G1354" t="inlineStr"/>
       <c r="H1354" t="inlineStr"/>
     </row>
     <row r="1355">
       <c r="A1355" t="inlineStr"/>
       <c r="B1355" t="inlineStr">
         <is>
-          <t>Start units</t>
+          <t>profit achieved; yellow = Rank is not safe; red/green = Loss/Profit safe</t>
         </is>
       </c>
       <c r="C1355" t="inlineStr">
         <is>
-          <t>Start units</t>
+          <t>profit achieved; yellow = Rank is not safe; red/green = Loss/Profit safe</t>
         </is>
       </c>
       <c r="D1355" t="inlineStr"/>
       <c r="E1355" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1355" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_units_start</t>
+          <t>.Boxes.Investment.Overview.ProfitDesc</t>
         </is>
       </c>
       <c r="G1355" t="inlineStr"/>
       <c r="H1355" t="inlineStr"/>
     </row>
     <row r="1356">
       <c r="A1356" t="inlineStr"/>
       <c r="B1356" t="inlineStr">
         <is>
-          <t>Close the GB Calculator when this window is auto-opened</t>
+          <t>Bid</t>
         </is>
       </c>
       <c r="C1356" t="inlineStr">
         <is>
-          <t>Close the GB Calculator when this window is auto-opened</t>
+          <t>Bid</t>
         </is>
       </c>
       <c r="D1356" t="inlineStr"/>
       <c r="E1356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1356" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.OwnPartClose</t>
+          <t>.Boxes.AuctionSettings.Bid</t>
         </is>
       </c>
       <c r="G1356" t="inlineStr"/>
       <c r="H1356" t="inlineStr"/>
     </row>
     <row r="1357">
       <c r="A1357" t="inlineStr"/>
       <c r="B1357" t="inlineStr">
         <is>
-          <t>Shows a small badge with a counter of how many quests you can still abort.</t>
+          <t>Display Event Assistants</t>
         </is>
       </c>
       <c r="C1357" t="inlineStr">
         <is>
-          <t>Shows a small badge with a counter of how many quests you can still abort.</t>
+          <t>Display Event Assistants</t>
         </is>
       </c>
       <c r="D1357" t="inlineStr"/>
       <c r="E1357" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1357" t="inlineStr">
         <is>
-          <t>.Settings.Show2kQuestMark.Desc</t>
+          <t>.Settings.ShowEventChest.Title</t>
         </is>
       </c>
       <c r="G1357" t="inlineStr"/>
       <c r="H1357" t="inlineStr"/>
     </row>
     <row r="1358">
       <c r="A1358" t="inlineStr"/>
       <c r="B1358" t="inlineStr">
         <is>
-          <t>1 FP equals __goods__ goods</t>
+          <t>Displays all your in-stock buildings, upgrades, and selection kits from Sets and Chains.</t>
         </is>
       </c>
       <c r="C1358" t="inlineStr">
         <is>
-          <t>1 FP equals __goods__ goods</t>
+          <t>Displays all your in-stock buildings, upgrades, and selection kits from Sets and Chains.</t>
         </is>
       </c>
       <c r="D1358" t="inlineStr"/>
       <c r="E1358" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1358" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.GoodsPerFP</t>
+          <t>.Menu.Kits.Desc</t>
         </is>
       </c>
       <c r="G1358" t="inlineStr"/>
       <c r="H1358" t="inlineStr"/>
     </row>
     <row r="1359">
       <c r="A1359" t="inlineStr"/>
       <c r="B1359" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total: </t>
+          <t>Buildings from QI</t>
         </is>
       </c>
       <c r="C1359" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total: </t>
+          <t>Buildings from QI</t>
         </is>
       </c>
       <c r="D1359" t="inlineStr"/>
       <c r="E1359" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1359" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Total</t>
+          <t>.Boxes.CityMap.buildingFromQI</t>
         </is>
       </c>
       <c r="G1359" t="inlineStr"/>
       <c r="H1359" t="inlineStr"/>
     </row>
     <row r="1360">
       <c r="A1360" t="inlineStr"/>
       <c r="B1360" t="inlineStr">
         <is>
-          <t>Select all</t>
+          <t>Import / Export</t>
         </is>
       </c>
       <c r="C1360" t="inlineStr">
         <is>
-          <t>Select all</t>
+          <t>Import / Export</t>
         </is>
       </c>
       <c r="D1360" t="inlineStr"/>
       <c r="E1360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1360" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SelectAll</t>
+          <t>.Settings.Entry.ExportSettings</t>
         </is>
       </c>
       <c r="G1360" t="inlineStr"/>
       <c r="H1360" t="inlineStr"/>
     </row>
     <row r="1361">
       <c r="A1361" t="inlineStr"/>
       <c r="B1361" t="inlineStr">
         <is>
-          <t>Timer is up</t>
+          <t>Settlements Overview</t>
         </is>
       </c>
       <c r="C1361" t="inlineStr">
         <is>
-          <t>Timer is up</t>
+          <t>Settlements Overview</t>
         </is>
       </c>
       <c r="D1361" t="inlineStr"/>
       <c r="E1361" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1361" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.AlertText</t>
+          <t>.Menu.OutP.Title</t>
         </is>
       </c>
       <c r="G1361" t="inlineStr"/>
       <c r="H1361" t="inlineStr"/>
     </row>
     <row r="1362">
       <c r="A1362" t="inlineStr"/>
       <c r="B1362" t="inlineStr">
         <is>
-          <t>When opening the building menu in a GBG Province, a table is displayed, showing the possible building combinations that would be better than the current one, sorted by their relative impact on the Guild Treasury.</t>
+          <t>See all available information of the current QI map.</t>
         </is>
       </c>
       <c r="C1362" t="inlineStr">
         <is>
-          <t>When opening the building menu in a GBG Province, a table is displayed, showing the possible building combinations that would be better than the current one, sorted by their relative impact on the Guild Treasury.</t>
+          <t>See all available information of the current QI map.</t>
         </is>
       </c>
       <c r="D1362" t="inlineStr"/>
       <c r="E1362" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1362" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGBuildings.Desc</t>
+          <t>.Menu.QIMap.Desc</t>
         </is>
       </c>
       <c r="G1362" t="inlineStr"/>
       <c r="H1362" t="inlineStr"/>
     </row>
     <row r="1363">
       <c r="A1363" t="inlineStr"/>
       <c r="B1363" t="inlineStr">
         <is>
-          <t>GE Statistics</t>
+          <t>GB Calculator</t>
         </is>
       </c>
       <c r="C1363" t="inlineStr">
         <is>
-          <t>GE Statistics</t>
+          <t>GB Calculator</t>
         </is>
       </c>
       <c r="D1363" t="inlineStr"/>
       <c r="E1363" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1363" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Title</t>
+          <t>.Settings.Entry.ShowOwnPartOnAllGBs</t>
         </is>
       </c>
       <c r="G1363" t="inlineStr"/>
       <c r="H1363" t="inlineStr"/>
     </row>
     <row r="1364">
       <c r="A1364" t="inlineStr"/>
       <c r="B1364" t="inlineStr">
         <is>
-          <t>No age</t>
+          <t>New Value</t>
         </is>
       </c>
       <c r="C1364" t="inlineStr">
         <is>
-          <t>No age</t>
+          <t>New Value</t>
         </is>
       </c>
       <c r="D1364" t="inlineStr"/>
       <c r="E1364" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1364" t="inlineStr">
         <is>
-          <t>.Eras.0</t>
+          <t>.Boxes.Calculator.Settings.newValue</t>
         </is>
       </c>
       <c r="G1364" t="inlineStr"/>
       <c r="H1364" t="inlineStr"/>
     </row>
     <row r="1365">
       <c r="A1365" t="inlineStr"/>
       <c r="B1365" t="inlineStr">
         <is>
-          <t>10h</t>
+          <t>Aztec Helper</t>
         </is>
       </c>
       <c r="C1365" t="inlineStr">
         <is>
-          <t>10h</t>
+          <t>Aztec Helper</t>
         </is>
       </c>
       <c r="D1365" t="inlineStr"/>
       <c r="E1365" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1365" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.10h</t>
+          <t>.Menu.AztecMiniGame.Title</t>
         </is>
       </c>
       <c r="G1365" t="inlineStr"/>
       <c r="H1365" t="inlineStr"/>
     </row>
     <row r="1366">
       <c r="A1366" t="inlineStr"/>
       <c r="B1366" t="inlineStr">
         <is>
-          <t>Records</t>
+          <t>Needs two lane road</t>
         </is>
       </c>
       <c r="C1366" t="inlineStr">
         <is>
-          <t>Records</t>
+          <t>Needs two lane road</t>
         </is>
       </c>
       <c r="D1366" t="inlineStr"/>
       <c r="E1366" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1366" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Records</t>
+          <t>.Boxes.CombatCalculator.StreetRequired</t>
         </is>
       </c>
       <c r="G1366" t="inlineStr"/>
       <c r="H1366" t="inlineStr"/>
     </row>
     <row r="1367">
       <c r="A1367" t="inlineStr"/>
       <c r="B1367" t="inlineStr">
         <is>
-          <t>Spring Event</t>
+          <t>plain</t>
         </is>
       </c>
       <c r="C1367" t="inlineStr">
         <is>
-          <t>Spring Event</t>
+          <t>plain</t>
         </is>
       </c>
       <c r="D1367" t="inlineStr"/>
       <c r="E1367" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1367" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.spring_event</t>
+          <t>.Boxes.GvGMap.Sector.Terrain_plain</t>
         </is>
       </c>
       <c r="G1367" t="inlineStr"/>
       <c r="H1367" t="inlineStr"/>
     </row>
     <row r="1368">
       <c r="A1368" t="inlineStr"/>
       <c r="B1368" t="inlineStr">
         <is>
-          <t>There are no buildings in this category.</t>
+          <t>Shop Currency will overflow!</t>
         </is>
       </c>
       <c r="C1368" t="inlineStr">
         <is>
-          <t>There are no buildings in this category.</t>
+          <t>Shop Currency will overflow!</t>
         </is>
       </c>
       <c r="D1368" t="inlineStr"/>
       <c r="E1368" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1368" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.EmptyList</t>
+          <t>.Boxes.MergerGame.CurrencyOverflowWarning</t>
         </is>
       </c>
       <c r="G1368" t="inlineStr"/>
       <c r="H1368" t="inlineStr"/>
     </row>
     <row r="1369">
       <c r="A1369" t="inlineStr"/>
       <c r="B1369" t="inlineStr">
         <is>
-          <t>We still calculate with 5 tries, because we do not have the data to support negotiations with more tries.</t>
+          <t>All Ages</t>
         </is>
       </c>
       <c r="C1369" t="inlineStr">
         <is>
-          <t>We still calculate with 5 tries, because we do not have the data to support negotiations with more tries.</t>
+          <t>All Ages</t>
         </is>
       </c>
       <c r="D1369" t="inlineStr"/>
       <c r="E1369" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1369" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.ChanceGreaterThan5</t>
+          <t>.Eras.GvGAllAge</t>
         </is>
       </c>
       <c r="G1369" t="inlineStr"/>
       <c r="H1369" t="inlineStr"/>
     </row>
     <row r="1370">
       <c r="A1370" t="inlineStr"/>
       <c r="B1370" t="inlineStr">
         <is>
-          <t>__GBCount__ noted</t>
+          <t>Alert active</t>
         </is>
       </c>
       <c r="C1370" t="inlineStr">
         <is>
-          <t>__GBCount__ noted</t>
+          <t>Alert active</t>
         </is>
       </c>
       <c r="D1370" t="inlineStr"/>
       <c r="E1370" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1370" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.GBsNoted</t>
+          <t>.Boxes.InactivesSettings.AlertActive</t>
         </is>
       </c>
       <c r="G1370" t="inlineStr"/>
       <c r="H1370" t="inlineStr"/>
     </row>
     <row r="1371">
       <c r="A1371" t="inlineStr"/>
       <c r="B1371" t="inlineStr">
         <is>
-          <t>GBs</t>
+          <t>Incidents</t>
         </is>
       </c>
       <c r="C1371" t="inlineStr">
         <is>
-          <t>GBs</t>
+          <t>Incidents</t>
         </is>
       </c>
       <c r="D1371" t="inlineStr"/>
       <c r="E1371" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1371" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.greatbuilding</t>
+          <t>.Menu.HiddenRewards.Title</t>
         </is>
       </c>
       <c r="G1371" t="inlineStr"/>
       <c r="H1371" t="inlineStr"/>
     </row>
     <row r="1372">
       <c r="A1372" t="inlineStr"/>
       <c r="B1372" t="inlineStr">
         <is>
-          <t>Language</t>
+          <t>WARNING!: Goods stock at CRITICAL level!</t>
         </is>
       </c>
       <c r="C1372" t="inlineStr">
         <is>
-          <t>Language</t>
+          <t>WARNING!: Goods stock at CRITICAL level!</t>
         </is>
       </c>
       <c r="D1372" t="inlineStr"/>
       <c r="E1372" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1372" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ChangeLanguage</t>
+          <t>.Boxes.Negotiation.GoodsCritical</t>
         </is>
       </c>
       <c r="G1372" t="inlineStr"/>
       <c r="H1372" t="inlineStr"/>
     </row>
     <row r="1373">
       <c r="A1373" t="inlineStr"/>
       <c r="B1373" t="inlineStr">
         <is>
-          <t>Rewards from Incidents</t>
+          <t>__nettoreward__ x  __arcfactor__%  = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Loss: __paid__ - __bruttoreward__ = __loss__</t>
         </is>
       </c>
       <c r="C1373" t="inlineStr">
         <is>
-          <t>Rewards from Incidents</t>
+          <t>__nettoreward__ x  __arcfactor__%  = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Loss: __paid__ - __bruttoreward__ = __loss__</t>
         </is>
       </c>
       <c r="D1373" t="inlineStr"/>
       <c r="E1373" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1373" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.hidden_reward</t>
+          <t>.Boxes.Calculator.TTLossSelf</t>
         </is>
       </c>
       <c r="G1373" t="inlineStr"/>
       <c r="H1373" t="inlineStr"/>
     </row>
     <row r="1374">
       <c r="A1374" t="inlineStr"/>
       <c r="B1374" t="inlineStr">
         <is>
-          <t>First visit the member overview of the social conversation you want to compare here, so that data can be compared.</t>
+          <t>Ally Overview</t>
         </is>
       </c>
       <c r="C1374" t="inlineStr">
         <is>
-          <t>First visit the member overview of the social conversation you want to compare here, so that data can be compared.</t>
+          <t>Ally Overview</t>
         </is>
       </c>
       <c r="D1374" t="inlineStr"/>
       <c r="E1374" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1374" t="inlineStr">
         <is>
-          <t>.Boxes.CompareFriendsThreads.Information</t>
+          <t>.Settings.Entry.ShowAllyList</t>
         </is>
       </c>
       <c r="G1374" t="inlineStr"/>
       <c r="H1374" t="inlineStr"/>
     </row>
     <row r="1375">
       <c r="A1375" t="inlineStr"/>
       <c r="B1375" t="inlineStr">
         <is>
-          <t>lost Attacks</t>
+          <t>Item Store</t>
         </is>
       </c>
       <c r="C1375" t="inlineStr">
         <is>
-          <t>lost Attacks</t>
+          <t>Item Store</t>
         </is>
       </c>
       <c r="D1375" t="inlineStr"/>
       <c r="E1375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1375" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Tabs.LostAttackFights</t>
+          <t>.Boxes.FPCollector.item_store</t>
         </is>
       </c>
       <c r="G1375" t="inlineStr"/>
       <c r="H1375" t="inlineStr"/>
     </row>
     <row r="1376">
       <c r="A1376" t="inlineStr"/>
       <c r="B1376" t="inlineStr">
         <is>
-          <t>Shows Advice (added by the player) for specific opposing armies.</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C1376" t="inlineStr">
         <is>
-          <t>Shows Advice (added by the player) for specific opposing armies.</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="D1376" t="inlineStr"/>
       <c r="E1376" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1376" t="inlineStr">
         <is>
-          <t>.Settings.ShowArmyAdvice.Desc</t>
+          <t>.Boxes.Treasury.Era</t>
         </is>
       </c>
       <c r="G1376" t="inlineStr"/>
       <c r="H1376" t="inlineStr"/>
     </row>
     <row r="1377">
       <c r="A1377" t="inlineStr"/>
       <c r="B1377" t="inlineStr">
         <is>
-          <t>Show progress filter</t>
+          <t>The import was completed with errors. Please reload the game.</t>
         </is>
       </c>
       <c r="C1377" t="inlineStr">
         <is>
-          <t>Show progress filter</t>
+          <t>The import was completed with errors. Please reload the game.</t>
         </is>
       </c>
       <c r="D1377" t="inlineStr"/>
       <c r="E1377" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1377" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.ShowProgressFilter</t>
+          <t>.Boxes.DBExport.ImportPartlySuccessful</t>
         </is>
       </c>
       <c r="G1377" t="inlineStr"/>
       <c r="H1377" t="inlineStr"/>
     </row>
     <row r="1378">
       <c r="A1378" t="inlineStr"/>
       <c r="B1378" t="inlineStr">
         <is>
-          <t>Aztec Helper</t>
+          <t>Displays game stats on goods, units, rewards, GBG</t>
         </is>
       </c>
       <c r="C1378" t="inlineStr">
         <is>
-          <t>Aztec Helper</t>
+          <t>Displays game stats on goods, units, rewards, GBG</t>
         </is>
       </c>
       <c r="D1378" t="inlineStr"/>
       <c r="E1378" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1378" t="inlineStr">
         <is>
-          <t>.Settings.ShowAztecHelper.Title</t>
+          <t>.Menu.Stats.Desc</t>
         </is>
       </c>
       <c r="G1378" t="inlineStr"/>
       <c r="H1378" t="inlineStr"/>
     </row>
     <row r="1379">
       <c r="A1379" t="inlineStr"/>
       <c r="B1379" t="inlineStr">
         <is>
-          <t>all</t>
+          <t>5m</t>
         </is>
       </c>
       <c r="C1379" t="inlineStr">
         <is>
-          <t>all</t>
+          <t>5m</t>
         </is>
       </c>
       <c r="D1379" t="inlineStr"/>
       <c r="E1379" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1379" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.CountAll</t>
+          <t>.Boxes.Alerts.Time.5m</t>
         </is>
       </c>
       <c r="G1379" t="inlineStr"/>
       <c r="H1379" t="inlineStr"/>
     </row>
     <row r="1380">
       <c r="A1380" t="inlineStr"/>
       <c r="B1380" t="inlineStr">
         <is>
-          <t>Shop Assistant</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C1380" t="inlineStr">
         <is>
-          <t>Shop Assistant</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="D1380" t="inlineStr"/>
       <c r="E1380" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1380" t="inlineStr">
         <is>
-          <t>.Menu.ShopAssist.Title</t>
+          <t>.Boxes.Investment.Overview.Building</t>
         </is>
       </c>
       <c r="G1380" t="inlineStr"/>
       <c r="H1380" t="inlineStr"/>
     </row>
     <row r="1381">
       <c r="A1381" t="inlineStr"/>
       <c r="B1381" t="inlineStr">
         <is>
-          <t>Displays events happening in the background</t>
+          <t>Military</t>
         </is>
       </c>
       <c r="C1381" t="inlineStr">
         <is>
-          <t>Displays events happening in the background</t>
+          <t>Military</t>
         </is>
       </c>
       <c r="D1381" t="inlineStr"/>
       <c r="E1381" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1381" t="inlineStr">
         <is>
-          <t>.Menu.Info.Desc</t>
+          <t>.Boxes.Productions.Headings.military</t>
         </is>
       </c>
       <c r="G1381" t="inlineStr"/>
       <c r="H1381" t="inlineStr"/>
     </row>
     <row r="1382">
       <c r="A1382" t="inlineStr"/>
       <c r="B1382" t="inlineStr">
         <is>
-          <t>PE</t>
+          <t xml:space="preserve">Help translate FoE Helper by registering on our translation tool: </t>
         </is>
       </c>
       <c r="C1382" t="inlineStr">
         <is>
-          <t>PE</t>
+          <t xml:space="preserve">Help translate FoE Helper by registering on our translation tool: </t>
         </is>
       </c>
       <c r="D1382" t="inlineStr"/>
       <c r="E1382" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1382" t="inlineStr">
         <is>
-          <t>.Eras.9.short</t>
+          <t>.Settings.About.TranslateDesc</t>
         </is>
       </c>
       <c r="G1382" t="inlineStr"/>
       <c r="H1382" t="inlineStr"/>
     </row>
     <row r="1383">
       <c r="A1383" t="inlineStr"/>
       <c r="B1383" t="inlineStr">
         <is>
-          <t>Units - Daily</t>
+          <t>No BG attempts remain!</t>
         </is>
       </c>
       <c r="C1383" t="inlineStr">
         <is>
-          <t>Units - Daily</t>
+          <t>No BG attempts remain!</t>
         </is>
       </c>
       <c r="D1383" t="inlineStr"/>
       <c r="E1383" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1383" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsUnitsD</t>
+          <t>.Boxes.BlueGalaxy.NoChargesLeft</t>
         </is>
       </c>
       <c r="G1383" t="inlineStr"/>
       <c r="H1383" t="inlineStr"/>
     </row>
     <row r="1384">
       <c r="A1384" t="inlineStr"/>
       <c r="B1384" t="inlineStr">
         <is>
-          <t>Create New Alert</t>
+          <t>Random</t>
         </is>
       </c>
       <c r="C1384" t="inlineStr">
         <is>
-          <t>Create New Alert</t>
+          <t>Random</t>
         </is>
       </c>
       <c r="D1384" t="inlineStr"/>
       <c r="E1384" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1384" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.CreateNewAlert</t>
+          <t>.Boxes.CityMap.random_production</t>
         </is>
       </c>
       <c r="G1384" t="inlineStr"/>
       <c r="H1384" t="inlineStr"/>
     </row>
     <row r="1385">
       <c r="A1385" t="inlineStr"/>
       <c r="B1385" t="inlineStr">
         <is>
-          <t>Daily</t>
+          <t>Fragments</t>
         </is>
       </c>
       <c r="C1385" t="inlineStr">
         <is>
-          <t>Daily</t>
+          <t>Fragments</t>
         </is>
       </c>
       <c r="D1385" t="inlineStr"/>
       <c r="E1385" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1385" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Daily</t>
+          <t>.Boxes.BlueGalaxy.Fragments</t>
         </is>
       </c>
       <c r="G1385" t="inlineStr"/>
       <c r="H1385" t="inlineStr"/>
     </row>
     <row r="1386">
       <c r="A1386" t="inlineStr"/>
       <c r="B1386" t="inlineStr">
         <is>
-          <t>Reward</t>
+          <t>Open window automatically</t>
         </is>
       </c>
       <c r="C1386" t="inlineStr">
         <is>
-          <t>Reward</t>
+          <t>Open window automatically</t>
         </is>
       </c>
       <c r="D1386" t="inlineStr"/>
       <c r="E1386" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1386" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.collectReward</t>
+          <t>.Boxes.Settings.Autostart</t>
         </is>
       </c>
       <c r="G1386" t="inlineStr"/>
       <c r="H1386" t="inlineStr"/>
     </row>
     <row r="1387">
       <c r="A1387" t="inlineStr"/>
       <c r="B1387" t="inlineStr">
         <is>
-          <t>Auto + Not locked</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C1387" t="inlineStr">
         <is>
-          <t>Auto + Not locked</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="D1387" t="inlineStr"/>
       <c r="E1387" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1387" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.AutoWithUnsafe</t>
+          <t>.General.Goods</t>
         </is>
       </c>
       <c r="G1387" t="inlineStr"/>
       <c r="H1387" t="inlineStr"/>
     </row>
     <row r="1388">
       <c r="A1388" t="inlineStr"/>
       <c r="B1388" t="inlineStr">
         <is>
-          <t>Unattached</t>
+          <t>Statistics</t>
         </is>
       </c>
       <c r="C1388" t="inlineStr">
         <is>
-          <t>Unattached</t>
+          <t>Statistics</t>
         </is>
       </c>
       <c r="D1388" t="inlineStr"/>
       <c r="E1388" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1388" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Unbind</t>
+          <t>.Menu.Stats.Title</t>
         </is>
       </c>
       <c r="G1388" t="inlineStr"/>
       <c r="H1388" t="inlineStr"/>
     </row>
     <row r="1389">
       <c r="A1389" t="inlineStr"/>
       <c r="B1389" t="inlineStr">
         <is>
-          <t>FPs</t>
+          <t>Efficiency (incl. keys)</t>
         </is>
       </c>
       <c r="C1389" t="inlineStr">
         <is>
-          <t>FPs</t>
+          <t>Efficiency (incl. keys)</t>
         </is>
       </c>
       <c r="D1389" t="inlineStr"/>
       <c r="E1389" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1389" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.FP</t>
+          <t>.Boxes.MergerGame.Efficiency.care</t>
         </is>
       </c>
       <c r="G1389" t="inlineStr"/>
       <c r="H1389" t="inlineStr"/>
     </row>
     <row r="1390">
       <c r="A1390" t="inlineStr"/>
       <c r="B1390" t="inlineStr">
         <is>
-          <t>Hidden Reward</t>
+          <t>Show the next Alert countdown as an overlay of the Main Menu icon</t>
         </is>
       </c>
       <c r="C1390" t="inlineStr">
         <is>
-          <t>Hidden Reward</t>
+          <t>Show the next Alert countdown as an overlay of the Main Menu icon</t>
         </is>
       </c>
       <c r="D1390" t="inlineStr"/>
       <c r="E1390" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1390" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.hiddenReward</t>
+          <t>.Boxes.Alerts.Preferences.MenuIcon.Info</t>
         </is>
       </c>
       <c r="G1390" t="inlineStr"/>
       <c r="H1390" t="inlineStr"/>
     </row>
     <row r="1391">
       <c r="A1391" t="inlineStr"/>
       <c r="B1391" t="inlineStr">
         <is>
-          <t>Copy city data</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C1391" t="inlineStr">
         <is>
-          <t>Copy city data</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="D1391" t="inlineStr"/>
       <c r="E1391" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1391" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.CopyMetaInfos</t>
+          <t>.Boxes.Outpost.TitleFree</t>
         </is>
       </c>
       <c r="G1391" t="inlineStr"/>
       <c r="H1391" t="inlineStr"/>
     </row>
     <row r="1392">
       <c r="A1392" t="inlineStr"/>
       <c r="B1392" t="inlineStr">
         <is>
-          <t>No Settlements finished yet.</t>
+          <t>show axis label</t>
         </is>
       </c>
       <c r="C1392" t="inlineStr">
         <is>
-          <t>No Settlements finished yet.</t>
+          <t>show axis label</t>
         </is>
       </c>
       <c r="D1392" t="inlineStr"/>
       <c r="E1392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1392" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.NoSettlementsFinished</t>
+          <t>.Boxes.GexStat.ShowAxisLabel</t>
         </is>
       </c>
       <c r="G1392" t="inlineStr"/>
       <c r="H1392" t="inlineStr"/>
     </row>
     <row r="1393">
       <c r="A1393" t="inlineStr"/>
       <c r="B1393" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>Change view</t>
         </is>
       </c>
       <c r="C1393" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>Change view</t>
         </is>
       </c>
       <c r="D1393" t="inlineStr"/>
       <c r="E1393" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1393" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Type</t>
+          <t>.Boxes.GuildMemberStat.ChangeView</t>
         </is>
       </c>
       <c r="G1393" t="inlineStr"/>
       <c r="H1393" t="inlineStr"/>
     </row>
     <row r="1394">
       <c r="A1394" t="inlineStr"/>
       <c r="B1394" t="inlineStr">
         <is>
-          <t>Blue Galaxy</t>
+          <t>Your city data is now on the clipboard</t>
         </is>
       </c>
       <c r="C1394" t="inlineStr">
         <is>
-          <t>Blue Galaxy</t>
+          <t>Your city data is now on the clipboard</t>
         </is>
       </c>
       <c r="D1394" t="inlineStr"/>
       <c r="E1394" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1394" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowBlueGalaxyHelper</t>
+          <t>.Boxes.CityMap.ToastBodyCopyData</t>
         </is>
       </c>
       <c r="G1394" t="inlineStr"/>
       <c r="H1394" t="inlineStr"/>
     </row>
     <row r="1395">
       <c r="A1395" t="inlineStr"/>
       <c r="B1395" t="inlineStr">
         <is>
-          <t>Siege defeated</t>
+          <t>Lost</t>
         </is>
       </c>
       <c r="C1395" t="inlineStr">
         <is>
-          <t>Siege defeated</t>
+          <t>Lost</t>
         </is>
       </c>
       <c r="D1395" t="inlineStr"/>
       <c r="E1395" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1395" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.siege_defeated</t>
+          <t>.Boxes.UnitsGex.Lost</t>
         </is>
       </c>
       <c r="G1395" t="inlineStr"/>
       <c r="H1395" t="inlineStr"/>
     </row>
     <row r="1396">
       <c r="A1396" t="inlineStr"/>
       <c r="B1396" t="inlineStr">
         <is>
-          <t>7d</t>
+          <t>Light Unit</t>
         </is>
       </c>
       <c r="C1396" t="inlineStr">
         <is>
-          <t>7d</t>
+          <t>Light Unit</t>
         </is>
       </c>
       <c r="D1396" t="inlineStr"/>
       <c r="E1396" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1396" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.7d</t>
+          <t>.Boxes.Units.light_melee</t>
         </is>
       </c>
       <c r="G1396" t="inlineStr"/>
       <c r="H1396" t="inlineStr"/>
     </row>
     <row r="1397">
       <c r="A1397" t="inlineStr"/>
       <c r="B1397" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Units</t>
         </is>
       </c>
       <c r="C1397" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Units</t>
         </is>
       </c>
       <c r="D1397" t="inlineStr"/>
       <c r="E1397" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1397" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.NewPlayer</t>
+          <t>.General.Units</t>
         </is>
       </c>
       <c r="G1397" t="inlineStr"/>
       <c r="H1397" t="inlineStr"/>
     </row>
     <row r="1398">
       <c r="A1398" t="inlineStr"/>
       <c r="B1398" t="inlineStr">
         <is>
-          <t>Allies</t>
+          <t>Collection</t>
         </is>
       </c>
       <c r="C1398" t="inlineStr">
         <is>
-          <t>Allies</t>
+          <t>Collection</t>
         </is>
       </c>
       <c r="D1398" t="inlineStr"/>
       <c r="E1398" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1398" t="inlineStr">
         <is>
-          <t>.Menu.Allies.Title</t>
+          <t>.Boxes.Productions.Headings.earning</t>
         </is>
       </c>
       <c r="G1398" t="inlineStr"/>
       <c r="H1398" t="inlineStr"/>
     </row>
     <row r="1399">
       <c r="A1399" t="inlineStr"/>
       <c r="B1399" t="inlineStr">
         <is>
-          <t>Shows only buildings from search results, buildings you added manually and buildings you highlighted yourself</t>
+          <t>Close Box</t>
         </is>
       </c>
       <c r="C1399" t="inlineStr">
         <is>
-          <t>Shows only buildings from search results, buildings you added manually and buildings you highlighted yourself</t>
+          <t>Close Box</t>
         </is>
       </c>
       <c r="D1399" t="inlineStr"/>
       <c r="E1399" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1399" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowHighlightedExplanation</t>
+          <t>.Boxes.CloseBox.Title</t>
         </is>
       </c>
       <c r="G1399" t="inlineStr"/>
       <c r="H1399" t="inlineStr"/>
     </row>
     <row r="1400">
       <c r="A1400" t="inlineStr"/>
       <c r="B1400" t="inlineStr">
         <is>
-          <t>GB Tracker</t>
+          <t>Siege deployed</t>
         </is>
       </c>
       <c r="C1400" t="inlineStr">
         <is>
-          <t>GB Tracker</t>
+          <t>Siege deployed</t>
         </is>
       </c>
       <c r="D1400" t="inlineStr"/>
       <c r="E1400" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1400" t="inlineStr">
         <is>
-          <t>.Boxes.findGB.Title</t>
+          <t>.Boxes.GvGMap.Log.siege_deployed</t>
         </is>
       </c>
       <c r="G1400" t="inlineStr"/>
       <c r="H1400" t="inlineStr"/>
     </row>
     <row r="1401">
       <c r="A1401" t="inlineStr"/>
       <c r="B1401" t="inlineStr">
         <is>
-          <t>Guild Expedition</t>
+          <t>When opening the building menu in a GBG Province, a table is displayed, showing the possible building combinations that would be better than the current one, sorted by their relative impact on the Guild Treasury.</t>
         </is>
       </c>
       <c r="C1401" t="inlineStr">
         <is>
-          <t>Guild Expedition</t>
+          <t>When opening the building menu in a GBG Province, a table is displayed, showing the possible building combinations that would be better than the current one, sorted by their relative impact on the Guild Treasury.</t>
         </is>
       </c>
       <c r="D1401" t="inlineStr"/>
       <c r="E1401" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1401" t="inlineStr">
         <is>
-          <t>.Boxes.General.Guild_Expedition</t>
+          <t>.Settings.ShowGBGBuildings.Desc</t>
         </is>
       </c>
       <c r="G1401" t="inlineStr"/>
       <c r="H1401" t="inlineStr"/>
     </row>
     <row r="1402">
       <c r="A1402" t="inlineStr"/>
       <c r="B1402" t="inlineStr">
         <is>
-          <t>Rate the Extension</t>
+          <t>Auto open Infobox</t>
         </is>
       </c>
       <c r="C1402" t="inlineStr">
         <is>
-          <t>Rate the Extension</t>
+          <t>Auto open Infobox</t>
         </is>
       </c>
       <c r="D1402" t="inlineStr"/>
       <c r="E1402" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1402" t="inlineStr">
         <is>
-          <t>.Settings.About.RatingTitle</t>
+          <t>.Settings.AutoOpenInfoBox.Title</t>
         </is>
       </c>
       <c r="G1402" t="inlineStr"/>
       <c r="H1402" t="inlineStr"/>
     </row>
     <row r="1403">
       <c r="A1403" t="inlineStr"/>
       <c r="B1403" t="inlineStr">
         <is>
-          <t>Log duration</t>
+          <t>Import presets</t>
         </is>
       </c>
       <c r="C1403" t="inlineStr">
         <is>
-          <t>Log duration</t>
+          <t>Import presets</t>
         </is>
       </c>
       <c r="D1403" t="inlineStr"/>
       <c r="E1403" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1403" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.LogDuration</t>
+          <t>.Boxes.ProductionsRating.PresetImport</t>
         </is>
       </c>
       <c r="G1403" t="inlineStr"/>
       <c r="H1403" t="inlineStr"/>
     </row>
     <row r="1404">
       <c r="A1404" t="inlineStr"/>
       <c r="B1404" t="inlineStr">
         <is>
-          <t>Message</t>
+          <t>&lt;span style='color:#29b206'&gt;Remaining&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
         </is>
       </c>
       <c r="C1404" t="inlineStr">
         <is>
-          <t>Message</t>
+          <t>&lt;span style='color:#29b206'&gt;Remaining&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
         </is>
       </c>
       <c r="D1404" t="inlineStr"/>
       <c r="E1404" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1404" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Action</t>
+          <t>.Boxes.Campagne.DescStillMissing</t>
         </is>
       </c>
       <c r="G1404" t="inlineStr"/>
       <c r="H1404" t="inlineStr"/>
     </row>
     <row r="1405">
       <c r="A1405" t="inlineStr"/>
       <c r="B1405" t="inlineStr">
         <is>
-          <t>24 hour clock</t>
+          <t>Castle System daily reward</t>
         </is>
       </c>
       <c r="C1405" t="inlineStr">
         <is>
-          <t>24 hour clock</t>
+          <t>Castle System daily reward</t>
         </is>
       </c>
       <c r="D1405" t="inlineStr"/>
       <c r="E1405" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1405" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Time24</t>
+          <t>.Boxes.FPCollector.castle_system_daily_reward_chest</t>
         </is>
       </c>
       <c r="G1405" t="inlineStr"/>
       <c r="H1405" t="inlineStr"/>
     </row>
     <row r="1406">
       <c r="A1406" t="inlineStr"/>
       <c r="B1406" t="inlineStr">
         <is>
-          <t>Season</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C1406" t="inlineStr">
         <is>
-          <t>Season</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="D1406" t="inlineStr"/>
       <c r="E1406" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1406" t="inlineStr">
         <is>
-          <t>.Boxes.General.Season</t>
+          <t>.Boxes.Productions.Headings.goods</t>
         </is>
       </c>
       <c r="G1406" t="inlineStr"/>
       <c r="H1406" t="inlineStr"/>
     </row>
     <row r="1407">
       <c r="A1407" t="inlineStr"/>
       <c r="B1407" t="inlineStr">
         <is>
-          <t>Battle</t>
+          <t>Opacity</t>
         </is>
       </c>
       <c r="C1407" t="inlineStr">
         <is>
-          <t>Battle</t>
+          <t>Opacity</t>
         </is>
       </c>
       <c r="D1407" t="inlineStr"/>
       <c r="E1407" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1407" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Battle</t>
+          <t>.Boxes.CityBuilder.Opacity</t>
         </is>
       </c>
       <c r="G1407" t="inlineStr"/>
       <c r="H1407" t="inlineStr"/>
     </row>
     <row r="1408">
       <c r="A1408" t="inlineStr"/>
       <c r="B1408" t="inlineStr">
         <is>
-          <t>Menu Length</t>
+          <t>Presets</t>
         </is>
       </c>
       <c r="C1408" t="inlineStr">
         <is>
-          <t>Menu Length</t>
+          <t>Presets</t>
         </is>
       </c>
       <c r="D1408" t="inlineStr"/>
       <c r="E1408" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1408" t="inlineStr">
         <is>
-          <t>.Settings.MenuLength.Title</t>
+          <t>.Boxes.Alerts.Form.Presets</t>
         </is>
       </c>
       <c r="G1408" t="inlineStr"/>
       <c r="H1408" t="inlineStr"/>
     </row>
     <row r="1409">
       <c r="A1409" t="inlineStr"/>
       <c r="B1409" t="inlineStr">
         <is>
-          <t>Alert Suggestions</t>
+          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
         </is>
       </c>
       <c r="C1409" t="inlineStr">
         <is>
-          <t>Alert Suggestions</t>
+          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
         </is>
       </c>
       <c r="D1409" t="inlineStr"/>
       <c r="E1409" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1409" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Suggestions.Title</t>
+          <t>.Boxes.GuildFights.SnapShotLogDisclaimer</t>
         </is>
       </c>
       <c r="G1409" t="inlineStr"/>
       <c r="H1409" t="inlineStr"/>
     </row>
     <row r="1410">
       <c r="A1410" t="inlineStr"/>
       <c r="B1410" t="inlineStr">
         <is>
-          <t>Negotiation Helper</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="C1410" t="inlineStr">
         <is>
-          <t>Negotiation Helper</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="D1410" t="inlineStr"/>
       <c r="E1410" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1410" t="inlineStr">
         <is>
-          <t>.Settings.Entry.AutomaticNegotiation</t>
+          <t>.HiddenRewards.Table.type</t>
         </is>
       </c>
       <c r="G1410" t="inlineStr"/>
       <c r="H1410" t="inlineStr"/>
     </row>
     <row r="1411">
       <c r="A1411" t="inlineStr"/>
       <c r="B1411" t="inlineStr">
         <is>
-          <t>Battle</t>
+          <t>City Builder</t>
         </is>
       </c>
       <c r="C1411" t="inlineStr">
         <is>
-          <t>Battle</t>
+          <t>City Builder</t>
         </is>
       </c>
       <c r="D1411" t="inlineStr"/>
       <c r="E1411" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1411" t="inlineStr">
         <is>
-          <t>.General.Battle</t>
+          <t>.Boxes.CityBuilder.Title</t>
         </is>
       </c>
       <c r="G1411" t="inlineStr"/>
       <c r="H1411" t="inlineStr"/>
     </row>
     <row r="1412">
       <c r="A1412" t="inlineStr"/>
       <c r="B1412" t="inlineStr">
         <is>
-          <t>During manual battle if the HelperBox gets in the way, this option temporarily hides the box until the battle is over. This only works with Helper 'As Box'</t>
+          <t>Set Timer</t>
         </is>
       </c>
       <c r="C1412" t="inlineStr">
         <is>
-          <t>During manual battle if the HelperBox gets in the way, this option temporarily hides the box until the battle is over. This only works with Helper 'As Box'</t>
+          <t>Set Timer</t>
         </is>
       </c>
       <c r="D1412" t="inlineStr"/>
       <c r="E1412" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1412" t="inlineStr">
         <is>
-          <t>.Settings.HideHelperDuringBattle.Desc</t>
+          <t>.Boxes.idleGame.SetTimer</t>
         </is>
       </c>
       <c r="G1412" t="inlineStr"/>
       <c r="H1412" t="inlineStr"/>
     </row>
     <row r="1413">
       <c r="A1413" t="inlineStr"/>
       <c r="B1413" t="inlineStr">
         <is>
-          <t>Soccer Cup Event</t>
+          <t>Decayed Buildings Notification</t>
         </is>
       </c>
       <c r="C1413" t="inlineStr">
         <is>
-          <t>Soccer Cup Event</t>
+          <t>Decayed Buildings Notification</t>
         </is>
       </c>
       <c r="D1413" t="inlineStr"/>
       <c r="E1413" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1413" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.soccer_cup_event</t>
+          <t>.Settings.Entry.ShowBuildingsExpired</t>
         </is>
       </c>
       <c r="G1413" t="inlineStr"/>
       <c r="H1413" t="inlineStr"/>
     </row>
     <row r="1414">
       <c r="A1414" t="inlineStr"/>
       <c r="B1414" t="inlineStr">
         <is>
-          <t>Oceanic Future</t>
+          <t>Cancel</t>
         </is>
       </c>
       <c r="C1414" t="inlineStr">
         <is>
-          <t>Oceanic Future</t>
+          <t>Cancel</t>
         </is>
       </c>
       <c r="D1414" t="inlineStr"/>
       <c r="E1414" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1414" t="inlineStr">
         <is>
-          <t>.Eras.16</t>
+          <t>.General.Cancel</t>
         </is>
       </c>
       <c r="G1414" t="inlineStr"/>
       <c r="H1414" t="inlineStr"/>
     </row>
     <row r="1415">
       <c r="A1415" t="inlineStr"/>
       <c r="B1415" t="inlineStr">
         <is>
-          <t>level</t>
+          <t>Progress</t>
         </is>
       </c>
       <c r="C1415" t="inlineStr">
         <is>
-          <t>level</t>
+          <t>Progress</t>
         </is>
       </c>
       <c r="D1415" t="inlineStr"/>
       <c r="E1415" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1415" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Level</t>
+          <t>.Boxes.Investment.Overview.Progress</t>
         </is>
       </c>
       <c r="G1415" t="inlineStr"/>
       <c r="H1415" t="inlineStr"/>
     </row>
     <row r="1416">
       <c r="A1416" t="inlineStr"/>
       <c r="B1416" t="inlineStr">
         <is>
-          <t>Colonial Age</t>
+          <t>Province __provinceName__ unlocks</t>
         </is>
       </c>
       <c r="C1416" t="inlineStr">
         <is>
-          <t>Colonial Age</t>
+          <t>Province __provinceName__ unlocks</t>
         </is>
       </c>
       <c r="D1416" t="inlineStr"/>
       <c r="E1416" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1416" t="inlineStr">
         <is>
-          <t>.Eras.7</t>
+          <t>.Boxes.GuildFights.SaveAlert</t>
         </is>
       </c>
       <c r="G1416" t="inlineStr"/>
       <c r="H1416" t="inlineStr"/>
     </row>
     <row r="1417">
       <c r="A1417" t="inlineStr"/>
       <c r="B1417" t="inlineStr">
         <is>
-          <t>Guild Expedition</t>
+          <t>You might die playing this card! Consider redrawing or buying health.</t>
         </is>
       </c>
       <c r="C1417" t="inlineStr">
         <is>
-          <t>Guild Expedition</t>
+          <t>You might die playing this card! Consider redrawing or buying health.</t>
         </is>
       </c>
       <c r="D1417" t="inlineStr"/>
       <c r="E1417" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1417" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.guild_expedition_reward_notification</t>
+          <t>.Boxes.cardGame.WarningPossibleDeath</t>
         </is>
       </c>
       <c r="G1417" t="inlineStr"/>
       <c r="H1417" t="inlineStr"/>
     </row>
     <row r="1418">
       <c r="A1418" t="inlineStr"/>
       <c r="B1418" t="inlineStr">
         <is>
-          <t>Sum Inventory + Offered</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="C1418" t="inlineStr">
         <is>
-          <t>Sum Inventory + Offered</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="D1418" t="inlineStr"/>
       <c r="E1418" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1418" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.InventoryOfferSum</t>
+          <t>.Boxes.Castle.Type</t>
         </is>
       </c>
       <c r="G1418" t="inlineStr"/>
       <c r="H1418" t="inlineStr"/>
     </row>
     <row r="1419">
       <c r="A1419" t="inlineStr"/>
       <c r="B1419" t="inlineStr">
         <is>
-          <t>Shows an icon in the top right corner displaying the shortest currently running potion and giving an inventory list of potions upon hover. (De)Activating this option might not immediately remove/show the icon - wait or reload.</t>
+          <t>Own part sum</t>
         </is>
       </c>
       <c r="C1419" t="inlineStr">
         <is>
-          <t>Shows an icon in the top right corner displaying the shortest currently running potion and giving an inventory list of potions upon hover. (De)Activating this option might not immediately remove/show the icon - wait or reload.</t>
+          <t>Own part sum</t>
         </is>
       </c>
       <c r="D1419" t="inlineStr"/>
       <c r="E1419" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1419" t="inlineStr">
         <is>
-          <t>.Settings.ShowPotions.Desc</t>
+          <t>.Boxes.PowerLeveling.OwnPartSum</t>
         </is>
       </c>
       <c r="G1419" t="inlineStr"/>
       <c r="H1419" t="inlineStr"/>
     </row>
     <row r="1420">
       <c r="A1420" t="inlineStr"/>
       <c r="B1420" t="inlineStr">
         <is>
-          <t>Resource Item</t>
+          <t>Show in-game notification instead of the native Desktop notification when the game window is focused.</t>
         </is>
       </c>
       <c r="C1420" t="inlineStr">
         <is>
-          <t>Resource Item</t>
+          <t>Show in-game notification instead of the native Desktop notification when the game window is focused.</t>
         </is>
       </c>
       <c r="D1420" t="inlineStr"/>
       <c r="E1420" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1420" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.Resource</t>
+          <t>.Boxes.Alerts.Preferences.InGame.Info</t>
         </is>
       </c>
       <c r="G1420" t="inlineStr"/>
       <c r="H1420" t="inlineStr"/>
     </row>
     <row r="1421">
       <c r="A1421" t="inlineStr"/>
       <c r="B1421" t="inlineStr">
         <is>
-          <t>Attack times for the selected province have been copied.</t>
+          <t>Rewards Bar Info</t>
         </is>
       </c>
       <c r="C1421" t="inlineStr">
         <is>
-          <t>Attack times for the selected province have been copied.</t>
+          <t>Rewards Bar Info</t>
         </is>
       </c>
       <c r="D1421" t="inlineStr"/>
       <c r="E1421" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1421" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.CopyToClipBoard.Desc</t>
+          <t>.Settings.ShowGBGRewards.Title</t>
         </is>
       </c>
       <c r="G1421" t="inlineStr"/>
       <c r="H1421" t="inlineStr"/>
     </row>
     <row r="1422">
       <c r="A1422" t="inlineStr"/>
       <c r="B1422" t="inlineStr">
         <is>
-          <t>Arc: FP Rewards/day from other players</t>
+          <t>Attacks</t>
         </is>
       </c>
       <c r="C1422" t="inlineStr">
         <is>
-          <t>Arc: FP Rewards/day from other players</t>
+          <t>Attacks</t>
         </is>
       </c>
       <c r="D1422" t="inlineStr"/>
       <c r="E1422" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1422" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.RewardPerDay</t>
+          <t>.Boxes.MoppelHelper.Attacks</t>
         </is>
       </c>
       <c r="G1422" t="inlineStr"/>
       <c r="H1422" t="inlineStr"/>
     </row>
     <row r="1423">
       <c r="A1423" t="inlineStr"/>
       <c r="B1423" t="inlineStr">
         <is>
-          <t>Helper Battle visibility</t>
+          <t>Percentage</t>
         </is>
       </c>
       <c r="C1423" t="inlineStr">
         <is>
-          <t>Helper Battle visibility</t>
+          <t>Percentage</t>
         </is>
       </c>
       <c r="D1423" t="inlineStr"/>
       <c r="E1423" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1423" t="inlineStr">
         <is>
-          <t>.Settings.Entry.HideHelperDuringBattle</t>
+          <t>.Boxes.Units.Proportionally</t>
         </is>
       </c>
       <c r="G1423" t="inlineStr"/>
       <c r="H1423" t="inlineStr"/>
     </row>
     <row r="1424">
       <c r="A1424" t="inlineStr"/>
       <c r="B1424" t="inlineStr">
         <is>
-          <t>Quantum Incursion Map</t>
+          <t>Please open a shop first</t>
         </is>
       </c>
       <c r="C1424" t="inlineStr">
         <is>
-          <t>Quantum Incursion Map</t>
+          <t>Please open a shop first</t>
         </is>
       </c>
       <c r="D1424" t="inlineStr"/>
       <c r="E1424" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1424" t="inlineStr">
         <is>
-          <t>.Boxes.QIMap.Title</t>
+          <t>.Menu.ShopAssist.DescWarning</t>
         </is>
       </c>
       <c r="G1424" t="inlineStr"/>
       <c r="H1424" t="inlineStr"/>
     </row>
     <row r="1425">
       <c r="A1425" t="inlineStr"/>
       <c r="B1425" t="inlineStr">
         <is>
-          <t>Delete ex-member after</t>
+          <t>Main City</t>
         </is>
       </c>
       <c r="C1425" t="inlineStr">
         <is>
-          <t>Delete ex-member after</t>
+          <t>Main City</t>
         </is>
       </c>
       <c r="D1425" t="inlineStr"/>
       <c r="E1425" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1425" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.DeleteExMembersAfter</t>
+          <t>.Boxes.BetterMusic.Main</t>
         </is>
       </c>
       <c r="G1425" t="inlineStr"/>
       <c r="H1425" t="inlineStr"/>
     </row>
     <row r="1426">
       <c r="A1426" t="inlineStr"/>
       <c r="B1426" t="inlineStr">
         <is>
-          <t>Building Upgrade Costs</t>
+          <t>Do you want the QI Player list to automatically open when clicking on the QI ranking?</t>
         </is>
       </c>
       <c r="C1426" t="inlineStr">
         <is>
-          <t>Building Upgrade Costs</t>
+          <t>Do you want the QI Player list to automatically open when clicking on the QI ranking?</t>
         </is>
       </c>
       <c r="D1426" t="inlineStr"/>
       <c r="E1426" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1426" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.BuildingUpgrades</t>
+          <t>.Settings.ShowQIPlayerInfo.Desc</t>
         </is>
       </c>
       <c r="G1426" t="inlineStr"/>
       <c r="H1426" t="inlineStr"/>
     </row>
     <row r="1427">
       <c r="A1427" t="inlineStr"/>
       <c r="B1427" t="inlineStr">
         <is>
-          <t>List of all items in a store</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="C1427" t="inlineStr">
         <is>
-          <t>List of all items in a store</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="D1427" t="inlineStr"/>
       <c r="E1427" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1427" t="inlineStr">
         <is>
-          <t>.Menu.ShopAssist.Desc</t>
+          <t>.Boxes.Discord.Event</t>
         </is>
       </c>
       <c r="G1427" t="inlineStr"/>
       <c r="H1427" t="inlineStr"/>
     </row>
     <row r="1428">
       <c r="A1428" t="inlineStr"/>
       <c r="B1428" t="inlineStr">
         <is>
-          <t>You have lost a higher era unit (above your current era). However you still have the chance to heal them with diamonds!</t>
+          <t>Find Special Building</t>
         </is>
       </c>
       <c r="C1428" t="inlineStr">
         <is>
-          <t>You have lost a higher era unit (above your current era). However you still have the chance to heal them with diamonds!</t>
+          <t>Find Special Building</t>
         </is>
       </c>
       <c r="D1428" t="inlineStr"/>
       <c r="E1428" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1428" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssist.Text.NextEra</t>
+          <t>.Boxes.ProductionsRating.FindSpecialBuilding</t>
         </is>
       </c>
       <c r="G1428" t="inlineStr"/>
       <c r="H1428" t="inlineStr"/>
     </row>
     <row r="1429">
       <c r="A1429" t="inlineStr"/>
       <c r="B1429" t="inlineStr">
         <is>
-          <t>In City</t>
+          <t>Notifications</t>
         </is>
       </c>
       <c r="C1429" t="inlineStr">
         <is>
-          <t>In City</t>
+          <t>Notifications</t>
         </is>
       </c>
       <c r="D1429" t="inlineStr"/>
       <c r="E1429" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1429" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.InCity</t>
+          <t>.Settings.Entry.ShowNotifications</t>
         </is>
       </c>
       <c r="G1429" t="inlineStr"/>
       <c r="H1429" t="inlineStr"/>
     </row>
     <row r="1430">
       <c r="A1430" t="inlineStr"/>
       <c r="B1430" t="inlineStr">
         <is>
-          <t>GB not yet built. This is the FP costs for buying the required goods</t>
+          <t>No Settlements finished yet.</t>
         </is>
       </c>
       <c r="C1430" t="inlineStr">
         <is>
-          <t>GB not yet built. This is the FP costs for buying the required goods</t>
+          <t>No Settlements finished yet.</t>
         </is>
       </c>
       <c r="D1430" t="inlineStr"/>
       <c r="E1430" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1430" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTGoodCosts</t>
+          <t>.Boxes.PlayerProfile.NoSettlementsFinished</t>
         </is>
       </c>
       <c r="G1430" t="inlineStr"/>
       <c r="H1430" t="inlineStr"/>
     </row>
     <row r="1431">
       <c r="A1431" t="inlineStr"/>
       <c r="B1431" t="inlineStr">
         <is>
-          <t>Guild Buildings</t>
+          <t>Change Language</t>
         </is>
       </c>
       <c r="C1431" t="inlineStr">
         <is>
-          <t>Guild Buildings</t>
+          <t>Change Language</t>
         </is>
       </c>
       <c r="D1431" t="inlineStr"/>
       <c r="E1431" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1431" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildBuildings</t>
+          <t>.Settings.ChangeLanguage.Title</t>
         </is>
       </c>
       <c r="G1431" t="inlineStr"/>
       <c r="H1431" t="inlineStr"/>
     </row>
     <row r="1432">
       <c r="A1432" t="inlineStr"/>
       <c r="B1432" t="inlineStr">
         <is>
-          <t>To be able to transfer data for a world like city or notes, you need a token for each world.&lt;br&gt;Click here for instructions: &lt;a target='_blank' href='https://docs.foe-helper.com/english/api-token'&gt;Api-Token&lt;/a&gt;</t>
+          <t>Calculates GB spots for other peoples GBs</t>
         </is>
       </c>
       <c r="C1432" t="inlineStr">
         <is>
-          <t>To be able to transfer data for a world like city or notes, you need a token for each world.&lt;br&gt;Click here for instructions: &lt;a target='_blank' href='https://docs.foe-helper.com/english/api-token'&gt;Api-Token&lt;/a&gt;</t>
+          <t>Calculates GB spots for other peoples GBs</t>
         </is>
       </c>
       <c r="D1432" t="inlineStr"/>
       <c r="E1432" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1432" t="inlineStr">
         <is>
-          <t>.Settings.ApiToken.Desc</t>
+          <t>.Menu.Calculator.Desc</t>
         </is>
       </c>
       <c r="G1432" t="inlineStr"/>
       <c r="H1432" t="inlineStr"/>
     </row>
     <row r="1433">
       <c r="A1433" t="inlineStr"/>
       <c r="B1433" t="inlineStr">
         <is>
-          <t>play up to current era</t>
+          <t>Offer</t>
         </is>
       </c>
       <c r="C1433" t="inlineStr">
         <is>
-          <t>play up to current era</t>
+          <t>Offer</t>
         </is>
       </c>
       <c r="D1433" t="inlineStr"/>
       <c r="E1433" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1433" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.ToEra</t>
+          <t>.Boxes.ShopAssist.Item</t>
         </is>
       </c>
       <c r="G1433" t="inlineStr"/>
       <c r="H1433" t="inlineStr"/>
     </row>
     <row r="1434">
       <c r="A1434" t="inlineStr"/>
       <c r="B1434" t="inlineStr">
         <is>
-          <t>Disabled: Open one of your GBs first!</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C1434" t="inlineStr">
         <is>
-          <t>Disabled: Open one of your GBs first!</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="D1434" t="inlineStr"/>
       <c r="E1434" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1434" t="inlineStr">
         <is>
-          <t>.Menu.OwnpartCalculator.Warning</t>
+          <t>.Boxes.MarketOffers.Era</t>
         </is>
       </c>
       <c r="G1434" t="inlineStr"/>
       <c r="H1434" t="inlineStr"/>
     </row>
     <row r="1435">
       <c r="A1435" t="inlineStr"/>
       <c r="B1435" t="inlineStr">
         <is>
-          <t>Automatic collection</t>
+          <t>SAAB</t>
         </is>
       </c>
       <c r="C1435" t="inlineStr">
         <is>
-          <t>Automatic collection</t>
+          <t>SAAB</t>
         </is>
       </c>
       <c r="D1435" t="inlineStr"/>
       <c r="E1435" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1435" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.auto_collect</t>
+          <t>.Eras.19.short</t>
         </is>
       </c>
       <c r="G1435" t="inlineStr"/>
       <c r="H1435" t="inlineStr"/>
     </row>
     <row r="1436">
       <c r="A1436" t="inlineStr"/>
       <c r="B1436" t="inlineStr">
         <is>
-          <t>Upcoming Tasks</t>
+          <t>This includes all fair trades where the offered good has a lower stock than the requested good</t>
         </is>
       </c>
       <c r="C1436" t="inlineStr">
         <is>
-          <t>Upcoming Tasks</t>
+          <t>This includes all fair trades where the offered good has a lower stock than the requested good</t>
         </is>
       </c>
       <c r="D1436" t="inlineStr"/>
       <c r="E1436" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1436" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.UpcomingTasks</t>
+          <t>.Boxes.Market.TradeFairStockTT</t>
         </is>
       </c>
       <c r="G1436" t="inlineStr"/>
       <c r="H1436" t="inlineStr"/>
     </row>
     <row r="1437">
       <c r="A1437" t="inlineStr"/>
       <c r="B1437" t="inlineStr">
         <is>
-          <t>Rename</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C1437" t="inlineStr">
         <is>
-          <t>Rename</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="D1437" t="inlineStr"/>
       <c r="E1437" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1437" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetRename</t>
+          <t>.Boxes.GreatBuildings.Level</t>
         </is>
       </c>
       <c r="G1437" t="inlineStr"/>
       <c r="H1437" t="inlineStr"/>
     </row>
     <row r="1438">
       <c r="A1438" t="inlineStr"/>
       <c r="B1438" t="inlineStr">
         <is>
-          <t>Modern Era</t>
+          <t>Action Points</t>
         </is>
       </c>
       <c r="C1438" t="inlineStr">
         <is>
-          <t>Modern Era</t>
+          <t>Action Points</t>
         </is>
       </c>
       <c r="D1438" t="inlineStr"/>
       <c r="E1438" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1438" t="inlineStr">
         <is>
-          <t>.Eras.10</t>
+          <t>.Boxes.BoostList.guild_raids_action_points_collection</t>
         </is>
       </c>
       <c r="G1438" t="inlineStr"/>
       <c r="H1438" t="inlineStr"/>
     </row>
     <row r="1439">
       <c r="A1439" t="inlineStr"/>
       <c r="B1439" t="inlineStr">
         <is>
-          <t>Boost Values</t>
+          <t>10h</t>
         </is>
       </c>
       <c r="C1439" t="inlineStr">
         <is>
-          <t>Boost Values</t>
+          <t>10h</t>
         </is>
       </c>
       <c r="D1439" t="inlineStr"/>
       <c r="E1439" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1439" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Values</t>
+          <t>.Boxes.Alerts.Time.10h</t>
         </is>
       </c>
       <c r="G1439" t="inlineStr"/>
       <c r="H1439" t="inlineStr"/>
     </row>
     <row r="1440">
       <c r="A1440" t="inlineStr"/>
       <c r="B1440" t="inlineStr">
         <is>
-          <t>FP GB ROI compared</t>
+          <t>Score</t>
         </is>
       </c>
       <c r="C1440" t="inlineStr">
         <is>
-          <t>FP GB ROI compared</t>
+          <t>Score</t>
         </is>
       </c>
       <c r="D1440" t="inlineStr"/>
       <c r="E1440" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1440" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.SuggestionTitle</t>
-[...9 lines deleted...]
-      </c>
+          <t>.Boxes.ProductionsRating.Score</t>
+        </is>
+      </c>
+      <c r="G1440" t="inlineStr"/>
       <c r="H1440" t="inlineStr"/>
     </row>
     <row r="1441">
       <c r="A1441" t="inlineStr"/>
       <c r="B1441" t="inlineStr">
         <is>
-          <t>Statistics Overview</t>
+          <t>Battles</t>
         </is>
       </c>
       <c r="C1441" t="inlineStr">
         <is>
-          <t>Statistics Overview</t>
+          <t>Battles</t>
         </is>
       </c>
       <c r="D1441" t="inlineStr"/>
       <c r="E1441" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1441" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Title</t>
+          <t>.Boxes.Castle.Battles</t>
         </is>
       </c>
       <c r="G1441" t="inlineStr"/>
       <c r="H1441" t="inlineStr"/>
     </row>
     <row r="1442">
       <c r="A1442" t="inlineStr"/>
       <c r="B1442" t="inlineStr">
         <is>
-          <t>Enabled</t>
+          <t>No alert</t>
         </is>
       </c>
       <c r="C1442" t="inlineStr">
         <is>
-          <t>Enabled</t>
+          <t>No alert</t>
         </is>
       </c>
       <c r="D1442" t="inlineStr"/>
       <c r="E1442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1442" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Enabled</t>
+          <t>.Boxes.InactivesSettings.NoAlert</t>
         </is>
       </c>
       <c r="G1442" t="inlineStr"/>
       <c r="H1442" t="inlineStr"/>
     </row>
     <row r="1443">
       <c r="A1443" t="inlineStr"/>
       <c r="B1443" t="inlineStr">
         <is>
-          <t>Aztec Helper</t>
+          <t>Close all Box</t>
         </is>
       </c>
       <c r="C1443" t="inlineStr">
         <is>
-          <t>Aztec Helper</t>
+          <t>Close all Box</t>
         </is>
       </c>
       <c r="D1443" t="inlineStr"/>
       <c r="E1443" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1443" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowAztecHelper</t>
+          <t>.Settings.Entry.AutoOpenCloseBox</t>
         </is>
       </c>
       <c r="G1443" t="inlineStr"/>
       <c r="H1443" t="inlineStr"/>
     </row>
     <row r="1444">
       <c r="A1444" t="inlineStr"/>
       <c r="B1444" t="inlineStr">
         <is>
-          <t>Notes</t>
+          <t>creates a List of all the matching GB you come accross in other Players GB List or the ranking</t>
         </is>
       </c>
       <c r="C1444" t="inlineStr">
         <is>
-          <t>Notes</t>
+          <t>creates a List of all the matching GB you come accross in other Players GB List or the ranking</t>
         </is>
       </c>
       <c r="D1444" t="inlineStr"/>
       <c r="E1444" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1444" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.Title</t>
+          <t>.Menu.findGB.Desc</t>
         </is>
       </c>
       <c r="G1444" t="inlineStr"/>
       <c r="H1444" t="inlineStr"/>
     </row>
     <row r="1445">
       <c r="A1445" t="inlineStr"/>
       <c r="B1445" t="inlineStr">
         <is>
-          <t>Infobox</t>
+          <t>at</t>
         </is>
       </c>
       <c r="C1445" t="inlineStr">
         <is>
-          <t>Infobox</t>
+          <t>at</t>
         </is>
       </c>
       <c r="D1445" t="inlineStr"/>
       <c r="E1445" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1445" t="inlineStr">
         <is>
-          <t>.Settings.Entry.AutoOpenInfoBox</t>
+          <t>.Boxes.GuildFights.Time</t>
         </is>
       </c>
       <c r="G1445" t="inlineStr"/>
       <c r="H1445" t="inlineStr"/>
     </row>
     <row r="1446">
       <c r="A1446" t="inlineStr"/>
       <c r="B1446" t="inlineStr">
         <is>
-          <t>Ready to loot!</t>
+          <t>Choose a player</t>
         </is>
       </c>
       <c r="C1446" t="inlineStr">
         <is>
-          <t>Ready to loot!</t>
+          <t>Choose a player</t>
         </is>
       </c>
       <c r="D1446" t="inlineStr"/>
       <c r="E1446" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1446" t="inlineStr">
         <is>
-          <t>.Boxes.Units.ReadyToLoot</t>
+          <t>.Boxes.Notice.ModalChoosePlayer</t>
         </is>
       </c>
       <c r="G1446" t="inlineStr"/>
       <c r="H1446" t="inlineStr"/>
     </row>
     <row r="1447">
       <c r="A1447" t="inlineStr"/>
       <c r="B1447" t="inlineStr">
         <is>
-          <t>Negotiation Table</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C1447" t="inlineStr">
         <is>
-          <t>Negotiation Table</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="D1447" t="inlineStr"/>
       <c r="E1447" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1447" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Title</t>
+          <t>.Boxes.General.Save</t>
         </is>
       </c>
       <c r="G1447" t="inlineStr"/>
       <c r="H1447" t="inlineStr"/>
     </row>
     <row r="1448">
       <c r="A1448" t="inlineStr"/>
       <c r="B1448" t="inlineStr">
         <is>
-          <t>Start goods</t>
+          <t>Click on the neighbours tab in the game to unlock the event list of your neighbours</t>
         </is>
       </c>
       <c r="C1448" t="inlineStr">
         <is>
-          <t>Start goods</t>
+          <t>Click on the neighbours tab in the game to unlock the event list of your neighbours</t>
         </is>
       </c>
       <c r="D1448" t="inlineStr"/>
       <c r="E1448" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1448" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_goods_start</t>
+          <t>.Boxes.MoppelHelper.NeighborsSocialTabTT</t>
         </is>
       </c>
       <c r="G1448" t="inlineStr"/>
       <c r="H1448" t="inlineStr"/>
     </row>
     <row r="1449">
       <c r="A1449" t="inlineStr"/>
       <c r="B1449" t="inlineStr">
         <is>
-          <t>Please scroll through all the pages and press the EXPORT button</t>
+          <t>Current LvL = __runNumber__; Bonus Chance (x4) = __chanceX4__%</t>
         </is>
       </c>
       <c r="C1449" t="inlineStr">
         <is>
-          <t>Please scroll through all the pages and press the EXPORT button</t>
+          <t>Current LvL = __runNumber__; Bonus Chance (x4) = __chanceX4__%</t>
         </is>
       </c>
       <c r="D1449" t="inlineStr"/>
       <c r="E1449" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1449" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Message</t>
+          <t>.Boxes.Outpost.infoLine</t>
         </is>
       </c>
       <c r="G1449" t="inlineStr"/>
       <c r="H1449" t="inlineStr"/>
     </row>
     <row r="1450">
       <c r="A1450" t="inlineStr"/>
       <c r="B1450" t="inlineStr">
         <is>
-          <t xml:space="preserve">Invested FPs: </t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C1450" t="inlineStr">
         <is>
-          <t xml:space="preserve">Invested FPs: </t>
+          <t>Player</t>
         </is>
       </c>
       <c r="D1450" t="inlineStr"/>
       <c r="E1450" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1450" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.InvestBar</t>
+          <t>.Boxes.OwnpartCalculator.PlayerName</t>
         </is>
       </c>
       <c r="G1450" t="inlineStr"/>
       <c r="H1450" t="inlineStr"/>
     </row>
     <row r="1451">
       <c r="A1451" t="inlineStr"/>
       <c r="B1451" t="inlineStr">
         <is>
-          <t>Include initial FP in sum</t>
+          <t>ME</t>
         </is>
       </c>
       <c r="C1451" t="inlineStr">
         <is>
-          <t>Include initial FP in sum</t>
+          <t>ME</t>
         </is>
       </c>
       <c r="D1451" t="inlineStr"/>
       <c r="E1451" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1451" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartIncludeStart.Desc</t>
+          <t>.Eras.10.short</t>
         </is>
       </c>
       <c r="G1451" t="inlineStr"/>
       <c r="H1451" t="inlineStr"/>
     </row>
     <row r="1452">
       <c r="A1452" t="inlineStr"/>
       <c r="B1452" t="inlineStr">
         <is>
-          <t>entry time</t>
+          <t>Rate the Extension</t>
         </is>
       </c>
       <c r="C1452" t="inlineStr">
         <is>
-          <t>entry time</t>
+          <t>Rate the Extension</t>
         </is>
       </c>
       <c r="D1452" t="inlineStr"/>
       <c r="E1452" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1452" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.SettingsEntryTime</t>
+          <t>.Settings.About.RatingTitle</t>
         </is>
       </c>
       <c r="G1452" t="inlineStr"/>
       <c r="H1452" t="inlineStr"/>
     </row>
     <row r="1453">
       <c r="A1453" t="inlineStr"/>
       <c r="B1453" t="inlineStr">
         <is>
-          <t>Click on the guild member tab in the game to unlock the event list of your guild members</t>
+          <t>Warning!</t>
         </is>
       </c>
       <c r="C1453" t="inlineStr">
         <is>
-          <t>Click on the guild member tab in the game to unlock the event list of your guild members</t>
+          <t>Warning!</t>
         </is>
       </c>
       <c r="D1453" t="inlineStr"/>
       <c r="E1453" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1453" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.GuildSocialTabTT</t>
+          <t>.Boxes.BattleAssist.Title</t>
         </is>
       </c>
       <c r="G1453" t="inlineStr"/>
       <c r="H1453" t="inlineStr"/>
     </row>
     <row r="1454">
       <c r="A1454" t="inlineStr"/>
       <c r="B1454" t="inlineStr">
         <is>
-          <t>rank</t>
+          <t>Hide</t>
         </is>
       </c>
       <c r="C1454" t="inlineStr">
         <is>
-          <t>rank</t>
+          <t>Hide</t>
         </is>
       </c>
       <c r="D1454" t="inlineStr"/>
       <c r="E1454" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1454" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Rank</t>
+          <t>.Boxes.ProductionsRating.Hide</t>
         </is>
       </c>
       <c r="G1454" t="inlineStr"/>
       <c r="H1454" t="inlineStr"/>
     </row>
     <row r="1455">
       <c r="A1455" t="inlineStr"/>
       <c r="B1455" t="inlineStr">
         <is>
-          <t>Task Reward</t>
+          <t>Menu Length</t>
         </is>
       </c>
       <c r="C1455" t="inlineStr">
         <is>
-          <t>Task Reward</t>
+          <t>Menu Length</t>
         </is>
       </c>
       <c r="D1455" t="inlineStr"/>
       <c r="E1455" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1455" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.task_reward</t>
+          <t>.Settings.Entry.MenuLength</t>
         </is>
       </c>
       <c r="G1455" t="inlineStr"/>
       <c r="H1455" t="inlineStr"/>
     </row>
     <row r="1456">
       <c r="A1456" t="inlineStr"/>
       <c r="B1456" t="inlineStr">
         <is>
-          <t>Show PvP-Arena-Protocol, when opening the PvP-Arena?</t>
+          <t>reset message counter</t>
         </is>
       </c>
       <c r="C1456" t="inlineStr">
         <is>
-          <t>Show PvP-Arena-Protocol, when opening the PvP-Arena?</t>
+          <t>reset message counter</t>
         </is>
       </c>
       <c r="D1456" t="inlineStr"/>
       <c r="E1456" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1456" t="inlineStr">
         <is>
-          <t>.Settings.ShowPvPArena.Desc</t>
+          <t>.Boxes.GuildMemberStat.ResetMessageCounter</t>
         </is>
       </c>
       <c r="G1456" t="inlineStr"/>
       <c r="H1456" t="inlineStr"/>
     </row>
     <row r="1457">
       <c r="A1457" t="inlineStr"/>
       <c r="B1457" t="inlineStr">
         <is>
-          <t>invested FP</t>
+          <t>Sorting</t>
         </is>
       </c>
       <c r="C1457" t="inlineStr">
         <is>
-          <t>invested FP</t>
+          <t>Sorting</t>
         </is>
       </c>
       <c r="D1457" t="inlineStr"/>
       <c r="E1457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1457" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.FpInvested</t>
+          <t>.Boxes.Notice.Sorting</t>
         </is>
       </c>
       <c r="G1457" t="inlineStr"/>
       <c r="H1457" t="inlineStr"/>
     </row>
     <row r="1458">
       <c r="A1458" t="inlineStr"/>
       <c r="B1458" t="inlineStr">
         <is>
-          <t>Pop Ups</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C1458" t="inlineStr">
         <is>
-          <t>Pop Ups</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="D1458" t="inlineStr"/>
       <c r="E1458" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1458" t="inlineStr">
         <is>
-          <t>.Settings.Tab.Auto</t>
+          <t>.Boxes.MoppelHelper.Era</t>
         </is>
       </c>
       <c r="G1458" t="inlineStr"/>
       <c r="H1458" t="inlineStr"/>
     </row>
     <row r="1459">
       <c r="A1459" t="inlineStr"/>
       <c r="B1459" t="inlineStr">
         <is>
-          <t>Selection Kit</t>
+          <t>Fights</t>
         </is>
       </c>
       <c r="C1459" t="inlineStr">
         <is>
-          <t>Selection Kit</t>
+          <t>Fights</t>
         </is>
       </c>
       <c r="D1459" t="inlineStr"/>
       <c r="E1459" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1459" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.SelectionKit</t>
+          <t>.Boxes.GuildFights.Fights</t>
         </is>
       </c>
       <c r="G1459" t="inlineStr"/>
       <c r="H1459" t="inlineStr"/>
     </row>
     <row r="1460">
       <c r="A1460" t="inlineStr"/>
       <c r="B1460" t="inlineStr">
         <is>
-          <t>Can be inaccurate, if you play on multiple desktop devices.</t>
+          <t>Auctions</t>
         </is>
       </c>
       <c r="C1460" t="inlineStr">
         <is>
-          <t>Can be inaccurate, if you play on multiple desktop devices.</t>
+          <t>Auctions</t>
         </is>
       </c>
       <c r="D1460" t="inlineStr"/>
       <c r="E1460" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1460" t="inlineStr">
         <is>
-          <t>.GvG.Independences.Tooltip.Warning</t>
+          <t>.Settings.Entry.Auctions</t>
         </is>
       </c>
       <c r="G1460" t="inlineStr"/>
       <c r="H1460" t="inlineStr"/>
     </row>
     <row r="1461">
       <c r="A1461" t="inlineStr"/>
       <c r="B1461" t="inlineStr">
         <is>
-          <t>Alerts</t>
+          <t>GE Relic</t>
         </is>
       </c>
       <c r="C1461" t="inlineStr">
         <is>
-          <t>Alerts</t>
+          <t>GE Relic</t>
         </is>
       </c>
       <c r="D1461" t="inlineStr"/>
       <c r="E1461" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1461" t="inlineStr">
         <is>
-          <t>.Menu.Alerts.Title</t>
+          <t>.Boxes.FPCollector.guildExpedition</t>
         </is>
       </c>
       <c r="G1461" t="inlineStr"/>
       <c r="H1461" t="inlineStr"/>
     </row>
     <row r="1462">
       <c r="A1462" t="inlineStr"/>
       <c r="B1462" t="inlineStr">
         <is>
-          <t>Display FP Investment Sum</t>
+          <t>Create New Alert</t>
         </is>
       </c>
       <c r="C1462" t="inlineStr">
         <is>
-          <t>Display FP Investment Sum</t>
+          <t>Create New Alert</t>
         </is>
       </c>
       <c r="D1462" t="inlineStr"/>
       <c r="E1462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1462" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowInvestments</t>
+          <t>.Boxes.Alerts.Form.CreateNewAlert</t>
         </is>
       </c>
       <c r="G1462" t="inlineStr"/>
       <c r="H1462" t="inlineStr"/>
     </row>
     <row r="1463">
       <c r="A1463" t="inlineStr"/>
       <c r="B1463" t="inlineStr">
         <is>
-          <t>Upload Data</t>
+          <t>Tavern</t>
         </is>
       </c>
       <c r="C1463" t="inlineStr">
         <is>
-          <t>Upload Data</t>
+          <t>Tavern</t>
         </is>
       </c>
       <c r="D1463" t="inlineStr"/>
       <c r="E1463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1463" t="inlineStr">
         <is>
-          <t>.Settings.Tab.Sending</t>
+          <t>.Boxes.MoppelHelper.TavernVisits</t>
         </is>
       </c>
       <c r="G1463" t="inlineStr"/>
       <c r="H1463" t="inlineStr"/>
     </row>
     <row r="1464">
       <c r="A1464" t="inlineStr"/>
       <c r="B1464" t="inlineStr">
         <is>
-          <t>Buildings from GBG</t>
+          <t>Last 2 Ages</t>
         </is>
       </c>
       <c r="C1464" t="inlineStr">
         <is>
-          <t>Buildings from GBG</t>
+          <t>Last 2 Ages</t>
         </is>
       </c>
       <c r="D1464" t="inlineStr"/>
       <c r="E1464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1464" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.buildingFromGBG</t>
+          <t>.Boxes.Stats.BtnLastEras</t>
         </is>
       </c>
       <c r="G1464" t="inlineStr"/>
       <c r="H1464" t="inlineStr"/>
     </row>
     <row r="1465">
       <c r="A1465" t="inlineStr"/>
       <c r="B1465" t="inlineStr">
         <is>
-          <t xml:space="preserve">Target Progress for Energy used: </t>
+          <t>Error loading the Negotiation Table</t>
         </is>
       </c>
       <c r="C1465" t="inlineStr">
         <is>
-          <t xml:space="preserve">Target Progress for Energy used: </t>
+          <t>Error loading the Negotiation Table</t>
         </is>
       </c>
       <c r="D1465" t="inlineStr"/>
       <c r="E1465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1465" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.EfficiencyTargetProgress.anniversary</t>
+          <t>.Boxes.Negotiation.TableLoadError</t>
         </is>
       </c>
       <c r="G1465" t="inlineStr"/>
       <c r="H1465" t="inlineStr"/>
     </row>
     <row r="1466">
       <c r="A1466" t="inlineStr"/>
       <c r="B1466" t="inlineStr">
         <is>
-          <t>Incidents</t>
+          <t>PME</t>
         </is>
       </c>
       <c r="C1466" t="inlineStr">
         <is>
-          <t>Incidents</t>
+          <t>PME</t>
         </is>
       </c>
       <c r="D1466" t="inlineStr"/>
       <c r="E1466" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1466" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.hidden_reward</t>
+          <t>.Eras.11.short</t>
         </is>
       </c>
       <c r="G1466" t="inlineStr"/>
       <c r="H1466" t="inlineStr"/>
     </row>
     <row r="1467">
       <c r="A1467" t="inlineStr"/>
       <c r="B1467" t="inlineStr">
         <is>
-          <t>Collected __count__ new player Events</t>
+          <t>List</t>
         </is>
       </c>
       <c r="C1467" t="inlineStr">
         <is>
-          <t>Collected __count__ new player Events</t>
+          <t>List</t>
         </is>
       </c>
       <c r="D1467" t="inlineStr"/>
       <c r="E1467" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1467" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.PlayerFoundCount</t>
+          <t>.Boxes.Productions.ModeSingle</t>
         </is>
       </c>
       <c r="G1467" t="inlineStr"/>
       <c r="H1467" t="inlineStr"/>
     </row>
     <row r="1468">
       <c r="A1468" t="inlineStr"/>
       <c r="B1468" t="inlineStr">
         <is>
-          <t>Load current Beta</t>
+          <t>Items</t>
         </is>
       </c>
       <c r="C1468" t="inlineStr">
         <is>
-          <t>Load current Beta</t>
+          <t>Items</t>
         </is>
       </c>
       <c r="D1468" t="inlineStr"/>
       <c r="E1468" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1468" t="inlineStr">
         <is>
-          <t>.Settings.LoadBeta2.Title</t>
+          <t>.General.Items</t>
         </is>
       </c>
       <c r="G1468" t="inlineStr"/>
       <c r="H1468" t="inlineStr"/>
     </row>
     <row r="1469">
       <c r="A1469" t="inlineStr"/>
       <c r="B1469" t="inlineStr">
         <is>
-          <t>Advice</t>
+          <t>7d</t>
         </is>
       </c>
       <c r="C1469" t="inlineStr">
         <is>
-          <t>Advice</t>
+          <t>7d</t>
         </is>
       </c>
       <c r="D1469" t="inlineStr"/>
       <c r="E1469" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1469" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Advice</t>
+          <t>.Boxes.Alerts.Time.7d</t>
         </is>
       </c>
       <c r="G1469" t="inlineStr"/>
       <c r="H1469" t="inlineStr"/>
     </row>
     <row r="1470">
       <c r="A1470" t="inlineStr"/>
       <c r="B1470" t="inlineStr">
         <is>
-          <t>Number of messages in the guild message center</t>
+          <t>never</t>
         </is>
       </c>
       <c r="C1470" t="inlineStr">
         <is>
-          <t>Number of messages in the guild message center</t>
+          <t>never</t>
         </is>
       </c>
       <c r="D1470" t="inlineStr"/>
       <c r="E1470" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1470" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildMessages</t>
+          <t>.Boxes.GexStat.Never</t>
         </is>
       </c>
       <c r="G1470" t="inlineStr"/>
       <c r="H1470" t="inlineStr"/>
     </row>
     <row r="1471">
       <c r="A1471" t="inlineStr"/>
       <c r="B1471" t="inlineStr">
         <is>
-          <t>The game will now reload with the imported settings.</t>
+          <t>How many FPs were invested</t>
         </is>
       </c>
       <c r="C1471" t="inlineStr">
         <is>
-          <t>The game will now reload with the imported settings.</t>
+          <t>How many FPs were invested</t>
         </is>
       </c>
       <c r="D1471" t="inlineStr"/>
       <c r="E1471" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1471" t="inlineStr">
         <is>
-          <t>.Settings.ExportImport.Reload</t>
+          <t>.Boxes.Investment.Overview.InvestedDesc</t>
         </is>
       </c>
       <c r="G1471" t="inlineStr"/>
       <c r="H1471" t="inlineStr"/>
     </row>
     <row r="1472">
       <c r="A1472" t="inlineStr"/>
       <c r="B1472" t="inlineStr">
         <is>
-          <t>Count</t>
+          <t>allow tavern trigger</t>
         </is>
       </c>
       <c r="C1472" t="inlineStr">
         <is>
-          <t>Count</t>
+          <t>allow tavern trigger</t>
         </is>
       </c>
       <c r="D1472" t="inlineStr"/>
       <c r="E1472" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1472" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.Count</t>
+          <t>.Boxes.BetterMusic.TavernT</t>
         </is>
       </c>
       <c r="G1472" t="inlineStr"/>
       <c r="H1472" t="inlineStr"/>
     </row>
     <row r="1473">
       <c r="A1473" t="inlineStr"/>
       <c r="B1473" t="inlineStr">
         <is>
-          <t>Sets and Chains</t>
+          <t>Menu Content</t>
         </is>
       </c>
       <c r="C1473" t="inlineStr">
         <is>
-          <t>Sets and Chains</t>
+          <t>Menu Content</t>
         </is>
       </c>
       <c r="D1473" t="inlineStr"/>
       <c r="E1473" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1473" t="inlineStr">
         <is>
-          <t>.Menu.Kits.Title</t>
+          <t>.Settings.MenuContent.Title</t>
         </is>
       </c>
       <c r="G1473" t="inlineStr"/>
       <c r="H1473" t="inlineStr"/>
     </row>
     <row r="1474">
       <c r="A1474" t="inlineStr"/>
       <c r="B1474" t="inlineStr">
         <is>
-          <t xml:space="preserve">Help translate FoE Helper by registering on our translation tool: </t>
+          <t>This value is not accessible, because this player is neither a friend nor in your guild.</t>
         </is>
       </c>
       <c r="C1474" t="inlineStr">
         <is>
-          <t xml:space="preserve">Help translate FoE Helper by registering on our translation tool: </t>
+          <t>This value is not accessible, because this player is neither a friend nor in your guild.</t>
         </is>
       </c>
       <c r="D1474" t="inlineStr"/>
       <c r="E1474" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1474" t="inlineStr">
         <is>
-          <t>.Settings.About.TranslateDesc</t>
+          <t>.Boxes.PlayerProfile.OtherPlayerNotAvailable</t>
         </is>
       </c>
       <c r="G1474" t="inlineStr"/>
       <c r="H1474" t="inlineStr"/>
     </row>
     <row r="1475">
       <c r="A1475" t="inlineStr"/>
       <c r="B1475" t="inlineStr">
         <is>
-          <t>Displays current status of all your military units</t>
+          <t>Round</t>
         </is>
       </c>
       <c r="C1475" t="inlineStr">
         <is>
-          <t>Displays current status of all your military units</t>
+          <t>Round</t>
         </is>
       </c>
       <c r="D1475" t="inlineStr"/>
       <c r="E1475" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1475" t="inlineStr">
         <is>
-          <t>.Menu.Unit.Desc</t>
+          <t>.Boxes.Negotiation.Round</t>
         </is>
       </c>
       <c r="G1475" t="inlineStr"/>
       <c r="H1475" t="inlineStr"/>
     </row>
     <row r="1476">
       <c r="A1476" t="inlineStr"/>
       <c r="B1476" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>All</t>
         </is>
       </c>
       <c r="C1476" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>All</t>
         </is>
       </c>
       <c r="D1476" t="inlineStr"/>
       <c r="E1476" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1476" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Inventory</t>
+          <t>.Boxes.Productions.Headings.all</t>
         </is>
       </c>
       <c r="G1476" t="inlineStr"/>
       <c r="H1476" t="inlineStr"/>
     </row>
     <row r="1477">
       <c r="A1477" t="inlineStr"/>
       <c r="B1477" t="inlineStr">
         <is>
-          <t>Only show inventory buildings with a rating equal or higher than x</t>
+          <t>max Lvl</t>
         </is>
       </c>
       <c r="C1477" t="inlineStr">
         <is>
-          <t>Only show inventory buildings with a rating equal or higher than x</t>
+          <t>max Lvl</t>
         </is>
       </c>
       <c r="D1477" t="inlineStr"/>
       <c r="E1477" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1477" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.InventoryBuildingScoreExplanation</t>
+          <t>.Boxes.findGB.maxLvl</t>
         </is>
       </c>
       <c r="G1477" t="inlineStr"/>
       <c r="H1477" t="inlineStr"/>
     </row>
     <row r="1478">
       <c r="A1478" t="inlineStr"/>
       <c r="B1478" t="inlineStr">
         <is>
-          <t>API Token missing</t>
+          <t>League Reward</t>
         </is>
       </c>
       <c r="C1478" t="inlineStr">
         <is>
-          <t>API Token missing</t>
+          <t>League Reward</t>
         </is>
       </c>
       <c r="D1478" t="inlineStr"/>
       <c r="E1478" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1478" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.MissingApiKeyErrorHeader</t>
+          <t>.Boxes.FPCollector.league_reward</t>
         </is>
       </c>
       <c r="G1478" t="inlineStr"/>
       <c r="H1478" t="inlineStr"/>
     </row>
     <row r="1479">
       <c r="A1479" t="inlineStr"/>
       <c r="B1479" t="inlineStr">
         <is>
-          <t>Current Run</t>
+          <t>Double Collection</t>
         </is>
       </c>
       <c r="C1479" t="inlineStr">
         <is>
-          <t>Current Run</t>
+          <t>Double Collection</t>
         </is>
       </c>
       <c r="D1479" t="inlineStr"/>
       <c r="E1479" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1479" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.CurrentRun</t>
+          <t>.Boxes.PowerLeveling.DoubleCollection</t>
         </is>
       </c>
       <c r="G1479" t="inlineStr"/>
       <c r="H1479" t="inlineStr"/>
     </row>
     <row r="1480">
       <c r="A1480" t="inlineStr"/>
       <c r="B1480" t="inlineStr">
         <is>
-          <t>Send selected provinces to Discord</t>
+          <t>Include Ally boosts in the rating</t>
         </is>
       </c>
       <c r="C1480" t="inlineStr">
         <is>
-          <t>Send selected provinces to Discord</t>
+          <t>Include Ally boosts in the rating</t>
         </is>
       </c>
       <c r="D1480" t="inlineStr"/>
       <c r="E1480" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1480" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.DiscordSendSelection</t>
+          <t>.Boxes.ProductionsRating.ShowAllies</t>
         </is>
       </c>
       <c r="G1480" t="inlineStr"/>
       <c r="H1480" t="inlineStr"/>
     </row>
     <row r="1481">
       <c r="A1481" t="inlineStr"/>
       <c r="B1481" t="inlineStr">
         <is>
-          <t>7-Day Challenge</t>
+          <t>Displayed values assume your buildings have finished construction.</t>
         </is>
       </c>
       <c r="C1481" t="inlineStr">
         <is>
-          <t>7-Day Challenge</t>
+          <t>Displayed values assume your buildings have finished construction.</t>
         </is>
       </c>
       <c r="D1481" t="inlineStr"/>
       <c r="E1481" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1481" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.SevenDayChallenge</t>
+          <t>.Boxes.CityMap.QIHint</t>
         </is>
       </c>
       <c r="G1481" t="inlineStr"/>
       <c r="H1481" t="inlineStr"/>
     </row>
     <row r="1482">
       <c r="A1482" t="inlineStr"/>
       <c r="B1482" t="inlineStr">
         <is>
-          <t>PME</t>
+          <t>Show Sums:</t>
         </is>
       </c>
       <c r="C1482" t="inlineStr">
         <is>
-          <t>PME</t>
+          <t>Show Sums:</t>
         </is>
       </c>
       <c r="D1482" t="inlineStr"/>
       <c r="E1482" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1482" t="inlineStr">
         <is>
-          <t>.Eras.11.short</t>
+          <t>.Boxes.Outpost.ShowSums</t>
         </is>
       </c>
       <c r="G1482" t="inlineStr"/>
       <c r="H1482" t="inlineStr"/>
     </row>
     <row r="1483">
       <c r="A1483" t="inlineStr"/>
       <c r="B1483" t="inlineStr">
         <is>
-          <t>Exclude from closing</t>
+          <t>Alert Suggestions</t>
         </is>
       </c>
       <c r="C1483" t="inlineStr">
         <is>
-          <t>Exclude from closing</t>
+          <t>Alert Suggestions</t>
         </is>
       </c>
       <c r="D1483" t="inlineStr"/>
       <c r="E1483" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1483" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.ExcludeFromClosing</t>
+          <t>.Boxes.Alerts.Preferences.Suggestions.Title</t>
         </is>
       </c>
       <c r="G1483" t="inlineStr"/>
       <c r="H1483" t="inlineStr"/>
     </row>
     <row r="1484">
       <c r="A1484" t="inlineStr"/>
       <c r="B1484" t="inlineStr">
         <is>
-          <t>Thousand</t>
+          <t>Should the motivation activities be logged via the event history?&lt;br&gt;&lt;br&gt;&lt;em&gt;Reload game after changes&lt;/em&gt;</t>
         </is>
       </c>
       <c r="C1484" t="inlineStr">
         <is>
-          <t>Thousand</t>
+          <t>Should the motivation activities be logged via the event history?&lt;br&gt;&lt;br&gt;&lt;em&gt;Reload game after changes&lt;/em&gt;</t>
         </is>
       </c>
       <c r="D1484" t="inlineStr"/>
       <c r="E1484" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1484" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.K</t>
+          <t>.Settings.ShowPlayersMotivation.Desc</t>
         </is>
       </c>
       <c r="G1484" t="inlineStr"/>
       <c r="H1484" t="inlineStr"/>
     </row>
     <row r="1485">
       <c r="A1485" t="inlineStr"/>
       <c r="B1485" t="inlineStr">
         <is>
-          <t>Hide missing parts</t>
+          <t>Power</t>
         </is>
       </c>
       <c r="C1485" t="inlineStr">
         <is>
-          <t>Hide missing parts</t>
+          <t>Power</t>
         </is>
       </c>
       <c r="D1485" t="inlineStr"/>
       <c r="E1485" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1485" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.TripleStateButton2</t>
+          <t>.Boxes.GvGMap.Sector.Power</t>
         </is>
       </c>
       <c r="G1485" t="inlineStr"/>
       <c r="H1485" t="inlineStr"/>
     </row>
     <row r="1486">
       <c r="A1486" t="inlineStr"/>
       <c r="B1486" t="inlineStr">
         <is>
-          <t>The next __count__ Traz units will finish in &lt;span class="alca-countdown"&gt;&lt;/span&gt; at __harvest__ hr</t>
+          <t>To be able to transfer data for a world like city or notes, you need a token for each world.&lt;br&gt;Click here for instructions: &lt;a target='_blank' href='https://docs.foe-helper.com/english/api-token'&gt;Api-Token&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C1486" t="inlineStr">
         <is>
-          <t>The next __count__ Traz units will finish in &lt;span class="alca-countdown"&gt;&lt;/span&gt; at __harvest__ hr</t>
+          <t>To be able to transfer data for a world like city or notes, you need a token for each world.&lt;br&gt;Click here for instructions: &lt;a target='_blank' href='https://docs.foe-helper.com/english/api-token'&gt;Api-Token&lt;/a&gt;</t>
         </is>
       </c>
       <c r="D1486" t="inlineStr"/>
       <c r="E1486" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1486" t="inlineStr">
         <is>
-          <t>.Boxes.Units.NextUnitsIn</t>
+          <t>.Settings.ApiToken.Desc</t>
         </is>
       </c>
       <c r="G1486" t="inlineStr"/>
       <c r="H1486" t="inlineStr"/>
     </row>
     <row r="1487">
       <c r="A1487" t="inlineStr"/>
       <c r="B1487" t="inlineStr">
         <is>
-          <t>No Incidents displayed.</t>
+          <t>https://docs.foe-helper.com/english/module/negotiation</t>
         </is>
       </c>
       <c r="C1487" t="inlineStr">
         <is>
-          <t>No Incidents displayed.</t>
+          <t>https://docs.foe-helper.com/english/module/negotiation</t>
         </is>
       </c>
       <c r="D1487" t="inlineStr"/>
       <c r="E1487" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1487" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.NoEvents</t>
+          <t>.Boxes.Negotiation.HelpLink</t>
         </is>
       </c>
       <c r="G1487" t="inlineStr"/>
       <c r="H1487" t="inlineStr"/>
     </row>
     <row r="1488">
       <c r="A1488" t="inlineStr"/>
       <c r="B1488" t="inlineStr">
         <is>
-          <t>GBs</t>
+          <t>SAM</t>
         </is>
       </c>
       <c r="C1488" t="inlineStr">
         <is>
-          <t>GBs</t>
+          <t>SAM</t>
         </is>
       </c>
       <c r="D1488" t="inlineStr"/>
       <c r="E1488" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1488" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.greatbuilding</t>
+          <t>.Eras.18.short</t>
         </is>
       </c>
       <c r="G1488" t="inlineStr"/>
       <c r="H1488" t="inlineStr"/>
     </row>
     <row r="1489">
       <c r="A1489" t="inlineStr"/>
       <c r="B1489" t="inlineStr">
         <is>
-          <t>Success</t>
+          <t>Filter buildings</t>
         </is>
       </c>
       <c r="C1489" t="inlineStr">
         <is>
-          <t>Success</t>
+          <t>Filter buildings</t>
         </is>
       </c>
       <c r="D1489" t="inlineStr"/>
       <c r="E1489" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1489" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Success</t>
+          <t>.Boxes.Productions.FilterTable</t>
         </is>
       </c>
       <c r="G1489" t="inlineStr"/>
       <c r="H1489" t="inlineStr"/>
     </row>
     <row r="1490">
       <c r="A1490" t="inlineStr"/>
       <c r="B1490" t="inlineStr">
         <is>
-          <t>Progress per key</t>
+          <t>Happiness</t>
         </is>
       </c>
       <c r="C1490" t="inlineStr">
         <is>
-          <t>Progress per key</t>
+          <t>Happiness</t>
         </is>
       </c>
       <c r="D1490" t="inlineStr"/>
       <c r="E1490" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1490" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeyValue.anniversary</t>
+          <t>.Boxes.Productions.Happiness</t>
         </is>
       </c>
       <c r="G1490" t="inlineStr"/>
       <c r="H1490" t="inlineStr"/>
     </row>
     <row r="1491">
       <c r="A1491" t="inlineStr"/>
       <c r="B1491" t="inlineStr">
         <is>
-          <t>Saving and Restoring</t>
+          <t>Profit</t>
         </is>
       </c>
       <c r="C1491" t="inlineStr">
         <is>
-          <t>Saving and Restoring</t>
+          <t>Profit</t>
         </is>
       </c>
       <c r="D1491" t="inlineStr"/>
       <c r="E1491" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1491" t="inlineStr">
         <is>
-          <t>.Settings.ExportSettings.Title</t>
+          <t>.Boxes.Investment.Overview.Profit</t>
         </is>
       </c>
       <c r="G1491" t="inlineStr"/>
       <c r="H1491" t="inlineStr"/>
     </row>
     <row r="1492">
       <c r="A1492" t="inlineStr"/>
       <c r="B1492" t="inlineStr">
         <is>
-          <t>SAV</t>
+          <t>Disabled: Open the Profile Tab of your Town Hall.</t>
         </is>
       </c>
       <c r="C1492" t="inlineStr">
         <is>
-          <t>SAV</t>
+          <t>Disabled: Open the Profile Tab of your Town Hall.</t>
         </is>
       </c>
       <c r="D1492" t="inlineStr"/>
       <c r="E1492" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1492" t="inlineStr">
         <is>
-          <t>.Eras.20.short</t>
+          <t>.Menu.PlayerProfile.Warning</t>
         </is>
       </c>
       <c r="G1492" t="inlineStr"/>
       <c r="H1492" t="inlineStr"/>
     </row>
     <row r="1493">
       <c r="A1493" t="inlineStr"/>
       <c r="B1493" t="inlineStr">
         <is>
-          <t>Map</t>
+          <t>ignore era</t>
         </is>
       </c>
       <c r="C1493" t="inlineStr">
         <is>
-          <t>Map</t>
+          <t>ignore era</t>
         </is>
       </c>
       <c r="D1493" t="inlineStr"/>
       <c r="E1493" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1493" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.OpenMap</t>
+          <t>.Boxes.BetterMusic.IgnoreEra</t>
         </is>
       </c>
       <c r="G1493" t="inlineStr"/>
       <c r="H1493" t="inlineStr"/>
     </row>
     <row r="1494">
       <c r="A1494" t="inlineStr"/>
       <c r="B1494" t="inlineStr">
         <is>
-          <t>Virtual Future</t>
+          <t>Rogue Only Warning</t>
         </is>
       </c>
       <c r="C1494" t="inlineStr">
         <is>
-          <t>Virtual Future</t>
+          <t>Rogue Only Warning</t>
         </is>
       </c>
       <c r="D1494" t="inlineStr"/>
       <c r="E1494" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1494" t="inlineStr">
         <is>
-          <t>.Eras.17</t>
+          <t>.Settings.Entry.ShowRougeUnitWarning</t>
         </is>
       </c>
       <c r="G1494" t="inlineStr"/>
       <c r="H1494" t="inlineStr"/>
     </row>
     <row r="1495">
       <c r="A1495" t="inlineStr"/>
       <c r="B1495" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>City-Defense</t>
         </is>
       </c>
       <c r="C1495" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>City-Defense</t>
         </is>
       </c>
       <c r="D1495" t="inlineStr"/>
       <c r="E1495" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1495" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Title</t>
+          <t>.Boxes.Units.defense</t>
         </is>
       </c>
       <c r="G1495" t="inlineStr"/>
       <c r="H1495" t="inlineStr"/>
     </row>
     <row r="1496">
       <c r="A1496" t="inlineStr"/>
       <c r="B1496" t="inlineStr">
         <is>
-          <t>GB Calculator</t>
+          <t>Drag</t>
         </is>
       </c>
       <c r="C1496" t="inlineStr">
         <is>
-          <t>GB Calculator</t>
+          <t>Drag</t>
         </is>
       </c>
       <c r="D1496" t="inlineStr"/>
       <c r="E1496" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1496" t="inlineStr">
         <is>
-          <t>.Menu.OwnpartCalculator.Title</t>
+          <t>.Boxes.GvGMap.Action.Drag</t>
         </is>
       </c>
       <c r="G1496" t="inlineStr"/>
       <c r="H1496" t="inlineStr"/>
     </row>
     <row r="1497">
       <c r="A1497" t="inlineStr"/>
       <c r="B1497" t="inlineStr">
         <is>
-          <t>Average in __seasons__ seasons</t>
+          <t>Alerts</t>
         </is>
       </c>
       <c r="C1497" t="inlineStr">
         <is>
-          <t>Average in __seasons__ seasons</t>
+          <t>Alerts</t>
         </is>
       </c>
       <c r="D1497" t="inlineStr"/>
       <c r="E1497" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1497" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MemberDetail.Average</t>
+          <t>.Menu.Alerts.Title</t>
         </is>
       </c>
       <c r="G1497" t="inlineStr"/>
       <c r="H1497" t="inlineStr"/>
     </row>
     <row r="1498">
       <c r="A1498" t="inlineStr"/>
       <c r="B1498" t="inlineStr">
         <is>
-          <t>Explanation</t>
+          <t>Need</t>
         </is>
       </c>
       <c r="C1498" t="inlineStr">
         <is>
-          <t>Explanation</t>
+          <t>Need</t>
         </is>
       </c>
       <c r="D1498" t="inlineStr"/>
       <c r="E1498" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1498" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Exp</t>
+          <t>.Boxes.Market.Need</t>
         </is>
       </c>
       <c r="G1498" t="inlineStr"/>
       <c r="H1498" t="inlineStr"/>
     </row>
     <row r="1499">
       <c r="A1499" t="inlineStr"/>
       <c r="B1499" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t xml:space="preserve">Total Squares: </t>
         </is>
       </c>
       <c r="C1499" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t xml:space="preserve">Total Squares: </t>
         </is>
       </c>
       <c r="D1499" t="inlineStr"/>
       <c r="E1499" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1499" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Type</t>
+          <t>.Boxes.CityMap.WholeArea</t>
         </is>
       </c>
       <c r="G1499" t="inlineStr"/>
       <c r="H1499" t="inlineStr"/>
     </row>
     <row r="1500">
       <c r="A1500" t="inlineStr"/>
       <c r="B1500" t="inlineStr">
         <is>
-          <t>Event History page previously updated</t>
+          <t>Menu position</t>
         </is>
       </c>
       <c r="C1500" t="inlineStr">
         <is>
-          <t>Event History page previously updated</t>
+          <t>Menu position</t>
         </is>
       </c>
       <c r="D1500" t="inlineStr"/>
       <c r="E1500" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1500" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.AllUpToDate</t>
+          <t>.Settings.Entry.SelectedMenu</t>
         </is>
       </c>
       <c r="G1500" t="inlineStr"/>
       <c r="H1500" t="inlineStr"/>
     </row>
     <row r="1501">
       <c r="A1501" t="inlineStr"/>
       <c r="B1501" t="inlineStr">
         <is>
-          <t>Tags can be used to group Alerts (a new notification with a given tag will replace an older notification with the same tag).</t>
+          <t>Please choose</t>
         </is>
       </c>
       <c r="C1501" t="inlineStr">
         <is>
-          <t>Tags can be used to group Alerts (a new notification with a given tag will replace an older notification with the same tag).</t>
+          <t>Please choose</t>
         </is>
       </c>
       <c r="D1501" t="inlineStr"/>
       <c r="E1501" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1501" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Tag.Description</t>
+          <t>.General.Choose</t>
         </is>
       </c>
       <c r="G1501" t="inlineStr"/>
       <c r="H1501" t="inlineStr"/>
     </row>
     <row r="1502">
       <c r="A1502" t="inlineStr"/>
       <c r="B1502" t="inlineStr">
         <is>
-          <t>Displays all FPs collected details sorted by type, date, from where and how many.</t>
+          <t>Blue Galaxy Helper</t>
         </is>
       </c>
       <c r="C1502" t="inlineStr">
         <is>
-          <t>Displays all FPs collected details sorted by type, date, from where and how many.</t>
+          <t>Blue Galaxy Helper</t>
         </is>
       </c>
       <c r="D1502" t="inlineStr"/>
       <c r="E1502" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1502" t="inlineStr">
         <is>
-          <t>.Menu.fpCollector.Desc</t>
+          <t>.Boxes.BlueGalaxy.Title</t>
         </is>
       </c>
       <c r="G1502" t="inlineStr"/>
       <c r="H1502" t="inlineStr"/>
     </row>
     <row r="1503">
       <c r="A1503" t="inlineStr"/>
       <c r="B1503" t="inlineStr">
         <is>
-          <t>No alert</t>
+          <t>Automation</t>
         </is>
       </c>
       <c r="C1503" t="inlineStr">
         <is>
-          <t>No alert</t>
+          <t>Automation</t>
         </is>
       </c>
       <c r="D1503" t="inlineStr"/>
       <c r="E1503" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1503" t="inlineStr">
         <is>
-          <t>.Boxes.InactivesSettings.NoAlert</t>
+          <t>.Boxes.CloseBox.Automation</t>
         </is>
       </c>
       <c r="G1503" t="inlineStr"/>
       <c r="H1503" t="inlineStr"/>
     </row>
     <row r="1504">
       <c r="A1504" t="inlineStr"/>
       <c r="B1504" t="inlineStr">
         <is>
-          <t>Meds</t>
+          <t>GvG Map</t>
         </is>
       </c>
       <c r="C1504" t="inlineStr">
         <is>
-          <t>Meds</t>
+          <t>GvG Map</t>
         </is>
       </c>
       <c r="D1504" t="inlineStr"/>
       <c r="E1504" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1504" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Meds</t>
+          <t>.Boxes.GvGMap.Title</t>
         </is>
       </c>
       <c r="G1504" t="inlineStr"/>
       <c r="H1504" t="inlineStr"/>
     </row>
     <row r="1505">
       <c r="A1505" t="inlineStr"/>
       <c r="B1505" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Trillion</t>
         </is>
       </c>
       <c r="C1505" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Trillion</t>
         </is>
       </c>
       <c r="D1505" t="inlineStr"/>
       <c r="E1505" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1505" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Save</t>
+          <t>.Boxes.idleGame.T</t>
         </is>
       </c>
       <c r="G1505" t="inlineStr"/>
       <c r="H1505" t="inlineStr"/>
     </row>
     <row r="1506">
       <c r="A1506" t="inlineStr"/>
       <c r="B1506" t="inlineStr">
         <is>
-          <t>never</t>
+          <t>Minimum Score</t>
         </is>
       </c>
       <c r="C1506" t="inlineStr">
         <is>
-          <t>never</t>
+          <t>Minimum Score</t>
         </is>
       </c>
       <c r="D1506" t="inlineStr"/>
       <c r="E1506" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1506" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Repeat.Never</t>
+          <t>.Boxes.ProductionsRating.InventoryBuildingScore</t>
         </is>
       </c>
       <c r="G1506" t="inlineStr"/>
       <c r="H1506" t="inlineStr"/>
     </row>
     <row r="1507">
       <c r="A1507" t="inlineStr"/>
       <c r="B1507" t="inlineStr">
         <is>
-          <t>Displays a Box that covers the 'Collect All' Button, when FP can not be collected or not all buildings are motivated.</t>
+          <t>show GBG round selector</t>
         </is>
       </c>
       <c r="C1507" t="inlineStr">
         <is>
-          <t>Displays a Box that covers the 'Collect All' Button, when FP can not be collected or not all buildings are motivated.</t>
+          <t>show GBG round selector</t>
         </is>
       </c>
       <c r="D1507" t="inlineStr"/>
       <c r="E1507" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1507" t="inlineStr">
         <is>
-          <t>.Settings.BlockCollectAll.Desc</t>
+          <t>.Boxes.GuildFights.ShowRoundSelector</t>
         </is>
       </c>
       <c r="G1507" t="inlineStr"/>
       <c r="H1507" t="inlineStr"/>
     </row>
     <row r="1508">
       <c r="A1508" t="inlineStr"/>
       <c r="B1508" t="inlineStr">
         <is>
-          <t>Description</t>
+          <t>Only Favorites</t>
         </is>
       </c>
       <c r="C1508" t="inlineStr">
         <is>
-          <t>Description</t>
+          <t>Only Favorites</t>
         </is>
       </c>
       <c r="D1508" t="inlineStr"/>
       <c r="E1508" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1508" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Description</t>
+          <t>.Boxes.ShopAssist.onlyFavourites</t>
         </is>
       </c>
       <c r="G1508" t="inlineStr"/>
       <c r="H1508" t="inlineStr"/>
     </row>
     <row r="1509">
       <c r="A1509" t="inlineStr"/>
       <c r="B1509" t="inlineStr">
         <is>
-          <t>Battlegrounds</t>
+          <t>Log duration</t>
         </is>
       </c>
       <c r="C1509" t="inlineStr">
         <is>
-          <t>Battlegrounds</t>
+          <t>Log duration</t>
         </is>
       </c>
       <c r="D1509" t="inlineStr"/>
       <c r="E1509" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1509" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.GBG</t>
+          <t>.Boxes.Castle.LogDuration</t>
         </is>
       </c>
       <c r="G1509" t="inlineStr"/>
       <c r="H1509" t="inlineStr"/>
     </row>
     <row r="1510">
       <c r="A1510" t="inlineStr"/>
       <c r="B1510" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; placed a bid for __amount__ Trade Coins.</t>
+          <t>lost Attacks</t>
         </is>
       </c>
       <c r="C1510" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; placed a bid for __amount__ Trade Coins.</t>
+          <t>lost Attacks</t>
         </is>
       </c>
       <c r="D1510" t="inlineStr"/>
       <c r="E1510" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1510" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.Auction</t>
+          <t>.Boxes.PvPArena.Tabs.LostAttackFights</t>
         </is>
       </c>
       <c r="G1510" t="inlineStr"/>
       <c r="H1510" t="inlineStr"/>
     </row>
     <row r="1511">
       <c r="A1511" t="inlineStr"/>
       <c r="B1511" t="inlineStr">
         <is>
-          <t>SASH</t>
+          <t>Attack%</t>
         </is>
       </c>
       <c r="C1511" t="inlineStr">
         <is>
-          <t>SASH</t>
+          <t>Attack%</t>
         </is>
       </c>
       <c r="D1511" t="inlineStr"/>
       <c r="E1511" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1511" t="inlineStr">
         <is>
-          <t>.Eras.23.short</t>
+          <t>.Boxes.Units.Attack</t>
         </is>
       </c>
       <c r="G1511" t="inlineStr"/>
       <c r="H1511" t="inlineStr"/>
     </row>
     <row r="1512">
       <c r="A1512" t="inlineStr"/>
       <c r="B1512" t="inlineStr">
         <is>
-          <t>Show QI round selector</t>
+          <t>Add buildings from your inventory to the list</t>
         </is>
       </c>
       <c r="C1512" t="inlineStr">
         <is>
-          <t>Show QI round selector</t>
+          <t>Add buildings from your inventory to the list</t>
         </is>
       </c>
       <c r="D1512" t="inlineStr"/>
       <c r="E1512" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1512" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.ShowRoundSelector</t>
+          <t>.Boxes.ProductionsRating.ShowInventoryBuildingsExplanation</t>
         </is>
       </c>
       <c r="G1512" t="inlineStr"/>
       <c r="H1512" t="inlineStr"/>
     </row>
     <row r="1513">
       <c r="A1513" t="inlineStr"/>
       <c r="B1513" t="inlineStr">
         <is>
-          <t>Saving and restoring the settings</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C1513" t="inlineStr">
         <is>
-          <t>Saving and restoring the settings</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="D1513" t="inlineStr"/>
       <c r="E1513" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1513" t="inlineStr">
         <is>
-          <t>.Settings.ExportSettings.Desc</t>
+          <t>.Boxes.Kits.Name</t>
         </is>
       </c>
       <c r="G1513" t="inlineStr"/>
       <c r="H1513" t="inlineStr"/>
     </row>
     <row r="1514">
       <c r="A1514" t="inlineStr"/>
       <c r="B1514" t="inlineStr">
         <is>
-          <t>rest FP</t>
+          <t>Advanced Settings</t>
         </is>
       </c>
       <c r="C1514" t="inlineStr">
         <is>
-          <t>rest FP</t>
+          <t>Advanced Settings</t>
         </is>
       </c>
       <c r="D1514" t="inlineStr"/>
       <c r="E1514" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1514" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.SettingsRestFP</t>
+          <t>.Settings.EventHelper.Advanced</t>
         </is>
       </c>
       <c r="G1514" t="inlineStr"/>
       <c r="H1514" t="inlineStr"/>
     </row>
     <row r="1515">
       <c r="A1515" t="inlineStr"/>
       <c r="B1515" t="inlineStr">
         <is>
-          <t>Import</t>
+          <t>Save as</t>
         </is>
       </c>
       <c r="C1515" t="inlineStr">
         <is>
-          <t>Import</t>
+          <t>Save as</t>
         </is>
       </c>
       <c r="D1515" t="inlineStr"/>
       <c r="E1515" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1515" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Import</t>
+          <t>.Boxes.ProductionsRating.PresetSaveAs</t>
         </is>
       </c>
       <c r="G1515" t="inlineStr"/>
       <c r="H1515" t="inlineStr"/>
     </row>
     <row r="1516">
       <c r="A1516" t="inlineStr"/>
       <c r="B1516" t="inlineStr">
         <is>
-          <t>Pick Dates</t>
+          <t>Previous era goods</t>
         </is>
       </c>
       <c r="C1516" t="inlineStr">
         <is>
-          <t>Pick Dates</t>
+          <t>Previous era goods</t>
         </is>
       </c>
       <c r="D1516" t="inlineStr"/>
       <c r="E1516" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1516" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.DatePicker</t>
+          <t>.Boxes.Productions.goods_previous</t>
         </is>
       </c>
       <c r="G1516" t="inlineStr"/>
       <c r="H1516" t="inlineStr"/>
     </row>
     <row r="1517">
       <c r="A1517" t="inlineStr"/>
       <c r="B1517" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Delta</t>
         </is>
       </c>
       <c r="C1517" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Delta</t>
         </is>
       </c>
       <c r="D1517" t="inlineStr"/>
       <c r="E1517" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1517" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Player</t>
+          <t>.Boxes.Stats.BtnChartType.delta</t>
         </is>
       </c>
       <c r="G1517" t="inlineStr"/>
       <c r="H1517" t="inlineStr"/>
     </row>
     <row r="1518">
       <c r="A1518" t="inlineStr"/>
       <c r="B1518" t="inlineStr">
         <is>
-          <t>Steps</t>
+          <t>Boosts &amp; Production</t>
         </is>
       </c>
       <c r="C1518" t="inlineStr">
         <is>
-          <t>Steps</t>
+          <t>Boosts &amp; Production</t>
         </is>
       </c>
       <c r="D1518" t="inlineStr"/>
       <c r="E1518" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1518" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.Steps</t>
+          <t>.Boxes.CityMap.Boosts</t>
         </is>
       </c>
       <c r="G1518" t="inlineStr"/>
       <c r="H1518" t="inlineStr"/>
     </row>
     <row r="1519">
       <c r="A1519" t="inlineStr"/>
       <c r="B1519" t="inlineStr">
         <is>
-          <t>Highest level of this building</t>
+          <t>Meds</t>
         </is>
       </c>
       <c r="C1519" t="inlineStr">
         <is>
-          <t>Highest level of this building</t>
+          <t>Meds</t>
         </is>
       </c>
       <c r="D1519" t="inlineStr"/>
       <c r="E1519" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1519" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.maxBuilding</t>
+          <t>.Boxes.Calculator.Meds</t>
         </is>
       </c>
       <c r="G1519" t="inlineStr"/>
       <c r="H1519" t="inlineStr"/>
     </row>
     <row r="1520">
       <c r="A1520" t="inlineStr"/>
       <c r="B1520" t="inlineStr">
         <is>
-          <t>Close all Button</t>
+          <t>OC</t>
         </is>
       </c>
       <c r="C1520" t="inlineStr">
         <is>
-          <t>Close all Button</t>
+          <t>OC</t>
         </is>
       </c>
       <c r="D1520" t="inlineStr"/>
       <c r="E1520" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1520" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.CloseAllButton</t>
+          <t>.Boxes.OwnpartCalculator.OwnPartShort</t>
         </is>
       </c>
       <c r="G1520" t="inlineStr"/>
       <c r="H1520" t="inlineStr"/>
     </row>
     <row r="1521">
       <c r="A1521" t="inlineStr"/>
       <c r="B1521" t="inlineStr">
         <is>
-          <t>1) When an opposing army has a bonus above the given threshold, the advice will be displayed. &lt;br&gt;2) To edit thresholds and advices, click into the table - confirm changes with Enter. &lt;br&gt;3) To remove an advice, save with an empty advice.</t>
+          <t>top right</t>
         </is>
       </c>
       <c r="C1521" t="inlineStr">
         <is>
-          <t>1) When an opposing army has a bonus above the given threshold, the advice will be displayed. &lt;br&gt;2) To edit thresholds and advices, click into the table - confirm changes with Enter. &lt;br&gt;3) To remove an advice, save with an empty advice.</t>
+          <t>top right</t>
         </is>
       </c>
       <c r="D1521" t="inlineStr"/>
       <c r="E1521" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1521" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Explanation</t>
+          <t>.Menu.Notification.Position.top-right</t>
         </is>
       </c>
       <c r="G1521" t="inlineStr"/>
       <c r="H1521" t="inlineStr"/>
     </row>
     <row r="1522">
       <c r="A1522" t="inlineStr"/>
       <c r="B1522" t="inlineStr">
         <is>
-          <t>Wave 1</t>
+          <t>Shop Assistant</t>
         </is>
       </c>
       <c r="C1522" t="inlineStr">
         <is>
-          <t>Wave 1</t>
+          <t>Shop Assistant</t>
         </is>
       </c>
       <c r="D1522" t="inlineStr"/>
       <c r="E1522" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1522" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Wave1</t>
+          <t>.Menu.ShopAssist.Title</t>
         </is>
       </c>
       <c r="G1522" t="inlineStr"/>
       <c r="H1522" t="inlineStr"/>
     </row>
     <row r="1523">
       <c r="A1523" t="inlineStr"/>
       <c r="B1523" t="inlineStr">
         <is>
-          <t>Sum Needed</t>
+          <t>Imported</t>
         </is>
       </c>
       <c r="C1523" t="inlineStr">
         <is>
-          <t>Sum Needed</t>
+          <t>Imported</t>
         </is>
       </c>
       <c r="D1523" t="inlineStr"/>
       <c r="E1523" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1523" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.NeedSum</t>
+          <t>.Boxes.ProductionsRating.PresetImported</t>
         </is>
       </c>
       <c r="G1523" t="inlineStr"/>
       <c r="H1523" t="inlineStr"/>
     </row>
     <row r="1524">
       <c r="A1524" t="inlineStr"/>
       <c r="B1524" t="inlineStr">
         <is>
-          <t>Normalize Values</t>
+          <t>AND</t>
         </is>
       </c>
       <c r="C1524" t="inlineStr">
         <is>
-          <t>Normalize Values</t>
+          <t>AND</t>
         </is>
       </c>
       <c r="D1524" t="inlineStr"/>
       <c r="E1524" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1524" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleRenormalize</t>
+          <t>.Boxes.RecurringQuests.AND</t>
         </is>
       </c>
       <c r="G1524" t="inlineStr"/>
       <c r="H1524" t="inlineStr"/>
     </row>
     <row r="1525">
       <c r="A1525" t="inlineStr"/>
       <c r="B1525" t="inlineStr">
         <is>
-          <t>Choose a value between 1 and 4 !&amp;#10;Choose a smaller value for more data&amp;#10;or a larger one for better viewing.</t>
+          <t>in stock treasury goods of the era</t>
         </is>
       </c>
       <c r="C1525" t="inlineStr">
         <is>
-          <t>Choose a value between 1 and 4 !&amp;#10;Choose a smaller value for more data&amp;#10;or a larger one for better viewing.</t>
+          <t>in stock treasury goods of the era</t>
         </is>
       </c>
       <c r="D1525" t="inlineStr"/>
       <c r="E1525" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1525" t="inlineStr">
         <is>
-          <t>.Boxes.Units.PictogramScalingDesc</t>
+          <t>.Boxes.GuildMemberStat.EraTreasuryGoods</t>
         </is>
       </c>
       <c r="G1525" t="inlineStr"/>
       <c r="H1525" t="inlineStr"/>
     </row>
     <row r="1526">
       <c r="A1526" t="inlineStr"/>
       <c r="B1526" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>All goods</t>
         </is>
       </c>
       <c r="C1526" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>All goods</t>
         </is>
       </c>
       <c r="D1526" t="inlineStr"/>
       <c r="E1526" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1526" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.Costs</t>
+          <t>.Boxes.Market.AllGoods</t>
         </is>
       </c>
       <c r="G1526" t="inlineStr"/>
       <c r="H1526" t="inlineStr"/>
     </row>
     <row r="1527">
       <c r="A1527" t="inlineStr"/>
       <c r="B1527" t="inlineStr">
         <is>
-          <t>To gather this data, please open the goods and guild goods tab in the Production overview.</t>
+          <t>My Age</t>
         </is>
       </c>
       <c r="C1527" t="inlineStr">
         <is>
-          <t>To gather this data, please open the goods and guild goods tab in the Production overview.</t>
+          <t>My Age</t>
         </is>
       </c>
       <c r="D1527" t="inlineStr"/>
       <c r="E1527" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1527" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.OpenProduction</t>
+          <t>.Boxes.Stats.BtnMyEra</t>
         </is>
       </c>
       <c r="G1527" t="inlineStr"/>
       <c r="H1527" t="inlineStr"/>
     </row>
     <row r="1528">
       <c r="A1528" t="inlineStr"/>
       <c r="B1528" t="inlineStr">
         <is>
-          <t>Reset</t>
+          <t>Settings</t>
         </is>
       </c>
       <c r="C1528" t="inlineStr">
         <is>
-          <t>Reset</t>
+          <t>Settings</t>
         </is>
       </c>
       <c r="D1528" t="inlineStr"/>
       <c r="E1528" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1528" t="inlineStr">
         <is>
-          <t>.General.Reset</t>
+          <t>.Boxes.Settings.Title</t>
         </is>
       </c>
       <c r="G1528" t="inlineStr"/>
       <c r="H1528" t="inlineStr"/>
     </row>
     <row r="1529">
       <c r="A1529" t="inlineStr"/>
       <c r="B1529" t="inlineStr">
         <is>
-          <t>Reconstruction Size List</t>
+          <t>Ascendable buildings</t>
         </is>
       </c>
       <c r="C1529" t="inlineStr">
         <is>
-          <t>Reconstruction Size List</t>
+          <t>Ascendable buildings</t>
         </is>
       </c>
       <c r="D1529" t="inlineStr"/>
       <c r="E1529" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1529" t="inlineStr">
         <is>
-          <t>.Boxes.ReconstructionList.Title</t>
+          <t>.Boxes.CityMap.ShowAscendableBuildings</t>
         </is>
       </c>
       <c r="G1529" t="inlineStr"/>
       <c r="H1529" t="inlineStr"/>
     </row>
     <row r="1530">
       <c r="A1530" t="inlineStr"/>
       <c r="B1530" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>Ok</t>
         </is>
       </c>
       <c r="C1530" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>Ok</t>
         </is>
       </c>
       <c r="D1530" t="inlineStr"/>
       <c r="E1530" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1530" t="inlineStr">
         <is>
-          <t>.Settings.Tab.Boxes</t>
+          <t>.Boxes.Negotiation.confirmGoodsMissmatch</t>
         </is>
       </c>
       <c r="G1530" t="inlineStr"/>
       <c r="H1530" t="inlineStr"/>
     </row>
     <row r="1531">
       <c r="A1531" t="inlineStr"/>
       <c r="B1531" t="inlineStr">
         <is>
-          <t>Space Age Asteroid Belt</t>
+          <t>No age</t>
         </is>
       </c>
       <c r="C1531" t="inlineStr">
         <is>
-          <t>Space Age Asteroid Belt</t>
+          <t>No age</t>
         </is>
       </c>
       <c r="D1531" t="inlineStr"/>
       <c r="E1531" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1531" t="inlineStr">
         <is>
-          <t>.Eras.19</t>
+          <t>.Eras.0</t>
         </is>
       </c>
       <c r="G1531" t="inlineStr"/>
       <c r="H1531" t="inlineStr"/>
     </row>
     <row r="1532">
       <c r="A1532" t="inlineStr"/>
       <c r="B1532" t="inlineStr">
         <is>
-          <t>QI Snapshot Log</t>
+          <t>Which FP producing GB should you upgrade next?</t>
         </is>
       </c>
       <c r="C1532" t="inlineStr">
         <is>
-          <t>QI Snapshot Log</t>
+          <t>Which FP producing GB should you upgrade next?</t>
         </is>
       </c>
       <c r="D1532" t="inlineStr"/>
       <c r="E1532" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1532" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.SnapshotLog</t>
+          <t>.Menu.greatbuildings.Desc</t>
         </is>
       </c>
       <c r="G1532" t="inlineStr"/>
       <c r="H1532" t="inlineStr"/>
     </row>
     <row r="1533">
       <c r="A1533" t="inlineStr"/>
       <c r="B1533" t="inlineStr">
         <is>
-          <t>GB Investment</t>
+          <t>FoE Helper</t>
         </is>
       </c>
       <c r="C1533" t="inlineStr">
         <is>
-          <t>GB Investment</t>
+          <t>FoE Helper</t>
         </is>
       </c>
       <c r="D1533" t="inlineStr"/>
       <c r="E1533" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1533" t="inlineStr">
         <is>
-          <t>.Menu.greatbuildings.Title</t>
+          <t>.Global.BoxTitle</t>
         </is>
       </c>
       <c r="G1533" t="inlineStr"/>
       <c r="H1533" t="inlineStr"/>
     </row>
     <row r="1534">
       <c r="A1534" t="inlineStr"/>
       <c r="B1534" t="inlineStr">
         <is>
-          <t>Friendly invest</t>
+          <t>Total</t>
         </is>
       </c>
       <c r="C1534" t="inlineStr">
         <is>
-          <t>Friendly invest</t>
+          <t>Total</t>
         </is>
       </c>
       <c r="D1534" t="inlineStr"/>
       <c r="E1534" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1534" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.ArcBonus</t>
+          <t>.Boxes.GuildFights.Total</t>
         </is>
       </c>
       <c r="G1534" t="inlineStr"/>
       <c r="H1534" t="inlineStr"/>
     </row>
     <row r="1535">
       <c r="A1535" t="inlineStr"/>
       <c r="B1535" t="inlineStr">
         <is>
-          <t>Quest name</t>
+          <t>Send</t>
         </is>
       </c>
       <c r="C1535" t="inlineStr">
         <is>
-          <t>Quest name</t>
+          <t>Send</t>
         </is>
       </c>
       <c r="D1535" t="inlineStr"/>
       <c r="E1535" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1535" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.Table.Quest</t>
+          <t>.General.Send</t>
         </is>
       </c>
       <c r="G1535" t="inlineStr"/>
       <c r="H1535" t="inlineStr"/>
     </row>
     <row r="1536">
       <c r="A1536" t="inlineStr"/>
       <c r="B1536" t="inlineStr">
         <is>
-          <t>Anniversary-Event</t>
+          <t>Event Mystery Box</t>
         </is>
       </c>
       <c r="C1536" t="inlineStr">
         <is>
-          <t>Anniversary-Event</t>
+          <t>Event Mystery Box</t>
         </is>
       </c>
       <c r="D1536" t="inlineStr"/>
       <c r="E1536" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1536" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.anniversary_event</t>
+          <t>.Boxes.FPCollector.event_mystery_item</t>
         </is>
       </c>
       <c r="G1536" t="inlineStr"/>
       <c r="H1536" t="inlineStr"/>
     </row>
     <row r="1537">
       <c r="A1537" t="inlineStr"/>
       <c r="B1537" t="inlineStr">
         <is>
-          <t>Market Filter</t>
+          <t>New Events found!</t>
         </is>
       </c>
       <c r="C1537" t="inlineStr">
         <is>
-          <t>Market Filter</t>
+          <t>New Events found!</t>
         </is>
       </c>
       <c r="D1537" t="inlineStr"/>
       <c r="E1537" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1537" t="inlineStr">
         <is>
-          <t>.Menu.Market.Title</t>
+          <t>.Boxes.Investment.PlayerFound</t>
         </is>
       </c>
       <c r="G1537" t="inlineStr"/>
       <c r="H1537" t="inlineStr"/>
     </row>
     <row r="1538">
       <c r="A1538" t="inlineStr"/>
       <c r="B1538" t="inlineStr">
         <is>
-          <t>Treasury Goods</t>
+          <t>Additional columns</t>
         </is>
       </c>
       <c r="C1538" t="inlineStr">
         <is>
-          <t>Treasury Goods</t>
+          <t>Additional columns</t>
         </is>
       </c>
       <c r="D1538" t="inlineStr"/>
       <c r="E1538" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1538" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.TreasuryGoods</t>
+          <t>.Boxes.Investment.Overview.AdditionalColumns</t>
         </is>
       </c>
       <c r="G1538" t="inlineStr"/>
       <c r="H1538" t="inlineStr"/>
     </row>
     <row r="1539">
       <c r="A1539" t="inlineStr"/>
       <c r="B1539" t="inlineStr">
         <is>
-          <t>days</t>
+          <t>City planner</t>
         </is>
       </c>
       <c r="C1539" t="inlineStr">
         <is>
-          <t>days</t>
+          <t>City planner</t>
         </is>
       </c>
       <c r="D1539" t="inlineStr"/>
       <c r="E1539" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1539" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Days</t>
+          <t>.Boxes.CityMap.ShowSubmitBox</t>
         </is>
       </c>
       <c r="G1539" t="inlineStr"/>
       <c r="H1539" t="inlineStr"/>
     </row>
     <row r="1540">
       <c r="A1540" t="inlineStr"/>
       <c r="B1540" t="inlineStr">
         <is>
-          <t>Provides</t>
+          <t>Available Workers</t>
         </is>
       </c>
       <c r="C1540" t="inlineStr">
         <is>
-          <t>Provides</t>
+          <t>Available Workers</t>
         </is>
       </c>
       <c r="D1540" t="inlineStr"/>
       <c r="E1540" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1540" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.provides</t>
+          <t>.Boxes.MergerGame.availableCurrency.care</t>
         </is>
       </c>
       <c r="G1540" t="inlineStr"/>
       <c r="H1540" t="inlineStr"/>
     </row>
     <row r="1541">
       <c r="A1541" t="inlineStr"/>
       <c r="B1541" t="inlineStr">
         <is>
-          <t>Export as jSON</t>
+          <t>Guild Power</t>
         </is>
       </c>
       <c r="C1541" t="inlineStr">
         <is>
-          <t>Export as jSON</t>
+          <t>Guild Power</t>
         </is>
       </c>
       <c r="D1541" t="inlineStr"/>
       <c r="E1541" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1541" t="inlineStr">
         <is>
-          <t>.Boxes.General.ExportJSON</t>
+          <t>.Boxes.Productions.Headings.clan_power_production</t>
         </is>
       </c>
       <c r="G1541" t="inlineStr"/>
       <c r="H1541" t="inlineStr"/>
     </row>
     <row r="1542">
       <c r="A1542" t="inlineStr"/>
       <c r="B1542" t="inlineStr">
         <is>
-          <t>Copy</t>
+          <t>Done in</t>
         </is>
       </c>
       <c r="C1542" t="inlineStr">
         <is>
-          <t>Copy</t>
+          <t>Done in</t>
         </is>
       </c>
       <c r="D1542" t="inlineStr"/>
       <c r="E1542" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1542" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Copy</t>
+          <t>.Boxes.BlueGalaxy.DoneIn</t>
         </is>
       </c>
       <c r="G1542" t="inlineStr"/>
       <c r="H1542" t="inlineStr"/>
     </row>
     <row r="1543">
       <c r="A1543" t="inlineStr"/>
       <c r="B1543" t="inlineStr">
         <is>
-          <t>Antiques Dealer Auction</t>
+          <t>Factories</t>
         </is>
       </c>
       <c r="C1543" t="inlineStr">
         <is>
-          <t>Antiques Dealer Auction</t>
+          <t>Factories</t>
         </is>
       </c>
       <c r="D1543" t="inlineStr"/>
       <c r="E1543" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1543" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Auction.Title</t>
+          <t>.Boxes.idleGame.Production.StPat</t>
         </is>
       </c>
       <c r="G1543" t="inlineStr"/>
       <c r="H1543" t="inlineStr"/>
     </row>
     <row r="1544">
       <c r="A1544" t="inlineStr"/>
       <c r="B1544" t="inlineStr">
         <is>
-          <t>Select GB</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="C1544" t="inlineStr">
         <is>
-          <t>Select GB</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="D1544" t="inlineStr"/>
       <c r="E1544" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1544" t="inlineStr">
         <is>
-          <t>.Boxes.findGB.selectGB</t>
+          <t>.Boxes.MarketOffersEvents.DateNA</t>
         </is>
       </c>
       <c r="G1544" t="inlineStr"/>
       <c r="H1544" t="inlineStr"/>
     </row>
     <row r="1545">
       <c r="A1545" t="inlineStr"/>
       <c r="B1545" t="inlineStr">
         <is>
-          <t>Members without __greatbuilding__</t>
+          <t>Technology (Tech) Tree</t>
         </is>
       </c>
       <c r="C1545" t="inlineStr">
         <is>
-          <t>Members without __greatbuilding__</t>
+          <t>Technology (Tech) Tree</t>
         </is>
       </c>
       <c r="D1545" t="inlineStr"/>
       <c r="E1545" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1545" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MemberWithoutGB</t>
+          <t>.Menu.Technologies.Title</t>
         </is>
       </c>
       <c r="G1545" t="inlineStr"/>
       <c r="H1545" t="inlineStr"/>
     </row>
     <row r="1546">
       <c r="A1546" t="inlineStr"/>
       <c r="B1546" t="inlineStr">
         <is>
-          <t>Save donation factor per Conversation</t>
+          <t xml:space="preserve">Last Update: </t>
         </is>
       </c>
       <c r="C1546" t="inlineStr">
         <is>
-          <t>Save donation factor per Conversation</t>
+          <t xml:space="preserve">Last Update: </t>
         </is>
       </c>
       <c r="D1546" t="inlineStr"/>
       <c r="E1546" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1546" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.ForderBonusPerConversation</t>
+          <t>.Boxes.Kits.Udate</t>
         </is>
       </c>
       <c r="G1546" t="inlineStr"/>
       <c r="H1546" t="inlineStr"/>
     </row>
     <row r="1547">
       <c r="A1547" t="inlineStr"/>
       <c r="B1547" t="inlineStr">
         <is>
-          <t>show battles won</t>
+          <t>Tracks, which of the recurring quests already gave diamonds</t>
         </is>
       </c>
       <c r="C1547" t="inlineStr">
         <is>
-          <t>show battles won</t>
+          <t>Tracks, which of the recurring quests already gave diamonds</t>
         </is>
       </c>
       <c r="D1547" t="inlineStr"/>
       <c r="E1547" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1547" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ShowBattlesWon</t>
+          <t>.Menu.recurringQuests.Desc</t>
         </is>
       </c>
       <c r="G1547" t="inlineStr"/>
       <c r="H1547" t="inlineStr"/>
     </row>
     <row r="1548">
       <c r="A1548" t="inlineStr"/>
       <c r="B1548" t="inlineStr">
         <is>
-          <t>Sum Offered</t>
+          <t>Daily Special</t>
         </is>
       </c>
       <c r="C1548" t="inlineStr">
         <is>
-          <t>Sum Offered</t>
+          <t>Daily Special</t>
         </is>
       </c>
       <c r="D1548" t="inlineStr"/>
       <c r="E1548" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1548" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.OfferSum</t>
+          <t>.Boxes.EventChests.MainPrizeTitle</t>
         </is>
       </c>
       <c r="G1548" t="inlineStr"/>
       <c r="H1548" t="inlineStr"/>
     </row>
     <row r="1549">
       <c r="A1549" t="inlineStr"/>
       <c r="B1549" t="inlineStr">
         <is>
-          <t>Member participation</t>
+          <t>12 hour clock</t>
         </is>
       </c>
       <c r="C1549" t="inlineStr">
         <is>
-          <t>Member participation</t>
+          <t>12 hour clock</t>
         </is>
       </c>
       <c r="D1549" t="inlineStr"/>
       <c r="E1549" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1549" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.MemberParticipation</t>
+          <t>.Boxes.Productions.AMPMTime</t>
         </is>
       </c>
       <c r="G1549" t="inlineStr"/>
       <c r="H1549" t="inlineStr"/>
     </row>
     <row r="1550">
       <c r="A1550" t="inlineStr"/>
       <c r="B1550" t="inlineStr">
         <is>
-          <t>English</t>
+          <t xml:space="preserve">Invested FPs: </t>
         </is>
       </c>
       <c r="C1550" t="inlineStr">
         <is>
-          <t>English</t>
+          <t xml:space="preserve">Invested FPs: </t>
         </is>
       </c>
       <c r="D1550" t="inlineStr"/>
       <c r="E1550" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1550" t="inlineStr">
         <is>
-          <t>._Language</t>
+          <t>.Boxes.Investment.InvestBar</t>
         </is>
       </c>
       <c r="G1550" t="inlineStr"/>
       <c r="H1550" t="inlineStr"/>
     </row>
     <row r="1551">
       <c r="A1551" t="inlineStr"/>
       <c r="B1551" t="inlineStr">
         <is>
-          <t>Press __place__ and __slot__ on your keyboard to insert this suggestion.</t>
+          <t>Discord Messages</t>
         </is>
       </c>
       <c r="C1551" t="inlineStr">
         <is>
-          <t>Press __place__ and __slot__ on your keyboard to insert this suggestion.</t>
+          <t>Discord Messages</t>
         </is>
       </c>
       <c r="D1551" t="inlineStr"/>
       <c r="E1551" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1551" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.KeyboardTooltip</t>
+          <t>.Boxes.Discord.TitleEntries</t>
         </is>
       </c>
       <c r="G1551" t="inlineStr"/>
       <c r="H1551" t="inlineStr"/>
     </row>
     <row r="1552">
       <c r="A1552" t="inlineStr"/>
       <c r="B1552" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>GBs</t>
         </is>
       </c>
       <c r="C1552" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>GBs</t>
         </is>
       </c>
       <c r="D1552" t="inlineStr"/>
       <c r="E1552" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1552" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.TitleBuildings</t>
+          <t>.Boxes.CityMap.greatbuilding</t>
         </is>
       </c>
       <c r="G1552" t="inlineStr"/>
       <c r="H1552" t="inlineStr"/>
     </row>
     <row r="1553">
       <c r="A1553" t="inlineStr"/>
       <c r="B1553" t="inlineStr">
         <is>
-          <t>__era__&lt;br&gt;You have: __stock__</t>
+          <t>Goods from Mars are not included. Please visit your Mars outpost and open the box again</t>
         </is>
       </c>
       <c r="C1553" t="inlineStr">
         <is>
-          <t>__era__&lt;br&gt;You have: __stock__</t>
+          <t>Goods from Mars are not included. Please visit your Mars outpost and open the box again</t>
         </is>
       </c>
       <c r="D1553" t="inlineStr"/>
       <c r="E1553" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1553" t="inlineStr">
         <is>
-          <t>.Boxes.Market.OfferTT</t>
+          <t>.Boxes.Productions.NoMarsDataWarning</t>
         </is>
       </c>
       <c r="G1553" t="inlineStr"/>
       <c r="H1553" t="inlineStr"/>
     </row>
     <row r="1554">
       <c r="A1554" t="inlineStr"/>
       <c r="B1554" t="inlineStr">
         <is>
-          <t>Ascendable buildings</t>
+          <t>Tags can be used to group Alerts (a new notification with a given tag will replace an older notification with the same tag).</t>
         </is>
       </c>
       <c r="C1554" t="inlineStr">
         <is>
-          <t>Ascendable buildings</t>
+          <t>Tags can be used to group Alerts (a new notification with a given tag will replace an older notification with the same tag).</t>
         </is>
       </c>
       <c r="D1554" t="inlineStr"/>
       <c r="E1554" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1554" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowAscendableBuildings</t>
+          <t>.Boxes.Alerts.Form.Tag.Description</t>
         </is>
       </c>
       <c r="G1554" t="inlineStr"/>
       <c r="H1554" t="inlineStr"/>
     </row>
     <row r="1555">
       <c r="A1555" t="inlineStr"/>
       <c r="B1555" t="inlineStr">
         <is>
-          <t>Profit</t>
+          <t>Export</t>
         </is>
       </c>
       <c r="C1555" t="inlineStr">
         <is>
-          <t>Profit</t>
+          <t>Export</t>
         </is>
       </c>
       <c r="D1555" t="inlineStr"/>
       <c r="E1555" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1555" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Profit</t>
+          <t>.Boxes.DBExport.Export</t>
         </is>
       </c>
       <c r="G1555" t="inlineStr"/>
       <c r="H1555" t="inlineStr"/>
     </row>
     <row r="1556">
       <c r="A1556" t="inlineStr"/>
       <c r="B1556" t="inlineStr">
         <is>
-          <t>Rating value of 1 __eraname__ good (in FP)</t>
+          <t>Background Music</t>
         </is>
       </c>
       <c r="C1556" t="inlineStr">
         <is>
-          <t>Rating value of 1 __eraname__ good (in FP)</t>
+          <t>Background Music</t>
         </is>
       </c>
       <c r="D1556" t="inlineStr"/>
       <c r="E1556" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1556" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.GoodsValue</t>
+          <t>.Boxes.BetterMusic.Title</t>
         </is>
       </c>
       <c r="G1556" t="inlineStr"/>
       <c r="H1556" t="inlineStr"/>
     </row>
     <row r="1557">
       <c r="A1557" t="inlineStr"/>
       <c r="B1557" t="inlineStr">
         <is>
-          <t>Flying Island - Shards</t>
+          <t>Water</t>
         </is>
       </c>
       <c r="C1557" t="inlineStr">
         <is>
-          <t>Flying Island - Shards</t>
+          <t>Water</t>
         </is>
       </c>
       <c r="D1557" t="inlineStr"/>
       <c r="E1557" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1557" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.shards</t>
+          <t>.HiddenRewards.Positions.water</t>
         </is>
       </c>
       <c r="G1557" t="inlineStr"/>
       <c r="H1557" t="inlineStr"/>
     </row>
     <row r="1558">
       <c r="A1558" t="inlineStr"/>
       <c r="B1558" t="inlineStr">
         <is>
-          <t>Delta</t>
+          <t>Missing</t>
         </is>
       </c>
       <c r="C1558" t="inlineStr">
         <is>
-          <t>Delta</t>
+          <t>Missing</t>
         </is>
       </c>
       <c r="D1558" t="inlineStr"/>
       <c r="E1558" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1558" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartType.delta</t>
+          <t>.Boxes.ShopAssist.Missing</t>
         </is>
       </c>
       <c r="G1558" t="inlineStr"/>
       <c r="H1558" t="inlineStr"/>
     </row>
     <row r="1559">
       <c r="A1559" t="inlineStr"/>
       <c r="B1559" t="inlineStr">
         <is>
-          <t>Comparisons from your city</t>
+          <t>Units - Daily</t>
         </is>
       </c>
       <c r="C1559" t="inlineStr">
         <is>
-          <t>Comparisons from your city</t>
+          <t>Units - Daily</t>
         </is>
       </c>
       <c r="D1559" t="inlineStr"/>
       <c r="E1559" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1559" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.TooltipTitle</t>
+          <t>.Boxes.Stats.BtnSource.statsUnitsD</t>
         </is>
       </c>
       <c r="G1559" t="inlineStr"/>
       <c r="H1559" t="inlineStr"/>
     </row>
     <row r="1560">
       <c r="A1560" t="inlineStr"/>
       <c r="B1560" t="inlineStr">
         <is>
-          <t>Discord Messages</t>
+          <t>Export as CSV</t>
         </is>
       </c>
       <c r="C1560" t="inlineStr">
         <is>
-          <t>Discord Messages</t>
+          <t>Export as CSV</t>
         </is>
       </c>
       <c r="D1560" t="inlineStr"/>
       <c r="E1560" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1560" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.TitleEntries</t>
+          <t>.Boxes.General.ExportCSV</t>
         </is>
       </c>
       <c r="G1560" t="inlineStr"/>
       <c r="H1560" t="inlineStr"/>
     </row>
     <row r="1561">
       <c r="A1561" t="inlineStr"/>
       <c r="B1561" t="inlineStr">
         <is>
-          <t>Which FP producing GB should you upgrade next?</t>
+          <t>GitHub: for more technical bug reports, concrete ideas and helping with development.</t>
         </is>
       </c>
       <c r="C1561" t="inlineStr">
         <is>
-          <t>Which FP producing GB should you upgrade next?</t>
+          <t>GitHub: for more technical bug reports, concrete ideas and helping with development.</t>
         </is>
       </c>
       <c r="D1561" t="inlineStr"/>
       <c r="E1561" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1561" t="inlineStr">
         <is>
-          <t>.Menu.greatbuildings.Desc</t>
+          <t>.Settings.Help.Github</t>
         </is>
       </c>
       <c r="G1561" t="inlineStr"/>
       <c r="H1561" t="inlineStr"/>
     </row>
     <row r="1562">
       <c r="A1562" t="inlineStr"/>
       <c r="B1562" t="inlineStr">
         <is>
-          <t>Toggle expiry Alert</t>
+          <t>Negotiation</t>
         </is>
       </c>
       <c r="C1562" t="inlineStr">
         <is>
-          <t>Toggle expiry Alert</t>
+          <t>Negotiation</t>
         </is>
       </c>
       <c r="D1562" t="inlineStr"/>
       <c r="E1562" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1562" t="inlineStr">
         <is>
-          <t>.Boxes.InactivesSettings.Title</t>
+          <t>.Boxes.Castle.Negotiation</t>
         </is>
       </c>
       <c r="G1562" t="inlineStr"/>
       <c r="H1562" t="inlineStr"/>
     </row>
     <row r="1563">
       <c r="A1563" t="inlineStr"/>
       <c r="B1563" t="inlineStr">
         <is>
-          <t>Save current goods?</t>
+          <t>never</t>
         </is>
       </c>
       <c r="C1563" t="inlineStr">
         <is>
-          <t>Save current goods?</t>
+          <t>never</t>
         </is>
       </c>
       <c r="D1563" t="inlineStr"/>
       <c r="E1563" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1563" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.SaveCurrentEraGoods</t>
+          <t>.Boxes.Alerts.Form.Repeat.Never</t>
         </is>
       </c>
       <c r="G1563" t="inlineStr"/>
       <c r="H1563" t="inlineStr"/>
     </row>
     <row r="1564">
       <c r="A1564" t="inlineStr"/>
       <c r="B1564" t="inlineStr">
         <is>
-          <t>Collectable soon: __hours__ hours</t>
+          <t>No Age</t>
         </is>
       </c>
       <c r="C1564" t="inlineStr">
         <is>
-          <t>Collectable soon: __hours__ hours</t>
+          <t>No Age</t>
         </is>
       </c>
       <c r="D1564" t="inlineStr"/>
       <c r="E1564" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1564" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.CollectSoon</t>
+          <t>.Boxes.Stats.BtnNoEra</t>
         </is>
       </c>
       <c r="G1564" t="inlineStr"/>
       <c r="H1564" t="inlineStr"/>
     </row>
     <row r="1565">
       <c r="A1565" t="inlineStr"/>
       <c r="B1565" t="inlineStr">
         <is>
-          <t>min. level</t>
+          <t>Area of all connected buildings that need roads divided by area of all roads multiplied by 100</t>
         </is>
       </c>
       <c r="C1565" t="inlineStr">
         <is>
-          <t>min. level</t>
+          <t>Area of all connected buildings that need roads divided by area of all roads multiplied by 100</t>
         </is>
       </c>
       <c r="D1565" t="inlineStr"/>
       <c r="E1565" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1565" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MinLevel</t>
+          <t>.Boxes.CityMap.CityGridScoreText</t>
         </is>
       </c>
       <c r="G1565" t="inlineStr"/>
       <c r="H1565" t="inlineStr"/>
     </row>
     <row r="1566">
       <c r="A1566" t="inlineStr"/>
       <c r="B1566" t="inlineStr">
         <is>
-          <t>Use this value instead of the actual reset cost (0 means disabled)</t>
+          <t>Optional: How many FP rewards do you get per day? This information is used to calculate profitability for further Arc levels. To get a suggestion go to: Town Hall &gt; News &gt; Event History and scroll through all pages</t>
         </is>
       </c>
       <c r="C1566" t="inlineStr">
         <is>
-          <t>Use this value instead of the actual reset cost (0 means disabled)</t>
+          <t>Optional: How many FP rewards do you get per day? This information is used to calculate profitability for further Arc levels. To get a suggestion go to: Town Hall &gt; News &gt; Event History and scroll through all pages</t>
         </is>
       </c>
       <c r="D1566" t="inlineStr"/>
       <c r="E1566" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1566" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.useAverage</t>
+          <t>.Boxes.GreatBuildings.TTRewardPerDay</t>
         </is>
       </c>
       <c r="G1566" t="inlineStr"/>
       <c r="H1566" t="inlineStr"/>
     </row>
     <row r="1567">
       <c r="A1567" t="inlineStr"/>
       <c r="B1567" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>available</t>
         </is>
       </c>
       <c r="C1567" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>available</t>
         </is>
       </c>
       <c r="D1567" t="inlineStr"/>
       <c r="E1567" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1567" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Bonus</t>
+          <t>.Boxes.GuildMemberStat.Available</t>
         </is>
       </c>
       <c r="G1567" t="inlineStr"/>
       <c r="H1567" t="inlineStr"/>
     </row>
     <row r="1568">
       <c r="A1568" t="inlineStr"/>
       <c r="B1568" t="inlineStr">
         <is>
-          <t>rare</t>
+          <t>Displays Resources required to conquer a Continent Map Sector.</t>
         </is>
       </c>
       <c r="C1568" t="inlineStr">
         <is>
-          <t>rare</t>
+          <t>Displays Resources required to conquer a Continent Map Sector.</t>
         </is>
       </c>
       <c r="D1568" t="inlineStr"/>
       <c r="E1568" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1568" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AllyRarity.rare</t>
+          <t>.Menu.Campagne.Desc</t>
         </is>
       </c>
       <c r="G1568" t="inlineStr"/>
       <c r="H1568" t="inlineStr"/>
     </row>
     <row r="1569">
       <c r="A1569" t="inlineStr"/>
       <c r="B1569" t="inlineStr">
         <is>
-          <t>PvP-Arena-Protocol</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="C1569" t="inlineStr">
         <is>
-          <t>PvP-Arena-Protocol</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="D1569" t="inlineStr"/>
       <c r="E1569" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1569" t="inlineStr">
         <is>
-          <t>.Settings.ShowPvPArena.Title</t>
+          <t>.Boxes.GuildMemberStat.ConfirmYes</t>
         </is>
       </c>
       <c r="G1569" t="inlineStr"/>
       <c r="H1569" t="inlineStr"/>
     </row>
     <row r="1570">
       <c r="A1570" t="inlineStr"/>
       <c r="B1570" t="inlineStr">
         <is>
-          <t>Bid Settings</t>
+          <t>Owners FP</t>
         </is>
       </c>
       <c r="C1570" t="inlineStr">
         <is>
-          <t>Bid Settings</t>
+          <t>Owners FP</t>
         </is>
       </c>
       <c r="D1570" t="inlineStr"/>
       <c r="E1570" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1570" t="inlineStr">
         <is>
-          <t>.Settings.Auctions.Button</t>
+          <t>.Boxes.OwnpartCalculator.OptionsOwnPart</t>
         </is>
       </c>
       <c r="G1570" t="inlineStr"/>
       <c r="H1570" t="inlineStr"/>
     </row>
     <row r="1571">
       <c r="A1571" t="inlineStr"/>
       <c r="B1571" t="inlineStr">
         <is>
-          <t>Suffix</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C1571" t="inlineStr">
         <is>
-          <t>Suffix</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="D1571" t="inlineStr"/>
       <c r="E1571" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1571" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsDangerSuffix</t>
+          <t>.Boxes.BlueGalaxy.Done</t>
         </is>
       </c>
       <c r="G1571" t="inlineStr"/>
       <c r="H1571" t="inlineStr"/>
     </row>
     <row r="1572">
       <c r="A1572" t="inlineStr"/>
       <c r="B1572" t="inlineStr">
         <is>
-          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
+          <t>Timer set for __hours__ hours and __minutes__ minutes</t>
         </is>
       </c>
       <c r="C1572" t="inlineStr">
         <is>
-          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
+          <t>Timer set for __hours__ hours and __minutes__ minutes</t>
         </is>
       </c>
       <c r="D1572" t="inlineStr"/>
       <c r="E1572" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1572" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.SnapShotLogDisclaimer</t>
+          <t>.Boxes.idleGame.AlertSetText</t>
         </is>
       </c>
       <c r="G1572" t="inlineStr"/>
       <c r="H1572" t="inlineStr"/>
     </row>
     <row r="1573">
       <c r="A1573" t="inlineStr"/>
       <c r="B1573" t="inlineStr">
         <is>
-          <t>DD/MMM</t>
+          <t>Show ascended/limited buildings</t>
         </is>
       </c>
       <c r="C1573" t="inlineStr">
         <is>
-          <t>DD/MMM</t>
+          <t>Show ascended/limited buildings</t>
         </is>
       </c>
       <c r="D1573" t="inlineStr"/>
       <c r="E1573" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1573" t="inlineStr">
         <is>
-          <t>.DateShort</t>
+          <t>.Boxes.ProductionsRating.NoLimitedExplanation</t>
         </is>
       </c>
       <c r="G1573" t="inlineStr"/>
       <c r="H1573" t="inlineStr"/>
     </row>
     <row r="1574">
       <c r="A1574" t="inlineStr"/>
       <c r="B1574" t="inlineStr">
         <is>
-          <t>FP Collector Overview</t>
+          <t>Suggestion: Collect these buildings</t>
         </is>
       </c>
       <c r="C1574" t="inlineStr">
         <is>
-          <t>FP Collector Overview</t>
+          <t>Suggestion: Collect these buildings</t>
         </is>
       </c>
       <c r="D1574" t="inlineStr"/>
       <c r="E1574" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1574" t="inlineStr">
         <is>
-          <t>.Menu.fpCollector.Title</t>
+          <t>.Boxes.BlueGalaxy.DoneProductionsTitle</t>
         </is>
       </c>
       <c r="G1574" t="inlineStr"/>
       <c r="H1574" t="inlineStr"/>
     </row>
     <row r="1575">
       <c r="A1575" t="inlineStr"/>
       <c r="B1575" t="inlineStr">
         <is>
-          <t>DD/MMM/YYYY</t>
+          <t>Eras</t>
         </is>
       </c>
       <c r="C1575" t="inlineStr">
         <is>
-          <t>DD/MMM/YYYY</t>
+          <t>Eras</t>
         </is>
       </c>
       <c r="D1575" t="inlineStr"/>
       <c r="E1575" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1575" t="inlineStr">
         <is>
-          <t>.Date</t>
-[...7 lines deleted...]
-      </c>
+          <t>.Boxes.GuildMemberStat.Eras</t>
+        </is>
+      </c>
+      <c r="G1575" t="inlineStr"/>
       <c r="H1575" t="inlineStr"/>
     </row>
     <row r="1576">
       <c r="A1576" t="inlineStr"/>
       <c r="B1576" t="inlineStr">
         <is>
-          <t>Calculates GB spots for other peoples GBs</t>
+          <t>Missing or broken values? Please activate all needed information in the efficiency rating.</t>
         </is>
       </c>
       <c r="C1576" t="inlineStr">
         <is>
-          <t>Calculates GB spots for other peoples GBs</t>
+          <t>Missing or broken values? Please activate all needed information in the efficiency rating.</t>
         </is>
       </c>
       <c r="D1576" t="inlineStr"/>
       <c r="E1576" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1576" t="inlineStr">
         <is>
-          <t>.Menu.Calculator.Desc</t>
+          <t>.Boxes.PlayerProfile.OtherPlayerTroubleshooting</t>
         </is>
       </c>
       <c r="G1576" t="inlineStr"/>
       <c r="H1576" t="inlineStr"/>
     </row>
     <row r="1577">
       <c r="A1577" t="inlineStr"/>
       <c r="B1577" t="inlineStr">
         <is>
-          <t>Colony</t>
+          <t>FP Collector Overview</t>
         </is>
       </c>
       <c r="C1577" t="inlineStr">
         <is>
-          <t>Colony</t>
+          <t>FP Collector Overview</t>
         </is>
       </c>
       <c r="D1577" t="inlineStr"/>
       <c r="E1577" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1577" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Colony</t>
+          <t>.Menu.fpCollector.Title</t>
         </is>
       </c>
       <c r="G1577" t="inlineStr"/>
       <c r="H1577" t="inlineStr"/>
     </row>
     <row r="1578">
       <c r="A1578" t="inlineStr"/>
       <c r="B1578" t="inlineStr">
         <is>
-          <t>Side View</t>
+          <t>Shop antique dealer</t>
         </is>
       </c>
       <c r="C1578" t="inlineStr">
         <is>
-          <t>Side View</t>
+          <t>Shop antique dealer</t>
         </is>
       </c>
       <c r="D1578" t="inlineStr"/>
       <c r="E1578" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1578" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.CavalierPerspecitve</t>
+          <t>.Boxes.Castle.ShopAntiqueDealer</t>
         </is>
       </c>
       <c r="G1578" t="inlineStr"/>
       <c r="H1578" t="inlineStr"/>
     </row>
     <row r="1579">
       <c r="A1579" t="inlineStr"/>
       <c r="B1579" t="inlineStr">
         <is>
-          <t>allow event trigger</t>
+          <t>__tiles__ * __fppertile__ = __opcost__ FPs have been subtracted. This is lost by removing other FP producing buildings to make space for __tiles__ tiles to build the GB.</t>
         </is>
       </c>
       <c r="C1579" t="inlineStr">
         <is>
-          <t>allow event trigger</t>
+          <t>__tiles__ * __fppertile__ = __opcost__ FPs have been subtracted. This is lost by removing other FP producing buildings to make space for __tiles__ tiles to build the GB.</t>
         </is>
       </c>
       <c r="D1579" t="inlineStr"/>
       <c r="E1579" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1579" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.EventT</t>
+          <t>.Boxes.GreatBuildings.NewGBFPProductionTT</t>
         </is>
       </c>
       <c r="G1579" t="inlineStr"/>
       <c r="H1579" t="inlineStr"/>
     </row>
     <row r="1580">
       <c r="A1580" t="inlineStr"/>
       <c r="B1580" t="inlineStr">
         <is>
-          <t>The player ID of the DB to be imported does not match the current account.</t>
+          <t>SAJM</t>
         </is>
       </c>
       <c r="C1580" t="inlineStr">
         <is>
-          <t>The player ID of the DB to be imported does not match the current account.</t>
+          <t>SAJM</t>
         </is>
       </c>
       <c r="D1580" t="inlineStr"/>
       <c r="E1580" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1580" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.WrongDBPlayerID</t>
+          <t>.Eras.21.short</t>
         </is>
       </c>
       <c r="G1580" t="inlineStr"/>
       <c r="H1580" t="inlineStr"/>
     </row>
     <row r="1581">
       <c r="A1581" t="inlineStr"/>
       <c r="B1581" t="inlineStr">
         <is>
-          <t>Rest FPs</t>
+          <t>Summer Event</t>
         </is>
       </c>
       <c r="C1581" t="inlineStr">
         <is>
-          <t>Rest FPs</t>
+          <t>Summer Event</t>
         </is>
       </c>
       <c r="D1581" t="inlineStr"/>
       <c r="E1581" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1581" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.RestFP</t>
+          <t>.Boxes.FPCollector.summerEvent</t>
         </is>
       </c>
       <c r="G1581" t="inlineStr"/>
       <c r="H1581" t="inlineStr"/>
     </row>
     <row r="1582">
       <c r="A1582" t="inlineStr"/>
       <c r="B1582" t="inlineStr">
         <is>
-          <t>Number of First Strikes remaining.</t>
+          <t>Visit the settlement to correct the value</t>
         </is>
       </c>
       <c r="C1582" t="inlineStr">
         <is>
-          <t>Number of First Strikes remaining.</t>
+          <t>Visit the settlement to correct the value</t>
         </is>
       </c>
       <c r="D1582" t="inlineStr"/>
       <c r="E1582" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1582" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.first_strike</t>
+          <t>.Boxes.QIActions.Warning</t>
         </is>
       </c>
       <c r="G1582" t="inlineStr"/>
       <c r="H1582" t="inlineStr"/>
     </row>
     <row r="1583">
       <c r="A1583" t="inlineStr"/>
       <c r="B1583" t="inlineStr">
         <is>
-          <t>The Helper uses notifications in various places. You can switch this on or off here.</t>
+          <t>Only show inventory buildings with a rating equal or higher than x</t>
         </is>
       </c>
       <c r="C1583" t="inlineStr">
         <is>
-          <t>The Helper uses notifications in various places. You can switch this on or off here.</t>
+          <t>Only show inventory buildings with a rating equal or higher than x</t>
         </is>
       </c>
       <c r="D1583" t="inlineStr"/>
       <c r="E1583" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1583" t="inlineStr">
         <is>
-          <t>.Settings.ShowNotifications.Desc</t>
+          <t>.Boxes.ProductionsRating.InventoryBuildingScoreExplanation</t>
         </is>
       </c>
       <c r="G1583" t="inlineStr"/>
       <c r="H1583" t="inlineStr"/>
     </row>
     <row r="1584">
       <c r="A1584" t="inlineStr"/>
       <c r="B1584" t="inlineStr">
         <is>
-          <t>Filter Sets</t>
+          <t xml:space="preserve">Target Progress for Soccer Balls used: </t>
         </is>
       </c>
       <c r="C1584" t="inlineStr">
         <is>
-          <t>Filter Sets</t>
+          <t xml:space="preserve">Target Progress for Soccer Balls used: </t>
         </is>
       </c>
       <c r="D1584" t="inlineStr"/>
       <c r="E1584" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1584" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.FilterSets</t>
+          <t>.Boxes.MergerGame.EfficiencyTargetProgress.care</t>
         </is>
       </c>
       <c r="G1584" t="inlineStr"/>
       <c r="H1584" t="inlineStr"/>
     </row>
     <row r="1585">
       <c r="A1585" t="inlineStr"/>
       <c r="B1585" t="inlineStr">
         <is>
-          <t xml:space="preserve">Displays a window that covers the 'Negotiate' Button in Provinces preventing accidental clicking </t>
+          <t>Trade</t>
         </is>
       </c>
       <c r="C1585" t="inlineStr">
         <is>
-          <t xml:space="preserve">Displays a window that covers the 'Negotiate' Button in Provinces preventing accidental clicking </t>
+          <t>Trade</t>
         </is>
       </c>
       <c r="D1585" t="inlineStr"/>
       <c r="E1585" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1585" t="inlineStr">
         <is>
-          <t>.Settings.ShowMapTradeWarning.Desc</t>
+          <t>.Boxes.Infobox.FilterTrade</t>
         </is>
       </c>
       <c r="G1585" t="inlineStr"/>
       <c r="H1585" t="inlineStr"/>
     </row>
     <row r="1586">
       <c r="A1586" t="inlineStr"/>
       <c r="B1586" t="inlineStr">
         <is>
-          <t>This value is not accessible, because this player is neither a friend nor in your guild.</t>
+          <t>End date</t>
         </is>
       </c>
       <c r="C1586" t="inlineStr">
         <is>
-          <t>This value is not accessible, because this player is neither a friend nor in your guild.</t>
+          <t>End date</t>
         </is>
       </c>
       <c r="D1586" t="inlineStr"/>
       <c r="E1586" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1586" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.OtherPlayerNotAvailable</t>
+          <t>.Boxes.GuildMemberStat.EndDate</t>
         </is>
       </c>
       <c r="G1586" t="inlineStr"/>
       <c r="H1586" t="inlineStr"/>
     </row>
     <row r="1587">
       <c r="A1587" t="inlineStr"/>
       <c r="B1587" t="inlineStr">
         <is>
-          <t>Disabled: Open your Army Management console first (U)!</t>
+          <t>Required</t>
         </is>
       </c>
       <c r="C1587" t="inlineStr">
         <is>
-          <t>Disabled: Open your Army Management console first (U)!</t>
+          <t>Required</t>
         </is>
       </c>
       <c r="D1587" t="inlineStr"/>
       <c r="E1587" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1587" t="inlineStr">
         <is>
-          <t>.Menu.Unit.Warning</t>
+          <t>.Boxes.Technologies.DescRequired</t>
         </is>
       </c>
       <c r="G1587" t="inlineStr"/>
       <c r="H1587" t="inlineStr"/>
     </row>
     <row r="1588">
       <c r="A1588" t="inlineStr"/>
       <c r="B1588" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Shows an icon in the top right corner displaying the shortest currently running potion and giving an inventory list of potions upon hover. (De)Activating this option might not immediately remove/show the icon - wait or reload.</t>
         </is>
       </c>
       <c r="C1588" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Shows an icon in the top right corner displaying the shortest currently running potion and giving an inventory list of potions upon hover. (De)Activating this option might not immediately remove/show the icon - wait or reload.</t>
         </is>
       </c>
       <c r="D1588" t="inlineStr"/>
       <c r="E1588" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1588" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.BuildingName</t>
+          <t>.Settings.ShowPotions.Desc</t>
         </is>
       </c>
       <c r="G1588" t="inlineStr"/>
       <c r="H1588" t="inlineStr"/>
     </row>
     <row r="1589">
       <c r="A1589" t="inlineStr"/>
       <c r="B1589" t="inlineStr">
         <is>
-          <t>Energy used</t>
+          <t>Castle System</t>
         </is>
       </c>
       <c r="C1589" t="inlineStr">
         <is>
-          <t>Energy used</t>
+          <t>Castle System</t>
         </is>
       </c>
       <c r="D1589" t="inlineStr"/>
       <c r="E1589" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1589" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Energy.anniversary</t>
+          <t>.Boxes.Castle.Title</t>
         </is>
       </c>
       <c r="G1589" t="inlineStr"/>
       <c r="H1589" t="inlineStr"/>
     </row>
     <row r="1590">
       <c r="A1590" t="inlineStr"/>
       <c r="B1590" t="inlineStr">
         <is>
-          <t>Displays your Guild's Expedition results</t>
+          <t>Double donation blocker</t>
         </is>
       </c>
       <c r="C1590" t="inlineStr">
         <is>
-          <t>Displays your Guild's Expedition results</t>
+          <t>Double donation blocker</t>
         </is>
       </c>
       <c r="D1590" t="inlineStr"/>
       <c r="E1590" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1590" t="inlineStr">
         <is>
-          <t>.Menu.GexStat.Desc</t>
+          <t>.Settings.Entry.doubleFPtimeout</t>
         </is>
       </c>
       <c r="G1590" t="inlineStr"/>
       <c r="H1590" t="inlineStr"/>
     </row>
     <row r="1591">
       <c r="A1591" t="inlineStr"/>
       <c r="B1591" t="inlineStr">
         <is>
-          <t>Player ID:</t>
+          <t>QI Player Pop Up</t>
         </is>
       </c>
       <c r="C1591" t="inlineStr">
         <is>
-          <t>Player ID:</t>
+          <t>QI Player Pop Up</t>
         </is>
       </c>
       <c r="D1591" t="inlineStr"/>
       <c r="E1591" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1591" t="inlineStr">
         <is>
-          <t>.Settings.Version.PlayerId</t>
+          <t>.Settings.ShowQIPlayerInfo.Title</t>
         </is>
       </c>
       <c r="G1591" t="inlineStr"/>
       <c r="H1591" t="inlineStr"/>
     </row>
     <row r="1592">
       <c r="A1592" t="inlineStr"/>
       <c r="B1592" t="inlineStr">
         <is>
-          <t>Efficiency (incl. badges)</t>
+          <t>Reset filters</t>
         </is>
       </c>
       <c r="C1592" t="inlineStr">
         <is>
-          <t>Efficiency (incl. badges)</t>
+          <t>Reset filters</t>
         </is>
       </c>
       <c r="D1592" t="inlineStr"/>
       <c r="E1592" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1592" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Efficiency.soccer</t>
+          <t>.Boxes.Infobox.ResetFilters</t>
         </is>
       </c>
       <c r="G1592" t="inlineStr"/>
       <c r="H1592" t="inlineStr"/>
     </row>
     <row r="1593">
       <c r="A1593" t="inlineStr"/>
       <c r="B1593" t="inlineStr">
         <is>
-          <t>Main Menu Countdown</t>
+          <t>Goods from earlier ages</t>
         </is>
       </c>
       <c r="C1593" t="inlineStr">
         <is>
-          <t>Main Menu Countdown</t>
+          <t>Goods from earlier ages</t>
         </is>
       </c>
       <c r="D1593" t="inlineStr"/>
       <c r="E1593" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1593" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.MenuIcon.Title</t>
+          <t>.Boxes.BlueGalaxy.OlderGoods</t>
         </is>
       </c>
       <c r="G1593" t="inlineStr"/>
       <c r="H1593" t="inlineStr"/>
     </row>
     <row r="1594">
       <c r="A1594" t="inlineStr"/>
       <c r="B1594" t="inlineStr">
         <is>
-          <t>Do not show items with this currency</t>
+          <t>The new menu-order was saved</t>
         </is>
       </c>
       <c r="C1594" t="inlineStr">
         <is>
-          <t>Do not show items with this currency</t>
+          <t>The new menu-order was saved</t>
         </is>
       </c>
       <c r="D1594" t="inlineStr"/>
       <c r="E1594" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1594" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.filterCurrency</t>
+          <t>.Menu.SaveMessage.Desc</t>
         </is>
       </c>
       <c r="G1594" t="inlineStr"/>
       <c r="H1594" t="inlineStr"/>
     </row>
     <row r="1595">
       <c r="A1595" t="inlineStr"/>
       <c r="B1595" t="inlineStr">
         <is>
-          <t>Background Music</t>
+          <t>all</t>
         </is>
       </c>
       <c r="C1595" t="inlineStr">
         <is>
-          <t>Background Music</t>
+          <t>all</t>
         </is>
       </c>
       <c r="D1595" t="inlineStr"/>
       <c r="E1595" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1595" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Title</t>
+          <t>.Boxes.HiddenRewards.CountAll</t>
         </is>
       </c>
       <c r="G1595" t="inlineStr"/>
       <c r="H1595" t="inlineStr"/>
     </row>
     <row r="1596">
       <c r="A1596" t="inlineStr"/>
       <c r="B1596" t="inlineStr">
         <is>
-          <t>Old level</t>
+          <t>Columns</t>
         </is>
       </c>
       <c r="C1596" t="inlineStr">
         <is>
-          <t>Old level</t>
+          <t>Columns</t>
         </is>
       </c>
       <c r="D1596" t="inlineStr"/>
       <c r="E1596" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1596" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OldLevel</t>
+          <t>.Boxes.MoppelHelper.Columns</t>
         </is>
       </c>
       <c r="G1596" t="inlineStr"/>
       <c r="H1596" t="inlineStr"/>
     </row>
     <row r="1597">
       <c r="A1597" t="inlineStr"/>
       <c r="B1597" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/notes</t>
+          <t>GE Main Encounters</t>
         </is>
       </c>
       <c r="C1597" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/notes</t>
+          <t>GE Main Encounters</t>
         </is>
       </c>
       <c r="D1597" t="inlineStr"/>
       <c r="E1597" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1597" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.HelpLink</t>
+          <t>.Boxes.Castle.GexLastOfSections</t>
         </is>
       </c>
       <c r="G1597" t="inlineStr"/>
       <c r="H1597" t="inlineStr"/>
     </row>
     <row r="1598">
       <c r="A1598" t="inlineStr"/>
       <c r="B1598" t="inlineStr">
         <is>
-          <t>Menu + Notifications</t>
+          <t>Guild</t>
         </is>
       </c>
       <c r="C1598" t="inlineStr">
         <is>
-          <t>Menu + Notifications</t>
+          <t>Guild</t>
         </is>
       </c>
       <c r="D1598" t="inlineStr"/>
       <c r="E1598" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1598" t="inlineStr">
         <is>
-          <t>.Settings.Tab.Extension</t>
+          <t>.Boxes.GuildFights.Guild</t>
         </is>
       </c>
       <c r="G1598" t="inlineStr"/>
       <c r="H1598" t="inlineStr"/>
     </row>
     <row r="1599">
       <c r="A1599" t="inlineStr"/>
       <c r="B1599" t="inlineStr">
         <is>
-          <t>List of your latest investments</t>
+          <t>Advice settings</t>
         </is>
       </c>
       <c r="C1599" t="inlineStr">
         <is>
-          <t>List of your latest investments</t>
+          <t>Advice settings</t>
         </is>
       </c>
       <c r="D1599" t="inlineStr"/>
       <c r="E1599" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1599" t="inlineStr">
         <is>
-          <t>.Menu.Investment.Desc</t>
+          <t>.Settings.ShowArmyAdvice.Button</t>
         </is>
       </c>
       <c r="G1599" t="inlineStr"/>
       <c r="H1599" t="inlineStr"/>
     </row>
     <row r="1600">
       <c r="A1600" t="inlineStr"/>
       <c r="B1600" t="inlineStr">
         <is>
-          <t>8h</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C1600" t="inlineStr">
         <is>
-          <t>8h</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="D1600" t="inlineStr"/>
       <c r="E1600" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1600" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.8h</t>
+          <t>.Boxes.Tooltip.Building.costs</t>
         </is>
       </c>
       <c r="G1600" t="inlineStr"/>
       <c r="H1600" t="inlineStr"/>
     </row>
     <row r="1601">
       <c r="A1601" t="inlineStr"/>
       <c r="B1601" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>GE participation</t>
         </is>
       </c>
       <c r="C1601" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>GE participation</t>
         </is>
       </c>
       <c r="D1601" t="inlineStr"/>
       <c r="E1601" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1601" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Era</t>
+          <t>.Boxes.GuildMemberStat.GexParticipation</t>
         </is>
       </c>
       <c r="G1601" t="inlineStr"/>
       <c r="H1601" t="inlineStr"/>
     </row>
     <row r="1602">
       <c r="A1602" t="inlineStr"/>
       <c r="B1602" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Display times in server time</t>
         </is>
       </c>
       <c r="C1602" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Display times in server time</t>
         </is>
       </c>
       <c r="D1602" t="inlineStr"/>
       <c r="E1602" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1602" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Done</t>
+          <t>.Boxes.GuildFights.ShowServerTime</t>
         </is>
       </c>
       <c r="G1602" t="inlineStr"/>
       <c r="H1602" t="inlineStr"/>
     </row>
     <row r="1603">
       <c r="A1603" t="inlineStr"/>
       <c r="B1603" t="inlineStr">
         <is>
-          <t>Highlight Buildings</t>
+          <t>No entries found yet…</t>
         </is>
       </c>
       <c r="C1603" t="inlineStr">
         <is>
-          <t>Highlight Buildings</t>
+          <t>No entries found yet…</t>
         </is>
       </c>
       <c r="D1603" t="inlineStr"/>
       <c r="E1603" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1603" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.Highlight</t>
+          <t>.Boxes.FPCollector.NoEntriesFound</t>
         </is>
       </c>
       <c r="G1603" t="inlineStr"/>
       <c r="H1603" t="inlineStr"/>
     </row>
     <row r="1604">
       <c r="A1604" t="inlineStr"/>
       <c r="B1604" t="inlineStr">
         <is>
-          <t>Double donation blocker</t>
+          <t>Town Hall</t>
         </is>
       </c>
       <c r="C1604" t="inlineStr">
         <is>
-          <t>Double donation blocker</t>
+          <t>Town Hall</t>
         </is>
       </c>
       <c r="D1604" t="inlineStr"/>
       <c r="E1604" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1604" t="inlineStr">
         <is>
-          <t>.Settings.Entry.doubleFPtimeout</t>
+          <t>.Boxes.CityMap.main_building</t>
         </is>
       </c>
       <c r="G1604" t="inlineStr"/>
       <c r="H1604" t="inlineStr"/>
     </row>
     <row r="1605">
       <c r="A1605" t="inlineStr"/>
       <c r="B1605" t="inlineStr">
         <is>
-          <t>Sectors</t>
+          <t>Status</t>
         </is>
       </c>
       <c r="C1605" t="inlineStr">
         <is>
-          <t>Sectors</t>
+          <t>Status</t>
         </is>
       </c>
       <c r="D1605" t="inlineStr"/>
       <c r="E1605" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1605" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Guild.Sectors</t>
+          <t>.Boxes.Units.Status</t>
         </is>
       </c>
       <c r="G1605" t="inlineStr"/>
       <c r="H1605" t="inlineStr"/>
     </row>
     <row r="1606">
       <c r="A1606" t="inlineStr"/>
       <c r="B1606" t="inlineStr">
         <is>
-          <t>ignore era</t>
+          <t>Player ID:</t>
         </is>
       </c>
       <c r="C1606" t="inlineStr">
         <is>
-          <t>ignore era</t>
+          <t>Player ID:</t>
         </is>
       </c>
       <c r="D1606" t="inlineStr"/>
       <c r="E1606" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1606" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.IgnoreEra</t>
+          <t>.Settings.Version.PlayerId</t>
         </is>
       </c>
       <c r="G1606" t="inlineStr"/>
       <c r="H1606" t="inlineStr"/>
     </row>
     <row r="1607">
       <c r="A1607" t="inlineStr"/>
       <c r="B1607" t="inlineStr">
         <is>
-          <t>LvL</t>
+          <t>Enable sound effects in the extension.</t>
         </is>
       </c>
       <c r="C1607" t="inlineStr">
         <is>
-          <t>LvL</t>
+          <t>Enable sound effects in the extension.</t>
         </is>
       </c>
       <c r="D1607" t="inlineStr"/>
       <c r="E1607" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1607" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Step</t>
+          <t>.Settings.EnableSound.Desc</t>
         </is>
       </c>
       <c r="G1607" t="inlineStr"/>
       <c r="H1607" t="inlineStr"/>
     </row>
     <row r="1608">
       <c r="A1608" t="inlineStr"/>
       <c r="B1608" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Sum Inventory + Needed</t>
         </is>
       </c>
       <c r="C1608" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Sum Inventory + Needed</t>
         </is>
       </c>
       <c r="D1608" t="inlineStr"/>
       <c r="E1608" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1608" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.culture</t>
+          <t>.Boxes.MarketOffers.InventoryNeedSum</t>
         </is>
       </c>
       <c r="G1608" t="inlineStr"/>
       <c r="H1608" t="inlineStr"/>
     </row>
     <row r="1609">
       <c r="A1609" t="inlineStr"/>
       <c r="B1609" t="inlineStr">
         <is>
-          <t>Collect All Blocker</t>
+          <t>No data available!&lt;br /&gt;Please visit the results page of the guild expedition overview to update the data.</t>
         </is>
       </c>
       <c r="C1609" t="inlineStr">
         <is>
-          <t>Collect All Blocker</t>
+          <t>No data available!&lt;br /&gt;Please visit the results page of the guild expedition overview to update the data.</t>
         </is>
       </c>
       <c r="D1609" t="inlineStr"/>
       <c r="E1609" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1609" t="inlineStr">
         <is>
-          <t>.Settings.Entry.BlockCollectAll</t>
+          <t>.Boxes.GexStat.ResultsNoData</t>
         </is>
       </c>
       <c r="G1609" t="inlineStr"/>
       <c r="H1609" t="inlineStr"/>
     </row>
     <row r="1610">
       <c r="A1610" t="inlineStr"/>
       <c r="B1610" t="inlineStr">
         <is>
-          <t>Investing at:</t>
+          <t>Which buttons do you want in the menu?&lt;br&gt;Green: show button. Red: don't show button.</t>
         </is>
       </c>
       <c r="C1610" t="inlineStr">
         <is>
-          <t>Investing at:</t>
+          <t>Which buttons do you want in the menu?&lt;br&gt;Green: show button. Red: don't show button.</t>
         </is>
       </c>
       <c r="D1610" t="inlineStr"/>
       <c r="E1610" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1610" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.FriendlyInvestment</t>
+          <t>.Settings.MenuContent.Desc</t>
         </is>
       </c>
       <c r="G1610" t="inlineStr"/>
       <c r="H1610" t="inlineStr"/>
     </row>
     <row r="1611">
       <c r="A1611" t="inlineStr"/>
       <c r="B1611" t="inlineStr">
         <is>
-          <t>Select, which titles are allowed in which respective scene</t>
+          <t>show hidden GB</t>
         </is>
       </c>
       <c r="C1611" t="inlineStr">
         <is>
-          <t>Select, which titles are allowed in which respective scene</t>
+          <t>show hidden GB</t>
         </is>
       </c>
       <c r="D1611" t="inlineStr"/>
       <c r="E1611" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1611" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Scenes</t>
+          <t>.Boxes.Investment.Overview.SettingsHiddenGB</t>
         </is>
       </c>
       <c r="G1611" t="inlineStr"/>
       <c r="H1611" t="inlineStr"/>
     </row>
     <row r="1612">
       <c r="A1612" t="inlineStr"/>
       <c r="B1612" t="inlineStr">
         <is>
-          <t>Display Alert suggestions (for example, when clicking on a GBG sector, or collecting a building production)</t>
+          <t>Number of Diplomatic Gifts attempts remaining.</t>
         </is>
       </c>
       <c r="C1612" t="inlineStr">
         <is>
-          <t>Display Alert suggestions (for example, when clicking on a GBG sector, or collecting a building production)</t>
+          <t>Number of Diplomatic Gifts attempts remaining.</t>
         </is>
       </c>
       <c r="D1612" t="inlineStr"/>
       <c r="E1612" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1612" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Suggestions.Info</t>
+          <t>.Boxes.BonusService.diplomatic_gifts</t>
         </is>
       </c>
       <c r="G1612" t="inlineStr"/>
       <c r="H1612" t="inlineStr"/>
     </row>
     <row r="1613">
       <c r="A1613" t="inlineStr"/>
       <c r="B1613" t="inlineStr">
         <is>
-          <t>AND</t>
+          <t>GB Calculator</t>
         </is>
       </c>
       <c r="C1613" t="inlineStr">
         <is>
-          <t>AND</t>
+          <t>GB Calculator</t>
         </is>
       </c>
       <c r="D1613" t="inlineStr"/>
       <c r="E1613" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1613" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.AND</t>
+          <t>.Boxes.OwnpartCalculator.Title</t>
         </is>
       </c>
       <c r="G1613" t="inlineStr"/>
       <c r="H1613" t="inlineStr"/>
     </row>
     <row r="1614">
       <c r="A1614" t="inlineStr"/>
       <c r="B1614" t="inlineStr">
         <is>
-          <t>never</t>
+          <t>Website Api-Token</t>
         </is>
       </c>
       <c r="C1614" t="inlineStr">
         <is>
-          <t>never</t>
+          <t>Website Api-Token</t>
         </is>
       </c>
       <c r="D1614" t="inlineStr"/>
       <c r="E1614" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1614" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Never</t>
+          <t>.Settings.ApiToken.Title</t>
         </is>
       </c>
       <c r="G1614" t="inlineStr"/>
       <c r="H1614" t="inlineStr"/>
     </row>
     <row r="1615">
       <c r="A1615" t="inlineStr"/>
       <c r="B1615" t="inlineStr">
         <is>
-          <t>Done in</t>
+          <t>Sequence</t>
         </is>
       </c>
       <c r="C1615" t="inlineStr">
         <is>
-          <t>Done in</t>
+          <t>Sequence</t>
         </is>
       </c>
       <c r="D1615" t="inlineStr"/>
       <c r="E1615" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1615" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.DoneIn</t>
+          <t>.Boxes.OwnpartCalculator.Order</t>
         </is>
       </c>
       <c r="G1615" t="inlineStr"/>
       <c r="H1615" t="inlineStr"/>
     </row>
     <row r="1616">
       <c r="A1616" t="inlineStr"/>
       <c r="B1616" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Great Building</t>
         </is>
       </c>
       <c r="C1616" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Great Building</t>
         </is>
       </c>
       <c r="D1616" t="inlineStr"/>
       <c r="E1616" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1616" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Save</t>
+          <t>.General.GB</t>
         </is>
       </c>
       <c r="G1616" t="inlineStr"/>
       <c r="H1616" t="inlineStr"/>
     </row>
     <row r="1617">
       <c r="A1617" t="inlineStr"/>
       <c r="B1617" t="inlineStr">
         <is>
-          <t>Welcome to the &lt;strong&gt;Infobox&lt;/strong&gt;! As long as this window is open, it will display background events.</t>
+          <t>Antiques Dealer Auction</t>
         </is>
       </c>
       <c r="C1617" t="inlineStr">
         <is>
-          <t>Welcome to the &lt;strong&gt;Infobox&lt;/strong&gt;! As long as this window is open, it will display background events.</t>
+          <t>Antiques Dealer Auction</t>
         </is>
       </c>
       <c r="D1617" t="inlineStr"/>
       <c r="E1617" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1617" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.Welcome</t>
+          <t>.Boxes.Alerts.Preferences.Auction.Title</t>
         </is>
       </c>
       <c r="G1617" t="inlineStr"/>
       <c r="H1617" t="inlineStr"/>
     </row>
     <row r="1618">
       <c r="A1618" t="inlineStr"/>
       <c r="B1618" t="inlineStr">
         <is>
-          <t>Save preset as:</t>
+          <t>!!! Attention - Although unlikely, using this option might trigger INNOs bot detection and may cause a short ban period !!! Please let us know should that happen.&lt;br&gt;&lt;br&gt;After placing a building from the build menu or the reconstruction side bar will cause the same building to be selected automatically (streets excluded).</t>
         </is>
       </c>
       <c r="C1618" t="inlineStr">
         <is>
-          <t>Save preset as:</t>
+          <t>!!! Attention - Although unlikely, using this option might trigger INNOs bot detection and may cause a short ban period !!! Please let us know should that happen.&lt;br&gt;&lt;br&gt;After placing a building from the build menu or the reconstruction side bar will cause the same building to be selected automatically (streets excluded).</t>
         </is>
       </c>
       <c r="D1618" t="inlineStr"/>
       <c r="E1618" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1618" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetPromptSaveAs</t>
+          <t>.Settings.RepeatSelectBuilding.Desc</t>
         </is>
       </c>
       <c r="G1618" t="inlineStr"/>
       <c r="H1618" t="inlineStr"/>
     </row>
     <row r="1619">
       <c r="A1619" t="inlineStr"/>
       <c r="B1619" t="inlineStr">
         <is>
-          <t>Guild supporting buildings</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C1619" t="inlineStr">
         <is>
-          <t>Guild supporting buildings</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="D1619" t="inlineStr"/>
       <c r="E1619" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1619" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildSupportBuildings</t>
+          <t>.Boxes.Stats.Era</t>
         </is>
       </c>
       <c r="G1619" t="inlineStr"/>
       <c r="H1619" t="inlineStr"/>
     </row>
     <row r="1620">
       <c r="A1620" t="inlineStr"/>
       <c r="B1620" t="inlineStr">
         <is>
-          <t>GBG Round</t>
+          <t>Show Item column</t>
         </is>
       </c>
       <c r="C1620" t="inlineStr">
         <is>
-          <t>GBG Round</t>
+          <t>Show Item column</t>
         </is>
       </c>
       <c r="D1620" t="inlineStr"/>
       <c r="E1620" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1620" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GBFRound</t>
+          <t>.Boxes.ProductionsRating.ShowItems</t>
         </is>
       </c>
       <c r="G1620" t="inlineStr"/>
       <c r="H1620" t="inlineStr"/>
     </row>
     <row r="1621">
       <c r="A1621" t="inlineStr"/>
       <c r="B1621" t="inlineStr">
         <is>
-          <t>New Value</t>
+          <t>HQ placed</t>
         </is>
       </c>
       <c r="C1621" t="inlineStr">
         <is>
-          <t>New Value</t>
+          <t>HQ placed</t>
         </is>
       </c>
       <c r="D1621" t="inlineStr"/>
       <c r="E1621" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1621" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Settings.newValue</t>
+          <t>.Boxes.GvGMap.Log.headquarter_placed</t>
         </is>
       </c>
       <c r="G1621" t="inlineStr"/>
       <c r="H1621" t="inlineStr"/>
     </row>
     <row r="1622">
       <c r="A1622" t="inlineStr"/>
       <c r="B1622" t="inlineStr">
         <is>
-          <t>Castle System daily reward</t>
+          <t>Event Pass</t>
         </is>
       </c>
       <c r="C1622" t="inlineStr">
         <is>
-          <t>Castle System daily reward</t>
+          <t>Event Pass</t>
         </is>
       </c>
       <c r="D1622" t="inlineStr"/>
       <c r="E1622" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1622" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.castle_system_daily_reward_chest</t>
+          <t>.Boxes.FPCollector.event_pass</t>
         </is>
       </c>
       <c r="G1622" t="inlineStr"/>
       <c r="H1622" t="inlineStr"/>
     </row>
     <row r="1623">
       <c r="A1623" t="inlineStr"/>
       <c r="B1623" t="inlineStr">
         <is>
-          <t>City Builder</t>
+          <t>__nettoreward__ x __forderfactor__% = __costs__</t>
         </is>
       </c>
       <c r="C1623" t="inlineStr">
         <is>
-          <t>City Builder</t>
+          <t>__nettoreward__ x __forderfactor__% = __costs__</t>
         </is>
       </c>
       <c r="D1623" t="inlineStr"/>
       <c r="E1623" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1623" t="inlineStr">
         <is>
-          <t>.Boxes.CityBuilder.Title</t>
+          <t>.Boxes.Calculator.TTForderCosts</t>
         </is>
       </c>
       <c r="G1623" t="inlineStr"/>
       <c r="H1623" t="inlineStr"/>
     </row>
     <row r="1624">
       <c r="A1624" t="inlineStr"/>
       <c r="B1624" t="inlineStr">
         <is>
-          <t>Needs two lane road</t>
+          <t>Auctions</t>
         </is>
       </c>
       <c r="C1624" t="inlineStr">
         <is>
-          <t>Needs two lane road</t>
+          <t>Auctions</t>
         </is>
       </c>
       <c r="D1624" t="inlineStr"/>
       <c r="E1624" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1624" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.StreetRequired</t>
+          <t>.Settings.Auctions.Title</t>
         </is>
       </c>
       <c r="G1624" t="inlineStr"/>
       <c r="H1624" t="inlineStr"/>
     </row>
     <row r="1625">
       <c r="A1625" t="inlineStr"/>
       <c r="B1625" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>Deleted!</t>
         </is>
       </c>
       <c r="C1625" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>Deleted!</t>
         </is>
       </c>
       <c r="D1625" t="inlineStr"/>
       <c r="E1625" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1625" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.SelectPlayerGroupGuild</t>
+          <t>.Boxes.Settings.DeletedBoxCoordsHead</t>
         </is>
       </c>
       <c r="G1625" t="inlineStr"/>
       <c r="H1625" t="inlineStr"/>
     </row>
     <row r="1626">
       <c r="A1626" t="inlineStr"/>
       <c r="B1626" t="inlineStr">
         <is>
-          <t>Fall Event</t>
+          <t>ignore settlement type</t>
         </is>
       </c>
       <c r="C1626" t="inlineStr">
         <is>
-          <t>Fall Event</t>
+          <t>ignore settlement type</t>
         </is>
       </c>
       <c r="D1626" t="inlineStr"/>
       <c r="E1626" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1626" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.fall_event</t>
+          <t>.Boxes.BetterMusic.IgnoreSettlement</t>
         </is>
       </c>
       <c r="G1626" t="inlineStr"/>
       <c r="H1626" t="inlineStr"/>
     </row>
     <row r="1627">
       <c r="A1627" t="inlineStr"/>
       <c r="B1627" t="inlineStr">
         <is>
-          <t>Buildings from QI</t>
+          <t>Unit's-pool</t>
         </is>
       </c>
       <c r="C1627" t="inlineStr">
         <is>
-          <t>Buildings from QI</t>
+          <t>Unit's-pool</t>
         </is>
       </c>
       <c r="D1627" t="inlineStr"/>
       <c r="E1627" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1627" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.buildingFromQI</t>
+          <t>.Boxes.Units.pool</t>
         </is>
       </c>
       <c r="G1627" t="inlineStr"/>
       <c r="H1627" t="inlineStr"/>
     </row>
     <row r="1628">
       <c r="A1628" t="inlineStr"/>
       <c r="B1628" t="inlineStr">
         <is>
-          <t>5h</t>
+          <t>Shows you the available opportunities to earn castle points.</t>
         </is>
       </c>
       <c r="C1628" t="inlineStr">
         <is>
-          <t>5h</t>
+          <t>Shows you the available opportunities to earn castle points.</t>
         </is>
       </c>
       <c r="D1628" t="inlineStr"/>
       <c r="E1628" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1628" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.5h</t>
+          <t>.Menu.Castle.Desc</t>
         </is>
       </c>
       <c r="G1628" t="inlineStr"/>
       <c r="H1628" t="inlineStr"/>
     </row>
     <row r="1629">
       <c r="A1629" t="inlineStr"/>
       <c r="B1629" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>During manual battle if the HelperBox gets in the way, this option temporarily hides the box until the battle is over. This only works with Helper 'As Box'</t>
         </is>
       </c>
       <c r="C1629" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>During manual battle if the HelperBox gets in the way, this option temporarily hides the box until the battle is over. This only works with Helper 'As Box'</t>
         </is>
       </c>
       <c r="D1629" t="inlineStr"/>
       <c r="E1629" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1629" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ConfirmNo</t>
+          <t>.Settings.HideHelperDuringBattle.Desc</t>
         </is>
       </c>
       <c r="G1629" t="inlineStr"/>
       <c r="H1629" t="inlineStr"/>
     </row>
     <row r="1630">
       <c r="A1630" t="inlineStr"/>
       <c r="B1630" t="inlineStr">
         <is>
-          <t>Qty</t>
+          <t>Saving and restoring the settings</t>
         </is>
       </c>
       <c r="C1630" t="inlineStr">
         <is>
-          <t>Qty</t>
+          <t>Saving and restoring the settings</t>
         </is>
       </c>
       <c r="D1630" t="inlineStr"/>
       <c r="E1630" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1630" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.number</t>
+          <t>.Settings.ExportSettings.Desc</t>
         </is>
       </c>
       <c r="G1630" t="inlineStr"/>
       <c r="H1630" t="inlineStr"/>
     </row>
     <row r="1631">
       <c r="A1631" t="inlineStr"/>
       <c r="B1631" t="inlineStr">
         <is>
-          <t>Your FP Investments Summary</t>
+          <t>Press __place__ and __slot__ on your keyboard to insert this suggestion.</t>
         </is>
       </c>
       <c r="C1631" t="inlineStr">
         <is>
-          <t>Your FP Investments Summary</t>
+          <t>Press __place__ and __slot__ on your keyboard to insert this suggestion.</t>
         </is>
       </c>
       <c r="D1631" t="inlineStr"/>
       <c r="E1631" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1631" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Title</t>
+          <t>.Boxes.Negotiation.KeyboardTooltip</t>
         </is>
       </c>
       <c r="G1631" t="inlineStr"/>
       <c r="H1631" t="inlineStr"/>
     </row>
     <row r="1632">
       <c r="A1632" t="inlineStr"/>
       <c r="B1632" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/stats</t>
+          <t>calculate only safe profit/loss</t>
         </is>
       </c>
       <c r="C1632" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/stats</t>
+          <t>calculate only safe profit/loss</t>
         </is>
       </c>
       <c r="D1632" t="inlineStr"/>
       <c r="E1632" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1632" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.HelpLink</t>
+          <t>.Boxes.Investment.Overview.SettingsUnsafeCalc</t>
         </is>
       </c>
       <c r="G1632" t="inlineStr"/>
       <c r="H1632" t="inlineStr"/>
     </row>
     <row r="1633">
       <c r="A1633" t="inlineStr"/>
       <c r="B1633" t="inlineStr">
         <is>
-          <t>Show links</t>
+          <t>Local settings</t>
         </is>
       </c>
       <c r="C1633" t="inlineStr">
         <is>
-          <t>Show links</t>
+          <t>Local settings</t>
         </is>
       </c>
       <c r="D1633" t="inlineStr"/>
       <c r="E1633" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1633" t="inlineStr">
         <is>
-          <t>.Settings.ShowLinks.Title</t>
+          <t>.Boxes.DBExport.LocalSettings</t>
         </is>
       </c>
       <c r="G1633" t="inlineStr"/>
       <c r="H1633" t="inlineStr"/>
     </row>
     <row r="1634">
       <c r="A1634" t="inlineStr"/>
       <c r="B1634" t="inlineStr">
         <is>
-          <t>days</t>
+          <t>Add Advice</t>
         </is>
       </c>
       <c r="C1634" t="inlineStr">
         <is>
-          <t>days</t>
+          <t>Add Advice</t>
         </is>
       </c>
       <c r="D1634" t="inlineStr"/>
       <c r="E1634" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1634" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Days</t>
+          <t>.Boxes.BattleAssistAddAdvice</t>
         </is>
       </c>
       <c r="G1634" t="inlineStr"/>
       <c r="H1634" t="inlineStr"/>
     </row>
     <row r="1635">
       <c r="A1635" t="inlineStr"/>
       <c r="B1635" t="inlineStr">
         <is>
-          <t>Bar full:</t>
+          <t>FPs</t>
         </is>
       </c>
       <c r="C1635" t="inlineStr">
         <is>
-          <t>Bar full:</t>
+          <t>FPs</t>
         </is>
       </c>
       <c r="D1635" t="inlineStr"/>
       <c r="E1635" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1635" t="inlineStr">
         <is>
-          <t>.Boxes.QIActions.FullAt</t>
+          <t>.Boxes.OwnpartCalculator.Deposit</t>
         </is>
       </c>
       <c r="G1635" t="inlineStr"/>
       <c r="H1635" t="inlineStr"/>
     </row>
     <row r="1636">
       <c r="A1636" t="inlineStr"/>
       <c r="B1636" t="inlineStr">
         <is>
-          <t>Upgrade Kit</t>
+          <t>Guild member</t>
         </is>
       </c>
       <c r="C1636" t="inlineStr">
         <is>
-          <t>Upgrade Kit</t>
+          <t>Guild member</t>
         </is>
       </c>
       <c r="D1636" t="inlineStr"/>
       <c r="E1636" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1636" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.UpgradeKit</t>
+          <t>.Boxes.Notice.ContentHeadIsGuild</t>
         </is>
       </c>
       <c r="G1636" t="inlineStr"/>
       <c r="H1636" t="inlineStr"/>
     </row>
     <row r="1637">
       <c r="A1637" t="inlineStr"/>
       <c r="B1637" t="inlineStr">
         <is>
-          <t>Discard</t>
+          <t>Rewards from Seasonal or Special Events</t>
         </is>
       </c>
       <c r="C1637" t="inlineStr">
         <is>
-          <t>Discard</t>
+          <t>Rewards from Seasonal or Special Events</t>
         </is>
       </c>
       <c r="D1637" t="inlineStr"/>
       <c r="E1637" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1637" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Discard</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.__event</t>
         </is>
       </c>
       <c r="G1637" t="inlineStr"/>
       <c r="H1637" t="inlineStr"/>
     </row>
     <row r="1638">
       <c r="A1638" t="inlineStr"/>
       <c r="B1638" t="inlineStr">
         <is>
-          <t>Rating</t>
+          <t>Total</t>
         </is>
       </c>
       <c r="C1638" t="inlineStr">
         <is>
-          <t>Rating</t>
+          <t>Total</t>
         </is>
       </c>
       <c r="D1638" t="inlineStr"/>
       <c r="E1638" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1638" t="inlineStr">
         <is>
-          <t>.Boxes.Market.Rating</t>
+          <t>.Boxes.Outpost.DescRequired</t>
         </is>
       </c>
       <c r="G1638" t="inlineStr"/>
       <c r="H1638" t="inlineStr"/>
     </row>
     <row r="1639">
       <c r="A1639" t="inlineStr"/>
       <c r="B1639" t="inlineStr">
         <is>
-          <t>Roadless buildings</t>
+          <t>Quadrillion</t>
         </is>
       </c>
       <c r="C1639" t="inlineStr">
         <is>
-          <t>Roadless buildings</t>
+          <t>Quadrillion</t>
         </is>
       </c>
       <c r="D1639" t="inlineStr"/>
       <c r="E1639" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1639" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowNoStreetBuildings</t>
+          <t>.Boxes.idleGame.Q</t>
         </is>
       </c>
       <c r="G1639" t="inlineStr"/>
       <c r="H1639" t="inlineStr"/>
     </row>
     <row r="1640">
       <c r="A1640" t="inlineStr"/>
       <c r="B1640" t="inlineStr">
         <is>
-          <t>CE</t>
+          <t>Transmitted</t>
         </is>
       </c>
       <c r="C1640" t="inlineStr">
         <is>
-          <t>CE</t>
+          <t>Transmitted</t>
         </is>
       </c>
       <c r="D1640" t="inlineStr"/>
       <c r="E1640" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1640" t="inlineStr">
         <is>
-          <t>.Eras.12.short</t>
+          <t>.Boxes.CityMap.SubmitSuccessHeader</t>
         </is>
       </c>
       <c r="G1640" t="inlineStr"/>
       <c r="H1640" t="inlineStr"/>
     </row>
     <row r="1641">
       <c r="A1641" t="inlineStr"/>
       <c r="B1641" t="inlineStr">
         <is>
-          <t>Army Advice</t>
+          <t>Log</t>
         </is>
       </c>
       <c r="C1641" t="inlineStr">
         <is>
-          <t>Army Advice</t>
+          <t>Log</t>
         </is>
       </c>
       <c r="D1641" t="inlineStr"/>
       <c r="E1641" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1641" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowArmyAdvice</t>
+          <t>.Boxes.GvGMap.Log</t>
         </is>
       </c>
       <c r="G1641" t="inlineStr"/>
       <c r="H1641" t="inlineStr"/>
     </row>
     <row r="1642">
       <c r="A1642" t="inlineStr"/>
       <c r="B1642" t="inlineStr">
         <is>
-          <t>Displays Resources required to conquer a Continent Map Sector.</t>
+          <t>How many FPs remaining to level up</t>
         </is>
       </c>
       <c r="C1642" t="inlineStr">
         <is>
-          <t>Displays Resources required to conquer a Continent Map Sector.</t>
+          <t>How many FPs remaining to level up</t>
         </is>
       </c>
       <c r="D1642" t="inlineStr"/>
       <c r="E1642" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1642" t="inlineStr">
         <is>
-          <t>.Menu.Campagne.Desc</t>
+          <t>.Boxes.Investment.Overview.RestFPDesc</t>
         </is>
       </c>
       <c r="G1642" t="inlineStr"/>
       <c r="H1642" t="inlineStr"/>
     </row>
     <row r="1643">
       <c r="A1643" t="inlineStr"/>
       <c r="B1643" t="inlineStr">
         <is>
-          <t>Guild Battlegrounds</t>
+          <t>Allies Overview</t>
         </is>
       </c>
       <c r="C1643" t="inlineStr">
         <is>
-          <t>Guild Battlegrounds</t>
+          <t>Allies Overview</t>
         </is>
       </c>
       <c r="D1643" t="inlineStr"/>
       <c r="E1643" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1643" t="inlineStr">
         <is>
-          <t>.Boxes.General.Guild_Battlegrounds</t>
+          <t>.Boxes.AllyList.Title</t>
         </is>
       </c>
       <c r="G1643" t="inlineStr"/>
       <c r="H1643" t="inlineStr"/>
     </row>
     <row r="1644">
       <c r="A1644" t="inlineStr"/>
       <c r="B1644" t="inlineStr">
         <is>
-          <t>show GBG round selector</t>
+          <t>Tasks</t>
         </is>
       </c>
       <c r="C1644" t="inlineStr">
         <is>
-          <t>show GBG round selector</t>
+          <t>Tasks</t>
         </is>
       </c>
       <c r="D1644" t="inlineStr"/>
       <c r="E1644" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1644" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowRoundSelector</t>
+          <t>.Boxes.RecurringQuests.Table.Tasks</t>
         </is>
       </c>
       <c r="G1644" t="inlineStr"/>
       <c r="H1644" t="inlineStr"/>
     </row>
     <row r="1645">
       <c r="A1645" t="inlineStr"/>
       <c r="B1645" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>Scouting Info</t>
         </is>
       </c>
       <c r="C1645" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>Scouting Info</t>
         </is>
       </c>
       <c r="D1645" t="inlineStr"/>
       <c r="E1645" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1645" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Table.type</t>
+          <t>.Settings.ShowScoutingTimes.Title</t>
         </is>
       </c>
       <c r="G1645" t="inlineStr"/>
       <c r="H1645" t="inlineStr"/>
     </row>
     <row r="1646">
       <c r="A1646" t="inlineStr"/>
       <c r="B1646" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Are you sure you want to delete this?</t>
         </is>
       </c>
       <c r="C1646" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Are you sure you want to delete this?</t>
         </is>
       </c>
       <c r="D1646" t="inlineStr"/>
       <c r="E1646" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1646" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SaveSettings</t>
+          <t>.Boxes.Notice.ConfirmDelete</t>
         </is>
       </c>
       <c r="G1646" t="inlineStr"/>
       <c r="H1646" t="inlineStr"/>
     </row>
     <row r="1647">
       <c r="A1647" t="inlineStr"/>
       <c r="B1647" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/scouting</t>
+          <t>Participating</t>
         </is>
       </c>
       <c r="C1647" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/scouting</t>
+          <t>Participating</t>
         </is>
       </c>
       <c r="D1647" t="inlineStr"/>
       <c r="E1647" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1647" t="inlineStr">
         <is>
-          <t>.Boxes.scoutingTimes.HelpLink</t>
+          <t>.Boxes.GexStat.Participant</t>
         </is>
       </c>
       <c r="G1647" t="inlineStr"/>
       <c r="H1647" t="inlineStr"/>
     </row>
     <row r="1648">
       <c r="A1648" t="inlineStr"/>
       <c r="B1648" t="inlineStr">
         <is>
-          <t>Auction</t>
+          <t>Scouting Info</t>
         </is>
       </c>
       <c r="C1648" t="inlineStr">
         <is>
-          <t>Auction</t>
+          <t>Scouting Info</t>
         </is>
       </c>
       <c r="D1648" t="inlineStr"/>
       <c r="E1648" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1648" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterAuction</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Settings.Entry.ShowScoutingTimes</t>
+        </is>
+      </c>
+      <c r="G1648" t="inlineStr"/>
       <c r="H1648" t="inlineStr"/>
     </row>
     <row r="1649">
       <c r="A1649" t="inlineStr"/>
       <c r="B1649" t="inlineStr">
         <is>
-          <t>City Grid Score</t>
+          <t>Search</t>
         </is>
       </c>
       <c r="C1649" t="inlineStr">
         <is>
-          <t>City Grid Score</t>
+          <t>Search</t>
         </is>
       </c>
       <c r="D1649" t="inlineStr"/>
       <c r="E1649" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1649" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.CityGridScore</t>
+          <t>.Boxes.ProductionsRating.Filter</t>
         </is>
       </c>
       <c r="G1649" t="inlineStr"/>
       <c r="H1649" t="inlineStr"/>
     </row>
     <row r="1650">
       <c r="A1650" t="inlineStr"/>
       <c r="B1650" t="inlineStr">
         <is>
-          <t>Quantity</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="C1650" t="inlineStr">
         <is>
-          <t>Quantity</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="D1650" t="inlineStr"/>
       <c r="E1650" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1650" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Quantity</t>
+          <t>.Boxes.Productions.ModeCurrent</t>
         </is>
       </c>
       <c r="G1650" t="inlineStr"/>
       <c r="H1650" t="inlineStr"/>
     </row>
     <row r="1651">
       <c r="A1651" t="inlineStr"/>
       <c r="B1651" t="inlineStr">
         <is>
-          <t>Page</t>
+          <t>Save copy format per great building</t>
         </is>
       </c>
       <c r="C1651" t="inlineStr">
         <is>
-          <t>Page</t>
+          <t>Save copy format per great building</t>
         </is>
       </c>
       <c r="D1651" t="inlineStr"/>
       <c r="E1651" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1651" t="inlineStr">
         <is>
-          <t>.Boxes.Market.PageColumn</t>
+          <t>.Boxes.OwnpartCalculator.CopyFormatPerGB</t>
         </is>
       </c>
       <c r="G1651" t="inlineStr"/>
       <c r="H1651" t="inlineStr"/>
     </row>
     <row r="1652">
       <c r="A1652" t="inlineStr"/>
       <c r="B1652" t="inlineStr">
         <is>
-          <t>Copied!</t>
+          <t>Volume</t>
         </is>
       </c>
       <c r="C1652" t="inlineStr">
         <is>
-          <t>Copied!</t>
+          <t>Volume</t>
         </is>
       </c>
       <c r="D1652" t="inlineStr"/>
       <c r="E1652" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1652" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.CopyToClipBoard.Title</t>
+          <t>.Boxes.BetterMusic.Volume</t>
         </is>
       </c>
       <c r="G1652" t="inlineStr"/>
       <c r="H1652" t="inlineStr"/>
     </row>
     <row r="1653">
       <c r="A1653" t="inlineStr"/>
       <c r="B1653" t="inlineStr">
         <is>
-          <t>Please note: Boosted productions will actually be lower, because we do not add them per building here. Battle boosts will likely be higher than displayed, because we cannot retrieve information about allies.</t>
+          <t>2-lane Road</t>
         </is>
       </c>
       <c r="C1653" t="inlineStr">
         <is>
-          <t>Please note: Boosted productions will actually be lower, because we do not add them per building here. Battle boosts will likely be higher than displayed, because we cannot retrieve information about allies.</t>
+          <t>2-lane Road</t>
         </is>
       </c>
       <c r="D1653" t="inlineStr"/>
       <c r="E1653" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1653" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.OtherPlayerDisclaimer</t>
+          <t>.HiddenRewards.Positions.cityRoadBig</t>
         </is>
       </c>
       <c r="G1653" t="inlineStr"/>
       <c r="H1653" t="inlineStr"/>
     </row>
     <row r="1654">
       <c r="A1654" t="inlineStr"/>
       <c r="B1654" t="inlineStr">
         <is>
-          <t>FP boost</t>
+          <t>(De)select currently visible buildings</t>
         </is>
       </c>
       <c r="C1654" t="inlineStr">
         <is>
-          <t>FP boost</t>
+          <t>(De)select currently visible buildings</t>
         </is>
       </c>
       <c r="D1654" t="inlineStr"/>
       <c r="E1654" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1654" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.fp_boost</t>
+          <t>.Boxes.ProductionsRating.ToggleBuildingSelection</t>
         </is>
       </c>
       <c r="G1654" t="inlineStr"/>
       <c r="H1654" t="inlineStr"/>
     </row>
     <row r="1655">
       <c r="A1655" t="inlineStr"/>
       <c r="B1655" t="inlineStr">
         <is>
-          <t>This is achievable when playing perfect</t>
+          <t>Guild Power production</t>
         </is>
       </c>
       <c r="C1655" t="inlineStr">
         <is>
-          <t>This is achievable when playing perfect</t>
+          <t>Guild Power production</t>
         </is>
       </c>
       <c r="D1655" t="inlineStr"/>
       <c r="E1655" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1655" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Simulation.Title</t>
+          <t>.Boxes.CityMap.clan_power_production</t>
         </is>
       </c>
       <c r="G1655" t="inlineStr"/>
       <c r="H1655" t="inlineStr"/>
     </row>
     <row r="1656">
       <c r="A1656" t="inlineStr"/>
       <c r="B1656" t="inlineStr">
         <is>
-          <t>Course</t>
+          <t>Webhook URL</t>
         </is>
       </c>
       <c r="C1656" t="inlineStr">
         <is>
-          <t>Course</t>
+          <t>Webhook URL</t>
         </is>
       </c>
       <c r="D1656" t="inlineStr"/>
       <c r="E1656" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1656" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Course</t>
+          <t>.Boxes.Discord.WebhookUrl</t>
         </is>
       </c>
       <c r="G1656" t="inlineStr"/>
       <c r="H1656" t="inlineStr"/>
     </row>
     <row r="1657">
       <c r="A1657" t="inlineStr"/>
       <c r="B1657" t="inlineStr">
         <is>
-          <t>Break even in</t>
+          <t>When starting fresh, the module will start in row 1 of the settings and with each consecutive bid, the module will use the next line.</t>
         </is>
       </c>
       <c r="C1657" t="inlineStr">
         <is>
-          <t>Break even in</t>
+          <t>When starting fresh, the module will start in row 1 of the settings and with each consecutive bid, the module will use the next line.</t>
         </is>
       </c>
       <c r="D1657" t="inlineStr"/>
       <c r="E1657" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1657" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEven</t>
+          <t>.Boxes.AuctionSettings.Help3</t>
         </is>
       </c>
       <c r="G1657" t="inlineStr"/>
       <c r="H1657" t="inlineStr"/>
     </row>
     <row r="1658">
       <c r="A1658" t="inlineStr"/>
       <c r="B1658" t="inlineStr">
         <is>
-          <t>From now on, the times are copied in server time. If you want to change your displayed times to server time, check the settings.</t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="C1658" t="inlineStr">
         <is>
-          <t>From now on, the times are copied in server time. If you want to change your displayed times to server time, check the settings.</t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="D1658" t="inlineStr"/>
       <c r="E1658" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1658" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.TimeZoneWarning.Desc</t>
+          <t>.Menu.Gildfight.Title</t>
         </is>
       </c>
       <c r="G1658" t="inlineStr"/>
       <c r="H1658" t="inlineStr"/>
     </row>
     <row r="1659">
       <c r="A1659" t="inlineStr"/>
       <c r="B1659" t="inlineStr">
         <is>
-          <t>Progressive Era</t>
+          <t>show snapshot log button</t>
         </is>
       </c>
       <c r="C1659" t="inlineStr">
         <is>
-          <t>Progressive Era</t>
+          <t>show snapshot log button</t>
         </is>
       </c>
       <c r="D1659" t="inlineStr"/>
       <c r="E1659" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1659" t="inlineStr">
         <is>
-          <t>.Eras.9</t>
+          <t>.Boxes.GuildFights.ShowLogButton</t>
         </is>
       </c>
       <c r="G1659" t="inlineStr"/>
       <c r="H1659" t="inlineStr"/>
     </row>
     <row r="1660">
       <c r="A1660" t="inlineStr"/>
       <c r="B1660" t="inlineStr">
         <is>
-          <t>Updates the 'GB calculator' for GBs of other players</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C1660" t="inlineStr">
         <is>
-          <t>Updates the 'GB calculator' for GBs of other players</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="D1660" t="inlineStr"/>
       <c r="E1660" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1660" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartOnAllGBs.Desc</t>
+          <t>.Boxes.PowerLeveling.Level</t>
         </is>
       </c>
       <c r="G1660" t="inlineStr"/>
       <c r="H1660" t="inlineStr"/>
     </row>
     <row r="1661">
       <c r="A1661" t="inlineStr"/>
       <c r="B1661" t="inlineStr">
         <is>
-          <t>Displays game stats on goods, units, rewards, GBG</t>
+          <t>GBG Player Pop Up</t>
         </is>
       </c>
       <c r="C1661" t="inlineStr">
         <is>
-          <t>Displays game stats on goods, units, rewards, GBG</t>
+          <t>GBG Player Pop Up</t>
         </is>
       </c>
       <c r="D1661" t="inlineStr"/>
       <c r="E1661" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1661" t="inlineStr">
         <is>
-          <t>.Menu.Stats.Desc</t>
+          <t>.Settings.ShowGBGPlayerInfo.Title</t>
         </is>
       </c>
       <c r="G1661" t="inlineStr"/>
       <c r="H1661" t="inlineStr"/>
     </row>
     <row r="1662">
       <c r="A1662" t="inlineStr"/>
       <c r="B1662" t="inlineStr">
         <is>
-          <t>Meds</t>
+          <t>Show all parts</t>
         </is>
       </c>
       <c r="C1662" t="inlineStr">
         <is>
-          <t>Meds</t>
+          <t>Show all parts</t>
         </is>
       </c>
       <c r="D1662" t="inlineStr"/>
       <c r="E1662" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1662" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Meds</t>
+          <t>.Boxes.Kits.TripleStateButton1</t>
         </is>
       </c>
       <c r="G1662" t="inlineStr"/>
       <c r="H1662" t="inlineStr"/>
     </row>
     <row r="1663">
       <c r="A1663" t="inlineStr"/>
       <c r="B1663" t="inlineStr">
         <is>
-          <t>No more attempts</t>
+          <t>Defender damaged</t>
         </is>
       </c>
       <c r="C1663" t="inlineStr">
         <is>
-          <t>No more attempts</t>
+          <t>Defender damaged</t>
         </is>
       </c>
       <c r="D1663" t="inlineStr"/>
       <c r="E1663" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1663" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.TryEnd</t>
+          <t>.Boxes.GvGMap.Log.defender_damaged</t>
         </is>
       </c>
       <c r="G1663" t="inlineStr"/>
       <c r="H1663" t="inlineStr"/>
     </row>
     <row r="1664">
       <c r="A1664" t="inlineStr"/>
       <c r="B1664" t="inlineStr">
         <is>
-          <t>Message</t>
+          <t>Main Menu Countdown</t>
         </is>
       </c>
       <c r="C1664" t="inlineStr">
         <is>
-          <t>Message</t>
+          <t>Main Menu Countdown</t>
         </is>
       </c>
       <c r="D1664" t="inlineStr"/>
       <c r="E1664" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1664" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.TitleNewEntry</t>
+          <t>.Boxes.Alerts.Preferences.MenuIcon.Title</t>
         </is>
       </c>
       <c r="G1664" t="inlineStr"/>
       <c r="H1664" t="inlineStr"/>
     </row>
     <row r="1665">
       <c r="A1665" t="inlineStr"/>
       <c r="B1665" t="inlineStr">
         <is>
-          <t>Set Timer</t>
+          <t>Do not create alerts for selected buildings</t>
         </is>
       </c>
       <c r="C1665" t="inlineStr">
         <is>
-          <t>Set Timer</t>
+          <t>Do not create alerts for selected buildings</t>
         </is>
       </c>
       <c r="D1665" t="inlineStr"/>
       <c r="E1665" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1665" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.SetTimer</t>
+          <t>.Settings.ShowBuildingsExpired.Button</t>
         </is>
       </c>
       <c r="G1665" t="inlineStr"/>
       <c r="H1665" t="inlineStr"/>
     </row>
     <row r="1666">
       <c r="A1666" t="inlineStr"/>
       <c r="B1666" t="inlineStr">
         <is>
-          <t>In-game Notifications</t>
+          <t>Preview</t>
         </is>
       </c>
       <c r="C1666" t="inlineStr">
         <is>
-          <t>In-game Notifications</t>
+          <t>Preview</t>
         </is>
       </c>
       <c r="D1666" t="inlineStr"/>
       <c r="E1666" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1666" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.InGame.Title</t>
+          <t>.Boxes.OwnpartCalculator.Preview</t>
         </is>
       </c>
       <c r="G1666" t="inlineStr"/>
       <c r="H1666" t="inlineStr"/>
     </row>
     <row r="1667">
       <c r="A1667" t="inlineStr"/>
       <c r="B1667" t="inlineStr">
         <is>
-          <t>Import / Export</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="C1667" t="inlineStr">
         <is>
-          <t>Import / Export</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="D1667" t="inlineStr"/>
       <c r="E1667" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1667" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ExportSettings</t>
+          <t>.Boxes.OwnpartCalculator.Place</t>
         </is>
       </c>
       <c r="G1667" t="inlineStr"/>
       <c r="H1667" t="inlineStr"/>
     </row>
     <row r="1668">
       <c r="A1668" t="inlineStr"/>
       <c r="B1668" t="inlineStr">
         <is>
-          <t>Send an instant Alert when there is a high activity in GBG (for example, 10 fights in a single sector within 5 seconds). Please note that this function works only when the GBG in-game window is opened!</t>
+          <t>Trust</t>
         </is>
       </c>
       <c r="C1668" t="inlineStr">
         <is>
-          <t>Send an instant Alert when there is a high activity in GBG (for example, 10 fights in a single sector within 5 seconds). Please note that this function works only when the GBG in-game window is opened!</t>
+          <t>Trust</t>
         </is>
       </c>
       <c r="D1668" t="inlineStr"/>
       <c r="E1668" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1668" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Battlegrounds.Info</t>
+          <t>.Boxes.OwnpartCalculator.Trust</t>
         </is>
       </c>
       <c r="G1668" t="inlineStr"/>
       <c r="H1668" t="inlineStr"/>
     </row>
     <row r="1669">
       <c r="A1669" t="inlineStr"/>
       <c r="B1669" t="inlineStr">
         <is>
-          <t>Daily goods</t>
+          <t>Guild Members</t>
         </is>
       </c>
       <c r="C1669" t="inlineStr">
         <is>
-          <t>Daily goods</t>
+          <t>Guild Members</t>
         </is>
       </c>
       <c r="D1669" t="inlineStr"/>
       <c r="E1669" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1669" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.DailyGoods</t>
+          <t>.Boxes.Market.TradePartnerGuild</t>
         </is>
       </c>
       <c r="G1669" t="inlineStr"/>
       <c r="H1669" t="inlineStr"/>
     </row>
     <row r="1670">
       <c r="A1670" t="inlineStr"/>
       <c r="B1670" t="inlineStr">
         <is>
-          <t>allow pvp trigger</t>
+          <t>Top View</t>
         </is>
       </c>
       <c r="C1670" t="inlineStr">
         <is>
-          <t>allow pvp trigger</t>
+          <t>Top View</t>
         </is>
       </c>
       <c r="D1670" t="inlineStr"/>
       <c r="E1670" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1670" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.PvPT</t>
+          <t>.Boxes.CityMap.NormalPerspecitve</t>
         </is>
       </c>
       <c r="G1670" t="inlineStr"/>
       <c r="H1670" t="inlineStr"/>
     </row>
     <row r="1671">
       <c r="A1671" t="inlineStr"/>
       <c r="B1671" t="inlineStr">
         <is>
-          <t>For chain buildings the whole chain is treated as one single building. For sets we assume that all parts are fully connected.</t>
+          <t>Daily Challenge</t>
         </is>
       </c>
       <c r="C1671" t="inlineStr">
         <is>
-          <t>For chain buildings the whole chain is treated as one single building. For sets we assume that all parts are fully connected.</t>
+          <t>Daily Challenge</t>
         </is>
       </c>
       <c r="D1671" t="inlineStr"/>
       <c r="E1671" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1671" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Disclaimer</t>
+          <t>.Boxes.Castle.DailyChallenge</t>
         </is>
       </c>
       <c r="G1671" t="inlineStr"/>
       <c r="H1671" t="inlineStr"/>
     </row>
     <row r="1672">
       <c r="A1672" t="inlineStr"/>
       <c r="B1672" t="inlineStr">
         <is>
-          <t>Town Hall</t>
+          <t>Bar full:</t>
         </is>
       </c>
       <c r="C1672" t="inlineStr">
         <is>
-          <t>Town Hall</t>
+          <t>Bar full:</t>
         </is>
       </c>
       <c r="D1672" t="inlineStr"/>
       <c r="E1672" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1672" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.main_building</t>
+          <t>.Boxes.QIActions.FullAt</t>
         </is>
       </c>
       <c r="G1672" t="inlineStr"/>
       <c r="H1672" t="inlineStr"/>
     </row>
     <row r="1673">
       <c r="A1673" t="inlineStr"/>
       <c r="B1673" t="inlineStr">
         <is>
-          <t>Log</t>
+          <t>Displays various Event Assitants, when a supported event window is opened.</t>
         </is>
       </c>
       <c r="C1673" t="inlineStr">
         <is>
-          <t>Log</t>
+          <t>Displays various Event Assitants, when a supported event window is opened.</t>
         </is>
       </c>
       <c r="D1673" t="inlineStr"/>
       <c r="E1673" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1673" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Log</t>
+          <t>.Settings.ShowEventChest.Desc</t>
         </is>
       </c>
       <c r="G1673" t="inlineStr"/>
       <c r="H1673" t="inlineStr"/>
     </row>
     <row r="1674">
       <c r="A1674" t="inlineStr"/>
       <c r="B1674" t="inlineStr">
         <is>
-          <t>Autoplay</t>
+          <t>Sector conquered</t>
         </is>
       </c>
       <c r="C1674" t="inlineStr">
         <is>
-          <t>Autoplay</t>
+          <t>Sector conquered</t>
         </is>
       </c>
       <c r="D1674" t="inlineStr"/>
       <c r="E1674" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1674" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Auto</t>
+          <t>.Boxes.GvGMap.Log.sector_conquered</t>
         </is>
       </c>
       <c r="G1674" t="inlineStr"/>
       <c r="H1674" t="inlineStr"/>
     </row>
     <row r="1675">
       <c r="A1675" t="inlineStr"/>
       <c r="B1675" t="inlineStr">
         <is>
-          <t>Item Shop</t>
+          <t>Unit</t>
         </is>
       </c>
       <c r="C1675" t="inlineStr">
         <is>
-          <t>Item Shop</t>
+          <t>Unit</t>
         </is>
       </c>
       <c r="D1675" t="inlineStr"/>
       <c r="E1675" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1675" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Shop</t>
+          <t>.Boxes.Units.Unit</t>
         </is>
       </c>
       <c r="G1675" t="inlineStr"/>
       <c r="H1675" t="inlineStr"/>
     </row>
     <row r="1676">
       <c r="A1676" t="inlineStr"/>
       <c r="B1676" t="inlineStr">
         <is>
-          <t>calendar week</t>
+          <t>8h</t>
         </is>
       </c>
       <c r="C1676" t="inlineStr">
         <is>
-          <t>calendar week</t>
+          <t>8h</t>
         </is>
       </c>
       <c r="D1676" t="inlineStr"/>
       <c r="E1676" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1676" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.CalendarWeek</t>
+          <t>.Boxes.Alerts.Time.8h</t>
         </is>
       </c>
       <c r="G1676" t="inlineStr"/>
       <c r="H1676" t="inlineStr"/>
     </row>
     <row r="1677">
       <c r="A1677" t="inlineStr"/>
       <c r="B1677" t="inlineStr">
         <is>
-          <t>__days__ days</t>
+          <t xml:space="preserve">Level </t>
         </is>
       </c>
       <c r="C1677" t="inlineStr">
         <is>
-          <t>__days__ days</t>
+          <t xml:space="preserve">Level </t>
         </is>
       </c>
       <c r="D1677" t="inlineStr"/>
       <c r="E1677" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1677" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEvenUnit</t>
+          <t>.Boxes.Calculator.Step</t>
         </is>
       </c>
       <c r="G1677" t="inlineStr"/>
       <c r="H1677" t="inlineStr"/>
     </row>
     <row r="1678">
       <c r="A1678" t="inlineStr"/>
       <c r="B1678" t="inlineStr">
         <is>
-          <t>Show Guilds</t>
+          <t>Battle</t>
         </is>
       </c>
       <c r="C1678" t="inlineStr">
         <is>
-          <t>Show Guilds</t>
+          <t>Battle</t>
         </is>
       </c>
       <c r="D1678" t="inlineStr"/>
       <c r="E1678" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1678" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowOwner</t>
+          <t>.Boxes.BetterMusic.Battle</t>
         </is>
       </c>
       <c r="G1678" t="inlineStr"/>
       <c r="H1678" t="inlineStr"/>
     </row>
     <row r="1679">
       <c r="A1679" t="inlineStr"/>
       <c r="B1679" t="inlineStr">
         <is>
-          <t>My Age</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; placed a bid for __amount__ Trade Coins.</t>
         </is>
       </c>
       <c r="C1679" t="inlineStr">
         <is>
-          <t>My Age</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; placed a bid for __amount__ Trade Coins.</t>
         </is>
       </c>
       <c r="D1679" t="inlineStr"/>
       <c r="E1679" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1679" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnMyEra</t>
+          <t>.Boxes.Infobox.Messages.Auction</t>
         </is>
       </c>
       <c r="G1679" t="inlineStr"/>
       <c r="H1679" t="inlineStr"/>
     </row>
     <row r="1680">
       <c r="A1680" t="inlineStr"/>
       <c r="B1680" t="inlineStr">
         <is>
-          <t>Antiques Dealer</t>
+          <t>Rating value of 1 good from prior ages (in FP)</t>
         </is>
       </c>
       <c r="C1680" t="inlineStr">
         <is>
-          <t>Antiques Dealer</t>
+          <t>Rating value of 1 good from prior ages (in FP)</t>
         </is>
       </c>
       <c r="D1680" t="inlineStr"/>
       <c r="E1680" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1680" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.antiquesDealer</t>
+          <t>.Boxes.BlueGalaxy.OlderGoodsValue</t>
         </is>
       </c>
       <c r="G1680" t="inlineStr"/>
       <c r="H1680" t="inlineStr"/>
     </row>
     <row r="1681">
       <c r="A1681" t="inlineStr"/>
       <c r="B1681" t="inlineStr">
         <is>
-          <t>Defence%</t>
+          <t>Stock:</t>
         </is>
       </c>
       <c r="C1681" t="inlineStr">
         <is>
-          <t>Defence%</t>
+          <t>Stock:</t>
         </is>
       </c>
       <c r="D1681" t="inlineStr"/>
       <c r="E1681" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1681" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Defend</t>
+          <t>.Boxes.Negotiation.Stock</t>
         </is>
       </c>
       <c r="G1681" t="inlineStr"/>
       <c r="H1681" t="inlineStr"/>
     </row>
     <row r="1682">
       <c r="A1682" t="inlineStr"/>
       <c r="B1682" t="inlineStr">
         <is>
-          <t>Battle surrendered</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C1682" t="inlineStr">
         <is>
-          <t>Battle surrendered</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="D1682" t="inlineStr"/>
       <c r="E1682" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1682" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.battleSurrendered</t>
+          <t>.Boxes.CityMap.goods</t>
         </is>
       </c>
       <c r="G1682" t="inlineStr"/>
       <c r="H1682" t="inlineStr"/>
     </row>
     <row r="1683">
       <c r="A1683" t="inlineStr"/>
       <c r="B1683" t="inlineStr">
         <is>
-          <t>Send selected provinces to Discord with selected template</t>
+          <t>https://docs.foe-helper.com/english/module/mergergame</t>
         </is>
       </c>
       <c r="C1683" t="inlineStr">
         <is>
-          <t>Send selected provinces to Discord with selected template</t>
+          <t>https://docs.foe-helper.com/english/module/mergergame</t>
         </is>
       </c>
       <c r="D1683" t="inlineStr"/>
       <c r="E1683" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1683" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.DiscordSendSelectionCustom</t>
+          <t>.Boxes.MergerGame.HelpLink</t>
         </is>
       </c>
       <c r="G1683" t="inlineStr"/>
       <c r="H1683" t="inlineStr"/>
     </row>
     <row r="1684">
       <c r="A1684" t="inlineStr"/>
       <c r="B1684" t="inlineStr">
         <is>
-          <t>Castle System</t>
+          <t>Search</t>
         </is>
       </c>
       <c r="C1684" t="inlineStr">
         <is>
-          <t>Castle System</t>
+          <t>Search</t>
         </is>
       </c>
       <c r="D1684" t="inlineStr"/>
       <c r="E1684" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1684" t="inlineStr">
         <is>
-          <t>.Menu.Castle.Title</t>
+          <t>.Boxes.GuildMemberStat.Search</t>
         </is>
       </c>
       <c r="G1684" t="inlineStr"/>
       <c r="H1684" t="inlineStr"/>
     </row>
     <row r="1685">
       <c r="A1685" t="inlineStr"/>
       <c r="B1685" t="inlineStr">
         <is>
-          <t>Display times in server time</t>
+          <t>There is a limit of 2000 aborted quests per day.</t>
         </is>
       </c>
       <c r="C1685" t="inlineStr">
         <is>
-          <t>Display times in server time</t>
+          <t>There is a limit of 2000 aborted quests per day.</t>
         </is>
       </c>
       <c r="D1685" t="inlineStr"/>
       <c r="E1685" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1685" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowServerTime</t>
+          <t>.Quests.CounterTooltip.Content</t>
         </is>
       </c>
       <c r="G1685" t="inlineStr"/>
       <c r="H1685" t="inlineStr"/>
     </row>
     <row r="1686">
       <c r="A1686" t="inlineStr"/>
       <c r="B1686" t="inlineStr">
         <is>
-          <t>Hidden Reward</t>
+          <t>Factor</t>
         </is>
       </c>
       <c r="C1686" t="inlineStr">
         <is>
-          <t>Hidden Reward</t>
+          <t>Factor</t>
         </is>
       </c>
       <c r="D1686" t="inlineStr"/>
       <c r="E1686" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1686" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.hidden_reward</t>
+          <t>.Boxes.AuctionSettings.Factor</t>
         </is>
       </c>
       <c r="G1686" t="inlineStr"/>
       <c r="H1686" t="inlineStr"/>
     </row>
     <row r="1687">
       <c r="A1687" t="inlineStr"/>
       <c r="B1687" t="inlineStr">
         <is>
-          <t>Trial</t>
+          <t>Diplomatic Gifts (Space Carrier)</t>
         </is>
       </c>
       <c r="C1687" t="inlineStr">
         <is>
-          <t>Trial</t>
+          <t>Diplomatic Gifts (Space Carrier)</t>
         </is>
       </c>
       <c r="D1687" t="inlineStr"/>
       <c r="E1687" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1687" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GexTrial</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.diplomaticGifts</t>
         </is>
       </c>
       <c r="G1687" t="inlineStr"/>
       <c r="H1687" t="inlineStr"/>
     </row>
     <row r="1688">
       <c r="A1688" t="inlineStr"/>
       <c r="B1688" t="inlineStr">
         <is>
-          <t>delete inactivity warning</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C1688" t="inlineStr">
         <is>
-          <t>delete inactivity warning</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="D1688" t="inlineStr"/>
       <c r="E1688" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1688" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.DeleteInactivityWarning</t>
+          <t>.General.Save</t>
         </is>
       </c>
       <c r="G1688" t="inlineStr"/>
       <c r="H1688" t="inlineStr"/>
     </row>
     <row r="1689">
       <c r="A1689" t="inlineStr"/>
       <c r="B1689" t="inlineStr">
         <is>
-          <t>Defender replaced</t>
+          <t>The browser blocked the pop-up window. Please allow pop-ups for this page.</t>
         </is>
       </c>
       <c r="C1689" t="inlineStr">
         <is>
-          <t>Defender replaced</t>
+          <t>The browser blocked the pop-up window. Please allow pop-ups for this page.</t>
         </is>
       </c>
       <c r="D1689" t="inlineStr"/>
       <c r="E1689" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1689" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.defender_replaced</t>
+          <t>.PopUp.Blocked</t>
         </is>
       </c>
       <c r="G1689" t="inlineStr"/>
       <c r="H1689" t="inlineStr"/>
     </row>
     <row r="1690">
       <c r="A1690" t="inlineStr"/>
       <c r="B1690" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Display Alert suggestions (for example, when clicking on a GBG sector, or collecting a building production)</t>
         </is>
       </c>
       <c r="C1690" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Display Alert suggestions (for example, when clicking on a GBG sector, or collecting a building production)</t>
         </is>
       </c>
       <c r="D1690" t="inlineStr"/>
       <c r="E1690" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1690" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Simulation</t>
+          <t>.Boxes.Alerts.Preferences.Suggestions.Info</t>
         </is>
       </c>
       <c r="G1690" t="inlineStr"/>
       <c r="H1690" t="inlineStr"/>
     </row>
     <row r="1691">
       <c r="A1691" t="inlineStr"/>
       <c r="B1691" t="inlineStr">
         <is>
-          <t>Guild Power production</t>
+          <t>Member</t>
         </is>
       </c>
       <c r="C1691" t="inlineStr">
         <is>
-          <t>Guild Power production</t>
+          <t>Member</t>
         </is>
       </c>
       <c r="D1691" t="inlineStr"/>
       <c r="E1691" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1691" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.clan_power_production</t>
+          <t>.Boxes.GuildMemberStat.Member</t>
         </is>
       </c>
       <c r="G1691" t="inlineStr"/>
       <c r="H1691" t="inlineStr"/>
     </row>
     <row r="1692">
       <c r="A1692" t="inlineStr"/>
       <c r="B1692" t="inlineStr">
         <is>
-          <t>Aztec Helper</t>
+          <t>Antique dealer</t>
         </is>
       </c>
       <c r="C1692" t="inlineStr">
         <is>
-          <t>Aztec Helper</t>
+          <t>Antique dealer</t>
         </is>
       </c>
       <c r="D1692" t="inlineStr"/>
       <c r="E1692" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1692" t="inlineStr">
         <is>
-          <t>.Menu.AztecMiniGame.Title</t>
+          <t>.Boxes.Castle.AntiqueDealer</t>
         </is>
       </c>
       <c r="G1692" t="inlineStr"/>
       <c r="H1692" t="inlineStr"/>
     </row>
     <row r="1693">
       <c r="A1693" t="inlineStr"/>
       <c r="B1693" t="inlineStr">
         <is>
-          <t>Disadvantage</t>
+          <t>Title name</t>
         </is>
       </c>
       <c r="C1693" t="inlineStr">
         <is>
-          <t>Disadvantage</t>
+          <t>Title name</t>
         </is>
       </c>
       <c r="D1693" t="inlineStr"/>
       <c r="E1693" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1693" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeDisadvantage</t>
+          <t>.Boxes.BetterMusic.TitleName</t>
         </is>
       </c>
       <c r="G1693" t="inlineStr"/>
       <c r="H1693" t="inlineStr"/>
     </row>
     <row r="1694">
       <c r="A1694" t="inlineStr"/>
       <c r="B1694" t="inlineStr">
         <is>
-          <t>Select resources for successful negotiations.</t>
+          <t>Inactive</t>
         </is>
       </c>
       <c r="C1694" t="inlineStr">
         <is>
-          <t>Select resources for successful negotiations.</t>
+          <t>Inactive</t>
         </is>
       </c>
       <c r="D1694" t="inlineStr"/>
       <c r="E1694" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1694" t="inlineStr">
         <is>
-          <t>.Menu.Negotiation.Desc</t>
+          <t>.Boxes.Settings.Inactive</t>
         </is>
       </c>
       <c r="G1694" t="inlineStr"/>
       <c r="H1694" t="inlineStr"/>
     </row>
     <row r="1695">
       <c r="A1695" t="inlineStr"/>
       <c r="B1695" t="inlineStr">
         <is>
-          <t>Rate</t>
+          <t>Hide all button</t>
         </is>
       </c>
       <c r="C1695" t="inlineStr">
         <is>
-          <t>Rate</t>
+          <t>Hide all button</t>
         </is>
       </c>
       <c r="D1695" t="inlineStr"/>
       <c r="E1695" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1695" t="inlineStr">
         <is>
-          <t>.Boxes.Market.RateColumn</t>
+          <t>.Boxes.CloseBox.HideAllButton</t>
         </is>
       </c>
       <c r="G1695" t="inlineStr"/>
       <c r="H1695" t="inlineStr"/>
     </row>
     <row r="1696">
       <c r="A1696" t="inlineStr"/>
       <c r="B1696" t="inlineStr">
         <is>
-          <t>As Drop-down</t>
+          <t>Anniversary Event</t>
         </is>
       </c>
       <c r="C1696" t="inlineStr">
         <is>
-          <t>As Drop-down</t>
+          <t>Anniversary Event</t>
         </is>
       </c>
       <c r="D1696" t="inlineStr"/>
       <c r="E1696" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1696" t="inlineStr">
         <is>
-          <t>.Menu.Dropdown</t>
+          <t>.Boxes.FPCollector.forge_ages_event</t>
         </is>
       </c>
       <c r="G1696" t="inlineStr"/>
       <c r="H1696" t="inlineStr"/>
     </row>
     <row r="1697">
       <c r="A1697" t="inlineStr"/>
       <c r="B1697" t="inlineStr">
         <is>
-          <t>Default</t>
+          <t>Shard - Settlement</t>
         </is>
       </c>
       <c r="C1697" t="inlineStr">
         <is>
-          <t>Default</t>
+          <t>Shard - Settlement</t>
         </is>
       </c>
       <c r="D1697" t="inlineStr"/>
       <c r="E1697" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1697" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetDefault</t>
+          <t>.HiddenRewards.Positions.culturalOutpost</t>
         </is>
       </c>
       <c r="G1697" t="inlineStr"/>
       <c r="H1697" t="inlineStr"/>
     </row>
     <row r="1698">
       <c r="A1698" t="inlineStr"/>
       <c r="B1698" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 1 Age behind</t>
+          <t>Qty</t>
         </is>
       </c>
       <c r="C1698" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 1 Age behind</t>
+          <t>Qty</t>
         </is>
       </c>
       <c r="D1698" t="inlineStr"/>
       <c r="E1698" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1698" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.OlderThan1Era</t>
+          <t>.Boxes.Productions.Headings.amount</t>
         </is>
       </c>
       <c r="G1698" t="inlineStr"/>
       <c r="H1698" t="inlineStr"/>
     </row>
     <row r="1699">
       <c r="A1699" t="inlineStr"/>
       <c r="B1699" t="inlineStr">
         <is>
-          <t>GBG Player Pop Up</t>
+          <t>5h</t>
         </is>
       </c>
       <c r="C1699" t="inlineStr">
         <is>
-          <t>GBG Player Pop Up</t>
+          <t>5h</t>
         </is>
       </c>
       <c r="D1699" t="inlineStr"/>
       <c r="E1699" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1699" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGPlayerInfo.Title</t>
+          <t>.Boxes.Alerts.Time.5h</t>
         </is>
       </c>
       <c r="G1699" t="inlineStr"/>
       <c r="H1699" t="inlineStr"/>
     </row>
     <row r="1700">
       <c r="A1700" t="inlineStr"/>
       <c r="B1700" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>GE reward</t>
         </is>
       </c>
       <c r="C1700" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>GE reward</t>
         </is>
       </c>
       <c r="D1700" t="inlineStr"/>
       <c r="E1700" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1700" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsLevel</t>
+          <t>.Boxes.FPCollector.chest</t>
         </is>
       </c>
       <c r="G1700" t="inlineStr"/>
       <c r="H1700" t="inlineStr"/>
     </row>
     <row r="1701">
       <c r="A1701" t="inlineStr"/>
       <c r="B1701" t="inlineStr">
         <is>
-          <t>Round</t>
+          <t>Includes good costs to build the GB valued at __goodcosts__ FPs</t>
         </is>
       </c>
       <c r="C1701" t="inlineStr">
         <is>
-          <t>Round</t>
+          <t>Includes good costs to build the GB valued at __goodcosts__ FPs</t>
         </is>
       </c>
       <c r="D1701" t="inlineStr"/>
       <c r="E1701" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1701" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Round</t>
+          <t>.Boxes.GreatBuildings.NewGBCostsTT</t>
         </is>
       </c>
       <c r="G1701" t="inlineStr"/>
       <c r="H1701" t="inlineStr"/>
     </row>
     <row r="1702">
       <c r="A1702" t="inlineStr"/>
       <c r="B1702" t="inlineStr">
         <is>
-          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day)</t>
+          <t>Summer Event</t>
         </is>
       </c>
       <c r="C1702" t="inlineStr">
         <is>
-          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day)</t>
+          <t>Summer Event</t>
         </is>
       </c>
       <c r="D1702" t="inlineStr"/>
       <c r="E1702" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1702" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEvenTTGoods</t>
+          <t>.Boxes.FPCollector.summer_event</t>
         </is>
       </c>
       <c r="G1702" t="inlineStr"/>
       <c r="H1702" t="inlineStr"/>
     </row>
     <row r="1703">
       <c r="A1703" t="inlineStr"/>
       <c r="B1703" t="inlineStr">
         <is>
-          <t>Offer Era</t>
+          <t>never</t>
         </is>
       </c>
       <c r="C1703" t="inlineStr">
         <is>
-          <t>Offer Era</t>
+          <t>never</t>
         </is>
       </c>
       <c r="D1703" t="inlineStr"/>
       <c r="E1703" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1703" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeForGoods</t>
+          <t>.Boxes.GuildMemberStat.Never</t>
         </is>
       </c>
       <c r="G1703" t="inlineStr"/>
       <c r="H1703" t="inlineStr"/>
     </row>
     <row r="1704">
       <c r="A1704" t="inlineStr"/>
       <c r="B1704" t="inlineStr">
         <is>
-          <t>Defense boost def. army</t>
+          <t>Quantum Incursion</t>
         </is>
       </c>
       <c r="C1704" t="inlineStr">
         <is>
-          <t>Defense boost def. army</t>
+          <t>Quantum Incursion</t>
         </is>
       </c>
       <c r="D1704" t="inlineStr"/>
       <c r="E1704" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1704" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.def_boost_defender</t>
+          <t>.Boxes.FPCollector.guild_raids</t>
         </is>
       </c>
       <c r="G1704" t="inlineStr"/>
       <c r="H1704" t="inlineStr"/>
     </row>
     <row r="1705">
       <c r="A1705" t="inlineStr"/>
       <c r="B1705" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/town</t>
+          <t>Guild vs Guild</t>
         </is>
       </c>
       <c r="C1705" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/town</t>
+          <t>Guild vs Guild</t>
         </is>
       </c>
       <c r="D1705" t="inlineStr"/>
       <c r="E1705" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1705" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.HelpLink</t>
+          <t>.Boxes.BetterMusic.GvG</t>
         </is>
       </c>
       <c r="G1705" t="inlineStr"/>
       <c r="H1705" t="inlineStr"/>
     </row>
     <row r="1706">
       <c r="A1706" t="inlineStr"/>
       <c r="B1706" t="inlineStr">
         <is>
-          <t>Missing or broken values? Please activate all needed information in the efficiency rating.</t>
+          <t>Displays current and upcoming GBG battles</t>
         </is>
       </c>
       <c r="C1706" t="inlineStr">
         <is>
-          <t>Missing or broken values? Please activate all needed information in the efficiency rating.</t>
+          <t>Displays current and upcoming GBG battles</t>
         </is>
       </c>
       <c r="D1706" t="inlineStr"/>
       <c r="E1706" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1706" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.OtherPlayerTroubleshooting</t>
+          <t>.Menu.Gildfight.Desc</t>
         </is>
       </c>
       <c r="G1706" t="inlineStr"/>
       <c r="H1706" t="inlineStr"/>
     </row>
     <row r="1707">
       <c r="A1707" t="inlineStr"/>
       <c r="B1707" t="inlineStr">
         <is>
-          <t>in stock treasury goods of the era</t>
+          <t>Discard</t>
         </is>
       </c>
       <c r="C1707" t="inlineStr">
         <is>
-          <t>in stock treasury goods of the era</t>
+          <t>Discard</t>
         </is>
       </c>
       <c r="D1707" t="inlineStr"/>
       <c r="E1707" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1707" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.EraTreasuryGoods</t>
+          <t>.Boxes.Alerts.Form.Discard</t>
         </is>
       </c>
       <c r="G1707" t="inlineStr"/>
       <c r="H1707" t="inlineStr"/>
     </row>
     <row r="1708">
       <c r="A1708" t="inlineStr"/>
       <c r="B1708" t="inlineStr">
         <is>
-          <t>How many FPs remaining to level up</t>
+          <t>Submit Data</t>
         </is>
       </c>
       <c r="C1708" t="inlineStr">
         <is>
-          <t>How many FPs remaining to level up</t>
+          <t>Submit Data</t>
         </is>
       </c>
       <c r="D1708" t="inlineStr"/>
       <c r="E1708" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1708" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.RestFPDesc</t>
+          <t>.Boxes.CityMap.TitleSend</t>
         </is>
       </c>
       <c r="G1708" t="inlineStr"/>
       <c r="H1708" t="inlineStr"/>
     </row>
     <row r="1709">
       <c r="A1709" t="inlineStr"/>
       <c r="B1709" t="inlineStr">
         <is>
-          <t>Configure FoE Helper</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C1709" t="inlineStr">
         <is>
-          <t>Configure FoE Helper</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="D1709" t="inlineStr"/>
       <c r="E1709" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1709" t="inlineStr">
         <is>
-          <t>.Menu.Settings.Desc</t>
+          <t>.Boxes.General.Level</t>
         </is>
       </c>
       <c r="G1709" t="inlineStr"/>
       <c r="H1709" t="inlineStr"/>
     </row>
     <row r="1710">
       <c r="A1710" t="inlineStr"/>
       <c r="B1710" t="inlineStr">
         <is>
-          <t>Search for buildings that produce less resources per tile than expected.</t>
+          <t>PvP Arena Rewards</t>
         </is>
       </c>
       <c r="C1710" t="inlineStr">
         <is>
-          <t>Search for buildings that produce less resources per tile than expected.</t>
+          <t>PvP Arena Rewards</t>
         </is>
       </c>
       <c r="D1710" t="inlineStr"/>
       <c r="E1710" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1710" t="inlineStr">
         <is>
-          <t>.Menu.ProductionsRating.Desc</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.pvp_arena</t>
         </is>
       </c>
       <c r="G1710" t="inlineStr"/>
       <c r="H1710" t="inlineStr"/>
     </row>
     <row r="1711">
       <c r="A1711" t="inlineStr"/>
       <c r="B1711" t="inlineStr">
         <is>
-          <t xml:space="preserve"> - Last snapshot: __time__ ago</t>
+          <t>Do not show items with this currency</t>
         </is>
       </c>
       <c r="C1711" t="inlineStr">
         <is>
-          <t xml:space="preserve"> - Last snapshot: __time__ ago</t>
+          <t>Do not show items with this currency</t>
         </is>
       </c>
       <c r="D1711" t="inlineStr"/>
       <c r="E1711" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1711" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.LastSnapshot</t>
+          <t>.Boxes.ShopAssist.filterCurrency</t>
         </is>
       </c>
       <c r="G1711" t="inlineStr"/>
       <c r="H1711" t="inlineStr"/>
     </row>
     <row r="1712">
       <c r="A1712" t="inlineStr"/>
       <c r="B1712" t="inlineStr">
         <is>
-          <t>Show only adjacent sectors countdowns</t>
+          <t>ready!</t>
         </is>
       </c>
       <c r="C1712" t="inlineStr">
         <is>
-          <t>Show only adjacent sectors countdowns</t>
+          <t>ready!</t>
         </is>
       </c>
       <c r="D1712" t="inlineStr"/>
       <c r="E1712" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1712" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowAdjacentSectors</t>
+          <t>.Boxes.AllyList.LevelUpReady</t>
         </is>
       </c>
       <c r="G1712" t="inlineStr"/>
       <c r="H1712" t="inlineStr"/>
     </row>
     <row r="1713">
       <c r="A1713" t="inlineStr"/>
       <c r="B1713" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>Silver</t>
         </is>
       </c>
       <c r="C1713" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>Silver</t>
         </is>
       </c>
       <c r="D1713" t="inlineStr"/>
       <c r="E1713" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1713" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Tabs.AllFights</t>
+          <t>.Boxes.OwnpartCalculator.TierSilver</t>
         </is>
       </c>
       <c r="G1713" t="inlineStr"/>
       <c r="H1713" t="inlineStr"/>
     </row>
     <row r="1714">
       <c r="A1714" t="inlineStr"/>
       <c r="B1714" t="inlineStr">
         <is>
-          <t>Round ⇋</t>
+          <t>The investment list is older than 30 minutes. Please update your investment list in the Town Hall.</t>
         </is>
       </c>
       <c r="C1714" t="inlineStr">
         <is>
-          <t>Round ⇋</t>
+          <t>The investment list is older than 30 minutes. Please update your investment list in the Town Hall.</t>
         </is>
       </c>
       <c r="D1714" t="inlineStr"/>
       <c r="E1714" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1714" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Round</t>
+          <t>.Boxes.Investment.UpdateRequired</t>
         </is>
       </c>
       <c r="G1714" t="inlineStr"/>
       <c r="H1714" t="inlineStr"/>
     </row>
     <row r="1715">
       <c r="A1715" t="inlineStr"/>
       <c r="B1715" t="inlineStr">
         <is>
-          <t>Attack boost att. army</t>
+          <t>Spoils of War Rewards (Himeji Castle)</t>
         </is>
       </c>
       <c r="C1715" t="inlineStr">
         <is>
-          <t>Attack boost att. army</t>
+          <t>Spoils of War Rewards (Himeji Castle)</t>
         </is>
       </c>
       <c r="D1715" t="inlineStr"/>
       <c r="E1715" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1715" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.att_boost_attacker</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.spoilsOfWar</t>
         </is>
       </c>
       <c r="G1715" t="inlineStr"/>
       <c r="H1715" t="inlineStr"/>
     </row>
     <row r="1716">
       <c r="A1716" t="inlineStr"/>
       <c r="B1716" t="inlineStr">
         <is>
-          <t xml:space="preserve">Number of Streets: </t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C1716" t="inlineStr">
         <is>
-          <t xml:space="preserve">Number of Streets: </t>
+          <t>Points</t>
         </is>
       </c>
       <c r="D1716" t="inlineStr"/>
       <c r="E1716" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1716" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.StreetsAmount</t>
+          <t>.Boxes.PvPArena.Points</t>
         </is>
       </c>
       <c r="G1716" t="inlineStr"/>
       <c r="H1716" t="inlineStr"/>
     </row>
     <row r="1717">
       <c r="A1717" t="inlineStr"/>
       <c r="B1717" t="inlineStr">
         <is>
-          <t>Repeat</t>
+          <t>Battle</t>
         </is>
       </c>
       <c r="C1717" t="inlineStr">
         <is>
-          <t>Repeat</t>
+          <t>Battle</t>
         </is>
       </c>
       <c r="D1717" t="inlineStr"/>
       <c r="E1717" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1717" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Repeat</t>
+          <t>.Boxes.Castle.Battle</t>
         </is>
       </c>
       <c r="G1717" t="inlineStr"/>
       <c r="H1717" t="inlineStr"/>
     </row>
     <row r="1718">
       <c r="A1718" t="inlineStr"/>
       <c r="B1718" t="inlineStr">
         <is>
-          <t>Add a webhook URL first!</t>
+          <t>Arctic Future</t>
         </is>
       </c>
       <c r="C1718" t="inlineStr">
         <is>
-          <t>Add a webhook URL first!</t>
+          <t>Arctic Future</t>
         </is>
       </c>
       <c r="D1718" t="inlineStr"/>
       <c r="E1718" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1718" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.WebhookUrlNeeded</t>
+          <t>.Eras.15</t>
         </is>
       </c>
       <c r="G1718" t="inlineStr"/>
       <c r="H1718" t="inlineStr"/>
     </row>
     <row r="1719">
       <c r="A1719" t="inlineStr"/>
       <c r="B1719" t="inlineStr">
         <is>
-          <t>or every</t>
+          <t>May Day Event</t>
         </is>
       </c>
       <c r="C1719" t="inlineStr">
         <is>
-          <t>or every</t>
+          <t>May Day Event</t>
         </is>
       </c>
       <c r="D1719" t="inlineStr"/>
       <c r="E1719" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1719" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Repeat.Every</t>
+          <t>.Boxes.FPCollector.may_day_event</t>
         </is>
       </c>
       <c r="G1719" t="inlineStr"/>
       <c r="H1719" t="inlineStr"/>
     </row>
     <row r="1720">
       <c r="A1720" t="inlineStr"/>
       <c r="B1720" t="inlineStr">
         <is>
-          <t>Motivation Activity</t>
+          <t>GB Cost Calc</t>
         </is>
       </c>
       <c r="C1720" t="inlineStr">
         <is>
-          <t>Motivation Activity</t>
+          <t>GB Cost Calc</t>
         </is>
       </c>
       <c r="D1720" t="inlineStr"/>
       <c r="E1720" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1720" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowPlayersMotivation</t>
+          <t>.Boxes.Calculator.Title</t>
         </is>
       </c>
       <c r="G1720" t="inlineStr"/>
       <c r="H1720" t="inlineStr"/>
     </row>
     <row r="1721">
       <c r="A1721" t="inlineStr"/>
       <c r="B1721" t="inlineStr">
         <is>
-          <t>Tasks</t>
+          <t>Play sound when spots can be taken safely</t>
         </is>
       </c>
       <c r="C1721" t="inlineStr">
         <is>
-          <t>Tasks</t>
+          <t>Play sound when spots can be taken safely</t>
         </is>
       </c>
       <c r="D1721" t="inlineStr"/>
       <c r="E1721" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1721" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.Table.Tasks</t>
+          <t>.Boxes.Calculator.PlayInfoSound</t>
         </is>
       </c>
       <c r="G1721" t="inlineStr"/>
       <c r="H1721" t="inlineStr"/>
     </row>
     <row r="1722">
       <c r="A1722" t="inlineStr"/>
       <c r="B1722" t="inlineStr">
         <is>
-          <t>Add Advice</t>
+          <t>Treasury Goods</t>
         </is>
       </c>
       <c r="C1722" t="inlineStr">
         <is>
-          <t>Add Advice</t>
+          <t>Treasury Goods</t>
         </is>
       </c>
       <c r="D1722" t="inlineStr"/>
       <c r="E1722" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1722" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAddAdvice</t>
+          <t>.Boxes.GuildMemberStat.TreasuryGoods</t>
         </is>
       </c>
       <c r="G1722" t="inlineStr"/>
       <c r="H1722" t="inlineStr"/>
     </row>
     <row r="1723">
       <c r="A1723" t="inlineStr"/>
       <c r="B1723" t="inlineStr">
         <is>
-          <t>Block board when Task complete</t>
+          <t>In-game Notifications</t>
         </is>
       </c>
       <c r="C1723" t="inlineStr">
         <is>
-          <t>Block board when Task complete</t>
+          <t>In-game Notifications</t>
         </is>
       </c>
       <c r="D1723" t="inlineStr"/>
       <c r="E1723" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1723" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.opticalTaskWarning</t>
+          <t>.Boxes.Alerts.Preferences.InGame.Title</t>
         </is>
       </c>
       <c r="G1723" t="inlineStr"/>
       <c r="H1723" t="inlineStr"/>
     </row>
     <row r="1724">
       <c r="A1724" t="inlineStr"/>
       <c r="B1724" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Send an instant Alert when there is a high activity in GBG (for example, 10 fights in a single sector within 5 seconds). Please note that this function works only when the GBG in-game window is opened!</t>
         </is>
       </c>
       <c r="C1724" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Send an instant Alert when there is a high activity in GBG (for example, 10 fights in a single sector within 5 seconds). Please note that this function works only when the GBG in-game window is opened!</t>
         </is>
       </c>
       <c r="D1724" t="inlineStr"/>
       <c r="E1724" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1724" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.Done</t>
+          <t>.Boxes.Alerts.Preferences.Battlegrounds.Info</t>
         </is>
       </c>
       <c r="G1724" t="inlineStr"/>
       <c r="H1724" t="inlineStr"/>
     </row>
     <row r="1725">
       <c r="A1725" t="inlineStr"/>
       <c r="B1725" t="inlineStr">
         <is>
-          <t>This column shows the era of the building, NOT the era of the produced goods</t>
+          <t>GBs</t>
         </is>
       </c>
       <c r="C1725" t="inlineStr">
         <is>
-          <t>This column shows the era of the building, NOT the era of the produced goods</t>
+          <t>GBs</t>
         </is>
       </c>
       <c r="D1725" t="inlineStr"/>
       <c r="E1725" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1725" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.TTGoodsEra</t>
+          <t>.Boxes.MoppelHelper.GBs</t>
         </is>
       </c>
       <c r="G1725" t="inlineStr"/>
       <c r="H1725" t="inlineStr"/>
     </row>
     <row r="1726">
       <c r="A1726" t="inlineStr"/>
       <c r="B1726" t="inlineStr">
         <is>
-          <t>Need</t>
+          <t>Secure</t>
         </is>
       </c>
       <c r="C1726" t="inlineStr">
         <is>
-          <t>Need</t>
+          <t>Secure</t>
         </is>
       </c>
       <c r="D1726" t="inlineStr"/>
       <c r="E1726" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1726" t="inlineStr">
         <is>
-          <t>.Boxes.Market.Need</t>
+          <t>.Boxes.OwnpartCalculator.Lock</t>
         </is>
       </c>
       <c r="G1726" t="inlineStr"/>
       <c r="H1726" t="inlineStr"/>
     </row>
     <row r="1727">
       <c r="A1727" t="inlineStr"/>
       <c r="B1727" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>Pick Dates</t>
         </is>
       </c>
       <c r="C1727" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>Pick Dates</t>
         </is>
       </c>
       <c r="D1727" t="inlineStr"/>
       <c r="E1727" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1727" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradePartnerGuild</t>
+          <t>.Boxes.Stats.DatePicker</t>
         </is>
       </c>
       <c r="G1727" t="inlineStr"/>
       <c r="H1727" t="inlineStr"/>
+    </row>
+    <row r="1728">
+      <c r="A1728" t="inlineStr"/>
+      <c r="B1728" t="inlineStr">
+        <is>
+          <t>Guild Member Overview</t>
+        </is>
+      </c>
+      <c r="C1728" t="inlineStr">
+        <is>
+          <t>Guild Member Overview</t>
+        </is>
+      </c>
+      <c r="D1728" t="inlineStr"/>
+      <c r="E1728" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1728" t="inlineStr">
+        <is>
+          <t>.Menu.GuildMemberStat.Title</t>
+        </is>
+      </c>
+      <c r="G1728" t="inlineStr"/>
+      <c r="H1728" t="inlineStr"/>
+    </row>
+    <row r="1729">
+      <c r="A1729" t="inlineStr"/>
+      <c r="B1729" t="inlineStr">
+        <is>
+          <t>Displays when your friends, guild members or neighbours last motivated, polished, attacked, plundered, etc your buildings</t>
+        </is>
+      </c>
+      <c r="C1729" t="inlineStr">
+        <is>
+          <t>Displays when your friends, guild members or neighbours last motivated, polished, attacked, plundered, etc your buildings</t>
+        </is>
+      </c>
+      <c r="D1729" t="inlineStr"/>
+      <c r="E1729" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1729" t="inlineStr">
+        <is>
+          <t>.Menu.Moppelhelper.Desc</t>
+        </is>
+      </c>
+      <c r="G1729" t="inlineStr"/>
+      <c r="H1729" t="inlineStr"/>
+    </row>
+    <row r="1730">
+      <c r="A1730" t="inlineStr"/>
+      <c r="B1730" t="inlineStr">
+        <is>
+          <t>How many elements should the menu display?&lt;br&gt;Empty or "0" means automatic height.</t>
+        </is>
+      </c>
+      <c r="C1730" t="inlineStr">
+        <is>
+          <t>How many elements should the menu display?&lt;br&gt;Empty or "0" means automatic height.</t>
+        </is>
+      </c>
+      <c r="D1730" t="inlineStr"/>
+      <c r="E1730" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1730" t="inlineStr">
+        <is>
+          <t>.Settings.MenuLength.Desc</t>
+        </is>
+      </c>
+      <c r="G1730" t="inlineStr"/>
+      <c r="H1730" t="inlineStr"/>
+    </row>
+    <row r="1731">
+      <c r="A1731" t="inlineStr"/>
+      <c r="B1731" t="inlineStr">
+        <is>
+          <t>End level</t>
+        </is>
+      </c>
+      <c r="C1731" t="inlineStr">
+        <is>
+          <t>End level</t>
+        </is>
+      </c>
+      <c r="D1731" t="inlineStr"/>
+      <c r="E1731" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1731" t="inlineStr">
+        <is>
+          <t>.Boxes.PowerLeveling.EndLevel</t>
+        </is>
+      </c>
+      <c r="G1731" t="inlineStr"/>
+      <c r="H1731" t="inlineStr"/>
+    </row>
+    <row r="1732">
+      <c r="A1732" t="inlineStr"/>
+      <c r="B1732" t="inlineStr">
+        <is>
+          <t>Trade Events</t>
+        </is>
+      </c>
+      <c r="C1732" t="inlineStr">
+        <is>
+          <t>Trade Events</t>
+        </is>
+      </c>
+      <c r="D1732" t="inlineStr"/>
+      <c r="E1732" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1732" t="inlineStr">
+        <is>
+          <t>.Boxes.MarketOffersEvents.Title</t>
+        </is>
+      </c>
+      <c r="G1732" t="inlineStr"/>
+      <c r="H1732" t="inlineStr"/>
+    </row>
+    <row r="1733">
+      <c r="A1733" t="inlineStr"/>
+      <c r="B1733" t="inlineStr">
+        <is>
+          <t>Change menu position</t>
+        </is>
+      </c>
+      <c r="C1733" t="inlineStr">
+        <is>
+          <t>Change menu position</t>
+        </is>
+      </c>
+      <c r="D1733" t="inlineStr"/>
+      <c r="E1733" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1733" t="inlineStr">
+        <is>
+          <t>.Settings.SelectedMenu.Title</t>
+        </is>
+      </c>
+      <c r="G1733" t="inlineStr"/>
+      <c r="H1733" t="inlineStr"/>
+    </row>
+    <row r="1734">
+      <c r="A1734" t="inlineStr"/>
+      <c r="B1734" t="inlineStr">
+        <is>
+          <t>__days__ day(s)</t>
+        </is>
+      </c>
+      <c r="C1734" t="inlineStr">
+        <is>
+          <t>__days__ day(s)</t>
+        </is>
+      </c>
+      <c r="D1734" t="inlineStr"/>
+      <c r="E1734" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1734" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.Days</t>
+        </is>
+      </c>
+      <c r="G1734" t="inlineStr"/>
+      <c r="H1734" t="inlineStr"/>
+    </row>
+    <row r="1735">
+      <c r="A1735" t="inlineStr"/>
+      <c r="B1735" t="inlineStr">
+        <is>
+          <t>Displays events happening in the background</t>
+        </is>
+      </c>
+      <c r="C1735" t="inlineStr">
+        <is>
+          <t>Displays events happening in the background</t>
+        </is>
+      </c>
+      <c r="D1735" t="inlineStr"/>
+      <c r="E1735" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1735" t="inlineStr">
+        <is>
+          <t>.Menu.Info.Desc</t>
+        </is>
+      </c>
+      <c r="G1735" t="inlineStr"/>
+      <c r="H1735" t="inlineStr"/>
+    </row>
+    <row r="1736">
+      <c r="A1736" t="inlineStr"/>
+      <c r="B1736" t="inlineStr">
+        <is>
+          <t>Links</t>
+        </is>
+      </c>
+      <c r="C1736" t="inlineStr">
+        <is>
+          <t>Links</t>
+        </is>
+      </c>
+      <c r="D1736" t="inlineStr"/>
+      <c r="E1736" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1736" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ShowLinks</t>
+        </is>
+      </c>
+      <c r="G1736" t="inlineStr"/>
+      <c r="H1736" t="inlineStr"/>
+    </row>
+    <row r="1737">
+      <c r="A1737" t="inlineStr"/>
+      <c r="B1737" t="inlineStr">
+        <is>
+          <t>Delete Alert</t>
+        </is>
+      </c>
+      <c r="C1737" t="inlineStr">
+        <is>
+          <t>Delete Alert</t>
+        </is>
+      </c>
+      <c r="D1737" t="inlineStr"/>
+      <c r="E1737" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1737" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.DeleteAlert</t>
+        </is>
+      </c>
+      <c r="G1737" t="inlineStr"/>
+      <c r="H1737" t="inlineStr"/>
+    </row>
+    <row r="1738">
+      <c r="A1738" t="inlineStr"/>
+      <c r="B1738" t="inlineStr">
+        <is>
+          <t>Active Collection Tasks</t>
+        </is>
+      </c>
+      <c r="C1738" t="inlineStr">
+        <is>
+          <t>Active Collection Tasks</t>
+        </is>
+      </c>
+      <c r="D1738" t="inlineStr"/>
+      <c r="E1738" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1738" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.ActiveTasks</t>
+        </is>
+      </c>
+      <c r="G1738" t="inlineStr"/>
+      <c r="H1738" t="inlineStr"/>
+    </row>
+    <row r="1739">
+      <c r="A1739" t="inlineStr"/>
+      <c r="B1739" t="inlineStr">
+        <is>
+          <t>rare</t>
+        </is>
+      </c>
+      <c r="C1739" t="inlineStr">
+        <is>
+          <t>rare</t>
+        </is>
+      </c>
+      <c r="D1739" t="inlineStr"/>
+      <c r="E1739" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1739" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.AllyRarity.rare</t>
+        </is>
+      </c>
+      <c r="G1739" t="inlineStr"/>
+      <c r="H1739" t="inlineStr"/>
+    </row>
+    <row r="1740">
+      <c r="A1740" t="inlineStr"/>
+      <c r="B1740" t="inlineStr">
+        <is>
+          <t>This building is in your inventory</t>
+        </is>
+      </c>
+      <c r="C1740" t="inlineStr">
+        <is>
+          <t>This building is in your inventory</t>
+        </is>
+      </c>
+      <c r="D1740" t="inlineStr"/>
+      <c r="E1740" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1740" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.InventoryTooltip</t>
+        </is>
+      </c>
+      <c r="G1740" t="inlineStr"/>
+      <c r="H1740" t="inlineStr"/>
+    </row>
+    <row r="1741">
+      <c r="A1741" t="inlineStr"/>
+      <c r="B1741" t="inlineStr">
+        <is>
+          <t>Saved!</t>
+        </is>
+      </c>
+      <c r="C1741" t="inlineStr">
+        <is>
+          <t>Saved!</t>
+        </is>
+      </c>
+      <c r="D1741" t="inlineStr"/>
+      <c r="E1741" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1741" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.SaveMessage.Title</t>
+        </is>
+      </c>
+      <c r="G1741" t="inlineStr"/>
+      <c r="H1741" t="inlineStr"/>
+    </row>
+    <row r="1742">
+      <c r="A1742" t="inlineStr"/>
+      <c r="B1742" t="inlineStr">
+        <is>
+          <t>Number of Spoils of War attempts remaining.</t>
+        </is>
+      </c>
+      <c r="C1742" t="inlineStr">
+        <is>
+          <t>Number of Spoils of War attempts remaining.</t>
+        </is>
+      </c>
+      <c r="D1742" t="inlineStr"/>
+      <c r="E1742" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1742" t="inlineStr">
+        <is>
+          <t>.Boxes.BonusService.spoils_of_war</t>
+        </is>
+      </c>
+      <c r="G1742" t="inlineStr"/>
+      <c r="H1742" t="inlineStr"/>
+    </row>
+    <row r="1743">
+      <c r="A1743" t="inlineStr"/>
+      <c r="B1743" t="inlineStr">
+        <is>
+          <t>Industrial Age</t>
+        </is>
+      </c>
+      <c r="C1743" t="inlineStr">
+        <is>
+          <t>Industrial Age</t>
+        </is>
+      </c>
+      <c r="D1743" t="inlineStr"/>
+      <c r="E1743" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1743" t="inlineStr">
+        <is>
+          <t>.Eras.8</t>
+        </is>
+      </c>
+      <c r="G1743" t="inlineStr"/>
+      <c r="H1743" t="inlineStr"/>
+    </row>
+    <row r="1744">
+      <c r="A1744" t="inlineStr"/>
+      <c r="B1744" t="inlineStr">
+        <is>
+          <t>started playing __number__ days ago</t>
+        </is>
+      </c>
+      <c r="C1744" t="inlineStr">
+        <is>
+          <t>started playing __number__ days ago</t>
+        </is>
+      </c>
+      <c r="D1744" t="inlineStr"/>
+      <c r="E1744" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1744" t="inlineStr">
+        <is>
+          <t>.Boxes.PlayerProfile.DaysPlayed</t>
+        </is>
+      </c>
+      <c r="G1744" t="inlineStr"/>
+      <c r="H1744" t="inlineStr"/>
+    </row>
+    <row r="1745">
+      <c r="A1745" t="inlineStr"/>
+      <c r="B1745" t="inlineStr">
+        <is>
+          <t>Total Collected:</t>
+        </is>
+      </c>
+      <c r="C1745" t="inlineStr">
+        <is>
+          <t>Total Collected:</t>
+        </is>
+      </c>
+      <c r="D1745" t="inlineStr"/>
+      <c r="E1745" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1745" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.Total</t>
+        </is>
+      </c>
+      <c r="G1745" t="inlineStr"/>
+      <c r="H1745" t="inlineStr"/>
+    </row>
+    <row r="1746">
+      <c r="A1746" t="inlineStr"/>
+      <c r="B1746" t="inlineStr">
+        <is>
+          <t>The player ID of the DB to be imported does not match the current account.</t>
+        </is>
+      </c>
+      <c r="C1746" t="inlineStr">
+        <is>
+          <t>The player ID of the DB to be imported does not match the current account.</t>
+        </is>
+      </c>
+      <c r="D1746" t="inlineStr"/>
+      <c r="E1746" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1746" t="inlineStr">
+        <is>
+          <t>.Boxes.DBExport.WrongDBPlayerID</t>
+        </is>
+      </c>
+      <c r="G1746" t="inlineStr"/>
+      <c r="H1746" t="inlineStr"/>
+    </row>
+    <row r="1747">
+      <c r="A1747" t="inlineStr"/>
+      <c r="B1747" t="inlineStr">
+        <is>
+          <t>Confirm Reset?</t>
+        </is>
+      </c>
+      <c r="C1747" t="inlineStr">
+        <is>
+          <t>Confirm Reset?</t>
+        </is>
+      </c>
+      <c r="D1747" t="inlineStr"/>
+      <c r="E1747" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1747" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.ConfirmReset</t>
+        </is>
+      </c>
+      <c r="G1747" t="inlineStr"/>
+      <c r="H1747" t="inlineStr"/>
+    </row>
+    <row r="1748">
+      <c r="A1748" t="inlineStr"/>
+      <c r="B1748" t="inlineStr">
+        <is>
+          <t>SASH</t>
+        </is>
+      </c>
+      <c r="C1748" t="inlineStr">
+        <is>
+          <t>SASH</t>
+        </is>
+      </c>
+      <c r="D1748" t="inlineStr"/>
+      <c r="E1748" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1748" t="inlineStr">
+        <is>
+          <t>.Eras.23.short</t>
+        </is>
+      </c>
+      <c r="G1748" t="inlineStr"/>
+      <c r="H1748" t="inlineStr"/>
+    </row>
+    <row r="1749">
+      <c r="A1749" t="inlineStr"/>
+      <c r="B1749" t="inlineStr">
+        <is>
+          <t>Cost</t>
+        </is>
+      </c>
+      <c r="C1749" t="inlineStr">
+        <is>
+          <t>Cost</t>
+        </is>
+      </c>
+      <c r="D1749" t="inlineStr"/>
+      <c r="E1749" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1749" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.Commitment</t>
+        </is>
+      </c>
+      <c r="G1749" t="inlineStr"/>
+      <c r="H1749" t="inlineStr"/>
+    </row>
+    <row r="1750">
+      <c r="A1750" t="inlineStr"/>
+      <c r="B1750" t="inlineStr">
+        <is>
+          <t>Boost / 100 XP</t>
+        </is>
+      </c>
+      <c r="C1750" t="inlineStr">
+        <is>
+          <t>Boost / 100 XP</t>
+        </is>
+      </c>
+      <c r="D1750" t="inlineStr"/>
+      <c r="E1750" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1750" t="inlineStr">
+        <is>
+          <t>.Boxes.AllyList.Efficiency</t>
+        </is>
+      </c>
+      <c r="G1750" t="inlineStr"/>
+      <c r="H1750" t="inlineStr"/>
+    </row>
+    <row r="1751">
+      <c r="A1751" t="inlineStr"/>
+      <c r="B1751" t="inlineStr">
+        <is>
+          <t>Offer Era</t>
+        </is>
+      </c>
+      <c r="C1751" t="inlineStr">
+        <is>
+          <t>Offer Era</t>
+        </is>
+      </c>
+      <c r="D1751" t="inlineStr"/>
+      <c r="E1751" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1751" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.TradeForGoods</t>
+        </is>
+      </c>
+      <c r="G1751" t="inlineStr"/>
+      <c r="H1751" t="inlineStr"/>
+    </row>
+    <row r="1752">
+      <c r="A1752" t="inlineStr"/>
+      <c r="B1752" t="inlineStr">
+        <is>
+          <t>Repeat</t>
+        </is>
+      </c>
+      <c r="C1752" t="inlineStr">
+        <is>
+          <t>Repeat</t>
+        </is>
+      </c>
+      <c r="D1752" t="inlineStr"/>
+      <c r="E1752" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1752" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Repeat</t>
+        </is>
+      </c>
+      <c r="G1752" t="inlineStr"/>
+      <c r="H1752" t="inlineStr"/>
+    </row>
+    <row r="1753">
+      <c r="A1753" t="inlineStr"/>
+      <c r="B1753" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/town</t>
+        </is>
+      </c>
+      <c r="C1753" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/town</t>
+        </is>
+      </c>
+      <c r="D1753" t="inlineStr"/>
+      <c r="E1753" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1753" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.HelpLink</t>
+        </is>
+      </c>
+      <c r="G1753" t="inlineStr"/>
+      <c r="H1753" t="inlineStr"/>
+    </row>
+    <row r="1754">
+      <c r="A1754" t="inlineStr"/>
+      <c r="B1754" t="inlineStr">
+        <is>
+          <t>or every</t>
+        </is>
+      </c>
+      <c r="C1754" t="inlineStr">
+        <is>
+          <t>or every</t>
+        </is>
+      </c>
+      <c r="D1754" t="inlineStr"/>
+      <c r="E1754" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1754" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Repeat.Every</t>
+        </is>
+      </c>
+      <c r="G1754" t="inlineStr"/>
+      <c r="H1754" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>