--- v0 (2026-02-22)
+++ v1 (2026-04-08)
@@ -342,51 +342,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H1668"/>
+  <dimension ref="A1:H1707"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -396,43466 +396,44480 @@
       <c r="E1" t="inlineStr">
         <is>
           <t>fuzzy</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>context</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr"/>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Displays a Trade filtering tool when the Market console is opened.</t>
+          <t>Fellowship Event</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Affiche un outil pour filtrer les transactions lors de l'ouverture du marché.</t>
+          <t>Événement de l'amitié</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>.Settings.ShowMarketFilter.Desc</t>
+          <t>.Boxes.FPCollector.hero_event</t>
         </is>
       </c>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr"/>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Unknown</t>
+          <t>Battle</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Inconnu</t>
+          <t>Combat</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.DateNA</t>
+          <t>.Boxes.BetterMusic.Battle</t>
         </is>
       </c>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr"/>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Quantum Incursion</t>
+          <t>Own part sum</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Incursions Quantiques</t>
+          <t>Total à poser</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.guild_raids</t>
+          <t>.Boxes.PowerLeveling.OwnPartSum</t>
         </is>
       </c>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr"/>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Modify Checklist</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Modifier la liste de contrôle</t>
+          <t>Joueur</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Strategy.Title</t>
+          <t>.Boxes.OwnpartCalculator.OptionsPlayer</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr"/>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Stock:</t>
+          <t>This value is used for ranking buildings producing goods. How many FP is one good worth to you?</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Stock :</t>
+          <t>Cette valeur est utilisée pour classer les bâtiments produisant des ressources. Combien de PF vaut une ressource pour vous ?</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Stock</t>
+          <t>.Boxes.BlueGalaxy.TTGoodsValue</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr"/>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Guild Treasury - Hourly</t>
+          <t>For guild events you have to visit the GBG map first</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Evolution de la trésorerie de guilde par heure</t>
+          <t>Pour les événements de guilde, vous devez visiter la CdB avant</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsTreasureClanH</t>
+          <t>.Boxes.Discord.VisitGGMapBefore</t>
         </is>
       </c>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr"/>
       <c r="B8" t="inlineStr">
         <is>
-          <t>produced by guild buildings</t>
+          <t>Display size-list in reconstruction mode</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>produit par les bâtiments de guilde</t>
+          <t>Afficher la liste des tailles en mode reconstruction</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ProducedTreasuryGoods</t>
+          <t>.Settings.ShowReconstructionList.Title</t>
         </is>
       </c>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr"/>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Power</t>
+          <t>Events</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Puissance</t>
+          <t>Événements</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Guild.Power</t>
+          <t>.Boxes.Kits.Events</t>
         </is>
       </c>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr"/>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Button size</t>
+          <t>Best</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Taille du bouton</t>
+          <t>Meilleur</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.ButtonSize</t>
+          <t>.Boxes.ProductionsRating.Best</t>
         </is>
       </c>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr"/>
       <c r="B11" t="inlineStr">
         <is>
           <t>Boosts &amp; Production</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Boosts &amp; Production</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>.Boxes.CityMap.Boosts</t>
         </is>
       </c>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr"/>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Show FSP Calculator</t>
+          <t>This building is in your inventory</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Afficher la calculatrice TTPS</t>
+          <t>Ce bâtiment est dans votre inventaire</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowFSPCalculator</t>
+          <t>.Boxes.ProductionsRating.InventoryTooltip</t>
         </is>
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr"/>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Battle</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Combat</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Battle</t>
+          <t>.Boxes.MoppelHelper.Points</t>
         </is>
       </c>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr"/>
       <c r="B14" t="inlineStr">
         <is>
-          <t>This value is used for ranking buildings producing goods. How many FP is one good worth to you?</t>
+          <t>Player is no longer in your guild.</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Cette valeur est utilisée pour classer les bâtiments produisant des ressources. Combien de PF vaut une ressource pour vous ?</t>
+          <t>Le joueur n'est plus dans la guilde.</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.TTGoodsValue</t>
+          <t>.Boxes.GuildMemberStat.MemberLeavedGuild</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr"/>
       <c r="B15" t="inlineStr">
         <is>
-          <t>FP to level up</t>
+          <t>Duplicate</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>PF pour passer le niveau</t>
+          <t>Dupliquer</t>
         </is>
       </c>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.FpForLevelUp</t>
+          <t>.Boxes.ProductionsRating.PresetDuplicate</t>
         </is>
       </c>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr"/>
       <c r="B16" t="inlineStr">
         <is>
-          <t>FoE-Helper: Number of FPs that can be bought with coins.</t>
+          <t>Deleted!</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>FoE-Helper : Nombre de Points Forge pouvant être achetés avec des pièces.</t>
+          <t>Effacé !</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>.StrategyPoints.BuyableFP</t>
+          <t>.Boxes.Settings.DeletedBoxCoordsHead</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr"/>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Old level</t>
+          <t>Zoom</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Ancien niveau</t>
+          <t>Zoom</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OldLevel</t>
+          <t>.Boxes.GvGMap.Action.Zoom</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr"/>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Records</t>
+          <t>Guild Treasury - Hourly</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Enregistrements</t>
+          <t>Evolution de la trésorerie de guilde par heure</t>
         </is>
       </c>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Records</t>
+          <t>.Boxes.Stats.SourceTitle.statsTreasureClanH</t>
         </is>
       </c>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr"/>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Lower</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Plus basse</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeForLower</t>
+          <t>.Eras.0.short</t>
         </is>
       </c>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr"/>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Name building</t>
+          <t>Please open a shop first</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Grand Monument</t>
+          <t>Ouvrir une boutique en premier</t>
         </is>
       </c>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsGB</t>
+          <t>.Menu.ShopAssist.DescWarning</t>
         </is>
       </c>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr"/>
       <c r="B21" t="inlineStr">
         <is>
-          <t>As Box</t>
+          <t>Attrition</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>En fenêtre</t>
+          <t>Attrition</t>
         </is>
       </c>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>.Menu.Box</t>
+          <t>.Boxes.GuildFights.Attrition</t>
         </is>
       </c>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr"/>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Diplomatic Gifts (Space Carrier)</t>
+          <t>GB Calculator</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Cadeaux diplomatiques (Transporteur spatial)</t>
+          <t>Calcul de PF pour mes GMs</t>
         </is>
       </c>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.diplomaticGifts</t>
+          <t>.Boxes.OwnpartCalculator.Title</t>
         </is>
       </c>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr"/>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Motivate/Polish Helper</t>
+          <t>Attack boost def. army</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Assistant Po/Mo</t>
+          <t>Boost d'attaque (armée de défense)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>.Menu.Moppelhelper.Title</t>
+          <t>.Boxes.Productions.att_boost_defender</t>
         </is>
       </c>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr"/>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Displays a window when opening the map, stating the scouting times of the currently available provinces and the current scouting progress</t>
+          <t>No alert</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Affiche une fenêtre lors de l'ouverture de la carte, indiquant les durées d'exploration des provinces actuellement disponibles et la progression de l'exploration actuelle</t>
+          <t>Pas d'alerte</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>.Settings.ShowScoutingTimes.Desc</t>
+          <t>.Boxes.InactivesSettings.NoAlert</t>
         </is>
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr"/>
       <c r="B25" t="inlineStr">
         <is>
-          <t>off</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Marchand</t>
         </is>
       </c>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.tileNotPlanned</t>
+          <t>.Boxes.Market.PlayerColumn</t>
         </is>
       </c>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr"/>
       <c r="B26" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/incidents</t>
+          <t>Upload Data</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/francais/module/incident</t>
+          <t>Envois</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.HelpLink</t>
+          <t>.Settings.Tab.Sending</t>
         </is>
       </c>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr"/>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Alerts</t>
+          <t>All goods</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Alerte</t>
+          <t>Toutes ressources</t>
         </is>
       </c>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>.Menu.Alerts.Title</t>
+          <t>.Boxes.Market.AllGoods</t>
         </is>
       </c>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr"/>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Daily FP</t>
+          <t>Rating value of 1% bonus for attacking army (in FP)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Gain PF/jour</t>
+          <t>Valeur de notation de 1% de bonus pour l'armée d'attaque (en PF)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.DailyFP</t>
+          <t>.Boxes.GreatBuildings.AttackValue</t>
         </is>
       </c>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr"/>
       <c r="B29" t="inlineStr">
         <is>
-          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __toomuch__FP too many.</t>
+          <t>Alerts</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>&lt;br&gt;Vous avez payé __paid__ PF au lieu de __topay__ PF.&lt;br&gt; C'est &lt;b&gt;__toomuch__&lt;/b&gt; PF de trop.</t>
+          <t>Alerte</t>
         </is>
       </c>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTPaidTooMuch</t>
+          <t>.Menu.Alerts.Title</t>
         </is>
       </c>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr"/>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Background Music</t>
+          <t>The world of the DB to be imported does not match the current account.</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Musique de fond</t>
+          <t>Le monde de la BD à importer ne correspond pas au compte courant.</t>
         </is>
       </c>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>.Menu.Music.Title</t>
+          <t>.Boxes.DBExport.WrongDBWorld</t>
         </is>
       </c>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr"/>
       <c r="B31" t="inlineStr">
         <is>
-          <t>NEVER</t>
+          <t>Info + Website</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>JAMAIS</t>
+          <t>Infos et Site Web</t>
         </is>
       </c>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Never</t>
+          <t>.Settings.Tab.About</t>
         </is>
       </c>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr"/>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>No Age</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Bâtiment</t>
+          <t>Sans ère</t>
         </is>
       </c>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.Building</t>
+          <t>.Boxes.Stats.BtnNoEra</t>
         </is>
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr"/>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Delete Alert</t>
+          <t>No data available!&lt;br /&gt;Please visit the results page of the guild expedition overview to update the data.</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Effacer l'alarme</t>
+          <t>Aucune donnée disponible!&lt;br/&gt;Visitez la page des contributions de l'aperçu de l'Expédition de guilde pour mettre à jour les données.</t>
         </is>
       </c>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.DeleteAlert</t>
+          <t>.Boxes.GexStat.ResultsNoData</t>
         </is>
       </c>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr"/>
       <c r="B34" t="inlineStr">
         <is>
-          <t>FP Investments</t>
+          <t>Add a webhook URL first!</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Investissements PF</t>
+          <t>Ajouter une URL Webhook en premier !</t>
         </is>
       </c>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>.Menu.Investment.Title</t>
+          <t>.Boxes.Discord.WebhookUrlNeeded</t>
         </is>
       </c>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr"/>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Automatic collection</t>
+          <t>Friends</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Collecter automatiquement</t>
+          <t>Amis</t>
         </is>
       </c>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.auto_collect</t>
+          <t>.Boxes.Market.TradePartnerFriend</t>
         </is>
       </c>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr"/>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Close all Button</t>
+          <t>Same</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Bouton Fermer tout</t>
+          <t>Identique</t>
         </is>
       </c>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.CloseAllButton</t>
+          <t>.Boxes.Market.TradeForEqual</t>
         </is>
       </c>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr"/>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Fragment</t>
+          <t>Only Affordable Offers</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Fragment</t>
+          <t>Offres réalisables uniquement</t>
         </is>
       </c>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Fragment</t>
+          <t>.Boxes.Market.OnlyAffordable</t>
         </is>
       </c>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr"/>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Owner's Contribution</t>
+          <t>Your Rewards from Himeji Castle, Temple of Relics, Guild Battleground</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Contribution personnelle</t>
+          <t>Répartition de vos récompenses : reliques sur les expéditions de guilde (Temple des reliques), butins de guerre (Château d'Himeji), cadeaux diplomatiques (Transporteur Spatial) et sur le Champ de Bataille de guilde</t>
         </is>
       </c>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsOwnPart</t>
+          <t>.Boxes.Stats.SourceTitle.statsRewards</t>
         </is>
       </c>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr"/>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Medals profit</t>
+          <t>or every</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Gain en médailles</t>
+          <t>ou chaque</t>
         </is>
       </c>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.MedalsProfit</t>
+          <t>.Boxes.Alerts.Form.Repeat.Every</t>
         </is>
       </c>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr"/>
       <c r="B40" t="inlineStr">
         <is>
-          <t>If you delete previously recorded data, they cannot be retrieved.</t>
+          <t>Show Sums:</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Si vous supprimez des données précédemment enregistrées, elles seront irrémédiablement perdues.</t>
+          <t>Sommes cumulées :</t>
         </is>
       </c>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.DeleteDataWarning</t>
+          <t>.Boxes.Outpost.ShowSums</t>
         </is>
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr"/>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Shows Advice (added by the player) for specific opposing armies.</t>
+          <t>Quantum Incursions</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Affiche des conseils (ajoutés par le joueur) pour des armées adverses spécifiques.</t>
+          <t>Incursions Quantiques</t>
         </is>
       </c>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>.Settings.ShowArmyAdvice.Desc</t>
+          <t>.Boxes.General.Quantum_Incursion</t>
         </is>
       </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr"/>
       <c r="B42" t="inlineStr">
         <is>
-          <t>City planner</t>
+          <t>Show GBG Building Recommendation</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Envoyer</t>
+          <t>Afficher la recommandation des bâtiments CbG</t>
         </is>
       </c>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowSubmitBox</t>
+          <t>.Settings.ShowGBGBuildings.Title</t>
         </is>
       </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr"/>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Upload Data</t>
+          <t>During manual battle if the HelperBox gets in the way, this option temporarily hides the box until the battle is over. This only works with Helper 'As Box'</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Envois</t>
+          <t>Pendant la bataille manuelle, si la Boîte de l'assistant gêne, cette option masque temporairement la boîte jusqu'à la fin de la bataille. Cela ne fonctionne qu'avec l'assistant 'As Box'</t>
         </is>
       </c>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>.Settings.Tab.Sending</t>
+          <t>.Settings.HideHelperDuringBattle.Desc</t>
         </is>
       </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr"/>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Double donation blocker</t>
+          <t>Display Blue Galaxy Helper</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Bloqueur de double don</t>
+          <t>Afficher l'assistant Galaxie Bleue</t>
         </is>
       </c>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>.Settings.Entry.doubleFPtimeout</t>
+          <t>.Settings.ShowBlueGalaxyHelper.Title</t>
         </is>
       </c>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr"/>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Close Box</t>
+          <t>OC</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Fermer les Fenêtres</t>
+          <t>Perso</t>
         </is>
       </c>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.Title</t>
+          <t>.Boxes.OwnpartCalculator.OwnPartShort</t>
         </is>
       </c>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr"/>
       <c r="B46" t="inlineStr">
         <is>
-          <t>If you like what you see and what we do, please leave a good review in the Store!</t>
+          <t>Start level</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Si vous aimez ce que vous voyez et ce que nous faisons, veuillez laisser une bonne critique dans le store !</t>
+          <t>Début du niveau</t>
         </is>
       </c>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>.Settings.About.RatingDesc</t>
+          <t>.Boxes.PowerLeveling.StartLevel</t>
         </is>
       </c>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr"/>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Show on city map</t>
+          <t>Guild Goods</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Montrer sur la Carte de la Cité</t>
+          <t>Ressources de guilde</t>
         </is>
       </c>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>.Boxes.General.ShowOnMap</t>
+          <t>.Boxes.GuildMemberStat.GuildGoods</t>
         </is>
       </c>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr"/>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>End date</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Autre</t>
+          <t>Date de fin</t>
         </is>
       </c>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.generic_building</t>
+          <t>.Boxes.GuildMemberStat.EndDate</t>
         </is>
       </c>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr"/>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Negotiation has been cancelled</t>
+          <t>Status</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>La négociation a été annulée</t>
+          <t>Echéance</t>
         </is>
       </c>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Canceled</t>
+          <t>.HiddenRewards.Table.expires</t>
         </is>
       </c>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr"/>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Confirm Reset?</t>
+          <t>How many elements high should the menu be?&lt;br&gt;Empty or "0" means automatic height.</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Confirmer la réinitialisation ?</t>
+          <t>Combien d'éléments le menu devrait-il avoir ?&lt;br&gt; Vide ou "0" pour une hauteur automatique.</t>
         </is>
       </c>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ConfirmReset</t>
+          <t>.Settings.MenuLength.Desc</t>
         </is>
       </c>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr"/>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Disadvantage</t>
+          <t>Battle Potions</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Désavantageux</t>
+          <t>Potions de bataille</t>
         </is>
       </c>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeDisadvantage</t>
+          <t>.Settings.Entry.ShowPotions</t>
         </is>
       </c>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr"/>
       <c r="B52" t="inlineStr">
         <is>
-          <t>or every</t>
+          <t>Helper Battle visibility</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>ou chaque</t>
+          <t>Visibilité de l'assistant en bataille</t>
         </is>
       </c>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Repeat.Every</t>
+          <t>.Settings.Entry.HideHelperDuringBattle</t>
         </is>
       </c>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr"/>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>display times in server time</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Ère</t>
+          <t>Afficher les heures en heure Serveur</t>
         </is>
       </c>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.era</t>
+          <t>.Boxes.GuildFights.ShowServerTime</t>
         </is>
       </c>
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr"/>
       <c r="B54" t="inlineStr">
         <is>
-          <t>rest FP</t>
+          <t>As Drop-down</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>PF restant</t>
+          <t>En menu déroulant</t>
         </is>
       </c>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.SettingsRestFP</t>
+          <t>.Menu.Dropdown</t>
         </is>
       </c>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr"/>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Negotiation Table</t>
+          <t>Sum Inventory + Needed</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Assistant de négociations</t>
+          <t>Somme inventaire + besoins</t>
         </is>
       </c>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Title</t>
+          <t>.Boxes.MarketOffers.InventoryNeedSum</t>
         </is>
       </c>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr"/>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>Current Arc Bonus</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>Votre bonus d'arche</t>
         </is>
       </c>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Table.type</t>
+          <t>.Boxes.Calculator.ArkBonus</t>
         </is>
       </c>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr"/>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Player ID</t>
+          <t>Grandprize</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>ID Joueur</t>
+          <t>Grand Prix</t>
         </is>
       </c>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.PlayerID</t>
+          <t>.Boxes.FPCollector.grand_prize</t>
         </is>
       </c>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr"/>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Extensions</t>
+          <t>Current Production Overview (Daily)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Extensions</t>
+          <t>Vue d'ensemble des productions</t>
         </is>
       </c>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Extensions</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.Productions.Title</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr"/>
       <c r="B59" t="inlineStr">
         <is>
-          <t>top right</t>
+          <t>show searchbar</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>En haut à droite</t>
+          <t>afficher la barre de recherche</t>
         </is>
       </c>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.top-right</t>
+          <t>.Boxes.GuildMemberStat.ShowSearchbar</t>
         </is>
       </c>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr"/>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Residential</t>
+          <t xml:space="preserve">Available Squares: </t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Résidentiel</t>
+          <t xml:space="preserve">Surface disponible : </t>
         </is>
       </c>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.residential</t>
+          <t>.Boxes.CityMap.FreeArea</t>
         </is>
       </c>
       <c r="G60" t="inlineStr"/>
       <c r="H60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr"/>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Roadless buildings</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Bâtiments sans route</t>
+          <t>Coût</t>
         </is>
       </c>
       <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowNoStreetBuildings</t>
+          <t>.Boxes.EventChests.Cost</t>
         </is>
       </c>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr"/>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Area</t>
+          <t>https://docs.foe-helper.com/english/api-token</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Surface</t>
+          <t>https://docs.foe-helper. com/francais/api-token</t>
         </is>
       </c>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.area</t>
+          <t>.Settings.ApiTokenUrl</t>
         </is>
       </c>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr"/>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Displays events that are happening in the "background".&lt;br&gt;&lt;em&gt;Fills up with info…  &lt;/em&gt;</t>
+          <t>Zoom</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Affiche les événements qui se déroulent en "arrière plan".&lt;br&gt;&lt;em&gt;Se remplit d'informations… &lt;/em&gt;</t>
+          <t>Zoom</t>
         </is>
       </c>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>.Menu.Info.Desc</t>
+          <t>.Boxes.CityBuilder.Zoom</t>
         </is>
       </c>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr"/>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Current Arc Bonus</t>
+          <t>Members without __greatbuilding__</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Votre bonus d'arche</t>
+          <t>Membres sans __greatbuilding__</t>
         </is>
       </c>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.ArkBonus</t>
+          <t>.Boxes.GuildMemberStat.MemberWithoutGB</t>
         </is>
       </c>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr"/>
       <c r="B65" t="inlineStr">
         <is>
-          <t>No Age</t>
+          <t>Unit</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Sans ère</t>
+          <t>Unité</t>
         </is>
       </c>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnNoEra</t>
+          <t>.General.Unit</t>
         </is>
       </c>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr"/>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Status</t>
+          <t>PvP-Arena-Defense</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Statut</t>
+          <t>Arène JcJ - défense</t>
         </is>
       </c>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Status</t>
+          <t>.Boxes.Units.arenaDefense</t>
         </is>
       </c>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr"/>
       <c r="B67" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>Great Buildings</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Français</t>
+          <t>Grands Monuments</t>
         </is>
       </c>
       <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>._Language</t>
+          <t>.Boxes.GuildMemberStat.GreatBuildings</t>
         </is>
       </c>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr"/>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Date/Time</t>
+          <t>Display counter for open quests in menu</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Date/Heure</t>
+          <t>Afficher le compteur des quêtes ouvertes dans le menu</t>
         </is>
       </c>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.DateTime</t>
+          <t>.Boxes.RecurringQuests.showCounter</t>
         </is>
       </c>
       <c r="G68" t="inlineStr"/>
       <c r="H68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr"/>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Quadrillion</t>
+          <t>Displays guild treasury export log tool when opening the Guild Treasury Log window</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Quadrillion</t>
+          <t>Affiche un outil pour exporter les journaux de trésorerie de guilde dans un fichier .csv lors de l'ouverture de la fenêtre du journal de trésorerie de guilde.</t>
         </is>
       </c>
       <c r="D69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Q</t>
+          <t>.Settings.ShowGuildTreasuryLogExport.Desc</t>
         </is>
       </c>
       <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr"/>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Pick Dates</t>
+          <t>Disabled: Start a Negotiation first!</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Choisir la date</t>
+          <t>Désactivé : Commencez une négociation en premier !</t>
         </is>
       </c>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.DatePicker</t>
+          <t>.Menu.Negotiation.Warning</t>
         </is>
       </c>
       <c r="G70" t="inlineStr"/>
       <c r="H70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr"/>
       <c r="B71" t="inlineStr">
         <is>
-          <t>GE/GBG date format</t>
+          <t>Your Treasure Daily</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>EG/CBG format de date</t>
+          <t>Evolution de vos ressources par jour</t>
         </is>
       </c>
       <c r="D71" t="inlineStr"/>
       <c r="E71" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GexGbgDateFormat</t>
+          <t>.Boxes.Stats.SourceTitle.statsTreasurePlayerD</t>
         </is>
       </c>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr"/>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Ascendable buildings</t>
+          <t>Are you sure you want to delete this?</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Bâtiments améliorables</t>
+          <t>Etes-vous sûr de vouloir supprimer ceci ?</t>
         </is>
       </c>
       <c r="D72" t="inlineStr"/>
       <c r="E72" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowAscendableBuildings</t>
+          <t>.Boxes.Notice.ConfirmDelete</t>
         </is>
       </c>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr"/>
       <c r="B73" t="inlineStr">
         <is>
-          <t>GE Goods Use</t>
+          <t>Carnival Event</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>EG Utilisation des ressources</t>
+          <t>Événement du carnaval</t>
         </is>
       </c>
       <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>.Settings.Entry.GexStockWarning</t>
+          <t>.Boxes.FPCollector.carnival_event</t>
         </is>
       </c>
       <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr"/>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>Click on the guild member tab in the game to unlock the event list of your guild members</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Événement</t>
+          <t>Cliquez sur l'onglet "membres de la guilde" dans le jeu pour déverrouiller la liste d'événements de vos membres de guilde</t>
         </is>
       </c>
       <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.event</t>
+          <t>.Boxes.MoppelHelper.GuildSocialTabTT</t>
         </is>
       </c>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr"/>
       <c r="B75" t="inlineStr">
         <is>
-          <t>TE</t>
+          <t>Following combinations are possible</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Dem</t>
+          <t>Les combinaisons suivantes sont possibles</t>
         </is>
       </c>
       <c r="D75" t="inlineStr"/>
       <c r="E75" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>.Eras.13.short</t>
+          <t>.Boxes.Tooltip.Efficiency.description</t>
         </is>
       </c>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr"/>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Unit</t>
+          <t>New FoE Helper Version installed</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Unité</t>
+          <t>Nouvelle version de FoE Helper installée</t>
         </is>
       </c>
       <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>.General.Unit</t>
+          <t>.Menu.NewVersion.Title</t>
         </is>
       </c>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr"/>
       <c r="B77" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Settlement</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Colonie</t>
         </is>
       </c>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Terrain_</t>
+          <t>.Boxes.BetterMusic.Settlement</t>
         </is>
       </c>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr"/>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Friendly invest</t>
+          <t>QI Map</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Taux d'investissement (amis)</t>
+          <t>Carte IQ</t>
         </is>
       </c>
       <c r="D78" t="inlineStr"/>
       <c r="E78" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.ArcBonus</t>
+          <t>.Menu.QIMap.Title</t>
         </is>
       </c>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr"/>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Forums: go here for support and submitting ideas, as well as bug reports.</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Sauver</t>
+          <t>Forums : Rendez-vous ici pour obtenir de l'aide et soumettre des idées, ainsi que des rapports de bogues.</t>
         </is>
       </c>
       <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.Save</t>
+          <t>.Settings.Help.Forums</t>
         </is>
       </c>
       <c r="G79" t="inlineStr"/>
       <c r="H79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr"/>
       <c r="B80" t="inlineStr">
         <is>
-          <t>!!! Attention - Although unlikely, using this option might trigger INNOs bot detection and may cause a short ban period !!! Please let us know should that happen.&lt;br&gt;&lt;br&gt;After placing a building from the build menu or the reconstruction side bar will cause the same building to be selected automatically (streets excluded).</t>
+          <t>Autoplay</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>! ! ! Attention - Bien que peu probable, l'utilisation de cette option pourrait déclencher la détection du bot INNO et entraîner une courte période de ban  ! ! ! Veuillez nous en informer si cela se produit.&lt;br&gt;&lt;br&gt;Après avoir placé un bâtiment à partir du menu de construction ou de la barre latérale de reconstruction, le même bâtiment sera automatiquement sélectionné (rues exclues).</t>
+          <t>Lecture automatique</t>
         </is>
       </c>
       <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>.Settings.RepeatSelectBuilding.Desc</t>
+          <t>.Boxes.BetterMusic.Auto</t>
         </is>
       </c>
       <c r="G80" t="inlineStr"/>
       <c r="H80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr"/>
       <c r="B81" t="inlineStr">
         <is>
-          <t>delete GBG round</t>
+          <t>Game Play</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Supprimer le tour CBG</t>
+          <t>Info Jeu</t>
         </is>
       </c>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.DeleteGBGRound</t>
+          <t>.Boxes.PlayerProfile.GamePlay</t>
         </is>
       </c>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr"/>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Display counter for open quests in menu</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Afficher le compteur des quêtes ouvertes dans le menu</t>
+          <t>Copier</t>
         </is>
       </c>
       <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.showCounter</t>
+          <t>.Boxes.Discord.CopyTitle</t>
         </is>
       </c>
       <c r="G82" t="inlineStr"/>
       <c r="H82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr"/>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Last 2 Ages</t>
+          <t>Sector is protected</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>2 dernières ères</t>
+          <t>Secteur protégé</t>
         </is>
       </c>
       <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnLastEras</t>
+          <t>.Boxes.GvGMap.Sector.Protected</t>
         </is>
       </c>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr"/>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>About FoE Helper</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Etat</t>
+          <t>À propos de FoE Helper</t>
         </is>
       </c>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.TitleFree</t>
+          <t>.Settings.About.Title</t>
         </is>
       </c>
       <c r="G84" t="inlineStr"/>
       <c r="H84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr"/>
       <c r="B85" t="inlineStr">
         <is>
-          <t>When no tool is selected, the area below is click-through - clicking interacts with the game!</t>
+          <t>Collection</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Lorsqu'aucun outil n'est sélectionné, la zone ci-dessous est cliquable - cliquer interagit avec le jeu !</t>
+          <t>heure de collecte</t>
         </is>
       </c>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>.Boxes.Popgame.Warning</t>
+          <t>.Boxes.Productions.Headings.earning</t>
         </is>
       </c>
       <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr"/>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Settlement</t>
+          <t>max Lvl</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Colonie</t>
+          <t>Niv max.</t>
         </is>
       </c>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Settlement</t>
+          <t>.Boxes.findGB.maxLvl</t>
         </is>
       </c>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr"/>
       <c r="B87" t="inlineStr">
         <is>
-          <t>This tool helps you find the best buildings to collect with your Blue Galaxy</t>
+          <t>Guilds</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Cet outil vous aide à trouver le meilleur bâtiment à récolter avec votre galaxie bleue.</t>
+          <t>Guildes</t>
         </is>
       </c>
       <c r="D87" t="inlineStr"/>
       <c r="E87" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>.Menu.Bluegalaxy.Desc</t>
+          <t>.Boxes.GvGMap.Guilds</t>
         </is>
       </c>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr"/>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Autoplay</t>
+          <t>Place3</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Lecture automatique</t>
+          <t>P3</t>
         </is>
       </c>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Auto</t>
+          <t>.Boxes.PowerLeveling.P3</t>
         </is>
       </c>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr"/>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Exclude from closing</t>
+          <t>Double donation blocker</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Exclure de la fermeture</t>
+          <t>Bloqueur de double don</t>
         </is>
       </c>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.ExcludeFromClosing</t>
+          <t>.Settings.Entry.doubleFPtimeout</t>
         </is>
       </c>
       <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr"/>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>https://docs.foe-helper.com/english/module/alerts</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Niveau</t>
+          <t>https://docs.foe-helper.com/francais/module/alarme</t>
         </is>
       </c>
       <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsLevel</t>
+          <t>.Boxes.Alerts.HelpLink</t>
         </is>
       </c>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr"/>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Day ⇋</t>
+          <t>Opening the Item Shop will open an overview.</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Jour ⇋</t>
+          <t>L'ouverture de la boutique d'objets ouvrira un aperçu.</t>
         </is>
       </c>
       <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Day</t>
+          <t>.Settings.ShowShopAssist.Desc</t>
         </is>
       </c>
       <c r="G91" t="inlineStr"/>
       <c r="H91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr"/>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Heavy Unit</t>
+          <t>Rewards from Seasonal or Special Events</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Unité lourde</t>
+          <t>Récompenses des événements spéciaux ou saisonniers</t>
         </is>
       </c>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>.Boxes.Units.heavy_melee</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.__event</t>
         </is>
       </c>
       <c r="G92" t="inlineStr"/>
       <c r="H92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr"/>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Your Alcatraz is ready to collect!</t>
+          <t>https://docs.foe-helper.com/english/module/ally</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Votre Alcatraz est prêt à être collecté !</t>
+          <t>https://docs.foe-helper.com/francais/module/allie</t>
         </is>
       </c>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>.Boxes.Units.AlcaHarvest</t>
+          <t>.Boxes.AllyList.HelpLink</t>
         </is>
       </c>
       <c r="G93" t="inlineStr"/>
       <c r="H93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr"/>
       <c r="B94" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/alerts</t>
+          <t>LvL</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/francais/module/alarme</t>
+          <t>Niveau</t>
         </is>
       </c>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.HelpLink</t>
+          <t>.Boxes.OwnpartCalculator.Step</t>
         </is>
       </c>
       <c r="G94" t="inlineStr"/>
       <c r="H94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr"/>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Download Beta Extension</t>
+          <t>Duplicate preset as:</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Charger la version Beta</t>
+          <t>Dupliquer le préréglage sous :</t>
         </is>
       </c>
       <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>.Settings.LoadBeta2.Button</t>
+          <t>.Boxes.ProductionsRating.PresetPromptDuplicate</t>
         </is>
       </c>
       <c r="G95" t="inlineStr"/>
       <c r="H95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr"/>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Decayed buildings</t>
+          <t>Merge Game (e.g. Care For Tomorrow Event)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Bâtiments limités échus</t>
+          <t>Jeu d'assemblage ( ex. agir pour Demain)</t>
         </is>
       </c>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowDecayedBuildings</t>
+          <t>.Settings.EventHelperMerge</t>
         </is>
       </c>
       <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr"/>
       <c r="B97" t="inlineStr">
         <is>
-          <t>has Progress</t>
+          <t>https://docs.foe-helper.com/english/module/incidents</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>En progression</t>
+          <t>https://docs.foe-helper.com/francais/module/incident</t>
         </is>
       </c>
       <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>.Boxes.findGB.hasProgress</t>
+          <t>.Boxes.HiddenRewards.HelpLink</t>
         </is>
       </c>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr"/>
       <c r="B98" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/ally</t>
+          <t>24 hour clock</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/francais/module/allie</t>
+          <t>24 heures</t>
         </is>
       </c>
       <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.HelpLink</t>
+          <t>.Boxes.Productions.Time24</t>
         </is>
       </c>
       <c r="G98" t="inlineStr"/>
       <c r="H98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr"/>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Show missing parts</t>
+          <t>Advantage</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Afficher les parties manquantes</t>
+          <t>Avantageux</t>
         </is>
       </c>
       <c r="D99" t="inlineStr"/>
       <c r="E99" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.TripleStateButton0</t>
+          <t>.Boxes.Market.TradeAdvantage</t>
         </is>
       </c>
       <c r="G99" t="inlineStr"/>
       <c r="H99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr"/>
       <c r="B100" t="inlineStr">
         <is>
-          <t>QI</t>
+          <t>Guild defeated</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>IQ</t>
+          <t>Défaite de Guilde</t>
         </is>
       </c>
       <c r="D100" t="inlineStr"/>
       <c r="E100" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>.Boxes.General.Quantum_Incursion.short</t>
+          <t>.Boxes.GvGMap.Log.clan_defeated</t>
         </is>
       </c>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr"/>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Repeat</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Joueur</t>
+          <t>Répéter</t>
         </is>
       </c>
       <c r="D101" t="inlineStr"/>
       <c r="E101" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsPlayer</t>
+          <t>.Boxes.Alerts.Form.Repeat</t>
         </is>
       </c>
       <c r="G101" t="inlineStr"/>
       <c r="H101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr"/>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Value/tile</t>
+          <t>Saving and Restoring</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Valeur / case</t>
+          <t>Sauvegarde et restauration</t>
         </is>
       </c>
       <c r="D102" t="inlineStr"/>
       <c r="E102" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowValuesPerTile</t>
+          <t>.Settings.ExportSettings.Title</t>
         </is>
       </c>
       <c r="G102" t="inlineStr"/>
       <c r="H102" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr"/>
       <c r="B103" t="inlineStr">
         <is>
-          <t xml:space="preserve">Number of Streets: </t>
+          <t>Max level</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nombres de routes : </t>
+          <t>Niveau max</t>
         </is>
       </c>
       <c r="D103" t="inlineStr"/>
       <c r="E103" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.StreetsAmount</t>
+          <t>.Boxes.Calculator.MaxLevel</t>
         </is>
       </c>
       <c r="G103" t="inlineStr"/>
       <c r="H103" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr"/>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Repeat</t>
+          <t>Can be inaccurate, if you play on multiple desktop devices.</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Répéter</t>
+          <t>Peut être inexact, si vous jouez sur plusieurs PC.</t>
         </is>
       </c>
       <c r="D104" t="inlineStr"/>
       <c r="E104" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Repeat</t>
+          <t>.GvG.Independences.Tooltip.Warning</t>
         </is>
       </c>
       <c r="G104" t="inlineStr"/>
       <c r="H104" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr"/>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Switch view</t>
+          <t>Create and manage reminders</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Changer la vue</t>
+          <t>Créer et gérer les alarmes</t>
         </is>
       </c>
       <c r="D105" t="inlineStr"/>
       <c r="E105" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Switch</t>
+          <t>.Menu.Alerts.Desc</t>
         </is>
       </c>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr"/>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Max level</t>
+          <t>Item</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Niveau max</t>
+          <t>Objet</t>
         </is>
       </c>
       <c r="D106" t="inlineStr"/>
       <c r="E106" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.MaxLevel</t>
+          <t>.Boxes.Productions.Headings.item</t>
         </is>
       </c>
       <c r="G106" t="inlineStr"/>
       <c r="H106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr"/>
       <c r="B107" t="inlineStr">
         <is>
-          <t>PvP Arena Rewards</t>
+          <t>Settings</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Récompenses Arène JcJ</t>
+          <t>Réglages</t>
         </is>
       </c>
       <c r="D107" t="inlineStr"/>
       <c r="E107" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.pvp_arena</t>
+          <t>.Boxes.ProductionsRating.Settings</t>
         </is>
       </c>
       <c r="G107" t="inlineStr"/>
       <c r="H107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr"/>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Group Name</t>
+          <t>Antiques Dealer</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Nom d'onglet</t>
+          <t>Vendeur d'antiquités</t>
         </is>
       </c>
       <c r="D108" t="inlineStr"/>
       <c r="E108" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.GroupName</t>
+          <t>.Boxes.Alerts.Form.Antiques.Dealer</t>
         </is>
       </c>
       <c r="G108" t="inlineStr"/>
       <c r="H108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr"/>
       <c r="B109" t="inlineStr">
         <is>
-          <t>GBG</t>
+          <t>BPs</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Ch. de bataille</t>
+          <t>Plans</t>
         </is>
       </c>
       <c r="D109" t="inlineStr"/>
       <c r="E109" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.battlegrounds_conquest</t>
+          <t>.Boxes.OwnpartCalculator.BPs</t>
         </is>
       </c>
       <c r="G109" t="inlineStr"/>
       <c r="H109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr"/>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Item</t>
+          <t>buildings total</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Objet</t>
+          <t>Bâtiments total</t>
         </is>
       </c>
       <c r="D110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.name</t>
+          <t>.Boxes.CityMap.BuildingsAmount</t>
         </is>
       </c>
       <c r="G110" t="inlineStr"/>
       <c r="H110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr"/>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Power Levelling</t>
+          <t>Rewards</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Niveaux</t>
+          <t>Récompenses</t>
         </is>
       </c>
       <c r="D111" t="inlineStr"/>
       <c r="E111" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.PowerLeveling</t>
+          <t>.Boxes.Stats.BtnSource.statsRewards</t>
         </is>
       </c>
       <c r="G111" t="inlineStr"/>
       <c r="H111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr"/>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Antiques Dealer</t>
+          <t>week</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Vendeur d'antiquités</t>
+          <t>Semaine</t>
         </is>
       </c>
       <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Antiques.Dealer</t>
+          <t>.Boxes.GexStat.Week</t>
         </is>
       </c>
       <c r="G112" t="inlineStr"/>
       <c r="H112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr"/>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Building Efficiency Rating</t>
+          <t>Shows you the available opportunities to earn castle points.</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Évaluation d’efficacité du bâtiment</t>
+          <t>Vous montre les opportunités disponibles pour gagner des points de château.</t>
         </is>
       </c>
       <c r="D113" t="inlineStr"/>
       <c r="E113" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>.Menu.ProductionsRating.Title</t>
+          <t>.Menu.Castle.Desc</t>
         </is>
       </c>
       <c r="G113" t="inlineStr"/>
       <c r="H113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr"/>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Status</t>
+          <t>Hide GBs not built</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Status</t>
+          <t>Masquer les GMs non construits</t>
         </is>
       </c>
       <c r="D114" t="inlineStr"/>
       <c r="E114" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Status</t>
+          <t>.Boxes.GreatBuildings.HideNewGBs</t>
         </is>
       </c>
       <c r="G114" t="inlineStr"/>
       <c r="H114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr"/>
       <c r="B115" t="inlineStr">
         <is>
-          <t>__player__'s __building__ has just reached level __level__.&lt;br&gt;You took spot &lt;strong&gt;__rank__ &lt;/strong&gt; and received &lt;strong&gt;__fps__&lt;/strong&gt; FPs.</t>
+          <t>Testing</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Le __building__ de __player__ vient juste d'atteindre le niveau __level__.&lt;br&gt;Tu as pris la place &lt;strong&gt;__rank__th&lt;/strong&gt; et obtenu &lt;strong&gt;__fps__&lt;/strong&gt; PF en retour.</t>
+          <t>Tester</t>
         </is>
       </c>
       <c r="D115" t="inlineStr"/>
       <c r="E115" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.LevelUp</t>
+          <t>.Boxes.Discord.TestEntry</t>
         </is>
       </c>
       <c r="G115" t="inlineStr"/>
       <c r="H115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr"/>
       <c r="B116" t="inlineStr">
         <is>
-          <t>OR</t>
+          <t>never</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>OU</t>
+          <t>jamais</t>
         </is>
       </c>
       <c r="D116" t="inlineStr"/>
       <c r="E116" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.OR</t>
+          <t>.Boxes.GexStat.Never</t>
         </is>
       </c>
       <c r="G116" t="inlineStr"/>
       <c r="H116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr"/>
       <c r="B117" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Tous</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="D117" t="inlineStr"/>
       <c r="E117" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.all</t>
+          <t>.Boxes.MarketOffersEvents.DateNA</t>
         </is>
       </c>
       <c r="G117" t="inlineStr"/>
       <c r="H117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr"/>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Search Building</t>
+          <t>Repeat Building Selection</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Chercher le bâtiment</t>
+          <t>Répéter le bâtiment sélectionné</t>
         </is>
       </c>
       <c r="D118" t="inlineStr"/>
       <c r="E118" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.FilterBuildings</t>
+          <t>.Settings.Entry.RepeatSelectBuilding</t>
         </is>
       </c>
       <c r="G118" t="inlineStr"/>
       <c r="H118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr"/>
       <c r="B119" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/stats</t>
+          <t>Max</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/francais/module/stat</t>
+          <t>Max</t>
         </is>
       </c>
       <c r="D119" t="inlineStr"/>
       <c r="E119" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.HelpLink</t>
+          <t>.Boxes.ShopAssist.Max</t>
         </is>
       </c>
       <c r="G119" t="inlineStr"/>
       <c r="H119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr"/>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Bronze Age</t>
+          <t>Battle Potions</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Âge du Bronze</t>
+          <t>Potions de bataille</t>
         </is>
       </c>
       <c r="D120" t="inlineStr"/>
       <c r="E120" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>.Eras.2</t>
+          <t>.Settings.ShowPotions.Title</t>
         </is>
       </c>
       <c r="G120" t="inlineStr"/>
       <c r="H120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr"/>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Amount of sectors granted since last calculation.</t>
+          <t>Daily Production</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Nombre de secteurs libérés depuis le dernier calcul.</t>
+          <t>Production journalière</t>
         </is>
       </c>
       <c r="D121" t="inlineStr"/>
       <c r="E121" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>.GvG.Independences.Tooltip</t>
-[...8 lines deleted...]
-      </c>
+          <t>.Boxes.PlayerProfile.DailyProduction</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr"/>
       <c r="H121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr"/>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Unit</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Unité</t>
+          <t>Événements</t>
         </is>
       </c>
       <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Unit</t>
+          <t>.Boxes.Stats.Rewards.Source.__event</t>
         </is>
       </c>
       <c r="G122" t="inlineStr"/>
       <c r="H122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr"/>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Guild Expedition</t>
+          <t>Message</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Expédition de Guilde</t>
+          <t>Messages</t>
         </is>
       </c>
       <c r="D123" t="inlineStr"/>
       <c r="E123" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.Guildexpedition</t>
+          <t>.Boxes.Infobox.FilterMessage</t>
         </is>
       </c>
       <c r="G123" t="inlineStr"/>
       <c r="H123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr"/>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Idle Game (e.g. St. Patricks)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>jeu mouvement (ex. St-Patricks)</t>
         </is>
       </c>
       <c r="D124" t="inlineStr"/>
       <c r="E124" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Points</t>
+          <t>.Settings.EventHelperIdle</t>
         </is>
       </c>
       <c r="G124" t="inlineStr"/>
       <c r="H124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr"/>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Guild Member</t>
+          <t>Boost Inventory</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Membre de guilde</t>
+          <t>Inventaire des boost</t>
         </is>
       </c>
       <c r="D125" t="inlineStr"/>
       <c r="E125" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Player</t>
+          <t>.Boxes.CombatCalculator.Title</t>
         </is>
       </c>
       <c r="G125" t="inlineStr"/>
       <c r="H125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr"/>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Reset</t>
+          <t>levels</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Réinitialiser</t>
+          <t>Niveaux</t>
         </is>
       </c>
       <c r="D126" t="inlineStr"/>
       <c r="E126" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Reset</t>
+          <t>.Boxes.OwnpartCalculator.levelt</t>
         </is>
       </c>
       <c r="G126" t="inlineStr"/>
       <c r="H126" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr"/>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Show QI round selector</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Afficher Sélecteur Tour QI</t>
+          <t>Droite</t>
         </is>
       </c>
       <c r="D127" t="inlineStr"/>
       <c r="E127" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.ShowRoundSelector</t>
+          <t>.Menu.RightBar</t>
         </is>
       </c>
       <c r="G127" t="inlineStr"/>
       <c r="H127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr"/>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Amount</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Montant</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="D128" t="inlineStr"/>
       <c r="E128" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Amount</t>
+          <t>.Boxes.DBExport.Type</t>
         </is>
       </c>
       <c r="G128" t="inlineStr"/>
       <c r="H128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr"/>
       <c r="B129" t="inlineStr">
         <is>
-          <t>show GBG round selector</t>
+          <t>Click here to see the changes:</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Afficher le sélecteur de tour de CBG</t>
+          <t>Cliquez ici pour voir les changements :</t>
         </is>
       </c>
       <c r="D129" t="inlineStr"/>
       <c r="E129" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowRoundSelector</t>
+          <t>.Menu.NewVersion.Desc</t>
         </is>
       </c>
       <c r="G129" t="inlineStr"/>
       <c r="H129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr"/>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Military</t>
+          <t>Diplomatic Gifts</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Militaire</t>
+          <t>Transporteur</t>
         </is>
       </c>
       <c r="D130" t="inlineStr"/>
       <c r="E130" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.military</t>
+          <t>.Boxes.Stats.Rewards.Source.diplomaticGifts</t>
         </is>
       </c>
       <c r="G130" t="inlineStr"/>
       <c r="H130" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr"/>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Display size-list in reconstruction mode</t>
+          <t>Shard - Settlement</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Afficher la liste des tailles en mode reconstruction</t>
+          <t>Eclat - Colonie</t>
         </is>
       </c>
       <c r="D131" t="inlineStr"/>
       <c r="E131" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>.Settings.ShowReconstructionList.Title</t>
+          <t>.HiddenRewards.Positions.culturalOutpost</t>
         </is>
       </c>
       <c r="G131" t="inlineStr"/>
       <c r="H131" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr"/>
       <c r="B132" t="inlineStr">
         <is>
-          <t>started playing on __date__</t>
+          <t>PME</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>a commencé à jouer le __date__</t>
+          <t>PostMo</t>
         </is>
       </c>
       <c r="D132" t="inlineStr"/>
       <c r="E132" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.DateStarted</t>
+          <t>.Eras.11.short</t>
         </is>
       </c>
       <c r="G132" t="inlineStr"/>
       <c r="H132" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr"/>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Help</t>
+          <t>All Ages</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Aide</t>
+          <t>Toutes ères</t>
         </is>
       </c>
       <c r="D133" t="inlineStr"/>
       <c r="E133" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ExplainerHead</t>
+          <t>.Boxes.Stats.BtnAllPlayableEras</t>
         </is>
       </c>
       <c r="G133" t="inlineStr"/>
       <c r="H133" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr"/>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Efficiency (incl. keys)</t>
+          <t>Efficiency (incl. badges)</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Efficience (incl. clés)</t>
+          <t>Efficiences (Badges inclus)</t>
         </is>
       </c>
       <c r="D134" t="inlineStr"/>
       <c r="E134" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Efficiency.anniversary</t>
+          <t>.Boxes.MergerGame.Efficiency.soccer</t>
         </is>
       </c>
       <c r="G134" t="inlineStr"/>
       <c r="H134" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr"/>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Displayed values assume your buildings have finished construction.</t>
+          <t>HQ placed</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Les valeurs affichées supposent que la construction de vos bâtiments est terminée.</t>
+          <t>QG placé</t>
         </is>
       </c>
       <c r="D135" t="inlineStr"/>
       <c r="E135" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.QIHint</t>
+          <t>.Boxes.GvGMap.Log.headquarter_placed</t>
         </is>
       </c>
       <c r="G135" t="inlineStr"/>
       <c r="H135" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr"/>
       <c r="B136" t="inlineStr">
         <is>
-          <t>every hour</t>
+          <t>Consider goods production</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Toutes les heures</t>
+          <t>Prendre en compte la production de ressources</t>
         </is>
       </c>
       <c r="D136" t="inlineStr"/>
       <c r="E136" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.QIActionRechargeCycle</t>
+          <t>.Boxes.GreatBuildings.ShowGoods</t>
         </is>
       </c>
       <c r="G136" t="inlineStr"/>
       <c r="H136" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr"/>
       <c r="B137" t="inlineStr">
         <is>
-          <t>This file cannot be processed or is not in the correct format.</t>
+          <t>Save as</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Ce fichier ne peut pas être traité ou n'est pas au bon format.</t>
+          <t>Enregistrer sous</t>
         </is>
       </c>
       <c r="D137" t="inlineStr"/>
       <c r="E137" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ImportFileError</t>
+          <t>.Boxes.ProductionsRating.PresetSaveAs</t>
         </is>
       </c>
       <c r="G137" t="inlineStr"/>
       <c r="H137" t="inlineStr"/>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr"/>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Production</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Enregistrer</t>
+          <t>Production</t>
         </is>
       </c>
       <c r="D138" t="inlineStr"/>
       <c r="E138" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Save</t>
+          <t>.Boxes.CityMap.production</t>
         </is>
       </c>
       <c r="G138" t="inlineStr"/>
       <c r="H138" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr"/>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Group by Ages</t>
+          <t>Menu Content</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Grouper par ères</t>
+          <t>Contenu du menu</t>
         </is>
       </c>
       <c r="D139" t="inlineStr"/>
       <c r="E139" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleGroupBy</t>
+          <t>.Settings.Entry.MenuContent</t>
         </is>
       </c>
       <c r="G139" t="inlineStr"/>
       <c r="H139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr"/>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Negotiation Helper</t>
+          <t>Scouting Time</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Afficher l'assistant de négociation</t>
+          <t>Temps d'exploration</t>
         </is>
       </c>
       <c r="D140" t="inlineStr"/>
       <c r="E140" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>.Settings.AutomaticNegotiation.Title</t>
+          <t>.Boxes.scoutingTimes.ScoutingTime</t>
         </is>
       </c>
       <c r="G140" t="inlineStr"/>
       <c r="H140" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr"/>
       <c r="B141" t="inlineStr">
         <is>
-          <t>This column shows the era of the building, NOT the era of the produced goods</t>
+          <t>Message</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Cette colonne affiche l'ère du bâtiment, pas de la ressource produite</t>
+          <t>Message</t>
         </is>
       </c>
       <c r="D141" t="inlineStr"/>
       <c r="E141" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.TTGoodsEra</t>
+          <t>.Boxes.Treasury.Action</t>
         </is>
       </c>
       <c r="G141" t="inlineStr"/>
       <c r="H141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr"/>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Click on the guild member tab in the game to unlock the event list of your guild members</t>
+          <t>GBG Building Recommendation</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Cliquez sur l'onglet "membres de la guilde" dans le jeu pour déverrouiller la liste d'événements de vos membres de guilde</t>
+          <t>Recommandation Bâtiment CbG</t>
         </is>
       </c>
       <c r="D142" t="inlineStr"/>
       <c r="E142" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.GuildSocialTabTT</t>
+          <t>.Settings.Entry.ShowGBGBuildings</t>
         </is>
       </c>
       <c r="G142" t="inlineStr"/>
       <c r="H142" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr"/>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Round ⇋</t>
+          <t>Province __provinceName__ unlocks</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Tour ⇋</t>
+          <t>Province __provinceName__ débloquée</t>
         </is>
       </c>
       <c r="D143" t="inlineStr"/>
       <c r="E143" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Round</t>
+          <t>.Boxes.GuildFights.SaveAlert</t>
         </is>
       </c>
       <c r="G143" t="inlineStr"/>
       <c r="H143" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr"/>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Trigger messages in your Discord with events</t>
+          <t>days</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Déclencher des messages dans votre discord avec des événements</t>
+          <t>jours</t>
         </is>
       </c>
       <c r="D144" t="inlineStr"/>
       <c r="E144" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>.Menu.Discord.Desc</t>
+          <t>.Boxes.Castle.Days</t>
         </is>
       </c>
       <c r="G144" t="inlineStr"/>
       <c r="H144" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr"/>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Negotiation Blocker</t>
+          <t>Units</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Bloqueur de négociation</t>
+          <t>Unités</t>
         </is>
       </c>
       <c r="D145" t="inlineStr"/>
       <c r="E145" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowMapTradeWarning</t>
+          <t>.General.Units</t>
         </is>
       </c>
       <c r="G145" t="inlineStr"/>
       <c r="H145" t="inlineStr"/>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr"/>
       <c r="B146" t="inlineStr">
         <is>
-          <t>24 hour clock</t>
+          <t>Missing or broken values? Please activate all needed information in the efficiency rating.</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>24 heures</t>
+          <t>Valeurs manquantes ou cassées ? Veuillez activer toutes les informations nécessaires dans l'évaluation de l'efficacité.</t>
         </is>
       </c>
       <c r="D146" t="inlineStr"/>
       <c r="E146" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Time24</t>
+          <t>.Boxes.PlayerProfile.OtherPlayerTroubleshooting</t>
         </is>
       </c>
       <c r="G146" t="inlineStr"/>
       <c r="H146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr"/>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>https://docs.foe-helper.com/english/module/town</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Autre</t>
+          <t>https://docs.foe-helper.com/francais/module/ville</t>
         </is>
       </c>
       <c r="D147" t="inlineStr"/>
       <c r="E147" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.generic_building</t>
+          <t>.Boxes.CityMap.HelpLink</t>
         </is>
       </c>
       <c r="G147" t="inlineStr"/>
       <c r="H147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr"/>
       <c r="B148" t="inlineStr">
         <is>
-          <t xml:space="preserve">Target Progress for Energy used: </t>
+          <t>Neighbors</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t xml:space="preserve">Objectif de progression pour l'énergie utilisée : </t>
+          <t>Voisins</t>
         </is>
       </c>
       <c r="D148" t="inlineStr"/>
       <c r="E148" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.EfficiencyTargetProgress.anniversary</t>
+          <t>.Boxes.Market.TradePartnerNeighbor</t>
         </is>
       </c>
       <c r="G148" t="inlineStr"/>
       <c r="H148" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr"/>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>No</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="D149" t="inlineStr"/>
       <c r="E149" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Bonus</t>
+          <t>.Boxes.GuildMemberStat.ConfirmNo</t>
         </is>
       </c>
       <c r="G149" t="inlineStr"/>
       <c r="H149" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr"/>
       <c r="B150" t="inlineStr">
         <is>
-          <t>End level</t>
+          <t>bottom middle</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Niveau max</t>
+          <t>En bas au centre</t>
         </is>
       </c>
       <c r="D150" t="inlineStr"/>
       <c r="E150" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.EndLevel</t>
+          <t>.Menu.Notification.Position.bottom-center</t>
         </is>
       </c>
       <c r="G150" t="inlineStr"/>
       <c r="H150" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr"/>
       <c r="B151" t="inlineStr">
         <is>
-          <t>All goods</t>
+          <t>InA</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Toutes ressources</t>
+          <t>Indus</t>
         </is>
       </c>
       <c r="D151" t="inlineStr"/>
       <c r="E151" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>.Boxes.Market.AllGoods</t>
+          <t>.Eras.8.short</t>
         </is>
       </c>
       <c r="G151" t="inlineStr"/>
       <c r="H151" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr"/>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Stone Age</t>
+          <t>Task Reward</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Âge de Pierre</t>
+          <t>Récompense de tâche</t>
         </is>
       </c>
       <c r="D152" t="inlineStr"/>
       <c r="E152" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>.Eras.1</t>
+          <t>.Boxes.FPCollector.task_reward</t>
         </is>
       </c>
       <c r="G152" t="inlineStr"/>
       <c r="H152" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr"/>
       <c r="B153" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available collections: </t>
+          <t>Aztec Helper</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t xml:space="preserve">Collections disponibles : </t>
+          <t>Assistant Aztèque</t>
         </is>
       </c>
       <c r="D153" t="inlineStr"/>
       <c r="E153" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.AvailableCollections</t>
+          <t>.Settings.Entry.ShowAztecHelper</t>
         </is>
       </c>
       <c r="G153" t="inlineStr"/>
       <c r="H153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr"/>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Press __place__ and __slot__ on your keyboard to insert this suggestion.</t>
+          <t>Bonus</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Appuyez sur __place__ et __slot__ sur votre clavier pour insérer cette suggestion.</t>
+          <t>Bonus</t>
         </is>
       </c>
       <c r="D154" t="inlineStr"/>
       <c r="E154" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.KeyboardTooltip</t>
+          <t>.Boxes.BattleAssistAAConfig.Bonus</t>
         </is>
       </c>
       <c r="G154" t="inlineStr"/>
       <c r="H154" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr"/>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Friends</t>
+          <t>Double donation blocker</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Amis</t>
+          <t>Bloqueur de double don</t>
         </is>
       </c>
       <c r="D155" t="inlineStr"/>
       <c r="E155" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradePartnerFriend</t>
+          <t>.Settings.doubleFPtimeout.Title</t>
         </is>
       </c>
       <c r="G155" t="inlineStr"/>
       <c r="H155" t="inlineStr"/>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr"/>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Active Guild Members</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Editer</t>
+          <t>Membres actifs de la guilde</t>
         </is>
       </c>
       <c r="D156" t="inlineStr"/>
       <c r="E156" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Action.Edit</t>
+          <t>.Boxes.OtherGuildActivity.Title</t>
         </is>
       </c>
       <c r="G156" t="inlineStr"/>
       <c r="H156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr"/>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Soccer Cup Event</t>
+          <t xml:space="preserve">Available collections: </t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Événement de la coupe de football</t>
+          <t xml:space="preserve">Collections disponibles : </t>
         </is>
       </c>
       <c r="D157" t="inlineStr"/>
       <c r="E157" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.soccer_cup_event</t>
+          <t>.Boxes.BlueGalaxy.AvailableCollections</t>
         </is>
       </c>
       <c r="G157" t="inlineStr"/>
       <c r="H157" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr"/>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Your Units - Hourly</t>
+          <t>Bid Settings</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Evolution de vos unités par heure</t>
+          <t>Paramètres des enchères</t>
         </is>
       </c>
       <c r="D158" t="inlineStr"/>
       <c r="E158" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsUnitsH</t>
+          <t>.Settings.Auctions.Button</t>
         </is>
       </c>
       <c r="G158" t="inlineStr"/>
       <c r="H158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr"/>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Daily Production</t>
+          <t>Block board when Task complete</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Production journalière</t>
+          <t>Bloquer le tableau quand une tâche est finie</t>
         </is>
       </c>
       <c r="D159" t="inlineStr"/>
       <c r="E159" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.DailyProduction</t>
+          <t>.Boxes.MergerGame.opticalTaskWarning</t>
         </is>
       </c>
       <c r="G159" t="inlineStr"/>
       <c r="H159" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr"/>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Current amount placed in your city. Please note: Not all buildings might be in the era that is shown next to the name. Check the map to be sure!</t>
+          <t>Infobox Entry Count</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Nombre actuel placé dans votre ville. Remarque : tous les bâtiments ne correspondent peut-être pas à l'ère indiquée à côté du nom. Vérifiez la carte pour être sûr !</t>
+          <t>Nbre d'entrée dans la fenêtre d'info</t>
         </is>
       </c>
       <c r="D160" t="inlineStr"/>
       <c r="E160" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.CountTooltip</t>
+          <t>.Settings.InfoboxEntryCount.Title</t>
         </is>
       </c>
       <c r="G160" t="inlineStr"/>
       <c r="H160" t="inlineStr"/>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr"/>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Units - Hourly</t>
+          <t>Treasure</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Unités /H</t>
+          <t>Ressources /H</t>
         </is>
       </c>
       <c r="D161" t="inlineStr"/>
       <c r="E161" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsUnitsH</t>
+          <t>.Boxes.Stats.BtnSource.statsTreasurePlayerH</t>
         </is>
       </c>
       <c r="G161" t="inlineStr"/>
       <c r="H161" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr"/>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Close all Box</t>
+          <t>Siege deployed</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Fermer toutes les fenêtres</t>
+          <t>Siège déployé</t>
         </is>
       </c>
       <c r="D162" t="inlineStr"/>
       <c r="E162" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>.Settings.Entry.AutoOpenCloseBox</t>
+          <t>.Boxes.GvGMap.Log.siege_deployed</t>
         </is>
       </c>
       <c r="G162" t="inlineStr"/>
       <c r="H162" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr"/>
       <c r="B163" t="inlineStr">
         <is>
-          <t>BPs</t>
+          <t>horizontal</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Plans</t>
+          <t>horizontal</t>
         </is>
       </c>
       <c r="D163" t="inlineStr"/>
       <c r="E163" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Blueprints</t>
+          <t>.Boxes.CloseBox.Horizontal</t>
         </is>
       </c>
       <c r="G163" t="inlineStr"/>
       <c r="H163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr"/>
       <c r="B164" t="inlineStr">
         <is>
-          <t xml:space="preserve">Invested FPs: </t>
+          <t>Show missing parts</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t xml:space="preserve">PF investis : </t>
+          <t>Afficher les parties manquantes</t>
         </is>
       </c>
       <c r="D164" t="inlineStr"/>
       <c r="E164" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.InvestBar</t>
+          <t>.Boxes.Kits.TripleStateButton0</t>
         </is>
       </c>
       <c r="G164" t="inlineStr"/>
       <c r="H164" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr"/>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Recurring Quests</t>
+          <t>Cost = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __forderfactor__% &lt;small&gt;(Your invest)&lt;/small&gt; = __costs__</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Quêtes récurrentes</t>
+          <t>Coût : &lt;b&gt;__costs__&lt;/b&gt; PF&lt;br&gt;&lt;i&gt;__nettoreward__ &lt;small&gt;(récompense)&lt;/small&gt; x __forderfactor__% &lt;small&gt;(Votre investissement)&lt;/small&gt;&lt;/i&gt;</t>
         </is>
       </c>
       <c r="D165" t="inlineStr"/>
       <c r="E165" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>.Menu.recurringQuests.Title</t>
+          <t>.Boxes.Calculator.TTForderCosts</t>
         </is>
       </c>
       <c r="G165" t="inlineStr"/>
       <c r="H165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr"/>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Progressive Era</t>
+          <t>See all available information of the current QI map.</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Ère Progressiste</t>
+          <t>Voir toutes les informations disponibles de la carte actuelle des IQ.</t>
         </is>
       </c>
       <c r="D166" t="inlineStr"/>
       <c r="E166" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>.Eras.9</t>
+          <t>.Menu.QIMap.Desc</t>
         </is>
       </c>
       <c r="G166" t="inlineStr"/>
       <c r="H166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr"/>
       <c r="B167" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>Show Medals</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>EG</t>
+          <t>Afficher les médailles</t>
         </is>
       </c>
       <c r="D167" t="inlineStr"/>
       <c r="E167" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Gex</t>
+          <t>.Settings.ShowOwnPartMedals.Desc</t>
         </is>
       </c>
       <c r="G167" t="inlineStr"/>
       <c r="H167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr"/>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Need</t>
+          <t>Do not show items with this currency</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Besoin</t>
+          <t>Ne pas afficher les articles avec cette monnaie</t>
         </is>
       </c>
       <c r="D168" t="inlineStr"/>
       <c r="E168" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>.Boxes.Market.NeedColumn</t>
+          <t>.Boxes.ShopAssist.filterCurrency</t>
         </is>
       </c>
       <c r="G168" t="inlineStr"/>
       <c r="H168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr"/>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Line Chart</t>
+          <t>In Stock</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Graphique en lignes</t>
+          <t>En stock</t>
         </is>
       </c>
       <c r="D169" t="inlineStr"/>
       <c r="E169" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartTypeTitle.line</t>
+          <t>.Boxes.Kits.InStock</t>
         </is>
       </c>
       <c r="G169" t="inlineStr"/>
       <c r="H169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr"/>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Menu Length</t>
+          <t>Cost/Prize</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Hauteur du menu</t>
+          <t>Coût / Prix</t>
         </is>
       </c>
       <c r="D170" t="inlineStr"/>
       <c r="E170" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>.Settings.MenuLength.Title</t>
+          <t>.Boxes.EventChests.CostPerPrize</t>
         </is>
       </c>
       <c r="G170" t="inlineStr"/>
       <c r="H170" t="inlineStr"/>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr"/>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Infobox Entry Count</t>
+          <t>Need</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Nbre d'entrée dans la fenêtre d'info</t>
+          <t>Besoin</t>
         </is>
       </c>
       <c r="D171" t="inlineStr"/>
       <c r="E171" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>.Settings.InfoboxEntryCount.Title</t>
+          <t>.Boxes.Market.NeedColumn</t>
         </is>
       </c>
       <c r="G171" t="inlineStr"/>
       <c r="H171" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr"/>
       <c r="B172" t="inlineStr">
         <is>
-          <t>2-lane road required</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>route 2 voies requise</t>
+          <t>EG</t>
         </is>
       </c>
       <c r="D172" t="inlineStr"/>
       <c r="E172" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.road2</t>
+          <t>.Boxes.GexStat.Gex</t>
         </is>
       </c>
       <c r="G172" t="inlineStr"/>
       <c r="H172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr"/>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Add buildings from your inventory to the list</t>
+          <t>Help</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Ajoutez des bâtiments de votre inventaire à la liste</t>
+          <t>Aide</t>
         </is>
       </c>
       <c r="D173" t="inlineStr"/>
       <c r="E173" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowInventoryBuildingsExplanation</t>
+          <t>.Settings.Entry.Help</t>
         </is>
       </c>
       <c r="G173" t="inlineStr"/>
       <c r="H173" t="inlineStr"/>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr"/>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Forge-Bowl-Event</t>
+          <t>Single-lane Road</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Événement Forge Bowl</t>
+          <t>Route</t>
         </is>
       </c>
       <c r="D174" t="inlineStr"/>
       <c r="E174" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.forge_bowl_event</t>
+          <t>.HiddenRewards.Positions.cityRoadSmall</t>
         </is>
       </c>
       <c r="G174" t="inlineStr"/>
       <c r="H174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr"/>
       <c r="B175" t="inlineStr">
         <is>
-          <t>To Build</t>
+          <t>Calendar</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>A construire</t>
+          <t>Calendrier</t>
         </is>
       </c>
       <c r="D175" t="inlineStr"/>
       <c r="E175" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.toBuild</t>
+          <t>.Boxes.FPCollector.reward_calendar</t>
         </is>
       </c>
       <c r="G175" t="inlineStr"/>
       <c r="H175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr"/>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Scouting Info</t>
+          <t>Shards</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Info d'éclaireur</t>
+          <t>Île volante</t>
         </is>
       </c>
       <c r="D176" t="inlineStr"/>
       <c r="E176" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowScoutingTimes</t>
+          <t>.Boxes.Stats.Rewards.Source.shards</t>
         </is>
       </c>
       <c r="G176" t="inlineStr"/>
       <c r="H176" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr"/>
       <c r="B177" t="inlineStr">
         <is>
-          <t>SAM</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Mars</t>
+          <t>Ère</t>
         </is>
       </c>
       <c r="D177" t="inlineStr"/>
       <c r="E177" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>.Eras.18.short</t>
+          <t>.Boxes.Productions.Headings.era</t>
         </is>
       </c>
       <c r="G177" t="inlineStr"/>
       <c r="H177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr"/>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Postmodern Era</t>
+          <t>You might die playing this card! Consider redrawing or buying health.</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Ère Postmoderne</t>
+          <t>Vous pourriez mourir en jouant cette carte. Pensez à retirer des cartes ou à acheter de la santé.</t>
         </is>
       </c>
       <c r="D178" t="inlineStr"/>
       <c r="E178" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>.Eras.11</t>
+          <t>.Boxes.cardGame.WarningPossibleDeath</t>
         </is>
       </c>
       <c r="G178" t="inlineStr"/>
       <c r="H178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr"/>
       <c r="B179" t="inlineStr">
         <is>
-          <t>No Settlements finished yet.</t>
+          <t>Guild Treasury - h</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Encore aucune colonie finie.</t>
+          <t>Tréso Guilde /H</t>
         </is>
       </c>
       <c r="D179" t="inlineStr"/>
       <c r="E179" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.NoSettlementsFinished</t>
+          <t>.Boxes.Stats.BtnSource.statsTreasureClanH</t>
         </is>
       </c>
       <c r="G179" t="inlineStr"/>
       <c r="H179" t="inlineStr"/>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr"/>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Offer</t>
+          <t>Discord: join our server for general discussions about the extension, chats and support.</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>offre</t>
+          <t>Discord : rejoignez notre serveur pour discuter et recevoir de l'aide à propos de l'extension.</t>
         </is>
       </c>
       <c r="D180" t="inlineStr"/>
       <c r="E180" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Item</t>
+          <t>.Settings.Help.Discord</t>
         </is>
       </c>
       <c r="G180" t="inlineStr"/>
       <c r="H180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr"/>
       <c r="B181" t="inlineStr">
         <is>
-          <t>FoE-Helper: Number of FPs in your bar.</t>
+          <t>Preview notification</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>FoE-Helper : Nombre de Pf dans votre barre.</t>
+          <t>Aperçu d'une notification</t>
         </is>
       </c>
       <c r="D181" t="inlineStr"/>
       <c r="E181" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>.StrategyPoints.FPInBar</t>
+          <t>.Settings.NotificationPosition.ToastTestHeader</t>
         </is>
       </c>
       <c r="G181" t="inlineStr"/>
       <c r="H181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr"/>
       <c r="B182" t="inlineStr">
         <is>
-          <t>CA</t>
+          <t>Auto</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Colo</t>
+          <t>Auto.</t>
         </is>
       </c>
       <c r="D182" t="inlineStr"/>
       <c r="E182" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>.Eras.7.short</t>
+          <t>.Boxes.OwnpartCalculator.Auto</t>
         </is>
       </c>
       <c r="G182" t="inlineStr"/>
       <c r="H182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr"/>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Expired Buildings Notification</t>
+          <t>top left</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Notification des bâtiments expirés</t>
+          <t>En haut à gauche</t>
         </is>
       </c>
       <c r="D183" t="inlineStr"/>
       <c r="E183" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowBuildingsExpired</t>
+          <t>.Menu.Notification.Position.top-left</t>
         </is>
       </c>
       <c r="G183" t="inlineStr"/>
       <c r="H183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr"/>
       <c r="B184" t="inlineStr">
         <is>
-          <t>compare last</t>
+          <t>Select GB</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Comparer avec le dernier</t>
+          <t>Sélectionner le GM</t>
         </is>
       </c>
       <c r="D184" t="inlineStr"/>
       <c r="E184" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.CompareLast</t>
+          <t>.Boxes.findGB.selectGB</t>
         </is>
       </c>
       <c r="G184" t="inlineStr"/>
       <c r="H184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr"/>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Tavern Visit</t>
+          <t>Space Age Asteroid Belt</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Visite de la taverne</t>
+          <t>Ère spatiale - Ceinture d'astéroïdes</t>
         </is>
       </c>
       <c r="D185" t="inlineStr"/>
       <c r="E185" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.satDown</t>
+          <t>.Eras.19</t>
         </is>
       </c>
       <c r="G185" t="inlineStr"/>
       <c r="H185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr"/>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Change Language</t>
+          <t>Siege defeated</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Changer de langue</t>
+          <t>Siège défait</t>
         </is>
       </c>
       <c r="D186" t="inlineStr"/>
       <c r="E186" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>.Settings.ChangeLanguage.Title</t>
+          <t>.Boxes.GvGMap.Log.siege_defeated</t>
         </is>
       </c>
       <c r="G186" t="inlineStr"/>
       <c r="H186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr"/>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Displays Incident types, times and locations</t>
+          <t>Summer Event</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Aperçu des incidents.</t>
+          <t>Événement d'été</t>
         </is>
       </c>
       <c r="D187" t="inlineStr"/>
       <c r="E187" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>.Menu.HiddenRewards.Desc</t>
+          <t>.Boxes.FPCollector.summerEvent</t>
         </is>
       </c>
       <c r="G187" t="inlineStr"/>
       <c r="H187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr"/>
       <c r="B188" t="inlineStr">
         <is>
-          <t>List</t>
+          <t>Data Export/Import Tool</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Individuel</t>
+          <t>Outil d'Exportation/Importation des données</t>
         </is>
       </c>
       <c r="D188" t="inlineStr"/>
       <c r="E188" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.ModeSingle</t>
+          <t>.Boxes.DBExport.Title</t>
         </is>
       </c>
       <c r="G188" t="inlineStr"/>
       <c r="H188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr"/>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Random</t>
+          <t>How much is expected per FSP-kit?</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Aléatoire</t>
+          <t>Combien est attendu par kit de TTPS ?</t>
         </is>
       </c>
       <c r="D189" t="inlineStr"/>
       <c r="E189" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.random_production</t>
+          <t>.Boxes.ProductionsRating.TitleFSPCalculator</t>
         </is>
       </c>
       <c r="G189" t="inlineStr"/>
       <c r="H189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr"/>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Display a GB FP investment window when entering 'Town Hall'&gt; 'News'&gt; 'Great Buildings' tab.</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Inventaire</t>
+          <t>Afficher les PF investis quand vous entrez sur 'Hotel de ville' &gt; 'Nouvelles' &gt; 'Grands Monuments'.</t>
         </is>
       </c>
       <c r="D190" t="inlineStr"/>
       <c r="E190" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowInventoryBuildings</t>
+          <t>.Settings.ShowInvestments.Desc</t>
         </is>
       </c>
       <c r="G190" t="inlineStr"/>
       <c r="H190" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr"/>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Terrain</t>
+          <t>Submit</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Terrain</t>
+          <t>Envoyer</t>
         </is>
       </c>
       <c r="D191" t="inlineStr"/>
       <c r="E191" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Terrain</t>
+          <t>.Boxes.CityMap.Submit</t>
         </is>
       </c>
       <c r="G191" t="inlineStr"/>
       <c r="H191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr"/>
       <c r="B192" t="inlineStr">
         <is>
-          <t>__days__ day(s)</t>
+          <t>Please visit all maps once to unlock the power data and collect guild data.</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>__days__ jour(s)</t>
+          <t>Merci de visiter toutes les cartes une fois pour débloquer les données de pouvoir et collecter les données de guilde.</t>
         </is>
       </c>
       <c r="D192" t="inlineStr"/>
       <c r="E192" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Days</t>
+          <t>.Boxes.GvGMap.OverviewExplainer</t>
         </is>
       </c>
       <c r="G192" t="inlineStr"/>
       <c r="H192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr"/>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Castle System</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Système de château</t>
+          <t>Bâtiment</t>
         </is>
       </c>
       <c r="D193" t="inlineStr"/>
       <c r="E193" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>.Menu.Castle.Title</t>
+          <t>.Boxes.ProductionsRating.BuildingName</t>
         </is>
       </c>
       <c r="G193" t="inlineStr"/>
       <c r="H193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr"/>
       <c r="B194" t="inlineStr">
         <is>
-          <t>This includes all fair trades where the offered good has a lower stock than the requested good</t>
+          <t>Goods from Asteroid Belt are not included. Please visit your Asteroid Belt outpost and open the box again</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Cela inclut toutes les offres équitables où la ressource proposée a un stock inférieur à celui de la ressource demandée</t>
+          <t>Les ressources provenant de la ceinture d'astéroïdes ne sont pas incluses. Veuillez visiter votre colonie de la ceinture d'astéroïdes et réessayer.</t>
         </is>
       </c>
       <c r="D194" t="inlineStr"/>
       <c r="E194" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeFairStockTT</t>
+          <t>.Boxes.Productions.NoAsteroidDataWarning</t>
         </is>
       </c>
       <c r="G194" t="inlineStr"/>
       <c r="H194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr"/>
       <c r="B195" t="inlineStr">
         <is>
-          <t>This is the position you have chosen.&lt;br&gt;Before you test the next position, wait until this message disappears.</t>
+          <t>Size including average road space requirement of __streetnettosize__ tiles</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>C'est la position que vous avez choisie. &lt;br&gt; Avant de tester la position suivante, attendez que ce message disparaisse.</t>
+          <t>Taille, y compris l'espace moyen requis pour la route sur __streetnettosize__ cases</t>
         </is>
       </c>
       <c r="D195" t="inlineStr"/>
       <c r="E195" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>.Settings.NotificationPosition.ToastTestBody</t>
+          <t>.Boxes.Productions.SizeTT</t>
         </is>
       </c>
       <c r="G195" t="inlineStr"/>
       <c r="H195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr"/>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Workers used</t>
+          <t>???</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Travailleurs utilisés</t>
+          <t>???</t>
         </is>
       </c>
       <c r="D196" t="inlineStr"/>
       <c r="E196" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Energy.care</t>
+          <t>.Menu.unitsGex.Title</t>
         </is>
       </c>
       <c r="G196" t="inlineStr"/>
       <c r="H196" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr"/>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Chance</t>
+          <t>Reset</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Chance</t>
+          <t>réinitialiser</t>
         </is>
       </c>
       <c r="D197" t="inlineStr"/>
       <c r="E197" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.Chance</t>
+          <t>.Boxes.ProductionsRating.PresetReset</t>
         </is>
       </c>
       <c r="G197" t="inlineStr"/>
       <c r="H197" t="inlineStr"/>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr"/>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Daily Prod.</t>
+          <t>Box Coordinates</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Prod journalière</t>
+          <t>Fenêtres</t>
         </is>
       </c>
       <c r="D198" t="inlineStr"/>
       <c r="E198" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.ModeDaily</t>
+          <t>.Settings.Entry.ResetBoxPositions</t>
         </is>
       </c>
       <c r="G198" t="inlineStr"/>
       <c r="H198" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr"/>
       <c r="B199" t="inlineStr">
         <is>
-          <t>FP</t>
+          <t>Success</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>PF</t>
+          <t>Succès</t>
         </is>
       </c>
       <c r="D199" t="inlineStr"/>
       <c r="E199" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.FP</t>
+          <t>.Boxes.Negotiation.Success</t>
         </is>
       </c>
       <c r="G199" t="inlineStr"/>
       <c r="H199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr"/>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Units</t>
+          <t>"Close all windows" box open automatically</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Unités</t>
+          <t>Fenêtre "Fermer toutes les fenêtres" s'ouvre automatiquement</t>
         </is>
       </c>
       <c r="D200" t="inlineStr"/>
       <c r="E200" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>.General.Units</t>
+          <t>.Settings.AutoOpenCloseBox.Title</t>
         </is>
       </c>
       <c r="G200" t="inlineStr"/>
       <c r="H200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr"/>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Factor</t>
+          <t xml:space="preserve"> ignoring bottlenecks</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Facteur</t>
+          <t xml:space="preserve"> Ignorer goulots d'étranglement</t>
         </is>
       </c>
       <c r="D201" t="inlineStr"/>
       <c r="E201" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Factor</t>
+          <t>.Boxes.idleGame.noBottleneck</t>
         </is>
       </c>
       <c r="G201" t="inlineStr"/>
       <c r="H201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr"/>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Load current Beta</t>
+          <t>Billion</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Charger la version Beta</t>
+          <t>Milliard</t>
         </is>
       </c>
       <c r="D202" t="inlineStr"/>
       <c r="E202" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>.Settings.Entry.LoadBeta2</t>
+          <t>.Boxes.idleGame.B</t>
         </is>
       </c>
       <c r="G202" t="inlineStr"/>
       <c r="H202" t="inlineStr"/>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr"/>
       <c r="B203" t="inlineStr">
         <is>
-          <t>This is achievable when playing perfect</t>
+          <t>Antique dealer</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Ceci est réalisable en jouant parfaitement</t>
+          <t>Vendeur d'antiquités</t>
         </is>
       </c>
       <c r="D203" t="inlineStr"/>
       <c r="E203" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Simulation.Title</t>
+          <t>.Boxes.Castle.AntiqueDealer</t>
         </is>
       </c>
       <c r="G203" t="inlineStr"/>
       <c r="H203" t="inlineStr"/>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr"/>
       <c r="B204" t="inlineStr">
         <is>
-          <t>FPs</t>
+          <t>All</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>PF</t>
+          <t>Tous</t>
         </is>
       </c>
       <c r="D204" t="inlineStr"/>
       <c r="E204" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.FP</t>
+          <t>.Boxes.OwnpartCalculator.All</t>
         </is>
       </c>
       <c r="G204" t="inlineStr"/>
       <c r="H204" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr"/>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Highest level of this building</t>
+          <t>Guild Power production</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Niveau le plus élevé de ce bâtiment</t>
+          <t>Puissance de guilde</t>
         </is>
       </c>
       <c r="D205" t="inlineStr"/>
       <c r="E205" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.maxBuilding</t>
+          <t>.Boxes.CityMap.clan_power_production</t>
         </is>
       </c>
       <c r="G205" t="inlineStr"/>
       <c r="H205" t="inlineStr"/>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr"/>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Efficiency (incl. badges)</t>
+          <t>FP GB ROI compared</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Efficiences (Badges inclus)</t>
+          <t>Comparaison PF / GM (retour sur investissement)</t>
         </is>
       </c>
       <c r="D206" t="inlineStr"/>
       <c r="E206" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Efficiency.soccer</t>
-[...1662 lines deleted...]
-        <is>
           <t>.Boxes.GreatBuildings.SuggestionTitle</t>
         </is>
       </c>
-      <c r="G270" t="inlineStr">
+      <c r="G206" t="inlineStr">
         <is>
           <t>ROI (Return on Investment)
 I don't know how to translate that, I don't even know what mechanics this is associated with.
 (Ritorno di investimento)
 Non so come tradurla, non so nemmeno a che meccanica è associata</t>
         </is>
       </c>
+      <c r="H206" t="inlineStr"/>
+    </row>
+    <row r="207">
+      <c r="A207" t="inlineStr"/>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>Type</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>Type</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr"/>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Type</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr"/>
+      <c r="H207" t="inlineStr"/>
+    </row>
+    <row r="208">
+      <c r="A208" t="inlineStr"/>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>IA</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>AdF</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr"/>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>.Eras.3.short</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr"/>
+      <c r="H208" t="inlineStr"/>
+    </row>
+    <row r="209">
+      <c r="A209" t="inlineStr"/>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>FP</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>PF</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr"/>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.FP</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr"/>
+      <c r="H209" t="inlineStr"/>
+    </row>
+    <row r="210">
+      <c r="A210" t="inlineStr"/>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>Should the Infobox open itself automatically once the game loads?</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>La fenêtre d'info doit-elle s'ouvrir automatiquement après le début du jeu ?</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr"/>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>.Settings.AutoOpenInfoBox.Desc</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr"/>
+      <c r="H210" t="inlineStr"/>
+    </row>
+    <row r="211">
+      <c r="A211" t="inlineStr"/>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>Save current goods?</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>Économiser : les ressources de l'ère actuelle</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr"/>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>.Boxes.Negotiation.SaveCurrentEraGoods</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr"/>
+      <c r="H211" t="inlineStr"/>
+    </row>
+    <row r="212">
+      <c r="A212" t="inlineStr"/>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>Province</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>Province</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr"/>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.Province</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr"/>
+      <c r="H212" t="inlineStr"/>
+    </row>
+    <row r="213">
+      <c r="A213" t="inlineStr"/>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>Kits</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>Packs</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr"/>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>.Boxes.Kits.Kits</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr"/>
+      <c r="H213" t="inlineStr"/>
+    </row>
+    <row r="214">
+      <c r="A214" t="inlineStr"/>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>Factor</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>Facteur</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr"/>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>.Boxes.AuctionSettings.Factor</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr"/>
+      <c r="H214" t="inlineStr"/>
+    </row>
+    <row r="215">
+      <c r="A215" t="inlineStr"/>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>when</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>Quand</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr"/>
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>.Boxes.Tooltip.Building.when</t>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr"/>
+      <c r="H215" t="inlineStr"/>
+    </row>
+    <row r="216">
+      <c r="A216" t="inlineStr"/>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>Use short names for GBG provinces.</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>Utiliser les noms courts pour les provinces du CBG.</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr"/>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>.Boxes.Infobox.Settings.GbgProvShortName</t>
+        </is>
+      </c>
+      <c r="G216" t="inlineStr"/>
+      <c r="H216" t="inlineStr"/>
+    </row>
+    <row r="217">
+      <c r="A217" t="inlineStr"/>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>FPs</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>PF</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr"/>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>.Boxes.BlueGalaxy.FP</t>
+        </is>
+      </c>
+      <c r="G217" t="inlineStr"/>
+      <c r="H217" t="inlineStr"/>
+    </row>
+    <row r="218">
+      <c r="A218" t="inlineStr"/>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>Units</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>Unités</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr"/>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Units</t>
+        </is>
+      </c>
+      <c r="G218" t="inlineStr"/>
+      <c r="H218" t="inlineStr"/>
+    </row>
+    <row r="219">
+      <c r="A219" t="inlineStr"/>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>GB Investment</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>Suggestion GM suivant</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr"/>
+      <c r="E219" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F219" t="inlineStr">
+        <is>
+          <t>.Menu.greatbuildings.Title</t>
+        </is>
+      </c>
+      <c r="G219" t="inlineStr"/>
+      <c r="H219" t="inlineStr"/>
+    </row>
+    <row r="220">
+      <c r="A220" t="inlineStr"/>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>FP costs for goods</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>Coût PF en ressources</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr"/>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.FPCostGoods</t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr"/>
+      <c r="H220" t="inlineStr"/>
+    </row>
+    <row r="221">
+      <c r="A221" t="inlineStr"/>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>Attached</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>Liée</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr"/>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.Bind</t>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr"/>
+      <c r="H221" t="inlineStr"/>
+    </row>
+    <row r="222">
+      <c r="A222" t="inlineStr"/>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>Manage Webhook URLs</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>Gérer les URL Webhook</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr"/>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.WebhookUrlManage</t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr"/>
+      <c r="H222" t="inlineStr"/>
+    </row>
+    <row r="223">
+      <c r="A223" t="inlineStr"/>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>Owner to Add Remaining</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>Restant</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr"/>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.OwnPartRemaining</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr"/>
+      <c r="H223" t="inlineStr"/>
+    </row>
+    <row r="224">
+      <c r="A224" t="inlineStr"/>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>Collectable soon: __hours__ hours</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>A récolter bientôt : __hours__ hours</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr"/>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.CollectSoon</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr"/>
+      <c r="H224" t="inlineStr"/>
+    </row>
+    <row r="225">
+      <c r="A225" t="inlineStr"/>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>Exclude from closing</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>Exclure de la fermeture</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr"/>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>.Boxes.CloseBox.ExcludeFromClosing</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr"/>
+      <c r="H225" t="inlineStr"/>
+    </row>
+    <row r="226">
+      <c r="A226" t="inlineStr"/>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>Inconnu</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr"/>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Unknown</t>
+        </is>
+      </c>
+      <c r="G226" t="inlineStr"/>
+      <c r="H226" t="inlineStr"/>
+    </row>
+    <row r="227">
+      <c r="A227" t="inlineStr"/>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>Light Unit</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>Unité légère</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr"/>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.light_melee</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr"/>
+      <c r="H227" t="inlineStr"/>
+    </row>
+    <row r="228">
+      <c r="A228" t="inlineStr"/>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>Export</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>Exporter</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr"/>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>.Boxes.DBExport.Export</t>
+        </is>
+      </c>
+      <c r="G228" t="inlineStr"/>
+      <c r="H228" t="inlineStr"/>
+    </row>
+    <row r="229">
+      <c r="A229" t="inlineStr"/>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>Guild Expedition</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>Expédition de Guilde</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr"/>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.Guildexpedition</t>
+        </is>
+      </c>
+      <c r="G229" t="inlineStr"/>
+      <c r="H229" t="inlineStr"/>
+    </row>
+    <row r="230">
+      <c r="A230" t="inlineStr"/>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __paid__ &lt;small&gt;(Paid)&lt;/small&gt; = __profit__</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>Récompense = __nettoreward__ &lt;small&gt;(base)&lt;/small&gt; x __arcfactor__% &lt;small&gt;(bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Payé : __paid__&lt;br&gt;Gain = __bruttoreward__ &lt;small&gt;(récompense)&lt;/small&gt; - __paid__ &lt;small&gt;(payé)&lt;/small&gt; = __profit__</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr"/>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.TTProfitSelf</t>
+        </is>
+      </c>
+      <c r="G230" t="inlineStr"/>
+      <c r="H230" t="inlineStr"/>
+    </row>
+    <row r="231">
+      <c r="A231" t="inlineStr"/>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>FP's</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>PF</t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr"/>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.FP</t>
+        </is>
+      </c>
+      <c r="G231" t="inlineStr"/>
+      <c r="H231" t="inlineStr"/>
+    </row>
+    <row r="232">
+      <c r="A232" t="inlineStr"/>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>Town Overview</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>Aperçu de la cité</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr"/>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <t>.Menu.Citymap.Title</t>
+        </is>
+      </c>
+      <c r="G232" t="inlineStr"/>
+      <c r="H232" t="inlineStr"/>
+    </row>
+    <row r="233">
+      <c r="A233" t="inlineStr"/>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>uncommon</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>non-commune</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr"/>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F233" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.AllyRarity.uncommon</t>
+        </is>
+      </c>
+      <c r="G233" t="inlineStr"/>
+      <c r="H233" t="inlineStr"/>
+    </row>
+    <row r="234">
+      <c r="A234" t="inlineStr"/>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>every hour</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>Toutes les heures</t>
+        </is>
+      </c>
+      <c r="D234" t="inlineStr"/>
+      <c r="E234" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F234" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.QIActionRechargeCycle</t>
+        </is>
+      </c>
+      <c r="G234" t="inlineStr"/>
+      <c r="H234" t="inlineStr"/>
+    </row>
+    <row r="235">
+      <c r="A235" t="inlineStr"/>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>Relative time</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>heure relative</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr"/>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.RelativeTime</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr"/>
+      <c r="H235" t="inlineStr"/>
+    </row>
+    <row r="236">
+      <c r="A236" t="inlineStr"/>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>Guild Treasury - daily</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>Evolution de la trésorerie de guilde par jour</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr"/>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.SourceTitle.statsTreasureClanD</t>
+        </is>
+      </c>
+      <c r="G236" t="inlineStr"/>
+      <c r="H236" t="inlineStr"/>
+    </row>
+    <row r="237">
+      <c r="A237" t="inlineStr"/>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>Toggle expiry Alert</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>Activer/désactiver l'alerte d'expiration</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr"/>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t>.Boxes.InactivesSettings.Title</t>
+        </is>
+      </c>
+      <c r="G237" t="inlineStr"/>
+      <c r="H237" t="inlineStr"/>
+    </row>
+    <row r="238">
+      <c r="A238" t="inlineStr"/>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>Displays your Guild's GE results.</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>Vous montre les résultats d'EG de votre guilde.</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr"/>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>.Menu.GexStat.Desc</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr"/>
+      <c r="H238" t="inlineStr"/>
+    </row>
+    <row r="239">
+      <c r="A239" t="inlineStr"/>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>Export as CSV</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>Exporter en CSV</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr"/>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>.Boxes.General.ExportCSV</t>
+        </is>
+      </c>
+      <c r="G239" t="inlineStr"/>
+      <c r="H239" t="inlineStr"/>
+    </row>
+    <row r="240">
+      <c r="A240" t="inlineStr"/>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>Scouting Info</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>Info d'éclaireur</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr"/>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>.Settings.ShowScoutingTimes.Title</t>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr"/>
+      <c r="H240" t="inlineStr"/>
+    </row>
+    <row r="241">
+      <c r="A241" t="inlineStr"/>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>Goods</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>Ressources</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr"/>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>.General.Goods</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr"/>
+      <c r="H241" t="inlineStr"/>
+    </row>
+    <row r="242">
+      <c r="A242" t="inlineStr"/>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>Rating value of 1 __eraname__ good (in FP)</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>Equivalence de 1 ressource __eraname__ (en PF)</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr"/>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.GoodsValue</t>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr"/>
+      <c r="H242" t="inlineStr"/>
+    </row>
+    <row r="243">
+      <c r="A243" t="inlineStr"/>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>Town Hall</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>Hôtel de ville</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr"/>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.main_building</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr"/>
+      <c r="H243" t="inlineStr"/>
+    </row>
+    <row r="244">
+      <c r="A244" t="inlineStr"/>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>Disabled: Visit a Map Sector first (M)!</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>Désactivé : Visitez d'abord une province !</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr"/>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>.Menu.Campagne.Warning</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr"/>
+      <c r="H244" t="inlineStr"/>
+    </row>
+    <row r="245">
+      <c r="A245" t="inlineStr"/>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>delete ex-member after</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>supprimer l'ex-membre après</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr"/>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.DeleteExMembersAfter</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr"/>
+      <c r="H245" t="inlineStr"/>
+    </row>
+    <row r="246">
+      <c r="A246" t="inlineStr"/>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>Wave 2</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>Vague 2</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr"/>
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssistAAConfig.Wave2</t>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr"/>
+      <c r="H246" t="inlineStr"/>
+    </row>
+    <row r="247">
+      <c r="A247" t="inlineStr"/>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>Export as jSON</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>Exporter en jSON</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr"/>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>.Boxes.General.ExportJSON</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr"/>
+      <c r="H247" t="inlineStr"/>
+    </row>
+    <row r="248">
+      <c r="A248" t="inlineStr"/>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>Group</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>Grouper</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr"/>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.ModeGroups</t>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr"/>
+      <c r="H248" t="inlineStr"/>
+    </row>
+    <row r="249">
+      <c r="A249" t="inlineStr"/>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>Eras</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>Ères</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr"/>
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.Eras</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr"/>
+      <c r="H249" t="inlineStr"/>
+    </row>
+    <row r="250">
+      <c r="A250" t="inlineStr"/>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>In City</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>Dans la ville</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr"/>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.InCity</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr"/>
+      <c r="H250" t="inlineStr"/>
+    </row>
+    <row r="251">
+      <c r="A251" t="inlineStr"/>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>Settlement Goods</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>Ressources de la colonie</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr"/>
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t>.Boxes.Outpost.Title</t>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr"/>
+      <c r="H251" t="inlineStr"/>
+    </row>
+    <row r="252">
+      <c r="A252" t="inlineStr"/>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>Medals</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>Médailles</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr"/>
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.Medals</t>
+        </is>
+      </c>
+      <c r="G252" t="inlineStr"/>
+      <c r="H252" t="inlineStr"/>
+    </row>
+    <row r="253">
+      <c r="A253" t="inlineStr"/>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>Rating value of 1 current-age good (in FP)</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>Valeur d'1 ressource de l'âge actuel (en PF)</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr"/>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t>.Boxes.BlueGalaxy.GoodsValue</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr"/>
+      <c r="H253" t="inlineStr"/>
+    </row>
+    <row r="254">
+      <c r="A254" t="inlineStr"/>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>Recurring Quests</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>Quêtes récurrentes</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr"/>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>.Menu.recurringQuests.Title</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr"/>
+      <c r="H254" t="inlineStr"/>
+    </row>
+    <row r="255">
+      <c r="A255" t="inlineStr"/>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>Statistics</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>Statistiques</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr"/>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
+          <t>.Menu.Stats.Title</t>
+        </is>
+      </c>
+      <c r="G255" t="inlineStr"/>
+      <c r="H255" t="inlineStr"/>
+    </row>
+    <row r="256">
+      <c r="A256" t="inlineStr"/>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>Active Collection Tasks</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>Tâches de collecte actives</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr"/>
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.ActiveTasks</t>
+        </is>
+      </c>
+      <c r="G256" t="inlineStr"/>
+      <c r="H256" t="inlineStr"/>
+    </row>
+    <row r="257">
+      <c r="A257" t="inlineStr"/>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>Efficiency score according to the settings in the efficiency module</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>Score d'efficacité selon les paramètres du module d'efficacité</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr"/>
+      <c r="E257" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <t>.Boxes.CombatCalculator.EfficiencyTT</t>
+        </is>
+      </c>
+      <c r="G257" t="inlineStr"/>
+      <c r="H257" t="inlineStr"/>
+    </row>
+    <row r="258">
+      <c r="A258" t="inlineStr"/>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>All</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>Tout</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr"/>
+      <c r="E258" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F258" t="inlineStr">
+        <is>
+          <t>.Boxes.PvPArena.Tabs.AllFights</t>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr"/>
+      <c r="H258" t="inlineStr"/>
+    </row>
+    <row r="259">
+      <c r="A259" t="inlineStr"/>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>Produces</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>Produit</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr"/>
+      <c r="E259" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F259" t="inlineStr">
+        <is>
+          <t>.Boxes.Tooltip.Building.produces</t>
+        </is>
+      </c>
+      <c r="G259" t="inlineStr"/>
+      <c r="H259" t="inlineStr"/>
+    </row>
+    <row r="260">
+      <c r="A260" t="inlineStr"/>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>The Alert for province __provinceName__ has been deleted!</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>L'alarme pour le secteur __provinceName__ a été effacée !</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr"/>
+      <c r="E260" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F260" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.DeleteMessage.Desc</t>
+        </is>
+      </c>
+      <c r="G260" t="inlineStr"/>
+      <c r="H260" t="inlineStr"/>
+    </row>
+    <row r="261">
+      <c r="A261" t="inlineStr"/>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>open overview after update</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>ouvrir l'aperçu après la mise à jour</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr"/>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.AutoStartOnUpdate</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr"/>
+      <c r="H261" t="inlineStr"/>
+    </row>
+    <row r="262">
+      <c r="A262" t="inlineStr"/>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>The Helper uses notifications in various places. You can switch this on or off here.</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>FoE Helper utilise des notifications à divers endroits. Vous pouvez les activer ou les désactiver ici.</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr"/>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>.Settings.ShowNotifications.Desc</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr"/>
+      <c r="H262" t="inlineStr"/>
+    </row>
+    <row r="263">
+      <c r="A263" t="inlineStr"/>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>Open Ally Overview</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>Ouvrir l'aperçu des Alliés</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr"/>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t>.Settings.ShowAllyList.Title</t>
+        </is>
+      </c>
+      <c r="G263" t="inlineStr"/>
+      <c r="H263" t="inlineStr"/>
+    </row>
+    <row r="264">
+      <c r="A264" t="inlineStr"/>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>GE</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>EG</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr"/>
+      <c r="E264" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t>.Boxes.General.Guild_Expedition.short</t>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr"/>
+      <c r="H264" t="inlineStr"/>
+    </row>
+    <row r="265">
+      <c r="A265" t="inlineStr"/>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>Display FP Investment Sum</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>Affiche total des PF investis</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr"/>
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ShowInvestments</t>
+        </is>
+      </c>
+      <c r="G265" t="inlineStr"/>
+      <c r="H265" t="inlineStr"/>
+    </row>
+    <row r="266">
+      <c r="A266" t="inlineStr"/>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr"/>
+      <c r="E266" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t>.Settings.Version.Title</t>
+        </is>
+      </c>
+      <c r="G266" t="inlineStr"/>
+      <c r="H266" t="inlineStr"/>
+    </row>
+    <row r="267">
+      <c r="A267" t="inlineStr"/>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>Change in Copy Behavior!</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>Changement dans le comportement de copie !</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr"/>
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.TimeZoneWarning.Title</t>
+        </is>
+      </c>
+      <c r="G267" t="inlineStr"/>
+      <c r="H267" t="inlineStr"/>
+    </row>
+    <row r="268">
+      <c r="A268" t="inlineStr"/>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>Sauver</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr"/>
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F268" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.Save</t>
+        </is>
+      </c>
+      <c r="G268" t="inlineStr"/>
+      <c r="H268" t="inlineStr"/>
+    </row>
+    <row r="269">
+      <c r="A269" t="inlineStr"/>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>Please open the Market console first (T)</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>Merci d'ouvrir la console du marché en premier (T)</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr"/>
+      <c r="E269" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F269" t="inlineStr">
+        <is>
+          <t>.Menu.MarketOffers.Warning</t>
+        </is>
+      </c>
+      <c r="G269" t="inlineStr"/>
+      <c r="H269" t="inlineStr"/>
+    </row>
+    <row r="270">
+      <c r="A270" t="inlineStr"/>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>Map</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>Carte</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr"/>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F270" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.Map</t>
+        </is>
+      </c>
+      <c r="G270" t="inlineStr"/>
       <c r="H270" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr"/>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Repeat last Building Selection</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; accepted your trade of __offerValue__ __offer__ for __needValue__ __need__.</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Répéter le dernier bâtiment sélectionné</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; a accepté votre offre de __offerValue__ __offer__ contre __needValue__ __need__.</t>
         </is>
       </c>
       <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>.Settings.RepeatSelectBuilding.Title</t>
+          <t>.Boxes.Infobox.Messages.Trade</t>
         </is>
       </c>
       <c r="G271" t="inlineStr"/>
       <c r="H271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr"/>
       <c r="B272" t="inlineStr">
         <is>
-          <t>every 10 hours</t>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>toutes les 10 heures</t>
+          <t>Cela prendra __days__ jours pour que l'investissement de __costs__ PF soit remboursé avec la production journalière de __fpproduction__ PF/jour</t>
         </is>
       </c>
       <c r="D272" t="inlineStr"/>
       <c r="E272" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.QICycle</t>
+          <t>.Boxes.GreatBuildings.BreakEvenTT</t>
         </is>
       </c>
       <c r="G272" t="inlineStr"/>
       <c r="H272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr"/>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Sets and Chains</t>
+          <t>Daily FP</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Packs</t>
+          <t>Gain PF/jour</t>
         </is>
       </c>
       <c r="D273" t="inlineStr"/>
       <c r="E273" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>.Menu.Kits.Title</t>
+          <t>.Boxes.GreatBuildings.DailyFP</t>
         </is>
       </c>
       <c r="G273" t="inlineStr"/>
       <c r="H273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr"/>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Enable sound</t>
+          <t>off</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Activer le son</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="D274" t="inlineStr"/>
       <c r="E274" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>.Settings.EnableSound.Title</t>
+          <t>.Boxes.Outpost.tileNotPlanned</t>
         </is>
       </c>
       <c r="G274" t="inlineStr"/>
       <c r="H274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr"/>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Progress</t>
+          <t>Error parsing date</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Progrès</t>
+          <t>Erreur d'analyse de la date</t>
         </is>
       </c>
       <c r="D275" t="inlineStr"/>
       <c r="E275" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.Progress</t>
+          <t>.Boxes.Investment.DateParseError</t>
         </is>
       </c>
       <c r="G275" t="inlineStr"/>
       <c r="H275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr"/>
       <c r="B276" t="inlineStr">
         <is>
-          <t>The investment list was updated less than 30 minutes ago.</t>
+          <t>ATTENTION: Not enough FP Packs in stock!&lt;br&gt;You only have __fpstock__ of __costs__FP&lt;br&gt;That is __tooless__FPs too few</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>La liste des investissements a été mise à jour il y a moins de 30 minutes.</t>
+          <t>ATTENTION : Votre stock de PF est trop bas !&lt;br&gt;Vous avez seulement __fpstock__ sur les __costs__ PF demandés.&lt;br&gt;Il vous manque __tooless__ PF.</t>
         </is>
       </c>
       <c r="D276" t="inlineStr"/>
       <c r="E276" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.UpToDate</t>
+          <t>.Boxes.Calculator.TTForderFPStockLow</t>
         </is>
       </c>
       <c r="G276" t="inlineStr"/>
       <c r="H276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr"/>
       <c r="B277" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available Squares: </t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t xml:space="preserve">Surface disponible : </t>
+          <t>Batailles de guilde</t>
         </is>
       </c>
       <c r="D277" t="inlineStr"/>
       <c r="E277" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.FreeArea</t>
+          <t>.Boxes.Infobox.FilterGuildFights</t>
         </is>
       </c>
       <c r="G277" t="inlineStr"/>
       <c r="H277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr"/>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Statistics Overview</t>
+          <t>none</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Aperçu des statistiques</t>
+          <t>aucun</t>
         </is>
       </c>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Title</t>
+          <t>.Boxes.HiddenRewards.none</t>
         </is>
       </c>
       <c r="G278" t="inlineStr"/>
       <c r="H278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr"/>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Display FP Investment Sum</t>
+          <t>GE Statistics</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Affiche total des PF investis</t>
+          <t>Statistique EG</t>
         </is>
       </c>
       <c r="D279" t="inlineStr"/>
       <c r="E279" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowInvestments</t>
+          <t>.Boxes.GexStat.Title</t>
         </is>
       </c>
       <c r="G279" t="inlineStr"/>
       <c r="H279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr"/>
       <c r="B280" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 1 Age behind</t>
+          <t>Trust</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t xml:space="preserve"> ont 1 âge de retard</t>
+          <t>Confiance</t>
         </is>
       </c>
       <c r="D280" t="inlineStr"/>
       <c r="E280" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.OlderThan1Era</t>
+          <t>.Boxes.OwnpartCalculator.Trust</t>
         </is>
       </c>
       <c r="G280" t="inlineStr"/>
       <c r="H280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr"/>
       <c r="B281" t="inlineStr">
         <is>
-          <t>reset message counter</t>
+          <t>Saved!</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>remettre à zéro le compteur de message</t>
+          <t>Enregistré !</t>
         </is>
       </c>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ResetMessageCounter</t>
+          <t>.Menu.SaveMessage.Title</t>
         </is>
       </c>
       <c r="G281" t="inlineStr"/>
       <c r="H281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr"/>
       <c r="B282" t="inlineStr">
         <is>
-          <t>road required</t>
+          <t>Timer set for __hours__ hours and __minutes__ minutes</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Route requise</t>
+          <t>Minuterie réglée pour __hours__ heures et__minutes__ minutes</t>
         </is>
       </c>
       <c r="D282" t="inlineStr"/>
       <c r="E282" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.road</t>
+          <t>.Boxes.idleGame.AlertSetText</t>
         </is>
       </c>
       <c r="G282" t="inlineStr"/>
       <c r="H282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr"/>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Add unique inhabitant</t>
+          <t>Supply boosts</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Ajouter un habitant unique</t>
+          <t>Boost Marchandises</t>
         </is>
       </c>
       <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.addInhabitant</t>
+          <t>.Boxes.BoostList.guild_raids_supplies_production</t>
         </is>
       </c>
       <c r="G283" t="inlineStr"/>
       <c r="H283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr"/>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Blue Galaxy (x2)</t>
+          <t>Event History page previously updated</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Galaxie Bleue (2x)</t>
+          <t>Tout est à jour</t>
         </is>
       </c>
       <c r="D284" t="inlineStr"/>
       <c r="E284" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.double_collection</t>
+          <t>.Boxes.Investment.AllUpToDate</t>
         </is>
       </c>
       <c r="G284" t="inlineStr"/>
       <c r="H284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr"/>
       <c r="B285" t="inlineStr">
         <is>
-          <t>horizontal</t>
+          <t>Wiki / Documentation: Feature documentation.</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>horizontal</t>
+          <t>Wiki / Documentation : Documentation des fonctionnalités.</t>
         </is>
       </c>
       <c r="D285" t="inlineStr"/>
       <c r="E285" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.Horizontal</t>
+          <t>.Settings.Help.Documentation</t>
         </is>
       </c>
       <c r="G285" t="inlineStr"/>
       <c r="H285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr"/>
       <c r="B286" t="inlineStr">
         <is>
-          <t>PE</t>
+          <t>I Got it!</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Prog</t>
+          <t>J'ai compris !</t>
         </is>
       </c>
       <c r="D286" t="inlineStr"/>
       <c r="E286" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>.Eras.9.short</t>
+          <t>.Boxes.GuildMemberStat.GotIt</t>
         </is>
       </c>
       <c r="G286" t="inlineStr"/>
       <c r="H286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr"/>
       <c r="B287" t="inlineStr">
         <is>
-          <t>You will die playing this card! Consider redrawing or buying health.</t>
+          <t>copy attack colors</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Vous allez mourir en jouant cette carte. Pensez à retirer des cartes ou à acheter de la santé.</t>
+          <t>Copier la couleur des attaques</t>
         </is>
       </c>
       <c r="D287" t="inlineStr"/>
       <c r="E287" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>.Boxes.cardGame.WarningCertainDeath</t>
+          <t>.Boxes.GuildFights.ShowTileColors</t>
         </is>
       </c>
       <c r="G287" t="inlineStr"/>
       <c r="H287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr"/>
       <c r="B288" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/compare-friends</t>
+          <t>Map</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/francais/module/comparer-ami</t>
+          <t>Carte</t>
         </is>
       </c>
       <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>.Boxes.CompareFriendsThreads.HelpLink</t>
+          <t>.Boxes.GuildFights.OpenMap</t>
         </is>
       </c>
       <c r="G288" t="inlineStr"/>
       <c r="H288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr"/>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Add Advice</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Ajouter un conseil</t>
         </is>
       </c>
       <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Points</t>
+          <t>.Boxes.BattleAssistAddAdvice</t>
         </is>
       </c>
       <c r="G289" t="inlineStr"/>
       <c r="H289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr"/>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Member activity</t>
+          <t>Displays all your in-stock buildings, upgrades, and selection kits from Sets and Chains.</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Activité des membres</t>
+          <t>Liste de tous les bâtiments, amélioration et pack de sélection de l'inventaire pour les packs et les chaînes.</t>
         </is>
       </c>
       <c r="D290" t="inlineStr"/>
       <c r="E290" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MemberActiviy</t>
+          <t>.Menu.Kits.Desc</t>
         </is>
       </c>
       <c r="G290" t="inlineStr"/>
       <c r="H290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr"/>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Do you want the rewards from GBG and GE to be displayed in a stream over the rewards bar?</t>
+          <t>Export presets</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Voulez-vous que les récompenses du CBG et de l'EG soient affichées dans un flux par dessus la barre des récompenses ?</t>
+          <t>Exporter les préréglages</t>
         </is>
       </c>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGRewards.Desc</t>
+          <t>.Boxes.ProductionsRating.PresetExport</t>
         </is>
       </c>
       <c r="G291" t="inlineStr"/>
       <c r="H291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr"/>
       <c r="B292" t="inlineStr">
         <is>
-          <t>HP lost</t>
+          <t>Market Filter</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>PV perdus</t>
+          <t>Filtre de marché</t>
         </is>
       </c>
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.lostHP</t>
+          <t>.Settings.Entry.ShowMarketFilter</t>
         </is>
       </c>
       <c r="G292" t="inlineStr"/>
       <c r="H292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr"/>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Upcoming Tasks</t>
+          <t>Number of Missile Launches remaining.</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Tâches à venir</t>
+          <t>Nombre d'essais restants pour le lancement de missile.</t>
         </is>
       </c>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.UpcomingTasks</t>
+          <t>.Boxes.BonusService.missile_launch</t>
         </is>
       </c>
       <c r="G293" t="inlineStr"/>
       <c r="H293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr"/>
       <c r="B294" t="inlineStr">
         <is>
-          <t>All rarities</t>
+          <t>Space Age Jupiter Moon</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>toutes les raretés</t>
+          <t>Ère spatiale - Lune de Jupiter</t>
         </is>
       </c>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.All</t>
+          <t>.Eras.21</t>
         </is>
       </c>
       <c r="G294" t="inlineStr"/>
       <c r="H294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr"/>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Eras</t>
+          <t>Highest level of this building</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Ères</t>
+          <t>Niveau le plus élevé de ce bâtiment</t>
         </is>
       </c>
       <c r="D295" t="inlineStr"/>
       <c r="E295" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Eras</t>
+          <t>.Boxes.Kits.maxBuilding</t>
         </is>
       </c>
       <c r="G295" t="inlineStr"/>
       <c r="H295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr"/>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Body</t>
+          <t>Delete Alert</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Corps</t>
+          <t>Effacer l'alarme</t>
         </is>
       </c>
       <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Body</t>
+          <t>.Boxes.GuildFights.DeleteAlert</t>
         </is>
       </c>
       <c r="G296" t="inlineStr"/>
       <c r="H296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr"/>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Trillion</t>
+          <t>Lower Era buildings</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Trillion</t>
+          <t>Bâtiments des anciennes ères</t>
         </is>
       </c>
       <c r="D297" t="inlineStr"/>
       <c r="E297" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.T</t>
+          <t>.Boxes.CityMap.HighlightOldBuildings</t>
         </is>
       </c>
       <c r="G297" t="inlineStr"/>
       <c r="H297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr"/>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Select GB</t>
+          <t>calendar week</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Sélectionner le GM</t>
+          <t>Semaine calendrier</t>
         </is>
       </c>
       <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>.Boxes.findGB.selectGB</t>
+          <t>.Boxes.GuildMemberStat.CalendarWeek</t>
         </is>
       </c>
       <c r="G298" t="inlineStr"/>
       <c r="H298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr"/>
       <c r="B299" t="inlineStr">
         <is>
-          <t>is affected by life support</t>
+          <t>LMA</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>est affecté par le système de survie</t>
+          <t>Ren</t>
         </is>
       </c>
       <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.lifeSupport</t>
+          <t>.Eras.6.short</t>
         </is>
       </c>
       <c r="G299" t="inlineStr"/>
       <c r="H299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr"/>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Incidents</t>
+          <t>Tomorrow Era</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Incidents</t>
+          <t>Demain</t>
         </is>
       </c>
       <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>.Menu.HiddenRewards.Title</t>
+          <t>.Eras.13</t>
         </is>
       </c>
       <c r="G300" t="inlineStr"/>
       <c r="H300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr"/>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Treasure</t>
+          <t>Date</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Ressources /H</t>
+          <t>Date</t>
         </is>
       </c>
       <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsTreasurePlayerH</t>
+          <t>.Boxes.GuildFights.Date</t>
         </is>
       </c>
       <c r="G301" t="inlineStr"/>
       <c r="H301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr"/>
       <c r="B302" t="inlineStr">
         <is>
-          <t>creates a List of all the matching GB you come accross in other Players GB List or the ranking</t>
+          <t>Reconstruction Size List</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Crée une liste de tous les GM correspondants que vous rencontrez dans la liste des GM d'autres joueurs ou le classement</t>
+          <t>Liste de tailles des objets en Reconstruction</t>
         </is>
       </c>
       <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>.Menu.findGB.Desc</t>
+          <t>.Boxes.ReconstructionList.Title</t>
         </is>
       </c>
       <c r="G302" t="inlineStr"/>
       <c r="H302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr"/>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Rewards from Seasonal or Special Events</t>
+          <t>Need</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Récompenses des événements spéciaux ou saisonniers</t>
+          <t>Besoin</t>
         </is>
       </c>
       <c r="D303" t="inlineStr"/>
       <c r="E303" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.__event</t>
+          <t>.Boxes.Market.Need</t>
         </is>
       </c>
       <c r="G303" t="inlineStr"/>
       <c r="H303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr"/>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Copy</t>
+          <t>Sorting</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Copier</t>
+          <t>Tri</t>
         </is>
       </c>
       <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Copy</t>
+          <t>.Boxes.Notice.Sorting</t>
         </is>
       </c>
       <c r="G304" t="inlineStr"/>
       <c r="H304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr"/>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Inactive</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Modifier</t>
+          <t>Inactif</t>
         </is>
       </c>
       <c r="D305" t="inlineStr"/>
       <c r="E305" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Edit</t>
+          <t>.Boxes.Settings.Inactive</t>
         </is>
       </c>
       <c r="G305" t="inlineStr"/>
       <c r="H305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr"/>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Select all</t>
+          <t>Boost Values</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Tout sélectionner</t>
+          <t>Valeur des boost</t>
         </is>
       </c>
       <c r="D306" t="inlineStr"/>
       <c r="E306" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SelectAll</t>
+          <t>.Boxes.CombatCalculator.Values</t>
         </is>
       </c>
       <c r="G306" t="inlineStr"/>
       <c r="H306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr"/>
       <c r="B307" t="inlineStr">
         <is>
-          <t>play up to current era</t>
+          <t>Negotiation Blocker</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Jouer jusqu'à l'ère actuelle</t>
+          <t>Bloqueur de négociations</t>
         </is>
       </c>
       <c r="D307" t="inlineStr"/>
       <c r="E307" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.ToEra</t>
+          <t>.Settings.ShowMapTradeWarning.Title</t>
         </is>
       </c>
       <c r="G307" t="inlineStr"/>
       <c r="H307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr"/>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Active Guild Members</t>
+          <t>The import was completed with errors. Please reload the game.</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Membres actifs de la guilde</t>
+          <t>L'importation s'est terminée avec des erreurs. Veuillez recharger le jeu.</t>
         </is>
       </c>
       <c r="D308" t="inlineStr"/>
       <c r="E308" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>.Boxes.OtherGuildActivity.Title</t>
+          <t>.Boxes.DBExport.ImportPartlySuccessful</t>
         </is>
       </c>
       <c r="G308" t="inlineStr"/>
       <c r="H308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr"/>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Menu + Notifications</t>
+          <t>Date</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Menu + notifications</t>
+          <t>Date</t>
         </is>
       </c>
       <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>.Settings.Tab.Extension</t>
+          <t>.General.Date</t>
         </is>
       </c>
       <c r="G309" t="inlineStr"/>
       <c r="H309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr"/>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Coords</t>
+          <t>Shop Assistant</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Coordonnées</t>
+          <t>Assistant Boutique</t>
         </is>
       </c>
       <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Coords</t>
+          <t>.Settings.Entry.ShowShopAssist</t>
         </is>
       </c>
       <c r="G310" t="inlineStr"/>
       <c r="H310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr"/>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>The Alert for __provinceName__ was saved!</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Enregistrer</t>
+          <t>L'alerte pour __provinceName__ a été enregistrée !</t>
         </is>
       </c>
       <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Save</t>
+          <t>.Boxes.GuildFights.SaveMessage.Desc</t>
         </is>
       </c>
       <c r="G311" t="inlineStr"/>
       <c r="H311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr"/>
       <c r="B312" t="inlineStr">
         <is>
-          <t>OF</t>
+          <t>Auctions</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>FO</t>
+          <t>Enchères</t>
         </is>
       </c>
       <c r="D312" t="inlineStr"/>
       <c r="E312" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>.Eras.16.short</t>
+          <t>.Settings.Entry.Auctions</t>
         </is>
       </c>
       <c r="G312" t="inlineStr"/>
       <c r="H312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr"/>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Pop Game (e.g. Fall Event)</t>
+          <t xml:space="preserve">Settlements Resource Overview  - </t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Jeu Pop (ex. Event Automne)</t>
+          <t xml:space="preserve">Colonie Aperçu des ressources - </t>
         </is>
       </c>
       <c r="D313" t="inlineStr"/>
       <c r="E313" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>.Settings.EventHelperPop</t>
+          <t>.Boxes.Outpost.TitleShort</t>
         </is>
       </c>
       <c r="G313" t="inlineStr"/>
       <c r="H313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr"/>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Export</t>
+          <t>Anniversary-Event</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Exporter</t>
+          <t>Événement d'anniversaire</t>
         </is>
       </c>
       <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Export</t>
+          <t>.Boxes.FPCollector.anniversary_event</t>
         </is>
       </c>
       <c r="G314" t="inlineStr"/>
       <c r="H314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr"/>
       <c r="B315" t="inlineStr">
         <is>
-          <t>LvL</t>
+          <t>PvP-Arena</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Niveau</t>
+          <t>Arène JcJ</t>
         </is>
       </c>
       <c r="D315" t="inlineStr"/>
       <c r="E315" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Step</t>
+          <t>.Boxes.PvPArena.Title</t>
         </is>
       </c>
       <c r="G315" t="inlineStr"/>
       <c r="H315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr"/>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Choose a player</t>
+          <t>Progress</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Choisir un joueur</t>
+          <t>Progrès</t>
         </is>
       </c>
       <c r="D316" t="inlineStr"/>
       <c r="E316" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ModalChoosePlayer</t>
+          <t>.Boxes.Castle.Progress</t>
         </is>
       </c>
       <c r="G316" t="inlineStr"/>
       <c r="H316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr"/>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Discord: join our server for general discussions about the extension, chats and support.</t>
+          <t>The data below can be marked to copy them.</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Discord : rejoignez notre serveur pour discuter et recevoir de l'aide à propos de l'extension.</t>
+          <t>Les données ci-dessous peuvent être sélectionnées pour les copier.</t>
         </is>
       </c>
       <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>.Settings.Help.Discord</t>
+          <t>.Settings.Version.Desc</t>
         </is>
       </c>
       <c r="G317" t="inlineStr"/>
       <c r="H317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr"/>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Include Ally boosts in the rating</t>
+          <t>Change Menu</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Inclure les boosts des Alliés dans la notation</t>
+          <t>Changer le menu</t>
         </is>
       </c>
       <c r="D318" t="inlineStr"/>
       <c r="E318" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowAllies</t>
+          <t>.Settings.SelectedMenu.Title</t>
         </is>
       </c>
       <c r="G318" t="inlineStr"/>
       <c r="H318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr"/>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Should the Infobox open itself automatically once the game loads?</t>
+          <t>Accepted Trades</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>La fenêtre d'info doit-elle s'ouvrir automatiquement après le début du jeu ?</t>
+          <t>Échanges accepté</t>
         </is>
       </c>
       <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>.Settings.AutoOpenInfoBox.Desc</t>
+          <t>.Boxes.MarketOffersEvents.Accepted</t>
         </is>
       </c>
       <c r="G319" t="inlineStr"/>
       <c r="H319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr"/>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Log</t>
+          <t>Copy values</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Log</t>
+          <t>Copier les valeurs</t>
         </is>
       </c>
       <c r="D320" t="inlineStr"/>
       <c r="E320" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Log</t>
+          <t>.Boxes.OwnpartCalculator.CopyValues</t>
         </is>
       </c>
       <c r="G320" t="inlineStr"/>
       <c r="H320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr"/>
       <c r="B321" t="inlineStr">
         <is>
-          <t>GB Cost Calculator</t>
+          <t>View</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Afficher la calculatrice GM externe</t>
+          <t>Afficher</t>
         </is>
       </c>
       <c r="D321" t="inlineStr"/>
       <c r="E321" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>.Menu.Calculator.Title</t>
+          <t>.Boxes.CloseBox.View</t>
         </is>
       </c>
       <c r="G321" t="inlineStr"/>
       <c r="H321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr"/>
       <c r="B322" t="inlineStr">
         <is>
-          <t>No data available!&lt;br /&gt;Please visit the results page of the guild expedition overview to update the data.</t>
+          <t>2-lane Road</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Aucune donnée disponible!&lt;br/&gt;Visitez la page des contributions de l'aperçu de l'Expédition de guilde pour mettre à jour les données.</t>
+          <t>Rue à deux voies</t>
         </is>
       </c>
       <c r="D322" t="inlineStr"/>
       <c r="E322" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.ResultsNoData</t>
+          <t>.HiddenRewards.Positions.cityRoadBig</t>
         </is>
       </c>
       <c r="G322" t="inlineStr"/>
       <c r="H322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr"/>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>rest FP</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Ère</t>
+          <t>PF restant</t>
         </is>
       </c>
       <c r="D323" t="inlineStr"/>
       <c r="E323" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Era</t>
+          <t>.Boxes.Investment.Overview.SettingsRestFP</t>
         </is>
       </c>
       <c r="G323" t="inlineStr"/>
       <c r="H323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr"/>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Unit's-pool</t>
+          <t>No age</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Pool d'unités</t>
+          <t>Sans ère</t>
         </is>
       </c>
       <c r="D324" t="inlineStr"/>
       <c r="E324" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>.Boxes.Units.pool</t>
+          <t>.Eras.0</t>
         </is>
       </c>
       <c r="G324" t="inlineStr"/>
       <c r="H324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr"/>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Treasure Daily</t>
+          <t>Ascendable buildings</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Ressources /J</t>
+          <t>Bâtiments améliorables</t>
         </is>
       </c>
       <c r="D325" t="inlineStr"/>
       <c r="E325" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsTreasurePlayerD</t>
+          <t>.Boxes.CityMap.ShowAscendableBuildings</t>
         </is>
       </c>
       <c r="G325" t="inlineStr"/>
       <c r="H325" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr"/>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Space Age Space Hub</t>
+          <t>Disabled: Open the Profile Tab of your Town Hall.</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Ère spatiale : Hub spatial</t>
+          <t>Desactivé : Ouvrir l'onglet Profil de votre hôtel de ville.</t>
         </is>
       </c>
       <c r="D326" t="inlineStr"/>
       <c r="E326" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>.Eras.23</t>
+          <t>.Menu.PlayerProfile.Warning</t>
         </is>
       </c>
       <c r="G326" t="inlineStr"/>
       <c r="H326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr"/>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Expected activation costs</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Coût en PF</t>
+          <t>Coûts d'activation attendus</t>
         </is>
       </c>
       <c r="D327" t="inlineStr"/>
       <c r="E327" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.Costs</t>
+          <t>.Boxes.GexStat.UnlockingCosts</t>
         </is>
       </c>
       <c r="G327" t="inlineStr"/>
       <c r="H327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr"/>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Menu Content</t>
+          <t>There are no buildings in this category.</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Contenu du menu</t>
+          <t>Il n'y a pas de bâtiment dans cette catégorie.</t>
         </is>
       </c>
       <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>.Settings.MenuContent.Title</t>
+          <t>.Boxes.Productions.EmptyList</t>
         </is>
       </c>
       <c r="G328" t="inlineStr"/>
       <c r="H328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr"/>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Units lost</t>
+          <t>Reset this preset to default values?</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Unités perdues</t>
+          <t>Réinitialiser ce préréglage aux valeurs par défaut ?</t>
         </is>
       </c>
       <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.lostUnits</t>
+          <t>.Boxes.ProductionsRating.PresetConfirmReset</t>
         </is>
       </c>
       <c r="G329" t="inlineStr"/>
       <c r="H329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr"/>
       <c r="B330" t="inlineStr">
         <is>
-          <t>On</t>
+          <t>Sound for Rival-Quest</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Son pour quête du Rival</t>
         </is>
       </c>
       <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Persistence.On</t>
+          <t>.Settings.RivalSound.Title</t>
         </is>
       </c>
       <c r="G330" t="inlineStr"/>
       <c r="H330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr"/>
       <c r="B331" t="inlineStr">
         <is>
-          <t>The Beta-Extension musst be installed and updated manually. Either regularly click the button below to download the current beta or use a Git-Manager&gt;&lt;/br&gt;&lt;/br&gt;Unpack the downloaded zip and in the Chrome extension settings activate developer mode to 'load unpacked extension'.&lt;/br&gt;&lt;/br&gt;Only one Version of the Helper should be active at any time to prevent interference!</t>
+          <t>% Attack</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>L'extension bêta doit être installée et mise à jour manuellement. Soit cliquez régulièrement sur le bouton ci-dessous pour télécharger la version bêta actuelle, soit utilisez un Git-Manager&lt;/br&gt;&lt;/br&gt;Décompressez le zip téléchargé et dans les paramètres de l'extension Chrome, activez le mode développeur pour « charger l'extension décompressée ».&lt;/br&gt; &lt;/br&gt;Une seule version du Helper doit être active à tout moment pour éviter les interférences !</t>
+          <t>% Attaque</t>
         </is>
       </c>
       <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>.Settings.LoadBeta2.Desc</t>
+          <t>.Boxes.GreatBuildings.Attack</t>
         </is>
       </c>
       <c r="G331" t="inlineStr"/>
       <c r="H331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr"/>
       <c r="B332" t="inlineStr">
         <is>
-          <t>&lt;a target='_blank' href='https://foe-helper.com/extension/update?v=__version__&amp;lang=en'  class='game-cursor'&gt;Last Changelog&lt;/a&gt;</t>
+          <t>HP lost</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>&lt;a target='_blank' href='https://foe-helper.com/extension/update?v=__version__&amp;lang=en'  class='game-cursor'&gt;Nouveautés de cette version&lt;/a&gt;</t>
+          <t>PV perdus</t>
         </is>
       </c>
       <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>.Settings.Version.Link</t>
-[...7 lines deleted...]
-      </c>
+          <t>.Boxes.BattleAssistAAConfig.lostHP</t>
+        </is>
+      </c>
+      <c r="G332" t="inlineStr"/>
       <c r="H332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr"/>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Display Alert suggestions (for example, when clicking on a GBG sector, or collecting a building production)</t>
+          <t>All rarities</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Afficher des suggestions de notification (par exemple, lorsque vous cliquez sur un secteur de Champ de Bataille de guilde ou lorsque vous collectez une production de bâtiment)</t>
+          <t>toutes les raretés</t>
         </is>
       </c>
       <c r="D333" t="inlineStr"/>
       <c r="E333" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Suggestions.Info</t>
+          <t>.Boxes.AllyList.All</t>
         </is>
       </c>
       <c r="G333" t="inlineStr"/>
       <c r="H333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr"/>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Guild supporting buildings</t>
+          <t>Shop Assistant</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Bâtiments de puissance de guilde</t>
+          <t>Assistant Boutique</t>
         </is>
       </c>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildSupportBuildings</t>
+          <t>.Menu.ShopAssist.Title</t>
         </is>
       </c>
       <c r="G334" t="inlineStr"/>
       <c r="H334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr"/>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Best</t>
+          <t>Body</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Meilleur</t>
+          <t>Corps</t>
         </is>
       </c>
       <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Best</t>
+          <t>.Boxes.Alerts.Form.Body</t>
         </is>
       </c>
       <c r="G335" t="inlineStr"/>
       <c r="H335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr"/>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Statistics</t>
+          <t>Total</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Statistiques</t>
+          <t>Total</t>
         </is>
       </c>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>.Menu.Stats.Title</t>
+          <t>.Boxes.Productions.GoodEraTotal</t>
         </is>
       </c>
       <c r="G336" t="inlineStr"/>
       <c r="H336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr"/>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Guild Treasury - d</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Tréso Guilde /J</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsTreasureClanD</t>
+          <t>.Boxes.PvPArena.Type</t>
         </is>
       </c>
       <c r="G337" t="inlineStr"/>
       <c r="H337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr"/>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Guilds</t>
+          <t>Place4</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Guildes</t>
+          <t>P4</t>
         </is>
       </c>
       <c r="D338" t="inlineStr"/>
       <c r="E338" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Guilds</t>
+          <t>.Boxes.PowerLeveling.P4</t>
         </is>
       </c>
       <c r="G338" t="inlineStr"/>
       <c r="H338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr"/>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Goods from Mars are not included. Please visit your Mars outpost and open the box again</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Les ressources provenant de mars ne sont pas incluses. Veuillez visiter votre colonie martienne et réessayer.</t>
+          <t>Modifier</t>
         </is>
       </c>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.NoMarsDataWarning</t>
+          <t>.Boxes.Alerts.Form.Edit</t>
         </is>
       </c>
       <c r="G339" t="inlineStr"/>
       <c r="H339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr"/>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Preview</t>
+          <t>play up to current era</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Aperçu</t>
+          <t>Jouer jusqu'à l'ère actuelle</t>
         </is>
       </c>
       <c r="D340" t="inlineStr"/>
       <c r="E340" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Preview</t>
+          <t>.Boxes.BetterMusic.ToEra</t>
         </is>
       </c>
       <c r="G340" t="inlineStr"/>
       <c r="H340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr"/>
       <c r="B341" t="inlineStr">
         <is>
-          <t xml:space="preserve">Help translate FoE Helper by registering on our translation tool: </t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aider à traduire l'extension en vous inscrivant à notre outil de traduction : </t>
+          <t>Nom</t>
         </is>
       </c>
       <c r="D341" t="inlineStr"/>
       <c r="E341" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>.Settings.About.TranslateDesc</t>
+          <t>.Boxes.Kits.Name</t>
         </is>
       </c>
       <c r="G341" t="inlineStr"/>
       <c r="H341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr"/>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Displays a schematics of your city</t>
+          <t>Castle points</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Affiche une carte de votre cité vue du dessus.</t>
+          <t>Points de château</t>
         </is>
       </c>
       <c r="D342" t="inlineStr"/>
       <c r="E342" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>.Menu.Citymap.Desc</t>
+          <t>.Boxes.Castle.CastlePoints</t>
         </is>
       </c>
       <c r="G342" t="inlineStr"/>
       <c r="H342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr"/>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Item Sources</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Fait</t>
+          <t>Objet produit par ...</t>
         </is>
       </c>
       <c r="D343" t="inlineStr"/>
       <c r="E343" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Done</t>
+          <t>.Boxes.ItemSources.Title</t>
         </is>
       </c>
       <c r="G343" t="inlineStr"/>
       <c r="H343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr"/>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Opens In</t>
+          <t>Negotiation</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Ouvre dans</t>
+          <t>Négociation</t>
         </is>
       </c>
       <c r="D344" t="inlineStr"/>
       <c r="E344" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Expiration</t>
+          <t>.Boxes.Castle.Negotiation</t>
         </is>
       </c>
       <c r="G344" t="inlineStr"/>
       <c r="H344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr"/>
       <c r="B345" t="inlineStr">
         <is>
-          <t>ATTENTION: To update these values, you must scroll through all new events in the History Event tab in: Town Hall &gt; News &gt; Event History</t>
+          <t>How many daily FPs per tile are lost for making space for new GBs? Example: You are removing some Shrines of Knowledge to build a GB =&gt; 1FP/5 tiles = 0.2FP/tile</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>ATTENTION : Pour mettre ces valeurs à jours, vous devez faire défiler tous les nouveaux événements dans la liste des événements dans : hôtel de ville &gt; Nouvelles &gt; Historique des événements</t>
+          <t>Combien de PFs quotidiens par case sont perdus pour faire de la place pour de nouveaux GMs ? Exemple : vous supprimez certains "sanctuaires du savoir" pour construire un GM =&gt; 1 PF / 5 cases = 0,2 PFs / case</t>
         </is>
       </c>
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.HeaderWarning</t>
+          <t>.Boxes.GreatBuildings.TTFPPerTile</t>
         </is>
       </c>
       <c r="G345" t="inlineStr"/>
       <c r="H345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr"/>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Boost</t>
+          <t>No owner yet</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Boost</t>
+          <t>Aucun propriétaire pour le moment</t>
         </is>
       </c>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>.General.Boost</t>
+          <t>.Boxes.GuildFights.NoOwner</t>
         </is>
       </c>
       <c r="G346" t="inlineStr"/>
       <c r="H346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr"/>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Load current Beta</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Charger la version Beta actuelle</t>
+          <t>Nom</t>
         </is>
       </c>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>.Settings.LoadBeta2.Title</t>
+          <t>.Boxes.Discord.Name</t>
         </is>
       </c>
       <c r="G347" t="inlineStr"/>
       <c r="H347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr"/>
       <c r="B348" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/town</t>
+          <t>This column shows the era of the building, NOT the era of the produced goods</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/francais/module/ville</t>
+          <t>Cette colonne affiche l'ère du bâtiment, pas de la ressource produite</t>
         </is>
       </c>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.HelpLink</t>
+          <t>.Boxes.Productions.TTGoodsEra</t>
         </is>
       </c>
       <c r="G348" t="inlineStr"/>
       <c r="H348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr"/>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Negotiation</t>
+          <t>Active preset</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Négociation</t>
+          <t>préréglage actif</t>
         </is>
       </c>
       <c r="D349" t="inlineStr"/>
       <c r="E349" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Negotiation</t>
+          <t>.Boxes.ProductionsRating.PresetActive</t>
         </is>
       </c>
       <c r="G349" t="inlineStr"/>
       <c r="H349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr"/>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Version</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Version</t>
+          <t>Niveau</t>
         </is>
       </c>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>.Settings.Entry.Version</t>
+          <t>.General.Level</t>
         </is>
       </c>
       <c r="G350" t="inlineStr"/>
       <c r="H350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr"/>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Auto open Infobox</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Ouverture automatique de la fenêtres des infos</t>
+          <t>Effacer</t>
         </is>
       </c>
       <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>.Settings.AutoOpenInfoBox.Title</t>
+          <t>.Boxes.Discord.DeleteEntry</t>
         </is>
       </c>
       <c r="G351" t="inlineStr"/>
       <c r="H351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr"/>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Select the minimum amount of goods offered. This filter does NOT apply to guild members' trades</t>
+          <t>Set Alert</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Sélectionnez la quantité minimale de produits offerts. Ce filtre ne s'applique PAS aux échanges de membres de guilde.</t>
+          <t>Alarme</t>
         </is>
       </c>
       <c r="D352" t="inlineStr"/>
       <c r="E352" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TTMinQuantity</t>
+          <t>.Boxes.GuildFights.SetAlert</t>
         </is>
       </c>
       <c r="G352" t="inlineStr"/>
       <c r="H352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr"/>
       <c r="B353" t="inlineStr">
         <is>
-          <t>See all available information of the current QI map.</t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Voir toutes les informations disponibles de la carte actuelle des IQ.</t>
+          <t>Ch. de bataille</t>
         </is>
       </c>
       <c r="D353" t="inlineStr"/>
       <c r="E353" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>.Menu.QIMap.Desc</t>
+          <t>.Boxes.Stats.Rewards.Source.battlegrounds_conquest</t>
         </is>
       </c>
       <c r="G353" t="inlineStr"/>
       <c r="H353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr"/>
       <c r="B354" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total Squares: </t>
+          <t>Units lost</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t xml:space="preserve">Surface totale : </t>
+          <t>Unités perdues</t>
         </is>
       </c>
       <c r="D354" t="inlineStr"/>
       <c r="E354" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.WholeArea</t>
+          <t>.Boxes.BattleAssistAAConfig.lostUnits</t>
         </is>
       </c>
       <c r="G354" t="inlineStr"/>
       <c r="H354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr"/>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Local settings</t>
+          <t>On</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Paramètres locaux</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="D355" t="inlineStr"/>
       <c r="E355" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.LocalSettings</t>
+          <t>.Boxes.Alerts.Form.Persistence.On</t>
         </is>
       </c>
       <c r="G355" t="inlineStr"/>
       <c r="H355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr"/>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Production</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; has just placed a bid for __amount__ Trade Coins.</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Production</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; vient d'offrir __amount__ pièces.</t>
         </is>
       </c>
       <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.production</t>
+          <t>.Boxes.Infobox.Messages.Auction</t>
         </is>
       </c>
       <c r="G356" t="inlineStr"/>
       <c r="H356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr"/>
       <c r="B357" t="inlineStr">
         <is>
-          <t>delete ex-member after</t>
+          <t>Display Alert suggestions (for example, when clicking on a GBG sector, or collecting a building production)</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>supprimer l'ex-membre après</t>
+          <t>Afficher des suggestions de notification (par exemple, lorsque vous cliquez sur un secteur de Champ de Bataille de guilde ou lorsque vous collectez une production de bâtiment)</t>
         </is>
       </c>
       <c r="D357" t="inlineStr"/>
       <c r="E357" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.DeleteExMembersAfter</t>
+          <t>.Boxes.Alerts.Preferences.Suggestions.Info</t>
         </is>
       </c>
       <c r="G357" t="inlineStr"/>
       <c r="H357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr"/>
       <c r="B358" t="inlineStr">
         <is>
-          <t>show battles won</t>
+          <t>Filter Rewards</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Afficher les batailles gagnées</t>
+          <t>Filtres des récompenses</t>
         </is>
       </c>
       <c r="D358" t="inlineStr"/>
       <c r="E358" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ShowBattlesWon</t>
+          <t>.Boxes.Stats.FilterRewards</t>
         </is>
       </c>
       <c r="G358" t="inlineStr"/>
       <c r="H358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr"/>
       <c r="B359" t="inlineStr">
         <is>
-          <t>&lt;span style='color:#29b206'&gt;Remaining&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
+          <t>Filters all members with existing new progress.</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>&lt;span style='color:#29b206'&gt;Excès&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Manquant&lt;/span&gt;</t>
+          <t>Filtrer tous les membres avec de nouveaux progrès.</t>
         </is>
       </c>
       <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.DescStillMissing</t>
+          <t>.Boxes.GuildFights.ProgressFilterDesc</t>
         </is>
       </c>
       <c r="G359" t="inlineStr"/>
       <c r="H359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr"/>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Updates the 'GB calculator' for all GBs</t>
+          <t>Cost/Step</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Modifie la "Calculatrice GM interne" pour tous les GM</t>
+          <t>Coût/Etape</t>
         </is>
       </c>
       <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartOnAllGBs.Title</t>
+          <t>.Boxes.EventChests.CostPerStep</t>
         </is>
       </c>
       <c r="G360" t="inlineStr"/>
       <c r="H360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr"/>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Fall Event</t>
+          <t>export last</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Événement d'automne</t>
+          <t>Exporter le dernier</t>
         </is>
       </c>
       <c r="D361" t="inlineStr"/>
       <c r="E361" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.fall_event</t>
+          <t>.Boxes.GexStat.ExportLast</t>
         </is>
       </c>
       <c r="G361" t="inlineStr"/>
       <c r="H361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr"/>
       <c r="B362" t="inlineStr">
         <is>
-          <t>The game will now reload with the imported settings.</t>
+          <t>Neighbours</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Le jeu va maintenant se recharger avec les paramètres importés.</t>
+          <t>Voisins</t>
         </is>
       </c>
       <c r="D362" t="inlineStr"/>
       <c r="E362" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>.Settings.ExportImport.Reload</t>
+          <t>.Boxes.Notice.SelectPlayerGroupNeighbor</t>
         </is>
       </c>
       <c r="G362" t="inlineStr"/>
       <c r="H362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr"/>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Shop Assistant</t>
+          <t>Website Api-Token</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Assistant Boutique</t>
+          <t>Site Web Jeton API</t>
         </is>
       </c>
       <c r="D363" t="inlineStr"/>
       <c r="E363" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>.Settings.ShowShopAssist.Title</t>
+          <t>.Settings.ApiToken.Title</t>
         </is>
       </c>
       <c r="G363" t="inlineStr"/>
       <c r="H363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr"/>
       <c r="B364" t="inlineStr">
         <is>
-          <t>__count__ new player Events were found.</t>
+          <t>Defender replaced</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>__count__ nouveaux événements joueur ont été trouvés.</t>
+          <t>Défense remplacée</t>
         </is>
       </c>
       <c r="D364" t="inlineStr"/>
       <c r="E364" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.PlayerFoundCounter</t>
+          <t>.Boxes.GvGMap.Log.defender_replaced</t>
         </is>
       </c>
       <c r="G364" t="inlineStr"/>
       <c r="H364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr"/>
       <c r="B365" t="inlineStr">
         <is>
-          <t>This module will automatically calculate an auction bid and copy it to the clipboard.</t>
+          <t>English</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Ce module calculera automatiquement une enchère et la copiera dans le presse-papiers.</t>
+          <t>Français</t>
         </is>
       </c>
       <c r="D365" t="inlineStr"/>
       <c r="E365" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>.Settings.Auctions.Desc</t>
+          <t>._Language</t>
         </is>
       </c>
       <c r="G365" t="inlineStr"/>
       <c r="H365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr"/>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Bottom</t>
+          <t>Optional: How many FP rewards do you get per day? This information is used to calculate profitability for further Arc levels. To get a suggestion go to: Town Hall &gt; News &gt; Event History and scroll through all pages</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Bas</t>
+          <t>Optionnel : Combien de récompenses en PFs recevez-vous par jour ? Cette information est utilisée pour calculer la rentabilité sur d'autres niveaux d'Arche plus élevés. Pour obtenir une suggestion, se rendre dans : Hôtel de Ville &gt; Nouvelles &gt; Historique des événements &gt; et défiler toutes les pages</t>
         </is>
       </c>
       <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>.Menu.BottomBar</t>
+          <t>.Boxes.GreatBuildings.TTRewardPerDay</t>
         </is>
       </c>
       <c r="G366" t="inlineStr"/>
       <c r="H366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr"/>
       <c r="B367" t="inlineStr">
         <is>
-          <t>last Alcatraz production</t>
+          <t>Opens In</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Dernière production d'Alcatraz</t>
+          <t>Ouvre dans</t>
         </is>
       </c>
       <c r="D367" t="inlineStr"/>
       <c r="E367" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>.Boxes.Units.alca</t>
+          <t>.Boxes.Alerts.Form.Expiration</t>
         </is>
       </c>
       <c r="G367" t="inlineStr"/>
       <c r="H367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr"/>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Fragments</t>
+          <t>Units - Daily</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Fragments</t>
+          <t>Evolution de vos unités par jour</t>
         </is>
       </c>
       <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Fragments</t>
+          <t>.Boxes.Stats.SourceTitle.statsUnitsD</t>
         </is>
       </c>
       <c r="G368" t="inlineStr"/>
       <c r="H368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr"/>
       <c r="B369" t="inlineStr">
         <is>
-          <t>calendar week</t>
+          <t>Double donation</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Semaine calendrier</t>
+          <t>Don double</t>
         </is>
       </c>
       <c r="D369" t="inlineStr"/>
       <c r="E369" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.CalendarWeek</t>
+          <t>.Boxes.doubleFPprevention.Title</t>
         </is>
       </c>
       <c r="G369" t="inlineStr"/>
       <c r="H369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr"/>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Sector is protected</t>
+          <t>Wrong goods selected, please finish manually</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Secteur protégé</t>
+          <t>Mauvais produits sélectionnés, veuillez terminer manuellement</t>
         </is>
       </c>
       <c r="D370" t="inlineStr"/>
       <c r="E370" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Protected</t>
+          <t>.Boxes.Negotiation.WrongGoods</t>
         </is>
       </c>
       <c r="G370" t="inlineStr"/>
       <c r="H370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr"/>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Show all parts</t>
+          <t>Member participation</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Afficher toutes les parties</t>
+          <t>Participation du membre</t>
         </is>
       </c>
       <c r="D371" t="inlineStr"/>
       <c r="E371" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.TripleStateButton1</t>
+          <t>.Boxes.GexStat.MemberParticipation</t>
         </is>
       </c>
       <c r="G371" t="inlineStr"/>
       <c r="H371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr"/>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Without an API token for this world (obtainable free of charge from the website) you cannot transfer cities or notes.&lt;br&gt;Click here for instructions:</t>
+          <t>Friend</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Sans un jeton API pour ce monde (obtenable gratuitement sur le site Web) vous ne pouvez pas transférer de villes ou de notes.&lt;br&gt;Cliquez ici pour obtenir des instructions :</t>
+          <t>Amis</t>
         </is>
       </c>
       <c r="D372" t="inlineStr"/>
       <c r="E372" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.MissingApiKeySubmitError</t>
+          <t>.Boxes.Notice.ContentHeadIsFriend</t>
         </is>
       </c>
       <c r="G372" t="inlineStr"/>
       <c r="H372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr"/>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Take notes on anything you don't want to forget.</t>
+          <t>Do you want the QI Player list to automatically open when clicking on the QI ranking?</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Prenez des notes sur tout ce que vous ne voulez pas oublier.</t>
+          <t>Voulez-vous que la liste des joueurs IQ s'ouvre automatiquement lorsque vous cliquez sur le classement IQ ?</t>
         </is>
       </c>
       <c r="D373" t="inlineStr"/>
       <c r="E373" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>.Menu.Notice.Desc</t>
+          <t>.Settings.ShowQIPlayerInfo.Desc</t>
         </is>
       </c>
       <c r="G373" t="inlineStr"/>
       <c r="H373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr"/>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Negotiations</t>
+          <t>Space Age Titan</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Négociations</t>
+          <t>Ère spatiale - Titan</t>
         </is>
       </c>
       <c r="D374" t="inlineStr"/>
       <c r="E374" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Negotiations</t>
+          <t>.Eras.22</t>
         </is>
       </c>
       <c r="G374" t="inlineStr"/>
       <c r="H374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr"/>
       <c r="B375" t="inlineStr">
         <is>
-          <t>No alert</t>
+          <t>Ignore optional technologies of current/higher eras</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Pas d'alerte</t>
+          <t>Ignorer les technologies optionnelles des ères actuelles / futures</t>
         </is>
       </c>
       <c r="D375" t="inlineStr"/>
       <c r="E375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>.Boxes.InactivesSettings.NoAlert</t>
+          <t>.Boxes.Technologies.IgnoreCurrentEraOptional</t>
         </is>
       </c>
       <c r="G375" t="inlineStr"/>
       <c r="H375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr"/>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Auto hide all on battle</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Tout cacher automatiquement lors de bataille</t>
+          <t>Niveau</t>
         </is>
       </c>
       <c r="D376" t="inlineStr"/>
       <c r="E376" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.AutoHideOnBattle</t>
+          <t>.Boxes.GuildMemberStat.Level</t>
         </is>
       </c>
       <c r="G376" t="inlineStr"/>
       <c r="H376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr"/>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Map</t>
+          <t>This value is used for ranking buildings providing attack or defense bonus for the attacking army. How many FP is 1% of either attack or defense boost worth to you?</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Carte</t>
+          <t>Cette valeur est utilisée pour classer les bâtiments offrant des bonus d'attaque ou de défense à l'armée attaquante. Combien de PF valent pour vous 1% de l'augmentation de l'attaque ou de la défense ?</t>
         </is>
       </c>
       <c r="D377" t="inlineStr"/>
       <c r="E377" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.OpenMap</t>
+          <t>.Boxes.GreatBuildings.TTAttackValue</t>
         </is>
       </c>
       <c r="G377" t="inlineStr"/>
       <c r="H377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr"/>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Person</t>
+          <t>Entry Time</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Personne</t>
+          <t>Date</t>
         </is>
       </c>
       <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Person</t>
+          <t>.Boxes.Investment.Overview.EntryTime</t>
         </is>
       </c>
       <c r="G378" t="inlineStr"/>
       <c r="H378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr"/>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Member</t>
+          <t>Save copy format per great building</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Membre</t>
+          <t>Enregistrer le format de copie par Grand Monument</t>
         </is>
       </c>
       <c r="D379" t="inlineStr"/>
       <c r="E379" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Member</t>
+          <t>.Boxes.OwnpartCalculator.CopyFormatPerGB</t>
         </is>
       </c>
       <c r="G379" t="inlineStr"/>
       <c r="H379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr"/>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Place2</t>
+          <t>start date</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>P2</t>
+          <t>Date de début</t>
         </is>
       </c>
       <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.P2</t>
+          <t>.Boxes.GuildMemberStat.StartDate</t>
         </is>
       </c>
       <c r="G380" t="inlineStr"/>
       <c r="H380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr"/>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Select how much each of your buildings should ideally produce per tile. The balance between all selected values is important for the final rating: Use higher ones for things you do not care about as much and lower values if you want to put higher emphasis on particular resources/boosts. If you have more than one of the same building, only the highest era will be evaluated.</t>
+          <t>Special</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Sélectionnez la quantité idéale que chacun de vos bâtiments devrait produire par case. L'équilibre entre toutes les valeurs sélectionnées est important pour la note finale. Utilisez des valeurs plus élevées pour les choses qui ne vous intéressent pas autant et des valeurs plus basses si vous souhaitez mettre davantage l'accent sur des ressources/boost particuliers.Si vous possédez plus d’un bâtiment du même type, seul le bâtiment ayant l’ancienneté la plus élevée sera évalué.</t>
+          <t>Spéciaux</t>
         </is>
       </c>
       <c r="D381" t="inlineStr"/>
       <c r="E381" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Explainer</t>
+          <t>.Boxes.Productions.Headings.off_grid</t>
         </is>
       </c>
       <c r="G381" t="inlineStr"/>
       <c r="H381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr"/>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Space Age Titan</t>
+          <t>Displays the resources required (by item) for your Settlement.</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>Ère spatiale - Titan</t>
+          <t>Vue d'ensemble des ressources nécessaires.</t>
         </is>
       </c>
       <c r="D382" t="inlineStr"/>
       <c r="E382" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>.Eras.22</t>
+          <t>.Menu.OutP.Desc</t>
         </is>
       </c>
       <c r="G382" t="inlineStr"/>
       <c r="H382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr"/>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Spring Event</t>
+          <t>Present Game (e.g. Winter Event)</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Événement de printemps</t>
+          <t>Jeu de cadeau (ex. Event d'hiver)</t>
         </is>
       </c>
       <c r="D383" t="inlineStr"/>
       <c r="E383" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.spring_event</t>
+          <t>.Settings.EventHelperPresent</t>
         </is>
       </c>
       <c r="G383" t="inlineStr"/>
       <c r="H383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr"/>
       <c r="B384" t="inlineStr">
         <is>
-          <t>GB Cost Calculator</t>
+          <t>Soccer Cup Event</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Calculs GM externes</t>
+          <t>Événement de la coupe de football</t>
         </is>
       </c>
       <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Title</t>
+          <t>.Boxes.FPCollector.soccer_cup_event</t>
         </is>
       </c>
       <c r="G384" t="inlineStr"/>
       <c r="H384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr"/>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Please open a shop first</t>
+          <t>Trade Events</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Ouvrir une boutique en premier</t>
+          <t>Événement Commerce</t>
         </is>
       </c>
       <c r="D385" t="inlineStr"/>
       <c r="E385" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>.Menu.ShopAssist.DescWarning</t>
+          <t>.Boxes.MarketOffersEvents.Title</t>
         </is>
       </c>
       <c r="G385" t="inlineStr"/>
       <c r="H385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr"/>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Total Collected:</t>
+          <t>Daily Challenge</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Total collecté :</t>
+          <t>Défi du jour</t>
         </is>
       </c>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.Total</t>
+          <t>.Boxes.FPCollector.dailyChallenges</t>
         </is>
       </c>
       <c r="G386" t="inlineStr"/>
       <c r="H386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr"/>
       <c r="B387" t="inlineStr">
         <is>
-          <t>In Stock</t>
+          <t>Blue Galaxy (x2)</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Disponible</t>
+          <t>Galaxie Bleue (2x)</t>
         </is>
       </c>
       <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.DescInStock</t>
+          <t>.Boxes.FPCollector.double_collection</t>
         </is>
       </c>
       <c r="G387" t="inlineStr"/>
       <c r="H387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr"/>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Advices</t>
+          <t>Streets</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Conseils</t>
+          <t>Routes</t>
         </is>
       </c>
       <c r="D388" t="inlineStr"/>
       <c r="E388" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Title</t>
+          <t>.Boxes.Productions.Headings.street</t>
         </is>
       </c>
       <c r="G388" t="inlineStr"/>
       <c r="H388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr"/>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Choose your preferred language from the drop-down list</t>
+          <t>GE Relic Rewards (Temple of Relic)</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Choisissez votre langue préférée dans la liste déroulante</t>
+          <t>Récompenses des reliques de l'expédition de guilde (Temple des reliques)</t>
         </is>
       </c>
       <c r="D389" t="inlineStr"/>
       <c r="E389" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>.Settings.ChangeLanguage.Desc</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.guildExpedition</t>
         </is>
       </c>
       <c r="G389" t="inlineStr"/>
       <c r="H389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr"/>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Total Guild Power</t>
+          <t>Fragments</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Total puissance de guilde</t>
+          <t>Fragments</t>
         </is>
       </c>
       <c r="D390" t="inlineStr"/>
       <c r="E390" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.TotalGuildPower</t>
+          <t>.Boxes.BlueGalaxy.Fragments</t>
         </is>
       </c>
       <c r="G390" t="inlineStr"/>
       <c r="H390" t="inlineStr"/>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr"/>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Hide GB from calculation and list.</t>
+          <t>Great Building</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Masquer le GM du calcul et de la liste.</t>
+          <t>Grand Monument</t>
         </is>
       </c>
       <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.HideGB</t>
+          <t>.General.GB</t>
         </is>
       </c>
       <c r="G391" t="inlineStr"/>
       <c r="H391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr"/>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Same</t>
+          <t>Menu position</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Identique</t>
+          <t>Position du menu</t>
         </is>
       </c>
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeForEqual</t>
+          <t>.Settings.Entry.SelectedMenu</t>
         </is>
       </c>
       <c r="G392" t="inlineStr"/>
       <c r="H392" t="inlineStr"/>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr"/>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Guild Treasury - daily</t>
+          <t>QI Overview</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Evolution de la trésorerie de guilde par jour</t>
+          <t>Aperçu IQ</t>
         </is>
       </c>
       <c r="D393" t="inlineStr"/>
       <c r="E393" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsTreasureClanD</t>
+          <t>.Boxes.QiProgress.Title</t>
         </is>
       </c>
       <c r="G393" t="inlineStr"/>
       <c r="H393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr"/>
       <c r="B394" t="inlineStr">
         <is>
-          <t>FoE-Helper: There are keys remaining on the field!</t>
+          <t>lost Attacks</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>FoE-Helper : Il reste des clés sur le terrain !</t>
+          <t>Attaque perdue</t>
         </is>
       </c>
       <c r="D394" t="inlineStr"/>
       <c r="E394" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeysLeft.care</t>
+          <t>.Boxes.PvPArena.Tabs.LostAttackFights</t>
         </is>
       </c>
       <c r="G394" t="inlineStr"/>
       <c r="H394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr"/>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>SAAB</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Événement</t>
+          <t>Astéro</t>
         </is>
       </c>
       <c r="D395" t="inlineStr"/>
       <c r="E395" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Event</t>
+          <t>.Eras.19.short</t>
         </is>
       </c>
       <c r="G395" t="inlineStr"/>
       <c r="H395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr"/>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Available Soccer Balls</t>
+          <t>Plunder</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Ballons de football disponibles</t>
+          <t>Pillage</t>
         </is>
       </c>
       <c r="D396" t="inlineStr"/>
       <c r="E396" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.availableCurrency.soccer</t>
+          <t>.Boxes.MoppelHelper.Plunders</t>
         </is>
       </c>
       <c r="G396" t="inlineStr"/>
       <c r="H396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr"/>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Player name</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Nom du joueur</t>
+          <t>Joueur</t>
         </is>
       </c>
       <c r="D397" t="inlineStr"/>
       <c r="E397" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.PlayerName</t>
+          <t>.Boxes.PvPArena.PlayerName</t>
         </is>
       </c>
       <c r="G397" t="inlineStr"/>
       <c r="H397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr"/>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Great Buildings</t>
+          <t>Great Building</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Grands Monuments</t>
+          <t>Grand Monument</t>
         </is>
       </c>
       <c r="D398" t="inlineStr"/>
       <c r="E398" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GreatBuildings</t>
+          <t>.Boxes.GreatBuildings.GreatBulding</t>
         </is>
       </c>
       <c r="G398" t="inlineStr"/>
       <c r="H398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr"/>
       <c r="B399" t="inlineStr">
         <is>
-          <t>GB Investment Overview</t>
+          <t>Rewards Bar Info</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Aperçu investissement GM</t>
+          <t>Barre info des récompenses</t>
         </is>
       </c>
       <c r="D399" t="inlineStr"/>
       <c r="E399" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.Title</t>
+          <t>.Settings.Entry.ShowGBGRewards</t>
         </is>
       </c>
       <c r="G399" t="inlineStr"/>
       <c r="H399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr"/>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Slot unlocked</t>
+          <t>Open window automatically</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Emplacement déverrouillé</t>
+          <t>Ouvrir la fenêtre automatiquement</t>
         </is>
       </c>
       <c r="D400" t="inlineStr"/>
       <c r="E400" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.sector_slot_unlocked</t>
+          <t>.Boxes.Settings.Autostart</t>
         </is>
       </c>
       <c r="G400" t="inlineStr"/>
       <c r="H400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr"/>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Flying Island - Shards</t>
+          <t>The FoE Helper is a free browser extension for Forge of Empires developed for players by players. The tool is not affiliated with InnoGames.</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Île volante - Éclats</t>
+          <t>FoE Helper est une extension de navigateur gratuite pour Forge of Empires développée pour les joueurs par les joueurs. L'outil n'est pas affilié à InnoGames.</t>
         </is>
       </c>
       <c r="D401" t="inlineStr"/>
       <c r="E401" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.shards</t>
+          <t>.Settings.About.Desc</t>
         </is>
       </c>
       <c r="G401" t="inlineStr"/>
       <c r="H401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr"/>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Find Special Building</t>
+          <t>Error!</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>Trouver un bâtiment spécial</t>
+          <t>Erreur !</t>
         </is>
       </c>
       <c r="D402" t="inlineStr"/>
       <c r="E402" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.FindSpecialBuilding</t>
+          <t>.Boxes.Settings.ApiTokenLengthWrongHeader</t>
         </is>
       </c>
       <c r="G402" t="inlineStr"/>
       <c r="H402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr"/>
       <c r="B403" t="inlineStr">
         <is>
-          <t>Bar full:</t>
+          <t>Displays a window when opening the map, stating the scouting times of the currently available provinces and the current scouting progress</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>Barre pleine :</t>
+          <t>Affiche une fenêtre lors de l'ouverture de la carte, indiquant les durées d'exploration des provinces actuellement disponibles et la progression de l'exploration actuelle</t>
         </is>
       </c>
       <c r="D403" t="inlineStr"/>
       <c r="E403" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>.Boxes.QIActions.FullAt</t>
+          <t>.Settings.ShowScoutingTimes.Desc</t>
         </is>
       </c>
       <c r="G403" t="inlineStr"/>
       <c r="H403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr"/>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Resource</t>
+          <t>GE Goods Use</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Ressource</t>
+          <t>EG Utilisation des ressources</t>
         </is>
       </c>
       <c r="D404" t="inlineStr"/>
       <c r="E404" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.Resource</t>
+          <t>.Settings.GexStockWarning.Title</t>
         </is>
       </c>
       <c r="G404" t="inlineStr"/>
       <c r="H404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr"/>
       <c r="B405" t="inlineStr">
         <is>
-          <t>GBG Overview</t>
+          <t>HMA</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Activité de membre</t>
+          <t>MAC</t>
         </is>
       </c>
       <c r="D405" t="inlineStr"/>
       <c r="E405" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Title</t>
+          <t>.Eras.5.short</t>
         </is>
       </c>
       <c r="G405" t="inlineStr"/>
       <c r="H405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr"/>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Chance</t>
+          <t>Create payment plan, calculate external spots and copy values for your GBs</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Chance</t>
+          <t>Crée un plan de pose de PF, calcule les coûts des places externes et copie des valeurs.</t>
         </is>
       </c>
       <c r="D406" t="inlineStr"/>
       <c r="E406" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Chance</t>
+          <t>.Menu.OwnpartCalculator.Desc</t>
         </is>
       </c>
       <c r="G406" t="inlineStr"/>
       <c r="H406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr"/>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Now</t>
+          <t>Rogue Only Warning</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Maintenant</t>
+          <t>Alerte voyou Uniquement</t>
         </is>
       </c>
       <c r="D407" t="inlineStr"/>
       <c r="E407" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Preset.Now</t>
+          <t>.Settings.ShowRougeUnitWarning.Title</t>
         </is>
       </c>
       <c r="G407" t="inlineStr"/>
       <c r="H407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr"/>
       <c r="B408" t="inlineStr">
         <is>
-          <t xml:space="preserve"> ignoring bottlenecks</t>
+          <t>Single</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Ignorer goulots d'étranglement</t>
+          <t>À l'unité</t>
         </is>
       </c>
       <c r="D408" t="inlineStr"/>
       <c r="E408" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.noBottleneck</t>
+          <t>.Boxes.ShopAssist.Single</t>
         </is>
       </c>
       <c r="G408" t="inlineStr"/>
       <c r="H408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr"/>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Hide helper during battle</t>
+          <t>Amount of sectors granted since last calculation.</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Cacher l'assistant pendant les batailles</t>
+          <t>Nombre de secteurs libérés depuis le dernier calcul.</t>
         </is>
       </c>
       <c r="D409" t="inlineStr"/>
       <c r="E409" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>.Settings.HideHelperDuringBattle.Title</t>
-[...2 lines deleted...]
-      <c r="G409" t="inlineStr"/>
+          <t>.GvG.Independences.Tooltip</t>
+        </is>
+      </c>
+      <c r="G409" t="inlineStr">
+        <is>
+          <t>"Amount of sectors granted since last calculation."  ?
+- - -
+"Amount of sectors granted release since last calculation."</t>
+        </is>
+      </c>
       <c r="H409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr"/>
       <c r="B410" t="inlineStr">
         <is>
-          <t>Language</t>
+          <t>Sectors</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Langue</t>
+          <t>Secteurs</t>
         </is>
       </c>
       <c r="D410" t="inlineStr"/>
       <c r="E410" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ChangeLanguage</t>
+          <t>.Boxes.GvGMap.Guild.Sectors</t>
         </is>
       </c>
       <c r="G410" t="inlineStr"/>
       <c r="H410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr"/>
       <c r="B411" t="inlineStr">
         <is>
-          <t>Error parsing date</t>
+          <t>Open Import/Export Tool</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Erreur d'analyse de la date</t>
+          <t>Ouvrir l'outil d'import / export</t>
         </is>
       </c>
       <c r="D411" t="inlineStr"/>
       <c r="E411" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.DateParseError</t>
+          <t>.Settings.ExportSettings.OpenImportExportTool</t>
         </is>
       </c>
       <c r="G411" t="inlineStr"/>
       <c r="H411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr"/>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Roadless buildings</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>Marchandises</t>
+          <t>Bâtiments sans route</t>
         </is>
       </c>
       <c r="D412" t="inlineStr"/>
       <c r="E412" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.goods</t>
+          <t>.Boxes.CityMap.ShowNoStreetBuildings</t>
         </is>
       </c>
       <c r="G412" t="inlineStr"/>
       <c r="H412" t="inlineStr"/>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr"/>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Military</t>
+          <t>Previous era goods</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>Militaire</t>
+          <t>Ressources des âges précédents</t>
         </is>
       </c>
       <c r="D413" t="inlineStr"/>
       <c r="E413" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.military</t>
+          <t>.Boxes.Productions.goods_previous</t>
         </is>
       </c>
       <c r="G413" t="inlineStr"/>
       <c r="H413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr"/>
       <c r="B414" t="inlineStr">
         <is>
-          <t>SAAB</t>
+          <t>Current Stock</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>Astéro</t>
+          <t>Disponible</t>
         </is>
       </c>
       <c r="D414" t="inlineStr"/>
       <c r="E414" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>.Eras.19.short</t>
+          <t>.Boxes.Outpost.DescInStock</t>
         </is>
       </c>
       <c r="G414" t="inlineStr"/>
       <c r="H414" t="inlineStr"/>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr"/>
       <c r="B415" t="inlineStr">
         <is>
-          <t>For guild events you have to visit the GBG map first</t>
+          <t>Advices</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>Pour les événements de guilde, vous devez visiter la CdB avant</t>
+          <t>Conseils</t>
         </is>
       </c>
       <c r="D415" t="inlineStr"/>
       <c r="E415" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.VisitGGMapBefore</t>
+          <t>.Boxes.BattleAssistAAConfig.Title</t>
         </is>
       </c>
       <c r="G415" t="inlineStr"/>
       <c r="H415" t="inlineStr"/>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr"/>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Click here or drag an exported JSON file / Zip archive into this field to import the data.</t>
+          <t>Disabled: Open one of your GBs first!</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>Cliquez ici ou faites glisser un fichier JSON/archive Zip exporté dans ce champ pour importer les données.</t>
+          <t>Désactivé : Ouvrez d'abord un de vos GM !</t>
         </is>
       </c>
       <c r="D416" t="inlineStr"/>
       <c r="E416" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ImportDescription</t>
+          <t>.Menu.OwnpartCalculator.Warning</t>
         </is>
       </c>
       <c r="G416" t="inlineStr"/>
       <c r="H416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr"/>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Click on the friends tab in the game to unlock the event list of your friends</t>
+          <t>Shows a small badge with a counter of how many quests you can still refuse.</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Cliquez sur l'onglet "amis" dans le jeu pour déverrouiller la liste d'événements de vos amis</t>
+          <t>Affiche un petit badge avec un compteur pour indiquer combien de quêtes vous pouvez encore refuser.</t>
         </is>
       </c>
       <c r="D417" t="inlineStr"/>
       <c r="E417" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.FriendsSocialTabTT</t>
+          <t>.Settings.Show2kQuestMark.Desc</t>
         </is>
       </c>
       <c r="G417" t="inlineStr"/>
       <c r="H417" t="inlineStr"/>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr"/>
       <c r="B418" t="inlineStr">
         <is>
-          <t>FP costs for goods</t>
+          <t>per Era</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>Coût PF en ressources</t>
+          <t>Par ère</t>
         </is>
       </c>
       <c r="D418" t="inlineStr"/>
       <c r="E418" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.FPCostGoods</t>
+          <t>.Boxes.Tooltip.Building.perEra</t>
         </is>
       </c>
       <c r="G418" t="inlineStr"/>
       <c r="H418" t="inlineStr"/>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr"/>
       <c r="B419" t="inlineStr">
         <is>
-          <t>never</t>
+          <t>No more attempts</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>Jamais</t>
+          <t>Essayez de finir</t>
         </is>
       </c>
       <c r="D419" t="inlineStr"/>
       <c r="E419" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Repeat.Never</t>
+          <t>.Boxes.Negotiation.TryEnd</t>
         </is>
       </c>
       <c r="G419" t="inlineStr"/>
       <c r="H419" t="inlineStr"/>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr"/>
       <c r="B420" t="inlineStr">
         <is>
-          <t>QI Map</t>
+          <t>Send</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Carte IQ</t>
+          <t>Envoyer</t>
         </is>
       </c>
       <c r="D420" t="inlineStr"/>
       <c r="E420" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>.Menu.QIMap.Title</t>
+          <t>.General.Send</t>
         </is>
       </c>
       <c r="G420" t="inlineStr"/>
       <c r="H420" t="inlineStr"/>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr"/>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Normalize Values</t>
+          <t>GBG Round</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Valeurs normalisées</t>
+          <t>Tour CBG</t>
         </is>
       </c>
       <c r="D421" t="inlineStr"/>
       <c r="E421" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleRenormalize</t>
+          <t>.Boxes.GuildMemberStat.GBFRound</t>
         </is>
       </c>
       <c r="G421" t="inlineStr"/>
       <c r="H421" t="inlineStr"/>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr"/>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Quintillion</t>
+          <t>Website: information and documentation on the extension and it's features.</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Quintillion</t>
+          <t>Site Web : informations sur l'extension et documentation de ses fonctionnalités.</t>
         </is>
       </c>
       <c r="D422" t="inlineStr"/>
       <c r="E422" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.QT</t>
+          <t>.Settings.Help.Website</t>
         </is>
       </c>
       <c r="G422" t="inlineStr"/>
       <c r="H422" t="inlineStr"/>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr"/>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Stream</t>
+          <t>Click on the friends tab in the game to unlock the event list of your friends</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>Flux</t>
+          <t>Cliquez sur l'onglet "amis" dans le jeu pour déverrouiller la liste d'événements de vos amis</t>
         </is>
       </c>
       <c r="D423" t="inlineStr"/>
       <c r="E423" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartType.streamgraph</t>
+          <t>.Boxes.MoppelHelper.FriendsSocialTabTT</t>
         </is>
       </c>
       <c r="G423" t="inlineStr"/>
       <c r="H423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr"/>
       <c r="B424" t="inlineStr">
         <is>
-          <t>Challenge</t>
+          <t>Relic - GE</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>Défi</t>
+          <t>Expédition de guilde</t>
         </is>
       </c>
       <c r="D424" t="inlineStr"/>
       <c r="E424" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Challenge</t>
+          <t>.HiddenRewards.Positions.guildExpedition</t>
         </is>
       </c>
       <c r="G424" t="inlineStr"/>
       <c r="H424" t="inlineStr"/>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr"/>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Won</t>
+          <t>Market Filter</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Gagné</t>
+          <t>Filtre de marché</t>
         </is>
       </c>
       <c r="D425" t="inlineStr"/>
       <c r="E425" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>.Boxes.UnitsGex.Won</t>
+          <t>.Boxes.Market.Title</t>
         </is>
       </c>
       <c r="G425" t="inlineStr"/>
       <c r="H425" t="inlineStr"/>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr"/>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Total</t>
+          <t>Guild Battles</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Requis</t>
+          <t>Batailles de Guilde</t>
         </is>
       </c>
       <c r="D426" t="inlineStr"/>
       <c r="E426" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.DescRequired</t>
+          <t>.Boxes.FPCollector.Guildfights</t>
         </is>
       </c>
       <c r="G426" t="inlineStr"/>
       <c r="H426" t="inlineStr"/>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr"/>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>If you like what you see and what we do, please leave a good review in the Store!</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>Niveau</t>
+          <t>Si vous aimez ce que vous voyez et ce que nous faisons, veuillez laisser une bonne critique dans le store !</t>
         </is>
       </c>
       <c r="D427" t="inlineStr"/>
       <c r="E427" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>.General.Level</t>
+          <t>.Settings.About.RatingDesc</t>
         </is>
       </c>
       <c r="G427" t="inlineStr"/>
       <c r="H427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr"/>
       <c r="B428" t="inlineStr">
         <is>
-          <t>St. Patrick's Day Event</t>
+          <t>Now</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>Événement de la St-Patrick</t>
+          <t>Maintenant</t>
         </is>
       </c>
       <c r="D428" t="inlineStr"/>
       <c r="E428" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.st_patricks_event</t>
+          <t>.Boxes.Alerts.Form.Preset.Now</t>
         </is>
       </c>
       <c r="G428" t="inlineStr"/>
       <c r="H428" t="inlineStr"/>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr"/>
       <c r="B429" t="inlineStr">
         <is>
-          <t>__amount__% of __good__ stock (__era__)</t>
+          <t>Flying Island - Shards</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>__quantité__% de __ressource__ stock (__ère__)</t>
+          <t>Île volante - Éclats</t>
         </is>
       </c>
       <c r="D429" t="inlineStr"/>
       <c r="E429" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.relativeCosts</t>
+          <t>.Boxes.FPCollector.shards</t>
         </is>
       </c>
       <c r="G429" t="inlineStr"/>
       <c r="H429" t="inlineStr"/>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr"/>
       <c r="B430" t="inlineStr">
         <is>
-          <t>Castle System daily reward</t>
+          <t>__building__ - Level __level__</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>Récompense quotidienne du système de château</t>
+          <t>__building__ - Niveau __level__</t>
         </is>
       </c>
       <c r="D430" t="inlineStr"/>
       <c r="E430" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.castle_system_daily_reward_chest</t>
+          <t>.Boxes.Infobox.Messages.MsgBuilding</t>
         </is>
       </c>
       <c r="G430" t="inlineStr"/>
       <c r="H430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr"/>
       <c r="B431" t="inlineStr">
         <is>
-          <t>Helper Battle visibility</t>
+          <t>Submit to City-Planner</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>Visibilité de l'assistant en bataille</t>
+          <t>Envoyer au planificateur de ville</t>
         </is>
       </c>
       <c r="D431" t="inlineStr"/>
       <c r="E431" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>.Settings.Entry.HideHelperDuringBattle</t>
+          <t>.Boxes.CityMap.OutpostSubmit</t>
         </is>
       </c>
       <c r="G431" t="inlineStr"/>
       <c r="H431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr"/>
       <c r="B432" t="inlineStr">
         <is>
-          <t>Rate</t>
+          <t>Choose a value between 1 and 4 !&amp;#10;Choose a smaller value for more data&amp;#10;or a larger one for better viewing.</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>Taux</t>
+          <t>Choisissez une valeur entre 1 et 4 !&amp;#10;Choisissez une valeur plus petite pour plus de données&amp;#10;ou une plus grande pour un meilleur affichage.</t>
         </is>
       </c>
       <c r="D432" t="inlineStr"/>
       <c r="E432" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>.Boxes.Market.RateColumn</t>
+          <t>.Boxes.Units.PictogramScalingDesc</t>
         </is>
       </c>
       <c r="G432" t="inlineStr"/>
       <c r="H432" t="inlineStr"/>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr"/>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Score</t>
+          <t>never</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Note</t>
+          <t>Jamais</t>
         </is>
       </c>
       <c r="D433" t="inlineStr"/>
       <c r="E433" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Score</t>
+          <t>.Boxes.Alerts.Form.Repeat.Never</t>
         </is>
       </c>
       <c r="G433" t="inlineStr"/>
       <c r="H433" t="inlineStr"/>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr"/>
       <c r="B434" t="inlineStr">
         <is>
-          <t>Battle lost</t>
+          <t>Aztec Helper</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>Bataille perdue</t>
+          <t>Assistant de jeu aztèque</t>
         </is>
       </c>
       <c r="D434" t="inlineStr"/>
       <c r="E434" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.battleLost</t>
+          <t>.Menu.AztecMiniGame.Title</t>
         </is>
       </c>
       <c r="G434" t="inlineStr"/>
       <c r="H434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr"/>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Displays Resources required to conquer a Continent Map Sector.</t>
+          <t>Treasury Goods</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>Aperçu des ressources nécessaires pour conquérir un secteur de carte de campagne.</t>
+          <t>Trésorerie</t>
         </is>
       </c>
       <c r="D435" t="inlineStr"/>
       <c r="E435" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>.Menu.Campagne.Desc</t>
+          <t>.Boxes.GuildMemberStat.TreasuryGoods</t>
         </is>
       </c>
       <c r="G435" t="inlineStr"/>
       <c r="H435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr"/>
       <c r="B436" t="inlineStr">
         <is>
-          <t>Friends</t>
+          <t>Auto + Not locked</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>Amis</t>
+          <t>Auto + non vérouillé</t>
         </is>
       </c>
       <c r="D436" t="inlineStr"/>
       <c r="E436" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.SelectPlayerGroupFriend</t>
+          <t>.Boxes.OwnpartCalculator.AutoWithUnsafe</t>
         </is>
       </c>
       <c r="G436" t="inlineStr"/>
       <c r="H436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr"/>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Copy city data</t>
+          <t>To Build</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Copier les données</t>
+          <t>A construire</t>
         </is>
       </c>
       <c r="D437" t="inlineStr"/>
       <c r="E437" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.CopyMetaInfos</t>
+          <t>.Boxes.GBGBuildings.toBuild</t>
         </is>
       </c>
       <c r="G437" t="inlineStr"/>
       <c r="H437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr"/>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Box Coordinates</t>
+          <t>show group names</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Positionnement des fenêtres</t>
+          <t>Afficher les groupes de nom</t>
         </is>
       </c>
       <c r="D438" t="inlineStr"/>
       <c r="E438" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>.Settings.ResetBoxPositions.Title</t>
+          <t>.Boxes.Castle.ShowGroupNames</t>
         </is>
       </c>
       <c r="G438" t="inlineStr"/>
       <c r="H438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr"/>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Aztec Helper</t>
+          <t>Load current Beta</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Assistant de jeu aztèque</t>
+          <t>Charger la version Beta actuelle</t>
         </is>
       </c>
       <c r="D439" t="inlineStr"/>
       <c r="E439" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>.Menu.AztecMiniGame.Title</t>
+          <t>.Settings.LoadBeta2.Title</t>
         </is>
       </c>
       <c r="G439" t="inlineStr"/>
       <c r="H439" t="inlineStr"/>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr"/>
       <c r="B440" t="inlineStr">
         <is>
-          <t>There are no finished FP productions</t>
+          <t>Inventory</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Aucune production de PF terminée</t>
+          <t>Inventaire</t>
         </is>
       </c>
       <c r="D440" t="inlineStr"/>
       <c r="E440" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.NoProductionsDone</t>
+          <t>.Boxes.ShopAssist.Inventory</t>
         </is>
       </c>
       <c r="G440" t="inlineStr"/>
       <c r="H440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr"/>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Collect All Blocker</t>
+          <t>Spot is not safe. __fpcount__ additional FPs must be added.&lt;br&gt;Total to make spot safe: __totalfp__ FPs</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Bloqueur Collecter Tout</t>
+          <t>Place non sécurisée ! __fpcount__supplémentaires doivent être ajoutés.&lt;br&gt;Total pour sécuriser la place : __totalfp__ PF</t>
         </is>
       </c>
       <c r="D441" t="inlineStr"/>
       <c r="E441" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>.Settings.BlockCollectAll.Title</t>
+          <t>.Boxes.Calculator.TTForderNegativeProfit</t>
         </is>
       </c>
       <c r="G441" t="inlineStr"/>
       <c r="H441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr"/>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Defender deployed</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>Défense déployée</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.defender_deployed</t>
+          <t>.Boxes.Productions.ModeCurrent</t>
         </is>
       </c>
       <c r="G442" t="inlineStr"/>
       <c r="H442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr"/>
       <c r="B443" t="inlineStr">
         <is>
-          <t>vertical</t>
+          <t>Open the GE overview to update the data.</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>vertical</t>
+          <t>Ouvrez l'aperçu des expéditions de guilde pour actualiser les données.</t>
         </is>
       </c>
       <c r="D443" t="inlineStr"/>
       <c r="E443" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.Vertical</t>
+          <t>.Boxes.Castle.VisitGexWarning</t>
         </is>
       </c>
       <c r="G443" t="inlineStr"/>
       <c r="H443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr"/>
       <c r="B444" t="inlineStr">
         <is>
-          <t>In-game Notifications</t>
+          <t>Settings</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Notifications dans le jeu</t>
+          <t>Paramètres</t>
         </is>
       </c>
       <c r="D444" t="inlineStr"/>
       <c r="E444" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.InGame.Title</t>
+          <t>.Boxes.Settings.Title</t>
         </is>
       </c>
       <c r="G444" t="inlineStr"/>
       <c r="H444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr"/>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Highlight</t>
+          <t>rank</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>Surbrillance</t>
+          <t>Rang</t>
         </is>
       </c>
       <c r="D445" t="inlineStr"/>
       <c r="E445" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.Highlight</t>
+          <t>.Boxes.GexStat.Rank</t>
         </is>
       </c>
       <c r="G445" t="inlineStr"/>
       <c r="H445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr"/>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Add selected buildings</t>
+          <t>The new menu-order was saved</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Ajouter tous les bâtiments sélectionnés</t>
+          <t>La nouvelle disposition du menu a été enregistrée</t>
         </is>
       </c>
       <c r="D446" t="inlineStr"/>
       <c r="E446" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.AddBuildings</t>
+          <t>.Menu.SaveMessage.Desc</t>
         </is>
       </c>
       <c r="G446" t="inlineStr"/>
       <c r="H446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr"/>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Lines</t>
+          <t>Battle lost</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>Lignes</t>
+          <t>Bataille perdue</t>
         </is>
       </c>
       <c r="D447" t="inlineStr"/>
       <c r="E447" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartType.line</t>
+          <t>.Boxes.BattleAssistAAConfig.battleLost</t>
         </is>
       </c>
       <c r="G447" t="inlineStr"/>
       <c r="H447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr"/>
       <c r="B448" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Goods from Mars are not included. Please visit your Mars outpost and open the box again</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>Joueur</t>
+          <t>Les ressources provenant de mars ne sont pas incluses. Veuillez visiter votre colonie martienne et réessayer.</t>
         </is>
       </c>
       <c r="D448" t="inlineStr"/>
       <c r="E448" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>.General.Player</t>
+          <t>.Boxes.Productions.NoMarsDataWarning</t>
         </is>
       </c>
       <c r="G448" t="inlineStr"/>
       <c r="H448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr"/>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Title</t>
+          <t>SAM</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>Titre</t>
+          <t>Mars</t>
         </is>
       </c>
       <c r="D449" t="inlineStr"/>
       <c r="E449" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Title</t>
+          <t>.Eras.18.short</t>
         </is>
       </c>
       <c r="G449" t="inlineStr"/>
       <c r="H449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr"/>
       <c r="B450" t="inlineStr">
         <is>
-          <t>Updates the 'GB calculator' for GBs of other players</t>
+          <t>Box alignment</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>Modifie la 'Calculatrice GM interne' pour les GM des autres joueurs</t>
+          <t>Alignement</t>
         </is>
       </c>
       <c r="D450" t="inlineStr"/>
       <c r="E450" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartOnAllGBs.Desc</t>
+          <t>.Boxes.CloseBox.BoxAlignment</t>
         </is>
       </c>
       <c r="G450" t="inlineStr"/>
       <c r="H450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr"/>
       <c r="B451" t="inlineStr">
         <is>
-          <t>Infobox</t>
+          <t>Button size</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>Système d'info</t>
+          <t>Taille du bouton</t>
         </is>
       </c>
       <c r="D451" t="inlineStr"/>
       <c r="E451" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Title</t>
+          <t>.Boxes.CloseBox.ButtonSize</t>
         </is>
       </c>
       <c r="G451" t="inlineStr"/>
       <c r="H451" t="inlineStr"/>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr"/>
       <c r="B452" t="inlineStr">
         <is>
-          <t>If you want to use the notes or the city planner, activate this item.&lt;br&gt;For a stand-alone extension, simply deactivate it.</t>
+          <t>Unit</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>Si vous souhaitez utiliser les notes ou le planificateur de cité, activez cet élément.&lt;br&gt;Pour une extension autonome, désactivez là simplement.</t>
+          <t>Unité</t>
         </is>
       </c>
       <c r="D452" t="inlineStr"/>
       <c r="E452" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>.Settings.GlobalSend.Desc</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.Units.Unit</t>
+        </is>
+      </c>
+      <c r="G452" t="inlineStr"/>
       <c r="H452" t="inlineStr"/>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr"/>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Residential</t>
+          <t>Result</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>Résidentiel</t>
+          <t>Résultat</t>
         </is>
       </c>
       <c r="D453" t="inlineStr"/>
       <c r="E453" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.residential</t>
+          <t>.Boxes.ProductionsRating.Results</t>
         </is>
       </c>
       <c r="G453" t="inlineStr"/>
       <c r="H453" t="inlineStr"/>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr"/>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Import</t>
+          <t>No spot available</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>Importer</t>
+          <t>Pas de place disponible</t>
         </is>
       </c>
       <c r="D454" t="inlineStr"/>
       <c r="E454" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Import</t>
+          <t>.Boxes.OwnpartCalculator.NoPlaceAvailable</t>
         </is>
       </c>
       <c r="G454" t="inlineStr"/>
       <c r="H454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr"/>
       <c r="B455" t="inlineStr">
         <is>
-          <t>List of all items in a store</t>
+          <t>Defender damaged</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>Liste de tous les objets dans la boutique</t>
+          <t>Défense endommagée</t>
         </is>
       </c>
       <c r="D455" t="inlineStr"/>
       <c r="E455" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>.Menu.ShopAssist.Desc</t>
+          <t>.Boxes.GvGMap.Log.defender_damaged</t>
         </is>
       </c>
       <c r="G455" t="inlineStr"/>
       <c r="H455" t="inlineStr"/>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr"/>
       <c r="B456" t="inlineStr">
         <is>
-          <t>Round</t>
+          <t>There are no finished FP productions</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>Tour</t>
+          <t>Aucune production de PF terminée</t>
         </is>
       </c>
       <c r="D456" t="inlineStr"/>
       <c r="E456" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Round</t>
+          <t>.Boxes.BlueGalaxy.NoProductionsDone</t>
         </is>
       </c>
       <c r="G456" t="inlineStr"/>
       <c r="H456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr"/>
       <c r="B457" t="inlineStr">
         <is>
-          <t>days</t>
+          <t>Group Name</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>jours</t>
+          <t>Nom d'onglet</t>
         </is>
       </c>
       <c r="D457" t="inlineStr"/>
       <c r="E457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Days</t>
+          <t>.Boxes.Notice.GroupName</t>
         </is>
       </c>
       <c r="G457" t="inlineStr"/>
       <c r="H457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr"/>
       <c r="B458" t="inlineStr">
         <is>
-          <t>Attacks</t>
+          <t>Show own sector countdowns</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>Attaques</t>
+          <t>Afficher les comptes à rebours de son propre secteur</t>
         </is>
       </c>
       <c r="D458" t="inlineStr"/>
       <c r="E458" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Attacks</t>
+          <t>.Boxes.GuildFights.ShowOwnSectors</t>
         </is>
       </c>
       <c r="G458" t="inlineStr"/>
       <c r="H458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr"/>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Image size</t>
+          <t>In-game Notifications</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>Grosseur de l'image</t>
+          <t>Notifications dans le jeu</t>
         </is>
       </c>
       <c r="D459" t="inlineStr"/>
       <c r="E459" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>.Boxes.Units.PictogramScalingTitle</t>
+          <t>.Boxes.Alerts.Preferences.InGame.Title</t>
         </is>
       </c>
       <c r="G459" t="inlineStr"/>
       <c r="H459" t="inlineStr"/>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr"/>
       <c r="B460" t="inlineStr">
         <is>
-          <t>days</t>
+          <t>Next Town</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>jours</t>
+          <t>Prochaine ville</t>
         </is>
       </c>
       <c r="D460" t="inlineStr"/>
       <c r="E460" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Days</t>
+          <t>.Boxes.idleGame.NextTown</t>
         </is>
       </c>
       <c r="G460" t="inlineStr"/>
       <c r="H460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr"/>
       <c r="B461" t="inlineStr">
         <is>
-          <t>Help and Community</t>
+          <t>Hide missing parts</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>Aide et Communauté</t>
+          <t>Cacher les parties manquantes</t>
         </is>
       </c>
       <c r="D461" t="inlineStr"/>
       <c r="E461" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>.Settings.Help.Title</t>
+          <t>.Boxes.Kits.TripleStateButton2</t>
         </is>
       </c>
       <c r="G461" t="inlineStr"/>
       <c r="H461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr"/>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Copy</t>
+          <t>Add selected buildings</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>Copier</t>
+          <t>Ajouter tous les bâtiments sélectionnés</t>
         </is>
       </c>
       <c r="D462" t="inlineStr"/>
       <c r="E462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.CopyTitle</t>
+          <t>.Boxes.ProductionsRating.AddBuildings</t>
         </is>
       </c>
       <c r="G462" t="inlineStr"/>
       <c r="H462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr"/>
       <c r="B463" t="inlineStr">
         <is>
-          <t>No Incidents displayed.</t>
+          <t>Summer Event</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>Aucune récompense présente.</t>
+          <t>Événement d'été</t>
         </is>
       </c>
       <c r="D463" t="inlineStr"/>
       <c r="E463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.NoEvents</t>
+          <t>.Boxes.FPCollector.summer_event</t>
         </is>
       </c>
       <c r="G463" t="inlineStr"/>
       <c r="H463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr"/>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Delta</t>
+          <t>CA</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>Différences</t>
+          <t>Colo</t>
         </is>
       </c>
       <c r="D464" t="inlineStr"/>
       <c r="E464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartType.delta</t>
+          <t>.Eras.7.short</t>
         </is>
       </c>
       <c r="G464" t="inlineStr"/>
       <c r="H464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr"/>
       <c r="B465" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; accepted your trade of __offerValue__ __offer__ for __needValue__ __need__.</t>
+          <t>Title</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; a accepté votre offre de __offerValue__ __offer__ contre __needValue__ __need__.</t>
+          <t>Titre</t>
         </is>
       </c>
       <c r="D465" t="inlineStr"/>
       <c r="E465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.Trade</t>
+          <t>.Boxes.Alerts.Form.Title</t>
         </is>
       </c>
       <c r="G465" t="inlineStr"/>
       <c r="H465" t="inlineStr"/>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr"/>
       <c r="B466" t="inlineStr">
         <is>
-          <t>DD/MMM/YY @ HH:mm:ss a</t>
+          <t>days</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>DD MMM YY @ HH:mm:ss</t>
+          <t>jours</t>
         </is>
       </c>
       <c r="D466" t="inlineStr"/>
       <c r="E466" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
-          <t>.DateTime</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.GuildMemberStat.Days</t>
+        </is>
+      </c>
+      <c r="G466" t="inlineStr"/>
       <c r="H466" t="inlineStr"/>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr"/>
       <c r="B467" t="inlineStr">
         <is>
-          <t>Choose a value between 1 and 4 !&amp;#10;Choose a smaller value for more data&amp;#10;or a larger one for better viewing.</t>
+          <t>Shows a box that temporarily covers the FP entry field in GB after a donation. The value determines the duration the box is shown in seconds - when 0, the box does not show</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>Choisissez une valeur entre 1 et 4 !&amp;#10;Choisissez une valeur plus petite pour plus de données&amp;#10;ou une plus grande pour un meilleur affichage.</t>
+          <t>Affiche une case qui couvre temporairement le champ de saisie PF sur un GM après un don. La valeur détermine la durée d'affichage de la boîte en secondes - lorsque 0, la boîte ne s'affiche pas</t>
         </is>
       </c>
       <c r="D467" t="inlineStr"/>
       <c r="E467" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
-          <t>.Boxes.Units.PictogramScalingDesc</t>
+          <t>.Settings.doubleFPtimeout.Desc</t>
         </is>
       </c>
       <c r="G467" t="inlineStr"/>
       <c r="H467" t="inlineStr"/>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr"/>
       <c r="B468" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Allies</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>Ère</t>
+          <t>Alliés</t>
         </is>
       </c>
       <c r="D468" t="inlineStr"/>
       <c r="E468" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Era</t>
+          <t>.Menu.Allies.Title</t>
         </is>
       </c>
       <c r="G468" t="inlineStr"/>
       <c r="H468" t="inlineStr"/>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr"/>
       <c r="B469" t="inlineStr">
         <is>
-          <t>GBs</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>GM</t>
+          <t>Autre</t>
         </is>
       </c>
       <c r="D469" t="inlineStr"/>
       <c r="E469" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.greatbuilding</t>
+          <t>.Boxes.CityMap.generic_building</t>
         </is>
       </c>
       <c r="G469" t="inlineStr"/>
       <c r="H469" t="inlineStr"/>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr"/>
       <c r="B470" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>Shows an icon in the top right corner displaying the shortest currently running potion and giving an inventory list of potions upon hover. (De)Activating this option might not immediately remove/show the icon - wait or reload.</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>EG</t>
+          <t>Affiche une icône dans le coin supérieur droit affichant la potion en cours d'exécution la plus courte et donnant une liste d'inventaire des potions au survol. (Dé)L'activation de cette option peut ne pas supprimer/afficher immédiatement l'icône - attendre ou recharger.</t>
         </is>
       </c>
       <c r="D470" t="inlineStr"/>
       <c r="E470" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
-          <t>.Boxes.General.Guild_Expedition.short</t>
+          <t>.Settings.ShowPotions.Desc</t>
         </is>
       </c>
       <c r="G470" t="inlineStr"/>
       <c r="H470" t="inlineStr"/>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr"/>
       <c r="B471" t="inlineStr">
         <is>
-          <t>All Ages</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>Toutes ères</t>
+          <t>Joueur</t>
         </is>
       </c>
       <c r="D471" t="inlineStr"/>
       <c r="E471" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnAllPlayableEras</t>
+          <t>.Boxes.OwnpartCalculator.PlayerName</t>
         </is>
       </c>
       <c r="G471" t="inlineStr"/>
       <c r="H471" t="inlineStr"/>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr"/>
       <c r="B472" t="inlineStr">
         <is>
-          <t>Resource Item</t>
+          <t>Please note: Boosted productions will actually be lower, because we do not add them per building here. Battle boosts will likely be higher than displayed, because we cannot retrieve information about allies.</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>Ressources</t>
+          <t>Attention : les productions boostées seront en réalité inférieures, car nous ne les ajoutons pas ici par bâtiment. Les boosts de combat seront probablement plus élevés que ceux affichés, car nous ne pouvons pas récupérer d'informations sur les alliés.</t>
         </is>
       </c>
       <c r="D472" t="inlineStr"/>
       <c r="E472" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.Resource</t>
+          <t>.Boxes.PlayerProfile.OtherPlayerDisclaimer</t>
         </is>
       </c>
       <c r="G472" t="inlineStr"/>
       <c r="H472" t="inlineStr"/>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr"/>
       <c r="B473" t="inlineStr">
         <is>
-          <t>Translation</t>
+          <t>Space Age Mars</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>Traduction</t>
+          <t>Ère spatiale - Mars</t>
         </is>
       </c>
       <c r="D473" t="inlineStr"/>
       <c r="E473" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
-          <t>.Settings.About.TranslateTitle</t>
+          <t>.Eras.18</t>
         </is>
       </c>
       <c r="G473" t="inlineStr"/>
       <c r="H473" t="inlineStr"/>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr"/>
       <c r="B474" t="inlineStr">
         <is>
-          <t>Advantage</t>
+          <t>Unlocked level</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>Avantageux</t>
+          <t>Niveau débloqué</t>
         </is>
       </c>
       <c r="D474" t="inlineStr"/>
       <c r="E474" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeAdvantage</t>
+          <t>.Boxes.GuildMemberStat.UnlockedLevel</t>
         </is>
       </c>
       <c r="G474" t="inlineStr"/>
       <c r="H474" t="inlineStr"/>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr"/>
       <c r="B475" t="inlineStr">
         <is>
-          <t>Click here to see the changes:</t>
+          <t>Click here or drag an exported JSON file / Zip archive into this field to import the data.</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>Cliquez ici pour voir les changements :</t>
+          <t>Cliquez ici ou faites glisser un fichier JSON/archive Zip exporté dans ce champ pour importer les données.</t>
         </is>
       </c>
       <c r="D475" t="inlineStr"/>
       <c r="E475" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
-          <t>.Menu.NewVersion.Desc</t>
+          <t>.Boxes.DBExport.ImportDescription</t>
         </is>
       </c>
       <c r="G475" t="inlineStr"/>
       <c r="H475" t="inlineStr"/>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr"/>
       <c r="B476" t="inlineStr">
         <is>
-          <t>Transmitted</t>
+          <t>Negotiation Helper</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>Transmis</t>
+          <t>Négociations</t>
         </is>
       </c>
       <c r="D476" t="inlineStr"/>
       <c r="E476" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.SubmitSuccessHeader</t>
+          <t>.Settings.Entry.AutomaticNegotiation</t>
         </is>
       </c>
       <c r="G476" t="inlineStr"/>
       <c r="H476" t="inlineStr"/>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr"/>
       <c r="B477" t="inlineStr">
         <is>
-          <t>Place1</t>
+          <t>Space Carrier - Diplomatic Gift</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>P1</t>
+          <t>Transporteur spatial - Cadeau diplomatique</t>
         </is>
       </c>
       <c r="D477" t="inlineStr"/>
       <c r="E477" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.P1</t>
+          <t>.Boxes.FPCollector.diplomaticGifts</t>
         </is>
       </c>
       <c r="G477" t="inlineStr"/>
       <c r="H477" t="inlineStr"/>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr"/>
       <c r="B478" t="inlineStr">
         <is>
-          <t>show ex-members</t>
+          <t>How many FPs were invested</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>afficher les ex-membres</t>
+          <t>Combien de PF ont été investis</t>
         </is>
       </c>
       <c r="D478" t="inlineStr"/>
       <c r="E478" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ShowDeletedMembers</t>
+          <t>.Boxes.Investment.Overview.InvestedDesc</t>
         </is>
       </c>
       <c r="G478" t="inlineStr"/>
       <c r="H478" t="inlineStr"/>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr"/>
       <c r="B479" t="inlineStr">
         <is>
-          <t>Roadless buildings</t>
+          <t>New Events found!</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>Bâtiments sans routes</t>
+          <t>Nouveaux événements trouvés !</t>
         </is>
       </c>
       <c r="D479" t="inlineStr"/>
       <c r="E479" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.roadless</t>
+          <t>.Boxes.Investment.PlayerFound</t>
         </is>
       </c>
       <c r="G479" t="inlineStr"/>
       <c r="H479" t="inlineStr"/>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr"/>
       <c r="B480" t="inlineStr">
         <is>
-          <t>5h</t>
+          <t>GE/GBG date format</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>5h</t>
+          <t>EG/CBG format de date</t>
         </is>
       </c>
       <c r="D480" t="inlineStr"/>
       <c r="E480" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.5h</t>
+          <t>.Boxes.GuildMemberStat.GexGbgDateFormat</t>
         </is>
       </c>
       <c r="G480" t="inlineStr"/>
       <c r="H480" t="inlineStr"/>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr"/>
       <c r="B481" t="inlineStr">
         <is>
-          <t>Sum Offered</t>
+          <t>plain</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>Somme offres</t>
+          <t>Plaine</t>
         </is>
       </c>
       <c r="D481" t="inlineStr"/>
       <c r="E481" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.OfferSum</t>
+          <t>.Boxes.GvGMap.Sector.Terrain_plain</t>
         </is>
       </c>
       <c r="G481" t="inlineStr"/>
       <c r="H481" t="inlineStr"/>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr"/>
       <c r="B482" t="inlineStr">
         <is>
-          <t>Goods Inventory</t>
+          <t>Provides a sortable list of all buildings and their sizes in resonstruction mode</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>Inventaire des ressources</t>
+          <t>Fournit une liste triable de tous les bâtiments et de leurs tailles en mode reconstruction</t>
         </is>
       </c>
       <c r="D482" t="inlineStr"/>
       <c r="E482" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.Title</t>
+          <t>.Settings.ShowReconstructionList.Desc</t>
         </is>
       </c>
       <c r="G482" t="inlineStr"/>
       <c r="H482" t="inlineStr"/>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr"/>
       <c r="B483" t="inlineStr">
         <is>
-          <t>Advice settings</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; has just contributed __points__ GE points.</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>Paramètres des conseils</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; vient de recevoir __points__ points en expédition de guilde.</t>
         </is>
       </c>
       <c r="D483" t="inlineStr"/>
       <c r="E483" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
-          <t>.Settings.ShowArmyAdvice.Button</t>
+          <t>.Boxes.Infobox.Messages.GEX</t>
         </is>
       </c>
       <c r="G483" t="inlineStr"/>
       <c r="H483" t="inlineStr"/>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr"/>
       <c r="B484" t="inlineStr">
         <is>
-          <t>List of your latest investments</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>Liste de vos derniers investissements</t>
+          <t>Événement</t>
         </is>
       </c>
       <c r="D484" t="inlineStr"/>
       <c r="E484" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
-          <t>.Menu.Investment.Desc</t>
+          <t>.Boxes.FPCollector.event</t>
         </is>
       </c>
       <c r="G484" t="inlineStr"/>
       <c r="H484" t="inlineStr"/>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr"/>
       <c r="B485" t="inlineStr">
         <is>
-          <t>Title Settings</t>
+          <t>Only Favorites</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>Paramètre du titre</t>
+          <t>Seulement les favoris</t>
         </is>
       </c>
       <c r="D485" t="inlineStr"/>
       <c r="E485" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.TitleSettings</t>
+          <t>.Boxes.ShopAssist.onlyFavourites</t>
         </is>
       </c>
       <c r="G485" t="inlineStr"/>
       <c r="H485" t="inlineStr"/>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr"/>
       <c r="B486" t="inlineStr">
         <is>
-          <t>Task Reward</t>
+          <t>Active</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>Récompense de tâche</t>
+          <t>Actif</t>
         </is>
       </c>
       <c r="D486" t="inlineStr"/>
       <c r="E486" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.task_reward</t>
+          <t>.Boxes.Settings.Active</t>
         </is>
       </c>
       <c r="G486" t="inlineStr"/>
       <c r="H486" t="inlineStr"/>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr"/>
       <c r="B487" t="inlineStr">
         <is>
-          <t>Includes good costs to build the GB valued at __goodcosts__ FPs</t>
+          <t>rounds</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>Inclut les coûts de ressources pour construire le grand monument évalués à __goodcosts__ PF</t>
+          <t>Semaine EG</t>
         </is>
       </c>
       <c r="D487" t="inlineStr"/>
       <c r="E487" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.NewGBCostsTT</t>
+          <t>.Boxes.GexStat.Rounds</t>
         </is>
       </c>
       <c r="G487" t="inlineStr"/>
       <c r="H487" t="inlineStr"/>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr"/>
       <c r="B488" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>Save settings</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>Enregistrer les paramètres</t>
         </is>
       </c>
       <c r="D488" t="inlineStr"/>
       <c r="E488" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Type</t>
+          <t>.Boxes.Settings.Save</t>
         </is>
       </c>
       <c r="G488" t="inlineStr"/>
       <c r="H488" t="inlineStr"/>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr"/>
       <c r="B489" t="inlineStr">
         <is>
-          <t>Shows an icon in the top right corner displaying the shortest currently running potion and giving an inventory list of potions upon hover. (De)Activating this option might not immediately remove/show the icon - wait or reload.</t>
+          <t>profit achieved; yellow = Rank is not safe; red/green = Loss/Profit safe</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>Affiche une icône dans le coin supérieur droit affichant la potion en cours d'exécution la plus courte et donnant une liste d'inventaire des potions au survol. (Dé)L'activation de cette option peut ne pas supprimer/afficher immédiatement l'icône - attendre ou recharger.</t>
+          <t>profit réalisé ; jaune-&gt; le rang n'est pas sûr ; rouge / vert-&gt; perte / profit sûr</t>
         </is>
       </c>
       <c r="D489" t="inlineStr"/>
       <c r="E489" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
-          <t>.Settings.ShowPotions.Desc</t>
+          <t>.Boxes.Investment.Overview.ProfitDesc</t>
         </is>
       </c>
       <c r="G489" t="inlineStr"/>
       <c r="H489" t="inlineStr"/>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr"/>
       <c r="B490" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Forge Points</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>Sauver</t>
+          <t>Points forge</t>
         </is>
       </c>
       <c r="D490" t="inlineStr"/>
       <c r="E490" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
-          <t>.General.Save</t>
+          <t>.Boxes.OwnpartCalculator.OptionsFP</t>
         </is>
       </c>
       <c r="G490" t="inlineStr"/>
       <c r="H490" t="inlineStr"/>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr"/>
       <c r="B491" t="inlineStr">
         <is>
-          <t>Single</t>
+          <t>This tools helps to manage your goods inventory and market offers</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>À l'unité</t>
+          <t>Cet outil vous aide à gérer votre inventaire de ressources et les offres du marché</t>
         </is>
       </c>
       <c r="D491" t="inlineStr"/>
       <c r="E491" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Single</t>
+          <t>.Menu.MarketOffers.Desc</t>
         </is>
       </c>
       <c r="G491" t="inlineStr"/>
       <c r="H491" t="inlineStr"/>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr"/>
       <c r="B492" t="inlineStr">
         <is>
-          <t>Log duration</t>
+          <t>Negotiation has been cancelled</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>Durée des log</t>
+          <t>La négociation a été annulée</t>
         </is>
       </c>
       <c r="D492" t="inlineStr"/>
       <c r="E492" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.LogDuration</t>
+          <t>.Boxes.Negotiation.Canceled</t>
         </is>
       </c>
       <c r="G492" t="inlineStr"/>
       <c r="H492" t="inlineStr"/>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr"/>
       <c r="B493" t="inlineStr">
         <is>
-          <t>Ok</t>
+          <t>Overview of most boosts, achievements, items and other city stats.</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>OK</t>
+          <t>Aperçu de la plupart des boost, réalisations, objets et autres statistiques de votre cité.</t>
         </is>
       </c>
       <c r="D493" t="inlineStr"/>
       <c r="E493" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.confirmGoodsMissmatch</t>
+          <t>.Menu.PlayerProfile.Desc</t>
         </is>
       </c>
       <c r="G493" t="inlineStr"/>
       <c r="H493" t="inlineStr"/>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr"/>
       <c r="B494" t="inlineStr">
         <is>
-          <t>GBG Round</t>
+          <t>Group</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>Tour CBG</t>
+          <t>Onglet</t>
         </is>
       </c>
       <c r="D494" t="inlineStr"/>
       <c r="E494" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GBFRound</t>
+          <t>.Boxes.Notice.NewGroup</t>
         </is>
       </c>
       <c r="G494" t="inlineStr"/>
       <c r="H494" t="inlineStr"/>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr"/>
       <c r="B495" t="inlineStr">
         <is>
-          <t>How many elements high should the menu be?&lt;br&gt;Empty or "0" means automatic height.</t>
+          <t>Bonus</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>Combien d'éléments le menu devrait-il avoir ?&lt;br&gt; Vide ou "0" pour une hauteur automatique.</t>
+          <t>Bonus</t>
         </is>
       </c>
       <c r="D495" t="inlineStr"/>
       <c r="E495" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
-          <t>.Settings.MenuLength.Desc</t>
+          <t>.Boxes.cardGame.Bonus</t>
         </is>
       </c>
       <c r="G495" t="inlineStr"/>
       <c r="H495" t="inlineStr"/>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr"/>
       <c r="B496" t="inlineStr">
         <is>
-          <t>legendary</t>
+          <t>Play/Stop Music</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>légendaire</t>
+          <t>Play / Stop Musique</t>
         </is>
       </c>
       <c r="D496" t="inlineStr"/>
       <c r="E496" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AllyRarity.legendary</t>
+          <t>.Menu.MusicControl.Desc</t>
         </is>
       </c>
       <c r="G496" t="inlineStr"/>
       <c r="H496" t="inlineStr"/>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr"/>
       <c r="B497" t="inlineStr">
         <is>
-          <t>General Settings</t>
+          <t>Units - Daily</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>Paramètres généraux</t>
+          <t>Unités /J</t>
         </is>
       </c>
       <c r="D497" t="inlineStr"/>
       <c r="E497" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.GeneralSettings</t>
+          <t>.Boxes.Stats.BtnSource.statsUnitsD</t>
         </is>
       </c>
       <c r="G497" t="inlineStr"/>
       <c r="H497" t="inlineStr"/>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr"/>
       <c r="B498" t="inlineStr">
         <is>
-          <t>About</t>
+          <t>Reset to default</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>À propos</t>
+          <t>Rétablissement des valeurs par défaut</t>
         </is>
       </c>
       <c r="D498" t="inlineStr"/>
       <c r="E498" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
-          <t>.Settings.Entry.About</t>
+          <t>.Boxes.ProductionsRating.Reset</t>
         </is>
       </c>
       <c r="G498" t="inlineStr"/>
       <c r="H498" t="inlineStr"/>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr"/>
       <c r="B499" t="inlineStr">
         <is>
-          <t>GBG</t>
+          <t>Needs two lane road</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>CbG</t>
+          <t>Besoin d'une route 2 voies</t>
         </is>
       </c>
       <c r="D499" t="inlineStr"/>
       <c r="E499" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
-          <t>.Boxes.General.Guild_Battlegrounds.short</t>
+          <t>.Boxes.CombatCalculator.StreetRequired</t>
         </is>
       </c>
       <c r="G499" t="inlineStr"/>
       <c r="H499" t="inlineStr"/>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr"/>
       <c r="B500" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>Effectué</t>
+          <t>Ressources</t>
         </is>
       </c>
       <c r="D500" t="inlineStr"/>
       <c r="E500" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Done</t>
+          <t>.Boxes.Productions.Headings.goods</t>
         </is>
       </c>
       <c r="G500" t="inlineStr"/>
       <c r="H500" t="inlineStr"/>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr"/>
       <c r="B501" t="inlineStr">
         <is>
-          <t>Town Overview</t>
+          <t>GBs at the top of the list are best value</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>Aperçu de la cité</t>
+          <t>Les GMs en haut de la liste sont les plus intéressants.</t>
         </is>
       </c>
       <c r="D501" t="inlineStr"/>
       <c r="E501" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
-          <t>.Menu.Citymap.Title</t>
+          <t>.Boxes.GreatBuildings.SuggestionDescription</t>
         </is>
       </c>
       <c r="G501" t="inlineStr"/>
       <c r="H501" t="inlineStr"/>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr"/>
       <c r="B502" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>PvP Arena</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>Arène JcJ</t>
         </is>
       </c>
       <c r="D502" t="inlineStr"/>
       <c r="E502" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Type</t>
+          <t>.Boxes.Stats.Rewards.Source.pvp_arena</t>
         </is>
       </c>
       <c r="G502" t="inlineStr"/>
       <c r="H502" t="inlineStr"/>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr"/>
       <c r="B503" t="inlineStr">
         <is>
-          <t>How to highlight buildings: Click any row to select the buildings you want to compare more easily. Search results are marked automatically.</t>
+          <t>Compare friends in conversations</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>Comment mettre en évidence les bâtiments : cliquez sur n'importe quelle ligne pour sélectionner les bâtiments que vous souhaitez comparer plus facilement. Les résultats de la recherche sont marqués automatiquement.</t>
+          <t>Comparer les amis dans les conversations</t>
         </is>
       </c>
       <c r="D503" t="inlineStr"/>
       <c r="E503" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.HighlightsExplained</t>
+          <t>.Boxes.CompareFriendsThreads.Title</t>
         </is>
       </c>
       <c r="G503" t="inlineStr"/>
       <c r="H503" t="inlineStr"/>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr"/>
       <c r="B504" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>5h</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>Tout</t>
+          <t>5h</t>
         </is>
       </c>
       <c r="D504" t="inlineStr"/>
       <c r="E504" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.All</t>
+          <t>.Boxes.Alerts.Time.5h</t>
         </is>
       </c>
       <c r="G504" t="inlineStr"/>
       <c r="H504" t="inlineStr"/>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr"/>
       <c r="B505" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>can not be plundered</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>Nom</t>
+          <t>Ne peut pas être pillé</t>
         </is>
       </c>
       <c r="D505" t="inlineStr"/>
       <c r="E505" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F505" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Name</t>
+          <t>.Boxes.Tooltip.Building.noPlunder</t>
         </is>
       </c>
       <c r="G505" t="inlineStr"/>
       <c r="H505" t="inlineStr"/>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr"/>
       <c r="B506" t="inlineStr">
         <is>
-          <t>Sum</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>Somme</t>
+          <t>Grand Monument</t>
         </is>
       </c>
       <c r="D506" t="inlineStr"/>
       <c r="E506" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F506" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.ModeSum</t>
+          <t>.Boxes.Investment.Overview.Building</t>
         </is>
       </c>
       <c r="G506" t="inlineStr"/>
       <c r="H506" t="inlineStr"/>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr"/>
       <c r="B507" t="inlineStr">
         <is>
-          <t>Disabled: Open your Army Management console first (U)!</t>
+          <t>Rename</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>Désactivé : Ouvrez d'abord la gestion de votre armée [U] !</t>
+          <t>Renommer</t>
         </is>
       </c>
       <c r="D507" t="inlineStr"/>
       <c r="E507" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
-          <t>.Menu.Unit.Warning</t>
+          <t>.Boxes.ProductionsRating.PresetRename</t>
         </is>
       </c>
       <c r="G507" t="inlineStr"/>
       <c r="H507" t="inlineStr"/>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr"/>
       <c r="B508" t="inlineStr">
         <is>
-          <t>Provides a sortable list of all buildings and their sizes in resonstruction mode</t>
+          <t>safe</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>Fournit une liste triable de tous les bâtiments et de leurs tailles en mode reconstruction</t>
+          <t>sécurisé</t>
         </is>
       </c>
       <c r="D508" t="inlineStr"/>
       <c r="E508" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
-          <t>.Settings.ShowReconstructionList.Desc</t>
+          <t>.Boxes.Investment.Safe</t>
         </is>
       </c>
       <c r="G508" t="inlineStr"/>
       <c r="H508" t="inlineStr"/>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr"/>
       <c r="B509" t="inlineStr">
         <is>
-          <t>Defense</t>
+          <t>Sets</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>Défense</t>
+          <t>Packs</t>
         </is>
       </c>
       <c r="D509" t="inlineStr"/>
       <c r="E509" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F509" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Tabs.DefenseFights</t>
+          <t>.Boxes.Kits.Sets</t>
         </is>
       </c>
       <c r="G509" t="inlineStr"/>
       <c r="H509" t="inlineStr"/>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr"/>
       <c r="B510" t="inlineStr">
         <is>
-          <t>Done in</t>
+          <t>Note</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>Fait en</t>
+          <t>Ne pas oublier</t>
         </is>
       </c>
       <c r="D510" t="inlineStr"/>
       <c r="E510" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F510" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.DoneIn</t>
+          <t>.Boxes.OwnpartCalculator.Note</t>
         </is>
       </c>
       <c r="G510" t="inlineStr"/>
       <c r="H510" t="inlineStr"/>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr"/>
       <c r="B511" t="inlineStr">
         <is>
-          <t>Shop antique dealer</t>
+          <t>Available energy</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>Boutique du vendeur d'antiquité</t>
+          <t>Énergie disponible</t>
         </is>
       </c>
       <c r="D511" t="inlineStr"/>
       <c r="E511" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F511" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.ShopAntiqueDealer</t>
+          <t>.Boxes.MergerGame.availableCurrency.anniversary</t>
         </is>
       </c>
       <c r="G511" t="inlineStr"/>
       <c r="H511" t="inlineStr"/>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr"/>
       <c r="B512" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>__player__'s __building__ has just reached level __level__.&lt;br&gt;You took spot &lt;strong&gt;__rank__ &lt;/strong&gt; and received &lt;strong&gt;__fps__&lt;/strong&gt; FPs.</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Le __building__ de __player__ vient juste d'atteindre le niveau __level__.&lt;br&gt;Tu as pris la place &lt;strong&gt;__rank__th&lt;/strong&gt; et obtenu &lt;strong&gt;__fps__&lt;/strong&gt; PF en retour.</t>
         </is>
       </c>
       <c r="D512" t="inlineStr"/>
       <c r="E512" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F512" t="inlineStr">
         <is>
-          <t>.Menu.unitsGex.Desc</t>
+          <t>.Boxes.Infobox.Messages.LevelUp</t>
         </is>
       </c>
       <c r="G512" t="inlineStr"/>
       <c r="H512" t="inlineStr"/>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr"/>
       <c r="B513" t="inlineStr">
         <is>
-          <t>Rest FPs</t>
+          <t>Page</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>PF restants</t>
+          <t>Page</t>
         </is>
       </c>
       <c r="D513" t="inlineStr"/>
       <c r="E513" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F513" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.RestFP</t>
+          <t>.Boxes.Market.PageColumn</t>
         </is>
       </c>
       <c r="G513" t="inlineStr"/>
       <c r="H513" t="inlineStr"/>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr"/>
       <c r="B514" t="inlineStr">
         <is>
-          <t>Date of Increase</t>
+          <t>Title Settings</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>Date de l'augmentation</t>
+          <t>Paramètre du titre</t>
         </is>
       </c>
       <c r="D514" t="inlineStr"/>
       <c r="E514" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F514" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.DateOfIncrease</t>
+          <t>.Boxes.BetterMusic.TitleSettings</t>
         </is>
       </c>
       <c r="G514" t="inlineStr"/>
       <c r="H514" t="inlineStr"/>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr"/>
       <c r="B515" t="inlineStr">
         <is>
-          <t>Website Api-Token</t>
+          <t>Absolute Costs</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>Site Web Jeton API</t>
+          <t>Coûts absolu</t>
         </is>
       </c>
       <c r="D515" t="inlineStr"/>
       <c r="E515" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F515" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ApiToken</t>
+          <t>.Boxes.GBGBuildings.absoluteCosts</t>
         </is>
       </c>
       <c r="G515" t="inlineStr"/>
       <c r="H515" t="inlineStr"/>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr"/>
       <c r="B516" t="inlineStr">
         <is>
-          <t>How many FPs were invested</t>
+          <t>GvG Annotations</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
-          <t>Combien de PF ont été investis</t>
+          <t>Indications GcG</t>
         </is>
       </c>
       <c r="D516" t="inlineStr"/>
       <c r="E516" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F516" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.InvestedDesc</t>
+          <t>.Boxes.Stats.BtnToggleAnnotations</t>
         </is>
       </c>
       <c r="G516" t="inlineStr"/>
       <c r="H516" t="inlineStr"/>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr"/>
       <c r="B517" t="inlineStr">
         <is>
-          <t>Consider goods production</t>
+          <t>Profit</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
-          <t>Prendre en compte la production de ressources</t>
+          <t>Gain</t>
         </is>
       </c>
       <c r="D517" t="inlineStr"/>
       <c r="E517" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F517" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.ShowGoods</t>
+          <t>.Boxes.Investment.Overview.Profit</t>
         </is>
       </c>
       <c r="G517" t="inlineStr"/>
       <c r="H517" t="inlineStr"/>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr"/>
       <c r="B518" t="inlineStr">
         <is>
-          <t>Hidden Reward</t>
+          <t>GBG Overview</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>Récompense cachée</t>
+          <t>Activité de membre</t>
         </is>
       </c>
       <c r="D518" t="inlineStr"/>
       <c r="E518" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F518" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.hiddenReward</t>
+          <t>.Boxes.GuildFights.Title</t>
         </is>
       </c>
       <c r="G518" t="inlineStr"/>
       <c r="H518" t="inlineStr"/>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr"/>
       <c r="B519" t="inlineStr">
         <is>
-          <t>Save settings</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
-          <t>Enregistrer les paramètres</t>
+          <t>Copier</t>
         </is>
       </c>
       <c r="D519" t="inlineStr"/>
       <c r="E519" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F519" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Save</t>
+          <t>.Boxes.ProductionsRating.PresetCopySuffix</t>
         </is>
       </c>
       <c r="G519" t="inlineStr"/>
       <c r="H519" t="inlineStr"/>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr"/>
       <c r="B520" t="inlineStr">
         <is>
-          <t>Attack</t>
+          <t>About</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>Attaque</t>
+          <t>À propos</t>
         </is>
       </c>
       <c r="D520" t="inlineStr"/>
       <c r="E520" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
-          <t>.Boxes.cardGame.Attack</t>
+          <t>.Settings.Entry.About</t>
         </is>
       </c>
       <c r="G520" t="inlineStr"/>
       <c r="H520" t="inlineStr"/>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr"/>
       <c r="B521" t="inlineStr">
         <is>
-          <t>Persistent</t>
+          <t>Rogue Only Warning</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>Persistance</t>
+          <t>Alerte Voyou uniquement</t>
         </is>
       </c>
       <c r="D521" t="inlineStr"/>
       <c r="E521" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F521" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Persistence</t>
+          <t>.Settings.Entry.ShowRougeUnitWarning</t>
         </is>
       </c>
       <c r="G521" t="inlineStr"/>
       <c r="H521" t="inlineStr"/>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr"/>
       <c r="B522" t="inlineStr">
         <is>
-          <t>Place3</t>
+          <t>Stage</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>P3</t>
+          <t>Étape</t>
         </is>
       </c>
       <c r="D522" t="inlineStr"/>
       <c r="E522" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F522" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.P3</t>
+          <t>.Boxes.UnitsGex.Stage</t>
         </is>
       </c>
       <c r="G522" t="inlineStr"/>
       <c r="H522" t="inlineStr"/>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr"/>
       <c r="B523" t="inlineStr">
         <is>
-          <t>Add Advice</t>
+          <t>DD/MMM/YY @ HH:mm:ss a</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>Ajouter une annonce</t>
+          <t>DD MMM YY @ HH:mm:ss</t>
         </is>
       </c>
       <c r="D523" t="inlineStr"/>
       <c r="E523" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F523" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAddAdvice.Title</t>
-[...2 lines deleted...]
-      <c r="G523" t="inlineStr"/>
+          <t>.DateTime</t>
+        </is>
+      </c>
+      <c r="G523" t="inlineStr">
+        <is>
+          <t>ne pas traduire  DD  en JJ car sinon la valeur du jour n'est pas affichée</t>
+        </is>
+      </c>
       <c r="H523" t="inlineStr"/>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr"/>
       <c r="B524" t="inlineStr">
         <is>
-          <t>Places</t>
+          <t>Deleted!</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t>Places</t>
+          <t>Effacé !</t>
         </is>
       </c>
       <c r="D524" t="inlineStr"/>
       <c r="E524" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F524" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Places</t>
+          <t>.Boxes.GuildFights.DeleteMessage.Title</t>
         </is>
       </c>
       <c r="G524" t="inlineStr"/>
       <c r="H524" t="inlineStr"/>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr"/>
       <c r="B525" t="inlineStr">
         <is>
-          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
+          <t>GitHub: for more technical bug reports, concrete ideas and helping with development.</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>Avis de non-responsabilité : ces données sont basées sur vos données collectées. Les chiffres présentés ici ne sont probablement pas exacts à 100 %. Il faudrait ouvrir la liste à minuit pour qu'ils soient corrects.</t>
+          <t>GitHub : pour reporter des bugs plus techniques, pour apporter des idées concrètes et pour aider au développement.</t>
         </is>
       </c>
       <c r="D525" t="inlineStr"/>
       <c r="E525" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F525" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.SnapShotLogDisclaimer</t>
+          <t>.Settings.Help.Github</t>
         </is>
       </c>
       <c r="G525" t="inlineStr"/>
       <c r="H525" t="inlineStr"/>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr"/>
       <c r="B526" t="inlineStr">
         <is>
-          <t>Following combinations are possible</t>
+          <t>&lt;span style='color:#29b206'&gt;Surplus&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
-          <t>Les combinaisons suivantes sont possibles</t>
+          <t>&lt;span style='color:#29b206'&gt;Excès&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Manquant&lt;/span&gt;</t>
         </is>
       </c>
       <c r="D526" t="inlineStr"/>
       <c r="E526" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F526" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Efficiency.description</t>
+          <t>.Boxes.Outpost.DescStillMissing</t>
         </is>
       </c>
       <c r="G526" t="inlineStr"/>
       <c r="H526" t="inlineStr"/>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr"/>
       <c r="B527" t="inlineStr">
         <is>
-          <t>done</t>
+          <t>General Settings</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>Terminée</t>
+          <t>Paramètres généraux</t>
         </is>
       </c>
       <c r="D527" t="inlineStr"/>
       <c r="E527" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F527" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Done</t>
+          <t>.Boxes.BetterMusic.GeneralSettings</t>
         </is>
       </c>
       <c r="G527" t="inlineStr"/>
       <c r="H527" t="inlineStr"/>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr"/>
       <c r="B528" t="inlineStr">
         <is>
-          <t>__building__ - Level __level__</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>__building__ - Niveau __level__</t>
+          <t>Effectué</t>
         </is>
       </c>
       <c r="D528" t="inlineStr"/>
       <c r="E528" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F528" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.MsgBuilding</t>
+          <t>.Boxes.BlueGalaxy.Done</t>
         </is>
       </c>
       <c r="G528" t="inlineStr"/>
       <c r="H528" t="inlineStr"/>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr"/>
       <c r="B529" t="inlineStr">
         <is>
-          <t>Overview of all allies and buildings that have room for them.</t>
+          <t>Settings</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
-          <t>Aperçu de tous les alliés et bâtiments qui ont de la place pour eux.</t>
+          <t>Paramètres</t>
         </is>
       </c>
       <c r="D529" t="inlineStr"/>
       <c r="E529" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F529" t="inlineStr">
         <is>
-          <t>.Menu.Allies.Desc</t>
+          <t>.Menu.Settings.Title</t>
         </is>
       </c>
       <c r="G529" t="inlineStr"/>
       <c r="H529" t="inlineStr"/>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr"/>
       <c r="B530" t="inlineStr">
         <is>
-          <t>Siege deployed</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
-          <t>Siège déployé</t>
+          <t>EG</t>
         </is>
       </c>
       <c r="D530" t="inlineStr"/>
       <c r="E530" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F530" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.siege_deployed</t>
+          <t>.Boxes.Castle.Gex</t>
         </is>
       </c>
       <c r="G530" t="inlineStr"/>
       <c r="H530" t="inlineStr"/>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr"/>
       <c r="B531" t="inlineStr">
         <is>
-          <t>Create Limited Building Alerts</t>
+          <t>GBG participation</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>Créer des alertes de bâtiment limitées</t>
+          <t>Participation au Champs de Bataille (CBG)</t>
         </is>
       </c>
       <c r="D531" t="inlineStr"/>
       <c r="E531" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F531" t="inlineStr">
         <is>
-          <t>.Settings.ShowBuildingsExpired.Title</t>
+          <t>.Boxes.GuildMemberStat.GbgParticipation</t>
         </is>
       </c>
       <c r="G531" t="inlineStr"/>
       <c r="H531" t="inlineStr"/>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr"/>
       <c r="B532" t="inlineStr">
         <is>
-          <t>Present Game (e.g. Winter Event)</t>
+          <t>Factories</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>Jeu de cadeau (ex. Event d'hiver)</t>
+          <t>Usines</t>
         </is>
       </c>
       <c r="D532" t="inlineStr"/>
       <c r="E532" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F532" t="inlineStr">
         <is>
-          <t>.Settings.EventHelperPresent</t>
+          <t>.Boxes.idleGame.Production.StPat</t>
         </is>
       </c>
       <c r="G532" t="inlineStr"/>
       <c r="H532" t="inlineStr"/>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr"/>
       <c r="B533" t="inlineStr">
         <is>
-          <t>Notify Early Offset</t>
+          <t>Done in</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>Décalage entre alerte et événement (en secondes)</t>
+          <t>Fait en</t>
         </is>
       </c>
       <c r="D533" t="inlineStr"/>
       <c r="E533" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F533" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Early.Title</t>
+          <t>.Boxes.BlueGalaxy.DoneIn</t>
         </is>
       </c>
       <c r="G533" t="inlineStr"/>
       <c r="H533" t="inlineStr"/>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr"/>
       <c r="B534" t="inlineStr">
         <is>
-          <t>Persistent</t>
+          <t>Open automatically</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>Persistante</t>
+          <t>Ouvrir automatiquement</t>
         </is>
       </c>
       <c r="D534" t="inlineStr"/>
       <c r="E534" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F534" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Persistent</t>
+          <t>.Boxes.Market.Settings.Autostart</t>
         </is>
       </c>
       <c r="G534" t="inlineStr"/>
       <c r="H534" t="inlineStr"/>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr"/>
       <c r="B535" t="inlineStr">
         <is>
-          <t>Mysterious Shards (Flying Island)</t>
+          <t>Roads</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
-          <t>Éclats mystérieux (Île volante)</t>
+          <t>Routes</t>
         </is>
       </c>
       <c r="D535" t="inlineStr"/>
       <c r="E535" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F535" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.shards</t>
+          <t>.Boxes.CityMap.street</t>
         </is>
       </c>
       <c r="G535" t="inlineStr"/>
       <c r="H535" t="inlineStr"/>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr"/>
       <c r="B536" t="inlineStr">
         <is>
-          <t>Neighbours</t>
+          <t>Expired Trades</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t>Voisins</t>
+          <t>Offres expirées</t>
         </is>
       </c>
       <c r="D536" t="inlineStr"/>
       <c r="E536" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F536" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.SelectPlayerGroupNeighbor</t>
+          <t>.Boxes.MarketOffersEvents.Expired</t>
         </is>
       </c>
       <c r="G536" t="inlineStr"/>
       <c r="H536" t="inlineStr"/>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr"/>
       <c r="B537" t="inlineStr">
         <is>
-          <t>Space Age Mars</t>
+          <t>2-lane road required</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>Ère spatiale - Mars</t>
+          <t>route 2 voies requise</t>
         </is>
       </c>
       <c r="D537" t="inlineStr"/>
       <c r="E537" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F537" t="inlineStr">
         <is>
-          <t>.Eras.18</t>
+          <t>.Boxes.Tooltip.Building.road2</t>
         </is>
       </c>
       <c r="G537" t="inlineStr"/>
       <c r="H537" t="inlineStr"/>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr"/>
       <c r="B538" t="inlineStr">
         <is>
-          <t>none</t>
+          <t>Comparisons from your city</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
-          <t>aucun</t>
+          <t>Comparaisons de votre ville</t>
         </is>
       </c>
       <c r="D538" t="inlineStr"/>
       <c r="E538" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F538" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.none</t>
+          <t>.Boxes.ProductionsRating.TooltipTitle</t>
         </is>
       </c>
       <c r="G538" t="inlineStr"/>
       <c r="H538" t="inlineStr"/>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr"/>
       <c r="B539" t="inlineStr">
         <is>
-          <t>Siege damaged</t>
+          <t>Quantity</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
-          <t>Siège endommagé</t>
+          <t>Nombre</t>
         </is>
       </c>
       <c r="D539" t="inlineStr"/>
       <c r="E539" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F539" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.siege_damaged</t>
+          <t>.Boxes.Units.Quantity</t>
         </is>
       </c>
       <c r="G539" t="inlineStr"/>
       <c r="H539" t="inlineStr"/>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr"/>
       <c r="B540" t="inlineStr">
         <is>
-          <t>Note</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
-          <t>Ne pas oublier</t>
+          <t>Sauver</t>
         </is>
       </c>
       <c r="D540" t="inlineStr"/>
       <c r="E540" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F540" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Note</t>
+          <t>.General.Save</t>
         </is>
       </c>
       <c r="G540" t="inlineStr"/>
       <c r="H540" t="inlineStr"/>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr"/>
       <c r="B541" t="inlineStr">
         <is>
-          <t>Thousand</t>
+          <t>Persistent</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>Mille</t>
+          <t>Persistance</t>
         </is>
       </c>
       <c r="D541" t="inlineStr"/>
       <c r="E541" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F541" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.K</t>
+          <t>.Boxes.Alerts.Form.Persistence</t>
         </is>
       </c>
       <c r="G541" t="inlineStr"/>
       <c r="H541" t="inlineStr"/>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr"/>
       <c r="B542" t="inlineStr">
         <is>
-          <t>All Ages</t>
+          <t>Inventory</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
-          <t>Toutes ères</t>
+          <t>Inventaire</t>
         </is>
       </c>
       <c r="D542" t="inlineStr"/>
       <c r="E542" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F542" t="inlineStr">
         <is>
-          <t>.Eras.GvGAllAge</t>
+          <t>.Boxes.MarketOffers.Inventory</t>
         </is>
       </c>
       <c r="G542" t="inlineStr"/>
       <c r="H542" t="inlineStr"/>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr"/>
       <c r="B543" t="inlineStr">
         <is>
-          <t>Antique dealer</t>
+          <t>Add Advice</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
-          <t>Vendeur d'antiquités</t>
+          <t>Ajouter une annonce</t>
         </is>
       </c>
       <c r="D543" t="inlineStr"/>
       <c r="E543" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F543" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.AntiqueDealer</t>
+          <t>.Boxes.BattleAssistAddAdvice.Title</t>
         </is>
       </c>
       <c r="G543" t="inlineStr"/>
       <c r="H543" t="inlineStr"/>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr"/>
       <c r="B544" t="inlineStr">
         <is>
-          <t>Needs two lane road</t>
+          <t>League Reward</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
-          <t>Besoin d'une route 2 voies</t>
+          <t>Récompense de ligue</t>
         </is>
       </c>
       <c r="D544" t="inlineStr"/>
       <c r="E544" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F544" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.StreetRequired</t>
+          <t>.Boxes.FPCollector.league_reward</t>
         </is>
       </c>
       <c r="G544" t="inlineStr"/>
       <c r="H544" t="inlineStr"/>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr"/>
       <c r="B545" t="inlineStr">
         <is>
-          <t>Bid Settings</t>
+          <t>done</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>Paramètres des enchères</t>
+          <t>Terminée</t>
         </is>
       </c>
       <c r="D545" t="inlineStr"/>
       <c r="E545" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F545" t="inlineStr">
         <is>
-          <t>.Settings.Auctions.Button</t>
+          <t>.Boxes.Calculator.Done</t>
         </is>
       </c>
       <c r="G545" t="inlineStr"/>
       <c r="H545" t="inlineStr"/>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr"/>
       <c r="B546" t="inlineStr">
         <is>
-          <t>As Drop-down</t>
+          <t>Please level up</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>En menu déroulant</t>
+          <t>Faire passer</t>
         </is>
       </c>
       <c r="D546" t="inlineStr"/>
       <c r="E546" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F546" t="inlineStr">
         <is>
-          <t>.Menu.Dropdown</t>
+          <t>.Boxes.OwnpartCalculator.OptionsLevelUp</t>
         </is>
       </c>
       <c r="G546" t="inlineStr"/>
       <c r="H546" t="inlineStr"/>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr"/>
       <c r="B547" t="inlineStr">
         <is>
-          <t>SASH</t>
+          <t>Filter buildings</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
-          <t>Hub Spa</t>
+          <t>Filtre Bâtiments</t>
         </is>
       </c>
       <c r="D547" t="inlineStr"/>
       <c r="E547" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F547" t="inlineStr">
         <is>
-          <t>.Eras.23.short</t>
+          <t>.Boxes.Productions.FilterTable</t>
         </is>
       </c>
       <c r="G547" t="inlineStr"/>
       <c r="H547" t="inlineStr"/>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr"/>
       <c r="B548" t="inlineStr">
         <is>
-          <t>__era__&lt;br&gt;You have: __stock__</t>
+          <t>Place2</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>__era__&lt;br&gt;En stock : __stock__</t>
+          <t>P2</t>
         </is>
       </c>
       <c r="D548" t="inlineStr"/>
       <c r="E548" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F548" t="inlineStr">
         <is>
-          <t>.Boxes.Market.OfferTT</t>
+          <t>.Boxes.PowerLeveling.P2</t>
         </is>
       </c>
       <c r="G548" t="inlineStr"/>
       <c r="H548" t="inlineStr"/>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr"/>
       <c r="B549" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X  __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Loss = __paid__ &lt;small&gt;(Paid)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
+          <t>in</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
-          <t>Récompense = __nettoreward__&lt;small&gt;(base)&lt;/small&gt; x __arcfactor__% &lt;small&gt;(bonus)&lt;/small&gt; = __bruttoreward__ PF&lt;br&gt;Payé : __paid__&lt;br&gt;Perte = __paid__ &lt;small&gt;(payé)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(récompense)&lt;/small&gt; = __loss__</t>
+          <t>dans</t>
         </is>
       </c>
       <c r="D549" t="inlineStr"/>
       <c r="E549" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F549" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTLossSelf</t>
+          <t>.Boxes.GuildFights.Count</t>
         </is>
       </c>
       <c r="G549" t="inlineStr"/>
       <c r="H549" t="inlineStr"/>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr"/>
       <c r="B550" t="inlineStr">
         <is>
-          <t>This value is not accessible, because this player is neither a friend nor in your guild.</t>
+          <t>Won</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
-          <t>Cette valeur n'est pas accessible car ce joueur n'est pas un ami ni dans votre guilde.</t>
+          <t>Gagné</t>
         </is>
       </c>
       <c r="D550" t="inlineStr"/>
       <c r="E550" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F550" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.OtherPlayerNotAvailable</t>
+          <t>.Boxes.UnitsGex.Won</t>
         </is>
       </c>
       <c r="G550" t="inlineStr"/>
       <c r="H550" t="inlineStr"/>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr"/>
       <c r="B551" t="inlineStr">
         <is>
-          <t>Castle System</t>
+          <t>Notify Early Offset</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>Système de château</t>
+          <t>Décalage entre alerte et événement (en secondes)</t>
         </is>
       </c>
       <c r="D551" t="inlineStr"/>
       <c r="E551" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F551" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Title</t>
+          <t>.Boxes.Alerts.Preferences.Early.Title</t>
         </is>
       </c>
       <c r="G551" t="inlineStr"/>
       <c r="H551" t="inlineStr"/>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr"/>
       <c r="B552" t="inlineStr">
         <is>
-          <t>can not be plundered</t>
+          <t>Persistent</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>Ne peut pas être pillé</t>
+          <t>Persistante</t>
         </is>
       </c>
       <c r="D552" t="inlineStr"/>
       <c r="E552" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F552" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.noPlunder</t>
+          <t>.Boxes.Alerts.Form.Persistent</t>
         </is>
       </c>
       <c r="G552" t="inlineStr"/>
       <c r="H552" t="inlineStr"/>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr"/>
       <c r="B553" t="inlineStr">
         <is>
-          <t xml:space="preserve">Search Building… </t>
+          <t>Guild Buildings</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
-          <t xml:space="preserve">Chercher un bâtiment… </t>
+          <t>Bâtiments de Guilde</t>
         </is>
       </c>
       <c r="D553" t="inlineStr"/>
       <c r="E553" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F553" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.SearchInput</t>
+          <t>.Boxes.GuildMemberStat.GuildBuildings</t>
         </is>
       </c>
       <c r="G553" t="inlineStr"/>
       <c r="H553" t="inlineStr"/>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr"/>
       <c r="B554" t="inlineStr">
         <is>
-          <t>GE Results</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
-          <t>Résultats d'EG</t>
+          <t>Marchandises</t>
         </is>
       </c>
       <c r="D554" t="inlineStr"/>
       <c r="E554" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F554" t="inlineStr">
         <is>
-          <t>.Menu.GexStat.Title</t>
+          <t>.Boxes.Productions.goods</t>
         </is>
       </c>
       <c r="G554" t="inlineStr"/>
       <c r="H554" t="inlineStr"/>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr"/>
       <c r="B555" t="inlineStr">
         <is>
-          <t>Info</t>
+          <t>Location</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
-          <t>Info</t>
+          <t>Position</t>
         </is>
       </c>
       <c r="D555" t="inlineStr"/>
       <c r="E555" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F555" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.Info</t>
+          <t>.HiddenRewards.Table.position</t>
         </is>
       </c>
       <c r="G555" t="inlineStr"/>
       <c r="H555" t="inlineStr"/>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr"/>
       <c r="B556" t="inlineStr">
         <is>
-          <t>Factories</t>
+          <t>Traits</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>Usines</t>
+          <t>Caractéristiques</t>
         </is>
       </c>
       <c r="D556" t="inlineStr"/>
       <c r="E556" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F556" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Production.StPat</t>
+          <t>.Boxes.Tooltip.Building.traits</t>
         </is>
       </c>
       <c r="G556" t="inlineStr"/>
       <c r="H556" t="inlineStr"/>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr"/>
       <c r="B557" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>List</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Individuel</t>
         </is>
       </c>
       <c r="D557" t="inlineStr"/>
       <c r="E557" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F557" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.DateNA</t>
+          <t>.Boxes.Productions.ModeSingle</t>
         </is>
       </c>
       <c r="G557" t="inlineStr"/>
       <c r="H557" t="inlineStr"/>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr"/>
       <c r="B558" t="inlineStr">
         <is>
-          <t>Error occurred</t>
+          <t>&lt;em id="minigame_aztecs-Btn-closed" class="tooltip-error"&gt;Opens automatically when starting a aztec mini game&lt;br&gt;&lt;/em&gt;Aztec Minigame Helper</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
-          <t>Une erreur est survenue</t>
+          <t>&lt;em id="minigame_aztecs-Btn-closed" class="tooltip-error"&gt;S'ouvre automatiquement au démarrage d'un mini-jeu aztèque&lt;br&gt;&lt;/em&gt;Assistant de mini-jeu aztèque</t>
         </is>
       </c>
       <c r="D558" t="inlineStr"/>
       <c r="E558" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F558" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.SubmitErrorHeader</t>
+          <t>.Menu.AztecMiniGame.Desc</t>
         </is>
       </c>
       <c r="G558" t="inlineStr"/>
       <c r="H558" t="inlineStr"/>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr"/>
       <c r="B559" t="inlineStr">
         <is>
-          <t>Quantum-Incursions</t>
+          <t>Visit tab Treasury in the guild profile to update treasury goods of your guild.</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>Incursions Quantiques</t>
+          <t>Visiter l'onglet Trésorerie dans le profil de la guilde pour mettre à jour les ressources de la trésorerie de votre guilde.</t>
         </is>
       </c>
       <c r="D559" t="inlineStr"/>
       <c r="E559" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F559" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.guild_raids</t>
+          <t>.Boxes.GuildMemberStat.GuildTreasuryNotification</t>
         </is>
       </c>
       <c r="G559" t="inlineStr"/>
       <c r="H559" t="inlineStr"/>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr"/>
       <c r="B560" t="inlineStr">
         <is>
-          <t>Main Prize</t>
+          <t>Owner to Add</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
-          <t>Prix spécial</t>
+          <t>Contrib. perso</t>
         </is>
       </c>
       <c r="D560" t="inlineStr"/>
       <c r="E560" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F560" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.MainPrize</t>
+          <t>.Boxes.OwnpartCalculator.OwnPart</t>
         </is>
       </c>
       <c r="G560" t="inlineStr"/>
       <c r="H560" t="inlineStr"/>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr"/>
       <c r="B561" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Settlement Playthroughs</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
-          <t>Ressources</t>
+          <t>Colonies terminées</t>
         </is>
       </c>
       <c r="D561" t="inlineStr"/>
       <c r="E561" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F561" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.goods</t>
+          <t>.Boxes.PlayerProfile.Settlements</t>
         </is>
       </c>
       <c r="G561" t="inlineStr"/>
       <c r="H561" t="inlineStr"/>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr"/>
       <c r="B562" t="inlineStr">
         <is>
-          <t>Daily goods</t>
+          <t>Guild</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>Ressources journalières</t>
+          <t>Guilde</t>
         </is>
       </c>
       <c r="D562" t="inlineStr"/>
       <c r="E562" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F562" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.DailyGoods</t>
+          <t>.General.Guild</t>
         </is>
       </c>
       <c r="G562" t="inlineStr"/>
       <c r="H562" t="inlineStr"/>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr"/>
       <c r="B563" t="inlineStr">
         <is>
-          <t>GBG</t>
+          <t>Eff</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
-          <t>Batailles de guilde</t>
+          <t>Eff</t>
         </is>
       </c>
       <c r="D563" t="inlineStr"/>
       <c r="E563" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F563" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterGuildFights</t>
+          <t>.Boxes.Kits.Efficiency</t>
         </is>
       </c>
       <c r="G563" t="inlineStr"/>
       <c r="H563" t="inlineStr"/>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr"/>
       <c r="B564" t="inlineStr">
         <is>
-          <t>Click on the neighbours tab in the game to unlock the event list of your neighbours</t>
+          <t xml:space="preserve">Total: </t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
-          <t>Cliquez sur l'onglet "Voisins" dans le jeu pour déverrouiller la liste d'événements de votre voisinage</t>
+          <t xml:space="preserve">Total : </t>
         </is>
       </c>
       <c r="D564" t="inlineStr"/>
       <c r="E564" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F564" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.NeighborsSocialTabTT</t>
+          <t>.Boxes.Productions.Total</t>
         </is>
       </c>
       <c r="G564" t="inlineStr"/>
       <c r="H564" t="inlineStr"/>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr"/>
       <c r="B565" t="inlineStr">
         <is>
-          <t>Spoils of War Rewards (Himeji Castle)</t>
+          <t>Event Chest Selection Helper</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>Butins de guerre (Château d'Himeji)</t>
+          <t>Événement : Aide à la sélection</t>
         </is>
       </c>
       <c r="D565" t="inlineStr"/>
       <c r="E565" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F565" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.spoilsOfWar</t>
+          <t>.Boxes.EventChests.Title</t>
         </is>
       </c>
       <c r="G565" t="inlineStr"/>
       <c r="H565" t="inlineStr"/>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr"/>
       <c r="B566" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>Guild ID:</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>ID Guilde :</t>
         </is>
       </c>
       <c r="D566" t="inlineStr"/>
       <c r="E566" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F566" t="inlineStr">
         <is>
-          <t>.Boxes.cardGame.Bonus</t>
+          <t>.Settings.Version.GuildId</t>
         </is>
       </c>
       <c r="G566" t="inlineStr"/>
       <c r="H566" t="inlineStr"/>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr"/>
       <c r="B567" t="inlineStr">
         <is>
-          <t>Finish Special Production Fragment</t>
+          <t>Qty</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
-          <t>Finition Fragment de production spéciale</t>
+          <t>Nombre</t>
         </is>
       </c>
       <c r="D567" t="inlineStr"/>
       <c r="E567" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F567" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.FSP</t>
+          <t>.Boxes.Productions.Headings.number</t>
         </is>
       </c>
       <c r="G567" t="inlineStr"/>
       <c r="H567" t="inlineStr"/>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr"/>
       <c r="B568" t="inlineStr">
         <is>
-          <t>New buildings: Daily FP/tile of replaced buildings</t>
+          <t>Unattached</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
-          <t>Nouveaux bâtiments : PF quotidien / cases des bâtiments remplacés</t>
+          <t>Non liée</t>
         </is>
       </c>
       <c r="D568" t="inlineStr"/>
       <c r="E568" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F568" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.FPPerTile</t>
+          <t>.Boxes.Units.Unbind</t>
         </is>
       </c>
       <c r="G568" t="inlineStr"/>
       <c r="H568" t="inlineStr"/>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr"/>
       <c r="B569" t="inlineStr">
         <is>
-          <t>Defense boost att. army</t>
+          <t>Cancel</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
-          <t>Boost de défense (armée d'attaque)</t>
+          <t>Annuler</t>
         </is>
       </c>
       <c r="D569" t="inlineStr"/>
       <c r="E569" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F569" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.def_boost_attacker</t>
+          <t>.General.Cancel</t>
         </is>
       </c>
       <c r="G569" t="inlineStr"/>
       <c r="H569" t="inlineStr"/>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr"/>
       <c r="B570" t="inlineStr">
         <is>
-          <t>Place5</t>
+          <t>The next __count__ Traz units will finish in &lt;span class="alca-countdown"&gt;&lt;/span&gt; at __harvest__ hr</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
-          <t>P5</t>
+          <t>Les __count__ prochaines unités arriveront dans &lt;span class="alca-countdown"&gt;&lt;/span&gt; à __harvest__</t>
         </is>
       </c>
       <c r="D570" t="inlineStr"/>
       <c r="E570" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F570" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.P5</t>
+          <t>.Boxes.Units.NextUnitsIn</t>
         </is>
       </c>
       <c r="G570" t="inlineStr"/>
       <c r="H570" t="inlineStr"/>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr"/>
       <c r="B571" t="inlineStr">
         <is>
-          <t>Historical Ally Rooms</t>
+          <t>Stream Chart</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
-          <t>Emplacement Alliés historiques</t>
+          <t>Graphique en flux</t>
         </is>
       </c>
       <c r="D571" t="inlineStr"/>
       <c r="E571" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F571" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.allyRooms</t>
+          <t>.Boxes.Stats.BtnChartTypeTitle.streamgraph</t>
         </is>
       </c>
       <c r="G571" t="inlineStr"/>
       <c r="H571" t="inlineStr"/>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr"/>
       <c r="B572" t="inlineStr">
         <is>
-          <t>Auction Cool-down</t>
+          <t>This is not a valid token. Please check your input!</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
-          <t>Délai de l'enchère</t>
+          <t>Ce n'est pas un jeton valide. Veuillez vérifier votre saisie !</t>
         </is>
       </c>
       <c r="D572" t="inlineStr"/>
       <c r="E572" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F572" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Antiques.Cooldown</t>
+          <t>.Boxes.Settings.ApiTokenLengthWrongBody</t>
         </is>
       </c>
       <c r="G572" t="inlineStr"/>
       <c r="H572" t="inlineStr"/>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr"/>
       <c r="B573" t="inlineStr">
         <is>
-          <t xml:space="preserve">Stock + Invested + Profit = </t>
+          <t>middle middle</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total PF (stock + investis + gains) : </t>
+          <t>Au milieu au centre</t>
         </is>
       </c>
       <c r="D573" t="inlineStr"/>
       <c r="E573" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F573" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.TotalFP</t>
+          <t>.Menu.Notification.Position.mid-center</t>
         </is>
       </c>
       <c r="G573" t="inlineStr"/>
       <c r="H573" t="inlineStr"/>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr"/>
       <c r="B574" t="inlineStr">
         <is>
-          <t>Prefix</t>
+          <t>Choose a player</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
-          <t>Préfixe</t>
+          <t>Choisir un joueur</t>
         </is>
       </c>
       <c r="D574" t="inlineStr"/>
       <c r="E574" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F574" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsDangerPrefix</t>
+          <t>.Boxes.Notice.ModalChoosePlayer</t>
         </is>
       </c>
       <c r="G574" t="inlineStr"/>
       <c r="H574" t="inlineStr"/>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr"/>
       <c r="B575" t="inlineStr">
         <is>
-          <t>Do you want the GBG Player list to automatically open when clicking on the GBG ranking?</t>
+          <t>Status</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
-          <t>Voulez-vous que la liste des joueurs CBG s'ouvre automatiquement lorsque vous cliquez sur le classement CBG ?</t>
+          <t>Status</t>
         </is>
       </c>
       <c r="D575" t="inlineStr"/>
       <c r="E575" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F575" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGPlayerInfo.Desc</t>
+          <t>.Boxes.MergerGame.Status</t>
         </is>
       </c>
       <c r="G575" t="inlineStr"/>
       <c r="H575" t="inlineStr"/>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr"/>
       <c r="B576" t="inlineStr">
         <is>
-          <t>Fair</t>
+          <t>OR</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
-          <t>Juste</t>
+          <t>OU</t>
         </is>
       </c>
       <c r="D576" t="inlineStr"/>
       <c r="E576" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F576" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeFair</t>
+          <t>.Boxes.RecurringQuests.OR</t>
         </is>
       </c>
       <c r="G576" t="inlineStr"/>
       <c r="H576" t="inlineStr"/>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr"/>
       <c r="B577" t="inlineStr">
         <is>
-          <t>This building is in your inventory</t>
+          <t>Disabled: Open another player's GB first!</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>Ce bâtiment est dans votre inventaire</t>
+          <t>Désactivé : Ouvrez d'abord le GM d'un autre joueur !</t>
         </is>
       </c>
       <c r="D577" t="inlineStr"/>
       <c r="E577" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F577" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.InventoryTooltip</t>
+          <t>.Menu.Calculator.Warning</t>
         </is>
       </c>
       <c r="G577" t="inlineStr"/>
       <c r="H577" t="inlineStr"/>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr"/>
       <c r="B578" t="inlineStr">
         <is>
-          <t>Discard</t>
+          <t>TE</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
-          <t>Annuler</t>
+          <t>Dem</t>
         </is>
       </c>
       <c r="D578" t="inlineStr"/>
       <c r="E578" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F578" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Discard</t>
+          <t>.Eras.13.short</t>
         </is>
       </c>
       <c r="G578" t="inlineStr"/>
       <c r="H578" t="inlineStr"/>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr"/>
       <c r="B579" t="inlineStr">
         <is>
-          <t>Hide reset-blocker when box minimized</t>
+          <t>Bronze Age</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
-          <t>Masquer le bloqueur de réinitialisation lorsque la boîte est réduite</t>
+          <t>Âge du Bronze</t>
         </is>
       </c>
       <c r="D579" t="inlineStr"/>
       <c r="E579" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F579" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.hideOverlay</t>
+          <t>.Eras.2</t>
         </is>
       </c>
       <c r="G579" t="inlineStr"/>
       <c r="H579" t="inlineStr"/>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr"/>
       <c r="B580" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/blue-galaxy</t>
+          <t>beach</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/francais/module/galaxie-bleue</t>
+          <t>Plage</t>
         </is>
       </c>
       <c r="D580" t="inlineStr"/>
       <c r="E580" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F580" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.HelpLink</t>
+          <t>.Boxes.GvGMap.Sector.Terrain_beach</t>
         </is>
       </c>
       <c r="G580" t="inlineStr"/>
       <c r="H580" t="inlineStr"/>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr"/>
       <c r="B581" t="inlineStr">
         <is>
-          <t xml:space="preserve">Target Progress for Workers used: </t>
+          <t>at</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
-          <t xml:space="preserve">Objectif de progression pour les travailleurs utilisés : </t>
+          <t>à</t>
         </is>
       </c>
       <c r="D581" t="inlineStr"/>
       <c r="E581" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F581" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.EfficiencyTargetProgress.soccer</t>
+          <t>.Boxes.GuildFights.Time</t>
         </is>
       </c>
       <c r="G581" t="inlineStr"/>
       <c r="H581" t="inlineStr"/>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr"/>
       <c r="B582" t="inlineStr">
         <is>
-          <t>Wildpark-Event</t>
+          <t>When opening the ally building, an enhanced ally overview will be presented.</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
-          <t>Événement du parc animalier</t>
+          <t>Lors de l'ouverture du bâtiment allié, un aperçu amélioré des alliés sera présenté.</t>
         </is>
       </c>
       <c r="D582" t="inlineStr"/>
       <c r="E582" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F582" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.wildlife_event</t>
+          <t>.Settings.ShowAllyList.Desc</t>
         </is>
       </c>
       <c r="G582" t="inlineStr"/>
       <c r="H582" t="inlineStr"/>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr"/>
       <c r="B583" t="inlineStr">
         <is>
-          <t>Fights</t>
+          <t>Disabled: Open your Army Management console first (U)!</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
-          <t>Batailles</t>
+          <t>Désactivé : Ouvrez d'abord la gestion de votre armée [U] !</t>
         </is>
       </c>
       <c r="D583" t="inlineStr"/>
       <c r="E583" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F583" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Fights</t>
+          <t>.Menu.Unit.Warning</t>
         </is>
       </c>
       <c r="G583" t="inlineStr"/>
       <c r="H583" t="inlineStr"/>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr"/>
       <c r="B584" t="inlineStr">
         <is>
-          <t>Timer is up</t>
+          <t>Total</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
-          <t>Le minuteur est écoulé</t>
+          <t>Total</t>
         </is>
       </c>
       <c r="D584" t="inlineStr"/>
       <c r="E584" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F584" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.AlertText</t>
+          <t>.Boxes.GuildFights.Total</t>
         </is>
       </c>
       <c r="G584" t="inlineStr"/>
       <c r="H584" t="inlineStr"/>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr"/>
       <c r="B585" t="inlineStr">
         <is>
-          <t>Open the GE overview to update the data.</t>
+          <t>Open the antique dealer to update the data.</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
-          <t>Ouvrez l'aperçu des expéditions de guilde pour actualiser les données.</t>
+          <t>Ouvrez le vendeur d'antiquité pour actualiser les données.</t>
         </is>
       </c>
       <c r="D585" t="inlineStr"/>
       <c r="E585" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F585" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.VisitGexWarning</t>
+          <t>.Boxes.Castle.VisitAntiqueDealerWarning</t>
         </is>
       </c>
       <c r="G585" t="inlineStr"/>
       <c r="H585" t="inlineStr"/>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr"/>
       <c r="B586" t="inlineStr">
         <is>
-          <t>Arc: FP Rewards/day from other players</t>
+          <t>Auction Cool-down</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
-          <t>Arche : Gains PF/jour de la part des autres joueurs</t>
+          <t>Délai de l'enchère</t>
         </is>
       </c>
       <c r="D586" t="inlineStr"/>
       <c r="E586" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F586" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.RewardPerDay</t>
+          <t>.Boxes.Alerts.Form.Antiques.Cooldown</t>
         </is>
       </c>
       <c r="G586" t="inlineStr"/>
       <c r="H586" t="inlineStr"/>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr"/>
       <c r="B587" t="inlineStr">
         <is>
-          <t>Full</t>
+          <t>Displays and Filters all trades that are in the Market</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>Plein</t>
+          <t>Filtrer les transactions sur le marché</t>
         </is>
       </c>
       <c r="D587" t="inlineStr"/>
       <c r="E587" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F587" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Full</t>
+          <t>.Menu.Market.Desc</t>
         </is>
       </c>
       <c r="G587" t="inlineStr"/>
       <c r="H587" t="inlineStr"/>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr"/>
       <c r="B588" t="inlineStr">
         <is>
-          <t>Only show inventory buildings with a rating equal or higher than x</t>
+          <t>Finish Special Production Fragment</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
-          <t>Afficher uniquement les bâtiments d'inventaire avec une note égale ou supérieure à x</t>
+          <t>Finition Fragment de production spéciale</t>
         </is>
       </c>
       <c r="D588" t="inlineStr"/>
       <c r="E588" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F588" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.InventoryBuildingScoreExplanation</t>
+          <t>.Boxes.Productions.FSP</t>
         </is>
       </c>
       <c r="G588" t="inlineStr"/>
       <c r="H588" t="inlineStr"/>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr"/>
       <c r="B589" t="inlineStr">
         <is>
-          <t>Collected __count__ new player Events</t>
+          <t>Saved!</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>Collecte de __count__ nouveaux événements joueur</t>
+          <t>Enregistrée !</t>
         </is>
       </c>
       <c r="D589" t="inlineStr"/>
       <c r="E589" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F589" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.PlayerFoundCount</t>
+          <t>.Boxes.GuildFights.SaveMessage.Title</t>
         </is>
       </c>
       <c r="G589" t="inlineStr"/>
       <c r="H589" t="inlineStr"/>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr"/>
       <c r="B590" t="inlineStr">
         <is>
-          <t>Do you want the QI Player list to automatically open when clicking on the QI ranking?</t>
+          <t>Battle</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
-          <t>Voulez-vous que la liste des joueurs IQ s'ouvre automatiquement lorsque vous cliquez sur le classement IQ ?</t>
+          <t>Bataille</t>
         </is>
       </c>
       <c r="D590" t="inlineStr"/>
       <c r="E590" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F590" t="inlineStr">
         <is>
-          <t>.Settings.ShowQIPlayerInfo.Desc</t>
+          <t>.Boxes.Castle.Battle</t>
         </is>
       </c>
       <c r="G590" t="inlineStr"/>
       <c r="H590" t="inlineStr"/>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr"/>
       <c r="B591" t="inlineStr">
         <is>
-          <t>Power</t>
+          <t>The current Status of the game</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
-          <t>Puissance</t>
+          <t>Statut actuel du jeu</t>
         </is>
       </c>
       <c r="D591" t="inlineStr"/>
       <c r="E591" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F591" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Power</t>
+          <t>.Boxes.MergerGame.Status.Title</t>
         </is>
       </c>
       <c r="G591" t="inlineStr"/>
       <c r="H591" t="inlineStr"/>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr"/>
       <c r="B592" t="inlineStr">
         <is>
-          <t>Expected activation costs</t>
+          <t>Discard</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>Coûts d'activation attendus</t>
+          <t>Annuler</t>
         </is>
       </c>
       <c r="D592" t="inlineStr"/>
       <c r="E592" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F592" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.UnlockingCosts</t>
+          <t>.Boxes.Alerts.Form.Discard</t>
         </is>
       </c>
       <c r="G592" t="inlineStr"/>
       <c r="H592" t="inlineStr"/>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr"/>
       <c r="B593" t="inlineStr">
         <is>
-          <t>Date</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
-          <t>Date</t>
+          <t>Fait</t>
         </is>
       </c>
       <c r="D593" t="inlineStr"/>
       <c r="E593" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F593" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Date</t>
+          <t>.Boxes.Productions.Headings.Done</t>
         </is>
       </c>
       <c r="G593" t="inlineStr"/>
       <c r="H593" t="inlineStr"/>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr"/>
       <c r="B594" t="inlineStr">
         <is>
-          <t>Member participation</t>
+          <t>Actions</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
-          <t>Participation du membre</t>
+          <t>Actions</t>
         </is>
       </c>
       <c r="D594" t="inlineStr"/>
       <c r="E594" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F594" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.MemberParticipation</t>
+          <t>.Boxes.QiProgress.Actions</t>
         </is>
       </c>
       <c r="G594" t="inlineStr"/>
       <c r="H594" t="inlineStr"/>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr"/>
       <c r="B595" t="inlineStr">
         <is>
-          <t>AF</t>
+          <t>https://docs.foe-helper.com/english/module/blue-galaxy</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
-          <t>FA</t>
+          <t>https://docs.foe-helper.com/francais/module/galaxie-bleue</t>
         </is>
       </c>
       <c r="D595" t="inlineStr"/>
       <c r="E595" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F595" t="inlineStr">
         <is>
-          <t>.Eras.15.short</t>
+          <t>.Boxes.BlueGalaxy.HelpLink</t>
         </is>
       </c>
       <c r="G595" t="inlineStr"/>
       <c r="H595" t="inlineStr"/>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr"/>
       <c r="B596" t="inlineStr">
         <is>
-          <t>Max</t>
+          <t>Resource Item</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
-          <t>Max</t>
+          <t>Ressources</t>
         </is>
       </c>
       <c r="D596" t="inlineStr"/>
       <c r="E596" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F596" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Max</t>
+          <t>.Boxes.Campagne.Resource</t>
         </is>
       </c>
       <c r="G596" t="inlineStr"/>
       <c r="H596" t="inlineStr"/>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr"/>
       <c r="B597" t="inlineStr">
         <is>
-          <t>Missing</t>
+          <t>Total of all goods</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>Manquant</t>
+          <t>Total de toutes les ressources</t>
         </is>
       </c>
       <c r="D597" t="inlineStr"/>
       <c r="E597" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F597" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Missing</t>
+          <t>.Boxes.GuildMemberStat.TotalGuildGoods</t>
         </is>
       </c>
       <c r="G597" t="inlineStr"/>
       <c r="H597" t="inlineStr"/>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr"/>
       <c r="B598" t="inlineStr">
         <is>
-          <t>New webhook entry</t>
+          <t>Show on city map</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
-          <t>Entrez un nouveau webhook</t>
+          <t>Montrer sur la Carte de la Cité</t>
         </is>
       </c>
       <c r="D598" t="inlineStr"/>
       <c r="E598" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F598" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.TitleNewEntry</t>
+          <t>.Boxes.General.ShowOnMap</t>
         </is>
       </c>
       <c r="G598" t="inlineStr"/>
       <c r="H598" t="inlineStr"/>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr"/>
       <c r="B599" t="inlineStr">
         <is>
-          <t>The module will calculate an addition value according to the first column and a multiplication value according to the second column and take the bigger value of the two</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
-          <t>Le module calculera une valeur d'addition selon la première colonne et une valeur de multiplication selon la deuxième colonne et prendra la plus grande valeur des deux</t>
+          <t>Bâtiment</t>
         </is>
       </c>
       <c r="D599" t="inlineStr"/>
       <c r="E599" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F599" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help5</t>
+          <t>.Boxes.Outpost.TitleBuildings</t>
         </is>
       </c>
       <c r="G599" t="inlineStr"/>
       <c r="H599" t="inlineStr"/>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr"/>
       <c r="B600" t="inlineStr">
         <is>
-          <t>Attrition</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>Attrition</t>
+          <t>Niveau</t>
         </is>
       </c>
       <c r="D600" t="inlineStr"/>
       <c r="E600" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F600" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Attrition</t>
+          <t>.Boxes.General.Level</t>
         </is>
       </c>
       <c r="G600" t="inlineStr"/>
       <c r="H600" t="inlineStr"/>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr"/>
       <c r="B601" t="inlineStr">
         <is>
-          <t>Consider attack bonus</t>
+          <t>Market Filter</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>Prendre en considération le bonus d'attaque</t>
+          <t>Filtre de marché</t>
         </is>
       </c>
       <c r="D601" t="inlineStr"/>
       <c r="E601" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F601" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.ShowAttack</t>
+          <t>.Menu.Market.Title</t>
         </is>
       </c>
       <c r="G601" t="inlineStr"/>
       <c r="H601" t="inlineStr"/>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr"/>
       <c r="B602" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Already conquered! Well done :)</t>
+          <t>Sum Offered</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Déjà conquis ! Bien joué :)</t>
+          <t>Somme offres</t>
         </is>
       </c>
       <c r="D602" t="inlineStr"/>
       <c r="E602" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F602" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.AlreadyDone</t>
+          <t>.Boxes.MarketOffers.OfferSum</t>
         </is>
       </c>
       <c r="G602" t="inlineStr"/>
       <c r="H602" t="inlineStr"/>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr"/>
       <c r="B603" t="inlineStr">
         <is>
-          <t>Attached</t>
+          <t>Date of Increase</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
-          <t>Liée</t>
+          <t>Date de l'augmentation</t>
         </is>
       </c>
       <c r="D603" t="inlineStr"/>
       <c r="E603" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F603" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Bind</t>
+          <t>.Boxes.Investment.Overview.DateOfIncrease</t>
         </is>
       </c>
       <c r="G603" t="inlineStr"/>
       <c r="H603" t="inlineStr"/>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr"/>
       <c r="B604" t="inlineStr">
         <is>
-          <t>export last</t>
+          <t>Show only Favourites</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
-          <t>Exporter le dernier</t>
+          <t>Afficher seulement les favoris</t>
         </is>
       </c>
       <c r="D604" t="inlineStr"/>
       <c r="E604" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F604" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.ExportLast</t>
+          <t>.Boxes.Kits.ShowFavourites</t>
         </is>
       </c>
       <c r="G604" t="inlineStr"/>
       <c r="H604" t="inlineStr"/>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr"/>
       <c r="B605" t="inlineStr">
         <is>
-          <t>Aztec Helper</t>
+          <t>First visit the member overview of the social conversation you want to compare here, so that data can be compared.</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
-          <t>Assistant Aztèque</t>
+          <t>Visitez d'abord l'aperçu des membres de la conversation sociale que vous souhaitez comparer ici, afin que les données puissent être comparées.</t>
         </is>
       </c>
       <c r="D605" t="inlineStr"/>
       <c r="E605" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F605" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowAztecHelper</t>
+          <t>.Boxes.CompareFriendsThreads.Information</t>
         </is>
       </c>
       <c r="G605" t="inlineStr"/>
       <c r="H605" t="inlineStr"/>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr"/>
       <c r="B606" t="inlineStr">
         <is>
-          <t>ME</t>
+          <t>The Date value "__InvalidDate__" could not be parsed</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
-          <t>Mod</t>
+          <t>La valeur "__InvalidDate__" n'a pas pu être interprétée comme une date</t>
         </is>
       </c>
       <c r="D606" t="inlineStr"/>
       <c r="E606" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F606" t="inlineStr">
         <is>
-          <t>.Eras.10.short</t>
+          <t>.Boxes.Investment.DateParseErrorDesc</t>
         </is>
       </c>
       <c r="G606" t="inlineStr"/>
       <c r="H606" t="inlineStr"/>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr"/>
       <c r="B607" t="inlineStr">
         <is>
-          <t>Automatically Open/Close the Negotiation Assistant when negotiating? Not available in GBG.</t>
+          <t>The module will calculate an addition value according to the first column and a multiplication value according to the second column and take the bigger value of the two</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
-          <t>L'assistant doit-il s'ouvrir automatiquement lors d'une négociation et fermé en cas d'annulation ? Non disponible sur le Champ de Bataille de guilde.</t>
+          <t>Le module calculera une valeur d'addition selon la première colonne et une valeur de multiplication selon la deuxième colonne et prendra la plus grande valeur des deux</t>
         </is>
       </c>
       <c r="D607" t="inlineStr"/>
       <c r="E607" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F607" t="inlineStr">
         <is>
-          <t>.Settings.AutomaticNegotiation.Desc</t>
+          <t>.Boxes.AuctionSettings.Help5</t>
         </is>
       </c>
       <c r="G607" t="inlineStr"/>
       <c r="H607" t="inlineStr"/>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr"/>
       <c r="B608" t="inlineStr">
         <is>
-          <t>Sound for Rival-Quest</t>
+          <t>Daily goods</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
-          <t>Son pour quête du Rival</t>
+          <t>Ressources journalières</t>
         </is>
       </c>
       <c r="D608" t="inlineStr"/>
       <c r="E608" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F608" t="inlineStr">
         <is>
-          <t>.Settings.RivalSound.Title</t>
+          <t>.Boxes.GreatBuildings.DailyGoods</t>
         </is>
       </c>
       <c r="G608" t="inlineStr"/>
       <c r="H608" t="inlineStr"/>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr"/>
       <c r="B609" t="inlineStr">
         <is>
-          <t>Battle</t>
+          <t>Difference</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
-          <t>Bataille</t>
+          <t>Gain</t>
         </is>
       </c>
       <c r="D609" t="inlineStr"/>
       <c r="E609" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F609" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Battle</t>
+          <t>.Boxes.Calculator.Profit</t>
         </is>
       </c>
       <c r="G609" t="inlineStr"/>
       <c r="H609" t="inlineStr"/>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr"/>
       <c r="B610" t="inlineStr">
         <is>
-          <t>Do not create alerts for selected buildings</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>Ne pas créer d'alerte pour les bâtiments sélectionnés</t>
+          <t>Supprimer</t>
         </is>
       </c>
       <c r="D610" t="inlineStr"/>
       <c r="E610" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F610" t="inlineStr">
         <is>
-          <t>.Settings.ShowBuildingsExpired.Button</t>
+          <t>.Boxes.ProductionsRating.PresetDelete</t>
         </is>
       </c>
       <c r="G610" t="inlineStr"/>
       <c r="H610" t="inlineStr"/>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr"/>
       <c r="B611" t="inlineStr">
         <is>
-          <t>Your army has only Rogues remining. Either heal units using diamonds or retreat!</t>
+          <t>Defense boost def. army</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
-          <t>Votre armée n'est composée que de voyous. Soignez des unités en utilisant des diamants, ou battez en retraite !</t>
+          <t>Boost de défense (armée de défense)</t>
         </is>
       </c>
       <c r="D611" t="inlineStr"/>
       <c r="E611" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F611" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssist.Text.Rogue</t>
+          <t>.Boxes.Productions.def_boost_defender</t>
         </is>
       </c>
       <c r="G611" t="inlineStr"/>
       <c r="H611" t="inlineStr"/>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr"/>
       <c r="B612" t="inlineStr">
         <is>
-          <t>Tavern</t>
+          <t>Chance</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
-          <t>Taverne</t>
+          <t>Chance</t>
         </is>
       </c>
       <c r="D612" t="inlineStr"/>
       <c r="E612" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F612" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.TavernVisits</t>
+          <t>.Boxes.Negotiation.Chance</t>
         </is>
       </c>
       <c r="G612" t="inlineStr"/>
       <c r="H612" t="inlineStr"/>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr"/>
       <c r="B613" t="inlineStr">
         <is>
-          <t>Discord Webhooks</t>
+          <t>Place5</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
-          <t>Discord Webhooks</t>
+          <t>P5</t>
         </is>
       </c>
       <c r="D613" t="inlineStr"/>
       <c r="E613" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F613" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Title</t>
+          <t>.Boxes.PowerLeveling.P5</t>
         </is>
       </c>
       <c r="G613" t="inlineStr"/>
       <c r="H613" t="inlineStr"/>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr"/>
       <c r="B614" t="inlineStr">
         <is>
-          <t>Tag</t>
+          <t>Defence%</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
-          <t>Étiquette</t>
+          <t>Défense %</t>
         </is>
       </c>
       <c r="D614" t="inlineStr"/>
       <c r="E614" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F614" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Tag</t>
+          <t>.Boxes.Units.Defend</t>
         </is>
       </c>
       <c r="G614" t="inlineStr"/>
       <c r="H614" t="inlineStr"/>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr"/>
       <c r="B615" t="inlineStr">
         <is>
-          <t>HMA</t>
+          <t>Daily castle points</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
-          <t>MAC</t>
+          <t>Points de château quotidien</t>
         </is>
       </c>
       <c r="D615" t="inlineStr"/>
       <c r="E615" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F615" t="inlineStr">
         <is>
-          <t>.Eras.5.short</t>
+          <t>.Boxes.Castle.DailyCastlePoints</t>
         </is>
       </c>
       <c r="G615" t="inlineStr"/>
       <c r="H615" t="inlineStr"/>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr"/>
       <c r="B616" t="inlineStr">
         <is>
-          <t>Participating</t>
+          <t>Auction</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
-          <t>Participant</t>
+          <t>Enchères</t>
         </is>
       </c>
       <c r="D616" t="inlineStr"/>
       <c r="E616" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F616" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Participant</t>
-[...2 lines deleted...]
-      <c r="G616" t="inlineStr"/>
+          <t>.Boxes.Infobox.FilterAuction</t>
+        </is>
+      </c>
+      <c r="G616" t="inlineStr">
+        <is>
+          <t>In the English version of the extension's Infobox, the auction message type is marked using the German keyword, Auktion, instead of the English one.  The filter selection is good, but not the whole message lines themselves.</t>
+        </is>
+      </c>
       <c r="H616" t="inlineStr"/>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr"/>
       <c r="B617" t="inlineStr">
         <is>
-          <t>Webhook URL</t>
+          <t>Do you want the GBG Player list to automatically open when clicking on the GBG ranking?</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
-          <t>Webhook URL</t>
+          <t>Voulez-vous que la liste des joueurs CBG s'ouvre automatiquement lorsque vous cliquez sur le classement CBG ?</t>
         </is>
       </c>
       <c r="D617" t="inlineStr"/>
       <c r="E617" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F617" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.WebhookUrl</t>
+          <t>.Settings.ShowGBGPlayerInfo.Desc</t>
         </is>
       </c>
       <c r="G617" t="inlineStr"/>
       <c r="H617" t="inlineStr"/>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr"/>
       <c r="B618" t="inlineStr">
         <is>
-          <t>Archeology Event</t>
+          <t>Tag</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
-          <t>Événement d'archéologie</t>
+          <t>Étiquette</t>
         </is>
       </c>
       <c r="D618" t="inlineStr"/>
       <c r="E618" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F618" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.archeology_event</t>
+          <t>.Boxes.Alerts.Form.Tag</t>
         </is>
       </c>
       <c r="G618" t="inlineStr"/>
       <c r="H618" t="inlineStr"/>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr"/>
       <c r="B619" t="inlineStr">
         <is>
-          <t>Cost</t>
+          <t>Market offers</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
-          <t>Posés</t>
+          <t>Offre du marché</t>
         </is>
       </c>
       <c r="D619" t="inlineStr"/>
       <c r="E619" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F619" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Commitment</t>
+          <t>.Menu.MarketOffers.Title</t>
         </is>
       </c>
       <c r="G619" t="inlineStr"/>
       <c r="H619" t="inlineStr"/>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr"/>
       <c r="B620" t="inlineStr">
         <is>
-          <t>all</t>
+          <t>Cost</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
-          <t>tout</t>
+          <t>Posés</t>
         </is>
       </c>
       <c r="D620" t="inlineStr"/>
       <c r="E620" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F620" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.CountAll</t>
+          <t>.Boxes.Calculator.Commitment</t>
         </is>
       </c>
       <c r="G620" t="inlineStr"/>
       <c r="H620" t="inlineStr"/>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr"/>
       <c r="B621" t="inlineStr">
         <is>
-          <t>Required</t>
+          <t xml:space="preserve">Sector Resource Costs </t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
-          <t>Requis</t>
+          <t xml:space="preserve">Coûts de conquête pour </t>
         </is>
       </c>
       <c r="D621" t="inlineStr"/>
       <c r="E621" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F621" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.RequiredProgress</t>
+          <t>.Boxes.Campagne.Title</t>
         </is>
       </c>
       <c r="G621" t="inlineStr"/>
       <c r="H621" t="inlineStr"/>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr"/>
       <c r="B622" t="inlineStr">
         <is>
-          <t>Members without __greatbuilding__</t>
+          <t>Attack%</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
-          <t>Membres sans __greatbuilding__</t>
+          <t>Attaque</t>
         </is>
       </c>
       <c r="D622" t="inlineStr"/>
       <c r="E622" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F622" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MemberWithoutGB</t>
+          <t>.Boxes.Units.Attack</t>
         </is>
       </c>
       <c r="G622" t="inlineStr"/>
       <c r="H622" t="inlineStr"/>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr"/>
       <c r="B623" t="inlineStr">
         <is>
-          <t>Only Unlocked</t>
+          <t>Colony</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
-          <t>Seulement débloqués</t>
+          <t>Colonie</t>
         </is>
       </c>
       <c r="D623" t="inlineStr"/>
       <c r="E623" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F623" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.onlyUnlocked</t>
+          <t>.Boxes.BetterMusic.Colony</t>
         </is>
       </c>
       <c r="G623" t="inlineStr"/>
       <c r="H623" t="inlineStr"/>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr"/>
       <c r="B624" t="inlineStr">
         <is>
-          <t>Comparisons from your city</t>
+          <t>Roadless buildings</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
-          <t>Comparaisons de votre ville</t>
+          <t>Bâtiments sans routes</t>
         </is>
       </c>
       <c r="D624" t="inlineStr"/>
       <c r="E624" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F624" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.TooltipTitle</t>
+          <t>.Boxes.CityMap.roadless</t>
         </is>
       </c>
       <c r="G624" t="inlineStr"/>
       <c r="H624" t="inlineStr"/>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr"/>
       <c r="B625" t="inlineStr">
         <is>
-          <t>Clear All</t>
+          <t>St. Patrick's Day Event</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
-          <t>Tout effacer</t>
+          <t>Événement de la St-Patrick</t>
         </is>
       </c>
       <c r="D625" t="inlineStr"/>
       <c r="E625" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F625" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.ResetBox</t>
+          <t>.Boxes.FPCollector.st_patricks_event</t>
         </is>
       </c>
       <c r="G625" t="inlineStr"/>
       <c r="H625" t="inlineStr"/>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr"/>
       <c r="B626" t="inlineStr">
         <is>
-          <t>Colony</t>
+          <t>Person</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
-          <t>Colonie</t>
+          <t>Personne</t>
         </is>
       </c>
       <c r="D626" t="inlineStr"/>
       <c r="E626" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F626" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Colony</t>
+          <t>.Boxes.Negotiation.Person</t>
         </is>
       </c>
       <c r="G626" t="inlineStr"/>
       <c r="H626" t="inlineStr"/>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr"/>
       <c r="B627" t="inlineStr">
         <is>
-          <t>Filter Sets</t>
+          <t>This module only works with "Upload to foe-helper.com" switched on.&lt;br&gt;Please activate this option to use the notes.</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
-          <t>Filtrer les kits</t>
+          <t>Ce module ne fonctionne qu'avec l'option "Envoi à foe-helper.com" activé.&lt;br&gt;Merci d'activer l'option pour utiliser les notes.</t>
         </is>
       </c>
       <c r="D627" t="inlineStr"/>
       <c r="E627" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F627" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.FilterSets</t>
+          <t>.Boxes.Notice.GlobalSendRequired</t>
         </is>
       </c>
       <c r="G627" t="inlineStr"/>
       <c r="H627" t="inlineStr"/>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr"/>
       <c r="B628" t="inlineStr">
         <is>
-          <t>Own part sum</t>
+          <t>Group by Ages</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
-          <t>Total à poser</t>
+          <t>Grouper par ères</t>
         </is>
       </c>
       <c r="D628" t="inlineStr"/>
       <c r="E628" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F628" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.OwnPartSum</t>
+          <t>.Boxes.Stats.BtnToggleGroupBy</t>
         </is>
       </c>
       <c r="G628" t="inlineStr"/>
       <c r="H628" t="inlineStr"/>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr"/>
       <c r="B629" t="inlineStr">
         <is>
-          <t>How many daily FPs per tile are lost for making space for new GBs? Example: You are removing some Shrines of Knowledge to build a GB =&gt; 1FP/5 tiles = 0.2FP/tile</t>
+          <t>Reload Page</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
-          <t>Combien de PFs quotidiens par case sont perdus pour faire de la place pour de nouveaux GMs ? Exemple : vous supprimez certains "sanctuaires du savoir" pour construire un GM =&gt; 1 PF / 5 cases = 0,2 PFs / case</t>
+          <t>Recharger la page</t>
         </is>
       </c>
       <c r="D629" t="inlineStr"/>
       <c r="E629" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F629" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTFPPerTile</t>
+          <t>.Boxes.DBExport.ReloadPage</t>
         </is>
       </c>
       <c r="G629" t="inlineStr"/>
       <c r="H629" t="inlineStr"/>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr"/>
       <c r="B630" t="inlineStr">
         <is>
-          <t xml:space="preserve">Settlements Resource Overview  - </t>
+          <t>Copied!</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
-          <t xml:space="preserve">Colonie Aperçu des ressources - </t>
+          <t>Copié !</t>
         </is>
       </c>
       <c r="D630" t="inlineStr"/>
       <c r="E630" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F630" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.TitleShort</t>
+          <t>.Boxes.CityMap.ToastHeadCopyData</t>
         </is>
       </c>
       <c r="G630" t="inlineStr"/>
       <c r="H630" t="inlineStr"/>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr"/>
       <c r="B631" t="inlineStr">
         <is>
-          <t>Guild Member Overview</t>
+          <t>Show Blueprints</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
-          <t>Aperçu des membres de la guilde</t>
+          <t>Afficher les plans</t>
         </is>
       </c>
       <c r="D631" t="inlineStr"/>
       <c r="E631" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F631" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Title</t>
+          <t>.Settings.ShowOwnPartBP.Desc</t>
         </is>
       </c>
       <c r="G631" t="inlineStr"/>
       <c r="H631" t="inlineStr"/>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr"/>
       <c r="B632" t="inlineStr">
         <is>
-          <t>Hide all button</t>
+          <t>Top 5</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
-          <t>Bouton Cacher tout</t>
+          <t>Top 5</t>
         </is>
       </c>
       <c r="D632" t="inlineStr"/>
       <c r="E632" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F632" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.HideAllButton</t>
+          <t>.Boxes.ProductionsRating.Fifth</t>
         </is>
       </c>
       <c r="G632" t="inlineStr"/>
       <c r="H632" t="inlineStr"/>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr"/>
       <c r="B633" t="inlineStr">
         <is>
-          <t>after</t>
+          <t>Displays Incident types, times and locations</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
-          <t>Après</t>
+          <t>Aperçu des incidents.</t>
         </is>
       </c>
       <c r="D633" t="inlineStr"/>
       <c r="E633" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F633" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.after</t>
+          <t>.Menu.HiddenRewards.Desc</t>
         </is>
       </c>
       <c r="G633" t="inlineStr"/>
       <c r="H633" t="inlineStr"/>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr"/>
       <c r="B634" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>Places</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
-          <t>EG</t>
+          <t>Places</t>
         </is>
       </c>
       <c r="D634" t="inlineStr"/>
       <c r="E634" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F634" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Gex</t>
+          <t>.Boxes.OwnpartCalculator.Places</t>
         </is>
       </c>
       <c r="G634" t="inlineStr"/>
       <c r="H634" t="inlineStr"/>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr"/>
       <c r="B635" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Calendar Completion</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
-          <t>Coûts</t>
+          <t>Achèvement du calendrier</t>
         </is>
       </c>
       <c r="D635" t="inlineStr"/>
       <c r="E635" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F635" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Costs</t>
+          <t>.Boxes.FPCollector.reward_calendar_completion</t>
         </is>
       </c>
       <c r="G635" t="inlineStr"/>
       <c r="H635" t="inlineStr"/>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr"/>
       <c r="B636" t="inlineStr">
         <is>
-          <t>Virtual Future</t>
+          <t>Date/Time</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
-          <t>Futur virtuel</t>
+          <t>Date/Heure</t>
         </is>
       </c>
       <c r="D636" t="inlineStr"/>
       <c r="E636" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F636" t="inlineStr">
         <is>
-          <t>.Eras.17</t>
+          <t>.Boxes.Treasury.DateTime</t>
         </is>
       </c>
       <c r="G636" t="inlineStr"/>
       <c r="H636" t="inlineStr"/>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr"/>
       <c r="B637" t="inlineStr">
         <is>
-          <t>Expected daily production/tile</t>
+          <t>Negotiation Table</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
-          <t>Production quotidienne prévue/case</t>
+          <t>Assistant de négociations</t>
         </is>
       </c>
       <c r="D637" t="inlineStr"/>
       <c r="E637" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F637" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ProdPerTile</t>
+          <t>.Boxes.Negotiation.Title</t>
         </is>
       </c>
       <c r="G637" t="inlineStr"/>
       <c r="H637" t="inlineStr"/>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr"/>
       <c r="B638" t="inlineStr">
         <is>
-          <t>Plunder Reward</t>
+          <t>Round ⇋</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
-          <t>Récompense de pillage</t>
+          <t>Tour ⇋</t>
         </is>
       </c>
       <c r="D638" t="inlineStr"/>
       <c r="E638" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F638" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.plunderReward</t>
+          <t>.Boxes.MergerGame.Round</t>
         </is>
       </c>
       <c r="G638" t="inlineStr"/>
       <c r="H638" t="inlineStr"/>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr"/>
       <c r="B639" t="inlineStr">
         <is>
-          <t>beach</t>
+          <t>Normalize Values</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
-          <t>Plage</t>
+          <t>Valeurs normalisées</t>
         </is>
       </c>
       <c r="D639" t="inlineStr"/>
       <c r="E639" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F639" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Terrain_beach</t>
+          <t>.Boxes.Stats.BtnToggleRenormalize</t>
         </is>
       </c>
       <c r="G639" t="inlineStr"/>
       <c r="H639" t="inlineStr"/>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr"/>
       <c r="B640" t="inlineStr">
         <is>
-          <t>Values for the current Round</t>
+          <t>This file cannot be processed or is not in the correct format.</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
-          <t>Valeurs pour le tour en cours</t>
+          <t>Ce fichier ne peut pas être traité ou n'est pas au bon format.</t>
         </is>
       </c>
       <c r="D640" t="inlineStr"/>
       <c r="E640" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F640" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Round.Title</t>
+          <t>.Boxes.DBExport.ImportFileError</t>
         </is>
       </c>
       <c r="G640" t="inlineStr"/>
       <c r="H640" t="inlineStr"/>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr"/>
       <c r="B641" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>Copied!</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
-          <t>Autres</t>
+          <t>Copié !</t>
         </is>
       </c>
       <c r="D641" t="inlineStr"/>
       <c r="E641" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F641" t="inlineStr">
         <is>
-          <t>.Settings.Tab.Boxes</t>
+          <t>.Boxes.GuildFights.CopyToClipBoard.Title</t>
         </is>
       </c>
       <c r="G641" t="inlineStr"/>
       <c r="H641" t="inlineStr"/>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr"/>
       <c r="B642" t="inlineStr">
         <is>
-          <t>GE Relic</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
-          <t>Relique EG</t>
+          <t>Ère</t>
         </is>
       </c>
       <c r="D642" t="inlineStr"/>
       <c r="E642" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F642" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.guildExpedition</t>
+          <t>.Boxes.MarketOffers.Era</t>
         </is>
       </c>
       <c r="G642" t="inlineStr"/>
       <c r="H642" t="inlineStr"/>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr"/>
       <c r="B643" t="inlineStr">
         <is>
-          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __tooless__FPs too few.</t>
+          <t>Units - Hourly</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
-          <t>&lt;br&gt;Vous avez payé __paid__ PF au lieu de __topay__ PF.&lt;br&gt; Il manque &lt;b&gt;__tooless__&lt;/b&gt; PF.</t>
+          <t>Unités /H</t>
         </is>
       </c>
       <c r="D643" t="inlineStr"/>
       <c r="E643" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F643" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTPaidTooLess</t>
+          <t>.Boxes.Stats.BtnSource.statsUnitsH</t>
         </is>
       </c>
       <c r="G643" t="inlineStr"/>
       <c r="H643" t="inlineStr"/>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr"/>
       <c r="B644" t="inlineStr">
         <is>
-          <t>Own offers</t>
+          <t>let titles finish</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
-          <t>Offres personnelles</t>
+          <t>Laisser les titres finir</t>
         </is>
       </c>
       <c r="D644" t="inlineStr"/>
       <c r="E644" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F644" t="inlineStr">
         <is>
-          <t>.Boxes.Market.ShowOwnOffers</t>
+          <t>.Boxes.BetterMusic.Finish</t>
         </is>
       </c>
       <c r="G644" t="inlineStr"/>
       <c r="H644" t="inlineStr"/>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr"/>
       <c r="B645" t="inlineStr">
         <is>
-          <t>Town Hall</t>
+          <t>Unknown Conversation</t>
         </is>
       </c>
       <c r="C645" t="inlineStr">
         <is>
-          <t>Hôtel de ville</t>
+          <t>Conversation inconnue</t>
         </is>
       </c>
       <c r="D645" t="inlineStr"/>
       <c r="E645" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F645" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.main_building</t>
+          <t>.Boxes.Infobox.UnknownConversation</t>
         </is>
       </c>
       <c r="G645" t="inlineStr"/>
       <c r="H645" t="inlineStr"/>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr"/>
       <c r="B646" t="inlineStr">
         <is>
-          <t>Province</t>
+          <t>Which FP producing GB should you upgrade next?</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
-          <t>Province</t>
+          <t>Quel GM de production de PF devrait être augmenté en suivant ?</t>
         </is>
       </c>
       <c r="D646" t="inlineStr"/>
       <c r="E646" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F646" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Province</t>
+          <t>.Menu.greatbuildings.Desc</t>
         </is>
       </c>
       <c r="G646" t="inlineStr"/>
       <c r="H646" t="inlineStr"/>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr"/>
       <c r="B647" t="inlineStr">
         <is>
-          <t>Use this value instead of the actual reset cost (0 means disabled)</t>
+          <t>show progress filter</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
-          <t>Utilisez cette valeur au lieu du coût de réinitialisation réel (0 pour désactivé)</t>
+          <t>Afficher le filtre de progrès</t>
         </is>
       </c>
       <c r="D647" t="inlineStr"/>
       <c r="E647" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F647" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.useAverage</t>
+          <t>.Boxes.GuildFights.ShowProgressFilter</t>
         </is>
       </c>
       <c r="G647" t="inlineStr"/>
       <c r="H647" t="inlineStr"/>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr"/>
       <c r="B648" t="inlineStr">
         <is>
-          <t>GB Investment</t>
+          <t>SAJM</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
-          <t>Suggestion GM suivant</t>
+          <t>Jup</t>
         </is>
       </c>
       <c r="D648" t="inlineStr"/>
       <c r="E648" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F648" t="inlineStr">
         <is>
-          <t>.Menu.greatbuildings.Title</t>
+          <t>.Eras.21.short</t>
         </is>
       </c>
       <c r="G648" t="inlineStr"/>
       <c r="H648" t="inlineStr"/>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr"/>
       <c r="B649" t="inlineStr">
         <is>
-          <t>Area of all connected buildings that need roads divided by area of all roads multiplied by 100</t>
+          <t>Ok</t>
         </is>
       </c>
       <c r="C649" t="inlineStr">
         <is>
-          <t>Superficie de tous les bâtiments connectés nécessitant des routes divisée par la superficie de toutes les routes multipliée par 100</t>
+          <t>OK</t>
         </is>
       </c>
       <c r="D649" t="inlineStr"/>
       <c r="E649" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F649" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.CityGridScoreText</t>
+          <t>.Boxes.Negotiation.confirmGoodsMissmatch</t>
         </is>
       </c>
       <c r="G649" t="inlineStr"/>
       <c r="H649" t="inlineStr"/>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr"/>
       <c r="B650" t="inlineStr">
         <is>
-          <t>Energy used</t>
+          <t>Display FP Investment sums</t>
         </is>
       </c>
       <c r="C650" t="inlineStr">
         <is>
-          <t>Énergie utilisée</t>
+          <t>Afficher le résumé d'investissements des PF</t>
         </is>
       </c>
       <c r="D650" t="inlineStr"/>
       <c r="E650" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F650" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Energy.anniversary</t>
+          <t>.Settings.ShowInvestments.Title</t>
         </is>
       </c>
       <c r="G650" t="inlineStr"/>
       <c r="H650" t="inlineStr"/>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr"/>
       <c r="B651" t="inlineStr">
         <is>
-          <t>let titles finish</t>
+          <t>Fights</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
-          <t>Laisser les titres finir</t>
+          <t>Batailles</t>
         </is>
       </c>
       <c r="D651" t="inlineStr"/>
       <c r="E651" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F651" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Finish</t>
+          <t>.Boxes.GuildFights.Fights</t>
         </is>
       </c>
       <c r="G651" t="inlineStr"/>
       <c r="H651" t="inlineStr"/>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr"/>
       <c r="B652" t="inlineStr">
         <is>
-          <t>Progress per badge</t>
+          <t>Double Collection</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
-          <t>Progrès par badge</t>
+          <t>Double récolte</t>
         </is>
       </c>
       <c r="D652" t="inlineStr"/>
       <c r="E652" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F652" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeyValue.soccer</t>
+          <t>.Boxes.PowerLeveling.DoubleCollection</t>
         </is>
       </c>
       <c r="G652" t="inlineStr"/>
       <c r="H652" t="inlineStr"/>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr"/>
       <c r="B653" t="inlineStr">
         <is>
-          <t>Size and Building Time</t>
+          <t>Area</t>
         </is>
       </c>
       <c r="C653" t="inlineStr">
         <is>
-          <t>Taille et temps de construction</t>
+          <t>Surface</t>
         </is>
       </c>
       <c r="D653" t="inlineStr"/>
       <c r="E653" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F653" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.size+time</t>
+          <t>.Boxes.Productions.Headings.area</t>
         </is>
       </c>
       <c r="G653" t="inlineStr"/>
       <c r="H653" t="inlineStr"/>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr"/>
       <c r="B654" t="inlineStr">
         <is>
-          <t>Actions</t>
+          <t>Pick Dates</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
         <is>
-          <t>Actions</t>
+          <t>Choisir la date</t>
         </is>
       </c>
       <c r="D654" t="inlineStr"/>
       <c r="E654" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F654" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.Actions</t>
+          <t>.Boxes.Stats.DatePicker</t>
         </is>
       </c>
       <c r="G654" t="inlineStr"/>
       <c r="H654" t="inlineStr"/>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr"/>
       <c r="B655" t="inlineStr">
         <is>
-          <t>GB not yet built. This is the FP costs for buying the required goods</t>
+          <t>Displays Resources required to conquer a Continent Map Sector.</t>
         </is>
       </c>
       <c r="C655" t="inlineStr">
         <is>
-          <t>GM pas encore construit. Ce sont les coûts en PF pour l'achat des ressources nécessaires.</t>
+          <t>Aperçu des ressources nécessaires pour conquérir un secteur de carte de campagne.</t>
         </is>
       </c>
       <c r="D655" t="inlineStr"/>
       <c r="E655" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F655" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTGoodCosts</t>
+          <t>.Menu.Campagne.Desc</t>
         </is>
       </c>
       <c r="G655" t="inlineStr"/>
       <c r="H655" t="inlineStr"/>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr"/>
       <c r="B656" t="inlineStr">
         <is>
-          <t>Double donation blocker</t>
+          <t>Negotiation Blocker</t>
         </is>
       </c>
       <c r="C656" t="inlineStr">
         <is>
-          <t>Bloqueur de double don</t>
+          <t>Bloqueur de négociation</t>
         </is>
       </c>
       <c r="D656" t="inlineStr"/>
       <c r="E656" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F656" t="inlineStr">
         <is>
-          <t>.Settings.doubleFPtimeout.Title</t>
+          <t>.Settings.Entry.ShowMapTradeWarning</t>
         </is>
       </c>
       <c r="G656" t="inlineStr"/>
       <c r="H656" t="inlineStr"/>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr"/>
       <c r="B657" t="inlineStr">
         <is>
-          <t>Quantity</t>
+          <t>Gain per hour:</t>
         </is>
       </c>
       <c r="C657" t="inlineStr">
         <is>
-          <t>Nombre</t>
+          <t>Gain par heure :</t>
         </is>
       </c>
       <c r="D657" t="inlineStr"/>
       <c r="E657" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F657" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Quantity</t>
+          <t>.Boxes.QIActions.Rate</t>
         </is>
       </c>
       <c r="G657" t="inlineStr"/>
       <c r="H657" t="inlineStr"/>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr"/>
       <c r="B658" t="inlineStr">
         <is>
-          <t>Sorting</t>
+          <t>EMA</t>
         </is>
       </c>
       <c r="C658" t="inlineStr">
         <is>
-          <t>Tri</t>
+          <t>HMA</t>
         </is>
       </c>
       <c r="D658" t="inlineStr"/>
       <c r="E658" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F658" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.Sorting</t>
+          <t>.Eras.4.short</t>
         </is>
       </c>
       <c r="G658" t="inlineStr"/>
       <c r="H658" t="inlineStr"/>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr"/>
       <c r="B659" t="inlineStr">
         <is>
-          <t>Shop Assistant</t>
+          <t>Imported</t>
         </is>
       </c>
       <c r="C659" t="inlineStr">
         <is>
-          <t>Assistant Boutique</t>
+          <t>Importé</t>
         </is>
       </c>
       <c r="D659" t="inlineStr"/>
       <c r="E659" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F659" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Title</t>
+          <t>.Boxes.ProductionsRating.PresetImported</t>
         </is>
       </c>
       <c r="G659" t="inlineStr"/>
       <c r="H659" t="inlineStr"/>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr"/>
       <c r="B660" t="inlineStr">
         <is>
-          <t>Secure</t>
+          <t>Spring Event</t>
         </is>
       </c>
       <c r="C660" t="inlineStr">
         <is>
-          <t>Sécurisé</t>
+          <t>Événement de printemps</t>
         </is>
       </c>
       <c r="D660" t="inlineStr"/>
       <c r="E660" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F660" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Lock</t>
+          <t>.Boxes.FPCollector.spring_event</t>
         </is>
       </c>
       <c r="G660" t="inlineStr"/>
       <c r="H660" t="inlineStr"/>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr"/>
       <c r="B661" t="inlineStr">
         <is>
-          <t>This module will automatically generate an auction bid value based on your settings and the current auction bid and copy it to the clipboard.</t>
+          <t>after</t>
         </is>
       </c>
       <c r="C661" t="inlineStr">
         <is>
-          <t>Ce module générera automatiquement une valeur d'enchère en fonction de vos paramètres et de l'enchère actuelle et la copiera dans le presse-papiers.</t>
+          <t>Après</t>
         </is>
       </c>
       <c r="D661" t="inlineStr"/>
       <c r="E661" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F661" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help1</t>
+          <t>.Boxes.Tooltip.Building.after</t>
         </is>
       </c>
       <c r="G661" t="inlineStr"/>
       <c r="H661" t="inlineStr"/>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr"/>
       <c r="B662" t="inlineStr">
         <is>
-          <t>Attack times for the selected province have been copied.</t>
+          <t>Defender deployed</t>
         </is>
       </c>
       <c r="C662" t="inlineStr">
         <is>
-          <t>Les heures d'attaques pour les secteurs sélectionnés ont été copiés.</t>
+          <t>Défense déployée</t>
         </is>
       </c>
       <c r="D662" t="inlineStr"/>
       <c r="E662" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F662" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.CopyToClipBoard.Desc</t>
+          <t>.Boxes.GvGMap.Log.defender_deployed</t>
         </is>
       </c>
       <c r="G662" t="inlineStr"/>
       <c r="H662" t="inlineStr"/>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr"/>
       <c r="B663" t="inlineStr">
         <is>
-          <t>Higher</t>
+          <t>Stone Age</t>
         </is>
       </c>
       <c r="C663" t="inlineStr">
         <is>
-          <t>Plus haute</t>
+          <t>Âge de Pierre</t>
         </is>
       </c>
       <c r="D663" t="inlineStr"/>
       <c r="E663" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F663" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeForHigher</t>
+          <t>.Eras.1</t>
         </is>
       </c>
       <c r="G663" t="inlineStr"/>
       <c r="H663" t="inlineStr"/>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr"/>
       <c r="B664" t="inlineStr">
         <is>
-          <t>SAJM</t>
+          <t>Compare Friends with Threads</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
-          <t>Jup</t>
+          <t>Comparer les amis avec les fils de discussion</t>
         </is>
       </c>
       <c r="D664" t="inlineStr"/>
       <c r="E664" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F664" t="inlineStr">
         <is>
-          <t>.Eras.21.short</t>
+          <t>.Menu.CompareFriendsThreads.Title</t>
         </is>
       </c>
       <c r="G664" t="inlineStr"/>
       <c r="H664" t="inlineStr"/>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr"/>
       <c r="B665" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C665" t="inlineStr">
         <is>
-          <t>Niveau</t>
+          <t>Ère</t>
         </is>
       </c>
       <c r="D665" t="inlineStr"/>
       <c r="E665" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F665" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Level</t>
+          <t>.Boxes.MoppelHelper.Era</t>
         </is>
       </c>
       <c r="G665" t="inlineStr"/>
       <c r="H665" t="inlineStr"/>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr"/>
       <c r="B666" t="inlineStr">
         <is>
-          <t>When starting fresh, the module will start in row 1 of the settings and with each consecutive bid, the module will use the next line.</t>
+          <t>This module will automatically generate an auction bid value based on your settings and the current auction bid and copy it to the clipboard.</t>
         </is>
       </c>
       <c r="C666" t="inlineStr">
         <is>
-          <t>Lors d'un nouveau départ, le module commencera à la ligne 1 des paramètres et à chaque enchère consécutive, le module utilisera la ligne suivante.</t>
+          <t>Ce module générera automatiquement une valeur d'enchère en fonction de vos paramètres et de l'enchère actuelle et la copiera dans le presse-papiers.</t>
         </is>
       </c>
       <c r="D666" t="inlineStr"/>
       <c r="E666" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F666" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help3</t>
+          <t>.Boxes.AuctionSettings.Help1</t>
         </is>
       </c>
       <c r="G666" t="inlineStr"/>
       <c r="H666" t="inlineStr"/>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr"/>
       <c r="B667" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>Chance</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
-          <t>Action</t>
+          <t>Chance</t>
         </is>
       </c>
       <c r="D667" t="inlineStr"/>
       <c r="E667" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F667" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Event</t>
+          <t>.Boxes.GBGBuildings.totalChance</t>
         </is>
       </c>
       <c r="G667" t="inlineStr"/>
       <c r="H667" t="inlineStr"/>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr"/>
       <c r="B668" t="inlineStr">
         <is>
-          <t>Colonial Age</t>
+          <t>Sum Needed</t>
         </is>
       </c>
       <c r="C668" t="inlineStr">
         <is>
-          <t>Âge Colonial</t>
+          <t>Somme nécessaire</t>
         </is>
       </c>
       <c r="D668" t="inlineStr"/>
       <c r="E668" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F668" t="inlineStr">
         <is>
-          <t>.Eras.7</t>
+          <t>.Boxes.MarketOffers.NeedSum</t>
         </is>
       </c>
       <c r="G668" t="inlineStr"/>
       <c r="H668" t="inlineStr"/>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr"/>
       <c r="B669" t="inlineStr">
         <is>
-          <t>Player is no longer in your guild.</t>
+          <t>Rogue</t>
         </is>
       </c>
       <c r="C669" t="inlineStr">
         <is>
-          <t>Le joueur n'est plus dans la guilde.</t>
+          <t>Voyou</t>
         </is>
       </c>
       <c r="D669" t="inlineStr"/>
       <c r="E669" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F669" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MemberLeavedGuild</t>
+          <t>.Boxes.Units.rogue</t>
         </is>
       </c>
       <c r="G669" t="inlineStr"/>
       <c r="H669" t="inlineStr"/>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr"/>
       <c r="B670" t="inlineStr">
         <is>
-          <t>Wave 1</t>
+          <t>Trillion</t>
         </is>
       </c>
       <c r="C670" t="inlineStr">
         <is>
-          <t>Vague 1</t>
+          <t>Trillion</t>
         </is>
       </c>
       <c r="D670" t="inlineStr"/>
       <c r="E670" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F670" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Wave1</t>
+          <t>.Boxes.idleGame.T</t>
         </is>
       </c>
       <c r="G670" t="inlineStr"/>
       <c r="H670" t="inlineStr"/>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr"/>
       <c r="B671" t="inlineStr">
         <is>
-          <t>GB Calculator</t>
+          <t>NEVER</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
-          <t>Calculatrice GM interne</t>
+          <t>JAMAIS</t>
         </is>
       </c>
       <c r="D671" t="inlineStr"/>
       <c r="E671" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F671" t="inlineStr">
         <is>
-          <t>.Menu.OwnpartCalculator.Title</t>
+          <t>.Boxes.MoppelHelper.Never</t>
         </is>
       </c>
       <c r="G671" t="inlineStr"/>
       <c r="H671" t="inlineStr"/>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr"/>
       <c r="B672" t="inlineStr">
         <is>
-          <t>Eff</t>
+          <t>When starting fresh, the module will start in row 1 of the settings and with each consecutive bid, the module will use the next line.</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
-          <t>Eff</t>
+          <t>Lors d'un nouveau départ, le module commencera à la ligne 1 des paramètres et à chaque enchère consécutive, le module utilisera la ligne suivante.</t>
         </is>
       </c>
       <c r="D672" t="inlineStr"/>
       <c r="E672" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F672" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Efficiency</t>
+          <t>.Boxes.AuctionSettings.Help3</t>
         </is>
       </c>
       <c r="G672" t="inlineStr"/>
       <c r="H672" t="inlineStr"/>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr"/>
       <c r="B673" t="inlineStr">
         <is>
-          <t>plain</t>
+          <t>Stream</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
-          <t>Plaine</t>
+          <t>Flux</t>
         </is>
       </c>
       <c r="D673" t="inlineStr"/>
       <c r="E673" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F673" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Terrain_plain</t>
+          <t>.Boxes.Stats.BtnChartType.streamgraph</t>
         </is>
       </c>
       <c r="G673" t="inlineStr"/>
       <c r="H673" t="inlineStr"/>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr"/>
       <c r="B674" t="inlineStr">
         <is>
-          <t>Discord webhooks</t>
+          <t>Progress</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
-          <t>Discord webhooks</t>
+          <t>Progrès</t>
         </is>
       </c>
       <c r="D674" t="inlineStr"/>
       <c r="E674" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F674" t="inlineStr">
         <is>
-          <t>.Menu.Discord.Title</t>
+          <t>.Boxes.QiProgress.Progress</t>
         </is>
       </c>
       <c r="G674" t="inlineStr"/>
       <c r="H674" t="inlineStr"/>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr"/>
       <c r="B675" t="inlineStr">
         <is>
-          <t>Progress per key</t>
+          <t>Water</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
-          <t>Progrès par clé</t>
+          <t>Dans l'eau</t>
         </is>
       </c>
       <c r="D675" t="inlineStr"/>
       <c r="E675" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F675" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeyValue.anniversary</t>
+          <t>.HiddenRewards.Positions.water</t>
         </is>
       </c>
       <c r="G675" t="inlineStr"/>
       <c r="H675" t="inlineStr"/>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr"/>
       <c r="B676" t="inlineStr">
         <is>
-          <t>1m</t>
+          <t>Wave 1</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
-          <t>1m</t>
+          <t>Vague 1</t>
         </is>
       </c>
       <c r="D676" t="inlineStr"/>
       <c r="E676" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F676" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.1m</t>
+          <t>.Boxes.BattleAssistAAConfig.Wave1</t>
         </is>
       </c>
       <c r="G676" t="inlineStr"/>
       <c r="H676" t="inlineStr"/>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr"/>
       <c r="B677" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>__era__&lt;br&gt;You have: __stock__</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
-          <t>Bâtiment</t>
+          <t>__era__&lt;br&gt;En stock : __stock__</t>
         </is>
       </c>
       <c r="D677" t="inlineStr"/>
       <c r="E677" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F677" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.Building</t>
+          <t>.Boxes.Market.NeedTT</t>
         </is>
       </c>
       <c r="G677" t="inlineStr"/>
       <c r="H677" t="inlineStr"/>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr"/>
       <c r="B678" t="inlineStr">
         <is>
-          <t>per Era</t>
+          <t>1m</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
-          <t>Par ère</t>
+          <t>1m</t>
         </is>
       </c>
       <c r="D678" t="inlineStr"/>
       <c r="E678" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F678" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.perEra</t>
+          <t>.Boxes.Alerts.Time.1m</t>
         </is>
       </c>
       <c r="G678" t="inlineStr"/>
       <c r="H678" t="inlineStr"/>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr"/>
       <c r="B679" t="inlineStr">
         <is>
-          <t>Meds</t>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Loss = __costs__ &lt;small&gt;(Cost)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
-          <t>Médailles</t>
+          <t>Récompense = __nettoreward__ &lt;small&gt;(base)&lt;/small&gt; x __arcfactor__% &lt;small&gt;(bonus)&lt;/small&gt; = __bruttoreward__ PF&lt;br&gt;Coût : __costs__ - Place sécurisée à : __safe__ PF&lt;br&gt;Perte : __costs__ &lt;small&gt;(coût)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(récompense)&lt;/small&gt; = __loss__ PF</t>
         </is>
       </c>
       <c r="D679" t="inlineStr"/>
       <c r="E679" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F679" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Meds</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.Calculator.TTLoss</t>
+        </is>
+      </c>
+      <c r="G679" t="inlineStr"/>
       <c r="H679" t="inlineStr"/>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr"/>
       <c r="B680" t="inlineStr">
         <is>
-          <t>Show progress filter</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
-          <t>Filtre Afficher Progrès</t>
+          <t>Bâtiment</t>
         </is>
       </c>
       <c r="D680" t="inlineStr"/>
       <c r="E680" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F680" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.ShowProgressFilter</t>
+          <t>.Boxes.AllyList.Building</t>
         </is>
       </c>
       <c r="G680" t="inlineStr"/>
       <c r="H680" t="inlineStr"/>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr"/>
       <c r="B681" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>__tiles__ * __fppertile__ = __opcost__ FPs have been subtracted. This is lost by removing other FP producing buildings to make space for __tiles__ tiles to build the GB.</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
-          <t>Joueur</t>
+          <t>__tiles__ * __fppertile__ = __opcost__ PF ont été soustraits. Ceux-ci sont perdu par l'enlèvement d'autres bâtiments producteurs de PF pour faire de la place pour __tiles__ cases pour construire le GM.</t>
         </is>
       </c>
       <c r="D681" t="inlineStr"/>
       <c r="E681" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F681" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.PlayerName</t>
+          <t>.Boxes.GreatBuildings.NewGBFPProductionTT</t>
         </is>
       </c>
       <c r="G681" t="inlineStr"/>
       <c r="H681" t="inlineStr"/>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr"/>
       <c r="B682" t="inlineStr">
         <is>
-          <t>Calculates all GB spots</t>
+          <t>Events</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
-          <t>Calcule toutes les places pour vous et les PF pour sniper.</t>
+          <t>Événements</t>
         </is>
       </c>
       <c r="D682" t="inlineStr"/>
       <c r="E682" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F682" t="inlineStr">
         <is>
-          <t>.Menu.Calculator.Desc</t>
+          <t>.Boxes.MarketOffers.Events</t>
         </is>
       </c>
       <c r="G682" t="inlineStr"/>
       <c r="H682" t="inlineStr"/>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr"/>
       <c r="B683" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>Meds</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
-          <t>Membres de la guilde</t>
+          <t>Médailles</t>
         </is>
       </c>
       <c r="D683" t="inlineStr"/>
       <c r="E683" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F683" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.SelectPlayerGroupGuild</t>
-[...2 lines deleted...]
-      <c r="G683" t="inlineStr"/>
+          <t>.Boxes.Calculator.Meds</t>
+        </is>
+      </c>
+      <c r="G683" t="inlineStr">
+        <is>
+          <t>Pas assez de place pour afficher "Médailles" sur l'entête de colonne...</t>
+        </is>
+      </c>
       <c r="H683" t="inlineStr"/>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr"/>
       <c r="B684" t="inlineStr">
         <is>
-          <t>Buildings from QI</t>
+          <t>GE Results</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
-          <t>Bâtiments issus des IQ</t>
+          <t>Résultats d'EG</t>
         </is>
       </c>
       <c r="D684" t="inlineStr"/>
       <c r="E684" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F684" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.buildingFromQI</t>
+          <t>.Menu.GexStat.Title</t>
         </is>
       </c>
       <c r="G684" t="inlineStr"/>
       <c r="H684" t="inlineStr"/>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr"/>
       <c r="B685" t="inlineStr">
         <is>
-          <t>Ignore optional technologies of current/higher eras</t>
+          <t>Industrial Age</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
-          <t>Ignorer les technologies optionnelles des ères actuelles / futures</t>
+          <t>Âge Industriel</t>
         </is>
       </c>
       <c r="D685" t="inlineStr"/>
       <c r="E685" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F685" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.IgnoreCurrentEraOptional</t>
+          <t>.Eras.8</t>
         </is>
       </c>
       <c r="G685" t="inlineStr"/>
       <c r="H685" t="inlineStr"/>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr"/>
       <c r="B686" t="inlineStr">
         <is>
-          <t>Fair (at lower stock)</t>
+          <t>Buildings from QI</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
-          <t>Juste (avec stock faible)</t>
+          <t>Bâtiments issus des IQ</t>
         </is>
       </c>
       <c r="D686" t="inlineStr"/>
       <c r="E686" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F686" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeFairStock</t>
+          <t>.Boxes.CityMap.buildingFromQI</t>
         </is>
       </c>
       <c r="G686" t="inlineStr"/>
       <c r="H686" t="inlineStr"/>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr"/>
       <c r="B687" t="inlineStr">
         <is>
-          <t>Scene Settings</t>
+          <t>A preset with this name already exists.</t>
         </is>
       </c>
       <c r="C687" t="inlineStr">
         <is>
-          <t>Paramètre Scène</t>
+          <t>Un préréglage portant ce nom existe déjà.</t>
         </is>
       </c>
       <c r="D687" t="inlineStr"/>
       <c r="E687" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F687" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.SceneSettings</t>
+          <t>.Boxes.ProductionsRating.PresetNameExists</t>
         </is>
       </c>
       <c r="G687" t="inlineStr"/>
       <c r="H687" t="inlineStr"/>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr"/>
       <c r="B688" t="inlineStr">
         <is>
-          <t>Success</t>
+          <t>compression</t>
         </is>
       </c>
       <c r="C688" t="inlineStr">
         <is>
-          <t>Succès</t>
+          <t>compression</t>
         </is>
       </c>
       <c r="D688" t="inlineStr"/>
       <c r="E688" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F688" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Success</t>
-[...2 lines deleted...]
-      <c r="G688" t="inlineStr"/>
+          <t>.Boxes.DBExport.Compression</t>
+        </is>
+      </c>
+      <c r="G688" t="inlineStr">
+        <is>
+          <t>Context please.</t>
+        </is>
+      </c>
       <c r="H688" t="inlineStr"/>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr"/>
       <c r="B689" t="inlineStr">
         <is>
-          <t>Reset</t>
+          <t>Rewards Bar Info</t>
         </is>
       </c>
       <c r="C689" t="inlineStr">
         <is>
-          <t>Réinitialiser</t>
+          <t>Barre info des récompenses</t>
         </is>
       </c>
       <c r="D689" t="inlineStr"/>
       <c r="E689" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F689" t="inlineStr">
         <is>
-          <t>.General.Reset</t>
+          <t>.Settings.ShowGBGRewards.Title</t>
         </is>
       </c>
       <c r="G689" t="inlineStr"/>
       <c r="H689" t="inlineStr"/>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr"/>
       <c r="B690" t="inlineStr">
         <is>
-          <t>Current Run</t>
+          <t>Energy used</t>
         </is>
       </c>
       <c r="C690" t="inlineStr">
         <is>
-          <t>Série actuelle</t>
+          <t>Énergie utilisée</t>
         </is>
       </c>
       <c r="D690" t="inlineStr"/>
       <c r="E690" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F690" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.CurrentRun</t>
+          <t>.Boxes.MergerGame.Energy.anniversary</t>
         </is>
       </c>
       <c r="G690" t="inlineStr"/>
       <c r="H690" t="inlineStr"/>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr"/>
       <c r="B691" t="inlineStr">
         <is>
-          <t>Show Blueprints</t>
+          <t>Guild supporting buildings</t>
         </is>
       </c>
       <c r="C691" t="inlineStr">
         <is>
-          <t>Afficher les plans</t>
+          <t>Bâtiments de puissance de guilde</t>
         </is>
       </c>
       <c r="D691" t="inlineStr"/>
       <c r="E691" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F691" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartBP.Desc</t>
+          <t>.Boxes.GuildMemberStat.GuildSupportBuildings</t>
         </is>
       </c>
       <c r="G691" t="inlineStr"/>
       <c r="H691" t="inlineStr"/>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr"/>
       <c r="B692" t="inlineStr">
         <is>
-          <t>DD/MMM</t>
+          <t>There is a limit of 2000 aborted quests per day.</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
         <is>
-          <t>DD MMM</t>
+          <t>Il y a une limite de 2000 quêtes rejetées par jour.</t>
         </is>
       </c>
       <c r="D692" t="inlineStr"/>
       <c r="E692" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F692" t="inlineStr">
         <is>
+          <t>.Quests.CounterTooltip.Content</t>
+        </is>
+      </c>
+      <c r="G692" t="inlineStr"/>
+      <c r="H692" t="inlineStr"/>
+    </row>
+    <row r="693">
+      <c r="A693" t="inlineStr"/>
+      <c r="B693" t="inlineStr">
+        <is>
+          <t>Hide</t>
+        </is>
+      </c>
+      <c r="C693" t="inlineStr">
+        <is>
+          <t>Caché</t>
+        </is>
+      </c>
+      <c r="D693" t="inlineStr"/>
+      <c r="E693" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F693" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.Hide</t>
+        </is>
+      </c>
+      <c r="G693" t="inlineStr"/>
+      <c r="H693" t="inlineStr"/>
+    </row>
+    <row r="694">
+      <c r="A694" t="inlineStr"/>
+      <c r="B694" t="inlineStr">
+        <is>
+          <t>all</t>
+        </is>
+      </c>
+      <c r="C694" t="inlineStr">
+        <is>
+          <t>tout</t>
+        </is>
+      </c>
+      <c r="D694" t="inlineStr"/>
+      <c r="E694" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F694" t="inlineStr">
+        <is>
+          <t>.Boxes.HiddenRewards.CountAll</t>
+        </is>
+      </c>
+      <c r="G694" t="inlineStr"/>
+      <c r="H694" t="inlineStr"/>
+    </row>
+    <row r="695">
+      <c r="A695" t="inlineStr"/>
+      <c r="B695" t="inlineStr">
+        <is>
+          <t>Close all Box</t>
+        </is>
+      </c>
+      <c r="C695" t="inlineStr">
+        <is>
+          <t>Fermer toutes les fenêtres</t>
+        </is>
+      </c>
+      <c r="D695" t="inlineStr"/>
+      <c r="E695" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F695" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.AutoOpenCloseBox</t>
+        </is>
+      </c>
+      <c r="G695" t="inlineStr"/>
+      <c r="H695" t="inlineStr"/>
+    </row>
+    <row r="696">
+      <c r="A696" t="inlineStr"/>
+      <c r="B696" t="inlineStr">
+        <is>
+          <t>Future Era</t>
+        </is>
+      </c>
+      <c r="C696" t="inlineStr">
+        <is>
+          <t>Ère du Futur</t>
+        </is>
+      </c>
+      <c r="D696" t="inlineStr"/>
+      <c r="E696" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F696" t="inlineStr">
+        <is>
+          <t>.Eras.14</t>
+        </is>
+      </c>
+      <c r="G696" t="inlineStr"/>
+      <c r="H696" t="inlineStr"/>
+    </row>
+    <row r="697">
+      <c r="A697" t="inlineStr"/>
+      <c r="B697" t="inlineStr">
+        <is>
+          <t>Scene Settings</t>
+        </is>
+      </c>
+      <c r="C697" t="inlineStr">
+        <is>
+          <t>Paramètre Scène</t>
+        </is>
+      </c>
+      <c r="D697" t="inlineStr"/>
+      <c r="E697" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F697" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.SceneSettings</t>
+        </is>
+      </c>
+      <c r="G697" t="inlineStr"/>
+      <c r="H697" t="inlineStr"/>
+    </row>
+    <row r="698">
+      <c r="A698" t="inlineStr"/>
+      <c r="B698" t="inlineStr">
+        <is>
+          <t>PVP Arena</t>
+        </is>
+      </c>
+      <c r="C698" t="inlineStr">
+        <is>
+          <t>Arène JcJ</t>
+        </is>
+      </c>
+      <c r="D698" t="inlineStr"/>
+      <c r="E698" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F698" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.pvp_arena</t>
+        </is>
+      </c>
+      <c r="G698" t="inlineStr">
+        <is>
+          <t>"PVP" should be "PvP"</t>
+        </is>
+      </c>
+      <c r="H698" t="inlineStr"/>
+    </row>
+    <row r="699">
+      <c r="A699" t="inlineStr"/>
+      <c r="B699" t="inlineStr">
+        <is>
+          <t>Daily Challenge</t>
+        </is>
+      </c>
+      <c r="C699" t="inlineStr">
+        <is>
+          <t>Défi quotidien</t>
+        </is>
+      </c>
+      <c r="D699" t="inlineStr"/>
+      <c r="E699" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F699" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.DailyChallenge</t>
+        </is>
+      </c>
+      <c r="G699" t="inlineStr"/>
+      <c r="H699" t="inlineStr"/>
+    </row>
+    <row r="700">
+      <c r="A700" t="inlineStr"/>
+      <c r="B700" t="inlineStr">
+        <is>
+          <t>Million</t>
+        </is>
+      </c>
+      <c r="C700" t="inlineStr">
+        <is>
+          <t>Million</t>
+        </is>
+      </c>
+      <c r="D700" t="inlineStr"/>
+      <c r="E700" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F700" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.M</t>
+        </is>
+      </c>
+      <c r="G700" t="inlineStr"/>
+      <c r="H700" t="inlineStr"/>
+    </row>
+    <row r="701">
+      <c r="A701" t="inlineStr"/>
+      <c r="B701" t="inlineStr">
+        <is>
+          <t>Attack times for the selected province have been copied.</t>
+        </is>
+      </c>
+      <c r="C701" t="inlineStr">
+        <is>
+          <t>Les heures d'attaques pour les secteurs sélectionnés ont été copiés.</t>
+        </is>
+      </c>
+      <c r="D701" t="inlineStr"/>
+      <c r="E701" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F701" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.CopyToClipBoard.Desc</t>
+        </is>
+      </c>
+      <c r="G701" t="inlineStr"/>
+      <c r="H701" t="inlineStr"/>
+    </row>
+    <row r="702">
+      <c r="A702" t="inlineStr"/>
+      <c r="B702" t="inlineStr">
+        <is>
+          <t>Links</t>
+        </is>
+      </c>
+      <c r="C702" t="inlineStr">
+        <is>
+          <t>Liens</t>
+        </is>
+      </c>
+      <c r="D702" t="inlineStr"/>
+      <c r="E702" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F702" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ShowLinks</t>
+        </is>
+      </c>
+      <c r="G702" t="inlineStr"/>
+      <c r="H702" t="inlineStr"/>
+    </row>
+    <row r="703">
+      <c r="A703" t="inlineStr"/>
+      <c r="B703" t="inlineStr">
+        <is>
+          <t>Include Ally boosts in the rating</t>
+        </is>
+      </c>
+      <c r="C703" t="inlineStr">
+        <is>
+          <t>Inclure les boosts des Alliés dans la notation</t>
+        </is>
+      </c>
+      <c r="D703" t="inlineStr"/>
+      <c r="E703" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F703" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.ShowAllies</t>
+        </is>
+      </c>
+      <c r="G703" t="inlineStr"/>
+      <c r="H703" t="inlineStr"/>
+    </row>
+    <row r="704">
+      <c r="A704" t="inlineStr"/>
+      <c r="B704" t="inlineStr">
+        <is>
+          <t>Replaces player and guild names with links to player / guild profiles of your chosen website.&lt;br&gt;Replaces Building-Kitnames with links to forgeofempires.fandom.com.</t>
+        </is>
+      </c>
+      <c r="C704" t="inlineStr">
+        <is>
+          <t>Remplace les joueurs et les noms de guilde par des liens vers le profil du joueur ou de la guilde sur le site web choisi.&lt;br&gt;Remplace les noms de kits de construction par des liens vers forgeofempires.fandom.com (en anglais).</t>
+        </is>
+      </c>
+      <c r="D704" t="inlineStr"/>
+      <c r="E704" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F704" t="inlineStr">
+        <is>
+          <t>.Settings.ShowLinks.Desc</t>
+        </is>
+      </c>
+      <c r="G704" t="inlineStr"/>
+      <c r="H704" t="inlineStr"/>
+    </row>
+    <row r="705">
+      <c r="A705" t="inlineStr"/>
+      <c r="B705" t="inlineStr">
+        <is>
+          <t>Treasure Daily</t>
+        </is>
+      </c>
+      <c r="C705" t="inlineStr">
+        <is>
+          <t>Ressources /J</t>
+        </is>
+      </c>
+      <c r="D705" t="inlineStr"/>
+      <c r="E705" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F705" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnSource.statsTreasurePlayerD</t>
+        </is>
+      </c>
+      <c r="G705" t="inlineStr"/>
+      <c r="H705" t="inlineStr"/>
+    </row>
+    <row r="706">
+      <c r="A706" t="inlineStr"/>
+      <c r="B706" t="inlineStr">
+        <is>
+          <t>Old level</t>
+        </is>
+      </c>
+      <c r="C706" t="inlineStr">
+        <is>
+          <t>Ancien niveau</t>
+        </is>
+      </c>
+      <c r="D706" t="inlineStr"/>
+      <c r="E706" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F706" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.OldLevel</t>
+        </is>
+      </c>
+      <c r="G706" t="inlineStr"/>
+      <c r="H706" t="inlineStr"/>
+    </row>
+    <row r="707">
+      <c r="A707" t="inlineStr"/>
+      <c r="B707" t="inlineStr">
+        <is>
+          <t>Save preset as:</t>
+        </is>
+      </c>
+      <c r="C707" t="inlineStr">
+        <is>
+          <t>Enregistrer les préréglages sous :</t>
+        </is>
+      </c>
+      <c r="D707" t="inlineStr"/>
+      <c r="E707" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F707" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetPromptSaveAs</t>
+        </is>
+      </c>
+      <c r="G707" t="inlineStr"/>
+      <c r="H707" t="inlineStr"/>
+    </row>
+    <row r="708">
+      <c r="A708" t="inlineStr"/>
+      <c r="B708" t="inlineStr">
+        <is>
+          <t>To plan your city on foe-helper.com, we need to send your data to the website. &lt;br&gt;If you don't have an account there yet, your basic data will be sent along with this transmission. You can then register your account on the website.</t>
+        </is>
+      </c>
+      <c r="C708" t="inlineStr">
+        <is>
+          <t>Pour planifier votre villesur foe-helper.com, nous devons envoyer vos données sur le site web. &lt;br&gt;Si vous n'y avez pas encore de compte, vos données de base seront envoyées avec cette transmission. Vous pouvez ensuite enregistrer votre compte sur le site.</t>
+        </is>
+      </c>
+      <c r="D708" t="inlineStr"/>
+      <c r="E708" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F708" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.Desc1</t>
+        </is>
+      </c>
+      <c r="G708" t="inlineStr"/>
+      <c r="H708" t="inlineStr"/>
+    </row>
+    <row r="709">
+      <c r="A709" t="inlineStr"/>
+      <c r="B709" t="inlineStr">
+        <is>
+          <t>Size-list in Reconstruction Mode</t>
+        </is>
+      </c>
+      <c r="C709" t="inlineStr">
+        <is>
+          <t>Liste de taille en mode Reconstruction</t>
+        </is>
+      </c>
+      <c r="D709" t="inlineStr"/>
+      <c r="E709" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F709" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ShowReconstructionList</t>
+        </is>
+      </c>
+      <c r="G709" t="inlineStr"/>
+      <c r="H709" t="inlineStr"/>
+    </row>
+    <row r="710">
+      <c r="A710" t="inlineStr"/>
+      <c r="B710" t="inlineStr">
+        <is>
+          <t>Rating</t>
+        </is>
+      </c>
+      <c r="C710" t="inlineStr">
+        <is>
+          <t>Taux</t>
+        </is>
+      </c>
+      <c r="D710" t="inlineStr"/>
+      <c r="E710" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F710" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.Rating</t>
+        </is>
+      </c>
+      <c r="G710" t="inlineStr"/>
+      <c r="H710" t="inlineStr"/>
+    </row>
+    <row r="711">
+      <c r="A711" t="inlineStr"/>
+      <c r="B711" t="inlineStr">
+        <is>
+          <t>Good</t>
+        </is>
+      </c>
+      <c r="C711" t="inlineStr">
+        <is>
+          <t>Ressource</t>
+        </is>
+      </c>
+      <c r="D711" t="inlineStr"/>
+      <c r="E711" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F711" t="inlineStr">
+        <is>
+          <t>.General.Good</t>
+        </is>
+      </c>
+      <c r="G711" t="inlineStr"/>
+      <c r="H711" t="inlineStr"/>
+    </row>
+    <row r="712">
+      <c r="A712" t="inlineStr"/>
+      <c r="B712" t="inlineStr">
+        <is>
+          <t>Owner</t>
+        </is>
+      </c>
+      <c r="C712" t="inlineStr">
+        <is>
+          <t>Propriétaire</t>
+        </is>
+      </c>
+      <c r="D712" t="inlineStr"/>
+      <c r="E712" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F712" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.Owner</t>
+        </is>
+      </c>
+      <c r="G712" t="inlineStr"/>
+      <c r="H712" t="inlineStr"/>
+    </row>
+    <row r="713">
+      <c r="A713" t="inlineStr"/>
+      <c r="B713" t="inlineStr">
+        <is>
+          <t>GBG (after negotiation or fight)</t>
+        </is>
+      </c>
+      <c r="C713" t="inlineStr">
+        <is>
+          <t>Récompense CBG après négociation ou combat</t>
+        </is>
+      </c>
+      <c r="D713" t="inlineStr"/>
+      <c r="E713" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F713" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.battlegrounds_conquest</t>
+        </is>
+      </c>
+      <c r="G713" t="inlineStr"/>
+      <c r="H713" t="inlineStr"/>
+    </row>
+    <row r="714">
+      <c r="A714" t="inlineStr"/>
+      <c r="B714" t="inlineStr">
+        <is>
+          <t>Help and Community</t>
+        </is>
+      </c>
+      <c r="C714" t="inlineStr">
+        <is>
+          <t>Aide et Communauté</t>
+        </is>
+      </c>
+      <c r="D714" t="inlineStr"/>
+      <c r="E714" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F714" t="inlineStr">
+        <is>
+          <t>.Settings.Help.Title</t>
+        </is>
+      </c>
+      <c r="G714" t="inlineStr"/>
+      <c r="H714" t="inlineStr"/>
+    </row>
+    <row r="715">
+      <c r="A715" t="inlineStr"/>
+      <c r="B715" t="inlineStr">
+        <is>
+          <t>Efficiency (incl. keys)</t>
+        </is>
+      </c>
+      <c r="C715" t="inlineStr">
+        <is>
+          <t>Efficacité (clés incluses)</t>
+        </is>
+      </c>
+      <c r="D715" t="inlineStr"/>
+      <c r="E715" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F715" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.Efficiency.care</t>
+        </is>
+      </c>
+      <c r="G715" t="inlineStr"/>
+      <c r="H715" t="inlineStr"/>
+    </row>
+    <row r="716">
+      <c r="A716" t="inlineStr"/>
+      <c r="B716" t="inlineStr">
+        <is>
+          <t>Your army has only Rogues remaining. Either heal units using diamonds or retreat!</t>
+        </is>
+      </c>
+      <c r="C716" t="inlineStr">
+        <is>
+          <t>Votre armée n'est composée que de voyous. Soignez des unités en utilisant des diamants, ou battez en retraite !</t>
+        </is>
+      </c>
+      <c r="D716" t="inlineStr"/>
+      <c r="E716" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F716" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssist.Text.Rogue</t>
+        </is>
+      </c>
+      <c r="G716" t="inlineStr"/>
+      <c r="H716" t="inlineStr"/>
+    </row>
+    <row r="717">
+      <c r="A717" t="inlineStr"/>
+      <c r="B717" t="inlineStr">
+        <is>
+          <t>Show only adjacent sectors countdowns</t>
+        </is>
+      </c>
+      <c r="C717" t="inlineStr">
+        <is>
+          <t>Afficher uniquement les comptes à rebours des secteurs adjacents</t>
+        </is>
+      </c>
+      <c r="D717" t="inlineStr"/>
+      <c r="E717" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F717" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.ShowAdjacentSectors</t>
+        </is>
+      </c>
+      <c r="G717" t="inlineStr"/>
+      <c r="H717" t="inlineStr"/>
+    </row>
+    <row r="718">
+      <c r="A718" t="inlineStr"/>
+      <c r="B718" t="inlineStr">
+        <is>
+          <t>Item Store</t>
+        </is>
+      </c>
+      <c r="C718" t="inlineStr">
+        <is>
+          <t>Magasin d'objet</t>
+        </is>
+      </c>
+      <c r="D718" t="inlineStr"/>
+      <c r="E718" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F718" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.item_store</t>
+        </is>
+      </c>
+      <c r="G718" t="inlineStr"/>
+      <c r="H718" t="inlineStr"/>
+    </row>
+    <row r="719">
+      <c r="A719" t="inlineStr"/>
+      <c r="B719" t="inlineStr">
+        <is>
+          <t>All</t>
+        </is>
+      </c>
+      <c r="C719" t="inlineStr">
+        <is>
+          <t>Tous</t>
+        </is>
+      </c>
+      <c r="D719" t="inlineStr"/>
+      <c r="E719" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F719" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.all</t>
+        </is>
+      </c>
+      <c r="G719" t="inlineStr"/>
+      <c r="H719" t="inlineStr"/>
+    </row>
+    <row r="720">
+      <c r="A720" t="inlineStr"/>
+      <c r="B720" t="inlineStr">
+        <is>
+          <t>Player name</t>
+        </is>
+      </c>
+      <c r="C720" t="inlineStr">
+        <is>
+          <t>Nom du joueur</t>
+        </is>
+      </c>
+      <c r="D720" t="inlineStr"/>
+      <c r="E720" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F720" t="inlineStr">
+        <is>
+          <t>.Boxes.Treasury.PlayerName</t>
+        </is>
+      </c>
+      <c r="G720" t="inlineStr"/>
+      <c r="H720" t="inlineStr"/>
+    </row>
+    <row r="721">
+      <c r="A721" t="inlineStr"/>
+      <c r="B721" t="inlineStr">
+        <is>
+          <t>Include initial FP in sum</t>
+        </is>
+      </c>
+      <c r="C721" t="inlineStr">
+        <is>
+          <t>Inclure les PF initiaux dans la somme</t>
+        </is>
+      </c>
+      <c r="D721" t="inlineStr"/>
+      <c r="E721" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F721" t="inlineStr">
+        <is>
+          <t>.Settings.ShowOwnPartIncludeStart.Desc</t>
+        </is>
+      </c>
+      <c r="G721" t="inlineStr"/>
+      <c r="H721" t="inlineStr"/>
+    </row>
+    <row r="722">
+      <c r="A722" t="inlineStr"/>
+      <c r="B722" t="inlineStr">
+        <is>
+          <t>Hidden GB</t>
+        </is>
+      </c>
+      <c r="C722" t="inlineStr">
+        <is>
+          <t>Nombre de GM masqués</t>
+        </is>
+      </c>
+      <c r="D722" t="inlineStr"/>
+      <c r="E722" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F722" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.HiddenGB</t>
+        </is>
+      </c>
+      <c r="G722" t="inlineStr"/>
+      <c r="H722" t="inlineStr"/>
+    </row>
+    <row r="723">
+      <c r="A723" t="inlineStr"/>
+      <c r="B723" t="inlineStr">
+        <is>
+          <t>only uncovered</t>
+        </is>
+      </c>
+      <c r="C723" t="inlineStr">
+        <is>
+          <t>seulement découvert</t>
+        </is>
+      </c>
+      <c r="D723" t="inlineStr"/>
+      <c r="E723" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F723" t="inlineStr">
+        <is>
+          <t>.Boxes.HiddenRewards.onlyVis</t>
+        </is>
+      </c>
+      <c r="G723" t="inlineStr"/>
+      <c r="H723" t="inlineStr"/>
+    </row>
+    <row r="724">
+      <c r="A724" t="inlineStr"/>
+      <c r="B724" t="inlineStr">
+        <is>
+          <t>PvP-Arena-Protocol</t>
+        </is>
+      </c>
+      <c r="C724" t="inlineStr">
+        <is>
+          <t>Compte-rendu Arène JcJ</t>
+        </is>
+      </c>
+      <c r="D724" t="inlineStr"/>
+      <c r="E724" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F724" t="inlineStr">
+        <is>
+          <t>.Settings.ShowPvPArena.Title</t>
+        </is>
+      </c>
+      <c r="G724" t="inlineStr"/>
+      <c r="H724" t="inlineStr"/>
+    </row>
+    <row r="725">
+      <c r="A725" t="inlineStr"/>
+      <c r="B725" t="inlineStr">
+        <is>
+          <t>&lt;span style="color:#ffb539"&gt;__provinceName__&lt;/span&gt; was captured by &lt;span style="color:__attackerColor__;text-shadow: 0 1px 1px __attackerShadow__"&gt;__attackerName__&lt;/span&gt; and is locked until __untilOccupied__.</t>
+        </is>
+      </c>
+      <c r="C725" t="inlineStr">
+        <is>
+          <t>La province &lt;span style="color:#ffb539"&gt;__provinceName__&lt;/span&gt; a été prise par &lt;span style="color:__attackerColor__;text-shadow: 0 1px 1px __attackerShadow__"&gt;__attackerName__&lt;/span&gt; et sera vérrouillée jusqu'à __untilOccupied__.</t>
+        </is>
+      </c>
+      <c r="D725" t="inlineStr"/>
+      <c r="E725" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F725" t="inlineStr">
+        <is>
+          <t>.Boxes.Infobox.Messages.GildFightOccupied</t>
+        </is>
+      </c>
+      <c r="G725" t="inlineStr"/>
+      <c r="H725" t="inlineStr"/>
+    </row>
+    <row r="726">
+      <c r="A726" t="inlineStr"/>
+      <c r="B726" t="inlineStr">
+        <is>
+          <t>Attacks</t>
+        </is>
+      </c>
+      <c r="C726" t="inlineStr">
+        <is>
+          <t>Attaques</t>
+        </is>
+      </c>
+      <c r="D726" t="inlineStr"/>
+      <c r="E726" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F726" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.Attacks</t>
+        </is>
+      </c>
+      <c r="G726" t="inlineStr"/>
+      <c r="H726" t="inlineStr"/>
+    </row>
+    <row r="727">
+      <c r="A727" t="inlineStr"/>
+      <c r="B727" t="inlineStr">
+        <is>
+          <t>Break even in</t>
+        </is>
+      </c>
+      <c r="C727" t="inlineStr">
+        <is>
+          <t>Rentabilité à</t>
+        </is>
+      </c>
+      <c r="D727" t="inlineStr"/>
+      <c r="E727" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F727" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.BreakEven</t>
+        </is>
+      </c>
+      <c r="G727" t="inlineStr"/>
+      <c r="H727" t="inlineStr"/>
+    </row>
+    <row r="728">
+      <c r="A728" t="inlineStr"/>
+      <c r="B728" t="inlineStr">
+        <is>
+          <t>FE</t>
+        </is>
+      </c>
+      <c r="C728" t="inlineStr">
+        <is>
+          <t>Fut</t>
+        </is>
+      </c>
+      <c r="D728" t="inlineStr"/>
+      <c r="E728" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F728" t="inlineStr">
+        <is>
+          <t>.Eras.14.short</t>
+        </is>
+      </c>
+      <c r="G728" t="inlineStr"/>
+      <c r="H728" t="inlineStr"/>
+    </row>
+    <row r="729">
+      <c r="A729" t="inlineStr"/>
+      <c r="B729" t="inlineStr">
+        <is>
+          <t>&lt;span style='color:#29b206'&gt;Remaining&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
+        </is>
+      </c>
+      <c r="C729" t="inlineStr">
+        <is>
+          <t>&lt;span style='color:#29b206'&gt;Excès&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Manquant&lt;/span&gt;</t>
+        </is>
+      </c>
+      <c r="D729" t="inlineStr"/>
+      <c r="E729" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F729" t="inlineStr">
+        <is>
+          <t>.Boxes.Technologies.DescStillMissing</t>
+        </is>
+      </c>
+      <c r="G729" t="inlineStr"/>
+      <c r="H729" t="inlineStr"/>
+    </row>
+    <row r="730">
+      <c r="A730" t="inlineStr"/>
+      <c r="B730" t="inlineStr">
+        <is>
+          <t>Auctions won</t>
+        </is>
+      </c>
+      <c r="C730" t="inlineStr">
+        <is>
+          <t>Enchères gagnées</t>
+        </is>
+      </c>
+      <c r="D730" t="inlineStr"/>
+      <c r="E730" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F730" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.AuctionsWon</t>
+        </is>
+      </c>
+      <c r="G730" t="inlineStr"/>
+      <c r="H730" t="inlineStr"/>
+    </row>
+    <row r="731">
+      <c r="A731" t="inlineStr"/>
+      <c r="B731" t="inlineStr">
+        <is>
+          <t>Help</t>
+        </is>
+      </c>
+      <c r="C731" t="inlineStr">
+        <is>
+          <t>Aide</t>
+        </is>
+      </c>
+      <c r="D731" t="inlineStr"/>
+      <c r="E731" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F731" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.ExplainerHead</t>
+        </is>
+      </c>
+      <c r="G731" t="inlineStr"/>
+      <c r="H731" t="inlineStr"/>
+    </row>
+    <row r="732">
+      <c r="A732" t="inlineStr"/>
+      <c r="B732" t="inlineStr">
+        <is>
+          <t>Space Age Space Hub</t>
+        </is>
+      </c>
+      <c r="C732" t="inlineStr">
+        <is>
+          <t>Ère spatiale : Hub spatial</t>
+        </is>
+      </c>
+      <c r="D732" t="inlineStr"/>
+      <c r="E732" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F732" t="inlineStr">
+        <is>
+          <t>.Eras.23</t>
+        </is>
+      </c>
+      <c r="G732" t="inlineStr"/>
+      <c r="H732" t="inlineStr"/>
+    </row>
+    <row r="733">
+      <c r="A733" t="inlineStr"/>
+      <c r="B733" t="inlineStr">
+        <is>
+          <t>Show Box when</t>
+        </is>
+      </c>
+      <c r="C733" t="inlineStr">
+        <is>
+          <t>Afficher la boîte quand</t>
+        </is>
+      </c>
+      <c r="D733" t="inlineStr"/>
+      <c r="E733" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F733" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssistAAConfig.when</t>
+        </is>
+      </c>
+      <c r="G733" t="inlineStr"/>
+      <c r="H733" t="inlineStr"/>
+    </row>
+    <row r="734">
+      <c r="A734" t="inlineStr"/>
+      <c r="B734" t="inlineStr">
+        <is>
+          <t>Pop Ups</t>
+        </is>
+      </c>
+      <c r="C734" t="inlineStr">
+        <is>
+          <t>Pop up</t>
+        </is>
+      </c>
+      <c r="D734" t="inlineStr"/>
+      <c r="E734" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F734" t="inlineStr">
+        <is>
+          <t>.Settings.Tab.Auto</t>
+        </is>
+      </c>
+      <c r="G734" t="inlineStr"/>
+      <c r="H734" t="inlineStr"/>
+    </row>
+    <row r="735">
+      <c r="A735" t="inlineStr"/>
+      <c r="B735" t="inlineStr">
+        <is>
+          <t>Next Age</t>
+        </is>
+      </c>
+      <c r="C735" t="inlineStr">
+        <is>
+          <t>âge prochain</t>
+        </is>
+      </c>
+      <c r="D735" t="inlineStr"/>
+      <c r="E735" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F735" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnNextEra</t>
+        </is>
+      </c>
+      <c r="G735" t="inlineStr"/>
+      <c r="H735" t="inlineStr"/>
+    </row>
+    <row r="736">
+      <c r="A736" t="inlineStr"/>
+      <c r="B736" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Target Progress for Energy used: </t>
+        </is>
+      </c>
+      <c r="C736" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Objectif de progression pour l'énergie utilisée : </t>
+        </is>
+      </c>
+      <c r="D736" t="inlineStr"/>
+      <c r="E736" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F736" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.EfficiencyTargetProgress.anniversary</t>
+        </is>
+      </c>
+      <c r="G736" t="inlineStr"/>
+      <c r="H736" t="inlineStr"/>
+    </row>
+    <row r="737">
+      <c r="A737" t="inlineStr"/>
+      <c r="B737" t="inlineStr">
+        <is>
+          <t>Your headline</t>
+        </is>
+      </c>
+      <c r="C737" t="inlineStr">
+        <is>
+          <t>Votre titre</t>
+        </is>
+      </c>
+      <c r="D737" t="inlineStr"/>
+      <c r="E737" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F737" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.DummyHeading</t>
+        </is>
+      </c>
+      <c r="G737" t="inlineStr"/>
+      <c r="H737" t="inlineStr"/>
+    </row>
+    <row r="738">
+      <c r="A738" t="inlineStr"/>
+      <c r="B738" t="inlineStr">
+        <is>
+          <t>Costs</t>
+        </is>
+      </c>
+      <c r="C738" t="inlineStr">
+        <is>
+          <t>Coûts</t>
+        </is>
+      </c>
+      <c r="D738" t="inlineStr"/>
+      <c r="E738" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F738" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Guild.Costs</t>
+        </is>
+      </c>
+      <c r="G738" t="inlineStr"/>
+      <c r="H738" t="inlineStr"/>
+    </row>
+    <row r="739">
+      <c r="A739" t="inlineStr"/>
+      <c r="B739" t="inlineStr">
+        <is>
+          <t>Displays events that are happening in the "background".&lt;br&gt;&lt;em&gt;Fills up with info…  &lt;/em&gt;</t>
+        </is>
+      </c>
+      <c r="C739" t="inlineStr">
+        <is>
+          <t>Affiche les événements qui se déroulent en "arrière plan".&lt;br&gt;&lt;em&gt;Se remplit d'informations… &lt;/em&gt;</t>
+        </is>
+      </c>
+      <c r="D739" t="inlineStr"/>
+      <c r="E739" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F739" t="inlineStr">
+        <is>
+          <t>.Menu.Info.Desc</t>
+        </is>
+      </c>
+      <c r="G739" t="inlineStr"/>
+      <c r="H739" t="inlineStr"/>
+    </row>
+    <row r="740">
+      <c r="A740" t="inlineStr"/>
+      <c r="B740" t="inlineStr">
+        <is>
+          <t>Transition between titles</t>
+        </is>
+      </c>
+      <c r="C740" t="inlineStr">
+        <is>
+          <t>Transition entre les titres</t>
+        </is>
+      </c>
+      <c r="D740" t="inlineStr"/>
+      <c r="E740" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F740" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.Transition</t>
+        </is>
+      </c>
+      <c r="G740" t="inlineStr"/>
+      <c r="H740" t="inlineStr"/>
+    </row>
+    <row r="741">
+      <c r="A741" t="inlineStr"/>
+      <c r="B741" t="inlineStr">
+        <is>
+          <t>delete inactivity warning</t>
+        </is>
+      </c>
+      <c r="C741" t="inlineStr">
+        <is>
+          <t>supprimer l'avertissement d'inactivité</t>
+        </is>
+      </c>
+      <c r="D741" t="inlineStr"/>
+      <c r="E741" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F741" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.DeleteInactivityWarning</t>
+        </is>
+      </c>
+      <c r="G741" t="inlineStr"/>
+      <c r="H741" t="inlineStr"/>
+    </row>
+    <row r="742">
+      <c r="A742" t="inlineStr"/>
+      <c r="B742" t="inlineStr">
+        <is>
+          <t>Cultural</t>
+        </is>
+      </c>
+      <c r="C742" t="inlineStr">
+        <is>
+          <t>Culturel</t>
+        </is>
+      </c>
+      <c r="D742" t="inlineStr"/>
+      <c r="E742" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F742" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.culture</t>
+        </is>
+      </c>
+      <c r="G742" t="inlineStr"/>
+      <c r="H742" t="inlineStr"/>
+    </row>
+    <row r="743">
+      <c r="A743" t="inlineStr"/>
+      <c r="B743" t="inlineStr">
+        <is>
+          <t>Chance</t>
+        </is>
+      </c>
+      <c r="C743" t="inlineStr">
+        <is>
+          <t>Chance</t>
+        </is>
+      </c>
+      <c r="D743" t="inlineStr"/>
+      <c r="E743" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F743" t="inlineStr">
+        <is>
+          <t>.Boxes.EventChests.Chance</t>
+        </is>
+      </c>
+      <c r="G743" t="inlineStr"/>
+      <c r="H743" t="inlineStr"/>
+    </row>
+    <row r="744">
+      <c r="A744" t="inlineStr"/>
+      <c r="B744" t="inlineStr">
+        <is>
+          <t>Historical Ally Rooms</t>
+        </is>
+      </c>
+      <c r="C744" t="inlineStr">
+        <is>
+          <t>Emplacement Alliés historiques</t>
+        </is>
+      </c>
+      <c r="D744" t="inlineStr"/>
+      <c r="E744" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F744" t="inlineStr">
+        <is>
+          <t>.Boxes.Tooltip.Building.allyRooms</t>
+        </is>
+      </c>
+      <c r="G744" t="inlineStr"/>
+      <c r="H744" t="inlineStr"/>
+    </row>
+    <row r="745">
+      <c r="A745" t="inlineStr"/>
+      <c r="B745" t="inlineStr">
+        <is>
+          <t>max. level</t>
+        </is>
+      </c>
+      <c r="C745" t="inlineStr">
+        <is>
+          <t>Niveau max</t>
+        </is>
+      </c>
+      <c r="D745" t="inlineStr"/>
+      <c r="E745" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F745" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.MaxLevel</t>
+        </is>
+      </c>
+      <c r="G745" t="inlineStr"/>
+      <c r="H745" t="inlineStr"/>
+    </row>
+    <row r="746">
+      <c r="A746" t="inlineStr"/>
+      <c r="B746" t="inlineStr">
+        <is>
+          <t>Discord Webhooks</t>
+        </is>
+      </c>
+      <c r="C746" t="inlineStr">
+        <is>
+          <t>Discord Webhooks</t>
+        </is>
+      </c>
+      <c r="D746" t="inlineStr"/>
+      <c r="E746" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F746" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.Title</t>
+        </is>
+      </c>
+      <c r="G746" t="inlineStr"/>
+      <c r="H746" t="inlineStr"/>
+    </row>
+    <row r="747">
+      <c r="A747" t="inlineStr"/>
+      <c r="B747" t="inlineStr">
+        <is>
+          <t>Highlight</t>
+        </is>
+      </c>
+      <c r="C747" t="inlineStr">
+        <is>
+          <t>Surbrillance</t>
+        </is>
+      </c>
+      <c r="D747" t="inlineStr"/>
+      <c r="E747" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F747" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.Highlight</t>
+        </is>
+      </c>
+      <c r="G747" t="inlineStr"/>
+      <c r="H747" t="inlineStr"/>
+    </row>
+    <row r="748">
+      <c r="A748" t="inlineStr"/>
+      <c r="B748" t="inlineStr">
+        <is>
+          <t>Count</t>
+        </is>
+      </c>
+      <c r="C748" t="inlineStr">
+        <is>
+          <t>Comptage</t>
+        </is>
+      </c>
+      <c r="D748" t="inlineStr"/>
+      <c r="E748" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F748" t="inlineStr">
+        <is>
+          <t>.Boxes.MarketOffersEvents.Count</t>
+        </is>
+      </c>
+      <c r="G748" t="inlineStr"/>
+      <c r="H748" t="inlineStr"/>
+    </row>
+    <row r="749">
+      <c r="A749" t="inlineStr"/>
+      <c r="B749" t="inlineStr">
+        <is>
+          <t>Date</t>
+        </is>
+      </c>
+      <c r="C749" t="inlineStr">
+        <is>
+          <t>Date</t>
+        </is>
+      </c>
+      <c r="D749" t="inlineStr"/>
+      <c r="E749" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F749" t="inlineStr">
+        <is>
+          <t>.Boxes.MarketOffersEvents.Date</t>
+        </is>
+      </c>
+      <c r="G749" t="inlineStr"/>
+      <c r="H749" t="inlineStr"/>
+    </row>
+    <row r="750">
+      <c r="A750" t="inlineStr"/>
+      <c r="B750" t="inlineStr">
+        <is>
+          <t>Expires</t>
+        </is>
+      </c>
+      <c r="C750" t="inlineStr">
+        <is>
+          <t>Expire</t>
+        </is>
+      </c>
+      <c r="D750" t="inlineStr"/>
+      <c r="E750" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F750" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Expires</t>
+        </is>
+      </c>
+      <c r="G750" t="inlineStr"/>
+      <c r="H750" t="inlineStr"/>
+    </row>
+    <row r="751">
+      <c r="A751" t="inlineStr"/>
+      <c r="B751" t="inlineStr">
+        <is>
+          <t>Required</t>
+        </is>
+      </c>
+      <c r="C751" t="inlineStr">
+        <is>
+          <t>Requis</t>
+        </is>
+      </c>
+      <c r="D751" t="inlineStr"/>
+      <c r="E751" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F751" t="inlineStr">
+        <is>
+          <t>.Boxes.Technologies.DescRequired</t>
+        </is>
+      </c>
+      <c r="G751" t="inlineStr"/>
+      <c r="H751" t="inlineStr"/>
+    </row>
+    <row r="752">
+      <c r="A752" t="inlineStr"/>
+      <c r="B752" t="inlineStr">
+        <is>
+          <t>Rest FPs</t>
+        </is>
+      </c>
+      <c r="C752" t="inlineStr">
+        <is>
+          <t>PF restants</t>
+        </is>
+      </c>
+      <c r="D752" t="inlineStr"/>
+      <c r="E752" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F752" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.RestFP</t>
+        </is>
+      </c>
+      <c r="G752" t="inlineStr"/>
+      <c r="H752" t="inlineStr"/>
+    </row>
+    <row r="753">
+      <c r="A753" t="inlineStr"/>
+      <c r="B753" t="inlineStr">
+        <is>
+          <t>Encounters</t>
+        </is>
+      </c>
+      <c r="C753" t="inlineStr">
+        <is>
+          <t>Rencontres</t>
+        </is>
+      </c>
+      <c r="D753" t="inlineStr"/>
+      <c r="E753" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F753" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.Encounters</t>
+        </is>
+      </c>
+      <c r="G753" t="inlineStr"/>
+      <c r="H753" t="inlineStr"/>
+    </row>
+    <row r="754">
+      <c r="A754" t="inlineStr"/>
+      <c r="B754" t="inlineStr">
+        <is>
+          <t>Blue Galaxy</t>
+        </is>
+      </c>
+      <c r="C754" t="inlineStr">
+        <is>
+          <t>Galaxie Bleue</t>
+        </is>
+      </c>
+      <c r="D754" t="inlineStr"/>
+      <c r="E754" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F754" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ShowBlueGalaxyHelper</t>
+        </is>
+      </c>
+      <c r="G754" t="inlineStr"/>
+      <c r="H754" t="inlineStr"/>
+    </row>
+    <row r="755">
+      <c r="A755" t="inlineStr"/>
+      <c r="B755" t="inlineStr">
+        <is>
+          <t>Display a list of Alerts which expired while offline (since the game window was closed)</t>
+        </is>
+      </c>
+      <c r="C755" t="inlineStr">
+        <is>
+          <t>Afficher une liste des notifications expirées hors ligne (depuis la fermeture de la fenêtre de jeu)</t>
+        </is>
+      </c>
+      <c r="D755" t="inlineStr"/>
+      <c r="E755" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F755" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Preferences.Start.Info</t>
+        </is>
+      </c>
+      <c r="G755" t="inlineStr"/>
+      <c r="H755" t="inlineStr"/>
+    </row>
+    <row r="756">
+      <c r="A756" t="inlineStr"/>
+      <c r="B756" t="inlineStr">
+        <is>
+          <t>Costs</t>
+        </is>
+      </c>
+      <c r="C756" t="inlineStr">
+        <is>
+          <t>Coûts</t>
+        </is>
+      </c>
+      <c r="D756" t="inlineStr"/>
+      <c r="E756" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F756" t="inlineStr">
+        <is>
+          <t>.Boxes.Tooltip.Building.costs</t>
+        </is>
+      </c>
+      <c r="G756" t="inlineStr"/>
+      <c r="H756" t="inlineStr"/>
+    </row>
+    <row r="757">
+      <c r="A757" t="inlineStr"/>
+      <c r="B757" t="inlineStr">
+        <is>
+          <t>Advice settings</t>
+        </is>
+      </c>
+      <c r="C757" t="inlineStr">
+        <is>
+          <t>Paramètres des conseils</t>
+        </is>
+      </c>
+      <c r="D757" t="inlineStr"/>
+      <c r="E757" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F757" t="inlineStr">
+        <is>
+          <t>.Settings.ShowArmyAdvice.Button</t>
+        </is>
+      </c>
+      <c r="G757" t="inlineStr"/>
+      <c r="H757" t="inlineStr"/>
+    </row>
+    <row r="758">
+      <c r="A758" t="inlineStr"/>
+      <c r="B758" t="inlineStr">
+        <is>
+          <t>Level</t>
+        </is>
+      </c>
+      <c r="C758" t="inlineStr">
+        <is>
+          <t>Niveau</t>
+        </is>
+      </c>
+      <c r="D758" t="inlineStr"/>
+      <c r="E758" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F758" t="inlineStr">
+        <is>
+          <t>.Boxes.PowerLeveling.Level</t>
+        </is>
+      </c>
+      <c r="G758" t="inlineStr"/>
+      <c r="H758" t="inlineStr"/>
+    </row>
+    <row r="759">
+      <c r="A759" t="inlineStr"/>
+      <c r="B759" t="inlineStr">
+        <is>
+          <t>The Beta-Extension musst be installed and updated manually. Either regularly click the button below to download the current beta or use a Git-Manager&gt;&lt;/br&gt;&lt;/br&gt;Unpack the downloaded zip and in the Chrome extension settings activate developer mode to 'load unpacked extension'.&lt;/br&gt;&lt;/br&gt;Only one Version of the Helper should be active at any time to prevent interference!</t>
+        </is>
+      </c>
+      <c r="C759" t="inlineStr">
+        <is>
+          <t>L'extension bêta doit être installée et mise à jour manuellement. Soit cliquez régulièrement sur le bouton ci-dessous pour télécharger la version bêta actuelle, soit utilisez un Git-Manager&lt;/br&gt;&lt;/br&gt;Décompressez le zip téléchargé et dans les paramètres de l'extension Chrome, activez le mode développeur pour « charger l'extension décompressée ».&lt;/br&gt; &lt;/br&gt;Une seule version du Helper doit être active à tout moment pour éviter les interférences !</t>
+        </is>
+      </c>
+      <c r="D759" t="inlineStr"/>
+      <c r="E759" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F759" t="inlineStr">
+        <is>
+          <t>.Settings.LoadBeta2.Desc</t>
+        </is>
+      </c>
+      <c r="G759" t="inlineStr"/>
+      <c r="H759" t="inlineStr"/>
+    </row>
+    <row r="760">
+      <c r="A760" t="inlineStr"/>
+      <c r="B760" t="inlineStr">
+        <is>
+          <t>Select resources for successful negotiations.</t>
+        </is>
+      </c>
+      <c r="C760" t="inlineStr">
+        <is>
+          <t>Faites des propositions de négociations précises.</t>
+        </is>
+      </c>
+      <c r="D760" t="inlineStr"/>
+      <c r="E760" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F760" t="inlineStr">
+        <is>
+          <t>.Menu.Negotiation.Desc</t>
+        </is>
+      </c>
+      <c r="G760" t="inlineStr"/>
+      <c r="H760" t="inlineStr"/>
+    </row>
+    <row r="761">
+      <c r="A761" t="inlineStr"/>
+      <c r="B761" t="inlineStr">
+        <is>
+          <t>Fair (at lower stock)</t>
+        </is>
+      </c>
+      <c r="C761" t="inlineStr">
+        <is>
+          <t>Juste (avec stock faible)</t>
+        </is>
+      </c>
+      <c r="D761" t="inlineStr"/>
+      <c r="E761" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F761" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.TradeFairStock</t>
+        </is>
+      </c>
+      <c r="G761" t="inlineStr"/>
+      <c r="H761" t="inlineStr"/>
+    </row>
+    <row r="762">
+      <c r="A762" t="inlineStr"/>
+      <c r="B762" t="inlineStr">
+        <is>
+          <t>Rank</t>
+        </is>
+      </c>
+      <c r="C762" t="inlineStr">
+        <is>
+          <t>Rang</t>
+        </is>
+      </c>
+      <c r="D762" t="inlineStr"/>
+      <c r="E762" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F762" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.Rank</t>
+        </is>
+      </c>
+      <c r="G762" t="inlineStr"/>
+      <c r="H762" t="inlineStr"/>
+    </row>
+    <row r="763">
+      <c r="A763" t="inlineStr"/>
+      <c r="B763" t="inlineStr">
+        <is>
+          <t>Tables</t>
+        </is>
+      </c>
+      <c r="C763" t="inlineStr">
+        <is>
+          <t>Tableaux</t>
+        </is>
+      </c>
+      <c r="D763" t="inlineStr"/>
+      <c r="E763" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F763" t="inlineStr">
+        <is>
+          <t>.Boxes.DBExport.Tables</t>
+        </is>
+      </c>
+      <c r="G763" t="inlineStr"/>
+      <c r="H763" t="inlineStr"/>
+    </row>
+    <row r="764">
+      <c r="A764" t="inlineStr"/>
+      <c r="B764" t="inlineStr">
+        <is>
+          <t>Progress per badge</t>
+        </is>
+      </c>
+      <c r="C764" t="inlineStr">
+        <is>
+          <t>Progrès par badge</t>
+        </is>
+      </c>
+      <c r="D764" t="inlineStr"/>
+      <c r="E764" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F764" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.KeyValue.soccer</t>
+        </is>
+      </c>
+      <c r="G764" t="inlineStr"/>
+      <c r="H764" t="inlineStr"/>
+    </row>
+    <row r="765">
+      <c r="A765" t="inlineStr"/>
+      <c r="B765" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Stock + Invested + Profit = </t>
+        </is>
+      </c>
+      <c r="C765" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Total PF (stock + investis + gains) : </t>
+        </is>
+      </c>
+      <c r="D765" t="inlineStr"/>
+      <c r="E765" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F765" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.TotalFP</t>
+        </is>
+      </c>
+      <c r="G765" t="inlineStr"/>
+      <c r="H765" t="inlineStr"/>
+    </row>
+    <row r="766">
+      <c r="A766" t="inlineStr"/>
+      <c r="B766" t="inlineStr">
+        <is>
+          <t>List of all items in a store</t>
+        </is>
+      </c>
+      <c r="C766" t="inlineStr">
+        <is>
+          <t>Liste de tous les objets dans la boutique</t>
+        </is>
+      </c>
+      <c r="D766" t="inlineStr"/>
+      <c r="E766" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F766" t="inlineStr">
+        <is>
+          <t>.Menu.ShopAssist.Desc</t>
+        </is>
+      </c>
+      <c r="G766" t="inlineStr"/>
+      <c r="H766" t="inlineStr"/>
+    </row>
+    <row r="767">
+      <c r="A767" t="inlineStr"/>
+      <c r="B767" t="inlineStr">
+        <is>
+          <t>Anniversary Event</t>
+        </is>
+      </c>
+      <c r="C767" t="inlineStr">
+        <is>
+          <t>Événement d'anniversaire</t>
+        </is>
+      </c>
+      <c r="D767" t="inlineStr"/>
+      <c r="E767" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F767" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.forge_ages_event</t>
+        </is>
+      </c>
+      <c r="G767" t="inlineStr"/>
+      <c r="H767" t="inlineStr"/>
+    </row>
+    <row r="768">
+      <c r="A768" t="inlineStr"/>
+      <c r="B768" t="inlineStr">
+        <is>
+          <t>Only Unlocked</t>
+        </is>
+      </c>
+      <c r="C768" t="inlineStr">
+        <is>
+          <t>Seulement débloqués</t>
+        </is>
+      </c>
+      <c r="D768" t="inlineStr"/>
+      <c r="E768" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F768" t="inlineStr">
+        <is>
+          <t>.Boxes.ShopAssist.onlyUnlocked</t>
+        </is>
+      </c>
+      <c r="G768" t="inlineStr"/>
+      <c r="H768" t="inlineStr"/>
+    </row>
+    <row r="769">
+      <c r="A769" t="inlineStr"/>
+      <c r="B769" t="inlineStr">
+        <is>
+          <t>Log duration</t>
+        </is>
+      </c>
+      <c r="C769" t="inlineStr">
+        <is>
+          <t>Durée des log</t>
+        </is>
+      </c>
+      <c r="D769" t="inlineStr"/>
+      <c r="E769" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F769" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.LogDuration</t>
+        </is>
+      </c>
+      <c r="G769" t="inlineStr"/>
+      <c r="H769" t="inlineStr"/>
+    </row>
+    <row r="770">
+      <c r="A770" t="inlineStr"/>
+      <c r="B770" t="inlineStr">
+        <is>
+          <t>7d</t>
+        </is>
+      </c>
+      <c r="C770" t="inlineStr">
+        <is>
+          <t>7j</t>
+        </is>
+      </c>
+      <c r="D770" t="inlineStr"/>
+      <c r="E770" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F770" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Time.7d</t>
+        </is>
+      </c>
+      <c r="G770" t="inlineStr"/>
+      <c r="H770" t="inlineStr"/>
+    </row>
+    <row r="771">
+      <c r="A771" t="inlineStr"/>
+      <c r="B771" t="inlineStr">
+        <is>
+          <t>Defender defeated</t>
+        </is>
+      </c>
+      <c r="C771" t="inlineStr">
+        <is>
+          <t>Défense défaite</t>
+        </is>
+      </c>
+      <c r="D771" t="inlineStr"/>
+      <c r="E771" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F771" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Log.defender_defeated</t>
+        </is>
+      </c>
+      <c r="G771" t="inlineStr"/>
+      <c r="H771" t="inlineStr"/>
+    </row>
+    <row r="772">
+      <c r="A772" t="inlineStr"/>
+      <c r="B772" t="inlineStr">
+        <is>
+          <t>danger</t>
+        </is>
+      </c>
+      <c r="C772" t="inlineStr">
+        <is>
+          <t>Danger</t>
+        </is>
+      </c>
+      <c r="D772" t="inlineStr"/>
+      <c r="E772" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F772" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.danger</t>
+        </is>
+      </c>
+      <c r="G772" t="inlineStr"/>
+      <c r="H772" t="inlineStr"/>
+    </row>
+    <row r="773">
+      <c r="A773" t="inlineStr"/>
+      <c r="B773" t="inlineStr">
+        <is>
+          <t>Item Type</t>
+        </is>
+      </c>
+      <c r="C773" t="inlineStr">
+        <is>
+          <t>Nom du kit</t>
+        </is>
+      </c>
+      <c r="D773" t="inlineStr"/>
+      <c r="E773" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F773" t="inlineStr">
+        <is>
+          <t>.Boxes.Kits.KitName</t>
+        </is>
+      </c>
+      <c r="G773" t="inlineStr"/>
+      <c r="H773" t="inlineStr"/>
+    </row>
+    <row r="774">
+      <c r="A774" t="inlineStr"/>
+      <c r="B774" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/gb-calculator</t>
+        </is>
+      </c>
+      <c r="C774" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/francais/module/calculatrice_gm_interne</t>
+        </is>
+      </c>
+      <c r="D774" t="inlineStr"/>
+      <c r="E774" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F774" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.HelpLink</t>
+        </is>
+      </c>
+      <c r="G774" t="inlineStr"/>
+      <c r="H774" t="inlineStr"/>
+    </row>
+    <row r="775">
+      <c r="A775" t="inlineStr"/>
+      <c r="B775" t="inlineStr">
+        <is>
+          <t>Early Middle Age</t>
+        </is>
+      </c>
+      <c r="C775" t="inlineStr">
+        <is>
+          <t>Haut Moyen Âge</t>
+        </is>
+      </c>
+      <c r="D775" t="inlineStr"/>
+      <c r="E775" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F775" t="inlineStr">
+        <is>
+          <t>.Eras.4</t>
+        </is>
+      </c>
+      <c r="G775" t="inlineStr"/>
+      <c r="H775" t="inlineStr"/>
+    </row>
+    <row r="776">
+      <c r="A776" t="inlineStr"/>
+      <c r="B776" t="inlineStr">
+        <is>
+          <t>Show ascended/limited buildings</t>
+        </is>
+      </c>
+      <c r="C776" t="inlineStr">
+        <is>
+          <t>Afficher les bâtiments augmentés/limités</t>
+        </is>
+      </c>
+      <c r="D776" t="inlineStr"/>
+      <c r="E776" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F776" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.NoLimitedExplanation</t>
+        </is>
+      </c>
+      <c r="G776" t="inlineStr"/>
+      <c r="H776" t="inlineStr"/>
+    </row>
+    <row r="777">
+      <c r="A777" t="inlineStr"/>
+      <c r="B777" t="inlineStr">
+        <is>
+          <t>Close all Button</t>
+        </is>
+      </c>
+      <c r="C777" t="inlineStr">
+        <is>
+          <t>Bouton Fermer tout</t>
+        </is>
+      </c>
+      <c r="D777" t="inlineStr"/>
+      <c r="E777" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F777" t="inlineStr">
+        <is>
+          <t>.Boxes.CloseBox.CloseAllButton</t>
+        </is>
+      </c>
+      <c r="G777" t="inlineStr"/>
+      <c r="H777" t="inlineStr"/>
+    </row>
+    <row r="778">
+      <c r="A778" t="inlineStr"/>
+      <c r="B778" t="inlineStr">
+        <is>
+          <t>All Ages</t>
+        </is>
+      </c>
+      <c r="C778" t="inlineStr">
+        <is>
+          <t>Toutes ères</t>
+        </is>
+      </c>
+      <c r="D778" t="inlineStr"/>
+      <c r="E778" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F778" t="inlineStr">
+        <is>
+          <t>.Eras.GvGAllAge</t>
+        </is>
+      </c>
+      <c r="G778" t="inlineStr"/>
+      <c r="H778" t="inlineStr"/>
+    </row>
+    <row r="779">
+      <c r="A779" t="inlineStr"/>
+      <c r="B779" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Already conquered! Well done :)</t>
+        </is>
+      </c>
+      <c r="C779" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Déjà conquis ! Bien joué :)</t>
+        </is>
+      </c>
+      <c r="D779" t="inlineStr"/>
+      <c r="E779" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F779" t="inlineStr">
+        <is>
+          <t>.Boxes.Campagne.AlreadyDone</t>
+        </is>
+      </c>
+      <c r="G779" t="inlineStr"/>
+      <c r="H779" t="inlineStr"/>
+    </row>
+    <row r="780">
+      <c r="A780" t="inlineStr"/>
+      <c r="B780" t="inlineStr">
+        <is>
+          <t>allow tavern trigger</t>
+        </is>
+      </c>
+      <c r="C780" t="inlineStr">
+        <is>
+          <t>permettre le déclencheur Taverne</t>
+        </is>
+      </c>
+      <c r="D780" t="inlineStr"/>
+      <c r="E780" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F780" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.TavernT</t>
+        </is>
+      </c>
+      <c r="G780" t="inlineStr"/>
+      <c r="H780" t="inlineStr"/>
+    </row>
+    <row r="781">
+      <c r="A781" t="inlineStr"/>
+      <c r="B781" t="inlineStr">
+        <is>
+          <t>Player</t>
+        </is>
+      </c>
+      <c r="C781" t="inlineStr">
+        <is>
+          <t>Joueur</t>
+        </is>
+      </c>
+      <c r="D781" t="inlineStr"/>
+      <c r="E781" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F781" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.Player</t>
+        </is>
+      </c>
+      <c r="G781" t="inlineStr"/>
+      <c r="H781" t="inlineStr"/>
+    </row>
+    <row r="782">
+      <c r="A782" t="inlineStr"/>
+      <c r="B782" t="inlineStr">
+        <is>
+          <t>Number of Spoils of War attempts remaining.</t>
+        </is>
+      </c>
+      <c r="C782" t="inlineStr">
+        <is>
+          <t>Nombre d'essais restants pour les butins de guerre.</t>
+        </is>
+      </c>
+      <c r="D782" t="inlineStr"/>
+      <c r="E782" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F782" t="inlineStr">
+        <is>
+          <t>.Boxes.BonusService.spoils_of_war</t>
+        </is>
+      </c>
+      <c r="G782" t="inlineStr"/>
+      <c r="H782" t="inlineStr"/>
+    </row>
+    <row r="783">
+      <c r="A783" t="inlineStr"/>
+      <c r="B783" t="inlineStr">
+        <is>
+          <t>Decayed buildings</t>
+        </is>
+      </c>
+      <c r="C783" t="inlineStr">
+        <is>
+          <t>Bâtiments limités échus</t>
+        </is>
+      </c>
+      <c r="D783" t="inlineStr"/>
+      <c r="E783" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F783" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.ShowDecayedBuildings</t>
+        </is>
+      </c>
+      <c r="G783" t="inlineStr"/>
+      <c r="H783" t="inlineStr"/>
+    </row>
+    <row r="784">
+      <c r="A784" t="inlineStr"/>
+      <c r="B784" t="inlineStr">
+        <is>
+          <t>Guild Members</t>
+        </is>
+      </c>
+      <c r="C784" t="inlineStr">
+        <is>
+          <t>Membres de guilde</t>
+        </is>
+      </c>
+      <c r="D784" t="inlineStr"/>
+      <c r="E784" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F784" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.TradePartnerGuild</t>
+        </is>
+      </c>
+      <c r="G784" t="inlineStr"/>
+      <c r="H784" t="inlineStr"/>
+    </row>
+    <row r="785">
+      <c r="A785" t="inlineStr"/>
+      <c r="B785" t="inlineStr">
+        <is>
+          <t>Incidents Overview</t>
+        </is>
+      </c>
+      <c r="C785" t="inlineStr">
+        <is>
+          <t>Récompenses cachées</t>
+        </is>
+      </c>
+      <c r="D785" t="inlineStr"/>
+      <c r="E785" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F785" t="inlineStr">
+        <is>
+          <t>.Boxes.HiddenRewards.Title</t>
+        </is>
+      </c>
+      <c r="G785" t="inlineStr"/>
+      <c r="H785" t="inlineStr"/>
+    </row>
+    <row r="786">
+      <c r="A786" t="inlineStr"/>
+      <c r="B786" t="inlineStr">
+        <is>
+          <t>How many FPs remaining to level up</t>
+        </is>
+      </c>
+      <c r="C786" t="inlineStr">
+        <is>
+          <t>Combien de PF pour le niveau supérieur</t>
+        </is>
+      </c>
+      <c r="D786" t="inlineStr"/>
+      <c r="E786" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F786" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.RestFPDesc</t>
+        </is>
+      </c>
+      <c r="G786" t="inlineStr"/>
+      <c r="H786" t="inlineStr"/>
+    </row>
+    <row r="787">
+      <c r="A787" t="inlineStr"/>
+      <c r="B787" t="inlineStr">
+        <is>
+          <t>Explanation</t>
+        </is>
+      </c>
+      <c r="C787" t="inlineStr">
+        <is>
+          <t>Explications</t>
+        </is>
+      </c>
+      <c r="D787" t="inlineStr"/>
+      <c r="E787" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F787" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssistAAConfig.Exp</t>
+        </is>
+      </c>
+      <c r="G787" t="inlineStr"/>
+      <c r="H787" t="inlineStr"/>
+    </row>
+    <row r="788">
+      <c r="A788" t="inlineStr"/>
+      <c r="B788" t="inlineStr">
+        <is>
+          <t>GB Cost Calculator</t>
+        </is>
+      </c>
+      <c r="C788" t="inlineStr">
+        <is>
+          <t>Afficher la calculatrice GM externe</t>
+        </is>
+      </c>
+      <c r="D788" t="inlineStr"/>
+      <c r="E788" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F788" t="inlineStr">
+        <is>
+          <t>.Menu.Calculator.Title</t>
+        </is>
+      </c>
+      <c r="G788" t="inlineStr"/>
+      <c r="H788" t="inlineStr"/>
+    </row>
+    <row r="789">
+      <c r="A789" t="inlineStr"/>
+      <c r="B789" t="inlineStr">
+        <is>
+          <t>show snapshot log button</t>
+        </is>
+      </c>
+      <c r="C789" t="inlineStr">
+        <is>
+          <t>Afficher le bouton pour l'aperçu instantané des logs</t>
+        </is>
+      </c>
+      <c r="D789" t="inlineStr"/>
+      <c r="E789" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F789" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.ShowLogButton</t>
+        </is>
+      </c>
+      <c r="G789" t="inlineStr"/>
+      <c r="H789" t="inlineStr"/>
+    </row>
+    <row r="790">
+      <c r="A790" t="inlineStr"/>
+      <c r="B790" t="inlineStr">
+        <is>
+          <t>last update</t>
+        </is>
+      </c>
+      <c r="C790" t="inlineStr">
+        <is>
+          <t>dernière mise à jour</t>
+        </is>
+      </c>
+      <c r="D790" t="inlineStr"/>
+      <c r="E790" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F790" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.LastUpdate</t>
+        </is>
+      </c>
+      <c r="G790" t="inlineStr"/>
+      <c r="H790" t="inlineStr"/>
+    </row>
+    <row r="791">
+      <c r="A791" t="inlineStr"/>
+      <c r="B791" t="inlineStr">
+        <is>
+          <t>This GB's next level is currently LOCKED.</t>
+        </is>
+      </c>
+      <c r="C791" t="inlineStr">
+        <is>
+          <t>Le niveau suivant de ce GM est bloqué.</t>
+        </is>
+      </c>
+      <c r="D791" t="inlineStr"/>
+      <c r="E791" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F791" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.LGNotOpen</t>
+        </is>
+      </c>
+      <c r="G791" t="inlineStr"/>
+      <c r="H791" t="inlineStr"/>
+    </row>
+    <row r="792">
+      <c r="A792" t="inlineStr"/>
+      <c r="B792" t="inlineStr">
+        <is>
+          <t>FP boost</t>
+        </is>
+      </c>
+      <c r="C792" t="inlineStr">
+        <is>
+          <t>Boost PF</t>
+        </is>
+      </c>
+      <c r="D792" t="inlineStr"/>
+      <c r="E792" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F792" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.fp_boost</t>
+        </is>
+      </c>
+      <c r="G792" t="inlineStr"/>
+      <c r="H792" t="inlineStr"/>
+    </row>
+    <row r="793">
+      <c r="A793" t="inlineStr"/>
+      <c r="B793" t="inlineStr">
+        <is>
+          <t>Building</t>
+        </is>
+      </c>
+      <c r="C793" t="inlineStr">
+        <is>
+          <t>Bâtiment</t>
+        </is>
+      </c>
+      <c r="D793" t="inlineStr"/>
+      <c r="E793" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F793" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.BuildingName</t>
+        </is>
+      </c>
+      <c r="G793" t="inlineStr"/>
+      <c r="H793" t="inlineStr"/>
+    </row>
+    <row r="794">
+      <c r="A794" t="inlineStr"/>
+      <c r="B794" t="inlineStr">
+        <is>
+          <t>Show guild treasury log export tool</t>
+        </is>
+      </c>
+      <c r="C794" t="inlineStr">
+        <is>
+          <t>Afficher l'outil d'exportation des journaux de trésorerie de la guilde</t>
+        </is>
+      </c>
+      <c r="D794" t="inlineStr"/>
+      <c r="E794" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F794" t="inlineStr">
+        <is>
+          <t>.Settings.ShowGuildTreasuryLogExport.Title</t>
+        </is>
+      </c>
+      <c r="G794" t="inlineStr"/>
+      <c r="H794" t="inlineStr"/>
+    </row>
+    <row r="795">
+      <c r="A795" t="inlineStr"/>
+      <c r="B795" t="inlineStr">
+        <is>
+          <t>Player ID:</t>
+        </is>
+      </c>
+      <c r="C795" t="inlineStr">
+        <is>
+          <t>ID Joueur :</t>
+        </is>
+      </c>
+      <c r="D795" t="inlineStr"/>
+      <c r="E795" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F795" t="inlineStr">
+        <is>
+          <t>.Settings.Version.PlayerId</t>
+        </is>
+      </c>
+      <c r="G795" t="inlineStr"/>
+      <c r="H795" t="inlineStr"/>
+    </row>
+    <row r="796">
+      <c r="A796" t="inlineStr"/>
+      <c r="B796" t="inlineStr">
+        <is>
+          <t>FP to level up</t>
+        </is>
+      </c>
+      <c r="C796" t="inlineStr">
+        <is>
+          <t>PF pour passer le niveau</t>
+        </is>
+      </c>
+      <c r="D796" t="inlineStr"/>
+      <c r="E796" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F796" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.FpForLevelUp</t>
+        </is>
+      </c>
+      <c r="G796" t="inlineStr"/>
+      <c r="H796" t="inlineStr"/>
+    </row>
+    <row r="797">
+      <c r="A797" t="inlineStr"/>
+      <c r="B797" t="inlineStr">
+        <is>
+          <t>allow event trigger</t>
+        </is>
+      </c>
+      <c r="C797" t="inlineStr">
+        <is>
+          <t>Autoriser le déclencheur d'événement</t>
+        </is>
+      </c>
+      <c r="D797" t="inlineStr"/>
+      <c r="E797" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F797" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.EventT</t>
+        </is>
+      </c>
+      <c r="G797" t="inlineStr"/>
+      <c r="H797" t="inlineStr"/>
+    </row>
+    <row r="798">
+      <c r="A798" t="inlineStr"/>
+      <c r="B798" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/stats</t>
+        </is>
+      </c>
+      <c r="C798" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/francais/module/stat</t>
+        </is>
+      </c>
+      <c r="D798" t="inlineStr"/>
+      <c r="E798" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F798" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.HelpLink</t>
+        </is>
+      </c>
+      <c r="G798" t="inlineStr"/>
+      <c r="H798" t="inlineStr"/>
+    </row>
+    <row r="799">
+      <c r="A799" t="inlineStr"/>
+      <c r="B799" t="inlineStr">
+        <is>
+          <t>Residential</t>
+        </is>
+      </c>
+      <c r="C799" t="inlineStr">
+        <is>
+          <t>Résidentiel</t>
+        </is>
+      </c>
+      <c r="D799" t="inlineStr"/>
+      <c r="E799" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F799" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.residential</t>
+        </is>
+      </c>
+      <c r="G799" t="inlineStr"/>
+      <c r="H799" t="inlineStr"/>
+    </row>
+    <row r="800">
+      <c r="A800" t="inlineStr"/>
+      <c r="B800" t="inlineStr">
+        <is>
+          <t>Random</t>
+        </is>
+      </c>
+      <c r="C800" t="inlineStr">
+        <is>
+          <t>Aléatoire</t>
+        </is>
+      </c>
+      <c r="D800" t="inlineStr"/>
+      <c r="E800" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F800" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.random_production</t>
+        </is>
+      </c>
+      <c r="G800" t="inlineStr"/>
+      <c r="H800" t="inlineStr"/>
+    </row>
+    <row r="801">
+      <c r="A801" t="inlineStr"/>
+      <c r="B801" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Search Building… </t>
+        </is>
+      </c>
+      <c r="C801" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Chercher un bâtiment… </t>
+        </is>
+      </c>
+      <c r="D801" t="inlineStr"/>
+      <c r="E801" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F801" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.SearchInput</t>
+        </is>
+      </c>
+      <c r="G801" t="inlineStr"/>
+      <c r="H801" t="inlineStr"/>
+    </row>
+    <row r="802">
+      <c r="A802" t="inlineStr"/>
+      <c r="B802" t="inlineStr">
+        <is>
+          <t>produced by guild buildings</t>
+        </is>
+      </c>
+      <c r="C802" t="inlineStr">
+        <is>
+          <t>produit par les bâtiments de guilde</t>
+        </is>
+      </c>
+      <c r="D802" t="inlineStr"/>
+      <c r="E802" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F802" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.ProducedTreasuryGoods</t>
+        </is>
+      </c>
+      <c r="G802" t="inlineStr"/>
+      <c r="H802" t="inlineStr"/>
+    </row>
+    <row r="803">
+      <c r="A803" t="inlineStr"/>
+      <c r="B803" t="inlineStr">
+        <is>
+          <t>remaining FPs</t>
+        </is>
+      </c>
+      <c r="C803" t="inlineStr">
+        <is>
+          <t>PF restants</t>
+        </is>
+      </c>
+      <c r="D803" t="inlineStr"/>
+      <c r="E803" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F803" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.RemainingFP</t>
+        </is>
+      </c>
+      <c r="G803" t="inlineStr"/>
+      <c r="H803" t="inlineStr"/>
+    </row>
+    <row r="804">
+      <c r="A804" t="inlineStr"/>
+      <c r="B804" t="inlineStr">
+        <is>
+          <t>Player</t>
+        </is>
+      </c>
+      <c r="C804" t="inlineStr">
+        <is>
+          <t>Joueur</t>
+        </is>
+      </c>
+      <c r="D804" t="inlineStr"/>
+      <c r="E804" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F804" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.NewPlayer</t>
+        </is>
+      </c>
+      <c r="G804" t="inlineStr"/>
+      <c r="H804" t="inlineStr"/>
+    </row>
+    <row r="805">
+      <c r="A805" t="inlineStr"/>
+      <c r="B805" t="inlineStr">
+        <is>
+          <t>Import presets</t>
+        </is>
+      </c>
+      <c r="C805" t="inlineStr">
+        <is>
+          <t>Importer les préréglages</t>
+        </is>
+      </c>
+      <c r="D805" t="inlineStr"/>
+      <c r="E805" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F805" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetImport</t>
+        </is>
+      </c>
+      <c r="G805" t="inlineStr"/>
+      <c r="H805" t="inlineStr"/>
+    </row>
+    <row r="806">
+      <c r="A806" t="inlineStr"/>
+      <c r="B806" t="inlineStr">
+        <is>
+          <t>Iron Age</t>
+        </is>
+      </c>
+      <c r="C806" t="inlineStr">
+        <is>
+          <t>Âge du Fer</t>
+        </is>
+      </c>
+      <c r="D806" t="inlineStr"/>
+      <c r="E806" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F806" t="inlineStr">
+        <is>
+          <t>.Eras.3</t>
+        </is>
+      </c>
+      <c r="G806" t="inlineStr"/>
+      <c r="H806" t="inlineStr"/>
+    </row>
+    <row r="807">
+      <c r="A807" t="inlineStr"/>
+      <c r="B807" t="inlineStr">
+        <is>
+          <t>How many elements should the Infobox display  and save?&lt;br&gt;Empty or "0" means infinite.</t>
+        </is>
+      </c>
+      <c r="C807" t="inlineStr">
+        <is>
+          <t>Combien d'éléments la fenêtre d'info doit-elle afficher et enregistrer ? &lt;br&gt; Vide ou "0" signifie infini.</t>
+        </is>
+      </c>
+      <c r="D807" t="inlineStr"/>
+      <c r="E807" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F807" t="inlineStr">
+        <is>
+          <t>.Settings.InfoboxEntryCount.Desc</t>
+        </is>
+      </c>
+      <c r="G807" t="inlineStr"/>
+      <c r="H807" t="inlineStr"/>
+    </row>
+    <row r="808">
+      <c r="A808" t="inlineStr"/>
+      <c r="B808" t="inlineStr">
+        <is>
+          <t>Negotiations</t>
+        </is>
+      </c>
+      <c r="C808" t="inlineStr">
+        <is>
+          <t>Négociations</t>
+        </is>
+      </c>
+      <c r="D808" t="inlineStr"/>
+      <c r="E808" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F808" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.Negotiations</t>
+        </is>
+      </c>
+      <c r="G808" t="inlineStr"/>
+      <c r="H808" t="inlineStr"/>
+    </row>
+    <row r="809">
+      <c r="A809" t="inlineStr"/>
+      <c r="B809" t="inlineStr">
+        <is>
+          <t>Open automatically</t>
+        </is>
+      </c>
+      <c r="C809" t="inlineStr">
+        <is>
+          <t>Ouvrir automatiquement</t>
+        </is>
+      </c>
+      <c r="D809" t="inlineStr"/>
+      <c r="E809" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F809" t="inlineStr">
+        <is>
+          <t>.Settings.ShowOwnPartAutoOpen.Desc</t>
+        </is>
+      </c>
+      <c r="G809" t="inlineStr"/>
+      <c r="H809" t="inlineStr"/>
+    </row>
+    <row r="810">
+      <c r="A810" t="inlineStr"/>
+      <c r="B810" t="inlineStr">
+        <is>
+          <t>Offer</t>
+        </is>
+      </c>
+      <c r="C810" t="inlineStr">
+        <is>
+          <t>Offre</t>
+        </is>
+      </c>
+      <c r="D810" t="inlineStr"/>
+      <c r="E810" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F810" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.Offer</t>
+        </is>
+      </c>
+      <c r="G810" t="inlineStr"/>
+      <c r="H810" t="inlineStr"/>
+    </row>
+    <row r="811">
+      <c r="A811" t="inlineStr"/>
+      <c r="B811" t="inlineStr">
+        <is>
+          <t>Show Item column</t>
+        </is>
+      </c>
+      <c r="C811" t="inlineStr">
+        <is>
+          <t>Afficher la colonne Objet</t>
+        </is>
+      </c>
+      <c r="D811" t="inlineStr"/>
+      <c r="E811" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F811" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.ShowItems</t>
+        </is>
+      </c>
+      <c r="G811" t="inlineStr"/>
+      <c r="H811" t="inlineStr"/>
+    </row>
+    <row r="812">
+      <c r="A812" t="inlineStr"/>
+      <c r="B812" t="inlineStr">
+        <is>
+          <t>AND</t>
+        </is>
+      </c>
+      <c r="C812" t="inlineStr">
+        <is>
+          <t>ET</t>
+        </is>
+      </c>
+      <c r="D812" t="inlineStr"/>
+      <c r="E812" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F812" t="inlineStr">
+        <is>
+          <t>.Boxes.RecurringQuests.AND</t>
+        </is>
+      </c>
+      <c r="G812" t="inlineStr"/>
+      <c r="H812" t="inlineStr"/>
+    </row>
+    <row r="813">
+      <c r="A813" t="inlineStr"/>
+      <c r="B813" t="inlineStr">
+        <is>
+          <t>Log</t>
+        </is>
+      </c>
+      <c r="C813" t="inlineStr">
+        <is>
+          <t>Log</t>
+        </is>
+      </c>
+      <c r="D813" t="inlineStr"/>
+      <c r="E813" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F813" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Log</t>
+        </is>
+      </c>
+      <c r="G813" t="inlineStr"/>
+      <c r="H813" t="inlineStr"/>
+    </row>
+    <row r="814">
+      <c r="A814" t="inlineStr"/>
+      <c r="B814" t="inlineStr">
+        <is>
+          <t>Guild member</t>
+        </is>
+      </c>
+      <c r="C814" t="inlineStr">
+        <is>
+          <t>Membre de la guilde</t>
+        </is>
+      </c>
+      <c r="D814" t="inlineStr"/>
+      <c r="E814" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F814" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.ContentHeadIsGuild</t>
+        </is>
+      </c>
+      <c r="G814" t="inlineStr"/>
+      <c r="H814" t="inlineStr"/>
+    </row>
+    <row r="815">
+      <c r="A815" t="inlineStr"/>
+      <c r="B815" t="inlineStr">
+        <is>
+          <t>Active Recurring Quest (RQs):</t>
+        </is>
+      </c>
+      <c r="C815" t="inlineStr">
+        <is>
+          <t>Quête récurrente active :</t>
+        </is>
+      </c>
+      <c r="D815" t="inlineStr"/>
+      <c r="E815" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F815" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.ActiveRecurringQuest</t>
+        </is>
+      </c>
+      <c r="G815" t="inlineStr"/>
+      <c r="H815" t="inlineStr"/>
+    </row>
+    <row r="816">
+      <c r="A816" t="inlineStr"/>
+      <c r="B816" t="inlineStr">
+        <is>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="C816" t="inlineStr">
+        <is>
+          <t>Enregistrer</t>
+        </is>
+      </c>
+      <c r="D816" t="inlineStr"/>
+      <c r="E816" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F816" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.Save</t>
+        </is>
+      </c>
+      <c r="G816" t="inlineStr"/>
+      <c r="H816" t="inlineStr"/>
+    </row>
+    <row r="817">
+      <c r="A817" t="inlineStr"/>
+      <c r="B817" t="inlineStr">
+        <is>
+          <t>Delete site</t>
+        </is>
+      </c>
+      <c r="C817" t="inlineStr">
+        <is>
+          <t>Supprimer page</t>
+        </is>
+      </c>
+      <c r="D817" t="inlineStr"/>
+      <c r="E817" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F817" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.DeleteItem</t>
+        </is>
+      </c>
+      <c r="G817" t="inlineStr"/>
+      <c r="H817" t="inlineStr"/>
+    </row>
+    <row r="818">
+      <c r="A818" t="inlineStr"/>
+      <c r="B818" t="inlineStr">
+        <is>
+          <t>Add Building</t>
+        </is>
+      </c>
+      <c r="C818" t="inlineStr">
+        <is>
+          <t>Ajouter un bâtiment</t>
+        </is>
+      </c>
+      <c r="D818" t="inlineStr"/>
+      <c r="E818" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F818" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.AddBuilding</t>
+        </is>
+      </c>
+      <c r="G818" t="inlineStr"/>
+      <c r="H818" t="inlineStr"/>
+    </row>
+    <row r="819">
+      <c r="A819" t="inlineStr"/>
+      <c r="B819" t="inlineStr">
+        <is>
+          <t>Preferences</t>
+        </is>
+      </c>
+      <c r="C819" t="inlineStr">
+        <is>
+          <t>Préférences</t>
+        </is>
+      </c>
+      <c r="D819" t="inlineStr"/>
+      <c r="E819" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F819" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Tabs.Preferences</t>
+        </is>
+      </c>
+      <c r="G819" t="inlineStr"/>
+      <c r="H819" t="inlineStr"/>
+    </row>
+    <row r="820">
+      <c r="A820" t="inlineStr"/>
+      <c r="B820" t="inlineStr">
+        <is>
+          <t>Disappears</t>
+        </is>
+      </c>
+      <c r="C820" t="inlineStr">
+        <is>
+          <t>Disparaîtra</t>
+        </is>
+      </c>
+      <c r="D820" t="inlineStr"/>
+      <c r="E820" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F820" t="inlineStr">
+        <is>
+          <t>.Boxes.HiddenRewards.Disappears</t>
+        </is>
+      </c>
+      <c r="G820" t="inlineStr"/>
+      <c r="H820" t="inlineStr"/>
+    </row>
+    <row r="821">
+      <c r="A821" t="inlineStr"/>
+      <c r="B821" t="inlineStr">
+        <is>
+          <t>Notifications</t>
+        </is>
+      </c>
+      <c r="C821" t="inlineStr">
+        <is>
+          <t>Notifications</t>
+        </is>
+      </c>
+      <c r="D821" t="inlineStr"/>
+      <c r="E821" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F821" t="inlineStr">
+        <is>
+          <t>.Settings.ShowNotifications.Title</t>
+        </is>
+      </c>
+      <c r="G821" t="inlineStr"/>
+      <c r="H821" t="inlineStr"/>
+    </row>
+    <row r="822">
+      <c r="A822" t="inlineStr"/>
+      <c r="B822" t="inlineStr">
+        <is>
+          <t>Click on the neighbours tab in the game to unlock the event list of your neighbours</t>
+        </is>
+      </c>
+      <c r="C822" t="inlineStr">
+        <is>
+          <t>Cliquez sur l'onglet "Voisins" dans le jeu pour déverrouiller la liste d'événements de votre voisinage</t>
+        </is>
+      </c>
+      <c r="D822" t="inlineStr"/>
+      <c r="E822" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F822" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.NeighborsSocialTabTT</t>
+        </is>
+      </c>
+      <c r="G822" t="inlineStr"/>
+      <c r="H822" t="inlineStr"/>
+    </row>
+    <row r="823">
+      <c r="A823" t="inlineStr"/>
+      <c r="B823" t="inlineStr">
+        <is>
+          <t>Hidden Reward</t>
+        </is>
+      </c>
+      <c r="C823" t="inlineStr">
+        <is>
+          <t>Récompense cachée</t>
+        </is>
+      </c>
+      <c r="D823" t="inlineStr"/>
+      <c r="E823" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F823" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.hidden_reward</t>
+        </is>
+      </c>
+      <c r="G823" t="inlineStr"/>
+      <c r="H823" t="inlineStr"/>
+    </row>
+    <row r="824">
+      <c r="A824" t="inlineStr"/>
+      <c r="B824" t="inlineStr">
+        <is>
+          <t>Guild Expedition</t>
+        </is>
+      </c>
+      <c r="C824" t="inlineStr">
+        <is>
+          <t>Expédition de guilde</t>
+        </is>
+      </c>
+      <c r="D824" t="inlineStr"/>
+      <c r="E824" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F824" t="inlineStr">
+        <is>
+          <t>.Boxes.General.Guild_Expedition</t>
+        </is>
+      </c>
+      <c r="G824" t="inlineStr"/>
+      <c r="H824" t="inlineStr"/>
+    </row>
+    <row r="825">
+      <c r="A825" t="inlineStr"/>
+      <c r="B825" t="inlineStr">
+        <is>
+          <t>Recent Opponents</t>
+        </is>
+      </c>
+      <c r="C825" t="inlineStr">
+        <is>
+          <t>Opposants récents</t>
+        </is>
+      </c>
+      <c r="D825" t="inlineStr"/>
+      <c r="E825" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F825" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssistAAConfig.RecentOpponents</t>
+        </is>
+      </c>
+      <c r="G825" t="inlineStr"/>
+      <c r="H825" t="inlineStr"/>
+    </row>
+    <row r="826">
+      <c r="A826" t="inlineStr"/>
+      <c r="B826" t="inlineStr">
+        <is>
+          <t>Hide reset-blocker when box minimized</t>
+        </is>
+      </c>
+      <c r="C826" t="inlineStr">
+        <is>
+          <t>Masquer le bloqueur de réinitialisation lorsque la boîte est réduite</t>
+        </is>
+      </c>
+      <c r="D826" t="inlineStr"/>
+      <c r="E826" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F826" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.hideOverlay</t>
+        </is>
+      </c>
+      <c r="G826" t="inlineStr"/>
+      <c r="H826" t="inlineStr"/>
+    </row>
+    <row r="827">
+      <c r="A827" t="inlineStr"/>
+      <c r="B827" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/mergergame</t>
+        </is>
+      </c>
+      <c r="C827" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/francais/module/jeu_fusion</t>
+        </is>
+      </c>
+      <c r="D827" t="inlineStr"/>
+      <c r="E827" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F827" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.HelpLink</t>
+        </is>
+      </c>
+      <c r="G827" t="inlineStr"/>
+      <c r="H827" t="inlineStr"/>
+    </row>
+    <row r="828">
+      <c r="A828" t="inlineStr"/>
+      <c r="B828" t="inlineStr">
+        <is>
+          <t>Export</t>
+        </is>
+      </c>
+      <c r="C828" t="inlineStr">
+        <is>
+          <t>Exporter</t>
+        </is>
+      </c>
+      <c r="D828" t="inlineStr"/>
+      <c r="E828" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F828" t="inlineStr">
+        <is>
+          <t>.Boxes.General.Export</t>
+        </is>
+      </c>
+      <c r="G828" t="inlineStr"/>
+      <c r="H828" t="inlineStr"/>
+    </row>
+    <row r="829">
+      <c r="A829" t="inlineStr"/>
+      <c r="B829" t="inlineStr">
+        <is>
+          <t>Own part net</t>
+        </is>
+      </c>
+      <c r="C829" t="inlineStr">
+        <is>
+          <t>À poser</t>
+        </is>
+      </c>
+      <c r="D829" t="inlineStr"/>
+      <c r="E829" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F829" t="inlineStr">
+        <is>
+          <t>.Boxes.PowerLeveling.OwnPartNetto</t>
+        </is>
+      </c>
+      <c r="G829" t="inlineStr"/>
+      <c r="H829" t="inlineStr"/>
+    </row>
+    <row r="830">
+      <c r="A830" t="inlineStr"/>
+      <c r="B830" t="inlineStr">
+        <is>
+          <t>bottom left</t>
+        </is>
+      </c>
+      <c r="C830" t="inlineStr">
+        <is>
+          <t>En bas à gauche</t>
+        </is>
+      </c>
+      <c r="D830" t="inlineStr"/>
+      <c r="E830" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F830" t="inlineStr">
+        <is>
+          <t>.Menu.Notification.Position.bottom-left</t>
+        </is>
+      </c>
+      <c r="G830" t="inlineStr"/>
+      <c r="H830" t="inlineStr"/>
+    </row>
+    <row r="831">
+      <c r="A831" t="inlineStr"/>
+      <c r="B831" t="inlineStr">
+        <is>
+          <t>Partners</t>
+        </is>
+      </c>
+      <c r="C831" t="inlineStr">
+        <is>
+          <t>Marchands</t>
+        </is>
+      </c>
+      <c r="D831" t="inlineStr"/>
+      <c r="E831" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F831" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.TradePartner</t>
+        </is>
+      </c>
+      <c r="G831" t="inlineStr"/>
+      <c r="H831" t="inlineStr"/>
+    </row>
+    <row r="832">
+      <c r="A832" t="inlineStr"/>
+      <c r="B832" t="inlineStr">
+        <is>
+          <t>Please scroll through all the pages and press the EXPORT button</t>
+        </is>
+      </c>
+      <c r="C832" t="inlineStr">
+        <is>
+          <t>Veuillez faire défiler toutes les pages et appuyez sur le bouton d'export.</t>
+        </is>
+      </c>
+      <c r="D832" t="inlineStr"/>
+      <c r="E832" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F832" t="inlineStr">
+        <is>
+          <t>.Boxes.Treasury.Message</t>
+        </is>
+      </c>
+      <c r="G832" t="inlineStr"/>
+      <c r="H832" t="inlineStr"/>
+    </row>
+    <row r="833">
+      <c r="A833" t="inlineStr"/>
+      <c r="B833" t="inlineStr">
+        <is>
+          <t>min. level</t>
+        </is>
+      </c>
+      <c r="C833" t="inlineStr">
+        <is>
+          <t>Niveau min</t>
+        </is>
+      </c>
+      <c r="D833" t="inlineStr"/>
+      <c r="E833" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F833" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.MinLevel</t>
+        </is>
+      </c>
+      <c r="G833" t="inlineStr"/>
+      <c r="H833" t="inlineStr"/>
+    </row>
+    <row r="834">
+      <c r="A834" t="inlineStr"/>
+      <c r="B834" t="inlineStr">
+        <is>
+          <t>Enable sound</t>
+        </is>
+      </c>
+      <c r="C834" t="inlineStr">
+        <is>
+          <t>Activer le son</t>
+        </is>
+      </c>
+      <c r="D834" t="inlineStr"/>
+      <c r="E834" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F834" t="inlineStr">
+        <is>
+          <t>.Settings.EnableSound.Title</t>
+        </is>
+      </c>
+      <c r="G834" t="inlineStr"/>
+      <c r="H834" t="inlineStr"/>
+    </row>
+    <row r="835">
+      <c r="A835" t="inlineStr"/>
+      <c r="B835" t="inlineStr">
+        <is>
+          <t>AF</t>
+        </is>
+      </c>
+      <c r="C835" t="inlineStr">
+        <is>
+          <t>FA</t>
+        </is>
+      </c>
+      <c r="D835" t="inlineStr"/>
+      <c r="E835" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F835" t="inlineStr">
+        <is>
+          <t>.Eras.15.short</t>
+        </is>
+      </c>
+      <c r="G835" t="inlineStr"/>
+      <c r="H835" t="inlineStr"/>
+    </row>
+    <row r="836">
+      <c r="A836" t="inlineStr"/>
+      <c r="B836" t="inlineStr">
+        <is>
+          <t>Event Assistants</t>
+        </is>
+      </c>
+      <c r="C836" t="inlineStr">
+        <is>
+          <t>Assistant d'événement</t>
+        </is>
+      </c>
+      <c r="D836" t="inlineStr"/>
+      <c r="E836" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F836" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ShowEventChest</t>
+        </is>
+      </c>
+      <c r="G836" t="inlineStr"/>
+      <c r="H836" t="inlineStr"/>
+    </row>
+    <row r="837">
+      <c r="A837" t="inlineStr"/>
+      <c r="B837" t="inlineStr">
+        <is>
+          <t>1 FP equals __goods__ goods</t>
+        </is>
+      </c>
+      <c r="C837" t="inlineStr">
+        <is>
+          <t>1 PF équivaut à __goods__ ressources</t>
+        </is>
+      </c>
+      <c r="D837" t="inlineStr"/>
+      <c r="E837" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F837" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.GoodsPerFP</t>
+        </is>
+      </c>
+      <c r="G837" t="inlineStr"/>
+      <c r="H837" t="inlineStr"/>
+    </row>
+    <row r="838">
+      <c r="A838" t="inlineStr"/>
+      <c r="B838" t="inlineStr">
+        <is>
+          <t>__GBCount__ noted</t>
+        </is>
+      </c>
+      <c r="C838" t="inlineStr">
+        <is>
+          <t>__GBCount__ enregistré</t>
+        </is>
+      </c>
+      <c r="D838" t="inlineStr"/>
+      <c r="E838" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F838" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.GBsNoted</t>
+        </is>
+      </c>
+      <c r="G838" t="inlineStr"/>
+      <c r="H838" t="inlineStr"/>
+    </row>
+    <row r="839">
+      <c r="A839" t="inlineStr"/>
+      <c r="B839" t="inlineStr">
+        <is>
+          <t>Menu Length</t>
+        </is>
+      </c>
+      <c r="C839" t="inlineStr">
+        <is>
+          <t>Menu</t>
+        </is>
+      </c>
+      <c r="D839" t="inlineStr"/>
+      <c r="E839" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F839" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.MenuLength</t>
+        </is>
+      </c>
+      <c r="G839" t="inlineStr"/>
+      <c r="H839" t="inlineStr"/>
+    </row>
+    <row r="840">
+      <c r="A840" t="inlineStr"/>
+      <c r="B840" t="inlineStr">
+        <is>
+          <t>Province Name</t>
+        </is>
+      </c>
+      <c r="C840" t="inlineStr">
+        <is>
+          <t>Nom de la province</t>
+        </is>
+      </c>
+      <c r="D840" t="inlineStr"/>
+      <c r="E840" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F840" t="inlineStr">
+        <is>
+          <t>.Boxes.scoutingTimes.ProvinceName</t>
+        </is>
+      </c>
+      <c r="G840" t="inlineStr"/>
+      <c r="H840" t="inlineStr"/>
+    </row>
+    <row r="841">
+      <c r="A841" t="inlineStr"/>
+      <c r="B841" t="inlineStr">
+        <is>
+          <t>Show all parts</t>
+        </is>
+      </c>
+      <c r="C841" t="inlineStr">
+        <is>
+          <t>Afficher toutes les parties</t>
+        </is>
+      </c>
+      <c r="D841" t="inlineStr"/>
+      <c r="E841" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F841" t="inlineStr">
+        <is>
+          <t>.Boxes.Kits.TripleStateButton1</t>
+        </is>
+      </c>
+      <c r="G841" t="inlineStr"/>
+      <c r="H841" t="inlineStr"/>
+    </row>
+    <row r="842">
+      <c r="A842" t="inlineStr"/>
+      <c r="B842" t="inlineStr">
+        <is>
+          <t>Target progress</t>
+        </is>
+      </c>
+      <c r="C842" t="inlineStr">
+        <is>
+          <t>Progrès ciblé</t>
+        </is>
+      </c>
+      <c r="D842" t="inlineStr"/>
+      <c r="E842" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F842" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.targetProgress</t>
+        </is>
+      </c>
+      <c r="G842" t="inlineStr"/>
+      <c r="H842" t="inlineStr"/>
+    </row>
+    <row r="843">
+      <c r="A843" t="inlineStr"/>
+      <c r="B843" t="inlineStr">
+        <is>
+          <t>???</t>
+        </is>
+      </c>
+      <c r="C843" t="inlineStr">
+        <is>
+          <t>???</t>
+        </is>
+      </c>
+      <c r="D843" t="inlineStr"/>
+      <c r="E843" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F843" t="inlineStr">
+        <is>
+          <t>.Boxes.MarketOffersEvents.OptionalColumns</t>
+        </is>
+      </c>
+      <c r="G843" t="inlineStr"/>
+      <c r="H843" t="inlineStr"/>
+    </row>
+    <row r="844">
+      <c r="A844" t="inlineStr"/>
+      <c r="B844" t="inlineStr">
+        <is>
+          <t>member</t>
+        </is>
+      </c>
+      <c r="C844" t="inlineStr">
+        <is>
+          <t>membre</t>
+        </is>
+      </c>
+      <c r="D844" t="inlineStr"/>
+      <c r="E844" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F844" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.Member</t>
+        </is>
+      </c>
+      <c r="G844" t="inlineStr"/>
+      <c r="H844" t="inlineStr"/>
+    </row>
+    <row r="845">
+      <c r="A845" t="inlineStr"/>
+      <c r="B845" t="inlineStr">
+        <is>
+          <t>Quantum Incursion Rewards</t>
+        </is>
+      </c>
+      <c r="C845" t="inlineStr">
+        <is>
+          <t>Récompenses des Incursions Quantiques</t>
+        </is>
+      </c>
+      <c r="D845" t="inlineStr"/>
+      <c r="E845" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F845" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.Rewards.SourceTitle.guild_raids</t>
+        </is>
+      </c>
+      <c r="G845" t="inlineStr"/>
+      <c r="H845" t="inlineStr"/>
+    </row>
+    <row r="846">
+      <c r="A846" t="inlineStr"/>
+      <c r="B846" t="inlineStr">
+        <is>
+          <t>Export</t>
+        </is>
+      </c>
+      <c r="C846" t="inlineStr">
+        <is>
+          <t>Export</t>
+        </is>
+      </c>
+      <c r="D846" t="inlineStr"/>
+      <c r="E846" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F846" t="inlineStr">
+        <is>
+          <t>.Boxes.Treasury.Export</t>
+        </is>
+      </c>
+      <c r="G846" t="inlineStr"/>
+      <c r="H846" t="inlineStr"/>
+    </row>
+    <row r="847">
+      <c r="A847" t="inlineStr"/>
+      <c r="B847" t="inlineStr">
+        <is>
+          <t>Guild Treasury Export Log</t>
+        </is>
+      </c>
+      <c r="C847" t="inlineStr">
+        <is>
+          <t>Export tréso. guilde</t>
+        </is>
+      </c>
+      <c r="D847" t="inlineStr"/>
+      <c r="E847" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F847" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ShowGuildTreasuryLogExport</t>
+        </is>
+      </c>
+      <c r="G847" t="inlineStr"/>
+      <c r="H847" t="inlineStr"/>
+    </row>
+    <row r="848">
+      <c r="A848" t="inlineStr"/>
+      <c r="B848" t="inlineStr">
+        <is>
+          <t>Reward</t>
+        </is>
+      </c>
+      <c r="C848" t="inlineStr">
+        <is>
+          <t>Récompense</t>
+        </is>
+      </c>
+      <c r="D848" t="inlineStr"/>
+      <c r="E848" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F848" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.collectReward</t>
+        </is>
+      </c>
+      <c r="G848" t="inlineStr"/>
+      <c r="H848" t="inlineStr"/>
+    </row>
+    <row r="849">
+      <c r="A849" t="inlineStr"/>
+      <c r="B849" t="inlineStr">
+        <is>
+          <t>Guild Power</t>
+        </is>
+      </c>
+      <c r="C849" t="inlineStr">
+        <is>
+          <t>Puissance de guilde</t>
+        </is>
+      </c>
+      <c r="D849" t="inlineStr"/>
+      <c r="E849" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F849" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.GuildPower</t>
+        </is>
+      </c>
+      <c r="G849" t="inlineStr"/>
+      <c r="H849" t="inlineStr"/>
+    </row>
+    <row r="850">
+      <c r="A850" t="inlineStr"/>
+      <c r="B850" t="inlineStr">
+        <is>
+          <t>General</t>
+        </is>
+      </c>
+      <c r="C850" t="inlineStr">
+        <is>
+          <t>Général</t>
+        </is>
+      </c>
+      <c r="D850" t="inlineStr"/>
+      <c r="E850" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F850" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.General</t>
+        </is>
+      </c>
+      <c r="G850" t="inlineStr"/>
+      <c r="H850" t="inlineStr"/>
+    </row>
+    <row r="851">
+      <c r="A851" t="inlineStr"/>
+      <c r="B851" t="inlineStr">
+        <is>
+          <t>Should the motivation activities be tracked when the events are called?&lt;br&gt;&lt;br&gt;&lt;em&gt;Reload game after conversion&lt;/em&gt;</t>
+        </is>
+      </c>
+      <c r="C851" t="inlineStr">
+        <is>
+          <t>Les activités de PO/MO devraient-elles être enregistrées à chaque occurrence d'un événement ?&lt;br&gt;&lt;br&gt;&lt;em&gt;Recharger le jeu après modification&lt;/em&gt;</t>
+        </is>
+      </c>
+      <c r="D851" t="inlineStr"/>
+      <c r="E851" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F851" t="inlineStr">
+        <is>
+          <t>.Settings.ShowPlayersMotivation.Desc</t>
+        </is>
+      </c>
+      <c r="G851" t="inlineStr"/>
+      <c r="H851" t="inlineStr"/>
+    </row>
+    <row r="852">
+      <c r="A852" t="inlineStr"/>
+      <c r="B852" t="inlineStr">
+        <is>
+          <t>CE</t>
+        </is>
+      </c>
+      <c r="C852" t="inlineStr">
+        <is>
+          <t>Ctp</t>
+        </is>
+      </c>
+      <c r="D852" t="inlineStr"/>
+      <c r="E852" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F852" t="inlineStr">
+        <is>
+          <t>.Eras.12.short</t>
+        </is>
+      </c>
+      <c r="G852" t="inlineStr"/>
+      <c r="H852" t="inlineStr"/>
+    </row>
+    <row r="853">
+      <c r="A853" t="inlineStr"/>
+      <c r="B853" t="inlineStr">
+        <is>
+          <t>Spoils of War</t>
+        </is>
+      </c>
+      <c r="C853" t="inlineStr">
+        <is>
+          <t>Himeji</t>
+        </is>
+      </c>
+      <c r="D853" t="inlineStr"/>
+      <c r="E853" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F853" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.Rewards.Source.spoilsOfWar</t>
+        </is>
+      </c>
+      <c r="G853" t="inlineStr"/>
+      <c r="H853" t="inlineStr"/>
+    </row>
+    <row r="854">
+      <c r="A854" t="inlineStr"/>
+      <c r="B854" t="inlineStr">
+        <is>
+          <t>Save medals?</t>
+        </is>
+      </c>
+      <c r="C854" t="inlineStr">
+        <is>
+          <t>les médailles</t>
+        </is>
+      </c>
+      <c r="D854" t="inlineStr"/>
+      <c r="E854" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F854" t="inlineStr">
+        <is>
+          <t>.Boxes.Negotiation.SaveMedals</t>
+        </is>
+      </c>
+      <c r="G854" t="inlineStr"/>
+      <c r="H854" t="inlineStr"/>
+    </row>
+    <row r="855">
+      <c r="A855" t="inlineStr"/>
+      <c r="B855" t="inlineStr">
+        <is>
+          <t>Daily Prod.</t>
+        </is>
+      </c>
+      <c r="C855" t="inlineStr">
+        <is>
+          <t>Prod journalière</t>
+        </is>
+      </c>
+      <c r="D855" t="inlineStr"/>
+      <c r="E855" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F855" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.ModeDaily</t>
+        </is>
+      </c>
+      <c r="G855" t="inlineStr"/>
+      <c r="H855" t="inlineStr"/>
+    </row>
+    <row r="856">
+      <c r="A856" t="inlineStr"/>
+      <c r="B856" t="inlineStr">
+        <is>
+          <t>Preview</t>
+        </is>
+      </c>
+      <c r="C856" t="inlineStr">
+        <is>
+          <t>Aperçu</t>
+        </is>
+      </c>
+      <c r="D856" t="inlineStr"/>
+      <c r="E856" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F856" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Preview</t>
+        </is>
+      </c>
+      <c r="G856" t="inlineStr"/>
+      <c r="H856" t="inlineStr"/>
+    </row>
+    <row r="857">
+      <c r="A857" t="inlineStr"/>
+      <c r="B857" t="inlineStr">
+        <is>
+          <t>FoE-Helper: There are keys remaining on the field!</t>
+        </is>
+      </c>
+      <c r="C857" t="inlineStr">
+        <is>
+          <t>FoE-Helper : Il reste des clés sur le terrain !</t>
+        </is>
+      </c>
+      <c r="D857" t="inlineStr"/>
+      <c r="E857" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F857" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.KeysLeft.care</t>
+        </is>
+      </c>
+      <c r="G857" t="inlineStr"/>
+      <c r="H857" t="inlineStr"/>
+    </row>
+    <row r="858">
+      <c r="A858" t="inlineStr"/>
+      <c r="B858" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Target Progress for Soccer Balls used: </t>
+        </is>
+      </c>
+      <c r="C858" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Objectif de progression pour les travailleurs utilisés : </t>
+        </is>
+      </c>
+      <c r="D858" t="inlineStr"/>
+      <c r="E858" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F858" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.EfficiencyTargetProgress.care</t>
+        </is>
+      </c>
+      <c r="G858" t="inlineStr"/>
+      <c r="H858" t="inlineStr"/>
+    </row>
+    <row r="859">
+      <c r="A859" t="inlineStr"/>
+      <c r="B859" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Last Update: </t>
+        </is>
+      </c>
+      <c r="C859" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dernière mise à jour : </t>
+        </is>
+      </c>
+      <c r="D859" t="inlineStr"/>
+      <c r="E859" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F859" t="inlineStr">
+        <is>
+          <t>.Boxes.Kits.Udate</t>
+        </is>
+      </c>
+      <c r="G859" t="inlineStr"/>
+      <c r="H859" t="inlineStr"/>
+    </row>
+    <row r="860">
+      <c r="A860" t="inlineStr"/>
+      <c r="B860" t="inlineStr">
+        <is>
+          <t>Rewards on the Board</t>
+        </is>
+      </c>
+      <c r="C860" t="inlineStr">
+        <is>
+          <t>Récompense sur le plateau</t>
+        </is>
+      </c>
+      <c r="D860" t="inlineStr"/>
+      <c r="E860" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F860" t="inlineStr">
+        <is>
+          <t>.Boxes.EventPresents.Title</t>
+        </is>
+      </c>
+      <c r="G860" t="inlineStr"/>
+      <c r="H860" t="inlineStr"/>
+    </row>
+    <row r="861">
+      <c r="A861" t="inlineStr"/>
+      <c r="B861" t="inlineStr">
+        <is>
+          <t>Advice</t>
+        </is>
+      </c>
+      <c r="C861" t="inlineStr">
+        <is>
+          <t>Conseil</t>
+        </is>
+      </c>
+      <c r="D861" t="inlineStr"/>
+      <c r="E861" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F861" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssistAAConfig.Advice</t>
+        </is>
+      </c>
+      <c r="G861" t="inlineStr"/>
+      <c r="H861" t="inlineStr"/>
+    </row>
+    <row r="862">
+      <c r="A862" t="inlineStr"/>
+      <c r="B862" t="inlineStr">
+        <is>
+          <t>Background Music</t>
+        </is>
+      </c>
+      <c r="C862" t="inlineStr">
+        <is>
+          <t>Musique de fond</t>
+        </is>
+      </c>
+      <c r="D862" t="inlineStr"/>
+      <c r="E862" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F862" t="inlineStr">
+        <is>
+          <t>.Menu.Music.Title</t>
+        </is>
+      </c>
+      <c r="G862" t="inlineStr"/>
+      <c r="H862" t="inlineStr"/>
+    </row>
+    <row r="863">
+      <c r="A863" t="inlineStr"/>
+      <c r="B863" t="inlineStr">
+        <is>
+          <t>Building</t>
+        </is>
+      </c>
+      <c r="C863" t="inlineStr">
+        <is>
+          <t>Bâtiment</t>
+        </is>
+      </c>
+      <c r="D863" t="inlineStr"/>
+      <c r="E863" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F863" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.Building</t>
+        </is>
+      </c>
+      <c r="G863" t="inlineStr"/>
+      <c r="H863" t="inlineStr"/>
+    </row>
+    <row r="864">
+      <c r="A864" t="inlineStr"/>
+      <c r="B864" t="inlineStr">
+        <is>
+          <t>GBG Players' Scoreboard</t>
+        </is>
+      </c>
+      <c r="C864" t="inlineStr">
+        <is>
+          <t>Scores des joueurs en Champ de Bataille de guilde</t>
+        </is>
+      </c>
+      <c r="D864" t="inlineStr"/>
+      <c r="E864" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F864" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.SourceTitle.statsGBGPlayers</t>
+        </is>
+      </c>
+      <c r="G864" t="inlineStr"/>
+      <c r="H864" t="inlineStr"/>
+    </row>
+    <row r="865">
+      <c r="A865" t="inlineStr"/>
+      <c r="B865" t="inlineStr">
+        <is>
+          <t>Spoils of War Rewards (Himeji Castle)</t>
+        </is>
+      </c>
+      <c r="C865" t="inlineStr">
+        <is>
+          <t>Butins de guerre (Château d'Himeji)</t>
+        </is>
+      </c>
+      <c r="D865" t="inlineStr"/>
+      <c r="E865" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F865" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.Rewards.SourceTitle.spoilsOfWar</t>
+        </is>
+      </c>
+      <c r="G865" t="inlineStr"/>
+      <c r="H865" t="inlineStr"/>
+    </row>
+    <row r="866">
+      <c r="A866" t="inlineStr"/>
+      <c r="B866" t="inlineStr">
+        <is>
+          <t>Military</t>
+        </is>
+      </c>
+      <c r="C866" t="inlineStr">
+        <is>
+          <t>Militaire</t>
+        </is>
+      </c>
+      <c r="D866" t="inlineStr"/>
+      <c r="E866" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F866" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.military</t>
+        </is>
+      </c>
+      <c r="G866" t="inlineStr"/>
+      <c r="H866" t="inlineStr"/>
+    </row>
+    <row r="867">
+      <c r="A867" t="inlineStr"/>
+      <c r="B867" t="inlineStr">
+        <is>
+          <t>Show the next Alert countdown as an overlay of the Main Menu icon</t>
+        </is>
+      </c>
+      <c r="C867" t="inlineStr">
+        <is>
+          <t>Afficher le compte à rebours suivant en superposition de l'icône du menu principal</t>
+        </is>
+      </c>
+      <c r="D867" t="inlineStr"/>
+      <c r="E867" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F867" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Preferences.MenuIcon.Info</t>
+        </is>
+      </c>
+      <c r="G867" t="inlineStr"/>
+      <c r="H867" t="inlineStr"/>
+    </row>
+    <row r="868">
+      <c r="A868" t="inlineStr"/>
+      <c r="B868" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Total Progress based on this Efficiency: </t>
+        </is>
+      </c>
+      <c r="C868" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Progression totale basée sur cette efficacité : </t>
+        </is>
+      </c>
+      <c r="D868" t="inlineStr"/>
+      <c r="E868" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F868" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.EfficiencyTotalProgress</t>
+        </is>
+      </c>
+      <c r="G868" t="inlineStr"/>
+      <c r="H868" t="inlineStr"/>
+    </row>
+    <row r="869">
+      <c r="A869" t="inlineStr"/>
+      <c r="B869" t="inlineStr">
+        <is>
+          <t>Score</t>
+        </is>
+      </c>
+      <c r="C869" t="inlineStr">
+        <is>
+          <t>Note</t>
+        </is>
+      </c>
+      <c r="D869" t="inlineStr"/>
+      <c r="E869" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F869" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.Score</t>
+        </is>
+      </c>
+      <c r="G869" t="inlineStr"/>
+      <c r="H869" t="inlineStr"/>
+    </row>
+    <row r="870">
+      <c r="A870" t="inlineStr"/>
+      <c r="B870" t="inlineStr">
+        <is>
+          <t>calculate only safe profit/loss</t>
+        </is>
+      </c>
+      <c r="C870" t="inlineStr">
+        <is>
+          <t>Calculer uniquement pour les places sécurisées</t>
+        </is>
+      </c>
+      <c r="D870" t="inlineStr"/>
+      <c r="E870" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F870" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.SettingsUnsafeCalc</t>
+        </is>
+      </c>
+      <c r="G870" t="inlineStr"/>
+      <c r="H870" t="inlineStr"/>
+    </row>
+    <row r="871">
+      <c r="A871" t="inlineStr"/>
+      <c r="B871" t="inlineStr">
+        <is>
+          <t>Displays all FPs collected details sorted by type, date, from where and how many.</t>
+        </is>
+      </c>
+      <c r="C871" t="inlineStr">
+        <is>
+          <t>Vous montre les PFs reçus au passage, triés par jours.</t>
+        </is>
+      </c>
+      <c r="D871" t="inlineStr"/>
+      <c r="E871" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F871" t="inlineStr">
+        <is>
+          <t>.Menu.fpCollector.Desc</t>
+        </is>
+      </c>
+      <c r="G871" t="inlineStr"/>
+      <c r="H871" t="inlineStr"/>
+    </row>
+    <row r="872">
+      <c r="A872" t="inlineStr"/>
+      <c r="B872" t="inlineStr">
+        <is>
+          <t>Quantum Incursion Map</t>
+        </is>
+      </c>
+      <c r="C872" t="inlineStr">
+        <is>
+          <t>Carte des Incursions Quantiques</t>
+        </is>
+      </c>
+      <c r="D872" t="inlineStr"/>
+      <c r="E872" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F872" t="inlineStr">
+        <is>
+          <t>.Boxes.QIMap.Title</t>
+        </is>
+      </c>
+      <c r="G872" t="inlineStr"/>
+      <c r="H872" t="inlineStr"/>
+    </row>
+    <row r="873">
+      <c r="A873" t="inlineStr"/>
+      <c r="B873" t="inlineStr">
+        <is>
+          <t>ignore settlement type</t>
+        </is>
+      </c>
+      <c r="C873" t="inlineStr">
+        <is>
+          <t>Ignorer le type de colonie</t>
+        </is>
+      </c>
+      <c r="D873" t="inlineStr"/>
+      <c r="E873" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F873" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.IgnoreSettlement</t>
+        </is>
+      </c>
+      <c r="G873" t="inlineStr"/>
+      <c r="H873" t="inlineStr"/>
+    </row>
+    <row r="874">
+      <c r="A874" t="inlineStr"/>
+      <c r="B874" t="inlineStr">
+        <is>
+          <t>Timer is up</t>
+        </is>
+      </c>
+      <c r="C874" t="inlineStr">
+        <is>
+          <t>Le minuteur est écoulé</t>
+        </is>
+      </c>
+      <c r="D874" t="inlineStr"/>
+      <c r="E874" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F874" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.AlertText</t>
+        </is>
+      </c>
+      <c r="G874" t="inlineStr"/>
+      <c r="H874" t="inlineStr"/>
+    </row>
+    <row r="875">
+      <c r="A875" t="inlineStr"/>
+      <c r="B875" t="inlineStr">
+        <is>
+          <t>This is achievable when playing perfect</t>
+        </is>
+      </c>
+      <c r="C875" t="inlineStr">
+        <is>
+          <t>Ceci est réalisable en jouant parfaitement</t>
+        </is>
+      </c>
+      <c r="D875" t="inlineStr"/>
+      <c r="E875" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F875" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.Simulation.Title</t>
+        </is>
+      </c>
+      <c r="G875" t="inlineStr"/>
+      <c r="H875" t="inlineStr"/>
+    </row>
+    <row r="876">
+      <c r="A876" t="inlineStr"/>
+      <c r="B876" t="inlineStr">
+        <is>
+          <t>Hide most details</t>
+        </is>
+      </c>
+      <c r="C876" t="inlineStr">
+        <is>
+          <t>Masquer la plupart des détails</t>
+        </is>
+      </c>
+      <c r="D876" t="inlineStr"/>
+      <c r="E876" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F876" t="inlineStr">
+        <is>
+          <t>.Settings.ShowOwnPartMinView.Desc</t>
+        </is>
+      </c>
+      <c r="G876" t="inlineStr"/>
+      <c r="H876" t="inlineStr"/>
+    </row>
+    <row r="877">
+      <c r="A877" t="inlineStr"/>
+      <c r="B877" t="inlineStr">
+        <is>
+          <t>This module will automatically calculate an auction bid and copy it to the clipboard.</t>
+        </is>
+      </c>
+      <c r="C877" t="inlineStr">
+        <is>
+          <t>Ce module calculera automatiquement une enchère et la copiera dans le presse-papiers.</t>
+        </is>
+      </c>
+      <c r="D877" t="inlineStr"/>
+      <c r="E877" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F877" t="inlineStr">
+        <is>
+          <t>.Settings.Auctions.Desc</t>
+        </is>
+      </c>
+      <c r="G877" t="inlineStr"/>
+      <c r="H877" t="inlineStr"/>
+    </row>
+    <row r="878">
+      <c r="A878" t="inlineStr"/>
+      <c r="B878" t="inlineStr">
+        <is>
+          <t>Edit Alert</t>
+        </is>
+      </c>
+      <c r="C878" t="inlineStr">
+        <is>
+          <t>Modifier la notification</t>
+        </is>
+      </c>
+      <c r="D878" t="inlineStr"/>
+      <c r="E878" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F878" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.EditAlert</t>
+        </is>
+      </c>
+      <c r="G878" t="inlineStr"/>
+      <c r="H878" t="inlineStr"/>
+    </row>
+    <row r="879">
+      <c r="A879" t="inlineStr"/>
+      <c r="B879" t="inlineStr">
+        <is>
+          <t>Goods from earlier ages</t>
+        </is>
+      </c>
+      <c r="C879" t="inlineStr">
+        <is>
+          <t>Ressources des âges précédents</t>
+        </is>
+      </c>
+      <c r="D879" t="inlineStr"/>
+      <c r="E879" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F879" t="inlineStr">
+        <is>
+          <t>.Boxes.BlueGalaxy.OlderGoods</t>
+        </is>
+      </c>
+      <c r="G879" t="inlineStr"/>
+      <c r="H879" t="inlineStr"/>
+    </row>
+    <row r="880">
+      <c r="A880" t="inlineStr"/>
+      <c r="B880" t="inlineStr">
+        <is>
+          <t>Additional columns</t>
+        </is>
+      </c>
+      <c r="C880" t="inlineStr">
+        <is>
+          <t>Colonnes additionnelles</t>
+        </is>
+      </c>
+      <c r="D880" t="inlineStr"/>
+      <c r="E880" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F880" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.AdditionalColumns</t>
+        </is>
+      </c>
+      <c r="G880" t="inlineStr"/>
+      <c r="H880" t="inlineStr"/>
+    </row>
+    <row r="881">
+      <c r="A881" t="inlineStr"/>
+      <c r="B881" t="inlineStr">
+        <is>
+          <t>List of your latest investments</t>
+        </is>
+      </c>
+      <c r="C881" t="inlineStr">
+        <is>
+          <t>Liste de vos derniers investissements</t>
+        </is>
+      </c>
+      <c r="D881" t="inlineStr"/>
+      <c r="E881" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F881" t="inlineStr">
+        <is>
+          <t>.Menu.Investment.Desc</t>
+        </is>
+      </c>
+      <c r="G881" t="inlineStr"/>
+      <c r="H881" t="inlineStr"/>
+    </row>
+    <row r="882">
+      <c r="A882" t="inlineStr"/>
+      <c r="B882" t="inlineStr">
+        <is>
+          <t>In Stock</t>
+        </is>
+      </c>
+      <c r="C882" t="inlineStr">
+        <is>
+          <t>Disponible</t>
+        </is>
+      </c>
+      <c r="D882" t="inlineStr"/>
+      <c r="E882" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F882" t="inlineStr">
+        <is>
+          <t>.Boxes.Campagne.DescInStock</t>
+        </is>
+      </c>
+      <c r="G882" t="inlineStr"/>
+      <c r="H882" t="inlineStr"/>
+    </row>
+    <row r="883">
+      <c r="A883" t="inlineStr"/>
+      <c r="B883" t="inlineStr">
+        <is>
+          <t>Download Beta Extension</t>
+        </is>
+      </c>
+      <c r="C883" t="inlineStr">
+        <is>
+          <t>Charger la version Beta</t>
+        </is>
+      </c>
+      <c r="D883" t="inlineStr"/>
+      <c r="E883" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F883" t="inlineStr">
+        <is>
+          <t>.Settings.LoadBeta2.Button</t>
+        </is>
+      </c>
+      <c r="G883" t="inlineStr"/>
+      <c r="H883" t="inlineStr"/>
+    </row>
+    <row r="884">
+      <c r="A884" t="inlineStr"/>
+      <c r="B884" t="inlineStr">
+        <is>
+          <t>This includes all fair trades where the offered good has a lower stock than the requested good</t>
+        </is>
+      </c>
+      <c r="C884" t="inlineStr">
+        <is>
+          <t>Cela inclut toutes les offres équitables où la ressource proposée a un stock inférieur à celui de la ressource demandée</t>
+        </is>
+      </c>
+      <c r="D884" t="inlineStr"/>
+      <c r="E884" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F884" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.TradeFairStockTT</t>
+        </is>
+      </c>
+      <c r="G884" t="inlineStr"/>
+      <c r="H884" t="inlineStr"/>
+    </row>
+    <row r="885">
+      <c r="A885" t="inlineStr"/>
+      <c r="B885" t="inlineStr">
+        <is>
+          <t>Columns</t>
+        </is>
+      </c>
+      <c r="C885" t="inlineStr">
+        <is>
+          <t>Colonnes</t>
+        </is>
+      </c>
+      <c r="D885" t="inlineStr"/>
+      <c r="E885" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F885" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.Columns</t>
+        </is>
+      </c>
+      <c r="G885" t="inlineStr"/>
+      <c r="H885" t="inlineStr"/>
+    </row>
+    <row r="886">
+      <c r="A886" t="inlineStr"/>
+      <c r="B886" t="inlineStr">
+        <is>
+          <t>Displays current and upcoming GBG battles</t>
+        </is>
+      </c>
+      <c r="C886" t="inlineStr">
+        <is>
+          <t>Afficher les batailles courantes et à venir</t>
+        </is>
+      </c>
+      <c r="D886" t="inlineStr"/>
+      <c r="E886" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F886" t="inlineStr">
+        <is>
+          <t>.Menu.Gildfight.Desc</t>
+        </is>
+      </c>
+      <c r="G886" t="inlineStr"/>
+      <c r="H886" t="inlineStr"/>
+    </row>
+    <row r="887">
+      <c r="A887" t="inlineStr"/>
+      <c r="B887" t="inlineStr">
+        <is>
+          <t>My Age</t>
+        </is>
+      </c>
+      <c r="C887" t="inlineStr">
+        <is>
+          <t>Ère actuelle</t>
+        </is>
+      </c>
+      <c r="D887" t="inlineStr"/>
+      <c r="E887" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F887" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnMyEra</t>
+        </is>
+      </c>
+      <c r="G887" t="inlineStr"/>
+      <c r="H887" t="inlineStr"/>
+    </row>
+    <row r="888">
+      <c r="A888" t="inlineStr"/>
+      <c r="B888" t="inlineStr">
+        <is>
+          <t>Army Advice</t>
+        </is>
+      </c>
+      <c r="C888" t="inlineStr">
+        <is>
+          <t>Conseil de l'armée</t>
+        </is>
+      </c>
+      <c r="D888" t="inlineStr"/>
+      <c r="E888" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F888" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ShowArmyAdvice</t>
+        </is>
+      </c>
+      <c r="G888" t="inlineStr"/>
+      <c r="H888" t="inlineStr"/>
+    </row>
+    <row r="889">
+      <c r="A889" t="inlineStr"/>
+      <c r="B889" t="inlineStr">
+        <is>
+          <t>Bar full:</t>
+        </is>
+      </c>
+      <c r="C889" t="inlineStr">
+        <is>
+          <t>Barre pleine :</t>
+        </is>
+      </c>
+      <c r="D889" t="inlineStr"/>
+      <c r="E889" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F889" t="inlineStr">
+        <is>
+          <t>.Boxes.QIActions.FullAt</t>
+        </is>
+      </c>
+      <c r="G889" t="inlineStr"/>
+      <c r="H889" t="inlineStr"/>
+    </row>
+    <row r="890">
+      <c r="A890" t="inlineStr"/>
+      <c r="B890" t="inlineStr">
+        <is>
+          <t>Required</t>
+        </is>
+      </c>
+      <c r="C890" t="inlineStr">
+        <is>
+          <t>Requis</t>
+        </is>
+      </c>
+      <c r="D890" t="inlineStr"/>
+      <c r="E890" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F890" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.RequiredProgress</t>
+        </is>
+      </c>
+      <c r="G890" t="inlineStr"/>
+      <c r="H890" t="inlineStr"/>
+    </row>
+    <row r="891">
+      <c r="A891" t="inlineStr"/>
+      <c r="B891" t="inlineStr">
+        <is>
+          <t>Side View</t>
+        </is>
+      </c>
+      <c r="C891" t="inlineStr">
+        <is>
+          <t>Perspective cavalière</t>
+        </is>
+      </c>
+      <c r="D891" t="inlineStr"/>
+      <c r="E891" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F891" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.CavalierPerspecitve</t>
+        </is>
+      </c>
+      <c r="G891" t="inlineStr"/>
+      <c r="H891" t="inlineStr"/>
+    </row>
+    <row r="892">
+      <c r="A892" t="inlineStr"/>
+      <c r="B892" t="inlineStr">
+        <is>
+          <t>Date</t>
+        </is>
+      </c>
+      <c r="C892" t="inlineStr">
+        <is>
+          <t>Date</t>
+        </is>
+      </c>
+      <c r="D892" t="inlineStr"/>
+      <c r="E892" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F892" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.Date</t>
+        </is>
+      </c>
+      <c r="G892" t="inlineStr"/>
+      <c r="H892" t="inlineStr"/>
+    </row>
+    <row r="893">
+      <c r="A893" t="inlineStr"/>
+      <c r="B893" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/discord</t>
+        </is>
+      </c>
+      <c r="C893" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/francais/module/discord</t>
+        </is>
+      </c>
+      <c r="D893" t="inlineStr"/>
+      <c r="E893" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F893" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.HelpLink</t>
+        </is>
+      </c>
+      <c r="G893" t="inlineStr"/>
+      <c r="H893" t="inlineStr"/>
+    </row>
+    <row r="894">
+      <c r="A894" t="inlineStr"/>
+      <c r="B894" t="inlineStr">
+        <is>
+          <t>Chains</t>
+        </is>
+      </c>
+      <c r="C894" t="inlineStr">
+        <is>
+          <t>Chaînes</t>
+        </is>
+      </c>
+      <c r="D894" t="inlineStr"/>
+      <c r="E894" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F894" t="inlineStr">
+        <is>
+          <t>.Boxes.Kits.Chains</t>
+        </is>
+      </c>
+      <c r="G894" t="inlineStr"/>
+      <c r="H894" t="inlineStr"/>
+    </row>
+    <row r="895">
+      <c r="A895" t="inlineStr"/>
+      <c r="B895" t="inlineStr">
+        <is>
+          <t>Show Guilds</t>
+        </is>
+      </c>
+      <c r="C895" t="inlineStr">
+        <is>
+          <t>Montrer les guildes</t>
+        </is>
+      </c>
+      <c r="D895" t="inlineStr"/>
+      <c r="E895" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F895" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.ShowOwner</t>
+        </is>
+      </c>
+      <c r="G895" t="inlineStr"/>
+      <c r="H895" t="inlineStr"/>
+    </row>
+    <row r="896">
+      <c r="A896" t="inlineStr"/>
+      <c r="B896" t="inlineStr">
+        <is>
+          <t>Welcome to the &lt;strong&gt;Infobox&lt;/strong&gt;! While this window remains open, it will display background events (e.g. chat messages, actions in GBG and auction bids)</t>
+        </is>
+      </c>
+      <c r="C896" t="inlineStr">
+        <is>
+          <t>Bienvenue dans la &lt;strong&gt;fenêtre d'informations&lt;/strong&gt; ! Tant que cette fenêtre reste ouverte, elle montrera les événements qui se produisent en arrière-plan (tels que les messages de chat, les actions en CBG et les enchères).</t>
+        </is>
+      </c>
+      <c r="D896" t="inlineStr"/>
+      <c r="E896" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F896" t="inlineStr">
+        <is>
+          <t>.Boxes.Infobox.Messages.Welcome</t>
+        </is>
+      </c>
+      <c r="G896" t="inlineStr"/>
+      <c r="H896" t="inlineStr"/>
+    </row>
+    <row r="897">
+      <c r="A897" t="inlineStr"/>
+      <c r="B897" t="inlineStr">
+        <is>
+          <t>Prevention</t>
+        </is>
+      </c>
+      <c r="C897" t="inlineStr">
+        <is>
+          <t>Prévention</t>
+        </is>
+      </c>
+      <c r="D897" t="inlineStr"/>
+      <c r="E897" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F897" t="inlineStr">
+        <is>
+          <t>.Boxes.doubleFPprevention.Text</t>
+        </is>
+      </c>
+      <c r="G897" t="inlineStr"/>
+      <c r="H897" t="inlineStr"/>
+    </row>
+    <row r="898">
+      <c r="A898" t="inlineStr"/>
+      <c r="B898" t="inlineStr">
+        <is>
+          <t>From now on, the times are copied in server time. If you want to change your displayed times to server time, check the settings.</t>
+        </is>
+      </c>
+      <c r="C898" t="inlineStr">
+        <is>
+          <t>Désormais, les heures sont copiées dans l'heure du serveur. Si vous souhaitez modifier vos heures affichées en heure du serveur, vérifiez les paramètres.</t>
+        </is>
+      </c>
+      <c r="D898" t="inlineStr"/>
+      <c r="E898" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F898" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.TimeZoneWarning.Desc</t>
+        </is>
+      </c>
+      <c r="G898" t="inlineStr"/>
+      <c r="H898" t="inlineStr"/>
+    </row>
+    <row r="899">
+      <c r="A899" t="inlineStr"/>
+      <c r="B899" t="inlineStr">
+        <is>
+          <t>Space Age Venus</t>
+        </is>
+      </c>
+      <c r="C899" t="inlineStr">
+        <is>
+          <t>Ère spatiale - Vénus</t>
+        </is>
+      </c>
+      <c r="D899" t="inlineStr"/>
+      <c r="E899" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F899" t="inlineStr">
+        <is>
+          <t>.Eras.20</t>
+        </is>
+      </c>
+      <c r="G899" t="inlineStr"/>
+      <c r="H899" t="inlineStr"/>
+    </row>
+    <row r="900">
+      <c r="A900" t="inlineStr"/>
+      <c r="B900" t="inlineStr">
+        <is>
+          <t>Group by Name</t>
+        </is>
+      </c>
+      <c r="C900" t="inlineStr">
+        <is>
+          <t>Regrouper par nom</t>
+        </is>
+      </c>
+      <c r="D900" t="inlineStr"/>
+      <c r="E900" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F900" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnToggleGroupByTitle</t>
+        </is>
+      </c>
+      <c r="G900" t="inlineStr"/>
+      <c r="H900" t="inlineStr"/>
+    </row>
+    <row r="901">
+      <c r="A901" t="inlineStr"/>
+      <c r="B901" t="inlineStr">
+        <is>
+          <t>Guild Member Overview</t>
+        </is>
+      </c>
+      <c r="C901" t="inlineStr">
+        <is>
+          <t>Aperçu des membres de la guilde</t>
+        </is>
+      </c>
+      <c r="D901" t="inlineStr"/>
+      <c r="E901" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F901" t="inlineStr">
+        <is>
+          <t>.Menu.GuildMemberStat.Title</t>
+        </is>
+      </c>
+      <c r="G901" t="inlineStr"/>
+      <c r="H901" t="inlineStr"/>
+    </row>
+    <row r="902">
+      <c r="A902" t="inlineStr"/>
+      <c r="B902" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="C902" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="D902" t="inlineStr"/>
+      <c r="E902" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F902" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.ConfirmYes</t>
+        </is>
+      </c>
+      <c r="G902" t="inlineStr"/>
+      <c r="H902" t="inlineStr"/>
+    </row>
+    <row r="903">
+      <c r="A903" t="inlineStr"/>
+      <c r="B903" t="inlineStr">
+        <is>
+          <t>Recurring Quests</t>
+        </is>
+      </c>
+      <c r="C903" t="inlineStr">
+        <is>
+          <t>Quêtes récurrentes</t>
+        </is>
+      </c>
+      <c r="D903" t="inlineStr"/>
+      <c r="E903" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F903" t="inlineStr">
+        <is>
+          <t>.Boxes.RecurringQuests.Title</t>
+        </is>
+      </c>
+      <c r="G903" t="inlineStr"/>
+      <c r="H903" t="inlineStr"/>
+    </row>
+    <row r="904">
+      <c r="A904" t="inlineStr"/>
+      <c r="B904" t="inlineStr">
+        <is>
+          <t>Hide GB from calculation and list.</t>
+        </is>
+      </c>
+      <c r="C904" t="inlineStr">
+        <is>
+          <t>Masquer le GM du calcul et de la liste.</t>
+        </is>
+      </c>
+      <c r="D904" t="inlineStr"/>
+      <c r="E904" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F904" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.HideGB</t>
+        </is>
+      </c>
+      <c r="G904" t="inlineStr"/>
+      <c r="H904" t="inlineStr"/>
+    </row>
+    <row r="905">
+      <c r="A905" t="inlineStr"/>
+      <c r="B905" t="inlineStr">
+        <is>
+          <t>Invested</t>
+        </is>
+      </c>
+      <c r="C905" t="inlineStr">
+        <is>
+          <t>Investit</t>
+        </is>
+      </c>
+      <c r="D905" t="inlineStr"/>
+      <c r="E905" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F905" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.Invested</t>
+        </is>
+      </c>
+      <c r="G905" t="inlineStr"/>
+      <c r="H905" t="inlineStr"/>
+    </row>
+    <row r="906">
+      <c r="A906" t="inlineStr"/>
+      <c r="B906" t="inlineStr">
+        <is>
+          <t>Default</t>
+        </is>
+      </c>
+      <c r="C906" t="inlineStr">
+        <is>
+          <t>Défaut</t>
+        </is>
+      </c>
+      <c r="D906" t="inlineStr"/>
+      <c r="E906" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F906" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetDefault</t>
+        </is>
+      </c>
+      <c r="G906" t="inlineStr"/>
+      <c r="H906" t="inlineStr"/>
+    </row>
+    <row r="907">
+      <c r="A907" t="inlineStr"/>
+      <c r="B907" t="inlineStr">
+        <is>
+          <t>Increase/decrease graph</t>
+        </is>
+      </c>
+      <c r="C907" t="inlineStr">
+        <is>
+          <t>Graphique des différences</t>
+        </is>
+      </c>
+      <c r="D907" t="inlineStr"/>
+      <c r="E907" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F907" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnChartTypeTitle.delta</t>
+        </is>
+      </c>
+      <c r="G907" t="inlineStr"/>
+      <c r="H907" t="inlineStr"/>
+    </row>
+    <row r="908">
+      <c r="A908" t="inlineStr"/>
+      <c r="B908" t="inlineStr">
+        <is>
+          <t>BPs</t>
+        </is>
+      </c>
+      <c r="C908" t="inlineStr">
+        <is>
+          <t>Plans</t>
+        </is>
+      </c>
+      <c r="D908" t="inlineStr"/>
+      <c r="E908" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F908" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.BPs</t>
+        </is>
+      </c>
+      <c r="G908" t="inlineStr"/>
+      <c r="H908" t="inlineStr"/>
+    </row>
+    <row r="909">
+      <c r="A909" t="inlineStr"/>
+      <c r="B909" t="inlineStr">
+        <is>
+          <t>Guild Expedition</t>
+        </is>
+      </c>
+      <c r="C909" t="inlineStr">
+        <is>
+          <t>Expédition de Guilde</t>
+        </is>
+      </c>
+      <c r="D909" t="inlineStr"/>
+      <c r="E909" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F909" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.guild_expedition_reward_notification</t>
+        </is>
+      </c>
+      <c r="G909" t="inlineStr"/>
+      <c r="H909" t="inlineStr"/>
+    </row>
+    <row r="910">
+      <c r="A910" t="inlineStr"/>
+      <c r="B910" t="inlineStr">
+        <is>
+          <t>Change Language</t>
+        </is>
+      </c>
+      <c r="C910" t="inlineStr">
+        <is>
+          <t>Changer de langue</t>
+        </is>
+      </c>
+      <c r="D910" t="inlineStr"/>
+      <c r="E910" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F910" t="inlineStr">
+        <is>
+          <t>.Settings.ChangeLanguage.Title</t>
+        </is>
+      </c>
+      <c r="G910" t="inlineStr"/>
+      <c r="H910" t="inlineStr"/>
+    </row>
+    <row r="911">
+      <c r="A911" t="inlineStr"/>
+      <c r="B911" t="inlineStr">
+        <is>
+          <t>Displays a tool that suggests buildings to collect after collecting your Blue Galaxy</t>
+        </is>
+      </c>
+      <c r="C911" t="inlineStr">
+        <is>
+          <t>Affiche un outil suggérant des bâtiments à récolter avec le bonus de la galaxie bleue</t>
+        </is>
+      </c>
+      <c r="D911" t="inlineStr"/>
+      <c r="E911" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F911" t="inlineStr">
+        <is>
+          <t>.Settings.ShowBlueGalaxyHelper.Desc</t>
+        </is>
+      </c>
+      <c r="G911" t="inlineStr"/>
+      <c r="H911" t="inlineStr"/>
+    </row>
+    <row r="912">
+      <c r="A912" t="inlineStr"/>
+      <c r="B912" t="inlineStr">
+        <is>
+          <t>Quantum Incursion</t>
+        </is>
+      </c>
+      <c r="C912" t="inlineStr">
+        <is>
+          <t>Incursions Quantiques</t>
+        </is>
+      </c>
+      <c r="D912" t="inlineStr"/>
+      <c r="E912" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F912" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.guild_raids</t>
+        </is>
+      </c>
+      <c r="G912" t="inlineStr"/>
+      <c r="H912" t="inlineStr"/>
+    </row>
+    <row r="913">
+      <c r="A913" t="inlineStr"/>
+      <c r="B913" t="inlineStr">
+        <is>
+          <t>PE</t>
+        </is>
+      </c>
+      <c r="C913" t="inlineStr">
+        <is>
+          <t>Prog</t>
+        </is>
+      </c>
+      <c r="D913" t="inlineStr"/>
+      <c r="E913" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F913" t="inlineStr">
+        <is>
+          <t>.Eras.9.short</t>
+        </is>
+      </c>
+      <c r="G913" t="inlineStr"/>
+      <c r="H913" t="inlineStr"/>
+    </row>
+    <row r="914">
+      <c r="A914" t="inlineStr"/>
+      <c r="B914" t="inlineStr">
+        <is>
+          <t>Presets</t>
+        </is>
+      </c>
+      <c r="C914" t="inlineStr">
+        <is>
+          <t>Réglages initiaux</t>
+        </is>
+      </c>
+      <c r="D914" t="inlineStr"/>
+      <c r="E914" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F914" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Presets</t>
+        </is>
+      </c>
+      <c r="G914" t="inlineStr"/>
+      <c r="H914" t="inlineStr"/>
+    </row>
+    <row r="915">
+      <c r="A915" t="inlineStr"/>
+      <c r="B915" t="inlineStr">
+        <is>
+          <t>St. Patrick's Day Event Task</t>
+        </is>
+      </c>
+      <c r="C915" t="inlineStr">
+        <is>
+          <t>Tâches de l'Event de la St-Patrick</t>
+        </is>
+      </c>
+      <c r="D915" t="inlineStr"/>
+      <c r="E915" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F915" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.st_patricks_event_task_reward</t>
+        </is>
+      </c>
+      <c r="G915" t="inlineStr"/>
+      <c r="H915" t="inlineStr"/>
+    </row>
+    <row r="916">
+      <c r="A916" t="inlineStr"/>
+      <c r="B916" t="inlineStr">
+        <is>
+          <t>Close the GB Calculator when this window is auto-opened</t>
+        </is>
+      </c>
+      <c r="C916" t="inlineStr">
+        <is>
+          <t>Fermer la Calculatrice interne quand cette fenêtre s'ouvre automatiquement</t>
+        </is>
+      </c>
+      <c r="D916" t="inlineStr"/>
+      <c r="E916" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F916" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.OwnPartClose</t>
+        </is>
+      </c>
+      <c r="G916" t="inlineStr"/>
+      <c r="H916" t="inlineStr"/>
+    </row>
+    <row r="917">
+      <c r="A917" t="inlineStr"/>
+      <c r="B917" t="inlineStr">
+        <is>
+          <t>show GBG round selector</t>
+        </is>
+      </c>
+      <c r="C917" t="inlineStr">
+        <is>
+          <t>Afficher le sélecteur de tour de CBG</t>
+        </is>
+      </c>
+      <c r="D917" t="inlineStr"/>
+      <c r="E917" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F917" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.ShowRoundSelector</t>
+        </is>
+      </c>
+      <c r="G917" t="inlineStr"/>
+      <c r="H917" t="inlineStr"/>
+    </row>
+    <row r="918">
+      <c r="A918" t="inlineStr"/>
+      <c r="B918" t="inlineStr">
+        <is>
+          <t>Search for buildings that produce less resources per tile than expected.</t>
+        </is>
+      </c>
+      <c r="C918" t="inlineStr">
+        <is>
+          <t>Rechercher les bâtiments qui ne produisent pas moins de ressources par case que vous ne le souhaitez.</t>
+        </is>
+      </c>
+      <c r="D918" t="inlineStr"/>
+      <c r="E918" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F918" t="inlineStr">
+        <is>
+          <t>.Menu.ProductionsRating.Desc</t>
+        </is>
+      </c>
+      <c r="G918" t="inlineStr"/>
+      <c r="H918" t="inlineStr"/>
+    </row>
+    <row r="919">
+      <c r="A919" t="inlineStr"/>
+      <c r="B919" t="inlineStr">
+        <is>
+          <t>Attacking-Army</t>
+        </is>
+      </c>
+      <c r="C919" t="inlineStr">
+        <is>
+          <t>Armée d'attaque</t>
+        </is>
+      </c>
+      <c r="D919" t="inlineStr"/>
+      <c r="E919" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F919" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.attack</t>
+        </is>
+      </c>
+      <c r="G919" t="inlineStr"/>
+      <c r="H919" t="inlineStr"/>
+    </row>
+    <row r="920">
+      <c r="A920" t="inlineStr"/>
+      <c r="B920" t="inlineStr">
+        <is>
+          <t>Town Building Collection</t>
+        </is>
+      </c>
+      <c r="C920" t="inlineStr">
+        <is>
+          <t>Récolte de bâtiment</t>
+        </is>
+      </c>
+      <c r="D920" t="inlineStr"/>
+      <c r="E920" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F920" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.pickupProduction</t>
+        </is>
+      </c>
+      <c r="G920" t="inlineStr"/>
+      <c r="H920" t="inlineStr"/>
+    </row>
+    <row r="921">
+      <c r="A921" t="inlineStr"/>
+      <c r="B921" t="inlineStr">
+        <is>
+          <t>Guild Battleground (GBG)</t>
+        </is>
+      </c>
+      <c r="C921" t="inlineStr">
+        <is>
+          <t>Champs de bataille de guilde</t>
+        </is>
+      </c>
+      <c r="D921" t="inlineStr"/>
+      <c r="E921" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F921" t="inlineStr">
+        <is>
+          <t>.Menu.Gildfight.Title</t>
+        </is>
+      </c>
+      <c r="G921" t="inlineStr"/>
+      <c r="H921" t="inlineStr"/>
+    </row>
+    <row r="922">
+      <c r="A922" t="inlineStr"/>
+      <c r="B922" t="inlineStr">
+        <is>
+          <t>Filter</t>
+        </is>
+      </c>
+      <c r="C922" t="inlineStr">
+        <is>
+          <t>Filtre</t>
+        </is>
+      </c>
+      <c r="D922" t="inlineStr"/>
+      <c r="E922" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F922" t="inlineStr">
+        <is>
+          <t>.Boxes.Infobox.Filter</t>
+        </is>
+      </c>
+      <c r="G922" t="inlineStr"/>
+      <c r="H922" t="inlineStr"/>
+    </row>
+    <row r="923">
+      <c r="A923" t="inlineStr"/>
+      <c r="B923" t="inlineStr">
+        <is>
+          <t>Incidents</t>
+        </is>
+      </c>
+      <c r="C923" t="inlineStr">
+        <is>
+          <t>Incidents</t>
+        </is>
+      </c>
+      <c r="D923" t="inlineStr"/>
+      <c r="E923" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F923" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.Rewards.Source.hidden_reward</t>
+        </is>
+      </c>
+      <c r="G923" t="inlineStr"/>
+      <c r="H923" t="inlineStr"/>
+    </row>
+    <row r="924">
+      <c r="A924" t="inlineStr"/>
+      <c r="B924" t="inlineStr">
+        <is>
+          <t>FoE-Helper: Number of FPs in your bar.</t>
+        </is>
+      </c>
+      <c r="C924" t="inlineStr">
+        <is>
+          <t>FoE-Helper : Nombre de Pf dans votre barre.</t>
+        </is>
+      </c>
+      <c r="D924" t="inlineStr"/>
+      <c r="E924" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F924" t="inlineStr">
+        <is>
+          <t>.StrategyPoints.FPInBar</t>
+        </is>
+      </c>
+      <c r="G924" t="inlineStr"/>
+      <c r="H924" t="inlineStr"/>
+    </row>
+    <row r="925">
+      <c r="A925" t="inlineStr"/>
+      <c r="B925" t="inlineStr">
+        <is>
+          <t>Show progress filter</t>
+        </is>
+      </c>
+      <c r="C925" t="inlineStr">
+        <is>
+          <t>Filtre Afficher Progrès</t>
+        </is>
+      </c>
+      <c r="D925" t="inlineStr"/>
+      <c r="E925" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F925" t="inlineStr">
+        <is>
+          <t>.Boxes.QiProgress.ShowProgressFilter</t>
+        </is>
+      </c>
+      <c r="G925" t="inlineStr"/>
+      <c r="H925" t="inlineStr"/>
+    </row>
+    <row r="926">
+      <c r="A926" t="inlineStr"/>
+      <c r="B926" t="inlineStr">
+        <is>
+          <t>(De)select currently visible buildings</t>
+        </is>
+      </c>
+      <c r="C926" t="inlineStr">
+        <is>
+          <t>(Dé)sélectionner les bâtiments actuellement visibles</t>
+        </is>
+      </c>
+      <c r="D926" t="inlineStr"/>
+      <c r="E926" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F926" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.ToggleBuildingSelection</t>
+        </is>
+      </c>
+      <c r="G926" t="inlineStr"/>
+      <c r="H926" t="inlineStr"/>
+    </row>
+    <row r="927">
+      <c r="A927" t="inlineStr"/>
+      <c r="B927" t="inlineStr">
+        <is>
+          <t>Boost</t>
+        </is>
+      </c>
+      <c r="C927" t="inlineStr">
+        <is>
+          <t>Boost</t>
+        </is>
+      </c>
+      <c r="D927" t="inlineStr"/>
+      <c r="E927" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F927" t="inlineStr">
+        <is>
+          <t>.General.Boost</t>
+        </is>
+      </c>
+      <c r="G927" t="inlineStr"/>
+      <c r="H927" t="inlineStr"/>
+    </row>
+    <row r="928">
+      <c r="A928" t="inlineStr"/>
+      <c r="B928" t="inlineStr">
+        <is>
+          <t>No Settlements finished yet.</t>
+        </is>
+      </c>
+      <c r="C928" t="inlineStr">
+        <is>
+          <t>Encore aucune colonie finie.</t>
+        </is>
+      </c>
+      <c r="D928" t="inlineStr"/>
+      <c r="E928" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F928" t="inlineStr">
+        <is>
+          <t>.Boxes.PlayerProfile.NoSettlementsFinished</t>
+        </is>
+      </c>
+      <c r="G928" t="inlineStr"/>
+      <c r="H928" t="inlineStr"/>
+    </row>
+    <row r="929">
+      <c r="A929" t="inlineStr"/>
+      <c r="B929" t="inlineStr">
+        <is>
+          <t>Sector</t>
+        </is>
+      </c>
+      <c r="C929" t="inlineStr">
+        <is>
+          <t>Secteur</t>
+        </is>
+      </c>
+      <c r="D929" t="inlineStr"/>
+      <c r="E929" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F929" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Log.Sector</t>
+        </is>
+      </c>
+      <c r="G929" t="inlineStr"/>
+      <c r="H929" t="inlineStr"/>
+    </row>
+    <row r="930">
+      <c r="A930" t="inlineStr"/>
+      <c r="B930" t="inlineStr">
+        <is>
+          <t>Enable Event helpers</t>
+        </is>
+      </c>
+      <c r="C930" t="inlineStr">
+        <is>
+          <t>Activer les assistants d'événement</t>
+        </is>
+      </c>
+      <c r="D930" t="inlineStr"/>
+      <c r="E930" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F930" t="inlineStr">
+        <is>
+          <t>.Settings.EventHelper.All</t>
+        </is>
+      </c>
+      <c r="G930" t="inlineStr"/>
+      <c r="H930" t="inlineStr"/>
+    </row>
+    <row r="931">
+      <c r="A931" t="inlineStr"/>
+      <c r="B931" t="inlineStr">
+        <is>
+          <t>Participating</t>
+        </is>
+      </c>
+      <c r="C931" t="inlineStr">
+        <is>
+          <t>Participant</t>
+        </is>
+      </c>
+      <c r="D931" t="inlineStr"/>
+      <c r="E931" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F931" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.Participant</t>
+        </is>
+      </c>
+      <c r="G931" t="inlineStr"/>
+      <c r="H931" t="inlineStr"/>
+    </row>
+    <row r="932">
+      <c r="A932" t="inlineStr"/>
+      <c r="B932" t="inlineStr">
+        <is>
+          <t>GB Tracker</t>
+        </is>
+      </c>
+      <c r="C932" t="inlineStr">
+        <is>
+          <t>Trouver un GM</t>
+        </is>
+      </c>
+      <c r="D932" t="inlineStr"/>
+      <c r="E932" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F932" t="inlineStr">
+        <is>
+          <t>.Boxes.findGB.Title</t>
+        </is>
+      </c>
+      <c r="G932" t="inlineStr"/>
+      <c r="H932" t="inlineStr"/>
+    </row>
+    <row r="933">
+      <c r="A933" t="inlineStr"/>
+      <c r="B933" t="inlineStr">
+        <is>
+          <t>Message</t>
+        </is>
+      </c>
+      <c r="C933" t="inlineStr">
+        <is>
+          <t>Message</t>
+        </is>
+      </c>
+      <c r="D933" t="inlineStr"/>
+      <c r="E933" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F933" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.Message</t>
+        </is>
+      </c>
+      <c r="G933" t="inlineStr"/>
+      <c r="H933" t="inlineStr"/>
+    </row>
+    <row r="934">
+      <c r="A934" t="inlineStr"/>
+      <c r="B934" t="inlineStr">
+        <is>
+          <t>Display Event Assistants</t>
+        </is>
+      </c>
+      <c r="C934" t="inlineStr">
+        <is>
+          <t>Afficher l'assistant d'événement</t>
+        </is>
+      </c>
+      <c r="D934" t="inlineStr"/>
+      <c r="E934" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F934" t="inlineStr">
+        <is>
+          <t>.Settings.ShowEventChest.Title</t>
+        </is>
+      </c>
+      <c r="G934" t="inlineStr"/>
+      <c r="H934" t="inlineStr"/>
+    </row>
+    <row r="935">
+      <c r="A935" t="inlineStr"/>
+      <c r="B935" t="inlineStr">
+        <is>
+          <t>Delete</t>
+        </is>
+      </c>
+      <c r="C935" t="inlineStr">
+        <is>
+          <t>Supprimer</t>
+        </is>
+      </c>
+      <c r="D935" t="inlineStr"/>
+      <c r="E935" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F935" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Delete</t>
+        </is>
+      </c>
+      <c r="G935" t="inlineStr"/>
+      <c r="H935" t="inlineStr"/>
+    </row>
+    <row r="936">
+      <c r="A936" t="inlineStr"/>
+      <c r="B936" t="inlineStr">
+        <is>
+          <t>Should the "Close all windows" box be opened automatically after the game starts?</t>
+        </is>
+      </c>
+      <c r="C936" t="inlineStr">
+        <is>
+          <t>Est-ce que la fenêtre "Fermer toutes les fenêtres" doit s'afficher après que le jeu démarre ?</t>
+        </is>
+      </c>
+      <c r="D936" t="inlineStr"/>
+      <c r="E936" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F936" t="inlineStr">
+        <is>
+          <t>.Settings.AutoOpenCloseBox.Desc</t>
+        </is>
+      </c>
+      <c r="G936" t="inlineStr"/>
+      <c r="H936" t="inlineStr"/>
+    </row>
+    <row r="937">
+      <c r="A937" t="inlineStr"/>
+      <c r="B937" t="inlineStr">
+        <is>
+          <t>Stock:</t>
+        </is>
+      </c>
+      <c r="C937" t="inlineStr">
+        <is>
+          <t>Stock :</t>
+        </is>
+      </c>
+      <c r="D937" t="inlineStr"/>
+      <c r="E937" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F937" t="inlineStr">
+        <is>
+          <t>.Boxes.Negotiation.Stock</t>
+        </is>
+      </c>
+      <c r="G937" t="inlineStr"/>
+      <c r="H937" t="inlineStr"/>
+    </row>
+    <row r="938">
+      <c r="A938" t="inlineStr"/>
+      <c r="B938" t="inlineStr">
+        <is>
+          <t>Coords</t>
+        </is>
+      </c>
+      <c r="C938" t="inlineStr">
+        <is>
+          <t>Coordonnées</t>
+        </is>
+      </c>
+      <c r="D938" t="inlineStr"/>
+      <c r="E938" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F938" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Sector.Coords</t>
+        </is>
+      </c>
+      <c r="G938" t="inlineStr"/>
+      <c r="H938" t="inlineStr"/>
+    </row>
+    <row r="939">
+      <c r="A939" t="inlineStr"/>
+      <c r="B939" t="inlineStr">
+        <is>
+          <t>!!! Attention - Although unlikely, using this option might trigger INNOs bot detection and may cause a short ban period !!! Please let us know should that happen.&lt;br&gt;&lt;br&gt;After placing a building from the build menu or the reconstruction side bar will cause the same building to be selected automatically (streets excluded).</t>
+        </is>
+      </c>
+      <c r="C939" t="inlineStr">
+        <is>
+          <t>! ! ! Attention - Bien que peu probable, l'utilisation de cette option pourrait déclencher la détection du bot INNO et entraîner une courte période de ban  ! ! ! Veuillez nous en informer si cela se produit.&lt;br&gt;&lt;br&gt;Après avoir placé un bâtiment à partir du menu de construction ou de la barre latérale de reconstruction, le même bâtiment sera automatiquement sélectionné (rues exclues).</t>
+        </is>
+      </c>
+      <c r="D939" t="inlineStr"/>
+      <c r="E939" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F939" t="inlineStr">
+        <is>
+          <t>.Settings.RepeatSelectBuilding.Desc</t>
+        </is>
+      </c>
+      <c r="G939" t="inlineStr"/>
+      <c r="H939" t="inlineStr"/>
+    </row>
+    <row r="940">
+      <c r="A940" t="inlineStr"/>
+      <c r="B940" t="inlineStr">
+        <is>
+          <t>When no tool is selected, the area below is click-through - clicking interacts with the game!</t>
+        </is>
+      </c>
+      <c r="C940" t="inlineStr">
+        <is>
+          <t>Lorsqu'aucun outil n'est sélectionné, la zone ci-dessous est cliquable - cliquer interagit avec le jeu !</t>
+        </is>
+      </c>
+      <c r="D940" t="inlineStr"/>
+      <c r="E940" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F940" t="inlineStr">
+        <is>
+          <t>.Boxes.Popgame.Warning</t>
+        </is>
+      </c>
+      <c r="G940" t="inlineStr"/>
+      <c r="H940" t="inlineStr"/>
+    </row>
+    <row r="941">
+      <c r="A941" t="inlineStr"/>
+      <c r="B941" t="inlineStr">
+        <is>
+          <t>weeks</t>
+        </is>
+      </c>
+      <c r="C941" t="inlineStr">
+        <is>
+          <t>Semaines</t>
+        </is>
+      </c>
+      <c r="D941" t="inlineStr"/>
+      <c r="E941" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F941" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.Weeks</t>
+        </is>
+      </c>
+      <c r="G941" t="inlineStr"/>
+      <c r="H941" t="inlineStr"/>
+    </row>
+    <row r="942">
+      <c r="A942" t="inlineStr"/>
+      <c r="B942" t="inlineStr">
+        <is>
+          <t>VF</t>
+        </is>
+      </c>
+      <c r="C942" t="inlineStr">
+        <is>
+          <t>FV</t>
+        </is>
+      </c>
+      <c r="D942" t="inlineStr"/>
+      <c r="E942" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F942" t="inlineStr">
+        <is>
+          <t>.Eras.17.short</t>
+        </is>
+      </c>
+      <c r="G942" t="inlineStr"/>
+      <c r="H942" t="inlineStr"/>
+    </row>
+    <row r="943">
+      <c r="A943" t="inlineStr"/>
+      <c r="B943" t="inlineStr">
+        <is>
+          <t>Your Alcatraz is ready to collect!</t>
+        </is>
+      </c>
+      <c r="C943" t="inlineStr">
+        <is>
+          <t>Votre Alcatraz est prêt à être collecté !</t>
+        </is>
+      </c>
+      <c r="D943" t="inlineStr"/>
+      <c r="E943" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F943" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.AlcaHarvest</t>
+        </is>
+      </c>
+      <c r="G943" t="inlineStr"/>
+      <c r="H943" t="inlineStr"/>
+    </row>
+    <row r="944">
+      <c r="A944" t="inlineStr"/>
+      <c r="B944" t="inlineStr">
+        <is>
+          <t>BA</t>
+        </is>
+      </c>
+      <c r="C944" t="inlineStr">
+        <is>
+          <t>AdB</t>
+        </is>
+      </c>
+      <c r="D944" t="inlineStr"/>
+      <c r="E944" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F944" t="inlineStr">
+        <is>
+          <t>.Eras.2.short</t>
+        </is>
+      </c>
+      <c r="G944" t="inlineStr"/>
+      <c r="H944" t="inlineStr"/>
+    </row>
+    <row r="945">
+      <c r="A945" t="inlineStr"/>
+      <c r="B945" t="inlineStr">
+        <is>
+          <t>Card Duel</t>
+        </is>
+      </c>
+      <c r="C945" t="inlineStr">
+        <is>
+          <t>Duel de carte</t>
+        </is>
+      </c>
+      <c r="D945" t="inlineStr"/>
+      <c r="E945" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F945" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.card_duel</t>
+        </is>
+      </c>
+      <c r="G945" t="inlineStr"/>
+      <c r="H945" t="inlineStr"/>
+    </row>
+    <row r="946">
+      <c r="A946" t="inlineStr"/>
+      <c r="B946" t="inlineStr">
+        <is>
+          <t>show battles won</t>
+        </is>
+      </c>
+      <c r="C946" t="inlineStr">
+        <is>
+          <t>Afficher les batailles gagnées</t>
+        </is>
+      </c>
+      <c r="D946" t="inlineStr"/>
+      <c r="E946" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F946" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.ShowBattlesWon</t>
+        </is>
+      </c>
+      <c r="G946" t="inlineStr"/>
+      <c r="H946" t="inlineStr"/>
+    </row>
+    <row r="947">
+      <c r="A947" t="inlineStr"/>
+      <c r="B947" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="C947" t="inlineStr">
+        <is>
+          <t>Puissance</t>
+        </is>
+      </c>
+      <c r="D947" t="inlineStr"/>
+      <c r="E947" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F947" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Sector.Power</t>
+        </is>
+      </c>
+      <c r="G947" t="inlineStr"/>
+      <c r="H947" t="inlineStr"/>
+    </row>
+    <row r="948">
+      <c r="A948" t="inlineStr"/>
+      <c r="B948" t="inlineStr">
+        <is>
+          <t>Tags can be used to group Alerts (a new notification with a given tag will replace an older notification with the same tag).</t>
+        </is>
+      </c>
+      <c r="C948" t="inlineStr">
+        <is>
+          <t>Les étiquettes peuvent être utilisées pour regrouper les alertes (une nouvelle notification avec une étiquette donnée remplacera une notification plus ancienne avec la même étiquette).</t>
+        </is>
+      </c>
+      <c r="D948" t="inlineStr"/>
+      <c r="E948" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F948" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Tag.Description</t>
+        </is>
+      </c>
+      <c r="G948" t="inlineStr"/>
+      <c r="H948" t="inlineStr"/>
+    </row>
+    <row r="949">
+      <c r="A949" t="inlineStr"/>
+      <c r="B949" t="inlineStr">
+        <is>
+          <t>Enabled</t>
+        </is>
+      </c>
+      <c r="C949" t="inlineStr">
+        <is>
+          <t>Activé</t>
+        </is>
+      </c>
+      <c r="D949" t="inlineStr"/>
+      <c r="E949" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F949" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.Enabled</t>
+        </is>
+      </c>
+      <c r="G949" t="inlineStr"/>
+      <c r="H949" t="inlineStr"/>
+    </row>
+    <row r="950">
+      <c r="A950" t="inlineStr"/>
+      <c r="B950" t="inlineStr">
+        <is>
+          <t>Attack</t>
+        </is>
+      </c>
+      <c r="C950" t="inlineStr">
+        <is>
+          <t>Attaque</t>
+        </is>
+      </c>
+      <c r="D950" t="inlineStr"/>
+      <c r="E950" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F950" t="inlineStr">
+        <is>
+          <t>.Boxes.PvPArena.Tabs.AttackFights</t>
+        </is>
+      </c>
+      <c r="G950" t="inlineStr"/>
+      <c r="H950" t="inlineStr"/>
+    </row>
+    <row r="951">
+      <c r="A951" t="inlineStr"/>
+      <c r="B951" t="inlineStr">
+        <is>
+          <t>Efficiency</t>
+        </is>
+      </c>
+      <c r="C951" t="inlineStr">
+        <is>
+          <t>Efficacité</t>
+        </is>
+      </c>
+      <c r="D951" t="inlineStr"/>
+      <c r="E951" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F951" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.efficiency</t>
+        </is>
+      </c>
+      <c r="G951" t="inlineStr"/>
+      <c r="H951" t="inlineStr"/>
+    </row>
+    <row r="952">
+      <c r="A952" t="inlineStr"/>
+      <c r="B952" t="inlineStr">
+        <is>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="C952" t="inlineStr">
+        <is>
+          <t>Enregistrer</t>
+        </is>
+      </c>
+      <c r="D952" t="inlineStr"/>
+      <c r="E952" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F952" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.SaveSettings</t>
+        </is>
+      </c>
+      <c r="G952" t="inlineStr"/>
+      <c r="H952" t="inlineStr"/>
+    </row>
+    <row r="953">
+      <c r="A953" t="inlineStr"/>
+      <c r="B953" t="inlineStr">
+        <is>
+          <t>Cannot import presets from this file.</t>
+        </is>
+      </c>
+      <c r="C953" t="inlineStr">
+        <is>
+          <t>Impossible d'importer les préréglages à partir de ce fichier.</t>
+        </is>
+      </c>
+      <c r="D953" t="inlineStr"/>
+      <c r="E953" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F953" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetImportError</t>
+        </is>
+      </c>
+      <c r="G953" t="inlineStr"/>
+      <c r="H953" t="inlineStr"/>
+    </row>
+    <row r="954">
+      <c r="A954" t="inlineStr"/>
+      <c r="B954" t="inlineStr">
+        <is>
+          <t>Date and time of the last recorded deposit in the GB</t>
+        </is>
+      </c>
+      <c r="C954" t="inlineStr">
+        <is>
+          <t>Date et heure du dernier dépôt enregistré sur le GM</t>
+        </is>
+      </c>
+      <c r="D954" t="inlineStr"/>
+      <c r="E954" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F954" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.DateOfIncreaseDesc</t>
+        </is>
+      </c>
+      <c r="G954" t="inlineStr"/>
+      <c r="H954" t="inlineStr"/>
+    </row>
+    <row r="955">
+      <c r="A955" t="inlineStr"/>
+      <c r="B955" t="inlineStr">
+        <is>
+          <t>DD/MMM</t>
+        </is>
+      </c>
+      <c r="C955" t="inlineStr">
+        <is>
+          <t>DD MMM</t>
+        </is>
+      </c>
+      <c r="D955" t="inlineStr"/>
+      <c r="E955" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F955" t="inlineStr">
+        <is>
           <t>.DateShort</t>
         </is>
       </c>
-      <c r="G692" t="inlineStr">
+      <c r="G955" t="inlineStr">
         <is>
           <t>ne pas traduire  DD  en JJ car sinon la valeur du jour n'est pas affichée
 j'utilise la locale fr_ch dans mon pays. on a le . comme séparateur de date. et je trouve vraiment + clair dans la lecture.
 @forrestgump</t>
         </is>
       </c>
-      <c r="H692" t="inlineStr"/>
-[...34 lines deleted...]
-      <c r="C694" t="inlineStr">
+      <c r="H955" t="inlineStr"/>
+    </row>
+    <row r="956">
+      <c r="A956" t="inlineStr"/>
+      <c r="B956" t="inlineStr">
+        <is>
+          <t>Unit's-pool</t>
+        </is>
+      </c>
+      <c r="C956" t="inlineStr">
+        <is>
+          <t>Pool d'unités</t>
+        </is>
+      </c>
+      <c r="D956" t="inlineStr"/>
+      <c r="E956" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F956" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.pool</t>
+        </is>
+      </c>
+      <c r="G956" t="inlineStr"/>
+      <c r="H956" t="inlineStr"/>
+    </row>
+    <row r="957">
+      <c r="A957" t="inlineStr"/>
+      <c r="B957" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> are 2 Ages behind</t>
+        </is>
+      </c>
+      <c r="C957" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> ont 2 âges de retard</t>
+        </is>
+      </c>
+      <c r="D957" t="inlineStr"/>
+      <c r="E957" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F957" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.OlderThan2Era</t>
+        </is>
+      </c>
+      <c r="G957" t="inlineStr"/>
+      <c r="H957" t="inlineStr"/>
+    </row>
+    <row r="958">
+      <c r="A958" t="inlineStr"/>
+      <c r="B958" t="inlineStr">
+        <is>
+          <t>Costs</t>
+        </is>
+      </c>
+      <c r="C958" t="inlineStr">
+        <is>
+          <t>Coût en PF</t>
+        </is>
+      </c>
+      <c r="D958" t="inlineStr"/>
+      <c r="E958" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F958" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.Costs</t>
+        </is>
+      </c>
+      <c r="G958" t="inlineStr"/>
+      <c r="H958" t="inlineStr"/>
+    </row>
+    <row r="959">
+      <c r="A959" t="inlineStr"/>
+      <c r="B959" t="inlineStr">
+        <is>
+          <t>Player Profile</t>
+        </is>
+      </c>
+      <c r="C959" t="inlineStr">
+        <is>
+          <t>Profil du joueur</t>
+        </is>
+      </c>
+      <c r="D959" t="inlineStr"/>
+      <c r="E959" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F959" t="inlineStr">
+        <is>
+          <t>.Menu.PlayerProfile.Title</t>
+        </is>
+      </c>
+      <c r="G959" t="inlineStr"/>
+      <c r="H959" t="inlineStr"/>
+    </row>
+    <row r="960">
+      <c r="A960" t="inlineStr"/>
+      <c r="B960" t="inlineStr">
+        <is>
+          <t>Day ⇋</t>
+        </is>
+      </c>
+      <c r="C960" t="inlineStr">
+        <is>
+          <t>Jour ⇋</t>
+        </is>
+      </c>
+      <c r="D960" t="inlineStr"/>
+      <c r="E960" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F960" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.Day</t>
+        </is>
+      </c>
+      <c r="G960" t="inlineStr"/>
+      <c r="H960" t="inlineStr"/>
+    </row>
+    <row r="961">
+      <c r="A961" t="inlineStr"/>
+      <c r="B961" t="inlineStr">
+        <is>
+          <t>Slot unlocked</t>
+        </is>
+      </c>
+      <c r="C961" t="inlineStr">
+        <is>
+          <t>Emplacement déverrouillé</t>
+        </is>
+      </c>
+      <c r="D961" t="inlineStr"/>
+      <c r="E961" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F961" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Log.sector_slot_unlocked</t>
+        </is>
+      </c>
+      <c r="G961" t="inlineStr"/>
+      <c r="H961" t="inlineStr"/>
+    </row>
+    <row r="962">
+      <c r="A962" t="inlineStr"/>
+      <c r="B962" t="inlineStr">
+        <is>
+          <t>Military</t>
+        </is>
+      </c>
+      <c r="C962" t="inlineStr">
+        <is>
+          <t>Militaire</t>
+        </is>
+      </c>
+      <c r="D962" t="inlineStr"/>
+      <c r="E962" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F962" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.military</t>
+        </is>
+      </c>
+      <c r="G962" t="inlineStr"/>
+      <c r="H962" t="inlineStr"/>
+    </row>
+    <row r="963">
+      <c r="A963" t="inlineStr"/>
+      <c r="B963" t="inlineStr">
+        <is>
+          <t>Create Alert</t>
+        </is>
+      </c>
+      <c r="C963" t="inlineStr">
+        <is>
+          <t>Créer une alerte</t>
+        </is>
+      </c>
+      <c r="D963" t="inlineStr"/>
+      <c r="E963" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F963" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.CreateAlert</t>
+        </is>
+      </c>
+      <c r="G963" t="inlineStr"/>
+      <c r="H963" t="inlineStr"/>
+    </row>
+    <row r="964">
+      <c r="A964" t="inlineStr"/>
+      <c r="B964" t="inlineStr">
+        <is>
+          <t>Do not create alerts for selected buildings</t>
+        </is>
+      </c>
+      <c r="C964" t="inlineStr">
+        <is>
+          <t>Ne pas créer d'alerte pour les bâtiments sélectionnés</t>
+        </is>
+      </c>
+      <c r="D964" t="inlineStr"/>
+      <c r="E964" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F964" t="inlineStr">
+        <is>
+          <t>.Settings.ShowBuildingsExpired.Button</t>
+        </is>
+      </c>
+      <c r="G964" t="inlineStr"/>
+      <c r="H964" t="inlineStr"/>
+    </row>
+    <row r="965">
+      <c r="A965" t="inlineStr"/>
+      <c r="B965" t="inlineStr">
+        <is>
+          <t>Ready to loot!</t>
+        </is>
+      </c>
+      <c r="C965" t="inlineStr">
+        <is>
+          <t>Prêt à être collecté !</t>
+        </is>
+      </c>
+      <c r="D965" t="inlineStr"/>
+      <c r="E965" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F965" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.ReadyToLoot</t>
+        </is>
+      </c>
+      <c r="G965" t="inlineStr"/>
+      <c r="H965" t="inlineStr"/>
+    </row>
+    <row r="966">
+      <c r="A966" t="inlineStr"/>
+      <c r="B966" t="inlineStr">
+        <is>
+          <t>Shall a sound be played when completing a rival quest?</t>
+        </is>
+      </c>
+      <c r="C966" t="inlineStr">
+        <is>
+          <t>Un son doit-il être joué quand une quête du Rival est terminée ?</t>
+        </is>
+      </c>
+      <c r="D966" t="inlineStr"/>
+      <c r="E966" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F966" t="inlineStr">
+        <is>
+          <t>.Settings.RivalSound.Desc</t>
+        </is>
+      </c>
+      <c r="G966" t="inlineStr"/>
+      <c r="H966" t="inlineStr"/>
+    </row>
+    <row r="967">
+      <c r="A967" t="inlineStr"/>
+      <c r="B967" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Total Squares: </t>
+        </is>
+      </c>
+      <c r="C967" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Surface totale : </t>
+        </is>
+      </c>
+      <c r="D967" t="inlineStr"/>
+      <c r="E967" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F967" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.WholeArea</t>
+        </is>
+      </c>
+      <c r="G967" t="inlineStr"/>
+      <c r="H967" t="inlineStr"/>
+    </row>
+    <row r="968">
+      <c r="A968" t="inlineStr"/>
+      <c r="B968" t="inlineStr">
+        <is>
+          <t>play only current era</t>
+        </is>
+      </c>
+      <c r="C968" t="inlineStr">
+        <is>
+          <t>Jouer uniquement l'ère actuelle</t>
+        </is>
+      </c>
+      <c r="D968" t="inlineStr"/>
+      <c r="E968" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F968" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.CurrentEra</t>
+        </is>
+      </c>
+      <c r="G968" t="inlineStr"/>
+      <c r="H968" t="inlineStr"/>
+    </row>
+    <row r="969">
+      <c r="A969" t="inlineStr"/>
+      <c r="B969" t="inlineStr">
+        <is>
+          <t>Amount</t>
+        </is>
+      </c>
+      <c r="C969" t="inlineStr">
+        <is>
+          <t>Montant</t>
+        </is>
+      </c>
+      <c r="D969" t="inlineStr"/>
+      <c r="E969" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F969" t="inlineStr">
+        <is>
+          <t>.Boxes.Treasury.Amount</t>
+        </is>
+      </c>
+      <c r="G969" t="inlineStr"/>
+      <c r="H969" t="inlineStr"/>
+    </row>
+    <row r="970">
+      <c r="A970" t="inlineStr"/>
+      <c r="B970" t="inlineStr">
+        <is>
+          <t>Rank</t>
+        </is>
+      </c>
+      <c r="C970" t="inlineStr">
+        <is>
+          <t>Rang</t>
+        </is>
+      </c>
+      <c r="D970" t="inlineStr"/>
+      <c r="E970" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F970" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.Rank</t>
+        </is>
+      </c>
+      <c r="G970" t="inlineStr"/>
+      <c r="H970" t="inlineStr"/>
+    </row>
+    <row r="971">
+      <c r="A971" t="inlineStr"/>
+      <c r="B971" t="inlineStr">
+        <is>
+          <t>Date &amp;amp; Time</t>
+        </is>
+      </c>
+      <c r="C971" t="inlineStr">
+        <is>
+          <t>Date &amp;amp; Heure</t>
+        </is>
+      </c>
+      <c r="D971" t="inlineStr"/>
+      <c r="E971" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F971" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Datetime</t>
+        </is>
+      </c>
+      <c r="G971" t="inlineStr"/>
+      <c r="H971" t="inlineStr"/>
+    </row>
+    <row r="972">
+      <c r="A972" t="inlineStr"/>
+      <c r="B972" t="inlineStr">
+        <is>
+          <t>Select the minimum amount of goods offered. This filter does NOT apply to guild members' trades</t>
+        </is>
+      </c>
+      <c r="C972" t="inlineStr">
+        <is>
+          <t>Sélectionnez la quantité minimale de produits offerts. Ce filtre ne s'applique PAS aux échanges de membres de guilde.</t>
+        </is>
+      </c>
+      <c r="D972" t="inlineStr"/>
+      <c r="E972" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F972" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.TTMinQuantity</t>
+        </is>
+      </c>
+      <c r="G972" t="inlineStr"/>
+      <c r="H972" t="inlineStr"/>
+    </row>
+    <row r="973">
+      <c r="A973" t="inlineStr"/>
+      <c r="B973" t="inlineStr">
+        <is>
+          <t>Building Upgrade Costs</t>
+        </is>
+      </c>
+      <c r="C973" t="inlineStr">
+        <is>
+          <t>Coûts de mise à niveau des bâtiments</t>
+        </is>
+      </c>
+      <c r="D973" t="inlineStr"/>
+      <c r="E973" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F973" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.BuildingUpgrades</t>
+        </is>
+      </c>
+      <c r="G973" t="inlineStr"/>
+      <c r="H973" t="inlineStr"/>
+    </row>
+    <row r="974">
+      <c r="A974" t="inlineStr"/>
+      <c r="B974" t="inlineStr">
+        <is>
+          <t>Find Special Building</t>
+        </is>
+      </c>
+      <c r="C974" t="inlineStr">
+        <is>
+          <t>Trouver un bâtiment spécial</t>
+        </is>
+      </c>
+      <c r="D974" t="inlineStr"/>
+      <c r="E974" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F974" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.FindSpecialBuilding</t>
+        </is>
+      </c>
+      <c r="G974" t="inlineStr"/>
+      <c r="H974" t="inlineStr"/>
+    </row>
+    <row r="975">
+      <c r="A975" t="inlineStr"/>
+      <c r="B975" t="inlineStr">
+        <is>
+          <t>Army Advice</t>
+        </is>
+      </c>
+      <c r="C975" t="inlineStr">
+        <is>
+          <t>Conseil pour l'armée</t>
+        </is>
+      </c>
+      <c r="D975" t="inlineStr"/>
+      <c r="E975" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F975" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssistArmyAdvice.Title</t>
+        </is>
+      </c>
+      <c r="G975" t="inlineStr"/>
+      <c r="H975" t="inlineStr"/>
+    </row>
+    <row r="976">
+      <c r="A976" t="inlineStr"/>
+      <c r="B976" t="inlineStr">
+        <is>
+          <t>FoE-Helper: Number of FPs that can be bought with coins.</t>
+        </is>
+      </c>
+      <c r="C976" t="inlineStr">
+        <is>
+          <t>FoE-Helper : Nombre de Points Forge pouvant être achetés avec des pièces.</t>
+        </is>
+      </c>
+      <c r="D976" t="inlineStr"/>
+      <c r="E976" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F976" t="inlineStr">
+        <is>
+          <t>.StrategyPoints.BuyableFP</t>
+        </is>
+      </c>
+      <c r="G976" t="inlineStr"/>
+      <c r="H976" t="inlineStr"/>
+    </row>
+    <row r="977">
+      <c r="A977" t="inlineStr"/>
+      <c r="B977" t="inlineStr">
+        <is>
+          <t>You have lost a higher era unit (above your current era). However you still have the chance to heal them with diamonds!</t>
+        </is>
+      </c>
+      <c r="C977" t="inlineStr">
+        <is>
+          <t>Vous avez perdu une unité d'une ère supérieure (à votre ère actuelle). Cependant, vous avez toujours la possibilité de la soigner avec des diamants !</t>
+        </is>
+      </c>
+      <c r="D977" t="inlineStr"/>
+      <c r="E977" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F977" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssist.Text.NextEra</t>
+        </is>
+      </c>
+      <c r="G977" t="inlineStr"/>
+      <c r="H977" t="inlineStr"/>
+    </row>
+    <row r="978">
+      <c r="A978" t="inlineStr"/>
+      <c r="B978" t="inlineStr">
+        <is>
+          <t>Heavy Unit</t>
+        </is>
+      </c>
+      <c r="C978" t="inlineStr">
+        <is>
+          <t>Unité lourde</t>
+        </is>
+      </c>
+      <c r="D978" t="inlineStr"/>
+      <c r="E978" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F978" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.heavy_melee</t>
+        </is>
+      </c>
+      <c r="G978" t="inlineStr"/>
+      <c r="H978" t="inlineStr"/>
+    </row>
+    <row r="979">
+      <c r="A979" t="inlineStr"/>
+      <c r="B979" t="inlineStr">
+        <is>
+          <t>Challenge</t>
+        </is>
+      </c>
+      <c r="C979" t="inlineStr">
+        <is>
+          <t>Défi</t>
+        </is>
+      </c>
+      <c r="D979" t="inlineStr"/>
+      <c r="E979" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F979" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Challenge</t>
+        </is>
+      </c>
+      <c r="G979" t="inlineStr"/>
+      <c r="H979" t="inlineStr"/>
+    </row>
+    <row r="980">
+      <c r="A980" t="inlineStr"/>
+      <c r="B980" t="inlineStr">
+        <is>
+          <t>This players city can not be attacked</t>
+        </is>
+      </c>
+      <c r="C980" t="inlineStr">
+        <is>
+          <t>La cité de ce joueur ne peut pas être attaquées</t>
+        </is>
+      </c>
+      <c r="D980" t="inlineStr"/>
+      <c r="E980" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F980" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.CityProtected</t>
+        </is>
+      </c>
+      <c r="G980" t="inlineStr"/>
+      <c r="H980" t="inlineStr"/>
+    </row>
+    <row r="981">
+      <c r="A981" t="inlineStr"/>
+      <c r="B981" t="inlineStr">
+        <is>
+          <t>8h</t>
+        </is>
+      </c>
+      <c r="C981" t="inlineStr">
+        <is>
+          <t>8h</t>
+        </is>
+      </c>
+      <c r="D981" t="inlineStr"/>
+      <c r="E981" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F981" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Time.8h</t>
+        </is>
+      </c>
+      <c r="G981" t="inlineStr"/>
+      <c r="H981" t="inlineStr"/>
+    </row>
+    <row r="982">
+      <c r="A982" t="inlineStr"/>
+      <c r="B982" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="C982" t="inlineStr">
+        <is>
+          <t>Autre</t>
+        </is>
+      </c>
+      <c r="D982" t="inlineStr"/>
+      <c r="E982" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F982" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.generic_building</t>
+        </is>
+      </c>
+      <c r="G982" t="inlineStr"/>
+      <c r="H982" t="inlineStr"/>
+    </row>
+    <row r="983">
+      <c r="A983" t="inlineStr"/>
+      <c r="B983" t="inlineStr">
+        <is>
+          <t>GvG Map</t>
+        </is>
+      </c>
+      <c r="C983" t="inlineStr">
+        <is>
+          <t>Carte GcG</t>
+        </is>
+      </c>
+      <c r="D983" t="inlineStr"/>
+      <c r="E983" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F983" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Title</t>
+        </is>
+      </c>
+      <c r="G983" t="inlineStr"/>
+      <c r="H983" t="inlineStr"/>
+    </row>
+    <row r="984">
+      <c r="A984" t="inlineStr"/>
+      <c r="B984" t="inlineStr">
+        <is>
+          <t>Show in-game notification instead of the native Desktop notification when the game window is focused.</t>
+        </is>
+      </c>
+      <c r="C984" t="inlineStr">
+        <is>
+          <t>Afficher la notification dans le jeu au lieu de la notification native du bureau lorsque la fenêtre du jeu est active.</t>
+        </is>
+      </c>
+      <c r="D984" t="inlineStr"/>
+      <c r="E984" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F984" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Preferences.InGame.Info</t>
+        </is>
+      </c>
+      <c r="G984" t="inlineStr"/>
+      <c r="H984" t="inlineStr"/>
+    </row>
+    <row r="985">
+      <c r="A985" t="inlineStr"/>
+      <c r="B985" t="inlineStr">
+        <is>
+          <t>Bonuses</t>
+        </is>
+      </c>
+      <c r="C985" t="inlineStr">
+        <is>
+          <t>bonus</t>
+        </is>
+      </c>
+      <c r="D985" t="inlineStr"/>
+      <c r="E985" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F985" t="inlineStr">
+        <is>
+          <t>.Boxes.AllyList.Boosts</t>
+        </is>
+      </c>
+      <c r="G985" t="inlineStr"/>
+      <c r="H985" t="inlineStr"/>
+    </row>
+    <row r="986">
+      <c r="A986" t="inlineStr"/>
+      <c r="B986" t="inlineStr">
+        <is>
+          <t>Negotiation Helper</t>
+        </is>
+      </c>
+      <c r="C986" t="inlineStr">
+        <is>
+          <t>Afficher l'assistant de négociation</t>
+        </is>
+      </c>
+      <c r="D986" t="inlineStr"/>
+      <c r="E986" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F986" t="inlineStr">
+        <is>
+          <t>.Settings.AutomaticNegotiation.Title</t>
+        </is>
+      </c>
+      <c r="G986" t="inlineStr"/>
+      <c r="H986" t="inlineStr"/>
+    </row>
+    <row r="987">
+      <c r="A987" t="inlineStr"/>
+      <c r="B987" t="inlineStr">
+        <is>
+          <t>Castle System</t>
+        </is>
+      </c>
+      <c r="C987" t="inlineStr">
+        <is>
+          <t>Système de château</t>
+        </is>
+      </c>
+      <c r="D987" t="inlineStr"/>
+      <c r="E987" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F987" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Title</t>
+        </is>
+      </c>
+      <c r="G987" t="inlineStr"/>
+      <c r="H987" t="inlineStr"/>
+    </row>
+    <row r="988">
+      <c r="A988" t="inlineStr"/>
+      <c r="B988" t="inlineStr">
+        <is>
+          <t>Show a decrease of goods on GvG map.</t>
+        </is>
+      </c>
+      <c r="C988" t="inlineStr">
+        <is>
+          <t>Montre la diminution des ressources sur la carte GcG.</t>
+        </is>
+      </c>
+      <c r="D988" t="inlineStr"/>
+      <c r="E988" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F988" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnToggleAnnotationsTitle</t>
+        </is>
+      </c>
+      <c r="G988" t="inlineStr"/>
+      <c r="H988" t="inlineStr"/>
+    </row>
+    <row r="989">
+      <c r="A989" t="inlineStr"/>
+      <c r="B989" t="inlineStr">
+        <is>
+          <t>Motivate/Polish</t>
+        </is>
+      </c>
+      <c r="C989" t="inlineStr">
+        <is>
+          <t>Motiver/Polir</t>
+        </is>
+      </c>
+      <c r="D989" t="inlineStr"/>
+      <c r="E989" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F989" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.MoppelEvents</t>
+        </is>
+      </c>
+      <c r="G989" t="inlineStr"/>
+      <c r="H989" t="inlineStr"/>
+    </row>
+    <row r="990">
+      <c r="A990" t="inlineStr"/>
+      <c r="B990" t="inlineStr">
+        <is>
+          <t>The player ID of the DB to be imported does not match the current account.</t>
+        </is>
+      </c>
+      <c r="C990" t="inlineStr">
+        <is>
+          <t>L'ID de joueur de la base de données à importer ne correspond pas au compte actuel.</t>
+        </is>
+      </c>
+      <c r="D990" t="inlineStr"/>
+      <c r="E990" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F990" t="inlineStr">
+        <is>
+          <t>.Boxes.DBExport.WrongDBPlayerID</t>
+        </is>
+      </c>
+      <c r="G990" t="inlineStr"/>
+      <c r="H990" t="inlineStr"/>
+    </row>
+    <row r="991">
+      <c r="A991" t="inlineStr"/>
+      <c r="B991" t="inlineStr">
+        <is>
+          <t>Rename preset:</t>
+        </is>
+      </c>
+      <c r="C991" t="inlineStr">
+        <is>
+          <t>Renommer le préréglage :</t>
+        </is>
+      </c>
+      <c r="D991" t="inlineStr"/>
+      <c r="E991" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F991" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetPromptRename</t>
+        </is>
+      </c>
+      <c r="G991" t="inlineStr"/>
+      <c r="H991" t="inlineStr"/>
+    </row>
+    <row r="992">
+      <c r="A992" t="inlineStr"/>
+      <c r="B992" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C992" t="inlineStr">
+        <is>
+          <t>Requis</t>
+        </is>
+      </c>
+      <c r="D992" t="inlineStr"/>
+      <c r="E992" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F992" t="inlineStr">
+        <is>
+          <t>.Boxes.Outpost.DescRequired</t>
+        </is>
+      </c>
+      <c r="G992" t="inlineStr"/>
+      <c r="H992" t="inlineStr"/>
+    </row>
+    <row r="993">
+      <c r="A993" t="inlineStr"/>
+      <c r="B993" t="inlineStr">
+        <is>
+          <t>Era</t>
+        </is>
+      </c>
+      <c r="C993" t="inlineStr">
+        <is>
+          <t>Ère</t>
+        </is>
+      </c>
+      <c r="D993" t="inlineStr"/>
+      <c r="E993" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F993" t="inlineStr">
+        <is>
+          <t>.Boxes.Treasury.Era</t>
+        </is>
+      </c>
+      <c r="G993" t="inlineStr"/>
+      <c r="H993" t="inlineStr"/>
+    </row>
+    <row r="994">
+      <c r="A994" t="inlineStr"/>
+      <c r="B994" t="inlineStr">
+        <is>
+          <t>Guild Member Overview</t>
+        </is>
+      </c>
+      <c r="C994" t="inlineStr">
+        <is>
+          <t>Aperçu des membres de la guilde</t>
+        </is>
+      </c>
+      <c r="D994" t="inlineStr"/>
+      <c r="E994" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F994" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.Title</t>
+        </is>
+      </c>
+      <c r="G994" t="inlineStr"/>
+      <c r="H994" t="inlineStr"/>
+    </row>
+    <row r="995">
+      <c r="A995" t="inlineStr"/>
+      <c r="B995" t="inlineStr">
+        <is>
+          <t>This value is used for ranking goods producing buildings. How many FP is one good worth to you?</t>
+        </is>
+      </c>
+      <c r="C995" t="inlineStr">
+        <is>
+          <t>Cette valeur est utilisée pour classer les bâtiments produisant des ressources. Combien de PF vaut une ressource pour vous ?</t>
+        </is>
+      </c>
+      <c r="D995" t="inlineStr"/>
+      <c r="E995" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F995" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.TTGoodsValue</t>
+        </is>
+      </c>
+      <c r="G995" t="inlineStr"/>
+      <c r="H995" t="inlineStr"/>
+    </row>
+    <row r="996">
+      <c r="A996" t="inlineStr"/>
+      <c r="B996" t="inlineStr">
+        <is>
+          <t>Next Spawn</t>
+        </is>
+      </c>
+      <c r="C996" t="inlineStr">
+        <is>
+          <t>Prochaine apparition</t>
+        </is>
+      </c>
+      <c r="D996" t="inlineStr"/>
+      <c r="E996" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F996" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.NextSpawn</t>
+        </is>
+      </c>
+      <c r="G996" t="inlineStr"/>
+      <c r="H996" t="inlineStr"/>
+    </row>
+    <row r="997">
+      <c r="A997" t="inlineStr"/>
+      <c r="B997" t="inlineStr">
+        <is>
+          <t>Configure FoE Helper</t>
+        </is>
+      </c>
+      <c r="C997" t="inlineStr">
+        <is>
+          <t>Personnalisation de FoE Helper</t>
+        </is>
+      </c>
+      <c r="D997" t="inlineStr"/>
+      <c r="E997" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F997" t="inlineStr">
+        <is>
+          <t>.Menu.Settings.Desc</t>
+        </is>
+      </c>
+      <c r="G997" t="inlineStr"/>
+      <c r="H997" t="inlineStr"/>
+    </row>
+    <row r="998">
+      <c r="A998" t="inlineStr"/>
+      <c r="B998" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/compare-friends</t>
+        </is>
+      </c>
+      <c r="C998" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/francais/module/comparer-ami</t>
+        </is>
+      </c>
+      <c r="D998" t="inlineStr"/>
+      <c r="E998" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F998" t="inlineStr">
+        <is>
+          <t>.Boxes.CompareFriendsThreads.HelpLink</t>
+        </is>
+      </c>
+      <c r="G998" t="inlineStr"/>
+      <c r="H998" t="inlineStr"/>
+    </row>
+    <row r="999">
+      <c r="A999" t="inlineStr"/>
+      <c r="B999" t="inlineStr">
+        <is>
+          <t>This value is not accessible, because this player is neither a friend nor in your guild.</t>
+        </is>
+      </c>
+      <c r="C999" t="inlineStr">
+        <is>
+          <t>Cette valeur n'est pas accessible car ce joueur n'est pas un ami ni dans votre guilde.</t>
+        </is>
+      </c>
+      <c r="D999" t="inlineStr"/>
+      <c r="E999" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F999" t="inlineStr">
+        <is>
+          <t>.Boxes.PlayerProfile.OtherPlayerNotAvailable</t>
+        </is>
+      </c>
+      <c r="G999" t="inlineStr"/>
+      <c r="H999" t="inlineStr"/>
+    </row>
+    <row r="1000">
+      <c r="A1000" t="inlineStr"/>
+      <c r="B1000" t="inlineStr">
+        <is>
+          <t>No data available!&lt;br /&gt;Please visit the guild expedition contribution page in the guild expedition overview to update the data.</t>
+        </is>
+      </c>
+      <c r="C1000" t="inlineStr">
+        <is>
+          <t>Aucune donnée disponible &lt;br/&gt;Merci de visiter la page des contributions à l'expédition de guilde pour mettre à jour les données.</t>
+        </is>
+      </c>
+      <c r="D1000" t="inlineStr"/>
+      <c r="E1000" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1000" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.ParticipationNoData</t>
+        </is>
+      </c>
+      <c r="G1000" t="inlineStr"/>
+      <c r="H1000" t="inlineStr"/>
+    </row>
+    <row r="1001">
+      <c r="A1001" t="inlineStr"/>
+      <c r="B1001" t="inlineStr">
+        <is>
+          <t>Error loading the Negotiation Table</t>
+        </is>
+      </c>
+      <c r="C1001" t="inlineStr">
+        <is>
+          <t>Erreur de chargement de la table de négociations</t>
+        </is>
+      </c>
+      <c r="D1001" t="inlineStr"/>
+      <c r="E1001" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1001" t="inlineStr">
+        <is>
+          <t>.Boxes.Negotiation.TableLoadError</t>
+        </is>
+      </c>
+      <c r="G1001" t="inlineStr"/>
+      <c r="H1001" t="inlineStr"/>
+    </row>
+    <row r="1002">
+      <c r="A1002" t="inlineStr"/>
+      <c r="B1002" t="inlineStr">
+        <is>
+          <t>Done</t>
+        </is>
+      </c>
+      <c r="C1002" t="inlineStr">
+        <is>
+          <t>Etat</t>
+        </is>
+      </c>
+      <c r="D1002" t="inlineStr"/>
+      <c r="E1002" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1002" t="inlineStr">
+        <is>
+          <t>.Boxes.Outpost.TitleFree</t>
+        </is>
+      </c>
+      <c r="G1002" t="inlineStr"/>
+      <c r="H1002" t="inlineStr"/>
+    </row>
+    <row r="1003">
+      <c r="A1003" t="inlineStr"/>
+      <c r="B1003" t="inlineStr">
+        <is>
+          <t>Threshold</t>
+        </is>
+      </c>
+      <c r="C1003" t="inlineStr">
+        <is>
+          <t>Seuil</t>
+        </is>
+      </c>
+      <c r="D1003" t="inlineStr"/>
+      <c r="E1003" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1003" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssistAAConfig.Threshold</t>
+        </is>
+      </c>
+      <c r="G1003" t="inlineStr"/>
+      <c r="H1003" t="inlineStr"/>
+    </row>
+    <row r="1004">
+      <c r="A1004" t="inlineStr"/>
+      <c r="B1004" t="inlineStr">
+        <is>
+          <t>Available</t>
+        </is>
+      </c>
+      <c r="C1004" t="inlineStr">
+        <is>
+          <t>Disponible</t>
+        </is>
+      </c>
+      <c r="D1004" t="inlineStr"/>
+      <c r="E1004" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1004" t="inlineStr">
+        <is>
+          <t>.Boxes.Technologies.DescInStock</t>
+        </is>
+      </c>
+      <c r="G1004" t="inlineStr"/>
+      <c r="H1004" t="inlineStr"/>
+    </row>
+    <row r="1005">
+      <c r="A1005" t="inlineStr"/>
+      <c r="B1005" t="inlineStr">
+        <is>
+          <t>Only highlights</t>
+        </is>
+      </c>
+      <c r="C1005" t="inlineStr">
+        <is>
+          <t>Uniquement en surbrillance</t>
+        </is>
+      </c>
+      <c r="D1005" t="inlineStr"/>
+      <c r="E1005" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1005" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.ShowHighlighted</t>
+        </is>
+      </c>
+      <c r="G1005" t="inlineStr"/>
+      <c r="H1005" t="inlineStr"/>
+    </row>
+    <row r="1006">
+      <c r="A1006" t="inlineStr"/>
+      <c r="B1006" t="inlineStr">
+        <is>
+          <t>Action Points</t>
+        </is>
+      </c>
+      <c r="C1006" t="inlineStr">
+        <is>
+          <t>Points d'action</t>
+        </is>
+      </c>
+      <c r="D1006" t="inlineStr"/>
+      <c r="E1006" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1006" t="inlineStr">
+        <is>
+          <t>.Boxes.BoostList.guild_raids_action_points_collection</t>
+        </is>
+      </c>
+      <c r="G1006" t="inlineStr"/>
+      <c r="H1006" t="inlineStr"/>
+    </row>
+    <row r="1007">
+      <c r="A1007" t="inlineStr"/>
+      <c r="B1007" t="inlineStr">
+        <is>
+          <t>Progress per key</t>
+        </is>
+      </c>
+      <c r="C1007" t="inlineStr">
+        <is>
+          <t>Progrès par clé</t>
+        </is>
+      </c>
+      <c r="D1007" t="inlineStr"/>
+      <c r="E1007" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1007" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.KeyValue.anniversary</t>
+        </is>
+      </c>
+      <c r="G1007" t="inlineStr"/>
+      <c r="H1007" t="inlineStr"/>
+    </row>
+    <row r="1008">
+      <c r="A1008" t="inlineStr"/>
+      <c r="B1008" t="inlineStr">
+        <is>
+          <t>Should the "Aztec Helper" box be opened when starting a Aztec Minigame?</t>
+        </is>
+      </c>
+      <c r="C1008" t="inlineStr">
+        <is>
+          <t>La boîte "Assistant Aztèque" doit-elle être ouverte lors du démarrage d'un mini-jeu aztèque ?</t>
+        </is>
+      </c>
+      <c r="D1008" t="inlineStr"/>
+      <c r="E1008" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1008" t="inlineStr">
+        <is>
+          <t>.Settings.ShowAztecHelper.Desc</t>
+        </is>
+      </c>
+      <c r="G1008" t="inlineStr"/>
+      <c r="H1008" t="inlineStr"/>
+    </row>
+    <row r="1009">
+      <c r="A1009" t="inlineStr"/>
+      <c r="B1009" t="inlineStr">
+        <is>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="C1009" t="inlineStr">
+        <is>
+          <t>Enregistrer</t>
+        </is>
+      </c>
+      <c r="D1009" t="inlineStr"/>
+      <c r="E1009" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1009" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetSave</t>
+        </is>
+      </c>
+      <c r="G1009" t="inlineStr"/>
+      <c r="H1009" t="inlineStr"/>
+    </row>
+    <row r="1010">
+      <c r="A1010" t="inlineStr"/>
+      <c r="B1010" t="inlineStr">
+        <is>
+          <t>You will die playing this card! Consider redrawing or buying health.</t>
+        </is>
+      </c>
+      <c r="C1010" t="inlineStr">
+        <is>
+          <t>Vous allez mourir en jouant cette carte. Pensez à retirer des cartes ou à acheter de la santé.</t>
+        </is>
+      </c>
+      <c r="D1010" t="inlineStr"/>
+      <c r="E1010" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1010" t="inlineStr">
+        <is>
+          <t>.Boxes.cardGame.WarningCertainDeath</t>
+        </is>
+      </c>
+      <c r="G1010" t="inlineStr"/>
+      <c r="H1010" t="inlineStr"/>
+    </row>
+    <row r="1011">
+      <c r="A1011" t="inlineStr"/>
+      <c r="B1011" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> are 1 Age behind</t>
+        </is>
+      </c>
+      <c r="C1011" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> ont 1 âge de retard</t>
+        </is>
+      </c>
+      <c r="D1011" t="inlineStr"/>
+      <c r="E1011" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1011" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.OlderThan1Era</t>
+        </is>
+      </c>
+      <c r="G1011" t="inlineStr"/>
+      <c r="H1011" t="inlineStr"/>
+    </row>
+    <row r="1012">
+      <c r="A1012" t="inlineStr"/>
+      <c r="B1012" t="inlineStr">
+        <is>
+          <t>Guild Treasury - d</t>
+        </is>
+      </c>
+      <c r="C1012" t="inlineStr">
+        <is>
+          <t>Tréso Guilde /J</t>
+        </is>
+      </c>
+      <c r="D1012" t="inlineStr"/>
+      <c r="E1012" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1012" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnSource.statsTreasureClanD</t>
+        </is>
+      </c>
+      <c r="G1012" t="inlineStr"/>
+      <c r="H1012" t="inlineStr"/>
+    </row>
+    <row r="1013">
+      <c r="A1013" t="inlineStr"/>
+      <c r="B1013" t="inlineStr">
+        <is>
+          <t>Soccer balls used</t>
+        </is>
+      </c>
+      <c r="C1013" t="inlineStr">
+        <is>
+          <t>Ballons de football utilisés</t>
+        </is>
+      </c>
+      <c r="D1013" t="inlineStr"/>
+      <c r="E1013" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1013" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.Energy.soccer</t>
+        </is>
+      </c>
+      <c r="G1013" t="inlineStr"/>
+      <c r="H1013" t="inlineStr"/>
+    </row>
+    <row r="1014">
+      <c r="A1014" t="inlineStr"/>
+      <c r="B1014" t="inlineStr">
+        <is>
+          <t>Lost</t>
+        </is>
+      </c>
+      <c r="C1014" t="inlineStr">
+        <is>
+          <t>Perdu</t>
+        </is>
+      </c>
+      <c r="D1014" t="inlineStr"/>
+      <c r="E1014" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1014" t="inlineStr">
+        <is>
+          <t>.Boxes.UnitsGex.Lost</t>
+        </is>
+      </c>
+      <c r="G1014" t="inlineStr"/>
+      <c r="H1014" t="inlineStr"/>
+    </row>
+    <row r="1015">
+      <c r="A1015" t="inlineStr"/>
+      <c r="B1015" t="inlineStr">
+        <is>
+          <t>Attack boost att. army</t>
+        </is>
+      </c>
+      <c r="C1015" t="inlineStr">
+        <is>
+          <t>Boost d'attaque (armée d'attaque)</t>
+        </is>
+      </c>
+      <c r="D1015" t="inlineStr"/>
+      <c r="E1015" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1015" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.att_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G1015" t="inlineStr"/>
+      <c r="H1015" t="inlineStr"/>
+    </row>
+    <row r="1016">
+      <c r="A1016" t="inlineStr"/>
+      <c r="B1016" t="inlineStr">
+        <is>
+          <t>If you delete previously recorded data, they cannot be retrieved.</t>
+        </is>
+      </c>
+      <c r="C1016" t="inlineStr">
+        <is>
+          <t>Si vous supprimez des données précédemment enregistrées, elles seront irrémédiablement perdues.</t>
+        </is>
+      </c>
+      <c r="D1016" t="inlineStr"/>
+      <c r="E1016" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1016" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.DeleteDataWarning</t>
+        </is>
+      </c>
+      <c r="G1016" t="inlineStr"/>
+      <c r="H1016" t="inlineStr"/>
+    </row>
+    <row r="1017">
+      <c r="A1017" t="inlineStr"/>
+      <c r="B1017" t="inlineStr">
+        <is>
+          <t>Collected __count__ new player Events</t>
+        </is>
+      </c>
+      <c r="C1017" t="inlineStr">
+        <is>
+          <t>Collecte de __count__ nouveaux événements joueur</t>
+        </is>
+      </c>
+      <c r="D1017" t="inlineStr"/>
+      <c r="E1017" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1017" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.PlayerFoundCount</t>
+        </is>
+      </c>
+      <c r="G1017" t="inlineStr"/>
+      <c r="H1017" t="inlineStr"/>
+    </row>
+    <row r="1018">
+      <c r="A1018" t="inlineStr"/>
+      <c r="B1018" t="inlineStr">
+        <is>
+          <t>Buildings from GBG</t>
+        </is>
+      </c>
+      <c r="C1018" t="inlineStr">
+        <is>
+          <t>Bâtiments issu du CbG</t>
+        </is>
+      </c>
+      <c r="D1018" t="inlineStr"/>
+      <c r="E1018" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1018" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.buildingFromGBG</t>
+        </is>
+      </c>
+      <c r="G1018" t="inlineStr"/>
+      <c r="H1018" t="inlineStr"/>
+    </row>
+    <row r="1019">
+      <c r="A1019" t="inlineStr"/>
+      <c r="B1019" t="inlineStr">
+        <is>
+          <t>Tavern</t>
+        </is>
+      </c>
+      <c r="C1019" t="inlineStr">
+        <is>
+          <t>Taverne</t>
+        </is>
+      </c>
+      <c r="D1019" t="inlineStr"/>
+      <c r="E1019" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1019" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.TavernVisits</t>
+        </is>
+      </c>
+      <c r="G1019" t="inlineStr"/>
+      <c r="H1019" t="inlineStr"/>
+    </row>
+    <row r="1020">
+      <c r="A1020" t="inlineStr"/>
+      <c r="B1020" t="inlineStr">
+        <is>
+          <t>GB Investment Overview</t>
+        </is>
+      </c>
+      <c r="C1020" t="inlineStr">
+        <is>
+          <t>Aperçu investissement GM</t>
+        </is>
+      </c>
+      <c r="D1020" t="inlineStr"/>
+      <c r="E1020" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1020" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.Title</t>
+        </is>
+      </c>
+      <c r="G1020" t="inlineStr"/>
+      <c r="H1020" t="inlineStr"/>
+    </row>
+    <row r="1021">
+      <c r="A1021" t="inlineStr"/>
+      <c r="B1021" t="inlineStr">
+        <is>
+          <t>Goods Inventory</t>
+        </is>
+      </c>
+      <c r="C1021" t="inlineStr">
+        <is>
+          <t>Inventaire des ressources</t>
+        </is>
+      </c>
+      <c r="D1021" t="inlineStr"/>
+      <c r="E1021" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1021" t="inlineStr">
+        <is>
+          <t>.Boxes.MarketOffers.Title</t>
+        </is>
+      </c>
+      <c r="G1021" t="inlineStr"/>
+      <c r="H1021" t="inlineStr"/>
+    </row>
+    <row r="1022">
+      <c r="A1022" t="inlineStr"/>
+      <c r="B1022" t="inlineStr">
+        <is>
+          <t>Search Building</t>
+        </is>
+      </c>
+      <c r="C1022" t="inlineStr">
+        <is>
+          <t>Chercher le bâtiment</t>
+        </is>
+      </c>
+      <c r="D1022" t="inlineStr"/>
+      <c r="E1022" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1022" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.FilterBuildings</t>
+        </is>
+      </c>
+      <c r="G1022" t="inlineStr"/>
+      <c r="H1022" t="inlineStr"/>
+    </row>
+    <row r="1023">
+      <c r="A1023" t="inlineStr"/>
+      <c r="B1023" t="inlineStr">
+        <is>
+          <t>WARNING!: Goods stock at CRITICAL level!</t>
+        </is>
+      </c>
+      <c r="C1023" t="inlineStr">
+        <is>
+          <t>ATTENTION : votre stock de ressources est CRITIQUE !</t>
+        </is>
+      </c>
+      <c r="D1023" t="inlineStr"/>
+      <c r="E1023" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1023" t="inlineStr">
+        <is>
+          <t>.Boxes.Negotiation.GoodsCritical</t>
+        </is>
+      </c>
+      <c r="G1023" t="inlineStr"/>
+      <c r="H1023" t="inlineStr"/>
+    </row>
+    <row r="1024">
+      <c r="A1024" t="inlineStr"/>
+      <c r="B1024" t="inlineStr">
+        <is>
+          <t>Translation</t>
+        </is>
+      </c>
+      <c r="C1024" t="inlineStr">
+        <is>
+          <t>Traduction</t>
+        </is>
+      </c>
+      <c r="D1024" t="inlineStr"/>
+      <c r="E1024" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1024" t="inlineStr">
+        <is>
+          <t>.Settings.About.TranslateTitle</t>
+        </is>
+      </c>
+      <c r="G1024" t="inlineStr"/>
+      <c r="H1024" t="inlineStr"/>
+    </row>
+    <row r="1025">
+      <c r="A1025" t="inlineStr"/>
+      <c r="B1025" t="inlineStr">
+        <is>
+          <t>effectively - including x4 chance</t>
+        </is>
+      </c>
+      <c r="C1025" t="inlineStr">
+        <is>
+          <t>Effectif - incluant la chance x4</t>
+        </is>
+      </c>
+      <c r="D1025" t="inlineStr"/>
+      <c r="E1025" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1025" t="inlineStr">
+        <is>
+          <t>.Boxes.Outpost.including4x</t>
+        </is>
+      </c>
+      <c r="G1025" t="inlineStr"/>
+      <c r="H1025" t="inlineStr"/>
+    </row>
+    <row r="1026">
+      <c r="A1026" t="inlineStr"/>
+      <c r="B1026" t="inlineStr">
+        <is>
+          <t>GB not yet built. This is the FP costs for buying the required goods</t>
+        </is>
+      </c>
+      <c r="C1026" t="inlineStr">
+        <is>
+          <t>GM pas encore construit. Ce sont les coûts en PF pour l'achat des ressources nécessaires.</t>
+        </is>
+      </c>
+      <c r="D1026" t="inlineStr"/>
+      <c r="E1026" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1026" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.TTGoodCosts</t>
+        </is>
+      </c>
+      <c r="G1026" t="inlineStr"/>
+      <c r="H1026" t="inlineStr"/>
+    </row>
+    <row r="1027">
+      <c r="A1027" t="inlineStr"/>
+      <c r="B1027" t="inlineStr">
+        <is>
+          <t>Trial</t>
+        </is>
+      </c>
+      <c r="C1027" t="inlineStr">
+        <is>
+          <t>Épreuve</t>
+        </is>
+      </c>
+      <c r="D1027" t="inlineStr"/>
+      <c r="E1027" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1027" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.GexTrial</t>
+        </is>
+      </c>
+      <c r="G1027" t="inlineStr"/>
+      <c r="H1027" t="inlineStr"/>
+    </row>
+    <row r="1028">
+      <c r="A1028" t="inlineStr"/>
+      <c r="B1028" t="inlineStr">
+        <is>
+          <t>Quantum-Incursions</t>
+        </is>
+      </c>
+      <c r="C1028" t="inlineStr">
+        <is>
+          <t>Incursions Quantiques</t>
+        </is>
+      </c>
+      <c r="D1028" t="inlineStr"/>
+      <c r="E1028" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1028" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.Rewards.Source.guild_raids</t>
+        </is>
+      </c>
+      <c r="G1028" t="inlineStr"/>
+      <c r="H1028" t="inlineStr"/>
+    </row>
+    <row r="1029">
+      <c r="A1029" t="inlineStr"/>
+      <c r="B1029" t="inlineStr">
+        <is>
+          <t>compare last</t>
+        </is>
+      </c>
+      <c r="C1029" t="inlineStr">
+        <is>
+          <t>Comparer avec le dernier</t>
+        </is>
+      </c>
+      <c r="D1029" t="inlineStr"/>
+      <c r="E1029" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1029" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.CompareLast</t>
+        </is>
+      </c>
+      <c r="G1029" t="inlineStr"/>
+      <c r="H1029" t="inlineStr"/>
+    </row>
+    <row r="1030">
+      <c r="A1030" t="inlineStr"/>
+      <c r="B1030" t="inlineStr">
+        <is>
+          <t>Rank</t>
+        </is>
+      </c>
+      <c r="C1030" t="inlineStr">
+        <is>
+          <t>Rang</t>
+        </is>
+      </c>
+      <c r="D1030" t="inlineStr"/>
+      <c r="E1030" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1030" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Rank</t>
+        </is>
+      </c>
+      <c r="G1030" t="inlineStr"/>
+      <c r="H1030" t="inlineStr"/>
+    </row>
+    <row r="1031">
+      <c r="A1031" t="inlineStr"/>
+      <c r="B1031" t="inlineStr">
+        <is>
+          <t>Music Control</t>
+        </is>
+      </c>
+      <c r="C1031" t="inlineStr">
+        <is>
+          <t>Contrôle de la musique</t>
+        </is>
+      </c>
+      <c r="D1031" t="inlineStr"/>
+      <c r="E1031" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1031" t="inlineStr">
+        <is>
+          <t>.Menu.MusicControl.Title</t>
+        </is>
+      </c>
+      <c r="G1031" t="inlineStr"/>
+      <c r="H1031" t="inlineStr"/>
+    </row>
+    <row r="1032">
+      <c r="A1032" t="inlineStr"/>
+      <c r="B1032" t="inlineStr">
+        <is>
+          <t>Friends</t>
+        </is>
+      </c>
+      <c r="C1032" t="inlineStr">
+        <is>
+          <t>Amis</t>
+        </is>
+      </c>
+      <c r="D1032" t="inlineStr"/>
+      <c r="E1032" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1032" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.SelectPlayerGroupFriend</t>
+        </is>
+      </c>
+      <c r="G1032" t="inlineStr"/>
+      <c r="H1032" t="inlineStr"/>
+    </row>
+    <row r="1033">
+      <c r="A1033" t="inlineStr"/>
+      <c r="B1033" t="inlineStr">
+        <is>
+          <t>World:</t>
+        </is>
+      </c>
+      <c r="C1033" t="inlineStr">
+        <is>
+          <t>ID Monde :</t>
+        </is>
+      </c>
+      <c r="D1033" t="inlineStr"/>
+      <c r="E1033" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1033" t="inlineStr">
+        <is>
+          <t>.Settings.Version.World</t>
+        </is>
+      </c>
+      <c r="G1033" t="inlineStr"/>
+      <c r="H1033" t="inlineStr"/>
+    </row>
+    <row r="1034">
+      <c r="A1034" t="inlineStr"/>
+      <c r="B1034" t="inlineStr">
+        <is>
+          <t>Advanced Settings</t>
+        </is>
+      </c>
+      <c r="C1034" t="inlineStr">
+        <is>
+          <t>Paramètres avancés</t>
+        </is>
+      </c>
+      <c r="D1034" t="inlineStr"/>
+      <c r="E1034" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1034" t="inlineStr">
+        <is>
+          <t>.Settings.EventHelper.Advanced</t>
+        </is>
+      </c>
+      <c r="G1034" t="inlineStr"/>
+      <c r="H1034" t="inlineStr"/>
+    </row>
+    <row r="1035">
+      <c r="A1035" t="inlineStr"/>
+      <c r="B1035" t="inlineStr">
+        <is>
+          <t>Alert active</t>
+        </is>
+      </c>
+      <c r="C1035" t="inlineStr">
+        <is>
+          <t>Alerte active</t>
+        </is>
+      </c>
+      <c r="D1035" t="inlineStr"/>
+      <c r="E1035" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1035" t="inlineStr">
+        <is>
+          <t>.Boxes.InactivesSettings.AlertActive</t>
+        </is>
+      </c>
+      <c r="G1035" t="inlineStr"/>
+      <c r="H1035" t="inlineStr"/>
+    </row>
+    <row r="1036">
+      <c r="A1036" t="inlineStr"/>
+      <c r="B1036" t="inlineStr">
+        <is>
+          <t>Transmitted</t>
+        </is>
+      </c>
+      <c r="C1036" t="inlineStr">
+        <is>
+          <t>Transmis</t>
+        </is>
+      </c>
+      <c r="D1036" t="inlineStr"/>
+      <c r="E1036" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1036" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.SubmitSuccessHeader</t>
+        </is>
+      </c>
+      <c r="G1036" t="inlineStr"/>
+      <c r="H1036" t="inlineStr"/>
+    </row>
+    <row r="1037">
+      <c r="A1037" t="inlineStr"/>
+      <c r="B1037" t="inlineStr">
+        <is>
+          <t>Coin boosts</t>
+        </is>
+      </c>
+      <c r="C1037" t="inlineStr">
+        <is>
+          <t>Boost Pièce</t>
+        </is>
+      </c>
+      <c r="D1037" t="inlineStr"/>
+      <c r="E1037" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1037" t="inlineStr">
+        <is>
+          <t>.Boxes.BoostList.guild_raids_coins_production</t>
+        </is>
+      </c>
+      <c r="G1037" t="inlineStr"/>
+      <c r="H1037" t="inlineStr"/>
+    </row>
+    <row r="1038">
+      <c r="A1038" t="inlineStr"/>
+      <c r="B1038" t="inlineStr">
+        <is>
+          <t>Automation</t>
+        </is>
+      </c>
+      <c r="C1038" t="inlineStr">
+        <is>
+          <t>Automatique</t>
+        </is>
+      </c>
+      <c r="D1038" t="inlineStr"/>
+      <c r="E1038" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1038" t="inlineStr">
+        <is>
+          <t>.Boxes.CloseBox.Automation</t>
+        </is>
+      </c>
+      <c r="G1038" t="inlineStr"/>
+      <c r="H1038" t="inlineStr"/>
+    </row>
+    <row r="1039">
+      <c r="A1039" t="inlineStr"/>
+      <c r="B1039" t="inlineStr">
+        <is>
+          <t>Neighborhood</t>
+        </is>
+      </c>
+      <c r="C1039" t="inlineStr">
+        <is>
+          <t>Voisinage</t>
+        </is>
+      </c>
+      <c r="D1039" t="inlineStr"/>
+      <c r="E1039" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1039" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Neighborhood</t>
+        </is>
+      </c>
+      <c r="G1039" t="inlineStr"/>
+      <c r="H1039" t="inlineStr"/>
+    </row>
+    <row r="1040">
+      <c r="A1040" t="inlineStr"/>
+      <c r="B1040" t="inlineStr">
+        <is>
+          <t>Castle System</t>
+        </is>
+      </c>
+      <c r="C1040" t="inlineStr">
+        <is>
+          <t>Système de château</t>
+        </is>
+      </c>
+      <c r="D1040" t="inlineStr"/>
+      <c r="E1040" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1040" t="inlineStr">
+        <is>
+          <t>.Menu.Castle.Title</t>
+        </is>
+      </c>
+      <c r="G1040" t="inlineStr"/>
+      <c r="H1040" t="inlineStr"/>
+    </row>
+    <row r="1041">
+      <c r="A1041" t="inlineStr"/>
+      <c r="B1041" t="inlineStr">
+        <is>
+          <t>Add message</t>
+        </is>
+      </c>
+      <c r="C1041" t="inlineStr">
+        <is>
+          <t>Ajouter un message</t>
+        </is>
+      </c>
+      <c r="D1041" t="inlineStr"/>
+      <c r="E1041" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1041" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.TitleNewEntry</t>
+        </is>
+      </c>
+      <c r="G1041" t="inlineStr"/>
+      <c r="H1041" t="inlineStr"/>
+    </row>
+    <row r="1042">
+      <c r="A1042" t="inlineStr"/>
+      <c r="B1042" t="inlineStr">
+        <is>
+          <t>Your FP Investments Summary</t>
+        </is>
+      </c>
+      <c r="C1042" t="inlineStr">
+        <is>
+          <t>Investissements</t>
+        </is>
+      </c>
+      <c r="D1042" t="inlineStr"/>
+      <c r="E1042" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1042" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Title</t>
+        </is>
+      </c>
+      <c r="G1042" t="inlineStr"/>
+      <c r="H1042" t="inlineStr"/>
+    </row>
+    <row r="1043">
+      <c r="A1043" t="inlineStr"/>
+      <c r="B1043" t="inlineStr">
+        <is>
+          <t>Shows finished quests</t>
+        </is>
+      </c>
+      <c r="C1043" t="inlineStr">
+        <is>
+          <t>Affiche les quêtes terminées</t>
+        </is>
+      </c>
+      <c r="D1043" t="inlineStr"/>
+      <c r="E1043" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1043" t="inlineStr">
+        <is>
+          <t>.Boxes.BonusService.donequests</t>
+        </is>
+      </c>
+      <c r="G1043" t="inlineStr"/>
+      <c r="H1043" t="inlineStr"/>
+    </row>
+    <row r="1044">
+      <c r="A1044" t="inlineStr"/>
+      <c r="B1044" t="inlineStr">
+        <is>
+          <t>Includes good costs to build the GB valued at __goodcosts__ FPs</t>
+        </is>
+      </c>
+      <c r="C1044" t="inlineStr">
+        <is>
+          <t>Inclut les coûts de ressources pour construire le grand monument évalués à __goodcosts__ PF</t>
+        </is>
+      </c>
+      <c r="D1044" t="inlineStr"/>
+      <c r="E1044" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1044" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.NewGBCostsTT</t>
+        </is>
+      </c>
+      <c r="G1044" t="inlineStr"/>
+      <c r="H1044" t="inlineStr"/>
+    </row>
+    <row r="1045">
+      <c r="A1045" t="inlineStr"/>
+      <c r="B1045" t="inlineStr">
+        <is>
+          <t>Create for all sectors</t>
+        </is>
+      </c>
+      <c r="C1045" t="inlineStr">
+        <is>
+          <t>Créer pour tous les secteurs</t>
+        </is>
+      </c>
+      <c r="D1045" t="inlineStr"/>
+      <c r="E1045" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1045" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.CreateAllSectors</t>
+        </is>
+      </c>
+      <c r="G1045" t="inlineStr"/>
+      <c r="H1045" t="inlineStr"/>
+    </row>
+    <row r="1046">
+      <c r="A1046" t="inlineStr"/>
+      <c r="B1046" t="inlineStr">
+        <is>
+          <t>Website Api-Token</t>
+        </is>
+      </c>
+      <c r="C1046" t="inlineStr">
+        <is>
+          <t>Site Web Jeton API</t>
+        </is>
+      </c>
+      <c r="D1046" t="inlineStr"/>
+      <c r="E1046" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1046" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ApiToken</t>
+        </is>
+      </c>
+      <c r="G1046" t="inlineStr"/>
+      <c r="H1046" t="inlineStr"/>
+    </row>
+    <row r="1047">
+      <c r="A1047" t="inlineStr"/>
+      <c r="B1047" t="inlineStr">
+        <is>
+          <t>Virtual Future</t>
+        </is>
+      </c>
+      <c r="C1047" t="inlineStr">
+        <is>
+          <t>Futur virtuel</t>
+        </is>
+      </c>
+      <c r="D1047" t="inlineStr"/>
+      <c r="E1047" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1047" t="inlineStr">
+        <is>
+          <t>.Eras.17</t>
+        </is>
+      </c>
+      <c r="G1047" t="inlineStr"/>
+      <c r="H1047" t="inlineStr"/>
+    </row>
+    <row r="1048">
+      <c r="A1048" t="inlineStr"/>
+      <c r="B1048" t="inlineStr">
+        <is>
+          <t>-- Create a player group ? --</t>
+        </is>
+      </c>
+      <c r="C1048" t="inlineStr">
+        <is>
+          <t>-- Créer un groupe de joueurs ? --</t>
+        </is>
+      </c>
+      <c r="D1048" t="inlineStr"/>
+      <c r="E1048" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1048" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.SelectPlayerGroupDefault</t>
+        </is>
+      </c>
+      <c r="G1048" t="inlineStr"/>
+      <c r="H1048" t="inlineStr"/>
+    </row>
+    <row r="1049">
+      <c r="A1049" t="inlineStr"/>
+      <c r="B1049" t="inlineStr">
+        <is>
+          <t>How many info messages do you want to see at once? The default is a maximum of 4.</t>
+        </is>
+      </c>
+      <c r="C1049" t="inlineStr">
+        <is>
+          <t>Combien de notifications souhaitez-vous voir simultanément ? La valeur par défaut est 4.</t>
+        </is>
+      </c>
+      <c r="D1049" t="inlineStr"/>
+      <c r="E1049" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1049" t="inlineStr">
+        <is>
+          <t>.Settings.NotificationsStack.Desc</t>
+        </is>
+      </c>
+      <c r="G1049" t="inlineStr"/>
+      <c r="H1049" t="inlineStr"/>
+    </row>
+    <row r="1050">
+      <c r="A1050" t="inlineStr"/>
+      <c r="B1050" t="inlineStr">
+        <is>
+          <t>GBG Provinces</t>
+        </is>
+      </c>
+      <c r="C1050" t="inlineStr">
+        <is>
+          <t>Provinces des Champs de Bataille de Guilde (CBG)</t>
+        </is>
+      </c>
+      <c r="D1050" t="inlineStr"/>
+      <c r="E1050" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1050" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Battleground</t>
+        </is>
+      </c>
+      <c r="G1050" t="inlineStr"/>
+      <c r="H1050" t="inlineStr"/>
+    </row>
+    <row r="1051">
+      <c r="A1051" t="inlineStr"/>
+      <c r="B1051" t="inlineStr">
+        <is>
+          <t>Siege deleted</t>
+        </is>
+      </c>
+      <c r="C1051" t="inlineStr">
+        <is>
+          <t>Siège retiré</t>
+        </is>
+      </c>
+      <c r="D1051" t="inlineStr"/>
+      <c r="E1051" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1051" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Log.siege_deleted</t>
+        </is>
+      </c>
+      <c r="G1051" t="inlineStr"/>
+      <c r="H1051" t="inlineStr"/>
+    </row>
+    <row r="1052">
+      <c r="A1052" t="inlineStr"/>
+      <c r="B1052" t="inlineStr">
+        <is>
+          <t>Resource</t>
+        </is>
+      </c>
+      <c r="C1052" t="inlineStr">
+        <is>
+          <t>Ressource</t>
+        </is>
+      </c>
+      <c r="D1052" t="inlineStr"/>
+      <c r="E1052" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1052" t="inlineStr">
+        <is>
+          <t>.Boxes.Technologies.Resource</t>
+        </is>
+      </c>
+      <c r="G1052" t="inlineStr"/>
+      <c r="H1052" t="inlineStr"/>
+    </row>
+    <row r="1053">
+      <c r="A1053" t="inlineStr"/>
+      <c r="B1053" t="inlineStr">
+        <is>
+          <t>Set Timer</t>
+        </is>
+      </c>
+      <c r="C1053" t="inlineStr">
+        <is>
+          <t>Régler la minuterie</t>
+        </is>
+      </c>
+      <c r="D1053" t="inlineStr"/>
+      <c r="E1053" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1053" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.SetTimer</t>
+        </is>
+      </c>
+      <c r="G1053" t="inlineStr"/>
+      <c r="H1053" t="inlineStr"/>
+    </row>
+    <row r="1054">
+      <c r="A1054" t="inlineStr"/>
+      <c r="B1054" t="inlineStr">
+        <is>
+          <t>Thousand</t>
+        </is>
+      </c>
+      <c r="C1054" t="inlineStr">
+        <is>
+          <t>Mille</t>
+        </is>
+      </c>
+      <c r="D1054" t="inlineStr"/>
+      <c r="E1054" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1054" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.K</t>
+        </is>
+      </c>
+      <c r="G1054" t="inlineStr"/>
+      <c r="H1054" t="inlineStr"/>
+    </row>
+    <row r="1055">
+      <c r="A1055" t="inlineStr"/>
+      <c r="B1055" t="inlineStr">
+        <is>
+          <t>This tool helps you find the best buildings to collect with your Blue Galaxy</t>
+        </is>
+      </c>
+      <c r="C1055" t="inlineStr">
+        <is>
+          <t>Cet outil vous aide à trouver le meilleur bâtiment à récolter avec votre galaxie bleue.</t>
+        </is>
+      </c>
+      <c r="D1055" t="inlineStr"/>
+      <c r="E1055" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1055" t="inlineStr">
+        <is>
+          <t>.Menu.Bluegalaxy.Desc</t>
+        </is>
+      </c>
+      <c r="G1055" t="inlineStr"/>
+      <c r="H1055" t="inlineStr"/>
+    </row>
+    <row r="1056">
+      <c r="A1056" t="inlineStr"/>
+      <c r="B1056" t="inlineStr">
+        <is>
+          <t>Own part gross</t>
+        </is>
+      </c>
+      <c r="C1056" t="inlineStr">
+        <is>
+          <t>Contrib. perso.</t>
+        </is>
+      </c>
+      <c r="D1056" t="inlineStr"/>
+      <c r="E1056" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1056" t="inlineStr">
+        <is>
+          <t>.Boxes.PowerLeveling.OwnPartBrutto</t>
+        </is>
+      </c>
+      <c r="G1056" t="inlineStr"/>
+      <c r="H1056" t="inlineStr"/>
+    </row>
+    <row r="1057">
+      <c r="A1057" t="inlineStr"/>
+      <c r="B1057" t="inlineStr">
+        <is>
+          <t>Provides</t>
+        </is>
+      </c>
+      <c r="C1057" t="inlineStr">
+        <is>
+          <t>Fournit</t>
+        </is>
+      </c>
+      <c r="D1057" t="inlineStr"/>
+      <c r="E1057" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1057" t="inlineStr">
+        <is>
+          <t>.Boxes.Tooltip.Building.provides</t>
+        </is>
+      </c>
+      <c r="G1057" t="inlineStr"/>
+      <c r="H1057" t="inlineStr"/>
+    </row>
+    <row r="1058">
+      <c r="A1058" t="inlineStr"/>
+      <c r="B1058" t="inlineStr">
+        <is>
+          <t>Create New Alert</t>
+        </is>
+      </c>
+      <c r="C1058" t="inlineStr">
+        <is>
+          <t>Créer une nouvelle notification</t>
+        </is>
+      </c>
+      <c r="D1058" t="inlineStr"/>
+      <c r="E1058" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1058" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.CreateNewAlert</t>
+        </is>
+      </c>
+      <c r="G1058" t="inlineStr"/>
+      <c r="H1058" t="inlineStr"/>
+    </row>
+    <row r="1059">
+      <c r="A1059" t="inlineStr"/>
+      <c r="B1059" t="inlineStr">
+        <is>
+          <t>1 FP equals __percent__% bonus for attacking army</t>
+        </is>
+      </c>
+      <c r="C1059" t="inlineStr">
+        <is>
+          <t>1 PF égal __percent__% de bonus pour l'armée d'attaque</t>
+        </is>
+      </c>
+      <c r="D1059" t="inlineStr"/>
+      <c r="E1059" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1059" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.AttackPerFP</t>
+        </is>
+      </c>
+      <c r="G1059" t="inlineStr"/>
+      <c r="H1059" t="inlineStr"/>
+    </row>
+    <row r="1060">
+      <c r="A1060" t="inlineStr"/>
+      <c r="B1060" t="inlineStr">
+        <is>
+          <t>Towers</t>
+        </is>
+      </c>
+      <c r="C1060" t="inlineStr">
+        <is>
+          <t>Tours</t>
+        </is>
+      </c>
+      <c r="D1060" t="inlineStr"/>
+      <c r="E1060" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1060" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.tower</t>
+        </is>
+      </c>
+      <c r="G1060" t="inlineStr"/>
+      <c r="H1060" t="inlineStr"/>
+    </row>
+    <row r="1061">
+      <c r="A1061" t="inlineStr"/>
+      <c r="B1061" t="inlineStr">
+        <is>
+          <t>Guild Member</t>
+        </is>
+      </c>
+      <c r="C1061" t="inlineStr">
+        <is>
+          <t>Membre de guilde</t>
+        </is>
+      </c>
+      <c r="D1061" t="inlineStr"/>
+      <c r="E1061" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1061" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.Player</t>
+        </is>
+      </c>
+      <c r="G1061" t="inlineStr"/>
+      <c r="H1061" t="inlineStr"/>
+    </row>
+    <row r="1062">
+      <c r="A1062" t="inlineStr"/>
+      <c r="B1062" t="inlineStr">
+        <is>
+          <t>Fair</t>
+        </is>
+      </c>
+      <c r="C1062" t="inlineStr">
+        <is>
+          <t>Juste</t>
+        </is>
+      </c>
+      <c r="D1062" t="inlineStr"/>
+      <c r="E1062" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1062" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.TradeFair</t>
+        </is>
+      </c>
+      <c r="G1062" t="inlineStr"/>
+      <c r="H1062" t="inlineStr"/>
+    </row>
+    <row r="1063">
+      <c r="A1063" t="inlineStr"/>
+      <c r="B1063" t="inlineStr">
+        <is>
+          <t>Battle Boosts</t>
+        </is>
+      </c>
+      <c r="C1063" t="inlineStr">
+        <is>
+          <t>Boost de bataille</t>
+        </is>
+      </c>
+      <c r="D1063" t="inlineStr"/>
+      <c r="E1063" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1063" t="inlineStr">
+        <is>
+          <t>.Boxes.PlayerProfile.BattleBoosts</t>
+        </is>
+      </c>
+      <c r="G1063" t="inlineStr"/>
+      <c r="H1063" t="inlineStr"/>
+    </row>
+    <row r="1064">
+      <c r="A1064" t="inlineStr"/>
+      <c r="B1064" t="inlineStr">
+        <is>
+          <t>Plunder Reward</t>
+        </is>
+      </c>
+      <c r="C1064" t="inlineStr">
+        <is>
+          <t>Récompense de pillage</t>
+        </is>
+      </c>
+      <c r="D1064" t="inlineStr"/>
+      <c r="E1064" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1064" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.plunderReward</t>
+        </is>
+      </c>
+      <c r="G1064" t="inlineStr"/>
+      <c r="H1064" t="inlineStr"/>
+    </row>
+    <row r="1065">
+      <c r="A1065" t="inlineStr"/>
+      <c r="B1065" t="inlineStr">
+        <is>
+          <t>Era</t>
+        </is>
+      </c>
+      <c r="C1065" t="inlineStr">
+        <is>
+          <t>Ère</t>
+        </is>
+      </c>
+      <c r="D1065" t="inlineStr"/>
+      <c r="E1065" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1065" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.Era</t>
+        </is>
+      </c>
+      <c r="G1065" t="inlineStr"/>
+      <c r="H1065" t="inlineStr"/>
+    </row>
+    <row r="1066">
+      <c r="A1066" t="inlineStr"/>
+      <c r="B1066" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Data was successfully Uploaded…  Now visit </t>
+        </is>
+      </c>
+      <c r="C1066" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Données envoyées avec succès… Maintenant visitez </t>
+        </is>
+      </c>
+      <c r="D1066" t="inlineStr"/>
+      <c r="E1066" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1066" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.SubmitSuccess</t>
+        </is>
+      </c>
+      <c r="G1066" t="inlineStr"/>
+      <c r="H1066" t="inlineStr"/>
+    </row>
+    <row r="1067">
+      <c r="A1067" t="inlineStr"/>
+      <c r="B1067" t="inlineStr">
+        <is>
+          <t>ignore era</t>
+        </is>
+      </c>
+      <c r="C1067" t="inlineStr">
+        <is>
+          <t>Ignorer l'ère</t>
+        </is>
+      </c>
+      <c r="D1067" t="inlineStr"/>
+      <c r="E1067" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1067" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.IgnoreEra</t>
+        </is>
+      </c>
+      <c r="G1067" t="inlineStr"/>
+      <c r="H1067" t="inlineStr"/>
+    </row>
+    <row r="1068">
+      <c r="A1068" t="inlineStr"/>
+      <c r="B1068" t="inlineStr">
+        <is>
+          <t>Technology (Tech) Tree</t>
+        </is>
+      </c>
+      <c r="C1068" t="inlineStr">
+        <is>
+          <t>Recherches technologiques</t>
+        </is>
+      </c>
+      <c r="D1068" t="inlineStr"/>
+      <c r="E1068" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1068" t="inlineStr">
+        <is>
+          <t>.Menu.Technologies.Title</t>
+        </is>
+      </c>
+      <c r="G1068" t="inlineStr"/>
+      <c r="H1068" t="inlineStr"/>
+    </row>
+    <row r="1069">
+      <c r="A1069" t="inlineStr"/>
+      <c r="B1069" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+      <c r="C1069" t="inlineStr">
+        <is>
+          <t>Simulation</t>
+        </is>
+      </c>
+      <c r="D1069" t="inlineStr"/>
+      <c r="E1069" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1069" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.Simulation</t>
+        </is>
+      </c>
+      <c r="G1069" t="inlineStr"/>
+      <c r="H1069" t="inlineStr"/>
+    </row>
+    <row r="1070">
+      <c r="A1070" t="inlineStr"/>
+      <c r="B1070" t="inlineStr">
+        <is>
+          <t>Sum Inventory + Offered</t>
+        </is>
+      </c>
+      <c r="C1070" t="inlineStr">
+        <is>
+          <t>Somme inventaire + Offre</t>
+        </is>
+      </c>
+      <c r="D1070" t="inlineStr"/>
+      <c r="E1070" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1070" t="inlineStr">
+        <is>
+          <t>.Boxes.MarketOffers.InventoryOfferSum</t>
+        </is>
+      </c>
+      <c r="G1070" t="inlineStr"/>
+      <c r="H1070" t="inlineStr"/>
+    </row>
+    <row r="1071">
+      <c r="A1071" t="inlineStr"/>
+      <c r="B1071" t="inlineStr">
+        <is>
+          <t>Filter Sets</t>
+        </is>
+      </c>
+      <c r="C1071" t="inlineStr">
+        <is>
+          <t>Filtrer les kits</t>
+        </is>
+      </c>
+      <c r="D1071" t="inlineStr"/>
+      <c r="E1071" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1071" t="inlineStr">
+        <is>
+          <t>.Boxes.Kits.FilterSets</t>
+        </is>
+      </c>
+      <c r="G1071" t="inlineStr"/>
+      <c r="H1071" t="inlineStr"/>
+    </row>
+    <row r="1072">
+      <c r="A1072" t="inlineStr"/>
+      <c r="B1072" t="inlineStr">
+        <is>
+          <t>Decorations</t>
+        </is>
+      </c>
+      <c r="C1072" t="inlineStr">
+        <is>
+          <t>Décorations</t>
+        </is>
+      </c>
+      <c r="D1072" t="inlineStr"/>
+      <c r="E1072" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1072" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.decoration</t>
+        </is>
+      </c>
+      <c r="G1072" t="inlineStr"/>
+      <c r="H1072" t="inlineStr"/>
+    </row>
+    <row r="1073">
+      <c r="A1073" t="inlineStr"/>
+      <c r="B1073" t="inlineStr">
+        <is>
+          <t>Expired</t>
+        </is>
+      </c>
+      <c r="C1073" t="inlineStr">
+        <is>
+          <t>Expirée</t>
+        </is>
+      </c>
+      <c r="D1073" t="inlineStr"/>
+      <c r="E1073" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1073" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Expired</t>
+        </is>
+      </c>
+      <c r="G1073" t="inlineStr"/>
+      <c r="H1073" t="inlineStr"/>
+    </row>
+    <row r="1074">
+      <c r="A1074" t="inlineStr"/>
+      <c r="B1074" t="inlineStr">
+        <is>
+          <t>__amount__% of __good__ stock (__era__)</t>
+        </is>
+      </c>
+      <c r="C1074" t="inlineStr">
+        <is>
+          <t>__quantité__% de __ressource__ stock (__ère__)</t>
+        </is>
+      </c>
+      <c r="D1074" t="inlineStr"/>
+      <c r="E1074" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1074" t="inlineStr">
+        <is>
+          <t>.Boxes.GBGBuildings.relativeCosts</t>
+        </is>
+      </c>
+      <c r="G1074" t="inlineStr"/>
+      <c r="H1074" t="inlineStr"/>
+    </row>
+    <row r="1075">
+      <c r="A1075" t="inlineStr"/>
+      <c r="B1075" t="inlineStr">
+        <is>
+          <t>All the coords from the boxes are deleted.</t>
+        </is>
+      </c>
+      <c r="C1075" t="inlineStr">
+        <is>
+          <t>toutes les coordonnées des fenêtres on tété effacées.</t>
+        </is>
+      </c>
+      <c r="D1075" t="inlineStr"/>
+      <c r="E1075" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1075" t="inlineStr">
+        <is>
+          <t>.Boxes.Settings.DeletedBoxCoordsBody</t>
+        </is>
+      </c>
+      <c r="G1075" t="inlineStr"/>
+      <c r="H1075" t="inlineStr"/>
+    </row>
+    <row r="1076">
+      <c r="A1076" t="inlineStr"/>
+      <c r="B1076" t="inlineStr">
+        <is>
+          <t>PvP-Arena-Protocol</t>
+        </is>
+      </c>
+      <c r="C1076" t="inlineStr">
+        <is>
+          <t>Arène JcJ - Compte rendu</t>
+        </is>
+      </c>
+      <c r="D1076" t="inlineStr"/>
+      <c r="E1076" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1076" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ShowPvPArena</t>
+        </is>
+      </c>
+      <c r="G1076" t="inlineStr"/>
+      <c r="H1076" t="inlineStr"/>
+    </row>
+    <row r="1077">
+      <c r="A1077" t="inlineStr"/>
+      <c r="B1077" t="inlineStr">
+        <is>
+          <t>Create Limited Building Alerts</t>
+        </is>
+      </c>
+      <c r="C1077" t="inlineStr">
+        <is>
+          <t>Créer des alertes de bâtiment limitées</t>
+        </is>
+      </c>
+      <c r="D1077" t="inlineStr"/>
+      <c r="E1077" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1077" t="inlineStr">
+        <is>
+          <t>.Settings.ShowBuildingsExpired.Title</t>
+        </is>
+      </c>
+      <c r="G1077" t="inlineStr"/>
+      <c r="H1077" t="inlineStr"/>
+    </row>
+    <row r="1078">
+      <c r="A1078" t="inlineStr"/>
+      <c r="B1078" t="inlineStr">
+        <is>
+          <t>Guild vs Guild</t>
+        </is>
+      </c>
+      <c r="C1078" t="inlineStr">
+        <is>
+          <t>Guilde contre Guilde</t>
+        </is>
+      </c>
+      <c r="D1078" t="inlineStr"/>
+      <c r="E1078" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1078" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.GvG</t>
+        </is>
+      </c>
+      <c r="G1078" t="inlineStr"/>
+      <c r="H1078" t="inlineStr"/>
+    </row>
+    <row r="1079">
+      <c r="A1079" t="inlineStr"/>
+      <c r="B1079" t="inlineStr">
+        <is>
+          <t>Site name</t>
+        </is>
+      </c>
+      <c r="C1079" t="inlineStr">
+        <is>
+          <t>Nom de page</t>
+        </is>
+      </c>
+      <c r="D1079" t="inlineStr"/>
+      <c r="E1079" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1079" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.SideName</t>
+        </is>
+      </c>
+      <c r="G1079" t="inlineStr"/>
+      <c r="H1079" t="inlineStr"/>
+    </row>
+    <row r="1080">
+      <c r="A1080" t="inlineStr"/>
+      <c r="B1080" t="inlineStr">
+        <is>
+          <t>Points</t>
+        </is>
+      </c>
+      <c r="C1080" t="inlineStr">
+        <is>
+          <t>Points</t>
+        </is>
+      </c>
+      <c r="D1080" t="inlineStr"/>
+      <c r="E1080" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1080" t="inlineStr">
+        <is>
+          <t>.Boxes.PvPArena.Points</t>
+        </is>
+      </c>
+      <c r="G1080" t="inlineStr"/>
+      <c r="H1080" t="inlineStr"/>
+    </row>
+    <row r="1081">
+      <c r="A1081" t="inlineStr"/>
+      <c r="B1081" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/efficiency</t>
+        </is>
+      </c>
+      <c r="C1081" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/francais/module/efficience</t>
+        </is>
+      </c>
+      <c r="D1081" t="inlineStr"/>
+      <c r="E1081" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1081" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.HelpLink</t>
+        </is>
+      </c>
+      <c r="G1081" t="inlineStr"/>
+      <c r="H1081" t="inlineStr"/>
+    </row>
+    <row r="1082">
+      <c r="A1082" t="inlineStr"/>
+      <c r="B1082" t="inlineStr">
+        <is>
+          <t>Take notes on anything you don't want to forget.</t>
+        </is>
+      </c>
+      <c r="C1082" t="inlineStr">
+        <is>
+          <t>Prenez des notes sur tout ce que vous ne voulez pas oublier.</t>
+        </is>
+      </c>
+      <c r="D1082" t="inlineStr"/>
+      <c r="E1082" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1082" t="inlineStr">
+        <is>
+          <t>.Menu.Notice.Desc</t>
+        </is>
+      </c>
+      <c r="G1082" t="inlineStr"/>
+      <c r="H1082" t="inlineStr"/>
+    </row>
+    <row r="1083">
+      <c r="A1083" t="inlineStr"/>
+      <c r="B1083" t="inlineStr">
+        <is>
+          <t>Battle surrendered</t>
+        </is>
+      </c>
+      <c r="C1083" t="inlineStr">
+        <is>
+          <t>Bataille abandonnée</t>
+        </is>
+      </c>
+      <c r="D1083" t="inlineStr"/>
+      <c r="E1083" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1083" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssistAAConfig.battleSurrendered</t>
+        </is>
+      </c>
+      <c r="G1083" t="inlineStr"/>
+      <c r="H1083" t="inlineStr"/>
+    </row>
+    <row r="1084">
+      <c r="A1084" t="inlineStr"/>
+      <c r="B1084" t="inlineStr">
+        <is>
+          <t>Repeat last Building Selection</t>
+        </is>
+      </c>
+      <c r="C1084" t="inlineStr">
+        <is>
+          <t>Répéter le dernier bâtiment sélectionné</t>
+        </is>
+      </c>
+      <c r="D1084" t="inlineStr"/>
+      <c r="E1084" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1084" t="inlineStr">
+        <is>
+          <t>.Settings.RepeatSelectBuilding.Title</t>
+        </is>
+      </c>
+      <c r="G1084" t="inlineStr"/>
+      <c r="H1084" t="inlineStr"/>
+    </row>
+    <row r="1085">
+      <c r="A1085" t="inlineStr"/>
+      <c r="B1085" t="inlineStr">
+        <is>
+          <t>New buildings: Daily FP/tile of replaced buildings</t>
+        </is>
+      </c>
+      <c r="C1085" t="inlineStr">
+        <is>
+          <t>Nouveaux bâtiments : PF quotidien / cases des bâtiments remplacés</t>
+        </is>
+      </c>
+      <c r="D1085" t="inlineStr"/>
+      <c r="E1085" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1085" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.FPPerTile</t>
+        </is>
+      </c>
+      <c r="G1085" t="inlineStr"/>
+      <c r="H1085" t="inlineStr"/>
+    </row>
+    <row r="1086">
+      <c r="A1086" t="inlineStr"/>
+      <c r="B1086" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="C1086" t="inlineStr">
+        <is>
+          <t>Autres</t>
+        </is>
+      </c>
+      <c r="D1086" t="inlineStr"/>
+      <c r="E1086" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1086" t="inlineStr">
+        <is>
+          <t>.Settings.Tab.Boxes</t>
+        </is>
+      </c>
+      <c r="G1086" t="inlineStr"/>
+      <c r="H1086" t="inlineStr"/>
+    </row>
+    <row r="1087">
+      <c r="A1087" t="inlineStr"/>
+      <c r="B1087" t="inlineStr">
+        <is>
+          <t>Auction Settings</t>
+        </is>
+      </c>
+      <c r="C1087" t="inlineStr">
+        <is>
+          <t>Paramètres des enchères</t>
+        </is>
+      </c>
+      <c r="D1087" t="inlineStr"/>
+      <c r="E1087" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1087" t="inlineStr">
+        <is>
+          <t>.Boxes.AuctionSettings.Title</t>
+        </is>
+      </c>
+      <c r="G1087" t="inlineStr"/>
+      <c r="H1087" t="inlineStr"/>
+    </row>
+    <row r="1088">
+      <c r="A1088" t="inlineStr"/>
+      <c r="B1088" t="inlineStr">
+        <is>
+          <t>Your Treasure Hourly</t>
+        </is>
+      </c>
+      <c r="C1088" t="inlineStr">
+        <is>
+          <t>Evolution de vos ressources par heure</t>
+        </is>
+      </c>
+      <c r="D1088" t="inlineStr"/>
+      <c r="E1088" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1088" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.SourceTitle.statsTreasurePlayerH</t>
+        </is>
+      </c>
+      <c r="G1088" t="inlineStr"/>
+      <c r="H1088" t="inlineStr"/>
+    </row>
+    <row r="1089">
+      <c r="A1089" t="inlineStr"/>
+      <c r="B1089" t="inlineStr">
+        <is>
+          <t>__days__ day(s)</t>
+        </is>
+      </c>
+      <c r="C1089" t="inlineStr">
+        <is>
+          <t>__days__ jour(s)</t>
+        </is>
+      </c>
+      <c r="D1089" t="inlineStr"/>
+      <c r="E1089" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1089" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.Days</t>
+        </is>
+      </c>
+      <c r="G1089" t="inlineStr"/>
+      <c r="H1089" t="inlineStr"/>
+    </row>
+    <row r="1090">
+      <c r="A1090" t="inlineStr"/>
+      <c r="B1090" t="inlineStr">
+        <is>
+          <t>Available Soccer Balls</t>
+        </is>
+      </c>
+      <c r="C1090" t="inlineStr">
+        <is>
+          <t>Ballons de football disponibles</t>
+        </is>
+      </c>
+      <c r="D1090" t="inlineStr"/>
+      <c r="E1090" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1090" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.availableCurrency.soccer</t>
+        </is>
+      </c>
+      <c r="G1090" t="inlineStr"/>
+      <c r="H1090" t="inlineStr"/>
+    </row>
+    <row r="1091">
+      <c r="A1091" t="inlineStr"/>
+      <c r="B1091" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> are 4+ Ages behind</t>
+        </is>
+      </c>
+      <c r="C1091" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> ont 4+ âges de retard</t>
+        </is>
+      </c>
+      <c r="D1091" t="inlineStr"/>
+      <c r="E1091" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1091" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.OlderThan4Era</t>
+        </is>
+      </c>
+      <c r="G1091" t="inlineStr"/>
+      <c r="H1091" t="inlineStr"/>
+    </row>
+    <row r="1092">
+      <c r="A1092" t="inlineStr"/>
+      <c r="B1092" t="inlineStr">
+        <is>
+          <t>Display Market Filter Tool</t>
+        </is>
+      </c>
+      <c r="C1092" t="inlineStr">
+        <is>
+          <t>Afficher l'outil de filtrage du marché</t>
+        </is>
+      </c>
+      <c r="D1092" t="inlineStr"/>
+      <c r="E1092" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1092" t="inlineStr">
+        <is>
+          <t>.Settings.ShowMarketFilter.Title</t>
+        </is>
+      </c>
+      <c r="G1092" t="inlineStr"/>
+      <c r="H1092" t="inlineStr"/>
+    </row>
+    <row r="1093">
+      <c r="A1093" t="inlineStr"/>
+      <c r="B1093" t="inlineStr">
+        <is>
+          <t>Modern Era</t>
+        </is>
+      </c>
+      <c r="C1093" t="inlineStr">
+        <is>
+          <t>Ère Moderne</t>
+        </is>
+      </c>
+      <c r="D1093" t="inlineStr"/>
+      <c r="E1093" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1093" t="inlineStr">
+        <is>
+          <t>.Eras.10</t>
+        </is>
+      </c>
+      <c r="G1093" t="inlineStr"/>
+      <c r="H1093" t="inlineStr"/>
+    </row>
+    <row r="1094">
+      <c r="A1094" t="inlineStr"/>
+      <c r="B1094" t="inlineStr">
+        <is>
+          <t>Click to toggle:</t>
+        </is>
+      </c>
+      <c r="C1094" t="inlineStr">
+        <is>
+          <t>Clic pour activer / désactiver :</t>
+        </is>
+      </c>
+      <c r="D1094" t="inlineStr"/>
+      <c r="E1094" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1094" t="inlineStr">
+        <is>
+          <t>.Boxes.InactivesSettings.Toggle</t>
+        </is>
+      </c>
+      <c r="G1094" t="inlineStr"/>
+      <c r="H1094" t="inlineStr"/>
+    </row>
+    <row r="1095">
+      <c r="A1095" t="inlineStr"/>
+      <c r="B1095" t="inlineStr">
+        <is>
+          <t>Negotiations</t>
+        </is>
+      </c>
+      <c r="C1095" t="inlineStr">
+        <is>
+          <t>Négociations</t>
+        </is>
+      </c>
+      <c r="D1095" t="inlineStr"/>
+      <c r="E1095" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1095" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.Negotiations</t>
+        </is>
+      </c>
+      <c r="G1095" t="inlineStr"/>
+      <c r="H1095" t="inlineStr"/>
+    </row>
+    <row r="1096">
+      <c r="A1096" t="inlineStr"/>
+      <c r="B1096" t="inlineStr">
+        <is>
+          <t>Lower</t>
+        </is>
+      </c>
+      <c r="C1096" t="inlineStr">
+        <is>
+          <t>Plus basse</t>
+        </is>
+      </c>
+      <c r="D1096" t="inlineStr"/>
+      <c r="E1096" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1096" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.TradeForLower</t>
+        </is>
+      </c>
+      <c r="G1096" t="inlineStr"/>
+      <c r="H1096" t="inlineStr"/>
+    </row>
+    <row r="1097">
+      <c r="A1097" t="inlineStr"/>
+      <c r="B1097" t="inlineStr">
+        <is>
+          <t>There are several ways to get support:</t>
+        </is>
+      </c>
+      <c r="C1097" t="inlineStr">
+        <is>
+          <t>Il existe plusieurs façons d'obtenir de l'aide :</t>
+        </is>
+      </c>
+      <c r="D1097" t="inlineStr"/>
+      <c r="E1097" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1097" t="inlineStr">
+        <is>
+          <t>.Settings.Help.Desc</t>
+        </is>
+      </c>
+      <c r="G1097" t="inlineStr"/>
+      <c r="H1097" t="inlineStr"/>
+    </row>
+    <row r="1098">
+      <c r="A1098" t="inlineStr"/>
+      <c r="B1098" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Number of Streets: </t>
+        </is>
+      </c>
+      <c r="C1098" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nombres de routes : </t>
+        </is>
+      </c>
+      <c r="D1098" t="inlineStr"/>
+      <c r="E1098" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1098" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.StreetsAmount</t>
+        </is>
+      </c>
+      <c r="G1098" t="inlineStr"/>
+      <c r="H1098" t="inlineStr"/>
+    </row>
+    <row r="1099">
+      <c r="A1099" t="inlineStr"/>
+      <c r="B1099" t="inlineStr">
+        <is>
+          <t>Available FP Packs</t>
+        </is>
+      </c>
+      <c r="C1099" t="inlineStr">
+        <is>
+          <t>PF disponibles</t>
+        </is>
+      </c>
+      <c r="D1099" t="inlineStr"/>
+      <c r="E1099" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1099" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.AvailableFP</t>
+        </is>
+      </c>
+      <c r="G1099" t="inlineStr"/>
+      <c r="H1099" t="inlineStr"/>
+    </row>
+    <row r="1100">
+      <c r="A1100" t="inlineStr"/>
+      <c r="B1100" t="inlineStr">
+        <is>
+          <t>Costs</t>
+        </is>
+      </c>
+      <c r="C1100" t="inlineStr">
+        <is>
+          <t>Coûts</t>
+        </is>
+      </c>
+      <c r="D1100" t="inlineStr"/>
+      <c r="E1100" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1100" t="inlineStr">
+        <is>
+          <t>.Boxes.GBGBuildings.Costs</t>
+        </is>
+      </c>
+      <c r="G1100" t="inlineStr"/>
+      <c r="H1100" t="inlineStr"/>
+    </row>
+    <row r="1101">
+      <c r="A1101" t="inlineStr"/>
+      <c r="B1101" t="inlineStr">
+        <is>
+          <t>Level</t>
+        </is>
+      </c>
+      <c r="C1101" t="inlineStr">
+        <is>
+          <t>Niveau</t>
+        </is>
+      </c>
+      <c r="D1101" t="inlineStr"/>
+      <c r="E1101" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1101" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Level</t>
+        </is>
+      </c>
+      <c r="G1101" t="inlineStr"/>
+      <c r="H1101" t="inlineStr"/>
+    </row>
+    <row r="1102">
+      <c r="A1102" t="inlineStr"/>
+      <c r="B1102" t="inlineStr">
+        <is>
+          <t>GE reward</t>
+        </is>
+      </c>
+      <c r="C1102" t="inlineStr">
+        <is>
+          <t>Récompense d'Expédition de Guilde</t>
+        </is>
+      </c>
+      <c r="D1102" t="inlineStr"/>
+      <c r="E1102" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1102" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.chest</t>
+        </is>
+      </c>
+      <c r="G1102" t="inlineStr"/>
+      <c r="H1102" t="inlineStr"/>
+    </row>
+    <row r="1103">
+      <c r="A1103" t="inlineStr"/>
+      <c r="B1103" t="inlineStr">
+        <is>
+          <t>Name building</t>
+        </is>
+      </c>
+      <c r="C1103" t="inlineStr">
         <is>
           <t>Grand Monument</t>
         </is>
       </c>
-      <c r="D694" t="inlineStr"/>
-[...665 lines deleted...]
-      <c r="B720" t="inlineStr">
+      <c r="D1103" t="inlineStr"/>
+      <c r="E1103" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1103" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.OptionsGB</t>
+        </is>
+      </c>
+      <c r="G1103" t="inlineStr"/>
+      <c r="H1103" t="inlineStr"/>
+    </row>
+    <row r="1104">
+      <c r="A1104" t="inlineStr"/>
+      <c r="B1104" t="inlineStr">
+        <is>
+          <t>Costs</t>
+        </is>
+      </c>
+      <c r="C1104" t="inlineStr">
+        <is>
+          <t>Coûts</t>
+        </is>
+      </c>
+      <c r="D1104" t="inlineStr"/>
+      <c r="E1104" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1104" t="inlineStr">
+        <is>
+          <t>.Boxes.ShopAssist.Costs</t>
+        </is>
+      </c>
+      <c r="G1104" t="inlineStr"/>
+      <c r="H1104" t="inlineStr"/>
+    </row>
+    <row r="1105">
+      <c r="A1105" t="inlineStr"/>
+      <c r="B1105" t="inlineStr">
+        <is>
+          <t>Building Efficiency Rating</t>
+        </is>
+      </c>
+      <c r="C1105" t="inlineStr">
+        <is>
+          <t>Évaluation d’efficacité du bâtiment</t>
+        </is>
+      </c>
+      <c r="D1105" t="inlineStr"/>
+      <c r="E1105" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1105" t="inlineStr">
+        <is>
+          <t>.Menu.ProductionsRating.Title</t>
+        </is>
+      </c>
+      <c r="G1105" t="inlineStr"/>
+      <c r="H1105" t="inlineStr"/>
+    </row>
+    <row r="1106">
+      <c r="A1106" t="inlineStr"/>
+      <c r="B1106" t="inlineStr">
+        <is>
+          <t>Offset to servertime (minutes)</t>
+        </is>
+      </c>
+      <c r="C1106" t="inlineStr">
+        <is>
+          <t>Décalage par rapport à l'heure du serveur (minutes)</t>
+        </is>
+      </c>
+      <c r="D1106" t="inlineStr"/>
+      <c r="E1106" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1106" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.serverOffset</t>
+        </is>
+      </c>
+      <c r="G1106" t="inlineStr"/>
+      <c r="H1106" t="inlineStr"/>
+    </row>
+    <row r="1107">
+      <c r="A1107" t="inlineStr"/>
+      <c r="B1107" t="inlineStr">
+        <is>
+          <t>Freedom granted</t>
+        </is>
+      </c>
+      <c r="C1107" t="inlineStr">
+        <is>
+          <t>Indépendance accordée</t>
+        </is>
+      </c>
+      <c r="D1107" t="inlineStr"/>
+      <c r="E1107" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1107" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Log.sector_independence_granted</t>
+        </is>
+      </c>
+      <c r="G1107" t="inlineStr"/>
+      <c r="H1107" t="inlineStr"/>
+    </row>
+    <row r="1108">
+      <c r="A1108" t="inlineStr"/>
+      <c r="B1108" t="inlineStr">
         <is>
           <t>Min. Qty.</t>
         </is>
       </c>
-      <c r="C720" t="inlineStr">
+      <c r="C1108" t="inlineStr">
         <is>
           <t>Qté Min.</t>
         </is>
       </c>
-      <c r="D720" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F720" t="inlineStr">
+      <c r="D1108" t="inlineStr"/>
+      <c r="E1108" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1108" t="inlineStr">
         <is>
           <t>.Boxes.Market.MinQuantity</t>
         </is>
       </c>
-      <c r="G720" t="inlineStr"/>
-[...394 lines deleted...]
-      <c r="B736" t="inlineStr">
+      <c r="G1108" t="inlineStr"/>
+      <c r="H1108" t="inlineStr"/>
+    </row>
+    <row r="1109">
+      <c r="A1109" t="inlineStr"/>
+      <c r="B1109" t="inlineStr">
+        <is>
+          <t>Enable sound effects in the extension.</t>
+        </is>
+      </c>
+      <c r="C1109" t="inlineStr">
+        <is>
+          <t>Activer les effets de son dans l'extension.</t>
+        </is>
+      </c>
+      <c r="D1109" t="inlineStr"/>
+      <c r="E1109" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1109" t="inlineStr">
+        <is>
+          <t>.Settings.EnableSound.Desc</t>
+        </is>
+      </c>
+      <c r="G1109" t="inlineStr"/>
+      <c r="H1109" t="inlineStr"/>
+    </row>
+    <row r="1110">
+      <c r="A1110" t="inlineStr"/>
+      <c r="B1110" t="inlineStr">
+        <is>
+          <t>GB</t>
+        </is>
+      </c>
+      <c r="C1110" t="inlineStr">
+        <is>
+          <t>Niveaux supérieurs</t>
+        </is>
+      </c>
+      <c r="D1110" t="inlineStr"/>
+      <c r="E1110" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1110" t="inlineStr">
+        <is>
+          <t>.Boxes.Infobox.FilterLevel</t>
+        </is>
+      </c>
+      <c r="G1110" t="inlineStr"/>
+      <c r="H1110" t="inlineStr"/>
+    </row>
+    <row r="1111">
+      <c r="A1111" t="inlineStr"/>
+      <c r="B1111" t="inlineStr">
+        <is>
+          <t>Collect All Blocker</t>
+        </is>
+      </c>
+      <c r="C1111" t="inlineStr">
+        <is>
+          <t>Bloqueur Collecter Tout</t>
+        </is>
+      </c>
+      <c r="D1111" t="inlineStr"/>
+      <c r="E1111" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1111" t="inlineStr">
+        <is>
+          <t>.Settings.BlockCollectAll.Title</t>
+        </is>
+      </c>
+      <c r="G1111" t="inlineStr"/>
+      <c r="H1111" t="inlineStr"/>
+    </row>
+    <row r="1112">
+      <c r="A1112" t="inlineStr"/>
+      <c r="B1112" t="inlineStr">
+        <is>
+          <t>Help</t>
+        </is>
+      </c>
+      <c r="C1112" t="inlineStr">
+        <is>
+          <t>Aide</t>
+        </is>
+      </c>
+      <c r="D1112" t="inlineStr"/>
+      <c r="E1112" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1112" t="inlineStr">
+        <is>
+          <t>.Boxes.AuctionSettings.Help</t>
+        </is>
+      </c>
+      <c r="G1112" t="inlineStr"/>
+      <c r="H1112" t="inlineStr"/>
+    </row>
+    <row r="1113">
+      <c r="A1113" t="inlineStr"/>
+      <c r="B1113" t="inlineStr">
+        <is>
+          <t>When opening the building menu in a GBG Province, a table is displayed, showing the possible building combinations that would be better than the current one, sorted by their relative impact on the Guild Treasury.</t>
+        </is>
+      </c>
+      <c r="C1113" t="inlineStr">
+        <is>
+          <t>Lors de l'ouverture du menu des bâtiments dans une province CbG, un tableau s'affiche, montrant les combinaisons de bâtiments possibles qui seraient meilleures que celle actuelle, triées selon leur impact relatif sur le trésor de la guilde.</t>
+        </is>
+      </c>
+      <c r="D1113" t="inlineStr"/>
+      <c r="E1113" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1113" t="inlineStr">
+        <is>
+          <t>.Settings.ShowGBGBuildings.Desc</t>
+        </is>
+      </c>
+      <c r="G1113" t="inlineStr"/>
+      <c r="H1113" t="inlineStr"/>
+    </row>
+    <row r="1114">
+      <c r="A1114" t="inlineStr"/>
+      <c r="B1114" t="inlineStr">
+        <is>
+          <t>Error</t>
+        </is>
+      </c>
+      <c r="C1114" t="inlineStr">
+        <is>
+          <t>Erreur</t>
+        </is>
+      </c>
+      <c r="D1114" t="inlineStr"/>
+      <c r="E1114" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1114" t="inlineStr">
+        <is>
+          <t>.General.Error</t>
+        </is>
+      </c>
+      <c r="G1114" t="inlineStr"/>
+      <c r="H1114" t="inlineStr"/>
+    </row>
+    <row r="1115">
+      <c r="A1115" t="inlineStr"/>
+      <c r="B1115" t="inlineStr">
+        <is>
+          <t>Notes</t>
+        </is>
+      </c>
+      <c r="C1115" t="inlineStr">
+        <is>
+          <t>Notes</t>
+        </is>
+      </c>
+      <c r="D1115" t="inlineStr"/>
+      <c r="E1115" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1115" t="inlineStr">
+        <is>
+          <t>.Menu.Notice.Title</t>
+        </is>
+      </c>
+      <c r="G1115" t="inlineStr"/>
+      <c r="H1115" t="inlineStr"/>
+    </row>
+    <row r="1116">
+      <c r="A1116" t="inlineStr"/>
+      <c r="B1116" t="inlineStr">
+        <is>
+          <t>Owner's Contribution</t>
+        </is>
+      </c>
+      <c r="C1116" t="inlineStr">
+        <is>
+          <t>Contribution personnelle</t>
+        </is>
+      </c>
+      <c r="D1116" t="inlineStr"/>
+      <c r="E1116" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1116" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.OptionsOwnPart</t>
+        </is>
+      </c>
+      <c r="G1116" t="inlineStr"/>
+      <c r="H1116" t="inlineStr"/>
+    </row>
+    <row r="1117">
+      <c r="A1117" t="inlineStr"/>
+      <c r="B1117" t="inlineStr">
+        <is>
+          <t>Progress</t>
+        </is>
+      </c>
+      <c r="C1117" t="inlineStr">
+        <is>
+          <t>Progression</t>
+        </is>
+      </c>
+      <c r="D1117" t="inlineStr"/>
+      <c r="E1117" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1117" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.Progress</t>
+        </is>
+      </c>
+      <c r="G1117" t="inlineStr"/>
+      <c r="H1117" t="inlineStr"/>
+    </row>
+    <row r="1118">
+      <c r="A1118" t="inlineStr"/>
+      <c r="B1118" t="inlineStr">
+        <is>
+          <t>Info Box</t>
+        </is>
+      </c>
+      <c r="C1118" t="inlineStr">
+        <is>
+          <t>Info Techniques</t>
+        </is>
+      </c>
+      <c r="D1118" t="inlineStr"/>
+      <c r="E1118" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1118" t="inlineStr">
+        <is>
+          <t>.Menu.Info.Title</t>
+        </is>
+      </c>
+      <c r="G1118" t="inlineStr"/>
+      <c r="H1118" t="inlineStr"/>
+    </row>
+    <row r="1119">
+      <c r="A1119" t="inlineStr"/>
+      <c r="B1119" t="inlineStr">
+        <is>
+          <t>Copy city data</t>
+        </is>
+      </c>
+      <c r="C1119" t="inlineStr">
+        <is>
+          <t>Copier les données</t>
+        </is>
+      </c>
+      <c r="D1119" t="inlineStr"/>
+      <c r="E1119" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1119" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.CopyMetaInfos</t>
+        </is>
+      </c>
+      <c r="G1119" t="inlineStr"/>
+      <c r="H1119" t="inlineStr"/>
+    </row>
+    <row r="1120">
+      <c r="A1120" t="inlineStr"/>
+      <c r="B1120" t="inlineStr">
+        <is>
+          <t>Volume</t>
+        </is>
+      </c>
+      <c r="C1120" t="inlineStr">
+        <is>
+          <t>Volume</t>
+        </is>
+      </c>
+      <c r="D1120" t="inlineStr"/>
+      <c r="E1120" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1120" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.Volume</t>
+        </is>
+      </c>
+      <c r="G1120" t="inlineStr"/>
+      <c r="H1120" t="inlineStr"/>
+    </row>
+    <row r="1121">
+      <c r="A1121" t="inlineStr"/>
+      <c r="B1121" t="inlineStr">
+        <is>
+          <t>Auto hide all on battle</t>
+        </is>
+      </c>
+      <c r="C1121" t="inlineStr">
+        <is>
+          <t>Tout cacher automatiquement lors de bataille</t>
+        </is>
+      </c>
+      <c r="D1121" t="inlineStr"/>
+      <c r="E1121" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1121" t="inlineStr">
+        <is>
+          <t>.Boxes.CloseBox.AutoHideOnBattle</t>
+        </is>
+      </c>
+      <c r="G1121" t="inlineStr"/>
+      <c r="H1121" t="inlineStr"/>
+    </row>
+    <row r="1122">
+      <c r="A1122" t="inlineStr"/>
+      <c r="B1122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Level </t>
+        </is>
+      </c>
+      <c r="C1122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Niveau </t>
+        </is>
+      </c>
+      <c r="D1122" t="inlineStr"/>
+      <c r="E1122" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1122" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.Step</t>
+        </is>
+      </c>
+      <c r="G1122" t="inlineStr"/>
+      <c r="H1122" t="inlineStr"/>
+    </row>
+    <row r="1123">
+      <c r="A1123" t="inlineStr"/>
+      <c r="B1123" t="inlineStr">
+        <is>
+          <t>Offer Era</t>
+        </is>
+      </c>
+      <c r="C1123" t="inlineStr">
+        <is>
+          <t>Ère de l'offre</t>
+        </is>
+      </c>
+      <c r="D1123" t="inlineStr"/>
+      <c r="E1123" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1123" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.TradeForGoods</t>
+        </is>
+      </c>
+      <c r="G1123" t="inlineStr"/>
+      <c r="H1123" t="inlineStr"/>
+    </row>
+    <row r="1124">
+      <c r="A1124" t="inlineStr"/>
+      <c r="B1124" t="inlineStr">
+        <is>
+          <t>GE</t>
+        </is>
+      </c>
+      <c r="C1124" t="inlineStr">
+        <is>
+          <t>Exp. de guilde</t>
+        </is>
+      </c>
+      <c r="D1124" t="inlineStr"/>
+      <c r="E1124" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1124" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.Rewards.Source.guildExpedition</t>
+        </is>
+      </c>
+      <c r="G1124" t="inlineStr"/>
+      <c r="H1124" t="inlineStr"/>
+    </row>
+    <row r="1125">
+      <c r="A1125" t="inlineStr"/>
+      <c r="B1125" t="inlineStr">
+        <is>
+          <t>en-US</t>
+        </is>
+      </c>
+      <c r="C1125" t="inlineStr">
+        <is>
+          <t>fr-FR</t>
+        </is>
+      </c>
+      <c r="D1125" t="inlineStr"/>
+      <c r="E1125" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1125" t="inlineStr">
+        <is>
+          <t>.Local</t>
+        </is>
+      </c>
+      <c r="G1125" t="inlineStr"/>
+      <c r="H1125" t="inlineStr">
+        <is>
+          <t>Look at that before you translate this string → https://en.wikipedia.org/wiki/Language_localisation#Language_tags_and_codes</t>
+        </is>
+      </c>
+    </row>
+    <row r="1126">
+      <c r="A1126" t="inlineStr"/>
+      <c r="B1126" t="inlineStr">
+        <is>
+          <t>City-Defense</t>
+        </is>
+      </c>
+      <c r="C1126" t="inlineStr">
+        <is>
+          <t>Défense de la ville</t>
+        </is>
+      </c>
+      <c r="D1126" t="inlineStr"/>
+      <c r="E1126" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1126" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.defense</t>
+        </is>
+      </c>
+      <c r="G1126" t="inlineStr"/>
+      <c r="H1126" t="inlineStr"/>
+    </row>
+    <row r="1127">
+      <c r="A1127" t="inlineStr"/>
+      <c r="B1127" t="inlineStr">
+        <is>
+          <t>Quintillion</t>
+        </is>
+      </c>
+      <c r="C1127" t="inlineStr">
+        <is>
+          <t>Quintillion</t>
+        </is>
+      </c>
+      <c r="D1127" t="inlineStr"/>
+      <c r="E1127" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1127" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.QT</t>
+        </is>
+      </c>
+      <c r="G1127" t="inlineStr"/>
+      <c r="H1127" t="inlineStr"/>
+    </row>
+    <row r="1128">
+      <c r="A1128" t="inlineStr"/>
+      <c r="B1128" t="inlineStr">
+        <is>
+          <t>Auction</t>
+        </is>
+      </c>
+      <c r="C1128" t="inlineStr">
+        <is>
+          <t>Enchère</t>
+        </is>
+      </c>
+      <c r="D1128" t="inlineStr"/>
+      <c r="E1128" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1128" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Antiques.Auction</t>
+        </is>
+      </c>
+      <c r="G1128" t="inlineStr"/>
+      <c r="H1128" t="inlineStr"/>
+    </row>
+    <row r="1129">
+      <c r="A1129" t="inlineStr"/>
+      <c r="B1129" t="inlineStr">
+        <is>
+          <t>When no bid was placed for a minute, the module starts again from the first row.</t>
+        </is>
+      </c>
+      <c r="C1129" t="inlineStr">
+        <is>
+          <t>Lorsqu'aucune enchère n'a été placée pendant une minute, le module recommence à partir de la première ligne.</t>
+        </is>
+      </c>
+      <c r="D1129" t="inlineStr"/>
+      <c r="E1129" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1129" t="inlineStr">
+        <is>
+          <t>.Boxes.AuctionSettings.Help4</t>
+        </is>
+      </c>
+      <c r="G1129" t="inlineStr"/>
+      <c r="H1129" t="inlineStr"/>
+    </row>
+    <row r="1130">
+      <c r="A1130" t="inlineStr"/>
+      <c r="B1130" t="inlineStr">
+        <is>
+          <t>Show Fragments</t>
+        </is>
+      </c>
+      <c r="C1130" t="inlineStr">
+        <is>
+          <t>Afficher les fragments</t>
+        </is>
+      </c>
+      <c r="D1130" t="inlineStr"/>
+      <c r="E1130" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1130" t="inlineStr">
+        <is>
+          <t>.Boxes.Settings.showBGFragments</t>
+        </is>
+      </c>
+      <c r="G1130" t="inlineStr"/>
+      <c r="H1130" t="inlineStr"/>
+    </row>
+    <row r="1131">
+      <c r="A1131" t="inlineStr"/>
+      <c r="B1131" t="inlineStr">
+        <is>
+          <t>Disadvantage</t>
+        </is>
+      </c>
+      <c r="C1131" t="inlineStr">
+        <is>
+          <t>Désavantageux</t>
+        </is>
+      </c>
+      <c r="D1131" t="inlineStr"/>
+      <c r="E1131" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1131" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.TradeDisadvantage</t>
+        </is>
+      </c>
+      <c r="G1131" t="inlineStr"/>
+      <c r="H1131" t="inlineStr"/>
+    </row>
+    <row r="1132">
+      <c r="A1132" t="inlineStr"/>
+      <c r="B1132" t="inlineStr">
+        <is>
+          <t>GBs</t>
+        </is>
+      </c>
+      <c r="C1132" t="inlineStr">
+        <is>
+          <t>Grands monuments</t>
+        </is>
+      </c>
+      <c r="D1132" t="inlineStr"/>
+      <c r="E1132" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1132" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.GBs</t>
+        </is>
+      </c>
+      <c r="G1132" t="inlineStr"/>
+      <c r="H1132" t="inlineStr"/>
+    </row>
+    <row r="1133">
+      <c r="A1133" t="inlineStr"/>
+      <c r="B1133" t="inlineStr">
+        <is>
+          <t>Terrain</t>
+        </is>
+      </c>
+      <c r="C1133" t="inlineStr">
+        <is>
+          <t>Terrain</t>
+        </is>
+      </c>
+      <c r="D1133" t="inlineStr"/>
+      <c r="E1133" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1133" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Sector.Terrain</t>
+        </is>
+      </c>
+      <c r="G1133" t="inlineStr"/>
+      <c r="H1133" t="inlineStr"/>
+    </row>
+    <row r="1134">
+      <c r="A1134" t="inlineStr"/>
+      <c r="B1134" t="inlineStr">
+        <is>
+          <t>Import / Export</t>
+        </is>
+      </c>
+      <c r="C1134" t="inlineStr">
+        <is>
+          <t>Importer / Exporter</t>
+        </is>
+      </c>
+      <c r="D1134" t="inlineStr"/>
+      <c r="E1134" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1134" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ExportSettings</t>
+        </is>
+      </c>
+      <c r="G1134" t="inlineStr"/>
+      <c r="H1134" t="inlineStr"/>
+    </row>
+    <row r="1135">
+      <c r="A1135" t="inlineStr"/>
+      <c r="B1135" t="inlineStr">
+        <is>
+          <t>Current LvL = __runNumber__; Bonus Chance (x4) = __chanceX4__%</t>
+        </is>
+      </c>
+      <c r="C1135" t="inlineStr">
+        <is>
+          <t>__runNumber__ productions en cours (__chanceX4__% de chance bonus x4)</t>
+        </is>
+      </c>
+      <c r="D1135" t="inlineStr"/>
+      <c r="E1135" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1135" t="inlineStr">
+        <is>
+          <t>.Boxes.Outpost.infoLine</t>
+        </is>
+      </c>
+      <c r="G1135" t="inlineStr"/>
+      <c r="H1135" t="inlineStr"/>
+    </row>
+    <row r="1136">
+      <c r="A1136" t="inlineStr"/>
+      <c r="B1136" t="inlineStr">
+        <is>
+          <t>Start units</t>
+        </is>
+      </c>
+      <c r="C1136" t="inlineStr">
+        <is>
+          <t>Démarrer Unités</t>
+        </is>
+      </c>
+      <c r="D1136" t="inlineStr"/>
+      <c r="E1136" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1136" t="inlineStr">
+        <is>
+          <t>.Boxes.BoostList.guild_raids_units_start</t>
+        </is>
+      </c>
+      <c r="G1136" t="inlineStr"/>
+      <c r="H1136" t="inlineStr"/>
+    </row>
+    <row r="1137">
+      <c r="A1137" t="inlineStr"/>
+      <c r="B1137" t="inlineStr">
+        <is>
+          <t>Count relics in menu icon</t>
+        </is>
+      </c>
+      <c r="C1137" t="inlineStr">
+        <is>
+          <t>Compter les reliques dans l’icône du menu</t>
+        </is>
+      </c>
+      <c r="D1137" t="inlineStr"/>
+      <c r="E1137" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1137" t="inlineStr">
+        <is>
+          <t>.Settings.CountRelics</t>
+        </is>
+      </c>
+      <c r="G1137" t="inlineStr"/>
+      <c r="H1137" t="inlineStr"/>
+    </row>
+    <row r="1138">
+      <c r="A1138" t="inlineStr"/>
+      <c r="B1138" t="inlineStr">
+        <is>
+          <t>Rate</t>
+        </is>
+      </c>
+      <c r="C1138" t="inlineStr">
+        <is>
+          <t>Taux</t>
+        </is>
+      </c>
+      <c r="D1138" t="inlineStr"/>
+      <c r="E1138" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1138" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.RateColumn</t>
+        </is>
+      </c>
+      <c r="G1138" t="inlineStr"/>
+      <c r="H1138" t="inlineStr"/>
+    </row>
+    <row r="1139">
+      <c r="A1139" t="inlineStr"/>
+      <c r="B1139" t="inlineStr">
+        <is>
+          <t>Happiness</t>
+        </is>
+      </c>
+      <c r="C1139" t="inlineStr">
+        <is>
+          <t>Satisfaction</t>
+        </is>
+      </c>
+      <c r="D1139" t="inlineStr"/>
+      <c r="E1139" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1139" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Happiness</t>
+        </is>
+      </c>
+      <c r="G1139" t="inlineStr"/>
+      <c r="H1139" t="inlineStr"/>
+    </row>
+    <row r="1140">
+      <c r="A1140" t="inlineStr"/>
+      <c r="B1140" t="inlineStr">
+        <is>
+          <t>Success</t>
+        </is>
+      </c>
+      <c r="C1140" t="inlineStr">
+        <is>
+          <t>Réussi</t>
+        </is>
+      </c>
+      <c r="D1140" t="inlineStr"/>
+      <c r="E1140" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1140" t="inlineStr">
+        <is>
+          <t>.General.Success</t>
+        </is>
+      </c>
+      <c r="G1140" t="inlineStr"/>
+      <c r="H1140" t="inlineStr"/>
+    </row>
+    <row r="1141">
+      <c r="A1141" t="inlineStr"/>
+      <c r="B1141" t="inlineStr">
+        <is>
+          <t>Player</t>
+        </is>
+      </c>
+      <c r="C1141" t="inlineStr">
+        <is>
+          <t>Joueur</t>
+        </is>
+      </c>
+      <c r="D1141" t="inlineStr"/>
+      <c r="E1141" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1141" t="inlineStr">
+        <is>
+          <t>.General.Player</t>
+        </is>
+      </c>
+      <c r="G1141" t="inlineStr"/>
+      <c r="H1141" t="inlineStr"/>
+    </row>
+    <row r="1142">
+      <c r="A1142" t="inlineStr"/>
+      <c r="B1142" t="inlineStr">
+        <is>
+          <t>Top View</t>
+        </is>
+      </c>
+      <c r="C1142" t="inlineStr">
+        <is>
+          <t>Standard</t>
+        </is>
+      </c>
+      <c r="D1142" t="inlineStr"/>
+      <c r="E1142" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1142" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.NormalPerspecitve</t>
+        </is>
+      </c>
+      <c r="G1142" t="inlineStr"/>
+      <c r="H1142" t="inlineStr"/>
+    </row>
+    <row r="1143">
+      <c r="A1143" t="inlineStr"/>
+      <c r="B1143" t="inlineStr">
+        <is>
+          <t>Current amount placed in your city. Please note: Not all buildings might be in the era that is shown next to the name. Check the map to be sure!</t>
+        </is>
+      </c>
+      <c r="C1143" t="inlineStr">
+        <is>
+          <t>Nombre actuel placé dans votre ville. Remarque : tous les bâtiments ne correspondent peut-être pas à l'ère indiquée à côté du nom. Vérifiez la carte pour être sûr !</t>
+        </is>
+      </c>
+      <c r="D1143" t="inlineStr"/>
+      <c r="E1143" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1143" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.CountTooltip</t>
+        </is>
+      </c>
+      <c r="G1143" t="inlineStr"/>
+      <c r="H1143" t="inlineStr"/>
+    </row>
+    <row r="1144">
+      <c r="A1144" t="inlineStr"/>
+      <c r="B1144" t="inlineStr">
+        <is>
+          <t>Attack</t>
+        </is>
+      </c>
+      <c r="C1144" t="inlineStr">
+        <is>
+          <t>Attaque</t>
+        </is>
+      </c>
+      <c r="D1144" t="inlineStr"/>
+      <c r="E1144" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1144" t="inlineStr">
+        <is>
+          <t>.Boxes.cardGame.Attack</t>
+        </is>
+      </c>
+      <c r="G1144" t="inlineStr"/>
+      <c r="H1144" t="inlineStr"/>
+    </row>
+    <row r="1145">
+      <c r="A1145" t="inlineStr"/>
+      <c r="B1145" t="inlineStr">
+        <is>
+          <t>The import was completed successfully. Please reload the game.</t>
+        </is>
+      </c>
+      <c r="C1145" t="inlineStr">
+        <is>
+          <t>L'importation s'est terminée avec succès. Veuillez recharger le jeu.</t>
+        </is>
+      </c>
+      <c r="D1145" t="inlineStr"/>
+      <c r="E1145" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1145" t="inlineStr">
+        <is>
+          <t>.Boxes.DBExport.ImportSuccessful</t>
+        </is>
+      </c>
+      <c r="G1145" t="inlineStr"/>
+      <c r="H1145" t="inlineStr"/>
+    </row>
+    <row r="1146">
+      <c r="A1146" t="inlineStr"/>
+      <c r="B1146" t="inlineStr">
+        <is>
+          <t>Overview</t>
+        </is>
+      </c>
+      <c r="C1146" t="inlineStr">
+        <is>
+          <t>Aperçu</t>
+        </is>
+      </c>
+      <c r="D1146" t="inlineStr"/>
+      <c r="E1146" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1146" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Overview</t>
+        </is>
+      </c>
+      <c r="G1146" t="inlineStr"/>
+      <c r="H1146" t="inlineStr"/>
+    </row>
+    <row r="1147">
+      <c r="A1147" t="inlineStr"/>
+      <c r="B1147" t="inlineStr">
+        <is>
+          <t>last Alcatraz production</t>
+        </is>
+      </c>
+      <c r="C1147" t="inlineStr">
+        <is>
+          <t>Dernière production d'Alcatraz</t>
+        </is>
+      </c>
+      <c r="D1147" t="inlineStr"/>
+      <c r="E1147" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1147" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.alca</t>
+        </is>
+      </c>
+      <c r="G1147" t="inlineStr"/>
+      <c r="H1147" t="inlineStr"/>
+    </row>
+    <row r="1148">
+      <c r="A1148" t="inlineStr"/>
+      <c r="B1148" t="inlineStr">
+        <is>
+          <t>Rating value of 1 good from prior ages (in FP)</t>
+        </is>
+      </c>
+      <c r="C1148" t="inlineStr">
+        <is>
+          <t>Valeur de 1 ressources d'un âge inférieur (en PF)</t>
+        </is>
+      </c>
+      <c r="D1148" t="inlineStr"/>
+      <c r="E1148" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1148" t="inlineStr">
+        <is>
+          <t>.Boxes.BlueGalaxy.OlderGoodsValue</t>
+        </is>
+      </c>
+      <c r="G1148" t="inlineStr"/>
+      <c r="H1148" t="inlineStr"/>
+    </row>
+    <row r="1149">
+      <c r="A1149" t="inlineStr"/>
+      <c r="B1149" t="inlineStr">
+        <is>
+          <t>Siege damaged</t>
+        </is>
+      </c>
+      <c r="C1149" t="inlineStr">
+        <is>
+          <t>Siège endommagé</t>
+        </is>
+      </c>
+      <c r="D1149" t="inlineStr"/>
+      <c r="E1149" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1149" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Log.siege_damaged</t>
+        </is>
+      </c>
+      <c r="G1149" t="inlineStr"/>
+      <c r="H1149" t="inlineStr"/>
+    </row>
+    <row r="1150">
+      <c r="A1150" t="inlineStr"/>
+      <c r="B1150" t="inlineStr">
+        <is>
+          <t>Only show inventory buildings with a rating equal or higher than x</t>
+        </is>
+      </c>
+      <c r="C1150" t="inlineStr">
+        <is>
+          <t>Afficher uniquement les bâtiments d'inventaire avec une note égale ou supérieure à x</t>
+        </is>
+      </c>
+      <c r="D1150" t="inlineStr"/>
+      <c r="E1150" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1150" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.InventoryBuildingScoreExplanation</t>
+        </is>
+      </c>
+      <c r="G1150" t="inlineStr"/>
+      <c r="H1150" t="inlineStr"/>
+    </row>
+    <row r="1151">
+      <c r="A1151" t="inlineStr"/>
+      <c r="B1151" t="inlineStr">
+        <is>
+          <t>Add</t>
+        </is>
+      </c>
+      <c r="C1151" t="inlineStr">
+        <is>
+          <t>Ajouter</t>
+        </is>
+      </c>
+      <c r="D1151" t="inlineStr"/>
+      <c r="E1151" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1151" t="inlineStr">
+        <is>
+          <t>.Boxes.AuctionSettings.Add</t>
+        </is>
+      </c>
+      <c r="G1151" t="inlineStr"/>
+      <c r="H1151" t="inlineStr"/>
+    </row>
+    <row r="1152">
+      <c r="A1152" t="inlineStr"/>
+      <c r="B1152" t="inlineStr">
+        <is>
+          <t>Friendly invest</t>
+        </is>
+      </c>
+      <c r="C1152" t="inlineStr">
+        <is>
+          <t>Taux d'investissement (amis)</t>
+        </is>
+      </c>
+      <c r="D1152" t="inlineStr"/>
+      <c r="E1152" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1152" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.ArcBonus</t>
+        </is>
+      </c>
+      <c r="G1152" t="inlineStr"/>
+      <c r="H1152" t="inlineStr"/>
+    </row>
+    <row r="1153">
+      <c r="A1153" t="inlineStr"/>
+      <c r="B1153" t="inlineStr">
+        <is>
+          <t>Image size</t>
+        </is>
+      </c>
+      <c r="C1153" t="inlineStr">
+        <is>
+          <t>Grosseur de l'image</t>
+        </is>
+      </c>
+      <c r="D1153" t="inlineStr"/>
+      <c r="E1153" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1153" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.PictogramScalingTitle</t>
+        </is>
+      </c>
+      <c r="G1153" t="inlineStr"/>
+      <c r="H1153" t="inlineStr"/>
+    </row>
+    <row r="1154">
+      <c r="A1154" t="inlineStr"/>
+      <c r="B1154" t="inlineStr">
+        <is>
+          <t>Expired Buildings Notification</t>
+        </is>
+      </c>
+      <c r="C1154" t="inlineStr">
+        <is>
+          <t>Notification des bâtiments expirés</t>
+        </is>
+      </c>
+      <c r="D1154" t="inlineStr"/>
+      <c r="E1154" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1154" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ShowBuildingsExpired</t>
+        </is>
+      </c>
+      <c r="G1154" t="inlineStr"/>
+      <c r="H1154" t="inlineStr"/>
+    </row>
+    <row r="1155">
+      <c r="A1155" t="inlineStr"/>
+      <c r="B1155" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Invested FPs: </t>
+        </is>
+      </c>
+      <c r="C1155" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PF investis : </t>
+        </is>
+      </c>
+      <c r="D1155" t="inlineStr"/>
+      <c r="E1155" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1155" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.InvestBar</t>
+        </is>
+      </c>
+      <c r="G1155" t="inlineStr"/>
+      <c r="H1155" t="inlineStr"/>
+    </row>
+    <row r="1156">
+      <c r="A1156" t="inlineStr"/>
+      <c r="B1156" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - Last snapshot: __time__ ago</t>
+        </is>
+      </c>
+      <c r="C1156" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - Dernière capture il y a __time__</t>
+        </is>
+      </c>
+      <c r="D1156" t="inlineStr"/>
+      <c r="E1156" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1156" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.LastSnapshot</t>
+        </is>
+      </c>
+      <c r="G1156" t="inlineStr"/>
+      <c r="H1156" t="inlineStr"/>
+    </row>
+    <row r="1157">
+      <c r="A1157" t="inlineStr"/>
+      <c r="B1157" t="inlineStr">
+        <is>
+          <t>Off</t>
+        </is>
+      </c>
+      <c r="C1157" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="D1157" t="inlineStr"/>
+      <c r="E1157" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1157" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Persistence.Off</t>
+        </is>
+      </c>
+      <c r="G1157" t="inlineStr"/>
+      <c r="H1157" t="inlineStr"/>
+    </row>
+    <row r="1158">
+      <c r="A1158" t="inlineStr"/>
+      <c r="B1158" t="inlineStr">
+        <is>
+          <t>Antiques Dealer</t>
+        </is>
+      </c>
+      <c r="C1158" t="inlineStr">
+        <is>
+          <t>Vendeur d'antiquités</t>
+        </is>
+      </c>
+      <c r="D1158" t="inlineStr"/>
+      <c r="E1158" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1158" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.antiquesDealer</t>
+        </is>
+      </c>
+      <c r="G1158" t="inlineStr"/>
+      <c r="H1158" t="inlineStr"/>
+    </row>
+    <row r="1159">
+      <c r="A1159" t="inlineStr"/>
+      <c r="B1159" t="inlineStr">
+        <is>
+          <t>Keys</t>
+        </is>
+      </c>
+      <c r="C1159" t="inlineStr">
+        <is>
+          <t>Clés</t>
+        </is>
+      </c>
+      <c r="D1159" t="inlineStr"/>
+      <c r="E1159" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1159" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.Keys.care</t>
+        </is>
+      </c>
+      <c r="G1159" t="inlineStr"/>
+      <c r="H1159" t="inlineStr"/>
+    </row>
+    <row r="1160">
+      <c r="A1160" t="inlineStr"/>
+      <c r="B1160" t="inlineStr">
+        <is>
+          <t>Available Workers</t>
+        </is>
+      </c>
+      <c r="C1160" t="inlineStr">
+        <is>
+          <t>Travailleurs disponibles</t>
+        </is>
+      </c>
+      <c r="D1160" t="inlineStr"/>
+      <c r="E1160" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1160" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.availableCurrency.care</t>
+        </is>
+      </c>
+      <c r="G1160" t="inlineStr"/>
+      <c r="H1160" t="inlineStr"/>
+    </row>
+    <row r="1161">
+      <c r="A1161" t="inlineStr"/>
+      <c r="B1161" t="inlineStr">
+        <is>
+          <t>Trade</t>
+        </is>
+      </c>
+      <c r="C1161" t="inlineStr">
+        <is>
+          <t>Commerce</t>
+        </is>
+      </c>
+      <c r="D1161" t="inlineStr"/>
+      <c r="E1161" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1161" t="inlineStr">
+        <is>
+          <t>.Boxes.mapTradeWarning.Title</t>
+        </is>
+      </c>
+      <c r="G1161" t="inlineStr"/>
+      <c r="H1161" t="inlineStr"/>
+    </row>
+    <row r="1162">
+      <c r="A1162" t="inlineStr"/>
+      <c r="B1162" t="inlineStr">
+        <is>
+          <t>Quadrillion</t>
+        </is>
+      </c>
+      <c r="C1162" t="inlineStr">
+        <is>
+          <t>Quadrillion</t>
+        </is>
+      </c>
+      <c r="D1162" t="inlineStr"/>
+      <c r="E1162" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1162" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.Q</t>
+        </is>
+      </c>
+      <c r="G1162" t="inlineStr"/>
+      <c r="H1162" t="inlineStr"/>
+    </row>
+    <row r="1163">
+      <c r="A1163" t="inlineStr"/>
+      <c r="B1163" t="inlineStr">
+        <is>
+          <t>Bid</t>
+        </is>
+      </c>
+      <c r="C1163" t="inlineStr">
+        <is>
+          <t>Offre</t>
+        </is>
+      </c>
+      <c r="D1163" t="inlineStr"/>
+      <c r="E1163" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1163" t="inlineStr">
+        <is>
+          <t>.Boxes.AuctionSettings.Bid</t>
+        </is>
+      </c>
+      <c r="G1163" t="inlineStr"/>
+      <c r="H1163" t="inlineStr"/>
+    </row>
+    <row r="1164">
+      <c r="A1164" t="inlineStr"/>
+      <c r="B1164" t="inlineStr">
+        <is>
+          <t>No entries found yet…</t>
+        </is>
+      </c>
+      <c r="C1164" t="inlineStr">
+        <is>
+          <t>Aucune entrée trouvée pour le moment…</t>
+        </is>
+      </c>
+      <c r="D1164" t="inlineStr"/>
+      <c r="E1164" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1164" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.NoEntriesFound</t>
+        </is>
+      </c>
+      <c r="G1164" t="inlineStr"/>
+      <c r="H1164" t="inlineStr"/>
+    </row>
+    <row r="1165">
+      <c r="A1165" t="inlineStr"/>
+      <c r="B1165" t="inlineStr">
+        <is>
+          <t>GB Calculator</t>
+        </is>
+      </c>
+      <c r="C1165" t="inlineStr">
+        <is>
+          <t>Calculatrice GM</t>
+        </is>
+      </c>
+      <c r="D1165" t="inlineStr"/>
+      <c r="E1165" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1165" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ShowOwnPartOnAllGBs</t>
+        </is>
+      </c>
+      <c r="G1165" t="inlineStr"/>
+      <c r="H1165" t="inlineStr"/>
+    </row>
+    <row r="1166">
+      <c r="A1166" t="inlineStr"/>
+      <c r="B1166" t="inlineStr">
+        <is>
+          <t>Arctic Future</t>
+        </is>
+      </c>
+      <c r="C1166" t="inlineStr">
+        <is>
+          <t>Futur arctique</t>
+        </is>
+      </c>
+      <c r="D1166" t="inlineStr"/>
+      <c r="E1166" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1166" t="inlineStr">
+        <is>
+          <t>.Eras.15</t>
+        </is>
+      </c>
+      <c r="G1166" t="inlineStr"/>
+      <c r="H1166" t="inlineStr"/>
+    </row>
+    <row r="1167">
+      <c r="A1167" t="inlineStr"/>
+      <c r="B1167" t="inlineStr">
+        <is>
+          <t>Variant</t>
+        </is>
+      </c>
+      <c r="C1167" t="inlineStr">
+        <is>
+          <t>Variante</t>
+        </is>
+      </c>
+      <c r="D1167" t="inlineStr"/>
+      <c r="E1167" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1167" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.Variant</t>
+        </is>
+      </c>
+      <c r="G1167" t="inlineStr"/>
+      <c r="H1167" t="inlineStr"/>
+    </row>
+    <row r="1168">
+      <c r="A1168" t="inlineStr"/>
+      <c r="B1168" t="inlineStr">
+        <is>
+          <t>show ex-members</t>
+        </is>
+      </c>
+      <c r="C1168" t="inlineStr">
+        <is>
+          <t>afficher les ex-membres</t>
+        </is>
+      </c>
+      <c r="D1168" t="inlineStr"/>
+      <c r="E1168" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1168" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.ShowDeletedMembers</t>
+        </is>
+      </c>
+      <c r="G1168" t="inlineStr"/>
+      <c r="H1168" t="inlineStr"/>
+    </row>
+    <row r="1169">
+      <c r="A1169" t="inlineStr"/>
+      <c r="B1169" t="inlineStr">
+        <is>
+          <t>Delete!</t>
+        </is>
+      </c>
+      <c r="C1169" t="inlineStr">
+        <is>
+          <t>Supprimer !</t>
+        </is>
+      </c>
+      <c r="D1169" t="inlineStr"/>
+      <c r="E1169" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1169" t="inlineStr">
+        <is>
+          <t>.Settings.ResetBoxPositions.Button</t>
+        </is>
+      </c>
+      <c r="G1169" t="inlineStr"/>
+      <c r="H1169" t="inlineStr"/>
+    </row>
+    <row r="1170">
+      <c r="A1170" t="inlineStr"/>
+      <c r="B1170" t="inlineStr">
+        <is>
+          <t>Main City</t>
+        </is>
+      </c>
+      <c r="C1170" t="inlineStr">
+        <is>
+          <t>Ville principale</t>
+        </is>
+      </c>
+      <c r="D1170" t="inlineStr"/>
+      <c r="E1170" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1170" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.Main</t>
+        </is>
+      </c>
+      <c r="G1170" t="inlineStr"/>
+      <c r="H1170" t="inlineStr"/>
+    </row>
+    <row r="1171">
+      <c r="A1171" t="inlineStr"/>
+      <c r="B1171" t="inlineStr">
+        <is>
+          <t>Prevention</t>
+        </is>
+      </c>
+      <c r="C1171" t="inlineStr">
+        <is>
+          <t>Prévention</t>
+        </is>
+      </c>
+      <c r="D1171" t="inlineStr"/>
+      <c r="E1171" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1171" t="inlineStr">
+        <is>
+          <t>.Boxes.mapTradeWarning.Text</t>
+        </is>
+      </c>
+      <c r="G1171" t="inlineStr"/>
+      <c r="H1171" t="inlineStr"/>
+    </row>
+    <row r="1172">
+      <c r="A1172" t="inlineStr"/>
+      <c r="B1172" t="inlineStr">
+        <is>
+          <t>Search</t>
+        </is>
+      </c>
+      <c r="C1172" t="inlineStr">
+        <is>
+          <t>Recherche</t>
+        </is>
+      </c>
+      <c r="D1172" t="inlineStr"/>
+      <c r="E1172" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1172" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.Filter</t>
+        </is>
+      </c>
+      <c r="G1172" t="inlineStr"/>
+      <c r="H1172" t="inlineStr"/>
+    </row>
+    <row r="1173">
+      <c r="A1173" t="inlineStr"/>
+      <c r="B1173" t="inlineStr">
+        <is>
+          <t>Shop Assistant</t>
+        </is>
+      </c>
+      <c r="C1173" t="inlineStr">
+        <is>
+          <t>Assistant Boutique</t>
+        </is>
+      </c>
+      <c r="D1173" t="inlineStr"/>
+      <c r="E1173" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1173" t="inlineStr">
+        <is>
+          <t>.Boxes.ShopAssist.Title</t>
+        </is>
+      </c>
+      <c r="G1173" t="inlineStr"/>
+      <c r="H1173" t="inlineStr"/>
+    </row>
+    <row r="1174">
+      <c r="A1174" t="inlineStr"/>
+      <c r="B1174" t="inlineStr">
+        <is>
+          <t>Badges</t>
+        </is>
+      </c>
+      <c r="C1174" t="inlineStr">
+        <is>
+          <t>Badges</t>
+        </is>
+      </c>
+      <c r="D1174" t="inlineStr"/>
+      <c r="E1174" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1174" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.Keys.soccer</t>
+        </is>
+      </c>
+      <c r="G1174" t="inlineStr"/>
+      <c r="H1174" t="inlineStr"/>
+    </row>
+    <row r="1175">
+      <c r="A1175" t="inlineStr"/>
+      <c r="B1175" t="inlineStr">
+        <is>
+          <t>Offer</t>
+        </is>
+      </c>
+      <c r="C1175" t="inlineStr">
+        <is>
+          <t>Offre</t>
+        </is>
+      </c>
+      <c r="D1175" t="inlineStr"/>
+      <c r="E1175" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1175" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.OfferColumn</t>
+        </is>
+      </c>
+      <c r="G1175" t="inlineStr"/>
+      <c r="H1175" t="inlineStr"/>
+    </row>
+    <row r="1176">
+      <c r="A1176" t="inlineStr"/>
+      <c r="B1176" t="inlineStr">
+        <is>
+          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __toomuch__FP too many.</t>
+        </is>
+      </c>
+      <c r="C1176" t="inlineStr">
+        <is>
+          <t>&lt;br&gt;Vous avez payé __paid__ PF au lieu de __topay__ PF.&lt;br&gt; C'est &lt;b&gt;__toomuch__&lt;/b&gt; PF de trop.</t>
+        </is>
+      </c>
+      <c r="D1176" t="inlineStr"/>
+      <c r="E1176" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1176" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.TTPaidTooMuch</t>
+        </is>
+      </c>
+      <c r="G1176" t="inlineStr"/>
+      <c r="H1176" t="inlineStr"/>
+    </row>
+    <row r="1177">
+      <c r="A1177" t="inlineStr"/>
+      <c r="B1177" t="inlineStr">
+        <is>
+          <t>Infobox</t>
+        </is>
+      </c>
+      <c r="C1177" t="inlineStr">
+        <is>
+          <t>Fenêtre d'info</t>
+        </is>
+      </c>
+      <c r="D1177" t="inlineStr"/>
+      <c r="E1177" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1177" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.AutoOpenInfoBox</t>
+        </is>
+      </c>
+      <c r="G1177" t="inlineStr"/>
+      <c r="H1177" t="inlineStr"/>
+    </row>
+    <row r="1178">
+      <c r="A1178" t="inlineStr"/>
+      <c r="B1178" t="inlineStr">
+        <is>
+          <t>All</t>
+        </is>
+      </c>
+      <c r="C1178" t="inlineStr">
+        <is>
+          <t>Tout</t>
+        </is>
+      </c>
+      <c r="D1178" t="inlineStr"/>
+      <c r="E1178" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1178" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnAll</t>
+        </is>
+      </c>
+      <c r="G1178" t="inlineStr"/>
+      <c r="H1178" t="inlineStr"/>
+    </row>
+    <row r="1179">
+      <c r="A1179" t="inlineStr"/>
+      <c r="B1179" t="inlineStr">
+        <is>
+          <t>Opacity</t>
+        </is>
+      </c>
+      <c r="C1179" t="inlineStr">
+        <is>
+          <t>Opacité</t>
+        </is>
+      </c>
+      <c r="D1179" t="inlineStr"/>
+      <c r="E1179" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1179" t="inlineStr">
+        <is>
+          <t>.Boxes.CityBuilder.Opacity</t>
+        </is>
+      </c>
+      <c r="G1179" t="inlineStr"/>
+      <c r="H1179" t="inlineStr"/>
+    </row>
+    <row r="1180">
+      <c r="A1180" t="inlineStr"/>
+      <c r="B1180" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
-      <c r="C736" t="inlineStr">
+      <c r="C1180" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
-      <c r="D736" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F736" t="inlineStr">
+      <c r="D1180" t="inlineStr"/>
+      <c r="E1180" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1180" t="inlineStr">
         <is>
           <t>.Boxes.DBExport.Description</t>
         </is>
       </c>
-      <c r="G736" t="inlineStr"/>
-[...1148 lines deleted...]
-      <c r="B781" t="inlineStr">
+      <c r="G1180" t="inlineStr"/>
+      <c r="H1180" t="inlineStr"/>
+    </row>
+    <row r="1181">
+      <c r="A1181" t="inlineStr"/>
+      <c r="B1181" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="C1181" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="D1181" t="inlineStr"/>
+      <c r="E1181" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1181" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.Version</t>
+        </is>
+      </c>
+      <c r="G1181" t="inlineStr"/>
+      <c r="H1181" t="inlineStr"/>
+    </row>
+    <row r="1182">
+      <c r="A1182" t="inlineStr"/>
+      <c r="B1182" t="inlineStr">
+        <is>
+          <t>Copy</t>
+        </is>
+      </c>
+      <c r="C1182" t="inlineStr">
+        <is>
+          <t>Copier</t>
+        </is>
+      </c>
+      <c r="D1182" t="inlineStr"/>
+      <c r="E1182" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1182" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.Copy</t>
+        </is>
+      </c>
+      <c r="G1182" t="inlineStr"/>
+      <c r="H1182" t="inlineStr"/>
+    </row>
+    <row r="1183">
+      <c r="A1183" t="inlineStr"/>
+      <c r="B1183" t="inlineStr">
+        <is>
+          <t>Inventory</t>
+        </is>
+      </c>
+      <c r="C1183" t="inlineStr">
+        <is>
+          <t>Inventaire</t>
+        </is>
+      </c>
+      <c r="D1183" t="inlineStr"/>
+      <c r="E1183" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1183" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.ShowInventoryBuildings</t>
+        </is>
+      </c>
+      <c r="G1183" t="inlineStr"/>
+      <c r="H1183" t="inlineStr"/>
+    </row>
+    <row r="1184">
+      <c r="A1184" t="inlineStr"/>
+      <c r="B1184" t="inlineStr">
+        <is>
+          <t>Blue Galaxy Helper</t>
+        </is>
+      </c>
+      <c r="C1184" t="inlineStr">
+        <is>
+          <t>Assistant Galaxie Bleue</t>
+        </is>
+      </c>
+      <c r="D1184" t="inlineStr"/>
+      <c r="E1184" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1184" t="inlineStr">
+        <is>
+          <t>.Menu.Bluegalaxy.Title</t>
+        </is>
+      </c>
+      <c r="G1184" t="inlineStr"/>
+      <c r="H1184" t="inlineStr"/>
+    </row>
+    <row r="1185">
+      <c r="A1185" t="inlineStr"/>
+      <c r="B1185" t="inlineStr">
         <is>
           <t>Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only rogues remain after the first wave.</t>
         </is>
       </c>
-      <c r="C781" t="inlineStr">
+      <c r="C1185" t="inlineStr">
         <is>
           <t>Masquer les boutons "Attaque" et "Bataille auto." afin d'éviter une défaite s'il ne reste que des voyous après la première vague.</t>
         </is>
       </c>
-      <c r="D781" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F781" t="inlineStr">
+      <c r="D1185" t="inlineStr"/>
+      <c r="E1185" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1185" t="inlineStr">
         <is>
           <t>.Settings.ShowRougeUnitWarning.Desc</t>
         </is>
       </c>
-      <c r="G781" t="inlineStr">
+      <c r="G1185" t="inlineStr">
         <is>
           <t>pour moi, le terme anglais Window est mal approprié. c'est une boite qui cache le bouton négocier qui s'affiche par-dessus. une fenêtre suggère une interaction avec le joueur. ce n'est pas le cas ici.
 Effectivement, après le terme "boite" n'est pas plus approprié à mon sens, j'ai reformulé pour décrire le but de l'action et non le moyen...
 Ca semble plus clair ainsi ;)
 use of "are" replaced with "where"
 - - -
 Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only Rogues remain after the first wave.\&lt;br\&gt;If units of a higher era are killed, this window gives you the chance to heal them with diamonds.
 - - -
 Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only Rogues remain after the first wave.\&lt;br\&gt;Also, if units of a higher where killed this window gives you the chance to heal them with diamonds.</t>
         </is>
       </c>
-      <c r="H781" t="inlineStr"/>
-[...10514 lines deleted...]
-      <c r="G1185" t="inlineStr"/>
       <c r="H1185" t="inlineStr"/>
     </row>
     <row r="1186">
       <c r="A1186" t="inlineStr"/>
       <c r="B1186" t="inlineStr">
         <is>
-          <t>Choose your own Soundtrack!</t>
+          <t>Enable sound</t>
         </is>
       </c>
       <c r="C1186" t="inlineStr">
         <is>
-          <t>Choisissez votre propre bande sonore !</t>
+          <t>Activer le son</t>
         </is>
       </c>
       <c r="D1186" t="inlineStr"/>
       <c r="E1186" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1186" t="inlineStr">
         <is>
-          <t>.Menu.Music.Desc</t>
+          <t>.Settings.Entry.EnableSound</t>
         </is>
       </c>
       <c r="G1186" t="inlineStr"/>
       <c r="H1186" t="inlineStr"/>
     </row>
     <row r="1187">
       <c r="A1187" t="inlineStr"/>
       <c r="B1187" t="inlineStr">
         <is>
-          <t>Your city data is now on the clipboard</t>
+          <t>Arc</t>
         </is>
       </c>
       <c r="C1187" t="inlineStr">
         <is>
-          <t>Les données de votre cité sont maintenant dans le presse-papier</t>
+          <t>Arche</t>
         </is>
       </c>
       <c r="D1187" t="inlineStr"/>
       <c r="E1187" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1187" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ToastBodyCopyData</t>
+          <t>.Boxes.OwnpartCalculator.Arc</t>
         </is>
       </c>
       <c r="G1187" t="inlineStr"/>
       <c r="H1187" t="inlineStr"/>
     </row>
     <row r="1188">
       <c r="A1188" t="inlineStr"/>
       <c r="B1188" t="inlineStr">
         <is>
-          <t>Guild Battleground (GBG)</t>
+          <t>This GB is not connected to a road.</t>
         </is>
       </c>
       <c r="C1188" t="inlineStr">
         <is>
-          <t>Champs de bataille de guilde</t>
+          <t>Ce GM n'est pas relié à une route.</t>
         </is>
       </c>
       <c r="D1188" t="inlineStr"/>
       <c r="E1188" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1188" t="inlineStr">
         <is>
-          <t>.Menu.Gildfight.Title</t>
+          <t>.Boxes.Calculator.LGNotConnected</t>
         </is>
       </c>
       <c r="G1188" t="inlineStr"/>
       <c r="H1188" t="inlineStr"/>
     </row>
     <row r="1189">
       <c r="A1189" t="inlineStr"/>
       <c r="B1189" t="inlineStr">
         <is>
-          <t>New Value</t>
+          <t>Aztec Helper</t>
         </is>
       </c>
       <c r="C1189" t="inlineStr">
         <is>
-          <t>Nouvelle valeur</t>
+          <t>Aide Aztèque</t>
         </is>
       </c>
       <c r="D1189" t="inlineStr"/>
       <c r="E1189" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1189" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Settings.newValue</t>
+          <t>.Boxes.AztecMiniGame.Title</t>
         </is>
       </c>
       <c r="G1189" t="inlineStr"/>
       <c r="H1189" t="inlineStr"/>
     </row>
     <row r="1190">
       <c r="A1190" t="inlineStr"/>
       <c r="B1190" t="inlineStr">
         <is>
-          <t>open overview after update</t>
+          <t>vertical</t>
         </is>
       </c>
       <c r="C1190" t="inlineStr">
         <is>
-          <t>ouvrir l'aperçu après la mise à jour</t>
+          <t>vertical</t>
         </is>
       </c>
       <c r="D1190" t="inlineStr"/>
       <c r="E1190" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1190" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.AutoStartOnUpdate</t>
+          <t>.Boxes.CloseBox.Vertical</t>
         </is>
       </c>
       <c r="G1190" t="inlineStr"/>
       <c r="H1190" t="inlineStr"/>
     </row>
     <row r="1191">
       <c r="A1191" t="inlineStr"/>
       <c r="B1191" t="inlineStr">
         <is>
-          <t>Efficiency</t>
+          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
         </is>
       </c>
       <c r="C1191" t="inlineStr">
         <is>
-          <t>Efficacité</t>
+          <t>Avis de non-responsabilité : ces données sont basées sur vos données collectées. Les chiffres présentés ici ne sont probablement pas exacts à 100 %. Il faudrait ouvrir la liste à minuit pour qu'ils soient corrects.</t>
         </is>
       </c>
       <c r="D1191" t="inlineStr"/>
       <c r="E1191" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1191" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Efficiency</t>
+          <t>.Boxes.GuildFights.SnapShotLogDisclaimer</t>
         </is>
       </c>
       <c r="G1191" t="inlineStr"/>
       <c r="H1191" t="inlineStr"/>
     </row>
     <row r="1192">
       <c r="A1192" t="inlineStr"/>
       <c r="B1192" t="inlineStr">
         <is>
-          <t xml:space="preserve">Last Update: </t>
+          <t>Collected Progress</t>
         </is>
       </c>
       <c r="C1192" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dernière mise à jour : </t>
+          <t>Progression collectée</t>
         </is>
       </c>
       <c r="D1192" t="inlineStr"/>
       <c r="E1192" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1192" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Udate</t>
+          <t>.Boxes.MergerGame.ProgressCollected</t>
         </is>
       </c>
       <c r="G1192" t="inlineStr"/>
       <c r="H1192" t="inlineStr"/>
     </row>
     <row r="1193">
       <c r="A1193" t="inlineStr"/>
       <c r="B1193" t="inlineStr">
         <is>
-          <t>Please visit all maps once to unlock the power data and collect guild data.</t>
+          <t>never</t>
         </is>
       </c>
       <c r="C1193" t="inlineStr">
         <is>
-          <t>Merci de visiter toutes les cartes une fois pour débloquer les données de pouvoir et collecter les données de guilde.</t>
+          <t>jamais</t>
         </is>
       </c>
       <c r="D1193" t="inlineStr"/>
       <c r="E1193" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1193" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.OverviewExplainer</t>
+          <t>.Boxes.GuildMemberStat.Never</t>
         </is>
       </c>
       <c r="G1193" t="inlineStr"/>
       <c r="H1193" t="inlineStr"/>
     </row>
     <row r="1194">
       <c r="A1194" t="inlineStr"/>
       <c r="B1194" t="inlineStr">
         <is>
-          <t>Boost Sources</t>
+          <t>Event Pass</t>
         </is>
       </c>
       <c r="C1194" t="inlineStr">
         <is>
-          <t>Origine Boost</t>
+          <t>Event Pass</t>
         </is>
       </c>
       <c r="D1194" t="inlineStr"/>
       <c r="E1194" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1194" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.open</t>
+          <t>.Boxes.FPCollector.event_pass</t>
         </is>
       </c>
       <c r="G1194" t="inlineStr"/>
       <c r="H1194" t="inlineStr"/>
     </row>
     <row r="1195">
       <c r="A1195" t="inlineStr"/>
       <c r="B1195" t="inlineStr">
         <is>
-          <t>Sum Inventory + Offered</t>
+          <t>12 hour clock</t>
         </is>
       </c>
       <c r="C1195" t="inlineStr">
         <is>
-          <t>Somme inventaire + Offre</t>
+          <t>12 heures</t>
         </is>
       </c>
       <c r="D1195" t="inlineStr"/>
       <c r="E1195" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1195" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.InventoryOfferSum</t>
+          <t>.Boxes.Productions.AMPMTime</t>
         </is>
       </c>
       <c r="G1195" t="inlineStr"/>
       <c r="H1195" t="inlineStr"/>
     </row>
     <row r="1196">
       <c r="A1196" t="inlineStr"/>
       <c r="B1196" t="inlineStr">
         <is>
-          <t>The import was completed with errors. Please reload the game.</t>
+          <t>Allies</t>
         </is>
       </c>
       <c r="C1196" t="inlineStr">
         <is>
-          <t>L'importation s'est terminée avec des erreurs. Veuillez recharger le jeu.</t>
+          <t>Allié</t>
         </is>
       </c>
       <c r="D1196" t="inlineStr"/>
       <c r="E1196" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1196" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ImportPartlySuccessful</t>
+          <t>.Boxes.AllyList.Ally</t>
         </is>
       </c>
       <c r="G1196" t="inlineStr"/>
       <c r="H1196" t="inlineStr"/>
     </row>
     <row r="1197">
       <c r="A1197" t="inlineStr"/>
       <c r="B1197" t="inlineStr">
         <is>
-          <t>Please open the Market console first (T)</t>
+          <t>Should all box coordinates be reset? This can bring back windows you managed to move out of sight.</t>
         </is>
       </c>
       <c r="C1197" t="inlineStr">
         <is>
-          <t>Veuillez d'abord ouvrir le marché</t>
+          <t>Toutes les positions des fenêtres doivent-elles être réinitialisées ? Ceci peut faire réapparaitre des fenêtres en dehors de votre vue.</t>
         </is>
       </c>
       <c r="D1197" t="inlineStr"/>
       <c r="E1197" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1197" t="inlineStr">
         <is>
-          <t>.Menu.Market.Warning</t>
+          <t>.Settings.ResetBoxPositions.Desc</t>
         </is>
       </c>
       <c r="G1197" t="inlineStr"/>
       <c r="H1197" t="inlineStr"/>
     </row>
     <row r="1198">
       <c r="A1198" t="inlineStr"/>
       <c r="B1198" t="inlineStr">
         <is>
-          <t>GBG Building Recommendation</t>
+          <t>The investment list is older than 30 minutes. Please update your investment list in the Town Hall.</t>
         </is>
       </c>
       <c r="C1198" t="inlineStr">
         <is>
-          <t>Recommandation Bâtiment CbG</t>
+          <t>La liste des investissements a plus de 30 minutes. Veuillez mettre à jour votre liste d'investissements à l'Hôtel de Ville.</t>
         </is>
       </c>
       <c r="D1198" t="inlineStr"/>
       <c r="E1198" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1198" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowGBGBuildings</t>
+          <t>.Boxes.Investment.UpdateRequired</t>
         </is>
       </c>
       <c r="G1198" t="inlineStr"/>
       <c r="H1198" t="inlineStr"/>
     </row>
     <row r="1199">
       <c r="A1199" t="inlineStr"/>
       <c r="B1199" t="inlineStr">
         <is>
-          <t>1 FP equals __goods__ goods</t>
+          <t>Power Levelling</t>
         </is>
       </c>
       <c r="C1199" t="inlineStr">
         <is>
-          <t>1 PF équivaut à __goods__ ressources</t>
+          <t>Niveaux</t>
         </is>
       </c>
       <c r="D1199" t="inlineStr"/>
       <c r="E1199" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1199" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.GoodsPerFP</t>
+          <t>.Boxes.OwnpartCalculator.PowerLeveling</t>
         </is>
       </c>
       <c r="G1199" t="inlineStr"/>
       <c r="H1199" t="inlineStr"/>
     </row>
     <row r="1200">
       <c r="A1200" t="inlineStr"/>
       <c r="B1200" t="inlineStr">
         <is>
-          <t>Display Event Assistants</t>
+          <t>City planner</t>
         </is>
       </c>
       <c r="C1200" t="inlineStr">
         <is>
-          <t>Afficher l'assistant d'événement</t>
+          <t>Envoyer</t>
         </is>
       </c>
       <c r="D1200" t="inlineStr"/>
       <c r="E1200" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1200" t="inlineStr">
         <is>
-          <t>.Settings.ShowEventChest.Title</t>
+          <t>.Boxes.CityMap.ShowSubmitBox</t>
         </is>
       </c>
       <c r="G1200" t="inlineStr"/>
       <c r="H1200" t="inlineStr"/>
     </row>
     <row r="1201">
       <c r="A1201" t="inlineStr"/>
       <c r="B1201" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>QI Snapshot Log</t>
         </is>
       </c>
       <c r="C1201" t="inlineStr">
         <is>
-          <t>Tout</t>
+          <t>IQ Log aperçu instantané</t>
         </is>
       </c>
       <c r="D1201" t="inlineStr"/>
       <c r="E1201" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1201" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnAll</t>
+          <t>.Boxes.QiProgress.SnapshotLog</t>
         </is>
       </c>
       <c r="G1201" t="inlineStr"/>
       <c r="H1201" t="inlineStr"/>
     </row>
     <row r="1202">
       <c r="A1202" t="inlineStr"/>
       <c r="B1202" t="inlineStr">
         <is>
-          <t>Artillery Unit</t>
+          <t>Open Profile Summary</t>
         </is>
       </c>
       <c r="C1202" t="inlineStr">
         <is>
-          <t>Unité d'artillerie</t>
+          <t>Ouvrir le résumé du profil</t>
         </is>
       </c>
       <c r="D1202" t="inlineStr"/>
       <c r="E1202" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1202" t="inlineStr">
         <is>
-          <t>.Boxes.Units.long_ranged</t>
+          <t>.Boxes.PlayerProfile.Tooltip</t>
         </is>
       </c>
       <c r="G1202" t="inlineStr"/>
       <c r="H1202" t="inlineStr"/>
     </row>
     <row r="1203">
       <c r="A1203" t="inlineStr"/>
       <c r="B1203" t="inlineStr">
         <is>
-          <t>Number of Diplomatic Gifts attempts remaining.</t>
+          <t>bottom right</t>
         </is>
       </c>
       <c r="C1203" t="inlineStr">
         <is>
-          <t>Nombre d'essais restants pour les cadeaux diplomatiques.</t>
+          <t>En bas à droite</t>
         </is>
       </c>
       <c r="D1203" t="inlineStr"/>
       <c r="E1203" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1203" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.diplomatic_gifts</t>
+          <t>.Menu.Notification.Position.bottom-right</t>
         </is>
       </c>
       <c r="G1203" t="inlineStr"/>
       <c r="H1203" t="inlineStr"/>
     </row>
     <row r="1204">
       <c r="A1204" t="inlineStr"/>
       <c r="B1204" t="inlineStr">
         <is>
-          <t>Unattached</t>
+          <t>Minimum Score</t>
         </is>
       </c>
       <c r="C1204" t="inlineStr">
         <is>
-          <t>Non liée</t>
+          <t>Score minimum</t>
         </is>
       </c>
       <c r="D1204" t="inlineStr"/>
       <c r="E1204" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1204" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Unbind</t>
+          <t>.Boxes.ProductionsRating.InventoryBuildingScore</t>
         </is>
       </c>
       <c r="G1204" t="inlineStr"/>
       <c r="H1204" t="inlineStr"/>
     </row>
     <row r="1205">
       <c r="A1205" t="inlineStr"/>
       <c r="B1205" t="inlineStr">
         <is>
-          <t>Size including average road space requirement of __streetnettosize__ tiles</t>
+          <t>Wildpark-Event</t>
         </is>
       </c>
       <c r="C1205" t="inlineStr">
         <is>
-          <t>Taille, y compris l'espace moyen requis pour la route sur __streetnettosize__ cases</t>
+          <t>Événement du parc animalier</t>
         </is>
       </c>
       <c r="D1205" t="inlineStr"/>
       <c r="E1205" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1205" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.SizeTT</t>
+          <t>.Boxes.FPCollector.wildlife_event</t>
         </is>
       </c>
       <c r="G1205" t="inlineStr"/>
       <c r="H1205" t="inlineStr"/>
     </row>
     <row r="1206">
       <c r="A1206" t="inlineStr"/>
       <c r="B1206" t="inlineStr">
         <is>
-          <t>Tracks, which of the recurring quests already gave diamonds</t>
+          <t>How to highlight buildings: Click any row to select the buildings you want to compare more easily. Search results are marked automatically.</t>
         </is>
       </c>
       <c r="C1206" t="inlineStr">
         <is>
-          <t>Traque, lesquelles des quêtes récurrentes ont déjà donné des diamants</t>
+          <t>Comment mettre en évidence les bâtiments : cliquez sur n'importe quelle ligne pour sélectionner les bâtiments que vous souhaitez comparer plus facilement. Les résultats de la recherche sont marqués automatiquement.</t>
         </is>
       </c>
       <c r="D1206" t="inlineStr"/>
       <c r="E1206" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1206" t="inlineStr">
         <is>
-          <t>.Menu.recurringQuests.Desc</t>
+          <t>.Boxes.ProductionsRating.HighlightsExplained</t>
         </is>
       </c>
       <c r="G1206" t="inlineStr"/>
       <c r="H1206" t="inlineStr"/>
     </row>
     <row r="1207">
       <c r="A1207" t="inlineStr"/>
       <c r="B1207" t="inlineStr">
         <is>
-          <t>Active</t>
+          <t>Drag &amp; Drop the resource icons above to rearrange the average display yourself to determine a new sequence from the first attempt.</t>
         </is>
       </c>
       <c r="C1207" t="inlineStr">
         <is>
-          <t>Actif</t>
+          <t>Vous pouvez réorganiser vous-même les icônes de l'ordre préférentiel.&lt;br&gt;Utilisez le glisser-déposer pour déterminer l'ordre dès la première tentative.</t>
         </is>
       </c>
       <c r="D1207" t="inlineStr"/>
       <c r="E1207" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1207" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Active</t>
-[...2 lines deleted...]
-      <c r="G1207" t="inlineStr"/>
+          <t>.Boxes.Negotiation.DragDrop</t>
+        </is>
+      </c>
+      <c r="G1207" t="inlineStr">
+        <is>
+          <t>Do not get at all what you mean</t>
+        </is>
+      </c>
       <c r="H1207" t="inlineStr"/>
     </row>
     <row r="1208">
       <c r="A1208" t="inlineStr"/>
       <c r="B1208" t="inlineStr">
         <is>
-          <t>Grandprize</t>
+          <t>Adding __fpcount__ FPs too many!&lt;br&gt;Maximum investment: __totalfp__ FPs</t>
         </is>
       </c>
       <c r="C1208" t="inlineStr">
         <is>
-          <t>Grand Prix</t>
+          <t>__fpcount__ PF ne rentre pas dedans.&lt;br&gt;Investissement maximum : __totalfp__ PF</t>
         </is>
       </c>
       <c r="D1208" t="inlineStr"/>
       <c r="E1208" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1208" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.grand_prize</t>
+          <t>.Boxes.Calculator.TTLevelWarning</t>
         </is>
       </c>
       <c r="G1208" t="inlineStr"/>
       <c r="H1208" t="inlineStr"/>
     </row>
     <row r="1209">
       <c r="A1209" t="inlineStr"/>
       <c r="B1209" t="inlineStr">
         <is>
-          <t>Display FP Investment sums</t>
+          <t>Boost Sources</t>
         </is>
       </c>
       <c r="C1209" t="inlineStr">
         <is>
-          <t>Afficher le résumé d'investissements des PF</t>
+          <t>Origine Boost</t>
         </is>
       </c>
       <c r="D1209" t="inlineStr"/>
       <c r="E1209" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1209" t="inlineStr">
         <is>
-          <t>.Settings.ShowInvestments.Title</t>
+          <t>.Boxes.BoostList.open</t>
         </is>
       </c>
       <c r="G1209" t="inlineStr"/>
       <c r="H1209" t="inlineStr"/>
     </row>
     <row r="1210">
       <c r="A1210" t="inlineStr"/>
       <c r="B1210" t="inlineStr">
         <is>
-          <t>bottom right</t>
+          <t>Remaining FPs to level</t>
         </is>
       </c>
       <c r="C1210" t="inlineStr">
         <is>
-          <t>En bas à droite</t>
+          <t>Jusqu'au niveau suivant</t>
         </is>
       </c>
       <c r="D1210" t="inlineStr"/>
       <c r="E1210" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1210" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.bottom-right</t>
+          <t>.Boxes.Calculator.Up2LevelUp</t>
         </is>
       </c>
       <c r="G1210" t="inlineStr"/>
       <c r="H1210" t="inlineStr"/>
     </row>
     <row r="1211">
       <c r="A1211" t="inlineStr"/>
       <c r="B1211" t="inlineStr">
         <is>
-          <t>Deleted!</t>
+          <t>GE Main Encounters</t>
         </is>
       </c>
       <c r="C1211" t="inlineStr">
         <is>
-          <t>Effacé !</t>
+          <t>EG Rencontres principales</t>
         </is>
       </c>
       <c r="D1211" t="inlineStr"/>
       <c r="E1211" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1211" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.DeletedBoxCoordsHead</t>
+          <t>.Boxes.Castle.GexLastOfSections</t>
         </is>
       </c>
       <c r="G1211" t="inlineStr"/>
       <c r="H1211" t="inlineStr"/>
     </row>
     <row r="1212">
       <c r="A1212" t="inlineStr"/>
       <c r="B1212" t="inlineStr">
         <is>
-          <t>Notifications are created, that inform about the expiration of a limited building. (after deactivating this function, alerts that were created in the past may still show)</t>
+          <t>1 FP equals __goods__ goods</t>
         </is>
       </c>
       <c r="C1212" t="inlineStr">
         <is>
-          <t>Des notifications sont créées pour informer de l'expiration d'un bâtiment limité. (après avoir désactivé cette fonction, les alertes créées dans le passé peuvent toujours s'afficher)</t>
+          <t>1 PF équivaut à __goods__ ressources</t>
         </is>
       </c>
       <c r="D1212" t="inlineStr"/>
       <c r="E1212" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1212" t="inlineStr">
         <is>
-          <t>.Settings.ShowBuildingsExpired.Desc</t>
+          <t>.Boxes.BlueGalaxy.GoodsPerFP</t>
         </is>
       </c>
       <c r="G1212" t="inlineStr"/>
       <c r="H1212" t="inlineStr"/>
     </row>
     <row r="1213">
       <c r="A1213" t="inlineStr"/>
       <c r="B1213" t="inlineStr">
         <is>
-          <t>&lt;span style="color:#ffb539"&gt;__provinceName__&lt;/span&gt; was captured by &lt;span style="color:__attackerColor__;text-shadow: 0 1px 1px __attackerShadow__"&gt;__attackerName__&lt;/span&gt; and is locked until __untilOccupied__.</t>
+          <t>New Value</t>
         </is>
       </c>
       <c r="C1213" t="inlineStr">
         <is>
-          <t>La province &lt;span style="color:#ffb539"&gt;__provinceName__&lt;/span&gt; a été prise par &lt;span style="color:__attackerColor__;text-shadow: 0 1px 1px __attackerShadow__"&gt;__attackerName__&lt;/span&gt; et sera vérrouillée jusqu'à __untilOccupied__.</t>
+          <t>Nouvelle valeur</t>
         </is>
       </c>
       <c r="D1213" t="inlineStr"/>
       <c r="E1213" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1213" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.GildFightOccupied</t>
+          <t>.Boxes.Calculator.Settings.newValue</t>
         </is>
       </c>
       <c r="G1213" t="inlineStr"/>
       <c r="H1213" t="inlineStr"/>
     </row>
     <row r="1214">
       <c r="A1214" t="inlineStr"/>
       <c r="B1214" t="inlineStr">
         <is>
-          <t>Open Ally Overview</t>
+          <t>Slot Empty</t>
         </is>
       </c>
       <c r="C1214" t="inlineStr">
         <is>
-          <t>Ouvrir l'aperçu des Alliés</t>
+          <t>non rempli</t>
         </is>
       </c>
       <c r="D1214" t="inlineStr"/>
       <c r="E1214" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1214" t="inlineStr">
         <is>
-          <t>.Settings.ShowAllyList.Title</t>
+          <t>.Boxes.Units.NotFilled</t>
         </is>
       </c>
       <c r="G1214" t="inlineStr"/>
       <c r="H1214" t="inlineStr"/>
     </row>
     <row r="1215">
       <c r="A1215" t="inlineStr"/>
       <c r="B1215" t="inlineStr">
         <is>
-          <t>There are several ways to get support:</t>
+          <t>Number of Diplomatic Gifts attempts remaining.</t>
         </is>
       </c>
       <c r="C1215" t="inlineStr">
         <is>
-          <t>Il existe plusieurs façons d'obtenir de l'aide :</t>
+          <t>Nombre d'essais restants pour les cadeaux diplomatiques.</t>
         </is>
       </c>
       <c r="D1215" t="inlineStr"/>
       <c r="E1215" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1215" t="inlineStr">
         <is>
-          <t>.Settings.Help.Desc</t>
+          <t>.Boxes.BonusService.diplomatic_gifts</t>
         </is>
       </c>
       <c r="G1215" t="inlineStr"/>
       <c r="H1215" t="inlineStr"/>
     </row>
     <row r="1216">
       <c r="A1216" t="inlineStr"/>
       <c r="B1216" t="inlineStr">
         <is>
-          <t>Search</t>
+          <t>This list shows for which of the quests the helper is sure you have already received diamonds - quests are listed here as open even if you have already received diamonds for that quest on another device or before this feature was activated. Since medals only show up as rewards if diamonds have been obtained before, the list will update after either diamonds or medals are obtained.</t>
         </is>
       </c>
       <c r="C1216" t="inlineStr">
         <is>
-          <t>Recherche</t>
+          <t>Cette liste indique pour laquelle des quêtes l'assistant est sûr que vous avez déjà reçu des diamants - les quêtes sont répertoriées ici comme ouvertes même si vous avez déjà reçu des diamants pour cette quête sur un autre appareil ou avant l'activation de cette fonctionnalité. Étant donné que les médailles n'apparaissent comme récompenses que si des diamants ont déjà été obtenus, la liste sera mise à jour après l'obtention de diamants ou de médailles.</t>
         </is>
       </c>
       <c r="D1216" t="inlineStr"/>
       <c r="E1216" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1216" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Filter</t>
+          <t>.Boxes.RecurringQuests.Warning</t>
         </is>
       </c>
       <c r="G1216" t="inlineStr"/>
       <c r="H1216" t="inlineStr"/>
     </row>
     <row r="1217">
       <c r="A1217" t="inlineStr"/>
       <c r="B1217" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Negotiations</t>
         </is>
       </c>
       <c r="C1217" t="inlineStr">
         <is>
-          <t>Joueur</t>
+          <t>Négociations</t>
         </is>
       </c>
       <c r="D1217" t="inlineStr"/>
       <c r="E1217" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1217" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.PlayerName</t>
+          <t>.Boxes.Castle.Negotiations</t>
         </is>
       </c>
       <c r="G1217" t="inlineStr"/>
       <c r="H1217" t="inlineStr"/>
     </row>
     <row r="1218">
       <c r="A1218" t="inlineStr"/>
       <c r="B1218" t="inlineStr">
         <is>
-          <t>Entry Time</t>
+          <t>Delete group and sites</t>
         </is>
       </c>
       <c r="C1218" t="inlineStr">
         <is>
-          <t>Date</t>
+          <t>Supprimer onglet</t>
         </is>
       </c>
       <c r="D1218" t="inlineStr"/>
       <c r="E1218" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1218" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.EntryTime</t>
+          <t>.Boxes.Notice.DeleteGroup</t>
         </is>
       </c>
       <c r="G1218" t="inlineStr"/>
       <c r="H1218" t="inlineStr"/>
     </row>
     <row r="1219">
       <c r="A1219" t="inlineStr"/>
       <c r="B1219" t="inlineStr">
         <is>
-          <t>Defense boost def. army</t>
+          <t>View and calculate Tech Tree research costs</t>
         </is>
       </c>
       <c r="C1219" t="inlineStr">
         <is>
-          <t>Boost de défense (armée de défense)</t>
+          <t>Afficher et calculer les coûts de recherche dans l'arbre des technologies.</t>
         </is>
       </c>
       <c r="D1219" t="inlineStr"/>
       <c r="E1219" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1219" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.def_boost_defender</t>
+          <t>.Menu.Technologies.Desc</t>
         </is>
       </c>
       <c r="G1219" t="inlineStr"/>
       <c r="H1219" t="inlineStr"/>
     </row>
     <row r="1220">
       <c r="A1220" t="inlineStr"/>
       <c r="B1220" t="inlineStr">
         <is>
-          <t>2000 Quest Mark</t>
+          <t>Next Expansion</t>
         </is>
       </c>
       <c r="C1220" t="inlineStr">
         <is>
-          <t>Badge des 2000 quêtes</t>
+          <t>Prochaine expansion</t>
         </is>
       </c>
       <c r="D1220" t="inlineStr"/>
       <c r="E1220" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1220" t="inlineStr">
         <is>
-          <t>.Settings.Show2kQuestMark.Title</t>
+          <t>.Boxes.Outpost.nextTile</t>
         </is>
       </c>
       <c r="G1220" t="inlineStr"/>
       <c r="H1220" t="inlineStr"/>
     </row>
     <row r="1221">
       <c r="A1221" t="inlineStr"/>
       <c r="B1221" t="inlineStr">
         <is>
-          <t>% Attack</t>
+          <t>Menu Length</t>
         </is>
       </c>
       <c r="C1221" t="inlineStr">
         <is>
-          <t>% Attaque</t>
+          <t>Hauteur du menu</t>
         </is>
       </c>
       <c r="D1221" t="inlineStr"/>
       <c r="E1221" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1221" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.Attack</t>
+          <t>.Settings.MenuLength.Title</t>
         </is>
       </c>
       <c r="G1221" t="inlineStr"/>
       <c r="H1221" t="inlineStr"/>
     </row>
     <row r="1222">
       <c r="A1222" t="inlineStr"/>
       <c r="B1222" t="inlineStr">
         <is>
-          <t>Automatically create a new Alert when I make a bid in the Antiques Dealer.</t>
+          <t>Modify Checklist</t>
         </is>
       </c>
       <c r="C1222" t="inlineStr">
         <is>
-          <t>Créer automatiquement une nouvelle notification lorsque je fais une enchère chez le vendeur d'antiquités.</t>
+          <t>Modifier la liste de contrôle</t>
         </is>
       </c>
       <c r="D1222" t="inlineStr"/>
       <c r="E1222" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1222" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Auction.Info</t>
+          <t>.Boxes.idleGame.Strategy.Title</t>
         </is>
       </c>
       <c r="G1222" t="inlineStr"/>
       <c r="H1222" t="inlineStr"/>
     </row>
     <row r="1223">
       <c r="A1223" t="inlineStr"/>
       <c r="B1223" t="inlineStr">
         <is>
-          <t>Goods from Venus are not included. Please visit your Venus Outpost and open the box again</t>
+          <t>Notifications are created, that inform about the expiration of a limited building. (after deactivating this function, alerts that were created in the past may still show)</t>
         </is>
       </c>
       <c r="C1223" t="inlineStr">
         <is>
-          <t>Les marchandises de Vénus ne sont pas incluses. Veuillez visiter votre colonie Vénus et ouvrir à nouveau la fenêtre</t>
+          <t>Des notifications sont créées pour informer de l'expiration d'un bâtiment limité. (après avoir désactivé cette fonction, les alertes créées dans le passé peuvent toujours s'afficher)</t>
         </is>
       </c>
       <c r="D1223" t="inlineStr"/>
       <c r="E1223" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1223" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.NoVenusDataWarning</t>
+          <t>.Settings.ShowBuildingsExpired.Desc</t>
         </is>
       </c>
       <c r="G1223" t="inlineStr"/>
       <c r="H1223" t="inlineStr"/>
     </row>
     <row r="1224">
       <c r="A1224" t="inlineStr"/>
       <c r="B1224" t="inlineStr">
         <is>
-          <t>API Token missing</t>
+          <t>ATTENTION: Goods stock is LOW!</t>
         </is>
       </c>
       <c r="C1224" t="inlineStr">
         <is>
-          <t>Jeton API manquant</t>
+          <t>ATTENTION : votre stock de ressources est FAIBLE !</t>
         </is>
       </c>
       <c r="D1224" t="inlineStr"/>
       <c r="E1224" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1224" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.MissingApiKeyErrorHeader</t>
+          <t>.Boxes.Negotiation.GoodsLow</t>
         </is>
       </c>
       <c r="G1224" t="inlineStr"/>
       <c r="H1224" t="inlineStr"/>
     </row>
     <row r="1225">
       <c r="A1225" t="inlineStr"/>
       <c r="B1225" t="inlineStr">
         <is>
-          <t>When opening the building menu in a GBG Province, a table is displayed, showing the possible building combinations that would be better than the current one, sorted by their relative impact on the Guild Treasury.</t>
+          <t>Buildings Efficiency Rating</t>
         </is>
       </c>
       <c r="C1225" t="inlineStr">
         <is>
-          <t>Lors de l'ouverture du menu des bâtiments dans une province CbG, un tableau s'affiche, montrant les combinaisons de bâtiments possibles qui seraient meilleures que celle actuelle, triées selon leur impact relatif sur le trésor de la guilde.</t>
+          <t>Bâtiments - Evaluation d'efficacité</t>
         </is>
       </c>
       <c r="D1225" t="inlineStr"/>
       <c r="E1225" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1225" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGBuildings.Desc</t>
+          <t>.Boxes.ProductionsRating.Title</t>
         </is>
       </c>
       <c r="G1225" t="inlineStr"/>
       <c r="H1225" t="inlineStr"/>
     </row>
     <row r="1226">
       <c r="A1226" t="inlineStr"/>
       <c r="B1226" t="inlineStr">
         <is>
-          <t>OC</t>
+          <t>Number of messages in the guild message center</t>
         </is>
       </c>
       <c r="C1226" t="inlineStr">
         <is>
-          <t>Perso</t>
+          <t>Nombre de messages dans la messagerie de guilde</t>
         </is>
       </c>
       <c r="D1226" t="inlineStr"/>
       <c r="E1226" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1226" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OwnPartShort</t>
+          <t>.Boxes.GuildMemberStat.GuildMessages</t>
         </is>
       </c>
       <c r="G1226" t="inlineStr"/>
       <c r="H1226" t="inlineStr"/>
     </row>
     <row r="1227">
       <c r="A1227" t="inlineStr"/>
       <c r="B1227" t="inlineStr">
         <is>
-          <t>FoE Helper</t>
+          <t>Tech Tree Research Costs</t>
         </is>
       </c>
       <c r="C1227" t="inlineStr">
         <is>
-          <t>FoE Helper</t>
+          <t>Recherches technologiques</t>
         </is>
       </c>
       <c r="D1227" t="inlineStr"/>
       <c r="E1227" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1227" t="inlineStr">
         <is>
-          <t>.Global.BoxTitle</t>
+          <t>.Boxes.Technologies.Title</t>
         </is>
       </c>
       <c r="G1227" t="inlineStr"/>
       <c r="H1227" t="inlineStr"/>
     </row>
     <row r="1228">
       <c r="A1228" t="inlineStr"/>
       <c r="B1228" t="inlineStr">
         <is>
-          <t>How many FPs remaining to level up</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C1228" t="inlineStr">
         <is>
-          <t>Combien de PF pour le niveau supérieur</t>
+          <t>Ressources</t>
         </is>
       </c>
       <c r="D1228" t="inlineStr"/>
       <c r="E1228" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1228" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.RestFPDesc</t>
+          <t>.Boxes.CityMap.goods</t>
         </is>
       </c>
       <c r="G1228" t="inlineStr"/>
       <c r="H1228" t="inlineStr"/>
     </row>
     <row r="1229">
       <c r="A1229" t="inlineStr"/>
       <c r="B1229" t="inlineStr">
         <is>
-          <t>HQ placed</t>
+          <t>rare</t>
         </is>
       </c>
       <c r="C1229" t="inlineStr">
         <is>
-          <t>QG placé</t>
+          <t>rare</t>
         </is>
       </c>
       <c r="D1229" t="inlineStr"/>
       <c r="E1229" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1229" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.headquarter_placed</t>
+          <t>.Boxes.Productions.AllyRarity.rare</t>
         </is>
       </c>
       <c r="G1229" t="inlineStr"/>
       <c r="H1229" t="inlineStr"/>
     </row>
     <row r="1230">
       <c r="A1230" t="inlineStr"/>
       <c r="B1230" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>GBG Rewards</t>
         </is>
       </c>
       <c r="C1230" t="inlineStr">
         <is>
-          <t>Marchand</t>
+          <t>Récompenses des Champs de Bataille de guilde</t>
         </is>
       </c>
       <c r="D1230" t="inlineStr"/>
       <c r="E1230" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1230" t="inlineStr">
         <is>
-          <t>.Boxes.Market.PlayerColumn</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.battlegrounds_conquest</t>
         </is>
       </c>
       <c r="G1230" t="inlineStr"/>
       <c r="H1230" t="inlineStr"/>
     </row>
     <row r="1231">
       <c r="A1231" t="inlineStr"/>
       <c r="B1231" t="inlineStr">
         <is>
-          <t>Send an instant Alert when there is a high activity in GBG (for example, 10 fights in a single sector within 5 seconds). Please note that this function works only when the GBG in-game window is opened!</t>
+          <t>Show links</t>
         </is>
       </c>
       <c r="C1231" t="inlineStr">
         <is>
-          <t>Envoyez une notification en cas d'activité élevée en CBG (par exemple, 10 combats dans un même secteur en 5 secondes). Veuillez noter que cette fonction n'est active que lorsque la fenêtre du CBG est ouverte dans le jeu !</t>
+          <t>Afficher les liens</t>
         </is>
       </c>
       <c r="D1231" t="inlineStr"/>
       <c r="E1231" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1231" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Battlegrounds.Info</t>
+          <t>.Settings.ShowLinks.Title</t>
         </is>
       </c>
       <c r="G1231" t="inlineStr"/>
       <c r="H1231" t="inlineStr"/>
     </row>
     <row r="1232">
       <c r="A1232" t="inlineStr"/>
       <c r="B1232" t="inlineStr">
         <is>
-          <t>In Colony</t>
+          <t>Please open the Market console first (T)</t>
         </is>
       </c>
       <c r="C1232" t="inlineStr">
         <is>
-          <t>Dans la colonie</t>
+          <t>Veuillez d'abord ouvrir le marché</t>
         </is>
       </c>
       <c r="D1232" t="inlineStr"/>
       <c r="E1232" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1232" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.InColony</t>
+          <t>.Menu.Market.Warning</t>
         </is>
       </c>
       <c r="G1232" t="inlineStr"/>
       <c r="H1232" t="inlineStr"/>
     </row>
     <row r="1233">
       <c r="A1233" t="inlineStr"/>
       <c r="B1233" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Current Run</t>
         </is>
       </c>
       <c r="C1233" t="inlineStr">
         <is>
-          <t>Bâtiment</t>
+          <t>Série actuelle</t>
         </is>
       </c>
       <c r="D1233" t="inlineStr"/>
       <c r="E1233" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1233" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.TitleBuildings</t>
+          <t>.Boxes.idleGame.CurrentRun</t>
         </is>
       </c>
       <c r="G1233" t="inlineStr"/>
       <c r="H1233" t="inlineStr"/>
     </row>
     <row r="1234">
       <c r="A1234" t="inlineStr"/>
       <c r="B1234" t="inlineStr">
         <is>
-          <t>InA</t>
+          <t>Automatically create a new Alert when I make a bid in the Antiques Dealer.</t>
         </is>
       </c>
       <c r="C1234" t="inlineStr">
         <is>
-          <t>Indus</t>
+          <t>Créer automatiquement une nouvelle notification lorsque je fais une enchère chez le vendeur d'antiquités.</t>
         </is>
       </c>
       <c r="D1234" t="inlineStr"/>
       <c r="E1234" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1234" t="inlineStr">
         <is>
-          <t>.Eras.8.short</t>
+          <t>.Boxes.Alerts.Preferences.Auction.Info</t>
         </is>
       </c>
       <c r="G1234" t="inlineStr"/>
       <c r="H1234" t="inlineStr"/>
     </row>
     <row r="1235">
       <c r="A1235" t="inlineStr"/>
       <c r="B1235" t="inlineStr">
         <is>
-          <t>Play/Stop Music</t>
+          <t>2000 Quest Mark</t>
         </is>
       </c>
       <c r="C1235" t="inlineStr">
         <is>
-          <t>Play / Stop Musique</t>
+          <t>Badge des 2000 quêtes</t>
         </is>
       </c>
       <c r="D1235" t="inlineStr"/>
       <c r="E1235" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1235" t="inlineStr">
         <is>
-          <t>.Menu.MusicControl.Desc</t>
+          <t>.Settings.Show2kQuestMark.Title</t>
         </is>
       </c>
       <c r="G1235" t="inlineStr"/>
       <c r="H1235" t="inlineStr"/>
     </row>
     <row r="1236">
       <c r="A1236" t="inlineStr"/>
       <c r="B1236" t="inlineStr">
         <is>
-          <t>Should the motivation activities be tracked when the events are called?&lt;br&gt;&lt;br&gt;&lt;em&gt;Reload game after conversion&lt;/em&gt;</t>
+          <t>Send an instant Alert when there is a high activity in GBG (for example, 10 fights in a single sector within 5 seconds). Please note that this function works only when the GBG in-game window is opened!</t>
         </is>
       </c>
       <c r="C1236" t="inlineStr">
         <is>
-          <t>Les activités de PO/MO devraient-elles être enregistrées à chaque occurrence d'un événement ?&lt;br&gt;&lt;br&gt;&lt;em&gt;Recharger le jeu après modification&lt;/em&gt;</t>
+          <t>Envoyez une notification en cas d'activité élevée en CBG (par exemple, 10 combats dans un même secteur en 5 secondes). Veuillez noter que cette fonction n'est active que lorsque la fenêtre du CBG est ouverte dans le jeu !</t>
         </is>
       </c>
       <c r="D1236" t="inlineStr"/>
       <c r="E1236" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1236" t="inlineStr">
         <is>
-          <t>.Settings.ShowPlayersMotivation.Desc</t>
+          <t>.Boxes.Alerts.Preferences.Battlegrounds.Info</t>
         </is>
       </c>
       <c r="G1236" t="inlineStr"/>
       <c r="H1236" t="inlineStr"/>
     </row>
     <row r="1237">
       <c r="A1237" t="inlineStr"/>
       <c r="B1237" t="inlineStr">
         <is>
-          <t>Total FPs Required</t>
+          <t>Continent Map Overview</t>
         </is>
       </c>
       <c r="C1237" t="inlineStr">
         <is>
-          <t>Total PFs requis</t>
+          <t>Campagne</t>
         </is>
       </c>
       <c r="D1237" t="inlineStr"/>
       <c r="E1237" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1237" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.LGTotalFP</t>
+          <t>.Menu.Campagne.Title</t>
         </is>
       </c>
       <c r="G1237" t="inlineStr"/>
       <c r="H1237" t="inlineStr"/>
     </row>
     <row r="1238">
       <c r="A1238" t="inlineStr"/>
       <c r="B1238" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 2 Ages behind</t>
+          <t>Expansions</t>
         </is>
       </c>
       <c r="C1238" t="inlineStr">
         <is>
-          <t xml:space="preserve"> ont 2 âges de retard</t>
+          <t>Extensions</t>
         </is>
       </c>
       <c r="D1238" t="inlineStr"/>
       <c r="E1238" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1238" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.OlderThan2Era</t>
+          <t>.Boxes.Outpost.ExpansionsSum</t>
         </is>
       </c>
       <c r="G1238" t="inlineStr"/>
       <c r="H1238" t="inlineStr"/>
     </row>
     <row r="1239">
       <c r="A1239" t="inlineStr"/>
       <c r="B1239" t="inlineStr">
         <is>
-          <t>Unlocked level</t>
+          <t>GBG Player Pop Up</t>
         </is>
       </c>
       <c r="C1239" t="inlineStr">
         <is>
-          <t>Niveau débloqué</t>
+          <t>Pop Up CBG Joueur</t>
         </is>
       </c>
       <c r="D1239" t="inlineStr"/>
       <c r="E1239" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1239" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.UnlockedLevel</t>
+          <t>.Settings.ShowGBGPlayerInfo.Title</t>
         </is>
       </c>
       <c r="G1239" t="inlineStr"/>
       <c r="H1239" t="inlineStr"/>
     </row>
     <row r="1240">
       <c r="A1240" t="inlineStr"/>
       <c r="B1240" t="inlineStr">
         <is>
-          <t>SAT</t>
+          <t>Where do you want the notifications to appear on your screen?</t>
         </is>
       </c>
       <c r="C1240" t="inlineStr">
         <is>
-          <t>Titan</t>
+          <t>Où souhaitez-vous que les notifications apparaissent sur votre écran ?</t>
         </is>
       </c>
       <c r="D1240" t="inlineStr"/>
       <c r="E1240" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1240" t="inlineStr">
         <is>
-          <t>.Eras.22.short</t>
+          <t>.Settings.NotificationsPosition.Desc</t>
         </is>
       </c>
       <c r="G1240" t="inlineStr"/>
       <c r="H1240" t="inlineStr"/>
     </row>
     <row r="1241">
       <c r="A1241" t="inlineStr"/>
       <c r="B1241" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>In Colony</t>
         </is>
       </c>
       <c r="C1241" t="inlineStr">
         <is>
-          <t>Bâtiment</t>
+          <t>Dans la colonie</t>
         </is>
       </c>
       <c r="D1241" t="inlineStr"/>
       <c r="E1241" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1241" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Building</t>
+          <t>.Boxes.BetterMusic.InColony</t>
         </is>
       </c>
       <c r="G1241" t="inlineStr"/>
       <c r="H1241" t="inlineStr"/>
     </row>
     <row r="1242">
       <c r="A1242" t="inlineStr"/>
       <c r="B1242" t="inlineStr">
         <is>
-          <t>Notify stacks</t>
+          <t>Hitpoints</t>
         </is>
       </c>
       <c r="C1242" t="inlineStr">
         <is>
-          <t>Notifications multiples</t>
+          <t>Points de dommage</t>
         </is>
       </c>
       <c r="D1242" t="inlineStr"/>
       <c r="E1242" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1242" t="inlineStr">
         <is>
-          <t>.Settings.Entry.NotificationsStack</t>
+          <t>.Boxes.GvGMap.Sector.Hitpoints</t>
         </is>
       </c>
       <c r="G1242" t="inlineStr"/>
       <c r="H1242" t="inlineStr"/>
     </row>
     <row r="1243">
       <c r="A1243" t="inlineStr"/>
       <c r="B1243" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>Sector conquered</t>
         </is>
       </c>
       <c r="C1243" t="inlineStr">
         <is>
-          <t>Membres de guilde</t>
+          <t>Secteur conquis</t>
         </is>
       </c>
       <c r="D1243" t="inlineStr"/>
       <c r="E1243" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1243" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradePartnerGuild</t>
+          <t>.Boxes.GvGMap.Log.sector_conquered</t>
         </is>
       </c>
       <c r="G1243" t="inlineStr"/>
       <c r="H1243" t="inlineStr"/>
     </row>
     <row r="1244">
       <c r="A1244" t="inlineStr"/>
       <c r="B1244" t="inlineStr">
         <is>
-          <t>FoE-Helper: There are badges remaining on the field!</t>
+          <t>Military Units Overview</t>
         </is>
       </c>
       <c r="C1244" t="inlineStr">
         <is>
-          <t>FoE-Helper : Il reste des badges sur la surface de jeu !</t>
+          <t>Armées</t>
         </is>
       </c>
       <c r="D1244" t="inlineStr"/>
       <c r="E1244" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1244" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeysLeft.soccer</t>
+          <t>.Menu.Unit.Title</t>
         </is>
       </c>
       <c r="G1244" t="inlineStr"/>
       <c r="H1244" t="inlineStr"/>
     </row>
     <row r="1245">
       <c r="A1245" t="inlineStr"/>
       <c r="B1245" t="inlineStr">
         <is>
-          <t>Warning!</t>
+          <t>Winter-Event</t>
         </is>
       </c>
       <c r="C1245" t="inlineStr">
         <is>
-          <t>STOP !</t>
+          <t>Événement d'hiver</t>
         </is>
       </c>
       <c r="D1245" t="inlineStr"/>
       <c r="E1245" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1245" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssist.Title</t>
+          <t>.Boxes.FPCollector.winter_event</t>
         </is>
       </c>
       <c r="G1245" t="inlineStr"/>
       <c r="H1245" t="inlineStr"/>
     </row>
     <row r="1246">
       <c r="A1246" t="inlineStr"/>
       <c r="B1246" t="inlineStr">
         <is>
-          <t>Displays all your in-stock buildings, upgrades, and selection kits from Sets and Chains.</t>
+          <t>This information has already been collected</t>
         </is>
       </c>
       <c r="C1246" t="inlineStr">
         <is>
-          <t>Liste de tous les bâtiments, amélioration et pack de sélection de l'inventaire pour les packs et les chaînes.</t>
+          <t>Ces informations ont déjà été collectées</t>
         </is>
       </c>
       <c r="D1246" t="inlineStr"/>
       <c r="E1246" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1246" t="inlineStr">
         <is>
-          <t>.Menu.Kits.Desc</t>
+          <t>.Boxes.Investment.AllUpToDateDesc</t>
         </is>
       </c>
       <c r="G1246" t="inlineStr"/>
       <c r="H1246" t="inlineStr"/>
     </row>
     <row r="1247">
       <c r="A1247" t="inlineStr"/>
       <c r="B1247" t="inlineStr">
         <is>
-          <t>QI Player list</t>
+          <t>Battles</t>
         </is>
       </c>
       <c r="C1247" t="inlineStr">
         <is>
-          <t>Liste des Joueurs IQ</t>
+          <t>Batailles</t>
         </is>
       </c>
       <c r="D1247" t="inlineStr"/>
       <c r="E1247" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1247" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowQIPlayerInfo</t>
+          <t>.Boxes.Castle.Battles</t>
         </is>
       </c>
       <c r="G1247" t="inlineStr"/>
       <c r="H1247" t="inlineStr"/>
     </row>
     <row r="1248">
       <c r="A1248" t="inlineStr"/>
       <c r="B1248" t="inlineStr">
         <is>
-          <t>Scouting Time</t>
+          <t>creates a List of all the matching GB you come accross in other Players GB List or the ranking</t>
         </is>
       </c>
       <c r="C1248" t="inlineStr">
         <is>
-          <t>Temps d'exploration</t>
+          <t>Crée une liste de tous les GM correspondants que vous rencontrez dans la liste des GM d'autres joueurs ou le classement</t>
         </is>
       </c>
       <c r="D1248" t="inlineStr"/>
       <c r="E1248" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1248" t="inlineStr">
         <is>
-          <t>.Boxes.scoutingTimes.ScoutingTime</t>
+          <t>.Menu.findGB.Desc</t>
         </is>
       </c>
       <c r="G1248" t="inlineStr"/>
       <c r="H1248" t="inlineStr"/>
     </row>
     <row r="1249">
       <c r="A1249" t="inlineStr"/>
       <c r="B1249" t="inlineStr">
         <is>
-          <t>Hidden GB</t>
+          <t>Sequence</t>
         </is>
       </c>
       <c r="C1249" t="inlineStr">
         <is>
-          <t>Nombre de GM masqués</t>
+          <t>Ordre</t>
         </is>
       </c>
       <c r="D1249" t="inlineStr"/>
       <c r="E1249" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1249" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.HiddenGB</t>
+          <t>.Boxes.OwnpartCalculator.Order</t>
         </is>
       </c>
       <c r="G1249" t="inlineStr"/>
       <c r="H1249" t="inlineStr"/>
     </row>
     <row r="1250">
       <c r="A1250" t="inlineStr"/>
       <c r="B1250" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C1250" t="inlineStr">
         <is>
-          <t>Paramètres</t>
+          <t>Bâtiment</t>
         </is>
       </c>
       <c r="D1250" t="inlineStr"/>
       <c r="E1250" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1250" t="inlineStr">
         <is>
-          <t>.Menu.Settings.Title</t>
+          <t>.Boxes.BlueGalaxy.Building</t>
         </is>
       </c>
       <c r="G1250" t="inlineStr"/>
       <c r="H1250" t="inlineStr"/>
     </row>
     <row r="1251">
       <c r="A1251" t="inlineStr"/>
       <c r="B1251" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>Prefix</t>
         </is>
       </c>
       <c r="C1251" t="inlineStr">
         <is>
-          <t>Rang</t>
+          <t>Préfixe</t>
         </is>
       </c>
       <c r="D1251" t="inlineStr"/>
       <c r="E1251" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1251" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Rank</t>
+          <t>.Boxes.OwnpartCalculator.OptionsDangerPrefix</t>
         </is>
       </c>
       <c r="G1251" t="inlineStr"/>
       <c r="H1251" t="inlineStr"/>
     </row>
     <row r="1252">
       <c r="A1252" t="inlineStr"/>
       <c r="B1252" t="inlineStr">
         <is>
-          <t>Estimated bonus: __FP__ FPs and __Goods__ goods</t>
+          <t>Current era goods</t>
         </is>
       </c>
       <c r="C1252" t="inlineStr">
         <is>
-          <t>Bonus estimé : __FP__ PF et __Goods__ ressources</t>
+          <t>Ressource de l'âge en cours</t>
         </is>
       </c>
       <c r="D1252" t="inlineStr"/>
       <c r="E1252" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1252" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.EstimatedBonus</t>
+          <t>.Boxes.Productions.goods_current</t>
         </is>
       </c>
       <c r="G1252" t="inlineStr"/>
       <c r="H1252" t="inlineStr"/>
     </row>
     <row r="1253">
       <c r="A1253" t="inlineStr"/>
       <c r="B1253" t="inlineStr">
         <is>
-          <t>Start supplies</t>
+          <t>NPC</t>
         </is>
       </c>
       <c r="C1253" t="inlineStr">
         <is>
-          <t>Démarrer Marchandises</t>
+          <t>PNJ</t>
         </is>
       </c>
       <c r="D1253" t="inlineStr"/>
       <c r="E1253" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1253" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_supplies_start</t>
+          <t>.Boxes.GvGMap.Log.NPC</t>
         </is>
       </c>
       <c r="G1253" t="inlineStr"/>
       <c r="H1253" t="inlineStr"/>
     </row>
     <row r="1254">
       <c r="A1254" t="inlineStr"/>
       <c r="B1254" t="inlineStr">
         <is>
-          <t>Events</t>
+          <t>Warning!</t>
         </is>
       </c>
       <c r="C1254" t="inlineStr">
         <is>
-          <t>Événements</t>
+          <t>STOP !</t>
         </is>
       </c>
       <c r="D1254" t="inlineStr"/>
       <c r="E1254" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1254" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.Events</t>
+          <t>.Boxes.BattleAssist.Title</t>
         </is>
       </c>
       <c r="G1254" t="inlineStr"/>
       <c r="H1254" t="inlineStr"/>
     </row>
     <row r="1255">
       <c r="A1255" t="inlineStr"/>
       <c r="B1255" t="inlineStr">
         <is>
-          <t>Player ID:</t>
+          <t>Contemporary Era</t>
         </is>
       </c>
       <c r="C1255" t="inlineStr">
         <is>
-          <t>ID Joueur :</t>
+          <t>Ère Contemporaine</t>
         </is>
       </c>
       <c r="D1255" t="inlineStr"/>
       <c r="E1255" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1255" t="inlineStr">
         <is>
-          <t>.Settings.Version.PlayerId</t>
+          <t>.Eras.12</t>
         </is>
       </c>
       <c r="G1255" t="inlineStr"/>
       <c r="H1255" t="inlineStr"/>
     </row>
     <row r="1256">
       <c r="A1256" t="inlineStr"/>
       <c r="B1256" t="inlineStr">
         <is>
-          <t>Army Advice</t>
+          <t>Friends</t>
         </is>
       </c>
       <c r="C1256" t="inlineStr">
         <is>
-          <t>Conseil de l'armée</t>
+          <t>Amis</t>
         </is>
       </c>
       <c r="D1256" t="inlineStr"/>
       <c r="E1256" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1256" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowArmyAdvice</t>
+          <t>.Boxes.MoppelHelper.Friends</t>
         </is>
       </c>
       <c r="G1256" t="inlineStr"/>
       <c r="H1256" t="inlineStr"/>
     </row>
     <row r="1257">
       <c r="A1257" t="inlineStr"/>
       <c r="B1257" t="inlineStr">
         <is>
-          <t>Auctions won</t>
+          <t>Expired Limited Buildings:</t>
         </is>
       </c>
       <c r="C1257" t="inlineStr">
         <is>
-          <t>Enchères gagnées</t>
+          <t>Bâtiments limités expirés :</t>
         </is>
       </c>
       <c r="D1257" t="inlineStr"/>
       <c r="E1257" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1257" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.AuctionsWon</t>
+          <t>.InactiveBuildingsAlert.title</t>
         </is>
       </c>
       <c r="G1257" t="inlineStr"/>
       <c r="H1257" t="inlineStr"/>
     </row>
     <row r="1258">
       <c r="A1258" t="inlineStr"/>
       <c r="B1258" t="inlineStr">
         <is>
-          <t>Create</t>
+          <t>Sum</t>
         </is>
       </c>
       <c r="C1258" t="inlineStr">
         <is>
-          <t>Créer</t>
+          <t>Somme</t>
         </is>
       </c>
       <c r="D1258" t="inlineStr"/>
       <c r="E1258" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1258" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Create</t>
+          <t>.Boxes.Productions.ModeSum</t>
         </is>
       </c>
       <c r="G1258" t="inlineStr"/>
       <c r="H1258" t="inlineStr"/>
     </row>
     <row r="1259">
       <c r="A1259" t="inlineStr"/>
       <c r="B1259" t="inlineStr">
         <is>
-          <t>Shop Assistant</t>
+          <t>Estimated bonus: __FP__ FPs and __Goods__ goods</t>
         </is>
       </c>
       <c r="C1259" t="inlineStr">
         <is>
-          <t>Assistant Boutique</t>
+          <t>Bonus estimé : __FP__ PF et __Goods__ ressources</t>
         </is>
       </c>
       <c r="D1259" t="inlineStr"/>
       <c r="E1259" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1259" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowShopAssist</t>
+          <t>.Boxes.BlueGalaxy.EstimatedBonus</t>
         </is>
       </c>
       <c r="G1259" t="inlineStr"/>
       <c r="H1259" t="inlineStr"/>
     </row>
     <row r="1260">
       <c r="A1260" t="inlineStr"/>
       <c r="B1260" t="inlineStr">
         <is>
-          <t>Blue Galaxy Helper</t>
+          <t>Start supplies</t>
         </is>
       </c>
       <c r="C1260" t="inlineStr">
         <is>
-          <t>Aide Galaxie Bleue</t>
+          <t>Démarrer Marchandises</t>
         </is>
       </c>
       <c r="D1260" t="inlineStr"/>
       <c r="E1260" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1260" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Title</t>
+          <t>.Boxes.BoostList.guild_raids_supplies_start</t>
         </is>
       </c>
       <c r="G1260" t="inlineStr"/>
       <c r="H1260" t="inlineStr"/>
     </row>
     <row r="1261">
       <c r="A1261" t="inlineStr"/>
       <c r="B1261" t="inlineStr">
         <is>
-          <t>Notifications</t>
+          <t>Guild Members</t>
         </is>
       </c>
       <c r="C1261" t="inlineStr">
         <is>
-          <t>Notifications</t>
+          <t>Membres de la guilde</t>
         </is>
       </c>
       <c r="D1261" t="inlineStr"/>
       <c r="E1261" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1261" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowNotifications</t>
+          <t>.Boxes.GuildMemberStat.GuildMembers</t>
         </is>
       </c>
       <c r="G1261" t="inlineStr"/>
       <c r="H1261" t="inlineStr"/>
     </row>
     <row r="1262">
       <c r="A1262" t="inlineStr"/>
       <c r="B1262" t="inlineStr">
         <is>
-          <t>Search</t>
+          <t>Disabled: Open your Tech Tree first (R)!</t>
         </is>
       </c>
       <c r="C1262" t="inlineStr">
         <is>
-          <t>Rechercher</t>
+          <t>Désactivé : Ouvrez d'abord le menu de Recherche Technologiques !</t>
         </is>
       </c>
       <c r="D1262" t="inlineStr"/>
       <c r="E1262" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1262" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Search</t>
+          <t>.Menu.Technologies.Warning</t>
         </is>
       </c>
       <c r="G1262" t="inlineStr"/>
       <c r="H1262" t="inlineStr"/>
     </row>
     <row r="1263">
       <c r="A1263" t="inlineStr"/>
       <c r="B1263" t="inlineStr">
         <is>
-          <t>Worst rated buildings</t>
+          <t>Next era goods</t>
         </is>
       </c>
       <c r="C1263" t="inlineStr">
         <is>
-          <t>Bâtiments les moins bien classé</t>
+          <t>Ressource de l'âge suivant</t>
         </is>
       </c>
       <c r="D1263" t="inlineStr"/>
       <c r="E1263" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1263" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowWorstBuildings</t>
+          <t>.Boxes.Productions.goods_next</t>
         </is>
       </c>
       <c r="G1263" t="inlineStr"/>
       <c r="H1263" t="inlineStr"/>
     </row>
     <row r="1264">
       <c r="A1264" t="inlineStr"/>
       <c r="B1264" t="inlineStr">
         <is>
-          <t>Ready to loot!</t>
+          <t>Create</t>
         </is>
       </c>
       <c r="C1264" t="inlineStr">
         <is>
-          <t>Prêt à être collecté !</t>
+          <t>Créer</t>
         </is>
       </c>
       <c r="D1264" t="inlineStr"/>
       <c r="E1264" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1264" t="inlineStr">
         <is>
-          <t>.Boxes.Units.ReadyToLoot</t>
+          <t>.Boxes.Alerts.Form.Create</t>
         </is>
       </c>
       <c r="G1264" t="inlineStr"/>
       <c r="H1264" t="inlineStr"/>
     </row>
     <row r="1265">
       <c r="A1265" t="inlineStr"/>
       <c r="B1265" t="inlineStr">
         <is>
-          <t>Hourly Production</t>
+          <t>Progressive Era</t>
         </is>
       </c>
       <c r="C1265" t="inlineStr">
         <is>
-          <t>Production horaire</t>
+          <t>Ère Progressiste</t>
         </is>
       </c>
       <c r="D1265" t="inlineStr"/>
       <c r="E1265" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1265" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Hourly</t>
+          <t>.Eras.9</t>
         </is>
       </c>
       <c r="G1265" t="inlineStr"/>
       <c r="H1265" t="inlineStr"/>
     </row>
     <row r="1266">
       <c r="A1266" t="inlineStr"/>
       <c r="B1266" t="inlineStr">
         <is>
-          <t>Oceanic Future</t>
+          <t>Your City</t>
         </is>
       </c>
       <c r="C1266" t="inlineStr">
         <is>
-          <t>Futur océanique</t>
+          <t>Votre cité</t>
         </is>
       </c>
       <c r="D1266" t="inlineStr"/>
       <c r="E1266" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1266" t="inlineStr">
         <is>
-          <t>.Eras.16</t>
+          <t>.Boxes.CityMap.YourCity</t>
         </is>
       </c>
       <c r="G1266" t="inlineStr"/>
       <c r="H1266" t="inlineStr"/>
     </row>
     <row r="1267">
       <c r="A1267" t="inlineStr"/>
       <c r="B1267" t="inlineStr">
         <is>
-          <t>Progress</t>
+          <t>Bottom</t>
         </is>
       </c>
       <c r="C1267" t="inlineStr">
         <is>
-          <t>Progrès</t>
+          <t>Bas</t>
         </is>
       </c>
       <c r="D1267" t="inlineStr"/>
       <c r="E1267" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1267" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Progress</t>
+          <t>.Menu.BottomBar</t>
         </is>
       </c>
       <c r="G1267" t="inlineStr"/>
       <c r="H1267" t="inlineStr"/>
     </row>
     <row r="1268">
       <c r="A1268" t="inlineStr"/>
       <c r="B1268" t="inlineStr">
         <is>
-          <t>Investing at:</t>
+          <t>Ally Overview</t>
         </is>
       </c>
       <c r="C1268" t="inlineStr">
         <is>
-          <t>Investit à :</t>
+          <t>Aperçu des Alliés</t>
         </is>
       </c>
       <c r="D1268" t="inlineStr"/>
       <c r="E1268" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1268" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.FriendlyInvestment</t>
+          <t>.Settings.Entry.ShowAllyList</t>
         </is>
       </c>
       <c r="G1268" t="inlineStr"/>
       <c r="H1268" t="inlineStr"/>
     </row>
     <row r="1269">
       <c r="A1269" t="inlineStr"/>
       <c r="B1269" t="inlineStr">
         <is>
-          <t>Settlements Overview</t>
+          <t>Blue Galaxy Helper</t>
         </is>
       </c>
       <c r="C1269" t="inlineStr">
         <is>
-          <t>Colonie</t>
+          <t>Aide Galaxie Bleue</t>
         </is>
       </c>
       <c r="D1269" t="inlineStr"/>
       <c r="E1269" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1269" t="inlineStr">
         <is>
-          <t>.Menu.OutP.Title</t>
+          <t>.Boxes.BlueGalaxy.Title</t>
         </is>
       </c>
       <c r="G1269" t="inlineStr"/>
       <c r="H1269" t="inlineStr"/>
     </row>
     <row r="1270">
       <c r="A1270" t="inlineStr"/>
       <c r="B1270" t="inlineStr">
         <is>
-          <t>A guild member statistic</t>
+          <t>Shows Advice (added by the player) for specific opposing armies.</t>
         </is>
       </c>
       <c r="C1270" t="inlineStr">
         <is>
-          <t>Statistiques des membres de la guilde</t>
+          <t>Affiche des conseils (ajoutés par le joueur) pour des armées adverses spécifiques.</t>
         </is>
       </c>
       <c r="D1270" t="inlineStr"/>
       <c r="E1270" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1270" t="inlineStr">
         <is>
-          <t>.Menu.GuildMemberStat.Desc</t>
+          <t>.Settings.ShowArmyAdvice.Desc</t>
         </is>
       </c>
       <c r="G1270" t="inlineStr"/>
       <c r="H1270" t="inlineStr"/>
     </row>
     <row r="1271">
       <c r="A1271" t="inlineStr"/>
       <c r="B1271" t="inlineStr">
         <is>
-          <t>Negotiations</t>
+          <t>For chain buildings the whole chain is treated as one single building. For sets we assume that all parts are fully connected.</t>
         </is>
       </c>
       <c r="C1271" t="inlineStr">
         <is>
-          <t>Négociations</t>
+          <t>Pour les bâtiments de chaîne, l’ensemble de la chaîne est traité comme un seul bâtiment. Pour les ensembles, nous supposons que toutes les pièces sont entièrement connectées.</t>
         </is>
       </c>
       <c r="D1271" t="inlineStr"/>
       <c r="E1271" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1271" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Negotiations</t>
+          <t>.Boxes.ProductionsRating.Disclaimer</t>
         </is>
       </c>
       <c r="G1271" t="inlineStr"/>
       <c r="H1271" t="inlineStr"/>
     </row>
     <row r="1272">
       <c r="A1272" t="inlineStr"/>
       <c r="B1272" t="inlineStr">
         <is>
-          <t>ATTENTION: Not enough FP Packs in stock!&lt;br&gt;You only have __fpstock__ of __costs__FP&lt;br&gt;That is __tooless__FPs too few</t>
+          <t>Investing at:</t>
         </is>
       </c>
       <c r="C1272" t="inlineStr">
         <is>
-          <t>ATTENTION : Votre stock de PF est trop bas !&lt;br&gt;Vous avez seulement __fpstock__ sur les __costs__ PF demandés.&lt;br&gt;Il vous manque __tooless__ PF.</t>
+          <t>Investit à :</t>
         </is>
       </c>
       <c r="D1272" t="inlineStr"/>
       <c r="E1272" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1272" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTForderFPStockLow</t>
+          <t>.Boxes.Calculator.FriendlyInvestment</t>
         </is>
       </c>
       <c r="G1272" t="inlineStr"/>
       <c r="H1272" t="inlineStr"/>
     </row>
     <row r="1273">
       <c r="A1273" t="inlineStr"/>
       <c r="B1273" t="inlineStr">
         <is>
-          <t>Save medals?</t>
+          <t>Displays when your friends, guild members or neighbours last motivated, polished, attacked, plundered, etc your buildings</t>
         </is>
       </c>
       <c r="C1273" t="inlineStr">
         <is>
-          <t>les médailles</t>
+          <t>Indique la dernière fois que vos amis, membres de la guilde ou voisins ont polis ou motivés vos bâtiments.</t>
         </is>
       </c>
       <c r="D1273" t="inlineStr"/>
       <c r="E1273" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1273" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.SaveMedals</t>
+          <t>.Menu.Moppelhelper.Desc</t>
         </is>
       </c>
       <c r="G1273" t="inlineStr"/>
       <c r="H1273" t="inlineStr"/>
     </row>
     <row r="1274">
       <c r="A1274" t="inlineStr"/>
       <c r="B1274" t="inlineStr">
         <is>
-          <t>Quantum Incursion Map</t>
+          <t>When was the first deposit recorded?</t>
         </is>
       </c>
       <c r="C1274" t="inlineStr">
         <is>
-          <t>Carte des Incursions Quantiques</t>
+          <t>Quand le premier dépôt a-t-il été enregistré ?</t>
         </is>
       </c>
       <c r="D1274" t="inlineStr"/>
       <c r="E1274" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1274" t="inlineStr">
         <is>
-          <t>.Boxes.QIMap.Title</t>
+          <t>.Boxes.Investment.Overview.EntryTimeDesc</t>
         </is>
       </c>
       <c r="G1274" t="inlineStr"/>
       <c r="H1274" t="inlineStr"/>
     </row>
     <row r="1275">
       <c r="A1275" t="inlineStr"/>
       <c r="B1275" t="inlineStr">
         <is>
-          <t>show axis label</t>
+          <t>May Day Event</t>
         </is>
       </c>
       <c r="C1275" t="inlineStr">
         <is>
-          <t>Afficher les étiquettes des axes</t>
+          <t>Événement du 1er mai</t>
         </is>
       </c>
       <c r="D1275" t="inlineStr"/>
       <c r="E1275" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1275" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.ShowAxisLabel</t>
+          <t>.Boxes.FPCollector.may_day_event</t>
         </is>
       </c>
       <c r="G1275" t="inlineStr"/>
       <c r="H1275" t="inlineStr"/>
     </row>
     <row r="1276">
       <c r="A1276" t="inlineStr"/>
       <c r="B1276" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/gb-cost/</t>
+          <t>BPs</t>
         </is>
       </c>
       <c r="C1276" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/francais/module/calculatrice_gm_externe</t>
+          <t>Plans</t>
         </is>
       </c>
       <c r="D1276" t="inlineStr"/>
       <c r="E1276" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1276" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.HelpLink</t>
+          <t>.Boxes.Investment.Overview.Blueprints</t>
         </is>
       </c>
       <c r="G1276" t="inlineStr"/>
       <c r="H1276" t="inlineStr"/>
     </row>
     <row r="1277">
       <c r="A1277" t="inlineStr"/>
       <c r="B1277" t="inlineStr">
         <is>
-          <t>Only highlights</t>
+          <t>is affected by life support</t>
         </is>
       </c>
       <c r="C1277" t="inlineStr">
         <is>
-          <t>Uniquement en surbrillance</t>
+          <t>est affecté par le système de survie</t>
         </is>
       </c>
       <c r="D1277" t="inlineStr"/>
       <c r="E1277" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1277" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowHighlighted</t>
+          <t>.Boxes.Tooltip.Building.lifeSupport</t>
         </is>
       </c>
       <c r="G1277" t="inlineStr"/>
       <c r="H1277" t="inlineStr"/>
     </row>
     <row r="1278">
       <c r="A1278" t="inlineStr"/>
       <c r="B1278" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Motivation Activity</t>
         </is>
       </c>
       <c r="C1278" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Activité PO/MO</t>
         </is>
       </c>
       <c r="D1278" t="inlineStr"/>
       <c r="E1278" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1278" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Points</t>
+          <t>.Settings.Entry.ShowPlayersMotivation</t>
         </is>
       </c>
       <c r="G1278" t="inlineStr"/>
       <c r="H1278" t="inlineStr"/>
     </row>
     <row r="1279">
       <c r="A1279" t="inlineStr"/>
       <c r="B1279" t="inlineStr">
         <is>
-          <t>EMA</t>
+          <t>Building Recommendation</t>
         </is>
       </c>
       <c r="C1279" t="inlineStr">
         <is>
-          <t>HMA</t>
+          <t>Bâtiments recommandés</t>
         </is>
       </c>
       <c r="D1279" t="inlineStr"/>
       <c r="E1279" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1279" t="inlineStr">
         <is>
-          <t>.Eras.4.short</t>
+          <t>.Boxes.GBGBuildings.title</t>
         </is>
       </c>
       <c r="G1279" t="inlineStr"/>
       <c r="H1279" t="inlineStr"/>
     </row>
     <row r="1280">
       <c r="A1280" t="inlineStr"/>
       <c r="B1280" t="inlineStr">
         <is>
-          <t xml:space="preserve">Coming Soon…  </t>
+          <t>GE Relic</t>
         </is>
       </c>
       <c r="C1280" t="inlineStr">
         <is>
-          <t xml:space="preserve">Prochainement…  </t>
+          <t>Relique EG</t>
         </is>
       </c>
       <c r="D1280" t="inlineStr"/>
       <c r="E1280" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1280" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.ComingSoon</t>
+          <t>.Boxes.FPCollector.guildExpedition</t>
         </is>
       </c>
       <c r="G1280" t="inlineStr"/>
       <c r="H1280" t="inlineStr"/>
     </row>
     <row r="1281">
       <c r="A1281" t="inlineStr"/>
       <c r="B1281" t="inlineStr">
         <is>
-          <t>Group</t>
+          <t>Can be bought</t>
         </is>
       </c>
       <c r="C1281" t="inlineStr">
         <is>
-          <t>Grouper</t>
+          <t>Peut être acheté</t>
         </is>
       </c>
       <c r="D1281" t="inlineStr"/>
       <c r="E1281" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1281" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.ModeGroups</t>
+          <t>.Boxes.ShopAssist.canBeBought</t>
         </is>
       </c>
       <c r="G1281" t="inlineStr"/>
       <c r="H1281" t="inlineStr"/>
     </row>
     <row r="1282">
       <c r="A1282" t="inlineStr"/>
       <c r="B1282" t="inlineStr">
         <is>
-          <t>Incidents</t>
+          <t>https://docs.foe-helper.com/english/module/gb-cost/</t>
         </is>
       </c>
       <c r="C1282" t="inlineStr">
         <is>
-          <t>Incidents</t>
+          <t>https://docs.foe-helper.com/francais/module/calculatrice_gm_externe</t>
         </is>
       </c>
       <c r="D1282" t="inlineStr"/>
       <c r="E1282" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1282" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.hidden_reward</t>
+          <t>.Boxes.Calculator.HelpLink</t>
         </is>
       </c>
       <c r="G1282" t="inlineStr"/>
       <c r="H1282" t="inlineStr"/>
     </row>
     <row r="1283">
       <c r="A1283" t="inlineStr"/>
       <c r="B1283" t="inlineStr">
         <is>
-          <t>Owner</t>
+          <t>Which buttons do you want in the menu?&lt;br&gt;Green: show button. Red: don't show button.</t>
         </is>
       </c>
       <c r="C1283" t="inlineStr">
         <is>
-          <t>Propriétaire</t>
+          <t>Quels boutons voulez-vous dans le menu ?&lt;br&gt;Vert : afficher le bouton. Rouge : masquer le bouton.</t>
         </is>
       </c>
       <c r="D1283" t="inlineStr"/>
       <c r="E1283" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1283" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Owner</t>
+          <t>.Settings.MenuContent.Desc</t>
         </is>
       </c>
       <c r="G1283" t="inlineStr"/>
       <c r="H1283" t="inlineStr"/>
     </row>
     <row r="1284">
       <c r="A1284" t="inlineStr"/>
       <c r="B1284" t="inlineStr">
         <is>
-          <t>Battle Boosts</t>
+          <t>The investment list was updated less than 30 minutes ago.</t>
         </is>
       </c>
       <c r="C1284" t="inlineStr">
         <is>
-          <t>Boost de bataille</t>
+          <t>La liste des investissements a été mise à jour il y a moins de 30 minutes.</t>
         </is>
       </c>
       <c r="D1284" t="inlineStr"/>
       <c r="E1284" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1284" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.BattleBoosts</t>
+          <t>.Boxes.Investment.UpToDate</t>
         </is>
       </c>
       <c r="G1284" t="inlineStr"/>
       <c r="H1284" t="inlineStr"/>
     </row>
     <row r="1285">
       <c r="A1285" t="inlineStr"/>
       <c r="B1285" t="inlineStr">
         <is>
-          <t>Select current and previous ages</t>
+          <t>Show FSP Calculator</t>
         </is>
       </c>
       <c r="C1285" t="inlineStr">
         <is>
-          <t>Sélectionne l'ère actuelle et l'ère précédente</t>
+          <t>Afficher la calculatrice TTPS</t>
         </is>
       </c>
       <c r="D1285" t="inlineStr"/>
       <c r="E1285" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1285" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnLastErasTitle</t>
+          <t>.Boxes.ProductionsRating.ShowFSPCalculator</t>
         </is>
       </c>
       <c r="G1285" t="inlineStr"/>
       <c r="H1285" t="inlineStr"/>
     </row>
     <row r="1286">
       <c r="A1286" t="inlineStr"/>
       <c r="B1286" t="inlineStr">
         <is>
-          <t>Break even in</t>
+          <t>Qty</t>
         </is>
       </c>
       <c r="C1286" t="inlineStr">
         <is>
-          <t>Rentabilité à</t>
+          <t>Quantité</t>
         </is>
       </c>
       <c r="D1286" t="inlineStr"/>
       <c r="E1286" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1286" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEven</t>
+          <t>.Boxes.Productions.Headings.amount</t>
         </is>
       </c>
       <c r="G1286" t="inlineStr"/>
       <c r="H1286" t="inlineStr"/>
     </row>
     <row r="1287">
       <c r="A1287" t="inlineStr"/>
       <c r="B1287" t="inlineStr">
         <is>
-          <t>Military Units Overview</t>
+          <t>FP Collector Overview</t>
         </is>
       </c>
       <c r="C1287" t="inlineStr">
         <is>
-          <t>Aperçu de l'armée</t>
+          <t>Aperçu Collecteur PF</t>
         </is>
       </c>
       <c r="D1287" t="inlineStr"/>
       <c r="E1287" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1287" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Title</t>
+          <t>.Menu.fpCollector.Title</t>
         </is>
       </c>
       <c r="G1287" t="inlineStr"/>
       <c r="H1287" t="inlineStr"/>
     </row>
     <row r="1288">
       <c r="A1288" t="inlineStr"/>
       <c r="B1288" t="inlineStr">
         <is>
-          <t>Antiques Dealer</t>
+          <t xml:space="preserve">Coming Soon…  </t>
         </is>
       </c>
       <c r="C1288" t="inlineStr">
         <is>
-          <t>Vendeur d'antiquités</t>
+          <t xml:space="preserve">Prochainement…  </t>
         </is>
       </c>
       <c r="D1288" t="inlineStr"/>
       <c r="E1288" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1288" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.antiquesDealer</t>
+          <t>.Boxes.Alerts.Preferences.ComingSoon</t>
         </is>
       </c>
       <c r="G1288" t="inlineStr"/>
       <c r="H1288" t="inlineStr"/>
     </row>
     <row r="1289">
       <c r="A1289" t="inlineStr"/>
       <c r="B1289" t="inlineStr">
         <is>
-          <t>Single-lane Road</t>
+          <t>Press __place__ and __slot__ on your keyboard to insert this suggestion.</t>
         </is>
       </c>
       <c r="C1289" t="inlineStr">
         <is>
-          <t>Route</t>
+          <t>Appuyez sur __place__ et __slot__ sur votre clavier pour insérer cette suggestion.</t>
         </is>
       </c>
       <c r="D1289" t="inlineStr"/>
       <c r="E1289" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1289" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.cityRoadSmall</t>
+          <t>.Boxes.Negotiation.KeyboardTooltip</t>
         </is>
       </c>
       <c r="G1289" t="inlineStr"/>
       <c r="H1289" t="inlineStr"/>
     </row>
     <row r="1290">
       <c r="A1290" t="inlineStr"/>
       <c r="B1290" t="inlineStr">
         <is>
-          <t>Quantum Incursion Rewards</t>
+          <t>End level</t>
         </is>
       </c>
       <c r="C1290" t="inlineStr">
         <is>
-          <t>Récompenses des Incursions Quantiques</t>
+          <t>Niveau max</t>
         </is>
       </c>
       <c r="D1290" t="inlineStr"/>
       <c r="E1290" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1290" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.guild_raids</t>
+          <t>.Boxes.PowerLeveling.EndLevel</t>
         </is>
       </c>
       <c r="G1290" t="inlineStr"/>
       <c r="H1290" t="inlineStr"/>
     </row>
     <row r="1291">
       <c r="A1291" t="inlineStr"/>
       <c r="B1291" t="inlineStr">
         <is>
-          <t>Rewards on the Board</t>
+          <t>Are there players missing from the shortlist? Then close this box, click on the other two tabs at the bottom of the Social Bar (Neighbours, Guild Members, Friends) and then re-open this box.</t>
         </is>
       </c>
       <c r="C1291" t="inlineStr">
         <is>
-          <t>Récompense sur le plateau</t>
+          <t>Y a-t-il des joueurs absents de la liste réduite ? Fermez ensuite cette fenêtre, cliquez sur les deux autres onglets en bas de la barre sociale (voisins, membres de guilde, amis) puis rouvrez cette fenêtre.</t>
         </is>
       </c>
       <c r="D1291" t="inlineStr"/>
       <c r="E1291" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1291" t="inlineStr">
         <is>
-          <t>.Boxes.EventPresents.Title</t>
+          <t>.Boxes.Notice.ModalMissingPlayers</t>
         </is>
       </c>
       <c r="G1291" t="inlineStr"/>
       <c r="H1291" t="inlineStr"/>
     </row>
     <row r="1292">
       <c r="A1292" t="inlineStr"/>
       <c r="B1292" t="inlineStr">
         <is>
-          <t>Display Blue Galaxy Helper</t>
+          <t>Displays various Event Assitants, when a supported event window is opened.</t>
         </is>
       </c>
       <c r="C1292" t="inlineStr">
         <is>
-          <t>Afficher l'assistant Galaxie Bleue</t>
+          <t>Affiche différents assistants d'événement, quand la fenêtre d'un événement supporté est ouverte.</t>
         </is>
       </c>
       <c r="D1292" t="inlineStr"/>
       <c r="E1292" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1292" t="inlineStr">
         <is>
-          <t>.Settings.ShowBlueGalaxyHelper.Title</t>
+          <t>.Settings.ShowEventChest.Desc</t>
         </is>
       </c>
       <c r="G1292" t="inlineStr"/>
       <c r="H1292" t="inlineStr"/>
     </row>
     <row r="1293">
       <c r="A1293" t="inlineStr"/>
       <c r="B1293" t="inlineStr">
         <is>
-          <t>Tech Tree Research Costs</t>
+          <t>Notify stacks</t>
         </is>
       </c>
       <c r="C1293" t="inlineStr">
         <is>
-          <t>Recherches technologiques</t>
+          <t>Notifications multiples</t>
         </is>
       </c>
       <c r="D1293" t="inlineStr"/>
       <c r="E1293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1293" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.Title</t>
-[...2 lines deleted...]
-      <c r="G1293" t="inlineStr"/>
+          <t>.Settings.NotificationsStack.Title</t>
+        </is>
+      </c>
+      <c r="G1293" t="inlineStr">
+        <is>
+          <t>Context, not sure of the meaning.</t>
+        </is>
+      </c>
       <c r="H1293" t="inlineStr"/>
     </row>
     <row r="1294">
       <c r="A1294" t="inlineStr"/>
       <c r="B1294" t="inlineStr">
         <is>
-          <t>Suggestion: Collect these buildings</t>
+          <t>Hide all button</t>
         </is>
       </c>
       <c r="C1294" t="inlineStr">
         <is>
-          <t>Suggestion : Récoltez ces bâtiments</t>
+          <t>Bouton Cacher tout</t>
         </is>
       </c>
       <c r="D1294" t="inlineStr"/>
       <c r="E1294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1294" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.DoneProductionsTitle</t>
+          <t>.Boxes.CloseBox.HideAllButton</t>
         </is>
       </c>
       <c r="G1294" t="inlineStr"/>
       <c r="H1294" t="inlineStr"/>
     </row>
     <row r="1295">
       <c r="A1295" t="inlineStr"/>
       <c r="B1295" t="inlineStr">
         <is>
-          <t>Amount of Aides from Truce Tower left</t>
+          <t>Power leveling</t>
         </is>
       </c>
       <c r="C1295" t="inlineStr">
         <is>
-          <t>Nombre d'aides restantes de la Tour de la Trêve</t>
+          <t>Niveaux GM</t>
         </is>
       </c>
       <c r="D1295" t="inlineStr"/>
       <c r="E1295" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1295" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.aid_goods</t>
+          <t>.Boxes.PowerLeveling.Title</t>
         </is>
       </c>
       <c r="G1295" t="inlineStr"/>
       <c r="H1295" t="inlineStr"/>
     </row>
     <row r="1296">
       <c r="A1296" t="inlineStr"/>
       <c r="B1296" t="inlineStr">
         <is>
-          <t>When was the first deposit recorded?</t>
+          <t>common</t>
         </is>
       </c>
       <c r="C1296" t="inlineStr">
         <is>
-          <t>Quand le premier dépôt a-t-il été enregistré ?</t>
+          <t>commune</t>
         </is>
       </c>
       <c r="D1296" t="inlineStr"/>
       <c r="E1296" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1296" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.EntryTimeDesc</t>
+          <t>.Boxes.Productions.AllyRarity.common</t>
         </is>
       </c>
       <c r="G1296" t="inlineStr"/>
       <c r="H1296" t="inlineStr"/>
     </row>
     <row r="1297">
       <c r="A1297" t="inlineStr"/>
       <c r="B1297" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>instantly</t>
         </is>
       </c>
       <c r="C1297" t="inlineStr">
         <is>
-          <t>Expédition de guilde</t>
+          <t>immédiatement</t>
         </is>
       </c>
       <c r="D1297" t="inlineStr"/>
       <c r="E1297" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1297" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterGex</t>
+          <t>.Boxes.GuildMemberStat.Instantly</t>
         </is>
       </c>
       <c r="G1297" t="inlineStr"/>
       <c r="H1297" t="inlineStr"/>
     </row>
     <row r="1298">
       <c r="A1298" t="inlineStr"/>
       <c r="B1298" t="inlineStr">
         <is>
-          <t>Cost/Prize</t>
+          <t>Arc: FP Rewards/day from other players</t>
         </is>
       </c>
       <c r="C1298" t="inlineStr">
         <is>
-          <t>Coût / Prix</t>
+          <t>Arche : Gains PF/jour de la part des autres joueurs</t>
         </is>
       </c>
       <c r="D1298" t="inlineStr"/>
       <c r="E1298" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1298" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.CostPerPrize</t>
+          <t>.Boxes.GreatBuildings.RewardPerDay</t>
         </is>
       </c>
       <c r="G1298" t="inlineStr"/>
       <c r="H1298" t="inlineStr"/>
     </row>
     <row r="1299">
       <c r="A1299" t="inlineStr"/>
       <c r="B1299" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t xml:space="preserve"> are 3 Ages behind</t>
         </is>
       </c>
       <c r="C1299" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t xml:space="preserve"> ont 3 âges de retard</t>
         </is>
       </c>
       <c r="D1299" t="inlineStr"/>
       <c r="E1299" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1299" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Done</t>
+          <t>.Boxes.CityMap.OlderThan3Era</t>
         </is>
       </c>
       <c r="G1299" t="inlineStr"/>
       <c r="H1299" t="inlineStr"/>
     </row>
     <row r="1300">
       <c r="A1300" t="inlineStr"/>
       <c r="B1300" t="inlineStr">
         <is>
-          <t>only uncovered</t>
+          <t>Idle Game Info</t>
         </is>
       </c>
       <c r="C1300" t="inlineStr">
         <is>
-          <t>seulement découvert</t>
+          <t>Info pour la St-Patrick</t>
         </is>
       </c>
       <c r="D1300" t="inlineStr"/>
       <c r="E1300" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1300" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.onlyVis</t>
+          <t>.Boxes.idleGame.Title</t>
         </is>
       </c>
       <c r="G1300" t="inlineStr"/>
       <c r="H1300" t="inlineStr"/>
     </row>
     <row r="1301">
       <c r="A1301" t="inlineStr"/>
       <c r="B1301" t="inlineStr">
         <is>
-          <t>Rewards from Incidents</t>
+          <t>GBs</t>
         </is>
       </c>
       <c r="C1301" t="inlineStr">
         <is>
-          <t>Récompenses d'incidents</t>
+          <t>GM</t>
         </is>
       </c>
       <c r="D1301" t="inlineStr"/>
       <c r="E1301" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1301" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.hidden_reward</t>
+          <t>.Boxes.Productions.Headings.greatbuilding</t>
         </is>
       </c>
       <c r="G1301" t="inlineStr"/>
       <c r="H1301" t="inlineStr"/>
     </row>
     <row r="1302">
       <c r="A1302" t="inlineStr"/>
       <c r="B1302" t="inlineStr">
         <is>
-          <t>Open Import/Export Tool</t>
+          <t>Needs road</t>
         </is>
       </c>
       <c r="C1302" t="inlineStr">
         <is>
-          <t>Ouvrir l'outil d'import / export</t>
+          <t>Besoin de route</t>
         </is>
       </c>
       <c r="D1302" t="inlineStr"/>
       <c r="E1302" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1302" t="inlineStr">
         <is>
-          <t>.Settings.ExportSettings.OpenImportExportTool</t>
+          <t>.Boxes.CombatCalculator.RoadRequired</t>
         </is>
       </c>
       <c r="G1302" t="inlineStr"/>
       <c r="H1302" t="inlineStr"/>
     </row>
     <row r="1303">
       <c r="A1303" t="inlineStr"/>
       <c r="B1303" t="inlineStr">
         <is>
-          <t>Military Units Overview</t>
+          <t>Size</t>
         </is>
       </c>
       <c r="C1303" t="inlineStr">
         <is>
-          <t>Armées</t>
+          <t>Taille</t>
         </is>
       </c>
       <c r="D1303" t="inlineStr"/>
       <c r="E1303" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1303" t="inlineStr">
         <is>
-          <t>.Menu.Unit.Title</t>
+          <t>.Boxes.CombatCalculator.Size</t>
         </is>
       </c>
       <c r="G1303" t="inlineStr"/>
       <c r="H1303" t="inlineStr"/>
     </row>
     <row r="1304">
       <c r="A1304" t="inlineStr"/>
       <c r="B1304" t="inlineStr">
         <is>
-          <t>Building Upgrade Costs</t>
+          <t>Forge-Bowl-Event</t>
         </is>
       </c>
       <c r="C1304" t="inlineStr">
         <is>
-          <t>Coûts de mise à niveau des bâtiments</t>
+          <t>Événement Forge Bowl</t>
         </is>
       </c>
       <c r="D1304" t="inlineStr"/>
       <c r="E1304" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1304" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.BuildingUpgrades</t>
+          <t>.Boxes.FPCollector.forge_bowl_event</t>
         </is>
       </c>
       <c r="G1304" t="inlineStr"/>
       <c r="H1304" t="inlineStr"/>
     </row>
     <row r="1305">
       <c r="A1305" t="inlineStr"/>
       <c r="B1305" t="inlineStr">
         <is>
-          <t>Show guild treasury log export tool</t>
+          <t>SAV</t>
         </is>
       </c>
       <c r="C1305" t="inlineStr">
         <is>
-          <t>Afficher l'outil d'exportation des journaux de trésorerie de la guilde</t>
+          <t>Vénus</t>
         </is>
       </c>
       <c r="D1305" t="inlineStr"/>
       <c r="E1305" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1305" t="inlineStr">
         <is>
-          <t>.Settings.ShowGuildTreasuryLogExport.Title</t>
+          <t>.Eras.20.short</t>
         </is>
       </c>
       <c r="G1305" t="inlineStr"/>
       <c r="H1305" t="inlineStr"/>
     </row>
     <row r="1306">
       <c r="A1306" t="inlineStr"/>
       <c r="B1306" t="inlineStr">
         <is>
-          <t>Info Box</t>
+          <t>DD/MMM/YYYY</t>
         </is>
       </c>
       <c r="C1306" t="inlineStr">
         <is>
-          <t>Info Techniques</t>
+          <t>DD MMM YY</t>
         </is>
       </c>
       <c r="D1306" t="inlineStr"/>
       <c r="E1306" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1306" t="inlineStr">
         <is>
-          <t>.Menu.Info.Title</t>
-[...2 lines deleted...]
-      <c r="G1306" t="inlineStr"/>
+          <t>.Date</t>
+        </is>
+      </c>
+      <c r="G1306" t="inlineStr">
+        <is>
+          <t>Is the order of items (Y, M, D) rearrangable as well ?
+(I would strongly urge you to use iso-8601 otherwise)</t>
+        </is>
+      </c>
       <c r="H1306" t="inlineStr"/>
     </row>
     <row r="1307">
       <c r="A1307" t="inlineStr"/>
       <c r="B1307" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Suggestion: Collect these buildings</t>
         </is>
       </c>
       <c r="C1307" t="inlineStr">
         <is>
-          <t>Ère</t>
+          <t>Suggestion : Récoltez ces bâtiments</t>
         </is>
       </c>
       <c r="D1307" t="inlineStr"/>
       <c r="E1307" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1307" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Era</t>
+          <t>.Boxes.BlueGalaxy.DoneProductionsTitle</t>
         </is>
       </c>
       <c r="G1307" t="inlineStr"/>
       <c r="H1307" t="inlineStr"/>
     </row>
     <row r="1308">
       <c r="A1308" t="inlineStr"/>
       <c r="B1308" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/negotiation</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="C1308" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/francais/module/negociation</t>
+          <t>Action</t>
         </is>
       </c>
       <c r="D1308" t="inlineStr"/>
       <c r="E1308" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1308" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.HelpLink</t>
+          <t>.Boxes.MoppelHelper.Event</t>
         </is>
       </c>
       <c r="G1308" t="inlineStr"/>
       <c r="H1308" t="inlineStr"/>
     </row>
     <row r="1309">
       <c r="A1309" t="inlineStr"/>
       <c r="B1309" t="inlineStr">
         <is>
-          <t>Owner to Add</t>
+          <t>Error occurred</t>
         </is>
       </c>
       <c r="C1309" t="inlineStr">
         <is>
-          <t>Contrib. perso</t>
+          <t>Une erreur est survenue</t>
         </is>
       </c>
       <c r="D1309" t="inlineStr"/>
       <c r="E1309" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1309" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OwnPart</t>
+          <t>.Boxes.CityMap.SubmitErrorHeader</t>
         </is>
       </c>
       <c r="G1309" t="inlineStr"/>
       <c r="H1309" t="inlineStr"/>
     </row>
     <row r="1310">
       <c r="A1310" t="inlineStr"/>
       <c r="B1310" t="inlineStr">
         <is>
-          <t>Buildings from GBG</t>
+          <t>Progress</t>
         </is>
       </c>
       <c r="C1310" t="inlineStr">
         <is>
-          <t>Bâtiments issu du CbG</t>
+          <t>Progression</t>
         </is>
       </c>
       <c r="D1310" t="inlineStr"/>
       <c r="E1310" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1310" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.buildingFromGBG</t>
+          <t>.Boxes.GuildFights.Progress</t>
         </is>
       </c>
       <c r="G1310" t="inlineStr"/>
       <c r="H1310" t="inlineStr"/>
     </row>
     <row r="1311">
       <c r="A1311" t="inlineStr"/>
       <c r="B1311" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Lists the FP costs for buying the required goods (applies only to GBs you have not yet built)</t>
         </is>
       </c>
       <c r="C1311" t="inlineStr">
         <is>
-          <t>Niveau</t>
+          <t>Répertorie les coûts en PF pour l'achat des ressources nécessaires (s'applique uniquement aux GMs que vous n'avez pas encore construits).</t>
         </is>
       </c>
       <c r="D1311" t="inlineStr"/>
       <c r="E1311" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1311" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.Level</t>
+          <t>.Boxes.GreatBuildings.TTGoodCostsColumn</t>
         </is>
       </c>
       <c r="G1311" t="inlineStr"/>
       <c r="H1311" t="inlineStr"/>
     </row>
     <row r="1312">
       <c r="A1312" t="inlineStr"/>
       <c r="B1312" t="inlineStr">
         <is>
-          <t>First visit the member overview of the social conversation you want to compare here, so that data can be compared.</t>
+          <t>Amount of Aides from Truce Tower left</t>
         </is>
       </c>
       <c r="C1312" t="inlineStr">
         <is>
-          <t>Visitez d'abord l'aperçu des membres de la conversation sociale que vous souhaitez comparer ici, afin que les données puissent être comparées.</t>
+          <t>Nombre d'aides restantes de la Tour de la Trêve</t>
         </is>
       </c>
       <c r="D1312" t="inlineStr"/>
       <c r="E1312" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1312" t="inlineStr">
         <is>
-          <t>.Boxes.CompareFriendsThreads.Information</t>
+          <t>.Boxes.BonusService.aid_goods</t>
         </is>
       </c>
       <c r="G1312" t="inlineStr"/>
       <c r="H1312" t="inlineStr"/>
     </row>
     <row r="1313">
       <c r="A1313" t="inlineStr"/>
       <c r="B1313" t="inlineStr">
         <is>
-          <t>Guild</t>
+          <t>Notify stacks</t>
         </is>
       </c>
       <c r="C1313" t="inlineStr">
         <is>
-          <t>Guilde</t>
+          <t>Notifications multiples</t>
         </is>
       </c>
       <c r="D1313" t="inlineStr"/>
       <c r="E1313" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1313" t="inlineStr">
         <is>
-          <t>.General.Guild</t>
+          <t>.Settings.Entry.NotificationsStack</t>
         </is>
       </c>
       <c r="G1313" t="inlineStr"/>
       <c r="H1313" t="inlineStr"/>
     </row>
     <row r="1314">
       <c r="A1314" t="inlineStr"/>
       <c r="B1314" t="inlineStr">
         <is>
-          <t>Disappears</t>
+          <t>Overview of all allies and buildings that have room for them.</t>
         </is>
       </c>
       <c r="C1314" t="inlineStr">
         <is>
-          <t>Disparaîtra</t>
+          <t>Aperçu de tous les alliés et bâtiments qui ont de la place pour eux.</t>
         </is>
       </c>
       <c r="D1314" t="inlineStr"/>
       <c r="E1314" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1314" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.Disappears</t>
+          <t>.Menu.Allies.Desc</t>
         </is>
       </c>
       <c r="G1314" t="inlineStr"/>
       <c r="H1314" t="inlineStr"/>
     </row>
     <row r="1315">
       <c r="A1315" t="inlineStr"/>
       <c r="B1315" t="inlineStr">
         <is>
-          <t>Market Filter</t>
+          <t>FoE-Helper: There are keys remaining on the board!</t>
         </is>
       </c>
       <c r="C1315" t="inlineStr">
         <is>
-          <t>Filtre de marché</t>
+          <t>FoE-Helper : Il y a des clés restante sur le tableau !</t>
         </is>
       </c>
       <c r="D1315" t="inlineStr"/>
       <c r="E1315" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1315" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowMarketFilter</t>
+          <t>.Boxes.MergerGame.KeysLeft.anniversary</t>
         </is>
       </c>
       <c r="G1315" t="inlineStr"/>
       <c r="H1315" t="inlineStr"/>
     </row>
     <row r="1316">
       <c r="A1316" t="inlineStr"/>
       <c r="B1316" t="inlineStr">
         <is>
-          <t>GBG</t>
+          <t>API Token missing</t>
         </is>
       </c>
       <c r="C1316" t="inlineStr">
         <is>
-          <t>Ch. de bataille</t>
+          <t>Jeton API manquant</t>
         </is>
       </c>
       <c r="D1316" t="inlineStr"/>
       <c r="E1316" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1316" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsGBGPlayers</t>
+          <t>.Boxes.CityMap.MissingApiKeyErrorHeader</t>
         </is>
       </c>
       <c r="G1316" t="inlineStr"/>
       <c r="H1316" t="inlineStr"/>
     </row>
     <row r="1317">
       <c r="A1317" t="inlineStr"/>
       <c r="B1317" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Confirm Reset?</t>
         </is>
       </c>
       <c r="C1317" t="inlineStr">
         <is>
-          <t>Ressources</t>
+          <t>Confirmer la réinitialisation ?</t>
         </is>
       </c>
       <c r="D1317" t="inlineStr"/>
       <c r="E1317" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1317" t="inlineStr">
         <is>
-          <t>.General.Goods</t>
+          <t>.Boxes.ProductionsRating.ConfirmReset</t>
         </is>
       </c>
       <c r="G1317" t="inlineStr"/>
       <c r="H1317" t="inlineStr"/>
     </row>
     <row r="1318">
       <c r="A1318" t="inlineStr"/>
       <c r="B1318" t="inlineStr">
         <is>
-          <t>min Lvl</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="C1318" t="inlineStr">
         <is>
-          <t>Niv min.</t>
+          <t>Culturel</t>
         </is>
       </c>
       <c r="D1318" t="inlineStr"/>
       <c r="E1318" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1318" t="inlineStr">
         <is>
-          <t>.Boxes.findGB.minLvl</t>
+          <t>.Boxes.Productions.Headings.culture</t>
         </is>
       </c>
       <c r="G1318" t="inlineStr"/>
       <c r="H1318" t="inlineStr"/>
     </row>
     <row r="1319">
       <c r="A1319" t="inlineStr"/>
       <c r="B1319" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>QI Round</t>
         </is>
       </c>
       <c r="C1319" t="inlineStr">
         <is>
-          <t>Inactif</t>
+          <t>Tour IQ</t>
         </is>
       </c>
       <c r="D1319" t="inlineStr"/>
       <c r="E1319" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1319" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Inactive</t>
+          <t>.Boxes.QiProgress.QiRound</t>
         </is>
       </c>
       <c r="G1319" t="inlineStr"/>
       <c r="H1319" t="inlineStr"/>
     </row>
     <row r="1320">
       <c r="A1320" t="inlineStr"/>
       <c r="B1320" t="inlineStr">
         <is>
-          <t>GE Relic Rewards (Temple of Relic)</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C1320" t="inlineStr">
         <is>
-          <t>Récompenses des reliques de l'expédition de guilde (Temple des reliques)</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="D1320" t="inlineStr"/>
       <c r="E1320" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1320" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.guildExpedition</t>
+          <t>.Boxes.GuildMemberStat.Points</t>
         </is>
       </c>
       <c r="G1320" t="inlineStr"/>
       <c r="H1320" t="inlineStr"/>
     </row>
     <row r="1321">
       <c r="A1321" t="inlineStr"/>
       <c r="B1321" t="inlineStr">
         <is>
-          <t>Space Carrier - Diplomatic Gift</t>
+          <t>Residential</t>
         </is>
       </c>
       <c r="C1321" t="inlineStr">
         <is>
-          <t>Transporteur spatial - Cadeau diplomatique</t>
+          <t>Résidentiel</t>
         </is>
       </c>
       <c r="D1321" t="inlineStr"/>
       <c r="E1321" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1321" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.diplomaticGifts</t>
+          <t>.Boxes.Productions.Headings.residential</t>
         </is>
       </c>
       <c r="G1321" t="inlineStr"/>
       <c r="H1321" t="inlineStr"/>
     </row>
     <row r="1322">
       <c r="A1322" t="inlineStr"/>
       <c r="B1322" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/mergergame</t>
+          <t>Workers used</t>
         </is>
       </c>
       <c r="C1322" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/francais/module/jeu_fusion</t>
+          <t>Travailleurs utilisés</t>
         </is>
       </c>
       <c r="D1322" t="inlineStr"/>
       <c r="E1322" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1322" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.HelpLink</t>
+          <t>.Boxes.MergerGame.Energy.care</t>
         </is>
       </c>
       <c r="G1322" t="inlineStr"/>
       <c r="H1322" t="inlineStr"/>
     </row>
     <row r="1323">
       <c r="A1323" t="inlineStr"/>
       <c r="B1323" t="inlineStr">
         <is>
-          <t>Additional columns</t>
+          <t>Rival sound</t>
         </is>
       </c>
       <c r="C1323" t="inlineStr">
         <is>
-          <t>Colonnes additionnelles</t>
+          <t>Son Rival</t>
         </is>
       </c>
       <c r="D1323" t="inlineStr"/>
       <c r="E1323" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1323" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.AdditionalColumns</t>
+          <t>.Settings.Entry.RivalSound</t>
         </is>
       </c>
       <c r="G1323" t="inlineStr"/>
       <c r="H1323" t="inlineStr"/>
     </row>
     <row r="1324">
       <c r="A1324" t="inlineStr"/>
       <c r="B1324" t="inlineStr">
         <is>
-          <t>Sectors</t>
+          <t>Medals profit</t>
         </is>
       </c>
       <c r="C1324" t="inlineStr">
         <is>
-          <t>Secteurs</t>
+          <t>Gain en médailles</t>
         </is>
       </c>
       <c r="D1324" t="inlineStr"/>
       <c r="E1324" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1324" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Guild.Sectors</t>
+          <t>.Boxes.Investment.Overview.MedalsProfit</t>
         </is>
       </c>
       <c r="G1324" t="inlineStr"/>
       <c r="H1324" t="inlineStr"/>
     </row>
     <row r="1325">
       <c r="A1325" t="inlineStr"/>
       <c r="B1325" t="inlineStr">
         <is>
-          <t>Defender damaged</t>
+          <t>We still calculate with 5 tries, because we do not have the data to support negotiations with more tries.</t>
         </is>
       </c>
       <c r="C1325" t="inlineStr">
         <is>
-          <t>Défense endommagée</t>
+          <t>Nous calculons toujours avec 5 essais, car nous ne disposons pas des données nécessaires pour soutenir des négociations avec plus d'essais.</t>
         </is>
       </c>
       <c r="D1325" t="inlineStr"/>
       <c r="E1325" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1325" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.defender_damaged</t>
+          <t>.Boxes.Negotiation.ChanceGreaterThan5</t>
         </is>
       </c>
       <c r="G1325" t="inlineStr"/>
       <c r="H1325" t="inlineStr"/>
     </row>
     <row r="1326">
       <c r="A1326" t="inlineStr"/>
       <c r="B1326" t="inlineStr">
         <is>
-          <t>Rogue</t>
+          <t>in stock treasury goods of the era</t>
         </is>
       </c>
       <c r="C1326" t="inlineStr">
         <is>
-          <t>Voyou</t>
+          <t>ressources de l'ère en stock dans la trésorerie</t>
         </is>
       </c>
       <c r="D1326" t="inlineStr"/>
       <c r="E1326" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1326" t="inlineStr">
         <is>
-          <t>.Boxes.Units.rogue</t>
+          <t>.Boxes.GuildMemberStat.EraTreasuryGoods</t>
         </is>
       </c>
       <c r="G1326" t="inlineStr"/>
       <c r="H1326" t="inlineStr"/>
     </row>
     <row r="1327">
       <c r="A1327" t="inlineStr"/>
       <c r="B1327" t="inlineStr">
         <is>
-          <t>effectively - including x4 chance</t>
+          <t>Drag</t>
         </is>
       </c>
       <c r="C1327" t="inlineStr">
         <is>
-          <t>Effectif - incluant la chance x4</t>
+          <t>Résistance</t>
         </is>
       </c>
       <c r="D1327" t="inlineStr"/>
       <c r="E1327" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1327" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.including4x</t>
+          <t>.Boxes.GvGMap.Action.Drag</t>
         </is>
       </c>
       <c r="G1327" t="inlineStr"/>
       <c r="H1327" t="inlineStr"/>
     </row>
     <row r="1328">
       <c r="A1328" t="inlineStr"/>
       <c r="B1328" t="inlineStr">
         <is>
-          <t>Automatically generated Alert times (Antiques Dealer, GBG etc) will use this offset to send notification before the event actually happens. For example, setting this value to 30 (seconds), Auction Alerts will be displayed 30s before the auction actually ends!</t>
+          <t>Postmodern Era</t>
         </is>
       </c>
       <c r="C1328" t="inlineStr">
         <is>
-          <t>Les alertes générées automatiquement (Vendeur d'antiquités, Champs de Bataille de guilde, etc.) seront programmées avec un décalage pour vous avertir avant que l’événement n'intervienne. Par exemple, configurer cette valeur sur 30 (secondes), vous permettra d'être alerté 30 secondes avant la fin d'une enchère !</t>
+          <t>Ère Postmoderne</t>
         </is>
       </c>
       <c r="D1328" t="inlineStr"/>
       <c r="E1328" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1328" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Early.Info</t>
+          <t>.Eras.11</t>
         </is>
       </c>
       <c r="G1328" t="inlineStr"/>
       <c r="H1328" t="inlineStr"/>
     </row>
     <row r="1329">
       <c r="A1329" t="inlineStr"/>
       <c r="B1329" t="inlineStr">
         <is>
-          <t>May Day Event</t>
+          <t>Trigger messages in your Discord with events</t>
         </is>
       </c>
       <c r="C1329" t="inlineStr">
         <is>
-          <t>Événement du 1er mai</t>
+          <t>Déclencher des messages dans votre discord avec des événements</t>
         </is>
       </c>
       <c r="D1329" t="inlineStr"/>
       <c r="E1329" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1329" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.may_day_event</t>
+          <t>.Menu.Discord.Desc</t>
         </is>
       </c>
       <c r="G1329" t="inlineStr"/>
       <c r="H1329" t="inlineStr"/>
     </row>
     <row r="1330">
       <c r="A1330" t="inlineStr"/>
       <c r="B1330" t="inlineStr">
         <is>
-          <t>Minimum Score</t>
+          <t>Lines</t>
         </is>
       </c>
       <c r="C1330" t="inlineStr">
         <is>
-          <t>Score minimum</t>
+          <t>Lignes</t>
         </is>
       </c>
       <c r="D1330" t="inlineStr"/>
       <c r="E1330" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1330" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.InventoryBuildingScore</t>
+          <t>.Boxes.Stats.BtnChartType.line</t>
         </is>
       </c>
       <c r="G1330" t="inlineStr"/>
       <c r="H1330" t="inlineStr"/>
     </row>
     <row r="1331">
       <c r="A1331" t="inlineStr"/>
       <c r="B1331" t="inlineStr">
         <is>
-          <t>Needs road</t>
+          <t>Battles</t>
         </is>
       </c>
       <c r="C1331" t="inlineStr">
         <is>
-          <t>Besoin de route</t>
+          <t>Batailles</t>
         </is>
       </c>
       <c r="D1331" t="inlineStr"/>
       <c r="E1331" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1331" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.RoadRequired</t>
+          <t>.Boxes.GuildMemberStat.Battles</t>
         </is>
       </c>
       <c r="G1331" t="inlineStr"/>
       <c r="H1331" t="inlineStr"/>
     </row>
     <row r="1332">
       <c r="A1332" t="inlineStr"/>
       <c r="B1332" t="inlineStr">
         <is>
-          <t>Show only Favourites</t>
+          <t>Please load ingame guild member overview to activate statistic</t>
         </is>
       </c>
       <c r="C1332" t="inlineStr">
         <is>
-          <t>Afficher seulement les favoris</t>
+          <t>Veuillez charger l'aperçu des membres de la guilde dans le jeu pour activer les statistiques</t>
         </is>
       </c>
       <c r="D1332" t="inlineStr"/>
       <c r="E1332" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1332" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.ShowFavourites</t>
+          <t>.Menu.GuildMemberStat.Warning</t>
         </is>
       </c>
       <c r="G1332" t="inlineStr"/>
       <c r="H1332" t="inlineStr"/>
     </row>
     <row r="1333">
       <c r="A1333" t="inlineStr"/>
       <c r="B1333" t="inlineStr">
         <is>
-          <t>Hide GBs not built</t>
+          <t>Percentage</t>
         </is>
       </c>
       <c r="C1333" t="inlineStr">
         <is>
-          <t>Masquer les GMs non construits</t>
+          <t>En proportion</t>
         </is>
       </c>
       <c r="D1333" t="inlineStr"/>
       <c r="E1333" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1333" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.HideNewGBs</t>
+          <t>.Boxes.Units.Proportionally</t>
         </is>
       </c>
       <c r="G1333" t="inlineStr"/>
       <c r="H1333" t="inlineStr"/>
     </row>
     <row r="1334">
       <c r="A1334" t="inlineStr"/>
       <c r="B1334" t="inlineStr">
         <is>
-          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day</t>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __costs__ &lt;small&gt;(Cost)&lt;/small&gt; = __profit__</t>
         </is>
       </c>
       <c r="C1334" t="inlineStr">
         <is>
-          <t>Cela prendra __days__ jours pour que l'investissement de __costs__ PF soit remboursé avec la production journalière de __fpproduction__ PF/jour</t>
+          <t>Récompense = __nettoreward__ &lt;small&gt;(base)&lt;/small&gt; x __arcfactor__% &lt;small&gt;(bonus)&lt;/small&gt; = __bruttoreward__ PF&lt;br&gt;Coût : __costs__ - Place sécurisée à : __safe__ PF&lt;br&gt;Gain : __bruttoreward__ &lt;small&gt;(récompense)&lt;/small&gt; - __costs__ &lt;small&gt;(coût)&lt;/small&gt; = __profit__ PF</t>
         </is>
       </c>
       <c r="D1334" t="inlineStr"/>
       <c r="E1334" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1334" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEvenTT</t>
+          <t>.Boxes.Calculator.TTProfit</t>
         </is>
       </c>
       <c r="G1334" t="inlineStr"/>
       <c r="H1334" t="inlineStr"/>
     </row>
     <row r="1335">
       <c r="A1335" t="inlineStr"/>
       <c r="B1335" t="inlineStr">
         <is>
-          <t>Save donation factor per Conversation</t>
+          <t>Hide helper during battle</t>
         </is>
       </c>
       <c r="C1335" t="inlineStr">
         <is>
-          <t>Enregistrer le facteur de don par conversation</t>
+          <t>Cacher l'assistant pendant les batailles</t>
         </is>
       </c>
       <c r="D1335" t="inlineStr"/>
       <c r="E1335" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1335" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.ForderBonusPerConversation</t>
+          <t>.Settings.HideHelperDuringBattle.Title</t>
         </is>
       </c>
       <c r="G1335" t="inlineStr"/>
       <c r="H1335" t="inlineStr"/>
     </row>
     <row r="1336">
       <c r="A1336" t="inlineStr"/>
       <c r="B1336" t="inlineStr">
         <is>
-          <t>Opening the Item Shop will open an overview.</t>
+          <t>has Progress</t>
         </is>
       </c>
       <c r="C1336" t="inlineStr">
         <is>
-          <t>L'ouverture de la boutique d'objets ouvrira un aperçu.</t>
+          <t>En progression</t>
         </is>
       </c>
       <c r="D1336" t="inlineStr"/>
       <c r="E1336" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1336" t="inlineStr">
         <is>
-          <t>.Settings.ShowShopAssist.Desc</t>
+          <t>.Boxes.findGB.hasProgress</t>
         </is>
       </c>
       <c r="G1336" t="inlineStr"/>
       <c r="H1336" t="inlineStr"/>
     </row>
     <row r="1337">
       <c r="A1337" t="inlineStr"/>
       <c r="B1337" t="inlineStr">
         <is>
-          <t>DD/MMM/YYYY</t>
+          <t>Selection Kit</t>
         </is>
       </c>
       <c r="C1337" t="inlineStr">
         <is>
-          <t>DD MMM YY</t>
+          <t>Pack de sélection</t>
         </is>
       </c>
       <c r="D1337" t="inlineStr"/>
       <c r="E1337" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1337" t="inlineStr">
         <is>
-          <t>.Date</t>
-[...7 lines deleted...]
-      </c>
+          <t>.Boxes.Kits.SelectionKit</t>
+        </is>
+      </c>
+      <c r="G1337" t="inlineStr"/>
       <c r="H1337" t="inlineStr"/>
     </row>
     <row r="1338">
       <c r="A1338" t="inlineStr"/>
       <c r="B1338" t="inlineStr">
         <is>
-          <t>To find same friends in different chats</t>
+          <t>reset message counter</t>
         </is>
       </c>
       <c r="C1338" t="inlineStr">
         <is>
-          <t>pour trouver le même ami dans plusieurs conversations</t>
+          <t>remettre à zéro le compteur de message</t>
         </is>
       </c>
       <c r="D1338" t="inlineStr"/>
       <c r="E1338" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1338" t="inlineStr">
         <is>
-          <t>.Menu.CompareFriendsThreads.Desc</t>
+          <t>.Boxes.GuildMemberStat.ResetMessageCounter</t>
         </is>
       </c>
       <c r="G1338" t="inlineStr"/>
       <c r="H1338" t="inlineStr"/>
     </row>
     <row r="1339">
       <c r="A1339" t="inlineStr"/>
       <c r="B1339" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="C1339" t="inlineStr">
         <is>
-          <t>Ère</t>
+          <t>Editer</t>
         </is>
       </c>
       <c r="D1339" t="inlineStr"/>
       <c r="E1339" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1339" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.Era</t>
+          <t>.Boxes.Notice.Edit</t>
         </is>
       </c>
       <c r="G1339" t="inlineStr"/>
       <c r="H1339" t="inlineStr"/>
     </row>
     <row r="1340">
       <c r="A1340" t="inlineStr"/>
       <c r="B1340" t="inlineStr">
         <is>
-          <t>safe</t>
+          <t>Upcoming Tasks</t>
         </is>
       </c>
       <c r="C1340" t="inlineStr">
         <is>
-          <t>sécurisé</t>
+          <t>Tâches à venir</t>
         </is>
       </c>
       <c r="D1340" t="inlineStr"/>
       <c r="E1340" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1340" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Safe</t>
+          <t>.Boxes.idleGame.UpcomingTasks</t>
         </is>
       </c>
       <c r="G1340" t="inlineStr"/>
       <c r="H1340" t="inlineStr"/>
     </row>
     <row r="1341">
       <c r="A1341" t="inlineStr"/>
       <c r="B1341" t="inlineStr">
         <is>
-          <t>can be polished</t>
+          <t>Total Collected:</t>
         </is>
       </c>
       <c r="C1341" t="inlineStr">
         <is>
-          <t>Peut être poli</t>
+          <t>Total collecté :</t>
         </is>
       </c>
       <c r="D1341" t="inlineStr"/>
       <c r="E1341" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1341" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.canPolish</t>
+          <t>.Boxes.FPCollector.Total</t>
         </is>
       </c>
       <c r="G1341" t="inlineStr"/>
       <c r="H1341" t="inlineStr"/>
     </row>
     <row r="1342">
       <c r="A1342" t="inlineStr"/>
       <c r="B1342" t="inlineStr">
         <is>
-          <t>Shows only buildings from search results, buildings you added manually and buildings you highlighted yourself</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C1342" t="inlineStr">
         <is>
-          <t>Affiche uniquement les bâtiments des résultats de recherche, les bâtiments que vous avez ajoutés manuellement et les bâtiments que vous avez vous-même mis en surbrillance</t>
+          <t>Enregistrer</t>
         </is>
       </c>
       <c r="D1342" t="inlineStr"/>
       <c r="E1342" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1342" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowHighlightedExplanation</t>
+          <t>.Boxes.Discord.Save</t>
         </is>
       </c>
       <c r="G1342" t="inlineStr"/>
       <c r="H1342" t="inlineStr"/>
     </row>
     <row r="1343">
       <c r="A1343" t="inlineStr"/>
       <c r="B1343" t="inlineStr">
         <is>
-          <t>Own part net</t>
+          <t>Automatically generated Alert times (Antiques Dealer, GBG etc) will use this offset to send notification before the event actually happens. For example, setting this value to 30 (seconds), Auction Alerts will be displayed 30s before the auction actually ends!</t>
         </is>
       </c>
       <c r="C1343" t="inlineStr">
         <is>
-          <t>À poser</t>
+          <t>Les alertes générées automatiquement (Vendeur d'antiquités, Champs de Bataille de guilde, etc.) seront programmées avec un décalage pour vous avertir avant que l’événement n'intervienne. Par exemple, configurer cette valeur sur 30 (secondes), vous permettra d'être alerté 30 secondes avant la fin d'une enchère !</t>
         </is>
       </c>
       <c r="D1343" t="inlineStr"/>
       <c r="E1343" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1343" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.OwnPartNetto</t>
+          <t>.Boxes.Alerts.Preferences.Early.Info</t>
         </is>
       </c>
       <c r="G1343" t="inlineStr"/>
       <c r="H1343" t="inlineStr"/>
     </row>
     <row r="1344">
       <c r="A1344" t="inlineStr"/>
       <c r="B1344" t="inlineStr">
         <is>
-          <t>Title name</t>
+          <t>Visit your members towns to update the building statistic.</t>
         </is>
       </c>
       <c r="C1344" t="inlineStr">
         <is>
-          <t>Nom du titre</t>
+          <t>Visiter les cités des membres pour mettre à jour les statistiques des bâtiments.</t>
         </is>
       </c>
       <c r="D1344" t="inlineStr"/>
       <c r="E1344" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1344" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.TitleName</t>
+          <t>.Boxes.GuildMemberStat.GuildBuildingNotification</t>
         </is>
       </c>
       <c r="G1344" t="inlineStr"/>
       <c r="H1344" t="inlineStr"/>
     </row>
     <row r="1345">
       <c r="A1345" t="inlineStr"/>
       <c r="B1345" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total: </t>
+          <t>Motivate/Polish Helper</t>
         </is>
       </c>
       <c r="C1345" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total : </t>
+          <t>Aide Po/Mo</t>
         </is>
       </c>
       <c r="D1345" t="inlineStr"/>
       <c r="E1345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1345" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Total</t>
+          <t>.Boxes.MoppelHelper.Title</t>
         </is>
       </c>
       <c r="G1345" t="inlineStr"/>
       <c r="H1345" t="inlineStr"/>
     </row>
     <row r="1346">
       <c r="A1346" t="inlineStr"/>
       <c r="B1346" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; has just contributed __points__ GE points.</t>
+          <t>Production</t>
         </is>
       </c>
       <c r="C1346" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; vient de recevoir __points__ points en expédition de guilde.</t>
+          <t>Production</t>
         </is>
       </c>
       <c r="D1346" t="inlineStr"/>
       <c r="E1346" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1346" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.GEX</t>
+          <t>.Boxes.Productions.Headings.production</t>
         </is>
       </c>
       <c r="G1346" t="inlineStr"/>
       <c r="H1346" t="inlineStr"/>
     </row>
     <row r="1347">
       <c r="A1347" t="inlineStr"/>
       <c r="B1347" t="inlineStr">
         <is>
-          <t>Forge Points</t>
+          <t>ME</t>
         </is>
       </c>
       <c r="C1347" t="inlineStr">
         <is>
-          <t>Points forge</t>
+          <t>Mod</t>
         </is>
       </c>
       <c r="D1347" t="inlineStr"/>
       <c r="E1347" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1347" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsFP</t>
+          <t>.Eras.10.short</t>
         </is>
       </c>
       <c r="G1347" t="inlineStr"/>
       <c r="H1347" t="inlineStr"/>
     </row>
     <row r="1348">
       <c r="A1348" t="inlineStr"/>
       <c r="B1348" t="inlineStr">
         <is>
-          <t>Battle Potions</t>
+          <t>Save donation factor per Conversation</t>
         </is>
       </c>
       <c r="C1348" t="inlineStr">
         <is>
-          <t>Potions de bataille</t>
+          <t>Enregistrer le facteur de don par conversation</t>
         </is>
       </c>
       <c r="D1348" t="inlineStr"/>
       <c r="E1348" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1348" t="inlineStr">
         <is>
-          <t>.Settings.ShowPotions.Title</t>
+          <t>.Boxes.Calculator.ForderBonusPerConversation</t>
         </is>
       </c>
       <c r="G1348" t="inlineStr"/>
       <c r="H1348" t="inlineStr"/>
     </row>
     <row r="1349">
       <c r="A1349" t="inlineStr"/>
       <c r="B1349" t="inlineStr">
         <is>
-          <t>Saving and restoring the settings</t>
+          <t>Main Prize</t>
         </is>
       </c>
       <c r="C1349" t="inlineStr">
         <is>
-          <t>Sauvegarde et restauration des paramètres</t>
+          <t>Prix spécial</t>
         </is>
       </c>
       <c r="D1349" t="inlineStr"/>
       <c r="E1349" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1349" t="inlineStr">
         <is>
-          <t>.Settings.ExportSettings.Desc</t>
+          <t>.Boxes.EventChests.MainPrize</t>
         </is>
       </c>
       <c r="G1349" t="inlineStr"/>
       <c r="H1349" t="inlineStr"/>
     </row>
     <row r="1350">
       <c r="A1350" t="inlineStr"/>
       <c r="B1350" t="inlineStr">
         <is>
-          <t>Enable sound</t>
+          <t>Scouting Info</t>
         </is>
       </c>
       <c r="C1350" t="inlineStr">
         <is>
-          <t>Activer le son</t>
+          <t>Info de l'éclaireur</t>
         </is>
       </c>
       <c r="D1350" t="inlineStr"/>
       <c r="E1350" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1350" t="inlineStr">
         <is>
-          <t>.Settings.Entry.EnableSound</t>
+          <t>.Boxes.scoutingTimes.Title</t>
         </is>
       </c>
       <c r="G1350" t="inlineStr"/>
       <c r="H1350" t="inlineStr"/>
     </row>
     <row r="1351">
       <c r="A1351" t="inlineStr"/>
       <c r="B1351" t="inlineStr">
         <is>
-          <t>Stream Chart</t>
+          <t>Preference Order</t>
         </is>
       </c>
       <c r="C1351" t="inlineStr">
         <is>
-          <t>Graphique en flux</t>
+          <t>Ordre préférentiel</t>
         </is>
       </c>
       <c r="D1351" t="inlineStr"/>
       <c r="E1351" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1351" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartTypeTitle.streamgraph</t>
+          <t>.Boxes.Negotiation.Average</t>
         </is>
       </c>
       <c r="G1351" t="inlineStr"/>
       <c r="H1351" t="inlineStr"/>
     </row>
     <row r="1352">
       <c r="A1352" t="inlineStr"/>
       <c r="B1352" t="inlineStr">
         <is>
-          <t>Select, which titles are allowed in which respective scene</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C1352" t="inlineStr">
         <is>
-          <t>Sélectionnez quels titres sont autorisés dans quelle scène respective</t>
+          <t>Enregistrer</t>
         </is>
       </c>
       <c r="D1352" t="inlineStr"/>
       <c r="E1352" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1352" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Scenes</t>
+          <t>.Boxes.Calculator.Settings.Save</t>
         </is>
       </c>
       <c r="G1352" t="inlineStr"/>
       <c r="H1352" t="inlineStr"/>
     </row>
     <row r="1353">
       <c r="A1353" t="inlineStr"/>
       <c r="B1353" t="inlineStr">
         <is>
-          <t>GvG Map</t>
+          <t>Archeology Event</t>
         </is>
       </c>
       <c r="C1353" t="inlineStr">
         <is>
-          <t>Carte GcG</t>
+          <t>Événement d'archéologie</t>
         </is>
       </c>
       <c r="D1353" t="inlineStr"/>
       <c r="E1353" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1353" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Title</t>
+          <t>.Boxes.FPCollector.archeology_event</t>
         </is>
       </c>
       <c r="G1353" t="inlineStr"/>
       <c r="H1353" t="inlineStr"/>
     </row>
     <row r="1354">
       <c r="A1354" t="inlineStr"/>
       <c r="B1354" t="inlineStr">
         <is>
-          <t>Scouting Info</t>
+          <t>Do you want the rewards from GBG and GE to be displayed in a stream over the rewards bar?</t>
         </is>
       </c>
       <c r="C1354" t="inlineStr">
         <is>
-          <t>Info de l'éclaireur</t>
+          <t>Voulez-vous que les récompenses du CBG et de l'EG soient affichées dans un flux par dessus la barre des récompenses ?</t>
         </is>
       </c>
       <c r="D1354" t="inlineStr"/>
       <c r="E1354" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1354" t="inlineStr">
         <is>
-          <t>.Boxes.scoutingTimes.Title</t>
+          <t>.Settings.ShowGBGRewards.Desc</t>
         </is>
       </c>
       <c r="G1354" t="inlineStr"/>
       <c r="H1354" t="inlineStr"/>
     </row>
     <row r="1355">
       <c r="A1355" t="inlineStr"/>
       <c r="B1355" t="inlineStr">
         <is>
-          <t>Modern Era</t>
+          <t>Displays a schematics of your city</t>
         </is>
       </c>
       <c r="C1355" t="inlineStr">
         <is>
-          <t>Ère Moderne</t>
+          <t>Affiche une carte de votre cité vue du dessus.</t>
         </is>
       </c>
       <c r="D1355" t="inlineStr"/>
       <c r="E1355" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1355" t="inlineStr">
         <is>
-          <t>.Eras.10</t>
+          <t>.Menu.Citymap.Desc</t>
         </is>
       </c>
       <c r="G1355" t="inlineStr"/>
       <c r="H1355" t="inlineStr"/>
     </row>
     <row r="1356">
       <c r="A1356" t="inlineStr"/>
       <c r="B1356" t="inlineStr">
         <is>
-          <t>Antiques Dealer Auction</t>
+          <t>Title name</t>
         </is>
       </c>
       <c r="C1356" t="inlineStr">
         <is>
-          <t>Enchère chez le vendeur d'antiquités</t>
+          <t>Nom du titre</t>
         </is>
       </c>
       <c r="D1356" t="inlineStr"/>
       <c r="E1356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1356" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Auction.Title</t>
+          <t>.Boxes.BetterMusic.TitleName</t>
         </is>
       </c>
       <c r="G1356" t="inlineStr"/>
       <c r="H1356" t="inlineStr"/>
     </row>
     <row r="1357">
       <c r="A1357" t="inlineStr"/>
       <c r="B1357" t="inlineStr">
         <is>
-          <t>GBG Players' Scoreboard</t>
+          <t>Treasury Goods</t>
         </is>
       </c>
       <c r="C1357" t="inlineStr">
         <is>
-          <t>Scores des joueurs en Champ de Bataille de guilde</t>
+          <t>Trésorerie de guilde</t>
         </is>
       </c>
       <c r="D1357" t="inlineStr"/>
       <c r="E1357" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1357" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsGBGPlayers</t>
+          <t>.Boxes.Productions.GuildGoods</t>
         </is>
       </c>
       <c r="G1357" t="inlineStr"/>
       <c r="H1357" t="inlineStr"/>
     </row>
     <row r="1358">
       <c r="A1358" t="inlineStr"/>
       <c r="B1358" t="inlineStr">
         <is>
-          <t>level</t>
+          <t>Negotiation Helper</t>
         </is>
       </c>
       <c r="C1358" t="inlineStr">
         <is>
-          <t>niveau</t>
+          <t>Assistant de négociation</t>
         </is>
       </c>
       <c r="D1358" t="inlineStr"/>
       <c r="E1358" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1358" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Level</t>
+          <t>.Menu.Negotiation.Title</t>
         </is>
       </c>
       <c r="G1358" t="inlineStr"/>
       <c r="H1358" t="inlineStr"/>
     </row>
     <row r="1359">
       <c r="A1359" t="inlineStr"/>
       <c r="B1359" t="inlineStr">
         <is>
-          <t>Enable sound effects in the extension.</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="C1359" t="inlineStr">
         <is>
-          <t>Activer les effets de son dans l'extension.</t>
+          <t>Editer</t>
         </is>
       </c>
       <c r="D1359" t="inlineStr"/>
       <c r="E1359" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1359" t="inlineStr">
         <is>
-          <t>.Settings.EnableSound.Desc</t>
+          <t>.Boxes.Discord.EditEntry</t>
         </is>
       </c>
       <c r="G1359" t="inlineStr"/>
       <c r="H1359" t="inlineStr"/>
     </row>
     <row r="1360">
       <c r="A1360" t="inlineStr"/>
       <c r="B1360" t="inlineStr">
         <is>
-          <t>Production Overview</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C1360" t="inlineStr">
         <is>
-          <t>Vue d'ensemble des productions</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="D1360" t="inlineStr"/>
       <c r="E1360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1360" t="inlineStr">
         <is>
-          <t>.Menu.Productions.Title</t>
+          <t>.Boxes.GexStat.Points</t>
         </is>
       </c>
       <c r="G1360" t="inlineStr"/>
       <c r="H1360" t="inlineStr"/>
     </row>
     <row r="1361">
       <c r="A1361" t="inlineStr"/>
       <c r="B1361" t="inlineStr">
         <is>
-          <t>Active Collection Tasks</t>
+          <t>Guild Members</t>
         </is>
       </c>
       <c r="C1361" t="inlineStr">
         <is>
-          <t>Tâches de collecte actives</t>
+          <t>Membres de la Guilde</t>
         </is>
       </c>
       <c r="D1361" t="inlineStr"/>
       <c r="E1361" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1361" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.ActiveTasks</t>
+          <t>.Boxes.MoppelHelper.GuildMembers</t>
         </is>
       </c>
       <c r="G1361" t="inlineStr"/>
       <c r="H1361" t="inlineStr"/>
     </row>
     <row r="1362">
       <c r="A1362" t="inlineStr"/>
       <c r="B1362" t="inlineStr">
         <is>
-          <t>Gain per hour:</t>
+          <t>This is the position you have chosen.&lt;br&gt;Before you test the next position, wait until this message disappears.</t>
         </is>
       </c>
       <c r="C1362" t="inlineStr">
         <is>
-          <t>Gain par heure :</t>
+          <t>C'est la position que vous avez choisie. &lt;br&gt; Avant de tester la position suivante, attendez que ce message disparaisse.</t>
         </is>
       </c>
       <c r="D1362" t="inlineStr"/>
       <c r="E1362" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1362" t="inlineStr">
         <is>
-          <t>.Boxes.QIActions.Rate</t>
+          <t>.Settings.NotificationPosition.ToastTestBody</t>
         </is>
       </c>
       <c r="G1362" t="inlineStr"/>
       <c r="H1362" t="inlineStr"/>
     </row>
     <row r="1363">
       <c r="A1363" t="inlineStr"/>
       <c r="B1363" t="inlineStr">
         <is>
-          <t>Guild Power</t>
+          <t>Late Middle Age</t>
         </is>
       </c>
       <c r="C1363" t="inlineStr">
         <is>
-          <t>Puissance de guilde</t>
+          <t>Renaissance</t>
         </is>
       </c>
       <c r="D1363" t="inlineStr"/>
       <c r="E1363" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1363" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.GuildPower</t>
+          <t>.Eras.6</t>
         </is>
       </c>
       <c r="G1363" t="inlineStr"/>
       <c r="H1363" t="inlineStr"/>
     </row>
     <row r="1364">
       <c r="A1364" t="inlineStr"/>
       <c r="B1364" t="inlineStr">
         <is>
-          <t>To gather this data, please open the goods and guild goods tab in the Production overview.</t>
+          <t>started playing on __date__</t>
         </is>
       </c>
       <c r="C1364" t="inlineStr">
         <is>
-          <t>Pour collecter ces données, veuillez ouvrir l'onglet Ressource et Ressources de guilde dans l'aperçu de la production.</t>
+          <t>a commencé à jouer le __date__</t>
         </is>
       </c>
       <c r="D1364" t="inlineStr"/>
       <c r="E1364" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1364" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.OpenProduction</t>
+          <t>.Boxes.PlayerProfile.DateStarted</t>
         </is>
       </c>
       <c r="G1364" t="inlineStr"/>
       <c r="H1364" t="inlineStr"/>
     </row>
     <row r="1365">
       <c r="A1365" t="inlineStr"/>
       <c r="B1365" t="inlineStr">
         <is>
-          <t>Only Favorites</t>
+          <t>Select, which titles are allowed in which respective scene</t>
         </is>
       </c>
       <c r="C1365" t="inlineStr">
         <is>
-          <t>Seulement les favoris</t>
+          <t>Sélectionnez quels titres sont autorisés dans quelle scène respective</t>
         </is>
       </c>
       <c r="D1365" t="inlineStr"/>
       <c r="E1365" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1365" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.onlyFavourites</t>
+          <t>.Boxes.BetterMusic.Scenes</t>
         </is>
       </c>
       <c r="G1365" t="inlineStr"/>
       <c r="H1365" t="inlineStr"/>
     </row>
     <row r="1366">
       <c r="A1366" t="inlineStr"/>
       <c r="B1366" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Antiques Dealer Auction</t>
         </is>
       </c>
       <c r="C1366" t="inlineStr">
         <is>
-          <t>Grand Monument</t>
+          <t>Enchère chez le vendeur d'antiquités</t>
         </is>
       </c>
       <c r="D1366" t="inlineStr"/>
       <c r="E1366" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1366" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Building</t>
+          <t>.Boxes.Alerts.Preferences.Auction.Title</t>
         </is>
       </c>
       <c r="G1366" t="inlineStr"/>
       <c r="H1366" t="inlineStr"/>
     </row>
     <row r="1367">
       <c r="A1367" t="inlineStr"/>
       <c r="B1367" t="inlineStr">
         <is>
-          <t>delete inactivity warning</t>
+          <t>Add buildings from your inventory to the list</t>
         </is>
       </c>
       <c r="C1367" t="inlineStr">
         <is>
-          <t>supprimer l'avertissement d'inactivité</t>
+          <t>Ajoutez des bâtiments de votre inventaire à la liste</t>
         </is>
       </c>
       <c r="D1367" t="inlineStr"/>
       <c r="E1367" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1367" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.DeleteInactivityWarning</t>
+          <t>.Boxes.ProductionsRating.ShowInventoryBuildingsExplanation</t>
         </is>
       </c>
       <c r="G1367" t="inlineStr"/>
       <c r="H1367" t="inlineStr"/>
     </row>
     <row r="1368">
       <c r="A1368" t="inlineStr"/>
       <c r="B1368" t="inlineStr">
         <is>
-          <t>No unit data available. Please press "U" to launch the Army Management console</t>
+          <t>OF</t>
         </is>
       </c>
       <c r="C1368" t="inlineStr">
         <is>
-          <t>Aucune donnée d'unités disponible. Merci d'appuyer sur la touche "U"</t>
+          <t>FO</t>
         </is>
       </c>
       <c r="D1368" t="inlineStr"/>
       <c r="E1368" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1368" t="inlineStr">
         <is>
-          <t>.Boxes.UnitsGex.NoUnitsAvailable</t>
+          <t>.Eras.16.short</t>
         </is>
       </c>
       <c r="G1368" t="inlineStr"/>
       <c r="H1368" t="inlineStr"/>
     </row>
     <row r="1369">
       <c r="A1369" t="inlineStr"/>
       <c r="B1369" t="inlineStr">
         <is>
-          <t>No entries found yet…</t>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day, __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day) and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
         </is>
       </c>
       <c r="C1369" t="inlineStr">
         <is>
-          <t>Aucune entrée trouvée pour le moment…</t>
+          <t>Il faudra __days__ jours jusqu'à ce que l'investissement de __costs__ PF soit retourné avec une production quotidienne de __fpproduction__ PF/jour, __goodsproduction__ marchandises/jour (égale __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ PF/jour) et __attackproduction__ % de bonus d'attaque (égale __attackproduction__ * __attackvalue__ * __attackproductionvalue__ PF/jour)</t>
         </is>
       </c>
       <c r="D1369" t="inlineStr"/>
       <c r="E1369" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1369" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.NoEntriesFound</t>
+          <t>.Boxes.GreatBuildings.BreakEvenTTGoodsAttack</t>
         </is>
       </c>
       <c r="G1369" t="inlineStr"/>
       <c r="H1369" t="inlineStr"/>
     </row>
     <row r="1370">
       <c r="A1370" t="inlineStr"/>
       <c r="B1370" t="inlineStr">
         <is>
-          <t>Automation</t>
+          <t>Auto open Infobox</t>
         </is>
       </c>
       <c r="C1370" t="inlineStr">
         <is>
-          <t>Automatique</t>
+          <t>Ouverture automatique de la fenêtres des infos</t>
         </is>
       </c>
       <c r="D1370" t="inlineStr"/>
       <c r="E1370" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1370" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.Automation</t>
+          <t>.Settings.AutoOpenInfoBox.Title</t>
         </is>
       </c>
       <c r="G1370" t="inlineStr"/>
       <c r="H1370" t="inlineStr"/>
     </row>
     <row r="1371">
       <c r="A1371" t="inlineStr"/>
       <c r="B1371" t="inlineStr">
         <is>
-          <t>Notifications</t>
+          <t>Hourly Production</t>
         </is>
       </c>
       <c r="C1371" t="inlineStr">
         <is>
-          <t>Notifications</t>
+          <t>Production horaire</t>
         </is>
       </c>
       <c r="D1371" t="inlineStr"/>
       <c r="E1371" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1371" t="inlineStr">
         <is>
-          <t>.Settings.ShowNotifications.Title</t>
+          <t>.Boxes.idleGame.Hourly</t>
         </is>
       </c>
       <c r="G1371" t="inlineStr"/>
       <c r="H1371" t="inlineStr"/>
     </row>
     <row r="1372">
       <c r="A1372" t="inlineStr"/>
       <c r="B1372" t="inlineStr">
         <is>
-          <t>Expired Alert Summary at Start</t>
+          <t>Displays a Trade filtering tool when the Market console is opened.</t>
         </is>
       </c>
       <c r="C1372" t="inlineStr">
         <is>
-          <t>Récapitulatif des notifications expirées au démarrage</t>
+          <t>Affiche un outil pour filtrer les transactions lors de l'ouverture du marché.</t>
         </is>
       </c>
       <c r="D1372" t="inlineStr"/>
       <c r="E1372" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1372" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Start.Title</t>
+          <t>.Settings.ShowMarketFilter.Desc</t>
         </is>
       </c>
       <c r="G1372" t="inlineStr"/>
       <c r="H1372" t="inlineStr"/>
     </row>
     <row r="1373">
       <c r="A1373" t="inlineStr"/>
       <c r="B1373" t="inlineStr">
         <is>
-          <t>Notify stacks</t>
+          <t>Close Box</t>
         </is>
       </c>
       <c r="C1373" t="inlineStr">
         <is>
-          <t>Notifications multiples</t>
+          <t>Fermer les Fenêtres</t>
         </is>
       </c>
       <c r="D1373" t="inlineStr"/>
       <c r="E1373" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1373" t="inlineStr">
         <is>
-          <t>.Settings.NotificationsStack.Title</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.CloseBox.Title</t>
+        </is>
+      </c>
+      <c r="G1373" t="inlineStr"/>
       <c r="H1373" t="inlineStr"/>
     </row>
     <row r="1374">
       <c r="A1374" t="inlineStr"/>
       <c r="B1374" t="inlineStr">
         <is>
-          <t>Welcome to the &lt;strong&gt;Infobox&lt;/strong&gt;! While this window remains open, it will display background events (e.g. chat messages, actions in GBG and auction bids)</t>
+          <t>Level 1 building or selection kit</t>
         </is>
       </c>
       <c r="C1374" t="inlineStr">
         <is>
-          <t>Bienvenue dans la &lt;strong&gt;fenêtre d'informations&lt;/strong&gt; ! Tant que cette fenêtre reste ouverte, elle montrera les événements qui se produisent en arrière-plan (tels que les messages de chat, les actions en CBG et les enchères).</t>
+          <t>Bâtiment niv 1 ou Kit de sélection</t>
         </is>
       </c>
       <c r="D1374" t="inlineStr"/>
       <c r="E1374" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1374" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.Welcome</t>
+          <t>.Boxes.Kits.Base</t>
         </is>
       </c>
       <c r="G1374" t="inlineStr"/>
       <c r="H1374" t="inlineStr"/>
     </row>
     <row r="1375">
       <c r="A1375" t="inlineStr"/>
       <c r="B1375" t="inlineStr">
         <is>
-          <t>Guild Battles</t>
+          <t>Included data</t>
         </is>
       </c>
       <c r="C1375" t="inlineStr">
         <is>
-          <t>Batailles de Guilde</t>
+          <t>Données incluses</t>
         </is>
       </c>
       <c r="D1375" t="inlineStr"/>
       <c r="E1375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1375" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.Guildfights</t>
+          <t>.Boxes.OwnpartCalculator.IncludeData</t>
         </is>
       </c>
       <c r="G1375" t="inlineStr"/>
       <c r="H1375" t="inlineStr"/>
     </row>
     <row r="1376">
       <c r="A1376" t="inlineStr"/>
       <c r="B1376" t="inlineStr">
         <is>
-          <t>Town Hall</t>
+          <t>Expired Alert Summary at Start</t>
         </is>
       </c>
       <c r="C1376" t="inlineStr">
         <is>
-          <t>Hôtel de ville</t>
+          <t>Récapitulatif des notifications expirées au démarrage</t>
         </is>
       </c>
       <c r="D1376" t="inlineStr"/>
       <c r="E1376" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1376" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.main_building</t>
+          <t>.Boxes.Alerts.Preferences.Start.Title</t>
         </is>
       </c>
       <c r="G1376" t="inlineStr"/>
       <c r="H1376" t="inlineStr"/>
     </row>
     <row r="1377">
       <c r="A1377" t="inlineStr"/>
       <c r="B1377" t="inlineStr">
         <is>
-          <t>Copy values</t>
+          <t>__era__&lt;br&gt;You have: __stock__</t>
         </is>
       </c>
       <c r="C1377" t="inlineStr">
         <is>
-          <t>Copier les valeurs</t>
+          <t>__era__&lt;br&gt;En stock : __stock__</t>
         </is>
       </c>
       <c r="D1377" t="inlineStr"/>
       <c r="E1377" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1377" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.CopyValues</t>
+          <t>.Boxes.Market.OfferTT</t>
         </is>
       </c>
       <c r="G1377" t="inlineStr"/>
       <c r="H1377" t="inlineStr"/>
     </row>
     <row r="1378">
       <c r="A1378" t="inlineStr"/>
       <c r="B1378" t="inlineStr">
         <is>
-          <t>Trial</t>
+          <t>City Builder</t>
         </is>
       </c>
       <c r="C1378" t="inlineStr">
         <is>
-          <t>Épreuve</t>
+          <t>Constructeur de cité</t>
         </is>
       </c>
       <c r="D1378" t="inlineStr"/>
       <c r="E1378" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1378" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.GexTrial</t>
+          <t>.Boxes.CityBuilder.Title</t>
         </is>
       </c>
       <c r="G1378" t="inlineStr"/>
       <c r="H1378" t="inlineStr"/>
     </row>
     <row r="1379">
       <c r="A1379" t="inlineStr"/>
       <c r="B1379" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Notifications</t>
         </is>
       </c>
       <c r="C1379" t="inlineStr">
         <is>
-          <t>Editer</t>
+          <t>Notifications</t>
         </is>
       </c>
       <c r="D1379" t="inlineStr"/>
       <c r="E1379" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1379" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.EditEntry</t>
+          <t>.Settings.Entry.ShowNotifications</t>
         </is>
       </c>
       <c r="G1379" t="inlineStr"/>
       <c r="H1379" t="inlineStr"/>
     </row>
     <row r="1380">
       <c r="A1380" t="inlineStr"/>
       <c r="B1380" t="inlineStr">
         <is>
-          <t>FPs</t>
+          <t>entry time</t>
         </is>
       </c>
       <c r="C1380" t="inlineStr">
         <is>
-          <t>À poser</t>
+          <t>Date d'entrée</t>
         </is>
       </c>
       <c r="D1380" t="inlineStr"/>
       <c r="E1380" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1380" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Deposit</t>
+          <t>.Boxes.Investment.Overview.SettingsEntryTime</t>
         </is>
       </c>
       <c r="G1380" t="inlineStr"/>
       <c r="H1380" t="inlineStr"/>
     </row>
     <row r="1381">
       <c r="A1381" t="inlineStr"/>
       <c r="B1381" t="inlineStr">
         <is>
-          <t>Error loading the Negotiation Table</t>
+          <t>Notify position</t>
         </is>
       </c>
       <c r="C1381" t="inlineStr">
         <is>
-          <t>Erreur de chargement de la table de négociations</t>
+          <t>Emplacement de la notification</t>
         </is>
       </c>
       <c r="D1381" t="inlineStr"/>
       <c r="E1381" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1381" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.TableLoadError</t>
+          <t>.Settings.NotificationsPosition.Title</t>
         </is>
       </c>
       <c r="G1381" t="inlineStr"/>
       <c r="H1381" t="inlineStr"/>
     </row>
     <row r="1382">
       <c r="A1382" t="inlineStr"/>
       <c r="B1382" t="inlineStr">
         <is>
-          <t>Building Recommendation</t>
+          <t>https://docs.foe-helper.com/english/module/scouting</t>
         </is>
       </c>
       <c r="C1382" t="inlineStr">
         <is>
-          <t>Bâtiments recommandés</t>
+          <t>https://docs.foe-helper.com/francais/module/eclaireur</t>
         </is>
       </c>
       <c r="D1382" t="inlineStr"/>
       <c r="E1382" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1382" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.title</t>
+          <t>.Boxes.scoutingTimes.HelpLink</t>
         </is>
       </c>
       <c r="G1382" t="inlineStr"/>
       <c r="H1382" t="inlineStr"/>
     </row>
     <row r="1383">
       <c r="A1383" t="inlineStr"/>
       <c r="B1383" t="inlineStr">
         <is>
-          <t>Current Production Overview (Daily)</t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="C1383" t="inlineStr">
         <is>
-          <t>Vue d'ensemble des productions</t>
+          <t>CbG</t>
         </is>
       </c>
       <c r="D1383" t="inlineStr"/>
       <c r="E1383" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1383" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Title</t>
+          <t>.Boxes.General.Guild_Battlegrounds.short</t>
         </is>
       </c>
       <c r="G1383" t="inlineStr"/>
       <c r="H1383" t="inlineStr"/>
     </row>
     <row r="1384">
       <c r="A1384" t="inlineStr"/>
       <c r="B1384" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>Statistics Overview</t>
         </is>
       </c>
       <c r="C1384" t="inlineStr">
         <is>
-          <t>AdF</t>
+          <t>Aperçu des statistiques</t>
         </is>
       </c>
       <c r="D1384" t="inlineStr"/>
       <c r="E1384" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1384" t="inlineStr">
         <is>
-          <t>.Eras.3.short</t>
+          <t>.Boxes.Stats.Title</t>
         </is>
       </c>
       <c r="G1384" t="inlineStr"/>
       <c r="H1384" t="inlineStr"/>
     </row>
     <row r="1385">
       <c r="A1385" t="inlineStr"/>
       <c r="B1385" t="inlineStr">
         <is>
-          <t>Disabled: Open the Profile Tab of your Town Hall.</t>
+          <t>Discord webhooks</t>
         </is>
       </c>
       <c r="C1385" t="inlineStr">
         <is>
-          <t>Desactivé : Ouvrir l'onglet Profil de votre hôtel de ville.</t>
+          <t>Discord webhooks</t>
         </is>
       </c>
       <c r="D1385" t="inlineStr"/>
       <c r="E1385" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1385" t="inlineStr">
         <is>
-          <t>.Menu.PlayerProfile.Warning</t>
+          <t>.Menu.Discord.Title</t>
         </is>
       </c>
       <c r="G1385" t="inlineStr"/>
       <c r="H1385" t="inlineStr"/>
     </row>
     <row r="1386">
       <c r="A1386" t="inlineStr"/>
       <c r="B1386" t="inlineStr">
         <is>
-          <t>Negotiation Helper</t>
+          <t>Daily Special</t>
         </is>
       </c>
       <c r="C1386" t="inlineStr">
         <is>
-          <t>Assistant de négociation</t>
+          <t>Prix du jour</t>
         </is>
       </c>
       <c r="D1386" t="inlineStr"/>
       <c r="E1386" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1386" t="inlineStr">
         <is>
-          <t>.Menu.Negotiation.Title</t>
+          <t>.Boxes.EventChests.MainPrizeTitle</t>
         </is>
       </c>
       <c r="G1386" t="inlineStr"/>
       <c r="H1386" t="inlineStr"/>
     </row>
     <row r="1387">
       <c r="A1387" t="inlineStr"/>
       <c r="B1387" t="inlineStr">
         <is>
-          <t>Available energy</t>
+          <t>Danger</t>
         </is>
       </c>
       <c r="C1387" t="inlineStr">
         <is>
-          <t>Énergie disponible</t>
+          <t>Danger</t>
         </is>
       </c>
       <c r="D1387" t="inlineStr"/>
       <c r="E1387" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1387" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.availableCurrency.anniversary</t>
+          <t>.Boxes.OwnpartCalculator.OptionsDanger</t>
         </is>
       </c>
       <c r="G1387" t="inlineStr"/>
       <c r="H1387" t="inlineStr"/>
     </row>
     <row r="1388">
       <c r="A1388" t="inlineStr"/>
       <c r="B1388" t="inlineStr">
         <is>
-          <t>Overview</t>
+          <t>Clear All</t>
         </is>
       </c>
       <c r="C1388" t="inlineStr">
         <is>
-          <t>Aperçu</t>
+          <t>Tout effacer</t>
         </is>
       </c>
       <c r="D1388" t="inlineStr"/>
       <c r="E1388" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1388" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Overview</t>
+          <t>.Boxes.Infobox.ResetBox</t>
         </is>
       </c>
       <c r="G1388" t="inlineStr"/>
       <c r="H1388" t="inlineStr"/>
     </row>
     <row r="1389">
       <c r="A1389" t="inlineStr"/>
       <c r="B1389" t="inlineStr">
         <is>
-          <t>1d</t>
+          <t>min Lvl</t>
         </is>
       </c>
       <c r="C1389" t="inlineStr">
         <is>
-          <t>1j</t>
+          <t>Niv min.</t>
         </is>
       </c>
       <c r="D1389" t="inlineStr"/>
       <c r="E1389" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1389" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.1d</t>
+          <t>.Boxes.findGB.minLvl</t>
         </is>
       </c>
       <c r="G1389" t="inlineStr"/>
       <c r="H1389" t="inlineStr"/>
     </row>
     <row r="1390">
       <c r="A1390" t="inlineStr"/>
       <c r="B1390" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>random</t>
         </is>
       </c>
       <c r="C1390" t="inlineStr">
         <is>
-          <t>Enregistrer</t>
+          <t>Aléatoire</t>
         </is>
       </c>
       <c r="D1390" t="inlineStr"/>
       <c r="E1390" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1390" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SaveSettings</t>
+          <t>.Boxes.Units.random</t>
         </is>
       </c>
       <c r="G1390" t="inlineStr"/>
       <c r="H1390" t="inlineStr"/>
     </row>
     <row r="1391">
       <c r="A1391" t="inlineStr"/>
       <c r="B1391" t="inlineStr">
         <is>
-          <t>Wiki / Documentation: Feature documentation.</t>
+          <t>Select current and previous ages</t>
         </is>
       </c>
       <c r="C1391" t="inlineStr">
         <is>
-          <t>Wiki / Documentation : Documentation des fonctionnalités.</t>
+          <t>Sélectionne l'ère actuelle et l'ère précédente</t>
         </is>
       </c>
       <c r="D1391" t="inlineStr"/>
       <c r="E1391" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1391" t="inlineStr">
         <is>
-          <t>.Settings.Help.Documentation</t>
+          <t>.Boxes.Stats.BtnLastErasTitle</t>
         </is>
       </c>
       <c r="G1391" t="inlineStr"/>
       <c r="H1391" t="inlineStr"/>
     </row>
     <row r="1392">
       <c r="A1392" t="inlineStr"/>
       <c r="B1392" t="inlineStr">
         <is>
-          <t>Max results</t>
+          <t>legendary</t>
         </is>
       </c>
       <c r="C1392" t="inlineStr">
         <is>
-          <t>Résultats max</t>
+          <t>légendaire</t>
         </is>
       </c>
       <c r="D1392" t="inlineStr"/>
       <c r="E1392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1392" t="inlineStr">
         <is>
-          <t>.Boxes.Market.MaxResults</t>
+          <t>.Boxes.Productions.AllyRarity.legendary</t>
         </is>
       </c>
       <c r="G1392" t="inlineStr"/>
       <c r="H1392" t="inlineStr"/>
     </row>
     <row r="1393">
       <c r="A1393" t="inlineStr"/>
       <c r="B1393" t="inlineStr">
         <is>
-          <t>Alert active</t>
+          <t>Open the castle overview to update the data.</t>
         </is>
       </c>
       <c r="C1393" t="inlineStr">
         <is>
-          <t>Alerte active</t>
+          <t>Ouvrez l'aperçu du château pour actualiser les données.</t>
         </is>
       </c>
       <c r="D1393" t="inlineStr"/>
       <c r="E1393" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1393" t="inlineStr">
         <is>
-          <t>.Boxes.InactivesSettings.AlertActive</t>
+          <t>.Boxes.Castle.VisitCastleWarning</t>
         </is>
       </c>
       <c r="G1393" t="inlineStr"/>
       <c r="H1393" t="inlineStr"/>
     </row>
     <row r="1394">
       <c r="A1394" t="inlineStr"/>
       <c r="B1394" t="inlineStr">
         <is>
-          <t>All Advices</t>
+          <t>Info</t>
         </is>
       </c>
       <c r="C1394" t="inlineStr">
         <is>
-          <t>Tous les conseils</t>
+          <t>Info</t>
         </is>
       </c>
       <c r="D1394" t="inlineStr"/>
       <c r="E1394" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1394" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.AllConfigs</t>
+          <t>.Boxes.GvGMap.Log.Info</t>
         </is>
       </c>
       <c r="G1394" t="inlineStr"/>
       <c r="H1394" t="inlineStr"/>
     </row>
     <row r="1395">
       <c r="A1395" t="inlineStr"/>
       <c r="B1395" t="inlineStr">
         <is>
-          <t>Visit tab Treasury in the guild profile to update treasury goods of your guild.</t>
+          <t>Scouting Info</t>
         </is>
       </c>
       <c r="C1395" t="inlineStr">
         <is>
-          <t>Visiter l'onglet Trésorerie dans le profil de la guilde pour mettre à jour les ressources de la trésorerie de votre guilde.</t>
+          <t>Info d'éclaireur</t>
         </is>
       </c>
       <c r="D1395" t="inlineStr"/>
       <c r="E1395" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1395" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildTreasuryNotification</t>
+          <t>.Settings.Entry.ShowScoutingTimes</t>
         </is>
       </c>
       <c r="G1395" t="inlineStr"/>
       <c r="H1395" t="inlineStr"/>
     </row>
     <row r="1396">
       <c r="A1396" t="inlineStr"/>
       <c r="B1396" t="inlineStr">
         <is>
-          <t>Castle points</t>
+          <t>Webhook URL</t>
         </is>
       </c>
       <c r="C1396" t="inlineStr">
         <is>
-          <t>Points de château</t>
+          <t>Webhook URL</t>
         </is>
       </c>
       <c r="D1396" t="inlineStr"/>
       <c r="E1396" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1396" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.CastlePoints</t>
+          <t>.Boxes.Discord.WebhookUrl</t>
         </is>
       </c>
       <c r="G1396" t="inlineStr"/>
       <c r="H1396" t="inlineStr"/>
     </row>
     <row r="1397">
       <c r="A1397" t="inlineStr"/>
       <c r="B1397" t="inlineStr">
         <is>
-          <t>QI Overview</t>
+          <t>Full</t>
         </is>
       </c>
       <c r="C1397" t="inlineStr">
         <is>
-          <t>Aperçu IQ</t>
+          <t>Plein</t>
         </is>
       </c>
       <c r="D1397" t="inlineStr"/>
       <c r="E1397" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1397" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.Title</t>
+          <t>.Boxes.ShopAssist.Full</t>
         </is>
       </c>
       <c r="G1397" t="inlineStr"/>
       <c r="H1397" t="inlineStr"/>
     </row>
     <row r="1398">
       <c r="A1398" t="inlineStr"/>
       <c r="B1398" t="inlineStr">
         <is>
-          <t>GB Tracker</t>
+          <t>Fall Event</t>
         </is>
       </c>
       <c r="C1398" t="inlineStr">
         <is>
-          <t>Trouver un GM</t>
+          <t>Événement d'automne</t>
         </is>
       </c>
       <c r="D1398" t="inlineStr"/>
       <c r="E1398" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1398" t="inlineStr">
         <is>
-          <t>.Boxes.findGB.Title</t>
+          <t>.Boxes.FPCollector.fall_event</t>
         </is>
       </c>
       <c r="G1398" t="inlineStr"/>
       <c r="H1398" t="inlineStr"/>
     </row>
     <row r="1399">
       <c r="A1399" t="inlineStr"/>
       <c r="B1399" t="inlineStr">
         <is>
-          <t>Change Menu</t>
+          <t>1d</t>
         </is>
       </c>
       <c r="C1399" t="inlineStr">
         <is>
-          <t>Changer le menu</t>
+          <t>1j</t>
         </is>
       </c>
       <c r="D1399" t="inlineStr"/>
       <c r="E1399" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1399" t="inlineStr">
         <is>
-          <t>.Settings.SelectedMenu.Title</t>
+          <t>.Boxes.Alerts.Time.1d</t>
         </is>
       </c>
       <c r="G1399" t="inlineStr"/>
       <c r="H1399" t="inlineStr"/>
     </row>
     <row r="1400">
       <c r="A1400" t="inlineStr"/>
       <c r="B1400" t="inlineStr">
         <is>
-          <t>Your City</t>
+          <t>Ranged Unit</t>
         </is>
       </c>
       <c r="C1400" t="inlineStr">
         <is>
-          <t>Votre cité</t>
+          <t>Unité à distance</t>
         </is>
       </c>
       <c r="D1400" t="inlineStr"/>
       <c r="E1400" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1400" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.YourCity</t>
+          <t>.Boxes.Units.short_ranged</t>
         </is>
       </c>
       <c r="G1400" t="inlineStr"/>
       <c r="H1400" t="inlineStr"/>
     </row>
     <row r="1401">
       <c r="A1401" t="inlineStr"/>
       <c r="B1401" t="inlineStr">
         <is>
-          <t>To be able to transfer data for a world like city or notes, you need a token for each world.&lt;br&gt;Click here for instructions: &lt;a target='_blank' href='https://docs.foe-helper.com/english/api-token'&gt;Api-Token&lt;/a&gt;</t>
+          <t>Decorations</t>
         </is>
       </c>
       <c r="C1401" t="inlineStr">
         <is>
-          <t>Pour pouvoir transférer des données pour un monde comme une ville ou des notes, vous avez besoin d'un jeton pour chaque monde.&lt;br&gt;Cliquez ici pour obtenir des instructions : &lt;a target='_blank' href='https://docs.foe-helper.com/francais/api-token'&gt;Jeton API&lt;/a&gt;</t>
+          <t>Décorations</t>
         </is>
       </c>
       <c r="D1401" t="inlineStr"/>
       <c r="E1401" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1401" t="inlineStr">
         <is>
-          <t>.Settings.ApiToken.Desc</t>
+          <t>.Boxes.Productions.Headings.decoration</t>
         </is>
       </c>
       <c r="G1401" t="inlineStr"/>
       <c r="H1401" t="inlineStr"/>
     </row>
     <row r="1402">
       <c r="A1402" t="inlineStr"/>
       <c r="B1402" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Forest</t>
         </is>
       </c>
       <c r="C1402" t="inlineStr">
         <is>
-          <t>Coûts</t>
+          <t>Nature</t>
         </is>
       </c>
       <c r="D1402" t="inlineStr"/>
       <c r="E1402" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1402" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.Costs</t>
+          <t>.HiddenRewards.Positions.nature</t>
         </is>
       </c>
       <c r="G1402" t="inlineStr"/>
       <c r="H1402" t="inlineStr"/>
     </row>
     <row r="1403">
       <c r="A1403" t="inlineStr"/>
       <c r="B1403" t="inlineStr">
         <is>
-          <t>No more attempts</t>
+          <t>Copy values</t>
         </is>
       </c>
       <c r="C1403" t="inlineStr">
         <is>
-          <t>Essayez de finir</t>
+          <t>Copier les valeurs</t>
         </is>
       </c>
       <c r="D1403" t="inlineStr"/>
       <c r="E1403" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1403" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.TryEnd</t>
+          <t>.Boxes.PowerLeveling.CopyValues</t>
         </is>
       </c>
       <c r="G1403" t="inlineStr"/>
       <c r="H1403" t="inlineStr"/>
     </row>
     <row r="1404">
       <c r="A1404" t="inlineStr"/>
       <c r="B1404" t="inlineStr">
         <is>
-          <t>Next Expansion</t>
+          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement and reload the game (F5)</t>
         </is>
       </c>
       <c r="C1404" t="inlineStr">
         <is>
-          <t>Prochaine expansion</t>
+          <t>&lt;em id='outPW' class='tooltip-error'&gt;Désactivé : Démarrez une Colonie et rechargez le jeu [F5]</t>
         </is>
       </c>
       <c r="D1404" t="inlineStr"/>
       <c r="E1404" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1404" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.nextTile</t>
+          <t>.Menu.OutP.DescWarningOutpostData</t>
         </is>
       </c>
       <c r="G1404" t="inlineStr"/>
       <c r="H1404" t="inlineStr"/>
     </row>
     <row r="1405">
       <c r="A1405" t="inlineStr"/>
       <c r="B1405" t="inlineStr">
         <is>
-          <t>This log is filled with actions that occur while you are active on the GvG map. The information will (currently) not be saved. You can filter it by anything: a sector number, a guild name, an action, your own nickname.</t>
+          <t>All Advices</t>
         </is>
       </c>
       <c r="C1405" t="inlineStr">
         <is>
-          <t>Ce journal est rempli d'actions qui se produisent lorsque vous êtes actif sur une carte GcG. Les informations ne seront (actuellement) pas enregistrées. Vous pouvez le filtrer par n'importe quoi : un numéro de secteur, un nom de guilde, une action, votre propre surnom.</t>
+          <t>Tous les conseils</t>
         </is>
       </c>
       <c r="D1405" t="inlineStr"/>
       <c r="E1405" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1405" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.Explanation</t>
+          <t>.Boxes.BattleAssistAAConfig.AllConfigs</t>
         </is>
       </c>
       <c r="G1405" t="inlineStr"/>
       <c r="H1405" t="inlineStr"/>
     </row>
     <row r="1406">
       <c r="A1406" t="inlineStr"/>
       <c r="B1406" t="inlineStr">
         <is>
-          <t>10h</t>
+          <t>Discord Messages</t>
         </is>
       </c>
       <c r="C1406" t="inlineStr">
         <is>
-          <t>10h</t>
+          <t>Messages Discord</t>
         </is>
       </c>
       <c r="D1406" t="inlineStr"/>
       <c r="E1406" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1406" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.10h</t>
+          <t>.Boxes.Discord.TitleEntries</t>
         </is>
       </c>
       <c r="G1406" t="inlineStr"/>
       <c r="H1406" t="inlineStr"/>
     </row>
     <row r="1407">
       <c r="A1407" t="inlineStr"/>
       <c r="B1407" t="inlineStr">
         <is>
           <t>Submit Data</t>
         </is>
       </c>
       <c r="C1407" t="inlineStr">
         <is>
           <t>Envoyer les données</t>
         </is>
       </c>
       <c r="D1407" t="inlineStr"/>
       <c r="E1407" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1407" t="inlineStr">
         <is>
           <t>.Boxes.CityMap.TitleSend</t>
         </is>
       </c>
       <c r="G1407" t="inlineStr"/>
       <c r="H1407" t="inlineStr"/>
     </row>
     <row r="1408">
       <c r="A1408" t="inlineStr"/>
       <c r="B1408" t="inlineStr">
         <is>
-          <t>rank</t>
+          <t>Displayed values assume your buildings have finished construction.</t>
         </is>
       </c>
       <c r="C1408" t="inlineStr">
         <is>
-          <t>Rang</t>
+          <t>Les valeurs affichées supposent que la construction de vos bâtiments est terminée.</t>
         </is>
       </c>
       <c r="D1408" t="inlineStr"/>
       <c r="E1408" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1408" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Rank</t>
+          <t>.Boxes.CityMap.QIHint</t>
         </is>
       </c>
       <c r="G1408" t="inlineStr"/>
       <c r="H1408" t="inlineStr"/>
     </row>
     <row r="1409">
       <c r="A1409" t="inlineStr"/>
       <c r="B1409" t="inlineStr">
         <is>
-          <t>Increase/decrease graph</t>
+          <t>Efficiency</t>
         </is>
       </c>
       <c r="C1409" t="inlineStr">
         <is>
-          <t>Graphique des différences</t>
+          <t>Efficacité</t>
         </is>
       </c>
       <c r="D1409" t="inlineStr"/>
       <c r="E1409" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1409" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartTypeTitle.delta</t>
+          <t>.Boxes.CombatCalculator.Efficiency</t>
         </is>
       </c>
       <c r="G1409" t="inlineStr"/>
       <c r="H1409" t="inlineStr"/>
     </row>
     <row r="1410">
       <c r="A1410" t="inlineStr"/>
       <c r="B1410" t="inlineStr">
         <is>
-          <t>Export as jSON</t>
+          <t>Fragments</t>
         </is>
       </c>
       <c r="C1410" t="inlineStr">
         <is>
-          <t>Exporter en jSON</t>
+          <t>Fragments</t>
         </is>
       </c>
       <c r="D1410" t="inlineStr"/>
       <c r="E1410" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1410" t="inlineStr">
         <is>
-          <t>.Boxes.General.ExportJSON</t>
+          <t>.Boxes.Productions.fragments</t>
         </is>
       </c>
       <c r="G1410" t="inlineStr"/>
       <c r="H1410" t="inlineStr"/>
     </row>
     <row r="1411">
       <c r="A1411" t="inlineStr"/>
       <c r="B1411" t="inlineStr">
         <is>
-          <t>Allies</t>
+          <t>Beach</t>
         </is>
       </c>
       <c r="C1411" t="inlineStr">
         <is>
-          <t>Alliés</t>
+          <t>Rivage</t>
         </is>
       </c>
       <c r="D1411" t="inlineStr"/>
       <c r="E1411" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1411" t="inlineStr">
         <is>
-          <t>.Menu.Allies.Title</t>
+          <t>.HiddenRewards.Positions.shore</t>
         </is>
       </c>
       <c r="G1411" t="inlineStr"/>
       <c r="H1411" t="inlineStr"/>
     </row>
     <row r="1412">
       <c r="A1412" t="inlineStr"/>
       <c r="B1412" t="inlineStr">
         <is>
-          <t>PvP-Arena</t>
+          <t>Power</t>
         </is>
       </c>
       <c r="C1412" t="inlineStr">
         <is>
-          <t>Arène JcJ</t>
+          <t>Puissance</t>
         </is>
       </c>
       <c r="D1412" t="inlineStr"/>
       <c r="E1412" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1412" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Title</t>
+          <t>.Boxes.GvGMap.Guild.Power</t>
         </is>
       </c>
       <c r="G1412" t="inlineStr"/>
       <c r="H1412" t="inlineStr"/>
     </row>
     <row r="1413">
       <c r="A1413" t="inlineStr"/>
       <c r="B1413" t="inlineStr">
         <is>
-          <t>Event Assistants</t>
+          <t>Show QI round selector</t>
         </is>
       </c>
       <c r="C1413" t="inlineStr">
         <is>
-          <t>Assistant d'événement</t>
+          <t>Afficher Sélecteur Tour QI</t>
         </is>
       </c>
       <c r="D1413" t="inlineStr"/>
       <c r="E1413" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1413" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowEventChest</t>
+          <t>.Boxes.QiProgress.ShowRoundSelector</t>
         </is>
       </c>
       <c r="G1413" t="inlineStr"/>
       <c r="H1413" t="inlineStr"/>
     </row>
     <row r="1414">
       <c r="A1414" t="inlineStr"/>
       <c r="B1414" t="inlineStr">
         <is>
-          <t>Auction</t>
+          <t>Gives minimum, maximum and average progress and efficiency for the next spawned piece</t>
         </is>
       </c>
       <c r="C1414" t="inlineStr">
         <is>
-          <t>Enchères</t>
+          <t>Donne des progrès et une efficacité minimum, maximum et moyen pour la prochaine pièce engendrée</t>
         </is>
       </c>
       <c r="D1414" t="inlineStr"/>
       <c r="E1414" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1414" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterAuction</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.MergerGame.NextSpawn.Title</t>
+        </is>
+      </c>
+      <c r="G1414" t="inlineStr"/>
       <c r="H1414" t="inlineStr"/>
     </row>
     <row r="1415">
       <c r="A1415" t="inlineStr"/>
       <c r="B1415" t="inlineStr">
         <is>
-          <t>Show Fragments</t>
+          <t>QI Player Pop Up</t>
         </is>
       </c>
       <c r="C1415" t="inlineStr">
         <is>
-          <t>Afficher les fragments</t>
+          <t>Pop Up Joueur IQ</t>
         </is>
       </c>
       <c r="D1415" t="inlineStr"/>
       <c r="E1415" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1415" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.showBGFragments</t>
+          <t>.Settings.ShowQIPlayerInfo.Title</t>
         </is>
       </c>
       <c r="G1415" t="inlineStr"/>
       <c r="H1415" t="inlineStr"/>
     </row>
     <row r="1416">
       <c r="A1416" t="inlineStr"/>
       <c r="B1416" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Displays a Box that covers the 'Collect All' Button, when FP can not be collected or not all buildings are motivated.</t>
         </is>
       </c>
       <c r="C1416" t="inlineStr">
         <is>
-          <t>Niveau</t>
+          <t>Affiche une boîte qui couvre le bouton « Collecter tout », lorsque les PF ne peuvent pas être collectés ou que tous les bâtiments ne sont pas motivés.</t>
         </is>
       </c>
       <c r="D1416" t="inlineStr"/>
       <c r="E1416" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1416" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.Level</t>
+          <t>.Settings.BlockCollectAll.Desc</t>
         </is>
       </c>
       <c r="G1416" t="inlineStr"/>
       <c r="H1416" t="inlineStr"/>
     </row>
     <row r="1417">
       <c r="A1417" t="inlineStr"/>
       <c r="B1417" t="inlineStr">
         <is>
-          <t>Item</t>
+          <t>Ranking</t>
         </is>
       </c>
       <c r="C1417" t="inlineStr">
         <is>
-          <t>Objet</t>
+          <t>Classement</t>
         </is>
       </c>
       <c r="D1417" t="inlineStr"/>
       <c r="E1417" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1417" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.item</t>
+          <t>.Boxes.GexStat.Ranking</t>
         </is>
       </c>
       <c r="G1417" t="inlineStr"/>
       <c r="H1417" t="inlineStr"/>
     </row>
     <row r="1418">
       <c r="A1418" t="inlineStr"/>
       <c r="B1418" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total Progress based on this Efficiency: </t>
+          <t>10h</t>
         </is>
       </c>
       <c r="C1418" t="inlineStr">
         <is>
-          <t xml:space="preserve">Progression totale basée sur cette efficacité : </t>
+          <t>10h</t>
         </is>
       </c>
       <c r="D1418" t="inlineStr"/>
       <c r="E1418" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1418" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.EfficiencyTotalProgress</t>
+          <t>.Boxes.Alerts.Time.10h</t>
         </is>
       </c>
       <c r="G1418" t="inlineStr"/>
       <c r="H1418" t="inlineStr"/>
     </row>
     <row r="1419">
       <c r="A1419" t="inlineStr"/>
       <c r="B1419" t="inlineStr">
         <is>
-          <t>Links</t>
+          <t>Total FPs Required</t>
         </is>
       </c>
       <c r="C1419" t="inlineStr">
         <is>
-          <t>Liens</t>
+          <t>Total PFs requis</t>
         </is>
       </c>
       <c r="D1419" t="inlineStr"/>
       <c r="E1419" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1419" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowLinks</t>
+          <t>.Boxes.OwnpartCalculator.LGTotalFP</t>
         </is>
       </c>
       <c r="G1419" t="inlineStr"/>
       <c r="H1419" t="inlineStr"/>
     </row>
     <row r="1420">
       <c r="A1420" t="inlineStr"/>
       <c r="B1420" t="inlineStr">
         <is>
-          <t>Auto</t>
+          <t>GE participation</t>
         </is>
       </c>
       <c r="C1420" t="inlineStr">
         <is>
-          <t>Auto.</t>
+          <t>Participation à l'Expédition (EG)</t>
         </is>
       </c>
       <c r="D1420" t="inlineStr"/>
       <c r="E1420" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1420" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Auto</t>
+          <t>.Boxes.GuildMemberStat.GexParticipation</t>
         </is>
       </c>
       <c r="G1420" t="inlineStr"/>
       <c r="H1420" t="inlineStr"/>
     </row>
     <row r="1421">
       <c r="A1421" t="inlineStr"/>
       <c r="B1421" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>7-Day Challenge</t>
         </is>
       </c>
       <c r="C1421" t="inlineStr">
         <is>
-          <t>Rang</t>
+          <t>Défi de 7 jours</t>
         </is>
       </c>
       <c r="D1421" t="inlineStr"/>
       <c r="E1421" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1421" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Rank</t>
+          <t>.Boxes.Castle.SevenDayChallenge</t>
         </is>
       </c>
       <c r="G1421" t="inlineStr"/>
       <c r="H1421" t="inlineStr"/>
     </row>
     <row r="1422">
       <c r="A1422" t="inlineStr"/>
       <c r="B1422" t="inlineStr">
         <is>
-          <t>Website Api-Token</t>
+          <t>QI Boosts</t>
         </is>
       </c>
       <c r="C1422" t="inlineStr">
         <is>
-          <t>Site Web Jeton API</t>
+          <t>Boost IQ</t>
         </is>
       </c>
       <c r="D1422" t="inlineStr"/>
       <c r="E1422" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1422" t="inlineStr">
         <is>
-          <t>.Settings.ApiToken.Title</t>
+          <t>.Boxes.PlayerProfile.QIBoosts</t>
         </is>
       </c>
       <c r="G1422" t="inlineStr"/>
       <c r="H1422" t="inlineStr"/>
     </row>
     <row r="1423">
       <c r="A1423" t="inlineStr"/>
       <c r="B1423" t="inlineStr">
         <is>
-          <t>common</t>
+          <t>Goods boost</t>
         </is>
       </c>
       <c r="C1423" t="inlineStr">
         <is>
-          <t>commune</t>
+          <t>Boost Ressources</t>
         </is>
       </c>
       <c r="D1423" t="inlineStr"/>
       <c r="E1423" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1423" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AllyRarity.common</t>
+          <t>.Boxes.Productions.goods_boost</t>
         </is>
       </c>
       <c r="G1423" t="inlineStr"/>
       <c r="H1423" t="inlineStr"/>
     </row>
     <row r="1424">
       <c r="A1424" t="inlineStr"/>
       <c r="B1424" t="inlineStr">
         <is>
-          <t>Event Mystery Box</t>
+          <t>Unknown</t>
         </is>
       </c>
       <c r="C1424" t="inlineStr">
         <is>
-          <t>Boîte surprise d'événement</t>
+          <t>Inconnu</t>
         </is>
       </c>
       <c r="D1424" t="inlineStr"/>
       <c r="E1424" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1424" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.event_mystery_item</t>
+          <t>.Boxes.Productions.DateNA</t>
         </is>
       </c>
       <c r="G1424" t="inlineStr"/>
       <c r="H1424" t="inlineStr"/>
     </row>
     <row r="1425">
       <c r="A1425" t="inlineStr"/>
       <c r="B1425" t="inlineStr">
         <is>
-          <t>Items</t>
+          <t>Castle System daily reward</t>
         </is>
       </c>
       <c r="C1425" t="inlineStr">
         <is>
-          <t>Objets</t>
+          <t>Récompense quotidienne du système de château</t>
         </is>
       </c>
       <c r="D1425" t="inlineStr"/>
       <c r="E1425" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1425" t="inlineStr">
         <is>
-          <t>.General.Items</t>
+          <t>.Boxes.FPCollector.castle_system_daily_reward_chest</t>
         </is>
       </c>
       <c r="G1425" t="inlineStr"/>
       <c r="H1425" t="inlineStr"/>
     </row>
     <row r="1426">
       <c r="A1426" t="inlineStr"/>
       <c r="B1426" t="inlineStr">
         <is>
-          <t>Display Market Filter Tool</t>
+          <t>Allies Overview</t>
         </is>
       </c>
       <c r="C1426" t="inlineStr">
         <is>
-          <t>Afficher l'outil de filtrage du marché</t>
+          <t>Aperçu des Alliés</t>
         </is>
       </c>
       <c r="D1426" t="inlineStr"/>
       <c r="E1426" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1426" t="inlineStr">
         <is>
-          <t>.Settings.ShowMarketFilter.Title</t>
+          <t>.Boxes.AllyList.Title</t>
         </is>
       </c>
       <c r="G1426" t="inlineStr"/>
       <c r="H1426" t="inlineStr"/>
     </row>
     <row r="1427">
       <c r="A1427" t="inlineStr"/>
       <c r="B1427" t="inlineStr">
         <is>
-          <t>Change in Copy Behavior!</t>
+          <t>To gather this data, please open the goods and guild goods tab in the Production overview.</t>
         </is>
       </c>
       <c r="C1427" t="inlineStr">
         <is>
-          <t>Changement dans le comportement de copie !</t>
+          <t>Pour collecter ces données, veuillez ouvrir l'onglet Ressource et Ressources de guilde dans l'aperçu de la production.</t>
         </is>
       </c>
       <c r="D1427" t="inlineStr"/>
       <c r="E1427" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1427" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.TimeZoneWarning.Title</t>
+          <t>.Boxes.PlayerProfile.OpenProduction</t>
         </is>
       </c>
       <c r="G1427" t="inlineStr"/>
       <c r="H1427" t="inlineStr"/>
     </row>
     <row r="1428">
       <c r="A1428" t="inlineStr"/>
       <c r="B1428" t="inlineStr">
         <is>
-          <t>Battle Potions</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C1428" t="inlineStr">
         <is>
-          <t>Potions de bataille</t>
+          <t>Niveau</t>
         </is>
       </c>
       <c r="D1428" t="inlineStr"/>
       <c r="E1428" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1428" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowPotions</t>
+          <t>.Boxes.AllyList.Level</t>
         </is>
       </c>
       <c r="G1428" t="inlineStr"/>
       <c r="H1428" t="inlineStr"/>
     </row>
     <row r="1429">
       <c r="A1429" t="inlineStr"/>
       <c r="B1429" t="inlineStr">
         <is>
-          <t>middle middle</t>
+          <t>Pop Game (e.g. Fall Event)</t>
         </is>
       </c>
       <c r="C1429" t="inlineStr">
         <is>
-          <t>Au milieu au centre</t>
+          <t>Jeu Pop (ex. Event Automne)</t>
         </is>
       </c>
       <c r="D1429" t="inlineStr"/>
       <c r="E1429" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1429" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.mid-center</t>
+          <t>.Settings.EventHelperPop</t>
         </is>
       </c>
       <c r="G1429" t="inlineStr"/>
       <c r="H1429" t="inlineStr"/>
     </row>
     <row r="1430">
       <c r="A1430" t="inlineStr"/>
       <c r="B1430" t="inlineStr">
         <is>
-          <t>uncommon</t>
+          <t>Select how much each of your buildings should ideally produce per tile. The balance between all selected values is important for the final rating: Use higher ones for things you do not care about as much and lower values if you want to put higher emphasis on particular resources/boosts. If you have more than one of the same building, only the highest era will be evaluated.</t>
         </is>
       </c>
       <c r="C1430" t="inlineStr">
         <is>
-          <t>non-commune</t>
+          <t>Sélectionnez la quantité idéale que chacun de vos bâtiments devrait produire par case. L'équilibre entre toutes les valeurs sélectionnées est important pour la note finale. Utilisez des valeurs plus élevées pour les choses qui ne vous intéressent pas autant et des valeurs plus basses si vous souhaitez mettre davantage l'accent sur des ressources/boost particuliers.Si vous possédez plus d’un bâtiment du même type, seul le bâtiment ayant l’ancienneté la plus élevée sera évalué.</t>
         </is>
       </c>
       <c r="D1430" t="inlineStr"/>
       <c r="E1430" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1430" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AllyRarity.uncommon</t>
+          <t>.Boxes.ProductionsRating.Explainer</t>
         </is>
       </c>
       <c r="G1430" t="inlineStr"/>
       <c r="H1430" t="inlineStr"/>
     </row>
     <row r="1431">
       <c r="A1431" t="inlineStr"/>
       <c r="B1431" t="inlineStr">
         <is>
-          <t>max. level</t>
+          <t>Reset</t>
         </is>
       </c>
       <c r="C1431" t="inlineStr">
         <is>
-          <t>Niveau max</t>
+          <t>Réinitialiser</t>
         </is>
       </c>
       <c r="D1431" t="inlineStr"/>
       <c r="E1431" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1431" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MaxLevel</t>
+          <t>.General.Reset</t>
         </is>
       </c>
       <c r="G1431" t="inlineStr"/>
       <c r="H1431" t="inlineStr"/>
     </row>
     <row r="1432">
       <c r="A1432" t="inlineStr"/>
       <c r="B1432" t="inlineStr">
         <is>
-          <t>How many info messages do you want to see at once? The default is a maximum of 4.</t>
+          <t>show hidden GB</t>
         </is>
       </c>
       <c r="C1432" t="inlineStr">
         <is>
-          <t>Combien de notifications souhaitez-vous voir simultanément ? La valeur par défaut est 4.</t>
+          <t>Afficher les GM masqués</t>
         </is>
       </c>
       <c r="D1432" t="inlineStr"/>
       <c r="E1432" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1432" t="inlineStr">
         <is>
-          <t>.Settings.NotificationsStack.Desc</t>
+          <t>.Boxes.Investment.Overview.SettingsHiddenGB</t>
         </is>
       </c>
       <c r="G1432" t="inlineStr"/>
       <c r="H1432" t="inlineStr"/>
     </row>
     <row r="1433">
       <c r="A1433" t="inlineStr"/>
       <c r="B1433" t="inlineStr">
         <is>
-          <t>Total</t>
+          <t>Tracks, which of the recurring quests already gave diamonds</t>
         </is>
       </c>
       <c r="C1433" t="inlineStr">
         <is>
-          <t>Total</t>
+          <t>Traque, lesquelles des quêtes récurrentes ont déjà donné des diamants</t>
         </is>
       </c>
       <c r="D1433" t="inlineStr"/>
       <c r="E1433" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1433" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Total</t>
+          <t>.Menu.recurringQuests.Desc</t>
         </is>
       </c>
       <c r="G1433" t="inlineStr"/>
       <c r="H1433" t="inlineStr"/>
     </row>
     <row r="1434">
       <c r="A1434" t="inlineStr"/>
       <c r="B1434" t="inlineStr">
         <is>
-          <t>5m</t>
+          <t>Trades</t>
         </is>
       </c>
       <c r="C1434" t="inlineStr">
         <is>
-          <t>5m</t>
+          <t>Transactions</t>
         </is>
       </c>
       <c r="D1434" t="inlineStr"/>
       <c r="E1434" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1434" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.5m</t>
+          <t>.Boxes.MoppelHelper.Trades</t>
         </is>
       </c>
       <c r="G1434" t="inlineStr"/>
       <c r="H1434" t="inlineStr"/>
     </row>
     <row r="1435">
       <c r="A1435" t="inlineStr"/>
       <c r="B1435" t="inlineStr">
         <is>
-          <t>Show a decrease of goods on GvG map.</t>
+          <t>Rewards from Incidents</t>
         </is>
       </c>
       <c r="C1435" t="inlineStr">
         <is>
-          <t>Montre la diminution des ressources sur la carte GcG.</t>
+          <t>Récompenses d'incidents</t>
         </is>
       </c>
       <c r="D1435" t="inlineStr"/>
       <c r="E1435" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1435" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleAnnotationsTitle</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.hidden_reward</t>
         </is>
       </c>
       <c r="G1435" t="inlineStr"/>
       <c r="H1435" t="inlineStr"/>
     </row>
     <row r="1436">
       <c r="A1436" t="inlineStr"/>
       <c r="B1436" t="inlineStr">
         <is>
-          <t>levels</t>
+          <t>You have reached the end of this era</t>
         </is>
       </c>
       <c r="C1436" t="inlineStr">
         <is>
-          <t>Niveaux</t>
+          <t>Vous avez atteint la fin de cette ère.</t>
         </is>
       </c>
       <c r="D1436" t="inlineStr"/>
       <c r="E1436" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1436" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.levelt</t>
+          <t>.Boxes.Technologies.NoTechs</t>
         </is>
       </c>
       <c r="G1436" t="inlineStr"/>
       <c r="H1436" t="inlineStr"/>
     </row>
     <row r="1437">
       <c r="A1437" t="inlineStr"/>
       <c r="B1437" t="inlineStr">
         <is>
-          <t>the greener, the higher the chance for a hit:</t>
+          <t>Visit the settlement to correct the value</t>
         </is>
       </c>
       <c r="C1437" t="inlineStr">
         <is>
-          <t>Plus c'est vert, plus grande est la chance d'avoir un succès :</t>
+          <t>Visitez la colonie pour avoir la valeur correcte</t>
         </is>
       </c>
       <c r="D1437" t="inlineStr"/>
       <c r="E1437" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1437" t="inlineStr">
         <is>
-          <t>.Boxes.AztecMiniGame.Description</t>
+          <t>.Boxes.QIActions.Warning</t>
         </is>
       </c>
       <c r="G1437" t="inlineStr"/>
       <c r="H1437" t="inlineStr"/>
     </row>
     <row r="1438">
       <c r="A1438" t="inlineStr"/>
       <c r="B1438" t="inlineStr">
         <is>
-          <t>Please scroll through all the pages and press the EXPORT button</t>
+          <t>started playing __number__ days ago</t>
         </is>
       </c>
       <c r="C1438" t="inlineStr">
         <is>
-          <t>Veuillez faire défiler toutes les pages et appuyez sur le bouton d'export.</t>
+          <t>a commencé à jouer il y a __number__ jours</t>
         </is>
       </c>
       <c r="D1438" t="inlineStr"/>
       <c r="E1438" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1438" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Message</t>
+          <t>.Boxes.PlayerProfile.DaysPlayed</t>
         </is>
       </c>
       <c r="G1438" t="inlineStr"/>
       <c r="H1438" t="inlineStr"/>
     </row>
     <row r="1439">
       <c r="A1439" t="inlineStr"/>
       <c r="B1439" t="inlineStr">
         <is>
-          <t>Daily Special</t>
+          <t>Guild Power</t>
         </is>
       </c>
       <c r="C1439" t="inlineStr">
         <is>
-          <t>Prix du jour</t>
+          <t>Puissance de guilde</t>
         </is>
       </c>
       <c r="D1439" t="inlineStr"/>
       <c r="E1439" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1439" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.MainPrizeTitle</t>
+          <t>.Boxes.Productions.GuildPower</t>
         </is>
       </c>
       <c r="G1439" t="inlineStr"/>
       <c r="H1439" t="inlineStr"/>
     </row>
     <row r="1440">
       <c r="A1440" t="inlineStr"/>
       <c r="B1440" t="inlineStr">
         <is>
-          <t>Show Great Buildings</t>
+          <t>Max results</t>
         </is>
       </c>
       <c r="C1440" t="inlineStr">
         <is>
-          <t>Afficher les Grands Monuments</t>
+          <t>Résultats max</t>
         </is>
       </c>
       <c r="D1440" t="inlineStr"/>
       <c r="E1440" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1440" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.NoGBsExplanation</t>
+          <t>.Boxes.Market.MaxResults</t>
         </is>
       </c>
       <c r="G1440" t="inlineStr"/>
       <c r="H1440" t="inlineStr"/>
     </row>
     <row r="1441">
       <c r="A1441" t="inlineStr"/>
       <c r="B1441" t="inlineStr">
         <is>
-          <t>Rewards Bar Info</t>
+          <t>5m</t>
         </is>
       </c>
       <c r="C1441" t="inlineStr">
         <is>
-          <t>Barre info des récompenses</t>
+          <t>5m</t>
         </is>
       </c>
       <c r="D1441" t="inlineStr"/>
       <c r="E1441" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1441" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGRewards.Title</t>
+          <t>.Boxes.Alerts.Time.5m</t>
         </is>
       </c>
       <c r="G1441" t="inlineStr"/>
       <c r="H1441" t="inlineStr"/>
     </row>
     <row r="1442">
       <c r="A1442" t="inlineStr"/>
       <c r="B1442" t="inlineStr">
         <is>
-          <t>GB Calculator</t>
+          <t>the greener, the higher the chance for a hit:</t>
         </is>
       </c>
       <c r="C1442" t="inlineStr">
         <is>
-          <t>Calcul de PF pour mes GMs</t>
+          <t>Plus c'est vert, plus grande est la chance d'avoir un succès :</t>
         </is>
       </c>
       <c r="D1442" t="inlineStr"/>
       <c r="E1442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1442" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Title</t>
+          <t>.Boxes.AztecMiniGame.Description</t>
         </is>
       </c>
       <c r="G1442" t="inlineStr"/>
       <c r="H1442" t="inlineStr"/>
     </row>
     <row r="1443">
       <c r="A1443" t="inlineStr"/>
       <c r="B1443" t="inlineStr">
         <is>
-          <t>Status</t>
+          <t>All</t>
         </is>
       </c>
       <c r="C1443" t="inlineStr">
         <is>
-          <t>Echéance</t>
+          <t>Tout</t>
         </is>
       </c>
       <c r="D1443" t="inlineStr"/>
       <c r="E1443" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1443" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Table.expires</t>
+          <t>.Boxes.ShopAssist.All</t>
         </is>
       </c>
       <c r="G1443" t="inlineStr"/>
       <c r="H1443" t="inlineStr"/>
     </row>
     <row r="1444">
       <c r="A1444" t="inlineStr"/>
       <c r="B1444" t="inlineStr">
         <is>
-          <t>Data Export/Import Tool</t>
+          <t>can be polished</t>
         </is>
       </c>
       <c r="C1444" t="inlineStr">
         <is>
-          <t>Outil d'Exportation/Importation des données</t>
+          <t>Peut être poli</t>
         </is>
       </c>
       <c r="D1444" t="inlineStr"/>
       <c r="E1444" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1444" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Title</t>
+          <t>.Boxes.Tooltip.Building.canPolish</t>
         </is>
       </c>
       <c r="G1444" t="inlineStr"/>
       <c r="H1444" t="inlineStr"/>
     </row>
     <row r="1445">
       <c r="A1445" t="inlineStr"/>
       <c r="B1445" t="inlineStr">
         <is>
-          <t>Friend</t>
+          <t>Add unique inhabitant</t>
         </is>
       </c>
       <c r="C1445" t="inlineStr">
         <is>
-          <t>Amis</t>
+          <t>Ajouter un habitant unique</t>
         </is>
       </c>
       <c r="D1445" t="inlineStr"/>
       <c r="E1445" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1445" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ContentHeadIsFriend</t>
+          <t>.Boxes.Tooltip.Building.addInhabitant</t>
         </is>
       </c>
       <c r="G1445" t="inlineStr"/>
       <c r="H1445" t="inlineStr"/>
     </row>
     <row r="1446">
       <c r="A1446" t="inlineStr"/>
       <c r="B1446" t="inlineStr">
         <is>
-          <t>Tasks</t>
+          <t>Time</t>
         </is>
       </c>
       <c r="C1446" t="inlineStr">
         <is>
-          <t>Tâches</t>
+          <t>Heure</t>
         </is>
       </c>
       <c r="D1446" t="inlineStr"/>
       <c r="E1446" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1446" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.Table.Tasks</t>
+          <t>.Boxes.Castle.Time</t>
         </is>
       </c>
       <c r="G1446" t="inlineStr"/>
       <c r="H1446" t="inlineStr"/>
     </row>
     <row r="1447">
       <c r="A1447" t="inlineStr"/>
       <c r="B1447" t="inlineStr">
         <is>
-          <t>Help</t>
+          <t>Notes</t>
         </is>
       </c>
       <c r="C1447" t="inlineStr">
         <is>
-          <t>Aide</t>
+          <t>Notes</t>
         </is>
       </c>
       <c r="D1447" t="inlineStr"/>
       <c r="E1447" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1447" t="inlineStr">
         <is>
-          <t>.Settings.Entry.Help</t>
+          <t>.Boxes.Notice.Title</t>
         </is>
       </c>
       <c r="G1447" t="inlineStr"/>
       <c r="H1447" t="inlineStr"/>
     </row>
     <row r="1448">
       <c r="A1448" t="inlineStr"/>
       <c r="B1448" t="inlineStr">
         <is>
-          <t>No spot available</t>
+          <t>FoE Helper</t>
         </is>
       </c>
       <c r="C1448" t="inlineStr">
         <is>
-          <t>Pas de place disponible</t>
+          <t>FoE Helper</t>
         </is>
       </c>
       <c r="D1448" t="inlineStr"/>
       <c r="E1448" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1448" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.NoPlaceAvailable</t>
+          <t>.Global.BoxTitle</t>
         </is>
       </c>
       <c r="G1448" t="inlineStr"/>
       <c r="H1448" t="inlineStr"/>
     </row>
     <row r="1449">
       <c r="A1449" t="inlineStr"/>
       <c r="B1449" t="inlineStr">
         <is>
-          <t>Diplomatic Gifts</t>
+          <t xml:space="preserve">Displays a window that covers the 'Negotiate' Button in Provinces preventing accidental clicking </t>
         </is>
       </c>
       <c r="C1449" t="inlineStr">
         <is>
-          <t>Transporteur</t>
+          <t xml:space="preserve">Affiche une boîte couvrant le bouton 'négocier' dans les provinces, pour éviter d'appuyer accidentellement </t>
         </is>
       </c>
       <c r="D1449" t="inlineStr"/>
       <c r="E1449" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1449" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.diplomaticGifts</t>
+          <t>.Settings.ShowMapTradeWarning.Desc</t>
         </is>
       </c>
       <c r="G1449" t="inlineStr"/>
       <c r="H1449" t="inlineStr"/>
     </row>
     <row r="1450">
       <c r="A1450" t="inlineStr"/>
       <c r="B1450" t="inlineStr">
         <is>
-          <t>Need</t>
+          <t>Language</t>
         </is>
       </c>
       <c r="C1450" t="inlineStr">
         <is>
-          <t>Besoin</t>
+          <t>Langue</t>
         </is>
       </c>
       <c r="D1450" t="inlineStr"/>
       <c r="E1450" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1450" t="inlineStr">
         <is>
-          <t>.Boxes.Market.Need</t>
+          <t>.Settings.Entry.ChangeLanguage</t>
         </is>
       </c>
       <c r="G1450" t="inlineStr"/>
       <c r="H1450" t="inlineStr"/>
     </row>
     <row r="1451">
       <c r="A1451" t="inlineStr"/>
       <c r="B1451" t="inlineStr">
         <is>
-          <t>Main Menu Countdown</t>
+          <t>Local settings</t>
         </is>
       </c>
       <c r="C1451" t="inlineStr">
         <is>
-          <t>Compte à rebours du menu principal</t>
+          <t>Paramètres locaux</t>
         </is>
       </c>
       <c r="D1451" t="inlineStr"/>
       <c r="E1451" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1451" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.MenuIcon.Title</t>
+          <t>.Boxes.DBExport.LocalSettings</t>
         </is>
       </c>
       <c r="G1451" t="inlineStr"/>
       <c r="H1451" t="inlineStr"/>
     </row>
     <row r="1452">
       <c r="A1452" t="inlineStr"/>
       <c r="B1452" t="inlineStr">
         <is>
-          <t>Save current goods?</t>
+          <t>Main Menu Countdown</t>
         </is>
       </c>
       <c r="C1452" t="inlineStr">
         <is>
-          <t>Économiser : les ressources de l'ère actuelle</t>
+          <t>Compte à rebours du menu principal</t>
         </is>
       </c>
       <c r="D1452" t="inlineStr"/>
       <c r="E1452" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1452" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.SaveCurrentEraGoods</t>
+          <t>.Boxes.Alerts.Preferences.MenuIcon.Title</t>
         </is>
       </c>
       <c r="G1452" t="inlineStr"/>
       <c r="H1452" t="inlineStr"/>
     </row>
     <row r="1453">
       <c r="A1453" t="inlineStr"/>
       <c r="B1453" t="inlineStr">
         <is>
-          <t>Start goods</t>
+          <t>Show Great Buildings</t>
         </is>
       </c>
       <c r="C1453" t="inlineStr">
         <is>
-          <t>Démarrer Ressources</t>
+          <t>Afficher les Grands Monuments</t>
         </is>
       </c>
       <c r="D1453" t="inlineStr"/>
       <c r="E1453" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1453" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_goods_start</t>
+          <t>.Boxes.ProductionsRating.NoGBsExplanation</t>
         </is>
       </c>
       <c r="G1453" t="inlineStr"/>
       <c r="H1453" t="inlineStr"/>
     </row>
     <row r="1454">
       <c r="A1454" t="inlineStr"/>
       <c r="B1454" t="inlineStr">
         <is>
-          <t>invested FP</t>
+          <t>Worst rated buildings</t>
         </is>
       </c>
       <c r="C1454" t="inlineStr">
         <is>
-          <t>PF investit</t>
+          <t>Bâtiments les moins bien classé</t>
         </is>
       </c>
       <c r="D1454" t="inlineStr"/>
       <c r="E1454" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1454" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.FpInvested</t>
+          <t>.Boxes.CityMap.ShowWorstBuildings</t>
         </is>
       </c>
       <c r="G1454" t="inlineStr"/>
       <c r="H1454" t="inlineStr"/>
     </row>
     <row r="1455">
       <c r="A1455" t="inlineStr"/>
       <c r="B1455" t="inlineStr">
         <is>
-          <t>Daily Challenge</t>
+          <t>Start goods</t>
         </is>
       </c>
       <c r="C1455" t="inlineStr">
         <is>
-          <t>Défi quotidien</t>
+          <t>Démarrer Ressources</t>
         </is>
       </c>
       <c r="D1455" t="inlineStr"/>
       <c r="E1455" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1455" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.DailyChallenge</t>
+          <t>.Boxes.BoostList.guild_raids_goods_start</t>
         </is>
       </c>
       <c r="G1455" t="inlineStr"/>
       <c r="H1455" t="inlineStr"/>
     </row>
     <row r="1456">
       <c r="A1456" t="inlineStr"/>
       <c r="B1456" t="inlineStr">
         <is>
-          <t>Item Sources</t>
+          <t>Halloween Event</t>
         </is>
       </c>
       <c r="C1456" t="inlineStr">
         <is>
-          <t>Objet produit par ...</t>
+          <t>Événement d'Halloween</t>
         </is>
       </c>
       <c r="D1456" t="inlineStr"/>
       <c r="E1456" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1456" t="inlineStr">
         <is>
-          <t>.Boxes.ItemSources.Title</t>
+          <t>.Boxes.FPCollector.halloween_event</t>
         </is>
       </c>
       <c r="G1456" t="inlineStr"/>
       <c r="H1456" t="inlineStr"/>
     </row>
     <row r="1457">
       <c r="A1457" t="inlineStr"/>
       <c r="B1457" t="inlineStr">
         <is>
-          <t>Your headline</t>
+          <t>For the full building you need: &lt;br&gt; A level 1 building or selection kit, all upgrades &lt;i&gt;and if shown here, special upgrades.&lt;/i&gt;</t>
         </is>
       </c>
       <c r="C1457" t="inlineStr">
         <is>
-          <t>Votre titre</t>
+          <t>Pour le bâtiment complet vous avez besoin : &lt;br&gt; un bâtiment niv 1 ou un kit de sélection, toutes les mises à niveau &lt;i&gt; et si affiché ici, les mises à niveau spéciales. &lt;i/&gt;</t>
         </is>
       </c>
       <c r="D1457" t="inlineStr"/>
       <c r="E1457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1457" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.DummyHeading</t>
+          <t>.Boxes.Kits.Upgrades</t>
         </is>
       </c>
       <c r="G1457" t="inlineStr"/>
       <c r="H1457" t="inlineStr"/>
     </row>
     <row r="1458">
       <c r="A1458" t="inlineStr"/>
       <c r="B1458" t="inlineStr">
         <is>
-          <t>Water</t>
+          <t>Random</t>
         </is>
       </c>
       <c r="C1458" t="inlineStr">
         <is>
-          <t>Dans l'eau</t>
+          <t>Aléatoire</t>
         </is>
       </c>
       <c r="D1458" t="inlineStr"/>
       <c r="E1458" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1458" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.water</t>
+          <t>.Boxes.CityMap.random_production</t>
         </is>
       </c>
       <c r="G1458" t="inlineStr"/>
       <c r="H1458" t="inlineStr"/>
     </row>
     <row r="1459">
       <c r="A1459" t="inlineStr"/>
       <c r="B1459" t="inlineStr">
         <is>
-          <t>1) When an opposing army has a bonus above the given threshold, the advice will be displayed. &lt;br&gt;2) To edit thresholds and advices, click into the table - confirm changes with Enter. &lt;br&gt;3) To remove an advice, save with an empty advice.</t>
+          <t>No unit data available. Please press "U" to launch the Army Management console</t>
         </is>
       </c>
       <c r="C1459" t="inlineStr">
         <is>
-          <t>1) Lorsqu'une armée adverse a un bonus supérieur au seuil donné, les conseils seront affichés. &lt;br&gt;2) Pour modifier les seuils et les conseils, cliquez dans le tableau - confirmez les modifications avec Entrée. &lt;br&gt;3) Pour supprimer un conseil, enregistrez avec un conseil vide.</t>
+          <t>Aucune donnée d'unités disponible. Merci d'appuyer sur la touche "U"</t>
         </is>
       </c>
       <c r="D1459" t="inlineStr"/>
       <c r="E1459" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1459" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Explanation</t>
+          <t>.Boxes.UnitsGex.NoUnitsAvailable</t>
         </is>
       </c>
       <c r="G1459" t="inlineStr"/>
       <c r="H1459" t="inlineStr"/>
     </row>
     <row r="1460">
       <c r="A1460" t="inlineStr"/>
       <c r="B1460" t="inlineStr">
         <is>
-          <t>Displays all FPs collected details sorted by type, date, from where and how many.</t>
+          <t>Motivation Activity</t>
         </is>
       </c>
       <c r="C1460" t="inlineStr">
         <is>
-          <t>Vous montre les PFs reçus au passage, triés par jours.</t>
+          <t>Activité PO/MO</t>
         </is>
       </c>
       <c r="D1460" t="inlineStr"/>
       <c r="E1460" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1460" t="inlineStr">
         <is>
-          <t>.Menu.fpCollector.Desc</t>
+          <t>.Settings.ShowPlayersMotivation.Title</t>
         </is>
       </c>
       <c r="G1460" t="inlineStr"/>
       <c r="H1460" t="inlineStr"/>
     </row>
     <row r="1461">
       <c r="A1461" t="inlineStr"/>
       <c r="B1461" t="inlineStr">
         <is>
-          <t>Notes</t>
+          <t>Records</t>
         </is>
       </c>
       <c r="C1461" t="inlineStr">
         <is>
-          <t>Notes</t>
+          <t>Enregistrements</t>
         </is>
       </c>
       <c r="D1461" t="inlineStr"/>
       <c r="E1461" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1461" t="inlineStr">
         <is>
-          <t>.Menu.Notice.Title</t>
+          <t>.Boxes.DBExport.Records</t>
         </is>
       </c>
       <c r="G1461" t="inlineStr"/>
       <c r="H1461" t="inlineStr"/>
     </row>
     <row r="1462">
       <c r="A1462" t="inlineStr"/>
       <c r="B1462" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Town Hall</t>
         </is>
       </c>
       <c r="C1462" t="inlineStr">
         <is>
-          <t>Bâtiment</t>
+          <t>Hôtel de ville</t>
         </is>
       </c>
       <c r="D1462" t="inlineStr"/>
       <c r="E1462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1462" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.BuildingName</t>
+          <t>.Boxes.Productions.Headings.main_building</t>
         </is>
       </c>
       <c r="G1462" t="inlineStr"/>
       <c r="H1462" t="inlineStr"/>
     </row>
     <row r="1463">
       <c r="A1463" t="inlineStr"/>
       <c r="B1463" t="inlineStr">
         <is>
-          <t>__GBCount__ noted</t>
+          <t>Tavern Visit</t>
         </is>
       </c>
       <c r="C1463" t="inlineStr">
         <is>
-          <t>__GBCount__ enregistré</t>
+          <t>Visite de la taverne</t>
         </is>
       </c>
       <c r="D1463" t="inlineStr"/>
       <c r="E1463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1463" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.GBsNoted</t>
+          <t>.Boxes.FPCollector.satDown</t>
         </is>
       </c>
       <c r="G1463" t="inlineStr"/>
       <c r="H1463" t="inlineStr"/>
     </row>
     <row r="1464">
       <c r="A1464" t="inlineStr"/>
       <c r="B1464" t="inlineStr">
         <is>
-          <t>World:</t>
+          <t>1) When an opposing army has a bonus above the given threshold, the advice will be displayed. &lt;br&gt;2) To edit thresholds and advices, click into the table - confirm changes with Enter. &lt;br&gt;3) To remove an advice, save with an empty advice.</t>
         </is>
       </c>
       <c r="C1464" t="inlineStr">
         <is>
-          <t>ID Monde :</t>
+          <t>1) Lorsqu'une armée adverse a un bonus supérieur au seuil donné, les conseils seront affichés. &lt;br&gt;2) Pour modifier les seuils et les conseils, cliquez dans le tableau - confirmez les modifications avec Entrée. &lt;br&gt;3) Pour supprimer un conseil, enregistrez avec un conseil vide.</t>
         </is>
       </c>
       <c r="D1464" t="inlineStr"/>
       <c r="E1464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1464" t="inlineStr">
         <is>
-          <t>.Settings.Version.World</t>
+          <t>.Boxes.BattleAssistAAConfig.Explanation</t>
         </is>
       </c>
       <c r="G1464" t="inlineStr"/>
       <c r="H1464" t="inlineStr"/>
     </row>
     <row r="1465">
       <c r="A1465" t="inlineStr"/>
       <c r="B1465" t="inlineStr">
         <is>
-          <t>Halloween Event</t>
+          <t>Battle</t>
         </is>
       </c>
       <c r="C1465" t="inlineStr">
         <is>
-          <t>Événement d'Halloween</t>
+          <t>Bataille</t>
         </is>
       </c>
       <c r="D1465" t="inlineStr"/>
       <c r="E1465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1465" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.halloween_event</t>
+          <t>.General.Battle</t>
         </is>
       </c>
       <c r="G1465" t="inlineStr"/>
       <c r="H1465" t="inlineStr"/>
     </row>
     <row r="1466">
       <c r="A1466" t="inlineStr"/>
       <c r="B1466" t="inlineStr">
         <is>
-          <t>Suffix</t>
+          <t>Guild Power</t>
         </is>
       </c>
       <c r="C1466" t="inlineStr">
         <is>
-          <t>Suffixe</t>
+          <t>Production de Puissance de Guilde</t>
         </is>
       </c>
       <c r="D1466" t="inlineStr"/>
       <c r="E1466" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1466" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsDangerSuffix</t>
+          <t>.Boxes.Productions.Headings.clan_power_production</t>
         </is>
       </c>
       <c r="G1466" t="inlineStr"/>
       <c r="H1466" t="inlineStr"/>
     </row>
     <row r="1467">
       <c r="A1467" t="inlineStr"/>
       <c r="B1467" t="inlineStr">
         <is>
-          <t>Warning! Levelling this GB!</t>
+          <t>Saving and restoring the settings</t>
         </is>
       </c>
       <c r="C1467" t="inlineStr">
         <is>
-          <t>ATTENTION : Élévation du GM à son niveau supérieur !</t>
+          <t>Sauvegarde et restauration des paramètres</t>
         </is>
       </c>
       <c r="D1467" t="inlineStr"/>
       <c r="E1467" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1467" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.LevelWarning</t>
+          <t>.Settings.ExportSettings.Desc</t>
         </is>
       </c>
       <c r="G1467" t="inlineStr"/>
       <c r="H1467" t="inlineStr"/>
     </row>
     <row r="1468">
       <c r="A1468" t="inlineStr"/>
       <c r="B1468" t="inlineStr">
         <is>
-          <t>Rogue Only Warning</t>
+          <t>Warning! Levelling this GB!</t>
         </is>
       </c>
       <c r="C1468" t="inlineStr">
         <is>
-          <t>Alerte voyou Uniquement</t>
+          <t>ATTENTION : Élévation du GM à son niveau supérieur !</t>
         </is>
       </c>
       <c r="D1468" t="inlineStr"/>
       <c r="E1468" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1468" t="inlineStr">
         <is>
-          <t>.Settings.ShowRougeUnitWarning.Title</t>
+          <t>.Boxes.Calculator.LevelWarning</t>
         </is>
       </c>
       <c r="G1468" t="inlineStr"/>
       <c r="H1468" t="inlineStr"/>
     </row>
     <row r="1469">
       <c r="A1469" t="inlineStr"/>
       <c r="B1469" t="inlineStr">
         <is>
-          <t>Deleted!</t>
+          <t>Ages + No ages + Special</t>
         </is>
       </c>
       <c r="C1469" t="inlineStr">
         <is>
-          <t>Effacé !</t>
+          <t>Toutes ères + Sans ère + Spécial</t>
         </is>
       </c>
       <c r="D1469" t="inlineStr"/>
       <c r="E1469" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1469" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.DeleteMessage.Title</t>
+          <t>.Boxes.Stats.BtnAllTittle</t>
         </is>
       </c>
       <c r="G1469" t="inlineStr"/>
       <c r="H1469" t="inlineStr"/>
     </row>
     <row r="1470">
       <c r="A1470" t="inlineStr"/>
       <c r="B1470" t="inlineStr">
         <is>
-          <t>Error!</t>
+          <t>Ext</t>
         </is>
       </c>
       <c r="C1470" t="inlineStr">
         <is>
-          <t>Erreur !</t>
+          <t>Ext.</t>
         </is>
       </c>
       <c r="D1470" t="inlineStr"/>
       <c r="E1470" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1470" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.ApiTokenLengthWrongHeader</t>
-[...2 lines deleted...]
-      <c r="G1470" t="inlineStr"/>
+          <t>.Boxes.OwnpartCalculator.Ext</t>
+        </is>
+      </c>
+      <c r="G1470" t="inlineStr">
+        <is>
+          <t>Forge Points from external sources.</t>
+        </is>
+      </c>
       <c r="H1470" t="inlineStr"/>
     </row>
     <row r="1471">
       <c r="A1471" t="inlineStr"/>
       <c r="B1471" t="inlineStr">
         <is>
-          <t>Your FP Investments Summary</t>
+          <t>Steps</t>
         </is>
       </c>
       <c r="C1471" t="inlineStr">
         <is>
-          <t>Investissements</t>
+          <t>Etapes</t>
         </is>
       </c>
       <c r="D1471" t="inlineStr"/>
       <c r="E1471" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1471" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Title</t>
+          <t>.Boxes.EventChests.Steps</t>
         </is>
       </c>
       <c r="G1471" t="inlineStr"/>
       <c r="H1471" t="inlineStr"/>
     </row>
     <row r="1472">
       <c r="A1472" t="inlineStr"/>
       <c r="B1472" t="inlineStr">
         <is>
-          <t>Daily Deals</t>
+          <t>ATTENTION: To update these values, you must scroll through all new events in the History Event tab in: Town Hall &gt; News &gt; Event History</t>
         </is>
       </c>
       <c r="C1472" t="inlineStr">
         <is>
-          <t>Échange quotidien</t>
+          <t>ATTENTION : Pour mettre ces valeurs à jours, vous devez faire défiler tous les nouveaux événements dans la liste des événements dans : hôtel de ville &gt; Nouvelles &gt; Historique des événements</t>
         </is>
       </c>
       <c r="D1472" t="inlineStr"/>
       <c r="E1472" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1472" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Antiques.Exchange</t>
+          <t>.Boxes.MoppelHelper.HeaderWarning</t>
         </is>
       </c>
       <c r="G1472" t="inlineStr"/>
       <c r="H1472" t="inlineStr"/>
     </row>
     <row r="1473">
       <c r="A1473" t="inlineStr"/>
       <c r="B1473" t="inlineStr">
         <is>
-          <t>Settlement Goods</t>
+          <t>Your city data is now on the clipboard</t>
         </is>
       </c>
       <c r="C1473" t="inlineStr">
         <is>
-          <t>Ressources de la colonie</t>
+          <t>Les données de votre cité sont maintenant dans le presse-papier</t>
         </is>
       </c>
       <c r="D1473" t="inlineStr"/>
       <c r="E1473" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1473" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.Title</t>
+          <t>.Boxes.CityMap.ToastBodyCopyData</t>
         </is>
       </c>
       <c r="G1473" t="inlineStr"/>
       <c r="H1473" t="inlineStr"/>
     </row>
     <row r="1474">
       <c r="A1474" t="inlineStr"/>
       <c r="B1474" t="inlineStr">
         <is>
-          <t>Units</t>
+          <t>If an incident is displayed to be on a two-lane road, such a road must be built in order to be able to collect the reward!</t>
         </is>
       </c>
       <c r="C1474" t="inlineStr">
         <is>
-          <t>Unités</t>
+          <t>Si un incident s'avère sur une route à deux voies, une telle route doit être construite afin de pouvoir récupérer la récompense !</t>
         </is>
       </c>
       <c r="D1474" t="inlineStr"/>
       <c r="E1474" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1474" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Units</t>
+          <t>.Boxes.HiddenRewards.twolaneWarning</t>
         </is>
       </c>
       <c r="G1474" t="inlineStr"/>
       <c r="H1474" t="inlineStr"/>
     </row>
     <row r="1475">
       <c r="A1475" t="inlineStr"/>
       <c r="B1475" t="inlineStr">
         <is>
-          <t>Please load ingame guild member overview to activate statistic</t>
+          <t>Search</t>
         </is>
       </c>
       <c r="C1475" t="inlineStr">
         <is>
-          <t>Veuillez charger l'aperçu des membres de la guilde dans le jeu pour activer les statistiques</t>
+          <t>Rechercher</t>
         </is>
       </c>
       <c r="D1475" t="inlineStr"/>
       <c r="E1475" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1475" t="inlineStr">
         <is>
-          <t>.Menu.GuildMemberStat.Warning</t>
+          <t>.Boxes.GuildMemberStat.Search</t>
         </is>
       </c>
       <c r="G1475" t="inlineStr"/>
       <c r="H1475" t="inlineStr"/>
     </row>
     <row r="1476">
       <c r="A1476" t="inlineStr"/>
       <c r="B1476" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __costs__ &lt;small&gt;(Cost)&lt;/small&gt; = __profit__</t>
+          <t>Neighbours</t>
         </is>
       </c>
       <c r="C1476" t="inlineStr">
         <is>
-          <t>Récompense = __nettoreward__ &lt;small&gt;(base)&lt;/small&gt; x __arcfactor__% &lt;small&gt;(bonus)&lt;/small&gt; = __bruttoreward__ PF&lt;br&gt;Coût : __costs__ - Place sécurisée à : __safe__ PF&lt;br&gt;Gain : __bruttoreward__ &lt;small&gt;(récompense)&lt;/small&gt; - __costs__ &lt;small&gt;(coût)&lt;/small&gt; = __profit__ PF</t>
+          <t>Voisins</t>
         </is>
       </c>
       <c r="D1476" t="inlineStr"/>
       <c r="E1476" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1476" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTProfit</t>
+          <t>.Boxes.MoppelHelper.Neighbors</t>
         </is>
       </c>
       <c r="G1476" t="inlineStr"/>
       <c r="H1476" t="inlineStr"/>
     </row>
     <row r="1477">
       <c r="A1477" t="inlineStr"/>
       <c r="B1477" t="inlineStr">
         <is>
-          <t>Site name</t>
+          <t>https://docs.foe-helper.com/english/module/gb-investment</t>
         </is>
       </c>
       <c r="C1477" t="inlineStr">
         <is>
-          <t>Nom de page</t>
+          <t>https://docs.foe-helper.com/francais/module/investissement_gm</t>
         </is>
       </c>
       <c r="D1477" t="inlineStr"/>
       <c r="E1477" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1477" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.SideName</t>
+          <t>.Boxes.GreatBuildings.HelpLink</t>
         </is>
       </c>
       <c r="G1477" t="inlineStr"/>
       <c r="H1477" t="inlineStr"/>
     </row>
     <row r="1478">
       <c r="A1478" t="inlineStr"/>
       <c r="B1478" t="inlineStr">
         <is>
-          <t>Only Affordable Offers</t>
+          <t>Your Units - Hourly</t>
         </is>
       </c>
       <c r="C1478" t="inlineStr">
         <is>
-          <t>Offres réalisables uniquement</t>
+          <t>Evolution de vos unités par heure</t>
         </is>
       </c>
       <c r="D1478" t="inlineStr"/>
       <c r="E1478" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1478" t="inlineStr">
         <is>
-          <t>.Boxes.Market.OnlyAffordable</t>
+          <t>.Boxes.Stats.SourceTitle.statsUnitsH</t>
         </is>
       </c>
       <c r="G1478" t="inlineStr"/>
       <c r="H1478" t="inlineStr"/>
     </row>
     <row r="1479">
       <c r="A1479" t="inlineStr"/>
       <c r="B1479" t="inlineStr">
         <is>
-          <t>City Grid Score</t>
+          <t>Own offers</t>
         </is>
       </c>
       <c r="C1479" t="inlineStr">
         <is>
-          <t>Score de la cité</t>
+          <t>Offres personnelles</t>
         </is>
       </c>
       <c r="D1479" t="inlineStr"/>
       <c r="E1479" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1479" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.CityGridScore</t>
+          <t>.Boxes.Market.ShowOwnOffers</t>
         </is>
       </c>
       <c r="G1479" t="inlineStr"/>
       <c r="H1479" t="inlineStr"/>
     </row>
     <row r="1480">
       <c r="A1480" t="inlineStr"/>
       <c r="B1480" t="inlineStr">
         <is>
-          <t>GBG Player list</t>
+          <t>Daily Deals</t>
         </is>
       </c>
       <c r="C1480" t="inlineStr">
         <is>
-          <t>Liste des Joueurs CBG</t>
+          <t>Échange quotidien</t>
         </is>
       </c>
       <c r="D1480" t="inlineStr"/>
       <c r="E1480" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1480" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowGBGPlayerInfo</t>
+          <t>.Boxes.Alerts.Form.Antiques.Exchange</t>
         </is>
       </c>
       <c r="G1480" t="inlineStr"/>
       <c r="H1480" t="inlineStr"/>
     </row>
     <row r="1481">
       <c r="A1481" t="inlineStr"/>
       <c r="B1481" t="inlineStr">
         <is>
-          <t>Menu position</t>
+          <t>FPs</t>
         </is>
       </c>
       <c r="C1481" t="inlineStr">
         <is>
-          <t>Position du menu</t>
+          <t>À poser</t>
         </is>
       </c>
       <c r="D1481" t="inlineStr"/>
       <c r="E1481" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1481" t="inlineStr">
         <is>
-          <t>.Settings.Entry.SelectedMenu</t>
+          <t>.Boxes.OwnpartCalculator.Deposit</t>
         </is>
       </c>
       <c r="G1481" t="inlineStr"/>
       <c r="H1481" t="inlineStr"/>
     </row>
     <row r="1482">
       <c r="A1482" t="inlineStr"/>
       <c r="B1482" t="inlineStr">
         <is>
-          <t xml:space="preserve">Data was successfully Uploaded…  Now visit </t>
+          <t>Search</t>
         </is>
       </c>
       <c r="C1482" t="inlineStr">
         <is>
-          <t xml:space="preserve">Données envoyées avec succès… Maintenant visitez </t>
+          <t>Recherche</t>
         </is>
       </c>
       <c r="D1482" t="inlineStr"/>
       <c r="E1482" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1482" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.SubmitSuccess</t>
+          <t>.Boxes.ProductionsRating.FindBuilding</t>
         </is>
       </c>
       <c r="G1482" t="inlineStr"/>
       <c r="H1482" t="inlineStr"/>
     </row>
     <row r="1483">
       <c r="A1483" t="inlineStr"/>
       <c r="B1483" t="inlineStr">
         <is>
-          <t>The investment list is older than 30 minutes. Please update your investment list in the Town Hall.</t>
+          <t>Member</t>
         </is>
       </c>
       <c r="C1483" t="inlineStr">
         <is>
-          <t>La liste des investissements a plus de 30 minutes. Veuillez mettre à jour votre liste d'investissements à l'Hôtel de Ville.</t>
+          <t>Membre</t>
         </is>
       </c>
       <c r="D1483" t="inlineStr"/>
       <c r="E1483" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1483" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.UpdateRequired</t>
+          <t>.Boxes.GuildMemberStat.Member</t>
         </is>
       </c>
       <c r="G1483" t="inlineStr"/>
       <c r="H1483" t="inlineStr"/>
     </row>
     <row r="1484">
       <c r="A1484" t="inlineStr"/>
       <c r="B1484" t="inlineStr">
         <is>
-          <t>City-Defense</t>
+          <t>Values for the current day</t>
         </is>
       </c>
       <c r="C1484" t="inlineStr">
         <is>
-          <t>Défense de la ville</t>
+          <t>Valeurs du jour en cours</t>
         </is>
       </c>
       <c r="D1484" t="inlineStr"/>
       <c r="E1484" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1484" t="inlineStr">
         <is>
-          <t>.Boxes.Units.defense</t>
+          <t>.Boxes.MergerGame.Day.Title</t>
         </is>
       </c>
       <c r="G1484" t="inlineStr"/>
       <c r="H1484" t="inlineStr"/>
     </row>
     <row r="1485">
       <c r="A1485" t="inlineStr"/>
       <c r="B1485" t="inlineStr">
         <is>
-          <t>Difference</t>
+          <t>Please continue on your own</t>
         </is>
       </c>
       <c r="C1485" t="inlineStr">
         <is>
-          <t>Gain</t>
+          <t>S'il vous plaît, continuez par vous-même</t>
         </is>
       </c>
       <c r="D1485" t="inlineStr"/>
       <c r="E1485" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1485" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Profit</t>
+          <t>.Boxes.Negotiation.TryContinue</t>
         </is>
       </c>
       <c r="G1485" t="inlineStr"/>
       <c r="H1485" t="inlineStr"/>
     </row>
     <row r="1486">
       <c r="A1486" t="inlineStr"/>
       <c r="B1486" t="inlineStr">
         <is>
-          <t>Group by Name</t>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X  __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Loss = __paid__ &lt;small&gt;(Paid)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
         </is>
       </c>
       <c r="C1486" t="inlineStr">
         <is>
-          <t>Regrouper par nom</t>
+          <t>Récompense = __nettoreward__&lt;small&gt;(base)&lt;/small&gt; x __arcfactor__% &lt;small&gt;(bonus)&lt;/small&gt; = __bruttoreward__ PF&lt;br&gt;Payé : __paid__&lt;br&gt;Perte = __paid__ &lt;small&gt;(payé)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(récompense)&lt;/small&gt; = __loss__</t>
         </is>
       </c>
       <c r="D1486" t="inlineStr"/>
       <c r="E1486" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1486" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleGroupByTitle</t>
+          <t>.Boxes.Calculator.TTLossSelf</t>
         </is>
       </c>
       <c r="G1486" t="inlineStr"/>
       <c r="H1486" t="inlineStr"/>
     </row>
     <row r="1487">
       <c r="A1487" t="inlineStr"/>
       <c r="B1487" t="inlineStr">
         <is>
-          <t>Rating value of 1 __eraname__ good (in FP)</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="C1487" t="inlineStr">
         <is>
-          <t>Equivalence de 1 ressource __eraname__ (en PF)</t>
+          <t>Editer</t>
         </is>
       </c>
       <c r="D1487" t="inlineStr"/>
       <c r="E1487" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1487" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.GoodsValue</t>
+          <t>.Boxes.GvGMap.Action.Edit</t>
         </is>
       </c>
       <c r="G1487" t="inlineStr"/>
       <c r="H1487" t="inlineStr"/>
     </row>
     <row r="1488">
       <c r="A1488" t="inlineStr"/>
       <c r="B1488" t="inlineStr">
         <is>
-          <t>15m</t>
+          <t>Change view</t>
         </is>
       </c>
       <c r="C1488" t="inlineStr">
         <is>
-          <t>15m</t>
+          <t>Changer la vue</t>
         </is>
       </c>
       <c r="D1488" t="inlineStr"/>
       <c r="E1488" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1488" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.15m</t>
+          <t>.Boxes.GuildMemberStat.ChangeView</t>
         </is>
       </c>
       <c r="G1488" t="inlineStr"/>
       <c r="H1488" t="inlineStr"/>
     </row>
     <row r="1489">
       <c r="A1489" t="inlineStr"/>
       <c r="B1489" t="inlineStr">
         <is>
-          <t>Plunder</t>
+          <t>Existing payments</t>
         </is>
       </c>
       <c r="C1489" t="inlineStr">
         <is>
-          <t>Pillage</t>
+          <t>Paiements existants</t>
         </is>
       </c>
       <c r="D1489" t="inlineStr"/>
       <c r="E1489" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1489" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Plunders</t>
+          <t>.Boxes.OwnpartCalculator.ExistingPayments</t>
         </is>
       </c>
       <c r="G1489" t="inlineStr"/>
       <c r="H1489" t="inlineStr"/>
     </row>
     <row r="1490">
       <c r="A1490" t="inlineStr"/>
       <c r="B1490" t="inlineStr">
         <is>
-          <t>This information has already been collected</t>
+          <t>Guild Members</t>
         </is>
       </c>
       <c r="C1490" t="inlineStr">
         <is>
-          <t>Ces informations ont déjà été collectées</t>
+          <t>Membres de la guilde</t>
         </is>
       </c>
       <c r="D1490" t="inlineStr"/>
       <c r="E1490" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1490" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.AllUpToDateDesc</t>
+          <t>.Boxes.Notice.SelectPlayerGroupGuild</t>
         </is>
       </c>
       <c r="G1490" t="inlineStr"/>
       <c r="H1490" t="inlineStr"/>
     </row>
     <row r="1491">
       <c r="A1491" t="inlineStr"/>
       <c r="B1491" t="inlineStr">
         <is>
-          <t>Course</t>
+          <t>Values for the current Round</t>
         </is>
       </c>
       <c r="C1491" t="inlineStr">
         <is>
-          <t>Niveau</t>
+          <t>Valeurs pour le tour en cours</t>
         </is>
       </c>
       <c r="D1491" t="inlineStr"/>
       <c r="E1491" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1491" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Course</t>
+          <t>.Boxes.MergerGame.Round.Title</t>
         </is>
       </c>
       <c r="G1491" t="inlineStr"/>
       <c r="H1491" t="inlineStr"/>
     </row>
     <row r="1492">
       <c r="A1492" t="inlineStr"/>
       <c r="B1492" t="inlineStr">
         <is>
-          <t>Daily castle points</t>
+          <t>Course</t>
         </is>
       </c>
       <c r="C1492" t="inlineStr">
         <is>
-          <t>Points de château quotidien</t>
+          <t>Niveau</t>
         </is>
       </c>
       <c r="D1492" t="inlineStr"/>
       <c r="E1492" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1492" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.DailyCastlePoints</t>
+          <t>.Boxes.GexStat.Course</t>
         </is>
       </c>
       <c r="G1492" t="inlineStr"/>
       <c r="H1492" t="inlineStr"/>
     </row>
     <row r="1493">
       <c r="A1493" t="inlineStr"/>
       <c r="B1493" t="inlineStr">
         <is>
-          <t>Should the Alert remain open until the user dismisses or clicks the notification?</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C1493" t="inlineStr">
         <is>
-          <t>L'alerte doit elle rester ouverte jusqu'à ce que l'utilisateur la rejette ou clique sur la notification ?</t>
+          <t>Niveau</t>
         </is>
       </c>
       <c r="D1493" t="inlineStr"/>
       <c r="E1493" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1493" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Persistence.Description</t>
+          <t>.Boxes.GreatBuildings.Level</t>
         </is>
       </c>
       <c r="G1493" t="inlineStr"/>
       <c r="H1493" t="inlineStr"/>
     </row>
     <row r="1494">
       <c r="A1494" t="inlineStr"/>
       <c r="B1494" t="inlineStr">
         <is>
-          <t>Show links</t>
+          <t>GB Cost Calculator</t>
         </is>
       </c>
       <c r="C1494" t="inlineStr">
         <is>
-          <t>Afficher les liens</t>
+          <t>Calculs GM externes</t>
         </is>
       </c>
       <c r="D1494" t="inlineStr"/>
       <c r="E1494" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1494" t="inlineStr">
         <is>
-          <t>.Settings.ShowLinks.Title</t>
+          <t>.Boxes.Calculator.Title</t>
         </is>
       </c>
       <c r="G1494" t="inlineStr"/>
       <c r="H1494" t="inlineStr"/>
     </row>
     <row r="1495">
       <c r="A1495" t="inlineStr"/>
       <c r="B1495" t="inlineStr">
         <is>
-          <t>Freedom granted</t>
+          <t>Displays your current daily productions.</t>
         </is>
       </c>
       <c r="C1495" t="inlineStr">
         <is>
-          <t>Indépendance accordée</t>
+          <t>Affiche le nombre en cours de toutes les productions.</t>
         </is>
       </c>
       <c r="D1495" t="inlineStr"/>
       <c r="E1495" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1495" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.sector_independence_granted</t>
+          <t>.Menu.Productions.Desc</t>
         </is>
       </c>
       <c r="G1495" t="inlineStr"/>
       <c r="H1495" t="inlineStr"/>
     </row>
     <row r="1496">
       <c r="A1496" t="inlineStr"/>
       <c r="B1496" t="inlineStr">
         <is>
-          <t>Guild Expedition</t>
+          <t>SASH</t>
         </is>
       </c>
       <c r="C1496" t="inlineStr">
         <is>
-          <t>Expédition de Guilde</t>
+          <t>Hub Spa</t>
         </is>
       </c>
       <c r="D1496" t="inlineStr"/>
       <c r="E1496" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1496" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.guild_expedition_reward_notification</t>
+          <t>.Eras.23.short</t>
         </is>
       </c>
       <c r="G1496" t="inlineStr"/>
       <c r="H1496" t="inlineStr"/>
     </row>
     <row r="1497">
       <c r="A1497" t="inlineStr"/>
       <c r="B1497" t="inlineStr">
         <is>
-          <t>Guild ID:</t>
+          <t>Artillery Unit</t>
         </is>
       </c>
       <c r="C1497" t="inlineStr">
         <is>
-          <t>ID Guilde :</t>
+          <t>Unité d'artillerie</t>
         </is>
       </c>
       <c r="D1497" t="inlineStr"/>
       <c r="E1497" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1497" t="inlineStr">
         <is>
-          <t>.Settings.Version.GuildId</t>
+          <t>.Boxes.Units.long_ranged</t>
         </is>
       </c>
       <c r="G1497" t="inlineStr"/>
       <c r="H1497" t="inlineStr"/>
     </row>
     <row r="1498">
       <c r="A1498" t="inlineStr"/>
       <c r="B1498" t="inlineStr">
         <is>
-          <t>Show Guilds</t>
+          <t>Trial</t>
         </is>
       </c>
       <c r="C1498" t="inlineStr">
         <is>
-          <t>Montrer les guildes</t>
+          <t>Épreuve</t>
         </is>
       </c>
       <c r="D1498" t="inlineStr"/>
       <c r="E1498" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1498" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowOwner</t>
+          <t>.Boxes.GexStat.GexTrial</t>
         </is>
       </c>
       <c r="G1498" t="inlineStr"/>
       <c r="H1498" t="inlineStr"/>
     </row>
     <row r="1499">
       <c r="A1499" t="inlineStr"/>
       <c r="B1499" t="inlineStr">
         <is>
-          <t>last update</t>
+          <t>Motivate/Polish Helper</t>
         </is>
       </c>
       <c r="C1499" t="inlineStr">
         <is>
-          <t>dernière mise à jour</t>
+          <t>Assistant Po/Mo</t>
         </is>
       </c>
       <c r="D1499" t="inlineStr"/>
       <c r="E1499" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1499" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.LastUpdate</t>
+          <t>.Menu.Moppelhelper.Title</t>
         </is>
       </c>
       <c r="G1499" t="inlineStr"/>
       <c r="H1499" t="inlineStr"/>
     </row>
     <row r="1500">
       <c r="A1500" t="inlineStr"/>
       <c r="B1500" t="inlineStr">
         <is>
-          <t>Offer</t>
+          <t>GBs</t>
         </is>
       </c>
       <c r="C1500" t="inlineStr">
         <is>
-          <t>Offre</t>
+          <t>GM</t>
         </is>
       </c>
       <c r="D1500" t="inlineStr"/>
       <c r="E1500" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1500" t="inlineStr">
         <is>
-          <t>.Boxes.Market.OfferColumn</t>
+          <t>.Boxes.CityMap.greatbuilding</t>
         </is>
       </c>
       <c r="G1500" t="inlineStr"/>
       <c r="H1500" t="inlineStr"/>
     </row>
     <row r="1501">
       <c r="A1501" t="inlineStr"/>
       <c r="B1501" t="inlineStr">
         <is>
-          <t>Boost Inventory</t>
+          <t>Place1</t>
         </is>
       </c>
       <c r="C1501" t="inlineStr">
         <is>
-          <t>Inventaire des boost</t>
+          <t>P1</t>
         </is>
       </c>
       <c r="D1501" t="inlineStr"/>
       <c r="E1501" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1501" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Title</t>
+          <t>.Boxes.PowerLeveling.P1</t>
         </is>
       </c>
       <c r="G1501" t="inlineStr"/>
       <c r="H1501" t="inlineStr"/>
     </row>
     <row r="1502">
       <c r="A1502" t="inlineStr"/>
       <c r="B1502" t="inlineStr">
         <is>
-          <t>random</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C1502" t="inlineStr">
         <is>
-          <t>Aléatoire</t>
+          <t>Niveau</t>
         </is>
       </c>
       <c r="D1502" t="inlineStr"/>
       <c r="E1502" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1502" t="inlineStr">
         <is>
-          <t>.Boxes.Units.random</t>
+          <t>.Boxes.OwnpartCalculator.OptionsLevel</t>
         </is>
       </c>
       <c r="G1502" t="inlineStr"/>
       <c r="H1502" t="inlineStr"/>
     </row>
     <row r="1503">
       <c r="A1503" t="inlineStr"/>
       <c r="B1503" t="inlineStr">
         <is>
-          <t>Battlegrounds</t>
+          <t>FP Investments</t>
         </is>
       </c>
       <c r="C1503" t="inlineStr">
         <is>
-          <t>Champ de bataille de guilde</t>
+          <t>Investissements PF</t>
         </is>
       </c>
       <c r="D1503" t="inlineStr"/>
       <c r="E1503" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1503" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.GBG</t>
+          <t>.Menu.Investment.Title</t>
         </is>
       </c>
       <c r="G1503" t="inlineStr"/>
       <c r="H1503" t="inlineStr"/>
     </row>
     <row r="1504">
       <c r="A1504" t="inlineStr"/>
       <c r="B1504" t="inlineStr">
         <is>
-          <t>Should the "Close all windows" box be opened automatically after the game starts?</t>
+          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement first!&lt;br&gt;&lt;/em&gt;Displays the resources required (by item) for your Settlement.</t>
         </is>
       </c>
       <c r="C1504" t="inlineStr">
         <is>
-          <t>Est-ce que la fenêtre "Fermer toutes les fenêtres" doit s'afficher après que le jeu démarre ?</t>
+          <t>&lt;em id='outPW' class='tooltip-error'&gt;Désactivé : Allez d'abord dans la Colonie !&lt;br&gt;&lt;/em&gt;Affiche les ressources requises (par ressources) pour votre colonie.</t>
         </is>
       </c>
       <c r="D1504" t="inlineStr"/>
       <c r="E1504" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1504" t="inlineStr">
         <is>
-          <t>.Settings.AutoOpenCloseBox.Desc</t>
+          <t>.Menu.OutP.DescWarningBuildings</t>
         </is>
       </c>
       <c r="G1504" t="inlineStr"/>
       <c r="H1504" t="inlineStr"/>
     </row>
     <row r="1505">
       <c r="A1505" t="inlineStr"/>
       <c r="B1505" t="inlineStr">
         <is>
-          <t>Attack boost att. army</t>
+          <t>Status</t>
         </is>
       </c>
       <c r="C1505" t="inlineStr">
         <is>
-          <t>Boost d'attaque (armée d'attaque)</t>
+          <t>Statut</t>
         </is>
       </c>
       <c r="D1505" t="inlineStr"/>
       <c r="E1505" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1505" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.att_boost_attacker</t>
+          <t>.Boxes.Units.Status</t>
         </is>
       </c>
       <c r="G1505" t="inlineStr"/>
       <c r="H1505" t="inlineStr"/>
     </row>
     <row r="1506">
       <c r="A1506" t="inlineStr"/>
       <c r="B1506" t="inlineStr">
         <is>
-          <t>Number of First Strikes remaining.</t>
+          <t>15m</t>
         </is>
       </c>
       <c r="C1506" t="inlineStr">
         <is>
-          <t>Nombre d'essais restant pour la Première Frappe.</t>
+          <t>15m</t>
         </is>
       </c>
       <c r="D1506" t="inlineStr"/>
       <c r="E1506" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1506" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.first_strike</t>
+          <t>.Boxes.Alerts.Time.15m</t>
         </is>
       </c>
       <c r="G1506" t="inlineStr"/>
       <c r="H1506" t="inlineStr"/>
     </row>
     <row r="1507">
       <c r="A1507" t="inlineStr"/>
       <c r="B1507" t="inlineStr">
         <is>
-          <t>Siege deleted</t>
+          <t>top middle</t>
         </is>
       </c>
       <c r="C1507" t="inlineStr">
         <is>
-          <t>Siège retiré</t>
+          <t>En haut au centre</t>
         </is>
       </c>
       <c r="D1507" t="inlineStr"/>
       <c r="E1507" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1507" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.siege_deleted</t>
+          <t>.Menu.Notification.Position.top-center</t>
         </is>
       </c>
       <c r="G1507" t="inlineStr"/>
       <c r="H1507" t="inlineStr"/>
     </row>
     <row r="1508">
       <c r="A1508" t="inlineStr"/>
       <c r="B1508" t="inlineStr">
         <is>
-          <t>Should the "Aztec Helper" box be opened when starting a Aztec Minigame?</t>
+          <t>Settlements Overview</t>
         </is>
       </c>
       <c r="C1508" t="inlineStr">
         <is>
-          <t>La boîte "Assistant Aztèque" doit-elle être ouverte lors du démarrage d'un mini-jeu aztèque ?</t>
+          <t>Colonie</t>
         </is>
       </c>
       <c r="D1508" t="inlineStr"/>
       <c r="E1508" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1508" t="inlineStr">
         <is>
-          <t>.Settings.ShowAztecHelper.Desc</t>
+          <t>.Menu.OutP.Title</t>
         </is>
       </c>
       <c r="G1508" t="inlineStr"/>
       <c r="H1508" t="inlineStr"/>
     </row>
     <row r="1509">
       <c r="A1509" t="inlineStr"/>
       <c r="B1509" t="inlineStr">
         <is>
-          <t>Relative time</t>
+          <t>If you want to use the notes or the city planner, activate this item.&lt;br&gt;For a stand-alone extension, simply deactivate it.</t>
         </is>
       </c>
       <c r="C1509" t="inlineStr">
         <is>
-          <t>heure relative</t>
+          <t>Si vous souhaitez utiliser les notes ou le planificateur de cité, activez cet élément.&lt;br&gt;Pour une extension autonome, désactivez là simplement.</t>
         </is>
       </c>
       <c r="D1509" t="inlineStr"/>
       <c r="E1509" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1509" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.RelativeTime</t>
-[...2 lines deleted...]
-      <c r="G1509" t="inlineStr"/>
+          <t>.Settings.GlobalSend.Desc</t>
+        </is>
+      </c>
+      <c r="G1509" t="inlineStr">
+        <is>
+          <t>enlever la fin de la phrase "et aucune donnée ne sera transmise"</t>
+        </is>
+      </c>
       <c r="H1509" t="inlineStr"/>
     </row>
     <row r="1510">
       <c r="A1510" t="inlineStr"/>
       <c r="B1510" t="inlineStr">
         <is>
-          <t>Contemporary Era</t>
+          <t>Colonial Age</t>
         </is>
       </c>
       <c r="C1510" t="inlineStr">
         <is>
-          <t>Ère Contemporaine</t>
+          <t>Âge Colonial</t>
         </is>
       </c>
       <c r="D1510" t="inlineStr"/>
       <c r="E1510" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1510" t="inlineStr">
         <is>
-          <t>.Eras.12</t>
+          <t>.Eras.7</t>
         </is>
       </c>
       <c r="G1510" t="inlineStr"/>
       <c r="H1510" t="inlineStr"/>
     </row>
     <row r="1511">
       <c r="A1511" t="inlineStr"/>
       <c r="B1511" t="inlineStr">
         <is>
-          <t>Decorations</t>
+          <t>???</t>
         </is>
       </c>
       <c r="C1511" t="inlineStr">
         <is>
-          <t>Décorations</t>
+          <t>???</t>
         </is>
       </c>
       <c r="D1511" t="inlineStr"/>
       <c r="E1511" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1511" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.decoration</t>
+          <t>.Menu.unitsGex.Desc</t>
         </is>
       </c>
       <c r="G1511" t="inlineStr"/>
       <c r="H1511" t="inlineStr"/>
     </row>
     <row r="1512">
       <c r="A1512" t="inlineStr"/>
       <c r="B1512" t="inlineStr">
         <is>
-          <t>Progress per key</t>
+          <t>Missing</t>
         </is>
       </c>
       <c r="C1512" t="inlineStr">
         <is>
-          <t>Progrès par clé</t>
+          <t>Manquant</t>
         </is>
       </c>
       <c r="D1512" t="inlineStr"/>
       <c r="E1512" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1512" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeyValue.care</t>
+          <t>.Boxes.ShopAssist.Missing</t>
         </is>
       </c>
       <c r="G1512" t="inlineStr"/>
       <c r="H1512" t="inlineStr"/>
     </row>
     <row r="1513">
       <c r="A1513" t="inlineStr"/>
       <c r="B1513" t="inlineStr">
         <is>
-          <t>Show GBG Building Recommendation</t>
+          <t>Preview</t>
         </is>
       </c>
       <c r="C1513" t="inlineStr">
         <is>
-          <t>Afficher la recommandation des bâtiments CbG</t>
+          <t>Aperçu</t>
         </is>
       </c>
       <c r="D1513" t="inlineStr"/>
       <c r="E1513" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1513" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGBuildings.Title</t>
+          <t>.Boxes.OwnpartCalculator.Preview</t>
         </is>
       </c>
       <c r="G1513" t="inlineStr"/>
       <c r="H1513" t="inlineStr"/>
     </row>
     <row r="1514">
       <c r="A1514" t="inlineStr"/>
       <c r="B1514" t="inlineStr">
         <is>
-          <t>Start coins</t>
+          <t>Should the Alert remain open until the user dismisses or clicks the notification?</t>
         </is>
       </c>
       <c r="C1514" t="inlineStr">
         <is>
-          <t>Démarrer Pièces</t>
+          <t>L'alerte doit elle rester ouverte jusqu'à ce que l'utilisateur la rejette ou clique sur la notification ?</t>
         </is>
       </c>
       <c r="D1514" t="inlineStr"/>
       <c r="E1514" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1514" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_coins_start</t>
+          <t>.Boxes.Alerts.Form.Persistence.Description</t>
         </is>
       </c>
       <c r="G1514" t="inlineStr"/>
       <c r="H1514" t="inlineStr"/>
     </row>
     <row r="1515">
       <c r="A1515" t="inlineStr"/>
       <c r="B1515" t="inlineStr">
         <is>
-          <t>Configure FoE Helper</t>
+          <t>Shows only buildings from search results, buildings you added manually and buildings you highlighted yourself</t>
         </is>
       </c>
       <c r="C1515" t="inlineStr">
         <is>
-          <t>Personnalisation de FoE Helper</t>
+          <t>Affiche uniquement les bâtiments des résultats de recherche, les bâtiments que vous avez ajoutés manuellement et les bâtiments que vous avez vous-même mis en surbrillance</t>
         </is>
       </c>
       <c r="D1515" t="inlineStr"/>
       <c r="E1515" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1515" t="inlineStr">
         <is>
-          <t>.Menu.Settings.Desc</t>
+          <t>.Boxes.ProductionsRating.ShowHighlightedExplanation</t>
         </is>
       </c>
       <c r="G1515" t="inlineStr"/>
       <c r="H1515" t="inlineStr"/>
     </row>
     <row r="1516">
       <c r="A1516" t="inlineStr"/>
       <c r="B1516" t="inlineStr">
         <is>
-          <t>PvP-Arena-Protocol</t>
+          <t>Efficiency (incl. keys)</t>
         </is>
       </c>
       <c r="C1516" t="inlineStr">
         <is>
-          <t>Arène JcJ - Compte rendu</t>
+          <t>Efficience (incl. clés)</t>
         </is>
       </c>
       <c r="D1516" t="inlineStr"/>
       <c r="E1516" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1516" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowPvPArena</t>
+          <t>.Boxes.MergerGame.Efficiency.anniversary</t>
         </is>
       </c>
       <c r="G1516" t="inlineStr"/>
       <c r="H1516" t="inlineStr"/>
     </row>
     <row r="1517">
       <c r="A1517" t="inlineStr"/>
       <c r="B1517" t="inlineStr">
         <is>
-          <t>Export as CSV</t>
+          <t>top right</t>
         </is>
       </c>
       <c r="C1517" t="inlineStr">
         <is>
-          <t>Exporter en CSV</t>
+          <t>En haut à droite</t>
         </is>
       </c>
       <c r="D1517" t="inlineStr"/>
       <c r="E1517" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1517" t="inlineStr">
         <is>
-          <t>.Boxes.General.ExportCSV</t>
+          <t>.Menu.Notification.Position.top-right</t>
         </is>
       </c>
       <c r="G1517" t="inlineStr"/>
       <c r="H1517" t="inlineStr"/>
     </row>
     <row r="1518">
       <c r="A1518" t="inlineStr"/>
       <c r="B1518" t="inlineStr">
         <is>
-          <t>Attacking-Army</t>
+          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __tooless__FPs too few.</t>
         </is>
       </c>
       <c r="C1518" t="inlineStr">
         <is>
-          <t>Armée d'attaque</t>
+          <t>&lt;br&gt;Vous avez payé __paid__ PF au lieu de __topay__ PF.&lt;br&gt; Il manque &lt;b&gt;__tooless__&lt;/b&gt; PF.</t>
         </is>
       </c>
       <c r="D1518" t="inlineStr"/>
       <c r="E1518" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1518" t="inlineStr">
         <is>
-          <t>.Boxes.Units.attack</t>
+          <t>.Boxes.Calculator.TTPaidTooLess</t>
         </is>
       </c>
       <c r="G1518" t="inlineStr"/>
       <c r="H1518" t="inlineStr"/>
     </row>
     <row r="1519">
       <c r="A1519" t="inlineStr"/>
       <c r="B1519" t="inlineStr">
         <is>
-          <t>Which FP producing GB should you upgrade next?</t>
+          <t>Top 10%</t>
         </is>
       </c>
       <c r="C1519" t="inlineStr">
         <is>
-          <t>Quel GM de production de PF devrait être augmenté en suivant ?</t>
+          <t>Top 10%</t>
         </is>
       </c>
       <c r="D1519" t="inlineStr"/>
       <c r="E1519" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1519" t="inlineStr">
         <is>
-          <t>.Menu.greatbuildings.Desc</t>
+          <t>.Boxes.ProductionsRating.top10percent</t>
         </is>
       </c>
       <c r="G1519" t="inlineStr"/>
       <c r="H1519" t="inlineStr"/>
     </row>
     <row r="1520">
       <c r="A1520" t="inlineStr"/>
       <c r="B1520" t="inlineStr">
         <is>
-          <t>There is a limit of 2000 aborted quests per day.</t>
+          <t>Efficiency</t>
         </is>
       </c>
       <c r="C1520" t="inlineStr">
         <is>
-          <t>Il y a une limite de 2000 quêtes rejetées par jour.</t>
+          <t>Efficacité</t>
         </is>
       </c>
       <c r="D1520" t="inlineStr"/>
       <c r="E1520" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1520" t="inlineStr">
         <is>
-          <t>.Quests.CounterTooltip.Content</t>
+          <t>.Boxes.Citymap.Efficiency</t>
         </is>
       </c>
       <c r="G1520" t="inlineStr"/>
       <c r="H1520" t="inlineStr"/>
     </row>
     <row r="1521">
       <c r="A1521" t="inlineStr"/>
       <c r="B1521" t="inlineStr">
         <is>
-          <t>Space Age Asteroid Belt</t>
+          <t>Shop Assistant</t>
         </is>
       </c>
       <c r="C1521" t="inlineStr">
         <is>
-          <t>Ère spatiale - Ceinture d'astéroïdes</t>
+          <t>Assistant Boutique</t>
         </is>
       </c>
       <c r="D1521" t="inlineStr"/>
       <c r="E1521" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1521" t="inlineStr">
         <is>
-          <t>.Eras.19</t>
+          <t>.Settings.ShowShopAssist.Title</t>
         </is>
       </c>
       <c r="G1521" t="inlineStr"/>
       <c r="H1521" t="inlineStr"/>
     </row>
     <row r="1522">
       <c r="A1522" t="inlineStr"/>
       <c r="B1522" t="inlineStr">
         <is>
-          <t>Save copy format per great building</t>
+          <t>export data</t>
         </is>
       </c>
       <c r="C1522" t="inlineStr">
         <is>
-          <t>Enregistrer le format de copie par Grand Monument</t>
+          <t>Exporter les données</t>
         </is>
       </c>
       <c r="D1522" t="inlineStr"/>
       <c r="E1522" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1522" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.CopyFormatPerGB</t>
+          <t>.Boxes.DBExport.ExportData</t>
         </is>
       </c>
       <c r="G1522" t="inlineStr"/>
       <c r="H1522" t="inlineStr"/>
     </row>
     <row r="1523">
       <c r="A1523" t="inlineStr"/>
       <c r="B1523" t="inlineStr">
         <is>
-          <t>Do you really want to create alerts for all sectors?</t>
+          <t>&lt;a target='_blank' href='https://foe-helper.com/extension/update?v=__version__&amp;lang=en'  class='game-cursor'&gt;Last Changelog&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C1523" t="inlineStr">
         <is>
-          <t>Voulez-vous vraiment créer une alerte pour tous les secteurs ?</t>
+          <t>&lt;a target='_blank' href='https://foe-helper.com/extension/update?v=__version__&amp;lang=en'  class='game-cursor'&gt;Nouveautés de cette version&lt;/a&gt;</t>
         </is>
       </c>
       <c r="D1523" t="inlineStr"/>
       <c r="E1523" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1523" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.ConfirmSectorAlerts</t>
-[...2 lines deleted...]
-      <c r="G1523" t="inlineStr"/>
+          <t>.Settings.Version.Link</t>
+        </is>
+      </c>
+      <c r="G1523" t="inlineStr">
+        <is>
+          <t>"&amp;lang=en" must remain "en" right?
+"foe-rechner.de", should it not be updated to "foe-helper.com" ?</t>
+        </is>
+      </c>
       <c r="H1523" t="inlineStr"/>
     </row>
     <row r="1524">
       <c r="A1524" t="inlineStr"/>
       <c r="B1524" t="inlineStr">
         <is>
-          <t>Shall a sound be played when completing a rival quest?</t>
+          <t>Battlegrounds</t>
         </is>
       </c>
       <c r="C1524" t="inlineStr">
         <is>
-          <t>Un son doit-il être joué quand une quête du Rival est terminée ?</t>
+          <t>Champ de bataille de guilde</t>
         </is>
       </c>
       <c r="D1524" t="inlineStr"/>
       <c r="E1524" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1524" t="inlineStr">
         <is>
-          <t>.Settings.RivalSound.Desc</t>
+          <t>.Boxes.BetterMusic.GBG</t>
         </is>
       </c>
       <c r="G1524" t="inlineStr"/>
       <c r="H1524" t="inlineStr"/>
     </row>
     <row r="1525">
       <c r="A1525" t="inlineStr"/>
       <c r="B1525" t="inlineStr">
         <is>
-          <t>Included data</t>
+          <t>Number of First Strikes remaining.</t>
         </is>
       </c>
       <c r="C1525" t="inlineStr">
         <is>
-          <t>Données incluses</t>
+          <t>Nombre d'essais restant pour la Première Frappe.</t>
         </is>
       </c>
       <c r="D1525" t="inlineStr"/>
       <c r="E1525" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1525" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.IncludeData</t>
+          <t>.Boxes.BonusService.first_strike</t>
         </is>
       </c>
       <c r="G1525" t="inlineStr"/>
       <c r="H1525" t="inlineStr"/>
     </row>
     <row r="1526">
       <c r="A1526" t="inlineStr"/>
       <c r="B1526" t="inlineStr">
         <is>
-          <t>Log</t>
+          <t>Choose your own Soundtrack!</t>
         </is>
       </c>
       <c r="C1526" t="inlineStr">
         <is>
-          <t>Journal</t>
+          <t>Choisissez votre propre bande sonore !</t>
         </is>
       </c>
       <c r="D1526" t="inlineStr"/>
       <c r="E1526" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1526" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log</t>
+          <t>.Menu.Music.Desc</t>
         </is>
       </c>
       <c r="G1526" t="inlineStr"/>
       <c r="H1526" t="inlineStr"/>
     </row>
     <row r="1527">
       <c r="A1527" t="inlineStr"/>
       <c r="B1527" t="inlineStr">
         <is>
-          <t>never</t>
+          <t>Site</t>
         </is>
       </c>
       <c r="C1527" t="inlineStr">
         <is>
-          <t>jamais</t>
+          <t>Page</t>
         </is>
       </c>
       <c r="D1527" t="inlineStr"/>
       <c r="E1527" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1527" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Never</t>
+          <t>.Boxes.Notice.NewSide</t>
         </is>
       </c>
       <c r="G1527" t="inlineStr"/>
       <c r="H1527" t="inlineStr"/>
     </row>
     <row r="1528">
       <c r="A1528" t="inlineStr"/>
       <c r="B1528" t="inlineStr">
         <is>
-          <t>Calendar Completion</t>
+          <t>Oceanic Future</t>
         </is>
       </c>
       <c r="C1528" t="inlineStr">
         <is>
-          <t>Achèvement du calendrier</t>
+          <t>Futur océanique</t>
         </is>
       </c>
       <c r="D1528" t="inlineStr"/>
       <c r="E1528" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1528" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.reward_calendar_completion</t>
+          <t>.Eras.16</t>
         </is>
       </c>
       <c r="G1528" t="inlineStr"/>
       <c r="H1528" t="inlineStr"/>
     </row>
     <row r="1529">
       <c r="A1529" t="inlineStr"/>
       <c r="B1529" t="inlineStr">
         <is>
-          <t>Spoils of War</t>
+          <t>Start coins</t>
         </is>
       </c>
       <c r="C1529" t="inlineStr">
         <is>
-          <t>Himeji</t>
+          <t>Démarrer Pièces</t>
         </is>
       </c>
       <c r="D1529" t="inlineStr"/>
       <c r="E1529" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1529" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.spoilsOfWar</t>
+          <t>.Boxes.BoostList.guild_raids_coins_start</t>
         </is>
       </c>
       <c r="G1529" t="inlineStr"/>
       <c r="H1529" t="inlineStr"/>
     </row>
     <row r="1530">
       <c r="A1530" t="inlineStr"/>
       <c r="B1530" t="inlineStr">
         <is>
-          <t>No BG attempts remain!</t>
+          <t>Member activity</t>
         </is>
       </c>
       <c r="C1530" t="inlineStr">
         <is>
-          <t>Plus d'utilisation de la Galaxie !</t>
+          <t>Activité des membres</t>
         </is>
       </c>
       <c r="D1530" t="inlineStr"/>
       <c r="E1530" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1530" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.NoChargesLeft</t>
+          <t>.Boxes.GuildMemberStat.MemberActiviy</t>
         </is>
       </c>
       <c r="G1530" t="inlineStr"/>
       <c r="H1530" t="inlineStr"/>
     </row>
     <row r="1531">
       <c r="A1531" t="inlineStr"/>
       <c r="B1531" t="inlineStr">
         <is>
-          <t>Progress</t>
+          <t>Last 2 Ages</t>
         </is>
       </c>
       <c r="C1531" t="inlineStr">
         <is>
-          <t>Progression</t>
+          <t>2 dernières ères</t>
         </is>
       </c>
       <c r="D1531" t="inlineStr"/>
       <c r="E1531" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1531" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Progress</t>
+          <t>.Boxes.Stats.BtnLastEras</t>
         </is>
       </c>
       <c r="G1531" t="inlineStr"/>
       <c r="H1531" t="inlineStr"/>
     </row>
     <row r="1532">
       <c r="A1532" t="inlineStr"/>
       <c r="B1532" t="inlineStr">
         <is>
-          <t>Repeat Building Selection</t>
+          <t>available</t>
         </is>
       </c>
       <c r="C1532" t="inlineStr">
         <is>
-          <t>Répéter le bâtiment sélectionné</t>
+          <t>disponible</t>
         </is>
       </c>
       <c r="D1532" t="inlineStr"/>
       <c r="E1532" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1532" t="inlineStr">
         <is>
-          <t>.Settings.Entry.RepeatSelectBuilding</t>
+          <t>.Boxes.GuildMemberStat.Available</t>
         </is>
       </c>
       <c r="G1532" t="inlineStr"/>
       <c r="H1532" t="inlineStr"/>
     </row>
     <row r="1533">
       <c r="A1533" t="inlineStr"/>
       <c r="B1533" t="inlineStr">
         <is>
-          <t>Streets</t>
+          <t>Rate the Extension</t>
         </is>
       </c>
       <c r="C1533" t="inlineStr">
         <is>
-          <t>Routes</t>
+          <t>Évaluez l'extension</t>
         </is>
       </c>
       <c r="D1533" t="inlineStr"/>
       <c r="E1533" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1533" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.street</t>
+          <t>.Settings.About.RatingTitle</t>
         </is>
       </c>
       <c r="G1533" t="inlineStr"/>
       <c r="H1533" t="inlineStr"/>
     </row>
     <row r="1534">
       <c r="A1534" t="inlineStr"/>
       <c r="B1534" t="inlineStr">
         <is>
-          <t>Displays current and upcoming GBG battles</t>
+          <t>Aztec Helper</t>
         </is>
       </c>
       <c r="C1534" t="inlineStr">
         <is>
-          <t>Afficher les batailles courantes et à venir</t>
+          <t>Assistant Aztèque</t>
         </is>
       </c>
       <c r="D1534" t="inlineStr"/>
       <c r="E1534" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1534" t="inlineStr">
         <is>
-          <t>.Menu.Gildfight.Desc</t>
+          <t>.Settings.ShowAztecHelper.Title</t>
         </is>
       </c>
       <c r="G1534" t="inlineStr"/>
       <c r="H1534" t="inlineStr"/>
     </row>
     <row r="1535">
       <c r="A1535" t="inlineStr"/>
       <c r="B1535" t="inlineStr">
         <is>
-          <t>The next __count__ Traz units will finish in &lt;span class="alca-countdown"&gt;&lt;/span&gt; at __harvest__ hr</t>
+          <t>Choose your preferred language from the drop-down list</t>
         </is>
       </c>
       <c r="C1535" t="inlineStr">
         <is>
-          <t>Les __count__ prochaines unités arriveront dans &lt;span class="alca-countdown"&gt;&lt;/span&gt; à __harvest__</t>
+          <t>Choisissez votre langue préférée dans la liste déroulante</t>
         </is>
       </c>
       <c r="D1535" t="inlineStr"/>
       <c r="E1535" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1535" t="inlineStr">
         <is>
-          <t>.Boxes.Units.NextUnitsIn</t>
+          <t>.Settings.ChangeLanguage.Desc</t>
         </is>
       </c>
       <c r="G1535" t="inlineStr"/>
       <c r="H1535" t="inlineStr"/>
     </row>
     <row r="1536">
       <c r="A1536" t="inlineStr"/>
       <c r="B1536" t="inlineStr">
         <is>
-          <t>Units - Daily</t>
+          <t>QI Player list</t>
         </is>
       </c>
       <c r="C1536" t="inlineStr">
         <is>
-          <t>Unités /J</t>
+          <t>Liste des Joueurs IQ</t>
         </is>
       </c>
       <c r="D1536" t="inlineStr"/>
       <c r="E1536" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1536" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsUnitsD</t>
+          <t>.Settings.Entry.ShowQIPlayerInfo</t>
         </is>
       </c>
       <c r="G1536" t="inlineStr"/>
       <c r="H1536" t="inlineStr"/>
     </row>
     <row r="1537">
       <c r="A1537" t="inlineStr"/>
       <c r="B1537" t="inlineStr">
         <is>
-          <t>If an incident is displayed to be on a two-lane road, such a road must be built in order to be able to collect the reward!</t>
+          <t>road required</t>
         </is>
       </c>
       <c r="C1537" t="inlineStr">
         <is>
-          <t>Si un incident s'avère sur une route à deux voies, une telle route doit être construite afin de pouvoir récupérer la récompense !</t>
+          <t>Route requise</t>
         </is>
       </c>
       <c r="D1537" t="inlineStr"/>
       <c r="E1537" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1537" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.twolaneWarning</t>
+          <t>.Boxes.Tooltip.Building.road</t>
         </is>
       </c>
       <c r="G1537" t="inlineStr"/>
       <c r="H1537" t="inlineStr"/>
     </row>
     <row r="1538">
       <c r="A1538" t="inlineStr"/>
       <c r="B1538" t="inlineStr">
         <is>
-          <t>Daily Challenge</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C1538" t="inlineStr">
         <is>
-          <t>Défi du jour</t>
+          <t>Joueur</t>
         </is>
       </c>
       <c r="D1538" t="inlineStr"/>
       <c r="E1538" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1538" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.dailyChallenges</t>
+          <t>.Boxes.Investment.Overview.Player</t>
         </is>
       </c>
       <c r="G1538" t="inlineStr"/>
       <c r="H1538" t="inlineStr"/>
     </row>
     <row r="1539">
       <c r="A1539" t="inlineStr"/>
       <c r="B1539" t="inlineStr">
         <is>
-          <t>Fellowship Event</t>
+          <t>City Grid Score</t>
         </is>
       </c>
       <c r="C1539" t="inlineStr">
         <is>
-          <t>Événement de l'amitié</t>
+          <t>Score de la cité</t>
         </is>
       </c>
       <c r="D1539" t="inlineStr"/>
       <c r="E1539" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1539" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.hero_event</t>
+          <t>.Boxes.CityMap.CityGridScore</t>
         </is>
       </c>
       <c r="G1539" t="inlineStr"/>
       <c r="H1539" t="inlineStr"/>
     </row>
     <row r="1540">
       <c r="A1540" t="inlineStr"/>
       <c r="B1540" t="inlineStr">
         <is>
-          <t>Show ascended/limited buildings</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C1540" t="inlineStr">
         <is>
-          <t>Afficher les bâtiments augmentés/limités</t>
+          <t>Fait</t>
         </is>
       </c>
       <c r="D1540" t="inlineStr"/>
       <c r="E1540" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1540" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.NoLimitedExplanation</t>
+          <t>.Boxes.OwnpartCalculator.Done</t>
         </is>
       </c>
       <c r="G1540" t="inlineStr"/>
       <c r="H1540" t="inlineStr"/>
     </row>
     <row r="1541">
       <c r="A1541" t="inlineStr"/>
       <c r="B1541" t="inlineStr">
         <is>
-          <t>Negotiation Helper</t>
+          <t>Do you really want to create alerts for all sectors?</t>
         </is>
       </c>
       <c r="C1541" t="inlineStr">
         <is>
-          <t>Négociations</t>
+          <t>Voulez-vous vraiment créer une alerte pour tous les secteurs ?</t>
         </is>
       </c>
       <c r="D1541" t="inlineStr"/>
       <c r="E1541" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1541" t="inlineStr">
         <is>
-          <t>.Settings.Entry.AutomaticNegotiation</t>
+          <t>.Boxes.Alerts.Form.ConfirmSectorAlerts</t>
         </is>
       </c>
       <c r="G1541" t="inlineStr"/>
       <c r="H1541" t="inlineStr"/>
     </row>
     <row r="1542">
       <c r="A1542" t="inlineStr"/>
       <c r="B1542" t="inlineStr">
         <is>
-          <t>Idle Game Info</t>
+          <t>A guild member statistic</t>
         </is>
       </c>
       <c r="C1542" t="inlineStr">
         <is>
-          <t>Info pour la St-Patrick</t>
+          <t>Statistiques des membres de la guilde</t>
         </is>
       </c>
       <c r="D1542" t="inlineStr"/>
       <c r="E1542" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1542" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Title</t>
+          <t>.Menu.GuildMemberStat.Desc</t>
         </is>
       </c>
       <c r="G1542" t="inlineStr"/>
       <c r="H1542" t="inlineStr"/>
     </row>
     <row r="1543">
       <c r="A1543" t="inlineStr"/>
       <c r="B1543" t="inlineStr">
         <is>
-          <t>__tiles__ * __fppertile__ = __opcost__ FPs have been subtracted. This is lost by removing other FP producing buildings to make space for __tiles__ tiles to build the GB.</t>
+          <t>Log</t>
         </is>
       </c>
       <c r="C1543" t="inlineStr">
         <is>
-          <t>__tiles__ * __fppertile__ = __opcost__ PF ont été soustraits. Ceux-ci sont perdu par l'enlèvement d'autres bâtiments producteurs de PF pour faire de la place pour __tiles__ cases pour construire le GM.</t>
+          <t>Journal</t>
         </is>
       </c>
       <c r="D1543" t="inlineStr"/>
       <c r="E1543" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1543" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.NewGBFPProductionTT</t>
+          <t>.Boxes.GvGMap.Log</t>
         </is>
       </c>
       <c r="G1543" t="inlineStr"/>
       <c r="H1543" t="inlineStr"/>
     </row>
     <row r="1544">
       <c r="A1544" t="inlineStr"/>
       <c r="B1544" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>Descending</t>
         </is>
       </c>
       <c r="C1544" t="inlineStr">
         <is>
-          <t>Membres de la Guilde</t>
+          <t>Descendant</t>
         </is>
       </c>
       <c r="D1544" t="inlineStr"/>
       <c r="E1544" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1544" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.GuildMembers</t>
+          <t>.Boxes.OwnpartCalculator.OptionsDescending</t>
         </is>
       </c>
       <c r="G1544" t="inlineStr"/>
       <c r="H1544" t="inlineStr"/>
     </row>
     <row r="1545">
       <c r="A1545" t="inlineStr"/>
       <c r="B1545" t="inlineStr">
         <is>
-          <t>Disabled: Open another player's GB first!</t>
+          <t>Inactivity</t>
         </is>
       </c>
       <c r="C1545" t="inlineStr">
         <is>
-          <t>Désactivé : Ouvrez d'abord le GM d'un autre joueur !</t>
+          <t>Inactivité</t>
         </is>
       </c>
       <c r="D1545" t="inlineStr"/>
       <c r="E1545" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1545" t="inlineStr">
         <is>
-          <t>.Menu.Calculator.Warning</t>
+          <t>.Boxes.GuildMemberStat.Inactivity</t>
         </is>
       </c>
       <c r="G1545" t="inlineStr"/>
       <c r="H1545" t="inlineStr"/>
     </row>
     <row r="1546">
       <c r="A1546" t="inlineStr"/>
       <c r="B1546" t="inlineStr">
         <is>
-          <t>Adding __fpcount__ FPs too many!&lt;br&gt;Maximum investment: __totalfp__ FPs</t>
+          <t>Area of all connected buildings that need roads divided by area of all roads multiplied by 100</t>
         </is>
       </c>
       <c r="C1546" t="inlineStr">
         <is>
-          <t>__fpcount__ PF ne rentre pas dedans.&lt;br&gt;Investissement maximum : __totalfp__ PF</t>
+          <t>Superficie de tous les bâtiments connectés nécessitant des routes divisée par la superficie de toutes les routes multipliée par 100</t>
         </is>
       </c>
       <c r="D1546" t="inlineStr"/>
       <c r="E1546" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1546" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTLevelWarning</t>
+          <t>.Boxes.CityMap.CityGridScoreText</t>
         </is>
       </c>
       <c r="G1546" t="inlineStr"/>
       <c r="H1546" t="inlineStr"/>
     </row>
     <row r="1547">
       <c r="A1547" t="inlineStr"/>
       <c r="B1547" t="inlineStr">
         <is>
-          <t>Displays your Guild's GE results.</t>
+          <t>No BG attempts remain!</t>
         </is>
       </c>
       <c r="C1547" t="inlineStr">
         <is>
-          <t>Vous montre les résultats d'EG de votre guilde.</t>
+          <t>Plus d'utilisation de la Galaxie !</t>
         </is>
       </c>
       <c r="D1547" t="inlineStr"/>
       <c r="E1547" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1547" t="inlineStr">
         <is>
-          <t>.Menu.GexStat.Desc</t>
+          <t>.Boxes.BlueGalaxy.NoChargesLeft</t>
         </is>
       </c>
       <c r="G1547" t="inlineStr"/>
       <c r="H1547" t="inlineStr"/>
     </row>
     <row r="1548">
       <c r="A1548" t="inlineStr"/>
       <c r="B1548" t="inlineStr">
         <is>
-          <t>Enabled</t>
+          <t>Select all</t>
         </is>
       </c>
       <c r="C1548" t="inlineStr">
         <is>
-          <t>Activé</t>
+          <t>Tout sélectionner</t>
         </is>
       </c>
       <c r="D1548" t="inlineStr"/>
       <c r="E1548" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1548" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Enabled</t>
+          <t>.Boxes.GuildFights.SelectAll</t>
         </is>
       </c>
       <c r="G1548" t="inlineStr"/>
       <c r="H1548" t="inlineStr"/>
     </row>
     <row r="1549">
       <c r="A1549" t="inlineStr"/>
       <c r="B1549" t="inlineStr">
         <is>
-          <t>Rival sound</t>
+          <t>Play sound when Task complete</t>
         </is>
       </c>
       <c r="C1549" t="inlineStr">
         <is>
-          <t>Son Rival</t>
+          <t>Jouer un son quand une tâche est finie</t>
         </is>
       </c>
       <c r="D1549" t="inlineStr"/>
       <c r="E1549" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1549" t="inlineStr">
         <is>
-          <t>.Settings.Entry.RivalSound</t>
+          <t>.Boxes.MergerGame.audibleTaskWarning</t>
         </is>
       </c>
       <c r="G1549" t="inlineStr"/>
       <c r="H1549" t="inlineStr"/>
     </row>
     <row r="1550">
       <c r="A1550" t="inlineStr"/>
       <c r="B1550" t="inlineStr">
         <is>
-          <t>Idle Game (e.g. St. Patricks)</t>
+          <t>QI</t>
         </is>
       </c>
       <c r="C1550" t="inlineStr">
         <is>
-          <t>jeu mouvement (ex. St-Patricks)</t>
+          <t>IQ</t>
         </is>
       </c>
       <c r="D1550" t="inlineStr"/>
       <c r="E1550" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1550" t="inlineStr">
         <is>
-          <t>.Settings.EventHelperIdle</t>
+          <t>.Boxes.General.Quantum_Incursion.short</t>
         </is>
       </c>
       <c r="G1550" t="inlineStr"/>
       <c r="H1550" t="inlineStr"/>
     </row>
     <row r="1551">
       <c r="A1551" t="inlineStr"/>
       <c r="B1551" t="inlineStr">
         <is>
-          <t>Size</t>
+          <t>Required</t>
         </is>
       </c>
       <c r="C1551" t="inlineStr">
         <is>
-          <t>Taille</t>
+          <t>Requis</t>
         </is>
       </c>
       <c r="D1551" t="inlineStr"/>
       <c r="E1551" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1551" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Size</t>
+          <t>.Boxes.Campagne.DescRequired</t>
         </is>
       </c>
       <c r="G1551" t="inlineStr"/>
       <c r="H1551" t="inlineStr"/>
     </row>
     <row r="1552">
       <c r="A1552" t="inlineStr"/>
       <c r="B1552" t="inlineStr">
         <is>
-          <t>Open Profile Summary</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="C1552" t="inlineStr">
         <is>
-          <t>Ouvrir le résumé du profil</t>
+          <t>Événement</t>
         </is>
       </c>
       <c r="D1552" t="inlineStr"/>
       <c r="E1552" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1552" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.Tooltip</t>
+          <t>.Boxes.Discord.Event</t>
         </is>
       </c>
       <c r="G1552" t="inlineStr"/>
       <c r="H1552" t="inlineStr"/>
     </row>
     <row r="1553">
       <c r="A1553" t="inlineStr"/>
       <c r="B1553" t="inlineStr">
         <is>
-          <t>Hide missing parts</t>
+          <t>Total Guild Power</t>
         </is>
       </c>
       <c r="C1553" t="inlineStr">
         <is>
-          <t>Cacher les parties manquantes</t>
+          <t>Total puissance de guilde</t>
         </is>
       </c>
       <c r="D1553" t="inlineStr"/>
       <c r="E1553" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1553" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.TripleStateButton2</t>
+          <t>.Boxes.GuildMemberStat.TotalGuildPower</t>
         </is>
       </c>
       <c r="G1553" t="inlineStr"/>
       <c r="H1553" t="inlineStr"/>
     </row>
     <row r="1554">
       <c r="A1554" t="inlineStr"/>
       <c r="B1554" t="inlineStr">
         <is>
-          <t>VF</t>
+          <t>The game will now reload with the imported settings.</t>
         </is>
       </c>
       <c r="C1554" t="inlineStr">
         <is>
-          <t>FV</t>
+          <t>Le jeu va maintenant se recharger avec les paramètres importés.</t>
         </is>
       </c>
       <c r="D1554" t="inlineStr"/>
       <c r="E1554" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1554" t="inlineStr">
         <is>
-          <t>.Eras.17.short</t>
+          <t>.Settings.ExportImport.Reload</t>
         </is>
       </c>
       <c r="G1554" t="inlineStr"/>
       <c r="H1554" t="inlineStr"/>
     </row>
     <row r="1555">
       <c r="A1555" t="inlineStr"/>
       <c r="B1555" t="inlineStr">
         <is>
-          <t>1 FP equals __goods__ goods</t>
+          <t>Box Coordinates</t>
         </is>
       </c>
       <c r="C1555" t="inlineStr">
         <is>
-          <t>1 PF équivaut à __goods__ ressources</t>
+          <t>Positionnement des fenêtres</t>
         </is>
       </c>
       <c r="D1555" t="inlineStr"/>
       <c r="E1555" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1555" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.GoodsPerFP</t>
+          <t>.Settings.ResetBoxPositions.Title</t>
         </is>
       </c>
       <c r="G1555" t="inlineStr"/>
       <c r="H1555" t="inlineStr"/>
     </row>
     <row r="1556">
       <c r="A1556" t="inlineStr"/>
       <c r="B1556" t="inlineStr">
         <is>
-          <t>Which buttons do you want in the menu?&lt;br&gt;Green: show button. Red: don't show button.</t>
+          <t>Ignore optional technologies of previous eras</t>
         </is>
       </c>
       <c r="C1556" t="inlineStr">
         <is>
-          <t>Quels boutons voulez-vous dans le menu ?&lt;br&gt;Vert : afficher le bouton. Rouge : masquer le bouton.</t>
+          <t>Ignorer les technologies optionnelles des ères précédentes</t>
         </is>
       </c>
       <c r="D1556" t="inlineStr"/>
       <c r="E1556" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1556" t="inlineStr">
         <is>
-          <t>.Settings.MenuContent.Desc</t>
+          <t>.Boxes.Technologies.IgnorePrevEra</t>
         </is>
       </c>
       <c r="G1556" t="inlineStr"/>
       <c r="H1556" t="inlineStr"/>
     </row>
     <row r="1557">
       <c r="A1557" t="inlineStr"/>
       <c r="B1557" t="inlineStr">
         <is>
-          <t>Reset to default</t>
+          <t>Extensions</t>
         </is>
       </c>
       <c r="C1557" t="inlineStr">
         <is>
-          <t>Rétablissement des valeurs par défaut</t>
+          <t>Extensions</t>
         </is>
       </c>
       <c r="D1557" t="inlineStr"/>
       <c r="E1557" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1557" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Reset</t>
-[...2 lines deleted...]
-      <c r="G1557" t="inlineStr"/>
+          <t>.Boxes.Kits.Extensions</t>
+        </is>
+      </c>
+      <c r="G1557" t="inlineStr">
+        <is>
+          <t>"Extensions" should be "Expansions"</t>
+        </is>
+      </c>
       <c r="H1557" t="inlineStr"/>
     </row>
     <row r="1558">
       <c r="A1558" t="inlineStr"/>
       <c r="B1558" t="inlineStr">
         <is>
-          <t>Defender defeated</t>
+          <t>No Incidents displayed.</t>
         </is>
       </c>
       <c r="C1558" t="inlineStr">
         <is>
-          <t>Défense défaite</t>
+          <t>Aucune récompense présente.</t>
         </is>
       </c>
       <c r="D1558" t="inlineStr"/>
       <c r="E1558" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1558" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.defender_defeated</t>
+          <t>.Boxes.HiddenRewards.NoEvents</t>
         </is>
       </c>
       <c r="G1558" t="inlineStr"/>
       <c r="H1558" t="inlineStr"/>
     </row>
     <row r="1559">
       <c r="A1559" t="inlineStr"/>
       <c r="B1559" t="inlineStr">
         <is>
-          <t>Message</t>
+          <t>Collect All Blocker</t>
         </is>
       </c>
       <c r="C1559" t="inlineStr">
         <is>
-          <t>Message</t>
+          <t>Bloqueur Collecter Tout</t>
         </is>
       </c>
       <c r="D1559" t="inlineStr"/>
       <c r="E1559" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1559" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Message</t>
+          <t>.Settings.Entry.BlockCollectAll</t>
         </is>
       </c>
       <c r="G1559" t="inlineStr"/>
       <c r="H1559" t="inlineStr"/>
     </row>
     <row r="1560">
       <c r="A1560" t="inlineStr"/>
       <c r="B1560" t="inlineStr">
         <is>
-          <t>Keys</t>
+          <t xml:space="preserve">Create a group first… </t>
         </is>
       </c>
       <c r="C1560" t="inlineStr">
         <is>
-          <t>Clés</t>
+          <t xml:space="preserve">Créez d'abord un onglet… </t>
         </is>
       </c>
       <c r="D1560" t="inlineStr"/>
       <c r="E1560" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1560" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Keys.care</t>
+          <t>.Boxes.Notice.NewGroupDesc</t>
         </is>
       </c>
       <c r="G1560" t="inlineStr"/>
       <c r="H1560" t="inlineStr"/>
     </row>
     <row r="1561">
       <c r="A1561" t="inlineStr"/>
       <c r="B1561" t="inlineStr">
         <is>
-          <t>Website: information and documentation on the extension and it's features.</t>
+          <t>SA</t>
         </is>
       </c>
       <c r="C1561" t="inlineStr">
         <is>
-          <t>Site Web : informations sur l'extension et documentation de ses fonctionnalités.</t>
+          <t>AdP</t>
         </is>
       </c>
       <c r="D1561" t="inlineStr"/>
       <c r="E1561" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1561" t="inlineStr">
         <is>
-          <t>.Settings.Help.Website</t>
+          <t>.Eras.1.short</t>
         </is>
       </c>
       <c r="G1561" t="inlineStr"/>
       <c r="H1561" t="inlineStr"/>
     </row>
     <row r="1562">
       <c r="A1562" t="inlineStr"/>
       <c r="B1562" t="inlineStr">
         <is>
-          <t>PvP-Arena-Defense</t>
+          <t>No spot safe</t>
         </is>
       </c>
       <c r="C1562" t="inlineStr">
         <is>
-          <t>Arène JcJ - défense</t>
+          <t>Non sécurisé</t>
         </is>
       </c>
       <c r="D1562" t="inlineStr"/>
       <c r="E1562" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1562" t="inlineStr">
         <is>
-          <t>.Boxes.Units.arenaDefense</t>
+          <t>.Boxes.OwnpartCalculator.NoPlaceSafe</t>
         </is>
       </c>
       <c r="G1562" t="inlineStr"/>
       <c r="H1562" t="inlineStr"/>
     </row>
     <row r="1563">
       <c r="A1563" t="inlineStr"/>
       <c r="B1563" t="inlineStr">
         <is>
-          <t>Sector</t>
+          <t>Production Overview</t>
         </is>
       </c>
       <c r="C1563" t="inlineStr">
         <is>
-          <t>Secteur</t>
+          <t>Vue d'ensemble des productions</t>
         </is>
       </c>
       <c r="D1563" t="inlineStr"/>
       <c r="E1563" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1563" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.Sector</t>
+          <t>.Menu.Productions.Title</t>
         </is>
       </c>
       <c r="G1563" t="inlineStr"/>
       <c r="H1563" t="inlineStr"/>
     </row>
     <row r="1564">
       <c r="A1564" t="inlineStr"/>
       <c r="B1564" t="inlineStr">
         <is>
-          <t>No spot safe</t>
+          <t>show 0-values (GE/GBG)</t>
         </is>
       </c>
       <c r="C1564" t="inlineStr">
         <is>
-          <t>Non sécurisé</t>
+          <t>Afficher les valeurs 0 (EG/CBG)</t>
         </is>
       </c>
       <c r="D1564" t="inlineStr"/>
       <c r="E1564" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1564" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.NoPlaceSafe</t>
+          <t>.Boxes.GuildMemberStat.ShowZeroValues</t>
         </is>
       </c>
       <c r="G1564" t="inlineStr"/>
       <c r="H1564" t="inlineStr"/>
     </row>
     <row r="1565">
       <c r="A1565" t="inlineStr"/>
       <c r="B1565" t="inlineStr">
         <is>
-          <t>Incidents Overview</t>
+          <t>Sets and Chains</t>
         </is>
       </c>
       <c r="C1565" t="inlineStr">
         <is>
-          <t>Récompenses cachées</t>
+          <t>Packs</t>
         </is>
       </c>
       <c r="D1565" t="inlineStr"/>
       <c r="E1565" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1565" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.Title</t>
+          <t>.Menu.Kits.Title</t>
         </is>
       </c>
       <c r="G1565" t="inlineStr"/>
       <c r="H1565" t="inlineStr"/>
     </row>
     <row r="1566">
       <c r="A1566" t="inlineStr"/>
       <c r="B1566" t="inlineStr">
         <is>
-          <t>Please open the Market console first (T)</t>
+          <t>???</t>
         </is>
       </c>
       <c r="C1566" t="inlineStr">
         <is>
-          <t>Merci d'ouvrir la console du marché en premier (T)</t>
+          <t>???</t>
         </is>
       </c>
       <c r="D1566" t="inlineStr"/>
       <c r="E1566" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1566" t="inlineStr">
         <is>
-          <t>.Menu.MarketOffers.Warning</t>
+          <t>.Boxes.GvGMap.Sector.Terrain_</t>
         </is>
       </c>
       <c r="G1566" t="inlineStr"/>
       <c r="H1566" t="inlineStr"/>
     </row>
     <row r="1567">
       <c r="A1567" t="inlineStr"/>
       <c r="B1567" t="inlineStr">
         <is>
-          <t>Future Era</t>
+          <t>FoE-Helper: There are badges remaining on the field!</t>
         </is>
       </c>
       <c r="C1567" t="inlineStr">
         <is>
-          <t>Ère du Futur</t>
+          <t>FoE-Helper : Il reste des badges sur la surface de jeu !</t>
         </is>
       </c>
       <c r="D1567" t="inlineStr"/>
       <c r="E1567" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1567" t="inlineStr">
         <is>
-          <t>.Eras.14</t>
+          <t>.Boxes.MergerGame.KeysLeft.soccer</t>
         </is>
       </c>
       <c r="G1567" t="inlineStr"/>
       <c r="H1567" t="inlineStr"/>
     </row>
     <row r="1568">
       <c r="A1568" t="inlineStr"/>
       <c r="B1568" t="inlineStr">
         <is>
-          <t>Quest name</t>
+          <t>Shop Currency will overflow!</t>
         </is>
       </c>
       <c r="C1568" t="inlineStr">
         <is>
-          <t>Nom de la quête</t>
+          <t>La monnaie de la boutique va déborder !</t>
         </is>
       </c>
       <c r="D1568" t="inlineStr"/>
       <c r="E1568" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1568" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.Table.Quest</t>
+          <t>.Boxes.MergerGame.CurrencyOverflowWarning</t>
         </is>
       </c>
       <c r="G1568" t="inlineStr"/>
       <c r="H1568" t="inlineStr"/>
     </row>
     <row r="1569">
       <c r="A1569" t="inlineStr"/>
       <c r="B1569" t="inlineStr">
         <is>
-          <t>Boost Sources</t>
+          <t>Show Army Advice</t>
         </is>
       </c>
       <c r="C1569" t="inlineStr">
         <is>
-          <t>liste des boost</t>
+          <t>Afficher le Conseil de l'armée</t>
         </is>
       </c>
       <c r="D1569" t="inlineStr"/>
       <c r="E1569" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1569" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.Title</t>
+          <t>.Settings.ShowArmyAdvice.Title</t>
         </is>
       </c>
       <c r="G1569" t="inlineStr"/>
       <c r="H1569" t="inlineStr"/>
     </row>
     <row r="1570">
       <c r="A1570" t="inlineStr"/>
       <c r="B1570" t="inlineStr">
         <is>
-          <t>Background Music</t>
+          <t>Goods from Venus are not included. Please visit your Venus Outpost and open the box again</t>
         </is>
       </c>
       <c r="C1570" t="inlineStr">
         <is>
-          <t>Musique d'arrière-fond</t>
+          <t>Les marchandises de Vénus ne sont pas incluses. Veuillez visiter votre colonie Vénus et ouvrir à nouveau la fenêtre</t>
         </is>
       </c>
       <c r="D1570" t="inlineStr"/>
       <c r="E1570" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1570" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Title</t>
+          <t>.Boxes.Productions.NoVenusDataWarning</t>
         </is>
       </c>
       <c r="G1570" t="inlineStr"/>
       <c r="H1570" t="inlineStr"/>
     </row>
     <row r="1571">
       <c r="A1571" t="inlineStr"/>
       <c r="B1571" t="inlineStr">
         <is>
-          <t>Market Filter</t>
+          <t>Delete this preset?</t>
         </is>
       </c>
       <c r="C1571" t="inlineStr">
         <is>
-          <t>Filtre de marché</t>
+          <t>Supprimer ce préréglage ?</t>
         </is>
       </c>
       <c r="D1571" t="inlineStr"/>
       <c r="E1571" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1571" t="inlineStr">
         <is>
-          <t>.Boxes.Market.Title</t>
+          <t>.Boxes.ProductionsRating.PresetConfirmDelete</t>
         </is>
       </c>
       <c r="G1571" t="inlineStr"/>
       <c r="H1571" t="inlineStr"/>
     </row>
     <row r="1572">
       <c r="A1572" t="inlineStr"/>
       <c r="B1572" t="inlineStr">
         <is>
-          <t>show hidden GB</t>
+          <t>Line Chart</t>
         </is>
       </c>
       <c r="C1572" t="inlineStr">
         <is>
-          <t>Afficher les GM masqués</t>
+          <t>Graphique en lignes</t>
         </is>
       </c>
       <c r="D1572" t="inlineStr"/>
       <c r="E1572" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1572" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.SettingsHiddenGB</t>
+          <t>.Boxes.Stats.BtnChartTypeTitle.line</t>
         </is>
       </c>
       <c r="G1572" t="inlineStr"/>
       <c r="H1572" t="inlineStr"/>
     </row>
     <row r="1573">
       <c r="A1573" t="inlineStr"/>
       <c r="B1573" t="inlineStr">
         <is>
-          <t>1 FP equals __percent__% bonus for attacking army</t>
+          <t>can be motivated</t>
         </is>
       </c>
       <c r="C1573" t="inlineStr">
         <is>
-          <t>1 PF égal __percent__% de bonus pour l'armée d'attaque</t>
+          <t>Peut-être motivé</t>
         </is>
       </c>
       <c r="D1573" t="inlineStr"/>
       <c r="E1573" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1573" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.AttackPerFP</t>
+          <t>.Boxes.Tooltip.Building.canMotivate</t>
         </is>
       </c>
       <c r="G1573" t="inlineStr"/>
       <c r="H1573" t="inlineStr"/>
     </row>
     <row r="1574">
       <c r="A1574" t="inlineStr"/>
       <c r="B1574" t="inlineStr">
         <is>
-          <t>compression</t>
+          <t>Expected daily production/tile</t>
         </is>
       </c>
       <c r="C1574" t="inlineStr">
         <is>
-          <t>compression</t>
+          <t>Production quotidienne prévue/case</t>
         </is>
       </c>
       <c r="D1574" t="inlineStr"/>
       <c r="E1574" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1574" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Compression</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.ProductionsRating.ProdPerTile</t>
+        </is>
+      </c>
+      <c r="G1574" t="inlineStr"/>
       <c r="H1574" t="inlineStr"/>
     </row>
     <row r="1575">
       <c r="A1575" t="inlineStr"/>
       <c r="B1575" t="inlineStr">
         <is>
-          <t>GE Main Encounters</t>
+          <t>Daily</t>
         </is>
       </c>
       <c r="C1575" t="inlineStr">
         <is>
-          <t>EG Rencontres principales</t>
+          <t>quotidien</t>
         </is>
       </c>
       <c r="D1575" t="inlineStr"/>
       <c r="E1575" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1575" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.GexLastOfSections</t>
+          <t>.Boxes.Castle.Daily</t>
         </is>
       </c>
       <c r="G1575" t="inlineStr"/>
       <c r="H1575" t="inlineStr"/>
     </row>
     <row r="1576">
       <c r="A1576" t="inlineStr"/>
       <c r="B1576" t="inlineStr">
         <is>
-          <t>Auctions</t>
+          <t>This log is filled with actions that occur while you are active on the GvG map. The information will (currently) not be saved. You can filter it by anything: a sector number, a guild name, an action, your own nickname.</t>
         </is>
       </c>
       <c r="C1576" t="inlineStr">
         <is>
-          <t>Enchères</t>
+          <t>Ce journal est rempli d'actions qui se produisent lorsque vous êtes actif sur une carte GcG. Les informations ne seront (actuellement) pas enregistrées. Vous pouvez le filtrer par n'importe quoi : un numéro de secteur, un nom de guilde, une action, votre propre surnom.</t>
         </is>
       </c>
       <c r="D1576" t="inlineStr"/>
       <c r="E1576" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1576" t="inlineStr">
         <is>
-          <t>.Settings.Entry.Auctions</t>
+          <t>.Boxes.GvGMap.Log.Explanation</t>
         </is>
       </c>
       <c r="G1576" t="inlineStr"/>
       <c r="H1576" t="inlineStr"/>
     </row>
     <row r="1577">
       <c r="A1577" t="inlineStr"/>
       <c r="B1577" t="inlineStr">
         <is>
-          <t>Meds</t>
+          <t>__count__ new player Events were found.</t>
         </is>
       </c>
       <c r="C1577" t="inlineStr">
         <is>
-          <t>Médailles</t>
+          <t>__count__ nouveaux événements joueur ont été trouvés.</t>
         </is>
       </c>
       <c r="D1577" t="inlineStr"/>
       <c r="E1577" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1577" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Meds</t>
+          <t>.Boxes.Investment.PlayerFoundCounter</t>
         </is>
       </c>
       <c r="G1577" t="inlineStr"/>
       <c r="H1577" t="inlineStr"/>
     </row>
     <row r="1578">
       <c r="A1578" t="inlineStr"/>
       <c r="B1578" t="inlineStr">
         <is>
-          <t>Attack boost def. army</t>
+          <t>Import</t>
         </is>
       </c>
       <c r="C1578" t="inlineStr">
         <is>
-          <t>Boost d'attaque (armée de défense)</t>
+          <t>Importer</t>
         </is>
       </c>
       <c r="D1578" t="inlineStr"/>
       <c r="E1578" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1578" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.att_boost_defender</t>
+          <t>.Boxes.DBExport.Import</t>
         </is>
       </c>
       <c r="G1578" t="inlineStr"/>
       <c r="H1578" t="inlineStr"/>
     </row>
     <row r="1579">
       <c r="A1579" t="inlineStr"/>
       <c r="B1579" t="inlineStr">
         <is>
-          <t>Guild Power</t>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day)</t>
         </is>
       </c>
       <c r="C1579" t="inlineStr">
         <is>
-          <t>Puissance de guilde</t>
+          <t>Cela prendra __days__ jours pour que l'investissement de __costs__ PF soit remboursé avec la production journalière de __fpproduction__ PF/jour et __goodsproduction__ ressources/jour (égal __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ PF/jour)</t>
         </is>
       </c>
       <c r="D1579" t="inlineStr"/>
       <c r="E1579" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1579" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildPower</t>
+          <t>.Boxes.GreatBuildings.BreakEvenTTGoods</t>
         </is>
       </c>
       <c r="G1579" t="inlineStr"/>
       <c r="H1579" t="inlineStr"/>
     </row>
     <row r="1580">
       <c r="A1580" t="inlineStr"/>
       <c r="B1580" t="inlineStr">
         <is>
-          <t>Carnival Event</t>
+          <t>Menu + Notifications</t>
         </is>
       </c>
       <c r="C1580" t="inlineStr">
         <is>
-          <t>Événement du carnaval</t>
+          <t>Menu + notifications</t>
         </is>
       </c>
       <c r="D1580" t="inlineStr"/>
       <c r="E1580" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1580" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.carnival_event</t>
+          <t>.Settings.Tab.Extension</t>
         </is>
       </c>
       <c r="G1580" t="inlineStr"/>
       <c r="H1580" t="inlineStr"/>
     </row>
     <row r="1581">
       <c r="A1581" t="inlineStr"/>
       <c r="B1581" t="inlineStr">
         <is>
-          <t>Player Profile</t>
+          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
         </is>
       </c>
       <c r="C1581" t="inlineStr">
         <is>
-          <t>Profil du joueur</t>
+          <t>Avis de non-responsabilité : ces données sont basées sur vos données collectées. Les chiffres présentés ici ne sont probablement pas exacts à 100 %. Il faudrait ouvrir la liste à minuit pour qu'ils soient corrects.</t>
         </is>
       </c>
       <c r="D1581" t="inlineStr"/>
       <c r="E1581" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1581" t="inlineStr">
         <is>
-          <t>.Menu.PlayerProfile.Title</t>
+          <t>.Boxes.QiProgress.SnapShotLogDisclaimer</t>
         </is>
       </c>
       <c r="G1581" t="inlineStr"/>
       <c r="H1581" t="inlineStr"/>
     </row>
     <row r="1582">
       <c r="A1582" t="inlineStr"/>
       <c r="B1582" t="inlineStr">
         <is>
-          <t>Top 5</t>
+          <t>Higher</t>
         </is>
       </c>
       <c r="C1582" t="inlineStr">
         <is>
-          <t>Top 5</t>
+          <t>Plus haute</t>
         </is>
       </c>
       <c r="D1582" t="inlineStr"/>
       <c r="E1582" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1582" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Fifth</t>
+          <t>.Boxes.Market.TradeForHigher</t>
         </is>
       </c>
       <c r="G1582" t="inlineStr"/>
       <c r="H1582" t="inlineStr"/>
     </row>
     <row r="1583">
       <c r="A1583" t="inlineStr"/>
       <c r="B1583" t="inlineStr">
         <is>
-          <t>Buildings Efficiency Rating</t>
+          <t>Towers</t>
         </is>
       </c>
       <c r="C1583" t="inlineStr">
         <is>
-          <t>Bâtiments - Evaluation d'efficacité</t>
+          <t>Tours</t>
         </is>
       </c>
       <c r="D1583" t="inlineStr"/>
       <c r="E1583" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1583" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Title</t>
+          <t>.Boxes.Productions.Headings.tower</t>
         </is>
       </c>
       <c r="G1583" t="inlineStr"/>
       <c r="H1583" t="inlineStr"/>
     </row>
     <row r="1584">
       <c r="A1584" t="inlineStr"/>
       <c r="B1584" t="inlineStr">
         <is>
-          <t>1h</t>
+          <t>Himeji Castle (Spoils of War)</t>
         </is>
       </c>
       <c r="C1584" t="inlineStr">
         <is>
-          <t>1h</t>
+          <t>Château d'Himeji (Butins de guerre)</t>
         </is>
       </c>
       <c r="D1584" t="inlineStr"/>
       <c r="E1584" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1584" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.1h</t>
+          <t>.Boxes.FPCollector.spoilsOfWar</t>
         </is>
       </c>
       <c r="G1584" t="inlineStr"/>
       <c r="H1584" t="inlineStr"/>
     </row>
     <row r="1585">
       <c r="A1585" t="inlineStr"/>
       <c r="B1585" t="inlineStr">
         <is>
-          <t>Unknown</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="C1585" t="inlineStr">
         <is>
-          <t>Inconnu</t>
+          <t>Expédition de guilde</t>
         </is>
       </c>
       <c r="D1585" t="inlineStr"/>
       <c r="E1585" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1585" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.null</t>
+          <t>.Boxes.Infobox.FilterGex</t>
         </is>
       </c>
       <c r="G1585" t="inlineStr"/>
       <c r="H1585" t="inlineStr"/>
     </row>
     <row r="1586">
       <c r="A1586" t="inlineStr"/>
       <c r="B1586" t="inlineStr">
         <is>
-          <t>FP's</t>
+          <t>Items</t>
         </is>
       </c>
       <c r="C1586" t="inlineStr">
         <is>
-          <t>PF</t>
+          <t>Objets</t>
         </is>
       </c>
       <c r="D1586" t="inlineStr"/>
       <c r="E1586" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1586" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.FP</t>
+          <t>.General.Items</t>
         </is>
       </c>
       <c r="G1586" t="inlineStr"/>
       <c r="H1586" t="inlineStr"/>
     </row>
     <row r="1587">
       <c r="A1587" t="inlineStr"/>
       <c r="B1587" t="inlineStr">
         <is>
-          <t>Trade</t>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
         </is>
       </c>
       <c r="C1587" t="inlineStr">
         <is>
-          <t>Commerce</t>
+          <t>Il faudra __days__ jours jusqu'à ce que l'investissement de __costs__ PF ait été retourné avec une production quotidienne de __fpproduction__ PF/jour et __attackproduction__ % de bonus d'attaque (égal __attackproduction__ * __attackvalue__ = __attackproductionvalue__ PF/jour)</t>
         </is>
       </c>
       <c r="D1587" t="inlineStr"/>
       <c r="E1587" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1587" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterTrade</t>
+          <t>.Boxes.GreatBuildings.BreakEvenTTAttack</t>
         </is>
       </c>
       <c r="G1587" t="inlineStr"/>
       <c r="H1587" t="inlineStr"/>
     </row>
     <row r="1588">
       <c r="A1588" t="inlineStr"/>
       <c r="B1588" t="inlineStr">
         <is>
-          <t xml:space="preserve">You have to insert it into the bidding field and hit enter. </t>
+          <t>Choose your preferred menu from the drop-down list (game will automatically reload)</t>
         </is>
       </c>
       <c r="C1588" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vous devez l'insérer dans le champ d'enchères et appuyer sur Entrée. </t>
+          <t>Choisissez votre menu préféré dans la liste déroulante (le jeu se rechargera automatiquement)</t>
         </is>
       </c>
       <c r="D1588" t="inlineStr"/>
       <c r="E1588" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1588" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help2</t>
+          <t>.Settings.SelectedMenu.Desc</t>
         </is>
       </c>
       <c r="G1588" t="inlineStr"/>
       <c r="H1588" t="inlineStr"/>
     </row>
     <row r="1589">
       <c r="A1589" t="inlineStr"/>
       <c r="B1589" t="inlineStr">
         <is>
-          <t>The Helper uses notifications in various places. You can switch this on or off here.</t>
+          <t>Show PvP-Arena-Protocol, when opening the PvP-Arena?</t>
         </is>
       </c>
       <c r="C1589" t="inlineStr">
         <is>
-          <t>FoE Helper utilise des notifications à divers endroits. Vous pouvez les activer ou les désactiver ici.</t>
+          <t>Afficher le compte-rendu de l'arène JcJ, lors de l'ouverture de l'arène JcJ ?</t>
         </is>
       </c>
       <c r="D1589" t="inlineStr"/>
       <c r="E1589" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1589" t="inlineStr">
         <is>
-          <t>.Settings.ShowNotifications.Desc</t>
+          <t>.Settings.ShowPvPArena.Desc</t>
         </is>
       </c>
       <c r="G1589" t="inlineStr"/>
       <c r="H1589" t="inlineStr"/>
     </row>
     <row r="1590">
       <c r="A1590" t="inlineStr"/>
       <c r="B1590" t="inlineStr">
         <is>
-          <t>Box Coordinates</t>
+          <t>Without an API token for this world (obtainable free of charge from the website) you cannot transfer cities or notes.&lt;br&gt;Click here for instructions:</t>
         </is>
       </c>
       <c r="C1590" t="inlineStr">
         <is>
-          <t>Fenêtres</t>
+          <t>Sans un jeton API pour ce monde (obtenable gratuitement sur le site Web) vous ne pouvez pas transférer de villes ou de notes.&lt;br&gt;Cliquez ici pour obtenir des instructions :</t>
         </is>
       </c>
       <c r="D1590" t="inlineStr"/>
       <c r="E1590" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1590" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ResetBoxPositions</t>
+          <t>.Boxes.CityMap.MissingApiKeySubmitError</t>
         </is>
       </c>
       <c r="G1590" t="inlineStr"/>
       <c r="H1590" t="inlineStr"/>
     </row>
     <row r="1591">
       <c r="A1591" t="inlineStr"/>
       <c r="B1591" t="inlineStr">
         <is>
-          <t>danger</t>
+          <t>Item Shop</t>
         </is>
       </c>
       <c r="C1591" t="inlineStr">
         <is>
-          <t>Danger</t>
+          <t>Boutique d'objet</t>
         </is>
       </c>
       <c r="D1591" t="inlineStr"/>
       <c r="E1591" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1591" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.danger</t>
+          <t>.Boxes.ShopAssist.Shop</t>
         </is>
       </c>
       <c r="G1591" t="inlineStr"/>
       <c r="H1591" t="inlineStr"/>
     </row>
     <row r="1592">
       <c r="A1592" t="inlineStr"/>
       <c r="B1592" t="inlineStr">
         <is>
-          <t>This players city can not be attacked</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C1592" t="inlineStr">
         <is>
-          <t>La cité de ce joueur ne peut pas être attaquées</t>
+          <t>Enregistrer</t>
         </is>
       </c>
       <c r="D1592" t="inlineStr"/>
       <c r="E1592" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1592" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.CityProtected</t>
+          <t>.Boxes.General.Save</t>
         </is>
       </c>
       <c r="G1592" t="inlineStr"/>
       <c r="H1592" t="inlineStr"/>
     </row>
     <row r="1593">
       <c r="A1593" t="inlineStr"/>
       <c r="B1593" t="inlineStr">
         <is>
-          <t>Item Type</t>
+          <t>Collect Task!</t>
         </is>
       </c>
       <c r="C1593" t="inlineStr">
         <is>
-          <t>Nom du kit</t>
+          <t>Collecter la tâche !</t>
         </is>
       </c>
       <c r="D1593" t="inlineStr"/>
       <c r="E1593" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1593" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.KitName</t>
+          <t>.Boxes.MergerGame.TaskReady</t>
         </is>
       </c>
       <c r="G1593" t="inlineStr"/>
       <c r="H1593" t="inlineStr"/>
     </row>
     <row r="1594">
       <c r="A1594" t="inlineStr"/>
       <c r="B1594" t="inlineStr">
         <is>
-          <t>Show Medals</t>
+          <t>Boost Sources</t>
         </is>
       </c>
       <c r="C1594" t="inlineStr">
         <is>
-          <t>Afficher les médailles</t>
+          <t>liste des boost</t>
         </is>
       </c>
       <c r="D1594" t="inlineStr"/>
       <c r="E1594" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1594" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartMedals.Desc</t>
+          <t>.Boxes.BoostList.Title</t>
         </is>
       </c>
       <c r="G1594" t="inlineStr"/>
       <c r="H1594" t="inlineStr"/>
     </row>
     <row r="1595">
       <c r="A1595" t="inlineStr"/>
       <c r="B1595" t="inlineStr">
         <is>
-          <t>Offset to servertime (minutes)</t>
+          <t>Background Music</t>
         </is>
       </c>
       <c r="C1595" t="inlineStr">
         <is>
-          <t>Décalage par rapport à l'heure du serveur (minutes)</t>
+          <t>Musique d'arrière-fond</t>
         </is>
       </c>
       <c r="D1595" t="inlineStr"/>
       <c r="E1595" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1595" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.serverOffset</t>
+          <t>.Boxes.BetterMusic.Title</t>
         </is>
       </c>
       <c r="G1595" t="inlineStr"/>
       <c r="H1595" t="inlineStr"/>
     </row>
     <row r="1596">
       <c r="A1596" t="inlineStr"/>
       <c r="B1596" t="inlineStr">
         <is>
-          <t>Next Town</t>
+          <t>Displays game stats on goods, units, rewards, GBG</t>
         </is>
       </c>
       <c r="C1596" t="inlineStr">
         <is>
-          <t>Prochaine ville</t>
+          <t>Statistiques sur les ressources, les unités, les récompenses, le Champ de Bataille de guilde</t>
         </is>
       </c>
       <c r="D1596" t="inlineStr"/>
       <c r="E1596" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1596" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.NextTown</t>
+          <t>.Menu.Stats.Desc</t>
         </is>
       </c>
       <c r="G1596" t="inlineStr"/>
       <c r="H1596" t="inlineStr"/>
     </row>
     <row r="1597">
       <c r="A1597" t="inlineStr"/>
       <c r="B1597" t="inlineStr">
         <is>
-          <t>Rows processed</t>
+          <t>Displays current status of all your military units</t>
         </is>
       </c>
       <c r="C1597" t="inlineStr">
         <is>
-          <t>Lignes traitées</t>
+          <t>Afficher l'état actuel de toutes vos unités militaires.</t>
         </is>
       </c>
       <c r="D1597" t="inlineStr"/>
       <c r="E1597" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1597" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.RowNumber</t>
+          <t>.Menu.Unit.Desc</t>
         </is>
       </c>
       <c r="G1597" t="inlineStr"/>
       <c r="H1597" t="inlineStr"/>
     </row>
     <row r="1598">
       <c r="A1598" t="inlineStr"/>
       <c r="B1598" t="inlineStr">
         <is>
-          <t>Are you sure you want to delete this?</t>
+          <t>Event Mystery Box</t>
         </is>
       </c>
       <c r="C1598" t="inlineStr">
         <is>
-          <t>Etes-vous sûr de vouloir supprimer ceci ?</t>
+          <t>Boîte surprise d'événement</t>
         </is>
       </c>
       <c r="D1598" t="inlineStr"/>
       <c r="E1598" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1598" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ConfirmDelete</t>
+          <t>.Boxes.FPCollector.event_mystery_item</t>
         </is>
       </c>
       <c r="G1598" t="inlineStr"/>
       <c r="H1598" t="inlineStr"/>
     </row>
     <row r="1599">
       <c r="A1599" t="inlineStr"/>
       <c r="B1599" t="inlineStr">
         <is>
-          <t>Technology (Tech) Tree</t>
+          <t>Fast Unit</t>
         </is>
       </c>
       <c r="C1599" t="inlineStr">
         <is>
-          <t>Recherches technologiques</t>
+          <t>Unité rapide</t>
         </is>
       </c>
       <c r="D1599" t="inlineStr"/>
       <c r="E1599" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1599" t="inlineStr">
         <is>
-          <t>.Menu.Technologies.Title</t>
+          <t>.Boxes.Units.fast</t>
         </is>
       </c>
       <c r="G1599" t="inlineStr"/>
       <c r="H1599" t="inlineStr"/>
     </row>
     <row r="1600">
       <c r="A1600" t="inlineStr"/>
       <c r="B1600" t="inlineStr">
         <is>
-          <t>Alert Suggestions</t>
+          <t>https://docs.foe-helper.com/english/module/notes</t>
         </is>
       </c>
       <c r="C1600" t="inlineStr">
         <is>
-          <t>Suggestions de notifications</t>
+          <t>https://docs.foe-helper.com/francais/module/notes</t>
         </is>
       </c>
       <c r="D1600" t="inlineStr"/>
       <c r="E1600" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1600" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Suggestions.Title</t>
+          <t>.Boxes.Notice.HelpLink</t>
         </is>
       </c>
       <c r="G1600" t="inlineStr"/>
       <c r="H1600" t="inlineStr"/>
     </row>
     <row r="1601">
       <c r="A1601" t="inlineStr"/>
       <c r="B1601" t="inlineStr">
         <is>
-          <t>SA</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="C1601" t="inlineStr">
         <is>
-          <t>AdP</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="D1601" t="inlineStr"/>
       <c r="E1601" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1601" t="inlineStr">
         <is>
-          <t>.Eras.1.short</t>
+          <t>.Boxes.OwnpartCalculator.Place</t>
         </is>
       </c>
       <c r="G1601" t="inlineStr"/>
       <c r="H1601" t="inlineStr"/>
     </row>
     <row r="1602">
       <c r="A1602" t="inlineStr"/>
       <c r="B1602" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>GB Calculator</t>
         </is>
       </c>
       <c r="C1602" t="inlineStr">
         <is>
-          <t>Ressources</t>
+          <t>Calculatrice GM interne</t>
         </is>
       </c>
       <c r="D1602" t="inlineStr"/>
       <c r="E1602" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1602" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Goods</t>
+          <t>.Menu.OwnpartCalculator.Title</t>
         </is>
       </c>
       <c r="G1602" t="inlineStr"/>
       <c r="H1602" t="inlineStr"/>
     </row>
     <row r="1603">
       <c r="A1603" t="inlineStr"/>
       <c r="B1603" t="inlineStr">
         <is>
-          <t>Shows a small badge with a counter of how many quests you can still refuse.</t>
+          <t>Guild Battlegrounds</t>
         </is>
       </c>
       <c r="C1603" t="inlineStr">
         <is>
-          <t>Affiche un petit badge avec un compteur pour indiquer combien de quêtes vous pouvez encore refuser.</t>
+          <t>Champ de Bataille de Guilde</t>
         </is>
       </c>
       <c r="D1603" t="inlineStr"/>
       <c r="E1603" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1603" t="inlineStr">
         <is>
-          <t>.Settings.Show2kQuestMark.Desc</t>
+          <t>.Boxes.General.Guild_Battlegrounds</t>
         </is>
       </c>
       <c r="G1603" t="inlineStr"/>
       <c r="H1603" t="inlineStr"/>
     </row>
     <row r="1604">
       <c r="A1604" t="inlineStr"/>
       <c r="B1604" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Mysterious Shards (Flying Island)</t>
         </is>
       </c>
       <c r="C1604" t="inlineStr">
         <is>
-          <t>Nom</t>
+          <t>Éclats mystérieux (Île volante)</t>
         </is>
       </c>
       <c r="D1604" t="inlineStr"/>
       <c r="E1604" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1604" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Name</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.shards</t>
         </is>
       </c>
       <c r="G1604" t="inlineStr"/>
       <c r="H1604" t="inlineStr"/>
     </row>
     <row r="1605">
       <c r="A1605" t="inlineStr"/>
       <c r="B1605" t="inlineStr">
         <is>
-          <t>Your Treasure Daily</t>
+          <t>Challenge will overflow!</t>
         </is>
       </c>
       <c r="C1605" t="inlineStr">
         <is>
-          <t>Evolution de vos ressources par jour</t>
+          <t>Le challenge va déborder !</t>
         </is>
       </c>
       <c r="D1605" t="inlineStr"/>
       <c r="E1605" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1605" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsTreasurePlayerD</t>
+          <t>.Boxes.MergerGame.WorldChallengeOverflowWarning</t>
         </is>
       </c>
       <c r="G1605" t="inlineStr"/>
       <c r="H1605" t="inlineStr"/>
     </row>
     <row r="1606">
       <c r="A1606" t="inlineStr"/>
       <c r="B1606" t="inlineStr">
         <is>
-          <t>Motivation Activity</t>
+          <t>Others to Add</t>
         </is>
       </c>
       <c r="C1606" t="inlineStr">
         <is>
-          <t>Activité PO/MO</t>
+          <t>Contrib. externe</t>
         </is>
       </c>
       <c r="D1606" t="inlineStr"/>
       <c r="E1606" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1606" t="inlineStr">
         <is>
-          <t>.Settings.ShowPlayersMotivation.Title</t>
+          <t>.Boxes.OwnpartCalculator.PatronPart</t>
         </is>
       </c>
       <c r="G1606" t="inlineStr"/>
       <c r="H1606" t="inlineStr"/>
     </row>
     <row r="1607">
       <c r="A1607" t="inlineStr"/>
       <c r="B1607" t="inlineStr">
         <is>
-          <t>Info + Website</t>
+          <t>2k quest mark</t>
         </is>
       </c>
       <c r="C1607" t="inlineStr">
         <is>
-          <t>Infos et Site Web</t>
+          <t>Badge des 2000 quêtes</t>
         </is>
       </c>
       <c r="D1607" t="inlineStr"/>
       <c r="E1607" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1607" t="inlineStr">
         <is>
-          <t>.Settings.Tab.About</t>
+          <t>.Settings.Entry.Show2kQuestMark</t>
         </is>
       </c>
       <c r="G1607" t="inlineStr"/>
       <c r="H1607" t="inlineStr"/>
     </row>
     <row r="1608">
       <c r="A1608" t="inlineStr"/>
       <c r="B1608" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 4+ Ages behind</t>
+          <t>This is not a valid settings file!</t>
         </is>
       </c>
       <c r="C1608" t="inlineStr">
         <is>
-          <t xml:space="preserve"> ont 4+ âges de retard</t>
+          <t>Ce n'est pas un fichier de paramètres valide !</t>
         </is>
       </c>
       <c r="D1608" t="inlineStr"/>
       <c r="E1608" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1608" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.OlderThan4Era</t>
+          <t>.Settings.ExportImport.Error</t>
         </is>
       </c>
       <c r="G1608" t="inlineStr"/>
       <c r="H1608" t="inlineStr"/>
     </row>
     <row r="1609">
       <c r="A1609" t="inlineStr"/>
       <c r="B1609" t="inlineStr">
         <is>
-          <t>High Middle Age</t>
+          <t>invested FP</t>
         </is>
       </c>
       <c r="C1609" t="inlineStr">
         <is>
-          <t>Moyen Âge Classique</t>
+          <t>PF investit</t>
         </is>
       </c>
       <c r="D1609" t="inlineStr"/>
       <c r="E1609" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1609" t="inlineStr">
         <is>
-          <t>.Eras.5</t>
+          <t>.Boxes.GuildMemberStat.FpInvested</t>
         </is>
       </c>
       <c r="G1609" t="inlineStr"/>
       <c r="H1609" t="inlineStr"/>
     </row>
     <row r="1610">
       <c r="A1610" t="inlineStr"/>
       <c r="B1610" t="inlineStr">
         <is>
-          <t>Disclaimer</t>
+          <t>Hidden Reward</t>
         </is>
       </c>
       <c r="C1610" t="inlineStr">
         <is>
-          <t>Clause de non-responsabilité</t>
+          <t>Récompense cachée</t>
         </is>
       </c>
       <c r="D1610" t="inlineStr"/>
       <c r="E1610" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1610" t="inlineStr">
         <is>
-          <t>.General.Disclaimer</t>
+          <t>.Boxes.FPCollector.hiddenReward</t>
         </is>
       </c>
       <c r="G1610" t="inlineStr"/>
       <c r="H1610" t="inlineStr"/>
     </row>
     <row r="1611">
       <c r="A1611" t="inlineStr"/>
       <c r="B1611" t="inlineStr">
         <is>
-          <t>Province Name</t>
+          <t>To be able to transfer data for a world like city or notes, you need a token for each world.&lt;br&gt;Click here for instructions: &lt;a target='_blank' href='https://docs.foe-helper.com/english/api-token'&gt;Api-Token&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C1611" t="inlineStr">
         <is>
-          <t>Nom de la province</t>
+          <t>Pour pouvoir transférer des données pour un monde comme une ville ou des notes, vous avez besoin d'un jeton pour chaque monde.&lt;br&gt;Cliquez ici pour obtenir des instructions : &lt;a target='_blank' href='https://docs.foe-helper.com/francais/api-token'&gt;Jeton API&lt;/a&gt;</t>
         </is>
       </c>
       <c r="D1611" t="inlineStr"/>
       <c r="E1611" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1611" t="inlineStr">
         <is>
-          <t>.Boxes.scoutingTimes.ProvinceName</t>
+          <t>.Settings.ApiToken.Desc</t>
         </is>
       </c>
       <c r="G1611" t="inlineStr"/>
       <c r="H1611" t="inlineStr"/>
     </row>
     <row r="1612">
       <c r="A1612" t="inlineStr"/>
       <c r="B1612" t="inlineStr">
         <is>
-          <t>Alerts</t>
+          <t>Select all playable ages (without: No Age, Special)</t>
         </is>
       </c>
       <c r="C1612" t="inlineStr">
         <is>
-          <t>Notifications</t>
+          <t>Sélectionne toutes les ères jouables (exclus : Sans ère, Spécial)</t>
         </is>
       </c>
       <c r="D1612" t="inlineStr"/>
       <c r="E1612" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1612" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Tabs.Alerts</t>
+          <t>.Boxes.Stats.BtnAllPlayableErasTitle</t>
         </is>
       </c>
       <c r="G1612" t="inlineStr"/>
       <c r="H1612" t="inlineStr"/>
     </row>
     <row r="1613">
       <c r="A1613" t="inlineStr"/>
       <c r="B1613" t="inlineStr">
         <is>
-          <t>Count relics in menu icon</t>
+          <t>1h</t>
         </is>
       </c>
       <c r="C1613" t="inlineStr">
         <is>
-          <t>Compter les reliques dans l’icône du menu</t>
+          <t>1h</t>
         </is>
       </c>
       <c r="D1613" t="inlineStr"/>
       <c r="E1613" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1613" t="inlineStr">
         <is>
-          <t>.Settings.CountRelics</t>
+          <t>.Boxes.Alerts.Time.1h</t>
         </is>
       </c>
       <c r="G1613" t="inlineStr"/>
       <c r="H1613" t="inlineStr"/>
     </row>
     <row r="1614">
       <c r="A1614" t="inlineStr"/>
       <c r="B1614" t="inlineStr">
         <is>
-          <t>Message</t>
+          <t>Progress per key</t>
         </is>
       </c>
       <c r="C1614" t="inlineStr">
         <is>
-          <t>Message</t>
+          <t>Progrès par clé</t>
         </is>
       </c>
       <c r="D1614" t="inlineStr"/>
       <c r="E1614" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1614" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Action</t>
+          <t>.Boxes.MergerGame.KeyValue.care</t>
         </is>
       </c>
       <c r="G1614" t="inlineStr"/>
       <c r="H1614" t="inlineStr"/>
     </row>
     <row r="1615">
       <c r="A1615" t="inlineStr"/>
       <c r="B1615" t="inlineStr">
         <is>
-          <t>In Stock</t>
+          <t>Offer</t>
         </is>
       </c>
       <c r="C1615" t="inlineStr">
         <is>
-          <t>En stock</t>
+          <t>offre</t>
         </is>
       </c>
       <c r="D1615" t="inlineStr"/>
       <c r="E1615" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1615" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.InStock</t>
+          <t>.Boxes.ShopAssist.Item</t>
         </is>
       </c>
       <c r="G1615" t="inlineStr"/>
       <c r="H1615" t="inlineStr"/>
     </row>
     <row r="1616">
       <c r="A1616" t="inlineStr"/>
       <c r="B1616" t="inlineStr">
         <is>
-          <t>Total keys</t>
+          <t>If upon opening the GE stage unlock dialogue the precentual goods use is higher than the threshold given below, a box is generated listing the percentual goods use in relation to the treasury stock. '0' will always open the box, '100' never.</t>
         </is>
       </c>
       <c r="C1616" t="inlineStr">
         <is>
-          <t>Total clés</t>
+          <t>Si à l'ouverture du dialogue de déverrouillage du niveau d'EG, l'utilisation en % des biens est supérieure au seuil indiqué ci-dessous, une boîte est générée répertoriant le pourcentage d'utilisation des biens par rapport au stock de trésorerie. « 0 » ouvrira toujours la boîte, « 100 » jamais.</t>
         </is>
       </c>
       <c r="D1616" t="inlineStr"/>
       <c r="E1616" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1616" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Keys.anniversary</t>
+          <t>.Settings.GexStockWarning.Desc</t>
         </is>
       </c>
       <c r="G1616" t="inlineStr"/>
       <c r="H1616" t="inlineStr"/>
     </row>
     <row r="1617">
       <c r="A1617" t="inlineStr"/>
       <c r="B1617" t="inlineStr">
         <is>
-          <t>GE Week</t>
+          <t>Neighbour</t>
         </is>
       </c>
       <c r="C1617" t="inlineStr">
         <is>
-          <t>Semaine EG</t>
+          <t>Voisin</t>
         </is>
       </c>
       <c r="D1617" t="inlineStr"/>
       <c r="E1617" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1617" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GEXWeek</t>
+          <t>.Boxes.Notice.ContentHeadIsNeighbor</t>
         </is>
       </c>
       <c r="G1617" t="inlineStr"/>
       <c r="H1617" t="inlineStr"/>
     </row>
     <row r="1618">
       <c r="A1618" t="inlineStr"/>
       <c r="B1618" t="inlineStr">
         <is>
-          <t>Filter buildings</t>
+          <t>Guild Treasury Export Log</t>
         </is>
       </c>
       <c r="C1618" t="inlineStr">
         <is>
-          <t>Filtre Bâtiments</t>
+          <t>Export journal trésorerie de guilde</t>
         </is>
       </c>
       <c r="D1618" t="inlineStr"/>
       <c r="E1618" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1618" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.FilterTable</t>
+          <t>.Boxes.Treasury.Title</t>
         </is>
       </c>
       <c r="G1618" t="inlineStr"/>
       <c r="H1618" t="inlineStr"/>
     </row>
     <row r="1619">
       <c r="A1619" t="inlineStr"/>
       <c r="B1619" t="inlineStr">
         <is>
-          <t>Filters all members with existing new progress.</t>
+          <t>Unknown Guild</t>
         </is>
       </c>
       <c r="C1619" t="inlineStr">
         <is>
-          <t>Filtrer tous les membres avec de nouveaux progrès.</t>
+          <t>Guilde inconnue</t>
         </is>
       </c>
       <c r="D1619" t="inlineStr"/>
       <c r="E1619" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1619" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ProgressFilterDesc</t>
+          <t>.Boxes.GvGMap.Log.UnknownGuild</t>
         </is>
       </c>
       <c r="G1619" t="inlineStr"/>
       <c r="H1619" t="inlineStr"/>
     </row>
     <row r="1620">
       <c r="A1620" t="inlineStr"/>
       <c r="B1620" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Good</t>
         </is>
       </c>
       <c r="C1620" t="inlineStr">
         <is>
-          <t>Editer</t>
+          <t>Ressources</t>
         </is>
       </c>
       <c r="D1620" t="inlineStr"/>
       <c r="E1620" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1620" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.Edit</t>
+          <t>.Boxes.MarketOffers.Good</t>
         </is>
       </c>
       <c r="G1620" t="inlineStr"/>
       <c r="H1620" t="inlineStr"/>
     </row>
     <row r="1621">
       <c r="A1621" t="inlineStr"/>
       <c r="B1621" t="inlineStr">
         <is>
-          <t>Percentage</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="C1621" t="inlineStr">
         <is>
-          <t>En proportion</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="D1621" t="inlineStr"/>
       <c r="E1621" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1621" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Proportionally</t>
+          <t>.HiddenRewards.Table.type</t>
         </is>
       </c>
       <c r="G1621" t="inlineStr"/>
       <c r="H1621" t="inlineStr"/>
     </row>
     <row r="1622">
       <c r="A1622" t="inlineStr"/>
       <c r="B1622" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Load current Beta</t>
         </is>
       </c>
       <c r="C1622" t="inlineStr">
         <is>
-          <t>Joueur</t>
+          <t>Charger la version Beta</t>
         </is>
       </c>
       <c r="D1622" t="inlineStr"/>
       <c r="E1622" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1622" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Player</t>
+          <t>.Settings.Entry.LoadBeta2</t>
         </is>
       </c>
       <c r="G1622" t="inlineStr"/>
       <c r="H1622" t="inlineStr"/>
     </row>
     <row r="1623">
       <c r="A1623" t="inlineStr"/>
       <c r="B1623" t="inlineStr">
         <is>
-          <t>Collect All Blocker</t>
+          <t xml:space="preserve">You have to insert it into the bidding field and hit enter. </t>
         </is>
       </c>
       <c r="C1623" t="inlineStr">
         <is>
-          <t>Bloqueur Collecter Tout</t>
+          <t xml:space="preserve">Vous devez l'insérer dans le champ d'enchères et appuyer sur Entrée. </t>
         </is>
       </c>
       <c r="D1623" t="inlineStr"/>
       <c r="E1623" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1623" t="inlineStr">
         <is>
-          <t>.Settings.Entry.BlockCollectAll</t>
+          <t>.Boxes.AuctionSettings.Help2</t>
         </is>
       </c>
       <c r="G1623" t="inlineStr"/>
       <c r="H1623" t="inlineStr"/>
     </row>
     <row r="1624">
       <c r="A1624" t="inlineStr"/>
       <c r="B1624" t="inlineStr">
         <is>
-          <t>Saved!</t>
+          <t>Value/tile</t>
         </is>
       </c>
       <c r="C1624" t="inlineStr">
         <is>
-          <t>Enregistré !</t>
+          <t>Valeur / case</t>
         </is>
       </c>
       <c r="D1624" t="inlineStr"/>
       <c r="E1624" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1624" t="inlineStr">
         <is>
-          <t>.Menu.SaveMessage.Title</t>
+          <t>.Boxes.ProductionsRating.ShowValuesPerTile</t>
         </is>
       </c>
       <c r="G1624" t="inlineStr"/>
       <c r="H1624" t="inlineStr"/>
     </row>
     <row r="1625">
       <c r="A1625" t="inlineStr"/>
       <c r="B1625" t="inlineStr">
         <is>
-          <t>Progress</t>
+          <t>Scouting Cost</t>
         </is>
       </c>
       <c r="C1625" t="inlineStr">
         <is>
-          <t>Progression</t>
+          <t>Coût de l'exploration</t>
         </is>
       </c>
       <c r="D1625" t="inlineStr"/>
       <c r="E1625" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1625" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Progress</t>
+          <t>.Boxes.scoutingTimes.ScoutingCost</t>
         </is>
       </c>
       <c r="G1625" t="inlineStr"/>
       <c r="H1625" t="inlineStr"/>
     </row>
     <row r="1626">
       <c r="A1626" t="inlineStr"/>
       <c r="B1626" t="inlineStr">
         <is>
-          <t>Date</t>
+          <t>Defense</t>
         </is>
       </c>
       <c r="C1626" t="inlineStr">
         <is>
-          <t>Date</t>
+          <t>Défense</t>
         </is>
       </c>
       <c r="D1626" t="inlineStr"/>
       <c r="E1626" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1626" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Date</t>
+          <t>.Boxes.PvPArena.Tabs.DefenseFights</t>
         </is>
       </c>
       <c r="G1626" t="inlineStr"/>
       <c r="H1626" t="inlineStr"/>
     </row>
     <row r="1627">
       <c r="A1627" t="inlineStr"/>
       <c r="B1627" t="inlineStr">
         <is>
-          <t>Expedition</t>
+          <t>SAT</t>
         </is>
       </c>
       <c r="C1627" t="inlineStr">
         <is>
-          <t>Expédition</t>
+          <t>Titan</t>
         </is>
       </c>
       <c r="D1627" t="inlineStr"/>
       <c r="E1627" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1627" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.GE</t>
+          <t>.Eras.22.short</t>
         </is>
       </c>
       <c r="G1627" t="inlineStr"/>
       <c r="H1627" t="inlineStr"/>
     </row>
     <row r="1628">
       <c r="A1628" t="inlineStr"/>
       <c r="B1628" t="inlineStr">
         <is>
-          <t>For the full building you need: &lt;br&gt; A level 1 building or selection kit, all upgrades &lt;i&gt;and if shown here special upgrades.&lt;/i&gt;</t>
+          <t xml:space="preserve">Help translate FoE Helper by registering on our translation tool: </t>
         </is>
       </c>
       <c r="C1628" t="inlineStr">
         <is>
-          <t>Pour le bâtiment complet vous avez besoin : &lt;br&gt; un bâtiment niv 1 ou un kit de sélection, toutes les mises à niveau &lt;i&gt; et si affiché ici les mises à niveau spéciales. &lt;i/&gt;</t>
+          <t xml:space="preserve">Aider à traduire l'extension en vous inscrivant à notre outil de traduction : </t>
         </is>
       </c>
       <c r="D1628" t="inlineStr"/>
       <c r="E1628" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1628" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Upgrades</t>
+          <t>.Settings.About.TranslateDesc</t>
         </is>
       </c>
       <c r="G1628" t="inlineStr"/>
       <c r="H1628" t="inlineStr"/>
     </row>
     <row r="1629">
       <c r="A1629" t="inlineStr"/>
       <c r="B1629" t="inlineStr">
         <is>
-          <t>rounds</t>
+          <t>Quest name</t>
         </is>
       </c>
       <c r="C1629" t="inlineStr">
         <is>
-          <t>Semaine EG</t>
+          <t>Nom de la quête</t>
         </is>
       </c>
       <c r="D1629" t="inlineStr"/>
       <c r="E1629" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1629" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Rounds</t>
+          <t>.Boxes.RecurringQuests.Table.Quest</t>
         </is>
       </c>
       <c r="G1629" t="inlineStr"/>
       <c r="H1629" t="inlineStr"/>
     </row>
     <row r="1630">
       <c r="A1630" t="inlineStr"/>
       <c r="B1630" t="inlineStr">
         <is>
-          <t>Fragments</t>
+          <t>Automatic collection</t>
         </is>
       </c>
       <c r="C1630" t="inlineStr">
         <is>
-          <t>Fragments</t>
+          <t>Collecter automatiquement</t>
         </is>
       </c>
       <c r="D1630" t="inlineStr"/>
       <c r="E1630" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1630" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.fragments</t>
+          <t>.Boxes.FPCollector.auto_collect</t>
         </is>
       </c>
       <c r="G1630" t="inlineStr"/>
       <c r="H1630" t="inlineStr"/>
     </row>
     <row r="1631">
       <c r="A1631" t="inlineStr"/>
       <c r="B1631" t="inlineStr">
         <is>
-          <t>copy attack colors</t>
+          <t>Size</t>
         </is>
       </c>
       <c r="C1631" t="inlineStr">
         <is>
-          <t>Copier la couleur des attaques</t>
+          <t>Taille</t>
         </is>
       </c>
       <c r="D1631" t="inlineStr"/>
       <c r="E1631" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1631" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowTileColors</t>
+          <t>.Boxes.Productions.Headings.size</t>
         </is>
       </c>
       <c r="G1631" t="inlineStr"/>
       <c r="H1631" t="inlineStr"/>
     </row>
     <row r="1632">
       <c r="A1632" t="inlineStr"/>
       <c r="B1632" t="inlineStr">
         <is>
-          <t>Treasury Goods</t>
+          <t>Alert Suggestions</t>
         </is>
       </c>
       <c r="C1632" t="inlineStr">
         <is>
-          <t>Trésorerie de guilde</t>
+          <t>Suggestions de notifications</t>
         </is>
       </c>
       <c r="D1632" t="inlineStr"/>
       <c r="E1632" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1632" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.GuildGoods</t>
+          <t>.Boxes.Alerts.Preferences.Suggestions.Title</t>
         </is>
       </c>
       <c r="G1632" t="inlineStr"/>
       <c r="H1632" t="inlineStr"/>
     </row>
     <row r="1633">
       <c r="A1633" t="inlineStr"/>
       <c r="B1633" t="inlineStr">
         <is>
-          <t>Motivation Activity</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C1633" t="inlineStr">
         <is>
-          <t>Activité PO/MO</t>
+          <t>Ressources</t>
         </is>
       </c>
       <c r="D1633" t="inlineStr"/>
       <c r="E1633" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1633" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowPlayersMotivation</t>
+          <t>.Boxes.BlueGalaxy.Goods</t>
         </is>
       </c>
       <c r="G1633" t="inlineStr"/>
       <c r="H1633" t="inlineStr"/>
     </row>
     <row r="1634">
       <c r="A1634" t="inlineStr"/>
       <c r="B1634" t="inlineStr">
         <is>
-          <t>There are no buildings in this category.</t>
+          <t>level</t>
         </is>
       </c>
       <c r="C1634" t="inlineStr">
         <is>
-          <t>Il n'y a pas de bâtiment dans cette catégorie.</t>
+          <t>niveau</t>
         </is>
       </c>
       <c r="D1634" t="inlineStr"/>
       <c r="E1634" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1634" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.EmptyList</t>
+          <t>.Boxes.GexStat.Level</t>
         </is>
       </c>
       <c r="G1634" t="inlineStr"/>
       <c r="H1634" t="inlineStr"/>
     </row>
     <row r="1635">
       <c r="A1635" t="inlineStr"/>
       <c r="B1635" t="inlineStr">
         <is>
-          <t>Change view</t>
+          <t xml:space="preserve">&lt;em id='selectorCalc-Btn-closed' class='tooltip-error'&gt;Disabled: Visit the GBG map first!&lt;/em&gt; </t>
         </is>
       </c>
       <c r="C1635" t="inlineStr">
         <is>
-          <t>Changer la vue</t>
+          <t xml:space="preserve">&lt;em id='selectorCalc-Btn-closed' class='tooltip-error'&gt;Désactivé : Visitez d'abord le champ de bataille de guilde !&lt;/em&gt; </t>
         </is>
       </c>
       <c r="D1635" t="inlineStr"/>
       <c r="E1635" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1635" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ChangeView</t>
+          <t>.Menu.Gildfight.Warning</t>
         </is>
       </c>
       <c r="G1635" t="inlineStr"/>
       <c r="H1635" t="inlineStr"/>
     </row>
     <row r="1636">
       <c r="A1636" t="inlineStr"/>
       <c r="B1636" t="inlineStr">
         <is>
-          <t>Rate the Extension</t>
+          <t>Alerts</t>
         </is>
       </c>
       <c r="C1636" t="inlineStr">
         <is>
-          <t>Évaluez l'extension</t>
+          <t>Notifications</t>
         </is>
       </c>
       <c r="D1636" t="inlineStr"/>
       <c r="E1636" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1636" t="inlineStr">
         <is>
-          <t>.Settings.About.RatingTitle</t>
+          <t>.Boxes.Alerts.Tabs.Alerts</t>
         </is>
       </c>
       <c r="G1636" t="inlineStr"/>
       <c r="H1636" t="inlineStr"/>
     </row>
     <row r="1637">
       <c r="A1637" t="inlineStr"/>
       <c r="B1637" t="inlineStr">
         <is>
-          <t>Menu Length</t>
+          <t>Upgrade Kit</t>
         </is>
       </c>
       <c r="C1637" t="inlineStr">
         <is>
-          <t>Menu</t>
+          <t>Pack d'amélioration</t>
         </is>
       </c>
       <c r="D1637" t="inlineStr"/>
       <c r="E1637" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1637" t="inlineStr">
         <is>
-          <t>.Settings.Entry.MenuLength</t>
+          <t>.Boxes.Kits.UpgradeKit</t>
         </is>
       </c>
       <c r="G1637" t="inlineStr"/>
       <c r="H1637" t="inlineStr"/>
     </row>
     <row r="1638">
       <c r="A1638" t="inlineStr"/>
       <c r="B1638" t="inlineStr">
         <is>
-          <t>General</t>
+          <t>GE Goods Use</t>
         </is>
       </c>
       <c r="C1638" t="inlineStr">
         <is>
-          <t>Général</t>
+          <t>EG Utilisation des ressources</t>
         </is>
       </c>
       <c r="D1638" t="inlineStr"/>
       <c r="E1638" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1638" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.General</t>
+          <t>.Settings.Entry.GexStockWarning</t>
         </is>
       </c>
       <c r="G1638" t="inlineStr"/>
       <c r="H1638" t="inlineStr"/>
     </row>
     <row r="1639">
       <c r="A1639" t="inlineStr"/>
       <c r="B1639" t="inlineStr">
         <is>
-          <t>Guild Treasury Export Log</t>
+          <t>GE Week</t>
         </is>
       </c>
       <c r="C1639" t="inlineStr">
         <is>
-          <t>Export journal trésorerie de guilde</t>
+          <t>Semaine EG</t>
         </is>
       </c>
       <c r="D1639" t="inlineStr"/>
       <c r="E1639" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1639" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Title</t>
+          <t>.Boxes.GuildMemberStat.GEXWeek</t>
         </is>
       </c>
       <c r="G1639" t="inlineStr"/>
       <c r="H1639" t="inlineStr"/>
     </row>
     <row r="1640">
       <c r="A1640" t="inlineStr"/>
       <c r="B1640" t="inlineStr">
         <is>
-          <t>Search</t>
+          <t>Size and Building Time</t>
         </is>
       </c>
       <c r="C1640" t="inlineStr">
         <is>
-          <t>Recherche</t>
+          <t>Taille et temps de construction</t>
         </is>
       </c>
       <c r="D1640" t="inlineStr"/>
       <c r="E1640" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1640" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.FindBuilding</t>
+          <t>.Boxes.Tooltip.Building.size+time</t>
         </is>
       </c>
       <c r="G1640" t="inlineStr"/>
       <c r="H1640" t="inlineStr"/>
     </row>
     <row r="1641">
       <c r="A1641" t="inlineStr"/>
       <c r="B1641" t="inlineStr">
         <is>
-          <t>Ally Overview</t>
+          <t>Building Name</t>
         </is>
       </c>
       <c r="C1641" t="inlineStr">
         <is>
-          <t>Aperçu des Alliés</t>
+          <t>Nom du bâtiment</t>
         </is>
       </c>
       <c r="D1641" t="inlineStr"/>
       <c r="E1641" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1641" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.Title</t>
+          <t>.Boxes.CombatCalculator.Name</t>
         </is>
       </c>
       <c r="G1641" t="inlineStr"/>
       <c r="H1641" t="inlineStr"/>
     </row>
     <row r="1642">
       <c r="A1642" t="inlineStr"/>
       <c r="B1642" t="inlineStr">
         <is>
-          <t>Rating value of 1% bonus for attacking army (in FP)</t>
+          <t>Suffix</t>
         </is>
       </c>
       <c r="C1642" t="inlineStr">
         <is>
-          <t>Valeur de notation de 1% de bonus pour l'armée d'attaque (en PF)</t>
+          <t>Suffixe</t>
         </is>
       </c>
       <c r="D1642" t="inlineStr"/>
       <c r="E1642" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1642" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.AttackValue</t>
+          <t>.Boxes.OwnpartCalculator.OptionsDangerSuffix</t>
         </is>
       </c>
       <c r="G1642" t="inlineStr"/>
       <c r="H1642" t="inlineStr"/>
     </row>
     <row r="1643">
       <c r="A1643" t="inlineStr"/>
       <c r="B1643" t="inlineStr">
         <is>
-          <t>Ally Overview</t>
+          <t>Round</t>
         </is>
       </c>
       <c r="C1643" t="inlineStr">
         <is>
-          <t>Aperçu des Alliés</t>
+          <t>Tour</t>
         </is>
       </c>
       <c r="D1643" t="inlineStr"/>
       <c r="E1643" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1643" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowAllyList</t>
+          <t>.Boxes.Negotiation.Round</t>
         </is>
       </c>
       <c r="G1643" t="inlineStr"/>
       <c r="H1643" t="inlineStr"/>
     </row>
     <row r="1644">
       <c r="A1644" t="inlineStr"/>
       <c r="B1644" t="inlineStr">
         <is>
-          <t>GitHub: for more technical bug reports, concrete ideas and helping with development.</t>
+          <t>Switch view</t>
         </is>
       </c>
       <c r="C1644" t="inlineStr">
         <is>
-          <t>GitHub : pour reporter des bugs plus techniques, pour apporter des idées concrètes et pour aider au développement.</t>
+          <t>Changer la vue</t>
         </is>
       </c>
       <c r="D1644" t="inlineStr"/>
       <c r="E1644" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1644" t="inlineStr">
         <is>
-          <t>.Settings.Help.Github</t>
+          <t>.Boxes.GuildFights.Switch</t>
         </is>
       </c>
       <c r="G1644" t="inlineStr"/>
       <c r="H1644" t="inlineStr"/>
     </row>
     <row r="1645">
       <c r="A1645" t="inlineStr"/>
       <c r="B1645" t="inlineStr">
         <is>
-          <t>lost Attacks</t>
+          <t>Infobox</t>
         </is>
       </c>
       <c r="C1645" t="inlineStr">
         <is>
-          <t>Attaque perdue</t>
+          <t>Système d'info</t>
         </is>
       </c>
       <c r="D1645" t="inlineStr"/>
       <c r="E1645" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1645" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Tabs.LostAttackFights</t>
+          <t>.Boxes.Infobox.Title</t>
         </is>
       </c>
       <c r="G1645" t="inlineStr"/>
       <c r="H1645" t="inlineStr"/>
     </row>
     <row r="1646">
       <c r="A1646" t="inlineStr"/>
       <c r="B1646" t="inlineStr">
         <is>
-          <t>allow pvp trigger</t>
+          <t>Website Upload</t>
         </is>
       </c>
       <c r="C1646" t="inlineStr">
         <is>
-          <t>permettre le déclencheur JcJ</t>
+          <t>Transferts</t>
         </is>
       </c>
       <c r="D1646" t="inlineStr"/>
       <c r="E1646" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1646" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.PvPT</t>
+          <t>.Settings.Entry.GlobalSend</t>
         </is>
       </c>
       <c r="G1646" t="inlineStr"/>
       <c r="H1646" t="inlineStr"/>
     </row>
     <row r="1647">
       <c r="A1647" t="inlineStr"/>
       <c r="B1647" t="inlineStr">
         <is>
-          <t>4h</t>
+          <t>Tasks</t>
         </is>
       </c>
       <c r="C1647" t="inlineStr">
         <is>
-          <t>4h</t>
+          <t>Tâches</t>
         </is>
       </c>
       <c r="D1647" t="inlineStr"/>
       <c r="E1647" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1647" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.4h</t>
+          <t>.Boxes.RecurringQuests.Table.Tasks</t>
         </is>
       </c>
       <c r="G1647" t="inlineStr"/>
       <c r="H1647" t="inlineStr"/>
     </row>
     <row r="1648">
       <c r="A1648" t="inlineStr"/>
       <c r="B1648" t="inlineStr">
         <is>
-          <t>GBG Tracker</t>
+          <t>__days__ days</t>
         </is>
       </c>
       <c r="C1648" t="inlineStr">
         <is>
-          <t>Suivi du Champ de Bataille de Guilde (CBG)</t>
+          <t>__days__ jours</t>
         </is>
       </c>
       <c r="D1648" t="inlineStr"/>
       <c r="E1648" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1648" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Battlegrounds.Title</t>
+          <t>.Boxes.GreatBuildings.BreakEvenUnit</t>
         </is>
       </c>
       <c r="G1648" t="inlineStr"/>
       <c r="H1648" t="inlineStr"/>
     </row>
     <row r="1649">
       <c r="A1649" t="inlineStr"/>
       <c r="B1649" t="inlineStr">
         <is>
-          <t>Create payment plan, calculate external spots and copy values for your GBs</t>
+          <t>Diplomatic Gifts (Space Carrier)</t>
         </is>
       </c>
       <c r="C1649" t="inlineStr">
         <is>
-          <t>Crée un plan de pose de PF, calcule les coûts des places externes et copie des valeurs.</t>
+          <t>Cadeaux diplomatiques (Transporteur spatial)</t>
         </is>
       </c>
       <c r="D1649" t="inlineStr"/>
       <c r="E1649" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1649" t="inlineStr">
         <is>
-          <t>.Menu.OwnpartCalculator.Desc</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.diplomaticGifts</t>
         </is>
       </c>
       <c r="G1649" t="inlineStr"/>
       <c r="H1649" t="inlineStr"/>
     </row>
     <row r="1650">
       <c r="A1650" t="inlineStr"/>
       <c r="B1650" t="inlineStr">
         <is>
-          <t>Are there players missing from the shortlist? Then close this box, click on the other two tabs at the bottom of the Social Bar (Neighbours, Guild Members, Friends) and then re-open this box.</t>
+          <t xml:space="preserve">Rewards </t>
         </is>
       </c>
       <c r="C1650" t="inlineStr">
         <is>
-          <t>Y a-t-il des joueurs absents de la liste réduite ? Fermez ensuite cette fenêtre, cliquez sur les deux autres onglets en bas de la barre sociale (voisins, membres de guilde, amis) puis rouvrez cette fenêtre.</t>
+          <t xml:space="preserve">Récompense totale </t>
         </is>
       </c>
       <c r="D1650" t="inlineStr"/>
       <c r="E1650" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1650" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ModalMissingPlayers</t>
+          <t>.Boxes.Campagne.Reward</t>
         </is>
       </c>
       <c r="G1650" t="inlineStr"/>
       <c r="H1650" t="inlineStr"/>
     </row>
     <row r="1651">
       <c r="A1651" t="inlineStr"/>
       <c r="B1651" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C1651" t="inlineStr">
         <is>
-          <t>Niveaux supérieurs</t>
+          <t>Enregistrer</t>
         </is>
       </c>
       <c r="D1651" t="inlineStr"/>
       <c r="E1651" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1651" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterLevel</t>
+          <t>.Boxes.Investment.Overview.SettingsSave</t>
         </is>
       </c>
       <c r="G1651" t="inlineStr"/>
       <c r="H1651" t="inlineStr"/>
     </row>
     <row r="1652">
       <c r="A1652" t="inlineStr"/>
       <c r="B1652" t="inlineStr">
         <is>
-          <t>show searchbar</t>
+          <t>Expedition</t>
         </is>
       </c>
       <c r="C1652" t="inlineStr">
         <is>
-          <t>afficher la barre de recherche</t>
+          <t>Expédition</t>
         </is>
       </c>
       <c r="D1652" t="inlineStr"/>
       <c r="E1652" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1652" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ShowSearchbar</t>
+          <t>.Boxes.BetterMusic.GE</t>
         </is>
       </c>
       <c r="G1652" t="inlineStr"/>
       <c r="H1652" t="inlineStr"/>
     </row>
     <row r="1653">
       <c r="A1653" t="inlineStr"/>
       <c r="B1653" t="inlineStr">
         <is>
-          <t>NPC</t>
+          <t>Shop antique dealer</t>
         </is>
       </c>
       <c r="C1653" t="inlineStr">
         <is>
-          <t>PNJ</t>
+          <t>Boutique du vendeur d'antiquité</t>
         </is>
       </c>
       <c r="D1653" t="inlineStr"/>
       <c r="E1653" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1653" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.NPC</t>
+          <t>.Boxes.Castle.ShopAntiqueDealer</t>
         </is>
       </c>
       <c r="G1653" t="inlineStr"/>
       <c r="H1653" t="inlineStr"/>
     </row>
     <row r="1654">
       <c r="A1654" t="inlineStr"/>
       <c r="B1654" t="inlineStr">
         <is>
-          <t>Owner to Add Remaining</t>
+          <t>Unique Building</t>
         </is>
       </c>
       <c r="C1654" t="inlineStr">
         <is>
-          <t>Restant</t>
+          <t>Bâtiment unique</t>
         </is>
       </c>
       <c r="D1654" t="inlineStr"/>
       <c r="E1654" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1654" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OwnPartRemaining</t>
+          <t>.Boxes.Tooltip.Building.isUnique</t>
         </is>
       </c>
       <c r="G1654" t="inlineStr"/>
       <c r="H1654" t="inlineStr"/>
     </row>
     <row r="1655">
       <c r="A1655" t="inlineStr"/>
       <c r="B1655" t="inlineStr">
         <is>
-          <t>Good</t>
+          <t>Incidents</t>
         </is>
       </c>
       <c r="C1655" t="inlineStr">
         <is>
-          <t>Ressources</t>
+          <t>Incidents</t>
         </is>
       </c>
       <c r="D1655" t="inlineStr"/>
       <c r="E1655" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1655" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.Good</t>
+          <t>.Menu.HiddenRewards.Title</t>
         </is>
       </c>
       <c r="G1655" t="inlineStr"/>
       <c r="H1655" t="inlineStr"/>
     </row>
     <row r="1656">
       <c r="A1656" t="inlineStr"/>
       <c r="B1656" t="inlineStr">
         <is>
-          <t>Notify position</t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="C1656" t="inlineStr">
         <is>
-          <t>Emplacement des notifications</t>
+          <t>Ch. de bataille</t>
         </is>
       </c>
       <c r="D1656" t="inlineStr"/>
       <c r="E1656" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1656" t="inlineStr">
         <is>
-          <t>.Settings.Entry.NotificationsPosition</t>
+          <t>.Boxes.Stats.BtnSource.statsGBGPlayers</t>
         </is>
       </c>
       <c r="G1656" t="inlineStr"/>
       <c r="H1656" t="inlineStr"/>
     </row>
     <row r="1657">
       <c r="A1657" t="inlineStr"/>
       <c r="B1657" t="inlineStr">
         <is>
-          <t>Result</t>
+          <t>Delta</t>
         </is>
       </c>
       <c r="C1657" t="inlineStr">
         <is>
-          <t>Résultat</t>
+          <t>Différences</t>
         </is>
       </c>
       <c r="D1657" t="inlineStr"/>
       <c r="E1657" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1657" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Results</t>
+          <t>.Boxes.Stats.BtnChartType.delta</t>
         </is>
       </c>
       <c r="G1657" t="inlineStr"/>
       <c r="H1657" t="inlineStr"/>
     </row>
     <row r="1658">
       <c r="A1658" t="inlineStr"/>
       <c r="B1658" t="inlineStr">
         <is>
-          <t>FP Collector Overview</t>
+          <t>Snapshot Log</t>
         </is>
       </c>
       <c r="C1658" t="inlineStr">
         <is>
-          <t>Aperçu Collecteur PF</t>
+          <t>Log des aperçus instantanés</t>
         </is>
       </c>
       <c r="D1658" t="inlineStr"/>
       <c r="E1658" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1658" t="inlineStr">
         <is>
-          <t>.Menu.fpCollector.Title</t>
+          <t>.Boxes.GuildFights.SnapshotLog</t>
         </is>
       </c>
       <c r="G1658" t="inlineStr"/>
       <c r="H1658" t="inlineStr"/>
     </row>
     <row r="1659">
       <c r="A1659" t="inlineStr"/>
       <c r="B1659" t="inlineStr">
         <is>
-          <t>To plan your city on foe-helper.com, we need to send your data to the website. &lt;br&gt;If you don't have an account there yet, your basic data will be sent along with this transmission. You can then register your account on the website.</t>
+          <t>Consider attack bonus</t>
         </is>
       </c>
       <c r="C1659" t="inlineStr">
         <is>
-          <t>Pour planifier votre villesur foe-helper.com, nous devons envoyer vos données sur le site web. &lt;br&gt;Si vous n'y avez pas encore de compte, vos données de base seront envoyées avec cette transmission. Vous pouvez ensuite enregistrer votre compte sur le site.</t>
+          <t>Prendre en considération le bonus d'attaque</t>
         </is>
       </c>
       <c r="D1659" t="inlineStr"/>
       <c r="E1659" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1659" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.Desc1</t>
+          <t>.Boxes.GreatBuildings.ShowAttack</t>
         </is>
       </c>
       <c r="G1659" t="inlineStr"/>
       <c r="H1659" t="inlineStr"/>
     </row>
     <row r="1660">
       <c r="A1660" t="inlineStr"/>
       <c r="B1660" t="inlineStr">
         <is>
-          <t>PVP Arena</t>
+          <t>Filter Items</t>
         </is>
       </c>
       <c r="C1660" t="inlineStr">
         <is>
-          <t>Arène JcJ</t>
+          <t>Filtrer les articles</t>
         </is>
       </c>
       <c r="D1660" t="inlineStr"/>
       <c r="E1660" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1660" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.pvp_arena</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.General.FilterItems</t>
+        </is>
+      </c>
+      <c r="G1660" t="inlineStr"/>
       <c r="H1660" t="inlineStr"/>
     </row>
     <row r="1661">
       <c r="A1661" t="inlineStr"/>
       <c r="B1661" t="inlineStr">
         <is>
-          <t>Lists the FP costs for buying the required goods (applies only to GBs you have not yet built)</t>
+          <t>Reset</t>
         </is>
       </c>
       <c r="C1661" t="inlineStr">
         <is>
-          <t>Répertorie les coûts en PF pour l'achat des ressources nécessaires (s'applique uniquement aux GMs que vous n'avez pas encore construits).</t>
+          <t>Réinitialiser</t>
         </is>
       </c>
       <c r="D1661" t="inlineStr"/>
       <c r="E1661" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1661" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTGoodCostsColumn</t>
+          <t>.Boxes.Treasury.Reset</t>
         </is>
       </c>
       <c r="G1661" t="inlineStr"/>
       <c r="H1661" t="inlineStr"/>
     </row>
     <row r="1662">
       <c r="A1662" t="inlineStr"/>
       <c r="B1662" t="inlineStr">
         <is>
-          <t>Siege defeated</t>
+          <t>GBG Player list</t>
         </is>
       </c>
       <c r="C1662" t="inlineStr">
         <is>
-          <t>Siège défait</t>
+          <t>Liste des Joueurs CBG</t>
         </is>
       </c>
       <c r="D1662" t="inlineStr"/>
       <c r="E1662" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1662" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.siege_defeated</t>
+          <t>.Settings.Entry.ShowGBGPlayerInfo</t>
         </is>
       </c>
       <c r="G1662" t="inlineStr"/>
       <c r="H1662" t="inlineStr"/>
     </row>
     <row r="1663">
       <c r="A1663" t="inlineStr"/>
       <c r="B1663" t="inlineStr">
         <is>
-          <t>BPs</t>
+          <t>PvP Arena Rewards</t>
         </is>
       </c>
       <c r="C1663" t="inlineStr">
         <is>
-          <t>Plans</t>
+          <t>Récompenses Arène JcJ</t>
         </is>
       </c>
       <c r="D1663" t="inlineStr"/>
       <c r="E1663" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1663" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.BPs</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.pvp_arena</t>
         </is>
       </c>
       <c r="G1663" t="inlineStr"/>
       <c r="H1663" t="inlineStr"/>
     </row>
     <row r="1664">
       <c r="A1664" t="inlineStr"/>
       <c r="B1664" t="inlineStr">
         <is>
-          <t>Offer Era</t>
+          <t>Unknown</t>
         </is>
       </c>
       <c r="C1664" t="inlineStr">
         <is>
-          <t>Ère de l'offre</t>
+          <t>Inconnu</t>
         </is>
       </c>
       <c r="D1664" t="inlineStr"/>
       <c r="E1664" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1664" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeForGoods</t>
+          <t>.Boxes.FPCollector.null</t>
         </is>
       </c>
       <c r="G1664" t="inlineStr"/>
       <c r="H1664" t="inlineStr"/>
     </row>
     <row r="1665">
       <c r="A1665" t="inlineStr"/>
       <c r="B1665" t="inlineStr">
         <is>
-          <t>Disabled: Start a Negotiation first!</t>
+          <t>epic</t>
         </is>
       </c>
       <c r="C1665" t="inlineStr">
         <is>
-          <t>Désactivé : Commencez une négociation en premier !</t>
+          <t>épique</t>
         </is>
       </c>
       <c r="D1665" t="inlineStr"/>
       <c r="E1665" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1665" t="inlineStr">
         <is>
-          <t>.Menu.Negotiation.Warning</t>
+          <t>.Boxes.Productions.AllyRarity.epic</t>
         </is>
       </c>
       <c r="G1665" t="inlineStr"/>
       <c r="H1665" t="inlineStr"/>
     </row>
     <row r="1666">
       <c r="A1666" t="inlineStr"/>
       <c r="B1666" t="inlineStr">
         <is>
-          <t>St. Patrick's Day Event Task</t>
+          <t>The values may update slow - depending on server feedback. Given times do not take updates of current stock into account.</t>
         </is>
       </c>
       <c r="C1666" t="inlineStr">
         <is>
-          <t>Tâches de l'Event de la St-Patrick</t>
+          <t>Ces valeurs peuvent être mise à jour lentement - en fonction des réponses du serveur. Les délais indiqués ne tiennent pas compte des mises à jour du stock actuel.</t>
         </is>
       </c>
       <c r="D1666" t="inlineStr"/>
       <c r="E1666" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1666" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.st_patricks_event_task_reward</t>
+          <t>.Boxes.idleGame.Warning</t>
         </is>
       </c>
       <c r="G1666" t="inlineStr"/>
       <c r="H1666" t="inlineStr"/>
     </row>
     <row r="1667">
       <c r="A1667" t="inlineStr"/>
       <c r="B1667" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Updates the 'GB calculator' for all GBs</t>
         </is>
       </c>
       <c r="C1667" t="inlineStr">
         <is>
-          <t>Enregistrer</t>
+          <t>Modifie la "Calculatrice GM interne" pour tous les GM</t>
         </is>
       </c>
       <c r="D1667" t="inlineStr"/>
       <c r="E1667" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1667" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Save</t>
+          <t>.Settings.ShowOwnPartOnAllGBs.Title</t>
         </is>
       </c>
       <c r="G1667" t="inlineStr"/>
       <c r="H1667" t="inlineStr"/>
     </row>
     <row r="1668">
       <c r="A1668" t="inlineStr"/>
       <c r="B1668" t="inlineStr">
         <is>
-          <t>Shows you the available opportunities to earn castle points.</t>
+          <t>allow pvp trigger</t>
         </is>
       </c>
       <c r="C1668" t="inlineStr">
         <is>
-          <t>Vous montre les opportunités disponibles pour gagner des points de château.</t>
+          <t>permettre le déclencheur JcJ</t>
         </is>
       </c>
       <c r="D1668" t="inlineStr"/>
       <c r="E1668" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1668" t="inlineStr">
         <is>
-          <t>.Menu.Castle.Desc</t>
+          <t>.Boxes.BetterMusic.PvPT</t>
         </is>
       </c>
       <c r="G1668" t="inlineStr"/>
       <c r="H1668" t="inlineStr"/>
+    </row>
+    <row r="1669">
+      <c r="A1669" t="inlineStr"/>
+      <c r="B1669" t="inlineStr">
+        <is>
+          <t>Done</t>
+        </is>
+      </c>
+      <c r="C1669" t="inlineStr">
+        <is>
+          <t>Terminé</t>
+        </is>
+      </c>
+      <c r="D1669" t="inlineStr"/>
+      <c r="E1669" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1669" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Done</t>
+        </is>
+      </c>
+      <c r="G1669" t="inlineStr"/>
+      <c r="H1669" t="inlineStr"/>
+    </row>
+    <row r="1670">
+      <c r="A1670" t="inlineStr"/>
+      <c r="B1670" t="inlineStr">
+        <is>
+          <t>Player ID</t>
+        </is>
+      </c>
+      <c r="C1670" t="inlineStr">
+        <is>
+          <t>ID Joueur</t>
+        </is>
+      </c>
+      <c r="D1670" t="inlineStr"/>
+      <c r="E1670" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1670" t="inlineStr">
+        <is>
+          <t>.Boxes.Treasury.PlayerID</t>
+        </is>
+      </c>
+      <c r="G1670" t="inlineStr"/>
+      <c r="H1670" t="inlineStr"/>
+    </row>
+    <row r="1671">
+      <c r="A1671" t="inlineStr"/>
+      <c r="B1671" t="inlineStr">
+        <is>
+          <t>Menu Content</t>
+        </is>
+      </c>
+      <c r="C1671" t="inlineStr">
+        <is>
+          <t>Contenu du menu</t>
+        </is>
+      </c>
+      <c r="D1671" t="inlineStr"/>
+      <c r="E1671" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1671" t="inlineStr">
+        <is>
+          <t>.Settings.MenuContent.Title</t>
+        </is>
+      </c>
+      <c r="G1671" t="inlineStr"/>
+      <c r="H1671" t="inlineStr"/>
+    </row>
+    <row r="1672">
+      <c r="A1672" t="inlineStr"/>
+      <c r="B1672" t="inlineStr">
+        <is>
+          <t>To find same friends in different chats</t>
+        </is>
+      </c>
+      <c r="C1672" t="inlineStr">
+        <is>
+          <t>pour trouver le même ami dans plusieurs conversations</t>
+        </is>
+      </c>
+      <c r="D1672" t="inlineStr"/>
+      <c r="E1672" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1672" t="inlineStr">
+        <is>
+          <t>.Menu.CompareFriendsThreads.Desc</t>
+        </is>
+      </c>
+      <c r="G1672" t="inlineStr"/>
+      <c r="H1672" t="inlineStr"/>
+    </row>
+    <row r="1673">
+      <c r="A1673" t="inlineStr"/>
+      <c r="B1673" t="inlineStr">
+        <is>
+          <t>Name</t>
+        </is>
+      </c>
+      <c r="C1673" t="inlineStr">
+        <is>
+          <t>Nom</t>
+        </is>
+      </c>
+      <c r="D1673" t="inlineStr"/>
+      <c r="E1673" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1673" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.Name</t>
+        </is>
+      </c>
+      <c r="G1673" t="inlineStr"/>
+      <c r="H1673" t="inlineStr"/>
+    </row>
+    <row r="1674">
+      <c r="A1674" t="inlineStr"/>
+      <c r="B1674" t="inlineStr">
+        <is>
+          <t>Auctions</t>
+        </is>
+      </c>
+      <c r="C1674" t="inlineStr">
+        <is>
+          <t>Enchères</t>
+        </is>
+      </c>
+      <c r="D1674" t="inlineStr"/>
+      <c r="E1674" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1674" t="inlineStr">
+        <is>
+          <t>.Settings.Auctions.Title</t>
+        </is>
+      </c>
+      <c r="G1674" t="inlineStr"/>
+      <c r="H1674" t="inlineStr"/>
+    </row>
+    <row r="1675">
+      <c r="A1675" t="inlineStr"/>
+      <c r="B1675" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Target Progress for Workers used: </t>
+        </is>
+      </c>
+      <c r="C1675" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Objectif de progression pour les travailleurs utilisés : </t>
+        </is>
+      </c>
+      <c r="D1675" t="inlineStr"/>
+      <c r="E1675" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1675" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.EfficiencyTargetProgress.soccer</t>
+        </is>
+      </c>
+      <c r="G1675" t="inlineStr"/>
+      <c r="H1675" t="inlineStr"/>
+    </row>
+    <row r="1676">
+      <c r="A1676" t="inlineStr"/>
+      <c r="B1676" t="inlineStr">
+        <is>
+          <t>Fragment</t>
+        </is>
+      </c>
+      <c r="C1676" t="inlineStr">
+        <is>
+          <t>Fragment</t>
+        </is>
+      </c>
+      <c r="D1676" t="inlineStr"/>
+      <c r="E1676" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1676" t="inlineStr">
+        <is>
+          <t>.Boxes.Kits.Fragment</t>
+        </is>
+      </c>
+      <c r="G1676" t="inlineStr"/>
+      <c r="H1676" t="inlineStr"/>
+    </row>
+    <row r="1677">
+      <c r="A1677" t="inlineStr"/>
+      <c r="B1677" t="inlineStr">
+        <is>
+          <t>&lt;span style='color:#29b206'&gt;Remaining&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
+        </is>
+      </c>
+      <c r="C1677" t="inlineStr">
+        <is>
+          <t>&lt;span style='color:#29b206'&gt;Excès&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Manquant&lt;/span&gt;</t>
+        </is>
+      </c>
+      <c r="D1677" t="inlineStr"/>
+      <c r="E1677" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1677" t="inlineStr">
+        <is>
+          <t>.Boxes.Campagne.DescStillMissing</t>
+        </is>
+      </c>
+      <c r="G1677" t="inlineStr"/>
+      <c r="H1677" t="inlineStr"/>
+    </row>
+    <row r="1678">
+      <c r="A1678" t="inlineStr"/>
+      <c r="B1678" t="inlineStr">
+        <is>
+          <t>4h</t>
+        </is>
+      </c>
+      <c r="C1678" t="inlineStr">
+        <is>
+          <t>4h</t>
+        </is>
+      </c>
+      <c r="D1678" t="inlineStr"/>
+      <c r="E1678" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1678" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Time.4h</t>
+        </is>
+      </c>
+      <c r="G1678" t="inlineStr"/>
+      <c r="H1678" t="inlineStr"/>
+    </row>
+    <row r="1679">
+      <c r="A1679" t="inlineStr"/>
+      <c r="B1679" t="inlineStr">
+        <is>
+          <t>Use this value instead of the actual reset cost (0 means disabled)</t>
+        </is>
+      </c>
+      <c r="C1679" t="inlineStr">
+        <is>
+          <t>Utilisez cette valeur au lieu du coût de réinitialisation réel (0 pour désactivé)</t>
+        </is>
+      </c>
+      <c r="D1679" t="inlineStr"/>
+      <c r="E1679" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1679" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.useAverage</t>
+        </is>
+      </c>
+      <c r="G1679" t="inlineStr"/>
+      <c r="H1679" t="inlineStr"/>
+    </row>
+    <row r="1680">
+      <c r="A1680" t="inlineStr"/>
+      <c r="B1680" t="inlineStr">
+        <is>
+          <t>every 10 hours</t>
+        </is>
+      </c>
+      <c r="C1680" t="inlineStr">
+        <is>
+          <t>toutes les 10 heures</t>
+        </is>
+      </c>
+      <c r="D1680" t="inlineStr"/>
+      <c r="E1680" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1680" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.QICycle</t>
+        </is>
+      </c>
+      <c r="G1680" t="inlineStr"/>
+      <c r="H1680" t="inlineStr"/>
+    </row>
+    <row r="1681">
+      <c r="A1681" t="inlineStr"/>
+      <c r="B1681" t="inlineStr">
+        <is>
+          <t>Rows processed</t>
+        </is>
+      </c>
+      <c r="C1681" t="inlineStr">
+        <is>
+          <t>Lignes traitées</t>
+        </is>
+      </c>
+      <c r="D1681" t="inlineStr"/>
+      <c r="E1681" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1681" t="inlineStr">
+        <is>
+          <t>.Boxes.Treasury.RowNumber</t>
+        </is>
+      </c>
+      <c r="G1681" t="inlineStr"/>
+      <c r="H1681" t="inlineStr"/>
+    </row>
+    <row r="1682">
+      <c r="A1682" t="inlineStr"/>
+      <c r="B1682" t="inlineStr">
+        <is>
+          <t>Calculates all GB spots</t>
+        </is>
+      </c>
+      <c r="C1682" t="inlineStr">
+        <is>
+          <t>Calcule toutes les places pour vous et les PF pour sniper.</t>
+        </is>
+      </c>
+      <c r="D1682" t="inlineStr"/>
+      <c r="E1682" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1682" t="inlineStr">
+        <is>
+          <t>.Menu.Calculator.Desc</t>
+        </is>
+      </c>
+      <c r="G1682" t="inlineStr"/>
+      <c r="H1682" t="inlineStr"/>
+    </row>
+    <row r="1683">
+      <c r="A1683" t="inlineStr"/>
+      <c r="B1683" t="inlineStr">
+        <is>
+          <t>Upload/Send data to foe-helper.com</t>
+        </is>
+      </c>
+      <c r="C1683" t="inlineStr">
+        <is>
+          <t>Envoi à foe-helper.com</t>
+        </is>
+      </c>
+      <c r="D1683" t="inlineStr"/>
+      <c r="E1683" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1683" t="inlineStr">
+        <is>
+          <t>.Settings.GlobalSend.Title</t>
+        </is>
+      </c>
+      <c r="G1683" t="inlineStr"/>
+      <c r="H1683" t="inlineStr"/>
+    </row>
+    <row r="1684">
+      <c r="A1684" t="inlineStr"/>
+      <c r="B1684" t="inlineStr">
+        <is>
+          <t>Meds</t>
+        </is>
+      </c>
+      <c r="C1684" t="inlineStr">
+        <is>
+          <t>Médailles</t>
+        </is>
+      </c>
+      <c r="D1684" t="inlineStr"/>
+      <c r="E1684" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1684" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.Meds</t>
+        </is>
+      </c>
+      <c r="G1684" t="inlineStr"/>
+      <c r="H1684" t="inlineStr"/>
+    </row>
+    <row r="1685">
+      <c r="A1685" t="inlineStr"/>
+      <c r="B1685" t="inlineStr">
+        <is>
+          <t>GBG Tracker</t>
+        </is>
+      </c>
+      <c r="C1685" t="inlineStr">
+        <is>
+          <t>Suivi du Champ de Bataille de Guilde (CBG)</t>
+        </is>
+      </c>
+      <c r="D1685" t="inlineStr"/>
+      <c r="E1685" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1685" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Preferences.Battlegrounds.Title</t>
+        </is>
+      </c>
+      <c r="G1685" t="inlineStr"/>
+      <c r="H1685" t="inlineStr"/>
+    </row>
+    <row r="1686">
+      <c r="A1686" t="inlineStr"/>
+      <c r="B1686" t="inlineStr">
+        <is>
+          <t>delete GBG round</t>
+        </is>
+      </c>
+      <c r="C1686" t="inlineStr">
+        <is>
+          <t>Supprimer le tour CBG</t>
+        </is>
+      </c>
+      <c r="D1686" t="inlineStr"/>
+      <c r="E1686" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1686" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.DeleteGBGRound</t>
+        </is>
+      </c>
+      <c r="G1686" t="inlineStr"/>
+      <c r="H1686" t="inlineStr"/>
+    </row>
+    <row r="1687">
+      <c r="A1687" t="inlineStr"/>
+      <c r="B1687" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Your city data could not be sent to the server. Please report this error directly to </t>
+        </is>
+      </c>
+      <c r="C1687" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Les données de votre ville n'ont pas pu être envoyées au serveur. Veuillez signaler cette erreur directement à </t>
+        </is>
+      </c>
+      <c r="D1687" t="inlineStr"/>
+      <c r="E1687" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1687" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.SubmitError</t>
+        </is>
+      </c>
+      <c r="G1687" t="inlineStr"/>
+      <c r="H1687" t="inlineStr"/>
+    </row>
+    <row r="1688">
+      <c r="A1688" t="inlineStr"/>
+      <c r="B1688" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/negotiation</t>
+        </is>
+      </c>
+      <c r="C1688" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/francais/module/negociation</t>
+        </is>
+      </c>
+      <c r="D1688" t="inlineStr"/>
+      <c r="E1688" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1688" t="inlineStr">
+        <is>
+          <t>.Boxes.Negotiation.HelpLink</t>
+        </is>
+      </c>
+      <c r="G1688" t="inlineStr"/>
+      <c r="H1688" t="inlineStr"/>
+    </row>
+    <row r="1689">
+      <c r="A1689" t="inlineStr"/>
+      <c r="B1689" t="inlineStr">
+        <is>
+          <t>show axis label</t>
+        </is>
+      </c>
+      <c r="C1689" t="inlineStr">
+        <is>
+          <t>Afficher les étiquettes des axes</t>
+        </is>
+      </c>
+      <c r="D1689" t="inlineStr"/>
+      <c r="E1689" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1689" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.ShowAxisLabel</t>
+        </is>
+      </c>
+      <c r="G1689" t="inlineStr"/>
+      <c r="H1689" t="inlineStr"/>
+    </row>
+    <row r="1690">
+      <c r="A1690" t="inlineStr"/>
+      <c r="B1690" t="inlineStr">
+        <is>
+          <t>Total keys</t>
+        </is>
+      </c>
+      <c r="C1690" t="inlineStr">
+        <is>
+          <t>Total clés</t>
+        </is>
+      </c>
+      <c r="D1690" t="inlineStr"/>
+      <c r="E1690" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1690" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.Keys.anniversary</t>
+        </is>
+      </c>
+      <c r="G1690" t="inlineStr"/>
+      <c r="H1690" t="inlineStr"/>
+    </row>
+    <row r="1691">
+      <c r="A1691" t="inlineStr"/>
+      <c r="B1691" t="inlineStr">
+        <is>
+          <t>As Box</t>
+        </is>
+      </c>
+      <c r="C1691" t="inlineStr">
+        <is>
+          <t>En fenêtre</t>
+        </is>
+      </c>
+      <c r="D1691" t="inlineStr"/>
+      <c r="E1691" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1691" t="inlineStr">
+        <is>
+          <t>.Menu.Box</t>
+        </is>
+      </c>
+      <c r="G1691" t="inlineStr"/>
+      <c r="H1691" t="inlineStr"/>
+    </row>
+    <row r="1692">
+      <c r="A1692" t="inlineStr"/>
+      <c r="B1692" t="inlineStr">
+        <is>
+          <t>Secure</t>
+        </is>
+      </c>
+      <c r="C1692" t="inlineStr">
+        <is>
+          <t>Sécurisé</t>
+        </is>
+      </c>
+      <c r="D1692" t="inlineStr"/>
+      <c r="E1692" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1692" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.Lock</t>
+        </is>
+      </c>
+      <c r="G1692" t="inlineStr"/>
+      <c r="H1692" t="inlineStr"/>
+    </row>
+    <row r="1693">
+      <c r="A1693" t="inlineStr"/>
+      <c r="B1693" t="inlineStr">
+        <is>
+          <t>Defense boost att. army</t>
+        </is>
+      </c>
+      <c r="C1693" t="inlineStr">
+        <is>
+          <t>Boost de défense (armée d'attaque)</t>
+        </is>
+      </c>
+      <c r="D1693" t="inlineStr"/>
+      <c r="E1693" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1693" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.def_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G1693" t="inlineStr"/>
+      <c r="H1693" t="inlineStr"/>
+    </row>
+    <row r="1694">
+      <c r="A1694" t="inlineStr"/>
+      <c r="B1694" t="inlineStr">
+        <is>
+          <t>High Middle Age</t>
+        </is>
+      </c>
+      <c r="C1694" t="inlineStr">
+        <is>
+          <t>Moyen Âge Classique</t>
+        </is>
+      </c>
+      <c r="D1694" t="inlineStr"/>
+      <c r="E1694" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1694" t="inlineStr">
+        <is>
+          <t>.Eras.5</t>
+        </is>
+      </c>
+      <c r="G1694" t="inlineStr"/>
+      <c r="H1694" t="inlineStr"/>
+    </row>
+    <row r="1695">
+      <c r="A1695" t="inlineStr"/>
+      <c r="B1695" t="inlineStr">
+        <is>
+          <t>Strategy Checklist</t>
+        </is>
+      </c>
+      <c r="C1695" t="inlineStr">
+        <is>
+          <t>Liste de contrôle de la stratégie</t>
+        </is>
+      </c>
+      <c r="D1695" t="inlineStr"/>
+      <c r="E1695" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1695" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.Strategy</t>
+        </is>
+      </c>
+      <c r="G1695" t="inlineStr"/>
+      <c r="H1695" t="inlineStr"/>
+    </row>
+    <row r="1696">
+      <c r="A1696" t="inlineStr"/>
+      <c r="B1696" t="inlineStr">
+        <is>
+          <t>Item</t>
+        </is>
+      </c>
+      <c r="C1696" t="inlineStr">
+        <is>
+          <t>Objet</t>
+        </is>
+      </c>
+      <c r="D1696" t="inlineStr"/>
+      <c r="E1696" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1696" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.name</t>
+        </is>
+      </c>
+      <c r="G1696" t="inlineStr"/>
+      <c r="H1696" t="inlineStr"/>
+    </row>
+    <row r="1697">
+      <c r="A1697" t="inlineStr"/>
+      <c r="B1697" t="inlineStr">
+        <is>
+          <t>Notify position</t>
+        </is>
+      </c>
+      <c r="C1697" t="inlineStr">
+        <is>
+          <t>Emplacement des notifications</t>
+        </is>
+      </c>
+      <c r="D1697" t="inlineStr"/>
+      <c r="E1697" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1697" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.NotificationsPosition</t>
+        </is>
+      </c>
+      <c r="G1697" t="inlineStr"/>
+      <c r="H1697" t="inlineStr"/>
+    </row>
+    <row r="1698">
+      <c r="A1698" t="inlineStr"/>
+      <c r="B1698" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Current Profit: </t>
+        </is>
+      </c>
+      <c r="C1698" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gains PF (actuel) : </t>
+        </is>
+      </c>
+      <c r="D1698" t="inlineStr"/>
+      <c r="E1698" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1698" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.CurrReward</t>
+        </is>
+      </c>
+      <c r="G1698" t="inlineStr"/>
+      <c r="H1698" t="inlineStr"/>
+    </row>
+    <row r="1699">
+      <c r="A1699" t="inlineStr"/>
+      <c r="B1699" t="inlineStr">
+        <is>
+          <t>Good</t>
+        </is>
+      </c>
+      <c r="C1699" t="inlineStr">
+        <is>
+          <t>Ressource</t>
+        </is>
+      </c>
+      <c r="D1699" t="inlineStr"/>
+      <c r="E1699" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1699" t="inlineStr">
+        <is>
+          <t>.Boxes.Treasury.Resource</t>
+        </is>
+      </c>
+      <c r="G1699" t="inlineStr"/>
+      <c r="H1699" t="inlineStr"/>
+    </row>
+    <row r="1700">
+      <c r="A1700" t="inlineStr"/>
+      <c r="B1700" t="inlineStr">
+        <is>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="C1700" t="inlineStr">
+        <is>
+          <t>Enregistrer</t>
+        </is>
+      </c>
+      <c r="D1700" t="inlineStr"/>
+      <c r="E1700" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1700" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Save</t>
+        </is>
+      </c>
+      <c r="G1700" t="inlineStr"/>
+      <c r="H1700" t="inlineStr"/>
+    </row>
+    <row r="1701">
+      <c r="A1701" t="inlineStr"/>
+      <c r="B1701" t="inlineStr">
+        <is>
+          <t>Disclaimer</t>
+        </is>
+      </c>
+      <c r="C1701" t="inlineStr">
+        <is>
+          <t>Clause de non-responsabilité</t>
+        </is>
+      </c>
+      <c r="D1701" t="inlineStr"/>
+      <c r="E1701" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1701" t="inlineStr">
+        <is>
+          <t>.General.Disclaimer</t>
+        </is>
+      </c>
+      <c r="G1701" t="inlineStr"/>
+      <c r="H1701" t="inlineStr"/>
+    </row>
+    <row r="1702">
+      <c r="A1702" t="inlineStr"/>
+      <c r="B1702" t="inlineStr">
+        <is>
+          <t>Trade</t>
+        </is>
+      </c>
+      <c r="C1702" t="inlineStr">
+        <is>
+          <t>Commerce</t>
+        </is>
+      </c>
+      <c r="D1702" t="inlineStr"/>
+      <c r="E1702" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1702" t="inlineStr">
+        <is>
+          <t>.Boxes.Infobox.FilterTrade</t>
+        </is>
+      </c>
+      <c r="G1702" t="inlineStr"/>
+      <c r="H1702" t="inlineStr"/>
+    </row>
+    <row r="1703">
+      <c r="A1703" t="inlineStr"/>
+      <c r="B1703" t="inlineStr">
+        <is>
+          <t>Ascended/limited buildings</t>
+        </is>
+      </c>
+      <c r="C1703" t="inlineStr">
+        <is>
+          <t>Bâtiments améliorés / limités</t>
+        </is>
+      </c>
+      <c r="D1703" t="inlineStr"/>
+      <c r="E1703" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1703" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.limited</t>
+        </is>
+      </c>
+      <c r="G1703" t="inlineStr"/>
+      <c r="H1703" t="inlineStr"/>
+    </row>
+    <row r="1704">
+      <c r="A1704" t="inlineStr"/>
+      <c r="B1704" t="inlineStr">
+        <is>
+          <t>Military Units Overview</t>
+        </is>
+      </c>
+      <c r="C1704" t="inlineStr">
+        <is>
+          <t>Aperçu de l'armée</t>
+        </is>
+      </c>
+      <c r="D1704" t="inlineStr"/>
+      <c r="E1704" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1704" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.Title</t>
+        </is>
+      </c>
+      <c r="G1704" t="inlineStr"/>
+      <c r="H1704" t="inlineStr"/>
+    </row>
+    <row r="1705">
+      <c r="A1705" t="inlineStr"/>
+      <c r="B1705" t="inlineStr">
+        <is>
+          <t>Updates the 'GB calculator' for GBs of other players</t>
+        </is>
+      </c>
+      <c r="C1705" t="inlineStr">
+        <is>
+          <t>Modifie la 'Calculatrice GM interne' pour les GM des autres joueurs</t>
+        </is>
+      </c>
+      <c r="D1705" t="inlineStr"/>
+      <c r="E1705" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1705" t="inlineStr">
+        <is>
+          <t>.Settings.ShowOwnPartOnAllGBs.Desc</t>
+        </is>
+      </c>
+      <c r="G1705" t="inlineStr"/>
+      <c r="H1705" t="inlineStr"/>
+    </row>
+    <row r="1706">
+      <c r="A1706" t="inlineStr"/>
+      <c r="B1706" t="inlineStr">
+        <is>
+          <t>Automatically Open/Close the Negotiation Assistant when negotiating? Not available in GBG.</t>
+        </is>
+      </c>
+      <c r="C1706" t="inlineStr">
+        <is>
+          <t>L'assistant doit-il s'ouvrir automatiquement lors d'une négociation et fermé en cas d'annulation ? Non disponible sur le Champ de Bataille de guilde.</t>
+        </is>
+      </c>
+      <c r="D1706" t="inlineStr"/>
+      <c r="E1706" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1706" t="inlineStr">
+        <is>
+          <t>.Settings.AutomaticNegotiation.Desc</t>
+        </is>
+      </c>
+      <c r="G1706" t="inlineStr"/>
+      <c r="H1706" t="inlineStr"/>
+    </row>
+    <row r="1707">
+      <c r="A1707" t="inlineStr"/>
+      <c r="B1707" t="inlineStr">
+        <is>
+          <t>delete data older than</t>
+        </is>
+      </c>
+      <c r="C1707" t="inlineStr">
+        <is>
+          <t>Effacer toutes les données plus vielles que</t>
+        </is>
+      </c>
+      <c r="D1707" t="inlineStr"/>
+      <c r="E1707" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1707" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.DeleteDataOlderThan</t>
+        </is>
+      </c>
+      <c r="G1707" t="inlineStr"/>
+      <c r="H1707" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>