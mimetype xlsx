--- v1 (2026-02-16)
+++ v2 (2026-04-02)
@@ -342,51 +342,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H1668"/>
+  <dimension ref="A1:H1707"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -396,42773 +396,43639 @@
       <c r="E1" t="inlineStr">
         <is>
           <t>fuzzy</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>context</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr"/>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Image size</t>
+          <t>Attack</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Afbeeldingsgrootte</t>
+          <t>Aanval</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>.Boxes.Units.PictogramScalingTitle</t>
+          <t>.Boxes.cardGame.Attack</t>
         </is>
       </c>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr"/>
       <c r="B3" t="inlineStr">
         <is>
-          <t>GE Results</t>
+          <t>Additional columns</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>GE Resultaten</t>
+          <t>Extra kolommen</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>.Menu.GexStat.Title</t>
+          <t>.Boxes.Investment.Overview.AdditionalColumns</t>
         </is>
       </c>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr"/>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Displays a Box that covers the 'Collect All' Button, when FP can not be collected or not all buildings are motivated.</t>
-[...2 lines deleted...]
-      <c r="C4" t="inlineStr"/>
+          <t>Volume</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>Volume</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>.Settings.BlockCollectAll.Desc</t>
+          <t>.Boxes.BetterMusic.Volume</t>
         </is>
       </c>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr"/>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Alerts</t>
+          <t>Click on the friends tab in the game to unlock the event list of your friends</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Waarschuwingen</t>
+          <t>Klik op het tabblad Vrienden in het spel om de vriendengebeurtenissen zichtbaar te maken</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>.Menu.Alerts.Title</t>
+          <t>.Boxes.MoppelHelper.FriendsSocialTabTT</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr"/>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Player name</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Speler naam</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.PlayerName</t>
+          <t>.Boxes.DBExport.Type</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr"/>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Columns</t>
+          <t>Antique dealer</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Kolommen</t>
+          <t>Antiquair</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Columns</t>
+          <t>.Boxes.Castle.AntiqueDealer</t>
         </is>
       </c>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr"/>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Settlement Goods</t>
+          <t>Current Run</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Goederen van de nederzetting</t>
+          <t>Huidige Run</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.Title</t>
+          <t>.Boxes.idleGame.CurrentRun</t>
         </is>
       </c>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr"/>
       <c r="B9" t="inlineStr">
         <is>
-          <t>ATTENTION: Goods stock is LOW!</t>
+          <t>Start goods</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>OPGELET: De goederenvoorraad is schaars!</t>
+          <t>Start goederen</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.GoodsLow</t>
+          <t>.Boxes.BoostList.guild_raids_goods_start</t>
         </is>
       </c>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr"/>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Reset</t>
+          <t>Sets and Chains</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Reset</t>
+          <t>Gebouw Kits</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>.General.Reset</t>
+          <t>.Menu.Kits.Title</t>
         </is>
       </c>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr"/>
       <c r="B11" t="inlineStr">
         <is>
-          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
+          <t>Filter Sets</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Het duurt __days__ dagen totdat de investering van __costs__ FP is terugverdient bij een dagelijkse productie van __fpproduction__ FP/dag en __attackproduction__ % aanvalsbonus (gelijk aan __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/dag)</t>
+          <t>Filter Sets</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEvenTTAttack</t>
+          <t>.Boxes.Kits.FilterSets</t>
         </is>
       </c>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr"/>
       <c r="B12" t="inlineStr">
         <is>
-          <t>2-lane Road</t>
-[...6 lines deleted...]
-      </c>
+          <t>Save as</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.cityRoadBig</t>
+          <t>.Boxes.ProductionsRating.PresetSaveAs</t>
         </is>
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr"/>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Spoils of War Rewards (Himeji Castle)</t>
+          <t>Search</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Oorlogsbuit (Himeji Kasteel)</t>
+          <t>Zoek</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.spoilsOfWar</t>
+          <t>.Boxes.GuildMemberStat.Search</t>
         </is>
       </c>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr"/>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Battle</t>
+          <t>Notifications</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Gevecht</t>
+          <t>Meldingen</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Battle</t>
+          <t>.Settings.ShowNotifications.Title</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr"/>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Status</t>
-[...6 lines deleted...]
-      </c>
+          <t>(De)select currently visible buildings</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Status</t>
+          <t>.Boxes.ProductionsRating.ToggleBuildingSelection</t>
         </is>
       </c>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr"/>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Show the next Alert countdown as an overlay of the Main Menu icon</t>
+          <t>For guild events you have to visit the GBG map first</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Toon het volgende alarm bovenop het icoon van het hoofdmenu</t>
+          <t>Voor gilde evenementen moet je eerst de gildestrijd kaart bezoeken</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.MenuIcon.Info</t>
+          <t>.Boxes.Discord.VisitGGMapBefore</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr"/>
       <c r="B17" t="inlineStr">
         <is>
-          <t>No entries found yet…</t>
+          <t>GB not yet built. This is the FP costs for buying the required goods</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Nog geen invoer gevonden…</t>
+          <t>Je hebt dit groots gebouw nog niet gebouwd. Dit zijn de FP kosten voor het kopen van de benodigde goederen</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.NoEntriesFound</t>
+          <t>.Boxes.GreatBuildings.TTGoodCosts</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr"/>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Bid</t>
+          <t>https://docs.foe-helper.com/english/module/gb-cost/</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Bied</t>
+          <t>https://foe-helper.com/docs/en/cost-calculator/</t>
         </is>
       </c>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Bid</t>
+          <t>.Boxes.Calculator.HelpLink</t>
         </is>
       </c>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr"/>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Amount of Aides from Truce Tower left</t>
+          <t>Scene Settings</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Aantal keer Helpen over uit Truce Tower</t>
+          <t>Scène Instellingen</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.aid_goods</t>
+          <t>.Boxes.BetterMusic.SceneSettings</t>
         </is>
       </c>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr"/>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Attached</t>
+          <t>Zoom</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Afhankelijk</t>
+          <t>Zoom</t>
         </is>
       </c>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Bind</t>
+          <t>.Boxes.GvGMap.Action.Zoom</t>
         </is>
       </c>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr"/>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Fair</t>
+          <t>Bronze Age</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Eerlijk</t>
+          <t>Bronstijd</t>
         </is>
       </c>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeFair</t>
+          <t>.Eras.2</t>
         </is>
       </c>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr"/>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Toggle expiry Alert</t>
+          <t>Unattached</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Schakel de afloopwaarschuwing aan/uit</t>
+          <t>Onafhankelijk</t>
         </is>
       </c>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>.Boxes.InactivesSettings.Title</t>
+          <t>.Boxes.Units.Unbind</t>
         </is>
       </c>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr"/>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Please note: Boosted productions will actually be lower, because we do not add them per building here. Battle boosts will likely be higher than displayed, because we cannot retrieve information about allies.</t>
-[...2 lines deleted...]
-      <c r="C23" t="inlineStr"/>
+          <t>Included data</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>Ingesloten data</t>
+        </is>
+      </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.OtherPlayerDisclaimer</t>
+          <t>.Boxes.OwnpartCalculator.IncludeData</t>
         </is>
       </c>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr"/>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Add Building</t>
+          <t>Army Advice</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Voeg Speciaal Gebouw toe</t>
+          <t>Legeraanbeveling</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.AddBuilding</t>
+          <t>.Boxes.BattleAssistArmyAdvice.Title</t>
         </is>
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr"/>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Auto + Not locked</t>
+          <t>Automatic collection</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Auto + Niet vergrendeld</t>
+          <t>Automatisch ophalen</t>
         </is>
       </c>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.AutoWithUnsafe</t>
+          <t>.Boxes.FPCollector.auto_collect</t>
         </is>
       </c>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr"/>
       <c r="B26" t="inlineStr">
         <is>
-          <t>This is not a valid settings file!</t>
+          <t>Consider goods production</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Dit is geen geldig instellingen-bestand!</t>
+          <t>Overweeg goederen productie</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>.Settings.ExportImport.Error</t>
+          <t>.Boxes.GreatBuildings.ShowGoods</t>
         </is>
       </c>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr"/>
       <c r="B27" t="inlineStr">
         <is>
-          <t>How many info messages do you want to see at once? The default is a maximum of 4.</t>
+          <t xml:space="preserve">Stock + Invested + Profit = </t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Hoeveel informatiemeldingen wil je tegelijkertijd zien? Standaard is een maximum van 4.</t>
+          <t xml:space="preserve">Voorraad + in omloop + winst: </t>
         </is>
       </c>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>.Settings.NotificationsStack.Desc</t>
+          <t>.Boxes.Investment.TotalFP</t>
         </is>
       </c>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr"/>
       <c r="B28" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>Main Prize</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>BT</t>
+          <t>Hoofdprijs</t>
         </is>
       </c>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>.Eras.2.short</t>
+          <t>.Boxes.EventChests.MainPrize</t>
         </is>
       </c>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr"/>
       <c r="B29" t="inlineStr">
         <is>
-          <t>No spot safe</t>
+          <t>Ascendable buildings</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Geen veilige plaats</t>
+          <t>Markeer Upgradebare gebouwen</t>
         </is>
       </c>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.NoPlaceSafe</t>
+          <t>.Boxes.CityMap.ShowAscendableBuildings</t>
         </is>
       </c>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr"/>
       <c r="B30" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 4+ Ages behind</t>
+          <t>Treasure Daily</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t xml:space="preserve"> lopen 4+ tijdperken achter</t>
+          <t>Goederen - Dagelijks</t>
         </is>
       </c>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.OlderThan4Era</t>
+          <t>.Boxes.Stats.BtnSource.statsTreasurePlayerD</t>
         </is>
       </c>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr"/>
       <c r="B31" t="inlineStr">
         <is>
-          <t>PVP Arena</t>
+          <t>The data below can be marked to copy them.</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>PVP Arena</t>
+          <t>De hieronder weergegeven data kunnen gemarkeerd worden om te kopiëren.</t>
         </is>
       </c>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.pvp_arena</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Settings.Version.Desc</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr"/>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Continent Map Overview</t>
+          <t>Error!</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Continentkaart</t>
+          <t>Fout!</t>
         </is>
       </c>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>.Menu.Campagne.Title</t>
+          <t>.Boxes.Settings.ApiTokenLengthWrongHeader</t>
         </is>
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr"/>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Volume</t>
+          <t>Guild ID:</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Volume</t>
+          <t>Gilde-ID:</t>
         </is>
       </c>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Volume</t>
+          <t>.Settings.Version.GuildId</t>
         </is>
       </c>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr"/>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
-[...2 lines deleted...]
-      <c r="C34" t="inlineStr"/>
+          <t>Optional: How many FP rewards do you get per day? This information is used to calculate profitability for further Arc levels. To get a suggestion go to: Town Hall &gt; News &gt; Event History and scroll through all pages</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>Optioneel: Hoeveel FP beloningen krijg je per dag? Deze informatie wordt gebruikt om de winstgevendheid te berekenen voor extra Arc levels. Om een idee te krijgen ga naar Stadhuis &gt; Nieuws &gt; Gebeurtenissen overzicht en blader door de pagina's</t>
+        </is>
+      </c>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.SnapShotLogDisclaimer</t>
+          <t>.Boxes.GreatBuildings.TTRewardPerDay</t>
         </is>
       </c>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr"/>
       <c r="B35" t="inlineStr">
         <is>
-          <t>GBG</t>
+          <t>Same</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Gildengevechten (GG)</t>
+          <t>Hetzelfde</t>
         </is>
       </c>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.battlegrounds_conquest</t>
+          <t>.Boxes.Market.TradeForEqual</t>
         </is>
       </c>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr"/>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Goods from Mars are not included. Please visit your Mars outpost and open the box again</t>
+          <t>Future Era</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Exclusief goederen van mars zijn. Ga naar je mars nederzetting en open dit venster opnieuw</t>
+          <t>Toekomst</t>
         </is>
       </c>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.NoMarsDataWarning</t>
+          <t>.Eras.14</t>
         </is>
       </c>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr"/>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Hide helper during battle</t>
+          <t>min. level</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Verberg Helper tijdens gevechten</t>
+          <t>Minimum niveau</t>
         </is>
       </c>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>.Settings.HideHelperDuringBattle.Title</t>
+          <t>.Boxes.GuildMemberStat.MinLevel</t>
         </is>
       </c>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr"/>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Start goods</t>
+          <t>Anniversary Event</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Start goederen</t>
+          <t>Jubileum Evenement</t>
         </is>
       </c>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_goods_start</t>
+          <t>.Boxes.FPCollector.forge_ages_event</t>
         </is>
       </c>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr"/>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Should the motivation activities be tracked when the events are called?&lt;br&gt;&lt;br&gt;&lt;em&gt;Reload game after conversion&lt;/em&gt;</t>
+          <t>Province Name</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Activeer dit onderdeel als motivatie/opknap-gegevens verzonden mogen worden</t>
+          <t>Provincienaam</t>
         </is>
       </c>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>.Settings.ShowPlayersMotivation.Desc</t>
+          <t>.Boxes.scoutingTimes.ProvinceName</t>
         </is>
       </c>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr"/>
       <c r="B40" t="inlineStr">
         <is>
-          <t>This value is used for ranking buildings providing attack or defense bonus for the attacking army. How many FP is 1% of either attack or defense boost worth to you?</t>
+          <t>Add Advice</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Deze waarde wordt gebruikt voor de beoordeling van gebouwen die aanvals- of verdedigingsbonus voor je aanvallend leger opleveren. Hoeveel FP is 1% bonus jouw waard ?</t>
+          <t>Aanbeveling toevoegen</t>
         </is>
       </c>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTAttackValue</t>
+          <t>.Boxes.BattleAssistAddAdvice.Title</t>
         </is>
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr"/>
       <c r="B41" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/gb-investment</t>
+          <t>GB Investment Overview</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>https://foe-helper.com/docs/en/gb-investments/</t>
+          <t>GG Investeringen Overzicht</t>
         </is>
       </c>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.HelpLink</t>
+          <t>.Boxes.GreatBuildings.Title</t>
         </is>
       </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr"/>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Value/tile</t>
+          <t>Advice</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Waarde/tegel</t>
+          <t>Aanbeveling</t>
         </is>
       </c>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowValuesPerTile</t>
+          <t>.Boxes.BattleAssistAAConfig.Advice</t>
         </is>
       </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr"/>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Fall Event</t>
+          <t>Displays game stats on goods, units, rewards, GBG</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Herfst Evenement</t>
+          <t>Toont spelstatistieken van goederen, eenheden, beloningen, GvG</t>
         </is>
       </c>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.fall_event</t>
+          <t>.Menu.Stats.Desc</t>
         </is>
       </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr"/>
       <c r="B44" t="inlineStr">
         <is>
-          <t>export data</t>
+          <t>https://docs.foe-helper.com/english/module/discord</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>exporteer data</t>
+          <t>https://docs.foe-helper.com/english/module/discord</t>
         </is>
       </c>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ExportData</t>
+          <t>.Boxes.Discord.HelpLink</t>
         </is>
       </c>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr"/>
       <c r="B45" t="inlineStr">
         <is>
-          <t>WARNING!: Goods stock at CRITICAL level!</t>
+          <t>epic</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>OPGELET: De goederenvoorraad is kritiek!</t>
+          <t>episch</t>
         </is>
       </c>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.GoodsCritical</t>
+          <t>.Boxes.Productions.AllyRarity.epic</t>
         </is>
       </c>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr"/>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Double donation blocker</t>
+          <t>Danger</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Dubbele donatie blokkeren</t>
+          <t>Gevaar</t>
         </is>
       </c>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>.Settings.Entry.doubleFPtimeout</t>
+          <t>.Boxes.OwnpartCalculator.OptionsDanger</t>
         </is>
       </c>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr"/>
       <c r="B47" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/gb-cost/</t>
+          <t>Open the antique dealer to update the data.</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>https://foe-helper.com/docs/en/cost-calculator/</t>
+          <t>Open de antiquair om de gegevens bij te werken.</t>
         </is>
       </c>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.HelpLink</t>
+          <t>.Boxes.Castle.VisitAntiqueDealerWarning</t>
         </is>
       </c>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr"/>
       <c r="B48" t="inlineStr">
         <is>
-          <t>profit achieved; yellow = Rank is not safe; red/green = Loss/Profit safe</t>
+          <t>Scouting Time</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>behaalde winst, geel = Plek niet veilig, rood/groen = veilig met Verlies/Winst</t>
+          <t>Verkenningstijd</t>
         </is>
       </c>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.ProfitDesc</t>
+          <t>.Boxes.scoutingTimes.ScoutingTime</t>
         </is>
       </c>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr"/>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Scene Settings</t>
+          <t>This GB's next level is currently LOCKED.</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Scène Instellingen</t>
+          <t>Het volgende niveau van dit GG is momenteel niet ontgrendeld.</t>
         </is>
       </c>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.SceneSettings</t>
+          <t>.Boxes.Calculator.LGNotOpen</t>
         </is>
       </c>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr"/>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Progressive Era</t>
+          <t>SAAB</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Progressieve tijdperk</t>
+          <t>RTA</t>
         </is>
       </c>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>.Eras.9</t>
+          <t>.Eras.19.short</t>
         </is>
       </c>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr"/>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Filter Sets</t>
+          <t>Friends</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Filter Sets</t>
+          <t>Vrienden</t>
         </is>
       </c>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.FilterSets</t>
+          <t>.Boxes.Notice.SelectPlayerGroupFriend</t>
         </is>
       </c>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr"/>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Next Town</t>
+          <t>Shows a box that temporarily covers the FP entry field in GB after a donation. The value determines the duration the box is shown in seconds - when 0, the box does not show</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Volgende Stad</t>
+          <t>Toont een kader dat na een donatie tijdelijk het FP-invoerveld in GB bedekt. De waarde bepaalt de duur dat het vak wordt weergegeven in seconden - bij 0 wordt het vak niet weergegeven</t>
         </is>
       </c>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.NextTown</t>
+          <t>.Settings.doubleFPtimeout.Desc</t>
         </is>
       </c>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr"/>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Expansions</t>
+          <t>Should the "Aztec Helper" box be opened when starting a Aztec Minigame?</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Uitbreidingen</t>
+          <t>Moet de "Azteken Helper" worden geopend als de Azteken Minigame wordt gestart?</t>
         </is>
       </c>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.ExpansionsSum</t>
+          <t>.Settings.ShowAztecHelper.Desc</t>
         </is>
       </c>
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr"/>
       <c r="B54" t="inlineStr">
         <is>
-          <t>No data available!&lt;br /&gt;Please visit the results page of the guild expedition overview to update the data.</t>
+          <t>Consider attack bonus</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Geen data gevonden&lt;br/&gt;Ga naar het "Bijdrage aan Gilde Expeditie" scherm in de Gilde Expeditie om de data te vernieuwen.</t>
+          <t>Meetellen aanvalsbonus</t>
         </is>
       </c>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.ResultsNoData</t>
+          <t>.Boxes.GreatBuildings.ShowAttack</t>
         </is>
       </c>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr"/>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Change Language</t>
+          <t>This tools helps to manage your goods inventory and market offers</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Verander de taal</t>
+          <t>Deze tool helpt met het managen van je goederen voorraad and markt aanbiedingen</t>
         </is>
       </c>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>.Settings.ChangeLanguage.Title</t>
+          <t>.Menu.MarketOffers.Desc</t>
         </is>
       </c>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr"/>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Ext</t>
+          <t>Choose your own Soundtrack!</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Extern</t>
+          <t>Kies je eigen Soundtrack!</t>
         </is>
       </c>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Ext</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Menu.Music.Desc</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr"/>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Required</t>
+          <t>Lower Era buildings</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Benodigd</t>
+          <t>Markeer lagere tijdperk gebouwen</t>
         </is>
       </c>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.RequiredProgress</t>
+          <t>.Boxes.CityMap.HighlightOldBuildings</t>
         </is>
       </c>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr"/>
       <c r="B58" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/scouting</t>
+          <t>Qty</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/scouting</t>
+          <t>Aantal</t>
         </is>
       </c>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>.Boxes.scoutingTimes.HelpLink</t>
+          <t>.Boxes.Productions.Headings.number</t>
         </is>
       </c>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr"/>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Trial</t>
-[...2 lines deleted...]
-      <c r="C59" t="inlineStr"/>
+          <t>Continent Map Overview</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>Continentkaart</t>
+        </is>
+      </c>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GexTrial</t>
+          <t>.Menu.Campagne.Title</t>
         </is>
       </c>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr"/>
       <c r="B60" t="inlineStr">
         <is>
-          <t>This file cannot be processed or is not in the correct format.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Save preset as:</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ImportFileError</t>
+          <t>.Boxes.ProductionsRating.PresetPromptSaveAs</t>
         </is>
       </c>
       <c r="G60" t="inlineStr"/>
       <c r="H60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr"/>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>Speler</t>
         </is>
       </c>
       <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Type</t>
+          <t>.Boxes.Market.PlayerColumn</t>
         </is>
       </c>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr"/>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Progress</t>
+          <t>Hide GB from calculation and list.</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Voortgang</t>
+          <t>Verberg GG voor gebruik in de berekening en de lijst.</t>
         </is>
       </c>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Progress</t>
+          <t>.Boxes.Investment.Overview.HideGB</t>
         </is>
       </c>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr"/>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Boost</t>
-[...2 lines deleted...]
-      <c r="C63" t="inlineStr"/>
+          <t xml:space="preserve">Total Progress based on this Efficiency: </t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Totale voortgang op basis van deze efficiëntie: </t>
+        </is>
+      </c>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>.General.Boost</t>
+          <t>.Boxes.MergerGame.EfficiencyTotalProgress</t>
         </is>
       </c>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr"/>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Current amount placed in your city. Please note: Not all buildings might be in the era that is shown next to the name. Check the map to be sure!</t>
+          <t>Settings</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Let op: Niet alle gebouwen zijn mogelijk in het tijdperk dat naast de naam staat. controleer de kaart om zeker te zijn!</t>
+          <t>Instellingen</t>
         </is>
       </c>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.CountTooltip</t>
+          <t>.Boxes.ProductionsRating.Settings</t>
         </is>
       </c>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr"/>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Deleted!</t>
+          <t>Opens In</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Verwijderd!</t>
+          <t>Opent over</t>
         </is>
       </c>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.DeletedBoxCoordsHead</t>
+          <t>.Boxes.Alerts.Form.Expiration</t>
         </is>
       </c>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr"/>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Saved!</t>
+          <t>Website Api-Token</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Opgeslagen!</t>
+          <t>Website Api-token</t>
         </is>
       </c>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>.Menu.SaveMessage.Title</t>
+          <t>.Settings.ApiToken.Title</t>
         </is>
       </c>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr"/>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Goods Inventory</t>
-[...6 lines deleted...]
-      </c>
+          <t>Cancel</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.Title</t>
+          <t>.General.Cancel</t>
         </is>
       </c>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr"/>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Normalize Values</t>
+          <t>Challenge will overflow!</t>
         </is>
       </c>
       <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleRenormalize</t>
+          <t>.Boxes.MergerGame.WorldChallengeOverflowWarning</t>
         </is>
       </c>
       <c r="G68" t="inlineStr"/>
       <c r="H68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr"/>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Building Efficiency Rating</t>
+          <t>danger</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Gebouw efficiency waardering</t>
+          <t>gevaar</t>
         </is>
       </c>
       <c r="D69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>.Menu.ProductionsRating.Title</t>
+          <t>.Boxes.OwnpartCalculator.danger</t>
         </is>
       </c>
       <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr"/>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Rows processed</t>
+          <t>Efficiency (incl. keys)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Rijen verwerkt</t>
+          <t>Efficiency (incl. sleutels)</t>
         </is>
       </c>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.RowNumber</t>
+          <t>.Boxes.MergerGame.Efficiency.anniversary</t>
         </is>
       </c>
       <c r="G70" t="inlineStr"/>
       <c r="H70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr"/>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Daily goods</t>
-[...6 lines deleted...]
-      </c>
+          <t>Chains</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr"/>
       <c r="E71" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.DailyGoods</t>
+          <t>.Boxes.Kits.Chains</t>
         </is>
       </c>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr"/>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Stone Age</t>
-[...6 lines deleted...]
-      </c>
+          <t>is affected by life support</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr"/>
       <c r="D72" t="inlineStr"/>
       <c r="E72" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>.Eras.1</t>
+          <t>.Boxes.Tooltip.Building.lifeSupport</t>
         </is>
       </c>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr"/>
       <c r="B73" t="inlineStr">
         <is>
-          <t xml:space="preserve"> - Last snapshot: __time__ ago</t>
+          <t>City-Defense</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t xml:space="preserve"> - Laatste snapshot: __time__ geleden</t>
+          <t>Stad-Verdediging</t>
         </is>
       </c>
       <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.LastSnapshot</t>
+          <t>.Boxes.Units.defense</t>
         </is>
       </c>
       <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr"/>
       <c r="B74" t="inlineStr">
         <is>
-          <t>My Age</t>
+          <t>Date</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Mijn Tijdperk</t>
+          <t>Datum</t>
         </is>
       </c>
       <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnMyEra</t>
+          <t>.Boxes.MarketOffersEvents.Date</t>
         </is>
       </c>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr"/>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Status</t>
+          <t>Absolute Costs</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Status</t>
+          <t>Absolute kosten</t>
         </is>
       </c>
       <c r="D75" t="inlineStr"/>
       <c r="E75" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Status</t>
+          <t>.Boxes.GBGBuildings.absoluteCosts</t>
         </is>
       </c>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr"/>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Enable sound effects in the extension.</t>
+          <t>Event History page previously updated</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Aanzetten geluidseffecten in de extensie.</t>
+          <t>Alles is up-to-date</t>
         </is>
       </c>
       <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>.Settings.EnableSound.Desc</t>
+          <t>.Boxes.Investment.AllUpToDate</t>
         </is>
       </c>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr"/>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Suffix</t>
+          <t>Terrain</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Achtervoegsel</t>
+          <t>Terrein</t>
         </is>
       </c>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsDangerSuffix</t>
+          <t>.Boxes.GvGMap.Sector.Terrain</t>
         </is>
       </c>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr"/>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>PvP-Arena</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Opslaan</t>
+          <t>PvP-Arena</t>
         </is>
       </c>
       <c r="D78" t="inlineStr"/>
       <c r="E78" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Settings.Save</t>
+          <t>.Boxes.PvPArena.Title</t>
         </is>
       </c>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr"/>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Own part sum</t>
+          <t>BPs</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Eigen deel som</t>
+          <t>BD's</t>
         </is>
       </c>
       <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.OwnPartSum</t>
+          <t>.Boxes.OwnpartCalculator.BPs</t>
         </is>
       </c>
       <c r="G79" t="inlineStr"/>
       <c r="H79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr"/>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Need</t>
-[...6 lines deleted...]
-      </c>
+          <t>Normalize Values</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr"/>
       <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>.Boxes.Market.Need</t>
+          <t>.Boxes.Stats.BtnToggleRenormalize</t>
         </is>
       </c>
       <c r="G80" t="inlineStr"/>
       <c r="H80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr"/>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Enable sound</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Geluid aanzetten</t>
+          <t>Gestort</t>
         </is>
       </c>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>.Settings.EnableSound.Title</t>
+          <t>.Boxes.OwnpartCalculator.Done</t>
         </is>
       </c>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr"/>
       <c r="B82" t="inlineStr">
         <is>
-          <t>level</t>
+          <t>AF</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>niveau</t>
+          <t>AT</t>
         </is>
       </c>
       <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Level</t>
+          <t>.Eras.15.short</t>
         </is>
       </c>
       <c r="G82" t="inlineStr"/>
       <c r="H82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr"/>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Should the "Aztec Helper" box be opened when starting a Aztec Minigame?</t>
+          <t>Daily Prod.</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Moet de "Azteken Helper" worden geopend als de Azteken Minigame wordt gestart?</t>
+          <t>Dagelijkse prod.</t>
         </is>
       </c>
       <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>.Settings.ShowAztecHelper.Desc</t>
+          <t>.Boxes.Productions.ModeDaily</t>
         </is>
       </c>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr"/>
       <c r="B84" t="inlineStr">
         <is>
-          <t>This GB's next level is currently LOCKED.</t>
+          <t>Switch view</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Het volgende niveau van dit GG is momenteel niet ontgrendeld.</t>
+          <t>Wissel weergave</t>
         </is>
       </c>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.LGNotOpen</t>
+          <t>.Boxes.GuildFights.Switch</t>
         </is>
       </c>
       <c r="G84" t="inlineStr"/>
       <c r="H84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr"/>
       <c r="B85" t="inlineStr">
         <is>
-          <t>This is the position you have chosen.&lt;br&gt;Before you test the next position, wait until this message disappears.</t>
+          <t>Site name</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Gekozen positie.&lt;br&gt;Wacht tot deze melding verdwijnt voordat je de volgende positie test.</t>
+          <t>Site naam</t>
         </is>
       </c>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>.Settings.NotificationPosition.ToastTestBody</t>
+          <t>.Boxes.Notice.SideName</t>
         </is>
       </c>
       <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr"/>
       <c r="B86" t="inlineStr">
         <is>
-          <t>GBs at the top of the list are best value</t>
+          <t>Defender replaced</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Gebouwen bovenaan de lijst leveren de meeste waarde</t>
+          <t>Verdediging vervangen</t>
         </is>
       </c>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.SuggestionDescription</t>
+          <t>.Boxes.GvGMap.Log.defender_replaced</t>
         </is>
       </c>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr"/>
       <c r="B87" t="inlineStr">
         <is>
-          <t>The investment list is older than 30 minutes. Please update your investment list in the Town Hall.</t>
+          <t>Guild Member Overview</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>De GG investeringslijst is ouder dan 30 minuten. Update uw GG investeringslijst aub via het Stadhuis.</t>
+          <t>Gildeleden Overzicht</t>
         </is>
       </c>
       <c r="D87" t="inlineStr"/>
       <c r="E87" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.UpdateRequired</t>
+          <t>.Boxes.GuildMemberStat.Title</t>
         </is>
       </c>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr"/>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Friendly invest</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Vriendelijke investering</t>
+          <t>Omschrijving</t>
         </is>
       </c>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.ArcBonus</t>
+          <t>.Boxes.DBExport.Description</t>
         </is>
       </c>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr"/>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Result</t>
+          <t>Status</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Resultaat</t>
+          <t>Status</t>
         </is>
       </c>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Results</t>
+          <t>.Boxes.Units.Status</t>
         </is>
       </c>
       <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr"/>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Wave 1</t>
+          <t>Building Recommendation</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Eerste golf</t>
+          <t>Gebouw aanbeveling</t>
         </is>
       </c>
       <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Wave1</t>
+          <t>.Boxes.GBGBuildings.title</t>
         </is>
       </c>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr"/>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Included data</t>
-[...6 lines deleted...]
-      </c>
+          <t>Disclaimer</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr"/>
       <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.IncludeData</t>
+          <t>.General.Disclaimer</t>
         </is>
       </c>
       <c r="G91" t="inlineStr"/>
       <c r="H91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr"/>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Open automatically</t>
-[...2 lines deleted...]
-      <c r="C92" t="inlineStr"/>
+          <t>This is achievable when playing perfect</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>Dit is haalbaar als je perfect speelt</t>
+        </is>
+      </c>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartAutoOpen.Desc</t>
+          <t>.Boxes.MergerGame.Simulation.Title</t>
         </is>
       </c>
       <c r="G92" t="inlineStr"/>
       <c r="H92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr"/>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Saving and restoring the settings</t>
+          <t>Guild member</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Opslaan / herstellen van instellingen</t>
+          <t>Gildelid</t>
         </is>
       </c>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>.Settings.ExportSettings.Desc</t>
+          <t>.Boxes.Notice.ContentHeadIsGuild</t>
         </is>
       </c>
       <c r="G93" t="inlineStr"/>
       <c r="H93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr"/>
       <c r="B94" t="inlineStr">
         <is>
-          <t>To find same friends in different chats</t>
+          <t>PvP-Arena-Protocol</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Zelfde vrienden vinden in verschillende chats</t>
+          <t>PvP Arena Protocol</t>
         </is>
       </c>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>.Menu.CompareFriendsThreads.Desc</t>
+          <t>.Settings.Entry.ShowPvPArena</t>
         </is>
       </c>
       <c r="G94" t="inlineStr"/>
       <c r="H94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr"/>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Heavy Unit</t>
+          <t>Blue Galaxy</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Zware Eenheid</t>
+          <t>Blauwe Melkweg</t>
         </is>
       </c>
       <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>.Boxes.Units.heavy_melee</t>
+          <t>.Settings.Entry.ShowBlueGalaxyHelper</t>
         </is>
       </c>
       <c r="G95" t="inlineStr"/>
       <c r="H95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr"/>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Group</t>
+          <t>Guild Buildings</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Groep</t>
+          <t>Gilde Gebouwen</t>
         </is>
       </c>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.NewGroup</t>
+          <t>.Boxes.GuildMemberStat.GuildBuildings</t>
         </is>
       </c>
       <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr"/>
       <c r="B97" t="inlineStr">
         <is>
-          <t>When opening the ally building, an enhanced ally overview will be presented.</t>
+          <t>GBG Player Pop Up</t>
         </is>
       </c>
       <c r="C97" t="inlineStr"/>
       <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>.Settings.ShowAllyList.Desc</t>
+          <t>.Settings.ShowGBGPlayerInfo.Title</t>
         </is>
       </c>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr"/>
       <c r="B98" t="inlineStr">
         <is>
-          <t>rest FP</t>
+          <t>Date</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Resterende FP</t>
+          <t>Datum</t>
         </is>
       </c>
       <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.SettingsRestFP</t>
+          <t>.Boxes.GuildFights.Date</t>
         </is>
       </c>
       <c r="G98" t="inlineStr"/>
       <c r="H98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr"/>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Search</t>
+          <t>Required</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Zoek</t>
+          <t>Aantal</t>
         </is>
       </c>
       <c r="D99" t="inlineStr"/>
       <c r="E99" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Filter</t>
+          <t>.Boxes.Campagne.DescRequired</t>
         </is>
       </c>
       <c r="G99" t="inlineStr"/>
       <c r="H99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr"/>
       <c r="B100" t="inlineStr">
         <is>
-          <t>The values may update slow - depending on server feedback. Given times do not take updates of current stock into account.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Game Play</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr"/>
       <c r="D100" t="inlineStr"/>
       <c r="E100" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Warning</t>
+          <t>.Boxes.PlayerProfile.GamePlay</t>
         </is>
       </c>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr"/>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Opens In</t>
+          <t>Info + Website</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Opent over</t>
+          <t>Info + Website</t>
         </is>
       </c>
       <c r="D101" t="inlineStr"/>
       <c r="E101" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Expiration</t>
+          <t>.Settings.Tab.About</t>
         </is>
       </c>
       <c r="G101" t="inlineStr"/>
       <c r="H101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr"/>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Displays various Event Assitants, when a supported event window is opened.</t>
+          <t>Available</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Toont verschillende assistenten voor de beste prijzenkans voor een evenement als een ondersteunt eventscherm wordt geopend.</t>
+          <t>Beschikbaar</t>
         </is>
       </c>
       <c r="D102" t="inlineStr"/>
       <c r="E102" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>.Settings.ShowEventChest.Desc</t>
+          <t>.Boxes.Technologies.DescInStock</t>
         </is>
       </c>
       <c r="G102" t="inlineStr"/>
       <c r="H102" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr"/>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Loss = __costs__ &lt;small&gt;(Cost)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
+          <t>Blue Galaxy Helper</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Beloning=__nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Kosten: __costs__ - Plaats beveilgd aan: __safe__&lt;br&gt;Verlies= __costs__ &lt;small&gt;(Cost)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
+          <t>Blauwe Melkweg hulp</t>
         </is>
       </c>
       <c r="D103" t="inlineStr"/>
       <c r="E103" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTLoss</t>
+          <t>.Boxes.BlueGalaxy.Title</t>
         </is>
       </c>
       <c r="G103" t="inlineStr"/>
       <c r="H103" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr"/>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Roadless buildings</t>
+          <t>The import was completed successfully. Please reload the game.</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Markeer gebouwen die geen wegen nodig hebben</t>
+          <t>De import is succesvol afgerond. Herlaad alsjeblieft het spel .</t>
         </is>
       </c>
       <c r="D104" t="inlineStr"/>
       <c r="E104" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowNoStreetBuildings</t>
+          <t>.Boxes.DBExport.ImportSuccessful</t>
         </is>
       </c>
       <c r="G104" t="inlineStr"/>
       <c r="H104" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr"/>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Add Advice</t>
+          <t>Anniversary-Event</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Advies toevoegen</t>
+          <t>Jubileum Evenement</t>
         </is>
       </c>
       <c r="D105" t="inlineStr"/>
       <c r="E105" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAddAdvice.Title</t>
+          <t>.Boxes.FPCollector.anniversary_event</t>
         </is>
       </c>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr"/>
       <c r="B106" t="inlineStr">
         <is>
-          <t xml:space="preserve">Target Progress for Soccer Balls used: </t>
+          <t>Defender defeated</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t xml:space="preserve">Doelvoortgang voor gebruikte voetballen: </t>
+          <t>Verdediging Verslagen</t>
         </is>
       </c>
       <c r="D106" t="inlineStr"/>
       <c r="E106" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.EfficiencyTargetProgress.care</t>
+          <t>.Boxes.GvGMap.Log.defender_defeated</t>
         </is>
       </c>
       <c r="G106" t="inlineStr"/>
       <c r="H106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr"/>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Include initial FP in sum</t>
-[...2 lines deleted...]
-      <c r="C107" t="inlineStr"/>
+          <t>Attack times for the selected province have been copied.</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>Aanvalstijden voor de geselecteerde provincies is gekopieerd.</t>
+        </is>
+      </c>
       <c r="D107" t="inlineStr"/>
       <c r="E107" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartIncludeStart.Desc</t>
+          <t>.Boxes.GuildFights.CopyToClipBoard.Desc</t>
         </is>
       </c>
       <c r="G107" t="inlineStr"/>
       <c r="H107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr"/>
       <c r="B108" t="inlineStr">
         <is>
-          <t>St. Patrick's Day Event</t>
+          <t>Prevention</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>St. Patrick's Day Evenement</t>
+          <t>Preventie</t>
         </is>
       </c>
       <c r="D108" t="inlineStr"/>
       <c r="E108" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.st_patricks_event</t>
+          <t>.Boxes.doubleFPprevention.Text</t>
         </is>
       </c>
       <c r="G108" t="inlineStr"/>
       <c r="H108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr"/>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Displayed values assume your buildings have finished construction.</t>
+          <t>Stream Chart</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Bij Productie, Populatie en Tevredenheid waarden wordt ervan uitgegaan uit dat de constructie van je gebouwen voltooid is.</t>
+          <t>Ontwikkelingsgrafiek</t>
         </is>
       </c>
       <c r="D109" t="inlineStr"/>
       <c r="E109" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.QIHint</t>
+          <t>.Boxes.Stats.BtnChartTypeTitle.streamgraph</t>
         </is>
       </c>
       <c r="G109" t="inlineStr"/>
       <c r="H109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr"/>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Event Assistants</t>
+          <t>Extensions</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Evenementen assistenten</t>
+          <t>Uitbreidingen</t>
         </is>
       </c>
       <c r="D110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowEventChest</t>
-[...2 lines deleted...]
-      <c r="G110" t="inlineStr"/>
+          <t>.Boxes.Kits.Extensions</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>"Extensions" should be "Expansions"</t>
+        </is>
+      </c>
       <c r="H110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr"/>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Music Control</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Muziek instellingen</t>
+          <t>Bewerken</t>
         </is>
       </c>
       <c r="D111" t="inlineStr"/>
       <c r="E111" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>.Menu.MusicControl.Title</t>
+          <t>.Boxes.GvGMap.Action.Edit</t>
         </is>
       </c>
       <c r="G111" t="inlineStr"/>
       <c r="H111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr"/>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Units</t>
+          <t>started playing __number__ days ago</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Eenheden</t>
+          <t>__number__ dagen geleden begonnen met spelen</t>
         </is>
       </c>
       <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>.General.Units</t>
+          <t>.Boxes.PlayerProfile.DaysPlayed</t>
         </is>
       </c>
       <c r="G112" t="inlineStr"/>
       <c r="H112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr"/>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Friends</t>
+          <t>To Build</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Vrienden</t>
+          <t>Te bouwen</t>
         </is>
       </c>
       <c r="D113" t="inlineStr"/>
       <c r="E113" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.SelectPlayerGroupFriend</t>
+          <t>.Boxes.GBGBuildings.toBuild</t>
         </is>
       </c>
       <c r="G113" t="inlineStr"/>
       <c r="H113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr"/>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Era</t>
-[...6 lines deleted...]
-      </c>
+          <t>Area of all connected buildings that need roads divided by area of all roads multiplied by 100</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr"/>
       <c r="D114" t="inlineStr"/>
       <c r="E114" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Era</t>
+          <t>.Boxes.CityMap.CityGridScoreText</t>
         </is>
       </c>
       <c r="G114" t="inlineStr"/>
       <c r="H114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr"/>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Defense boost att. army</t>
-[...6 lines deleted...]
-      </c>
+          <t>Single</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr"/>
       <c r="D115" t="inlineStr"/>
       <c r="E115" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.def_boost_attacker</t>
+          <t>.Boxes.ShopAssist.Single</t>
         </is>
       </c>
       <c r="G115" t="inlineStr"/>
       <c r="H115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr"/>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Fellowship Event</t>
+          <t>Show only Favourites</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Broederschapsevenement</t>
+          <t>Toon alleen Favorieten</t>
         </is>
       </c>
       <c r="D116" t="inlineStr"/>
       <c r="E116" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.hero_event</t>
+          <t>.Boxes.Kits.ShowFavourites</t>
         </is>
       </c>
       <c r="G116" t="inlineStr"/>
       <c r="H116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr"/>
       <c r="B117" t="inlineStr">
         <is>
-          <t>PvP-Arena-Defense</t>
+          <t>Background Music</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>PvP-Arena-Verdediging</t>
+          <t>Achtergrondmuziek</t>
         </is>
       </c>
       <c r="D117" t="inlineStr"/>
       <c r="E117" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>.Boxes.Units.arenaDefense</t>
+          <t>.Menu.Music.Title</t>
         </is>
       </c>
       <c r="G117" t="inlineStr"/>
       <c r="H117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr"/>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Menu position</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Menu positie</t>
+          <t>Kosten</t>
         </is>
       </c>
       <c r="D118" t="inlineStr"/>
       <c r="E118" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>.Settings.Entry.SelectedMenu</t>
+          <t>.Boxes.GvGMap.Guild.Costs</t>
         </is>
       </c>
       <c r="G118" t="inlineStr"/>
       <c r="H118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr"/>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Trade Events</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; has just contributed __points__ GE points.</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Handel Gebeurtenissen</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; heeft zojuist __points__ punten behaald in GE.</t>
         </is>
       </c>
       <c r="D119" t="inlineStr"/>
       <c r="E119" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.Title</t>
+          <t>.Boxes.Infobox.Messages.GEX</t>
         </is>
       </c>
       <c r="G119" t="inlineStr"/>
       <c r="H119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr"/>
       <c r="B120" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Evenement</t>
         </is>
       </c>
       <c r="D120" t="inlineStr"/>
       <c r="E120" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>.Menu.unitsGex.Desc</t>
+          <t>.Boxes.FPCollector.event</t>
         </is>
       </c>
       <c r="G120" t="inlineStr"/>
       <c r="H120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr"/>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Copy city data</t>
-[...6 lines deleted...]
-      </c>
+          <t>Progress</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr"/>
       <c r="D121" t="inlineStr"/>
       <c r="E121" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.CopyMetaInfos</t>
+          <t>.Boxes.QiProgress.Progress</t>
         </is>
       </c>
       <c r="G121" t="inlineStr"/>
       <c r="H121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr"/>
       <c r="B122" t="inlineStr">
         <is>
-          <t>SAV</t>
+          <t>City planner</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>RTV</t>
+          <t>Standsplanner</t>
         </is>
       </c>
       <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>.Eras.20.short</t>
+          <t>.Boxes.CityMap.ShowSubmitBox</t>
         </is>
       </c>
       <c r="G122" t="inlineStr"/>
       <c r="H122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr"/>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Upload/Send data to foe-helper.com</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Naam</t>
+          <t>Gegevensoverdracht naar foe-helper.com</t>
         </is>
       </c>
       <c r="D123" t="inlineStr"/>
       <c r="E123" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Name</t>
+          <t>.Settings.GlobalSend.Title</t>
         </is>
       </c>
       <c r="G123" t="inlineStr"/>
       <c r="H123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr"/>
       <c r="B124" t="inlineStr">
         <is>
           <t>Expired Limited Buildings:</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Verlopen Gelimiteerde Gebouwen:</t>
         </is>
       </c>
       <c r="D124" t="inlineStr"/>
       <c r="E124" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>.InactiveBuildingsAlert.title</t>
         </is>
       </c>
       <c r="G124" t="inlineStr"/>
       <c r="H124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr"/>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Add buildings from your inventory to the list</t>
-[...2 lines deleted...]
-      <c r="C125" t="inlineStr"/>
+          <t>Siege deleted</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>Belegering verwijderd</t>
+        </is>
+      </c>
       <c r="D125" t="inlineStr"/>
       <c r="E125" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowInventoryBuildingsExplanation</t>
+          <t>.Boxes.GvGMap.Log.siege_deleted</t>
         </is>
       </c>
       <c r="G125" t="inlineStr"/>
       <c r="H125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr"/>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Towers</t>
+          <t>__building__ - Level __level__</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Torens</t>
+          <t>__building__ - Niveau __level__</t>
         </is>
       </c>
       <c r="D126" t="inlineStr"/>
       <c r="E126" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.tower</t>
+          <t>.Boxes.Infobox.Messages.MsgBuilding</t>
         </is>
       </c>
       <c r="G126" t="inlineStr"/>
       <c r="H126" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr"/>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Negotiation</t>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day, __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day) and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Onderhandeling</t>
+          <t>Het duurt __days__ dagen totdat de investering van __costs__ FP is terugverdient bij een dagelijkse productie van __fpproduction__ FP/dag, __goodsproduction__ goederen/dag (gelijk aan __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/dag) en __attackproduction__ % aanvalsbonus (gelijk aan __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/dag)</t>
         </is>
       </c>
       <c r="D127" t="inlineStr"/>
       <c r="E127" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Negotiation</t>
+          <t>.Boxes.GreatBuildings.BreakEvenTTGoodsAttack</t>
         </is>
       </c>
       <c r="G127" t="inlineStr"/>
       <c r="H127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr"/>
       <c r="B128" t="inlineStr">
         <is>
-          <t>As Box</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Als venster</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="D128" t="inlineStr"/>
       <c r="E128" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>.Menu.Box</t>
+          <t>.Boxes.Stats.Rewards.Source.guildExpedition</t>
         </is>
       </c>
       <c r="G128" t="inlineStr"/>
       <c r="H128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr"/>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Good</t>
-[...6 lines deleted...]
-      </c>
+          <t>Please note: Boosted productions will actually be lower, because we do not add them per building here. Battle boosts will likely be higher than displayed, because we cannot retrieve information about allies.</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr"/>
       <c r="D129" t="inlineStr"/>
       <c r="E129" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Resource</t>
+          <t>.Boxes.PlayerProfile.OtherPlayerDisclaimer</t>
         </is>
       </c>
       <c r="G129" t="inlineStr"/>
       <c r="H129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr"/>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Card Duel</t>
+          <t>Quantum-Incursions</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Kaarten Duel</t>
+          <t>Quantum Invasies</t>
         </is>
       </c>
       <c r="D130" t="inlineStr"/>
       <c r="E130" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.card_duel</t>
+          <t>.Boxes.Stats.Rewards.Source.guild_raids</t>
         </is>
       </c>
       <c r="G130" t="inlineStr"/>
       <c r="H130" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr"/>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Goods from Asteroid Belt are not included. Please visit your Asteroid Belt outpost and open the box again</t>
+          <t>Fragments</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Exclusief goederen uit de Asteroïdengordel . Bezoek aub je Asteroïdengordel nederzetting en open dit venster opnieuw</t>
+          <t>Fragmenten</t>
         </is>
       </c>
       <c r="D131" t="inlineStr"/>
       <c r="E131" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.NoAsteroidDataWarning</t>
+          <t>.Boxes.Productions.fragments</t>
         </is>
       </c>
       <c r="G131" t="inlineStr"/>
       <c r="H131" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr"/>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Delete site</t>
+          <t xml:space="preserve">Data was successfully Uploaded…  Now visit </t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Verwijder site</t>
+          <t xml:space="preserve">Gegevens zijn succesvol geüpload …  Bezoek nu </t>
         </is>
       </c>
       <c r="D132" t="inlineStr"/>
       <c r="E132" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.DeleteItem</t>
+          <t>.Boxes.CityMap.SubmitSuccess</t>
         </is>
       </c>
       <c r="G132" t="inlineStr"/>
       <c r="H132" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr"/>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>bottom right</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Tijdperk</t>
+          <t>rechtsonder</t>
         </is>
       </c>
       <c r="D133" t="inlineStr"/>
       <c r="E133" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Era</t>
+          <t>.Menu.Notification.Position.bottom-right</t>
         </is>
       </c>
       <c r="G133" t="inlineStr"/>
       <c r="H133" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr"/>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Blue Galaxy Helper</t>
+          <t>Motivate/Polish Helper</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Blauwe Melkweg hulp</t>
+          <t>Motiveren/Opknappen Helper</t>
         </is>
       </c>
       <c r="D134" t="inlineStr"/>
       <c r="E134" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Title</t>
+          <t>.Menu.Moppelhelper.Title</t>
         </is>
       </c>
       <c r="G134" t="inlineStr"/>
       <c r="H134" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr"/>
       <c r="B135" t="inlineStr">
         <is>
-          <t>The Date value "__InvalidDate__" could not be parsed</t>
+          <t>Map</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>De datumwaarde "__InvalidDate__" kon niet verwerkt worden</t>
+          <t>Kaart</t>
         </is>
       </c>
       <c r="D135" t="inlineStr"/>
       <c r="E135" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.DateParseErrorDesc</t>
+          <t>.Boxes.GuildFights.OpenMap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr"/>
       <c r="H135" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr"/>
       <c r="B136" t="inlineStr">
         <is>
-          <t>last Alcatraz production</t>
+          <t>You have lost a higher era unit (above your current era). However you still have the chance to heal them with diamonds!</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>laatste Alcatraz productie</t>
+          <t>Je hebt een eenheid van een hoger tijdperk verloren (boven je huidig tijdperk). Echter heb je nog een kans om deze te genezen met diamanten!</t>
         </is>
       </c>
       <c r="D136" t="inlineStr"/>
       <c r="E136" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>.Boxes.Units.alca</t>
+          <t>.Boxes.BattleAssist.Text.NextEra</t>
         </is>
       </c>
       <c r="G136" t="inlineStr"/>
       <c r="H136" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr"/>
       <c r="B137" t="inlineStr">
         <is>
-          <t>To gather this data, please open the goods and guild goods tab in the Production overview.</t>
-[...2 lines deleted...]
-      <c r="C137" t="inlineStr"/>
+          <t>Show only adjacent sectors countdowns</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>Laat alleen de aftelling van aanliggende sectoren zien</t>
+        </is>
+      </c>
       <c r="D137" t="inlineStr"/>
       <c r="E137" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.OpenProduction</t>
+          <t>.Boxes.GuildFights.ShowAdjacentSectors</t>
         </is>
       </c>
       <c r="G137" t="inlineStr"/>
       <c r="H137" t="inlineStr"/>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr"/>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Use this value instead of the actual reset cost (0 means disabled)</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Gebruik deze waarde in plaats van de werkelijke resetkosten (0 betekent uitgeschakeld)</t>
+          <t>Niveau</t>
         </is>
       </c>
       <c r="D138" t="inlineStr"/>
       <c r="E138" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.useAverage</t>
+          <t>.Boxes.Castle.Level</t>
         </is>
       </c>
       <c r="G138" t="inlineStr"/>
       <c r="H138" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr"/>
       <c r="B139" t="inlineStr">
         <is>
-          <t>When was the first deposit recorded?</t>
+          <t>Date &amp;amp; Time</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Wanneer vond de eerste storting plaats?</t>
+          <t>Datum en tijd</t>
         </is>
       </c>
       <c r="D139" t="inlineStr"/>
       <c r="E139" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.EntryTimeDesc</t>
+          <t>.Boxes.Alerts.Form.Datetime</t>
         </is>
       </c>
       <c r="G139" t="inlineStr"/>
       <c r="H139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr"/>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Total of all goods</t>
+          <t>Language</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Totaal van alle goederen</t>
+          <t>Taal</t>
         </is>
       </c>
       <c r="D140" t="inlineStr"/>
       <c r="E140" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.TotalGuildGoods</t>
+          <t>.Settings.Entry.ChangeLanguage</t>
         </is>
       </c>
       <c r="G140" t="inlineStr"/>
       <c r="H140" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr"/>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Rate the Extension</t>
-[...6 lines deleted...]
-      </c>
+          <t>Export presets</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr"/>
       <c r="D141" t="inlineStr"/>
       <c r="E141" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>.Settings.About.RatingTitle</t>
+          <t>.Boxes.ProductionsRating.PresetExport</t>
         </is>
       </c>
       <c r="G141" t="inlineStr"/>
       <c r="H141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr"/>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Attack boost att. army</t>
+          <t>Map</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Aanval boost aanv. leger</t>
+          <t>Plattegrond</t>
         </is>
       </c>
       <c r="D142" t="inlineStr"/>
       <c r="E142" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.att_boost_attacker</t>
+          <t>.Boxes.BetterMusic.Map</t>
         </is>
       </c>
       <c r="G142" t="inlineStr"/>
       <c r="H142" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr"/>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>Water</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>In het water</t>
         </is>
       </c>
       <c r="D143" t="inlineStr"/>
       <c r="E143" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ConfirmYes</t>
+          <t>.HiddenRewards.Positions.water</t>
         </is>
       </c>
       <c r="G143" t="inlineStr"/>
       <c r="H143" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr"/>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>For the full building you need: &lt;br&gt; A level 1 building or selection kit, all upgrades &lt;i&gt;and if shown here special upgrades.&lt;/i&gt;</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Speler</t>
+          <t>Voor het volledige gebouw heb je nodig: &lt;br&gt; Een gebouw van niveau 1 of een selectiekit, alle upgrades &lt;i&gt;en indien hier weergegeven speciale upgrades.&lt;/i&gt;</t>
         </is>
       </c>
       <c r="D144" t="inlineStr"/>
       <c r="E144" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsPlayer</t>
+          <t>.Boxes.Kits.Upgrades</t>
         </is>
       </c>
       <c r="G144" t="inlineStr"/>
       <c r="H144" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr"/>
       <c r="B145" t="inlineStr">
         <is>
-          <t>is affected by life support</t>
+          <t>https://docs.foe-helper.com/english/module/efficiency</t>
         </is>
       </c>
       <c r="C145" t="inlineStr"/>
       <c r="D145" t="inlineStr"/>
       <c r="E145" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.lifeSupport</t>
+          <t>.Boxes.ProductionsRating.HelpLink</t>
         </is>
       </c>
       <c r="G145" t="inlineStr"/>
       <c r="H145" t="inlineStr"/>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr"/>
       <c r="B146" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 1 Age behind</t>
+          <t>Submit Data</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t xml:space="preserve"> lopen 1 tijdperk achter</t>
+          <t>Gegevens verzenden</t>
         </is>
       </c>
       <c r="D146" t="inlineStr"/>
       <c r="E146" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.OlderThan1Era</t>
+          <t>.Boxes.CityMap.TitleSend</t>
         </is>
       </c>
       <c r="G146" t="inlineStr"/>
       <c r="H146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr"/>
       <c r="B147" t="inlineStr">
         <is>
-          <t>GB Calculator</t>
+          <t>Sum Inventory + Offered</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>GG Calculator</t>
+          <t>Som Inventaris + Aangeboden</t>
         </is>
       </c>
       <c r="D147" t="inlineStr"/>
       <c r="E147" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowOwnPartOnAllGBs</t>
+          <t>.Boxes.MarketOffers.InventoryOfferSum</t>
         </is>
       </c>
       <c r="G147" t="inlineStr"/>
       <c r="H147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr"/>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Language</t>
+          <t>How many FPs remaining to level up</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Taal</t>
+          <t>Overblijvend aantal FP's tot level up</t>
         </is>
       </c>
       <c r="D148" t="inlineStr"/>
       <c r="E148" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ChangeLanguage</t>
+          <t>.Boxes.Investment.Overview.RestFPDesc</t>
         </is>
       </c>
       <c r="G148" t="inlineStr"/>
       <c r="H148" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr"/>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Open window automatically</t>
+          <t>Help and Community</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Open scherm automatisch</t>
+          <t>Help en Gemeenschap</t>
         </is>
       </c>
       <c r="D149" t="inlineStr"/>
       <c r="E149" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Autostart</t>
+          <t>.Settings.Help.Title</t>
         </is>
       </c>
       <c r="G149" t="inlineStr"/>
       <c r="H149" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr"/>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Webhook URL</t>
+          <t>Shows you the available opportunities to earn castle points.</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Webhook URL</t>
+          <t>Toont de beschikbare mogelijkheden om kasteelpunten te verdienen.</t>
         </is>
       </c>
       <c r="D150" t="inlineStr"/>
       <c r="E150" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.WebhookUrl</t>
+          <t>.Menu.Castle.Desc</t>
         </is>
       </c>
       <c r="G150" t="inlineStr"/>
       <c r="H150" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr"/>
       <c r="B151" t="inlineStr">
         <is>
-          <t>plain</t>
+          <t>Rewards from Seasonal or Special Events</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>vlakte</t>
+          <t>Beloningen van Speciale of Seizoen evenementen</t>
         </is>
       </c>
       <c r="D151" t="inlineStr"/>
       <c r="E151" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Terrain_plain</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.__event</t>
         </is>
       </c>
       <c r="G151" t="inlineStr"/>
       <c r="H151" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr"/>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Add selected buildings</t>
+          <t>Negotiation has been cancelled</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Voeg geselecteerde gebouwen toe</t>
+          <t>Onderhandeling is afgebroken</t>
         </is>
       </c>
       <c r="D152" t="inlineStr"/>
       <c r="E152" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.AddBuildings</t>
+          <t>.Boxes.Negotiation.Canceled</t>
         </is>
       </c>
       <c r="G152" t="inlineStr"/>
       <c r="H152" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr"/>
       <c r="B153" t="inlineStr">
         <is>
-          <t>When no tool is selected, the area below is click-through - clicking interacts with the game!</t>
-[...6 lines deleted...]
-      </c>
+          <t>Import presets</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr"/>
       <c r="D153" t="inlineStr"/>
       <c r="E153" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>.Boxes.Popgame.Warning</t>
+          <t>.Boxes.ProductionsRating.PresetImport</t>
         </is>
       </c>
       <c r="G153" t="inlineStr"/>
       <c r="H153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr"/>
       <c r="B154" t="inlineStr">
         <is>
-          <t>rank</t>
+          <t>GvG Map</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>rang</t>
+          <t>GvG Kaart</t>
         </is>
       </c>
       <c r="D154" t="inlineStr"/>
       <c r="E154" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Rank</t>
+          <t>.Boxes.GvGMap.Title</t>
         </is>
       </c>
       <c r="G154" t="inlineStr"/>
       <c r="H154" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr"/>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Daily Prod.</t>
+          <t>Alerts</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Dagelijkse prod.</t>
+          <t>Alarmen</t>
         </is>
       </c>
       <c r="D155" t="inlineStr"/>
       <c r="E155" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.ModeDaily</t>
+          <t>.Boxes.Alerts.Tabs.Alerts</t>
         </is>
       </c>
       <c r="G155" t="inlineStr"/>
       <c r="H155" t="inlineStr"/>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr"/>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Accepted Trades</t>
+          <t>Residential</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Geaccepteerde Handel</t>
+          <t>Woon</t>
         </is>
       </c>
       <c r="D156" t="inlineStr"/>
       <c r="E156" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.Accepted</t>
+          <t>.Boxes.CityMap.residential</t>
         </is>
       </c>
       <c r="G156" t="inlineStr"/>
       <c r="H156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr"/>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Defender defeated</t>
+          <t>Upload Data</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Verdediging Verslagen</t>
+          <t>Data Uploaden</t>
         </is>
       </c>
       <c r="D157" t="inlineStr"/>
       <c r="E157" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.defender_defeated</t>
+          <t>.Settings.Tab.Sending</t>
         </is>
       </c>
       <c r="G157" t="inlineStr"/>
       <c r="H157" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr"/>
       <c r="B158" t="inlineStr">
         <is>
-          <t>weeks</t>
+          <t>Soccer Cup Event</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>weken</t>
+          <t>Voetbalbeker Evenement</t>
         </is>
       </c>
       <c r="D158" t="inlineStr"/>
       <c r="E158" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Weeks</t>
+          <t>.Boxes.FPCollector.soccer_cup_event</t>
         </is>
       </c>
       <c r="G158" t="inlineStr"/>
       <c r="H158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr"/>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Advantage</t>
+          <t xml:space="preserve">Available Squares: </t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Voordeel</t>
+          <t xml:space="preserve">Beschikbare oppervlakte: </t>
         </is>
       </c>
       <c r="D159" t="inlineStr"/>
       <c r="E159" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeAdvantage</t>
+          <t>.Boxes.CityMap.FreeArea</t>
         </is>
       </c>
       <c r="G159" t="inlineStr"/>
       <c r="H159" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr"/>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Timer set for __hours__ hours and __minutes__ minutes</t>
+          <t>FE</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Timer ingesteld op __uren__ uren en __minuten__ minuten</t>
+          <t>TT</t>
         </is>
       </c>
       <c r="D160" t="inlineStr"/>
       <c r="E160" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.AlertSetText</t>
+          <t>.Eras.14.short</t>
         </is>
       </c>
       <c r="G160" t="inlineStr"/>
       <c r="H160" t="inlineStr"/>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr"/>
       <c r="B161" t="inlineStr">
         <is>
-          <t>GE reward</t>
+          <t>Saving and Restoring</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>GE beloning</t>
+          <t>Opslaan en terugzetten</t>
         </is>
       </c>
       <c r="D161" t="inlineStr"/>
       <c r="E161" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.chest</t>
+          <t>.Settings.ExportSettings.Title</t>
         </is>
       </c>
       <c r="G161" t="inlineStr"/>
       <c r="H161" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr"/>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Carnival Event</t>
+          <t>Army Advice</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Carnaval Evenement</t>
+          <t>leger advies</t>
         </is>
       </c>
       <c r="D162" t="inlineStr"/>
       <c r="E162" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.carnival_event</t>
+          <t>.Settings.Entry.ShowArmyAdvice</t>
         </is>
       </c>
       <c r="G162" t="inlineStr"/>
       <c r="H162" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr"/>
       <c r="B163" t="inlineStr">
         <is>
-          <t>To Build</t>
+          <t>Helper Battle visibility</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Te bouwen</t>
+          <t>Gevechten helper zichtbaar</t>
         </is>
       </c>
       <c r="D163" t="inlineStr"/>
       <c r="E163" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.toBuild</t>
+          <t>.Settings.Entry.HideHelperDuringBattle</t>
         </is>
       </c>
       <c r="G163" t="inlineStr"/>
       <c r="H163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr"/>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Displays your Guild's GE results.</t>
+          <t>Scouting Info</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Toon de GE Resultaten van je Gilde.</t>
+          <t>Scouting Info</t>
         </is>
       </c>
       <c r="D164" t="inlineStr"/>
       <c r="E164" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>.Menu.GexStat.Desc</t>
+          <t>.Settings.Entry.ShowScoutingTimes</t>
         </is>
       </c>
       <c r="G164" t="inlineStr"/>
       <c r="H164" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr"/>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Item Shop</t>
-[...2 lines deleted...]
-      <c r="C165" t="inlineStr"/>
+          <t>Boost Values</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>Boost Waardes</t>
+        </is>
+      </c>
       <c r="D165" t="inlineStr"/>
       <c r="E165" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Shop</t>
+          <t>.Boxes.CombatCalculator.Values</t>
         </is>
       </c>
       <c r="G165" t="inlineStr"/>
       <c r="H165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr"/>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Date &amp;amp; Time</t>
+          <t>Next era goods</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Datum en tijd</t>
+          <t>Volgend tijdperk goederen</t>
         </is>
       </c>
       <c r="D166" t="inlineStr"/>
       <c r="E166" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Datetime</t>
+          <t>.Boxes.Productions.goods_next</t>
         </is>
       </c>
       <c r="G166" t="inlineStr"/>
       <c r="H166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr"/>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Advice</t>
+          <t>Medals profit</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Advies</t>
+          <t>Medaille winst</t>
         </is>
       </c>
       <c r="D167" t="inlineStr"/>
       <c r="E167" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Advice</t>
+          <t>.Boxes.Investment.Overview.MedalsProfit</t>
         </is>
       </c>
       <c r="G167" t="inlineStr"/>
       <c r="H167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr"/>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Infobox Entry Count</t>
+          <t>No spot safe</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Infobox aantal regels</t>
+          <t>Geen veilige plaats</t>
         </is>
       </c>
       <c r="D168" t="inlineStr"/>
       <c r="E168" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>.Settings.InfoboxEntryCount.Title</t>
+          <t>.Boxes.OwnpartCalculator.NoPlaceSafe</t>
         </is>
       </c>
       <c r="G168" t="inlineStr"/>
       <c r="H168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr"/>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Disabled: Open another player's GB first!</t>
+          <t>ATTENTION: Not enough FP Packs in stock!&lt;br&gt;You only have __fpstock__ of __costs__FP&lt;br&gt;That is __tooless__FPs too few</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Gedeactiveerd: Open eerst een GG van een andere speler!</t>
+          <t>LET OP: FP voorraad is te laag&lt;br&gt;Je hebt maar __fpstock__ van de __costs__FP&lt;br&gt;Dat zijn __tooless__FP te weinig</t>
         </is>
       </c>
       <c r="D169" t="inlineStr"/>
       <c r="E169" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>.Menu.Calculator.Warning</t>
+          <t>.Boxes.Calculator.TTForderFPStockLow</t>
         </is>
       </c>
       <c r="G169" t="inlineStr"/>
       <c r="H169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr"/>
       <c r="B170" t="inlineStr">
         <is>
-          <t>ATTENTION: To update these values, you must scroll through all new events in the History Event tab in: Town Hall &gt; News &gt; Event History</t>
+          <t>Hidden Reward</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>LET OP: om deze gegevens te updaten moet je eerste door alle gebeurtenissen bladeren via Stadhuis &gt; Nieuws &gt; Geschiedenis</t>
+          <t>Verborgen Beloning</t>
         </is>
       </c>
       <c r="D170" t="inlineStr"/>
       <c r="E170" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.HeaderWarning</t>
+          <t>.Boxes.FPCollector.hiddenReward</t>
         </is>
       </c>
       <c r="G170" t="inlineStr"/>
       <c r="H170" t="inlineStr"/>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr"/>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Map</t>
+          <t>Double donation</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Plattegrond</t>
+          <t>Dubbele donatie</t>
         </is>
       </c>
       <c r="D171" t="inlineStr"/>
       <c r="E171" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Map</t>
+          <t>.Boxes.doubleFPprevention.Title</t>
         </is>
       </c>
       <c r="G171" t="inlineStr"/>
       <c r="H171" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr"/>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Castle points</t>
+          <t>Ok</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Kasteelpunten</t>
+          <t>OK</t>
         </is>
       </c>
       <c r="D172" t="inlineStr"/>
       <c r="E172" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.CastlePoints</t>
+          <t>.Boxes.Negotiation.confirmGoodsMissmatch</t>
         </is>
       </c>
       <c r="G172" t="inlineStr"/>
       <c r="H172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr"/>
       <c r="B173" t="inlineStr">
         <is>
-          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement and reload the game (F5)</t>
+          <t>Statistics</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>&lt;em id='outPW' class='tooltip-error'&gt;Gedeactiveerd: Begin een nederzetting en herlaad het spel (F5)</t>
+          <t>Statistieken</t>
         </is>
       </c>
       <c r="D173" t="inlineStr"/>
       <c r="E173" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>.Menu.OutP.DescWarningOutpostData</t>
+          <t>.Menu.Stats.Title</t>
         </is>
       </c>
       <c r="G173" t="inlineStr"/>
       <c r="H173" t="inlineStr"/>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr"/>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Stage</t>
+          <t>???</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Fase</t>
+          <t>???</t>
         </is>
       </c>
       <c r="D174" t="inlineStr"/>
       <c r="E174" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>.Boxes.UnitsGex.Stage</t>
+          <t>.Boxes.GvGMap.Sector.Terrain_</t>
         </is>
       </c>
       <c r="G174" t="inlineStr"/>
       <c r="H174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr"/>
       <c r="B175" t="inlineStr">
         <is>
-          <t>calendar week</t>
+          <t>Winter-Event</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>kalender week</t>
+          <t>Winterevenement</t>
         </is>
       </c>
       <c r="D175" t="inlineStr"/>
       <c r="E175" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.CalendarWeek</t>
+          <t>.Boxes.FPCollector.winter_event</t>
         </is>
       </c>
       <c r="G175" t="inlineStr"/>
       <c r="H175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr"/>
       <c r="B176" t="inlineStr">
         <is>
-          <t>All Ages</t>
+          <t>1m</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Alle tijdperken</t>
+          <t>1m</t>
         </is>
       </c>
       <c r="D176" t="inlineStr"/>
       <c r="E176" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnAllPlayableEras</t>
+          <t>.Boxes.Alerts.Time.1m</t>
         </is>
       </c>
       <c r="G176" t="inlineStr"/>
       <c r="H176" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr"/>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Soccer Cup Event</t>
-[...6 lines deleted...]
-      </c>
+          <t>Load current Beta</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr"/>
       <c r="D177" t="inlineStr"/>
       <c r="E177" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.soccer_cup_event</t>
+          <t>.Settings.LoadBeta2.Title</t>
         </is>
       </c>
       <c r="G177" t="inlineStr"/>
       <c r="H177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr"/>
       <c r="B178" t="inlineStr">
         <is>
-          <t>in stock treasury goods of the era</t>
+          <t>Settlement Goods</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>voorraad gildekas goederen van het tijdperk</t>
+          <t>Goederen van de nederzetting</t>
         </is>
       </c>
       <c r="D178" t="inlineStr"/>
       <c r="E178" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.EraTreasuryGoods</t>
+          <t>.Boxes.Outpost.Title</t>
         </is>
       </c>
       <c r="G178" t="inlineStr"/>
       <c r="H178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr"/>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Alerts</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Alarmen</t>
+          <t>Aanpassen</t>
         </is>
       </c>
       <c r="D179" t="inlineStr"/>
       <c r="E179" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Tabs.Alerts</t>
+          <t>.Boxes.Notice.Edit</t>
         </is>
       </c>
       <c r="G179" t="inlineStr"/>
       <c r="H179" t="inlineStr"/>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr"/>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Sum Needed</t>
+          <t>You have reached the end of this era</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Som Gevraagd</t>
+          <t>Je hebt het einde van dit tijdperk bereikt</t>
         </is>
       </c>
       <c r="D180" t="inlineStr"/>
       <c r="E180" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.NeedSum</t>
+          <t>.Boxes.Technologies.NoTechs</t>
         </is>
       </c>
       <c r="G180" t="inlineStr"/>
       <c r="H180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr"/>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Guild Treasury Export Log</t>
+          <t>Own part sum</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Gildekas - exporteer log</t>
+          <t>Eigen deel som</t>
         </is>
       </c>
       <c r="D181" t="inlineStr"/>
       <c r="E181" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Title</t>
+          <t>.Boxes.PowerLeveling.OwnPartSum</t>
         </is>
       </c>
       <c r="G181" t="inlineStr"/>
       <c r="H181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr"/>
       <c r="B182" t="inlineStr">
         <is>
-          <t>As Drop-down</t>
+          <t>Rewards on the Board</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Als keuzelijst</t>
+          <t>Beloningen op het Bord</t>
         </is>
       </c>
       <c r="D182" t="inlineStr"/>
       <c r="E182" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>.Menu.Dropdown</t>
+          <t>.Boxes.EventPresents.Title</t>
         </is>
       </c>
       <c r="G182" t="inlineStr"/>
       <c r="H182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr"/>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Next era goods</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Volgend tijdperk goederen</t>
+          <t>Andere</t>
         </is>
       </c>
       <c r="D183" t="inlineStr"/>
       <c r="E183" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.goods_next</t>
+          <t>.Boxes.CityMap.generic_building</t>
         </is>
       </c>
       <c r="G183" t="inlineStr"/>
       <c r="H183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr"/>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Open the antique dealer to update the data.</t>
+          <t>Filter buildings</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Open de antiquair om de gegevens bij te werken.</t>
+          <t>Filter gebouwen</t>
         </is>
       </c>
       <c r="D184" t="inlineStr"/>
       <c r="E184" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.VisitAntiqueDealerWarning</t>
+          <t>.Boxes.Productions.FilterTable</t>
         </is>
       </c>
       <c r="G184" t="inlineStr"/>
       <c r="H184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr"/>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Available energy</t>
+          <t>Displays the resources required (by item) for your Settlement.</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Beschikbare energie</t>
+          <t>Overzicht van de benodigde goederen (per item) voor je nederzetting.</t>
         </is>
       </c>
       <c r="D185" t="inlineStr"/>
       <c r="E185" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.availableCurrency.anniversary</t>
+          <t>.Menu.OutP.Desc</t>
         </is>
       </c>
       <c r="G185" t="inlineStr"/>
       <c r="H185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr"/>
       <c r="B186" t="inlineStr">
         <is>
-          <t xml:space="preserve">Invested FPs: </t>
+          <t>Displays a window when opening the map, stating the scouting times of the currently available provinces and the current scouting progress</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t xml:space="preserve">Geïnvesteerde FP: </t>
+          <t>Toont een venster bij het openen van de kaart met de verkenningstijden van de momenteel beschikbare provincies en de huidige verkenningsvoortgang</t>
         </is>
       </c>
       <c r="D186" t="inlineStr"/>
       <c r="E186" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.InvestBar</t>
+          <t>.Settings.ShowScoutingTimes.Desc</t>
         </is>
       </c>
       <c r="G186" t="inlineStr"/>
       <c r="H186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr"/>
       <c r="B187" t="inlineStr">
         <is>
-          <t>entry time</t>
+          <t>Eras</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Tijdstip</t>
+          <t>Tijdperken</t>
         </is>
       </c>
       <c r="D187" t="inlineStr"/>
       <c r="E187" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.SettingsEntryTime</t>
+          <t>.Boxes.GuildMemberStat.Eras</t>
         </is>
       </c>
       <c r="G187" t="inlineStr"/>
       <c r="H187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr"/>
       <c r="B188" t="inlineStr">
         <is>
-          <t>The Helper uses notifications in various places. You can switch this on or off here.</t>
+          <t>PE</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>De assistent gebruikt op verschillende plekken meldingen. Je kan dit hier aan- of uitschakelen.</t>
+          <t>Prog</t>
         </is>
       </c>
       <c r="D188" t="inlineStr"/>
       <c r="E188" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>.Settings.ShowNotifications.Desc</t>
+          <t>.Eras.9.short</t>
         </is>
       </c>
       <c r="G188" t="inlineStr"/>
       <c r="H188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr"/>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Show Guilds</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Inventaris</t>
+          <t>Laat gildes zien</t>
         </is>
       </c>
       <c r="D189" t="inlineStr"/>
       <c r="E189" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.Inventory</t>
+          <t>.Boxes.GuildFights.ShowOwner</t>
         </is>
       </c>
       <c r="G189" t="inlineStr"/>
       <c r="H189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr"/>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Notes</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traits</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr"/>
       <c r="D190" t="inlineStr"/>
       <c r="E190" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>.Menu.Notice.Title</t>
+          <t>.Boxes.Tooltip.Building.traits</t>
         </is>
       </c>
       <c r="G190" t="inlineStr"/>
       <c r="H190" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr"/>
       <c r="B191" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Auto open Infobox</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>n.v.t.</t>
+          <t>Automatisch openen infobox</t>
         </is>
       </c>
       <c r="D191" t="inlineStr"/>
       <c r="E191" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.DateNA</t>
+          <t>.Settings.AutoOpenInfoBox.Title</t>
         </is>
       </c>
       <c r="G191" t="inlineStr"/>
       <c r="H191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr"/>
       <c r="B192" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/efficiency</t>
-[...2 lines deleted...]
-      <c r="C192" t="inlineStr"/>
+          <t>Ally Overview</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>Bondgenotenoverzicht</t>
+        </is>
+      </c>
       <c r="D192" t="inlineStr"/>
       <c r="E192" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.HelpLink</t>
+          <t>.Boxes.AllyList.Title</t>
         </is>
       </c>
       <c r="G192" t="inlineStr"/>
       <c r="H192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr"/>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Total</t>
-[...6 lines deleted...]
-      </c>
+          <t>24 hour clock</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr"/>
       <c r="D193" t="inlineStr"/>
       <c r="E193" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Total</t>
+          <t>.Boxes.Productions.Time24</t>
         </is>
       </c>
       <c r="G193" t="inlineStr"/>
       <c r="H193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr"/>
       <c r="B194" t="inlineStr">
         <is>
-          <t>1m</t>
+          <t>Streets</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>1m</t>
+          <t>Wegen</t>
         </is>
       </c>
       <c r="D194" t="inlineStr"/>
       <c r="E194" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.1m</t>
+          <t>.Boxes.Productions.Headings.street</t>
         </is>
       </c>
       <c r="G194" t="inlineStr"/>
       <c r="H194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr"/>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Defense</t>
+          <t>last update</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Verdediging</t>
+          <t>laatst bijgewerkt</t>
         </is>
       </c>
       <c r="D195" t="inlineStr"/>
       <c r="E195" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Tabs.DefenseFights</t>
+          <t>.Boxes.GuildMemberStat.LastUpdate</t>
         </is>
       </c>
       <c r="G195" t="inlineStr"/>
       <c r="H195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr"/>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Member</t>
+          <t>About</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Lid</t>
+          <t>Over</t>
         </is>
       </c>
       <c r="D196" t="inlineStr"/>
       <c r="E196" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Member</t>
+          <t>.Settings.Entry.About</t>
         </is>
       </c>
       <c r="G196" t="inlineStr"/>
       <c r="H196" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr"/>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Preference Order</t>
+          <t>Carnival Event</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Voorkeurs bod</t>
+          <t>Carnaval Evenement</t>
         </is>
       </c>
       <c r="D197" t="inlineStr"/>
       <c r="E197" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Average</t>
+          <t>.Boxes.FPCollector.carnival_event</t>
         </is>
       </c>
       <c r="G197" t="inlineStr"/>
       <c r="H197" t="inlineStr"/>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr"/>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Group by Name</t>
+          <t>This is not a valid token. Please check your input!</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Groeperen op naam</t>
+          <t>Dit is geen geldige token. Controleer je invoer!</t>
         </is>
       </c>
       <c r="D198" t="inlineStr"/>
       <c r="E198" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleGroupByTitle</t>
+          <t>.Boxes.Settings.ApiTokenLengthWrongBody</t>
         </is>
       </c>
       <c r="G198" t="inlineStr"/>
       <c r="H198" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr"/>
       <c r="B199" t="inlineStr">
         <is>
-          <t>start date</t>
+          <t>Explanation</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Startdatum</t>
+          <t>Uitleg</t>
         </is>
       </c>
       <c r="D199" t="inlineStr"/>
       <c r="E199" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.StartDate</t>
+          <t>.Boxes.BattleAssistAAConfig.Exp</t>
         </is>
       </c>
       <c r="G199" t="inlineStr"/>
       <c r="H199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr"/>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Residential</t>
+          <t>Neighborhood</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Woongebouwen</t>
+          <t>Buurt</t>
         </is>
       </c>
       <c r="D200" t="inlineStr"/>
       <c r="E200" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.residential</t>
+          <t>.Boxes.Alerts.Form.Neighborhood</t>
         </is>
       </c>
       <c r="G200" t="inlineStr"/>
       <c r="H200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr"/>
       <c r="B201" t="inlineStr">
         <is>
-          <t>FP's</t>
-[...6 lines deleted...]
-      </c>
+          <t>GBG Player list</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr"/>
       <c r="D201" t="inlineStr"/>
       <c r="E201" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.FP</t>
+          <t>.Settings.Entry.ShowGBGPlayerInfo</t>
         </is>
       </c>
       <c r="G201" t="inlineStr"/>
       <c r="H201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr"/>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Description</t>
+          <t>&lt;span style="color:#ffb539"&gt;__provinceName__&lt;/span&gt; was captured by &lt;span style="color:__attackerColor__;text-shadow: 0 1px 1px __attackerShadow__"&gt;__attackerName__&lt;/span&gt; and is locked until __untilOccupied__.</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Omschrijving</t>
+          <t>Provincie &lt;span style="color:#ffb539"&gt;__provinceName__&lt;/span&gt; is veroverd door &lt;span style="color:__attackerColor__;text-shadow: 0 1px 1px __attackerShadow__"&gt;__attackerName__&lt;/span&gt; en is vergrendeld tot __untilOccupied__.</t>
         </is>
       </c>
       <c r="D202" t="inlineStr"/>
       <c r="E202" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Description</t>
+          <t>.Boxes.Infobox.Messages.GildFightOccupied</t>
         </is>
       </c>
       <c r="G202" t="inlineStr"/>
       <c r="H202" t="inlineStr"/>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr"/>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Export as CSV</t>
+          <t>No age</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Exporteer als CSV</t>
+          <t>Geen tijdperk</t>
         </is>
       </c>
       <c r="D203" t="inlineStr"/>
       <c r="E203" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>.Boxes.General.ExportCSV</t>
+          <t>.Eras.0</t>
         </is>
       </c>
       <c r="G203" t="inlineStr"/>
       <c r="H203" t="inlineStr"/>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr"/>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Guild Buildings</t>
+          <t>Negotiation Helper</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Gilde Gebouwen</t>
+          <t>Handels assistent</t>
         </is>
       </c>
       <c r="D204" t="inlineStr"/>
       <c r="E204" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildBuildings</t>
+          <t>.Settings.Entry.AutomaticNegotiation</t>
         </is>
       </c>
       <c r="G204" t="inlineStr"/>
       <c r="H204" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr"/>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Same</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Hetzelfde</t>
+          <t>Tijdperk</t>
         </is>
       </c>
       <c r="D205" t="inlineStr"/>
       <c r="E205" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeForEqual</t>
+          <t>.Boxes.Treasury.Era</t>
         </is>
       </c>
       <c r="G205" t="inlineStr"/>
       <c r="H205" t="inlineStr"/>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr"/>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Single-lane Road</t>
+          <t>Item</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Kleine Weg</t>
+          <t>Naam</t>
         </is>
       </c>
       <c r="D206" t="inlineStr"/>
       <c r="E206" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.cityRoadSmall</t>
+          <t>.Boxes.Productions.Headings.name</t>
         </is>
       </c>
       <c r="G206" t="inlineStr"/>
       <c r="H206" t="inlineStr"/>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr"/>
       <c r="B207" t="inlineStr">
         <is>
-          <t>You might die playing this card! Consider redrawing or buying health.</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Je kan sterven als je deze kaart speelt! Overweeg opnieuw te trekken of gezondheid te kopen!</t>
+          <t>Klaar</t>
         </is>
       </c>
       <c r="D207" t="inlineStr"/>
       <c r="E207" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>.Boxes.cardGame.WarningPossibleDeath</t>
+          <t>.Boxes.Productions.Headings.Done</t>
         </is>
       </c>
       <c r="G207" t="inlineStr"/>
       <c r="H207" t="inlineStr"/>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr"/>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Progress</t>
+          <t>Rank</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Voortgang</t>
+          <t>Rang</t>
         </is>
       </c>
       <c r="D208" t="inlineStr"/>
       <c r="E208" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Progress</t>
+          <t>.Boxes.MoppelHelper.Rank</t>
         </is>
       </c>
       <c r="G208" t="inlineStr"/>
       <c r="H208" t="inlineStr"/>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr"/>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Your Rewards from Himeji Castle, Temple of Relics, Guild Battleground</t>
+          <t>New Events found!</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Uw beloningen van Himaje Kasteel, Reliekentempel, Gildestrijdperken</t>
+          <t>Nieuwe gebeurtenissen gevonden!</t>
         </is>
       </c>
       <c r="D209" t="inlineStr"/>
       <c r="E209" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsRewards</t>
+          <t>.Boxes.Investment.PlayerFound</t>
         </is>
       </c>
       <c r="G209" t="inlineStr"/>
       <c r="H209" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr"/>
       <c r="B210" t="inlineStr">
         <is>
-          <t>GBG Overview</t>
+          <t>Ally</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Spelersoverzicht</t>
+          <t>Bondgenoot</t>
         </is>
       </c>
       <c r="D210" t="inlineStr"/>
       <c r="E210" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Title</t>
+          <t>.Boxes.AllyList.Ally</t>
         </is>
       </c>
       <c r="G210" t="inlineStr"/>
       <c r="H210" t="inlineStr"/>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr"/>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Level</t>
-[...6 lines deleted...]
-      </c>
+          <t>Guild Expedition</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr"/>
       <c r="D211" t="inlineStr"/>
       <c r="E211" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Level</t>
+          <t>.Boxes.General.Guild_Expedition</t>
         </is>
       </c>
       <c r="G211" t="inlineStr"/>
       <c r="H211" t="inlineStr"/>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr"/>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Guild defeated</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Tijdperk</t>
+          <t>Gilde verslagen</t>
         </is>
       </c>
       <c r="D212" t="inlineStr"/>
       <c r="E212" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.era</t>
+          <t>.Boxes.GvGMap.Log.clan_defeated</t>
         </is>
       </c>
       <c r="G212" t="inlineStr"/>
       <c r="H212" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr"/>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>2k quest mark</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Gebouw</t>
+          <t>Opdrachtengrens</t>
         </is>
       </c>
       <c r="D213" t="inlineStr"/>
       <c r="E213" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.BuildingName</t>
+          <t>.Settings.Entry.Show2kQuestMark</t>
         </is>
       </c>
       <c r="G213" t="inlineStr"/>
       <c r="H213" t="inlineStr"/>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr"/>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Date and time of the last recorded deposit in the GB</t>
+          <t>Your Treasure Hourly</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Datum en tijd van de laatste vastgelegde inleg in het GG</t>
+          <t>Goederen - p/uur</t>
         </is>
       </c>
       <c r="D214" t="inlineStr"/>
       <c r="E214" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.DateOfIncreaseDesc</t>
+          <t>.Boxes.Stats.SourceTitle.statsTreasurePlayerH</t>
         </is>
       </c>
       <c r="G214" t="inlineStr"/>
       <c r="H214" t="inlineStr"/>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr"/>
       <c r="B215" t="inlineStr">
         <is>
-          <t>bottom right</t>
+          <t>remaining FPs</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>rechtsonder</t>
+          <t>resterende FP's</t>
         </is>
       </c>
       <c r="D215" t="inlineStr"/>
       <c r="E215" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.bottom-right</t>
+          <t>.Boxes.Investment.Overview.RemainingFP</t>
         </is>
       </c>
       <c r="G215" t="inlineStr"/>
       <c r="H215" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr"/>
       <c r="B216" t="inlineStr">
         <is>
-          <t>AF</t>
+          <t>1h</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>AT</t>
+          <t>1u</t>
         </is>
       </c>
       <c r="D216" t="inlineStr"/>
       <c r="E216" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>.Eras.15.short</t>
+          <t>.Boxes.Alerts.Time.1h</t>
         </is>
       </c>
       <c r="G216" t="inlineStr"/>
       <c r="H216" t="inlineStr"/>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr"/>
       <c r="B217" t="inlineStr">
         <is>
-          <t>24 hour clock</t>
+          <t>Offer</t>
         </is>
       </c>
       <c r="C217" t="inlineStr"/>
       <c r="D217" t="inlineStr"/>
       <c r="E217" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Time24</t>
+          <t>.Boxes.ShopAssist.Item</t>
         </is>
       </c>
       <c r="G217" t="inlineStr"/>
       <c r="H217" t="inlineStr"/>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr"/>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Oceanic Future</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Bewerken</t>
+          <t>Oceanische toekomst</t>
         </is>
       </c>
       <c r="D218" t="inlineStr"/>
       <c r="E218" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Action.Edit</t>
+          <t>.Eras.16</t>
         </is>
       </c>
       <c r="G218" t="inlineStr"/>
       <c r="H218" t="inlineStr"/>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr"/>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Choose a player</t>
-[...6 lines deleted...]
-      </c>
+          <t>A preset with this name already exists.</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr"/>
       <c r="D219" t="inlineStr"/>
       <c r="E219" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ModalChoosePlayer</t>
+          <t>.Boxes.ProductionsRating.PresetNameExists</t>
         </is>
       </c>
       <c r="G219" t="inlineStr"/>
       <c r="H219" t="inlineStr"/>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr"/>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Select all</t>
-[...6 lines deleted...]
-      </c>
+          <t>Zoom</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr"/>
       <c r="D220" t="inlineStr"/>
       <c r="E220" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SelectAll</t>
+          <t>.Boxes.CityBuilder.Zoom</t>
         </is>
       </c>
       <c r="G220" t="inlineStr"/>
       <c r="H220" t="inlineStr"/>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr"/>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Displays events that are happening in the "background".&lt;br&gt;&lt;em&gt;Fills up with info…  &lt;/em&gt;</t>
+          <t>Lost</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Toont je alle zaken die gebeuren op de "achtergrond"&lt;br&gt;&lt;em&gt;Vult zich beetje bij beetje met informatie ...&lt;/em&gt;</t>
+          <t>Verloren</t>
         </is>
       </c>
       <c r="D221" t="inlineStr"/>
       <c r="E221" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>.Menu.Info.Desc</t>
+          <t>.Boxes.UnitsGex.Lost</t>
         </is>
       </c>
       <c r="G221" t="inlineStr"/>
       <c r="H221" t="inlineStr"/>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr"/>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Explanation</t>
+          <t>List of your latest investments</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Uitleg</t>
+          <t>Lijst van je recente investeringen</t>
         </is>
       </c>
       <c r="D222" t="inlineStr"/>
       <c r="E222" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Exp</t>
+          <t>.Menu.Investment.Desc</t>
         </is>
       </c>
       <c r="G222" t="inlineStr"/>
       <c r="H222" t="inlineStr"/>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr"/>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Neighborhood</t>
+          <t>Guild supporting buildings</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Buurt</t>
+          <t>Gilde ondersteunende gebouwen</t>
         </is>
       </c>
       <c r="D223" t="inlineStr"/>
       <c r="E223" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Neighborhood</t>
+          <t>.Boxes.GuildMemberStat.GuildSupportBuildings</t>
         </is>
       </c>
       <c r="G223" t="inlineStr"/>
       <c r="H223" t="inlineStr"/>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr"/>
       <c r="B224" t="inlineStr">
         <is>
-          <t>TE</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>MT</t>
+          <t>Opslaan</t>
         </is>
       </c>
       <c r="D224" t="inlineStr"/>
       <c r="E224" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>.Eras.13.short</t>
+          <t>.Boxes.Investment.Overview.SettingsSave</t>
         </is>
       </c>
       <c r="G224" t="inlineStr"/>
       <c r="H224" t="inlineStr"/>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr"/>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Additional columns</t>
+          <t>Only Affordable Offers</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Extra kolommen</t>
+          <t>Alleen haalbare aanbiedingen</t>
         </is>
       </c>
       <c r="D225" t="inlineStr"/>
       <c r="E225" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.AdditionalColumns</t>
+          <t>.Boxes.Market.OnlyAffordable</t>
         </is>
       </c>
       <c r="G225" t="inlineStr"/>
       <c r="H225" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr"/>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Translation</t>
+          <t>Active</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Vertaling</t>
+          <t>Geactiveerd</t>
         </is>
       </c>
       <c r="D226" t="inlineStr"/>
       <c r="E226" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>.Settings.About.TranslateTitle</t>
+          <t>.Boxes.Settings.Active</t>
         </is>
       </c>
       <c r="G226" t="inlineStr"/>
       <c r="H226" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr"/>
       <c r="B227" t="inlineStr">
         <is>
-          <t>invested FP</t>
+          <t>Display Event Assistants</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>geïnvesteerde FP</t>
+          <t>Toon de Event Assistent</t>
         </is>
       </c>
       <c r="D227" t="inlineStr"/>
       <c r="E227" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.FpInvested</t>
+          <t>.Settings.ShowEventChest.Title</t>
         </is>
       </c>
       <c r="G227" t="inlineStr"/>
       <c r="H227" t="inlineStr"/>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr"/>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Ally</t>
+          <t>Exclude from closing</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Bondgenoot</t>
+          <t>Uitsluiten van sluiten</t>
         </is>
       </c>
       <c r="D228" t="inlineStr"/>
       <c r="E228" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.Ally</t>
+          <t>.Boxes.CloseBox.ExcludeFromClosing</t>
         </is>
       </c>
       <c r="G228" t="inlineStr"/>
       <c r="H228" t="inlineStr"/>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr"/>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Shows a box that temporarily covers the FP entry field in GB after a donation. The value determines the duration the box is shown in seconds - when 0, the box does not show</t>
+          <t>Without an API token for this world (obtainable free of charge from the website) you cannot transfer cities or notes.&lt;br&gt;Click here for instructions:</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Toont een kader dat na een donatie tijdelijk het FP-invoerveld in GB bedekt. De waarde bepaalt de duur dat het vak wordt weergegeven in seconden - bij 0 wordt het vak niet weergegeven</t>
+          <t>Zonder een API-token voor deze wereld (gratis verkrijgbaar via de website) kun je geen steden of notities overdragen.&lt;br&gt;Klik hier voor instructies:</t>
         </is>
       </c>
       <c r="D229" t="inlineStr"/>
       <c r="E229" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>.Settings.doubleFPtimeout.Desc</t>
+          <t>.Boxes.CityMap.MissingApiKeySubmitError</t>
         </is>
       </c>
       <c r="G229" t="inlineStr"/>
       <c r="H229" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr"/>
       <c r="B230" t="inlineStr">
         <is>
-          <t>1h</t>
+          <t>The current Status of the game</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>1u</t>
+          <t>De huidige status van het spel</t>
         </is>
       </c>
       <c r="D230" t="inlineStr"/>
       <c r="E230" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.1h</t>
+          <t>.Boxes.MergerGame.Status.Title</t>
         </is>
       </c>
       <c r="G230" t="inlineStr"/>
       <c r="H230" t="inlineStr"/>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr"/>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Other</t>
-[...6 lines deleted...]
-      </c>
+          <t>If upon opening the GE stage unlock dialogue the precentual goods use is higher than the threshold given below, a box is generated listing the percentual goods use in relation to the treasury stock. '0' will always open the box, '100' never.</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr"/>
       <c r="D231" t="inlineStr"/>
       <c r="E231" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.generic_building</t>
+          <t>.Settings.GexStockWarning.Desc</t>
         </is>
       </c>
       <c r="G231" t="inlineStr"/>
       <c r="H231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr"/>
       <c r="B232" t="inlineStr">
         <is>
-          <t>From now on, the times are copied in server time. If you want to change your displayed times to server time, check the settings.</t>
-[...2 lines deleted...]
-      <c r="C232" t="inlineStr"/>
+          <t>Settlements Overview</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>Nederzetting Overzicht</t>
+        </is>
+      </c>
       <c r="D232" t="inlineStr"/>
       <c r="E232" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.TimeZoneWarning.Desc</t>
+          <t>.Menu.OutP.Title</t>
         </is>
       </c>
       <c r="G232" t="inlineStr"/>
       <c r="H232" t="inlineStr"/>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr"/>
       <c r="B233" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rewards </t>
+          <t>FP's</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t xml:space="preserve">Totale beloning </t>
+          <t>FP's</t>
         </is>
       </c>
       <c r="D233" t="inlineStr"/>
       <c r="E233" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.Reward</t>
+          <t>.Boxes.FPCollector.FP</t>
         </is>
       </c>
       <c r="G233" t="inlineStr"/>
       <c r="H233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr"/>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Attack boost def. army</t>
+          <t>Should the "Close all windows" box be opened automatically after the game starts?</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Aanval boost verd. leger</t>
+          <t>Moet de box "Alle vensters sluiten" automatisch geopend worden na het starten van het spel?</t>
         </is>
       </c>
       <c r="D234" t="inlineStr"/>
       <c r="E234" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.att_boost_defender</t>
+          <t>.Settings.AutoOpenCloseBox.Desc</t>
         </is>
       </c>
       <c r="G234" t="inlineStr"/>
       <c r="H234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr"/>
       <c r="B235" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/incidents</t>
+          <t>Profit</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>https://foe-helper.com/docs/2/incidents</t>
+          <t>Winst</t>
         </is>
       </c>
       <c r="D235" t="inlineStr"/>
       <c r="E235" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.HelpLink</t>
+          <t>.Boxes.Investment.Overview.Profit</t>
         </is>
       </c>
       <c r="G235" t="inlineStr"/>
       <c r="H235" t="inlineStr"/>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr"/>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Open Import/Export Tool</t>
-[...6 lines deleted...]
-      </c>
+          <t>Reset</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr"/>
       <c r="D236" t="inlineStr"/>
       <c r="E236" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>.Settings.ExportSettings.OpenImportExportTool</t>
+          <t>.Boxes.ProductionsRating.PresetReset</t>
         </is>
       </c>
       <c r="G236" t="inlineStr"/>
       <c r="H236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr"/>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Negotiations</t>
+          <t>Progress per key</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Onderhandelingen</t>
+          <t>Voortgang per sleutel</t>
         </is>
       </c>
       <c r="D237" t="inlineStr"/>
       <c r="E237" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Negotiations</t>
+          <t>.Boxes.MergerGame.KeyValue.care</t>
         </is>
       </c>
       <c r="G237" t="inlineStr"/>
       <c r="H237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr"/>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Info</t>
+          <t>Rogue Only Warning</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Info</t>
+          <t>Schurken Waarschuwing</t>
         </is>
       </c>
       <c r="D238" t="inlineStr"/>
       <c r="E238" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.Info</t>
+          <t>.Settings.Entry.ShowRougeUnitWarning</t>
         </is>
       </c>
       <c r="G238" t="inlineStr"/>
       <c r="H238" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr"/>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Workers used</t>
+          <t>Accepted Trades</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Werkers gebruikt</t>
+          <t>Geaccepteerde Handel</t>
         </is>
       </c>
       <c r="D239" t="inlineStr"/>
       <c r="E239" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Energy.care</t>
+          <t>.Boxes.MarketOffersEvents.Accepted</t>
         </is>
       </c>
       <c r="G239" t="inlineStr"/>
       <c r="H239" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr"/>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Boost Inventory</t>
+          <t>Great Buildings</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Boost Inventaris</t>
+          <t>Grootse Gebouwen</t>
         </is>
       </c>
       <c r="D240" t="inlineStr"/>
       <c r="E240" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Title</t>
+          <t>.Boxes.GuildMemberStat.GreatBuildings</t>
         </is>
       </c>
       <c r="G240" t="inlineStr"/>
       <c r="H240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr"/>
       <c r="B241" t="inlineStr">
         <is>
-          <t>12 hour clock</t>
-[...2 lines deleted...]
-      <c r="C241" t="inlineStr"/>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="D241" t="inlineStr"/>
       <c r="E241" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AMPMTime</t>
+          <t>.Boxes.Castle.Unknown</t>
         </is>
       </c>
       <c r="G241" t="inlineStr"/>
       <c r="H241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr"/>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Missing or broken values? Please activate all needed information in the efficiency rating.</t>
-[...2 lines deleted...]
-      <c r="C242" t="inlineStr"/>
+          <t>creates a List of all the matching GB you come accross in other Players GB List or the ranking</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>Creëer een lijst met alle overeenkomende GB's die je tegenkomt de GB lijst van andere spelers of ranglijst</t>
+        </is>
+      </c>
       <c r="D242" t="inlineStr"/>
       <c r="E242" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.OtherPlayerTroubleshooting</t>
+          <t>.Menu.findGB.Desc</t>
         </is>
       </c>
       <c r="G242" t="inlineStr"/>
       <c r="H242" t="inlineStr"/>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr"/>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Disadvantage</t>
+          <t>Daily goods</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Nadeel</t>
+          <t>Dagelijkse goederen</t>
         </is>
       </c>
       <c r="D243" t="inlineStr"/>
       <c r="E243" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeDisadvantage</t>
+          <t>.Boxes.GreatBuildings.DailyGoods</t>
         </is>
       </c>
       <c r="G243" t="inlineStr"/>
       <c r="H243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr"/>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Delete!</t>
+          <t>Ext</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Verwijderen!</t>
+          <t>Extern</t>
         </is>
       </c>
       <c r="D244" t="inlineStr"/>
       <c r="E244" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>.Settings.ResetBoxPositions.Button</t>
-[...2 lines deleted...]
-      <c r="G244" t="inlineStr"/>
+          <t>.Boxes.OwnpartCalculator.Ext</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t>Forge Points from external sources.</t>
+        </is>
+      </c>
       <c r="H244" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr"/>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Open automatically</t>
+          <t>max Lvl</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Open automatisch</t>
+          <t>max niv</t>
         </is>
       </c>
       <c r="D245" t="inlineStr"/>
       <c r="E245" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>.Boxes.Market.Settings.Autostart</t>
+          <t>.Boxes.findGB.maxLvl</t>
         </is>
       </c>
       <c r="G245" t="inlineStr"/>
       <c r="H245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr"/>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Active</t>
+          <t>Treasure</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Geactiveerd</t>
+          <t>Goederen</t>
         </is>
       </c>
       <c r="D246" t="inlineStr"/>
       <c r="E246" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Active</t>
+          <t>.Boxes.Stats.BtnSource.statsTreasurePlayerH</t>
         </is>
       </c>
       <c r="G246" t="inlineStr"/>
       <c r="H246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr"/>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Terrain</t>
-[...6 lines deleted...]
-      </c>
+          <t>Only Unlocked</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr"/>
       <c r="D247" t="inlineStr"/>
       <c r="E247" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Terrain</t>
+          <t>.Boxes.ShopAssist.onlyUnlocked</t>
         </is>
       </c>
       <c r="G247" t="inlineStr"/>
       <c r="H247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr"/>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Copy values</t>
+          <t>CE</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Kopieer waardes</t>
+          <t>HT</t>
         </is>
       </c>
       <c r="D248" t="inlineStr"/>
       <c r="E248" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.CopyValues</t>
+          <t>.Eras.12.short</t>
         </is>
       </c>
       <c r="G248" t="inlineStr"/>
       <c r="H248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr"/>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Plunder</t>
-[...6 lines deleted...]
-      </c>
+          <t>Delete this preset?</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr"/>
       <c r="D249" t="inlineStr"/>
       <c r="E249" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Plunders</t>
+          <t>.Boxes.ProductionsRating.PresetConfirmDelete</t>
         </is>
       </c>
       <c r="G249" t="inlineStr"/>
       <c r="H249" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr"/>
       <c r="B250" t="inlineStr">
         <is>
-          <t>St. Patrick's Day Event Task</t>
+          <t>Guild Member</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>St. Patrick's Dag Evenement Taak</t>
+          <t>Speler</t>
         </is>
       </c>
       <c r="D250" t="inlineStr"/>
       <c r="E250" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.st_patricks_event_task_reward</t>
+          <t>.Boxes.GuildFights.Player</t>
         </is>
       </c>
       <c r="G250" t="inlineStr"/>
       <c r="H250" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr"/>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Finish Special Production Fragment</t>
-[...2 lines deleted...]
-      <c r="C251" t="inlineStr"/>
+          <t>Warning!</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>Waarschuwing!</t>
+        </is>
+      </c>
       <c r="D251" t="inlineStr"/>
       <c r="E251" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.FSP</t>
+          <t>.Boxes.BattleAssist.Title</t>
         </is>
       </c>
       <c r="G251" t="inlineStr"/>
       <c r="H251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr"/>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Market Filter</t>
+          <t>Fast Unit</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Markt Filter</t>
+          <t>Snelle Eenheid</t>
         </is>
       </c>
       <c r="D252" t="inlineStr"/>
       <c r="E252" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>.Menu.Market.Title</t>
+          <t>.Boxes.Units.fast</t>
         </is>
       </c>
       <c r="G252" t="inlineStr"/>
       <c r="H252" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr"/>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Rating</t>
+          <t>Forge-Bowl-Event</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Beoordeling</t>
+          <t>Forge Bowl Evenement</t>
         </is>
       </c>
       <c r="D253" t="inlineStr"/>
       <c r="E253" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>.Boxes.Market.Rating</t>
+          <t>.Boxes.FPCollector.forge_bowl_event</t>
         </is>
       </c>
       <c r="G253" t="inlineStr"/>
       <c r="H253" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr"/>
       <c r="B254" t="inlineStr">
         <is>
-          <t>FPs</t>
+          <t>Select the minimum amount of goods offered. This filter does NOT apply to guild members' trades</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Zelf te storten</t>
+          <t>Selecteer het minimum aantal aangeboden goederen. Dit filter is NIET van toepassing op handel van gildeleden</t>
         </is>
       </c>
       <c r="D254" t="inlineStr"/>
       <c r="E254" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Deposit</t>
+          <t>.Boxes.Market.TTMinQuantity</t>
         </is>
       </c>
       <c r="G254" t="inlineStr"/>
       <c r="H254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr"/>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Guild Member Overview</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Gildeleden Overzicht</t>
+          <t>Opslaan</t>
         </is>
       </c>
       <c r="D255" t="inlineStr"/>
       <c r="E255" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Title</t>
+          <t>.Boxes.Discord.Save</t>
         </is>
       </c>
       <c r="G255" t="inlineStr"/>
       <c r="H255" t="inlineStr"/>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr"/>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Difference</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Speler</t>
+          <t>Winst</t>
         </is>
       </c>
       <c r="D256" t="inlineStr"/>
       <c r="E256" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>.Boxes.Market.PlayerColumn</t>
+          <t>.Boxes.Calculator.Profit</t>
         </is>
       </c>
       <c r="G256" t="inlineStr"/>
       <c r="H256" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr"/>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Great Building</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Gebouwen</t>
+          <t>Groots Gebouw</t>
         </is>
       </c>
       <c r="D257" t="inlineStr"/>
       <c r="E257" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.Building</t>
+          <t>.Boxes.GreatBuildings.GreatBulding</t>
         </is>
       </c>
       <c r="G257" t="inlineStr"/>
       <c r="H257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr"/>
       <c r="B258" t="inlineStr">
         <is>
-          <t xml:space="preserve">Create a group first… </t>
+          <t>Disadvantage</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mak eerst een groep aan... </t>
+          <t>Nadeel</t>
         </is>
       </c>
       <c r="D258" t="inlineStr"/>
       <c r="E258" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.NewGroupDesc</t>
+          <t>.Boxes.Market.TradeDisadvantage</t>
         </is>
       </c>
       <c r="G258" t="inlineStr"/>
       <c r="H258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr"/>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Rewards on the Board</t>
+          <t>Course</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Beloningen op het Bord</t>
+          <t>Parcours</t>
         </is>
       </c>
       <c r="D259" t="inlineStr"/>
       <c r="E259" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>.Boxes.EventPresents.Title</t>
+          <t>.Boxes.GexStat.Course</t>
         </is>
       </c>
       <c r="G259" t="inlineStr"/>
       <c r="H259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr"/>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Shard - Settlement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Player Profile</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr"/>
       <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.culturalOutpost</t>
+          <t>.Menu.PlayerProfile.Title</t>
         </is>
       </c>
       <c r="G260" t="inlineStr"/>
       <c r="H260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr"/>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Please scroll through all the pages and press the EXPORT button</t>
+          <t>This includes all fair trades where the offered good has a lower stock than the requested good</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Ga aub door alle pagina's en druk op de EXPORT knop</t>
+          <t>Dit bevat alle eerlijke handel waarbij de aangeboden goederen een lagere voorraad hebben dan de gevraagde goederen</t>
         </is>
       </c>
       <c r="D261" t="inlineStr"/>
       <c r="E261" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Message</t>
+          <t>.Boxes.Market.TradeFairStockTT</t>
         </is>
       </c>
       <c r="G261" t="inlineStr"/>
       <c r="H261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr"/>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Artillery Unit</t>
+          <t>Special</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Artillerie Eenheid</t>
+          <t>Speciale gebouwen</t>
         </is>
       </c>
       <c r="D262" t="inlineStr"/>
       <c r="E262" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>.Boxes.Units.long_ranged</t>
+          <t>.Boxes.Productions.Headings.off_grid</t>
         </is>
       </c>
       <c r="G262" t="inlineStr"/>
       <c r="H262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr"/>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Round</t>
+          <t>Guild Member Overview</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Poging</t>
+          <t>Gildeleden overzicht</t>
         </is>
       </c>
       <c r="D263" t="inlineStr"/>
       <c r="E263" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Round</t>
+          <t>.Menu.GuildMemberStat.Title</t>
         </is>
       </c>
       <c r="G263" t="inlineStr"/>
       <c r="H263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr"/>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Upload/Send data to foe-helper.com</t>
+          <t>Displays all your in-stock buildings, upgrades, and selection kits from Sets and Chains.</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Gegevensoverdracht naar foe-helper.com</t>
+          <t>Toon allen bestaande gebouwen, upgrade en selectie kits.</t>
         </is>
       </c>
       <c r="D264" t="inlineStr"/>
       <c r="E264" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>.Settings.GlobalSend.Title</t>
+          <t>.Menu.Kits.Desc</t>
         </is>
       </c>
       <c r="G264" t="inlineStr"/>
       <c r="H264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr"/>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Create Limited Building Alerts</t>
-[...6 lines deleted...]
-      </c>
+          <t>Success</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr"/>
       <c r="D265" t="inlineStr"/>
       <c r="E265" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>.Settings.ShowBuildingsExpired.Title</t>
+          <t>.General.Success</t>
         </is>
       </c>
       <c r="G265" t="inlineStr"/>
       <c r="H265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr"/>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Warning!</t>
+          <t>Treasury Goods</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Waarschuwing!</t>
+          <t>Gildekas Goederen</t>
         </is>
       </c>
       <c r="D266" t="inlineStr"/>
       <c r="E266" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssist.Title</t>
+          <t>.Boxes.GuildMemberStat.TreasuryGoods</t>
         </is>
       </c>
       <c r="G266" t="inlineStr"/>
       <c r="H266" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr"/>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Help</t>
-[...6 lines deleted...]
-      </c>
+          <t>Do you want the GBG Player list to automatically open when clicking on the GBG ranking?</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr"/>
       <c r="D267" t="inlineStr"/>
       <c r="E267" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>.Settings.Entry.Help</t>
+          <t>.Settings.ShowGBGPlayerInfo.Desc</t>
         </is>
       </c>
       <c r="G267" t="inlineStr"/>
       <c r="H267" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr"/>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Name</t>
-[...6 lines deleted...]
-      </c>
+          <t>Collect Task!</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr"/>
       <c r="D268" t="inlineStr"/>
       <c r="E268" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Name</t>
+          <t>.Boxes.MergerGame.TaskReady</t>
         </is>
       </c>
       <c r="G268" t="inlineStr"/>
       <c r="H268" t="inlineStr"/>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr"/>
       <c r="B269" t="inlineStr">
         <is>
-          <t>display times in server time</t>
-[...2 lines deleted...]
-      <c r="C269" t="inlineStr"/>
+          <t>Website Api-Token</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>Website Api-token</t>
+        </is>
+      </c>
       <c r="D269" t="inlineStr"/>
       <c r="E269" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowServerTime</t>
+          <t>.Settings.Entry.ApiToken</t>
         </is>
       </c>
       <c r="G269" t="inlineStr"/>
       <c r="H269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr"/>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Offset to servertime (minutes)</t>
-[...2 lines deleted...]
-      <c r="C270" t="inlineStr"/>
+          <t>Show PvP-Arena-Protocol, when opening the PvP-Arena?</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>Toon PvP Arena Protocol als je de PvP Arena opent?</t>
+        </is>
+      </c>
       <c r="D270" t="inlineStr"/>
       <c r="E270" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.serverOffset</t>
+          <t>.Settings.ShowPvPArena.Desc</t>
         </is>
       </c>
       <c r="G270" t="inlineStr"/>
       <c r="H270" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr"/>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Aztec Helper</t>
+          <t>Member</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Azteken Helper</t>
+          <t>Lid</t>
         </is>
       </c>
       <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>.Menu.AztecMiniGame.Title</t>
+          <t>.Boxes.GuildMemberStat.Member</t>
         </is>
       </c>
       <c r="G271" t="inlineStr"/>
       <c r="H271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr"/>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Own part gross</t>
+          <t>Rows processed</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Eigen deel brutto</t>
+          <t>Rijen verwerkt</t>
         </is>
       </c>
       <c r="D272" t="inlineStr"/>
       <c r="E272" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.OwnPartBrutto</t>
+          <t>.Boxes.Treasury.RowNumber</t>
         </is>
       </c>
       <c r="G272" t="inlineStr"/>
       <c r="H272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr"/>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Energy used</t>
+          <t>Guild Battleground (GBG)</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Energie gebruikt</t>
+          <t>Gildestrijdperken (GSP)</t>
         </is>
       </c>
       <c r="D273" t="inlineStr"/>
       <c r="E273" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Energy.anniversary</t>
+          <t>.Menu.Gildfight.Title</t>
         </is>
       </c>
       <c r="G273" t="inlineStr"/>
       <c r="H273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr"/>
       <c r="B274" t="inlineStr">
         <is>
-          <t>This includes all fair trades where the offered good has a lower stock than the requested good</t>
+          <t xml:space="preserve">Search Building… </t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Dit bevat alle eerlijke handel waarbij de aangeboden goederen een lagere voorraad hebben dan de gevraagde goederen</t>
+          <t xml:space="preserve">Zoek gebouw... </t>
         </is>
       </c>
       <c r="D274" t="inlineStr"/>
       <c r="E274" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeFairStockTT</t>
+          <t>.Boxes.Productions.SearchInput</t>
         </is>
       </c>
       <c r="G274" t="inlineStr"/>
       <c r="H274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr"/>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Shows Advice (added by the player) for specific opposing armies.</t>
+          <t>Repeat</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Toont advies (toegevoegd door de speler) voor specifieke vijandige legers.</t>
+          <t>Herhaal</t>
         </is>
       </c>
       <c r="D275" t="inlineStr"/>
       <c r="E275" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>.Settings.ShowArmyAdvice.Desc</t>
+          <t>.Boxes.Alerts.Form.Repeat</t>
         </is>
       </c>
       <c r="G275" t="inlineStr"/>
       <c r="H275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr"/>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Create payment plan, calculate external spots and copy values for your GBs</t>
-[...6 lines deleted...]
-      </c>
+          <t>when</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr"/>
       <c r="D276" t="inlineStr"/>
       <c r="E276" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>.Menu.OwnpartCalculator.Desc</t>
+          <t>.Boxes.Tooltip.Building.when</t>
         </is>
       </c>
       <c r="G276" t="inlineStr"/>
       <c r="H276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr"/>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Display Blue Galaxy Helper</t>
-[...6 lines deleted...]
-      </c>
+          <t>can be motivated</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr"/>
       <c r="D277" t="inlineStr"/>
       <c r="E277" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>.Settings.ShowBlueGalaxyHelper.Title</t>
+          <t>.Boxes.Tooltip.Building.canMotivate</t>
         </is>
       </c>
       <c r="G277" t="inlineStr"/>
       <c r="H277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr"/>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Collect All Blocker</t>
-[...2 lines deleted...]
-      <c r="C278" t="inlineStr"/>
+          <t>No more attempts</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>Geen beurten meer</t>
+        </is>
+      </c>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>.Settings.BlockCollectAll.Title</t>
+          <t>.Boxes.Negotiation.TryEnd</t>
         </is>
       </c>
       <c r="G278" t="inlineStr"/>
       <c r="H278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr"/>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Current</t>
+          <t>All Advices</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Huidig</t>
+          <t>Alle aanbevelingen</t>
         </is>
       </c>
       <c r="D279" t="inlineStr"/>
       <c r="E279" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.ModeCurrent</t>
+          <t>.Boxes.BattleAssistAAConfig.AllConfigs</t>
         </is>
       </c>
       <c r="G279" t="inlineStr"/>
       <c r="H279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr"/>
       <c r="B280" t="inlineStr">
         <is>
-          <t>May Day Event</t>
-[...6 lines deleted...]
-      </c>
+          <t>Highest level of this building</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr"/>
       <c r="D280" t="inlineStr"/>
       <c r="E280" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.may_day_event</t>
+          <t>.Boxes.Kits.maxBuilding</t>
         </is>
       </c>
       <c r="G280" t="inlineStr"/>
       <c r="H280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr"/>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Repeat</t>
+          <t>GB Cost Calculator</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Herhaal</t>
+          <t>FP-calculator</t>
         </is>
       </c>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Repeat</t>
+          <t>.Menu.Calculator.Title</t>
         </is>
       </c>
       <c r="G281" t="inlineStr"/>
       <c r="H281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr"/>
       <c r="B282" t="inlineStr">
         <is>
-          <t>legendary</t>
+          <t>Day ⇋</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>legendarisch</t>
+          <t>Dag ⇋</t>
         </is>
       </c>
       <c r="D282" t="inlineStr"/>
       <c r="E282" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AllyRarity.legendary</t>
+          <t>.Boxes.MergerGame.Day</t>
         </is>
       </c>
       <c r="G282" t="inlineStr"/>
       <c r="H282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr"/>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Hide reset-blocker when box minimized</t>
+          <t>Menu position</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Verberg reset-blocker wanneer box geminimaliseerd is</t>
+          <t>Menu positie</t>
         </is>
       </c>
       <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.hideOverlay</t>
+          <t>.Settings.Entry.SelectedMenu</t>
         </is>
       </c>
       <c r="G283" t="inlineStr"/>
       <c r="H283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr"/>
       <c r="B284" t="inlineStr">
         <is>
-          <t>LMA</t>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Loss = __costs__ &lt;small&gt;(Cost)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>LM</t>
+          <t>Beloning=__nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Kosten: __costs__ - Plaats beveilgd aan: __safe__&lt;br&gt;Verlies= __costs__ &lt;small&gt;(Cost)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
         </is>
       </c>
       <c r="D284" t="inlineStr"/>
       <c r="E284" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>.Eras.6.short</t>
+          <t>.Boxes.Calculator.TTLoss</t>
         </is>
       </c>
       <c r="G284" t="inlineStr"/>
       <c r="H284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr"/>
       <c r="B285" t="inlineStr">
         <is>
-          <t>See all available information of the current QI map.</t>
+          <t>Error parsing date</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Bekijk alle beschikbare informatie van de huidige QI-kaart.</t>
+          <t>Fout tijdens verwerken van de datum</t>
         </is>
       </c>
       <c r="D285" t="inlineStr"/>
       <c r="E285" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>.Menu.QIMap.Desc</t>
+          <t>.Boxes.Investment.DateParseError</t>
         </is>
       </c>
       <c r="G285" t="inlineStr"/>
       <c r="H285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr"/>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Slot Empty</t>
+          <t>Expired Alert Summary at Start</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>niet gevuld</t>
+          <t>Geef een overzicht van alle verlopen alarmen bij het inloggen</t>
         </is>
       </c>
       <c r="D286" t="inlineStr"/>
       <c r="E286" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>.Boxes.Units.NotFilled</t>
+          <t>.Boxes.Alerts.Preferences.Start.Title</t>
         </is>
       </c>
       <c r="G286" t="inlineStr"/>
       <c r="H286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr"/>
       <c r="B287" t="inlineStr">
         <is>
-          <t>GE/GBG date format</t>
+          <t>7-Day Challenge</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>GE/GSP datum formaat</t>
+          <t>7-Dagen Uitdaging</t>
         </is>
       </c>
       <c r="D287" t="inlineStr"/>
       <c r="E287" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GexGbgDateFormat</t>
+          <t>.Boxes.Castle.SevenDayChallenge</t>
         </is>
       </c>
       <c r="G287" t="inlineStr"/>
       <c r="H287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr"/>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Town Hall</t>
-[...6 lines deleted...]
-      </c>
+          <t>Active preset</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr"/>
       <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.main_building</t>
+          <t>.Boxes.ProductionsRating.PresetActive</t>
         </is>
       </c>
       <c r="G288" t="inlineStr"/>
       <c r="H288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr"/>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Expired Alert Summary at Start</t>
+          <t>Battle</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Geef een overzicht van alle verlopen alarmen bij het inloggen</t>
+          <t>Gevecht</t>
         </is>
       </c>
       <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Start.Title</t>
+          <t>.Boxes.Castle.Battle</t>
         </is>
       </c>
       <c r="G289" t="inlineStr"/>
       <c r="H289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr"/>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Town Hall</t>
+          <t>Daily Challenge</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Gemeentehuis</t>
+          <t>Dagelijkse Uitdaging</t>
         </is>
       </c>
       <c r="D290" t="inlineStr"/>
       <c r="E290" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.main_building</t>
+          <t>.Boxes.Castle.DailyChallenge</t>
         </is>
       </c>
       <c r="G290" t="inlineStr"/>
       <c r="H290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr"/>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Show guild treasury log export tool</t>
+          <t>Military Units Overview</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Toont de Gildeschat log exporteer applicatie</t>
+          <t>Eenhedenoverzicht</t>
         </is>
       </c>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>.Settings.ShowGuildTreasuryLogExport.Title</t>
+          <t>.Menu.Unit.Title</t>
         </is>
       </c>
       <c r="G291" t="inlineStr"/>
       <c r="H291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr"/>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Max results</t>
+          <t>Chance</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Max resultaat</t>
+          <t>Kans</t>
         </is>
       </c>
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>.Boxes.Market.MaxResults</t>
+          <t>.Boxes.Negotiation.Chance</t>
         </is>
       </c>
       <c r="G292" t="inlineStr"/>
       <c r="H292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr"/>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Only Affordable Offers</t>
+          <t>LMA</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Alleen haalbare aanbiedingen</t>
+          <t>LM</t>
         </is>
       </c>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>.Boxes.Market.OnlyAffordable</t>
+          <t>.Eras.6.short</t>
         </is>
       </c>
       <c r="G293" t="inlineStr"/>
       <c r="H293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr"/>
       <c r="B294" t="inlineStr">
         <is>
-          <t>at</t>
+          <t>Fall Event</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>om</t>
+          <t>Herfst Evenement</t>
         </is>
       </c>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Time</t>
+          <t>.Boxes.FPCollector.fall_event</t>
         </is>
       </c>
       <c r="G294" t="inlineStr"/>
       <c r="H294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr"/>
       <c r="B295" t="inlineStr">
         <is>
-          <t xml:space="preserve">Target Progress for Workers used: </t>
+          <t>Display Alert suggestions (for example, when clicking on a GBG sector, or collecting a building production)</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t xml:space="preserve">Doelvoortgang voor gebruikte werkers: </t>
+          <t>Toon suggesties voor alarmen (bijvoorbeeld, wanneer je klikt op een sector in strijdperken, of wanneer je productie ophaalt in een productiegebouw)</t>
         </is>
       </c>
       <c r="D295" t="inlineStr"/>
       <c r="E295" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.EfficiencyTargetProgress.soccer</t>
+          <t>.Boxes.Alerts.Preferences.Suggestions.Info</t>
         </is>
       </c>
       <c r="G295" t="inlineStr"/>
       <c r="H295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr"/>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Display Alert suggestions (for example, when clicking on a GBG sector, or collecting a building production)</t>
+          <t>Current Arc Bonus</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Toon suggesties voor alarmen (bijvoorbeeld, wanneer je klikt op een sector in strijdperken, of wanneer je productie ophaalt in een productiegebouw)</t>
+          <t>Huidige Arc Bonus</t>
         </is>
       </c>
       <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Suggestions.Info</t>
+          <t>.Boxes.Calculator.ArkBonus</t>
         </is>
       </c>
       <c r="G296" t="inlineStr"/>
       <c r="H296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr"/>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Negotiation Helper</t>
+          <t>https://docs.foe-helper.com/english/module/scouting</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Onderhandelingshulp</t>
+          <t>https://docs.foe-helper.com/english/module/scouting</t>
         </is>
       </c>
       <c r="D297" t="inlineStr"/>
       <c r="E297" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>.Menu.Negotiation.Title</t>
+          <t>.Boxes.scoutingTimes.HelpLink</t>
         </is>
       </c>
       <c r="G297" t="inlineStr"/>
       <c r="H297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr"/>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Quintillion</t>
+          <t>Modern Era</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Triljoen</t>
+          <t>Moderne tijdperk</t>
         </is>
       </c>
       <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.QT</t>
+          <t>.Eras.10</t>
         </is>
       </c>
       <c r="G298" t="inlineStr"/>
       <c r="H298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr"/>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Current Arc Bonus</t>
+          <t>Select GB</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Huidige Arc Bonus</t>
+          <t>Selecteer GG</t>
         </is>
       </c>
       <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.ArkBonus</t>
+          <t>.Boxes.findGB.selectGB</t>
         </is>
       </c>
       <c r="G299" t="inlineStr"/>
       <c r="H299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr"/>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Trust</t>
+          <t>Status</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Vertrouwen</t>
+          <t>Status</t>
         </is>
       </c>
       <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Trust</t>
+          <t>.Boxes.MergerGame.Status</t>
         </is>
       </c>
       <c r="G300" t="inlineStr"/>
       <c r="H300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr"/>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Himeji Castle (Spoils of War)</t>
+          <t>Available energy</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Himeji Castle (Oorlogsbuit)</t>
+          <t>Beschikbare energie</t>
         </is>
       </c>
       <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.spoilsOfWar</t>
+          <t>.Boxes.MergerGame.availableCurrency.anniversary</t>
         </is>
       </c>
       <c r="G301" t="inlineStr"/>
       <c r="H301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr"/>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Space Age Venus</t>
+          <t>Progress</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Ruimtetijdperk: Venus</t>
+          <t>Voortgang</t>
         </is>
       </c>
       <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>.Eras.20</t>
+          <t>.Boxes.Investment.Overview.Progress</t>
         </is>
       </c>
       <c r="G302" t="inlineStr"/>
       <c r="H302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr"/>
       <c r="B303" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; accepted your trade of __offerValue__ __offer__ for __needValue__ __need__.</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; heeft jouw aanbieding __offerValue__ __offer__ for __needValue__ __need__ geaccepteerd.</t>
+          <t>Punten</t>
         </is>
       </c>
       <c r="D303" t="inlineStr"/>
       <c r="E303" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.Trade</t>
+          <t>.Boxes.MoppelHelper.Points</t>
         </is>
       </c>
       <c r="G303" t="inlineStr"/>
       <c r="H303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr"/>
       <c r="B304" t="inlineStr">
         <is>
-          <t>The Alert for __provinceName__ was saved!</t>
+          <t>SASH</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Alarm voor __provinceName__ is opgeslagen!</t>
+          <t>RTRH</t>
         </is>
       </c>
       <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SaveMessage.Desc</t>
+          <t>.Eras.23.short</t>
         </is>
       </c>
       <c r="G304" t="inlineStr"/>
       <c r="H304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr"/>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Best</t>
-[...2 lines deleted...]
-      <c r="C305" t="inlineStr"/>
+          <t>Submit</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>Verzenden</t>
+        </is>
+      </c>
       <c r="D305" t="inlineStr"/>
       <c r="E305" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Best</t>
+          <t>.Boxes.CityMap.Submit</t>
         </is>
       </c>
       <c r="G305" t="inlineStr"/>
       <c r="H305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr"/>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Negotiation Blocker</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Onderhandelblokkering</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="D306" t="inlineStr"/>
       <c r="E306" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>.Settings.ShowMapTradeWarning.Title</t>
+          <t>.Boxes.GexStat.Gex</t>
         </is>
       </c>
       <c r="G306" t="inlineStr"/>
       <c r="H306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr"/>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Menu Content</t>
+          <t>Meds</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Menu Inhoud</t>
+          <t>Medailles</t>
         </is>
       </c>
       <c r="D307" t="inlineStr"/>
       <c r="E307" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>.Settings.Entry.MenuContent</t>
+          <t>.Boxes.OwnpartCalculator.Meds</t>
         </is>
       </c>
       <c r="G307" t="inlineStr"/>
       <c r="H307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr"/>
       <c r="B308" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/notes</t>
+          <t>4h</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/notes</t>
+          <t>4u</t>
         </is>
       </c>
       <c r="D308" t="inlineStr"/>
       <c r="E308" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.HelpLink</t>
+          <t>.Boxes.Alerts.Time.4h</t>
         </is>
       </c>
       <c r="G308" t="inlineStr"/>
       <c r="H308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr"/>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Rewards Bar Info</t>
-[...2 lines deleted...]
-      <c r="C309" t="inlineStr"/>
+          <t>Progress</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>Vooruitgang</t>
+        </is>
+      </c>
       <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowGBGRewards</t>
+          <t>.Boxes.GuildFights.Progress</t>
         </is>
       </c>
       <c r="G309" t="inlineStr"/>
       <c r="H309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr"/>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Info Box</t>
+          <t>Transition between titles</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Info-venster</t>
+          <t>Overgang tussen titels</t>
         </is>
       </c>
       <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>.Menu.Info.Title</t>
+          <t>.Boxes.BetterMusic.Transition</t>
         </is>
       </c>
       <c r="G310" t="inlineStr"/>
       <c r="H310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr"/>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Space Age Asteroid Belt</t>
+          <t>Owner to Add</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Ruimtetijdperk: Asteroïdengordel</t>
+          <t>Eigen bijdrage</t>
         </is>
       </c>
       <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>.Eras.19</t>
+          <t>.Boxes.OwnpartCalculator.OwnPart</t>
         </is>
       </c>
       <c r="G311" t="inlineStr"/>
       <c r="H311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr"/>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Daily castle points</t>
+          <t>Take notes on anything you don't want to forget.</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Dagelijkse kasteelpunten</t>
+          <t>Neem notities van alles dat u niet wil vergeten.</t>
         </is>
       </c>
       <c r="D312" t="inlineStr"/>
       <c r="E312" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.DailyCastlePoints</t>
+          <t>.Menu.Notice.Desc</t>
         </is>
       </c>
       <c r="G312" t="inlineStr"/>
       <c r="H312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr"/>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Statistics Overview</t>
-[...6 lines deleted...]
-      </c>
+          <t>Reset to default</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr"/>
       <c r="D313" t="inlineStr"/>
       <c r="E313" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Title</t>
+          <t>.Boxes.ProductionsRating.Reset</t>
         </is>
       </c>
       <c r="G313" t="inlineStr"/>
       <c r="H313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr"/>
       <c r="B314" t="inlineStr">
         <is>
-          <t>4h</t>
+          <t>__player__'s __building__ has just reached level __level__.&lt;br&gt;You took spot &lt;strong&gt;__rank__ &lt;/strong&gt; and received &lt;strong&gt;__fps__&lt;/strong&gt; FPs.</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>4u</t>
+          <t>__player__'s __building__ heeft niveau __level__ bereikt.&lt;br&gt;Je hebt plaats &lt;strong&gt;__rank__&lt;/strong&gt; behaald en ontving &lt;strong&gt;__fps__&lt;/strong&gt; FP terug.</t>
         </is>
       </c>
       <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.4h</t>
+          <t>.Boxes.Infobox.Messages.LevelUp</t>
         </is>
       </c>
       <c r="G314" t="inlineStr"/>
       <c r="H314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr"/>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Transition between titles</t>
+          <t xml:space="preserve">Available collections: </t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Overgang tussen titels</t>
+          <t xml:space="preserve">Beschikbare inningen </t>
         </is>
       </c>
       <c r="D315" t="inlineStr"/>
       <c r="E315" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Transition</t>
+          <t>.Boxes.BlueGalaxy.AvailableCollections</t>
         </is>
       </c>
       <c r="G315" t="inlineStr"/>
       <c r="H315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr"/>
       <c r="B316" t="inlineStr">
         <is>
-          <t>This tool helps you find the best buildings to collect with your Blue Galaxy</t>
+          <t>Town Overview</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Deze tool helpt je bij het vinden van de beste opbrengst van je Blauwe Melkweg</t>
+          <t>Stadsoverzicht</t>
         </is>
       </c>
       <c r="D316" t="inlineStr"/>
       <c r="E316" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>.Menu.Bluegalaxy.Desc</t>
+          <t>.Menu.Citymap.Title</t>
         </is>
       </c>
       <c r="G316" t="inlineStr"/>
       <c r="H316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr"/>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Message</t>
+          <t>Show Medals</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Bericht</t>
+          <t>Toon Medailles</t>
         </is>
       </c>
       <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Message</t>
+          <t>.Settings.ShowOwnPartMedals.Desc</t>
         </is>
       </c>
       <c r="G317" t="inlineStr"/>
       <c r="H317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr"/>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Filter</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Filter</t>
+          <t>GEX</t>
         </is>
       </c>
       <c r="D318" t="inlineStr"/>
       <c r="E318" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Filter</t>
+          <t>.Boxes.Castle.Gex</t>
         </is>
       </c>
       <c r="G318" t="inlineStr"/>
       <c r="H318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr"/>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Recurring Quests</t>
+          <t>Defense</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Herhalende missies</t>
+          <t>Verdediging</t>
         </is>
       </c>
       <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.Title</t>
+          <t>.Boxes.PvPArena.Tabs.DefenseFights</t>
         </is>
       </c>
       <c r="G319" t="inlineStr"/>
       <c r="H319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr"/>
       <c r="B320" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available collections: </t>
+          <t>LvL</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t xml:space="preserve">Beschikbare inningen </t>
+          <t>Niveau</t>
         </is>
       </c>
       <c r="D320" t="inlineStr"/>
       <c r="E320" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.AvailableCollections</t>
+          <t>.Boxes.OwnpartCalculator.Step</t>
         </is>
       </c>
       <c r="G320" t="inlineStr"/>
       <c r="H320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr"/>
       <c r="B321" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; has just contributed __points__ GE points.</t>
+          <t>Round</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; heeft zojuist __points__ punten behaald in GE.</t>
+          <t>Poging</t>
         </is>
       </c>
       <c r="D321" t="inlineStr"/>
       <c r="E321" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.GEX</t>
+          <t>.Boxes.Negotiation.Round</t>
         </is>
       </c>
       <c r="G321" t="inlineStr"/>
       <c r="H321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr"/>
       <c r="B322" t="inlineStr">
         <is>
-          <t>show battles won</t>
+          <t>Tables</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Toon gewonnen gevechten</t>
+          <t>Tabellen</t>
         </is>
       </c>
       <c r="D322" t="inlineStr"/>
       <c r="E322" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ShowBattlesWon</t>
+          <t>.Boxes.DBExport.Tables</t>
         </is>
       </c>
       <c r="G322" t="inlineStr"/>
       <c r="H322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr"/>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Virtual Future</t>
+          <t>Province</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Virtuele toekomst</t>
+          <t>Provincie</t>
         </is>
       </c>
       <c r="D323" t="inlineStr"/>
       <c r="E323" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>.Eras.17</t>
+          <t>.Boxes.GuildFights.Province</t>
         </is>
       </c>
       <c r="G323" t="inlineStr"/>
       <c r="H323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr"/>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Your headline</t>
-[...6 lines deleted...]
-      </c>
+          <t>Best</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr"/>
       <c r="D324" t="inlineStr"/>
       <c r="E324" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.DummyHeading</t>
+          <t>.Boxes.ProductionsRating.Best</t>
         </is>
       </c>
       <c r="G324" t="inlineStr"/>
       <c r="H324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr"/>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Current Production Overview (Daily)</t>
+          <t>Guild Power</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Productieoverzicht (Dagelijks)</t>
+          <t>Gildemacht</t>
         </is>
       </c>
       <c r="D325" t="inlineStr"/>
       <c r="E325" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Title</t>
+          <t>.Boxes.Productions.GuildPower</t>
         </is>
       </c>
       <c r="G325" t="inlineStr"/>
       <c r="H325" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr"/>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Power Levelling</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Power Levelen</t>
+          <t>Gebeurtenis</t>
         </is>
       </c>
       <c r="D326" t="inlineStr"/>
       <c r="E326" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.PowerLeveling</t>
+          <t>.Boxes.Stats.Rewards.Source.__event</t>
         </is>
       </c>
       <c r="G326" t="inlineStr"/>
       <c r="H326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr"/>
       <c r="B327" t="inlineStr">
         <is>
           <t xml:space="preserve">Coming Soon…  </t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t xml:space="preserve">Binnenkort beschikbaar…  </t>
         </is>
       </c>
       <c r="D327" t="inlineStr"/>
       <c r="E327" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
           <t>.Boxes.Alerts.Preferences.ComingSoon</t>
         </is>
       </c>
       <c r="G327" t="inlineStr"/>
       <c r="H327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr"/>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Rewards</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Beloningen</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsRewards</t>
+          <t>.Boxes.OwnpartCalculator.OptionsLevel</t>
         </is>
       </c>
       <c r="G328" t="inlineStr"/>
       <c r="H328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr"/>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Date</t>
+          <t>__era__&lt;br&gt;You have: __stock__</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Datum</t>
+          <t>__era__&lt;br&gt;Je hebt: __stock__</t>
         </is>
       </c>
       <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.Date</t>
+          <t>.Boxes.Market.OfferTT</t>
         </is>
       </c>
       <c r="G329" t="inlineStr"/>
       <c r="H329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr"/>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Upcoming Tasks</t>
+          <t>This players city can not be attacked</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Aankomende Opdrachten</t>
+          <t>Deze speler's stad kan niet worden aangevallen</t>
         </is>
       </c>
       <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.UpcomingTasks</t>
+          <t>.Boxes.MoppelHelper.CityProtected</t>
         </is>
       </c>
       <c r="G330" t="inlineStr"/>
       <c r="H330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr"/>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Copy values</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Tijdperk</t>
+          <t>Kopieer waardes</t>
         </is>
       </c>
       <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Era</t>
+          <t>.Boxes.PowerLeveling.CopyValues</t>
         </is>
       </c>
       <c r="G331" t="inlineStr"/>
       <c r="H331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr"/>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Your city data is now on the clipboard</t>
+          <t>Roads</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Jouw stad data is nu op het klembord</t>
+          <t>Wegen</t>
         </is>
       </c>
       <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ToastBodyCopyData</t>
+          <t>.Boxes.CityMap.street</t>
         </is>
       </c>
       <c r="G332" t="inlineStr"/>
       <c r="H332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr"/>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Highlight</t>
-[...2 lines deleted...]
-      <c r="C333" t="inlineStr"/>
+          <t>Place5</t>
+        </is>
+      </c>
+      <c r="C333" t="inlineStr">
+        <is>
+          <t>Plaats5</t>
+        </is>
+      </c>
       <c r="D333" t="inlineStr"/>
       <c r="E333" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.Highlight</t>
+          <t>.Boxes.PowerLeveling.P5</t>
         </is>
       </c>
       <c r="G333" t="inlineStr"/>
       <c r="H333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr"/>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Summer Event</t>
+          <t>This file cannot be processed or is not in the correct format.</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Zomerevenement</t>
+          <t>Dit bestand kan niet worden verwerkt of is niet in het juiste formaat.</t>
         </is>
       </c>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.summer_event</t>
+          <t>.Boxes.DBExport.ImportFileError</t>
         </is>
       </c>
       <c r="G334" t="inlineStr"/>
       <c r="H334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr"/>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Blue Galaxy</t>
+          <t>Spot is not safe. __fpcount__ additional FPs must be added.&lt;br&gt;Total to make spot safe: __totalfp__ FPs</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Blauwe Melkweg</t>
+          <t>Plek is niet veilig. Er moeten hiervoor nog __fpcount__ extra FP worden gestort.&lt;br&gt;Totaal voor een veilige plek: __totalfp__FP</t>
         </is>
       </c>
       <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowBlueGalaxyHelper</t>
+          <t>.Boxes.Calculator.TTForderNegativeProfit</t>
         </is>
       </c>
       <c r="G335" t="inlineStr"/>
       <c r="H335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr"/>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Do not create alerts for selected buildings</t>
+          <t>Save medals?</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Maak geen alarmen voor de geselecteerde gebouwen</t>
+          <t>Medailles besparen?</t>
         </is>
       </c>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>.Settings.ShowBuildingsExpired.Button</t>
+          <t>.Boxes.Negotiation.SaveMedals</t>
         </is>
       </c>
       <c r="G336" t="inlineStr"/>
       <c r="H336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr"/>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>Modify Checklist</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Evenement</t>
+          <t>checklist aanpassen</t>
         </is>
       </c>
       <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.event</t>
+          <t>.Boxes.idleGame.Strategy.Title</t>
         </is>
       </c>
       <c r="G337" t="inlineStr"/>
       <c r="H337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr"/>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Click to toggle:</t>
+          <t>Bid Settings</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Klik om aan/uit te schakelen:</t>
+          <t>Veiling Instelling</t>
         </is>
       </c>
       <c r="D338" t="inlineStr"/>
       <c r="E338" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>.Boxes.InactivesSettings.Toggle</t>
+          <t>.Settings.Auctions.Button</t>
         </is>
       </c>
       <c r="G338" t="inlineStr"/>
       <c r="H338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr"/>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Treasure Daily</t>
+          <t>Rogue Only Warning</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Goederen - Dagelijks</t>
+          <t>Schurken Waarschuwing</t>
         </is>
       </c>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsTreasurePlayerD</t>
+          <t>.Settings.ShowRougeUnitWarning.Title</t>
         </is>
       </c>
       <c r="G339" t="inlineStr"/>
       <c r="H339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr"/>
       <c r="B340" t="inlineStr">
         <is>
-          <t>top right</t>
+          <t>Show own sector countdowns</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>rechtsboven</t>
+          <t>Laat de aftelling van eigen sectoren zien</t>
         </is>
       </c>
       <c r="D340" t="inlineStr"/>
       <c r="E340" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.top-right</t>
+          <t>.Boxes.GuildFights.ShowOwnSectors</t>
         </is>
       </c>
       <c r="G340" t="inlineStr"/>
       <c r="H340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr"/>
       <c r="B341" t="inlineStr">
         <is>
           <t>Persistent</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>Aanhoudend</t>
         </is>
       </c>
       <c r="D341" t="inlineStr"/>
       <c r="E341" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
           <t>.Boxes.Alerts.Form.Persistent</t>
         </is>
       </c>
       <c r="G341" t="inlineStr"/>
       <c r="H341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr"/>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Member participation</t>
+          <t>Choose a player</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Leden deelname</t>
+          <t>Kies een speler</t>
         </is>
       </c>
       <c r="D342" t="inlineStr"/>
       <c r="E342" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.MemberParticipation</t>
+          <t>.Boxes.Notice.ModalChoosePlayer</t>
         </is>
       </c>
       <c r="G342" t="inlineStr"/>
       <c r="H342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr"/>
       <c r="B343" t="inlineStr">
         <is>
-          <t>delete ex-member after</t>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X  __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Loss = __paid__ &lt;small&gt;(Paid)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>verwijder ex-gildeleden na</t>
+          <t>Beloning = __nettoreward__&lt;small&gt;(netto beloning)&lt;/small&gt; * __arcfactor__%&lt;small&gt;(Arc bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Gestort: __paid__&lt;br&gt;Verlies = __paid__&lt;small&gt;(paid)&lt;/small&gt; - __bruttoreward__&lt;small&gt;(reward)&lt;/small&gt; = __loss__</t>
         </is>
       </c>
       <c r="D343" t="inlineStr"/>
       <c r="E343" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.DeleteExMembersAfter</t>
+          <t>.Boxes.Calculator.TTLossSelf</t>
         </is>
       </c>
       <c r="G343" t="inlineStr"/>
       <c r="H343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr"/>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Historical Ally Rooms</t>
-[...2 lines deleted...]
-      <c r="C344" t="inlineStr"/>
+          <t>export data</t>
+        </is>
+      </c>
+      <c r="C344" t="inlineStr">
+        <is>
+          <t>exporteer data</t>
+        </is>
+      </c>
       <c r="D344" t="inlineStr"/>
       <c r="E344" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.allyRooms</t>
+          <t>.Boxes.DBExport.ExportData</t>
         </is>
       </c>
       <c r="G344" t="inlineStr"/>
       <c r="H344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr"/>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Overview</t>
+          <t>To find same friends in different chats</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Overzicht</t>
+          <t>Zelfde vrienden vinden in verschillende chats</t>
         </is>
       </c>
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Overview</t>
+          <t>.Menu.CompareFriendsThreads.Desc</t>
         </is>
       </c>
       <c r="G345" t="inlineStr"/>
       <c r="H345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr"/>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Negotiation has been cancelled</t>
+          <t>Needs two lane road</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Onderhandeling is afgebroken</t>
+          <t>Vereist 2-baans weg</t>
         </is>
       </c>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Canceled</t>
+          <t>.Boxes.CombatCalculator.StreetRequired</t>
         </is>
       </c>
       <c r="G346" t="inlineStr"/>
       <c r="H346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr"/>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Quantum Incursions</t>
+          <t>Show Sums:</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Quantum invasies</t>
+          <t>Toon Som:</t>
         </is>
       </c>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>.Boxes.General.Quantum_Incursion</t>
+          <t>.Boxes.Outpost.ShowSums</t>
         </is>
       </c>
       <c r="G347" t="inlineStr"/>
       <c r="H347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr"/>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Aztec Helper</t>
+          <t>bottom left</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Azteken Helper</t>
+          <t>linksonder</t>
         </is>
       </c>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowAztecHelper</t>
+          <t>.Menu.Notification.Position.bottom-left</t>
         </is>
       </c>
       <c r="G348" t="inlineStr"/>
       <c r="H348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr"/>
       <c r="B349" t="inlineStr">
         <is>
-          <t>GB Cost Calculator</t>
+          <t>Inventory</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>FP-calculator</t>
+          <t>Inventaris</t>
         </is>
       </c>
       <c r="D349" t="inlineStr"/>
       <c r="E349" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>.Menu.Calculator.Title</t>
+          <t>.Boxes.MarketOffers.Inventory</t>
         </is>
       </c>
       <c r="G349" t="inlineStr"/>
       <c r="H349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr"/>
       <c r="B350" t="inlineStr">
         <is>
-          <t xml:space="preserve">Number of Streets: </t>
+          <t>Displayed values assume your buildings have finished construction.</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aantal Straten: </t>
+          <t>Bij Productie, Populatie en Tevredenheid waarden wordt ervan uitgegaan uit dat de constructie van je gebouwen voltooid is.</t>
         </is>
       </c>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.StreetsAmount</t>
+          <t>.Boxes.CityMap.QIHint</t>
         </is>
       </c>
       <c r="G350" t="inlineStr"/>
       <c r="H350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr"/>
       <c r="B351" t="inlineStr">
         <is>
-          <t>FoE-Helper: There are badges remaining on the field!</t>
+          <t>Market Filter</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>FoE-Helper: Er zijn nog badges op het veld!</t>
+          <t>Markt Filter</t>
         </is>
       </c>
       <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeysLeft.soccer</t>
+          <t>.Menu.Market.Title</t>
         </is>
       </c>
       <c r="G351" t="inlineStr"/>
       <c r="H351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr"/>
       <c r="B352" t="inlineStr">
         <is>
-          <t>No data available!&lt;br /&gt;Please visit the guild expedition contribution page in the guild expedition overview to update the data.</t>
+          <t>GE Relic Rewards (Temple of Relic)</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Geen data gevonden&lt;br/&gt;Ga naar het "Bijdrage aan Gilde Expeditie" scherm in de Gilde Expeditie om de data te vernieuwen.</t>
+          <t>GE Relieken beloningen (reliekentempel)</t>
         </is>
       </c>
       <c r="D352" t="inlineStr"/>
       <c r="E352" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.ParticipationNoData</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.guildExpedition</t>
         </is>
       </c>
       <c r="G352" t="inlineStr"/>
       <c r="H352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr"/>
       <c r="B353" t="inlineStr">
         <is>
-          <t>SAT</t>
+          <t>Lines</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>RTT</t>
+          <t>Lijnen</t>
         </is>
       </c>
       <c r="D353" t="inlineStr"/>
       <c r="E353" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>.Eras.22.short</t>
+          <t>.Boxes.Stats.BtnChartType.line</t>
         </is>
       </c>
       <c r="G353" t="inlineStr"/>
       <c r="H353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr"/>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Tasks</t>
+          <t>Efficiency score according to the settings in the efficiency module</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Taken</t>
+          <t>De efficiëntiescore volgens de instellingen in de efficiëntiemodule</t>
         </is>
       </c>
       <c r="D354" t="inlineStr"/>
       <c r="E354" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.Table.Tasks</t>
+          <t>.Boxes.CombatCalculator.EfficiencyTT</t>
         </is>
       </c>
       <c r="G354" t="inlineStr"/>
       <c r="H354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr"/>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Item Type</t>
+          <t>When no bid was placed for a minute, the module starts again from the first row.</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Item type</t>
+          <t>Als er gedurende één minuut geen bod wordt uitgebracht, begint de module opnieuw bij regel 1.</t>
         </is>
       </c>
       <c r="D355" t="inlineStr"/>
       <c r="E355" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.KitName</t>
+          <t>.Boxes.AuctionSettings.Help4</t>
         </is>
       </c>
       <c r="G355" t="inlineStr"/>
       <c r="H355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr"/>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Place2</t>
+          <t>Title</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Plaats2</t>
+          <t>Titel</t>
         </is>
       </c>
       <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.P2</t>
+          <t>.Boxes.Alerts.Form.Title</t>
         </is>
       </c>
       <c r="G356" t="inlineStr"/>
       <c r="H356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr"/>
       <c r="B357" t="inlineStr">
         <is>
-          <t>(De)select currently visible buildings</t>
-[...2 lines deleted...]
-      <c r="C357" t="inlineStr"/>
+          <t>Do not create alerts for selected buildings</t>
+        </is>
+      </c>
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>Maak geen alarmen voor de geselecteerde gebouwen</t>
+        </is>
+      </c>
       <c r="D357" t="inlineStr"/>
       <c r="E357" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ToggleBuildingSelection</t>
+          <t>.Settings.ShowBuildingsExpired.Button</t>
         </is>
       </c>
       <c r="G357" t="inlineStr"/>
       <c r="H357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr"/>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Set Alert</t>
+          <t>Motivation Activity</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Zet alarm</t>
+          <t>Motivatie Activiteit</t>
         </is>
       </c>
       <c r="D358" t="inlineStr"/>
       <c r="E358" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SetAlert</t>
+          <t>.Settings.Entry.ShowPlayersMotivation</t>
         </is>
       </c>
       <c r="G358" t="inlineStr"/>
       <c r="H358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr"/>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Rating value of 1 __eraname__ good (in FP)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Error</t>
+        </is>
+      </c>
+      <c r="C359" t="inlineStr"/>
       <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.GoodsValue</t>
+          <t>.General.Error</t>
         </is>
       </c>
       <c r="G359" t="inlineStr"/>
       <c r="H359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr"/>
       <c r="B360" t="inlineStr">
         <is>
-          <t>How to highlight buildings: Click any row to select the buildings you want to compare more easily. Search results are marked automatically.</t>
+          <t xml:space="preserve">Number of Streets: </t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Gebouwen markeren: Klik op een willekeurige rij om de gebouwen te selecteren die je gemakkelijker wilt vergelijken. Zoekresultaten worden automatisch gemarkeerd.</t>
+          <t xml:space="preserve">Aantal Straten: </t>
         </is>
       </c>
       <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.HighlightsExplained</t>
+          <t>.Boxes.CityMap.StreetsAmount</t>
         </is>
       </c>
       <c r="G360" t="inlineStr"/>
       <c r="H360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr"/>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Title</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Titel</t>
+          <t>Opslaan</t>
         </is>
       </c>
       <c r="D361" t="inlineStr"/>
       <c r="E361" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Title</t>
+          <t>.Boxes.GexStat.Save</t>
         </is>
       </c>
       <c r="G361" t="inlineStr"/>
       <c r="H361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr"/>
       <c r="B362" t="inlineStr">
         <is>
-          <t>delete GBG round</t>
-[...6 lines deleted...]
-      </c>
+          <t>Allies</t>
+        </is>
+      </c>
+      <c r="C362" t="inlineStr"/>
       <c r="D362" t="inlineStr"/>
       <c r="E362" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.DeleteGBGRound</t>
+          <t>.Menu.Allies.Title</t>
         </is>
       </c>
       <c r="G362" t="inlineStr"/>
       <c r="H362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr"/>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Notify position</t>
+          <t>Lists the FP costs for buying the required goods (applies only to GBs you have not yet built)</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Notificatie Positie</t>
+          <t>Toont de FP kosten voor het kopen van de benodigde goederen (geldt enkel voor nog niet gebouwde GG's)</t>
         </is>
       </c>
       <c r="D363" t="inlineStr"/>
       <c r="E363" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>.Settings.Entry.NotificationsPosition</t>
+          <t>.Boxes.GreatBuildings.TTGoodCostsColumn</t>
         </is>
       </c>
       <c r="G363" t="inlineStr"/>
       <c r="H363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr"/>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Buildings Efficiency Rating</t>
-[...6 lines deleted...]
-      </c>
+          <t>Item Shop</t>
+        </is>
+      </c>
+      <c r="C364" t="inlineStr"/>
       <c r="D364" t="inlineStr"/>
       <c r="E364" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Title</t>
+          <t>.Boxes.ShopAssist.Shop</t>
         </is>
       </c>
       <c r="G364" t="inlineStr"/>
       <c r="H364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr"/>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Rogue</t>
+          <t>Members without __greatbuilding__</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Schurk</t>
+          <t>Leden zonder __greatbuilding__</t>
         </is>
       </c>
       <c r="D365" t="inlineStr"/>
       <c r="E365" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>.Boxes.Units.rogue</t>
+          <t>.Boxes.GuildMemberStat.MemberWithoutGB</t>
         </is>
       </c>
       <c r="G365" t="inlineStr"/>
       <c r="H365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr"/>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Sorting</t>
+          <t>Goods from Mars are not included. Please visit your Mars outpost and open the box again</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Sortering</t>
+          <t>Exclusief goederen van mars zijn. Ga naar je mars nederzetting en open dit venster opnieuw</t>
         </is>
       </c>
       <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.Sorting</t>
+          <t>.Boxes.Productions.NoMarsDataWarning</t>
         </is>
       </c>
       <c r="G366" t="inlineStr"/>
       <c r="H366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr"/>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Export as jSON</t>
+          <t>Guild Treasury - h</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Exporteer als jSON</t>
+          <t>Gildekas per uur</t>
         </is>
       </c>
       <c r="D367" t="inlineStr"/>
       <c r="E367" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>.Boxes.General.ExportJSON</t>
+          <t>.Boxes.Stats.BtnSource.statsTreasureClanH</t>
         </is>
       </c>
       <c r="G367" t="inlineStr"/>
       <c r="H367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr"/>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Encounters</t>
+          <t>Top View</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Ontmoetingen</t>
+          <t>Standaard</t>
         </is>
       </c>
       <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Encounters</t>
+          <t>.Boxes.CityMap.NormalPerspecitve</t>
         </is>
       </c>
       <c r="G368" t="inlineStr"/>
       <c r="H368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr"/>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Displays a window when opening the map, stating the scouting times of the currently available provinces and the current scouting progress</t>
+          <t>There are several ways to get support:</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Toont een venster bij het openen van de kaart met de verkenningstijden van de momenteel beschikbare provincies en de huidige verkenningsvoortgang</t>
+          <t>Er zijn verschillende manieren om hulp te krijgen:</t>
         </is>
       </c>
       <c r="D369" t="inlineStr"/>
       <c r="E369" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>.Settings.ShowScoutingTimes.Desc</t>
+          <t>.Settings.Help.Desc</t>
         </is>
       </c>
       <c r="G369" t="inlineStr"/>
       <c r="H369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr"/>
       <c r="B370" t="inlineStr">
         <is>
-          <t>PvP-Arena</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>PvP-Arena</t>
+          <t>GG</t>
         </is>
       </c>
       <c r="D370" t="inlineStr"/>
       <c r="E370" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Title</t>
+          <t>.Boxes.Infobox.FilterLevel</t>
         </is>
       </c>
       <c r="G370" t="inlineStr"/>
       <c r="H370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr"/>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Defence%</t>
+          <t>View</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Verdediging%</t>
+          <t>weergave</t>
         </is>
       </c>
       <c r="D371" t="inlineStr"/>
       <c r="E371" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Defend</t>
+          <t>.Boxes.CloseBox.View</t>
         </is>
       </c>
       <c r="G371" t="inlineStr"/>
       <c r="H371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr"/>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Aanpassen</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="D372" t="inlineStr"/>
       <c r="E372" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.Edit</t>
+          <t>.Boxes.MergerGame.Simulation</t>
         </is>
       </c>
       <c r="G372" t="inlineStr"/>
       <c r="H372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr"/>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Market Filter</t>
+          <t>https://docs.foe-helper.com/english/module/gb-calculator</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Markt Filter</t>
+          <t>https://foe-helper.com/docs/en/gb-calculator/</t>
         </is>
       </c>
       <c r="D373" t="inlineStr"/>
       <c r="E373" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>.Boxes.Market.Title</t>
+          <t>.Boxes.OwnpartCalculator.HelpLink</t>
         </is>
       </c>
       <c r="G373" t="inlineStr"/>
       <c r="H373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr"/>
       <c r="B374" t="inlineStr">
         <is>
-          <t>__amount__% of __good__ stock (__era__)</t>
+          <t>Double donation blocker</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>__amount__% van __good__ voorraad (__era__)</t>
+          <t>Dubbele donatie blokkeren</t>
         </is>
       </c>
       <c r="D374" t="inlineStr"/>
       <c r="E374" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.relativeCosts</t>
+          <t>.Settings.Entry.doubleFPtimeout</t>
         </is>
       </c>
       <c r="G374" t="inlineStr"/>
       <c r="H374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr"/>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Website: information and documentation on the extension and it's features.</t>
+          <t>FoE-Helper: Number of FPs in your bar.</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Website: informatie en documentatie van de extensie.</t>
+          <t>FoE-Helper: Aantal FP in je balk.</t>
         </is>
       </c>
       <c r="D375" t="inlineStr"/>
       <c r="E375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>.Settings.Help.Website</t>
+          <t>.StrategyPoints.FPInBar</t>
         </is>
       </c>
       <c r="G375" t="inlineStr"/>
       <c r="H375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr"/>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Boosts &amp; Production</t>
-[...6 lines deleted...]
-      </c>
+          <t>Next Age</t>
+        </is>
+      </c>
+      <c r="C376" t="inlineStr"/>
       <c r="D376" t="inlineStr"/>
       <c r="E376" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.Boosts</t>
+          <t>.Boxes.Stats.BtnNextEra</t>
         </is>
       </c>
       <c r="G376" t="inlineStr"/>
       <c r="H376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr"/>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Lower</t>
+          <t>Number of Diplomatic Gifts attempts remaining.</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Lager</t>
+          <t>Aantal pogingen voor Diplomatieke geschenken over.</t>
         </is>
       </c>
       <c r="D377" t="inlineStr"/>
       <c r="E377" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeForLower</t>
+          <t>.Boxes.BonusService.diplomatic_gifts</t>
         </is>
       </c>
       <c r="G377" t="inlineStr"/>
       <c r="H377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr"/>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Military Units Overview</t>
+          <t>Disabled: Visit a Map Sector first (M)!</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Eenhedenoverzicht</t>
+          <t>Gedeactiveerd: Bezoek eerst een provincie (M)!</t>
         </is>
       </c>
       <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>.Menu.Unit.Title</t>
+          <t>.Menu.Campagne.Warning</t>
         </is>
       </c>
       <c r="G378" t="inlineStr"/>
       <c r="H378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr"/>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Hidden Reward</t>
-[...6 lines deleted...]
-      </c>
+          <t>Repeat last Building Selection</t>
+        </is>
+      </c>
+      <c r="C379" t="inlineStr"/>
       <c r="D379" t="inlineStr"/>
       <c r="E379" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.hiddenReward</t>
+          <t>.Settings.RepeatSelectBuilding.Title</t>
         </is>
       </c>
       <c r="G379" t="inlineStr"/>
       <c r="H379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr"/>
       <c r="B380" t="inlineStr">
         <is>
-          <t>This module will automatically calculate an auction bid and copy it to the clipboard.</t>
+          <t>Encounters</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Deze module berekent automatisch een veilingbod en kopieert deze naar het klembord.</t>
+          <t>Ontmoetingen</t>
         </is>
       </c>
       <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>.Settings.Auctions.Desc</t>
+          <t>.Boxes.GexStat.Encounters</t>
         </is>
       </c>
       <c r="G380" t="inlineStr"/>
       <c r="H380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr"/>
       <c r="B381" t="inlineStr">
         <is>
-          <t>&lt;span style='color:#29b206'&gt;Remaining&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
+          <t>Result</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>&lt;span style='color:#29b206'&gt;Overschot&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Tekort&lt;/span&gt;</t>
+          <t>Resultaat</t>
         </is>
       </c>
       <c r="D381" t="inlineStr"/>
       <c r="E381" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.DescStillMissing</t>
+          <t>.Boxes.ProductionsRating.Results</t>
         </is>
       </c>
       <c r="G381" t="inlineStr"/>
       <c r="H381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr"/>
       <c r="B382" t="inlineStr">
         <is>
-          <t>GBG Player Pop Up</t>
-[...2 lines deleted...]
-      <c r="C382" t="inlineStr"/>
+          <t>Factor</t>
+        </is>
+      </c>
+      <c r="C382" t="inlineStr">
+        <is>
+          <t>Factor</t>
+        </is>
+      </c>
       <c r="D382" t="inlineStr"/>
       <c r="E382" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGPlayerInfo.Title</t>
+          <t>.Boxes.AuctionSettings.Factor</t>
         </is>
       </c>
       <c r="G382" t="inlineStr"/>
       <c r="H382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr"/>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Tags can be used to group Alerts (a new notification with a given tag will replace an older notification with the same tag).</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Punten</t>
+          <t>Labels kunnen worden gebruikt om meldingen te groeperen (een nieuwe melding met een bepaald label zal een oude melding met hetzelfde label overschrijven).</t>
         </is>
       </c>
       <c r="D383" t="inlineStr"/>
       <c r="E383" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Points</t>
+          <t>.Boxes.Alerts.Form.Tag.Description</t>
         </is>
       </c>
       <c r="G383" t="inlineStr"/>
       <c r="H383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr"/>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Number of Diplomatic Gifts attempts remaining.</t>
+          <t>Offer</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Aantal pogingen voor Diplomatieke geschenken over.</t>
+          <t>Aanbieding</t>
         </is>
       </c>
       <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.diplomatic_gifts</t>
+          <t>.Boxes.Market.Offer</t>
         </is>
       </c>
       <c r="G384" t="inlineStr"/>
       <c r="H384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr"/>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Battle surrendered</t>
+          <t>Daily Production</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>De strijd opgegeven</t>
+          <t>Dagelijkse Productie</t>
         </is>
       </c>
       <c r="D385" t="inlineStr"/>
       <c r="E385" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.battleSurrendered</t>
+          <t>.Boxes.PlayerProfile.DailyProduction</t>
         </is>
       </c>
       <c r="G385" t="inlineStr"/>
       <c r="H385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr"/>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Total</t>
+          <t>GBs at the top of the list are best value</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Totaal</t>
+          <t>Gebouwen bovenaan de lijst leveren de meeste waarde</t>
         </is>
       </c>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.GoodEraTotal</t>
+          <t>.Boxes.GreatBuildings.SuggestionDescription</t>
         </is>
       </c>
       <c r="G386" t="inlineStr"/>
       <c r="H386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr"/>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Show Fragments</t>
+          <t>Space Age Asteroid Belt</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Toon fragmenten</t>
+          <t>Ruimtetijdperk: Asteroïdengordel</t>
         </is>
       </c>
       <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.showBGFragments</t>
+          <t>.Eras.19</t>
         </is>
       </c>
       <c r="G387" t="inlineStr"/>
       <c r="H387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr"/>
       <c r="B388" t="inlineStr">
         <is>
-          <t xml:space="preserve">Search Building… </t>
-[...6 lines deleted...]
-      </c>
+          <t>Show FSP Calculator</t>
+        </is>
+      </c>
+      <c r="C388" t="inlineStr"/>
       <c r="D388" t="inlineStr"/>
       <c r="E388" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.SearchInput</t>
+          <t>.Boxes.ProductionsRating.ShowFSPCalculator</t>
         </is>
       </c>
       <c r="G388" t="inlineStr"/>
       <c r="H388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr"/>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>In Stock</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>Op voorraad</t>
         </is>
       </c>
       <c r="D389" t="inlineStr"/>
       <c r="E389" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>.Boxes.cardGame.Bonus</t>
+          <t>.Boxes.Kits.InStock</t>
         </is>
       </c>
       <c r="G389" t="inlineStr"/>
       <c r="H389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr"/>
       <c r="B390" t="inlineStr">
         <is>
-          <t>This value is not accessible, because this player is neither a friend nor in your guild.</t>
-[...2 lines deleted...]
-      <c r="C390" t="inlineStr"/>
+          <t>Coords</t>
+        </is>
+      </c>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>Coördinaten</t>
+        </is>
+      </c>
       <c r="D390" t="inlineStr"/>
       <c r="E390" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.OtherPlayerNotAvailable</t>
+          <t>.Boxes.GvGMap.Sector.Coords</t>
         </is>
       </c>
       <c r="G390" t="inlineStr"/>
       <c r="H390" t="inlineStr"/>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr"/>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Displays a schematics of your city</t>
+          <t>Notes</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Een schematische weergave van je stad in bovenaanzicht</t>
+          <t>Notities</t>
         </is>
       </c>
       <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>.Menu.Citymap.Desc</t>
+          <t>.Menu.Notice.Title</t>
         </is>
       </c>
       <c r="G391" t="inlineStr"/>
       <c r="H391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr"/>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Factor</t>
+          <t>Disabled: Open one of your GBs first!</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Factor</t>
+          <t>Gedeactiveerd: open eerst een van je GG's!</t>
         </is>
       </c>
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Factor</t>
+          <t>.Menu.OwnpartCalculator.Warning</t>
         </is>
       </c>
       <c r="G392" t="inlineStr"/>
       <c r="H392" t="inlineStr"/>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr"/>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Tags can be used to group Alerts (a new notification with a given tag will replace an older notification with the same tag).</t>
+          <t>Challenge</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Labels kunnen worden gebruikt om meldingen te groeperen (een nieuwe melding met een bepaald label zal een oude melding met hetzelfde label overschrijven).</t>
+          <t>Uitdaging</t>
         </is>
       </c>
       <c r="D393" t="inlineStr"/>
       <c r="E393" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Tag.Description</t>
+          <t>.Boxes.Castle.Challenge</t>
         </is>
       </c>
       <c r="G393" t="inlineStr"/>
       <c r="H393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr"/>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Error loading the Negotiation Table</t>
+          <t>Displays guild treasury export log tool when opening the Guild Treasury Log window</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Fout bij het laden van de onderhandelingstabel</t>
+          <t>Toont de Gildechat export log tool wanneer het Gildeschat Log venster wordt geopend</t>
         </is>
       </c>
       <c r="D394" t="inlineStr"/>
       <c r="E394" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.TableLoadError</t>
+          <t>.Settings.ShowGuildTreasuryLogExport.Desc</t>
         </is>
       </c>
       <c r="G394" t="inlineStr"/>
       <c r="H394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr"/>
       <c r="B395" t="inlineStr">
         <is>
-          <t>available</t>
+          <t>Negotiation Table</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Beschikbaar</t>
+          <t>Onderhandelingshulp</t>
         </is>
       </c>
       <c r="D395" t="inlineStr"/>
       <c r="E395" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Available</t>
+          <t>.Boxes.Negotiation.Title</t>
         </is>
       </c>
       <c r="G395" t="inlineStr"/>
       <c r="H395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr"/>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Search for buildings that produce less resources per tile than expected.</t>
+          <t>Spoils of War Rewards (Himeji Castle)</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Zoek naar gebouwen die minder produceren per tegel dan verwacht.</t>
+          <t>Oorlogsbuit (Himeji Kasteel)</t>
         </is>
       </c>
       <c r="D396" t="inlineStr"/>
       <c r="E396" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>.Menu.ProductionsRating.Desc</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.spoilsOfWar</t>
         </is>
       </c>
       <c r="G396" t="inlineStr"/>
       <c r="H396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr"/>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Relative time</t>
-[...2 lines deleted...]
-      <c r="C397" t="inlineStr"/>
+          <t>Reload Page</t>
+        </is>
+      </c>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>Herlaad de pagina</t>
+        </is>
+      </c>
       <c r="D397" t="inlineStr"/>
       <c r="E397" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.RelativeTime</t>
+          <t>.Boxes.DBExport.ReloadPage</t>
         </is>
       </c>
       <c r="G397" t="inlineStr"/>
       <c r="H397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr"/>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Streets</t>
+          <t>Title Settings</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Wegen</t>
+          <t>Titel instellingen</t>
         </is>
       </c>
       <c r="D398" t="inlineStr"/>
       <c r="E398" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.street</t>
+          <t>.Boxes.BetterMusic.TitleSettings</t>
         </is>
       </c>
       <c r="G398" t="inlineStr"/>
       <c r="H398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr"/>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Ok</t>
+          <t>Event Pass</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>OK</t>
+          <t>Evenement pas</t>
         </is>
       </c>
       <c r="D399" t="inlineStr"/>
       <c r="E399" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.confirmGoodsMissmatch</t>
+          <t>.Boxes.FPCollector.event_pass</t>
         </is>
       </c>
       <c r="G399" t="inlineStr"/>
       <c r="H399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr"/>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Confirm Reset?</t>
-[...2 lines deleted...]
-      <c r="C400" t="inlineStr"/>
+          <t>We still calculate with 5 tries, because we do not have the data to support negotiations with more tries.</t>
+        </is>
+      </c>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>We rekenen nog steeds met 5 beurten, omdat we niet voldoende gegevens hebben om meer beurten te ondersteunen.</t>
+        </is>
+      </c>
       <c r="D400" t="inlineStr"/>
       <c r="E400" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ConfirmReset</t>
+          <t>.Boxes.Negotiation.ChanceGreaterThan5</t>
         </is>
       </c>
       <c r="G400" t="inlineStr"/>
       <c r="H400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr"/>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Sum Inventory + Offered</t>
+          <t>Percentage</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Som Inventaris + Aangeboden</t>
+          <t>Evenredig</t>
         </is>
       </c>
       <c r="D401" t="inlineStr"/>
       <c r="E401" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.InventoryOfferSum</t>
+          <t>.Boxes.Units.Proportionally</t>
         </is>
       </c>
       <c r="G401" t="inlineStr"/>
       <c r="H401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr"/>
       <c r="B402" t="inlineStr">
         <is>
-          <t>after</t>
-[...2 lines deleted...]
-      <c r="C402" t="inlineStr"/>
+          <t>Attrition</t>
+        </is>
+      </c>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>Uitputting</t>
+        </is>
+      </c>
       <c r="D402" t="inlineStr"/>
       <c r="E402" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.after</t>
+          <t>.Boxes.GuildFights.Attrition</t>
         </is>
       </c>
       <c r="G402" t="inlineStr"/>
       <c r="H402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr"/>
       <c r="B403" t="inlineStr">
         <is>
-          <t>buildings total</t>
-[...6 lines deleted...]
-      </c>
+          <t>Produces</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr"/>
       <c r="D403" t="inlineStr"/>
       <c r="E403" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.BuildingsAmount</t>
+          <t>.Boxes.Tooltip.Building.produces</t>
         </is>
       </c>
       <c r="G403" t="inlineStr"/>
       <c r="H403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr"/>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Space Carrier - Diplomatic Gift</t>
-[...6 lines deleted...]
-      </c>
+          <t>Costs</t>
+        </is>
+      </c>
+      <c r="C404" t="inlineStr"/>
       <c r="D404" t="inlineStr"/>
       <c r="E404" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.diplomaticGifts</t>
+          <t>.Boxes.Tooltip.Building.costs</t>
         </is>
       </c>
       <c r="G404" t="inlineStr"/>
       <c r="H404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr"/>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Item</t>
+          <t>No Settlements finished yet.</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Naam</t>
+          <t>Nog geen Nederzettingen afgerond.</t>
         </is>
       </c>
       <c r="D405" t="inlineStr"/>
       <c r="E405" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.name</t>
+          <t>.Boxes.PlayerProfile.NoSettlementsFinished</t>
         </is>
       </c>
       <c r="G405" t="inlineStr"/>
       <c r="H405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr"/>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Guild Power production</t>
+          <t>1d</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Gildemacht productie</t>
+          <t>1d</t>
         </is>
       </c>
       <c r="D406" t="inlineStr"/>
       <c r="E406" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.clan_power_production</t>
+          <t>.Boxes.Alerts.Time.1d</t>
         </is>
       </c>
       <c r="G406" t="inlineStr"/>
       <c r="H406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr"/>
       <c r="B407" t="inlineStr">
         <is>
-          <t>open overview after update</t>
+          <t>Rating</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>open overzicht na update</t>
+          <t>Beoordeling</t>
         </is>
       </c>
       <c r="D407" t="inlineStr"/>
       <c r="E407" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.AutoStartOnUpdate</t>
+          <t>.Boxes.Market.Rating</t>
         </is>
       </c>
       <c r="G407" t="inlineStr"/>
       <c r="H407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr"/>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Attrition</t>
+          <t>Show all parts</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Uitputting</t>
+          <t>Laat alle onderdelen zien</t>
         </is>
       </c>
       <c r="D408" t="inlineStr"/>
       <c r="E408" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Attrition</t>
+          <t>.Boxes.Kits.TripleStateButton1</t>
         </is>
       </c>
       <c r="G408" t="inlineStr"/>
       <c r="H408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr"/>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Title Settings</t>
-[...6 lines deleted...]
-      </c>
+          <t>Include Ally boosts in the rating</t>
+        </is>
+      </c>
+      <c r="C409" t="inlineStr"/>
       <c r="D409" t="inlineStr"/>
       <c r="E409" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.TitleSettings</t>
+          <t>.Boxes.ProductionsRating.ShowAllies</t>
         </is>
       </c>
       <c r="G409" t="inlineStr"/>
       <c r="H409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr"/>
       <c r="B410" t="inlineStr">
         <is>
-          <t>compression</t>
+          <t>Displays Incident types, times and locations</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>compressie</t>
+          <t>Lijst van incidenten in en rond je stad</t>
         </is>
       </c>
       <c r="D410" t="inlineStr"/>
       <c r="E410" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Compression</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Menu.HiddenRewards.Desc</t>
+        </is>
+      </c>
+      <c r="G410" t="inlineStr"/>
       <c r="H410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr"/>
       <c r="B411" t="inlineStr">
         <is>
-          <t>No unit data available. Please press "U" to launch the Army Management console</t>
+          <t>Info</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Geen eenheden informatie beschikbaar. Druk "U" om het Legerbeheer scherm te openen</t>
+          <t>Info</t>
         </is>
       </c>
       <c r="D411" t="inlineStr"/>
       <c r="E411" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>.Boxes.UnitsGex.NoUnitsAvailable</t>
+          <t>.Boxes.GvGMap.Log.Info</t>
         </is>
       </c>
       <c r="G411" t="inlineStr"/>
       <c r="H411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr"/>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Total keys</t>
+          <t>Market Filter</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>Totaal sleutels</t>
+          <t>Markt Filter</t>
         </is>
       </c>
       <c r="D412" t="inlineStr"/>
       <c r="E412" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Keys.anniversary</t>
+          <t>.Boxes.Market.Title</t>
         </is>
       </c>
       <c r="G412" t="inlineStr"/>
       <c r="H412" t="inlineStr"/>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr"/>
       <c r="B413" t="inlineStr">
         <is>
-          <t>horizontal</t>
+          <t>Should all box coordinates be reset? This can bring back windows you managed to move out of sight.</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>horizontaal</t>
+          <t>Moeten de coördinaten van alle vensters verwijderd worden? Dit kan vensters weer zichtbaar te maken die je buiten beeld hebt gesleept.</t>
         </is>
       </c>
       <c r="D413" t="inlineStr"/>
       <c r="E413" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.Horizontal</t>
+          <t>.Settings.ResetBoxPositions.Desc</t>
         </is>
       </c>
       <c r="G413" t="inlineStr"/>
       <c r="H413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr"/>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Ranking</t>
+          <t>The Alert for __provinceName__ was saved!</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>Rangorde</t>
+          <t>Alarm voor __provinceName__ is opgeslagen!</t>
         </is>
       </c>
       <c r="D414" t="inlineStr"/>
       <c r="E414" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Ranking</t>
+          <t>.Boxes.GuildFights.SaveMessage.Desc</t>
         </is>
       </c>
       <c r="G414" t="inlineStr"/>
       <c r="H414" t="inlineStr"/>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr"/>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Area</t>
+          <t>Alerts</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>ruimte</t>
+          <t>Waarschuwingen</t>
         </is>
       </c>
       <c r="D415" t="inlineStr"/>
       <c r="E415" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.area</t>
+          <t>.Menu.Alerts.Title</t>
         </is>
       </c>
       <c r="G415" t="inlineStr"/>
       <c r="H415" t="inlineStr"/>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr"/>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Repeat last Building Selection</t>
-[...2 lines deleted...]
-      <c r="C416" t="inlineStr"/>
+          <t>Negotiations</t>
+        </is>
+      </c>
+      <c r="C416" t="inlineStr">
+        <is>
+          <t>Onderhandelingen</t>
+        </is>
+      </c>
       <c r="D416" t="inlineStr"/>
       <c r="E416" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>.Settings.RepeatSelectBuilding.Title</t>
+          <t>.Boxes.Castle.Negotiations</t>
         </is>
       </c>
       <c r="G416" t="inlineStr"/>
       <c r="H416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr"/>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Guild member</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Gildelid</t>
+          <t>Huidig</t>
         </is>
       </c>
       <c r="D417" t="inlineStr"/>
       <c r="E417" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ContentHeadIsGuild</t>
+          <t>.Boxes.Productions.ModeCurrent</t>
         </is>
       </c>
       <c r="G417" t="inlineStr"/>
       <c r="H417" t="inlineStr"/>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr"/>
       <c r="B418" t="inlineStr">
         <is>
-          <t>Player</t>
-[...6 lines deleted...]
-      </c>
+          <t>GE Goods Use</t>
+        </is>
+      </c>
+      <c r="C418" t="inlineStr"/>
       <c r="D418" t="inlineStr"/>
       <c r="E418" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.PlayerName</t>
+          <t>.Settings.Entry.GexStockWarning</t>
         </is>
       </c>
       <c r="G418" t="inlineStr"/>
       <c r="H418" t="inlineStr"/>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr"/>
       <c r="B419" t="inlineStr">
         <is>
-          <t>Enable Event helpers</t>
-[...2 lines deleted...]
-      <c r="C419" t="inlineStr"/>
+          <t>Displays a Trade filtering tool when the Market console is opened.</t>
+        </is>
+      </c>
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>Toont een tool om handel te filteren als de markt wordt geopend.</t>
+        </is>
+      </c>
       <c r="D419" t="inlineStr"/>
       <c r="E419" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>.Settings.EventHelper.All</t>
+          <t>.Settings.ShowMarketFilter.Desc</t>
         </is>
       </c>
       <c r="G419" t="inlineStr"/>
       <c r="H419" t="inlineStr"/>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr"/>
       <c r="B420" t="inlineStr">
         <is>
-          <t>1d</t>
+          <t xml:space="preserve">Help translate FoE Helper by registering on our translation tool: </t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>1d</t>
+          <t xml:space="preserve">Help met het vertalen van de extensie door je te registreren bij onze vertaal applicatie: </t>
         </is>
       </c>
       <c r="D420" t="inlineStr"/>
       <c r="E420" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.1d</t>
+          <t>.Settings.About.TranslateDesc</t>
         </is>
       </c>
       <c r="G420" t="inlineStr"/>
       <c r="H420" t="inlineStr"/>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr"/>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Group by Ages</t>
+          <t>Owner to Add Remaining</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Groepeer per tijdperk</t>
+          <t>Resterend</t>
         </is>
       </c>
       <c r="D421" t="inlineStr"/>
       <c r="E421" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleGroupBy</t>
+          <t>.Boxes.OwnpartCalculator.OwnPartRemaining</t>
         </is>
       </c>
       <c r="G421" t="inlineStr"/>
       <c r="H421" t="inlineStr"/>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr"/>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Advices</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Advies</t>
+          <t>Niveau</t>
         </is>
       </c>
       <c r="D422" t="inlineStr"/>
       <c r="E422" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Title</t>
+          <t>.Boxes.GreatBuildings.Level</t>
         </is>
       </c>
       <c r="G422" t="inlineStr"/>
       <c r="H422" t="inlineStr"/>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr"/>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Site name</t>
+          <t>Ranking</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>Site naam</t>
+          <t>Rangorde</t>
         </is>
       </c>
       <c r="D423" t="inlineStr"/>
       <c r="E423" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.SideName</t>
+          <t>.Boxes.GexStat.Ranking</t>
         </is>
       </c>
       <c r="G423" t="inlineStr"/>
       <c r="H423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr"/>
       <c r="B424" t="inlineStr">
         <is>
-          <t>Siege deleted</t>
+          <t>Guild Treasury - d</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>Belegering verwijderd</t>
+          <t>Gildekas per dag</t>
         </is>
       </c>
       <c r="D424" t="inlineStr"/>
       <c r="E424" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.siege_deleted</t>
+          <t>.Boxes.Stats.BtnSource.statsTreasureClanD</t>
         </is>
       </c>
       <c r="G424" t="inlineStr"/>
       <c r="H424" t="inlineStr"/>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr"/>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Arc: FP Rewards/day from other players</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Arc: FP beloning/dag van andere spelers</t>
+          <t>Verwijderen</t>
         </is>
       </c>
       <c r="D425" t="inlineStr"/>
       <c r="E425" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.RewardPerDay</t>
+          <t>.Boxes.Discord.DeleteEntry</t>
         </is>
       </c>
       <c r="G425" t="inlineStr"/>
       <c r="H425" t="inlineStr"/>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr"/>
       <c r="B426" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>Unknown</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>Onbekend</t>
         </is>
       </c>
       <c r="D426" t="inlineStr"/>
       <c r="E426" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.guildExpedition</t>
+          <t>.Boxes.Productions.DateNA</t>
         </is>
       </c>
       <c r="G426" t="inlineStr"/>
       <c r="H426" t="inlineStr"/>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr"/>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Existing payments</t>
+          <t>Town Hall</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>Bestaande inleg</t>
+          <t>Gemeentehuis</t>
         </is>
       </c>
       <c r="D427" t="inlineStr"/>
       <c r="E427" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.ExistingPayments</t>
+          <t>.Boxes.CityMap.main_building</t>
         </is>
       </c>
       <c r="G427" t="inlineStr"/>
       <c r="H427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr"/>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Incidents</t>
+          <t>Stream</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>Incidenten</t>
+          <t>Stroom</t>
         </is>
       </c>
       <c r="D428" t="inlineStr"/>
       <c r="E428" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>.Menu.HiddenRewards.Title</t>
+          <t>.Boxes.Stats.BtnChartType.streamgraph</t>
         </is>
       </c>
       <c r="G428" t="inlineStr"/>
       <c r="H428" t="inlineStr"/>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr"/>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Reconstruction Size List</t>
-[...2 lines deleted...]
-      <c r="C429" t="inlineStr"/>
+          <t>Steps</t>
+        </is>
+      </c>
+      <c r="C429" t="inlineStr">
+        <is>
+          <t>Stappen</t>
+        </is>
+      </c>
       <c r="D429" t="inlineStr"/>
       <c r="E429" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>.Boxes.ReconstructionList.Title</t>
+          <t>.Boxes.EventChests.Steps</t>
         </is>
       </c>
       <c r="G429" t="inlineStr"/>
       <c r="H429" t="inlineStr"/>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr"/>
       <c r="B430" t="inlineStr">
         <is>
-          <t>Item</t>
+          <t>Displays events that are happening in the "background".&lt;br&gt;&lt;em&gt;Fills up with info…  &lt;/em&gt;</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>Item</t>
+          <t>Toont je alle zaken die gebeuren op de "achtergrond"&lt;br&gt;&lt;em&gt;Vult zich beetje bij beetje met informatie ...&lt;/em&gt;</t>
         </is>
       </c>
       <c r="D430" t="inlineStr"/>
       <c r="E430" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.item</t>
+          <t>.Menu.Info.Desc</t>
         </is>
       </c>
       <c r="G430" t="inlineStr"/>
       <c r="H430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr"/>
       <c r="B431" t="inlineStr">
         <is>
-          <t>Rate</t>
+          <t>Open the castle overview to update the data.</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>Ratio</t>
+          <t>Open het kasteeloverzicht om de gegevens bij te werken.</t>
         </is>
       </c>
       <c r="D431" t="inlineStr"/>
       <c r="E431" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>.Boxes.Market.RateColumn</t>
+          <t>.Boxes.Castle.VisitCastleWarning</t>
         </is>
       </c>
       <c r="G431" t="inlineStr"/>
       <c r="H431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr"/>
       <c r="B432" t="inlineStr">
         <is>
-          <t>QI Round</t>
-[...2 lines deleted...]
-      <c r="C432" t="inlineStr"/>
+          <t>profit achieved; yellow = Rank is not safe; red/green = Loss/Profit safe</t>
+        </is>
+      </c>
+      <c r="C432" t="inlineStr">
+        <is>
+          <t>behaalde winst, geel = Plek niet veilig, rood/groen = veilig met Verlies/Winst</t>
+        </is>
+      </c>
       <c r="D432" t="inlineStr"/>
       <c r="E432" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.QiRound</t>
+          <t>.Boxes.Investment.Overview.ProfitDesc</t>
         </is>
       </c>
       <c r="G432" t="inlineStr"/>
       <c r="H432" t="inlineStr"/>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr"/>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Pick Dates</t>
+          <t>Motivate/Polish Helper</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Kies Data</t>
+          <t>Motiveren/Opknappen Helper</t>
         </is>
       </c>
       <c r="D433" t="inlineStr"/>
       <c r="E433" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.DatePicker</t>
+          <t>.Boxes.MoppelHelper.Title</t>
         </is>
       </c>
       <c r="G433" t="inlineStr"/>
       <c r="H433" t="inlineStr"/>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr"/>
       <c r="B434" t="inlineStr">
         <is>
-          <t>Repeat Building Selection</t>
+          <t>!!! Attention - Although unlikely, using this option might trigger INNOs bot detection and may cause a short ban period !!! Please let us know should that happen.&lt;br&gt;&lt;br&gt;After placing a building from the build menu or the reconstruction side bar will cause the same building to be selected automatically (streets excluded).</t>
         </is>
       </c>
       <c r="C434" t="inlineStr"/>
       <c r="D434" t="inlineStr"/>
       <c r="E434" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>.Settings.Entry.RepeatSelectBuilding</t>
+          <t>.Settings.RepeatSelectBuilding.Desc</t>
         </is>
       </c>
       <c r="G434" t="inlineStr"/>
       <c r="H434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr"/>
       <c r="B435" t="inlineStr">
         <is>
-          <t>beach</t>
+          <t>Show links</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>strand</t>
+          <t>Toon links</t>
         </is>
       </c>
       <c r="D435" t="inlineStr"/>
       <c r="E435" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Terrain_beach</t>
+          <t>.Settings.ShowLinks.Title</t>
         </is>
       </c>
       <c r="G435" t="inlineStr"/>
       <c r="H435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr"/>
       <c r="B436" t="inlineStr">
         <is>
-          <t>Merge Game (e.g. Care For Tomorrow Event)</t>
-[...2 lines deleted...]
-      <c r="C436" t="inlineStr"/>
+          <t>Date</t>
+        </is>
+      </c>
+      <c r="C436" t="inlineStr">
+        <is>
+          <t>Datum</t>
+        </is>
+      </c>
       <c r="D436" t="inlineStr"/>
       <c r="E436" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>.Settings.EventHelperMerge</t>
+          <t>.Boxes.GuildMemberStat.Date</t>
         </is>
       </c>
       <c r="G436" t="inlineStr"/>
       <c r="H436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr"/>
       <c r="B437" t="inlineStr">
         <is>
-          <t>epic</t>
+          <t>Your Units - Hourly</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>episch</t>
+          <t>Uw eenheden per uur</t>
         </is>
       </c>
       <c r="D437" t="inlineStr"/>
       <c r="E437" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AllyRarity.epic</t>
+          <t>.Boxes.Stats.SourceTitle.statsUnitsH</t>
         </is>
       </c>
       <c r="G437" t="inlineStr"/>
       <c r="H437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr"/>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Max</t>
+          <t>Ally Overview</t>
         </is>
       </c>
       <c r="C438" t="inlineStr"/>
       <c r="D438" t="inlineStr"/>
       <c r="E438" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Max</t>
+          <t>.Settings.Entry.ShowAllyList</t>
         </is>
       </c>
       <c r="G438" t="inlineStr"/>
       <c r="H438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr"/>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Percentage</t>
+          <t>Battles</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Evenredig</t>
+          <t>Gevechten</t>
         </is>
       </c>
       <c r="D439" t="inlineStr"/>
       <c r="E439" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Proportionally</t>
+          <t>.Boxes.Castle.Battles</t>
         </is>
       </c>
       <c r="G439" t="inlineStr"/>
       <c r="H439" t="inlineStr"/>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr"/>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Display Market Filter Tool</t>
+          <t>Snapshot Log</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Toon de Markt filter tool</t>
+          <t>Snapshot Log</t>
         </is>
       </c>
       <c r="D440" t="inlineStr"/>
       <c r="E440" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>.Settings.ShowMarketFilter.Title</t>
+          <t>.Boxes.GuildFights.SnapshotLog</t>
         </is>
       </c>
       <c r="G440" t="inlineStr"/>
       <c r="H440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr"/>
       <c r="B441" t="inlineStr">
         <is>
-          <t>For chain buildings the whole chain is treated as one single building. For sets we assume that all parts are fully connected.</t>
+          <t>Invested</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Voor ketengebouwen wordt de keten behandeld als één enkel gebouw. Bij sets nemen we aan dat alle delen volledig zijn verbonden.</t>
+          <t>Geïnvesteerd</t>
         </is>
       </c>
       <c r="D441" t="inlineStr"/>
       <c r="E441" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Disclaimer</t>
+          <t>.Boxes.Investment.Overview.Invested</t>
         </is>
       </c>
       <c r="G441" t="inlineStr"/>
       <c r="H441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr"/>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Gain per hour:</t>
-[...2 lines deleted...]
-      <c r="C442" t="inlineStr"/>
+          <t>calendar week</t>
+        </is>
+      </c>
+      <c r="C442" t="inlineStr">
+        <is>
+          <t>kalender week</t>
+        </is>
+      </c>
       <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>.Boxes.QIActions.Rate</t>
+          <t>.Boxes.GuildMemberStat.CalendarWeek</t>
         </is>
       </c>
       <c r="G442" t="inlineStr"/>
       <c r="H442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr"/>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Top View</t>
+          <t>GB Investment</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Standaard</t>
+          <t>GG investering</t>
         </is>
       </c>
       <c r="D443" t="inlineStr"/>
       <c r="E443" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.NormalPerspecitve</t>
+          <t>.Menu.greatbuildings.Title</t>
         </is>
       </c>
       <c r="G443" t="inlineStr"/>
       <c r="H443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr"/>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Army Advice</t>
+          <t>NPC</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Leger advies</t>
+          <t>NPC</t>
         </is>
       </c>
       <c r="D444" t="inlineStr"/>
       <c r="E444" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistArmyAdvice.Title</t>
+          <t>.Boxes.GvGMap.Log.NPC</t>
         </is>
       </c>
       <c r="G444" t="inlineStr"/>
       <c r="H444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr"/>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Trial</t>
-[...2 lines deleted...]
-      <c r="C445" t="inlineStr"/>
+          <t>ignore era</t>
+        </is>
+      </c>
+      <c r="C445" t="inlineStr">
+        <is>
+          <t>negeer tijdperk</t>
+        </is>
+      </c>
       <c r="D445" t="inlineStr"/>
       <c r="E445" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.GexTrial</t>
+          <t>.Boxes.BetterMusic.IgnoreEra</t>
         </is>
       </c>
       <c r="G445" t="inlineStr"/>
       <c r="H445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr"/>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Daily FP</t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Dagelijkse FP</t>
+          <t>Gildegevechten</t>
         </is>
       </c>
       <c r="D446" t="inlineStr"/>
       <c r="E446" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.DailyFP</t>
+          <t>.Boxes.Infobox.FilterGuildFights</t>
         </is>
       </c>
       <c r="G446" t="inlineStr"/>
       <c r="H446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr"/>
       <c r="B447" t="inlineStr">
         <is>
-          <t xml:space="preserve">Help translate FoE Helper by registering on our translation tool: </t>
+          <t>start date</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t xml:space="preserve">Help met het vertalen van de extensie door je te registreren bij onze vertaal applicatie: </t>
+          <t>Startdatum</t>
         </is>
       </c>
       <c r="D447" t="inlineStr"/>
       <c r="E447" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>.Settings.About.TranslateDesc</t>
+          <t>.Boxes.GuildMemberStat.StartDate</t>
         </is>
       </c>
       <c r="G447" t="inlineStr"/>
       <c r="H447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr"/>
       <c r="B448" t="inlineStr">
         <is>
-          <t>reset message counter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Items</t>
+        </is>
+      </c>
+      <c r="C448" t="inlineStr"/>
       <c r="D448" t="inlineStr"/>
       <c r="E448" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ResetMessageCounter</t>
+          <t>.General.Items</t>
         </is>
       </c>
       <c r="G448" t="inlineStr"/>
       <c r="H448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr"/>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Extensions</t>
+          <t>The values may update slow - depending on server feedback. Given times do not take updates of current stock into account.</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>Uitbreidingen</t>
+          <t>Het bijwerken van de waarden kan langzaam gaan afhankelijk van de server feedback. De aangegeven tijden houden geen rekening met de huidige voorraad.</t>
         </is>
       </c>
       <c r="D449" t="inlineStr"/>
       <c r="E449" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Extensions</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.idleGame.Warning</t>
+        </is>
+      </c>
+      <c r="G449" t="inlineStr"/>
       <c r="H449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr"/>
       <c r="B450" t="inlineStr">
         <is>
-          <t>ignore era</t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>negeer tijdperk</t>
+          <t>Gildengevechten</t>
         </is>
       </c>
       <c r="D450" t="inlineStr"/>
       <c r="E450" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.IgnoreEra</t>
+          <t>.Boxes.Stats.BtnSource.statsGBGPlayers</t>
         </is>
       </c>
       <c r="G450" t="inlineStr"/>
       <c r="H450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr"/>
       <c r="B451" t="inlineStr">
         <is>
-          <t>Display size-list in reconstruction mode</t>
+          <t>Add a webhook URL first!</t>
         </is>
       </c>
       <c r="C451" t="inlineStr"/>
       <c r="D451" t="inlineStr"/>
       <c r="E451" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>.Settings.ShowReconstructionList.Title</t>
+          <t>.Boxes.Discord.WebhookUrlNeeded</t>
         </is>
       </c>
       <c r="G451" t="inlineStr"/>
       <c r="H451" t="inlineStr"/>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr"/>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Buildings from QI</t>
-[...2 lines deleted...]
-      <c r="C452" t="inlineStr"/>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="C452" t="inlineStr">
+        <is>
+          <t>Grootte</t>
+        </is>
+      </c>
       <c r="D452" t="inlineStr"/>
       <c r="E452" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.buildingFromQI</t>
+          <t>.Boxes.Productions.Headings.size</t>
         </is>
       </c>
       <c r="G452" t="inlineStr"/>
       <c r="H452" t="inlineStr"/>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr"/>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Double Collection</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>Speler</t>
+          <t>Dubbele verzameling</t>
         </is>
       </c>
       <c r="D453" t="inlineStr"/>
       <c r="E453" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.NewPlayer</t>
+          <t>.Boxes.PowerLeveling.DoubleCollection</t>
         </is>
       </c>
       <c r="G453" t="inlineStr"/>
       <c r="H453" t="inlineStr"/>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr"/>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Quantum-Incursions</t>
+          <t>World:</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>Quantum Invasies</t>
+          <t>Wereld:</t>
         </is>
       </c>
       <c r="D454" t="inlineStr"/>
       <c r="E454" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.guild_raids</t>
+          <t>.Settings.Version.World</t>
         </is>
       </c>
       <c r="G454" t="inlineStr"/>
       <c r="H454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr"/>
       <c r="B455" t="inlineStr">
         <is>
-          <t>Space Age Mars</t>
+          <t>delete ex-member after</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>Ruimtetijdperk: Mars</t>
+          <t>verwijder ex-gildeleden na</t>
         </is>
       </c>
       <c r="D455" t="inlineStr"/>
       <c r="E455" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>.Eras.18</t>
+          <t>.Boxes.GuildMemberStat.DeleteExMembersAfter</t>
         </is>
       </c>
       <c r="G455" t="inlineStr"/>
       <c r="H455" t="inlineStr"/>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr"/>
       <c r="B456" t="inlineStr">
         <is>
-          <t>Diplomatic Gifts</t>
+          <t>Set Alert</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>Diplomatieke giften</t>
+          <t>Zet alarm</t>
         </is>
       </c>
       <c r="D456" t="inlineStr"/>
       <c r="E456" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.diplomaticGifts</t>
+          <t>.Boxes.GuildFights.SetAlert</t>
         </is>
       </c>
       <c r="G456" t="inlineStr"/>
       <c r="H456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr"/>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Attack</t>
+          <t>The world of the DB to be imported does not match the current account.</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>Aanval</t>
+          <t>De wereld uit de te importeren DB komt niet overeen met het huidige account.</t>
         </is>
       </c>
       <c r="D457" t="inlineStr"/>
       <c r="E457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>.Boxes.cardGame.Attack</t>
+          <t>.Boxes.DBExport.WrongDBWorld</t>
         </is>
       </c>
       <c r="G457" t="inlineStr"/>
       <c r="H457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr"/>
       <c r="B458" t="inlineStr">
         <is>
-          <t>Click on the guild member tab in the game to unlock the event list of your guild members</t>
-[...6 lines deleted...]
-      </c>
+          <t>Shop Assistant</t>
+        </is>
+      </c>
+      <c r="C458" t="inlineStr"/>
       <c r="D458" t="inlineStr"/>
       <c r="E458" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.GuildSocialTabTT</t>
+          <t>.Boxes.ShopAssist.Title</t>
         </is>
       </c>
       <c r="G458" t="inlineStr"/>
       <c r="H458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr"/>
       <c r="B459" t="inlineStr">
         <is>
-          <t>How many FPs were invested</t>
+          <t>top right</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>Aantal geïnvesteerde FP's</t>
+          <t>rechtsboven</t>
         </is>
       </c>
       <c r="D459" t="inlineStr"/>
       <c r="E459" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.InvestedDesc</t>
+          <t>.Menu.Notification.Position.top-right</t>
         </is>
       </c>
       <c r="G459" t="inlineStr"/>
       <c r="H459" t="inlineStr"/>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr"/>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Unknown</t>
+          <t>No alert</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>Onbekend</t>
+          <t>Geen alarm</t>
         </is>
       </c>
       <c r="D460" t="inlineStr"/>
       <c r="E460" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.DateNA</t>
+          <t>.Boxes.InactivesSettings.NoAlert</t>
         </is>
       </c>
       <c r="G460" t="inlineStr"/>
       <c r="H460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr"/>
       <c r="B461" t="inlineStr">
         <is>
-          <t>Expired Trades</t>
+          <t>Defense boost def. army</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>Verlopen Handel</t>
+          <t>Verdediging boost verd. leger</t>
         </is>
       </c>
       <c r="D461" t="inlineStr"/>
       <c r="E461" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.Expired</t>
+          <t>.Boxes.Productions.def_boost_defender</t>
         </is>
       </c>
       <c r="G461" t="inlineStr"/>
       <c r="H461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr"/>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Shows a small badge with a counter of how many quests you can still refuse.</t>
+          <t>Medals</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>Toont een klein icoon met een teller van het aantal quests dat je nog kunt afbreken.</t>
+          <t>Medailles</t>
         </is>
       </c>
       <c r="D462" t="inlineStr"/>
       <c r="E462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>.Settings.Show2kQuestMark.Desc</t>
+          <t>.Boxes.Investment.Overview.Medals</t>
         </is>
       </c>
       <c r="G462" t="inlineStr"/>
       <c r="H462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr"/>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Delete Alert</t>
+          <t>show axis label</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>Verwijder waarschuwing</t>
+          <t>toon assen label</t>
         </is>
       </c>
       <c r="D463" t="inlineStr"/>
       <c r="E463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.DeleteAlert</t>
+          <t>.Boxes.GexStat.ShowAxisLabel</t>
         </is>
       </c>
       <c r="G463" t="inlineStr"/>
       <c r="H463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr"/>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Power</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>Macht</t>
+          <t>Goederen</t>
         </is>
       </c>
       <c r="D464" t="inlineStr"/>
       <c r="E464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Guild.Power</t>
+          <t>.General.Goods</t>
         </is>
       </c>
       <c r="G464" t="inlineStr"/>
       <c r="H464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr"/>
       <c r="B465" t="inlineStr">
         <is>
-          <t>Score</t>
+          <t>Iron Age</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>Score</t>
+          <t>IJzertijd</t>
         </is>
       </c>
       <c r="D465" t="inlineStr"/>
       <c r="E465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Score</t>
+          <t>.Eras.3</t>
         </is>
       </c>
       <c r="G465" t="inlineStr"/>
       <c r="H465" t="inlineStr"/>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr"/>
       <c r="B466" t="inlineStr">
         <is>
-          <t>Help and Community</t>
+          <t>Estimated bonus: __FP__ FPs and __Goods__ goods</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>Help en Gemeenschap</t>
+          <t>Verwachtte Bonus: __FP__ FP en __Goods__ goederen</t>
         </is>
       </c>
       <c r="D466" t="inlineStr"/>
       <c r="E466" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
-          <t>.Settings.Help.Title</t>
+          <t>.Boxes.BlueGalaxy.EstimatedBonus</t>
         </is>
       </c>
       <c r="G466" t="inlineStr"/>
       <c r="H466" t="inlineStr"/>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr"/>
       <c r="B467" t="inlineStr">
         <is>
-          <t>Double donation</t>
+          <t>On</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>Dubbele donatie</t>
+          <t>Aan</t>
         </is>
       </c>
       <c r="D467" t="inlineStr"/>
       <c r="E467" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
-          <t>.Boxes.doubleFPprevention.Title</t>
+          <t>.Boxes.Alerts.Form.Persistence.On</t>
         </is>
       </c>
       <c r="G467" t="inlineStr"/>
       <c r="H467" t="inlineStr"/>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr"/>
       <c r="B468" t="inlineStr">
         <is>
-          <t>Click on the neighbours tab in the game to unlock the event list of your neighbours</t>
+          <t>View and calculate Tech Tree research costs</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>Klik op het tabblad Buren in het spel om de buren gebeurtenissen zichtbaar te maken</t>
+          <t>Bereken je onderzoekskosten</t>
         </is>
       </c>
       <c r="D468" t="inlineStr"/>
       <c r="E468" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.NeighborsSocialTabTT</t>
+          <t>.Menu.Technologies.Desc</t>
         </is>
       </c>
       <c r="G468" t="inlineStr"/>
       <c r="H468" t="inlineStr"/>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr"/>
       <c r="B469" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>This module only works with "Upload to foe-helper.com" switched on.&lt;br&gt;Please activate this option to use the notes.</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Deze module werkt enkel met "Gegevensoverdracht naar foe-helper.com" ingeschakeld.&lt;br&gt;Gelieve deze optie in te schakelen om de notities te kunnen gebruiken.</t>
         </is>
       </c>
       <c r="D469" t="inlineStr"/>
       <c r="E469" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.OptionalColumns</t>
+          <t>.Boxes.Notice.GlobalSendRequired</t>
         </is>
       </c>
       <c r="G469" t="inlineStr"/>
       <c r="H469" t="inlineStr"/>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr"/>
       <c r="B470" t="inlineStr">
         <is>
-          <t>Amount of sectors granted since last calculation.</t>
+          <t>Attack</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>Aantal onafhankelijkheden verleend sinds de laatste berekening.</t>
+          <t>Aanval</t>
         </is>
       </c>
       <c r="D470" t="inlineStr"/>
       <c r="E470" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
+          <t>.Boxes.PvPArena.Tabs.AttackFights</t>
+        </is>
+      </c>
+      <c r="G470" t="inlineStr"/>
+      <c r="H470" t="inlineStr"/>
+    </row>
+    <row r="471">
+      <c r="A471" t="inlineStr"/>
+      <c r="B471" t="inlineStr">
+        <is>
+          <t>QI Snapshot Log</t>
+        </is>
+      </c>
+      <c r="C471" t="inlineStr"/>
+      <c r="D471" t="inlineStr"/>
+      <c r="E471" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F471" t="inlineStr">
+        <is>
+          <t>.Boxes.QiProgress.SnapshotLog</t>
+        </is>
+      </c>
+      <c r="G471" t="inlineStr"/>
+      <c r="H471" t="inlineStr"/>
+    </row>
+    <row r="472">
+      <c r="A472" t="inlineStr"/>
+      <c r="B472" t="inlineStr">
+        <is>
+          <t>min Lvl</t>
+        </is>
+      </c>
+      <c r="C472" t="inlineStr">
+        <is>
+          <t>min niv</t>
+        </is>
+      </c>
+      <c r="D472" t="inlineStr"/>
+      <c r="E472" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F472" t="inlineStr">
+        <is>
+          <t>.Boxes.findGB.minLvl</t>
+        </is>
+      </c>
+      <c r="G472" t="inlineStr"/>
+      <c r="H472" t="inlineStr"/>
+    </row>
+    <row r="473">
+      <c r="A473" t="inlineStr"/>
+      <c r="B473" t="inlineStr">
+        <is>
+          <t>copy attack colors</t>
+        </is>
+      </c>
+      <c r="C473" t="inlineStr"/>
+      <c r="D473" t="inlineStr"/>
+      <c r="E473" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F473" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.ShowTileColors</t>
+        </is>
+      </c>
+      <c r="G473" t="inlineStr"/>
+      <c r="H473" t="inlineStr"/>
+    </row>
+    <row r="474">
+      <c r="A474" t="inlineStr"/>
+      <c r="B474" t="inlineStr">
+        <is>
+          <t>Add</t>
+        </is>
+      </c>
+      <c r="C474" t="inlineStr">
+        <is>
+          <t>Bodverhoging</t>
+        </is>
+      </c>
+      <c r="D474" t="inlineStr"/>
+      <c r="E474" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F474" t="inlineStr">
+        <is>
+          <t>.Boxes.AuctionSettings.Add</t>
+        </is>
+      </c>
+      <c r="G474" t="inlineStr"/>
+      <c r="H474" t="inlineStr"/>
+    </row>
+    <row r="475">
+      <c r="A475" t="inlineStr"/>
+      <c r="B475" t="inlineStr">
+        <is>
+          <t>Others to Add</t>
+        </is>
+      </c>
+      <c r="C475" t="inlineStr">
+        <is>
+          <t>Externe bijdrage</t>
+        </is>
+      </c>
+      <c r="D475" t="inlineStr"/>
+      <c r="E475" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F475" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.PatronPart</t>
+        </is>
+      </c>
+      <c r="G475" t="inlineStr"/>
+      <c r="H475" t="inlineStr"/>
+    </row>
+    <row r="476">
+      <c r="A476" t="inlineStr"/>
+      <c r="B476" t="inlineStr">
+        <is>
+          <t>Next Expansion</t>
+        </is>
+      </c>
+      <c r="C476" t="inlineStr">
+        <is>
+          <t>Volgende uitbreiding</t>
+        </is>
+      </c>
+      <c r="D476" t="inlineStr"/>
+      <c r="E476" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F476" t="inlineStr">
+        <is>
+          <t>.Boxes.Outpost.nextTile</t>
+        </is>
+      </c>
+      <c r="G476" t="inlineStr"/>
+      <c r="H476" t="inlineStr"/>
+    </row>
+    <row r="477">
+      <c r="A477" t="inlineStr"/>
+      <c r="B477" t="inlineStr">
+        <is>
+          <t>Action Points</t>
+        </is>
+      </c>
+      <c r="C477" t="inlineStr">
+        <is>
+          <t>Actie Punten</t>
+        </is>
+      </c>
+      <c r="D477" t="inlineStr"/>
+      <c r="E477" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F477" t="inlineStr">
+        <is>
+          <t>.Boxes.BoostList.guild_raids_action_points_collection</t>
+        </is>
+      </c>
+      <c r="G477" t="inlineStr"/>
+      <c r="H477" t="inlineStr"/>
+    </row>
+    <row r="478">
+      <c r="A478" t="inlineStr"/>
+      <c r="B478" t="inlineStr">
+        <is>
+          <t>Save copy format per great building</t>
+        </is>
+      </c>
+      <c r="C478" t="inlineStr">
+        <is>
+          <t>Sla kopei formaat op per GG</t>
+        </is>
+      </c>
+      <c r="D478" t="inlineStr"/>
+      <c r="E478" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F478" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.CopyFormatPerGB</t>
+        </is>
+      </c>
+      <c r="G478" t="inlineStr"/>
+      <c r="H478" t="inlineStr"/>
+    </row>
+    <row r="479">
+      <c r="A479" t="inlineStr"/>
+      <c r="B479" t="inlineStr">
+        <is>
+          <t>The game will now reload with the imported settings.</t>
+        </is>
+      </c>
+      <c r="C479" t="inlineStr">
+        <is>
+          <t>Het spel zal nu opnieuw opstarten met de geïmporteerde instellingen.</t>
+        </is>
+      </c>
+      <c r="D479" t="inlineStr"/>
+      <c r="E479" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F479" t="inlineStr">
+        <is>
+          <t>.Settings.ExportImport.Reload</t>
+        </is>
+      </c>
+      <c r="G479" t="inlineStr"/>
+      <c r="H479" t="inlineStr"/>
+    </row>
+    <row r="480">
+      <c r="A480" t="inlineStr"/>
+      <c r="B480" t="inlineStr">
+        <is>
+          <t>Active Guild Members</t>
+        </is>
+      </c>
+      <c r="C480" t="inlineStr">
+        <is>
+          <t>Actieve Gildeleden</t>
+        </is>
+      </c>
+      <c r="D480" t="inlineStr"/>
+      <c r="E480" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F480" t="inlineStr">
+        <is>
+          <t>.Boxes.OtherGuildActivity.Title</t>
+        </is>
+      </c>
+      <c r="G480" t="inlineStr"/>
+      <c r="H480" t="inlineStr"/>
+    </row>
+    <row r="481">
+      <c r="A481" t="inlineStr"/>
+      <c r="B481" t="inlineStr">
+        <is>
+          <t>days</t>
+        </is>
+      </c>
+      <c r="C481" t="inlineStr">
+        <is>
+          <t>dagen</t>
+        </is>
+      </c>
+      <c r="D481" t="inlineStr"/>
+      <c r="E481" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F481" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Days</t>
+        </is>
+      </c>
+      <c r="G481" t="inlineStr"/>
+      <c r="H481" t="inlineStr"/>
+    </row>
+    <row r="482">
+      <c r="A482" t="inlineStr"/>
+      <c r="B482" t="inlineStr">
+        <is>
+          <t>Current Production Overview (Daily)</t>
+        </is>
+      </c>
+      <c r="C482" t="inlineStr">
+        <is>
+          <t>Productieoverzicht (Dagelijks)</t>
+        </is>
+      </c>
+      <c r="D482" t="inlineStr"/>
+      <c r="E482" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F482" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Title</t>
+        </is>
+      </c>
+      <c r="G482" t="inlineStr"/>
+      <c r="H482" t="inlineStr"/>
+    </row>
+    <row r="483">
+      <c r="A483" t="inlineStr"/>
+      <c r="B483" t="inlineStr">
+        <is>
+          <t>The Date value "__InvalidDate__" could not be parsed</t>
+        </is>
+      </c>
+      <c r="C483" t="inlineStr">
+        <is>
+          <t>De datumwaarde "__InvalidDate__" kon niet verwerkt worden</t>
+        </is>
+      </c>
+      <c r="D483" t="inlineStr"/>
+      <c r="E483" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F483" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.DateParseErrorDesc</t>
+        </is>
+      </c>
+      <c r="G483" t="inlineStr"/>
+      <c r="H483" t="inlineStr"/>
+    </row>
+    <row r="484">
+      <c r="A484" t="inlineStr"/>
+      <c r="B484" t="inlineStr">
+        <is>
+          <t>Size and Building Time</t>
+        </is>
+      </c>
+      <c r="C484" t="inlineStr"/>
+      <c r="D484" t="inlineStr"/>
+      <c r="E484" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F484" t="inlineStr">
+        <is>
+          <t>.Boxes.Tooltip.Building.size+time</t>
+        </is>
+      </c>
+      <c r="G484" t="inlineStr"/>
+      <c r="H484" t="inlineStr"/>
+    </row>
+    <row r="485">
+      <c r="A485" t="inlineStr"/>
+      <c r="B485" t="inlineStr">
+        <is>
+          <t>started playing on __date__</t>
+        </is>
+      </c>
+      <c r="C485" t="inlineStr"/>
+      <c r="D485" t="inlineStr"/>
+      <c r="E485" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F485" t="inlineStr">
+        <is>
+          <t>.Boxes.PlayerProfile.DateStarted</t>
+        </is>
+      </c>
+      <c r="G485" t="inlineStr"/>
+      <c r="H485" t="inlineStr"/>
+    </row>
+    <row r="486">
+      <c r="A486" t="inlineStr"/>
+      <c r="B486" t="inlineStr">
+        <is>
+          <t>Total Collected:</t>
+        </is>
+      </c>
+      <c r="C486" t="inlineStr">
+        <is>
+          <t>Totaal Opgehaald:</t>
+        </is>
+      </c>
+      <c r="D486" t="inlineStr"/>
+      <c r="E486" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F486" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.Total</t>
+        </is>
+      </c>
+      <c r="G486" t="inlineStr"/>
+      <c r="H486" t="inlineStr"/>
+    </row>
+    <row r="487">
+      <c r="A487" t="inlineStr"/>
+      <c r="B487" t="inlineStr">
+        <is>
+          <t>SA</t>
+        </is>
+      </c>
+      <c r="C487" t="inlineStr">
+        <is>
+          <t>ST</t>
+        </is>
+      </c>
+      <c r="D487" t="inlineStr"/>
+      <c r="E487" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F487" t="inlineStr">
+        <is>
+          <t>.Eras.1.short</t>
+        </is>
+      </c>
+      <c r="G487" t="inlineStr"/>
+      <c r="H487" t="inlineStr"/>
+    </row>
+    <row r="488">
+      <c r="A488" t="inlineStr"/>
+      <c r="B488" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/town</t>
+        </is>
+      </c>
+      <c r="C488" t="inlineStr"/>
+      <c r="D488" t="inlineStr"/>
+      <c r="E488" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F488" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.HelpLink</t>
+        </is>
+      </c>
+      <c r="G488" t="inlineStr"/>
+      <c r="H488" t="inlineStr"/>
+    </row>
+    <row r="489">
+      <c r="A489" t="inlineStr"/>
+      <c r="B489" t="inlineStr">
+        <is>
+          <t>Item Sources</t>
+        </is>
+      </c>
+      <c r="C489" t="inlineStr">
+        <is>
+          <t>Item bronnen</t>
+        </is>
+      </c>
+      <c r="D489" t="inlineStr"/>
+      <c r="E489" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F489" t="inlineStr">
+        <is>
+          <t>.Boxes.ItemSources.Title</t>
+        </is>
+      </c>
+      <c r="G489" t="inlineStr"/>
+      <c r="H489" t="inlineStr"/>
+    </row>
+    <row r="490">
+      <c r="A490" t="inlineStr"/>
+      <c r="B490" t="inlineStr">
+        <is>
+          <t>Help</t>
+        </is>
+      </c>
+      <c r="C490" t="inlineStr">
+        <is>
+          <t>Help</t>
+        </is>
+      </c>
+      <c r="D490" t="inlineStr"/>
+      <c r="E490" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F490" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.Help</t>
+        </is>
+      </c>
+      <c r="G490" t="inlineStr"/>
+      <c r="H490" t="inlineStr"/>
+    </row>
+    <row r="491">
+      <c r="A491" t="inlineStr"/>
+      <c r="B491" t="inlineStr">
+        <is>
+          <t>Needs road</t>
+        </is>
+      </c>
+      <c r="C491" t="inlineStr">
+        <is>
+          <t>Vereist weg</t>
+        </is>
+      </c>
+      <c r="D491" t="inlineStr"/>
+      <c r="E491" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F491" t="inlineStr">
+        <is>
+          <t>.Boxes.CombatCalculator.RoadRequired</t>
+        </is>
+      </c>
+      <c r="G491" t="inlineStr"/>
+      <c r="H491" t="inlineStr"/>
+    </row>
+    <row r="492">
+      <c r="A492" t="inlineStr"/>
+      <c r="B492" t="inlineStr">
+        <is>
+          <t>Menu Content</t>
+        </is>
+      </c>
+      <c r="C492" t="inlineStr">
+        <is>
+          <t>Menu Inhoud</t>
+        </is>
+      </c>
+      <c r="D492" t="inlineStr"/>
+      <c r="E492" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F492" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.MenuContent</t>
+        </is>
+      </c>
+      <c r="G492" t="inlineStr"/>
+      <c r="H492" t="inlineStr"/>
+    </row>
+    <row r="493">
+      <c r="A493" t="inlineStr"/>
+      <c r="B493" t="inlineStr">
+        <is>
+          <t>Hide GBs not built</t>
+        </is>
+      </c>
+      <c r="C493" t="inlineStr">
+        <is>
+          <t>Verberg niet gebouwde GG's</t>
+        </is>
+      </c>
+      <c r="D493" t="inlineStr"/>
+      <c r="E493" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F493" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.HideNewGBs</t>
+        </is>
+      </c>
+      <c r="G493" t="inlineStr"/>
+      <c r="H493" t="inlineStr"/>
+    </row>
+    <row r="494">
+      <c r="A494" t="inlineStr"/>
+      <c r="B494" t="inlineStr">
+        <is>
+          <t>Aztec Helper</t>
+        </is>
+      </c>
+      <c r="C494" t="inlineStr">
+        <is>
+          <t>Azteken Helper</t>
+        </is>
+      </c>
+      <c r="D494" t="inlineStr"/>
+      <c r="E494" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F494" t="inlineStr">
+        <is>
+          <t>.Menu.AztecMiniGame.Title</t>
+        </is>
+      </c>
+      <c r="G494" t="inlineStr"/>
+      <c r="H494" t="inlineStr"/>
+    </row>
+    <row r="495">
+      <c r="A495" t="inlineStr"/>
+      <c r="B495" t="inlineStr">
+        <is>
+          <t>Find Special Building</t>
+        </is>
+      </c>
+      <c r="C495" t="inlineStr">
+        <is>
+          <t>Vind Speciaal Gebouw</t>
+        </is>
+      </c>
+      <c r="D495" t="inlineStr"/>
+      <c r="E495" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F495" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.FindSpecialBuilding</t>
+        </is>
+      </c>
+      <c r="G495" t="inlineStr"/>
+      <c r="H495" t="inlineStr"/>
+    </row>
+    <row r="496">
+      <c r="A496" t="inlineStr"/>
+      <c r="B496" t="inlineStr">
+        <is>
+          <t>Beach</t>
+        </is>
+      </c>
+      <c r="C496" t="inlineStr">
+        <is>
+          <t>Kust</t>
+        </is>
+      </c>
+      <c r="D496" t="inlineStr"/>
+      <c r="E496" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F496" t="inlineStr">
+        <is>
+          <t>.HiddenRewards.Positions.shore</t>
+        </is>
+      </c>
+      <c r="G496" t="inlineStr"/>
+      <c r="H496" t="inlineStr"/>
+    </row>
+    <row r="497">
+      <c r="A497" t="inlineStr"/>
+      <c r="B497" t="inlineStr">
+        <is>
+          <t>Notify position</t>
+        </is>
+      </c>
+      <c r="C497" t="inlineStr">
+        <is>
+          <t>Notificatie Positie</t>
+        </is>
+      </c>
+      <c r="D497" t="inlineStr"/>
+      <c r="E497" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F497" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.NotificationsPosition</t>
+        </is>
+      </c>
+      <c r="G497" t="inlineStr"/>
+      <c r="H497" t="inlineStr"/>
+    </row>
+    <row r="498">
+      <c r="A498" t="inlineStr"/>
+      <c r="B498" t="inlineStr">
+        <is>
+          <t>Transmitted</t>
+        </is>
+      </c>
+      <c r="C498" t="inlineStr">
+        <is>
+          <t>Verzonden</t>
+        </is>
+      </c>
+      <c r="D498" t="inlineStr"/>
+      <c r="E498" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F498" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.SubmitSuccessHeader</t>
+        </is>
+      </c>
+      <c r="G498" t="inlineStr"/>
+      <c r="H498" t="inlineStr"/>
+    </row>
+    <row r="499">
+      <c r="A499" t="inlineStr"/>
+      <c r="B499" t="inlineStr">
+        <is>
+          <t>Type</t>
+        </is>
+      </c>
+      <c r="C499" t="inlineStr">
+        <is>
+          <t>Type</t>
+        </is>
+      </c>
+      <c r="D499" t="inlineStr"/>
+      <c r="E499" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F499" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Type</t>
+        </is>
+      </c>
+      <c r="G499" t="inlineStr"/>
+      <c r="H499" t="inlineStr"/>
+    </row>
+    <row r="500">
+      <c r="A500" t="inlineStr"/>
+      <c r="B500" t="inlineStr">
+        <is>
+          <t>GBG Players' Scoreboard</t>
+        </is>
+      </c>
+      <c r="C500" t="inlineStr">
+        <is>
+          <t>GSP spelers scorebord</t>
+        </is>
+      </c>
+      <c r="D500" t="inlineStr"/>
+      <c r="E500" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F500" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.SourceTitle.statsGBGPlayers</t>
+        </is>
+      </c>
+      <c r="G500" t="inlineStr"/>
+      <c r="H500" t="inlineStr"/>
+    </row>
+    <row r="501">
+      <c r="A501" t="inlineStr"/>
+      <c r="B501" t="inlineStr">
+        <is>
+          <t>Collection</t>
+        </is>
+      </c>
+      <c r="C501" t="inlineStr">
+        <is>
+          <t>Collectie om</t>
+        </is>
+      </c>
+      <c r="D501" t="inlineStr"/>
+      <c r="E501" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F501" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.earning</t>
+        </is>
+      </c>
+      <c r="G501" t="inlineStr"/>
+      <c r="H501" t="inlineStr"/>
+    </row>
+    <row r="502">
+      <c r="A502" t="inlineStr"/>
+      <c r="B502" t="inlineStr">
+        <is>
+          <t>random</t>
+        </is>
+      </c>
+      <c r="C502" t="inlineStr">
+        <is>
+          <t>willekeurig</t>
+        </is>
+      </c>
+      <c r="D502" t="inlineStr"/>
+      <c r="E502" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F502" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.random</t>
+        </is>
+      </c>
+      <c r="G502" t="inlineStr"/>
+      <c r="H502" t="inlineStr"/>
+    </row>
+    <row r="503">
+      <c r="A503" t="inlineStr"/>
+      <c r="B503" t="inlineStr">
+        <is>
+          <t>FoE-Helper: Number of FPs that can be bought with coins.</t>
+        </is>
+      </c>
+      <c r="C503" t="inlineStr">
+        <is>
+          <t>FoE-Helper: Aantal FP dat kan worden gekocht met munten.</t>
+        </is>
+      </c>
+      <c r="D503" t="inlineStr"/>
+      <c r="E503" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F503" t="inlineStr">
+        <is>
+          <t>.StrategyPoints.BuyableFP</t>
+        </is>
+      </c>
+      <c r="G503" t="inlineStr"/>
+      <c r="H503" t="inlineStr"/>
+    </row>
+    <row r="504">
+      <c r="A504" t="inlineStr"/>
+      <c r="B504" t="inlineStr">
+        <is>
+          <t>To be able to transfer data for a world like city or notes, you need a token for each world.&lt;br&gt;Click here for instructions: &lt;a target='_blank' href='https://docs.foe-helper.com/english/api-token'&gt;Api-Token&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="C504" t="inlineStr">
+        <is>
+          <t>Om gegevens zoals een stad of notities voor een wereld te kunnen overdragen, heb je een token nodig voor elke wereld.&lt;br&gt;Klik hier voor instructies: &lt;a target='_blank' href='https://docs.foe-helper.com/english/api-token'&gt;Api-Token&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="D504" t="inlineStr"/>
+      <c r="E504" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F504" t="inlineStr">
+        <is>
+          <t>.Settings.ApiToken.Desc</t>
+        </is>
+      </c>
+      <c r="G504" t="inlineStr"/>
+      <c r="H504" t="inlineStr"/>
+    </row>
+    <row r="505">
+      <c r="A505" t="inlineStr"/>
+      <c r="B505" t="inlineStr">
+        <is>
+          <t>show hidden GB</t>
+        </is>
+      </c>
+      <c r="C505" t="inlineStr">
+        <is>
+          <t>toon verborgen GG</t>
+        </is>
+      </c>
+      <c r="D505" t="inlineStr"/>
+      <c r="E505" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F505" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.SettingsHiddenGB</t>
+        </is>
+      </c>
+      <c r="G505" t="inlineStr"/>
+      <c r="H505" t="inlineStr"/>
+    </row>
+    <row r="506">
+      <c r="A506" t="inlineStr"/>
+      <c r="B506" t="inlineStr">
+        <is>
+          <t>Shards</t>
+        </is>
+      </c>
+      <c r="C506" t="inlineStr">
+        <is>
+          <t>Scherf</t>
+        </is>
+      </c>
+      <c r="D506" t="inlineStr"/>
+      <c r="E506" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F506" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.Rewards.Source.shards</t>
+        </is>
+      </c>
+      <c r="G506" t="inlineStr"/>
+      <c r="H506" t="inlineStr"/>
+    </row>
+    <row r="507">
+      <c r="A507" t="inlineStr"/>
+      <c r="B507" t="inlineStr">
+        <is>
+          <t>Click to toggle:</t>
+        </is>
+      </c>
+      <c r="C507" t="inlineStr">
+        <is>
+          <t>Klik om aan/uit te schakelen:</t>
+        </is>
+      </c>
+      <c r="D507" t="inlineStr"/>
+      <c r="E507" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F507" t="inlineStr">
+        <is>
+          <t>.Boxes.InactivesSettings.Toggle</t>
+        </is>
+      </c>
+      <c r="G507" t="inlineStr"/>
+      <c r="H507" t="inlineStr"/>
+    </row>
+    <row r="508">
+      <c r="A508" t="inlineStr"/>
+      <c r="B508" t="inlineStr">
+        <is>
+          <t>Space Age Titan</t>
+        </is>
+      </c>
+      <c r="C508" t="inlineStr">
+        <is>
+          <t>Ruimtetijdperk Titan</t>
+        </is>
+      </c>
+      <c r="D508" t="inlineStr"/>
+      <c r="E508" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F508" t="inlineStr">
+        <is>
+          <t>.Eras.22</t>
+        </is>
+      </c>
+      <c r="G508" t="inlineStr"/>
+      <c r="H508" t="inlineStr"/>
+    </row>
+    <row r="509">
+      <c r="A509" t="inlineStr"/>
+      <c r="B509" t="inlineStr">
+        <is>
+          <t>Your headline</t>
+        </is>
+      </c>
+      <c r="C509" t="inlineStr">
+        <is>
+          <t>Jouw kop/titel</t>
+        </is>
+      </c>
+      <c r="D509" t="inlineStr"/>
+      <c r="E509" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F509" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.DummyHeading</t>
+        </is>
+      </c>
+      <c r="G509" t="inlineStr"/>
+      <c r="H509" t="inlineStr"/>
+    </row>
+    <row r="510">
+      <c r="A510" t="inlineStr"/>
+      <c r="B510" t="inlineStr">
+        <is>
+          <t>Workers used</t>
+        </is>
+      </c>
+      <c r="C510" t="inlineStr">
+        <is>
+          <t>Werkers gebruikt</t>
+        </is>
+      </c>
+      <c r="D510" t="inlineStr"/>
+      <c r="E510" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F510" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.Energy.care</t>
+        </is>
+      </c>
+      <c r="G510" t="inlineStr"/>
+      <c r="H510" t="inlineStr"/>
+    </row>
+    <row r="511">
+      <c r="A511" t="inlineStr"/>
+      <c r="B511" t="inlineStr">
+        <is>
+          <t>Eff</t>
+        </is>
+      </c>
+      <c r="C511" t="inlineStr">
+        <is>
+          <t>Eff</t>
+        </is>
+      </c>
+      <c r="D511" t="inlineStr"/>
+      <c r="E511" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F511" t="inlineStr">
+        <is>
+          <t>.Boxes.Kits.Efficiency</t>
+        </is>
+      </c>
+      <c r="G511" t="inlineStr"/>
+      <c r="H511" t="inlineStr"/>
+    </row>
+    <row r="512">
+      <c r="A512" t="inlineStr"/>
+      <c r="B512" t="inlineStr">
+        <is>
+          <t>GE Goods Use</t>
+        </is>
+      </c>
+      <c r="C512" t="inlineStr"/>
+      <c r="D512" t="inlineStr"/>
+      <c r="E512" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F512" t="inlineStr">
+        <is>
+          <t>.Settings.GexStockWarning.Title</t>
+        </is>
+      </c>
+      <c r="G512" t="inlineStr"/>
+      <c r="H512" t="inlineStr"/>
+    </row>
+    <row r="513">
+      <c r="A513" t="inlineStr"/>
+      <c r="B513" t="inlineStr">
+        <is>
+          <t>Rate the Extension</t>
+        </is>
+      </c>
+      <c r="C513" t="inlineStr">
+        <is>
+          <t>Beoordeel de Extensie</t>
+        </is>
+      </c>
+      <c r="D513" t="inlineStr"/>
+      <c r="E513" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F513" t="inlineStr">
+        <is>
+          <t>.Settings.About.RatingTitle</t>
+        </is>
+      </c>
+      <c r="G513" t="inlineStr"/>
+      <c r="H513" t="inlineStr"/>
+    </row>
+    <row r="514">
+      <c r="A514" t="inlineStr"/>
+      <c r="B514" t="inlineStr">
+        <is>
+          <t>Guild Members</t>
+        </is>
+      </c>
+      <c r="C514" t="inlineStr">
+        <is>
+          <t>Gildeleden</t>
+        </is>
+      </c>
+      <c r="D514" t="inlineStr"/>
+      <c r="E514" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F514" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.GuildMembers</t>
+        </is>
+      </c>
+      <c r="G514" t="inlineStr"/>
+      <c r="H514" t="inlineStr"/>
+    </row>
+    <row r="515">
+      <c r="A515" t="inlineStr"/>
+      <c r="B515" t="inlineStr">
+        <is>
+          <t>__days__ days</t>
+        </is>
+      </c>
+      <c r="C515" t="inlineStr">
+        <is>
+          <t>__days__ dagen</t>
+        </is>
+      </c>
+      <c r="D515" t="inlineStr"/>
+      <c r="E515" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F515" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.BreakEvenUnit</t>
+        </is>
+      </c>
+      <c r="G515" t="inlineStr"/>
+      <c r="H515" t="inlineStr"/>
+    </row>
+    <row r="516">
+      <c r="A516" t="inlineStr"/>
+      <c r="B516" t="inlineStr">
+        <is>
+          <t>has Progress</t>
+        </is>
+      </c>
+      <c r="C516" t="inlineStr">
+        <is>
+          <t>heeft Voortgang</t>
+        </is>
+      </c>
+      <c r="D516" t="inlineStr"/>
+      <c r="E516" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F516" t="inlineStr">
+        <is>
+          <t>.Boxes.findGB.hasProgress</t>
+        </is>
+      </c>
+      <c r="G516" t="inlineStr"/>
+      <c r="H516" t="inlineStr"/>
+    </row>
+    <row r="517">
+      <c r="A517" t="inlineStr"/>
+      <c r="B517" t="inlineStr">
+        <is>
+          <t>Inventory</t>
+        </is>
+      </c>
+      <c r="C517" t="inlineStr"/>
+      <c r="D517" t="inlineStr"/>
+      <c r="E517" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F517" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.ShowInventoryBuildings</t>
+        </is>
+      </c>
+      <c r="G517" t="inlineStr"/>
+      <c r="H517" t="inlineStr"/>
+    </row>
+    <row r="518">
+      <c r="A518" t="inlineStr"/>
+      <c r="B518" t="inlineStr">
+        <is>
+          <t>Amount of sectors granted since last calculation.</t>
+        </is>
+      </c>
+      <c r="C518" t="inlineStr">
+        <is>
+          <t>Aantal onafhankelijkheden verleend sinds de laatste berekening.</t>
+        </is>
+      </c>
+      <c r="D518" t="inlineStr"/>
+      <c r="E518" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F518" t="inlineStr">
+        <is>
           <t>.GvG.Independences.Tooltip</t>
         </is>
       </c>
-      <c r="G470" t="inlineStr">
+      <c r="G518" t="inlineStr">
         <is>
           <t>"Amount of sectors granted since last calculation."  ?
 - - -
 "Amount of sectors granted release since last calculation."</t>
         </is>
       </c>
-      <c r="H470" t="inlineStr"/>
-[...1222 lines deleted...]
-      <c r="G518" t="inlineStr"/>
       <c r="H518" t="inlineStr"/>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr"/>
       <c r="B519" t="inlineStr">
         <is>
-          <t>Daily Challenge</t>
+          <t>Add Building</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
-          <t>Dagelijkse Uitdaging</t>
+          <t>Voeg Speciaal Gebouw toe</t>
         </is>
       </c>
       <c r="D519" t="inlineStr"/>
       <c r="E519" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F519" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.DailyChallenge</t>
+          <t>.Boxes.ProductionsRating.AddBuilding</t>
         </is>
       </c>
       <c r="G519" t="inlineStr"/>
       <c r="H519" t="inlineStr"/>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr"/>
       <c r="B520" t="inlineStr">
         <is>
-          <t>Testing</t>
+          <t>Rest FPs</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>Testen</t>
+          <t>Resterende FP</t>
         </is>
       </c>
       <c r="D520" t="inlineStr"/>
       <c r="E520" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.TestEntry</t>
+          <t>.Boxes.Investment.Overview.RestFP</t>
         </is>
       </c>
       <c r="G520" t="inlineStr"/>
       <c r="H520" t="inlineStr"/>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr"/>
       <c r="B521" t="inlineStr">
         <is>
-          <t>How many FPs remaining to level up</t>
+          <t>Filter Items</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>Overblijvend aantal FP's tot level up</t>
+          <t>Filter Items</t>
         </is>
       </c>
       <c r="D521" t="inlineStr"/>
       <c r="E521" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F521" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.RestFPDesc</t>
+          <t>.Boxes.General.FilterItems</t>
         </is>
       </c>
       <c r="G521" t="inlineStr"/>
       <c r="H521" t="inlineStr"/>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr"/>
       <c r="B522" t="inlineStr">
         <is>
-          <t>Progress per key</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>Waarde per sleutel</t>
+          <t>Punten</t>
         </is>
       </c>
       <c r="D522" t="inlineStr"/>
       <c r="E522" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F522" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeyValue.anniversary</t>
+          <t>.Boxes.GexStat.Points</t>
         </is>
       </c>
       <c r="G522" t="inlineStr"/>
       <c r="H522" t="inlineStr"/>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr"/>
       <c r="B523" t="inlineStr">
         <is>
-          <t>QI Map</t>
+          <t>Your army has only Rogues remaining. Either heal units using diamonds or retreat!</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>QI Kaart</t>
+          <t>Je leger bestaat uit alleen schurken. Genees eenheden met diamanten of trek je terug!</t>
         </is>
       </c>
       <c r="D523" t="inlineStr"/>
       <c r="E523" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F523" t="inlineStr">
         <is>
-          <t>.Menu.QIMap.Title</t>
+          <t>.Boxes.BattleAssist.Text.Rogue</t>
         </is>
       </c>
       <c r="G523" t="inlineStr"/>
       <c r="H523" t="inlineStr"/>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr"/>
       <c r="B524" t="inlineStr">
         <is>
-          <t>Start coins</t>
+          <t>Hidden GB</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t>Start munten</t>
+          <t>Verborgen GG</t>
         </is>
       </c>
       <c r="D524" t="inlineStr"/>
       <c r="E524" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F524" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_coins_start</t>
+          <t>.Boxes.Investment.HiddenGB</t>
         </is>
       </c>
       <c r="G524" t="inlineStr"/>
       <c r="H524" t="inlineStr"/>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr"/>
       <c r="B525" t="inlineStr">
         <is>
-          <t>Late Middle Age</t>
+          <t>GE Statistics</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>Late middeleeuwen</t>
+          <t>GE Statistieken</t>
         </is>
       </c>
       <c r="D525" t="inlineStr"/>
       <c r="E525" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F525" t="inlineStr">
         <is>
-          <t>.Eras.6</t>
+          <t>.Boxes.GexStat.Title</t>
         </is>
       </c>
       <c r="G525" t="inlineStr"/>
       <c r="H525" t="inlineStr"/>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr"/>
       <c r="B526" t="inlineStr">
         <is>
-          <t>Treasury Goods</t>
+          <t>Start coins</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
-          <t>Gildekas goederen</t>
+          <t>Start munten</t>
         </is>
       </c>
       <c r="D526" t="inlineStr"/>
       <c r="E526" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F526" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.GuildGoods</t>
+          <t>.Boxes.BoostList.guild_raids_coins_start</t>
         </is>
       </c>
       <c r="G526" t="inlineStr"/>
       <c r="H526" t="inlineStr"/>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr"/>
       <c r="B527" t="inlineStr">
         <is>
-          <t>Unit</t>
+          <t>https://docs.foe-helper.com/english/module/gb-investment</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>Eenheid</t>
+          <t>https://foe-helper.com/docs/en/gb-investments/</t>
         </is>
       </c>
       <c r="D527" t="inlineStr"/>
       <c r="E527" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F527" t="inlineStr">
         <is>
-          <t>.General.Unit</t>
+          <t>.Boxes.GreatBuildings.HelpLink</t>
         </is>
       </c>
       <c r="G527" t="inlineStr"/>
       <c r="H527" t="inlineStr"/>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr"/>
       <c r="B528" t="inlineStr">
         <is>
-          <t>!!! Attention - Although unlikely, using this option might trigger INNOs bot detection and may cause a short ban period !!! Please let us know should that happen.&lt;br&gt;&lt;br&gt;After placing a building from the build menu or the reconstruction side bar will cause the same building to be selected automatically (streets excluded).</t>
-[...2 lines deleted...]
-      <c r="C528" t="inlineStr"/>
+          <t>Chance</t>
+        </is>
+      </c>
+      <c r="C528" t="inlineStr">
+        <is>
+          <t>Kans</t>
+        </is>
+      </c>
       <c r="D528" t="inlineStr"/>
       <c r="E528" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F528" t="inlineStr">
         <is>
-          <t>.Settings.RepeatSelectBuilding.Desc</t>
+          <t>.Boxes.GBGBuildings.totalChance</t>
         </is>
       </c>
       <c r="G528" t="inlineStr"/>
       <c r="H528" t="inlineStr"/>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr"/>
       <c r="B529" t="inlineStr">
         <is>
-          <t>Expires</t>
+          <t>Log</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
-          <t>Loopt af</t>
+          <t>Logboek</t>
         </is>
       </c>
       <c r="D529" t="inlineStr"/>
       <c r="E529" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F529" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Expires</t>
+          <t>.Boxes.Castle.Log</t>
         </is>
       </c>
       <c r="G529" t="inlineStr"/>
       <c r="H529" t="inlineStr"/>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr"/>
       <c r="B530" t="inlineStr">
         <is>
-          <t>Residential</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
-          <t>Woon</t>
+          <t>Kosten</t>
         </is>
       </c>
       <c r="D530" t="inlineStr"/>
       <c r="E530" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F530" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.residential</t>
+          <t>.Boxes.GBGBuildings.Costs</t>
         </is>
       </c>
       <c r="G530" t="inlineStr"/>
       <c r="H530" t="inlineStr"/>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr"/>
       <c r="B531" t="inlineStr">
         <is>
-          <t>&lt;em id="minigame_aztecs-Btn-closed" class="tooltip-error"&gt;Opens automatically when starting a aztec mini game&lt;br&gt;&lt;/em&gt;Aztec Minigame Helper</t>
+          <t>Place1</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>&lt;em id="minigame_aztecs-Btn-closed" class="tooltip-error"&gt;Opend automatisch bij het starten van een Aztec mini game&lt;br&gt;&lt;/em&gt;Aztec Minigame Helper</t>
+          <t>Plaats1</t>
         </is>
       </c>
       <c r="D531" t="inlineStr"/>
       <c r="E531" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F531" t="inlineStr">
         <is>
-          <t>.Menu.AztecMiniGame.Desc</t>
+          <t>.Boxes.PowerLeveling.P1</t>
         </is>
       </c>
       <c r="G531" t="inlineStr"/>
       <c r="H531" t="inlineStr"/>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr"/>
       <c r="B532" t="inlineStr">
         <is>
-          <t>If you want to use the notes or the city planner, activate this item.&lt;br&gt;For a stand-alone extension, simply deactivate it.</t>
+          <t>Expires</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>Als je de notities of de stadsplanner wilt gebruiken, activeer dan dit item.&lt;br&gt;Deactiveer voor een zelfstandige extensie.</t>
+          <t>Loopt af</t>
         </is>
       </c>
       <c r="D532" t="inlineStr"/>
       <c r="E532" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F532" t="inlineStr">
         <is>
-          <t>.Settings.GlobalSend.Desc</t>
+          <t>.Boxes.Alerts.Form.Expires</t>
         </is>
       </c>
       <c r="G532" t="inlineStr"/>
       <c r="H532" t="inlineStr"/>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr"/>
       <c r="B533" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>Attacking-Army</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>Overige</t>
+          <t>Aanvallend-Leger</t>
         </is>
       </c>
       <c r="D533" t="inlineStr"/>
       <c r="E533" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F533" t="inlineStr">
         <is>
-          <t>.Settings.Tab.Boxes</t>
+          <t>.Boxes.Units.attack</t>
         </is>
       </c>
       <c r="G533" t="inlineStr"/>
       <c r="H533" t="inlineStr"/>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr"/>
       <c r="B534" t="inlineStr">
         <is>
-          <t>Beach</t>
+          <t>Total</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>Kust</t>
+          <t>Nodig</t>
         </is>
       </c>
       <c r="D534" t="inlineStr"/>
       <c r="E534" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F534" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.shore</t>
+          <t>.Boxes.Outpost.DescRequired</t>
         </is>
       </c>
       <c r="G534" t="inlineStr"/>
       <c r="H534" t="inlineStr"/>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr"/>
       <c r="B535" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Site</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
-          <t>Niveau</t>
+          <t>Site</t>
         </is>
       </c>
       <c r="D535" t="inlineStr"/>
       <c r="E535" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F535" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Level</t>
+          <t>.Boxes.Notice.NewSide</t>
         </is>
       </c>
       <c r="G535" t="inlineStr"/>
       <c r="H535" t="inlineStr"/>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr"/>
       <c r="B536" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sector Resource Costs </t>
+          <t>Daily FP</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t xml:space="preserve">Veroveringskosten voor </t>
+          <t>Dagelijkse FP</t>
         </is>
       </c>
       <c r="D536" t="inlineStr"/>
       <c r="E536" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F536" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.Title</t>
+          <t>.Boxes.GreatBuildings.DailyFP</t>
         </is>
       </c>
       <c r="G536" t="inlineStr"/>
       <c r="H536" t="inlineStr"/>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr"/>
       <c r="B537" t="inlineStr">
         <is>
-          <t>Daily</t>
+          <t>First visit the member overview of the social conversation you want to compare here, so that data can be compared.</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>Dagelijks</t>
+          <t>Bezoek allereerst het leden overzicht van de discussie die je hier wilt vergelijken, zodat de gegevens vergeleken kunnen worden.</t>
         </is>
       </c>
       <c r="D537" t="inlineStr"/>
       <c r="E537" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F537" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Daily</t>
+          <t>.Boxes.CompareFriendsThreads.Information</t>
         </is>
       </c>
       <c r="G537" t="inlineStr"/>
       <c r="H537" t="inlineStr"/>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr"/>
       <c r="B538" t="inlineStr">
         <is>
-          <t>Infobox</t>
-[...6 lines deleted...]
-      </c>
+          <t>Shop Assistant</t>
+        </is>
+      </c>
+      <c r="C538" t="inlineStr"/>
       <c r="D538" t="inlineStr"/>
       <c r="E538" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F538" t="inlineStr">
         <is>
-          <t>.Settings.Entry.AutoOpenInfoBox</t>
+          <t>.Menu.ShopAssist.Title</t>
         </is>
       </c>
       <c r="G538" t="inlineStr"/>
       <c r="H538" t="inlineStr"/>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr"/>
       <c r="B539" t="inlineStr">
         <is>
-          <t>Guild Treasury - daily</t>
+          <t>Guild Members</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
-          <t>Gildekas - Dagelijks</t>
+          <t>Gildeleden</t>
         </is>
       </c>
       <c r="D539" t="inlineStr"/>
       <c r="E539" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F539" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsTreasureClanD</t>
+          <t>.Boxes.Notice.SelectPlayerGroupGuild</t>
         </is>
       </c>
       <c r="G539" t="inlineStr"/>
       <c r="H539" t="inlineStr"/>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr"/>
       <c r="B540" t="inlineStr">
         <is>
-          <t>Own part net</t>
+          <t>All Ages</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
-          <t>Eigen deel netto</t>
+          <t>Alle Tijdperken</t>
         </is>
       </c>
       <c r="D540" t="inlineStr"/>
       <c r="E540" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F540" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.OwnPartNetto</t>
+          <t>.Eras.GvGAllAge</t>
         </is>
       </c>
       <c r="G540" t="inlineStr"/>
       <c r="H540" t="inlineStr"/>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr"/>
       <c r="B541" t="inlineStr">
         <is>
-          <t>Sectors</t>
+          <t>__GBCount__ noted</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>Sectoren</t>
+          <t>__GBCount__ ontdekt</t>
         </is>
       </c>
       <c r="D541" t="inlineStr"/>
       <c r="E541" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F541" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Guild.Sectors</t>
+          <t>.Boxes.OwnpartCalculator.GBsNoted</t>
         </is>
       </c>
       <c r="G541" t="inlineStr"/>
       <c r="H541" t="inlineStr"/>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr"/>
       <c r="B542" t="inlineStr">
         <is>
-          <t>FoE-Helper: Number of FPs in your bar.</t>
+          <t>in stock treasury goods of the era</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
-          <t>FoE-Helper: Aantal FP in je balk.</t>
+          <t>voorraad gildekas goederen van het tijdperk</t>
         </is>
       </c>
       <c r="D542" t="inlineStr"/>
       <c r="E542" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F542" t="inlineStr">
         <is>
-          <t>.StrategyPoints.FPInBar</t>
+          <t>.Boxes.GuildMemberStat.EraTreasuryGoods</t>
         </is>
       </c>
       <c r="G542" t="inlineStr"/>
       <c r="H542" t="inlineStr"/>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr"/>
       <c r="B543" t="inlineStr">
         <is>
-          <t>Unique Building</t>
+          <t>Display size-list in reconstruction mode</t>
         </is>
       </c>
       <c r="C543" t="inlineStr"/>
       <c r="D543" t="inlineStr"/>
       <c r="E543" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F543" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.isUnique</t>
+          <t>.Settings.ShowReconstructionList.Title</t>
         </is>
       </c>
       <c r="G543" t="inlineStr"/>
       <c r="H543" t="inlineStr"/>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr"/>
       <c r="B544" t="inlineStr">
         <is>
-          <t>Exclude from closing</t>
+          <t>Industrial Age</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
-          <t>Uitsluiten van sluiten</t>
+          <t>Industriële tijdperk</t>
         </is>
       </c>
       <c r="D544" t="inlineStr"/>
       <c r="E544" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F544" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.ExcludeFromClosing</t>
+          <t>.Eras.8</t>
         </is>
       </c>
       <c r="G544" t="inlineStr"/>
       <c r="H544" t="inlineStr"/>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr"/>
       <c r="B545" t="inlineStr">
         <is>
-          <t>Tomorrow Era</t>
+          <t>Units - Daily</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>Morgen</t>
+          <t>Eenheden per dag</t>
         </is>
       </c>
       <c r="D545" t="inlineStr"/>
       <c r="E545" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F545" t="inlineStr">
         <is>
-          <t>.Eras.13</t>
+          <t>.Boxes.Stats.SourceTitle.statsUnitsD</t>
         </is>
       </c>
       <c r="G545" t="inlineStr"/>
       <c r="H545" t="inlineStr"/>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr"/>
       <c r="B546" t="inlineStr">
         <is>
-          <t>ATTENTION: Not enough FP Packs in stock!&lt;br&gt;You only have __fpstock__ of __costs__FP&lt;br&gt;That is __tooless__FPs too few</t>
+          <t>GBG Round</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>LET OP: FP voorraad is te laag&lt;br&gt;Je hebt maar __fpstock__ van de __costs__FP&lt;br&gt;Dat zijn __tooless__FP te weinig</t>
+          <t>GSP ronde</t>
         </is>
       </c>
       <c r="D546" t="inlineStr"/>
       <c r="E546" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F546" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTForderFPStockLow</t>
+          <t>.Boxes.GuildMemberStat.GBFRound</t>
         </is>
       </c>
       <c r="G546" t="inlineStr"/>
       <c r="H546" t="inlineStr"/>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr"/>
       <c r="B547" t="inlineStr">
         <is>
-          <t>Visit tab Treasury in the guild profile to update treasury goods of your guild.</t>
+          <t>https://docs.foe-helper.com/english/module/ally</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
-          <t>Bezoek het tabblad Gildekas in het gildeprofiel om de goederen in de gildekas van jouw gilde bij te werken.</t>
+          <t>https://docs.foe-helper.com/english/module/ally</t>
         </is>
       </c>
       <c r="D547" t="inlineStr"/>
       <c r="E547" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F547" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildTreasuryNotification</t>
+          <t>.Boxes.AllyList.HelpLink</t>
         </is>
       </c>
       <c r="G547" t="inlineStr"/>
       <c r="H547" t="inlineStr"/>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr"/>
       <c r="B548" t="inlineStr">
         <is>
-          <t>en-US</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>nl-NL</t>
+          <t>n.v.t.</t>
         </is>
       </c>
       <c r="D548" t="inlineStr"/>
       <c r="E548" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F548" t="inlineStr">
         <is>
-          <t>.Local</t>
+          <t>.Boxes.MarketOffersEvents.DateNA</t>
         </is>
       </c>
       <c r="G548" t="inlineStr"/>
-      <c r="H548" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H548" t="inlineStr"/>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr"/>
       <c r="B549" t="inlineStr">
         <is>
-          <t>First visit the member overview of the social conversation you want to compare here, so that data can be compared.</t>
+          <t>Technology (Tech) Tree</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
-          <t>Bezoek allereerst het leden overzicht van de discussie die je hier wilt vergelijken, zodat de gegevens vergeleken kunnen worden.</t>
+          <t>Technologieën</t>
         </is>
       </c>
       <c r="D549" t="inlineStr"/>
       <c r="E549" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F549" t="inlineStr">
         <is>
-          <t>.Boxes.CompareFriendsThreads.Information</t>
+          <t>.Menu.Technologies.Title</t>
         </is>
       </c>
       <c r="G549" t="inlineStr"/>
       <c r="H549" t="inlineStr"/>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr"/>
       <c r="B550" t="inlineStr">
         <is>
-          <t xml:space="preserve">Last Update: </t>
+          <t>Guild Goods</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
-          <t xml:space="preserve">Laatste Bijwerking: </t>
+          <t>Gildekas Goederen</t>
         </is>
       </c>
       <c r="D550" t="inlineStr"/>
       <c r="E550" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F550" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Udate</t>
+          <t>.Boxes.GuildMemberStat.GuildGoods</t>
         </is>
       </c>
       <c r="G550" t="inlineStr"/>
       <c r="H550" t="inlineStr"/>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr"/>
       <c r="B551" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/town</t>
-[...2 lines deleted...]
-      <c r="C551" t="inlineStr"/>
+          <t>Choose your preferred menu from the drop-down list (game will automatically reload)</t>
+        </is>
+      </c>
+      <c r="C551" t="inlineStr">
+        <is>
+          <t>Kies je voorkeurmenu uit de keuzelijst (spel ververst automatisch)</t>
+        </is>
+      </c>
       <c r="D551" t="inlineStr"/>
       <c r="E551" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F551" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.HelpLink</t>
+          <t>.Settings.SelectedMenu.Desc</t>
         </is>
       </c>
       <c r="G551" t="inlineStr"/>
       <c r="H551" t="inlineStr"/>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr"/>
       <c r="B552" t="inlineStr">
         <is>
-          <t>Fragment</t>
+          <t>Player is no longer in your guild.</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>Fragment</t>
+          <t>Speler is geen lid meer van de gilde.</t>
         </is>
       </c>
       <c r="D552" t="inlineStr"/>
       <c r="E552" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F552" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Fragment</t>
+          <t>.Boxes.GuildMemberStat.MemberLeavedGuild</t>
         </is>
       </c>
       <c r="G552" t="inlineStr"/>
       <c r="H552" t="inlineStr"/>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr"/>
       <c r="B553" t="inlineStr">
         <is>
-          <t>City-Defense</t>
+          <t>&lt;span style='color:#29b206'&gt;Surplus&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
-          <t>Stad-Verdediging</t>
+          <t>&lt;span style='color:#29b206'&gt;Overschot&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Tekort&lt;/span&gt;</t>
         </is>
       </c>
       <c r="D553" t="inlineStr"/>
       <c r="E553" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F553" t="inlineStr">
         <is>
-          <t>.Boxes.Units.defense</t>
+          <t>.Boxes.Outpost.DescStillMissing</t>
         </is>
       </c>
       <c r="G553" t="inlineStr"/>
       <c r="H553" t="inlineStr"/>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr"/>
       <c r="B554" t="inlineStr">
         <is>
-          <t>days</t>
-[...6 lines deleted...]
-      </c>
+          <t>Overview of all allies and buildings that have room for them.</t>
+        </is>
+      </c>
+      <c r="C554" t="inlineStr"/>
       <c r="D554" t="inlineStr"/>
       <c r="E554" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F554" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Days</t>
+          <t>.Menu.Allies.Desc</t>
         </is>
       </c>
       <c r="G554" t="inlineStr"/>
       <c r="H554" t="inlineStr"/>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr"/>
       <c r="B555" t="inlineStr">
         <is>
-          <t>Market offers</t>
+          <t>Date and time of the last recorded deposit in the GB</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
-          <t>Markt aanbiedingen</t>
+          <t>Datum en tijd van de laatste vastgelegde inleg in het GG</t>
         </is>
       </c>
       <c r="D555" t="inlineStr"/>
       <c r="E555" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F555" t="inlineStr">
         <is>
-          <t>.Menu.MarketOffers.Title</t>
+          <t>.Boxes.Investment.Overview.DateOfIncreaseDesc</t>
         </is>
       </c>
       <c r="G555" t="inlineStr"/>
       <c r="H555" t="inlineStr"/>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr"/>
       <c r="B556" t="inlineStr">
         <is>
-          <t>Menu Content</t>
+          <t>Himeji Castle (Spoils of War)</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>Menu samenstelling</t>
+          <t>Himeji Castle (Oorlogsbuit)</t>
         </is>
       </c>
       <c r="D556" t="inlineStr"/>
       <c r="E556" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F556" t="inlineStr">
         <is>
-          <t>.Settings.MenuContent.Title</t>
+          <t>.Boxes.FPCollector.spoilsOfWar</t>
         </is>
       </c>
       <c r="G556" t="inlineStr"/>
       <c r="H556" t="inlineStr"/>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr"/>
       <c r="B557" t="inlineStr">
         <is>
-          <t>Adding __fpcount__ FPs too many!&lt;br&gt;Maximum investment: __totalfp__ FPs</t>
+          <t>Trade</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
-          <t>__fpcount__FP's passen er niet in.&lt;br&gt;Maximale storting: __totalfp__FP's</t>
+          <t>Handel</t>
         </is>
       </c>
       <c r="D557" t="inlineStr"/>
       <c r="E557" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F557" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTLevelWarning</t>
+          <t>.Boxes.mapTradeWarning.Title</t>
         </is>
       </c>
       <c r="G557" t="inlineStr"/>
       <c r="H557" t="inlineStr"/>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr"/>
       <c r="B558" t="inlineStr">
         <is>
-          <t>Negotiation Table</t>
+          <t>Energy used</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
-          <t>Onderhandelingshulp</t>
+          <t>Energie gebruikt</t>
         </is>
       </c>
       <c r="D558" t="inlineStr"/>
       <c r="E558" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F558" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Title</t>
+          <t>.Boxes.MergerGame.Energy.anniversary</t>
         </is>
       </c>
       <c r="G558" t="inlineStr"/>
       <c r="H558" t="inlineStr"/>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr"/>
       <c r="B559" t="inlineStr">
         <is>
-          <t>Double donation blocker</t>
+          <t>Automation</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>Dubbele donatie blokkeren</t>
+          <t>Automatisering</t>
         </is>
       </c>
       <c r="D559" t="inlineStr"/>
       <c r="E559" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F559" t="inlineStr">
         <is>
-          <t>.Settings.doubleFPtimeout.Title</t>
+          <t>.Boxes.CloseBox.Automation</t>
         </is>
       </c>
       <c r="G559" t="inlineStr"/>
       <c r="H559" t="inlineStr"/>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr"/>
       <c r="B560" t="inlineStr">
         <is>
-          <t>Notify stacks</t>
+          <t>Won</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
-          <t>Meldingen stapeling</t>
+          <t>Gewonnen</t>
         </is>
       </c>
       <c r="D560" t="inlineStr"/>
       <c r="E560" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F560" t="inlineStr">
         <is>
-          <t>.Settings.NotificationsStack.Title</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.UnitsGex.Won</t>
+        </is>
+      </c>
+      <c r="G560" t="inlineStr"/>
       <c r="H560" t="inlineStr"/>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr"/>
       <c r="B561" t="inlineStr">
         <is>
-          <t>Submit Data</t>
-[...6 lines deleted...]
-      </c>
+          <t>City Builder</t>
+        </is>
+      </c>
+      <c r="C561" t="inlineStr"/>
       <c r="D561" t="inlineStr"/>
       <c r="E561" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F561" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.TitleSend</t>
+          <t>.Boxes.CityBuilder.Title</t>
         </is>
       </c>
       <c r="G561" t="inlineStr"/>
       <c r="H561" t="inlineStr"/>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr"/>
       <c r="B562" t="inlineStr">
         <is>
-          <t>Diplomatic Gifts (Space Carrier)</t>
+          <t>Daily Challenge</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>Diplomatieke Giften (Ruimtevrachtschip)</t>
+          <t>Dagelijkse uitdaging</t>
         </is>
       </c>
       <c r="D562" t="inlineStr"/>
       <c r="E562" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F562" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.diplomaticGifts</t>
+          <t>.Boxes.FPCollector.dailyChallenges</t>
         </is>
       </c>
       <c r="G562" t="inlineStr"/>
       <c r="H562" t="inlineStr"/>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr"/>
       <c r="B563" t="inlineStr">
         <is>
-          <t>Scouting Info</t>
-[...6 lines deleted...]
-      </c>
+          <t>When opening the ally building, an enhanced ally overview will be presented.</t>
+        </is>
+      </c>
+      <c r="C563" t="inlineStr"/>
       <c r="D563" t="inlineStr"/>
       <c r="E563" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F563" t="inlineStr">
         <is>
-          <t>.Settings.ShowScoutingTimes.Title</t>
+          <t>.Settings.ShowAllyList.Desc</t>
         </is>
       </c>
       <c r="G563" t="inlineStr"/>
       <c r="H563" t="inlineStr"/>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr"/>
       <c r="B564" t="inlineStr">
         <is>
-          <t>PE</t>
-[...6 lines deleted...]
-      </c>
+          <t>Wiki / Documentation: Feature documentation.</t>
+        </is>
+      </c>
+      <c r="C564" t="inlineStr"/>
       <c r="D564" t="inlineStr"/>
       <c r="E564" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F564" t="inlineStr">
         <is>
-          <t>.Eras.9.short</t>
+          <t>.Settings.Help.Documentation</t>
         </is>
       </c>
       <c r="G564" t="inlineStr"/>
       <c r="H564" t="inlineStr"/>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr"/>
       <c r="B565" t="inlineStr">
         <is>
-          <t>Halloween Event</t>
+          <t>Sum Inventory + Needed</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>Halloween Evenement</t>
+          <t>Som Inventaris + Benodigd</t>
         </is>
       </c>
       <c r="D565" t="inlineStr"/>
       <c r="E565" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F565" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.halloween_event</t>
+          <t>.Boxes.MarketOffers.InventoryNeedSum</t>
         </is>
       </c>
       <c r="G565" t="inlineStr"/>
       <c r="H565" t="inlineStr"/>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr"/>
       <c r="B566" t="inlineStr">
         <is>
-          <t>The next __count__ Traz units will finish in &lt;span class="alca-countdown"&gt;&lt;/span&gt; at __harvest__ hr</t>
+          <t>Delete!</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>De volgende __count__ eenheden komen aan binnen &lt;span class="alca-countdown"&gt;&lt;/span&gt; om __harvest__ uur</t>
+          <t>Verwijderen!</t>
         </is>
       </c>
       <c r="D566" t="inlineStr"/>
       <c r="E566" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F566" t="inlineStr">
         <is>
-          <t>.Boxes.Units.NextUnitsIn</t>
+          <t>.Settings.ResetBoxPositions.Button</t>
         </is>
       </c>
       <c r="G566" t="inlineStr"/>
       <c r="H566" t="inlineStr"/>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr"/>
       <c r="B567" t="inlineStr">
         <is>
-          <t>Defender damaged</t>
+          <t>Import / Export</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
-          <t>Verdediging Beschadigd</t>
+          <t>Importeer/Exporteer</t>
         </is>
       </c>
       <c r="D567" t="inlineStr"/>
       <c r="E567" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F567" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.defender_damaged</t>
+          <t>.Settings.Entry.ExportSettings</t>
         </is>
       </c>
       <c r="G567" t="inlineStr"/>
       <c r="H567" t="inlineStr"/>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr"/>
       <c r="B568" t="inlineStr">
         <is>
-          <t>Total Collected:</t>
+          <t>Hide all button</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
-          <t>Totaal Opgehaald:</t>
+          <t>Verberg alle knoppen</t>
         </is>
       </c>
       <c r="D568" t="inlineStr"/>
       <c r="E568" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F568" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.Total</t>
+          <t>.Boxes.CloseBox.HideAllButton</t>
         </is>
       </c>
       <c r="G568" t="inlineStr"/>
       <c r="H568" t="inlineStr"/>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr"/>
       <c r="B569" t="inlineStr">
         <is>
-          <t>Menu + Notifications</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
-          <t>Menu + Notificaties</t>
+          <t>Goederen</t>
         </is>
       </c>
       <c r="D569" t="inlineStr"/>
       <c r="E569" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F569" t="inlineStr">
         <is>
-          <t>.Settings.Tab.Extension</t>
+          <t>.Boxes.CityMap.goods</t>
         </is>
       </c>
       <c r="G569" t="inlineStr"/>
       <c r="H569" t="inlineStr"/>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr"/>
       <c r="B570" t="inlineStr">
         <is>
-          <t>Decayed buildings</t>
-[...6 lines deleted...]
-      </c>
+          <t>Idle Game (e.g. St. Patricks)</t>
+        </is>
+      </c>
+      <c r="C570" t="inlineStr"/>
       <c r="D570" t="inlineStr"/>
       <c r="E570" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F570" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowDecayedBuildings</t>
+          <t>.Settings.EventHelperIdle</t>
         </is>
       </c>
       <c r="G570" t="inlineStr"/>
       <c r="H570" t="inlineStr"/>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr"/>
       <c r="B571" t="inlineStr">
         <is>
-          <t xml:space="preserve">You have to insert it into the bidding field and hit enter. </t>
+          <t>2-lane Road</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
-          <t xml:space="preserve">Je moet dit invoegen in het bod veld en op enter drukken. </t>
+          <t>Grote Weg</t>
         </is>
       </c>
       <c r="D571" t="inlineStr"/>
       <c r="E571" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F571" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help2</t>
+          <t>.HiddenRewards.Positions.cityRoadBig</t>
         </is>
       </c>
       <c r="G571" t="inlineStr"/>
       <c r="H571" t="inlineStr"/>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr"/>
       <c r="B572" t="inlineStr">
         <is>
-          <t>Display a list of Alerts which expired while offline (since the game window was closed)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Collect All Blocker</t>
+        </is>
+      </c>
+      <c r="C572" t="inlineStr"/>
       <c r="D572" t="inlineStr"/>
       <c r="E572" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F572" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Start.Info</t>
+          <t>.Settings.BlockCollectAll.Title</t>
         </is>
       </c>
       <c r="G572" t="inlineStr"/>
       <c r="H572" t="inlineStr"/>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr"/>
       <c r="B573" t="inlineStr">
         <is>
-          <t>Show GBG Building Recommendation</t>
+          <t>Open the GE overview to update the data.</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
-          <t>Toon GSP Gebouw aanbevelingen</t>
+          <t>Open het Gex-overzicht om de gegevens bij te werken.</t>
         </is>
       </c>
       <c r="D573" t="inlineStr"/>
       <c r="E573" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F573" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGBuildings.Title</t>
+          <t>.Boxes.Castle.VisitGexWarning</t>
         </is>
       </c>
       <c r="G573" t="inlineStr"/>
       <c r="H573" t="inlineStr"/>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr"/>
       <c r="B574" t="inlineStr">
         <is>
-          <t>Displays guild treasury export log tool when opening the Guild Treasury Log window</t>
-[...6 lines deleted...]
-      </c>
+          <t>Settlement Playthroughs</t>
+        </is>
+      </c>
+      <c r="C574" t="inlineStr"/>
       <c r="D574" t="inlineStr"/>
       <c r="E574" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F574" t="inlineStr">
         <is>
-          <t>.Settings.ShowGuildTreasuryLogExport.Desc</t>
+          <t>.Boxes.PlayerProfile.Settlements</t>
         </is>
       </c>
       <c r="G574" t="inlineStr"/>
       <c r="H574" t="inlineStr"/>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr"/>
       <c r="B575" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>Efficiency</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
-          <t>Evenement</t>
+          <t>Efficiëntie</t>
         </is>
       </c>
       <c r="D575" t="inlineStr"/>
       <c r="E575" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F575" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Event</t>
+          <t>.Boxes.CombatCalculator.Efficiency</t>
         </is>
       </c>
       <c r="G575" t="inlineStr"/>
       <c r="H575" t="inlineStr"/>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr"/>
       <c r="B576" t="inlineStr">
         <is>
-          <t>Shop Assistant</t>
-[...2 lines deleted...]
-      <c r="C576" t="inlineStr"/>
+          <t>GE participation</t>
+        </is>
+      </c>
+      <c r="C576" t="inlineStr">
+        <is>
+          <t>Gilde Expeditie deelname</t>
+        </is>
+      </c>
       <c r="D576" t="inlineStr"/>
       <c r="E576" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F576" t="inlineStr">
         <is>
-          <t>.Menu.ShopAssist.Title</t>
+          <t>.Boxes.GuildMemberStat.GexParticipation</t>
         </is>
       </c>
       <c r="G576" t="inlineStr"/>
       <c r="H576" t="inlineStr"/>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr"/>
       <c r="B577" t="inlineStr">
         <is>
-          <t>Unit</t>
+          <t>Trust</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>Eenheid</t>
+          <t>Vertrouwen</t>
         </is>
       </c>
       <c r="D577" t="inlineStr"/>
       <c r="E577" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F577" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Unit</t>
+          <t>.Boxes.OwnpartCalculator.Trust</t>
         </is>
       </c>
       <c r="G577" t="inlineStr"/>
       <c r="H577" t="inlineStr"/>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr"/>
       <c r="B578" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
-          <t>Gildeleden</t>
+          <t>Disclaimer: Deze gegevens zijn gebaseerd op jouw verzamelde data. De hier getoonde cijfers zijn waarschijnlijk niet 100% nauwkeurig. Je zou de lijst om middernacht moeten openen om ze correct te krijgen.</t>
         </is>
       </c>
       <c r="D578" t="inlineStr"/>
       <c r="E578" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F578" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.GuildMembers</t>
+          <t>.Boxes.GuildFights.SnapShotLogDisclaimer</t>
         </is>
       </c>
       <c r="G578" t="inlineStr"/>
       <c r="H578" t="inlineStr"/>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr"/>
       <c r="B579" t="inlineStr">
         <is>
-          <t>Supply boosts</t>
+          <t>Deleted!</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
-          <t>Voorraad boosts</t>
+          <t>Verwijderd!</t>
         </is>
       </c>
       <c r="D579" t="inlineStr"/>
       <c r="E579" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F579" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_supplies_production</t>
+          <t>.Boxes.Settings.DeletedBoxCoordsHead</t>
         </is>
       </c>
       <c r="G579" t="inlineStr"/>
       <c r="H579" t="inlineStr"/>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr"/>
       <c r="B580" t="inlineStr">
         <is>
-          <t>Technology (Tech) Tree</t>
+          <t>GE Relic</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
-          <t>Technologieën</t>
+          <t>GE Reliek</t>
         </is>
       </c>
       <c r="D580" t="inlineStr"/>
       <c r="E580" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F580" t="inlineStr">
         <is>
-          <t>.Menu.Technologies.Title</t>
+          <t>.Boxes.FPCollector.guildExpedition</t>
         </is>
       </c>
       <c r="G580" t="inlineStr"/>
       <c r="H580" t="inlineStr"/>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr"/>
       <c r="B581" t="inlineStr">
         <is>
-          <t>New FoE Helper Version installed</t>
-[...2 lines deleted...]
-      <c r="C581" t="inlineStr"/>
+          <t>Diplomatic Gifts</t>
+        </is>
+      </c>
+      <c r="C581" t="inlineStr">
+        <is>
+          <t>Diplomatieke giften</t>
+        </is>
+      </c>
       <c r="D581" t="inlineStr"/>
       <c r="E581" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F581" t="inlineStr">
         <is>
-          <t>.Menu.NewVersion.Title</t>
+          <t>.Boxes.Stats.Rewards.Source.diplomaticGifts</t>
         </is>
       </c>
       <c r="G581" t="inlineStr"/>
       <c r="H581" t="inlineStr"/>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr"/>
       <c r="B582" t="inlineStr">
         <is>
-          <t>Calendar Completion</t>
+          <t>Menu Length</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
-          <t>Kalender Voltooiing</t>
+          <t>Menu Lengte</t>
         </is>
       </c>
       <c r="D582" t="inlineStr"/>
       <c r="E582" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F582" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.reward_calendar_completion</t>
+          <t>.Settings.Entry.MenuLength</t>
         </is>
       </c>
       <c r="G582" t="inlineStr"/>
       <c r="H582" t="inlineStr"/>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr"/>
       <c r="B583" t="inlineStr">
         <is>
-          <t>Bid Settings</t>
+          <t>Place3</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
-          <t>Veiling Instelling</t>
+          <t>Plaats3</t>
         </is>
       </c>
       <c r="D583" t="inlineStr"/>
       <c r="E583" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F583" t="inlineStr">
         <is>
-          <t>.Settings.Auctions.Button</t>
+          <t>.Boxes.PowerLeveling.P3</t>
         </is>
       </c>
       <c r="G583" t="inlineStr"/>
       <c r="H583" t="inlineStr"/>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr"/>
       <c r="B584" t="inlineStr">
         <is>
-          <t>Save settings</t>
+          <t>top middle</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
-          <t>Instellingen opslaan</t>
+          <t>bovenmidden</t>
         </is>
       </c>
       <c r="D584" t="inlineStr"/>
       <c r="E584" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F584" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Save</t>
+          <t>.Menu.Notification.Position.top-center</t>
         </is>
       </c>
       <c r="G584" t="inlineStr"/>
       <c r="H584" t="inlineStr"/>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr"/>
       <c r="B585" t="inlineStr">
         <is>
-          <t>Player</t>
-[...6 lines deleted...]
-      </c>
+          <t>per Era</t>
+        </is>
+      </c>
+      <c r="C585" t="inlineStr"/>
       <c r="D585" t="inlineStr"/>
       <c r="E585" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F585" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.PlayerName</t>
+          <t>.Boxes.Tooltip.Building.perEra</t>
         </is>
       </c>
       <c r="G585" t="inlineStr"/>
       <c r="H585" t="inlineStr"/>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr"/>
       <c r="B586" t="inlineStr">
         <is>
-          <t>Efficiency</t>
+          <t>Trigger messages in your Discord with events</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
-          <t>Efficiëntie</t>
+          <t>Trigger berichten in je Discord met events</t>
         </is>
       </c>
       <c r="D586" t="inlineStr"/>
       <c r="E586" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F586" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Efficiency</t>
+          <t>.Menu.Discord.Desc</t>
         </is>
       </c>
       <c r="G586" t="inlineStr"/>
       <c r="H586" t="inlineStr"/>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr"/>
       <c r="B587" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>Are there players missing from the shortlist? Then close this box, click on the other two tabs at the bottom of the Social Bar (Neighbours, Guild Members, Friends) and then re-open this box.</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>IJT</t>
+          <t>Mis je spelers in de lijst? Sluit dan dit venster, klik op de tabs onderaan de social bar (buren, gildeleden, vrienden) en heropen dit venster.</t>
         </is>
       </c>
       <c r="D587" t="inlineStr"/>
       <c r="E587" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F587" t="inlineStr">
         <is>
-          <t>.Eras.3.short</t>
+          <t>.Boxes.Notice.ModalMissingPlayers</t>
         </is>
       </c>
       <c r="G587" t="inlineStr"/>
       <c r="H587" t="inlineStr"/>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr"/>
       <c r="B588" t="inlineStr">
         <is>
-          <t>GB Calculator</t>
+          <t>Press __place__ and __slot__ on your keyboard to insert this suggestion.</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
-          <t>GG-calculator Eigenaar</t>
+          <t>Druk op __plaats__ en __slot__ op je toetsenbord om deze suggestie in te voegen.</t>
         </is>
       </c>
       <c r="D588" t="inlineStr"/>
       <c r="E588" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F588" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Title</t>
+          <t>.Boxes.Negotiation.KeyboardTooltip</t>
         </is>
       </c>
       <c r="G588" t="inlineStr"/>
       <c r="H588" t="inlineStr"/>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr"/>
       <c r="B589" t="inlineStr">
         <is>
-          <t>No Age</t>
+          <t xml:space="preserve">You have to insert it into the bidding field and hit enter. </t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>Geen tijdperk</t>
+          <t xml:space="preserve">Je moet dit invoegen in het bod veld en op enter drukken. </t>
         </is>
       </c>
       <c r="D589" t="inlineStr"/>
       <c r="E589" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F589" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnNoEra</t>
+          <t>.Boxes.AuctionSettings.Help2</t>
         </is>
       </c>
       <c r="G589" t="inlineStr"/>
       <c r="H589" t="inlineStr"/>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr"/>
       <c r="B590" t="inlineStr">
         <is>
-          <t>Prevention</t>
+          <t>Display a list of Alerts which expired while offline (since the game window was closed)</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
-          <t>Preventie</t>
+          <t>Toon alle alarmen welke afliepen terwijl je offline was (sinds het spelvenster werd gesloten)</t>
         </is>
       </c>
       <c r="D590" t="inlineStr"/>
       <c r="E590" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F590" t="inlineStr">
         <is>
-          <t>.Boxes.mapTradeWarning.Text</t>
+          <t>.Boxes.Alerts.Preferences.Start.Info</t>
         </is>
       </c>
       <c r="G590" t="inlineStr"/>
       <c r="H590" t="inlineStr"/>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr"/>
       <c r="B591" t="inlineStr">
         <is>
-          <t>Delete</t>
+          <t>Item</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
-          <t>Verwijderen</t>
+          <t>Item</t>
         </is>
       </c>
       <c r="D591" t="inlineStr"/>
       <c r="E591" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F591" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.DeleteEntry</t>
+          <t>.Boxes.Productions.Headings.item</t>
         </is>
       </c>
       <c r="G591" t="inlineStr"/>
       <c r="H591" t="inlineStr"/>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr"/>
       <c r="B592" t="inlineStr">
         <is>
-          <t>Transmitted</t>
+          <t>Owner</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>Verzonden</t>
+          <t>Eigenaar</t>
         </is>
       </c>
       <c r="D592" t="inlineStr"/>
       <c r="E592" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F592" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.SubmitSuccessHeader</t>
+          <t>.Boxes.GuildFights.Owner</t>
         </is>
       </c>
       <c r="G592" t="inlineStr"/>
       <c r="H592" t="inlineStr"/>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr"/>
       <c r="B593" t="inlineStr">
         <is>
-          <t>Disabled: Open your Army Management console first (U)!</t>
-[...6 lines deleted...]
-      </c>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="C593" t="inlineStr"/>
       <c r="D593" t="inlineStr"/>
       <c r="E593" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F593" t="inlineStr">
         <is>
-          <t>.Menu.Unit.Warning</t>
+          <t>.Boxes.ProductionsRating.PresetSave</t>
         </is>
       </c>
       <c r="G593" t="inlineStr"/>
       <c r="H593" t="inlineStr"/>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr"/>
       <c r="B594" t="inlineStr">
         <is>
-          <t>Forge Points</t>
+          <t>Infobox</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
-          <t>Forge Punten</t>
+          <t>Infobox</t>
         </is>
       </c>
       <c r="D594" t="inlineStr"/>
       <c r="E594" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F594" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsFP</t>
+          <t>.Settings.Entry.AutoOpenInfoBox</t>
         </is>
       </c>
       <c r="G594" t="inlineStr"/>
       <c r="H594" t="inlineStr"/>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr"/>
       <c r="B595" t="inlineStr">
         <is>
-          <t>If an incident is displayed to be on a two-lane road, such a road must be built in order to be able to collect the reward!</t>
+          <t>Boost Inventory</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
-          <t>Als een incident op een 2-baans weg wordt aangegeven moet er wel een 2-baans weg gebouwd zijn om deze te kunnen inzamelen!</t>
+          <t>Boost Inventaris</t>
         </is>
       </c>
       <c r="D595" t="inlineStr"/>
       <c r="E595" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F595" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.twolaneWarning</t>
+          <t>.Boxes.CombatCalculator.Title</t>
         </is>
       </c>
       <c r="G595" t="inlineStr"/>
       <c r="H595" t="inlineStr"/>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr"/>
       <c r="B596" t="inlineStr">
         <is>
-          <t>Coords</t>
+          <t>NEVER</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
-          <t>Coördinaten</t>
+          <t>NOOIT</t>
         </is>
       </c>
       <c r="D596" t="inlineStr"/>
       <c r="E596" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F596" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Coords</t>
+          <t>.Boxes.MoppelHelper.Never</t>
         </is>
       </c>
       <c r="G596" t="inlineStr"/>
       <c r="H596" t="inlineStr"/>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr"/>
       <c r="B597" t="inlineStr">
         <is>
-          <t>Sets and Chains</t>
-[...6 lines deleted...]
-      </c>
+          <t>Trial</t>
+        </is>
+      </c>
+      <c r="C597" t="inlineStr"/>
       <c r="D597" t="inlineStr"/>
       <c r="E597" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F597" t="inlineStr">
         <is>
-          <t>.Menu.Kits.Title</t>
+          <t>.Boxes.GexStat.GexTrial</t>
         </is>
       </c>
       <c r="G597" t="inlineStr"/>
       <c r="H597" t="inlineStr"/>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr"/>
       <c r="B598" t="inlineStr">
         <is>
-          <t>Hide GB from calculation and list.</t>
+          <t>The Helper uses notifications in various places. You can switch this on or off here.</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
-          <t>Verberg GG voor gebruik in de berekening en de lijst.</t>
+          <t>De assistent gebruikt op verschillende plekken meldingen. Je kan dit hier aan- of uitschakelen.</t>
         </is>
       </c>
       <c r="D598" t="inlineStr"/>
       <c r="E598" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F598" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.HideGB</t>
+          <t>.Settings.ShowNotifications.Desc</t>
         </is>
       </c>
       <c r="G598" t="inlineStr"/>
       <c r="H598" t="inlineStr"/>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr"/>
       <c r="B599" t="inlineStr">
         <is>
-          <t>Level</t>
-[...2 lines deleted...]
-      <c r="C599" t="inlineStr"/>
+          <t>Status</t>
+        </is>
+      </c>
+      <c r="C599" t="inlineStr">
+        <is>
+          <t>Verloopt op</t>
+        </is>
+      </c>
       <c r="D599" t="inlineStr"/>
       <c r="E599" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F599" t="inlineStr">
         <is>
-          <t>.Boxes.General.Level</t>
+          <t>.HiddenRewards.Table.expires</t>
         </is>
       </c>
       <c r="G599" t="inlineStr"/>
       <c r="H599" t="inlineStr"/>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr"/>
       <c r="B600" t="inlineStr">
         <is>
-          <t>Rival sound</t>
+          <t>Supply boosts</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>Rivaal geluid</t>
+          <t>Voorraad boosts</t>
         </is>
       </c>
       <c r="D600" t="inlineStr"/>
       <c r="E600" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F600" t="inlineStr">
         <is>
-          <t>.Settings.Entry.RivalSound</t>
+          <t>.Boxes.BoostList.guild_raids_supplies_production</t>
         </is>
       </c>
       <c r="G600" t="inlineStr"/>
       <c r="H600" t="inlineStr"/>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr"/>
       <c r="B601" t="inlineStr">
         <is>
-          <t>Hide GBs not built</t>
+          <t>Pop Ups</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>Verberg niet gebouwde GG's</t>
+          <t>Vensters</t>
         </is>
       </c>
       <c r="D601" t="inlineStr"/>
       <c r="E601" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F601" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.HideNewGBs</t>
+          <t>.Settings.Tab.Auto</t>
         </is>
       </c>
       <c r="G601" t="inlineStr"/>
       <c r="H601" t="inlineStr"/>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr"/>
       <c r="B602" t="inlineStr">
         <is>
-          <t>Building Recommendation</t>
+          <t>delete inactivity warning</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
-          <t>Gebouw aanbeveling</t>
+          <t>verwijder inactiviteit waarschuwing</t>
         </is>
       </c>
       <c r="D602" t="inlineStr"/>
       <c r="E602" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F602" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.title</t>
+          <t>.Boxes.GuildMemberStat.DeleteInactivityWarning</t>
         </is>
       </c>
       <c r="G602" t="inlineStr"/>
       <c r="H602" t="inlineStr"/>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr"/>
       <c r="B603" t="inlineStr">
         <is>
-          <t>Missing</t>
-[...2 lines deleted...]
-      <c r="C603" t="inlineStr"/>
+          <t>Guild Treasury Export Log</t>
+        </is>
+      </c>
+      <c r="C603" t="inlineStr">
+        <is>
+          <t>Gildekas export log</t>
+        </is>
+      </c>
       <c r="D603" t="inlineStr"/>
       <c r="E603" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F603" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Missing</t>
+          <t>.Settings.Entry.ShowGuildTreasuryLogExport</t>
         </is>
       </c>
       <c r="G603" t="inlineStr"/>
       <c r="H603" t="inlineStr"/>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr"/>
       <c r="B604" t="inlineStr">
         <is>
-          <t>DD/MMM/YYYY</t>
+          <t>Delete site</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
-          <t>DD-MM-YY</t>
+          <t>Verwijder site</t>
         </is>
       </c>
       <c r="D604" t="inlineStr"/>
       <c r="E604" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F604" t="inlineStr">
         <is>
-          <t>.Date</t>
-[...7 lines deleted...]
-      </c>
+          <t>.Boxes.Notice.DeleteItem</t>
+        </is>
+      </c>
+      <c r="G604" t="inlineStr"/>
       <c r="H604" t="inlineStr"/>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr"/>
       <c r="B605" t="inlineStr">
         <is>
-          <t>Only Favorites</t>
-[...2 lines deleted...]
-      <c r="C605" t="inlineStr"/>
+          <t>Neighbour</t>
+        </is>
+      </c>
+      <c r="C605" t="inlineStr">
+        <is>
+          <t>Buur</t>
+        </is>
+      </c>
       <c r="D605" t="inlineStr"/>
       <c r="E605" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F605" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.onlyFavourites</t>
+          <t>.Boxes.Notice.ContentHeadIsNeighbor</t>
         </is>
       </c>
       <c r="G605" t="inlineStr"/>
       <c r="H605" t="inlineStr"/>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr"/>
       <c r="B606" t="inlineStr">
         <is>
-          <t>Trigger messages in your Discord with events</t>
+          <t>Alert active</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
-          <t>Trigger berichten in je Discord met events</t>
+          <t>Alarm actief</t>
         </is>
       </c>
       <c r="D606" t="inlineStr"/>
       <c r="E606" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F606" t="inlineStr">
         <is>
-          <t>.Menu.Discord.Desc</t>
+          <t>.Boxes.InactivesSettings.AlertActive</t>
         </is>
       </c>
       <c r="G606" t="inlineStr"/>
       <c r="H606" t="inlineStr"/>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr"/>
       <c r="B607" t="inlineStr">
         <is>
-          <t>Offer</t>
-[...2 lines deleted...]
-      <c r="C607" t="inlineStr"/>
+          <t>Show a decrease of goods on GvG map.</t>
+        </is>
+      </c>
+      <c r="C607" t="inlineStr">
+        <is>
+          <t>Toon een vermidering van goederen op de GvG map.</t>
+        </is>
+      </c>
       <c r="D607" t="inlineStr"/>
       <c r="E607" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F607" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Item</t>
+          <t>.Boxes.Stats.BtnToggleAnnotationsTitle</t>
         </is>
       </c>
       <c r="G607" t="inlineStr"/>
       <c r="H607" t="inlineStr"/>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr"/>
       <c r="B608" t="inlineStr">
         <is>
-          <t>Total FPs Required</t>
+          <t>Lower</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
-          <t>Totaal aantal FP</t>
+          <t>Lager</t>
         </is>
       </c>
       <c r="D608" t="inlineStr"/>
       <c r="E608" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F608" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.LGTotalFP</t>
+          <t>.Boxes.Market.TradeForLower</t>
         </is>
       </c>
       <c r="G608" t="inlineStr"/>
       <c r="H608" t="inlineStr"/>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr"/>
       <c r="B609" t="inlineStr">
         <is>
-          <t>Space Age Space Hub</t>
+          <t>Notes</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
-          <t>Ruimtetijdperk Ruimte Hub</t>
+          <t>Notities</t>
         </is>
       </c>
       <c r="D609" t="inlineStr"/>
       <c r="E609" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F609" t="inlineStr">
         <is>
-          <t>.Eras.23</t>
+          <t>.Boxes.Notice.Title</t>
         </is>
       </c>
       <c r="G609" t="inlineStr"/>
       <c r="H609" t="inlineStr"/>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr"/>
       <c r="B610" t="inlineStr">
         <is>
-          <t>Select how much each of your buildings should ideally produce per tile. The balance between all selected values is important for the final rating: Use higher ones for things you do not care about as much and lower values if you want to put higher emphasis on particular resources/boosts. If you have more than one of the same building, only the highest era will be evaluated.</t>
+          <t>Power Levelling</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>Hoe werkt het? Selecteer hoeveel elk van je gebouwen idealiter per tegel zou moeten produceren. De balans tussen alle geselecteerde waarden is belangrijk voor de uiteindelijke beoordeling. Als je meer dan één gebouw van hetzelfde type hebt, wordt alleen het gebouw met het hoogste tijdperk geëvalueerd.</t>
+          <t>Power Levelen</t>
         </is>
       </c>
       <c r="D610" t="inlineStr"/>
       <c r="E610" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F610" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Explainer</t>
+          <t>.Boxes.OwnpartCalculator.PowerLeveling</t>
         </is>
       </c>
       <c r="G610" t="inlineStr"/>
       <c r="H610" t="inlineStr"/>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr"/>
       <c r="B611" t="inlineStr">
         <is>
-          <t>can be motivated</t>
-[...2 lines deleted...]
-      <c r="C611" t="inlineStr"/>
+          <t>Discord Webhooks</t>
+        </is>
+      </c>
+      <c r="C611" t="inlineStr">
+        <is>
+          <t>Discord Webhooks</t>
+        </is>
+      </c>
       <c r="D611" t="inlineStr"/>
       <c r="E611" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F611" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.canMotivate</t>
+          <t>.Boxes.Discord.Title</t>
         </is>
       </c>
       <c r="G611" t="inlineStr"/>
       <c r="H611" t="inlineStr"/>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr"/>
       <c r="B612" t="inlineStr">
         <is>
-          <t>Right</t>
+          <t>Add message</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
-          <t>Rechts</t>
+          <t>Nieuwe webhook invoer</t>
         </is>
       </c>
       <c r="D612" t="inlineStr"/>
       <c r="E612" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F612" t="inlineStr">
         <is>
-          <t>.Menu.RightBar</t>
+          <t>.Boxes.Discord.TitleNewEntry</t>
         </is>
       </c>
       <c r="G612" t="inlineStr"/>
       <c r="H612" t="inlineStr"/>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr"/>
       <c r="B613" t="inlineStr">
         <is>
-          <t>Efficiency score according to the settings in the efficiency module</t>
-[...6 lines deleted...]
-      </c>
+          <t>From now on, the times are copied in server time. If you want to change your displayed times to server time, check the settings.</t>
+        </is>
+      </c>
+      <c r="C613" t="inlineStr"/>
       <c r="D613" t="inlineStr"/>
       <c r="E613" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F613" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.EfficiencyTT</t>
+          <t>.Boxes.GuildFights.TimeZoneWarning.Desc</t>
         </is>
       </c>
       <c r="G613" t="inlineStr"/>
       <c r="H613" t="inlineStr"/>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr"/>
       <c r="B614" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Advantage</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
-          <t>Gebouw</t>
+          <t>Voordeel</t>
         </is>
       </c>
       <c r="D614" t="inlineStr"/>
       <c r="E614" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F614" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.Building</t>
+          <t>.Boxes.Market.TradeAdvantage</t>
         </is>
       </c>
       <c r="G614" t="inlineStr"/>
       <c r="H614" t="inlineStr"/>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr"/>
       <c r="B615" t="inlineStr">
         <is>
-          <t>Choose a value between 1 and 4 !&amp;#10;Choose a smaller value for more data&amp;#10;or a larger one for better viewing.</t>
+          <t>Group by Ages</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
-          <t>Kies een waarde tussen 1 en 4 !&amp;#10;Kies een kleinere waarde voor meer gegevens&amp;#10;of een grotere voor een beter beeld.</t>
+          <t>Groepeer per tijdperk</t>
         </is>
       </c>
       <c r="D615" t="inlineStr"/>
       <c r="E615" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F615" t="inlineStr">
         <is>
-          <t>.Boxes.Units.PictogramScalingDesc</t>
+          <t>.Boxes.Stats.BtnToggleGroupBy</t>
         </is>
       </c>
       <c r="G615" t="inlineStr"/>
       <c r="H615" t="inlineStr"/>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr"/>
       <c r="B616" t="inlineStr">
         <is>
-          <t>Show all parts</t>
+          <t>Efficiency (incl. badges)</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
-          <t>Laat alle onderdelen zien</t>
+          <t>Efficiëntie (incl. badges)</t>
         </is>
       </c>
       <c r="D616" t="inlineStr"/>
       <c r="E616" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F616" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.TripleStateButton1</t>
+          <t>.Boxes.MergerGame.Efficiency.soccer</t>
         </is>
       </c>
       <c r="G616" t="inlineStr"/>
       <c r="H616" t="inlineStr"/>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr"/>
       <c r="B617" t="inlineStr">
         <is>
-          <t>Next Expansion</t>
+          <t>Defense boost att. army</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
-          <t>Volgende uitbreiding</t>
+          <t>Verdediging boost aanv. leger</t>
         </is>
       </c>
       <c r="D617" t="inlineStr"/>
       <c r="E617" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F617" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.nextTile</t>
+          <t>.Boxes.Productions.def_boost_attacker</t>
         </is>
       </c>
       <c r="G617" t="inlineStr"/>
       <c r="H617" t="inlineStr"/>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr"/>
       <c r="B618" t="inlineStr">
         <is>
-          <t>Shards</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rename preset:</t>
+        </is>
+      </c>
+      <c r="C618" t="inlineStr"/>
       <c r="D618" t="inlineStr"/>
       <c r="E618" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F618" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.shards</t>
+          <t>.Boxes.ProductionsRating.PresetPromptRename</t>
         </is>
       </c>
       <c r="G618" t="inlineStr"/>
       <c r="H618" t="inlineStr"/>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr"/>
       <c r="B619" t="inlineStr">
         <is>
-          <t>Size and Building Time</t>
-[...2 lines deleted...]
-      <c r="C619" t="inlineStr"/>
+          <t>Prefix</t>
+        </is>
+      </c>
+      <c r="C619" t="inlineStr">
+        <is>
+          <t>Voorvoegsel</t>
+        </is>
+      </c>
       <c r="D619" t="inlineStr"/>
       <c r="E619" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F619" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.size+time</t>
+          <t>.Boxes.OwnpartCalculator.OptionsDangerPrefix</t>
         </is>
       </c>
       <c r="G619" t="inlineStr"/>
       <c r="H619" t="inlineStr"/>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr"/>
       <c r="B620" t="inlineStr">
         <is>
-          <t>Open the GE overview to update the data.</t>
+          <t>Arc</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
-          <t>Open het Gex-overzicht om de gegevens bij te werken.</t>
+          <t>Arc</t>
         </is>
       </c>
       <c r="D620" t="inlineStr"/>
       <c r="E620" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F620" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.VisitGexWarning</t>
+          <t>.Boxes.OwnpartCalculator.Arc</t>
         </is>
       </c>
       <c r="G620" t="inlineStr"/>
       <c r="H620" t="inlineStr"/>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr"/>
       <c r="B621" t="inlineStr">
         <is>
-          <t>Tables</t>
+          <t>Aztec Helper</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
-          <t>Tabellen</t>
+          <t>Azteken Helper</t>
         </is>
       </c>
       <c r="D621" t="inlineStr"/>
       <c r="E621" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F621" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Tables</t>
+          <t>.Settings.Entry.ShowAztecHelper</t>
         </is>
       </c>
       <c r="G621" t="inlineStr"/>
       <c r="H621" t="inlineStr"/>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr"/>
       <c r="B622" t="inlineStr">
         <is>
-          <t>instantly</t>
+          <t>calculate only safe profit/loss</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
-          <t>onmiddellijk</t>
+          <t>Bereken alleen veilige winst/verlies</t>
         </is>
       </c>
       <c r="D622" t="inlineStr"/>
       <c r="E622" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F622" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Instantly</t>
+          <t>.Boxes.Investment.Overview.SettingsUnsafeCalc</t>
         </is>
       </c>
       <c r="G622" t="inlineStr"/>
       <c r="H622" t="inlineStr"/>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr"/>
       <c r="B623" t="inlineStr">
         <is>
-          <t>Message</t>
+          <t xml:space="preserve">Total: </t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
-          <t>Bericht</t>
+          <t xml:space="preserve">Totaal: </t>
         </is>
       </c>
       <c r="D623" t="inlineStr"/>
       <c r="E623" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F623" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterMessage</t>
+          <t>.Boxes.Productions.Total</t>
         </is>
       </c>
       <c r="G623" t="inlineStr"/>
       <c r="H623" t="inlineStr"/>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr"/>
       <c r="B624" t="inlineStr">
         <is>
-          <t>Event Pass</t>
+          <t>Goods from Asteroid Belt are not included. Please visit your Asteroid Belt outpost and open the box again</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
-          <t>Evenement pas</t>
+          <t>Exclusief goederen uit de Asteroïdengordel . Bezoek aub je Asteroïdengordel nederzetting en open dit venster opnieuw</t>
         </is>
       </c>
       <c r="D624" t="inlineStr"/>
       <c r="E624" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F624" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.event_pass</t>
+          <t>.Boxes.Productions.NoAsteroidDataWarning</t>
         </is>
       </c>
       <c r="G624" t="inlineStr"/>
       <c r="H624" t="inlineStr"/>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr"/>
       <c r="B625" t="inlineStr">
         <is>
-          <t>__era__&lt;br&gt;You have: __stock__</t>
+          <t>Export</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
-          <t>__era__&lt;br&gt;Je hebt: __stock__</t>
+          <t>Exporteren</t>
         </is>
       </c>
       <c r="D625" t="inlineStr"/>
       <c r="E625" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F625" t="inlineStr">
         <is>
-          <t>.Boxes.Market.OfferTT</t>
+          <t>.Boxes.General.Export</t>
         </is>
       </c>
       <c r="G625" t="inlineStr"/>
       <c r="H625" t="inlineStr"/>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr"/>
       <c r="B626" t="inlineStr">
         <is>
-          <t>Stream</t>
+          <t>Change view</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
-          <t>Stroom</t>
+          <t>Verander perspectief</t>
         </is>
       </c>
       <c r="D626" t="inlineStr"/>
       <c r="E626" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F626" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartType.streamgraph</t>
+          <t>.Boxes.GuildMemberStat.ChangeView</t>
         </is>
       </c>
       <c r="G626" t="inlineStr"/>
       <c r="H626" t="inlineStr"/>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr"/>
       <c r="B627" t="inlineStr">
         <is>
-          <t>Collection</t>
+          <t>Ignore optional technologies of previous eras</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
-          <t>Collectie om</t>
+          <t>Negeer optionele technologiën van vorige tijdperken</t>
         </is>
       </c>
       <c r="D627" t="inlineStr"/>
       <c r="E627" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F627" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.earning</t>
+          <t>.Boxes.Technologies.IgnorePrevEra</t>
         </is>
       </c>
       <c r="G627" t="inlineStr"/>
       <c r="H627" t="inlineStr"/>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr"/>
       <c r="B628" t="inlineStr">
         <is>
-          <t>Freedom granted</t>
+          <t>Shall a sound be played when completing a rival quest?</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
-          <t>Onafhankelijkheid verleend</t>
+          <t>Moet er een geluid worden afgespeeld bij het voltooien van een rivaal taak?</t>
         </is>
       </c>
       <c r="D628" t="inlineStr"/>
       <c r="E628" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F628" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.sector_independence_granted</t>
+          <t>.Settings.RivalSound.Desc</t>
         </is>
       </c>
       <c r="G628" t="inlineStr"/>
       <c r="H628" t="inlineStr"/>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr"/>
       <c r="B629" t="inlineStr">
         <is>
-          <t>Trade</t>
+          <t>Slot Empty</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
-          <t>Handel</t>
+          <t>niet gevuld</t>
         </is>
       </c>
       <c r="D629" t="inlineStr"/>
       <c r="E629" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F629" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterTrade</t>
+          <t>.Boxes.Units.NotFilled</t>
         </is>
       </c>
       <c r="G629" t="inlineStr"/>
       <c r="H629" t="inlineStr"/>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr"/>
       <c r="B630" t="inlineStr">
         <is>
-          <t>Reset to default</t>
-[...2 lines deleted...]
-      <c r="C630" t="inlineStr"/>
+          <t>"Close all windows" box open automatically</t>
+        </is>
+      </c>
+      <c r="C630" t="inlineStr">
+        <is>
+          <t>"Alle vensters sluiten" opent automatisch</t>
+        </is>
+      </c>
       <c r="D630" t="inlineStr"/>
       <c r="E630" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F630" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Reset</t>
+          <t>.Settings.AutoOpenCloseBox.Title</t>
         </is>
       </c>
       <c r="G630" t="inlineStr"/>
       <c r="H630" t="inlineStr"/>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr"/>
       <c r="B631" t="inlineStr">
         <is>
-          <t>Province</t>
+          <t>Places</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
-          <t>Provincie</t>
+          <t>Plaatsen</t>
         </is>
       </c>
       <c r="D631" t="inlineStr"/>
       <c r="E631" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F631" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Province</t>
+          <t>.Boxes.OwnpartCalculator.Places</t>
         </is>
       </c>
       <c r="G631" t="inlineStr"/>
       <c r="H631" t="inlineStr"/>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr"/>
       <c r="B632" t="inlineStr">
         <is>
-          <t>The data below can be marked to copy them.</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
-          <t>De hieronder weergegeven data kunnen gemarkeerd worden om te kopiëren.</t>
+          <t>Gebouw</t>
         </is>
       </c>
       <c r="D632" t="inlineStr"/>
       <c r="E632" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F632" t="inlineStr">
         <is>
-          <t>.Settings.Version.Desc</t>
+          <t>.Boxes.AllyList.Building</t>
         </is>
       </c>
       <c r="G632" t="inlineStr"/>
       <c r="H632" t="inlineStr"/>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr"/>
       <c r="B633" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>Late Middle Age</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
-          <t>Gebeurtenis</t>
+          <t>Late middeleeuwen</t>
         </is>
       </c>
       <c r="D633" t="inlineStr"/>
       <c r="E633" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F633" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.__event</t>
+          <t>.Eras.6</t>
         </is>
       </c>
       <c r="G633" t="inlineStr"/>
       <c r="H633" t="inlineStr"/>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr"/>
       <c r="B634" t="inlineStr">
         <is>
-          <t>Lost</t>
-[...6 lines deleted...]
-      </c>
+          <t>Trial</t>
+        </is>
+      </c>
+      <c r="C634" t="inlineStr"/>
       <c r="D634" t="inlineStr"/>
       <c r="E634" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F634" t="inlineStr">
         <is>
-          <t>.Boxes.UnitsGex.Lost</t>
+          <t>.Boxes.GuildMemberStat.GexTrial</t>
         </is>
       </c>
       <c r="G634" t="inlineStr"/>
       <c r="H634" t="inlineStr"/>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr"/>
       <c r="B635" t="inlineStr">
         <is>
-          <t>top middle</t>
+          <t>Trade</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
-          <t>bovenmidden</t>
+          <t>Handel</t>
         </is>
       </c>
       <c r="D635" t="inlineStr"/>
       <c r="E635" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F635" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.top-center</t>
+          <t>.Boxes.Infobox.FilterTrade</t>
         </is>
       </c>
       <c r="G635" t="inlineStr"/>
       <c r="H635" t="inlineStr"/>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr"/>
       <c r="B636" t="inlineStr">
         <is>
-          <t>When starting fresh, the module will start in row 1 of the settings and with each consecutive bid, the module will use the next line.</t>
+          <t>Error loading the Negotiation Table</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
-          <t>Als je opnieuw begint, start de module op regel 1 van de instellingen en met elk volgend bod gebruikt de module de volgende regel.</t>
+          <t>Fout bij het laden van de onderhandelingstabel</t>
         </is>
       </c>
       <c r="D636" t="inlineStr"/>
       <c r="E636" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F636" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help3</t>
+          <t>.Boxes.Negotiation.TableLoadError</t>
         </is>
       </c>
       <c r="G636" t="inlineStr"/>
       <c r="H636" t="inlineStr"/>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr"/>
       <c r="B637" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Select current and previous ages</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
-          <t>Grondstoffen</t>
+          <t>Selecteer huidig en vorige tijdperk</t>
         </is>
       </c>
       <c r="D637" t="inlineStr"/>
       <c r="E637" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F637" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Goods</t>
+          <t>.Boxes.Stats.BtnLastErasTitle</t>
         </is>
       </c>
       <c r="G637" t="inlineStr"/>
       <c r="H637" t="inlineStr"/>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr"/>
       <c r="B638" t="inlineStr">
         <is>
-          <t>Qty</t>
+          <t>The import was completed with errors. Please reload the game.</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
-          <t>Aantal</t>
+          <t>De import is beëindigd met errors. Herlaad het spel.</t>
         </is>
       </c>
       <c r="D638" t="inlineStr"/>
       <c r="E638" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F638" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.number</t>
+          <t>.Boxes.DBExport.ImportPartlySuccessful</t>
         </is>
       </c>
       <c r="G638" t="inlineStr"/>
       <c r="H638" t="inlineStr"/>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr"/>
       <c r="B639" t="inlineStr">
         <is>
-          <t>PME</t>
+          <t>CA</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
-          <t>PMT</t>
+          <t>KT</t>
         </is>
       </c>
       <c r="D639" t="inlineStr"/>
       <c r="E639" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F639" t="inlineStr">
         <is>
-          <t>.Eras.11.short</t>
+          <t>.Eras.7.short</t>
         </is>
       </c>
       <c r="G639" t="inlineStr"/>
       <c r="H639" t="inlineStr"/>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr"/>
       <c r="B640" t="inlineStr">
         <is>
-          <t>Size</t>
+          <t>Rating value of 1% bonus for attacking army (in FP)</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
-          <t>Grootte</t>
+          <t>Waardering van 1% bonus voor je aanvallende leger (in FP)</t>
         </is>
       </c>
       <c r="D640" t="inlineStr"/>
       <c r="E640" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F640" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Size</t>
+          <t>.Boxes.GreatBuildings.AttackValue</t>
         </is>
       </c>
       <c r="G640" t="inlineStr"/>
       <c r="H640" t="inlineStr"/>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr"/>
       <c r="B641" t="inlineStr">
         <is>
-          <t>Early Middle Age</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
-          <t>Vroege middeleeuwen</t>
+          <t>Niveau</t>
         </is>
       </c>
       <c r="D641" t="inlineStr"/>
       <c r="E641" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F641" t="inlineStr">
         <is>
-          <t>.Eras.4</t>
+          <t>.General.Level</t>
         </is>
       </c>
       <c r="G641" t="inlineStr"/>
       <c r="H641" t="inlineStr"/>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr"/>
       <c r="B642" t="inlineStr">
         <is>
-          <t>Stream Chart</t>
+          <t>Virtual Future</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
-          <t>Ontwikkelingsgrafiek</t>
+          <t>Virtuele toekomst</t>
         </is>
       </c>
       <c r="D642" t="inlineStr"/>
       <c r="E642" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F642" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartTypeTitle.streamgraph</t>
+          <t>.Eras.17</t>
         </is>
       </c>
       <c r="G642" t="inlineStr"/>
       <c r="H642" t="inlineStr"/>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr"/>
       <c r="B643" t="inlineStr">
         <is>
-          <t>Arc</t>
+          <t>Copied!</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
-          <t>Arc</t>
+          <t>Gekopieerd!</t>
         </is>
       </c>
       <c r="D643" t="inlineStr"/>
       <c r="E643" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F643" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Arc</t>
+          <t>.Boxes.GuildFights.CopyToClipBoard.Title</t>
         </is>
       </c>
       <c r="G643" t="inlineStr"/>
       <c r="H643" t="inlineStr"/>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr"/>
       <c r="B644" t="inlineStr">
         <is>
-          <t>Unattached</t>
+          <t xml:space="preserve">Total Squares: </t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
-          <t>Onafhankelijk</t>
+          <t xml:space="preserve">Volledige oppervlakte: </t>
         </is>
       </c>
       <c r="D644" t="inlineStr"/>
       <c r="E644" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F644" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Unbind</t>
+          <t>.Boxes.CityMap.WholeArea</t>
         </is>
       </c>
       <c r="G644" t="inlineStr"/>
       <c r="H644" t="inlineStr"/>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr"/>
       <c r="B645" t="inlineStr">
         <is>
-          <t>Notifications are created, that inform about the expiration of a limited building. (after deactivating this function, alerts that were created in the past may still show)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rename</t>
+        </is>
+      </c>
+      <c r="C645" t="inlineStr"/>
       <c r="D645" t="inlineStr"/>
       <c r="E645" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F645" t="inlineStr">
         <is>
-          <t>.Settings.ShowBuildingsExpired.Desc</t>
+          <t>.Boxes.ProductionsRating.PresetRename</t>
         </is>
       </c>
       <c r="G645" t="inlineStr"/>
       <c r="H645" t="inlineStr"/>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr"/>
       <c r="B646" t="inlineStr">
         <is>
-          <t>Soccer balls used</t>
+          <t>Select all playable ages (without: No Age, Special)</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
-          <t>Voetballen gebruikt</t>
+          <t>Selecteer alle speelbare tijdperken (zonder: geen tijdperk, speciaal)</t>
         </is>
       </c>
       <c r="D646" t="inlineStr"/>
       <c r="E646" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F646" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Energy.soccer</t>
+          <t>.Boxes.Stats.BtnAllPlayableErasTitle</t>
         </is>
       </c>
       <c r="G646" t="inlineStr"/>
       <c r="H646" t="inlineStr"/>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr"/>
       <c r="B647" t="inlineStr">
         <is>
-          <t>allow event trigger</t>
+          <t>Filter Rewards</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
-          <t>sta evenement trigger toe</t>
+          <t>Filter beloningen</t>
         </is>
       </c>
       <c r="D647" t="inlineStr"/>
       <c r="E647" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F647" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.EventT</t>
+          <t>.Boxes.Stats.FilterRewards</t>
         </is>
       </c>
       <c r="G647" t="inlineStr"/>
       <c r="H647" t="inlineStr"/>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr"/>
       <c r="B648" t="inlineStr">
         <is>
-          <t>Number of First Strikes remaining.</t>
+          <t>ATTENTION: To update these values, you must scroll through all new events in the History Event tab in: Town Hall &gt; News &gt; Event History</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
-          <t>Aantal pogingen voor Eerste Slag over.</t>
+          <t>LET OP: om deze gegevens te updaten moet je eerste door alle gebeurtenissen bladeren via Stadhuis &gt; Nieuws &gt; Geschiedenis</t>
         </is>
       </c>
       <c r="D648" t="inlineStr"/>
       <c r="E648" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F648" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.first_strike</t>
+          <t>.Boxes.MoppelHelper.HeaderWarning</t>
         </is>
       </c>
       <c r="G648" t="inlineStr"/>
       <c r="H648" t="inlineStr"/>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr"/>
       <c r="B649" t="inlineStr">
         <is>
-          <t>Guild Expedition</t>
+          <t>Preview</t>
         </is>
       </c>
       <c r="C649" t="inlineStr">
         <is>
-          <t>Gilde expeditie</t>
+          <t>Voorbeeld</t>
         </is>
       </c>
       <c r="D649" t="inlineStr"/>
       <c r="E649" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F649" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.Guildexpedition</t>
+          <t>.Boxes.OwnpartCalculator.Preview</t>
         </is>
       </c>
       <c r="G649" t="inlineStr"/>
       <c r="H649" t="inlineStr"/>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr"/>
       <c r="B650" t="inlineStr">
         <is>
-          <t>Drag</t>
+          <t>member</t>
         </is>
       </c>
       <c r="C650" t="inlineStr">
         <is>
-          <t>Sleep</t>
+          <t>lid</t>
         </is>
       </c>
       <c r="D650" t="inlineStr"/>
       <c r="E650" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F650" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Action.Drag</t>
+          <t>.Boxes.GexStat.Member</t>
         </is>
       </c>
       <c r="G650" t="inlineStr"/>
       <c r="H650" t="inlineStr"/>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr"/>
       <c r="B651" t="inlineStr">
         <is>
-          <t>Values for the current Round</t>
+          <t>Notifications are created, that inform about the expiration of a limited building. (after deactivating this function, alerts that were created in the past may still show)</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
-          <t>Waarden voor de huidige ronde</t>
+          <t>Meldingen zijn aangemaakt die je informeren over de vervaldatum van een gelimiteerd gebouw. (Na het deactiveren van deze functie kunnen meldingen die in het verleden zijn aangemaakt nog steeds worden weergegeven)</t>
         </is>
       </c>
       <c r="D651" t="inlineStr"/>
       <c r="E651" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F651" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Round.Title</t>
+          <t>.Settings.ShowBuildingsExpired.Desc</t>
         </is>
       </c>
       <c r="G651" t="inlineStr"/>
       <c r="H651" t="inlineStr"/>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr"/>
       <c r="B652" t="inlineStr">
         <is>
-          <t>7-Day Challenge</t>
+          <t>PvP Arena Rewards</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
-          <t>7-Dagen Uitdaging</t>
+          <t>PvP Arena Beloningen</t>
         </is>
       </c>
       <c r="D652" t="inlineStr"/>
       <c r="E652" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F652" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.SevenDayChallenge</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.pvp_arena</t>
         </is>
       </c>
       <c r="G652" t="inlineStr"/>
       <c r="H652" t="inlineStr"/>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr"/>
       <c r="B653" t="inlineStr">
         <is>
-          <t>Quadrillion</t>
+          <t>When starting fresh, the module will start in row 1 of the settings and with each consecutive bid, the module will use the next line.</t>
         </is>
       </c>
       <c r="C653" t="inlineStr">
         <is>
-          <t>Biljard (Q)</t>
+          <t>Als je opnieuw begint, start de module op regel 1 van de instellingen en met elk volgend bod gebruikt de module de volgende regel.</t>
         </is>
       </c>
       <c r="D653" t="inlineStr"/>
       <c r="E653" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F653" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Q</t>
+          <t>.Boxes.AuctionSettings.Help3</t>
         </is>
       </c>
       <c r="G653" t="inlineStr"/>
       <c r="H653" t="inlineStr"/>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr"/>
       <c r="B654" t="inlineStr">
         <is>
-          <t>Boost Values</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
         <is>
-          <t>Boost Waardes</t>
+          <t>Grondstoffen</t>
         </is>
       </c>
       <c r="D654" t="inlineStr"/>
       <c r="E654" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F654" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Values</t>
+          <t>.Boxes.BlueGalaxy.Goods</t>
         </is>
       </c>
       <c r="G654" t="inlineStr"/>
       <c r="H654" t="inlineStr"/>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr"/>
       <c r="B655" t="inlineStr">
         <is>
-          <t>Prefix</t>
+          <t>Old level</t>
         </is>
       </c>
       <c r="C655" t="inlineStr">
         <is>
-          <t>Voorvoegsel</t>
+          <t>Oud niveau</t>
         </is>
       </c>
       <c r="D655" t="inlineStr"/>
       <c r="E655" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F655" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsDangerPrefix</t>
+          <t>.Boxes.OwnpartCalculator.OldLevel</t>
         </is>
       </c>
       <c r="G655" t="inlineStr"/>
       <c r="H655" t="inlineStr"/>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr"/>
       <c r="B656" t="inlineStr">
         <is>
-          <t>Negotiations</t>
+          <t>Descending</t>
         </is>
       </c>
       <c r="C656" t="inlineStr">
         <is>
-          <t>Onderhandelingen</t>
+          <t>Aflopend</t>
         </is>
       </c>
       <c r="D656" t="inlineStr"/>
       <c r="E656" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F656" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Negotiations</t>
+          <t>.Boxes.OwnpartCalculator.OptionsDescending</t>
         </is>
       </c>
       <c r="G656" t="inlineStr"/>
       <c r="H656" t="inlineStr"/>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr"/>
       <c r="B657" t="inlineStr">
         <is>
-          <t>Meds</t>
+          <t>Negotiation Blocker</t>
         </is>
       </c>
       <c r="C657" t="inlineStr">
         <is>
-          <t>Medailles</t>
+          <t>Onderhandel blokkade</t>
         </is>
       </c>
       <c r="D657" t="inlineStr"/>
       <c r="E657" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F657" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Meds</t>
+          <t>.Settings.Entry.ShowMapTradeWarning</t>
         </is>
       </c>
       <c r="G657" t="inlineStr"/>
       <c r="H657" t="inlineStr"/>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr"/>
       <c r="B658" t="inlineStr">
         <is>
-          <t xml:space="preserve">Current Profit: </t>
+          <t>Create and manage reminders</t>
         </is>
       </c>
       <c r="C658" t="inlineStr">
         <is>
-          <t xml:space="preserve">Huidige winst: </t>
+          <t>Maak en onderhoud herinneringen</t>
         </is>
       </c>
       <c r="D658" t="inlineStr"/>
       <c r="E658" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F658" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.CurrReward</t>
+          <t>.Menu.Alerts.Desc</t>
         </is>
       </c>
       <c r="G658" t="inlineStr"/>
       <c r="H658" t="inlineStr"/>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr"/>
       <c r="B659" t="inlineStr">
         <is>
-          <t xml:space="preserve">Settlements Resource Overview  - </t>
+          <t>Owner's Contribution</t>
         </is>
       </c>
       <c r="C659" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nederzetting Goederenoverzicht - </t>
+          <t>Bijdrage eigenaar</t>
         </is>
       </c>
       <c r="D659" t="inlineStr"/>
       <c r="E659" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F659" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.TitleShort</t>
+          <t>.Boxes.OwnpartCalculator.OptionsOwnPart</t>
         </is>
       </c>
       <c r="G659" t="inlineStr"/>
       <c r="H659" t="inlineStr"/>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr"/>
       <c r="B660" t="inlineStr">
         <is>
-          <t>Values for the current day</t>
+          <t>allow event trigger</t>
         </is>
       </c>
       <c r="C660" t="inlineStr">
         <is>
-          <t>Gegevens van de huidige dag</t>
+          <t>sta evenement trigger toe</t>
         </is>
       </c>
       <c r="D660" t="inlineStr"/>
       <c r="E660" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F660" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Day.Title</t>
+          <t>.Boxes.BetterMusic.EventT</t>
         </is>
       </c>
       <c r="G660" t="inlineStr"/>
       <c r="H660" t="inlineStr"/>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr"/>
       <c r="B661" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Click on the neighbours tab in the game to unlock the event list of your neighbours</t>
         </is>
       </c>
       <c r="C661" t="inlineStr">
         <is>
-          <t>Kosten</t>
+          <t>Klik op het tabblad Buren in het spel om de buren gebeurtenissen zichtbaar te maken</t>
         </is>
       </c>
       <c r="D661" t="inlineStr"/>
       <c r="E661" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F661" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.Costs</t>
+          <t>.Boxes.MoppelHelper.NeighborsSocialTabTT</t>
         </is>
       </c>
       <c r="G661" t="inlineStr"/>
       <c r="H661" t="inlineStr"/>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr"/>
       <c r="B662" t="inlineStr">
         <is>
-          <t>VF</t>
+          <t>The investment list was updated less than 30 minutes ago.</t>
         </is>
       </c>
       <c r="C662" t="inlineStr">
         <is>
-          <t>VT</t>
+          <t>De investeringslijst is minder dan 30 minuten geleden geüpdatet.</t>
         </is>
       </c>
       <c r="D662" t="inlineStr"/>
       <c r="E662" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F662" t="inlineStr">
         <is>
-          <t>.Eras.17.short</t>
+          <t>.Boxes.Investment.UpToDate</t>
         </is>
       </c>
       <c r="G662" t="inlineStr"/>
       <c r="H662" t="inlineStr"/>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr"/>
       <c r="B663" t="inlineStr">
         <is>
-          <t>SAAB</t>
+          <t>AND</t>
         </is>
       </c>
       <c r="C663" t="inlineStr">
         <is>
-          <t>RTA</t>
+          <t>EN</t>
         </is>
       </c>
       <c r="D663" t="inlineStr"/>
       <c r="E663" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F663" t="inlineStr">
         <is>
-          <t>.Eras.19.short</t>
+          <t>.Boxes.RecurringQuests.AND</t>
         </is>
       </c>
       <c r="G663" t="inlineStr"/>
       <c r="H663" t="inlineStr"/>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr"/>
       <c r="B664" t="inlineStr">
         <is>
-          <t>The world of the DB to be imported does not match the current account.</t>
+          <t>Number of First Strikes remaining.</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
-          <t>De wereld uit de te importeren DB komt niet overeen met het huidige account.</t>
+          <t>Aantal pogingen voor Eerste Slag over.</t>
         </is>
       </c>
       <c r="D664" t="inlineStr"/>
       <c r="E664" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F664" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.WrongDBWorld</t>
+          <t>.Boxes.BonusService.first_strike</t>
         </is>
       </c>
       <c r="G664" t="inlineStr"/>
       <c r="H664" t="inlineStr"/>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr"/>
       <c r="B665" t="inlineStr">
         <is>
-          <t>Displays current and upcoming GBG battles</t>
+          <t>bottom middle</t>
         </is>
       </c>
       <c r="C665" t="inlineStr">
         <is>
-          <t>Toon huidige en toekomstige GSP gevechten</t>
+          <t>ondermidden</t>
         </is>
       </c>
       <c r="D665" t="inlineStr"/>
       <c r="E665" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F665" t="inlineStr">
         <is>
-          <t>.Menu.Gildfight.Desc</t>
+          <t>.Menu.Notification.Position.bottom-center</t>
         </is>
       </c>
       <c r="G665" t="inlineStr"/>
       <c r="H665" t="inlineStr"/>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr"/>
       <c r="B666" t="inlineStr">
         <is>
-          <t>BPs</t>
+          <t>beach</t>
         </is>
       </c>
       <c r="C666" t="inlineStr">
         <is>
-          <t>BD's</t>
+          <t>strand</t>
         </is>
       </c>
       <c r="D666" t="inlineStr"/>
       <c r="E666" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F666" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Blueprints</t>
+          <t>.Boxes.GvGMap.Sector.Terrain_beach</t>
         </is>
       </c>
       <c r="G666" t="inlineStr"/>
       <c r="H666" t="inlineStr"/>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr"/>
       <c r="B667" t="inlineStr">
         <is>
-          <t>Resource Item</t>
+          <t>Notify stacks</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
-          <t>Benodigdheden</t>
+          <t>Notificatie stacks</t>
         </is>
       </c>
       <c r="D667" t="inlineStr"/>
       <c r="E667" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F667" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.Resource</t>
+          <t>.Settings.Entry.NotificationsStack</t>
         </is>
       </c>
       <c r="G667" t="inlineStr"/>
       <c r="H667" t="inlineStr"/>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr"/>
       <c r="B668" t="inlineStr">
         <is>
-          <t>Info + Website</t>
+          <t>GE/GBG date format</t>
         </is>
       </c>
       <c r="C668" t="inlineStr">
         <is>
-          <t>Info + Website</t>
+          <t>GE/GSP datum formaat</t>
         </is>
       </c>
       <c r="D668" t="inlineStr"/>
       <c r="E668" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F668" t="inlineStr">
         <is>
-          <t>.Settings.Tab.About</t>
+          <t>.Boxes.GuildMemberStat.GexGbgDateFormat</t>
         </is>
       </c>
       <c r="G668" t="inlineStr"/>
       <c r="H668" t="inlineStr"/>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr"/>
       <c r="B669" t="inlineStr">
         <is>
-          <t>Member activity</t>
+          <t>Participating</t>
         </is>
       </c>
       <c r="C669" t="inlineStr">
         <is>
-          <t>Leden activiteit</t>
+          <t>Deelnemen</t>
         </is>
       </c>
       <c r="D669" t="inlineStr"/>
       <c r="E669" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F669" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MemberActiviy</t>
+          <t>.Boxes.GexStat.Participant</t>
         </is>
       </c>
       <c r="G669" t="inlineStr"/>
       <c r="H669" t="inlineStr"/>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr"/>
       <c r="B670" t="inlineStr">
         <is>
-          <t>Pop Game (e.g. Fall Event)</t>
-[...2 lines deleted...]
-      <c r="C670" t="inlineStr"/>
+          <t>Set Timer</t>
+        </is>
+      </c>
+      <c r="C670" t="inlineStr">
+        <is>
+          <t>Timer instellen</t>
+        </is>
+      </c>
       <c r="D670" t="inlineStr"/>
       <c r="E670" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F670" t="inlineStr">
         <is>
-          <t>.Settings.EventHelperPop</t>
+          <t>.Boxes.idleGame.SetTimer</t>
         </is>
       </c>
       <c r="G670" t="inlineStr"/>
       <c r="H670" t="inlineStr"/>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr"/>
       <c r="B671" t="inlineStr">
         <is>
-          <t>Only highlights</t>
+          <t>Fragment</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
-          <t>Alleen gemarkeerde gebouwen</t>
+          <t>Fragment</t>
         </is>
       </c>
       <c r="D671" t="inlineStr"/>
       <c r="E671" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F671" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowHighlighted</t>
+          <t>.Boxes.Kits.Fragment</t>
         </is>
       </c>
       <c r="G671" t="inlineStr"/>
       <c r="H671" t="inlineStr"/>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr"/>
       <c r="B672" t="inlineStr">
         <is>
-          <t>Your City</t>
+          <t>Guild Battlegrounds</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
-          <t>Jouw stad</t>
+          <t>Gildestrijdperk</t>
         </is>
       </c>
       <c r="D672" t="inlineStr"/>
       <c r="E672" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F672" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.YourCity</t>
+          <t>.Boxes.General.Guild_Battlegrounds</t>
         </is>
       </c>
       <c r="G672" t="inlineStr"/>
       <c r="H672" t="inlineStr"/>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr"/>
       <c r="B673" t="inlineStr">
         <is>
-          <t>Qty</t>
+          <t>Military Units Overview</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
-          <t>Hoeveelheid</t>
+          <t>Eenhedenoverzicht</t>
         </is>
       </c>
       <c r="D673" t="inlineStr"/>
       <c r="E673" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F673" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.amount</t>
+          <t>.Boxes.Units.Title</t>
         </is>
       </c>
       <c r="G673" t="inlineStr"/>
       <c r="H673" t="inlineStr"/>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr"/>
       <c r="B674" t="inlineStr">
         <is>
-          <t>Fights</t>
+          <t>Rank</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
-          <t>Gevechten</t>
+          <t>Rang</t>
         </is>
       </c>
       <c r="D674" t="inlineStr"/>
       <c r="E674" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F674" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Fights</t>
+          <t>.Boxes.Investment.Rank</t>
         </is>
       </c>
       <c r="G674" t="inlineStr"/>
       <c r="H674" t="inlineStr"/>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr"/>
       <c r="B675" t="inlineStr">
         <is>
-          <t>Efficiency (incl. badges)</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
-          <t>Efficiëntie (incl. badges)</t>
+          <t>Tijdperk</t>
         </is>
       </c>
       <c r="D675" t="inlineStr"/>
       <c r="E675" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F675" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Efficiency.soccer</t>
+          <t>.Boxes.MarketOffers.Era</t>
         </is>
       </c>
       <c r="G675" t="inlineStr"/>
       <c r="H675" t="inlineStr"/>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr"/>
       <c r="B676" t="inlineStr">
         <is>
-          <t>Menu Length</t>
+          <t xml:space="preserve"> Already conquered! Well done :)</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
-          <t>Menu Lengte</t>
+          <t xml:space="preserve"> Reeds veroverd! Goed gedaan :)</t>
         </is>
       </c>
       <c r="D676" t="inlineStr"/>
       <c r="E676" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F676" t="inlineStr">
         <is>
-          <t>.Settings.Entry.MenuLength</t>
+          <t>.Boxes.Campagne.AlreadyDone</t>
         </is>
       </c>
       <c r="G676" t="inlineStr"/>
       <c r="H676" t="inlineStr"/>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr"/>
       <c r="B677" t="inlineStr">
         <is>
-          <t>OR</t>
-[...6 lines deleted...]
-      </c>
+          <t>after</t>
+        </is>
+      </c>
+      <c r="C677" t="inlineStr"/>
       <c r="D677" t="inlineStr"/>
       <c r="E677" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F677" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.OR</t>
+          <t>.Boxes.Tooltip.Building.after</t>
         </is>
       </c>
       <c r="G677" t="inlineStr"/>
       <c r="H677" t="inlineStr"/>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr"/>
       <c r="B678" t="inlineStr">
         <is>
-          <t>Statistics</t>
+          <t>Summer Event</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
-          <t>Statistieken</t>
+          <t>Zomerevenement</t>
         </is>
       </c>
       <c r="D678" t="inlineStr"/>
       <c r="E678" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F678" t="inlineStr">
         <is>
-          <t>.Menu.Stats.Title</t>
+          <t>.Boxes.FPCollector.summerEvent</t>
         </is>
       </c>
       <c r="G678" t="inlineStr"/>
       <c r="H678" t="inlineStr"/>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr"/>
       <c r="B679" t="inlineStr">
         <is>
-          <t>Export</t>
+          <t>Double donation blocker</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
-          <t>Exporteren</t>
+          <t>Dubbele donatie blokkeren</t>
         </is>
       </c>
       <c r="D679" t="inlineStr"/>
       <c r="E679" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F679" t="inlineStr">
         <is>
-          <t>.Boxes.General.Export</t>
+          <t>.Settings.doubleFPtimeout.Title</t>
         </is>
       </c>
       <c r="G679" t="inlineStr"/>
       <c r="H679" t="inlineStr"/>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr"/>
       <c r="B680" t="inlineStr">
         <is>
-          <t>Advice settings</t>
+          <t>List</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
-          <t>Adviesinstellingen</t>
+          <t>Individueel</t>
         </is>
       </c>
       <c r="D680" t="inlineStr"/>
       <c r="E680" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F680" t="inlineStr">
         <is>
-          <t>.Settings.ShowArmyAdvice.Button</t>
+          <t>.Boxes.Productions.ModeSingle</t>
         </is>
       </c>
       <c r="G680" t="inlineStr"/>
       <c r="H680" t="inlineStr"/>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr"/>
       <c r="B681" t="inlineStr">
         <is>
-          <t>Invested</t>
+          <t>If you delete previously recorded data, they cannot be retrieved.</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
-          <t>Geïnvesteerd</t>
+          <t>Als je opgeslagen data verwijdert, kan dit niet hersteld worden.</t>
         </is>
       </c>
       <c r="D681" t="inlineStr"/>
       <c r="E681" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F681" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Invested</t>
+          <t>.Boxes.GuildMemberStat.DeleteDataWarning</t>
         </is>
       </c>
       <c r="G681" t="inlineStr"/>
       <c r="H681" t="inlineStr"/>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr"/>
       <c r="B682" t="inlineStr">
         <is>
-          <t>Settlements Overview</t>
+          <t>Saved!</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
-          <t>Nederzetting Overzicht</t>
+          <t>Opgeslagen!</t>
         </is>
       </c>
       <c r="D682" t="inlineStr"/>
       <c r="E682" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F682" t="inlineStr">
         <is>
-          <t>.Menu.OutP.Title</t>
+          <t>.Menu.SaveMessage.Title</t>
         </is>
       </c>
       <c r="G682" t="inlineStr"/>
       <c r="H682" t="inlineStr"/>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr"/>
       <c r="B683" t="inlineStr">
         <is>
-          <t>The game will now reload with the imported settings.</t>
+          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement and reload the game (F5)</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
-          <t>Het spel zal nu opnieuw opstarten met de geïmporteerde instellingen.</t>
+          <t>&lt;em id='outPW' class='tooltip-error'&gt;Gedeactiveerd: Begin een nederzetting en herlaad het spel (F5)</t>
         </is>
       </c>
       <c r="D683" t="inlineStr"/>
       <c r="E683" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F683" t="inlineStr">
         <is>
-          <t>.Settings.ExportImport.Reload</t>
+          <t>.Menu.OutP.DescWarningOutpostData</t>
         </is>
       </c>
       <c r="G683" t="inlineStr"/>
       <c r="H683" t="inlineStr"/>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr"/>
       <c r="B684" t="inlineStr">
         <is>
-          <t>Guilds</t>
+          <t>Light Unit</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
-          <t>Gildes</t>
+          <t>Lichte Eenheid</t>
         </is>
       </c>
       <c r="D684" t="inlineStr"/>
       <c r="E684" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F684" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Guilds</t>
+          <t>.Boxes.Units.light_melee</t>
         </is>
       </c>
       <c r="G684" t="inlineStr"/>
       <c r="H684" t="inlineStr"/>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr"/>
       <c r="B685" t="inlineStr">
         <is>
-          <t>Entry Time</t>
-[...6 lines deleted...]
-      </c>
+          <t>Costs</t>
+        </is>
+      </c>
+      <c r="C685" t="inlineStr"/>
       <c r="D685" t="inlineStr"/>
       <c r="E685" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F685" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.EntryTime</t>
+          <t>.Boxes.ShopAssist.Costs</t>
         </is>
       </c>
       <c r="G685" t="inlineStr"/>
       <c r="H685" t="inlineStr"/>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr"/>
       <c r="B686" t="inlineStr">
         <is>
-          <t>There are no finished FP productions</t>
+          <t>max. level</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
-          <t>Er zijn geen FP producties die klaar zijn</t>
+          <t>Maximum level</t>
         </is>
       </c>
       <c r="D686" t="inlineStr"/>
       <c r="E686" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F686" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.NoProductionsDone</t>
+          <t>.Boxes.GuildMemberStat.MaxLevel</t>
         </is>
       </c>
       <c r="G686" t="inlineStr"/>
       <c r="H686" t="inlineStr"/>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr"/>
       <c r="B687" t="inlineStr">
         <is>
-          <t>Shall a sound be played when completing a rival quest?</t>
+          <t>all</t>
         </is>
       </c>
       <c r="C687" t="inlineStr">
         <is>
-          <t>Moet er een geluid worden afgespeeld bij het voltooien van een rivaal taak?</t>
+          <t>alle</t>
         </is>
       </c>
       <c r="D687" t="inlineStr"/>
       <c r="E687" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F687" t="inlineStr">
         <is>
-          <t>.Settings.RivalSound.Desc</t>
+          <t>.Boxes.HiddenRewards.CountAll</t>
         </is>
       </c>
       <c r="G687" t="inlineStr"/>
       <c r="H687" t="inlineStr"/>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr"/>
       <c r="B688" t="inlineStr">
         <is>
-          <t>Unknown Conversation</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="C688" t="inlineStr">
         <is>
-          <t>Onbekende conversatie</t>
+          <t>Rechts</t>
         </is>
       </c>
       <c r="D688" t="inlineStr"/>
       <c r="E688" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F688" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.UnknownConversation</t>
+          <t>.Menu.RightBar</t>
         </is>
       </c>
       <c r="G688" t="inlineStr"/>
       <c r="H688" t="inlineStr"/>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr"/>
       <c r="B689" t="inlineStr">
         <is>
-          <t>New buildings: Daily FP/tile of replaced buildings</t>
+          <t>Units</t>
         </is>
       </c>
       <c r="C689" t="inlineStr">
         <is>
-          <t>Nieuwe gebouwen: Dagelijkse FP/grondvlakje van vervangen gebouwen</t>
+          <t>Eenheden</t>
         </is>
       </c>
       <c r="D689" t="inlineStr"/>
       <c r="E689" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F689" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.FPPerTile</t>
+          <t>.General.Units</t>
         </is>
       </c>
       <c r="G689" t="inlineStr"/>
       <c r="H689" t="inlineStr"/>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr"/>
       <c r="B690" t="inlineStr">
         <is>
-          <t>Show Great Buildings</t>
-[...2 lines deleted...]
-      <c r="C690" t="inlineStr"/>
+          <t>Sectors</t>
+        </is>
+      </c>
+      <c r="C690" t="inlineStr">
+        <is>
+          <t>Sectoren</t>
+        </is>
+      </c>
       <c r="D690" t="inlineStr"/>
       <c r="E690" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F690" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.NoGBsExplanation</t>
+          <t>.Boxes.GvGMap.Guild.Sectors</t>
         </is>
       </c>
       <c r="G690" t="inlineStr"/>
       <c r="H690" t="inlineStr"/>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr"/>
       <c r="B691" t="inlineStr">
         <is>
-          <t>Bonuses</t>
+          <t>Negotiation</t>
         </is>
       </c>
       <c r="C691" t="inlineStr">
         <is>
-          <t>Bonussen</t>
+          <t>Onderhandeling</t>
         </is>
       </c>
       <c r="D691" t="inlineStr"/>
       <c r="E691" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F691" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.Boosts</t>
+          <t>.Boxes.Castle.Negotiation</t>
         </is>
       </c>
       <c r="G691" t="inlineStr"/>
       <c r="H691" t="inlineStr"/>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr"/>
       <c r="B692" t="inlineStr">
         <is>
-          <t>Provides a sortable list of all buildings and their sizes in resonstruction mode</t>
-[...2 lines deleted...]
-      <c r="C692" t="inlineStr"/>
+          <t>Add selected buildings</t>
+        </is>
+      </c>
+      <c r="C692" t="inlineStr">
+        <is>
+          <t>Voeg geselecteerde gebouwen toe</t>
+        </is>
+      </c>
       <c r="D692" t="inlineStr"/>
       <c r="E692" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F692" t="inlineStr">
         <is>
-          <t>.Settings.ShowReconstructionList.Desc</t>
+          <t>.Boxes.ProductionsRating.AddBuildings</t>
         </is>
       </c>
       <c r="G692" t="inlineStr"/>
       <c r="H692" t="inlineStr"/>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr"/>
       <c r="B693" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/api-token</t>
+          <t>Count</t>
         </is>
       </c>
       <c r="C693" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/api-token</t>
+          <t>Aantal</t>
         </is>
       </c>
       <c r="D693" t="inlineStr"/>
       <c r="E693" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F693" t="inlineStr">
         <is>
-          <t>.Settings.ApiTokenUrl</t>
+          <t>.Boxes.MarketOffersEvents.Count</t>
         </is>
       </c>
       <c r="G693" t="inlineStr"/>
       <c r="H693" t="inlineStr"/>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr"/>
       <c r="B694" t="inlineStr">
         <is>
-          <t>GE Main Encounters</t>
+          <t>Translation</t>
         </is>
       </c>
       <c r="C694" t="inlineStr">
         <is>
-          <t>GEX hoofdontmoetingen</t>
+          <t>Vertaling</t>
         </is>
       </c>
       <c r="D694" t="inlineStr"/>
       <c r="E694" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F694" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.GexLastOfSections</t>
+          <t>.Settings.About.TranslateTitle</t>
         </is>
       </c>
       <c r="G694" t="inlineStr"/>
       <c r="H694" t="inlineStr"/>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr"/>
       <c r="B695" t="inlineStr">
         <is>
-          <t>Daily Production</t>
+          <t>OC</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
-          <t>Dagelijkse Productie</t>
+          <t>EB</t>
         </is>
       </c>
       <c r="D695" t="inlineStr"/>
       <c r="E695" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F695" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.DailyProduction</t>
+          <t>.Boxes.OwnpartCalculator.OwnPartShort</t>
         </is>
       </c>
       <c r="G695" t="inlineStr"/>
       <c r="H695" t="inlineStr"/>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr"/>
       <c r="B696" t="inlineStr">
         <is>
-          <t>Show only Favourites</t>
+          <t>delete GBG round</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">
         <is>
-          <t>Toon alleen Favorieten</t>
+          <t>verwijder GSP ronde</t>
         </is>
       </c>
       <c r="D696" t="inlineStr"/>
       <c r="E696" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F696" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.ShowFavourites</t>
+          <t>.Boxes.GuildMemberStat.DeleteGBGRound</t>
         </is>
       </c>
       <c r="G696" t="inlineStr"/>
       <c r="H696" t="inlineStr"/>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr"/>
       <c r="B697" t="inlineStr">
         <is>
-          <t>Factories</t>
+          <t>Your FP Investments Summary</t>
         </is>
       </c>
       <c r="C697" t="inlineStr">
         <is>
-          <t>Fabrieken</t>
+          <t>Je FP investerings overzicht</t>
         </is>
       </c>
       <c r="D697" t="inlineStr"/>
       <c r="E697" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F697" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Production.StPat</t>
+          <t>.Boxes.Investment.Title</t>
         </is>
       </c>
       <c r="G697" t="inlineStr"/>
       <c r="H697" t="inlineStr"/>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr"/>
       <c r="B698" t="inlineStr">
         <is>
-          <t>Should the Alert remain open until the user dismisses or clicks the notification?</t>
+          <t>Show GBG Building Recommendation</t>
         </is>
       </c>
       <c r="C698" t="inlineStr">
         <is>
-          <t>Moet de melding open blijven tot de gebruiker kiest of op de melding klikt ?</t>
+          <t>Toon GSP Gebouw aanbevelingen</t>
         </is>
       </c>
       <c r="D698" t="inlineStr"/>
       <c r="E698" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F698" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Persistence.Description</t>
+          <t>.Settings.ShowGBGBuildings.Title</t>
         </is>
       </c>
       <c r="G698" t="inlineStr"/>
       <c r="H698" t="inlineStr"/>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr"/>
       <c r="B699" t="inlineStr">
         <is>
-          <t>Auction</t>
+          <t>Values for the current day</t>
         </is>
       </c>
       <c r="C699" t="inlineStr">
         <is>
-          <t>Veiling</t>
+          <t>Gegevens van de huidige dag</t>
         </is>
       </c>
       <c r="D699" t="inlineStr"/>
       <c r="E699" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F699" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Antiques.Auction</t>
+          <t>.Boxes.MergerGame.Day.Title</t>
         </is>
       </c>
       <c r="G699" t="inlineStr"/>
       <c r="H699" t="inlineStr"/>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr"/>
       <c r="B700" t="inlineStr">
         <is>
-          <t>Close all Button</t>
+          <t>Timer set for __hours__ hours and __minutes__ minutes</t>
         </is>
       </c>
       <c r="C700" t="inlineStr">
         <is>
-          <t>Alles sluiten knop</t>
+          <t>Timer ingesteld op __uren__ uren en __minuten__ minuten</t>
         </is>
       </c>
       <c r="D700" t="inlineStr"/>
       <c r="E700" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F700" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.CloseAllButton</t>
+          <t>.Boxes.idleGame.AlertSetText</t>
         </is>
       </c>
       <c r="G700" t="inlineStr"/>
       <c r="H700" t="inlineStr"/>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr"/>
       <c r="B701" t="inlineStr">
         <is>
-          <t>Building</t>
-[...6 lines deleted...]
-      </c>
+          <t>Collectable soon: __hours__ hours</t>
+        </is>
+      </c>
+      <c r="C701" t="inlineStr"/>
       <c r="D701" t="inlineStr"/>
       <c r="E701" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F701" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Building</t>
+          <t>.Boxes.CityMap.CollectSoon</t>
         </is>
       </c>
       <c r="G701" t="inlineStr"/>
       <c r="H701" t="inlineStr"/>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr"/>
       <c r="B702" t="inlineStr">
         <is>
-          <t>Million</t>
-[...6 lines deleted...]
-      </c>
+          <t>Duplicate preset as:</t>
+        </is>
+      </c>
+      <c r="C702" t="inlineStr"/>
       <c r="D702" t="inlineStr"/>
       <c r="E702" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F702" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.M</t>
+          <t>.Boxes.ProductionsRating.PresetPromptDuplicate</t>
         </is>
       </c>
       <c r="G702" t="inlineStr"/>
       <c r="H702" t="inlineStr"/>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr"/>
       <c r="B703" t="inlineStr">
         <is>
-          <t>NEVER</t>
+          <t>Export as CSV</t>
         </is>
       </c>
       <c r="C703" t="inlineStr">
         <is>
-          <t>NOOIT</t>
+          <t>Exporteer als CSV</t>
         </is>
       </c>
       <c r="D703" t="inlineStr"/>
       <c r="E703" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F703" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Never</t>
+          <t>.Boxes.General.ExportCSV</t>
         </is>
       </c>
       <c r="G703" t="inlineStr"/>
       <c r="H703" t="inlineStr"/>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr"/>
       <c r="B704" t="inlineStr">
         <is>
-          <t>member</t>
+          <t>This module will automatically calculate an auction bid and copy it to the clipboard.</t>
         </is>
       </c>
       <c r="C704" t="inlineStr">
         <is>
-          <t>lid</t>
+          <t>Deze module berekent automatisch een veilingbod en kopieert deze naar het klembord.</t>
         </is>
       </c>
       <c r="D704" t="inlineStr"/>
       <c r="E704" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F704" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Member</t>
+          <t>.Settings.Auctions.Desc</t>
         </is>
       </c>
       <c r="G704" t="inlineStr"/>
       <c r="H704" t="inlineStr"/>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr"/>
       <c r="B705" t="inlineStr">
         <is>
-          <t>End level</t>
+          <t>My Age</t>
         </is>
       </c>
       <c r="C705" t="inlineStr">
         <is>
-          <t>Maximum level</t>
+          <t>Mijn Tijdperk</t>
         </is>
       </c>
       <c r="D705" t="inlineStr"/>
       <c r="E705" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F705" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.EndLevel</t>
+          <t>.Boxes.Stats.BtnMyEra</t>
         </is>
       </c>
       <c r="G705" t="inlineStr"/>
       <c r="H705" t="inlineStr"/>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr"/>
       <c r="B706" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/gb-calculator</t>
+          <t>Notify stacks</t>
         </is>
       </c>
       <c r="C706" t="inlineStr">
         <is>
-          <t>https://foe-helper.com/docs/en/gb-calculator/</t>
+          <t>Meldingen stapeling</t>
         </is>
       </c>
       <c r="D706" t="inlineStr"/>
       <c r="E706" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F706" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.HelpLink</t>
-[...2 lines deleted...]
-      <c r="G706" t="inlineStr"/>
+          <t>.Settings.NotificationsStack.Title</t>
+        </is>
+      </c>
+      <c r="G706" t="inlineStr">
+        <is>
+          <t>Context, not sure of the meaning.</t>
+        </is>
+      </c>
       <c r="H706" t="inlineStr"/>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr"/>
       <c r="B707" t="inlineStr">
         <is>
-          <t>About</t>
+          <t>This module will automatically generate an auction bid value based on your settings and the current auction bid and copy it to the clipboard.</t>
         </is>
       </c>
       <c r="C707" t="inlineStr">
         <is>
-          <t>Over</t>
+          <t>Deze module genereert automatisch een bod, gebaseerd op jouw instellingen en het huidige bod, en kopiëert dit naar het klembord.</t>
         </is>
       </c>
       <c r="D707" t="inlineStr"/>
       <c r="E707" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F707" t="inlineStr">
         <is>
-          <t>.Settings.Entry.About</t>
+          <t>.Boxes.AuctionSettings.Help1</t>
         </is>
       </c>
       <c r="G707" t="inlineStr"/>
       <c r="H707" t="inlineStr"/>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr"/>
       <c r="B708" t="inlineStr">
         <is>
-          <t>GE Relic Rewards (Temple of Relic)</t>
+          <t>Progressive Era</t>
         </is>
       </c>
       <c r="C708" t="inlineStr">
         <is>
-          <t>GE Relieken beloningen (reliekentempel)</t>
+          <t>Progressieve tijdperk</t>
         </is>
       </c>
       <c r="D708" t="inlineStr"/>
       <c r="E708" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F708" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.guildExpedition</t>
+          <t>.Eras.9</t>
         </is>
       </c>
       <c r="G708" t="inlineStr"/>
       <c r="H708" t="inlineStr"/>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr"/>
       <c r="B709" t="inlineStr">
         <is>
-          <t>Building</t>
-[...6 lines deleted...]
-      </c>
+          <t>Show QI round selector</t>
+        </is>
+      </c>
+      <c r="C709" t="inlineStr"/>
       <c r="D709" t="inlineStr"/>
       <c r="E709" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F709" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Name</t>
+          <t>.Boxes.QiProgress.ShowRoundSelector</t>
         </is>
       </c>
       <c r="G709" t="inlineStr"/>
       <c r="H709" t="inlineStr"/>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr"/>
       <c r="B710" t="inlineStr">
         <is>
-          <t>FP GB ROI compared</t>
+          <t>Add Advice</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
-          <t>FP Grootse Gebouwen winst tegenover investering vergeleken</t>
+          <t>Aanbeveling toevoegen</t>
         </is>
       </c>
       <c r="D710" t="inlineStr"/>
       <c r="E710" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F710" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.SuggestionTitle</t>
-[...9 lines deleted...]
-      </c>
+          <t>.Boxes.BattleAssistAddAdvice</t>
+        </is>
+      </c>
+      <c r="G710" t="inlineStr"/>
       <c r="H710" t="inlineStr"/>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr"/>
       <c r="B711" t="inlineStr">
         <is>
-          <t>Disabled: Open one of your GBs first!</t>
+          <t>There are no finished FP productions</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
-          <t>Gedeactiveerd: open eerst een van je GG's!</t>
+          <t>Er zijn geen FP producties die klaar zijn</t>
         </is>
       </c>
       <c r="D711" t="inlineStr"/>
       <c r="E711" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F711" t="inlineStr">
         <is>
-          <t>.Menu.OwnpartCalculator.Warning</t>
+          <t>.Boxes.BlueGalaxy.NoProductionsDone</t>
         </is>
       </c>
       <c r="G711" t="inlineStr"/>
       <c r="H711" t="inlineStr"/>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr"/>
       <c r="B712" t="inlineStr">
         <is>
-          <t>Please level up</t>
+          <t>Unknown Guild</t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
-          <t>Verhoog level aub</t>
+          <t>Onbekend Gilde</t>
         </is>
       </c>
       <c r="D712" t="inlineStr"/>
       <c r="E712" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F712" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsLevelUp</t>
+          <t>.Boxes.GvGMap.Log.UnknownGuild</t>
         </is>
       </c>
       <c r="G712" t="inlineStr"/>
       <c r="H712" t="inlineStr"/>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr"/>
       <c r="B713" t="inlineStr">
         <is>
-          <t>GE Statistics</t>
+          <t>rare</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
-          <t>GE Statistieken</t>
+          <t>zeldzaam</t>
         </is>
       </c>
       <c r="D713" t="inlineStr"/>
       <c r="E713" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F713" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Title</t>
+          <t>.Boxes.Productions.AllyRarity.rare</t>
         </is>
       </c>
       <c r="G713" t="inlineStr"/>
       <c r="H713" t="inlineStr"/>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr"/>
       <c r="B714" t="inlineStr">
         <is>
-          <t>Friend</t>
+          <t>Create Limited Building Alerts</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
-          <t>Vriend</t>
+          <t>Maak meldingen aan voor gelimiteerde gebouwen</t>
         </is>
       </c>
       <c r="D714" t="inlineStr"/>
       <c r="E714" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F714" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ContentHeadIsFriend</t>
+          <t>.Settings.ShowBuildingsExpired.Title</t>
         </is>
       </c>
       <c r="G714" t="inlineStr"/>
       <c r="H714" t="inlineStr"/>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr"/>
       <c r="B715" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>HMA</t>
         </is>
       </c>
       <c r="C715" t="inlineStr">
         <is>
-          <t>Klaar</t>
+          <t>HM</t>
         </is>
       </c>
       <c r="D715" t="inlineStr"/>
       <c r="E715" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F715" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Done</t>
+          <t>.Eras.5.short</t>
         </is>
       </c>
       <c r="G715" t="inlineStr"/>
       <c r="H715" t="inlineStr"/>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr"/>
       <c r="B716" t="inlineStr">
         <is>
-          <t>Daily Special</t>
+          <t>Bonuses</t>
         </is>
       </c>
       <c r="C716" t="inlineStr">
         <is>
-          <t>Dagprijs</t>
+          <t>Bonussen</t>
         </is>
       </c>
       <c r="D716" t="inlineStr"/>
       <c r="E716" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F716" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.MainPrizeTitle</t>
+          <t>.Boxes.AllyList.Boosts</t>
         </is>
       </c>
       <c r="G716" t="inlineStr"/>
       <c r="H716" t="inlineStr"/>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr"/>
       <c r="B717" t="inlineStr">
         <is>
-          <t>Wiki / Documentation: Feature documentation.</t>
-[...2 lines deleted...]
-      <c r="C717" t="inlineStr"/>
+          <t>produced by guild buildings</t>
+        </is>
+      </c>
+      <c r="C717" t="inlineStr">
+        <is>
+          <t>geproduceerd door gilde gebouwen</t>
+        </is>
+      </c>
       <c r="D717" t="inlineStr"/>
       <c r="E717" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F717" t="inlineStr">
         <is>
-          <t>.Settings.Help.Documentation</t>
+          <t>.Boxes.GuildMemberStat.ProducedTreasuryGoods</t>
         </is>
       </c>
       <c r="G717" t="inlineStr"/>
       <c r="H717" t="inlineStr"/>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr"/>
       <c r="B718" t="inlineStr">
         <is>
-          <t>Industrial Age</t>
+          <t>Mysterious Shards (Flying Island)</t>
         </is>
       </c>
       <c r="C718" t="inlineStr">
         <is>
-          <t>Industriële tijdperk</t>
+          <t>Mysterieuze Scherven (Vliegend Eiland)</t>
         </is>
       </c>
       <c r="D718" t="inlineStr"/>
       <c r="E718" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F718" t="inlineStr">
         <is>
-          <t>.Eras.8</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.shards</t>
         </is>
       </c>
       <c r="G718" t="inlineStr"/>
       <c r="H718" t="inlineStr"/>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr"/>
       <c r="B719" t="inlineStr">
         <is>
-          <t>Antiques Dealer</t>
-[...6 lines deleted...]
-      </c>
+          <t>road required</t>
+        </is>
+      </c>
+      <c r="C719" t="inlineStr"/>
       <c r="D719" t="inlineStr"/>
       <c r="E719" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F719" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Antiques.Dealer</t>
+          <t>.Boxes.Tooltip.Building.road</t>
         </is>
       </c>
       <c r="G719" t="inlineStr"/>
       <c r="H719" t="inlineStr"/>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr"/>
       <c r="B720" t="inlineStr">
         <is>
-          <t>play up to current era</t>
+          <t>PvP-Arena-Protocol</t>
         </is>
       </c>
       <c r="C720" t="inlineStr">
         <is>
-          <t>speel af tot huidig tijdperk</t>
+          <t>PvP Arena Protocol</t>
         </is>
       </c>
       <c r="D720" t="inlineStr"/>
       <c r="E720" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F720" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.ToEra</t>
+          <t>.Settings.ShowPvPArena.Title</t>
         </is>
       </c>
       <c r="G720" t="inlineStr"/>
       <c r="H720" t="inlineStr"/>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr"/>
       <c r="B721" t="inlineStr">
         <is>
-          <t>List of all items in a store</t>
-[...2 lines deleted...]
-      <c r="C721" t="inlineStr"/>
+          <t>This column shows the era of the building, NOT the era of the produced goods</t>
+        </is>
+      </c>
+      <c r="C721" t="inlineStr">
+        <is>
+          <t>Deze kolom toont het tijdperk van het gebouw, NIET het tijdperk van de geproduceerde goederen</t>
+        </is>
+      </c>
       <c r="D721" t="inlineStr"/>
       <c r="E721" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F721" t="inlineStr">
         <is>
-          <t>.Menu.ShopAssist.Desc</t>
+          <t>.Boxes.Productions.TTGoodsEra</t>
         </is>
       </c>
       <c r="G721" t="inlineStr"/>
       <c r="H721" t="inlineStr"/>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr"/>
       <c r="B722" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>Upcoming Tasks</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
-          <t>Alle</t>
+          <t>Aankomende Opdrachten</t>
         </is>
       </c>
       <c r="D722" t="inlineStr"/>
       <c r="E722" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F722" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.All</t>
+          <t>.Boxes.idleGame.UpcomingTasks</t>
         </is>
       </c>
       <c r="G722" t="inlineStr"/>
       <c r="H722" t="inlineStr"/>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr"/>
       <c r="B723" t="inlineStr">
         <is>
-          <t>LvL</t>
+          <t>Success</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
-          <t>Niveau</t>
+          <t>Onderhandeling geslaagd</t>
         </is>
       </c>
       <c r="D723" t="inlineStr"/>
       <c r="E723" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F723" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Step</t>
+          <t>.Boxes.Negotiation.Success</t>
         </is>
       </c>
       <c r="G723" t="inlineStr"/>
       <c r="H723" t="inlineStr"/>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr"/>
       <c r="B724" t="inlineStr">
         <is>
-          <t>Available Soccer Balls</t>
+          <t>https://docs.foe-helper.com/english/module/negotiation</t>
         </is>
       </c>
       <c r="C724" t="inlineStr">
         <is>
-          <t>Beschikbare voetballen</t>
+          <t>https://foe-helper.com/docs/2/negotioation-helper</t>
         </is>
       </c>
       <c r="D724" t="inlineStr"/>
       <c r="E724" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F724" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.availableCurrency.soccer</t>
+          <t>.Boxes.Negotiation.HelpLink</t>
         </is>
       </c>
       <c r="G724" t="inlineStr"/>
       <c r="H724" t="inlineStr"/>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr"/>
       <c r="B725" t="inlineStr">
         <is>
-          <t>Previous era goods</t>
+          <t>Should the Alert remain open until the user dismisses or clicks the notification?</t>
         </is>
       </c>
       <c r="C725" t="inlineStr">
         <is>
-          <t>Vorig tijdperk goederen</t>
+          <t>Moet de melding open blijven tot de gebruiker kiest of op de melding klikt ?</t>
         </is>
       </c>
       <c r="D725" t="inlineStr"/>
       <c r="E725" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F725" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.goods_previous</t>
+          <t>.Boxes.Alerts.Form.Persistence.Description</t>
         </is>
       </c>
       <c r="G725" t="inlineStr"/>
       <c r="H725" t="inlineStr"/>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr"/>
       <c r="B726" t="inlineStr">
         <is>
-          <t>Done</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hide</t>
+        </is>
+      </c>
+      <c r="C726" t="inlineStr"/>
       <c r="D726" t="inlineStr"/>
       <c r="E726" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F726" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Done</t>
+          <t>.Boxes.ProductionsRating.Hide</t>
         </is>
       </c>
       <c r="G726" t="inlineStr"/>
       <c r="H726" t="inlineStr"/>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr"/>
       <c r="B727" t="inlineStr">
         <is>
-          <t>Overview of most boosts, achievements, items and other city stats.</t>
-[...2 lines deleted...]
-      <c r="C727" t="inlineStr"/>
+          <t>Auction</t>
+        </is>
+      </c>
+      <c r="C727" t="inlineStr">
+        <is>
+          <t>Veiling</t>
+        </is>
+      </c>
       <c r="D727" t="inlineStr"/>
       <c r="E727" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F727" t="inlineStr">
         <is>
-          <t>.Menu.PlayerProfile.Desc</t>
+          <t>.Boxes.Alerts.Form.Antiques.Auction</t>
         </is>
       </c>
       <c r="G727" t="inlineStr"/>
       <c r="H727" t="inlineStr"/>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr"/>
       <c r="B728" t="inlineStr">
         <is>
-          <t>&lt;span style='color:#29b206'&gt;Remaining&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C728" t="inlineStr">
         <is>
-          <t>&lt;span style='color:#29b206'&gt;Overschot&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Tekort&lt;/span&gt;</t>
+          <t>Gebouw</t>
         </is>
       </c>
       <c r="D728" t="inlineStr"/>
       <c r="E728" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F728" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.DescStillMissing</t>
+          <t>.Boxes.BlueGalaxy.Building</t>
         </is>
       </c>
       <c r="G728" t="inlineStr"/>
       <c r="H728" t="inlineStr"/>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr"/>
       <c r="B729" t="inlineStr">
         <is>
-          <t>Sound for Rival-Quest</t>
+          <t>Diplomatic Gifts (Space Carrier)</t>
         </is>
       </c>
       <c r="C729" t="inlineStr">
         <is>
-          <t>Geluid voor Rivaal Taak</t>
+          <t>Diplomatieke Giften (Ruimtevrachtschip)</t>
         </is>
       </c>
       <c r="D729" t="inlineStr"/>
       <c r="E729" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F729" t="inlineStr">
         <is>
-          <t>.Settings.RivalSound.Title</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.diplomaticGifts</t>
         </is>
       </c>
       <c r="G729" t="inlineStr"/>
       <c r="H729" t="inlineStr"/>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr"/>
       <c r="B730" t="inlineStr">
         <is>
-          <t>Main City</t>
+          <t>Tracks, which of the recurring quests already gave diamonds</t>
         </is>
       </c>
       <c r="C730" t="inlineStr">
         <is>
-          <t>Hoofdstad</t>
+          <t>Houdt bij welk e van de terugkerende opdrachten al diamanten hebben opgeleverd</t>
         </is>
       </c>
       <c r="D730" t="inlineStr"/>
       <c r="E730" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F730" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Main</t>
+          <t>.Menu.recurringQuests.Desc</t>
         </is>
       </c>
       <c r="G730" t="inlineStr"/>
       <c r="H730" t="inlineStr"/>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr"/>
       <c r="B731" t="inlineStr">
         <is>
-          <t>You have lost a higher era unit (above your current era). However you still have the chance to heal them with diamonds!</t>
+          <t>-- Create a player group ? --</t>
         </is>
       </c>
       <c r="C731" t="inlineStr">
         <is>
-          <t>Je hebt 1 of meer hogere tijdperk (boven je huidige tijdperk) eenheden verloren, je kan deze nu nog genezen met diamanten!</t>
+          <t>-- Maak een speler groep aan?--</t>
         </is>
       </c>
       <c r="D731" t="inlineStr"/>
       <c r="E731" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F731" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssist.Text.NextEra</t>
+          <t>.Boxes.Notice.SelectPlayerGroupDefault</t>
         </is>
       </c>
       <c r="G731" t="inlineStr"/>
       <c r="H731" t="inlineStr"/>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr"/>
       <c r="B732" t="inlineStr">
         <is>
-          <t>per Era</t>
-[...2 lines deleted...]
-      <c r="C732" t="inlineStr"/>
+          <t>Player</t>
+        </is>
+      </c>
+      <c r="C732" t="inlineStr">
+        <is>
+          <t>Speler</t>
+        </is>
+      </c>
       <c r="D732" t="inlineStr"/>
       <c r="E732" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F732" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.perEra</t>
+          <t>.Boxes.GexStat.Player</t>
         </is>
       </c>
       <c r="G732" t="inlineStr"/>
       <c r="H732" t="inlineStr"/>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr"/>
       <c r="B733" t="inlineStr">
         <is>
-          <t>Hidden Reward</t>
-[...2 lines deleted...]
-      <c r="C733" t="inlineStr"/>
+          <t xml:space="preserve">Target Progress for Workers used: </t>
+        </is>
+      </c>
+      <c r="C733" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Doelvoortgang voor gebruikte werkers: </t>
+        </is>
+      </c>
       <c r="D733" t="inlineStr"/>
       <c r="E733" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F733" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.hidden_reward</t>
+          <t>.Boxes.MergerGame.EfficiencyTargetProgress.soccer</t>
         </is>
       </c>
       <c r="G733" t="inlineStr"/>
       <c r="H733" t="inlineStr"/>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr"/>
       <c r="B734" t="inlineStr">
         <is>
-          <t>Notify position</t>
+          <t>Stone Age</t>
         </is>
       </c>
       <c r="C734" t="inlineStr">
         <is>
-          <t>Positie Melding</t>
+          <t>Steentijd</t>
         </is>
       </c>
       <c r="D734" t="inlineStr"/>
       <c r="E734" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F734" t="inlineStr">
         <is>
-          <t>.Settings.NotificationsPosition.Title</t>
+          <t>.Eras.1</t>
         </is>
       </c>
       <c r="G734" t="inlineStr"/>
       <c r="H734" t="inlineStr"/>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr"/>
       <c r="B735" t="inlineStr">
         <is>
-          <t>2-lane road required</t>
-[...2 lines deleted...]
-      <c r="C735" t="inlineStr"/>
+          <t>Auctions</t>
+        </is>
+      </c>
+      <c r="C735" t="inlineStr">
+        <is>
+          <t>Veilingen</t>
+        </is>
+      </c>
       <c r="D735" t="inlineStr"/>
       <c r="E735" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F735" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.road2</t>
+          <t>.Settings.Entry.Auctions</t>
         </is>
       </c>
       <c r="G735" t="inlineStr"/>
       <c r="H735" t="inlineStr"/>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr"/>
       <c r="B736" t="inlineStr">
         <is>
-          <t>Import</t>
+          <t>Compare Friends with Threads</t>
         </is>
       </c>
       <c r="C736" t="inlineStr">
         <is>
-          <t>Importeer</t>
+          <t>Vergelijk Vrienden in draadjes</t>
         </is>
       </c>
       <c r="D736" t="inlineStr"/>
       <c r="E736" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F736" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Import</t>
+          <t>.Menu.CompareFriendsThreads.Title</t>
         </is>
       </c>
       <c r="G736" t="inlineStr"/>
       <c r="H736" t="inlineStr"/>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr"/>
       <c r="B737" t="inlineStr">
         <is>
-          <t>Oceanic Future</t>
+          <t>Welcome to the &lt;strong&gt;Infobox&lt;/strong&gt;! While this window remains open, it will display background events (e.g. chat messages, actions in GBG and auction bids)</t>
         </is>
       </c>
       <c r="C737" t="inlineStr">
         <is>
-          <t>Oceanische toekomst</t>
+          <t>Welkom in de &lt;strong&gt;Infobox&lt;/strong&gt;! Terwijl dit venster openstaat zal het opvullen met achtergrondinformatie (zoals chat berichten, aanvallen in GSP en biedingen in de veiling)</t>
         </is>
       </c>
       <c r="D737" t="inlineStr"/>
       <c r="E737" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F737" t="inlineStr">
         <is>
-          <t>.Eras.16</t>
+          <t>.Boxes.Infobox.Messages.Welcome</t>
         </is>
       </c>
       <c r="G737" t="inlineStr"/>
       <c r="H737" t="inlineStr"/>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr"/>
       <c r="B738" t="inlineStr">
         <is>
-          <t>Auction Cool-down</t>
+          <t>Town Building Collection</t>
         </is>
       </c>
       <c r="C738" t="inlineStr">
         <is>
-          <t>Veiling wachttijd</t>
+          <t>Stadgebouw Collectie</t>
         </is>
       </c>
       <c r="D738" t="inlineStr"/>
       <c r="E738" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F738" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Antiques.Cooldown</t>
+          <t>.Boxes.FPCollector.pickupProduction</t>
         </is>
       </c>
       <c r="G738" t="inlineStr"/>
       <c r="H738" t="inlineStr"/>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr"/>
       <c r="B739" t="inlineStr">
         <is>
-          <t>Without an API token for this world (obtainable free of charge from the website) you cannot transfer cities or notes.&lt;br&gt;Click here for instructions:</t>
+          <t>PvP-Arena-Defense</t>
         </is>
       </c>
       <c r="C739" t="inlineStr">
         <is>
-          <t>Zonder een API-token voor deze wereld (gratis verkrijgbaar via de website) kun je geen steden of notities overdragen.&lt;br&gt;Klik hier voor instructies:</t>
+          <t>PvP-Arena-Verdediging</t>
         </is>
       </c>
       <c r="D739" t="inlineStr"/>
       <c r="E739" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F739" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.MissingApiKeySubmitError</t>
+          <t>.Boxes.Units.arenaDefense</t>
         </is>
       </c>
       <c r="G739" t="inlineStr"/>
       <c r="H739" t="inlineStr"/>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr"/>
       <c r="B740" t="inlineStr">
         <is>
-          <t>FoE Helper</t>
+          <t>1) When an opposing army has a bonus above the given threshold, the advice will be displayed. &lt;br&gt;2) To edit thresholds and advices, click into the table - confirm changes with Enter. &lt;br&gt;3) To remove an advice, save with an empty advice.</t>
         </is>
       </c>
       <c r="C740" t="inlineStr">
         <is>
-          <t>FoE Helper</t>
+          <t>1) Wanneer een vijandig leger een bonus boven de grenswaarde heeft, wordt de aanbeveling weergegeven. &lt;br&gt;2) Om grenswaarden en aanbevelingen te bewerken: klik op de tabel - bevestig wijzigingen met Enter. &lt;br&gt;3) Om een aanbeveling te verwijderen: tekstvak leeg opslaan.</t>
         </is>
       </c>
       <c r="D740" t="inlineStr"/>
       <c r="E740" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F740" t="inlineStr">
         <is>
-          <t>.Global.BoxTitle</t>
+          <t>.Boxes.BattleAssistAAConfig.Explanation</t>
         </is>
       </c>
       <c r="G740" t="inlineStr"/>
       <c r="H740" t="inlineStr"/>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr"/>
       <c r="B741" t="inlineStr">
         <is>
-          <t>GBG Round</t>
+          <t>Place2</t>
         </is>
       </c>
       <c r="C741" t="inlineStr">
         <is>
-          <t>GSP ronde</t>
+          <t>Plaats2</t>
         </is>
       </c>
       <c r="D741" t="inlineStr"/>
       <c r="E741" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F741" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GBFRound</t>
+          <t>.Boxes.PowerLeveling.P2</t>
         </is>
       </c>
       <c r="G741" t="inlineStr"/>
       <c r="H741" t="inlineStr"/>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr"/>
       <c r="B742" t="inlineStr">
         <is>
-          <t>Filters all members with existing new progress.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Max</t>
+        </is>
+      </c>
+      <c r="C742" t="inlineStr"/>
       <c r="D742" t="inlineStr"/>
       <c r="E742" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F742" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ProgressFilterDesc</t>
+          <t>.Boxes.ShopAssist.Max</t>
         </is>
       </c>
       <c r="G742" t="inlineStr"/>
       <c r="H742" t="inlineStr"/>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr"/>
       <c r="B743" t="inlineStr">
         <is>
-          <t>Motivation Activity</t>
+          <t>Name building</t>
         </is>
       </c>
       <c r="C743" t="inlineStr">
         <is>
-          <t>Motivatie Activiteit</t>
+          <t>Naam Gebouw</t>
         </is>
       </c>
       <c r="D743" t="inlineStr"/>
       <c r="E743" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F743" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowPlayersMotivation</t>
+          <t>.Boxes.OwnpartCalculator.OptionsGB</t>
         </is>
       </c>
       <c r="G743" t="inlineStr"/>
       <c r="H743" t="inlineStr"/>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr"/>
       <c r="B744" t="inlineStr">
         <is>
-          <t>Event Mystery Box</t>
+          <t>Guild Expedition</t>
         </is>
       </c>
       <c r="C744" t="inlineStr">
         <is>
-          <t>Evenement Mystery Box</t>
+          <t>Gilde expeditie</t>
         </is>
       </c>
       <c r="D744" t="inlineStr"/>
       <c r="E744" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F744" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.event_mystery_item</t>
+          <t>.Boxes.FPCollector.Guildexpedition</t>
         </is>
       </c>
       <c r="G744" t="inlineStr"/>
       <c r="H744" t="inlineStr"/>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr"/>
       <c r="B745" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C745" t="inlineStr">
         <is>
-          <t>Andere gebouwen</t>
+          <t>Klaar</t>
         </is>
       </c>
       <c r="D745" t="inlineStr"/>
       <c r="E745" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F745" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.generic_building</t>
+          <t>.Boxes.BlueGalaxy.Done</t>
         </is>
       </c>
       <c r="G745" t="inlineStr"/>
       <c r="H745" t="inlineStr"/>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr"/>
       <c r="B746" t="inlineStr">
         <is>
-          <t>PvP Arena</t>
+          <t>Own offers</t>
         </is>
       </c>
       <c r="C746" t="inlineStr">
         <is>
-          <t>PVP Arena</t>
+          <t>Eigen aanbiedingen</t>
         </is>
       </c>
       <c r="D746" t="inlineStr"/>
       <c r="E746" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F746" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.pvp_arena</t>
+          <t>.Boxes.Market.ShowOwnOffers</t>
         </is>
       </c>
       <c r="G746" t="inlineStr"/>
       <c r="H746" t="inlineStr"/>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr"/>
       <c r="B747" t="inlineStr">
         <is>
-          <t>Participating</t>
+          <t>&lt;a target='_blank' href='https://foe-helper.com/extension/update?v=__version__&amp;lang=en'  class='game-cursor'&gt;Last Changelog&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C747" t="inlineStr">
         <is>
-          <t>Deelnemen</t>
+          <t>&lt;a target='_blank' href='https://foe-helper.com/extension/update?v=__version__&amp;lang=en'  class='game-cursor'&gt;Laatste Changelog&lt;/a&gt;</t>
         </is>
       </c>
       <c r="D747" t="inlineStr"/>
       <c r="E747" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F747" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Participant</t>
-[...2 lines deleted...]
-      <c r="G747" t="inlineStr"/>
+          <t>.Settings.Version.Link</t>
+        </is>
+      </c>
+      <c r="G747" t="inlineStr">
+        <is>
+          <t>"&amp;lang=en" must remain "en" right?
+"foe-rechner.de", should it not be updated to "foe-helper.com" ?</t>
+        </is>
+      </c>
       <c r="H747" t="inlineStr"/>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr"/>
       <c r="B748" t="inlineStr">
         <is>
-          <t>Open Ally Overview</t>
-[...2 lines deleted...]
-      <c r="C748" t="inlineStr"/>
+          <t>Antiques Dealer</t>
+        </is>
+      </c>
+      <c r="C748" t="inlineStr">
+        <is>
+          <t>Antiquair</t>
+        </is>
+      </c>
       <c r="D748" t="inlineStr"/>
       <c r="E748" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F748" t="inlineStr">
         <is>
-          <t>.Settings.ShowAllyList.Title</t>
+          <t>.Boxes.Alerts.Form.Antiques.Dealer</t>
         </is>
       </c>
       <c r="G748" t="inlineStr"/>
       <c r="H748" t="inlineStr"/>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr"/>
       <c r="B749" t="inlineStr">
         <is>
-          <t>Shows finished quests</t>
+          <t>Defender deployed</t>
         </is>
       </c>
       <c r="C749" t="inlineStr">
         <is>
-          <t>Toont afgeronde missies</t>
+          <t>Verdediging geplaatst</t>
         </is>
       </c>
       <c r="D749" t="inlineStr"/>
       <c r="E749" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F749" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.donequests</t>
+          <t>.Boxes.GvGMap.Log.defender_deployed</t>
         </is>
       </c>
       <c r="G749" t="inlineStr"/>
       <c r="H749" t="inlineStr"/>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr"/>
       <c r="B750" t="inlineStr">
         <is>
-          <t>PvP-Arena-Protocol</t>
+          <t>This value is used for ranking goods producing buildings. How many FP is one good worth to you?</t>
         </is>
       </c>
       <c r="C750" t="inlineStr">
         <is>
-          <t>PvP Arena Protocol</t>
+          <t>Deze waarde wordt gebruikt om een ranglijst te maken van goederen producerende gebouwen. Op hoeveel FP waardeer jij één goed?</t>
         </is>
       </c>
       <c r="D750" t="inlineStr"/>
       <c r="E750" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F750" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowPvPArena</t>
+          <t>.Boxes.GreatBuildings.TTGoodsValue</t>
         </is>
       </c>
       <c r="G750" t="inlineStr"/>
       <c r="H750" t="inlineStr"/>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr"/>
       <c r="B751" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/ally</t>
-[...2 lines deleted...]
-      <c r="C751" t="inlineStr"/>
+          <t>When opening the building menu in a GBG Province, a table is displayed, showing the possible building combinations that would be better than the current one, sorted by their relative impact on the Guild Treasury.</t>
+        </is>
+      </c>
+      <c r="C751" t="inlineStr">
+        <is>
+          <t>Wanneer je het gebouwmenu in een GSP-provincie opent, wordt een tabel weergegeven die de mogelijke gebouwcombinaties toont die beter zouden zijn dan de huidige, gesorteerd op hun relatieve impact op de Gilde schatkist.</t>
+        </is>
+      </c>
       <c r="D751" t="inlineStr"/>
       <c r="E751" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F751" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.HelpLink</t>
+          <t>.Settings.ShowGBGBuildings.Desc</t>
         </is>
       </c>
       <c r="G751" t="inlineStr"/>
       <c r="H751" t="inlineStr"/>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr"/>
       <c r="B752" t="inlineStr">
         <is>
-          <t>Copied!</t>
+          <t>Siege defeated</t>
         </is>
       </c>
       <c r="C752" t="inlineStr">
         <is>
-          <t>Gekopieerd!</t>
+          <t>Belegering verslagen</t>
         </is>
       </c>
       <c r="D752" t="inlineStr"/>
       <c r="E752" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F752" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.CopyToClipBoard.Title</t>
+          <t>.Boxes.GvGMap.Log.siege_defeated</t>
         </is>
       </c>
       <c r="G752" t="inlineStr"/>
       <c r="H752" t="inlineStr"/>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr"/>
       <c r="B753" t="inlineStr">
         <is>
-          <t>Decorations</t>
+          <t>play up to current era</t>
         </is>
       </c>
       <c r="C753" t="inlineStr">
         <is>
-          <t>Decoraties</t>
+          <t>speel af tot huidig tijdperk</t>
         </is>
       </c>
       <c r="D753" t="inlineStr"/>
       <c r="E753" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F753" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.decoration</t>
+          <t>.Boxes.BetterMusic.ToEra</t>
         </is>
       </c>
       <c r="G753" t="inlineStr"/>
       <c r="H753" t="inlineStr"/>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr"/>
       <c r="B754" t="inlineStr">
         <is>
-          <t>Please load ingame guild member overview to activate statistic</t>
+          <t>Increase/decrease graph</t>
         </is>
       </c>
       <c r="C754" t="inlineStr">
         <is>
-          <t>Open in het spel het gildeleden overzicht om deze statistieken te activeren</t>
+          <t>op/aflopende grafiek</t>
         </is>
       </c>
       <c r="D754" t="inlineStr"/>
       <c r="E754" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F754" t="inlineStr">
         <is>
-          <t>.Menu.GuildMemberStat.Warning</t>
+          <t>.Boxes.Stats.BtnChartTypeTitle.delta</t>
         </is>
       </c>
       <c r="G754" t="inlineStr"/>
       <c r="H754" t="inlineStr"/>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr"/>
       <c r="B755" t="inlineStr">
         <is>
-          <t>Guild Battleground (GBG)</t>
+          <t>Incidents Overview</t>
         </is>
       </c>
       <c r="C755" t="inlineStr">
         <is>
-          <t>Gildestrijdperken (GSP)</t>
+          <t>Incidenten overzicht</t>
         </is>
       </c>
       <c r="D755" t="inlineStr"/>
       <c r="E755" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F755" t="inlineStr">
         <is>
-          <t>.Menu.Gildfight.Title</t>
+          <t>.Boxes.HiddenRewards.Title</t>
         </is>
       </c>
       <c r="G755" t="inlineStr"/>
       <c r="H755" t="inlineStr"/>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr"/>
       <c r="B756" t="inlineStr">
         <is>
-          <t>Neighbors</t>
+          <t>Use short names for GBG provinces.</t>
         </is>
       </c>
       <c r="C756" t="inlineStr">
         <is>
-          <t>Buren</t>
+          <t>Gebruik korte namen voor GBG-provincies.</t>
         </is>
       </c>
       <c r="D756" t="inlineStr"/>
       <c r="E756" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F756" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradePartnerNeighbor</t>
+          <t>.Boxes.Infobox.Settings.GbgProvShortName</t>
         </is>
       </c>
       <c r="G756" t="inlineStr"/>
       <c r="H756" t="inlineStr"/>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr"/>
       <c r="B757" t="inlineStr">
         <is>
-          <t>Thousand</t>
+          <t>Expired Trades</t>
         </is>
       </c>
       <c r="C757" t="inlineStr">
         <is>
-          <t>Duizend (K)</t>
+          <t>Verlopen Handel</t>
         </is>
       </c>
       <c r="D757" t="inlineStr"/>
       <c r="E757" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F757" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.K</t>
+          <t>.Boxes.MarketOffersEvents.Expired</t>
         </is>
       </c>
       <c r="G757" t="inlineStr"/>
       <c r="H757" t="inlineStr"/>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr"/>
       <c r="B758" t="inlineStr">
         <is>
-          <t>Size including average road space requirement of __streetnettosize__ tiles</t>
+          <t>Collected __count__ new player Events</t>
         </is>
       </c>
       <c r="C758" t="inlineStr">
         <is>
-          <t>Grootte inclusief gemiddelde vereiste wegbreedte van __streetnettosize__ grondvlakjes</t>
+          <t>__count__ nieuwe speler gebeurtenissen opgeslagen</t>
         </is>
       </c>
       <c r="D758" t="inlineStr"/>
       <c r="E758" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F758" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.SizeTT</t>
+          <t>.Boxes.Investment.PlayerFoundCount</t>
         </is>
       </c>
       <c r="G758" t="inlineStr"/>
       <c r="H758" t="inlineStr"/>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr"/>
       <c r="B759" t="inlineStr">
         <is>
-          <t>Copied!</t>
-[...6 lines deleted...]
-      </c>
+          <t>Historical Ally Rooms</t>
+        </is>
+      </c>
+      <c r="C759" t="inlineStr"/>
       <c r="D759" t="inlineStr"/>
       <c r="E759" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F759" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ToastHeadCopyData</t>
+          <t>.Boxes.Tooltip.Building.allyRooms</t>
         </is>
       </c>
       <c r="G759" t="inlineStr"/>
       <c r="H759" t="inlineStr"/>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr"/>
       <c r="B760" t="inlineStr">
         <is>
-          <t>Current LvL = __runNumber__; Bonus Chance (x4) = __chanceX4__%</t>
+          <t>Previous era goods</t>
         </is>
       </c>
       <c r="C760" t="inlineStr">
         <is>
-          <t>__runNumber__de run, Bonus x4 Kans: __chanceX4__%</t>
+          <t>Vorig tijdperk goederen</t>
         </is>
       </c>
       <c r="D760" t="inlineStr"/>
       <c r="E760" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F760" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.infoLine</t>
+          <t>.Boxes.Productions.goods_previous</t>
         </is>
       </c>
       <c r="G760" t="inlineStr"/>
       <c r="H760" t="inlineStr"/>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr"/>
       <c r="B761" t="inlineStr">
         <is>
-          <t>GE Relic</t>
-[...6 lines deleted...]
-      </c>
+          <t>12 hour clock</t>
+        </is>
+      </c>
+      <c r="C761" t="inlineStr"/>
       <c r="D761" t="inlineStr"/>
       <c r="E761" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F761" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.guildExpedition</t>
+          <t>.Boxes.Productions.AMPMTime</t>
         </is>
       </c>
       <c r="G761" t="inlineStr"/>
       <c r="H761" t="inlineStr"/>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr"/>
       <c r="B762" t="inlineStr">
         <is>
-          <t>Attack</t>
+          <t>Negotiation Blocker</t>
         </is>
       </c>
       <c r="C762" t="inlineStr">
         <is>
-          <t>Aanval</t>
+          <t>Onderhandelblokkering</t>
         </is>
       </c>
       <c r="D762" t="inlineStr"/>
       <c r="E762" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F762" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Tabs.AttackFights</t>
+          <t>.Settings.ShowMapTradeWarning.Title</t>
         </is>
       </c>
       <c r="G762" t="inlineStr"/>
       <c r="H762" t="inlineStr"/>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr"/>
       <c r="B763" t="inlineStr">
         <is>
-          <t>Saved!</t>
+          <t>How many daily FPs per tile are lost for making space for new GBs? Example: You are removing some Shrines of Knowledge to build a GB =&gt; 1FP/5 tiles = 0.2FP/tile</t>
         </is>
       </c>
       <c r="C763" t="inlineStr">
         <is>
-          <t>Opgeslagen!</t>
+          <t>Hoeveel dagelijkse FPs per grondvlakje verloren gaan door plaats te maken voor een nieuw Groots Gebouw? Bijvoorbeeld: Je verwijdert enkele kennisaltaars om een Groots Gebouw te bouwen=&gt; 1FP/4 grondvlakjes = 0,25FP/grondvlakje</t>
         </is>
       </c>
       <c r="D763" t="inlineStr"/>
       <c r="E763" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F763" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SaveMessage.Title</t>
+          <t>.Boxes.GreatBuildings.TTFPPerTile</t>
         </is>
       </c>
       <c r="G763" t="inlineStr"/>
       <c r="H763" t="inlineStr"/>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr"/>
       <c r="B764" t="inlineStr">
         <is>
-          <t>Places</t>
+          <t>Create payment plan, calculate external spots and copy values for your GBs</t>
         </is>
       </c>
       <c r="C764" t="inlineStr">
         <is>
-          <t>Plaatsen</t>
+          <t>Stel een FP-betaalplan op, bereken de kosten en kopieer de waarden</t>
         </is>
       </c>
       <c r="D764" t="inlineStr"/>
       <c r="E764" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F764" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Places</t>
+          <t>.Menu.OwnpartCalculator.Desc</t>
         </is>
       </c>
       <c r="G764" t="inlineStr"/>
       <c r="H764" t="inlineStr"/>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr"/>
       <c r="B765" t="inlineStr">
         <is>
-          <t>This players city can not be attacked</t>
-[...6 lines deleted...]
-      </c>
+          <t>QI</t>
+        </is>
+      </c>
+      <c r="C765" t="inlineStr"/>
       <c r="D765" t="inlineStr"/>
       <c r="E765" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F765" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.CityProtected</t>
+          <t>.Boxes.General.Quantum_Incursion.short</t>
         </is>
       </c>
       <c r="G765" t="inlineStr"/>
       <c r="H765" t="inlineStr"/>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr"/>
       <c r="B766" t="inlineStr">
         <is>
-          <t>Player Profile</t>
-[...2 lines deleted...]
-      <c r="C766" t="inlineStr"/>
+          <t>The next __count__ Traz units will finish in &lt;span class="alca-countdown"&gt;&lt;/span&gt; at __harvest__ hr</t>
+        </is>
+      </c>
+      <c r="C766" t="inlineStr">
+        <is>
+          <t>De volgende __count__ eenheden komen aan binnen &lt;span class="alca-countdown"&gt;&lt;/span&gt; om __harvest__ uur</t>
+        </is>
+      </c>
       <c r="D766" t="inlineStr"/>
       <c r="E766" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F766" t="inlineStr">
         <is>
-          <t>.Menu.PlayerProfile.Title</t>
+          <t>.Boxes.Units.NextUnitsIn</t>
         </is>
       </c>
       <c r="G766" t="inlineStr"/>
       <c r="H766" t="inlineStr"/>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr"/>
       <c r="B767" t="inlineStr">
         <is>
-          <t>FP Investments</t>
-[...6 lines deleted...]
-      </c>
+          <t>2-lane road required</t>
+        </is>
+      </c>
+      <c r="C767" t="inlineStr"/>
       <c r="D767" t="inlineStr"/>
       <c r="E767" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F767" t="inlineStr">
         <is>
-          <t>.Menu.Investment.Title</t>
+          <t>.Boxes.Tooltip.Building.road2</t>
         </is>
       </c>
       <c r="G767" t="inlineStr"/>
       <c r="H767" t="inlineStr"/>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr"/>
       <c r="B768" t="inlineStr">
         <is>
-          <t>Ages + No ages + Special</t>
+          <t>Great Building</t>
         </is>
       </c>
       <c r="C768" t="inlineStr">
         <is>
-          <t>Tijdperk + Geen tijdperk + Speciaal</t>
+          <t>Groots Gebouw</t>
         </is>
       </c>
       <c r="D768" t="inlineStr"/>
       <c r="E768" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F768" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnAllTittle</t>
+          <t>.General.GB</t>
         </is>
       </c>
       <c r="G768" t="inlineStr"/>
       <c r="H768" t="inlineStr"/>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr"/>
       <c r="B769" t="inlineStr">
         <is>
-          <t>Spring Event</t>
+          <t>Main City</t>
         </is>
       </c>
       <c r="C769" t="inlineStr">
         <is>
-          <t>Lente Evenement</t>
+          <t>Hoofdstad</t>
         </is>
       </c>
       <c r="D769" t="inlineStr"/>
       <c r="E769" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F769" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.spring_event</t>
+          <t>.Boxes.BetterMusic.Main</t>
         </is>
       </c>
       <c r="G769" t="inlineStr"/>
       <c r="H769" t="inlineStr"/>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr"/>
       <c r="B770" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>Stage</t>
         </is>
       </c>
       <c r="C770" t="inlineStr">
         <is>
-          <t>Gedeactiveerd</t>
+          <t>Fase</t>
         </is>
       </c>
       <c r="D770" t="inlineStr"/>
       <c r="E770" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F770" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Inactive</t>
+          <t>.Boxes.UnitsGex.Stage</t>
         </is>
       </c>
       <c r="G770" t="inlineStr"/>
       <c r="H770" t="inlineStr"/>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr"/>
       <c r="B771" t="inlineStr">
         <is>
-          <t>done</t>
+          <t>SAV</t>
         </is>
       </c>
       <c r="C771" t="inlineStr">
         <is>
-          <t>Gereed</t>
+          <t>RTV</t>
         </is>
       </c>
       <c r="D771" t="inlineStr"/>
       <c r="E771" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F771" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Done</t>
+          <t>.Eras.20.short</t>
         </is>
       </c>
       <c r="G771" t="inlineStr"/>
       <c r="H771" t="inlineStr"/>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr"/>
       <c r="B772" t="inlineStr">
         <is>
-          <t>Shop Assistant</t>
-[...2 lines deleted...]
-      <c r="C772" t="inlineStr"/>
+          <t>Copy values</t>
+        </is>
+      </c>
+      <c r="C772" t="inlineStr">
+        <is>
+          <t>Kopieer waarden</t>
+        </is>
+      </c>
       <c r="D772" t="inlineStr"/>
       <c r="E772" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F772" t="inlineStr">
         <is>
-          <t>.Settings.ShowShopAssist.Title</t>
+          <t>.Boxes.OwnpartCalculator.CopyValues</t>
         </is>
       </c>
       <c r="G772" t="inlineStr"/>
       <c r="H772" t="inlineStr"/>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr"/>
       <c r="B773" t="inlineStr">
         <is>
-          <t>Submit to City-Planner</t>
+          <t>Neighbors</t>
         </is>
       </c>
       <c r="C773" t="inlineStr">
         <is>
-          <t>Verzend naar stadsplanner</t>
+          <t>Buren</t>
         </is>
       </c>
       <c r="D773" t="inlineStr"/>
       <c r="E773" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F773" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.OutpostSubmit</t>
+          <t>.Boxes.Market.TradePartnerNeighbor</t>
         </is>
       </c>
       <c r="G773" t="inlineStr"/>
       <c r="H773" t="inlineStr"/>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr"/>
       <c r="B774" t="inlineStr">
         <is>
-          <t>Chance</t>
+          <t>Save settings</t>
         </is>
       </c>
       <c r="C774" t="inlineStr">
         <is>
-          <t>Kans</t>
+          <t>Instellingen opslaan</t>
         </is>
       </c>
       <c r="D774" t="inlineStr"/>
       <c r="E774" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F774" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.Chance</t>
+          <t>.Boxes.Settings.Save</t>
         </is>
       </c>
       <c r="G774" t="inlineStr"/>
       <c r="H774" t="inlineStr"/>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr"/>
       <c r="B775" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>Province __provinceName__ unlocks</t>
         </is>
       </c>
       <c r="C775" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>Provincie __provinceName__ ontgrendelt</t>
         </is>
       </c>
       <c r="D775" t="inlineStr"/>
       <c r="E775" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F775" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Type</t>
+          <t>.Boxes.GuildFights.SaveAlert</t>
         </is>
       </c>
       <c r="G775" t="inlineStr"/>
       <c r="H775" t="inlineStr"/>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr"/>
       <c r="B776" t="inlineStr">
         <is>
-          <t>compare last</t>
+          <t>Auction Cool-down</t>
         </is>
       </c>
       <c r="C776" t="inlineStr">
         <is>
-          <t>Vergelijk vorige</t>
+          <t>Veiling wachttijd</t>
         </is>
       </c>
       <c r="D776" t="inlineStr"/>
       <c r="E776" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F776" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.CompareLast</t>
+          <t>.Boxes.Alerts.Form.Antiques.Cooldown</t>
         </is>
       </c>
       <c r="G776" t="inlineStr"/>
       <c r="H776" t="inlineStr"/>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr"/>
       <c r="B777" t="inlineStr">
         <is>
-          <t>&lt;a target='_blank' href='https://foe-helper.com/extension/update?v=__version__&amp;lang=en'  class='game-cursor'&gt;Last Changelog&lt;/a&gt;</t>
-[...6 lines deleted...]
-      </c>
+          <t>Displays a Box that covers the 'Collect All' Button, when FP can not be collected or not all buildings are motivated.</t>
+        </is>
+      </c>
+      <c r="C777" t="inlineStr"/>
       <c r="D777" t="inlineStr"/>
       <c r="E777" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F777" t="inlineStr">
         <is>
-          <t>.Settings.Version.Link</t>
-[...7 lines deleted...]
-      </c>
+          <t>.Settings.BlockCollectAll.Desc</t>
+        </is>
+      </c>
+      <c r="G777" t="inlineStr"/>
       <c r="H777" t="inlineStr"/>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr"/>
       <c r="B778" t="inlineStr">
         <is>
-          <t>Highest level of this building</t>
+          <t>Reset this preset to default values?</t>
         </is>
       </c>
       <c r="C778" t="inlineStr"/>
       <c r="D778" t="inlineStr"/>
       <c r="E778" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F778" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.maxBuilding</t>
+          <t>.Boxes.ProductionsRating.PresetConfirmReset</t>
         </is>
       </c>
       <c r="G778" t="inlineStr"/>
       <c r="H778" t="inlineStr"/>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr"/>
       <c r="B779" t="inlineStr">
         <is>
-          <t>This module only works with "Upload to foe-helper.com" switched on.&lt;br&gt;Please activate this option to use the notes.</t>
-[...6 lines deleted...]
-      </c>
+          <t>can be polished</t>
+        </is>
+      </c>
+      <c r="C779" t="inlineStr"/>
       <c r="D779" t="inlineStr"/>
       <c r="E779" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F779" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.GlobalSendRequired</t>
+          <t>.Boxes.Tooltip.Building.canPolish</t>
         </is>
       </c>
       <c r="G779" t="inlineStr"/>
       <c r="H779" t="inlineStr"/>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr"/>
       <c r="B780" t="inlineStr">
         <is>
-          <t>off</t>
+          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __tooless__FPs too few.</t>
         </is>
       </c>
       <c r="C780" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Je hebt __paid__FP gestort i.p.v. __topay__FP. Dat is __tooless__FP te weinig.</t>
         </is>
       </c>
       <c r="D780" t="inlineStr"/>
       <c r="E780" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F780" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.tileNotPlanned</t>
+          <t>.Boxes.Calculator.TTPaidTooLess</t>
         </is>
       </c>
       <c r="G780" t="inlineStr"/>
       <c r="H780" t="inlineStr"/>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr"/>
       <c r="B781" t="inlineStr">
         <is>
-          <t>Iron Age</t>
+          <t>Bottom</t>
         </is>
       </c>
       <c r="C781" t="inlineStr">
         <is>
-          <t>IJzertijd</t>
+          <t>Onderaan</t>
         </is>
       </c>
       <c r="D781" t="inlineStr"/>
       <c r="E781" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F781" t="inlineStr">
         <is>
-          <t>.Eras.3</t>
+          <t>.Menu.BottomBar</t>
         </is>
       </c>
       <c r="G781" t="inlineStr"/>
       <c r="H781" t="inlineStr"/>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr"/>
       <c r="B782" t="inlineStr">
         <is>
-          <t>Displays your current daily productions.</t>
+          <t>Group</t>
         </is>
       </c>
       <c r="C782" t="inlineStr">
         <is>
-          <t>Toont het huidige aantal dagelijkse producties.</t>
+          <t>Groep</t>
         </is>
       </c>
       <c r="D782" t="inlineStr"/>
       <c r="E782" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F782" t="inlineStr">
         <is>
-          <t>.Menu.Productions.Desc</t>
+          <t>.Boxes.Notice.NewGroup</t>
         </is>
       </c>
       <c r="G782" t="inlineStr"/>
       <c r="H782" t="inlineStr"/>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr"/>
       <c r="B783" t="inlineStr">
         <is>
-          <t>produced by guild buildings</t>
+          <t>League Reward</t>
         </is>
       </c>
       <c r="C783" t="inlineStr">
         <is>
-          <t>geproduceerd door gilde gebouwen</t>
+          <t>Competitie Beloning</t>
         </is>
       </c>
       <c r="D783" t="inlineStr"/>
       <c r="E783" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F783" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ProducedTreasuryGoods</t>
+          <t>.Boxes.FPCollector.league_reward</t>
         </is>
       </c>
       <c r="G783" t="inlineStr"/>
       <c r="H783" t="inlineStr"/>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr"/>
       <c r="B784" t="inlineStr">
         <is>
-          <t>Power leveling</t>
+          <t>Your Alcatraz is ready to collect!</t>
         </is>
       </c>
       <c r="C784" t="inlineStr">
         <is>
-          <t>Power levelen</t>
+          <t>Jouw Alcatraz is klaar om verzameld te worden!</t>
         </is>
       </c>
       <c r="D784" t="inlineStr"/>
       <c r="E784" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F784" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.Title</t>
+          <t>.Boxes.Units.AlcaHarvest</t>
         </is>
       </c>
       <c r="G784" t="inlineStr"/>
       <c r="H784" t="inlineStr"/>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr"/>
       <c r="B785" t="inlineStr">
         <is>
-          <t>Display a GB FP investment window when entering 'Town Hall'&gt; 'News'&gt; 'Great Buildings' tab.</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="C785" t="inlineStr">
         <is>
-          <t>Toont een GG FP investeringsvenster wanneer je Stadhuis &gt; Nieuws &gt; Grootse Gebouwen Tab opent.</t>
+          <t>BT</t>
         </is>
       </c>
       <c r="D785" t="inlineStr"/>
       <c r="E785" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F785" t="inlineStr">
         <is>
-          <t>.Settings.ShowInvestments.Desc</t>
+          <t>.Eras.2.short</t>
         </is>
       </c>
       <c r="G785" t="inlineStr"/>
       <c r="H785" t="inlineStr"/>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr"/>
       <c r="B786" t="inlineStr">
         <is>
-          <t>QI Overview</t>
-[...2 lines deleted...]
-      <c r="C786" t="inlineStr"/>
+          <t>Goods</t>
+        </is>
+      </c>
+      <c r="C786" t="inlineStr">
+        <is>
+          <t>Goederen</t>
+        </is>
+      </c>
       <c r="D786" t="inlineStr"/>
       <c r="E786" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F786" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.Title</t>
+          <t>.Boxes.Productions.goods</t>
         </is>
       </c>
       <c r="G786" t="inlineStr"/>
       <c r="H786" t="inlineStr"/>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr"/>
       <c r="B787" t="inlineStr">
         <is>
-          <t>Helper Battle visibility</t>
-[...6 lines deleted...]
-      </c>
+          <t>Open Ally Overview</t>
+        </is>
+      </c>
+      <c r="C787" t="inlineStr"/>
       <c r="D787" t="inlineStr"/>
       <c r="E787" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F787" t="inlineStr">
         <is>
-          <t>.Settings.Entry.HideHelperDuringBattle</t>
+          <t>.Settings.ShowAllyList.Title</t>
         </is>
       </c>
       <c r="G787" t="inlineStr"/>
       <c r="H787" t="inlineStr"/>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr"/>
       <c r="B788" t="inlineStr">
         <is>
-          <t>Total</t>
-[...6 lines deleted...]
-      </c>
+          <t>GE</t>
+        </is>
+      </c>
+      <c r="C788" t="inlineStr"/>
       <c r="D788" t="inlineStr"/>
       <c r="E788" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F788" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.DescRequired</t>
+          <t>.Boxes.General.Guild_Expedition.short</t>
         </is>
       </c>
       <c r="G788" t="inlineStr"/>
       <c r="H788" t="inlineStr"/>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr"/>
       <c r="B789" t="inlineStr">
         <is>
-          <t>Show Blueprints</t>
+          <t xml:space="preserve">Your city data could not be sent to the server. Please report this error directly to </t>
         </is>
       </c>
       <c r="C789" t="inlineStr">
         <is>
-          <t>Toon Blauwdrukken</t>
+          <t xml:space="preserve">De data van jouw stad kon niet worden verzonden naar de server. Meld deze fout a.u.b. rechtstreeks bij </t>
         </is>
       </c>
       <c r="D789" t="inlineStr"/>
       <c r="E789" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F789" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartBP.Desc</t>
+          <t>.Boxes.CityMap.SubmitError</t>
         </is>
       </c>
       <c r="G789" t="inlineStr"/>
       <c r="H789" t="inlineStr"/>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr"/>
       <c r="B790" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Shows finished quests</t>
         </is>
       </c>
       <c r="C790" t="inlineStr">
         <is>
-          <t>Bewaar</t>
+          <t>Toont afgeronde missies</t>
         </is>
       </c>
       <c r="D790" t="inlineStr"/>
       <c r="E790" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F790" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.Save</t>
+          <t>.Boxes.BonusService.donequests</t>
         </is>
       </c>
       <c r="G790" t="inlineStr"/>
       <c r="H790" t="inlineStr"/>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr"/>
       <c r="B791" t="inlineStr">
         <is>
-          <t>NPC</t>
+          <t>Tech Tree Research Costs</t>
         </is>
       </c>
       <c r="C791" t="inlineStr">
         <is>
-          <t>NPC</t>
+          <t>Onderzoekskosten voor</t>
         </is>
       </c>
       <c r="D791" t="inlineStr"/>
       <c r="E791" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F791" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.NPC</t>
+          <t>.Boxes.Technologies.Title</t>
         </is>
       </c>
       <c r="G791" t="inlineStr"/>
       <c r="H791" t="inlineStr"/>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr"/>
       <c r="B792" t="inlineStr">
         <is>
-          <t>Progress</t>
-[...2 lines deleted...]
-      <c r="C792" t="inlineStr"/>
+          <t>Blue Galaxy Helper</t>
+        </is>
+      </c>
+      <c r="C792" t="inlineStr">
+        <is>
+          <t>Blauwe Melkweg Helper</t>
+        </is>
+      </c>
       <c r="D792" t="inlineStr"/>
       <c r="E792" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F792" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.Progress</t>
+          <t>.Menu.Bluegalaxy.Title</t>
         </is>
       </c>
       <c r="G792" t="inlineStr"/>
       <c r="H792" t="inlineStr"/>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr"/>
       <c r="B793" t="inlineStr">
         <is>
-          <t>Show Guilds</t>
+          <t>All</t>
         </is>
       </c>
       <c r="C793" t="inlineStr">
         <is>
-          <t>Laat gildes zien</t>
+          <t>Alle</t>
         </is>
       </c>
       <c r="D793" t="inlineStr"/>
       <c r="E793" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F793" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowOwner</t>
+          <t>.Boxes.Stats.BtnAll</t>
         </is>
       </c>
       <c r="G793" t="inlineStr"/>
       <c r="H793" t="inlineStr"/>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr"/>
       <c r="B794" t="inlineStr">
         <is>
-          <t>No spot available</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C794" t="inlineStr">
         <is>
-          <t>Geen plaatsten beschikbaar</t>
+          <t>Speler</t>
         </is>
       </c>
       <c r="D794" t="inlineStr"/>
       <c r="E794" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F794" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.NoPlaceAvailable</t>
+          <t>.Boxes.OwnpartCalculator.PlayerName</t>
         </is>
       </c>
       <c r="G794" t="inlineStr"/>
       <c r="H794" t="inlineStr"/>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr"/>
       <c r="B795" t="inlineStr">
         <is>
-          <t>DD/MMM/YY @ HH:mm:ss a</t>
+          <t>Slot unlocked</t>
         </is>
       </c>
       <c r="C795" t="inlineStr">
         <is>
-          <t>DD-MM-YY HH:mm:ss a</t>
+          <t>Slot geopend</t>
         </is>
       </c>
       <c r="D795" t="inlineStr"/>
       <c r="E795" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F795" t="inlineStr">
         <is>
-          <t>.DateTime</t>
+          <t>.Boxes.GvGMap.Log.sector_slot_unlocked</t>
         </is>
       </c>
       <c r="G795" t="inlineStr"/>
       <c r="H795" t="inlineStr"/>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr"/>
       <c r="B796" t="inlineStr">
         <is>
-          <t>Treasure</t>
+          <t>Unlocked level</t>
         </is>
       </c>
       <c r="C796" t="inlineStr">
         <is>
-          <t>Goederen</t>
+          <t>Ontgrendel niveau</t>
         </is>
       </c>
       <c r="D796" t="inlineStr"/>
       <c r="E796" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F796" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsTreasurePlayerH</t>
+          <t>.Boxes.GuildMemberStat.UnlockedLevel</t>
         </is>
       </c>
       <c r="G796" t="inlineStr"/>
       <c r="H796" t="inlineStr"/>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr"/>
       <c r="B797" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/mergergame</t>
+          <t>Attached</t>
         </is>
       </c>
       <c r="C797" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/mergergame</t>
+          <t>Afhankelijk</t>
         </is>
       </c>
       <c r="D797" t="inlineStr"/>
       <c r="E797" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F797" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.HelpLink</t>
+          <t>.Boxes.Units.Bind</t>
         </is>
       </c>
       <c r="G797" t="inlineStr"/>
       <c r="H797" t="inlineStr"/>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr"/>
       <c r="B798" t="inlineStr">
         <is>
-          <t>play only current era</t>
+          <t>Value/tile</t>
         </is>
       </c>
       <c r="C798" t="inlineStr">
         <is>
-          <t>speel alleen huidig tijdperk</t>
+          <t>Waarde/tegel</t>
         </is>
       </c>
       <c r="D798" t="inlineStr"/>
       <c r="E798" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F798" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.CurrentEra</t>
+          <t>.Boxes.ProductionsRating.ShowValuesPerTile</t>
         </is>
       </c>
       <c r="G798" t="inlineStr"/>
       <c r="H798" t="inlineStr"/>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr"/>
       <c r="B799" t="inlineStr">
         <is>
-          <t>Your Units - Hourly</t>
+          <t>Shows an icon in the top right corner displaying the shortest currently running potion and giving an inventory list of potions upon hover. (De)Activating this option might not immediately remove/show the icon - wait or reload.</t>
         </is>
       </c>
       <c r="C799" t="inlineStr">
         <is>
-          <t>Uw eenheden per uur</t>
+          <t>Toont een pictogram in de rechterbovenhoek dat de kortst lopende actieve toverdrank weergeeft en bij overheen bewegen een inventarislijst van drankjes toont. Het (de)activeren van deze optie kan het pictogram mogelijk niet direct verwijderen/weergeven - wacht of herlaad.</t>
         </is>
       </c>
       <c r="D799" t="inlineStr"/>
       <c r="E799" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F799" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsUnitsH</t>
+          <t>.Settings.ShowPotions.Desc</t>
         </is>
       </c>
       <c r="G799" t="inlineStr"/>
       <c r="H799" t="inlineStr"/>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr"/>
       <c r="B800" t="inlineStr">
         <is>
-          <t>Rogue Only Warning</t>
+          <t>Shard - Settlement</t>
         </is>
       </c>
       <c r="C800" t="inlineStr">
         <is>
-          <t>Schurken Waarschuwing</t>
+          <t>Scherf - Nederzetting</t>
         </is>
       </c>
       <c r="D800" t="inlineStr"/>
       <c r="E800" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F800" t="inlineStr">
         <is>
-          <t>.Settings.ShowRougeUnitWarning.Title</t>
+          <t>.HiddenRewards.Positions.culturalOutpost</t>
         </is>
       </c>
       <c r="G800" t="inlineStr"/>
       <c r="H800" t="inlineStr"/>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr"/>
       <c r="B801" t="inlineStr">
         <is>
-          <t>Negotiations</t>
+          <t>Negotiation Helper</t>
         </is>
       </c>
       <c r="C801" t="inlineStr">
         <is>
-          <t>Onderhandelingen</t>
+          <t>Onderhandelingshulp</t>
         </is>
       </c>
       <c r="D801" t="inlineStr"/>
       <c r="E801" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F801" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Negotiations</t>
+          <t>.Settings.AutomaticNegotiation.Title</t>
         </is>
       </c>
       <c r="G801" t="inlineStr"/>
       <c r="H801" t="inlineStr"/>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr"/>
       <c r="B802" t="inlineStr">
         <is>
-          <t>can not be plundered</t>
+          <t>Help</t>
         </is>
       </c>
       <c r="C802" t="inlineStr"/>
       <c r="D802" t="inlineStr"/>
       <c r="E802" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F802" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.noPlunder</t>
+          <t>.Boxes.ProductionsRating.ExplainerHead</t>
         </is>
       </c>
       <c r="G802" t="inlineStr"/>
       <c r="H802" t="inlineStr"/>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr"/>
       <c r="B803" t="inlineStr">
         <is>
-          <t>Displays current status of all your military units</t>
+          <t>When was the first deposit recorded?</t>
         </is>
       </c>
       <c r="C803" t="inlineStr">
         <is>
-          <t>Status van al jouw eenheden in een oogopslag</t>
+          <t>Wanneer vond de eerste storting plaats?</t>
         </is>
       </c>
       <c r="D803" t="inlineStr"/>
       <c r="E803" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F803" t="inlineStr">
         <is>
-          <t>.Menu.Unit.Desc</t>
+          <t>.Boxes.Investment.Overview.EntryTimeDesc</t>
         </is>
       </c>
       <c r="G803" t="inlineStr"/>
       <c r="H803" t="inlineStr"/>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr"/>
       <c r="B804" t="inlineStr">
         <is>
-          <t>Select current and previous ages</t>
+          <t>SAJM</t>
         </is>
       </c>
       <c r="C804" t="inlineStr">
         <is>
-          <t>Selecteer huidig en vorige tijdperk</t>
+          <t>RTJM</t>
         </is>
       </c>
       <c r="D804" t="inlineStr"/>
       <c r="E804" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F804" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnLastErasTitle</t>
+          <t>.Eras.21.short</t>
         </is>
       </c>
       <c r="G804" t="inlineStr"/>
       <c r="H804" t="inlineStr"/>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr"/>
       <c r="B805" t="inlineStr">
         <is>
-          <t>Production Overview</t>
+          <t>Fights</t>
         </is>
       </c>
       <c r="C805" t="inlineStr">
         <is>
-          <t>Productieoverzicht</t>
+          <t>Gevechten</t>
         </is>
       </c>
       <c r="D805" t="inlineStr"/>
       <c r="E805" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F805" t="inlineStr">
         <is>
-          <t>.Menu.Productions.Title</t>
+          <t>.Boxes.GuildFights.Fights</t>
         </is>
       </c>
       <c r="G805" t="inlineStr"/>
       <c r="H805" t="inlineStr"/>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr"/>
       <c r="B806" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/blue-galaxy</t>
-[...2 lines deleted...]
-      <c r="C806" t="inlineStr"/>
+          <t>Building</t>
+        </is>
+      </c>
+      <c r="C806" t="inlineStr">
+        <is>
+          <t>Gebouw</t>
+        </is>
+      </c>
       <c r="D806" t="inlineStr"/>
       <c r="E806" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F806" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.HelpLink</t>
+          <t>.Boxes.Investment.Overview.Building</t>
         </is>
       </c>
       <c r="G806" t="inlineStr"/>
       <c r="H806" t="inlineStr"/>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr"/>
       <c r="B807" t="inlineStr">
         <is>
-          <t>SA</t>
+          <t>done</t>
         </is>
       </c>
       <c r="C807" t="inlineStr">
         <is>
-          <t>ST</t>
+          <t>Gereed</t>
         </is>
       </c>
       <c r="D807" t="inlineStr"/>
       <c r="E807" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F807" t="inlineStr">
         <is>
-          <t>.Eras.1.short</t>
+          <t>.Boxes.Calculator.Done</t>
         </is>
       </c>
       <c r="G807" t="inlineStr"/>
       <c r="H807" t="inlineStr"/>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr"/>
       <c r="B808" t="inlineStr">
         <is>
-          <t>Expired Buildings Notification</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hidden Reward</t>
+        </is>
+      </c>
+      <c r="C808" t="inlineStr"/>
       <c r="D808" t="inlineStr"/>
       <c r="E808" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F808" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowBuildingsExpired</t>
+          <t>.Boxes.FPCollector.hidden_reward</t>
         </is>
       </c>
       <c r="G808" t="inlineStr"/>
       <c r="H808" t="inlineStr"/>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr"/>
       <c r="B809" t="inlineStr">
         <is>
-          <t>Medals</t>
+          <t>common</t>
         </is>
       </c>
       <c r="C809" t="inlineStr">
         <is>
-          <t>Medailles</t>
+          <t>gewoon</t>
         </is>
       </c>
       <c r="D809" t="inlineStr"/>
       <c r="E809" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F809" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Medals</t>
+          <t>.Boxes.Productions.AllyRarity.common</t>
         </is>
       </c>
       <c r="G809" t="inlineStr"/>
       <c r="H809" t="inlineStr"/>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr"/>
       <c r="B810" t="inlineStr">
         <is>
-          <t>PvP-Arena-Protocol</t>
+          <t>No unit data available. Please press "U" to launch the Army Management console</t>
         </is>
       </c>
       <c r="C810" t="inlineStr">
         <is>
-          <t>PvP Arena Protocol</t>
+          <t>Geen eenheden informatie beschikbaar. Druk "U" om het Legerbeheer scherm te openen</t>
         </is>
       </c>
       <c r="D810" t="inlineStr"/>
       <c r="E810" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F810" t="inlineStr">
         <is>
-          <t>.Settings.ShowPvPArena.Title</t>
+          <t>.Boxes.UnitsGex.NoUnitsAvailable</t>
         </is>
       </c>
       <c r="G810" t="inlineStr"/>
       <c r="H810" t="inlineStr"/>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr"/>
       <c r="B811" t="inlineStr">
         <is>
-          <t>Rank</t>
-[...6 lines deleted...]
-      </c>
+          <t>Can be bought</t>
+        </is>
+      </c>
+      <c r="C811" t="inlineStr"/>
       <c r="D811" t="inlineStr"/>
       <c r="E811" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F811" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Rank</t>
+          <t>.Boxes.ShopAssist.canBeBought</t>
         </is>
       </c>
       <c r="G811" t="inlineStr"/>
       <c r="H811" t="inlineStr"/>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr"/>
       <c r="B812" t="inlineStr">
         <is>
-          <t>Random</t>
+          <t>Resource Item</t>
         </is>
       </c>
       <c r="C812" t="inlineStr">
         <is>
-          <t>Willekeurige producties</t>
+          <t>Benodigdheden</t>
         </is>
       </c>
       <c r="D812" t="inlineStr"/>
       <c r="E812" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F812" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.random_production</t>
+          <t>.Boxes.Campagne.Resource</t>
         </is>
       </c>
       <c r="G812" t="inlineStr"/>
       <c r="H812" t="inlineStr"/>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr"/>
       <c r="B813" t="inlineStr">
         <is>
-          <t>Siege defeated</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="C813" t="inlineStr">
         <is>
-          <t>Belegering verslagen</t>
+          <t>Soort</t>
         </is>
       </c>
       <c r="D813" t="inlineStr"/>
       <c r="E813" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F813" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.siege_defeated</t>
+          <t>.HiddenRewards.Table.type</t>
         </is>
       </c>
       <c r="G813" t="inlineStr"/>
       <c r="H813" t="inlineStr"/>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr"/>
       <c r="B814" t="inlineStr">
         <is>
-          <t>This log is filled with actions that occur while you are active on the GvG map. The information will (currently) not be saved. You can filter it by anything: a sector number, a guild name, an action, your own nickname.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Battle</t>
+        </is>
+      </c>
+      <c r="C814" t="inlineStr"/>
       <c r="D814" t="inlineStr"/>
       <c r="E814" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F814" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.Explanation</t>
+          <t>.General.Battle</t>
         </is>
       </c>
       <c r="G814" t="inlineStr"/>
       <c r="H814" t="inlineStr"/>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr"/>
       <c r="B815" t="inlineStr">
         <is>
-          <t>Collected __count__ new player Events</t>
+          <t>Castle System</t>
         </is>
       </c>
       <c r="C815" t="inlineStr">
         <is>
-          <t>__count__ nieuwe speler gebeurtenissen opgeslagen</t>
+          <t>Kasteelsysteem</t>
         </is>
       </c>
       <c r="D815" t="inlineStr"/>
       <c r="E815" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F815" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.PlayerFoundCount</t>
+          <t>.Boxes.Castle.Title</t>
         </is>
       </c>
       <c r="G815" t="inlineStr"/>
       <c r="H815" t="inlineStr"/>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr"/>
       <c r="B816" t="inlineStr">
         <is>
-          <t>Production</t>
+          <t>How many elements high should the menu be?&lt;br&gt;Empty or "0" means automatic height.</t>
         </is>
       </c>
       <c r="C816" t="inlineStr">
         <is>
-          <t>Productie</t>
+          <t>Hoeveel pictogrammen mag het menu weergeven?&lt;br&gt; Leeg of "0" betekent maximaal aantal.</t>
         </is>
       </c>
       <c r="D816" t="inlineStr"/>
       <c r="E816" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F816" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.production</t>
+          <t>.Settings.MenuLength.Desc</t>
         </is>
       </c>
       <c r="G816" t="inlineStr"/>
       <c r="H816" t="inlineStr"/>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr"/>
       <c r="B817" t="inlineStr">
         <is>
-          <t>Please open a shop first</t>
-[...2 lines deleted...]
-      <c r="C817" t="inlineStr"/>
+          <t>Notifications</t>
+        </is>
+      </c>
+      <c r="C817" t="inlineStr">
+        <is>
+          <t>Meldingen</t>
+        </is>
+      </c>
       <c r="D817" t="inlineStr"/>
       <c r="E817" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F817" t="inlineStr">
         <is>
-          <t>.Menu.ShopAssist.DescWarning</t>
+          <t>.Settings.Entry.ShowNotifications</t>
         </is>
       </c>
       <c r="G817" t="inlineStr"/>
       <c r="H817" t="inlineStr"/>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr"/>
       <c r="B818" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 3 Ages behind</t>
+          <t xml:space="preserve">Displays a window that covers the 'Negotiate' Button in Provinces preventing accidental clicking </t>
         </is>
       </c>
       <c r="C818" t="inlineStr">
         <is>
-          <t xml:space="preserve"> lopen 3 tijdperken achter</t>
+          <t xml:space="preserve">Toont een venster dat de 'Onderhandel' knop afdekt in provincies om per ongeluk aanklikken te voorkomen. </t>
         </is>
       </c>
       <c r="D818" t="inlineStr"/>
       <c r="E818" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F818" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.OlderThan3Era</t>
+          <t>.Settings.ShowMapTradeWarning.Desc</t>
         </is>
       </c>
       <c r="G818" t="inlineStr"/>
       <c r="H818" t="inlineStr"/>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr"/>
       <c r="B819" t="inlineStr">
         <is>
-          <t>Edit Alert</t>
+          <t>off</t>
         </is>
       </c>
       <c r="C819" t="inlineStr">
         <is>
-          <t>Wijzig melding</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="D819" t="inlineStr"/>
       <c r="E819" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F819" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.EditAlert</t>
+          <t>.Boxes.Outpost.tileNotPlanned</t>
         </is>
       </c>
       <c r="G819" t="inlineStr"/>
       <c r="H819" t="inlineStr"/>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr"/>
       <c r="B820" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Copy city data</t>
         </is>
       </c>
       <c r="C820" t="inlineStr">
         <is>
-          <t>Punten</t>
+          <t>Stadsindeling data kopiëren</t>
         </is>
       </c>
       <c r="D820" t="inlineStr"/>
       <c r="E820" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F820" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Points</t>
+          <t>.Boxes.CityMap.CopyMetaInfos</t>
         </is>
       </c>
       <c r="G820" t="inlineStr"/>
       <c r="H820" t="inlineStr"/>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr"/>
       <c r="B821" t="inlineStr">
         <is>
-          <t>Bottom</t>
+          <t>You might die playing this card! Consider redrawing or buying health.</t>
         </is>
       </c>
       <c r="C821" t="inlineStr">
         <is>
-          <t>Onderaan</t>
+          <t>Je kan sterven als je deze kaart speelt! Overweeg opnieuw te trekken of gezondheid te kopen!</t>
         </is>
       </c>
       <c r="D821" t="inlineStr"/>
       <c r="E821" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F821" t="inlineStr">
         <is>
-          <t>.Menu.BottomBar</t>
+          <t>.Boxes.cardGame.WarningPossibleDeath</t>
         </is>
       </c>
       <c r="G821" t="inlineStr"/>
       <c r="H821" t="inlineStr"/>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr"/>
       <c r="B822" t="inlineStr">
         <is>
-          <t>Enable sound</t>
+          <t>play only current era</t>
         </is>
       </c>
       <c r="C822" t="inlineStr">
         <is>
-          <t>Geluid aanzetten</t>
+          <t>speel alleen huidig tijdperk</t>
         </is>
       </c>
       <c r="D822" t="inlineStr"/>
       <c r="E822" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F822" t="inlineStr">
         <is>
-          <t>.Settings.Entry.EnableSound</t>
+          <t>.Boxes.BetterMusic.CurrentEra</t>
         </is>
       </c>
       <c r="G822" t="inlineStr"/>
       <c r="H822" t="inlineStr"/>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr"/>
       <c r="B823" t="inlineStr">
         <is>
-          <t>Your Treasure Daily</t>
+          <t>FoE-Helper: There are badges remaining on the field!</t>
         </is>
       </c>
       <c r="C823" t="inlineStr">
         <is>
-          <t>Goederen - Dagelijks</t>
+          <t>FoE-Helper: Er zijn nog badges op het veld!</t>
         </is>
       </c>
       <c r="D823" t="inlineStr"/>
       <c r="E823" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F823" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsTreasurePlayerD</t>
+          <t>.Boxes.MergerGame.KeysLeft.soccer</t>
         </is>
       </c>
       <c r="G823" t="inlineStr"/>
       <c r="H823" t="inlineStr"/>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr"/>
       <c r="B824" t="inlineStr">
         <is>
-          <t>Visit the settlement to correct the value</t>
-[...2 lines deleted...]
-      <c r="C824" t="inlineStr"/>
+          <t>Contemporary Era</t>
+        </is>
+      </c>
+      <c r="C824" t="inlineStr">
+        <is>
+          <t>Hedendaagse tijdperk</t>
+        </is>
+      </c>
       <c r="D824" t="inlineStr"/>
       <c r="E824" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F824" t="inlineStr">
         <is>
-          <t>.Boxes.QIActions.Warning</t>
+          <t>.Eras.12</t>
         </is>
       </c>
       <c r="G824" t="inlineStr"/>
       <c r="H824" t="inlineStr"/>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr"/>
       <c r="B825" t="inlineStr">
         <is>
-          <t>Discard</t>
+          <t>Displays a tool that suggests buildings to collect after collecting your Blue Galaxy</t>
         </is>
       </c>
       <c r="C825" t="inlineStr">
         <is>
-          <t>Verwijder</t>
+          <t>Toon een tool die suggesties doet welke gebouwen je moet oogsten na het oogsten van je Blauwe Melkweg</t>
         </is>
       </c>
       <c r="D825" t="inlineStr"/>
       <c r="E825" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F825" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Discard</t>
+          <t>.Settings.ShowBlueGalaxyHelper.Desc</t>
         </is>
       </c>
       <c r="G825" t="inlineStr"/>
       <c r="H825" t="inlineStr"/>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr"/>
       <c r="B826" t="inlineStr">
         <is>
-          <t>Add Advice</t>
+          <t>Scouting Cost</t>
         </is>
       </c>
       <c r="C826" t="inlineStr">
         <is>
-          <t>Advies toevoegen</t>
+          <t>Verkenningskosten</t>
         </is>
       </c>
       <c r="D826" t="inlineStr"/>
       <c r="E826" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F826" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAddAdvice</t>
+          <t>.Boxes.scoutingTimes.ScoutingCost</t>
         </is>
       </c>
       <c r="G826" t="inlineStr"/>
       <c r="H826" t="inlineStr"/>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr"/>
       <c r="B827" t="inlineStr">
         <is>
-          <t>Hide all button</t>
+          <t>Display Blue Galaxy Helper</t>
         </is>
       </c>
       <c r="C827" t="inlineStr">
         <is>
-          <t>Verberg alle knoppen</t>
+          <t>Toon Blauwe Melkweghulp</t>
         </is>
       </c>
       <c r="D827" t="inlineStr"/>
       <c r="E827" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F827" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.HideAllButton</t>
+          <t>.Settings.ShowBlueGalaxyHelper.Title</t>
         </is>
       </c>
       <c r="G827" t="inlineStr"/>
       <c r="H827" t="inlineStr"/>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr"/>
       <c r="B828" t="inlineStr">
         <is>
-          <t>Can be inaccurate, if you play on multiple desktop devices.</t>
+          <t>HQ placed</t>
         </is>
       </c>
       <c r="C828" t="inlineStr">
         <is>
-          <t>Kan onnauwkeurig zijn als je op meerdere PCs speelt.</t>
+          <t>HQ verplaatst</t>
         </is>
       </c>
       <c r="D828" t="inlineStr"/>
       <c r="E828" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F828" t="inlineStr">
         <is>
-          <t>.GvG.Independences.Tooltip.Warning</t>
+          <t>.Boxes.GvGMap.Log.headquarter_placed</t>
         </is>
       </c>
       <c r="G828" t="inlineStr"/>
       <c r="H828" t="inlineStr"/>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr"/>
       <c r="B829" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; has just placed a bid for __amount__ Trade Coins.</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://docs.foe-helper.com/english/module/blue-galaxy</t>
+        </is>
+      </c>
+      <c r="C829" t="inlineStr"/>
       <c r="D829" t="inlineStr"/>
       <c r="E829" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F829" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.Auction</t>
+          <t>.Boxes.BlueGalaxy.HelpLink</t>
         </is>
       </c>
       <c r="G829" t="inlineStr"/>
       <c r="H829" t="inlineStr"/>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr"/>
       <c r="B830" t="inlineStr">
         <is>
-          <t>Place4</t>
+          <t>Decorations</t>
         </is>
       </c>
       <c r="C830" t="inlineStr">
         <is>
-          <t>Plaats4</t>
+          <t>Decoraties</t>
         </is>
       </c>
       <c r="D830" t="inlineStr"/>
       <c r="E830" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F830" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.P4</t>
+          <t>.Boxes.CityMap.decoration</t>
         </is>
       </c>
       <c r="G830" t="inlineStr"/>
       <c r="H830" t="inlineStr"/>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr"/>
       <c r="B831" t="inlineStr">
         <is>
-          <t>League Reward</t>
-[...6 lines deleted...]
-      </c>
+          <t>QI Player list</t>
+        </is>
+      </c>
+      <c r="C831" t="inlineStr"/>
       <c r="D831" t="inlineStr"/>
       <c r="E831" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F831" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.league_reward</t>
+          <t>.Settings.Entry.ShowQIPlayerInfo</t>
         </is>
       </c>
       <c r="G831" t="inlineStr"/>
       <c r="H831" t="inlineStr"/>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr"/>
       <c r="B832" t="inlineStr">
         <is>
-          <t>bottom left</t>
+          <t>Are you sure you want to delete this?</t>
         </is>
       </c>
       <c r="C832" t="inlineStr">
         <is>
-          <t>linksonder</t>
+          <t>Weet je zeker dat je dit wil verwijderen?</t>
         </is>
       </c>
       <c r="D832" t="inlineStr"/>
       <c r="E832" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F832" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.bottom-left</t>
+          <t>.Boxes.Notice.ConfirmDelete</t>
         </is>
       </c>
       <c r="G832" t="inlineStr"/>
       <c r="H832" t="inlineStr"/>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr"/>
       <c r="B833" t="inlineStr">
         <is>
-          <t>Needs road</t>
-[...6 lines deleted...]
-      </c>
+          <t>Relative time</t>
+        </is>
+      </c>
+      <c r="C833" t="inlineStr"/>
       <c r="D833" t="inlineStr"/>
       <c r="E833" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F833" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.RoadRequired</t>
+          <t>.Boxes.Productions.RelativeTime</t>
         </is>
       </c>
       <c r="G833" t="inlineStr"/>
       <c r="H833" t="inlineStr"/>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr"/>
       <c r="B834" t="inlineStr">
         <is>
-          <t>Hidden GB</t>
+          <t>Castle System daily reward</t>
         </is>
       </c>
       <c r="C834" t="inlineStr">
         <is>
-          <t>Verborgen GG</t>
+          <t>Kasteel Systeem dagelijkse beloning</t>
         </is>
       </c>
       <c r="D834" t="inlineStr"/>
       <c r="E834" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F834" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.HiddenGB</t>
+          <t>.Boxes.FPCollector.castle_system_daily_reward_chest</t>
         </is>
       </c>
       <c r="G834" t="inlineStr"/>
       <c r="H834" t="inlineStr"/>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr"/>
       <c r="B835" t="inlineStr">
         <is>
-          <t>Top 10%</t>
-[...2 lines deleted...]
-      <c r="C835" t="inlineStr"/>
+          <t>Quest name</t>
+        </is>
+      </c>
+      <c r="C835" t="inlineStr">
+        <is>
+          <t>Opdracht naam</t>
+        </is>
+      </c>
       <c r="D835" t="inlineStr"/>
       <c r="E835" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F835" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.top10percent</t>
+          <t>.Boxes.RecurringQuests.Table.Quest</t>
         </is>
       </c>
       <c r="G835" t="inlineStr"/>
       <c r="H835" t="inlineStr"/>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr"/>
       <c r="B836" t="inlineStr">
         <is>
-          <t>Min. Qty.</t>
+          <t>St. Patrick's Day Event Task</t>
         </is>
       </c>
       <c r="C836" t="inlineStr">
         <is>
-          <t>Min. hoeveelheid.</t>
+          <t>St. Patrick's Dag Evenement Taak</t>
         </is>
       </c>
       <c r="D836" t="inlineStr"/>
       <c r="E836" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F836" t="inlineStr">
         <is>
-          <t>.Boxes.Market.MinQuantity</t>
+          <t>.Boxes.FPCollector.st_patricks_event_task_reward</t>
         </is>
       </c>
       <c r="G836" t="inlineStr"/>
       <c r="H836" t="inlineStr"/>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr"/>
       <c r="B837" t="inlineStr">
         <is>
-          <t>Progress per key</t>
+          <t>Message</t>
         </is>
       </c>
       <c r="C837" t="inlineStr">
         <is>
-          <t>Voortgang per sleutel</t>
+          <t>Bericht</t>
         </is>
       </c>
       <c r="D837" t="inlineStr"/>
       <c r="E837" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F837" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeyValue.care</t>
+          <t>.Boxes.Infobox.FilterMessage</t>
         </is>
       </c>
       <c r="G837" t="inlineStr"/>
       <c r="H837" t="inlineStr"/>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr"/>
       <c r="B838" t="inlineStr">
         <is>
-          <t>ME</t>
-[...6 lines deleted...]
-      </c>
+          <t>Top 5</t>
+        </is>
+      </c>
+      <c r="C838" t="inlineStr"/>
       <c r="D838" t="inlineStr"/>
       <c r="E838" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F838" t="inlineStr">
         <is>
-          <t>.Eras.10.short</t>
+          <t>.Boxes.ProductionsRating.Fifth</t>
         </is>
       </c>
       <c r="G838" t="inlineStr"/>
       <c r="H838" t="inlineStr"/>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr"/>
       <c r="B839" t="inlineStr">
         <is>
-          <t>show GBG round selector</t>
+          <t>vertical</t>
         </is>
       </c>
       <c r="C839" t="inlineStr">
         <is>
-          <t>Toon GSP selectie</t>
+          <t>verticaal</t>
         </is>
       </c>
       <c r="D839" t="inlineStr"/>
       <c r="E839" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F839" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowRoundSelector</t>
+          <t>.Boxes.CloseBox.Vertical</t>
         </is>
       </c>
       <c r="G839" t="inlineStr"/>
       <c r="H839" t="inlineStr"/>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr"/>
       <c r="B840" t="inlineStr">
         <is>
-          <t>World:</t>
+          <t>Sector conquered</t>
         </is>
       </c>
       <c r="C840" t="inlineStr">
         <is>
-          <t>Wereld:</t>
+          <t>Sector veroverd</t>
         </is>
       </c>
       <c r="D840" t="inlineStr"/>
       <c r="E840" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F840" t="inlineStr">
         <is>
-          <t>.Settings.Version.World</t>
+          <t>.Boxes.GvGMap.Log.sector_conquered</t>
         </is>
       </c>
       <c r="G840" t="inlineStr"/>
       <c r="H840" t="inlineStr"/>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr"/>
       <c r="B841" t="inlineStr">
         <is>
-          <t>Opening the Item Shop will open an overview.</t>
-[...2 lines deleted...]
-      <c r="C841" t="inlineStr"/>
+          <t>Neighbours</t>
+        </is>
+      </c>
+      <c r="C841" t="inlineStr">
+        <is>
+          <t>Buren</t>
+        </is>
+      </c>
       <c r="D841" t="inlineStr"/>
       <c r="E841" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F841" t="inlineStr">
         <is>
-          <t>.Settings.ShowShopAssist.Desc</t>
+          <t>.Boxes.Notice.SelectPlayerGroupNeighbor</t>
         </is>
       </c>
       <c r="G841" t="inlineStr"/>
       <c r="H841" t="inlineStr"/>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr"/>
       <c r="B842" t="inlineStr">
         <is>
-          <t>Are there players missing from the shortlist? Then close this box, click on the other two tabs at the bottom of the Social Bar (Neighbours, Guild Members, Friends) and then re-open this box.</t>
+          <t>Edit Alert</t>
         </is>
       </c>
       <c r="C842" t="inlineStr">
         <is>
-          <t>Mis je spelers in de lijst? Sluit dan dit venster, klik op de tabs onderaan de social bar (buren, gildeleden, vrienden) en heropen dit venster.</t>
+          <t>Wijzig melding</t>
         </is>
       </c>
       <c r="D842" t="inlineStr"/>
       <c r="E842" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F842" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ModalMissingPlayers</t>
+          <t>.Boxes.Alerts.Form.EditAlert</t>
         </is>
       </c>
       <c r="G842" t="inlineStr"/>
       <c r="H842" t="inlineStr"/>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr"/>
       <c r="B843" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/stats</t>
+          <t>Search Building</t>
         </is>
       </c>
       <c r="C843" t="inlineStr">
         <is>
-          <t>https://foe-helper.com/docs/en/statistics/</t>
+          <t>Zoek gebouw</t>
         </is>
       </c>
       <c r="D843" t="inlineStr"/>
       <c r="E843" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F843" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.HelpLink</t>
+          <t>.Boxes.CityMap.FilterBuildings</t>
         </is>
       </c>
       <c r="G843" t="inlineStr"/>
       <c r="H843" t="inlineStr"/>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr"/>
       <c r="B844" t="inlineStr">
         <is>
-          <t>You will die playing this card! Consider redrawing or buying health.</t>
+          <t>Disabled: Open your Tech Tree first (R)!</t>
         </is>
       </c>
       <c r="C844" t="inlineStr">
         <is>
-          <t>Je zult sterven als je deze kaart speelt! Overweeg opnieuw te trekken of gezondheid te kopen!</t>
+          <t>Gedeactiveerd: Open eerst het onderzoeksmenu!</t>
         </is>
       </c>
       <c r="D844" t="inlineStr"/>
       <c r="E844" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F844" t="inlineStr">
         <is>
-          <t>.Boxes.cardGame.WarningCertainDeath</t>
+          <t>.Menu.Technologies.Warning</t>
         </is>
       </c>
       <c r="G844" t="inlineStr"/>
       <c r="H844" t="inlineStr"/>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr"/>
       <c r="B845" t="inlineStr">
         <is>
-          <t>Random</t>
+          <t>Battle surrendered</t>
         </is>
       </c>
       <c r="C845" t="inlineStr">
         <is>
-          <t>Willekeurige</t>
+          <t>Slagveld verlaten</t>
         </is>
       </c>
       <c r="D845" t="inlineStr"/>
       <c r="E845" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F845" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.random_production</t>
+          <t>.Boxes.BattleAssistAAConfig.battleSurrendered</t>
         </is>
       </c>
       <c r="G845" t="inlineStr"/>
       <c r="H845" t="inlineStr"/>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr"/>
       <c r="B846" t="inlineStr">
         <is>
-          <t>You have reached the end of this era</t>
+          <t>Fair (at lower stock)</t>
         </is>
       </c>
       <c r="C846" t="inlineStr">
         <is>
-          <t>Je hebt het einde van dit tijdperk bereikt</t>
+          <t>Eerlijk (bij lage voorraad)</t>
         </is>
       </c>
       <c r="D846" t="inlineStr"/>
       <c r="E846" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F846" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.NoTechs</t>
+          <t>.Boxes.Market.TradeFairStock</t>
         </is>
       </c>
       <c r="G846" t="inlineStr"/>
       <c r="H846" t="inlineStr"/>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr"/>
       <c r="B847" t="inlineStr">
         <is>
-          <t>Select all playable ages (without: No Age, Special)</t>
-[...6 lines deleted...]
-      </c>
+          <t>How much is expected per FSP-kit?</t>
+        </is>
+      </c>
+      <c r="C847" t="inlineStr"/>
       <c r="D847" t="inlineStr"/>
       <c r="E847" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F847" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnAllPlayableErasTitle</t>
+          <t>.Boxes.ProductionsRating.TitleFSPCalculator</t>
         </is>
       </c>
       <c r="G847" t="inlineStr"/>
       <c r="H847" t="inlineStr"/>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr"/>
       <c r="B848" t="inlineStr">
         <is>
-          <t>Click on the friends tab in the game to unlock the event list of your friends</t>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __paid__ &lt;small&gt;(Paid)&lt;/small&gt; = __profit__</t>
         </is>
       </c>
       <c r="C848" t="inlineStr">
         <is>
-          <t>Klik op het tabblad Vrienden in het spel om de vriendengebeurtenissen zichtbaar te maken</t>
+          <t>Beloning = __nettoreward__&lt;small&gt;(netto beloning)&lt;/small&gt; * __arcfactor__%&lt;small&gt;(Arc bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Gestort: __paid__&lt;br&gt;Winst = __bruttoreward__&lt;small&gt;(beloning)&lt;/small&gt; - __paid__&lt;small&gt;(gestort)&lt;/small&gt; = __profit__</t>
         </is>
       </c>
       <c r="D848" t="inlineStr"/>
       <c r="E848" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F848" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.FriendsSocialTabTT</t>
+          <t>.Boxes.Calculator.TTProfitSelf</t>
         </is>
       </c>
       <c r="G848" t="inlineStr"/>
       <c r="H848" t="inlineStr"/>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr"/>
       <c r="B849" t="inlineStr">
         <is>
-          <t>Area of all connected buildings that need roads divided by area of all roads multiplied by 100</t>
-[...2 lines deleted...]
-      <c r="C849" t="inlineStr"/>
+          <t>Discard</t>
+        </is>
+      </c>
+      <c r="C849" t="inlineStr">
+        <is>
+          <t>Verwijder</t>
+        </is>
+      </c>
       <c r="D849" t="inlineStr"/>
       <c r="E849" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F849" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.CityGridScoreText</t>
+          <t>.Boxes.Alerts.Form.Discard</t>
         </is>
       </c>
       <c r="G849" t="inlineStr"/>
       <c r="H849" t="inlineStr"/>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr"/>
       <c r="B850" t="inlineStr">
         <is>
-          <t>Player ID:</t>
-[...6 lines deleted...]
-      </c>
+          <t>Item Store</t>
+        </is>
+      </c>
+      <c r="C850" t="inlineStr"/>
       <c r="D850" t="inlineStr"/>
       <c r="E850" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F850" t="inlineStr">
         <is>
-          <t>.Settings.Version.PlayerId</t>
+          <t>.Boxes.FPCollector.item_store</t>
         </is>
       </c>
       <c r="G850" t="inlineStr"/>
       <c r="H850" t="inlineStr"/>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr"/>
       <c r="B851" t="inlineStr">
         <is>
-          <t>Website Api-Token</t>
+          <t>St. Patrick's Day Event</t>
         </is>
       </c>
       <c r="C851" t="inlineStr">
         <is>
-          <t>Website Api-token</t>
+          <t>St. Patrick's Day Evenement</t>
         </is>
       </c>
       <c r="D851" t="inlineStr"/>
       <c r="E851" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F851" t="inlineStr">
         <is>
-          <t>.Settings.ApiToken.Title</t>
+          <t>.Boxes.FPCollector.st_patricks_event</t>
         </is>
       </c>
       <c r="G851" t="inlineStr"/>
       <c r="H851" t="inlineStr"/>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr"/>
       <c r="B852" t="inlineStr">
         <is>
-          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __tooless__FPs too few.</t>
+          <t>Tavern</t>
         </is>
       </c>
       <c r="C852" t="inlineStr">
         <is>
-          <t>Je hebt __paid__FP gestort i.p.v. __topay__FP. Dat is __tooless__FP te weinig.</t>
+          <t>Taveerne</t>
         </is>
       </c>
       <c r="D852" t="inlineStr"/>
       <c r="E852" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F852" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTPaidTooLess</t>
+          <t>.Boxes.MoppelHelper.TavernVisits</t>
         </is>
       </c>
       <c r="G852" t="inlineStr"/>
       <c r="H852" t="inlineStr"/>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr"/>
       <c r="B853" t="inlineStr">
         <is>
-          <t>Events</t>
+          <t>There are no buildings in this category.</t>
         </is>
       </c>
       <c r="C853" t="inlineStr">
         <is>
-          <t>Evenementen</t>
+          <t>Er zijn geen gebouwen in deze categorie.</t>
         </is>
       </c>
       <c r="D853" t="inlineStr"/>
       <c r="E853" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F853" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Events</t>
+          <t>.Boxes.Productions.EmptyList</t>
         </is>
       </c>
       <c r="G853" t="inlineStr"/>
       <c r="H853" t="inlineStr"/>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr"/>
       <c r="B854" t="inlineStr">
         <is>
-          <t>copy attack colors</t>
-[...2 lines deleted...]
-      <c r="C854" t="inlineStr"/>
+          <t>OF</t>
+        </is>
+      </c>
+      <c r="C854" t="inlineStr">
+        <is>
+          <t>OT</t>
+        </is>
+      </c>
       <c r="D854" t="inlineStr"/>
       <c r="E854" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F854" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowTileColors</t>
+          <t>.Eras.16.short</t>
         </is>
       </c>
       <c r="G854" t="inlineStr"/>
       <c r="H854" t="inlineStr"/>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr"/>
       <c r="B855" t="inlineStr">
         <is>
-          <t>Load current Beta</t>
-[...2 lines deleted...]
-      <c r="C855" t="inlineStr"/>
+          <t>Displays and Filters all trades that are in the Market</t>
+        </is>
+      </c>
+      <c r="C855" t="inlineStr">
+        <is>
+          <t>Toont en filtert alle handel die op de markt staan</t>
+        </is>
+      </c>
       <c r="D855" t="inlineStr"/>
       <c r="E855" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F855" t="inlineStr">
         <is>
-          <t>.Settings.Entry.LoadBeta2</t>
+          <t>.Menu.Market.Desc</t>
         </is>
       </c>
       <c r="G855" t="inlineStr"/>
       <c r="H855" t="inlineStr"/>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr"/>
       <c r="B856" t="inlineStr">
         <is>
-          <t>Auctions</t>
+          <t>Ages + No ages + Special</t>
         </is>
       </c>
       <c r="C856" t="inlineStr">
         <is>
-          <t>Veilingen</t>
+          <t>Tijdperk + Geen tijdperk + Speciaal</t>
         </is>
       </c>
       <c r="D856" t="inlineStr"/>
       <c r="E856" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F856" t="inlineStr">
         <is>
-          <t>.Settings.Entry.Auctions</t>
+          <t>.Boxes.Stats.BtnAllTittle</t>
         </is>
       </c>
       <c r="G856" t="inlineStr"/>
       <c r="H856" t="inlineStr"/>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr"/>
       <c r="B857" t="inlineStr">
         <is>
-          <t>show searchbar</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="C857" t="inlineStr">
         <is>
-          <t>toon zoekvak</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="D857" t="inlineStr"/>
       <c r="E857" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F857" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ShowSearchbar</t>
+          <t>.Boxes.PvPArena.Type</t>
         </is>
       </c>
       <c r="G857" t="inlineStr"/>
       <c r="H857" t="inlineStr"/>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr"/>
       <c r="B858" t="inlineStr">
         <is>
-          <t>&lt;span style='color:#29b206'&gt;Surplus&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
+          <t>buildings total</t>
         </is>
       </c>
       <c r="C858" t="inlineStr">
         <is>
-          <t>&lt;span style='color:#29b206'&gt;Overschot&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Tekort&lt;/span&gt;</t>
+          <t xml:space="preserve">Aantal Gebouwen: </t>
         </is>
       </c>
       <c r="D858" t="inlineStr"/>
       <c r="E858" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F858" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.DescStillMissing</t>
+          <t>.Boxes.CityMap.BuildingsAmount</t>
         </is>
       </c>
       <c r="G858" t="inlineStr"/>
       <c r="H858" t="inlineStr"/>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr"/>
       <c r="B859" t="inlineStr">
         <is>
-          <t>Click here to see the changes:</t>
-[...2 lines deleted...]
-      <c r="C859" t="inlineStr"/>
+          <t>Auto</t>
+        </is>
+      </c>
+      <c r="C859" t="inlineStr">
+        <is>
+          <t>Auto</t>
+        </is>
+      </c>
       <c r="D859" t="inlineStr"/>
       <c r="E859" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F859" t="inlineStr">
         <is>
-          <t>.Menu.NewVersion.Desc</t>
+          <t>.Boxes.OwnpartCalculator.Auto</t>
         </is>
       </c>
       <c r="G859" t="inlineStr"/>
       <c r="H859" t="inlineStr"/>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr"/>
       <c r="B860" t="inlineStr">
         <is>
-          <t>Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only rogues remain after the first wave.</t>
+          <t>Reset</t>
         </is>
       </c>
       <c r="C860" t="inlineStr">
         <is>
-          <t>Blokkeer de knoppen "Aanvallen"/"Automatisch vechten" om nederlagen te voorkomen als er na de eerste golf enkel schurken over zijn.&lt;br&gt;Als eenheden uit een hoger tijdperk werden vernietigd, geeft de dialoog de mogelijkheid om deze met diamanten te herstellen.</t>
+          <t>Reset</t>
         </is>
       </c>
       <c r="D860" t="inlineStr"/>
       <c r="E860" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F860" t="inlineStr">
         <is>
+          <t>.General.Reset</t>
+        </is>
+      </c>
+      <c r="G860" t="inlineStr"/>
+      <c r="H860" t="inlineStr"/>
+    </row>
+    <row r="861">
+      <c r="A861" t="inlineStr"/>
+      <c r="B861" t="inlineStr">
+        <is>
+          <t>Total keys</t>
+        </is>
+      </c>
+      <c r="C861" t="inlineStr">
+        <is>
+          <t>Totaal sleutels</t>
+        </is>
+      </c>
+      <c r="D861" t="inlineStr"/>
+      <c r="E861" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F861" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.Keys.anniversary</t>
+        </is>
+      </c>
+      <c r="G861" t="inlineStr"/>
+      <c r="H861" t="inlineStr"/>
+    </row>
+    <row r="862">
+      <c r="A862" t="inlineStr"/>
+      <c r="B862" t="inlineStr">
+        <is>
+          <t>Space Carrier - Diplomatic Gift</t>
+        </is>
+      </c>
+      <c r="C862" t="inlineStr">
+        <is>
+          <t>Ruimtevrachtschip - Diplomatiek Geschenk</t>
+        </is>
+      </c>
+      <c r="D862" t="inlineStr"/>
+      <c r="E862" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F862" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.diplomaticGifts</t>
+        </is>
+      </c>
+      <c r="G862" t="inlineStr"/>
+      <c r="H862" t="inlineStr"/>
+    </row>
+    <row r="863">
+      <c r="A863" t="inlineStr"/>
+      <c r="B863" t="inlineStr">
+        <is>
+          <t>This is the position you have chosen.&lt;br&gt;Before you test the next position, wait until this message disappears.</t>
+        </is>
+      </c>
+      <c r="C863" t="inlineStr">
+        <is>
+          <t>Gekozen positie.&lt;br&gt;Wacht tot deze melding verdwijnt voordat je de volgende positie test.</t>
+        </is>
+      </c>
+      <c r="D863" t="inlineStr"/>
+      <c r="E863" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F863" t="inlineStr">
+        <is>
+          <t>.Settings.NotificationPosition.ToastTestBody</t>
+        </is>
+      </c>
+      <c r="G863" t="inlineStr"/>
+      <c r="H863" t="inlineStr"/>
+    </row>
+    <row r="864">
+      <c r="A864" t="inlineStr"/>
+      <c r="B864" t="inlineStr">
+        <is>
+          <t>ME</t>
+        </is>
+      </c>
+      <c r="C864" t="inlineStr">
+        <is>
+          <t>MT</t>
+        </is>
+      </c>
+      <c r="D864" t="inlineStr"/>
+      <c r="E864" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F864" t="inlineStr">
+        <is>
+          <t>.Eras.10.short</t>
+        </is>
+      </c>
+      <c r="G864" t="inlineStr"/>
+      <c r="H864" t="inlineStr"/>
+    </row>
+    <row r="865">
+      <c r="A865" t="inlineStr"/>
+      <c r="B865" t="inlineStr">
+        <is>
+          <t>Flying Island - Shards</t>
+        </is>
+      </c>
+      <c r="C865" t="inlineStr">
+        <is>
+          <t>Vliegend Eiland - Scherven</t>
+        </is>
+      </c>
+      <c r="D865" t="inlineStr"/>
+      <c r="E865" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F865" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.shards</t>
+        </is>
+      </c>
+      <c r="G865" t="inlineStr"/>
+      <c r="H865" t="inlineStr"/>
+    </row>
+    <row r="866">
+      <c r="A866" t="inlineStr"/>
+      <c r="B866" t="inlineStr">
+        <is>
+          <t>Displays when your friends, guild members or neighbours last motivated, polished, attacked, plundered, etc your buildings</t>
+        </is>
+      </c>
+      <c r="C866" t="inlineStr">
+        <is>
+          <t>Toont wanneer je vrienden, gildeleden of buren voor het laatst je gebouwen hebben gemotiveerd, opgeknapt, aangevallen, geplunderd, enz</t>
+        </is>
+      </c>
+      <c r="D866" t="inlineStr"/>
+      <c r="E866" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F866" t="inlineStr">
+        <is>
+          <t>.Menu.Moppelhelper.Desc</t>
+        </is>
+      </c>
+      <c r="G866" t="inlineStr"/>
+      <c r="H866" t="inlineStr"/>
+    </row>
+    <row r="867">
+      <c r="A867" t="inlineStr"/>
+      <c r="B867" t="inlineStr">
+        <is>
+          <t>Calendar Completion</t>
+        </is>
+      </c>
+      <c r="C867" t="inlineStr">
+        <is>
+          <t>Kalender Voltooiing</t>
+        </is>
+      </c>
+      <c r="D867" t="inlineStr"/>
+      <c r="E867" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F867" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.reward_calendar_completion</t>
+        </is>
+      </c>
+      <c r="G867" t="inlineStr"/>
+      <c r="H867" t="inlineStr"/>
+    </row>
+    <row r="868">
+      <c r="A868" t="inlineStr"/>
+      <c r="B868" t="inlineStr">
+        <is>
+          <t>Secure</t>
+        </is>
+      </c>
+      <c r="C868" t="inlineStr">
+        <is>
+          <t>Veilig</t>
+        </is>
+      </c>
+      <c r="D868" t="inlineStr"/>
+      <c r="E868" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F868" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.Lock</t>
+        </is>
+      </c>
+      <c r="G868" t="inlineStr"/>
+      <c r="H868" t="inlineStr"/>
+    </row>
+    <row r="869">
+      <c r="A869" t="inlineStr"/>
+      <c r="B869" t="inlineStr">
+        <is>
+          <t>show progress filter</t>
+        </is>
+      </c>
+      <c r="C869" t="inlineStr">
+        <is>
+          <t>Toon voortgang filter</t>
+        </is>
+      </c>
+      <c r="D869" t="inlineStr"/>
+      <c r="E869" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F869" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.ShowProgressFilter</t>
+        </is>
+      </c>
+      <c r="G869" t="inlineStr"/>
+      <c r="H869" t="inlineStr"/>
+    </row>
+    <row r="870">
+      <c r="A870" t="inlineStr"/>
+      <c r="B870" t="inlineStr">
+        <is>
+          <t>Filters all members with existing new progress.</t>
+        </is>
+      </c>
+      <c r="C870" t="inlineStr">
+        <is>
+          <t>Filtert alle leden met nieuwe activiteit.</t>
+        </is>
+      </c>
+      <c r="D870" t="inlineStr"/>
+      <c r="E870" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F870" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.ProgressFilterDesc</t>
+        </is>
+      </c>
+      <c r="G870" t="inlineStr"/>
+      <c r="H870" t="inlineStr"/>
+    </row>
+    <row r="871">
+      <c r="A871" t="inlineStr"/>
+      <c r="B871" t="inlineStr">
+        <is>
+          <t>Sum</t>
+        </is>
+      </c>
+      <c r="C871" t="inlineStr">
+        <is>
+          <t>Som</t>
+        </is>
+      </c>
+      <c r="D871" t="inlineStr"/>
+      <c r="E871" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F871" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.ModeSum</t>
+        </is>
+      </c>
+      <c r="G871" t="inlineStr"/>
+      <c r="H871" t="inlineStr"/>
+    </row>
+    <row r="872">
+      <c r="A872" t="inlineStr"/>
+      <c r="B872" t="inlineStr">
+        <is>
+          <t>Daily castle points</t>
+        </is>
+      </c>
+      <c r="C872" t="inlineStr">
+        <is>
+          <t>Dagelijkse kasteelpunten</t>
+        </is>
+      </c>
+      <c r="D872" t="inlineStr"/>
+      <c r="E872" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F872" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.DailyCastlePoints</t>
+        </is>
+      </c>
+      <c r="G872" t="inlineStr"/>
+      <c r="H872" t="inlineStr"/>
+    </row>
+    <row r="873">
+      <c r="A873" t="inlineStr"/>
+      <c r="B873" t="inlineStr">
+        <is>
+          <t>export last</t>
+        </is>
+      </c>
+      <c r="C873" t="inlineStr">
+        <is>
+          <t>Exporteer vorige</t>
+        </is>
+      </c>
+      <c r="D873" t="inlineStr"/>
+      <c r="E873" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F873" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.ExportLast</t>
+        </is>
+      </c>
+      <c r="G873" t="inlineStr"/>
+      <c r="H873" t="inlineStr"/>
+    </row>
+    <row r="874">
+      <c r="A874" t="inlineStr"/>
+      <c r="B874" t="inlineStr">
+        <is>
+          <t>Delta</t>
+        </is>
+      </c>
+      <c r="C874" t="inlineStr">
+        <is>
+          <t>Verschil</t>
+        </is>
+      </c>
+      <c r="D874" t="inlineStr"/>
+      <c r="E874" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F874" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnChartType.delta</t>
+        </is>
+      </c>
+      <c r="G874" t="inlineStr"/>
+      <c r="H874" t="inlineStr"/>
+    </row>
+    <row r="875">
+      <c r="A875" t="inlineStr"/>
+      <c r="B875" t="inlineStr">
+        <is>
+          <t>Task Reward</t>
+        </is>
+      </c>
+      <c r="C875" t="inlineStr">
+        <is>
+          <t>Taak Beloning</t>
+        </is>
+      </c>
+      <c r="D875" t="inlineStr"/>
+      <c r="E875" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F875" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.task_reward</t>
+        </is>
+      </c>
+      <c r="G875" t="inlineStr"/>
+      <c r="H875" t="inlineStr"/>
+    </row>
+    <row r="876">
+      <c r="A876" t="inlineStr"/>
+      <c r="B876" t="inlineStr">
+        <is>
+          <t>Goods boost</t>
+        </is>
+      </c>
+      <c r="C876" t="inlineStr"/>
+      <c r="D876" t="inlineStr"/>
+      <c r="E876" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F876" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.goods_boost</t>
+        </is>
+      </c>
+      <c r="G876" t="inlineStr"/>
+      <c r="H876" t="inlineStr"/>
+    </row>
+    <row r="877">
+      <c r="A877" t="inlineStr"/>
+      <c r="B877" t="inlineStr">
+        <is>
+          <t>???</t>
+        </is>
+      </c>
+      <c r="C877" t="inlineStr">
+        <is>
+          <t>???</t>
+        </is>
+      </c>
+      <c r="D877" t="inlineStr"/>
+      <c r="E877" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F877" t="inlineStr">
+        <is>
+          <t>.Boxes.MarketOffersEvents.OptionalColumns</t>
+        </is>
+      </c>
+      <c r="G877" t="inlineStr"/>
+      <c r="H877" t="inlineStr"/>
+    </row>
+    <row r="878">
+      <c r="A878" t="inlineStr"/>
+      <c r="B878" t="inlineStr">
+        <is>
+          <t>Inactivity</t>
+        </is>
+      </c>
+      <c r="C878" t="inlineStr">
+        <is>
+          <t>Inactiviteit</t>
+        </is>
+      </c>
+      <c r="D878" t="inlineStr"/>
+      <c r="E878" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F878" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.Inactivity</t>
+        </is>
+      </c>
+      <c r="G878" t="inlineStr"/>
+      <c r="H878" t="inlineStr"/>
+    </row>
+    <row r="879">
+      <c r="A879" t="inlineStr"/>
+      <c r="B879" t="inlineStr">
+        <is>
+          <t>Copy</t>
+        </is>
+      </c>
+      <c r="C879" t="inlineStr"/>
+      <c r="D879" t="inlineStr"/>
+      <c r="E879" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F879" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetCopySuffix</t>
+        </is>
+      </c>
+      <c r="G879" t="inlineStr"/>
+      <c r="H879" t="inlineStr"/>
+    </row>
+    <row r="880">
+      <c r="A880" t="inlineStr"/>
+      <c r="B880" t="inlineStr">
+        <is>
+          <t>Hide missing parts</t>
+        </is>
+      </c>
+      <c r="C880" t="inlineStr">
+        <is>
+          <t>Verberg missende onderdelen</t>
+        </is>
+      </c>
+      <c r="D880" t="inlineStr"/>
+      <c r="E880" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F880" t="inlineStr">
+        <is>
+          <t>.Boxes.Kits.TripleStateButton2</t>
+        </is>
+      </c>
+      <c r="G880" t="inlineStr"/>
+      <c r="H880" t="inlineStr"/>
+    </row>
+    <row r="881">
+      <c r="A881" t="inlineStr"/>
+      <c r="B881" t="inlineStr">
+        <is>
+          <t>Friend</t>
+        </is>
+      </c>
+      <c r="C881" t="inlineStr">
+        <is>
+          <t>Vriend</t>
+        </is>
+      </c>
+      <c r="D881" t="inlineStr"/>
+      <c r="E881" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F881" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.ContentHeadIsFriend</t>
+        </is>
+      </c>
+      <c r="G881" t="inlineStr"/>
+      <c r="H881" t="inlineStr"/>
+    </row>
+    <row r="882">
+      <c r="A882" t="inlineStr"/>
+      <c r="B882" t="inlineStr">
+        <is>
+          <t>Export</t>
+        </is>
+      </c>
+      <c r="C882" t="inlineStr">
+        <is>
+          <t>Exporteer</t>
+        </is>
+      </c>
+      <c r="D882" t="inlineStr"/>
+      <c r="E882" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F882" t="inlineStr">
+        <is>
+          <t>.Boxes.Treasury.Export</t>
+        </is>
+      </c>
+      <c r="G882" t="inlineStr"/>
+      <c r="H882" t="inlineStr"/>
+    </row>
+    <row r="883">
+      <c r="A883" t="inlineStr"/>
+      <c r="B883" t="inlineStr">
+        <is>
+          <t>Guild Power</t>
+        </is>
+      </c>
+      <c r="C883" t="inlineStr">
+        <is>
+          <t>Gildemacht</t>
+        </is>
+      </c>
+      <c r="D883" t="inlineStr"/>
+      <c r="E883" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F883" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.clan_power_production</t>
+        </is>
+      </c>
+      <c r="G883" t="inlineStr"/>
+      <c r="H883" t="inlineStr"/>
+    </row>
+    <row r="884">
+      <c r="A884" t="inlineStr"/>
+      <c r="B884" t="inlineStr">
+        <is>
+          <t>Displays various Event Assitants, when a supported event window is opened.</t>
+        </is>
+      </c>
+      <c r="C884" t="inlineStr">
+        <is>
+          <t>Toont verschillende assistenten voor de beste prijzenkans voor een evenement als een ondersteunt eventscherm wordt geopend.</t>
+        </is>
+      </c>
+      <c r="D884" t="inlineStr"/>
+      <c r="E884" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F884" t="inlineStr">
+        <is>
+          <t>.Settings.ShowEventChest.Desc</t>
+        </is>
+      </c>
+      <c r="G884" t="inlineStr"/>
+      <c r="H884" t="inlineStr"/>
+    </row>
+    <row r="885">
+      <c r="A885" t="inlineStr"/>
+      <c r="B885" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/stats</t>
+        </is>
+      </c>
+      <c r="C885" t="inlineStr">
+        <is>
+          <t>https://foe-helper.com/docs/en/statistics/</t>
+        </is>
+      </c>
+      <c r="D885" t="inlineStr"/>
+      <c r="E885" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F885" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.HelpLink</t>
+        </is>
+      </c>
+      <c r="G885" t="inlineStr"/>
+      <c r="H885" t="inlineStr"/>
+    </row>
+    <row r="886">
+      <c r="A886" t="inlineStr"/>
+      <c r="B886" t="inlineStr">
+        <is>
+          <t>delete data older than</t>
+        </is>
+      </c>
+      <c r="C886" t="inlineStr">
+        <is>
+          <t>verwijder data ouder dan</t>
+        </is>
+      </c>
+      <c r="D886" t="inlineStr"/>
+      <c r="E886" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F886" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.DeleteDataOlderThan</t>
+        </is>
+      </c>
+      <c r="G886" t="inlineStr"/>
+      <c r="H886" t="inlineStr"/>
+    </row>
+    <row r="887">
+      <c r="A887" t="inlineStr"/>
+      <c r="B887" t="inlineStr">
+        <is>
+          <t>Pick Dates</t>
+        </is>
+      </c>
+      <c r="C887" t="inlineStr">
+        <is>
+          <t>Kies Data</t>
+        </is>
+      </c>
+      <c r="D887" t="inlineStr"/>
+      <c r="E887" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F887" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.DatePicker</t>
+        </is>
+      </c>
+      <c r="G887" t="inlineStr"/>
+      <c r="H887" t="inlineStr"/>
+    </row>
+    <row r="888">
+      <c r="A888" t="inlineStr"/>
+      <c r="B888" t="inlineStr">
+        <is>
+          <t>Calendar</t>
+        </is>
+      </c>
+      <c r="C888" t="inlineStr">
+        <is>
+          <t>Kalender</t>
+        </is>
+      </c>
+      <c r="D888" t="inlineStr"/>
+      <c r="E888" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F888" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.reward_calendar</t>
+        </is>
+      </c>
+      <c r="G888" t="inlineStr"/>
+      <c r="H888" t="inlineStr"/>
+    </row>
+    <row r="889">
+      <c r="A889" t="inlineStr"/>
+      <c r="B889" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="C889" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D889" t="inlineStr"/>
+      <c r="E889" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F889" t="inlineStr">
+        <is>
+          <t>.Eras.0.short</t>
+        </is>
+      </c>
+      <c r="G889" t="inlineStr"/>
+      <c r="H889" t="inlineStr"/>
+    </row>
+    <row r="890">
+      <c r="A890" t="inlineStr"/>
+      <c r="B890" t="inlineStr">
+        <is>
+          <t>Cost/Step</t>
+        </is>
+      </c>
+      <c r="C890" t="inlineStr">
+        <is>
+          <t>Kosten/Stap</t>
+        </is>
+      </c>
+      <c r="D890" t="inlineStr"/>
+      <c r="E890" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F890" t="inlineStr">
+        <is>
+          <t>.Boxes.EventChests.CostPerStep</t>
+        </is>
+      </c>
+      <c r="G890" t="inlineStr"/>
+      <c r="H890" t="inlineStr"/>
+    </row>
+    <row r="891">
+      <c r="A891" t="inlineStr"/>
+      <c r="B891" t="inlineStr">
+        <is>
+          <t>Space Age Mars</t>
+        </is>
+      </c>
+      <c r="C891" t="inlineStr">
+        <is>
+          <t>Ruimtetijdperk: Mars</t>
+        </is>
+      </c>
+      <c r="D891" t="inlineStr"/>
+      <c r="E891" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F891" t="inlineStr">
+        <is>
+          <t>.Eras.18</t>
+        </is>
+      </c>
+      <c r="G891" t="inlineStr"/>
+      <c r="H891" t="inlineStr"/>
+    </row>
+    <row r="892">
+      <c r="A892" t="inlineStr"/>
+      <c r="B892" t="inlineStr">
+        <is>
+          <t>Required</t>
+        </is>
+      </c>
+      <c r="C892" t="inlineStr">
+        <is>
+          <t>Aantal</t>
+        </is>
+      </c>
+      <c r="D892" t="inlineStr"/>
+      <c r="E892" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F892" t="inlineStr">
+        <is>
+          <t>.Boxes.Technologies.DescRequired</t>
+        </is>
+      </c>
+      <c r="G892" t="inlineStr"/>
+      <c r="H892" t="inlineStr"/>
+    </row>
+    <row r="893">
+      <c r="A893" t="inlineStr"/>
+      <c r="B893" t="inlineStr">
+        <is>
+          <t>Create New Alert</t>
+        </is>
+      </c>
+      <c r="C893" t="inlineStr">
+        <is>
+          <t>Maak nieuwe melding</t>
+        </is>
+      </c>
+      <c r="D893" t="inlineStr"/>
+      <c r="E893" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F893" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.CreateNewAlert</t>
+        </is>
+      </c>
+      <c r="G893" t="inlineStr"/>
+      <c r="H893" t="inlineStr"/>
+    </row>
+    <row r="894">
+      <c r="A894" t="inlineStr"/>
+      <c r="B894" t="inlineStr">
+        <is>
+          <t>Infobox</t>
+        </is>
+      </c>
+      <c r="C894" t="inlineStr">
+        <is>
+          <t>Infovenster</t>
+        </is>
+      </c>
+      <c r="D894" t="inlineStr"/>
+      <c r="E894" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F894" t="inlineStr">
+        <is>
+          <t>.Boxes.Infobox.Title</t>
+        </is>
+      </c>
+      <c r="G894" t="inlineStr"/>
+      <c r="H894" t="inlineStr"/>
+    </row>
+    <row r="895">
+      <c r="A895" t="inlineStr"/>
+      <c r="B895" t="inlineStr">
+        <is>
+          <t>GitHub: for more technical bug reports, concrete ideas and helping with development.</t>
+        </is>
+      </c>
+      <c r="C895" t="inlineStr">
+        <is>
+          <t>GitHub: voor meer technische fouten, concrete ideeën en helpen met de ontwikkeling.</t>
+        </is>
+      </c>
+      <c r="D895" t="inlineStr"/>
+      <c r="E895" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F895" t="inlineStr">
+        <is>
+          <t>.Settings.Help.Github</t>
+        </is>
+      </c>
+      <c r="G895" t="inlineStr"/>
+      <c r="H895" t="inlineStr"/>
+    </row>
+    <row r="896">
+      <c r="A896" t="inlineStr"/>
+      <c r="B896" t="inlineStr">
+        <is>
+          <t>Heavy Unit</t>
+        </is>
+      </c>
+      <c r="C896" t="inlineStr">
+        <is>
+          <t>Zware Eenheid</t>
+        </is>
+      </c>
+      <c r="D896" t="inlineStr"/>
+      <c r="E896" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F896" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.heavy_melee</t>
+        </is>
+      </c>
+      <c r="G896" t="inlineStr"/>
+      <c r="H896" t="inlineStr"/>
+    </row>
+    <row r="897">
+      <c r="A897" t="inlineStr"/>
+      <c r="B897" t="inlineStr">
+        <is>
+          <t>TE</t>
+        </is>
+      </c>
+      <c r="C897" t="inlineStr">
+        <is>
+          <t>MT</t>
+        </is>
+      </c>
+      <c r="D897" t="inlineStr"/>
+      <c r="E897" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F897" t="inlineStr">
+        <is>
+          <t>.Eras.13.short</t>
+        </is>
+      </c>
+      <c r="G897" t="inlineStr"/>
+      <c r="H897" t="inlineStr"/>
+    </row>
+    <row r="898">
+      <c r="A898" t="inlineStr"/>
+      <c r="B898" t="inlineStr">
+        <is>
+          <t>All</t>
+        </is>
+      </c>
+      <c r="C898" t="inlineStr">
+        <is>
+          <t>Alles</t>
+        </is>
+      </c>
+      <c r="D898" t="inlineStr"/>
+      <c r="E898" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F898" t="inlineStr">
+        <is>
+          <t>.Boxes.PvPArena.Tabs.AllFights</t>
+        </is>
+      </c>
+      <c r="G898" t="inlineStr"/>
+      <c r="H898" t="inlineStr"/>
+    </row>
+    <row r="899">
+      <c r="A899" t="inlineStr"/>
+      <c r="B899" t="inlineStr">
+        <is>
+          <t>Active Recurring Quest (RQs):</t>
+        </is>
+      </c>
+      <c r="C899" t="inlineStr">
+        <is>
+          <t>Actieve herhalingsmissie:</t>
+        </is>
+      </c>
+      <c r="D899" t="inlineStr"/>
+      <c r="E899" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F899" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.ActiveRecurringQuest</t>
+        </is>
+      </c>
+      <c r="G899" t="inlineStr"/>
+      <c r="H899" t="inlineStr"/>
+    </row>
+    <row r="900">
+      <c r="A900" t="inlineStr"/>
+      <c r="B900" t="inlineStr">
+        <is>
+          <t>QI Round</t>
+        </is>
+      </c>
+      <c r="C900" t="inlineStr"/>
+      <c r="D900" t="inlineStr"/>
+      <c r="E900" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F900" t="inlineStr">
+        <is>
+          <t>.Boxes.QiProgress.QiRound</t>
+        </is>
+      </c>
+      <c r="G900" t="inlineStr"/>
+      <c r="H900" t="inlineStr"/>
+    </row>
+    <row r="901">
+      <c r="A901" t="inlineStr"/>
+      <c r="B901" t="inlineStr">
+        <is>
+          <t>Boost Sources</t>
+        </is>
+      </c>
+      <c r="C901" t="inlineStr"/>
+      <c r="D901" t="inlineStr"/>
+      <c r="E901" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F901" t="inlineStr">
+        <is>
+          <t>.Boxes.BoostList.Title</t>
+        </is>
+      </c>
+      <c r="G901" t="inlineStr"/>
+      <c r="H901" t="inlineStr"/>
+    </row>
+    <row r="902">
+      <c r="A902" t="inlineStr"/>
+      <c r="B902" t="inlineStr">
+        <is>
+          <t>Select how much each of your buildings should ideally produce per tile. The balance between all selected values is important for the final rating: Use higher ones for things you do not care about as much and lower values if you want to put higher emphasis on particular resources/boosts. If you have more than one of the same building, only the highest era will be evaluated.</t>
+        </is>
+      </c>
+      <c r="C902" t="inlineStr">
+        <is>
+          <t>Hoe werkt het? Selecteer hoeveel elk van je gebouwen idealiter per tegel zou moeten produceren. De balans tussen alle geselecteerde waarden is belangrijk voor de uiteindelijke beoordeling. Als je meer dan één gebouw van hetzelfde type hebt, wordt alleen het gebouw met het hoogste tijdperk geëvalueerd.</t>
+        </is>
+      </c>
+      <c r="D902" t="inlineStr"/>
+      <c r="E902" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F902" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.Explainer</t>
+        </is>
+      </c>
+      <c r="G902" t="inlineStr"/>
+      <c r="H902" t="inlineStr"/>
+    </row>
+    <row r="903">
+      <c r="A903" t="inlineStr"/>
+      <c r="B903" t="inlineStr">
+        <is>
+          <t>City Grid Score</t>
+        </is>
+      </c>
+      <c r="C903" t="inlineStr"/>
+      <c r="D903" t="inlineStr"/>
+      <c r="E903" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F903" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.CityGridScore</t>
+        </is>
+      </c>
+      <c r="G903" t="inlineStr"/>
+      <c r="H903" t="inlineStr"/>
+    </row>
+    <row r="904">
+      <c r="A904" t="inlineStr"/>
+      <c r="B904" t="inlineStr">
+        <is>
+          <t>Displays Resources required to conquer a Continent Map Sector.</t>
+        </is>
+      </c>
+      <c r="C904" t="inlineStr">
+        <is>
+          <t>Overzicht van de benodigde goederen om een provincie te veroveren.</t>
+        </is>
+      </c>
+      <c r="D904" t="inlineStr"/>
+      <c r="E904" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F904" t="inlineStr">
+        <is>
+          <t>.Menu.Campagne.Desc</t>
+        </is>
+      </c>
+      <c r="G904" t="inlineStr"/>
+      <c r="H904" t="inlineStr"/>
+    </row>
+    <row r="905">
+      <c r="A905" t="inlineStr"/>
+      <c r="B905" t="inlineStr">
+        <is>
+          <t>Guild Power production</t>
+        </is>
+      </c>
+      <c r="C905" t="inlineStr">
+        <is>
+          <t>Gildemacht productie</t>
+        </is>
+      </c>
+      <c r="D905" t="inlineStr"/>
+      <c r="E905" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F905" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.clan_power_production</t>
+        </is>
+      </c>
+      <c r="G905" t="inlineStr"/>
+      <c r="H905" t="inlineStr"/>
+    </row>
+    <row r="906">
+      <c r="A906" t="inlineStr"/>
+      <c r="B906" t="inlineStr">
+        <is>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="C906" t="inlineStr">
+        <is>
+          <t>Opslaan</t>
+        </is>
+      </c>
+      <c r="D906" t="inlineStr"/>
+      <c r="E906" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F906" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.Settings.Save</t>
+        </is>
+      </c>
+      <c r="G906" t="inlineStr"/>
+      <c r="H906" t="inlineStr"/>
+    </row>
+    <row r="907">
+      <c r="A907" t="inlineStr"/>
+      <c r="B907" t="inlineStr">
+        <is>
+          <t>Buildings from QI</t>
+        </is>
+      </c>
+      <c r="C907" t="inlineStr"/>
+      <c r="D907" t="inlineStr"/>
+      <c r="E907" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F907" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.buildingFromQI</t>
+        </is>
+      </c>
+      <c r="G907" t="inlineStr"/>
+      <c r="H907" t="inlineStr"/>
+    </row>
+    <row r="908">
+      <c r="A908" t="inlineStr"/>
+      <c r="B908" t="inlineStr">
+        <is>
+          <t>Rating value of 1 good from prior ages (in FP)</t>
+        </is>
+      </c>
+      <c r="C908" t="inlineStr">
+        <is>
+          <t>Beoordelingswaarde van 1 grondstof uit een vroeger tijdperk (in FP)</t>
+        </is>
+      </c>
+      <c r="D908" t="inlineStr"/>
+      <c r="E908" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F908" t="inlineStr">
+        <is>
+          <t>.Boxes.BlueGalaxy.OlderGoodsValue</t>
+        </is>
+      </c>
+      <c r="G908" t="inlineStr"/>
+      <c r="H908" t="inlineStr"/>
+    </row>
+    <row r="909">
+      <c r="A909" t="inlineStr"/>
+      <c r="B909" t="inlineStr">
+        <is>
+          <t>This information has already been collected</t>
+        </is>
+      </c>
+      <c r="C909" t="inlineStr">
+        <is>
+          <t>Deze informatie is al eerder bijgewerkt</t>
+        </is>
+      </c>
+      <c r="D909" t="inlineStr"/>
+      <c r="E909" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F909" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.AllUpToDateDesc</t>
+        </is>
+      </c>
+      <c r="G909" t="inlineStr"/>
+      <c r="H909" t="inlineStr"/>
+    </row>
+    <row r="910">
+      <c r="A910" t="inlineStr"/>
+      <c r="B910" t="inlineStr">
+        <is>
+          <t>Guild Treasury - daily</t>
+        </is>
+      </c>
+      <c r="C910" t="inlineStr">
+        <is>
+          <t>Gildekas - Dagelijks</t>
+        </is>
+      </c>
+      <c r="D910" t="inlineStr"/>
+      <c r="E910" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F910" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.SourceTitle.statsTreasureClanD</t>
+        </is>
+      </c>
+      <c r="G910" t="inlineStr"/>
+      <c r="H910" t="inlineStr"/>
+    </row>
+    <row r="911">
+      <c r="A911" t="inlineStr"/>
+      <c r="B911" t="inlineStr">
+        <is>
+          <t>Automatically generated Alert times (Antiques Dealer, GBG etc) will use this offset to send notification before the event actually happens. For example, setting this value to 30 (seconds), Auction Alerts will be displayed 30s before the auction actually ends!</t>
+        </is>
+      </c>
+      <c r="C911" t="inlineStr">
+        <is>
+          <t>Automatisch gegenereerde alarmen (Antiquair, gildestrijdperk, enz) kunnen een extra melding geven voordat de timer afloopt. Bijvoorbeeld, als je de instelling op 30 (seconden) zet, zal de Antiquair 30 seconden voor de aanbieding afloopt een melding geven!</t>
+        </is>
+      </c>
+      <c r="D911" t="inlineStr"/>
+      <c r="E911" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F911" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Preferences.Early.Info</t>
+        </is>
+      </c>
+      <c r="G911" t="inlineStr"/>
+      <c r="H911" t="inlineStr"/>
+    </row>
+    <row r="912">
+      <c r="A912" t="inlineStr"/>
+      <c r="B912" t="inlineStr">
+        <is>
+          <t>Configure FoE Helper</t>
+        </is>
+      </c>
+      <c r="C912" t="inlineStr">
+        <is>
+          <t>Instellingen voor FoE Helper</t>
+        </is>
+      </c>
+      <c r="D912" t="inlineStr"/>
+      <c r="E912" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F912" t="inlineStr">
+        <is>
+          <t>.Menu.Settings.Desc</t>
+        </is>
+      </c>
+      <c r="G912" t="inlineStr"/>
+      <c r="H912" t="inlineStr"/>
+    </row>
+    <row r="913">
+      <c r="A913" t="inlineStr"/>
+      <c r="B913" t="inlineStr">
+        <is>
+          <t>open overview after update</t>
+        </is>
+      </c>
+      <c r="C913" t="inlineStr">
+        <is>
+          <t>open overzicht na update</t>
+        </is>
+      </c>
+      <c r="D913" t="inlineStr"/>
+      <c r="E913" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F913" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.AutoStartOnUpdate</t>
+        </is>
+      </c>
+      <c r="G913" t="inlineStr"/>
+      <c r="H913" t="inlineStr"/>
+    </row>
+    <row r="914">
+      <c r="A914" t="inlineStr"/>
+      <c r="B914" t="inlineStr">
+        <is>
+          <t>Reset</t>
+        </is>
+      </c>
+      <c r="C914" t="inlineStr">
+        <is>
+          <t>Herstel</t>
+        </is>
+      </c>
+      <c r="D914" t="inlineStr"/>
+      <c r="E914" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F914" t="inlineStr">
+        <is>
+          <t>.Boxes.Treasury.Reset</t>
+        </is>
+      </c>
+      <c r="G914" t="inlineStr"/>
+      <c r="H914" t="inlineStr"/>
+    </row>
+    <row r="915">
+      <c r="A915" t="inlineStr"/>
+      <c r="B915" t="inlineStr">
+        <is>
+          <t>Load current Beta</t>
+        </is>
+      </c>
+      <c r="C915" t="inlineStr"/>
+      <c r="D915" t="inlineStr"/>
+      <c r="E915" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F915" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.LoadBeta2</t>
+        </is>
+      </c>
+      <c r="G915" t="inlineStr"/>
+      <c r="H915" t="inlineStr"/>
+    </row>
+    <row r="916">
+      <c r="A916" t="inlineStr"/>
+      <c r="B916" t="inlineStr">
+        <is>
+          <t>Building</t>
+        </is>
+      </c>
+      <c r="C916" t="inlineStr">
+        <is>
+          <t>Gebouw</t>
+        </is>
+      </c>
+      <c r="D916" t="inlineStr"/>
+      <c r="E916" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F916" t="inlineStr">
+        <is>
+          <t>.Boxes.Outpost.TitleBuildings</t>
+        </is>
+      </c>
+      <c r="G916" t="inlineStr"/>
+      <c r="H916" t="inlineStr"/>
+    </row>
+    <row r="917">
+      <c r="A917" t="inlineStr"/>
+      <c r="B917" t="inlineStr">
+        <is>
+          <t>Member participation</t>
+        </is>
+      </c>
+      <c r="C917" t="inlineStr">
+        <is>
+          <t>Leden deelname</t>
+        </is>
+      </c>
+      <c r="D917" t="inlineStr"/>
+      <c r="E917" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F917" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.MemberParticipation</t>
+        </is>
+      </c>
+      <c r="G917" t="inlineStr"/>
+      <c r="H917" t="inlineStr"/>
+    </row>
+    <row r="918">
+      <c r="A918" t="inlineStr"/>
+      <c r="B918" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> are 3 Ages behind</t>
+        </is>
+      </c>
+      <c r="C918" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> lopen 3 tijdperken achter</t>
+        </is>
+      </c>
+      <c r="D918" t="inlineStr"/>
+      <c r="E918" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F918" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.OlderThan3Era</t>
+        </is>
+      </c>
+      <c r="G918" t="inlineStr"/>
+      <c r="H918" t="inlineStr"/>
+    </row>
+    <row r="919">
+      <c r="A919" t="inlineStr"/>
+      <c r="B919" t="inlineStr">
+        <is>
+          <t>Strategy Checklist</t>
+        </is>
+      </c>
+      <c r="C919" t="inlineStr">
+        <is>
+          <t>Strategische checklist</t>
+        </is>
+      </c>
+      <c r="D919" t="inlineStr"/>
+      <c r="E919" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F919" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.Strategy</t>
+        </is>
+      </c>
+      <c r="G919" t="inlineStr"/>
+      <c r="H919" t="inlineStr"/>
+    </row>
+    <row r="920">
+      <c r="A920" t="inlineStr"/>
+      <c r="B920" t="inlineStr">
+        <is>
+          <t>Event</t>
+        </is>
+      </c>
+      <c r="C920" t="inlineStr">
+        <is>
+          <t>Evenement</t>
+        </is>
+      </c>
+      <c r="D920" t="inlineStr"/>
+      <c r="E920" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F920" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.Event</t>
+        </is>
+      </c>
+      <c r="G920" t="inlineStr"/>
+      <c r="H920" t="inlineStr"/>
+    </row>
+    <row r="921">
+      <c r="A921" t="inlineStr"/>
+      <c r="B921" t="inlineStr">
+        <is>
+          <t>__era__&lt;br&gt;You have: __stock__</t>
+        </is>
+      </c>
+      <c r="C921" t="inlineStr">
+        <is>
+          <t>__era__&lt;br&gt;Je hebt: __stock__</t>
+        </is>
+      </c>
+      <c r="D921" t="inlineStr"/>
+      <c r="E921" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F921" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.NeedTT</t>
+        </is>
+      </c>
+      <c r="G921" t="inlineStr"/>
+      <c r="H921" t="inlineStr"/>
+    </row>
+    <row r="922">
+      <c r="A922" t="inlineStr"/>
+      <c r="B922" t="inlineStr">
+        <is>
+          <t>en-US</t>
+        </is>
+      </c>
+      <c r="C922" t="inlineStr">
+        <is>
+          <t>nl-NL</t>
+        </is>
+      </c>
+      <c r="D922" t="inlineStr"/>
+      <c r="E922" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F922" t="inlineStr">
+        <is>
+          <t>.Local</t>
+        </is>
+      </c>
+      <c r="G922" t="inlineStr"/>
+      <c r="H922" t="inlineStr">
+        <is>
+          <t>Look at that before you translate this string → https://en.wikipedia.org/wiki/Language_localisation#Language_tags_and_codes</t>
+        </is>
+      </c>
+    </row>
+    <row r="923">
+      <c r="A923" t="inlineStr"/>
+      <c r="B923" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/compare-friends</t>
+        </is>
+      </c>
+      <c r="C923" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/compare-friends</t>
+        </is>
+      </c>
+      <c r="D923" t="inlineStr"/>
+      <c r="E923" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F923" t="inlineStr">
+        <is>
+          <t>.Boxes.CompareFriendsThreads.HelpLink</t>
+        </is>
+      </c>
+      <c r="G923" t="inlineStr"/>
+      <c r="H923" t="inlineStr"/>
+    </row>
+    <row r="924">
+      <c r="A924" t="inlineStr"/>
+      <c r="B924" t="inlineStr">
+        <is>
+          <t>Decorations</t>
+        </is>
+      </c>
+      <c r="C924" t="inlineStr">
+        <is>
+          <t>Decoraties</t>
+        </is>
+      </c>
+      <c r="D924" t="inlineStr"/>
+      <c r="E924" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F924" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.decoration</t>
+        </is>
+      </c>
+      <c r="G924" t="inlineStr"/>
+      <c r="H924" t="inlineStr"/>
+    </row>
+    <row r="925">
+      <c r="A925" t="inlineStr"/>
+      <c r="B925" t="inlineStr">
+        <is>
+          <t>5m</t>
+        </is>
+      </c>
+      <c r="C925" t="inlineStr">
+        <is>
+          <t>5m</t>
+        </is>
+      </c>
+      <c r="D925" t="inlineStr"/>
+      <c r="E925" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F925" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Time.5m</t>
+        </is>
+      </c>
+      <c r="G925" t="inlineStr"/>
+      <c r="H925" t="inlineStr"/>
+    </row>
+    <row r="926">
+      <c r="A926" t="inlineStr"/>
+      <c r="B926" t="inlineStr">
+        <is>
+          <t>Ignore optional technologies of current/higher eras</t>
+        </is>
+      </c>
+      <c r="C926" t="inlineStr">
+        <is>
+          <t>Negeer optionele technologieën van het huidige of toekomstige tijdperken</t>
+        </is>
+      </c>
+      <c r="D926" t="inlineStr"/>
+      <c r="E926" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F926" t="inlineStr">
+        <is>
+          <t>.Boxes.Technologies.IgnoreCurrentEraOptional</t>
+        </is>
+      </c>
+      <c r="G926" t="inlineStr"/>
+      <c r="H926" t="inlineStr"/>
+    </row>
+    <row r="927">
+      <c r="A927" t="inlineStr"/>
+      <c r="B927" t="inlineStr">
+        <is>
+          <t>Background Music</t>
+        </is>
+      </c>
+      <c r="C927" t="inlineStr">
+        <is>
+          <t>Achtergrondmuziek</t>
+        </is>
+      </c>
+      <c r="D927" t="inlineStr"/>
+      <c r="E927" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F927" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.Title</t>
+        </is>
+      </c>
+      <c r="G927" t="inlineStr"/>
+      <c r="H927" t="inlineStr"/>
+    </row>
+    <row r="928">
+      <c r="A928" t="inlineStr"/>
+      <c r="B928" t="inlineStr">
+        <is>
+          <t>GvG Annotations</t>
+        </is>
+      </c>
+      <c r="C928" t="inlineStr">
+        <is>
+          <t>GvG Acties</t>
+        </is>
+      </c>
+      <c r="D928" t="inlineStr"/>
+      <c r="E928" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F928" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnToggleAnnotations</t>
+        </is>
+      </c>
+      <c r="G928" t="inlineStr"/>
+      <c r="H928" t="inlineStr"/>
+    </row>
+    <row r="929">
+      <c r="A929" t="inlineStr"/>
+      <c r="B929" t="inlineStr">
+        <is>
+          <t>Add unique inhabitant</t>
+        </is>
+      </c>
+      <c r="C929" t="inlineStr"/>
+      <c r="D929" t="inlineStr"/>
+      <c r="E929" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F929" t="inlineStr">
+        <is>
+          <t>.Boxes.Tooltip.Building.addInhabitant</t>
+        </is>
+      </c>
+      <c r="G929" t="inlineStr"/>
+      <c r="H929" t="inlineStr"/>
+    </row>
+    <row r="930">
+      <c r="A930" t="inlineStr"/>
+      <c r="B930" t="inlineStr">
+        <is>
+          <t>Building</t>
+        </is>
+      </c>
+      <c r="C930" t="inlineStr">
+        <is>
+          <t>Gebouw</t>
+        </is>
+      </c>
+      <c r="D930" t="inlineStr"/>
+      <c r="E930" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F930" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.BuildingName</t>
+        </is>
+      </c>
+      <c r="G930" t="inlineStr"/>
+      <c r="H930" t="inlineStr"/>
+    </row>
+    <row r="931">
+      <c r="A931" t="inlineStr"/>
+      <c r="B931" t="inlineStr">
+        <is>
+          <t>Postmodern Era</t>
+        </is>
+      </c>
+      <c r="C931" t="inlineStr">
+        <is>
+          <t>Postmoderne tijdperk</t>
+        </is>
+      </c>
+      <c r="D931" t="inlineStr"/>
+      <c r="E931" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F931" t="inlineStr">
+        <is>
+          <t>.Eras.11</t>
+        </is>
+      </c>
+      <c r="G931" t="inlineStr"/>
+      <c r="H931" t="inlineStr"/>
+    </row>
+    <row r="932">
+      <c r="A932" t="inlineStr"/>
+      <c r="B932" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="C932" t="inlineStr">
+        <is>
+          <t>Versie</t>
+        </is>
+      </c>
+      <c r="D932" t="inlineStr"/>
+      <c r="E932" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F932" t="inlineStr">
+        <is>
+          <t>.Settings.Version.Title</t>
+        </is>
+      </c>
+      <c r="G932" t="inlineStr"/>
+      <c r="H932" t="inlineStr"/>
+    </row>
+    <row r="933">
+      <c r="A933" t="inlineStr"/>
+      <c r="B933" t="inlineStr">
+        <is>
+          <t>Trillion</t>
+        </is>
+      </c>
+      <c r="C933" t="inlineStr">
+        <is>
+          <t>Biljoen (T)</t>
+        </is>
+      </c>
+      <c r="D933" t="inlineStr"/>
+      <c r="E933" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F933" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.T</t>
+        </is>
+      </c>
+      <c r="G933" t="inlineStr"/>
+      <c r="H933" t="inlineStr"/>
+    </row>
+    <row r="934">
+      <c r="A934" t="inlineStr"/>
+      <c r="B934" t="inlineStr">
+        <is>
+          <t>only uncovered</t>
+        </is>
+      </c>
+      <c r="C934" t="inlineStr">
+        <is>
+          <t>alleen zichtbare</t>
+        </is>
+      </c>
+      <c r="D934" t="inlineStr"/>
+      <c r="E934" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F934" t="inlineStr">
+        <is>
+          <t>.Boxes.HiddenRewards.onlyVis</t>
+        </is>
+      </c>
+      <c r="G934" t="inlineStr"/>
+      <c r="H934" t="inlineStr"/>
+    </row>
+    <row r="935">
+      <c r="A935" t="inlineStr"/>
+      <c r="B935" t="inlineStr">
+        <is>
+          <t>Expected activation costs</t>
+        </is>
+      </c>
+      <c r="C935" t="inlineStr"/>
+      <c r="D935" t="inlineStr"/>
+      <c r="E935" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F935" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.UnlockingCosts</t>
+        </is>
+      </c>
+      <c r="G935" t="inlineStr"/>
+      <c r="H935" t="inlineStr"/>
+    </row>
+    <row r="936">
+      <c r="A936" t="inlineStr"/>
+      <c r="B936" t="inlineStr">
+        <is>
+          <t>Confirm Reset?</t>
+        </is>
+      </c>
+      <c r="C936" t="inlineStr"/>
+      <c r="D936" t="inlineStr"/>
+      <c r="E936" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F936" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.ConfirmReset</t>
+        </is>
+      </c>
+      <c r="G936" t="inlineStr"/>
+      <c r="H936" t="inlineStr"/>
+    </row>
+    <row r="937">
+      <c r="A937" t="inlineStr"/>
+      <c r="B937" t="inlineStr">
+        <is>
+          <t>never</t>
+        </is>
+      </c>
+      <c r="C937" t="inlineStr">
+        <is>
+          <t>nooit</t>
+        </is>
+      </c>
+      <c r="D937" t="inlineStr"/>
+      <c r="E937" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F937" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Repeat.Never</t>
+        </is>
+      </c>
+      <c r="G937" t="inlineStr"/>
+      <c r="H937" t="inlineStr"/>
+    </row>
+    <row r="938">
+      <c r="A938" t="inlineStr"/>
+      <c r="B938" t="inlineStr">
+        <is>
+          <t>Done</t>
+        </is>
+      </c>
+      <c r="C938" t="inlineStr">
+        <is>
+          <t>Klaar</t>
+        </is>
+      </c>
+      <c r="D938" t="inlineStr"/>
+      <c r="E938" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F938" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Done</t>
+        </is>
+      </c>
+      <c r="G938" t="inlineStr"/>
+      <c r="H938" t="inlineStr"/>
+    </row>
+    <row r="939">
+      <c r="A939" t="inlineStr"/>
+      <c r="B939" t="inlineStr">
+        <is>
+          <t>Error occurred</t>
+        </is>
+      </c>
+      <c r="C939" t="inlineStr">
+        <is>
+          <t>Fout opgetreden</t>
+        </is>
+      </c>
+      <c r="D939" t="inlineStr"/>
+      <c r="E939" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F939" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.SubmitErrorHeader</t>
+        </is>
+      </c>
+      <c r="G939" t="inlineStr"/>
+      <c r="H939" t="inlineStr"/>
+    </row>
+    <row r="940">
+      <c r="A940" t="inlineStr"/>
+      <c r="B940" t="inlineStr">
+        <is>
+          <t>Visit the settlement to correct the value</t>
+        </is>
+      </c>
+      <c r="C940" t="inlineStr"/>
+      <c r="D940" t="inlineStr"/>
+      <c r="E940" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F940" t="inlineStr">
+        <is>
+          <t>.Boxes.QIActions.Warning</t>
+        </is>
+      </c>
+      <c r="G940" t="inlineStr"/>
+      <c r="H940" t="inlineStr"/>
+    </row>
+    <row r="941">
+      <c r="A941" t="inlineStr"/>
+      <c r="B941" t="inlineStr">
+        <is>
+          <t>Bonus</t>
+        </is>
+      </c>
+      <c r="C941" t="inlineStr">
+        <is>
+          <t>Bonus</t>
+        </is>
+      </c>
+      <c r="D941" t="inlineStr"/>
+      <c r="E941" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F941" t="inlineStr">
+        <is>
+          <t>.Boxes.cardGame.Bonus</t>
+        </is>
+      </c>
+      <c r="G941" t="inlineStr"/>
+      <c r="H941" t="inlineStr"/>
+    </row>
+    <row r="942">
+      <c r="A942" t="inlineStr"/>
+      <c r="B942" t="inlineStr">
+        <is>
+          <t>Production</t>
+        </is>
+      </c>
+      <c r="C942" t="inlineStr">
+        <is>
+          <t>Productie</t>
+        </is>
+      </c>
+      <c r="D942" t="inlineStr"/>
+      <c r="E942" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F942" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.production</t>
+        </is>
+      </c>
+      <c r="G942" t="inlineStr"/>
+      <c r="H942" t="inlineStr"/>
+    </row>
+    <row r="943">
+      <c r="A943" t="inlineStr"/>
+      <c r="B943" t="inlineStr">
+        <is>
+          <t>QI Boosts</t>
+        </is>
+      </c>
+      <c r="C943" t="inlineStr">
+        <is>
+          <t>QI Boosts</t>
+        </is>
+      </c>
+      <c r="D943" t="inlineStr"/>
+      <c r="E943" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F943" t="inlineStr">
+        <is>
+          <t>.Boxes.PlayerProfile.QIBoosts</t>
+        </is>
+      </c>
+      <c r="G943" t="inlineStr"/>
+      <c r="H943" t="inlineStr"/>
+    </row>
+    <row r="944">
+      <c r="A944" t="inlineStr"/>
+      <c r="B944" t="inlineStr">
+        <is>
+          <t>2000 Quest Mark</t>
+        </is>
+      </c>
+      <c r="C944" t="inlineStr">
+        <is>
+          <t>2k opdracht markering</t>
+        </is>
+      </c>
+      <c r="D944" t="inlineStr"/>
+      <c r="E944" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F944" t="inlineStr">
+        <is>
+          <t>.Settings.Show2kQuestMark.Title</t>
+        </is>
+      </c>
+      <c r="G944" t="inlineStr"/>
+      <c r="H944" t="inlineStr"/>
+    </row>
+    <row r="945">
+      <c r="A945" t="inlineStr"/>
+      <c r="B945" t="inlineStr">
+        <is>
+          <t>Edit</t>
+        </is>
+      </c>
+      <c r="C945" t="inlineStr">
+        <is>
+          <t>Bewerken</t>
+        </is>
+      </c>
+      <c r="D945" t="inlineStr"/>
+      <c r="E945" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F945" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.EditEntry</t>
+        </is>
+      </c>
+      <c r="G945" t="inlineStr"/>
+      <c r="H945" t="inlineStr"/>
+    </row>
+    <row r="946">
+      <c r="A946" t="inlineStr"/>
+      <c r="B946" t="inlineStr">
+        <is>
+          <t>every 10 hours</t>
+        </is>
+      </c>
+      <c r="C946" t="inlineStr">
+        <is>
+          <t>elke 10 uur</t>
+        </is>
+      </c>
+      <c r="D946" t="inlineStr"/>
+      <c r="E946" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F946" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.QICycle</t>
+        </is>
+      </c>
+      <c r="G946" t="inlineStr"/>
+      <c r="H946" t="inlineStr"/>
+    </row>
+    <row r="947">
+      <c r="A947" t="inlineStr"/>
+      <c r="B947" t="inlineStr">
+        <is>
+          <t>15m</t>
+        </is>
+      </c>
+      <c r="C947" t="inlineStr">
+        <is>
+          <t>15m</t>
+        </is>
+      </c>
+      <c r="D947" t="inlineStr"/>
+      <c r="E947" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F947" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Time.15m</t>
+        </is>
+      </c>
+      <c r="G947" t="inlineStr"/>
+      <c r="H947" t="inlineStr"/>
+    </row>
+    <row r="948">
+      <c r="A948" t="inlineStr"/>
+      <c r="B948" t="inlineStr">
+        <is>
+          <t>GB Calculator</t>
+        </is>
+      </c>
+      <c r="C948" t="inlineStr">
+        <is>
+          <t>Eigen GG FP-calculator</t>
+        </is>
+      </c>
+      <c r="D948" t="inlineStr"/>
+      <c r="E948" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F948" t="inlineStr">
+        <is>
+          <t>.Menu.OwnpartCalculator.Title</t>
+        </is>
+      </c>
+      <c r="G948" t="inlineStr"/>
+      <c r="H948" t="inlineStr"/>
+    </row>
+    <row r="949">
+      <c r="A949" t="inlineStr"/>
+      <c r="B949" t="inlineStr">
+        <is>
+          <t>Do you want the rewards from GBG and GE to be displayed in a stream over the rewards bar?</t>
+        </is>
+      </c>
+      <c r="C949" t="inlineStr"/>
+      <c r="D949" t="inlineStr"/>
+      <c r="E949" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F949" t="inlineStr">
+        <is>
+          <t>.Settings.ShowGBGRewards.Desc</t>
+        </is>
+      </c>
+      <c r="G949" t="inlineStr"/>
+      <c r="H949" t="inlineStr"/>
+    </row>
+    <row r="950">
+      <c r="A950" t="inlineStr"/>
+      <c r="B950" t="inlineStr">
+        <is>
+          <t>Delete</t>
+        </is>
+      </c>
+      <c r="C950" t="inlineStr"/>
+      <c r="D950" t="inlineStr"/>
+      <c r="E950" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F950" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetDelete</t>
+        </is>
+      </c>
+      <c r="G950" t="inlineStr"/>
+      <c r="H950" t="inlineStr"/>
+    </row>
+    <row r="951">
+      <c r="A951" t="inlineStr"/>
+      <c r="B951" t="inlineStr">
+        <is>
+          <t>Halloween Event</t>
+        </is>
+      </c>
+      <c r="C951" t="inlineStr">
+        <is>
+          <t>Halloween Evenement</t>
+        </is>
+      </c>
+      <c r="D951" t="inlineStr"/>
+      <c r="E951" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F951" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.halloween_event</t>
+        </is>
+      </c>
+      <c r="G951" t="inlineStr"/>
+      <c r="H951" t="inlineStr"/>
+    </row>
+    <row r="952">
+      <c r="A952" t="inlineStr"/>
+      <c r="B952" t="inlineStr">
+        <is>
+          <t>Current era goods</t>
+        </is>
+      </c>
+      <c r="C952" t="inlineStr">
+        <is>
+          <t>Huidig tijdperk goederen</t>
+        </is>
+      </c>
+      <c r="D952" t="inlineStr"/>
+      <c r="E952" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F952" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.goods_current</t>
+        </is>
+      </c>
+      <c r="G952" t="inlineStr"/>
+      <c r="H952" t="inlineStr"/>
+    </row>
+    <row r="953">
+      <c r="A953" t="inlineStr"/>
+      <c r="B953" t="inlineStr">
+        <is>
+          <t>Own part gross</t>
+        </is>
+      </c>
+      <c r="C953" t="inlineStr">
+        <is>
+          <t>Eigen deel brutto</t>
+        </is>
+      </c>
+      <c r="D953" t="inlineStr"/>
+      <c r="E953" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F953" t="inlineStr">
+        <is>
+          <t>.Boxes.PowerLeveling.OwnPartBrutto</t>
+        </is>
+      </c>
+      <c r="G953" t="inlineStr"/>
+      <c r="H953" t="inlineStr"/>
+    </row>
+    <row r="954">
+      <c r="A954" t="inlineStr"/>
+      <c r="B954" t="inlineStr">
+        <is>
+          <t>Sorting</t>
+        </is>
+      </c>
+      <c r="C954" t="inlineStr">
+        <is>
+          <t>Sortering</t>
+        </is>
+      </c>
+      <c r="D954" t="inlineStr"/>
+      <c r="E954" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F954" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.Sorting</t>
+        </is>
+      </c>
+      <c r="G954" t="inlineStr"/>
+      <c r="H954" t="inlineStr"/>
+    </row>
+    <row r="955">
+      <c r="A955" t="inlineStr"/>
+      <c r="B955" t="inlineStr">
+        <is>
+          <t>Attacks</t>
+        </is>
+      </c>
+      <c r="C955" t="inlineStr">
+        <is>
+          <t>Aanvallen</t>
+        </is>
+      </c>
+      <c r="D955" t="inlineStr"/>
+      <c r="E955" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F955" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.Attacks</t>
+        </is>
+      </c>
+      <c r="G955" t="inlineStr"/>
+      <c r="H955" t="inlineStr"/>
+    </row>
+    <row r="956">
+      <c r="A956" t="inlineStr"/>
+      <c r="B956" t="inlineStr">
+        <is>
+          <t>Box Coordinates</t>
+        </is>
+      </c>
+      <c r="C956" t="inlineStr">
+        <is>
+          <t>Venster coördinaten</t>
+        </is>
+      </c>
+      <c r="D956" t="inlineStr"/>
+      <c r="E956" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F956" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ResetBoxPositions</t>
+        </is>
+      </c>
+      <c r="G956" t="inlineStr"/>
+      <c r="H956" t="inlineStr"/>
+    </row>
+    <row r="957">
+      <c r="A957" t="inlineStr"/>
+      <c r="B957" t="inlineStr">
+        <is>
+          <t>Quantum Incursions</t>
+        </is>
+      </c>
+      <c r="C957" t="inlineStr">
+        <is>
+          <t>Quantum invasies</t>
+        </is>
+      </c>
+      <c r="D957" t="inlineStr"/>
+      <c r="E957" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F957" t="inlineStr">
+        <is>
+          <t>.Boxes.General.Quantum_Incursion</t>
+        </is>
+      </c>
+      <c r="G957" t="inlineStr"/>
+      <c r="H957" t="inlineStr"/>
+    </row>
+    <row r="958">
+      <c r="A958" t="inlineStr"/>
+      <c r="B958" t="inlineStr">
+        <is>
+          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __toomuch__FP too many.</t>
+        </is>
+      </c>
+      <c r="C958" t="inlineStr">
+        <is>
+          <t>Je hebt __paid__FP gestort i.p.v. __topay__FP. Dat is __toomuch__FP te veel.</t>
+        </is>
+      </c>
+      <c r="D958" t="inlineStr"/>
+      <c r="E958" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F958" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.TTPaidTooMuch</t>
+        </is>
+      </c>
+      <c r="G958" t="inlineStr"/>
+      <c r="H958" t="inlineStr"/>
+    </row>
+    <row r="959">
+      <c r="A959" t="inlineStr"/>
+      <c r="B959" t="inlineStr">
+        <is>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="C959" t="inlineStr">
+        <is>
+          <t>Opslaan</t>
+        </is>
+      </c>
+      <c r="D959" t="inlineStr"/>
+      <c r="E959" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F959" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.SaveSettings</t>
+        </is>
+      </c>
+      <c r="G959" t="inlineStr"/>
+      <c r="H959" t="inlineStr"/>
+    </row>
+    <row r="960">
+      <c r="A960" t="inlineStr"/>
+      <c r="B960" t="inlineStr">
+        <is>
+          <t>Trades</t>
+        </is>
+      </c>
+      <c r="C960" t="inlineStr">
+        <is>
+          <t>Aanbiedingen</t>
+        </is>
+      </c>
+      <c r="D960" t="inlineStr"/>
+      <c r="E960" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F960" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.Trades</t>
+        </is>
+      </c>
+      <c r="G960" t="inlineStr"/>
+      <c r="H960" t="inlineStr"/>
+    </row>
+    <row r="961">
+      <c r="A961" t="inlineStr"/>
+      <c r="B961" t="inlineStr">
+        <is>
+          <t>EMA</t>
+        </is>
+      </c>
+      <c r="C961" t="inlineStr">
+        <is>
+          <t>VM</t>
+        </is>
+      </c>
+      <c r="D961" t="inlineStr"/>
+      <c r="E961" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F961" t="inlineStr">
+        <is>
+          <t>.Eras.4.short</t>
+        </is>
+      </c>
+      <c r="G961" t="inlineStr"/>
+      <c r="H961" t="inlineStr"/>
+    </row>
+    <row r="962">
+      <c r="A962" t="inlineStr"/>
+      <c r="B962" t="inlineStr">
+        <is>
+          <t>Goods from Venus are not included. Please visit your Venus Outpost and open the box again</t>
+        </is>
+      </c>
+      <c r="C962" t="inlineStr">
+        <is>
+          <t>Exclusief goederen van Venus zijn. Ga naar je Venus nederzetting en open dit venster opnieuw</t>
+        </is>
+      </c>
+      <c r="D962" t="inlineStr"/>
+      <c r="E962" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F962" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.NoVenusDataWarning</t>
+        </is>
+      </c>
+      <c r="G962" t="inlineStr"/>
+      <c r="H962" t="inlineStr"/>
+    </row>
+    <row r="963">
+      <c r="A963" t="inlineStr"/>
+      <c r="B963" t="inlineStr">
+        <is>
+          <t>Place4</t>
+        </is>
+      </c>
+      <c r="C963" t="inlineStr">
+        <is>
+          <t>Plaats4</t>
+        </is>
+      </c>
+      <c r="D963" t="inlineStr"/>
+      <c r="E963" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F963" t="inlineStr">
+        <is>
+          <t>.Boxes.PowerLeveling.P4</t>
+        </is>
+      </c>
+      <c r="G963" t="inlineStr"/>
+      <c r="H963" t="inlineStr"/>
+    </row>
+    <row r="964">
+      <c r="A964" t="inlineStr"/>
+      <c r="B964" t="inlineStr">
+        <is>
+          <t>GBs</t>
+        </is>
+      </c>
+      <c r="C964" t="inlineStr">
+        <is>
+          <t>GGs</t>
+        </is>
+      </c>
+      <c r="D964" t="inlineStr"/>
+      <c r="E964" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F964" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.greatbuilding</t>
+        </is>
+      </c>
+      <c r="G964" t="inlineStr"/>
+      <c r="H964" t="inlineStr"/>
+    </row>
+    <row r="965">
+      <c r="A965" t="inlineStr"/>
+      <c r="B965" t="inlineStr">
+        <is>
+          <t>Card Duel</t>
+        </is>
+      </c>
+      <c r="C965" t="inlineStr">
+        <is>
+          <t>Kaarten Duel</t>
+        </is>
+      </c>
+      <c r="D965" t="inlineStr"/>
+      <c r="E965" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F965" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.card_duel</t>
+        </is>
+      </c>
+      <c r="G965" t="inlineStr"/>
+      <c r="H965" t="inlineStr"/>
+    </row>
+    <row r="966">
+      <c r="A966" t="inlineStr"/>
+      <c r="B966" t="inlineStr">
+        <is>
+          <t>To gather this data, please open the goods and guild goods tab in the Production overview.</t>
+        </is>
+      </c>
+      <c r="C966" t="inlineStr"/>
+      <c r="D966" t="inlineStr"/>
+      <c r="E966" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F966" t="inlineStr">
+        <is>
+          <t>.Boxes.PlayerProfile.OpenProduction</t>
+        </is>
+      </c>
+      <c r="G966" t="inlineStr"/>
+      <c r="H966" t="inlineStr"/>
+    </row>
+    <row r="967">
+      <c r="A967" t="inlineStr"/>
+      <c r="B967" t="inlineStr">
+        <is>
+          <t>rank</t>
+        </is>
+      </c>
+      <c r="C967" t="inlineStr">
+        <is>
+          <t>rang</t>
+        </is>
+      </c>
+      <c r="D967" t="inlineStr"/>
+      <c r="E967" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F967" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.Rank</t>
+        </is>
+      </c>
+      <c r="G967" t="inlineStr"/>
+      <c r="H967" t="inlineStr"/>
+    </row>
+    <row r="968">
+      <c r="A968" t="inlineStr"/>
+      <c r="B968" t="inlineStr">
+        <is>
+          <t>Submit to City-Planner</t>
+        </is>
+      </c>
+      <c r="C968" t="inlineStr">
+        <is>
+          <t>Verzend naar stadsplanner</t>
+        </is>
+      </c>
+      <c r="D968" t="inlineStr"/>
+      <c r="E968" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F968" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.OutpostSubmit</t>
+        </is>
+      </c>
+      <c r="G968" t="inlineStr"/>
+      <c r="H968" t="inlineStr"/>
+    </row>
+    <row r="969">
+      <c r="A969" t="inlineStr"/>
+      <c r="B969" t="inlineStr">
+        <is>
+          <t>Battle Potions</t>
+        </is>
+      </c>
+      <c r="C969" t="inlineStr">
+        <is>
+          <t>Gevechtsdrankjes</t>
+        </is>
+      </c>
+      <c r="D969" t="inlineStr"/>
+      <c r="E969" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F969" t="inlineStr">
+        <is>
+          <t>.Settings.ShowPotions.Title</t>
+        </is>
+      </c>
+      <c r="G969" t="inlineStr"/>
+      <c r="H969" t="inlineStr"/>
+    </row>
+    <row r="970">
+      <c r="A970" t="inlineStr"/>
+      <c r="B970" t="inlineStr">
+        <is>
+          <t>Good</t>
+        </is>
+      </c>
+      <c r="C970" t="inlineStr">
+        <is>
+          <t>Goed</t>
+        </is>
+      </c>
+      <c r="D970" t="inlineStr"/>
+      <c r="E970" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F970" t="inlineStr">
+        <is>
+          <t>.General.Good</t>
+        </is>
+      </c>
+      <c r="G970" t="inlineStr"/>
+      <c r="H970" t="inlineStr"/>
+    </row>
+    <row r="971">
+      <c r="A971" t="inlineStr"/>
+      <c r="B971" t="inlineStr">
+        <is>
+          <t>Incidents</t>
+        </is>
+      </c>
+      <c r="C971" t="inlineStr">
+        <is>
+          <t>Incidenten</t>
+        </is>
+      </c>
+      <c r="D971" t="inlineStr"/>
+      <c r="E971" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F971" t="inlineStr">
+        <is>
+          <t>.Menu.HiddenRewards.Title</t>
+        </is>
+      </c>
+      <c r="G971" t="inlineStr"/>
+      <c r="H971" t="inlineStr"/>
+    </row>
+    <row r="972">
+      <c r="A972" t="inlineStr"/>
+      <c r="B972" t="inlineStr">
+        <is>
+          <t>Sector is protected</t>
+        </is>
+      </c>
+      <c r="C972" t="inlineStr">
+        <is>
+          <t>Sector is beschermd</t>
+        </is>
+      </c>
+      <c r="D972" t="inlineStr"/>
+      <c r="E972" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F972" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Sector.Protected</t>
+        </is>
+      </c>
+      <c r="G972" t="inlineStr"/>
+      <c r="H972" t="inlineStr"/>
+    </row>
+    <row r="973">
+      <c r="A973" t="inlineStr"/>
+      <c r="B973" t="inlineStr">
+        <is>
+          <t>Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only rogues remain after the first wave.</t>
+        </is>
+      </c>
+      <c r="C973" t="inlineStr">
+        <is>
+          <t>Blokkeer de knoppen "Aanvallen"/"Automatisch vechten" om nederlagen te voorkomen als er na de eerste golf enkel schurken over zijn.&lt;br&gt;Als eenheden uit een hoger tijdperk werden vernietigd, geeft de dialoog de mogelijkheid om deze met diamanten te herstellen.</t>
+        </is>
+      </c>
+      <c r="D973" t="inlineStr"/>
+      <c r="E973" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F973" t="inlineStr">
+        <is>
           <t>.Settings.ShowRougeUnitWarning.Desc</t>
         </is>
       </c>
-      <c r="G860" t="inlineStr">
+      <c r="G973" t="inlineStr">
         <is>
           <t>use of "are" replaced with "where"
 - - -
 Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only Rogues remain after the first wave.\&lt;br\&gt;If units of a higher era are killed, this window gives you the chance to heal them with diamonds.
 - - -
 Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only Rogues remain after the first wave.\&lt;br\&gt;Also, if units of a higher where killed this window gives you the chance to heal them with diamonds.</t>
         </is>
       </c>
-      <c r="H860" t="inlineStr"/>
-[...2888 lines deleted...]
-      <c r="G973" t="inlineStr"/>
       <c r="H973" t="inlineStr"/>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr"/>
       <c r="B974" t="inlineStr">
         <is>
-          <t xml:space="preserve">Displays a window that covers the 'Negotiate' Button in Provinces preventing accidental clicking </t>
+          <t>none</t>
         </is>
       </c>
       <c r="C974" t="inlineStr">
         <is>
-          <t xml:space="preserve">Toont een venster dat de 'Onderhandel' knop afdekt in provincies om per ongeluk aanklikken te voorkomen. </t>
+          <t>geen</t>
         </is>
       </c>
       <c r="D974" t="inlineStr"/>
       <c r="E974" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F974" t="inlineStr">
         <is>
-          <t>.Settings.ShowMapTradeWarning.Desc</t>
+          <t>.Boxes.HiddenRewards.none</t>
         </is>
       </c>
       <c r="G974" t="inlineStr"/>
       <c r="H974" t="inlineStr"/>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr"/>
       <c r="B975" t="inlineStr">
         <is>
-          <t>QI Player list</t>
-[...2 lines deleted...]
-      <c r="C975" t="inlineStr"/>
+          <t>Building Name</t>
+        </is>
+      </c>
+      <c r="C975" t="inlineStr">
+        <is>
+          <t>Gebouwnaam</t>
+        </is>
+      </c>
       <c r="D975" t="inlineStr"/>
       <c r="E975" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F975" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowQIPlayerInfo</t>
+          <t>.Boxes.CombatCalculator.Name</t>
         </is>
       </c>
       <c r="G975" t="inlineStr"/>
       <c r="H975" t="inlineStr"/>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr"/>
       <c r="B976" t="inlineStr">
         <is>
-          <t>Settlement</t>
+          <t>How many FPs were invested</t>
         </is>
       </c>
       <c r="C976" t="inlineStr">
         <is>
-          <t>Nederzetting</t>
+          <t>Aantal geïnvesteerde FP's</t>
         </is>
       </c>
       <c r="D976" t="inlineStr"/>
       <c r="E976" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F976" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Settlement</t>
+          <t>.Boxes.Investment.Overview.InvestedDesc</t>
         </is>
       </c>
       <c r="G976" t="inlineStr"/>
       <c r="H976" t="inlineStr"/>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr"/>
       <c r="B977" t="inlineStr">
         <is>
-          <t>HQ placed</t>
+          <t>Help</t>
         </is>
       </c>
       <c r="C977" t="inlineStr">
         <is>
-          <t>HQ verplaatst</t>
+          <t>Help</t>
         </is>
       </c>
       <c r="D977" t="inlineStr"/>
       <c r="E977" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F977" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.headquarter_placed</t>
+          <t>.Boxes.AuctionSettings.Help</t>
         </is>
       </c>
       <c r="G977" t="inlineStr"/>
       <c r="H977" t="inlineStr"/>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr"/>
       <c r="B978" t="inlineStr">
         <is>
-          <t>Course</t>
+          <t>Item Type</t>
         </is>
       </c>
       <c r="C978" t="inlineStr">
         <is>
-          <t>Parcours</t>
+          <t>Item type</t>
         </is>
       </c>
       <c r="D978" t="inlineStr"/>
       <c r="E978" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F978" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Course</t>
+          <t>.Boxes.Kits.KitName</t>
         </is>
       </c>
       <c r="G978" t="inlineStr"/>
       <c r="H978" t="inlineStr"/>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr"/>
       <c r="B979" t="inlineStr">
         <is>
-          <t>Enabled</t>
+          <t>ATTENTION: Goods stock is LOW!</t>
         </is>
       </c>
       <c r="C979" t="inlineStr">
         <is>
-          <t>Zet aan</t>
+          <t>OPGELET: De goederenvoorraad is schaars!</t>
         </is>
       </c>
       <c r="D979" t="inlineStr"/>
       <c r="E979" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F979" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Enabled</t>
+          <t>.Boxes.Negotiation.GoodsLow</t>
         </is>
       </c>
       <c r="G979" t="inlineStr"/>
       <c r="H979" t="inlineStr"/>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr"/>
       <c r="B980" t="inlineStr">
         <is>
-          <t>Displays when your friends, guild members or neighbours last motivated, polished, attacked, plundered, etc your buildings</t>
+          <t>GB Calculator</t>
         </is>
       </c>
       <c r="C980" t="inlineStr">
         <is>
-          <t>Toont wanneer je vrienden, gildeleden of buren voor het laatst je gebouwen hebben gemotiveerd, opgeknapt, aangevallen, geplunderd, enz</t>
+          <t>GG-calculator Eigenaar</t>
         </is>
       </c>
       <c r="D980" t="inlineStr"/>
       <c r="E980" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F980" t="inlineStr">
         <is>
-          <t>.Menu.Moppelhelper.Desc</t>
+          <t>.Boxes.OwnpartCalculator.Title</t>
         </is>
       </c>
       <c r="G980" t="inlineStr"/>
       <c r="H980" t="inlineStr"/>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr"/>
       <c r="B981" t="inlineStr">
         <is>
-          <t>Active Collection Tasks</t>
+          <t>days</t>
         </is>
       </c>
       <c r="C981" t="inlineStr">
         <is>
-          <t>Actieve Collectie Taken</t>
+          <t>dagen</t>
         </is>
       </c>
       <c r="D981" t="inlineStr"/>
       <c r="E981" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F981" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.ActiveTasks</t>
+          <t>.Boxes.GuildMemberStat.Days</t>
         </is>
       </c>
       <c r="G981" t="inlineStr"/>
       <c r="H981" t="inlineStr"/>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr"/>
       <c r="B982" t="inlineStr">
         <is>
-          <t>Tag</t>
-[...6 lines deleted...]
-      </c>
+          <t>Highlight</t>
+        </is>
+      </c>
+      <c r="C982" t="inlineStr"/>
       <c r="D982" t="inlineStr"/>
       <c r="E982" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F982" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Tag</t>
+          <t>.Boxes.CityMap.Highlight</t>
         </is>
       </c>
       <c r="G982" t="inlineStr"/>
       <c r="H982" t="inlineStr"/>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr"/>
       <c r="B983" t="inlineStr">
         <is>
-          <t>Amount</t>
+          <t>Please open the Market console first (T)</t>
         </is>
       </c>
       <c r="C983" t="inlineStr">
         <is>
-          <t>Hoeveelheid</t>
+          <t>Open aub eerst het Markt scherm (T)</t>
         </is>
       </c>
       <c r="D983" t="inlineStr"/>
       <c r="E983" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F983" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Amount</t>
+          <t>.Menu.MarketOffers.Warning</t>
         </is>
       </c>
       <c r="G983" t="inlineStr"/>
       <c r="H983" t="inlineStr"/>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr"/>
       <c r="B984" t="inlineStr">
         <is>
-          <t>Inactivity</t>
+          <t>Show missing parts</t>
         </is>
       </c>
       <c r="C984" t="inlineStr">
         <is>
-          <t>Inactiviteit</t>
+          <t>Laat missende onderdelen zien</t>
         </is>
       </c>
       <c r="D984" t="inlineStr"/>
       <c r="E984" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F984" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Inactivity</t>
+          <t>.Boxes.Kits.TripleStateButton0</t>
         </is>
       </c>
       <c r="G984" t="inlineStr"/>
       <c r="H984" t="inlineStr"/>
     </row>
     <row r="985">
       <c r="A985" t="inlineStr"/>
       <c r="B985" t="inlineStr">
         <is>
-          <t>Preview notification</t>
+          <t>Select resources for successful negotiations.</t>
         </is>
       </c>
       <c r="C985" t="inlineStr">
         <is>
-          <t>Voorbeeld melding</t>
+          <t>Doet goederenvoorstellen voor succesvolle onderhandelingen.</t>
         </is>
       </c>
       <c r="D985" t="inlineStr"/>
       <c r="E985" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F985" t="inlineStr">
         <is>
-          <t>.Settings.NotificationPosition.ToastTestHeader</t>
+          <t>.Menu.Negotiation.Desc</t>
         </is>
       </c>
       <c r="G985" t="inlineStr"/>
       <c r="H985" t="inlineStr"/>
     </row>
     <row r="986">
       <c r="A986" t="inlineStr"/>
       <c r="B986" t="inlineStr">
         <is>
-          <t>when</t>
-[...2 lines deleted...]
-      <c r="C986" t="inlineStr"/>
+          <t>Current LvL = __runNumber__; Bonus Chance (x4) = __chanceX4__%</t>
+        </is>
+      </c>
+      <c r="C986" t="inlineStr">
+        <is>
+          <t>__runNumber__de run, Bonus x4 Kans: __chanceX4__%</t>
+        </is>
+      </c>
       <c r="D986" t="inlineStr"/>
       <c r="E986" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F986" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.when</t>
+          <t>.Boxes.Outpost.infoLine</t>
         </is>
       </c>
       <c r="G986" t="inlineStr"/>
       <c r="H986" t="inlineStr"/>
     </row>
     <row r="987">
       <c r="A987" t="inlineStr"/>
       <c r="B987" t="inlineStr">
         <is>
-          <t>Current era goods</t>
-[...6 lines deleted...]
-      </c>
+          <t>New FoE Helper Version installed</t>
+        </is>
+      </c>
+      <c r="C987" t="inlineStr"/>
       <c r="D987" t="inlineStr"/>
       <c r="E987" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F987" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.goods_current</t>
+          <t>.Menu.NewVersion.Title</t>
         </is>
       </c>
       <c r="G987" t="inlineStr"/>
       <c r="H987" t="inlineStr"/>
     </row>
     <row r="988">
       <c r="A988" t="inlineStr"/>
       <c r="B988" t="inlineStr">
         <is>
-          <t>Body</t>
+          <t>Partners</t>
         </is>
       </c>
       <c r="C988" t="inlineStr">
         <is>
-          <t>Body</t>
+          <t>Partners</t>
         </is>
       </c>
       <c r="D988" t="inlineStr"/>
       <c r="E988" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F988" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Body</t>
+          <t>.Boxes.Market.TradePartner</t>
         </is>
       </c>
       <c r="G988" t="inlineStr"/>
       <c r="H988" t="inlineStr"/>
     </row>
     <row r="989">
       <c r="A989" t="inlineStr"/>
       <c r="B989" t="inlineStr">
         <is>
-          <t>Discord Webhooks</t>
+          <t>Active Collection Tasks</t>
         </is>
       </c>
       <c r="C989" t="inlineStr">
         <is>
-          <t>Discord Webhooks</t>
+          <t>Actieve Collectie Taken</t>
         </is>
       </c>
       <c r="D989" t="inlineStr"/>
       <c r="E989" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F989" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Title</t>
+          <t>.Boxes.idleGame.ActiveTasks</t>
         </is>
       </c>
       <c r="G989" t="inlineStr"/>
       <c r="H989" t="inlineStr"/>
     </row>
     <row r="990">
       <c r="A990" t="inlineStr"/>
       <c r="B990" t="inlineStr">
         <is>
-          <t>This is achievable when playing perfect</t>
+          <t>Change Menu</t>
         </is>
       </c>
       <c r="C990" t="inlineStr">
         <is>
-          <t>Dit is haalbaar als je perfect speelt</t>
+          <t>Verander Menu</t>
         </is>
       </c>
       <c r="D990" t="inlineStr"/>
       <c r="E990" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F990" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Simulation.Title</t>
+          <t>.Settings.SelectedMenu.Title</t>
         </is>
       </c>
       <c r="G990" t="inlineStr"/>
       <c r="H990" t="inlineStr"/>
     </row>
     <row r="991">
       <c r="A991" t="inlineStr"/>
       <c r="B991" t="inlineStr">
         <is>
-          <t>Should the Infobox open itself automatically once the game loads?</t>
+          <t>Progress per badge</t>
         </is>
       </c>
       <c r="C991" t="inlineStr">
         <is>
-          <t>Moet het venster automatisch openen op het moment dat het spel geladen wordt?</t>
+          <t>Voortgang per badge</t>
         </is>
       </c>
       <c r="D991" t="inlineStr"/>
       <c r="E991" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F991" t="inlineStr">
         <is>
-          <t>.Settings.AutoOpenInfoBox.Desc</t>
+          <t>.Boxes.MergerGame.KeyValue.soccer</t>
         </is>
       </c>
       <c r="G991" t="inlineStr"/>
       <c r="H991" t="inlineStr"/>
     </row>
     <row r="992">
       <c r="A992" t="inlineStr"/>
       <c r="B992" t="inlineStr">
         <is>
-          <t>Change in Copy Behavior!</t>
-[...2 lines deleted...]
-      <c r="C992" t="inlineStr"/>
+          <t>Where do you want the notifications to appear on your screen?</t>
+        </is>
+      </c>
+      <c r="C992" t="inlineStr">
+        <is>
+          <t>Waar moet de melding verschijnen op het scherm?</t>
+        </is>
+      </c>
       <c r="D992" t="inlineStr"/>
       <c r="E992" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F992" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.TimeZoneWarning.Title</t>
+          <t>.Settings.NotificationsPosition.Desc</t>
         </is>
       </c>
       <c r="G992" t="inlineStr"/>
       <c r="H992" t="inlineStr"/>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr"/>
       <c r="B993" t="inlineStr">
         <is>
-          <t>last update</t>
+          <t>Displays all FPs collected details sorted by type, date, from where and how many.</t>
         </is>
       </c>
       <c r="C993" t="inlineStr">
         <is>
-          <t>laatst bijgewerkt</t>
+          <t>Toont alle FPs gerelateerde details gesorteerd op type, datum, waar vandaan en hoeveel.</t>
         </is>
       </c>
       <c r="D993" t="inlineStr"/>
       <c r="E993" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F993" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.LastUpdate</t>
+          <t>.Menu.fpCollector.Desc</t>
         </is>
       </c>
       <c r="G993" t="inlineStr"/>
       <c r="H993" t="inlineStr"/>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr"/>
       <c r="B994" t="inlineStr">
         <is>
-          <t>Show PvP-Arena-Protocol, when opening the PvP-Arena?</t>
+          <t>Rewards from Incidents</t>
         </is>
       </c>
       <c r="C994" t="inlineStr">
         <is>
-          <t>Toon PvP Arena Protocol als je de PvP Arena opent?</t>
+          <t>Beloningen van incidenten</t>
         </is>
       </c>
       <c r="D994" t="inlineStr"/>
       <c r="E994" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F994" t="inlineStr">
         <is>
-          <t>.Settings.ShowPvPArena.Desc</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.hidden_reward</t>
         </is>
       </c>
       <c r="G994" t="inlineStr"/>
       <c r="H994" t="inlineStr"/>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr"/>
       <c r="B995" t="inlineStr">
         <is>
-          <t>Sequence</t>
+          <t>Sum Offered</t>
         </is>
       </c>
       <c r="C995" t="inlineStr">
         <is>
-          <t>Posities</t>
+          <t>Som Aangeboden</t>
         </is>
       </c>
       <c r="D995" t="inlineStr"/>
       <c r="E995" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F995" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Order</t>
+          <t>.Boxes.MarketOffers.OfferSum</t>
         </is>
       </c>
       <c r="G995" t="inlineStr"/>
       <c r="H995" t="inlineStr"/>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr"/>
       <c r="B996" t="inlineStr">
         <is>
-          <t>Grandprize</t>
+          <t>Shows Advice (added by the player) for specific opposing armies.</t>
         </is>
       </c>
       <c r="C996" t="inlineStr">
         <is>
-          <t>Hoofdprijs</t>
+          <t>Toont advies (toegevoegd door de speler) voor specifieke vijandige legers.</t>
         </is>
       </c>
       <c r="D996" t="inlineStr"/>
       <c r="E996" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F996" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.grand_prize</t>
+          <t>.Settings.ShowArmyAdvice.Desc</t>
         </is>
       </c>
       <c r="G996" t="inlineStr"/>
       <c r="H996" t="inlineStr"/>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr"/>
       <c r="B997" t="inlineStr">
         <is>
-          <t>started playing on __date__</t>
-[...2 lines deleted...]
-      <c r="C997" t="inlineStr"/>
+          <t>Event Chest Selection Helper</t>
+        </is>
+      </c>
+      <c r="C997" t="inlineStr">
+        <is>
+          <t>Event Kist Selectie assistent</t>
+        </is>
+      </c>
       <c r="D997" t="inlineStr"/>
       <c r="E997" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F997" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.DateStarted</t>
+          <t>.Boxes.EventChests.Title</t>
         </is>
       </c>
       <c r="G997" t="inlineStr"/>
       <c r="H997" t="inlineStr"/>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr"/>
       <c r="B998" t="inlineStr">
         <is>
-          <t>Autoplay</t>
+          <t>No Age</t>
         </is>
       </c>
       <c r="C998" t="inlineStr">
         <is>
-          <t>Automatisch afspelen</t>
+          <t>Geen tijdperk</t>
         </is>
       </c>
       <c r="D998" t="inlineStr"/>
       <c r="E998" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F998" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Auto</t>
+          <t>.Boxes.Stats.BtnNoEra</t>
         </is>
       </c>
       <c r="G998" t="inlineStr"/>
       <c r="H998" t="inlineStr"/>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr"/>
       <c r="B999" t="inlineStr">
         <is>
-          <t>Consider attack bonus</t>
+          <t>Drag</t>
         </is>
       </c>
       <c r="C999" t="inlineStr">
         <is>
-          <t>Meetellen aanvalsbonus</t>
+          <t>Sleep</t>
         </is>
       </c>
       <c r="D999" t="inlineStr"/>
       <c r="E999" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F999" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.ShowAttack</t>
+          <t>.Boxes.GvGMap.Action.Drag</t>
         </is>
       </c>
       <c r="G999" t="inlineStr"/>
       <c r="H999" t="inlineStr"/>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr"/>
       <c r="B1000" t="inlineStr">
         <is>
-          <t>Difference</t>
-[...6 lines deleted...]
-      </c>
+          <t>Close the GB Calculator when this window is auto-opened</t>
+        </is>
+      </c>
+      <c r="C1000" t="inlineStr"/>
       <c r="D1000" t="inlineStr"/>
       <c r="E1000" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1000" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Profit</t>
+          <t>.Boxes.Calculator.OwnPartClose</t>
         </is>
       </c>
       <c r="G1000" t="inlineStr"/>
       <c r="H1000" t="inlineStr"/>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr"/>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>FP to level up</t>
+          <t>Settlement</t>
         </is>
       </c>
       <c r="C1001" t="inlineStr">
         <is>
-          <t>FP voor volgend level</t>
+          <t>Nederzetting</t>
         </is>
       </c>
       <c r="D1001" t="inlineStr"/>
       <c r="E1001" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1001" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.FpForLevelUp</t>
+          <t>.Boxes.BetterMusic.Settlement</t>
         </is>
       </c>
       <c r="G1001" t="inlineStr"/>
       <c r="H1001" t="inlineStr"/>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr"/>
       <c r="B1002" t="inlineStr">
         <is>
-          <t>Shop Assistant</t>
-[...2 lines deleted...]
-      <c r="C1002" t="inlineStr"/>
+          <t>Discord: join our server for general discussions about the extension, chats and support.</t>
+        </is>
+      </c>
+      <c r="C1002" t="inlineStr">
+        <is>
+          <t>Bij onenigheid: Treedt toe bij verschillende discussies over de extensie, chats en hulp.</t>
+        </is>
+      </c>
       <c r="D1002" t="inlineStr"/>
       <c r="E1002" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1002" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowShopAssist</t>
+          <t>.Settings.Help.Discord</t>
         </is>
       </c>
       <c r="G1002" t="inlineStr"/>
       <c r="H1002" t="inlineStr"/>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr"/>
       <c r="B1003" t="inlineStr">
         <is>
-          <t>Ascended/limited buildings</t>
+          <t>Rewards Bar Info</t>
         </is>
       </c>
       <c r="C1003" t="inlineStr"/>
       <c r="D1003" t="inlineStr"/>
       <c r="E1003" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1003" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.limited</t>
+          <t>.Settings.Entry.ShowGBGRewards</t>
         </is>
       </c>
       <c r="G1003" t="inlineStr"/>
       <c r="H1003" t="inlineStr"/>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr"/>
       <c r="B1004" t="inlineStr">
         <is>
-          <t>max Lvl</t>
+          <t>Use this value instead of the actual reset cost (0 means disabled)</t>
         </is>
       </c>
       <c r="C1004" t="inlineStr">
         <is>
-          <t>max niv</t>
+          <t>Gebruik deze waarde in plaats van de werkelijke resetkosten (0 betekent uitgeschakeld)</t>
         </is>
       </c>
       <c r="D1004" t="inlineStr"/>
       <c r="E1004" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1004" t="inlineStr">
         <is>
-          <t>.Boxes.findGB.maxLvl</t>
+          <t>.Boxes.MergerGame.useAverage</t>
         </is>
       </c>
       <c r="G1004" t="inlineStr"/>
       <c r="H1004" t="inlineStr"/>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr"/>
       <c r="B1005" t="inlineStr">
         <is>
-          <t>Spot is not safe. __fpcount__ additional FPs must be added.&lt;br&gt;Total to make spot safe: __totalfp__ FPs</t>
+          <t>Auctions won</t>
         </is>
       </c>
       <c r="C1005" t="inlineStr">
         <is>
-          <t>Plek is niet veilig. Er moeten hiervoor nog __fpcount__ extra FP worden gestort.&lt;br&gt;Totaal voor een veilige plek: __totalfp__FP</t>
+          <t>Biedingen gewonnen</t>
         </is>
       </c>
       <c r="D1005" t="inlineStr"/>
       <c r="E1005" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1005" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTForderNegativeProfit</t>
+          <t>.Boxes.Castle.AuctionsWon</t>
         </is>
       </c>
       <c r="G1005" t="inlineStr"/>
       <c r="H1005" t="inlineStr"/>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr"/>
       <c r="B1006" t="inlineStr">
         <is>
-          <t>Show on city map</t>
-[...2 lines deleted...]
-      <c r="C1006" t="inlineStr"/>
+          <t>Tag</t>
+        </is>
+      </c>
+      <c r="C1006" t="inlineStr">
+        <is>
+          <t>Label</t>
+        </is>
+      </c>
       <c r="D1006" t="inlineStr"/>
       <c r="E1006" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1006" t="inlineStr">
         <is>
-          <t>.Boxes.General.ShowOnMap</t>
+          <t>.Boxes.Alerts.Form.Tag</t>
         </is>
       </c>
       <c r="G1006" t="inlineStr"/>
       <c r="H1006" t="inlineStr"/>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr"/>
       <c r="B1007" t="inlineStr">
         <is>
-          <t>City planner</t>
+          <t>Click here or drag an exported JSON file / Zip archive into this field to import the data.</t>
         </is>
       </c>
       <c r="C1007" t="inlineStr">
         <is>
-          <t>Standsplanner</t>
+          <t>Klik hier of sleep een geëxporteerd JSON bestand / Zip archief naar dit veld om te data te importeren.</t>
         </is>
       </c>
       <c r="D1007" t="inlineStr"/>
       <c r="E1007" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1007" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowSubmitBox</t>
+          <t>.Boxes.DBExport.ImportDescription</t>
         </is>
       </c>
       <c r="G1007" t="inlineStr"/>
       <c r="H1007" t="inlineStr"/>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr"/>
       <c r="B1008" t="inlineStr">
         <is>
-          <t>Efficiency (incl. keys)</t>
+          <t>Artillery Unit</t>
         </is>
       </c>
       <c r="C1008" t="inlineStr">
         <is>
-          <t>Efficiëntie (incl. sleutels)</t>
+          <t>Artillerie Eenheid</t>
         </is>
       </c>
       <c r="D1008" t="inlineStr"/>
       <c r="E1008" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1008" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Efficiency.care</t>
+          <t>.Boxes.Units.long_ranged</t>
         </is>
       </c>
       <c r="G1008" t="inlineStr"/>
       <c r="H1008" t="inlineStr"/>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr"/>
       <c r="B1009" t="inlineStr">
         <is>
-          <t>Success</t>
-[...6 lines deleted...]
-      </c>
+          <t>Discord Messages</t>
+        </is>
+      </c>
+      <c r="C1009" t="inlineStr"/>
       <c r="D1009" t="inlineStr"/>
       <c r="E1009" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1009" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Success</t>
+          <t>.Boxes.Discord.TitleEntries</t>
         </is>
       </c>
       <c r="G1009" t="inlineStr"/>
       <c r="H1009" t="inlineStr"/>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr"/>
       <c r="B1010" t="inlineStr">
         <is>
-          <t>Efficiency</t>
+          <t>Body</t>
         </is>
       </c>
       <c r="C1010" t="inlineStr">
         <is>
-          <t>Efficiëntie</t>
+          <t>Body</t>
         </is>
       </c>
       <c r="D1010" t="inlineStr"/>
       <c r="E1010" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1010" t="inlineStr">
         <is>
-          <t>.Boxes.Citymap.Efficiency</t>
+          <t>.Boxes.Alerts.Form.Body</t>
         </is>
       </c>
       <c r="G1010" t="inlineStr"/>
       <c r="H1010" t="inlineStr"/>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr"/>
       <c r="B1011" t="inlineStr">
         <is>
-          <t>Units</t>
+          <t>Infobox Entry Count</t>
         </is>
       </c>
       <c r="C1011" t="inlineStr">
         <is>
-          <t>Eenheden</t>
+          <t>Infobox aantal regels</t>
         </is>
       </c>
       <c r="D1011" t="inlineStr"/>
       <c r="E1011" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1011" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Units</t>
+          <t>.Settings.InfoboxEntryCount.Title</t>
         </is>
       </c>
       <c r="G1011" t="inlineStr"/>
       <c r="H1011" t="inlineStr"/>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr"/>
       <c r="B1012" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>GE Week</t>
         </is>
       </c>
       <c r="C1012" t="inlineStr">
         <is>
-          <t>Wijzigen</t>
+          <t>GE Week</t>
         </is>
       </c>
       <c r="D1012" t="inlineStr"/>
       <c r="E1012" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1012" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Edit</t>
+          <t>.Boxes.GuildMemberStat.GEXWeek</t>
         </is>
       </c>
       <c r="G1012" t="inlineStr"/>
       <c r="H1012" t="inlineStr"/>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr"/>
       <c r="B1013" t="inlineStr">
         <is>
-          <t>Updates the 'GB calculator' for GBs of other players</t>
+          <t>Arc: FP Rewards/day from other players</t>
         </is>
       </c>
       <c r="C1013" t="inlineStr">
         <is>
-          <t>Ververst de 'GG rekenmachine' voor GG's van andere spelers</t>
+          <t>Arc: FP beloning/dag van andere spelers</t>
         </is>
       </c>
       <c r="D1013" t="inlineStr"/>
       <c r="E1013" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1013" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartOnAllGBs.Desc</t>
+          <t>.Boxes.GreatBuildings.RewardPerDay</t>
         </is>
       </c>
       <c r="G1013" t="inlineStr"/>
       <c r="H1013" t="inlineStr"/>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr"/>
       <c r="B1014" t="inlineStr">
         <is>
-          <t>Town Building Collection</t>
+          <t>Info Box</t>
         </is>
       </c>
       <c r="C1014" t="inlineStr">
         <is>
-          <t>Stadgebouw Collectie</t>
+          <t>Info-venster</t>
         </is>
       </c>
       <c r="D1014" t="inlineStr"/>
       <c r="E1014" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1014" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.pickupProduction</t>
+          <t>.Menu.Info.Title</t>
         </is>
       </c>
       <c r="G1014" t="inlineStr"/>
       <c r="H1014" t="inlineStr"/>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr"/>
       <c r="B1015" t="inlineStr">
         <is>
-          <t>Friends</t>
+          <t>To plan your city on foe-helper.com, we need to send your data to the website. &lt;br&gt;If you don't have an account there yet, your basic data will be sent along with this transmission. You can then register your account on the website.</t>
         </is>
       </c>
       <c r="C1015" t="inlineStr">
         <is>
-          <t>Vrienden</t>
+          <t>Om je stad te plannen op foe-helper.com, moeten we je gegevens naar de website sturen. &lt;br&gt;Als je daar nog geen account hebt, worden je basisgegevens meegestuurd. Vervolgens kan je je account registreren op de website.</t>
         </is>
       </c>
       <c r="D1015" t="inlineStr"/>
       <c r="E1015" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1015" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradePartnerFriend</t>
+          <t>.Boxes.CityMap.Desc1</t>
         </is>
       </c>
       <c r="G1015" t="inlineStr"/>
       <c r="H1015" t="inlineStr"/>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr"/>
       <c r="B1016" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Guild Treasury Export Log</t>
         </is>
       </c>
       <c r="C1016" t="inlineStr">
         <is>
-          <t>Opslaan</t>
+          <t>Gildekas - exporteer log</t>
         </is>
       </c>
       <c r="D1016" t="inlineStr"/>
       <c r="E1016" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1016" t="inlineStr">
         <is>
-          <t>.General.Save</t>
+          <t>.Boxes.Treasury.Title</t>
         </is>
       </c>
       <c r="G1016" t="inlineStr"/>
       <c r="H1016" t="inlineStr"/>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr"/>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>Your army has only Rogues remining. Either heal units using diamonds or retreat!</t>
+          <t>Target progress</t>
         </is>
       </c>
       <c r="C1017" t="inlineStr">
         <is>
-          <t>Je leger bestaat uit alleen schurken. Genees eenheden met diamanten of trek je terug!</t>
+          <t>Doel vooruitgang</t>
         </is>
       </c>
       <c r="D1017" t="inlineStr"/>
       <c r="E1017" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1017" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssist.Text.Rogue</t>
+          <t>.Boxes.MergerGame.targetProgress</t>
         </is>
       </c>
       <c r="G1017" t="inlineStr"/>
       <c r="H1017" t="inlineStr"/>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr"/>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Autoplay</t>
         </is>
       </c>
       <c r="C1018" t="inlineStr">
         <is>
-          <t>Bewaar</t>
+          <t>Automatisch afspelen</t>
         </is>
       </c>
       <c r="D1018" t="inlineStr"/>
       <c r="E1018" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1018" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Save</t>
+          <t>.Boxes.BetterMusic.Auto</t>
         </is>
       </c>
       <c r="G1018" t="inlineStr"/>
       <c r="H1018" t="inlineStr"/>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr"/>
       <c r="B1019" t="inlineStr">
         <is>
-          <t>min. level</t>
+          <t xml:space="preserve">&lt;em id='selectorCalc-Btn-closed' class='tooltip-error'&gt;Disabled: Visit the GBG map first!&lt;/em&gt; </t>
         </is>
       </c>
       <c r="C1019" t="inlineStr">
         <is>
-          <t>Minimum niveau</t>
+          <t xml:space="preserve">&lt;em id='selectorCalc-Btn-closed' class='tooltip-error'&gt;Gedeactiveerd: Bezoek de GSP kaart eerst!&lt;/em&gt; </t>
         </is>
       </c>
       <c r="D1019" t="inlineStr"/>
       <c r="E1019" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1019" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MinLevel</t>
+          <t>.Menu.Gildfight.Warning</t>
         </is>
       </c>
       <c r="G1019" t="inlineStr"/>
       <c r="H1019" t="inlineStr"/>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr"/>
       <c r="B1020" t="inlineStr">
         <is>
-          <t>Chains</t>
-[...2 lines deleted...]
-      <c r="C1020" t="inlineStr"/>
+          <t>Market Filter</t>
+        </is>
+      </c>
+      <c r="C1020" t="inlineStr">
+        <is>
+          <t>Markt filter</t>
+        </is>
+      </c>
       <c r="D1020" t="inlineStr"/>
       <c r="E1020" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1020" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Chains</t>
+          <t>.Settings.Entry.ShowMarketFilter</t>
         </is>
       </c>
       <c r="G1020" t="inlineStr"/>
       <c r="H1020" t="inlineStr"/>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr"/>
       <c r="B1021" t="inlineStr">
         <is>
-          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day)</t>
+          <t>Summer Event</t>
         </is>
       </c>
       <c r="C1021" t="inlineStr">
         <is>
-          <t>Het duurt __days__ dagen totdat de investering van __costs__ FP is terugverdient bij een dagelijkse productie vanf __fpproduction__ FP/dag en __goodsproduction__ goederen/dag (gelijk aan __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/dag)</t>
+          <t>Zomerevenement</t>
         </is>
       </c>
       <c r="D1021" t="inlineStr"/>
       <c r="E1021" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1021" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEvenTTGoods</t>
+          <t>.Boxes.FPCollector.summer_event</t>
         </is>
       </c>
       <c r="G1021" t="inlineStr"/>
       <c r="H1021" t="inlineStr"/>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr"/>
       <c r="B1022" t="inlineStr">
         <is>
-          <t>Show Sums:</t>
+          <t>Space Age Space Hub</t>
         </is>
       </c>
       <c r="C1022" t="inlineStr">
         <is>
-          <t>Toon Som:</t>
+          <t>Ruimtetijdperk Ruimte Hub</t>
         </is>
       </c>
       <c r="D1022" t="inlineStr"/>
       <c r="E1022" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1022" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.ShowSums</t>
+          <t>.Eras.23</t>
         </is>
       </c>
       <c r="G1022" t="inlineStr"/>
       <c r="H1022" t="inlineStr"/>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr"/>
       <c r="B1023" t="inlineStr">
         <is>
-          <t>Auction Settings</t>
+          <t>Values for the current Round</t>
         </is>
       </c>
       <c r="C1023" t="inlineStr">
         <is>
-          <t>Bieding instellingen</t>
+          <t>Waarden voor de huidige ronde</t>
         </is>
       </c>
       <c r="D1023" t="inlineStr"/>
       <c r="E1023" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1023" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Title</t>
+          <t>.Boxes.MergerGame.Round.Title</t>
         </is>
       </c>
       <c r="G1023" t="inlineStr"/>
       <c r="H1023" t="inlineStr"/>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr"/>
       <c r="B1024" t="inlineStr">
         <is>
-          <t>7d</t>
-[...2 lines deleted...]
-      <c r="C1024" t="inlineStr"/>
+          <t>PvP Arena</t>
+        </is>
+      </c>
+      <c r="C1024" t="inlineStr">
+        <is>
+          <t>PVP Arena</t>
+        </is>
+      </c>
       <c r="D1024" t="inlineStr"/>
       <c r="E1024" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1024" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.7d</t>
+          <t>.Boxes.Stats.Rewards.Source.pvp_arena</t>
         </is>
       </c>
       <c r="G1024" t="inlineStr"/>
       <c r="H1024" t="inlineStr"/>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr"/>
       <c r="B1025" t="inlineStr">
         <is>
-          <t>Close Box</t>
+          <t>Power leveling</t>
         </is>
       </c>
       <c r="C1025" t="inlineStr">
         <is>
-          <t>Sluit Box</t>
+          <t>Power levelen</t>
         </is>
       </c>
       <c r="D1025" t="inlineStr"/>
       <c r="E1025" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1025" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.Title</t>
+          <t>.Boxes.PowerLeveling.Title</t>
         </is>
       </c>
       <c r="G1025" t="inlineStr"/>
       <c r="H1025" t="inlineStr"/>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr"/>
       <c r="B1026" t="inlineStr">
         <is>
-          <t>Message</t>
+          <t>Visit tab Treasury in the guild profile to update treasury goods of your guild.</t>
         </is>
       </c>
       <c r="C1026" t="inlineStr">
         <is>
-          <t>Boodschap</t>
+          <t>Bezoek het tabblad Gildekas in het gildeprofiel om de goederen in de gildekas van jouw gilde bij te werken.</t>
         </is>
       </c>
       <c r="D1026" t="inlineStr"/>
       <c r="E1026" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1026" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Action</t>
+          <t>.Boxes.GuildMemberStat.GuildTreasuryNotification</t>
         </is>
       </c>
       <c r="G1026" t="inlineStr"/>
       <c r="H1026" t="inlineStr"/>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr"/>
       <c r="B1027" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Tomorrow Era</t>
         </is>
       </c>
       <c r="C1027" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Morgen</t>
         </is>
       </c>
       <c r="D1027" t="inlineStr"/>
       <c r="E1027" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1027" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.Level</t>
+          <t>.Eras.13</t>
         </is>
       </c>
       <c r="G1027" t="inlineStr"/>
       <c r="H1027" t="inlineStr"/>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr"/>
       <c r="B1028" t="inlineStr">
         <is>
-          <t>2k quest mark</t>
+          <t>Current amount placed in your city. Please note: Not all buildings might be in the era that is shown next to the name. Check the map to be sure!</t>
         </is>
       </c>
       <c r="C1028" t="inlineStr">
         <is>
-          <t>Opdrachtengrens</t>
+          <t>Let op: Niet alle gebouwen zijn mogelijk in het tijdperk dat naast de naam staat. controleer de kaart om zeker te zijn!</t>
         </is>
       </c>
       <c r="D1028" t="inlineStr"/>
       <c r="E1028" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1028" t="inlineStr">
         <is>
-          <t>.Settings.Entry.Show2kQuestMark</t>
+          <t>.Boxes.ProductionsRating.CountTooltip</t>
         </is>
       </c>
       <c r="G1028" t="inlineStr"/>
       <c r="H1028" t="inlineStr"/>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr"/>
       <c r="B1029" t="inlineStr">
         <is>
-          <t>Slot unlocked</t>
+          <t>Filter</t>
         </is>
       </c>
       <c r="C1029" t="inlineStr">
         <is>
-          <t>Slot geopend</t>
+          <t>Filter</t>
         </is>
       </c>
       <c r="D1029" t="inlineStr"/>
       <c r="E1029" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1029" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.sector_slot_unlocked</t>
+          <t>.Boxes.Infobox.Filter</t>
         </is>
       </c>
       <c r="G1029" t="inlineStr"/>
       <c r="H1029" t="inlineStr"/>
     </row>
     <row r="1030">
       <c r="A1030" t="inlineStr"/>
       <c r="B1030" t="inlineStr">
         <is>
-          <t>Show missing parts</t>
+          <t xml:space="preserve">Level </t>
         </is>
       </c>
       <c r="C1030" t="inlineStr">
         <is>
-          <t>Laat missende onderdelen zien</t>
+          <t xml:space="preserve">Niveau </t>
         </is>
       </c>
       <c r="D1030" t="inlineStr"/>
       <c r="E1030" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1030" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.TripleStateButton0</t>
+          <t>.Boxes.Calculator.Step</t>
         </is>
       </c>
       <c r="G1030" t="inlineStr"/>
       <c r="H1030" t="inlineStr"/>
     </row>
     <row r="1031">
       <c r="A1031" t="inlineStr"/>
       <c r="B1031" t="inlineStr">
         <is>
-          <t>Timer is up</t>
+          <t>Hide helper during battle</t>
         </is>
       </c>
       <c r="C1031" t="inlineStr">
         <is>
-          <t>Timer is afgelopen</t>
+          <t>Verberg Helper tijdens gevechten</t>
         </is>
       </c>
       <c r="D1031" t="inlineStr"/>
       <c r="E1031" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1031" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.AlertText</t>
+          <t>.Settings.HideHelperDuringBattle.Title</t>
         </is>
       </c>
       <c r="G1031" t="inlineStr"/>
       <c r="H1031" t="inlineStr"/>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr"/>
       <c r="B1032" t="inlineStr">
         <is>
-          <t>Unlocked level</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="C1032" t="inlineStr">
         <is>
-          <t>Ontgrendel niveau</t>
+          <t>Wijzigen</t>
         </is>
       </c>
       <c r="D1032" t="inlineStr"/>
       <c r="E1032" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1032" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.UnlockedLevel</t>
+          <t>.Boxes.Alerts.Form.Edit</t>
         </is>
       </c>
       <c r="G1032" t="inlineStr"/>
       <c r="H1032" t="inlineStr"/>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr"/>
       <c r="B1033" t="inlineStr">
         <is>
-          <t>Guild Battlegrounds</t>
+          <t>Advice settings</t>
         </is>
       </c>
       <c r="C1033" t="inlineStr">
         <is>
-          <t>Gildestrijdperk</t>
+          <t>Adviesinstellingen</t>
         </is>
       </c>
       <c r="D1033" t="inlineStr"/>
       <c r="E1033" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1033" t="inlineStr">
         <is>
-          <t>.Boxes.General.Guild_Battlegrounds</t>
+          <t>.Settings.ShowArmyAdvice.Button</t>
         </is>
       </c>
       <c r="G1033" t="inlineStr"/>
       <c r="H1033" t="inlineStr"/>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr"/>
       <c r="B1034" t="inlineStr">
         <is>
-          <t>Your FP Investments Summary</t>
+          <t>compare last</t>
         </is>
       </c>
       <c r="C1034" t="inlineStr">
         <is>
-          <t>Je FP investerings overzicht</t>
+          <t>Vergelijk vorige</t>
         </is>
       </c>
       <c r="D1034" t="inlineStr"/>
       <c r="E1034" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1034" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Title</t>
+          <t>.Boxes.GexStat.CompareLast</t>
         </is>
       </c>
       <c r="G1034" t="inlineStr"/>
       <c r="H1034" t="inlineStr"/>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr"/>
       <c r="B1035" t="inlineStr">
         <is>
-          <t>Date</t>
+          <t>SAM</t>
         </is>
       </c>
       <c r="C1035" t="inlineStr">
         <is>
-          <t>Datum</t>
+          <t>RTM</t>
         </is>
       </c>
       <c r="D1035" t="inlineStr"/>
       <c r="E1035" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1035" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Date</t>
+          <t>.Eras.18.short</t>
         </is>
       </c>
       <c r="G1035" t="inlineStr"/>
       <c r="H1035" t="inlineStr"/>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr"/>
       <c r="B1036" t="inlineStr">
         <is>
-          <t>Neighbours</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C1036" t="inlineStr">
         <is>
-          <t>Buren</t>
+          <t>Bewaar</t>
         </is>
       </c>
       <c r="D1036" t="inlineStr"/>
       <c r="E1036" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1036" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Neighbors</t>
+          <t>.Boxes.Alerts.Form.Save</t>
         </is>
       </c>
       <c r="G1036" t="inlineStr"/>
       <c r="H1036" t="inlineStr"/>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr"/>
       <c r="B1037" t="inlineStr">
         <is>
-          <t>Next Spawn</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C1037" t="inlineStr">
         <is>
-          <t>Volgende spawn</t>
+          <t>Opslaan</t>
         </is>
       </c>
       <c r="D1037" t="inlineStr"/>
       <c r="E1037" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1037" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.NextSpawn</t>
+          <t>.Boxes.General.Save</t>
         </is>
       </c>
       <c r="G1037" t="inlineStr"/>
       <c r="H1037" t="inlineStr"/>
     </row>
     <row r="1038">
       <c r="A1038" t="inlineStr"/>
       <c r="B1038" t="inlineStr">
         <is>
-          <t>Create Alert</t>
+          <t>uncommon</t>
         </is>
       </c>
       <c r="C1038" t="inlineStr">
         <is>
-          <t>Melding toevoegen</t>
+          <t>schaars</t>
         </is>
       </c>
       <c r="D1038" t="inlineStr"/>
       <c r="E1038" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1038" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.CreateAlert</t>
+          <t>.Boxes.Productions.AllyRarity.uncommon</t>
         </is>
       </c>
       <c r="G1038" t="inlineStr"/>
       <c r="H1038" t="inlineStr"/>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr"/>
       <c r="B1039" t="inlineStr">
         <is>
-          <t>Tavern Visit</t>
+          <t>instantly</t>
         </is>
       </c>
       <c r="C1039" t="inlineStr">
         <is>
-          <t>Taveernebezoeken</t>
+          <t>onmiddellijk</t>
         </is>
       </c>
       <c r="D1039" t="inlineStr"/>
       <c r="E1039" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1039" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.satDown</t>
+          <t>.Boxes.GuildMemberStat.Instantly</t>
         </is>
       </c>
       <c r="G1039" t="inlineStr"/>
       <c r="H1039" t="inlineStr"/>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr"/>
       <c r="B1040" t="inlineStr">
         <is>
-          <t>Show in-game notification instead of the native Desktop notification when the game window is focused.</t>
+          <t>Quantum Incursion Rewards</t>
         </is>
       </c>
       <c r="C1040" t="inlineStr">
         <is>
-          <t>Toon notificaties in het spel in plaats van op je desktop (PC) als het spel open staat.</t>
+          <t>Quantum Invasie Beloningen</t>
         </is>
       </c>
       <c r="D1040" t="inlineStr"/>
       <c r="E1040" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1040" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.InGame.Info</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.guild_raids</t>
         </is>
       </c>
       <c r="G1040" t="inlineStr"/>
       <c r="H1040" t="inlineStr"/>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr"/>
       <c r="B1041" t="inlineStr">
         <is>
-          <t>Attacking-Army</t>
+          <t>Wave 2</t>
         </is>
       </c>
       <c r="C1041" t="inlineStr">
         <is>
-          <t>Aanvallend-Leger</t>
+          <t>Golf 2</t>
         </is>
       </c>
       <c r="D1041" t="inlineStr"/>
       <c r="E1041" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1041" t="inlineStr">
         <is>
-          <t>.Boxes.Units.attack</t>
+          <t>.Boxes.BattleAssistAAConfig.Wave2</t>
         </is>
       </c>
       <c r="G1041" t="inlineStr"/>
       <c r="H1041" t="inlineStr"/>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr"/>
       <c r="B1042" t="inlineStr">
         <is>
-          <t>Unknown Guild</t>
+          <t>Boosts &amp; Production</t>
         </is>
       </c>
       <c r="C1042" t="inlineStr">
         <is>
-          <t>Onbekend Gilde</t>
+          <t>Boosts &amp; Producties</t>
         </is>
       </c>
       <c r="D1042" t="inlineStr"/>
       <c r="E1042" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1042" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.UnknownGuild</t>
+          <t>.Boxes.CityMap.Boosts</t>
         </is>
       </c>
       <c r="G1042" t="inlineStr"/>
       <c r="H1042" t="inlineStr"/>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr"/>
       <c r="B1043" t="inlineStr">
         <is>
-          <t>Preview</t>
+          <t>Menu Length</t>
         </is>
       </c>
       <c r="C1043" t="inlineStr">
         <is>
-          <t>Voorbeeld</t>
+          <t>Menu lengte</t>
         </is>
       </c>
       <c r="D1043" t="inlineStr"/>
       <c r="E1043" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1043" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Preview</t>
+          <t>.Settings.MenuLength.Title</t>
         </is>
       </c>
       <c r="G1043" t="inlineStr"/>
       <c r="H1043" t="inlineStr"/>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr"/>
       <c r="B1044" t="inlineStr">
         <is>
-          <t>Set Timer</t>
+          <t>FPs</t>
         </is>
       </c>
       <c r="C1044" t="inlineStr">
         <is>
-          <t>Timer instellen</t>
+          <t>Zelf te storten</t>
         </is>
       </c>
       <c r="D1044" t="inlineStr"/>
       <c r="E1044" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1044" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.SetTimer</t>
+          <t>.Boxes.OwnpartCalculator.Deposit</t>
         </is>
       </c>
       <c r="G1044" t="inlineStr"/>
       <c r="H1044" t="inlineStr"/>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr"/>
       <c r="B1045" t="inlineStr">
         <is>
-          <t>General</t>
+          <t>GB Tracker</t>
         </is>
       </c>
       <c r="C1045" t="inlineStr">
         <is>
-          <t>Algemeen</t>
+          <t>Grootse Gebouwen tracker</t>
         </is>
       </c>
       <c r="D1045" t="inlineStr"/>
       <c r="E1045" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1045" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.General</t>
+          <t>.Boxes.findGB.Title</t>
         </is>
       </c>
       <c r="G1045" t="inlineStr"/>
       <c r="H1045" t="inlineStr"/>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr"/>
       <c r="B1046" t="inlineStr">
         <is>
-          <t>Main Menu Countdown</t>
-[...6 lines deleted...]
-      </c>
+          <t>Offset to servertime (minutes)</t>
+        </is>
+      </c>
+      <c r="C1046" t="inlineStr"/>
       <c r="D1046" t="inlineStr"/>
       <c r="E1046" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1046" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.MenuIcon.Title</t>
+          <t>.Boxes.GuildFights.serverOffset</t>
         </is>
       </c>
       <c r="G1046" t="inlineStr"/>
       <c r="H1046" t="inlineStr"/>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr"/>
       <c r="B1047" t="inlineStr">
         <is>
-          <t>Do you want the rewards from GBG and GE to be displayed in a stream over the rewards bar?</t>
+          <t>Shop Assistant</t>
         </is>
       </c>
       <c r="C1047" t="inlineStr"/>
       <c r="D1047" t="inlineStr"/>
       <c r="E1047" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1047" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGRewards.Desc</t>
+          <t>.Settings.ShowShopAssist.Title</t>
         </is>
       </c>
       <c r="G1047" t="inlineStr"/>
       <c r="H1047" t="inlineStr"/>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr"/>
       <c r="B1048" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>Display counter for open quests in menu</t>
         </is>
       </c>
       <c r="C1048" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>Laat teller voor open queestes in menu zien</t>
         </is>
       </c>
       <c r="D1048" t="inlineStr"/>
       <c r="E1048" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1048" t="inlineStr">
         <is>
-          <t>.Eras.0.short</t>
+          <t>.Boxes.RecurringQuests.showCounter</t>
         </is>
       </c>
       <c r="G1048" t="inlineStr"/>
       <c r="H1048" t="inlineStr"/>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr"/>
       <c r="B1049" t="inlineStr">
         <is>
-          <t>Friends</t>
+          <t>Reward</t>
         </is>
       </c>
       <c r="C1049" t="inlineStr">
         <is>
-          <t>Vrienden</t>
+          <t>Beloning</t>
         </is>
       </c>
       <c r="D1049" t="inlineStr"/>
       <c r="E1049" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1049" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Friends</t>
+          <t>.Boxes.FPCollector.collectReward</t>
         </is>
       </c>
       <c r="G1049" t="inlineStr"/>
       <c r="H1049" t="inlineStr"/>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr"/>
       <c r="B1050" t="inlineStr">
         <is>
-          <t>End date</t>
+          <t>Rate</t>
         </is>
       </c>
       <c r="C1050" t="inlineStr">
         <is>
-          <t>Einddatum</t>
+          <t>Ratio</t>
         </is>
       </c>
       <c r="D1050" t="inlineStr"/>
       <c r="E1050" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1050" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.EndDate</t>
+          <t>.Boxes.Market.RateColumn</t>
         </is>
       </c>
       <c r="G1050" t="inlineStr"/>
       <c r="H1050" t="inlineStr"/>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr"/>
       <c r="B1051" t="inlineStr">
         <is>
-          <t>random</t>
+          <t>Create Alert</t>
         </is>
       </c>
       <c r="C1051" t="inlineStr">
         <is>
-          <t>willekeurig</t>
+          <t>Melding toevoegen</t>
         </is>
       </c>
       <c r="D1051" t="inlineStr"/>
       <c r="E1051" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1051" t="inlineStr">
         <is>
-          <t>.Boxes.Units.random</t>
+          <t>.Boxes.Alerts.Form.CreateAlert</t>
         </is>
       </c>
       <c r="G1051" t="inlineStr"/>
       <c r="H1051" t="inlineStr"/>
     </row>
     <row r="1052">
       <c r="A1052" t="inlineStr"/>
       <c r="B1052" t="inlineStr">
         <is>
-          <t>Your Alcatraz is ready to collect!</t>
-[...6 lines deleted...]
-      </c>
+          <t>Missing</t>
+        </is>
+      </c>
+      <c r="C1052" t="inlineStr"/>
       <c r="D1052" t="inlineStr"/>
       <c r="E1052" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1052" t="inlineStr">
         <is>
-          <t>.Boxes.Units.AlcaHarvest</t>
+          <t>.Boxes.ShopAssist.Missing</t>
         </is>
       </c>
       <c r="G1052" t="inlineStr"/>
       <c r="H1052" t="inlineStr"/>
     </row>
     <row r="1053">
       <c r="A1053" t="inlineStr"/>
       <c r="B1053" t="inlineStr">
         <is>
-          <t>In Colony</t>
+          <t>Show in-game notification instead of the native Desktop notification when the game window is focused.</t>
         </is>
       </c>
       <c r="C1053" t="inlineStr">
         <is>
-          <t>In Kolonie</t>
+          <t>Toon notificaties in het spel in plaats van op je desktop (PC) als het spel open staat.</t>
         </is>
       </c>
       <c r="D1053" t="inlineStr"/>
       <c r="E1053" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1053" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.InColony</t>
+          <t>.Boxes.Alerts.Preferences.InGame.Info</t>
         </is>
       </c>
       <c r="G1053" t="inlineStr"/>
       <c r="H1053" t="inlineStr"/>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr"/>
       <c r="B1054" t="inlineStr">
         <is>
-          <t>SAM</t>
+          <t>Cost = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __forderfactor__% &lt;small&gt;(Your invest)&lt;/small&gt; = __costs__</t>
         </is>
       </c>
       <c r="C1054" t="inlineStr">
         <is>
-          <t>RTM</t>
+          <t>Kosten = __nettoreward__&lt;small&gt;(netto beloning)&lt;/small&gt; * __forderfactor__%&lt;small&gt;(investering)&lt;/small&gt; = __costs__</t>
         </is>
       </c>
       <c r="D1054" t="inlineStr"/>
       <c r="E1054" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1054" t="inlineStr">
         <is>
-          <t>.Eras.18.short</t>
+          <t>.Boxes.Calculator.TTForderCosts</t>
         </is>
       </c>
       <c r="G1054" t="inlineStr"/>
       <c r="H1054" t="inlineStr"/>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr"/>
       <c r="B1055" t="inlineStr">
         <is>
-          <t>DD/MMM</t>
+          <t>Calculates all GB spots</t>
         </is>
       </c>
       <c r="C1055" t="inlineStr">
         <is>
-          <t>DD-MMM</t>
+          <t>Berekent voor jou alle plaatsen en zoekt naar snipe-bare plekken</t>
         </is>
       </c>
       <c r="D1055" t="inlineStr"/>
       <c r="E1055" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1055" t="inlineStr">
         <is>
-          <t>.DateShort</t>
+          <t>.Menu.Calculator.Desc</t>
         </is>
       </c>
       <c r="G1055" t="inlineStr"/>
       <c r="H1055" t="inlineStr"/>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr"/>
       <c r="B1056" t="inlineStr">
         <is>
-          <t>SASH</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C1056" t="inlineStr">
         <is>
-          <t>RTRH</t>
+          <t>Bewaar</t>
         </is>
       </c>
       <c r="D1056" t="inlineStr"/>
       <c r="E1056" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1056" t="inlineStr">
         <is>
-          <t>.Eras.23.short</t>
+          <t>.Boxes.Notice.Save</t>
         </is>
       </c>
       <c r="G1056" t="inlineStr"/>
       <c r="H1056" t="inlineStr"/>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr"/>
       <c r="B1057" t="inlineStr">
         <is>
-          <t>How much is expected per FSP-kit?</t>
-[...2 lines deleted...]
-      <c r="C1057" t="inlineStr"/>
+          <t>Break even in</t>
+        </is>
+      </c>
+      <c r="C1057" t="inlineStr">
+        <is>
+          <t>Break-even in</t>
+        </is>
+      </c>
       <c r="D1057" t="inlineStr"/>
       <c r="E1057" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1057" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.TitleFSPCalculator</t>
+          <t>.Boxes.GreatBuildings.BreakEven</t>
         </is>
       </c>
       <c r="G1057" t="inlineStr"/>
       <c r="H1057" t="inlineStr"/>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr"/>
       <c r="B1058" t="inlineStr">
         <is>
-          <t>uncommon</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="C1058" t="inlineStr">
         <is>
-          <t>schaars</t>
+          <t>IJT</t>
         </is>
       </c>
       <c r="D1058" t="inlineStr"/>
       <c r="E1058" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1058" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AllyRarity.uncommon</t>
+          <t>.Eras.3.short</t>
         </is>
       </c>
       <c r="G1058" t="inlineStr"/>
       <c r="H1058" t="inlineStr"/>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr"/>
       <c r="B1059" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Enabled</t>
         </is>
       </c>
       <c r="C1059" t="inlineStr">
         <is>
-          <t>Culturele</t>
+          <t>Zet aan</t>
         </is>
       </c>
       <c r="D1059" t="inlineStr"/>
       <c r="E1059" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1059" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.culture</t>
+          <t>.Boxes.ProductionsRating.Enabled</t>
         </is>
       </c>
       <c r="G1059" t="inlineStr"/>
       <c r="H1059" t="inlineStr"/>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr"/>
       <c r="B1060" t="inlineStr">
         <is>
-          <t>Idle Game (e.g. St. Patricks)</t>
-[...2 lines deleted...]
-      <c r="C1060" t="inlineStr"/>
+          <t>Daily</t>
+        </is>
+      </c>
+      <c r="C1060" t="inlineStr">
+        <is>
+          <t>Dagelijks</t>
+        </is>
+      </c>
       <c r="D1060" t="inlineStr"/>
       <c r="E1060" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1060" t="inlineStr">
         <is>
-          <t>.Settings.EventHelperIdle</t>
+          <t>.Boxes.Castle.Daily</t>
         </is>
       </c>
       <c r="G1060" t="inlineStr"/>
       <c r="H1060" t="inlineStr"/>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr"/>
       <c r="B1061" t="inlineStr">
         <is>
-          <t>EMA</t>
-[...6 lines deleted...]
-      </c>
+          <t>Please open a shop first</t>
+        </is>
+      </c>
+      <c r="C1061" t="inlineStr"/>
       <c r="D1061" t="inlineStr"/>
       <c r="E1061" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1061" t="inlineStr">
         <is>
-          <t>.Eras.4.short</t>
+          <t>.Menu.ShopAssist.DescWarning</t>
         </is>
       </c>
       <c r="G1061" t="inlineStr"/>
       <c r="H1061" t="inlineStr"/>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr"/>
       <c r="B1062" t="inlineStr">
         <is>
-          <t>Clear All</t>
+          <t>If an incident is displayed to be on a two-lane road, such a road must be built in order to be able to collect the reward!</t>
         </is>
       </c>
       <c r="C1062" t="inlineStr">
         <is>
-          <t>Venster opschonen</t>
+          <t>Als een incident op een 2-baans weg wordt aangegeven moet er wel een 2-baans weg gebouwd zijn om deze te kunnen inzamelen!</t>
         </is>
       </c>
       <c r="D1062" t="inlineStr"/>
       <c r="E1062" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1062" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.ResetBox</t>
+          <t>.Boxes.HiddenRewards.twolaneWarning</t>
         </is>
       </c>
       <c r="G1062" t="inlineStr"/>
       <c r="H1062" t="inlineStr"/>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr"/>
       <c r="B1063" t="inlineStr">
         <is>
-          <t>Antique dealer</t>
+          <t>Preview</t>
         </is>
       </c>
       <c r="C1063" t="inlineStr">
         <is>
-          <t>Antiquair</t>
+          <t>Voorbeeld</t>
         </is>
       </c>
       <c r="D1063" t="inlineStr"/>
       <c r="E1063" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1063" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.AntiqueDealer</t>
+          <t>.Boxes.Alerts.Form.Preview</t>
         </is>
       </c>
       <c r="G1063" t="inlineStr"/>
       <c r="H1063" t="inlineStr"/>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr"/>
       <c r="B1064" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>GBG Building Recommendation</t>
         </is>
       </c>
       <c r="C1064" t="inlineStr">
         <is>
-          <t>Gildeleden</t>
+          <t>GSP Gebouw aanbeveling</t>
         </is>
       </c>
       <c r="D1064" t="inlineStr"/>
       <c r="E1064" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1064" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.SelectPlayerGroupGuild</t>
+          <t>.Settings.Entry.ShowGBGBuildings</t>
         </is>
       </c>
       <c r="G1064" t="inlineStr"/>
       <c r="H1064" t="inlineStr"/>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr"/>
       <c r="B1065" t="inlineStr">
         <is>
-          <t>Displays a tool that suggests buildings to collect after collecting your Blue Galaxy</t>
+          <t>Group Name</t>
         </is>
       </c>
       <c r="C1065" t="inlineStr">
         <is>
-          <t>Toon een tool die suggesties doet welke gebouwen je moet oogsten na het oogsten van je Blauwe Melkweg</t>
+          <t>Groepsnaam</t>
         </is>
       </c>
       <c r="D1065" t="inlineStr"/>
       <c r="E1065" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1065" t="inlineStr">
         <is>
-          <t>.Settings.ShowBlueGalaxyHelper.Desc</t>
+          <t>.Boxes.Notice.GroupName</t>
         </is>
       </c>
       <c r="G1065" t="inlineStr"/>
       <c r="H1065" t="inlineStr"/>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr"/>
       <c r="B1066" t="inlineStr">
         <is>
-          <t>export last</t>
+          <t>Local settings</t>
         </is>
       </c>
       <c r="C1066" t="inlineStr">
         <is>
-          <t>Exporteer vorige</t>
+          <t>Lokale instellingen</t>
         </is>
       </c>
       <c r="D1066" t="inlineStr"/>
       <c r="E1066" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1066" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.ExportLast</t>
+          <t>.Boxes.DBExport.LocalSettings</t>
         </is>
       </c>
       <c r="G1066" t="inlineStr"/>
       <c r="H1066" t="inlineStr"/>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr"/>
       <c r="B1067" t="inlineStr">
         <is>
-          <t>A guild member statistic</t>
+          <t>Main Menu Countdown</t>
         </is>
       </c>
       <c r="C1067" t="inlineStr">
         <is>
-          <t>Statistiek van een gildelid</t>
+          <t>Aftellen hoofdmenu</t>
         </is>
       </c>
       <c r="D1067" t="inlineStr"/>
       <c r="E1067" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1067" t="inlineStr">
         <is>
-          <t>.Menu.GuildMemberStat.Desc</t>
+          <t>.Boxes.Alerts.Preferences.MenuIcon.Title</t>
         </is>
       </c>
       <c r="G1067" t="inlineStr"/>
       <c r="H1067" t="inlineStr"/>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr"/>
       <c r="B1068" t="inlineStr">
         <is>
-          <t>I Got it!</t>
+          <t>GBG (after negotiation or fight)</t>
         </is>
       </c>
       <c r="C1068" t="inlineStr">
         <is>
-          <t>Ik snap het!</t>
+          <t>GSP (na onderhandeling of gevecht)</t>
         </is>
       </c>
       <c r="D1068" t="inlineStr"/>
       <c r="E1068" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1068" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GotIt</t>
+          <t>.Boxes.FPCollector.battlegrounds_conquest</t>
         </is>
       </c>
       <c r="G1068" t="inlineStr"/>
       <c r="H1068" t="inlineStr"/>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr"/>
       <c r="B1069" t="inlineStr">
         <is>
-          <t>Attack%</t>
+          <t>SAT</t>
         </is>
       </c>
       <c r="C1069" t="inlineStr">
         <is>
-          <t>Aanval</t>
+          <t>RTT</t>
         </is>
       </c>
       <c r="D1069" t="inlineStr"/>
       <c r="E1069" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1069" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Attack</t>
+          <t>.Eras.22.short</t>
         </is>
       </c>
       <c r="G1069" t="inlineStr"/>
       <c r="H1069" t="inlineStr"/>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr"/>
       <c r="B1070" t="inlineStr">
         <is>
-          <t>Summer Event</t>
-[...6 lines deleted...]
-      </c>
+          <t>Date</t>
+        </is>
+      </c>
+      <c r="C1070" t="inlineStr"/>
       <c r="D1070" t="inlineStr"/>
       <c r="E1070" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1070" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.summerEvent</t>
+          <t>.General.Date</t>
         </is>
       </c>
       <c r="G1070" t="inlineStr"/>
       <c r="H1070" t="inlineStr"/>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr"/>
       <c r="B1071" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available Squares: </t>
-[...6 lines deleted...]
-      </c>
+          <t>Bar full:</t>
+        </is>
+      </c>
+      <c r="C1071" t="inlineStr"/>
       <c r="D1071" t="inlineStr"/>
       <c r="E1071" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1071" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.FreeArea</t>
+          <t>.Boxes.QIActions.FullAt</t>
         </is>
       </c>
       <c r="G1071" t="inlineStr"/>
       <c r="H1071" t="inlineStr"/>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr"/>
       <c r="B1072" t="inlineStr">
         <is>
-          <t>Alert Suggestions</t>
+          <t>Total Guild Power</t>
         </is>
       </c>
       <c r="C1072" t="inlineStr">
         <is>
-          <t>Alarm suggesties</t>
+          <t>Totaal gildemacht</t>
         </is>
       </c>
       <c r="D1072" t="inlineStr"/>
       <c r="E1072" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1072" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Suggestions.Title</t>
+          <t>.Boxes.GuildMemberStat.TotalGuildPower</t>
         </is>
       </c>
       <c r="G1072" t="inlineStr"/>
       <c r="H1072" t="inlineStr"/>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr"/>
       <c r="B1073" t="inlineStr">
         <is>
-          <t>Lists the FP costs for buying the required goods (applies only to GBs you have not yet built)</t>
+          <t>In Colony</t>
         </is>
       </c>
       <c r="C1073" t="inlineStr">
         <is>
-          <t>Toont de FP kosten voor het kopen van de benodigde goederen (geldt enkel voor nog niet gebouwde GG's)</t>
+          <t>In Kolonie</t>
         </is>
       </c>
       <c r="D1073" t="inlineStr"/>
       <c r="E1073" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1073" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTGoodCostsColumn</t>
+          <t>.Boxes.BetterMusic.InColony</t>
         </is>
       </c>
       <c r="G1073" t="inlineStr"/>
       <c r="H1073" t="inlineStr"/>
     </row>
     <row r="1074">
       <c r="A1074" t="inlineStr"/>
       <c r="B1074" t="inlineStr">
         <is>
-          <t>Upload Data</t>
+          <t>Hide reset-blocker when box minimized</t>
         </is>
       </c>
       <c r="C1074" t="inlineStr">
         <is>
-          <t>Data Uploaden</t>
+          <t>Verberg reset-blocker wanneer box geminimaliseerd is</t>
         </is>
       </c>
       <c r="D1074" t="inlineStr"/>
       <c r="E1074" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1074" t="inlineStr">
         <is>
-          <t>.Settings.Tab.Sending</t>
+          <t>.Boxes.MergerGame.hideOverlay</t>
         </is>
       </c>
       <c r="G1074" t="inlineStr"/>
       <c r="H1074" t="inlineStr"/>
     </row>
     <row r="1075">
       <c r="A1075" t="inlineStr"/>
       <c r="B1075" t="inlineStr">
         <is>
-          <t>Eff</t>
+          <t>rest FP</t>
         </is>
       </c>
       <c r="C1075" t="inlineStr">
         <is>
-          <t>Eff</t>
+          <t>Resterende FP</t>
         </is>
       </c>
       <c r="D1075" t="inlineStr"/>
       <c r="E1075" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1075" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Efficiency</t>
+          <t>.Boxes.Investment.Overview.SettingsRestFP</t>
         </is>
       </c>
       <c r="G1075" t="inlineStr"/>
       <c r="H1075" t="inlineStr"/>
     </row>
     <row r="1076">
       <c r="A1076" t="inlineStr"/>
       <c r="B1076" t="inlineStr">
         <is>
-          <t>GBs</t>
+          <t>Auto + Not locked</t>
         </is>
       </c>
       <c r="C1076" t="inlineStr">
         <is>
-          <t>GGs</t>
+          <t>Auto + Niet vergrendeld</t>
         </is>
       </c>
       <c r="D1076" t="inlineStr"/>
       <c r="E1076" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1076" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.greatbuilding</t>
+          <t>.Boxes.OwnpartCalculator.AutoWithUnsafe</t>
         </is>
       </c>
       <c r="G1076" t="inlineStr"/>
       <c r="H1076" t="inlineStr"/>
     </row>
     <row r="1077">
       <c r="A1077" t="inlineStr"/>
       <c r="B1077" t="inlineStr">
         <is>
-          <t>This information has already been collected</t>
+          <t xml:space="preserve">Rewards </t>
         </is>
       </c>
       <c r="C1077" t="inlineStr">
         <is>
-          <t>Deze informatie is al eerder bijgewerkt</t>
+          <t xml:space="preserve">Totale beloning </t>
         </is>
       </c>
       <c r="D1077" t="inlineStr"/>
       <c r="E1077" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1077" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.AllUpToDateDesc</t>
+          <t>.Boxes.Campagne.Reward</t>
         </is>
       </c>
       <c r="G1077" t="inlineStr"/>
       <c r="H1077" t="inlineStr"/>
     </row>
     <row r="1078">
       <c r="A1078" t="inlineStr"/>
       <c r="B1078" t="inlineStr">
         <is>
-          <t>Reward</t>
+          <t>https://docs.foe-helper.com/english/module/incidents</t>
         </is>
       </c>
       <c r="C1078" t="inlineStr">
         <is>
-          <t>Beloning</t>
+          <t>https://foe-helper.com/docs/2/incidents</t>
         </is>
       </c>
       <c r="D1078" t="inlineStr"/>
       <c r="E1078" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1078" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.collectReward</t>
+          <t>.Boxes.HiddenRewards.HelpLink</t>
         </is>
       </c>
       <c r="G1078" t="inlineStr"/>
       <c r="H1078" t="inlineStr"/>
     </row>
     <row r="1079">
       <c r="A1079" t="inlineStr"/>
       <c r="B1079" t="inlineStr">
         <is>
-          <t>Show only adjacent sectors countdowns</t>
-[...6 lines deleted...]
-      </c>
+          <t>Size-list in Reconstruction Mode</t>
+        </is>
+      </c>
+      <c r="C1079" t="inlineStr"/>
       <c r="D1079" t="inlineStr"/>
       <c r="E1079" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1079" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowAdjacentSectors</t>
+          <t>.Settings.Entry.ShowReconstructionList</t>
         </is>
       </c>
       <c r="G1079" t="inlineStr"/>
       <c r="H1079" t="inlineStr"/>
     </row>
     <row r="1080">
       <c r="A1080" t="inlineStr"/>
       <c r="B1080" t="inlineStr">
         <is>
-          <t>Offer</t>
+          <t>English</t>
         </is>
       </c>
       <c r="C1080" t="inlineStr">
         <is>
-          <t>Aanbieding</t>
+          <t>Nederlands</t>
         </is>
       </c>
       <c r="D1080" t="inlineStr"/>
       <c r="E1080" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1080" t="inlineStr">
         <is>
-          <t>.Boxes.Market.OfferColumn</t>
+          <t>._Language</t>
         </is>
       </c>
       <c r="G1080" t="inlineStr"/>
       <c r="H1080" t="inlineStr"/>
     </row>
     <row r="1081">
       <c r="A1081" t="inlineStr"/>
       <c r="B1081" t="inlineStr">
         <is>
-          <t>We still calculate with 5 tries, because we do not have the data to support negotiations with more tries.</t>
+          <t>FoE Helper</t>
         </is>
       </c>
       <c r="C1081" t="inlineStr">
         <is>
-          <t>We rekenen nog steeds met 5 beurten, omdat we niet voldoende gegevens hebben om meer beurten te ondersteunen.</t>
+          <t>FoE Helper</t>
         </is>
       </c>
       <c r="D1081" t="inlineStr"/>
       <c r="E1081" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1081" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.ChanceGreaterThan5</t>
+          <t>.Global.BoxTitle</t>
         </is>
       </c>
       <c r="G1081" t="inlineStr"/>
       <c r="H1081" t="inlineStr"/>
     </row>
     <row r="1082">
       <c r="A1082" t="inlineStr"/>
       <c r="B1082" t="inlineStr">
         <is>
-          <t>This value is used for ranking buildings producing goods. How many FP is one good worth to you?</t>
+          <t>FP Collector Overview</t>
         </is>
       </c>
       <c r="C1082" t="inlineStr">
         <is>
-          <t>Deze waarde wordt gebruikt voor het rangschikken van gebouwen die grondstoffen produceren. Hoeveel FP is een grondstof waard voor jou?</t>
+          <t>FP Inners Overzicht</t>
         </is>
       </c>
       <c r="D1082" t="inlineStr"/>
       <c r="E1082" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1082" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.TTGoodsValue</t>
+          <t>.Menu.fpCollector.Title</t>
         </is>
       </c>
       <c r="G1082" t="inlineStr"/>
       <c r="H1082" t="inlineStr"/>
     </row>
     <row r="1083">
       <c r="A1083" t="inlineStr"/>
       <c r="B1083" t="inlineStr">
         <is>
-          <t>Sector conquered</t>
+          <t>Settings</t>
         </is>
       </c>
       <c r="C1083" t="inlineStr">
         <is>
-          <t>Sector veroverd</t>
+          <t>Instellingen</t>
         </is>
       </c>
       <c r="D1083" t="inlineStr"/>
       <c r="E1083" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1083" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.sector_conquered</t>
+          <t>.Menu.Settings.Title</t>
         </is>
       </c>
       <c r="G1083" t="inlineStr"/>
       <c r="H1083" t="inlineStr"/>
     </row>
     <row r="1084">
       <c r="A1084" t="inlineStr"/>
       <c r="B1084" t="inlineStr">
         <is>
-          <t>Building Name</t>
+          <t>GBG Rewards</t>
         </is>
       </c>
       <c r="C1084" t="inlineStr">
         <is>
-          <t>Gebouwnaam</t>
+          <t>GvG Beloningen</t>
         </is>
       </c>
       <c r="D1084" t="inlineStr"/>
       <c r="E1084" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1084" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Name</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.battlegrounds_conquest</t>
         </is>
       </c>
       <c r="G1084" t="inlineStr"/>
       <c r="H1084" t="inlineStr"/>
     </row>
     <row r="1085">
       <c r="A1085" t="inlineStr"/>
       <c r="B1085" t="inlineStr">
         <is>
-          <t>let titles finish</t>
+          <t>Cost/Prize</t>
         </is>
       </c>
       <c r="C1085" t="inlineStr">
         <is>
-          <t>laat titels afmaken</t>
+          <t>Kosten/Prijs</t>
         </is>
       </c>
       <c r="D1085" t="inlineStr"/>
       <c r="E1085" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1085" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Finish</t>
+          <t>.Boxes.EventChests.CostPerPrize</t>
         </is>
       </c>
       <c r="G1085" t="inlineStr"/>
       <c r="H1085" t="inlineStr"/>
     </row>
     <row r="1086">
       <c r="A1086" t="inlineStr"/>
       <c r="B1086" t="inlineStr">
         <is>
-          <t>Actions</t>
+          <t>Minimum Score</t>
         </is>
       </c>
       <c r="C1086" t="inlineStr"/>
       <c r="D1086" t="inlineStr"/>
       <c r="E1086" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1086" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.Actions</t>
+          <t>.Boxes.ProductionsRating.InventoryBuildingScore</t>
         </is>
       </c>
       <c r="G1086" t="inlineStr"/>
       <c r="H1086" t="inlineStr"/>
     </row>
     <row r="1087">
       <c r="A1087" t="inlineStr"/>
       <c r="B1087" t="inlineStr">
         <is>
-          <t>-- Create a player group ? --</t>
+          <t>Attack boost def. army</t>
         </is>
       </c>
       <c r="C1087" t="inlineStr">
         <is>
-          <t>-- Maak een speler groep aan?--</t>
+          <t>Aanval boost verd. leger</t>
         </is>
       </c>
       <c r="D1087" t="inlineStr"/>
       <c r="E1087" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1087" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.SelectPlayerGroupDefault</t>
+          <t>.Boxes.Productions.att_boost_defender</t>
         </is>
       </c>
       <c r="G1087" t="inlineStr"/>
       <c r="H1087" t="inlineStr"/>
     </row>
     <row r="1088">
       <c r="A1088" t="inlineStr"/>
       <c r="B1088" t="inlineStr">
         <is>
-          <t>Local settings</t>
+          <t>Disabled: Start a Negotiation first!</t>
         </is>
       </c>
       <c r="C1088" t="inlineStr">
         <is>
-          <t>Lokale instellingen</t>
+          <t>Gedeactiveerd: Start eerst een onderhandeling!</t>
         </is>
       </c>
       <c r="D1088" t="inlineStr"/>
       <c r="E1088" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1088" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.LocalSettings</t>
+          <t>.Menu.Negotiation.Warning</t>
         </is>
       </c>
       <c r="G1088" t="inlineStr"/>
       <c r="H1088" t="inlineStr"/>
     </row>
     <row r="1089">
       <c r="A1089" t="inlineStr"/>
       <c r="B1089" t="inlineStr">
         <is>
-          <t>Upgrade Kit</t>
+          <t>Save current goods?</t>
         </is>
       </c>
       <c r="C1089" t="inlineStr">
         <is>
-          <t>Verbeterkit</t>
+          <t>Huidige goederen besparen?</t>
         </is>
       </c>
       <c r="D1089" t="inlineStr"/>
       <c r="E1089" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1089" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.UpgradeKit</t>
+          <t>.Boxes.Negotiation.SaveCurrentEraGoods</t>
         </is>
       </c>
       <c r="G1089" t="inlineStr"/>
       <c r="H1089" t="inlineStr"/>
     </row>
     <row r="1090">
       <c r="A1090" t="inlineStr"/>
       <c r="B1090" t="inlineStr">
         <is>
-          <t>Top 5</t>
+          <t>Block board when Task complete</t>
         </is>
       </c>
       <c r="C1090" t="inlineStr"/>
       <c r="D1090" t="inlineStr"/>
       <c r="E1090" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1090" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Fifth</t>
+          <t>.Boxes.MergerGame.opticalTaskWarning</t>
         </is>
       </c>
       <c r="G1090" t="inlineStr"/>
       <c r="H1090" t="inlineStr"/>
     </row>
     <row r="1091">
       <c r="A1091" t="inlineStr"/>
       <c r="B1091" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/compare-friends</t>
+          <t>All Ages</t>
         </is>
       </c>
       <c r="C1091" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/compare-friends</t>
+          <t>Alle tijdperken</t>
         </is>
       </c>
       <c r="D1091" t="inlineStr"/>
       <c r="E1091" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1091" t="inlineStr">
         <is>
-          <t>.Boxes.CompareFriendsThreads.HelpLink</t>
+          <t>.Boxes.Stats.BtnAllPlayableEras</t>
         </is>
       </c>
       <c r="G1091" t="inlineStr"/>
       <c r="H1091" t="inlineStr"/>
     </row>
     <row r="1092">
       <c r="A1092" t="inlineStr"/>
       <c r="B1092" t="inlineStr">
         <is>
-          <t>Forums: go here for support and submitting ideas, as well as bug reports.</t>
+          <t>https://docs.foe-helper.com/english/module/mergergame</t>
         </is>
       </c>
       <c r="C1092" t="inlineStr">
         <is>
-          <t>Fora: Ga hier naartoe voor hulp, om ideeën in te dienen en om fouten te rapporteren.</t>
+          <t>https://docs.foe-helper.com/english/module/mergergame</t>
         </is>
       </c>
       <c r="D1092" t="inlineStr"/>
       <c r="E1092" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1092" t="inlineStr">
         <is>
-          <t>.Settings.Help.Forums</t>
+          <t>.Boxes.MergerGame.HelpLink</t>
         </is>
       </c>
       <c r="G1092" t="inlineStr"/>
       <c r="H1092" t="inlineStr"/>
     </row>
     <row r="1093">
       <c r="A1093" t="inlineStr"/>
       <c r="B1093" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Level 1 building or selection kit</t>
         </is>
       </c>
       <c r="C1093" t="inlineStr">
         <is>
-          <t>Goederengebouwen</t>
+          <t>Level 1 gebouw of selectiekit</t>
         </is>
       </c>
       <c r="D1093" t="inlineStr"/>
       <c r="E1093" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1093" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.goods</t>
+          <t>.Boxes.Kits.Base</t>
         </is>
       </c>
       <c r="G1093" t="inlineStr"/>
       <c r="H1093" t="inlineStr"/>
     </row>
     <row r="1094">
       <c r="A1094" t="inlineStr"/>
       <c r="B1094" t="inlineStr">
         <is>
-          <t>Wildpark-Event</t>
+          <t>Total FPs Required</t>
         </is>
       </c>
       <c r="C1094" t="inlineStr">
         <is>
-          <t>Fauna Evenement</t>
+          <t>Totaal aantal FP</t>
         </is>
       </c>
       <c r="D1094" t="inlineStr"/>
       <c r="E1094" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1094" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.wildlife_event</t>
+          <t>.Boxes.OwnpartCalculator.LGTotalFP</t>
         </is>
       </c>
       <c r="G1094" t="inlineStr"/>
       <c r="H1094" t="inlineStr"/>
     </row>
     <row r="1095">
       <c r="A1095" t="inlineStr"/>
       <c r="B1095" t="inlineStr">
         <is>
-          <t>Done in</t>
+          <t>&lt;span style='color:#29b206'&gt;Remaining&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
         </is>
       </c>
       <c r="C1095" t="inlineStr">
         <is>
-          <t>Gereed binnen</t>
+          <t>&lt;span style='color:#29b206'&gt;Overschot&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Tekort&lt;/span&gt;</t>
         </is>
       </c>
       <c r="D1095" t="inlineStr"/>
       <c r="E1095" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1095" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.DoneIn</t>
+          <t>.Boxes.Technologies.DescStillMissing</t>
         </is>
       </c>
       <c r="G1095" t="inlineStr"/>
       <c r="H1095" t="inlineStr"/>
     </row>
     <row r="1096">
       <c r="A1096" t="inlineStr"/>
       <c r="B1096" t="inlineStr">
         <is>
-          <t>Side View</t>
+          <t>Defence%</t>
         </is>
       </c>
       <c r="C1096" t="inlineStr">
         <is>
-          <t>Vogelperspectief</t>
+          <t>Verdediging%</t>
         </is>
       </c>
       <c r="D1096" t="inlineStr"/>
       <c r="E1096" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1096" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.CavalierPerspecitve</t>
+          <t>.Boxes.Units.Defend</t>
         </is>
       </c>
       <c r="G1096" t="inlineStr"/>
       <c r="H1096" t="inlineStr"/>
     </row>
     <row r="1097">
       <c r="A1097" t="inlineStr"/>
       <c r="B1097" t="inlineStr">
         <is>
-          <t>Displays all your in-stock buildings, upgrades, and selection kits from Sets and Chains.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Duplicate</t>
+        </is>
+      </c>
+      <c r="C1097" t="inlineStr"/>
       <c r="D1097" t="inlineStr"/>
       <c r="E1097" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1097" t="inlineStr">
         <is>
-          <t>.Menu.Kits.Desc</t>
+          <t>.Boxes.ProductionsRating.PresetDuplicate</t>
         </is>
       </c>
       <c r="G1097" t="inlineStr"/>
       <c r="H1097" t="inlineStr"/>
     </row>
     <row r="1098">
       <c r="A1098" t="inlineStr"/>
       <c r="B1098" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Your City</t>
         </is>
       </c>
       <c r="C1098" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Jouw stad</t>
         </is>
       </c>
       <c r="D1098" t="inlineStr"/>
       <c r="E1098" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1098" t="inlineStr">
         <is>
-          <t>.Menu.unitsGex.Title</t>
+          <t>.Boxes.CityMap.YourCity</t>
         </is>
       </c>
       <c r="G1098" t="inlineStr"/>
       <c r="H1098" t="inlineStr"/>
     </row>
     <row r="1099">
       <c r="A1099" t="inlineStr"/>
       <c r="B1099" t="inlineStr">
         <is>
-          <t>Boost Sources</t>
+          <t>Alert Suggestions</t>
         </is>
       </c>
       <c r="C1099" t="inlineStr">
         <is>
-          <t>Boost Bronnen</t>
+          <t>Alarm suggesties</t>
         </is>
       </c>
       <c r="D1099" t="inlineStr"/>
       <c r="E1099" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1099" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.open</t>
+          <t>.Boxes.Alerts.Preferences.Suggestions.Title</t>
         </is>
       </c>
       <c r="G1099" t="inlineStr"/>
       <c r="H1099" t="inlineStr"/>
     </row>
     <row r="1100">
       <c r="A1100" t="inlineStr"/>
       <c r="B1100" t="inlineStr">
         <is>
-          <t>BPs</t>
-[...6 lines deleted...]
-      </c>
+          <t>Click here to see the changes:</t>
+        </is>
+      </c>
+      <c r="C1100" t="inlineStr"/>
       <c r="D1100" t="inlineStr"/>
       <c r="E1100" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1100" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.BPs</t>
+          <t>.Menu.NewVersion.Desc</t>
         </is>
       </c>
       <c r="G1100" t="inlineStr"/>
       <c r="H1100" t="inlineStr"/>
     </row>
     <row r="1101">
       <c r="A1101" t="inlineStr"/>
       <c r="B1101" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Your Treasure Daily</t>
         </is>
       </c>
       <c r="C1101" t="inlineStr">
         <is>
-          <t>Gratis</t>
+          <t>Goederen - Dagelijks</t>
         </is>
       </c>
       <c r="D1101" t="inlineStr"/>
       <c r="E1101" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1101" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.TitleFree</t>
+          <t>.Boxes.Stats.SourceTitle.statsTreasurePlayerD</t>
         </is>
       </c>
       <c r="G1101" t="inlineStr"/>
       <c r="H1101" t="inlineStr"/>
     </row>
     <row r="1102">
       <c r="A1102" t="inlineStr"/>
       <c r="B1102" t="inlineStr">
         <is>
-          <t>About FoE Helper</t>
+          <t>Please visit all maps once to unlock the power data and collect guild data.</t>
         </is>
       </c>
       <c r="C1102" t="inlineStr">
         <is>
-          <t>Over FoE Helper</t>
+          <t>Bezoek alle kaarten één keer om de krachtgegevens te ontgrendelen en gildegegevens te verzamelen.</t>
         </is>
       </c>
       <c r="D1102" t="inlineStr"/>
       <c r="E1102" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1102" t="inlineStr">
         <is>
-          <t>.Settings.About.Title</t>
+          <t>.Boxes.GvGMap.OverviewExplainer</t>
         </is>
       </c>
       <c r="G1102" t="inlineStr"/>
       <c r="H1102" t="inlineStr"/>
     </row>
     <row r="1103">
       <c r="A1103" t="inlineStr"/>
       <c r="B1103" t="inlineStr">
         <is>
-          <t>Quest name</t>
+          <t>BPs</t>
         </is>
       </c>
       <c r="C1103" t="inlineStr">
         <is>
-          <t>Opdracht naam</t>
+          <t>BD's</t>
         </is>
       </c>
       <c r="D1103" t="inlineStr"/>
       <c r="E1103" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1103" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.Table.Quest</t>
+          <t>.Boxes.Investment.Overview.Blueprints</t>
         </is>
       </c>
       <c r="G1103" t="inlineStr"/>
       <c r="H1103" t="inlineStr"/>
     </row>
     <row r="1104">
       <c r="A1104" t="inlineStr"/>
       <c r="B1104" t="inlineStr">
         <is>
-          <t>Expected activation costs</t>
-[...2 lines deleted...]
-      <c r="C1104" t="inlineStr"/>
+          <t>This value is used for ranking buildings producing goods. How many FP is one good worth to you?</t>
+        </is>
+      </c>
+      <c r="C1104" t="inlineStr">
+        <is>
+          <t>Deze waarde wordt gebruikt voor het rangschikken van gebouwen die grondstoffen produceren. Hoeveel FP is een grondstof waard voor jou?</t>
+        </is>
+      </c>
       <c r="D1104" t="inlineStr"/>
       <c r="E1104" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1104" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.UnlockingCosts</t>
+          <t>.Boxes.BlueGalaxy.TTGoodsValue</t>
         </is>
       </c>
       <c r="G1104" t="inlineStr"/>
       <c r="H1104" t="inlineStr"/>
     </row>
     <row r="1105">
       <c r="A1105" t="inlineStr"/>
       <c r="B1105" t="inlineStr">
         <is>
-          <t>Create for all sectors</t>
-[...6 lines deleted...]
-      </c>
+          <t>Cannot import presets from this file.</t>
+        </is>
+      </c>
+      <c r="C1105" t="inlineStr"/>
       <c r="D1105" t="inlineStr"/>
       <c r="E1105" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1105" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.CreateAllSectors</t>
+          <t>.Boxes.ProductionsRating.PresetImportError</t>
         </is>
       </c>
       <c r="G1105" t="inlineStr"/>
       <c r="H1105" t="inlineStr"/>
     </row>
     <row r="1106">
       <c r="A1106" t="inlineStr"/>
       <c r="B1106" t="inlineStr">
         <is>
-          <t>Spoils of War</t>
+          <t>Event Assistants</t>
         </is>
       </c>
       <c r="C1106" t="inlineStr">
         <is>
-          <t>Oorlgsbuit</t>
+          <t>Evenementen assistenten</t>
         </is>
       </c>
       <c r="D1106" t="inlineStr"/>
       <c r="E1106" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1106" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.spoilsOfWar</t>
+          <t>.Settings.Entry.ShowEventChest</t>
         </is>
       </c>
       <c r="G1106" t="inlineStr"/>
       <c r="H1106" t="inlineStr"/>
     </row>
     <row r="1107">
       <c r="A1107" t="inlineStr"/>
       <c r="B1107" t="inlineStr">
         <is>
-          <t>Cost</t>
+          <t>let titles finish</t>
         </is>
       </c>
       <c r="C1107" t="inlineStr">
         <is>
-          <t>Kosten</t>
+          <t>laat titels afmaken</t>
         </is>
       </c>
       <c r="D1107" t="inlineStr"/>
       <c r="E1107" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1107" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Commitment</t>
+          <t>.Boxes.BetterMusic.Finish</t>
         </is>
       </c>
       <c r="G1107" t="inlineStr"/>
       <c r="H1107" t="inlineStr"/>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr"/>
       <c r="B1108" t="inlineStr">
         <is>
-          <t>Negotiation Blocker</t>
+          <t>Group by Name</t>
         </is>
       </c>
       <c r="C1108" t="inlineStr">
         <is>
-          <t>Onderhandel blokkade</t>
+          <t>Groeperen op naam</t>
         </is>
       </c>
       <c r="D1108" t="inlineStr"/>
       <c r="E1108" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1108" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowMapTradeWarning</t>
+          <t>.Boxes.Stats.BtnToggleGroupByTitle</t>
         </is>
       </c>
       <c r="G1108" t="inlineStr"/>
       <c r="H1108" t="inlineStr"/>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr"/>
       <c r="B1109" t="inlineStr">
         <is>
-          <t>Main Prize</t>
+          <t>Choose a value between 1 and 4 !&amp;#10;Choose a smaller value for more data&amp;#10;or a larger one for better viewing.</t>
         </is>
       </c>
       <c r="C1109" t="inlineStr">
         <is>
-          <t>Hoofdprijs</t>
+          <t>Kies een waarde tussen 1 en 4 !&amp;#10;Kies een kleinere waarde voor meer gegevens&amp;#10;of een grotere voor een beter beeld.</t>
         </is>
       </c>
       <c r="D1109" t="inlineStr"/>
       <c r="E1109" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1109" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.MainPrize</t>
+          <t>.Boxes.Units.PictogramScalingDesc</t>
         </is>
       </c>
       <c r="G1109" t="inlineStr"/>
       <c r="H1109" t="inlineStr"/>
     </row>
     <row r="1110">
       <c r="A1110" t="inlineStr"/>
       <c r="B1110" t="inlineStr">
         <is>
-          <t>Guild Power</t>
+          <t>Settings</t>
         </is>
       </c>
       <c r="C1110" t="inlineStr">
         <is>
-          <t>Gildemacht</t>
+          <t>Instellingen</t>
         </is>
       </c>
       <c r="D1110" t="inlineStr"/>
       <c r="E1110" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1110" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.clan_power_production</t>
+          <t>.Boxes.Settings.Title</t>
         </is>
       </c>
       <c r="G1110" t="inlineStr"/>
       <c r="H1110" t="inlineStr"/>
     </row>
     <row r="1111">
       <c r="A1111" t="inlineStr"/>
       <c r="B1111" t="inlineStr">
         <is>
-          <t>Display FP Investment sums</t>
+          <t>Time</t>
         </is>
       </c>
       <c r="C1111" t="inlineStr">
         <is>
-          <t>Toon FP investeringstotalen</t>
+          <t>Tijd</t>
         </is>
       </c>
       <c r="D1111" t="inlineStr"/>
       <c r="E1111" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1111" t="inlineStr">
         <is>
-          <t>.Settings.ShowInvestments.Title</t>
+          <t>.Boxes.Castle.Time</t>
         </is>
       </c>
       <c r="G1111" t="inlineStr"/>
       <c r="H1111" t="inlineStr"/>
     </row>
     <row r="1112">
       <c r="A1112" t="inlineStr"/>
       <c r="B1112" t="inlineStr">
         <is>
-          <t xml:space="preserve">Data was successfully Uploaded…  Now visit </t>
+          <t>Done in</t>
         </is>
       </c>
       <c r="C1112" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gegevens zijn succesvol geüpload …  Bezoek nu </t>
+          <t>Gereed binnen</t>
         </is>
       </c>
       <c r="D1112" t="inlineStr"/>
       <c r="E1112" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1112" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.SubmitSuccess</t>
+          <t>.Boxes.BlueGalaxy.DoneIn</t>
         </is>
       </c>
       <c r="G1112" t="inlineStr"/>
       <c r="H1112" t="inlineStr"/>
     </row>
     <row r="1113">
       <c r="A1113" t="inlineStr"/>
       <c r="B1113" t="inlineStr">
         <is>
-          <t>Roadless buildings</t>
-[...2 lines deleted...]
-      <c r="C1113" t="inlineStr"/>
+          <t>Buildings Efficiency Rating</t>
+        </is>
+      </c>
+      <c r="C1113" t="inlineStr">
+        <is>
+          <t>Gebouw efficiency waardering</t>
+        </is>
+      </c>
       <c r="D1113" t="inlineStr"/>
       <c r="E1113" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1113" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.roadless</t>
+          <t>.Boxes.ProductionsRating.Title</t>
         </is>
       </c>
       <c r="G1113" t="inlineStr"/>
       <c r="H1113" t="inlineStr"/>
     </row>
     <row r="1114">
       <c r="A1114" t="inlineStr"/>
       <c r="B1114" t="inlineStr">
         <is>
-          <t>Battles</t>
+          <t>Please load ingame guild member overview to activate statistic</t>
         </is>
       </c>
       <c r="C1114" t="inlineStr">
         <is>
-          <t>Gevechten</t>
+          <t>Open in het spel het gildeleden overzicht om deze statistieken te activeren</t>
         </is>
       </c>
       <c r="D1114" t="inlineStr"/>
       <c r="E1114" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1114" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Battles</t>
+          <t>.Menu.GuildMemberStat.Warning</t>
         </is>
       </c>
       <c r="G1114" t="inlineStr"/>
       <c r="H1114" t="inlineStr"/>
     </row>
     <row r="1115">
       <c r="A1115" t="inlineStr"/>
       <c r="B1115" t="inlineStr">
         <is>
-          <t>Add</t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="C1115" t="inlineStr">
         <is>
-          <t>Voeg toe</t>
+          <t>Gildengevechten (GG)</t>
         </is>
       </c>
       <c r="D1115" t="inlineStr"/>
       <c r="E1115" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1115" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Add</t>
+          <t>.Boxes.Stats.Rewards.Source.battlegrounds_conquest</t>
         </is>
       </c>
       <c r="G1115" t="inlineStr"/>
       <c r="H1115" t="inlineStr"/>
     </row>
     <row r="1116">
       <c r="A1116" t="inlineStr"/>
       <c r="B1116" t="inlineStr">
         <is>
-          <t>Optional: How many FP rewards do you get per day? This information is used to calculate profitability for further Arc levels. To get a suggestion go to: Town Hall &gt; News &gt; Event History and scroll through all pages</t>
+          <t>Boost Sources</t>
         </is>
       </c>
       <c r="C1116" t="inlineStr">
         <is>
-          <t>Optioneel: Hoeveel FP beloningen krijg je per dag? Deze informatie wordt gebruikt om de winstgevendheid te berekenen voor extra Arc levels. Om een idee te krijgen ga naar Stadhuis &gt; Nieuws &gt; Gebeurtenissen overzicht en blader door de pagina's</t>
+          <t>Boost Bronnen</t>
         </is>
       </c>
       <c r="D1116" t="inlineStr"/>
       <c r="E1116" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1116" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTRewardPerDay</t>
+          <t>.Boxes.BoostList.open</t>
         </is>
       </c>
       <c r="G1116" t="inlineStr"/>
       <c r="H1116" t="inlineStr"/>
     </row>
     <row r="1117">
       <c r="A1117" t="inlineStr"/>
       <c r="B1117" t="inlineStr">
         <is>
-          <t>Treasury Goods</t>
+          <t>BPs</t>
         </is>
       </c>
       <c r="C1117" t="inlineStr">
         <is>
-          <t>Gildekas Goederen</t>
+          <t>BD's</t>
         </is>
       </c>
       <c r="D1117" t="inlineStr"/>
       <c r="E1117" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1117" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.TreasuryGoods</t>
+          <t>.Boxes.Calculator.BPs</t>
         </is>
       </c>
       <c r="G1117" t="inlineStr"/>
       <c r="H1117" t="inlineStr"/>
     </row>
     <row r="1118">
       <c r="A1118" t="inlineStr"/>
       <c r="B1118" t="inlineStr">
         <is>
-          <t>Attacks</t>
+          <t>Please continue on your own</t>
         </is>
       </c>
       <c r="C1118" t="inlineStr">
         <is>
-          <t>Aanvallen</t>
+          <t>Onderhandel zelf verder</t>
         </is>
       </c>
       <c r="D1118" t="inlineStr"/>
       <c r="E1118" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1118" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Attacks</t>
+          <t>.Boxes.Negotiation.TryContinue</t>
         </is>
       </c>
       <c r="G1118" t="inlineStr"/>
       <c r="H1118" t="inlineStr"/>
     </row>
     <row r="1119">
       <c r="A1119" t="inlineStr"/>
       <c r="B1119" t="inlineStr">
         <is>
-          <t>Medals profit</t>
+          <t>This list shows for which of the quests the helper is sure you have already received diamonds - quests are listed here as open even if you have already received diamonds for that quest on another device or before this feature was activated. Since medals only show up as rewards if diamonds have been obtained before, the list will update after either diamonds or medals are obtained.</t>
         </is>
       </c>
       <c r="C1119" t="inlineStr">
         <is>
-          <t>Medaille winst</t>
+          <t>Deze lijst laat zien voor welke van de missies de helper zeker weet dat je al diamanten hebt ontvangen - missies worden hier weergegeven als open, zelfs als je al diamanten hebt ontvangen voor die zoektocht op een ander apparaat of voordat deze functie werd geactiveerd. Aangezien medailles alleen als beloning verschijnen als er eerder diamanten zijn verkregen, wordt de lijst bijgewerkt nadat diamanten of medailles zijn verkregen.</t>
         </is>
       </c>
       <c r="D1119" t="inlineStr"/>
       <c r="E1119" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1119" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.MedalsProfit</t>
+          <t>.Boxes.RecurringQuests.Warning</t>
         </is>
       </c>
       <c r="G1119" t="inlineStr"/>
       <c r="H1119" t="inlineStr"/>
     </row>
     <row r="1120">
       <c r="A1120" t="inlineStr"/>
       <c r="B1120" t="inlineStr">
         <is>
-          <t>__tiles__ * __fppertile__ = __opcost__ FPs have been subtracted. This is lost by removing other FP producing buildings to make space for __tiles__ tiles to build the GB.</t>
+          <t>Ready to loot!</t>
         </is>
       </c>
       <c r="C1120" t="inlineStr">
         <is>
-          <t>__tiles__ * __fppertile__ = __opcost__ FP zijn afgetrokken. Deze zijn verloren gegaan door het verwijderen van andere FP producerende gebouwen om ruimte te maken voor __tiles__ grondvlakjes om het GG te bouwen.</t>
+          <t>Klaar om te verzamelen!</t>
         </is>
       </c>
       <c r="D1120" t="inlineStr"/>
       <c r="E1120" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1120" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.NewGBFPProductionTT</t>
+          <t>.Boxes.Units.ReadyToLoot</t>
         </is>
       </c>
       <c r="G1120" t="inlineStr"/>
       <c r="H1120" t="inlineStr"/>
     </row>
     <row r="1121">
       <c r="A1121" t="inlineStr"/>
       <c r="B1121" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/discord</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; has just placed a bid for __amount__ Trade Coins.</t>
         </is>
       </c>
       <c r="C1121" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/discord</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; heeft zonet __amount__ munten geboden.</t>
         </is>
       </c>
       <c r="D1121" t="inlineStr"/>
       <c r="E1121" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1121" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.HelpLink</t>
+          <t>.Boxes.Infobox.Messages.Auction</t>
         </is>
       </c>
       <c r="G1121" t="inlineStr"/>
       <c r="H1121" t="inlineStr"/>
     </row>
     <row r="1122">
       <c r="A1122" t="inlineStr"/>
       <c r="B1122" t="inlineStr">
         <is>
-          <t>How many elements should the Infobox display  and save?&lt;br&gt;Empty or "0" means infinite.</t>
+          <t>Create for all sectors</t>
         </is>
       </c>
       <c r="C1122" t="inlineStr">
         <is>
-          <t>Hoeveel elementen moet de Infobox tonen en opslaan?&lt;br&gt;Leeg of "0" betekent geen limiet.</t>
+          <t>Maak aan voor alle sectoren</t>
         </is>
       </c>
       <c r="D1122" t="inlineStr"/>
       <c r="E1122" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1122" t="inlineStr">
         <is>
-          <t>.Settings.InfoboxEntryCount.Desc</t>
+          <t>.Boxes.Alerts.Form.CreateAllSectors</t>
         </is>
       </c>
       <c r="G1122" t="inlineStr"/>
       <c r="H1122" t="inlineStr"/>
     </row>
     <row r="1123">
       <c r="A1123" t="inlineStr"/>
       <c r="B1123" t="inlineStr">
         <is>
-          <t>Alert active</t>
+          <t>Auto hide all on battle</t>
         </is>
       </c>
       <c r="C1123" t="inlineStr">
         <is>
-          <t>Alarm actief</t>
+          <t>Verberg alles automatisch in gevecht</t>
         </is>
       </c>
       <c r="D1123" t="inlineStr"/>
       <c r="E1123" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1123" t="inlineStr">
         <is>
-          <t>.Boxes.InactivesSettings.AlertActive</t>
+          <t>.Boxes.CloseBox.AutoHideOnBattle</t>
         </is>
       </c>
       <c r="G1123" t="inlineStr"/>
       <c r="H1123" t="inlineStr"/>
     </row>
     <row r="1124">
       <c r="A1124" t="inlineStr"/>
       <c r="B1124" t="inlineStr">
         <is>
-          <t>Space Age Titan</t>
+          <t>Cost</t>
         </is>
       </c>
       <c r="C1124" t="inlineStr">
         <is>
-          <t>Ruimtetijdperk Titan</t>
+          <t>Kosten</t>
         </is>
       </c>
       <c r="D1124" t="inlineStr"/>
       <c r="E1124" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1124" t="inlineStr">
         <is>
-          <t>.Eras.22</t>
+          <t>.Boxes.Calculator.Commitment</t>
         </is>
       </c>
       <c r="G1124" t="inlineStr"/>
       <c r="H1124" t="inlineStr"/>
     </row>
     <row r="1125">
       <c r="A1125" t="inlineStr"/>
       <c r="B1125" t="inlineStr">
         <is>
-          <t>Ally Overview</t>
+          <t>VF</t>
         </is>
       </c>
       <c r="C1125" t="inlineStr">
         <is>
-          <t>Bondgenoten Overzicht</t>
+          <t>VT</t>
         </is>
       </c>
       <c r="D1125" t="inlineStr"/>
       <c r="E1125" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1125" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.Title</t>
+          <t>.Eras.17.short</t>
         </is>
       </c>
       <c r="G1125" t="inlineStr"/>
       <c r="H1125" t="inlineStr"/>
     </row>
     <row r="1126">
       <c r="A1126" t="inlineStr"/>
       <c r="B1126" t="inlineStr">
         <is>
-          <t>Quantum Incursion Rewards</t>
+          <t>show GBG round selector</t>
         </is>
       </c>
       <c r="C1126" t="inlineStr">
         <is>
-          <t>Quantum Invasie Beloningen</t>
+          <t>Toon GSP selectie</t>
         </is>
       </c>
       <c r="D1126" t="inlineStr"/>
       <c r="E1126" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1126" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.guild_raids</t>
+          <t>.Boxes.GuildFights.ShowRoundSelector</t>
         </is>
       </c>
       <c r="G1126" t="inlineStr"/>
       <c r="H1126" t="inlineStr"/>
     </row>
     <row r="1127">
       <c r="A1127" t="inlineStr"/>
       <c r="B1127" t="inlineStr">
         <is>
-          <t>When opening the building menu in a GBG Province, a table is displayed, showing the possible building combinations that would be better than the current one, sorted by their relative impact on the Guild Treasury.</t>
+          <t>Box alignment</t>
         </is>
       </c>
       <c r="C1127" t="inlineStr">
         <is>
-          <t>Wanneer je het gebouwmenu in een GSP-provincie opent, wordt een tabel weergegeven die de mogelijke gebouwcombinaties toont die beter zouden zijn dan de huidige, gesorteerd op hun relatieve impact op de Gilde schatkist.</t>
+          <t>Box uitlijning</t>
         </is>
       </c>
       <c r="D1127" t="inlineStr"/>
       <c r="E1127" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1127" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGBuildings.Desc</t>
+          <t>.Boxes.CloseBox.BoxAlignment</t>
         </is>
       </c>
       <c r="G1127" t="inlineStr"/>
       <c r="H1127" t="inlineStr"/>
     </row>
     <row r="1128">
       <c r="A1128" t="inlineStr"/>
       <c r="B1128" t="inlineStr">
         <is>
-          <t>Show links</t>
+          <t>Count relics in menu icon</t>
         </is>
       </c>
       <c r="C1128" t="inlineStr">
         <is>
-          <t>Toon links</t>
+          <t>Aantallen iconen in menu icoon tonen</t>
         </is>
       </c>
       <c r="D1128" t="inlineStr"/>
       <c r="E1128" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1128" t="inlineStr">
         <is>
-          <t>.Settings.ShowLinks.Title</t>
+          <t>.Settings.CountRelics</t>
         </is>
       </c>
       <c r="G1128" t="inlineStr"/>
       <c r="H1128" t="inlineStr"/>
     </row>
     <row r="1129">
       <c r="A1129" t="inlineStr"/>
       <c r="B1129" t="inlineStr">
         <is>
-          <t>Target progress</t>
+          <t>End date</t>
         </is>
       </c>
       <c r="C1129" t="inlineStr">
         <is>
-          <t>Doel vooruitgang</t>
+          <t>Einddatum</t>
         </is>
       </c>
       <c r="D1129" t="inlineStr"/>
       <c r="E1129" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1129" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.targetProgress</t>
+          <t>.Boxes.GuildMemberStat.EndDate</t>
         </is>
       </c>
       <c r="G1129" t="inlineStr"/>
       <c r="H1129" t="inlineStr"/>
     </row>
     <row r="1130">
       <c r="A1130" t="inlineStr"/>
       <c r="B1130" t="inlineStr">
         <is>
-          <t>Click here or drag an exported JSON file / Zip archive into this field to import the data.</t>
+          <t>Which FP producing GB should you upgrade next?</t>
         </is>
       </c>
       <c r="C1130" t="inlineStr">
         <is>
-          <t>Klik hier of sleep een geëxporteerd JSON bestand / Zip archief naar dit veld om te data te importeren.</t>
+          <t>Welk FP producerend GG zou je eerst moeten verbeteren?</t>
         </is>
       </c>
       <c r="D1130" t="inlineStr"/>
       <c r="E1130" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1130" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ImportDescription</t>
+          <t>.Menu.greatbuildings.Desc</t>
         </is>
       </c>
       <c r="G1130" t="inlineStr"/>
       <c r="H1130" t="inlineStr"/>
     </row>
     <row r="1131">
       <c r="A1131" t="inlineStr"/>
       <c r="B1131" t="inlineStr">
         <is>
-          <t>Auto hide all on battle</t>
+          <t>Guilds</t>
         </is>
       </c>
       <c r="C1131" t="inlineStr">
         <is>
-          <t>Verberg alles automatisch in gevecht</t>
+          <t>Gildes</t>
         </is>
       </c>
       <c r="D1131" t="inlineStr"/>
       <c r="E1131" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1131" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.AutoHideOnBattle</t>
+          <t>.Boxes.GvGMap.Guilds</t>
         </is>
       </c>
       <c r="G1131" t="inlineStr"/>
       <c r="H1131" t="inlineStr"/>
     </row>
     <row r="1132">
       <c r="A1132" t="inlineStr"/>
       <c r="B1132" t="inlineStr">
         <is>
-          <t>Show Army Advice</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hide most details</t>
+        </is>
+      </c>
+      <c r="C1132" t="inlineStr"/>
       <c r="D1132" t="inlineStr"/>
       <c r="E1132" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1132" t="inlineStr">
         <is>
-          <t>.Settings.ShowArmyAdvice.Title</t>
+          <t>.Settings.ShowOwnPartMinView.Desc</t>
         </is>
       </c>
       <c r="G1132" t="inlineStr"/>
       <c r="H1132" t="inlineStr"/>
     </row>
     <row r="1133">
       <c r="A1133" t="inlineStr"/>
       <c r="B1133" t="inlineStr">
         <is>
-          <t>This value is used for ranking goods producing buildings. How many FP is one good worth to you?</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="C1133" t="inlineStr">
         <is>
-          <t>Deze waarde wordt gebruikt om een ranglijst te maken van goederen producerende gebouwen. Op hoeveel FP waardeer jij één goed?</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="D1133" t="inlineStr"/>
       <c r="E1133" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1133" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTGoodsValue</t>
+          <t>.Boxes.Infobox.FilterGex</t>
         </is>
       </c>
       <c r="G1133" t="inlineStr"/>
       <c r="H1133" t="inlineStr"/>
     </row>
     <row r="1134">
       <c r="A1134" t="inlineStr"/>
       <c r="B1134" t="inlineStr">
         <is>
-          <t>Fast Unit</t>
+          <t>GB Calculator</t>
         </is>
       </c>
       <c r="C1134" t="inlineStr">
         <is>
-          <t>Snelle Eenheid</t>
+          <t>GG Calculator</t>
         </is>
       </c>
       <c r="D1134" t="inlineStr"/>
       <c r="E1134" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1134" t="inlineStr">
         <is>
-          <t>.Boxes.Units.fast</t>
+          <t>.Settings.Entry.ShowOwnPartOnAllGBs</t>
         </is>
       </c>
       <c r="G1134" t="inlineStr"/>
       <c r="H1134" t="inlineStr"/>
     </row>
     <row r="1135">
       <c r="A1135" t="inlineStr"/>
       <c r="B1135" t="inlineStr">
         <is>
-          <t>Future Era</t>
+          <t>Last 2 Ages</t>
         </is>
       </c>
       <c r="C1135" t="inlineStr">
         <is>
-          <t>Toekomst</t>
+          <t>Laatste 2 tijdsperken</t>
         </is>
       </c>
       <c r="D1135" t="inlineStr"/>
       <c r="E1135" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1135" t="inlineStr">
         <is>
-          <t>.Eras.14</t>
+          <t>.Boxes.Stats.BtnLastEras</t>
         </is>
       </c>
       <c r="G1135" t="inlineStr"/>
       <c r="H1135" t="inlineStr"/>
     </row>
     <row r="1136">
       <c r="A1136" t="inlineStr"/>
       <c r="B1136" t="inlineStr">
         <is>
-          <t>Date</t>
-[...2 lines deleted...]
-      <c r="C1136" t="inlineStr"/>
+          <t>No data available!&lt;br /&gt;Please visit the results page of the guild expedition overview to update the data.</t>
+        </is>
+      </c>
+      <c r="C1136" t="inlineStr">
+        <is>
+          <t>Geen data gevonden&lt;br/&gt;Ga naar het "Bijdrage aan Gilde Expeditie" scherm in de Gilde Expeditie om de data te vernieuwen.</t>
+        </is>
+      </c>
       <c r="D1136" t="inlineStr"/>
       <c r="E1136" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1136" t="inlineStr">
         <is>
-          <t>.General.Date</t>
+          <t>.Boxes.GexStat.ResultsNoData</t>
         </is>
       </c>
       <c r="G1136" t="inlineStr"/>
       <c r="H1136" t="inlineStr"/>
     </row>
     <row r="1137">
       <c r="A1137" t="inlineStr"/>
       <c r="B1137" t="inlineStr">
         <is>
-          <t>Trillion</t>
+          <t>Happiness</t>
         </is>
       </c>
       <c r="C1137" t="inlineStr">
         <is>
-          <t>Biljoen (T)</t>
+          <t>Tevredenheid</t>
         </is>
       </c>
       <c r="D1137" t="inlineStr"/>
       <c r="E1137" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1137" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.T</t>
+          <t>.Boxes.Productions.Happiness</t>
         </is>
       </c>
       <c r="G1137" t="inlineStr"/>
       <c r="H1137" t="inlineStr"/>
     </row>
     <row r="1138">
       <c r="A1138" t="inlineStr"/>
       <c r="B1138" t="inlineStr">
         <is>
-          <t>% Attack</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C1138" t="inlineStr">
         <is>
-          <t>% Aanval</t>
+          <t>Kosten</t>
         </is>
       </c>
       <c r="D1138" t="inlineStr"/>
       <c r="E1138" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1138" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.Attack</t>
+          <t>.Boxes.EventChests.Cost</t>
         </is>
       </c>
       <c r="G1138" t="inlineStr"/>
       <c r="H1138" t="inlineStr"/>
     </row>
     <row r="1139">
       <c r="A1139" t="inlineStr"/>
       <c r="B1139" t="inlineStr">
         <is>
-          <t>Player ID</t>
+          <t xml:space="preserve"> are 4+ Ages behind</t>
         </is>
       </c>
       <c r="C1139" t="inlineStr">
         <is>
-          <t>Speler ID</t>
+          <t xml:space="preserve"> lopen 4+ tijdperken achter</t>
         </is>
       </c>
       <c r="D1139" t="inlineStr"/>
       <c r="E1139" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1139" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.PlayerID</t>
+          <t>.Boxes.CityMap.OlderThan4Era</t>
         </is>
       </c>
       <c r="G1139" t="inlineStr"/>
       <c r="H1139" t="inlineStr"/>
     </row>
     <row r="1140">
       <c r="A1140" t="inlineStr"/>
       <c r="B1140" t="inlineStr">
         <is>
-          <t>Visit your members towns to update the building statistic.</t>
+          <t>Round ⇋</t>
         </is>
       </c>
       <c r="C1140" t="inlineStr">
         <is>
-          <t>Bezoek de steden van leden om de gebouw statistieken bij te werken.</t>
+          <t>Ronde ⇋</t>
         </is>
       </c>
       <c r="D1140" t="inlineStr"/>
       <c r="E1140" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1140" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildBuildingNotification</t>
+          <t>.Boxes.MergerGame.Round</t>
         </is>
       </c>
       <c r="G1140" t="inlineStr"/>
       <c r="H1140" t="inlineStr"/>
     </row>
     <row r="1141">
       <c r="A1141" t="inlineStr"/>
       <c r="B1141" t="inlineStr">
         <is>
-          <t>Overview of all allies and buildings that have room for them.</t>
-[...2 lines deleted...]
-      <c r="C1141" t="inlineStr"/>
+          <t>Plunder Reward</t>
+        </is>
+      </c>
+      <c r="C1141" t="inlineStr">
+        <is>
+          <t>Plunderbeloning</t>
+        </is>
+      </c>
       <c r="D1141" t="inlineStr"/>
       <c r="E1141" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1141" t="inlineStr">
         <is>
-          <t>.Menu.Allies.Desc</t>
+          <t>.Boxes.FPCollector.plunderReward</t>
         </is>
       </c>
       <c r="G1141" t="inlineStr"/>
       <c r="H1141" t="inlineStr"/>
     </row>
     <row r="1142">
       <c r="A1142" t="inlineStr"/>
       <c r="B1142" t="inlineStr">
         <is>
-          <t>Scouting Cost</t>
+          <t>Delete group and sites</t>
         </is>
       </c>
       <c r="C1142" t="inlineStr">
         <is>
-          <t>Verkenningskosten</t>
+          <t>Wis Groep en Sites</t>
         </is>
       </c>
       <c r="D1142" t="inlineStr"/>
       <c r="E1142" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1142" t="inlineStr">
         <is>
-          <t>.Boxes.scoutingTimes.ScoutingCost</t>
+          <t>.Boxes.Notice.DeleteGroup</t>
         </is>
       </c>
       <c r="G1142" t="inlineStr"/>
       <c r="H1142" t="inlineStr"/>
     </row>
     <row r="1143">
       <c r="A1143" t="inlineStr"/>
       <c r="B1143" t="inlineStr">
         <is>
-          <t>GB Investment Overview</t>
-[...6 lines deleted...]
-      </c>
+          <t>Guild Expedition</t>
+        </is>
+      </c>
+      <c r="C1143" t="inlineStr"/>
       <c r="D1143" t="inlineStr"/>
       <c r="E1143" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1143" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.Title</t>
+          <t>.Boxes.FPCollector.guild_expedition_reward_notification</t>
         </is>
       </c>
       <c r="G1143" t="inlineStr"/>
       <c r="H1143" t="inlineStr"/>
     </row>
     <row r="1144">
       <c r="A1144" t="inlineStr"/>
       <c r="B1144" t="inlineStr">
         <is>
-          <t>If you delete previously recorded data, they cannot be retrieved.</t>
+          <t>1 FP equals __percent__% bonus for attacking army</t>
         </is>
       </c>
       <c r="C1144" t="inlineStr">
         <is>
-          <t>Als je opgeslagen data verwijdert, kan dit niet hersteld worden.</t>
+          <t>1 FP is gelijk aan __percent__% bonus voor je aanvallend leger</t>
         </is>
       </c>
       <c r="D1144" t="inlineStr"/>
       <c r="E1144" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1144" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.DeleteDataWarning</t>
+          <t>.Boxes.GreatBuildings.AttackPerFP</t>
         </is>
       </c>
       <c r="G1144" t="inlineStr"/>
       <c r="H1144" t="inlineStr"/>
     </row>
     <row r="1145">
       <c r="A1145" t="inlineStr"/>
       <c r="B1145" t="inlineStr">
         <is>
-          <t>Rewards Bar Info</t>
-[...2 lines deleted...]
-      <c r="C1145" t="inlineStr"/>
+          <t>Quantum Incursion</t>
+        </is>
+      </c>
+      <c r="C1145" t="inlineStr">
+        <is>
+          <t>Quantum Invasie</t>
+        </is>
+      </c>
       <c r="D1145" t="inlineStr"/>
       <c r="E1145" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1145" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGRewards.Title</t>
+          <t>.Boxes.FPCollector.guild_raids</t>
         </is>
       </c>
       <c r="G1145" t="inlineStr"/>
       <c r="H1145" t="inlineStr"/>
     </row>
     <row r="1146">
       <c r="A1146" t="inlineStr"/>
       <c r="B1146" t="inlineStr">
         <is>
-          <t>Show progress filter</t>
-[...2 lines deleted...]
-      <c r="C1146" t="inlineStr"/>
+          <t>Show guild treasury log export tool</t>
+        </is>
+      </c>
+      <c r="C1146" t="inlineStr">
+        <is>
+          <t>Toont de Gildeschat log exporteer applicatie</t>
+        </is>
+      </c>
       <c r="D1146" t="inlineStr"/>
       <c r="E1146" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1146" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.ShowProgressFilter</t>
+          <t>.Settings.ShowGuildTreasuryLogExport.Title</t>
         </is>
       </c>
       <c r="G1146" t="inlineStr"/>
       <c r="H1146" t="inlineStr"/>
     </row>
     <row r="1147">
       <c r="A1147" t="inlineStr"/>
       <c r="B1147" t="inlineStr">
         <is>
-          <t>Select resources for successful negotiations.</t>
+          <t>compression</t>
         </is>
       </c>
       <c r="C1147" t="inlineStr">
         <is>
-          <t>Doet goederenvoorstellen voor succesvolle onderhandelingen.</t>
+          <t>compressie</t>
         </is>
       </c>
       <c r="D1147" t="inlineStr"/>
       <c r="E1147" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1147" t="inlineStr">
         <is>
-          <t>.Menu.Negotiation.Desc</t>
-[...2 lines deleted...]
-      <c r="G1147" t="inlineStr"/>
+          <t>.Boxes.DBExport.Compression</t>
+        </is>
+      </c>
+      <c r="G1147" t="inlineStr">
+        <is>
+          <t>Context please.</t>
+        </is>
+      </c>
       <c r="H1147" t="inlineStr"/>
     </row>
     <row r="1148">
       <c r="A1148" t="inlineStr"/>
       <c r="B1148" t="inlineStr">
         <is>
-          <t>Links</t>
+          <t>Fellowship Event</t>
         </is>
       </c>
       <c r="C1148" t="inlineStr">
         <is>
-          <t>Links</t>
+          <t>Broederschapsevenement</t>
         </is>
       </c>
       <c r="D1148" t="inlineStr"/>
       <c r="E1148" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1148" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowLinks</t>
+          <t>.Boxes.FPCollector.hero_event</t>
         </is>
       </c>
       <c r="G1148" t="inlineStr"/>
       <c r="H1148" t="inlineStr"/>
     </row>
     <row r="1149">
       <c r="A1149" t="inlineStr"/>
       <c r="B1149" t="inlineStr">
         <is>
-          <t>Battle Potions</t>
+          <t>Delete Alert</t>
         </is>
       </c>
       <c r="C1149" t="inlineStr">
         <is>
-          <t>Gevechtsdrankjes</t>
+          <t>Verwijder waarschuwing</t>
         </is>
       </c>
       <c r="D1149" t="inlineStr"/>
       <c r="E1149" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1149" t="inlineStr">
         <is>
-          <t>.Settings.ShowPotions.Title</t>
+          <t>.Boxes.GuildFights.DeleteAlert</t>
         </is>
       </c>
       <c r="G1149" t="inlineStr"/>
       <c r="H1149" t="inlineStr"/>
     </row>
     <row r="1150">
       <c r="A1150" t="inlineStr"/>
       <c r="B1150" t="inlineStr">
         <is>
-          <t>all</t>
+          <t>Auction</t>
         </is>
       </c>
       <c r="C1150" t="inlineStr">
         <is>
-          <t>alle</t>
+          <t>Veiling</t>
         </is>
       </c>
       <c r="D1150" t="inlineStr"/>
       <c r="E1150" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1150" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.CountAll</t>
-[...2 lines deleted...]
-      <c r="G1150" t="inlineStr"/>
+          <t>.Boxes.Infobox.FilterAuction</t>
+        </is>
+      </c>
+      <c r="G1150" t="inlineStr">
+        <is>
+          <t>In the English version of the extension's Infobox, the auction message type is marked using the German keyword, Auktion, instead of the English one.  The filter selection is good, but not the whole message lines themselves.</t>
+        </is>
+      </c>
       <c r="H1150" t="inlineStr"/>
     </row>
     <row r="1151">
       <c r="A1151" t="inlineStr"/>
       <c r="B1151" t="inlineStr">
         <is>
-          <t>Rating value of 1% bonus for attacking army (in FP)</t>
+          <t>Please level up</t>
         </is>
       </c>
       <c r="C1151" t="inlineStr">
         <is>
-          <t>Waardering van 1% bonus voor je aanvallende leger (in FP)</t>
+          <t>Verhoog level aub</t>
         </is>
       </c>
       <c r="D1151" t="inlineStr"/>
       <c r="E1151" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1151" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.AttackValue</t>
+          <t>.Boxes.OwnpartCalculator.OptionsLevelUp</t>
         </is>
       </c>
       <c r="G1151" t="inlineStr"/>
       <c r="H1151" t="inlineStr"/>
     </row>
     <row r="1152">
       <c r="A1152" t="inlineStr"/>
       <c r="B1152" t="inlineStr">
         <is>
-          <t>show group names</t>
+          <t>Saved!</t>
         </is>
       </c>
       <c r="C1152" t="inlineStr">
         <is>
-          <t>winkel groepnamen</t>
+          <t>Opgeslagen!</t>
         </is>
       </c>
       <c r="D1152" t="inlineStr"/>
       <c r="E1152" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1152" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.ShowGroupNames</t>
+          <t>.Boxes.GuildFights.SaveMessage.Title</t>
         </is>
       </c>
       <c r="G1152" t="inlineStr"/>
       <c r="H1152" t="inlineStr"/>
     </row>
     <row r="1153">
       <c r="A1153" t="inlineStr"/>
       <c r="B1153" t="inlineStr">
         <is>
-          <t>Guild Member Overview</t>
+          <t>at</t>
         </is>
       </c>
       <c r="C1153" t="inlineStr">
         <is>
-          <t>Gildeleden overzicht</t>
+          <t>om</t>
         </is>
       </c>
       <c r="D1153" t="inlineStr"/>
       <c r="E1153" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1153" t="inlineStr">
         <is>
-          <t>.Menu.GuildMemberStat.Title</t>
+          <t>.Boxes.GuildFights.Time</t>
         </is>
       </c>
       <c r="G1153" t="inlineStr"/>
       <c r="H1153" t="inlineStr"/>
     </row>
     <row r="1154">
       <c r="A1154" t="inlineStr"/>
       <c r="B1154" t="inlineStr">
         <is>
-          <t>Wrong goods selected, please finish manually</t>
+          <t>Battle Potions</t>
         </is>
       </c>
       <c r="C1154" t="inlineStr">
         <is>
-          <t>Verkeerde goederen geselecteerd, maak de onderhandeling handmatig af</t>
+          <t>Gevechtsdranken</t>
         </is>
       </c>
       <c r="D1154" t="inlineStr"/>
       <c r="E1154" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1154" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.WrongGoods</t>
+          <t>.Settings.Entry.ShowPotions</t>
         </is>
       </c>
       <c r="G1154" t="inlineStr"/>
       <c r="H1154" t="inlineStr"/>
     </row>
     <row r="1155">
       <c r="A1155" t="inlineStr"/>
       <c r="B1155" t="inlineStr">
         <is>
-          <t>Owner</t>
+          <t>Updates the 'GB calculator' for GBs of other players</t>
         </is>
       </c>
       <c r="C1155" t="inlineStr">
         <is>
-          <t>Eigenaar</t>
+          <t>Ververst de 'GG rekenmachine' voor GG's van andere spelers</t>
         </is>
       </c>
       <c r="D1155" t="inlineStr"/>
       <c r="E1155" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1155" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Owner</t>
+          <t>.Settings.ShowOwnPartOnAllGBs.Desc</t>
         </is>
       </c>
       <c r="G1155" t="inlineStr"/>
       <c r="H1155" t="inlineStr"/>
     </row>
     <row r="1156">
       <c r="A1156" t="inlineStr"/>
       <c r="B1156" t="inlineStr">
         <is>
-          <t>GBG Provinces</t>
+          <t>Guild Treasury - Hourly</t>
         </is>
       </c>
       <c r="C1156" t="inlineStr">
         <is>
-          <t>GSP Provincies</t>
+          <t>Gildekas - p/uur</t>
         </is>
       </c>
       <c r="D1156" t="inlineStr"/>
       <c r="E1156" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1156" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Battleground</t>
+          <t>.Boxes.Stats.SourceTitle.statsTreasureClanH</t>
         </is>
       </c>
       <c r="G1156" t="inlineStr"/>
       <c r="H1156" t="inlineStr"/>
     </row>
     <row r="1157">
       <c r="A1157" t="inlineStr"/>
       <c r="B1157" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>Updates the 'GB calculator' for all GBs</t>
         </is>
       </c>
       <c r="C1157" t="inlineStr">
         <is>
-          <t>Instellingen</t>
+          <t>Ververst de 'GG rekenmachine' voor alle GG's</t>
         </is>
       </c>
       <c r="D1157" t="inlineStr"/>
       <c r="E1157" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1157" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Title</t>
+          <t>.Settings.ShowOwnPartOnAllGBs.Title</t>
         </is>
       </c>
       <c r="G1157" t="inlineStr"/>
       <c r="H1157" t="inlineStr"/>
     </row>
     <row r="1158">
       <c r="A1158" t="inlineStr"/>
       <c r="B1158" t="inlineStr">
         <is>
-          <t>Box Coordinates</t>
+          <t>Export</t>
         </is>
       </c>
       <c r="C1158" t="inlineStr">
         <is>
-          <t>Coördinaten vensters</t>
+          <t>Exporteer</t>
         </is>
       </c>
       <c r="D1158" t="inlineStr"/>
       <c r="E1158" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1158" t="inlineStr">
         <is>
-          <t>.Settings.ResetBoxPositions.Title</t>
+          <t>.Boxes.DBExport.Export</t>
         </is>
       </c>
       <c r="G1158" t="inlineStr"/>
       <c r="H1158" t="inlineStr"/>
     </row>
     <row r="1159">
       <c r="A1159" t="inlineStr"/>
       <c r="B1159" t="inlineStr">
         <is>
-          <t>Ascendable buildings</t>
+          <t>There is a limit of 2000 aborted quests per day.</t>
         </is>
       </c>
       <c r="C1159" t="inlineStr">
         <is>
-          <t>Markeer Upgradebare gebouwen</t>
+          <t>Er is een limiet van 2000 afgebroken opdrachten per dag.</t>
         </is>
       </c>
       <c r="D1159" t="inlineStr"/>
       <c r="E1159" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1159" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowAscendableBuildings</t>
+          <t>.Quests.CounterTooltip.Content</t>
         </is>
       </c>
       <c r="G1159" t="inlineStr"/>
       <c r="H1159" t="inlineStr"/>
     </row>
     <row r="1160">
       <c r="A1160" t="inlineStr"/>
       <c r="B1160" t="inlineStr">
         <is>
-          <t>Guild supporting buildings</t>
+          <t>Import</t>
         </is>
       </c>
       <c r="C1160" t="inlineStr">
         <is>
-          <t>Gilde ondersteunende gebouwen</t>
+          <t>Importeer</t>
         </is>
       </c>
       <c r="D1160" t="inlineStr"/>
       <c r="E1160" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1160" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildSupportBuildings</t>
+          <t>.Boxes.DBExport.Import</t>
         </is>
       </c>
       <c r="G1160" t="inlineStr"/>
       <c r="H1160" t="inlineStr"/>
     </row>
     <row r="1161">
       <c r="A1161" t="inlineStr"/>
       <c r="B1161" t="inlineStr">
         <is>
-          <t>Max level</t>
+          <t>never</t>
         </is>
       </c>
       <c r="C1161" t="inlineStr">
         <is>
-          <t>Max niveau</t>
+          <t>nooit</t>
         </is>
       </c>
       <c r="D1161" t="inlineStr"/>
       <c r="E1161" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1161" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.MaxLevel</t>
+          <t>.Boxes.GuildMemberStat.Never</t>
         </is>
       </c>
       <c r="G1161" t="inlineStr"/>
       <c r="H1161" t="inlineStr"/>
     </row>
     <row r="1162">
       <c r="A1162" t="inlineStr"/>
       <c r="B1162" t="inlineStr">
         <is>
-          <t>Error!</t>
+          <t>Preference Order</t>
         </is>
       </c>
       <c r="C1162" t="inlineStr">
         <is>
-          <t>Fout!</t>
+          <t>Voorkeurs bod</t>
         </is>
       </c>
       <c r="D1162" t="inlineStr"/>
       <c r="E1162" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1162" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.ApiTokenLengthWrongHeader</t>
+          <t>.Boxes.Negotiation.Average</t>
         </is>
       </c>
       <c r="G1162" t="inlineStr"/>
       <c r="H1162" t="inlineStr"/>
     </row>
     <row r="1163">
       <c r="A1163" t="inlineStr"/>
       <c r="B1163" t="inlineStr">
         <is>
-          <t>Blue Galaxy (x2)</t>
+          <t>never</t>
         </is>
       </c>
       <c r="C1163" t="inlineStr">
         <is>
-          <t>De Blauwe Melkweg (x2)</t>
+          <t>nooit</t>
         </is>
       </c>
       <c r="D1163" t="inlineStr"/>
       <c r="E1163" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1163" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.double_collection</t>
+          <t>.Boxes.GexStat.Never</t>
         </is>
       </c>
       <c r="G1163" t="inlineStr"/>
       <c r="H1163" t="inlineStr"/>
     </row>
     <row r="1164">
       <c r="A1164" t="inlineStr"/>
       <c r="B1164" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/alerts</t>
-[...2 lines deleted...]
-      <c r="C1164" t="inlineStr"/>
+          <t>Castle System</t>
+        </is>
+      </c>
+      <c r="C1164" t="inlineStr">
+        <is>
+          <t>Kastelen Systeem</t>
+        </is>
+      </c>
       <c r="D1164" t="inlineStr"/>
       <c r="E1164" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1164" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.HelpLink</t>
+          <t>.Menu.Castle.Title</t>
         </is>
       </c>
       <c r="G1164" t="inlineStr"/>
       <c r="H1164" t="inlineStr"/>
     </row>
     <row r="1165">
       <c r="A1165" t="inlineStr"/>
       <c r="B1165" t="inlineStr">
         <is>
-          <t>Sum Inventory + Needed</t>
+          <t>Available Workers</t>
         </is>
       </c>
       <c r="C1165" t="inlineStr">
         <is>
-          <t>Som Inventaris + Benodigd</t>
+          <t>Beschikbare Werkers</t>
         </is>
       </c>
       <c r="D1165" t="inlineStr"/>
       <c r="E1165" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1165" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.InventoryNeedSum</t>
+          <t>.Boxes.MergerGame.availableCurrency.care</t>
         </is>
       </c>
       <c r="G1165" t="inlineStr"/>
       <c r="H1165" t="inlineStr"/>
     </row>
     <row r="1166">
       <c r="A1166" t="inlineStr"/>
       <c r="B1166" t="inlineStr">
         <is>
-          <t>__GBCount__ noted</t>
+          <t>Search for buildings that produce less resources per tile than expected.</t>
         </is>
       </c>
       <c r="C1166" t="inlineStr">
         <is>
-          <t>__GBCount__ ontdekt</t>
+          <t>Zoek naar gebouwen die minder produceren per tegel dan verwacht.</t>
         </is>
       </c>
       <c r="D1166" t="inlineStr"/>
       <c r="E1166" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1166" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.GBsNoted</t>
+          <t>.Menu.ProductionsRating.Desc</t>
         </is>
       </c>
       <c r="G1166" t="inlineStr"/>
       <c r="H1166" t="inlineStr"/>
     </row>
     <row r="1167">
       <c r="A1167" t="inlineStr"/>
       <c r="B1167" t="inlineStr">
         <is>
-          <t>Choose your preferred menu from the drop-down list (game will automatically reload)</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="C1167" t="inlineStr">
         <is>
-          <t>Kies je voorkeurmenu uit de keuzelijst (spel ververst automatisch)</t>
+          <t>Plaats</t>
         </is>
       </c>
       <c r="D1167" t="inlineStr"/>
       <c r="E1167" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1167" t="inlineStr">
         <is>
-          <t>.Settings.SelectedMenu.Desc</t>
+          <t>.Boxes.OwnpartCalculator.Place</t>
         </is>
       </c>
       <c r="G1167" t="inlineStr"/>
       <c r="H1167" t="inlineStr"/>
     </row>
     <row r="1168">
       <c r="A1168" t="inlineStr"/>
       <c r="B1168" t="inlineStr">
         <is>
-          <t>Descending</t>
+          <t>Siege damaged</t>
         </is>
       </c>
       <c r="C1168" t="inlineStr">
         <is>
-          <t>Aflopend</t>
+          <t>Belegering beschadigd</t>
         </is>
       </c>
       <c r="D1168" t="inlineStr"/>
       <c r="E1168" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1168" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsDescending</t>
+          <t>.Boxes.GvGMap.Log.siege_damaged</t>
         </is>
       </c>
       <c r="G1168" t="inlineStr"/>
       <c r="H1168" t="inlineStr"/>
     </row>
     <row r="1169">
       <c r="A1169" t="inlineStr"/>
       <c r="B1169" t="inlineStr">
         <is>
-          <t>General Settings</t>
+          <t>Select all</t>
         </is>
       </c>
       <c r="C1169" t="inlineStr">
         <is>
-          <t>Algemene Instellingen</t>
+          <t>Alles selecteren</t>
         </is>
       </c>
       <c r="D1169" t="inlineStr"/>
       <c r="E1169" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1169" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.GeneralSettings</t>
+          <t>.Boxes.GuildFights.SelectAll</t>
         </is>
       </c>
       <c r="G1169" t="inlineStr"/>
       <c r="H1169" t="inlineStr"/>
     </row>
     <row r="1170">
       <c r="A1170" t="inlineStr"/>
       <c r="B1170" t="inlineStr">
         <is>
-          <t>show snapshot log button</t>
+          <t>Shop antique dealer</t>
         </is>
       </c>
       <c r="C1170" t="inlineStr">
         <is>
-          <t>Toon snapshot log knop</t>
+          <t>Winkel antiquair</t>
         </is>
       </c>
       <c r="D1170" t="inlineStr"/>
       <c r="E1170" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1170" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowLogButton</t>
+          <t>.Boxes.Castle.ShopAntiqueDealer</t>
         </is>
       </c>
       <c r="G1170" t="inlineStr"/>
       <c r="H1170" t="inlineStr"/>
     </row>
     <row r="1171">
       <c r="A1171" t="inlineStr"/>
       <c r="B1171" t="inlineStr">
         <is>
-          <t>Item Sources</t>
+          <t>the greener, the higher the chance for a hit:</t>
         </is>
       </c>
       <c r="C1171" t="inlineStr">
         <is>
-          <t>Item bronnen</t>
+          <t>hoe groener, hoe waarschijnlijker een treffer:</t>
         </is>
       </c>
       <c r="D1171" t="inlineStr"/>
       <c r="E1171" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1171" t="inlineStr">
         <is>
-          <t>.Boxes.ItemSources.Title</t>
+          <t>.Boxes.AztecMiniGame.Description</t>
         </is>
       </c>
       <c r="G1171" t="inlineStr"/>
       <c r="H1171" t="inlineStr"/>
     </row>
     <row r="1172">
       <c r="A1172" t="inlineStr"/>
       <c r="B1172" t="inlineStr">
         <is>
-          <t>Space Age Jupiter Moon</t>
+          <t>plain</t>
         </is>
       </c>
       <c r="C1172" t="inlineStr">
         <is>
-          <t>Ruimtetijdperk Jupiter Maan</t>
+          <t>vlakte</t>
         </is>
       </c>
       <c r="D1172" t="inlineStr"/>
       <c r="E1172" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1172" t="inlineStr">
         <is>
-          <t>.Eras.21</t>
+          <t>.Boxes.GvGMap.Sector.Terrain_plain</t>
         </is>
       </c>
       <c r="G1172" t="inlineStr"/>
       <c r="H1172" t="inlineStr"/>
     </row>
     <row r="1173">
       <c r="A1173" t="inlineStr"/>
       <c r="B1173" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Defender damaged</t>
         </is>
       </c>
       <c r="C1173" t="inlineStr">
         <is>
-          <t>Kosten</t>
+          <t>Verdediging Beschadigd</t>
         </is>
       </c>
       <c r="D1173" t="inlineStr"/>
       <c r="E1173" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1173" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.Cost</t>
+          <t>.Boxes.GvGMap.Log.defender_damaged</t>
         </is>
       </c>
       <c r="G1173" t="inlineStr"/>
       <c r="H1173" t="inlineStr"/>
     </row>
     <row r="1174">
       <c r="A1174" t="inlineStr"/>
       <c r="B1174" t="inlineStr">
         <is>
-          <t>Guild Battles</t>
+          <t>Search</t>
         </is>
       </c>
       <c r="C1174" t="inlineStr">
         <is>
-          <t>Gilde gevechten</t>
+          <t>Zoek</t>
         </is>
       </c>
       <c r="D1174" t="inlineStr"/>
       <c r="E1174" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1174" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.Guildfights</t>
+          <t>.Boxes.ProductionsRating.Filter</t>
         </is>
       </c>
       <c r="G1174" t="inlineStr"/>
       <c r="H1174" t="inlineStr"/>
     </row>
     <row r="1175">
       <c r="A1175" t="inlineStr"/>
       <c r="B1175" t="inlineStr">
         <is>
-          <t>Displays Resources required to conquer a Continent Map Sector.</t>
+          <t>Need</t>
         </is>
       </c>
       <c r="C1175" t="inlineStr">
         <is>
-          <t>Overzicht van de benodigde goederen om een provincie te veroveren.</t>
+          <t>Nodig</t>
         </is>
       </c>
       <c r="D1175" t="inlineStr"/>
       <c r="E1175" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1175" t="inlineStr">
         <is>
-          <t>.Menu.Campagne.Desc</t>
+          <t>.Boxes.Market.NeedColumn</t>
         </is>
       </c>
       <c r="G1175" t="inlineStr"/>
       <c r="H1175" t="inlineStr"/>
     </row>
     <row r="1176">
       <c r="A1176" t="inlineStr"/>
       <c r="B1176" t="inlineStr">
         <is>
-          <t>GE participation</t>
+          <t>GBG Provinces</t>
         </is>
       </c>
       <c r="C1176" t="inlineStr">
         <is>
-          <t>Gilde Expeditie deelname</t>
+          <t>GSP Provincies</t>
         </is>
       </c>
       <c r="D1176" t="inlineStr"/>
       <c r="E1176" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1176" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GexParticipation</t>
+          <t>.Boxes.Alerts.Form.Battleground</t>
         </is>
       </c>
       <c r="G1176" t="inlineStr"/>
       <c r="H1176" t="inlineStr"/>
     </row>
     <row r="1177">
       <c r="A1177" t="inlineStr"/>
       <c r="B1177" t="inlineStr">
         <is>
-          <t>Quantum Incursion Map</t>
+          <t>Click on the guild member tab in the game to unlock the event list of your guild members</t>
         </is>
       </c>
       <c r="C1177" t="inlineStr">
         <is>
-          <t>Quantum Invasie Kaart</t>
+          <t>Klik op het tabblad Gildeleden in het spel om de gildeleden gebeurtenissen zichtbaar te maken</t>
         </is>
       </c>
       <c r="D1177" t="inlineStr"/>
       <c r="E1177" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1177" t="inlineStr">
         <is>
-          <t>.Boxes.QIMap.Title</t>
+          <t>.Boxes.MoppelHelper.GuildSocialTabTT</t>
         </is>
       </c>
       <c r="G1177" t="inlineStr"/>
       <c r="H1177" t="inlineStr"/>
     </row>
     <row r="1178">
       <c r="A1178" t="inlineStr"/>
       <c r="B1178" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C1178" t="inlineStr">
         <is>
-          <t>Bewerken</t>
+          <t>Gebouw</t>
         </is>
       </c>
       <c r="D1178" t="inlineStr"/>
       <c r="E1178" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1178" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.EditEntry</t>
+          <t>.Boxes.ProductionsRating.BuildingName</t>
         </is>
       </c>
       <c r="G1178" t="inlineStr"/>
       <c r="H1178" t="inlineStr"/>
     </row>
     <row r="1179">
       <c r="A1179" t="inlineStr"/>
       <c r="B1179" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Max level</t>
         </is>
       </c>
       <c r="C1179" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Max niveau</t>
         </is>
       </c>
       <c r="D1179" t="inlineStr"/>
       <c r="E1179" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1179" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Action.Zoom</t>
+          <t>.Boxes.Calculator.MaxLevel</t>
         </is>
       </c>
       <c r="G1179" t="inlineStr"/>
       <c r="H1179" t="inlineStr"/>
     </row>
     <row r="1180">
       <c r="A1180" t="inlineStr"/>
       <c r="B1180" t="inlineStr">
         <is>
-          <t>Arctic Future</t>
+          <t>Timer is up</t>
         </is>
       </c>
       <c r="C1180" t="inlineStr">
         <is>
-          <t>Arctische toekomst</t>
+          <t>Timer is afgelopen</t>
         </is>
       </c>
       <c r="D1180" t="inlineStr"/>
       <c r="E1180" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1180" t="inlineStr">
         <is>
-          <t>.Eras.15</t>
+          <t>.Boxes.idleGame.AlertText</t>
         </is>
       </c>
       <c r="G1180" t="inlineStr"/>
       <c r="H1180" t="inlineStr"/>
     </row>
     <row r="1181">
       <c r="A1181" t="inlineStr"/>
       <c r="B1181" t="inlineStr">
         <is>
-          <t>No more attempts</t>
+          <t>Total</t>
         </is>
       </c>
       <c r="C1181" t="inlineStr">
         <is>
-          <t>Geen beurten meer</t>
+          <t>Totaal</t>
         </is>
       </c>
       <c r="D1181" t="inlineStr"/>
       <c r="E1181" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1181" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.TryEnd</t>
+          <t>.Boxes.Productions.GoodEraTotal</t>
         </is>
       </c>
       <c r="G1181" t="inlineStr"/>
       <c r="H1181" t="inlineStr"/>
     </row>
     <row r="1182">
       <c r="A1182" t="inlineStr"/>
       <c r="B1182" t="inlineStr">
         <is>
-          <t>Battlegrounds</t>
+          <t xml:space="preserve">Create a group first… </t>
         </is>
       </c>
       <c r="C1182" t="inlineStr">
         <is>
-          <t>Strijdperken</t>
+          <t xml:space="preserve">Mak eerst een groep aan... </t>
         </is>
       </c>
       <c r="D1182" t="inlineStr"/>
       <c r="E1182" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1182" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.GBG</t>
+          <t>.Boxes.Notice.NewGroupDesc</t>
         </is>
       </c>
       <c r="G1182" t="inlineStr"/>
       <c r="H1182" t="inlineStr"/>
     </row>
     <row r="1183">
       <c r="A1183" t="inlineStr"/>
       <c r="B1183" t="inlineStr">
         <is>
-          <t>Tech Tree Research Costs</t>
+          <t>Log duration</t>
         </is>
       </c>
       <c r="C1183" t="inlineStr">
         <is>
-          <t>Onderzoekskosten voor</t>
+          <t>Logboek looptijd</t>
         </is>
       </c>
       <c r="D1183" t="inlineStr"/>
       <c r="E1183" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1183" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.Title</t>
+          <t>.Boxes.Castle.LogDuration</t>
         </is>
       </c>
       <c r="G1183" t="inlineStr"/>
       <c r="H1183" t="inlineStr"/>
     </row>
     <row r="1184">
       <c r="A1184" t="inlineStr"/>
       <c r="B1184" t="inlineStr">
         <is>
-          <t>Castle System</t>
+          <t>Open automatically</t>
         </is>
       </c>
       <c r="C1184" t="inlineStr">
         <is>
-          <t>Kastelen Systeem</t>
+          <t>Open automatisch</t>
         </is>
       </c>
       <c r="D1184" t="inlineStr"/>
       <c r="E1184" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1184" t="inlineStr">
         <is>
-          <t>.Menu.Castle.Title</t>
+          <t>.Boxes.Market.Settings.Autostart</t>
         </is>
       </c>
       <c r="G1184" t="inlineStr"/>
       <c r="H1184" t="inlineStr"/>
     </row>
     <row r="1185">
       <c r="A1185" t="inlineStr"/>
       <c r="B1185" t="inlineStr">
         <is>
-          <t>Scouting Info</t>
+          <t>Space Age Jupiter Moon</t>
         </is>
       </c>
       <c r="C1185" t="inlineStr">
         <is>
-          <t>Verkenningsinformatie</t>
+          <t>Ruimtetijdperk Jupiter Maan</t>
         </is>
       </c>
       <c r="D1185" t="inlineStr"/>
       <c r="E1185" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1185" t="inlineStr">
         <is>
-          <t>.Boxes.scoutingTimes.Title</t>
+          <t>.Eras.21</t>
         </is>
       </c>
       <c r="G1185" t="inlineStr"/>
       <c r="H1185" t="inlineStr"/>
     </row>
     <row r="1186">
       <c r="A1186" t="inlineStr"/>
       <c r="B1186" t="inlineStr">
         <is>
-          <t>Full</t>
-[...2 lines deleted...]
-      <c r="C1186" t="inlineStr"/>
+          <t>Resource</t>
+        </is>
+      </c>
+      <c r="C1186" t="inlineStr">
+        <is>
+          <t>Benodigdheden</t>
+        </is>
+      </c>
       <c r="D1186" t="inlineStr"/>
       <c r="E1186" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1186" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Full</t>
+          <t>.Boxes.Technologies.Resource</t>
         </is>
       </c>
       <c r="G1186" t="inlineStr"/>
       <c r="H1186" t="inlineStr"/>
     </row>
     <row r="1187">
       <c r="A1187" t="inlineStr"/>
       <c r="B1187" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>Single-lane Road</t>
         </is>
       </c>
       <c r="C1187" t="inlineStr">
         <is>
-          <t>Soort</t>
+          <t>Kleine Weg</t>
         </is>
       </c>
       <c r="D1187" t="inlineStr"/>
       <c r="E1187" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1187" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Table.type</t>
+          <t>.HiddenRewards.Positions.cityRoadSmall</t>
         </is>
       </c>
       <c r="G1187" t="inlineStr"/>
       <c r="H1187" t="inlineStr"/>
     </row>
     <row r="1188">
       <c r="A1188" t="inlineStr"/>
       <c r="B1188" t="inlineStr">
         <is>
-          <t>Bronze Age</t>
+          <t>General Settings</t>
         </is>
       </c>
       <c r="C1188" t="inlineStr">
         <is>
-          <t>Bronstijd</t>
+          <t>Algemene Instellingen</t>
         </is>
       </c>
       <c r="D1188" t="inlineStr"/>
       <c r="E1188" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1188" t="inlineStr">
         <is>
-          <t>.Eras.2</t>
+          <t>.Boxes.BetterMusic.GeneralSettings</t>
         </is>
       </c>
       <c r="G1188" t="inlineStr"/>
       <c r="H1188" t="inlineStr"/>
     </row>
     <row r="1189">
       <c r="A1189" t="inlineStr"/>
       <c r="B1189" t="inlineStr">
         <is>
-          <t>Number of Spoils of War attempts remaining.</t>
+          <t>Efficiency</t>
         </is>
       </c>
       <c r="C1189" t="inlineStr">
         <is>
-          <t>Aantal pogingen voor Oorlogsbuit over.</t>
+          <t>Efficiëntie</t>
         </is>
       </c>
       <c r="D1189" t="inlineStr"/>
       <c r="E1189" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1189" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.spoils_of_war</t>
+          <t>.Boxes.Productions.Headings.efficiency</t>
         </is>
       </c>
       <c r="G1189" t="inlineStr"/>
       <c r="H1189" t="inlineStr"/>
     </row>
     <row r="1190">
       <c r="A1190" t="inlineStr"/>
       <c r="B1190" t="inlineStr">
         <is>
-          <t>Where do you want the notifications to appear on your screen?</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C1190" t="inlineStr">
         <is>
-          <t>Waar moet de melding verschijnen op het scherm?</t>
+          <t>Tijdperk</t>
         </is>
       </c>
       <c r="D1190" t="inlineStr"/>
       <c r="E1190" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1190" t="inlineStr">
         <is>
-          <t>.Settings.NotificationsPosition.Desc</t>
+          <t>.Boxes.MoppelHelper.Era</t>
         </is>
       </c>
       <c r="G1190" t="inlineStr"/>
       <c r="H1190" t="inlineStr"/>
     </row>
     <row r="1191">
       <c r="A1191" t="inlineStr"/>
       <c r="B1191" t="inlineStr">
         <is>
-          <t>Show Box when</t>
+          <t>Building Upgrade Costs</t>
         </is>
       </c>
       <c r="C1191" t="inlineStr">
         <is>
-          <t>Toon box wanneer</t>
+          <t>Gebouw upgrade kosten</t>
         </is>
       </c>
       <c r="D1191" t="inlineStr"/>
       <c r="E1191" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1191" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.when</t>
+          <t>.Boxes.idleGame.BuildingUpgrades</t>
         </is>
       </c>
       <c r="G1191" t="inlineStr"/>
       <c r="H1191" t="inlineStr"/>
     </row>
     <row r="1192">
       <c r="A1192" t="inlineStr"/>
       <c r="B1192" t="inlineStr">
         <is>
-          <t>Close all Box</t>
+          <t>Military</t>
         </is>
       </c>
       <c r="C1192" t="inlineStr">
         <is>
-          <t>Sluit alle boxen</t>
+          <t>Militaire</t>
         </is>
       </c>
       <c r="D1192" t="inlineStr"/>
       <c r="E1192" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1192" t="inlineStr">
         <is>
-          <t>.Settings.Entry.AutoOpenCloseBox</t>
+          <t>.Boxes.CityMap.military</t>
         </is>
       </c>
       <c r="G1192" t="inlineStr"/>
       <c r="H1192" t="inlineStr"/>
     </row>
     <row r="1193">
       <c r="A1193" t="inlineStr"/>
       <c r="B1193" t="inlineStr">
         <is>
-          <t>Flying Island - Shards</t>
+          <t>Can be inaccurate, if you play on multiple desktop devices.</t>
         </is>
       </c>
       <c r="C1193" t="inlineStr">
         <is>
-          <t>Vliegend Eiland - Scherven</t>
+          <t>Kan onnauwkeurig zijn als je op meerdere PCs speelt.</t>
         </is>
       </c>
       <c r="D1193" t="inlineStr"/>
       <c r="E1193" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1193" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.shards</t>
+          <t>.GvG.Independences.Tooltip.Warning</t>
         </is>
       </c>
       <c r="G1193" t="inlineStr"/>
       <c r="H1193" t="inlineStr"/>
     </row>
     <row r="1194">
       <c r="A1194" t="inlineStr"/>
       <c r="B1194" t="inlineStr">
         <is>
-          <t>Minimum Score</t>
-[...2 lines deleted...]
-      <c r="C1194" t="inlineStr"/>
+          <t>A guild member statistic</t>
+        </is>
+      </c>
+      <c r="C1194" t="inlineStr">
+        <is>
+          <t>Statistiek van een gildelid</t>
+        </is>
+      </c>
       <c r="D1194" t="inlineStr"/>
       <c r="E1194" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1194" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.InventoryBuildingScore</t>
+          <t>.Menu.GuildMemberStat.Desc</t>
         </is>
       </c>
       <c r="G1194" t="inlineStr"/>
       <c r="H1194" t="inlineStr"/>
     </row>
     <row r="1195">
       <c r="A1195" t="inlineStr"/>
       <c r="B1195" t="inlineStr">
         <is>
-          <t>max. level</t>
-[...6 lines deleted...]
-      </c>
+          <t>Play sound when Task complete</t>
+        </is>
+      </c>
+      <c r="C1195" t="inlineStr"/>
       <c r="D1195" t="inlineStr"/>
       <c r="E1195" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1195" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MaxLevel</t>
+          <t>.Boxes.MergerGame.audibleTaskWarning</t>
         </is>
       </c>
       <c r="G1195" t="inlineStr"/>
       <c r="H1195" t="inlineStr"/>
     </row>
     <row r="1196">
       <c r="A1196" t="inlineStr"/>
       <c r="B1196" t="inlineStr">
         <is>
-          <t>1 FP equals __goods__ goods</t>
+          <t>Side View</t>
         </is>
       </c>
       <c r="C1196" t="inlineStr">
         <is>
-          <t>1 FP is gelijk aan __goods__ goederen</t>
+          <t>Vogelperspectief</t>
         </is>
       </c>
       <c r="D1196" t="inlineStr"/>
       <c r="E1196" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1196" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.GoodsPerFP</t>
+          <t>.Boxes.CityMap.CavalierPerspecitve</t>
         </is>
       </c>
       <c r="G1196" t="inlineStr"/>
       <c r="H1196" t="inlineStr"/>
     </row>
     <row r="1197">
       <c r="A1197" t="inlineStr"/>
       <c r="B1197" t="inlineStr">
         <is>
-          <t>GB Investment</t>
+          <t>Spoils of War</t>
         </is>
       </c>
       <c r="C1197" t="inlineStr">
         <is>
-          <t>GG investering</t>
+          <t>Oorlgsbuit</t>
         </is>
       </c>
       <c r="D1197" t="inlineStr"/>
       <c r="E1197" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1197" t="inlineStr">
         <is>
-          <t>.Menu.greatbuildings.Title</t>
+          <t>.Boxes.Stats.Rewards.Source.spoilsOfWar</t>
         </is>
       </c>
       <c r="G1197" t="inlineStr"/>
       <c r="H1197" t="inlineStr"/>
     </row>
     <row r="1198">
       <c r="A1198" t="inlineStr"/>
       <c r="B1198" t="inlineStr">
         <is>
-          <t>GBs</t>
+          <t>Guild Battles</t>
         </is>
       </c>
       <c r="C1198" t="inlineStr">
         <is>
-          <t>GBs</t>
+          <t>Gilde gevechten</t>
         </is>
       </c>
       <c r="D1198" t="inlineStr"/>
       <c r="E1198" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1198" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.greatbuilding</t>
+          <t>.Boxes.FPCollector.Guildfights</t>
         </is>
       </c>
       <c r="G1198" t="inlineStr"/>
       <c r="H1198" t="inlineStr"/>
     </row>
     <row r="1199">
       <c r="A1199" t="inlineStr"/>
       <c r="B1199" t="inlineStr">
         <is>
-          <t>2000 Quest Mark</t>
+          <t>Website Upload</t>
         </is>
       </c>
       <c r="C1199" t="inlineStr">
         <is>
-          <t>2k opdracht markering</t>
+          <t>Data delen</t>
         </is>
       </c>
       <c r="D1199" t="inlineStr"/>
       <c r="E1199" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1199" t="inlineStr">
         <is>
-          <t>.Settings.Show2kQuestMark.Title</t>
+          <t>.Settings.Entry.GlobalSend</t>
         </is>
       </c>
       <c r="G1199" t="inlineStr"/>
       <c r="H1199" t="inlineStr"/>
     </row>
     <row r="1200">
       <c r="A1200" t="inlineStr"/>
       <c r="B1200" t="inlineStr">
         <is>
-          <t>In Stock</t>
+          <t>Efficiency</t>
         </is>
       </c>
       <c r="C1200" t="inlineStr">
         <is>
-          <t>Op voorraad</t>
+          <t>Efficiëntie</t>
         </is>
       </c>
       <c r="D1200" t="inlineStr"/>
       <c r="E1200" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1200" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.InStock</t>
+          <t>.Boxes.Citymap.Efficiency</t>
         </is>
       </c>
       <c r="G1200" t="inlineStr"/>
       <c r="H1200" t="inlineStr"/>
     </row>
     <row r="1201">
       <c r="A1201" t="inlineStr"/>
       <c r="B1201" t="inlineStr">
         <is>
-          <t>Displays Incident types, times and locations</t>
+          <t>Events</t>
         </is>
       </c>
       <c r="C1201" t="inlineStr">
         <is>
-          <t>Lijst van incidenten in en rond je stad</t>
+          <t>Gebeurtenissen</t>
         </is>
       </c>
       <c r="D1201" t="inlineStr"/>
       <c r="E1201" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1201" t="inlineStr">
         <is>
-          <t>.Menu.HiddenRewards.Desc</t>
+          <t>.Boxes.MarketOffers.Events</t>
         </is>
       </c>
       <c r="G1201" t="inlineStr"/>
       <c r="H1201" t="inlineStr"/>
     </row>
     <row r="1202">
       <c r="A1202" t="inlineStr"/>
       <c r="B1202" t="inlineStr">
         <is>
-          <t>Increase/decrease graph</t>
+          <t>Battlegrounds</t>
         </is>
       </c>
       <c r="C1202" t="inlineStr">
         <is>
-          <t>op/aflopende grafiek</t>
+          <t>Strijdperken</t>
         </is>
       </c>
       <c r="D1202" t="inlineStr"/>
       <c r="E1202" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1202" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartTypeTitle.delta</t>
+          <t>.Boxes.BetterMusic.GBG</t>
         </is>
       </c>
       <c r="G1202" t="inlineStr"/>
       <c r="H1202" t="inlineStr"/>
     </row>
     <row r="1203">
       <c r="A1203" t="inlineStr"/>
       <c r="B1203" t="inlineStr">
         <is>
-          <t>rounds</t>
+          <t>Enable sound</t>
         </is>
       </c>
       <c r="C1203" t="inlineStr">
         <is>
-          <t>ronden</t>
+          <t>Geluid aanzetten</t>
         </is>
       </c>
       <c r="D1203" t="inlineStr"/>
       <c r="E1203" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1203" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Rounds</t>
+          <t>.Settings.EnableSound.Title</t>
         </is>
       </c>
       <c r="G1203" t="inlineStr"/>
       <c r="H1203" t="inlineStr"/>
     </row>
     <row r="1204">
       <c r="A1204" t="inlineStr"/>
       <c r="B1204" t="inlineStr">
         <is>
-          <t>Show FSP Calculator</t>
-[...2 lines deleted...]
-      <c r="C1204" t="inlineStr"/>
+          <t>Done</t>
+        </is>
+      </c>
+      <c r="C1204" t="inlineStr">
+        <is>
+          <t>Gratis</t>
+        </is>
+      </c>
       <c r="D1204" t="inlineStr"/>
       <c r="E1204" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1204" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowFSPCalculator</t>
+          <t>.Boxes.Outpost.TitleFree</t>
         </is>
       </c>
       <c r="G1204" t="inlineStr"/>
       <c r="H1204" t="inlineStr"/>
     </row>
     <row r="1205">
       <c r="A1205" t="inlineStr"/>
       <c r="B1205" t="inlineStr">
         <is>
-          <t>Preferences</t>
+          <t>As Box</t>
         </is>
       </c>
       <c r="C1205" t="inlineStr">
         <is>
-          <t>Voorkeuren</t>
+          <t>Als venster</t>
         </is>
       </c>
       <c r="D1205" t="inlineStr"/>
       <c r="E1205" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1205" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Tabs.Preferences</t>
+          <t>.Menu.Box</t>
         </is>
       </c>
       <c r="G1205" t="inlineStr"/>
       <c r="H1205" t="inlineStr"/>
     </row>
     <row r="1206">
       <c r="A1206" t="inlineStr"/>
       <c r="B1206" t="inlineStr">
         <is>
-          <t>Switch view</t>
+          <t>Progress per key</t>
         </is>
       </c>
       <c r="C1206" t="inlineStr">
         <is>
-          <t>Wissel weergave</t>
+          <t>Waarde per sleutel</t>
         </is>
       </c>
       <c r="D1206" t="inlineStr"/>
       <c r="E1206" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1206" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Switch</t>
+          <t>.Boxes.MergerGame.KeyValue.anniversary</t>
         </is>
       </c>
       <c r="G1206" t="inlineStr"/>
       <c r="H1206" t="inlineStr"/>
     </row>
     <row r="1207">
       <c r="A1207" t="inlineStr"/>
       <c r="B1207" t="inlineStr">
         <is>
-          <t>Anniversary Event</t>
-[...6 lines deleted...]
-      </c>
+          <t>Roadless buildings</t>
+        </is>
+      </c>
+      <c r="C1207" t="inlineStr"/>
       <c r="D1207" t="inlineStr"/>
       <c r="E1207" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1207" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.forge_ages_event</t>
+          <t>.Boxes.CityMap.roadless</t>
         </is>
       </c>
       <c r="G1207" t="inlineStr"/>
       <c r="H1207" t="inlineStr"/>
     </row>
     <row r="1208">
       <c r="A1208" t="inlineStr"/>
       <c r="B1208" t="inlineStr">
         <is>
-          <t>Save copy format per great building</t>
+          <t xml:space="preserve">Target Progress for Energy used: </t>
         </is>
       </c>
       <c r="C1208" t="inlineStr">
         <is>
-          <t>Sla kopei formaat op per GG</t>
+          <t xml:space="preserve">Doelvoortgang voor verbruikte energie: </t>
         </is>
       </c>
       <c r="D1208" t="inlineStr"/>
       <c r="E1208" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1208" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.CopyFormatPerGB</t>
+          <t>.Boxes.MergerGame.EfficiencyTargetProgress.anniversary</t>
         </is>
       </c>
       <c r="G1208" t="inlineStr"/>
       <c r="H1208" t="inlineStr"/>
     </row>
     <row r="1209">
       <c r="A1209" t="inlineStr"/>
       <c r="B1209" t="inlineStr">
         <is>
-          <t>Keys</t>
+          <t>level</t>
         </is>
       </c>
       <c r="C1209" t="inlineStr">
         <is>
-          <t>Sleutels</t>
+          <t>niveau</t>
         </is>
       </c>
       <c r="D1209" t="inlineStr"/>
       <c r="E1209" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1209" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Keys.care</t>
+          <t>.Boxes.GexStat.Level</t>
         </is>
       </c>
       <c r="G1209" t="inlineStr"/>
       <c r="H1209" t="inlineStr"/>
     </row>
     <row r="1210">
       <c r="A1210" t="inlineStr"/>
       <c r="B1210" t="inlineStr">
         <is>
-          <t>Guild Members</t>
-[...6 lines deleted...]
-      </c>
+          <t>Open automatically</t>
+        </is>
+      </c>
+      <c r="C1210" t="inlineStr"/>
       <c r="D1210" t="inlineStr"/>
       <c r="E1210" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1210" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildMembers</t>
+          <t>.Settings.ShowOwnPartAutoOpen.Desc</t>
         </is>
       </c>
       <c r="G1210" t="inlineStr"/>
       <c r="H1210" t="inlineStr"/>
     </row>
     <row r="1211">
       <c r="A1211" t="inlineStr"/>
       <c r="B1211" t="inlineStr">
         <is>
-          <t>Log</t>
+          <t>Rating value of 1 __eraname__ good (in FP)</t>
         </is>
       </c>
       <c r="C1211" t="inlineStr">
         <is>
-          <t>Log</t>
+          <t>Waardering van 1 __eraname__ goed (in FP)</t>
         </is>
       </c>
       <c r="D1211" t="inlineStr"/>
       <c r="E1211" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1211" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log</t>
+          <t>.Boxes.GreatBuildings.GoodsValue</t>
         </is>
       </c>
       <c r="G1211" t="inlineStr"/>
       <c r="H1211" t="inlineStr"/>
     </row>
     <row r="1212">
       <c r="A1212" t="inlineStr"/>
       <c r="B1212" t="inlineStr">
         <is>
-          <t>Create</t>
+          <t>Change Language</t>
         </is>
       </c>
       <c r="C1212" t="inlineStr">
         <is>
-          <t>Toevoegen</t>
+          <t>Verander de taal</t>
         </is>
       </c>
       <c r="D1212" t="inlineStr"/>
       <c r="E1212" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1212" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Create</t>
+          <t>.Settings.ChangeLanguage.Title</t>
         </is>
       </c>
       <c r="G1212" t="inlineStr"/>
       <c r="H1212" t="inlineStr"/>
     </row>
     <row r="1213">
       <c r="A1213" t="inlineStr"/>
       <c r="B1213" t="inlineStr">
         <is>
-          <t>Displays and Filters all trades that are in the Market</t>
+          <t>Chance</t>
         </is>
       </c>
       <c r="C1213" t="inlineStr">
         <is>
-          <t>Toont en filtert alle handel die op de markt staan</t>
+          <t>Kans</t>
         </is>
       </c>
       <c r="D1213" t="inlineStr"/>
       <c r="E1213" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1213" t="inlineStr">
         <is>
-          <t>.Menu.Market.Desc</t>
+          <t>.Boxes.EventChests.Chance</t>
         </is>
       </c>
       <c r="G1213" t="inlineStr"/>
       <c r="H1213" t="inlineStr"/>
     </row>
     <row r="1214">
       <c r="A1214" t="inlineStr"/>
       <c r="B1214" t="inlineStr">
         <is>
-          <t>To be able to transfer data for a world like city or notes, you need a token for each world.&lt;br&gt;Click here for instructions: &lt;a target='_blank' href='https://docs.foe-helper.com/english/api-token'&gt;Api-Token&lt;/a&gt;</t>
+          <t>Military</t>
         </is>
       </c>
       <c r="C1214" t="inlineStr">
         <is>
-          <t>Om gegevens zoals een stad of notities voor een wereld te kunnen overdragen, heb je een token nodig voor elke wereld.&lt;br&gt;Klik hier voor instructies: &lt;a target='_blank' href='https://docs.foe-helper.com/english/api-token'&gt;Api-Token&lt;/a&gt;</t>
+          <t>Militaire Gebouwen</t>
         </is>
       </c>
       <c r="D1214" t="inlineStr"/>
       <c r="E1214" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1214" t="inlineStr">
         <is>
-          <t>.Settings.ApiToken.Desc</t>
+          <t>.Boxes.Productions.Headings.military</t>
         </is>
       </c>
       <c r="G1214" t="inlineStr"/>
       <c r="H1214" t="inlineStr"/>
     </row>
     <row r="1215">
       <c r="A1215" t="inlineStr"/>
       <c r="B1215" t="inlineStr">
         <is>
-          <t>Military</t>
+          <t>Message</t>
         </is>
       </c>
       <c r="C1215" t="inlineStr">
         <is>
-          <t>Militaire</t>
+          <t>Boodschap</t>
         </is>
       </c>
       <c r="D1215" t="inlineStr"/>
       <c r="E1215" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1215" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.military</t>
+          <t>.Boxes.Treasury.Action</t>
         </is>
       </c>
       <c r="G1215" t="inlineStr"/>
       <c r="H1215" t="inlineStr"/>
     </row>
     <row r="1216">
       <c r="A1216" t="inlineStr"/>
       <c r="B1216" t="inlineStr">
         <is>
-          <t>Search</t>
+          <t>Number of Spoils of War attempts remaining.</t>
         </is>
       </c>
       <c r="C1216" t="inlineStr">
         <is>
-          <t>Zoek</t>
+          <t>Aantal pogingen voor Oorlogsbuit over.</t>
         </is>
       </c>
       <c r="D1216" t="inlineStr"/>
       <c r="E1216" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1216" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.FindBuilding</t>
+          <t>.Boxes.BonusService.spoils_of_war</t>
         </is>
       </c>
       <c r="G1216" t="inlineStr"/>
       <c r="H1216" t="inlineStr"/>
     </row>
     <row r="1217">
       <c r="A1217" t="inlineStr"/>
       <c r="B1217" t="inlineStr">
         <is>
-          <t>Selection Kit</t>
+          <t>Offer</t>
         </is>
       </c>
       <c r="C1217" t="inlineStr">
         <is>
-          <t>Selectiekit</t>
+          <t>Aanbieding</t>
         </is>
       </c>
       <c r="D1217" t="inlineStr"/>
       <c r="E1217" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1217" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.SelectionKit</t>
+          <t>.Boxes.Market.OfferColumn</t>
         </is>
       </c>
       <c r="G1217" t="inlineStr"/>
       <c r="H1217" t="inlineStr"/>
     </row>
     <row r="1218">
       <c r="A1218" t="inlineStr"/>
       <c r="B1218" t="inlineStr">
         <is>
-          <t>Welcome to the &lt;strong&gt;Infobox&lt;/strong&gt;! While this window remains open, it will display background events (e.g. chat messages, actions in GBG and auction bids)</t>
+          <t>Neighbours</t>
         </is>
       </c>
       <c r="C1218" t="inlineStr">
         <is>
-          <t>Welkom in de &lt;strong&gt;Infobox&lt;/strong&gt;! Terwijl dit venster openstaat zal het opvullen met achtergrondinformatie (zoals chat berichten, aanvallen in GSP en biedingen in de veiling)</t>
+          <t>Buren</t>
         </is>
       </c>
       <c r="D1218" t="inlineStr"/>
       <c r="E1218" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1218" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.Welcome</t>
+          <t>.Boxes.MoppelHelper.Neighbors</t>
         </is>
       </c>
       <c r="G1218" t="inlineStr"/>
       <c r="H1218" t="inlineStr"/>
     </row>
     <row r="1219">
       <c r="A1219" t="inlineStr"/>
       <c r="B1219" t="inlineStr">
         <is>
-          <t>Progress per badge</t>
+          <t>Arctic Future</t>
         </is>
       </c>
       <c r="C1219" t="inlineStr">
         <is>
-          <t>Voortgang per badge</t>
+          <t>Arctische toekomst</t>
         </is>
       </c>
       <c r="D1219" t="inlineStr"/>
       <c r="E1219" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1219" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeyValue.soccer</t>
+          <t>.Eras.15</t>
         </is>
       </c>
       <c r="G1219" t="inlineStr"/>
       <c r="H1219" t="inlineStr"/>
     </row>
     <row r="1220">
       <c r="A1220" t="inlineStr"/>
       <c r="B1220" t="inlineStr">
         <is>
-          <t>Line Chart</t>
+          <t>Forest</t>
         </is>
       </c>
       <c r="C1220" t="inlineStr">
         <is>
-          <t>Lijn grafiek</t>
+          <t>Natuur</t>
         </is>
       </c>
       <c r="D1220" t="inlineStr"/>
       <c r="E1220" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1220" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartTypeTitle.line</t>
+          <t>.HiddenRewards.Positions.nature</t>
         </is>
       </c>
       <c r="G1220" t="inlineStr"/>
       <c r="H1220" t="inlineStr"/>
     </row>
     <row r="1221">
       <c r="A1221" t="inlineStr"/>
       <c r="B1221" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>Please scroll through all the pages and press the EXPORT button</t>
         </is>
       </c>
       <c r="C1221" t="inlineStr">
         <is>
-          <t>Rang</t>
+          <t>Ga aub door alle pagina's en druk op de EXPORT knop</t>
         </is>
       </c>
       <c r="D1221" t="inlineStr"/>
       <c r="E1221" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1221" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Rank</t>
+          <t>.Boxes.Treasury.Message</t>
         </is>
       </c>
       <c r="G1221" t="inlineStr"/>
       <c r="H1221" t="inlineStr"/>
     </row>
     <row r="1222">
       <c r="A1222" t="inlineStr"/>
       <c r="B1222" t="inlineStr">
         <is>
-          <t>GE Goods Use</t>
-[...2 lines deleted...]
-      <c r="C1222" t="inlineStr"/>
+          <t>Log</t>
+        </is>
+      </c>
+      <c r="C1222" t="inlineStr">
+        <is>
+          <t>Log</t>
+        </is>
+      </c>
       <c r="D1222" t="inlineStr"/>
       <c r="E1222" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1222" t="inlineStr">
         <is>
-          <t>.Settings.GexStockWarning.Title</t>
+          <t>.Boxes.GvGMap.Log</t>
         </is>
       </c>
       <c r="G1222" t="inlineStr"/>
       <c r="H1222" t="inlineStr"/>
     </row>
     <row r="1223">
       <c r="A1223" t="inlineStr"/>
       <c r="B1223" t="inlineStr">
         <is>
-          <t>Select, which titles are allowed in which respective scene</t>
+          <t>Only highlights</t>
         </is>
       </c>
       <c r="C1223" t="inlineStr">
         <is>
-          <t>Selekteer welke titels toegestaan zijn in welke respektive scène</t>
+          <t>Alleen gemarkeerde gebouwen</t>
         </is>
       </c>
       <c r="D1223" t="inlineStr"/>
       <c r="E1223" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1223" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Scenes</t>
+          <t>.Boxes.ProductionsRating.ShowHighlighted</t>
         </is>
       </c>
       <c r="G1223" t="inlineStr"/>
       <c r="H1223" t="inlineStr"/>
     </row>
     <row r="1224">
       <c r="A1224" t="inlineStr"/>
       <c r="B1224" t="inlineStr">
         <is>
-          <t>HP lost</t>
+          <t>Rewards</t>
         </is>
       </c>
       <c r="C1224" t="inlineStr">
         <is>
-          <t>HP verloren</t>
+          <t>Beloningen</t>
         </is>
       </c>
       <c r="D1224" t="inlineStr"/>
       <c r="E1224" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1224" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.lostHP</t>
+          <t>.Boxes.Stats.BtnSource.statsRewards</t>
         </is>
       </c>
       <c r="G1224" t="inlineStr"/>
       <c r="H1224" t="inlineStr"/>
     </row>
     <row r="1225">
       <c r="A1225" t="inlineStr"/>
       <c r="B1225" t="inlineStr">
         <is>
-          <t>Quantity</t>
+          <t>last Alcatraz production</t>
         </is>
       </c>
       <c r="C1225" t="inlineStr">
         <is>
-          <t>Aantal</t>
+          <t>laatste Alcatraz productie</t>
         </is>
       </c>
       <c r="D1225" t="inlineStr"/>
       <c r="E1225" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1225" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Quantity</t>
+          <t>.Boxes.Units.alca</t>
         </is>
       </c>
       <c r="G1225" t="inlineStr"/>
       <c r="H1225" t="inlineStr"/>
     </row>
     <row r="1226">
       <c r="A1226" t="inlineStr"/>
       <c r="B1226" t="inlineStr">
         <is>
-          <t>Auto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Present Game (e.g. Winter Event)</t>
+        </is>
+      </c>
+      <c r="C1226" t="inlineStr"/>
       <c r="D1226" t="inlineStr"/>
       <c r="E1226" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1226" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Auto</t>
+          <t>.Settings.EventHelperPresent</t>
         </is>
       </c>
       <c r="G1226" t="inlineStr"/>
       <c r="H1226" t="inlineStr"/>
     </row>
     <row r="1227">
       <c r="A1227" t="inlineStr"/>
       <c r="B1227" t="inlineStr">
         <is>
-          <t>Chance</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C1227" t="inlineStr">
         <is>
-          <t>Kans</t>
+          <t>Gebouw</t>
         </is>
       </c>
       <c r="D1227" t="inlineStr"/>
       <c r="E1227" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1227" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.totalChance</t>
+          <t>.Boxes.Kits.Name</t>
         </is>
       </c>
       <c r="G1227" t="inlineStr"/>
       <c r="H1227" t="inlineStr"/>
     </row>
     <row r="1228">
       <c r="A1228" t="inlineStr"/>
       <c r="B1228" t="inlineStr">
         <is>
-          <t>Search Building</t>
-[...6 lines deleted...]
-      </c>
+          <t>Do not show items with this currency</t>
+        </is>
+      </c>
+      <c r="C1228" t="inlineStr"/>
       <c r="D1228" t="inlineStr"/>
       <c r="E1228" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1228" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.FilterBuildings</t>
+          <t>.Boxes.ShopAssist.filterCurrency</t>
         </is>
       </c>
       <c r="G1228" t="inlineStr"/>
       <c r="H1228" t="inlineStr"/>
     </row>
     <row r="1229">
       <c r="A1229" t="inlineStr"/>
       <c r="B1229" t="inlineStr">
         <is>
-          <t>show ex-members</t>
+          <t>Badges</t>
         </is>
       </c>
       <c r="C1229" t="inlineStr">
         <is>
-          <t>toon ex-leden</t>
+          <t>Badges</t>
         </is>
       </c>
       <c r="D1229" t="inlineStr"/>
       <c r="E1229" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1229" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ShowDeletedMembers</t>
+          <t>.Boxes.MergerGame.Keys.soccer</t>
         </is>
       </c>
       <c r="G1229" t="inlineStr"/>
       <c r="H1229" t="inlineStr"/>
     </row>
     <row r="1230">
       <c r="A1230" t="inlineStr"/>
       <c r="B1230" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Preferences</t>
         </is>
       </c>
       <c r="C1230" t="inlineStr">
         <is>
-          <t>Speler</t>
+          <t>Voorkeuren</t>
         </is>
       </c>
       <c r="D1230" t="inlineStr"/>
       <c r="E1230" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1230" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Player</t>
+          <t>.Boxes.Alerts.Tabs.Preferences</t>
         </is>
       </c>
       <c r="G1230" t="inlineStr"/>
       <c r="H1230" t="inlineStr"/>
     </row>
     <row r="1231">
       <c r="A1231" t="inlineStr"/>
       <c r="B1231" t="inlineStr">
         <is>
-          <t>Guild vs Guild</t>
+          <t>Factories</t>
         </is>
       </c>
       <c r="C1231" t="inlineStr">
         <is>
-          <t>Gilde vs Gilde</t>
+          <t>Fabrieken</t>
         </is>
       </c>
       <c r="D1231" t="inlineStr"/>
       <c r="E1231" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1231" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.GvG</t>
+          <t>.Boxes.idleGame.Production.StPat</t>
         </is>
       </c>
       <c r="G1231" t="inlineStr"/>
       <c r="H1231" t="inlineStr"/>
     </row>
     <row r="1232">
       <c r="A1232" t="inlineStr"/>
       <c r="B1232" t="inlineStr">
         <is>
-          <t>Fragments</t>
+          <t>The investment list is older than 30 minutes. Please update your investment list in the Town Hall.</t>
         </is>
       </c>
       <c r="C1232" t="inlineStr">
         <is>
-          <t>Fragmenten</t>
+          <t>De GG investeringslijst is ouder dan 30 minuten. Update uw GG investeringslijst aub via het Stadhuis.</t>
         </is>
       </c>
       <c r="D1232" t="inlineStr"/>
       <c r="E1232" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1232" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.fragments</t>
+          <t>.Boxes.Investment.UpdateRequired</t>
         </is>
       </c>
       <c r="G1232" t="inlineStr"/>
       <c r="H1232" t="inlineStr"/>
     </row>
     <row r="1233">
       <c r="A1233" t="inlineStr"/>
       <c r="B1233" t="inlineStr">
         <is>
-          <t>Tracks, which of the recurring quests already gave diamonds</t>
-[...6 lines deleted...]
-      </c>
+          <t>Full</t>
+        </is>
+      </c>
+      <c r="C1233" t="inlineStr"/>
       <c r="D1233" t="inlineStr"/>
       <c r="E1233" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1233" t="inlineStr">
         <is>
-          <t>.Menu.recurringQuests.Desc</t>
+          <t>.Boxes.ShopAssist.Full</t>
         </is>
       </c>
       <c r="G1233" t="inlineStr"/>
       <c r="H1233" t="inlineStr"/>
     </row>
     <row r="1234">
       <c r="A1234" t="inlineStr"/>
       <c r="B1234" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>show snapshot log button</t>
         </is>
       </c>
       <c r="C1234" t="inlineStr">
         <is>
-          <t>Punten</t>
+          <t>Toon snapshot log knop</t>
         </is>
       </c>
       <c r="D1234" t="inlineStr"/>
       <c r="E1234" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1234" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Points</t>
+          <t>.Boxes.GuildFights.ShowLogButton</t>
         </is>
       </c>
       <c r="G1234" t="inlineStr"/>
       <c r="H1234" t="inlineStr"/>
     </row>
     <row r="1235">
       <c r="A1235" t="inlineStr"/>
       <c r="B1235" t="inlineStr">
         <is>
-          <t>effectively - including x4 chance</t>
+          <t>top left</t>
         </is>
       </c>
       <c r="C1235" t="inlineStr">
         <is>
-          <t>effectief - inclusief x4 kans</t>
+          <t>linksboven</t>
         </is>
       </c>
       <c r="D1235" t="inlineStr"/>
       <c r="E1235" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1235" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.including4x</t>
+          <t>.Menu.Notification.Position.top-left</t>
         </is>
       </c>
       <c r="G1235" t="inlineStr"/>
       <c r="H1235" t="inlineStr"/>
     </row>
     <row r="1236">
       <c r="A1236" t="inlineStr"/>
       <c r="B1236" t="inlineStr">
         <is>
-          <t>Hide missing parts</t>
-[...6 lines deleted...]
-      </c>
+          <t>Disabled: Open the Profile Tab of your Town Hall.</t>
+        </is>
+      </c>
+      <c r="C1236" t="inlineStr"/>
       <c r="D1236" t="inlineStr"/>
       <c r="E1236" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1236" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.TripleStateButton2</t>
+          <t>.Menu.PlayerProfile.Warning</t>
         </is>
       </c>
       <c r="G1236" t="inlineStr"/>
       <c r="H1236" t="inlineStr"/>
     </row>
     <row r="1237">
       <c r="A1237" t="inlineStr"/>
       <c r="B1237" t="inlineStr">
         <is>
-          <t>The module will calculate an addition value according to the first column and a multiplication value according to the second column and take the bigger value of the two</t>
+          <t>Area</t>
         </is>
       </c>
       <c r="C1237" t="inlineStr">
         <is>
-          <t>De module berekent een volgende waarde volgens de eerste kolom en de vermenigvuldiginsfactor uit de tweede kolom en selecteert de grootste van de twee</t>
+          <t>ruimte</t>
         </is>
       </c>
       <c r="D1237" t="inlineStr"/>
       <c r="E1237" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1237" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help5</t>
+          <t>.Boxes.Productions.Headings.area</t>
         </is>
       </c>
       <c r="G1237" t="inlineStr"/>
       <c r="H1237" t="inlineStr"/>
     </row>
     <row r="1238">
       <c r="A1238" t="inlineStr"/>
       <c r="B1238" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Create</t>
         </is>
       </c>
       <c r="C1238" t="inlineStr">
         <is>
-          <t>Speler</t>
+          <t>Toevoegen</t>
         </is>
       </c>
       <c r="D1238" t="inlineStr"/>
       <c r="E1238" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1238" t="inlineStr">
         <is>
-          <t>.General.Player</t>
+          <t>.Boxes.Alerts.Form.Create</t>
         </is>
       </c>
       <c r="G1238" t="inlineStr"/>
       <c r="H1238" t="inlineStr"/>
     </row>
     <row r="1239">
       <c r="A1239" t="inlineStr"/>
       <c r="B1239" t="inlineStr">
         <is>
-          <t>Snapshot Log</t>
+          <t>show group names</t>
         </is>
       </c>
       <c r="C1239" t="inlineStr">
         <is>
-          <t>Snapshot Log</t>
+          <t>winkel groepnamen</t>
         </is>
       </c>
       <c r="D1239" t="inlineStr"/>
       <c r="E1239" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1239" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SnapshotLog</t>
+          <t>.Boxes.Castle.ShowGroupNames</t>
         </is>
       </c>
       <c r="G1239" t="inlineStr"/>
       <c r="H1239" t="inlineStr"/>
     </row>
     <row r="1240">
       <c r="A1240" t="inlineStr"/>
       <c r="B1240" t="inlineStr">
         <is>
-          <t>View</t>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day)</t>
         </is>
       </c>
       <c r="C1240" t="inlineStr">
         <is>
-          <t>weergave</t>
+          <t>Het duurt __days__ dagen totdat de investering van __costs__ FP is terugverdient bij een dagelijkse productie vanf __fpproduction__ FP/dag en __goodsproduction__ goederen/dag (gelijk aan __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/dag)</t>
         </is>
       </c>
       <c r="D1240" t="inlineStr"/>
       <c r="E1240" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1240" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.View</t>
+          <t>.Boxes.GreatBuildings.BreakEvenTTGoods</t>
         </is>
       </c>
       <c r="G1240" t="inlineStr"/>
       <c r="H1240" t="inlineStr"/>
     </row>
     <row r="1241">
       <c r="A1241" t="inlineStr"/>
       <c r="B1241" t="inlineStr">
         <is>
-          <t>Ignore optional technologies of previous eras</t>
+          <t>Efficiency (incl. keys)</t>
         </is>
       </c>
       <c r="C1241" t="inlineStr">
         <is>
-          <t>Negeer optionele technologiën van vorige tijdperken</t>
+          <t>Efficiëntie (incl. sleutels)</t>
         </is>
       </c>
       <c r="D1241" t="inlineStr"/>
       <c r="E1241" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1241" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.IgnorePrevEra</t>
+          <t>.Boxes.MergerGame.Efficiency.care</t>
         </is>
       </c>
       <c r="G1241" t="inlineStr"/>
       <c r="H1241" t="inlineStr"/>
     </row>
     <row r="1242">
       <c r="A1242" t="inlineStr"/>
       <c r="B1242" t="inlineStr">
         <is>
-          <t>In City</t>
-[...6 lines deleted...]
-      </c>
+          <t>Show ascended/limited buildings</t>
+        </is>
+      </c>
+      <c r="C1242" t="inlineStr"/>
       <c r="D1242" t="inlineStr"/>
       <c r="E1242" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1242" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.InCity</t>
+          <t>.Boxes.ProductionsRating.NoLimitedExplanation</t>
         </is>
       </c>
       <c r="G1242" t="inlineStr"/>
       <c r="H1242" t="inlineStr"/>
     </row>
     <row r="1243">
       <c r="A1243" t="inlineStr"/>
       <c r="B1243" t="inlineStr">
         <is>
-          <t>Shows an icon in the top right corner displaying the shortest currently running potion and giving an inventory list of potions upon hover. (De)Activating this option might not immediately remove/show the icon - wait or reload.</t>
+          <t>Prevention</t>
         </is>
       </c>
       <c r="C1243" t="inlineStr">
         <is>
-          <t>Toont een pictogram in de rechterbovenhoek dat de kortst lopende actieve toverdrank weergeeft en bij overheen bewegen een inventarislijst van drankjes toont. Het (de)activeren van deze optie kan het pictogram mogelijk niet direct verwijderen/weergeven - wacht of herlaad.</t>
+          <t>Preventie</t>
         </is>
       </c>
       <c r="D1243" t="inlineStr"/>
       <c r="E1243" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1243" t="inlineStr">
         <is>
-          <t>.Settings.ShowPotions.Desc</t>
+          <t>.Boxes.mapTradeWarning.Text</t>
         </is>
       </c>
       <c r="G1243" t="inlineStr"/>
       <c r="H1243" t="inlineStr"/>
     </row>
     <row r="1244">
       <c r="A1244" t="inlineStr"/>
       <c r="B1244" t="inlineStr">
         <is>
-          <t>Size-list in Reconstruction Mode</t>
-[...2 lines deleted...]
-      <c r="C1244" t="inlineStr"/>
+          <t>Random</t>
+        </is>
+      </c>
+      <c r="C1244" t="inlineStr">
+        <is>
+          <t>Willekeurige</t>
+        </is>
+      </c>
       <c r="D1244" t="inlineStr"/>
       <c r="E1244" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1244" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowReconstructionList</t>
+          <t>.Boxes.CityMap.random_production</t>
         </is>
       </c>
       <c r="G1244" t="inlineStr"/>
       <c r="H1244" t="inlineStr"/>
     </row>
     <row r="1245">
       <c r="A1245" t="inlineStr"/>
       <c r="B1245" t="inlineStr">
         <is>
-          <t>remaining FPs</t>
+          <t>The FoE Helper is a free browser extension for Forge of Empires developed for players by players. The tool is not affiliated with InnoGames.</t>
         </is>
       </c>
       <c r="C1245" t="inlineStr">
         <is>
-          <t>resterende FP's</t>
+          <t>De FoE Helper is een gratis browser extensie voor Forge of Empires ontwikkeld voor spelers door spelers. De tool heeft &lt;u&gt;geen&lt;/u&gt; officiële verbintenis aan InnoGames.</t>
         </is>
       </c>
       <c r="D1245" t="inlineStr"/>
       <c r="E1245" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1245" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.RemainingFP</t>
+          <t>.Settings.About.Desc</t>
         </is>
       </c>
       <c r="G1245" t="inlineStr"/>
       <c r="H1245" t="inlineStr"/>
     </row>
     <row r="1246">
       <c r="A1246" t="inlineStr"/>
       <c r="B1246" t="inlineStr">
         <is>
-          <t>Collect All Blocker</t>
-[...2 lines deleted...]
-      <c r="C1246" t="inlineStr"/>
+          <t>Qty</t>
+        </is>
+      </c>
+      <c r="C1246" t="inlineStr">
+        <is>
+          <t>Hoeveelheid</t>
+        </is>
+      </c>
       <c r="D1246" t="inlineStr"/>
       <c r="E1246" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1246" t="inlineStr">
         <is>
-          <t>.Settings.Entry.BlockCollectAll</t>
+          <t>.Boxes.Productions.Headings.amount</t>
         </is>
       </c>
       <c r="G1246" t="inlineStr"/>
       <c r="H1246" t="inlineStr"/>
     </row>
     <row r="1247">
       <c r="A1247" t="inlineStr"/>
       <c r="B1247" t="inlineStr">
         <is>
-          <t>Lines</t>
-[...6 lines deleted...]
-      </c>
+          <t>Show on city map</t>
+        </is>
+      </c>
+      <c r="C1247" t="inlineStr"/>
       <c r="D1247" t="inlineStr"/>
       <c r="E1247" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1247" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartType.line</t>
+          <t>.Boxes.General.ShowOnMap</t>
         </is>
       </c>
       <c r="G1247" t="inlineStr"/>
       <c r="H1247" t="inlineStr"/>
     </row>
     <row r="1248">
       <c r="A1248" t="inlineStr"/>
       <c r="B1248" t="inlineStr">
         <is>
-          <t>Guild Power</t>
+          <t>Visit your members towns to update the building statistic.</t>
         </is>
       </c>
       <c r="C1248" t="inlineStr">
         <is>
-          <t>Gildemacht</t>
+          <t>Bezoek de steden van leden om de gebouw statistieken bij te werken.</t>
         </is>
       </c>
       <c r="D1248" t="inlineStr"/>
       <c r="E1248" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1248" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.GuildPower</t>
+          <t>.Boxes.GuildMemberStat.GuildBuildingNotification</t>
         </is>
       </c>
       <c r="G1248" t="inlineStr"/>
       <c r="H1248" t="inlineStr"/>
     </row>
     <row r="1249">
       <c r="A1249" t="inlineStr"/>
       <c r="B1249" t="inlineStr">
         <is>
-          <t>All rarities</t>
+          <t>Market offers</t>
         </is>
       </c>
       <c r="C1249" t="inlineStr">
         <is>
-          <t>Alle zeldzaamheden</t>
+          <t>Markt aanbiedingen</t>
         </is>
       </c>
       <c r="D1249" t="inlineStr"/>
       <c r="E1249" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1249" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.All</t>
+          <t>.Menu.MarketOffers.Title</t>
         </is>
       </c>
       <c r="G1249" t="inlineStr"/>
       <c r="H1249" t="inlineStr"/>
     </row>
     <row r="1250">
       <c r="A1250" t="inlineStr"/>
       <c r="B1250" t="inlineStr">
         <is>
-          <t>List</t>
+          <t>May Day Event</t>
         </is>
       </c>
       <c r="C1250" t="inlineStr">
         <is>
-          <t>Individueel</t>
+          <t>Meiviering Evenement</t>
         </is>
       </c>
       <c r="D1250" t="inlineStr"/>
       <c r="E1250" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1250" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.ModeSingle</t>
+          <t>.Boxes.FPCollector.may_day_event</t>
         </is>
       </c>
       <c r="G1250" t="inlineStr"/>
       <c r="H1250" t="inlineStr"/>
     </row>
     <row r="1251">
       <c r="A1251" t="inlineStr"/>
       <c r="B1251" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>How many elements should the Infobox display  and save?&lt;br&gt;Empty or "0" means infinite.</t>
         </is>
       </c>
       <c r="C1251" t="inlineStr">
         <is>
-          <t>GEX</t>
+          <t>Hoeveel elementen moet de Infobox tonen en opslaan?&lt;br&gt;Leeg of "0" betekent geen limiet.</t>
         </is>
       </c>
       <c r="D1251" t="inlineStr"/>
       <c r="E1251" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1251" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Gex</t>
+          <t>.Settings.InfoboxEntryCount.Desc</t>
         </is>
       </c>
       <c r="G1251" t="inlineStr"/>
       <c r="H1251" t="inlineStr"/>
     </row>
     <row r="1252">
       <c r="A1252" t="inlineStr"/>
       <c r="B1252" t="inlineStr">
         <is>
-          <t>Unknown</t>
-[...2 lines deleted...]
-      <c r="C1252" t="inlineStr"/>
+          <t>No spot available</t>
+        </is>
+      </c>
+      <c r="C1252" t="inlineStr">
+        <is>
+          <t>Geen plaatsten beschikbaar</t>
+        </is>
+      </c>
       <c r="D1252" t="inlineStr"/>
       <c r="E1252" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1252" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.null</t>
+          <t>.Boxes.OwnpartCalculator.NoPlaceAvailable</t>
         </is>
       </c>
       <c r="G1252" t="inlineStr"/>
       <c r="H1252" t="inlineStr"/>
     </row>
     <row r="1253">
       <c r="A1253" t="inlineStr"/>
       <c r="B1253" t="inlineStr">
         <is>
-          <t>Automatically create a new Alert when I make a bid in the Antiques Dealer.</t>
+          <t>Select, which titles are allowed in which respective scene</t>
         </is>
       </c>
       <c r="C1253" t="inlineStr">
         <is>
-          <t>Maak automatisch een nieuwe notificatie aan als ik een bod doe op een veiling.</t>
+          <t>Selekteer welke titels toegestaan zijn in welke respektive scène</t>
         </is>
       </c>
       <c r="D1253" t="inlineStr"/>
       <c r="E1253" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1253" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Auction.Info</t>
+          <t>.Boxes.BetterMusic.Scenes</t>
         </is>
       </c>
       <c r="G1253" t="inlineStr"/>
       <c r="H1253" t="inlineStr"/>
     </row>
     <row r="1254">
       <c r="A1254" t="inlineStr"/>
       <c r="B1254" t="inlineStr">
         <is>
-          <t>Show ascended/limited buildings</t>
-[...2 lines deleted...]
-      <c r="C1254" t="inlineStr"/>
+          <t>Deleted!</t>
+        </is>
+      </c>
+      <c r="C1254" t="inlineStr">
+        <is>
+          <t>Verwijderd!</t>
+        </is>
+      </c>
       <c r="D1254" t="inlineStr"/>
       <c r="E1254" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1254" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.NoLimitedExplanation</t>
+          <t>.Boxes.GuildFights.DeleteMessage.Title</t>
         </is>
       </c>
       <c r="G1254" t="inlineStr"/>
       <c r="H1254" t="inlineStr"/>
     </row>
     <row r="1255">
       <c r="A1255" t="inlineStr"/>
       <c r="B1255" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>HP lost</t>
         </is>
       </c>
       <c r="C1255" t="inlineStr">
         <is>
-          <t>GG</t>
+          <t>HP verloren</t>
         </is>
       </c>
       <c r="D1255" t="inlineStr"/>
       <c r="E1255" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1255" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterLevel</t>
+          <t>.Boxes.BattleAssistAAConfig.lostHP</t>
         </is>
       </c>
       <c r="G1255" t="inlineStr"/>
       <c r="H1255" t="inlineStr"/>
     </row>
     <row r="1256">
       <c r="A1256" t="inlineStr"/>
       <c r="B1256" t="inlineStr">
         <is>
-          <t>Anniversary-Event</t>
+          <t>Quintillion</t>
         </is>
       </c>
       <c r="C1256" t="inlineStr">
         <is>
-          <t>Jubileum Evenement</t>
+          <t>Triljoen</t>
         </is>
       </c>
       <c r="D1256" t="inlineStr"/>
       <c r="E1256" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1256" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.anniversary_event</t>
+          <t>.Boxes.idleGame.QT</t>
         </is>
       </c>
       <c r="G1256" t="inlineStr"/>
       <c r="H1256" t="inlineStr"/>
     </row>
     <row r="1257">
       <c r="A1257" t="inlineStr"/>
       <c r="B1257" t="inlineStr">
         <is>
-          <t>Points</t>
-[...6 lines deleted...]
-      </c>
+          <t>Opacity</t>
+        </is>
+      </c>
+      <c r="C1257" t="inlineStr"/>
       <c r="D1257" t="inlineStr"/>
       <c r="E1257" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1257" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Points</t>
+          <t>.Boxes.CityBuilder.Opacity</t>
         </is>
       </c>
       <c r="G1257" t="inlineStr"/>
       <c r="H1257" t="inlineStr"/>
     </row>
     <row r="1258">
       <c r="A1258" t="inlineStr"/>
       <c r="B1258" t="inlineStr">
         <is>
-          <t>Start units</t>
+          <t>Unit's-pool</t>
         </is>
       </c>
       <c r="C1258" t="inlineStr">
         <is>
-          <t>Start eenheden</t>
+          <t>Eenheden poule</t>
         </is>
       </c>
       <c r="D1258" t="inlineStr"/>
       <c r="E1258" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1258" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_units_start</t>
+          <t>.Boxes.Units.pool</t>
         </is>
       </c>
       <c r="G1258" t="inlineStr"/>
       <c r="H1258" t="inlineStr"/>
     </row>
     <row r="1259">
       <c r="A1259" t="inlineStr"/>
       <c r="B1259" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __costs__ &lt;small&gt;(Cost)&lt;/small&gt; = __profit__</t>
+          <t xml:space="preserve"> - Last snapshot: __time__ ago</t>
         </is>
       </c>
       <c r="C1259" t="inlineStr">
         <is>
-          <t>Beloning= __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Kosten: __costs__ - Plaats beveiligd aan: __safe__&lt;br&gt;Winst = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __costs__ &lt;small&gt;(Cost)&lt;/small&gt; = __profit__</t>
+          <t xml:space="preserve"> - Laatste snapshot: __time__ geleden</t>
         </is>
       </c>
       <c r="D1259" t="inlineStr"/>
       <c r="E1259" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1259" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTProfit</t>
+          <t>.Boxes.GuildFights.LastSnapshot</t>
         </is>
       </c>
       <c r="G1259" t="inlineStr"/>
       <c r="H1259" t="inlineStr"/>
     </row>
     <row r="1260">
       <c r="A1260" t="inlineStr"/>
       <c r="B1260" t="inlineStr">
         <is>
-          <t>Auctions</t>
+          <t>Sound for Rival-Quest</t>
         </is>
       </c>
       <c r="C1260" t="inlineStr">
         <is>
-          <t>Veilingen</t>
+          <t>Geluid voor Rivaal Taak</t>
         </is>
       </c>
       <c r="D1260" t="inlineStr"/>
       <c r="E1260" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1260" t="inlineStr">
         <is>
-          <t>.Settings.Auctions.Title</t>
+          <t>.Settings.RivalSound.Title</t>
         </is>
       </c>
       <c r="G1260" t="inlineStr"/>
       <c r="H1260" t="inlineStr"/>
     </row>
     <row r="1261">
       <c r="A1261" t="inlineStr"/>
       <c r="B1261" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total Squares: </t>
+          <t>GBG participation</t>
         </is>
       </c>
       <c r="C1261" t="inlineStr">
         <is>
-          <t xml:space="preserve">Volledige oppervlakte: </t>
+          <t>Gilde Strijdperken deelname</t>
         </is>
       </c>
       <c r="D1261" t="inlineStr"/>
       <c r="E1261" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1261" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.WholeArea</t>
+          <t>.Boxes.GuildMemberStat.GbgParticipation</t>
         </is>
       </c>
       <c r="G1261" t="inlineStr"/>
       <c r="H1261" t="inlineStr"/>
     </row>
     <row r="1262">
       <c r="A1262" t="inlineStr"/>
       <c r="B1262" t="inlineStr">
         <is>
-          <t>Persistent</t>
-[...6 lines deleted...]
-      </c>
+          <t>Level</t>
+        </is>
+      </c>
+      <c r="C1262" t="inlineStr"/>
       <c r="D1262" t="inlineStr"/>
       <c r="E1262" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1262" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Persistence</t>
+          <t>.Boxes.General.Level</t>
         </is>
       </c>
       <c r="G1262" t="inlineStr"/>
       <c r="H1262" t="inlineStr"/>
     </row>
     <row r="1263">
       <c r="A1263" t="inlineStr"/>
       <c r="B1263" t="inlineStr">
         <is>
-          <t>Delete group and sites</t>
+          <t>__days__ day(s)</t>
         </is>
       </c>
       <c r="C1263" t="inlineStr">
         <is>
-          <t>Wis Groep en Sites</t>
+          <t>__days__ dag(en)</t>
         </is>
       </c>
       <c r="D1263" t="inlineStr"/>
       <c r="E1263" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1263" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.DeleteGroup</t>
+          <t>.Boxes.MoppelHelper.Days</t>
         </is>
       </c>
       <c r="G1263" t="inlineStr"/>
       <c r="H1263" t="inlineStr"/>
     </row>
     <row r="1264">
       <c r="A1264" t="inlineStr"/>
       <c r="B1264" t="inlineStr">
         <is>
-          <t>Produces</t>
-[...2 lines deleted...]
-      <c r="C1264" t="inlineStr"/>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="C1264" t="inlineStr">
+        <is>
+          <t>Macht</t>
+        </is>
+      </c>
       <c r="D1264" t="inlineStr"/>
       <c r="E1264" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1264" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.produces</t>
+          <t>.Boxes.GvGMap.Guild.Power</t>
         </is>
       </c>
       <c r="G1264" t="inlineStr"/>
       <c r="H1264" t="inlineStr"/>
     </row>
     <row r="1265">
       <c r="A1265" t="inlineStr"/>
       <c r="B1265" t="inlineStr">
         <is>
-          <t>Guild defeated</t>
+          <t>Start level</t>
         </is>
       </c>
       <c r="C1265" t="inlineStr">
         <is>
-          <t>Gilde verslagen</t>
+          <t>Start niveau</t>
         </is>
       </c>
       <c r="D1265" t="inlineStr"/>
       <c r="E1265" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1265" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.clan_defeated</t>
+          <t>.Boxes.PowerLeveling.StartLevel</t>
         </is>
       </c>
       <c r="G1265" t="inlineStr"/>
       <c r="H1265" t="inlineStr"/>
     </row>
     <row r="1266">
       <c r="A1266" t="inlineStr"/>
       <c r="B1266" t="inlineStr">
         <is>
-          <t>GvG Map</t>
+          <t>Guild vs Guild</t>
         </is>
       </c>
       <c r="C1266" t="inlineStr">
         <is>
-          <t>GvG Kaart</t>
+          <t>Gilde vs Gilde</t>
         </is>
       </c>
       <c r="D1266" t="inlineStr"/>
       <c r="E1266" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1266" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Title</t>
+          <t>.Boxes.BetterMusic.GvG</t>
         </is>
       </c>
       <c r="G1266" t="inlineStr"/>
       <c r="H1266" t="inlineStr"/>
     </row>
     <row r="1267">
       <c r="A1267" t="inlineStr"/>
       <c r="B1267" t="inlineStr">
         <is>
-          <t>Notifications</t>
-[...6 lines deleted...]
-      </c>
+          <t>Default</t>
+        </is>
+      </c>
+      <c r="C1267" t="inlineStr"/>
       <c r="D1267" t="inlineStr"/>
       <c r="E1267" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1267" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowNotifications</t>
+          <t>.Boxes.ProductionsRating.PresetDefault</t>
         </is>
       </c>
       <c r="G1267" t="inlineStr"/>
       <c r="H1267" t="inlineStr"/>
     </row>
     <row r="1268">
       <c r="A1268" t="inlineStr"/>
       <c r="B1268" t="inlineStr">
         <is>
-          <t>GBG</t>
+          <t>Recurring Quests</t>
         </is>
       </c>
       <c r="C1268" t="inlineStr">
         <is>
-          <t>Gildengevechten</t>
+          <t>Herhalende missies</t>
         </is>
       </c>
       <c r="D1268" t="inlineStr"/>
       <c r="E1268" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1268" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsGBGPlayers</t>
+          <t>.Boxes.RecurringQuests.Title</t>
         </is>
       </c>
       <c r="G1268" t="inlineStr"/>
       <c r="H1268" t="inlineStr"/>
     </row>
     <row r="1269">
       <c r="A1269" t="inlineStr"/>
       <c r="B1269" t="inlineStr">
         <is>
-          <t>Automatically Open/Close the Negotiation Assistant when negotiating? Not available in GBG.</t>
+          <t>Wrong goods selected, please finish manually</t>
         </is>
       </c>
       <c r="C1269" t="inlineStr">
         <is>
-          <t>Moet de onderhandelingshulp automatisch openen/sluiten tijdens het onderhandelen? Niet beschikbaar in GSP.</t>
+          <t>Verkeerde goederen geselecteerd, maak de onderhandeling handmatig af</t>
         </is>
       </c>
       <c r="D1269" t="inlineStr"/>
       <c r="E1269" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1269" t="inlineStr">
         <is>
-          <t>.Settings.AutomaticNegotiation.Desc</t>
+          <t>.Boxes.Negotiation.WrongGoods</t>
         </is>
       </c>
       <c r="G1269" t="inlineStr"/>
       <c r="H1269" t="inlineStr"/>
     </row>
     <row r="1270">
       <c r="A1270" t="inlineStr"/>
       <c r="B1270" t="inlineStr">
         <is>
-          <t>GE Goods Use</t>
+          <t>Pop Game (e.g. Fall Event)</t>
         </is>
       </c>
       <c r="C1270" t="inlineStr"/>
       <c r="D1270" t="inlineStr"/>
       <c r="E1270" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1270" t="inlineStr">
         <is>
-          <t>.Settings.Entry.GexStockWarning</t>
+          <t>.Settings.EventHelperPop</t>
         </is>
       </c>
       <c r="G1270" t="inlineStr"/>
       <c r="H1270" t="inlineStr"/>
     </row>
     <row r="1271">
       <c r="A1271" t="inlineStr"/>
       <c r="B1271" t="inlineStr">
         <is>
-          <t>__building__ - Level __level__</t>
-[...6 lines deleted...]
-      </c>
+          <t>Unique Building</t>
+        </is>
+      </c>
+      <c r="C1271" t="inlineStr"/>
       <c r="D1271" t="inlineStr"/>
       <c r="E1271" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1271" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.MsgBuilding</t>
+          <t>.Boxes.Tooltip.Building.isUnique</t>
         </is>
       </c>
       <c r="G1271" t="inlineStr"/>
       <c r="H1271" t="inlineStr"/>
     </row>
     <row r="1272">
       <c r="A1272" t="inlineStr"/>
       <c r="B1272" t="inlineStr">
         <is>
-          <t>Includes good costs to build the GB valued at __goodcosts__ FPs</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C1272" t="inlineStr">
         <is>
-          <t>Inclusief goederenkosten om het GG te bouwen, gewaardeerd op __goodcosts__ FP</t>
+          <t>Opslaan</t>
         </is>
       </c>
       <c r="D1272" t="inlineStr"/>
       <c r="E1272" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1272" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.NewGBCostsTT</t>
+          <t>.General.Save</t>
         </is>
       </c>
       <c r="G1272" t="inlineStr"/>
       <c r="H1272" t="inlineStr"/>
     </row>
     <row r="1273">
       <c r="A1273" t="inlineStr"/>
       <c r="B1273" t="inlineStr">
         <is>
-          <t>Filter Rewards</t>
+          <t>Residential</t>
         </is>
       </c>
       <c r="C1273" t="inlineStr">
         <is>
-          <t>Filter beloningen</t>
+          <t>Woongebouwen</t>
         </is>
       </c>
       <c r="D1273" t="inlineStr"/>
       <c r="E1273" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1273" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.FilterRewards</t>
+          <t>.Boxes.Productions.Headings.residential</t>
         </is>
       </c>
       <c r="G1273" t="inlineStr"/>
       <c r="H1273" t="inlineStr"/>
     </row>
     <row r="1274">
       <c r="A1274" t="inlineStr"/>
       <c r="B1274" t="inlineStr">
         <is>
-          <t>Trades</t>
+          <t>Min. Qty.</t>
         </is>
       </c>
       <c r="C1274" t="inlineStr">
         <is>
-          <t>Aanbiedingen</t>
+          <t>Min. hoeveelheid.</t>
         </is>
       </c>
       <c r="D1274" t="inlineStr"/>
       <c r="E1274" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1274" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Trades</t>
+          <t>.Boxes.Market.MinQuantity</t>
         </is>
       </c>
       <c r="G1274" t="inlineStr"/>
       <c r="H1274" t="inlineStr"/>
     </row>
     <row r="1275">
       <c r="A1275" t="inlineStr"/>
       <c r="B1275" t="inlineStr">
         <is>
-          <t>Press __place__ and __slot__ on your keyboard to insert this suggestion.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Opening the Item Shop will open an overview.</t>
+        </is>
+      </c>
+      <c r="C1275" t="inlineStr"/>
       <c r="D1275" t="inlineStr"/>
       <c r="E1275" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1275" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.KeyboardTooltip</t>
+          <t>.Settings.ShowShopAssist.Desc</t>
         </is>
       </c>
       <c r="G1275" t="inlineStr"/>
       <c r="H1275" t="inlineStr"/>
     </row>
     <row r="1276">
       <c r="A1276" t="inlineStr"/>
       <c r="B1276" t="inlineStr">
         <is>
-          <t>Guild Treasury - Hourly</t>
+          <t>In City</t>
         </is>
       </c>
       <c r="C1276" t="inlineStr">
         <is>
-          <t>Gildekas - p/uur</t>
+          <t>In Stad</t>
         </is>
       </c>
       <c r="D1276" t="inlineStr"/>
       <c r="E1276" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1276" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsTreasureClanH</t>
+          <t>.Boxes.BetterMusic.InCity</t>
         </is>
       </c>
       <c r="G1276" t="inlineStr"/>
       <c r="H1276" t="inlineStr"/>
     </row>
     <row r="1277">
       <c r="A1277" t="inlineStr"/>
       <c r="B1277" t="inlineStr">
         <is>
-          <t>Hourly Production</t>
+          <t>Grandprize</t>
         </is>
       </c>
       <c r="C1277" t="inlineStr">
         <is>
-          <t>Productie per uur</t>
+          <t>Hoofdprijs</t>
         </is>
       </c>
       <c r="D1277" t="inlineStr"/>
       <c r="E1277" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1277" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Hourly</t>
+          <t>.Boxes.FPCollector.grand_prize</t>
         </is>
       </c>
       <c r="G1277" t="inlineStr"/>
       <c r="H1277" t="inlineStr"/>
     </row>
     <row r="1278">
       <c r="A1278" t="inlineStr"/>
       <c r="B1278" t="inlineStr">
         <is>
-          <t>Filter buildings</t>
-[...6 lines deleted...]
-      </c>
+          <t>Reconstruction Size List</t>
+        </is>
+      </c>
+      <c r="C1278" t="inlineStr"/>
       <c r="D1278" t="inlineStr"/>
       <c r="E1278" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1278" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.FilterTable</t>
+          <t>.Boxes.ReconstructionList.Title</t>
         </is>
       </c>
       <c r="G1278" t="inlineStr"/>
       <c r="H1278" t="inlineStr"/>
     </row>
     <row r="1279">
       <c r="A1279" t="inlineStr"/>
       <c r="B1279" t="inlineStr">
         <is>
-          <t>Page</t>
+          <t>All rarities</t>
         </is>
       </c>
       <c r="C1279" t="inlineStr">
         <is>
-          <t>Pagina</t>
+          <t>Alle zeldzaamheden</t>
         </is>
       </c>
       <c r="D1279" t="inlineStr"/>
       <c r="E1279" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1279" t="inlineStr">
         <is>
-          <t>.Boxes.Market.PageColumn</t>
+          <t>.Boxes.AllyList.All</t>
         </is>
       </c>
       <c r="G1279" t="inlineStr"/>
       <c r="H1279" t="inlineStr"/>
     </row>
     <row r="1280">
       <c r="A1280" t="inlineStr"/>
       <c r="B1280" t="inlineStr">
         <is>
-          <t>Aztec Helper</t>
+          <t>Entry Time</t>
         </is>
       </c>
       <c r="C1280" t="inlineStr">
         <is>
-          <t>Azteken Helper</t>
+          <t>Invoer Tijd</t>
         </is>
       </c>
       <c r="D1280" t="inlineStr"/>
       <c r="E1280" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1280" t="inlineStr">
         <is>
-          <t>.Boxes.AztecMiniGame.Title</t>
+          <t>.Boxes.Investment.Overview.EntryTime</t>
         </is>
       </c>
       <c r="G1280" t="inlineStr"/>
       <c r="H1280" t="inlineStr"/>
     </row>
     <row r="1281">
       <c r="A1281" t="inlineStr"/>
       <c r="B1281" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __paid__ &lt;small&gt;(Paid)&lt;/small&gt; = __profit__</t>
+          <t>Automatically create a new Alert when I make a bid in the Antiques Dealer.</t>
         </is>
       </c>
       <c r="C1281" t="inlineStr">
         <is>
-          <t>Beloning = __nettoreward__&lt;small&gt;(netto beloning)&lt;/small&gt; * __arcfactor__%&lt;small&gt;(Arc bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Gestort: __paid__&lt;br&gt;Winst = __bruttoreward__&lt;small&gt;(beloning)&lt;/small&gt; - __paid__&lt;small&gt;(gestort)&lt;/small&gt; = __profit__</t>
+          <t>Maak automatisch een nieuwe notificatie aan als ik een bod doe op een veiling.</t>
         </is>
       </c>
       <c r="D1281" t="inlineStr"/>
       <c r="E1281" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1281" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTProfitSelf</t>
+          <t>.Boxes.Alerts.Preferences.Auction.Info</t>
         </is>
       </c>
       <c r="G1281" t="inlineStr"/>
       <c r="H1281" t="inlineStr"/>
     </row>
     <row r="1282">
       <c r="A1282" t="inlineStr"/>
       <c r="B1282" t="inlineStr">
         <is>
-          <t>Open the castle overview to update the data.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Enable Event helpers</t>
+        </is>
+      </c>
+      <c r="C1282" t="inlineStr"/>
       <c r="D1282" t="inlineStr"/>
       <c r="E1282" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1282" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.VisitCastleWarning</t>
+          <t>.Settings.EventHelper.All</t>
         </is>
       </c>
       <c r="G1282" t="inlineStr"/>
       <c r="H1282" t="inlineStr"/>
     </row>
     <row r="1283">
       <c r="A1283" t="inlineStr"/>
       <c r="B1283" t="inlineStr">
         <is>
-          <t>All goods</t>
+          <t>Display FP Investment sums</t>
         </is>
       </c>
       <c r="C1283" t="inlineStr">
         <is>
-          <t>Alle goederen</t>
+          <t>Toon FP investeringstotalen</t>
         </is>
       </c>
       <c r="D1283" t="inlineStr"/>
       <c r="E1283" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1283" t="inlineStr">
         <is>
-          <t>.Boxes.Market.AllGoods</t>
+          <t>.Settings.ShowInvestments.Title</t>
         </is>
       </c>
       <c r="G1283" t="inlineStr"/>
       <c r="H1283" t="inlineStr"/>
     </row>
     <row r="1284">
       <c r="A1284" t="inlineStr"/>
       <c r="B1284" t="inlineStr">
         <is>
-          <t>Cost/Prize</t>
-[...6 lines deleted...]
-      </c>
+          <t>Show progress filter</t>
+        </is>
+      </c>
+      <c r="C1284" t="inlineStr"/>
       <c r="D1284" t="inlineStr"/>
       <c r="E1284" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1284" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.CostPerPrize</t>
+          <t>.Boxes.QiProgress.ShowProgressFilter</t>
         </is>
       </c>
       <c r="G1284" t="inlineStr"/>
       <c r="H1284" t="inlineStr"/>
     </row>
     <row r="1285">
       <c r="A1285" t="inlineStr"/>
       <c r="B1285" t="inlineStr">
         <is>
-          <t>Display FP Investment Sum</t>
+          <t>Tasks</t>
         </is>
       </c>
       <c r="C1285" t="inlineStr">
         <is>
-          <t>Toon FP investeringstotaal</t>
+          <t>Taken</t>
         </is>
       </c>
       <c r="D1285" t="inlineStr"/>
       <c r="E1285" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1285" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowInvestments</t>
+          <t>.Boxes.RecurringQuests.Table.Tasks</t>
         </is>
       </c>
       <c r="G1285" t="inlineStr"/>
       <c r="H1285" t="inlineStr"/>
     </row>
     <row r="1286">
       <c r="A1286" t="inlineStr"/>
       <c r="B1286" t="inlineStr">
         <is>
-          <t>Place5</t>
+          <t>The player ID of the DB to be imported does not match the current account.</t>
         </is>
       </c>
       <c r="C1286" t="inlineStr">
         <is>
-          <t>Plaats5</t>
+          <t>Het spelers ID uit de te importeren DB komt niet overeen met het huidige account.</t>
         </is>
       </c>
       <c r="D1286" t="inlineStr"/>
       <c r="E1286" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1286" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.P5</t>
+          <t>.Boxes.DBExport.WrongDBPlayerID</t>
         </is>
       </c>
       <c r="G1286" t="inlineStr"/>
       <c r="H1286" t="inlineStr"/>
     </row>
     <row r="1287">
       <c r="A1287" t="inlineStr"/>
       <c r="B1287" t="inlineStr">
         <is>
-          <t>Others to Add</t>
+          <t>Start units</t>
         </is>
       </c>
       <c r="C1287" t="inlineStr">
         <is>
-          <t>Externe bijdrage</t>
+          <t>Start eenheden</t>
         </is>
       </c>
       <c r="D1287" t="inlineStr"/>
       <c r="E1287" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1287" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.PatronPart</t>
+          <t>.Boxes.BoostList.guild_raids_units_start</t>
         </is>
       </c>
       <c r="G1287" t="inlineStr"/>
       <c r="H1287" t="inlineStr"/>
     </row>
     <row r="1288">
       <c r="A1288" t="inlineStr"/>
       <c r="B1288" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t xml:space="preserve">Settlements Resource Overview  - </t>
         </is>
       </c>
       <c r="C1288" t="inlineStr">
         <is>
-          <t>Gebouw</t>
+          <t xml:space="preserve">Nederzetting Goederenoverzicht - </t>
         </is>
       </c>
       <c r="D1288" t="inlineStr"/>
       <c r="E1288" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1288" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.TitleBuildings</t>
+          <t>.Boxes.Outpost.TitleShort</t>
         </is>
       </c>
       <c r="G1288" t="inlineStr"/>
       <c r="H1288" t="inlineStr"/>
     </row>
     <row r="1289">
       <c r="A1289" t="inlineStr"/>
       <c r="B1289" t="inlineStr">
         <is>
-          <t>Meds</t>
+          <t>Persistent</t>
         </is>
       </c>
       <c r="C1289" t="inlineStr">
         <is>
-          <t>Medailles</t>
+          <t>Volharding</t>
         </is>
       </c>
       <c r="D1289" t="inlineStr"/>
       <c r="E1289" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1289" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Meds</t>
+          <t>.Boxes.Alerts.Form.Persistence</t>
         </is>
       </c>
       <c r="G1289" t="inlineStr"/>
       <c r="H1289" t="inlineStr"/>
     </row>
     <row r="1290">
       <c r="A1290" t="inlineStr"/>
       <c r="B1290" t="inlineStr">
         <is>
-          <t>Choose your own Soundtrack!</t>
+          <t>Enable sound</t>
         </is>
       </c>
       <c r="C1290" t="inlineStr">
         <is>
-          <t>Kies je eigen Soundtrack!</t>
+          <t>Geluid aanzetten</t>
         </is>
       </c>
       <c r="D1290" t="inlineStr"/>
       <c r="E1290" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1290" t="inlineStr">
         <is>
-          <t>.Menu.Music.Desc</t>
+          <t>.Settings.Entry.EnableSound</t>
         </is>
       </c>
       <c r="G1290" t="inlineStr"/>
       <c r="H1290" t="inlineStr"/>
     </row>
     <row r="1291">
       <c r="A1291" t="inlineStr"/>
       <c r="B1291" t="inlineStr">
         <is>
-          <t>Change Menu</t>
-[...6 lines deleted...]
-      </c>
+          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
+        </is>
+      </c>
+      <c r="C1291" t="inlineStr"/>
       <c r="D1291" t="inlineStr"/>
       <c r="E1291" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1291" t="inlineStr">
         <is>
-          <t>.Settings.SelectedMenu.Title</t>
+          <t>.Boxes.QiProgress.SnapShotLogDisclaimer</t>
         </is>
       </c>
       <c r="G1291" t="inlineStr"/>
       <c r="H1291" t="inlineStr"/>
     </row>
     <row r="1292">
       <c r="A1292" t="inlineStr"/>
       <c r="B1292" t="inlineStr">
         <is>
-          <t>Buildings from GBG</t>
-[...2 lines deleted...]
-      <c r="C1292" t="inlineStr"/>
+          <t>Treasury Goods</t>
+        </is>
+      </c>
+      <c r="C1292" t="inlineStr">
+        <is>
+          <t>Gildekas goederen</t>
+        </is>
+      </c>
       <c r="D1292" t="inlineStr"/>
       <c r="E1292" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1292" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.buildingFromGBG</t>
+          <t>.Boxes.Productions.GuildGoods</t>
         </is>
       </c>
       <c r="G1292" t="inlineStr"/>
       <c r="H1292" t="inlineStr"/>
     </row>
     <row r="1293">
       <c r="A1293" t="inlineStr"/>
       <c r="B1293" t="inlineStr">
         <is>
-          <t>Round ⇋</t>
+          <t>Plunder</t>
         </is>
       </c>
       <c r="C1293" t="inlineStr">
         <is>
-          <t>Ronde ⇋</t>
+          <t>Plunderen</t>
         </is>
       </c>
       <c r="D1293" t="inlineStr"/>
       <c r="E1293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1293" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Round</t>
+          <t>.Boxes.MoppelHelper.Plunders</t>
         </is>
       </c>
       <c r="G1293" t="inlineStr"/>
       <c r="H1293" t="inlineStr"/>
     </row>
     <row r="1294">
       <c r="A1294" t="inlineStr"/>
       <c r="B1294" t="inlineStr">
         <is>
-          <t>Motivation Activity</t>
+          <t>How many info messages do you want to see at once? The default is a maximum of 4.</t>
         </is>
       </c>
       <c r="C1294" t="inlineStr">
         <is>
-          <t>Motivatie Activiteit</t>
+          <t>Hoeveel informatiemeldingen wil je tegelijkertijd zien? Standaard is een maximum van 4.</t>
         </is>
       </c>
       <c r="D1294" t="inlineStr"/>
       <c r="E1294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1294" t="inlineStr">
         <is>
-          <t>.Settings.ShowPlayersMotivation.Title</t>
+          <t>.Settings.NotificationsStack.Desc</t>
         </is>
       </c>
       <c r="G1294" t="inlineStr"/>
       <c r="H1294" t="inlineStr"/>
     </row>
     <row r="1295">
       <c r="A1295" t="inlineStr"/>
       <c r="B1295" t="inlineStr">
         <is>
-          <t>Sector is protected</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C1295" t="inlineStr">
         <is>
-          <t>Sector is beschermd</t>
+          <t>Punten</t>
         </is>
       </c>
       <c r="D1295" t="inlineStr"/>
       <c r="E1295" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1295" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Protected</t>
+          <t>.Boxes.PvPArena.Points</t>
         </is>
       </c>
       <c r="G1295" t="inlineStr"/>
       <c r="H1295" t="inlineStr"/>
     </row>
     <row r="1296">
       <c r="A1296" t="inlineStr"/>
       <c r="B1296" t="inlineStr">
         <is>
-          <t>Copy</t>
+          <t>Size</t>
         </is>
       </c>
       <c r="C1296" t="inlineStr">
         <is>
-          <t>Kopieren</t>
+          <t>Grootte</t>
         </is>
       </c>
       <c r="D1296" t="inlineStr"/>
       <c r="E1296" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1296" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.CopyTitle</t>
+          <t>.Boxes.CombatCalculator.Size</t>
         </is>
       </c>
       <c r="G1296" t="inlineStr"/>
       <c r="H1296" t="inlineStr"/>
     </row>
     <row r="1297">
       <c r="A1297" t="inlineStr"/>
       <c r="B1297" t="inlineStr">
         <is>
-          <t>Units - Hourly</t>
-[...6 lines deleted...]
-      </c>
+          <t>Only show inventory buildings with a rating equal or higher than x</t>
+        </is>
+      </c>
+      <c r="C1297" t="inlineStr"/>
       <c r="D1297" t="inlineStr"/>
       <c r="E1297" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1297" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsUnitsH</t>
+          <t>.Boxes.ProductionsRating.InventoryBuildingScoreExplanation</t>
         </is>
       </c>
       <c r="G1297" t="inlineStr"/>
       <c r="H1297" t="inlineStr"/>
     </row>
     <row r="1298">
       <c r="A1298" t="inlineStr"/>
       <c r="B1298" t="inlineStr">
         <is>
-          <t>SAJM</t>
+          <t>???</t>
         </is>
       </c>
       <c r="C1298" t="inlineStr">
         <is>
-          <t>RTJM</t>
+          <t>???</t>
         </is>
       </c>
       <c r="D1298" t="inlineStr"/>
       <c r="E1298" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1298" t="inlineStr">
         <is>
-          <t>.Eras.21.short</t>
+          <t>.Menu.unitsGex.Title</t>
         </is>
       </c>
       <c r="G1298" t="inlineStr"/>
       <c r="H1298" t="inlineStr"/>
     </row>
     <row r="1299">
       <c r="A1299" t="inlineStr"/>
       <c r="B1299" t="inlineStr">
         <is>
-          <t>5h</t>
+          <t>Towers</t>
         </is>
       </c>
       <c r="C1299" t="inlineStr">
         <is>
-          <t>5u</t>
+          <t>Torens</t>
         </is>
       </c>
       <c r="D1299" t="inlineStr"/>
       <c r="E1299" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1299" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.5h</t>
+          <t>.Boxes.Productions.Headings.tower</t>
         </is>
       </c>
       <c r="G1299" t="inlineStr"/>
       <c r="H1299" t="inlineStr"/>
     </row>
     <row r="1300">
       <c r="A1300" t="inlineStr"/>
       <c r="B1300" t="inlineStr">
         <is>
-          <t>Ally Overview</t>
+          <t>Advanced Settings</t>
         </is>
       </c>
       <c r="C1300" t="inlineStr"/>
       <c r="D1300" t="inlineStr"/>
       <c r="E1300" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1300" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowAllyList</t>
+          <t>.Settings.EventHelper.Advanced</t>
         </is>
       </c>
       <c r="G1300" t="inlineStr"/>
       <c r="H1300" t="inlineStr"/>
     </row>
     <row r="1301">
       <c r="A1301" t="inlineStr"/>
       <c r="B1301" t="inlineStr">
         <is>
-          <t>New webhook entry</t>
+          <t>Display a GB FP investment window when entering 'Town Hall'&gt; 'News'&gt; 'Great Buildings' tab.</t>
         </is>
       </c>
       <c r="C1301" t="inlineStr">
         <is>
-          <t>Nieuwe webhook invoer</t>
+          <t>Toont een GG FP investeringsvenster wanneer je Stadhuis &gt; Nieuws &gt; Grootse Gebouwen Tab opent.</t>
         </is>
       </c>
       <c r="D1301" t="inlineStr"/>
       <c r="E1301" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1301" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.TitleNewEntry</t>
+          <t>.Settings.ShowInvestments.Desc</t>
         </is>
       </c>
       <c r="G1301" t="inlineStr"/>
       <c r="H1301" t="inlineStr"/>
     </row>
     <row r="1302">
       <c r="A1302" t="inlineStr"/>
       <c r="B1302" t="inlineStr">
         <is>
-          <t>Suggestion: Collect these buildings</t>
+          <t>Sequence</t>
         </is>
       </c>
       <c r="C1302" t="inlineStr">
         <is>
-          <t>Suggestie: Verzamel deze gebouwen</t>
+          <t>Posities</t>
         </is>
       </c>
       <c r="D1302" t="inlineStr"/>
       <c r="E1302" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1302" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.DoneProductionsTitle</t>
+          <t>.Boxes.OwnpartCalculator.Order</t>
         </is>
       </c>
       <c r="G1302" t="inlineStr"/>
       <c r="H1302" t="inlineStr"/>
     </row>
     <row r="1303">
       <c r="A1303" t="inlineStr"/>
       <c r="B1303" t="inlineStr">
         <is>
-          <t>Infobox</t>
-[...6 lines deleted...]
-      </c>
+          <t>Change in Copy Behavior!</t>
+        </is>
+      </c>
+      <c r="C1303" t="inlineStr"/>
       <c r="D1303" t="inlineStr"/>
       <c r="E1303" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1303" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Title</t>
+          <t>.Boxes.GuildFights.TimeZoneWarning.Title</t>
         </is>
       </c>
       <c r="G1303" t="inlineStr"/>
       <c r="H1303" t="inlineStr"/>
     </row>
     <row r="1304">
       <c r="A1304" t="inlineStr"/>
       <c r="B1304" t="inlineStr">
         <is>
-          <t>The Beta-Extension musst be installed and updated manually. Either regularly click the button below to download the current beta or use a Git-Manager&gt;&lt;/br&gt;&lt;/br&gt;Unpack the downloaded zip and in the Chrome extension settings activate developer mode to 'load unpacked extension'.&lt;/br&gt;&lt;/br&gt;Only one Version of the Helper should be active at any time to prevent interference!</t>
-[...2 lines deleted...]
-      <c r="C1304" t="inlineStr"/>
+          <t>When no tool is selected, the area below is click-through - clicking interacts with the game!</t>
+        </is>
+      </c>
+      <c r="C1304" t="inlineStr">
+        <is>
+          <t>Als er geen tool is geselecteerd, is het gebied eronder doorklikbaar - klikken heeft interactie met het spel!</t>
+        </is>
+      </c>
       <c r="D1304" t="inlineStr"/>
       <c r="E1304" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1304" t="inlineStr">
         <is>
-          <t>.Settings.LoadBeta2.Desc</t>
+          <t>.Boxes.Popgame.Warning</t>
         </is>
       </c>
       <c r="G1304" t="inlineStr"/>
       <c r="H1304" t="inlineStr"/>
     </row>
     <row r="1305">
       <c r="A1305" t="inlineStr"/>
       <c r="B1305" t="inlineStr">
         <is>
-          <t>Worst rated buildings</t>
-[...2 lines deleted...]
-      <c r="C1305" t="inlineStr"/>
+          <t>&lt;span style='color:#29b206'&gt;Remaining&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
+        </is>
+      </c>
+      <c r="C1305" t="inlineStr">
+        <is>
+          <t>&lt;span style='color:#29b206'&gt;Overschot&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Tekort&lt;/span&gt;</t>
+        </is>
+      </c>
       <c r="D1305" t="inlineStr"/>
       <c r="E1305" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1305" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowWorstBuildings</t>
+          <t>.Boxes.Campagne.DescStillMissing</t>
         </is>
       </c>
       <c r="G1305" t="inlineStr"/>
       <c r="H1305" t="inlineStr"/>
     </row>
     <row r="1306">
       <c r="A1306" t="inlineStr"/>
       <c r="B1306" t="inlineStr">
         <is>
-          <t>Help</t>
-[...2 lines deleted...]
-      <c r="C1306" t="inlineStr"/>
+          <t>This log is filled with actions that occur while you are active on the GvG map. The information will (currently) not be saved. You can filter it by anything: a sector number, a guild name, an action, your own nickname.</t>
+        </is>
+      </c>
+      <c r="C1306" t="inlineStr">
+        <is>
+          <t>Dit log wordt gevuld met acties die plaatsvinden terwijl je actief bent op de GvG kaart.De informatie wordt (op dit moment) niet opgeslagen. Je kan filteren op van alles: een sector, een gildenaam, een actie, je eigen spelersnaam.</t>
+        </is>
+      </c>
       <c r="D1306" t="inlineStr"/>
       <c r="E1306" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1306" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ExplainerHead</t>
+          <t>.Boxes.GvGMap.Log.Explanation</t>
         </is>
       </c>
       <c r="G1306" t="inlineStr"/>
       <c r="H1306" t="inlineStr"/>
     </row>
     <row r="1307">
       <c r="A1307" t="inlineStr"/>
       <c r="B1307" t="inlineStr">
         <is>
-          <t>Great Building</t>
+          <t>Units - Daily</t>
         </is>
       </c>
       <c r="C1307" t="inlineStr">
         <is>
-          <t>Groots Gebouw</t>
+          <t>Eenheden per dag</t>
         </is>
       </c>
       <c r="D1307" t="inlineStr"/>
       <c r="E1307" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1307" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.GreatBulding</t>
+          <t>.Boxes.Stats.BtnSource.statsUnitsD</t>
         </is>
       </c>
       <c r="G1307" t="inlineStr"/>
       <c r="H1307" t="inlineStr"/>
     </row>
     <row r="1308">
       <c r="A1308" t="inlineStr"/>
       <c r="B1308" t="inlineStr">
         <is>
-          <t>safe</t>
+          <t>FP costs for goods</t>
         </is>
       </c>
       <c r="C1308" t="inlineStr">
         <is>
-          <t>veilig</t>
+          <t>FP Kost voor goederen</t>
         </is>
       </c>
       <c r="D1308" t="inlineStr"/>
       <c r="E1308" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1308" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Safe</t>
+          <t>.Boxes.GreatBuildings.FPCostGoods</t>
         </is>
       </c>
       <c r="G1308" t="inlineStr"/>
       <c r="H1308" t="inlineStr"/>
     </row>
     <row r="1309">
       <c r="A1309" t="inlineStr"/>
       <c r="B1309" t="inlineStr">
         <is>
-          <t>Send an instant Alert when there is a high activity in GBG (for example, 10 fights in a single sector within 5 seconds). Please note that this function works only when the GBG in-game window is opened!</t>
+          <t>Trade Events</t>
         </is>
       </c>
       <c r="C1309" t="inlineStr">
         <is>
-          <t>Verstuur direct een melding als er een hoge activiteit is in de Gildestrijdperken (bv. 10 gevechten in een enkele sector binnen 5 seconden). Deze functie werkt alleen als Gildestrijdperken is geopend in het spel!</t>
+          <t>Handel Gebeurtenissen</t>
         </is>
       </c>
       <c r="D1309" t="inlineStr"/>
       <c r="E1309" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1309" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Battlegrounds.Info</t>
+          <t>.Boxes.MarketOffersEvents.Title</t>
         </is>
       </c>
       <c r="G1309" t="inlineStr"/>
       <c r="H1309" t="inlineStr"/>
     </row>
     <row r="1310">
       <c r="A1310" t="inlineStr"/>
       <c r="B1310" t="inlineStr">
         <is>
-          <t>Last 2 Ages</t>
+          <t>Statistics Overview</t>
         </is>
       </c>
       <c r="C1310" t="inlineStr">
         <is>
-          <t>Laatste 2 tijdsperken</t>
+          <t>Statistieken Overzicht</t>
         </is>
       </c>
       <c r="D1310" t="inlineStr"/>
       <c r="E1310" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1310" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnLastEras</t>
+          <t>.Boxes.Stats.Title</t>
         </is>
       </c>
       <c r="G1310" t="inlineStr"/>
       <c r="H1310" t="inlineStr"/>
     </row>
     <row r="1311">
       <c r="A1311" t="inlineStr"/>
       <c r="B1311" t="inlineStr">
         <is>
-          <t>API Token missing</t>
+          <t>If you want to use the notes or the city planner, activate this item.&lt;br&gt;For a stand-alone extension, simply deactivate it.</t>
         </is>
       </c>
       <c r="C1311" t="inlineStr">
         <is>
-          <t>Missende API-token</t>
+          <t>Als je de notities of de stadsplanner wilt gebruiken, activeer dan dit item.&lt;br&gt;Deactiveer voor een zelfstandige extensie.</t>
         </is>
       </c>
       <c r="D1311" t="inlineStr"/>
       <c r="E1311" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1311" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.MissingApiKeyErrorHeader</t>
+          <t>.Settings.GlobalSend.Desc</t>
         </is>
       </c>
       <c r="G1311" t="inlineStr"/>
       <c r="H1311" t="inlineStr"/>
     </row>
     <row r="1312">
       <c r="A1312" t="inlineStr"/>
       <c r="B1312" t="inlineStr">
         <is>
-          <t>Rest FPs</t>
+          <t>Random</t>
         </is>
       </c>
       <c r="C1312" t="inlineStr">
         <is>
-          <t>Resterende FP</t>
+          <t>Willekeurige producties</t>
         </is>
       </c>
       <c r="D1312" t="inlineStr"/>
       <c r="E1312" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1312" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.RestFP</t>
+          <t>.Boxes.Productions.Headings.random_production</t>
         </is>
       </c>
       <c r="G1312" t="inlineStr"/>
       <c r="H1312" t="inlineStr"/>
     </row>
     <row r="1313">
       <c r="A1313" t="inlineStr"/>
       <c r="B1313" t="inlineStr">
         <is>
-          <t>min Lvl</t>
+          <t>Battles</t>
         </is>
       </c>
       <c r="C1313" t="inlineStr">
         <is>
-          <t>min niv</t>
+          <t>Gevechten</t>
         </is>
       </c>
       <c r="D1313" t="inlineStr"/>
       <c r="E1313" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1313" t="inlineStr">
         <is>
-          <t>.Boxes.findGB.minLvl</t>
+          <t>.Boxes.GuildMemberStat.Battles</t>
         </is>
       </c>
       <c r="G1313" t="inlineStr"/>
       <c r="H1313" t="inlineStr"/>
     </row>
     <row r="1314">
       <c r="A1314" t="inlineStr"/>
       <c r="B1314" t="inlineStr">
         <is>
-          <t>1 FP equals __goods__ goods</t>
+          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement first!&lt;br&gt;&lt;/em&gt;Displays the resources required (by item) for your Settlement.</t>
         </is>
       </c>
       <c r="C1314" t="inlineStr">
         <is>
-          <t>1 FP is gelijk aan __goods__ goederen</t>
+          <t>&lt;em id='outPW' class='tooltip-error'&gt;Gedeactiveerd: Bezoek eerst je nederzetting!&lt;br&gt;&lt;/em&gt;Overzicht van de benodigde grondstoffen.</t>
         </is>
       </c>
       <c r="D1314" t="inlineStr"/>
       <c r="E1314" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1314" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.GoodsPerFP</t>
+          <t>.Menu.OutP.DescWarningBuildings</t>
         </is>
       </c>
       <c r="G1314" t="inlineStr"/>
       <c r="H1314" t="inlineStr"/>
     </row>
     <row r="1315">
       <c r="A1315" t="inlineStr"/>
       <c r="B1315" t="inlineStr">
         <is>
-          <t>Data Export/Import Tool</t>
+          <t>Which buttons do you want in the menu?&lt;br&gt;Green: show button. Red: don't show button.</t>
         </is>
       </c>
       <c r="C1315" t="inlineStr">
         <is>
-          <t>Data exporteer/importeer Tool</t>
+          <t>Welke knoppen moeten zichtbaar zijn in het menu?&lt;br&gt;Groen: toon knop. Rood: Verberg knop.</t>
         </is>
       </c>
       <c r="D1315" t="inlineStr"/>
       <c r="E1315" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1315" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Title</t>
+          <t>.Settings.MenuContent.Desc</t>
         </is>
       </c>
       <c r="G1315" t="inlineStr"/>
       <c r="H1315" t="inlineStr"/>
     </row>
     <row r="1316">
       <c r="A1316" t="inlineStr"/>
       <c r="B1316" t="inlineStr">
         <is>
-          <t>Guild Expedition</t>
-[...2 lines deleted...]
-      <c r="C1316" t="inlineStr"/>
+          <t>&lt;em id="minigame_aztecs-Btn-closed" class="tooltip-error"&gt;Opens automatically when starting a aztec mini game&lt;br&gt;&lt;/em&gt;Aztec Minigame Helper</t>
+        </is>
+      </c>
+      <c r="C1316" t="inlineStr">
+        <is>
+          <t>&lt;em id="minigame_aztecs-Btn-closed" class="tooltip-error"&gt;Opend automatisch bij het starten van een Aztec mini game&lt;br&gt;&lt;/em&gt;Aztec Minigame Helper</t>
+        </is>
+      </c>
       <c r="D1316" t="inlineStr"/>
       <c r="E1316" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1316" t="inlineStr">
         <is>
-          <t>.Boxes.General.Guild_Expedition</t>
+          <t>.Menu.AztecMiniGame.Desc</t>
         </is>
       </c>
       <c r="G1316" t="inlineStr"/>
       <c r="H1316" t="inlineStr"/>
     </row>
     <row r="1317">
       <c r="A1317" t="inlineStr"/>
       <c r="B1317" t="inlineStr">
         <is>
-          <t>Allies</t>
-[...2 lines deleted...]
-      <c r="C1317" t="inlineStr"/>
+          <t>Drag &amp; Drop the resource icons above to rearrange the average display yourself to determine a new sequence from the first attempt.</t>
+        </is>
+      </c>
+      <c r="C1317" t="inlineStr">
+        <is>
+          <t>U kunt voorkeursvolgorde van bovenstaande pictogrammen zelf herschikken met 'Drag&amp;Drop' om een nieuwe volgorde vanaf de eerste poging te bepalen.</t>
+        </is>
+      </c>
       <c r="D1317" t="inlineStr"/>
       <c r="E1317" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1317" t="inlineStr">
         <is>
-          <t>.Menu.Allies.Title</t>
-[...2 lines deleted...]
-      <c r="G1317" t="inlineStr"/>
+          <t>.Boxes.Negotiation.DragDrop</t>
+        </is>
+      </c>
+      <c r="G1317" t="inlineStr">
+        <is>
+          <t>Do not get at all what you mean</t>
+        </is>
+      </c>
       <c r="H1317" t="inlineStr"/>
     </row>
     <row r="1318">
       <c r="A1318" t="inlineStr"/>
       <c r="B1318" t="inlineStr">
         <is>
-          <t>View and calculate Tech Tree research costs</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C1318" t="inlineStr">
         <is>
-          <t>Bereken je onderzoekskosten</t>
+          <t>Naam</t>
         </is>
       </c>
       <c r="D1318" t="inlineStr"/>
       <c r="E1318" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1318" t="inlineStr">
         <is>
-          <t>.Menu.Technologies.Desc</t>
+          <t>.Boxes.MoppelHelper.Name</t>
         </is>
       </c>
       <c r="G1318" t="inlineStr"/>
       <c r="H1318" t="inlineStr"/>
     </row>
     <row r="1319">
       <c r="A1319" t="inlineStr"/>
       <c r="B1319" t="inlineStr">
         <is>
-          <t>Battle Potions</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C1319" t="inlineStr">
         <is>
-          <t>Gevechtsdranken</t>
+          <t>Naam</t>
         </is>
       </c>
       <c r="D1319" t="inlineStr"/>
       <c r="E1319" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1319" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowPotions</t>
+          <t>.Boxes.Discord.Name</t>
         </is>
       </c>
       <c r="G1319" t="inlineStr"/>
       <c r="H1319" t="inlineStr"/>
     </row>
     <row r="1320">
       <c r="A1320" t="inlineStr"/>
       <c r="B1320" t="inlineStr">
         <is>
-          <t>Defender replaced</t>
-[...6 lines deleted...]
-      </c>
+          <t>Shows only buildings from search results, buildings you added manually and buildings you highlighted yourself</t>
+        </is>
+      </c>
+      <c r="C1320" t="inlineStr"/>
       <c r="D1320" t="inlineStr"/>
       <c r="E1320" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1320" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.defender_replaced</t>
+          <t>.Boxes.ProductionsRating.ShowHighlightedExplanation</t>
         </is>
       </c>
       <c r="G1320" t="inlineStr"/>
       <c r="H1320" t="inlineStr"/>
     </row>
     <row r="1321">
       <c r="A1321" t="inlineStr"/>
       <c r="B1321" t="inlineStr">
         <is>
-          <t>Shows you the available opportunities to earn castle points.</t>
+          <t>Clear All</t>
         </is>
       </c>
       <c r="C1321" t="inlineStr">
         <is>
-          <t>Toont de beschikbare mogelijkheden om kasteelpunten te verdienen.</t>
+          <t>Venster opschonen</t>
         </is>
       </c>
       <c r="D1321" t="inlineStr"/>
       <c r="E1321" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1321" t="inlineStr">
         <is>
-          <t>.Menu.Castle.Desc</t>
+          <t>.Boxes.Infobox.ResetBox</t>
         </is>
       </c>
       <c r="G1321" t="inlineStr"/>
       <c r="H1321" t="inlineStr"/>
     </row>
     <row r="1322">
       <c r="A1322" t="inlineStr"/>
       <c r="B1322" t="inlineStr">
         <is>
-          <t>can be polished</t>
-[...2 lines deleted...]
-      <c r="C1322" t="inlineStr"/>
+          <t>Aztec Helper</t>
+        </is>
+      </c>
+      <c r="C1322" t="inlineStr">
+        <is>
+          <t>Azteken Helper</t>
+        </is>
+      </c>
       <c r="D1322" t="inlineStr"/>
       <c r="E1322" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1322" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.canPolish</t>
+          <t>.Boxes.AztecMiniGame.Title</t>
         </is>
       </c>
       <c r="G1322" t="inlineStr"/>
       <c r="H1322" t="inlineStr"/>
     </row>
     <row r="1323">
       <c r="A1323" t="inlineStr"/>
       <c r="B1323" t="inlineStr">
         <is>
-          <t>Guild Members</t>
-[...6 lines deleted...]
-      </c>
+          <t>Do you want the QI Player list to automatically open when clicking on the QI ranking?</t>
+        </is>
+      </c>
+      <c r="C1323" t="inlineStr"/>
       <c r="D1323" t="inlineStr"/>
       <c r="E1323" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1323" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradePartnerGuild</t>
+          <t>.Settings.ShowQIPlayerInfo.Desc</t>
         </is>
       </c>
       <c r="G1323" t="inlineStr"/>
       <c r="H1323" t="inlineStr"/>
     </row>
     <row r="1324">
       <c r="A1324" t="inlineStr"/>
       <c r="B1324" t="inlineStr">
         <is>
-          <t>creates a List of all the matching GB you come accross in other Players GB List or the ranking</t>
+          <t>Gives minimum, maximum and average progress and efficiency for the next spawned piece</t>
         </is>
       </c>
       <c r="C1324" t="inlineStr">
         <is>
-          <t>Creëer een lijst met alle overeenkomende GB's die je tegenkomt de GB lijst van andere spelers of ranglijst</t>
+          <t>Geeft minimale, maximale en gemiddelde voortgang en efficiëntie voor het volgende voortgebrachte stuk</t>
         </is>
       </c>
       <c r="D1324" t="inlineStr"/>
       <c r="E1324" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1324" t="inlineStr">
         <is>
-          <t>.Menu.findGB.Desc</t>
+          <t>.Boxes.MergerGame.NextSpawn.Title</t>
         </is>
       </c>
       <c r="G1324" t="inlineStr"/>
       <c r="H1324" t="inlineStr"/>
     </row>
     <row r="1325">
       <c r="A1325" t="inlineStr"/>
       <c r="B1325" t="inlineStr">
         <is>
-          <t>Place</t>
+          <t>Event Mystery Box</t>
         </is>
       </c>
       <c r="C1325" t="inlineStr">
         <is>
-          <t>Plaats</t>
+          <t>Evenement Mystery Box</t>
         </is>
       </c>
       <c r="D1325" t="inlineStr"/>
       <c r="E1325" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1325" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Place</t>
+          <t>.Boxes.FPCollector.event_mystery_item</t>
         </is>
       </c>
       <c r="G1325" t="inlineStr"/>
       <c r="H1325" t="inlineStr"/>
     </row>
     <row r="1326">
       <c r="A1326" t="inlineStr"/>
       <c r="B1326" t="inlineStr">
         <is>
-          <t>Now</t>
+          <t>Meds</t>
         </is>
       </c>
       <c r="C1326" t="inlineStr">
         <is>
-          <t>Nu</t>
+          <t>Medailles</t>
         </is>
       </c>
       <c r="D1326" t="inlineStr"/>
       <c r="E1326" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1326" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Preset.Now</t>
+          <t>.Boxes.Calculator.Meds</t>
         </is>
       </c>
       <c r="G1326" t="inlineStr"/>
       <c r="H1326" t="inlineStr"/>
     </row>
     <row r="1327">
       <c r="A1327" t="inlineStr"/>
       <c r="B1327" t="inlineStr">
         <is>
-          <t>This module will automatically generate an auction bid value based on your settings and the current auction bid and copy it to the clipboard.</t>
+          <t>Offer Era</t>
         </is>
       </c>
       <c r="C1327" t="inlineStr">
         <is>
-          <t>Deze module genereert automatisch een bod gebaseerd op jouw instellingen en het huidige bod en kopiëert dit naar het klembord.</t>
+          <t>Aanbieding tijdperk</t>
         </is>
       </c>
       <c r="D1327" t="inlineStr"/>
       <c r="E1327" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1327" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help1</t>
+          <t>.Boxes.Market.TradeForGoods</t>
         </is>
       </c>
       <c r="G1327" t="inlineStr"/>
       <c r="H1327" t="inlineStr"/>
     </row>
     <row r="1328">
       <c r="A1328" t="inlineStr"/>
       <c r="B1328" t="inlineStr">
         <is>
-          <t>Disclaimer</t>
-[...2 lines deleted...]
-      <c r="C1328" t="inlineStr"/>
+          <t>Rank</t>
+        </is>
+      </c>
+      <c r="C1328" t="inlineStr">
+        <is>
+          <t>Rang</t>
+        </is>
+      </c>
       <c r="D1328" t="inlineStr"/>
       <c r="E1328" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1328" t="inlineStr">
         <is>
-          <t>.General.Disclaimer</t>
+          <t>.Boxes.GuildMemberStat.Rank</t>
         </is>
       </c>
       <c r="G1328" t="inlineStr"/>
       <c r="H1328" t="inlineStr"/>
     </row>
     <row r="1329">
       <c r="A1329" t="inlineStr"/>
       <c r="B1329" t="inlineStr">
         <is>
-          <t>AND</t>
+          <t>Group</t>
         </is>
       </c>
       <c r="C1329" t="inlineStr">
         <is>
-          <t>EN</t>
+          <t>Groeperen</t>
         </is>
       </c>
       <c r="D1329" t="inlineStr"/>
       <c r="E1329" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1329" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.AND</t>
+          <t>.Boxes.Productions.ModeGroups</t>
         </is>
       </c>
       <c r="G1329" t="inlineStr"/>
       <c r="H1329" t="inlineStr"/>
     </row>
     <row r="1330">
       <c r="A1330" t="inlineStr"/>
       <c r="B1330" t="inlineStr">
         <is>
-          <t>FE</t>
+          <t>Attack%</t>
         </is>
       </c>
       <c r="C1330" t="inlineStr">
         <is>
-          <t>TT</t>
+          <t>Aanval</t>
         </is>
       </c>
       <c r="D1330" t="inlineStr"/>
       <c r="E1330" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1330" t="inlineStr">
         <is>
-          <t>.Eras.14.short</t>
+          <t>.Boxes.Units.Attack</t>
         </is>
       </c>
       <c r="G1330" t="inlineStr"/>
       <c r="H1330" t="inlineStr"/>
     </row>
     <row r="1331">
       <c r="A1331" t="inlineStr"/>
       <c r="B1331" t="inlineStr">
         <is>
-          <t>Blue Galaxy Helper</t>
+          <t>If you like what you see and what we do, please leave a good review in the Store!</t>
         </is>
       </c>
       <c r="C1331" t="inlineStr">
         <is>
-          <t>Blauwe Melkweg Helper</t>
+          <t>Als wat u ziet en wat wij doen u bevalt, laat dan aub een goede beoordeling achter in de Store!</t>
         </is>
       </c>
       <c r="D1331" t="inlineStr"/>
       <c r="E1331" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1331" t="inlineStr">
         <is>
-          <t>.Menu.Bluegalaxy.Title</t>
+          <t>.Settings.About.RatingDesc</t>
         </is>
       </c>
       <c r="G1331" t="inlineStr"/>
       <c r="H1331" t="inlineStr"/>
     </row>
     <row r="1332">
       <c r="A1332" t="inlineStr"/>
       <c r="B1332" t="inlineStr">
         <is>
-          <t>Current Run</t>
+          <t>entry time</t>
         </is>
       </c>
       <c r="C1332" t="inlineStr">
         <is>
-          <t>Huidige Run</t>
+          <t>Tijdstip</t>
         </is>
       </c>
       <c r="D1332" t="inlineStr"/>
       <c r="E1332" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1332" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.CurrentRun</t>
+          <t>.Boxes.Investment.Overview.SettingsEntryTime</t>
         </is>
       </c>
       <c r="G1332" t="inlineStr"/>
       <c r="H1332" t="inlineStr"/>
     </row>
     <row r="1333">
       <c r="A1333" t="inlineStr"/>
       <c r="B1333" t="inlineStr">
         <is>
-          <t>show progress filter</t>
+          <t>GE Main Encounters</t>
         </is>
       </c>
       <c r="C1333" t="inlineStr">
         <is>
-          <t>Toon voortgang filter</t>
+          <t>GEX hoofdontmoetingen</t>
         </is>
       </c>
       <c r="D1333" t="inlineStr"/>
       <c r="E1333" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1333" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowProgressFilter</t>
+          <t>.Boxes.Castle.GexLastOfSections</t>
         </is>
       </c>
       <c r="G1333" t="inlineStr"/>
       <c r="H1333" t="inlineStr"/>
     </row>
     <row r="1334">
       <c r="A1334" t="inlineStr"/>
       <c r="B1334" t="inlineStr">
         <is>
-          <t>Delete</t>
+          <t>Units lost</t>
         </is>
       </c>
       <c r="C1334" t="inlineStr">
         <is>
-          <t>Verwijder</t>
+          <t>Eenheden verloren</t>
         </is>
       </c>
       <c r="D1334" t="inlineStr"/>
       <c r="E1334" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1334" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Delete</t>
+          <t>.Boxes.BattleAssistAAConfig.lostUnits</t>
         </is>
       </c>
       <c r="G1334" t="inlineStr"/>
       <c r="H1334" t="inlineStr"/>
     </row>
     <row r="1335">
       <c r="A1335" t="inlineStr"/>
       <c r="B1335" t="inlineStr">
         <is>
-          <t>Import / Export</t>
+          <t>Displays a schematics of your city</t>
         </is>
       </c>
       <c r="C1335" t="inlineStr">
         <is>
-          <t>Importeer/Exporteer</t>
+          <t>Een schematische weergave van je stad in bovenaanzicht</t>
         </is>
       </c>
       <c r="D1335" t="inlineStr"/>
       <c r="E1335" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1335" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ExportSettings</t>
+          <t>.Menu.Citymap.Desc</t>
         </is>
       </c>
       <c r="G1335" t="inlineStr"/>
       <c r="H1335" t="inlineStr"/>
     </row>
     <row r="1336">
       <c r="A1336" t="inlineStr"/>
       <c r="B1336" t="inlineStr">
         <is>
-          <t>__era__&lt;br&gt;You have: __stock__</t>
+          <t>Copied!</t>
         </is>
       </c>
       <c r="C1336" t="inlineStr">
         <is>
-          <t>__era__&lt;br&gt;Je hebt: __stock__</t>
+          <t>Gekopieerd!</t>
         </is>
       </c>
       <c r="D1336" t="inlineStr"/>
       <c r="E1336" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1336" t="inlineStr">
         <is>
-          <t>.Boxes.Market.NeedTT</t>
+          <t>.Boxes.CityMap.ToastHeadCopyData</t>
         </is>
       </c>
       <c r="G1336" t="inlineStr"/>
       <c r="H1336" t="inlineStr"/>
     </row>
     <row r="1337">
       <c r="A1337" t="inlineStr"/>
       <c r="B1337" t="inlineStr">
         <is>
-          <t>Guild Treasury Export Log</t>
+          <t>5h</t>
         </is>
       </c>
       <c r="C1337" t="inlineStr">
         <is>
-          <t>Gildekas export log</t>
+          <t>5u</t>
         </is>
       </c>
       <c r="D1337" t="inlineStr"/>
       <c r="E1337" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1337" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowGuildTreasuryLogExport</t>
+          <t>.Boxes.Alerts.Time.5h</t>
         </is>
       </c>
       <c r="G1337" t="inlineStr"/>
       <c r="H1337" t="inlineStr"/>
     </row>
     <row r="1338">
       <c r="A1338" t="inlineStr"/>
       <c r="B1338" t="inlineStr">
         <is>
-          <t>Show QI round selector</t>
-[...2 lines deleted...]
-      <c r="C1338" t="inlineStr"/>
+          <t>Player ID:</t>
+        </is>
+      </c>
+      <c r="C1338" t="inlineStr">
+        <is>
+          <t>Speler-ID:</t>
+        </is>
+      </c>
       <c r="D1338" t="inlineStr"/>
       <c r="E1338" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1338" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.ShowRoundSelector</t>
+          <t>.Settings.Version.PlayerId</t>
         </is>
       </c>
       <c r="G1338" t="inlineStr"/>
       <c r="H1338" t="inlineStr"/>
     </row>
     <row r="1339">
       <c r="A1339" t="inlineStr"/>
       <c r="B1339" t="inlineStr">
         <is>
-          <t>In Stock</t>
+          <t>Member activity</t>
         </is>
       </c>
       <c r="C1339" t="inlineStr">
         <is>
-          <t>Beschikbaar</t>
+          <t>Leden activiteit</t>
         </is>
       </c>
       <c r="D1339" t="inlineStr"/>
       <c r="E1339" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1339" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.DescInStock</t>
+          <t>.Boxes.GuildMemberStat.MemberActiviy</t>
         </is>
       </c>
       <c r="G1339" t="inlineStr"/>
       <c r="H1339" t="inlineStr"/>
     </row>
     <row r="1340">
       <c r="A1340" t="inlineStr"/>
       <c r="B1340" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Guild Power</t>
         </is>
       </c>
       <c r="C1340" t="inlineStr">
         <is>
-          <t>Culturele gebouwen</t>
+          <t>Gildemacht</t>
         </is>
       </c>
       <c r="D1340" t="inlineStr"/>
       <c r="E1340" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1340" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.culture</t>
+          <t>.Boxes.GuildMemberStat.GuildPower</t>
         </is>
       </c>
       <c r="G1340" t="inlineStr"/>
       <c r="H1340" t="inlineStr"/>
     </row>
     <row r="1341">
       <c r="A1341" t="inlineStr"/>
       <c r="B1341" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Displays your Guild's GE results.</t>
         </is>
       </c>
       <c r="C1341" t="inlineStr">
         <is>
-          <t>Speler</t>
+          <t>Toon de GE Resultaten van je Gilde.</t>
         </is>
       </c>
       <c r="D1341" t="inlineStr"/>
       <c r="E1341" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1341" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Player</t>
+          <t>.Menu.GexStat.Desc</t>
         </is>
       </c>
       <c r="G1341" t="inlineStr"/>
       <c r="H1341" t="inlineStr"/>
     </row>
     <row r="1342">
       <c r="A1342" t="inlineStr"/>
       <c r="B1342" t="inlineStr">
         <is>
-          <t>Mysterious Shards (Flying Island)</t>
+          <t>GB Cost Calculator</t>
         </is>
       </c>
       <c r="C1342" t="inlineStr">
         <is>
-          <t>Mysterieuze Scherven (Vliegend Eiland)</t>
+          <t>FP-calculator</t>
         </is>
       </c>
       <c r="D1342" t="inlineStr"/>
       <c r="E1342" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1342" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.shards</t>
+          <t>.Boxes.Calculator.Title</t>
         </is>
       </c>
       <c r="G1342" t="inlineStr"/>
       <c r="H1342" t="inlineStr"/>
     </row>
     <row r="1343">
       <c r="A1343" t="inlineStr"/>
       <c r="B1343" t="inlineStr">
         <is>
-          <t>FoE-Helper: There are keys remaining on the board!</t>
+          <t>Suggestion: Collect these buildings</t>
         </is>
       </c>
       <c r="C1343" t="inlineStr">
         <is>
-          <t>Er zijn nog sleutels over op het bord!</t>
+          <t>Suggestie: Verzamel deze gebouwen</t>
         </is>
       </c>
       <c r="D1343" t="inlineStr"/>
       <c r="E1343" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1343" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeysLeft.anniversary</t>
+          <t>.Boxes.BlueGalaxy.DoneProductionsTitle</t>
         </is>
       </c>
       <c r="G1343" t="inlineStr"/>
       <c r="H1343" t="inlineStr"/>
     </row>
     <row r="1344">
       <c r="A1344" t="inlineStr"/>
       <c r="B1344" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Expired Buildings Notification</t>
         </is>
       </c>
       <c r="C1344" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Verlopen Gebouwen waarschuwing</t>
         </is>
       </c>
       <c r="D1344" t="inlineStr"/>
       <c r="E1344" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1344" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Simulation</t>
+          <t>.Settings.Entry.ShowBuildingsExpired</t>
         </is>
       </c>
       <c r="G1344" t="inlineStr"/>
       <c r="H1344" t="inlineStr"/>
     </row>
     <row r="1345">
       <c r="A1345" t="inlineStr"/>
       <c r="B1345" t="inlineStr">
         <is>
-          <t>Daily Deals</t>
+          <t>Image size</t>
         </is>
       </c>
       <c r="C1345" t="inlineStr">
         <is>
-          <t>Dagelijkse Veilingen</t>
+          <t>Afbeeldingsgrootte</t>
         </is>
       </c>
       <c r="D1345" t="inlineStr"/>
       <c r="E1345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1345" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Antiques.Exchange</t>
+          <t>.Boxes.Units.PictogramScalingTitle</t>
         </is>
       </c>
       <c r="G1345" t="inlineStr"/>
       <c r="H1345" t="inlineStr"/>
     </row>
     <row r="1346">
       <c r="A1346" t="inlineStr"/>
       <c r="B1346" t="inlineStr">
         <is>
-          <t>Player is no longer in your guild.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Worst rated buildings</t>
+        </is>
+      </c>
+      <c r="C1346" t="inlineStr"/>
       <c r="D1346" t="inlineStr"/>
       <c r="E1346" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1346" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MemberLeavedGuild</t>
+          <t>.Boxes.CityMap.ShowWorstBuildings</t>
         </is>
       </c>
       <c r="G1346" t="inlineStr"/>
       <c r="H1346" t="inlineStr"/>
     </row>
     <row r="1347">
       <c r="A1347" t="inlineStr"/>
       <c r="B1347" t="inlineStr">
         <is>
-          <t>Game Play</t>
-[...2 lines deleted...]
-      <c r="C1347" t="inlineStr"/>
+          <t>Rogue</t>
+        </is>
+      </c>
+      <c r="C1347" t="inlineStr">
+        <is>
+          <t>Schurk</t>
+        </is>
+      </c>
       <c r="D1347" t="inlineStr"/>
       <c r="E1347" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1347" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.GamePlay</t>
+          <t>.Boxes.Units.rogue</t>
         </is>
       </c>
       <c r="G1347" t="inlineStr"/>
       <c r="H1347" t="inlineStr"/>
     </row>
     <row r="1348">
       <c r="A1348" t="inlineStr"/>
       <c r="B1348" t="inlineStr">
         <is>
-          <t>Idle Game Info</t>
+          <t>Power</t>
         </is>
       </c>
       <c r="C1348" t="inlineStr">
         <is>
-          <t>St. Patrick Info</t>
+          <t>Macht</t>
         </is>
       </c>
       <c r="D1348" t="inlineStr"/>
       <c r="E1348" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1348" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Title</t>
+          <t>.Boxes.GvGMap.Sector.Power</t>
         </is>
       </c>
       <c r="G1348" t="inlineStr"/>
       <c r="H1348" t="inlineStr"/>
     </row>
     <row r="1349">
       <c r="A1349" t="inlineStr"/>
       <c r="B1349" t="inlineStr">
         <is>
-          <t>Box Coordinates</t>
+          <t>Recurring Quests</t>
         </is>
       </c>
       <c r="C1349" t="inlineStr">
         <is>
-          <t>Venster coördinaten</t>
+          <t>Terugkerende opdrachten</t>
         </is>
       </c>
       <c r="D1349" t="inlineStr"/>
       <c r="E1349" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1349" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ResetBoxPositions</t>
+          <t>.Menu.recurringQuests.Title</t>
         </is>
       </c>
       <c r="G1349" t="inlineStr"/>
       <c r="H1349" t="inlineStr"/>
     </row>
     <row r="1350">
       <c r="A1350" t="inlineStr"/>
       <c r="B1350" t="inlineStr">
         <is>
-          <t>10h</t>
+          <t>Castle points</t>
         </is>
       </c>
       <c r="C1350" t="inlineStr">
         <is>
-          <t>10u</t>
+          <t>Kasteelpunten</t>
         </is>
       </c>
       <c r="D1350" t="inlineStr"/>
       <c r="E1350" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1350" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.10h</t>
+          <t>.Boxes.Castle.CastlePoints</t>
         </is>
       </c>
       <c r="G1350" t="inlineStr"/>
       <c r="H1350" t="inlineStr"/>
     </row>
     <row r="1351">
       <c r="A1351" t="inlineStr"/>
       <c r="B1351" t="inlineStr">
         <is>
-          <t>Forest</t>
+          <t>Version</t>
         </is>
       </c>
       <c r="C1351" t="inlineStr">
         <is>
-          <t>Natuur</t>
+          <t>Versie</t>
         </is>
       </c>
       <c r="D1351" t="inlineStr"/>
       <c r="E1351" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1351" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.nature</t>
+          <t>.Settings.Entry.Version</t>
         </is>
       </c>
       <c r="G1351" t="inlineStr"/>
       <c r="H1351" t="inlineStr"/>
     </row>
     <row r="1352">
       <c r="A1352" t="inlineStr"/>
       <c r="B1352" t="inlineStr">
         <is>
-          <t>delete data older than</t>
+          <t>Person</t>
         </is>
       </c>
       <c r="C1352" t="inlineStr">
         <is>
-          <t>verwijder data ouder dan</t>
+          <t>Persoon</t>
         </is>
       </c>
       <c r="D1352" t="inlineStr"/>
       <c r="E1352" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1352" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.DeleteDataOlderThan</t>
+          <t>.Boxes.Negotiation.Person</t>
         </is>
       </c>
       <c r="G1352" t="inlineStr"/>
       <c r="H1352" t="inlineStr"/>
     </row>
     <row r="1353">
       <c r="A1353" t="inlineStr"/>
       <c r="B1353" t="inlineStr">
         <is>
-          <t>Offer</t>
+          <t>Send an instant Alert when there is a high activity in GBG (for example, 10 fights in a single sector within 5 seconds). Please note that this function works only when the GBG in-game window is opened!</t>
         </is>
       </c>
       <c r="C1353" t="inlineStr">
         <is>
-          <t>Aanbieding</t>
+          <t>Verstuur direct een melding als er een hoge activiteit is in de Gildestrijdperken (bv. 10 gevechten in een enkele sector binnen 5 seconden). Deze functie werkt alleen als Gildestrijdperken is geopend in het spel!</t>
         </is>
       </c>
       <c r="D1353" t="inlineStr"/>
       <c r="E1353" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1353" t="inlineStr">
         <is>
-          <t>.Boxes.Market.Offer</t>
+          <t>.Boxes.Alerts.Preferences.Battlegrounds.Info</t>
         </is>
       </c>
       <c r="G1353" t="inlineStr"/>
       <c r="H1353" t="inlineStr"/>
     </row>
     <row r="1354">
       <c r="A1354" t="inlineStr"/>
       <c r="B1354" t="inlineStr">
         <is>
-          <t>Task Reward</t>
+          <t>Forge Points</t>
         </is>
       </c>
       <c r="C1354" t="inlineStr">
         <is>
-          <t>Taak Beloning</t>
+          <t>Forge Punten</t>
         </is>
       </c>
       <c r="D1354" t="inlineStr"/>
       <c r="E1354" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1354" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.task_reward</t>
+          <t>.Boxes.OwnpartCalculator.OptionsFP</t>
         </is>
       </c>
       <c r="G1354" t="inlineStr"/>
       <c r="H1354" t="inlineStr"/>
     </row>
     <row r="1355">
       <c r="A1355" t="inlineStr"/>
       <c r="B1355" t="inlineStr">
         <is>
-          <t>Profit</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; accepted your trade of __offerValue__ __offer__ for __needValue__ __need__.</t>
         </is>
       </c>
       <c r="C1355" t="inlineStr">
         <is>
-          <t>Winst</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; heeft jouw aanbieding __offerValue__ __offer__ for __needValue__ __need__ geaccepteerd.</t>
         </is>
       </c>
       <c r="D1355" t="inlineStr"/>
       <c r="E1355" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1355" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Profit</t>
+          <t>.Boxes.Infobox.Messages.Trade</t>
         </is>
       </c>
       <c r="G1355" t="inlineStr"/>
       <c r="H1355" t="inlineStr"/>
     </row>
     <row r="1356">
       <c r="A1356" t="inlineStr"/>
       <c r="B1356" t="inlineStr">
         <is>
-          <t>Auction</t>
+          <t>Sector</t>
         </is>
       </c>
       <c r="C1356" t="inlineStr">
         <is>
-          <t>Veiling</t>
+          <t>Sector</t>
         </is>
       </c>
       <c r="D1356" t="inlineStr"/>
       <c r="E1356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1356" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterAuction</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.GvGMap.Log.Sector</t>
+        </is>
+      </c>
+      <c r="G1356" t="inlineStr"/>
       <c r="H1356" t="inlineStr"/>
     </row>
     <row r="1357">
       <c r="A1357" t="inlineStr"/>
       <c r="B1357" t="inlineStr">
         <is>
-          <t>Size</t>
+          <t>No Incidents displayed.</t>
         </is>
       </c>
       <c r="C1357" t="inlineStr">
         <is>
-          <t>Grootte</t>
+          <t>Geen incidenten aanwezig.</t>
         </is>
       </c>
       <c r="D1357" t="inlineStr"/>
       <c r="E1357" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1357" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.size</t>
+          <t>.Boxes.HiddenRewards.NoEvents</t>
         </is>
       </c>
       <c r="G1357" t="inlineStr"/>
       <c r="H1357" t="inlineStr"/>
     </row>
     <row r="1358">
       <c r="A1358" t="inlineStr"/>
       <c r="B1358" t="inlineStr">
         <is>
-          <t>Current Stock</t>
+          <t>Negotiations</t>
         </is>
       </c>
       <c r="C1358" t="inlineStr">
         <is>
-          <t>Beschikbaar</t>
+          <t>Onderhandelingen</t>
         </is>
       </c>
       <c r="D1358" t="inlineStr"/>
       <c r="E1358" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1358" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.DescInStock</t>
+          <t>.Boxes.GuildFights.Negotiations</t>
         </is>
       </c>
       <c r="G1358" t="inlineStr"/>
       <c r="H1358" t="inlineStr"/>
     </row>
     <row r="1359">
       <c r="A1359" t="inlineStr"/>
       <c r="B1359" t="inlineStr">
         <is>
-          <t>__days__ days</t>
+          <t>1 FP equals __goods__ goods</t>
         </is>
       </c>
       <c r="C1359" t="inlineStr">
         <is>
-          <t>__days__ dagen</t>
+          <t>1 FP is gelijk aan __goods__ goederen</t>
         </is>
       </c>
       <c r="D1359" t="inlineStr"/>
       <c r="E1359" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1359" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEvenUnit</t>
+          <t>.Boxes.BlueGalaxy.GoodsPerFP</t>
         </is>
       </c>
       <c r="G1359" t="inlineStr"/>
       <c r="H1359" t="inlineStr"/>
     </row>
     <row r="1360">
       <c r="A1360" t="inlineStr"/>
       <c r="B1360" t="inlineStr">
         <is>
-          <t>Battle lost</t>
+          <t>Early Middle Age</t>
         </is>
       </c>
       <c r="C1360" t="inlineStr">
         <is>
-          <t>Gevecht verloren</t>
+          <t>Vroege middeleeuwen</t>
         </is>
       </c>
       <c r="D1360" t="inlineStr"/>
       <c r="E1360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1360" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.battleLost</t>
+          <t>.Eras.4</t>
         </is>
       </c>
       <c r="G1360" t="inlineStr"/>
       <c r="H1360" t="inlineStr"/>
     </row>
     <row r="1361">
       <c r="A1361" t="inlineStr"/>
       <c r="B1361" t="inlineStr">
         <is>
-          <t>__count__ new player Events were found.</t>
-[...6 lines deleted...]
-      </c>
+          <t>can not be plundered</t>
+        </is>
+      </c>
+      <c r="C1361" t="inlineStr"/>
       <c r="D1361" t="inlineStr"/>
       <c r="E1361" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1361" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.PlayerFoundCounter</t>
+          <t>.Boxes.Tooltip.Building.noPlunder</t>
         </is>
       </c>
       <c r="G1361" t="inlineStr"/>
       <c r="H1361" t="inlineStr"/>
     </row>
     <row r="1362">
       <c r="A1362" t="inlineStr"/>
       <c r="B1362" t="inlineStr">
         <is>
-          <t>Website Api-Token</t>
+          <t>FP Investments</t>
         </is>
       </c>
       <c r="C1362" t="inlineStr">
         <is>
-          <t>Website Api-token</t>
+          <t>FP investeringen</t>
         </is>
       </c>
       <c r="D1362" t="inlineStr"/>
       <c r="E1362" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1362" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ApiToken</t>
+          <t>.Menu.Investment.Title</t>
         </is>
       </c>
       <c r="G1362" t="inlineStr"/>
       <c r="H1362" t="inlineStr"/>
     </row>
     <row r="1363">
       <c r="A1363" t="inlineStr"/>
       <c r="B1363" t="inlineStr">
         <is>
-          <t>Guild Expedition</t>
-[...2 lines deleted...]
-      <c r="C1363" t="inlineStr"/>
+          <t>Open Import/Export Tool</t>
+        </is>
+      </c>
+      <c r="C1363" t="inlineStr">
+        <is>
+          <t>Open de Importeer/Exporteer tool</t>
+        </is>
+      </c>
       <c r="D1363" t="inlineStr"/>
       <c r="E1363" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1363" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.guild_expedition_reward_notification</t>
+          <t>.Settings.ExportSettings.OpenImportExportTool</t>
         </is>
       </c>
       <c r="G1363" t="inlineStr"/>
       <c r="H1363" t="inlineStr"/>
     </row>
     <row r="1364">
       <c r="A1364" t="inlineStr"/>
       <c r="B1364" t="inlineStr">
         <is>
-          <t>Scouting Time</t>
+          <t>New buildings: Daily FP/tile of replaced buildings</t>
         </is>
       </c>
       <c r="C1364" t="inlineStr">
         <is>
-          <t>Verkenningstijd</t>
+          <t>Nieuwe gebouwen: Dagelijkse FP/grondvlakje van vervangen gebouwen</t>
         </is>
       </c>
       <c r="D1364" t="inlineStr"/>
       <c r="E1364" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1364" t="inlineStr">
         <is>
-          <t>.Boxes.scoutingTimes.ScoutingTime</t>
+          <t>.Boxes.GreatBuildings.FPPerTile</t>
         </is>
       </c>
       <c r="G1364" t="inlineStr"/>
       <c r="H1364" t="inlineStr"/>
     </row>
     <row r="1365">
       <c r="A1365" t="inlineStr"/>
       <c r="B1365" t="inlineStr">
         <is>
-          <t>Higher</t>
+          <t>Now</t>
         </is>
       </c>
       <c r="C1365" t="inlineStr">
         <is>
-          <t>Hoger</t>
+          <t>Nu</t>
         </is>
       </c>
       <c r="D1365" t="inlineStr"/>
       <c r="E1365" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1365" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeForHigher</t>
+          <t>.Boxes.Alerts.Form.Preset.Now</t>
         </is>
       </c>
       <c r="G1365" t="inlineStr"/>
       <c r="H1365" t="inlineStr"/>
     </row>
     <row r="1366">
       <c r="A1366" t="inlineStr"/>
       <c r="B1366" t="inlineStr">
         <is>
-          <t>Resource</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="C1366" t="inlineStr">
         <is>
-          <t>Benodigdheden</t>
+          <t>Kopieren</t>
         </is>
       </c>
       <c r="D1366" t="inlineStr"/>
       <c r="E1366" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1366" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.Resource</t>
+          <t>.Boxes.GuildFights.Copy</t>
         </is>
       </c>
       <c r="G1366" t="inlineStr"/>
       <c r="H1366" t="inlineStr"/>
     </row>
     <row r="1367">
       <c r="A1367" t="inlineStr"/>
       <c r="B1367" t="inlineStr">
         <is>
-          <t>Antiques Dealer Auction</t>
+          <t xml:space="preserve">Target Progress for Soccer Balls used: </t>
         </is>
       </c>
       <c r="C1367" t="inlineStr">
         <is>
-          <t>Antiekveiling</t>
+          <t xml:space="preserve">Doelvoortgang voor gebruikte voetballen: </t>
         </is>
       </c>
       <c r="D1367" t="inlineStr"/>
       <c r="E1367" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1367" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Auction.Title</t>
+          <t>.Boxes.MergerGame.EfficiencyTargetProgress.care</t>
         </is>
       </c>
       <c r="G1367" t="inlineStr"/>
       <c r="H1367" t="inlineStr"/>
     </row>
     <row r="1368">
       <c r="A1368" t="inlineStr"/>
       <c r="B1368" t="inlineStr">
         <is>
-          <t>Your Treasure Hourly</t>
-[...6 lines deleted...]
-      </c>
+          <t>Sets</t>
+        </is>
+      </c>
+      <c r="C1368" t="inlineStr"/>
       <c r="D1368" t="inlineStr"/>
       <c r="E1368" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1368" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsTreasurePlayerH</t>
+          <t>.Boxes.Kits.Sets</t>
         </is>
       </c>
       <c r="G1368" t="inlineStr"/>
       <c r="H1368" t="inlineStr"/>
     </row>
     <row r="1369">
       <c r="A1369" t="inlineStr"/>
       <c r="B1369" t="inlineStr">
         <is>
-          <t>GBG Tracker</t>
+          <t>Number of messages in the guild message center</t>
         </is>
       </c>
       <c r="C1369" t="inlineStr">
         <is>
-          <t>Gildestrijdperk observeren</t>
+          <t>Aantal berichten in het gilde berichtencentrum</t>
         </is>
       </c>
       <c r="D1369" t="inlineStr"/>
       <c r="E1369" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1369" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Battlegrounds.Title</t>
+          <t>.Boxes.GuildMemberStat.GuildMessages</t>
         </is>
       </c>
       <c r="G1369" t="inlineStr"/>
       <c r="H1369" t="inlineStr"/>
     </row>
     <row r="1370">
       <c r="A1370" t="inlineStr"/>
       <c r="B1370" t="inlineStr">
         <is>
-          <t>Version</t>
+          <t>Please open the Market console first (T)</t>
         </is>
       </c>
       <c r="C1370" t="inlineStr">
         <is>
-          <t>Versie</t>
+          <t>Open aub eerst uw markt (T)</t>
         </is>
       </c>
       <c r="D1370" t="inlineStr"/>
       <c r="E1370" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1370" t="inlineStr">
         <is>
-          <t>.Settings.Entry.Version</t>
+          <t>.Menu.Market.Warning</t>
         </is>
       </c>
       <c r="G1370" t="inlineStr"/>
       <c r="H1370" t="inlineStr"/>
     </row>
     <row r="1371">
       <c r="A1371" t="inlineStr"/>
       <c r="B1371" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t xml:space="preserve">Sector Resource Costs </t>
         </is>
       </c>
       <c r="C1371" t="inlineStr">
         <is>
-          <t>Tijdperk</t>
+          <t xml:space="preserve">Veroveringskosten voor </t>
         </is>
       </c>
       <c r="D1371" t="inlineStr"/>
       <c r="E1371" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1371" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.Era</t>
+          <t>.Boxes.Campagne.Title</t>
         </is>
       </c>
       <c r="G1371" t="inlineStr"/>
       <c r="H1371" t="inlineStr"/>
     </row>
     <row r="1372">
       <c r="A1372" t="inlineStr"/>
       <c r="B1372" t="inlineStr">
         <is>
-          <t>If you like what you see and what we do, please leave a good review in the Store!</t>
+          <t>FP GB ROI compared</t>
         </is>
       </c>
       <c r="C1372" t="inlineStr">
         <is>
-          <t>Als wat u ziet en wat wij doen u bevalt, laat dan aub een goede beoordeling achter in de Store!</t>
+          <t>FP Grootse Gebouwen winst tegenover investering vergeleken</t>
         </is>
       </c>
       <c r="D1372" t="inlineStr"/>
       <c r="E1372" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1372" t="inlineStr">
         <is>
-          <t>.Settings.About.RatingDesc</t>
-[...2 lines deleted...]
-      <c r="G1372" t="inlineStr"/>
+          <t>.Boxes.GreatBuildings.SuggestionTitle</t>
+        </is>
+      </c>
+      <c r="G1372" t="inlineStr">
+        <is>
+          <t>ROI (Return on Investment)
+I don't know how to translate that, I don't even know what mechanics this is associated with.
+(Ritorno di investimento)
+Non so come tradurla, non so nemmeno a che meccanica è associata</t>
+        </is>
+      </c>
       <c r="H1372" t="inlineStr"/>
     </row>
     <row r="1373">
       <c r="A1373" t="inlineStr"/>
       <c r="B1373" t="inlineStr">
         <is>
-          <t>show 0-values (GE/GBG)</t>
+          <t>GE Results</t>
         </is>
       </c>
       <c r="C1373" t="inlineStr">
         <is>
-          <t>toon 0-waarden (GE/GSP)</t>
+          <t>GE Resultaten</t>
         </is>
       </c>
       <c r="D1373" t="inlineStr"/>
       <c r="E1373" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1373" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ShowZeroValues</t>
+          <t>.Menu.GexStat.Title</t>
         </is>
       </c>
       <c r="G1373" t="inlineStr"/>
       <c r="H1373" t="inlineStr"/>
     </row>
     <row r="1374">
       <c r="A1374" t="inlineStr"/>
       <c r="B1374" t="inlineStr">
         <is>
-          <t>vertical</t>
+          <t>The module will calculate an addition value according to the first column and a multiplication value according to the second column and take the bigger value of the two</t>
         </is>
       </c>
       <c r="C1374" t="inlineStr">
         <is>
-          <t>verticaal</t>
+          <t>De module voert een optelling uit volgens de eerste kolom en een vermenigvuldiging volgens de tweede kolom. De hoogste waarde wordt toegepast.</t>
         </is>
       </c>
       <c r="D1374" t="inlineStr"/>
       <c r="E1374" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1374" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.Vertical</t>
+          <t>.Boxes.AuctionSettings.Help5</t>
         </is>
       </c>
       <c r="G1374" t="inlineStr"/>
       <c r="H1374" t="inlineStr"/>
     </row>
     <row r="1375">
       <c r="A1375" t="inlineStr"/>
       <c r="B1375" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="C1375" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Verwijder</t>
         </is>
       </c>
       <c r="D1375" t="inlineStr"/>
       <c r="E1375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1375" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsLevel</t>
+          <t>.Boxes.Alerts.Form.Delete</t>
         </is>
       </c>
       <c r="G1375" t="inlineStr"/>
       <c r="H1375" t="inlineStr"/>
     </row>
     <row r="1376">
       <c r="A1376" t="inlineStr"/>
       <c r="B1376" t="inlineStr">
         <is>
-          <t>The player ID of the DB to be imported does not match the current account.</t>
+          <t>Disabled: Open your Army Management console first (U)!</t>
         </is>
       </c>
       <c r="C1376" t="inlineStr">
         <is>
-          <t>Het spelers ID uit de te importeren DB komt niet overeen met het huidige account.</t>
+          <t>Gedeactiveerd: Open eerst je Legerbeheer (U)!</t>
         </is>
       </c>
       <c r="D1376" t="inlineStr"/>
       <c r="E1376" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1376" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.WrongDBPlayerID</t>
+          <t>.Menu.Unit.Warning</t>
         </is>
       </c>
       <c r="G1376" t="inlineStr"/>
       <c r="H1376" t="inlineStr"/>
     </row>
     <row r="1377">
       <c r="A1377" t="inlineStr"/>
       <c r="B1377" t="inlineStr">
         <is>
-          <t>Siege deployed</t>
+          <t>Page</t>
         </is>
       </c>
       <c r="C1377" t="inlineStr">
         <is>
-          <t>Belegering gezet</t>
+          <t>Pagina</t>
         </is>
       </c>
       <c r="D1377" t="inlineStr"/>
       <c r="E1377" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1377" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.siege_deployed</t>
+          <t>.Boxes.Market.PageColumn</t>
         </is>
       </c>
       <c r="G1377" t="inlineStr"/>
       <c r="H1377" t="inlineStr"/>
     </row>
     <row r="1378">
       <c r="A1378" t="inlineStr"/>
       <c r="B1378" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Links</t>
         </is>
       </c>
       <c r="C1378" t="inlineStr">
         <is>
-          <t>Kosten</t>
+          <t>Links</t>
         </is>
       </c>
       <c r="D1378" t="inlineStr"/>
       <c r="E1378" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1378" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.Costs</t>
+          <t>.Settings.Entry.ShowLinks</t>
         </is>
       </c>
       <c r="G1378" t="inlineStr"/>
       <c r="H1378" t="inlineStr"/>
     </row>
     <row r="1379">
       <c r="A1379" t="inlineStr"/>
       <c r="B1379" t="inlineStr">
         <is>
-          <t>Please visit all maps once to unlock the power data and collect guild data.</t>
+          <t>Remaining FPs to level</t>
         </is>
       </c>
       <c r="C1379" t="inlineStr">
         <is>
-          <t>Bezoek alle kaarten één keer om de krachtgegevens te ontgrendelen en gildegegevens te verzamelen.</t>
+          <t>Nog te storten</t>
         </is>
       </c>
       <c r="D1379" t="inlineStr"/>
       <c r="E1379" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1379" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.OverviewExplainer</t>
+          <t>.Boxes.Calculator.Up2LevelUp</t>
         </is>
       </c>
       <c r="G1379" t="inlineStr"/>
       <c r="H1379" t="inlineStr"/>
     </row>
     <row r="1380">
       <c r="A1380" t="inlineStr"/>
       <c r="B1380" t="inlineStr">
         <is>
-          <t>Unit's-pool</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="C1380" t="inlineStr">
         <is>
-          <t>Eenheden poule</t>
+          <t>Ja</t>
         </is>
       </c>
       <c r="D1380" t="inlineStr"/>
       <c r="E1380" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1380" t="inlineStr">
         <is>
-          <t>.Boxes.Units.pool</t>
+          <t>.Boxes.GuildMemberStat.ConfirmYes</t>
         </is>
       </c>
       <c r="G1380" t="inlineStr"/>
       <c r="H1380" t="inlineStr"/>
     </row>
     <row r="1381">
       <c r="A1381" t="inlineStr"/>
       <c r="B1381" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Already conquered! Well done :)</t>
+          <t>Saving and restoring the settings</t>
         </is>
       </c>
       <c r="C1381" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Reeds veroverd! Goed gedaan :)</t>
+          <t>Opslaan / herstellen van instellingen</t>
         </is>
       </c>
       <c r="D1381" t="inlineStr"/>
       <c r="E1381" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1381" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.AlreadyDone</t>
+          <t>.Settings.ExportSettings.Desc</t>
         </is>
       </c>
       <c r="G1381" t="inlineStr"/>
       <c r="H1381" t="inlineStr"/>
     </row>
     <row r="1382">
       <c r="A1382" t="inlineStr"/>
       <c r="B1382" t="inlineStr">
         <is>
-          <t>QI Snapshot Log</t>
-[...2 lines deleted...]
-      <c r="C1382" t="inlineStr"/>
+          <t>Display FP Investment Sum</t>
+        </is>
+      </c>
+      <c r="C1382" t="inlineStr">
+        <is>
+          <t>Toon FP investeringstotaal</t>
+        </is>
+      </c>
       <c r="D1382" t="inlineStr"/>
       <c r="E1382" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1382" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.SnapshotLog</t>
+          <t>.Settings.Entry.ShowInvestments</t>
         </is>
       </c>
       <c r="G1382" t="inlineStr"/>
       <c r="H1382" t="inlineStr"/>
     </row>
     <row r="1383">
       <c r="A1383" t="inlineStr"/>
       <c r="B1383" t="inlineStr">
         <is>
-          <t>FoE-Helper: There are keys remaining on the field!</t>
+          <t>Goods Inventory</t>
         </is>
       </c>
       <c r="C1383" t="inlineStr">
         <is>
-          <t>FoE-Helper: Er zijn nog sleutels op het veld!</t>
+          <t>Goedereninventaris</t>
         </is>
       </c>
       <c r="D1383" t="inlineStr"/>
       <c r="E1383" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1383" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeysLeft.care</t>
+          <t>.Boxes.MarketOffers.Title</t>
         </is>
       </c>
       <c r="G1383" t="inlineStr"/>
       <c r="H1383" t="inlineStr"/>
     </row>
     <row r="1384">
       <c r="A1384" t="inlineStr"/>
       <c r="B1384" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Daily Special</t>
         </is>
       </c>
       <c r="C1384" t="inlineStr">
         <is>
-          <t>Nee</t>
+          <t>Dagprijs</t>
         </is>
       </c>
       <c r="D1384" t="inlineStr"/>
       <c r="E1384" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1384" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ConfirmNo</t>
+          <t>.Boxes.EventChests.MainPrizeTitle</t>
         </is>
       </c>
       <c r="G1384" t="inlineStr"/>
       <c r="H1384" t="inlineStr"/>
     </row>
     <row r="1385">
       <c r="A1385" t="inlineStr"/>
       <c r="B1385" t="inlineStr">
         <is>
-          <t>Army Advice</t>
+          <t>Automatically Open/Close the Negotiation Assistant when negotiating? Not available in GBG.</t>
         </is>
       </c>
       <c r="C1385" t="inlineStr">
         <is>
-          <t>leger advies</t>
+          <t>Moet de onderhandelingshulp automatisch openen/sluiten tijdens het onderhandelen? Niet beschikbaar in GSP.</t>
         </is>
       </c>
       <c r="D1385" t="inlineStr"/>
       <c r="E1385" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1385" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowArmyAdvice</t>
+          <t>.Settings.AutomaticNegotiation.Desc</t>
         </is>
       </c>
       <c r="G1385" t="inlineStr"/>
       <c r="H1385" t="inlineStr"/>
     </row>
     <row r="1386">
       <c r="A1386" t="inlineStr"/>
       <c r="B1386" t="inlineStr">
         <is>
-          <t>Notes</t>
+          <t>How to highlight buildings: Click any row to select the buildings you want to compare more easily. Search results are marked automatically.</t>
         </is>
       </c>
       <c r="C1386" t="inlineStr">
         <is>
-          <t>Notities</t>
+          <t>Gebouwen markeren: Klik op een willekeurige rij om de gebouwen te selecteren die je gemakkelijker wilt vergelijken. Zoekresultaten worden automatisch gemarkeerd.</t>
         </is>
       </c>
       <c r="D1386" t="inlineStr"/>
       <c r="E1386" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1386" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.Title</t>
+          <t>.Boxes.ProductionsRating.HighlightsExplained</t>
         </is>
       </c>
       <c r="G1386" t="inlineStr"/>
       <c r="H1386" t="inlineStr"/>
     </row>
     <row r="1387">
       <c r="A1387" t="inlineStr"/>
       <c r="B1387" t="inlineStr">
         <is>
-          <t>Site</t>
+          <t>All goods</t>
         </is>
       </c>
       <c r="C1387" t="inlineStr">
         <is>
-          <t>Site</t>
+          <t>Alle goederen</t>
         </is>
       </c>
       <c r="D1387" t="inlineStr"/>
       <c r="E1387" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1387" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.NewSide</t>
+          <t>.Boxes.Market.AllGoods</t>
         </is>
       </c>
       <c r="G1387" t="inlineStr"/>
       <c r="H1387" t="inlineStr"/>
     </row>
     <row r="1388">
       <c r="A1388" t="inlineStr"/>
       <c r="B1388" t="inlineStr">
         <is>
-          <t>Forge-Bowl-Event</t>
+          <t>Player ID</t>
         </is>
       </c>
       <c r="C1388" t="inlineStr">
         <is>
-          <t>Forge Bowl Evenement</t>
+          <t>Speler ID</t>
         </is>
       </c>
       <c r="D1388" t="inlineStr"/>
       <c r="E1388" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1388" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.forge_bowl_event</t>
+          <t>.Boxes.Treasury.PlayerID</t>
         </is>
       </c>
       <c r="G1388" t="inlineStr"/>
       <c r="H1388" t="inlineStr"/>
     </row>
     <row r="1389">
       <c r="A1389" t="inlineStr"/>
       <c r="B1389" t="inlineStr">
         <is>
-          <t>Remaining FPs to level</t>
+          <t>https://docs.foe-helper.com/english/api-token</t>
         </is>
       </c>
       <c r="C1389" t="inlineStr">
         <is>
-          <t>Nog te storten</t>
+          <t>https://docs.foe-helper.com/english/api-token</t>
         </is>
       </c>
       <c r="D1389" t="inlineStr"/>
       <c r="E1389" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1389" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Up2LevelUp</t>
+          <t>.Settings.ApiTokenUrl</t>
         </is>
       </c>
       <c r="G1389" t="inlineStr"/>
       <c r="H1389" t="inlineStr"/>
     </row>
     <row r="1390">
       <c r="A1390" t="inlineStr"/>
       <c r="B1390" t="inlineStr">
         <is>
-          <t>The import was completed with errors. Please reload the game.</t>
+          <t>Daily Deals</t>
         </is>
       </c>
       <c r="C1390" t="inlineStr">
         <is>
-          <t>De import is beëindigd met errors. Herlaad het spel.</t>
+          <t>Dagelijkse Veilingen</t>
         </is>
       </c>
       <c r="D1390" t="inlineStr"/>
       <c r="E1390" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1390" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ImportPartlySuccessful</t>
+          <t>.Boxes.Alerts.Form.Antiques.Exchange</t>
         </is>
       </c>
       <c r="G1390" t="inlineStr"/>
       <c r="H1390" t="inlineStr"/>
     </row>
     <row r="1391">
       <c r="A1391" t="inlineStr"/>
       <c r="B1391" t="inlineStr">
         <is>
-          <t>Level 1 building or selection kit</t>
+          <t>Kits</t>
         </is>
       </c>
       <c r="C1391" t="inlineStr">
         <is>
-          <t>Level 1 gebouw of selectiekit</t>
+          <t>Kits</t>
         </is>
       </c>
       <c r="D1391" t="inlineStr"/>
       <c r="E1391" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1391" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Base</t>
+          <t>.Boxes.Kits.Kits</t>
         </is>
       </c>
       <c r="G1391" t="inlineStr"/>
       <c r="H1391" t="inlineStr"/>
     </row>
     <row r="1392">
       <c r="A1392" t="inlineStr"/>
       <c r="B1392" t="inlineStr">
         <is>
-          <t>never</t>
+          <t>During manual battle if the HelperBox gets in the way, this option temporarily hides the box until the battle is over. This only works with Helper 'As Box'</t>
         </is>
       </c>
       <c r="C1392" t="inlineStr">
         <is>
-          <t>nooit</t>
+          <t>Als tijdens een handmatig gevecht het Help venster in de weg staat zorgt deze optie ervoor dat het venster wordt verborgen tot het gevecht voorbij is. Deze optie werk alleen met de helper als venster</t>
         </is>
       </c>
       <c r="D1392" t="inlineStr"/>
       <c r="E1392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1392" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Never</t>
+          <t>.Settings.HideHelperDuringBattle.Desc</t>
         </is>
       </c>
       <c r="G1392" t="inlineStr"/>
       <c r="H1392" t="inlineStr"/>
     </row>
     <row r="1393">
       <c r="A1393" t="inlineStr"/>
       <c r="B1393" t="inlineStr">
         <is>
-          <t>Costs</t>
-[...2 lines deleted...]
-      <c r="C1393" t="inlineStr"/>
+          <t>Incidents</t>
+        </is>
+      </c>
+      <c r="C1393" t="inlineStr">
+        <is>
+          <t>Incidenten</t>
+        </is>
+      </c>
       <c r="D1393" t="inlineStr"/>
       <c r="E1393" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1393" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Costs</t>
+          <t>.Boxes.Stats.Rewards.Source.hidden_reward</t>
         </is>
       </c>
       <c r="G1393" t="inlineStr"/>
       <c r="H1393" t="inlineStr"/>
     </row>
     <row r="1394">
       <c r="A1394" t="inlineStr"/>
       <c r="B1394" t="inlineStr">
         <is>
-          <t>Records</t>
+          <t>Unit</t>
         </is>
       </c>
       <c r="C1394" t="inlineStr">
         <is>
-          <t>Rijen</t>
+          <t>Eenheid</t>
         </is>
       </c>
       <c r="D1394" t="inlineStr"/>
       <c r="E1394" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1394" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Records</t>
+          <t>.Boxes.Units.Unit</t>
         </is>
       </c>
       <c r="G1394" t="inlineStr"/>
       <c r="H1394" t="inlineStr"/>
     </row>
     <row r="1395">
       <c r="A1395" t="inlineStr"/>
       <c r="B1395" t="inlineStr">
         <is>
-          <t>Include Ally boosts in the rating</t>
-[...2 lines deleted...]
-      <c r="C1395" t="inlineStr"/>
+          <t>10h</t>
+        </is>
+      </c>
+      <c r="C1395" t="inlineStr">
+        <is>
+          <t>10u</t>
+        </is>
+      </c>
       <c r="D1395" t="inlineStr"/>
       <c r="E1395" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1395" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowAllies</t>
+          <t>.Boxes.Alerts.Time.10h</t>
         </is>
       </c>
       <c r="G1395" t="inlineStr"/>
       <c r="H1395" t="inlineStr"/>
     </row>
     <row r="1396">
       <c r="A1396" t="inlineStr"/>
       <c r="B1396" t="inlineStr">
         <is>
-          <t xml:space="preserve"> ignoring bottlenecks</t>
+          <t>This is not a valid settings file!</t>
         </is>
       </c>
       <c r="C1396" t="inlineStr">
         <is>
-          <t xml:space="preserve"> knelpunten negeren</t>
+          <t>Dit is geen geldig instellingen-bestand!</t>
         </is>
       </c>
       <c r="D1396" t="inlineStr"/>
       <c r="E1396" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1396" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.noBottleneck</t>
+          <t>.Settings.ExportImport.Error</t>
         </is>
       </c>
       <c r="G1396" t="inlineStr"/>
       <c r="H1396" t="inlineStr"/>
     </row>
     <row r="1397">
       <c r="A1397" t="inlineStr"/>
       <c r="B1397" t="inlineStr">
         <is>
-          <t>Inventory</t>
-[...2 lines deleted...]
-      <c r="C1397" t="inlineStr"/>
+          <t>Threshold</t>
+        </is>
+      </c>
+      <c r="C1397" t="inlineStr">
+        <is>
+          <t>Grenswaarde</t>
+        </is>
+      </c>
       <c r="D1397" t="inlineStr"/>
       <c r="E1397" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1397" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Inventory</t>
+          <t>.Boxes.BattleAssistAAConfig.Threshold</t>
         </is>
       </c>
       <c r="G1397" t="inlineStr"/>
       <c r="H1397" t="inlineStr"/>
     </row>
     <row r="1398">
       <c r="A1398" t="inlineStr"/>
       <c r="B1398" t="inlineStr">
         <is>
-          <t>High Middle Age</t>
+          <t>OR</t>
         </is>
       </c>
       <c r="C1398" t="inlineStr">
         <is>
-          <t>Hoge middeleeuwen</t>
+          <t>OF</t>
         </is>
       </c>
       <c r="D1398" t="inlineStr"/>
       <c r="E1398" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1398" t="inlineStr">
         <is>
-          <t>.Eras.5</t>
+          <t>.Boxes.RecurringQuests.OR</t>
         </is>
       </c>
       <c r="G1398" t="inlineStr"/>
       <c r="H1398" t="inlineStr"/>
     </row>
     <row r="1399">
       <c r="A1399" t="inlineStr"/>
       <c r="B1399" t="inlineStr">
         <is>
-          <t>Partners</t>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __costs__ &lt;small&gt;(Cost)&lt;/small&gt; = __profit__</t>
         </is>
       </c>
       <c r="C1399" t="inlineStr">
         <is>
-          <t>Partners</t>
+          <t>Beloning= __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Kosten: __costs__ - Plaats beveiligd aan: __safe__&lt;br&gt;Winst = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __costs__ &lt;small&gt;(Cost)&lt;/small&gt; = __profit__</t>
         </is>
       </c>
       <c r="D1399" t="inlineStr"/>
       <c r="E1399" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1399" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradePartner</t>
+          <t>.Boxes.Calculator.TTProfit</t>
         </is>
       </c>
       <c r="G1399" t="inlineStr"/>
       <c r="H1399" t="inlineStr"/>
     </row>
     <row r="1400">
       <c r="A1400" t="inlineStr"/>
       <c r="B1400" t="inlineStr">
         <is>
-          <t>Find Special Building</t>
-[...6 lines deleted...]
-      </c>
+          <t>Overview of most boosts, achievements, items and other city stats.</t>
+        </is>
+      </c>
+      <c r="C1400" t="inlineStr"/>
       <c r="D1400" t="inlineStr"/>
       <c r="E1400" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1400" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.FindSpecialBuilding</t>
+          <t>.Menu.PlayerProfile.Desc</t>
         </is>
       </c>
       <c r="G1400" t="inlineStr"/>
       <c r="H1400" t="inlineStr"/>
     </row>
     <row r="1401">
       <c r="A1401" t="inlineStr"/>
       <c r="B1401" t="inlineStr">
         <is>
-          <t>Progress</t>
+          <t>Battle lost</t>
         </is>
       </c>
       <c r="C1401" t="inlineStr">
         <is>
-          <t>Vooruitgang</t>
+          <t>Gevecht verloren</t>
         </is>
       </c>
       <c r="D1401" t="inlineStr"/>
       <c r="E1401" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1401" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Progress</t>
+          <t>.Boxes.BattleAssistAAConfig.battleLost</t>
         </is>
       </c>
       <c r="G1401" t="inlineStr"/>
       <c r="H1401" t="inlineStr"/>
     </row>
     <row r="1402">
       <c r="A1402" t="inlineStr"/>
       <c r="B1402" t="inlineStr">
         <is>
-          <t>Display counter for open quests in menu</t>
+          <t>Close all Button</t>
         </is>
       </c>
       <c r="C1402" t="inlineStr">
         <is>
-          <t>Laat teller voor open queestes in menu zien</t>
+          <t>Alles sluiten knop</t>
         </is>
       </c>
       <c r="D1402" t="inlineStr"/>
       <c r="E1402" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1402" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.showCounter</t>
+          <t>.Boxes.CloseBox.CloseAllButton</t>
         </is>
       </c>
       <c r="G1402" t="inlineStr"/>
       <c r="H1402" t="inlineStr"/>
     </row>
     <row r="1403">
       <c r="A1403" t="inlineStr"/>
       <c r="B1403" t="inlineStr">
         <is>
-          <t>QI Boosts</t>
+          <t>Bid</t>
         </is>
       </c>
       <c r="C1403" t="inlineStr">
         <is>
-          <t>QI Boosts</t>
+          <t>Bod</t>
         </is>
       </c>
       <c r="D1403" t="inlineStr"/>
       <c r="E1403" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1403" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.QIBoosts</t>
+          <t>.Boxes.AuctionSettings.Bid</t>
         </is>
       </c>
       <c r="G1403" t="inlineStr"/>
       <c r="H1403" t="inlineStr"/>
     </row>
     <row r="1404">
       <c r="A1404" t="inlineStr"/>
       <c r="B1404" t="inlineStr">
         <is>
-          <t>Calculates all GB spots</t>
+          <t>in</t>
         </is>
       </c>
       <c r="C1404" t="inlineStr">
         <is>
-          <t>Berekent voor jou alle plaatsen en zoekt naar snipe-bare plekken</t>
+          <t>in</t>
         </is>
       </c>
       <c r="D1404" t="inlineStr"/>
       <c r="E1404" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1404" t="inlineStr">
         <is>
-          <t>.Menu.Calculator.Desc</t>
+          <t>.Boxes.GuildFights.Count</t>
         </is>
       </c>
       <c r="G1404" t="inlineStr"/>
       <c r="H1404" t="inlineStr"/>
     </row>
     <row r="1405">
       <c r="A1405" t="inlineStr"/>
       <c r="B1405" t="inlineStr">
         <is>
-          <t>Please open the Market console first (T)</t>
+          <t>Antiques Dealer Auction</t>
         </is>
       </c>
       <c r="C1405" t="inlineStr">
         <is>
-          <t>Open aub eerst het Markt scherm (T)</t>
+          <t>Antiekveiling</t>
         </is>
       </c>
       <c r="D1405" t="inlineStr"/>
       <c r="E1405" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1405" t="inlineStr">
         <is>
-          <t>.Menu.MarketOffers.Warning</t>
+          <t>.Boxes.Alerts.Preferences.Auction.Title</t>
         </is>
       </c>
       <c r="G1405" t="inlineStr"/>
       <c r="H1405" t="inlineStr"/>
     </row>
     <row r="1406">
       <c r="A1406" t="inlineStr"/>
       <c r="B1406" t="inlineStr">
         <is>
-          <t>Filter Items</t>
+          <t>Roadless buildings</t>
         </is>
       </c>
       <c r="C1406" t="inlineStr">
         <is>
-          <t>Filter Items</t>
+          <t>Markeer gebouwen die geen wegen nodig hebben</t>
         </is>
       </c>
       <c r="D1406" t="inlineStr"/>
       <c r="E1406" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1406" t="inlineStr">
         <is>
-          <t>.Boxes.General.FilterItems</t>
+          <t>.Boxes.CityMap.ShowNoStreetBuildings</t>
         </is>
       </c>
       <c r="G1406" t="inlineStr"/>
       <c r="H1406" t="inlineStr"/>
     </row>
     <row r="1407">
       <c r="A1407" t="inlineStr"/>
       <c r="B1407" t="inlineStr">
         <is>
-          <t>Negotiation Helper</t>
+          <t>GBG Tracker</t>
         </is>
       </c>
       <c r="C1407" t="inlineStr">
         <is>
-          <t>Onderhandelingshulp</t>
+          <t>Gildestrijdperk observeren</t>
         </is>
       </c>
       <c r="D1407" t="inlineStr"/>
       <c r="E1407" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1407" t="inlineStr">
         <is>
-          <t>.Settings.AutomaticNegotiation.Title</t>
+          <t>.Boxes.Alerts.Preferences.Battlegrounds.Title</t>
         </is>
       </c>
       <c r="G1407" t="inlineStr"/>
       <c r="H1407" t="inlineStr"/>
     </row>
     <row r="1408">
       <c r="A1408" t="inlineStr"/>
       <c r="B1408" t="inlineStr">
         <is>
-          <t>&lt;span style="color:#ffb539"&gt;__provinceName__&lt;/span&gt; was captured by &lt;span style="color:__attackerColor__;text-shadow: 0 1px 1px __attackerShadow__"&gt;__attackerName__&lt;/span&gt; and is locked until __untilOccupied__.</t>
+          <t>Your Rewards from Himeji Castle, Temple of Relics, Guild Battleground</t>
         </is>
       </c>
       <c r="C1408" t="inlineStr">
         <is>
-          <t>Provincie &lt;span style="color:#ffb539"&gt;__provinceName__&lt;/span&gt; is veroverd door &lt;span style="color:__attackerColor__;text-shadow: 0 1px 1px __attackerShadow__"&gt;__attackerName__&lt;/span&gt; en is vergrendeld tot __untilOccupied__.</t>
+          <t>Uw beloningen van Himaje Kasteel, Reliekentempel, Gildestrijdperken</t>
         </is>
       </c>
       <c r="D1408" t="inlineStr"/>
       <c r="E1408" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1408" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.GildFightOccupied</t>
+          <t>.Boxes.Stats.SourceTitle.statsRewards</t>
         </is>
       </c>
       <c r="G1408" t="inlineStr"/>
       <c r="H1408" t="inlineStr"/>
     </row>
     <row r="1409">
       <c r="A1409" t="inlineStr"/>
       <c r="B1409" t="inlineStr">
         <is>
-          <t>Time</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C1409" t="inlineStr">
         <is>
-          <t>Tijd</t>
+          <t>Gebouwen</t>
         </is>
       </c>
       <c r="D1409" t="inlineStr"/>
       <c r="E1409" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1409" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Time</t>
+          <t>.Boxes.CityMap.Building</t>
         </is>
       </c>
       <c r="G1409" t="inlineStr"/>
       <c r="H1409" t="inlineStr"/>
     </row>
     <row r="1410">
       <c r="A1410" t="inlineStr"/>
       <c r="B1410" t="inlineStr">
         <is>
-          <t>OC</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="C1410" t="inlineStr">
         <is>
-          <t>EB</t>
+          <t>Kopieren</t>
         </is>
       </c>
       <c r="D1410" t="inlineStr"/>
       <c r="E1410" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1410" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OwnPartShort</t>
+          <t>.Boxes.Discord.CopyTitle</t>
         </is>
       </c>
       <c r="G1410" t="inlineStr"/>
       <c r="H1410" t="inlineStr"/>
     </row>
     <row r="1411">
       <c r="A1411" t="inlineStr"/>
       <c r="B1411" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 2 Ages behind</t>
+          <t>horizontal</t>
         </is>
       </c>
       <c r="C1411" t="inlineStr">
         <is>
-          <t xml:space="preserve"> lopen 2 tijdperken achter</t>
+          <t>horizontaal</t>
         </is>
       </c>
       <c r="D1411" t="inlineStr"/>
       <c r="E1411" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1411" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.OlderThan2Era</t>
+          <t>.Boxes.CloseBox.Horizontal</t>
         </is>
       </c>
       <c r="G1411" t="inlineStr"/>
       <c r="H1411" t="inlineStr"/>
     </row>
     <row r="1412">
       <c r="A1412" t="inlineStr"/>
       <c r="B1412" t="inlineStr">
         <is>
-          <t>Place1</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C1412" t="inlineStr">
         <is>
-          <t>Plaats1</t>
+          <t>Niveau</t>
         </is>
       </c>
       <c r="D1412" t="inlineStr"/>
       <c r="E1412" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1412" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.P1</t>
+          <t>.Boxes.AllyList.Level</t>
         </is>
       </c>
       <c r="G1412" t="inlineStr"/>
       <c r="H1412" t="inlineStr"/>
     </row>
     <row r="1413">
       <c r="A1413" t="inlineStr"/>
       <c r="B1413" t="inlineStr">
         <is>
-          <t>Power</t>
+          <t>Shows a small badge with a counter of how many quests you can still refuse.</t>
         </is>
       </c>
       <c r="C1413" t="inlineStr">
         <is>
-          <t>Macht</t>
+          <t>Toont een klein icoon met een teller van het aantal quests dat je nog kunt afbreken.</t>
         </is>
       </c>
       <c r="D1413" t="inlineStr"/>
       <c r="E1413" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1413" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Power</t>
+          <t>.Settings.Show2kQuestMark.Desc</t>
         </is>
       </c>
       <c r="G1413" t="inlineStr"/>
       <c r="H1413" t="inlineStr"/>
     </row>
     <row r="1414">
       <c r="A1414" t="inlineStr"/>
       <c r="B1414" t="inlineStr">
         <is>
-          <t>Collectable soon: __hours__ hours</t>
-[...2 lines deleted...]
-      <c r="C1414" t="inlineStr"/>
+          <t>Columns</t>
+        </is>
+      </c>
+      <c r="C1414" t="inlineStr">
+        <is>
+          <t>Kolommen</t>
+        </is>
+      </c>
       <c r="D1414" t="inlineStr"/>
       <c r="E1414" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1414" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.CollectSoon</t>
+          <t>.Boxes.MoppelHelper.Columns</t>
         </is>
       </c>
       <c r="G1414" t="inlineStr"/>
       <c r="H1414" t="inlineStr"/>
     </row>
     <row r="1415">
       <c r="A1415" t="inlineStr"/>
       <c r="B1415" t="inlineStr">
         <is>
-          <t>Owner's Contribution</t>
+          <t>Amount</t>
         </is>
       </c>
       <c r="C1415" t="inlineStr">
         <is>
-          <t>Bijdrage eigenaar</t>
+          <t>Hoeveelheid</t>
         </is>
       </c>
       <c r="D1415" t="inlineStr"/>
       <c r="E1415" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1415" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsOwnPart</t>
+          <t>.Boxes.Treasury.Amount</t>
         </is>
       </c>
       <c r="G1415" t="inlineStr"/>
       <c r="H1415" t="inlineStr"/>
     </row>
     <row r="1416">
       <c r="A1416" t="inlineStr"/>
       <c r="B1416" t="inlineStr">
         <is>
-          <t>none</t>
-[...6 lines deleted...]
-      </c>
+          <t>Boost</t>
+        </is>
+      </c>
+      <c r="C1416" t="inlineStr"/>
       <c r="D1416" t="inlineStr"/>
       <c r="E1416" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1416" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.none</t>
+          <t>.General.Boost</t>
         </is>
       </c>
       <c r="G1416" t="inlineStr"/>
       <c r="H1416" t="inlineStr"/>
     </row>
     <row r="1417">
       <c r="A1417" t="inlineStr"/>
       <c r="B1417" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Displays current status of all your military units</t>
         </is>
       </c>
       <c r="C1417" t="inlineStr">
         <is>
-          <t>Opslaan</t>
+          <t>Status van al jouw eenheden in een oogopslag</t>
         </is>
       </c>
       <c r="D1417" t="inlineStr"/>
       <c r="E1417" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1417" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Save</t>
+          <t>.Menu.Unit.Desc</t>
         </is>
       </c>
       <c r="G1417" t="inlineStr"/>
       <c r="H1417" t="inlineStr"/>
     </row>
     <row r="1418">
       <c r="A1418" t="inlineStr"/>
       <c r="B1418" t="inlineStr">
         <is>
-          <t>Show Medals</t>
+          <t>middle middle</t>
         </is>
       </c>
       <c r="C1418" t="inlineStr">
         <is>
-          <t>Toon Medailles</t>
+          <t>middenmidden</t>
         </is>
       </c>
       <c r="D1418" t="inlineStr"/>
       <c r="E1418" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1418" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartMedals.Desc</t>
+          <t>.Menu.Notification.Position.mid-center</t>
         </is>
       </c>
       <c r="G1418" t="inlineStr"/>
       <c r="H1418" t="inlineStr"/>
     </row>
     <row r="1419">
       <c r="A1419" t="inlineStr"/>
       <c r="B1419" t="inlineStr">
         <is>
-          <t>Count</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="C1419" t="inlineStr">
         <is>
-          <t>Aantal</t>
+          <t>Overige</t>
         </is>
       </c>
       <c r="D1419" t="inlineStr"/>
       <c r="E1419" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1419" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.Count</t>
+          <t>.Settings.Tab.Boxes</t>
         </is>
       </c>
       <c r="G1419" t="inlineStr"/>
       <c r="H1419" t="inlineStr"/>
     </row>
     <row r="1420">
       <c r="A1420" t="inlineStr"/>
       <c r="B1420" t="inlineStr">
         <is>
-          <t>Roads</t>
+          <t>I Got it!</t>
         </is>
       </c>
       <c r="C1420" t="inlineStr">
         <is>
-          <t>Wegen</t>
+          <t>Ik snap het!</t>
         </is>
       </c>
       <c r="D1420" t="inlineStr"/>
       <c r="E1420" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1420" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.street</t>
+          <t>.Boxes.GuildMemberStat.GotIt</t>
         </is>
       </c>
       <c r="G1420" t="inlineStr"/>
       <c r="H1420" t="inlineStr"/>
     </row>
     <row r="1421">
       <c r="A1421" t="inlineStr"/>
       <c r="B1421" t="inlineStr">
         <is>
-          <t>Save donation factor per Conversation</t>
+          <t>Friends</t>
         </is>
       </c>
       <c r="C1421" t="inlineStr">
         <is>
-          <t>Sla donatiefactor op per Omzetting</t>
+          <t>Vrienden</t>
         </is>
       </c>
       <c r="D1421" t="inlineStr"/>
       <c r="E1421" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1421" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.ForderBonusPerConversation</t>
+          <t>.Boxes.Market.TradePartnerFriend</t>
         </is>
       </c>
       <c r="G1421" t="inlineStr"/>
       <c r="H1421" t="inlineStr"/>
     </row>
     <row r="1422">
       <c r="A1422" t="inlineStr"/>
       <c r="B1422" t="inlineStr">
         <is>
-          <t>Save current goods?</t>
+          <t xml:space="preserve">Current Profit: </t>
         </is>
       </c>
       <c r="C1422" t="inlineStr">
         <is>
-          <t>Huidige goederen besparen?</t>
+          <t xml:space="preserve">Huidige winst: </t>
         </is>
       </c>
       <c r="D1422" t="inlineStr"/>
       <c r="E1422" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1422" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.SaveCurrentEraGoods</t>
+          <t>.Boxes.Investment.CurrReward</t>
         </is>
       </c>
       <c r="G1422" t="inlineStr"/>
       <c r="H1422" t="inlineStr"/>
     </row>
     <row r="1423">
       <c r="A1423" t="inlineStr"/>
       <c r="B1423" t="inlineStr">
         <is>
-          <t>Defense boost def. army</t>
+          <t>Adding __fpcount__ FPs too many!&lt;br&gt;Maximum investment: __totalfp__ FPs</t>
         </is>
       </c>
       <c r="C1423" t="inlineStr">
         <is>
-          <t>Verdediging boost verd. leger</t>
+          <t>__fpcount__FP's passen er niet in.&lt;br&gt;Maximale storting: __totalfp__FP's</t>
         </is>
       </c>
       <c r="D1423" t="inlineStr"/>
       <c r="E1423" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1423" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.def_boost_defender</t>
+          <t>.Boxes.Calculator.TTLevelWarning</t>
         </is>
       </c>
       <c r="G1423" t="inlineStr"/>
       <c r="H1423" t="inlineStr"/>
     </row>
     <row r="1424">
       <c r="A1424" t="inlineStr"/>
       <c r="B1424" t="inlineStr">
         <is>
-          <t>Notify stacks</t>
+          <t>Replaces player and guild names with links to player / guild profiles of your chosen website.&lt;br&gt;Replaces Building-Kitnames with links to forgeofempires.fandom.com.</t>
         </is>
       </c>
       <c r="C1424" t="inlineStr">
         <is>
-          <t>Notificatie stacks</t>
+          <t>Vervang de gilde- en spelersnamen met links naar de speler of het gildeprofiel op scoredb.io.&lt;br&gt;Vervangt gebouwen-set namen met links naar forgeofempires.fandom.com.</t>
         </is>
       </c>
       <c r="D1424" t="inlineStr"/>
       <c r="E1424" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1424" t="inlineStr">
         <is>
-          <t>.Settings.Entry.NotificationsStack</t>
+          <t>.Settings.ShowLinks.Desc</t>
         </is>
       </c>
       <c r="G1424" t="inlineStr"/>
       <c r="H1424" t="inlineStr"/>
     </row>
     <row r="1425">
       <c r="A1425" t="inlineStr"/>
       <c r="B1425" t="inlineStr">
         <is>
-          <t>Steps</t>
-[...6 lines deleted...]
-      </c>
+          <t>Following combinations are possible</t>
+        </is>
+      </c>
+      <c r="C1425" t="inlineStr"/>
       <c r="D1425" t="inlineStr"/>
       <c r="E1425" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1425" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.Steps</t>
+          <t>.Boxes.Tooltip.Efficiency.description</t>
         </is>
       </c>
       <c r="G1425" t="inlineStr"/>
       <c r="H1425" t="inlineStr"/>
     </row>
     <row r="1426">
       <c r="A1426" t="inlineStr"/>
       <c r="B1426" t="inlineStr">
         <is>
-          <t>Total Guild Power</t>
+          <t>legendary</t>
         </is>
       </c>
       <c r="C1426" t="inlineStr">
         <is>
-          <t>Totaal gildemacht</t>
+          <t>legendarisch</t>
         </is>
       </c>
       <c r="D1426" t="inlineStr"/>
       <c r="E1426" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1426" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.TotalGuildPower</t>
+          <t>.Boxes.Productions.AllyRarity.legendary</t>
         </is>
       </c>
       <c r="G1426" t="inlineStr"/>
       <c r="H1426" t="inlineStr"/>
     </row>
     <row r="1427">
       <c r="A1427" t="inlineStr"/>
       <c r="B1427" t="inlineStr">
         <is>
-          <t>How many daily FPs per tile are lost for making space for new GBs? Example: You are removing some Shrines of Knowledge to build a GB =&gt; 1FP/5 tiles = 0.2FP/tile</t>
+          <t>Billion</t>
         </is>
       </c>
       <c r="C1427" t="inlineStr">
         <is>
-          <t>Hoeveel dagelijkse FPs per grondvlakje verloren gaan door plaats te maken voor een nieuw Groots Gebouw? Bijvoorbeeld: Je verwijdert enkele kennisaltaars om een Groots Gebouw te bouwen=&gt; 1FP/4 grondvlakjes = 0,25FP/grondvlakje</t>
+          <t>Miljard (B)</t>
         </is>
       </c>
       <c r="D1427" t="inlineStr"/>
       <c r="E1427" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1427" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTFPPerTile</t>
+          <t>.Boxes.idleGame.B</t>
         </is>
       </c>
       <c r="G1427" t="inlineStr"/>
       <c r="H1427" t="inlineStr"/>
     </row>
     <row r="1428">
       <c r="A1428" t="inlineStr"/>
       <c r="B1428" t="inlineStr">
         <is>
-          <t>Units lost</t>
+          <t>show ex-members</t>
         </is>
       </c>
       <c r="C1428" t="inlineStr">
         <is>
-          <t>eenheden verloren</t>
+          <t>toon ex-leden</t>
         </is>
       </c>
       <c r="D1428" t="inlineStr"/>
       <c r="E1428" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1428" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.lostUnits</t>
+          <t>.Boxes.GuildMemberStat.ShowDeletedMembers</t>
         </is>
       </c>
       <c r="G1428" t="inlineStr"/>
       <c r="H1428" t="inlineStr"/>
     </row>
     <row r="1429">
       <c r="A1429" t="inlineStr"/>
       <c r="B1429" t="inlineStr">
         <is>
-          <t>OF</t>
+          <t>Quantum Incursion Map</t>
         </is>
       </c>
       <c r="C1429" t="inlineStr">
         <is>
-          <t>OT</t>
+          <t>Quantum Invasie Kaart</t>
         </is>
       </c>
       <c r="D1429" t="inlineStr"/>
       <c r="E1429" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1429" t="inlineStr">
         <is>
-          <t>.Eras.16.short</t>
+          <t>.Boxes.QIMap.Title</t>
         </is>
       </c>
       <c r="G1429" t="inlineStr"/>
       <c r="H1429" t="inlineStr"/>
     </row>
     <row r="1430">
       <c r="A1430" t="inlineStr"/>
       <c r="B1430" t="inlineStr">
         <is>
-          <t>Button size</t>
+          <t>Open window automatically</t>
         </is>
       </c>
       <c r="C1430" t="inlineStr">
         <is>
-          <t>Afmeting knop</t>
+          <t>Open scherm automatisch</t>
         </is>
       </c>
       <c r="D1430" t="inlineStr"/>
       <c r="E1430" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1430" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.ButtonSize</t>
+          <t>.Boxes.Settings.Autostart</t>
         </is>
       </c>
       <c r="G1430" t="inlineStr"/>
       <c r="H1430" t="inlineStr"/>
     </row>
     <row r="1431">
       <c r="A1431" t="inlineStr"/>
       <c r="B1431" t="inlineStr">
         <is>
-          <t>Goods</t>
-[...6 lines deleted...]
-      </c>
+          <t>Show Great Buildings</t>
+        </is>
+      </c>
+      <c r="C1431" t="inlineStr"/>
       <c r="D1431" t="inlineStr"/>
       <c r="E1431" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1431" t="inlineStr">
         <is>
-          <t>.General.Goods</t>
+          <t>.Boxes.ProductionsRating.NoGBsExplanation</t>
         </is>
       </c>
       <c r="G1431" t="inlineStr"/>
       <c r="H1431" t="inlineStr"/>
     </row>
     <row r="1432">
       <c r="A1432" t="inlineStr"/>
       <c r="B1432" t="inlineStr">
         <is>
-          <t>ignore settlement type</t>
+          <t>The Alert for province __provinceName__ has been deleted!</t>
         </is>
       </c>
       <c r="C1432" t="inlineStr">
         <is>
-          <t>negeer nederzettingstype</t>
+          <t>De melding voor provincie __provinceName__ is verwijderd!</t>
         </is>
       </c>
       <c r="D1432" t="inlineStr"/>
       <c r="E1432" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1432" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.IgnoreSettlement</t>
+          <t>.Boxes.GuildFights.DeleteMessage.Desc</t>
         </is>
       </c>
       <c r="G1432" t="inlineStr"/>
       <c r="H1432" t="inlineStr"/>
     </row>
     <row r="1433">
       <c r="A1433" t="inlineStr"/>
       <c r="B1433" t="inlineStr">
         <is>
-          <t>Preview</t>
+          <t>Aztec Helper</t>
         </is>
       </c>
       <c r="C1433" t="inlineStr">
         <is>
-          <t>Voorbeeld</t>
+          <t>Azteken Helper</t>
         </is>
       </c>
       <c r="D1433" t="inlineStr"/>
       <c r="E1433" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1433" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Preview</t>
+          <t>.Settings.ShowAztecHelper.Title</t>
         </is>
       </c>
       <c r="G1433" t="inlineStr"/>
       <c r="H1433" t="inlineStr"/>
     </row>
     <row r="1434">
       <c r="A1434" t="inlineStr"/>
       <c r="B1434" t="inlineStr">
         <is>
-          <t>How many elements high should the menu be?&lt;br&gt;Empty or "0" means automatic height.</t>
+          <t>Note</t>
         </is>
       </c>
       <c r="C1434" t="inlineStr">
         <is>
-          <t>Hoeveel pictogrammen mag het menu weergeven?&lt;br&gt; Leeg of "0" betekent maximaal aantal.</t>
+          <t>Onthouden</t>
         </is>
       </c>
       <c r="D1434" t="inlineStr"/>
       <c r="E1434" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1434" t="inlineStr">
         <is>
-          <t>.Settings.MenuLength.Desc</t>
+          <t>.Boxes.OwnpartCalculator.Note</t>
         </is>
       </c>
       <c r="G1434" t="inlineStr"/>
       <c r="H1434" t="inlineStr"/>
     </row>
     <row r="1435">
       <c r="A1435" t="inlineStr"/>
       <c r="B1435" t="inlineStr">
         <is>
-          <t>Displays all FPs collected details sorted by type, date, from where and how many.</t>
+          <t>Production</t>
         </is>
       </c>
       <c r="C1435" t="inlineStr">
         <is>
-          <t>Toont alle FPs gerelateerde details gesorteerd op type, datum, waar vandaan en hoeveel.</t>
+          <t>Productiegebouwen</t>
         </is>
       </c>
       <c r="D1435" t="inlineStr"/>
       <c r="E1435" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1435" t="inlineStr">
         <is>
-          <t>.Menu.fpCollector.Desc</t>
+          <t>.Boxes.Productions.Headings.production</t>
         </is>
       </c>
       <c r="G1435" t="inlineStr"/>
       <c r="H1435" t="inlineStr"/>
     </row>
     <row r="1436">
       <c r="A1436" t="inlineStr"/>
       <c r="B1436" t="inlineStr">
         <is>
-          <t>No BG attempts remain!</t>
+          <t>Player name</t>
         </is>
       </c>
       <c r="C1436" t="inlineStr">
         <is>
-          <t>Geen Blauwe Melkweg bonus pogingen meer over!</t>
+          <t>Speler naam</t>
         </is>
       </c>
       <c r="D1436" t="inlineStr"/>
       <c r="E1436" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1436" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.NoChargesLeft</t>
+          <t>.Boxes.Treasury.PlayerName</t>
         </is>
       </c>
       <c r="G1436" t="inlineStr"/>
       <c r="H1436" t="inlineStr"/>
     </row>
     <row r="1437">
       <c r="A1437" t="inlineStr"/>
       <c r="B1437" t="inlineStr">
         <is>
-          <t>the greener, the higher the chance for a hit:</t>
+          <t>Good</t>
         </is>
       </c>
       <c r="C1437" t="inlineStr">
         <is>
-          <t>de groener, de hoger de kans op een treffer:</t>
+          <t>Goed</t>
         </is>
       </c>
       <c r="D1437" t="inlineStr"/>
       <c r="E1437" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1437" t="inlineStr">
         <is>
-          <t>.Boxes.AztecMiniGame.Description</t>
+          <t>.Boxes.MarketOffers.Good</t>
         </is>
       </c>
       <c r="G1437" t="inlineStr"/>
       <c r="H1437" t="inlineStr"/>
     </row>
     <row r="1438">
       <c r="A1438" t="inlineStr"/>
       <c r="B1438" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Menu Content</t>
         </is>
       </c>
       <c r="C1438" t="inlineStr">
         <is>
-          <t>Niveau</t>
+          <t>Menu samenstelling</t>
         </is>
       </c>
       <c r="D1438" t="inlineStr"/>
       <c r="E1438" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1438" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.Level</t>
+          <t>.Settings.MenuContent.Title</t>
         </is>
       </c>
       <c r="G1438" t="inlineStr"/>
       <c r="H1438" t="inlineStr"/>
     </row>
     <row r="1439">
       <c r="A1439" t="inlineStr"/>
       <c r="B1439" t="inlineStr">
         <is>
-          <t>Military</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="C1439" t="inlineStr">
         <is>
-          <t>Militaire Gebouwen</t>
+          <t>Gebeurtenis</t>
         </is>
       </c>
       <c r="D1439" t="inlineStr"/>
       <c r="E1439" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1439" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.military</t>
+          <t>.Boxes.MoppelHelper.Event</t>
         </is>
       </c>
       <c r="G1439" t="inlineStr"/>
       <c r="H1439" t="inlineStr"/>
     </row>
     <row r="1440">
       <c r="A1440" t="inlineStr"/>
       <c r="B1440" t="inlineStr">
         <is>
-          <t>Own offers</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C1440" t="inlineStr">
         <is>
-          <t>Eigen aanbiedingen</t>
+          <t>Punten</t>
         </is>
       </c>
       <c r="D1440" t="inlineStr"/>
       <c r="E1440" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1440" t="inlineStr">
         <is>
-          <t>.Boxes.Market.ShowOwnOffers</t>
+          <t>.Boxes.GuildMemberStat.Points</t>
         </is>
       </c>
       <c r="G1440" t="inlineStr"/>
       <c r="H1440" t="inlineStr"/>
     </row>
     <row r="1441">
       <c r="A1441" t="inlineStr"/>
       <c r="B1441" t="inlineStr">
         <is>
-          <t>Count relics in menu icon</t>
+          <t>Displays current and upcoming GBG battles</t>
         </is>
       </c>
       <c r="C1441" t="inlineStr">
         <is>
-          <t>Aantallen iconen in menu icoon tonen</t>
+          <t>Toon huidige en toekomstige GSP gevechten</t>
         </is>
       </c>
       <c r="D1441" t="inlineStr"/>
       <c r="E1441" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1441" t="inlineStr">
         <is>
-          <t>.Settings.CountRelics</t>
+          <t>.Menu.Gildfight.Desc</t>
         </is>
       </c>
       <c r="G1441" t="inlineStr"/>
       <c r="H1441" t="inlineStr"/>
     </row>
     <row r="1442">
       <c r="A1442" t="inlineStr"/>
       <c r="B1442" t="inlineStr">
         <is>
-          <t>Ranged Unit</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C1442" t="inlineStr">
         <is>
-          <t>Afstandseenheid</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="D1442" t="inlineStr"/>
       <c r="E1442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1442" t="inlineStr">
         <is>
-          <t>.Boxes.Units.short_ranged</t>
+          <t>.Boxes.PowerLeveling.Level</t>
         </is>
       </c>
       <c r="G1442" t="inlineStr"/>
       <c r="H1442" t="inlineStr"/>
     </row>
     <row r="1443">
       <c r="A1443" t="inlineStr"/>
       <c r="B1443" t="inlineStr">
         <is>
-          <t>1) When an opposing army has a bonus above the given threshold, the advice will be displayed. &lt;br&gt;2) To edit thresholds and advices, click into the table - confirm changes with Enter. &lt;br&gt;3) To remove an advice, save with an empty advice.</t>
+          <t>DD/MMM/YYYY</t>
         </is>
       </c>
       <c r="C1443" t="inlineStr">
         <is>
-          <t>1) Wanneer een vijandig leger een bonus boven de gegeven drempel heeft, wordt het advies weergegeven. &lt;br&gt;2) Om drempels en adviezen te bewerken, klikt u in de tabel - bevestig wijzigingen met Enter. &lt;br&gt;3) Om een advies te verwijderen, slaat u het op met een leeg veld.</t>
+          <t>DD-MM-YY</t>
         </is>
       </c>
       <c r="D1443" t="inlineStr"/>
       <c r="E1443" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1443" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Explanation</t>
-[...2 lines deleted...]
-      <c r="G1443" t="inlineStr"/>
+          <t>.Date</t>
+        </is>
+      </c>
+      <c r="G1443" t="inlineStr">
+        <is>
+          <t>Is the order of items (Y, M, D) rearrangable as well ?
+(I would strongly urge you to use iso-8601 otherwise)</t>
+        </is>
+      </c>
       <c r="H1443" t="inlineStr"/>
     </row>
     <row r="1444">
       <c r="A1444" t="inlineStr"/>
       <c r="B1444" t="inlineStr">
         <is>
-          <t>Sum</t>
+          <t>Forums: go here for support and submitting ideas, as well as bug reports.</t>
         </is>
       </c>
       <c r="C1444" t="inlineStr">
         <is>
-          <t>Som</t>
+          <t>Fora: Ga hier naartoe voor hulp, om ideeën in te dienen en om fouten te rapporteren.</t>
         </is>
       </c>
       <c r="D1444" t="inlineStr"/>
       <c r="E1444" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1444" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.ModeSum</t>
+          <t>.Settings.Help.Forums</t>
         </is>
       </c>
       <c r="G1444" t="inlineStr"/>
       <c r="H1444" t="inlineStr"/>
     </row>
     <row r="1445">
       <c r="A1445" t="inlineStr"/>
       <c r="B1445" t="inlineStr">
         <is>
-          <t>Warning! Levelling this GB!</t>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day</t>
         </is>
       </c>
       <c r="C1445" t="inlineStr">
         <is>
-          <t>OPGELET: Dit levelt het GG!</t>
+          <t>Het duurt __days__ dagen totdat de investering van __costs__ FP is terugverdient bij een dagelijkse productie van __fpproduction__ FP/dag</t>
         </is>
       </c>
       <c r="D1445" t="inlineStr"/>
       <c r="E1445" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1445" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.LevelWarning</t>
+          <t>.Boxes.GreatBuildings.BreakEvenTT</t>
         </is>
       </c>
       <c r="G1445" t="inlineStr"/>
       <c r="H1445" t="inlineStr"/>
     </row>
     <row r="1446">
       <c r="A1446" t="inlineStr"/>
       <c r="B1446" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Save donation factor per Conversation</t>
         </is>
       </c>
       <c r="C1446" t="inlineStr">
         <is>
-          <t>Opslaan</t>
+          <t>Sla donatiefactor op per Omzetting</t>
         </is>
       </c>
       <c r="D1446" t="inlineStr"/>
       <c r="E1446" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1446" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Save</t>
+          <t>.Boxes.Calculator.ForderBonusPerConversation</t>
         </is>
       </c>
       <c r="G1446" t="inlineStr"/>
       <c r="H1446" t="inlineStr"/>
     </row>
     <row r="1447">
       <c r="A1447" t="inlineStr"/>
       <c r="B1447" t="inlineStr">
         <is>
-          <t>Great Buildings</t>
+          <t>All</t>
         </is>
       </c>
       <c r="C1447" t="inlineStr">
         <is>
-          <t>Grootse Gebouwen</t>
+          <t>Alle</t>
         </is>
       </c>
       <c r="D1447" t="inlineStr"/>
       <c r="E1447" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1447" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GreatBuildings</t>
+          <t>.Boxes.OwnpartCalculator.All</t>
         </is>
       </c>
       <c r="G1447" t="inlineStr"/>
       <c r="H1447" t="inlineStr"/>
     </row>
     <row r="1448">
       <c r="A1448" t="inlineStr"/>
       <c r="B1448" t="inlineStr">
         <is>
-          <t>Secure</t>
+          <t>rounds</t>
         </is>
       </c>
       <c r="C1448" t="inlineStr">
         <is>
-          <t>Veilig</t>
+          <t>ronden</t>
         </is>
       </c>
       <c r="D1448" t="inlineStr"/>
       <c r="E1448" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1448" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Lock</t>
+          <t>.Boxes.GexStat.Rounds</t>
         </is>
       </c>
       <c r="G1448" t="inlineStr"/>
       <c r="H1448" t="inlineStr"/>
     </row>
     <row r="1449">
       <c r="A1449" t="inlineStr"/>
       <c r="B1449" t="inlineStr">
         <is>
-          <t>Battle Boosts</t>
+          <t>Quantity</t>
         </is>
       </c>
       <c r="C1449" t="inlineStr">
         <is>
-          <t>Gevechten Boosts</t>
+          <t>Aantal</t>
         </is>
       </c>
       <c r="D1449" t="inlineStr"/>
       <c r="E1449" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1449" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.BattleBoosts</t>
+          <t>.Boxes.Units.Quantity</t>
         </is>
       </c>
       <c r="G1449" t="inlineStr"/>
       <c r="H1449" t="inlineStr"/>
     </row>
     <row r="1450">
       <c r="A1450" t="inlineStr"/>
       <c r="B1450" t="inlineStr">
         <is>
-          <t>Absolute Costs</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ascended/limited buildings</t>
+        </is>
+      </c>
+      <c r="C1450" t="inlineStr"/>
       <c r="D1450" t="inlineStr"/>
       <c r="E1450" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1450" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.absoluteCosts</t>
+          <t>.Boxes.CityMap.limited</t>
         </is>
       </c>
       <c r="G1450" t="inlineStr"/>
       <c r="H1450" t="inlineStr"/>
     </row>
     <row r="1451">
       <c r="A1451" t="inlineStr"/>
       <c r="B1451" t="inlineStr">
         <is>
-          <t>every 10 hours</t>
+          <t>Own part net</t>
         </is>
       </c>
       <c r="C1451" t="inlineStr">
         <is>
-          <t>elke 10 uur</t>
+          <t>Eigen deel netto</t>
         </is>
       </c>
       <c r="D1451" t="inlineStr"/>
       <c r="E1451" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1451" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.QICycle</t>
+          <t>.Boxes.PowerLeveling.OwnPartNetto</t>
         </is>
       </c>
       <c r="G1451" t="inlineStr"/>
       <c r="H1451" t="inlineStr"/>
     </row>
     <row r="1452">
       <c r="A1452" t="inlineStr"/>
       <c r="B1452" t="inlineStr">
         <is>
-          <t>Town Overview</t>
+          <t xml:space="preserve"> ignoring bottlenecks</t>
         </is>
       </c>
       <c r="C1452" t="inlineStr">
         <is>
-          <t>Stadsoverzicht</t>
+          <t xml:space="preserve"> knelpunten negeren</t>
         </is>
       </c>
       <c r="D1452" t="inlineStr"/>
       <c r="E1452" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1452" t="inlineStr">
         <is>
-          <t>.Menu.Citymap.Title</t>
+          <t>.Boxes.idleGame.noBottleneck</t>
         </is>
       </c>
       <c r="G1452" t="inlineStr"/>
       <c r="H1452" t="inlineStr"/>
     </row>
     <row r="1453">
       <c r="A1453" t="inlineStr"/>
       <c r="B1453" t="inlineStr">
         <is>
-          <t>Needs two lane road</t>
+          <t>ignore settlement type</t>
         </is>
       </c>
       <c r="C1453" t="inlineStr">
         <is>
-          <t>Vereist 2-baans weg</t>
+          <t>negeer nederzettingstype</t>
         </is>
       </c>
       <c r="D1453" t="inlineStr"/>
       <c r="E1453" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1453" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.StreetRequired</t>
+          <t>.Boxes.BetterMusic.IgnoreSettlement</t>
         </is>
       </c>
       <c r="G1453" t="inlineStr"/>
       <c r="H1453" t="inlineStr"/>
     </row>
     <row r="1454">
       <c r="A1454" t="inlineStr"/>
       <c r="B1454" t="inlineStr">
         <is>
-          <t>Events</t>
+          <t>Relic - GE</t>
         </is>
       </c>
       <c r="C1454" t="inlineStr">
         <is>
-          <t>Gebeurtenissen</t>
+          <t>Gilde Expeditie</t>
         </is>
       </c>
       <c r="D1454" t="inlineStr"/>
       <c r="E1454" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1454" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.Events</t>
+          <t>.HiddenRewards.Positions.guildExpedition</t>
         </is>
       </c>
       <c r="G1454" t="inlineStr"/>
       <c r="H1454" t="inlineStr"/>
     </row>
     <row r="1455">
       <c r="A1455" t="inlineStr"/>
       <c r="B1455" t="inlineStr">
         <is>
-          <t>Stock:</t>
+          <t>Fair</t>
         </is>
       </c>
       <c r="C1455" t="inlineStr">
         <is>
-          <t>In voorraad:</t>
+          <t>Eerlijk</t>
         </is>
       </c>
       <c r="D1455" t="inlineStr"/>
       <c r="E1455" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1455" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Stock</t>
+          <t>.Boxes.Market.TradeFair</t>
         </is>
       </c>
       <c r="G1455" t="inlineStr"/>
       <c r="H1455" t="inlineStr"/>
     </row>
     <row r="1456">
       <c r="A1456" t="inlineStr"/>
       <c r="B1456" t="inlineStr">
         <is>
-          <t>allow tavern trigger</t>
-[...6 lines deleted...]
-      </c>
+          <t>List of all items in a store</t>
+        </is>
+      </c>
+      <c r="C1456" t="inlineStr"/>
       <c r="D1456" t="inlineStr"/>
       <c r="E1456" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1456" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.TavernT</t>
+          <t>.Menu.ShopAssist.Desc</t>
         </is>
       </c>
       <c r="G1456" t="inlineStr"/>
       <c r="H1456" t="inlineStr"/>
     </row>
     <row r="1457">
       <c r="A1457" t="inlineStr"/>
       <c r="B1457" t="inlineStr">
         <is>
-          <t>Disappears</t>
+          <t>Progress</t>
         </is>
       </c>
       <c r="C1457" t="inlineStr">
         <is>
-          <t>Verdwijnt</t>
+          <t>Voortgang</t>
         </is>
       </c>
       <c r="D1457" t="inlineStr"/>
       <c r="E1457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1457" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.Disappears</t>
+          <t>.Boxes.Castle.Progress</t>
         </is>
       </c>
       <c r="G1457" t="inlineStr"/>
       <c r="H1457" t="inlineStr"/>
     </row>
     <row r="1458">
       <c r="A1458" t="inlineStr"/>
       <c r="B1458" t="inlineStr">
         <is>
-          <t>Load current Beta</t>
-[...2 lines deleted...]
-      <c r="C1458" t="inlineStr"/>
+          <t>Guild</t>
+        </is>
+      </c>
+      <c r="C1458" t="inlineStr">
+        <is>
+          <t>Gilde</t>
+        </is>
+      </c>
       <c r="D1458" t="inlineStr"/>
       <c r="E1458" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1458" t="inlineStr">
         <is>
-          <t>.Settings.LoadBeta2.Title</t>
+          <t>.General.Guild</t>
         </is>
       </c>
       <c r="G1458" t="inlineStr"/>
       <c r="H1458" t="inlineStr"/>
     </row>
     <row r="1459">
       <c r="A1459" t="inlineStr"/>
       <c r="B1459" t="inlineStr">
         <is>
-          <t>Guild Treasury - d</t>
+          <t>Website: information and documentation on the extension and it's features.</t>
         </is>
       </c>
       <c r="C1459" t="inlineStr">
         <is>
-          <t>Gildekas per dag</t>
+          <t>Website: informatie en documentatie van de extensie.</t>
         </is>
       </c>
       <c r="D1459" t="inlineStr"/>
       <c r="E1459" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1459" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsTreasureClanD</t>
+          <t>.Settings.Help.Website</t>
         </is>
       </c>
       <c r="G1459" t="inlineStr"/>
       <c r="H1459" t="inlineStr"/>
     </row>
     <row r="1460">
       <c r="A1460" t="inlineStr"/>
       <c r="B1460" t="inlineStr">
         <is>
-          <t>Market Filter</t>
+          <t>available</t>
         </is>
       </c>
       <c r="C1460" t="inlineStr">
         <is>
-          <t>Markt filter</t>
+          <t>Beschikbaar</t>
         </is>
       </c>
       <c r="D1460" t="inlineStr"/>
       <c r="E1460" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1460" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowMarketFilter</t>
+          <t>.Boxes.GuildMemberStat.Available</t>
         </is>
       </c>
       <c r="G1460" t="inlineStr"/>
       <c r="H1460" t="inlineStr"/>
     </row>
     <row r="1461">
       <c r="A1461" t="inlineStr"/>
       <c r="B1461" t="inlineStr">
         <is>
-          <t>Siege damaged</t>
+          <t>No BG attempts remain!</t>
         </is>
       </c>
       <c r="C1461" t="inlineStr">
         <is>
-          <t>Belegering beschadigd</t>
+          <t>Geen Blauwe Melkweg bonus pogingen meer over!</t>
         </is>
       </c>
       <c r="D1461" t="inlineStr"/>
       <c r="E1461" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1461" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.siege_damaged</t>
+          <t>.Boxes.BlueGalaxy.NoChargesLeft</t>
         </is>
       </c>
       <c r="G1461" t="inlineStr"/>
       <c r="H1461" t="inlineStr"/>
     </row>
     <row r="1462">
       <c r="A1462" t="inlineStr"/>
       <c r="B1462" t="inlineStr">
         <is>
-          <t>The Alert for province __provinceName__ has been deleted!</t>
+          <t>High Middle Age</t>
         </is>
       </c>
       <c r="C1462" t="inlineStr">
         <is>
-          <t>De melding voor provincie __provinceName__ is verwijderd!</t>
+          <t>Hoge middeleeuwen</t>
         </is>
       </c>
       <c r="D1462" t="inlineStr"/>
       <c r="E1462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1462" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.DeleteMessage.Desc</t>
+          <t>.Eras.5</t>
         </is>
       </c>
       <c r="G1462" t="inlineStr"/>
       <c r="H1462" t="inlineStr"/>
     </row>
     <row r="1463">
       <c r="A1463" t="inlineStr"/>
       <c r="B1463" t="inlineStr">
         <is>
-          <t>allow pvp trigger</t>
+          <t>Rival sound</t>
         </is>
       </c>
       <c r="C1463" t="inlineStr">
         <is>
-          <t>sta pvp trigger toe</t>
+          <t>Rivaal geluid</t>
         </is>
       </c>
       <c r="D1463" t="inlineStr"/>
       <c r="E1463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1463" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.PvPT</t>
+          <t>.Settings.Entry.RivalSound</t>
         </is>
       </c>
       <c r="G1463" t="inlineStr"/>
       <c r="H1463" t="inlineStr"/>
     </row>
     <row r="1464">
       <c r="A1464" t="inlineStr"/>
       <c r="B1464" t="inlineStr">
         <is>
-          <t>Recent Opponents</t>
+          <t>PVP Arena</t>
         </is>
       </c>
       <c r="C1464" t="inlineStr">
         <is>
-          <t>Recente vijanden</t>
+          <t>PVP Arena</t>
         </is>
       </c>
       <c r="D1464" t="inlineStr"/>
       <c r="E1464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1464" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.RecentOpponents</t>
-[...2 lines deleted...]
-      <c r="G1464" t="inlineStr"/>
+          <t>.Boxes.FPCollector.pvp_arena</t>
+        </is>
+      </c>
+      <c r="G1464" t="inlineStr">
+        <is>
+          <t>"PVP" should be "PvP"</t>
+        </is>
+      </c>
       <c r="H1464" t="inlineStr"/>
     </row>
     <row r="1465">
       <c r="A1465" t="inlineStr"/>
       <c r="B1465" t="inlineStr">
         <is>
-          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
+          <t>Score</t>
         </is>
       </c>
       <c r="C1465" t="inlineStr">
         <is>
-          <t>Disclaimer: Deze gegevens zijn gebaseerd op jouw verzamelde data. De hier getoonde cijfers zijn waarschijnlijk niet 100% nauwkeurig. Je zou de lijst om middernacht moeten openen om ze correct te krijgen.</t>
+          <t>Score</t>
         </is>
       </c>
       <c r="D1465" t="inlineStr"/>
       <c r="E1465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1465" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SnapShotLogDisclaimer</t>
+          <t>.Boxes.ProductionsRating.Score</t>
         </is>
       </c>
       <c r="G1465" t="inlineStr"/>
       <c r="H1465" t="inlineStr"/>
     </row>
     <row r="1466">
       <c r="A1466" t="inlineStr"/>
       <c r="B1466" t="inlineStr">
         <is>
-          <t>Goods from earlier ages</t>
+          <t>Million</t>
         </is>
       </c>
       <c r="C1466" t="inlineStr">
         <is>
-          <t>Goederen uit een vroeger tijdperk</t>
+          <t>Miljoen (M)</t>
         </is>
       </c>
       <c r="D1466" t="inlineStr"/>
       <c r="E1466" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1466" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.OlderGoods</t>
+          <t>.Boxes.idleGame.M</t>
         </is>
       </c>
       <c r="G1466" t="inlineStr"/>
       <c r="H1466" t="inlineStr"/>
     </row>
     <row r="1467">
       <c r="A1467" t="inlineStr"/>
       <c r="B1467" t="inlineStr">
         <is>
-          <t>No Settlements finished yet.</t>
+          <t>Data Export/Import Tool</t>
         </is>
       </c>
       <c r="C1467" t="inlineStr">
         <is>
-          <t>Nog geen Nederzettingen afgerond.</t>
+          <t>Data exporteer/importeer Tool</t>
         </is>
       </c>
       <c r="D1467" t="inlineStr"/>
       <c r="E1467" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1467" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.NoSettlementsFinished</t>
+          <t>.Boxes.DBExport.Title</t>
         </is>
       </c>
       <c r="G1467" t="inlineStr"/>
       <c r="H1467" t="inlineStr"/>
     </row>
     <row r="1468">
       <c r="A1468" t="inlineStr"/>
       <c r="B1468" t="inlineStr">
         <is>
-          <t>Strategy Checklist</t>
+          <t>https://docs.foe-helper.com/english/module/notes</t>
         </is>
       </c>
       <c r="C1468" t="inlineStr">
         <is>
-          <t>Strategische checklist</t>
+          <t>https://docs.foe-helper.com/english/module/notes</t>
         </is>
       </c>
       <c r="D1468" t="inlineStr"/>
       <c r="E1468" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1468" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Strategy</t>
+          <t>.Boxes.Notice.HelpLink</t>
         </is>
       </c>
       <c r="G1468" t="inlineStr"/>
       <c r="H1468" t="inlineStr"/>
     </row>
     <row r="1469">
       <c r="A1469" t="inlineStr"/>
       <c r="B1469" t="inlineStr">
         <is>
-          <t>Motivate/Polish Helper</t>
-[...6 lines deleted...]
-      </c>
+          <t>Top 10%</t>
+        </is>
+      </c>
+      <c r="C1469" t="inlineStr"/>
       <c r="D1469" t="inlineStr"/>
       <c r="E1469" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1469" t="inlineStr">
         <is>
-          <t>.Menu.Moppelhelper.Title</t>
+          <t>.Boxes.ProductionsRating.top10percent</t>
         </is>
       </c>
       <c r="G1469" t="inlineStr"/>
       <c r="H1469" t="inlineStr"/>
     </row>
     <row r="1470">
       <c r="A1470" t="inlineStr"/>
       <c r="B1470" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total Progress based on this Efficiency: </t>
-[...6 lines deleted...]
-      </c>
+          <t>Rewards Bar Info</t>
+        </is>
+      </c>
+      <c r="C1470" t="inlineStr"/>
       <c r="D1470" t="inlineStr"/>
       <c r="E1470" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1470" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.EfficiencyTotalProgress</t>
+          <t>.Settings.ShowGBGRewards.Title</t>
         </is>
       </c>
       <c r="G1470" t="inlineStr"/>
       <c r="H1470" t="inlineStr"/>
     </row>
     <row r="1471">
       <c r="A1471" t="inlineStr"/>
       <c r="B1471" t="inlineStr">
         <is>
-          <t>FP costs for goods</t>
+          <t>Soccer balls used</t>
         </is>
       </c>
       <c r="C1471" t="inlineStr">
         <is>
-          <t>FP Kost voor goederen</t>
+          <t>Voetballen gebruikt</t>
         </is>
       </c>
       <c r="D1471" t="inlineStr"/>
       <c r="E1471" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1471" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.FPCostGoods</t>
+          <t>.Boxes.MergerGame.Energy.soccer</t>
         </is>
       </c>
       <c r="G1471" t="inlineStr"/>
       <c r="H1471" t="inlineStr"/>
     </row>
     <row r="1472">
       <c r="A1472" t="inlineStr"/>
       <c r="B1472" t="inlineStr">
         <is>
-          <t>Cost/Step</t>
+          <t>Warning! Levelling this GB!</t>
         </is>
       </c>
       <c r="C1472" t="inlineStr">
         <is>
-          <t>Kosten/Stap</t>
+          <t>OPGELET: Dit levelt het GG!</t>
         </is>
       </c>
       <c r="D1472" t="inlineStr"/>
       <c r="E1472" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1472" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.CostPerStep</t>
+          <t>.Boxes.Calculator.LevelWarning</t>
         </is>
       </c>
       <c r="G1472" t="inlineStr"/>
       <c r="H1472" t="inlineStr"/>
     </row>
     <row r="1473">
       <c r="A1473" t="inlineStr"/>
       <c r="B1473" t="inlineStr">
         <is>
-          <t>Neighbour</t>
+          <t>PME</t>
         </is>
       </c>
       <c r="C1473" t="inlineStr">
         <is>
-          <t>Buur</t>
+          <t>PMT</t>
         </is>
       </c>
       <c r="D1473" t="inlineStr"/>
       <c r="E1473" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1473" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ContentHeadIsNeighbor</t>
+          <t>.Eras.11.short</t>
         </is>
       </c>
       <c r="G1473" t="inlineStr"/>
       <c r="H1473" t="inlineStr"/>
     </row>
     <row r="1474">
       <c r="A1474" t="inlineStr"/>
       <c r="B1474" t="inlineStr">
         <is>
-          <t>Change view</t>
+          <t>This tool helps you find the best buildings to collect with your Blue Galaxy</t>
         </is>
       </c>
       <c r="C1474" t="inlineStr">
         <is>
-          <t>Verander perspectief</t>
+          <t>Deze tool helpt je bij het vinden van de beste opbrengst van je Blauwe Melkweg</t>
         </is>
       </c>
       <c r="D1474" t="inlineStr"/>
       <c r="E1474" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1474" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ChangeView</t>
+          <t>.Menu.Bluegalaxy.Desc</t>
         </is>
       </c>
       <c r="G1474" t="inlineStr"/>
       <c r="H1474" t="inlineStr"/>
     </row>
     <row r="1475">
       <c r="A1475" t="inlineStr"/>
       <c r="B1475" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>See all available information of the current QI map.</t>
         </is>
       </c>
       <c r="C1475" t="inlineStr">
         <is>
-          <t>Klaar</t>
+          <t>Bekijk alle beschikbare informatie van de huidige QI-kaart.</t>
         </is>
       </c>
       <c r="D1475" t="inlineStr"/>
       <c r="E1475" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1475" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Done</t>
+          <t>.Menu.QIMap.Desc</t>
         </is>
       </c>
       <c r="G1475" t="inlineStr"/>
       <c r="H1475" t="inlineStr"/>
     </row>
     <row r="1476">
       <c r="A1476" t="inlineStr"/>
       <c r="B1476" t="inlineStr">
         <is>
-          <t>__player__'s __building__ has just reached level __level__.&lt;br&gt;You took spot &lt;strong&gt;__rank__ &lt;/strong&gt; and received &lt;strong&gt;__fps__&lt;/strong&gt; FPs.</t>
+          <t>Archeology Event</t>
         </is>
       </c>
       <c r="C1476" t="inlineStr">
         <is>
-          <t>__player__'s __building__ heeft niveau __level__ bereikt.&lt;br&gt;Je hebt plaats &lt;strong&gt;__rank__&lt;/strong&gt; behaald en ontving &lt;strong&gt;__fps__&lt;/strong&gt; FP terug.</t>
+          <t>Archeologie Evenement</t>
         </is>
       </c>
       <c r="D1476" t="inlineStr"/>
       <c r="E1476" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1476" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.LevelUp</t>
+          <t>.Boxes.FPCollector.archeology_event</t>
         </is>
       </c>
       <c r="G1476" t="inlineStr"/>
       <c r="H1476" t="inlineStr"/>
     </row>
     <row r="1477">
       <c r="A1477" t="inlineStr"/>
       <c r="B1477" t="inlineStr">
         <is>
-          <t>lost Attacks</t>
+          <t>Next Town</t>
         </is>
       </c>
       <c r="C1477" t="inlineStr">
         <is>
-          <t>Verl. aanvallen</t>
+          <t>Volgende Stad</t>
         </is>
       </c>
       <c r="D1477" t="inlineStr"/>
       <c r="E1477" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1477" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Tabs.LostAttackFights</t>
+          <t>.Boxes.idleGame.NextTown</t>
         </is>
       </c>
       <c r="G1477" t="inlineStr"/>
       <c r="H1477" t="inlineStr"/>
     </row>
     <row r="1478">
       <c r="A1478" t="inlineStr"/>
       <c r="B1478" t="inlineStr">
         <is>
-          <t>Good</t>
+          <t>Idle Game Info</t>
         </is>
       </c>
       <c r="C1478" t="inlineStr">
         <is>
-          <t>Goed</t>
+          <t>St. Patrick Info</t>
         </is>
       </c>
       <c r="D1478" t="inlineStr"/>
       <c r="E1478" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1478" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.Good</t>
+          <t>.Boxes.idleGame.Title</t>
         </is>
       </c>
       <c r="G1478" t="inlineStr"/>
       <c r="H1478" t="inlineStr"/>
     </row>
     <row r="1479">
       <c r="A1479" t="inlineStr"/>
       <c r="B1479" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>Next Spawn</t>
         </is>
       </c>
       <c r="C1479" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>Volgende spawn</t>
         </is>
       </c>
       <c r="D1479" t="inlineStr"/>
       <c r="E1479" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1479" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Bonus</t>
+          <t>.Boxes.MergerGame.NextSpawn</t>
         </is>
       </c>
       <c r="G1479" t="inlineStr"/>
       <c r="H1479" t="inlineStr"/>
     </row>
     <row r="1480">
       <c r="A1480" t="inlineStr"/>
       <c r="B1480" t="inlineStr">
         <is>
-          <t>Rating value of 1 current-age good (in FP)</t>
+          <t>InA</t>
         </is>
       </c>
       <c r="C1480" t="inlineStr">
         <is>
-          <t>Beoordelingswaarde van 1 grondstof uit het huidige tijdperk (in FP)</t>
+          <t>Ind</t>
         </is>
       </c>
       <c r="D1480" t="inlineStr"/>
       <c r="E1480" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1480" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.GoodsValue</t>
+          <t>.Eras.8.short</t>
         </is>
       </c>
       <c r="G1480" t="inlineStr"/>
       <c r="H1480" t="inlineStr"/>
     </row>
     <row r="1481">
       <c r="A1481" t="inlineStr"/>
       <c r="B1481" t="inlineStr">
         <is>
-          <t>8h</t>
+          <t>Unknown Conversation</t>
         </is>
       </c>
       <c r="C1481" t="inlineStr">
         <is>
-          <t>8u</t>
+          <t>Onbekende conversatie</t>
         </is>
       </c>
       <c r="D1481" t="inlineStr"/>
       <c r="E1481" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1481" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.8h</t>
+          <t>.Boxes.Infobox.UnknownConversation</t>
         </is>
       </c>
       <c r="G1481" t="inlineStr"/>
       <c r="H1481" t="inlineStr"/>
     </row>
     <row r="1482">
       <c r="A1482" t="inlineStr"/>
       <c r="B1482" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>allow tavern trigger</t>
         </is>
       </c>
       <c r="C1482" t="inlineStr">
         <is>
-          <t>Opslaan</t>
+          <t>sta taverne trigger toe</t>
         </is>
       </c>
       <c r="D1482" t="inlineStr"/>
       <c r="E1482" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1482" t="inlineStr">
         <is>
-          <t>.Boxes.General.Save</t>
+          <t>.Boxes.BetterMusic.TavernT</t>
         </is>
       </c>
       <c r="G1482" t="inlineStr"/>
       <c r="H1482" t="inlineStr"/>
     </row>
     <row r="1483">
       <c r="A1483" t="inlineStr"/>
       <c r="B1483" t="inlineStr">
         <is>
-          <t xml:space="preserve">Level </t>
+          <t>Export as jSON</t>
         </is>
       </c>
       <c r="C1483" t="inlineStr">
         <is>
-          <t xml:space="preserve">Niveau </t>
+          <t>Exporteer als jSON</t>
         </is>
       </c>
       <c r="D1483" t="inlineStr"/>
       <c r="E1483" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1483" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Step</t>
+          <t>.Boxes.General.ExportJSON</t>
         </is>
       </c>
       <c r="G1483" t="inlineStr"/>
       <c r="H1483" t="inlineStr"/>
     </row>
     <row r="1484">
       <c r="A1484" t="inlineStr"/>
       <c r="B1484" t="inlineStr">
         <is>
-          <t>Colonial Age</t>
+          <t>Line Chart</t>
         </is>
       </c>
       <c r="C1484" t="inlineStr">
         <is>
-          <t>Koloniale tijdperk</t>
+          <t>Lijn grafiek</t>
         </is>
       </c>
       <c r="D1484" t="inlineStr"/>
       <c r="E1484" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1484" t="inlineStr">
         <is>
-          <t>.Eras.7</t>
+          <t>.Boxes.Stats.BtnChartTypeTitle.line</t>
         </is>
       </c>
       <c r="G1484" t="inlineStr"/>
       <c r="H1484" t="inlineStr"/>
     </row>
     <row r="1485">
       <c r="A1485" t="inlineStr"/>
       <c r="B1485" t="inlineStr">
         <is>
-          <t xml:space="preserve">Target Progress for Energy used: </t>
+          <t>Wildpark-Event</t>
         </is>
       </c>
       <c r="C1485" t="inlineStr">
         <is>
-          <t xml:space="preserve">Doelvoortgang voor verbruikte energie: </t>
+          <t>Fauna Evenement</t>
         </is>
       </c>
       <c r="D1485" t="inlineStr"/>
       <c r="E1485" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1485" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.EfficiencyTargetProgress.anniversary</t>
+          <t>.Boxes.FPCollector.wildlife_event</t>
         </is>
       </c>
       <c r="G1485" t="inlineStr"/>
       <c r="H1485" t="inlineStr"/>
     </row>
     <row r="1486">
       <c r="A1486" t="inlineStr"/>
       <c r="B1486" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>Good</t>
         </is>
       </c>
       <c r="C1486" t="inlineStr">
         <is>
-          <t>Gebeurtenis</t>
+          <t>Goed</t>
         </is>
       </c>
       <c r="D1486" t="inlineStr"/>
       <c r="E1486" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1486" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Event</t>
+          <t>.Boxes.Treasury.Resource</t>
         </is>
       </c>
       <c r="G1486" t="inlineStr"/>
       <c r="H1486" t="inlineStr"/>
     </row>
     <row r="1487">
       <c r="A1487" t="inlineStr"/>
       <c r="B1487" t="inlineStr">
         <is>
-          <t>only uncovered</t>
+          <t>API Token missing</t>
         </is>
       </c>
       <c r="C1487" t="inlineStr">
         <is>
-          <t>alleen zichtbare</t>
+          <t>Missende API-token</t>
         </is>
       </c>
       <c r="D1487" t="inlineStr"/>
       <c r="E1487" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1487" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.onlyVis</t>
+          <t>.Boxes.CityMap.MissingApiKeyErrorHeader</t>
         </is>
       </c>
       <c r="G1487" t="inlineStr"/>
       <c r="H1487" t="inlineStr"/>
     </row>
     <row r="1488">
       <c r="A1488" t="inlineStr"/>
       <c r="B1488" t="inlineStr">
         <is>
-          <t>Advanced Settings</t>
+          <t>This building is in your inventory</t>
         </is>
       </c>
       <c r="C1488" t="inlineStr"/>
       <c r="D1488" t="inlineStr"/>
       <c r="E1488" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1488" t="inlineStr">
         <is>
-          <t>.Settings.EventHelper.Advanced</t>
+          <t>.Boxes.ProductionsRating.InventoryTooltip</t>
         </is>
       </c>
       <c r="G1488" t="inlineStr"/>
       <c r="H1488" t="inlineStr"/>
     </row>
     <row r="1489">
       <c r="A1489" t="inlineStr"/>
       <c r="B1489" t="inlineStr">
         <is>
-          <t>All</t>
-[...2 lines deleted...]
-      <c r="C1489" t="inlineStr"/>
+          <t>Variant</t>
+        </is>
+      </c>
+      <c r="C1489" t="inlineStr">
+        <is>
+          <t>Variant</t>
+        </is>
+      </c>
       <c r="D1489" t="inlineStr"/>
       <c r="E1489" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1489" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.All</t>
+          <t>.Boxes.idleGame.Variant</t>
         </is>
       </c>
       <c r="G1489" t="inlineStr"/>
       <c r="H1489" t="inlineStr"/>
     </row>
     <row r="1490">
       <c r="A1490" t="inlineStr"/>
       <c r="B1490" t="inlineStr">
         <is>
-          <t>Should all box coordinates be reset? This can bring back windows you managed to move out of sight.</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C1490" t="inlineStr">
         <is>
-          <t>Moeten de coördinaten van alle vensters verwijderd worden? Dit kan vensters weer zichtbaar te maken die je buiten beeld hebt gesleept.</t>
+          <t>Speler</t>
         </is>
       </c>
       <c r="D1490" t="inlineStr"/>
       <c r="E1490" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1490" t="inlineStr">
         <is>
-          <t>.Settings.ResetBoxPositions.Desc</t>
+          <t>.General.Player</t>
         </is>
       </c>
       <c r="G1490" t="inlineStr"/>
       <c r="H1490" t="inlineStr"/>
     </row>
     <row r="1491">
       <c r="A1491" t="inlineStr"/>
       <c r="B1491" t="inlineStr">
         <is>
-          <t>GB Calculator</t>
+          <t>allow pvp trigger</t>
         </is>
       </c>
       <c r="C1491" t="inlineStr">
         <is>
-          <t>Eigen GG FP-calculator</t>
+          <t>sta pvp trigger toe</t>
         </is>
       </c>
       <c r="D1491" t="inlineStr"/>
       <c r="E1491" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1491" t="inlineStr">
         <is>
-          <t>.Menu.OwnpartCalculator.Title</t>
+          <t>.Boxes.BetterMusic.PvPT</t>
         </is>
       </c>
       <c r="G1491" t="inlineStr"/>
       <c r="H1491" t="inlineStr"/>
     </row>
     <row r="1492">
       <c r="A1492" t="inlineStr"/>
       <c r="B1492" t="inlineStr">
         <is>
-          <t>No Incidents displayed.</t>
+          <t>Recent Opponents</t>
         </is>
       </c>
       <c r="C1492" t="inlineStr">
         <is>
-          <t>Geen incidenten aanwezig.</t>
+          <t>Recente vijanden</t>
         </is>
       </c>
       <c r="D1492" t="inlineStr"/>
       <c r="E1492" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1492" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.NoEvents</t>
+          <t>.Boxes.BattleAssistAAConfig.RecentOpponents</t>
         </is>
       </c>
       <c r="G1492" t="inlineStr"/>
       <c r="H1492" t="inlineStr"/>
     </row>
     <row r="1493">
       <c r="A1493" t="inlineStr"/>
       <c r="B1493" t="inlineStr">
         <is>
-          <t>Which buttons do you want in the menu?&lt;br&gt;Green: show button. Red: don't show button.</t>
+          <t>GBG Overview</t>
         </is>
       </c>
       <c r="C1493" t="inlineStr">
         <is>
-          <t>Welke knoppen moeten zichtbaar zijn in het menu?&lt;br&gt;Groen: toon knop. Rood: Verberg knop.</t>
+          <t>Spelersoverzicht</t>
         </is>
       </c>
       <c r="D1493" t="inlineStr"/>
       <c r="E1493" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1493" t="inlineStr">
         <is>
-          <t>.Settings.MenuContent.Desc</t>
+          <t>.Boxes.GuildFights.Title</t>
         </is>
       </c>
       <c r="G1493" t="inlineStr"/>
       <c r="H1493" t="inlineStr"/>
     </row>
     <row r="1494">
       <c r="A1494" t="inlineStr"/>
       <c r="B1494" t="inlineStr">
         <is>
-          <t>Modify Checklist</t>
+          <t>Goods from earlier ages</t>
         </is>
       </c>
       <c r="C1494" t="inlineStr">
         <is>
-          <t>checklist aanpassen</t>
+          <t>Goederen uit een vroeger tijdperk</t>
         </is>
       </c>
       <c r="D1494" t="inlineStr"/>
       <c r="E1494" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1494" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Strategy.Title</t>
+          <t>.Boxes.BlueGalaxy.OlderGoods</t>
         </is>
       </c>
       <c r="G1494" t="inlineStr"/>
       <c r="H1494" t="inlineStr"/>
     </row>
     <row r="1495">
       <c r="A1495" t="inlineStr"/>
       <c r="B1495" t="inlineStr">
         <is>
-          <t>GBs</t>
+          <t>Your city data is now on the clipboard</t>
         </is>
       </c>
       <c r="C1495" t="inlineStr">
         <is>
-          <t>GGs</t>
+          <t>Jouw stad data is nu op het klembord</t>
         </is>
       </c>
       <c r="D1495" t="inlineStr"/>
       <c r="E1495" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1495" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.GBs</t>
+          <t>.Boxes.CityMap.ToastBodyCopyData</t>
         </is>
       </c>
       <c r="G1495" t="inlineStr"/>
       <c r="H1495" t="inlineStr"/>
     </row>
     <row r="1496">
       <c r="A1496" t="inlineStr"/>
       <c r="B1496" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>FoE-Helper: There are keys remaining on the board!</t>
         </is>
       </c>
       <c r="C1496" t="inlineStr">
         <is>
-          <t>Instellingen</t>
+          <t>Er zijn nog sleutels over op het bord!</t>
         </is>
       </c>
       <c r="D1496" t="inlineStr"/>
       <c r="E1496" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1496" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Settings</t>
+          <t>.Boxes.MergerGame.KeysLeft.anniversary</t>
         </is>
       </c>
       <c r="G1496" t="inlineStr"/>
       <c r="H1496" t="inlineStr"/>
     </row>
     <row r="1497">
       <c r="A1497" t="inlineStr"/>
       <c r="B1497" t="inlineStr">
         <is>
-          <t>Group</t>
+          <t>FoE-Helper: There are keys remaining on the field!</t>
         </is>
       </c>
       <c r="C1497" t="inlineStr">
         <is>
-          <t>Groeperen</t>
+          <t>FoE-Helper: Er zijn nog sleutels op het veld!</t>
         </is>
       </c>
       <c r="D1497" t="inlineStr"/>
       <c r="E1497" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1497" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.ModeGroups</t>
+          <t>.Boxes.MergerGame.KeysLeft.care</t>
         </is>
       </c>
       <c r="G1497" t="inlineStr"/>
       <c r="H1497" t="inlineStr"/>
     </row>
     <row r="1498">
       <c r="A1498" t="inlineStr"/>
       <c r="B1498" t="inlineStr">
         <is>
-          <t>Kits</t>
+          <t>weeks</t>
         </is>
       </c>
       <c r="C1498" t="inlineStr">
         <is>
-          <t>Kits</t>
+          <t>weken</t>
         </is>
       </c>
       <c r="D1498" t="inlineStr"/>
       <c r="E1498" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1498" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Kits</t>
+          <t>.Boxes.GexStat.Weeks</t>
         </is>
       </c>
       <c r="G1498" t="inlineStr"/>
       <c r="H1498" t="inlineStr"/>
     </row>
     <row r="1499">
       <c r="A1499" t="inlineStr"/>
       <c r="B1499" t="inlineStr">
         <is>
-          <t>Reload Page</t>
-[...6 lines deleted...]
-      </c>
+          <t>Buildings from GBG</t>
+        </is>
+      </c>
+      <c r="C1499" t="inlineStr"/>
       <c r="D1499" t="inlineStr"/>
       <c r="E1499" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1499" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ReloadPage</t>
+          <t>.Boxes.CityMap.buildingFromGBG</t>
         </is>
       </c>
       <c r="G1499" t="inlineStr"/>
       <c r="H1499" t="inlineStr"/>
     </row>
     <row r="1500">
       <c r="A1500" t="inlineStr"/>
       <c r="B1500" t="inlineStr">
         <is>
-          <t>Available FP Packs</t>
-[...6 lines deleted...]
-      </c>
+          <t>Include initial FP in sum</t>
+        </is>
+      </c>
+      <c r="C1500" t="inlineStr"/>
       <c r="D1500" t="inlineStr"/>
       <c r="E1500" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1500" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.AvailableFP</t>
+          <t>.Settings.ShowOwnPartIncludeStart.Desc</t>
         </is>
       </c>
       <c r="G1500" t="inlineStr"/>
       <c r="H1500" t="inlineStr"/>
     </row>
     <row r="1501">
       <c r="A1501" t="inlineStr"/>
       <c r="B1501" t="inlineStr">
         <is>
-          <t>Compare Friends with Threads</t>
+          <t>Space Age Venus</t>
         </is>
       </c>
       <c r="C1501" t="inlineStr">
         <is>
-          <t>Vergelijk Vrienden in draadjes</t>
+          <t>Ruimtetijdperk: Venus</t>
         </is>
       </c>
       <c r="D1501" t="inlineStr"/>
       <c r="E1501" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1501" t="inlineStr">
         <is>
-          <t>.Menu.CompareFriendsThreads.Title</t>
+          <t>.Eras.20</t>
         </is>
       </c>
       <c r="G1501" t="inlineStr"/>
       <c r="H1501" t="inlineStr"/>
     </row>
     <row r="1502">
       <c r="A1502" t="inlineStr"/>
       <c r="B1502" t="inlineStr">
         <is>
-          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement first!&lt;br&gt;&lt;/em&gt;Displays the resources required (by item) for your Settlement.</t>
+          <t>Hitpoints</t>
         </is>
       </c>
       <c r="C1502" t="inlineStr">
         <is>
-          <t>&lt;em id='outPW' class='tooltip-error'&gt;Gedeactiveerd: Bezoek eerst je nederzetting!&lt;br&gt;&lt;/em&gt;Overzicht van de benodigde grondstoffen.</t>
+          <t>Levenspunten</t>
         </is>
       </c>
       <c r="D1502" t="inlineStr"/>
       <c r="E1502" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1502" t="inlineStr">
         <is>
-          <t>.Menu.OutP.DescWarningBuildings</t>
+          <t>.Boxes.GvGMap.Sector.Hitpoints</t>
         </is>
       </c>
       <c r="G1502" t="inlineStr"/>
       <c r="H1502" t="inlineStr"/>
     </row>
     <row r="1503">
       <c r="A1503" t="inlineStr"/>
       <c r="B1503" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/negotiation</t>
-[...6 lines deleted...]
-      </c>
+          <t>GBG</t>
+        </is>
+      </c>
+      <c r="C1503" t="inlineStr"/>
       <c r="D1503" t="inlineStr"/>
       <c r="E1503" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1503" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.HelpLink</t>
+          <t>.Boxes.General.Guild_Battlegrounds.short</t>
         </is>
       </c>
       <c r="G1503" t="inlineStr"/>
       <c r="H1503" t="inlineStr"/>
     </row>
     <row r="1504">
       <c r="A1504" t="inlineStr"/>
       <c r="B1504" t="inlineStr">
         <is>
-          <t>Do not show items with this currency</t>
-[...2 lines deleted...]
-      <c r="C1504" t="inlineStr"/>
+          <t>Bonus</t>
+        </is>
+      </c>
+      <c r="C1504" t="inlineStr">
+        <is>
+          <t>Bonus</t>
+        </is>
+      </c>
       <c r="D1504" t="inlineStr"/>
       <c r="E1504" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1504" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.filterCurrency</t>
+          <t>.Boxes.BattleAssistAAConfig.Bonus</t>
         </is>
       </c>
       <c r="G1504" t="inlineStr"/>
       <c r="H1504" t="inlineStr"/>
     </row>
     <row r="1505">
       <c r="A1505" t="inlineStr"/>
       <c r="B1505" t="inlineStr">
         <is>
-          <t>This GB is not connected to a road.</t>
+          <t>Rating value of 1 current-age good (in FP)</t>
         </is>
       </c>
       <c r="C1505" t="inlineStr">
         <is>
-          <t>Het grootse gebouw is niet verbonden met een weg.</t>
+          <t>Beoordelingswaarde van 1 grondstof uit het huidige tijdperk (in FP)</t>
         </is>
       </c>
       <c r="D1505" t="inlineStr"/>
       <c r="E1505" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1505" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.LGNotConnected</t>
+          <t>.Boxes.BlueGalaxy.GoodsValue</t>
         </is>
       </c>
       <c r="G1505" t="inlineStr"/>
       <c r="H1505" t="inlineStr"/>
     </row>
     <row r="1506">
       <c r="A1506" t="inlineStr"/>
       <c r="B1506" t="inlineStr">
         <is>
-          <t>Replaces player and guild names with links to player / guild profiles of your chosen website.&lt;br&gt;Replaces Building-Kitnames with links to forgeofempires.fandom.com.</t>
-[...6 lines deleted...]
-      </c>
+          <t>FP boost</t>
+        </is>
+      </c>
+      <c r="C1506" t="inlineStr"/>
       <c r="D1506" t="inlineStr"/>
       <c r="E1506" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1506" t="inlineStr">
         <is>
-          <t>.Settings.ShowLinks.Desc</t>
+          <t>.Boxes.Productions.fp_boost</t>
         </is>
       </c>
       <c r="G1506" t="inlineStr"/>
       <c r="H1506" t="inlineStr"/>
     </row>
     <row r="1507">
       <c r="A1507" t="inlineStr"/>
       <c r="B1507" t="inlineStr">
         <is>
-          <t>Saving and Restoring</t>
+          <t>8h</t>
         </is>
       </c>
       <c r="C1507" t="inlineStr">
         <is>
-          <t>Opslaan en terugzetten</t>
+          <t>8u</t>
         </is>
       </c>
       <c r="D1507" t="inlineStr"/>
       <c r="E1507" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1507" t="inlineStr">
         <is>
-          <t>.Settings.ExportSettings.Title</t>
+          <t>.Boxes.Alerts.Time.8h</t>
         </is>
       </c>
       <c r="G1507" t="inlineStr"/>
       <c r="H1507" t="inlineStr"/>
     </row>
     <row r="1508">
       <c r="A1508" t="inlineStr"/>
       <c r="B1508" t="inlineStr">
         <is>
-          <t>Play/Stop Music</t>
+          <t>Thousand</t>
         </is>
       </c>
       <c r="C1508" t="inlineStr">
         <is>
-          <t>Play/Stop Muziek</t>
+          <t>Duizend (K)</t>
         </is>
       </c>
       <c r="D1508" t="inlineStr"/>
       <c r="E1508" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1508" t="inlineStr">
         <is>
-          <t>.Menu.MusicControl.Desc</t>
+          <t>.Boxes.idleGame.K</t>
         </is>
       </c>
       <c r="G1508" t="inlineStr"/>
       <c r="H1508" t="inlineStr"/>
     </row>
     <row r="1509">
       <c r="A1509" t="inlineStr"/>
       <c r="B1509" t="inlineStr">
         <is>
-          <t>Day ⇋</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C1509" t="inlineStr">
         <is>
-          <t>Dag ⇋</t>
+          <t>Goederengebouwen</t>
         </is>
       </c>
       <c r="D1509" t="inlineStr"/>
       <c r="E1509" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1509" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Day</t>
+          <t>.Boxes.Productions.Headings.goods</t>
         </is>
       </c>
       <c r="G1509" t="inlineStr"/>
       <c r="H1509" t="inlineStr"/>
     </row>
     <row r="1510">
       <c r="A1510" t="inlineStr"/>
       <c r="B1510" t="inlineStr">
         <is>
-          <t>week</t>
+          <t>Attack boost att. army</t>
         </is>
       </c>
       <c r="C1510" t="inlineStr">
         <is>
-          <t>week</t>
+          <t>Aanval boost aanv. leger</t>
         </is>
       </c>
       <c r="D1510" t="inlineStr"/>
       <c r="E1510" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1510" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Week</t>
+          <t>.Boxes.Productions.att_boost_attacker</t>
         </is>
       </c>
       <c r="G1510" t="inlineStr"/>
       <c r="H1510" t="inlineStr"/>
     </row>
     <row r="1511">
       <c r="A1511" t="inlineStr"/>
       <c r="B1511" t="inlineStr">
         <is>
-          <t>Challenge</t>
-[...6 lines deleted...]
-      </c>
+          <t>QI Player Pop Up</t>
+        </is>
+      </c>
+      <c r="C1511" t="inlineStr"/>
       <c r="D1511" t="inlineStr"/>
       <c r="E1511" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1511" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Challenge</t>
+          <t>.Settings.ShowQIPlayerInfo.Title</t>
         </is>
       </c>
       <c r="G1511" t="inlineStr"/>
       <c r="H1511" t="inlineStr"/>
     </row>
     <row r="1512">
       <c r="A1512" t="inlineStr"/>
       <c r="B1512" t="inlineStr">
         <is>
-          <t>started playing __number__ days ago</t>
+          <t>Location</t>
         </is>
       </c>
       <c r="C1512" t="inlineStr">
         <is>
-          <t>__number__ dagen geleden begonnen met spelen</t>
+          <t>Positie</t>
         </is>
       </c>
       <c r="D1512" t="inlineStr"/>
       <c r="E1512" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1512" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.DaysPlayed</t>
+          <t>.HiddenRewards.Table.position</t>
         </is>
       </c>
       <c r="G1512" t="inlineStr"/>
       <c r="H1512" t="inlineStr"/>
     </row>
     <row r="1513">
       <c r="A1513" t="inlineStr"/>
       <c r="B1513" t="inlineStr">
         <is>
-          <t>New Value</t>
+          <t>lost Attacks</t>
         </is>
       </c>
       <c r="C1513" t="inlineStr">
         <is>
-          <t>Nieuwe Waarde</t>
+          <t>Verl. aanvallen</t>
         </is>
       </c>
       <c r="D1513" t="inlineStr"/>
       <c r="E1513" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1513" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Settings.newValue</t>
+          <t>.Boxes.PvPArena.Tabs.LostAttackFights</t>
         </is>
       </c>
       <c r="G1513" t="inlineStr"/>
       <c r="H1513" t="inlineStr"/>
     </row>
     <row r="1514">
       <c r="A1514" t="inlineStr"/>
       <c r="B1514" t="inlineStr">
         <is>
-          <t>Battle</t>
+          <t>No entries found yet…</t>
         </is>
       </c>
       <c r="C1514" t="inlineStr">
         <is>
-          <t>Gevecht</t>
+          <t>Nog geen invoer gevonden…</t>
         </is>
       </c>
       <c r="D1514" t="inlineStr"/>
       <c r="E1514" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1514" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Battle</t>
+          <t>.Boxes.FPCollector.NoEntriesFound</t>
         </is>
       </c>
       <c r="G1514" t="inlineStr"/>
       <c r="H1514" t="inlineStr"/>
     </row>
     <row r="1515">
       <c r="A1515" t="inlineStr"/>
       <c r="B1515" t="inlineStr">
         <is>
-          <t>Log</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C1515" t="inlineStr">
         <is>
-          <t>Logboek</t>
+          <t>Tijdperk</t>
         </is>
       </c>
       <c r="D1515" t="inlineStr"/>
       <c r="E1515" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1515" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Log</t>
+          <t>.Boxes.Productions.Headings.era</t>
         </is>
       </c>
       <c r="G1515" t="inlineStr"/>
       <c r="H1515" t="inlineStr"/>
     </row>
     <row r="1516">
       <c r="A1516" t="inlineStr"/>
       <c r="B1516" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>Play/Stop Music</t>
         </is>
       </c>
       <c r="C1516" t="inlineStr">
         <is>
-          <t>Alles</t>
+          <t>Play/Stop Muziek</t>
         </is>
       </c>
       <c r="D1516" t="inlineStr"/>
       <c r="E1516" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1516" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Tabs.AllFights</t>
+          <t>.Menu.MusicControl.Desc</t>
         </is>
       </c>
       <c r="G1516" t="inlineStr"/>
       <c r="H1516" t="inlineStr"/>
     </row>
     <row r="1517">
       <c r="A1517" t="inlineStr"/>
       <c r="B1517" t="inlineStr">
         <is>
-          <t>or every</t>
+          <t>__tiles__ * __fppertile__ = __opcost__ FPs have been subtracted. This is lost by removing other FP producing buildings to make space for __tiles__ tiles to build the GB.</t>
         </is>
       </c>
       <c r="C1517" t="inlineStr">
         <is>
-          <t>of elke</t>
+          <t>__tiles__ * __fppertile__ = __opcost__ FP zijn afgetrokken. Deze zijn verloren gegaan door het verwijderen van andere FP producerende gebouwen om ruimte te maken voor __tiles__ grondvlakjes om het GG te bouwen.</t>
         </is>
       </c>
       <c r="D1517" t="inlineStr"/>
       <c r="E1517" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1517" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Repeat.Every</t>
+          <t>.Boxes.GreatBuildings.NewGBFPProductionTT</t>
         </is>
       </c>
       <c r="G1517" t="inlineStr"/>
       <c r="H1517" t="inlineStr"/>
     </row>
     <row r="1518">
       <c r="A1518" t="inlineStr"/>
       <c r="B1518" t="inlineStr">
         <is>
-          <t>Displays game stats on goods, units, rewards, GBG</t>
+          <t>Keys</t>
         </is>
       </c>
       <c r="C1518" t="inlineStr">
         <is>
-          <t>Toont spelstatistieken van goederen, eenheden, beloningen, GvG</t>
+          <t>Sleutels</t>
         </is>
       </c>
       <c r="D1518" t="inlineStr"/>
       <c r="E1518" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1518" t="inlineStr">
         <is>
-          <t>.Menu.Stats.Desc</t>
+          <t>.Boxes.MergerGame.Keys.care</t>
         </is>
       </c>
       <c r="G1518" t="inlineStr"/>
       <c r="H1518" t="inlineStr"/>
     </row>
     <row r="1519">
       <c r="A1519" t="inlineStr"/>
       <c r="B1519" t="inlineStr">
         <is>
-          <t>Available</t>
-[...6 lines deleted...]
-      </c>
+          <t>display times in server time</t>
+        </is>
+      </c>
+      <c r="C1519" t="inlineStr"/>
       <c r="D1519" t="inlineStr"/>
       <c r="E1519" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1519" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.DescInStock</t>
+          <t>.Boxes.GuildFights.ShowServerTime</t>
         </is>
       </c>
       <c r="G1519" t="inlineStr"/>
       <c r="H1519" t="inlineStr"/>
     </row>
     <row r="1520">
       <c r="A1520" t="inlineStr"/>
       <c r="B1520" t="inlineStr">
         <is>
-          <t>InA</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C1520" t="inlineStr">
         <is>
-          <t>Ind</t>
+          <t>Speler</t>
         </is>
       </c>
       <c r="D1520" t="inlineStr"/>
       <c r="E1520" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1520" t="inlineStr">
         <is>
-          <t>.Eras.8.short</t>
+          <t>.Boxes.OwnpartCalculator.OptionsPlayer</t>
         </is>
       </c>
       <c r="G1520" t="inlineStr"/>
       <c r="H1520" t="inlineStr"/>
     </row>
     <row r="1521">
       <c r="A1521" t="inlineStr"/>
       <c r="B1521" t="inlineStr">
         <is>
-          <t>Export</t>
+          <t>Available FP Packs</t>
         </is>
       </c>
       <c r="C1521" t="inlineStr">
         <is>
-          <t>Exporteer</t>
+          <t>Beschikbare FP</t>
         </is>
       </c>
       <c r="D1521" t="inlineStr"/>
       <c r="E1521" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1521" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Export</t>
+          <t>.Boxes.Calculator.AvailableFP</t>
         </is>
       </c>
       <c r="G1521" t="inlineStr"/>
       <c r="H1521" t="inlineStr"/>
     </row>
     <row r="1522">
       <c r="A1522" t="inlineStr"/>
       <c r="B1522" t="inlineStr">
         <is>
-          <t>Submit</t>
+          <t xml:space="preserve">Last Update: </t>
         </is>
       </c>
       <c r="C1522" t="inlineStr">
         <is>
-          <t>Verzenden</t>
+          <t xml:space="preserve">Laatste Bijwerking: </t>
         </is>
       </c>
       <c r="D1522" t="inlineStr"/>
       <c r="E1522" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1522" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.Submit</t>
+          <t>.Boxes.Kits.Udate</t>
         </is>
       </c>
       <c r="G1522" t="inlineStr"/>
       <c r="H1522" t="inlineStr"/>
     </row>
     <row r="1523">
       <c r="A1523" t="inlineStr"/>
       <c r="B1523" t="inlineStr">
         <is>
-          <t>Number of messages in the guild message center</t>
+          <t>Scouting Info</t>
         </is>
       </c>
       <c r="C1523" t="inlineStr">
         <is>
-          <t>Aantal berichten in het gilde berichtencentrum</t>
+          <t>Verkenningsinformatie</t>
         </is>
       </c>
       <c r="D1523" t="inlineStr"/>
       <c r="E1523" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1523" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildMessages</t>
+          <t>.Boxes.scoutingTimes.Title</t>
         </is>
       </c>
       <c r="G1523" t="inlineStr"/>
       <c r="H1523" t="inlineStr"/>
     </row>
     <row r="1524">
       <c r="A1524" t="inlineStr"/>
       <c r="B1524" t="inlineStr">
         <is>
-          <t>Are you sure you want to delete this?</t>
+          <t>This GB is not connected to a road.</t>
         </is>
       </c>
       <c r="C1524" t="inlineStr">
         <is>
-          <t>Weet je zeker dat je dit wil verwijderen?</t>
+          <t>Het grootse gebouw is niet verbonden met een weg.</t>
         </is>
       </c>
       <c r="D1524" t="inlineStr"/>
       <c r="E1524" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1524" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ConfirmDelete</t>
+          <t>.Boxes.Calculator.LGNotConnected</t>
         </is>
       </c>
       <c r="G1524" t="inlineStr"/>
       <c r="H1524" t="inlineStr"/>
     </row>
     <row r="1525">
       <c r="A1525" t="inlineStr"/>
       <c r="B1525" t="inlineStr">
         <is>
-          <t>Hitpoints</t>
+          <t>Overview</t>
         </is>
       </c>
       <c r="C1525" t="inlineStr">
         <is>
-          <t>Levenspunten</t>
+          <t>Overzicht</t>
         </is>
       </c>
       <c r="D1525" t="inlineStr"/>
       <c r="E1525" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1525" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Hitpoints</t>
+          <t>.Boxes.Castle.Overview</t>
         </is>
       </c>
       <c r="G1525" t="inlineStr"/>
       <c r="H1525" t="inlineStr"/>
     </row>
     <row r="1526">
       <c r="A1526" t="inlineStr"/>
       <c r="B1526" t="inlineStr">
         <is>
-          <t>Number of Missile Launches remaining.</t>
+          <t>Disappears</t>
         </is>
       </c>
       <c r="C1526" t="inlineStr">
         <is>
-          <t>Aantal pogingen voor Raketlancering over.</t>
+          <t>Verdwijnt</t>
         </is>
       </c>
       <c r="D1526" t="inlineStr"/>
       <c r="E1526" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1526" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.missile_launch</t>
+          <t>.Boxes.HiddenRewards.Disappears</t>
         </is>
       </c>
       <c r="G1526" t="inlineStr"/>
       <c r="H1526" t="inlineStr"/>
     </row>
     <row r="1527">
       <c r="A1527" t="inlineStr"/>
       <c r="B1527" t="inlineStr">
         <is>
-          <t>Disabled: Open your Tech Tree first (R)!</t>
+          <t>The new menu-order was saved</t>
         </is>
       </c>
       <c r="C1527" t="inlineStr">
         <is>
-          <t>Gedeactiveerd: Open eerst het onderzoeksmenu!</t>
+          <t>De nieuwe menuvolgorde is opgeslagen</t>
         </is>
       </c>
       <c r="D1527" t="inlineStr"/>
       <c r="E1527" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1527" t="inlineStr">
         <is>
-          <t>.Menu.Technologies.Warning</t>
+          <t>.Menu.SaveMessage.Desc</t>
         </is>
       </c>
       <c r="G1527" t="inlineStr"/>
       <c r="H1527" t="inlineStr"/>
     </row>
     <row r="1528">
       <c r="A1528" t="inlineStr"/>
       <c r="B1528" t="inlineStr">
         <is>
-          <t>If upon opening the GE stage unlock dialogue the precentual goods use is higher than the threshold given below, a box is generated listing the percentual goods use in relation to the treasury stock. '0' will always open the box, '100' never.</t>
-[...2 lines deleted...]
-      <c r="C1528" t="inlineStr"/>
+          <t>Freedom granted</t>
+        </is>
+      </c>
+      <c r="C1528" t="inlineStr">
+        <is>
+          <t>Onafhankelijkheid verleend</t>
+        </is>
+      </c>
       <c r="D1528" t="inlineStr"/>
       <c r="E1528" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1528" t="inlineStr">
         <is>
-          <t>.Settings.GexStockWarning.Desc</t>
+          <t>.Boxes.GvGMap.Log.sector_independence_granted</t>
         </is>
       </c>
       <c r="G1528" t="inlineStr"/>
       <c r="H1528" t="inlineStr"/>
     </row>
     <row r="1529">
       <c r="A1529" t="inlineStr"/>
       <c r="B1529" t="inlineStr">
         <is>
-          <t>Delta</t>
+          <t>Friends</t>
         </is>
       </c>
       <c r="C1529" t="inlineStr">
         <is>
-          <t>Verschil</t>
+          <t>Vrienden</t>
         </is>
       </c>
       <c r="D1529" t="inlineStr"/>
       <c r="E1529" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1529" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartType.delta</t>
+          <t>.Boxes.MoppelHelper.Friends</t>
         </is>
       </c>
       <c r="G1529" t="inlineStr"/>
       <c r="H1529" t="inlineStr"/>
     </row>
     <row r="1530">
       <c r="A1530" t="inlineStr"/>
       <c r="B1530" t="inlineStr">
         <is>
-          <t>Guild</t>
+          <t>Expansions</t>
         </is>
       </c>
       <c r="C1530" t="inlineStr">
         <is>
-          <t>Gilde</t>
+          <t>Uitbreidingen</t>
         </is>
       </c>
       <c r="D1530" t="inlineStr"/>
       <c r="E1530" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1530" t="inlineStr">
         <is>
-          <t>.General.Guild</t>
+          <t>.Boxes.Outpost.ExpansionsSum</t>
         </is>
       </c>
       <c r="G1530" t="inlineStr"/>
       <c r="H1530" t="inlineStr"/>
     </row>
     <row r="1531">
       <c r="A1531" t="inlineStr"/>
       <c r="B1531" t="inlineStr">
         <is>
-          <t>Relic - GE</t>
+          <t>Need</t>
         </is>
       </c>
       <c r="C1531" t="inlineStr">
         <is>
-          <t>Gilde Expeditie</t>
+          <t>Nodig</t>
         </is>
       </c>
       <c r="D1531" t="inlineStr"/>
       <c r="E1531" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1531" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.guildExpedition</t>
+          <t>.Boxes.Market.Need</t>
         </is>
       </c>
       <c r="G1531" t="inlineStr"/>
       <c r="H1531" t="inlineStr"/>
     </row>
     <row r="1532">
       <c r="A1532" t="inlineStr"/>
       <c r="B1532" t="inlineStr">
         <is>
-          <t>Scouting Info</t>
+          <t>Battle</t>
         </is>
       </c>
       <c r="C1532" t="inlineStr">
         <is>
-          <t>Scouting Info</t>
+          <t>Gevecht</t>
         </is>
       </c>
       <c r="D1532" t="inlineStr"/>
       <c r="E1532" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1532" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowScoutingTimes</t>
+          <t>.Boxes.BetterMusic.Battle</t>
         </is>
       </c>
       <c r="G1532" t="inlineStr"/>
       <c r="H1532" t="inlineStr"/>
     </row>
     <row r="1533">
       <c r="A1533" t="inlineStr"/>
       <c r="B1533" t="inlineStr">
         <is>
-          <t>Quantum Incursion</t>
+          <t>or every</t>
         </is>
       </c>
       <c r="C1533" t="inlineStr">
         <is>
-          <t>Quantum Invasie</t>
+          <t>of elke</t>
         </is>
       </c>
       <c r="D1533" t="inlineStr"/>
       <c r="E1533" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1533" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.guild_raids</t>
+          <t>.Boxes.Alerts.Form.Repeat.Every</t>
         </is>
       </c>
       <c r="G1533" t="inlineStr"/>
       <c r="H1533" t="inlineStr"/>
     </row>
     <row r="1534">
       <c r="A1534" t="inlineStr"/>
       <c r="B1534" t="inlineStr">
         <is>
-          <t>Need</t>
-[...6 lines deleted...]
-      </c>
+          <t>Provides a sortable list of all buildings and their sizes in resonstruction mode</t>
+        </is>
+      </c>
+      <c r="C1534" t="inlineStr"/>
       <c r="D1534" t="inlineStr"/>
       <c r="E1534" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1534" t="inlineStr">
         <is>
-          <t>.Boxes.Market.NeedColumn</t>
+          <t>.Settings.ShowReconstructionList.Desc</t>
         </is>
       </c>
       <c r="G1534" t="inlineStr"/>
       <c r="H1534" t="inlineStr"/>
     </row>
     <row r="1535">
       <c r="A1535" t="inlineStr"/>
       <c r="B1535" t="inlineStr">
         <is>
-          <t>1 FP equals __percent__% bonus for attacking army</t>
+          <t>Hourly Production</t>
         </is>
       </c>
       <c r="C1535" t="inlineStr">
         <is>
-          <t>1 FP is gelijk aan __percent__% bonus voor je aanvallend leger</t>
+          <t>Productie per uur</t>
         </is>
       </c>
       <c r="D1535" t="inlineStr"/>
       <c r="E1535" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1535" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.AttackPerFP</t>
+          <t>.Boxes.idleGame.Hourly</t>
         </is>
       </c>
       <c r="G1535" t="inlineStr"/>
       <c r="H1535" t="inlineStr"/>
     </row>
     <row r="1536">
       <c r="A1536" t="inlineStr"/>
       <c r="B1536" t="inlineStr">
         <is>
-          <t>danger</t>
+          <t>No owner yet</t>
         </is>
       </c>
       <c r="C1536" t="inlineStr">
         <is>
-          <t>gevaar</t>
+          <t>Nog geen eigenaar</t>
         </is>
       </c>
       <c r="D1536" t="inlineStr"/>
       <c r="E1536" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1536" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.danger</t>
+          <t>.Boxes.GuildFights.NoOwner</t>
         </is>
       </c>
       <c r="G1536" t="inlineStr"/>
       <c r="H1536" t="inlineStr"/>
     </row>
     <row r="1537">
       <c r="A1537" t="inlineStr"/>
       <c r="B1537" t="inlineStr">
         <is>
-          <t>Goods from Venus are not included. Please visit your Venus Outpost and open the box again</t>
+          <t>WARNING!: Goods stock at CRITICAL level!</t>
         </is>
       </c>
       <c r="C1537" t="inlineStr">
         <is>
-          <t>Exclusief goederen van Venus zijn. Ga naar je Venus nederzetting en open dit venster opnieuw</t>
+          <t>OPGELET: De goederenvoorraad is kritiek!</t>
         </is>
       </c>
       <c r="D1537" t="inlineStr"/>
       <c r="E1537" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1537" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.NoVenusDataWarning</t>
+          <t>.Boxes.Negotiation.GoodsCritical</t>
         </is>
       </c>
       <c r="G1537" t="inlineStr"/>
       <c r="H1537" t="inlineStr"/>
     </row>
     <row r="1538">
       <c r="A1538" t="inlineStr"/>
       <c r="B1538" t="inlineStr">
         <is>
-          <t>Configure FoE Helper</t>
+          <t>Number of Missile Launches remaining.</t>
         </is>
       </c>
       <c r="C1538" t="inlineStr">
         <is>
-          <t>Instellingen voor FoE Helper</t>
+          <t>Aantal pogingen voor Raketlancering over.</t>
         </is>
       </c>
       <c r="D1538" t="inlineStr"/>
       <c r="E1538" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1538" t="inlineStr">
         <is>
-          <t>.Menu.Settings.Desc</t>
+          <t>.Boxes.BonusService.missile_launch</t>
         </is>
       </c>
       <c r="G1538" t="inlineStr"/>
       <c r="H1538" t="inlineStr"/>
     </row>
     <row r="1539">
       <c r="A1539" t="inlineStr"/>
       <c r="B1539" t="inlineStr">
         <is>
-          <t>Select the minimum amount of goods offered. This filter does NOT apply to guild members' trades</t>
+          <t>Units - Hourly</t>
         </is>
       </c>
       <c r="C1539" t="inlineStr">
         <is>
-          <t>Selecteer het minimum aantal aangeboden goederen. Dit filter is NIET van toepassing op handel van gildeleden</t>
+          <t>Eenheden per uur</t>
         </is>
       </c>
       <c r="D1539" t="inlineStr"/>
       <c r="E1539" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1539" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TTMinQuantity</t>
+          <t>.Boxes.Stats.BtnSource.statsUnitsH</t>
         </is>
       </c>
       <c r="G1539" t="inlineStr"/>
       <c r="H1539" t="inlineStr"/>
     </row>
     <row r="1540">
       <c r="A1540" t="inlineStr"/>
       <c r="B1540" t="inlineStr">
         <is>
-          <t>QI Player Pop Up</t>
-[...2 lines deleted...]
-      <c r="C1540" t="inlineStr"/>
+          <t>Wave 1</t>
+        </is>
+      </c>
+      <c r="C1540" t="inlineStr">
+        <is>
+          <t>Golf 1</t>
+        </is>
+      </c>
       <c r="D1540" t="inlineStr"/>
       <c r="E1540" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1540" t="inlineStr">
         <is>
-          <t>.Settings.ShowQIPlayerInfo.Title</t>
+          <t>.Boxes.BattleAssistAAConfig.Wave1</t>
         </is>
       </c>
       <c r="G1540" t="inlineStr"/>
       <c r="H1540" t="inlineStr"/>
     </row>
     <row r="1541">
       <c r="A1541" t="inlineStr"/>
       <c r="B1541" t="inlineStr">
         <is>
-          <t>Active Guild Members</t>
+          <t>Friendly invest</t>
         </is>
       </c>
       <c r="C1541" t="inlineStr">
         <is>
-          <t>Actieve Gildeleden</t>
+          <t>Vriendelijke investering</t>
         </is>
       </c>
       <c r="D1541" t="inlineStr"/>
       <c r="E1541" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1541" t="inlineStr">
         <is>
-          <t>.Boxes.OtherGuildActivity.Title</t>
+          <t>.Boxes.GreatBuildings.ArcBonus</t>
         </is>
       </c>
       <c r="G1541" t="inlineStr"/>
       <c r="H1541" t="inlineStr"/>
     </row>
     <row r="1542">
       <c r="A1542" t="inlineStr"/>
       <c r="B1542" t="inlineStr">
         <is>
-          <t>Colony</t>
+          <t>Decayed buildings</t>
         </is>
       </c>
       <c r="C1542" t="inlineStr">
         <is>
-          <t>Kolonie</t>
+          <t>Markeer gedowngrade gebouwen</t>
         </is>
       </c>
       <c r="D1542" t="inlineStr"/>
       <c r="E1542" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1542" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Colony</t>
+          <t>.Boxes.CityMap.ShowDecayedBuildings</t>
         </is>
       </c>
       <c r="G1542" t="inlineStr"/>
       <c r="H1542" t="inlineStr"/>
     </row>
     <row r="1543">
       <c r="A1543" t="inlineStr"/>
       <c r="B1543" t="inlineStr">
         <is>
-          <t>In-game Notifications</t>
+          <t>DD/MMM/YY @ HH:mm:ss a</t>
         </is>
       </c>
       <c r="C1543" t="inlineStr">
         <is>
-          <t>In-game Meldingen</t>
+          <t>DD-MM-YY HH:mm:ss a</t>
         </is>
       </c>
       <c r="D1543" t="inlineStr"/>
       <c r="E1543" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1543" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.InGame.Title</t>
+          <t>.DateTime</t>
         </is>
       </c>
       <c r="G1543" t="inlineStr"/>
       <c r="H1543" t="inlineStr"/>
     </row>
     <row r="1544">
       <c r="A1544" t="inlineStr"/>
       <c r="B1544" t="inlineStr">
         <is>
-          <t>Coin boosts</t>
+          <t>Guild Members</t>
         </is>
       </c>
       <c r="C1544" t="inlineStr">
         <is>
-          <t>Munten Boosts</t>
+          <t>Gildeleden</t>
         </is>
       </c>
       <c r="D1544" t="inlineStr"/>
       <c r="E1544" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1544" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_coins_production</t>
+          <t>.Boxes.Market.TradePartnerGuild</t>
         </is>
       </c>
       <c r="G1544" t="inlineStr"/>
       <c r="H1544" t="inlineStr"/>
     </row>
     <row r="1545">
       <c r="A1545" t="inlineStr"/>
       <c r="B1545" t="inlineStr">
         <is>
-          <t>Postmodern Era</t>
-[...6 lines deleted...]
-      </c>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="C1545" t="inlineStr"/>
       <c r="D1545" t="inlineStr"/>
       <c r="E1545" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1545" t="inlineStr">
         <is>
-          <t>.Eras.11</t>
+          <t>.Boxes.FPCollector.null</t>
         </is>
       </c>
       <c r="G1545" t="inlineStr"/>
       <c r="H1545" t="inlineStr"/>
     </row>
     <row r="1546">
       <c r="A1546" t="inlineStr"/>
       <c r="B1546" t="inlineStr">
         <is>
-          <t>Map</t>
-[...6 lines deleted...]
-      </c>
+          <t>All</t>
+        </is>
+      </c>
+      <c r="C1546" t="inlineStr"/>
       <c r="D1546" t="inlineStr"/>
       <c r="E1546" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1546" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.OpenMap</t>
+          <t>.Boxes.ShopAssist.All</t>
         </is>
       </c>
       <c r="G1546" t="inlineStr"/>
       <c r="H1546" t="inlineStr"/>
     </row>
     <row r="1547">
       <c r="A1547" t="inlineStr"/>
       <c r="B1547" t="inlineStr">
         <is>
-          <t>PvP Arena Rewards</t>
-[...6 lines deleted...]
-      </c>
+          <t>Send</t>
+        </is>
+      </c>
+      <c r="C1547" t="inlineStr"/>
       <c r="D1547" t="inlineStr"/>
       <c r="E1547" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1547" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.pvp_arena</t>
+          <t>.General.Send</t>
         </is>
       </c>
       <c r="G1547" t="inlineStr"/>
       <c r="H1547" t="inlineStr"/>
     </row>
     <row r="1548">
       <c r="A1548" t="inlineStr"/>
       <c r="B1548" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Motivation Activity</t>
         </is>
       </c>
       <c r="C1548" t="inlineStr">
         <is>
-          <t>Opslaan</t>
+          <t>Motivatie Activiteit</t>
         </is>
       </c>
       <c r="D1548" t="inlineStr"/>
       <c r="E1548" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1548" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.SettingsSave</t>
+          <t>.Settings.ShowPlayersMotivation.Title</t>
         </is>
       </c>
       <c r="G1548" t="inlineStr"/>
       <c r="H1548" t="inlineStr"/>
     </row>
     <row r="1549">
       <c r="A1549" t="inlineStr"/>
       <c r="B1549" t="inlineStr">
         <is>
-          <t>Do you really want to create alerts for all sectors?</t>
+          <t>Show Army Advice</t>
         </is>
       </c>
       <c r="C1549" t="inlineStr">
         <is>
-          <t>Wilt u echt een alarm instellen voor alle sectoren?</t>
+          <t>Legeradvies tonen</t>
         </is>
       </c>
       <c r="D1549" t="inlineStr"/>
       <c r="E1549" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1549" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.ConfirmSectorAlerts</t>
+          <t>.Settings.ShowArmyAdvice.Title</t>
         </is>
       </c>
       <c r="G1549" t="inlineStr"/>
       <c r="H1549" t="inlineStr"/>
     </row>
     <row r="1550">
       <c r="A1550" t="inlineStr"/>
       <c r="B1550" t="inlineStr">
         <is>
-          <t>Compare friends in conversations</t>
+          <t>Inactive</t>
         </is>
       </c>
       <c r="C1550" t="inlineStr">
         <is>
-          <t>Vergelijk vrienden in discussies</t>
+          <t>Gedeactiveerd</t>
         </is>
       </c>
       <c r="D1550" t="inlineStr"/>
       <c r="E1550" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1550" t="inlineStr">
         <is>
-          <t>.Boxes.CompareFriendsThreads.Title</t>
+          <t>.Boxes.Settings.Inactive</t>
         </is>
       </c>
       <c r="G1550" t="inlineStr"/>
       <c r="H1550" t="inlineStr"/>
     </row>
     <row r="1551">
       <c r="A1551" t="inlineStr"/>
       <c r="B1551" t="inlineStr">
         <is>
-          <t>Add unique inhabitant</t>
-[...2 lines deleted...]
-      <c r="C1551" t="inlineStr"/>
+          <t>Colony</t>
+        </is>
+      </c>
+      <c r="C1551" t="inlineStr">
+        <is>
+          <t>Kolonie</t>
+        </is>
+      </c>
       <c r="D1551" t="inlineStr"/>
       <c r="E1551" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1551" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.addInhabitant</t>
+          <t>.Boxes.BetterMusic.Colony</t>
         </is>
       </c>
       <c r="G1551" t="inlineStr"/>
       <c r="H1551" t="inlineStr"/>
     </row>
     <row r="1552">
       <c r="A1552" t="inlineStr"/>
       <c r="B1552" t="inlineStr">
         <is>
-          <t>Efficiency (incl. keys)</t>
+          <t>In-game Notifications</t>
         </is>
       </c>
       <c r="C1552" t="inlineStr">
         <is>
-          <t>Efficiency (incl. sleutels)</t>
+          <t>In-game Meldingen</t>
         </is>
       </c>
       <c r="D1552" t="inlineStr"/>
       <c r="E1552" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1552" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Efficiency.anniversary</t>
+          <t>.Boxes.Alerts.Preferences.InGame.Title</t>
         </is>
       </c>
       <c r="G1552" t="inlineStr"/>
       <c r="H1552" t="inlineStr"/>
     </row>
     <row r="1553">
       <c r="A1553" t="inlineStr"/>
       <c r="B1553" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>Coin boosts</t>
         </is>
       </c>
       <c r="C1553" t="inlineStr">
         <is>
-          <t>Instellingen</t>
+          <t>Munten Boosts</t>
         </is>
       </c>
       <c r="D1553" t="inlineStr"/>
       <c r="E1553" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1553" t="inlineStr">
         <is>
-          <t>.Menu.Settings.Title</t>
+          <t>.Boxes.BoostList.guild_raids_coins_production</t>
         </is>
       </c>
       <c r="G1553" t="inlineStr"/>
       <c r="H1553" t="inlineStr"/>
     </row>
     <row r="1554">
       <c r="A1554" t="inlineStr"/>
       <c r="B1554" t="inlineStr">
         <is>
-          <t>Open Profile Summary</t>
-[...2 lines deleted...]
-      <c r="C1554" t="inlineStr"/>
+          <t>Costs</t>
+        </is>
+      </c>
+      <c r="C1554" t="inlineStr">
+        <is>
+          <t>Kosten</t>
+        </is>
+      </c>
       <c r="D1554" t="inlineStr"/>
       <c r="E1554" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1554" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.Tooltip</t>
+          <t>.Boxes.GreatBuildings.Costs</t>
         </is>
       </c>
       <c r="G1554" t="inlineStr"/>
       <c r="H1554" t="inlineStr"/>
     </row>
     <row r="1555">
       <c r="A1555" t="inlineStr"/>
       <c r="B1555" t="inlineStr">
         <is>
-          <t>Attack times for the selected province have been copied.</t>
+          <t>Scouting Info</t>
         </is>
       </c>
       <c r="C1555" t="inlineStr">
         <is>
-          <t>Aanvalstijden voor de geselecteerde provincies is gekopieerd.</t>
+          <t>Verkenning Info</t>
         </is>
       </c>
       <c r="D1555" t="inlineStr"/>
       <c r="E1555" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1555" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.CopyToClipBoard.Desc</t>
+          <t>.Settings.ShowScoutingTimes.Title</t>
         </is>
       </c>
       <c r="G1555" t="inlineStr"/>
       <c r="H1555" t="inlineStr"/>
     </row>
     <row r="1556">
       <c r="A1556" t="inlineStr"/>
       <c r="B1556" t="inlineStr">
         <is>
-          <t>Guild Goods</t>
-[...6 lines deleted...]
-      </c>
+          <t>Provides</t>
+        </is>
+      </c>
+      <c r="C1556" t="inlineStr"/>
       <c r="D1556" t="inlineStr"/>
       <c r="E1556" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1556" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildGoods</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.Tooltip.Building.provides</t>
+        </is>
+      </c>
+      <c r="G1556" t="inlineStr"/>
       <c r="H1556" t="inlineStr"/>
     </row>
     <row r="1557">
       <c r="A1557" t="inlineStr"/>
       <c r="B1557" t="inlineStr">
         <is>
-          <t>Items</t>
-[...2 lines deleted...]
-      <c r="C1557" t="inlineStr"/>
+          <t>Menu + Notifications</t>
+        </is>
+      </c>
+      <c r="C1557" t="inlineStr">
+        <is>
+          <t>Menu + Notificaties</t>
+        </is>
+      </c>
       <c r="D1557" t="inlineStr"/>
       <c r="E1557" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1557" t="inlineStr">
         <is>
-          <t>.General.Items</t>
+          <t>.Settings.Tab.Extension</t>
         </is>
       </c>
       <c r="G1557" t="inlineStr"/>
       <c r="H1557" t="inlineStr"/>
     </row>
     <row r="1558">
       <c r="A1558" t="inlineStr"/>
       <c r="B1558" t="inlineStr">
         <is>
-          <t>Military Units Overview</t>
+          <t>Do you really want to create alerts for all sectors?</t>
         </is>
       </c>
       <c r="C1558" t="inlineStr">
         <is>
-          <t>Eenhedenoverzicht</t>
+          <t>Wilt u echt een alarm instellen voor alle sectoren?</t>
         </is>
       </c>
       <c r="D1558" t="inlineStr"/>
       <c r="E1558" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1558" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Title</t>
+          <t>.Boxes.Alerts.Form.ConfirmSectorAlerts</t>
         </is>
       </c>
       <c r="G1558" t="inlineStr"/>
       <c r="H1558" t="inlineStr"/>
     </row>
     <row r="1559">
       <c r="A1559" t="inlineStr"/>
       <c r="B1559" t="inlineStr">
         <is>
-          <t>Investing at:</t>
+          <t>7d</t>
         </is>
       </c>
       <c r="C1559" t="inlineStr">
         <is>
-          <t>Investeringen bij:</t>
+          <t>7d</t>
         </is>
       </c>
       <c r="D1559" t="inlineStr"/>
       <c r="E1559" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1559" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.FriendlyInvestment</t>
+          <t>.Boxes.Alerts.Time.7d</t>
         </is>
       </c>
       <c r="G1559" t="inlineStr"/>
       <c r="H1559" t="inlineStr"/>
     </row>
     <row r="1560">
       <c r="A1560" t="inlineStr"/>
       <c r="B1560" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>Towers</t>
         </is>
       </c>
       <c r="C1560" t="inlineStr">
         <is>
-          <t>Alle</t>
+          <t>Torens</t>
         </is>
       </c>
       <c r="D1560" t="inlineStr"/>
       <c r="E1560" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1560" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.all</t>
+          <t>.Boxes.CityMap.tower</t>
         </is>
       </c>
       <c r="G1560" t="inlineStr"/>
       <c r="H1560" t="inlineStr"/>
     </row>
     <row r="1561">
       <c r="A1561" t="inlineStr"/>
       <c r="B1561" t="inlineStr">
         <is>
-          <t>Fragments</t>
+          <t>Records</t>
         </is>
       </c>
       <c r="C1561" t="inlineStr">
         <is>
-          <t>Fragmenten</t>
+          <t>Rijen</t>
         </is>
       </c>
       <c r="D1561" t="inlineStr"/>
       <c r="E1561" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1561" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Fragments</t>
+          <t>.Boxes.DBExport.Records</t>
         </is>
       </c>
       <c r="G1561" t="inlineStr"/>
       <c r="H1561" t="inlineStr"/>
     </row>
     <row r="1562">
       <c r="A1562" t="inlineStr"/>
       <c r="B1562" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>Building Efficiency Rating</t>
         </is>
       </c>
       <c r="C1562" t="inlineStr">
         <is>
-          <t>Alle</t>
+          <t>Gebouw efficiency waardering</t>
         </is>
       </c>
       <c r="D1562" t="inlineStr"/>
       <c r="E1562" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1562" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnAll</t>
+          <t>.Menu.ProductionsRating.Title</t>
         </is>
       </c>
       <c r="G1562" t="inlineStr"/>
       <c r="H1562" t="inlineStr"/>
     </row>
     <row r="1563">
       <c r="A1563" t="inlineStr"/>
       <c r="B1563" t="inlineStr">
         <is>
-          <t>Fair (at lower stock)</t>
+          <t>% Attack</t>
         </is>
       </c>
       <c r="C1563" t="inlineStr">
         <is>
-          <t>Eerlijk (bij lage voorraad)</t>
+          <t>% Aanval</t>
         </is>
       </c>
       <c r="D1563" t="inlineStr"/>
       <c r="E1563" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1563" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeFairStock</t>
+          <t>.Boxes.GreatBuildings.Attack</t>
         </is>
       </c>
       <c r="G1563" t="inlineStr"/>
       <c r="H1563" t="inlineStr"/>
     </row>
     <row r="1564">
       <c r="A1564" t="inlineStr"/>
       <c r="B1564" t="inlineStr">
         <is>
-          <t>Displays a Trade filtering tool when the Market console is opened.</t>
+          <t>End level</t>
         </is>
       </c>
       <c r="C1564" t="inlineStr">
         <is>
-          <t>Toont een tool om handel te filteren als de markt wordt geopend.</t>
+          <t>Maximum level</t>
         </is>
       </c>
       <c r="D1564" t="inlineStr"/>
       <c r="E1564" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1564" t="inlineStr">
         <is>
-          <t>.Settings.ShowMarketFilter.Desc</t>
+          <t>.Boxes.PowerLeveling.EndLevel</t>
         </is>
       </c>
       <c r="G1564" t="inlineStr"/>
       <c r="H1564" t="inlineStr"/>
     </row>
     <row r="1565">
       <c r="A1565" t="inlineStr"/>
       <c r="B1565" t="inlineStr">
         <is>
-          <t>Available Workers</t>
+          <t>Date/Time</t>
         </is>
       </c>
       <c r="C1565" t="inlineStr">
         <is>
-          <t>Beschikbare Werkers</t>
+          <t>Datum/Tijd</t>
         </is>
       </c>
       <c r="D1565" t="inlineStr"/>
       <c r="E1565" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1565" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.availableCurrency.care</t>
+          <t>.Boxes.Treasury.DateTime</t>
         </is>
       </c>
       <c r="G1565" t="inlineStr"/>
       <c r="H1565" t="inlineStr"/>
     </row>
     <row r="1566">
       <c r="A1566" t="inlineStr"/>
       <c r="B1566" t="inlineStr">
         <is>
-          <t>Presets</t>
+          <t>Investing at:</t>
         </is>
       </c>
       <c r="C1566" t="inlineStr">
         <is>
-          <t>Voorkeuren</t>
+          <t>Investeringen bij:</t>
         </is>
       </c>
       <c r="D1566" t="inlineStr"/>
       <c r="E1566" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1566" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Presets</t>
+          <t>.Boxes.Calculator.FriendlyInvestment</t>
         </is>
       </c>
       <c r="G1566" t="inlineStr"/>
       <c r="H1566" t="inlineStr"/>
     </row>
     <row r="1567">
       <c r="A1567" t="inlineStr"/>
       <c r="B1567" t="inlineStr">
         <is>
-          <t>rare</t>
+          <t>Fragments</t>
         </is>
       </c>
       <c r="C1567" t="inlineStr">
         <is>
-          <t>zeldzaam</t>
+          <t>Fragmenten</t>
         </is>
       </c>
       <c r="D1567" t="inlineStr"/>
       <c r="E1567" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1567" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AllyRarity.rare</t>
+          <t>.Boxes.BlueGalaxy.Fragments</t>
         </is>
       </c>
       <c r="G1567" t="inlineStr"/>
       <c r="H1567" t="inlineStr"/>
     </row>
     <row r="1568">
       <c r="A1568" t="inlineStr"/>
       <c r="B1568" t="inlineStr">
         <is>
-          <t>Only Unlocked</t>
+          <t>Actions</t>
         </is>
       </c>
       <c r="C1568" t="inlineStr"/>
       <c r="D1568" t="inlineStr"/>
       <c r="E1568" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1568" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.onlyUnlocked</t>
+          <t>.Boxes.QiProgress.Actions</t>
         </is>
       </c>
       <c r="G1568" t="inlineStr"/>
       <c r="H1568" t="inlineStr"/>
     </row>
     <row r="1569">
       <c r="A1569" t="inlineStr"/>
       <c r="B1569" t="inlineStr">
         <is>
-          <t>Place3</t>
-[...6 lines deleted...]
-      </c>
+          <t>Finish Special Production Fragment</t>
+        </is>
+      </c>
+      <c r="C1569" t="inlineStr"/>
       <c r="D1569" t="inlineStr"/>
       <c r="E1569" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1569" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.P3</t>
+          <t>.Boxes.Productions.FSP</t>
         </is>
       </c>
       <c r="G1569" t="inlineStr"/>
       <c r="H1569" t="inlineStr"/>
     </row>
     <row r="1570">
       <c r="A1570" t="inlineStr"/>
       <c r="B1570" t="inlineStr">
         <is>
-          <t>Present Game (e.g. Winter Event)</t>
-[...2 lines deleted...]
-      <c r="C1570" t="inlineStr"/>
+          <t>Presets</t>
+        </is>
+      </c>
+      <c r="C1570" t="inlineStr">
+        <is>
+          <t>Voorkeuren</t>
+        </is>
+      </c>
       <c r="D1570" t="inlineStr"/>
       <c r="E1570" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1570" t="inlineStr">
         <is>
-          <t>.Settings.EventHelperPresent</t>
+          <t>.Boxes.Alerts.Form.Presets</t>
         </is>
       </c>
       <c r="G1570" t="inlineStr"/>
       <c r="H1570" t="inlineStr"/>
     </row>
     <row r="1571">
       <c r="A1571" t="inlineStr"/>
       <c r="B1571" t="inlineStr">
         <is>
-          <t>FP</t>
-[...6 lines deleted...]
-      </c>
+          <t>Inventory</t>
+        </is>
+      </c>
+      <c r="C1571" t="inlineStr"/>
       <c r="D1571" t="inlineStr"/>
       <c r="E1571" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1571" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.FP</t>
+          <t>.Boxes.ShopAssist.Inventory</t>
         </is>
       </c>
       <c r="G1571" t="inlineStr"/>
       <c r="H1571" t="inlineStr"/>
     </row>
     <row r="1572">
       <c r="A1572" t="inlineStr"/>
       <c r="B1572" t="inlineStr">
         <is>
-          <t>Offer Era</t>
+          <t>Show Item column</t>
         </is>
       </c>
       <c r="C1572" t="inlineStr">
         <is>
-          <t>Aanbieding tijdperk</t>
+          <t>Verberg items</t>
         </is>
       </c>
       <c r="D1572" t="inlineStr"/>
       <c r="E1572" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1572" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeForGoods</t>
+          <t>.Boxes.ProductionsRating.ShowItems</t>
         </is>
       </c>
       <c r="G1572" t="inlineStr"/>
       <c r="H1572" t="inlineStr"/>
     </row>
     <row r="1573">
       <c r="A1573" t="inlineStr"/>
       <c r="B1573" t="inlineStr">
         <is>
-          <t>CA</t>
+          <t>FP</t>
         </is>
       </c>
       <c r="C1573" t="inlineStr">
         <is>
-          <t>KT</t>
+          <t>FP</t>
         </is>
       </c>
       <c r="D1573" t="inlineStr"/>
       <c r="E1573" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1573" t="inlineStr">
         <is>
-          <t>.Eras.7.short</t>
+          <t>.Boxes.Calculator.FP</t>
         </is>
       </c>
       <c r="G1573" t="inlineStr"/>
       <c r="H1573" t="inlineStr"/>
     </row>
     <row r="1574">
       <c r="A1574" t="inlineStr"/>
       <c r="B1574" t="inlineStr">
         <is>
-          <t>Following combinations are possible</t>
-[...2 lines deleted...]
-      <c r="C1574" t="inlineStr"/>
+          <t>https://docs.foe-helper.com/english/module/alerts</t>
+        </is>
+      </c>
+      <c r="C1574" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/alerts</t>
+        </is>
+      </c>
       <c r="D1574" t="inlineStr"/>
       <c r="E1574" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1574" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Efficiency.description</t>
+          <t>.Boxes.Alerts.HelpLink</t>
         </is>
       </c>
       <c r="G1574" t="inlineStr"/>
       <c r="H1574" t="inlineStr"/>
     </row>
     <row r="1575">
       <c r="A1575" t="inlineStr"/>
       <c r="B1575" t="inlineStr">
         <is>
-          <t>Website Upload</t>
-[...6 lines deleted...]
-      </c>
+          <t>Shop Assistant</t>
+        </is>
+      </c>
+      <c r="C1575" t="inlineStr"/>
       <c r="D1575" t="inlineStr"/>
       <c r="E1575" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1575" t="inlineStr">
         <is>
-          <t>.Settings.Entry.GlobalSend</t>
+          <t>.Settings.Entry.ShowShopAssist</t>
         </is>
       </c>
       <c r="G1575" t="inlineStr"/>
       <c r="H1575" t="inlineStr"/>
     </row>
     <row r="1576">
       <c r="A1576" t="inlineStr"/>
       <c r="B1576" t="inlineStr">
         <is>
-          <t>Copy values</t>
-[...6 lines deleted...]
-      </c>
+          <t>Open Profile Summary</t>
+        </is>
+      </c>
+      <c r="C1576" t="inlineStr"/>
       <c r="D1576" t="inlineStr"/>
       <c r="E1576" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1576" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.CopyValues</t>
+          <t>.Boxes.PlayerProfile.Tooltip</t>
         </is>
       </c>
       <c r="G1576" t="inlineStr"/>
       <c r="H1576" t="inlineStr"/>
     </row>
     <row r="1577">
       <c r="A1577" t="inlineStr"/>
       <c r="B1577" t="inlineStr">
         <is>
-          <t>Comparisons from your city</t>
+          <t>Collect All Blocker</t>
         </is>
       </c>
       <c r="C1577" t="inlineStr"/>
       <c r="D1577" t="inlineStr"/>
       <c r="E1577" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1577" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.TooltipTitle</t>
+          <t>.Settings.Entry.BlockCollectAll</t>
         </is>
       </c>
       <c r="G1577" t="inlineStr"/>
       <c r="H1577" t="inlineStr"/>
     </row>
     <row r="1578">
       <c r="A1578" t="inlineStr"/>
       <c r="B1578" t="inlineStr">
         <is>
-          <t>Should the "Close all windows" box be opened automatically after the game starts?</t>
+          <t>Includes good costs to build the GB valued at __goodcosts__ FPs</t>
         </is>
       </c>
       <c r="C1578" t="inlineStr">
         <is>
-          <t>Moet de box "Alle vensters sluiten" automatisch geopend worden na het starten van het spel?</t>
+          <t>Inclusief goederenkosten om het GG te bouwen, gewaardeerd op __goodcosts__ FP</t>
         </is>
       </c>
       <c r="D1578" t="inlineStr"/>
       <c r="E1578" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1578" t="inlineStr">
         <is>
-          <t>.Settings.AutoOpenCloseBox.Desc</t>
+          <t>.Boxes.GreatBuildings.NewGBCostsTT</t>
         </is>
       </c>
       <c r="G1578" t="inlineStr"/>
       <c r="H1578" t="inlineStr"/>
     </row>
     <row r="1579">
       <c r="A1579" t="inlineStr"/>
       <c r="B1579" t="inlineStr">
         <is>
-          <t>Good</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="C1579" t="inlineStr">
         <is>
-          <t>Goed</t>
+          <t>Culturele</t>
         </is>
       </c>
       <c r="D1579" t="inlineStr"/>
       <c r="E1579" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1579" t="inlineStr">
         <is>
-          <t>.General.Good</t>
+          <t>.Boxes.CityMap.culture</t>
         </is>
       </c>
       <c r="G1579" t="inlineStr"/>
       <c r="H1579" t="inlineStr"/>
     </row>
     <row r="1580">
       <c r="A1580" t="inlineStr"/>
       <c r="B1580" t="inlineStr">
         <is>
-          <t>Castle System daily reward</t>
+          <t>Discord webhooks</t>
         </is>
       </c>
       <c r="C1580" t="inlineStr">
         <is>
-          <t>Kasteel Systeem dagelijkse beloning</t>
+          <t>Discord webhooks</t>
         </is>
       </c>
       <c r="D1580" t="inlineStr"/>
       <c r="E1580" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1580" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.castle_system_daily_reward_chest</t>
+          <t>.Menu.Discord.Title</t>
         </is>
       </c>
       <c r="G1580" t="inlineStr"/>
       <c r="H1580" t="inlineStr"/>
     </row>
     <row r="1581">
       <c r="A1581" t="inlineStr"/>
       <c r="B1581" t="inlineStr">
         <is>
-          <t>Settlement Playthroughs</t>
-[...2 lines deleted...]
-      <c r="C1581" t="inlineStr"/>
+          <t>safe</t>
+        </is>
+      </c>
+      <c r="C1581" t="inlineStr">
+        <is>
+          <t>veilig</t>
+        </is>
+      </c>
       <c r="D1581" t="inlineStr"/>
       <c r="E1581" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1581" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.Settlements</t>
+          <t>.Boxes.Investment.Safe</t>
         </is>
       </c>
       <c r="G1581" t="inlineStr"/>
       <c r="H1581" t="inlineStr"/>
     </row>
     <row r="1582">
       <c r="A1582" t="inlineStr"/>
       <c r="B1582" t="inlineStr">
         <is>
-          <t>Expected daily production/tile</t>
-[...6 lines deleted...]
-      </c>
+          <t>Merge Game (e.g. Care For Tomorrow Event)</t>
+        </is>
+      </c>
+      <c r="C1582" t="inlineStr"/>
       <c r="D1582" t="inlineStr"/>
       <c r="E1582" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1582" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ProdPerTile</t>
+          <t>.Settings.EventHelperMerge</t>
         </is>
       </c>
       <c r="G1582" t="inlineStr"/>
       <c r="H1582" t="inlineStr"/>
     </row>
     <row r="1583">
       <c r="A1583" t="inlineStr"/>
       <c r="B1583" t="inlineStr">
         <is>
-          <t>Provides</t>
-[...2 lines deleted...]
-      <c r="C1583" t="inlineStr"/>
+          <t>GE reward</t>
+        </is>
+      </c>
+      <c r="C1583" t="inlineStr">
+        <is>
+          <t>GE beloning</t>
+        </is>
+      </c>
       <c r="D1583" t="inlineStr"/>
       <c r="E1583" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1583" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.provides</t>
+          <t>.Boxes.FPCollector.chest</t>
         </is>
       </c>
       <c r="G1583" t="inlineStr"/>
       <c r="H1583" t="inlineStr"/>
     </row>
     <row r="1584">
       <c r="A1584" t="inlineStr"/>
       <c r="B1584" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Date of Increase</t>
         </is>
       </c>
       <c r="C1584" t="inlineStr">
         <is>
-          <t>Klaar</t>
+          <t>Datum van toename</t>
         </is>
       </c>
       <c r="D1584" t="inlineStr"/>
       <c r="E1584" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1584" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.Done</t>
+          <t>.Boxes.Investment.Overview.DateOfIncrease</t>
         </is>
       </c>
       <c r="G1584" t="inlineStr"/>
       <c r="H1584" t="inlineStr"/>
     </row>
     <row r="1585">
       <c r="A1585" t="inlineStr"/>
       <c r="B1585" t="inlineStr">
         <is>
-          <t>GBG Building Recommendation</t>
+          <t>Toggle expiry Alert</t>
         </is>
       </c>
       <c r="C1585" t="inlineStr">
         <is>
-          <t>GSP Gebouw aanbeveling</t>
+          <t>Schakel de afloopwaarschuwing aan/uit</t>
         </is>
       </c>
       <c r="D1585" t="inlineStr"/>
       <c r="E1585" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1585" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowGBGBuildings</t>
+          <t>.Boxes.InactivesSettings.Title</t>
         </is>
       </c>
       <c r="G1585" t="inlineStr"/>
       <c r="H1585" t="inlineStr"/>
     </row>
     <row r="1586">
       <c r="A1586" t="inlineStr"/>
       <c r="B1586" t="inlineStr">
         <is>
-          <t>road required</t>
-[...2 lines deleted...]
-      <c r="C1586" t="inlineStr"/>
+          <t>General</t>
+        </is>
+      </c>
+      <c r="C1586" t="inlineStr">
+        <is>
+          <t>Algemeen</t>
+        </is>
+      </c>
       <c r="D1586" t="inlineStr"/>
       <c r="E1586" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1586" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.road</t>
+          <t>.Boxes.GexStat.General</t>
         </is>
       </c>
       <c r="G1586" t="inlineStr"/>
       <c r="H1586" t="inlineStr"/>
     </row>
     <row r="1587">
       <c r="A1587" t="inlineStr"/>
       <c r="B1587" t="inlineStr">
         <is>
-          <t>Danger</t>
+          <t>Close Box</t>
         </is>
       </c>
       <c r="C1587" t="inlineStr">
         <is>
-          <t>Gevaar</t>
+          <t>Sluit Box</t>
         </is>
       </c>
       <c r="D1587" t="inlineStr"/>
       <c r="E1587" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1587" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsDanger</t>
+          <t>.Boxes.CloseBox.Title</t>
         </is>
       </c>
       <c r="G1587" t="inlineStr"/>
       <c r="H1587" t="inlineStr"/>
     </row>
     <row r="1588">
       <c r="A1588" t="inlineStr"/>
       <c r="B1588" t="inlineStr">
         <is>
-          <t>Break even in</t>
+          <t>Start supplies</t>
         </is>
       </c>
       <c r="C1588" t="inlineStr">
         <is>
-          <t>Break-even in</t>
+          <t>Start voorraden</t>
         </is>
       </c>
       <c r="D1588" t="inlineStr"/>
       <c r="E1588" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1588" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEven</t>
+          <t>.Boxes.BoostList.guild_raids_supplies_start</t>
         </is>
       </c>
       <c r="G1588" t="inlineStr"/>
       <c r="H1588" t="inlineStr"/>
     </row>
     <row r="1589">
       <c r="A1589" t="inlineStr"/>
       <c r="B1589" t="inlineStr">
         <is>
-          <t>Start supplies</t>
+          <t>Antiques Dealer</t>
         </is>
       </c>
       <c r="C1589" t="inlineStr">
         <is>
-          <t>Start voorraden</t>
+          <t>Antiquair</t>
         </is>
       </c>
       <c r="D1589" t="inlineStr"/>
       <c r="E1589" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1589" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_supplies_start</t>
+          <t>.Boxes.FPCollector.antiquesDealer</t>
         </is>
       </c>
       <c r="G1589" t="inlineStr"/>
       <c r="H1589" t="inlineStr"/>
     </row>
     <row r="1590">
       <c r="A1590" t="inlineStr"/>
       <c r="B1590" t="inlineStr">
         <is>
-          <t>Traits</t>
-[...2 lines deleted...]
-      <c r="C1590" t="inlineStr"/>
+          <t>Notify position</t>
+        </is>
+      </c>
+      <c r="C1590" t="inlineStr">
+        <is>
+          <t>Positie Melding</t>
+        </is>
+      </c>
       <c r="D1590" t="inlineStr"/>
       <c r="E1590" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1590" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.traits</t>
+          <t>.Settings.NotificationsPosition.Title</t>
         </is>
       </c>
       <c r="G1590" t="inlineStr"/>
       <c r="H1590" t="inlineStr"/>
     </row>
     <row r="1591">
       <c r="A1591" t="inlineStr"/>
       <c r="B1591" t="inlineStr">
         <is>
-          <t>Members without __greatbuilding__</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C1591" t="inlineStr">
         <is>
-          <t>Leden zonder __greatbuilding__</t>
+          <t>Speler</t>
         </is>
       </c>
       <c r="D1591" t="inlineStr"/>
       <c r="E1591" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1591" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MemberWithoutGB</t>
+          <t>.Boxes.PvPArena.PlayerName</t>
         </is>
       </c>
       <c r="G1591" t="inlineStr"/>
       <c r="H1591" t="inlineStr"/>
     </row>
     <row r="1592">
       <c r="A1592" t="inlineStr"/>
       <c r="B1592" t="inlineStr">
         <is>
-          <t>The import was completed successfully. Please reload the game.</t>
+          <t>Expected daily production/tile</t>
         </is>
       </c>
       <c r="C1592" t="inlineStr">
         <is>
-          <t>De import is succesvol afgerond. Herlaad alsjeblieft het spel .</t>
+          <t>Verwachte dagelijkse productie per tegel</t>
         </is>
       </c>
       <c r="D1592" t="inlineStr"/>
       <c r="E1592" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1592" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ImportSuccessful</t>
+          <t>.Boxes.ProductionsRating.ProdPerTile</t>
         </is>
       </c>
       <c r="G1592" t="inlineStr"/>
       <c r="H1592" t="inlineStr"/>
     </row>
     <row r="1593">
       <c r="A1593" t="inlineStr"/>
       <c r="B1593" t="inlineStr">
         <is>
-          <t>GBG Rewards</t>
+          <t>Title name</t>
         </is>
       </c>
       <c r="C1593" t="inlineStr">
         <is>
-          <t>GvG Beloningen</t>
+          <t>Titel naam</t>
         </is>
       </c>
       <c r="D1593" t="inlineStr"/>
       <c r="E1593" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1593" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.battlegrounds_conquest</t>
+          <t>.Boxes.BetterMusic.TitleName</t>
         </is>
       </c>
       <c r="G1593" t="inlineStr"/>
       <c r="H1593" t="inlineStr"/>
     </row>
     <row r="1594">
       <c r="A1594" t="inlineStr"/>
       <c r="B1594" t="inlineStr">
         <is>
-          <t>levels</t>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
         </is>
       </c>
       <c r="C1594" t="inlineStr">
         <is>
-          <t>niveaus</t>
+          <t>Het duurt __days__ dagen totdat de investering van __costs__ FP is terugverdient bij een dagelijkse productie van __fpproduction__ FP/dag en __attackproduction__ % aanvalsbonus (gelijk aan __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/dag)</t>
         </is>
       </c>
       <c r="D1594" t="inlineStr"/>
       <c r="E1594" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1594" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.levelt</t>
+          <t>.Boxes.GreatBuildings.BreakEvenTTAttack</t>
         </is>
       </c>
       <c r="G1594" t="inlineStr"/>
       <c r="H1594" t="inlineStr"/>
     </row>
     <row r="1595">
       <c r="A1595" t="inlineStr"/>
       <c r="B1595" t="inlineStr">
         <is>
-          <t>FoE-Helper: Number of FPs that can be bought with coins.</t>
+          <t>Units</t>
         </is>
       </c>
       <c r="C1595" t="inlineStr">
         <is>
-          <t>FoE-Helper: Aantal FP dat kan worden gekocht met munten.</t>
+          <t>Eenheden</t>
         </is>
       </c>
       <c r="D1595" t="inlineStr"/>
       <c r="E1595" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1595" t="inlineStr">
         <is>
-          <t>.StrategyPoints.BuyableFP</t>
+          <t>.Boxes.Productions.Units</t>
         </is>
       </c>
       <c r="G1595" t="inlineStr"/>
       <c r="H1595" t="inlineStr"/>
     </row>
     <row r="1596">
       <c r="A1596" t="inlineStr"/>
       <c r="B1596" t="inlineStr">
         <is>
-          <t>Great Building</t>
+          <t>Current Stock</t>
         </is>
       </c>
       <c r="C1596" t="inlineStr">
         <is>
-          <t>Groots Gebouw</t>
+          <t>Beschikbaar</t>
         </is>
       </c>
       <c r="D1596" t="inlineStr"/>
       <c r="E1596" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1596" t="inlineStr">
         <is>
-          <t>.General.GB</t>
+          <t>.Boxes.Outpost.DescInStock</t>
         </is>
       </c>
       <c r="G1596" t="inlineStr"/>
       <c r="H1596" t="inlineStr"/>
     </row>
     <row r="1597">
       <c r="A1597" t="inlineStr"/>
       <c r="B1597" t="inlineStr">
         <is>
-          <t>Save medals?</t>
+          <t>Siege deployed</t>
         </is>
       </c>
       <c r="C1597" t="inlineStr">
         <is>
-          <t>Medailles besparen?</t>
+          <t>Belegering gezet</t>
         </is>
       </c>
       <c r="D1597" t="inlineStr"/>
       <c r="E1597" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1597" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.SaveMedals</t>
+          <t>.Boxes.GvGMap.Log.siege_deployed</t>
         </is>
       </c>
       <c r="G1597" t="inlineStr"/>
       <c r="H1597" t="inlineStr"/>
     </row>
     <row r="1598">
       <c r="A1598" t="inlineStr"/>
       <c r="B1598" t="inlineStr">
         <is>
-          <t>Badges</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="C1598" t="inlineStr">
         <is>
-          <t>Badges</t>
+          <t>Andere gebouwen</t>
         </is>
       </c>
       <c r="D1598" t="inlineStr"/>
       <c r="E1598" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1598" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Keys.soccer</t>
+          <t>.Boxes.Productions.Headings.generic_building</t>
         </is>
       </c>
       <c r="G1598" t="inlineStr"/>
       <c r="H1598" t="inlineStr"/>
     </row>
     <row r="1599">
       <c r="A1599" t="inlineStr"/>
       <c r="B1599" t="inlineStr">
         <is>
-          <t>Battles</t>
+          <t>Negotiations</t>
         </is>
       </c>
       <c r="C1599" t="inlineStr">
         <is>
-          <t>Gevechten</t>
+          <t>Onderhandelingen</t>
         </is>
       </c>
       <c r="D1599" t="inlineStr"/>
       <c r="E1599" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1599" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Battles</t>
+          <t>.Boxes.GuildMemberStat.Negotiations</t>
         </is>
       </c>
       <c r="G1599" t="inlineStr"/>
       <c r="H1599" t="inlineStr"/>
     </row>
     <row r="1600">
       <c r="A1600" t="inlineStr"/>
       <c r="B1600" t="inlineStr">
         <is>
-          <t>This column shows the era of the building, NOT the era of the produced goods</t>
+          <t>__count__ new player Events were found.</t>
         </is>
       </c>
       <c r="C1600" t="inlineStr">
         <is>
-          <t>Deze kolom toont het tijdperk van het gebouw, NIET het tijdperk van de geproduceerde goederen</t>
+          <t>__count__ nieuwe speler gebeurtenissen gevonden.</t>
         </is>
       </c>
       <c r="D1600" t="inlineStr"/>
       <c r="E1600" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1600" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.TTGoodsEra</t>
+          <t>.Boxes.Investment.PlayerFoundCounter</t>
         </is>
       </c>
       <c r="G1600" t="inlineStr"/>
       <c r="H1600" t="inlineStr"/>
     </row>
     <row r="1601">
       <c r="A1601" t="inlineStr"/>
       <c r="B1601" t="inlineStr">
         <is>
-          <t>Title name</t>
+          <t>QI Map</t>
         </is>
       </c>
       <c r="C1601" t="inlineStr">
         <is>
-          <t>Titel naam</t>
+          <t>QI Kaart</t>
         </is>
       </c>
       <c r="D1601" t="inlineStr"/>
       <c r="E1601" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1601" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.TitleName</t>
+          <t>.Menu.QIMap.Title</t>
         </is>
       </c>
       <c r="G1601" t="inlineStr"/>
       <c r="H1601" t="inlineStr"/>
     </row>
     <row r="1602">
       <c r="A1602" t="inlineStr"/>
       <c r="B1602" t="inlineStr">
         <is>
-          <t>Disabled: Open the Profile Tab of your Town Hall.</t>
+          <t>QI Overview</t>
         </is>
       </c>
       <c r="C1602" t="inlineStr"/>
       <c r="D1602" t="inlineStr"/>
       <c r="E1602" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1602" t="inlineStr">
         <is>
-          <t>.Menu.PlayerProfile.Warning</t>
+          <t>.Boxes.QiProgress.Title</t>
         </is>
       </c>
       <c r="G1602" t="inlineStr"/>
       <c r="H1602" t="inlineStr"/>
     </row>
     <row r="1603">
       <c r="A1603" t="inlineStr"/>
       <c r="B1603" t="inlineStr">
         <is>
-          <t>Required</t>
+          <t>show 0-values (GE/GBG)</t>
         </is>
       </c>
       <c r="C1603" t="inlineStr">
         <is>
-          <t>Aantal</t>
+          <t>toon 0-waarden (GE/GSP)</t>
         </is>
       </c>
       <c r="D1603" t="inlineStr"/>
       <c r="E1603" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1603" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.DescRequired</t>
+          <t>.Boxes.GuildMemberStat.ShowZeroValues</t>
         </is>
       </c>
       <c r="G1603" t="inlineStr"/>
       <c r="H1603" t="inlineStr"/>
     </row>
     <row r="1604">
       <c r="A1604" t="inlineStr"/>
       <c r="B1604" t="inlineStr">
         <is>
-          <t>Menu Length</t>
-[...6 lines deleted...]
-      </c>
+          <t>Add buildings from your inventory to the list</t>
+        </is>
+      </c>
+      <c r="C1604" t="inlineStr"/>
       <c r="D1604" t="inlineStr"/>
       <c r="E1604" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1604" t="inlineStr">
         <is>
-          <t>.Settings.MenuLength.Title</t>
+          <t>.Boxes.ProductionsRating.ShowInventoryBuildingsExplanation</t>
         </is>
       </c>
       <c r="G1604" t="inlineStr"/>
       <c r="H1604" t="inlineStr"/>
     </row>
     <row r="1605">
       <c r="A1605" t="inlineStr"/>
       <c r="B1605" t="inlineStr">
         <is>
-          <t>Event Chest Selection Helper</t>
+          <t>All</t>
         </is>
       </c>
       <c r="C1605" t="inlineStr">
         <is>
-          <t>Event Kist Selectie assistent</t>
+          <t>Alle</t>
         </is>
       </c>
       <c r="D1605" t="inlineStr"/>
       <c r="E1605" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1605" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.Title</t>
+          <t>.Boxes.Productions.Headings.all</t>
         </is>
       </c>
       <c r="G1605" t="inlineStr"/>
       <c r="H1605" t="inlineStr"/>
     </row>
     <row r="1606">
       <c r="A1606" t="inlineStr"/>
       <c r="B1606" t="inlineStr">
         <is>
-          <t>Version</t>
-[...6 lines deleted...]
-      </c>
+          <t>Shop Currency will overflow!</t>
+        </is>
+      </c>
+      <c r="C1606" t="inlineStr"/>
       <c r="D1606" t="inlineStr"/>
       <c r="E1606" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1606" t="inlineStr">
         <is>
-          <t>.Settings.Version.Title</t>
+          <t>.Boxes.MergerGame.CurrencyOverflowWarning</t>
         </is>
       </c>
       <c r="G1606" t="inlineStr"/>
       <c r="H1606" t="inlineStr"/>
     </row>
     <row r="1607">
       <c r="A1607" t="inlineStr"/>
       <c r="B1607" t="inlineStr">
         <is>
-          <t>All Advices</t>
+          <t>Town Hall</t>
         </is>
       </c>
       <c r="C1607" t="inlineStr">
         <is>
-          <t>Alle adviezen</t>
+          <t>Stadhuis</t>
         </is>
       </c>
       <c r="D1607" t="inlineStr"/>
       <c r="E1607" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1607" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.AllConfigs</t>
+          <t>.Boxes.Productions.Headings.main_building</t>
         </is>
       </c>
       <c r="G1607" t="inlineStr"/>
       <c r="H1607" t="inlineStr"/>
     </row>
     <row r="1608">
       <c r="A1608" t="inlineStr"/>
       <c r="B1608" t="inlineStr">
         <is>
-          <t>GBG Players' Scoreboard</t>
+          <t>Ranged Unit</t>
         </is>
       </c>
       <c r="C1608" t="inlineStr">
         <is>
-          <t>GSP spelers scorebord</t>
+          <t>Afstandseenheid</t>
         </is>
       </c>
       <c r="D1608" t="inlineStr"/>
       <c r="E1608" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1608" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsGBGPlayers</t>
+          <t>.Boxes.Units.short_ranged</t>
         </is>
       </c>
       <c r="G1608" t="inlineStr"/>
       <c r="H1608" t="inlineStr"/>
     </row>
     <row r="1609">
       <c r="A1609" t="inlineStr"/>
       <c r="B1609" t="inlineStr">
         <is>
-          <t>Decorations</t>
+          <t xml:space="preserve">Invested FPs: </t>
         </is>
       </c>
       <c r="C1609" t="inlineStr">
         <is>
-          <t>Decoraties</t>
+          <t xml:space="preserve">Geïnvesteerde FP: </t>
         </is>
       </c>
       <c r="D1609" t="inlineStr"/>
       <c r="E1609" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1609" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.decoration</t>
+          <t>.Boxes.Investment.InvestBar</t>
         </is>
       </c>
       <c r="G1609" t="inlineStr"/>
       <c r="H1609" t="inlineStr"/>
     </row>
     <row r="1610">
       <c r="A1610" t="inlineStr"/>
       <c r="B1610" t="inlineStr">
         <is>
-          <t>Discord: join our server for general discussions about the extension, chats and support.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Manage Webhook URLs</t>
+        </is>
+      </c>
+      <c r="C1610" t="inlineStr"/>
       <c r="D1610" t="inlineStr"/>
       <c r="E1610" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1610" t="inlineStr">
         <is>
-          <t>.Settings.Help.Discord</t>
+          <t>.Boxes.Discord.WebhookUrlManage</t>
         </is>
       </c>
       <c r="G1610" t="inlineStr"/>
       <c r="H1610" t="inlineStr"/>
     </row>
     <row r="1611">
       <c r="A1611" t="inlineStr"/>
       <c r="B1611" t="inlineStr">
         <is>
-          <t>Event History page previously updated</t>
+          <t>Events</t>
         </is>
       </c>
       <c r="C1611" t="inlineStr">
         <is>
-          <t>Alles is up-to-date</t>
+          <t>Evenementen</t>
         </is>
       </c>
       <c r="D1611" t="inlineStr"/>
       <c r="E1611" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1611" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.AllUpToDate</t>
+          <t>.Boxes.Kits.Events</t>
         </is>
       </c>
       <c r="G1611" t="inlineStr"/>
       <c r="H1611" t="inlineStr"/>
     </row>
     <row r="1612">
       <c r="A1612" t="inlineStr"/>
       <c r="B1612" t="inlineStr">
         <is>
-          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __toomuch__FP too many.</t>
+          <t>Size including average road space requirement of __streetnettosize__ tiles</t>
         </is>
       </c>
       <c r="C1612" t="inlineStr">
         <is>
-          <t>Je hebt __paid__FP gestort i.p.v. __topay__FP. Dat is __toomuch__FP te veel.</t>
+          <t>Grootte inclusief gemiddelde vereiste wegbreedte van __streetnettosize__ grondvlakjes</t>
         </is>
       </c>
       <c r="D1612" t="inlineStr"/>
       <c r="E1612" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1612" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTPaidTooMuch</t>
+          <t>.Boxes.Productions.SizeTT</t>
         </is>
       </c>
       <c r="G1612" t="inlineStr"/>
       <c r="H1612" t="inlineStr"/>
     </row>
     <row r="1613">
       <c r="A1613" t="inlineStr"/>
       <c r="B1613" t="inlineStr">
         <is>
-          <t>Production</t>
+          <t>Off</t>
         </is>
       </c>
       <c r="C1613" t="inlineStr">
         <is>
-          <t>Productiegebouwen</t>
+          <t>Uit</t>
         </is>
       </c>
       <c r="D1613" t="inlineStr"/>
       <c r="E1613" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1613" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.production</t>
+          <t>.Boxes.Alerts.Form.Persistence.Off</t>
         </is>
       </c>
       <c r="G1613" t="inlineStr"/>
       <c r="H1613" t="inlineStr"/>
     </row>
     <row r="1614">
       <c r="A1614" t="inlineStr"/>
       <c r="B1614" t="inlineStr">
         <is>
-          <t>GE Week</t>
+          <t>Choose your preferred language from the drop-down list</t>
         </is>
       </c>
       <c r="C1614" t="inlineStr">
         <is>
-          <t>GE Week</t>
+          <t>Kies je voorkeurstaal mbv de keuzelijst</t>
         </is>
       </c>
       <c r="D1614" t="inlineStr"/>
       <c r="E1614" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1614" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GEXWeek</t>
+          <t>.Settings.ChangeLanguage.Desc</t>
         </is>
       </c>
       <c r="G1614" t="inlineStr"/>
       <c r="H1614" t="inlineStr"/>
     </row>
     <row r="1615">
       <c r="A1615" t="inlineStr"/>
       <c r="B1615" t="inlineStr">
         <is>
-          <t>Location</t>
+          <t>Production Overview</t>
         </is>
       </c>
       <c r="C1615" t="inlineStr">
         <is>
-          <t>Positie</t>
+          <t>Productieoverzicht</t>
         </is>
       </c>
       <c r="D1615" t="inlineStr"/>
       <c r="E1615" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1615" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Table.position</t>
+          <t>.Menu.Productions.Title</t>
         </is>
       </c>
       <c r="G1615" t="inlineStr"/>
       <c r="H1615" t="inlineStr"/>
     </row>
     <row r="1616">
       <c r="A1616" t="inlineStr"/>
       <c r="B1616" t="inlineStr">
         <is>
-          <t>Happiness</t>
+          <t>???</t>
         </is>
       </c>
       <c r="C1616" t="inlineStr">
         <is>
-          <t>Tevredenheid</t>
+          <t>???</t>
         </is>
       </c>
       <c r="D1616" t="inlineStr"/>
       <c r="E1616" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1616" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Happiness</t>
+          <t>.Menu.unitsGex.Desc</t>
         </is>
       </c>
       <c r="G1616" t="inlineStr"/>
       <c r="H1616" t="inlineStr"/>
     </row>
     <row r="1617">
       <c r="A1617" t="inlineStr"/>
       <c r="B1617" t="inlineStr">
         <is>
-          <t>Copy</t>
-[...6 lines deleted...]
-      </c>
+          <t>Comparisons from your city</t>
+        </is>
+      </c>
+      <c r="C1617" t="inlineStr"/>
       <c r="D1617" t="inlineStr"/>
       <c r="E1617" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1617" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Copy</t>
+          <t>.Boxes.ProductionsRating.TooltipTitle</t>
         </is>
       </c>
       <c r="G1617" t="inlineStr"/>
       <c r="H1617" t="inlineStr"/>
     </row>
     <row r="1618">
       <c r="A1618" t="inlineStr"/>
       <c r="B1618" t="inlineStr">
         <is>
-          <t>Off</t>
+          <t>Upgrade Kit</t>
         </is>
       </c>
       <c r="C1618" t="inlineStr">
         <is>
-          <t>Uit</t>
+          <t>Verbeterkit</t>
         </is>
       </c>
       <c r="D1618" t="inlineStr"/>
       <c r="E1618" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1618" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Persistence.Off</t>
+          <t>.Boxes.Kits.UpgradeKit</t>
         </is>
       </c>
       <c r="G1618" t="inlineStr"/>
       <c r="H1618" t="inlineStr"/>
     </row>
     <row r="1619">
       <c r="A1619" t="inlineStr"/>
       <c r="B1619" t="inlineStr">
         <is>
-          <t>There are several ways to get support:</t>
+          <t>Battle Boosts</t>
         </is>
       </c>
       <c r="C1619" t="inlineStr">
         <is>
-          <t>Er zijn verschillende manieren om hulp te krijgen:</t>
+          <t>Gevechten Boosts</t>
         </is>
       </c>
       <c r="D1619" t="inlineStr"/>
       <c r="E1619" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1619" t="inlineStr">
         <is>
-          <t>.Settings.Help.Desc</t>
+          <t>.Boxes.PlayerProfile.BattleBoosts</t>
         </is>
       </c>
       <c r="G1619" t="inlineStr"/>
       <c r="H1619" t="inlineStr"/>
     </row>
     <row r="1620">
       <c r="A1620" t="inlineStr"/>
       <c r="B1620" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>Total</t>
         </is>
       </c>
       <c r="C1620" t="inlineStr">
         <is>
-          <t>Rang</t>
+          <t>Totaal</t>
         </is>
       </c>
       <c r="D1620" t="inlineStr"/>
       <c r="E1620" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1620" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Rank</t>
+          <t>.Boxes.GuildFights.Total</t>
         </is>
       </c>
       <c r="G1620" t="inlineStr"/>
       <c r="H1620" t="inlineStr"/>
     </row>
     <row r="1621">
       <c r="A1621" t="inlineStr"/>
       <c r="B1621" t="inlineStr">
         <is>
-          <t>Box alignment</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C1621" t="inlineStr">
         <is>
-          <t>Box uitlijning</t>
+          <t>Speler</t>
         </is>
       </c>
       <c r="D1621" t="inlineStr"/>
       <c r="E1621" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1621" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.BoxAlignment</t>
+          <t>.Boxes.Notice.NewPlayer</t>
         </is>
       </c>
       <c r="G1621" t="inlineStr"/>
       <c r="H1621" t="inlineStr"/>
     </row>
     <row r="1622">
       <c r="A1622" t="inlineStr"/>
       <c r="B1622" t="inlineStr">
         <is>
-          <t>Date</t>
+          <t>FP to level up</t>
         </is>
       </c>
       <c r="C1622" t="inlineStr">
         <is>
-          <t>Datum</t>
+          <t>FP voor volgend level</t>
         </is>
       </c>
       <c r="D1622" t="inlineStr"/>
       <c r="E1622" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1622" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Date</t>
+          <t>.Boxes.GuildMemberStat.FpForLevelUp</t>
         </is>
       </c>
       <c r="G1622" t="inlineStr"/>
       <c r="H1622" t="inlineStr"/>
     </row>
     <row r="1623">
       <c r="A1623" t="inlineStr"/>
       <c r="B1623" t="inlineStr">
         <is>
-          <t>Auto open Infobox</t>
+          <t>show searchbar</t>
         </is>
       </c>
       <c r="C1623" t="inlineStr">
         <is>
-          <t>Automatisch openen infobox</t>
+          <t>toon zoekvak</t>
         </is>
       </c>
       <c r="D1623" t="inlineStr"/>
       <c r="E1623" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1623" t="inlineStr">
         <is>
-          <t>.Settings.AutoOpenInfoBox.Title</t>
+          <t>.Boxes.GuildMemberStat.ShowSearchbar</t>
         </is>
       </c>
       <c r="G1623" t="inlineStr"/>
       <c r="H1623" t="inlineStr"/>
     </row>
     <row r="1624">
       <c r="A1624" t="inlineStr"/>
       <c r="B1624" t="inlineStr">
         <is>
-          <t>Motivate/Polish Helper</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C1624" t="inlineStr">
         <is>
-          <t>Motiveren/Opknappen Helper</t>
+          <t>Speler</t>
         </is>
       </c>
       <c r="D1624" t="inlineStr"/>
       <c r="E1624" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1624" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Title</t>
+          <t>.Boxes.Investment.Overview.Player</t>
         </is>
       </c>
       <c r="G1624" t="inlineStr"/>
       <c r="H1624" t="inlineStr"/>
     </row>
     <row r="1625">
       <c r="A1625" t="inlineStr"/>
       <c r="B1625" t="inlineStr">
         <is>
-          <t>GBG (after negotiation or fight)</t>
+          <t>Auction Settings</t>
         </is>
       </c>
       <c r="C1625" t="inlineStr">
         <is>
-          <t>GSP (na onderhandeling of gevecht)</t>
+          <t>Veilinginstellingen</t>
         </is>
       </c>
       <c r="D1625" t="inlineStr"/>
       <c r="E1625" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1625" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.battlegrounds_conquest</t>
+          <t>.Boxes.AuctionSettings.Title</t>
         </is>
       </c>
       <c r="G1625" t="inlineStr"/>
       <c r="H1625" t="inlineStr"/>
     </row>
     <row r="1626">
       <c r="A1626" t="inlineStr"/>
       <c r="B1626" t="inlineStr">
         <is>
-          <t>Eras</t>
+          <t>Guild Members</t>
         </is>
       </c>
       <c r="C1626" t="inlineStr">
         <is>
-          <t>Tijdperken</t>
+          <t>Gildeleden</t>
         </is>
       </c>
       <c r="D1626" t="inlineStr"/>
       <c r="E1626" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1626" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Eras</t>
+          <t>.Boxes.MoppelHelper.GuildMembers</t>
         </is>
       </c>
       <c r="G1626" t="inlineStr"/>
       <c r="H1626" t="inlineStr"/>
     </row>
     <row r="1627">
       <c r="A1627" t="inlineStr"/>
       <c r="B1627" t="inlineStr">
         <is>
-          <t>Special</t>
+          <t>FPs</t>
         </is>
       </c>
       <c r="C1627" t="inlineStr">
         <is>
-          <t>Speciale gebouwen</t>
+          <t>FP</t>
         </is>
       </c>
       <c r="D1627" t="inlineStr"/>
       <c r="E1627" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1627" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.off_grid</t>
+          <t>.Boxes.BlueGalaxy.FP</t>
         </is>
       </c>
       <c r="G1627" t="inlineStr"/>
       <c r="H1627" t="inlineStr"/>
     </row>
     <row r="1628">
       <c r="A1628" t="inlineStr"/>
       <c r="B1628" t="inlineStr">
         <is>
-          <t>Threshold</t>
+          <t>Available Soccer Balls</t>
         </is>
       </c>
       <c r="C1628" t="inlineStr">
         <is>
-          <t>Drempelwaarde</t>
+          <t>Beschikbare voetballen</t>
         </is>
       </c>
       <c r="D1628" t="inlineStr"/>
       <c r="E1628" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1628" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Threshold</t>
+          <t>.Boxes.MergerGame.availableCurrency.soccer</t>
         </is>
       </c>
       <c r="G1628" t="inlineStr"/>
       <c r="H1628" t="inlineStr"/>
     </row>
     <row r="1629">
       <c r="A1629" t="inlineStr"/>
       <c r="B1629" t="inlineStr">
         <is>
-          <t>FPs</t>
+          <t>effectively - including x4 chance</t>
         </is>
       </c>
       <c r="C1629" t="inlineStr">
         <is>
-          <t>FP</t>
+          <t>effectief - inclusief x4 kans</t>
         </is>
       </c>
       <c r="D1629" t="inlineStr"/>
       <c r="E1629" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1629" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.FP</t>
+          <t>.Boxes.Outpost.including4x</t>
         </is>
       </c>
       <c r="G1629" t="inlineStr"/>
       <c r="H1629" t="inlineStr"/>
     </row>
     <row r="1630">
       <c r="A1630" t="inlineStr"/>
       <c r="B1630" t="inlineStr">
         <is>
-          <t>Archeology Event</t>
-[...6 lines deleted...]
-      </c>
+          <t>Imported</t>
+        </is>
+      </c>
+      <c r="C1630" t="inlineStr"/>
       <c r="D1630" t="inlineStr"/>
       <c r="E1630" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1630" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.archeology_event</t>
+          <t>.Boxes.ProductionsRating.PresetImported</t>
         </is>
       </c>
       <c r="G1630" t="inlineStr"/>
       <c r="H1630" t="inlineStr"/>
     </row>
     <row r="1631">
       <c r="A1631" t="inlineStr"/>
       <c r="B1631" t="inlineStr">
         <is>
-          <t>Auctions won</t>
+          <t>Sum Needed</t>
         </is>
       </c>
       <c r="C1631" t="inlineStr">
         <is>
-          <t>Biedingen gewonnen</t>
+          <t>Som Gevraagd</t>
         </is>
       </c>
       <c r="D1631" t="inlineStr"/>
       <c r="E1631" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1631" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.AuctionsWon</t>
+          <t>.Boxes.MarketOffers.NeedSum</t>
         </is>
       </c>
       <c r="G1631" t="inlineStr"/>
       <c r="H1631" t="inlineStr"/>
     </row>
     <row r="1632">
       <c r="A1632" t="inlineStr"/>
       <c r="B1632" t="inlineStr">
         <is>
-          <t>List of your latest investments</t>
+          <t>show battles won</t>
         </is>
       </c>
       <c r="C1632" t="inlineStr">
         <is>
-          <t>Lijst van je recente investeringen</t>
+          <t>Toon gewonnen gevechten</t>
         </is>
       </c>
       <c r="D1632" t="inlineStr"/>
       <c r="E1632" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1632" t="inlineStr">
         <is>
-          <t>.Menu.Investment.Desc</t>
+          <t>.Boxes.GuildMemberStat.ShowBattlesWon</t>
         </is>
       </c>
       <c r="G1632" t="inlineStr"/>
       <c r="H1632" t="inlineStr"/>
     </row>
     <row r="1633">
       <c r="A1633" t="inlineStr"/>
       <c r="B1633" t="inlineStr">
         <is>
-          <t>The new menu-order was saved</t>
+          <t>Button size</t>
         </is>
       </c>
       <c r="C1633" t="inlineStr">
         <is>
-          <t>De nieuwe menuvolgorde is opgeslagen</t>
+          <t>Afmeting knop</t>
         </is>
       </c>
       <c r="D1633" t="inlineStr"/>
       <c r="E1633" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1633" t="inlineStr">
         <is>
-          <t>.Menu.SaveMessage.Desc</t>
+          <t>.Boxes.CloseBox.ButtonSize</t>
         </is>
       </c>
       <c r="G1633" t="inlineStr"/>
       <c r="H1633" t="inlineStr"/>
     </row>
     <row r="1634">
       <c r="A1634" t="inlineStr"/>
       <c r="B1634" t="inlineStr">
         <is>
-          <t>Light Unit</t>
-[...6 lines deleted...]
-      </c>
+          <t>Only Favorites</t>
+        </is>
+      </c>
+      <c r="C1634" t="inlineStr"/>
       <c r="D1634" t="inlineStr"/>
       <c r="E1634" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1634" t="inlineStr">
         <is>
-          <t>.Boxes.Units.light_melee</t>
+          <t>.Boxes.ShopAssist.onlyFavourites</t>
         </is>
       </c>
       <c r="G1634" t="inlineStr"/>
       <c r="H1634" t="inlineStr"/>
     </row>
     <row r="1635">
       <c r="A1635" t="inlineStr"/>
       <c r="B1635" t="inlineStr">
         <is>
-          <t>Download Beta Extension</t>
-[...2 lines deleted...]
-      <c r="C1635" t="inlineStr"/>
+          <t>GBs</t>
+        </is>
+      </c>
+      <c r="C1635" t="inlineStr">
+        <is>
+          <t>GGs</t>
+        </is>
+      </c>
       <c r="D1635" t="inlineStr"/>
       <c r="E1635" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1635" t="inlineStr">
         <is>
-          <t>.Settings.LoadBeta2.Button</t>
+          <t>.Boxes.MoppelHelper.GBs</t>
         </is>
       </c>
       <c r="G1635" t="inlineStr"/>
       <c r="H1635" t="inlineStr"/>
     </row>
     <row r="1636">
       <c r="A1636" t="inlineStr"/>
       <c r="B1636" t="inlineStr">
         <is>
-          <t>Search</t>
+          <t>invested FP</t>
         </is>
       </c>
       <c r="C1636" t="inlineStr">
         <is>
-          <t>Zoek</t>
+          <t>geïnvesteerde FP</t>
         </is>
       </c>
       <c r="D1636" t="inlineStr"/>
       <c r="E1636" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1636" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Search</t>
+          <t>.Boxes.GuildMemberStat.FpInvested</t>
         </is>
       </c>
       <c r="G1636" t="inlineStr"/>
       <c r="H1636" t="inlineStr"/>
     </row>
     <row r="1637">
       <c r="A1637" t="inlineStr"/>
       <c r="B1637" t="inlineStr">
         <is>
-          <t>bottom middle</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="C1637" t="inlineStr">
         <is>
-          <t>ondermidden</t>
+          <t>Culturele gebouwen</t>
         </is>
       </c>
       <c r="D1637" t="inlineStr"/>
       <c r="E1637" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1637" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.bottom-center</t>
+          <t>.Boxes.Productions.Headings.culture</t>
         </is>
       </c>
       <c r="G1637" t="inlineStr"/>
       <c r="H1637" t="inlineStr"/>
     </row>
     <row r="1638">
       <c r="A1638" t="inlineStr"/>
       <c r="B1638" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X  __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Loss = __paid__ &lt;small&gt;(Paid)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
+          <t>Motivate/Polish</t>
         </is>
       </c>
       <c r="C1638" t="inlineStr">
         <is>
-          <t>Beloning = __nettoreward__&lt;small&gt;(netto beloning)&lt;/small&gt; * __arcfactor__%&lt;small&gt;(Arc bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Gestort: __paid__&lt;br&gt;Verlies = __paid__&lt;small&gt;(paid)&lt;/small&gt; - __bruttoreward__&lt;small&gt;(reward)&lt;/small&gt; = __loss__</t>
+          <t>Motiveren/Opknappen</t>
         </is>
       </c>
       <c r="D1638" t="inlineStr"/>
       <c r="E1638" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1638" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTLossSelf</t>
+          <t>.Boxes.MoppelHelper.MoppelEvents</t>
         </is>
       </c>
       <c r="G1638" t="inlineStr"/>
       <c r="H1638" t="inlineStr"/>
     </row>
     <row r="1639">
       <c r="A1639" t="inlineStr"/>
       <c r="B1639" t="inlineStr">
         <is>
-          <t>Please continue on your own</t>
+          <t>Preview notification</t>
         </is>
       </c>
       <c r="C1639" t="inlineStr">
         <is>
-          <t>Onderhandel zelf verder</t>
+          <t>Voorbeeld melding</t>
         </is>
       </c>
       <c r="D1639" t="inlineStr"/>
       <c r="E1639" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1639" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.TryContinue</t>
+          <t>.Settings.NotificationPosition.ToastTestHeader</t>
         </is>
       </c>
       <c r="G1639" t="inlineStr"/>
       <c r="H1639" t="inlineStr"/>
     </row>
     <row r="1640">
       <c r="A1640" t="inlineStr"/>
       <c r="B1640" t="inlineStr">
         <is>
-          <t>Expedition</t>
+          <t>Unit</t>
         </is>
       </c>
       <c r="C1640" t="inlineStr">
         <is>
-          <t>Expeditie</t>
+          <t>Eenheid</t>
         </is>
       </c>
       <c r="D1640" t="inlineStr"/>
       <c r="E1640" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1640" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.GE</t>
+          <t>.General.Unit</t>
         </is>
       </c>
       <c r="G1640" t="inlineStr"/>
       <c r="H1640" t="inlineStr"/>
     </row>
     <row r="1641">
       <c r="A1641" t="inlineStr"/>
       <c r="B1641" t="inlineStr">
         <is>
-          <t>Automatic collection</t>
+          <t>Selection Kit</t>
         </is>
       </c>
       <c r="C1641" t="inlineStr">
         <is>
-          <t>Automatisch ophalen</t>
+          <t>Selectiekit</t>
         </is>
       </c>
       <c r="D1641" t="inlineStr"/>
       <c r="E1641" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1641" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.auto_collect</t>
+          <t>.Boxes.Kits.SelectionKit</t>
         </is>
       </c>
       <c r="G1641" t="inlineStr"/>
       <c r="H1641" t="inlineStr"/>
     </row>
     <row r="1642">
       <c r="A1642" t="inlineStr"/>
       <c r="B1642" t="inlineStr">
         <is>
-          <t>Inventory</t>
-[...2 lines deleted...]
-      <c r="C1642" t="inlineStr"/>
+          <t>About FoE Helper</t>
+        </is>
+      </c>
+      <c r="C1642" t="inlineStr">
+        <is>
+          <t>Over FoE Helper</t>
+        </is>
+      </c>
       <c r="D1642" t="inlineStr"/>
       <c r="E1642" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1642" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowInventoryBuildings</t>
+          <t>.Settings.About.Title</t>
         </is>
       </c>
       <c r="G1642" t="inlineStr"/>
       <c r="H1642" t="inlineStr"/>
     </row>
     <row r="1643">
       <c r="A1643" t="inlineStr"/>
       <c r="B1643" t="inlineStr">
         <is>
-          <t>in</t>
+          <t>DD/MMM</t>
         </is>
       </c>
       <c r="C1643" t="inlineStr">
         <is>
-          <t>in</t>
+          <t>DD-MMM</t>
         </is>
       </c>
       <c r="D1643" t="inlineStr"/>
       <c r="E1643" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1643" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Count</t>
+          <t>.DateShort</t>
         </is>
       </c>
       <c r="G1643" t="inlineStr"/>
       <c r="H1643" t="inlineStr"/>
     </row>
     <row r="1644">
       <c r="A1644" t="inlineStr"/>
       <c r="B1644" t="inlineStr">
         <is>
-          <t>GBG Player list</t>
-[...2 lines deleted...]
-      <c r="C1644" t="inlineStr"/>
+          <t>Disabled: Open another player's GB first!</t>
+        </is>
+      </c>
+      <c r="C1644" t="inlineStr">
+        <is>
+          <t>Gedeactiveerd: Open eerst een GG van een andere speler!</t>
+        </is>
+      </c>
       <c r="D1644" t="inlineStr"/>
       <c r="E1644" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1644" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowGBGPlayerInfo</t>
+          <t>.Menu.Calculator.Warning</t>
         </is>
       </c>
       <c r="G1644" t="inlineStr"/>
       <c r="H1644" t="inlineStr"/>
     </row>
     <row r="1645">
       <c r="A1645" t="inlineStr"/>
       <c r="B1645" t="inlineStr">
         <is>
-          <t>Owner to Add</t>
+          <t>Total of all goods</t>
         </is>
       </c>
       <c r="C1645" t="inlineStr">
         <is>
-          <t>Eigen bijdrage</t>
+          <t>Totaal van alle goederen</t>
         </is>
       </c>
       <c r="D1645" t="inlineStr"/>
       <c r="E1645" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1645" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OwnPart</t>
+          <t>.Boxes.GuildMemberStat.TotalGuildGoods</t>
         </is>
       </c>
       <c r="G1645" t="inlineStr"/>
       <c r="H1645" t="inlineStr"/>
     </row>
     <row r="1646">
       <c r="A1646" t="inlineStr"/>
       <c r="B1646" t="inlineStr">
         <is>
-          <t>Log duration</t>
+          <t>Expedition</t>
         </is>
       </c>
       <c r="C1646" t="inlineStr">
         <is>
-          <t>Logboek looptijd</t>
+          <t>Expeditie</t>
         </is>
       </c>
       <c r="D1646" t="inlineStr"/>
       <c r="E1646" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1646" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.LogDuration</t>
+          <t>.Boxes.BetterMusic.GE</t>
         </is>
       </c>
       <c r="G1646" t="inlineStr"/>
       <c r="H1646" t="inlineStr"/>
     </row>
     <row r="1647">
       <c r="A1647" t="inlineStr"/>
       <c r="B1647" t="inlineStr">
         <is>
-          <t>For the full building you need: &lt;br&gt; A level 1 building or selection kit, all upgrades &lt;i&gt;and if shown here special upgrades.&lt;/i&gt;</t>
+          <t>Should the motivation activities be tracked when the events are called?&lt;br&gt;&lt;br&gt;&lt;em&gt;Reload game after conversion&lt;/em&gt;</t>
         </is>
       </c>
       <c r="C1647" t="inlineStr">
         <is>
-          <t>Voor het volledige gebouw heb je nodig: &lt;br&gt; Een gebouw van niveau 1 of een selectiekit, alle upgrades &lt;i&gt;en indien hier weergegeven speciale upgrades.&lt;/i&gt;</t>
+          <t>Activeer dit onderdeel als motivatie/opknap-gegevens verzonden mogen worden</t>
         </is>
       </c>
       <c r="D1647" t="inlineStr"/>
       <c r="E1647" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1647" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Upgrades</t>
+          <t>.Settings.ShowPlayersMotivation.Desc</t>
         </is>
       </c>
       <c r="G1647" t="inlineStr"/>
       <c r="H1647" t="inlineStr"/>
     </row>
     <row r="1648">
       <c r="A1648" t="inlineStr"/>
       <c r="B1648" t="inlineStr">
         <is>
-          <t>Double Collection</t>
+          <t>Show Fragments</t>
         </is>
       </c>
       <c r="C1648" t="inlineStr">
         <is>
-          <t>Dubbele verzameling</t>
+          <t>Toon fragmenten</t>
         </is>
       </c>
       <c r="D1648" t="inlineStr"/>
       <c r="E1648" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1648" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.DoubleCollection</t>
+          <t>.Boxes.Settings.showBGFragments</t>
         </is>
       </c>
       <c r="G1648" t="inlineStr"/>
       <c r="H1648" t="inlineStr"/>
     </row>
     <row r="1649">
       <c r="A1649" t="inlineStr"/>
       <c r="B1649" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Auctions</t>
         </is>
       </c>
       <c r="C1649" t="inlineStr">
         <is>
-          <t>Gebouw</t>
+          <t>Veilingen</t>
         </is>
       </c>
       <c r="D1649" t="inlineStr"/>
       <c r="E1649" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1649" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.BuildingName</t>
+          <t>.Settings.Auctions.Title</t>
         </is>
       </c>
       <c r="G1649" t="inlineStr"/>
       <c r="H1649" t="inlineStr"/>
     </row>
     <row r="1650">
       <c r="A1650" t="inlineStr"/>
       <c r="B1650" t="inlineStr">
         <is>
-          <t>Expired</t>
+          <t>Display Market Filter Tool</t>
         </is>
       </c>
       <c r="C1650" t="inlineStr">
         <is>
-          <t>Afgelopen</t>
+          <t>Toon de Markt filter tool</t>
         </is>
       </c>
       <c r="D1650" t="inlineStr"/>
       <c r="E1650" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1650" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Expired</t>
+          <t>.Settings.ShowMarketFilter.Title</t>
         </is>
       </c>
       <c r="G1650" t="inlineStr"/>
       <c r="H1650" t="inlineStr"/>
     </row>
     <row r="1651">
       <c r="A1651" t="inlineStr"/>
       <c r="B1651" t="inlineStr">
         <is>
-          <t>There is a limit of 2000 aborted quests per day.</t>
+          <t>In Stock</t>
         </is>
       </c>
       <c r="C1651" t="inlineStr">
         <is>
-          <t>Er is een limiet van 2000 afgebroken opdrachten per dag.</t>
+          <t>Beschikbaar</t>
         </is>
       </c>
       <c r="D1651" t="inlineStr"/>
       <c r="E1651" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1651" t="inlineStr">
         <is>
-          <t>.Quests.CounterTooltip.Content</t>
+          <t>.Boxes.Campagne.DescInStock</t>
         </is>
       </c>
       <c r="G1651" t="inlineStr"/>
       <c r="H1651" t="inlineStr"/>
     </row>
     <row r="1652">
       <c r="A1652" t="inlineStr"/>
       <c r="B1652" t="inlineStr">
         <is>
-          <t>days</t>
-[...6 lines deleted...]
-      </c>
+          <t>Gain per hour:</t>
+        </is>
+      </c>
+      <c r="C1652" t="inlineStr"/>
       <c r="D1652" t="inlineStr"/>
       <c r="E1652" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1652" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Days</t>
+          <t>.Boxes.QIActions.Rate</t>
         </is>
       </c>
       <c r="G1652" t="inlineStr"/>
       <c r="H1652" t="inlineStr"/>
     </row>
     <row r="1653">
       <c r="A1653" t="inlineStr"/>
       <c r="B1653" t="inlineStr">
         <is>
-          <t>Winter-Event</t>
+          <t xml:space="preserve"> are 1 Age behind</t>
         </is>
       </c>
       <c r="C1653" t="inlineStr">
         <is>
-          <t>Winterevenement</t>
+          <t xml:space="preserve"> lopen 1 tijdperk achter</t>
         </is>
       </c>
       <c r="D1653" t="inlineStr"/>
       <c r="E1653" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1653" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.winter_event</t>
+          <t>.Boxes.CityMap.OlderThan1Era</t>
         </is>
       </c>
       <c r="G1653" t="inlineStr"/>
       <c r="H1653" t="inlineStr"/>
     </row>
     <row r="1654">
       <c r="A1654" t="inlineStr"/>
       <c r="B1654" t="inlineStr">
         <is>
-          <t>Incidents Overview</t>
+          <t>week</t>
         </is>
       </c>
       <c r="C1654" t="inlineStr">
         <is>
-          <t>Incidenten overzicht</t>
+          <t>week</t>
         </is>
       </c>
       <c r="D1654" t="inlineStr"/>
       <c r="E1654" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1654" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.Title</t>
+          <t>.Boxes.GexStat.Week</t>
         </is>
       </c>
       <c r="G1654" t="inlineStr"/>
       <c r="H1654" t="inlineStr"/>
     </row>
     <row r="1655">
       <c r="A1655" t="inlineStr"/>
       <c r="B1655" t="inlineStr">
         <is>
-          <t>Item Store</t>
-[...2 lines deleted...]
-      <c r="C1655" t="inlineStr"/>
+          <t>reset message counter</t>
+        </is>
+      </c>
+      <c r="C1655" t="inlineStr">
+        <is>
+          <t>reset berichten teller</t>
+        </is>
+      </c>
       <c r="D1655" t="inlineStr"/>
       <c r="E1655" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1655" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.item_store</t>
+          <t>.Boxes.GuildMemberStat.ResetMessageCounter</t>
         </is>
       </c>
       <c r="G1655" t="inlineStr"/>
       <c r="H1655" t="inlineStr"/>
     </row>
     <row r="1656">
       <c r="A1656" t="inlineStr"/>
       <c r="B1656" t="inlineStr">
         <is>
-          <t>All the coords from the boxes are deleted.</t>
+          <t>Collected Progress</t>
         </is>
       </c>
       <c r="C1656" t="inlineStr">
         <is>
-          <t>Alle coördinaten uit de boxen zijn verwijderd.</t>
+          <t>Verzamelde vooruitgang</t>
         </is>
       </c>
       <c r="D1656" t="inlineStr"/>
       <c r="E1656" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1656" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.DeletedBoxCoordsBody</t>
+          <t>.Boxes.MergerGame.ProgressCollected</t>
         </is>
       </c>
       <c r="G1656" t="inlineStr"/>
       <c r="H1656" t="inlineStr"/>
     </row>
     <row r="1657">
       <c r="A1657" t="inlineStr"/>
       <c r="B1657" t="inlineStr">
         <is>
-          <t>No alert</t>
+          <t>Expired</t>
         </is>
       </c>
       <c r="C1657" t="inlineStr">
         <is>
-          <t>Geen alarm</t>
+          <t>Afgelopen</t>
         </is>
       </c>
       <c r="D1657" t="inlineStr"/>
       <c r="E1657" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1657" t="inlineStr">
         <is>
-          <t>.Boxes.InactivesSettings.NoAlert</t>
+          <t>.Boxes.Alerts.Form.Expired</t>
         </is>
       </c>
       <c r="G1657" t="inlineStr"/>
       <c r="H1657" t="inlineStr"/>
     </row>
     <row r="1658">
       <c r="A1658" t="inlineStr"/>
       <c r="B1658" t="inlineStr">
         <is>
-          <t>Notify Early Offset</t>
+          <t>Existing payments</t>
         </is>
       </c>
       <c r="C1658" t="inlineStr">
         <is>
-          <t>Vooraankondiging aflopen alarm</t>
+          <t>Bestaande inleg</t>
         </is>
       </c>
       <c r="D1658" t="inlineStr"/>
       <c r="E1658" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1658" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Early.Title</t>
+          <t>.Boxes.OwnpartCalculator.ExistingPayments</t>
         </is>
       </c>
       <c r="G1658" t="inlineStr"/>
       <c r="H1658" t="inlineStr"/>
     </row>
     <row r="1659">
       <c r="A1659" t="inlineStr"/>
       <c r="B1659" t="inlineStr">
         <is>
-          <t>Trade</t>
+          <t>every hour</t>
         </is>
       </c>
       <c r="C1659" t="inlineStr">
         <is>
-          <t>Handel</t>
+          <t>elk uur</t>
         </is>
       </c>
       <c r="D1659" t="inlineStr"/>
       <c r="E1659" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1659" t="inlineStr">
         <is>
-          <t>.Boxes.mapTradeWarning.Title</t>
+          <t>.Boxes.CityMap.QIActionRechargeCycle</t>
         </is>
       </c>
       <c r="G1659" t="inlineStr"/>
       <c r="H1659" t="inlineStr"/>
     </row>
     <row r="1660">
       <c r="A1660" t="inlineStr"/>
       <c r="B1660" t="inlineStr">
         <is>
-          <t>Guild Member</t>
+          <t>Search</t>
         </is>
       </c>
       <c r="C1660" t="inlineStr">
         <is>
-          <t>Speler</t>
+          <t>Zoek</t>
         </is>
       </c>
       <c r="D1660" t="inlineStr"/>
       <c r="E1660" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1660" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Player</t>
+          <t>.Boxes.ProductionsRating.FindBuilding</t>
         </is>
       </c>
       <c r="G1660" t="inlineStr"/>
       <c r="H1660" t="inlineStr"/>
     </row>
     <row r="1661">
       <c r="A1661" t="inlineStr"/>
       <c r="B1661" t="inlineStr">
         <is>
-          <t>GB Tracker</t>
+          <t>Quadrillion</t>
         </is>
       </c>
       <c r="C1661" t="inlineStr">
         <is>
-          <t>Grootse Gebouwen tracker</t>
+          <t>Biljard (Q)</t>
         </is>
       </c>
       <c r="D1661" t="inlineStr"/>
       <c r="E1661" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1661" t="inlineStr">
         <is>
-          <t>.Boxes.findGB.Title</t>
+          <t>.Boxes.idleGame.Q</t>
         </is>
       </c>
       <c r="G1661" t="inlineStr"/>
       <c r="H1661" t="inlineStr"/>
     </row>
     <row r="1662">
       <c r="A1662" t="inlineStr"/>
       <c r="B1662" t="inlineStr">
         <is>
-          <t>Drag &amp; Drop the resource icons above to rearrange the average display yourself to determine a new sequence from the first attempt.</t>
+          <t>Box Coordinates</t>
         </is>
       </c>
       <c r="C1662" t="inlineStr">
         <is>
-          <t>U kunt voorkeursvolgorde van bovenstaande pictogrammen zelf herschikken met 'Drag&amp;Drop' om een nieuwe volgorde vanaf de eerste poging te bepalen.</t>
+          <t>Coördinaten vensters</t>
         </is>
       </c>
       <c r="D1662" t="inlineStr"/>
       <c r="E1662" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1662" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.DragDrop</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Settings.ResetBoxPositions.Title</t>
+        </is>
+      </c>
+      <c r="G1662" t="inlineStr"/>
       <c r="H1662" t="inlineStr"/>
     </row>
     <row r="1663">
       <c r="A1663" t="inlineStr"/>
       <c r="B1663" t="inlineStr">
         <is>
-          <t>Select GB</t>
-[...6 lines deleted...]
-      </c>
+          <t>This value is not accessible, because this player is neither a friend nor in your guild.</t>
+        </is>
+      </c>
+      <c r="C1663" t="inlineStr"/>
       <c r="D1663" t="inlineStr"/>
       <c r="E1663" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1663" t="inlineStr">
         <is>
-          <t>.Boxes.findGB.selectGB</t>
+          <t>.Boxes.PlayerProfile.OtherPlayerNotAvailable</t>
         </is>
       </c>
       <c r="G1663" t="inlineStr"/>
       <c r="H1663" t="inlineStr"/>
     </row>
     <row r="1664">
       <c r="A1664" t="inlineStr"/>
       <c r="B1664" t="inlineStr">
         <is>
-          <t>GB not yet built. This is the FP costs for buying the required goods</t>
+          <t>Suffix</t>
         </is>
       </c>
       <c r="C1664" t="inlineStr">
         <is>
-          <t>Je hebt dit groots gebouw nog niet gebouwd. Dit zijn de FP kosten voor het kopen van de benodigde goederen</t>
+          <t>Achtervoegsel</t>
         </is>
       </c>
       <c r="D1664" t="inlineStr"/>
       <c r="E1664" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1664" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTGoodCosts</t>
+          <t>.Boxes.OwnpartCalculator.OptionsDangerSuffix</t>
         </is>
       </c>
       <c r="G1664" t="inlineStr"/>
       <c r="H1664" t="inlineStr"/>
     </row>
     <row r="1665">
       <c r="A1665" t="inlineStr"/>
       <c r="B1665" t="inlineStr">
         <is>
-          <t>Daily Challenge</t>
+          <t>Webhook URL</t>
         </is>
       </c>
       <c r="C1665" t="inlineStr">
         <is>
-          <t>Dagelijkse uitdaging</t>
+          <t>Webhook URL</t>
         </is>
       </c>
       <c r="D1665" t="inlineStr"/>
       <c r="E1665" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1665" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.dailyChallenges</t>
+          <t>.Boxes.Discord.WebhookUrl</t>
         </is>
       </c>
       <c r="G1665" t="inlineStr"/>
       <c r="H1665" t="inlineStr"/>
     </row>
     <row r="1666">
       <c r="A1666" t="inlineStr"/>
       <c r="B1666" t="inlineStr">
         <is>
-          <t>Variant</t>
+          <t>Advices</t>
         </is>
       </c>
       <c r="C1666" t="inlineStr">
         <is>
-          <t>Variant</t>
+          <t>Aanbevelingen</t>
         </is>
       </c>
       <c r="D1666" t="inlineStr"/>
       <c r="E1666" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1666" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Variant</t>
+          <t>.Boxes.BattleAssistAAConfig.Title</t>
         </is>
       </c>
       <c r="G1666" t="inlineStr"/>
       <c r="H1666" t="inlineStr"/>
     </row>
     <row r="1667">
       <c r="A1667" t="inlineStr"/>
       <c r="B1667" t="inlineStr">
         <is>
-          <t>There are no buildings in this category.</t>
+          <t>Stock:</t>
         </is>
       </c>
       <c r="C1667" t="inlineStr">
         <is>
-          <t>Er zijn geen gebouwen in deze categorie.</t>
+          <t>In voorraad:</t>
         </is>
       </c>
       <c r="D1667" t="inlineStr"/>
       <c r="E1667" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1667" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.EmptyList</t>
+          <t>.Boxes.Negotiation.Stock</t>
         </is>
       </c>
       <c r="G1667" t="inlineStr"/>
       <c r="H1667" t="inlineStr"/>
     </row>
     <row r="1668">
       <c r="A1668" t="inlineStr"/>
       <c r="B1668" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;em id='selectorCalc-Btn-closed' class='tooltip-error'&gt;Disabled: Visit the GBG map first!&lt;/em&gt; </t>
+          <t>Colonial Age</t>
         </is>
       </c>
       <c r="C1668" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;em id='selectorCalc-Btn-closed' class='tooltip-error'&gt;Gedeactiveerd: Bezoek de GSP kaart eerst!&lt;/em&gt; </t>
+          <t>Koloniale tijdperk</t>
         </is>
       </c>
       <c r="D1668" t="inlineStr"/>
       <c r="E1668" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1668" t="inlineStr">
         <is>
-          <t>.Menu.Gildfight.Warning</t>
+          <t>.Eras.7</t>
         </is>
       </c>
       <c r="G1668" t="inlineStr"/>
       <c r="H1668" t="inlineStr"/>
+    </row>
+    <row r="1669">
+      <c r="A1669" t="inlineStr"/>
+      <c r="B1669" t="inlineStr">
+        <is>
+          <t>Close all Box</t>
+        </is>
+      </c>
+      <c r="C1669" t="inlineStr">
+        <is>
+          <t>Sluit alle boxen</t>
+        </is>
+      </c>
+      <c r="D1669" t="inlineStr"/>
+      <c r="E1669" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1669" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.AutoOpenCloseBox</t>
+        </is>
+      </c>
+      <c r="G1669" t="inlineStr"/>
+      <c r="H1669" t="inlineStr"/>
+    </row>
+    <row r="1670">
+      <c r="A1670" t="inlineStr"/>
+      <c r="B1670" t="inlineStr">
+        <is>
+          <t>Era</t>
+        </is>
+      </c>
+      <c r="C1670" t="inlineStr">
+        <is>
+          <t>Tijdperk</t>
+        </is>
+      </c>
+      <c r="D1670" t="inlineStr"/>
+      <c r="E1670" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1670" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.Era</t>
+        </is>
+      </c>
+      <c r="G1670" t="inlineStr"/>
+      <c r="H1670" t="inlineStr"/>
+    </row>
+    <row r="1671">
+      <c r="A1671" t="inlineStr"/>
+      <c r="B1671" t="inlineStr">
+        <is>
+          <t>1 FP equals __goods__ goods</t>
+        </is>
+      </c>
+      <c r="C1671" t="inlineStr">
+        <is>
+          <t>1 FP is gelijk aan __goods__ goederen</t>
+        </is>
+      </c>
+      <c r="D1671" t="inlineStr"/>
+      <c r="E1671" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1671" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.GoodsPerFP</t>
+        </is>
+      </c>
+      <c r="G1671" t="inlineStr"/>
+      <c r="H1671" t="inlineStr"/>
+    </row>
+    <row r="1672">
+      <c r="A1672" t="inlineStr"/>
+      <c r="B1672" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> are 2 Ages behind</t>
+        </is>
+      </c>
+      <c r="C1672" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> lopen 2 tijdperken achter</t>
+        </is>
+      </c>
+      <c r="D1672" t="inlineStr"/>
+      <c r="E1672" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1672" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.OlderThan2Era</t>
+        </is>
+      </c>
+      <c r="G1672" t="inlineStr"/>
+      <c r="H1672" t="inlineStr"/>
+    </row>
+    <row r="1673">
+      <c r="A1673" t="inlineStr"/>
+      <c r="B1673" t="inlineStr">
+        <is>
+          <t>You will die playing this card! Consider redrawing or buying health.</t>
+        </is>
+      </c>
+      <c r="C1673" t="inlineStr">
+        <is>
+          <t>Je zult sterven als je deze kaart speelt! Overweeg opnieuw te trekken of gezondheid te kopen!</t>
+        </is>
+      </c>
+      <c r="D1673" t="inlineStr"/>
+      <c r="E1673" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F1673" t="inlineStr">
+        <is>
+          <t>.Boxes.cardGame.WarningCertainDeath</t>
+        </is>
+      </c>
+      <c r="G1673" t="inlineStr"/>
+      <c r="H1673" t="inlineStr"/>
+    </row>
+    <row r="1674">
+      <c r="A1674" t="inlineStr"/>
+      <c r="B1674" t="inlineStr">
+        <is>
+          <t>No data available!&lt;br /&gt;Please visit the guild expedition contribution page in the guild expedition overview to update the data.</t>
+        </is>
+      </c>
+      <c r="C1674" t="inlineStr">
+        <is>
+          <t>Geen data gevonden&lt;br/&gt;Ga naar het "Bijdrage aan Gilde Expeditie" scherm in de Gilde Expeditie om de data te vernieuwen.</t>
+        </is>
+      </c>
+      <c r="D1674" t="inlineStr"/>
+      <c r="E1674" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1674" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.ParticipationNoData</t>
+        </is>
+      </c>
+      <c r="G1674" t="inlineStr"/>
+      <c r="H1674" t="inlineStr"/>
+    </row>
+    <row r="1675">
+      <c r="A1675" t="inlineStr"/>
+      <c r="B1675" t="inlineStr">
+        <is>
+          <t>Show Blueprints</t>
+        </is>
+      </c>
+      <c r="C1675" t="inlineStr">
+        <is>
+          <t>Toon Blauwdrukken</t>
+        </is>
+      </c>
+      <c r="D1675" t="inlineStr"/>
+      <c r="E1675" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1675" t="inlineStr">
+        <is>
+          <t>.Settings.ShowOwnPartBP.Desc</t>
+        </is>
+      </c>
+      <c r="G1675" t="inlineStr"/>
+      <c r="H1675" t="inlineStr"/>
+    </row>
+    <row r="1676">
+      <c r="A1676" t="inlineStr"/>
+      <c r="B1676" t="inlineStr">
+        <is>
+          <t>Enable sound effects in the extension.</t>
+        </is>
+      </c>
+      <c r="C1676" t="inlineStr">
+        <is>
+          <t>Aanzetten geluidseffecten in de extensie.</t>
+        </is>
+      </c>
+      <c r="D1676" t="inlineStr"/>
+      <c r="E1676" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1676" t="inlineStr">
+        <is>
+          <t>.Settings.EnableSound.Desc</t>
+        </is>
+      </c>
+      <c r="G1676" t="inlineStr"/>
+      <c r="H1676" t="inlineStr"/>
+    </row>
+    <row r="1677">
+      <c r="A1677" t="inlineStr"/>
+      <c r="B1677" t="inlineStr">
+        <is>
+          <t>Notify Early Offset</t>
+        </is>
+      </c>
+      <c r="C1677" t="inlineStr">
+        <is>
+          <t>Vooraankondiging aflopen alarm</t>
+        </is>
+      </c>
+      <c r="D1677" t="inlineStr"/>
+      <c r="E1677" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1677" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Preferences.Early.Title</t>
+        </is>
+      </c>
+      <c r="G1677" t="inlineStr"/>
+      <c r="H1677" t="inlineStr"/>
+    </row>
+    <row r="1678">
+      <c r="A1678" t="inlineStr"/>
+      <c r="B1678" t="inlineStr">
+        <is>
+          <t>For chain buildings the whole chain is treated as one single building. For sets we assume that all parts are fully connected.</t>
+        </is>
+      </c>
+      <c r="C1678" t="inlineStr">
+        <is>
+          <t>Voor ketengebouwen wordt de keten behandeld als één enkel gebouw. Bij sets nemen we aan dat alle delen volledig zijn verbonden.</t>
+        </is>
+      </c>
+      <c r="D1678" t="inlineStr"/>
+      <c r="E1678" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1678" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.Disclaimer</t>
+        </is>
+      </c>
+      <c r="G1678" t="inlineStr"/>
+      <c r="H1678" t="inlineStr"/>
+    </row>
+    <row r="1679">
+      <c r="A1679" t="inlineStr"/>
+      <c r="B1679" t="inlineStr">
+        <is>
+          <t>Compare friends in conversations</t>
+        </is>
+      </c>
+      <c r="C1679" t="inlineStr">
+        <is>
+          <t>Vergelijk vrienden in discussies</t>
+        </is>
+      </c>
+      <c r="D1679" t="inlineStr"/>
+      <c r="E1679" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1679" t="inlineStr">
+        <is>
+          <t>.Boxes.CompareFriendsThreads.Title</t>
+        </is>
+      </c>
+      <c r="G1679" t="inlineStr"/>
+      <c r="H1679" t="inlineStr"/>
+    </row>
+    <row r="1680">
+      <c r="A1680" t="inlineStr"/>
+      <c r="B1680" t="inlineStr">
+        <is>
+          <t>Displays your current daily productions.</t>
+        </is>
+      </c>
+      <c r="C1680" t="inlineStr">
+        <is>
+          <t>Toont het huidige aantal dagelijkse producties.</t>
+        </is>
+      </c>
+      <c r="D1680" t="inlineStr"/>
+      <c r="E1680" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1680" t="inlineStr">
+        <is>
+          <t>.Menu.Productions.Desc</t>
+        </is>
+      </c>
+      <c r="G1680" t="inlineStr"/>
+      <c r="H1680" t="inlineStr"/>
+    </row>
+    <row r="1681">
+      <c r="A1681" t="inlineStr"/>
+      <c r="B1681" t="inlineStr">
+        <is>
+          <t>Missing or broken values? Please activate all needed information in the efficiency rating.</t>
+        </is>
+      </c>
+      <c r="C1681" t="inlineStr"/>
+      <c r="D1681" t="inlineStr"/>
+      <c r="E1681" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1681" t="inlineStr">
+        <is>
+          <t>.Boxes.PlayerProfile.OtherPlayerTroubleshooting</t>
+        </is>
+      </c>
+      <c r="G1681" t="inlineStr"/>
+      <c r="H1681" t="inlineStr"/>
+    </row>
+    <row r="1682">
+      <c r="A1682" t="inlineStr"/>
+      <c r="B1682" t="inlineStr">
+        <is>
+          <t>Message</t>
+        </is>
+      </c>
+      <c r="C1682" t="inlineStr">
+        <is>
+          <t>Bericht</t>
+        </is>
+      </c>
+      <c r="D1682" t="inlineStr"/>
+      <c r="E1682" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1682" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.Message</t>
+        </is>
+      </c>
+      <c r="G1682" t="inlineStr"/>
+      <c r="H1682" t="inlineStr"/>
+    </row>
+    <row r="1683">
+      <c r="A1683" t="inlineStr"/>
+      <c r="B1683" t="inlineStr">
+        <is>
+          <t>Download Beta Extension</t>
+        </is>
+      </c>
+      <c r="C1683" t="inlineStr"/>
+      <c r="D1683" t="inlineStr"/>
+      <c r="E1683" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1683" t="inlineStr">
+        <is>
+          <t>.Settings.LoadBeta2.Button</t>
+        </is>
+      </c>
+      <c r="G1683" t="inlineStr"/>
+      <c r="H1683" t="inlineStr"/>
+    </row>
+    <row r="1684">
+      <c r="A1684" t="inlineStr"/>
+      <c r="B1684" t="inlineStr">
+        <is>
+          <t>Music Control</t>
+        </is>
+      </c>
+      <c r="C1684" t="inlineStr">
+        <is>
+          <t>Muziek instellingen</t>
+        </is>
+      </c>
+      <c r="D1684" t="inlineStr"/>
+      <c r="E1684" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1684" t="inlineStr">
+        <is>
+          <t>.Menu.MusicControl.Title</t>
+        </is>
+      </c>
+      <c r="G1684" t="inlineStr"/>
+      <c r="H1684" t="inlineStr"/>
+    </row>
+    <row r="1685">
+      <c r="A1685" t="inlineStr"/>
+      <c r="B1685" t="inlineStr">
+        <is>
+          <t>Tavern Visit</t>
+        </is>
+      </c>
+      <c r="C1685" t="inlineStr">
+        <is>
+          <t>Taveernebezoeken</t>
+        </is>
+      </c>
+      <c r="D1685" t="inlineStr"/>
+      <c r="E1685" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1685" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.satDown</t>
+        </is>
+      </c>
+      <c r="G1685" t="inlineStr"/>
+      <c r="H1685" t="inlineStr"/>
+    </row>
+    <row r="1686">
+      <c r="A1686" t="inlineStr"/>
+      <c r="B1686" t="inlineStr">
+        <is>
+          <t>All the coords from the boxes are deleted.</t>
+        </is>
+      </c>
+      <c r="C1686" t="inlineStr">
+        <is>
+          <t>Alle coördinaten uit de boxen zijn verwijderd.</t>
+        </is>
+      </c>
+      <c r="D1686" t="inlineStr"/>
+      <c r="E1686" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1686" t="inlineStr">
+        <is>
+          <t>.Boxes.Settings.DeletedBoxCoordsBody</t>
+        </is>
+      </c>
+      <c r="G1686" t="inlineStr"/>
+      <c r="H1686" t="inlineStr"/>
+    </row>
+    <row r="1687">
+      <c r="A1687" t="inlineStr"/>
+      <c r="B1687" t="inlineStr">
+        <is>
+          <t>Blue Galaxy (x2)</t>
+        </is>
+      </c>
+      <c r="C1687" t="inlineStr">
+        <is>
+          <t>De Blauwe Melkweg (x2)</t>
+        </is>
+      </c>
+      <c r="D1687" t="inlineStr"/>
+      <c r="E1687" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1687" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.double_collection</t>
+        </is>
+      </c>
+      <c r="G1687" t="inlineStr"/>
+      <c r="H1687" t="inlineStr"/>
+    </row>
+    <row r="1688">
+      <c r="A1688" t="inlineStr"/>
+      <c r="B1688" t="inlineStr">
+        <is>
+          <t>__amount__% of __good__ stock (__era__)</t>
+        </is>
+      </c>
+      <c r="C1688" t="inlineStr">
+        <is>
+          <t>__amount__% van __good__ voorraad (__era__)</t>
+        </is>
+      </c>
+      <c r="D1688" t="inlineStr"/>
+      <c r="E1688" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1688" t="inlineStr">
+        <is>
+          <t>.Boxes.GBGBuildings.relativeCosts</t>
+        </is>
+      </c>
+      <c r="G1688" t="inlineStr"/>
+      <c r="H1688" t="inlineStr"/>
+    </row>
+    <row r="1689">
+      <c r="A1689" t="inlineStr"/>
+      <c r="B1689" t="inlineStr">
+        <is>
+          <t>The Beta-Extension musst be installed and updated manually. Either regularly click the button below to download the current beta or use a Git-Manager&gt;&lt;/br&gt;&lt;/br&gt;Unpack the downloaded zip and in the Chrome extension settings activate developer mode to 'load unpacked extension'.&lt;/br&gt;&lt;/br&gt;Only one Version of the Helper should be active at any time to prevent interference!</t>
+        </is>
+      </c>
+      <c r="C1689" t="inlineStr"/>
+      <c r="D1689" t="inlineStr"/>
+      <c r="E1689" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1689" t="inlineStr">
+        <is>
+          <t>.Settings.LoadBeta2.Desc</t>
+        </is>
+      </c>
+      <c r="G1689" t="inlineStr"/>
+      <c r="H1689" t="inlineStr"/>
+    </row>
+    <row r="1690">
+      <c r="A1690" t="inlineStr"/>
+      <c r="B1690" t="inlineStr">
+        <is>
+          <t>Negotiation Helper</t>
+        </is>
+      </c>
+      <c r="C1690" t="inlineStr">
+        <is>
+          <t>Onderhandelingshulp</t>
+        </is>
+      </c>
+      <c r="D1690" t="inlineStr"/>
+      <c r="E1690" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1690" t="inlineStr">
+        <is>
+          <t>.Menu.Negotiation.Title</t>
+        </is>
+      </c>
+      <c r="G1690" t="inlineStr"/>
+      <c r="H1690" t="inlineStr"/>
+    </row>
+    <row r="1691">
+      <c r="A1691" t="inlineStr"/>
+      <c r="B1691" t="inlineStr">
+        <is>
+          <t>Should the Infobox open itself automatically once the game loads?</t>
+        </is>
+      </c>
+      <c r="C1691" t="inlineStr">
+        <is>
+          <t>Moet het venster automatisch openen op het moment dat het spel geladen wordt?</t>
+        </is>
+      </c>
+      <c r="D1691" t="inlineStr"/>
+      <c r="E1691" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1691" t="inlineStr">
+        <is>
+          <t>.Settings.AutoOpenInfoBox.Desc</t>
+        </is>
+      </c>
+      <c r="G1691" t="inlineStr"/>
+      <c r="H1691" t="inlineStr"/>
+    </row>
+    <row r="1692">
+      <c r="A1692" t="inlineStr"/>
+      <c r="B1692" t="inlineStr">
+        <is>
+          <t>Max results</t>
+        </is>
+      </c>
+      <c r="C1692" t="inlineStr">
+        <is>
+          <t>Max resultaat</t>
+        </is>
+      </c>
+      <c r="D1692" t="inlineStr"/>
+      <c r="E1692" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1692" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.MaxResults</t>
+        </is>
+      </c>
+      <c r="G1692" t="inlineStr"/>
+      <c r="H1692" t="inlineStr"/>
+    </row>
+    <row r="1693">
+      <c r="A1693" t="inlineStr"/>
+      <c r="B1693" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="C1693" t="inlineStr">
+        <is>
+          <t>Nee</t>
+        </is>
+      </c>
+      <c r="D1693" t="inlineStr"/>
+      <c r="E1693" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1693" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.ConfirmNo</t>
+        </is>
+      </c>
+      <c r="G1693" t="inlineStr"/>
+      <c r="H1693" t="inlineStr"/>
+    </row>
+    <row r="1694">
+      <c r="A1694" t="inlineStr"/>
+      <c r="B1694" t="inlineStr">
+        <is>
+          <t>GBs</t>
+        </is>
+      </c>
+      <c r="C1694" t="inlineStr">
+        <is>
+          <t>GBs</t>
+        </is>
+      </c>
+      <c r="D1694" t="inlineStr"/>
+      <c r="E1694" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1694" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.greatbuilding</t>
+        </is>
+      </c>
+      <c r="G1694" t="inlineStr"/>
+      <c r="H1694" t="inlineStr"/>
+    </row>
+    <row r="1695">
+      <c r="A1695" t="inlineStr"/>
+      <c r="B1695" t="inlineStr">
+        <is>
+          <t>Testing</t>
+        </is>
+      </c>
+      <c r="C1695" t="inlineStr">
+        <is>
+          <t>Testen</t>
+        </is>
+      </c>
+      <c r="D1695" t="inlineStr"/>
+      <c r="E1695" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1695" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.TestEntry</t>
+        </is>
+      </c>
+      <c r="G1695" t="inlineStr"/>
+      <c r="H1695" t="inlineStr"/>
+    </row>
+    <row r="1696">
+      <c r="A1696" t="inlineStr"/>
+      <c r="B1696" t="inlineStr">
+        <is>
+          <t>As Drop-down</t>
+        </is>
+      </c>
+      <c r="C1696" t="inlineStr">
+        <is>
+          <t>Als keuzelijst</t>
+        </is>
+      </c>
+      <c r="D1696" t="inlineStr"/>
+      <c r="E1696" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1696" t="inlineStr">
+        <is>
+          <t>.Menu.Dropdown</t>
+        </is>
+      </c>
+      <c r="G1696" t="inlineStr"/>
+      <c r="H1696" t="inlineStr"/>
+    </row>
+    <row r="1697">
+      <c r="A1697" t="inlineStr"/>
+      <c r="B1697" t="inlineStr">
+        <is>
+          <t>This value is used for ranking buildings providing attack or defense bonus for the attacking army. How many FP is 1% of either attack or defense boost worth to you?</t>
+        </is>
+      </c>
+      <c r="C1697" t="inlineStr">
+        <is>
+          <t>Deze waarde wordt gebruikt voor de beoordeling van gebouwen die aanvals- of verdedigingsbonus voor je aanvallend leger opleveren. Hoeveel FP is 1% bonus jouw waard ?</t>
+        </is>
+      </c>
+      <c r="D1697" t="inlineStr"/>
+      <c r="E1697" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1697" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.TTAttackValue</t>
+        </is>
+      </c>
+      <c r="G1697" t="inlineStr"/>
+      <c r="H1697" t="inlineStr"/>
+    </row>
+    <row r="1698">
+      <c r="A1698" t="inlineStr"/>
+      <c r="B1698" t="inlineStr">
+        <is>
+          <t>Required</t>
+        </is>
+      </c>
+      <c r="C1698" t="inlineStr">
+        <is>
+          <t>Benodigd</t>
+        </is>
+      </c>
+      <c r="D1698" t="inlineStr"/>
+      <c r="E1698" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1698" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.RequiredProgress</t>
+        </is>
+      </c>
+      <c r="G1698" t="inlineStr"/>
+      <c r="H1698" t="inlineStr"/>
+    </row>
+    <row r="1699">
+      <c r="A1699" t="inlineStr"/>
+      <c r="B1699" t="inlineStr">
+        <is>
+          <t>levels</t>
+        </is>
+      </c>
+      <c r="C1699" t="inlineStr">
+        <is>
+          <t>niveaus</t>
+        </is>
+      </c>
+      <c r="D1699" t="inlineStr"/>
+      <c r="E1699" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1699" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.levelt</t>
+        </is>
+      </c>
+      <c r="G1699" t="inlineStr"/>
+      <c r="H1699" t="inlineStr"/>
+    </row>
+    <row r="1700">
+      <c r="A1700" t="inlineStr"/>
+      <c r="B1700" t="inlineStr">
+        <is>
+          <t>Spring Event</t>
+        </is>
+      </c>
+      <c r="C1700" t="inlineStr">
+        <is>
+          <t>Lente Evenement</t>
+        </is>
+      </c>
+      <c r="D1700" t="inlineStr"/>
+      <c r="E1700" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1700" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.spring_event</t>
+        </is>
+      </c>
+      <c r="G1700" t="inlineStr"/>
+      <c r="H1700" t="inlineStr"/>
+    </row>
+    <row r="1701">
+      <c r="A1701" t="inlineStr"/>
+      <c r="B1701" t="inlineStr">
+        <is>
+          <t>Show the next Alert countdown as an overlay of the Main Menu icon</t>
+        </is>
+      </c>
+      <c r="C1701" t="inlineStr">
+        <is>
+          <t>Toon het volgende alarm bovenop het icoon van het hoofdmenu</t>
+        </is>
+      </c>
+      <c r="D1701" t="inlineStr"/>
+      <c r="E1701" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1701" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Preferences.MenuIcon.Info</t>
+        </is>
+      </c>
+      <c r="G1701" t="inlineStr"/>
+      <c r="H1701" t="inlineStr"/>
+    </row>
+    <row r="1702">
+      <c r="A1702" t="inlineStr"/>
+      <c r="B1702" t="inlineStr">
+        <is>
+          <t>New Value</t>
+        </is>
+      </c>
+      <c r="C1702" t="inlineStr">
+        <is>
+          <t>Nieuwe Waarde</t>
+        </is>
+      </c>
+      <c r="D1702" t="inlineStr"/>
+      <c r="E1702" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1702" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.Settings.newValue</t>
+        </is>
+      </c>
+      <c r="G1702" t="inlineStr"/>
+      <c r="H1702" t="inlineStr"/>
+    </row>
+    <row r="1703">
+      <c r="A1703" t="inlineStr"/>
+      <c r="B1703" t="inlineStr">
+        <is>
+          <t>Amount of Aides from Truce Tower left</t>
+        </is>
+      </c>
+      <c r="C1703" t="inlineStr">
+        <is>
+          <t>Aantal keer Helpen over uit Truce Tower</t>
+        </is>
+      </c>
+      <c r="D1703" t="inlineStr"/>
+      <c r="E1703" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1703" t="inlineStr">
+        <is>
+          <t>.Boxes.BonusService.aid_goods</t>
+        </is>
+      </c>
+      <c r="G1703" t="inlineStr"/>
+      <c r="H1703" t="inlineStr"/>
+    </row>
+    <row r="1704">
+      <c r="A1704" t="inlineStr"/>
+      <c r="B1704" t="inlineStr">
+        <is>
+          <t>Level</t>
+        </is>
+      </c>
+      <c r="C1704" t="inlineStr">
+        <is>
+          <t>Level</t>
+        </is>
+      </c>
+      <c r="D1704" t="inlineStr"/>
+      <c r="E1704" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1704" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.Level</t>
+        </is>
+      </c>
+      <c r="G1704" t="inlineStr"/>
+      <c r="H1704" t="inlineStr"/>
+    </row>
+    <row r="1705">
+      <c r="A1705" t="inlineStr"/>
+      <c r="B1705" t="inlineStr">
+        <is>
+          <t>Repeat Building Selection</t>
+        </is>
+      </c>
+      <c r="C1705" t="inlineStr"/>
+      <c r="D1705" t="inlineStr"/>
+      <c r="E1705" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1705" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.RepeatSelectBuilding</t>
+        </is>
+      </c>
+      <c r="G1705" t="inlineStr"/>
+      <c r="H1705" t="inlineStr"/>
+    </row>
+    <row r="1706">
+      <c r="A1706" t="inlineStr"/>
+      <c r="B1706" t="inlineStr">
+        <is>
+          <t>Higher</t>
+        </is>
+      </c>
+      <c r="C1706" t="inlineStr">
+        <is>
+          <t>Hoger</t>
+        </is>
+      </c>
+      <c r="D1706" t="inlineStr"/>
+      <c r="E1706" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1706" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.TradeForHigher</t>
+        </is>
+      </c>
+      <c r="G1706" t="inlineStr"/>
+      <c r="H1706" t="inlineStr"/>
+    </row>
+    <row r="1707">
+      <c r="A1707" t="inlineStr"/>
+      <c r="B1707" t="inlineStr">
+        <is>
+          <t>Show Box when</t>
+        </is>
+      </c>
+      <c r="C1707" t="inlineStr">
+        <is>
+          <t>Toon venster wanneer</t>
+        </is>
+      </c>
+      <c r="D1707" t="inlineStr"/>
+      <c r="E1707" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1707" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssistAAConfig.when</t>
+        </is>
+      </c>
+      <c r="G1707" t="inlineStr"/>
+      <c r="H1707" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>