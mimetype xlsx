--- v2 (2026-04-02)
+++ v3 (2026-05-19)
@@ -342,51 +342,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H1707"/>
+  <dimension ref="A1:H1727"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -396,43639 +396,44079 @@
       <c r="E1" t="inlineStr">
         <is>
           <t>fuzzy</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>context</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr"/>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Attack</t>
-[...6 lines deleted...]
-      </c>
+          <t>The Beta-Extension musst be installed and updated manually. Either regularly click the button below to download the current beta or use a Git-Manager&gt;&lt;/br&gt;&lt;/br&gt;Unpack the downloaded zip and in the Chrome extension settings activate developer mode to 'load unpacked extension'.&lt;/br&gt;&lt;/br&gt;Only one Version of the Helper should be active at any time to prevent interference!</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>.Boxes.cardGame.Attack</t>
+          <t>.Settings.LoadBeta2.Desc</t>
         </is>
       </c>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr"/>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Additional columns</t>
+          <t>Keys</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Extra kolommen</t>
+          <t>Sleutels</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.AdditionalColumns</t>
+          <t>.Boxes.MergerGame.Keys.care</t>
         </is>
       </c>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr"/>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Volume</t>
+          <t>Music Control</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Volume</t>
+          <t>Muziek instellingen</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Volume</t>
+          <t>.Menu.MusicControl.Title</t>
         </is>
       </c>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr"/>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Click on the friends tab in the game to unlock the event list of your friends</t>
+          <t>SAJM</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Klik op het tabblad Vrienden in het spel om de vriendengebeurtenissen zichtbaar te maken</t>
+          <t>RTJM</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.FriendsSocialTabTT</t>
+          <t>.Eras.21.short</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr"/>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>bottom right</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>rechtsonder</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Type</t>
+          <t>.Menu.Notification.Position.bottom-right</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr"/>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Antique dealer</t>
+          <t>Show the next Alert countdown as an overlay of the Main Menu icon</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Antiquair</t>
+          <t>Toon het volgende alarm bovenop het icoon van het hoofdmenu</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.AntiqueDealer</t>
+          <t>.Boxes.Alerts.Preferences.MenuIcon.Info</t>
         </is>
       </c>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr"/>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Current Run</t>
+          <t>Player ID</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Huidige Run</t>
+          <t>Speler ID</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.CurrentRun</t>
+          <t>.Boxes.Treasury.PlayerID</t>
         </is>
       </c>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr"/>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Start goods</t>
+          <t>Amount of Aides from Truce Tower left</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Start goederen</t>
+          <t>Aantal keer Helpen over uit Truce Tower</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_goods_start</t>
+          <t>.Boxes.BonusService.aid_goods</t>
         </is>
       </c>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr"/>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Sets and Chains</t>
+          <t>&lt;a target='_blank' href='https://foe-helper.com/extension/update?v=__version__&amp;lang=en'  class='game-cursor'&gt;Last Changelog&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Gebouw Kits</t>
+          <t>&lt;a target='_blank' href='https://foe-helper.com/extension/update?v=__version__&amp;lang=en'  class='game-cursor'&gt;Laatste Changelog&lt;/a&gt;</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>.Menu.Kits.Title</t>
-[...2 lines deleted...]
-      <c r="G10" t="inlineStr"/>
+          <t>.Settings.Version.Link</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>"&amp;lang=en" must remain "en" right?
+"foe-rechner.de", should it not be updated to "foe-helper.com" ?</t>
+        </is>
+      </c>
       <c r="H10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr"/>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Filter Sets</t>
+          <t>Light Unit</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Filter Sets</t>
+          <t>Lichte Eenheid</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.FilterSets</t>
+          <t>.Boxes.Units.light_melee</t>
         </is>
       </c>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr"/>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Save as</t>
-[...2 lines deleted...]
-      <c r="C12" t="inlineStr"/>
+          <t>Show Box when</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>Toon venster wanneer</t>
+        </is>
+      </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetSaveAs</t>
+          <t>.Boxes.BattleAssistAAConfig.when</t>
         </is>
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr"/>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Search</t>
-[...6 lines deleted...]
-      </c>
+          <t>Manage Webhook URLs</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Search</t>
+          <t>.Boxes.Discord.WebhookUrlManage</t>
         </is>
       </c>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr"/>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Notifications</t>
+          <t>Error occurred</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Meldingen</t>
+          <t>Fout opgetreden</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>.Settings.ShowNotifications.Title</t>
+          <t>.Boxes.CityMap.SubmitErrorHeader</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr"/>
       <c r="B15" t="inlineStr">
         <is>
-          <t>(De)select currently visible buildings</t>
-[...2 lines deleted...]
-      <c r="C15" t="inlineStr"/>
+          <t>Mysterious Shards (Flying Island)</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>Mysterieuze Scherven (Vliegend Eiland)</t>
+        </is>
+      </c>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ToggleBuildingSelection</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.shards</t>
         </is>
       </c>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr"/>
       <c r="B16" t="inlineStr">
         <is>
-          <t>For guild events you have to visit the GBG map first</t>
+          <t>Snapshot Log</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Voor gilde evenementen moet je eerst de gildestrijd kaart bezoeken</t>
+          <t>Snapshot Log</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.VisitGGMapBefore</t>
+          <t>.Boxes.GuildFights.SnapshotLog</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr"/>
       <c r="B17" t="inlineStr">
         <is>
-          <t>GB not yet built. This is the FP costs for buying the required goods</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Je hebt dit groots gebouw nog niet gebouwd. Dit zijn de FP kosten voor het kopen van de benodigde goederen</t>
+          <t>Naam</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTGoodCosts</t>
+          <t>.Boxes.Discord.Name</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr"/>
       <c r="B18" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/gb-cost/</t>
+          <t>My Age</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>https://foe-helper.com/docs/en/cost-calculator/</t>
+          <t>Mijn Tijdperk</t>
         </is>
       </c>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.HelpLink</t>
+          <t>.Boxes.Stats.BtnMyEra</t>
         </is>
       </c>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr"/>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Scene Settings</t>
+          <t>Suffix</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Scène Instellingen</t>
+          <t>Achtervoegsel</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.SceneSettings</t>
+          <t>.Boxes.OwnpartCalculator.OptionsDangerSuffix</t>
         </is>
       </c>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr"/>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Volume</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>Volume</t>
         </is>
       </c>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Action.Zoom</t>
+          <t>.Boxes.BetterMusic.Volume</t>
         </is>
       </c>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr"/>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Bronze Age</t>
+          <t>https://docs.foe-helper.com/english/module/gb-investment</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Bronstijd</t>
+          <t>https://foe-helper.com/docs/en/gb-investments/</t>
         </is>
       </c>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>.Eras.2</t>
+          <t>.Boxes.GreatBuildings.HelpLink</t>
         </is>
       </c>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr"/>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Unattached</t>
+          <t>Disabled: Open one of your GBs first!</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Onafhankelijk</t>
+          <t>Gedeactiveerd: open eerst een van je GG's!</t>
         </is>
       </c>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Unbind</t>
+          <t>.Menu.OwnpartCalculator.Warning</t>
         </is>
       </c>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr"/>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Included data</t>
+          <t>Start goods</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Ingesloten data</t>
+          <t>Start goederen</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.IncludeData</t>
+          <t>.Boxes.BoostList.guild_raids_goods_start</t>
         </is>
       </c>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr"/>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Army Advice</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Legeraanbeveling</t>
+          <t>Kosten</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistArmyAdvice.Title</t>
+          <t>.Boxes.GvGMap.Guild.Costs</t>
         </is>
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr"/>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Automatic collection</t>
+          <t>First visit the member overview of the social conversation you want to compare here, so that data can be compared.</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Automatisch ophalen</t>
+          <t>Bezoek allereerst het leden overzicht van de discussie die je hier wilt vergelijken, zodat de gegevens vergeleken kunnen worden.</t>
         </is>
       </c>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.auto_collect</t>
+          <t>.Boxes.CompareFriendsThreads.Information</t>
         </is>
       </c>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr"/>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Consider goods production</t>
+          <t>Quantity</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Overweeg goederen productie</t>
+          <t>Aantal</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.ShowGoods</t>
+          <t>.Boxes.Units.Quantity</t>
         </is>
       </c>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr"/>
       <c r="B27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Stock + Invested + Profit = </t>
-[...6 lines deleted...]
-      </c>
+          <t>Opacity</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.TotalFP</t>
+          <t>.Boxes.CityBuilder.Opacity</t>
         </is>
       </c>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr"/>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Main Prize</t>
+          <t>Deleted!</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Hoofdprijs</t>
+          <t>Verwijderd!</t>
         </is>
       </c>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.MainPrize</t>
+          <t>.Boxes.Settings.DeletedBoxCoordsHead</t>
         </is>
       </c>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr"/>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Ascendable buildings</t>
-[...6 lines deleted...]
-      </c>
+          <t>Download Beta Extension</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowAscendableBuildings</t>
+          <t>.Settings.LoadBeta2.Button</t>
         </is>
       </c>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr"/>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Treasure Daily</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Goederen - Dagelijks</t>
+          <t>Punten</t>
         </is>
       </c>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsTreasurePlayerD</t>
+          <t>.Boxes.MoppelHelper.Points</t>
         </is>
       </c>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr"/>
       <c r="B31" t="inlineStr">
         <is>
-          <t>The data below can be marked to copy them.</t>
+          <t>Aztec Helper</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>De hieronder weergegeven data kunnen gemarkeerd worden om te kopiëren.</t>
+          <t>Azteken Helper</t>
         </is>
       </c>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>.Settings.Version.Desc</t>
+          <t>.Menu.AztecMiniGame.Title</t>
         </is>
       </c>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr"/>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Error!</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Fout!</t>
+          <t>Verwijderen</t>
         </is>
       </c>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.ApiTokenLengthWrongHeader</t>
+          <t>.Boxes.Discord.DeleteEntry</t>
         </is>
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr"/>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Guild ID:</t>
+          <t>InA</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Gilde-ID:</t>
+          <t>Ind</t>
         </is>
       </c>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>.Settings.Version.GuildId</t>
+          <t>.Eras.8.short</t>
         </is>
       </c>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr"/>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Optional: How many FP rewards do you get per day? This information is used to calculate profitability for further Arc levels. To get a suggestion go to: Town Hall &gt; News &gt; Event History and scroll through all pages</t>
+          <t>https://docs.foe-helper.com/english/module/gb-cost/</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Optioneel: Hoeveel FP beloningen krijg je per dag? Deze informatie wordt gebruikt om de winstgevendheid te berekenen voor extra Arc levels. Om een idee te krijgen ga naar Stadhuis &gt; Nieuws &gt; Gebeurtenissen overzicht en blader door de pagina's</t>
+          <t>https://foe-helper.com/docs/en/cost-calculator/</t>
         </is>
       </c>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTRewardPerDay</t>
+          <t>.Boxes.Calculator.HelpLink</t>
         </is>
       </c>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr"/>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Same</t>
+          <t>Next Town</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Hetzelfde</t>
+          <t>Volgende Stad</t>
         </is>
       </c>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeForEqual</t>
+          <t>.Boxes.idleGame.NextTown</t>
         </is>
       </c>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr"/>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Future Era</t>
+          <t>Scene Settings</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Toekomst</t>
+          <t>Scène Instellingen</t>
         </is>
       </c>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>.Eras.14</t>
+          <t>.Boxes.BetterMusic.SceneSettings</t>
         </is>
       </c>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr"/>
       <c r="B37" t="inlineStr">
         <is>
-          <t>min. level</t>
+          <t>Disabled: Visit a Map Sector first (M)!</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Minimum niveau</t>
+          <t>Gedeactiveerd: Bezoek eerst een provincie (M)!</t>
         </is>
       </c>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MinLevel</t>
+          <t>.Menu.Campagne.Warning</t>
         </is>
       </c>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr"/>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Anniversary Event</t>
+          <t>Beach</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Jubileum Evenement</t>
+          <t>Kust</t>
         </is>
       </c>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.forge_ages_event</t>
+          <t>.HiddenRewards.Positions.shore</t>
         </is>
       </c>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr"/>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Province Name</t>
+          <t>Defender defeated</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Provincienaam</t>
+          <t>Verdediging Verslagen</t>
         </is>
       </c>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>.Boxes.scoutingTimes.ProvinceName</t>
+          <t>.Boxes.GvGMap.Log.defender_defeated</t>
         </is>
       </c>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr"/>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Add Advice</t>
+          <t>FoE-Helper: Number of FPs in your bar.</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Aanbeveling toevoegen</t>
+          <t>FoE-Helper: Aantal FP in je balk.</t>
         </is>
       </c>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAddAdvice.Title</t>
+          <t>.StrategyPoints.FPInBar</t>
         </is>
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr"/>
       <c r="B41" t="inlineStr">
         <is>
-          <t>GB Investment Overview</t>
+          <t>New buildings: Daily FP/tile of replaced buildings</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>GG Investeringen Overzicht</t>
+          <t>Nieuwe gebouwen: Dagelijkse FP/grondvlakje van vervangen gebouwen</t>
         </is>
       </c>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.Title</t>
+          <t>.Boxes.GreatBuildings.FPPerTile</t>
         </is>
       </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr"/>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Advice</t>
+          <t>Steps</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Aanbeveling</t>
+          <t>Stappen</t>
         </is>
       </c>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Advice</t>
+          <t>.Boxes.EventChests.Steps</t>
         </is>
       </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr"/>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Displays game stats on goods, units, rewards, GBG</t>
+          <t>Army Advice</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Toont spelstatistieken van goederen, eenheden, beloningen, GvG</t>
+          <t>Legeraanbeveling</t>
         </is>
       </c>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>.Menu.Stats.Desc</t>
+          <t>.Boxes.BattleAssistArmyAdvice.Title</t>
         </is>
       </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr"/>
       <c r="B44" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/discord</t>
+          <t>If you delete previously recorded data, they cannot be retrieved.</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/discord</t>
+          <t>Als je opgeslagen data verwijdert, kan dit niet hersteld worden.</t>
         </is>
       </c>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.HelpLink</t>
+          <t>.Boxes.GuildMemberStat.DeleteDataWarning</t>
         </is>
       </c>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr"/>
       <c r="B45" t="inlineStr">
         <is>
-          <t>epic</t>
-[...6 lines deleted...]
-      </c>
+          <t>Confirm Reset?</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AllyRarity.epic</t>
+          <t>.Boxes.ProductionsRating.ConfirmReset</t>
         </is>
       </c>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr"/>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Danger</t>
+          <t>Item</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Gevaar</t>
+          <t>Naam</t>
         </is>
       </c>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsDanger</t>
+          <t>.Boxes.Productions.Headings.name</t>
         </is>
       </c>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr"/>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Open the antique dealer to update the data.</t>
+          <t>Random</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Open de antiquair om de gegevens bij te werken.</t>
+          <t>Willekeurige producties</t>
         </is>
       </c>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.VisitAntiqueDealerWarning</t>
+          <t>.Boxes.Productions.Headings.random_production</t>
         </is>
       </c>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr"/>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Scouting Time</t>
+          <t>Quest name</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Verkenningstijd</t>
+          <t>Opdracht naam</t>
         </is>
       </c>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>.Boxes.scoutingTimes.ScoutingTime</t>
+          <t>.Boxes.RecurringQuests.Table.Quest</t>
         </is>
       </c>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr"/>
       <c r="B49" t="inlineStr">
         <is>
-          <t>This GB's next level is currently LOCKED.</t>
+          <t>Spot is not safe. __fpcount__ additional FPs must be added.&lt;br&gt;Total to make spot safe: __totalfp__ FPs</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Het volgende niveau van dit GG is momenteel niet ontgrendeld.</t>
+          <t>Plek is niet veilig. Er moeten hiervoor nog __fpcount__ extra FP worden gestort.&lt;br&gt;Totaal voor een veilige plek: __totalfp__FP</t>
         </is>
       </c>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.LGNotOpen</t>
+          <t>.Boxes.Calculator.TTForderNegativeProfit</t>
         </is>
       </c>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr"/>
       <c r="B50" t="inlineStr">
         <is>
-          <t>SAAB</t>
+          <t>FP's</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>RTA</t>
+          <t>FP's</t>
         </is>
       </c>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>.Eras.19.short</t>
+          <t>.Boxes.FPCollector.FP</t>
         </is>
       </c>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr"/>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Friends</t>
+          <t>Scouting Info</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Vrienden</t>
+          <t>Verkenningsinformatie</t>
         </is>
       </c>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.SelectPlayerGroupFriend</t>
+          <t>.Boxes.scoutingTimes.Title</t>
         </is>
       </c>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr"/>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Shows a box that temporarily covers the FP entry field in GB after a donation. The value determines the duration the box is shown in seconds - when 0, the box does not show</t>
+          <t>Open automatically</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Toont een kader dat na een donatie tijdelijk het FP-invoerveld in GB bedekt. De waarde bepaalt de duur dat het vak wordt weergegeven in seconden - bij 0 wordt het vak niet weergegeven</t>
+          <t>Open automatisch</t>
         </is>
       </c>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>.Settings.doubleFPtimeout.Desc</t>
+          <t>.Boxes.Market.Settings.Autostart</t>
         </is>
       </c>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr"/>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Should the "Aztec Helper" box be opened when starting a Aztec Minigame?</t>
-[...6 lines deleted...]
-      </c>
+          <t>Displays a Box that covers the 'Collect All' Button, when FP can not be collected or not all buildings are motivated.</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>.Settings.ShowAztecHelper.Desc</t>
+          <t>.Settings.BlockCollectAll.Desc</t>
         </is>
       </c>
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr"/>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Consider attack bonus</t>
+          <t>Scouting Info</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Meetellen aanvalsbonus</t>
+          <t>Verkenning Info</t>
         </is>
       </c>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.ShowAttack</t>
+          <t>.Settings.ShowScoutingTimes.Title</t>
         </is>
       </c>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr"/>
       <c r="B55" t="inlineStr">
         <is>
-          <t>This tools helps to manage your goods inventory and market offers</t>
-[...6 lines deleted...]
-      </c>
+          <t>GE Goods Use</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>.Menu.MarketOffers.Desc</t>
+          <t>.Settings.GexStockWarning.Title</t>
         </is>
       </c>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr"/>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Choose your own Soundtrack!</t>
-[...6 lines deleted...]
-      </c>
+          <t>Max</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>.Menu.Music.Desc</t>
+          <t>.Boxes.ShopAssist.Max</t>
         </is>
       </c>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr"/>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Lower Era buildings</t>
-[...6 lines deleted...]
-      </c>
+          <t>Reset</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.HighlightOldBuildings</t>
+          <t>.Boxes.ProductionsRating.PresetReset</t>
         </is>
       </c>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr"/>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Qty</t>
+          <t>Hide GB from calculation and list.</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Aantal</t>
+          <t>Verberg GG voor gebruik in de berekening en de lijst.</t>
         </is>
       </c>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.number</t>
+          <t>.Boxes.Investment.Overview.HideGB</t>
         </is>
       </c>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr"/>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Continent Map Overview</t>
+          <t>Sectors</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Continentkaart</t>
+          <t>Sectoren</t>
         </is>
       </c>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>.Menu.Campagne.Title</t>
+          <t>.Boxes.GvGMap.Guild.Sectors</t>
         </is>
       </c>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr"/>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Save preset as:</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetPromptSaveAs</t>
+          <t>.Boxes.ProductionsRating.PresetDelete</t>
         </is>
       </c>
       <c r="G60" t="inlineStr"/>
       <c r="H60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr"/>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Target progress</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Speler</t>
+          <t>Doel vooruitgang</t>
         </is>
       </c>
       <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>.Boxes.Market.PlayerColumn</t>
+          <t>.Boxes.MergerGame.targetProgress</t>
         </is>
       </c>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr"/>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Hide GB from calculation and list.</t>
+          <t>Bronze Age</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Verberg GG voor gebruik in de berekening en de lijst.</t>
+          <t>Bronstijd</t>
         </is>
       </c>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.HideGB</t>
+          <t>.Eras.2</t>
         </is>
       </c>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr"/>
       <c r="B63" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total Progress based on this Efficiency: </t>
+          <t>Danger</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t xml:space="preserve">Totale voortgang op basis van deze efficiëntie: </t>
+          <t>Gevaar</t>
         </is>
       </c>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.EfficiencyTotalProgress</t>
+          <t>.Boxes.OwnpartCalculator.OptionsDanger</t>
         </is>
       </c>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr"/>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>Number of messages in the guild message center</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Instellingen</t>
+          <t>Aantal berichten in het gilde berichtencentrum</t>
         </is>
       </c>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Settings</t>
+          <t>.Boxes.GuildMemberStat.GuildMessages</t>
         </is>
       </c>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr"/>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Opens In</t>
+          <t>The player ID of the DB to be imported does not match the current account.</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Opent over</t>
+          <t>Het spelers ID uit de te importeren DB komt niet overeen met het huidige account.</t>
         </is>
       </c>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Expiration</t>
+          <t>.Boxes.DBExport.WrongDBPlayerID</t>
         </is>
       </c>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr"/>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Website Api-Token</t>
+          <t>Columns</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Website Api-token</t>
+          <t>Kolommen</t>
         </is>
       </c>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>.Settings.ApiToken.Title</t>
+          <t>.Boxes.MoppelHelper.Columns</t>
         </is>
       </c>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr"/>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Cancel</t>
-[...2 lines deleted...]
-      <c r="C67" t="inlineStr"/>
+          <t>Quantum Incursion Rewards</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>Quantum Invasie Beloningen</t>
+        </is>
+      </c>
       <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>.General.Cancel</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.guild_raids</t>
         </is>
       </c>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr"/>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Challenge will overflow!</t>
-[...2 lines deleted...]
-      <c r="C68" t="inlineStr"/>
+          <t>Notes</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>Notities</t>
+        </is>
+      </c>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.WorldChallengeOverflowWarning</t>
+          <t>.Menu.Notice.Title</t>
         </is>
       </c>
       <c r="G68" t="inlineStr"/>
       <c r="H68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr"/>
       <c r="B69" t="inlineStr">
         <is>
-          <t>danger</t>
+          <t>Efficiency</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>gevaar</t>
+          <t>Efficiëntie</t>
         </is>
       </c>
       <c r="D69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.danger</t>
+          <t>.Boxes.Productions.Headings.efficiency</t>
         </is>
       </c>
       <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr"/>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Efficiency (incl. keys)</t>
+          <t>Guild member</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Efficiency (incl. sleutels)</t>
+          <t>Gildelid</t>
         </is>
       </c>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Efficiency.anniversary</t>
+          <t>.Boxes.Notice.ContentHeadIsGuild</t>
         </is>
       </c>
       <c r="G70" t="inlineStr"/>
       <c r="H70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr"/>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Chains</t>
-[...2 lines deleted...]
-      <c r="C71" t="inlineStr"/>
+          <t>Add Advice</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>Aanbeveling toevoegen</t>
+        </is>
+      </c>
       <c r="D71" t="inlineStr"/>
       <c r="E71" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Chains</t>
+          <t>.Boxes.BattleAssistAddAdvice.Title</t>
         </is>
       </c>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr"/>
       <c r="B72" t="inlineStr">
         <is>
-          <t>is affected by life support</t>
-[...2 lines deleted...]
-      <c r="C72" t="inlineStr"/>
+          <t>Production</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>Productie</t>
+        </is>
+      </c>
       <c r="D72" t="inlineStr"/>
       <c r="E72" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.lifeSupport</t>
+          <t>.Boxes.CityMap.production</t>
         </is>
       </c>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr"/>
       <c r="B73" t="inlineStr">
         <is>
-          <t>City-Defense</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Stad-Verdediging</t>
+          <t>GG</t>
         </is>
       </c>
       <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>.Boxes.Units.defense</t>
+          <t>.Boxes.Infobox.FilterLevel</t>
         </is>
       </c>
       <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr"/>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Date</t>
+          <t>Advice</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Datum</t>
+          <t>Aanbeveling</t>
         </is>
       </c>
       <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.Date</t>
+          <t>.Boxes.BattleAssistAAConfig.Advice</t>
         </is>
       </c>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr"/>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Absolute Costs</t>
+          <t>Choose a player</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Absolute kosten</t>
+          <t>Kies een speler</t>
         </is>
       </c>
       <c r="D75" t="inlineStr"/>
       <c r="E75" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.absoluteCosts</t>
+          <t>.Boxes.Notice.ModalChoosePlayer</t>
         </is>
       </c>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr"/>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Event History page previously updated</t>
+          <t>Show own sector countdowns</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Alles is up-to-date</t>
+          <t>Laat de aftelling van eigen sectoren zien</t>
         </is>
       </c>
       <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.AllUpToDate</t>
+          <t>.Boxes.GuildFights.ShowOwnSectors</t>
         </is>
       </c>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr"/>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Terrain</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Terrein</t>
+          <t>Gratis</t>
         </is>
       </c>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Terrain</t>
+          <t>.Boxes.Outpost.TitleFree</t>
         </is>
       </c>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr"/>
       <c r="B78" t="inlineStr">
         <is>
-          <t>PvP-Arena</t>
+          <t>-- Create a player group ? --</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>PvP-Arena</t>
+          <t>-- Maak een speler groep aan?--</t>
         </is>
       </c>
       <c r="D78" t="inlineStr"/>
       <c r="E78" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Title</t>
+          <t>.Boxes.Notice.SelectPlayerGroupDefault</t>
         </is>
       </c>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr"/>
       <c r="B79" t="inlineStr">
         <is>
-          <t>BPs</t>
+          <t>Preview notification</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>BD's</t>
+          <t>Voorbeeld melding</t>
         </is>
       </c>
       <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.BPs</t>
+          <t>.Settings.NotificationPosition.ToastTestHeader</t>
         </is>
       </c>
       <c r="G79" t="inlineStr"/>
       <c r="H79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr"/>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Normalize Values</t>
-[...2 lines deleted...]
-      <c r="C80" t="inlineStr"/>
+          <t>Menu position</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>Menu positie</t>
+        </is>
+      </c>
       <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleRenormalize</t>
+          <t>.Settings.Entry.SelectedMenu</t>
         </is>
       </c>
       <c r="G80" t="inlineStr"/>
       <c r="H80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr"/>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Submit to City-Planner</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Gestort</t>
+          <t>Verzend naar stadsplanner</t>
         </is>
       </c>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Done</t>
+          <t>.Boxes.CityMap.OutpostSubmit</t>
         </is>
       </c>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr"/>
       <c r="B82" t="inlineStr">
         <is>
-          <t>AF</t>
+          <t>This GB's next level is currently LOCKED.</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>AT</t>
+          <t>Het volgende niveau van dit GG is momenteel niet ontgrendeld.</t>
         </is>
       </c>
       <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>.Eras.15.short</t>
+          <t>.Boxes.Calculator.LGNotOpen</t>
         </is>
       </c>
       <c r="G82" t="inlineStr"/>
       <c r="H82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr"/>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Daily Prod.</t>
+          <t>vertical</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Dagelijkse prod.</t>
+          <t>verticaal</t>
         </is>
       </c>
       <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.ModeDaily</t>
+          <t>.Boxes.CloseBox.Vertical</t>
         </is>
       </c>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr"/>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Switch view</t>
+          <t>Friends</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Wissel weergave</t>
+          <t>Vrienden</t>
         </is>
       </c>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Switch</t>
+          <t>.Boxes.Notice.SelectPlayerGroupFriend</t>
         </is>
       </c>
       <c r="G84" t="inlineStr"/>
       <c r="H84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr"/>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Site name</t>
+          <t>Siege deployed</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Site naam</t>
+          <t>Belegering gezet</t>
         </is>
       </c>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.SideName</t>
+          <t>.Boxes.GvGMap.Log.siege_deployed</t>
         </is>
       </c>
       <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr"/>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Defender replaced</t>
+          <t>Units - Daily</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Verdediging vervangen</t>
+          <t>Eenheden per dag</t>
         </is>
       </c>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.defender_replaced</t>
+          <t>.Boxes.Stats.BtnSource.statsUnitsD</t>
         </is>
       </c>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr"/>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Guild Member Overview</t>
+          <t>Opens In</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Gildeleden Overzicht</t>
+          <t>Opent over</t>
         </is>
       </c>
       <c r="D87" t="inlineStr"/>
       <c r="E87" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Title</t>
+          <t>.Boxes.Alerts.Form.Expiration</t>
         </is>
       </c>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr"/>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Description</t>
+          <t>Rating</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Omschrijving</t>
+          <t>Beoordeling</t>
         </is>
       </c>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Description</t>
+          <t>.Boxes.Market.Rating</t>
         </is>
       </c>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr"/>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Status</t>
+          <t>Defence%</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Status</t>
+          <t>Verdediging%</t>
         </is>
       </c>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Status</t>
+          <t>.Boxes.Units.Defend</t>
         </is>
       </c>
       <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr"/>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Building Recommendation</t>
+          <t>Show PvP-Arena-Protocol, when opening the PvP-Arena?</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Gebouw aanbeveling</t>
+          <t>Toon PvP Arena Protocol als je de PvP Arena opent?</t>
         </is>
       </c>
       <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.title</t>
+          <t>.Settings.ShowPvPArena.Desc</t>
         </is>
       </c>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr"/>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Disclaimer</t>
-[...2 lines deleted...]
-      <c r="C91" t="inlineStr"/>
+          <t>Type</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>Type</t>
+        </is>
+      </c>
       <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>.General.Disclaimer</t>
+          <t>.Boxes.PvPArena.Type</t>
         </is>
       </c>
       <c r="G91" t="inlineStr"/>
       <c r="H91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr"/>
       <c r="B92" t="inlineStr">
         <is>
-          <t>This is achievable when playing perfect</t>
+          <t>Quantum Incursion Map</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Dit is haalbaar als je perfect speelt</t>
+          <t>Quantum Invasie Kaart</t>
         </is>
       </c>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Simulation.Title</t>
+          <t>.Boxes.QIMap.Title</t>
         </is>
       </c>
       <c r="G92" t="inlineStr"/>
       <c r="H92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr"/>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Guild member</t>
+          <t>Pop Ups</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Gildelid</t>
+          <t>Vensters</t>
         </is>
       </c>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ContentHeadIsGuild</t>
+          <t>.Settings.Tab.Auto</t>
         </is>
       </c>
       <c r="G93" t="inlineStr"/>
       <c r="H93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr"/>
       <c r="B94" t="inlineStr">
         <is>
-          <t>PvP-Arena-Protocol</t>
+          <t>DD/MMM</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>PvP Arena Protocol</t>
+          <t>DD-MMM</t>
         </is>
       </c>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowPvPArena</t>
+          <t>.DateShort</t>
         </is>
       </c>
       <c r="G94" t="inlineStr"/>
       <c r="H94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr"/>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Blue Galaxy</t>
+          <t>only uncovered</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Blauwe Melkweg</t>
+          <t>alleen zichtbare</t>
         </is>
       </c>
       <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowBlueGalaxyHelper</t>
+          <t>.Boxes.HiddenRewards.onlyVis</t>
         </is>
       </c>
       <c r="G95" t="inlineStr"/>
       <c r="H95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr"/>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Guild Buildings</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Gilde Gebouwen</t>
+          <t>Niveau</t>
         </is>
       </c>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildBuildings</t>
+          <t>.General.Level</t>
         </is>
       </c>
       <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr"/>
       <c r="B97" t="inlineStr">
         <is>
-          <t>GBG Player Pop Up</t>
-[...2 lines deleted...]
-      <c r="C97" t="inlineStr"/>
+          <t>Blue Galaxy</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>Blauwe Melkweg</t>
+        </is>
+      </c>
       <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGPlayerInfo.Title</t>
+          <t>.Settings.Entry.ShowBlueGalaxyHelper</t>
         </is>
       </c>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr"/>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Date</t>
+          <t>Box Coordinates</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Datum</t>
+          <t>Venster coördinaten</t>
         </is>
       </c>
       <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Date</t>
+          <t>.Settings.Entry.ResetBoxPositions</t>
         </is>
       </c>
       <c r="G98" t="inlineStr"/>
       <c r="H98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr"/>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Required</t>
+          <t>Total of all goods</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Aantal</t>
+          <t>Totaal van alle goederen</t>
         </is>
       </c>
       <c r="D99" t="inlineStr"/>
       <c r="E99" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.DescRequired</t>
+          <t>.Boxes.GuildMemberStat.TotalGuildGoods</t>
         </is>
       </c>
       <c r="G99" t="inlineStr"/>
       <c r="H99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr"/>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Game Play</t>
-[...2 lines deleted...]
-      <c r="C100" t="inlineStr"/>
+          <t>Scouting Info</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>Scouting Info</t>
+        </is>
+      </c>
       <c r="D100" t="inlineStr"/>
       <c r="E100" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.GamePlay</t>
+          <t>.Settings.Entry.ShowScoutingTimes</t>
         </is>
       </c>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr"/>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Info + Website</t>
+          <t>horizontal</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Info + Website</t>
+          <t>horizontaal</t>
         </is>
       </c>
       <c r="D101" t="inlineStr"/>
       <c r="E101" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>.Settings.Tab.About</t>
+          <t>.Boxes.CloseBox.Horizontal</t>
         </is>
       </c>
       <c r="G101" t="inlineStr"/>
       <c r="H101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr"/>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Available</t>
-[...6 lines deleted...]
-      </c>
+          <t>Click here to see the changes:</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr"/>
       <c r="D102" t="inlineStr"/>
       <c r="E102" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.DescInStock</t>
+          <t>.Menu.NewVersion.Desc</t>
         </is>
       </c>
       <c r="G102" t="inlineStr"/>
       <c r="H102" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr"/>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Blue Galaxy Helper</t>
+          <t>Town Hall</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Blauwe Melkweg hulp</t>
+          <t>Stadhuis</t>
         </is>
       </c>
       <c r="D103" t="inlineStr"/>
       <c r="E103" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Title</t>
+          <t>.Boxes.Productions.Headings.main_building</t>
         </is>
       </c>
       <c r="G103" t="inlineStr"/>
       <c r="H103" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr"/>
       <c r="B104" t="inlineStr">
         <is>
-          <t>The import was completed successfully. Please reload the game.</t>
+          <t>Available</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>De import is succesvol afgerond. Herlaad alsjeblieft het spel .</t>
+          <t>Beschikbaar</t>
         </is>
       </c>
       <c r="D104" t="inlineStr"/>
       <c r="E104" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ImportSuccessful</t>
+          <t>.Boxes.Technologies.DescInStock</t>
         </is>
       </c>
       <c r="G104" t="inlineStr"/>
       <c r="H104" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr"/>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Anniversary-Event</t>
+          <t>Data</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Jubileum Evenement</t>
+          <t>Ingesloten data</t>
         </is>
       </c>
       <c r="D105" t="inlineStr"/>
       <c r="E105" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.anniversary_event</t>
+          <t>.Boxes.OwnpartCalculator.IncludeData</t>
         </is>
       </c>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr"/>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Defender defeated</t>
-[...6 lines deleted...]
-      </c>
+          <t>Add a webhook URL first!</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr"/>
       <c r="D106" t="inlineStr"/>
       <c r="E106" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.defender_defeated</t>
+          <t>.Boxes.Discord.WebhookUrlNeeded</t>
         </is>
       </c>
       <c r="G106" t="inlineStr"/>
       <c r="H106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr"/>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Attack times for the selected province have been copied.</t>
+          <t>GitHub: for more technical bug reports, concrete ideas and helping with development.</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Aanvalstijden voor de geselecteerde provincies is gekopieerd.</t>
+          <t>GitHub: voor meer technische fouten, concrete ideeën en helpen met de ontwikkeling.</t>
         </is>
       </c>
       <c r="D107" t="inlineStr"/>
       <c r="E107" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.CopyToClipBoard.Desc</t>
+          <t>.Settings.Help.Github</t>
         </is>
       </c>
       <c r="G107" t="inlineStr"/>
       <c r="H107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr"/>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Prevention</t>
-[...6 lines deleted...]
-      </c>
+          <t>Collect All Blocker</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr"/>
       <c r="D108" t="inlineStr"/>
       <c r="E108" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>.Boxes.doubleFPprevention.Text</t>
+          <t>.Settings.Entry.BlockCollectAll</t>
         </is>
       </c>
       <c r="G108" t="inlineStr"/>
       <c r="H108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr"/>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Stream Chart</t>
+          <t>BPs</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Ontwikkelingsgrafiek</t>
+          <t>BD's</t>
         </is>
       </c>
       <c r="D109" t="inlineStr"/>
       <c r="E109" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartTypeTitle.streamgraph</t>
+          <t>.Boxes.OwnpartCalculator.BPs</t>
         </is>
       </c>
       <c r="G109" t="inlineStr"/>
       <c r="H109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr"/>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Extensions</t>
+          <t>Workers used</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Uitbreidingen</t>
+          <t>Werkers gebruikt</t>
         </is>
       </c>
       <c r="D110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Extensions</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.MergerGame.Energy.care</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr"/>
       <c r="H110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr"/>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Motivate/Polish Helper</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Bewerken</t>
+          <t>Motiveren/Opknappen Helper</t>
         </is>
       </c>
       <c r="D111" t="inlineStr"/>
       <c r="E111" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Action.Edit</t>
+          <t>.Boxes.MoppelHelper.Title</t>
         </is>
       </c>
       <c r="G111" t="inlineStr"/>
       <c r="H111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr"/>
       <c r="B112" t="inlineStr">
         <is>
-          <t>started playing __number__ days ago</t>
-[...6 lines deleted...]
-      </c>
+          <t>Top 5</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr"/>
       <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.DaysPlayed</t>
+          <t>.Boxes.ProductionsRating.Fifth</t>
         </is>
       </c>
       <c r="G112" t="inlineStr"/>
       <c r="H112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr"/>
       <c r="B113" t="inlineStr">
         <is>
-          <t>To Build</t>
+          <t>invested FP</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Te bouwen</t>
+          <t>geïnvesteerde FP</t>
         </is>
       </c>
       <c r="D113" t="inlineStr"/>
       <c r="E113" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.toBuild</t>
+          <t>.Boxes.GuildMemberStat.FpInvested</t>
         </is>
       </c>
       <c r="G113" t="inlineStr"/>
       <c r="H113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr"/>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Area of all connected buildings that need roads divided by area of all roads multiplied by 100</t>
-[...2 lines deleted...]
-      <c r="C114" t="inlineStr"/>
+          <t>Active Collection Tasks</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>Actieve Collectie Taken</t>
+        </is>
+      </c>
       <c r="D114" t="inlineStr"/>
       <c r="E114" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.CityGridScoreText</t>
+          <t>.Boxes.idleGame.ActiveTasks</t>
         </is>
       </c>
       <c r="G114" t="inlineStr"/>
       <c r="H114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr"/>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Single</t>
-[...2 lines deleted...]
-      <c r="C115" t="inlineStr"/>
+          <t>Tasks</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>Taken</t>
+        </is>
+      </c>
       <c r="D115" t="inlineStr"/>
       <c r="E115" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Single</t>
+          <t>.Boxes.RecurringQuests.Table.Tasks</t>
         </is>
       </c>
       <c r="G115" t="inlineStr"/>
       <c r="H115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr"/>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Show only Favourites</t>
-[...6 lines deleted...]
-      </c>
+          <t>Shop Assistant</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr"/>
       <c r="D116" t="inlineStr"/>
       <c r="E116" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.ShowFavourites</t>
+          <t>.Settings.Entry.ShowShopAssist</t>
         </is>
       </c>
       <c r="G116" t="inlineStr"/>
       <c r="H116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr"/>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Background Music</t>
+          <t>Hide helper during battle</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Achtergrondmuziek</t>
+          <t>Verberg Helper tijdens gevechten</t>
         </is>
       </c>
       <c r="D117" t="inlineStr"/>
       <c r="E117" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>.Menu.Music.Title</t>
+          <t>.Settings.HideHelperDuringBattle.Title</t>
         </is>
       </c>
       <c r="G117" t="inlineStr"/>
       <c r="H117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr"/>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Submit</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Kosten</t>
+          <t>Verzenden</t>
         </is>
       </c>
       <c r="D118" t="inlineStr"/>
       <c r="E118" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Guild.Costs</t>
+          <t>.Boxes.CityMap.Submit</t>
         </is>
       </c>
       <c r="G118" t="inlineStr"/>
       <c r="H118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr"/>
       <c r="B119" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; has just contributed __points__ GE points.</t>
+          <t>https://docs.foe-helper.com/english/module/negotiation</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; heeft zojuist __points__ punten behaald in GE.</t>
+          <t>https://foe-helper.com/docs/2/negotioation-helper</t>
         </is>
       </c>
       <c r="D119" t="inlineStr"/>
       <c r="E119" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.GEX</t>
+          <t>.Boxes.Negotiation.HelpLink</t>
         </is>
       </c>
       <c r="G119" t="inlineStr"/>
       <c r="H119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr"/>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>Reset</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Evenement</t>
+          <t>Herstel</t>
         </is>
       </c>
       <c r="D120" t="inlineStr"/>
       <c r="E120" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.event</t>
+          <t>.Boxes.Treasury.Reset</t>
         </is>
       </c>
       <c r="G120" t="inlineStr"/>
       <c r="H120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr"/>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Progress</t>
+          <t>To gather this data, please open the goods and guild goods tab in the Production overview.</t>
         </is>
       </c>
       <c r="C121" t="inlineStr"/>
       <c r="D121" t="inlineStr"/>
       <c r="E121" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.Progress</t>
+          <t>.Boxes.PlayerProfile.OpenProduction</t>
         </is>
       </c>
       <c r="G121" t="inlineStr"/>
       <c r="H121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr"/>
       <c r="B122" t="inlineStr">
         <is>
-          <t>City planner</t>
+          <t>Event History page previously updated</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Standsplanner</t>
+          <t>Alles is up-to-date</t>
         </is>
       </c>
       <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowSubmitBox</t>
+          <t>.Boxes.Investment.AllUpToDate</t>
         </is>
       </c>
       <c r="G122" t="inlineStr"/>
       <c r="H122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr"/>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Upload/Send data to foe-helper.com</t>
+          <t>Neighbors</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Gegevensoverdracht naar foe-helper.com</t>
+          <t>Buren</t>
         </is>
       </c>
       <c r="D123" t="inlineStr"/>
       <c r="E123" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>.Settings.GlobalSend.Title</t>
+          <t>.Boxes.Market.TradePartnerNeighbor</t>
         </is>
       </c>
       <c r="G123" t="inlineStr"/>
       <c r="H123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr"/>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Expired Limited Buildings:</t>
+          <t>Please continue on your own</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Verlopen Gelimiteerde Gebouwen:</t>
+          <t>Onderhandel zelf verder</t>
         </is>
       </c>
       <c r="D124" t="inlineStr"/>
       <c r="E124" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>.InactiveBuildingsAlert.title</t>
+          <t>.Boxes.Negotiation.TryContinue</t>
         </is>
       </c>
       <c r="G124" t="inlineStr"/>
       <c r="H124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr"/>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Siege deleted</t>
+          <t>Guild Member Overview</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Belegering verwijderd</t>
+          <t>Gildeleden overzicht</t>
         </is>
       </c>
       <c r="D125" t="inlineStr"/>
       <c r="E125" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.siege_deleted</t>
+          <t>.Menu.GuildMemberStat.Title</t>
         </is>
       </c>
       <c r="G125" t="inlineStr"/>
       <c r="H125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr"/>
       <c r="B126" t="inlineStr">
         <is>
-          <t>__building__ - Level __level__</t>
+          <t>Create and manage reminders</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>__building__ - Niveau __level__</t>
+          <t>Maak en onderhoud herinneringen</t>
         </is>
       </c>
       <c r="D126" t="inlineStr"/>
       <c r="E126" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.MsgBuilding</t>
+          <t>.Menu.Alerts.Desc</t>
         </is>
       </c>
       <c r="G126" t="inlineStr"/>
       <c r="H126" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr"/>
       <c r="B127" t="inlineStr">
         <is>
-          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day, __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day) and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Please note: Boosted productions will actually be lower, because we do not add them per building here. Battle boosts will likely be higher than displayed, because we cannot retrieve information about allies.</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr"/>
       <c r="D127" t="inlineStr"/>
       <c r="E127" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEvenTTGoodsAttack</t>
+          <t>.Boxes.PlayerProfile.OtherPlayerDisclaimer</t>
         </is>
       </c>
       <c r="G127" t="inlineStr"/>
       <c r="H127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr"/>
       <c r="B128" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>max. level</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>Maximum level</t>
         </is>
       </c>
       <c r="D128" t="inlineStr"/>
       <c r="E128" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.guildExpedition</t>
+          <t>.Boxes.GuildMemberStat.MaxLevel</t>
         </is>
       </c>
       <c r="G128" t="inlineStr"/>
       <c r="H128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr"/>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Please note: Boosted productions will actually be lower, because we do not add them per building here. Battle boosts will likely be higher than displayed, because we cannot retrieve information about allies.</t>
-[...2 lines deleted...]
-      <c r="C129" t="inlineStr"/>
+          <t>Display FP Investment sums</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>Toon FP investeringstotalen</t>
+        </is>
+      </c>
       <c r="D129" t="inlineStr"/>
       <c r="E129" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.OtherPlayerDisclaimer</t>
+          <t>.Settings.ShowInvestments.Title</t>
         </is>
       </c>
       <c r="G129" t="inlineStr"/>
       <c r="H129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr"/>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Quantum-Incursions</t>
+          <t>Guilds</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Quantum Invasies</t>
+          <t>Gildes</t>
         </is>
       </c>
       <c r="D130" t="inlineStr"/>
       <c r="E130" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.guild_raids</t>
+          <t>.Boxes.GvGMap.Guilds</t>
         </is>
       </c>
       <c r="G130" t="inlineStr"/>
       <c r="H130" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr"/>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Fragments</t>
+          <t>Market Filter</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Fragmenten</t>
+          <t>Markt Filter</t>
         </is>
       </c>
       <c r="D131" t="inlineStr"/>
       <c r="E131" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.fragments</t>
+          <t>.Menu.Market.Title</t>
         </is>
       </c>
       <c r="G131" t="inlineStr"/>
       <c r="H131" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr"/>
       <c r="B132" t="inlineStr">
         <is>
-          <t xml:space="preserve">Data was successfully Uploaded…  Now visit </t>
+          <t>Clear All</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gegevens zijn succesvol geüpload …  Bezoek nu </t>
+          <t>Venster opschonen</t>
         </is>
       </c>
       <c r="D132" t="inlineStr"/>
       <c r="E132" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.SubmitSuccess</t>
+          <t>.Boxes.Infobox.ResetBox</t>
         </is>
       </c>
       <c r="G132" t="inlineStr"/>
       <c r="H132" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr"/>
       <c r="B133" t="inlineStr">
         <is>
-          <t>bottom right</t>
+          <t>AND</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>rechtsonder</t>
+          <t>EN</t>
         </is>
       </c>
       <c r="D133" t="inlineStr"/>
       <c r="E133" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.bottom-right</t>
+          <t>.Boxes.RecurringQuests.AND</t>
         </is>
       </c>
       <c r="G133" t="inlineStr"/>
       <c r="H133" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr"/>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Motivate/Polish Helper</t>
+          <t>Water</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Motiveren/Opknappen Helper</t>
+          <t>In het water</t>
         </is>
       </c>
       <c r="D134" t="inlineStr"/>
       <c r="E134" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>.Menu.Moppelhelper.Title</t>
+          <t>.HiddenRewards.Positions.water</t>
         </is>
       </c>
       <c r="G134" t="inlineStr"/>
       <c r="H134" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr"/>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Map</t>
+          <t>We still calculate with 5 tries, because we do not have the data to support negotiations with more tries.</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Kaart</t>
+          <t>We rekenen nog steeds met 5 beurten, omdat we niet voldoende gegevens hebben om meer beurten te ondersteunen.</t>
         </is>
       </c>
       <c r="D135" t="inlineStr"/>
       <c r="E135" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.OpenMap</t>
+          <t>.Boxes.Negotiation.ChanceGreaterThan5</t>
         </is>
       </c>
       <c r="G135" t="inlineStr"/>
       <c r="H135" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr"/>
       <c r="B136" t="inlineStr">
         <is>
-          <t>You have lost a higher era unit (above your current era). However you still have the chance to heal them with diamonds!</t>
+          <t>Grandprize</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Je hebt een eenheid van een hoger tijdperk verloren (boven je huidig tijdperk). Echter heb je nog een kans om deze te genezen met diamanten!</t>
+          <t>Hoofdprijs</t>
         </is>
       </c>
       <c r="D136" t="inlineStr"/>
       <c r="E136" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssist.Text.NextEra</t>
+          <t>.Boxes.FPCollector.grand_prize</t>
         </is>
       </c>
       <c r="G136" t="inlineStr"/>
       <c r="H136" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr"/>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Show only adjacent sectors countdowns</t>
+          <t>Fair (at lower stock)</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Laat alleen de aftelling van aanliggende sectoren zien</t>
+          <t>Eerlijk (bij lage voorraad)</t>
         </is>
       </c>
       <c r="D137" t="inlineStr"/>
       <c r="E137" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowAdjacentSectors</t>
+          <t>.Boxes.Market.TradeFairStock</t>
         </is>
       </c>
       <c r="G137" t="inlineStr"/>
       <c r="H137" t="inlineStr"/>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr"/>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Great Building</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Niveau</t>
+          <t>Groots Gebouw</t>
         </is>
       </c>
       <c r="D138" t="inlineStr"/>
       <c r="E138" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Level</t>
+          <t>.General.GB</t>
         </is>
       </c>
       <c r="G138" t="inlineStr"/>
       <c r="H138" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr"/>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Date &amp;amp; Time</t>
+          <t>Blue Galaxy Helper</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Datum en tijd</t>
+          <t>Blauwe Melkweg hulp</t>
         </is>
       </c>
       <c r="D139" t="inlineStr"/>
       <c r="E139" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Datetime</t>
+          <t>.Boxes.BlueGalaxy.Title</t>
         </is>
       </c>
       <c r="G139" t="inlineStr"/>
       <c r="H139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr"/>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Language</t>
-[...6 lines deleted...]
-      </c>
+          <t>Load current Beta</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr"/>
       <c r="D140" t="inlineStr"/>
       <c r="E140" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ChangeLanguage</t>
+          <t>.Settings.LoadBeta2.Title</t>
         </is>
       </c>
       <c r="G140" t="inlineStr"/>
       <c r="H140" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr"/>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Export presets</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C141" t="inlineStr"/>
       <c r="D141" t="inlineStr"/>
       <c r="E141" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetExport</t>
+          <t>.Boxes.ProductionsRating.PresetSave</t>
         </is>
       </c>
       <c r="G141" t="inlineStr"/>
       <c r="H141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr"/>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Map</t>
+          <t>Message</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Plattegrond</t>
+          <t>Bericht</t>
         </is>
       </c>
       <c r="D142" t="inlineStr"/>
       <c r="E142" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Map</t>
+          <t>.Boxes.Discord.Message</t>
         </is>
       </c>
       <c r="G142" t="inlineStr"/>
       <c r="H142" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr"/>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Water</t>
+          <t>Negotiation has been cancelled</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>In het water</t>
+          <t>Onderhandeling is afgebroken</t>
         </is>
       </c>
       <c r="D143" t="inlineStr"/>
       <c r="E143" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.water</t>
+          <t>.Boxes.Negotiation.Canceled</t>
         </is>
       </c>
       <c r="G143" t="inlineStr"/>
       <c r="H143" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr"/>
       <c r="B144" t="inlineStr">
         <is>
-          <t>For the full building you need: &lt;br&gt; A level 1 building or selection kit, all upgrades &lt;i&gt;and if shown here special upgrades.&lt;/i&gt;</t>
-[...6 lines deleted...]
-      </c>
+          <t>Average in __seasons__ seasons</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr"/>
       <c r="D144" t="inlineStr"/>
       <c r="E144" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Upgrades</t>
+          <t>.Boxes.GuildMemberStat.MemberDetail.Average</t>
         </is>
       </c>
       <c r="G144" t="inlineStr"/>
       <c r="H144" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr"/>
       <c r="B145" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/efficiency</t>
-[...2 lines deleted...]
-      <c r="C145" t="inlineStr"/>
+          <t>Space Age Mars</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>Ruimtetijdperk: Mars</t>
+        </is>
+      </c>
       <c r="D145" t="inlineStr"/>
       <c r="E145" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.HelpLink</t>
+          <t>.Eras.18</t>
         </is>
       </c>
       <c r="G145" t="inlineStr"/>
       <c r="H145" t="inlineStr"/>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr"/>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Submit Data</t>
-[...6 lines deleted...]
-      </c>
+          <t>Do you want the rewards from GBG and GE to be displayed in a stream over the rewards bar?</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr"/>
       <c r="D146" t="inlineStr"/>
       <c r="E146" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.TitleSend</t>
+          <t>.Settings.ShowGBGRewards.Desc</t>
         </is>
       </c>
       <c r="G146" t="inlineStr"/>
       <c r="H146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr"/>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Sum Inventory + Offered</t>
+          <t>delete inactivity warning</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Som Inventaris + Aangeboden</t>
+          <t>verwijder inactiviteit waarschuwing</t>
         </is>
       </c>
       <c r="D147" t="inlineStr"/>
       <c r="E147" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.InventoryOfferSum</t>
+          <t>.Boxes.GuildMemberStat.DeleteInactivityWarning</t>
         </is>
       </c>
       <c r="G147" t="inlineStr"/>
       <c r="H147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr"/>
       <c r="B148" t="inlineStr">
         <is>
-          <t>How many FPs remaining to level up</t>
+          <t>Overview</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Overblijvend aantal FP's tot level up</t>
+          <t>Overzicht</t>
         </is>
       </c>
       <c r="D148" t="inlineStr"/>
       <c r="E148" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.RestFPDesc</t>
+          <t>.Boxes.Castle.Overview</t>
         </is>
       </c>
       <c r="G148" t="inlineStr"/>
       <c r="H148" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr"/>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Help and Community</t>
+          <t>League Reward</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Help en Gemeenschap</t>
+          <t>Competitie Beloning</t>
         </is>
       </c>
       <c r="D149" t="inlineStr"/>
       <c r="E149" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>.Settings.Help.Title</t>
+          <t>.Boxes.FPCollector.league_reward</t>
         </is>
       </c>
       <c r="G149" t="inlineStr"/>
       <c r="H149" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr"/>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Shows you the available opportunities to earn castle points.</t>
+          <t>Double Collection</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Toont de beschikbare mogelijkheden om kasteelpunten te verdienen.</t>
+          <t>Dubbele verzameling</t>
         </is>
       </c>
       <c r="D150" t="inlineStr"/>
       <c r="E150" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>.Menu.Castle.Desc</t>
+          <t>.Boxes.PowerLeveling.DoubleCollection</t>
         </is>
       </c>
       <c r="G150" t="inlineStr"/>
       <c r="H150" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr"/>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Rewards from Seasonal or Special Events</t>
+          <t>Amount of sectors granted since last calculation.</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Beloningen van Speciale of Seizoen evenementen</t>
+          <t>Aantal onafhankelijkheden verleend sinds de laatste berekening.</t>
         </is>
       </c>
       <c r="D151" t="inlineStr"/>
       <c r="E151" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.__event</t>
-[...2 lines deleted...]
-      <c r="G151" t="inlineStr"/>
+          <t>.GvG.Independences.Tooltip</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>"Amount of sectors granted since last calculation."  ?
+- - -
+"Amount of sectors granted release since last calculation."</t>
+        </is>
+      </c>
       <c r="H151" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr"/>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Negotiation has been cancelled</t>
+          <t>This includes all fair trades where the offered good has a lower stock than the requested good</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Onderhandeling is afgebroken</t>
+          <t>Dit bevat alle eerlijke handel waarbij de aangeboden goederen een lagere voorraad hebben dan de gevraagde goederen</t>
         </is>
       </c>
       <c r="D152" t="inlineStr"/>
       <c r="E152" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Canceled</t>
+          <t>.Boxes.Market.TradeFairStockTT</t>
         </is>
       </c>
       <c r="G152" t="inlineStr"/>
       <c r="H152" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr"/>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Import presets</t>
-[...2 lines deleted...]
-      <c r="C153" t="inlineStr"/>
+          <t>Notification position</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>Positie Melding</t>
+        </is>
+      </c>
       <c r="D153" t="inlineStr"/>
       <c r="E153" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetImport</t>
+          <t>.Settings.NotificationsPosition.Title</t>
         </is>
       </c>
       <c r="G153" t="inlineStr"/>
       <c r="H153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr"/>
       <c r="B154" t="inlineStr">
         <is>
-          <t>GvG Map</t>
+          <t>SASH</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>GvG Kaart</t>
+          <t>RTRH</t>
         </is>
       </c>
       <c r="D154" t="inlineStr"/>
       <c r="E154" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Title</t>
+          <t>.Eras.23.short</t>
         </is>
       </c>
       <c r="G154" t="inlineStr"/>
       <c r="H154" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr"/>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Alerts</t>
+          <t>GB Cost Calc</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Alarmen</t>
+          <t>FP-calculator</t>
         </is>
       </c>
       <c r="D155" t="inlineStr"/>
       <c r="E155" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Tabs.Alerts</t>
+          <t>.Boxes.Calculator.Title</t>
         </is>
       </c>
       <c r="G155" t="inlineStr"/>
       <c r="H155" t="inlineStr"/>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr"/>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Residential</t>
+          <t>Click on the neighbours tab in the game to unlock the event list of your neighbours</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Woon</t>
+          <t>Klik op het tabblad Buren in het spel om de buren gebeurtenissen zichtbaar te maken</t>
         </is>
       </c>
       <c r="D156" t="inlineStr"/>
       <c r="E156" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.residential</t>
+          <t>.Boxes.MoppelHelper.NeighborsSocialTabTT</t>
         </is>
       </c>
       <c r="G156" t="inlineStr"/>
       <c r="H156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr"/>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Upload Data</t>
+          <t>Score</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Data Uploaden</t>
+          <t>Score</t>
         </is>
       </c>
       <c r="D157" t="inlineStr"/>
       <c r="E157" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>.Settings.Tab.Sending</t>
+          <t>.Boxes.ProductionsRating.Score</t>
         </is>
       </c>
       <c r="G157" t="inlineStr"/>
       <c r="H157" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr"/>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Soccer Cup Event</t>
+          <t>Billion</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Voetbalbeker Evenement</t>
+          <t>Miljard (B)</t>
         </is>
       </c>
       <c r="D158" t="inlineStr"/>
       <c r="E158" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.soccer_cup_event</t>
+          <t>.Boxes.idleGame.B</t>
         </is>
       </c>
       <c r="G158" t="inlineStr"/>
       <c r="H158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr"/>
       <c r="B159" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available Squares: </t>
-[...6 lines deleted...]
-      </c>
+          <t>Comparisons from your city</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr"/>
       <c r="D159" t="inlineStr"/>
       <c r="E159" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.FreeArea</t>
+          <t>.Boxes.ProductionsRating.TooltipTitle</t>
         </is>
       </c>
       <c r="G159" t="inlineStr"/>
       <c r="H159" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr"/>
       <c r="B160" t="inlineStr">
         <is>
-          <t>FE</t>
+          <t>Castle System</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>TT</t>
+          <t>Kastelen Systeem</t>
         </is>
       </c>
       <c r="D160" t="inlineStr"/>
       <c r="E160" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>.Eras.14.short</t>
+          <t>.Menu.Castle.Title</t>
         </is>
       </c>
       <c r="G160" t="inlineStr"/>
       <c r="H160" t="inlineStr"/>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr"/>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Saving and Restoring</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ascended/limited buildings</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr"/>
       <c r="D161" t="inlineStr"/>
       <c r="E161" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>.Settings.ExportSettings.Title</t>
+          <t>.Boxes.CityMap.limited</t>
         </is>
       </c>
       <c r="G161" t="inlineStr"/>
       <c r="H161" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr"/>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Army Advice</t>
+          <t xml:space="preserve">Settlements Resource Overview  - </t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>leger advies</t>
+          <t xml:space="preserve">Nederzetting Goederenoverzicht - </t>
         </is>
       </c>
       <c r="D162" t="inlineStr"/>
       <c r="E162" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowArmyAdvice</t>
+          <t>.Boxes.Outpost.TitleShort</t>
         </is>
       </c>
       <c r="G162" t="inlineStr"/>
       <c r="H162" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr"/>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Helper Battle visibility</t>
+          <t>Trades</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Gevechten helper zichtbaar</t>
+          <t>Aanbiedingen</t>
         </is>
       </c>
       <c r="D163" t="inlineStr"/>
       <c r="E163" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>.Settings.Entry.HideHelperDuringBattle</t>
+          <t>.Boxes.MoppelHelper.Trades</t>
         </is>
       </c>
       <c r="G163" t="inlineStr"/>
       <c r="H163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr"/>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Scouting Info</t>
+          <t>Rows processed</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Scouting Info</t>
+          <t>Rijen verwerkt</t>
         </is>
       </c>
       <c r="D164" t="inlineStr"/>
       <c r="E164" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowScoutingTimes</t>
+          <t>.Boxes.Treasury.RowNumber</t>
         </is>
       </c>
       <c r="G164" t="inlineStr"/>
       <c r="H164" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr"/>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Boost Values</t>
-[...6 lines deleted...]
-      </c>
+          <t>Show ascended/limited buildings</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr"/>
       <c r="D165" t="inlineStr"/>
       <c r="E165" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Values</t>
+          <t>.Boxes.ProductionsRating.NoLimitedExplanation</t>
         </is>
       </c>
       <c r="G165" t="inlineStr"/>
       <c r="H165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr"/>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Next era goods</t>
-[...6 lines deleted...]
-      </c>
+          <t>Only Favorites</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr"/>
       <c r="D166" t="inlineStr"/>
       <c r="E166" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.goods_next</t>
+          <t>.Boxes.ShopAssist.onlyFavourites</t>
         </is>
       </c>
       <c r="G166" t="inlineStr"/>
       <c r="H166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr"/>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Medals profit</t>
+          <t>See all available information of the current QI map.</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Medaille winst</t>
+          <t>Bekijk alle beschikbare informatie van de huidige QI-kaart.</t>
         </is>
       </c>
       <c r="D167" t="inlineStr"/>
       <c r="E167" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.MedalsProfit</t>
+          <t>.Menu.QIMap.Desc</t>
         </is>
       </c>
       <c r="G167" t="inlineStr"/>
       <c r="H167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr"/>
       <c r="B168" t="inlineStr">
         <is>
-          <t>No spot safe</t>
+          <t>Scouting Cost</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Geen veilige plaats</t>
+          <t>Verkenningskosten</t>
         </is>
       </c>
       <c r="D168" t="inlineStr"/>
       <c r="E168" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.NoPlaceSafe</t>
+          <t>.Boxes.scoutingTimes.ScoutingCost</t>
         </is>
       </c>
       <c r="G168" t="inlineStr"/>
       <c r="H168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr"/>
       <c r="B169" t="inlineStr">
         <is>
-          <t>ATTENTION: Not enough FP Packs in stock!&lt;br&gt;You only have __fpstock__ of __costs__FP&lt;br&gt;That is __tooless__FPs too few</t>
+          <t>Rating value of 1 __eraname__ good (in FP)</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>LET OP: FP voorraad is te laag&lt;br&gt;Je hebt maar __fpstock__ van de __costs__FP&lt;br&gt;Dat zijn __tooless__FP te weinig</t>
+          <t>Waardering van 1 __eraname__ goed (in FP)</t>
         </is>
       </c>
       <c r="D169" t="inlineStr"/>
       <c r="E169" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTForderFPStockLow</t>
+          <t>.Boxes.GreatBuildings.GoodsValue</t>
         </is>
       </c>
       <c r="G169" t="inlineStr"/>
       <c r="H169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr"/>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Hidden Reward</t>
-[...6 lines deleted...]
-      </c>
+          <t>Show Great Buildings</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr"/>
       <c r="D170" t="inlineStr"/>
       <c r="E170" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.hiddenReward</t>
+          <t>.Boxes.ProductionsRating.NoGBsExplanation</t>
         </is>
       </c>
       <c r="G170" t="inlineStr"/>
       <c r="H170" t="inlineStr"/>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr"/>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Double donation</t>
+          <t>Flying Island - Shards</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Dubbele donatie</t>
+          <t>Vliegend Eiland - Scherven</t>
         </is>
       </c>
       <c r="D171" t="inlineStr"/>
       <c r="E171" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>.Boxes.doubleFPprevention.Title</t>
+          <t>.Boxes.FPCollector.shards</t>
         </is>
       </c>
       <c r="G171" t="inlineStr"/>
       <c r="H171" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr"/>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Ok</t>
+          <t>Menu Length</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>OK</t>
+          <t>Menu Lengte</t>
         </is>
       </c>
       <c r="D172" t="inlineStr"/>
       <c r="E172" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.confirmGoodsMissmatch</t>
+          <t>.Settings.Entry.MenuLength</t>
         </is>
       </c>
       <c r="G172" t="inlineStr"/>
       <c r="H172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr"/>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Statistics</t>
+          <t>Allies Overview</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Statistieken</t>
+          <t>Bondgenotenoverzicht</t>
         </is>
       </c>
       <c r="D173" t="inlineStr"/>
       <c r="E173" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>.Menu.Stats.Title</t>
+          <t>.Boxes.AllyList.Title</t>
         </is>
       </c>
       <c r="G173" t="inlineStr"/>
       <c r="H173" t="inlineStr"/>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr"/>
       <c r="B174" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Switch view</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Wissel weergave</t>
         </is>
       </c>
       <c r="D174" t="inlineStr"/>
       <c r="E174" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Terrain_</t>
+          <t>.Boxes.GuildFights.Switch</t>
         </is>
       </c>
       <c r="G174" t="inlineStr"/>
       <c r="H174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr"/>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Winter-Event</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Winterevenement</t>
+          <t>Opslaan</t>
         </is>
       </c>
       <c r="D175" t="inlineStr"/>
       <c r="E175" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.winter_event</t>
+          <t>.Boxes.GexStat.Save</t>
         </is>
       </c>
       <c r="G175" t="inlineStr"/>
       <c r="H175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr"/>
       <c r="B176" t="inlineStr">
         <is>
-          <t>1m</t>
+          <t>You have lost a higher era unit (above your current era). However you still have the chance to heal them with diamonds!</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>1m</t>
+          <t>Je hebt een eenheid van een hoger tijdperk verloren (boven je huidig tijdperk). Echter heb je nog een kans om deze te genezen met diamanten!</t>
         </is>
       </c>
       <c r="D176" t="inlineStr"/>
       <c r="E176" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.1m</t>
+          <t>.Boxes.BattleAssist.Text.NextEra</t>
         </is>
       </c>
       <c r="G176" t="inlineStr"/>
       <c r="H176" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr"/>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Load current Beta</t>
-[...2 lines deleted...]
-      <c r="C177" t="inlineStr"/>
+          <t>Date &amp;amp; Time</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>Datum en tijd</t>
+        </is>
+      </c>
       <c r="D177" t="inlineStr"/>
       <c r="E177" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>.Settings.LoadBeta2.Title</t>
+          <t>.Boxes.Alerts.Form.Datetime</t>
         </is>
       </c>
       <c r="G177" t="inlineStr"/>
       <c r="H177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr"/>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Settlement Goods</t>
+          <t>???</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Goederen van de nederzetting</t>
+          <t>???</t>
         </is>
       </c>
       <c r="D178" t="inlineStr"/>
       <c r="E178" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.Title</t>
+          <t>.Menu.unitsGex.Title</t>
         </is>
       </c>
       <c r="G178" t="inlineStr"/>
       <c r="H178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr"/>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Aanpassen</t>
+          <t>Goederengebouwen</t>
         </is>
       </c>
       <c r="D179" t="inlineStr"/>
       <c r="E179" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.Edit</t>
+          <t>.Boxes.Productions.Headings.goods</t>
         </is>
       </c>
       <c r="G179" t="inlineStr"/>
       <c r="H179" t="inlineStr"/>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr"/>
       <c r="B180" t="inlineStr">
         <is>
-          <t>You have reached the end of this era</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Je hebt het einde van dit tijdperk bereikt</t>
+          <t>Overige</t>
         </is>
       </c>
       <c r="D180" t="inlineStr"/>
       <c r="E180" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.NoTechs</t>
+          <t>.Settings.Tab.Boxes</t>
         </is>
       </c>
       <c r="G180" t="inlineStr"/>
       <c r="H180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr"/>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Own part sum</t>
-[...6 lines deleted...]
-      </c>
+          <t>Best</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr"/>
       <c r="D181" t="inlineStr"/>
       <c r="E181" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.OwnPartSum</t>
+          <t>.Boxes.ProductionsRating.Best</t>
         </is>
       </c>
       <c r="G181" t="inlineStr"/>
       <c r="H181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr"/>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Rewards on the Board</t>
+          <t>Attacks</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Beloningen op het Bord</t>
+          <t>Aanvallen</t>
         </is>
       </c>
       <c r="D182" t="inlineStr"/>
       <c r="E182" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>.Boxes.EventPresents.Title</t>
+          <t>.Boxes.MoppelHelper.Attacks</t>
         </is>
       </c>
       <c r="G182" t="inlineStr"/>
       <c r="H182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr"/>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Other</t>
-[...6 lines deleted...]
-      </c>
+          <t>Average contribution and produced guild goods. This data is only accurate if you open the member contribution list every time after GE, QI and GBG ended and vistited the player recently</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr"/>
       <c r="D183" t="inlineStr"/>
       <c r="E183" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.generic_building</t>
+          <t>.Boxes.GuildMemberStat.MemberDetail.Info</t>
         </is>
       </c>
       <c r="G183" t="inlineStr"/>
       <c r="H183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr"/>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Filter buildings</t>
+          <t>Map</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Filter gebouwen</t>
+          <t>Plattegrond</t>
         </is>
       </c>
       <c r="D184" t="inlineStr"/>
       <c r="E184" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.FilterTable</t>
+          <t>.Boxes.BetterMusic.Map</t>
         </is>
       </c>
       <c r="G184" t="inlineStr"/>
       <c r="H184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr"/>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Displays the resources required (by item) for your Settlement.</t>
+          <t>FP GB ROI compared</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Overzicht van de benodigde goederen (per item) voor je nederzetting.</t>
+          <t>FP Grootse Gebouwen winst tegenover investering vergeleken</t>
         </is>
       </c>
       <c r="D185" t="inlineStr"/>
       <c r="E185" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>.Menu.OutP.Desc</t>
-[...2 lines deleted...]
-      <c r="G185" t="inlineStr"/>
+          <t>.Boxes.GreatBuildings.SuggestionTitle</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>ROI (Return on Investment)
+I don't know how to translate that, I don't even know what mechanics this is associated with.
+(Ritorno di investimento)
+Non so come tradurla, non so nemmeno a che meccanica è associata</t>
+        </is>
+      </c>
       <c r="H185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr"/>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Displays a window when opening the map, stating the scouting times of the currently available provinces and the current scouting progress</t>
+          <t>Chance</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Toont een venster bij het openen van de kaart met de verkenningstijden van de momenteel beschikbare provincies en de huidige verkenningsvoortgang</t>
+          <t>Kans</t>
         </is>
       </c>
       <c r="D186" t="inlineStr"/>
       <c r="E186" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>.Settings.ShowScoutingTimes.Desc</t>
+          <t>.Boxes.EventChests.Chance</t>
         </is>
       </c>
       <c r="G186" t="inlineStr"/>
       <c r="H186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr"/>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Eras</t>
+          <t>Helper Battle visibility</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Tijdperken</t>
+          <t>Gevechten helper zichtbaar</t>
         </is>
       </c>
       <c r="D187" t="inlineStr"/>
       <c r="E187" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Eras</t>
+          <t>.Settings.Entry.HideHelperDuringBattle</t>
         </is>
       </c>
       <c r="G187" t="inlineStr"/>
       <c r="H187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr"/>
       <c r="B188" t="inlineStr">
         <is>
-          <t>PE</t>
+          <t>In Stock</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Prog</t>
+          <t>Beschikbaar</t>
         </is>
       </c>
       <c r="D188" t="inlineStr"/>
       <c r="E188" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>.Eras.9.short</t>
+          <t>.Boxes.Campagne.DescInStock</t>
         </is>
       </c>
       <c r="G188" t="inlineStr"/>
       <c r="H188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr"/>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Show Guilds</t>
-[...6 lines deleted...]
-      </c>
+          <t>Shop Assistant</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr"/>
       <c r="D189" t="inlineStr"/>
       <c r="E189" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowOwner</t>
+          <t>.Boxes.ShopAssist.Title</t>
         </is>
       </c>
       <c r="G189" t="inlineStr"/>
       <c r="H189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr"/>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Traits</t>
-[...2 lines deleted...]
-      <c r="C190" t="inlineStr"/>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>Het duurt __days__ dagen totdat de investering van __costs__ FP is terugverdient bij een dagelijkse productie van __fpproduction__ FP/dag en __attackproduction__ % aanvalsbonus (gelijk aan __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/dag)</t>
+        </is>
+      </c>
       <c r="D190" t="inlineStr"/>
       <c r="E190" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.traits</t>
+          <t>.Boxes.GreatBuildings.BreakEvenTTAttack</t>
         </is>
       </c>
       <c r="G190" t="inlineStr"/>
       <c r="H190" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr"/>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Auto open Infobox</t>
+          <t>creates a List of all the matching GB you come accross in other Players GB List or the ranking</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Automatisch openen infobox</t>
+          <t>Creëer een lijst met alle overeenkomende GB's die je tegenkomt de GB lijst van andere spelers of ranglijst</t>
         </is>
       </c>
       <c r="D191" t="inlineStr"/>
       <c r="E191" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>.Settings.AutoOpenInfoBox.Title</t>
+          <t>.Menu.findGB.Desc</t>
         </is>
       </c>
       <c r="G191" t="inlineStr"/>
       <c r="H191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr"/>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Ally Overview</t>
+          <t>Save settings</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Bondgenotenoverzicht</t>
+          <t>Instellingen opslaan</t>
         </is>
       </c>
       <c r="D192" t="inlineStr"/>
       <c r="E192" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.Title</t>
+          <t>.Boxes.Settings.Save</t>
         </is>
       </c>
       <c r="G192" t="inlineStr"/>
       <c r="H192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr"/>
       <c r="B193" t="inlineStr">
         <is>
-          <t>24 hour clock</t>
-[...2 lines deleted...]
-      <c r="C193" t="inlineStr"/>
+          <t>Ages + No ages + Special</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>Tijdperk + Geen tijdperk + Speciaal</t>
+        </is>
+      </c>
       <c r="D193" t="inlineStr"/>
       <c r="E193" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Time24</t>
+          <t>.Boxes.Stats.BtnAllTittle</t>
         </is>
       </c>
       <c r="G193" t="inlineStr"/>
       <c r="H193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr"/>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Streets</t>
+          <t>GBG (after negotiation or fight)</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Wegen</t>
+          <t>GSP (na onderhandeling of gevecht)</t>
         </is>
       </c>
       <c r="D194" t="inlineStr"/>
       <c r="E194" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.street</t>
+          <t>.Boxes.FPCollector.battlegrounds_conquest</t>
         </is>
       </c>
       <c r="G194" t="inlineStr"/>
       <c r="H194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr"/>
       <c r="B195" t="inlineStr">
         <is>
-          <t>last update</t>
+          <t>Sum Needed</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>laatst bijgewerkt</t>
+          <t>Som Gevraagd</t>
         </is>
       </c>
       <c r="D195" t="inlineStr"/>
       <c r="E195" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.LastUpdate</t>
+          <t>.Boxes.MarketOffers.NeedSum</t>
         </is>
       </c>
       <c r="G195" t="inlineStr"/>
       <c r="H195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr"/>
       <c r="B196" t="inlineStr">
         <is>
-          <t>About</t>
+          <t>1 FP equals __goods__ goods</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Over</t>
+          <t>1 FP is gelijk aan __goods__ goederen</t>
         </is>
       </c>
       <c r="D196" t="inlineStr"/>
       <c r="E196" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>.Settings.Entry.About</t>
+          <t>.Boxes.GreatBuildings.GoodsPerFP</t>
         </is>
       </c>
       <c r="G196" t="inlineStr"/>
       <c r="H196" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr"/>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Carnival Event</t>
+          <t>Alerts</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Carnaval Evenement</t>
+          <t>Alarmen</t>
         </is>
       </c>
       <c r="D197" t="inlineStr"/>
       <c r="E197" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.carnival_event</t>
+          <t>.Boxes.Alerts.Tabs.Alerts</t>
         </is>
       </c>
       <c r="G197" t="inlineStr"/>
       <c r="H197" t="inlineStr"/>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr"/>
       <c r="B198" t="inlineStr">
         <is>
-          <t>This is not a valid token. Please check your input!</t>
+          <t>Medals</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Dit is geen geldige token. Controleer je invoer!</t>
+          <t>Medailles</t>
         </is>
       </c>
       <c r="D198" t="inlineStr"/>
       <c r="E198" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.ApiTokenLengthWrongBody</t>
+          <t>.Boxes.Investment.Overview.Medals</t>
         </is>
       </c>
       <c r="G198" t="inlineStr"/>
       <c r="H198" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr"/>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Explanation</t>
-[...6 lines deleted...]
-      </c>
+          <t>Do not show items with this currency</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr"/>
       <c r="D199" t="inlineStr"/>
       <c r="E199" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Exp</t>
+          <t>.Boxes.ShopAssist.filterCurrency</t>
         </is>
       </c>
       <c r="G199" t="inlineStr"/>
       <c r="H199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr"/>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Neighborhood</t>
+          <t>Show Guilds</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Buurt</t>
+          <t>Laat gildes zien</t>
         </is>
       </c>
       <c r="D200" t="inlineStr"/>
       <c r="E200" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Neighborhood</t>
+          <t>.Boxes.GuildFights.ShowOwner</t>
         </is>
       </c>
       <c r="G200" t="inlineStr"/>
       <c r="H200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr"/>
       <c r="B201" t="inlineStr">
         <is>
-          <t>GBG Player list</t>
-[...2 lines deleted...]
-      <c r="C201" t="inlineStr"/>
+          <t>Quantum Incursion</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>Quantum Invasie</t>
+        </is>
+      </c>
       <c r="D201" t="inlineStr"/>
       <c r="E201" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowGBGPlayerInfo</t>
+          <t>.Boxes.FPCollector.guild_raids</t>
         </is>
       </c>
       <c r="G201" t="inlineStr"/>
       <c r="H201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr"/>
       <c r="B202" t="inlineStr">
         <is>
-          <t>&lt;span style="color:#ffb539"&gt;__provinceName__&lt;/span&gt; was captured by &lt;span style="color:__attackerColor__;text-shadow: 0 1px 1px __attackerShadow__"&gt;__attackerName__&lt;/span&gt; and is locked until __untilOccupied__.</t>
+          <t>GE Main Encounters</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Provincie &lt;span style="color:#ffb539"&gt;__provinceName__&lt;/span&gt; is veroverd door &lt;span style="color:__attackerColor__;text-shadow: 0 1px 1px __attackerShadow__"&gt;__attackerName__&lt;/span&gt; en is vergrendeld tot __untilOccupied__.</t>
+          <t>GEX hoofdontmoetingen</t>
         </is>
       </c>
       <c r="D202" t="inlineStr"/>
       <c r="E202" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.GildFightOccupied</t>
+          <t>.Boxes.Castle.GexLastOfSections</t>
         </is>
       </c>
       <c r="G202" t="inlineStr"/>
       <c r="H202" t="inlineStr"/>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr"/>
       <c r="B203" t="inlineStr">
         <is>
-          <t>No age</t>
+          <t>Find Special Building</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Geen tijdperk</t>
+          <t>Vind Speciaal Gebouw</t>
         </is>
       </c>
       <c r="D203" t="inlineStr"/>
       <c r="E203" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>.Eras.0</t>
+          <t>.Boxes.ProductionsRating.FindSpecialBuilding</t>
         </is>
       </c>
       <c r="G203" t="inlineStr"/>
       <c r="H203" t="inlineStr"/>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr"/>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Negotiation Helper</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Handels assistent</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="D204" t="inlineStr"/>
       <c r="E204" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>.Settings.Entry.AutomaticNegotiation</t>
+          <t>.Boxes.PowerLeveling.Level</t>
         </is>
       </c>
       <c r="G204" t="inlineStr"/>
       <c r="H204" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr"/>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Tijdperk</t>
+          <t>Naam</t>
         </is>
       </c>
       <c r="D205" t="inlineStr"/>
       <c r="E205" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Era</t>
+          <t>.Boxes.MoppelHelper.Name</t>
         </is>
       </c>
       <c r="G205" t="inlineStr"/>
       <c r="H205" t="inlineStr"/>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr"/>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Item</t>
+          <t>Which buttons do you want in the menu?&lt;br&gt;Green: show button. Red: don't show button.</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Naam</t>
+          <t>Welke knoppen moeten zichtbaar zijn in het menu?&lt;br&gt;Groen: toon knop. Rood: Verberg knop.</t>
         </is>
       </c>
       <c r="D206" t="inlineStr"/>
       <c r="E206" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.name</t>
+          <t>.Settings.MenuContent.Desc</t>
         </is>
       </c>
       <c r="G206" t="inlineStr"/>
       <c r="H206" t="inlineStr"/>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr"/>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Your Alcatraz is ready to collect!</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Klaar</t>
+          <t>Jouw Alcatraz is klaar om verzameld te worden!</t>
         </is>
       </c>
       <c r="D207" t="inlineStr"/>
       <c r="E207" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.Done</t>
+          <t>.Boxes.Units.AlcaHarvest</t>
         </is>
       </c>
       <c r="G207" t="inlineStr"/>
       <c r="H207" t="inlineStr"/>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr"/>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Rang</t>
+          <t>Speler</t>
         </is>
       </c>
       <c r="D208" t="inlineStr"/>
       <c r="E208" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Rank</t>
+          <t>.Boxes.PvPArena.PlayerName</t>
         </is>
       </c>
       <c r="G208" t="inlineStr"/>
       <c r="H208" t="inlineStr"/>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr"/>
       <c r="B209" t="inlineStr">
         <is>
-          <t>New Events found!</t>
+          <t>Total</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Nieuwe gebeurtenissen gevonden!</t>
+          <t>Totaal</t>
         </is>
       </c>
       <c r="D209" t="inlineStr"/>
       <c r="E209" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.PlayerFound</t>
+          <t>.Boxes.Productions.GoodEraTotal</t>
         </is>
       </c>
       <c r="G209" t="inlineStr"/>
       <c r="H209" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr"/>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Ally</t>
+          <t>Events</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Bondgenoot</t>
+          <t>Evenementen</t>
         </is>
       </c>
       <c r="D210" t="inlineStr"/>
       <c r="E210" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.Ally</t>
+          <t>.Boxes.Kits.Events</t>
         </is>
       </c>
       <c r="G210" t="inlineStr"/>
       <c r="H210" t="inlineStr"/>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr"/>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Guild Expedition</t>
-[...2 lines deleted...]
-      <c r="C211" t="inlineStr"/>
+          <t>Group</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>Groep</t>
+        </is>
+      </c>
       <c r="D211" t="inlineStr"/>
       <c r="E211" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>.Boxes.General.Guild_Expedition</t>
+          <t>.Boxes.Notice.NewGroup</t>
         </is>
       </c>
       <c r="G211" t="inlineStr"/>
       <c r="H211" t="inlineStr"/>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr"/>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Guild defeated</t>
+          <t>A list of all guild members, their buildings and activity, and some treasury data</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Gilde verslagen</t>
+          <t>Statistiek van een gildelid</t>
         </is>
       </c>
       <c r="D212" t="inlineStr"/>
       <c r="E212" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.clan_defeated</t>
+          <t>.Menu.GuildMemberStat.Desc</t>
         </is>
       </c>
       <c r="G212" t="inlineStr"/>
       <c r="H212" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr"/>
       <c r="B213" t="inlineStr">
         <is>
-          <t>2k quest mark</t>
-[...6 lines deleted...]
-      </c>
+          <t>Reset to default</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr"/>
       <c r="D213" t="inlineStr"/>
       <c r="E213" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>.Settings.Entry.Show2kQuestMark</t>
+          <t>.Boxes.ProductionsRating.Reset</t>
         </is>
       </c>
       <c r="G213" t="inlineStr"/>
       <c r="H213" t="inlineStr"/>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr"/>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Your Treasure Hourly</t>
+          <t>1m</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Goederen - p/uur</t>
+          <t>1m</t>
         </is>
       </c>
       <c r="D214" t="inlineStr"/>
       <c r="E214" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsTreasurePlayerH</t>
+          <t>.Boxes.Alerts.Time.1m</t>
         </is>
       </c>
       <c r="G214" t="inlineStr"/>
       <c r="H214" t="inlineStr"/>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr"/>
       <c r="B215" t="inlineStr">
         <is>
-          <t>remaining FPs</t>
+          <t>Ranged Unit</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>resterende FP's</t>
+          <t>Afstandseenheid</t>
         </is>
       </c>
       <c r="D215" t="inlineStr"/>
       <c r="E215" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.RemainingFP</t>
+          <t>.Boxes.Units.short_ranged</t>
         </is>
       </c>
       <c r="G215" t="inlineStr"/>
       <c r="H215" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr"/>
       <c r="B216" t="inlineStr">
         <is>
-          <t>1h</t>
+          <t>Filters all members with existing new progress.</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>1u</t>
+          <t>Filtert alle leden met nieuwe activiteit.</t>
         </is>
       </c>
       <c r="D216" t="inlineStr"/>
       <c r="E216" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.1h</t>
+          <t>.Boxes.GuildFights.ProgressFilterDesc</t>
         </is>
       </c>
       <c r="G216" t="inlineStr"/>
       <c r="H216" t="inlineStr"/>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr"/>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Offer</t>
-[...2 lines deleted...]
-      <c r="C217" t="inlineStr"/>
+          <t>Battle</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>Gevecht</t>
+        </is>
+      </c>
       <c r="D217" t="inlineStr"/>
       <c r="E217" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Item</t>
+          <t>.Boxes.Castle.Battle</t>
         </is>
       </c>
       <c r="G217" t="inlineStr"/>
       <c r="H217" t="inlineStr"/>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr"/>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Oceanic Future</t>
+          <t>GE Relic Rewards (Temple of Relic)</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Oceanische toekomst</t>
+          <t>GE Relieken beloningen (reliekentempel)</t>
         </is>
       </c>
       <c r="D218" t="inlineStr"/>
       <c r="E218" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>.Eras.16</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.guildExpedition</t>
         </is>
       </c>
       <c r="G218" t="inlineStr"/>
       <c r="H218" t="inlineStr"/>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr"/>
       <c r="B219" t="inlineStr">
         <is>
-          <t>A preset with this name already exists.</t>
-[...2 lines deleted...]
-      <c r="C219" t="inlineStr"/>
+          <t>Records</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>Rijen</t>
+        </is>
+      </c>
       <c r="D219" t="inlineStr"/>
       <c r="E219" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetNameExists</t>
+          <t>.Boxes.DBExport.Records</t>
         </is>
       </c>
       <c r="G219" t="inlineStr"/>
       <c r="H219" t="inlineStr"/>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr"/>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>FP boost</t>
         </is>
       </c>
       <c r="C220" t="inlineStr"/>
       <c r="D220" t="inlineStr"/>
       <c r="E220" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>.Boxes.CityBuilder.Zoom</t>
+          <t>.Boxes.Productions.fp_boost</t>
         </is>
       </c>
       <c r="G220" t="inlineStr"/>
       <c r="H220" t="inlineStr"/>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr"/>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Lost</t>
+          <t>Expired Trades</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Verloren</t>
+          <t>Verlopen Handel</t>
         </is>
       </c>
       <c r="D221" t="inlineStr"/>
       <c r="E221" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>.Boxes.UnitsGex.Lost</t>
+          <t>.Boxes.MarketOffersEvents.Expired</t>
         </is>
       </c>
       <c r="G221" t="inlineStr"/>
       <c r="H221" t="inlineStr"/>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr"/>
       <c r="B222" t="inlineStr">
         <is>
-          <t>List of your latest investments</t>
+          <t>Stage</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Lijst van je recente investeringen</t>
+          <t>Fase</t>
         </is>
       </c>
       <c r="D222" t="inlineStr"/>
       <c r="E222" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>.Menu.Investment.Desc</t>
+          <t>.Boxes.UnitsGex.Stage</t>
         </is>
       </c>
       <c r="G222" t="inlineStr"/>
       <c r="H222" t="inlineStr"/>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr"/>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Guild supporting buildings</t>
+          <t>safe</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Gilde ondersteunende gebouwen</t>
+          <t>veilig</t>
         </is>
       </c>
       <c r="D223" t="inlineStr"/>
       <c r="E223" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildSupportBuildings</t>
+          <t>.Boxes.Investment.Safe</t>
         </is>
       </c>
       <c r="G223" t="inlineStr"/>
       <c r="H223" t="inlineStr"/>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr"/>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day)</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Opslaan</t>
+          <t>Het duurt __days__ dagen totdat de investering van __costs__ FP is terugverdient bij een dagelijkse productie vanf __fpproduction__ FP/dag en __goodsproduction__ goederen/dag (gelijk aan __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/dag)</t>
         </is>
       </c>
       <c r="D224" t="inlineStr"/>
       <c r="E224" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.SettingsSave</t>
+          <t>.Boxes.GreatBuildings.BreakEvenTTGoods</t>
         </is>
       </c>
       <c r="G224" t="inlineStr"/>
       <c r="H224" t="inlineStr"/>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr"/>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Only Affordable Offers</t>
+          <t>Goods Inventory</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Alleen haalbare aanbiedingen</t>
+          <t>Goedereninventaris</t>
         </is>
       </c>
       <c r="D225" t="inlineStr"/>
       <c r="E225" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>.Boxes.Market.OnlyAffordable</t>
+          <t>.Boxes.MarketOffers.Title</t>
         </is>
       </c>
       <c r="G225" t="inlineStr"/>
       <c r="H225" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr"/>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Active</t>
+          <t>Available energy</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Geactiveerd</t>
+          <t>Beschikbare energie</t>
         </is>
       </c>
       <c r="D226" t="inlineStr"/>
       <c r="E226" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Active</t>
+          <t>.Boxes.MergerGame.availableCurrency.anniversary</t>
         </is>
       </c>
       <c r="G226" t="inlineStr"/>
       <c r="H226" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr"/>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Display Event Assistants</t>
+          <t>No Incidents displayed.</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Toon de Event Assistent</t>
+          <t>Geen incidenten aanwezig.</t>
         </is>
       </c>
       <c r="D227" t="inlineStr"/>
       <c r="E227" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>.Settings.ShowEventChest.Title</t>
+          <t>.Boxes.HiddenRewards.NoEvents</t>
         </is>
       </c>
       <c r="G227" t="inlineStr"/>
       <c r="H227" t="inlineStr"/>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr"/>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Exclude from closing</t>
+          <t>English</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Uitsluiten van sluiten</t>
+          <t>Nederlands</t>
         </is>
       </c>
       <c r="D228" t="inlineStr"/>
       <c r="E228" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.ExcludeFromClosing</t>
+          <t>._Language</t>
         </is>
       </c>
       <c r="G228" t="inlineStr"/>
       <c r="H228" t="inlineStr"/>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr"/>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Without an API token for this world (obtainable free of charge from the website) you cannot transfer cities or notes.&lt;br&gt;Click here for instructions:</t>
+          <t>Zoom</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Zonder een API-token voor deze wereld (gratis verkrijgbaar via de website) kun je geen steden of notities overdragen.&lt;br&gt;Klik hier voor instructies:</t>
+          <t>Zoom</t>
         </is>
       </c>
       <c r="D229" t="inlineStr"/>
       <c r="E229" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.MissingApiKeySubmitError</t>
+          <t>.Boxes.GvGMap.Action.Zoom</t>
         </is>
       </c>
       <c r="G229" t="inlineStr"/>
       <c r="H229" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr"/>
       <c r="B230" t="inlineStr">
         <is>
-          <t>The current Status of the game</t>
+          <t>2k quest mark</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>De huidige status van het spel</t>
+          <t>Opdrachtengrens</t>
         </is>
       </c>
       <c r="D230" t="inlineStr"/>
       <c r="E230" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Status.Title</t>
+          <t>.Settings.Entry.Show2kQuestMark</t>
         </is>
       </c>
       <c r="G230" t="inlineStr"/>
       <c r="H230" t="inlineStr"/>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr"/>
       <c r="B231" t="inlineStr">
         <is>
-          <t>If upon opening the GE stage unlock dialogue the precentual goods use is higher than the threshold given below, a box is generated listing the percentual goods use in relation to the treasury stock. '0' will always open the box, '100' never.</t>
+          <t>Block board when Task complete</t>
         </is>
       </c>
       <c r="C231" t="inlineStr"/>
       <c r="D231" t="inlineStr"/>
       <c r="E231" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>.Settings.GexStockWarning.Desc</t>
+          <t>.Boxes.MergerGame.opticalTaskWarning</t>
         </is>
       </c>
       <c r="G231" t="inlineStr"/>
       <c r="H231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr"/>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Settlements Overview</t>
+          <t>show snapshot log button</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Nederzetting Overzicht</t>
+          <t>Toon snapshot log knop</t>
         </is>
       </c>
       <c r="D232" t="inlineStr"/>
       <c r="E232" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>.Menu.OutP.Title</t>
+          <t>.Boxes.GuildFights.ShowLogButton</t>
         </is>
       </c>
       <c r="G232" t="inlineStr"/>
       <c r="H232" t="inlineStr"/>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr"/>
       <c r="B233" t="inlineStr">
         <is>
-          <t>FP's</t>
+          <t>Streets</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>FP's</t>
+          <t>Wegen</t>
         </is>
       </c>
       <c r="D233" t="inlineStr"/>
       <c r="E233" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.FP</t>
+          <t>.Boxes.Productions.Headings.street</t>
         </is>
       </c>
       <c r="G233" t="inlineStr"/>
       <c r="H233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr"/>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Should the "Close all windows" box be opened automatically after the game starts?</t>
+          <t>Calendar Completion</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Moet de box "Alle vensters sluiten" automatisch geopend worden na het starten van het spel?</t>
+          <t>Kalender Voltooiing</t>
         </is>
       </c>
       <c r="D234" t="inlineStr"/>
       <c r="E234" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>.Settings.AutoOpenCloseBox.Desc</t>
+          <t>.Boxes.FPCollector.reward_calendar_completion</t>
         </is>
       </c>
       <c r="G234" t="inlineStr"/>
       <c r="H234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr"/>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Profit</t>
+          <t>Displays game stats on goods, units, rewards, GBG</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Winst</t>
+          <t>Toont spelstatistieken van goederen, eenheden, beloningen, GvG</t>
         </is>
       </c>
       <c r="D235" t="inlineStr"/>
       <c r="E235" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Profit</t>
+          <t>.Menu.Stats.Desc</t>
         </is>
       </c>
       <c r="G235" t="inlineStr"/>
       <c r="H235" t="inlineStr"/>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr"/>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Reset</t>
-[...2 lines deleted...]
-      <c r="C236" t="inlineStr"/>
+          <t>Halloween Event</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>Halloween Evenement</t>
+        </is>
+      </c>
       <c r="D236" t="inlineStr"/>
       <c r="E236" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetReset</t>
+          <t>.Boxes.FPCollector.halloween_event</t>
         </is>
       </c>
       <c r="G236" t="inlineStr"/>
       <c r="H236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr"/>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Progress per key</t>
+          <t>Round</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Voortgang per sleutel</t>
+          <t>Poging</t>
         </is>
       </c>
       <c r="D237" t="inlineStr"/>
       <c r="E237" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeyValue.care</t>
+          <t>.Boxes.Negotiation.Round</t>
         </is>
       </c>
       <c r="G237" t="inlineStr"/>
       <c r="H237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr"/>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Rogue Only Warning</t>
-[...6 lines deleted...]
-      </c>
+          <t>Display times in server time</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr"/>
       <c r="D238" t="inlineStr"/>
       <c r="E238" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowRougeUnitWarning</t>
+          <t>.Boxes.GuildFights.ShowServerTime</t>
         </is>
       </c>
       <c r="G238" t="inlineStr"/>
       <c r="H238" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr"/>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Accepted Trades</t>
+          <t>Explanation</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Geaccepteerde Handel</t>
+          <t>Uitleg</t>
         </is>
       </c>
       <c r="D239" t="inlineStr"/>
       <c r="E239" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.Accepted</t>
+          <t>.Boxes.BattleAssistAAConfig.Exp</t>
         </is>
       </c>
       <c r="G239" t="inlineStr"/>
       <c r="H239" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr"/>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Great Buildings</t>
+          <t>Neighborhood</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Grootse Gebouwen</t>
+          <t>Buurt</t>
         </is>
       </c>
       <c r="D240" t="inlineStr"/>
       <c r="E240" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GreatBuildings</t>
+          <t>.Boxes.Alerts.Form.Neighborhood</t>
         </is>
       </c>
       <c r="G240" t="inlineStr"/>
       <c r="H240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr"/>
       <c r="B241" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
-      <c r="C241" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C241" t="inlineStr"/>
       <c r="D241" t="inlineStr"/>
       <c r="E241" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Unknown</t>
+          <t>.Boxes.FPCollector.null</t>
         </is>
       </c>
       <c r="G241" t="inlineStr"/>
       <c r="H241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr"/>
       <c r="B242" t="inlineStr">
         <is>
-          <t>creates a List of all the matching GB you come accross in other Players GB List or the ranking</t>
-[...6 lines deleted...]
-      </c>
+          <t>Settlement Playthroughs</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr"/>
       <c r="D242" t="inlineStr"/>
       <c r="E242" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>.Menu.findGB.Desc</t>
+          <t>.Boxes.PlayerProfile.Settlements</t>
         </is>
       </c>
       <c r="G242" t="inlineStr"/>
       <c r="H242" t="inlineStr"/>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr"/>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Daily goods</t>
+          <t>Castle System</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Dagelijkse goederen</t>
+          <t>Kasteelsysteem</t>
         </is>
       </c>
       <c r="D243" t="inlineStr"/>
       <c r="E243" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.DailyGoods</t>
+          <t>.Boxes.Castle.Title</t>
         </is>
       </c>
       <c r="G243" t="inlineStr"/>
       <c r="H243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr"/>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Ext</t>
+          <t>Need</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Extern</t>
+          <t>Nodig</t>
         </is>
       </c>
       <c r="D244" t="inlineStr"/>
       <c r="E244" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Ext</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.Market.NeedColumn</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr"/>
       <c r="H244" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr"/>
       <c r="B245" t="inlineStr">
         <is>
-          <t>max Lvl</t>
-[...6 lines deleted...]
-      </c>
+          <t>Send selected provinces to Discord with selected template</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr"/>
       <c r="D245" t="inlineStr"/>
       <c r="E245" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>.Boxes.findGB.maxLvl</t>
+          <t>.Boxes.GuildFights.DiscordSendSelectionCustom</t>
         </is>
       </c>
       <c r="G245" t="inlineStr"/>
       <c r="H245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr"/>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Treasure</t>
+          <t>This tools helps to manage your goods inventory and market offers</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Goederen</t>
+          <t>Deze tool helpt met het managen van je goederen voorraad and markt aanbiedingen</t>
         </is>
       </c>
       <c r="D246" t="inlineStr"/>
       <c r="E246" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsTreasurePlayerH</t>
+          <t>.Menu.MarketOffers.Desc</t>
         </is>
       </c>
       <c r="G246" t="inlineStr"/>
       <c r="H246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr"/>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Only Unlocked</t>
-[...2 lines deleted...]
-      <c r="C247" t="inlineStr"/>
+          <t>Bonus</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>Bonus</t>
+        </is>
+      </c>
       <c r="D247" t="inlineStr"/>
       <c r="E247" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.onlyUnlocked</t>
+          <t>.Boxes.cardGame.Bonus</t>
         </is>
       </c>
       <c r="G247" t="inlineStr"/>
       <c r="H247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr"/>
       <c r="B248" t="inlineStr">
         <is>
-          <t>CE</t>
+          <t>1h</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>HT</t>
+          <t>1u</t>
         </is>
       </c>
       <c r="D248" t="inlineStr"/>
       <c r="E248" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>.Eras.12.short</t>
+          <t>.Boxes.Alerts.Time.1h</t>
         </is>
       </c>
       <c r="G248" t="inlineStr"/>
       <c r="H248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr"/>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Delete this preset?</t>
-[...2 lines deleted...]
-      <c r="C249" t="inlineStr"/>
+          <t>Upload/Send data to foe-helper.com</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>Gegevensoverdracht naar foe-helper.com</t>
+        </is>
+      </c>
       <c r="D249" t="inlineStr"/>
       <c r="E249" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetConfirmDelete</t>
+          <t>.Settings.GlobalSend.Title</t>
         </is>
       </c>
       <c r="G249" t="inlineStr"/>
       <c r="H249" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr"/>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Guild Member</t>
-[...6 lines deleted...]
-      </c>
+          <t>is affected by life support</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr"/>
       <c r="D250" t="inlineStr"/>
       <c r="E250" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Player</t>
+          <t>.Boxes.Tooltip.Building.lifeSupport</t>
         </is>
       </c>
       <c r="G250" t="inlineStr"/>
       <c r="H250" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr"/>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Warning!</t>
+          <t>Trust</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Waarschuwing!</t>
+          <t>Vertrouwen</t>
         </is>
       </c>
       <c r="D251" t="inlineStr"/>
       <c r="E251" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssist.Title</t>
+          <t>.Boxes.OwnpartCalculator.Trust</t>
         </is>
       </c>
       <c r="G251" t="inlineStr"/>
       <c r="H251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr"/>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Fast Unit</t>
+          <t>Offer</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Snelle Eenheid</t>
+          <t>Aanbieding</t>
         </is>
       </c>
       <c r="D252" t="inlineStr"/>
       <c r="E252" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>.Boxes.Units.fast</t>
+          <t>.Boxes.Market.OfferColumn</t>
         </is>
       </c>
       <c r="G252" t="inlineStr"/>
       <c r="H252" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr"/>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Forge-Bowl-Event</t>
+          <t>Should the "Close all windows" box be opened automatically after the game starts?</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Forge Bowl Evenement</t>
+          <t>Moet de box "Alle vensters sluiten" automatisch geopend worden na het starten van het spel?</t>
         </is>
       </c>
       <c r="D253" t="inlineStr"/>
       <c r="E253" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.forge_bowl_event</t>
+          <t>.Settings.AutoOpenCloseBox.Desc</t>
         </is>
       </c>
       <c r="G253" t="inlineStr"/>
       <c r="H253" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr"/>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Select the minimum amount of goods offered. This filter does NOT apply to guild members' trades</t>
+          <t>Settlement Goods</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Selecteer het minimum aantal aangeboden goederen. Dit filter is NIET van toepassing op handel van gildeleden</t>
+          <t>Goederen van de nederzetting</t>
         </is>
       </c>
       <c r="D254" t="inlineStr"/>
       <c r="E254" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TTMinQuantity</t>
+          <t>.Boxes.Outpost.Title</t>
         </is>
       </c>
       <c r="G254" t="inlineStr"/>
       <c r="H254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr"/>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>You will die playing this card! Consider redrawing or buying health.</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Opslaan</t>
+          <t>Je zult sterven als je deze kaart speelt! Overweeg opnieuw te trekken of gezondheid te kopen!</t>
         </is>
       </c>
       <c r="D255" t="inlineStr"/>
       <c r="E255" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Save</t>
+          <t>.Boxes.cardGame.WarningCertainDeath</t>
         </is>
       </c>
       <c r="G255" t="inlineStr"/>
       <c r="H255" t="inlineStr"/>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr"/>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Difference</t>
+          <t>When no tool is selected, the area below is click-through - clicking interacts with the game!</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Winst</t>
+          <t>Als er geen tool is geselecteerd, is het gebied eronder doorklikbaar - klikken heeft interactie met het spel!</t>
         </is>
       </c>
       <c r="D256" t="inlineStr"/>
       <c r="E256" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Profit</t>
+          <t>.Boxes.Popgame.Warning</t>
         </is>
       </c>
       <c r="G256" t="inlineStr"/>
       <c r="H256" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr"/>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Great Building</t>
+          <t>Guild Member</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Groots Gebouw</t>
+          <t>Speler</t>
         </is>
       </c>
       <c r="D257" t="inlineStr"/>
       <c r="E257" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.GreatBulding</t>
+          <t>.Boxes.GuildFights.Player</t>
         </is>
       </c>
       <c r="G257" t="inlineStr"/>
       <c r="H257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr"/>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Disadvantage</t>
+          <t>GE/GBG date format</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Nadeel</t>
+          <t>GE/GSP datum formaat</t>
         </is>
       </c>
       <c r="D258" t="inlineStr"/>
       <c r="E258" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeDisadvantage</t>
+          <t>.Boxes.GuildMemberStat.GexGbgDateFormat</t>
         </is>
       </c>
       <c r="G258" t="inlineStr"/>
       <c r="H258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr"/>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Course</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Parcours</t>
+          <t>Gebouw</t>
         </is>
       </c>
       <c r="D259" t="inlineStr"/>
       <c r="E259" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Course</t>
+          <t>.Boxes.Kits.Name</t>
         </is>
       </c>
       <c r="G259" t="inlineStr"/>
       <c r="H259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr"/>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Player Profile</t>
-[...2 lines deleted...]
-      <c r="C260" t="inlineStr"/>
+          <t>Your Rewards from Himeji Castle, Temple of Relics, Guild Battleground</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>Uw beloningen van Himaje Kasteel, Reliekentempel, Gildestrijdperken</t>
+        </is>
+      </c>
       <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>.Menu.PlayerProfile.Title</t>
+          <t>.Boxes.Stats.SourceTitle.statsRewards</t>
         </is>
       </c>
       <c r="G260" t="inlineStr"/>
       <c r="H260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr"/>
       <c r="B261" t="inlineStr">
         <is>
-          <t>This includes all fair trades where the offered good has a lower stock than the requested good</t>
+          <t>All goods</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Dit bevat alle eerlijke handel waarbij de aangeboden goederen een lagere voorraad hebben dan de gevraagde goederen</t>
+          <t>Alle goederen</t>
         </is>
       </c>
       <c r="D261" t="inlineStr"/>
       <c r="E261" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeFairStockTT</t>
+          <t>.Boxes.Market.AllGoods</t>
         </is>
       </c>
       <c r="G261" t="inlineStr"/>
       <c r="H261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr"/>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Special</t>
+          <t>When opening the building menu in a GBG Province, a table is displayed, showing the possible building combinations that would be better than the current one, sorted by their relative impact on the Guild Treasury.</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Speciale gebouwen</t>
+          <t>Wanneer je het gebouwmenu in een GSP-provincie opent, wordt een tabel weergegeven die de mogelijke gebouwcombinaties toont die beter zouden zijn dan de huidige, gesorteerd op hun relatieve impact op de Gilde schatkist.</t>
         </is>
       </c>
       <c r="D262" t="inlineStr"/>
       <c r="E262" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.off_grid</t>
+          <t>.Settings.ShowGBGBuildings.Desc</t>
         </is>
       </c>
       <c r="G262" t="inlineStr"/>
       <c r="H262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr"/>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Guild Member Overview</t>
+          <t>Submit Data</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Gildeleden overzicht</t>
+          <t>Gegevens verzenden</t>
         </is>
       </c>
       <c r="D263" t="inlineStr"/>
       <c r="E263" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>.Menu.GuildMemberStat.Title</t>
+          <t>.Boxes.CityMap.TitleSend</t>
         </is>
       </c>
       <c r="G263" t="inlineStr"/>
       <c r="H263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr"/>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Displays all your in-stock buildings, upgrades, and selection kits from Sets and Chains.</t>
+          <t>Hitpoints</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Toon allen bestaande gebouwen, upgrade en selectie kits.</t>
+          <t>Levenspunten</t>
         </is>
       </c>
       <c r="D264" t="inlineStr"/>
       <c r="E264" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>.Menu.Kits.Desc</t>
+          <t>.Boxes.GvGMap.Sector.Hitpoints</t>
         </is>
       </c>
       <c r="G264" t="inlineStr"/>
       <c r="H264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr"/>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Success</t>
-[...2 lines deleted...]
-      <c r="C265" t="inlineStr"/>
+          <t>OC</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>EB</t>
+        </is>
+      </c>
       <c r="D265" t="inlineStr"/>
       <c r="E265" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>.General.Success</t>
+          <t>.Boxes.OwnpartCalculator.OwnPartShort</t>
         </is>
       </c>
       <c r="G265" t="inlineStr"/>
       <c r="H265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr"/>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Treasury Goods</t>
+          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Gildekas Goederen</t>
+          <t>Disclaimer: Deze gegevens zijn gebaseerd op jouw verzamelde data. De hier getoonde cijfers zijn waarschijnlijk niet 100% nauwkeurig. Je zou de lijst om middernacht moeten openen om ze correct te krijgen.</t>
         </is>
       </c>
       <c r="D266" t="inlineStr"/>
       <c r="E266" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.TreasuryGoods</t>
+          <t>.Boxes.GuildFights.SnapShotLogDisclaimer</t>
         </is>
       </c>
       <c r="G266" t="inlineStr"/>
       <c r="H266" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr"/>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Do you want the GBG Player list to automatically open when clicking on the GBG ranking?</t>
-[...2 lines deleted...]
-      <c r="C267" t="inlineStr"/>
+          <t>Efficiency</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>Efficiëntie</t>
+        </is>
+      </c>
       <c r="D267" t="inlineStr"/>
       <c r="E267" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGPlayerInfo.Desc</t>
+          <t>.Boxes.CombatCalculator.Efficiency</t>
         </is>
       </c>
       <c r="G267" t="inlineStr"/>
       <c r="H267" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr"/>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Collect Task!</t>
-[...2 lines deleted...]
-      <c r="C268" t="inlineStr"/>
+          <t>Show only Favourites</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>Toon alleen Favorieten</t>
+        </is>
+      </c>
       <c r="D268" t="inlineStr"/>
       <c r="E268" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.TaskReady</t>
+          <t>.Boxes.Kits.ShowFavourites</t>
         </is>
       </c>
       <c r="G268" t="inlineStr"/>
       <c r="H268" t="inlineStr"/>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr"/>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Website Api-Token</t>
+          <t>Click on the guild member tab in the game to unlock the event list of your guild members</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Website Api-token</t>
+          <t>Klik op het tabblad Gildeleden in het spel om de gildeleden gebeurtenissen zichtbaar te maken</t>
         </is>
       </c>
       <c r="D269" t="inlineStr"/>
       <c r="E269" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ApiToken</t>
+          <t>.Boxes.MoppelHelper.GuildSocialTabTT</t>
         </is>
       </c>
       <c r="G269" t="inlineStr"/>
       <c r="H269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr"/>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Show PvP-Arena-Protocol, when opening the PvP-Arena?</t>
+          <t>instantly</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Toon PvP Arena Protocol als je de PvP Arena opent?</t>
+          <t>onmiddellijk</t>
         </is>
       </c>
       <c r="D270" t="inlineStr"/>
       <c r="E270" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>.Settings.ShowPvPArena.Desc</t>
+          <t>.Boxes.GuildMemberStat.Instantly</t>
         </is>
       </c>
       <c r="G270" t="inlineStr"/>
       <c r="H270" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr"/>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Member</t>
+          <t>Translation</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Lid</t>
+          <t>Vertaling</t>
         </is>
       </c>
       <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Member</t>
+          <t>.Settings.About.TranslateTitle</t>
         </is>
       </c>
       <c r="G271" t="inlineStr"/>
       <c r="H271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr"/>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Rows processed</t>
+          <t>Battle Potions</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Rijen verwerkt</t>
+          <t>Gevechtsdrankjes</t>
         </is>
       </c>
       <c r="D272" t="inlineStr"/>
       <c r="E272" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.RowNumber</t>
+          <t>.Settings.ShowPotions.Title</t>
         </is>
       </c>
       <c r="G272" t="inlineStr"/>
       <c r="H272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr"/>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Guild Battleground (GBG)</t>
+          <t>Neighbour</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Gildestrijdperken (GSP)</t>
+          <t>Buur</t>
         </is>
       </c>
       <c r="D273" t="inlineStr"/>
       <c r="E273" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>.Menu.Gildfight.Title</t>
+          <t>.Boxes.Notice.ContentHeadIsNeighbor</t>
         </is>
       </c>
       <c r="G273" t="inlineStr"/>
       <c r="H273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr"/>
       <c r="B274" t="inlineStr">
         <is>
-          <t xml:space="preserve">Search Building… </t>
+          <t>Place1</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t xml:space="preserve">Zoek gebouw... </t>
+          <t>Plaats1</t>
         </is>
       </c>
       <c r="D274" t="inlineStr"/>
       <c r="E274" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.SearchInput</t>
+          <t>.Boxes.PowerLeveling.P1</t>
         </is>
       </c>
       <c r="G274" t="inlineStr"/>
       <c r="H274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr"/>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Repeat</t>
+          <t>Member</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Herhaal</t>
+          <t>Lid</t>
         </is>
       </c>
       <c r="D275" t="inlineStr"/>
       <c r="E275" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Repeat</t>
+          <t>.Boxes.GuildMemberStat.Member</t>
         </is>
       </c>
       <c r="G275" t="inlineStr"/>
       <c r="H275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr"/>
       <c r="B276" t="inlineStr">
         <is>
-          <t>when</t>
-[...2 lines deleted...]
-      <c r="C276" t="inlineStr"/>
+          <t>Bid Settings</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>Veiling Instelling</t>
+        </is>
+      </c>
       <c r="D276" t="inlineStr"/>
       <c r="E276" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.when</t>
+          <t>.Settings.Auctions.Button</t>
         </is>
       </c>
       <c r="G276" t="inlineStr"/>
       <c r="H276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr"/>
       <c r="B277" t="inlineStr">
         <is>
-          <t>can be motivated</t>
-[...2 lines deleted...]
-      <c r="C277" t="inlineStr"/>
+          <t>Contemporary Era</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>Hedendaagse tijdperk</t>
+        </is>
+      </c>
       <c r="D277" t="inlineStr"/>
       <c r="E277" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.canMotivate</t>
+          <t>.Eras.12</t>
         </is>
       </c>
       <c r="G277" t="inlineStr"/>
       <c r="H277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr"/>
       <c r="B278" t="inlineStr">
         <is>
-          <t>No more attempts</t>
+          <t>Descending</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Geen beurten meer</t>
+          <t>Aflopend</t>
         </is>
       </c>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.TryEnd</t>
+          <t>.Boxes.OwnpartCalculator.OptionsDescending</t>
         </is>
       </c>
       <c r="G278" t="inlineStr"/>
       <c r="H278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr"/>
       <c r="B279" t="inlineStr">
         <is>
-          <t>All Advices</t>
+          <t>export last</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Alle aanbevelingen</t>
+          <t>Exporteer vorige</t>
         </is>
       </c>
       <c r="D279" t="inlineStr"/>
       <c r="E279" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.AllConfigs</t>
+          <t>.Boxes.GexStat.ExportLast</t>
         </is>
       </c>
       <c r="G279" t="inlineStr"/>
       <c r="H279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr"/>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Highest level of this building</t>
-[...2 lines deleted...]
-      <c r="C280" t="inlineStr"/>
+          <t>Total FP</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>Totaal aantal FP</t>
+        </is>
+      </c>
       <c r="D280" t="inlineStr"/>
       <c r="E280" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.maxBuilding</t>
+          <t>.Boxes.OwnpartCalculator.LGTotalFP</t>
         </is>
       </c>
       <c r="G280" t="inlineStr"/>
       <c r="H280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr"/>
       <c r="B281" t="inlineStr">
         <is>
-          <t>GB Cost Calculator</t>
+          <t>Sum Inventory + Offered</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>FP-calculator</t>
+          <t>Som Inventaris + Aangeboden</t>
         </is>
       </c>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>.Menu.Calculator.Title</t>
+          <t>.Boxes.MarketOffers.InventoryOfferSum</t>
         </is>
       </c>
       <c r="G281" t="inlineStr"/>
       <c r="H281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr"/>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Day ⇋</t>
+          <t>Warning!</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Dag ⇋</t>
+          <t>Waarschuwing!</t>
         </is>
       </c>
       <c r="D282" t="inlineStr"/>
       <c r="E282" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Day</t>
+          <t>.Boxes.BattleAssist.Title</t>
         </is>
       </c>
       <c r="G282" t="inlineStr"/>
       <c r="H282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr"/>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Menu position</t>
+          <t>Play/Stop Music</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Menu positie</t>
+          <t>Play/Stop Muziek</t>
         </is>
       </c>
       <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>.Settings.Entry.SelectedMenu</t>
+          <t>.Menu.MusicControl.Desc</t>
         </is>
       </c>
       <c r="G283" t="inlineStr"/>
       <c r="H283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr"/>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Loss = __costs__ &lt;small&gt;(Cost)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
+          <t>Date/Time</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Beloning=__nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Kosten: __costs__ - Plaats beveilgd aan: __safe__&lt;br&gt;Verlies= __costs__ &lt;small&gt;(Cost)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
+          <t>Datum/Tijd</t>
         </is>
       </c>
       <c r="D284" t="inlineStr"/>
       <c r="E284" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTLoss</t>
+          <t>.Boxes.Treasury.DateTime</t>
         </is>
       </c>
       <c r="G284" t="inlineStr"/>
       <c r="H284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr"/>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Error parsing date</t>
+          <t>Links</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Fout tijdens verwerken van de datum</t>
+          <t>Links</t>
         </is>
       </c>
       <c r="D285" t="inlineStr"/>
       <c r="E285" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.DateParseError</t>
+          <t>.Settings.Entry.ShowLinks</t>
         </is>
       </c>
       <c r="G285" t="inlineStr"/>
       <c r="H285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr"/>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Expired Alert Summary at Start</t>
+          <t>Required</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Geef een overzicht van alle verlopen alarmen bij het inloggen</t>
+          <t>Aantal</t>
         </is>
       </c>
       <c r="D286" t="inlineStr"/>
       <c r="E286" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Start.Title</t>
+          <t>.Boxes.Campagne.DescRequired</t>
         </is>
       </c>
       <c r="G286" t="inlineStr"/>
       <c r="H286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr"/>
       <c r="B287" t="inlineStr">
         <is>
-          <t>7-Day Challenge</t>
+          <t>Show GBG Building Recommendation</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>7-Dagen Uitdaging</t>
+          <t>Toon GSP Gebouw aanbevelingen</t>
         </is>
       </c>
       <c r="D287" t="inlineStr"/>
       <c r="E287" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.SevenDayChallenge</t>
+          <t>.Settings.ShowGBGBuildings.Title</t>
         </is>
       </c>
       <c r="G287" t="inlineStr"/>
       <c r="H287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr"/>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Active preset</t>
-[...2 lines deleted...]
-      <c r="C288" t="inlineStr"/>
+          <t>The world of the DB to be imported does not match the current account.</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>De wereld uit de te importeren DB komt niet overeen met het huidige account.</t>
+        </is>
+      </c>
       <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetActive</t>
+          <t>.Boxes.DBExport.WrongDBWorld</t>
         </is>
       </c>
       <c r="G288" t="inlineStr"/>
       <c r="H288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr"/>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Battle</t>
+          <t>Challenge</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Gevecht</t>
+          <t>Uitdaging</t>
         </is>
       </c>
       <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Battle</t>
+          <t>.Boxes.Castle.Challenge</t>
         </is>
       </c>
       <c r="G289" t="inlineStr"/>
       <c r="H289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr"/>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Daily Challenge</t>
+          <t>Auctions</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Dagelijkse Uitdaging</t>
+          <t>Veilingen</t>
         </is>
       </c>
       <c r="D290" t="inlineStr"/>
       <c r="E290" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.DailyChallenge</t>
+          <t>.Settings.Entry.Auctions</t>
         </is>
       </c>
       <c r="G290" t="inlineStr"/>
       <c r="H290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr"/>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Military Units Overview</t>
+          <t>Double donation</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Eenhedenoverzicht</t>
+          <t>Dubbele donatie</t>
         </is>
       </c>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>.Menu.Unit.Title</t>
+          <t>.Boxes.doubleFPprevention.Title</t>
         </is>
       </c>
       <c r="G291" t="inlineStr"/>
       <c r="H291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr"/>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Chance</t>
+          <t>Rogue Only Warning</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Kans</t>
+          <t>Schurken Waarschuwing</t>
         </is>
       </c>
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Chance</t>
+          <t>.Settings.Entry.ShowRougeUnitWarning</t>
         </is>
       </c>
       <c r="G292" t="inlineStr"/>
       <c r="H292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr"/>
       <c r="B293" t="inlineStr">
         <is>
-          <t>LMA</t>
+          <t xml:space="preserve">Create a group first… </t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>LM</t>
+          <t xml:space="preserve">Mak eerst een groep aan... </t>
         </is>
       </c>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>.Eras.6.short</t>
+          <t>.Boxes.Notice.NewGroupDesc</t>
         </is>
       </c>
       <c r="G293" t="inlineStr"/>
       <c r="H293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr"/>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Fall Event</t>
+          <t>1 FP equals __percent__% bonus for attacking army</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Herfst Evenement</t>
+          <t>1 FP is gelijk aan __percent__% bonus voor je aanvallend leger</t>
         </is>
       </c>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.fall_event</t>
+          <t>.Boxes.GreatBuildings.AttackPerFP</t>
         </is>
       </c>
       <c r="G294" t="inlineStr"/>
       <c r="H294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr"/>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Display Alert suggestions (for example, when clicking on a GBG sector, or collecting a building production)</t>
+          <t>BPs</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Toon suggesties voor alarmen (bijvoorbeeld, wanneer je klikt op een sector in strijdperken, of wanneer je productie ophaalt in een productiegebouw)</t>
+          <t>BD's</t>
         </is>
       </c>
       <c r="D295" t="inlineStr"/>
       <c r="E295" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Suggestions.Info</t>
+          <t>.Boxes.Investment.Overview.Blueprints</t>
         </is>
       </c>
       <c r="G295" t="inlineStr"/>
       <c r="H295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr"/>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Current Arc Bonus</t>
+          <t>Close all Box</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Huidige Arc Bonus</t>
+          <t>Sluit alle boxen</t>
         </is>
       </c>
       <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.ArkBonus</t>
+          <t>.Settings.Entry.AutoOpenCloseBox</t>
         </is>
       </c>
       <c r="G296" t="inlineStr"/>
       <c r="H296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr"/>
       <c r="B297" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/scouting</t>
+          <t>Page</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/scouting</t>
+          <t>Pagina</t>
         </is>
       </c>
       <c r="D297" t="inlineStr"/>
       <c r="E297" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>.Boxes.scoutingTimes.HelpLink</t>
+          <t>.Boxes.Market.PageColumn</t>
         </is>
       </c>
       <c r="G297" t="inlineStr"/>
       <c r="H297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr"/>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Modern Era</t>
-[...6 lines deleted...]
-      </c>
+          <t>Trial</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr"/>
       <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>.Eras.10</t>
+          <t>.Boxes.GexStat.GexTrial</t>
         </is>
       </c>
       <c r="G298" t="inlineStr"/>
       <c r="H298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr"/>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Select GB</t>
+          <t>Spoils of War</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Selecteer GG</t>
+          <t>Oorlgsbuit</t>
         </is>
       </c>
       <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>.Boxes.findGB.selectGB</t>
+          <t>.Boxes.Stats.Rewards.Source.spoilsOfWar</t>
         </is>
       </c>
       <c r="G299" t="inlineStr"/>
       <c r="H299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr"/>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Status</t>
-[...6 lines deleted...]
-      </c>
+          <t>Chains</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr"/>
       <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Status</t>
+          <t>.Boxes.Kits.Chains</t>
         </is>
       </c>
       <c r="G300" t="inlineStr"/>
       <c r="H300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr"/>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Available energy</t>
+          <t>Copied!</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Beschikbare energie</t>
+          <t>Gekopieerd!</t>
         </is>
       </c>
       <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.availableCurrency.anniversary</t>
+          <t>.Boxes.GuildFights.CopyToClipBoard.Title</t>
         </is>
       </c>
       <c r="G301" t="inlineStr"/>
       <c r="H301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr"/>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Progress</t>
+          <t>Show Sums:</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Voortgang</t>
+          <t>Toon Som:</t>
         </is>
       </c>
       <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Progress</t>
+          <t>.Boxes.Outpost.ShowSums</t>
         </is>
       </c>
       <c r="G302" t="inlineStr"/>
       <c r="H302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr"/>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Power leveling</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Punten</t>
+          <t>Power levelen</t>
         </is>
       </c>
       <c r="D303" t="inlineStr"/>
       <c r="E303" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Points</t>
+          <t>.Boxes.PowerLeveling.Title</t>
         </is>
       </c>
       <c r="G303" t="inlineStr"/>
       <c r="H303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr"/>
       <c r="B304" t="inlineStr">
         <is>
-          <t>SASH</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rewards Bar Info</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr"/>
       <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>.Eras.23.short</t>
+          <t>.Settings.ShowGBGRewards.Title</t>
         </is>
       </c>
       <c r="G304" t="inlineStr"/>
       <c r="H304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr"/>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Submit</t>
+          <t>NPC</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Verzenden</t>
+          <t>NPC</t>
         </is>
       </c>
       <c r="D305" t="inlineStr"/>
       <c r="E305" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.Submit</t>
+          <t>.Boxes.GvGMap.Log.NPC</t>
         </is>
       </c>
       <c r="G305" t="inlineStr"/>
       <c r="H305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr"/>
       <c r="B306" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>Owners FP</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>Bijdrage eigenaar</t>
         </is>
       </c>
       <c r="D306" t="inlineStr"/>
       <c r="E306" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Gex</t>
+          <t>.Boxes.OwnpartCalculator.OptionsOwnPart</t>
         </is>
       </c>
       <c r="G306" t="inlineStr"/>
       <c r="H306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr"/>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Meds</t>
+          <t>Decayed buildings</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Medailles</t>
+          <t>Markeer gedowngrade gebouwen</t>
         </is>
       </c>
       <c r="D307" t="inlineStr"/>
       <c r="E307" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Meds</t>
+          <t>.Boxes.CityMap.ShowDecayedBuildings</t>
         </is>
       </c>
       <c r="G307" t="inlineStr"/>
       <c r="H307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr"/>
       <c r="B308" t="inlineStr">
         <is>
-          <t>4h</t>
+          <t>Repeat</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>4u</t>
+          <t>Herhaal</t>
         </is>
       </c>
       <c r="D308" t="inlineStr"/>
       <c r="E308" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.4h</t>
+          <t>.Boxes.Alerts.Form.Repeat</t>
         </is>
       </c>
       <c r="G308" t="inlineStr"/>
       <c r="H308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr"/>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Progress</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Vooruitgang</t>
+          <t>Speler</t>
         </is>
       </c>
       <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Progress</t>
+          <t>.Boxes.GexStat.Player</t>
         </is>
       </c>
       <c r="G309" t="inlineStr"/>
       <c r="H309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr"/>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Transition between titles</t>
-[...6 lines deleted...]
-      </c>
+          <t>Send to Discord</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr"/>
       <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Transition</t>
+          <t>.Boxes.GuildFights.DiscordSend</t>
         </is>
       </c>
       <c r="G310" t="inlineStr"/>
       <c r="H310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr"/>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Owner to Add</t>
-[...6 lines deleted...]
-      </c>
+          <t>Do you want the GBG Player list to automatically open when clicking on the GBG ranking?</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr"/>
       <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OwnPart</t>
+          <t>.Settings.ShowGBGPlayerInfo.Desc</t>
         </is>
       </c>
       <c r="G311" t="inlineStr"/>
       <c r="H311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr"/>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Take notes on anything you don't want to forget.</t>
+          <t>Boost Inventory</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Neem notities van alles dat u niet wil vergeten.</t>
+          <t>Boost Inventaris</t>
         </is>
       </c>
       <c r="D312" t="inlineStr"/>
       <c r="E312" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>.Menu.Notice.Desc</t>
+          <t>.Boxes.CombatCalculator.Title</t>
         </is>
       </c>
       <c r="G312" t="inlineStr"/>
       <c r="H312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr"/>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Reset to default</t>
-[...2 lines deleted...]
-      <c r="C313" t="inlineStr"/>
+          <t>All Advices</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>Alle aanbevelingen</t>
+        </is>
+      </c>
       <c r="D313" t="inlineStr"/>
       <c r="E313" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Reset</t>
+          <t>.Boxes.BattleAssistAAConfig.AllConfigs</t>
         </is>
       </c>
       <c r="G313" t="inlineStr"/>
       <c r="H313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr"/>
       <c r="B314" t="inlineStr">
         <is>
-          <t>__player__'s __building__ has just reached level __level__.&lt;br&gt;You took spot &lt;strong&gt;__rank__ &lt;/strong&gt; and received &lt;strong&gt;__fps__&lt;/strong&gt; FPs.</t>
+          <t>Tavern Visit</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>__player__'s __building__ heeft niveau __level__ bereikt.&lt;br&gt;Je hebt plaats &lt;strong&gt;__rank__&lt;/strong&gt; behaald en ontving &lt;strong&gt;__fps__&lt;/strong&gt; FP terug.</t>
+          <t>Taveernebezoeken</t>
         </is>
       </c>
       <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.LevelUp</t>
+          <t>.Boxes.FPCollector.satDown</t>
         </is>
       </c>
       <c r="G314" t="inlineStr"/>
       <c r="H314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr"/>
       <c r="B315" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available collections: </t>
+          <t>Sum Offered</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t xml:space="preserve">Beschikbare inningen </t>
+          <t>Som Aangeboden</t>
         </is>
       </c>
       <c r="D315" t="inlineStr"/>
       <c r="E315" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.AvailableCollections</t>
+          <t>.Boxes.MarketOffers.OfferSum</t>
         </is>
       </c>
       <c r="G315" t="inlineStr"/>
       <c r="H315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr"/>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Town Overview</t>
+          <t>Expired Alert Summary at Start</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Stadsoverzicht</t>
+          <t>Geef een overzicht van alle verlopen alarmen bij het inloggen</t>
         </is>
       </c>
       <c r="D316" t="inlineStr"/>
       <c r="E316" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>.Menu.Citymap.Title</t>
+          <t>.Boxes.Alerts.Preferences.Start.Title</t>
         </is>
       </c>
       <c r="G316" t="inlineStr"/>
       <c r="H316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr"/>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Show Medals</t>
+          <t>Display a GB FP investment window when entering 'Town Hall'&gt; 'News'&gt; 'Great Buildings' tab.</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Toon Medailles</t>
+          <t>Toont een GG FP investeringsvenster wanneer je Stadhuis &gt; Nieuws &gt; Grootse Gebouwen Tab opent.</t>
         </is>
       </c>
       <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartMedals.Desc</t>
+          <t>.Settings.ShowInvestments.Desc</t>
         </is>
       </c>
       <c r="G317" t="inlineStr"/>
       <c r="H317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr"/>
       <c r="B318" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>Next Expansion</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>GEX</t>
+          <t>Volgende uitbreiding</t>
         </is>
       </c>
       <c r="D318" t="inlineStr"/>
       <c r="E318" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Gex</t>
+          <t>.Boxes.Outpost.nextTile</t>
         </is>
       </c>
       <c r="G318" t="inlineStr"/>
       <c r="H318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr"/>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Defense</t>
+          <t>Stone Age</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Verdediging</t>
+          <t>Steentijd</t>
         </is>
       </c>
       <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Tabs.DefenseFights</t>
+          <t>.Eras.1</t>
         </is>
       </c>
       <c r="G319" t="inlineStr"/>
       <c r="H319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr"/>
       <c r="B320" t="inlineStr">
         <is>
-          <t>LvL</t>
-[...6 lines deleted...]
-      </c>
+          <t>Active preset</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr"/>
       <c r="D320" t="inlineStr"/>
       <c r="E320" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Step</t>
+          <t>.Boxes.ProductionsRating.PresetActive</t>
         </is>
       </c>
       <c r="G320" t="inlineStr"/>
       <c r="H320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr"/>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Round</t>
+          <t>Friends</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Poging</t>
+          <t>Vrienden</t>
         </is>
       </c>
       <c r="D321" t="inlineStr"/>
       <c r="E321" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Round</t>
+          <t>.Boxes.MoppelHelper.Friends</t>
         </is>
       </c>
       <c r="G321" t="inlineStr"/>
       <c r="H321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr"/>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Tables</t>
+          <t>There is a limit of 2000 aborted quests per day.</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Tabellen</t>
+          <t>Er is een limiet van 2000 afgebroken opdrachten per dag.</t>
         </is>
       </c>
       <c r="D322" t="inlineStr"/>
       <c r="E322" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Tables</t>
+          <t>.Quests.CounterTooltip.Content</t>
         </is>
       </c>
       <c r="G322" t="inlineStr"/>
       <c r="H322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr"/>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Province</t>
+          <t>Filter Rewards</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Provincie</t>
+          <t>Filter beloningen</t>
         </is>
       </c>
       <c r="D323" t="inlineStr"/>
       <c r="E323" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Province</t>
+          <t>.Boxes.Stats.FilterRewards</t>
         </is>
       </c>
       <c r="G323" t="inlineStr"/>
       <c r="H323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr"/>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Best</t>
-[...2 lines deleted...]
-      <c r="C324" t="inlineStr"/>
+          <t>every 10 hours</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>elke 10 uur</t>
+        </is>
+      </c>
       <c r="D324" t="inlineStr"/>
       <c r="E324" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Best</t>
+          <t>.Boxes.CityMap.QICycle</t>
         </is>
       </c>
       <c r="G324" t="inlineStr"/>
       <c r="H324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr"/>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Guild Power</t>
+          <t>Production Overview</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Gildemacht</t>
+          <t>Productieoverzicht</t>
         </is>
       </c>
       <c r="D325" t="inlineStr"/>
       <c r="E325" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.GuildPower</t>
+          <t>.Menu.Productions.Title</t>
         </is>
       </c>
       <c r="G325" t="inlineStr"/>
       <c r="H325" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr"/>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>Display Alert suggestions (for example, when clicking on a GBG sector, or collecting a building production)</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Gebeurtenis</t>
+          <t>Toon suggesties voor alarmen (bijvoorbeeld, wanneer je klikt op een sector in strijdperken, of wanneer je productie ophaalt in een productiegebouw)</t>
         </is>
       </c>
       <c r="D326" t="inlineStr"/>
       <c r="E326" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.__event</t>
+          <t>.Boxes.Alerts.Preferences.Suggestions.Info</t>
         </is>
       </c>
       <c r="G326" t="inlineStr"/>
       <c r="H326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr"/>
       <c r="B327" t="inlineStr">
         <is>
-          <t xml:space="preserve">Coming Soon…  </t>
+          <t>Aztec Helper</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t xml:space="preserve">Binnenkort beschikbaar…  </t>
+          <t>Azteken Helper</t>
         </is>
       </c>
       <c r="D327" t="inlineStr"/>
       <c r="E327" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.ComingSoon</t>
+          <t>.Settings.ShowAztecHelper.Title</t>
         </is>
       </c>
       <c r="G327" t="inlineStr"/>
       <c r="H327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr"/>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Delete ex-member after</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>verwijder ex-gildeleden na</t>
         </is>
       </c>
       <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsLevel</t>
+          <t>.Boxes.GuildMemberStat.DeleteExMembersAfter</t>
         </is>
       </c>
       <c r="G328" t="inlineStr"/>
       <c r="H328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr"/>
       <c r="B329" t="inlineStr">
         <is>
-          <t>__era__&lt;br&gt;You have: __stock__</t>
+          <t>Efficiency (incl. badges)</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>__era__&lt;br&gt;Je hebt: __stock__</t>
+          <t>Efficiëntie (incl. badges)</t>
         </is>
       </c>
       <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>.Boxes.Market.OfferTT</t>
+          <t>.Boxes.MergerGame.Efficiency.soccer</t>
         </is>
       </c>
       <c r="G329" t="inlineStr"/>
       <c r="H329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr"/>
       <c r="B330" t="inlineStr">
         <is>
-          <t>This players city can not be attacked</t>
+          <t>Take notes on anything you don't want to forget.</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Deze speler's stad kan niet worden aangevallen</t>
+          <t>Neem notities van alles dat u niet wil vergeten.</t>
         </is>
       </c>
       <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.CityProtected</t>
+          <t>.Menu.Notice.Desc</t>
         </is>
       </c>
       <c r="G330" t="inlineStr"/>
       <c r="H330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr"/>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Copy values</t>
+          <t>Change view</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Kopieer waardes</t>
+          <t>Verander perspectief</t>
         </is>
       </c>
       <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.CopyValues</t>
+          <t>.Boxes.GuildMemberStat.ChangeView</t>
         </is>
       </c>
       <c r="G331" t="inlineStr"/>
       <c r="H331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr"/>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Roads</t>
+          <t>Current Arc Bonus</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Wegen</t>
+          <t>Huidige Arc Bonus</t>
         </is>
       </c>
       <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.street</t>
+          <t>.Boxes.Calculator.ArkBonus</t>
         </is>
       </c>
       <c r="G332" t="inlineStr"/>
       <c r="H332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr"/>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Place5</t>
+          <t>Negotiation Helper</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Plaats5</t>
+          <t>Onderhandelingshulp</t>
         </is>
       </c>
       <c r="D333" t="inlineStr"/>
       <c r="E333" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.P5</t>
+          <t>.Settings.AutomaticNegotiation.Title</t>
         </is>
       </c>
       <c r="G333" t="inlineStr"/>
       <c r="H333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr"/>
       <c r="B334" t="inlineStr">
         <is>
-          <t>This file cannot be processed or is not in the correct format.</t>
+          <t>Message</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Dit bestand kan niet worden verwerkt of is niet in het juiste formaat.</t>
+          <t>Boodschap</t>
         </is>
       </c>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ImportFileError</t>
+          <t>.Boxes.Treasury.Action</t>
         </is>
       </c>
       <c r="G334" t="inlineStr"/>
       <c r="H334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr"/>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Spot is not safe. __fpcount__ additional FPs must be added.&lt;br&gt;Total to make spot safe: __totalfp__ FPs</t>
+          <t>Show a decrease of goods on GvG map.</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Plek is niet veilig. Er moeten hiervoor nog __fpcount__ extra FP worden gestort.&lt;br&gt;Totaal voor een veilige plek: __totalfp__FP</t>
+          <t>Toon een vermidering van goederen op de GvG map.</t>
         </is>
       </c>
       <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTForderNegativeProfit</t>
+          <t>.Boxes.Stats.BtnToggleAnnotationsTitle</t>
         </is>
       </c>
       <c r="G335" t="inlineStr"/>
       <c r="H335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr"/>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Save medals?</t>
+          <t>High Middle Age</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Medailles besparen?</t>
+          <t>Hoge middeleeuwen</t>
         </is>
       </c>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.SaveMedals</t>
+          <t>.Eras.5</t>
         </is>
       </c>
       <c r="G336" t="inlineStr"/>
       <c r="H336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr"/>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Modify Checklist</t>
+          <t>min Lvl</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>checklist aanpassen</t>
+          <t>min niv</t>
         </is>
       </c>
       <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Strategy.Title</t>
+          <t>.Boxes.findGB.minLvl</t>
         </is>
       </c>
       <c r="G337" t="inlineStr"/>
       <c r="H337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr"/>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Bid Settings</t>
-[...6 lines deleted...]
-      </c>
+          <t>GBG Player Pop Up</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr"/>
       <c r="D338" t="inlineStr"/>
       <c r="E338" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>.Settings.Auctions.Button</t>
+          <t>.Settings.ShowGBGPlayerInfo.Title</t>
         </is>
       </c>
       <c r="G338" t="inlineStr"/>
       <c r="H338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr"/>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Rogue Only Warning</t>
+          <t>Town Hall</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Schurken Waarschuwing</t>
+          <t>Gemeentehuis</t>
         </is>
       </c>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>.Settings.ShowRougeUnitWarning.Title</t>
+          <t>.Boxes.CityMap.main_building</t>
         </is>
       </c>
       <c r="G339" t="inlineStr"/>
       <c r="H339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr"/>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Show own sector countdowns</t>
+          <t>Tomorrow Era</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Laat de aftelling van eigen sectoren zien</t>
+          <t>Morgen</t>
         </is>
       </c>
       <c r="D340" t="inlineStr"/>
       <c r="E340" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowOwnSectors</t>
+          <t>.Eras.13</t>
         </is>
       </c>
       <c r="G340" t="inlineStr"/>
       <c r="H340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr"/>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Persistent</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Aanhoudend</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="D341" t="inlineStr"/>
       <c r="E341" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Persistent</t>
+          <t>.Boxes.DBExport.Type</t>
         </is>
       </c>
       <c r="G341" t="inlineStr"/>
       <c r="H341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr"/>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Choose a player</t>
+          <t>No spot safe</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Kies een speler</t>
+          <t>Geen veilige plaats</t>
         </is>
       </c>
       <c r="D342" t="inlineStr"/>
       <c r="E342" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ModalChoosePlayer</t>
+          <t>.Boxes.OwnpartCalculator.NoPlaceSafe</t>
         </is>
       </c>
       <c r="G342" t="inlineStr"/>
       <c r="H342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr"/>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X  __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Loss = __paid__ &lt;small&gt;(Paid)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Beloning = __nettoreward__&lt;small&gt;(netto beloning)&lt;/small&gt; * __arcfactor__%&lt;small&gt;(Arc bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Gestort: __paid__&lt;br&gt;Verlies = __paid__&lt;small&gt;(paid)&lt;/small&gt; - __bruttoreward__&lt;small&gt;(reward)&lt;/small&gt; = __loss__</t>
+          <t>Tijdperk</t>
         </is>
       </c>
       <c r="D343" t="inlineStr"/>
       <c r="E343" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTLossSelf</t>
+          <t>.Boxes.Productions.Headings.era</t>
         </is>
       </c>
       <c r="G343" t="inlineStr"/>
       <c r="H343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr"/>
       <c r="B344" t="inlineStr">
         <is>
-          <t>export data</t>
+          <t>Negotiation Helper</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>exporteer data</t>
+          <t>Handels assistent</t>
         </is>
       </c>
       <c r="D344" t="inlineStr"/>
       <c r="E344" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ExportData</t>
+          <t>.Settings.Entry.AutomaticNegotiation</t>
         </is>
       </c>
       <c r="G344" t="inlineStr"/>
       <c r="H344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr"/>
       <c r="B345" t="inlineStr">
         <is>
-          <t>To find same friends in different chats</t>
+          <t>Attached</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Zelfde vrienden vinden in verschillende chats</t>
+          <t>Afhankelijk</t>
         </is>
       </c>
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>.Menu.CompareFriendsThreads.Desc</t>
+          <t>.Boxes.Units.Bind</t>
         </is>
       </c>
       <c r="G345" t="inlineStr"/>
       <c r="H345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr"/>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Needs two lane road</t>
+          <t>Towers</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Vereist 2-baans weg</t>
+          <t>Torens</t>
         </is>
       </c>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.StreetRequired</t>
+          <t>.Boxes.CityMap.tower</t>
         </is>
       </c>
       <c r="G346" t="inlineStr"/>
       <c r="H346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr"/>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Show Sums:</t>
+          <t>4h</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Toon Som:</t>
+          <t>4u</t>
         </is>
       </c>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.ShowSums</t>
+          <t>.Boxes.Alerts.Time.4h</t>
         </is>
       </c>
       <c r="G347" t="inlineStr"/>
       <c r="H347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr"/>
       <c r="B348" t="inlineStr">
         <is>
-          <t>bottom left</t>
+          <t>Show Blueprints</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>linksonder</t>
+          <t>Toon Blauwdrukken</t>
         </is>
       </c>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.bottom-left</t>
+          <t>.Settings.ShowOwnPartBP.Desc</t>
         </is>
       </c>
       <c r="G348" t="inlineStr"/>
       <c r="H348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr"/>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>VF</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Inventaris</t>
+          <t>VT</t>
         </is>
       </c>
       <c r="D349" t="inlineStr"/>
       <c r="E349" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.Inventory</t>
+          <t>.Eras.17.short</t>
         </is>
       </c>
       <c r="G349" t="inlineStr"/>
       <c r="H349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr"/>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Displayed values assume your buildings have finished construction.</t>
+          <t>Displays a Trade filtering tool when the Market console is opened.</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Bij Productie, Populatie en Tevredenheid waarden wordt ervan uitgegaan uit dat de constructie van je gebouwen voltooid is.</t>
+          <t>Toont een tool om handel te filteren als de markt wordt geopend.</t>
         </is>
       </c>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.QIHint</t>
+          <t>.Settings.ShowMarketFilter.Desc</t>
         </is>
       </c>
       <c r="G350" t="inlineStr"/>
       <c r="H350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr"/>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Market Filter</t>
+          <t>Transition between titles</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Markt Filter</t>
+          <t>Overgang tussen titels</t>
         </is>
       </c>
       <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>.Menu.Market.Title</t>
+          <t>.Boxes.BetterMusic.Transition</t>
         </is>
       </c>
       <c r="G351" t="inlineStr"/>
       <c r="H351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr"/>
       <c r="B352" t="inlineStr">
         <is>
-          <t>GE Relic Rewards (Temple of Relic)</t>
+          <t>effectively - including x4 chance</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>GE Relieken beloningen (reliekentempel)</t>
+          <t>effectief - inclusief x4 kans</t>
         </is>
       </c>
       <c r="D352" t="inlineStr"/>
       <c r="E352" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.guildExpedition</t>
+          <t>.Boxes.Outpost.including4x</t>
         </is>
       </c>
       <c r="G352" t="inlineStr"/>
       <c r="H352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr"/>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Lines</t>
+          <t>Inactivity</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Lijnen</t>
+          <t>Inactiviteit</t>
         </is>
       </c>
       <c r="D353" t="inlineStr"/>
       <c r="E353" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartType.line</t>
+          <t>.Boxes.GuildMemberStat.Inactivity</t>
         </is>
       </c>
       <c r="G353" t="inlineStr"/>
       <c r="H353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr"/>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Efficiency score according to the settings in the efficiency module</t>
+          <t>Lower Era buildings</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>De efficiëntiescore volgens de instellingen in de efficiëntiemodule</t>
+          <t>Markeer lagere tijdperk gebouwen</t>
         </is>
       </c>
       <c r="D354" t="inlineStr"/>
       <c r="E354" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.EfficiencyTT</t>
+          <t>.Boxes.CityMap.HighlightOldBuildings</t>
         </is>
       </c>
       <c r="G354" t="inlineStr"/>
       <c r="H354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr"/>
       <c r="B355" t="inlineStr">
         <is>
-          <t>When no bid was placed for a minute, the module starts again from the first row.</t>
+          <t xml:space="preserve">Available collections: </t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Als er gedurende één minuut geen bod wordt uitgebracht, begint de module opnieuw bij regel 1.</t>
+          <t xml:space="preserve">Beschikbare inningen </t>
         </is>
       </c>
       <c r="D355" t="inlineStr"/>
       <c r="E355" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help4</t>
+          <t>.Boxes.BlueGalaxy.AvailableCollections</t>
         </is>
       </c>
       <c r="G355" t="inlineStr"/>
       <c r="H355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr"/>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Title</t>
+          <t>Export as jSON</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Titel</t>
+          <t>Exporteer als jSON</t>
         </is>
       </c>
       <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Title</t>
+          <t>.Boxes.General.ExportJSON</t>
         </is>
       </c>
       <c r="G356" t="inlineStr"/>
       <c r="H356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr"/>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Do not create alerts for selected buildings</t>
+          <t>St. Patrick's Day Event Task</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Maak geen alarmen voor de geselecteerde gebouwen</t>
+          <t>St. Patrick's Dag Evenement Taak</t>
         </is>
       </c>
       <c r="D357" t="inlineStr"/>
       <c r="E357" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>.Settings.ShowBuildingsExpired.Button</t>
+          <t>.Boxes.FPCollector.st_patricks_event_task_reward</t>
         </is>
       </c>
       <c r="G357" t="inlineStr"/>
       <c r="H357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr"/>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Motivation Activity</t>
+          <t>Cost = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __forderfactor__% &lt;small&gt;(Your invest)&lt;/small&gt; = __costs__</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Motivatie Activiteit</t>
+          <t>Kosten = __nettoreward__&lt;small&gt;(netto beloning)&lt;/small&gt; * __forderfactor__%&lt;small&gt;(investering)&lt;/small&gt; = __costs__</t>
         </is>
       </c>
       <c r="D358" t="inlineStr"/>
       <c r="E358" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowPlayersMotivation</t>
+          <t>.Boxes.Calculator.TTForderCosts</t>
         </is>
       </c>
       <c r="G358" t="inlineStr"/>
       <c r="H358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr"/>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Error</t>
-[...2 lines deleted...]
-      <c r="C359" t="inlineStr"/>
+          <t>SAT</t>
+        </is>
+      </c>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>RTT</t>
+        </is>
+      </c>
       <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>.General.Error</t>
+          <t>.Eras.22.short</t>
         </is>
       </c>
       <c r="G359" t="inlineStr"/>
       <c r="H359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr"/>
       <c r="B360" t="inlineStr">
         <is>
-          <t xml:space="preserve">Number of Streets: </t>
+          <t>How many info messages do you want to see at once? The default is a maximum of 4.</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aantal Straten: </t>
+          <t>Hoeveel informatiemeldingen wil je tegelijkertijd zien? Standaard is een maximum van 4.</t>
         </is>
       </c>
       <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.StreetsAmount</t>
+          <t>.Settings.NotificationsStack.Desc</t>
         </is>
       </c>
       <c r="G360" t="inlineStr"/>
       <c r="H360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr"/>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Error parsing date</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Opslaan</t>
+          <t>Fout tijdens verwerken van de datum</t>
         </is>
       </c>
       <c r="D361" t="inlineStr"/>
       <c r="E361" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Save</t>
+          <t>.Boxes.Investment.DateParseError</t>
         </is>
       </c>
       <c r="G361" t="inlineStr"/>
       <c r="H361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr"/>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Allies</t>
-[...2 lines deleted...]
-      <c r="C362" t="inlineStr"/>
+          <t xml:space="preserve">Coming Soon…  </t>
+        </is>
+      </c>
+      <c r="C362" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Binnenkort beschikbaar…  </t>
+        </is>
+      </c>
       <c r="D362" t="inlineStr"/>
       <c r="E362" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>.Menu.Allies.Title</t>
+          <t>.Boxes.Alerts.Preferences.ComingSoon</t>
         </is>
       </c>
       <c r="G362" t="inlineStr"/>
       <c r="H362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr"/>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Lists the FP costs for buying the required goods (applies only to GBs you have not yet built)</t>
+          <t>FoE-Helper: There are keys remaining on the field!</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Toont de FP kosten voor het kopen van de benodigde goederen (geldt enkel voor nog niet gebouwde GG's)</t>
+          <t>FoE-Helper: Er zijn nog sleutels op het veld!</t>
         </is>
       </c>
       <c r="D363" t="inlineStr"/>
       <c r="E363" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTGoodCostsColumn</t>
+          <t>.Boxes.MergerGame.KeysLeft.care</t>
         </is>
       </c>
       <c r="G363" t="inlineStr"/>
       <c r="H363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr"/>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Item Shop</t>
+          <t>after</t>
         </is>
       </c>
       <c r="C364" t="inlineStr"/>
       <c r="D364" t="inlineStr"/>
       <c r="E364" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Shop</t>
+          <t>.Boxes.Tooltip.Building.after</t>
         </is>
       </c>
       <c r="G364" t="inlineStr"/>
       <c r="H364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr"/>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Members without __greatbuilding__</t>
+          <t>The Date value "__InvalidDate__" could not be parsed</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Leden zonder __greatbuilding__</t>
+          <t>De datumwaarde "__InvalidDate__" kon niet verwerkt worden</t>
         </is>
       </c>
       <c r="D365" t="inlineStr"/>
       <c r="E365" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MemberWithoutGB</t>
+          <t>.Boxes.Investment.DateParseErrorDesc</t>
         </is>
       </c>
       <c r="G365" t="inlineStr"/>
       <c r="H365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr"/>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Goods from Mars are not included. Please visit your Mars outpost and open the box again</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Exclusief goederen van mars zijn. Ga naar je mars nederzetting en open dit venster opnieuw</t>
+          <t>Opslaan</t>
         </is>
       </c>
       <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.NoMarsDataWarning</t>
+          <t>.Boxes.Calculator.Settings.Save</t>
         </is>
       </c>
       <c r="G366" t="inlineStr"/>
       <c r="H366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr"/>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Guild Treasury - h</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Gildekas per uur</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="D367" t="inlineStr"/>
       <c r="E367" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsTreasureClanH</t>
+          <t>.Boxes.GuildMemberStat.Level</t>
         </is>
       </c>
       <c r="G367" t="inlineStr"/>
       <c r="H367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr"/>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Top View</t>
+          <t>When was the first deposit recorded?</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Standaard</t>
+          <t>Wanneer vond de eerste storting plaats?</t>
         </is>
       </c>
       <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.NormalPerspecitve</t>
+          <t>.Boxes.Investment.Overview.EntryTimeDesc</t>
         </is>
       </c>
       <c r="G368" t="inlineStr"/>
       <c r="H368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr"/>
       <c r="B369" t="inlineStr">
         <is>
-          <t>There are several ways to get support:</t>
+          <t>Sound for Rival-Quest</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Er zijn verschillende manieren om hulp te krijgen:</t>
+          <t>Geluid voor Rivaal Taak</t>
         </is>
       </c>
       <c r="D369" t="inlineStr"/>
       <c r="E369" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>.Settings.Help.Desc</t>
+          <t>.Settings.RivalSound.Title</t>
         </is>
       </c>
       <c r="G369" t="inlineStr"/>
       <c r="H369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr"/>
       <c r="B370" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>GG</t>
+          <t>Opslaan</t>
         </is>
       </c>
       <c r="D370" t="inlineStr"/>
       <c r="E370" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterLevel</t>
+          <t>.Boxes.Discord.Save</t>
         </is>
       </c>
       <c r="G370" t="inlineStr"/>
       <c r="H370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr"/>
       <c r="B371" t="inlineStr">
         <is>
-          <t>View</t>
-[...6 lines deleted...]
-      </c>
+          <t>Export presets</t>
+        </is>
+      </c>
+      <c r="C371" t="inlineStr"/>
       <c r="D371" t="inlineStr"/>
       <c r="E371" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.View</t>
+          <t>.Boxes.ProductionsRating.PresetExport</t>
         </is>
       </c>
       <c r="G371" t="inlineStr"/>
       <c r="H371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr"/>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Sim</t>
-[...6 lines deleted...]
-      </c>
+          <t>Player Profile</t>
+        </is>
+      </c>
+      <c r="C372" t="inlineStr"/>
       <c r="D372" t="inlineStr"/>
       <c r="E372" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Simulation</t>
+          <t>.Menu.PlayerProfile.Title</t>
         </is>
       </c>
       <c r="G372" t="inlineStr"/>
       <c r="H372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr"/>
       <c r="B373" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/gb-calculator</t>
+          <t>Displays Incident types, times and locations</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>https://foe-helper.com/docs/en/gb-calculator/</t>
+          <t>Lijst van incidenten in en rond je stad</t>
         </is>
       </c>
       <c r="D373" t="inlineStr"/>
       <c r="E373" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.HelpLink</t>
+          <t>.Menu.HiddenRewards.Desc</t>
         </is>
       </c>
       <c r="G373" t="inlineStr"/>
       <c r="H373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr"/>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Double donation blocker</t>
-[...6 lines deleted...]
-      </c>
+          <t>Discord text formatting</t>
+        </is>
+      </c>
+      <c r="C374" t="inlineStr"/>
       <c r="D374" t="inlineStr"/>
       <c r="E374" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>.Settings.Entry.doubleFPtimeout</t>
+          <t>.Boxes.Discord.MarkdownLinkText</t>
         </is>
       </c>
       <c r="G374" t="inlineStr"/>
       <c r="H374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr"/>
       <c r="B375" t="inlineStr">
         <is>
-          <t>FoE-Helper: Number of FPs in your bar.</t>
+          <t>Town Building Collection</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>FoE-Helper: Aantal FP in je balk.</t>
+          <t>Stadgebouw Collectie</t>
         </is>
       </c>
       <c r="D375" t="inlineStr"/>
       <c r="E375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>.StrategyPoints.FPInBar</t>
+          <t>.Boxes.FPCollector.pickupProduction</t>
         </is>
       </c>
       <c r="G375" t="inlineStr"/>
       <c r="H375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr"/>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Next Age</t>
-[...2 lines deleted...]
-      <c r="C376" t="inlineStr"/>
+          <t>Won</t>
+        </is>
+      </c>
+      <c r="C376" t="inlineStr">
+        <is>
+          <t>Gewonnen</t>
+        </is>
+      </c>
       <c r="D376" t="inlineStr"/>
       <c r="E376" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnNextEra</t>
+          <t>.Boxes.UnitsGex.Won</t>
         </is>
       </c>
       <c r="G376" t="inlineStr"/>
       <c r="H376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr"/>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Number of Diplomatic Gifts attempts remaining.</t>
+          <t xml:space="preserve">Total: </t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Aantal pogingen voor Diplomatieke geschenken over.</t>
+          <t xml:space="preserve">Totaal: </t>
         </is>
       </c>
       <c r="D377" t="inlineStr"/>
       <c r="E377" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.diplomatic_gifts</t>
+          <t>.Boxes.Productions.Total</t>
         </is>
       </c>
       <c r="G377" t="inlineStr"/>
       <c r="H377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr"/>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Disabled: Visit a Map Sector first (M)!</t>
+          <t>Incidents Overview</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Gedeactiveerd: Bezoek eerst een provincie (M)!</t>
+          <t>Incidenten overzicht</t>
         </is>
       </c>
       <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>.Menu.Campagne.Warning</t>
+          <t>.Boxes.HiddenRewards.Title</t>
         </is>
       </c>
       <c r="G378" t="inlineStr"/>
       <c r="H378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr"/>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Repeat last Building Selection</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="C379" t="inlineStr"/>
       <c r="D379" t="inlineStr"/>
       <c r="E379" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>.Settings.RepeatSelectBuilding.Title</t>
+          <t>.Boxes.General.Guild_Expedition.short</t>
         </is>
       </c>
       <c r="G379" t="inlineStr"/>
       <c r="H379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr"/>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Encounters</t>
+          <t>Persistent</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Ontmoetingen</t>
+          <t>Aanhoudend</t>
         </is>
       </c>
       <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Encounters</t>
+          <t>.Boxes.Alerts.Form.Persistent</t>
         </is>
       </c>
       <c r="G380" t="inlineStr"/>
       <c r="H380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr"/>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Result</t>
+          <t>Progress per key</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Resultaat</t>
+          <t>Voortgang per sleutel</t>
         </is>
       </c>
       <c r="D381" t="inlineStr"/>
       <c r="E381" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Results</t>
+          <t>.Boxes.MergerGame.KeyValue.care</t>
         </is>
       </c>
       <c r="G381" t="inlineStr"/>
       <c r="H381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr"/>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Factor</t>
-[...6 lines deleted...]
-      </c>
+          <t>Inventory</t>
+        </is>
+      </c>
+      <c r="C382" t="inlineStr"/>
       <c r="D382" t="inlineStr"/>
       <c r="E382" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Factor</t>
+          <t>.Boxes.ProductionsRating.ShowInventoryBuildings</t>
         </is>
       </c>
       <c r="G382" t="inlineStr"/>
       <c r="H382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr"/>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Tags can be used to group Alerts (a new notification with a given tag will replace an older notification with the same tag).</t>
+          <t>Change Language</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Labels kunnen worden gebruikt om meldingen te groeperen (een nieuwe melding met een bepaald label zal een oude melding met hetzelfde label overschrijven).</t>
+          <t>Verander de taal</t>
         </is>
       </c>
       <c r="D383" t="inlineStr"/>
       <c r="E383" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Tag.Description</t>
+          <t>.Settings.ChangeLanguage.Title</t>
         </is>
       </c>
       <c r="G383" t="inlineStr"/>
       <c r="H383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr"/>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Offer</t>
+          <t>Shall a sound be played when completing a rival quest?</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Aanbieding</t>
+          <t>Moet er een geluid worden afgespeeld bij het voltooien van een rivaal taak?</t>
         </is>
       </c>
       <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>.Boxes.Market.Offer</t>
+          <t>.Settings.RivalSound.Desc</t>
         </is>
       </c>
       <c r="G384" t="inlineStr"/>
       <c r="H384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr"/>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Daily Production</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ally Overview</t>
+        </is>
+      </c>
+      <c r="C385" t="inlineStr"/>
       <c r="D385" t="inlineStr"/>
       <c r="E385" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.DailyProduction</t>
+          <t>.Settings.Entry.ShowAllyList</t>
         </is>
       </c>
       <c r="G385" t="inlineStr"/>
       <c r="H385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr"/>
       <c r="B386" t="inlineStr">
         <is>
-          <t>GBs at the top of the list are best value</t>
+          <t>show group names</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Gebouwen bovenaan de lijst leveren de meeste waarde</t>
+          <t>winkel groepnamen</t>
         </is>
       </c>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.SuggestionDescription</t>
+          <t>.Boxes.Castle.ShowGroupNames</t>
         </is>
       </c>
       <c r="G386" t="inlineStr"/>
       <c r="H386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr"/>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Space Age Asteroid Belt</t>
+          <t>Partners</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Ruimtetijdperk: Asteroïdengordel</t>
+          <t>Partners</t>
         </is>
       </c>
       <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>.Eras.19</t>
+          <t>.Boxes.Market.TradePartner</t>
         </is>
       </c>
       <c r="G387" t="inlineStr"/>
       <c r="H387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr"/>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Show FSP Calculator</t>
-[...2 lines deleted...]
-      <c r="C388" t="inlineStr"/>
+          <t>Settings</t>
+        </is>
+      </c>
+      <c r="C388" t="inlineStr">
+        <is>
+          <t>Instellingen</t>
+        </is>
+      </c>
       <c r="D388" t="inlineStr"/>
       <c r="E388" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowFSPCalculator</t>
+          <t>.Menu.Settings.Title</t>
         </is>
       </c>
       <c r="G388" t="inlineStr"/>
       <c r="H388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr"/>
       <c r="B389" t="inlineStr">
         <is>
-          <t>In Stock</t>
+          <t>Motivate/Polish Helper</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Op voorraad</t>
+          <t>Motiveren/Opknappen Helper</t>
         </is>
       </c>
       <c r="D389" t="inlineStr"/>
       <c r="E389" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.InStock</t>
+          <t>.Menu.Moppelhelper.Title</t>
         </is>
       </c>
       <c r="G389" t="inlineStr"/>
       <c r="H389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr"/>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Coords</t>
+          <t>Decorations</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Coördinaten</t>
+          <t>Decoraties</t>
         </is>
       </c>
       <c r="D390" t="inlineStr"/>
       <c r="E390" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Coords</t>
+          <t>.Boxes.Productions.Headings.decoration</t>
         </is>
       </c>
       <c r="G390" t="inlineStr"/>
       <c r="H390" t="inlineStr"/>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr"/>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Notes</t>
+          <t>The Helper uses notifications in various places. You can switch this on or off here.</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Notities</t>
+          <t>De assistent gebruikt op verschillende plekken meldingen. Je kan dit hier aan- of uitschakelen.</t>
         </is>
       </c>
       <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>.Menu.Notice.Title</t>
+          <t>.Settings.ShowNotifications.Desc</t>
         </is>
       </c>
       <c r="G391" t="inlineStr"/>
       <c r="H391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr"/>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Disabled: Open one of your GBs first!</t>
+          <t>Required</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Gedeactiveerd: open eerst een van je GG's!</t>
+          <t>Benodigd</t>
         </is>
       </c>
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>.Menu.OwnpartCalculator.Warning</t>
+          <t>.Boxes.GuildFights.RequiredProgress</t>
         </is>
       </c>
       <c r="G392" t="inlineStr"/>
       <c r="H392" t="inlineStr"/>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr"/>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Challenge</t>
+          <t>FP</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Uitdaging</t>
+          <t>Forge Punten</t>
         </is>
       </c>
       <c r="D393" t="inlineStr"/>
       <c r="E393" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Challenge</t>
+          <t>.Boxes.OwnpartCalculator.OptionsFP</t>
         </is>
       </c>
       <c r="G393" t="inlineStr"/>
       <c r="H393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr"/>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Displays guild treasury export log tool when opening the Guild Treasury Log window</t>
+          <t>Count relics in menu icon</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Toont de Gildechat export log tool wanneer het Gildeschat Log venster wordt geopend</t>
+          <t>Aantallen iconen in menu icoon tonen</t>
         </is>
       </c>
       <c r="D394" t="inlineStr"/>
       <c r="E394" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>.Settings.ShowGuildTreasuryLogExport.Desc</t>
+          <t>.Settings.CountRelics</t>
         </is>
       </c>
       <c r="G394" t="inlineStr"/>
       <c r="H394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr"/>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Negotiation Table</t>
+          <t>Copied!</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Onderhandelingshulp</t>
+          <t>Gekopieerd!</t>
         </is>
       </c>
       <c r="D395" t="inlineStr"/>
       <c r="E395" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Title</t>
+          <t>.Boxes.CityMap.ToastHeadCopyData</t>
         </is>
       </c>
       <c r="G395" t="inlineStr"/>
       <c r="H395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr"/>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Spoils of War Rewards (Himeji Castle)</t>
+          <t>Spring Event</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Oorlogsbuit (Himeji Kasteel)</t>
+          <t>Lente Evenement</t>
         </is>
       </c>
       <c r="D396" t="inlineStr"/>
       <c r="E396" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.spoilsOfWar</t>
+          <t>.Boxes.FPCollector.spring_event</t>
         </is>
       </c>
       <c r="G396" t="inlineStr"/>
       <c r="H396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr"/>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Reload Page</t>
+          <t>Show missing parts</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Herlaad de pagina</t>
+          <t>Laat missende onderdelen zien</t>
         </is>
       </c>
       <c r="D397" t="inlineStr"/>
       <c r="E397" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ReloadPage</t>
+          <t>.Boxes.Kits.TripleStateButton0</t>
         </is>
       </c>
       <c r="G397" t="inlineStr"/>
       <c r="H397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr"/>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Title Settings</t>
+          <t>When no bid was placed for a minute, the module starts again from the first row.</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Titel instellingen</t>
+          <t>Als er gedurende één minuut geen bod wordt uitgebracht, begint de module opnieuw bij regel 1.</t>
         </is>
       </c>
       <c r="D398" t="inlineStr"/>
       <c r="E398" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.TitleSettings</t>
+          <t>.Boxes.AuctionSettings.Help4</t>
         </is>
       </c>
       <c r="G398" t="inlineStr"/>
       <c r="H398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr"/>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Event Pass</t>
-[...6 lines deleted...]
-      </c>
+          <t>Discord Messages</t>
+        </is>
+      </c>
+      <c r="C399" t="inlineStr"/>
       <c r="D399" t="inlineStr"/>
       <c r="E399" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.event_pass</t>
+          <t>.Boxes.Discord.TitleEntries</t>
         </is>
       </c>
       <c r="G399" t="inlineStr"/>
       <c r="H399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr"/>
       <c r="B400" t="inlineStr">
         <is>
-          <t>We still calculate with 5 tries, because we do not have the data to support negotiations with more tries.</t>
+          <t>Title</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>We rekenen nog steeds met 5 beurten, omdat we niet voldoende gegevens hebben om meer beurten te ondersteunen.</t>
+          <t>Titel</t>
         </is>
       </c>
       <c r="D400" t="inlineStr"/>
       <c r="E400" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.ChanceGreaterThan5</t>
+          <t>.Boxes.Alerts.Form.Title</t>
         </is>
       </c>
       <c r="G400" t="inlineStr"/>
       <c r="H400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr"/>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Percentage</t>
+          <t>Website Upload</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Evenredig</t>
+          <t>Data delen</t>
         </is>
       </c>
       <c r="D401" t="inlineStr"/>
       <c r="E401" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Proportionally</t>
+          <t>.Settings.Entry.GlobalSend</t>
         </is>
       </c>
       <c r="G401" t="inlineStr"/>
       <c r="H401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr"/>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Attrition</t>
+          <t>Ext</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>Uitputting</t>
+          <t>Extern</t>
         </is>
       </c>
       <c r="D402" t="inlineStr"/>
       <c r="E402" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Attrition</t>
-[...2 lines deleted...]
-      <c r="G402" t="inlineStr"/>
+          <t>.Boxes.OwnpartCalculator.Ext</t>
+        </is>
+      </c>
+      <c r="G402" t="inlineStr">
+        <is>
+          <t>Forge Points from external sources.</t>
+        </is>
+      </c>
       <c r="H402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr"/>
       <c r="B403" t="inlineStr">
         <is>
-          <t>Produces</t>
-[...2 lines deleted...]
-      <c r="C403" t="inlineStr"/>
+          <t>Min. Qty.</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>Min. hoeveelheid.</t>
+        </is>
+      </c>
       <c r="D403" t="inlineStr"/>
       <c r="E403" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.produces</t>
+          <t>.Boxes.Market.MinQuantity</t>
         </is>
       </c>
       <c r="G403" t="inlineStr"/>
       <c r="H403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr"/>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Costs</t>
-[...2 lines deleted...]
-      <c r="C404" t="inlineStr"/>
+          <t>Attack times for the selected province have been copied.</t>
+        </is>
+      </c>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>Aanvalstijden voor de geselecteerde provincies is gekopieerd.</t>
+        </is>
+      </c>
       <c r="D404" t="inlineStr"/>
       <c r="E404" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.costs</t>
+          <t>.Boxes.GuildFights.CopyToClipBoard.Desc</t>
         </is>
       </c>
       <c r="G404" t="inlineStr"/>
       <c r="H404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr"/>
       <c r="B405" t="inlineStr">
         <is>
-          <t>No Settlements finished yet.</t>
+          <t>Export as CSV</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Nog geen Nederzettingen afgerond.</t>
+          <t>Exporteer als CSV</t>
         </is>
       </c>
       <c r="D405" t="inlineStr"/>
       <c r="E405" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.NoSettlementsFinished</t>
+          <t>.Boxes.General.ExportCSV</t>
         </is>
       </c>
       <c r="G405" t="inlineStr"/>
       <c r="H405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr"/>
       <c r="B406" t="inlineStr">
         <is>
-          <t>1d</t>
+          <t>7-Day Challenge</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>1d</t>
+          <t>7-Dagen Uitdaging</t>
         </is>
       </c>
       <c r="D406" t="inlineStr"/>
       <c r="E406" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.1d</t>
+          <t>.Boxes.Castle.SevenDayChallenge</t>
         </is>
       </c>
       <c r="G406" t="inlineStr"/>
       <c r="H406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr"/>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Rating</t>
+          <t>start date</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Beoordeling</t>
+          <t>Startdatum</t>
         </is>
       </c>
       <c r="D407" t="inlineStr"/>
       <c r="E407" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>.Boxes.Market.Rating</t>
+          <t>.Boxes.GuildMemberStat.StartDate</t>
         </is>
       </c>
       <c r="G407" t="inlineStr"/>
       <c r="H407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr"/>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Show all parts</t>
+          <t>Unknown</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Laat alle onderdelen zien</t>
+          <t>Onbekend</t>
         </is>
       </c>
       <c r="D408" t="inlineStr"/>
       <c r="E408" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.TripleStateButton1</t>
+          <t>.Boxes.Castle.Unknown</t>
         </is>
       </c>
       <c r="G408" t="inlineStr"/>
       <c r="H408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr"/>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Include Ally boosts in the rating</t>
+          <t>GBG Player list</t>
         </is>
       </c>
       <c r="C409" t="inlineStr"/>
       <c r="D409" t="inlineStr"/>
       <c r="E409" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowAllies</t>
+          <t>.Settings.Entry.ShowGBGPlayerInfo</t>
         </is>
       </c>
       <c r="G409" t="inlineStr"/>
       <c r="H409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr"/>
       <c r="B410" t="inlineStr">
         <is>
-          <t>Displays Incident types, times and locations</t>
+          <t>Modify Checklist</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Lijst van incidenten in en rond je stad</t>
+          <t>checklist aanpassen</t>
         </is>
       </c>
       <c r="D410" t="inlineStr"/>
       <c r="E410" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>.Menu.HiddenRewards.Desc</t>
+          <t>.Boxes.idleGame.Strategy.Title</t>
         </is>
       </c>
       <c r="G410" t="inlineStr"/>
       <c r="H410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr"/>
       <c r="B411" t="inlineStr">
         <is>
-          <t>Info</t>
+          <t>Player is no longer in your guild.</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Info</t>
+          <t>Speler is geen lid meer van de gilde.</t>
         </is>
       </c>
       <c r="D411" t="inlineStr"/>
       <c r="E411" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.Info</t>
+          <t>.Boxes.GuildMemberStat.MemberLeavedGuild</t>
         </is>
       </c>
       <c r="G411" t="inlineStr"/>
       <c r="H411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr"/>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Market Filter</t>
+          <t>Button size</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>Markt Filter</t>
+          <t>Afmeting knop</t>
         </is>
       </c>
       <c r="D412" t="inlineStr"/>
       <c r="E412" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>.Boxes.Market.Title</t>
+          <t>.Boxes.CloseBox.ButtonSize</t>
         </is>
       </c>
       <c r="G412" t="inlineStr"/>
       <c r="H412" t="inlineStr"/>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr"/>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Should all box coordinates be reset? This can bring back windows you managed to move out of sight.</t>
+          <t>Break even in</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>Moeten de coördinaten van alle vensters verwijderd worden? Dit kan vensters weer zichtbaar te maken die je buiten beeld hebt gesleept.</t>
+          <t>Break-even in</t>
         </is>
       </c>
       <c r="D413" t="inlineStr"/>
       <c r="E413" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>.Settings.ResetBoxPositions.Desc</t>
+          <t>.Boxes.GreatBuildings.BreakEven</t>
         </is>
       </c>
       <c r="G413" t="inlineStr"/>
       <c r="H413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr"/>
       <c r="B414" t="inlineStr">
         <is>
-          <t>The Alert for __provinceName__ was saved!</t>
-[...6 lines deleted...]
-      </c>
+          <t>Only show inventory buildings with a rating equal or higher than x</t>
+        </is>
+      </c>
+      <c r="C414" t="inlineStr"/>
       <c r="D414" t="inlineStr"/>
       <c r="E414" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SaveMessage.Desc</t>
+          <t>.Boxes.ProductionsRating.InventoryBuildingScoreExplanation</t>
         </is>
       </c>
       <c r="G414" t="inlineStr"/>
       <c r="H414" t="inlineStr"/>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr"/>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Alerts</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>Waarschuwingen</t>
+          <t>BT</t>
         </is>
       </c>
       <c r="D415" t="inlineStr"/>
       <c r="E415" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>.Menu.Alerts.Title</t>
+          <t>.Eras.2.short</t>
         </is>
       </c>
       <c r="G415" t="inlineStr"/>
       <c r="H415" t="inlineStr"/>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr"/>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Negotiations</t>
+          <t>Ascendable buildings</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>Onderhandelingen</t>
+          <t>Markeer Upgradebare gebouwen</t>
         </is>
       </c>
       <c r="D416" t="inlineStr"/>
       <c r="E416" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Negotiations</t>
+          <t>.Boxes.CityMap.ShowAscendableBuildings</t>
         </is>
       </c>
       <c r="G416" t="inlineStr"/>
       <c r="H416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr"/>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Current</t>
+          <t>Number of Diplomatic Gifts attempts remaining.</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Huidig</t>
+          <t>Aantal pogingen voor Diplomatieke geschenken over.</t>
         </is>
       </c>
       <c r="D417" t="inlineStr"/>
       <c r="E417" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.ModeCurrent</t>
+          <t>.Boxes.BonusService.diplomatic_gifts</t>
         </is>
       </c>
       <c r="G417" t="inlineStr"/>
       <c r="H417" t="inlineStr"/>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr"/>
       <c r="B418" t="inlineStr">
         <is>
-          <t>GE Goods Use</t>
-[...2 lines deleted...]
-      <c r="C418" t="inlineStr"/>
+          <t>Item</t>
+        </is>
+      </c>
+      <c r="C418" t="inlineStr">
+        <is>
+          <t>Item</t>
+        </is>
+      </c>
       <c r="D418" t="inlineStr"/>
       <c r="E418" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>.Settings.Entry.GexStockWarning</t>
+          <t>.Boxes.Productions.Headings.item</t>
         </is>
       </c>
       <c r="G418" t="inlineStr"/>
       <c r="H418" t="inlineStr"/>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr"/>
       <c r="B419" t="inlineStr">
         <is>
-          <t>Displays a Trade filtering tool when the Market console is opened.</t>
+          <t xml:space="preserve">Stock + Invested + Profit = </t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>Toont een tool om handel te filteren als de markt wordt geopend.</t>
+          <t xml:space="preserve">Voorraad + in omloop + winst: </t>
         </is>
       </c>
       <c r="D419" t="inlineStr"/>
       <c r="E419" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>.Settings.ShowMarketFilter.Desc</t>
+          <t>.Boxes.Investment.TotalFP</t>
         </is>
       </c>
       <c r="G419" t="inlineStr"/>
       <c r="H419" t="inlineStr"/>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr"/>
       <c r="B420" t="inlineStr">
         <is>
-          <t xml:space="preserve">Help translate FoE Helper by registering on our translation tool: </t>
+          <t>Welcome to the &lt;strong&gt;Infobox&lt;/strong&gt;! As long as this window is open, it will display background events.</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t xml:space="preserve">Help met het vertalen van de extensie door je te registreren bij onze vertaal applicatie: </t>
+          <t>Welkom in de &lt;strong&gt;Infobox&lt;/strong&gt;! Terwijl dit venster openstaat zal het opvullen met achtergrondinformatie (zoals chat berichten, aanvallen in GSP en biedingen in de veiling)</t>
         </is>
       </c>
       <c r="D420" t="inlineStr"/>
       <c r="E420" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>.Settings.About.TranslateDesc</t>
+          <t>.Boxes.Infobox.Messages.Welcome</t>
         </is>
       </c>
       <c r="G420" t="inlineStr"/>
       <c r="H420" t="inlineStr"/>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr"/>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Owner to Add Remaining</t>
+          <t>Please scroll through all the pages and press the EXPORT button</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Resterend</t>
+          <t>Ga aub door alle pagina's en druk op de EXPORT knop</t>
         </is>
       </c>
       <c r="D421" t="inlineStr"/>
       <c r="E421" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OwnPartRemaining</t>
+          <t>.Boxes.Treasury.Message</t>
         </is>
       </c>
       <c r="G421" t="inlineStr"/>
       <c r="H421" t="inlineStr"/>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr"/>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Factor</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Niveau</t>
+          <t>Factor</t>
         </is>
       </c>
       <c r="D422" t="inlineStr"/>
       <c r="E422" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.Level</t>
+          <t>.Boxes.AuctionSettings.Factor</t>
         </is>
       </c>
       <c r="G422" t="inlineStr"/>
       <c r="H422" t="inlineStr"/>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr"/>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Ranking</t>
+          <t>Tags can be used to group Alerts (a new notification with a given tag will replace an older notification with the same tag).</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>Rangorde</t>
+          <t>Labels kunnen worden gebruikt om meldingen te groeperen (een nieuwe melding met een bepaald label zal een oude melding met hetzelfde label overschrijven).</t>
         </is>
       </c>
       <c r="D423" t="inlineStr"/>
       <c r="E423" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Ranking</t>
+          <t>.Boxes.Alerts.Form.Tag.Description</t>
         </is>
       </c>
       <c r="G423" t="inlineStr"/>
       <c r="H423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr"/>
       <c r="B424" t="inlineStr">
         <is>
-          <t>Guild Treasury - d</t>
-[...6 lines deleted...]
-      </c>
+          <t>Worst rated buildings</t>
+        </is>
+      </c>
+      <c r="C424" t="inlineStr"/>
       <c r="D424" t="inlineStr"/>
       <c r="E424" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsTreasureClanD</t>
+          <t>.Boxes.CityMap.ShowWorstBuildings</t>
         </is>
       </c>
       <c r="G424" t="inlineStr"/>
       <c r="H424" t="inlineStr"/>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr"/>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Delete</t>
+          <t>GBs</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Verwijderen</t>
+          <t>GBs</t>
         </is>
       </c>
       <c r="D425" t="inlineStr"/>
       <c r="E425" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.DeleteEntry</t>
+          <t>.Boxes.CityMap.greatbuilding</t>
         </is>
       </c>
       <c r="G425" t="inlineStr"/>
       <c r="H425" t="inlineStr"/>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr"/>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Unknown</t>
+          <t>top middle</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Onbekend</t>
+          <t>bovenmidden</t>
         </is>
       </c>
       <c r="D426" t="inlineStr"/>
       <c r="E426" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.DateNA</t>
+          <t>.Menu.Notification.Position.top-center</t>
         </is>
       </c>
       <c r="G426" t="inlineStr"/>
       <c r="H426" t="inlineStr"/>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr"/>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Town Hall</t>
+          <t>About FoE Helper</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>Gemeentehuis</t>
+          <t>Over FoE Helper</t>
         </is>
       </c>
       <c r="D427" t="inlineStr"/>
       <c r="E427" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.main_building</t>
+          <t>.Settings.About.Title</t>
         </is>
       </c>
       <c r="G427" t="inlineStr"/>
       <c r="H427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr"/>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Stream</t>
-[...6 lines deleted...]
-      </c>
+          <t>Send selected provinces to Discord</t>
+        </is>
+      </c>
+      <c r="C428" t="inlineStr"/>
       <c r="D428" t="inlineStr"/>
       <c r="E428" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartType.streamgraph</t>
+          <t>.Boxes.GuildFights.DiscordSendSelection</t>
         </is>
       </c>
       <c r="G428" t="inlineStr"/>
       <c r="H428" t="inlineStr"/>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr"/>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Steps</t>
+          <t>Arctic Future</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>Stappen</t>
+          <t>Arctische toekomst</t>
         </is>
       </c>
       <c r="D429" t="inlineStr"/>
       <c r="E429" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.Steps</t>
+          <t>.Eras.15</t>
         </is>
       </c>
       <c r="G429" t="inlineStr"/>
       <c r="H429" t="inlineStr"/>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr"/>
       <c r="B430" t="inlineStr">
         <is>
-          <t>Displays events that are happening in the "background".&lt;br&gt;&lt;em&gt;Fills up with info…  &lt;/em&gt;</t>
+          <t>The new menu-order was saved</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>Toont je alle zaken die gebeuren op de "achtergrond"&lt;br&gt;&lt;em&gt;Vult zich beetje bij beetje met informatie ...&lt;/em&gt;</t>
+          <t>De nieuwe menuvolgorde is opgeslagen</t>
         </is>
       </c>
       <c r="D430" t="inlineStr"/>
       <c r="E430" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>.Menu.Info.Desc</t>
+          <t>.Menu.SaveMessage.Desc</t>
         </is>
       </c>
       <c r="G430" t="inlineStr"/>
       <c r="H430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr"/>
       <c r="B431" t="inlineStr">
         <is>
-          <t>Open the castle overview to update the data.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Roadless buildings</t>
+        </is>
+      </c>
+      <c r="C431" t="inlineStr"/>
       <c r="D431" t="inlineStr"/>
       <c r="E431" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.VisitCastleWarning</t>
+          <t>.Boxes.CityMap.roadless</t>
         </is>
       </c>
       <c r="G431" t="inlineStr"/>
       <c r="H431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr"/>
       <c r="B432" t="inlineStr">
         <is>
-          <t>profit achieved; yellow = Rank is not safe; red/green = Loss/Profit safe</t>
+          <t>Residential</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>behaalde winst, geel = Plek niet veilig, rood/groen = veilig met Verlies/Winst</t>
+          <t>Woon</t>
         </is>
       </c>
       <c r="D432" t="inlineStr"/>
       <c r="E432" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.ProfitDesc</t>
+          <t>.Boxes.CityMap.residential</t>
         </is>
       </c>
       <c r="G432" t="inlineStr"/>
       <c r="H432" t="inlineStr"/>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr"/>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Motivate/Polish Helper</t>
+          <t>Reload Page</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Motiveren/Opknappen Helper</t>
+          <t>Herlaad de pagina</t>
         </is>
       </c>
       <c r="D433" t="inlineStr"/>
       <c r="E433" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Title</t>
+          <t>.Boxes.DBExport.ReloadPage</t>
         </is>
       </c>
       <c r="G433" t="inlineStr"/>
       <c r="H433" t="inlineStr"/>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr"/>
       <c r="B434" t="inlineStr">
         <is>
-          <t>!!! Attention - Although unlikely, using this option might trigger INNOs bot detection and may cause a short ban period !!! Please let us know should that happen.&lt;br&gt;&lt;br&gt;After placing a building from the build menu or the reconstruction side bar will cause the same building to be selected automatically (streets excluded).</t>
-[...2 lines deleted...]
-      <c r="C434" t="inlineStr"/>
+          <t>Message</t>
+        </is>
+      </c>
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>Bericht</t>
+        </is>
+      </c>
       <c r="D434" t="inlineStr"/>
       <c r="E434" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>.Settings.RepeatSelectBuilding.Desc</t>
+          <t>.Boxes.Infobox.FilterMessage</t>
         </is>
       </c>
       <c r="G434" t="inlineStr"/>
       <c r="H434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr"/>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Show links</t>
+          <t>Shows a small badge with a counter of how many quests you can still abort.</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>Toon links</t>
+          <t>Toont een klein icoon met een teller van het aantal quests dat je nog kunt afbreken.</t>
         </is>
       </c>
       <c r="D435" t="inlineStr"/>
       <c r="E435" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>.Settings.ShowLinks.Title</t>
+          <t>.Settings.Show2kQuestMark.Desc</t>
         </is>
       </c>
       <c r="G435" t="inlineStr"/>
       <c r="H435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr"/>
       <c r="B436" t="inlineStr">
         <is>
-          <t>Date</t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>Datum</t>
+          <t>Gildestrijdperken (GSP)</t>
         </is>
       </c>
       <c r="D436" t="inlineStr"/>
       <c r="E436" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Date</t>
+          <t>.Menu.Gildfight.Title</t>
         </is>
       </c>
       <c r="G436" t="inlineStr"/>
       <c r="H436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr"/>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Your Units - Hourly</t>
+          <t>Guild Expedition</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Uw eenheden per uur</t>
+          <t>Gilde expeditie</t>
         </is>
       </c>
       <c r="D437" t="inlineStr"/>
       <c r="E437" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsUnitsH</t>
+          <t>.Boxes.FPCollector.Guildexpedition</t>
         </is>
       </c>
       <c r="G437" t="inlineStr"/>
       <c r="H437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr"/>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Ally Overview</t>
-[...2 lines deleted...]
-      <c r="C438" t="inlineStr"/>
+          <t>Unknown Conversation</t>
+        </is>
+      </c>
+      <c r="C438" t="inlineStr">
+        <is>
+          <t>Onbekende conversatie</t>
+        </is>
+      </c>
       <c r="D438" t="inlineStr"/>
       <c r="E438" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowAllyList</t>
+          <t>.Boxes.Infobox.UnknownConversation</t>
         </is>
       </c>
       <c r="G438" t="inlineStr"/>
       <c r="H438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr"/>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Battles</t>
+          <t>The current Status of the game</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Gevechten</t>
+          <t>De huidige status van het spel</t>
         </is>
       </c>
       <c r="D439" t="inlineStr"/>
       <c r="E439" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Battles</t>
+          <t>.Boxes.MergerGame.Status.Title</t>
         </is>
       </c>
       <c r="G439" t="inlineStr"/>
       <c r="H439" t="inlineStr"/>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr"/>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Snapshot Log</t>
+          <t>Title Settings</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Snapshot Log</t>
+          <t>Titel instellingen</t>
         </is>
       </c>
       <c r="D440" t="inlineStr"/>
       <c r="E440" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SnapshotLog</t>
+          <t>.Boxes.BetterMusic.TitleSettings</t>
         </is>
       </c>
       <c r="G440" t="inlineStr"/>
       <c r="H440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr"/>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Invested</t>
+          <t>Archeology Event</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Geïnvesteerd</t>
+          <t>Archeologie Evenement</t>
         </is>
       </c>
       <c r="D441" t="inlineStr"/>
       <c r="E441" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Invested</t>
+          <t>.Boxes.FPCollector.archeology_event</t>
         </is>
       </c>
       <c r="G441" t="inlineStr"/>
       <c r="H441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr"/>
       <c r="B442" t="inlineStr">
         <is>
-          <t>calendar week</t>
+          <t>For chain buildings the whole chain is treated as one single building. For sets we assume that all parts are fully connected.</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>kalender week</t>
+          <t>Voor ketengebouwen wordt de keten behandeld als één enkel gebouw. Bij sets nemen we aan dat alle delen volledig zijn verbonden.</t>
         </is>
       </c>
       <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.CalendarWeek</t>
+          <t>.Boxes.ProductionsRating.Disclaimer</t>
         </is>
       </c>
       <c r="G442" t="inlineStr"/>
       <c r="H442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr"/>
       <c r="B443" t="inlineStr">
         <is>
-          <t>GB Investment</t>
+          <t>Local settings</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>GG investering</t>
+          <t>Lokale instellingen</t>
         </is>
       </c>
       <c r="D443" t="inlineStr"/>
       <c r="E443" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>.Menu.greatbuildings.Title</t>
+          <t>.Boxes.DBExport.LocalSettings</t>
         </is>
       </c>
       <c r="G443" t="inlineStr"/>
       <c r="H443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr"/>
       <c r="B444" t="inlineStr">
         <is>
-          <t>NPC</t>
+          <t>Place4</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>NPC</t>
+          <t>Plaats4</t>
         </is>
       </c>
       <c r="D444" t="inlineStr"/>
       <c r="E444" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.NPC</t>
+          <t>.Boxes.PowerLeveling.P4</t>
         </is>
       </c>
       <c r="G444" t="inlineStr"/>
       <c r="H444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr"/>
       <c r="B445" t="inlineStr">
         <is>
-          <t>ignore era</t>
+          <t>1d</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>negeer tijdperk</t>
+          <t>1d</t>
         </is>
       </c>
       <c r="D445" t="inlineStr"/>
       <c r="E445" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.IgnoreEra</t>
+          <t>.Boxes.Alerts.Time.1d</t>
         </is>
       </c>
       <c r="G445" t="inlineStr"/>
       <c r="H445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr"/>
       <c r="B446" t="inlineStr">
         <is>
-          <t>GBG</t>
+          <t>Places</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Gildegevechten</t>
+          <t>Plaatsen</t>
         </is>
       </c>
       <c r="D446" t="inlineStr"/>
       <c r="E446" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterGuildFights</t>
+          <t>.Boxes.OwnpartCalculator.Places</t>
         </is>
       </c>
       <c r="G446" t="inlineStr"/>
       <c r="H446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr"/>
       <c r="B447" t="inlineStr">
         <is>
-          <t>start date</t>
+          <t>Stream</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>Startdatum</t>
+          <t>Stroom</t>
         </is>
       </c>
       <c r="D447" t="inlineStr"/>
       <c r="E447" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.StartDate</t>
+          <t>.Boxes.Stats.BtnChartType.streamgraph</t>
         </is>
       </c>
       <c r="G447" t="inlineStr"/>
       <c r="H447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr"/>
       <c r="B448" t="inlineStr">
         <is>
-          <t>Items</t>
-[...2 lines deleted...]
-      <c r="C448" t="inlineStr"/>
+          <t>lost Attacks</t>
+        </is>
+      </c>
+      <c r="C448" t="inlineStr">
+        <is>
+          <t>Verl. aanvallen</t>
+        </is>
+      </c>
       <c r="D448" t="inlineStr"/>
       <c r="E448" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>.General.Items</t>
+          <t>.Boxes.PvPArena.Tabs.LostAttackFights</t>
         </is>
       </c>
       <c r="G448" t="inlineStr"/>
       <c r="H448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr"/>
       <c r="B449" t="inlineStr">
         <is>
-          <t>The values may update slow - depending on server feedback. Given times do not take updates of current stock into account.</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>Het bijwerken van de waarden kan langzaam gaan afhankelijk van de server feedback. De aangegeven tijden houden geen rekening met de huidige voorraad.</t>
+          <t>Tijdperk</t>
         </is>
       </c>
       <c r="D449" t="inlineStr"/>
       <c r="E449" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Warning</t>
+          <t>.Boxes.MoppelHelper.Era</t>
         </is>
       </c>
       <c r="G449" t="inlineStr"/>
       <c r="H449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr"/>
       <c r="B450" t="inlineStr">
         <is>
-          <t>GBG</t>
+          <t>Stream Chart</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>Gildengevechten</t>
+          <t>Ontwikkelingsgrafiek</t>
         </is>
       </c>
       <c r="D450" t="inlineStr"/>
       <c r="E450" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsGBGPlayers</t>
+          <t>.Boxes.Stats.BtnChartTypeTitle.streamgraph</t>
         </is>
       </c>
       <c r="G450" t="inlineStr"/>
       <c r="H450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr"/>
       <c r="B451" t="inlineStr">
         <is>
-          <t>Add a webhook URL first!</t>
+          <t>Repeat Building Selection</t>
         </is>
       </c>
       <c r="C451" t="inlineStr"/>
       <c r="D451" t="inlineStr"/>
       <c r="E451" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.WebhookUrlNeeded</t>
+          <t>.Settings.Entry.RepeatSelectBuilding</t>
         </is>
       </c>
       <c r="G451" t="inlineStr"/>
       <c r="H451" t="inlineStr"/>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr"/>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Size</t>
+          <t>Castle System daily reward</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>Grootte</t>
+          <t>Kasteel Systeem dagelijkse beloning</t>
         </is>
       </c>
       <c r="D452" t="inlineStr"/>
       <c r="E452" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.size</t>
+          <t>.Boxes.FPCollector.castle_system_daily_reward_chest</t>
         </is>
       </c>
       <c r="G452" t="inlineStr"/>
       <c r="H452" t="inlineStr"/>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr"/>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Double Collection</t>
+          <t>Motivation Activity</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>Dubbele verzameling</t>
+          <t>Motivatie Activiteit</t>
         </is>
       </c>
       <c r="D453" t="inlineStr"/>
       <c r="E453" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.DoubleCollection</t>
+          <t>.Settings.ShowPlayersMotivation.Title</t>
         </is>
       </c>
       <c r="G453" t="inlineStr"/>
       <c r="H453" t="inlineStr"/>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr"/>
       <c r="B454" t="inlineStr">
         <is>
-          <t>World:</t>
+          <t>Arc</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>Wereld:</t>
+          <t>Arc</t>
         </is>
       </c>
       <c r="D454" t="inlineStr"/>
       <c r="E454" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>.Settings.Version.World</t>
+          <t>.Boxes.OwnpartCalculator.Arc</t>
         </is>
       </c>
       <c r="G454" t="inlineStr"/>
       <c r="H454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr"/>
       <c r="B455" t="inlineStr">
         <is>
-          <t>delete ex-member after</t>
+          <t>Press __place__ and __slot__ on your keyboard to insert this suggestion.</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>verwijder ex-gildeleden na</t>
+          <t>Druk op __plaats__ en __slot__ op je toetsenbord om deze suggestie in te voegen.</t>
         </is>
       </c>
       <c r="D455" t="inlineStr"/>
       <c r="E455" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.DeleteExMembersAfter</t>
+          <t>.Boxes.Negotiation.KeyboardTooltip</t>
         </is>
       </c>
       <c r="G455" t="inlineStr"/>
       <c r="H455" t="inlineStr"/>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr"/>
       <c r="B456" t="inlineStr">
         <is>
-          <t>Set Alert</t>
+          <t>Plunder Reward</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>Zet alarm</t>
+          <t>Plunderbeloning</t>
         </is>
       </c>
       <c r="D456" t="inlineStr"/>
       <c r="E456" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SetAlert</t>
+          <t>.Boxes.FPCollector.plunderReward</t>
         </is>
       </c>
       <c r="G456" t="inlineStr"/>
       <c r="H456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr"/>
       <c r="B457" t="inlineStr">
         <is>
-          <t>The world of the DB to be imported does not match the current account.</t>
+          <t xml:space="preserve">Last Update: </t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>De wereld uit de te importeren DB komt niet overeen met het huidige account.</t>
+          <t xml:space="preserve">Laatste Bijwerking: </t>
         </is>
       </c>
       <c r="D457" t="inlineStr"/>
       <c r="E457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.WrongDBWorld</t>
+          <t>.Boxes.Kits.Udate</t>
         </is>
       </c>
       <c r="G457" t="inlineStr"/>
       <c r="H457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr"/>
       <c r="B458" t="inlineStr">
         <is>
-          <t>Shop Assistant</t>
-[...2 lines deleted...]
-      <c r="C458" t="inlineStr"/>
+          <t>Fast Unit</t>
+        </is>
+      </c>
+      <c r="C458" t="inlineStr">
+        <is>
+          <t>Snelle Eenheid</t>
+        </is>
+      </c>
       <c r="D458" t="inlineStr"/>
       <c r="E458" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Title</t>
+          <t>.Boxes.Units.fast</t>
         </is>
       </c>
       <c r="G458" t="inlineStr"/>
       <c r="H458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr"/>
       <c r="B459" t="inlineStr">
         <is>
-          <t>top right</t>
+          <t>Great Buildings</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>rechtsboven</t>
+          <t>Grootse Gebouwen</t>
         </is>
       </c>
       <c r="D459" t="inlineStr"/>
       <c r="E459" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.top-right</t>
+          <t>.Boxes.GuildMemberStat.GreatBuildings</t>
         </is>
       </c>
       <c r="G459" t="inlineStr"/>
       <c r="H459" t="inlineStr"/>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr"/>
       <c r="B460" t="inlineStr">
         <is>
-          <t>No alert</t>
-[...6 lines deleted...]
-      </c>
+          <t>Open Ally Overview</t>
+        </is>
+      </c>
+      <c r="C460" t="inlineStr"/>
       <c r="D460" t="inlineStr"/>
       <c r="E460" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>.Boxes.InactivesSettings.NoAlert</t>
+          <t>.Settings.ShowAllyList.Title</t>
         </is>
       </c>
       <c r="G460" t="inlineStr"/>
       <c r="H460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr"/>
       <c r="B461" t="inlineStr">
         <is>
-          <t>Defense boost def. army</t>
+          <t>Infobox Entry Count</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>Verdediging boost verd. leger</t>
+          <t>Infobox aantal regels</t>
         </is>
       </c>
       <c r="D461" t="inlineStr"/>
       <c r="E461" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.def_boost_defender</t>
+          <t>.Settings.InfoboxEntryCount.Title</t>
         </is>
       </c>
       <c r="G461" t="inlineStr"/>
       <c r="H461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr"/>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Medals</t>
+          <t>SA</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>Medailles</t>
+          <t>ST</t>
         </is>
       </c>
       <c r="D462" t="inlineStr"/>
       <c r="E462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Medals</t>
+          <t>.Eras.1.short</t>
         </is>
       </c>
       <c r="G462" t="inlineStr"/>
       <c r="H462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr"/>
       <c r="B463" t="inlineStr">
         <is>
-          <t>show axis label</t>
+          <t>Motivate/Polish</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>toon assen label</t>
+          <t>Motiveren/Opknappen</t>
         </is>
       </c>
       <c r="D463" t="inlineStr"/>
       <c r="E463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.ShowAxisLabel</t>
+          <t>.Boxes.MoppelHelper.MoppelEvents</t>
         </is>
       </c>
       <c r="G463" t="inlineStr"/>
       <c r="H463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr"/>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Delete!</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>Goederen</t>
+          <t>Verwijderen!</t>
         </is>
       </c>
       <c r="D464" t="inlineStr"/>
       <c r="E464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>.General.Goods</t>
+          <t>.Settings.ResetBoxPositions.Button</t>
         </is>
       </c>
       <c r="G464" t="inlineStr"/>
       <c r="H464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr"/>
       <c r="B465" t="inlineStr">
         <is>
-          <t>Iron Age</t>
+          <t>GBs</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>IJzertijd</t>
+          <t>GGs</t>
         </is>
       </c>
       <c r="D465" t="inlineStr"/>
       <c r="E465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>.Eras.3</t>
+          <t>.Boxes.Productions.Headings.greatbuilding</t>
         </is>
       </c>
       <c r="G465" t="inlineStr"/>
       <c r="H465" t="inlineStr"/>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr"/>
       <c r="B466" t="inlineStr">
         <is>
-          <t>Estimated bonus: __FP__ FPs and __Goods__ goods</t>
+          <t>Import / Export</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>Verwachtte Bonus: __FP__ FP en __Goods__ goederen</t>
+          <t>Importeer/Exporteer</t>
         </is>
       </c>
       <c r="D466" t="inlineStr"/>
       <c r="E466" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.EstimatedBonus</t>
+          <t>.Settings.Entry.ExportSettings</t>
         </is>
       </c>
       <c r="G466" t="inlineStr"/>
       <c r="H466" t="inlineStr"/>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr"/>
       <c r="B467" t="inlineStr">
         <is>
-          <t>On</t>
+          <t>Item Type</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>Aan</t>
+          <t>Item type</t>
         </is>
       </c>
       <c r="D467" t="inlineStr"/>
       <c r="E467" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Persistence.On</t>
+          <t>.Boxes.Kits.KitName</t>
         </is>
       </c>
       <c r="G467" t="inlineStr"/>
       <c r="H467" t="inlineStr"/>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr"/>
       <c r="B468" t="inlineStr">
         <is>
-          <t>View and calculate Tech Tree research costs</t>
+          <t xml:space="preserve"> ignoring bottlenecks</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>Bereken je onderzoekskosten</t>
+          <t xml:space="preserve"> knelpunten negeren</t>
         </is>
       </c>
       <c r="D468" t="inlineStr"/>
       <c r="E468" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
-          <t>.Menu.Technologies.Desc</t>
+          <t>.Boxes.idleGame.noBottleneck</t>
         </is>
       </c>
       <c r="G468" t="inlineStr"/>
       <c r="H468" t="inlineStr"/>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr"/>
       <c r="B469" t="inlineStr">
         <is>
-          <t>This module only works with "Upload to foe-helper.com" switched on.&lt;br&gt;Please activate this option to use the notes.</t>
+          <t>Recurring Quests</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>Deze module werkt enkel met "Gegevensoverdracht naar foe-helper.com" ingeschakeld.&lt;br&gt;Gelieve deze optie in te schakelen om de notities te kunnen gebruiken.</t>
+          <t>Herhalende missies</t>
         </is>
       </c>
       <c r="D469" t="inlineStr"/>
       <c r="E469" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.GlobalSendRequired</t>
+          <t>.Boxes.RecurringQuests.Title</t>
         </is>
       </c>
       <c r="G469" t="inlineStr"/>
       <c r="H469" t="inlineStr"/>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr"/>
       <c r="B470" t="inlineStr">
         <is>
-          <t>Attack</t>
-[...6 lines deleted...]
-      </c>
+          <t>Help</t>
+        </is>
+      </c>
+      <c r="C470" t="inlineStr"/>
       <c r="D470" t="inlineStr"/>
       <c r="E470" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Tabs.AttackFights</t>
+          <t>.Boxes.ProductionsRating.ExplainerHead</t>
         </is>
       </c>
       <c r="G470" t="inlineStr"/>
       <c r="H470" t="inlineStr"/>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr"/>
       <c r="B471" t="inlineStr">
         <is>
-          <t>QI Snapshot Log</t>
-[...2 lines deleted...]
-      <c r="C471" t="inlineStr"/>
+          <t xml:space="preserve"> are 2 Ages behind</t>
+        </is>
+      </c>
+      <c r="C471" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> lopen 2 tijdperken achter</t>
+        </is>
+      </c>
       <c r="D471" t="inlineStr"/>
       <c r="E471" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.SnapshotLog</t>
+          <t>.Boxes.CityMap.OlderThan2Era</t>
         </is>
       </c>
       <c r="G471" t="inlineStr"/>
       <c r="H471" t="inlineStr"/>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr"/>
       <c r="B472" t="inlineStr">
         <is>
-          <t>min Lvl</t>
+          <t>Consider attack bonus</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>min niv</t>
+          <t>Meetellen aanvalsbonus</t>
         </is>
       </c>
       <c r="D472" t="inlineStr"/>
       <c r="E472" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
-          <t>.Boxes.findGB.minLvl</t>
+          <t>.Boxes.GreatBuildings.ShowAttack</t>
         </is>
       </c>
       <c r="G472" t="inlineStr"/>
       <c r="H472" t="inlineStr"/>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr"/>
       <c r="B473" t="inlineStr">
         <is>
-          <t>copy attack colors</t>
-[...2 lines deleted...]
-      <c r="C473" t="inlineStr"/>
+          <t>Set up messages for your Discord server</t>
+        </is>
+      </c>
+      <c r="C473" t="inlineStr">
+        <is>
+          <t>Trigger berichten in je Discord met events</t>
+        </is>
+      </c>
       <c r="D473" t="inlineStr"/>
       <c r="E473" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowTileColors</t>
+          <t>.Menu.Discord.Desc</t>
         </is>
       </c>
       <c r="G473" t="inlineStr"/>
       <c r="H473" t="inlineStr"/>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr"/>
       <c r="B474" t="inlineStr">
         <is>
-          <t>Add</t>
+          <t>Shows Advice (added by the player) for specific opposing armies.</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>Bodverhoging</t>
+          <t>Toont advies (toegevoegd door de speler) voor specifieke vijandige legers.</t>
         </is>
       </c>
       <c r="D474" t="inlineStr"/>
       <c r="E474" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Add</t>
+          <t>.Settings.ShowArmyAdvice.Desc</t>
         </is>
       </c>
       <c r="G474" t="inlineStr"/>
       <c r="H474" t="inlineStr"/>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr"/>
       <c r="B475" t="inlineStr">
         <is>
-          <t>Others to Add</t>
+          <t>Attack%</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>Externe bijdrage</t>
+          <t>Aanval</t>
         </is>
       </c>
       <c r="D475" t="inlineStr"/>
       <c r="E475" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.PatronPart</t>
+          <t>.Boxes.Units.Attack</t>
         </is>
       </c>
       <c r="G475" t="inlineStr"/>
       <c r="H475" t="inlineStr"/>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr"/>
       <c r="B476" t="inlineStr">
         <is>
-          <t>Next Expansion</t>
+          <t>Displays a tool that suggests buildings to collect after collecting your Blue Galaxy</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>Volgende uitbreiding</t>
+          <t>Toon een tool die suggesties doet welke gebouwen je moet oogsten na het oogsten van je Blauwe Melkweg</t>
         </is>
       </c>
       <c r="D476" t="inlineStr"/>
       <c r="E476" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.nextTile</t>
+          <t>.Settings.ShowBlueGalaxyHelper.Desc</t>
         </is>
       </c>
       <c r="G476" t="inlineStr"/>
       <c r="H476" t="inlineStr"/>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr"/>
       <c r="B477" t="inlineStr">
         <is>
-          <t>Action Points</t>
+          <t>Neighbours</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>Actie Punten</t>
+          <t>Buren</t>
         </is>
       </c>
       <c r="D477" t="inlineStr"/>
       <c r="E477" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_action_points_collection</t>
+          <t>.Boxes.Notice.SelectPlayerGroupNeighbor</t>
         </is>
       </c>
       <c r="G477" t="inlineStr"/>
       <c r="H477" t="inlineStr"/>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr"/>
       <c r="B478" t="inlineStr">
         <is>
-          <t>Save copy format per great building</t>
+          <t>ignore era</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>Sla kopei formaat op per GG</t>
+          <t>negeer tijdperk</t>
         </is>
       </c>
       <c r="D478" t="inlineStr"/>
       <c r="E478" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.CopyFormatPerGB</t>
+          <t>.Boxes.BetterMusic.IgnoreEra</t>
         </is>
       </c>
       <c r="G478" t="inlineStr"/>
       <c r="H478" t="inlineStr"/>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr"/>
       <c r="B479" t="inlineStr">
         <is>
-          <t>The game will now reload with the imported settings.</t>
+          <t>Displays a window when opening the map, stating the scouting times of the currently available provinces and the current scouting progress</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>Het spel zal nu opnieuw opstarten met de geïmporteerde instellingen.</t>
+          <t>Toont een venster bij het openen van de kaart met de verkenningstijden van de momenteel beschikbare provincies en de huidige verkenningsvoortgang</t>
         </is>
       </c>
       <c r="D479" t="inlineStr"/>
       <c r="E479" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
-          <t>.Settings.ExportImport.Reload</t>
+          <t>.Settings.ShowScoutingTimes.Desc</t>
         </is>
       </c>
       <c r="G479" t="inlineStr"/>
       <c r="H479" t="inlineStr"/>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr"/>
       <c r="B480" t="inlineStr">
         <is>
-          <t>Active Guild Members</t>
+          <t xml:space="preserve"> - Last snapshot: __time__ ago</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>Actieve Gildeleden</t>
+          <t xml:space="preserve"> - Laatste snapshot: __time__ geleden</t>
         </is>
       </c>
       <c r="D480" t="inlineStr"/>
       <c r="E480" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
-          <t>.Boxes.OtherGuildActivity.Title</t>
+          <t>.Boxes.GuildFights.LastSnapshot</t>
         </is>
       </c>
       <c r="G480" t="inlineStr"/>
       <c r="H480" t="inlineStr"/>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr"/>
       <c r="B481" t="inlineStr">
         <is>
-          <t>days</t>
+          <t>Auto</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>dagen</t>
+          <t>Auto</t>
         </is>
       </c>
       <c r="D481" t="inlineStr"/>
       <c r="E481" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Days</t>
+          <t>.Boxes.OwnpartCalculator.Auto</t>
         </is>
       </c>
       <c r="G481" t="inlineStr"/>
       <c r="H481" t="inlineStr"/>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr"/>
       <c r="B482" t="inlineStr">
         <is>
-          <t>Current Production Overview (Daily)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Duplicate</t>
+        </is>
+      </c>
+      <c r="C482" t="inlineStr"/>
       <c r="D482" t="inlineStr"/>
       <c r="E482" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Title</t>
+          <t>.Boxes.ProductionsRating.PresetDuplicate</t>
         </is>
       </c>
       <c r="G482" t="inlineStr"/>
       <c r="H482" t="inlineStr"/>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr"/>
       <c r="B483" t="inlineStr">
         <is>
-          <t>The Date value "__InvalidDate__" could not be parsed</t>
+          <t>Timer is up</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>De datumwaarde "__InvalidDate__" kon niet verwerkt worden</t>
+          <t>Timer is afgelopen</t>
         </is>
       </c>
       <c r="D483" t="inlineStr"/>
       <c r="E483" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.DateParseErrorDesc</t>
+          <t>.Boxes.idleGame.AlertText</t>
         </is>
       </c>
       <c r="G483" t="inlineStr"/>
       <c r="H483" t="inlineStr"/>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr"/>
       <c r="B484" t="inlineStr">
         <is>
-          <t>Size and Building Time</t>
+          <t>New FoE Helper Version installed</t>
         </is>
       </c>
       <c r="C484" t="inlineStr"/>
       <c r="D484" t="inlineStr"/>
       <c r="E484" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.size+time</t>
+          <t>.Menu.NewVersion.Title</t>
         </is>
       </c>
       <c r="G484" t="inlineStr"/>
       <c r="H484" t="inlineStr"/>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr"/>
       <c r="B485" t="inlineStr">
         <is>
-          <t>started playing on __date__</t>
-[...2 lines deleted...]
-      <c r="C485" t="inlineStr"/>
+          <t>__GBCount__ noted</t>
+        </is>
+      </c>
+      <c r="C485" t="inlineStr">
+        <is>
+          <t>__GBCount__ ontdekt</t>
+        </is>
+      </c>
       <c r="D485" t="inlineStr"/>
       <c r="E485" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.DateStarted</t>
+          <t>.Boxes.OwnpartCalculator.GBsNoted</t>
         </is>
       </c>
       <c r="G485" t="inlineStr"/>
       <c r="H485" t="inlineStr"/>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr"/>
       <c r="B486" t="inlineStr">
         <is>
-          <t>Total Collected:</t>
+          <t>Displays events happening in the background</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>Totaal Opgehaald:</t>
+          <t>Toont je alle zaken die gebeuren op de "achtergrond"&lt;br&gt;&lt;em&gt;Vult zich beetje bij beetje met informatie ...&lt;/em&gt;</t>
         </is>
       </c>
       <c r="D486" t="inlineStr"/>
       <c r="E486" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.Total</t>
+          <t>.Menu.Info.Desc</t>
         </is>
       </c>
       <c r="G486" t="inlineStr"/>
       <c r="H486" t="inlineStr"/>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr"/>
       <c r="B487" t="inlineStr">
         <is>
-          <t>SA</t>
+          <t>This value is used for ranking buildings providing attack or defense bonus for the attacking army. How many FP is 1% of either attack or defense boost worth to you?</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>ST</t>
+          <t>Deze waarde wordt gebruikt voor de beoordeling van gebouwen die aanvals- of verdedigingsbonus voor je aanvallend leger opleveren. Hoeveel FP is 1% bonus jouw waard ?</t>
         </is>
       </c>
       <c r="D487" t="inlineStr"/>
       <c r="E487" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
-          <t>.Eras.1.short</t>
+          <t>.Boxes.GreatBuildings.TTAttackValue</t>
         </is>
       </c>
       <c r="G487" t="inlineStr"/>
       <c r="H487" t="inlineStr"/>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr"/>
       <c r="B488" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/town</t>
+          <t>Include Ally boosts in the rating</t>
         </is>
       </c>
       <c r="C488" t="inlineStr"/>
       <c r="D488" t="inlineStr"/>
       <c r="E488" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.HelpLink</t>
+          <t>.Boxes.ProductionsRating.ShowAllies</t>
         </is>
       </c>
       <c r="G488" t="inlineStr"/>
       <c r="H488" t="inlineStr"/>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr"/>
       <c r="B489" t="inlineStr">
         <is>
-          <t>Item Sources</t>
+          <t>Show Item column</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>Item bronnen</t>
+          <t>Verberg items</t>
         </is>
       </c>
       <c r="D489" t="inlineStr"/>
       <c r="E489" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
-          <t>.Boxes.ItemSources.Title</t>
+          <t>.Boxes.ProductionsRating.ShowItems</t>
         </is>
       </c>
       <c r="G489" t="inlineStr"/>
       <c r="H489" t="inlineStr"/>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr"/>
       <c r="B490" t="inlineStr">
         <is>
-          <t>Help</t>
+          <t>Time</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>Help</t>
+          <t>Tijd</t>
         </is>
       </c>
       <c r="D490" t="inlineStr"/>
       <c r="E490" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
-          <t>.Settings.Entry.Help</t>
+          <t>.Boxes.Castle.Time</t>
         </is>
       </c>
       <c r="G490" t="inlineStr"/>
       <c r="H490" t="inlineStr"/>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr"/>
       <c r="B491" t="inlineStr">
         <is>
-          <t>Needs road</t>
+          <t>Attack boost att. army</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>Vereist weg</t>
+          <t>Aanval boost aanv. leger</t>
         </is>
       </c>
       <c r="D491" t="inlineStr"/>
       <c r="E491" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.RoadRequired</t>
+          <t>.Boxes.Productions.att_boost_attacker</t>
         </is>
       </c>
       <c r="G491" t="inlineStr"/>
       <c r="H491" t="inlineStr"/>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr"/>
       <c r="B492" t="inlineStr">
         <is>
-          <t>Menu Content</t>
+          <t>Progress</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>Menu Inhoud</t>
+          <t>Voortgang</t>
         </is>
       </c>
       <c r="D492" t="inlineStr"/>
       <c r="E492" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
-          <t>.Settings.Entry.MenuContent</t>
+          <t>.Boxes.Investment.Overview.Progress</t>
         </is>
       </c>
       <c r="G492" t="inlineStr"/>
       <c r="H492" t="inlineStr"/>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr"/>
       <c r="B493" t="inlineStr">
         <is>
-          <t>Hide GBs not built</t>
+          <t>The import was completed successfully. Please reload the game.</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>Verberg niet gebouwde GG's</t>
+          <t>De import is succesvol afgerond. Herlaad alsjeblieft het spel .</t>
         </is>
       </c>
       <c r="D493" t="inlineStr"/>
       <c r="E493" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.HideNewGBs</t>
+          <t>.Boxes.DBExport.ImportSuccessful</t>
         </is>
       </c>
       <c r="G493" t="inlineStr"/>
       <c r="H493" t="inlineStr"/>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr"/>
       <c r="B494" t="inlineStr">
         <is>
-          <t>Aztec Helper</t>
+          <t>bottom middle</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>Azteken Helper</t>
+          <t>ondermidden</t>
         </is>
       </c>
       <c r="D494" t="inlineStr"/>
       <c r="E494" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
-          <t>.Menu.AztecMiniGame.Title</t>
+          <t>.Menu.Notification.Position.bottom-center</t>
         </is>
       </c>
       <c r="G494" t="inlineStr"/>
       <c r="H494" t="inlineStr"/>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr"/>
       <c r="B495" t="inlineStr">
         <is>
-          <t>Find Special Building</t>
+          <t>Tech Tree Research Costs</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>Vind Speciaal Gebouw</t>
+          <t>Onderzoekskosten voor</t>
         </is>
       </c>
       <c r="D495" t="inlineStr"/>
       <c r="E495" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.FindSpecialBuilding</t>
+          <t>.Boxes.Technologies.Title</t>
         </is>
       </c>
       <c r="G495" t="inlineStr"/>
       <c r="H495" t="inlineStr"/>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr"/>
       <c r="B496" t="inlineStr">
         <is>
-          <t>Beach</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rename preset:</t>
+        </is>
+      </c>
+      <c r="C496" t="inlineStr"/>
       <c r="D496" t="inlineStr"/>
       <c r="E496" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.shore</t>
+          <t>.Boxes.ProductionsRating.PresetPromptRename</t>
         </is>
       </c>
       <c r="G496" t="inlineStr"/>
       <c r="H496" t="inlineStr"/>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr"/>
       <c r="B497" t="inlineStr">
         <is>
-          <t>Notify position</t>
+          <t>GBs at the top of the list are best value</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>Notificatie Positie</t>
+          <t>Gebouwen bovenaan de lijst leveren de meeste waarde</t>
         </is>
       </c>
       <c r="D497" t="inlineStr"/>
       <c r="E497" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
-          <t>.Settings.Entry.NotificationsPosition</t>
+          <t>.Boxes.GreatBuildings.SuggestionDescription</t>
         </is>
       </c>
       <c r="G497" t="inlineStr"/>
       <c r="H497" t="inlineStr"/>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr"/>
       <c r="B498" t="inlineStr">
         <is>
-          <t>Transmitted</t>
+          <t>Auto hide all on battle</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>Verzonden</t>
+          <t>Verberg alles automatisch in gevecht</t>
         </is>
       </c>
       <c r="D498" t="inlineStr"/>
       <c r="E498" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.SubmitSuccessHeader</t>
+          <t>.Boxes.CloseBox.AutoHideOnBattle</t>
         </is>
       </c>
       <c r="G498" t="inlineStr"/>
       <c r="H498" t="inlineStr"/>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr"/>
       <c r="B499" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>Owner</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>Eigenaar</t>
         </is>
       </c>
       <c r="D499" t="inlineStr"/>
       <c r="E499" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Type</t>
+          <t>.Boxes.GuildFights.Owner</t>
         </is>
       </c>
       <c r="G499" t="inlineStr"/>
       <c r="H499" t="inlineStr"/>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr"/>
       <c r="B500" t="inlineStr">
         <is>
-          <t>GBG Players' Scoreboard</t>
+          <t>GB Calculator</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>GSP spelers scorebord</t>
+          <t>GG Calculator</t>
         </is>
       </c>
       <c r="D500" t="inlineStr"/>
       <c r="E500" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsGBGPlayers</t>
+          <t>.Settings.Entry.ShowOwnPartOnAllGBs</t>
         </is>
       </c>
       <c r="G500" t="inlineStr"/>
       <c r="H500" t="inlineStr"/>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr"/>
       <c r="B501" t="inlineStr">
         <is>
-          <t>Collection</t>
+          <t>Guild Treasury Export Log</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>Collectie om</t>
+          <t>Gildekas export log</t>
         </is>
       </c>
       <c r="D501" t="inlineStr"/>
       <c r="E501" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.earning</t>
+          <t>.Settings.Entry.ShowGuildTreasuryLogExport</t>
         </is>
       </c>
       <c r="G501" t="inlineStr"/>
       <c r="H501" t="inlineStr"/>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr"/>
       <c r="B502" t="inlineStr">
         <is>
-          <t>random</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>willekeurig</t>
+          <t>Kosten</t>
         </is>
       </c>
       <c r="D502" t="inlineStr"/>
       <c r="E502" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
-          <t>.Boxes.Units.random</t>
+          <t>.Boxes.EventChests.Cost</t>
         </is>
       </c>
       <c r="G502" t="inlineStr"/>
       <c r="H502" t="inlineStr"/>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr"/>
       <c r="B503" t="inlineStr">
         <is>
-          <t>FoE-Helper: Number of FPs that can be bought with coins.</t>
+          <t>Freedom granted</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>FoE-Helper: Aantal FP dat kan worden gekocht met munten.</t>
+          <t>Onafhankelijkheid verleend</t>
         </is>
       </c>
       <c r="D503" t="inlineStr"/>
       <c r="E503" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
-          <t>.StrategyPoints.BuyableFP</t>
+          <t>.Boxes.GvGMap.Log.sector_independence_granted</t>
         </is>
       </c>
       <c r="G503" t="inlineStr"/>
       <c r="H503" t="inlineStr"/>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr"/>
       <c r="B504" t="inlineStr">
         <is>
-          <t>To be able to transfer data for a world like city or notes, you need a token for each world.&lt;br&gt;Click here for instructions: &lt;a target='_blank' href='https://docs.foe-helper.com/english/api-token'&gt;Api-Token&lt;/a&gt;</t>
+          <t>May Day Event</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>Om gegevens zoals een stad of notities voor een wereld te kunnen overdragen, heb je een token nodig voor elke wereld.&lt;br&gt;Klik hier voor instructies: &lt;a target='_blank' href='https://docs.foe-helper.com/english/api-token'&gt;Api-Token&lt;/a&gt;</t>
+          <t>Meiviering Evenement</t>
         </is>
       </c>
       <c r="D504" t="inlineStr"/>
       <c r="E504" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
-          <t>.Settings.ApiToken.Desc</t>
+          <t>.Boxes.FPCollector.may_day_event</t>
         </is>
       </c>
       <c r="G504" t="inlineStr"/>
       <c r="H504" t="inlineStr"/>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr"/>
       <c r="B505" t="inlineStr">
         <is>
-          <t>show hidden GB</t>
-[...6 lines deleted...]
-      </c>
+          <t>Overview of all allies and buildings that have room for them.</t>
+        </is>
+      </c>
+      <c r="C505" t="inlineStr"/>
       <c r="D505" t="inlineStr"/>
       <c r="E505" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F505" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.SettingsHiddenGB</t>
+          <t>.Menu.Allies.Desc</t>
         </is>
       </c>
       <c r="G505" t="inlineStr"/>
       <c r="H505" t="inlineStr"/>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr"/>
       <c r="B506" t="inlineStr">
         <is>
-          <t>Shards</t>
+          <t>Notifications</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>Scherf</t>
+          <t>Meldingen</t>
         </is>
       </c>
       <c r="D506" t="inlineStr"/>
       <c r="E506" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F506" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.shards</t>
+          <t>.Settings.ShowNotifications.Title</t>
         </is>
       </c>
       <c r="G506" t="inlineStr"/>
       <c r="H506" t="inlineStr"/>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr"/>
       <c r="B507" t="inlineStr">
         <is>
-          <t>Click to toggle:</t>
+          <t>Estimated bonus: __FP__ FPs and __Goods__ goods</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>Klik om aan/uit te schakelen:</t>
+          <t>Verwachtte Bonus: __FP__ FP en __Goods__ goederen</t>
         </is>
       </c>
       <c r="D507" t="inlineStr"/>
       <c r="E507" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
-          <t>.Boxes.InactivesSettings.Toggle</t>
+          <t>.Boxes.BlueGalaxy.EstimatedBonus</t>
         </is>
       </c>
       <c r="G507" t="inlineStr"/>
       <c r="H507" t="inlineStr"/>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr"/>
       <c r="B508" t="inlineStr">
         <is>
-          <t>Space Age Titan</t>
+          <t>On</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>Ruimtetijdperk Titan</t>
+          <t>Aan</t>
         </is>
       </c>
       <c r="D508" t="inlineStr"/>
       <c r="E508" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
-          <t>.Eras.22</t>
+          <t>.Boxes.Alerts.Form.Persistence.On</t>
         </is>
       </c>
       <c r="G508" t="inlineStr"/>
       <c r="H508" t="inlineStr"/>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr"/>
       <c r="B509" t="inlineStr">
         <is>
-          <t>Your headline</t>
+          <t>Treasure</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>Jouw kop/titel</t>
+          <t>Goederen</t>
         </is>
       </c>
       <c r="D509" t="inlineStr"/>
       <c r="E509" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F509" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.DummyHeading</t>
+          <t>.Boxes.Stats.BtnSource.statsTreasurePlayerH</t>
         </is>
       </c>
       <c r="G509" t="inlineStr"/>
       <c r="H509" t="inlineStr"/>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr"/>
       <c r="B510" t="inlineStr">
         <is>
-          <t>Workers used</t>
+          <t>Double donation blocker</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>Werkers gebruikt</t>
+          <t>Dubbele donatie blokkeren</t>
         </is>
       </c>
       <c r="D510" t="inlineStr"/>
       <c r="E510" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F510" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Energy.care</t>
+          <t>.Settings.doubleFPtimeout.Title</t>
         </is>
       </c>
       <c r="G510" t="inlineStr"/>
       <c r="H510" t="inlineStr"/>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr"/>
       <c r="B511" t="inlineStr">
         <is>
-          <t>Eff</t>
+          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement first!&lt;br&gt;&lt;/em&gt;Displays the resources required (by item) for your Settlement.</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>Eff</t>
+          <t>&lt;em id='outPW' class='tooltip-error'&gt;Gedeactiveerd: Bezoek eerst je nederzetting!&lt;br&gt;&lt;/em&gt;Overzicht van de benodigde grondstoffen.</t>
         </is>
       </c>
       <c r="D511" t="inlineStr"/>
       <c r="E511" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F511" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Efficiency</t>
+          <t>.Menu.OutP.DescWarningBuildings</t>
         </is>
       </c>
       <c r="G511" t="inlineStr"/>
       <c r="H511" t="inlineStr"/>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr"/>
       <c r="B512" t="inlineStr">
         <is>
-          <t>GE Goods Use</t>
-[...2 lines deleted...]
-      <c r="C512" t="inlineStr"/>
+          <t>Line Chart</t>
+        </is>
+      </c>
+      <c r="C512" t="inlineStr">
+        <is>
+          <t>Lijn grafiek</t>
+        </is>
+      </c>
       <c r="D512" t="inlineStr"/>
       <c r="E512" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F512" t="inlineStr">
         <is>
-          <t>.Settings.GexStockWarning.Title</t>
+          <t>.Boxes.Stats.BtnChartTypeTitle.line</t>
         </is>
       </c>
       <c r="G512" t="inlineStr"/>
       <c r="H512" t="inlineStr"/>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr"/>
       <c r="B513" t="inlineStr">
         <is>
-          <t>Rate the Extension</t>
+          <t>Ready to loot!</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>Beoordeel de Extensie</t>
+          <t>Klaar om te verzamelen!</t>
         </is>
       </c>
       <c r="D513" t="inlineStr"/>
       <c r="E513" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F513" t="inlineStr">
         <is>
-          <t>.Settings.About.RatingTitle</t>
+          <t>.Boxes.Units.ReadyToLoot</t>
         </is>
       </c>
       <c r="G513" t="inlineStr"/>
       <c r="H513" t="inlineStr"/>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr"/>
       <c r="B514" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>Gildeleden</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="D514" t="inlineStr"/>
       <c r="E514" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F514" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildMembers</t>
+          <t>.Boxes.GexStat.Gex</t>
         </is>
       </c>
       <c r="G514" t="inlineStr"/>
       <c r="H514" t="inlineStr"/>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr"/>
       <c r="B515" t="inlineStr">
         <is>
-          <t>__days__ days</t>
+          <t>__amount__% of __good__ stock (__era__)</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>__days__ dagen</t>
+          <t>__amount__% van __good__ voorraad (__era__)</t>
         </is>
       </c>
       <c r="D515" t="inlineStr"/>
       <c r="E515" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F515" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEvenUnit</t>
+          <t>.Boxes.GBGBuildings.relativeCosts</t>
         </is>
       </c>
       <c r="G515" t="inlineStr"/>
       <c r="H515" t="inlineStr"/>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr"/>
       <c r="B516" t="inlineStr">
         <is>
-          <t>has Progress</t>
+          <t>Space Age Jupiter Moon</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
-          <t>heeft Voortgang</t>
+          <t>Ruimtetijdperk Jupiter Maan</t>
         </is>
       </c>
       <c r="D516" t="inlineStr"/>
       <c r="E516" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F516" t="inlineStr">
         <is>
-          <t>.Boxes.findGB.hasProgress</t>
+          <t>.Eras.21</t>
         </is>
       </c>
       <c r="G516" t="inlineStr"/>
       <c r="H516" t="inlineStr"/>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr"/>
       <c r="B517" t="inlineStr">
         <is>
-          <t>Inventory</t>
-[...2 lines deleted...]
-      <c r="C517" t="inlineStr"/>
+          <t>Show guild treasury log export tool</t>
+        </is>
+      </c>
+      <c r="C517" t="inlineStr">
+        <is>
+          <t>Toont de Gildeschat log exporteer applicatie</t>
+        </is>
+      </c>
       <c r="D517" t="inlineStr"/>
       <c r="E517" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F517" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowInventoryBuildings</t>
+          <t>.Settings.ShowGuildTreasuryLogExport.Title</t>
         </is>
       </c>
       <c r="G517" t="inlineStr"/>
       <c r="H517" t="inlineStr"/>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr"/>
       <c r="B518" t="inlineStr">
         <is>
-          <t>Amount of sectors granted since last calculation.</t>
+          <t>Group Name</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>Aantal onafhankelijkheden verleend sinds de laatste berekening.</t>
+          <t>Groepsnaam</t>
         </is>
       </c>
       <c r="D518" t="inlineStr"/>
       <c r="E518" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F518" t="inlineStr">
         <is>
-          <t>.GvG.Independences.Tooltip</t>
-[...8 lines deleted...]
-      </c>
+          <t>.Boxes.Notice.GroupName</t>
+        </is>
+      </c>
+      <c r="G518" t="inlineStr"/>
       <c r="H518" t="inlineStr"/>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr"/>
       <c r="B519" t="inlineStr">
         <is>
-          <t>Add Building</t>
-[...6 lines deleted...]
-      </c>
+          <t>From now on, the times are copied in server time. If you want to change your displayed times to server time, check the settings.</t>
+        </is>
+      </c>
+      <c r="C519" t="inlineStr"/>
       <c r="D519" t="inlineStr"/>
       <c r="E519" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F519" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.AddBuilding</t>
+          <t>.Boxes.GuildFights.TimeZoneWarning.Desc</t>
         </is>
       </c>
       <c r="G519" t="inlineStr"/>
       <c r="H519" t="inlineStr"/>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr"/>
       <c r="B520" t="inlineStr">
         <is>
-          <t>Rest FPs</t>
+          <t>Add</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>Resterende FP</t>
+          <t>Bodverhoging</t>
         </is>
       </c>
       <c r="D520" t="inlineStr"/>
       <c r="E520" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.RestFP</t>
+          <t>.Boxes.AuctionSettings.Add</t>
         </is>
       </c>
       <c r="G520" t="inlineStr"/>
       <c r="H520" t="inlineStr"/>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr"/>
       <c r="B521" t="inlineStr">
         <is>
-          <t>Filter Items</t>
+          <t>Power</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>Filter Items</t>
+          <t>Macht</t>
         </is>
       </c>
       <c r="D521" t="inlineStr"/>
       <c r="E521" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F521" t="inlineStr">
         <is>
-          <t>.Boxes.General.FilterItems</t>
+          <t>.Boxes.GvGMap.Sector.Power</t>
         </is>
       </c>
       <c r="G521" t="inlineStr"/>
       <c r="H521" t="inlineStr"/>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr"/>
       <c r="B522" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t xml:space="preserve">&lt;em id='selectorCalc-Btn-closed' class='tooltip-error'&gt;Disabled: Visit the GBG map first!&lt;/em&gt; </t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>Punten</t>
+          <t xml:space="preserve">&lt;em id='selectorCalc-Btn-closed' class='tooltip-error'&gt;Gedeactiveerd: Bezoek de GSP kaart eerst!&lt;/em&gt; </t>
         </is>
       </c>
       <c r="D522" t="inlineStr"/>
       <c r="E522" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F522" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Points</t>
+          <t>.Menu.Gildfight.Warning</t>
         </is>
       </c>
       <c r="G522" t="inlineStr"/>
       <c r="H522" t="inlineStr"/>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr"/>
       <c r="B523" t="inlineStr">
         <is>
-          <t>Your army has only Rogues remaining. Either heal units using diamonds or retreat!</t>
+          <t>Guild Goods</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>Je leger bestaat uit alleen schurken. Genees eenheden met diamanten of trek je terug!</t>
+          <t>Gildekas Goederen</t>
         </is>
       </c>
       <c r="D523" t="inlineStr"/>
       <c r="E523" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F523" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssist.Text.Rogue</t>
+          <t>.Boxes.GuildMemberStat.GuildGoods</t>
         </is>
       </c>
       <c r="G523" t="inlineStr"/>
       <c r="H523" t="inlineStr"/>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr"/>
       <c r="B524" t="inlineStr">
         <is>
-          <t>Hidden GB</t>
+          <t>Show Army Advice</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t>Verborgen GG</t>
+          <t>Legeradvies tonen</t>
         </is>
       </c>
       <c r="D524" t="inlineStr"/>
       <c r="E524" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F524" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.HiddenGB</t>
+          <t>.Settings.ShowArmyAdvice.Title</t>
         </is>
       </c>
       <c r="G524" t="inlineStr"/>
       <c r="H524" t="inlineStr"/>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr"/>
       <c r="B525" t="inlineStr">
         <is>
-          <t>GE Statistics</t>
+          <t>Attack boost def. army</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>GE Statistieken</t>
+          <t>Aanval boost verd. leger</t>
         </is>
       </c>
       <c r="D525" t="inlineStr"/>
       <c r="E525" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F525" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Title</t>
+          <t>.Boxes.Productions.att_boost_defender</t>
         </is>
       </c>
       <c r="G525" t="inlineStr"/>
       <c r="H525" t="inlineStr"/>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr"/>
       <c r="B526" t="inlineStr">
         <is>
-          <t>Start coins</t>
+          <t>Action Points</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
-          <t>Start munten</t>
+          <t>Actie Punten</t>
         </is>
       </c>
       <c r="D526" t="inlineStr"/>
       <c r="E526" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F526" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_coins_start</t>
+          <t>.Boxes.BoostList.guild_raids_action_points_collection</t>
         </is>
       </c>
       <c r="G526" t="inlineStr"/>
       <c r="H526" t="inlineStr"/>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr"/>
       <c r="B527" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/gb-investment</t>
+          <t>Filter Items</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>https://foe-helper.com/docs/en/gb-investments/</t>
+          <t>Filter Items</t>
         </is>
       </c>
       <c r="D527" t="inlineStr"/>
       <c r="E527" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F527" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.HelpLink</t>
+          <t>.Boxes.General.FilterItems</t>
         </is>
       </c>
       <c r="G527" t="inlineStr"/>
       <c r="H527" t="inlineStr"/>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr"/>
       <c r="B528" t="inlineStr">
         <is>
-          <t>Chance</t>
-[...6 lines deleted...]
-      </c>
+          <t>Open</t>
+        </is>
+      </c>
+      <c r="C528" t="inlineStr"/>
       <c r="D528" t="inlineStr"/>
       <c r="E528" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F528" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.totalChance</t>
+          <t>.General.Open</t>
         </is>
       </c>
       <c r="G528" t="inlineStr"/>
       <c r="H528" t="inlineStr"/>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr"/>
       <c r="B529" t="inlineStr">
         <is>
-          <t>Log</t>
+          <t xml:space="preserve">Number of Streets: </t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
-          <t>Logboek</t>
+          <t xml:space="preserve">Aantal Straten: </t>
         </is>
       </c>
       <c r="D529" t="inlineStr"/>
       <c r="E529" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F529" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Log</t>
+          <t>.Boxes.CityMap.StreetsAmount</t>
         </is>
       </c>
       <c r="G529" t="inlineStr"/>
       <c r="H529" t="inlineStr"/>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr"/>
       <c r="B530" t="inlineStr">
         <is>
-          <t>Costs</t>
-[...6 lines deleted...]
-      </c>
+          <t>City Builder</t>
+        </is>
+      </c>
+      <c r="C530" t="inlineStr"/>
       <c r="D530" t="inlineStr"/>
       <c r="E530" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F530" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.Costs</t>
+          <t>.Boxes.CityBuilder.Title</t>
         </is>
       </c>
       <c r="G530" t="inlineStr"/>
       <c r="H530" t="inlineStr"/>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr"/>
       <c r="B531" t="inlineStr">
         <is>
-          <t>Place1</t>
+          <t>TE</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>Plaats1</t>
+          <t>MT</t>
         </is>
       </c>
       <c r="D531" t="inlineStr"/>
       <c r="E531" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F531" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.P1</t>
+          <t>.Eras.13.short</t>
         </is>
       </c>
       <c r="G531" t="inlineStr"/>
       <c r="H531" t="inlineStr"/>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr"/>
       <c r="B532" t="inlineStr">
         <is>
-          <t>Expires</t>
+          <t>New Events found!</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>Loopt af</t>
+          <t>Nieuwe gebeurtenissen gevonden!</t>
         </is>
       </c>
       <c r="D532" t="inlineStr"/>
       <c r="E532" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F532" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Expires</t>
+          <t>.Boxes.Investment.PlayerFound</t>
         </is>
       </c>
       <c r="G532" t="inlineStr"/>
       <c r="H532" t="inlineStr"/>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr"/>
       <c r="B533" t="inlineStr">
         <is>
-          <t>Attacking-Army</t>
-[...6 lines deleted...]
-      </c>
+          <t>Buildings from QI</t>
+        </is>
+      </c>
+      <c r="C533" t="inlineStr"/>
       <c r="D533" t="inlineStr"/>
       <c r="E533" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F533" t="inlineStr">
         <is>
-          <t>.Boxes.Units.attack</t>
+          <t>.Boxes.CityMap.buildingFromQI</t>
         </is>
       </c>
       <c r="G533" t="inlineStr"/>
       <c r="H533" t="inlineStr"/>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr"/>
       <c r="B534" t="inlineStr">
         <is>
-          <t>Total</t>
-[...6 lines deleted...]
-      </c>
+          <t>can be motivated</t>
+        </is>
+      </c>
+      <c r="C534" t="inlineStr"/>
       <c r="D534" t="inlineStr"/>
       <c r="E534" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F534" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.DescRequired</t>
+          <t>.Boxes.Tooltip.Building.canMotivate</t>
         </is>
       </c>
       <c r="G534" t="inlineStr"/>
       <c r="H534" t="inlineStr"/>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr"/>
       <c r="B535" t="inlineStr">
         <is>
-          <t>Site</t>
+          <t>Defender deployed</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
-          <t>Site</t>
+          <t>Verdediging geplaatst</t>
         </is>
       </c>
       <c r="D535" t="inlineStr"/>
       <c r="E535" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F535" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.NewSide</t>
+          <t>.Boxes.GvGMap.Log.defender_deployed</t>
         </is>
       </c>
       <c r="G535" t="inlineStr"/>
       <c r="H535" t="inlineStr"/>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr"/>
       <c r="B536" t="inlineStr">
         <is>
-          <t>Daily FP</t>
+          <t>never</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t>Dagelijkse FP</t>
+          <t>nooit</t>
         </is>
       </c>
       <c r="D536" t="inlineStr"/>
       <c r="E536" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F536" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.DailyFP</t>
+          <t>.Boxes.GexStat.Never</t>
         </is>
       </c>
       <c r="G536" t="inlineStr"/>
       <c r="H536" t="inlineStr"/>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr"/>
       <c r="B537" t="inlineStr">
         <is>
-          <t>First visit the member overview of the social conversation you want to compare here, so that data can be compared.</t>
+          <t>Residential</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>Bezoek allereerst het leden overzicht van de discussie die je hier wilt vergelijken, zodat de gegevens vergeleken kunnen worden.</t>
+          <t>Woongebouwen</t>
         </is>
       </c>
       <c r="D537" t="inlineStr"/>
       <c r="E537" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F537" t="inlineStr">
         <is>
-          <t>.Boxes.CompareFriendsThreads.Information</t>
+          <t>.Boxes.Productions.Headings.residential</t>
         </is>
       </c>
       <c r="G537" t="inlineStr"/>
       <c r="H537" t="inlineStr"/>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr"/>
       <c r="B538" t="inlineStr">
         <is>
-          <t>Shop Assistant</t>
-[...2 lines deleted...]
-      <c r="C538" t="inlineStr"/>
+          <t>compression</t>
+        </is>
+      </c>
+      <c r="C538" t="inlineStr">
+        <is>
+          <t>compressie</t>
+        </is>
+      </c>
       <c r="D538" t="inlineStr"/>
       <c r="E538" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F538" t="inlineStr">
         <is>
-          <t>.Menu.ShopAssist.Title</t>
-[...2 lines deleted...]
-      <c r="G538" t="inlineStr"/>
+          <t>.Boxes.DBExport.Compression</t>
+        </is>
+      </c>
+      <c r="G538" t="inlineStr">
+        <is>
+          <t>Context please.</t>
+        </is>
+      </c>
       <c r="H538" t="inlineStr"/>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr"/>
       <c r="B539" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>Anniversary-Event</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
-          <t>Gildeleden</t>
+          <t>Jubileum Evenement</t>
         </is>
       </c>
       <c r="D539" t="inlineStr"/>
       <c r="E539" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F539" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.SelectPlayerGroupGuild</t>
+          <t>.Boxes.FPCollector.anniversary_event</t>
         </is>
       </c>
       <c r="G539" t="inlineStr"/>
       <c r="H539" t="inlineStr"/>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr"/>
       <c r="B540" t="inlineStr">
         <is>
-          <t>All Ages</t>
+          <t>Friend</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
-          <t>Alle Tijdperken</t>
+          <t>Vriend</t>
         </is>
       </c>
       <c r="D540" t="inlineStr"/>
       <c r="E540" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F540" t="inlineStr">
         <is>
-          <t>.Eras.GvGAllAge</t>
+          <t>.Boxes.Notice.ContentHeadIsFriend</t>
         </is>
       </c>
       <c r="G540" t="inlineStr"/>
       <c r="H540" t="inlineStr"/>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr"/>
       <c r="B541" t="inlineStr">
         <is>
-          <t>__GBCount__ noted</t>
+          <t>__days__ day(s)</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>__GBCount__ ontdekt</t>
+          <t>__days__ dag(en)</t>
         </is>
       </c>
       <c r="D541" t="inlineStr"/>
       <c r="E541" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F541" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.GBsNoted</t>
+          <t>.Boxes.MoppelHelper.Days</t>
         </is>
       </c>
       <c r="G541" t="inlineStr"/>
       <c r="H541" t="inlineStr"/>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr"/>
       <c r="B542" t="inlineStr">
         <is>
-          <t>in stock treasury goods of the era</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
-          <t>voorraad gildekas goederen van het tijdperk</t>
+          <t>Bewaar</t>
         </is>
       </c>
       <c r="D542" t="inlineStr"/>
       <c r="E542" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F542" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.EraTreasuryGoods</t>
+          <t>.Boxes.Notice.Save</t>
         </is>
       </c>
       <c r="G542" t="inlineStr"/>
       <c r="H542" t="inlineStr"/>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr"/>
       <c r="B543" t="inlineStr">
         <is>
-          <t>Display size-list in reconstruction mode</t>
-[...2 lines deleted...]
-      <c r="C543" t="inlineStr"/>
+          <t>Choose your preferred language from the drop-down list</t>
+        </is>
+      </c>
+      <c r="C543" t="inlineStr">
+        <is>
+          <t>Kies je voorkeurstaal mbv de keuzelijst</t>
+        </is>
+      </c>
       <c r="D543" t="inlineStr"/>
       <c r="E543" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F543" t="inlineStr">
         <is>
-          <t>.Settings.ShowReconstructionList.Title</t>
+          <t>.Settings.ChangeLanguage.Desc</t>
         </is>
       </c>
       <c r="G543" t="inlineStr"/>
       <c r="H543" t="inlineStr"/>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr"/>
       <c r="B544" t="inlineStr">
         <is>
-          <t>Industrial Age</t>
+          <t>How to highlight buildings: Click any row to select the buildings you want to compare more easily. Search results are marked automatically.</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
-          <t>Industriële tijdperk</t>
+          <t>Gebouwen markeren: Klik op een willekeurige rij om de gebouwen te selecteren die je gemakkelijker wilt vergelijken. Zoekresultaten worden automatisch gemarkeerd.</t>
         </is>
       </c>
       <c r="D544" t="inlineStr"/>
       <c r="E544" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F544" t="inlineStr">
         <is>
-          <t>.Eras.8</t>
+          <t>.Boxes.ProductionsRating.HighlightsExplained</t>
         </is>
       </c>
       <c r="G544" t="inlineStr"/>
       <c r="H544" t="inlineStr"/>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr"/>
       <c r="B545" t="inlineStr">
         <is>
-          <t>Units - Daily</t>
+          <t xml:space="preserve"> Already conquered! Well done :)</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>Eenheden per dag</t>
+          <t xml:space="preserve"> Reeds veroverd! Goed gedaan :)</t>
         </is>
       </c>
       <c r="D545" t="inlineStr"/>
       <c r="E545" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F545" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsUnitsD</t>
+          <t>.Boxes.Campagne.AlreadyDone</t>
         </is>
       </c>
       <c r="G545" t="inlineStr"/>
       <c r="H545" t="inlineStr"/>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr"/>
       <c r="B546" t="inlineStr">
         <is>
-          <t>GBG Round</t>
+          <t>Displays when your friends, guild members or neighbours last motivated, polished, attacked, plundered, etc your buildings</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>GSP ronde</t>
+          <t>Toont wanneer je vrienden, gildeleden of buren voor het laatst je gebouwen hebben gemotiveerd, opgeknapt, aangevallen, geplunderd, enz</t>
         </is>
       </c>
       <c r="D546" t="inlineStr"/>
       <c r="E546" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F546" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GBFRound</t>
+          <t>.Menu.Moppelhelper.Desc</t>
         </is>
       </c>
       <c r="G546" t="inlineStr"/>
       <c r="H546" t="inlineStr"/>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr"/>
       <c r="B547" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/ally</t>
+          <t>Efficiency (incl. keys)</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/ally</t>
+          <t>Efficiency (incl. sleutels)</t>
         </is>
       </c>
       <c r="D547" t="inlineStr"/>
       <c r="E547" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F547" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.HelpLink</t>
+          <t>.Boxes.MergerGame.Efficiency.anniversary</t>
         </is>
       </c>
       <c r="G547" t="inlineStr"/>
       <c r="H547" t="inlineStr"/>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr"/>
       <c r="B548" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Province</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>n.v.t.</t>
+          <t>Provincie</t>
         </is>
       </c>
       <c r="D548" t="inlineStr"/>
       <c r="E548" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F548" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.DateNA</t>
+          <t>.Boxes.GuildFights.Province</t>
         </is>
       </c>
       <c r="G548" t="inlineStr"/>
       <c r="H548" t="inlineStr"/>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr"/>
       <c r="B549" t="inlineStr">
         <is>
-          <t>Technology (Tech) Tree</t>
+          <t>Friendly invest</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
-          <t>Technologieën</t>
+          <t>Vriendelijke investering</t>
         </is>
       </c>
       <c r="D549" t="inlineStr"/>
       <c r="E549" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F549" t="inlineStr">
         <is>
-          <t>.Menu.Technologies.Title</t>
+          <t>.Boxes.GreatBuildings.ArcBonus</t>
         </is>
       </c>
       <c r="G549" t="inlineStr"/>
       <c r="H549" t="inlineStr"/>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr"/>
       <c r="B550" t="inlineStr">
         <is>
-          <t>Guild Goods</t>
+          <t xml:space="preserve">Target Progress for Energy used: </t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
-          <t>Gildekas Goederen</t>
+          <t xml:space="preserve">Doelvoortgang voor verbruikte energie: </t>
         </is>
       </c>
       <c r="D550" t="inlineStr"/>
       <c r="E550" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F550" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildGoods</t>
+          <t>.Boxes.MergerGame.EfficiencyTargetProgress.anniversary</t>
         </is>
       </c>
       <c r="G550" t="inlineStr"/>
       <c r="H550" t="inlineStr"/>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr"/>
       <c r="B551" t="inlineStr">
         <is>
-          <t>Choose your preferred menu from the drop-down list (game will automatically reload)</t>
+          <t>Boost Values</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>Kies je voorkeurmenu uit de keuzelijst (spel ververst automatisch)</t>
+          <t>Boost Waardes</t>
         </is>
       </c>
       <c r="D551" t="inlineStr"/>
       <c r="E551" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F551" t="inlineStr">
         <is>
-          <t>.Settings.SelectedMenu.Desc</t>
+          <t>.Boxes.CombatCalculator.Values</t>
         </is>
       </c>
       <c r="G551" t="inlineStr"/>
       <c r="H551" t="inlineStr"/>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr"/>
       <c r="B552" t="inlineStr">
         <is>
-          <t>Player is no longer in your guild.</t>
+          <t>Guild</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>Speler is geen lid meer van de gilde.</t>
+          <t>Gilde</t>
         </is>
       </c>
       <c r="D552" t="inlineStr"/>
       <c r="E552" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F552" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MemberLeavedGuild</t>
+          <t>.General.Guild</t>
         </is>
       </c>
       <c r="G552" t="inlineStr"/>
       <c r="H552" t="inlineStr"/>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr"/>
       <c r="B553" t="inlineStr">
         <is>
-          <t>&lt;span style='color:#29b206'&gt;Surplus&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
+          <t>Collection</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
-          <t>&lt;span style='color:#29b206'&gt;Overschot&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Tekort&lt;/span&gt;</t>
+          <t>Collectie om</t>
         </is>
       </c>
       <c r="D553" t="inlineStr"/>
       <c r="E553" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F553" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.DescStillMissing</t>
+          <t>.Boxes.Productions.Headings.earning</t>
         </is>
       </c>
       <c r="G553" t="inlineStr"/>
       <c r="H553" t="inlineStr"/>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr"/>
       <c r="B554" t="inlineStr">
         <is>
-          <t>Overview of all allies and buildings that have room for them.</t>
-[...2 lines deleted...]
-      <c r="C554" t="inlineStr"/>
+          <t>Your army has only Rogues remaining. Either heal units using diamonds or retreat!</t>
+        </is>
+      </c>
+      <c r="C554" t="inlineStr">
+        <is>
+          <t>Je leger bestaat uit alleen schurken. Genees eenheden met diamanten of trek je terug!</t>
+        </is>
+      </c>
       <c r="D554" t="inlineStr"/>
       <c r="E554" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F554" t="inlineStr">
         <is>
-          <t>.Menu.Allies.Desc</t>
+          <t>.Boxes.BattleAssist.Text.Rogue</t>
         </is>
       </c>
       <c r="G554" t="inlineStr"/>
       <c r="H554" t="inlineStr"/>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr"/>
       <c r="B555" t="inlineStr">
         <is>
-          <t>Date and time of the last recorded deposit in the GB</t>
+          <t>Available Workers</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
-          <t>Datum en tijd van de laatste vastgelegde inleg in het GG</t>
+          <t>Beschikbare Werkers</t>
         </is>
       </c>
       <c r="D555" t="inlineStr"/>
       <c r="E555" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F555" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.DateOfIncreaseDesc</t>
+          <t>.Boxes.MergerGame.availableCurrency.care</t>
         </is>
       </c>
       <c r="G555" t="inlineStr"/>
       <c r="H555" t="inlineStr"/>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr"/>
       <c r="B556" t="inlineStr">
         <is>
-          <t>Himeji Castle (Spoils of War)</t>
+          <t>produced by guild buildings</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>Himeji Castle (Oorlogsbuit)</t>
+          <t>geproduceerd door gilde gebouwen</t>
         </is>
       </c>
       <c r="D556" t="inlineStr"/>
       <c r="E556" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F556" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.spoilsOfWar</t>
+          <t>.Boxes.GuildMemberStat.ProducedTreasuryGoods</t>
         </is>
       </c>
       <c r="G556" t="inlineStr"/>
       <c r="H556" t="inlineStr"/>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr"/>
       <c r="B557" t="inlineStr">
         <is>
-          <t>Trade</t>
+          <t>Your headline</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
-          <t>Handel</t>
+          <t>Jouw kop/titel</t>
         </is>
       </c>
       <c r="D557" t="inlineStr"/>
       <c r="E557" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F557" t="inlineStr">
         <is>
-          <t>.Boxes.mapTradeWarning.Title</t>
+          <t>.Boxes.Notice.DummyHeading</t>
         </is>
       </c>
       <c r="G557" t="inlineStr"/>
       <c r="H557" t="inlineStr"/>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr"/>
       <c r="B558" t="inlineStr">
         <is>
-          <t>Energy used</t>
-[...6 lines deleted...]
-      </c>
+          <t>Visit the settlement to correct the value</t>
+        </is>
+      </c>
+      <c r="C558" t="inlineStr"/>
       <c r="D558" t="inlineStr"/>
       <c r="E558" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F558" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Energy.anniversary</t>
+          <t>.Boxes.QIActions.Warning</t>
         </is>
       </c>
       <c r="G558" t="inlineStr"/>
       <c r="H558" t="inlineStr"/>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr"/>
       <c r="B559" t="inlineStr">
         <is>
-          <t>Automation</t>
+          <t>Start coins</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>Automatisering</t>
+          <t>Start munten</t>
         </is>
       </c>
       <c r="D559" t="inlineStr"/>
       <c r="E559" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F559" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.Automation</t>
+          <t>.Boxes.BoostList.guild_raids_coins_start</t>
         </is>
       </c>
       <c r="G559" t="inlineStr"/>
       <c r="H559" t="inlineStr"/>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr"/>
       <c r="B560" t="inlineStr">
         <is>
-          <t>Won</t>
+          <t>ATTENTION: Not enough FP Packs in stock!&lt;br&gt;You only have __fpstock__ of __costs__FP&lt;br&gt;That is __tooless__FPs too few</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
-          <t>Gewonnen</t>
+          <t>LET OP: FP voorraad is te laag&lt;br&gt;Je hebt maar __fpstock__ van de __costs__FP&lt;br&gt;Dat zijn __tooless__FP te weinig</t>
         </is>
       </c>
       <c r="D560" t="inlineStr"/>
       <c r="E560" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F560" t="inlineStr">
         <is>
-          <t>.Boxes.UnitsGex.Won</t>
+          <t>.Boxes.Calculator.TTForderFPStockLow</t>
         </is>
       </c>
       <c r="G560" t="inlineStr"/>
       <c r="H560" t="inlineStr"/>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr"/>
       <c r="B561" t="inlineStr">
         <is>
-          <t>City Builder</t>
-[...2 lines deleted...]
-      <c r="C561" t="inlineStr"/>
+          <t>Next Spawn</t>
+        </is>
+      </c>
+      <c r="C561" t="inlineStr">
+        <is>
+          <t>Volgende spawn</t>
+        </is>
+      </c>
       <c r="D561" t="inlineStr"/>
       <c r="E561" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F561" t="inlineStr">
         <is>
-          <t>.Boxes.CityBuilder.Title</t>
+          <t>.Boxes.MergerGame.NextSpawn</t>
         </is>
       </c>
       <c r="G561" t="inlineStr"/>
       <c r="H561" t="inlineStr"/>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr"/>
       <c r="B562" t="inlineStr">
         <is>
-          <t>Daily Challenge</t>
+          <t>Place3</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>Dagelijkse uitdaging</t>
+          <t>Plaats3</t>
         </is>
       </c>
       <c r="D562" t="inlineStr"/>
       <c r="E562" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F562" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.dailyChallenges</t>
+          <t>.Boxes.PowerLeveling.P3</t>
         </is>
       </c>
       <c r="G562" t="inlineStr"/>
       <c r="H562" t="inlineStr"/>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr"/>
       <c r="B563" t="inlineStr">
         <is>
-          <t>When opening the ally building, an enhanced ally overview will be presented.</t>
+          <t>Item Store</t>
         </is>
       </c>
       <c r="C563" t="inlineStr"/>
       <c r="D563" t="inlineStr"/>
       <c r="E563" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F563" t="inlineStr">
         <is>
-          <t>.Settings.ShowAllyList.Desc</t>
+          <t>.Boxes.FPCollector.item_store</t>
         </is>
       </c>
       <c r="G563" t="inlineStr"/>
       <c r="H563" t="inlineStr"/>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr"/>
       <c r="B564" t="inlineStr">
         <is>
-          <t>Wiki / Documentation: Feature documentation.</t>
-[...2 lines deleted...]
-      <c r="C564" t="inlineStr"/>
+          <t>Goods</t>
+        </is>
+      </c>
+      <c r="C564" t="inlineStr">
+        <is>
+          <t>Goederen</t>
+        </is>
+      </c>
       <c r="D564" t="inlineStr"/>
       <c r="E564" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F564" t="inlineStr">
         <is>
-          <t>.Settings.Help.Documentation</t>
+          <t>.Boxes.Productions.goods</t>
         </is>
       </c>
       <c r="G564" t="inlineStr"/>
       <c r="H564" t="inlineStr"/>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr"/>
       <c r="B565" t="inlineStr">
         <is>
-          <t>Sum Inventory + Needed</t>
+          <t>Error loading the Negotiation Table</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>Som Inventaris + Benodigd</t>
+          <t>Fout bij het laden van de onderhandelingstabel</t>
         </is>
       </c>
       <c r="D565" t="inlineStr"/>
       <c r="E565" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F565" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.InventoryNeedSum</t>
+          <t>.Boxes.Negotiation.TableLoadError</t>
         </is>
       </c>
       <c r="G565" t="inlineStr"/>
       <c r="H565" t="inlineStr"/>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr"/>
       <c r="B566" t="inlineStr">
         <is>
-          <t>Delete!</t>
+          <t>Idle Game Info</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>Verwijderen!</t>
+          <t>St. Patrick Info</t>
         </is>
       </c>
       <c r="D566" t="inlineStr"/>
       <c r="E566" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F566" t="inlineStr">
         <is>
-          <t>.Settings.ResetBoxPositions.Button</t>
+          <t>.Boxes.idleGame.Title</t>
         </is>
       </c>
       <c r="G566" t="inlineStr"/>
       <c r="H566" t="inlineStr"/>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr"/>
       <c r="B567" t="inlineStr">
         <is>
-          <t>Import / Export</t>
+          <t>&lt;span style="color:#ffb539"&gt;__provinceName__&lt;/span&gt; was captured by &lt;span style="color:__attackerColor__;text-shadow: 0 1px 1px __attackerShadow__"&gt;__attackerName__&lt;/span&gt; and is locked until __untilOccupied__.</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
-          <t>Importeer/Exporteer</t>
+          <t>Provincie &lt;span style="color:#ffb539"&gt;__provinceName__&lt;/span&gt; is veroverd door &lt;span style="color:__attackerColor__;text-shadow: 0 1px 1px __attackerShadow__"&gt;__attackerName__&lt;/span&gt; en is vergrendeld tot __untilOccupied__.</t>
         </is>
       </c>
       <c r="D567" t="inlineStr"/>
       <c r="E567" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F567" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ExportSettings</t>
+          <t>.Boxes.Infobox.Messages.GildFightOccupied</t>
         </is>
       </c>
       <c r="G567" t="inlineStr"/>
       <c r="H567" t="inlineStr"/>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr"/>
       <c r="B568" t="inlineStr">
         <is>
-          <t>Hide all button</t>
+          <t>show battles won</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
-          <t>Verberg alle knoppen</t>
+          <t>Toon gewonnen gevechten</t>
         </is>
       </c>
       <c r="D568" t="inlineStr"/>
       <c r="E568" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F568" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.HideAllButton</t>
+          <t>.Boxes.GuildMemberStat.ShowBattlesWon</t>
         </is>
       </c>
       <c r="G568" t="inlineStr"/>
       <c r="H568" t="inlineStr"/>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr"/>
       <c r="B569" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Ok</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
-          <t>Goederen</t>
+          <t>OK</t>
         </is>
       </c>
       <c r="D569" t="inlineStr"/>
       <c r="E569" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F569" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.goods</t>
+          <t>.Boxes.Negotiation.confirmGoodsMissmatch</t>
         </is>
       </c>
       <c r="G569" t="inlineStr"/>
       <c r="H569" t="inlineStr"/>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr"/>
       <c r="B570" t="inlineStr">
         <is>
-          <t>Idle Game (e.g. St. Patricks)</t>
-[...2 lines deleted...]
-      <c r="C570" t="inlineStr"/>
+          <t>Expires</t>
+        </is>
+      </c>
+      <c r="C570" t="inlineStr">
+        <is>
+          <t>Loopt af</t>
+        </is>
+      </c>
       <c r="D570" t="inlineStr"/>
       <c r="E570" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F570" t="inlineStr">
         <is>
-          <t>.Settings.EventHelperIdle</t>
+          <t>.Boxes.Alerts.Form.Expires</t>
         </is>
       </c>
       <c r="G570" t="inlineStr"/>
       <c r="H570" t="inlineStr"/>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr"/>
       <c r="B571" t="inlineStr">
         <is>
-          <t>2-lane Road</t>
-[...6 lines deleted...]
-      </c>
+          <t>can be polished</t>
+        </is>
+      </c>
+      <c r="C571" t="inlineStr"/>
       <c r="D571" t="inlineStr"/>
       <c r="E571" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F571" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.cityRoadBig</t>
+          <t>.Boxes.Tooltip.Building.canPolish</t>
         </is>
       </c>
       <c r="G571" t="inlineStr"/>
       <c r="H571" t="inlineStr"/>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr"/>
       <c r="B572" t="inlineStr">
         <is>
-          <t>Collect All Blocker</t>
-[...2 lines deleted...]
-      <c r="C572" t="inlineStr"/>
+          <t>Max results</t>
+        </is>
+      </c>
+      <c r="C572" t="inlineStr">
+        <is>
+          <t>Max resultaat</t>
+        </is>
+      </c>
       <c r="D572" t="inlineStr"/>
       <c r="E572" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F572" t="inlineStr">
         <is>
-          <t>.Settings.BlockCollectAll.Title</t>
+          <t>.Boxes.Market.MaxResults</t>
         </is>
       </c>
       <c r="G572" t="inlineStr"/>
       <c r="H572" t="inlineStr"/>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr"/>
       <c r="B573" t="inlineStr">
         <is>
-          <t>Open the GE overview to update the data.</t>
+          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __toomuch__FP too many.</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
-          <t>Open het Gex-overzicht om de gegevens bij te werken.</t>
+          <t>Je hebt __paid__FP gestort i.p.v. __topay__FP. Dat is __toomuch__FP te veel.</t>
         </is>
       </c>
       <c r="D573" t="inlineStr"/>
       <c r="E573" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F573" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.VisitGexWarning</t>
+          <t>.Boxes.Calculator.TTPaidTooMuch</t>
         </is>
       </c>
       <c r="G573" t="inlineStr"/>
       <c r="H573" t="inlineStr"/>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr"/>
       <c r="B574" t="inlineStr">
         <is>
-          <t>Settlement Playthroughs</t>
-[...2 lines deleted...]
-      <c r="C574" t="inlineStr"/>
+          <t>No Age</t>
+        </is>
+      </c>
+      <c r="C574" t="inlineStr">
+        <is>
+          <t>Geen tijdperk</t>
+        </is>
+      </c>
       <c r="D574" t="inlineStr"/>
       <c r="E574" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F574" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.Settlements</t>
+          <t>.Boxes.Stats.BtnNoEra</t>
         </is>
       </c>
       <c r="G574" t="inlineStr"/>
       <c r="H574" t="inlineStr"/>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr"/>
       <c r="B575" t="inlineStr">
         <is>
-          <t>Efficiency</t>
+          <t>available</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
-          <t>Efficiëntie</t>
+          <t>Beschikbaar</t>
         </is>
       </c>
       <c r="D575" t="inlineStr"/>
       <c r="E575" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F575" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Efficiency</t>
+          <t>.Boxes.GuildMemberStat.Available</t>
         </is>
       </c>
       <c r="G575" t="inlineStr"/>
       <c r="H575" t="inlineStr"/>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr"/>
       <c r="B576" t="inlineStr">
         <is>
-          <t>GE participation</t>
+          <t>Attack</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
-          <t>Gilde Expeditie deelname</t>
+          <t>Aanval</t>
         </is>
       </c>
       <c r="D576" t="inlineStr"/>
       <c r="E576" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F576" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GexParticipation</t>
+          <t>.Boxes.PvPArena.Tabs.AttackFights</t>
         </is>
       </c>
       <c r="G576" t="inlineStr"/>
       <c r="H576" t="inlineStr"/>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr"/>
       <c r="B577" t="inlineStr">
         <is>
-          <t>Trust</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>Vertrouwen</t>
+          <t>Andere</t>
         </is>
       </c>
       <c r="D577" t="inlineStr"/>
       <c r="E577" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F577" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Trust</t>
+          <t>.Boxes.CityMap.generic_building</t>
         </is>
       </c>
       <c r="G577" t="inlineStr"/>
       <c r="H577" t="inlineStr"/>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr"/>
       <c r="B578" t="inlineStr">
         <is>
-          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
+          <t>Guild Power</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
-          <t>Disclaimer: Deze gegevens zijn gebaseerd op jouw verzamelde data. De hier getoonde cijfers zijn waarschijnlijk niet 100% nauwkeurig. Je zou de lijst om middernacht moeten openen om ze correct te krijgen.</t>
+          <t>Gildemacht</t>
         </is>
       </c>
       <c r="D578" t="inlineStr"/>
       <c r="E578" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F578" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SnapShotLogDisclaimer</t>
+          <t>.Boxes.Productions.GuildPower</t>
         </is>
       </c>
       <c r="G578" t="inlineStr"/>
       <c r="H578" t="inlineStr"/>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr"/>
       <c r="B579" t="inlineStr">
         <is>
-          <t>Deleted!</t>
+          <t>Slot unlocked</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
-          <t>Verwijderd!</t>
+          <t>Slot geopend</t>
         </is>
       </c>
       <c r="D579" t="inlineStr"/>
       <c r="E579" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F579" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.DeletedBoxCoordsHead</t>
+          <t>.Boxes.GvGMap.Log.sector_slot_unlocked</t>
         </is>
       </c>
       <c r="G579" t="inlineStr"/>
       <c r="H579" t="inlineStr"/>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr"/>
       <c r="B580" t="inlineStr">
         <is>
-          <t>GE Relic</t>
+          <t>CE</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
-          <t>GE Reliek</t>
+          <t>HT</t>
         </is>
       </c>
       <c r="D580" t="inlineStr"/>
       <c r="E580" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F580" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.guildExpedition</t>
+          <t>.Eras.12.short</t>
         </is>
       </c>
       <c r="G580" t="inlineStr"/>
       <c r="H580" t="inlineStr"/>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr"/>
       <c r="B581" t="inlineStr">
         <is>
-          <t>Diplomatic Gifts</t>
+          <t>As Box</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
-          <t>Diplomatieke giften</t>
+          <t>Als venster</t>
         </is>
       </c>
       <c r="D581" t="inlineStr"/>
       <c r="E581" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F581" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.diplomaticGifts</t>
+          <t>.Menu.Box</t>
         </is>
       </c>
       <c r="G581" t="inlineStr"/>
       <c r="H581" t="inlineStr"/>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr"/>
       <c r="B582" t="inlineStr">
         <is>
-          <t>Menu Length</t>
+          <t>Needs road</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
-          <t>Menu Lengte</t>
+          <t>Vereist weg</t>
         </is>
       </c>
       <c r="D582" t="inlineStr"/>
       <c r="E582" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F582" t="inlineStr">
         <is>
-          <t>.Settings.Entry.MenuLength</t>
+          <t>.Boxes.CombatCalculator.RoadRequired</t>
         </is>
       </c>
       <c r="G582" t="inlineStr"/>
       <c r="H582" t="inlineStr"/>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr"/>
       <c r="B583" t="inlineStr">
         <is>
-          <t>Place3</t>
+          <t>Box Coordinates</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
-          <t>Plaats3</t>
+          <t>Coördinaten vensters</t>
         </is>
       </c>
       <c r="D583" t="inlineStr"/>
       <c r="E583" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F583" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.P3</t>
+          <t>.Settings.ResetBoxPositions.Title</t>
         </is>
       </c>
       <c r="G583" t="inlineStr"/>
       <c r="H583" t="inlineStr"/>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr"/>
       <c r="B584" t="inlineStr">
         <is>
-          <t>top middle</t>
+          <t>Disabled: Open another player's GB first!</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
-          <t>bovenmidden</t>
+          <t>Gedeactiveerd: Open eerst een GG van een andere speler!</t>
         </is>
       </c>
       <c r="D584" t="inlineStr"/>
       <c r="E584" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F584" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.top-center</t>
+          <t>.Menu.Calculator.Warning</t>
         </is>
       </c>
       <c r="G584" t="inlineStr"/>
       <c r="H584" t="inlineStr"/>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr"/>
       <c r="B585" t="inlineStr">
         <is>
-          <t>per Era</t>
-[...2 lines deleted...]
-      <c r="C585" t="inlineStr"/>
+          <t>Member activity</t>
+        </is>
+      </c>
+      <c r="C585" t="inlineStr">
+        <is>
+          <t>Leden activiteit</t>
+        </is>
+      </c>
       <c r="D585" t="inlineStr"/>
       <c r="E585" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F585" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.perEra</t>
+          <t>.Boxes.GuildMemberStat.MemberActiviy</t>
         </is>
       </c>
       <c r="G585" t="inlineStr"/>
       <c r="H585" t="inlineStr"/>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr"/>
       <c r="B586" t="inlineStr">
         <is>
-          <t>Trigger messages in your Discord with events</t>
+          <t>https://docs.foe-helper.com/english/module/ally</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
-          <t>Trigger berichten in je Discord met events</t>
+          <t>https://docs.foe-helper.com/english/module/ally</t>
         </is>
       </c>
       <c r="D586" t="inlineStr"/>
       <c r="E586" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F586" t="inlineStr">
         <is>
-          <t>.Menu.Discord.Desc</t>
+          <t>.Boxes.AllyList.HelpLink</t>
         </is>
       </c>
       <c r="G586" t="inlineStr"/>
       <c r="H586" t="inlineStr"/>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr"/>
       <c r="B587" t="inlineStr">
         <is>
-          <t>Are there players missing from the shortlist? Then close this box, click on the other two tabs at the bottom of the Social Bar (Neighbours, Guild Members, Friends) and then re-open this box.</t>
+          <t>show GBG round selector</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>Mis je spelers in de lijst? Sluit dan dit venster, klik op de tabs onderaan de social bar (buren, gildeleden, vrienden) en heropen dit venster.</t>
+          <t>Toon GSP selectie</t>
         </is>
       </c>
       <c r="D587" t="inlineStr"/>
       <c r="E587" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F587" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ModalMissingPlayers</t>
+          <t>.Boxes.GuildFights.ShowRoundSelector</t>
         </is>
       </c>
       <c r="G587" t="inlineStr"/>
       <c r="H587" t="inlineStr"/>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr"/>
       <c r="B588" t="inlineStr">
         <is>
-          <t>Press __place__ and __slot__ on your keyboard to insert this suggestion.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Cancel</t>
+        </is>
+      </c>
+      <c r="C588" t="inlineStr"/>
       <c r="D588" t="inlineStr"/>
       <c r="E588" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F588" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.KeyboardTooltip</t>
+          <t>.General.Cancel</t>
         </is>
       </c>
       <c r="G588" t="inlineStr"/>
       <c r="H588" t="inlineStr"/>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr"/>
       <c r="B589" t="inlineStr">
         <is>
-          <t xml:space="preserve">You have to insert it into the bidding field and hit enter. </t>
+          <t>Notify position</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t xml:space="preserve">Je moet dit invoegen in het bod veld en op enter drukken. </t>
+          <t>Notificatie Positie</t>
         </is>
       </c>
       <c r="D589" t="inlineStr"/>
       <c r="E589" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F589" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help2</t>
+          <t>.Settings.Entry.NotificationsPosition</t>
         </is>
       </c>
       <c r="G589" t="inlineStr"/>
       <c r="H589" t="inlineStr"/>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr"/>
       <c r="B590" t="inlineStr">
         <is>
-          <t>Display a list of Alerts which expired while offline (since the game window was closed)</t>
+          <t>Task Reward</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
-          <t>Toon alle alarmen welke afliepen terwijl je offline was (sinds het spelvenster werd gesloten)</t>
+          <t>Taak Beloning</t>
         </is>
       </c>
       <c r="D590" t="inlineStr"/>
       <c r="E590" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F590" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Start.Info</t>
+          <t>.Boxes.FPCollector.task_reward</t>
         </is>
       </c>
       <c r="G590" t="inlineStr"/>
       <c r="H590" t="inlineStr"/>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr"/>
       <c r="B591" t="inlineStr">
         <is>
-          <t>Item</t>
+          <t>Menu Content</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
-          <t>Item</t>
+          <t>Menu samenstelling</t>
         </is>
       </c>
       <c r="D591" t="inlineStr"/>
       <c r="E591" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F591" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.item</t>
+          <t>.Settings.MenuContent.Title</t>
         </is>
       </c>
       <c r="G591" t="inlineStr"/>
       <c r="H591" t="inlineStr"/>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr"/>
       <c r="B592" t="inlineStr">
         <is>
-          <t>Owner</t>
+          <t>Daily Challenge</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>Eigenaar</t>
+          <t>Dagelijkse uitdaging</t>
         </is>
       </c>
       <c r="D592" t="inlineStr"/>
       <c r="E592" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F592" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Owner</t>
+          <t>.Boxes.FPCollector.dailyChallenges</t>
         </is>
       </c>
       <c r="G592" t="inlineStr"/>
       <c r="H592" t="inlineStr"/>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr"/>
       <c r="B593" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>When opening the ally building, an enhanced ally overview will be presented.</t>
         </is>
       </c>
       <c r="C593" t="inlineStr"/>
       <c r="D593" t="inlineStr"/>
       <c r="E593" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F593" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetSave</t>
+          <t>.Settings.ShowAllyList.Desc</t>
         </is>
       </c>
       <c r="G593" t="inlineStr"/>
       <c r="H593" t="inlineStr"/>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr"/>
       <c r="B594" t="inlineStr">
         <is>
-          <t>Infobox</t>
+          <t>Box alignment</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
-          <t>Infobox</t>
+          <t>Box uitlijning</t>
         </is>
       </c>
       <c r="D594" t="inlineStr"/>
       <c r="E594" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F594" t="inlineStr">
         <is>
-          <t>.Settings.Entry.AutoOpenInfoBox</t>
+          <t>.Boxes.CloseBox.BoxAlignment</t>
         </is>
       </c>
       <c r="G594" t="inlineStr"/>
       <c r="H594" t="inlineStr"/>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr"/>
       <c r="B595" t="inlineStr">
         <is>
-          <t>Boost Inventory</t>
-[...6 lines deleted...]
-      </c>
+          <t>List of all items in a store</t>
+        </is>
+      </c>
+      <c r="C595" t="inlineStr"/>
       <c r="D595" t="inlineStr"/>
       <c r="E595" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F595" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Title</t>
+          <t>.Menu.ShopAssist.Desc</t>
         </is>
       </c>
       <c r="G595" t="inlineStr"/>
       <c r="H595" t="inlineStr"/>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr"/>
       <c r="B596" t="inlineStr">
         <is>
-          <t>NEVER</t>
+          <t>Lists the FP costs for buying the required goods (applies only to GBs you have not yet built)</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
-          <t>NOOIT</t>
+          <t>Toont de FP kosten voor het kopen van de benodigde goederen (geldt enkel voor nog niet gebouwde GG's)</t>
         </is>
       </c>
       <c r="D596" t="inlineStr"/>
       <c r="E596" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F596" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Never</t>
+          <t>.Boxes.GreatBuildings.TTGoodCostsColumn</t>
         </is>
       </c>
       <c r="G596" t="inlineStr"/>
       <c r="H596" t="inlineStr"/>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr"/>
       <c r="B597" t="inlineStr">
         <is>
-          <t>Trial</t>
-[...2 lines deleted...]
-      <c r="C597" t="inlineStr"/>
+          <t>Cultural</t>
+        </is>
+      </c>
+      <c r="C597" t="inlineStr">
+        <is>
+          <t>Culturele</t>
+        </is>
+      </c>
       <c r="D597" t="inlineStr"/>
       <c r="E597" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F597" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.GexTrial</t>
+          <t>.Boxes.CityMap.culture</t>
         </is>
       </c>
       <c r="G597" t="inlineStr"/>
       <c r="H597" t="inlineStr"/>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr"/>
       <c r="B598" t="inlineStr">
         <is>
-          <t>The Helper uses notifications in various places. You can switch this on or off here.</t>
+          <t>https://docs.foe-helper.com/english/module/discord</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
-          <t>De assistent gebruikt op verschillende plekken meldingen. Je kan dit hier aan- of uitschakelen.</t>
+          <t>https://docs.foe-helper.com/english/module/discord</t>
         </is>
       </c>
       <c r="D598" t="inlineStr"/>
       <c r="E598" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F598" t="inlineStr">
         <is>
-          <t>.Settings.ShowNotifications.Desc</t>
+          <t>.Boxes.Discord.HelpLink</t>
         </is>
       </c>
       <c r="G598" t="inlineStr"/>
       <c r="H598" t="inlineStr"/>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr"/>
       <c r="B599" t="inlineStr">
         <is>
-          <t>Status</t>
+          <t>Market offers</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
-          <t>Verloopt op</t>
+          <t>Markt aanbiedingen</t>
         </is>
       </c>
       <c r="D599" t="inlineStr"/>
       <c r="E599" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F599" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Table.expires</t>
+          <t>.Menu.MarketOffers.Title</t>
         </is>
       </c>
       <c r="G599" t="inlineStr"/>
       <c r="H599" t="inlineStr"/>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr"/>
       <c r="B600" t="inlineStr">
         <is>
-          <t>Supply boosts</t>
+          <t>Log</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>Voorraad boosts</t>
+          <t>Logboek</t>
         </is>
       </c>
       <c r="D600" t="inlineStr"/>
       <c r="E600" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F600" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_supplies_production</t>
+          <t>.Boxes.Castle.Log</t>
         </is>
       </c>
       <c r="G600" t="inlineStr"/>
       <c r="H600" t="inlineStr"/>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr"/>
       <c r="B601" t="inlineStr">
         <is>
-          <t>Pop Ups</t>
+          <t>Auctions won</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>Vensters</t>
+          <t>Biedingen gewonnen</t>
         </is>
       </c>
       <c r="D601" t="inlineStr"/>
       <c r="E601" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F601" t="inlineStr">
         <is>
-          <t>.Settings.Tab.Auto</t>
+          <t>.Boxes.Castle.AuctionsWon</t>
         </is>
       </c>
       <c r="G601" t="inlineStr"/>
       <c r="H601" t="inlineStr"/>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr"/>
       <c r="B602" t="inlineStr">
         <is>
-          <t>delete inactivity warning</t>
+          <t>__days__ days</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
-          <t>verwijder inactiviteit waarschuwing</t>
+          <t>__days__ dagen</t>
         </is>
       </c>
       <c r="D602" t="inlineStr"/>
       <c r="E602" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F602" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.DeleteInactivityWarning</t>
+          <t>.Boxes.GreatBuildings.BreakEvenUnit</t>
         </is>
       </c>
       <c r="G602" t="inlineStr"/>
       <c r="H602" t="inlineStr"/>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr"/>
       <c r="B603" t="inlineStr">
         <is>
-          <t>Guild Treasury Export Log</t>
+          <t>Required</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
-          <t>Gildekas export log</t>
+          <t>Aantal</t>
         </is>
       </c>
       <c r="D603" t="inlineStr"/>
       <c r="E603" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F603" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowGuildTreasuryLogExport</t>
+          <t>.Boxes.Technologies.DescRequired</t>
         </is>
       </c>
       <c r="G603" t="inlineStr"/>
       <c r="H603" t="inlineStr"/>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr"/>
       <c r="B604" t="inlineStr">
         <is>
-          <t>Delete site</t>
+          <t>Only highlights</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
-          <t>Verwijder site</t>
+          <t>Alleen gemarkeerde gebouwen</t>
         </is>
       </c>
       <c r="D604" t="inlineStr"/>
       <c r="E604" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F604" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.DeleteItem</t>
+          <t>.Boxes.ProductionsRating.ShowHighlighted</t>
         </is>
       </c>
       <c r="G604" t="inlineStr"/>
       <c r="H604" t="inlineStr"/>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr"/>
       <c r="B605" t="inlineStr">
         <is>
-          <t>Neighbour</t>
+          <t>Friends</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
-          <t>Buur</t>
+          <t>Vrienden</t>
         </is>
       </c>
       <c r="D605" t="inlineStr"/>
       <c r="E605" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F605" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ContentHeadIsNeighbor</t>
+          <t>.Boxes.Market.TradePartnerFriend</t>
         </is>
       </c>
       <c r="G605" t="inlineStr"/>
       <c r="H605" t="inlineStr"/>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr"/>
       <c r="B606" t="inlineStr">
         <is>
-          <t>Alert active</t>
+          <t>Calculates GB spots for other peoples GBs</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
-          <t>Alarm actief</t>
+          <t>Berekent voor jou alle plaatsen en zoekt naar snipe-bare plekken</t>
         </is>
       </c>
       <c r="D606" t="inlineStr"/>
       <c r="E606" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F606" t="inlineStr">
         <is>
-          <t>.Boxes.InactivesSettings.AlertActive</t>
+          <t>.Menu.Calculator.Desc</t>
         </is>
       </c>
       <c r="G606" t="inlineStr"/>
       <c r="H606" t="inlineStr"/>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr"/>
       <c r="B607" t="inlineStr">
         <is>
-          <t>Show a decrease of goods on GvG map.</t>
+          <t>Fragments</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
-          <t>Toon een vermidering van goederen op de GvG map.</t>
+          <t>Fragmenten</t>
         </is>
       </c>
       <c r="D607" t="inlineStr"/>
       <c r="E607" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F607" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleAnnotationsTitle</t>
+          <t>.Boxes.Productions.fragments</t>
         </is>
       </c>
       <c r="G607" t="inlineStr"/>
       <c r="H607" t="inlineStr"/>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr"/>
       <c r="B608" t="inlineStr">
         <is>
-          <t>Lower</t>
+          <t>Filter</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
-          <t>Lager</t>
+          <t>Filter</t>
         </is>
       </c>
       <c r="D608" t="inlineStr"/>
       <c r="E608" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F608" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeForLower</t>
+          <t>.Boxes.Infobox.Filter</t>
         </is>
       </c>
       <c r="G608" t="inlineStr"/>
       <c r="H608" t="inlineStr"/>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr"/>
       <c r="B609" t="inlineStr">
         <is>
-          <t>Notes</t>
+          <t>started playing __number__ days ago</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
-          <t>Notities</t>
+          <t>__number__ dagen geleden begonnen met spelen</t>
         </is>
       </c>
       <c r="D609" t="inlineStr"/>
       <c r="E609" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F609" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.Title</t>
+          <t>.Boxes.PlayerProfile.DaysPlayed</t>
         </is>
       </c>
       <c r="G609" t="inlineStr"/>
       <c r="H609" t="inlineStr"/>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr"/>
       <c r="B610" t="inlineStr">
         <is>
-          <t>Power Levelling</t>
+          <t>During manual battle if the HelperBox gets in the way, this option temporarily hides the box until the battle is over. This only works with Helper 'As Box'</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>Power Levelen</t>
+          <t>Als tijdens een handmatig gevecht het Help venster in de weg staat zorgt deze optie ervoor dat het venster wordt verborgen tot het gevecht voorbij is. Deze optie werk alleen met de helper als venster</t>
         </is>
       </c>
       <c r="D610" t="inlineStr"/>
       <c r="E610" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F610" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.PowerLeveling</t>
+          <t>.Settings.HideHelperDuringBattle.Desc</t>
         </is>
       </c>
       <c r="G610" t="inlineStr"/>
       <c r="H610" t="inlineStr"/>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr"/>
       <c r="B611" t="inlineStr">
         <is>
-          <t>Discord Webhooks</t>
+          <t>Displays various Event Assitants, when a supported event window is opened.</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
-          <t>Discord Webhooks</t>
+          <t>Toont verschillende assistenten voor de beste prijzenkans voor een evenement als een ondersteunt eventscherm wordt geopend.</t>
         </is>
       </c>
       <c r="D611" t="inlineStr"/>
       <c r="E611" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F611" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Title</t>
+          <t>.Settings.ShowEventChest.Desc</t>
         </is>
       </c>
       <c r="G611" t="inlineStr"/>
       <c r="H611" t="inlineStr"/>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr"/>
       <c r="B612" t="inlineStr">
         <is>
-          <t>Add message</t>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Loss = __costs__ &lt;small&gt;(Cost)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
-          <t>Nieuwe webhook invoer</t>
+          <t>Beloning=__nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Kosten: __costs__ - Plaats beveilgd aan: __safe__&lt;br&gt;Verlies= __costs__ &lt;small&gt;(Cost)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
         </is>
       </c>
       <c r="D612" t="inlineStr"/>
       <c r="E612" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F612" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.TitleNewEntry</t>
+          <t>.Boxes.Calculator.TTLoss</t>
         </is>
       </c>
       <c r="G612" t="inlineStr"/>
       <c r="H612" t="inlineStr"/>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr"/>
       <c r="B613" t="inlineStr">
         <is>
-          <t>From now on, the times are copied in server time. If you want to change your displayed times to server time, check the settings.</t>
-[...2 lines deleted...]
-      <c r="C613" t="inlineStr"/>
+          <t xml:space="preserve">You have to insert it into the bidding field and hit enter. </t>
+        </is>
+      </c>
+      <c r="C613" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Je moet dit invoegen in het bod veld en op enter drukken. </t>
+        </is>
+      </c>
       <c r="D613" t="inlineStr"/>
       <c r="E613" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F613" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.TimeZoneWarning.Desc</t>
+          <t>.Boxes.AuctionSettings.Help2</t>
         </is>
       </c>
       <c r="G613" t="inlineStr"/>
       <c r="H613" t="inlineStr"/>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr"/>
       <c r="B614" t="inlineStr">
         <is>
-          <t>Advantage</t>
+          <t>Display a list of Alerts which expired while offline (since the game window was closed)</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
-          <t>Voordeel</t>
+          <t>Toon alle alarmen welke afliepen terwijl je offline was (sinds het spelvenster werd gesloten)</t>
         </is>
       </c>
       <c r="D614" t="inlineStr"/>
       <c r="E614" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F614" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeAdvantage</t>
+          <t>.Boxes.Alerts.Preferences.Start.Info</t>
         </is>
       </c>
       <c r="G614" t="inlineStr"/>
       <c r="H614" t="inlineStr"/>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr"/>
       <c r="B615" t="inlineStr">
         <is>
-          <t>Group by Ages</t>
+          <t>Badges</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
-          <t>Groepeer per tijdperk</t>
+          <t>Badges</t>
         </is>
       </c>
       <c r="D615" t="inlineStr"/>
       <c r="E615" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F615" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleGroupBy</t>
+          <t>.Boxes.MergerGame.Keys.soccer</t>
         </is>
       </c>
       <c r="G615" t="inlineStr"/>
       <c r="H615" t="inlineStr"/>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr"/>
       <c r="B616" t="inlineStr">
         <is>
-          <t>Efficiency (incl. badges)</t>
+          <t>Hidden Reward</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
-          <t>Efficiëntie (incl. badges)</t>
+          <t>Verborgen Beloning</t>
         </is>
       </c>
       <c r="D616" t="inlineStr"/>
       <c r="E616" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F616" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Efficiency.soccer</t>
+          <t>.Boxes.FPCollector.hiddenReward</t>
         </is>
       </c>
       <c r="G616" t="inlineStr"/>
       <c r="H616" t="inlineStr"/>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr"/>
       <c r="B617" t="inlineStr">
         <is>
-          <t>Defense boost att. army</t>
+          <t>Do not create alerts for selected buildings</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
-          <t>Verdediging boost aanv. leger</t>
+          <t>Maak geen alarmen voor de geselecteerde gebouwen</t>
         </is>
       </c>
       <c r="D617" t="inlineStr"/>
       <c r="E617" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F617" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.def_boost_attacker</t>
+          <t>.Settings.ShowBuildingsExpired.Button</t>
         </is>
       </c>
       <c r="G617" t="inlineStr"/>
       <c r="H617" t="inlineStr"/>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr"/>
       <c r="B618" t="inlineStr">
         <is>
-          <t>Rename preset:</t>
-[...2 lines deleted...]
-      <c r="C618" t="inlineStr"/>
+          <t>Defender damaged</t>
+        </is>
+      </c>
+      <c r="C618" t="inlineStr">
+        <is>
+          <t>Verdediging Beschadigd</t>
+        </is>
+      </c>
       <c r="D618" t="inlineStr"/>
       <c r="E618" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F618" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetPromptRename</t>
+          <t>.Boxes.GvGMap.Log.defender_damaged</t>
         </is>
       </c>
       <c r="G618" t="inlineStr"/>
       <c r="H618" t="inlineStr"/>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr"/>
       <c r="B619" t="inlineStr">
         <is>
-          <t>Prefix</t>
+          <t>Menu Length</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
-          <t>Voorvoegsel</t>
+          <t>Menu lengte</t>
         </is>
       </c>
       <c r="D619" t="inlineStr"/>
       <c r="E619" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F619" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsDangerPrefix</t>
+          <t>.Settings.MenuLength.Title</t>
         </is>
       </c>
       <c r="G619" t="inlineStr"/>
       <c r="H619" t="inlineStr"/>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr"/>
       <c r="B620" t="inlineStr">
         <is>
-          <t>Arc</t>
+          <t xml:space="preserve">Your city data could not be sent to the server. Please report this error directly to </t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
-          <t>Arc</t>
+          <t xml:space="preserve">De data van jouw stad kon niet worden verzonden naar de server. Meld deze fout a.u.b. rechtstreeks bij </t>
         </is>
       </c>
       <c r="D620" t="inlineStr"/>
       <c r="E620" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F620" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Arc</t>
+          <t>.Boxes.CityMap.SubmitError</t>
         </is>
       </c>
       <c r="G620" t="inlineStr"/>
       <c r="H620" t="inlineStr"/>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr"/>
       <c r="B621" t="inlineStr">
         <is>
-          <t>Aztec Helper</t>
+          <t>Unattached</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
-          <t>Azteken Helper</t>
+          <t>Onafhankelijk</t>
         </is>
       </c>
       <c r="D621" t="inlineStr"/>
       <c r="E621" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F621" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowAztecHelper</t>
+          <t>.Boxes.Units.Unbind</t>
         </is>
       </c>
       <c r="G621" t="inlineStr"/>
       <c r="H621" t="inlineStr"/>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr"/>
       <c r="B622" t="inlineStr">
         <is>
-          <t>calculate only safe profit/loss</t>
+          <t>Supply boosts</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
-          <t>Bereken alleen veilige winst/verlies</t>
+          <t>Voorraad boosts</t>
         </is>
       </c>
       <c r="D622" t="inlineStr"/>
       <c r="E622" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F622" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.SettingsUnsafeCalc</t>
+          <t>.Boxes.BoostList.guild_raids_supplies_production</t>
         </is>
       </c>
       <c r="G622" t="inlineStr"/>
       <c r="H622" t="inlineStr"/>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr"/>
       <c r="B623" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total: </t>
+          <t>Daily Challenge</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
-          <t xml:space="preserve">Totaal: </t>
+          <t>Dagelijkse Uitdaging</t>
         </is>
       </c>
       <c r="D623" t="inlineStr"/>
       <c r="E623" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F623" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Total</t>
+          <t>.Boxes.Castle.DailyChallenge</t>
         </is>
       </c>
       <c r="G623" t="inlineStr"/>
       <c r="H623" t="inlineStr"/>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr"/>
       <c r="B624" t="inlineStr">
         <is>
-          <t>Goods from Asteroid Belt are not included. Please visit your Asteroid Belt outpost and open the box again</t>
+          <t>Set Timer</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
-          <t>Exclusief goederen uit de Asteroïdengordel . Bezoek aub je Asteroïdengordel nederzetting en open dit venster opnieuw</t>
+          <t>Timer instellen</t>
         </is>
       </c>
       <c r="D624" t="inlineStr"/>
       <c r="E624" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F624" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.NoAsteroidDataWarning</t>
+          <t>.Boxes.idleGame.SetTimer</t>
         </is>
       </c>
       <c r="G624" t="inlineStr"/>
       <c r="H624" t="inlineStr"/>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr"/>
       <c r="B625" t="inlineStr">
         <is>
-          <t>Export</t>
+          <t>Show Fragments</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
-          <t>Exporteren</t>
+          <t>Toon fragmenten</t>
         </is>
       </c>
       <c r="D625" t="inlineStr"/>
       <c r="E625" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F625" t="inlineStr">
         <is>
-          <t>.Boxes.General.Export</t>
+          <t>.Boxes.Settings.showBGFragments</t>
         </is>
       </c>
       <c r="G625" t="inlineStr"/>
       <c r="H625" t="inlineStr"/>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr"/>
       <c r="B626" t="inlineStr">
         <is>
-          <t>Change view</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
-          <t>Verander perspectief</t>
+          <t>Opslaan</t>
         </is>
       </c>
       <c r="D626" t="inlineStr"/>
       <c r="E626" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F626" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ChangeView</t>
+          <t>.Boxes.GuildFights.SaveSettings</t>
         </is>
       </c>
       <c r="G626" t="inlineStr"/>
       <c r="H626" t="inlineStr"/>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr"/>
       <c r="B627" t="inlineStr">
         <is>
-          <t>Ignore optional technologies of previous eras</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hide</t>
+        </is>
+      </c>
+      <c r="C627" t="inlineStr"/>
       <c r="D627" t="inlineStr"/>
       <c r="E627" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F627" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.IgnorePrevEra</t>
+          <t>.Boxes.ProductionsRating.Hide</t>
         </is>
       </c>
       <c r="G627" t="inlineStr"/>
       <c r="H627" t="inlineStr"/>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr"/>
       <c r="B628" t="inlineStr">
         <is>
-          <t>Shall a sound be played when completing a rival quest?</t>
+          <t xml:space="preserve">Current Profit: </t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
-          <t>Moet er een geluid worden afgespeeld bij het voltooien van een rivaal taak?</t>
+          <t xml:space="preserve">Huidige winst: </t>
         </is>
       </c>
       <c r="D628" t="inlineStr"/>
       <c r="E628" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F628" t="inlineStr">
         <is>
-          <t>.Settings.RivalSound.Desc</t>
+          <t>.Boxes.Investment.CurrReward</t>
         </is>
       </c>
       <c r="G628" t="inlineStr"/>
       <c r="H628" t="inlineStr"/>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr"/>
       <c r="B629" t="inlineStr">
         <is>
-          <t>Slot Empty</t>
+          <t>The Alert for province __provinceName__ has been deleted!</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
-          <t>niet gevuld</t>
+          <t>De melding voor provincie __provinceName__ is verwijderd!</t>
         </is>
       </c>
       <c r="D629" t="inlineStr"/>
       <c r="E629" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F629" t="inlineStr">
         <is>
-          <t>.Boxes.Units.NotFilled</t>
+          <t>.Boxes.GuildFights.DeleteMessage.Desc</t>
         </is>
       </c>
       <c r="G629" t="inlineStr"/>
       <c r="H629" t="inlineStr"/>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr"/>
       <c r="B630" t="inlineStr">
         <is>
-          <t>"Close all windows" box open automatically</t>
+          <t>Upcoming Tasks</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
-          <t>"Alle vensters sluiten" opent automatisch</t>
+          <t>Aankomende Opdrachten</t>
         </is>
       </c>
       <c r="D630" t="inlineStr"/>
       <c r="E630" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F630" t="inlineStr">
         <is>
-          <t>.Settings.AutoOpenCloseBox.Title</t>
+          <t>.Boxes.idleGame.UpcomingTasks</t>
         </is>
       </c>
       <c r="G630" t="inlineStr"/>
       <c r="H630" t="inlineStr"/>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr"/>
       <c r="B631" t="inlineStr">
         <is>
-          <t>Places</t>
+          <t>Military Units Overview</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
-          <t>Plaatsen</t>
+          <t>Eenhedenoverzicht</t>
         </is>
       </c>
       <c r="D631" t="inlineStr"/>
       <c r="E631" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F631" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Places</t>
+          <t>.Menu.Unit.Title</t>
         </is>
       </c>
       <c r="G631" t="inlineStr"/>
       <c r="H631" t="inlineStr"/>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr"/>
       <c r="B632" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>FoE Helper</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
-          <t>Gebouw</t>
+          <t>FoE Helper</t>
         </is>
       </c>
       <c r="D632" t="inlineStr"/>
       <c r="E632" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F632" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.Building</t>
+          <t>.Global.BoxTitle</t>
         </is>
       </c>
       <c r="G632" t="inlineStr"/>
       <c r="H632" t="inlineStr"/>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr"/>
       <c r="B633" t="inlineStr">
         <is>
-          <t>Late Middle Age</t>
+          <t>__building__ - Level __level__</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
-          <t>Late middeleeuwen</t>
+          <t>__building__ - Niveau __level__</t>
         </is>
       </c>
       <c r="D633" t="inlineStr"/>
       <c r="E633" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F633" t="inlineStr">
         <is>
-          <t>.Eras.6</t>
+          <t>.Boxes.Infobox.Messages.MsgBuilding</t>
         </is>
       </c>
       <c r="G633" t="inlineStr"/>
       <c r="H633" t="inlineStr"/>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr"/>
       <c r="B634" t="inlineStr">
         <is>
-          <t>Trial</t>
-[...2 lines deleted...]
-      <c r="C634" t="inlineStr"/>
+          <t>If you want to use the notes or the city planner, activate this item.&lt;br&gt;For a stand-alone extension, simply deactivate it.</t>
+        </is>
+      </c>
+      <c r="C634" t="inlineStr">
+        <is>
+          <t>Als je de notities of de stadsplanner wilt gebruiken, activeer dan dit item.&lt;br&gt;Deactiveer voor een zelfstandige extensie.</t>
+        </is>
+      </c>
       <c r="D634" t="inlineStr"/>
       <c r="E634" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F634" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GexTrial</t>
+          <t>.Settings.GlobalSend.Desc</t>
         </is>
       </c>
       <c r="G634" t="inlineStr"/>
       <c r="H634" t="inlineStr"/>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr"/>
       <c r="B635" t="inlineStr">
         <is>
-          <t>Trade</t>
+          <t>The values may update slow - depending on server feedback. Given times do not take updates of current stock into account.</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
-          <t>Handel</t>
+          <t>Het bijwerken van de waarden kan langzaam gaan afhankelijk van de server feedback. De aangegeven tijden houden geen rekening met de huidige voorraad.</t>
         </is>
       </c>
       <c r="D635" t="inlineStr"/>
       <c r="E635" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F635" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterTrade</t>
+          <t>.Boxes.idleGame.Warning</t>
         </is>
       </c>
       <c r="G635" t="inlineStr"/>
       <c r="H635" t="inlineStr"/>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr"/>
       <c r="B636" t="inlineStr">
         <is>
-          <t>Error loading the Negotiation Table</t>
-[...6 lines deleted...]
-      </c>
+          <t>Offset to servertime (minutes)</t>
+        </is>
+      </c>
+      <c r="C636" t="inlineStr"/>
       <c r="D636" t="inlineStr"/>
       <c r="E636" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F636" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.TableLoadError</t>
+          <t>.Boxes.GuildFights.serverOffset</t>
         </is>
       </c>
       <c r="G636" t="inlineStr"/>
       <c r="H636" t="inlineStr"/>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr"/>
       <c r="B637" t="inlineStr">
         <is>
-          <t>Select current and previous ages</t>
+          <t>Use this value instead of the actual reset cost (0 means disabled)</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
-          <t>Selecteer huidig en vorige tijdperk</t>
+          <t>Gebruik deze waarde in plaats van de werkelijke resetkosten (0 betekent uitgeschakeld)</t>
         </is>
       </c>
       <c r="D637" t="inlineStr"/>
       <c r="E637" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F637" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnLastErasTitle</t>
+          <t>.Boxes.MergerGame.useAverage</t>
         </is>
       </c>
       <c r="G637" t="inlineStr"/>
       <c r="H637" t="inlineStr"/>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr"/>
       <c r="B638" t="inlineStr">
         <is>
-          <t>The import was completed with errors. Please reload the game.</t>
+          <t>This column shows the era of the building, NOT the era of the produced goods</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
-          <t>De import is beëindigd met errors. Herlaad het spel.</t>
+          <t>Deze kolom toont het tijdperk van het gebouw, NIET het tijdperk van de geproduceerde goederen</t>
         </is>
       </c>
       <c r="D638" t="inlineStr"/>
       <c r="E638" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F638" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ImportPartlySuccessful</t>
+          <t>.Boxes.Productions.TTGoodsEra</t>
         </is>
       </c>
       <c r="G638" t="inlineStr"/>
       <c r="H638" t="inlineStr"/>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr"/>
       <c r="B639" t="inlineStr">
         <is>
-          <t>CA</t>
+          <t>Statistics</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
-          <t>KT</t>
+          <t>Statistieken</t>
         </is>
       </c>
       <c r="D639" t="inlineStr"/>
       <c r="E639" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F639" t="inlineStr">
         <is>
-          <t>.Eras.7.short</t>
+          <t>.Menu.Stats.Title</t>
         </is>
       </c>
       <c r="G639" t="inlineStr"/>
       <c r="H639" t="inlineStr"/>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr"/>
       <c r="B640" t="inlineStr">
         <is>
-          <t>Rating value of 1% bonus for attacking army (in FP)</t>
+          <t>All Ages</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
-          <t>Waardering van 1% bonus voor je aanvallende leger (in FP)</t>
+          <t>Alle Tijdperken</t>
         </is>
       </c>
       <c r="D640" t="inlineStr"/>
       <c r="E640" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F640" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.AttackValue</t>
+          <t>.Eras.GvGAllAge</t>
         </is>
       </c>
       <c r="G640" t="inlineStr"/>
       <c r="H640" t="inlineStr"/>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr"/>
       <c r="B641" t="inlineStr">
         <is>
-          <t>Level</t>
-[...6 lines deleted...]
-      </c>
+          <t>Disclaimer</t>
+        </is>
+      </c>
+      <c r="C641" t="inlineStr"/>
       <c r="D641" t="inlineStr"/>
       <c r="E641" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F641" t="inlineStr">
         <is>
-          <t>.General.Level</t>
+          <t>.General.Disclaimer</t>
         </is>
       </c>
       <c r="G641" t="inlineStr"/>
       <c r="H641" t="inlineStr"/>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr"/>
       <c r="B642" t="inlineStr">
         <is>
-          <t>Virtual Future</t>
+          <t>Market Filter</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
-          <t>Virtuele toekomst</t>
+          <t>Markt filter</t>
         </is>
       </c>
       <c r="D642" t="inlineStr"/>
       <c r="E642" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F642" t="inlineStr">
         <is>
-          <t>.Eras.17</t>
+          <t>.Settings.Entry.ShowMarketFilter</t>
         </is>
       </c>
       <c r="G642" t="inlineStr"/>
       <c r="H642" t="inlineStr"/>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr"/>
       <c r="B643" t="inlineStr">
         <is>
-          <t>Copied!</t>
+          <t>Inventory</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
-          <t>Gekopieerd!</t>
+          <t>Inventaris</t>
         </is>
       </c>
       <c r="D643" t="inlineStr"/>
       <c r="E643" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F643" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.CopyToClipBoard.Title</t>
+          <t>.Boxes.MarketOffers.Inventory</t>
         </is>
       </c>
       <c r="G643" t="inlineStr"/>
       <c r="H643" t="inlineStr"/>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr"/>
       <c r="B644" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total Squares: </t>
+          <t>Lines</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
-          <t xml:space="preserve">Volledige oppervlakte: </t>
+          <t>Lijnen</t>
         </is>
       </c>
       <c r="D644" t="inlineStr"/>
       <c r="E644" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F644" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.WholeArea</t>
+          <t>.Boxes.Stats.BtnChartType.line</t>
         </is>
       </c>
       <c r="G644" t="inlineStr"/>
       <c r="H644" t="inlineStr"/>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr"/>
       <c r="B645" t="inlineStr">
         <is>
-          <t>Rename</t>
-[...2 lines deleted...]
-      <c r="C645" t="inlineStr"/>
+          <t>No more attempts</t>
+        </is>
+      </c>
+      <c r="C645" t="inlineStr">
+        <is>
+          <t>Geen beurten meer</t>
+        </is>
+      </c>
       <c r="D645" t="inlineStr"/>
       <c r="E645" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F645" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetRename</t>
+          <t>.Boxes.Negotiation.TryEnd</t>
         </is>
       </c>
       <c r="G645" t="inlineStr"/>
       <c r="H645" t="inlineStr"/>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr"/>
       <c r="B646" t="inlineStr">
         <is>
-          <t>Select all playable ages (without: No Age, Special)</t>
+          <t>Show Medals</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
-          <t>Selecteer alle speelbare tijdperken (zonder: geen tijdperk, speciaal)</t>
+          <t>Toon Medailles</t>
         </is>
       </c>
       <c r="D646" t="inlineStr"/>
       <c r="E646" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F646" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnAllPlayableErasTitle</t>
+          <t>.Settings.ShowOwnPartMedals.Desc</t>
         </is>
       </c>
       <c r="G646" t="inlineStr"/>
       <c r="H646" t="inlineStr"/>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr"/>
       <c r="B647" t="inlineStr">
         <is>
-          <t>Filter Rewards</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
-          <t>Filter beloningen</t>
+          <t>Gebouw</t>
         </is>
       </c>
       <c r="D647" t="inlineStr"/>
       <c r="E647" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F647" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.FilterRewards</t>
+          <t>.Boxes.AllyList.Building</t>
         </is>
       </c>
       <c r="G647" t="inlineStr"/>
       <c r="H647" t="inlineStr"/>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr"/>
       <c r="B648" t="inlineStr">
         <is>
-          <t>ATTENTION: To update these values, you must scroll through all new events in the History Event tab in: Town Hall &gt; News &gt; Event History</t>
+          <t>Image size</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
-          <t>LET OP: om deze gegevens te updaten moet je eerste door alle gebeurtenissen bladeren via Stadhuis &gt; Nieuws &gt; Geschiedenis</t>
+          <t>Afbeeldingsgrootte</t>
         </is>
       </c>
       <c r="D648" t="inlineStr"/>
       <c r="E648" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F648" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.HeaderWarning</t>
+          <t>.Boxes.Units.PictogramScalingTitle</t>
         </is>
       </c>
       <c r="G648" t="inlineStr"/>
       <c r="H648" t="inlineStr"/>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr"/>
       <c r="B649" t="inlineStr">
         <is>
-          <t>Preview</t>
+          <t>Million</t>
         </is>
       </c>
       <c r="C649" t="inlineStr">
         <is>
-          <t>Voorbeeld</t>
+          <t>Miljoen (M)</t>
         </is>
       </c>
       <c r="D649" t="inlineStr"/>
       <c r="E649" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F649" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Preview</t>
+          <t>.Boxes.idleGame.M</t>
         </is>
       </c>
       <c r="G649" t="inlineStr"/>
       <c r="H649" t="inlineStr"/>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr"/>
       <c r="B650" t="inlineStr">
         <is>
-          <t>member</t>
+          <t>Disappears</t>
         </is>
       </c>
       <c r="C650" t="inlineStr">
         <is>
-          <t>lid</t>
+          <t>Verdwijnt</t>
         </is>
       </c>
       <c r="D650" t="inlineStr"/>
       <c r="E650" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F650" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Member</t>
+          <t>.Boxes.HiddenRewards.Disappears</t>
         </is>
       </c>
       <c r="G650" t="inlineStr"/>
       <c r="H650" t="inlineStr"/>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr"/>
       <c r="B651" t="inlineStr">
         <is>
-          <t>Notifications are created, that inform about the expiration of a limited building. (after deactivating this function, alerts that were created in the past may still show)</t>
+          <t>Statistics Overview</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
-          <t>Meldingen zijn aangemaakt die je informeren over de vervaldatum van een gelimiteerd gebouw. (Na het deactiveren van deze functie kunnen meldingen die in het verleden zijn aangemaakt nog steeds worden weergegeven)</t>
+          <t>Statistieken Overzicht</t>
         </is>
       </c>
       <c r="D651" t="inlineStr"/>
       <c r="E651" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F651" t="inlineStr">
         <is>
-          <t>.Settings.ShowBuildingsExpired.Desc</t>
+          <t>.Boxes.Stats.Title</t>
         </is>
       </c>
       <c r="G651" t="inlineStr"/>
       <c r="H651" t="inlineStr"/>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr"/>
       <c r="B652" t="inlineStr">
         <is>
-          <t>PvP Arena Rewards</t>
+          <t>Progress per key</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
-          <t>PvP Arena Beloningen</t>
+          <t>Waarde per sleutel</t>
         </is>
       </c>
       <c r="D652" t="inlineStr"/>
       <c r="E652" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F652" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.pvp_arena</t>
+          <t>.Boxes.MergerGame.KeyValue.anniversary</t>
         </is>
       </c>
       <c r="G652" t="inlineStr"/>
       <c r="H652" t="inlineStr"/>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr"/>
       <c r="B653" t="inlineStr">
         <is>
-          <t>When starting fresh, the module will start in row 1 of the settings and with each consecutive bid, the module will use the next line.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Default</t>
+        </is>
+      </c>
+      <c r="C653" t="inlineStr"/>
       <c r="D653" t="inlineStr"/>
       <c r="E653" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F653" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help3</t>
+          <t>.Boxes.ProductionsRating.PresetDefault</t>
         </is>
       </c>
       <c r="G653" t="inlineStr"/>
       <c r="H653" t="inlineStr"/>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr"/>
       <c r="B654" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>No data available!&lt;br /&gt;Please visit the results page of the guild expedition overview to update the data.</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
         <is>
-          <t>Grondstoffen</t>
+          <t>Geen data gevonden&lt;br/&gt;Ga naar het "Bijdrage aan Gilde Expeditie" scherm in de Gilde Expeditie om de data te vernieuwen.</t>
         </is>
       </c>
       <c r="D654" t="inlineStr"/>
       <c r="E654" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F654" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Goods</t>
+          <t>.Boxes.GexStat.ResultsNoData</t>
         </is>
       </c>
       <c r="G654" t="inlineStr"/>
       <c r="H654" t="inlineStr"/>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr"/>
       <c r="B655" t="inlineStr">
         <is>
-          <t>Old level</t>
+          <t>Own part sum</t>
         </is>
       </c>
       <c r="C655" t="inlineStr">
         <is>
-          <t>Oud niveau</t>
+          <t>Eigen deel som</t>
         </is>
       </c>
       <c r="D655" t="inlineStr"/>
       <c r="E655" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F655" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OldLevel</t>
+          <t>.Boxes.PowerLeveling.OwnPartSum</t>
         </is>
       </c>
       <c r="G655" t="inlineStr"/>
       <c r="H655" t="inlineStr"/>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr"/>
       <c r="B656" t="inlineStr">
         <is>
-          <t>Descending</t>
+          <t>Round ⇋</t>
         </is>
       </c>
       <c r="C656" t="inlineStr">
         <is>
-          <t>Aflopend</t>
+          <t>Ronde ⇋</t>
         </is>
       </c>
       <c r="D656" t="inlineStr"/>
       <c r="E656" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F656" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsDescending</t>
+          <t>.Boxes.MergerGame.Round</t>
         </is>
       </c>
       <c r="G656" t="inlineStr"/>
       <c r="H656" t="inlineStr"/>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr"/>
       <c r="B657" t="inlineStr">
         <is>
-          <t>Negotiation Blocker</t>
+          <t>% Attack</t>
         </is>
       </c>
       <c r="C657" t="inlineStr">
         <is>
-          <t>Onderhandel blokkade</t>
+          <t>% Aanval</t>
         </is>
       </c>
       <c r="D657" t="inlineStr"/>
       <c r="E657" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F657" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowMapTradeWarning</t>
+          <t>.Boxes.GreatBuildings.Attack</t>
         </is>
       </c>
       <c r="G657" t="inlineStr"/>
       <c r="H657" t="inlineStr"/>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr"/>
       <c r="B658" t="inlineStr">
         <is>
-          <t>Create and manage reminders</t>
+          <t>DD/MMM/YY @ HH:mm:ss a</t>
         </is>
       </c>
       <c r="C658" t="inlineStr">
         <is>
-          <t>Maak en onderhoud herinneringen</t>
+          <t>DD-MM-YY HH:mm:ss a</t>
         </is>
       </c>
       <c r="D658" t="inlineStr"/>
       <c r="E658" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F658" t="inlineStr">
         <is>
-          <t>.Menu.Alerts.Desc</t>
+          <t>.DateTime</t>
         </is>
       </c>
       <c r="G658" t="inlineStr"/>
       <c r="H658" t="inlineStr"/>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr"/>
       <c r="B659" t="inlineStr">
         <is>
-          <t>Owner's Contribution</t>
+          <t>Settings</t>
         </is>
       </c>
       <c r="C659" t="inlineStr">
         <is>
-          <t>Bijdrage eigenaar</t>
+          <t>Instellingen</t>
         </is>
       </c>
       <c r="D659" t="inlineStr"/>
       <c r="E659" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F659" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsOwnPart</t>
+          <t>.Boxes.Settings.Title</t>
         </is>
       </c>
       <c r="G659" t="inlineStr"/>
       <c r="H659" t="inlineStr"/>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr"/>
       <c r="B660" t="inlineStr">
         <is>
-          <t>allow event trigger</t>
+          <t>Day ⇋</t>
         </is>
       </c>
       <c r="C660" t="inlineStr">
         <is>
-          <t>sta evenement trigger toe</t>
+          <t>Dag ⇋</t>
         </is>
       </c>
       <c r="D660" t="inlineStr"/>
       <c r="E660" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F660" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.EventT</t>
+          <t>.Boxes.MergerGame.Day</t>
         </is>
       </c>
       <c r="G660" t="inlineStr"/>
       <c r="H660" t="inlineStr"/>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr"/>
       <c r="B661" t="inlineStr">
         <is>
-          <t>Click on the neighbours tab in the game to unlock the event list of your neighbours</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; placed a bid for __amount__ Trade Coins.</t>
         </is>
       </c>
       <c r="C661" t="inlineStr">
         <is>
-          <t>Klik op het tabblad Buren in het spel om de buren gebeurtenissen zichtbaar te maken</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; heeft zonet __amount__ munten geboden.</t>
         </is>
       </c>
       <c r="D661" t="inlineStr"/>
       <c r="E661" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F661" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.NeighborsSocialTabTT</t>
+          <t>.Boxes.Infobox.Messages.Auction</t>
         </is>
       </c>
       <c r="G661" t="inlineStr"/>
       <c r="H661" t="inlineStr"/>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr"/>
       <c r="B662" t="inlineStr">
         <is>
-          <t>The investment list was updated less than 30 minutes ago.</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C662" t="inlineStr">
         <is>
-          <t>De investeringslijst is minder dan 30 minuten geleden geüpdatet.</t>
+          <t>Tijdperk</t>
         </is>
       </c>
       <c r="D662" t="inlineStr"/>
       <c r="E662" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F662" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.UpToDate</t>
+          <t>.Boxes.Stats.Era</t>
         </is>
       </c>
       <c r="G662" t="inlineStr"/>
       <c r="H662" t="inlineStr"/>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr"/>
       <c r="B663" t="inlineStr">
         <is>
-          <t>AND</t>
+          <t>Prevention</t>
         </is>
       </c>
       <c r="C663" t="inlineStr">
         <is>
-          <t>EN</t>
+          <t>Preventie</t>
         </is>
       </c>
       <c r="D663" t="inlineStr"/>
       <c r="E663" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F663" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.AND</t>
+          <t>.Boxes.doubleFPprevention.Text</t>
         </is>
       </c>
       <c r="G663" t="inlineStr"/>
       <c r="H663" t="inlineStr"/>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr"/>
       <c r="B664" t="inlineStr">
         <is>
-          <t>Number of First Strikes remaining.</t>
+          <t>When starting fresh, the module will start in row 1 of the settings and with each consecutive bid, the module will use the next line.</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
-          <t>Aantal pogingen voor Eerste Slag over.</t>
+          <t>Als je opnieuw begint, start de module op regel 1 van de instellingen en met elk volgend bod gebruikt de module de volgende regel.</t>
         </is>
       </c>
       <c r="D664" t="inlineStr"/>
       <c r="E664" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F664" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.first_strike</t>
+          <t>.Boxes.AuctionSettings.Help3</t>
         </is>
       </c>
       <c r="G664" t="inlineStr"/>
       <c r="H664" t="inlineStr"/>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr"/>
       <c r="B665" t="inlineStr">
         <is>
-          <t>bottom middle</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C665" t="inlineStr">
         <is>
-          <t>ondermidden</t>
+          <t>Grondstoffen</t>
         </is>
       </c>
       <c r="D665" t="inlineStr"/>
       <c r="E665" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F665" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.bottom-center</t>
+          <t>.Boxes.BlueGalaxy.Goods</t>
         </is>
       </c>
       <c r="G665" t="inlineStr"/>
       <c r="H665" t="inlineStr"/>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr"/>
       <c r="B666" t="inlineStr">
         <is>
-          <t>beach</t>
+          <t>buildings total</t>
         </is>
       </c>
       <c r="C666" t="inlineStr">
         <is>
-          <t>strand</t>
+          <t xml:space="preserve">Aantal Gebouwen: </t>
         </is>
       </c>
       <c r="D666" t="inlineStr"/>
       <c r="E666" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F666" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Terrain_beach</t>
+          <t>.Boxes.CityMap.BuildingsAmount</t>
         </is>
       </c>
       <c r="G666" t="inlineStr"/>
       <c r="H666" t="inlineStr"/>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr"/>
       <c r="B667" t="inlineStr">
         <is>
-          <t>Notify stacks</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
-          <t>Notificatie stacks</t>
+          <t>Gestort</t>
         </is>
       </c>
       <c r="D667" t="inlineStr"/>
       <c r="E667" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F667" t="inlineStr">
         <is>
-          <t>.Settings.Entry.NotificationsStack</t>
+          <t>.Boxes.OwnpartCalculator.Done</t>
         </is>
       </c>
       <c r="G667" t="inlineStr"/>
       <c r="H667" t="inlineStr"/>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr"/>
       <c r="B668" t="inlineStr">
         <is>
-          <t>GE/GBG date format</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hidden Reward</t>
+        </is>
+      </c>
+      <c r="C668" t="inlineStr"/>
       <c r="D668" t="inlineStr"/>
       <c r="E668" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F668" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GexGbgDateFormat</t>
+          <t>.Boxes.FPCollector.hidden_reward</t>
         </is>
       </c>
       <c r="G668" t="inlineStr"/>
       <c r="H668" t="inlineStr"/>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr"/>
       <c r="B669" t="inlineStr">
         <is>
-          <t>Participating</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="C669" t="inlineStr">
         <is>
-          <t>Deelnemen</t>
+          <t>Huidig</t>
         </is>
       </c>
       <c r="D669" t="inlineStr"/>
       <c r="E669" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F669" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Participant</t>
+          <t>.Boxes.Productions.ModeCurrent</t>
         </is>
       </c>
       <c r="G669" t="inlineStr"/>
       <c r="H669" t="inlineStr"/>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr"/>
       <c r="B670" t="inlineStr">
         <is>
-          <t>Set Timer</t>
+          <t>Good</t>
         </is>
       </c>
       <c r="C670" t="inlineStr">
         <is>
-          <t>Timer instellen</t>
+          <t>Goed</t>
         </is>
       </c>
       <c r="D670" t="inlineStr"/>
       <c r="E670" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F670" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.SetTimer</t>
+          <t>.Boxes.Treasury.Resource</t>
         </is>
       </c>
       <c r="G670" t="inlineStr"/>
       <c r="H670" t="inlineStr"/>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr"/>
       <c r="B671" t="inlineStr">
         <is>
-          <t>Fragment</t>
-[...6 lines deleted...]
-      </c>
+          <t>Season</t>
+        </is>
+      </c>
+      <c r="C671" t="inlineStr"/>
       <c r="D671" t="inlineStr"/>
       <c r="E671" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F671" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Fragment</t>
+          <t>.Boxes.General.Season</t>
         </is>
       </c>
       <c r="G671" t="inlineStr"/>
       <c r="H671" t="inlineStr"/>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr"/>
       <c r="B672" t="inlineStr">
         <is>
-          <t>Guild Battlegrounds</t>
+          <t>Configure FoE Helper</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
-          <t>Gildestrijdperk</t>
+          <t>Instellingen voor FoE Helper</t>
         </is>
       </c>
       <c r="D672" t="inlineStr"/>
       <c r="E672" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F672" t="inlineStr">
         <is>
-          <t>.Boxes.General.Guild_Battlegrounds</t>
+          <t>.Menu.Settings.Desc</t>
         </is>
       </c>
       <c r="G672" t="inlineStr"/>
       <c r="H672" t="inlineStr"/>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr"/>
       <c r="B673" t="inlineStr">
         <is>
-          <t>Military Units Overview</t>
+          <t>Includes good costs to build the GB valued at __goodcosts__ FPs</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
-          <t>Eenhedenoverzicht</t>
+          <t>Inclusief goederenkosten om het GG te bouwen, gewaardeerd op __goodcosts__ FP</t>
         </is>
       </c>
       <c r="D673" t="inlineStr"/>
       <c r="E673" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F673" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Title</t>
+          <t>.Boxes.GreatBuildings.NewGBCostsTT</t>
         </is>
       </c>
       <c r="G673" t="inlineStr"/>
       <c r="H673" t="inlineStr"/>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr"/>
       <c r="B674" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>allow event trigger</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
-          <t>Rang</t>
+          <t>sta evenement trigger toe</t>
         </is>
       </c>
       <c r="D674" t="inlineStr"/>
       <c r="E674" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F674" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Rank</t>
+          <t>.Boxes.BetterMusic.EventT</t>
         </is>
       </c>
       <c r="G674" t="inlineStr"/>
       <c r="H674" t="inlineStr"/>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr"/>
       <c r="B675" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
-          <t>Tijdperk</t>
+          <t>Soort</t>
         </is>
       </c>
       <c r="D675" t="inlineStr"/>
       <c r="E675" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F675" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.Era</t>
+          <t>.HiddenRewards.Table.type</t>
         </is>
       </c>
       <c r="G675" t="inlineStr"/>
       <c r="H675" t="inlineStr"/>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr"/>
       <c r="B676" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Already conquered! Well done :)</t>
+          <t>Number of First Strikes remaining.</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Reeds veroverd! Goed gedaan :)</t>
+          <t>Aantal pogingen voor Eerste Slag over.</t>
         </is>
       </c>
       <c r="D676" t="inlineStr"/>
       <c r="E676" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F676" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.AlreadyDone</t>
+          <t>.Boxes.BonusService.first_strike</t>
         </is>
       </c>
       <c r="G676" t="inlineStr"/>
       <c r="H676" t="inlineStr"/>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr"/>
       <c r="B677" t="inlineStr">
         <is>
-          <t>after</t>
+          <t>Actions</t>
         </is>
       </c>
       <c r="C677" t="inlineStr"/>
       <c r="D677" t="inlineStr"/>
       <c r="E677" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F677" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.after</t>
+          <t>.Boxes.QiProgress.Actions</t>
         </is>
       </c>
       <c r="G677" t="inlineStr"/>
       <c r="H677" t="inlineStr"/>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr"/>
       <c r="B678" t="inlineStr">
         <is>
-          <t>Summer Event</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
-          <t>Zomerevenement</t>
+          <t>Gebeurtenis</t>
         </is>
       </c>
       <c r="D678" t="inlineStr"/>
       <c r="E678" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F678" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.summerEvent</t>
+          <t>.Boxes.MoppelHelper.Event</t>
         </is>
       </c>
       <c r="G678" t="inlineStr"/>
       <c r="H678" t="inlineStr"/>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr"/>
       <c r="B679" t="inlineStr">
         <is>
-          <t>Double donation blocker</t>
+          <t>Guild Treasury Export Log</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
-          <t>Dubbele donatie blokkeren</t>
+          <t>Gildekas - exporteer log</t>
         </is>
       </c>
       <c r="D679" t="inlineStr"/>
       <c r="E679" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F679" t="inlineStr">
         <is>
-          <t>.Settings.doubleFPtimeout.Title</t>
+          <t>.Boxes.Treasury.Title</t>
         </is>
       </c>
       <c r="G679" t="inlineStr"/>
       <c r="H679" t="inlineStr"/>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr"/>
       <c r="B680" t="inlineStr">
         <is>
-          <t>List</t>
+          <t>Daily Special</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
-          <t>Individueel</t>
+          <t>Dagprijs</t>
         </is>
       </c>
       <c r="D680" t="inlineStr"/>
       <c r="E680" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F680" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.ModeSingle</t>
+          <t>.Boxes.EventChests.MainPrizeTitle</t>
         </is>
       </c>
       <c r="G680" t="inlineStr"/>
       <c r="H680" t="inlineStr"/>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr"/>
       <c r="B681" t="inlineStr">
         <is>
-          <t>If you delete previously recorded data, they cannot be retrieved.</t>
+          <t>This tool helps you find the best buildings to collect with your Blue Galaxy</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
-          <t>Als je opgeslagen data verwijdert, kan dit niet hersteld worden.</t>
+          <t>Deze tool helpt je bij het vinden van de beste opbrengst van je Blauwe Melkweg</t>
         </is>
       </c>
       <c r="D681" t="inlineStr"/>
       <c r="E681" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F681" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.DeleteDataWarning</t>
+          <t>.Menu.Bluegalaxy.Desc</t>
         </is>
       </c>
       <c r="G681" t="inlineStr"/>
       <c r="H681" t="inlineStr"/>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr"/>
       <c r="B682" t="inlineStr">
         <is>
-          <t>Saved!</t>
+          <t>Remaining FPs to level</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
-          <t>Opgeslagen!</t>
+          <t>Nog te storten</t>
         </is>
       </c>
       <c r="D682" t="inlineStr"/>
       <c r="E682" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F682" t="inlineStr">
         <is>
-          <t>.Menu.SaveMessage.Title</t>
+          <t>.Boxes.Calculator.Up2LevelUp</t>
         </is>
       </c>
       <c r="G682" t="inlineStr"/>
       <c r="H682" t="inlineStr"/>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr"/>
       <c r="B683" t="inlineStr">
         <is>
-          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement and reload the game (F5)</t>
+          <t>Tavern</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
-          <t>&lt;em id='outPW' class='tooltip-error'&gt;Gedeactiveerd: Begin een nederzetting en herlaad het spel (F5)</t>
+          <t>Taveerne</t>
         </is>
       </c>
       <c r="D683" t="inlineStr"/>
       <c r="E683" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F683" t="inlineStr">
         <is>
-          <t>.Menu.OutP.DescWarningOutpostData</t>
+          <t>.Boxes.MoppelHelper.TavernVisits</t>
         </is>
       </c>
       <c r="G683" t="inlineStr"/>
       <c r="H683" t="inlineStr"/>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr"/>
       <c r="B684" t="inlineStr">
         <is>
-          <t>Light Unit</t>
+          <t>Set Alert</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
-          <t>Lichte Eenheid</t>
+          <t>Zet alarm</t>
         </is>
       </c>
       <c r="D684" t="inlineStr"/>
       <c r="E684" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F684" t="inlineStr">
         <is>
-          <t>.Boxes.Units.light_melee</t>
+          <t>.Boxes.GuildFights.SetAlert</t>
         </is>
       </c>
       <c r="G684" t="inlineStr"/>
       <c r="H684" t="inlineStr"/>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr"/>
       <c r="B685" t="inlineStr">
         <is>
-          <t>Costs</t>
-[...2 lines deleted...]
-      <c r="C685" t="inlineStr"/>
+          <t>Total Collected:</t>
+        </is>
+      </c>
+      <c r="C685" t="inlineStr">
+        <is>
+          <t>Totaal Opgehaald:</t>
+        </is>
+      </c>
       <c r="D685" t="inlineStr"/>
       <c r="E685" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F685" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Costs</t>
+          <t>.Boxes.FPCollector.Total</t>
         </is>
       </c>
       <c r="G685" t="inlineStr"/>
       <c r="H685" t="inlineStr"/>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr"/>
       <c r="B686" t="inlineStr">
         <is>
-          <t>max. level</t>
+          <t>Soccer balls used</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
-          <t>Maximum level</t>
+          <t>Voetballen gebruikt</t>
         </is>
       </c>
       <c r="D686" t="inlineStr"/>
       <c r="E686" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F686" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MaxLevel</t>
+          <t>.Boxes.MergerGame.Energy.soccer</t>
         </is>
       </c>
       <c r="G686" t="inlineStr"/>
       <c r="H686" t="inlineStr"/>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr"/>
       <c r="B687" t="inlineStr">
         <is>
-          <t>all</t>
+          <t>Visit your members towns to update the building statistic.</t>
         </is>
       </c>
       <c r="C687" t="inlineStr">
         <is>
-          <t>alle</t>
+          <t>Bezoek de steden van leden om de gebouw statistieken bij te werken.</t>
         </is>
       </c>
       <c r="D687" t="inlineStr"/>
       <c r="E687" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F687" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.CountAll</t>
+          <t>.Boxes.GuildMemberStat.GuildBuildingNotification</t>
         </is>
       </c>
       <c r="G687" t="inlineStr"/>
       <c r="H687" t="inlineStr"/>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr"/>
       <c r="B688" t="inlineStr">
         <is>
-          <t>Right</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C688" t="inlineStr">
         <is>
-          <t>Rechts</t>
+          <t>Goederen</t>
         </is>
       </c>
       <c r="D688" t="inlineStr"/>
       <c r="E688" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F688" t="inlineStr">
         <is>
-          <t>.Menu.RightBar</t>
+          <t>.General.Goods</t>
         </is>
       </c>
       <c r="G688" t="inlineStr"/>
       <c r="H688" t="inlineStr"/>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr"/>
       <c r="B689" t="inlineStr">
         <is>
-          <t>Units</t>
+          <t>This is not a valid settings file!</t>
         </is>
       </c>
       <c r="C689" t="inlineStr">
         <is>
-          <t>Eenheden</t>
+          <t>Dit is geen geldig instellingen-bestand!</t>
         </is>
       </c>
       <c r="D689" t="inlineStr"/>
       <c r="E689" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F689" t="inlineStr">
         <is>
-          <t>.General.Units</t>
+          <t>.Settings.ExportImport.Error</t>
         </is>
       </c>
       <c r="G689" t="inlineStr"/>
       <c r="H689" t="inlineStr"/>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr"/>
       <c r="B690" t="inlineStr">
         <is>
-          <t>Sectors</t>
-[...6 lines deleted...]
-      </c>
+          <t>Zoom</t>
+        </is>
+      </c>
+      <c r="C690" t="inlineStr"/>
       <c r="D690" t="inlineStr"/>
       <c r="E690" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F690" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Guild.Sectors</t>
+          <t>.Boxes.CityBuilder.Zoom</t>
         </is>
       </c>
       <c r="G690" t="inlineStr"/>
       <c r="H690" t="inlineStr"/>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr"/>
       <c r="B691" t="inlineStr">
         <is>
-          <t>Negotiation</t>
-[...6 lines deleted...]
-      </c>
+          <t>Show progress filter</t>
+        </is>
+      </c>
+      <c r="C691" t="inlineStr"/>
       <c r="D691" t="inlineStr"/>
       <c r="E691" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F691" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Negotiation</t>
+          <t>.Boxes.QiProgress.ShowProgressFilter</t>
         </is>
       </c>
       <c r="G691" t="inlineStr"/>
       <c r="H691" t="inlineStr"/>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr"/>
       <c r="B692" t="inlineStr">
         <is>
-          <t>Add selected buildings</t>
+          <t>Neighbours</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
         <is>
-          <t>Voeg geselecteerde gebouwen toe</t>
+          <t>Buren</t>
         </is>
       </c>
       <c r="D692" t="inlineStr"/>
       <c r="E692" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F692" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.AddBuildings</t>
+          <t>.Boxes.MoppelHelper.Neighbors</t>
         </is>
       </c>
       <c r="G692" t="inlineStr"/>
       <c r="H692" t="inlineStr"/>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr"/>
       <c r="B693" t="inlineStr">
         <is>
-          <t>Count</t>
+          <t>Should all box coordinates be reset? This can bring back windows you managed to move out of sight.</t>
         </is>
       </c>
       <c r="C693" t="inlineStr">
         <is>
-          <t>Aantal</t>
+          <t>Moeten de coördinaten van alle vensters verwijderd worden? Dit kan vensters weer zichtbaar te maken die je buiten beeld hebt gesleept.</t>
         </is>
       </c>
       <c r="D693" t="inlineStr"/>
       <c r="E693" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F693" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.Count</t>
+          <t>.Settings.ResetBoxPositions.Desc</t>
         </is>
       </c>
       <c r="G693" t="inlineStr"/>
       <c r="H693" t="inlineStr"/>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr"/>
       <c r="B694" t="inlineStr">
         <is>
-          <t>Translation</t>
+          <t>Hourly Production</t>
         </is>
       </c>
       <c r="C694" t="inlineStr">
         <is>
-          <t>Vertaling</t>
+          <t>Productie per uur</t>
         </is>
       </c>
       <c r="D694" t="inlineStr"/>
       <c r="E694" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F694" t="inlineStr">
         <is>
-          <t>.Settings.About.TranslateTitle</t>
+          <t>.Boxes.idleGame.Hourly</t>
         </is>
       </c>
       <c r="G694" t="inlineStr"/>
       <c r="H694" t="inlineStr"/>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr"/>
       <c r="B695" t="inlineStr">
         <is>
-          <t>OC</t>
+          <t>OR</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
-          <t>EB</t>
+          <t>OF</t>
         </is>
       </c>
       <c r="D695" t="inlineStr"/>
       <c r="E695" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F695" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OwnPartShort</t>
+          <t>.Boxes.RecurringQuests.OR</t>
         </is>
       </c>
       <c r="G695" t="inlineStr"/>
       <c r="H695" t="inlineStr"/>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr"/>
       <c r="B696" t="inlineStr">
         <is>
-          <t>delete GBG round</t>
+          <t>Guild Member Overview</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">
         <is>
-          <t>verwijder GSP ronde</t>
+          <t>Gildeleden Overzicht</t>
         </is>
       </c>
       <c r="D696" t="inlineStr"/>
       <c r="E696" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F696" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.DeleteGBGRound</t>
+          <t>.Boxes.GuildMemberStat.Title</t>
         </is>
       </c>
       <c r="G696" t="inlineStr"/>
       <c r="H696" t="inlineStr"/>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr"/>
       <c r="B697" t="inlineStr">
         <is>
-          <t>Your FP Investments Summary</t>
+          <t>levels</t>
         </is>
       </c>
       <c r="C697" t="inlineStr">
         <is>
-          <t>Je FP investerings overzicht</t>
+          <t>niveaus</t>
         </is>
       </c>
       <c r="D697" t="inlineStr"/>
       <c r="E697" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F697" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Title</t>
+          <t>.Boxes.OwnpartCalculator.levelt</t>
         </is>
       </c>
       <c r="G697" t="inlineStr"/>
       <c r="H697" t="inlineStr"/>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr"/>
       <c r="B698" t="inlineStr">
         <is>
-          <t>Show GBG Building Recommendation</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C698" t="inlineStr">
         <is>
-          <t>Toon GSP Gebouw aanbevelingen</t>
+          <t>Klaar</t>
         </is>
       </c>
       <c r="D698" t="inlineStr"/>
       <c r="E698" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F698" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGBuildings.Title</t>
+          <t>.Boxes.Productions.Done</t>
         </is>
       </c>
       <c r="G698" t="inlineStr"/>
       <c r="H698" t="inlineStr"/>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr"/>
       <c r="B699" t="inlineStr">
         <is>
-          <t>Values for the current day</t>
+          <t>Alert active</t>
         </is>
       </c>
       <c r="C699" t="inlineStr">
         <is>
-          <t>Gegevens van de huidige dag</t>
+          <t>Alarm actief</t>
         </is>
       </c>
       <c r="D699" t="inlineStr"/>
       <c r="E699" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F699" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Day.Title</t>
+          <t>.Boxes.InactivesSettings.AlertActive</t>
         </is>
       </c>
       <c r="G699" t="inlineStr"/>
       <c r="H699" t="inlineStr"/>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr"/>
       <c r="B700" t="inlineStr">
         <is>
-          <t>Timer set for __hours__ hours and __minutes__ minutes</t>
+          <t>Offer Era</t>
         </is>
       </c>
       <c r="C700" t="inlineStr">
         <is>
-          <t>Timer ingesteld op __uren__ uren en __minuten__ minuten</t>
+          <t>Aanbieding tijdperk</t>
         </is>
       </c>
       <c r="D700" t="inlineStr"/>
       <c r="E700" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F700" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.AlertSetText</t>
+          <t>.Boxes.Market.TradeForGoods</t>
         </is>
       </c>
       <c r="G700" t="inlineStr"/>
       <c r="H700" t="inlineStr"/>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr"/>
       <c r="B701" t="inlineStr">
         <is>
-          <t>Collectable soon: __hours__ hours</t>
-[...2 lines deleted...]
-      <c r="C701" t="inlineStr"/>
+          <t>Rogue</t>
+        </is>
+      </c>
+      <c r="C701" t="inlineStr">
+        <is>
+          <t>Schurk</t>
+        </is>
+      </c>
       <c r="D701" t="inlineStr"/>
       <c r="E701" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F701" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.CollectSoon</t>
+          <t>.Boxes.Units.rogue</t>
         </is>
       </c>
       <c r="G701" t="inlineStr"/>
       <c r="H701" t="inlineStr"/>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr"/>
       <c r="B702" t="inlineStr">
         <is>
-          <t>Duplicate preset as:</t>
-[...2 lines deleted...]
-      <c r="C702" t="inlineStr"/>
+          <t>Area</t>
+        </is>
+      </c>
+      <c r="C702" t="inlineStr">
+        <is>
+          <t>ruimte</t>
+        </is>
+      </c>
       <c r="D702" t="inlineStr"/>
       <c r="E702" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F702" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetPromptDuplicate</t>
+          <t>.Boxes.Productions.Headings.area</t>
         </is>
       </c>
       <c r="G702" t="inlineStr"/>
       <c r="H702" t="inlineStr"/>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr"/>
       <c r="B703" t="inlineStr">
         <is>
-          <t>Export as CSV</t>
-[...6 lines deleted...]
-      </c>
+          <t>Repeat last Building Selection</t>
+        </is>
+      </c>
+      <c r="C703" t="inlineStr"/>
       <c r="D703" t="inlineStr"/>
       <c r="E703" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F703" t="inlineStr">
         <is>
-          <t>.Boxes.General.ExportCSV</t>
+          <t>.Settings.RepeatSelectBuilding.Title</t>
         </is>
       </c>
       <c r="G703" t="inlineStr"/>
       <c r="H703" t="inlineStr"/>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr"/>
       <c r="B704" t="inlineStr">
         <is>
-          <t>This module will automatically calculate an auction bid and copy it to the clipboard.</t>
+          <t>Your Units - Hourly</t>
         </is>
       </c>
       <c r="C704" t="inlineStr">
         <is>
-          <t>Deze module berekent automatisch een veilingbod en kopieert deze naar het klembord.</t>
+          <t>Uw eenheden per uur</t>
         </is>
       </c>
       <c r="D704" t="inlineStr"/>
       <c r="E704" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F704" t="inlineStr">
         <is>
-          <t>.Settings.Auctions.Desc</t>
+          <t>.Boxes.Stats.SourceTitle.statsUnitsH</t>
         </is>
       </c>
       <c r="G704" t="inlineStr"/>
       <c r="H704" t="inlineStr"/>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr"/>
       <c r="B705" t="inlineStr">
         <is>
-          <t>My Age</t>
+          <t>2000 Quest Mark</t>
         </is>
       </c>
       <c r="C705" t="inlineStr">
         <is>
-          <t>Mijn Tijdperk</t>
+          <t>2k opdracht markering</t>
         </is>
       </c>
       <c r="D705" t="inlineStr"/>
       <c r="E705" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F705" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnMyEra</t>
+          <t>.Settings.Show2kQuestMark.Title</t>
         </is>
       </c>
       <c r="G705" t="inlineStr"/>
       <c r="H705" t="inlineStr"/>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr"/>
       <c r="B706" t="inlineStr">
         <is>
-          <t>Notify stacks</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C706" t="inlineStr">
         <is>
-          <t>Meldingen stapeling</t>
+          <t>Gebouw</t>
         </is>
       </c>
       <c r="D706" t="inlineStr"/>
       <c r="E706" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F706" t="inlineStr">
         <is>
-          <t>.Settings.NotificationsStack.Title</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.Investment.Overview.Building</t>
+        </is>
+      </c>
+      <c r="G706" t="inlineStr"/>
       <c r="H706" t="inlineStr"/>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr"/>
       <c r="B707" t="inlineStr">
         <is>
-          <t>This module will automatically generate an auction bid value based on your settings and the current auction bid and copy it to the clipboard.</t>
+          <t>Add selected buildings</t>
         </is>
       </c>
       <c r="C707" t="inlineStr">
         <is>
-          <t>Deze module genereert automatisch een bod, gebaseerd op jouw instellingen en het huidige bod, en kopiëert dit naar het klembord.</t>
+          <t>Voeg geselecteerde gebouwen toe</t>
         </is>
       </c>
       <c r="D707" t="inlineStr"/>
       <c r="E707" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F707" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help1</t>
+          <t>.Boxes.ProductionsRating.AddBuildings</t>
         </is>
       </c>
       <c r="G707" t="inlineStr"/>
       <c r="H707" t="inlineStr"/>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr"/>
       <c r="B708" t="inlineStr">
         <is>
-          <t>Progressive Era</t>
+          <t>Roadless buildings</t>
         </is>
       </c>
       <c r="C708" t="inlineStr">
         <is>
-          <t>Progressieve tijdperk</t>
+          <t>Markeer gebouwen die geen wegen nodig hebben</t>
         </is>
       </c>
       <c r="D708" t="inlineStr"/>
       <c r="E708" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F708" t="inlineStr">
         <is>
-          <t>.Eras.9</t>
+          <t>.Boxes.CityMap.ShowNoStreetBuildings</t>
         </is>
       </c>
       <c r="G708" t="inlineStr"/>
       <c r="H708" t="inlineStr"/>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr"/>
       <c r="B709" t="inlineStr">
         <is>
-          <t>Show QI round selector</t>
-[...2 lines deleted...]
-      <c r="C709" t="inlineStr"/>
+          <t>__tiles__ * __fppertile__ = __opcost__ FPs have been subtracted. This is lost by removing other FP producing buildings to make space for __tiles__ tiles to build the GB.</t>
+        </is>
+      </c>
+      <c r="C709" t="inlineStr">
+        <is>
+          <t>__tiles__ * __fppertile__ = __opcost__ FP zijn afgetrokken. Deze zijn verloren gegaan door het verwijderen van andere FP producerende gebouwen om ruimte te maken voor __tiles__ grondvlakjes om het GG te bouwen.</t>
+        </is>
+      </c>
       <c r="D709" t="inlineStr"/>
       <c r="E709" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F709" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.ShowRoundSelector</t>
+          <t>.Boxes.GreatBuildings.NewGBFPProductionTT</t>
         </is>
       </c>
       <c r="G709" t="inlineStr"/>
       <c r="H709" t="inlineStr"/>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr"/>
       <c r="B710" t="inlineStr">
         <is>
-          <t>Add Advice</t>
+          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __tooless__FPs too few.</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
-          <t>Aanbeveling toevoegen</t>
+          <t>Je hebt __paid__FP gestort i.p.v. __topay__FP. Dat is __tooless__FP te weinig.</t>
         </is>
       </c>
       <c r="D710" t="inlineStr"/>
       <c r="E710" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F710" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAddAdvice</t>
+          <t>.Boxes.Calculator.TTPaidTooLess</t>
         </is>
       </c>
       <c r="G710" t="inlineStr"/>
       <c r="H710" t="inlineStr"/>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr"/>
       <c r="B711" t="inlineStr">
         <is>
-          <t>There are no finished FP productions</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
-          <t>Er zijn geen FP producties die klaar zijn</t>
+          <t>Opslaan</t>
         </is>
       </c>
       <c r="D711" t="inlineStr"/>
       <c r="E711" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F711" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.NoProductionsDone</t>
+          <t>.Boxes.General.Save</t>
         </is>
       </c>
       <c r="G711" t="inlineStr"/>
       <c r="H711" t="inlineStr"/>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr"/>
       <c r="B712" t="inlineStr">
         <is>
-          <t>Unknown Guild</t>
+          <t>QI Map</t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
-          <t>Onbekend Gilde</t>
+          <t>QI Kaart</t>
         </is>
       </c>
       <c r="D712" t="inlineStr"/>
       <c r="E712" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F712" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.UnknownGuild</t>
+          <t>.Menu.QIMap.Title</t>
         </is>
       </c>
       <c r="G712" t="inlineStr"/>
       <c r="H712" t="inlineStr"/>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr"/>
       <c r="B713" t="inlineStr">
         <is>
-          <t>rare</t>
+          <t>For guild events you have to visit the GBG map first</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
-          <t>zeldzaam</t>
+          <t>Voor gilde evenementen moet je eerst de gildestrijd kaart bezoeken</t>
         </is>
       </c>
       <c r="D713" t="inlineStr"/>
       <c r="E713" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F713" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AllyRarity.rare</t>
+          <t>.Boxes.Discord.VisitGGMapBefore</t>
         </is>
       </c>
       <c r="G713" t="inlineStr"/>
       <c r="H713" t="inlineStr"/>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr"/>
       <c r="B714" t="inlineStr">
         <is>
-          <t>Create Limited Building Alerts</t>
+          <t>Top View</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
-          <t>Maak meldingen aan voor gelimiteerde gebouwen</t>
+          <t>Standaard</t>
         </is>
       </c>
       <c r="D714" t="inlineStr"/>
       <c r="E714" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F714" t="inlineStr">
         <is>
-          <t>.Settings.ShowBuildingsExpired.Title</t>
+          <t>.Boxes.CityMap.NormalPerspecitve</t>
         </is>
       </c>
       <c r="G714" t="inlineStr"/>
       <c r="H714" t="inlineStr"/>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr"/>
       <c r="B715" t="inlineStr">
         <is>
-          <t>HMA</t>
+          <t>This module will automatically generate an auction bid value based on your settings and the current auction bid and copy it to the clipboard.</t>
         </is>
       </c>
       <c r="C715" t="inlineStr">
         <is>
-          <t>HM</t>
+          <t>Deze module genereert automatisch een bod, gebaseerd op jouw instellingen en het huidige bod, en kopiëert dit naar het klembord.</t>
         </is>
       </c>
       <c r="D715" t="inlineStr"/>
       <c r="E715" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F715" t="inlineStr">
         <is>
-          <t>.Eras.5.short</t>
+          <t>.Boxes.AuctionSettings.Help1</t>
         </is>
       </c>
       <c r="G715" t="inlineStr"/>
       <c r="H715" t="inlineStr"/>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr"/>
       <c r="B716" t="inlineStr">
         <is>
-          <t>Bonuses</t>
+          <t>Sector</t>
         </is>
       </c>
       <c r="C716" t="inlineStr">
         <is>
-          <t>Bonussen</t>
+          <t>Sector</t>
         </is>
       </c>
       <c r="D716" t="inlineStr"/>
       <c r="E716" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F716" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.Boosts</t>
+          <t>.Boxes.GvGMap.Log.Sector</t>
         </is>
       </c>
       <c r="G716" t="inlineStr"/>
       <c r="H716" t="inlineStr"/>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr"/>
       <c r="B717" t="inlineStr">
         <is>
-          <t>produced by guild buildings</t>
+          <t>Add Advice</t>
         </is>
       </c>
       <c r="C717" t="inlineStr">
         <is>
-          <t>geproduceerd door gilde gebouwen</t>
+          <t>Aanbeveling toevoegen</t>
         </is>
       </c>
       <c r="D717" t="inlineStr"/>
       <c r="E717" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F717" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ProducedTreasuryGoods</t>
+          <t>.Boxes.BattleAssistAddAdvice</t>
         </is>
       </c>
       <c r="G717" t="inlineStr"/>
       <c r="H717" t="inlineStr"/>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr"/>
       <c r="B718" t="inlineStr">
         <is>
-          <t>Mysterious Shards (Flying Island)</t>
+          <t>show searchbar</t>
         </is>
       </c>
       <c r="C718" t="inlineStr">
         <is>
-          <t>Mysterieuze Scherven (Vliegend Eiland)</t>
+          <t>toon zoekvak</t>
         </is>
       </c>
       <c r="D718" t="inlineStr"/>
       <c r="E718" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F718" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.shards</t>
+          <t>.Boxes.GuildMemberStat.ShowSearchbar</t>
         </is>
       </c>
       <c r="G718" t="inlineStr"/>
       <c r="H718" t="inlineStr"/>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr"/>
       <c r="B719" t="inlineStr">
         <is>
-          <t>road required</t>
-[...2 lines deleted...]
-      <c r="C719" t="inlineStr"/>
+          <t>GE</t>
+        </is>
+      </c>
+      <c r="C719" t="inlineStr">
+        <is>
+          <t>GE</t>
+        </is>
+      </c>
       <c r="D719" t="inlineStr"/>
       <c r="E719" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F719" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.road</t>
+          <t>.Boxes.Stats.Rewards.Source.guildExpedition</t>
         </is>
       </c>
       <c r="G719" t="inlineStr"/>
       <c r="H719" t="inlineStr"/>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr"/>
       <c r="B720" t="inlineStr">
         <is>
-          <t>PvP-Arena-Protocol</t>
+          <t>Menu + Notifications</t>
         </is>
       </c>
       <c r="C720" t="inlineStr">
         <is>
-          <t>PvP Arena Protocol</t>
+          <t>Menu + Notificaties</t>
         </is>
       </c>
       <c r="D720" t="inlineStr"/>
       <c r="E720" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F720" t="inlineStr">
         <is>
-          <t>.Settings.ShowPvPArena.Title</t>
+          <t>.Settings.Tab.Extension</t>
         </is>
       </c>
       <c r="G720" t="inlineStr"/>
       <c r="H720" t="inlineStr"/>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr"/>
       <c r="B721" t="inlineStr">
         <is>
-          <t>This column shows the era of the building, NOT the era of the produced goods</t>
+          <t>There are no finished FP productions</t>
         </is>
       </c>
       <c r="C721" t="inlineStr">
         <is>
-          <t>Deze kolom toont het tijdperk van het gebouw, NIET het tijdperk van de geproduceerde goederen</t>
+          <t>Er zijn geen FP producties die klaar zijn</t>
         </is>
       </c>
       <c r="D721" t="inlineStr"/>
       <c r="E721" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F721" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.TTGoodsEra</t>
+          <t>.Boxes.BlueGalaxy.NoProductionsDone</t>
         </is>
       </c>
       <c r="G721" t="inlineStr"/>
       <c r="H721" t="inlineStr"/>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr"/>
       <c r="B722" t="inlineStr">
         <is>
-          <t>Upcoming Tasks</t>
+          <t>Open the castle overview to update the data.</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
-          <t>Aankomende Opdrachten</t>
+          <t>Open het kasteeloverzicht om de gegevens bij te werken.</t>
         </is>
       </c>
       <c r="D722" t="inlineStr"/>
       <c r="E722" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F722" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.UpcomingTasks</t>
+          <t>.Boxes.Castle.VisitCastleWarning</t>
         </is>
       </c>
       <c r="G722" t="inlineStr"/>
       <c r="H722" t="inlineStr"/>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr"/>
       <c r="B723" t="inlineStr">
         <is>
-          <t>Success</t>
+          <t>Hide missing parts</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
-          <t>Onderhandeling geslaagd</t>
+          <t>Verberg missende onderdelen</t>
         </is>
       </c>
       <c r="D723" t="inlineStr"/>
       <c r="E723" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F723" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Success</t>
+          <t>.Boxes.Kits.TripleStateButton2</t>
         </is>
       </c>
       <c r="G723" t="inlineStr"/>
       <c r="H723" t="inlineStr"/>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr"/>
       <c r="B724" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/negotiation</t>
+          <t>Bonuses</t>
         </is>
       </c>
       <c r="C724" t="inlineStr">
         <is>
-          <t>https://foe-helper.com/docs/2/negotioation-helper</t>
+          <t>Bonussen</t>
         </is>
       </c>
       <c r="D724" t="inlineStr"/>
       <c r="E724" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F724" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.HelpLink</t>
+          <t>.Boxes.AllyList.Boosts</t>
         </is>
       </c>
       <c r="G724" t="inlineStr"/>
       <c r="H724" t="inlineStr"/>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr"/>
       <c r="B725" t="inlineStr">
         <is>
-          <t>Should the Alert remain open until the user dismisses or clicks the notification?</t>
-[...6 lines deleted...]
-      </c>
+          <t>How much is expected per FSP-kit?</t>
+        </is>
+      </c>
+      <c r="C725" t="inlineStr"/>
       <c r="D725" t="inlineStr"/>
       <c r="E725" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F725" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Persistence.Description</t>
+          <t>.Boxes.ProductionsRating.TitleFSPCalculator</t>
         </is>
       </c>
       <c r="G725" t="inlineStr"/>
       <c r="H725" t="inlineStr"/>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr"/>
       <c r="B726" t="inlineStr">
         <is>
-          <t>Hide</t>
-[...2 lines deleted...]
-      <c r="C726" t="inlineStr"/>
+          <t>Player ID:</t>
+        </is>
+      </c>
+      <c r="C726" t="inlineStr">
+        <is>
+          <t>Speler-ID:</t>
+        </is>
+      </c>
       <c r="D726" t="inlineStr"/>
       <c r="E726" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F726" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Hide</t>
+          <t>.Settings.Version.PlayerId</t>
         </is>
       </c>
       <c r="G726" t="inlineStr"/>
       <c r="H726" t="inlineStr"/>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr"/>
       <c r="B727" t="inlineStr">
         <is>
-          <t>Auction</t>
+          <t>Notifications are created, that inform about the expiration of a limited building. (after deactivating this function, alerts that were created in the past may still show)</t>
         </is>
       </c>
       <c r="C727" t="inlineStr">
         <is>
-          <t>Veiling</t>
+          <t>Meldingen zijn aangemaakt die je informeren over de vervaldatum van een gelimiteerd gebouw. (Na het deactiveren van deze functie kunnen meldingen die in het verleden zijn aangemaakt nog steeds worden weergegeven)</t>
         </is>
       </c>
       <c r="D727" t="inlineStr"/>
       <c r="E727" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F727" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Antiques.Auction</t>
+          <t>.Settings.ShowBuildingsExpired.Desc</t>
         </is>
       </c>
       <c r="G727" t="inlineStr"/>
       <c r="H727" t="inlineStr"/>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr"/>
       <c r="B728" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Card Duel</t>
         </is>
       </c>
       <c r="C728" t="inlineStr">
         <is>
-          <t>Gebouw</t>
+          <t>Kaarten Duel</t>
         </is>
       </c>
       <c r="D728" t="inlineStr"/>
       <c r="E728" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F728" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Building</t>
+          <t>.Boxes.FPCollector.card_duel</t>
         </is>
       </c>
       <c r="G728" t="inlineStr"/>
       <c r="H728" t="inlineStr"/>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr"/>
       <c r="B729" t="inlineStr">
         <is>
-          <t>Diplomatic Gifts (Space Carrier)</t>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __paid__ &lt;small&gt;(Paid)&lt;/small&gt; = __profit__</t>
         </is>
       </c>
       <c r="C729" t="inlineStr">
         <is>
-          <t>Diplomatieke Giften (Ruimtevrachtschip)</t>
+          <t>Beloning = __nettoreward__&lt;small&gt;(netto beloning)&lt;/small&gt; * __arcfactor__%&lt;small&gt;(Arc bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Gestort: __paid__&lt;br&gt;Winst = __bruttoreward__&lt;small&gt;(beloning)&lt;/small&gt; - __paid__&lt;small&gt;(gestort)&lt;/small&gt; = __profit__</t>
         </is>
       </c>
       <c r="D729" t="inlineStr"/>
       <c r="E729" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F729" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.diplomaticGifts</t>
+          <t>.Boxes.Calculator.TTProfitSelf</t>
         </is>
       </c>
       <c r="G729" t="inlineStr"/>
       <c r="H729" t="inlineStr"/>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr"/>
       <c r="B730" t="inlineStr">
         <is>
-          <t>Tracks, which of the recurring quests already gave diamonds</t>
+          <t>Rank</t>
         </is>
       </c>
       <c r="C730" t="inlineStr">
         <is>
-          <t>Houdt bij welk e van de terugkerende opdrachten al diamanten hebben opgeleverd</t>
+          <t>Rang</t>
         </is>
       </c>
       <c r="D730" t="inlineStr"/>
       <c r="E730" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F730" t="inlineStr">
         <is>
-          <t>.Menu.recurringQuests.Desc</t>
+          <t>.Boxes.Investment.Rank</t>
         </is>
       </c>
       <c r="G730" t="inlineStr"/>
       <c r="H730" t="inlineStr"/>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr"/>
       <c r="B731" t="inlineStr">
         <is>
-          <t>-- Create a player group ? --</t>
+          <t>Should the Alert remain open until the user dismisses or clicks the notification?</t>
         </is>
       </c>
       <c r="C731" t="inlineStr">
         <is>
-          <t>-- Maak een speler groep aan?--</t>
+          <t>Moet de melding open blijven tot de gebruiker kiest of op de melding klikt ?</t>
         </is>
       </c>
       <c r="D731" t="inlineStr"/>
       <c r="E731" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F731" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.SelectPlayerGroupDefault</t>
+          <t>.Boxes.Alerts.Form.Persistence.Description</t>
         </is>
       </c>
       <c r="G731" t="inlineStr"/>
       <c r="H731" t="inlineStr"/>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr"/>
       <c r="B732" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Auction</t>
         </is>
       </c>
       <c r="C732" t="inlineStr">
         <is>
-          <t>Speler</t>
+          <t>Veiling</t>
         </is>
       </c>
       <c r="D732" t="inlineStr"/>
       <c r="E732" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F732" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Player</t>
+          <t>.Boxes.Alerts.Form.Antiques.Auction</t>
         </is>
       </c>
       <c r="G732" t="inlineStr"/>
       <c r="H732" t="inlineStr"/>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr"/>
       <c r="B733" t="inlineStr">
         <is>
-          <t xml:space="preserve">Target Progress for Workers used: </t>
+          <t>Variant</t>
         </is>
       </c>
       <c r="C733" t="inlineStr">
         <is>
-          <t xml:space="preserve">Doelvoortgang voor gebruikte werkers: </t>
+          <t>Variant</t>
         </is>
       </c>
       <c r="D733" t="inlineStr"/>
       <c r="E733" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F733" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.EfficiencyTargetProgress.soccer</t>
+          <t>.Boxes.idleGame.Variant</t>
         </is>
       </c>
       <c r="G733" t="inlineStr"/>
       <c r="H733" t="inlineStr"/>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr"/>
       <c r="B734" t="inlineStr">
         <is>
-          <t>Stone Age</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C734" t="inlineStr">
         <is>
-          <t>Steentijd</t>
+          <t>Gebouw</t>
         </is>
       </c>
       <c r="D734" t="inlineStr"/>
       <c r="E734" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F734" t="inlineStr">
         <is>
-          <t>.Eras.1</t>
+          <t>.Boxes.BlueGalaxy.Building</t>
         </is>
       </c>
       <c r="G734" t="inlineStr"/>
       <c r="H734" t="inlineStr"/>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr"/>
       <c r="B735" t="inlineStr">
         <is>
-          <t>Auctions</t>
+          <t>Drag &amp; Drop the resource icons above to rearrange the average display yourself to determine a new sequence from the first attempt.</t>
         </is>
       </c>
       <c r="C735" t="inlineStr">
         <is>
-          <t>Veilingen</t>
+          <t>U kunt voorkeursvolgorde van bovenstaande pictogrammen zelf herschikken met 'Drag&amp;Drop' om een nieuwe volgorde vanaf de eerste poging te bepalen.</t>
         </is>
       </c>
       <c r="D735" t="inlineStr"/>
       <c r="E735" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F735" t="inlineStr">
         <is>
-          <t>.Settings.Entry.Auctions</t>
-[...2 lines deleted...]
-      <c r="G735" t="inlineStr"/>
+          <t>.Boxes.Negotiation.DragDrop</t>
+        </is>
+      </c>
+      <c r="G735" t="inlineStr">
+        <is>
+          <t>Do not get at all what you mean</t>
+        </is>
+      </c>
       <c r="H735" t="inlineStr"/>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr"/>
       <c r="B736" t="inlineStr">
         <is>
-          <t>Compare Friends with Threads</t>
+          <t>Pick Dates</t>
         </is>
       </c>
       <c r="C736" t="inlineStr">
         <is>
-          <t>Vergelijk Vrienden in draadjes</t>
+          <t>Kies Data</t>
         </is>
       </c>
       <c r="D736" t="inlineStr"/>
       <c r="E736" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F736" t="inlineStr">
         <is>
-          <t>.Menu.CompareFriendsThreads.Title</t>
+          <t>.Boxes.Stats.DatePicker</t>
         </is>
       </c>
       <c r="G736" t="inlineStr"/>
       <c r="H736" t="inlineStr"/>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr"/>
       <c r="B737" t="inlineStr">
         <is>
-          <t>Welcome to the &lt;strong&gt;Infobox&lt;/strong&gt;! While this window remains open, it will display background events (e.g. chat messages, actions in GBG and auction bids)</t>
-[...6 lines deleted...]
-      </c>
+          <t>QI Round</t>
+        </is>
+      </c>
+      <c r="C737" t="inlineStr"/>
       <c r="D737" t="inlineStr"/>
       <c r="E737" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F737" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.Welcome</t>
+          <t>.Boxes.QiProgress.QiRound</t>
         </is>
       </c>
       <c r="G737" t="inlineStr"/>
       <c r="H737" t="inlineStr"/>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr"/>
       <c r="B738" t="inlineStr">
         <is>
-          <t>Town Building Collection</t>
+          <t>Info</t>
         </is>
       </c>
       <c r="C738" t="inlineStr">
         <is>
-          <t>Stadgebouw Collectie</t>
+          <t>Info</t>
         </is>
       </c>
       <c r="D738" t="inlineStr"/>
       <c r="E738" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F738" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.pickupProduction</t>
+          <t>.Boxes.GvGMap.Log.Info</t>
         </is>
       </c>
       <c r="G738" t="inlineStr"/>
       <c r="H738" t="inlineStr"/>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr"/>
       <c r="B739" t="inlineStr">
         <is>
-          <t>PvP-Arena-Defense</t>
-[...6 lines deleted...]
-      </c>
+          <t>Open automatically</t>
+        </is>
+      </c>
+      <c r="C739" t="inlineStr"/>
       <c r="D739" t="inlineStr"/>
       <c r="E739" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F739" t="inlineStr">
         <is>
-          <t>.Boxes.Units.arenaDefense</t>
+          <t>.Settings.ShowOwnPartAutoOpen.Desc</t>
         </is>
       </c>
       <c r="G739" t="inlineStr"/>
       <c r="H739" t="inlineStr"/>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr"/>
       <c r="B740" t="inlineStr">
         <is>
           <t>1) When an opposing army has a bonus above the given threshold, the advice will be displayed. &lt;br&gt;2) To edit thresholds and advices, click into the table - confirm changes with Enter. &lt;br&gt;3) To remove an advice, save with an empty advice.</t>
         </is>
       </c>
       <c r="C740" t="inlineStr">
         <is>
           <t>1) Wanneer een vijandig leger een bonus boven de grenswaarde heeft, wordt de aanbeveling weergegeven. &lt;br&gt;2) Om grenswaarden en aanbevelingen te bewerken: klik op de tabel - bevestig wijzigingen met Enter. &lt;br&gt;3) Om een aanbeveling te verwijderen: tekstvak leeg opslaan.</t>
         </is>
       </c>
       <c r="D740" t="inlineStr"/>
       <c r="E740" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F740" t="inlineStr">
         <is>
           <t>.Boxes.BattleAssistAAConfig.Explanation</t>
         </is>
       </c>
       <c r="G740" t="inlineStr"/>
       <c r="H740" t="inlineStr"/>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr"/>
       <c r="B741" t="inlineStr">
         <is>
-          <t>Place2</t>
+          <t>All</t>
         </is>
       </c>
       <c r="C741" t="inlineStr">
         <is>
-          <t>Plaats2</t>
+          <t>Alle</t>
         </is>
       </c>
       <c r="D741" t="inlineStr"/>
       <c r="E741" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F741" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.P2</t>
+          <t>.Boxes.OwnpartCalculator.All</t>
         </is>
       </c>
       <c r="G741" t="inlineStr"/>
       <c r="H741" t="inlineStr"/>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr"/>
       <c r="B742" t="inlineStr">
         <is>
-          <t>Max</t>
-[...2 lines deleted...]
-      <c r="C742" t="inlineStr"/>
+          <t>Item Sources</t>
+        </is>
+      </c>
+      <c r="C742" t="inlineStr">
+        <is>
+          <t>Item bronnen</t>
+        </is>
+      </c>
       <c r="D742" t="inlineStr"/>
       <c r="E742" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F742" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Max</t>
+          <t>.Boxes.ItemSources.Title</t>
         </is>
       </c>
       <c r="G742" t="inlineStr"/>
       <c r="H742" t="inlineStr"/>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr"/>
       <c r="B743" t="inlineStr">
         <is>
-          <t>Name building</t>
+          <t>Player name</t>
         </is>
       </c>
       <c r="C743" t="inlineStr">
         <is>
-          <t>Naam Gebouw</t>
+          <t>Speler naam</t>
         </is>
       </c>
       <c r="D743" t="inlineStr"/>
       <c r="E743" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F743" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsGB</t>
+          <t>.Boxes.Treasury.PlayerName</t>
         </is>
       </c>
       <c r="G743" t="inlineStr"/>
       <c r="H743" t="inlineStr"/>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr"/>
       <c r="B744" t="inlineStr">
         <is>
-          <t>Guild Expedition</t>
+          <t>This list shows for which of the quests the helper is sure you have already received diamonds - quests are listed here as open even if you have already received diamonds for that quest on another device or before this feature was activated. Since medals only show up as rewards if diamonds have been obtained before, the list will update after either diamonds or medals are obtained.</t>
         </is>
       </c>
       <c r="C744" t="inlineStr">
         <is>
-          <t>Gilde expeditie</t>
+          <t>Deze lijst laat zien voor welke van de missies de helper zeker weet dat je al diamanten hebt ontvangen - missies worden hier weergegeven als open, zelfs als je al diamanten hebt ontvangen voor die zoektocht op een ander apparaat of voordat deze functie werd geactiveerd. Aangezien medailles alleen als beloning verschijnen als er eerder diamanten zijn verkregen, wordt de lijst bijgewerkt nadat diamanten of medailles zijn verkregen.</t>
         </is>
       </c>
       <c r="D744" t="inlineStr"/>
       <c r="E744" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F744" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.Guildexpedition</t>
+          <t>.Boxes.RecurringQuests.Warning</t>
         </is>
       </c>
       <c r="G744" t="inlineStr"/>
       <c r="H744" t="inlineStr"/>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr"/>
       <c r="B745" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Display counter for open quests in menu</t>
         </is>
       </c>
       <c r="C745" t="inlineStr">
         <is>
-          <t>Klaar</t>
+          <t>Laat teller voor open queestes in menu zien</t>
         </is>
       </c>
       <c r="D745" t="inlineStr"/>
       <c r="E745" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F745" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Done</t>
+          <t>.Boxes.RecurringQuests.showCounter</t>
         </is>
       </c>
       <c r="G745" t="inlineStr"/>
       <c r="H745" t="inlineStr"/>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr"/>
       <c r="B746" t="inlineStr">
         <is>
-          <t>Own offers</t>
-[...6 lines deleted...]
-      </c>
+          <t>&lt;strong&gt;__id__&lt;/strong&gt; has reached __points__ progress.</t>
+        </is>
+      </c>
+      <c r="C746" t="inlineStr"/>
       <c r="D746" t="inlineStr"/>
       <c r="E746" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F746" t="inlineStr">
         <is>
-          <t>.Boxes.Market.ShowOwnOffers</t>
+          <t>.Boxes.Infobox.Messages.QINodeProgress</t>
         </is>
       </c>
       <c r="G746" t="inlineStr"/>
       <c r="H746" t="inlineStr"/>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr"/>
       <c r="B747" t="inlineStr">
         <is>
-          <t>&lt;a target='_blank' href='https://foe-helper.com/extension/update?v=__version__&amp;lang=en'  class='game-cursor'&gt;Last Changelog&lt;/a&gt;</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C747" t="inlineStr">
         <is>
-          <t>&lt;a target='_blank' href='https://foe-helper.com/extension/update?v=__version__&amp;lang=en'  class='game-cursor'&gt;Laatste Changelog&lt;/a&gt;</t>
+          <t>Klaar</t>
         </is>
       </c>
       <c r="D747" t="inlineStr"/>
       <c r="E747" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F747" t="inlineStr">
         <is>
-          <t>.Settings.Version.Link</t>
-[...7 lines deleted...]
-      </c>
+          <t>.Boxes.BlueGalaxy.Done</t>
+        </is>
+      </c>
+      <c r="G747" t="inlineStr"/>
       <c r="H747" t="inlineStr"/>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr"/>
       <c r="B748" t="inlineStr">
         <is>
-          <t>Antiques Dealer</t>
+          <t>Rank</t>
         </is>
       </c>
       <c r="C748" t="inlineStr">
         <is>
-          <t>Antiquair</t>
+          <t>Rang</t>
         </is>
       </c>
       <c r="D748" t="inlineStr"/>
       <c r="E748" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F748" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Antiques.Dealer</t>
+          <t>.Boxes.MoppelHelper.Rank</t>
         </is>
       </c>
       <c r="G748" t="inlineStr"/>
       <c r="H748" t="inlineStr"/>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr"/>
       <c r="B749" t="inlineStr">
         <is>
-          <t>Defender deployed</t>
+          <t>Iron Age</t>
         </is>
       </c>
       <c r="C749" t="inlineStr">
         <is>
-          <t>Verdediging geplaatst</t>
+          <t>IJzertijd</t>
         </is>
       </c>
       <c r="D749" t="inlineStr"/>
       <c r="E749" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F749" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.defender_deployed</t>
+          <t>.Eras.3</t>
         </is>
       </c>
       <c r="G749" t="inlineStr"/>
       <c r="H749" t="inlineStr"/>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr"/>
       <c r="B750" t="inlineStr">
         <is>
-          <t>This value is used for ranking goods producing buildings. How many FP is one good worth to you?</t>
+          <t>Antiques Dealer</t>
         </is>
       </c>
       <c r="C750" t="inlineStr">
         <is>
-          <t>Deze waarde wordt gebruikt om een ranglijst te maken van goederen producerende gebouwen. Op hoeveel FP waardeer jij één goed?</t>
+          <t>Antiquair</t>
         </is>
       </c>
       <c r="D750" t="inlineStr"/>
       <c r="E750" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F750" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTGoodsValue</t>
+          <t>.Boxes.Alerts.Form.Antiques.Dealer</t>
         </is>
       </c>
       <c r="G750" t="inlineStr"/>
       <c r="H750" t="inlineStr"/>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr"/>
       <c r="B751" t="inlineStr">
         <is>
-          <t>When opening the building menu in a GBG Province, a table is displayed, showing the possible building combinations that would be better than the current one, sorted by their relative impact on the Guild Treasury.</t>
+          <t>Medals profit</t>
         </is>
       </c>
       <c r="C751" t="inlineStr">
         <is>
-          <t>Wanneer je het gebouwmenu in een GSP-provincie opent, wordt een tabel weergegeven die de mogelijke gebouwcombinaties toont die beter zouden zijn dan de huidige, gesorteerd op hun relatieve impact op de Gilde schatkist.</t>
+          <t>Medaille winst</t>
         </is>
       </c>
       <c r="D751" t="inlineStr"/>
       <c r="E751" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F751" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGBuildings.Desc</t>
+          <t>.Boxes.Investment.Overview.MedalsProfit</t>
         </is>
       </c>
       <c r="G751" t="inlineStr"/>
       <c r="H751" t="inlineStr"/>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr"/>
       <c r="B752" t="inlineStr">
         <is>
-          <t>Siege defeated</t>
+          <t>Unit</t>
         </is>
       </c>
       <c r="C752" t="inlineStr">
         <is>
-          <t>Belegering verslagen</t>
+          <t>Eenheid</t>
         </is>
       </c>
       <c r="D752" t="inlineStr"/>
       <c r="E752" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F752" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.siege_defeated</t>
+          <t>.Boxes.Units.Unit</t>
         </is>
       </c>
       <c r="G752" t="inlineStr"/>
       <c r="H752" t="inlineStr"/>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr"/>
       <c r="B753" t="inlineStr">
         <is>
           <t>play up to current era</t>
         </is>
       </c>
       <c r="C753" t="inlineStr">
         <is>
           <t>speel af tot huidig tijdperk</t>
         </is>
       </c>
       <c r="D753" t="inlineStr"/>
       <c r="E753" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F753" t="inlineStr">
         <is>
           <t>.Boxes.BetterMusic.ToEra</t>
         </is>
       </c>
       <c r="G753" t="inlineStr"/>
       <c r="H753" t="inlineStr"/>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr"/>
       <c r="B754" t="inlineStr">
         <is>
-          <t>Increase/decrease graph</t>
+          <t>GBG Overview</t>
         </is>
       </c>
       <c r="C754" t="inlineStr">
         <is>
-          <t>op/aflopende grafiek</t>
+          <t>Spelersoverzicht</t>
         </is>
       </c>
       <c r="D754" t="inlineStr"/>
       <c r="E754" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F754" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartTypeTitle.delta</t>
+          <t>.Boxes.GuildFights.Title</t>
         </is>
       </c>
       <c r="G754" t="inlineStr"/>
       <c r="H754" t="inlineStr"/>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr"/>
       <c r="B755" t="inlineStr">
         <is>
-          <t>Incidents Overview</t>
+          <t>Updates the 'GB calculator' for all GBs</t>
         </is>
       </c>
       <c r="C755" t="inlineStr">
         <is>
-          <t>Incidenten overzicht</t>
+          <t>Ververst de 'GG rekenmachine' voor alle GG's</t>
         </is>
       </c>
       <c r="D755" t="inlineStr"/>
       <c r="E755" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F755" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.Title</t>
+          <t>.Settings.ShowOwnPartOnAllGBs.Title</t>
         </is>
       </c>
       <c r="G755" t="inlineStr"/>
       <c r="H755" t="inlineStr"/>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr"/>
       <c r="B756" t="inlineStr">
         <is>
-          <t>Use short names for GBG provinces.</t>
+          <t>GB Calculator</t>
         </is>
       </c>
       <c r="C756" t="inlineStr">
         <is>
-          <t>Gebruik korte namen voor GBG-provincies.</t>
+          <t>GG-calculator Eigenaar</t>
         </is>
       </c>
       <c r="D756" t="inlineStr"/>
       <c r="E756" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F756" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Settings.GbgProvShortName</t>
+          <t>.Boxes.OwnpartCalculator.Title</t>
         </is>
       </c>
       <c r="G756" t="inlineStr"/>
       <c r="H756" t="inlineStr"/>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr"/>
       <c r="B757" t="inlineStr">
         <is>
-          <t>Expired Trades</t>
+          <t>Change menu position</t>
         </is>
       </c>
       <c r="C757" t="inlineStr">
         <is>
-          <t>Verlopen Handel</t>
+          <t>Verander Menu</t>
         </is>
       </c>
       <c r="D757" t="inlineStr"/>
       <c r="E757" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F757" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.Expired</t>
+          <t>.Settings.SelectedMenu.Title</t>
         </is>
       </c>
       <c r="G757" t="inlineStr"/>
       <c r="H757" t="inlineStr"/>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr"/>
       <c r="B758" t="inlineStr">
         <is>
-          <t>Collected __count__ new player Events</t>
+          <t>Antiques Dealer</t>
         </is>
       </c>
       <c r="C758" t="inlineStr">
         <is>
-          <t>__count__ nieuwe speler gebeurtenissen opgeslagen</t>
+          <t>Antiquair</t>
         </is>
       </c>
       <c r="D758" t="inlineStr"/>
       <c r="E758" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F758" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.PlayerFoundCount</t>
+          <t>.Boxes.FPCollector.antiquesDealer</t>
         </is>
       </c>
       <c r="G758" t="inlineStr"/>
       <c r="H758" t="inlineStr"/>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr"/>
       <c r="B759" t="inlineStr">
         <is>
-          <t>Historical Ally Rooms</t>
-[...2 lines deleted...]
-      <c r="C759" t="inlineStr"/>
+          <t>Army Advice</t>
+        </is>
+      </c>
+      <c r="C759" t="inlineStr">
+        <is>
+          <t>leger advies</t>
+        </is>
+      </c>
       <c r="D759" t="inlineStr"/>
       <c r="E759" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F759" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.allyRooms</t>
+          <t>.Settings.Entry.ShowArmyAdvice</t>
         </is>
       </c>
       <c r="G759" t="inlineStr"/>
       <c r="H759" t="inlineStr"/>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr"/>
       <c r="B760" t="inlineStr">
         <is>
-          <t>Previous era goods</t>
+          <t>Select all playable ages (without: No Age, Special)</t>
         </is>
       </c>
       <c r="C760" t="inlineStr">
         <is>
-          <t>Vorig tijdperk goederen</t>
+          <t>Selecteer alle speelbare tijdperken (zonder: geen tijdperk, speciaal)</t>
         </is>
       </c>
       <c r="D760" t="inlineStr"/>
       <c r="E760" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F760" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.goods_previous</t>
+          <t>.Boxes.Stats.BtnAllPlayableErasTitle</t>
         </is>
       </c>
       <c r="G760" t="inlineStr"/>
       <c r="H760" t="inlineStr"/>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr"/>
       <c r="B761" t="inlineStr">
         <is>
-          <t>12 hour clock</t>
-[...2 lines deleted...]
-      <c r="C761" t="inlineStr"/>
+          <t>Buildings Efficiency Rating</t>
+        </is>
+      </c>
+      <c r="C761" t="inlineStr">
+        <is>
+          <t>Gebouw efficiency waardering</t>
+        </is>
+      </c>
       <c r="D761" t="inlineStr"/>
       <c r="E761" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F761" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AMPMTime</t>
+          <t>.Boxes.ProductionsRating.Title</t>
         </is>
       </c>
       <c r="G761" t="inlineStr"/>
       <c r="H761" t="inlineStr"/>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr"/>
       <c r="B762" t="inlineStr">
         <is>
-          <t>Negotiation Blocker</t>
+          <t>Relic - GE</t>
         </is>
       </c>
       <c r="C762" t="inlineStr">
         <is>
-          <t>Onderhandelblokkering</t>
+          <t>Gilde Expeditie</t>
         </is>
       </c>
       <c r="D762" t="inlineStr"/>
       <c r="E762" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F762" t="inlineStr">
         <is>
-          <t>.Settings.ShowMapTradeWarning.Title</t>
+          <t>.HiddenRewards.Positions.guildExpedition</t>
         </is>
       </c>
       <c r="G762" t="inlineStr"/>
       <c r="H762" t="inlineStr"/>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr"/>
       <c r="B763" t="inlineStr">
         <is>
-          <t>How many daily FPs per tile are lost for making space for new GBs? Example: You are removing some Shrines of Knowledge to build a GB =&gt; 1FP/5 tiles = 0.2FP/tile</t>
+          <t>Active Guild Members</t>
         </is>
       </c>
       <c r="C763" t="inlineStr">
         <is>
-          <t>Hoeveel dagelijkse FPs per grondvlakje verloren gaan door plaats te maken voor een nieuw Groots Gebouw? Bijvoorbeeld: Je verwijdert enkele kennisaltaars om een Groots Gebouw te bouwen=&gt; 1FP/4 grondvlakjes = 0,25FP/grondvlakje</t>
+          <t>Actieve Gildeleden</t>
         </is>
       </c>
       <c r="D763" t="inlineStr"/>
       <c r="E763" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F763" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTFPPerTile</t>
+          <t>.Boxes.OtherGuildActivity.Title</t>
         </is>
       </c>
       <c r="G763" t="inlineStr"/>
       <c r="H763" t="inlineStr"/>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr"/>
       <c r="B764" t="inlineStr">
         <is>
-          <t>Create payment plan, calculate external spots and copy values for your GBs</t>
+          <t>No age</t>
         </is>
       </c>
       <c r="C764" t="inlineStr">
         <is>
-          <t>Stel een FP-betaalplan op, bereken de kosten en kopieer de waarden</t>
+          <t>Geen tijdperk</t>
         </is>
       </c>
       <c r="D764" t="inlineStr"/>
       <c r="E764" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F764" t="inlineStr">
         <is>
-          <t>.Menu.OwnpartCalculator.Desc</t>
+          <t>.Eras.0</t>
         </is>
       </c>
       <c r="G764" t="inlineStr"/>
       <c r="H764" t="inlineStr"/>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr"/>
       <c r="B765" t="inlineStr">
         <is>
-          <t>QI</t>
-[...2 lines deleted...]
-      <c r="C765" t="inlineStr"/>
+          <t>Single-lane Road</t>
+        </is>
+      </c>
+      <c r="C765" t="inlineStr">
+        <is>
+          <t>Kleine Weg</t>
+        </is>
+      </c>
       <c r="D765" t="inlineStr"/>
       <c r="E765" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F765" t="inlineStr">
         <is>
-          <t>.Boxes.General.Quantum_Incursion.short</t>
+          <t>.HiddenRewards.Positions.cityRoadSmall</t>
         </is>
       </c>
       <c r="G765" t="inlineStr"/>
       <c r="H765" t="inlineStr"/>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr"/>
       <c r="B766" t="inlineStr">
         <is>
-          <t>The next __count__ Traz units will finish in &lt;span class="alca-countdown"&gt;&lt;/span&gt; at __harvest__ hr</t>
+          <t>Main City</t>
         </is>
       </c>
       <c r="C766" t="inlineStr">
         <is>
-          <t>De volgende __count__ eenheden komen aan binnen &lt;span class="alca-countdown"&gt;&lt;/span&gt; om __harvest__ uur</t>
+          <t>Hoofdstad</t>
         </is>
       </c>
       <c r="D766" t="inlineStr"/>
       <c r="E766" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F766" t="inlineStr">
         <is>
-          <t>.Boxes.Units.NextUnitsIn</t>
+          <t>.Boxes.BetterMusic.Main</t>
         </is>
       </c>
       <c r="G766" t="inlineStr"/>
       <c r="H766" t="inlineStr"/>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr"/>
       <c r="B767" t="inlineStr">
         <is>
-          <t>2-lane road required</t>
+          <t>Provides a sortable list of all buildings and their sizes in resonstruction mode</t>
         </is>
       </c>
       <c r="C767" t="inlineStr"/>
       <c r="D767" t="inlineStr"/>
       <c r="E767" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F767" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.road2</t>
+          <t>.Settings.ShowReconstructionList.Desc</t>
         </is>
       </c>
       <c r="G767" t="inlineStr"/>
       <c r="H767" t="inlineStr"/>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr"/>
       <c r="B768" t="inlineStr">
         <is>
-          <t>Great Building</t>
+          <t>none</t>
         </is>
       </c>
       <c r="C768" t="inlineStr">
         <is>
-          <t>Groots Gebouw</t>
+          <t>geen</t>
         </is>
       </c>
       <c r="D768" t="inlineStr"/>
       <c r="E768" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F768" t="inlineStr">
         <is>
-          <t>.General.GB</t>
+          <t>.Boxes.HiddenRewards.none</t>
         </is>
       </c>
       <c r="G768" t="inlineStr"/>
       <c r="H768" t="inlineStr"/>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr"/>
       <c r="B769" t="inlineStr">
         <is>
-          <t>Main City</t>
+          <t>level</t>
         </is>
       </c>
       <c r="C769" t="inlineStr">
         <is>
-          <t>Hoofdstad</t>
+          <t>niveau</t>
         </is>
       </c>
       <c r="D769" t="inlineStr"/>
       <c r="E769" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F769" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Main</t>
+          <t>.Boxes.GexStat.Level</t>
         </is>
       </c>
       <c r="G769" t="inlineStr"/>
       <c r="H769" t="inlineStr"/>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr"/>
       <c r="B770" t="inlineStr">
         <is>
-          <t>Stage</t>
+          <t>Collected __count__ new player Events</t>
         </is>
       </c>
       <c r="C770" t="inlineStr">
         <is>
-          <t>Fase</t>
+          <t>__count__ nieuwe speler gebeurtenissen opgeslagen</t>
         </is>
       </c>
       <c r="D770" t="inlineStr"/>
       <c r="E770" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F770" t="inlineStr">
         <is>
-          <t>.Boxes.UnitsGex.Stage</t>
+          <t>.Boxes.Investment.PlayerFoundCount</t>
         </is>
       </c>
       <c r="G770" t="inlineStr"/>
       <c r="H770" t="inlineStr"/>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr"/>
       <c r="B771" t="inlineStr">
         <is>
-          <t>SAV</t>
+          <t>Lost</t>
         </is>
       </c>
       <c r="C771" t="inlineStr">
         <is>
-          <t>RTV</t>
+          <t>Verloren</t>
         </is>
       </c>
       <c r="D771" t="inlineStr"/>
       <c r="E771" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F771" t="inlineStr">
         <is>
-          <t>.Eras.20.short</t>
+          <t>.Boxes.UnitsGex.Lost</t>
         </is>
       </c>
       <c r="G771" t="inlineStr"/>
       <c r="H771" t="inlineStr"/>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr"/>
       <c r="B772" t="inlineStr">
         <is>
-          <t>Copy values</t>
+          <t>Auction Cool-down</t>
         </is>
       </c>
       <c r="C772" t="inlineStr">
         <is>
-          <t>Kopieer waarden</t>
+          <t>Veiling wachttijd</t>
         </is>
       </c>
       <c r="D772" t="inlineStr"/>
       <c r="E772" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F772" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.CopyValues</t>
+          <t>.Boxes.Alerts.Form.Antiques.Cooldown</t>
         </is>
       </c>
       <c r="G772" t="inlineStr"/>
       <c r="H772" t="inlineStr"/>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr"/>
       <c r="B773" t="inlineStr">
         <is>
-          <t>Neighbors</t>
+          <t>The data below can be marked to copy it.</t>
         </is>
       </c>
       <c r="C773" t="inlineStr">
         <is>
-          <t>Buren</t>
+          <t>De hieronder weergegeven data kunnen gemarkeerd worden om te kopiëren.</t>
         </is>
       </c>
       <c r="D773" t="inlineStr"/>
       <c r="E773" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F773" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradePartnerNeighbor</t>
+          <t>.Settings.Version.Desc</t>
         </is>
       </c>
       <c r="G773" t="inlineStr"/>
       <c r="H773" t="inlineStr"/>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr"/>
       <c r="B774" t="inlineStr">
         <is>
-          <t>Save settings</t>
+          <t>PE</t>
         </is>
       </c>
       <c r="C774" t="inlineStr">
         <is>
-          <t>Instellingen opslaan</t>
+          <t>Prog</t>
         </is>
       </c>
       <c r="D774" t="inlineStr"/>
       <c r="E774" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F774" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Save</t>
+          <t>.Eras.9.short</t>
         </is>
       </c>
       <c r="G774" t="inlineStr"/>
       <c r="H774" t="inlineStr"/>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr"/>
       <c r="B775" t="inlineStr">
         <is>
-          <t>Province __provinceName__ unlocks</t>
+          <t>???</t>
         </is>
       </c>
       <c r="C775" t="inlineStr">
         <is>
-          <t>Provincie __provinceName__ ontgrendelt</t>
+          <t>???</t>
         </is>
       </c>
       <c r="D775" t="inlineStr"/>
       <c r="E775" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F775" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SaveAlert</t>
+          <t>.Boxes.MarketOffersEvents.OptionalColumns</t>
         </is>
       </c>
       <c r="G775" t="inlineStr"/>
       <c r="H775" t="inlineStr"/>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr"/>
       <c r="B776" t="inlineStr">
         <is>
-          <t>Auction Cool-down</t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="C776" t="inlineStr">
         <is>
-          <t>Veiling wachttijd</t>
+          <t>Gildengevechten (GG)</t>
         </is>
       </c>
       <c r="D776" t="inlineStr"/>
       <c r="E776" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F776" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Antiques.Cooldown</t>
+          <t>.Boxes.Stats.Rewards.Source.battlegrounds_conquest</t>
         </is>
       </c>
       <c r="G776" t="inlineStr"/>
       <c r="H776" t="inlineStr"/>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr"/>
       <c r="B777" t="inlineStr">
         <is>
-          <t>Displays a Box that covers the 'Collect All' Button, when FP can not be collected or not all buildings are motivated.</t>
-[...2 lines deleted...]
-      <c r="C777" t="inlineStr"/>
+          <t>Attack</t>
+        </is>
+      </c>
+      <c r="C777" t="inlineStr">
+        <is>
+          <t>Aanval</t>
+        </is>
+      </c>
       <c r="D777" t="inlineStr"/>
       <c r="E777" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F777" t="inlineStr">
         <is>
-          <t>.Settings.BlockCollectAll.Desc</t>
+          <t>.Boxes.cardGame.Attack</t>
         </is>
       </c>
       <c r="G777" t="inlineStr"/>
       <c r="H777" t="inlineStr"/>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr"/>
       <c r="B778" t="inlineStr">
         <is>
-          <t>Reset this preset to default values?</t>
-[...2 lines deleted...]
-      <c r="C778" t="inlineStr"/>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="C778" t="inlineStr">
+        <is>
+          <t>Macht</t>
+        </is>
+      </c>
       <c r="D778" t="inlineStr"/>
       <c r="E778" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F778" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetConfirmReset</t>
+          <t>.Boxes.GvGMap.Guild.Power</t>
         </is>
       </c>
       <c r="G778" t="inlineStr"/>
       <c r="H778" t="inlineStr"/>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr"/>
       <c r="B779" t="inlineStr">
         <is>
-          <t>can be polished</t>
-[...2 lines deleted...]
-      <c r="C779" t="inlineStr"/>
+          <t>Unit</t>
+        </is>
+      </c>
+      <c r="C779" t="inlineStr">
+        <is>
+          <t>Eenheid</t>
+        </is>
+      </c>
       <c r="D779" t="inlineStr"/>
       <c r="E779" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F779" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.canPolish</t>
+          <t>.General.Unit</t>
         </is>
       </c>
       <c r="G779" t="inlineStr"/>
       <c r="H779" t="inlineStr"/>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr"/>
       <c r="B780" t="inlineStr">
         <is>
-          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __tooless__FPs too few.</t>
+          <t>Others FP</t>
         </is>
       </c>
       <c r="C780" t="inlineStr">
         <is>
-          <t>Je hebt __paid__FP gestort i.p.v. __topay__FP. Dat is __tooless__FP te weinig.</t>
+          <t>Externe bijdrage</t>
         </is>
       </c>
       <c r="D780" t="inlineStr"/>
       <c r="E780" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F780" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTPaidTooLess</t>
+          <t>.Boxes.OwnpartCalculator.PatronPart</t>
         </is>
       </c>
       <c r="G780" t="inlineStr"/>
       <c r="H780" t="inlineStr"/>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr"/>
       <c r="B781" t="inlineStr">
         <is>
-          <t>Bottom</t>
+          <t>Secure</t>
         </is>
       </c>
       <c r="C781" t="inlineStr">
         <is>
-          <t>Onderaan</t>
+          <t>Veilig</t>
         </is>
       </c>
       <c r="D781" t="inlineStr"/>
       <c r="E781" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F781" t="inlineStr">
         <is>
-          <t>.Menu.BottomBar</t>
+          <t>.Boxes.OwnpartCalculator.Lock</t>
         </is>
       </c>
       <c r="G781" t="inlineStr"/>
       <c r="H781" t="inlineStr"/>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr"/>
       <c r="B782" t="inlineStr">
         <is>
-          <t>Group</t>
+          <t>WARNING!: Goods stock at CRITICAL level!</t>
         </is>
       </c>
       <c r="C782" t="inlineStr">
         <is>
-          <t>Groep</t>
+          <t>OPGELET: De goederenvoorraad is kritiek!</t>
         </is>
       </c>
       <c r="D782" t="inlineStr"/>
       <c r="E782" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F782" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.NewGroup</t>
+          <t>.Boxes.Negotiation.GoodsCritical</t>
         </is>
       </c>
       <c r="G782" t="inlineStr"/>
       <c r="H782" t="inlineStr"/>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr"/>
       <c r="B783" t="inlineStr">
         <is>
-          <t>League Reward</t>
-[...6 lines deleted...]
-      </c>
+          <t>Play sound when Task complete</t>
+        </is>
+      </c>
+      <c r="C783" t="inlineStr"/>
       <c r="D783" t="inlineStr"/>
       <c r="E783" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F783" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.league_reward</t>
+          <t>.Boxes.MergerGame.audibleTaskWarning</t>
         </is>
       </c>
       <c r="G783" t="inlineStr"/>
       <c r="H783" t="inlineStr"/>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr"/>
       <c r="B784" t="inlineStr">
         <is>
-          <t>Your Alcatraz is ready to collect!</t>
+          <t>Group</t>
         </is>
       </c>
       <c r="C784" t="inlineStr">
         <is>
-          <t>Jouw Alcatraz is klaar om verzameld te worden!</t>
+          <t>Groeperen</t>
         </is>
       </c>
       <c r="D784" t="inlineStr"/>
       <c r="E784" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F784" t="inlineStr">
         <is>
-          <t>.Boxes.Units.AlcaHarvest</t>
+          <t>.Boxes.Productions.ModeGroups</t>
         </is>
       </c>
       <c r="G784" t="inlineStr"/>
       <c r="H784" t="inlineStr"/>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr"/>
       <c r="B785" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>Click to toggle:</t>
         </is>
       </c>
       <c r="C785" t="inlineStr">
         <is>
-          <t>BT</t>
+          <t>Klik om aan/uit te schakelen:</t>
         </is>
       </c>
       <c r="D785" t="inlineStr"/>
       <c r="E785" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F785" t="inlineStr">
         <is>
-          <t>.Eras.2.short</t>
+          <t>.Boxes.InactivesSettings.Toggle</t>
         </is>
       </c>
       <c r="G785" t="inlineStr"/>
       <c r="H785" t="inlineStr"/>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr"/>
       <c r="B786" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Discord Webhooks</t>
         </is>
       </c>
       <c r="C786" t="inlineStr">
         <is>
-          <t>Goederen</t>
+          <t>Discord Webhooks</t>
         </is>
       </c>
       <c r="D786" t="inlineStr"/>
       <c r="E786" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F786" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.goods</t>
+          <t>.Boxes.Discord.Title</t>
         </is>
       </c>
       <c r="G786" t="inlineStr"/>
       <c r="H786" t="inlineStr"/>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr"/>
       <c r="B787" t="inlineStr">
         <is>
-          <t>Open Ally Overview</t>
-[...2 lines deleted...]
-      <c r="C787" t="inlineStr"/>
+          <t>Adding __fpcount__ FPs too many!&lt;br&gt;Maximum investment: __totalfp__ FPs</t>
+        </is>
+      </c>
+      <c r="C787" t="inlineStr">
+        <is>
+          <t>__fpcount__FP's passen er niet in.&lt;br&gt;Maximale storting: __totalfp__FP's</t>
+        </is>
+      </c>
       <c r="D787" t="inlineStr"/>
       <c r="E787" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F787" t="inlineStr">
         <is>
-          <t>.Settings.ShowAllyList.Title</t>
+          <t>.Boxes.Calculator.TTLevelWarning</t>
         </is>
       </c>
       <c r="G787" t="inlineStr"/>
       <c r="H787" t="inlineStr"/>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr"/>
       <c r="B788" t="inlineStr">
         <is>
-          <t>GE</t>
-[...2 lines deleted...]
-      <c r="C788" t="inlineStr"/>
+          <t>Which FP producing GB should you upgrade next?</t>
+        </is>
+      </c>
+      <c r="C788" t="inlineStr">
+        <is>
+          <t>Welk FP producerend GG zou je eerst moeten verbeteren?</t>
+        </is>
+      </c>
       <c r="D788" t="inlineStr"/>
       <c r="E788" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F788" t="inlineStr">
         <is>
-          <t>.Boxes.General.Guild_Expedition.short</t>
+          <t>.Menu.greatbuildings.Desc</t>
         </is>
       </c>
       <c r="G788" t="inlineStr"/>
       <c r="H788" t="inlineStr"/>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr"/>
       <c r="B789" t="inlineStr">
         <is>
-          <t xml:space="preserve">Your city data could not be sent to the server. Please report this error directly to </t>
+          <t>Carnival Event</t>
         </is>
       </c>
       <c r="C789" t="inlineStr">
         <is>
-          <t xml:space="preserve">De data van jouw stad kon niet worden verzonden naar de server. Meld deze fout a.u.b. rechtstreeks bij </t>
+          <t>Carnaval Evenement</t>
         </is>
       </c>
       <c r="D789" t="inlineStr"/>
       <c r="E789" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F789" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.SubmitError</t>
+          <t>.Boxes.FPCollector.carnival_event</t>
         </is>
       </c>
       <c r="G789" t="inlineStr"/>
       <c r="H789" t="inlineStr"/>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr"/>
       <c r="B790" t="inlineStr">
         <is>
-          <t>Shows finished quests</t>
+          <t>Units</t>
         </is>
       </c>
       <c r="C790" t="inlineStr">
         <is>
-          <t>Toont afgeronde missies</t>
+          <t>Eenheden</t>
         </is>
       </c>
       <c r="D790" t="inlineStr"/>
       <c r="E790" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F790" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.donequests</t>
+          <t>.General.Units</t>
         </is>
       </c>
       <c r="G790" t="inlineStr"/>
       <c r="H790" t="inlineStr"/>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr"/>
       <c r="B791" t="inlineStr">
         <is>
-          <t>Tech Tree Research Costs</t>
+          <t>rank</t>
         </is>
       </c>
       <c r="C791" t="inlineStr">
         <is>
-          <t>Onderzoekskosten voor</t>
+          <t>rang</t>
         </is>
       </c>
       <c r="D791" t="inlineStr"/>
       <c r="E791" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F791" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.Title</t>
+          <t>.Boxes.GexStat.Rank</t>
         </is>
       </c>
       <c r="G791" t="inlineStr"/>
       <c r="H791" t="inlineStr"/>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr"/>
       <c r="B792" t="inlineStr">
         <is>
-          <t>Blue Galaxy Helper</t>
+          <t>Shows finished quests</t>
         </is>
       </c>
       <c r="C792" t="inlineStr">
         <is>
-          <t>Blauwe Melkweg Helper</t>
+          <t>Toont afgeronde missies</t>
         </is>
       </c>
       <c r="D792" t="inlineStr"/>
       <c r="E792" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F792" t="inlineStr">
         <is>
-          <t>.Menu.Bluegalaxy.Title</t>
+          <t>.Boxes.BonusService.donequests</t>
         </is>
       </c>
       <c r="G792" t="inlineStr"/>
       <c r="H792" t="inlineStr"/>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr"/>
       <c r="B793" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>Main Prize</t>
         </is>
       </c>
       <c r="C793" t="inlineStr">
         <is>
-          <t>Alle</t>
+          <t>Hoofdprijs</t>
         </is>
       </c>
       <c r="D793" t="inlineStr"/>
       <c r="E793" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F793" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnAll</t>
+          <t>.Boxes.EventChests.MainPrize</t>
         </is>
       </c>
       <c r="G793" t="inlineStr"/>
       <c r="H793" t="inlineStr"/>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr"/>
       <c r="B794" t="inlineStr">
         <is>
-          <t>Player</t>
-[...6 lines deleted...]
-      </c>
+          <t>Expected activation costs</t>
+        </is>
+      </c>
+      <c r="C794" t="inlineStr"/>
       <c r="D794" t="inlineStr"/>
       <c r="E794" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F794" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.PlayerName</t>
+          <t>.Boxes.GexStat.UnlockingCosts</t>
         </is>
       </c>
       <c r="G794" t="inlineStr"/>
       <c r="H794" t="inlineStr"/>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr"/>
       <c r="B795" t="inlineStr">
         <is>
-          <t>Slot unlocked</t>
-[...6 lines deleted...]
-      </c>
+          <t>Gain per hour:</t>
+        </is>
+      </c>
+      <c r="C795" t="inlineStr"/>
       <c r="D795" t="inlineStr"/>
       <c r="E795" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F795" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.sector_slot_unlocked</t>
+          <t>.Boxes.QIActions.Rate</t>
         </is>
       </c>
       <c r="G795" t="inlineStr"/>
       <c r="H795" t="inlineStr"/>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr"/>
       <c r="B796" t="inlineStr">
         <is>
-          <t>Unlocked level</t>
+          <t>Sets and Chains</t>
         </is>
       </c>
       <c r="C796" t="inlineStr">
         <is>
-          <t>Ontgrendel niveau</t>
+          <t>Gebouw Kits</t>
         </is>
       </c>
       <c r="D796" t="inlineStr"/>
       <c r="E796" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F796" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.UnlockedLevel</t>
+          <t>.Menu.Kits.Title</t>
         </is>
       </c>
       <c r="G796" t="inlineStr"/>
       <c r="H796" t="inlineStr"/>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr"/>
       <c r="B797" t="inlineStr">
         <is>
-          <t>Attached</t>
-[...6 lines deleted...]
-      </c>
+          <t>City Grid Score</t>
+        </is>
+      </c>
+      <c r="C797" t="inlineStr"/>
       <c r="D797" t="inlineStr"/>
       <c r="E797" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F797" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Bind</t>
+          <t>.Boxes.CityMap.CityGridScore</t>
         </is>
       </c>
       <c r="G797" t="inlineStr"/>
       <c r="H797" t="inlineStr"/>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr"/>
       <c r="B798" t="inlineStr">
         <is>
-          <t>Value/tile</t>
+          <t>Prefix</t>
         </is>
       </c>
       <c r="C798" t="inlineStr">
         <is>
-          <t>Waarde/tegel</t>
+          <t>Voorvoegsel</t>
         </is>
       </c>
       <c r="D798" t="inlineStr"/>
       <c r="E798" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F798" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowValuesPerTile</t>
+          <t>.Boxes.OwnpartCalculator.OptionsDangerPrefix</t>
         </is>
       </c>
       <c r="G798" t="inlineStr"/>
       <c r="H798" t="inlineStr"/>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr"/>
       <c r="B799" t="inlineStr">
         <is>
-          <t>Shows an icon in the top right corner displaying the shortest currently running potion and giving an inventory list of potions upon hover. (De)Activating this option might not immediately remove/show the icon - wait or reload.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Allies</t>
+        </is>
+      </c>
+      <c r="C799" t="inlineStr"/>
       <c r="D799" t="inlineStr"/>
       <c r="E799" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F799" t="inlineStr">
         <is>
-          <t>.Settings.ShowPotions.Desc</t>
+          <t>.Menu.Allies.Title</t>
         </is>
       </c>
       <c r="G799" t="inlineStr"/>
       <c r="H799" t="inlineStr"/>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr"/>
       <c r="B800" t="inlineStr">
         <is>
-          <t>Shard - Settlement</t>
+          <t>Unknown Guild</t>
         </is>
       </c>
       <c r="C800" t="inlineStr">
         <is>
-          <t>Scherf - Nederzetting</t>
+          <t>Onbekend Gilde</t>
         </is>
       </c>
       <c r="D800" t="inlineStr"/>
       <c r="E800" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F800" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.culturalOutpost</t>
+          <t>.Boxes.GvGMap.Log.UnknownGuild</t>
         </is>
       </c>
       <c r="G800" t="inlineStr"/>
       <c r="H800" t="inlineStr"/>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr"/>
       <c r="B801" t="inlineStr">
         <is>
-          <t>Negotiation Helper</t>
-[...6 lines deleted...]
-      </c>
+          <t>Please open a shop first</t>
+        </is>
+      </c>
+      <c r="C801" t="inlineStr"/>
       <c r="D801" t="inlineStr"/>
       <c r="E801" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F801" t="inlineStr">
         <is>
-          <t>.Settings.AutomaticNegotiation.Title</t>
+          <t>.Menu.ShopAssist.DescWarning</t>
         </is>
       </c>
       <c r="G801" t="inlineStr"/>
       <c r="H801" t="inlineStr"/>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr"/>
       <c r="B802" t="inlineStr">
         <is>
-          <t>Help</t>
-[...2 lines deleted...]
-      <c r="C802" t="inlineStr"/>
+          <t>Please visit all maps once to unlock the power data and collect guild data.</t>
+        </is>
+      </c>
+      <c r="C802" t="inlineStr">
+        <is>
+          <t>Bezoek alle kaarten één keer om de krachtgegevens te ontgrendelen en gildegegevens te verzamelen.</t>
+        </is>
+      </c>
       <c r="D802" t="inlineStr"/>
       <c r="E802" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F802" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ExplainerHead</t>
+          <t>.Boxes.GvGMap.OverviewExplainer</t>
         </is>
       </c>
       <c r="G802" t="inlineStr"/>
       <c r="H802" t="inlineStr"/>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr"/>
       <c r="B803" t="inlineStr">
         <is>
-          <t>When was the first deposit recorded?</t>
+          <t>This is the position you have chosen.&lt;br&gt;Before you test the next position, wait until this message disappears.</t>
         </is>
       </c>
       <c r="C803" t="inlineStr">
         <is>
-          <t>Wanneer vond de eerste storting plaats?</t>
+          <t>Gekozen positie.&lt;br&gt;Wacht tot deze melding verdwijnt voordat je de volgende positie test.</t>
         </is>
       </c>
       <c r="D803" t="inlineStr"/>
       <c r="E803" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F803" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.EntryTimeDesc</t>
+          <t>.Settings.NotificationPosition.ToastTestBody</t>
         </is>
       </c>
       <c r="G803" t="inlineStr"/>
       <c r="H803" t="inlineStr"/>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr"/>
       <c r="B804" t="inlineStr">
         <is>
-          <t>SAJM</t>
+          <t>FP costs for goods</t>
         </is>
       </c>
       <c r="C804" t="inlineStr">
         <is>
-          <t>RTJM</t>
+          <t>FP Kost voor goederen</t>
         </is>
       </c>
       <c r="D804" t="inlineStr"/>
       <c r="E804" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F804" t="inlineStr">
         <is>
-          <t>.Eras.21.short</t>
+          <t>.Boxes.GreatBuildings.FPCostGoods</t>
         </is>
       </c>
       <c r="G804" t="inlineStr"/>
       <c r="H804" t="inlineStr"/>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr"/>
       <c r="B805" t="inlineStr">
         <is>
-          <t>Fights</t>
+          <t>Last 2 Ages</t>
         </is>
       </c>
       <c r="C805" t="inlineStr">
         <is>
-          <t>Gevechten</t>
+          <t>Laatste 2 tijdsperken</t>
         </is>
       </c>
       <c r="D805" t="inlineStr"/>
       <c r="E805" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F805" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Fights</t>
+          <t>.Boxes.Stats.BtnLastEras</t>
         </is>
       </c>
       <c r="G805" t="inlineStr"/>
       <c r="H805" t="inlineStr"/>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr"/>
       <c r="B806" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>All Ages</t>
         </is>
       </c>
       <c r="C806" t="inlineStr">
         <is>
-          <t>Gebouw</t>
+          <t>Alle tijdperken</t>
         </is>
       </c>
       <c r="D806" t="inlineStr"/>
       <c r="E806" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F806" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Building</t>
+          <t>.Boxes.Stats.BtnAllPlayableEras</t>
         </is>
       </c>
       <c r="G806" t="inlineStr"/>
       <c r="H806" t="inlineStr"/>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr"/>
       <c r="B807" t="inlineStr">
         <is>
           <t>done</t>
         </is>
       </c>
       <c r="C807" t="inlineStr">
         <is>
           <t>Gereed</t>
         </is>
       </c>
       <c r="D807" t="inlineStr"/>
       <c r="E807" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F807" t="inlineStr">
         <is>
           <t>.Boxes.Calculator.Done</t>
         </is>
       </c>
       <c r="G807" t="inlineStr"/>
       <c r="H807" t="inlineStr"/>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr"/>
       <c r="B808" t="inlineStr">
         <is>
-          <t>Hidden Reward</t>
-[...2 lines deleted...]
-      <c r="C808" t="inlineStr"/>
+          <t>Choose your preferred menu style from the drop-down list (game will automatically reload)</t>
+        </is>
+      </c>
+      <c r="C808" t="inlineStr">
+        <is>
+          <t>Kies je voorkeurmenu uit de keuzelijst (spel ververst automatisch)</t>
+        </is>
+      </c>
       <c r="D808" t="inlineStr"/>
       <c r="E808" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F808" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.hidden_reward</t>
+          <t>.Settings.SelectedMenu.Desc</t>
         </is>
       </c>
       <c r="G808" t="inlineStr"/>
       <c r="H808" t="inlineStr"/>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr"/>
       <c r="B809" t="inlineStr">
         <is>
-          <t>common</t>
+          <t>Himeji Castle (Spoils of War)</t>
         </is>
       </c>
       <c r="C809" t="inlineStr">
         <is>
-          <t>gewoon</t>
+          <t>Himeji Castle (Oorlogsbuit)</t>
         </is>
       </c>
       <c r="D809" t="inlineStr"/>
       <c r="E809" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F809" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AllyRarity.common</t>
+          <t>.Boxes.FPCollector.spoilsOfWar</t>
         </is>
       </c>
       <c r="G809" t="inlineStr"/>
       <c r="H809" t="inlineStr"/>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr"/>
       <c r="B810" t="inlineStr">
         <is>
-          <t>No unit data available. Please press "U" to launch the Army Management console</t>
-[...6 lines deleted...]
-      </c>
+          <t>Collect Task!</t>
+        </is>
+      </c>
+      <c r="C810" t="inlineStr"/>
       <c r="D810" t="inlineStr"/>
       <c r="E810" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F810" t="inlineStr">
         <is>
-          <t>.Boxes.UnitsGex.NoUnitsAvailable</t>
+          <t>.Boxes.MergerGame.TaskReady</t>
         </is>
       </c>
       <c r="G810" t="inlineStr"/>
       <c r="H810" t="inlineStr"/>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr"/>
       <c r="B811" t="inlineStr">
         <is>
-          <t>Can be bought</t>
-[...2 lines deleted...]
-      <c r="C811" t="inlineStr"/>
+          <t>Wrong goods selected, please finish manually</t>
+        </is>
+      </c>
+      <c r="C811" t="inlineStr">
+        <is>
+          <t>Verkeerde goederen geselecteerd, maak de onderhandeling handmatig af</t>
+        </is>
+      </c>
       <c r="D811" t="inlineStr"/>
       <c r="E811" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F811" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.canBeBought</t>
+          <t>.Boxes.Negotiation.WrongGoods</t>
         </is>
       </c>
       <c r="G811" t="inlineStr"/>
       <c r="H811" t="inlineStr"/>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr"/>
       <c r="B812" t="inlineStr">
         <is>
-          <t>Resource Item</t>
+          <t>Display Blue Galaxy Helper</t>
         </is>
       </c>
       <c r="C812" t="inlineStr">
         <is>
-          <t>Benodigdheden</t>
+          <t>Toon Blauwe Melkweghulp</t>
         </is>
       </c>
       <c r="D812" t="inlineStr"/>
       <c r="E812" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F812" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.Resource</t>
+          <t>.Settings.ShowBlueGalaxyHelper.Title</t>
         </is>
       </c>
       <c r="G812" t="inlineStr"/>
       <c r="H812" t="inlineStr"/>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr"/>
       <c r="B813" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>Power Leveling</t>
         </is>
       </c>
       <c r="C813" t="inlineStr">
         <is>
-          <t>Soort</t>
+          <t>Power Levelen</t>
         </is>
       </c>
       <c r="D813" t="inlineStr"/>
       <c r="E813" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F813" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Table.type</t>
+          <t>.Boxes.OwnpartCalculator.PowerLeveling</t>
         </is>
       </c>
       <c r="G813" t="inlineStr"/>
       <c r="H813" t="inlineStr"/>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr"/>
       <c r="B814" t="inlineStr">
         <is>
-          <t>Battle</t>
-[...2 lines deleted...]
-      <c r="C814" t="inlineStr"/>
+          <t>Level</t>
+        </is>
+      </c>
+      <c r="C814" t="inlineStr">
+        <is>
+          <t>Niveau</t>
+        </is>
+      </c>
       <c r="D814" t="inlineStr"/>
       <c r="E814" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F814" t="inlineStr">
         <is>
-          <t>.General.Battle</t>
+          <t>.Boxes.Castle.Level</t>
         </is>
       </c>
       <c r="G814" t="inlineStr"/>
       <c r="H814" t="inlineStr"/>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr"/>
       <c r="B815" t="inlineStr">
         <is>
-          <t>Castle System</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pop Game (e.g. Fall Event)</t>
+        </is>
+      </c>
+      <c r="C815" t="inlineStr"/>
       <c r="D815" t="inlineStr"/>
       <c r="E815" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F815" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Title</t>
+          <t>.Settings.EventHelperPop</t>
         </is>
       </c>
       <c r="G815" t="inlineStr"/>
       <c r="H815" t="inlineStr"/>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr"/>
       <c r="B816" t="inlineStr">
         <is>
-          <t>How many elements high should the menu be?&lt;br&gt;Empty or "0" means automatic height.</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="C816" t="inlineStr">
         <is>
-          <t>Hoeveel pictogrammen mag het menu weergeven?&lt;br&gt; Leeg of "0" betekent maximaal aantal.</t>
+          <t>Bewerken</t>
         </is>
       </c>
       <c r="D816" t="inlineStr"/>
       <c r="E816" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F816" t="inlineStr">
         <is>
-          <t>.Settings.MenuLength.Desc</t>
+          <t>.Boxes.GvGMap.Action.Edit</t>
         </is>
       </c>
       <c r="G816" t="inlineStr"/>
       <c r="H816" t="inlineStr"/>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr"/>
       <c r="B817" t="inlineStr">
         <is>
-          <t>Notifications</t>
+          <t>Guild Members</t>
         </is>
       </c>
       <c r="C817" t="inlineStr">
         <is>
-          <t>Meldingen</t>
+          <t>Gildeleden</t>
         </is>
       </c>
       <c r="D817" t="inlineStr"/>
       <c r="E817" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F817" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowNotifications</t>
+          <t>.Boxes.GuildMemberStat.GuildMembers</t>
         </is>
       </c>
       <c r="G817" t="inlineStr"/>
       <c r="H817" t="inlineStr"/>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr"/>
       <c r="B818" t="inlineStr">
         <is>
-          <t xml:space="preserve">Displays a window that covers the 'Negotiate' Button in Provinces preventing accidental clicking </t>
+          <t>The FoE Helper is a free browser extension for Forge of Empires developed for players by players. The tool is not affiliated with InnoGames.</t>
         </is>
       </c>
       <c r="C818" t="inlineStr">
         <is>
-          <t xml:space="preserve">Toont een venster dat de 'Onderhandel' knop afdekt in provincies om per ongeluk aanklikken te voorkomen. </t>
+          <t>De FoE Helper is een gratis browser extensie voor Forge of Empires ontwikkeld voor spelers door spelers. De tool heeft &lt;u&gt;geen&lt;/u&gt; officiële verbintenis aan InnoGames.</t>
         </is>
       </c>
       <c r="D818" t="inlineStr"/>
       <c r="E818" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F818" t="inlineStr">
         <is>
-          <t>.Settings.ShowMapTradeWarning.Desc</t>
+          <t>.Settings.About.Desc</t>
         </is>
       </c>
       <c r="G818" t="inlineStr"/>
       <c r="H818" t="inlineStr"/>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr"/>
       <c r="B819" t="inlineStr">
         <is>
-          <t>off</t>
+          <t>&lt;span style='color:#29b206'&gt;Surplus&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
         </is>
       </c>
       <c r="C819" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>&lt;span style='color:#29b206'&gt;Overschot&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Tekort&lt;/span&gt;</t>
         </is>
       </c>
       <c r="D819" t="inlineStr"/>
       <c r="E819" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F819" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.tileNotPlanned</t>
+          <t>.Boxes.Outpost.DescStillMissing</t>
         </is>
       </c>
       <c r="G819" t="inlineStr"/>
       <c r="H819" t="inlineStr"/>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr"/>
       <c r="B820" t="inlineStr">
         <is>
-          <t>Copy city data</t>
+          <t>All the coords from the boxes are deleted.</t>
         </is>
       </c>
       <c r="C820" t="inlineStr">
         <is>
-          <t>Stadsindeling data kopiëren</t>
+          <t>Alle coördinaten uit de boxen zijn verwijderd.</t>
         </is>
       </c>
       <c r="D820" t="inlineStr"/>
       <c r="E820" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F820" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.CopyMetaInfos</t>
+          <t>.Boxes.Settings.DeletedBoxCoordsBody</t>
         </is>
       </c>
       <c r="G820" t="inlineStr"/>
       <c r="H820" t="inlineStr"/>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr"/>
       <c r="B821" t="inlineStr">
         <is>
-          <t>You might die playing this card! Consider redrawing or buying health.</t>
+          <t>Map</t>
         </is>
       </c>
       <c r="C821" t="inlineStr">
         <is>
-          <t>Je kan sterven als je deze kaart speelt! Overweeg opnieuw te trekken of gezondheid te kopen!</t>
+          <t>Kaart</t>
         </is>
       </c>
       <c r="D821" t="inlineStr"/>
       <c r="E821" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F821" t="inlineStr">
         <is>
-          <t>.Boxes.cardGame.WarningPossibleDeath</t>
+          <t>.Boxes.GuildFights.OpenMap</t>
         </is>
       </c>
       <c r="G821" t="inlineStr"/>
       <c r="H821" t="inlineStr"/>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr"/>
       <c r="B822" t="inlineStr">
         <is>
-          <t>play only current era</t>
+          <t>Guild Treasury - d</t>
         </is>
       </c>
       <c r="C822" t="inlineStr">
         <is>
-          <t>speel alleen huidig tijdperk</t>
+          <t>Gildekas per dag</t>
         </is>
       </c>
       <c r="D822" t="inlineStr"/>
       <c r="E822" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F822" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.CurrentEra</t>
+          <t>.Boxes.Stats.BtnSource.statsTreasureClanD</t>
         </is>
       </c>
       <c r="G822" t="inlineStr"/>
       <c r="H822" t="inlineStr"/>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr"/>
       <c r="B823" t="inlineStr">
         <is>
-          <t>FoE-Helper: There are badges remaining on the field!</t>
+          <t>Data Export/Import Tool</t>
         </is>
       </c>
       <c r="C823" t="inlineStr">
         <is>
-          <t>FoE-Helper: Er zijn nog badges op het veld!</t>
+          <t>Data exporteer/importeer Tool</t>
         </is>
       </c>
       <c r="D823" t="inlineStr"/>
       <c r="E823" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F823" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeysLeft.soccer</t>
+          <t>.Boxes.DBExport.Title</t>
         </is>
       </c>
       <c r="G823" t="inlineStr"/>
       <c r="H823" t="inlineStr"/>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr"/>
       <c r="B824" t="inlineStr">
         <is>
-          <t>Contemporary Era</t>
+          <t>Use short names for GBG provinces.</t>
         </is>
       </c>
       <c r="C824" t="inlineStr">
         <is>
-          <t>Hedendaagse tijdperk</t>
+          <t>Gebruik korte namen voor GBG-provincies.</t>
         </is>
       </c>
       <c r="D824" t="inlineStr"/>
       <c r="E824" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F824" t="inlineStr">
         <is>
-          <t>.Eras.12</t>
+          <t>.Boxes.Infobox.Settings.GbgProvShortName</t>
         </is>
       </c>
       <c r="G824" t="inlineStr"/>
       <c r="H824" t="inlineStr"/>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr"/>
       <c r="B825" t="inlineStr">
         <is>
-          <t>Displays a tool that suggests buildings to collect after collecting your Blue Galaxy</t>
+          <t>Daily Production</t>
         </is>
       </c>
       <c r="C825" t="inlineStr">
         <is>
-          <t>Toon een tool die suggesties doet welke gebouwen je moet oogsten na het oogsten van je Blauwe Melkweg</t>
+          <t>Dagelijkse Productie</t>
         </is>
       </c>
       <c r="D825" t="inlineStr"/>
       <c r="E825" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F825" t="inlineStr">
         <is>
-          <t>.Settings.ShowBlueGalaxyHelper.Desc</t>
+          <t>.Boxes.PlayerProfile.DailyProduction</t>
         </is>
       </c>
       <c r="G825" t="inlineStr"/>
       <c r="H825" t="inlineStr"/>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr"/>
       <c r="B826" t="inlineStr">
         <is>
-          <t>Scouting Cost</t>
+          <t>Advice settings</t>
         </is>
       </c>
       <c r="C826" t="inlineStr">
         <is>
-          <t>Verkenningskosten</t>
+          <t>Adviesinstellingen</t>
         </is>
       </c>
       <c r="D826" t="inlineStr"/>
       <c r="E826" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F826" t="inlineStr">
         <is>
-          <t>.Boxes.scoutingTimes.ScoutingCost</t>
+          <t>.Settings.ShowArmyAdvice.Button</t>
         </is>
       </c>
       <c r="G826" t="inlineStr"/>
       <c r="H826" t="inlineStr"/>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr"/>
       <c r="B827" t="inlineStr">
         <is>
-          <t>Display Blue Galaxy Helper</t>
+          <t>off</t>
         </is>
       </c>
       <c r="C827" t="inlineStr">
         <is>
-          <t>Toon Blauwe Melkweghulp</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="D827" t="inlineStr"/>
       <c r="E827" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F827" t="inlineStr">
         <is>
-          <t>.Settings.ShowBlueGalaxyHelper.Title</t>
+          <t>.Boxes.Outpost.tileNotPlanned</t>
         </is>
       </c>
       <c r="G827" t="inlineStr"/>
       <c r="H827" t="inlineStr"/>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr"/>
       <c r="B828" t="inlineStr">
         <is>
-          <t>HQ placed</t>
+          <t>play only current era</t>
         </is>
       </c>
       <c r="C828" t="inlineStr">
         <is>
-          <t>HQ verplaatst</t>
+          <t>speel alleen huidig tijdperk</t>
         </is>
       </c>
       <c r="D828" t="inlineStr"/>
       <c r="E828" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F828" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.headquarter_placed</t>
+          <t>.Boxes.BetterMusic.CurrentEra</t>
         </is>
       </c>
       <c r="G828" t="inlineStr"/>
       <c r="H828" t="inlineStr"/>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr"/>
       <c r="B829" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/blue-galaxy</t>
-[...2 lines deleted...]
-      <c r="C829" t="inlineStr"/>
+          <t>Technology (Tech) Tree</t>
+        </is>
+      </c>
+      <c r="C829" t="inlineStr">
+        <is>
+          <t>Technologieën</t>
+        </is>
+      </c>
       <c r="D829" t="inlineStr"/>
       <c r="E829" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F829" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.HelpLink</t>
+          <t>.Menu.Technologies.Title</t>
         </is>
       </c>
       <c r="G829" t="inlineStr"/>
       <c r="H829" t="inlineStr"/>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr"/>
       <c r="B830" t="inlineStr">
         <is>
-          <t>Decorations</t>
+          <t>ME</t>
         </is>
       </c>
       <c r="C830" t="inlineStr">
         <is>
-          <t>Decoraties</t>
+          <t>MT</t>
         </is>
       </c>
       <c r="D830" t="inlineStr"/>
       <c r="E830" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F830" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.decoration</t>
+          <t>.Eras.10.short</t>
         </is>
       </c>
       <c r="G830" t="inlineStr"/>
       <c r="H830" t="inlineStr"/>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr"/>
       <c r="B831" t="inlineStr">
         <is>
-          <t>QI Player list</t>
-[...2 lines deleted...]
-      <c r="C831" t="inlineStr"/>
+          <t>Increase/decrease graph</t>
+        </is>
+      </c>
+      <c r="C831" t="inlineStr">
+        <is>
+          <t>op/aflopende grafiek</t>
+        </is>
+      </c>
       <c r="D831" t="inlineStr"/>
       <c r="E831" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F831" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowQIPlayerInfo</t>
+          <t>.Boxes.Stats.BtnChartTypeTitle.delta</t>
         </is>
       </c>
       <c r="G831" t="inlineStr"/>
       <c r="H831" t="inlineStr"/>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr"/>
       <c r="B832" t="inlineStr">
         <is>
-          <t>Are you sure you want to delete this?</t>
+          <t>FP to level up</t>
         </is>
       </c>
       <c r="C832" t="inlineStr">
         <is>
-          <t>Weet je zeker dat je dit wil verwijderen?</t>
+          <t>FP voor volgend level</t>
         </is>
       </c>
       <c r="D832" t="inlineStr"/>
       <c r="E832" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F832" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ConfirmDelete</t>
+          <t>.Boxes.GuildMemberStat.FpForLevelUp</t>
         </is>
       </c>
       <c r="G832" t="inlineStr"/>
       <c r="H832" t="inlineStr"/>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr"/>
       <c r="B833" t="inlineStr">
         <is>
-          <t>Relative time</t>
-[...2 lines deleted...]
-      <c r="C833" t="inlineStr"/>
+          <t>Please open the Market console first (T)</t>
+        </is>
+      </c>
+      <c r="C833" t="inlineStr">
+        <is>
+          <t>Open aub eerst het Markt scherm (T)</t>
+        </is>
+      </c>
       <c r="D833" t="inlineStr"/>
       <c r="E833" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F833" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.RelativeTime</t>
+          <t>.Menu.MarketOffers.Warning</t>
         </is>
       </c>
       <c r="G833" t="inlineStr"/>
       <c r="H833" t="inlineStr"/>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr"/>
       <c r="B834" t="inlineStr">
         <is>
-          <t>Castle System daily reward</t>
+          <t>Military</t>
         </is>
       </c>
       <c r="C834" t="inlineStr">
         <is>
-          <t>Kasteel Systeem dagelijkse beloning</t>
+          <t>Militaire Gebouwen</t>
         </is>
       </c>
       <c r="D834" t="inlineStr"/>
       <c r="E834" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F834" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.castle_system_daily_reward_chest</t>
+          <t>.Boxes.Productions.Headings.military</t>
         </is>
       </c>
       <c r="G834" t="inlineStr"/>
       <c r="H834" t="inlineStr"/>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr"/>
       <c r="B835" t="inlineStr">
         <is>
-          <t>Quest name</t>
+          <t>Background Music</t>
         </is>
       </c>
       <c r="C835" t="inlineStr">
         <is>
-          <t>Opdracht naam</t>
+          <t>Achtergrondmuziek</t>
         </is>
       </c>
       <c r="D835" t="inlineStr"/>
       <c r="E835" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F835" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.Table.Quest</t>
+          <t>.Menu.Music.Title</t>
         </is>
       </c>
       <c r="G835" t="inlineStr"/>
       <c r="H835" t="inlineStr"/>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr"/>
       <c r="B836" t="inlineStr">
         <is>
-          <t>St. Patrick's Day Event Task</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="C836" t="inlineStr">
         <is>
-          <t>St. Patrick's Dag Evenement Taak</t>
+          <t>Rechts</t>
         </is>
       </c>
       <c r="D836" t="inlineStr"/>
       <c r="E836" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F836" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.st_patricks_event_task_reward</t>
+          <t>.Menu.RightBar</t>
         </is>
       </c>
       <c r="G836" t="inlineStr"/>
       <c r="H836" t="inlineStr"/>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr"/>
       <c r="B837" t="inlineStr">
         <is>
-          <t>Message</t>
+          <t>last update</t>
         </is>
       </c>
       <c r="C837" t="inlineStr">
         <is>
-          <t>Bericht</t>
+          <t>laatst bijgewerkt</t>
         </is>
       </c>
       <c r="D837" t="inlineStr"/>
       <c r="E837" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F837" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterMessage</t>
+          <t>.Boxes.GuildMemberStat.LastUpdate</t>
         </is>
       </c>
       <c r="G837" t="inlineStr"/>
       <c r="H837" t="inlineStr"/>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr"/>
       <c r="B838" t="inlineStr">
         <is>
-          <t>Top 5</t>
+          <t>https://docs.foe-helper.com/english/module/blue-galaxy</t>
         </is>
       </c>
       <c r="C838" t="inlineStr"/>
       <c r="D838" t="inlineStr"/>
       <c r="E838" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F838" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Fifth</t>
+          <t>.Boxes.BlueGalaxy.HelpLink</t>
         </is>
       </c>
       <c r="G838" t="inlineStr"/>
       <c r="H838" t="inlineStr"/>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr"/>
       <c r="B839" t="inlineStr">
         <is>
-          <t>vertical</t>
+          <t>Building Upgrade Costs</t>
         </is>
       </c>
       <c r="C839" t="inlineStr">
         <is>
-          <t>verticaal</t>
+          <t>Gebouw upgrade kosten</t>
         </is>
       </c>
       <c r="D839" t="inlineStr"/>
       <c r="E839" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F839" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.Vertical</t>
+          <t>.Boxes.idleGame.BuildingUpgrades</t>
         </is>
       </c>
       <c r="G839" t="inlineStr"/>
       <c r="H839" t="inlineStr"/>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr"/>
       <c r="B840" t="inlineStr">
         <is>
-          <t>Sector conquered</t>
+          <t>beach</t>
         </is>
       </c>
       <c r="C840" t="inlineStr">
         <is>
-          <t>Sector veroverd</t>
+          <t>strand</t>
         </is>
       </c>
       <c r="D840" t="inlineStr"/>
       <c r="E840" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F840" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.sector_conquered</t>
+          <t>.Boxes.GvGMap.Sector.Terrain_beach</t>
         </is>
       </c>
       <c r="G840" t="inlineStr"/>
       <c r="H840" t="inlineStr"/>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr"/>
       <c r="B841" t="inlineStr">
         <is>
-          <t>Neighbours</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C841" t="inlineStr">
         <is>
-          <t>Buren</t>
+          <t>Gebouwen</t>
         </is>
       </c>
       <c r="D841" t="inlineStr"/>
       <c r="E841" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F841" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.SelectPlayerGroupNeighbor</t>
+          <t>.Boxes.CityMap.Building</t>
         </is>
       </c>
       <c r="G841" t="inlineStr"/>
       <c r="H841" t="inlineStr"/>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr"/>
       <c r="B842" t="inlineStr">
         <is>
-          <t>Edit Alert</t>
+          <t>Inactive</t>
         </is>
       </c>
       <c r="C842" t="inlineStr">
         <is>
-          <t>Wijzig melding</t>
+          <t>Gedeactiveerd</t>
         </is>
       </c>
       <c r="D842" t="inlineStr"/>
       <c r="E842" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F842" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.EditAlert</t>
+          <t>.Boxes.Settings.Inactive</t>
         </is>
       </c>
       <c r="G842" t="inlineStr"/>
       <c r="H842" t="inlineStr"/>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr"/>
       <c r="B843" t="inlineStr">
         <is>
-          <t>Search Building</t>
+          <t>Total keys</t>
         </is>
       </c>
       <c r="C843" t="inlineStr">
         <is>
-          <t>Zoek gebouw</t>
+          <t>Totaal sleutels</t>
         </is>
       </c>
       <c r="D843" t="inlineStr"/>
       <c r="E843" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F843" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.FilterBuildings</t>
+          <t>.Boxes.MergerGame.Keys.anniversary</t>
         </is>
       </c>
       <c r="G843" t="inlineStr"/>
       <c r="H843" t="inlineStr"/>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr"/>
       <c r="B844" t="inlineStr">
         <is>
-          <t>Disabled: Open your Tech Tree first (R)!</t>
+          <t xml:space="preserve">Target Progress for Workers used: </t>
         </is>
       </c>
       <c r="C844" t="inlineStr">
         <is>
-          <t>Gedeactiveerd: Open eerst het onderzoeksmenu!</t>
+          <t xml:space="preserve">Doelvoortgang voor gebruikte werkers: </t>
         </is>
       </c>
       <c r="D844" t="inlineStr"/>
       <c r="E844" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F844" t="inlineStr">
         <is>
-          <t>.Menu.Technologies.Warning</t>
+          <t>.Boxes.MergerGame.EfficiencyTargetProgress.soccer</t>
         </is>
       </c>
       <c r="G844" t="inlineStr"/>
       <c r="H844" t="inlineStr"/>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr"/>
       <c r="B845" t="inlineStr">
         <is>
-          <t>Battle surrendered</t>
+          <t>Should the Infobox open itself automatically once the game loads?</t>
         </is>
       </c>
       <c r="C845" t="inlineStr">
         <is>
-          <t>Slagveld verlaten</t>
+          <t>Moet het venster automatisch openen op het moment dat het spel geladen wordt?</t>
         </is>
       </c>
       <c r="D845" t="inlineStr"/>
       <c r="E845" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F845" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.battleSurrendered</t>
+          <t>.Settings.AutoOpenInfoBox.Desc</t>
         </is>
       </c>
       <c r="G845" t="inlineStr"/>
       <c r="H845" t="inlineStr"/>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr"/>
       <c r="B846" t="inlineStr">
         <is>
-          <t>Fair (at lower stock)</t>
+          <t>Enable sound effects in the extension.</t>
         </is>
       </c>
       <c r="C846" t="inlineStr">
         <is>
-          <t>Eerlijk (bij lage voorraad)</t>
+          <t>Aanzetten geluidseffecten in de extensie.</t>
         </is>
       </c>
       <c r="D846" t="inlineStr"/>
       <c r="E846" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F846" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeFairStock</t>
+          <t>.Settings.EnableSound.Desc</t>
         </is>
       </c>
       <c r="G846" t="inlineStr"/>
       <c r="H846" t="inlineStr"/>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr"/>
       <c r="B847" t="inlineStr">
         <is>
-          <t>How much is expected per FSP-kit?</t>
-[...2 lines deleted...]
-      <c r="C847" t="inlineStr"/>
+          <t>has Progress</t>
+        </is>
+      </c>
+      <c r="C847" t="inlineStr">
+        <is>
+          <t>heeft Voortgang</t>
+        </is>
+      </c>
       <c r="D847" t="inlineStr"/>
       <c r="E847" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F847" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.TitleFSPCalculator</t>
+          <t>.Boxes.findGB.hasProgress</t>
         </is>
       </c>
       <c r="G847" t="inlineStr"/>
       <c r="H847" t="inlineStr"/>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr"/>
       <c r="B848" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __paid__ &lt;small&gt;(Paid)&lt;/small&gt; = __profit__</t>
+          <t>Total</t>
         </is>
       </c>
       <c r="C848" t="inlineStr">
         <is>
-          <t>Beloning = __nettoreward__&lt;small&gt;(netto beloning)&lt;/small&gt; * __arcfactor__%&lt;small&gt;(Arc bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Gestort: __paid__&lt;br&gt;Winst = __bruttoreward__&lt;small&gt;(beloning)&lt;/small&gt; - __paid__&lt;small&gt;(gestort)&lt;/small&gt; = __profit__</t>
+          <t>Nodig</t>
         </is>
       </c>
       <c r="D848" t="inlineStr"/>
       <c r="E848" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F848" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTProfitSelf</t>
+          <t>.Boxes.Outpost.DescRequired</t>
         </is>
       </c>
       <c r="G848" t="inlineStr"/>
       <c r="H848" t="inlineStr"/>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr"/>
       <c r="B849" t="inlineStr">
         <is>
-          <t>Discard</t>
+          <t>Edit Alert</t>
         </is>
       </c>
       <c r="C849" t="inlineStr">
         <is>
-          <t>Verwijder</t>
+          <t>Wijzig melding</t>
         </is>
       </c>
       <c r="D849" t="inlineStr"/>
       <c r="E849" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F849" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Discard</t>
+          <t>.Boxes.Alerts.Form.EditAlert</t>
         </is>
       </c>
       <c r="G849" t="inlineStr"/>
       <c r="H849" t="inlineStr"/>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr"/>
       <c r="B850" t="inlineStr">
         <is>
-          <t>Item Store</t>
-[...2 lines deleted...]
-      <c r="C850" t="inlineStr"/>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day, __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day) and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
+        </is>
+      </c>
+      <c r="C850" t="inlineStr">
+        <is>
+          <t>Het duurt __days__ dagen totdat de investering van __costs__ FP is terugverdient bij een dagelijkse productie van __fpproduction__ FP/dag, __goodsproduction__ goederen/dag (gelijk aan __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/dag) en __attackproduction__ % aanvalsbonus (gelijk aan __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/dag)</t>
+        </is>
+      </c>
       <c r="D850" t="inlineStr"/>
       <c r="E850" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F850" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.item_store</t>
+          <t>.Boxes.GreatBuildings.BreakEvenTTGoodsAttack</t>
         </is>
       </c>
       <c r="G850" t="inlineStr"/>
       <c r="H850" t="inlineStr"/>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr"/>
       <c r="B851" t="inlineStr">
         <is>
-          <t>St. Patrick's Day Event</t>
+          <t>Battle surrendered</t>
         </is>
       </c>
       <c r="C851" t="inlineStr">
         <is>
-          <t>St. Patrick's Day Evenement</t>
+          <t>Slagveld verlaten</t>
         </is>
       </c>
       <c r="D851" t="inlineStr"/>
       <c r="E851" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F851" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.st_patricks_event</t>
+          <t>.Boxes.BattleAssistAAConfig.battleSurrendered</t>
         </is>
       </c>
       <c r="G851" t="inlineStr"/>
       <c r="H851" t="inlineStr"/>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr"/>
       <c r="B852" t="inlineStr">
         <is>
-          <t>Tavern</t>
-[...6 lines deleted...]
-      </c>
+          <t>Delete this preset?</t>
+        </is>
+      </c>
+      <c r="C852" t="inlineStr"/>
       <c r="D852" t="inlineStr"/>
       <c r="E852" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F852" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.TavernVisits</t>
+          <t>.Boxes.ProductionsRating.PresetConfirmDelete</t>
         </is>
       </c>
       <c r="G852" t="inlineStr"/>
       <c r="H852" t="inlineStr"/>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr"/>
       <c r="B853" t="inlineStr">
         <is>
-          <t>There are no buildings in this category.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Save as</t>
+        </is>
+      </c>
+      <c r="C853" t="inlineStr"/>
       <c r="D853" t="inlineStr"/>
       <c r="E853" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F853" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.EmptyList</t>
+          <t>.Boxes.ProductionsRating.PresetSaveAs</t>
         </is>
       </c>
       <c r="G853" t="inlineStr"/>
       <c r="H853" t="inlineStr"/>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr"/>
       <c r="B854" t="inlineStr">
         <is>
-          <t>OF</t>
+          <t>Own FP</t>
         </is>
       </c>
       <c r="C854" t="inlineStr">
         <is>
-          <t>OT</t>
+          <t>Eigen bijdrage</t>
         </is>
       </c>
       <c r="D854" t="inlineStr"/>
       <c r="E854" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F854" t="inlineStr">
         <is>
-          <t>.Eras.16.short</t>
+          <t>.Boxes.OwnpartCalculator.OwnPart</t>
         </is>
       </c>
       <c r="G854" t="inlineStr"/>
       <c r="H854" t="inlineStr"/>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr"/>
       <c r="B855" t="inlineStr">
         <is>
-          <t>Displays and Filters all trades that are in the Market</t>
+          <t>GB Calculator</t>
         </is>
       </c>
       <c r="C855" t="inlineStr">
         <is>
-          <t>Toont en filtert alle handel die op de markt staan</t>
+          <t>Eigen GG FP-calculator</t>
         </is>
       </c>
       <c r="D855" t="inlineStr"/>
       <c r="E855" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F855" t="inlineStr">
         <is>
-          <t>.Menu.Market.Desc</t>
+          <t>.Menu.OwnpartCalculator.Title</t>
         </is>
       </c>
       <c r="G855" t="inlineStr"/>
       <c r="H855" t="inlineStr"/>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr"/>
       <c r="B856" t="inlineStr">
         <is>
-          <t>Ages + No ages + Special</t>
+          <t>Discard</t>
         </is>
       </c>
       <c r="C856" t="inlineStr">
         <is>
-          <t>Tijdperk + Geen tijdperk + Speciaal</t>
+          <t>Verwijder</t>
         </is>
       </c>
       <c r="D856" t="inlineStr"/>
       <c r="E856" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F856" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnAllTittle</t>
+          <t>.Boxes.Alerts.Form.Discard</t>
         </is>
       </c>
       <c r="G856" t="inlineStr"/>
       <c r="H856" t="inlineStr"/>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr"/>
       <c r="B857" t="inlineStr">
         <is>
-          <t>Type</t>
-[...6 lines deleted...]
-      </c>
+          <t>Missing or broken values? Please activate all needed information in the efficiency rating.</t>
+        </is>
+      </c>
+      <c r="C857" t="inlineStr"/>
       <c r="D857" t="inlineStr"/>
       <c r="E857" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F857" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Type</t>
+          <t>.Boxes.PlayerProfile.OtherPlayerTroubleshooting</t>
         </is>
       </c>
       <c r="G857" t="inlineStr"/>
       <c r="H857" t="inlineStr"/>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr"/>
       <c r="B858" t="inlineStr">
         <is>
-          <t>buildings total</t>
+          <t>Siege damaged</t>
         </is>
       </c>
       <c r="C858" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aantal Gebouwen: </t>
+          <t>Belegering beschadigd</t>
         </is>
       </c>
       <c r="D858" t="inlineStr"/>
       <c r="E858" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F858" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.BuildingsAmount</t>
+          <t>.Boxes.GvGMap.Log.siege_damaged</t>
         </is>
       </c>
       <c r="G858" t="inlineStr"/>
       <c r="H858" t="inlineStr"/>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr"/>
       <c r="B859" t="inlineStr">
         <is>
-          <t>Auto</t>
+          <t>This file cannot be processed or is not in the correct format.</t>
         </is>
       </c>
       <c r="C859" t="inlineStr">
         <is>
-          <t>Auto</t>
+          <t>Dit bestand kan niet worden verwerkt of is niet in het juiste formaat.</t>
         </is>
       </c>
       <c r="D859" t="inlineStr"/>
       <c r="E859" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F859" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Auto</t>
+          <t>.Boxes.DBExport.ImportFileError</t>
         </is>
       </c>
       <c r="G859" t="inlineStr"/>
       <c r="H859" t="inlineStr"/>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr"/>
       <c r="B860" t="inlineStr">
         <is>
-          <t>Reset</t>
+          <t>Goods from Venus are not included. Please visit your Venus Outpost and open the box again</t>
         </is>
       </c>
       <c r="C860" t="inlineStr">
         <is>
-          <t>Reset</t>
+          <t>Exclusief goederen van Venus zijn. Ga naar je Venus nederzetting en open dit venster opnieuw</t>
         </is>
       </c>
       <c r="D860" t="inlineStr"/>
       <c r="E860" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F860" t="inlineStr">
         <is>
-          <t>.General.Reset</t>
+          <t>.Boxes.Productions.NoVenusDataWarning</t>
         </is>
       </c>
       <c r="G860" t="inlineStr"/>
       <c r="H860" t="inlineStr"/>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr"/>
       <c r="B861" t="inlineStr">
         <is>
-          <t>Total keys</t>
+          <t>Search Building</t>
         </is>
       </c>
       <c r="C861" t="inlineStr">
         <is>
-          <t>Totaal sleutels</t>
+          <t>Zoek gebouw</t>
         </is>
       </c>
       <c r="D861" t="inlineStr"/>
       <c r="E861" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F861" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Keys.anniversary</t>
+          <t>.Boxes.CityMap.FilterBuildings</t>
         </is>
       </c>
       <c r="G861" t="inlineStr"/>
       <c r="H861" t="inlineStr"/>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr"/>
       <c r="B862" t="inlineStr">
         <is>
-          <t>Space Carrier - Diplomatic Gift</t>
+          <t>Language</t>
         </is>
       </c>
       <c r="C862" t="inlineStr">
         <is>
-          <t>Ruimtevrachtschip - Diplomatiek Geschenk</t>
+          <t>Taal</t>
         </is>
       </c>
       <c r="D862" t="inlineStr"/>
       <c r="E862" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F862" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.diplomaticGifts</t>
+          <t>.Settings.Entry.ChangeLanguage</t>
         </is>
       </c>
       <c r="G862" t="inlineStr"/>
       <c r="H862" t="inlineStr"/>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr"/>
       <c r="B863" t="inlineStr">
         <is>
-          <t>This is the position you have chosen.&lt;br&gt;Before you test the next position, wait until this message disappears.</t>
+          <t>Updates the 'GB calculator' for GBs of other players</t>
         </is>
       </c>
       <c r="C863" t="inlineStr">
         <is>
-          <t>Gekozen positie.&lt;br&gt;Wacht tot deze melding verdwijnt voordat je de volgende positie test.</t>
+          <t>Ververst de 'GG rekenmachine' voor GG's van andere spelers</t>
         </is>
       </c>
       <c r="D863" t="inlineStr"/>
       <c r="E863" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F863" t="inlineStr">
         <is>
-          <t>.Settings.NotificationPosition.ToastTestBody</t>
+          <t>.Settings.ShowOwnPartOnAllGBs.Desc</t>
         </is>
       </c>
       <c r="G863" t="inlineStr"/>
       <c r="H863" t="inlineStr"/>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr"/>
       <c r="B864" t="inlineStr">
         <is>
-          <t>ME</t>
+          <t>PME</t>
         </is>
       </c>
       <c r="C864" t="inlineStr">
         <is>
-          <t>MT</t>
+          <t>PMT</t>
         </is>
       </c>
       <c r="D864" t="inlineStr"/>
       <c r="E864" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F864" t="inlineStr">
         <is>
-          <t>.Eras.10.short</t>
+          <t>.Eras.11.short</t>
         </is>
       </c>
       <c r="G864" t="inlineStr"/>
       <c r="H864" t="inlineStr"/>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr"/>
       <c r="B865" t="inlineStr">
         <is>
-          <t>Flying Island - Shards</t>
+          <t>Guild supporting buildings</t>
         </is>
       </c>
       <c r="C865" t="inlineStr">
         <is>
-          <t>Vliegend Eiland - Scherven</t>
+          <t>Gilde ondersteunende gebouwen</t>
         </is>
       </c>
       <c r="D865" t="inlineStr"/>
       <c r="E865" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F865" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.shards</t>
+          <t>.Boxes.GuildMemberStat.GuildSupportBuildings</t>
         </is>
       </c>
       <c r="G865" t="inlineStr"/>
       <c r="H865" t="inlineStr"/>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr"/>
       <c r="B866" t="inlineStr">
         <is>
-          <t>Displays when your friends, guild members or neighbours last motivated, polished, attacked, plundered, etc your buildings</t>
+          <t>Auctions</t>
         </is>
       </c>
       <c r="C866" t="inlineStr">
         <is>
-          <t>Toont wanneer je vrienden, gildeleden of buren voor het laatst je gebouwen hebben gemotiveerd, opgeknapt, aangevallen, geplunderd, enz</t>
+          <t>Veilingen</t>
         </is>
       </c>
       <c r="D866" t="inlineStr"/>
       <c r="E866" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F866" t="inlineStr">
         <is>
-          <t>.Menu.Moppelhelper.Desc</t>
+          <t>.Settings.Auctions.Title</t>
         </is>
       </c>
       <c r="G866" t="inlineStr"/>
       <c r="H866" t="inlineStr"/>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr"/>
       <c r="B867" t="inlineStr">
         <is>
-          <t>Calendar Completion</t>
+          <t>PvP Arena Rewards</t>
         </is>
       </c>
       <c r="C867" t="inlineStr">
         <is>
-          <t>Kalender Voltooiing</t>
+          <t>PvP Arena Beloningen</t>
         </is>
       </c>
       <c r="D867" t="inlineStr"/>
       <c r="E867" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F867" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.reward_calendar_completion</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.pvp_arena</t>
         </is>
       </c>
       <c r="G867" t="inlineStr"/>
       <c r="H867" t="inlineStr"/>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr"/>
       <c r="B868" t="inlineStr">
         <is>
-          <t>Secure</t>
-[...6 lines deleted...]
-      </c>
+          <t>2-lane road required</t>
+        </is>
+      </c>
+      <c r="C868" t="inlineStr"/>
       <c r="D868" t="inlineStr"/>
       <c r="E868" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F868" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Lock</t>
+          <t>.Boxes.Tooltip.Building.road2</t>
         </is>
       </c>
       <c r="G868" t="inlineStr"/>
       <c r="H868" t="inlineStr"/>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr"/>
       <c r="B869" t="inlineStr">
         <is>
-          <t>show progress filter</t>
-[...6 lines deleted...]
-      </c>
+          <t>QI Overview</t>
+        </is>
+      </c>
+      <c r="C869" t="inlineStr"/>
       <c r="D869" t="inlineStr"/>
       <c r="E869" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F869" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowProgressFilter</t>
+          <t>.Boxes.QiProgress.Title</t>
         </is>
       </c>
       <c r="G869" t="inlineStr"/>
       <c r="H869" t="inlineStr"/>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr"/>
       <c r="B870" t="inlineStr">
         <is>
-          <t>Filters all members with existing new progress.</t>
+          <t>If an incident is displayed to be on a two-lane road, such a road must be built in order to be able to collect the reward!</t>
         </is>
       </c>
       <c r="C870" t="inlineStr">
         <is>
-          <t>Filtert alle leden met nieuwe activiteit.</t>
+          <t>Als een incident op een 2-baans weg wordt aangegeven moet er wel een 2-baans weg gebouwd zijn om deze te kunnen inzamelen!</t>
         </is>
       </c>
       <c r="D870" t="inlineStr"/>
       <c r="E870" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F870" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ProgressFilterDesc</t>
+          <t>.Boxes.HiddenRewards.twolaneWarning</t>
         </is>
       </c>
       <c r="G870" t="inlineStr"/>
       <c r="H870" t="inlineStr"/>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr"/>
       <c r="B871" t="inlineStr">
         <is>
-          <t>Sum</t>
+          <t>Treasure Daily</t>
         </is>
       </c>
       <c r="C871" t="inlineStr">
         <is>
-          <t>Som</t>
+          <t>Goederen - Dagelijks</t>
         </is>
       </c>
       <c r="D871" t="inlineStr"/>
       <c r="E871" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F871" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.ModeSum</t>
+          <t>.Boxes.Stats.BtnSource.statsTreasurePlayerD</t>
         </is>
       </c>
       <c r="G871" t="inlineStr"/>
       <c r="H871" t="inlineStr"/>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr"/>
       <c r="B872" t="inlineStr">
         <is>
-          <t>Daily castle points</t>
+          <t>NEVER</t>
         </is>
       </c>
       <c r="C872" t="inlineStr">
         <is>
-          <t>Dagelijkse kasteelpunten</t>
+          <t>NOOIT</t>
         </is>
       </c>
       <c r="D872" t="inlineStr"/>
       <c r="E872" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F872" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.DailyCastlePoints</t>
+          <t>.Boxes.MoppelHelper.Never</t>
         </is>
       </c>
       <c r="G872" t="inlineStr"/>
       <c r="H872" t="inlineStr"/>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr"/>
       <c r="B873" t="inlineStr">
         <is>
-          <t>export last</t>
+          <t>Displays guild treasury export log tool when opening the Guild Treasury Log window</t>
         </is>
       </c>
       <c r="C873" t="inlineStr">
         <is>
-          <t>Exporteer vorige</t>
+          <t>Toont de Gildechat export log tool wanneer het Gildeschat Log venster wordt geopend</t>
         </is>
       </c>
       <c r="D873" t="inlineStr"/>
       <c r="E873" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F873" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.ExportLast</t>
+          <t>.Settings.ShowGuildTreasuryLogExport.Desc</t>
         </is>
       </c>
       <c r="G873" t="inlineStr"/>
       <c r="H873" t="inlineStr"/>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr"/>
       <c r="B874" t="inlineStr">
         <is>
-          <t>Delta</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="C874" t="inlineStr">
         <is>
-          <t>Verschil</t>
+          <t>Kopieer waarden</t>
         </is>
       </c>
       <c r="D874" t="inlineStr"/>
       <c r="E874" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F874" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartType.delta</t>
+          <t>.Boxes.OwnpartCalculator.CopyValues</t>
         </is>
       </c>
       <c r="G874" t="inlineStr"/>
       <c r="H874" t="inlineStr"/>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr"/>
       <c r="B875" t="inlineStr">
         <is>
-          <t>Task Reward</t>
+          <t>World:</t>
         </is>
       </c>
       <c r="C875" t="inlineStr">
         <is>
-          <t>Taak Beloning</t>
+          <t>Wereld:</t>
         </is>
       </c>
       <c r="D875" t="inlineStr"/>
       <c r="E875" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F875" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.task_reward</t>
+          <t>.Settings.Version.World</t>
         </is>
       </c>
       <c r="G875" t="inlineStr"/>
       <c r="H875" t="inlineStr"/>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr"/>
       <c r="B876" t="inlineStr">
         <is>
-          <t>Goods boost</t>
+          <t>Rename</t>
         </is>
       </c>
       <c r="C876" t="inlineStr"/>
       <c r="D876" t="inlineStr"/>
       <c r="E876" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F876" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.goods_boost</t>
+          <t>.Boxes.ProductionsRating.PresetRename</t>
         </is>
       </c>
       <c r="G876" t="inlineStr"/>
       <c r="H876" t="inlineStr"/>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr"/>
       <c r="B877" t="inlineStr">
         <is>
-          <t>???</t>
-[...6 lines deleted...]
-      </c>
+          <t>per Era</t>
+        </is>
+      </c>
+      <c r="C877" t="inlineStr"/>
       <c r="D877" t="inlineStr"/>
       <c r="E877" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F877" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.OptionalColumns</t>
+          <t>.Boxes.Tooltip.Building.perEra</t>
         </is>
       </c>
       <c r="G877" t="inlineStr"/>
       <c r="H877" t="inlineStr"/>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr"/>
       <c r="B878" t="inlineStr">
         <is>
-          <t>Inactivity</t>
+          <t>Negotiations</t>
         </is>
       </c>
       <c r="C878" t="inlineStr">
         <is>
-          <t>Inactiviteit</t>
+          <t>Onderhandelingen</t>
         </is>
       </c>
       <c r="D878" t="inlineStr"/>
       <c r="E878" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F878" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Inactivity</t>
+          <t>.Boxes.GuildMemberStat.Negotiations</t>
         </is>
       </c>
       <c r="G878" t="inlineStr"/>
       <c r="H878" t="inlineStr"/>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr"/>
       <c r="B879" t="inlineStr">
         <is>
-          <t>Copy</t>
-[...2 lines deleted...]
-      <c r="C879" t="inlineStr"/>
+          <t>export data</t>
+        </is>
+      </c>
+      <c r="C879" t="inlineStr">
+        <is>
+          <t>exporteer data</t>
+        </is>
+      </c>
       <c r="D879" t="inlineStr"/>
       <c r="E879" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F879" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetCopySuffix</t>
+          <t>.Boxes.DBExport.ExportData</t>
         </is>
       </c>
       <c r="G879" t="inlineStr"/>
       <c r="H879" t="inlineStr"/>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr"/>
       <c r="B880" t="inlineStr">
         <is>
-          <t>Hide missing parts</t>
-[...6 lines deleted...]
-      </c>
+          <t>&lt;strong&gt;__id__&lt;/strong&gt; was completed by __player__.</t>
+        </is>
+      </c>
+      <c r="C880" t="inlineStr"/>
       <c r="D880" t="inlineStr"/>
       <c r="E880" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F880" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.TripleStateButton2</t>
+          <t>.Boxes.Infobox.Messages.QINodeFinished</t>
         </is>
       </c>
       <c r="G880" t="inlineStr"/>
       <c r="H880" t="inlineStr"/>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr"/>
       <c r="B881" t="inlineStr">
         <is>
-          <t>Friend</t>
+          <t>Good</t>
         </is>
       </c>
       <c r="C881" t="inlineStr">
         <is>
-          <t>Vriend</t>
+          <t>Goed</t>
         </is>
       </c>
       <c r="D881" t="inlineStr"/>
       <c r="E881" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F881" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ContentHeadIsFriend</t>
+          <t>.General.Good</t>
         </is>
       </c>
       <c r="G881" t="inlineStr"/>
       <c r="H881" t="inlineStr"/>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr"/>
       <c r="B882" t="inlineStr">
         <is>
-          <t>Export</t>
+          <t>Battles</t>
         </is>
       </c>
       <c r="C882" t="inlineStr">
         <is>
-          <t>Exporteer</t>
+          <t>Gevechten</t>
         </is>
       </c>
       <c r="D882" t="inlineStr"/>
       <c r="E882" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F882" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Export</t>
+          <t>.Boxes.Castle.Battles</t>
         </is>
       </c>
       <c r="G882" t="inlineStr"/>
       <c r="H882" t="inlineStr"/>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr"/>
       <c r="B883" t="inlineStr">
         <is>
-          <t>Guild Power</t>
+          <t>Testing</t>
         </is>
       </c>
       <c r="C883" t="inlineStr">
         <is>
-          <t>Gildemacht</t>
+          <t>Testen</t>
         </is>
       </c>
       <c r="D883" t="inlineStr"/>
       <c r="E883" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F883" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.clan_power_production</t>
+          <t>.Boxes.Discord.TestEntry</t>
         </is>
       </c>
       <c r="G883" t="inlineStr"/>
       <c r="H883" t="inlineStr"/>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr"/>
       <c r="B884" t="inlineStr">
         <is>
-          <t>Displays various Event Assitants, when a supported event window is opened.</t>
+          <t>Version</t>
         </is>
       </c>
       <c r="C884" t="inlineStr">
         <is>
-          <t>Toont verschillende assistenten voor de beste prijzenkans voor een evenement als een ondersteunt eventscherm wordt geopend.</t>
+          <t>Versie</t>
         </is>
       </c>
       <c r="D884" t="inlineStr"/>
       <c r="E884" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F884" t="inlineStr">
         <is>
-          <t>.Settings.ShowEventChest.Desc</t>
+          <t>.Settings.Version.Title</t>
         </is>
       </c>
       <c r="G884" t="inlineStr"/>
       <c r="H884" t="inlineStr"/>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr"/>
       <c r="B885" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/stats</t>
+          <t>Only Affordable Offers</t>
         </is>
       </c>
       <c r="C885" t="inlineStr">
         <is>
-          <t>https://foe-helper.com/docs/en/statistics/</t>
+          <t>Alleen haalbare aanbiedingen</t>
         </is>
       </c>
       <c r="D885" t="inlineStr"/>
       <c r="E885" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F885" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.HelpLink</t>
+          <t>.Boxes.Market.OnlyAffordable</t>
         </is>
       </c>
       <c r="G885" t="inlineStr"/>
       <c r="H885" t="inlineStr"/>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr"/>
       <c r="B886" t="inlineStr">
         <is>
-          <t>delete data older than</t>
+          <t>The game will now reload with the imported settings.</t>
         </is>
       </c>
       <c r="C886" t="inlineStr">
         <is>
-          <t>verwijder data ouder dan</t>
+          <t>Het spel zal nu opnieuw opstarten met de geïmporteerde instellingen.</t>
         </is>
       </c>
       <c r="D886" t="inlineStr"/>
       <c r="E886" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F886" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.DeleteDataOlderThan</t>
+          <t>.Settings.ExportImport.Reload</t>
         </is>
       </c>
       <c r="G886" t="inlineStr"/>
       <c r="H886" t="inlineStr"/>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr"/>
       <c r="B887" t="inlineStr">
         <is>
-          <t>Pick Dates</t>
+          <t>week</t>
         </is>
       </c>
       <c r="C887" t="inlineStr">
         <is>
-          <t>Kies Data</t>
+          <t>week</t>
         </is>
       </c>
       <c r="D887" t="inlineStr"/>
       <c r="E887" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F887" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.DatePicker</t>
+          <t>.Boxes.GexStat.Week</t>
         </is>
       </c>
       <c r="G887" t="inlineStr"/>
       <c r="H887" t="inlineStr"/>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr"/>
       <c r="B888" t="inlineStr">
         <is>
-          <t>Calendar</t>
+          <t>Incidents</t>
         </is>
       </c>
       <c r="C888" t="inlineStr">
         <is>
-          <t>Kalender</t>
+          <t>Incidenten</t>
         </is>
       </c>
       <c r="D888" t="inlineStr"/>
       <c r="E888" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F888" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.reward_calendar</t>
+          <t>.Boxes.Stats.Rewards.Source.hidden_reward</t>
         </is>
       </c>
       <c r="G888" t="inlineStr"/>
       <c r="H888" t="inlineStr"/>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr"/>
       <c r="B889" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>Progress</t>
         </is>
       </c>
       <c r="C889" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>Vooruitgang</t>
         </is>
       </c>
       <c r="D889" t="inlineStr"/>
       <c r="E889" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F889" t="inlineStr">
         <is>
-          <t>.Eras.0.short</t>
+          <t>.Boxes.GuildFights.Progress</t>
         </is>
       </c>
       <c r="G889" t="inlineStr"/>
       <c r="H889" t="inlineStr"/>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr"/>
       <c r="B890" t="inlineStr">
         <is>
-          <t>Cost/Step</t>
+          <t>Site</t>
         </is>
       </c>
       <c r="C890" t="inlineStr">
         <is>
-          <t>Kosten/Stap</t>
+          <t>Site</t>
         </is>
       </c>
       <c r="D890" t="inlineStr"/>
       <c r="E890" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F890" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.CostPerStep</t>
+          <t>.Boxes.Notice.NewSide</t>
         </is>
       </c>
       <c r="G890" t="inlineStr"/>
       <c r="H890" t="inlineStr"/>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr"/>
       <c r="B891" t="inlineStr">
         <is>
-          <t>Space Age Mars</t>
-[...6 lines deleted...]
-      </c>
+          <t>Game Play</t>
+        </is>
+      </c>
+      <c r="C891" t="inlineStr"/>
       <c r="D891" t="inlineStr"/>
       <c r="E891" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F891" t="inlineStr">
         <is>
-          <t>.Eras.18</t>
+          <t>.Boxes.PlayerProfile.GamePlay</t>
         </is>
       </c>
       <c r="G891" t="inlineStr"/>
       <c r="H891" t="inlineStr"/>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr"/>
       <c r="B892" t="inlineStr">
         <is>
-          <t>Required</t>
+          <t>Battles</t>
         </is>
       </c>
       <c r="C892" t="inlineStr">
         <is>
-          <t>Aantal</t>
+          <t>Gevechten</t>
         </is>
       </c>
       <c r="D892" t="inlineStr"/>
       <c r="E892" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F892" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.DescRequired</t>
+          <t>.Boxes.GuildMemberStat.Battles</t>
         </is>
       </c>
       <c r="G892" t="inlineStr"/>
       <c r="H892" t="inlineStr"/>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr"/>
       <c r="B893" t="inlineStr">
         <is>
-          <t>Create New Alert</t>
-[...6 lines deleted...]
-      </c>
+          <t>Show QI round selector</t>
+        </is>
+      </c>
+      <c r="C893" t="inlineStr"/>
       <c r="D893" t="inlineStr"/>
       <c r="E893" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F893" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.CreateNewAlert</t>
+          <t>.Boxes.QiProgress.ShowRoundSelector</t>
         </is>
       </c>
       <c r="G893" t="inlineStr"/>
       <c r="H893" t="inlineStr"/>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr"/>
       <c r="B894" t="inlineStr">
         <is>
-          <t>Infobox</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="C894" t="inlineStr">
         <is>
-          <t>Infovenster</t>
+          <t>Ja</t>
         </is>
       </c>
       <c r="D894" t="inlineStr"/>
       <c r="E894" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F894" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Title</t>
+          <t>.Boxes.GuildMemberStat.ConfirmYes</t>
         </is>
       </c>
       <c r="G894" t="inlineStr"/>
       <c r="H894" t="inlineStr"/>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr"/>
       <c r="B895" t="inlineStr">
         <is>
-          <t>GitHub: for more technical bug reports, concrete ideas and helping with development.</t>
+          <t>Factories</t>
         </is>
       </c>
       <c r="C895" t="inlineStr">
         <is>
-          <t>GitHub: voor meer technische fouten, concrete ideeën en helpen met de ontwikkeling.</t>
+          <t>Fabrieken</t>
         </is>
       </c>
       <c r="D895" t="inlineStr"/>
       <c r="E895" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F895" t="inlineStr">
         <is>
-          <t>.Settings.Help.Github</t>
+          <t>.Boxes.idleGame.Production.StPat</t>
         </is>
       </c>
       <c r="G895" t="inlineStr"/>
       <c r="H895" t="inlineStr"/>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr"/>
       <c r="B896" t="inlineStr">
         <is>
-          <t>Heavy Unit</t>
+          <t>Delete site</t>
         </is>
       </c>
       <c r="C896" t="inlineStr">
         <is>
-          <t>Zware Eenheid</t>
+          <t>Verwijder site</t>
         </is>
       </c>
       <c r="D896" t="inlineStr"/>
       <c r="E896" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F896" t="inlineStr">
         <is>
-          <t>.Boxes.Units.heavy_melee</t>
+          <t>.Boxes.Notice.DeleteItem</t>
         </is>
       </c>
       <c r="G896" t="inlineStr"/>
       <c r="H896" t="inlineStr"/>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr"/>
       <c r="B897" t="inlineStr">
         <is>
-          <t>TE</t>
+          <t>Guild Treasury - Hourly</t>
         </is>
       </c>
       <c r="C897" t="inlineStr">
         <is>
-          <t>MT</t>
+          <t>Gildekas - p/uur</t>
         </is>
       </c>
       <c r="D897" t="inlineStr"/>
       <c r="E897" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F897" t="inlineStr">
         <is>
-          <t>.Eras.13.short</t>
+          <t>.Boxes.Stats.SourceTitle.statsTreasureClanH</t>
         </is>
       </c>
       <c r="G897" t="inlineStr"/>
       <c r="H897" t="inlineStr"/>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr"/>
       <c r="B898" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>in</t>
         </is>
       </c>
       <c r="C898" t="inlineStr">
         <is>
-          <t>Alles</t>
+          <t>in</t>
         </is>
       </c>
       <c r="D898" t="inlineStr"/>
       <c r="E898" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F898" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Tabs.AllFights</t>
+          <t>.Boxes.GuildFights.Count</t>
         </is>
       </c>
       <c r="G898" t="inlineStr"/>
       <c r="H898" t="inlineStr"/>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr"/>
       <c r="B899" t="inlineStr">
         <is>
-          <t>Active Recurring Quest (RQs):</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="C899" t="inlineStr">
         <is>
-          <t>Actieve herhalingsmissie:</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="D899" t="inlineStr"/>
       <c r="E899" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F899" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.ActiveRecurringQuest</t>
+          <t>.Boxes.Infobox.FilterGex</t>
         </is>
       </c>
       <c r="G899" t="inlineStr"/>
       <c r="H899" t="inlineStr"/>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr"/>
       <c r="B900" t="inlineStr">
         <is>
-          <t>QI Round</t>
-[...2 lines deleted...]
-      <c r="C900" t="inlineStr"/>
+          <t>This is not a valid token. Please check your input!</t>
+        </is>
+      </c>
+      <c r="C900" t="inlineStr">
+        <is>
+          <t>Dit is geen geldige token. Controleer je invoer!</t>
+        </is>
+      </c>
       <c r="D900" t="inlineStr"/>
       <c r="E900" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F900" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.QiRound</t>
+          <t>.Boxes.Settings.ApiTokenLengthWrongBody</t>
         </is>
       </c>
       <c r="G900" t="inlineStr"/>
       <c r="H900" t="inlineStr"/>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr"/>
       <c r="B901" t="inlineStr">
         <is>
-          <t>Boost Sources</t>
-[...2 lines deleted...]
-      <c r="C901" t="inlineStr"/>
+          <t>Save medals?</t>
+        </is>
+      </c>
+      <c r="C901" t="inlineStr">
+        <is>
+          <t>Medailles besparen?</t>
+        </is>
+      </c>
       <c r="D901" t="inlineStr"/>
       <c r="E901" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F901" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.Title</t>
+          <t>.Boxes.Negotiation.SaveMedals</t>
         </is>
       </c>
       <c r="G901" t="inlineStr"/>
       <c r="H901" t="inlineStr"/>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr"/>
       <c r="B902" t="inlineStr">
         <is>
-          <t>Select how much each of your buildings should ideally produce per tile. The balance between all selected values is important for the final rating: Use higher ones for things you do not care about as much and lower values if you want to put higher emphasis on particular resources/boosts. If you have more than one of the same building, only the highest era will be evaluated.</t>
+          <t>Eras</t>
         </is>
       </c>
       <c r="C902" t="inlineStr">
         <is>
-          <t>Hoe werkt het? Selecteer hoeveel elk van je gebouwen idealiter per tegel zou moeten produceren. De balans tussen alle geselecteerde waarden is belangrijk voor de uiteindelijke beoordeling. Als je meer dan één gebouw van hetzelfde type hebt, wordt alleen het gebouw met het hoogste tijdperk geëvalueerd.</t>
+          <t>Tijdperken</t>
         </is>
       </c>
       <c r="D902" t="inlineStr"/>
       <c r="E902" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F902" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Explainer</t>
+          <t>.Boxes.GuildMemberStat.Eras</t>
         </is>
       </c>
       <c r="G902" t="inlineStr"/>
       <c r="H902" t="inlineStr"/>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr"/>
       <c r="B903" t="inlineStr">
         <is>
-          <t>City Grid Score</t>
-[...2 lines deleted...]
-      <c r="C903" t="inlineStr"/>
+          <t>The next __count__ Traz units will finish in &lt;span class="alca-countdown"&gt;&lt;/span&gt; at __harvest__ hr</t>
+        </is>
+      </c>
+      <c r="C903" t="inlineStr">
+        <is>
+          <t>De volgende __count__ eenheden komen aan binnen &lt;span class="alca-countdown"&gt;&lt;/span&gt; om __harvest__ uur</t>
+        </is>
+      </c>
       <c r="D903" t="inlineStr"/>
       <c r="E903" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F903" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.CityGridScore</t>
+          <t>.Boxes.Units.NextUnitsIn</t>
         </is>
       </c>
       <c r="G903" t="inlineStr"/>
       <c r="H903" t="inlineStr"/>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr"/>
       <c r="B904" t="inlineStr">
         <is>
-          <t>Displays Resources required to conquer a Continent Map Sector.</t>
+          <t>City-Defense</t>
         </is>
       </c>
       <c r="C904" t="inlineStr">
         <is>
-          <t>Overzicht van de benodigde goederen om een provincie te veroveren.</t>
+          <t>Stad-Verdediging</t>
         </is>
       </c>
       <c r="D904" t="inlineStr"/>
       <c r="E904" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F904" t="inlineStr">
         <is>
-          <t>.Menu.Campagne.Desc</t>
+          <t>.Boxes.Units.defense</t>
         </is>
       </c>
       <c r="G904" t="inlineStr"/>
       <c r="H904" t="inlineStr"/>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr"/>
       <c r="B905" t="inlineStr">
         <is>
-          <t>Guild Power production</t>
-[...6 lines deleted...]
-      </c>
+          <t>Copy attack colors</t>
+        </is>
+      </c>
+      <c r="C905" t="inlineStr"/>
       <c r="D905" t="inlineStr"/>
       <c r="E905" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F905" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.clan_power_production</t>
+          <t>.Boxes.GuildFights.ShowTileColors</t>
         </is>
       </c>
       <c r="G905" t="inlineStr"/>
       <c r="H905" t="inlineStr"/>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr"/>
       <c r="B906" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Save current goods?</t>
         </is>
       </c>
       <c r="C906" t="inlineStr">
         <is>
-          <t>Opslaan</t>
+          <t>Huidige goederen besparen?</t>
         </is>
       </c>
       <c r="D906" t="inlineStr"/>
       <c r="E906" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F906" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Settings.Save</t>
+          <t>.Boxes.Negotiation.SaveCurrentEraGoods</t>
         </is>
       </c>
       <c r="G906" t="inlineStr"/>
       <c r="H906" t="inlineStr"/>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr"/>
       <c r="B907" t="inlineStr">
         <is>
-          <t>Buildings from QI</t>
-[...2 lines deleted...]
-      <c r="C907" t="inlineStr"/>
+          <t>Export</t>
+        </is>
+      </c>
+      <c r="C907" t="inlineStr">
+        <is>
+          <t>Exporteer</t>
+        </is>
+      </c>
       <c r="D907" t="inlineStr"/>
       <c r="E907" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F907" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.buildingFromQI</t>
+          <t>.Boxes.DBExport.Export</t>
         </is>
       </c>
       <c r="G907" t="inlineStr"/>
       <c r="H907" t="inlineStr"/>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr"/>
       <c r="B908" t="inlineStr">
         <is>
-          <t>Rating value of 1 good from prior ages (in FP)</t>
+          <t>middle middle</t>
         </is>
       </c>
       <c r="C908" t="inlineStr">
         <is>
-          <t>Beoordelingswaarde van 1 grondstof uit een vroeger tijdperk (in FP)</t>
+          <t>middenmidden</t>
         </is>
       </c>
       <c r="D908" t="inlineStr"/>
       <c r="E908" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F908" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.OlderGoodsValue</t>
+          <t>.Menu.Notification.Position.mid-center</t>
         </is>
       </c>
       <c r="G908" t="inlineStr"/>
       <c r="H908" t="inlineStr"/>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr"/>
       <c r="B909" t="inlineStr">
         <is>
-          <t>This information has already been collected</t>
+          <t>Disadvantage</t>
         </is>
       </c>
       <c r="C909" t="inlineStr">
         <is>
-          <t>Deze informatie is al eerder bijgewerkt</t>
+          <t>Nadeel</t>
         </is>
       </c>
       <c r="D909" t="inlineStr"/>
       <c r="E909" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F909" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.AllUpToDateDesc</t>
+          <t>.Boxes.Market.TradeDisadvantage</t>
         </is>
       </c>
       <c r="G909" t="inlineStr"/>
       <c r="H909" t="inlineStr"/>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr"/>
       <c r="B910" t="inlineStr">
         <is>
-          <t>Guild Treasury - daily</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="C910" t="inlineStr">
         <is>
-          <t>Gildekas - Dagelijks</t>
+          <t>Omschrijving</t>
         </is>
       </c>
       <c r="D910" t="inlineStr"/>
       <c r="E910" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F910" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsTreasureClanD</t>
+          <t>.Boxes.DBExport.Description</t>
         </is>
       </c>
       <c r="G910" t="inlineStr"/>
       <c r="H910" t="inlineStr"/>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr"/>
       <c r="B911" t="inlineStr">
         <is>
-          <t>Automatically generated Alert times (Antiques Dealer, GBG etc) will use this offset to send notification before the event actually happens. For example, setting this value to 30 (seconds), Auction Alerts will be displayed 30s before the auction actually ends!</t>
+          <t>View</t>
         </is>
       </c>
       <c r="C911" t="inlineStr">
         <is>
-          <t>Automatisch gegenereerde alarmen (Antiquair, gildestrijdperk, enz) kunnen een extra melding geven voordat de timer afloopt. Bijvoorbeeld, als je de instelling op 30 (seconden) zet, zal de Antiquair 30 seconden voor de aanbieding afloopt een melding geven!</t>
+          <t>weergave</t>
         </is>
       </c>
       <c r="D911" t="inlineStr"/>
       <c r="E911" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F911" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Early.Info</t>
+          <t>.Boxes.CloseBox.View</t>
         </is>
       </c>
       <c r="G911" t="inlineStr"/>
       <c r="H911" t="inlineStr"/>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr"/>
       <c r="B912" t="inlineStr">
         <is>
-          <t>Configure FoE Helper</t>
+          <t>Create New Alert</t>
         </is>
       </c>
       <c r="C912" t="inlineStr">
         <is>
-          <t>Instellingen voor FoE Helper</t>
+          <t>Maak nieuwe melding</t>
         </is>
       </c>
       <c r="D912" t="inlineStr"/>
       <c r="E912" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F912" t="inlineStr">
         <is>
-          <t>.Menu.Settings.Desc</t>
+          <t>.Boxes.Alerts.Form.CreateNewAlert</t>
         </is>
       </c>
       <c r="G912" t="inlineStr"/>
       <c r="H912" t="inlineStr"/>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr"/>
       <c r="B913" t="inlineStr">
         <is>
-          <t>open overview after update</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C913" t="inlineStr">
         <is>
-          <t>open overzicht na update</t>
+          <t>Opslaan</t>
         </is>
       </c>
       <c r="D913" t="inlineStr"/>
       <c r="E913" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F913" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.AutoStartOnUpdate</t>
+          <t>.Boxes.Investment.Overview.SettingsSave</t>
         </is>
       </c>
       <c r="G913" t="inlineStr"/>
       <c r="H913" t="inlineStr"/>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr"/>
       <c r="B914" t="inlineStr">
         <is>
-          <t>Reset</t>
-[...6 lines deleted...]
-      </c>
+          <t>Advanced Settings</t>
+        </is>
+      </c>
+      <c r="C914" t="inlineStr"/>
       <c r="D914" t="inlineStr"/>
       <c r="E914" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F914" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Reset</t>
+          <t>.Settings.EventHelper.Advanced</t>
         </is>
       </c>
       <c r="G914" t="inlineStr"/>
       <c r="H914" t="inlineStr"/>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr"/>
       <c r="B915" t="inlineStr">
         <is>
-          <t>Load current Beta</t>
-[...2 lines deleted...]
-      <c r="C915" t="inlineStr"/>
+          <t>Display Event Assistants</t>
+        </is>
+      </c>
+      <c r="C915" t="inlineStr">
+        <is>
+          <t>Toon de Event Assistent</t>
+        </is>
+      </c>
       <c r="D915" t="inlineStr"/>
       <c r="E915" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F915" t="inlineStr">
         <is>
-          <t>.Settings.Entry.LoadBeta2</t>
+          <t>.Settings.ShowEventChest.Title</t>
         </is>
       </c>
       <c r="G915" t="inlineStr"/>
       <c r="H915" t="inlineStr"/>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr"/>
       <c r="B916" t="inlineStr">
         <is>
-          <t>Building</t>
-[...6 lines deleted...]
-      </c>
+          <t>Level</t>
+        </is>
+      </c>
+      <c r="C916" t="inlineStr"/>
       <c r="D916" t="inlineStr"/>
       <c r="E916" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F916" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.TitleBuildings</t>
+          <t>.Boxes.General.Level</t>
         </is>
       </c>
       <c r="G916" t="inlineStr"/>
       <c r="H916" t="inlineStr"/>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr"/>
       <c r="B917" t="inlineStr">
         <is>
-          <t>Member participation</t>
+          <t>Compare friends in conversations</t>
         </is>
       </c>
       <c r="C917" t="inlineStr">
         <is>
-          <t>Leden deelname</t>
+          <t>Vergelijk vrienden in discussies</t>
         </is>
       </c>
       <c r="D917" t="inlineStr"/>
       <c r="E917" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F917" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.MemberParticipation</t>
+          <t>.Boxes.CompareFriendsThreads.Title</t>
         </is>
       </c>
       <c r="G917" t="inlineStr"/>
       <c r="H917" t="inlineStr"/>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr"/>
       <c r="B918" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 3 Ages behind</t>
+          <t>Active Recurring Quest (RQs):</t>
         </is>
       </c>
       <c r="C918" t="inlineStr">
         <is>
-          <t xml:space="preserve"> lopen 3 tijdperken achter</t>
+          <t>Actieve herhalingsmissie:</t>
         </is>
       </c>
       <c r="D918" t="inlineStr"/>
       <c r="E918" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F918" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.OlderThan3Era</t>
+          <t>.Boxes.Calculator.ActiveRecurringQuest</t>
         </is>
       </c>
       <c r="G918" t="inlineStr"/>
       <c r="H918" t="inlineStr"/>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr"/>
       <c r="B919" t="inlineStr">
         <is>
-          <t>Strategy Checklist</t>
-[...6 lines deleted...]
-      </c>
+          <t>Boost Sources</t>
+        </is>
+      </c>
+      <c r="C919" t="inlineStr"/>
       <c r="D919" t="inlineStr"/>
       <c r="E919" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F919" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Strategy</t>
+          <t>.Boxes.BoostList.Title</t>
         </is>
       </c>
       <c r="G919" t="inlineStr"/>
       <c r="H919" t="inlineStr"/>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr"/>
       <c r="B920" t="inlineStr">
         <is>
-          <t>Event</t>
-[...6 lines deleted...]
-      </c>
+          <t>QI Player list</t>
+        </is>
+      </c>
+      <c r="C920" t="inlineStr"/>
       <c r="D920" t="inlineStr"/>
       <c r="E920" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F920" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Event</t>
+          <t>.Settings.Entry.ShowQIPlayerInfo</t>
         </is>
       </c>
       <c r="G920" t="inlineStr"/>
       <c r="H920" t="inlineStr"/>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr"/>
       <c r="B921" t="inlineStr">
         <is>
-          <t>__era__&lt;br&gt;You have: __stock__</t>
+          <t>Rewards on the Board</t>
         </is>
       </c>
       <c r="C921" t="inlineStr">
         <is>
-          <t>__era__&lt;br&gt;Je hebt: __stock__</t>
+          <t>Beloningen op het Bord</t>
         </is>
       </c>
       <c r="D921" t="inlineStr"/>
       <c r="E921" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F921" t="inlineStr">
         <is>
-          <t>.Boxes.Market.NeedTT</t>
+          <t>.Boxes.EventPresents.Title</t>
         </is>
       </c>
       <c r="G921" t="inlineStr"/>
       <c r="H921" t="inlineStr"/>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr"/>
       <c r="B922" t="inlineStr">
         <is>
-          <t>en-US</t>
+          <t>max Lvl</t>
         </is>
       </c>
       <c r="C922" t="inlineStr">
         <is>
-          <t>nl-NL</t>
+          <t>max niv</t>
         </is>
       </c>
       <c r="D922" t="inlineStr"/>
       <c r="E922" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F922" t="inlineStr">
         <is>
-          <t>.Local</t>
+          <t>.Boxes.findGB.maxLvl</t>
         </is>
       </c>
       <c r="G922" t="inlineStr"/>
-      <c r="H922" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H922" t="inlineStr"/>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr"/>
       <c r="B923" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/compare-friends</t>
+          <t>Guild Power production</t>
         </is>
       </c>
       <c r="C923" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/compare-friends</t>
+          <t>Gildemacht productie</t>
         </is>
       </c>
       <c r="D923" t="inlineStr"/>
       <c r="E923" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F923" t="inlineStr">
         <is>
-          <t>.Boxes.CompareFriendsThreads.HelpLink</t>
+          <t>.Boxes.CityMap.clan_power_production</t>
         </is>
       </c>
       <c r="G923" t="inlineStr"/>
       <c r="H923" t="inlineStr"/>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr"/>
       <c r="B924" t="inlineStr">
         <is>
-          <t>Decorations</t>
-[...6 lines deleted...]
-      </c>
+          <t>Error</t>
+        </is>
+      </c>
+      <c r="C924" t="inlineStr"/>
       <c r="D924" t="inlineStr"/>
       <c r="E924" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F924" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.decoration</t>
+          <t>.General.Error</t>
         </is>
       </c>
       <c r="G924" t="inlineStr"/>
       <c r="H924" t="inlineStr"/>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr"/>
       <c r="B925" t="inlineStr">
         <is>
-          <t>5m</t>
+          <t>show progress filter</t>
         </is>
       </c>
       <c r="C925" t="inlineStr">
         <is>
-          <t>5m</t>
+          <t>Toon voortgang filter</t>
         </is>
       </c>
       <c r="D925" t="inlineStr"/>
       <c r="E925" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F925" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.5m</t>
+          <t>.Boxes.GuildFights.ShowProgressFilter</t>
         </is>
       </c>
       <c r="G925" t="inlineStr"/>
       <c r="H925" t="inlineStr"/>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr"/>
       <c r="B926" t="inlineStr">
         <is>
-          <t>Ignore optional technologies of current/higher eras</t>
+          <t>Sector is protected</t>
         </is>
       </c>
       <c r="C926" t="inlineStr">
         <is>
-          <t>Negeer optionele technologieën van het huidige of toekomstige tijdperken</t>
+          <t>Sector is beschermd</t>
         </is>
       </c>
       <c r="D926" t="inlineStr"/>
       <c r="E926" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F926" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.IgnoreCurrentEraOptional</t>
+          <t>.Boxes.GvGMap.Sector.Protected</t>
         </is>
       </c>
       <c r="G926" t="inlineStr"/>
       <c r="H926" t="inlineStr"/>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr"/>
       <c r="B927" t="inlineStr">
         <is>
-          <t>Background Music</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="C927" t="inlineStr">
         <is>
-          <t>Achtergrondmuziek</t>
+          <t>GEX</t>
         </is>
       </c>
       <c r="D927" t="inlineStr"/>
       <c r="E927" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F927" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Title</t>
+          <t>.Boxes.Castle.Gex</t>
         </is>
       </c>
       <c r="G927" t="inlineStr"/>
       <c r="H927" t="inlineStr"/>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr"/>
       <c r="B928" t="inlineStr">
         <is>
-          <t>GvG Annotations</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="C928" t="inlineStr">
         <is>
-          <t>GvG Acties</t>
+          <t>Evenement</t>
         </is>
       </c>
       <c r="D928" t="inlineStr"/>
       <c r="E928" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F928" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleAnnotations</t>
+          <t>.Boxes.Discord.Event</t>
         </is>
       </c>
       <c r="G928" t="inlineStr"/>
       <c r="H928" t="inlineStr"/>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr"/>
       <c r="B929" t="inlineStr">
         <is>
-          <t>Add unique inhabitant</t>
-[...2 lines deleted...]
-      <c r="C929" t="inlineStr"/>
+          <t>Rating value of 1 good from prior ages (in FP)</t>
+        </is>
+      </c>
+      <c r="C929" t="inlineStr">
+        <is>
+          <t>Beoordelingswaarde van 1 grondstof uit een vroeger tijdperk (in FP)</t>
+        </is>
+      </c>
       <c r="D929" t="inlineStr"/>
       <c r="E929" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F929" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.addInhabitant</t>
+          <t>.Boxes.BlueGalaxy.OlderGoodsValue</t>
         </is>
       </c>
       <c r="G929" t="inlineStr"/>
       <c r="H929" t="inlineStr"/>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr"/>
       <c r="B930" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day</t>
         </is>
       </c>
       <c r="C930" t="inlineStr">
         <is>
-          <t>Gebouw</t>
+          <t>Het duurt __days__ dagen totdat de investering van __costs__ FP is terugverdient bij een dagelijkse productie van __fpproduction__ FP/dag</t>
         </is>
       </c>
       <c r="D930" t="inlineStr"/>
       <c r="E930" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F930" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.BuildingName</t>
+          <t>.Boxes.GreatBuildings.BreakEvenTT</t>
         </is>
       </c>
       <c r="G930" t="inlineStr"/>
       <c r="H930" t="inlineStr"/>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr"/>
       <c r="B931" t="inlineStr">
         <is>
-          <t>Postmodern Era</t>
+          <t>Automatically generated Alert times (Antiques Dealer, GBG etc) will use this offset to send notification before the event actually happens. For example, setting this value to 30 (seconds), Auction Alerts will be displayed 30s before the auction actually ends!</t>
         </is>
       </c>
       <c r="C931" t="inlineStr">
         <is>
-          <t>Postmoderne tijdperk</t>
+          <t>Automatisch gegenereerde alarmen (Antiquair, gildestrijdperk, enz) kunnen een extra melding geven voordat de timer afloopt. Bijvoorbeeld, als je de instelling op 30 (seconden) zet, zal de Antiquair 30 seconden voor de aanbieding afloopt een melding geven!</t>
         </is>
       </c>
       <c r="D931" t="inlineStr"/>
       <c r="E931" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F931" t="inlineStr">
         <is>
-          <t>.Eras.11</t>
+          <t>.Boxes.Alerts.Preferences.Early.Info</t>
         </is>
       </c>
       <c r="G931" t="inlineStr"/>
       <c r="H931" t="inlineStr"/>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr"/>
       <c r="B932" t="inlineStr">
         <is>
-          <t>Version</t>
+          <t>Wildpark-Event</t>
         </is>
       </c>
       <c r="C932" t="inlineStr">
         <is>
-          <t>Versie</t>
+          <t>Fauna Evenement</t>
         </is>
       </c>
       <c r="D932" t="inlineStr"/>
       <c r="E932" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F932" t="inlineStr">
         <is>
-          <t>.Settings.Version.Title</t>
+          <t>.Boxes.FPCollector.wildlife_event</t>
         </is>
       </c>
       <c r="G932" t="inlineStr"/>
       <c r="H932" t="inlineStr"/>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr"/>
       <c r="B933" t="inlineStr">
         <is>
-          <t>Trillion</t>
+          <t>Rate the Extension</t>
         </is>
       </c>
       <c r="C933" t="inlineStr">
         <is>
-          <t>Biljoen (T)</t>
+          <t>Beoordeel de Extensie</t>
         </is>
       </c>
       <c r="D933" t="inlineStr"/>
       <c r="E933" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F933" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.T</t>
+          <t>.Settings.About.RatingTitle</t>
         </is>
       </c>
       <c r="G933" t="inlineStr"/>
       <c r="H933" t="inlineStr"/>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr"/>
       <c r="B934" t="inlineStr">
         <is>
-          <t>only uncovered</t>
-[...6 lines deleted...]
-      </c>
+          <t>Size-list in Reconstruction Mode</t>
+        </is>
+      </c>
+      <c r="C934" t="inlineStr"/>
       <c r="D934" t="inlineStr"/>
       <c r="E934" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F934" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.onlyVis</t>
+          <t>.Settings.Entry.ShowReconstructionList</t>
         </is>
       </c>
       <c r="G934" t="inlineStr"/>
       <c r="H934" t="inlineStr"/>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr"/>
       <c r="B935" t="inlineStr">
         <is>
-          <t>Expected activation costs</t>
-[...2 lines deleted...]
-      <c r="C935" t="inlineStr"/>
+          <t>Special</t>
+        </is>
+      </c>
+      <c r="C935" t="inlineStr">
+        <is>
+          <t>Speciale gebouwen</t>
+        </is>
+      </c>
       <c r="D935" t="inlineStr"/>
       <c r="E935" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F935" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.UnlockingCosts</t>
+          <t>.Boxes.Productions.Headings.off_grid</t>
         </is>
       </c>
       <c r="G935" t="inlineStr"/>
       <c r="H935" t="inlineStr"/>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr"/>
       <c r="B936" t="inlineStr">
         <is>
-          <t>Confirm Reset?</t>
-[...2 lines deleted...]
-      <c r="C936" t="inlineStr"/>
+          <t>Invested</t>
+        </is>
+      </c>
+      <c r="C936" t="inlineStr">
+        <is>
+          <t>Geïnvesteerd</t>
+        </is>
+      </c>
       <c r="D936" t="inlineStr"/>
       <c r="E936" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F936" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ConfirmReset</t>
+          <t>.Boxes.Investment.Overview.Invested</t>
         </is>
       </c>
       <c r="G936" t="inlineStr"/>
       <c r="H936" t="inlineStr"/>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr"/>
       <c r="B937" t="inlineStr">
         <is>
-          <t>never</t>
+          <t>Meds</t>
         </is>
       </c>
       <c r="C937" t="inlineStr">
         <is>
-          <t>nooit</t>
+          <t>Medailles</t>
         </is>
       </c>
       <c r="D937" t="inlineStr"/>
       <c r="E937" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F937" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Repeat.Never</t>
+          <t>.Boxes.OwnpartCalculator.Meds</t>
         </is>
       </c>
       <c r="G937" t="inlineStr"/>
       <c r="H937" t="inlineStr"/>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr"/>
       <c r="B938" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>GBG Players' Scoreboard</t>
         </is>
       </c>
       <c r="C938" t="inlineStr">
         <is>
-          <t>Klaar</t>
+          <t>GSP spelers scorebord</t>
         </is>
       </c>
       <c r="D938" t="inlineStr"/>
       <c r="E938" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F938" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Done</t>
+          <t>.Boxes.Stats.SourceTitle.statsGBGPlayers</t>
         </is>
       </c>
       <c r="G938" t="inlineStr"/>
       <c r="H938" t="inlineStr"/>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr"/>
       <c r="B939" t="inlineStr">
         <is>
-          <t>Error occurred</t>
+          <t>DD/MMM/YYYY</t>
         </is>
       </c>
       <c r="C939" t="inlineStr">
         <is>
-          <t>Fout opgetreden</t>
+          <t>DD-MM-YY</t>
         </is>
       </c>
       <c r="D939" t="inlineStr"/>
       <c r="E939" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F939" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.SubmitErrorHeader</t>
-[...2 lines deleted...]
-      <c r="G939" t="inlineStr"/>
+          <t>.Date</t>
+        </is>
+      </c>
+      <c r="G939" t="inlineStr">
+        <is>
+          <t>Is the order of items (Y, M, D) rearrangable as well ?
+(I would strongly urge you to use iso-8601 otherwise)</t>
+        </is>
+      </c>
       <c r="H939" t="inlineStr"/>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr"/>
       <c r="B940" t="inlineStr">
         <is>
-          <t>Visit the settlement to correct the value</t>
-[...2 lines deleted...]
-      <c r="C940" t="inlineStr"/>
+          <t>Random</t>
+        </is>
+      </c>
+      <c r="C940" t="inlineStr">
+        <is>
+          <t>Willekeurige</t>
+        </is>
+      </c>
       <c r="D940" t="inlineStr"/>
       <c r="E940" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F940" t="inlineStr">
         <is>
-          <t>.Boxes.QIActions.Warning</t>
+          <t>.Boxes.CityMap.random_production</t>
         </is>
       </c>
       <c r="G940" t="inlineStr"/>
       <c r="H940" t="inlineStr"/>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr"/>
       <c r="B941" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>Province __provinceName__ unlocks</t>
         </is>
       </c>
       <c r="C941" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>Provincie __provinceName__ ontgrendelt</t>
         </is>
       </c>
       <c r="D941" t="inlineStr"/>
       <c r="E941" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F941" t="inlineStr">
         <is>
-          <t>.Boxes.cardGame.Bonus</t>
+          <t>.Boxes.GuildFights.SaveAlert</t>
         </is>
       </c>
       <c r="G941" t="inlineStr"/>
       <c r="H941" t="inlineStr"/>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr"/>
       <c r="B942" t="inlineStr">
         <is>
-          <t>Production</t>
+          <t>delete GBG round</t>
         </is>
       </c>
       <c r="C942" t="inlineStr">
         <is>
-          <t>Productie</t>
+          <t>verwijder GSP ronde</t>
         </is>
       </c>
       <c r="D942" t="inlineStr"/>
       <c r="E942" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F942" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.production</t>
+          <t>.Boxes.GuildMemberStat.DeleteGBGRound</t>
         </is>
       </c>
       <c r="G942" t="inlineStr"/>
       <c r="H942" t="inlineStr"/>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr"/>
       <c r="B943" t="inlineStr">
         <is>
-          <t>QI Boosts</t>
+          <t>Result</t>
         </is>
       </c>
       <c r="C943" t="inlineStr">
         <is>
-          <t>QI Boosts</t>
+          <t>Resultaat</t>
         </is>
       </c>
       <c r="D943" t="inlineStr"/>
       <c r="E943" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F943" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.QIBoosts</t>
+          <t>.Boxes.ProductionsRating.Results</t>
         </is>
       </c>
       <c r="G943" t="inlineStr"/>
       <c r="H943" t="inlineStr"/>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr"/>
       <c r="B944" t="inlineStr">
         <is>
-          <t>2000 Quest Mark</t>
+          <t>Enabled</t>
         </is>
       </c>
       <c r="C944" t="inlineStr">
         <is>
-          <t>2k opdracht markering</t>
+          <t>Zet aan</t>
         </is>
       </c>
       <c r="D944" t="inlineStr"/>
       <c r="E944" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F944" t="inlineStr">
         <is>
-          <t>.Settings.Show2kQuestMark.Title</t>
+          <t>.Boxes.ProductionsRating.Enabled</t>
         </is>
       </c>
       <c r="G944" t="inlineStr"/>
       <c r="H944" t="inlineStr"/>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr"/>
       <c r="B945" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>5m</t>
         </is>
       </c>
       <c r="C945" t="inlineStr">
         <is>
-          <t>Bewerken</t>
+          <t>5m</t>
         </is>
       </c>
       <c r="D945" t="inlineStr"/>
       <c r="E945" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F945" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.EditEntry</t>
+          <t>.Boxes.Alerts.Time.5m</t>
         </is>
       </c>
       <c r="G945" t="inlineStr"/>
       <c r="H945" t="inlineStr"/>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr"/>
       <c r="B946" t="inlineStr">
         <is>
-          <t>every 10 hours</t>
+          <t>https://docs.foe-helper.com/english/module/scouting</t>
         </is>
       </c>
       <c r="C946" t="inlineStr">
         <is>
-          <t>elke 10 uur</t>
+          <t>https://docs.foe-helper.com/english/module/scouting</t>
         </is>
       </c>
       <c r="D946" t="inlineStr"/>
       <c r="E946" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F946" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.QICycle</t>
+          <t>.Boxes.scoutingTimes.HelpLink</t>
         </is>
       </c>
       <c r="G946" t="inlineStr"/>
       <c r="H946" t="inlineStr"/>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr"/>
       <c r="B947" t="inlineStr">
         <is>
-          <t>15m</t>
+          <t>Background Music</t>
         </is>
       </c>
       <c r="C947" t="inlineStr">
         <is>
-          <t>15m</t>
+          <t>Achtergrondmuziek</t>
         </is>
       </c>
       <c r="D947" t="inlineStr"/>
       <c r="E947" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F947" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.15m</t>
+          <t>.Boxes.BetterMusic.Title</t>
         </is>
       </c>
       <c r="G947" t="inlineStr"/>
       <c r="H947" t="inlineStr"/>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr"/>
       <c r="B948" t="inlineStr">
         <is>
-          <t>GB Calculator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Collect All Blocker</t>
+        </is>
+      </c>
+      <c r="C948" t="inlineStr"/>
       <c r="D948" t="inlineStr"/>
       <c r="E948" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F948" t="inlineStr">
         <is>
-          <t>.Menu.OwnpartCalculator.Title</t>
+          <t>.Settings.BlockCollectAll.Title</t>
         </is>
       </c>
       <c r="G948" t="inlineStr"/>
       <c r="H948" t="inlineStr"/>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr"/>
       <c r="B949" t="inlineStr">
         <is>
-          <t>Do you want the rewards from GBG and GE to be displayed in a stream over the rewards bar?</t>
+          <t>GE Goods Use</t>
         </is>
       </c>
       <c r="C949" t="inlineStr"/>
       <c r="D949" t="inlineStr"/>
       <c r="E949" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F949" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGRewards.Desc</t>
+          <t>.Settings.Entry.GexStockWarning</t>
         </is>
       </c>
       <c r="G949" t="inlineStr"/>
       <c r="H949" t="inlineStr"/>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr"/>
       <c r="B950" t="inlineStr">
         <is>
-          <t>Delete</t>
-[...2 lines deleted...]
-      <c r="C950" t="inlineStr"/>
+          <t>Difference</t>
+        </is>
+      </c>
+      <c r="C950" t="inlineStr">
+        <is>
+          <t>Winst</t>
+        </is>
+      </c>
       <c r="D950" t="inlineStr"/>
       <c r="E950" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F950" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetDelete</t>
+          <t>.Boxes.Calculator.Profit</t>
         </is>
       </c>
       <c r="G950" t="inlineStr"/>
       <c r="H950" t="inlineStr"/>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr"/>
       <c r="B951" t="inlineStr">
         <is>
-          <t>Halloween Event</t>
+          <t>Guild Members</t>
         </is>
       </c>
       <c r="C951" t="inlineStr">
         <is>
-          <t>Halloween Evenement</t>
+          <t>Gildeleden</t>
         </is>
       </c>
       <c r="D951" t="inlineStr"/>
       <c r="E951" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F951" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.halloween_event</t>
+          <t>.Boxes.MoppelHelper.GuildMembers</t>
         </is>
       </c>
       <c r="G951" t="inlineStr"/>
       <c r="H951" t="inlineStr"/>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr"/>
       <c r="B952" t="inlineStr">
         <is>
-          <t>Current era goods</t>
+          <t>Current LvL = __runNumber__; Bonus Chance (x4) = __chanceX4__%</t>
         </is>
       </c>
       <c r="C952" t="inlineStr">
         <is>
-          <t>Huidig tijdperk goederen</t>
+          <t>__runNumber__de run, Bonus x4 Kans: __chanceX4__%</t>
         </is>
       </c>
       <c r="D952" t="inlineStr"/>
       <c r="E952" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F952" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.goods_current</t>
+          <t>.Boxes.Outpost.infoLine</t>
         </is>
       </c>
       <c r="G952" t="inlineStr"/>
       <c r="H952" t="inlineStr"/>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr"/>
       <c r="B953" t="inlineStr">
         <is>
-          <t>Own part gross</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traits</t>
+        </is>
+      </c>
+      <c r="C953" t="inlineStr"/>
       <c r="D953" t="inlineStr"/>
       <c r="E953" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F953" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.OwnPartBrutto</t>
+          <t>.Boxes.Tooltip.Building.traits</t>
         </is>
       </c>
       <c r="G953" t="inlineStr"/>
       <c r="H953" t="inlineStr"/>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr"/>
       <c r="B954" t="inlineStr">
         <is>
-          <t>Sorting</t>
+          <t>never</t>
         </is>
       </c>
       <c r="C954" t="inlineStr">
         <is>
-          <t>Sortering</t>
+          <t>nooit</t>
         </is>
       </c>
       <c r="D954" t="inlineStr"/>
       <c r="E954" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F954" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.Sorting</t>
+          <t>.Boxes.Alerts.Form.Repeat.Never</t>
         </is>
       </c>
       <c r="G954" t="inlineStr"/>
       <c r="H954" t="inlineStr"/>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr"/>
       <c r="B955" t="inlineStr">
         <is>
-          <t>Attacks</t>
+          <t>Auto open Infobox</t>
         </is>
       </c>
       <c r="C955" t="inlineStr">
         <is>
-          <t>Aanvallen</t>
+          <t>Automatisch openen infobox</t>
         </is>
       </c>
       <c r="D955" t="inlineStr"/>
       <c r="E955" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F955" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Attacks</t>
+          <t>.Settings.AutoOpenInfoBox.Title</t>
         </is>
       </c>
       <c r="G955" t="inlineStr"/>
       <c r="H955" t="inlineStr"/>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr"/>
       <c r="B956" t="inlineStr">
         <is>
-          <t>Box Coordinates</t>
+          <t>Saving and restoring the settings</t>
         </is>
       </c>
       <c r="C956" t="inlineStr">
         <is>
-          <t>Venster coördinaten</t>
+          <t>Opslaan / herstellen van instellingen</t>
         </is>
       </c>
       <c r="D956" t="inlineStr"/>
       <c r="E956" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F956" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ResetBoxPositions</t>
+          <t>.Settings.ExportSettings.Desc</t>
         </is>
       </c>
       <c r="G956" t="inlineStr"/>
       <c r="H956" t="inlineStr"/>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr"/>
       <c r="B957" t="inlineStr">
         <is>
-          <t>Quantum Incursions</t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="C957" t="inlineStr">
         <is>
-          <t>Quantum invasies</t>
+          <t>Gildengevechten</t>
         </is>
       </c>
       <c r="D957" t="inlineStr"/>
       <c r="E957" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F957" t="inlineStr">
         <is>
-          <t>.Boxes.General.Quantum_Incursion</t>
+          <t>.Boxes.Stats.BtnSource.statsGBGPlayers</t>
         </is>
       </c>
       <c r="G957" t="inlineStr"/>
       <c r="H957" t="inlineStr"/>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr"/>
       <c r="B958" t="inlineStr">
         <is>
-          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __toomuch__FP too many.</t>
+          <t>Happiness</t>
         </is>
       </c>
       <c r="C958" t="inlineStr">
         <is>
-          <t>Je hebt __paid__FP gestort i.p.v. __topay__FP. Dat is __toomuch__FP te veel.</t>
+          <t>Tevredenheid</t>
         </is>
       </c>
       <c r="D958" t="inlineStr"/>
       <c r="E958" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F958" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTPaidTooMuch</t>
+          <t>.Boxes.Productions.Happiness</t>
         </is>
       </c>
       <c r="G958" t="inlineStr"/>
       <c r="H958" t="inlineStr"/>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr"/>
       <c r="B959" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>GB Investment</t>
         </is>
       </c>
       <c r="C959" t="inlineStr">
         <is>
-          <t>Opslaan</t>
+          <t>GG investering</t>
         </is>
       </c>
       <c r="D959" t="inlineStr"/>
       <c r="E959" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F959" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SaveSettings</t>
+          <t>.Menu.greatbuildings.Title</t>
         </is>
       </c>
       <c r="G959" t="inlineStr"/>
       <c r="H959" t="inlineStr"/>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr"/>
       <c r="B960" t="inlineStr">
         <is>
-          <t>Trades</t>
+          <t>Person</t>
         </is>
       </c>
       <c r="C960" t="inlineStr">
         <is>
-          <t>Aanbiedingen</t>
+          <t>Persoon</t>
         </is>
       </c>
       <c r="D960" t="inlineStr"/>
       <c r="E960" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F960" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Trades</t>
+          <t>.Boxes.Negotiation.Person</t>
         </is>
       </c>
       <c r="G960" t="inlineStr"/>
       <c r="H960" t="inlineStr"/>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr"/>
       <c r="B961" t="inlineStr">
         <is>
-          <t>EMA</t>
-[...6 lines deleted...]
-      </c>
+          <t>Open Profile Summary</t>
+        </is>
+      </c>
+      <c r="C961" t="inlineStr"/>
       <c r="D961" t="inlineStr"/>
       <c r="E961" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F961" t="inlineStr">
         <is>
-          <t>.Eras.4.short</t>
+          <t>.Boxes.PlayerProfile.Tooltip</t>
         </is>
       </c>
       <c r="G961" t="inlineStr"/>
       <c r="H961" t="inlineStr"/>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr"/>
       <c r="B962" t="inlineStr">
         <is>
-          <t>Goods from Venus are not included. Please visit your Venus Outpost and open the box again</t>
+          <t>Blue Galaxy Helper</t>
         </is>
       </c>
       <c r="C962" t="inlineStr">
         <is>
-          <t>Exclusief goederen van Venus zijn. Ga naar je Venus nederzetting en open dit venster opnieuw</t>
+          <t>Blauwe Melkweg Helper</t>
         </is>
       </c>
       <c r="D962" t="inlineStr"/>
       <c r="E962" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F962" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.NoVenusDataWarning</t>
+          <t>.Menu.Bluegalaxy.Title</t>
         </is>
       </c>
       <c r="G962" t="inlineStr"/>
       <c r="H962" t="inlineStr"/>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr"/>
       <c r="B963" t="inlineStr">
         <is>
-          <t>Place4</t>
+          <t>FoE-Helper: There are keys remaining on the board!</t>
         </is>
       </c>
       <c r="C963" t="inlineStr">
         <is>
-          <t>Plaats4</t>
+          <t>Er zijn nog sleutels over op het bord!</t>
         </is>
       </c>
       <c r="D963" t="inlineStr"/>
       <c r="E963" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F963" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.P4</t>
+          <t>.Boxes.MergerGame.KeysLeft.anniversary</t>
         </is>
       </c>
       <c r="G963" t="inlineStr"/>
       <c r="H963" t="inlineStr"/>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr"/>
       <c r="B964" t="inlineStr">
         <is>
-          <t>GBs</t>
+          <t>Status</t>
         </is>
       </c>
       <c r="C964" t="inlineStr">
         <is>
-          <t>GGs</t>
+          <t>Status</t>
         </is>
       </c>
       <c r="D964" t="inlineStr"/>
       <c r="E964" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F964" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.greatbuilding</t>
+          <t>.Boxes.MergerGame.Status</t>
         </is>
       </c>
       <c r="G964" t="inlineStr"/>
       <c r="H964" t="inlineStr"/>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr"/>
       <c r="B965" t="inlineStr">
         <is>
-          <t>Card Duel</t>
-[...6 lines deleted...]
-      </c>
+          <t>Items</t>
+        </is>
+      </c>
+      <c r="C965" t="inlineStr"/>
       <c r="D965" t="inlineStr"/>
       <c r="E965" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F965" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.card_duel</t>
+          <t>.General.Items</t>
         </is>
       </c>
       <c r="G965" t="inlineStr"/>
       <c r="H965" t="inlineStr"/>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr"/>
       <c r="B966" t="inlineStr">
         <is>
-          <t>To gather this data, please open the goods and guild goods tab in the Production overview.</t>
+          <t>QI Player Pop Up</t>
         </is>
       </c>
       <c r="C966" t="inlineStr"/>
       <c r="D966" t="inlineStr"/>
       <c r="E966" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F966" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.OpenProduction</t>
+          <t>.Settings.ShowQIPlayerInfo.Title</t>
         </is>
       </c>
       <c r="G966" t="inlineStr"/>
       <c r="H966" t="inlineStr"/>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr"/>
       <c r="B967" t="inlineStr">
         <is>
-          <t>rank</t>
+          <t>FE</t>
         </is>
       </c>
       <c r="C967" t="inlineStr">
         <is>
-          <t>rang</t>
+          <t>TT</t>
         </is>
       </c>
       <c r="D967" t="inlineStr"/>
       <c r="E967" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F967" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Rank</t>
+          <t>.Eras.14.short</t>
         </is>
       </c>
       <c r="G967" t="inlineStr"/>
       <c r="H967" t="inlineStr"/>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr"/>
       <c r="B968" t="inlineStr">
         <is>
-          <t>Submit to City-Planner</t>
+          <t>15m</t>
         </is>
       </c>
       <c r="C968" t="inlineStr">
         <is>
-          <t>Verzend naar stadsplanner</t>
+          <t>15m</t>
         </is>
       </c>
       <c r="D968" t="inlineStr"/>
       <c r="E968" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F968" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.OutpostSubmit</t>
+          <t>.Boxes.Alerts.Time.15m</t>
         </is>
       </c>
       <c r="G968" t="inlineStr"/>
       <c r="H968" t="inlineStr"/>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr"/>
       <c r="B969" t="inlineStr">
         <is>
-          <t>Battle Potions</t>
+          <t>Late Middle Age</t>
         </is>
       </c>
       <c r="C969" t="inlineStr">
         <is>
-          <t>Gevechtsdrankjes</t>
+          <t>Late middeleeuwen</t>
         </is>
       </c>
       <c r="D969" t="inlineStr"/>
       <c r="E969" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F969" t="inlineStr">
         <is>
-          <t>.Settings.ShowPotions.Title</t>
+          <t>.Eras.6</t>
         </is>
       </c>
       <c r="G969" t="inlineStr"/>
       <c r="H969" t="inlineStr"/>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr"/>
       <c r="B970" t="inlineStr">
         <is>
-          <t>Good</t>
+          <t>Guild Treasury - daily</t>
         </is>
       </c>
       <c r="C970" t="inlineStr">
         <is>
-          <t>Goed</t>
+          <t>Gildekas - Dagelijks</t>
         </is>
       </c>
       <c r="D970" t="inlineStr"/>
       <c r="E970" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F970" t="inlineStr">
         <is>
-          <t>.General.Good</t>
+          <t>.Boxes.Stats.SourceTitle.statsTreasureClanD</t>
         </is>
       </c>
       <c r="G970" t="inlineStr"/>
       <c r="H970" t="inlineStr"/>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr"/>
       <c r="B971" t="inlineStr">
         <is>
-          <t>Incidents</t>
+          <t>Create payment plan, calculate external spots and copy values for your GBs</t>
         </is>
       </c>
       <c r="C971" t="inlineStr">
         <is>
-          <t>Incidenten</t>
+          <t>Stel een FP-betaalplan op, bereken de kosten en kopieer de waarden</t>
         </is>
       </c>
       <c r="D971" t="inlineStr"/>
       <c r="E971" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F971" t="inlineStr">
         <is>
-          <t>.Menu.HiddenRewards.Title</t>
+          <t>.Menu.OwnpartCalculator.Desc</t>
         </is>
       </c>
       <c r="G971" t="inlineStr"/>
       <c r="H971" t="inlineStr"/>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr"/>
       <c r="B972" t="inlineStr">
         <is>
-          <t>Sector is protected</t>
+          <t>Export</t>
         </is>
       </c>
       <c r="C972" t="inlineStr">
         <is>
-          <t>Sector is beschermd</t>
+          <t>Exporteer</t>
         </is>
       </c>
       <c r="D972" t="inlineStr"/>
       <c r="E972" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F972" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Protected</t>
+          <t>.Boxes.Treasury.Export</t>
         </is>
       </c>
       <c r="G972" t="inlineStr"/>
       <c r="H972" t="inlineStr"/>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr"/>
       <c r="B973" t="inlineStr">
         <is>
-          <t>Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only rogues remain after the first wave.</t>
+          <t>Alerts</t>
         </is>
       </c>
       <c r="C973" t="inlineStr">
         <is>
-          <t>Blokkeer de knoppen "Aanvallen"/"Automatisch vechten" om nederlagen te voorkomen als er na de eerste golf enkel schurken over zijn.&lt;br&gt;Als eenheden uit een hoger tijdperk werden vernietigd, geeft de dialoog de mogelijkheid om deze met diamanten te herstellen.</t>
+          <t>Waarschuwingen</t>
         </is>
       </c>
       <c r="D973" t="inlineStr"/>
       <c r="E973" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F973" t="inlineStr">
         <is>
+          <t>.Menu.Alerts.Title</t>
+        </is>
+      </c>
+      <c r="G973" t="inlineStr"/>
+      <c r="H973" t="inlineStr"/>
+    </row>
+    <row r="974">
+      <c r="A974" t="inlineStr"/>
+      <c r="B974" t="inlineStr">
+        <is>
+          <t>Progress</t>
+        </is>
+      </c>
+      <c r="C974" t="inlineStr">
+        <is>
+          <t>Voortgang</t>
+        </is>
+      </c>
+      <c r="D974" t="inlineStr"/>
+      <c r="E974" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F974" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Progress</t>
+        </is>
+      </c>
+      <c r="G974" t="inlineStr"/>
+      <c r="H974" t="inlineStr"/>
+    </row>
+    <row r="975">
+      <c r="A975" t="inlineStr"/>
+      <c r="B975" t="inlineStr">
+        <is>
+          <t>I Got it!</t>
+        </is>
+      </c>
+      <c r="C975" t="inlineStr">
+        <is>
+          <t>Ik snap het!</t>
+        </is>
+      </c>
+      <c r="D975" t="inlineStr"/>
+      <c r="E975" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F975" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.GotIt</t>
+        </is>
+      </c>
+      <c r="G975" t="inlineStr"/>
+      <c r="H975" t="inlineStr"/>
+    </row>
+    <row r="976">
+      <c r="A976" t="inlineStr"/>
+      <c r="B976" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/compare-friends</t>
+        </is>
+      </c>
+      <c r="C976" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/compare-friends</t>
+        </is>
+      </c>
+      <c r="D976" t="inlineStr"/>
+      <c r="E976" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F976" t="inlineStr">
+        <is>
+          <t>.Boxes.CompareFriendsThreads.HelpLink</t>
+        </is>
+      </c>
+      <c r="G976" t="inlineStr"/>
+      <c r="H976" t="inlineStr"/>
+    </row>
+    <row r="977">
+      <c r="A977" t="inlineStr"/>
+      <c r="B977" t="inlineStr">
+        <is>
+          <t>No owner yet</t>
+        </is>
+      </c>
+      <c r="C977" t="inlineStr">
+        <is>
+          <t>Nog geen eigenaar</t>
+        </is>
+      </c>
+      <c r="D977" t="inlineStr"/>
+      <c r="E977" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F977" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.NoOwner</t>
+        </is>
+      </c>
+      <c r="G977" t="inlineStr"/>
+      <c r="H977" t="inlineStr"/>
+    </row>
+    <row r="978">
+      <c r="A978" t="inlineStr"/>
+      <c r="B978" t="inlineStr">
+        <is>
+          <t>Drag</t>
+        </is>
+      </c>
+      <c r="C978" t="inlineStr">
+        <is>
+          <t>Sleep</t>
+        </is>
+      </c>
+      <c r="D978" t="inlineStr"/>
+      <c r="E978" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F978" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Action.Drag</t>
+        </is>
+      </c>
+      <c r="G978" t="inlineStr"/>
+      <c r="H978" t="inlineStr"/>
+    </row>
+    <row r="979">
+      <c r="A979" t="inlineStr"/>
+      <c r="B979" t="inlineStr">
+        <is>
+          <t>Negotiations</t>
+        </is>
+      </c>
+      <c r="C979" t="inlineStr">
+        <is>
+          <t>Onderhandelingen</t>
+        </is>
+      </c>
+      <c r="D979" t="inlineStr"/>
+      <c r="E979" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F979" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Negotiations</t>
+        </is>
+      </c>
+      <c r="G979" t="inlineStr"/>
+      <c r="H979" t="inlineStr"/>
+    </row>
+    <row r="980">
+      <c r="A980" t="inlineStr"/>
+      <c r="B980" t="inlineStr">
+        <is>
+          <t>Negotiation Blocker</t>
+        </is>
+      </c>
+      <c r="C980" t="inlineStr">
+        <is>
+          <t>Onderhandelblokkering</t>
+        </is>
+      </c>
+      <c r="D980" t="inlineStr"/>
+      <c r="E980" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F980" t="inlineStr">
+        <is>
+          <t>.Settings.ShowMapTradeWarning.Title</t>
+        </is>
+      </c>
+      <c r="G980" t="inlineStr"/>
+      <c r="H980" t="inlineStr"/>
+    </row>
+    <row r="981">
+      <c r="A981" t="inlineStr"/>
+      <c r="B981" t="inlineStr">
+        <is>
+          <t>Guild Battlegrounds</t>
+        </is>
+      </c>
+      <c r="C981" t="inlineStr">
+        <is>
+          <t>Gildestrijdperk</t>
+        </is>
+      </c>
+      <c r="D981" t="inlineStr"/>
+      <c r="E981" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F981" t="inlineStr">
+        <is>
+          <t>.Boxes.General.Guild_Battlegrounds</t>
+        </is>
+      </c>
+      <c r="G981" t="inlineStr"/>
+      <c r="H981" t="inlineStr"/>
+    </row>
+    <row r="982">
+      <c r="A982" t="inlineStr"/>
+      <c r="B982" t="inlineStr">
+        <is>
+          <t>Inventory</t>
+        </is>
+      </c>
+      <c r="C982" t="inlineStr"/>
+      <c r="D982" t="inlineStr"/>
+      <c r="E982" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F982" t="inlineStr">
+        <is>
+          <t>.Boxes.ShopAssist.Inventory</t>
+        </is>
+      </c>
+      <c r="G982" t="inlineStr"/>
+      <c r="H982" t="inlineStr"/>
+    </row>
+    <row r="983">
+      <c r="A983" t="inlineStr"/>
+      <c r="B983" t="inlineStr">
+        <is>
+          <t>Plunder</t>
+        </is>
+      </c>
+      <c r="C983" t="inlineStr">
+        <is>
+          <t>Plunderen</t>
+        </is>
+      </c>
+      <c r="D983" t="inlineStr"/>
+      <c r="E983" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F983" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.Plunders</t>
+        </is>
+      </c>
+      <c r="G983" t="inlineStr"/>
+      <c r="H983" t="inlineStr"/>
+    </row>
+    <row r="984">
+      <c r="A984" t="inlineStr"/>
+      <c r="B984" t="inlineStr">
+        <is>
+          <t>Current amount placed in your city. Please note: Not all buildings might be in the era that is shown next to the name. Check the map to be sure!</t>
+        </is>
+      </c>
+      <c r="C984" t="inlineStr">
+        <is>
+          <t>Let op: Niet alle gebouwen zijn mogelijk in het tijdperk dat naast de naam staat. controleer de kaart om zeker te zijn!</t>
+        </is>
+      </c>
+      <c r="D984" t="inlineStr"/>
+      <c r="E984" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F984" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.CountTooltip</t>
+        </is>
+      </c>
+      <c r="G984" t="inlineStr"/>
+      <c r="H984" t="inlineStr"/>
+    </row>
+    <row r="985">
+      <c r="A985" t="inlineStr"/>
+      <c r="B985" t="inlineStr">
+        <is>
+          <t>Event Pass</t>
+        </is>
+      </c>
+      <c r="C985" t="inlineStr">
+        <is>
+          <t>Evenement pas</t>
+        </is>
+      </c>
+      <c r="D985" t="inlineStr"/>
+      <c r="E985" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F985" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.event_pass</t>
+        </is>
+      </c>
+      <c r="G985" t="inlineStr"/>
+      <c r="H985" t="inlineStr"/>
+    </row>
+    <row r="986">
+      <c r="A986" t="inlineStr"/>
+      <c r="B986" t="inlineStr">
+        <is>
+          <t>started playing on __date__</t>
+        </is>
+      </c>
+      <c r="C986" t="inlineStr"/>
+      <c r="D986" t="inlineStr"/>
+      <c r="E986" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F986" t="inlineStr">
+        <is>
+          <t>.Boxes.PlayerProfile.DateStarted</t>
+        </is>
+      </c>
+      <c r="G986" t="inlineStr"/>
+      <c r="H986" t="inlineStr"/>
+    </row>
+    <row r="987">
+      <c r="A987" t="inlineStr"/>
+      <c r="B987" t="inlineStr">
+        <is>
+          <t>PvP-Arena</t>
+        </is>
+      </c>
+      <c r="C987" t="inlineStr">
+        <is>
+          <t>PvP-Arena</t>
+        </is>
+      </c>
+      <c r="D987" t="inlineStr"/>
+      <c r="E987" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F987" t="inlineStr">
+        <is>
+          <t>.Boxes.PvPArena.Title</t>
+        </is>
+      </c>
+      <c r="G987" t="inlineStr"/>
+      <c r="H987" t="inlineStr"/>
+    </row>
+    <row r="988">
+      <c r="A988" t="inlineStr"/>
+      <c r="B988" t="inlineStr">
+        <is>
+          <t>Filter Sets</t>
+        </is>
+      </c>
+      <c r="C988" t="inlineStr">
+        <is>
+          <t>Filter Sets</t>
+        </is>
+      </c>
+      <c r="D988" t="inlineStr"/>
+      <c r="E988" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F988" t="inlineStr">
+        <is>
+          <t>.Boxes.Kits.FilterSets</t>
+        </is>
+      </c>
+      <c r="G988" t="inlineStr"/>
+      <c r="H988" t="inlineStr"/>
+    </row>
+    <row r="989">
+      <c r="A989" t="inlineStr"/>
+      <c r="B989" t="inlineStr">
+        <is>
+          <t>Help</t>
+        </is>
+      </c>
+      <c r="C989" t="inlineStr">
+        <is>
+          <t>Help</t>
+        </is>
+      </c>
+      <c r="D989" t="inlineStr"/>
+      <c r="E989" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F989" t="inlineStr">
+        <is>
+          <t>.Boxes.AuctionSettings.Help</t>
+        </is>
+      </c>
+      <c r="G989" t="inlineStr"/>
+      <c r="H989" t="inlineStr"/>
+    </row>
+    <row r="990">
+      <c r="A990" t="inlineStr"/>
+      <c r="B990" t="inlineStr">
+        <is>
+          <t>Single</t>
+        </is>
+      </c>
+      <c r="C990" t="inlineStr"/>
+      <c r="D990" t="inlineStr"/>
+      <c r="E990" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F990" t="inlineStr">
+        <is>
+          <t>.Boxes.ShopAssist.Single</t>
+        </is>
+      </c>
+      <c r="G990" t="inlineStr"/>
+      <c r="H990" t="inlineStr"/>
+    </row>
+    <row r="991">
+      <c r="A991" t="inlineStr"/>
+      <c r="B991" t="inlineStr">
+        <is>
+          <t>&lt;span style='color:#29b206'&gt;Remaining&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
+        </is>
+      </c>
+      <c r="C991" t="inlineStr">
+        <is>
+          <t>&lt;span style='color:#29b206'&gt;Overschot&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Tekort&lt;/span&gt;</t>
+        </is>
+      </c>
+      <c r="D991" t="inlineStr"/>
+      <c r="E991" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F991" t="inlineStr">
+        <is>
+          <t>.Boxes.Campagne.DescStillMissing</t>
+        </is>
+      </c>
+      <c r="G991" t="inlineStr"/>
+      <c r="H991" t="inlineStr"/>
+    </row>
+    <row r="992">
+      <c r="A992" t="inlineStr"/>
+      <c r="B992" t="inlineStr">
+        <is>
+          <t>Automatic collection</t>
+        </is>
+      </c>
+      <c r="C992" t="inlineStr">
+        <is>
+          <t>Automatisch ophalen</t>
+        </is>
+      </c>
+      <c r="D992" t="inlineStr"/>
+      <c r="E992" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F992" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.auto_collect</t>
+        </is>
+      </c>
+      <c r="G992" t="inlineStr"/>
+      <c r="H992" t="inlineStr"/>
+    </row>
+    <row r="993">
+      <c r="A993" t="inlineStr"/>
+      <c r="B993" t="inlineStr">
+        <is>
+          <t>Add to favorites</t>
+        </is>
+      </c>
+      <c r="C993" t="inlineStr"/>
+      <c r="D993" t="inlineStr"/>
+      <c r="E993" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F993" t="inlineStr">
+        <is>
+          <t>.Boxes.General.FavoritesAdd</t>
+        </is>
+      </c>
+      <c r="G993" t="inlineStr"/>
+      <c r="H993" t="inlineStr"/>
+    </row>
+    <row r="994">
+      <c r="A994" t="inlineStr"/>
+      <c r="B994" t="inlineStr">
+        <is>
+          <t>Needs two lane road</t>
+        </is>
+      </c>
+      <c r="C994" t="inlineStr">
+        <is>
+          <t>Vereist 2-baans weg</t>
+        </is>
+      </c>
+      <c r="D994" t="inlineStr"/>
+      <c r="E994" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F994" t="inlineStr">
+        <is>
+          <t>.Boxes.CombatCalculator.StreetRequired</t>
+        </is>
+      </c>
+      <c r="G994" t="inlineStr"/>
+      <c r="H994" t="inlineStr"/>
+    </row>
+    <row r="995">
+      <c r="A995" t="inlineStr"/>
+      <c r="B995" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> are 4+ Ages behind</t>
+        </is>
+      </c>
+      <c r="C995" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> lopen 4+ tijdperken achter</t>
+        </is>
+      </c>
+      <c r="D995" t="inlineStr"/>
+      <c r="E995" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F995" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.OlderThan4Era</t>
+        </is>
+      </c>
+      <c r="G995" t="inlineStr"/>
+      <c r="H995" t="inlineStr"/>
+    </row>
+    <row r="996">
+      <c r="A996" t="inlineStr"/>
+      <c r="B996" t="inlineStr">
+        <is>
+          <t>Transmitted</t>
+        </is>
+      </c>
+      <c r="C996" t="inlineStr">
+        <is>
+          <t>Verzonden</t>
+        </is>
+      </c>
+      <c r="D996" t="inlineStr"/>
+      <c r="E996" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F996" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.SubmitSuccessHeader</t>
+        </is>
+      </c>
+      <c r="G996" t="inlineStr"/>
+      <c r="H996" t="inlineStr"/>
+    </row>
+    <row r="997">
+      <c r="A997" t="inlineStr"/>
+      <c r="B997" t="inlineStr">
+        <is>
+          <t>This building is in your inventory</t>
+        </is>
+      </c>
+      <c r="C997" t="inlineStr"/>
+      <c r="D997" t="inlineStr"/>
+      <c r="E997" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F997" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.InventoryTooltip</t>
+        </is>
+      </c>
+      <c r="G997" t="inlineStr"/>
+      <c r="H997" t="inlineStr"/>
+    </row>
+    <row r="998">
+      <c r="A998" t="inlineStr"/>
+      <c r="B998" t="inlineStr">
+        <is>
+          <t>Your Treasure Daily</t>
+        </is>
+      </c>
+      <c r="C998" t="inlineStr">
+        <is>
+          <t>Goederen - Dagelijks</t>
+        </is>
+      </c>
+      <c r="D998" t="inlineStr"/>
+      <c r="E998" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F998" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.SourceTitle.statsTreasurePlayerD</t>
+        </is>
+      </c>
+      <c r="G998" t="inlineStr"/>
+      <c r="H998" t="inlineStr"/>
+    </row>
+    <row r="999">
+      <c r="A999" t="inlineStr"/>
+      <c r="B999" t="inlineStr">
+        <is>
+          <t>Play sound when spots can be taken safely</t>
+        </is>
+      </c>
+      <c r="C999" t="inlineStr"/>
+      <c r="D999" t="inlineStr"/>
+      <c r="E999" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F999" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.PlayInfoSound</t>
+        </is>
+      </c>
+      <c r="G999" t="inlineStr"/>
+      <c r="H999" t="inlineStr"/>
+    </row>
+    <row r="1000">
+      <c r="A1000" t="inlineStr"/>
+      <c r="B1000" t="inlineStr">
+        <is>
+          <t>Encounters</t>
+        </is>
+      </c>
+      <c r="C1000" t="inlineStr">
+        <is>
+          <t>Ontmoetingen</t>
+        </is>
+      </c>
+      <c r="D1000" t="inlineStr"/>
+      <c r="E1000" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1000" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.Encounters</t>
+        </is>
+      </c>
+      <c r="G1000" t="inlineStr"/>
+      <c r="H1000" t="inlineStr"/>
+    </row>
+    <row r="1001">
+      <c r="A1001" t="inlineStr"/>
+      <c r="B1001" t="inlineStr">
+        <is>
+          <t>No spot available</t>
+        </is>
+      </c>
+      <c r="C1001" t="inlineStr">
+        <is>
+          <t>Geen plaatsten beschikbaar</t>
+        </is>
+      </c>
+      <c r="D1001" t="inlineStr"/>
+      <c r="E1001" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1001" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.NoPlaceAvailable</t>
+        </is>
+      </c>
+      <c r="G1001" t="inlineStr"/>
+      <c r="H1001" t="inlineStr"/>
+    </row>
+    <row r="1002">
+      <c r="A1002" t="inlineStr"/>
+      <c r="B1002" t="inlineStr">
+        <is>
+          <t>Display Market Filter Tool</t>
+        </is>
+      </c>
+      <c r="C1002" t="inlineStr">
+        <is>
+          <t>Toon de Markt filter tool</t>
+        </is>
+      </c>
+      <c r="D1002" t="inlineStr"/>
+      <c r="E1002" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1002" t="inlineStr">
+        <is>
+          <t>.Settings.ShowMarketFilter.Title</t>
+        </is>
+      </c>
+      <c r="G1002" t="inlineStr"/>
+      <c r="H1002" t="inlineStr"/>
+    </row>
+    <row r="1003">
+      <c r="A1003" t="inlineStr"/>
+      <c r="B1003" t="inlineStr">
+        <is>
+          <t>Ignore optional technologies of current/higher eras</t>
+        </is>
+      </c>
+      <c r="C1003" t="inlineStr">
+        <is>
+          <t>Negeer optionele technologieën van het huidige of toekomstige tijdperken</t>
+        </is>
+      </c>
+      <c r="D1003" t="inlineStr"/>
+      <c r="E1003" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1003" t="inlineStr">
+        <is>
+          <t>.Boxes.Technologies.IgnoreCurrentEraOptional</t>
+        </is>
+      </c>
+      <c r="G1003" t="inlineStr"/>
+      <c r="H1003" t="inlineStr"/>
+    </row>
+    <row r="1004">
+      <c r="A1004" t="inlineStr"/>
+      <c r="B1004" t="inlineStr">
+        <is>
+          <t>Participating</t>
+        </is>
+      </c>
+      <c r="C1004" t="inlineStr">
+        <is>
+          <t>Deelnemen</t>
+        </is>
+      </c>
+      <c r="D1004" t="inlineStr"/>
+      <c r="E1004" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1004" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.Participant</t>
+        </is>
+      </c>
+      <c r="G1004" t="inlineStr"/>
+      <c r="H1004" t="inlineStr"/>
+    </row>
+    <row r="1005">
+      <c r="A1005" t="inlineStr"/>
+      <c r="B1005" t="inlineStr">
+        <is>
+          <t>Building Recommendation</t>
+        </is>
+      </c>
+      <c r="C1005" t="inlineStr">
+        <is>
+          <t>Gebouw aanbeveling</t>
+        </is>
+      </c>
+      <c r="D1005" t="inlineStr"/>
+      <c r="E1005" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1005" t="inlineStr">
+        <is>
+          <t>.Boxes.GBGBuildings.title</t>
+        </is>
+      </c>
+      <c r="G1005" t="inlineStr"/>
+      <c r="H1005" t="inlineStr"/>
+    </row>
+    <row r="1006">
+      <c r="A1006" t="inlineStr"/>
+      <c r="B1006" t="inlineStr">
+        <is>
+          <t>Level 1 building or selection kit</t>
+        </is>
+      </c>
+      <c r="C1006" t="inlineStr">
+        <is>
+          <t>Level 1 gebouw of selectiekit</t>
+        </is>
+      </c>
+      <c r="D1006" t="inlineStr"/>
+      <c r="E1006" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1006" t="inlineStr">
+        <is>
+          <t>.Boxes.Kits.Base</t>
+        </is>
+      </c>
+      <c r="G1006" t="inlineStr"/>
+      <c r="H1006" t="inlineStr"/>
+    </row>
+    <row r="1007">
+      <c r="A1007" t="inlineStr"/>
+      <c r="B1007" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Level </t>
+        </is>
+      </c>
+      <c r="C1007" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Niveau </t>
+        </is>
+      </c>
+      <c r="D1007" t="inlineStr"/>
+      <c r="E1007" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1007" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.Step</t>
+        </is>
+      </c>
+      <c r="G1007" t="inlineStr"/>
+      <c r="H1007" t="inlineStr"/>
+    </row>
+    <row r="1008">
+      <c r="A1008" t="inlineStr"/>
+      <c r="B1008" t="inlineStr">
+        <is>
+          <t>Help and Community</t>
+        </is>
+      </c>
+      <c r="C1008" t="inlineStr">
+        <is>
+          <t>Help en Gemeenschap</t>
+        </is>
+      </c>
+      <c r="D1008" t="inlineStr"/>
+      <c r="E1008" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1008" t="inlineStr">
+        <is>
+          <t>.Settings.Help.Title</t>
+        </is>
+      </c>
+      <c r="G1008" t="inlineStr"/>
+      <c r="H1008" t="inlineStr"/>
+    </row>
+    <row r="1009">
+      <c r="A1009" t="inlineStr"/>
+      <c r="B1009" t="inlineStr">
+        <is>
+          <t>Trade Events</t>
+        </is>
+      </c>
+      <c r="C1009" t="inlineStr">
+        <is>
+          <t>Handel Gebeurtenissen</t>
+        </is>
+      </c>
+      <c r="D1009" t="inlineStr"/>
+      <c r="E1009" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1009" t="inlineStr">
+        <is>
+          <t>.Boxes.MarketOffersEvents.Title</t>
+        </is>
+      </c>
+      <c r="G1009" t="inlineStr"/>
+      <c r="H1009" t="inlineStr"/>
+    </row>
+    <row r="1010">
+      <c r="A1010" t="inlineStr"/>
+      <c r="B1010" t="inlineStr">
+        <is>
+          <t>Production</t>
+        </is>
+      </c>
+      <c r="C1010" t="inlineStr">
+        <is>
+          <t>Productiegebouwen</t>
+        </is>
+      </c>
+      <c r="D1010" t="inlineStr"/>
+      <c r="E1010" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F1010" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.production</t>
+        </is>
+      </c>
+      <c r="G1010" t="inlineStr"/>
+      <c r="H1010" t="inlineStr"/>
+    </row>
+    <row r="1011">
+      <c r="A1011" t="inlineStr"/>
+      <c r="B1011" t="inlineStr">
+        <is>
+          <t>Close the GB Calculator when this window is auto-opened</t>
+        </is>
+      </c>
+      <c r="C1011" t="inlineStr"/>
+      <c r="D1011" t="inlineStr"/>
+      <c r="E1011" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1011" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.OwnPartClose</t>
+        </is>
+      </c>
+      <c r="G1011" t="inlineStr"/>
+      <c r="H1011" t="inlineStr"/>
+    </row>
+    <row r="1012">
+      <c r="A1012" t="inlineStr"/>
+      <c r="B1012" t="inlineStr">
+        <is>
+          <t>Settlement</t>
+        </is>
+      </c>
+      <c r="C1012" t="inlineStr">
+        <is>
+          <t>Nederzetting</t>
+        </is>
+      </c>
+      <c r="D1012" t="inlineStr"/>
+      <c r="E1012" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1012" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.Settlement</t>
+        </is>
+      </c>
+      <c r="G1012" t="inlineStr"/>
+      <c r="H1012" t="inlineStr"/>
+    </row>
+    <row r="1013">
+      <c r="A1013" t="inlineStr"/>
+      <c r="B1013" t="inlineStr">
+        <is>
+          <t>Item Shop</t>
+        </is>
+      </c>
+      <c r="C1013" t="inlineStr"/>
+      <c r="D1013" t="inlineStr"/>
+      <c r="E1013" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1013" t="inlineStr">
+        <is>
+          <t>.Boxes.ShopAssist.Shop</t>
+        </is>
+      </c>
+      <c r="G1013" t="inlineStr"/>
+      <c r="H1013" t="inlineStr"/>
+    </row>
+    <row r="1014">
+      <c r="A1014" t="inlineStr"/>
+      <c r="B1014" t="inlineStr">
+        <is>
+          <t>Military</t>
+        </is>
+      </c>
+      <c r="C1014" t="inlineStr">
+        <is>
+          <t>Militaire</t>
+        </is>
+      </c>
+      <c r="D1014" t="inlineStr"/>
+      <c r="E1014" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1014" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.military</t>
+        </is>
+      </c>
+      <c r="G1014" t="inlineStr"/>
+      <c r="H1014" t="inlineStr"/>
+    </row>
+    <row r="1015">
+      <c r="A1015" t="inlineStr"/>
+      <c r="B1015" t="inlineStr">
+        <is>
+          <t>Are you sure you want to delete this?</t>
+        </is>
+      </c>
+      <c r="C1015" t="inlineStr">
+        <is>
+          <t>Weet je zeker dat je dit wil verwijderen?</t>
+        </is>
+      </c>
+      <c r="D1015" t="inlineStr"/>
+      <c r="E1015" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1015" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.ConfirmDelete</t>
+        </is>
+      </c>
+      <c r="G1015" t="inlineStr"/>
+      <c r="H1015" t="inlineStr"/>
+    </row>
+    <row r="1016">
+      <c r="A1016" t="inlineStr"/>
+      <c r="B1016" t="inlineStr">
+        <is>
+          <t>Tag</t>
+        </is>
+      </c>
+      <c r="C1016" t="inlineStr">
+        <is>
+          <t>Label</t>
+        </is>
+      </c>
+      <c r="D1016" t="inlineStr"/>
+      <c r="E1016" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1016" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Tag</t>
+        </is>
+      </c>
+      <c r="G1016" t="inlineStr"/>
+      <c r="H1016" t="inlineStr"/>
+    </row>
+    <row r="1017">
+      <c r="A1017" t="inlineStr"/>
+      <c r="B1017" t="inlineStr">
+        <is>
+          <t>Building</t>
+        </is>
+      </c>
+      <c r="C1017" t="inlineStr">
+        <is>
+          <t>Gebouw</t>
+        </is>
+      </c>
+      <c r="D1017" t="inlineStr"/>
+      <c r="E1017" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1017" t="inlineStr">
+        <is>
+          <t>.Boxes.Outpost.TitleBuildings</t>
+        </is>
+      </c>
+      <c r="G1017" t="inlineStr"/>
+      <c r="H1017" t="inlineStr"/>
+    </row>
+    <row r="1018">
+      <c r="A1018" t="inlineStr"/>
+      <c r="B1018" t="inlineStr">
+        <is>
+          <t>Edit</t>
+        </is>
+      </c>
+      <c r="C1018" t="inlineStr">
+        <is>
+          <t>Bewerken</t>
+        </is>
+      </c>
+      <c r="D1018" t="inlineStr"/>
+      <c r="E1018" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1018" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.EditEntry</t>
+        </is>
+      </c>
+      <c r="G1018" t="inlineStr"/>
+      <c r="H1018" t="inlineStr"/>
+    </row>
+    <row r="1019">
+      <c r="A1019" t="inlineStr"/>
+      <c r="B1019" t="inlineStr">
+        <is>
+          <t>show 0-values (GE/GBG)</t>
+        </is>
+      </c>
+      <c r="C1019" t="inlineStr">
+        <is>
+          <t>toon 0-waarden (GE/GSP)</t>
+        </is>
+      </c>
+      <c r="D1019" t="inlineStr"/>
+      <c r="E1019" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1019" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.ShowZeroValues</t>
+        </is>
+      </c>
+      <c r="G1019" t="inlineStr"/>
+      <c r="H1019" t="inlineStr"/>
+    </row>
+    <row r="1020">
+      <c r="A1020" t="inlineStr"/>
+      <c r="B1020" t="inlineStr">
+        <is>
+          <t>Upload Data</t>
+        </is>
+      </c>
+      <c r="C1020" t="inlineStr">
+        <is>
+          <t>Data Uploaden</t>
+        </is>
+      </c>
+      <c r="D1020" t="inlineStr"/>
+      <c r="E1020" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1020" t="inlineStr">
+        <is>
+          <t>.Settings.Tab.Sending</t>
+        </is>
+      </c>
+      <c r="G1020" t="inlineStr"/>
+      <c r="H1020" t="inlineStr"/>
+    </row>
+    <row r="1021">
+      <c r="A1021" t="inlineStr"/>
+      <c r="B1021" t="inlineStr">
+        <is>
+          <t>compare last</t>
+        </is>
+      </c>
+      <c r="C1021" t="inlineStr">
+        <is>
+          <t>Vergelijk vorige</t>
+        </is>
+      </c>
+      <c r="D1021" t="inlineStr"/>
+      <c r="E1021" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1021" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.CompareLast</t>
+        </is>
+      </c>
+      <c r="G1021" t="inlineStr"/>
+      <c r="H1021" t="inlineStr"/>
+    </row>
+    <row r="1022">
+      <c r="A1022" t="inlineStr"/>
+      <c r="B1022" t="inlineStr">
+        <is>
+          <t>Body</t>
+        </is>
+      </c>
+      <c r="C1022" t="inlineStr">
+        <is>
+          <t>Body</t>
+        </is>
+      </c>
+      <c r="D1022" t="inlineStr"/>
+      <c r="E1022" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1022" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Body</t>
+        </is>
+      </c>
+      <c r="G1022" t="inlineStr"/>
+      <c r="H1022" t="inlineStr"/>
+    </row>
+    <row r="1023">
+      <c r="A1023" t="inlineStr"/>
+      <c r="B1023" t="inlineStr">
+        <is>
+          <t>Select all</t>
+        </is>
+      </c>
+      <c r="C1023" t="inlineStr">
+        <is>
+          <t>Alles selecteren</t>
+        </is>
+      </c>
+      <c r="D1023" t="inlineStr"/>
+      <c r="E1023" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1023" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.SelectAll</t>
+        </is>
+      </c>
+      <c r="G1023" t="inlineStr"/>
+      <c r="H1023" t="inlineStr"/>
+    </row>
+    <row r="1024">
+      <c r="A1024" t="inlineStr"/>
+      <c r="B1024" t="inlineStr">
+        <is>
+          <t>Displayed values assume your buildings have finished construction.</t>
+        </is>
+      </c>
+      <c r="C1024" t="inlineStr">
+        <is>
+          <t>Bij Productie, Populatie en Tevredenheid waarden wordt ervan uitgegaan uit dat de constructie van je gebouwen voltooid is.</t>
+        </is>
+      </c>
+      <c r="D1024" t="inlineStr"/>
+      <c r="E1024" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F1024" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.QIHint</t>
+        </is>
+      </c>
+      <c r="G1024" t="inlineStr"/>
+      <c r="H1024" t="inlineStr"/>
+    </row>
+    <row r="1025">
+      <c r="A1025" t="inlineStr"/>
+      <c r="B1025" t="inlineStr">
+        <is>
+          <t>Shop Assistant</t>
+        </is>
+      </c>
+      <c r="C1025" t="inlineStr"/>
+      <c r="D1025" t="inlineStr"/>
+      <c r="E1025" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1025" t="inlineStr">
+        <is>
+          <t>.Menu.ShopAssist.Title</t>
+        </is>
+      </c>
+      <c r="G1025" t="inlineStr"/>
+      <c r="H1025" t="inlineStr"/>
+    </row>
+    <row r="1026">
+      <c r="A1026" t="inlineStr"/>
+      <c r="B1026" t="inlineStr">
+        <is>
+          <t>Click here or drag an exported JSON file / Zip archive into this field to import the data.</t>
+        </is>
+      </c>
+      <c r="C1026" t="inlineStr">
+        <is>
+          <t>Klik hier of sleep een geëxporteerd JSON bestand / Zip archief naar dit veld om te data te importeren.</t>
+        </is>
+      </c>
+      <c r="D1026" t="inlineStr"/>
+      <c r="E1026" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1026" t="inlineStr">
+        <is>
+          <t>.Boxes.DBExport.ImportDescription</t>
+        </is>
+      </c>
+      <c r="G1026" t="inlineStr"/>
+      <c r="H1026" t="inlineStr"/>
+    </row>
+    <row r="1027">
+      <c r="A1027" t="inlineStr"/>
+      <c r="B1027" t="inlineStr">
+        <is>
+          <t>Rewards</t>
+        </is>
+      </c>
+      <c r="C1027" t="inlineStr">
+        <is>
+          <t>Beloningen</t>
+        </is>
+      </c>
+      <c r="D1027" t="inlineStr"/>
+      <c r="E1027" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1027" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnSource.statsRewards</t>
+        </is>
+      </c>
+      <c r="G1027" t="inlineStr"/>
+      <c r="H1027" t="inlineStr"/>
+    </row>
+    <row r="1028">
+      <c r="A1028" t="inlineStr"/>
+      <c r="B1028" t="inlineStr">
+        <is>
+          <t>Rate</t>
+        </is>
+      </c>
+      <c r="C1028" t="inlineStr">
+        <is>
+          <t>Ratio</t>
+        </is>
+      </c>
+      <c r="D1028" t="inlineStr"/>
+      <c r="E1028" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1028" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.RateColumn</t>
+        </is>
+      </c>
+      <c r="G1028" t="inlineStr"/>
+      <c r="H1028" t="inlineStr"/>
+    </row>
+    <row r="1029">
+      <c r="A1029" t="inlineStr"/>
+      <c r="B1029" t="inlineStr">
+        <is>
+          <t>PvP-Arena-Protocol</t>
+        </is>
+      </c>
+      <c r="C1029" t="inlineStr">
+        <is>
+          <t>PvP Arena Protocol</t>
+        </is>
+      </c>
+      <c r="D1029" t="inlineStr"/>
+      <c r="E1029" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1029" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ShowPvPArena</t>
+        </is>
+      </c>
+      <c r="G1029" t="inlineStr"/>
+      <c r="H1029" t="inlineStr"/>
+    </row>
+    <row r="1030">
+      <c r="A1030" t="inlineStr"/>
+      <c r="B1030" t="inlineStr">
+        <is>
+          <t>Hide all button</t>
+        </is>
+      </c>
+      <c r="C1030" t="inlineStr">
+        <is>
+          <t>Verberg alle knoppen</t>
+        </is>
+      </c>
+      <c r="D1030" t="inlineStr"/>
+      <c r="E1030" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1030" t="inlineStr">
+        <is>
+          <t>.Boxes.CloseBox.HideAllButton</t>
+        </is>
+      </c>
+      <c r="G1030" t="inlineStr"/>
+      <c r="H1030" t="inlineStr"/>
+    </row>
+    <row r="1031">
+      <c r="A1031" t="inlineStr"/>
+      <c r="B1031" t="inlineStr">
+        <is>
+          <t>Show FSP Calculator</t>
+        </is>
+      </c>
+      <c r="C1031" t="inlineStr"/>
+      <c r="D1031" t="inlineStr"/>
+      <c r="E1031" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1031" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.ShowFSPCalculator</t>
+        </is>
+      </c>
+      <c r="G1031" t="inlineStr"/>
+      <c r="H1031" t="inlineStr"/>
+    </row>
+    <row r="1032">
+      <c r="A1032" t="inlineStr"/>
+      <c r="B1032" t="inlineStr">
+        <is>
+          <t>Save preset as:</t>
+        </is>
+      </c>
+      <c r="C1032" t="inlineStr"/>
+      <c r="D1032" t="inlineStr"/>
+      <c r="E1032" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1032" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetPromptSaveAs</t>
+        </is>
+      </c>
+      <c r="G1032" t="inlineStr"/>
+      <c r="H1032" t="inlineStr"/>
+    </row>
+    <row r="1033">
+      <c r="A1033" t="inlineStr"/>
+      <c r="B1033" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> are 1 Age behind</t>
+        </is>
+      </c>
+      <c r="C1033" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> lopen 1 tijdperk achter</t>
+        </is>
+      </c>
+      <c r="D1033" t="inlineStr"/>
+      <c r="E1033" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1033" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.OlderThan1Era</t>
+        </is>
+      </c>
+      <c r="G1033" t="inlineStr"/>
+      <c r="H1033" t="inlineStr"/>
+    </row>
+    <row r="1034">
+      <c r="A1034" t="inlineStr"/>
+      <c r="B1034" t="inlineStr">
+        <is>
+          <t>There are several ways to get support:</t>
+        </is>
+      </c>
+      <c r="C1034" t="inlineStr">
+        <is>
+          <t>Er zijn verschillende manieren om hulp te krijgen:</t>
+        </is>
+      </c>
+      <c r="D1034" t="inlineStr"/>
+      <c r="E1034" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1034" t="inlineStr">
+        <is>
+          <t>.Settings.Help.Desc</t>
+        </is>
+      </c>
+      <c r="G1034" t="inlineStr"/>
+      <c r="H1034" t="inlineStr"/>
+    </row>
+    <row r="1035">
+      <c r="A1035" t="inlineStr"/>
+      <c r="B1035" t="inlineStr">
+        <is>
+          <t>Antique dealer</t>
+        </is>
+      </c>
+      <c r="C1035" t="inlineStr">
+        <is>
+          <t>Antiquair</t>
+        </is>
+      </c>
+      <c r="D1035" t="inlineStr"/>
+      <c r="E1035" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1035" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.AntiqueDealer</t>
+        </is>
+      </c>
+      <c r="G1035" t="inlineStr"/>
+      <c r="H1035" t="inlineStr"/>
+    </row>
+    <row r="1036">
+      <c r="A1036" t="inlineStr"/>
+      <c r="B1036" t="inlineStr">
+        <is>
+          <t>Are there players missing from the shortlist? Then close this box, click on the other two tabs at the bottom of the Social Bar (Neighbours, Guild Members, Friends) and then re-open this box.</t>
+        </is>
+      </c>
+      <c r="C1036" t="inlineStr">
+        <is>
+          <t>Mis je spelers in de lijst? Sluit dan dit venster, klik op de tabs onderaan de social bar (buren, gildeleden, vrienden) en heropen dit venster.</t>
+        </is>
+      </c>
+      <c r="D1036" t="inlineStr"/>
+      <c r="E1036" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1036" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.ModalMissingPlayers</t>
+        </is>
+      </c>
+      <c r="G1036" t="inlineStr"/>
+      <c r="H1036" t="inlineStr"/>
+    </row>
+    <row r="1037">
+      <c r="A1037" t="inlineStr"/>
+      <c r="B1037" t="inlineStr">
+        <is>
+          <t>To find same friends in different chats</t>
+        </is>
+      </c>
+      <c r="C1037" t="inlineStr">
+        <is>
+          <t>Zelfde vrienden vinden in verschillende chats</t>
+        </is>
+      </c>
+      <c r="D1037" t="inlineStr"/>
+      <c r="E1037" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1037" t="inlineStr">
+        <is>
+          <t>.Menu.CompareFriendsThreads.Desc</t>
+        </is>
+      </c>
+      <c r="G1037" t="inlineStr"/>
+      <c r="H1037" t="inlineStr"/>
+    </row>
+    <row r="1038">
+      <c r="A1038" t="inlineStr"/>
+      <c r="B1038" t="inlineStr">
+        <is>
+          <t>Relative time</t>
+        </is>
+      </c>
+      <c r="C1038" t="inlineStr"/>
+      <c r="D1038" t="inlineStr"/>
+      <c r="E1038" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1038" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.RelativeTime</t>
+        </is>
+      </c>
+      <c r="G1038" t="inlineStr"/>
+      <c r="H1038" t="inlineStr"/>
+    </row>
+    <row r="1039">
+      <c r="A1039" t="inlineStr"/>
+      <c r="B1039" t="inlineStr">
+        <is>
+          <t>Present Game (e.g. Winter Event)</t>
+        </is>
+      </c>
+      <c r="C1039" t="inlineStr"/>
+      <c r="D1039" t="inlineStr"/>
+      <c r="E1039" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1039" t="inlineStr">
+        <is>
+          <t>.Settings.EventHelperPresent</t>
+        </is>
+      </c>
+      <c r="G1039" t="inlineStr"/>
+      <c r="H1039" t="inlineStr"/>
+    </row>
+    <row r="1040">
+      <c r="A1040" t="inlineStr"/>
+      <c r="B1040" t="inlineStr">
+        <is>
+          <t>Autoplay</t>
+        </is>
+      </c>
+      <c r="C1040" t="inlineStr">
+        <is>
+          <t>Automatisch afspelen</t>
+        </is>
+      </c>
+      <c r="D1040" t="inlineStr"/>
+      <c r="E1040" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1040" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.Auto</t>
+        </is>
+      </c>
+      <c r="G1040" t="inlineStr"/>
+      <c r="H1040" t="inlineStr"/>
+    </row>
+    <row r="1041">
+      <c r="A1041" t="inlineStr"/>
+      <c r="B1041" t="inlineStr">
+        <is>
+          <t>Error!</t>
+        </is>
+      </c>
+      <c r="C1041" t="inlineStr">
+        <is>
+          <t>Fout!</t>
+        </is>
+      </c>
+      <c r="D1041" t="inlineStr"/>
+      <c r="E1041" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1041" t="inlineStr">
+        <is>
+          <t>.Boxes.Settings.ApiTokenLengthWrongHeader</t>
+        </is>
+      </c>
+      <c r="G1041" t="inlineStr"/>
+      <c r="H1041" t="inlineStr"/>
+    </row>
+    <row r="1042">
+      <c r="A1042" t="inlineStr"/>
+      <c r="B1042" t="inlineStr">
+        <is>
+          <t>ATTENTION: Goods stock is LOW!</t>
+        </is>
+      </c>
+      <c r="C1042" t="inlineStr">
+        <is>
+          <t>OPGELET: De goederenvoorraad is schaars!</t>
+        </is>
+      </c>
+      <c r="D1042" t="inlineStr"/>
+      <c r="E1042" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1042" t="inlineStr">
+        <is>
+          <t>.Boxes.Negotiation.GoodsLow</t>
+        </is>
+      </c>
+      <c r="G1042" t="inlineStr"/>
+      <c r="H1042" t="inlineStr"/>
+    </row>
+    <row r="1043">
+      <c r="A1043" t="inlineStr"/>
+      <c r="B1043" t="inlineStr">
+        <is>
+          <t>Expired Limited Buildings:</t>
+        </is>
+      </c>
+      <c r="C1043" t="inlineStr">
+        <is>
+          <t>Verlopen Gelimiteerde Gebouwen:</t>
+        </is>
+      </c>
+      <c r="D1043" t="inlineStr"/>
+      <c r="E1043" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1043" t="inlineStr">
+        <is>
+          <t>.InactiveBuildingsAlert.title</t>
+        </is>
+      </c>
+      <c r="G1043" t="inlineStr"/>
+      <c r="H1043" t="inlineStr"/>
+    </row>
+    <row r="1044">
+      <c r="A1044" t="inlineStr"/>
+      <c r="B1044" t="inlineStr">
+        <is>
+          <t>Reset</t>
+        </is>
+      </c>
+      <c r="C1044" t="inlineStr">
+        <is>
+          <t>Reset</t>
+        </is>
+      </c>
+      <c r="D1044" t="inlineStr"/>
+      <c r="E1044" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1044" t="inlineStr">
+        <is>
+          <t>.General.Reset</t>
+        </is>
+      </c>
+      <c r="G1044" t="inlineStr"/>
+      <c r="H1044" t="inlineStr"/>
+    </row>
+    <row r="1045">
+      <c r="A1045" t="inlineStr"/>
+      <c r="B1045" t="inlineStr">
+        <is>
+          <t>Bar full:</t>
+        </is>
+      </c>
+      <c r="C1045" t="inlineStr"/>
+      <c r="D1045" t="inlineStr"/>
+      <c r="E1045" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1045" t="inlineStr">
+        <is>
+          <t>.Boxes.QIActions.FullAt</t>
+        </is>
+      </c>
+      <c r="G1045" t="inlineStr"/>
+      <c r="H1045" t="inlineStr"/>
+    </row>
+    <row r="1046">
+      <c r="A1046" t="inlineStr"/>
+      <c r="B1046" t="inlineStr">
+        <is>
+          <t>GB Cost Calculator</t>
+        </is>
+      </c>
+      <c r="C1046" t="inlineStr">
+        <is>
+          <t>FP-calculator</t>
+        </is>
+      </c>
+      <c r="D1046" t="inlineStr"/>
+      <c r="E1046" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1046" t="inlineStr">
+        <is>
+          <t>.Menu.Calculator.Title</t>
+        </is>
+      </c>
+      <c r="G1046" t="inlineStr"/>
+      <c r="H1046" t="inlineStr"/>
+    </row>
+    <row r="1047">
+      <c r="A1047" t="inlineStr"/>
+      <c r="B1047" t="inlineStr">
+        <is>
+          <t>Event</t>
+        </is>
+      </c>
+      <c r="C1047" t="inlineStr">
+        <is>
+          <t>Evenement</t>
+        </is>
+      </c>
+      <c r="D1047" t="inlineStr"/>
+      <c r="E1047" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1047" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.event</t>
+        </is>
+      </c>
+      <c r="G1047" t="inlineStr"/>
+      <c r="H1047" t="inlineStr"/>
+    </row>
+    <row r="1048">
+      <c r="A1048" t="inlineStr"/>
+      <c r="B1048" t="inlineStr">
+        <is>
+          <t>rounds</t>
+        </is>
+      </c>
+      <c r="C1048" t="inlineStr">
+        <is>
+          <t>ronden</t>
+        </is>
+      </c>
+      <c r="D1048" t="inlineStr"/>
+      <c r="E1048" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1048" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.Rounds</t>
+        </is>
+      </c>
+      <c r="G1048" t="inlineStr"/>
+      <c r="H1048" t="inlineStr"/>
+    </row>
+    <row r="1049">
+      <c r="A1049" t="inlineStr"/>
+      <c r="B1049" t="inlineStr">
+        <is>
+          <t>Upgrade Kit</t>
+        </is>
+      </c>
+      <c r="C1049" t="inlineStr">
+        <is>
+          <t>Verbeterkit</t>
+        </is>
+      </c>
+      <c r="D1049" t="inlineStr"/>
+      <c r="E1049" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1049" t="inlineStr">
+        <is>
+          <t>.Boxes.Kits.UpgradeKit</t>
+        </is>
+      </c>
+      <c r="G1049" t="inlineStr"/>
+      <c r="H1049" t="inlineStr"/>
+    </row>
+    <row r="1050">
+      <c r="A1050" t="inlineStr"/>
+      <c r="B1050" t="inlineStr">
+        <is>
+          <t>Goods from Mars are not included. Please visit your Mars outpost and open the box again</t>
+        </is>
+      </c>
+      <c r="C1050" t="inlineStr">
+        <is>
+          <t>Exclusief goederen van mars zijn. Ga naar je mars nederzetting en open dit venster opnieuw</t>
+        </is>
+      </c>
+      <c r="D1050" t="inlineStr"/>
+      <c r="E1050" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1050" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.NoMarsDataWarning</t>
+        </is>
+      </c>
+      <c r="G1050" t="inlineStr"/>
+      <c r="H1050" t="inlineStr"/>
+    </row>
+    <row r="1051">
+      <c r="A1051" t="inlineStr"/>
+      <c r="B1051" t="inlineStr">
+        <is>
+          <t>No entries found yet…</t>
+        </is>
+      </c>
+      <c r="C1051" t="inlineStr">
+        <is>
+          <t>Nog geen invoer gevonden…</t>
+        </is>
+      </c>
+      <c r="D1051" t="inlineStr"/>
+      <c r="E1051" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1051" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.NoEntriesFound</t>
+        </is>
+      </c>
+      <c r="G1051" t="inlineStr"/>
+      <c r="H1051" t="inlineStr"/>
+    </row>
+    <row r="1052">
+      <c r="A1052" t="inlineStr"/>
+      <c r="B1052" t="inlineStr">
+        <is>
+          <t>Status</t>
+        </is>
+      </c>
+      <c r="C1052" t="inlineStr">
+        <is>
+          <t>Status</t>
+        </is>
+      </c>
+      <c r="D1052" t="inlineStr"/>
+      <c r="E1052" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1052" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.Status</t>
+        </is>
+      </c>
+      <c r="G1052" t="inlineStr"/>
+      <c r="H1052" t="inlineStr"/>
+    </row>
+    <row r="1053">
+      <c r="A1053" t="inlineStr"/>
+      <c r="B1053" t="inlineStr">
+        <is>
+          <t>when</t>
+        </is>
+      </c>
+      <c r="C1053" t="inlineStr"/>
+      <c r="D1053" t="inlineStr"/>
+      <c r="E1053" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1053" t="inlineStr">
+        <is>
+          <t>.Boxes.Tooltip.Building.when</t>
+        </is>
+      </c>
+      <c r="G1053" t="inlineStr"/>
+      <c r="H1053" t="inlineStr"/>
+    </row>
+    <row r="1054">
+      <c r="A1054" t="inlineStr"/>
+      <c r="B1054" t="inlineStr">
+        <is>
+          <t>2-lane Road</t>
+        </is>
+      </c>
+      <c r="C1054" t="inlineStr">
+        <is>
+          <t>Grote Weg</t>
+        </is>
+      </c>
+      <c r="D1054" t="inlineStr"/>
+      <c r="E1054" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1054" t="inlineStr">
+        <is>
+          <t>.HiddenRewards.Positions.cityRoadBig</t>
+        </is>
+      </c>
+      <c r="G1054" t="inlineStr"/>
+      <c r="H1054" t="inlineStr"/>
+    </row>
+    <row r="1055">
+      <c r="A1055" t="inlineStr"/>
+      <c r="B1055" t="inlineStr">
+        <is>
+          <t>Copy</t>
+        </is>
+      </c>
+      <c r="C1055" t="inlineStr">
+        <is>
+          <t>Kopieren</t>
+        </is>
+      </c>
+      <c r="D1055" t="inlineStr"/>
+      <c r="E1055" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1055" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.CopyTitle</t>
+        </is>
+      </c>
+      <c r="G1055" t="inlineStr"/>
+      <c r="H1055" t="inlineStr"/>
+    </row>
+    <row r="1056">
+      <c r="A1056" t="inlineStr"/>
+      <c r="B1056" t="inlineStr">
+        <is>
+          <t>Edit</t>
+        </is>
+      </c>
+      <c r="C1056" t="inlineStr">
+        <is>
+          <t>Wijzigen</t>
+        </is>
+      </c>
+      <c r="D1056" t="inlineStr"/>
+      <c r="E1056" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1056" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Edit</t>
+        </is>
+      </c>
+      <c r="G1056" t="inlineStr"/>
+      <c r="H1056" t="inlineStr"/>
+    </row>
+    <row r="1057">
+      <c r="A1057" t="inlineStr"/>
+      <c r="B1057" t="inlineStr">
+        <is>
+          <t>Unlocked level</t>
+        </is>
+      </c>
+      <c r="C1057" t="inlineStr">
+        <is>
+          <t>Ontgrendel niveau</t>
+        </is>
+      </c>
+      <c r="D1057" t="inlineStr"/>
+      <c r="E1057" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1057" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.UnlockedLevel</t>
+        </is>
+      </c>
+      <c r="G1057" t="inlineStr"/>
+      <c r="H1057" t="inlineStr"/>
+    </row>
+    <row r="1058">
+      <c r="A1058" t="inlineStr"/>
+      <c r="B1058" t="inlineStr">
+        <is>
+          <t>Industrial Age</t>
+        </is>
+      </c>
+      <c r="C1058" t="inlineStr">
+        <is>
+          <t>Industriële tijdperk</t>
+        </is>
+      </c>
+      <c r="D1058" t="inlineStr"/>
+      <c r="E1058" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1058" t="inlineStr">
+        <is>
+          <t>.Eras.8</t>
+        </is>
+      </c>
+      <c r="G1058" t="inlineStr"/>
+      <c r="H1058" t="inlineStr"/>
+    </row>
+    <row r="1059">
+      <c r="A1059" t="inlineStr"/>
+      <c r="B1059" t="inlineStr">
+        <is>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="C1059" t="inlineStr">
+        <is>
+          <t>Bewaar</t>
+        </is>
+      </c>
+      <c r="D1059" t="inlineStr"/>
+      <c r="E1059" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1059" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Save</t>
+        </is>
+      </c>
+      <c r="G1059" t="inlineStr"/>
+      <c r="H1059" t="inlineStr"/>
+    </row>
+    <row r="1060">
+      <c r="A1060" t="inlineStr"/>
+      <c r="B1060" t="inlineStr">
+        <is>
+          <t>Castle points</t>
+        </is>
+      </c>
+      <c r="C1060" t="inlineStr">
+        <is>
+          <t>Kasteelpunten</t>
+        </is>
+      </c>
+      <c r="D1060" t="inlineStr"/>
+      <c r="E1060" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1060" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.CastlePoints</t>
+        </is>
+      </c>
+      <c r="G1060" t="inlineStr"/>
+      <c r="H1060" t="inlineStr"/>
+    </row>
+    <row r="1061">
+      <c r="A1061" t="inlineStr"/>
+      <c r="B1061" t="inlineStr">
+        <is>
+          <t>Website Api-Token</t>
+        </is>
+      </c>
+      <c r="C1061" t="inlineStr">
+        <is>
+          <t>Website Api-token</t>
+        </is>
+      </c>
+      <c r="D1061" t="inlineStr"/>
+      <c r="E1061" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1061" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ApiToken</t>
+        </is>
+      </c>
+      <c r="G1061" t="inlineStr"/>
+      <c r="H1061" t="inlineStr"/>
+    </row>
+    <row r="1062">
+      <c r="A1062" t="inlineStr"/>
+      <c r="B1062" t="inlineStr">
+        <is>
+          <t>Copy</t>
+        </is>
+      </c>
+      <c r="C1062" t="inlineStr"/>
+      <c r="D1062" t="inlineStr"/>
+      <c r="E1062" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1062" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetCopySuffix</t>
+        </is>
+      </c>
+      <c r="G1062" t="inlineStr"/>
+      <c r="H1062" t="inlineStr"/>
+    </row>
+    <row r="1063">
+      <c r="A1063" t="inlineStr"/>
+      <c r="B1063" t="inlineStr">
+        <is>
+          <t>Negotiation</t>
+        </is>
+      </c>
+      <c r="C1063" t="inlineStr">
+        <is>
+          <t>Onderhandeling</t>
+        </is>
+      </c>
+      <c r="D1063" t="inlineStr"/>
+      <c r="E1063" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1063" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Negotiation</t>
+        </is>
+      </c>
+      <c r="G1063" t="inlineStr"/>
+      <c r="H1063" t="inlineStr"/>
+    </row>
+    <row r="1064">
+      <c r="A1064" t="inlineStr"/>
+      <c r="B1064" t="inlineStr">
+        <is>
+          <t>epic</t>
+        </is>
+      </c>
+      <c r="C1064" t="inlineStr">
+        <is>
+          <t>episch</t>
+        </is>
+      </c>
+      <c r="D1064" t="inlineStr"/>
+      <c r="E1064" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1064" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.AllyRarity.epic</t>
+        </is>
+      </c>
+      <c r="G1064" t="inlineStr"/>
+      <c r="H1064" t="inlineStr"/>
+    </row>
+    <row r="1065">
+      <c r="A1065" t="inlineStr"/>
+      <c r="B1065" t="inlineStr">
+        <is>
+          <t>Select resources for successful negotiations.</t>
+        </is>
+      </c>
+      <c r="C1065" t="inlineStr">
+        <is>
+          <t>Doet goederenvoorstellen voor succesvolle onderhandelingen.</t>
+        </is>
+      </c>
+      <c r="D1065" t="inlineStr"/>
+      <c r="E1065" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1065" t="inlineStr">
+        <is>
+          <t>.Menu.Negotiation.Desc</t>
+        </is>
+      </c>
+      <c r="G1065" t="inlineStr"/>
+      <c r="H1065" t="inlineStr"/>
+    </row>
+    <row r="1066">
+      <c r="A1066" t="inlineStr"/>
+      <c r="B1066" t="inlineStr">
+        <is>
+          <t>Wave 2</t>
+        </is>
+      </c>
+      <c r="C1066" t="inlineStr">
+        <is>
+          <t>Golf 2</t>
+        </is>
+      </c>
+      <c r="D1066" t="inlineStr"/>
+      <c r="E1066" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1066" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssistAAConfig.Wave2</t>
+        </is>
+      </c>
+      <c r="G1066" t="inlineStr"/>
+      <c r="H1066" t="inlineStr"/>
+    </row>
+    <row r="1067">
+      <c r="A1067" t="inlineStr"/>
+      <c r="B1067" t="inlineStr">
+        <is>
+          <t>Rival sound</t>
+        </is>
+      </c>
+      <c r="C1067" t="inlineStr">
+        <is>
+          <t>Rivaal geluid</t>
+        </is>
+      </c>
+      <c r="D1067" t="inlineStr"/>
+      <c r="E1067" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1067" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.RivalSound</t>
+        </is>
+      </c>
+      <c r="G1067" t="inlineStr"/>
+      <c r="H1067" t="inlineStr"/>
+    </row>
+    <row r="1068">
+      <c r="A1068" t="inlineStr"/>
+      <c r="B1068" t="inlineStr">
+        <is>
+          <t>Compare Friends with Threads</t>
+        </is>
+      </c>
+      <c r="C1068" t="inlineStr">
+        <is>
+          <t>Vergelijk Vrienden in draadjes</t>
+        </is>
+      </c>
+      <c r="D1068" t="inlineStr"/>
+      <c r="E1068" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1068" t="inlineStr">
+        <is>
+          <t>.Menu.CompareFriendsThreads.Title</t>
+        </is>
+      </c>
+      <c r="G1068" t="inlineStr"/>
+      <c r="H1068" t="inlineStr"/>
+    </row>
+    <row r="1069">
+      <c r="A1069" t="inlineStr"/>
+      <c r="B1069" t="inlineStr">
+        <is>
+          <t>Hide reset-blocker when box minimized</t>
+        </is>
+      </c>
+      <c r="C1069" t="inlineStr">
+        <is>
+          <t>Verberg reset-blocker wanneer box geminimaliseerd is</t>
+        </is>
+      </c>
+      <c r="D1069" t="inlineStr"/>
+      <c r="E1069" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1069" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.hideOverlay</t>
+        </is>
+      </c>
+      <c r="G1069" t="inlineStr"/>
+      <c r="H1069" t="inlineStr"/>
+    </row>
+    <row r="1070">
+      <c r="A1070" t="inlineStr"/>
+      <c r="B1070" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="C1070" t="inlineStr">
+        <is>
+          <t>Positie</t>
+        </is>
+      </c>
+      <c r="D1070" t="inlineStr"/>
+      <c r="E1070" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1070" t="inlineStr">
+        <is>
+          <t>.HiddenRewards.Table.position</t>
+        </is>
+      </c>
+      <c r="G1070" t="inlineStr"/>
+      <c r="H1070" t="inlineStr"/>
+    </row>
+    <row r="1071">
+      <c r="A1071" t="inlineStr"/>
+      <c r="B1071" t="inlineStr">
+        <is>
+          <t>Please choose</t>
+        </is>
+      </c>
+      <c r="C1071" t="inlineStr"/>
+      <c r="D1071" t="inlineStr"/>
+      <c r="E1071" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1071" t="inlineStr">
+        <is>
+          <t>.General.Choose</t>
+        </is>
+      </c>
+      <c r="G1071" t="inlineStr"/>
+      <c r="H1071" t="inlineStr"/>
+    </row>
+    <row r="1072">
+      <c r="A1072" t="inlineStr"/>
+      <c r="B1072" t="inlineStr">
+        <is>
+          <t>How many elements should the Infobox display  and save?&lt;br&gt;Empty or "0" means infinite.</t>
+        </is>
+      </c>
+      <c r="C1072" t="inlineStr">
+        <is>
+          <t>Hoeveel elementen moet de Infobox tonen en opslaan?&lt;br&gt;Leeg of "0" betekent geen limiet.</t>
+        </is>
+      </c>
+      <c r="D1072" t="inlineStr"/>
+      <c r="E1072" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1072" t="inlineStr">
+        <is>
+          <t>.Settings.InfoboxEntryCount.Desc</t>
+        </is>
+      </c>
+      <c r="G1072" t="inlineStr"/>
+      <c r="H1072" t="inlineStr"/>
+    </row>
+    <row r="1073">
+      <c r="A1073" t="inlineStr"/>
+      <c r="B1073" t="inlineStr">
+        <is>
+          <t>How many daily FPs per tile are lost for making space for new GBs? Example: You are removing some Shrines of Knowledge to build a GB =&gt; 1FP/5 tiles = 0.2FP/tile</t>
+        </is>
+      </c>
+      <c r="C1073" t="inlineStr">
+        <is>
+          <t>Hoeveel dagelijkse FPs per grondvlakje verloren gaan door plaats te maken voor een nieuw Groots Gebouw? Bijvoorbeeld: Je verwijdert enkele kennisaltaars om een Groots Gebouw te bouwen=&gt; 1FP/4 grondvlakjes = 0,25FP/grondvlakje</t>
+        </is>
+      </c>
+      <c r="D1073" t="inlineStr"/>
+      <c r="E1073" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1073" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.TTFPPerTile</t>
+        </is>
+      </c>
+      <c r="G1073" t="inlineStr"/>
+      <c r="H1073" t="inlineStr"/>
+    </row>
+    <row r="1074">
+      <c r="A1074" t="inlineStr"/>
+      <c r="B1074" t="inlineStr">
+        <is>
+          <t>Efficiency</t>
+        </is>
+      </c>
+      <c r="C1074" t="inlineStr">
+        <is>
+          <t>Efficiëntie</t>
+        </is>
+      </c>
+      <c r="D1074" t="inlineStr"/>
+      <c r="E1074" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1074" t="inlineStr">
+        <is>
+          <t>.Boxes.Citymap.Efficiency</t>
+        </is>
+      </c>
+      <c r="G1074" t="inlineStr"/>
+      <c r="H1074" t="inlineStr"/>
+    </row>
+    <row r="1075">
+      <c r="A1075" t="inlineStr"/>
+      <c r="B1075" t="inlineStr">
+        <is>
+          <t>Quantum Incursions</t>
+        </is>
+      </c>
+      <c r="C1075" t="inlineStr">
+        <is>
+          <t>Quantum invasies</t>
+        </is>
+      </c>
+      <c r="D1075" t="inlineStr"/>
+      <c r="E1075" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1075" t="inlineStr">
+        <is>
+          <t>.Boxes.General.Quantum_Incursion</t>
+        </is>
+      </c>
+      <c r="G1075" t="inlineStr"/>
+      <c r="H1075" t="inlineStr"/>
+    </row>
+    <row r="1076">
+      <c r="A1076" t="inlineStr"/>
+      <c r="B1076" t="inlineStr">
+        <is>
+          <t>Gives minimum, maximum and average progress and efficiency for the next spawned piece</t>
+        </is>
+      </c>
+      <c r="C1076" t="inlineStr">
+        <is>
+          <t>Geeft minimale, maximale en gemiddelde voortgang en efficiëntie voor het volgende voortgebrachte stuk</t>
+        </is>
+      </c>
+      <c r="D1076" t="inlineStr"/>
+      <c r="E1076" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1076" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.NextSpawn.Title</t>
+        </is>
+      </c>
+      <c r="G1076" t="inlineStr"/>
+      <c r="H1076" t="inlineStr"/>
+    </row>
+    <row r="1077">
+      <c r="A1077" t="inlineStr"/>
+      <c r="B1077" t="inlineStr">
+        <is>
+          <t>Create Alert</t>
+        </is>
+      </c>
+      <c r="C1077" t="inlineStr">
+        <is>
+          <t>Melding toevoegen</t>
+        </is>
+      </c>
+      <c r="D1077" t="inlineStr"/>
+      <c r="E1077" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1077" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.CreateAlert</t>
+        </is>
+      </c>
+      <c r="G1077" t="inlineStr"/>
+      <c r="H1077" t="inlineStr"/>
+    </row>
+    <row r="1078">
+      <c r="A1078" t="inlineStr"/>
+      <c r="B1078" t="inlineStr">
+        <is>
+          <t>Show in-game notification instead of the native Desktop notification when the game window is focused.</t>
+        </is>
+      </c>
+      <c r="C1078" t="inlineStr">
+        <is>
+          <t>Toon notificaties in het spel in plaats van op je desktop (PC) als het spel open staat.</t>
+        </is>
+      </c>
+      <c r="D1078" t="inlineStr"/>
+      <c r="E1078" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1078" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Preferences.InGame.Info</t>
+        </is>
+      </c>
+      <c r="G1078" t="inlineStr"/>
+      <c r="H1078" t="inlineStr"/>
+    </row>
+    <row r="1079">
+      <c r="A1079" t="inlineStr"/>
+      <c r="B1079" t="inlineStr">
+        <is>
+          <t>Save copy format per great building</t>
+        </is>
+      </c>
+      <c r="C1079" t="inlineStr">
+        <is>
+          <t>Sla kopei formaat op per GG</t>
+        </is>
+      </c>
+      <c r="D1079" t="inlineStr"/>
+      <c r="E1079" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1079" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.CopyFormatPerGB</t>
+        </is>
+      </c>
+      <c r="G1079" t="inlineStr"/>
+      <c r="H1079" t="inlineStr"/>
+    </row>
+    <row r="1080">
+      <c r="A1080" t="inlineStr"/>
+      <c r="B1080" t="inlineStr">
+        <is>
+          <t>Terrain</t>
+        </is>
+      </c>
+      <c r="C1080" t="inlineStr">
+        <is>
+          <t>Terrein</t>
+        </is>
+      </c>
+      <c r="D1080" t="inlineStr"/>
+      <c r="E1080" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1080" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Sector.Terrain</t>
+        </is>
+      </c>
+      <c r="G1080" t="inlineStr"/>
+      <c r="H1080" t="inlineStr"/>
+    </row>
+    <row r="1081">
+      <c r="A1081" t="inlineStr"/>
+      <c r="B1081" t="inlineStr">
+        <is>
+          <t>Postmodern Era</t>
+        </is>
+      </c>
+      <c r="C1081" t="inlineStr">
+        <is>
+          <t>Postmoderne tijdperk</t>
+        </is>
+      </c>
+      <c r="D1081" t="inlineStr"/>
+      <c r="E1081" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1081" t="inlineStr">
+        <is>
+          <t>.Eras.11</t>
+        </is>
+      </c>
+      <c r="G1081" t="inlineStr"/>
+      <c r="H1081" t="inlineStr"/>
+    </row>
+    <row r="1082">
+      <c r="A1082" t="inlineStr"/>
+      <c r="B1082" t="inlineStr">
+        <is>
+          <t>Your Treasure Hourly</t>
+        </is>
+      </c>
+      <c r="C1082" t="inlineStr">
+        <is>
+          <t>Goederen - p/uur</t>
+        </is>
+      </c>
+      <c r="D1082" t="inlineStr"/>
+      <c r="E1082" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1082" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.SourceTitle.statsTreasurePlayerH</t>
+        </is>
+      </c>
+      <c r="G1082" t="inlineStr"/>
+      <c r="H1082" t="inlineStr"/>
+    </row>
+    <row r="1083">
+      <c r="A1083" t="inlineStr"/>
+      <c r="B1083" t="inlineStr">
+        <is>
+          <t>Website Api-Token</t>
+        </is>
+      </c>
+      <c r="C1083" t="inlineStr">
+        <is>
+          <t>Website Api-token</t>
+        </is>
+      </c>
+      <c r="D1083" t="inlineStr"/>
+      <c r="E1083" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1083" t="inlineStr">
+        <is>
+          <t>.Settings.ApiToken.Title</t>
+        </is>
+      </c>
+      <c r="G1083" t="inlineStr"/>
+      <c r="H1083" t="inlineStr"/>
+    </row>
+    <row r="1084">
+      <c r="A1084" t="inlineStr"/>
+      <c r="B1084" t="inlineStr">
+        <is>
+          <t>Preview</t>
+        </is>
+      </c>
+      <c r="C1084" t="inlineStr">
+        <is>
+          <t>Voorbeeld</t>
+        </is>
+      </c>
+      <c r="D1084" t="inlineStr"/>
+      <c r="E1084" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1084" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Preview</t>
+        </is>
+      </c>
+      <c r="G1084" t="inlineStr"/>
+      <c r="H1084" t="inlineStr"/>
+    </row>
+    <row r="1085">
+      <c r="A1085" t="inlineStr"/>
+      <c r="B1085" t="inlineStr">
+        <is>
+          <t>Disabled: Open your Army Management console first (U)!</t>
+        </is>
+      </c>
+      <c r="C1085" t="inlineStr">
+        <is>
+          <t>Gedeactiveerd: Open eerst je Legerbeheer (U)!</t>
+        </is>
+      </c>
+      <c r="D1085" t="inlineStr"/>
+      <c r="E1085" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1085" t="inlineStr">
+        <is>
+          <t>.Menu.Unit.Warning</t>
+        </is>
+      </c>
+      <c r="G1085" t="inlineStr"/>
+      <c r="H1085" t="inlineStr"/>
+    </row>
+    <row r="1086">
+      <c r="A1086" t="inlineStr"/>
+      <c r="B1086" t="inlineStr">
+        <is>
+          <t>Goods from Asteroid Belt are not included. Please visit your Asteroid Belt outpost and open the box again</t>
+        </is>
+      </c>
+      <c r="C1086" t="inlineStr">
+        <is>
+          <t>Exclusief goederen uit de Asteroïdengordel . Bezoek aub je Asteroïdengordel nederzetting en open dit venster opnieuw</t>
+        </is>
+      </c>
+      <c r="D1086" t="inlineStr"/>
+      <c r="E1086" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1086" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.NoAsteroidDataWarning</t>
+        </is>
+      </c>
+      <c r="G1086" t="inlineStr"/>
+      <c r="H1086" t="inlineStr"/>
+    </row>
+    <row r="1087">
+      <c r="A1087" t="inlineStr"/>
+      <c r="B1087" t="inlineStr">
+        <is>
+          <t>Import presets</t>
+        </is>
+      </c>
+      <c r="C1087" t="inlineStr"/>
+      <c r="D1087" t="inlineStr"/>
+      <c r="E1087" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1087" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetImport</t>
+        </is>
+      </c>
+      <c r="G1087" t="inlineStr"/>
+      <c r="H1087" t="inlineStr"/>
+    </row>
+    <row r="1088">
+      <c r="A1088" t="inlineStr"/>
+      <c r="B1088" t="inlineStr">
+        <is>
+          <t>Place5</t>
+        </is>
+      </c>
+      <c r="C1088" t="inlineStr">
+        <is>
+          <t>Plaats5</t>
+        </is>
+      </c>
+      <c r="D1088" t="inlineStr"/>
+      <c r="E1088" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1088" t="inlineStr">
+        <is>
+          <t>.Boxes.PowerLeveling.P5</t>
+        </is>
+      </c>
+      <c r="G1088" t="inlineStr"/>
+      <c r="H1088" t="inlineStr"/>
+    </row>
+    <row r="1089">
+      <c r="A1089" t="inlineStr"/>
+      <c r="B1089" t="inlineStr">
+        <is>
+          <t>Delta</t>
+        </is>
+      </c>
+      <c r="C1089" t="inlineStr">
+        <is>
+          <t>Verschil</t>
+        </is>
+      </c>
+      <c r="D1089" t="inlineStr"/>
+      <c r="E1089" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1089" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnChartType.delta</t>
+        </is>
+      </c>
+      <c r="G1089" t="inlineStr"/>
+      <c r="H1089" t="inlineStr"/>
+    </row>
+    <row r="1090">
+      <c r="A1090" t="inlineStr"/>
+      <c r="B1090" t="inlineStr">
+        <is>
+          <t>Main Menu Countdown</t>
+        </is>
+      </c>
+      <c r="C1090" t="inlineStr">
+        <is>
+          <t>Aftellen hoofdmenu</t>
+        </is>
+      </c>
+      <c r="D1090" t="inlineStr"/>
+      <c r="E1090" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1090" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Preferences.MenuIcon.Title</t>
+        </is>
+      </c>
+      <c r="G1090" t="inlineStr"/>
+      <c r="H1090" t="inlineStr"/>
+    </row>
+    <row r="1091">
+      <c r="A1091" t="inlineStr"/>
+      <c r="B1091" t="inlineStr">
+        <is>
+          <t>Collected Progress</t>
+        </is>
+      </c>
+      <c r="C1091" t="inlineStr">
+        <is>
+          <t>Verzamelde vooruitgang</t>
+        </is>
+      </c>
+      <c r="D1091" t="inlineStr"/>
+      <c r="E1091" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1091" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.ProgressCollected</t>
+        </is>
+      </c>
+      <c r="G1091" t="inlineStr"/>
+      <c r="H1091" t="inlineStr"/>
+    </row>
+    <row r="1092">
+      <c r="A1092" t="inlineStr"/>
+      <c r="B1092" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; accepted your trade of __offerValue__ __offer__ for __needValue__ __need__.</t>
+        </is>
+      </c>
+      <c r="C1092" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; heeft jouw aanbieding __offerValue__ __offer__ for __needValue__ __need__ geaccepteerd.</t>
+        </is>
+      </c>
+      <c r="D1092" t="inlineStr"/>
+      <c r="E1092" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1092" t="inlineStr">
+        <is>
+          <t>.Boxes.Infobox.Messages.Trade</t>
+        </is>
+      </c>
+      <c r="G1092" t="inlineStr"/>
+      <c r="H1092" t="inlineStr"/>
+    </row>
+    <row r="1093">
+      <c r="A1093" t="inlineStr"/>
+      <c r="B1093" t="inlineStr">
+        <is>
+          <t>Event Chest Selection Helper</t>
+        </is>
+      </c>
+      <c r="C1093" t="inlineStr">
+        <is>
+          <t>Event Kist Selectie assistent</t>
+        </is>
+      </c>
+      <c r="D1093" t="inlineStr"/>
+      <c r="E1093" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1093" t="inlineStr">
+        <is>
+          <t>.Boxes.EventChests.Title</t>
+        </is>
+      </c>
+      <c r="G1093" t="inlineStr"/>
+      <c r="H1093" t="inlineStr"/>
+    </row>
+    <row r="1094">
+      <c r="A1094" t="inlineStr"/>
+      <c r="B1094" t="inlineStr">
+        <is>
+          <t>Without an API token for this world (obtainable free of charge from the website) you cannot transfer cities or notes.&lt;br&gt;Click here for instructions:</t>
+        </is>
+      </c>
+      <c r="C1094" t="inlineStr">
+        <is>
+          <t>Zonder een API-token voor deze wereld (gratis verkrijgbaar via de website) kun je geen steden of notities overdragen.&lt;br&gt;Klik hier voor instructies:</t>
+        </is>
+      </c>
+      <c r="D1094" t="inlineStr"/>
+      <c r="E1094" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1094" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.MissingApiKeySubmitError</t>
+        </is>
+      </c>
+      <c r="G1094" t="inlineStr"/>
+      <c r="H1094" t="inlineStr"/>
+    </row>
+    <row r="1095">
+      <c r="A1095" t="inlineStr"/>
+      <c r="B1095" t="inlineStr">
+        <is>
+          <t>Saving and Restoring</t>
+        </is>
+      </c>
+      <c r="C1095" t="inlineStr">
+        <is>
+          <t>Opslaan en terugzetten</t>
+        </is>
+      </c>
+      <c r="D1095" t="inlineStr"/>
+      <c r="E1095" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1095" t="inlineStr">
+        <is>
+          <t>.Settings.ExportSettings.Title</t>
+        </is>
+      </c>
+      <c r="G1095" t="inlineStr"/>
+      <c r="H1095" t="inlineStr"/>
+    </row>
+    <row r="1096">
+      <c r="A1096" t="inlineStr"/>
+      <c r="B1096" t="inlineStr">
+        <is>
+          <t>Size and Building Time</t>
+        </is>
+      </c>
+      <c r="C1096" t="inlineStr"/>
+      <c r="D1096" t="inlineStr"/>
+      <c r="E1096" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1096" t="inlineStr">
+        <is>
+          <t>.Boxes.Tooltip.Building.size+time</t>
+        </is>
+      </c>
+      <c r="G1096" t="inlineStr"/>
+      <c r="H1096" t="inlineStr"/>
+    </row>
+    <row r="1097">
+      <c r="A1097" t="inlineStr"/>
+      <c r="B1097" t="inlineStr">
+        <is>
+          <t>AF</t>
+        </is>
+      </c>
+      <c r="C1097" t="inlineStr">
+        <is>
+          <t>AT</t>
+        </is>
+      </c>
+      <c r="D1097" t="inlineStr"/>
+      <c r="E1097" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1097" t="inlineStr">
+        <is>
+          <t>.Eras.15.short</t>
+        </is>
+      </c>
+      <c r="G1097" t="inlineStr"/>
+      <c r="H1097" t="inlineStr"/>
+    </row>
+    <row r="1098">
+      <c r="A1098" t="inlineStr"/>
+      <c r="B1098" t="inlineStr">
+        <is>
+          <t>GB Tracker</t>
+        </is>
+      </c>
+      <c r="C1098" t="inlineStr">
+        <is>
+          <t>Grootse Gebouwen tracker</t>
+        </is>
+      </c>
+      <c r="D1098" t="inlineStr"/>
+      <c r="E1098" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1098" t="inlineStr">
+        <is>
+          <t>.Boxes.findGB.Title</t>
+        </is>
+      </c>
+      <c r="G1098" t="inlineStr"/>
+      <c r="H1098" t="inlineStr"/>
+    </row>
+    <row r="1099">
+      <c r="A1099" t="inlineStr"/>
+      <c r="B1099" t="inlineStr">
+        <is>
+          <t>at</t>
+        </is>
+      </c>
+      <c r="C1099" t="inlineStr">
+        <is>
+          <t>om</t>
+        </is>
+      </c>
+      <c r="D1099" t="inlineStr"/>
+      <c r="E1099" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1099" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.Time</t>
+        </is>
+      </c>
+      <c r="G1099" t="inlineStr"/>
+      <c r="H1099" t="inlineStr"/>
+    </row>
+    <row r="1100">
+      <c r="A1100" t="inlineStr"/>
+      <c r="B1100" t="inlineStr">
+        <is>
+          <t>In Colony</t>
+        </is>
+      </c>
+      <c r="C1100" t="inlineStr">
+        <is>
+          <t>In Kolonie</t>
+        </is>
+      </c>
+      <c r="D1100" t="inlineStr"/>
+      <c r="E1100" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1100" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.InColony</t>
+        </is>
+      </c>
+      <c r="G1100" t="inlineStr"/>
+      <c r="H1100" t="inlineStr"/>
+    </row>
+    <row r="1101">
+      <c r="A1101" t="inlineStr"/>
+      <c r="B1101" t="inlineStr">
+        <is>
+          <t>Current Stock</t>
+        </is>
+      </c>
+      <c r="C1101" t="inlineStr">
+        <is>
+          <t>Beschikbaar</t>
+        </is>
+      </c>
+      <c r="D1101" t="inlineStr"/>
+      <c r="E1101" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1101" t="inlineStr">
+        <is>
+          <t>.Boxes.Outpost.DescInStock</t>
+        </is>
+      </c>
+      <c r="G1101" t="inlineStr"/>
+      <c r="H1101" t="inlineStr"/>
+    </row>
+    <row r="1102">
+      <c r="A1102" t="inlineStr"/>
+      <c r="B1102" t="inlineStr">
+        <is>
+          <t>Next Age</t>
+        </is>
+      </c>
+      <c r="C1102" t="inlineStr"/>
+      <c r="D1102" t="inlineStr"/>
+      <c r="E1102" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1102" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnNextEra</t>
+        </is>
+      </c>
+      <c r="G1102" t="inlineStr"/>
+      <c r="H1102" t="inlineStr"/>
+    </row>
+    <row r="1103">
+      <c r="A1103" t="inlineStr"/>
+      <c r="B1103" t="inlineStr">
+        <is>
+          <t>Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only rogues remain after the first wave.</t>
+        </is>
+      </c>
+      <c r="C1103" t="inlineStr">
+        <is>
+          <t>Blokkeer de knoppen "Aanvallen"/"Automatisch vechten" om nederlagen te voorkomen als er na de eerste golf enkel schurken over zijn.&lt;br&gt;Als eenheden uit een hoger tijdperk werden vernietigd, geeft de dialoog de mogelijkheid om deze met diamanten te herstellen.</t>
+        </is>
+      </c>
+      <c r="D1103" t="inlineStr"/>
+      <c r="E1103" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1103" t="inlineStr">
+        <is>
           <t>.Settings.ShowRougeUnitWarning.Desc</t>
         </is>
       </c>
-      <c r="G973" t="inlineStr">
+      <c r="G1103" t="inlineStr">
         <is>
           <t>use of "are" replaced with "where"
 - - -
 Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only Rogues remain after the first wave.\&lt;br\&gt;If units of a higher era are killed, this window gives you the chance to heal them with diamonds.
 - - -
 Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only Rogues remain after the first wave.\&lt;br\&gt;Also, if units of a higher where killed this window gives you the chance to heal them with diamonds.</t>
         </is>
       </c>
-      <c r="H973" t="inlineStr"/>
-[...3314 lines deleted...]
-      <c r="G1103" t="inlineStr"/>
       <c r="H1103" t="inlineStr"/>
     </row>
     <row r="1104">
       <c r="A1104" t="inlineStr"/>
       <c r="B1104" t="inlineStr">
         <is>
-          <t>This value is used for ranking buildings producing goods. How many FP is one good worth to you?</t>
-[...6 lines deleted...]
-      </c>
+          <t>Reset this preset to default values?</t>
+        </is>
+      </c>
+      <c r="C1104" t="inlineStr"/>
       <c r="D1104" t="inlineStr"/>
       <c r="E1104" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1104" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.TTGoodsValue</t>
+          <t>.Boxes.ProductionsRating.PresetConfirmReset</t>
         </is>
       </c>
       <c r="G1104" t="inlineStr"/>
       <c r="H1104" t="inlineStr"/>
     </row>
     <row r="1105">
       <c r="A1105" t="inlineStr"/>
       <c r="B1105" t="inlineStr">
         <is>
-          <t>Cannot import presets from this file.</t>
-[...2 lines deleted...]
-      <c r="C1105" t="inlineStr"/>
+          <t>Space Carrier - Diplomatic Gift</t>
+        </is>
+      </c>
+      <c r="C1105" t="inlineStr">
+        <is>
+          <t>Ruimtevrachtschip - Diplomatiek Geschenk</t>
+        </is>
+      </c>
       <c r="D1105" t="inlineStr"/>
       <c r="E1105" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1105" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetImportError</t>
+          <t>.Boxes.FPCollector.diplomaticGifts</t>
         </is>
       </c>
       <c r="G1105" t="inlineStr"/>
       <c r="H1105" t="inlineStr"/>
     </row>
     <row r="1106">
       <c r="A1106" t="inlineStr"/>
       <c r="B1106" t="inlineStr">
         <is>
-          <t>Event Assistants</t>
+          <t>End level</t>
         </is>
       </c>
       <c r="C1106" t="inlineStr">
         <is>
-          <t>Evenementen assistenten</t>
+          <t>Maximum level</t>
         </is>
       </c>
       <c r="D1106" t="inlineStr"/>
       <c r="E1106" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1106" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowEventChest</t>
+          <t>.Boxes.PowerLeveling.EndLevel</t>
         </is>
       </c>
       <c r="G1106" t="inlineStr"/>
       <c r="H1106" t="inlineStr"/>
     </row>
     <row r="1107">
       <c r="A1107" t="inlineStr"/>
       <c r="B1107" t="inlineStr">
         <is>
-          <t>let titles finish</t>
+          <t>Warning! Leveling this GB!</t>
         </is>
       </c>
       <c r="C1107" t="inlineStr">
         <is>
-          <t>laat titels afmaken</t>
+          <t>OPGELET: Dit levelt het GG!</t>
         </is>
       </c>
       <c r="D1107" t="inlineStr"/>
       <c r="E1107" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1107" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Finish</t>
+          <t>.Boxes.Calculator.LevelWarning</t>
         </is>
       </c>
       <c r="G1107" t="inlineStr"/>
       <c r="H1107" t="inlineStr"/>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr"/>
       <c r="B1108" t="inlineStr">
         <is>
-          <t>Group by Name</t>
+          <t>No unit data available. Please press "U" to launch the Army Management console</t>
         </is>
       </c>
       <c r="C1108" t="inlineStr">
         <is>
-          <t>Groeperen op naam</t>
+          <t>Geen eenheden informatie beschikbaar. Druk "U" om het Legerbeheer scherm te openen</t>
         </is>
       </c>
       <c r="D1108" t="inlineStr"/>
       <c r="E1108" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1108" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleGroupByTitle</t>
+          <t>.Boxes.UnitsGex.NoUnitsAvailable</t>
         </is>
       </c>
       <c r="G1108" t="inlineStr"/>
       <c r="H1108" t="inlineStr"/>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr"/>
       <c r="B1109" t="inlineStr">
         <is>
-          <t>Choose a value between 1 and 4 !&amp;#10;Choose a smaller value for more data&amp;#10;or a larger one for better viewing.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Following combinations are possible</t>
+        </is>
+      </c>
+      <c r="C1109" t="inlineStr"/>
       <c r="D1109" t="inlineStr"/>
       <c r="E1109" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1109" t="inlineStr">
         <is>
-          <t>.Boxes.Units.PictogramScalingDesc</t>
+          <t>.Boxes.Tooltip.Efficiency.description</t>
         </is>
       </c>
       <c r="G1109" t="inlineStr"/>
       <c r="H1109" t="inlineStr"/>
     </row>
     <row r="1110">
       <c r="A1110" t="inlineStr"/>
       <c r="B1110" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>Decayed Buildings Notification</t>
         </is>
       </c>
       <c r="C1110" t="inlineStr">
         <is>
-          <t>Instellingen</t>
+          <t>Verlopen Gebouwen waarschuwing</t>
         </is>
       </c>
       <c r="D1110" t="inlineStr"/>
       <c r="E1110" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1110" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Title</t>
+          <t>.Settings.Entry.ShowBuildingsExpired</t>
         </is>
       </c>
       <c r="G1110" t="inlineStr"/>
       <c r="H1110" t="inlineStr"/>
     </row>
     <row r="1111">
       <c r="A1111" t="inlineStr"/>
       <c r="B1111" t="inlineStr">
         <is>
-          <t>Time</t>
-[...6 lines deleted...]
-      </c>
+          <t>12 hour clock</t>
+        </is>
+      </c>
+      <c r="C1111" t="inlineStr"/>
       <c r="D1111" t="inlineStr"/>
       <c r="E1111" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1111" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Time</t>
+          <t>.Boxes.Productions.AMPMTime</t>
         </is>
       </c>
       <c r="G1111" t="inlineStr"/>
       <c r="H1111" t="inlineStr"/>
     </row>
     <row r="1112">
       <c r="A1112" t="inlineStr"/>
       <c r="B1112" t="inlineStr">
         <is>
-          <t>Done in</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C1112" t="inlineStr">
         <is>
-          <t>Gereed binnen</t>
+          <t>Speler</t>
         </is>
       </c>
       <c r="D1112" t="inlineStr"/>
       <c r="E1112" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1112" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.DoneIn</t>
+          <t>.Boxes.Notice.NewPlayer</t>
         </is>
       </c>
       <c r="G1112" t="inlineStr"/>
       <c r="H1112" t="inlineStr"/>
     </row>
     <row r="1113">
       <c r="A1113" t="inlineStr"/>
       <c r="B1113" t="inlineStr">
         <is>
-          <t>Buildings Efficiency Rating</t>
+          <t>Add Building</t>
         </is>
       </c>
       <c r="C1113" t="inlineStr">
         <is>
-          <t>Gebouw efficiency waardering</t>
+          <t>Voeg Speciaal Gebouw toe</t>
         </is>
       </c>
       <c r="D1113" t="inlineStr"/>
       <c r="E1113" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1113" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Title</t>
+          <t>.Boxes.ProductionsRating.AddBuilding</t>
         </is>
       </c>
       <c r="G1113" t="inlineStr"/>
       <c r="H1113" t="inlineStr"/>
     </row>
     <row r="1114">
       <c r="A1114" t="inlineStr"/>
       <c r="B1114" t="inlineStr">
         <is>
-          <t>Please load ingame guild member overview to activate statistic</t>
+          <t>Thousand</t>
         </is>
       </c>
       <c r="C1114" t="inlineStr">
         <is>
-          <t>Open in het spel het gildeleden overzicht om deze statistieken te activeren</t>
+          <t>Duizend (K)</t>
         </is>
       </c>
       <c r="D1114" t="inlineStr"/>
       <c r="E1114" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1114" t="inlineStr">
         <is>
-          <t>.Menu.GuildMemberStat.Warning</t>
+          <t>.Boxes.idleGame.K</t>
         </is>
       </c>
       <c r="G1114" t="inlineStr"/>
       <c r="H1114" t="inlineStr"/>
     </row>
     <row r="1115">
       <c r="A1115" t="inlineStr"/>
       <c r="B1115" t="inlineStr">
         <is>
-          <t>GBG</t>
+          <t xml:space="preserve">Sector Resource Costs </t>
         </is>
       </c>
       <c r="C1115" t="inlineStr">
         <is>
-          <t>Gildengevechten (GG)</t>
+          <t xml:space="preserve">Veroveringskosten voor </t>
         </is>
       </c>
       <c r="D1115" t="inlineStr"/>
       <c r="E1115" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1115" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.battlegrounds_conquest</t>
+          <t>.Boxes.Campagne.Title</t>
         </is>
       </c>
       <c r="G1115" t="inlineStr"/>
       <c r="H1115" t="inlineStr"/>
     </row>
     <row r="1116">
       <c r="A1116" t="inlineStr"/>
       <c r="B1116" t="inlineStr">
         <is>
-          <t>Boost Sources</t>
+          <t>Your FP Investments Summary</t>
         </is>
       </c>
       <c r="C1116" t="inlineStr">
         <is>
-          <t>Boost Bronnen</t>
+          <t>Je FP investerings overzicht</t>
         </is>
       </c>
       <c r="D1116" t="inlineStr"/>
       <c r="E1116" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1116" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.open</t>
+          <t>.Boxes.Investment.Title</t>
         </is>
       </c>
       <c r="G1116" t="inlineStr"/>
       <c r="H1116" t="inlineStr"/>
     </row>
     <row r="1117">
       <c r="A1117" t="inlineStr"/>
       <c r="B1117" t="inlineStr">
         <is>
-          <t>BPs</t>
-[...6 lines deleted...]
-      </c>
+          <t>Load current Beta</t>
+        </is>
+      </c>
+      <c r="C1117" t="inlineStr"/>
       <c r="D1117" t="inlineStr"/>
       <c r="E1117" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1117" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.BPs</t>
+          <t>.Settings.Entry.LoadBeta2</t>
         </is>
       </c>
       <c r="G1117" t="inlineStr"/>
       <c r="H1117" t="inlineStr"/>
     </row>
     <row r="1118">
       <c r="A1118" t="inlineStr"/>
       <c r="B1118" t="inlineStr">
         <is>
-          <t>Please continue on your own</t>
+          <t>Old level</t>
         </is>
       </c>
       <c r="C1118" t="inlineStr">
         <is>
-          <t>Onderhandel zelf verder</t>
+          <t>Oud niveau</t>
         </is>
       </c>
       <c r="D1118" t="inlineStr"/>
       <c r="E1118" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1118" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.TryContinue</t>
+          <t>.Boxes.OwnpartCalculator.OldLevel</t>
         </is>
       </c>
       <c r="G1118" t="inlineStr"/>
       <c r="H1118" t="inlineStr"/>
     </row>
     <row r="1119">
       <c r="A1119" t="inlineStr"/>
       <c r="B1119" t="inlineStr">
         <is>
-          <t>This list shows for which of the quests the helper is sure you have already received diamonds - quests are listed here as open even if you have already received diamonds for that quest on another device or before this feature was activated. Since medals only show up as rewards if diamonds have been obtained before, the list will update after either diamonds or medals are obtained.</t>
+          <t>OF</t>
         </is>
       </c>
       <c r="C1119" t="inlineStr">
         <is>
-          <t>Deze lijst laat zien voor welke van de missies de helper zeker weet dat je al diamanten hebt ontvangen - missies worden hier weergegeven als open, zelfs als je al diamanten hebt ontvangen voor die zoektocht op een ander apparaat of voordat deze functie werd geactiveerd. Aangezien medailles alleen als beloning verschijnen als er eerder diamanten zijn verkregen, wordt de lijst bijgewerkt nadat diamanten of medailles zijn verkregen.</t>
+          <t>OT</t>
         </is>
       </c>
       <c r="D1119" t="inlineStr"/>
       <c r="E1119" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1119" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.Warning</t>
+          <t>.Eras.16.short</t>
         </is>
       </c>
       <c r="G1119" t="inlineStr"/>
       <c r="H1119" t="inlineStr"/>
     </row>
     <row r="1120">
       <c r="A1120" t="inlineStr"/>
       <c r="B1120" t="inlineStr">
         <is>
-          <t>Ready to loot!</t>
-[...6 lines deleted...]
-      </c>
+          <t>This value is not accessible, because this player is neither a friend nor in your guild.</t>
+        </is>
+      </c>
+      <c r="C1120" t="inlineStr"/>
       <c r="D1120" t="inlineStr"/>
       <c r="E1120" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1120" t="inlineStr">
         <is>
-          <t>.Boxes.Units.ReadyToLoot</t>
+          <t>.Boxes.PlayerProfile.OtherPlayerNotAvailable</t>
         </is>
       </c>
       <c r="G1120" t="inlineStr"/>
       <c r="H1120" t="inlineStr"/>
     </row>
     <row r="1121">
       <c r="A1121" t="inlineStr"/>
       <c r="B1121" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; has just placed a bid for __amount__ Trade Coins.</t>
+          <t>Alert Suggestions</t>
         </is>
       </c>
       <c r="C1121" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; heeft zonet __amount__ munten geboden.</t>
+          <t>Alarm suggesties</t>
         </is>
       </c>
       <c r="D1121" t="inlineStr"/>
       <c r="E1121" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1121" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.Auction</t>
+          <t>.Boxes.Alerts.Preferences.Suggestions.Title</t>
         </is>
       </c>
       <c r="G1121" t="inlineStr"/>
       <c r="H1121" t="inlineStr"/>
     </row>
     <row r="1122">
       <c r="A1122" t="inlineStr"/>
       <c r="B1122" t="inlineStr">
         <is>
-          <t>Create for all sectors</t>
+          <t>How many elements should the menu display?&lt;br&gt;Empty or "0" means automatic height.</t>
         </is>
       </c>
       <c r="C1122" t="inlineStr">
         <is>
-          <t>Maak aan voor alle sectoren</t>
+          <t>Hoeveel pictogrammen mag het menu weergeven?&lt;br&gt; Leeg of "0" betekent maximaal aantal.</t>
         </is>
       </c>
       <c r="D1122" t="inlineStr"/>
       <c r="E1122" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1122" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.CreateAllSectors</t>
+          <t>.Settings.MenuLength.Desc</t>
         </is>
       </c>
       <c r="G1122" t="inlineStr"/>
       <c r="H1122" t="inlineStr"/>
     </row>
     <row r="1123">
       <c r="A1123" t="inlineStr"/>
       <c r="B1123" t="inlineStr">
         <is>
-          <t>Auto hide all on battle</t>
+          <t>Colonial Age</t>
         </is>
       </c>
       <c r="C1123" t="inlineStr">
         <is>
-          <t>Verberg alles automatisch in gevecht</t>
+          <t>Koloniale tijdperk</t>
         </is>
       </c>
       <c r="D1123" t="inlineStr"/>
       <c r="E1123" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1123" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.AutoHideOnBattle</t>
+          <t>.Eras.7</t>
         </is>
       </c>
       <c r="G1123" t="inlineStr"/>
       <c r="H1123" t="inlineStr"/>
     </row>
     <row r="1124">
       <c r="A1124" t="inlineStr"/>
       <c r="B1124" t="inlineStr">
         <is>
-          <t>Cost</t>
+          <t>Double donation blocker</t>
         </is>
       </c>
       <c r="C1124" t="inlineStr">
         <is>
-          <t>Kosten</t>
+          <t>Dubbele donatie blokkeren</t>
         </is>
       </c>
       <c r="D1124" t="inlineStr"/>
       <c r="E1124" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1124" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Commitment</t>
+          <t>.Settings.Entry.doubleFPtimeout</t>
         </is>
       </c>
       <c r="G1124" t="inlineStr"/>
       <c r="H1124" t="inlineStr"/>
     </row>
     <row r="1125">
       <c r="A1125" t="inlineStr"/>
       <c r="B1125" t="inlineStr">
         <is>
-          <t>VF</t>
+          <t>Sum</t>
         </is>
       </c>
       <c r="C1125" t="inlineStr">
         <is>
-          <t>VT</t>
+          <t>Som</t>
         </is>
       </c>
       <c r="D1125" t="inlineStr"/>
       <c r="E1125" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1125" t="inlineStr">
         <is>
-          <t>.Eras.17.short</t>
+          <t>.Boxes.Productions.ModeSum</t>
         </is>
       </c>
       <c r="G1125" t="inlineStr"/>
       <c r="H1125" t="inlineStr"/>
     </row>
     <row r="1126">
       <c r="A1126" t="inlineStr"/>
       <c r="B1126" t="inlineStr">
         <is>
-          <t>show GBG round selector</t>
+          <t>PvP-Arena-Defense</t>
         </is>
       </c>
       <c r="C1126" t="inlineStr">
         <is>
-          <t>Toon GSP selectie</t>
+          <t>PvP-Arena-Verdediging</t>
         </is>
       </c>
       <c r="D1126" t="inlineStr"/>
       <c r="E1126" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1126" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowRoundSelector</t>
+          <t>.Boxes.Units.arenaDefense</t>
         </is>
       </c>
       <c r="G1126" t="inlineStr"/>
       <c r="H1126" t="inlineStr"/>
     </row>
     <row r="1127">
       <c r="A1127" t="inlineStr"/>
       <c r="B1127" t="inlineStr">
         <is>
-          <t>Box alignment</t>
+          <t>This value is used for ranking buildings producing goods. How many FP is one good worth to you?</t>
         </is>
       </c>
       <c r="C1127" t="inlineStr">
         <is>
-          <t>Box uitlijning</t>
+          <t>Deze waarde wordt gebruikt voor het rangschikken van gebouwen die grondstoffen produceren. Hoeveel FP is een grondstof waard voor jou?</t>
         </is>
       </c>
       <c r="D1127" t="inlineStr"/>
       <c r="E1127" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1127" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.BoxAlignment</t>
+          <t>.Boxes.BlueGalaxy.TTGoodsValue</t>
         </is>
       </c>
       <c r="G1127" t="inlineStr"/>
       <c r="H1127" t="inlineStr"/>
     </row>
     <row r="1128">
       <c r="A1128" t="inlineStr"/>
       <c r="B1128" t="inlineStr">
         <is>
-          <t>Count relics in menu icon</t>
-[...6 lines deleted...]
-      </c>
+          <t>Send</t>
+        </is>
+      </c>
+      <c r="C1128" t="inlineStr"/>
       <c r="D1128" t="inlineStr"/>
       <c r="E1128" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1128" t="inlineStr">
         <is>
-          <t>.Settings.CountRelics</t>
+          <t>.General.Send</t>
         </is>
       </c>
       <c r="G1128" t="inlineStr"/>
       <c r="H1128" t="inlineStr"/>
     </row>
     <row r="1129">
       <c r="A1129" t="inlineStr"/>
       <c r="B1129" t="inlineStr">
         <is>
-          <t>End date</t>
-[...6 lines deleted...]
-      </c>
+          <t>Merge Game (e.g. Care For Tomorrow Event)</t>
+        </is>
+      </c>
+      <c r="C1129" t="inlineStr"/>
       <c r="D1129" t="inlineStr"/>
       <c r="E1129" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1129" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.EndDate</t>
+          <t>.Settings.EventHelperMerge</t>
         </is>
       </c>
       <c r="G1129" t="inlineStr"/>
       <c r="H1129" t="inlineStr"/>
     </row>
     <row r="1130">
       <c r="A1130" t="inlineStr"/>
       <c r="B1130" t="inlineStr">
         <is>
-          <t>Which FP producing GB should you upgrade next?</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hide most details</t>
+        </is>
+      </c>
+      <c r="C1130" t="inlineStr"/>
       <c r="D1130" t="inlineStr"/>
       <c r="E1130" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1130" t="inlineStr">
         <is>
-          <t>.Menu.greatbuildings.Desc</t>
+          <t>.Settings.ShowOwnPartMinView.Desc</t>
         </is>
       </c>
       <c r="G1130" t="inlineStr"/>
       <c r="H1130" t="inlineStr"/>
     </row>
     <row r="1131">
       <c r="A1131" t="inlineStr"/>
       <c r="B1131" t="inlineStr">
         <is>
-          <t>Guilds</t>
+          <t>Battle Boosts</t>
         </is>
       </c>
       <c r="C1131" t="inlineStr">
         <is>
-          <t>Gildes</t>
+          <t>Gevechten Boosts</t>
         </is>
       </c>
       <c r="D1131" t="inlineStr"/>
       <c r="E1131" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1131" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Guilds</t>
+          <t>.Boxes.PlayerProfile.BattleBoosts</t>
         </is>
       </c>
       <c r="G1131" t="inlineStr"/>
       <c r="H1131" t="inlineStr"/>
     </row>
     <row r="1132">
       <c r="A1132" t="inlineStr"/>
       <c r="B1132" t="inlineStr">
         <is>
-          <t>Hide most details</t>
-[...2 lines deleted...]
-      <c r="C1132" t="inlineStr"/>
+          <t>Search</t>
+        </is>
+      </c>
+      <c r="C1132" t="inlineStr">
+        <is>
+          <t>Zoek</t>
+        </is>
+      </c>
       <c r="D1132" t="inlineStr"/>
       <c r="E1132" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1132" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartMinView.Desc</t>
+          <t>.Boxes.ProductionsRating.FindBuilding</t>
         </is>
       </c>
       <c r="G1132" t="inlineStr"/>
       <c r="H1132" t="inlineStr"/>
     </row>
     <row r="1133">
       <c r="A1133" t="inlineStr"/>
       <c r="B1133" t="inlineStr">
         <is>
-          <t>GE</t>
-[...6 lines deleted...]
-      </c>
+          <t>Add unique inhabitant</t>
+        </is>
+      </c>
+      <c r="C1133" t="inlineStr"/>
       <c r="D1133" t="inlineStr"/>
       <c r="E1133" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1133" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterGex</t>
+          <t>.Boxes.Tooltip.Building.addInhabitant</t>
         </is>
       </c>
       <c r="G1133" t="inlineStr"/>
       <c r="H1133" t="inlineStr"/>
     </row>
     <row r="1134">
       <c r="A1134" t="inlineStr"/>
       <c r="B1134" t="inlineStr">
         <is>
-          <t>GB Calculator</t>
+          <t>Can be inaccurate, if you play on multiple desktop devices.</t>
         </is>
       </c>
       <c r="C1134" t="inlineStr">
         <is>
-          <t>GG Calculator</t>
+          <t>Kan onnauwkeurig zijn als je op meerdere PCs speelt.</t>
         </is>
       </c>
       <c r="D1134" t="inlineStr"/>
       <c r="E1134" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1134" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowOwnPartOnAllGBs</t>
+          <t>.GvG.Independences.Tooltip.Warning</t>
         </is>
       </c>
       <c r="G1134" t="inlineStr"/>
       <c r="H1134" t="inlineStr"/>
     </row>
     <row r="1135">
       <c r="A1135" t="inlineStr"/>
       <c r="B1135" t="inlineStr">
         <is>
-          <t>Last 2 Ages</t>
+          <t>let titles finish</t>
         </is>
       </c>
       <c r="C1135" t="inlineStr">
         <is>
-          <t>Laatste 2 tijdsperken</t>
+          <t>laat titels afmaken</t>
         </is>
       </c>
       <c r="D1135" t="inlineStr"/>
       <c r="E1135" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1135" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnLastEras</t>
+          <t>.Boxes.BetterMusic.Finish</t>
         </is>
       </c>
       <c r="G1135" t="inlineStr"/>
       <c r="H1135" t="inlineStr"/>
     </row>
     <row r="1136">
       <c r="A1136" t="inlineStr"/>
       <c r="B1136" t="inlineStr">
         <is>
-          <t>No data available!&lt;br /&gt;Please visit the results page of the guild expedition overview to update the data.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Shop Currency will overflow!</t>
+        </is>
+      </c>
+      <c r="C1136" t="inlineStr"/>
       <c r="D1136" t="inlineStr"/>
       <c r="E1136" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1136" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.ResultsNoData</t>
+          <t>.Boxes.MergerGame.CurrencyOverflowWarning</t>
         </is>
       </c>
       <c r="G1136" t="inlineStr"/>
       <c r="H1136" t="inlineStr"/>
     </row>
     <row r="1137">
       <c r="A1137" t="inlineStr"/>
       <c r="B1137" t="inlineStr">
         <is>
-          <t>Happiness</t>
+          <t>HQ placed</t>
         </is>
       </c>
       <c r="C1137" t="inlineStr">
         <is>
-          <t>Tevredenheid</t>
+          <t>HQ verplaatst</t>
         </is>
       </c>
       <c r="D1137" t="inlineStr"/>
       <c r="E1137" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1137" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Happiness</t>
+          <t>.Boxes.GvGMap.Log.headquarter_placed</t>
         </is>
       </c>
       <c r="G1137" t="inlineStr"/>
       <c r="H1137" t="inlineStr"/>
     </row>
     <row r="1138">
       <c r="A1138" t="inlineStr"/>
       <c r="B1138" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Stock:</t>
         </is>
       </c>
       <c r="C1138" t="inlineStr">
         <is>
-          <t>Kosten</t>
+          <t>In voorraad:</t>
         </is>
       </c>
       <c r="D1138" t="inlineStr"/>
       <c r="E1138" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1138" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.Cost</t>
+          <t>.Boxes.Negotiation.Stock</t>
         </is>
       </c>
       <c r="G1138" t="inlineStr"/>
       <c r="H1138" t="inlineStr"/>
     </row>
     <row r="1139">
       <c r="A1139" t="inlineStr"/>
       <c r="B1139" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 4+ Ages behind</t>
-[...6 lines deleted...]
-      </c>
+          <t>Remove from favorites</t>
+        </is>
+      </c>
+      <c r="C1139" t="inlineStr"/>
       <c r="D1139" t="inlineStr"/>
       <c r="E1139" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1139" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.OlderThan4Era</t>
+          <t>.Boxes.General.FavoritesRemove</t>
         </is>
       </c>
       <c r="G1139" t="inlineStr"/>
       <c r="H1139" t="inlineStr"/>
     </row>
     <row r="1140">
       <c r="A1140" t="inlineStr"/>
       <c r="B1140" t="inlineStr">
         <is>
-          <t>Round ⇋</t>
-[...6 lines deleted...]
-      </c>
+          <t>Top 10%</t>
+        </is>
+      </c>
+      <c r="C1140" t="inlineStr"/>
       <c r="D1140" t="inlineStr"/>
       <c r="E1140" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1140" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Round</t>
+          <t>.Boxes.ProductionsRating.top10percent</t>
         </is>
       </c>
       <c r="G1140" t="inlineStr"/>
       <c r="H1140" t="inlineStr"/>
     </row>
     <row r="1141">
       <c r="A1141" t="inlineStr"/>
       <c r="B1141" t="inlineStr">
         <is>
-          <t>Plunder Reward</t>
+          <t>Continent Map Overview</t>
         </is>
       </c>
       <c r="C1141" t="inlineStr">
         <is>
-          <t>Plunderbeloning</t>
+          <t>Continentkaart</t>
         </is>
       </c>
       <c r="D1141" t="inlineStr"/>
       <c r="E1141" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1141" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.plunderReward</t>
+          <t>.Menu.Campagne.Title</t>
         </is>
       </c>
       <c r="G1141" t="inlineStr"/>
       <c r="H1141" t="inlineStr"/>
     </row>
     <row r="1142">
       <c r="A1142" t="inlineStr"/>
       <c r="B1142" t="inlineStr">
         <is>
-          <t>Delete group and sites</t>
+          <t>Calendar</t>
         </is>
       </c>
       <c r="C1142" t="inlineStr">
         <is>
-          <t>Wis Groep en Sites</t>
+          <t>Kalender</t>
         </is>
       </c>
       <c r="D1142" t="inlineStr"/>
       <c r="E1142" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1142" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.DeleteGroup</t>
+          <t>.Boxes.FPCollector.reward_calendar</t>
         </is>
       </c>
       <c r="G1142" t="inlineStr"/>
       <c r="H1142" t="inlineStr"/>
     </row>
     <row r="1143">
       <c r="A1143" t="inlineStr"/>
       <c r="B1143" t="inlineStr">
         <is>
-          <t>Guild Expedition</t>
-[...2 lines deleted...]
-      <c r="C1143" t="inlineStr"/>
+          <t>Summer Event</t>
+        </is>
+      </c>
+      <c r="C1143" t="inlineStr">
+        <is>
+          <t>Zomerevenement</t>
+        </is>
+      </c>
       <c r="D1143" t="inlineStr"/>
       <c r="E1143" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1143" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.guild_expedition_reward_notification</t>
+          <t>.Boxes.FPCollector.summerEvent</t>
         </is>
       </c>
       <c r="G1143" t="inlineStr"/>
       <c r="H1143" t="inlineStr"/>
     </row>
     <row r="1144">
       <c r="A1144" t="inlineStr"/>
       <c r="B1144" t="inlineStr">
         <is>
-          <t>1 FP equals __percent__% bonus for attacking army</t>
+          <t>Guild Buildings</t>
         </is>
       </c>
       <c r="C1144" t="inlineStr">
         <is>
-          <t>1 FP is gelijk aan __percent__% bonus voor je aanvallend leger</t>
+          <t>Gilde Gebouwen</t>
         </is>
       </c>
       <c r="D1144" t="inlineStr"/>
       <c r="E1144" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1144" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.AttackPerFP</t>
+          <t>.Boxes.GuildMemberStat.GuildBuildings</t>
         </is>
       </c>
       <c r="G1144" t="inlineStr"/>
       <c r="H1144" t="inlineStr"/>
     </row>
     <row r="1145">
       <c r="A1145" t="inlineStr"/>
       <c r="B1145" t="inlineStr">
         <is>
-          <t>Quantum Incursion</t>
+          <t>PVP Arena</t>
         </is>
       </c>
       <c r="C1145" t="inlineStr">
         <is>
-          <t>Quantum Invasie</t>
+          <t>PVP Arena</t>
         </is>
       </c>
       <c r="D1145" t="inlineStr"/>
       <c r="E1145" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1145" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.guild_raids</t>
-[...2 lines deleted...]
-      <c r="G1145" t="inlineStr"/>
+          <t>.Boxes.FPCollector.pvp_arena</t>
+        </is>
+      </c>
+      <c r="G1145" t="inlineStr">
+        <is>
+          <t>"PVP" should be "PvP"</t>
+        </is>
+      </c>
       <c r="H1145" t="inlineStr"/>
     </row>
     <row r="1146">
       <c r="A1146" t="inlineStr"/>
       <c r="B1146" t="inlineStr">
         <is>
-          <t>Show guild treasury log export tool</t>
+          <t>GE participation</t>
         </is>
       </c>
       <c r="C1146" t="inlineStr">
         <is>
-          <t>Toont de Gildeschat log exporteer applicatie</t>
+          <t>Gilde Expeditie deelname</t>
         </is>
       </c>
       <c r="D1146" t="inlineStr"/>
       <c r="E1146" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1146" t="inlineStr">
         <is>
-          <t>.Settings.ShowGuildTreasuryLogExport.Title</t>
+          <t>.Boxes.GuildMemberStat.GexParticipation</t>
         </is>
       </c>
       <c r="G1146" t="inlineStr"/>
       <c r="H1146" t="inlineStr"/>
     </row>
     <row r="1147">
       <c r="A1147" t="inlineStr"/>
       <c r="B1147" t="inlineStr">
         <is>
-          <t>compression</t>
+          <t>As Drop-down</t>
         </is>
       </c>
       <c r="C1147" t="inlineStr">
         <is>
-          <t>compressie</t>
+          <t>Als keuzelijst</t>
         </is>
       </c>
       <c r="D1147" t="inlineStr"/>
       <c r="E1147" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1147" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Compression</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Menu.Dropdown</t>
+        </is>
+      </c>
+      <c r="G1147" t="inlineStr"/>
       <c r="H1147" t="inlineStr"/>
     </row>
     <row r="1148">
       <c r="A1148" t="inlineStr"/>
       <c r="B1148" t="inlineStr">
         <is>
-          <t>Fellowship Event</t>
+          <t>Show all parts</t>
         </is>
       </c>
       <c r="C1148" t="inlineStr">
         <is>
-          <t>Broederschapsevenement</t>
+          <t>Laat alle onderdelen zien</t>
         </is>
       </c>
       <c r="D1148" t="inlineStr"/>
       <c r="E1148" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1148" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.hero_event</t>
+          <t>.Boxes.Kits.TripleStateButton1</t>
         </is>
       </c>
       <c r="G1148" t="inlineStr"/>
       <c r="H1148" t="inlineStr"/>
     </row>
     <row r="1149">
       <c r="A1149" t="inlineStr"/>
       <c r="B1149" t="inlineStr">
         <is>
-          <t>Delete Alert</t>
+          <t>Done in</t>
         </is>
       </c>
       <c r="C1149" t="inlineStr">
         <is>
-          <t>Verwijder waarschuwing</t>
+          <t>Gereed binnen</t>
         </is>
       </c>
       <c r="D1149" t="inlineStr"/>
       <c r="E1149" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1149" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.DeleteAlert</t>
+          <t>.Boxes.BlueGalaxy.DoneIn</t>
         </is>
       </c>
       <c r="G1149" t="inlineStr"/>
       <c r="H1149" t="inlineStr"/>
     </row>
     <row r="1150">
       <c r="A1150" t="inlineStr"/>
       <c r="B1150" t="inlineStr">
         <is>
-          <t>Auction</t>
+          <t>Boost Sources</t>
         </is>
       </c>
       <c r="C1150" t="inlineStr">
         <is>
-          <t>Veiling</t>
+          <t>Boost Bronnen</t>
         </is>
       </c>
       <c r="D1150" t="inlineStr"/>
       <c r="E1150" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1150" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterAuction</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.BoostList.open</t>
+        </is>
+      </c>
+      <c r="G1150" t="inlineStr"/>
       <c r="H1150" t="inlineStr"/>
     </row>
     <row r="1151">
       <c r="A1151" t="inlineStr"/>
       <c r="B1151" t="inlineStr">
         <is>
-          <t>Please level up</t>
+          <t>BPs</t>
         </is>
       </c>
       <c r="C1151" t="inlineStr">
         <is>
-          <t>Verhoog level aub</t>
+          <t>BD's</t>
         </is>
       </c>
       <c r="D1151" t="inlineStr"/>
       <c r="E1151" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1151" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsLevelUp</t>
+          <t>.Boxes.Calculator.BPs</t>
         </is>
       </c>
       <c r="G1151" t="inlineStr"/>
       <c r="H1151" t="inlineStr"/>
     </row>
     <row r="1152">
       <c r="A1152" t="inlineStr"/>
       <c r="B1152" t="inlineStr">
         <is>
-          <t>Saved!</t>
+          <t>Show only adjacent sectors countdowns</t>
         </is>
       </c>
       <c r="C1152" t="inlineStr">
         <is>
-          <t>Opgeslagen!</t>
+          <t>Laat alleen de aftelling van aanliggende sectoren zien</t>
         </is>
       </c>
       <c r="D1152" t="inlineStr"/>
       <c r="E1152" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1152" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SaveMessage.Title</t>
+          <t>.Boxes.GuildFights.ShowAdjacentSectors</t>
         </is>
       </c>
       <c r="G1152" t="inlineStr"/>
       <c r="H1152" t="inlineStr"/>
     </row>
     <row r="1153">
       <c r="A1153" t="inlineStr"/>
       <c r="B1153" t="inlineStr">
         <is>
-          <t>at</t>
+          <t>Recurring Quests</t>
         </is>
       </c>
       <c r="C1153" t="inlineStr">
         <is>
-          <t>om</t>
+          <t>Terugkerende opdrachten</t>
         </is>
       </c>
       <c r="D1153" t="inlineStr"/>
       <c r="E1153" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1153" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Time</t>
+          <t>.Menu.recurringQuests.Title</t>
         </is>
       </c>
       <c r="G1153" t="inlineStr"/>
       <c r="H1153" t="inlineStr"/>
     </row>
     <row r="1154">
       <c r="A1154" t="inlineStr"/>
       <c r="B1154" t="inlineStr">
         <is>
-          <t>Battle Potions</t>
+          <t>__player__'s __building__ reached level __level__.&lt;br&gt;You took spot &lt;strong&gt;__rank__ &lt;/strong&gt; and received &lt;strong&gt;__fps__&lt;/strong&gt; FPs.</t>
         </is>
       </c>
       <c r="C1154" t="inlineStr">
         <is>
-          <t>Gevechtsdranken</t>
+          <t>__player__'s __building__ heeft niveau __level__ bereikt.&lt;br&gt;Je hebt plaats &lt;strong&gt;__rank__&lt;/strong&gt; behaald en ontving &lt;strong&gt;__fps__&lt;/strong&gt; FP terug.</t>
         </is>
       </c>
       <c r="D1154" t="inlineStr"/>
       <c r="E1154" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1154" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowPotions</t>
+          <t>.Boxes.Infobox.Messages.LevelUp</t>
         </is>
       </c>
       <c r="G1154" t="inlineStr"/>
       <c r="H1154" t="inlineStr"/>
     </row>
     <row r="1155">
       <c r="A1155" t="inlineStr"/>
       <c r="B1155" t="inlineStr">
         <is>
-          <t>Updates the 'GB calculator' for GBs of other players</t>
+          <t>Should the "Aztec Helper" box be opened when starting a Aztec Minigame?</t>
         </is>
       </c>
       <c r="C1155" t="inlineStr">
         <is>
-          <t>Ververst de 'GG rekenmachine' voor GG's van andere spelers</t>
+          <t>Moet de "Azteken Helper" worden geopend als de Azteken Minigame wordt gestart?</t>
         </is>
       </c>
       <c r="D1155" t="inlineStr"/>
       <c r="E1155" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1155" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartOnAllGBs.Desc</t>
+          <t>.Settings.ShowAztecHelper.Desc</t>
         </is>
       </c>
       <c r="G1155" t="inlineStr"/>
       <c r="H1155" t="inlineStr"/>
     </row>
     <row r="1156">
       <c r="A1156" t="inlineStr"/>
       <c r="B1156" t="inlineStr">
         <is>
-          <t>Guild Treasury - Hourly</t>
+          <t>Ignore optional technologies of previous eras</t>
         </is>
       </c>
       <c r="C1156" t="inlineStr">
         <is>
-          <t>Gildekas - p/uur</t>
+          <t>Negeer optionele technologiën van vorige tijdperken</t>
         </is>
       </c>
       <c r="D1156" t="inlineStr"/>
       <c r="E1156" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1156" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsTreasureClanH</t>
+          <t>.Boxes.Technologies.IgnorePrevEra</t>
         </is>
       </c>
       <c r="G1156" t="inlineStr"/>
       <c r="H1156" t="inlineStr"/>
     </row>
     <row r="1157">
       <c r="A1157" t="inlineStr"/>
       <c r="B1157" t="inlineStr">
         <is>
-          <t>Updates the 'GB calculator' for all GBs</t>
+          <t>Expected daily production/tile</t>
         </is>
       </c>
       <c r="C1157" t="inlineStr">
         <is>
-          <t>Ververst de 'GG rekenmachine' voor alle GG's</t>
+          <t>Verwachte dagelijkse productie per tegel</t>
         </is>
       </c>
       <c r="D1157" t="inlineStr"/>
       <c r="E1157" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1157" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartOnAllGBs.Title</t>
+          <t>.Boxes.ProductionsRating.ProdPerTile</t>
         </is>
       </c>
       <c r="G1157" t="inlineStr"/>
       <c r="H1157" t="inlineStr"/>
     </row>
     <row r="1158">
       <c r="A1158" t="inlineStr"/>
       <c r="B1158" t="inlineStr">
         <is>
-          <t>Export</t>
+          <t>Defender replaced</t>
         </is>
       </c>
       <c r="C1158" t="inlineStr">
         <is>
-          <t>Exporteer</t>
+          <t>Verdediging vervangen</t>
         </is>
       </c>
       <c r="D1158" t="inlineStr"/>
       <c r="E1158" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1158" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Export</t>
+          <t>.Boxes.GvGMap.Log.defender_replaced</t>
         </is>
       </c>
       <c r="G1158" t="inlineStr"/>
       <c r="H1158" t="inlineStr"/>
     </row>
     <row r="1159">
       <c r="A1159" t="inlineStr"/>
       <c r="B1159" t="inlineStr">
         <is>
-          <t>There is a limit of 2000 aborted quests per day.</t>
+          <t>City planner</t>
         </is>
       </c>
       <c r="C1159" t="inlineStr">
         <is>
-          <t>Er is een limiet van 2000 afgebroken opdrachten per dag.</t>
+          <t>Standsplanner</t>
         </is>
       </c>
       <c r="D1159" t="inlineStr"/>
       <c r="E1159" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1159" t="inlineStr">
         <is>
-          <t>.Quests.CounterTooltip.Content</t>
+          <t>.Boxes.CityMap.ShowSubmitBox</t>
         </is>
       </c>
       <c r="G1159" t="inlineStr"/>
       <c r="H1159" t="inlineStr"/>
     </row>
     <row r="1160">
       <c r="A1160" t="inlineStr"/>
       <c r="B1160" t="inlineStr">
         <is>
-          <t>Import</t>
+          <t>Create for all sectors</t>
         </is>
       </c>
       <c r="C1160" t="inlineStr">
         <is>
-          <t>Importeer</t>
+          <t>Maak aan voor alle sectoren</t>
         </is>
       </c>
       <c r="D1160" t="inlineStr"/>
       <c r="E1160" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1160" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Import</t>
+          <t>.Boxes.Alerts.Form.CreateAllSectors</t>
         </is>
       </c>
       <c r="G1160" t="inlineStr"/>
       <c r="H1160" t="inlineStr"/>
     </row>
     <row r="1161">
       <c r="A1161" t="inlineStr"/>
       <c r="B1161" t="inlineStr">
         <is>
-          <t>never</t>
+          <t>Cost</t>
         </is>
       </c>
       <c r="C1161" t="inlineStr">
         <is>
-          <t>nooit</t>
+          <t>Kosten</t>
         </is>
       </c>
       <c r="D1161" t="inlineStr"/>
       <c r="E1161" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1161" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Never</t>
+          <t>.Boxes.Calculator.Commitment</t>
         </is>
       </c>
       <c r="G1161" t="inlineStr"/>
       <c r="H1161" t="inlineStr"/>
     </row>
     <row r="1162">
       <c r="A1162" t="inlineStr"/>
       <c r="B1162" t="inlineStr">
         <is>
-          <t>Preference Order</t>
+          <t>Same</t>
         </is>
       </c>
       <c r="C1162" t="inlineStr">
         <is>
-          <t>Voorkeurs bod</t>
+          <t>Hetzelfde</t>
         </is>
       </c>
       <c r="D1162" t="inlineStr"/>
       <c r="E1162" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1162" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Average</t>
+          <t>.Boxes.Market.TradeForEqual</t>
         </is>
       </c>
       <c r="G1162" t="inlineStr"/>
       <c r="H1162" t="inlineStr"/>
     </row>
     <row r="1163">
       <c r="A1163" t="inlineStr"/>
       <c r="B1163" t="inlineStr">
         <is>
-          <t>never</t>
+          <t>Summer Event</t>
         </is>
       </c>
       <c r="C1163" t="inlineStr">
         <is>
-          <t>nooit</t>
+          <t>Zomerevenement</t>
         </is>
       </c>
       <c r="D1163" t="inlineStr"/>
       <c r="E1163" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1163" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Never</t>
+          <t>.Boxes.FPCollector.summer_event</t>
         </is>
       </c>
       <c r="G1163" t="inlineStr"/>
       <c r="H1163" t="inlineStr"/>
     </row>
     <row r="1164">
       <c r="A1164" t="inlineStr"/>
       <c r="B1164" t="inlineStr">
         <is>
-          <t>Castle System</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C1164" t="inlineStr">
         <is>
-          <t>Kastelen Systeem</t>
+          <t>Speler</t>
         </is>
       </c>
       <c r="D1164" t="inlineStr"/>
       <c r="E1164" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1164" t="inlineStr">
         <is>
-          <t>.Menu.Castle.Title</t>
+          <t>.Boxes.OwnpartCalculator.PlayerName</t>
         </is>
       </c>
       <c r="G1164" t="inlineStr"/>
       <c r="H1164" t="inlineStr"/>
     </row>
     <row r="1165">
       <c r="A1165" t="inlineStr"/>
       <c r="B1165" t="inlineStr">
         <is>
-          <t>Available Workers</t>
+          <t>min. level</t>
         </is>
       </c>
       <c r="C1165" t="inlineStr">
         <is>
-          <t>Beschikbare Werkers</t>
+          <t>Minimum niveau</t>
         </is>
       </c>
       <c r="D1165" t="inlineStr"/>
       <c r="E1165" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1165" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.availableCurrency.care</t>
+          <t>.Boxes.GuildMemberStat.MinLevel</t>
         </is>
       </c>
       <c r="G1165" t="inlineStr"/>
       <c r="H1165" t="inlineStr"/>
     </row>
     <row r="1166">
       <c r="A1166" t="inlineStr"/>
       <c r="B1166" t="inlineStr">
         <is>
-          <t>Search for buildings that produce less resources per tile than expected.</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C1166" t="inlineStr">
         <is>
-          <t>Zoek naar gebouwen die minder produceren per tegel dan verwacht.</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D1166" t="inlineStr"/>
       <c r="E1166" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1166" t="inlineStr">
         <is>
-          <t>.Menu.ProductionsRating.Desc</t>
+          <t>.Eras.0.short</t>
         </is>
       </c>
       <c r="G1166" t="inlineStr"/>
       <c r="H1166" t="inlineStr"/>
     </row>
     <row r="1167">
       <c r="A1167" t="inlineStr"/>
       <c r="B1167" t="inlineStr">
         <is>
-          <t>Place</t>
+          <t>Success</t>
         </is>
       </c>
       <c r="C1167" t="inlineStr">
         <is>
-          <t>Plaats</t>
+          <t>Onderhandeling geslaagd</t>
         </is>
       </c>
       <c r="D1167" t="inlineStr"/>
       <c r="E1167" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1167" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Place</t>
+          <t>.Boxes.Negotiation.Success</t>
         </is>
       </c>
       <c r="G1167" t="inlineStr"/>
       <c r="H1167" t="inlineStr"/>
     </row>
     <row r="1168">
       <c r="A1168" t="inlineStr"/>
       <c r="B1168" t="inlineStr">
         <is>
-          <t>Siege damaged</t>
+          <t>Units - Daily</t>
         </is>
       </c>
       <c r="C1168" t="inlineStr">
         <is>
-          <t>Belegering beschadigd</t>
+          <t>Eenheden per dag</t>
         </is>
       </c>
       <c r="D1168" t="inlineStr"/>
       <c r="E1168" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1168" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.siege_damaged</t>
+          <t>.Boxes.Stats.SourceTitle.statsUnitsD</t>
         </is>
       </c>
       <c r="G1168" t="inlineStr"/>
       <c r="H1168" t="inlineStr"/>
     </row>
     <row r="1169">
       <c r="A1169" t="inlineStr"/>
       <c r="B1169" t="inlineStr">
         <is>
-          <t>Select all</t>
+          <t>Visit tab Treasury in the guild profile to update treasury goods of your guild.</t>
         </is>
       </c>
       <c r="C1169" t="inlineStr">
         <is>
-          <t>Alles selecteren</t>
+          <t>Bezoek het tabblad Gildekas in het gildeprofiel om de goederen in de gildekas van jouw gilde bij te werken.</t>
         </is>
       </c>
       <c r="D1169" t="inlineStr"/>
       <c r="E1169" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1169" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SelectAll</t>
+          <t>.Boxes.GuildMemberStat.GuildTreasuryNotification</t>
         </is>
       </c>
       <c r="G1169" t="inlineStr"/>
       <c r="H1169" t="inlineStr"/>
     </row>
     <row r="1170">
       <c r="A1170" t="inlineStr"/>
       <c r="B1170" t="inlineStr">
         <is>
-          <t>Shop antique dealer</t>
+          <t>Great Building</t>
         </is>
       </c>
       <c r="C1170" t="inlineStr">
         <is>
-          <t>Winkel antiquair</t>
+          <t>Groots Gebouw</t>
         </is>
       </c>
       <c r="D1170" t="inlineStr"/>
       <c r="E1170" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1170" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.ShopAntiqueDealer</t>
+          <t>.Boxes.GreatBuildings.GreatBulding</t>
         </is>
       </c>
       <c r="G1170" t="inlineStr"/>
       <c r="H1170" t="inlineStr"/>
     </row>
     <row r="1171">
       <c r="A1171" t="inlineStr"/>
       <c r="B1171" t="inlineStr">
         <is>
-          <t>the greener, the higher the chance for a hit:</t>
+          <t>Infobox</t>
         </is>
       </c>
       <c r="C1171" t="inlineStr">
         <is>
-          <t>hoe groener, hoe waarschijnlijker een treffer:</t>
+          <t>Infovenster</t>
         </is>
       </c>
       <c r="D1171" t="inlineStr"/>
       <c r="E1171" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1171" t="inlineStr">
         <is>
-          <t>.Boxes.AztecMiniGame.Description</t>
+          <t>.Boxes.Infobox.Title</t>
         </is>
       </c>
       <c r="G1171" t="inlineStr"/>
       <c r="H1171" t="inlineStr"/>
     </row>
     <row r="1172">
       <c r="A1172" t="inlineStr"/>
       <c r="B1172" t="inlineStr">
         <is>
-          <t>plain</t>
+          <t>last Alcatraz production</t>
         </is>
       </c>
       <c r="C1172" t="inlineStr">
         <is>
-          <t>vlakte</t>
+          <t>laatste Alcatraz productie</t>
         </is>
       </c>
       <c r="D1172" t="inlineStr"/>
       <c r="E1172" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1172" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Terrain_plain</t>
+          <t>.Boxes.Units.alca</t>
         </is>
       </c>
       <c r="G1172" t="inlineStr"/>
       <c r="H1172" t="inlineStr"/>
     </row>
     <row r="1173">
       <c r="A1173" t="inlineStr"/>
       <c r="B1173" t="inlineStr">
         <is>
-          <t>Defender damaged</t>
+          <t>entry time</t>
         </is>
       </c>
       <c r="C1173" t="inlineStr">
         <is>
-          <t>Verdediging Beschadigd</t>
+          <t>Tijdstip</t>
         </is>
       </c>
       <c r="D1173" t="inlineStr"/>
       <c r="E1173" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1173" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.defender_damaged</t>
+          <t>.Boxes.Investment.Overview.SettingsEntryTime</t>
         </is>
       </c>
       <c r="G1173" t="inlineStr"/>
       <c r="H1173" t="inlineStr"/>
     </row>
     <row r="1174">
       <c r="A1174" t="inlineStr"/>
       <c r="B1174" t="inlineStr">
         <is>
-          <t>Search</t>
+          <t>Fellowship Event</t>
         </is>
       </c>
       <c r="C1174" t="inlineStr">
         <is>
-          <t>Zoek</t>
+          <t>Broederschapsevenement</t>
         </is>
       </c>
       <c r="D1174" t="inlineStr"/>
       <c r="E1174" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1174" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Filter</t>
+          <t>.Boxes.FPCollector.hero_event</t>
         </is>
       </c>
       <c r="G1174" t="inlineStr"/>
       <c r="H1174" t="inlineStr"/>
     </row>
     <row r="1175">
       <c r="A1175" t="inlineStr"/>
       <c r="B1175" t="inlineStr">
         <is>
-          <t>Need</t>
+          <t>Group by Name</t>
         </is>
       </c>
       <c r="C1175" t="inlineStr">
         <is>
-          <t>Nodig</t>
+          <t>Groeperen op naam</t>
         </is>
       </c>
       <c r="D1175" t="inlineStr"/>
       <c r="E1175" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1175" t="inlineStr">
         <is>
-          <t>.Boxes.Market.NeedColumn</t>
+          <t>.Boxes.Stats.BtnToggleGroupByTitle</t>
         </is>
       </c>
       <c r="G1175" t="inlineStr"/>
       <c r="H1175" t="inlineStr"/>
     </row>
     <row r="1176">
       <c r="A1176" t="inlineStr"/>
       <c r="B1176" t="inlineStr">
         <is>
-          <t>GBG Provinces</t>
+          <t>Towers</t>
         </is>
       </c>
       <c r="C1176" t="inlineStr">
         <is>
-          <t>GSP Provincies</t>
+          <t>Torens</t>
         </is>
       </c>
       <c r="D1176" t="inlineStr"/>
       <c r="E1176" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1176" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Battleground</t>
+          <t>.Boxes.Productions.Headings.tower</t>
         </is>
       </c>
       <c r="G1176" t="inlineStr"/>
       <c r="H1176" t="inlineStr"/>
     </row>
     <row r="1177">
       <c r="A1177" t="inlineStr"/>
       <c r="B1177" t="inlineStr">
         <is>
-          <t>Click on the guild member tab in the game to unlock the event list of your guild members</t>
+          <t>Defense boost def. army</t>
         </is>
       </c>
       <c r="C1177" t="inlineStr">
         <is>
-          <t>Klik op het tabblad Gildeleden in het spel om de gildeleden gebeurtenissen zichtbaar te maken</t>
+          <t>Verdediging boost verd. leger</t>
         </is>
       </c>
       <c r="D1177" t="inlineStr"/>
       <c r="E1177" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1177" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.GuildSocialTabTT</t>
+          <t>.Boxes.Productions.def_boost_defender</t>
         </is>
       </c>
       <c r="G1177" t="inlineStr"/>
       <c r="H1177" t="inlineStr"/>
     </row>
     <row r="1178">
       <c r="A1178" t="inlineStr"/>
       <c r="B1178" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>How many FPs remaining to level up</t>
         </is>
       </c>
       <c r="C1178" t="inlineStr">
         <is>
-          <t>Gebouw</t>
+          <t>Overblijvend aantal FP's tot level up</t>
         </is>
       </c>
       <c r="D1178" t="inlineStr"/>
       <c r="E1178" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1178" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.BuildingName</t>
+          <t>.Boxes.Investment.Overview.RestFPDesc</t>
         </is>
       </c>
       <c r="G1178" t="inlineStr"/>
       <c r="H1178" t="inlineStr"/>
     </row>
     <row r="1179">
       <c r="A1179" t="inlineStr"/>
       <c r="B1179" t="inlineStr">
         <is>
-          <t>Max level</t>
+          <t>Auction</t>
         </is>
       </c>
       <c r="C1179" t="inlineStr">
         <is>
-          <t>Max niveau</t>
+          <t>Veiling</t>
         </is>
       </c>
       <c r="D1179" t="inlineStr"/>
       <c r="E1179" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1179" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.MaxLevel</t>
-[...2 lines deleted...]
-      <c r="G1179" t="inlineStr"/>
+          <t>.Boxes.Infobox.FilterAuction</t>
+        </is>
+      </c>
+      <c r="G1179" t="inlineStr">
+        <is>
+          <t>In the English version of the extension's Infobox, the auction message type is marked using the German keyword, Auktion, instead of the English one.  The filter selection is good, but not the whole message lines themselves.</t>
+        </is>
+      </c>
       <c r="H1179" t="inlineStr"/>
     </row>
     <row r="1180">
       <c r="A1180" t="inlineStr"/>
       <c r="B1180" t="inlineStr">
         <is>
-          <t>Timer is up</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="C1180" t="inlineStr">
         <is>
-          <t>Timer is afgelopen</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="D1180" t="inlineStr"/>
       <c r="E1180" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1180" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.AlertText</t>
+          <t>.Boxes.MergerGame.Simulation</t>
         </is>
       </c>
       <c r="G1180" t="inlineStr"/>
       <c r="H1180" t="inlineStr"/>
     </row>
     <row r="1181">
       <c r="A1181" t="inlineStr"/>
       <c r="B1181" t="inlineStr">
         <is>
-          <t>Total</t>
+          <t>Fall Event</t>
         </is>
       </c>
       <c r="C1181" t="inlineStr">
         <is>
-          <t>Totaal</t>
+          <t>Herfst Evenement</t>
         </is>
       </c>
       <c r="D1181" t="inlineStr"/>
       <c r="E1181" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1181" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.GoodEraTotal</t>
+          <t>.Boxes.FPCollector.fall_event</t>
         </is>
       </c>
       <c r="G1181" t="inlineStr"/>
       <c r="H1181" t="inlineStr"/>
     </row>
     <row r="1182">
       <c r="A1182" t="inlineStr"/>
       <c r="B1182" t="inlineStr">
         <is>
-          <t xml:space="preserve">Create a group first… </t>
-[...6 lines deleted...]
-      </c>
+          <t>Trial</t>
+        </is>
+      </c>
+      <c r="C1182" t="inlineStr"/>
       <c r="D1182" t="inlineStr"/>
       <c r="E1182" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1182" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.NewGroupDesc</t>
+          <t>.Boxes.GuildMemberStat.GexTrial</t>
         </is>
       </c>
       <c r="G1182" t="inlineStr"/>
       <c r="H1182" t="inlineStr"/>
     </row>
     <row r="1183">
       <c r="A1183" t="inlineStr"/>
       <c r="B1183" t="inlineStr">
         <is>
-          <t>Log duration</t>
+          <t>Advantage</t>
         </is>
       </c>
       <c r="C1183" t="inlineStr">
         <is>
-          <t>Logboek looptijd</t>
+          <t>Voordeel</t>
         </is>
       </c>
       <c r="D1183" t="inlineStr"/>
       <c r="E1183" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1183" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.LogDuration</t>
+          <t>.Boxes.Market.TradeAdvantage</t>
         </is>
       </c>
       <c r="G1183" t="inlineStr"/>
       <c r="H1183" t="inlineStr"/>
     </row>
     <row r="1184">
       <c r="A1184" t="inlineStr"/>
       <c r="B1184" t="inlineStr">
         <is>
-          <t>Open automatically</t>
+          <t>Guild Power</t>
         </is>
       </c>
       <c r="C1184" t="inlineStr">
         <is>
-          <t>Open automatisch</t>
+          <t>Gildemacht</t>
         </is>
       </c>
       <c r="D1184" t="inlineStr"/>
       <c r="E1184" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1184" t="inlineStr">
         <is>
-          <t>.Boxes.Market.Settings.Autostart</t>
+          <t>.Boxes.Productions.Headings.clan_power_production</t>
         </is>
       </c>
       <c r="G1184" t="inlineStr"/>
       <c r="H1184" t="inlineStr"/>
     </row>
     <row r="1185">
       <c r="A1185" t="inlineStr"/>
       <c r="B1185" t="inlineStr">
         <is>
-          <t>Space Age Jupiter Moon</t>
+          <t>Help</t>
         </is>
       </c>
       <c r="C1185" t="inlineStr">
         <is>
-          <t>Ruimtetijdperk Jupiter Maan</t>
+          <t>Help</t>
         </is>
       </c>
       <c r="D1185" t="inlineStr"/>
       <c r="E1185" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1185" t="inlineStr">
         <is>
-          <t>.Eras.21</t>
+          <t>.Settings.Entry.Help</t>
         </is>
       </c>
       <c r="G1185" t="inlineStr"/>
       <c r="H1185" t="inlineStr"/>
     </row>
     <row r="1186">
       <c r="A1186" t="inlineStr"/>
       <c r="B1186" t="inlineStr">
         <is>
-          <t>Resource</t>
+          <t>Expansions</t>
         </is>
       </c>
       <c r="C1186" t="inlineStr">
         <is>
-          <t>Benodigdheden</t>
+          <t>Uitbreidingen</t>
         </is>
       </c>
       <c r="D1186" t="inlineStr"/>
       <c r="E1186" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1186" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.Resource</t>
+          <t>.Boxes.Outpost.ExpansionsSum</t>
         </is>
       </c>
       <c r="G1186" t="inlineStr"/>
       <c r="H1186" t="inlineStr"/>
     </row>
     <row r="1187">
       <c r="A1187" t="inlineStr"/>
       <c r="B1187" t="inlineStr">
         <is>
-          <t>Single-lane Road</t>
+          <t>Import</t>
         </is>
       </c>
       <c r="C1187" t="inlineStr">
         <is>
-          <t>Kleine Weg</t>
+          <t>Importeer</t>
         </is>
       </c>
       <c r="D1187" t="inlineStr"/>
       <c r="E1187" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1187" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.cityRoadSmall</t>
+          <t>.Boxes.DBExport.Import</t>
         </is>
       </c>
       <c r="G1187" t="inlineStr"/>
       <c r="H1187" t="inlineStr"/>
     </row>
     <row r="1188">
       <c r="A1188" t="inlineStr"/>
       <c r="B1188" t="inlineStr">
         <is>
-          <t>General Settings</t>
+          <t>https://docs.foe-helper.com/english/module/incidents</t>
         </is>
       </c>
       <c r="C1188" t="inlineStr">
         <is>
-          <t>Algemene Instellingen</t>
+          <t>https://foe-helper.com/docs/2/incidents</t>
         </is>
       </c>
       <c r="D1188" t="inlineStr"/>
       <c r="E1188" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1188" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.GeneralSettings</t>
+          <t>.Boxes.HiddenRewards.HelpLink</t>
         </is>
       </c>
       <c r="G1188" t="inlineStr"/>
       <c r="H1188" t="inlineStr"/>
     </row>
     <row r="1189">
       <c r="A1189" t="inlineStr"/>
       <c r="B1189" t="inlineStr">
         <is>
-          <t>Efficiency</t>
+          <t>Siege deleted</t>
         </is>
       </c>
       <c r="C1189" t="inlineStr">
         <is>
-          <t>Efficiëntie</t>
+          <t>Belegering verwijderd</t>
         </is>
       </c>
       <c r="D1189" t="inlineStr"/>
       <c r="E1189" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1189" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.efficiency</t>
+          <t>.Boxes.GvGMap.Log.siege_deleted</t>
         </is>
       </c>
       <c r="G1189" t="inlineStr"/>
       <c r="H1189" t="inlineStr"/>
     </row>
     <row r="1190">
       <c r="A1190" t="inlineStr"/>
       <c r="B1190" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>show hidden GB</t>
         </is>
       </c>
       <c r="C1190" t="inlineStr">
         <is>
-          <t>Tijdperk</t>
+          <t>toon verborgen GG</t>
         </is>
       </c>
       <c r="D1190" t="inlineStr"/>
       <c r="E1190" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1190" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Era</t>
+          <t>.Boxes.Investment.Overview.SettingsHiddenGB</t>
         </is>
       </c>
       <c r="G1190" t="inlineStr"/>
       <c r="H1190" t="inlineStr"/>
     </row>
     <row r="1191">
       <c r="A1191" t="inlineStr"/>
       <c r="B1191" t="inlineStr">
         <is>
-          <t>Building Upgrade Costs</t>
+          <t>Battle Potions</t>
         </is>
       </c>
       <c r="C1191" t="inlineStr">
         <is>
-          <t>Gebouw upgrade kosten</t>
+          <t>Gevechtsdranken</t>
         </is>
       </c>
       <c r="D1191" t="inlineStr"/>
       <c r="E1191" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1191" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.BuildingUpgrades</t>
+          <t>.Settings.Entry.ShowPotions</t>
         </is>
       </c>
       <c r="G1191" t="inlineStr"/>
       <c r="H1191" t="inlineStr"/>
     </row>
     <row r="1192">
       <c r="A1192" t="inlineStr"/>
       <c r="B1192" t="inlineStr">
         <is>
-          <t>Military</t>
+          <t>random</t>
         </is>
       </c>
       <c r="C1192" t="inlineStr">
         <is>
-          <t>Militaire</t>
+          <t>willekeurig</t>
         </is>
       </c>
       <c r="D1192" t="inlineStr"/>
       <c r="E1192" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1192" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.military</t>
+          <t>.Boxes.Units.random</t>
         </is>
       </c>
       <c r="G1192" t="inlineStr"/>
       <c r="H1192" t="inlineStr"/>
     </row>
     <row r="1193">
       <c r="A1193" t="inlineStr"/>
       <c r="B1193" t="inlineStr">
         <is>
-          <t>Can be inaccurate, if you play on multiple desktop devices.</t>
+          <t>__era__&lt;br&gt;You have: __stock__</t>
         </is>
       </c>
       <c r="C1193" t="inlineStr">
         <is>
-          <t>Kan onnauwkeurig zijn als je op meerdere PCs speelt.</t>
+          <t>__era__&lt;br&gt;Je hebt: __stock__</t>
         </is>
       </c>
       <c r="D1193" t="inlineStr"/>
       <c r="E1193" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1193" t="inlineStr">
         <is>
-          <t>.GvG.Independences.Tooltip.Warning</t>
+          <t>.Boxes.Market.OfferTT</t>
         </is>
       </c>
       <c r="G1193" t="inlineStr"/>
       <c r="H1193" t="inlineStr"/>
     </row>
     <row r="1194">
       <c r="A1194" t="inlineStr"/>
       <c r="B1194" t="inlineStr">
         <is>
-          <t>A guild member statistic</t>
+          <t>Enable sound</t>
         </is>
       </c>
       <c r="C1194" t="inlineStr">
         <is>
-          <t>Statistiek van een gildelid</t>
+          <t>Geluid aanzetten</t>
         </is>
       </c>
       <c r="D1194" t="inlineStr"/>
       <c r="E1194" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1194" t="inlineStr">
         <is>
-          <t>.Menu.GuildMemberStat.Desc</t>
+          <t>.Settings.Entry.EnableSound</t>
         </is>
       </c>
       <c r="G1194" t="inlineStr"/>
       <c r="H1194" t="inlineStr"/>
     </row>
     <row r="1195">
       <c r="A1195" t="inlineStr"/>
       <c r="B1195" t="inlineStr">
         <is>
-          <t>Play sound when Task complete</t>
-[...2 lines deleted...]
-      <c r="C1195" t="inlineStr"/>
+          <t>Strategy Checklist</t>
+        </is>
+      </c>
+      <c r="C1195" t="inlineStr">
+        <is>
+          <t>Strategische checklist</t>
+        </is>
+      </c>
       <c r="D1195" t="inlineStr"/>
       <c r="E1195" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1195" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.audibleTaskWarning</t>
+          <t>.Boxes.idleGame.Strategy</t>
         </is>
       </c>
       <c r="G1195" t="inlineStr"/>
       <c r="H1195" t="inlineStr"/>
     </row>
     <row r="1196">
       <c r="A1196" t="inlineStr"/>
       <c r="B1196" t="inlineStr">
         <is>
-          <t>Side View</t>
-[...6 lines deleted...]
-      </c>
+          <t>Template</t>
+        </is>
+      </c>
+      <c r="C1196" t="inlineStr"/>
       <c r="D1196" t="inlineStr"/>
       <c r="E1196" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1196" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.CavalierPerspecitve</t>
+          <t>.Boxes.Discord.TitleNewTemplate</t>
         </is>
       </c>
       <c r="G1196" t="inlineStr"/>
       <c r="H1196" t="inlineStr"/>
     </row>
     <row r="1197">
       <c r="A1197" t="inlineStr"/>
       <c r="B1197" t="inlineStr">
         <is>
-          <t>Spoils of War</t>
-[...6 lines deleted...]
-      </c>
+          <t>Boost</t>
+        </is>
+      </c>
+      <c r="C1197" t="inlineStr"/>
       <c r="D1197" t="inlineStr"/>
       <c r="E1197" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1197" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.spoilsOfWar</t>
+          <t>.General.Boost</t>
         </is>
       </c>
       <c r="G1197" t="inlineStr"/>
       <c r="H1197" t="inlineStr"/>
     </row>
     <row r="1198">
       <c r="A1198" t="inlineStr"/>
       <c r="B1198" t="inlineStr">
         <is>
-          <t>Guild Battles</t>
+          <t>The investment list was updated less than 30 minutes ago.</t>
         </is>
       </c>
       <c r="C1198" t="inlineStr">
         <is>
-          <t>Gilde gevechten</t>
+          <t>De investeringslijst is minder dan 30 minuten geleden geüpdatet.</t>
         </is>
       </c>
       <c r="D1198" t="inlineStr"/>
       <c r="E1198" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1198" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.Guildfights</t>
+          <t>.Boxes.Investment.UpToDate</t>
         </is>
       </c>
       <c r="G1198" t="inlineStr"/>
       <c r="H1198" t="inlineStr"/>
     </row>
     <row r="1199">
       <c r="A1199" t="inlineStr"/>
       <c r="B1199" t="inlineStr">
         <is>
-          <t>Website Upload</t>
+          <t>the greener, the higher the chance for a hit:</t>
         </is>
       </c>
       <c r="C1199" t="inlineStr">
         <is>
-          <t>Data delen</t>
+          <t>hoe groener, hoe waarschijnlijker een treffer:</t>
         </is>
       </c>
       <c r="D1199" t="inlineStr"/>
       <c r="E1199" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1199" t="inlineStr">
         <is>
-          <t>.Settings.Entry.GlobalSend</t>
+          <t>.Boxes.AztecMiniGame.Description</t>
         </is>
       </c>
       <c r="G1199" t="inlineStr"/>
       <c r="H1199" t="inlineStr"/>
     </row>
     <row r="1200">
       <c r="A1200" t="inlineStr"/>
       <c r="B1200" t="inlineStr">
         <is>
-          <t>Efficiency</t>
+          <t>Decorations</t>
         </is>
       </c>
       <c r="C1200" t="inlineStr">
         <is>
-          <t>Efficiëntie</t>
+          <t>Decoraties</t>
         </is>
       </c>
       <c r="D1200" t="inlineStr"/>
       <c r="E1200" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1200" t="inlineStr">
         <is>
-          <t>.Boxes.Citymap.Efficiency</t>
+          <t>.Boxes.CityMap.decoration</t>
         </is>
       </c>
       <c r="G1200" t="inlineStr"/>
       <c r="H1200" t="inlineStr"/>
     </row>
     <row r="1201">
       <c r="A1201" t="inlineStr"/>
       <c r="B1201" t="inlineStr">
         <is>
-          <t>Events</t>
+          <t>GBG Provinces</t>
         </is>
       </c>
       <c r="C1201" t="inlineStr">
         <is>
-          <t>Gebeurtenissen</t>
+          <t>GSP Provincies</t>
         </is>
       </c>
       <c r="D1201" t="inlineStr"/>
       <c r="E1201" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1201" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.Events</t>
+          <t>.Boxes.Alerts.Form.Battleground</t>
         </is>
       </c>
       <c r="G1201" t="inlineStr"/>
       <c r="H1201" t="inlineStr"/>
     </row>
     <row r="1202">
       <c r="A1202" t="inlineStr"/>
       <c r="B1202" t="inlineStr">
         <is>
-          <t>Battlegrounds</t>
+          <t>Negotiations</t>
         </is>
       </c>
       <c r="C1202" t="inlineStr">
         <is>
-          <t>Strijdperken</t>
+          <t>Onderhandelingen</t>
         </is>
       </c>
       <c r="D1202" t="inlineStr"/>
       <c r="E1202" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1202" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.GBG</t>
+          <t>.Boxes.GuildFights.Negotiations</t>
         </is>
       </c>
       <c r="G1202" t="inlineStr"/>
       <c r="H1202" t="inlineStr"/>
     </row>
     <row r="1203">
       <c r="A1203" t="inlineStr"/>
       <c r="B1203" t="inlineStr">
         <is>
-          <t>Enable sound</t>
+          <t>&lt;em id="minigame_aztecs-Btn-closed" class="tooltip-error"&gt;Opens automatically when starting a aztec mini game&lt;br&gt;&lt;/em&gt;Aztec Minigame Helper</t>
         </is>
       </c>
       <c r="C1203" t="inlineStr">
         <is>
-          <t>Geluid aanzetten</t>
+          <t>&lt;em id="minigame_aztecs-Btn-closed" class="tooltip-error"&gt;Opend automatisch bij het starten van een Aztec mini game&lt;br&gt;&lt;/em&gt;Aztec Minigame Helper</t>
         </is>
       </c>
       <c r="D1203" t="inlineStr"/>
       <c r="E1203" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1203" t="inlineStr">
         <is>
-          <t>.Settings.EnableSound.Title</t>
+          <t>.Menu.AztecMiniGame.Desc</t>
         </is>
       </c>
       <c r="G1203" t="inlineStr"/>
       <c r="H1203" t="inlineStr"/>
     </row>
     <row r="1204">
       <c r="A1204" t="inlineStr"/>
       <c r="B1204" t="inlineStr">
         <is>
-          <t>Done</t>
-[...6 lines deleted...]
-      </c>
+          <t>Reconstruction Size List</t>
+        </is>
+      </c>
+      <c r="C1204" t="inlineStr"/>
       <c r="D1204" t="inlineStr"/>
       <c r="E1204" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1204" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.TitleFree</t>
+          <t>.Boxes.ReconstructionList.Title</t>
         </is>
       </c>
       <c r="G1204" t="inlineStr"/>
       <c r="H1204" t="inlineStr"/>
     </row>
     <row r="1205">
       <c r="A1205" t="inlineStr"/>
       <c r="B1205" t="inlineStr">
         <is>
-          <t>As Box</t>
+          <t>Diplomatic Gifts (Space Carrier)</t>
         </is>
       </c>
       <c r="C1205" t="inlineStr">
         <is>
-          <t>Als venster</t>
+          <t>Diplomatieke Giften (Ruimtevrachtschip)</t>
         </is>
       </c>
       <c r="D1205" t="inlineStr"/>
       <c r="E1205" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1205" t="inlineStr">
         <is>
-          <t>.Menu.Box</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.diplomaticGifts</t>
         </is>
       </c>
       <c r="G1205" t="inlineStr"/>
       <c r="H1205" t="inlineStr"/>
     </row>
     <row r="1206">
       <c r="A1206" t="inlineStr"/>
       <c r="B1206" t="inlineStr">
         <is>
-          <t>Progress per key</t>
+          <t>Max level</t>
         </is>
       </c>
       <c r="C1206" t="inlineStr">
         <is>
-          <t>Waarde per sleutel</t>
+          <t>Max niveau</t>
         </is>
       </c>
       <c r="D1206" t="inlineStr"/>
       <c r="E1206" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1206" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeyValue.anniversary</t>
+          <t>.Boxes.Calculator.MaxLevel</t>
         </is>
       </c>
       <c r="G1206" t="inlineStr"/>
       <c r="H1206" t="inlineStr"/>
     </row>
     <row r="1207">
       <c r="A1207" t="inlineStr"/>
       <c r="B1207" t="inlineStr">
         <is>
-          <t>Roadless buildings</t>
-[...2 lines deleted...]
-      <c r="C1207" t="inlineStr"/>
+          <t>GvG Map</t>
+        </is>
+      </c>
+      <c r="C1207" t="inlineStr">
+        <is>
+          <t>GvG Kaart</t>
+        </is>
+      </c>
       <c r="D1207" t="inlineStr"/>
       <c r="E1207" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1207" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.roadless</t>
+          <t>.Boxes.GvGMap.Title</t>
         </is>
       </c>
       <c r="G1207" t="inlineStr"/>
       <c r="H1207" t="inlineStr"/>
     </row>
     <row r="1208">
       <c r="A1208" t="inlineStr"/>
       <c r="B1208" t="inlineStr">
         <is>
-          <t xml:space="preserve">Target Progress for Energy used: </t>
-[...6 lines deleted...]
-      </c>
+          <t>Rewards Bar Info</t>
+        </is>
+      </c>
+      <c r="C1208" t="inlineStr"/>
       <c r="D1208" t="inlineStr"/>
       <c r="E1208" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1208" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.EfficiencyTargetProgress.anniversary</t>
+          <t>.Settings.Entry.ShowGBGRewards</t>
         </is>
       </c>
       <c r="G1208" t="inlineStr"/>
       <c r="H1208" t="inlineStr"/>
     </row>
     <row r="1209">
       <c r="A1209" t="inlineStr"/>
       <c r="B1209" t="inlineStr">
         <is>
-          <t>level</t>
+          <t>API Token missing</t>
         </is>
       </c>
       <c r="C1209" t="inlineStr">
         <is>
-          <t>niveau</t>
+          <t>Missende API-token</t>
         </is>
       </c>
       <c r="D1209" t="inlineStr"/>
       <c r="E1209" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1209" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Level</t>
+          <t>.Boxes.CityMap.MissingApiKeyErrorHeader</t>
         </is>
       </c>
       <c r="G1209" t="inlineStr"/>
       <c r="H1209" t="inlineStr"/>
     </row>
     <row r="1210">
       <c r="A1210" t="inlineStr"/>
       <c r="B1210" t="inlineStr">
         <is>
-          <t>Open automatically</t>
+          <t>QI</t>
         </is>
       </c>
       <c r="C1210" t="inlineStr"/>
       <c r="D1210" t="inlineStr"/>
       <c r="E1210" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1210" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartAutoOpen.Desc</t>
+          <t>.Boxes.General.Quantum_Incursion.short</t>
         </is>
       </c>
       <c r="G1210" t="inlineStr"/>
       <c r="H1210" t="inlineStr"/>
     </row>
     <row r="1211">
       <c r="A1211" t="inlineStr"/>
       <c r="B1211" t="inlineStr">
         <is>
-          <t>Rating value of 1 __eraname__ good (in FP)</t>
+          <t>Discord Webhooks</t>
         </is>
       </c>
       <c r="C1211" t="inlineStr">
         <is>
-          <t>Waardering van 1 __eraname__ goed (in FP)</t>
+          <t>Discord webhooks</t>
         </is>
       </c>
       <c r="D1211" t="inlineStr"/>
       <c r="E1211" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1211" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.GoodsValue</t>
+          <t>.Menu.Discord.Title</t>
         </is>
       </c>
       <c r="G1211" t="inlineStr"/>
       <c r="H1211" t="inlineStr"/>
     </row>
     <row r="1212">
       <c r="A1212" t="inlineStr"/>
       <c r="B1212" t="inlineStr">
         <is>
-          <t>Change Language</t>
-[...6 lines deleted...]
-      </c>
+          <t>Idle Game (e.g. St. Patricks)</t>
+        </is>
+      </c>
+      <c r="C1212" t="inlineStr"/>
       <c r="D1212" t="inlineStr"/>
       <c r="E1212" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1212" t="inlineStr">
         <is>
-          <t>.Settings.ChangeLanguage.Title</t>
+          <t>.Settings.EventHelperIdle</t>
         </is>
       </c>
       <c r="G1212" t="inlineStr"/>
       <c r="H1212" t="inlineStr"/>
     </row>
     <row r="1213">
       <c r="A1213" t="inlineStr"/>
       <c r="B1213" t="inlineStr">
         <is>
-          <t>Chance</t>
+          <t>SAM</t>
         </is>
       </c>
       <c r="C1213" t="inlineStr">
         <is>
-          <t>Kans</t>
+          <t>RTM</t>
         </is>
       </c>
       <c r="D1213" t="inlineStr"/>
       <c r="E1213" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1213" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.Chance</t>
+          <t>.Eras.18.short</t>
         </is>
       </c>
       <c r="G1213" t="inlineStr"/>
       <c r="H1213" t="inlineStr"/>
     </row>
     <row r="1214">
       <c r="A1214" t="inlineStr"/>
       <c r="B1214" t="inlineStr">
         <is>
-          <t>Military</t>
+          <t>General</t>
         </is>
       </c>
       <c r="C1214" t="inlineStr">
         <is>
-          <t>Militaire Gebouwen</t>
+          <t>Algemeen</t>
         </is>
       </c>
       <c r="D1214" t="inlineStr"/>
       <c r="E1214" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1214" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.military</t>
+          <t>.Boxes.GexStat.General</t>
         </is>
       </c>
       <c r="G1214" t="inlineStr"/>
       <c r="H1214" t="inlineStr"/>
     </row>
     <row r="1215">
       <c r="A1215" t="inlineStr"/>
       <c r="B1215" t="inlineStr">
         <is>
-          <t>Message</t>
+          <t>Oceanic Future</t>
         </is>
       </c>
       <c r="C1215" t="inlineStr">
         <is>
-          <t>Boodschap</t>
+          <t>Oceanische toekomst</t>
         </is>
       </c>
       <c r="D1215" t="inlineStr"/>
       <c r="E1215" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1215" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Action</t>
+          <t>.Eras.16</t>
         </is>
       </c>
       <c r="G1215" t="inlineStr"/>
       <c r="H1215" t="inlineStr"/>
     </row>
     <row r="1216">
       <c r="A1216" t="inlineStr"/>
       <c r="B1216" t="inlineStr">
         <is>
-          <t>Number of Spoils of War attempts remaining.</t>
+          <t>All</t>
         </is>
       </c>
       <c r="C1216" t="inlineStr">
         <is>
-          <t>Aantal pogingen voor Oorlogsbuit over.</t>
+          <t>Alle</t>
         </is>
       </c>
       <c r="D1216" t="inlineStr"/>
       <c r="E1216" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1216" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.spoils_of_war</t>
+          <t>.Boxes.Productions.Headings.all</t>
         </is>
       </c>
       <c r="G1216" t="inlineStr"/>
       <c r="H1216" t="inlineStr"/>
     </row>
     <row r="1217">
       <c r="A1217" t="inlineStr"/>
       <c r="B1217" t="inlineStr">
         <is>
-          <t>Offer</t>
+          <t>General Settings</t>
         </is>
       </c>
       <c r="C1217" t="inlineStr">
         <is>
-          <t>Aanbieding</t>
+          <t>Algemene Instellingen</t>
         </is>
       </c>
       <c r="D1217" t="inlineStr"/>
       <c r="E1217" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1217" t="inlineStr">
         <is>
-          <t>.Boxes.Market.OfferColumn</t>
+          <t>.Boxes.BetterMusic.GeneralSettings</t>
         </is>
       </c>
       <c r="G1217" t="inlineStr"/>
       <c r="H1217" t="inlineStr"/>
     </row>
     <row r="1218">
       <c r="A1218" t="inlineStr"/>
       <c r="B1218" t="inlineStr">
         <is>
-          <t>Neighbours</t>
+          <t>Message</t>
         </is>
       </c>
       <c r="C1218" t="inlineStr">
         <is>
-          <t>Buren</t>
+          <t>Nieuwe webhook invoer</t>
         </is>
       </c>
       <c r="D1218" t="inlineStr"/>
       <c r="E1218" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1218" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Neighbors</t>
+          <t>.Boxes.Discord.TitleNewEntry</t>
         </is>
       </c>
       <c r="G1218" t="inlineStr"/>
       <c r="H1218" t="inlineStr"/>
     </row>
     <row r="1219">
       <c r="A1219" t="inlineStr"/>
       <c r="B1219" t="inlineStr">
         <is>
-          <t>Arctic Future</t>
+          <t>Eff</t>
         </is>
       </c>
       <c r="C1219" t="inlineStr">
         <is>
-          <t>Arctische toekomst</t>
+          <t>Eff</t>
         </is>
       </c>
       <c r="D1219" t="inlineStr"/>
       <c r="E1219" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1219" t="inlineStr">
         <is>
-          <t>.Eras.15</t>
+          <t>.Boxes.Kits.Efficiency</t>
         </is>
       </c>
       <c r="G1219" t="inlineStr"/>
       <c r="H1219" t="inlineStr"/>
     </row>
     <row r="1220">
       <c r="A1220" t="inlineStr"/>
       <c r="B1220" t="inlineStr">
         <is>
-          <t>Forest</t>
-[...6 lines deleted...]
-      </c>
+          <t>Imported</t>
+        </is>
+      </c>
+      <c r="C1220" t="inlineStr"/>
       <c r="D1220" t="inlineStr"/>
       <c r="E1220" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1220" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.nature</t>
+          <t>.Boxes.ProductionsRating.PresetImported</t>
         </is>
       </c>
       <c r="G1220" t="inlineStr"/>
       <c r="H1220" t="inlineStr"/>
     </row>
     <row r="1221">
       <c r="A1221" t="inlineStr"/>
       <c r="B1221" t="inlineStr">
         <is>
-          <t>Please scroll through all the pages and press the EXPORT button</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://docs.foe-helper.com/english/module/town</t>
+        </is>
+      </c>
+      <c r="C1221" t="inlineStr"/>
       <c r="D1221" t="inlineStr"/>
       <c r="E1221" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1221" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Message</t>
+          <t>.Boxes.CityMap.HelpLink</t>
         </is>
       </c>
       <c r="G1221" t="inlineStr"/>
       <c r="H1221" t="inlineStr"/>
     </row>
     <row r="1222">
       <c r="A1222" t="inlineStr"/>
       <c r="B1222" t="inlineStr">
         <is>
-          <t>Log</t>
-[...6 lines deleted...]
-      </c>
+          <t>Disabled: Open the Profile Tab of your Town Hall.</t>
+        </is>
+      </c>
+      <c r="C1222" t="inlineStr"/>
       <c r="D1222" t="inlineStr"/>
       <c r="E1222" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1222" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log</t>
+          <t>.Menu.PlayerProfile.Warning</t>
         </is>
       </c>
       <c r="G1222" t="inlineStr"/>
       <c r="H1222" t="inlineStr"/>
     </row>
     <row r="1223">
       <c r="A1223" t="inlineStr"/>
       <c r="B1223" t="inlineStr">
         <is>
-          <t>Only highlights</t>
+          <t>Select how much each of your buildings should ideally produce per tile. The balance between all selected values is important for the final rating: Use higher ones for things you do not care about as much and lower values if you want to put higher emphasis on particular resources/boosts. If you have more than one of the same building, only the highest era will be evaluated.</t>
         </is>
       </c>
       <c r="C1223" t="inlineStr">
         <is>
-          <t>Alleen gemarkeerde gebouwen</t>
+          <t>Hoe werkt het? Selecteer hoeveel elk van je gebouwen idealiter per tegel zou moeten produceren. De balans tussen alle geselecteerde waarden is belangrijk voor de uiteindelijke beoordeling. Als je meer dan één gebouw van hetzelfde type hebt, wordt alleen het gebouw met het hoogste tijdperk geëvalueerd.</t>
         </is>
       </c>
       <c r="D1223" t="inlineStr"/>
       <c r="E1223" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F1223" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowHighlighted</t>
+          <t>.Boxes.ProductionsRating.Explainer</t>
         </is>
       </c>
       <c r="G1223" t="inlineStr"/>
       <c r="H1223" t="inlineStr"/>
     </row>
     <row r="1224">
       <c r="A1224" t="inlineStr"/>
       <c r="B1224" t="inlineStr">
         <is>
-          <t>Rewards</t>
+          <t>Total</t>
         </is>
       </c>
       <c r="C1224" t="inlineStr">
         <is>
-          <t>Beloningen</t>
+          <t>Totaal</t>
         </is>
       </c>
       <c r="D1224" t="inlineStr"/>
       <c r="E1224" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1224" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsRewards</t>
+          <t>.Boxes.GuildFights.Total</t>
         </is>
       </c>
       <c r="G1224" t="inlineStr"/>
       <c r="H1224" t="inlineStr"/>
     </row>
     <row r="1225">
       <c r="A1225" t="inlineStr"/>
       <c r="B1225" t="inlineStr">
         <is>
-          <t>last Alcatraz production</t>
+          <t>Offer</t>
         </is>
       </c>
       <c r="C1225" t="inlineStr">
         <is>
-          <t>laatste Alcatraz productie</t>
+          <t>Aanbieding</t>
         </is>
       </c>
       <c r="D1225" t="inlineStr"/>
       <c r="E1225" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1225" t="inlineStr">
         <is>
-          <t>.Boxes.Units.alca</t>
+          <t>.Boxes.Market.Offer</t>
         </is>
       </c>
       <c r="G1225" t="inlineStr"/>
       <c r="H1225" t="inlineStr"/>
     </row>
     <row r="1226">
       <c r="A1226" t="inlineStr"/>
       <c r="B1226" t="inlineStr">
         <is>
-          <t>Present Game (e.g. Winter Event)</t>
-[...2 lines deleted...]
-      <c r="C1226" t="inlineStr"/>
+          <t>https://docs.foe-helper.com/english/module/gb-calculator</t>
+        </is>
+      </c>
+      <c r="C1226" t="inlineStr">
+        <is>
+          <t>https://foe-helper.com/docs/en/gb-calculator/</t>
+        </is>
+      </c>
       <c r="D1226" t="inlineStr"/>
       <c r="E1226" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1226" t="inlineStr">
         <is>
-          <t>.Settings.EventHelperPresent</t>
+          <t>.Boxes.OwnpartCalculator.HelpLink</t>
         </is>
       </c>
       <c r="G1226" t="inlineStr"/>
       <c r="H1226" t="inlineStr"/>
     </row>
     <row r="1227">
       <c r="A1227" t="inlineStr"/>
       <c r="B1227" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Export</t>
         </is>
       </c>
       <c r="C1227" t="inlineStr">
         <is>
-          <t>Gebouw</t>
+          <t>Exporteren</t>
         </is>
       </c>
       <c r="D1227" t="inlineStr"/>
       <c r="E1227" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1227" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Name</t>
+          <t>.Boxes.General.Export</t>
         </is>
       </c>
       <c r="G1227" t="inlineStr"/>
       <c r="H1227" t="inlineStr"/>
     </row>
     <row r="1228">
       <c r="A1228" t="inlineStr"/>
       <c r="B1228" t="inlineStr">
         <is>
-          <t>Do not show items with this currency</t>
-[...2 lines deleted...]
-      <c r="C1228" t="inlineStr"/>
+          <t>Note</t>
+        </is>
+      </c>
+      <c r="C1228" t="inlineStr">
+        <is>
+          <t>Onthouden</t>
+        </is>
+      </c>
       <c r="D1228" t="inlineStr"/>
       <c r="E1228" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1228" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.filterCurrency</t>
+          <t>.Boxes.OwnpartCalculator.Note</t>
         </is>
       </c>
       <c r="G1228" t="inlineStr"/>
       <c r="H1228" t="inlineStr"/>
     </row>
     <row r="1229">
       <c r="A1229" t="inlineStr"/>
       <c r="B1229" t="inlineStr">
         <is>
-          <t>Badges</t>
+          <t>Battlegrounds</t>
         </is>
       </c>
       <c r="C1229" t="inlineStr">
         <is>
-          <t>Badges</t>
+          <t>Strijdperken</t>
         </is>
       </c>
       <c r="D1229" t="inlineStr"/>
       <c r="E1229" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1229" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Keys.soccer</t>
+          <t>.Boxes.BetterMusic.GBG</t>
         </is>
       </c>
       <c r="G1229" t="inlineStr"/>
       <c r="H1229" t="inlineStr"/>
     </row>
     <row r="1230">
       <c r="A1230" t="inlineStr"/>
       <c r="B1230" t="inlineStr">
         <is>
-          <t>Preferences</t>
+          <t>This module only works with "Upload to foe-helper.com" switched on.&lt;br&gt;Please activate this option to use the notes.</t>
         </is>
       </c>
       <c r="C1230" t="inlineStr">
         <is>
-          <t>Voorkeuren</t>
+          <t>Deze module werkt enkel met "Gegevensoverdracht naar foe-helper.com" ingeschakeld.&lt;br&gt;Gelieve deze optie in te schakelen om de notities te kunnen gebruiken.</t>
         </is>
       </c>
       <c r="D1230" t="inlineStr"/>
       <c r="E1230" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1230" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Tabs.Preferences</t>
+          <t>.Boxes.Notice.GlobalSendRequired</t>
         </is>
       </c>
       <c r="G1230" t="inlineStr"/>
       <c r="H1230" t="inlineStr"/>
     </row>
     <row r="1231">
       <c r="A1231" t="inlineStr"/>
       <c r="B1231" t="inlineStr">
         <is>
-          <t>Factories</t>
+          <t>Date</t>
         </is>
       </c>
       <c r="C1231" t="inlineStr">
         <is>
-          <t>Fabrieken</t>
+          <t>Datum</t>
         </is>
       </c>
       <c r="D1231" t="inlineStr"/>
       <c r="E1231" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1231" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Production.StPat</t>
+          <t>.Boxes.MarketOffersEvents.Date</t>
         </is>
       </c>
       <c r="G1231" t="inlineStr"/>
       <c r="H1231" t="inlineStr"/>
     </row>
     <row r="1232">
       <c r="A1232" t="inlineStr"/>
       <c r="B1232" t="inlineStr">
         <is>
-          <t>The investment list is older than 30 minutes. Please update your investment list in the Town Hall.</t>
+          <t>???</t>
         </is>
       </c>
       <c r="C1232" t="inlineStr">
         <is>
-          <t>De GG investeringslijst is ouder dan 30 minuten. Update uw GG investeringslijst aub via het Stadhuis.</t>
+          <t>???</t>
         </is>
       </c>
       <c r="D1232" t="inlineStr"/>
       <c r="E1232" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1232" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.UpdateRequired</t>
+          <t>.Menu.unitsGex.Desc</t>
         </is>
       </c>
       <c r="G1232" t="inlineStr"/>
       <c r="H1232" t="inlineStr"/>
     </row>
     <row r="1233">
       <c r="A1233" t="inlineStr"/>
       <c r="B1233" t="inlineStr">
         <is>
-          <t>Full</t>
-[...2 lines deleted...]
-      <c r="C1233" t="inlineStr"/>
+          <t>Copy</t>
+        </is>
+      </c>
+      <c r="C1233" t="inlineStr">
+        <is>
+          <t>Kopieren</t>
+        </is>
+      </c>
       <c r="D1233" t="inlineStr"/>
       <c r="E1233" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1233" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Full</t>
+          <t>.Boxes.GuildFights.Copy</t>
         </is>
       </c>
       <c r="G1233" t="inlineStr"/>
       <c r="H1233" t="inlineStr"/>
     </row>
     <row r="1234">
       <c r="A1234" t="inlineStr"/>
       <c r="B1234" t="inlineStr">
         <is>
-          <t>show snapshot log button</t>
+          <t>Your City</t>
         </is>
       </c>
       <c r="C1234" t="inlineStr">
         <is>
-          <t>Toon snapshot log knop</t>
+          <t>Jouw stad</t>
         </is>
       </c>
       <c r="D1234" t="inlineStr"/>
       <c r="E1234" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1234" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowLogButton</t>
+          <t>.Boxes.CityMap.YourCity</t>
         </is>
       </c>
       <c r="G1234" t="inlineStr"/>
       <c r="H1234" t="inlineStr"/>
     </row>
     <row r="1235">
       <c r="A1235" t="inlineStr"/>
       <c r="B1235" t="inlineStr">
         <is>
-          <t>top left</t>
+          <t>Space Age Asteroid Belt</t>
         </is>
       </c>
       <c r="C1235" t="inlineStr">
         <is>
-          <t>linksboven</t>
+          <t>Ruimtetijdperk: Asteroïdengordel</t>
         </is>
       </c>
       <c r="D1235" t="inlineStr"/>
       <c r="E1235" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1235" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.top-left</t>
+          <t>.Eras.19</t>
         </is>
       </c>
       <c r="G1235" t="inlineStr"/>
       <c r="H1235" t="inlineStr"/>
     </row>
     <row r="1236">
       <c r="A1236" t="inlineStr"/>
       <c r="B1236" t="inlineStr">
         <is>
-          <t>Disabled: Open the Profile Tab of your Town Hall.</t>
-[...2 lines deleted...]
-      <c r="C1236" t="inlineStr"/>
+          <t>Your city data is now on the clipboard</t>
+        </is>
+      </c>
+      <c r="C1236" t="inlineStr">
+        <is>
+          <t>Jouw stad data is nu op het klembord</t>
+        </is>
+      </c>
       <c r="D1236" t="inlineStr"/>
       <c r="E1236" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1236" t="inlineStr">
         <is>
-          <t>.Menu.PlayerProfile.Warning</t>
+          <t>.Boxes.CityMap.ToastBodyCopyData</t>
         </is>
       </c>
       <c r="G1236" t="inlineStr"/>
       <c r="H1236" t="inlineStr"/>
     </row>
     <row r="1237">
       <c r="A1237" t="inlineStr"/>
       <c r="B1237" t="inlineStr">
         <is>
-          <t>Area</t>
+          <t>every hour</t>
         </is>
       </c>
       <c r="C1237" t="inlineStr">
         <is>
-          <t>ruimte</t>
+          <t>elk uur</t>
         </is>
       </c>
       <c r="D1237" t="inlineStr"/>
       <c r="E1237" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1237" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.area</t>
+          <t>.Boxes.CityMap.QIActionRechargeCycle</t>
         </is>
       </c>
       <c r="G1237" t="inlineStr"/>
       <c r="H1237" t="inlineStr"/>
     </row>
     <row r="1238">
       <c r="A1238" t="inlineStr"/>
       <c r="B1238" t="inlineStr">
         <is>
-          <t>Create</t>
+          <t>This players city can not be attacked</t>
         </is>
       </c>
       <c r="C1238" t="inlineStr">
         <is>
-          <t>Toevoegen</t>
+          <t>Deze speler's stad kan niet worden aangevallen</t>
         </is>
       </c>
       <c r="D1238" t="inlineStr"/>
       <c r="E1238" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1238" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Create</t>
+          <t>.Boxes.MoppelHelper.CityProtected</t>
         </is>
       </c>
       <c r="G1238" t="inlineStr"/>
       <c r="H1238" t="inlineStr"/>
     </row>
     <row r="1239">
       <c r="A1239" t="inlineStr"/>
       <c r="B1239" t="inlineStr">
         <is>
-          <t>show group names</t>
+          <t>Notification stacks</t>
         </is>
       </c>
       <c r="C1239" t="inlineStr">
         <is>
-          <t>winkel groepnamen</t>
+          <t>Meldingen stapeling</t>
         </is>
       </c>
       <c r="D1239" t="inlineStr"/>
       <c r="E1239" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1239" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.ShowGroupNames</t>
-[...2 lines deleted...]
-      <c r="G1239" t="inlineStr"/>
+          <t>.Settings.NotificationsStack.Title</t>
+        </is>
+      </c>
+      <c r="G1239" t="inlineStr">
+        <is>
+          <t>Context, not sure of the meaning.</t>
+        </is>
+      </c>
       <c r="H1239" t="inlineStr"/>
     </row>
     <row r="1240">
       <c r="A1240" t="inlineStr"/>
       <c r="B1240" t="inlineStr">
         <is>
-          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day)</t>
+          <t>Displays current status of all your military units</t>
         </is>
       </c>
       <c r="C1240" t="inlineStr">
         <is>
-          <t>Het duurt __days__ dagen totdat de investering van __costs__ FP is terugverdient bij een dagelijkse productie vanf __fpproduction__ FP/dag en __goodsproduction__ goederen/dag (gelijk aan __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/dag)</t>
+          <t>Status van al jouw eenheden in een oogopslag</t>
         </is>
       </c>
       <c r="D1240" t="inlineStr"/>
       <c r="E1240" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1240" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEvenTTGoods</t>
+          <t>.Menu.Unit.Desc</t>
         </is>
       </c>
       <c r="G1240" t="inlineStr"/>
       <c r="H1240" t="inlineStr"/>
     </row>
     <row r="1241">
       <c r="A1241" t="inlineStr"/>
       <c r="B1241" t="inlineStr">
         <is>
-          <t>Efficiency (incl. keys)</t>
+          <t>Tables</t>
         </is>
       </c>
       <c r="C1241" t="inlineStr">
         <is>
-          <t>Efficiëntie (incl. sleutels)</t>
+          <t>Tabellen</t>
         </is>
       </c>
       <c r="D1241" t="inlineStr"/>
       <c r="E1241" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1241" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Efficiency.care</t>
+          <t>.Boxes.DBExport.Tables</t>
         </is>
       </c>
       <c r="G1241" t="inlineStr"/>
       <c r="H1241" t="inlineStr"/>
     </row>
     <row r="1242">
       <c r="A1242" t="inlineStr"/>
       <c r="B1242" t="inlineStr">
         <is>
-          <t>Show ascended/limited buildings</t>
-[...2 lines deleted...]
-      <c r="C1242" t="inlineStr"/>
+          <t>No data available!&lt;br /&gt;Please visit the guild expedition contribution page in the guild expedition overview to update the data.</t>
+        </is>
+      </c>
+      <c r="C1242" t="inlineStr">
+        <is>
+          <t>Geen data gevonden&lt;br/&gt;Ga naar het "Bijdrage aan Gilde Expeditie" scherm in de Gilde Expeditie om de data te vernieuwen.</t>
+        </is>
+      </c>
       <c r="D1242" t="inlineStr"/>
       <c r="E1242" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1242" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.NoLimitedExplanation</t>
+          <t>.Boxes.GexStat.ParticipationNoData</t>
         </is>
       </c>
       <c r="G1242" t="inlineStr"/>
       <c r="H1242" t="inlineStr"/>
     </row>
     <row r="1243">
       <c r="A1243" t="inlineStr"/>
       <c r="B1243" t="inlineStr">
         <is>
-          <t>Prevention</t>
+          <t>Town Overview</t>
         </is>
       </c>
       <c r="C1243" t="inlineStr">
         <is>
-          <t>Preventie</t>
+          <t>Stadsoverzicht</t>
         </is>
       </c>
       <c r="D1243" t="inlineStr"/>
       <c r="E1243" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1243" t="inlineStr">
         <is>
-          <t>.Boxes.mapTradeWarning.Text</t>
+          <t>.Menu.Citymap.Title</t>
         </is>
       </c>
       <c r="G1243" t="inlineStr"/>
       <c r="H1243" t="inlineStr"/>
     </row>
     <row r="1244">
       <c r="A1244" t="inlineStr"/>
       <c r="B1244" t="inlineStr">
         <is>
-          <t>Random</t>
+          <t>Number of Spoils of War attempts remaining.</t>
         </is>
       </c>
       <c r="C1244" t="inlineStr">
         <is>
-          <t>Willekeurige</t>
+          <t>Aantal pogingen voor Oorlogsbuit over.</t>
         </is>
       </c>
       <c r="D1244" t="inlineStr"/>
       <c r="E1244" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1244" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.random_production</t>
+          <t>.Boxes.BonusService.spoils_of_war</t>
         </is>
       </c>
       <c r="G1244" t="inlineStr"/>
       <c r="H1244" t="inlineStr"/>
     </row>
     <row r="1245">
       <c r="A1245" t="inlineStr"/>
       <c r="B1245" t="inlineStr">
         <is>
-          <t>The FoE Helper is a free browser extension for Forge of Empires developed for players by players. The tool is not affiliated with InnoGames.</t>
+          <t>Resource Item</t>
         </is>
       </c>
       <c r="C1245" t="inlineStr">
         <is>
-          <t>De FoE Helper is een gratis browser extensie voor Forge of Empires ontwikkeld voor spelers door spelers. De tool heeft &lt;u&gt;geen&lt;/u&gt; officiële verbintenis aan InnoGames.</t>
+          <t>Benodigdheden</t>
         </is>
       </c>
       <c r="D1245" t="inlineStr"/>
       <c r="E1245" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1245" t="inlineStr">
         <is>
-          <t>.Settings.About.Desc</t>
+          <t>.Boxes.Campagne.Resource</t>
         </is>
       </c>
       <c r="G1245" t="inlineStr"/>
       <c r="H1245" t="inlineStr"/>
     </row>
     <row r="1246">
       <c r="A1246" t="inlineStr"/>
       <c r="B1246" t="inlineStr">
         <is>
-          <t>Qty</t>
-[...6 lines deleted...]
-      </c>
+          <t>(De)select currently visible buildings</t>
+        </is>
+      </c>
+      <c r="C1246" t="inlineStr"/>
       <c r="D1246" t="inlineStr"/>
       <c r="E1246" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1246" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.amount</t>
+          <t>.Boxes.ProductionsRating.ToggleBuildingSelection</t>
         </is>
       </c>
       <c r="G1246" t="inlineStr"/>
       <c r="H1246" t="inlineStr"/>
     </row>
     <row r="1247">
       <c r="A1247" t="inlineStr"/>
       <c r="B1247" t="inlineStr">
         <is>
-          <t>Show on city map</t>
-[...2 lines deleted...]
-      <c r="C1247" t="inlineStr"/>
+          <t>Search</t>
+        </is>
+      </c>
+      <c r="C1247" t="inlineStr">
+        <is>
+          <t>Zoek</t>
+        </is>
+      </c>
       <c r="D1247" t="inlineStr"/>
       <c r="E1247" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1247" t="inlineStr">
         <is>
-          <t>.Boxes.General.ShowOnMap</t>
+          <t>.Boxes.GuildMemberStat.Search</t>
         </is>
       </c>
       <c r="G1247" t="inlineStr"/>
       <c r="H1247" t="inlineStr"/>
     </row>
     <row r="1248">
       <c r="A1248" t="inlineStr"/>
       <c r="B1248" t="inlineStr">
         <is>
-          <t>Visit your members towns to update the building statistic.</t>
+          <t>Existing payments</t>
         </is>
       </c>
       <c r="C1248" t="inlineStr">
         <is>
-          <t>Bezoek de steden van leden om de gebouw statistieken bij te werken.</t>
+          <t>Bestaande inleg</t>
         </is>
       </c>
       <c r="D1248" t="inlineStr"/>
       <c r="E1248" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1248" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildBuildingNotification</t>
+          <t>.Boxes.OwnpartCalculator.ExistingPayments</t>
         </is>
       </c>
       <c r="G1248" t="inlineStr"/>
       <c r="H1248" t="inlineStr"/>
     </row>
     <row r="1249">
       <c r="A1249" t="inlineStr"/>
       <c r="B1249" t="inlineStr">
         <is>
-          <t>Market offers</t>
+          <t>Start level</t>
         </is>
       </c>
       <c r="C1249" t="inlineStr">
         <is>
-          <t>Markt aanbiedingen</t>
+          <t>Start niveau</t>
         </is>
       </c>
       <c r="D1249" t="inlineStr"/>
       <c r="E1249" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1249" t="inlineStr">
         <is>
-          <t>.Menu.MarketOffers.Title</t>
+          <t>.Boxes.PowerLeveling.StartLevel</t>
         </is>
       </c>
       <c r="G1249" t="inlineStr"/>
       <c r="H1249" t="inlineStr"/>
     </row>
     <row r="1250">
       <c r="A1250" t="inlineStr"/>
       <c r="B1250" t="inlineStr">
         <is>
-          <t>May Day Event</t>
+          <t>Status</t>
         </is>
       </c>
       <c r="C1250" t="inlineStr">
         <is>
-          <t>Meiviering Evenement</t>
+          <t>Verloopt op</t>
         </is>
       </c>
       <c r="D1250" t="inlineStr"/>
       <c r="E1250" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1250" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.may_day_event</t>
+          <t>.HiddenRewards.Table.expires</t>
         </is>
       </c>
       <c r="G1250" t="inlineStr"/>
       <c r="H1250" t="inlineStr"/>
     </row>
     <row r="1251">
       <c r="A1251" t="inlineStr"/>
       <c r="B1251" t="inlineStr">
         <is>
-          <t>How many elements should the Infobox display  and save?&lt;br&gt;Empty or "0" means infinite.</t>
+          <t>Automation</t>
         </is>
       </c>
       <c r="C1251" t="inlineStr">
         <is>
-          <t>Hoeveel elementen moet de Infobox tonen en opslaan?&lt;br&gt;Leeg of "0" betekent geen limiet.</t>
+          <t>Automatisering</t>
         </is>
       </c>
       <c r="D1251" t="inlineStr"/>
       <c r="E1251" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1251" t="inlineStr">
         <is>
-          <t>.Settings.InfoboxEntryCount.Desc</t>
+          <t>.Boxes.CloseBox.Automation</t>
         </is>
       </c>
       <c r="G1251" t="inlineStr"/>
       <c r="H1251" t="inlineStr"/>
     </row>
     <row r="1252">
       <c r="A1252" t="inlineStr"/>
       <c r="B1252" t="inlineStr">
         <is>
-          <t>No spot available</t>
-[...6 lines deleted...]
-      </c>
+          <t>Shop Assistant</t>
+        </is>
+      </c>
+      <c r="C1252" t="inlineStr"/>
       <c r="D1252" t="inlineStr"/>
       <c r="E1252" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1252" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.NoPlaceAvailable</t>
+          <t>.Settings.ShowShopAssist.Title</t>
         </is>
       </c>
       <c r="G1252" t="inlineStr"/>
       <c r="H1252" t="inlineStr"/>
     </row>
     <row r="1253">
       <c r="A1253" t="inlineStr"/>
       <c r="B1253" t="inlineStr">
         <is>
-          <t>Select, which titles are allowed in which respective scene</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C1253" t="inlineStr">
         <is>
-          <t>Selekteer welke titels toegestaan zijn in welke respektive scène</t>
+          <t>Punten</t>
         </is>
       </c>
       <c r="D1253" t="inlineStr"/>
       <c r="E1253" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1253" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Scenes</t>
+          <t>.Boxes.PvPArena.Points</t>
         </is>
       </c>
       <c r="G1253" t="inlineStr"/>
       <c r="H1253" t="inlineStr"/>
     </row>
     <row r="1254">
       <c r="A1254" t="inlineStr"/>
       <c r="B1254" t="inlineStr">
         <is>
-          <t>Deleted!</t>
+          <t>Absolute Costs</t>
         </is>
       </c>
       <c r="C1254" t="inlineStr">
         <is>
-          <t>Verwijderd!</t>
+          <t>Absolute kosten</t>
         </is>
       </c>
       <c r="D1254" t="inlineStr"/>
       <c r="E1254" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1254" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.DeleteMessage.Title</t>
+          <t>.Boxes.GBGBuildings.absoluteCosts</t>
         </is>
       </c>
       <c r="G1254" t="inlineStr"/>
       <c r="H1254" t="inlineStr"/>
     </row>
     <row r="1255">
       <c r="A1255" t="inlineStr"/>
       <c r="B1255" t="inlineStr">
         <is>
-          <t>HP lost</t>
+          <t>PvP-Arena-Protocol</t>
         </is>
       </c>
       <c r="C1255" t="inlineStr">
         <is>
-          <t>HP verloren</t>
+          <t>PvP Arena Protocol</t>
         </is>
       </c>
       <c r="D1255" t="inlineStr"/>
       <c r="E1255" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1255" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.lostHP</t>
+          <t>.Settings.ShowPvPArena.Title</t>
         </is>
       </c>
       <c r="G1255" t="inlineStr"/>
       <c r="H1255" t="inlineStr"/>
     </row>
     <row r="1256">
       <c r="A1256" t="inlineStr"/>
       <c r="B1256" t="inlineStr">
         <is>
-          <t>Quintillion</t>
+          <t>common</t>
         </is>
       </c>
       <c r="C1256" t="inlineStr">
         <is>
-          <t>Triljoen</t>
+          <t>gewoon</t>
         </is>
       </c>
       <c r="D1256" t="inlineStr"/>
       <c r="E1256" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1256" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.QT</t>
+          <t>.Boxes.Productions.AllyRarity.common</t>
         </is>
       </c>
       <c r="G1256" t="inlineStr"/>
       <c r="H1256" t="inlineStr"/>
     </row>
     <row r="1257">
       <c r="A1257" t="inlineStr"/>
       <c r="B1257" t="inlineStr">
         <is>
-          <t>Opacity</t>
-[...2 lines deleted...]
-      <c r="C1257" t="inlineStr"/>
+          <t>Displays your Guild's Expedition results</t>
+        </is>
+      </c>
+      <c r="C1257" t="inlineStr">
+        <is>
+          <t>Toon de GE Resultaten van je Gilde.</t>
+        </is>
+      </c>
       <c r="D1257" t="inlineStr"/>
       <c r="E1257" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1257" t="inlineStr">
         <is>
-          <t>.Boxes.CityBuilder.Opacity</t>
+          <t>.Menu.GexStat.Desc</t>
         </is>
       </c>
       <c r="G1257" t="inlineStr"/>
       <c r="H1257" t="inlineStr"/>
     </row>
     <row r="1258">
       <c r="A1258" t="inlineStr"/>
       <c r="B1258" t="inlineStr">
         <is>
-          <t>Unit's-pool</t>
+          <t>Preferences</t>
         </is>
       </c>
       <c r="C1258" t="inlineStr">
         <is>
-          <t>Eenheden poule</t>
+          <t>Voorkeuren</t>
         </is>
       </c>
       <c r="D1258" t="inlineStr"/>
       <c r="E1258" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1258" t="inlineStr">
         <is>
-          <t>.Boxes.Units.pool</t>
+          <t>.Boxes.Alerts.Tabs.Preferences</t>
         </is>
       </c>
       <c r="G1258" t="inlineStr"/>
       <c r="H1258" t="inlineStr"/>
     </row>
     <row r="1259">
       <c r="A1259" t="inlineStr"/>
       <c r="B1259" t="inlineStr">
         <is>
-          <t xml:space="preserve"> - Last snapshot: __time__ ago</t>
-[...6 lines deleted...]
-      </c>
+          <t>Only Unlocked</t>
+        </is>
+      </c>
+      <c r="C1259" t="inlineStr"/>
       <c r="D1259" t="inlineStr"/>
       <c r="E1259" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1259" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.LastSnapshot</t>
+          <t>.Boxes.ShopAssist.onlyUnlocked</t>
         </is>
       </c>
       <c r="G1259" t="inlineStr"/>
       <c r="H1259" t="inlineStr"/>
     </row>
     <row r="1260">
       <c r="A1260" t="inlineStr"/>
       <c r="B1260" t="inlineStr">
         <is>
-          <t>Sound for Rival-Quest</t>
-[...6 lines deleted...]
-      </c>
+          <t>Wiki / Documentation: Feature documentation.</t>
+        </is>
+      </c>
+      <c r="C1260" t="inlineStr"/>
       <c r="D1260" t="inlineStr"/>
       <c r="E1260" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1260" t="inlineStr">
         <is>
-          <t>.Settings.RivalSound.Title</t>
+          <t>.Settings.Help.Documentation</t>
         </is>
       </c>
       <c r="G1260" t="inlineStr"/>
       <c r="H1260" t="inlineStr"/>
     </row>
     <row r="1261">
       <c r="A1261" t="inlineStr"/>
       <c r="B1261" t="inlineStr">
         <is>
-          <t>GBG participation</t>
+          <t>Guild Treasury - h</t>
         </is>
       </c>
       <c r="C1261" t="inlineStr">
         <is>
-          <t>Gilde Strijdperken deelname</t>
+          <t>Gildekas per uur</t>
         </is>
       </c>
       <c r="D1261" t="inlineStr"/>
       <c r="E1261" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1261" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GbgParticipation</t>
+          <t>.Boxes.Stats.BtnSource.statsTreasureClanH</t>
         </is>
       </c>
       <c r="G1261" t="inlineStr"/>
       <c r="H1261" t="inlineStr"/>
     </row>
     <row r="1262">
       <c r="A1262" t="inlineStr"/>
       <c r="B1262" t="inlineStr">
         <is>
-          <t>Level</t>
-[...2 lines deleted...]
-      <c r="C1262" t="inlineStr"/>
+          <t>Delete group and sites</t>
+        </is>
+      </c>
+      <c r="C1262" t="inlineStr">
+        <is>
+          <t>Wis Groep en Sites</t>
+        </is>
+      </c>
       <c r="D1262" t="inlineStr"/>
       <c r="E1262" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1262" t="inlineStr">
         <is>
-          <t>.Boxes.General.Level</t>
+          <t>.Boxes.Notice.DeleteGroup</t>
         </is>
       </c>
       <c r="G1262" t="inlineStr"/>
       <c r="H1262" t="inlineStr"/>
     </row>
     <row r="1263">
       <c r="A1263" t="inlineStr"/>
       <c r="B1263" t="inlineStr">
         <is>
-          <t>__days__ day(s)</t>
+          <t>Allies</t>
         </is>
       </c>
       <c r="C1263" t="inlineStr">
         <is>
-          <t>__days__ dag(en)</t>
+          <t>Bondgenoot</t>
         </is>
       </c>
       <c r="D1263" t="inlineStr"/>
       <c r="E1263" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1263" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Days</t>
+          <t>.Boxes.AllyList.Ally</t>
         </is>
       </c>
       <c r="G1263" t="inlineStr"/>
       <c r="H1263" t="inlineStr"/>
     </row>
     <row r="1264">
       <c r="A1264" t="inlineStr"/>
       <c r="B1264" t="inlineStr">
         <is>
-          <t>Power</t>
+          <t>Date of Increase</t>
         </is>
       </c>
       <c r="C1264" t="inlineStr">
         <is>
-          <t>Macht</t>
+          <t>Datum van toename</t>
         </is>
       </c>
       <c r="D1264" t="inlineStr"/>
       <c r="E1264" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1264" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Guild.Power</t>
+          <t>.Boxes.Investment.Overview.DateOfIncrease</t>
         </is>
       </c>
       <c r="G1264" t="inlineStr"/>
       <c r="H1264" t="inlineStr"/>
     </row>
     <row r="1265">
       <c r="A1265" t="inlineStr"/>
       <c r="B1265" t="inlineStr">
         <is>
-          <t>Start level</t>
+          <t>Create</t>
         </is>
       </c>
       <c r="C1265" t="inlineStr">
         <is>
-          <t>Start niveau</t>
+          <t>Toevoegen</t>
         </is>
       </c>
       <c r="D1265" t="inlineStr"/>
       <c r="E1265" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1265" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.StartLevel</t>
+          <t>.Boxes.Alerts.Form.Create</t>
         </is>
       </c>
       <c r="G1265" t="inlineStr"/>
       <c r="H1265" t="inlineStr"/>
     </row>
     <row r="1266">
       <c r="A1266" t="inlineStr"/>
       <c r="B1266" t="inlineStr">
         <is>
-          <t>Guild vs Guild</t>
+          <t>Sector conquered</t>
         </is>
       </c>
       <c r="C1266" t="inlineStr">
         <is>
-          <t>Gilde vs Gilde</t>
+          <t>Sector veroverd</t>
         </is>
       </c>
       <c r="D1266" t="inlineStr"/>
       <c r="E1266" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1266" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.GvG</t>
+          <t>.Boxes.GvGMap.Log.sector_conquered</t>
         </is>
       </c>
       <c r="G1266" t="inlineStr"/>
       <c r="H1266" t="inlineStr"/>
     </row>
     <row r="1267">
       <c r="A1267" t="inlineStr"/>
       <c r="B1267" t="inlineStr">
         <is>
-          <t>Default</t>
-[...2 lines deleted...]
-      <c r="C1267" t="inlineStr"/>
+          <t>Anniversary Event</t>
+        </is>
+      </c>
+      <c r="C1267" t="inlineStr">
+        <is>
+          <t>Jubileum Evenement</t>
+        </is>
+      </c>
       <c r="D1267" t="inlineStr"/>
       <c r="E1267" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1267" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetDefault</t>
+          <t>.Boxes.FPCollector.forge_ages_event</t>
         </is>
       </c>
       <c r="G1267" t="inlineStr"/>
       <c r="H1267" t="inlineStr"/>
     </row>
     <row r="1268">
       <c r="A1268" t="inlineStr"/>
       <c r="B1268" t="inlineStr">
         <is>
-          <t>Recurring Quests</t>
+          <t>Unit's-pool</t>
         </is>
       </c>
       <c r="C1268" t="inlineStr">
         <is>
-          <t>Herhalende missies</t>
+          <t>Eenheden poule</t>
         </is>
       </c>
       <c r="D1268" t="inlineStr"/>
       <c r="E1268" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1268" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.Title</t>
+          <t>.Boxes.Units.pool</t>
         </is>
       </c>
       <c r="G1268" t="inlineStr"/>
       <c r="H1268" t="inlineStr"/>
     </row>
     <row r="1269">
       <c r="A1269" t="inlineStr"/>
       <c r="B1269" t="inlineStr">
         <is>
-          <t>Wrong goods selected, please finish manually</t>
+          <t>Winter-Event</t>
         </is>
       </c>
       <c r="C1269" t="inlineStr">
         <is>
-          <t>Verkeerde goederen geselecteerd, maak de onderhandeling handmatig af</t>
+          <t>Winterevenement</t>
         </is>
       </c>
       <c r="D1269" t="inlineStr"/>
       <c r="E1269" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1269" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.WrongGoods</t>
+          <t>.Boxes.FPCollector.winter_event</t>
         </is>
       </c>
       <c r="G1269" t="inlineStr"/>
       <c r="H1269" t="inlineStr"/>
     </row>
     <row r="1270">
       <c r="A1270" t="inlineStr"/>
       <c r="B1270" t="inlineStr">
         <is>
-          <t>Pop Game (e.g. Fall Event)</t>
-[...2 lines deleted...]
-      <c r="C1270" t="inlineStr"/>
+          <t>Please open the Market console first (T)</t>
+        </is>
+      </c>
+      <c r="C1270" t="inlineStr">
+        <is>
+          <t>Open aub eerst uw markt (T)</t>
+        </is>
+      </c>
       <c r="D1270" t="inlineStr"/>
       <c r="E1270" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1270" t="inlineStr">
         <is>
-          <t>.Settings.EventHelperPop</t>
+          <t>.Menu.Market.Warning</t>
         </is>
       </c>
       <c r="G1270" t="inlineStr"/>
       <c r="H1270" t="inlineStr"/>
     </row>
     <row r="1271">
       <c r="A1271" t="inlineStr"/>
       <c r="B1271" t="inlineStr">
         <is>
-          <t>Unique Building</t>
-[...2 lines deleted...]
-      <c r="C1271" t="inlineStr"/>
+          <t>Webhook URL</t>
+        </is>
+      </c>
+      <c r="C1271" t="inlineStr">
+        <is>
+          <t>Webhook URL</t>
+        </is>
+      </c>
       <c r="D1271" t="inlineStr"/>
       <c r="E1271" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1271" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.isUnique</t>
+          <t>.Boxes.Discord.WebhookUrl</t>
         </is>
       </c>
       <c r="G1271" t="inlineStr"/>
       <c r="H1271" t="inlineStr"/>
     </row>
     <row r="1272">
       <c r="A1272" t="inlineStr"/>
       <c r="B1272" t="inlineStr">
         <is>
-          <t>Save</t>
-[...6 lines deleted...]
-      </c>
+          <t>No Webhooks available. Create one first</t>
+        </is>
+      </c>
+      <c r="C1272" t="inlineStr"/>
       <c r="D1272" t="inlineStr"/>
       <c r="E1272" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1272" t="inlineStr">
         <is>
-          <t>.General.Save</t>
+          <t>.Boxes.GuildFights.DiscordSetup</t>
         </is>
       </c>
       <c r="G1272" t="inlineStr"/>
       <c r="H1272" t="inlineStr"/>
     </row>
     <row r="1273">
       <c r="A1273" t="inlineStr"/>
       <c r="B1273" t="inlineStr">
         <is>
-          <t>Residential</t>
+          <t>Select current and previous ages</t>
         </is>
       </c>
       <c r="C1273" t="inlineStr">
         <is>
-          <t>Woongebouwen</t>
+          <t>Selecteer huidig en vorige tijdperk</t>
         </is>
       </c>
       <c r="D1273" t="inlineStr"/>
       <c r="E1273" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1273" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.residential</t>
+          <t>.Boxes.Stats.BtnLastErasTitle</t>
         </is>
       </c>
       <c r="G1273" t="inlineStr"/>
       <c r="H1273" t="inlineStr"/>
     </row>
     <row r="1274">
       <c r="A1274" t="inlineStr"/>
       <c r="B1274" t="inlineStr">
         <is>
-          <t>Min. Qty.</t>
+          <t>Progress per badge</t>
         </is>
       </c>
       <c r="C1274" t="inlineStr">
         <is>
-          <t>Min. hoeveelheid.</t>
+          <t>Voortgang per badge</t>
         </is>
       </c>
       <c r="D1274" t="inlineStr"/>
       <c r="E1274" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1274" t="inlineStr">
         <is>
-          <t>.Boxes.Market.MinQuantity</t>
+          <t>.Boxes.MergerGame.KeyValue.soccer</t>
         </is>
       </c>
       <c r="G1274" t="inlineStr"/>
       <c r="H1274" t="inlineStr"/>
     </row>
     <row r="1275">
       <c r="A1275" t="inlineStr"/>
       <c r="B1275" t="inlineStr">
         <is>
-          <t>Opening the Item Shop will open an overview.</t>
-[...2 lines deleted...]
-      <c r="C1275" t="inlineStr"/>
+          <t>Select, which titles are allowed in which respective scene</t>
+        </is>
+      </c>
+      <c r="C1275" t="inlineStr">
+        <is>
+          <t>Selekteer welke titels toegestaan zijn in welke respektive scène</t>
+        </is>
+      </c>
       <c r="D1275" t="inlineStr"/>
       <c r="E1275" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1275" t="inlineStr">
         <is>
-          <t>.Settings.ShowShopAssist.Desc</t>
+          <t>.Boxes.BetterMusic.Scenes</t>
         </is>
       </c>
       <c r="G1275" t="inlineStr"/>
       <c r="H1275" t="inlineStr"/>
     </row>
     <row r="1276">
       <c r="A1276" t="inlineStr"/>
       <c r="B1276" t="inlineStr">
         <is>
-          <t>In City</t>
+          <t>HP lost</t>
         </is>
       </c>
       <c r="C1276" t="inlineStr">
         <is>
-          <t>In Stad</t>
+          <t>HP verloren</t>
         </is>
       </c>
       <c r="D1276" t="inlineStr"/>
       <c r="E1276" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1276" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.InCity</t>
+          <t>.Boxes.BattleAssistAAConfig.lostHP</t>
         </is>
       </c>
       <c r="G1276" t="inlineStr"/>
       <c r="H1276" t="inlineStr"/>
     </row>
     <row r="1277">
       <c r="A1277" t="inlineStr"/>
       <c r="B1277" t="inlineStr">
         <is>
-          <t>Grandprize</t>
+          <t>Current Production Overview (Daily)</t>
         </is>
       </c>
       <c r="C1277" t="inlineStr">
         <is>
-          <t>Hoofdprijs</t>
+          <t>Productieoverzicht (Dagelijks)</t>
         </is>
       </c>
       <c r="D1277" t="inlineStr"/>
       <c r="E1277" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1277" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.grand_prize</t>
+          <t>.Boxes.Productions.Title</t>
         </is>
       </c>
       <c r="G1277" t="inlineStr"/>
       <c r="H1277" t="inlineStr"/>
     </row>
     <row r="1278">
       <c r="A1278" t="inlineStr"/>
       <c r="B1278" t="inlineStr">
         <is>
-          <t>Reconstruction Size List</t>
-[...2 lines deleted...]
-      <c r="C1278" t="inlineStr"/>
+          <t>Disabled: Open your Tech Tree first (R)!</t>
+        </is>
+      </c>
+      <c r="C1278" t="inlineStr">
+        <is>
+          <t>Gedeactiveerd: Open eerst het onderzoeksmenu!</t>
+        </is>
+      </c>
       <c r="D1278" t="inlineStr"/>
       <c r="E1278" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1278" t="inlineStr">
         <is>
-          <t>.Boxes.ReconstructionList.Title</t>
+          <t>.Menu.Technologies.Warning</t>
         </is>
       </c>
       <c r="G1278" t="inlineStr"/>
       <c r="H1278" t="inlineStr"/>
     </row>
     <row r="1279">
       <c r="A1279" t="inlineStr"/>
       <c r="B1279" t="inlineStr">
         <is>
-          <t>All rarities</t>
+          <t>Negotiation Blocker</t>
         </is>
       </c>
       <c r="C1279" t="inlineStr">
         <is>
-          <t>Alle zeldzaamheden</t>
+          <t>Onderhandel blokkade</t>
         </is>
       </c>
       <c r="D1279" t="inlineStr"/>
       <c r="E1279" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1279" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.All</t>
+          <t>.Settings.Entry.ShowMapTradeWarning</t>
         </is>
       </c>
       <c r="G1279" t="inlineStr"/>
       <c r="H1279" t="inlineStr"/>
     </row>
     <row r="1280">
       <c r="A1280" t="inlineStr"/>
       <c r="B1280" t="inlineStr">
         <is>
-          <t>Entry Time</t>
+          <t>days</t>
         </is>
       </c>
       <c r="C1280" t="inlineStr">
         <is>
-          <t>Invoer Tijd</t>
+          <t>dagen</t>
         </is>
       </c>
       <c r="D1280" t="inlineStr"/>
       <c r="E1280" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1280" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.EntryTime</t>
+          <t>.Boxes.GuildMemberStat.Days</t>
         </is>
       </c>
       <c r="G1280" t="inlineStr"/>
       <c r="H1280" t="inlineStr"/>
     </row>
     <row r="1281">
       <c r="A1281" t="inlineStr"/>
       <c r="B1281" t="inlineStr">
         <is>
-          <t>Automatically create a new Alert when I make a bid in the Antiques Dealer.</t>
+          <t>Guild vs Guild</t>
         </is>
       </c>
       <c r="C1281" t="inlineStr">
         <is>
-          <t>Maak automatisch een nieuwe notificatie aan als ik een bod doe op een veiling.</t>
+          <t>Gilde vs Gilde</t>
         </is>
       </c>
       <c r="D1281" t="inlineStr"/>
       <c r="E1281" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1281" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Auction.Info</t>
+          <t>.Boxes.BetterMusic.GvG</t>
         </is>
       </c>
       <c r="G1281" t="inlineStr"/>
       <c r="H1281" t="inlineStr"/>
     </row>
     <row r="1282">
       <c r="A1282" t="inlineStr"/>
       <c r="B1282" t="inlineStr">
         <is>
-          <t>Enable Event helpers</t>
-[...2 lines deleted...]
-      <c r="C1282" t="inlineStr"/>
+          <t>Amount</t>
+        </is>
+      </c>
+      <c r="C1282" t="inlineStr">
+        <is>
+          <t>Hoeveelheid</t>
+        </is>
+      </c>
       <c r="D1282" t="inlineStr"/>
       <c r="E1282" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1282" t="inlineStr">
         <is>
-          <t>.Settings.EventHelper.All</t>
+          <t>.Boxes.Treasury.Amount</t>
         </is>
       </c>
       <c r="G1282" t="inlineStr"/>
       <c r="H1282" t="inlineStr"/>
     </row>
     <row r="1283">
       <c r="A1283" t="inlineStr"/>
       <c r="B1283" t="inlineStr">
         <is>
-          <t>Display FP Investment sums</t>
+          <t>Cost/Prize</t>
         </is>
       </c>
       <c r="C1283" t="inlineStr">
         <is>
-          <t>Toon FP investeringstotalen</t>
+          <t>Kosten/Prijs</t>
         </is>
       </c>
       <c r="D1283" t="inlineStr"/>
       <c r="E1283" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1283" t="inlineStr">
         <is>
-          <t>.Settings.ShowInvestments.Title</t>
+          <t>.Boxes.EventChests.CostPerPrize</t>
         </is>
       </c>
       <c r="G1283" t="inlineStr"/>
       <c r="H1283" t="inlineStr"/>
     </row>
     <row r="1284">
       <c r="A1284" t="inlineStr"/>
       <c r="B1284" t="inlineStr">
         <is>
-          <t>Show progress filter</t>
-[...2 lines deleted...]
-      <c r="C1284" t="inlineStr"/>
+          <t>Displays a schematics of your city</t>
+        </is>
+      </c>
+      <c r="C1284" t="inlineStr">
+        <is>
+          <t>Een schematische weergave van je stad in bovenaanzicht</t>
+        </is>
+      </c>
       <c r="D1284" t="inlineStr"/>
       <c r="E1284" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1284" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.ShowProgressFilter</t>
+          <t>.Menu.Citymap.Desc</t>
         </is>
       </c>
       <c r="G1284" t="inlineStr"/>
       <c r="H1284" t="inlineStr"/>
     </row>
     <row r="1285">
       <c r="A1285" t="inlineStr"/>
       <c r="B1285" t="inlineStr">
         <is>
-          <t>Tasks</t>
+          <t>rest FP</t>
         </is>
       </c>
       <c r="C1285" t="inlineStr">
         <is>
-          <t>Taken</t>
+          <t>Resterende FP</t>
         </is>
       </c>
       <c r="D1285" t="inlineStr"/>
       <c r="E1285" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1285" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.Table.Tasks</t>
+          <t>.Boxes.Investment.Overview.SettingsRestFP</t>
         </is>
       </c>
       <c r="G1285" t="inlineStr"/>
       <c r="H1285" t="inlineStr"/>
     </row>
     <row r="1286">
       <c r="A1286" t="inlineStr"/>
       <c r="B1286" t="inlineStr">
         <is>
-          <t>The player ID of the DB to be imported does not match the current account.</t>
+          <t>Select GB</t>
         </is>
       </c>
       <c r="C1286" t="inlineStr">
         <is>
-          <t>Het spelers ID uit de te importeren DB komt niet overeen met het huidige account.</t>
+          <t>Selecteer GG</t>
         </is>
       </c>
       <c r="D1286" t="inlineStr"/>
       <c r="E1286" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1286" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.WrongDBPlayerID</t>
+          <t>.Boxes.findGB.selectGB</t>
         </is>
       </c>
       <c r="G1286" t="inlineStr"/>
       <c r="H1286" t="inlineStr"/>
     </row>
     <row r="1287">
       <c r="A1287" t="inlineStr"/>
       <c r="B1287" t="inlineStr">
         <is>
-          <t>Start units</t>
+          <t>Siege defeated</t>
         </is>
       </c>
       <c r="C1287" t="inlineStr">
         <is>
-          <t>Start eenheden</t>
+          <t>Belegering verslagen</t>
         </is>
       </c>
       <c r="D1287" t="inlineStr"/>
       <c r="E1287" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1287" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_units_start</t>
+          <t>.Boxes.GvGMap.Log.siege_defeated</t>
         </is>
       </c>
       <c r="G1287" t="inlineStr"/>
       <c r="H1287" t="inlineStr"/>
     </row>
     <row r="1288">
       <c r="A1288" t="inlineStr"/>
       <c r="B1288" t="inlineStr">
         <is>
-          <t xml:space="preserve">Settlements Resource Overview  - </t>
-[...6 lines deleted...]
-      </c>
+          <t>https://docs.foe-helper.com/english/module/efficiency</t>
+        </is>
+      </c>
+      <c r="C1288" t="inlineStr"/>
       <c r="D1288" t="inlineStr"/>
       <c r="E1288" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1288" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.TitleShort</t>
+          <t>.Boxes.ProductionsRating.HelpLink</t>
         </is>
       </c>
       <c r="G1288" t="inlineStr"/>
       <c r="H1288" t="inlineStr"/>
     </row>
     <row r="1289">
       <c r="A1289" t="inlineStr"/>
       <c r="B1289" t="inlineStr">
         <is>
-          <t>Persistent</t>
+          <t>GE Results</t>
         </is>
       </c>
       <c r="C1289" t="inlineStr">
         <is>
-          <t>Volharding</t>
+          <t>GE Resultaten</t>
         </is>
       </c>
       <c r="D1289" t="inlineStr"/>
       <c r="E1289" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1289" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Persistence</t>
+          <t>.Menu.GexStat.Title</t>
         </is>
       </c>
       <c r="G1289" t="inlineStr"/>
       <c r="H1289" t="inlineStr"/>
     </row>
     <row r="1290">
       <c r="A1290" t="inlineStr"/>
       <c r="B1290" t="inlineStr">
         <is>
-          <t>Enable sound</t>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __costs__ &lt;small&gt;(Cost)&lt;/small&gt; = __profit__</t>
         </is>
       </c>
       <c r="C1290" t="inlineStr">
         <is>
-          <t>Geluid aanzetten</t>
+          <t>Beloning= __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Kosten: __costs__ - Plaats beveiligd aan: __safe__&lt;br&gt;Winst = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __costs__ &lt;small&gt;(Cost)&lt;/small&gt; = __profit__</t>
         </is>
       </c>
       <c r="D1290" t="inlineStr"/>
       <c r="E1290" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1290" t="inlineStr">
         <is>
-          <t>.Settings.Entry.EnableSound</t>
+          <t>.Boxes.Calculator.TTProfit</t>
         </is>
       </c>
       <c r="G1290" t="inlineStr"/>
       <c r="H1290" t="inlineStr"/>
     </row>
     <row r="1291">
       <c r="A1291" t="inlineStr"/>
       <c r="B1291" t="inlineStr">
         <is>
-          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
-[...2 lines deleted...]
-      <c r="C1291" t="inlineStr"/>
+          <t>Progressive Era</t>
+        </is>
+      </c>
+      <c r="C1291" t="inlineStr">
+        <is>
+          <t>Progressieve tijdperk</t>
+        </is>
+      </c>
       <c r="D1291" t="inlineStr"/>
       <c r="E1291" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1291" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.SnapShotLogDisclaimer</t>
+          <t>.Eras.9</t>
         </is>
       </c>
       <c r="G1291" t="inlineStr"/>
       <c r="H1291" t="inlineStr"/>
     </row>
     <row r="1292">
       <c r="A1292" t="inlineStr"/>
       <c r="B1292" t="inlineStr">
         <is>
-          <t>Treasury Goods</t>
+          <t>In City</t>
         </is>
       </c>
       <c r="C1292" t="inlineStr">
         <is>
-          <t>Gildekas goederen</t>
+          <t>In Stad</t>
         </is>
       </c>
       <c r="D1292" t="inlineStr"/>
       <c r="E1292" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1292" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.GuildGoods</t>
+          <t>.Boxes.BetterMusic.InCity</t>
         </is>
       </c>
       <c r="G1292" t="inlineStr"/>
       <c r="H1292" t="inlineStr"/>
     </row>
     <row r="1293">
       <c r="A1293" t="inlineStr"/>
       <c r="B1293" t="inlineStr">
         <is>
-          <t>Plunder</t>
+          <t>Prevention</t>
         </is>
       </c>
       <c r="C1293" t="inlineStr">
         <is>
-          <t>Plunderen</t>
+          <t>Preventie</t>
         </is>
       </c>
       <c r="D1293" t="inlineStr"/>
       <c r="E1293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1293" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Plunders</t>
+          <t>.Boxes.mapTradeWarning.Text</t>
         </is>
       </c>
       <c r="G1293" t="inlineStr"/>
       <c r="H1293" t="inlineStr"/>
     </row>
     <row r="1294">
       <c r="A1294" t="inlineStr"/>
       <c r="B1294" t="inlineStr">
         <is>
-          <t>How many info messages do you want to see at once? The default is a maximum of 4.</t>
+          <t xml:space="preserve">Invested FPs: </t>
         </is>
       </c>
       <c r="C1294" t="inlineStr">
         <is>
-          <t>Hoeveel informatiemeldingen wil je tegelijkertijd zien? Standaard is een maximum van 4.</t>
+          <t xml:space="preserve">Geïnvesteerde FP: </t>
         </is>
       </c>
       <c r="D1294" t="inlineStr"/>
       <c r="E1294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1294" t="inlineStr">
         <is>
-          <t>.Settings.NotificationsStack.Desc</t>
+          <t>.Boxes.Investment.InvestBar</t>
         </is>
       </c>
       <c r="G1294" t="inlineStr"/>
       <c r="H1294" t="inlineStr"/>
     </row>
     <row r="1295">
       <c r="A1295" t="inlineStr"/>
       <c r="B1295" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Efficiency (incl. keys)</t>
         </is>
       </c>
       <c r="C1295" t="inlineStr">
         <is>
-          <t>Punten</t>
+          <t>Efficiëntie (incl. sleutels)</t>
         </is>
       </c>
       <c r="D1295" t="inlineStr"/>
       <c r="E1295" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1295" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Points</t>
+          <t>.Boxes.MergerGame.Efficiency.care</t>
         </is>
       </c>
       <c r="G1295" t="inlineStr"/>
       <c r="H1295" t="inlineStr"/>
     </row>
     <row r="1296">
       <c r="A1296" t="inlineStr"/>
       <c r="B1296" t="inlineStr">
         <is>
-          <t>Size</t>
+          <t>All rarities</t>
         </is>
       </c>
       <c r="C1296" t="inlineStr">
         <is>
-          <t>Grootte</t>
+          <t>Alle zeldzaamheden</t>
         </is>
       </c>
       <c r="D1296" t="inlineStr"/>
       <c r="E1296" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1296" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Size</t>
+          <t>.Boxes.AllyList.All</t>
         </is>
       </c>
       <c r="G1296" t="inlineStr"/>
       <c r="H1296" t="inlineStr"/>
     </row>
     <row r="1297">
       <c r="A1297" t="inlineStr"/>
       <c r="B1297" t="inlineStr">
         <is>
-          <t>Only show inventory buildings with a rating equal or higher than x</t>
-[...2 lines deleted...]
-      <c r="C1297" t="inlineStr"/>
+          <t>Place</t>
+        </is>
+      </c>
+      <c r="C1297" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
       <c r="D1297" t="inlineStr"/>
       <c r="E1297" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1297" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.InventoryBuildingScoreExplanation</t>
+          <t>.Boxes.OwnpartCalculator.Place</t>
         </is>
       </c>
       <c r="G1297" t="inlineStr"/>
       <c r="H1297" t="inlineStr"/>
     </row>
     <row r="1298">
       <c r="A1298" t="inlineStr"/>
       <c r="B1298" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Event Assistants</t>
         </is>
       </c>
       <c r="C1298" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Evenementen assistenten</t>
         </is>
       </c>
       <c r="D1298" t="inlineStr"/>
       <c r="E1298" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1298" t="inlineStr">
         <is>
-          <t>.Menu.unitsGex.Title</t>
+          <t>.Settings.Entry.ShowEventChest</t>
         </is>
       </c>
       <c r="G1298" t="inlineStr"/>
       <c r="H1298" t="inlineStr"/>
     </row>
     <row r="1299">
       <c r="A1299" t="inlineStr"/>
       <c r="B1299" t="inlineStr">
         <is>
-          <t>Towers</t>
+          <t>Automatically create a new Alert when I make a bid in the Antiques Dealer.</t>
         </is>
       </c>
       <c r="C1299" t="inlineStr">
         <is>
-          <t>Torens</t>
+          <t>Maak automatisch een nieuwe notificatie aan als ik een bod doe op een veiling.</t>
         </is>
       </c>
       <c r="D1299" t="inlineStr"/>
       <c r="E1299" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1299" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.tower</t>
+          <t>.Boxes.Alerts.Preferences.Auction.Info</t>
         </is>
       </c>
       <c r="G1299" t="inlineStr"/>
       <c r="H1299" t="inlineStr"/>
     </row>
     <row r="1300">
       <c r="A1300" t="inlineStr"/>
       <c r="B1300" t="inlineStr">
         <is>
-          <t>Advanced Settings</t>
-[...2 lines deleted...]
-      <c r="C1300" t="inlineStr"/>
+          <t>Chance</t>
+        </is>
+      </c>
+      <c r="C1300" t="inlineStr">
+        <is>
+          <t>Kans</t>
+        </is>
+      </c>
       <c r="D1300" t="inlineStr"/>
       <c r="E1300" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1300" t="inlineStr">
         <is>
-          <t>.Settings.EventHelper.Advanced</t>
+          <t>.Boxes.Negotiation.Chance</t>
         </is>
       </c>
       <c r="G1300" t="inlineStr"/>
       <c r="H1300" t="inlineStr"/>
     </row>
     <row r="1301">
       <c r="A1301" t="inlineStr"/>
       <c r="B1301" t="inlineStr">
         <is>
-          <t>Display a GB FP investment window when entering 'Town Hall'&gt; 'News'&gt; 'Great Buildings' tab.</t>
+          <t>Unknown</t>
         </is>
       </c>
       <c r="C1301" t="inlineStr">
         <is>
-          <t>Toont een GG FP investeringsvenster wanneer je Stadhuis &gt; Nieuws &gt; Grootse Gebouwen Tab opent.</t>
+          <t>Onbekend</t>
         </is>
       </c>
       <c r="D1301" t="inlineStr"/>
       <c r="E1301" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1301" t="inlineStr">
         <is>
-          <t>.Settings.ShowInvestments.Desc</t>
+          <t>.Boxes.Productions.DateNA</t>
         </is>
       </c>
       <c r="G1301" t="inlineStr"/>
       <c r="H1301" t="inlineStr"/>
     </row>
     <row r="1302">
       <c r="A1302" t="inlineStr"/>
       <c r="B1302" t="inlineStr">
         <is>
-          <t>Sequence</t>
+          <t>Incidents</t>
         </is>
       </c>
       <c r="C1302" t="inlineStr">
         <is>
-          <t>Posities</t>
+          <t>Incidenten</t>
         </is>
       </c>
       <c r="D1302" t="inlineStr"/>
       <c r="E1302" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1302" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Order</t>
+          <t>.Menu.HiddenRewards.Title</t>
         </is>
       </c>
       <c r="G1302" t="inlineStr"/>
       <c r="H1302" t="inlineStr"/>
     </row>
     <row r="1303">
       <c r="A1303" t="inlineStr"/>
       <c r="B1303" t="inlineStr">
         <is>
-          <t>Change in Copy Behavior!</t>
-[...2 lines deleted...]
-      <c r="C1303" t="inlineStr"/>
+          <t>Aztec Helper</t>
+        </is>
+      </c>
+      <c r="C1303" t="inlineStr">
+        <is>
+          <t>Azteken Helper</t>
+        </is>
+      </c>
       <c r="D1303" t="inlineStr"/>
       <c r="E1303" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1303" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.TimeZoneWarning.Title</t>
+          <t>.Settings.Entry.ShowAztecHelper</t>
         </is>
       </c>
       <c r="G1303" t="inlineStr"/>
       <c r="H1303" t="inlineStr"/>
     </row>
     <row r="1304">
       <c r="A1304" t="inlineStr"/>
       <c r="B1304" t="inlineStr">
         <is>
-          <t>When no tool is selected, the area below is click-through - clicking interacts with the game!</t>
+          <t>Start units</t>
         </is>
       </c>
       <c r="C1304" t="inlineStr">
         <is>
-          <t>Als er geen tool is geselecteerd, is het gebied eronder doorklikbaar - klikken heeft interactie met het spel!</t>
+          <t>Start eenheden</t>
         </is>
       </c>
       <c r="D1304" t="inlineStr"/>
       <c r="E1304" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1304" t="inlineStr">
         <is>
-          <t>.Boxes.Popgame.Warning</t>
+          <t>.Boxes.BoostList.guild_raids_units_start</t>
         </is>
       </c>
       <c r="G1304" t="inlineStr"/>
       <c r="H1304" t="inlineStr"/>
     </row>
     <row r="1305">
       <c r="A1305" t="inlineStr"/>
       <c r="B1305" t="inlineStr">
         <is>
-          <t>&lt;span style='color:#29b206'&gt;Remaining&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
+          <t>Virtual Future</t>
         </is>
       </c>
       <c r="C1305" t="inlineStr">
         <is>
-          <t>&lt;span style='color:#29b206'&gt;Overschot&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Tekort&lt;/span&gt;</t>
+          <t>Virtuele toekomst</t>
         </is>
       </c>
       <c r="D1305" t="inlineStr"/>
       <c r="E1305" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1305" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.DescStillMissing</t>
+          <t>.Eras.17</t>
         </is>
       </c>
       <c r="G1305" t="inlineStr"/>
       <c r="H1305" t="inlineStr"/>
     </row>
     <row r="1306">
       <c r="A1306" t="inlineStr"/>
       <c r="B1306" t="inlineStr">
         <is>
-          <t>This log is filled with actions that occur while you are active on the GvG map. The information will (currently) not be saved. You can filter it by anything: a sector number, a guild name, an action, your own nickname.</t>
+          <t>Own part net</t>
         </is>
       </c>
       <c r="C1306" t="inlineStr">
         <is>
-          <t>Dit log wordt gevuld met acties die plaatsvinden terwijl je actief bent op de GvG kaart.De informatie wordt (op dit moment) niet opgeslagen. Je kan filteren op van alles: een sector, een gildenaam, een actie, je eigen spelersnaam.</t>
+          <t>Eigen deel netto</t>
         </is>
       </c>
       <c r="D1306" t="inlineStr"/>
       <c r="E1306" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1306" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.Explanation</t>
+          <t>.Boxes.PowerLeveling.OwnPartNetto</t>
         </is>
       </c>
       <c r="G1306" t="inlineStr"/>
       <c r="H1306" t="inlineStr"/>
     </row>
     <row r="1307">
       <c r="A1307" t="inlineStr"/>
       <c r="B1307" t="inlineStr">
         <is>
-          <t>Units - Daily</t>
+          <t>Persistent</t>
         </is>
       </c>
       <c r="C1307" t="inlineStr">
         <is>
-          <t>Eenheden per dag</t>
+          <t>Volharding</t>
         </is>
       </c>
       <c r="D1307" t="inlineStr"/>
       <c r="E1307" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1307" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsUnitsD</t>
+          <t>.Boxes.Alerts.Form.Persistence</t>
         </is>
       </c>
       <c r="G1307" t="inlineStr"/>
       <c r="H1307" t="inlineStr"/>
     </row>
     <row r="1308">
       <c r="A1308" t="inlineStr"/>
       <c r="B1308" t="inlineStr">
         <is>
-          <t>FP costs for goods</t>
-[...6 lines deleted...]
-      </c>
+          <t>Enable Event helpers</t>
+        </is>
+      </c>
+      <c r="C1308" t="inlineStr"/>
       <c r="D1308" t="inlineStr"/>
       <c r="E1308" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1308" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.FPCostGoods</t>
+          <t>.Settings.EventHelper.All</t>
         </is>
       </c>
       <c r="G1308" t="inlineStr"/>
       <c r="H1308" t="inlineStr"/>
     </row>
     <row r="1309">
       <c r="A1309" t="inlineStr"/>
       <c r="B1309" t="inlineStr">
         <is>
-          <t>Trade Events</t>
+          <t>SAV</t>
         </is>
       </c>
       <c r="C1309" t="inlineStr">
         <is>
-          <t>Handel Gebeurtenissen</t>
+          <t>RTV</t>
         </is>
       </c>
       <c r="D1309" t="inlineStr"/>
       <c r="E1309" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1309" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.Title</t>
+          <t>.Eras.20.short</t>
         </is>
       </c>
       <c r="G1309" t="inlineStr"/>
       <c r="H1309" t="inlineStr"/>
     </row>
     <row r="1310">
       <c r="A1310" t="inlineStr"/>
       <c r="B1310" t="inlineStr">
         <is>
-          <t>Statistics Overview</t>
-[...6 lines deleted...]
-      </c>
+          <t>Guild Expedition</t>
+        </is>
+      </c>
+      <c r="C1310" t="inlineStr"/>
       <c r="D1310" t="inlineStr"/>
       <c r="E1310" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1310" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Title</t>
+          <t>.Boxes.General.Guild_Expedition</t>
         </is>
       </c>
       <c r="G1310" t="inlineStr"/>
       <c r="H1310" t="inlineStr"/>
     </row>
     <row r="1311">
       <c r="A1311" t="inlineStr"/>
       <c r="B1311" t="inlineStr">
         <is>
-          <t>If you want to use the notes or the city planner, activate this item.&lt;br&gt;For a stand-alone extension, simply deactivate it.</t>
+          <t xml:space="preserve">Rewards </t>
         </is>
       </c>
       <c r="C1311" t="inlineStr">
         <is>
-          <t>Als je de notities of de stadsplanner wilt gebruiken, activeer dan dit item.&lt;br&gt;Deactiveer voor een zelfstandige extensie.</t>
+          <t xml:space="preserve">Totale beloning </t>
         </is>
       </c>
       <c r="D1311" t="inlineStr"/>
       <c r="E1311" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1311" t="inlineStr">
         <is>
-          <t>.Settings.GlobalSend.Desc</t>
+          <t>.Boxes.Campagne.Reward</t>
         </is>
       </c>
       <c r="G1311" t="inlineStr"/>
       <c r="H1311" t="inlineStr"/>
     </row>
     <row r="1312">
       <c r="A1312" t="inlineStr"/>
       <c r="B1312" t="inlineStr">
         <is>
-          <t>Random</t>
+          <t>Percentage</t>
         </is>
       </c>
       <c r="C1312" t="inlineStr">
         <is>
-          <t>Willekeurige producties</t>
+          <t>Evenredig</t>
         </is>
       </c>
       <c r="D1312" t="inlineStr"/>
       <c r="E1312" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1312" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.random_production</t>
+          <t>.Boxes.Units.Proportionally</t>
         </is>
       </c>
       <c r="G1312" t="inlineStr"/>
       <c r="H1312" t="inlineStr"/>
     </row>
     <row r="1313">
       <c r="A1313" t="inlineStr"/>
       <c r="B1313" t="inlineStr">
         <is>
-          <t>Battles</t>
+          <t>Quadrillion</t>
         </is>
       </c>
       <c r="C1313" t="inlineStr">
         <is>
-          <t>Gevechten</t>
+          <t>Biljard (Q)</t>
         </is>
       </c>
       <c r="D1313" t="inlineStr"/>
       <c r="E1313" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1313" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Battles</t>
+          <t>.Boxes.idleGame.Q</t>
         </is>
       </c>
       <c r="G1313" t="inlineStr"/>
       <c r="H1313" t="inlineStr"/>
     </row>
     <row r="1314">
       <c r="A1314" t="inlineStr"/>
       <c r="B1314" t="inlineStr">
         <is>
-          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement first!&lt;br&gt;&lt;/em&gt;Displays the resources required (by item) for your Settlement.</t>
+          <t>Future Era</t>
         </is>
       </c>
       <c r="C1314" t="inlineStr">
         <is>
-          <t>&lt;em id='outPW' class='tooltip-error'&gt;Gedeactiveerd: Bezoek eerst je nederzetting!&lt;br&gt;&lt;/em&gt;Overzicht van de benodigde grondstoffen.</t>
+          <t>Toekomst</t>
         </is>
       </c>
       <c r="D1314" t="inlineStr"/>
       <c r="E1314" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1314" t="inlineStr">
         <is>
-          <t>.Menu.OutP.DescWarningBuildings</t>
+          <t>.Eras.14</t>
         </is>
       </c>
       <c r="G1314" t="inlineStr"/>
       <c r="H1314" t="inlineStr"/>
     </row>
     <row r="1315">
       <c r="A1315" t="inlineStr"/>
       <c r="B1315" t="inlineStr">
         <is>
-          <t>Which buttons do you want in the menu?&lt;br&gt;Green: show button. Red: don't show button.</t>
-[...6 lines deleted...]
-      </c>
+          <t>road required</t>
+        </is>
+      </c>
+      <c r="C1315" t="inlineStr"/>
       <c r="D1315" t="inlineStr"/>
       <c r="E1315" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1315" t="inlineStr">
         <is>
-          <t>.Settings.MenuContent.Desc</t>
+          <t>.Boxes.Tooltip.Building.road</t>
         </is>
       </c>
       <c r="G1315" t="inlineStr"/>
       <c r="H1315" t="inlineStr"/>
     </row>
     <row r="1316">
       <c r="A1316" t="inlineStr"/>
       <c r="B1316" t="inlineStr">
         <is>
-          <t>&lt;em id="minigame_aztecs-Btn-closed" class="tooltip-error"&gt;Opens automatically when starting a aztec mini game&lt;br&gt;&lt;/em&gt;Aztec Minigame Helper</t>
+          <t>Trillion</t>
         </is>
       </c>
       <c r="C1316" t="inlineStr">
         <is>
-          <t>&lt;em id="minigame_aztecs-Btn-closed" class="tooltip-error"&gt;Opend automatisch bij het starten van een Aztec mini game&lt;br&gt;&lt;/em&gt;Aztec Minigame Helper</t>
+          <t>Biljoen (T)</t>
         </is>
       </c>
       <c r="D1316" t="inlineStr"/>
       <c r="E1316" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1316" t="inlineStr">
         <is>
-          <t>.Menu.AztecMiniGame.Desc</t>
+          <t>.Boxes.idleGame.T</t>
         </is>
       </c>
       <c r="G1316" t="inlineStr"/>
       <c r="H1316" t="inlineStr"/>
     </row>
     <row r="1317">
       <c r="A1317" t="inlineStr"/>
       <c r="B1317" t="inlineStr">
         <is>
-          <t>Drag &amp; Drop the resource icons above to rearrange the average display yourself to determine a new sequence from the first attempt.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Opening the Item Shop will open an overview.</t>
+        </is>
+      </c>
+      <c r="C1317" t="inlineStr"/>
       <c r="D1317" t="inlineStr"/>
       <c r="E1317" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1317" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.DragDrop</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Settings.ShowShopAssist.Desc</t>
+        </is>
+      </c>
+      <c r="G1317" t="inlineStr"/>
       <c r="H1317" t="inlineStr"/>
     </row>
     <row r="1318">
       <c r="A1318" t="inlineStr"/>
       <c r="B1318" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>End date</t>
         </is>
       </c>
       <c r="C1318" t="inlineStr">
         <is>
-          <t>Naam</t>
+          <t>Einddatum</t>
         </is>
       </c>
       <c r="D1318" t="inlineStr"/>
       <c r="E1318" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1318" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Name</t>
+          <t>.Boxes.GuildMemberStat.EndDate</t>
         </is>
       </c>
       <c r="G1318" t="inlineStr"/>
       <c r="H1318" t="inlineStr"/>
     </row>
     <row r="1319">
       <c r="A1319" t="inlineStr"/>
       <c r="B1319" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>CA</t>
         </is>
       </c>
       <c r="C1319" t="inlineStr">
         <is>
-          <t>Naam</t>
+          <t>KT</t>
         </is>
       </c>
       <c r="D1319" t="inlineStr"/>
       <c r="E1319" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1319" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Name</t>
+          <t>.Eras.7.short</t>
         </is>
       </c>
       <c r="G1319" t="inlineStr"/>
       <c r="H1319" t="inlineStr"/>
     </row>
     <row r="1320">
       <c r="A1320" t="inlineStr"/>
       <c r="B1320" t="inlineStr">
         <is>
-          <t>Shows only buildings from search results, buildings you added manually and buildings you highlighted yourself</t>
+          <t>Produces</t>
         </is>
       </c>
       <c r="C1320" t="inlineStr"/>
       <c r="D1320" t="inlineStr"/>
       <c r="E1320" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1320" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowHighlightedExplanation</t>
+          <t>.Boxes.Tooltip.Building.produces</t>
         </is>
       </c>
       <c r="G1320" t="inlineStr"/>
       <c r="H1320" t="inlineStr"/>
     </row>
     <row r="1321">
       <c r="A1321" t="inlineStr"/>
       <c r="B1321" t="inlineStr">
         <is>
-          <t>Clear All</t>
+          <t>GE reward</t>
         </is>
       </c>
       <c r="C1321" t="inlineStr">
         <is>
-          <t>Venster opschonen</t>
+          <t>GE beloning</t>
         </is>
       </c>
       <c r="D1321" t="inlineStr"/>
       <c r="E1321" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1321" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.ResetBox</t>
+          <t>.Boxes.FPCollector.chest</t>
         </is>
       </c>
       <c r="G1321" t="inlineStr"/>
       <c r="H1321" t="inlineStr"/>
     </row>
     <row r="1322">
       <c r="A1322" t="inlineStr"/>
       <c r="B1322" t="inlineStr">
         <is>
-          <t>Aztec Helper</t>
+          <t>Efficiency score according to the settings in the efficiency module</t>
         </is>
       </c>
       <c r="C1322" t="inlineStr">
         <is>
-          <t>Azteken Helper</t>
+          <t>De efficiëntiescore volgens de instellingen in de efficiëntiemodule</t>
         </is>
       </c>
       <c r="D1322" t="inlineStr"/>
       <c r="E1322" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1322" t="inlineStr">
         <is>
-          <t>.Boxes.AztecMiniGame.Title</t>
+          <t>.Boxes.CombatCalculator.EfficiencyTT</t>
         </is>
       </c>
       <c r="G1322" t="inlineStr"/>
       <c r="H1322" t="inlineStr"/>
     </row>
     <row r="1323">
       <c r="A1323" t="inlineStr"/>
       <c r="B1323" t="inlineStr">
         <is>
-          <t>Do you want the QI Player list to automatically open when clicking on the QI ranking?</t>
-[...2 lines deleted...]
-      <c r="C1323" t="inlineStr"/>
+          <t>Hidden GB</t>
+        </is>
+      </c>
+      <c r="C1323" t="inlineStr">
+        <is>
+          <t>Verborgen GG</t>
+        </is>
+      </c>
       <c r="D1323" t="inlineStr"/>
       <c r="E1323" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1323" t="inlineStr">
         <is>
-          <t>.Settings.ShowQIPlayerInfo.Desc</t>
+          <t>.Boxes.Investment.HiddenGB</t>
         </is>
       </c>
       <c r="G1323" t="inlineStr"/>
       <c r="H1323" t="inlineStr"/>
     </row>
     <row r="1324">
       <c r="A1324" t="inlineStr"/>
       <c r="B1324" t="inlineStr">
         <is>
-          <t>Gives minimum, maximum and average progress and efficiency for the next spawned piece</t>
+          <t>New Value</t>
         </is>
       </c>
       <c r="C1324" t="inlineStr">
         <is>
-          <t>Geeft minimale, maximale en gemiddelde voortgang en efficiëntie voor het volgende voortgebrachte stuk</t>
+          <t>Nieuwe Waarde</t>
         </is>
       </c>
       <c r="D1324" t="inlineStr"/>
       <c r="E1324" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1324" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.NextSpawn.Title</t>
+          <t>.Boxes.Calculator.Settings.newValue</t>
         </is>
       </c>
       <c r="G1324" t="inlineStr"/>
       <c r="H1324" t="inlineStr"/>
     </row>
     <row r="1325">
       <c r="A1325" t="inlineStr"/>
       <c r="B1325" t="inlineStr">
         <is>
-          <t>Event Mystery Box</t>
-[...6 lines deleted...]
-      </c>
+          <t>Highlight Buildings</t>
+        </is>
+      </c>
+      <c r="C1325" t="inlineStr"/>
       <c r="D1325" t="inlineStr"/>
       <c r="E1325" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1325" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.event_mystery_item</t>
+          <t>.Boxes.CityMap.Highlight</t>
         </is>
       </c>
       <c r="G1325" t="inlineStr"/>
       <c r="H1325" t="inlineStr"/>
     </row>
     <row r="1326">
       <c r="A1326" t="inlineStr"/>
       <c r="B1326" t="inlineStr">
         <is>
-          <t>Meds</t>
+          <t>Saved!</t>
         </is>
       </c>
       <c r="C1326" t="inlineStr">
         <is>
-          <t>Medailles</t>
+          <t>Opgeslagen!</t>
         </is>
       </c>
       <c r="D1326" t="inlineStr"/>
       <c r="E1326" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1326" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Meds</t>
+          <t>.Boxes.GuildFights.SaveMessage.Title</t>
         </is>
       </c>
       <c r="G1326" t="inlineStr"/>
       <c r="H1326" t="inlineStr"/>
     </row>
     <row r="1327">
       <c r="A1327" t="inlineStr"/>
       <c r="B1327" t="inlineStr">
         <is>
-          <t>Offer Era</t>
+          <t>https://docs.foe-helper.com/english/module/stats</t>
         </is>
       </c>
       <c r="C1327" t="inlineStr">
         <is>
-          <t>Aanbieding tijdperk</t>
+          <t>https://foe-helper.com/docs/en/statistics/</t>
         </is>
       </c>
       <c r="D1327" t="inlineStr"/>
       <c r="E1327" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1327" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeForGoods</t>
+          <t>.Boxes.Stats.HelpLink</t>
         </is>
       </c>
       <c r="G1327" t="inlineStr"/>
       <c r="H1327" t="inlineStr"/>
     </row>
     <row r="1328">
       <c r="A1328" t="inlineStr"/>
       <c r="B1328" t="inlineStr">
         <is>
-          <t>Rank</t>
-[...6 lines deleted...]
-      </c>
+          <t>Date</t>
+        </is>
+      </c>
+      <c r="C1328" t="inlineStr"/>
       <c r="D1328" t="inlineStr"/>
       <c r="E1328" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1328" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Rank</t>
+          <t>.General.Date</t>
         </is>
       </c>
       <c r="G1328" t="inlineStr"/>
       <c r="H1328" t="inlineStr"/>
     </row>
     <row r="1329">
       <c r="A1329" t="inlineStr"/>
       <c r="B1329" t="inlineStr">
         <is>
-          <t>Group</t>
+          <t>Delete Alert</t>
         </is>
       </c>
       <c r="C1329" t="inlineStr">
         <is>
-          <t>Groeperen</t>
+          <t>Verwijder waarschuwing</t>
         </is>
       </c>
       <c r="D1329" t="inlineStr"/>
       <c r="E1329" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1329" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.ModeGroups</t>
+          <t>.Boxes.GuildFights.DeleteAlert</t>
         </is>
       </c>
       <c r="G1329" t="inlineStr"/>
       <c r="H1329" t="inlineStr"/>
     </row>
     <row r="1330">
       <c r="A1330" t="inlineStr"/>
       <c r="B1330" t="inlineStr">
         <is>
-          <t>Attack%</t>
+          <t>St. Patrick's Day Event</t>
         </is>
       </c>
       <c r="C1330" t="inlineStr">
         <is>
-          <t>Aanval</t>
+          <t>St. Patrick's Day Evenement</t>
         </is>
       </c>
       <c r="D1330" t="inlineStr"/>
       <c r="E1330" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1330" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Attack</t>
+          <t>.Boxes.FPCollector.st_patricks_event</t>
         </is>
       </c>
       <c r="G1330" t="inlineStr"/>
       <c r="H1330" t="inlineStr"/>
     </row>
     <row r="1331">
       <c r="A1331" t="inlineStr"/>
       <c r="B1331" t="inlineStr">
         <is>
-          <t>If you like what you see and what we do, please leave a good review in the Store!</t>
+          <t>Aztec Helper</t>
         </is>
       </c>
       <c r="C1331" t="inlineStr">
         <is>
-          <t>Als wat u ziet en wat wij doen u bevalt, laat dan aub een goede beoordeling achter in de Store!</t>
+          <t>Azteken Helper</t>
         </is>
       </c>
       <c r="D1331" t="inlineStr"/>
       <c r="E1331" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1331" t="inlineStr">
         <is>
-          <t>.Settings.About.RatingDesc</t>
+          <t>.Boxes.AztecMiniGame.Title</t>
         </is>
       </c>
       <c r="G1331" t="inlineStr"/>
       <c r="H1331" t="inlineStr"/>
     </row>
     <row r="1332">
       <c r="A1332" t="inlineStr"/>
       <c r="B1332" t="inlineStr">
         <is>
-          <t>entry time</t>
+          <t>Sorting</t>
         </is>
       </c>
       <c r="C1332" t="inlineStr">
         <is>
-          <t>Tijdstip</t>
+          <t>Sortering</t>
         </is>
       </c>
       <c r="D1332" t="inlineStr"/>
       <c r="E1332" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1332" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.SettingsEntryTime</t>
+          <t>.Boxes.Notice.Sorting</t>
         </is>
       </c>
       <c r="G1332" t="inlineStr"/>
       <c r="H1332" t="inlineStr"/>
     </row>
     <row r="1333">
       <c r="A1333" t="inlineStr"/>
       <c r="B1333" t="inlineStr">
         <is>
-          <t>GE Main Encounters</t>
+          <t>Course</t>
         </is>
       </c>
       <c r="C1333" t="inlineStr">
         <is>
-          <t>GEX hoofdontmoetingen</t>
+          <t>Parcours</t>
         </is>
       </c>
       <c r="D1333" t="inlineStr"/>
       <c r="E1333" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1333" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.GexLastOfSections</t>
+          <t>.Boxes.GexStat.Course</t>
         </is>
       </c>
       <c r="G1333" t="inlineStr"/>
       <c r="H1333" t="inlineStr"/>
     </row>
     <row r="1334">
       <c r="A1334" t="inlineStr"/>
       <c r="B1334" t="inlineStr">
         <is>
-          <t>Units lost</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C1334" t="inlineStr">
         <is>
-          <t>Eenheden verloren</t>
+          <t>Gebouw</t>
         </is>
       </c>
       <c r="D1334" t="inlineStr"/>
       <c r="E1334" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1334" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.lostUnits</t>
+          <t>.Boxes.ProductionsRating.BuildingName</t>
         </is>
       </c>
       <c r="G1334" t="inlineStr"/>
       <c r="H1334" t="inlineStr"/>
     </row>
     <row r="1335">
       <c r="A1335" t="inlineStr"/>
       <c r="B1335" t="inlineStr">
         <is>
-          <t>Displays a schematics of your city</t>
-[...6 lines deleted...]
-      </c>
+          <t>Include initial FP in sum</t>
+        </is>
+      </c>
+      <c r="C1335" t="inlineStr"/>
       <c r="D1335" t="inlineStr"/>
       <c r="E1335" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1335" t="inlineStr">
         <is>
-          <t>.Menu.Citymap.Desc</t>
+          <t>.Settings.ShowOwnPartIncludeStart.Desc</t>
         </is>
       </c>
       <c r="G1335" t="inlineStr"/>
       <c r="H1335" t="inlineStr"/>
     </row>
     <row r="1336">
       <c r="A1336" t="inlineStr"/>
       <c r="B1336" t="inlineStr">
         <is>
-          <t>Copied!</t>
+          <t>Displays all your in-stock buildings, upgrades, and selection kits from Sets and Chains.</t>
         </is>
       </c>
       <c r="C1336" t="inlineStr">
         <is>
-          <t>Gekopieerd!</t>
+          <t>Toon allen bestaande gebouwen, upgrade en selectie kits.</t>
         </is>
       </c>
       <c r="D1336" t="inlineStr"/>
       <c r="E1336" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1336" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ToastHeadCopyData</t>
+          <t>.Menu.Kits.Desc</t>
         </is>
       </c>
       <c r="G1336" t="inlineStr"/>
       <c r="H1336" t="inlineStr"/>
     </row>
     <row r="1337">
       <c r="A1337" t="inlineStr"/>
       <c r="B1337" t="inlineStr">
         <is>
-          <t>5h</t>
+          <t>show axis label</t>
         </is>
       </c>
       <c r="C1337" t="inlineStr">
         <is>
-          <t>5u</t>
+          <t>toon assen label</t>
         </is>
       </c>
       <c r="D1337" t="inlineStr"/>
       <c r="E1337" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1337" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.5h</t>
+          <t>.Boxes.GexStat.ShowAxisLabel</t>
         </is>
       </c>
       <c r="G1337" t="inlineStr"/>
       <c r="H1337" t="inlineStr"/>
     </row>
     <row r="1338">
       <c r="A1338" t="inlineStr"/>
       <c r="B1338" t="inlineStr">
         <is>
-          <t>Player ID:</t>
+          <t>Motivation Activity</t>
         </is>
       </c>
       <c r="C1338" t="inlineStr">
         <is>
-          <t>Speler-ID:</t>
+          <t>Motivatie Activiteit</t>
         </is>
       </c>
       <c r="D1338" t="inlineStr"/>
       <c r="E1338" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1338" t="inlineStr">
         <is>
-          <t>.Settings.Version.PlayerId</t>
+          <t>.Settings.Entry.ShowPlayersMotivation</t>
         </is>
       </c>
       <c r="G1338" t="inlineStr"/>
       <c r="H1338" t="inlineStr"/>
     </row>
     <row r="1339">
       <c r="A1339" t="inlineStr"/>
       <c r="B1339" t="inlineStr">
         <is>
-          <t>Member activity</t>
+          <t>Slot Empty</t>
         </is>
       </c>
       <c r="C1339" t="inlineStr">
         <is>
-          <t>Leden activiteit</t>
+          <t>niet gevuld</t>
         </is>
       </c>
       <c r="D1339" t="inlineStr"/>
       <c r="E1339" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1339" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MemberActiviy</t>
+          <t>.Boxes.Units.NotFilled</t>
         </is>
       </c>
       <c r="G1339" t="inlineStr"/>
       <c r="H1339" t="inlineStr"/>
     </row>
     <row r="1340">
       <c r="A1340" t="inlineStr"/>
       <c r="B1340" t="inlineStr">
         <is>
-          <t>Guild Power</t>
+          <t xml:space="preserve"> are 3 Ages behind</t>
         </is>
       </c>
       <c r="C1340" t="inlineStr">
         <is>
-          <t>Gildemacht</t>
+          <t xml:space="preserve"> lopen 3 tijdperken achter</t>
         </is>
       </c>
       <c r="D1340" t="inlineStr"/>
       <c r="E1340" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1340" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildPower</t>
+          <t>.Boxes.CityMap.OlderThan3Era</t>
         </is>
       </c>
       <c r="G1340" t="inlineStr"/>
       <c r="H1340" t="inlineStr"/>
     </row>
     <row r="1341">
       <c r="A1341" t="inlineStr"/>
       <c r="B1341" t="inlineStr">
         <is>
-          <t>Displays your Guild's GE results.</t>
+          <t>Display FP Investment Sum</t>
         </is>
       </c>
       <c r="C1341" t="inlineStr">
         <is>
-          <t>Toon de GE Resultaten van je Gilde.</t>
+          <t>Toon FP investeringstotaal</t>
         </is>
       </c>
       <c r="D1341" t="inlineStr"/>
       <c r="E1341" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1341" t="inlineStr">
         <is>
-          <t>.Menu.GexStat.Desc</t>
+          <t>.Settings.Entry.ShowInvestments</t>
         </is>
       </c>
       <c r="G1341" t="inlineStr"/>
       <c r="H1341" t="inlineStr"/>
     </row>
     <row r="1342">
       <c r="A1342" t="inlineStr"/>
       <c r="B1342" t="inlineStr">
         <is>
-          <t>GB Cost Calculator</t>
+          <t>Meds</t>
         </is>
       </c>
       <c r="C1342" t="inlineStr">
         <is>
-          <t>FP-calculator</t>
+          <t>Medailles</t>
         </is>
       </c>
       <c r="D1342" t="inlineStr"/>
       <c r="E1342" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1342" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Title</t>
+          <t>.Boxes.Calculator.Meds</t>
         </is>
       </c>
       <c r="G1342" t="inlineStr"/>
       <c r="H1342" t="inlineStr"/>
     </row>
     <row r="1343">
       <c r="A1343" t="inlineStr"/>
       <c r="B1343" t="inlineStr">
         <is>
-          <t>Suggestion: Collect these buildings</t>
+          <t>Disabled: Start a Negotiation first!</t>
         </is>
       </c>
       <c r="C1343" t="inlineStr">
         <is>
-          <t>Suggestie: Verzamel deze gebouwen</t>
+          <t>Gedeactiveerd: Start eerst een onderhandeling!</t>
         </is>
       </c>
       <c r="D1343" t="inlineStr"/>
       <c r="E1343" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1343" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.DoneProductionsTitle</t>
+          <t>.Menu.Negotiation.Warning</t>
         </is>
       </c>
       <c r="G1343" t="inlineStr"/>
       <c r="H1343" t="inlineStr"/>
     </row>
     <row r="1344">
       <c r="A1344" t="inlineStr"/>
       <c r="B1344" t="inlineStr">
         <is>
-          <t>Expired Buildings Notification</t>
-[...6 lines deleted...]
-      </c>
+          <t>Collectable soon: __hours__ hours</t>
+        </is>
+      </c>
+      <c r="C1344" t="inlineStr"/>
       <c r="D1344" t="inlineStr"/>
       <c r="E1344" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1344" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowBuildingsExpired</t>
+          <t>.Boxes.CityMap.CollectSoon</t>
         </is>
       </c>
       <c r="G1344" t="inlineStr"/>
       <c r="H1344" t="inlineStr"/>
     </row>
     <row r="1345">
       <c r="A1345" t="inlineStr"/>
       <c r="B1345" t="inlineStr">
         <is>
-          <t>Image size</t>
+          <t>Units lost</t>
         </is>
       </c>
       <c r="C1345" t="inlineStr">
         <is>
-          <t>Afbeeldingsgrootte</t>
+          <t>Eenheden verloren</t>
         </is>
       </c>
       <c r="D1345" t="inlineStr"/>
       <c r="E1345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1345" t="inlineStr">
         <is>
-          <t>.Boxes.Units.PictogramScalingTitle</t>
+          <t>.Boxes.BattleAssistAAConfig.lostUnits</t>
         </is>
       </c>
       <c r="G1345" t="inlineStr"/>
       <c r="H1345" t="inlineStr"/>
     </row>
     <row r="1346">
       <c r="A1346" t="inlineStr"/>
       <c r="B1346" t="inlineStr">
         <is>
-          <t>Worst rated buildings</t>
-[...2 lines deleted...]
-      <c r="C1346" t="inlineStr"/>
+          <t>Close all Button</t>
+        </is>
+      </c>
+      <c r="C1346" t="inlineStr">
+        <is>
+          <t>Alles sluiten knop</t>
+        </is>
+      </c>
       <c r="D1346" t="inlineStr"/>
       <c r="E1346" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1346" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowWorstBuildings</t>
+          <t>.Boxes.CloseBox.CloseAllButton</t>
         </is>
       </c>
       <c r="G1346" t="inlineStr"/>
       <c r="H1346" t="inlineStr"/>
     </row>
     <row r="1347">
       <c r="A1347" t="inlineStr"/>
       <c r="B1347" t="inlineStr">
         <is>
-          <t>Rogue</t>
+          <t>5h</t>
         </is>
       </c>
       <c r="C1347" t="inlineStr">
         <is>
-          <t>Schurk</t>
+          <t>5u</t>
         </is>
       </c>
       <c r="D1347" t="inlineStr"/>
       <c r="E1347" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1347" t="inlineStr">
         <is>
-          <t>.Boxes.Units.rogue</t>
+          <t>.Boxes.Alerts.Time.5h</t>
         </is>
       </c>
       <c r="G1347" t="inlineStr"/>
       <c r="H1347" t="inlineStr"/>
     </row>
     <row r="1348">
       <c r="A1348" t="inlineStr"/>
       <c r="B1348" t="inlineStr">
         <is>
-          <t>Power</t>
+          <t>GBG Build Recommendation</t>
         </is>
       </c>
       <c r="C1348" t="inlineStr">
         <is>
-          <t>Macht</t>
+          <t>GSP Gebouw aanbeveling</t>
         </is>
       </c>
       <c r="D1348" t="inlineStr"/>
       <c r="E1348" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1348" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Power</t>
+          <t>.Settings.Entry.ShowGBGBuildings</t>
         </is>
       </c>
       <c r="G1348" t="inlineStr"/>
       <c r="H1348" t="inlineStr"/>
     </row>
     <row r="1349">
       <c r="A1349" t="inlineStr"/>
       <c r="B1349" t="inlineStr">
         <is>
-          <t>Recurring Quests</t>
+          <t>never</t>
         </is>
       </c>
       <c r="C1349" t="inlineStr">
         <is>
-          <t>Terugkerende opdrachten</t>
+          <t>nooit</t>
         </is>
       </c>
       <c r="D1349" t="inlineStr"/>
       <c r="E1349" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1349" t="inlineStr">
         <is>
-          <t>.Menu.recurringQuests.Title</t>
+          <t>.Boxes.GuildMemberStat.Never</t>
         </is>
       </c>
       <c r="G1349" t="inlineStr"/>
       <c r="H1349" t="inlineStr"/>
     </row>
     <row r="1350">
       <c r="A1350" t="inlineStr"/>
       <c r="B1350" t="inlineStr">
         <is>
-          <t>Castle points</t>
+          <t>Suggestion: Collect these buildings</t>
         </is>
       </c>
       <c r="C1350" t="inlineStr">
         <is>
-          <t>Kasteelpunten</t>
+          <t>Suggestie: Verzamel deze gebouwen</t>
         </is>
       </c>
       <c r="D1350" t="inlineStr"/>
       <c r="E1350" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1350" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.CastlePoints</t>
+          <t>.Boxes.BlueGalaxy.DoneProductionsTitle</t>
         </is>
       </c>
       <c r="G1350" t="inlineStr"/>
       <c r="H1350" t="inlineStr"/>
     </row>
     <row r="1351">
       <c r="A1351" t="inlineStr"/>
       <c r="B1351" t="inlineStr">
         <is>
-          <t>Version</t>
+          <t>Preference Order</t>
         </is>
       </c>
       <c r="C1351" t="inlineStr">
         <is>
-          <t>Versie</t>
+          <t>Voorkeurs bod</t>
         </is>
       </c>
       <c r="D1351" t="inlineStr"/>
       <c r="E1351" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1351" t="inlineStr">
         <is>
-          <t>.Settings.Entry.Version</t>
+          <t>.Boxes.Negotiation.Average</t>
         </is>
       </c>
       <c r="G1351" t="inlineStr"/>
       <c r="H1351" t="inlineStr"/>
     </row>
     <row r="1352">
       <c r="A1352" t="inlineStr"/>
       <c r="B1352" t="inlineStr">
         <is>
-          <t>Person</t>
+          <t xml:space="preserve">Help translate FoE Helper by registering on our translation tool: </t>
         </is>
       </c>
       <c r="C1352" t="inlineStr">
         <is>
-          <t>Persoon</t>
+          <t xml:space="preserve">Help met het vertalen van de extensie door je te registreren bij onze vertaal applicatie: </t>
         </is>
       </c>
       <c r="D1352" t="inlineStr"/>
       <c r="E1352" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1352" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Person</t>
+          <t>.Settings.About.TranslateDesc</t>
         </is>
       </c>
       <c r="G1352" t="inlineStr"/>
       <c r="H1352" t="inlineStr"/>
     </row>
     <row r="1353">
       <c r="A1353" t="inlineStr"/>
       <c r="B1353" t="inlineStr">
         <is>
-          <t>Send an instant Alert when there is a high activity in GBG (for example, 10 fights in a single sector within 5 seconds). Please note that this function works only when the GBG in-game window is opened!</t>
+          <t>Notes</t>
         </is>
       </c>
       <c r="C1353" t="inlineStr">
         <is>
-          <t>Verstuur direct een melding als er een hoge activiteit is in de Gildestrijdperken (bv. 10 gevechten in een enkele sector binnen 5 seconden). Deze functie werkt alleen als Gildestrijdperken is geopend in het spel!</t>
+          <t>Notities</t>
         </is>
       </c>
       <c r="D1353" t="inlineStr"/>
       <c r="E1353" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1353" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Battlegrounds.Info</t>
+          <t>.Boxes.Notice.Title</t>
         </is>
       </c>
       <c r="G1353" t="inlineStr"/>
       <c r="H1353" t="inlineStr"/>
     </row>
     <row r="1354">
       <c r="A1354" t="inlineStr"/>
       <c r="B1354" t="inlineStr">
         <is>
-          <t>Forge Points</t>
+          <t>PvP Arena</t>
         </is>
       </c>
       <c r="C1354" t="inlineStr">
         <is>
-          <t>Forge Punten</t>
+          <t>PVP Arena</t>
         </is>
       </c>
       <c r="D1354" t="inlineStr"/>
       <c r="E1354" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1354" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsFP</t>
+          <t>.Boxes.Stats.Rewards.Source.pvp_arena</t>
         </is>
       </c>
       <c r="G1354" t="inlineStr"/>
       <c r="H1354" t="inlineStr"/>
     </row>
     <row r="1355">
       <c r="A1355" t="inlineStr"/>
       <c r="B1355" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; accepted your trade of __offerValue__ __offer__ for __needValue__ __need__.</t>
+          <t>Qty</t>
         </is>
       </c>
       <c r="C1355" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; heeft jouw aanbieding __offerValue__ __offer__ for __needValue__ __need__ geaccepteerd.</t>
+          <t>Hoeveelheid</t>
         </is>
       </c>
       <c r="D1355" t="inlineStr"/>
       <c r="E1355" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1355" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.Trade</t>
+          <t>.Boxes.Productions.Headings.amount</t>
         </is>
       </c>
       <c r="G1355" t="inlineStr"/>
       <c r="H1355" t="inlineStr"/>
     </row>
     <row r="1356">
       <c r="A1356" t="inlineStr"/>
       <c r="B1356" t="inlineStr">
         <is>
-          <t>Sector</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="C1356" t="inlineStr">
         <is>
-          <t>Sector</t>
+          <t>n.v.t.</t>
         </is>
       </c>
       <c r="D1356" t="inlineStr"/>
       <c r="E1356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1356" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.Sector</t>
+          <t>.Boxes.MarketOffersEvents.DateNA</t>
         </is>
       </c>
       <c r="G1356" t="inlineStr"/>
       <c r="H1356" t="inlineStr"/>
     </row>
     <row r="1357">
       <c r="A1357" t="inlineStr"/>
       <c r="B1357" t="inlineStr">
         <is>
-          <t>No Incidents displayed.</t>
+          <t>Previous era goods</t>
         </is>
       </c>
       <c r="C1357" t="inlineStr">
         <is>
-          <t>Geen incidenten aanwezig.</t>
+          <t>Vorig tijdperk goederen</t>
         </is>
       </c>
       <c r="D1357" t="inlineStr"/>
       <c r="E1357" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1357" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.NoEvents</t>
+          <t>.Boxes.Productions.goods_previous</t>
         </is>
       </c>
       <c r="G1357" t="inlineStr"/>
       <c r="H1357" t="inlineStr"/>
     </row>
     <row r="1358">
       <c r="A1358" t="inlineStr"/>
       <c r="B1358" t="inlineStr">
         <is>
-          <t>Negotiations</t>
+          <t>Chance</t>
         </is>
       </c>
       <c r="C1358" t="inlineStr">
         <is>
-          <t>Onderhandelingen</t>
+          <t>Kans</t>
         </is>
       </c>
       <c r="D1358" t="inlineStr"/>
       <c r="E1358" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1358" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Negotiations</t>
+          <t>.Boxes.GBGBuildings.totalChance</t>
         </is>
       </c>
       <c r="G1358" t="inlineStr"/>
       <c r="H1358" t="inlineStr"/>
     </row>
     <row r="1359">
       <c r="A1359" t="inlineStr"/>
       <c r="B1359" t="inlineStr">
         <is>
-          <t>1 FP equals __goods__ goods</t>
+          <t>Lower</t>
         </is>
       </c>
       <c r="C1359" t="inlineStr">
         <is>
-          <t>1 FP is gelijk aan __goods__ goederen</t>
+          <t>Lager</t>
         </is>
       </c>
       <c r="D1359" t="inlineStr"/>
       <c r="E1359" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1359" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.GoodsPerFP</t>
+          <t>.Boxes.Market.TradeForLower</t>
         </is>
       </c>
       <c r="G1359" t="inlineStr"/>
       <c r="H1359" t="inlineStr"/>
     </row>
     <row r="1360">
       <c r="A1360" t="inlineStr"/>
       <c r="B1360" t="inlineStr">
         <is>
-          <t>Early Middle Age</t>
+          <t>Defense</t>
         </is>
       </c>
       <c r="C1360" t="inlineStr">
         <is>
-          <t>Vroege middeleeuwen</t>
+          <t>Verdediging</t>
         </is>
       </c>
       <c r="D1360" t="inlineStr"/>
       <c r="E1360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1360" t="inlineStr">
         <is>
-          <t>.Eras.4</t>
+          <t>.Boxes.PvPArena.Tabs.DefenseFights</t>
         </is>
       </c>
       <c r="G1360" t="inlineStr"/>
       <c r="H1360" t="inlineStr"/>
     </row>
     <row r="1361">
       <c r="A1361" t="inlineStr"/>
       <c r="B1361" t="inlineStr">
         <is>
-          <t>can not be plundered</t>
-[...2 lines deleted...]
-      <c r="C1361" t="inlineStr"/>
+          <t>EMA</t>
+        </is>
+      </c>
+      <c r="C1361" t="inlineStr">
+        <is>
+          <t>VM</t>
+        </is>
+      </c>
       <c r="D1361" t="inlineStr"/>
       <c r="E1361" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1361" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.noPlunder</t>
+          <t>.Eras.4.short</t>
         </is>
       </c>
       <c r="G1361" t="inlineStr"/>
       <c r="H1361" t="inlineStr"/>
     </row>
     <row r="1362">
       <c r="A1362" t="inlineStr"/>
       <c r="B1362" t="inlineStr">
         <is>
-          <t>FP Investments</t>
+          <t>Shards</t>
         </is>
       </c>
       <c r="C1362" t="inlineStr">
         <is>
-          <t>FP investeringen</t>
+          <t>Scherf</t>
         </is>
       </c>
       <c r="D1362" t="inlineStr"/>
       <c r="E1362" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1362" t="inlineStr">
         <is>
-          <t>.Menu.Investment.Title</t>
+          <t>.Boxes.Stats.Rewards.Source.shards</t>
         </is>
       </c>
       <c r="G1362" t="inlineStr"/>
       <c r="H1362" t="inlineStr"/>
     </row>
     <row r="1363">
       <c r="A1363" t="inlineStr"/>
       <c r="B1363" t="inlineStr">
         <is>
-          <t>Open Import/Export Tool</t>
+          <t>remaining FPs</t>
         </is>
       </c>
       <c r="C1363" t="inlineStr">
         <is>
-          <t>Open de Importeer/Exporteer tool</t>
+          <t>resterende FP's</t>
         </is>
       </c>
       <c r="D1363" t="inlineStr"/>
       <c r="E1363" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1363" t="inlineStr">
         <is>
-          <t>.Settings.ExportSettings.OpenImportExportTool</t>
+          <t>.Boxes.Investment.Overview.RemainingFP</t>
         </is>
       </c>
       <c r="G1363" t="inlineStr"/>
       <c r="H1363" t="inlineStr"/>
     </row>
     <row r="1364">
       <c r="A1364" t="inlineStr"/>
       <c r="B1364" t="inlineStr">
         <is>
-          <t>New buildings: Daily FP/tile of replaced buildings</t>
+          <t>Send an instant Alert when there is a high activity in GBG (for example, 10 fights in a single sector within 5 seconds). Please note that this function works only when the GBG in-game window is opened!</t>
         </is>
       </c>
       <c r="C1364" t="inlineStr">
         <is>
-          <t>Nieuwe gebouwen: Dagelijkse FP/grondvlakje van vervangen gebouwen</t>
+          <t>Verstuur direct een melding als er een hoge activiteit is in de Gildestrijdperken (bv. 10 gevechten in een enkele sector binnen 5 seconden). Deze functie werkt alleen als Gildestrijdperken is geopend in het spel!</t>
         </is>
       </c>
       <c r="D1364" t="inlineStr"/>
       <c r="E1364" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1364" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.FPPerTile</t>
+          <t>.Boxes.Alerts.Preferences.Battlegrounds.Info</t>
         </is>
       </c>
       <c r="G1364" t="inlineStr"/>
       <c r="H1364" t="inlineStr"/>
     </row>
     <row r="1365">
       <c r="A1365" t="inlineStr"/>
       <c r="B1365" t="inlineStr">
         <is>
-          <t>Now</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C1365" t="inlineStr">
         <is>
-          <t>Nu</t>
+          <t>Tijdperk</t>
         </is>
       </c>
       <c r="D1365" t="inlineStr"/>
       <c r="E1365" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1365" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Preset.Now</t>
+          <t>.Boxes.Treasury.Era</t>
         </is>
       </c>
       <c r="G1365" t="inlineStr"/>
       <c r="H1365" t="inlineStr"/>
     </row>
     <row r="1366">
       <c r="A1366" t="inlineStr"/>
       <c r="B1366" t="inlineStr">
         <is>
-          <t>Copy</t>
+          <t>Heavy Unit</t>
         </is>
       </c>
       <c r="C1366" t="inlineStr">
         <is>
-          <t>Kopieren</t>
+          <t>Zware Eenheid</t>
         </is>
       </c>
       <c r="D1366" t="inlineStr"/>
       <c r="E1366" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1366" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Copy</t>
+          <t>.Boxes.Units.heavy_melee</t>
         </is>
       </c>
       <c r="G1366" t="inlineStr"/>
       <c r="H1366" t="inlineStr"/>
     </row>
     <row r="1367">
       <c r="A1367" t="inlineStr"/>
       <c r="B1367" t="inlineStr">
         <is>
-          <t xml:space="preserve">Target Progress for Soccer Balls used: </t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C1367" t="inlineStr">
         <is>
-          <t xml:space="preserve">Doelvoortgang voor gebruikte voetballen: </t>
+          <t>Gebouw</t>
         </is>
       </c>
       <c r="D1367" t="inlineStr"/>
       <c r="E1367" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1367" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.EfficiencyTargetProgress.care</t>
+          <t>.Boxes.OwnpartCalculator.BuildingName</t>
         </is>
       </c>
       <c r="G1367" t="inlineStr"/>
       <c r="H1367" t="inlineStr"/>
     </row>
     <row r="1368">
       <c r="A1368" t="inlineStr"/>
       <c r="B1368" t="inlineStr">
         <is>
-          <t>Sets</t>
-[...2 lines deleted...]
-      <c r="C1368" t="inlineStr"/>
+          <t>In Stock</t>
+        </is>
+      </c>
+      <c r="C1368" t="inlineStr">
+        <is>
+          <t>Op voorraad</t>
+        </is>
+      </c>
       <c r="D1368" t="inlineStr"/>
       <c r="E1368" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1368" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Sets</t>
+          <t>.Boxes.Kits.InStock</t>
         </is>
       </c>
       <c r="G1368" t="inlineStr"/>
       <c r="H1368" t="inlineStr"/>
     </row>
     <row r="1369">
       <c r="A1369" t="inlineStr"/>
       <c r="B1369" t="inlineStr">
         <is>
-          <t>Number of messages in the guild message center</t>
+          <t>Shop antique dealer</t>
         </is>
       </c>
       <c r="C1369" t="inlineStr">
         <is>
-          <t>Aantal berichten in het gilde berichtencentrum</t>
+          <t>Winkel antiquair</t>
         </is>
       </c>
       <c r="D1369" t="inlineStr"/>
       <c r="E1369" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1369" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildMessages</t>
+          <t>.Boxes.Castle.ShopAntiqueDealer</t>
         </is>
       </c>
       <c r="G1369" t="inlineStr"/>
       <c r="H1369" t="inlineStr"/>
     </row>
     <row r="1370">
       <c r="A1370" t="inlineStr"/>
       <c r="B1370" t="inlineStr">
         <is>
-          <t>Please open the Market console first (T)</t>
+          <t>1 FP equals __goods__ goods</t>
         </is>
       </c>
       <c r="C1370" t="inlineStr">
         <is>
-          <t>Open aub eerst uw markt (T)</t>
+          <t>1 FP is gelijk aan __goods__ goederen</t>
         </is>
       </c>
       <c r="D1370" t="inlineStr"/>
       <c r="E1370" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1370" t="inlineStr">
         <is>
-          <t>.Menu.Market.Warning</t>
+          <t>.Boxes.BlueGalaxy.GoodsPerFP</t>
         </is>
       </c>
       <c r="G1370" t="inlineStr"/>
       <c r="H1370" t="inlineStr"/>
     </row>
     <row r="1371">
       <c r="A1371" t="inlineStr"/>
       <c r="B1371" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sector Resource Costs </t>
+          <t>Spoils of War Rewards (Himeji Castle)</t>
         </is>
       </c>
       <c r="C1371" t="inlineStr">
         <is>
-          <t xml:space="preserve">Veroveringskosten voor </t>
+          <t>Oorlogsbuit (Himeji Kasteel)</t>
         </is>
       </c>
       <c r="D1371" t="inlineStr"/>
       <c r="E1371" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1371" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.Title</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.spoilsOfWar</t>
         </is>
       </c>
       <c r="G1371" t="inlineStr"/>
       <c r="H1371" t="inlineStr"/>
     </row>
     <row r="1372">
       <c r="A1372" t="inlineStr"/>
       <c r="B1372" t="inlineStr">
         <is>
-          <t>FP GB ROI compared</t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="C1372" t="inlineStr">
         <is>
-          <t>FP Grootse Gebouwen winst tegenover investering vergeleken</t>
+          <t>Gildegevechten</t>
         </is>
       </c>
       <c r="D1372" t="inlineStr"/>
       <c r="E1372" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1372" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.SuggestionTitle</t>
-[...9 lines deleted...]
-      </c>
+          <t>.Boxes.Infobox.FilterGuildFights</t>
+        </is>
+      </c>
+      <c r="G1372" t="inlineStr"/>
       <c r="H1372" t="inlineStr"/>
     </row>
     <row r="1373">
       <c r="A1373" t="inlineStr"/>
       <c r="B1373" t="inlineStr">
         <is>
-          <t>GE Results</t>
+          <t>Please load ingame guild member overview to activate statistic</t>
         </is>
       </c>
       <c r="C1373" t="inlineStr">
         <is>
-          <t>GE Resultaten</t>
+          <t>Open in het spel het gildeleden overzicht om deze statistieken te activeren</t>
         </is>
       </c>
       <c r="D1373" t="inlineStr"/>
       <c r="E1373" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1373" t="inlineStr">
         <is>
-          <t>.Menu.GexStat.Title</t>
+          <t>.Menu.GuildMemberStat.Warning</t>
         </is>
       </c>
       <c r="G1373" t="inlineStr"/>
       <c r="H1373" t="inlineStr"/>
     </row>
     <row r="1374">
       <c r="A1374" t="inlineStr"/>
       <c r="B1374" t="inlineStr">
         <is>
-          <t>The module will calculate an addition value according to the first column and a multiplication value according to the second column and take the bigger value of the two</t>
+          <t>&lt;span style='color:#29b206'&gt;Remaining&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
         </is>
       </c>
       <c r="C1374" t="inlineStr">
         <is>
-          <t>De module voert een optelling uit volgens de eerste kolom en een vermenigvuldiging volgens de tweede kolom. De hoogste waarde wordt toegepast.</t>
+          <t>&lt;span style='color:#29b206'&gt;Overschot&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Tekort&lt;/span&gt;</t>
         </is>
       </c>
       <c r="D1374" t="inlineStr"/>
       <c r="E1374" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1374" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help5</t>
+          <t>.Boxes.Technologies.DescStillMissing</t>
         </is>
       </c>
       <c r="G1374" t="inlineStr"/>
       <c r="H1374" t="inlineStr"/>
     </row>
     <row r="1375">
       <c r="A1375" t="inlineStr"/>
       <c r="B1375" t="inlineStr">
         <is>
-          <t>Delete</t>
+          <t>???</t>
         </is>
       </c>
       <c r="C1375" t="inlineStr">
         <is>
-          <t>Verwijder</t>
+          <t>???</t>
         </is>
       </c>
       <c r="D1375" t="inlineStr"/>
       <c r="E1375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1375" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Delete</t>
+          <t>.Boxes.GvGMap.Sector.Terrain_</t>
         </is>
       </c>
       <c r="G1375" t="inlineStr"/>
       <c r="H1375" t="inlineStr"/>
     </row>
     <row r="1376">
       <c r="A1376" t="inlineStr"/>
       <c r="B1376" t="inlineStr">
         <is>
-          <t>Disabled: Open your Army Management console first (U)!</t>
-[...6 lines deleted...]
-      </c>
+          <t>Missing</t>
+        </is>
+      </c>
+      <c r="C1376" t="inlineStr"/>
       <c r="D1376" t="inlineStr"/>
       <c r="E1376" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1376" t="inlineStr">
         <is>
-          <t>.Menu.Unit.Warning</t>
+          <t>.Boxes.ShopAssist.Missing</t>
         </is>
       </c>
       <c r="G1376" t="inlineStr"/>
       <c r="H1376" t="inlineStr"/>
     </row>
     <row r="1377">
       <c r="A1377" t="inlineStr"/>
       <c r="B1377" t="inlineStr">
         <is>
-          <t>Page</t>
+          <t>reset message counter</t>
         </is>
       </c>
       <c r="C1377" t="inlineStr">
         <is>
-          <t>Pagina</t>
+          <t>reset berichten teller</t>
         </is>
       </c>
       <c r="D1377" t="inlineStr"/>
       <c r="E1377" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1377" t="inlineStr">
         <is>
-          <t>.Boxes.Market.PageColumn</t>
+          <t>.Boxes.GuildMemberStat.ResetMessageCounter</t>
         </is>
       </c>
       <c r="G1377" t="inlineStr"/>
       <c r="H1377" t="inlineStr"/>
     </row>
     <row r="1378">
       <c r="A1378" t="inlineStr"/>
       <c r="B1378" t="inlineStr">
         <is>
-          <t>Links</t>
+          <t>Daily goods</t>
         </is>
       </c>
       <c r="C1378" t="inlineStr">
         <is>
-          <t>Links</t>
+          <t>Dagelijkse goederen</t>
         </is>
       </c>
       <c r="D1378" t="inlineStr"/>
       <c r="E1378" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1378" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowLinks</t>
+          <t>.Boxes.GreatBuildings.DailyGoods</t>
         </is>
       </c>
       <c r="G1378" t="inlineStr"/>
       <c r="H1378" t="inlineStr"/>
     </row>
     <row r="1379">
       <c r="A1379" t="inlineStr"/>
       <c r="B1379" t="inlineStr">
         <is>
-          <t>Remaining FPs to level</t>
+          <t>View and calculate Tech Tree research costs</t>
         </is>
       </c>
       <c r="C1379" t="inlineStr">
         <is>
-          <t>Nog te storten</t>
+          <t>Bereken je onderzoekskosten</t>
         </is>
       </c>
       <c r="D1379" t="inlineStr"/>
       <c r="E1379" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1379" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Up2LevelUp</t>
+          <t>.Menu.Technologies.Desc</t>
         </is>
       </c>
       <c r="G1379" t="inlineStr"/>
       <c r="H1379" t="inlineStr"/>
     </row>
     <row r="1380">
       <c r="A1380" t="inlineStr"/>
       <c r="B1380" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>Now</t>
         </is>
       </c>
       <c r="C1380" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nu</t>
         </is>
       </c>
       <c r="D1380" t="inlineStr"/>
       <c r="E1380" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1380" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ConfirmYes</t>
+          <t>.Boxes.Alerts.Form.Preset.Now</t>
         </is>
       </c>
       <c r="G1380" t="inlineStr"/>
       <c r="H1380" t="inlineStr"/>
     </row>
     <row r="1381">
       <c r="A1381" t="inlineStr"/>
       <c r="B1381" t="inlineStr">
         <is>
-          <t>Saving and restoring the settings</t>
+          <t>Units - Hourly</t>
         </is>
       </c>
       <c r="C1381" t="inlineStr">
         <is>
-          <t>Opslaan / herstellen van instellingen</t>
+          <t>Eenheden per uur</t>
         </is>
       </c>
       <c r="D1381" t="inlineStr"/>
       <c r="E1381" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1381" t="inlineStr">
         <is>
-          <t>.Settings.ExportSettings.Desc</t>
+          <t>.Boxes.Stats.BtnSource.statsUnitsH</t>
         </is>
       </c>
       <c r="G1381" t="inlineStr"/>
       <c r="H1381" t="inlineStr"/>
     </row>
     <row r="1382">
       <c r="A1382" t="inlineStr"/>
       <c r="B1382" t="inlineStr">
         <is>
-          <t>Display FP Investment Sum</t>
+          <t>GBG Round</t>
         </is>
       </c>
       <c r="C1382" t="inlineStr">
         <is>
-          <t>Toon FP investeringstotaal</t>
+          <t>GSP ronde</t>
         </is>
       </c>
       <c r="D1382" t="inlineStr"/>
       <c r="E1382" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1382" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowInvestments</t>
+          <t>.Boxes.GuildMemberStat.GBFRound</t>
         </is>
       </c>
       <c r="G1382" t="inlineStr"/>
       <c r="H1382" t="inlineStr"/>
     </row>
     <row r="1383">
       <c r="A1383" t="inlineStr"/>
       <c r="B1383" t="inlineStr">
         <is>
-          <t>Goods Inventory</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C1383" t="inlineStr">
         <is>
-          <t>Goedereninventaris</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="D1383" t="inlineStr"/>
       <c r="E1383" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1383" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.Title</t>
+          <t>.Boxes.OwnpartCalculator.OptionsLevel</t>
         </is>
       </c>
       <c r="G1383" t="inlineStr"/>
       <c r="H1383" t="inlineStr"/>
     </row>
     <row r="1384">
       <c r="A1384" t="inlineStr"/>
       <c r="B1384" t="inlineStr">
         <is>
-          <t>Daily Special</t>
+          <t>Guild defeated</t>
         </is>
       </c>
       <c r="C1384" t="inlineStr">
         <is>
-          <t>Dagprijs</t>
+          <t>Gilde verslagen</t>
         </is>
       </c>
       <c r="D1384" t="inlineStr"/>
       <c r="E1384" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1384" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.MainPrizeTitle</t>
+          <t>.Boxes.GvGMap.Log.clan_defeated</t>
         </is>
       </c>
       <c r="G1384" t="inlineStr"/>
       <c r="H1384" t="inlineStr"/>
     </row>
     <row r="1385">
       <c r="A1385" t="inlineStr"/>
       <c r="B1385" t="inlineStr">
         <is>
-          <t>Automatically Open/Close the Negotiation Assistant when negotiating? Not available in GBG.</t>
+          <t>Rogue Only Warning</t>
         </is>
       </c>
       <c r="C1385" t="inlineStr">
         <is>
-          <t>Moet de onderhandelingshulp automatisch openen/sluiten tijdens het onderhandelen? Niet beschikbaar in GSP.</t>
+          <t>Schurken Waarschuwing</t>
         </is>
       </c>
       <c r="D1385" t="inlineStr"/>
       <c r="E1385" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1385" t="inlineStr">
         <is>
-          <t>.Settings.AutomaticNegotiation.Desc</t>
+          <t>.Settings.ShowRougeUnitWarning.Title</t>
         </is>
       </c>
       <c r="G1385" t="inlineStr"/>
       <c r="H1385" t="inlineStr"/>
     </row>
     <row r="1386">
       <c r="A1386" t="inlineStr"/>
       <c r="B1386" t="inlineStr">
         <is>
-          <t>How to highlight buildings: Click any row to select the buildings you want to compare more easily. Search results are marked automatically.</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="C1386" t="inlineStr">
         <is>
-          <t>Gebouwen markeren: Klik op een willekeurige rij om de gebouwen te selecteren die je gemakkelijker wilt vergelijken. Zoekresultaten worden automatisch gemarkeerd.</t>
+          <t>Gebeurtenis</t>
         </is>
       </c>
       <c r="D1386" t="inlineStr"/>
       <c r="E1386" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1386" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.HighlightsExplained</t>
+          <t>.Boxes.Stats.Rewards.Source.__event</t>
         </is>
       </c>
       <c r="G1386" t="inlineStr"/>
       <c r="H1386" t="inlineStr"/>
     </row>
     <row r="1387">
       <c r="A1387" t="inlineStr"/>
       <c r="B1387" t="inlineStr">
         <is>
-          <t>All goods</t>
+          <t>Website: information and documentation on the extension and it's features.</t>
         </is>
       </c>
       <c r="C1387" t="inlineStr">
         <is>
-          <t>Alle goederen</t>
+          <t>Website: informatie en documentatie van de extensie.</t>
         </is>
       </c>
       <c r="D1387" t="inlineStr"/>
       <c r="E1387" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1387" t="inlineStr">
         <is>
-          <t>.Boxes.Market.AllGoods</t>
+          <t>.Settings.Help.Website</t>
         </is>
       </c>
       <c r="G1387" t="inlineStr"/>
       <c r="H1387" t="inlineStr"/>
     </row>
     <row r="1388">
       <c r="A1388" t="inlineStr"/>
       <c r="B1388" t="inlineStr">
         <is>
-          <t>Player ID</t>
+          <t>Treasury Goods</t>
         </is>
       </c>
       <c r="C1388" t="inlineStr">
         <is>
-          <t>Speler ID</t>
+          <t>Gildekas goederen</t>
         </is>
       </c>
       <c r="D1388" t="inlineStr"/>
       <c r="E1388" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1388" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.PlayerID</t>
+          <t>.Boxes.Productions.GuildGoods</t>
         </is>
       </c>
       <c r="G1388" t="inlineStr"/>
       <c r="H1388" t="inlineStr"/>
     </row>
     <row r="1389">
       <c r="A1389" t="inlineStr"/>
       <c r="B1389" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/api-token</t>
+          <t>Select the minimum amount of goods offered. This filter does NOT apply to guild members' trades</t>
         </is>
       </c>
       <c r="C1389" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/api-token</t>
+          <t>Selecteer het minimum aantal aangeboden goederen. Dit filter is NIET van toepassing op handel van gildeleden</t>
         </is>
       </c>
       <c r="D1389" t="inlineStr"/>
       <c r="E1389" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1389" t="inlineStr">
         <is>
-          <t>.Settings.ApiTokenUrl</t>
+          <t>.Boxes.Market.TTMinQuantity</t>
         </is>
       </c>
       <c r="G1389" t="inlineStr"/>
       <c r="H1389" t="inlineStr"/>
     </row>
     <row r="1390">
       <c r="A1390" t="inlineStr"/>
       <c r="B1390" t="inlineStr">
         <is>
-          <t>Daily Deals</t>
+          <t>Preview</t>
         </is>
       </c>
       <c r="C1390" t="inlineStr">
         <is>
-          <t>Dagelijkse Veilingen</t>
+          <t>Voorbeeld</t>
         </is>
       </c>
       <c r="D1390" t="inlineStr"/>
       <c r="E1390" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1390" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Antiques.Exchange</t>
+          <t>.Boxes.OwnpartCalculator.Preview</t>
         </is>
       </c>
       <c r="G1390" t="inlineStr"/>
       <c r="H1390" t="inlineStr"/>
     </row>
     <row r="1391">
       <c r="A1391" t="inlineStr"/>
       <c r="B1391" t="inlineStr">
         <is>
-          <t>Kits</t>
+          <t>Accepted Trades</t>
         </is>
       </c>
       <c r="C1391" t="inlineStr">
         <is>
-          <t>Kits</t>
+          <t>Geaccepteerde Handel</t>
         </is>
       </c>
       <c r="D1391" t="inlineStr"/>
       <c r="E1391" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1391" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Kits</t>
+          <t>.Boxes.MarketOffersEvents.Accepted</t>
         </is>
       </c>
       <c r="G1391" t="inlineStr"/>
       <c r="H1391" t="inlineStr"/>
     </row>
     <row r="1392">
       <c r="A1392" t="inlineStr"/>
       <c r="B1392" t="inlineStr">
         <is>
-          <t>During manual battle if the HelperBox gets in the way, this option temporarily hides the box until the battle is over. This only works with Helper 'As Box'</t>
+          <t>__era__&lt;br&gt;You have: __stock__</t>
         </is>
       </c>
       <c r="C1392" t="inlineStr">
         <is>
-          <t>Als tijdens een handmatig gevecht het Help venster in de weg staat zorgt deze optie ervoor dat het venster wordt verborgen tot het gevecht voorbij is. Deze optie werk alleen met de helper als venster</t>
+          <t>__era__&lt;br&gt;Je hebt: __stock__</t>
         </is>
       </c>
       <c r="D1392" t="inlineStr"/>
       <c r="E1392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1392" t="inlineStr">
         <is>
-          <t>.Settings.HideHelperDuringBattle.Desc</t>
+          <t>.Boxes.Market.NeedTT</t>
         </is>
       </c>
       <c r="G1392" t="inlineStr"/>
       <c r="H1392" t="inlineStr"/>
     </row>
     <row r="1393">
       <c r="A1393" t="inlineStr"/>
       <c r="B1393" t="inlineStr">
         <is>
-          <t>Incidents</t>
+          <t>Building Name</t>
         </is>
       </c>
       <c r="C1393" t="inlineStr">
         <is>
-          <t>Incidenten</t>
+          <t>Gebouwnaam</t>
         </is>
       </c>
       <c r="D1393" t="inlineStr"/>
       <c r="E1393" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1393" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.hidden_reward</t>
+          <t>.Boxes.CombatCalculator.Name</t>
         </is>
       </c>
       <c r="G1393" t="inlineStr"/>
       <c r="H1393" t="inlineStr"/>
     </row>
     <row r="1394">
       <c r="A1394" t="inlineStr"/>
       <c r="B1394" t="inlineStr">
         <is>
-          <t>Unit</t>
+          <t>The module will calculate an addition value according to the first column and a multiplication value according to the second column and take the bigger value of the two</t>
         </is>
       </c>
       <c r="C1394" t="inlineStr">
         <is>
-          <t>Eenheid</t>
+          <t>De module voert een optelling uit volgens de eerste kolom en een vermenigvuldiging volgens de tweede kolom. De hoogste waarde wordt toegepast.</t>
         </is>
       </c>
       <c r="D1394" t="inlineStr"/>
       <c r="E1394" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1394" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Unit</t>
+          <t>.Boxes.AuctionSettings.Help5</t>
         </is>
       </c>
       <c r="G1394" t="inlineStr"/>
       <c r="H1394" t="inlineStr"/>
     </row>
     <row r="1395">
       <c r="A1395" t="inlineStr"/>
       <c r="B1395" t="inlineStr">
         <is>
-          <t>10h</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="C1395" t="inlineStr">
         <is>
-          <t>10u</t>
+          <t>Verwijder</t>
         </is>
       </c>
       <c r="D1395" t="inlineStr"/>
       <c r="E1395" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1395" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.10h</t>
+          <t>.Boxes.Alerts.Form.Delete</t>
         </is>
       </c>
       <c r="G1395" t="inlineStr"/>
       <c r="H1395" t="inlineStr"/>
     </row>
     <row r="1396">
       <c r="A1396" t="inlineStr"/>
       <c r="B1396" t="inlineStr">
         <is>
-          <t>This is not a valid settings file!</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C1396" t="inlineStr">
         <is>
-          <t>Dit is geen geldig instellingen-bestand!</t>
+          <t>Klaar</t>
         </is>
       </c>
       <c r="D1396" t="inlineStr"/>
       <c r="E1396" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1396" t="inlineStr">
         <is>
-          <t>.Settings.ExportImport.Error</t>
+          <t>.Boxes.Productions.Headings.Done</t>
         </is>
       </c>
       <c r="G1396" t="inlineStr"/>
       <c r="H1396" t="inlineStr"/>
     </row>
     <row r="1397">
       <c r="A1397" t="inlineStr"/>
       <c r="B1397" t="inlineStr">
         <is>
-          <t>Threshold</t>
+          <t>All</t>
         </is>
       </c>
       <c r="C1397" t="inlineStr">
         <is>
-          <t>Grenswaarde</t>
+          <t>Alle</t>
         </is>
       </c>
       <c r="D1397" t="inlineStr"/>
       <c r="E1397" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1397" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Threshold</t>
+          <t>.Boxes.Stats.BtnAll</t>
         </is>
       </c>
       <c r="G1397" t="inlineStr"/>
       <c r="H1397" t="inlineStr"/>
     </row>
     <row r="1398">
       <c r="A1398" t="inlineStr"/>
       <c r="B1398" t="inlineStr">
         <is>
-          <t>OR</t>
+          <t>Log</t>
         </is>
       </c>
       <c r="C1398" t="inlineStr">
         <is>
-          <t>OF</t>
+          <t>Log</t>
         </is>
       </c>
       <c r="D1398" t="inlineStr"/>
       <c r="E1398" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1398" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.OR</t>
+          <t>.Boxes.GvGMap.Log</t>
         </is>
       </c>
       <c r="G1398" t="inlineStr"/>
       <c r="H1398" t="inlineStr"/>
     </row>
     <row r="1399">
       <c r="A1399" t="inlineStr"/>
       <c r="B1399" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __costs__ &lt;small&gt;(Cost)&lt;/small&gt; = __profit__</t>
+          <t>Scouting Time</t>
         </is>
       </c>
       <c r="C1399" t="inlineStr">
         <is>
-          <t>Beloning= __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Kosten: __costs__ - Plaats beveiligd aan: __safe__&lt;br&gt;Winst = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __costs__ &lt;small&gt;(Cost)&lt;/small&gt; = __profit__</t>
+          <t>Verkenningstijd</t>
         </is>
       </c>
       <c r="D1399" t="inlineStr"/>
       <c r="E1399" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1399" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTProfit</t>
+          <t>.Boxes.scoutingTimes.ScoutingTime</t>
         </is>
       </c>
       <c r="G1399" t="inlineStr"/>
       <c r="H1399" t="inlineStr"/>
     </row>
     <row r="1400">
       <c r="A1400" t="inlineStr"/>
       <c r="B1400" t="inlineStr">
         <is>
-          <t>Overview of most boosts, achievements, items and other city stats.</t>
-[...2 lines deleted...]
-      <c r="C1400" t="inlineStr"/>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X  __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Loss = __paid__ &lt;small&gt;(Paid)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
+        </is>
+      </c>
+      <c r="C1400" t="inlineStr">
+        <is>
+          <t>Beloning = __nettoreward__&lt;small&gt;(netto beloning)&lt;/small&gt; * __arcfactor__%&lt;small&gt;(Arc bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Gestort: __paid__&lt;br&gt;Verlies = __paid__&lt;small&gt;(paid)&lt;/small&gt; - __bruttoreward__&lt;small&gt;(reward)&lt;/small&gt; = __loss__</t>
+        </is>
+      </c>
       <c r="D1400" t="inlineStr"/>
       <c r="E1400" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1400" t="inlineStr">
         <is>
-          <t>.Menu.PlayerProfile.Desc</t>
+          <t>.Boxes.Calculator.TTLossSelf</t>
         </is>
       </c>
       <c r="G1400" t="inlineStr"/>
       <c r="H1400" t="inlineStr"/>
     </row>
     <row r="1401">
       <c r="A1401" t="inlineStr"/>
       <c r="B1401" t="inlineStr">
         <is>
-          <t>Battle lost</t>
+          <t xml:space="preserve">Search Building… </t>
         </is>
       </c>
       <c r="C1401" t="inlineStr">
         <is>
-          <t>Gevecht verloren</t>
+          <t xml:space="preserve">Zoek gebouw... </t>
         </is>
       </c>
       <c r="D1401" t="inlineStr"/>
       <c r="E1401" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1401" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.battleLost</t>
+          <t>.Boxes.Productions.SearchInput</t>
         </is>
       </c>
       <c r="G1401" t="inlineStr"/>
       <c r="H1401" t="inlineStr"/>
     </row>
     <row r="1402">
       <c r="A1402" t="inlineStr"/>
       <c r="B1402" t="inlineStr">
         <is>
-          <t>Close all Button</t>
-[...6 lines deleted...]
-      </c>
+          <t>!!! Attention - Although unlikely, using this option might trigger INNOs bot detection and may cause a short ban period !!! Please let us know should that happen.&lt;br&gt;&lt;br&gt;After placing a building from the build menu or the reconstruction side bar will cause the same building to be selected automatically (streets excluded).</t>
+        </is>
+      </c>
+      <c r="C1402" t="inlineStr"/>
       <c r="D1402" t="inlineStr"/>
       <c r="E1402" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1402" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.CloseAllButton</t>
+          <t>.Settings.RepeatSelectBuilding.Desc</t>
         </is>
       </c>
       <c r="G1402" t="inlineStr"/>
       <c r="H1402" t="inlineStr"/>
     </row>
     <row r="1403">
       <c r="A1403" t="inlineStr"/>
       <c r="B1403" t="inlineStr">
         <is>
-          <t>Bid</t>
+          <t>Space Age Space Hub</t>
         </is>
       </c>
       <c r="C1403" t="inlineStr">
         <is>
-          <t>Bod</t>
+          <t>Ruimtetijdperk Ruimte Hub</t>
         </is>
       </c>
       <c r="D1403" t="inlineStr"/>
       <c r="E1403" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1403" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Bid</t>
+          <t>.Eras.23</t>
         </is>
       </c>
       <c r="G1403" t="inlineStr"/>
       <c r="H1403" t="inlineStr"/>
     </row>
     <row r="1404">
       <c r="A1404" t="inlineStr"/>
       <c r="B1404" t="inlineStr">
         <is>
-          <t>in</t>
+          <t>Side View</t>
         </is>
       </c>
       <c r="C1404" t="inlineStr">
         <is>
-          <t>in</t>
+          <t>Vogelperspectief</t>
         </is>
       </c>
       <c r="D1404" t="inlineStr"/>
       <c r="E1404" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1404" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Count</t>
+          <t>.Boxes.CityMap.CavalierPerspecitve</t>
         </is>
       </c>
       <c r="G1404" t="inlineStr"/>
       <c r="H1404" t="inlineStr"/>
     </row>
     <row r="1405">
       <c r="A1405" t="inlineStr"/>
       <c r="B1405" t="inlineStr">
         <is>
-          <t>Antiques Dealer Auction</t>
+          <t xml:space="preserve">Total Squares: </t>
         </is>
       </c>
       <c r="C1405" t="inlineStr">
         <is>
-          <t>Antiekveiling</t>
+          <t xml:space="preserve">Volledige oppervlakte: </t>
         </is>
       </c>
       <c r="D1405" t="inlineStr"/>
       <c r="E1405" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1405" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Auction.Title</t>
+          <t>.Boxes.CityMap.WholeArea</t>
         </is>
       </c>
       <c r="G1405" t="inlineStr"/>
       <c r="H1405" t="inlineStr"/>
     </row>
     <row r="1406">
       <c r="A1406" t="inlineStr"/>
       <c r="B1406" t="inlineStr">
         <is>
-          <t>Roadless buildings</t>
+          <t>Daily Deals</t>
         </is>
       </c>
       <c r="C1406" t="inlineStr">
         <is>
-          <t>Markeer gebouwen die geen wegen nodig hebben</t>
+          <t>Dagelijkse Veilingen</t>
         </is>
       </c>
       <c r="D1406" t="inlineStr"/>
       <c r="E1406" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1406" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowNoStreetBuildings</t>
+          <t>.Boxes.Alerts.Form.Antiques.Exchange</t>
         </is>
       </c>
       <c r="G1406" t="inlineStr"/>
       <c r="H1406" t="inlineStr"/>
     </row>
     <row r="1407">
       <c r="A1407" t="inlineStr"/>
       <c r="B1407" t="inlineStr">
         <is>
-          <t>GBG Tracker</t>
+          <t>Rest FPs</t>
         </is>
       </c>
       <c r="C1407" t="inlineStr">
         <is>
-          <t>Gildestrijdperk observeren</t>
+          <t>Resterende FP</t>
         </is>
       </c>
       <c r="D1407" t="inlineStr"/>
       <c r="E1407" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1407" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Battlegrounds.Title</t>
+          <t>.Boxes.Investment.Overview.RestFP</t>
         </is>
       </c>
       <c r="G1407" t="inlineStr"/>
       <c r="H1407" t="inlineStr"/>
     </row>
     <row r="1408">
       <c r="A1408" t="inlineStr"/>
       <c r="B1408" t="inlineStr">
         <is>
-          <t>Your Rewards from Himeji Castle, Temple of Relics, Guild Battleground</t>
+          <t>Info Box</t>
         </is>
       </c>
       <c r="C1408" t="inlineStr">
         <is>
-          <t>Uw beloningen van Himaje Kasteel, Reliekentempel, Gildestrijdperken</t>
+          <t>Info-venster</t>
         </is>
       </c>
       <c r="D1408" t="inlineStr"/>
       <c r="E1408" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1408" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsRewards</t>
+          <t>.Menu.Info.Title</t>
         </is>
       </c>
       <c r="G1408" t="inlineStr"/>
       <c r="H1408" t="inlineStr"/>
     </row>
     <row r="1409">
       <c r="A1409" t="inlineStr"/>
       <c r="B1409" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>10h</t>
         </is>
       </c>
       <c r="C1409" t="inlineStr">
         <is>
-          <t>Gebouwen</t>
+          <t>10u</t>
         </is>
       </c>
       <c r="D1409" t="inlineStr"/>
       <c r="E1409" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1409" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.Building</t>
+          <t>.Boxes.Alerts.Time.10h</t>
         </is>
       </c>
       <c r="G1409" t="inlineStr"/>
       <c r="H1409" t="inlineStr"/>
     </row>
     <row r="1410">
       <c r="A1410" t="inlineStr"/>
       <c r="B1410" t="inlineStr">
         <is>
-          <t>Copy</t>
+          <t>To be able to transfer data for a world like city or notes, you need a token for each world.&lt;br&gt;Click here for instructions: &lt;a target='_blank' href='https://docs.foe-helper.com/english/api-token'&gt;Api-Token&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C1410" t="inlineStr">
         <is>
-          <t>Kopieren</t>
+          <t>Om gegevens zoals een stad of notities voor een wereld te kunnen overdragen, heb je een token nodig voor elke wereld.&lt;br&gt;Klik hier voor instructies: &lt;a target='_blank' href='https://docs.foe-helper.com/english/api-token'&gt;Api-Token&lt;/a&gt;</t>
         </is>
       </c>
       <c r="D1410" t="inlineStr"/>
       <c r="E1410" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1410" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.CopyTitle</t>
+          <t>.Settings.ApiToken.Desc</t>
         </is>
       </c>
       <c r="G1410" t="inlineStr"/>
       <c r="H1410" t="inlineStr"/>
     </row>
     <row r="1411">
       <c r="A1411" t="inlineStr"/>
       <c r="B1411" t="inlineStr">
         <is>
-          <t>horizontal</t>
+          <t>Treasury Goods</t>
         </is>
       </c>
       <c r="C1411" t="inlineStr">
         <is>
-          <t>horizontaal</t>
+          <t>Gildekas Goederen</t>
         </is>
       </c>
       <c r="D1411" t="inlineStr"/>
       <c r="E1411" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1411" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.Horizontal</t>
+          <t>.Boxes.GuildMemberStat.TreasuryGoods</t>
         </is>
       </c>
       <c r="G1411" t="inlineStr"/>
       <c r="H1411" t="inlineStr"/>
     </row>
     <row r="1412">
       <c r="A1412" t="inlineStr"/>
       <c r="B1412" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="C1412" t="inlineStr">
         <is>
-          <t>Niveau</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="D1412" t="inlineStr"/>
       <c r="E1412" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1412" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.Level</t>
+          <t>.Boxes.Castle.Type</t>
         </is>
       </c>
       <c r="G1412" t="inlineStr"/>
       <c r="H1412" t="inlineStr"/>
     </row>
     <row r="1413">
       <c r="A1413" t="inlineStr"/>
       <c r="B1413" t="inlineStr">
         <is>
-          <t>Shows a small badge with a counter of how many quests you can still refuse.</t>
+          <t>Market Filter</t>
         </is>
       </c>
       <c r="C1413" t="inlineStr">
         <is>
-          <t>Toont een klein icoon met een teller van het aantal quests dat je nog kunt afbreken.</t>
+          <t>Markt Filter</t>
         </is>
       </c>
       <c r="D1413" t="inlineStr"/>
       <c r="E1413" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1413" t="inlineStr">
         <is>
-          <t>.Settings.Show2kQuestMark.Desc</t>
+          <t>.Boxes.Market.Title</t>
         </is>
       </c>
       <c r="G1413" t="inlineStr"/>
       <c r="H1413" t="inlineStr"/>
     </row>
     <row r="1414">
       <c r="A1414" t="inlineStr"/>
       <c r="B1414" t="inlineStr">
         <is>
-          <t>Columns</t>
+          <t>Selection Kit</t>
         </is>
       </c>
       <c r="C1414" t="inlineStr">
         <is>
-          <t>Kolommen</t>
+          <t>Selectiekit</t>
         </is>
       </c>
       <c r="D1414" t="inlineStr"/>
       <c r="E1414" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1414" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Columns</t>
+          <t>.Boxes.Kits.SelectionKit</t>
         </is>
       </c>
       <c r="G1414" t="inlineStr"/>
       <c r="H1414" t="inlineStr"/>
     </row>
     <row r="1415">
       <c r="A1415" t="inlineStr"/>
       <c r="B1415" t="inlineStr">
         <is>
-          <t>Amount</t>
+          <t>Threshold</t>
         </is>
       </c>
       <c r="C1415" t="inlineStr">
         <is>
-          <t>Hoeveelheid</t>
+          <t>Grenswaarde</t>
         </is>
       </c>
       <c r="D1415" t="inlineStr"/>
       <c r="E1415" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1415" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Amount</t>
+          <t>.Boxes.BattleAssistAAConfig.Threshold</t>
         </is>
       </c>
       <c r="G1415" t="inlineStr"/>
       <c r="H1415" t="inlineStr"/>
     </row>
     <row r="1416">
       <c r="A1416" t="inlineStr"/>
       <c r="B1416" t="inlineStr">
         <is>
-          <t>Boost</t>
-[...2 lines deleted...]
-      <c r="C1416" t="inlineStr"/>
+          <t>GBs</t>
+        </is>
+      </c>
+      <c r="C1416" t="inlineStr">
+        <is>
+          <t>GGs</t>
+        </is>
+      </c>
       <c r="D1416" t="inlineStr"/>
       <c r="E1416" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1416" t="inlineStr">
         <is>
-          <t>.General.Boost</t>
+          <t>.Boxes.MoppelHelper.GBs</t>
         </is>
       </c>
       <c r="G1416" t="inlineStr"/>
       <c r="H1416" t="inlineStr"/>
     </row>
     <row r="1417">
       <c r="A1417" t="inlineStr"/>
       <c r="B1417" t="inlineStr">
         <is>
-          <t>Displays current status of all your military units</t>
+          <t>Search</t>
         </is>
       </c>
       <c r="C1417" t="inlineStr">
         <is>
-          <t>Status van al jouw eenheden in een oogopslag</t>
+          <t>Zoek</t>
         </is>
       </c>
       <c r="D1417" t="inlineStr"/>
       <c r="E1417" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1417" t="inlineStr">
         <is>
-          <t>.Menu.Unit.Desc</t>
+          <t>.Boxes.ProductionsRating.Filter</t>
         </is>
       </c>
       <c r="G1417" t="inlineStr"/>
       <c r="H1417" t="inlineStr"/>
     </row>
     <row r="1418">
       <c r="A1418" t="inlineStr"/>
       <c r="B1418" t="inlineStr">
         <is>
-          <t>middle middle</t>
+          <t>Roads</t>
         </is>
       </c>
       <c r="C1418" t="inlineStr">
         <is>
-          <t>middenmidden</t>
+          <t>Wegen</t>
         </is>
       </c>
       <c r="D1418" t="inlineStr"/>
       <c r="E1418" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1418" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.mid-center</t>
+          <t>.Boxes.CityMap.street</t>
         </is>
       </c>
       <c r="G1418" t="inlineStr"/>
       <c r="H1418" t="inlineStr"/>
     </row>
     <row r="1419">
       <c r="A1419" t="inlineStr"/>
       <c r="B1419" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>FoE-Helper: Number of FPs that can be bought with coins.</t>
         </is>
       </c>
       <c r="C1419" t="inlineStr">
         <is>
-          <t>Overige</t>
+          <t>FoE-Helper: Aantal FP dat kan worden gekocht met munten.</t>
         </is>
       </c>
       <c r="D1419" t="inlineStr"/>
       <c r="E1419" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1419" t="inlineStr">
         <is>
-          <t>.Settings.Tab.Boxes</t>
+          <t>.StrategyPoints.BuyableFP</t>
         </is>
       </c>
       <c r="G1419" t="inlineStr"/>
       <c r="H1419" t="inlineStr"/>
     </row>
     <row r="1420">
       <c r="A1420" t="inlineStr"/>
       <c r="B1420" t="inlineStr">
         <is>
-          <t>I Got it!</t>
+          <t>Search for buildings that produce less resources per tile than expected.</t>
         </is>
       </c>
       <c r="C1420" t="inlineStr">
         <is>
-          <t>Ik snap het!</t>
+          <t>Zoek naar gebouwen die minder produceren per tegel dan verwacht.</t>
         </is>
       </c>
       <c r="D1420" t="inlineStr"/>
       <c r="E1420" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1420" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GotIt</t>
+          <t>.Menu.ProductionsRating.Desc</t>
         </is>
       </c>
       <c r="G1420" t="inlineStr"/>
       <c r="H1420" t="inlineStr"/>
     </row>
     <row r="1421">
       <c r="A1421" t="inlineStr"/>
       <c r="B1421" t="inlineStr">
         <is>
-          <t>Friends</t>
+          <t>Battle lost</t>
         </is>
       </c>
       <c r="C1421" t="inlineStr">
         <is>
-          <t>Vrienden</t>
+          <t>Gevecht verloren</t>
         </is>
       </c>
       <c r="D1421" t="inlineStr"/>
       <c r="E1421" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1421" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradePartnerFriend</t>
+          <t>.Boxes.BattleAssistAAConfig.battleLost</t>
         </is>
       </c>
       <c r="G1421" t="inlineStr"/>
       <c r="H1421" t="inlineStr"/>
     </row>
     <row r="1422">
       <c r="A1422" t="inlineStr"/>
       <c r="B1422" t="inlineStr">
         <is>
-          <t xml:space="preserve">Current Profit: </t>
+          <t>Bid</t>
         </is>
       </c>
       <c r="C1422" t="inlineStr">
         <is>
-          <t xml:space="preserve">Huidige winst: </t>
+          <t>Bod</t>
         </is>
       </c>
       <c r="D1422" t="inlineStr"/>
       <c r="E1422" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1422" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.CurrReward</t>
+          <t>.Boxes.AuctionSettings.Bid</t>
         </is>
       </c>
       <c r="G1422" t="inlineStr"/>
       <c r="H1422" t="inlineStr"/>
     </row>
     <row r="1423">
       <c r="A1423" t="inlineStr"/>
       <c r="B1423" t="inlineStr">
         <is>
-          <t>Adding __fpcount__ FPs too many!&lt;br&gt;Maximum investment: __totalfp__ FPs</t>
+          <t>List</t>
         </is>
       </c>
       <c r="C1423" t="inlineStr">
         <is>
-          <t>__fpcount__FP's passen er niet in.&lt;br&gt;Maximale storting: __totalfp__FP's</t>
+          <t>Individueel</t>
         </is>
       </c>
       <c r="D1423" t="inlineStr"/>
       <c r="E1423" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1423" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTLevelWarning</t>
+          <t>.Boxes.Productions.ModeSingle</t>
         </is>
       </c>
       <c r="G1423" t="inlineStr"/>
       <c r="H1423" t="inlineStr"/>
     </row>
     <row r="1424">
       <c r="A1424" t="inlineStr"/>
       <c r="B1424" t="inlineStr">
         <is>
-          <t>Replaces player and guild names with links to player / guild profiles of your chosen website.&lt;br&gt;Replaces Building-Kitnames with links to forgeofempires.fandom.com.</t>
+          <t>Open window automatically</t>
         </is>
       </c>
       <c r="C1424" t="inlineStr">
         <is>
-          <t>Vervang de gilde- en spelersnamen met links naar de speler of het gildeprofiel op scoredb.io.&lt;br&gt;Vervangt gebouwen-set namen met links naar forgeofempires.fandom.com.</t>
+          <t>Open scherm automatisch</t>
         </is>
       </c>
       <c r="D1424" t="inlineStr"/>
       <c r="E1424" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1424" t="inlineStr">
         <is>
-          <t>.Settings.ShowLinks.Desc</t>
+          <t>.Boxes.Settings.Autostart</t>
         </is>
       </c>
       <c r="G1424" t="inlineStr"/>
       <c r="H1424" t="inlineStr"/>
     </row>
     <row r="1425">
       <c r="A1425" t="inlineStr"/>
       <c r="B1425" t="inlineStr">
         <is>
-          <t>Following combinations are possible</t>
-[...2 lines deleted...]
-      <c r="C1425" t="inlineStr"/>
+          <t>Antiques Dealer Auction</t>
+        </is>
+      </c>
+      <c r="C1425" t="inlineStr">
+        <is>
+          <t>Antiekveiling</t>
+        </is>
+      </c>
       <c r="D1425" t="inlineStr"/>
       <c r="E1425" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1425" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Efficiency.description</t>
+          <t>.Boxes.Alerts.Preferences.Auction.Title</t>
         </is>
       </c>
       <c r="G1425" t="inlineStr"/>
       <c r="H1425" t="inlineStr"/>
     </row>
     <row r="1426">
       <c r="A1426" t="inlineStr"/>
       <c r="B1426" t="inlineStr">
         <is>
-          <t>legendary</t>
+          <t>Infobox</t>
         </is>
       </c>
       <c r="C1426" t="inlineStr">
         <is>
-          <t>legendarisch</t>
+          <t>Infobox</t>
         </is>
       </c>
       <c r="D1426" t="inlineStr"/>
       <c r="E1426" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1426" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AllyRarity.legendary</t>
+          <t>.Settings.Entry.AutoOpenInfoBox</t>
         </is>
       </c>
       <c r="G1426" t="inlineStr"/>
       <c r="H1426" t="inlineStr"/>
     </row>
     <row r="1427">
       <c r="A1427" t="inlineStr"/>
       <c r="B1427" t="inlineStr">
         <is>
-          <t>Billion</t>
+          <t>Units</t>
         </is>
       </c>
       <c r="C1427" t="inlineStr">
         <is>
-          <t>Miljard (B)</t>
+          <t>Eenheden</t>
         </is>
       </c>
       <c r="D1427" t="inlineStr"/>
       <c r="E1427" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1427" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.B</t>
+          <t>.Boxes.Productions.Units</t>
         </is>
       </c>
       <c r="G1427" t="inlineStr"/>
       <c r="H1427" t="inlineStr"/>
     </row>
     <row r="1428">
       <c r="A1428" t="inlineStr"/>
       <c r="B1428" t="inlineStr">
         <is>
-          <t>show ex-members</t>
+          <t>Fragment</t>
         </is>
       </c>
       <c r="C1428" t="inlineStr">
         <is>
-          <t>toon ex-leden</t>
+          <t>Fragment</t>
         </is>
       </c>
       <c r="D1428" t="inlineStr"/>
       <c r="E1428" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1428" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ShowDeletedMembers</t>
+          <t>.Boxes.Kits.Fragment</t>
         </is>
       </c>
       <c r="G1428" t="inlineStr"/>
       <c r="H1428" t="inlineStr"/>
     </row>
     <row r="1429">
       <c r="A1429" t="inlineStr"/>
       <c r="B1429" t="inlineStr">
         <is>
-          <t>Quantum Incursion Map</t>
+          <t>GBG Tracker</t>
         </is>
       </c>
       <c r="C1429" t="inlineStr">
         <is>
-          <t>Quantum Invasie Kaart</t>
+          <t>Gildestrijdperk observeren</t>
         </is>
       </c>
       <c r="D1429" t="inlineStr"/>
       <c r="E1429" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1429" t="inlineStr">
         <is>
-          <t>.Boxes.QIMap.Title</t>
+          <t>.Boxes.Alerts.Preferences.Battlegrounds.Title</t>
         </is>
       </c>
       <c r="G1429" t="inlineStr"/>
       <c r="H1429" t="inlineStr"/>
     </row>
     <row r="1430">
       <c r="A1430" t="inlineStr"/>
       <c r="B1430" t="inlineStr">
         <is>
-          <t>Open window automatically</t>
+          <t>Consider goods production</t>
         </is>
       </c>
       <c r="C1430" t="inlineStr">
         <is>
-          <t>Open scherm automatisch</t>
+          <t>Overweeg goederen productie</t>
         </is>
       </c>
       <c r="D1430" t="inlineStr"/>
       <c r="E1430" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1430" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Autostart</t>
+          <t>.Boxes.GreatBuildings.ShowGoods</t>
         </is>
       </c>
       <c r="G1430" t="inlineStr"/>
       <c r="H1430" t="inlineStr"/>
     </row>
     <row r="1431">
       <c r="A1431" t="inlineStr"/>
       <c r="B1431" t="inlineStr">
         <is>
-          <t>Show Great Buildings</t>
-[...2 lines deleted...]
-      <c r="C1431" t="inlineStr"/>
+          <t>Level</t>
+        </is>
+      </c>
+      <c r="C1431" t="inlineStr">
+        <is>
+          <t>Niveau</t>
+        </is>
+      </c>
       <c r="D1431" t="inlineStr"/>
       <c r="E1431" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1431" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.NoGBsExplanation</t>
+          <t>.Boxes.AllyList.Level</t>
         </is>
       </c>
       <c r="G1431" t="inlineStr"/>
       <c r="H1431" t="inlineStr"/>
     </row>
     <row r="1432">
       <c r="A1432" t="inlineStr"/>
       <c r="B1432" t="inlineStr">
         <is>
-          <t>The Alert for province __provinceName__ has been deleted!</t>
-[...6 lines deleted...]
-      </c>
+          <t>A preset with this name already exists.</t>
+        </is>
+      </c>
+      <c r="C1432" t="inlineStr"/>
       <c r="D1432" t="inlineStr"/>
       <c r="E1432" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1432" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.DeleteMessage.Desc</t>
+          <t>.Boxes.ProductionsRating.PresetNameExists</t>
         </is>
       </c>
       <c r="G1432" t="inlineStr"/>
       <c r="H1432" t="inlineStr"/>
     </row>
     <row r="1433">
       <c r="A1433" t="inlineStr"/>
       <c r="B1433" t="inlineStr">
         <is>
-          <t>Aztec Helper</t>
+          <t>Daily FP</t>
         </is>
       </c>
       <c r="C1433" t="inlineStr">
         <is>
-          <t>Azteken Helper</t>
+          <t>Dagelijkse FP</t>
         </is>
       </c>
       <c r="D1433" t="inlineStr"/>
       <c r="E1433" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1433" t="inlineStr">
         <is>
-          <t>.Settings.ShowAztecHelper.Title</t>
+          <t>.Boxes.GreatBuildings.DailyFP</t>
         </is>
       </c>
       <c r="G1433" t="inlineStr"/>
       <c r="H1433" t="inlineStr"/>
     </row>
     <row r="1434">
       <c r="A1434" t="inlineStr"/>
       <c r="B1434" t="inlineStr">
         <is>
-          <t>Note</t>
-[...6 lines deleted...]
-      </c>
+          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
+        </is>
+      </c>
+      <c r="C1434" t="inlineStr"/>
       <c r="D1434" t="inlineStr"/>
       <c r="E1434" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1434" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Note</t>
+          <t>.Boxes.QiProgress.SnapShotLogDisclaimer</t>
         </is>
       </c>
       <c r="G1434" t="inlineStr"/>
       <c r="H1434" t="inlineStr"/>
     </row>
     <row r="1435">
       <c r="A1435" t="inlineStr"/>
       <c r="B1435" t="inlineStr">
         <is>
-          <t>Production</t>
+          <t>Ranking</t>
         </is>
       </c>
       <c r="C1435" t="inlineStr">
         <is>
-          <t>Productiegebouwen</t>
+          <t>Rangorde</t>
         </is>
       </c>
       <c r="D1435" t="inlineStr"/>
       <c r="E1435" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1435" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.production</t>
+          <t>.Boxes.GexStat.Ranking</t>
         </is>
       </c>
       <c r="G1435" t="inlineStr"/>
       <c r="H1435" t="inlineStr"/>
     </row>
     <row r="1436">
       <c r="A1436" t="inlineStr"/>
       <c r="B1436" t="inlineStr">
         <is>
-          <t>Player name</t>
+          <t>in stock treasury goods of the era</t>
         </is>
       </c>
       <c r="C1436" t="inlineStr">
         <is>
-          <t>Speler naam</t>
+          <t>voorraad gildekas goederen van het tijdperk</t>
         </is>
       </c>
       <c r="D1436" t="inlineStr"/>
       <c r="E1436" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1436" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.PlayerName</t>
+          <t>.Boxes.GuildMemberStat.EraTreasuryGoods</t>
         </is>
       </c>
       <c r="G1436" t="inlineStr"/>
       <c r="H1436" t="inlineStr"/>
     </row>
     <row r="1437">
       <c r="A1437" t="inlineStr"/>
       <c r="B1437" t="inlineStr">
         <is>
-          <t>Good</t>
+          <t>Toggle expiry Alert</t>
         </is>
       </c>
       <c r="C1437" t="inlineStr">
         <is>
-          <t>Goed</t>
+          <t>Schakel de afloopwaarschuwing aan/uit</t>
         </is>
       </c>
       <c r="D1437" t="inlineStr"/>
       <c r="E1437" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1437" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.Good</t>
+          <t>.Boxes.InactivesSettings.Title</t>
         </is>
       </c>
       <c r="G1437" t="inlineStr"/>
       <c r="H1437" t="inlineStr"/>
     </row>
     <row r="1438">
       <c r="A1438" t="inlineStr"/>
       <c r="B1438" t="inlineStr">
         <is>
-          <t>Menu Content</t>
+          <t>Group by Ages</t>
         </is>
       </c>
       <c r="C1438" t="inlineStr">
         <is>
-          <t>Menu samenstelling</t>
+          <t>Groepeer per tijdperk</t>
         </is>
       </c>
       <c r="D1438" t="inlineStr"/>
       <c r="E1438" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1438" t="inlineStr">
         <is>
-          <t>.Settings.MenuContent.Title</t>
+          <t>.Boxes.Stats.BtnToggleGroupBy</t>
         </is>
       </c>
       <c r="G1438" t="inlineStr"/>
       <c r="H1438" t="inlineStr"/>
     </row>
     <row r="1439">
       <c r="A1439" t="inlineStr"/>
       <c r="B1439" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>FP Investments</t>
         </is>
       </c>
       <c r="C1439" t="inlineStr">
         <is>
-          <t>Gebeurtenis</t>
+          <t>FP investeringen</t>
         </is>
       </c>
       <c r="D1439" t="inlineStr"/>
       <c r="E1439" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1439" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Event</t>
+          <t>.Menu.Investment.Title</t>
         </is>
       </c>
       <c r="G1439" t="inlineStr"/>
       <c r="H1439" t="inlineStr"/>
     </row>
     <row r="1440">
       <c r="A1440" t="inlineStr"/>
       <c r="B1440" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Defense boost att. army</t>
         </is>
       </c>
       <c r="C1440" t="inlineStr">
         <is>
-          <t>Punten</t>
+          <t>Verdediging boost aanv. leger</t>
         </is>
       </c>
       <c r="D1440" t="inlineStr"/>
       <c r="E1440" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1440" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Points</t>
+          <t>.Boxes.Productions.def_boost_attacker</t>
         </is>
       </c>
       <c r="G1440" t="inlineStr"/>
       <c r="H1440" t="inlineStr"/>
     </row>
     <row r="1441">
       <c r="A1441" t="inlineStr"/>
       <c r="B1441" t="inlineStr">
         <is>
-          <t>Displays current and upcoming GBG battles</t>
-[...6 lines deleted...]
-      </c>
+          <t>Offer</t>
+        </is>
+      </c>
+      <c r="C1441" t="inlineStr"/>
       <c r="D1441" t="inlineStr"/>
       <c r="E1441" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1441" t="inlineStr">
         <is>
-          <t>.Menu.Gildfight.Desc</t>
+          <t>.Boxes.ShopAssist.Item</t>
         </is>
       </c>
       <c r="G1441" t="inlineStr"/>
       <c r="H1441" t="inlineStr"/>
     </row>
     <row r="1442">
       <c r="A1442" t="inlineStr"/>
       <c r="B1442" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Military Units Overview</t>
         </is>
       </c>
       <c r="C1442" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Eenhedenoverzicht</t>
         </is>
       </c>
       <c r="D1442" t="inlineStr"/>
       <c r="E1442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1442" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.Level</t>
+          <t>.Boxes.Units.Title</t>
         </is>
       </c>
       <c r="G1442" t="inlineStr"/>
       <c r="H1442" t="inlineStr"/>
     </row>
     <row r="1443">
       <c r="A1443" t="inlineStr"/>
       <c r="B1443" t="inlineStr">
         <is>
-          <t>DD/MMM/YYYY</t>
+          <t>GE Relic</t>
         </is>
       </c>
       <c r="C1443" t="inlineStr">
         <is>
-          <t>DD-MM-YY</t>
+          <t>GE Reliek</t>
         </is>
       </c>
       <c r="D1443" t="inlineStr"/>
       <c r="E1443" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1443" t="inlineStr">
         <is>
-          <t>.Date</t>
-[...7 lines deleted...]
-      </c>
+          <t>.Boxes.FPCollector.guildExpedition</t>
+        </is>
+      </c>
+      <c r="G1443" t="inlineStr"/>
       <c r="H1443" t="inlineStr"/>
     </row>
     <row r="1444">
       <c r="A1444" t="inlineStr"/>
       <c r="B1444" t="inlineStr">
         <is>
-          <t>Forums: go here for support and submitting ideas, as well as bug reports.</t>
+          <t>Info + Website</t>
         </is>
       </c>
       <c r="C1444" t="inlineStr">
         <is>
-          <t>Fora: Ga hier naartoe voor hulp, om ideeën in te dienen en om fouten te rapporteren.</t>
+          <t>Info + Website</t>
         </is>
       </c>
       <c r="D1444" t="inlineStr"/>
       <c r="E1444" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1444" t="inlineStr">
         <is>
-          <t>.Settings.Help.Forums</t>
+          <t>.Settings.Tab.About</t>
         </is>
       </c>
       <c r="G1444" t="inlineStr"/>
       <c r="H1444" t="inlineStr"/>
     </row>
     <row r="1445">
       <c r="A1445" t="inlineStr"/>
       <c r="B1445" t="inlineStr">
         <is>
-          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day</t>
+          <t>Optional: How many FP rewards do you get per day? This information is used to calculate profitability for further Arc levels. To get a suggestion go to: Town Hall &gt; News &gt; Event History and scroll through all pages</t>
         </is>
       </c>
       <c r="C1445" t="inlineStr">
         <is>
-          <t>Het duurt __days__ dagen totdat de investering van __costs__ FP is terugverdient bij een dagelijkse productie van __fpproduction__ FP/dag</t>
+          <t>Optioneel: Hoeveel FP beloningen krijg je per dag? Deze informatie wordt gebruikt om de winstgevendheid te berekenen voor extra Arc levels. Om een idee te krijgen ga naar Stadhuis &gt; Nieuws &gt; Gebeurtenissen overzicht en blader door de pagina's</t>
         </is>
       </c>
       <c r="D1445" t="inlineStr"/>
       <c r="E1445" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1445" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEvenTT</t>
+          <t>.Boxes.GreatBuildings.TTRewardPerDay</t>
         </is>
       </c>
       <c r="G1445" t="inlineStr"/>
       <c r="H1445" t="inlineStr"/>
     </row>
     <row r="1446">
       <c r="A1446" t="inlineStr"/>
       <c r="B1446" t="inlineStr">
         <is>
-          <t>Save donation factor per Conversation</t>
-[...6 lines deleted...]
-      </c>
+          <t>Favorites</t>
+        </is>
+      </c>
+      <c r="C1446" t="inlineStr"/>
       <c r="D1446" t="inlineStr"/>
       <c r="E1446" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1446" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.ForderBonusPerConversation</t>
+          <t>.Boxes.General.Favorites</t>
         </is>
       </c>
       <c r="G1446" t="inlineStr"/>
       <c r="H1446" t="inlineStr"/>
     </row>
     <row r="1447">
       <c r="A1447" t="inlineStr"/>
       <c r="B1447" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>Reward</t>
         </is>
       </c>
       <c r="C1447" t="inlineStr">
         <is>
-          <t>Alle</t>
+          <t>Beloning</t>
         </is>
       </c>
       <c r="D1447" t="inlineStr"/>
       <c r="E1447" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1447" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.All</t>
+          <t>.Boxes.FPCollector.collectReward</t>
         </is>
       </c>
       <c r="G1447" t="inlineStr"/>
       <c r="H1447" t="inlineStr"/>
     </row>
     <row r="1448">
       <c r="A1448" t="inlineStr"/>
       <c r="B1448" t="inlineStr">
         <is>
-          <t>rounds</t>
+          <t>No Settlements finished yet.</t>
         </is>
       </c>
       <c r="C1448" t="inlineStr">
         <is>
-          <t>ronden</t>
+          <t>Nog geen Nederzettingen afgerond.</t>
         </is>
       </c>
       <c r="D1448" t="inlineStr"/>
       <c r="E1448" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1448" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Rounds</t>
+          <t>.Boxes.PlayerProfile.NoSettlementsFinished</t>
         </is>
       </c>
       <c r="G1448" t="inlineStr"/>
       <c r="H1448" t="inlineStr"/>
     </row>
     <row r="1449">
       <c r="A1449" t="inlineStr"/>
       <c r="B1449" t="inlineStr">
         <is>
-          <t>Quantity</t>
-[...6 lines deleted...]
-      </c>
+          <t>Costs</t>
+        </is>
+      </c>
+      <c r="C1449" t="inlineStr"/>
       <c r="D1449" t="inlineStr"/>
       <c r="E1449" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1449" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Quantity</t>
+          <t>.Boxes.ShopAssist.Costs</t>
         </is>
       </c>
       <c r="G1449" t="inlineStr"/>
       <c r="H1449" t="inlineStr"/>
     </row>
     <row r="1450">
       <c r="A1450" t="inlineStr"/>
       <c r="B1450" t="inlineStr">
         <is>
-          <t>Ascended/limited buildings</t>
-[...2 lines deleted...]
-      <c r="C1450" t="inlineStr"/>
+          <t>Higher</t>
+        </is>
+      </c>
+      <c r="C1450" t="inlineStr">
+        <is>
+          <t>Hoger</t>
+        </is>
+      </c>
       <c r="D1450" t="inlineStr"/>
       <c r="E1450" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1450" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.limited</t>
+          <t>.Boxes.Market.TradeForHigher</t>
         </is>
       </c>
       <c r="G1450" t="inlineStr"/>
       <c r="H1450" t="inlineStr"/>
     </row>
     <row r="1451">
       <c r="A1451" t="inlineStr"/>
       <c r="B1451" t="inlineStr">
         <is>
-          <t>Own part net</t>
+          <t>Menu Content</t>
         </is>
       </c>
       <c r="C1451" t="inlineStr">
         <is>
-          <t>Eigen deel netto</t>
+          <t>Menu Inhoud</t>
         </is>
       </c>
       <c r="D1451" t="inlineStr"/>
       <c r="E1451" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1451" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.OwnPartNetto</t>
+          <t>.Settings.Entry.MenuContent</t>
         </is>
       </c>
       <c r="G1451" t="inlineStr"/>
       <c r="H1451" t="inlineStr"/>
     </row>
     <row r="1452">
       <c r="A1452" t="inlineStr"/>
       <c r="B1452" t="inlineStr">
         <is>
-          <t xml:space="preserve"> ignoring bottlenecks</t>
+          <t>Displays Resources required to conquer a Continent Map Sector.</t>
         </is>
       </c>
       <c r="C1452" t="inlineStr">
         <is>
-          <t xml:space="preserve"> knelpunten negeren</t>
+          <t>Overzicht van de benodigde goederen om een provincie te veroveren.</t>
         </is>
       </c>
       <c r="D1452" t="inlineStr"/>
       <c r="E1452" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1452" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.noBottleneck</t>
+          <t>.Menu.Campagne.Desc</t>
         </is>
       </c>
       <c r="G1452" t="inlineStr"/>
       <c r="H1452" t="inlineStr"/>
     </row>
     <row r="1453">
       <c r="A1453" t="inlineStr"/>
       <c r="B1453" t="inlineStr">
         <is>
-          <t>ignore settlement type</t>
-[...6 lines deleted...]
-      </c>
+          <t>Full</t>
+        </is>
+      </c>
+      <c r="C1453" t="inlineStr"/>
       <c r="D1453" t="inlineStr"/>
       <c r="E1453" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1453" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.IgnoreSettlement</t>
+          <t>.Boxes.ShopAssist.Full</t>
         </is>
       </c>
       <c r="G1453" t="inlineStr"/>
       <c r="H1453" t="inlineStr"/>
     </row>
     <row r="1454">
       <c r="A1454" t="inlineStr"/>
       <c r="B1454" t="inlineStr">
         <is>
-          <t>Relic - GE</t>
+          <t>Discord: join our server for general discussions about the extension, chats and support.</t>
         </is>
       </c>
       <c r="C1454" t="inlineStr">
         <is>
-          <t>Gilde Expeditie</t>
+          <t>Bij onenigheid: Treedt toe bij verschillende discussies over de extensie, chats en hulp.</t>
         </is>
       </c>
       <c r="D1454" t="inlineStr"/>
       <c r="E1454" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1454" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.guildExpedition</t>
+          <t>.Settings.Help.Discord</t>
         </is>
       </c>
       <c r="G1454" t="inlineStr"/>
       <c r="H1454" t="inlineStr"/>
     </row>
     <row r="1455">
       <c r="A1455" t="inlineStr"/>
       <c r="B1455" t="inlineStr">
         <is>
-          <t>Fair</t>
+          <t>Guild ID:</t>
         </is>
       </c>
       <c r="C1455" t="inlineStr">
         <is>
-          <t>Eerlijk</t>
+          <t>Gilde-ID:</t>
         </is>
       </c>
       <c r="D1455" t="inlineStr"/>
       <c r="E1455" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1455" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeFair</t>
+          <t>.Settings.Version.GuildId</t>
         </is>
       </c>
       <c r="G1455" t="inlineStr"/>
       <c r="H1455" t="inlineStr"/>
     </row>
     <row r="1456">
       <c r="A1456" t="inlineStr"/>
       <c r="B1456" t="inlineStr">
         <is>
-          <t>List of all items in a store</t>
-[...2 lines deleted...]
-      <c r="C1456" t="inlineStr"/>
+          <t>SAAB</t>
+        </is>
+      </c>
+      <c r="C1456" t="inlineStr">
+        <is>
+          <t>RTA</t>
+        </is>
+      </c>
       <c r="D1456" t="inlineStr"/>
       <c r="E1456" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1456" t="inlineStr">
         <is>
-          <t>.Menu.ShopAssist.Desc</t>
+          <t>.Eras.19.short</t>
         </is>
       </c>
       <c r="G1456" t="inlineStr"/>
       <c r="H1456" t="inlineStr"/>
     </row>
     <row r="1457">
       <c r="A1457" t="inlineStr"/>
       <c r="B1457" t="inlineStr">
         <is>
-          <t>Progress</t>
-[...6 lines deleted...]
-      </c>
+          <t>Battle</t>
+        </is>
+      </c>
+      <c r="C1457" t="inlineStr"/>
       <c r="D1457" t="inlineStr"/>
       <c r="E1457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1457" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Progress</t>
+          <t>.General.Battle</t>
         </is>
       </c>
       <c r="G1457" t="inlineStr"/>
       <c r="H1457" t="inlineStr"/>
     </row>
     <row r="1458">
       <c r="A1458" t="inlineStr"/>
       <c r="B1458" t="inlineStr">
         <is>
-          <t>Guild</t>
+          <t>Open the GE overview to update the data.</t>
         </is>
       </c>
       <c r="C1458" t="inlineStr">
         <is>
-          <t>Gilde</t>
+          <t>Open het Gex-overzicht om de gegevens bij te werken.</t>
         </is>
       </c>
       <c r="D1458" t="inlineStr"/>
       <c r="E1458" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1458" t="inlineStr">
         <is>
-          <t>.General.Guild</t>
+          <t>.Boxes.Castle.VisitGexWarning</t>
         </is>
       </c>
       <c r="G1458" t="inlineStr"/>
       <c r="H1458" t="inlineStr"/>
     </row>
     <row r="1459">
       <c r="A1459" t="inlineStr"/>
       <c r="B1459" t="inlineStr">
         <is>
-          <t>Website: information and documentation on the extension and it's features.</t>
+          <t>Modern Era</t>
         </is>
       </c>
       <c r="C1459" t="inlineStr">
         <is>
-          <t>Website: informatie en documentatie van de extensie.</t>
+          <t>Moderne tijdperk</t>
         </is>
       </c>
       <c r="D1459" t="inlineStr"/>
       <c r="E1459" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1459" t="inlineStr">
         <is>
-          <t>.Settings.Help.Website</t>
+          <t>.Eras.10</t>
         </is>
       </c>
       <c r="G1459" t="inlineStr"/>
       <c r="H1459" t="inlineStr"/>
     </row>
     <row r="1460">
       <c r="A1460" t="inlineStr"/>
       <c r="B1460" t="inlineStr">
         <is>
-          <t>available</t>
-[...6 lines deleted...]
-      </c>
+          <t>Goods boost</t>
+        </is>
+      </c>
+      <c r="C1460" t="inlineStr"/>
       <c r="D1460" t="inlineStr"/>
       <c r="E1460" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1460" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Available</t>
+          <t>.Boxes.Productions.goods_boost</t>
         </is>
       </c>
       <c r="G1460" t="inlineStr"/>
       <c r="H1460" t="inlineStr"/>
     </row>
     <row r="1461">
       <c r="A1461" t="inlineStr"/>
       <c r="B1461" t="inlineStr">
         <is>
-          <t>No BG attempts remain!</t>
+          <t>Negotiation Table</t>
         </is>
       </c>
       <c r="C1461" t="inlineStr">
         <is>
-          <t>Geen Blauwe Melkweg bonus pogingen meer over!</t>
+          <t>Onderhandelingshulp</t>
         </is>
       </c>
       <c r="D1461" t="inlineStr"/>
       <c r="E1461" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1461" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.NoChargesLeft</t>
+          <t>.Boxes.Negotiation.Title</t>
         </is>
       </c>
       <c r="G1461" t="inlineStr"/>
       <c r="H1461" t="inlineStr"/>
     </row>
     <row r="1462">
       <c r="A1462" t="inlineStr"/>
       <c r="B1462" t="inlineStr">
         <is>
-          <t>High Middle Age</t>
+          <t>Exclude from closing</t>
         </is>
       </c>
       <c r="C1462" t="inlineStr">
         <is>
-          <t>Hoge middeleeuwen</t>
+          <t>Uitsluiten van sluiten</t>
         </is>
       </c>
       <c r="D1462" t="inlineStr"/>
       <c r="E1462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1462" t="inlineStr">
         <is>
-          <t>.Eras.5</t>
+          <t>.Boxes.CloseBox.ExcludeFromClosing</t>
         </is>
       </c>
       <c r="G1462" t="inlineStr"/>
       <c r="H1462" t="inlineStr"/>
     </row>
     <row r="1463">
       <c r="A1463" t="inlineStr"/>
       <c r="B1463" t="inlineStr">
         <is>
-          <t>Rival sound</t>
+          <t>Displays and Filters all trades that are in the Market</t>
         </is>
       </c>
       <c r="C1463" t="inlineStr">
         <is>
-          <t>Rivaal geluid</t>
+          <t>Toont en filtert alle handel die op de markt staan</t>
         </is>
       </c>
       <c r="D1463" t="inlineStr"/>
       <c r="E1463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1463" t="inlineStr">
         <is>
-          <t>.Settings.Entry.RivalSound</t>
+          <t>.Menu.Market.Desc</t>
         </is>
       </c>
       <c r="G1463" t="inlineStr"/>
       <c r="H1463" t="inlineStr"/>
     </row>
     <row r="1464">
       <c r="A1464" t="inlineStr"/>
       <c r="B1464" t="inlineStr">
         <is>
-          <t>PVP Arena</t>
+          <t>Copy city data</t>
         </is>
       </c>
       <c r="C1464" t="inlineStr">
         <is>
-          <t>PVP Arena</t>
+          <t>Stadsindeling data kopiëren</t>
         </is>
       </c>
       <c r="D1464" t="inlineStr"/>
       <c r="E1464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1464" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.pvp_arena</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.CityMap.CopyMetaInfos</t>
+        </is>
+      </c>
+      <c r="G1464" t="inlineStr"/>
       <c r="H1464" t="inlineStr"/>
     </row>
     <row r="1465">
       <c r="A1465" t="inlineStr"/>
       <c r="B1465" t="inlineStr">
         <is>
-          <t>Score</t>
+          <t>Coords</t>
         </is>
       </c>
       <c r="C1465" t="inlineStr">
         <is>
-          <t>Score</t>
+          <t>Coördinaten</t>
         </is>
       </c>
       <c r="D1465" t="inlineStr"/>
       <c r="E1465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1465" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Score</t>
+          <t>.Boxes.GvGMap.Sector.Coords</t>
         </is>
       </c>
       <c r="G1465" t="inlineStr"/>
       <c r="H1465" t="inlineStr"/>
     </row>
     <row r="1466">
       <c r="A1466" t="inlineStr"/>
       <c r="B1466" t="inlineStr">
         <is>
-          <t>Million</t>
+          <t>Sum Inventory + Needed</t>
         </is>
       </c>
       <c r="C1466" t="inlineStr">
         <is>
-          <t>Miljoen (M)</t>
+          <t>Som Inventaris + Benodigd</t>
         </is>
       </c>
       <c r="D1466" t="inlineStr"/>
       <c r="E1466" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1466" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.M</t>
+          <t>.Boxes.MarketOffers.InventoryNeedSum</t>
         </is>
       </c>
       <c r="G1466" t="inlineStr"/>
       <c r="H1466" t="inlineStr"/>
     </row>
     <row r="1467">
       <c r="A1467" t="inlineStr"/>
       <c r="B1467" t="inlineStr">
         <is>
-          <t>Data Export/Import Tool</t>
+          <t>Save donation factor per Conversation</t>
         </is>
       </c>
       <c r="C1467" t="inlineStr">
         <is>
-          <t>Data exporteer/importeer Tool</t>
+          <t>Sla donatiefactor op per Omzetting</t>
         </is>
       </c>
       <c r="D1467" t="inlineStr"/>
       <c r="E1467" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1467" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Title</t>
+          <t>.Boxes.Calculator.ForderBonusPerConversation</t>
         </is>
       </c>
       <c r="G1467" t="inlineStr"/>
       <c r="H1467" t="inlineStr"/>
     </row>
     <row r="1468">
       <c r="A1468" t="inlineStr"/>
       <c r="B1468" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/notes</t>
+          <t>Guild Power</t>
         </is>
       </c>
       <c r="C1468" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/notes</t>
+          <t>Gildemacht</t>
         </is>
       </c>
       <c r="D1468" t="inlineStr"/>
       <c r="E1468" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1468" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.HelpLink</t>
+          <t>.Boxes.GuildMemberStat.GuildPower</t>
         </is>
       </c>
       <c r="G1468" t="inlineStr"/>
       <c r="H1468" t="inlineStr"/>
     </row>
     <row r="1469">
       <c r="A1469" t="inlineStr"/>
       <c r="B1469" t="inlineStr">
         <is>
-          <t>Top 10%</t>
-[...2 lines deleted...]
-      <c r="C1469" t="inlineStr"/>
+          <t>To Build</t>
+        </is>
+      </c>
+      <c r="C1469" t="inlineStr">
+        <is>
+          <t>Te bouwen</t>
+        </is>
+      </c>
       <c r="D1469" t="inlineStr"/>
       <c r="E1469" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1469" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.top10percent</t>
+          <t>.Boxes.GBGBuildings.toBuild</t>
         </is>
       </c>
       <c r="G1469" t="inlineStr"/>
       <c r="H1469" t="inlineStr"/>
     </row>
     <row r="1470">
       <c r="A1470" t="inlineStr"/>
       <c r="B1470" t="inlineStr">
         <is>
-          <t>Rewards Bar Info</t>
-[...2 lines deleted...]
-      <c r="C1470" t="inlineStr"/>
+          <t>Shard - Settlement</t>
+        </is>
+      </c>
+      <c r="C1470" t="inlineStr">
+        <is>
+          <t>Scherf - Nederzetting</t>
+        </is>
+      </c>
       <c r="D1470" t="inlineStr"/>
       <c r="E1470" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1470" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGRewards.Title</t>
+          <t>.HiddenRewards.Positions.culturalOutpost</t>
         </is>
       </c>
       <c r="G1470" t="inlineStr"/>
       <c r="H1470" t="inlineStr"/>
     </row>
     <row r="1471">
       <c r="A1471" t="inlineStr"/>
       <c r="B1471" t="inlineStr">
         <is>
-          <t>Soccer balls used</t>
+          <t>Resource</t>
         </is>
       </c>
       <c r="C1471" t="inlineStr">
         <is>
-          <t>Voetballen gebruikt</t>
+          <t>Benodigdheden</t>
         </is>
       </c>
       <c r="D1471" t="inlineStr"/>
       <c r="E1471" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1471" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Energy.soccer</t>
+          <t>.Boxes.Technologies.Resource</t>
         </is>
       </c>
       <c r="G1471" t="inlineStr"/>
       <c r="H1471" t="inlineStr"/>
     </row>
     <row r="1472">
       <c r="A1472" t="inlineStr"/>
       <c r="B1472" t="inlineStr">
         <is>
-          <t>Warning! Levelling this GB!</t>
+          <t>Trade</t>
         </is>
       </c>
       <c r="C1472" t="inlineStr">
         <is>
-          <t>OPGELET: Dit levelt het GG!</t>
+          <t>Handel</t>
         </is>
       </c>
       <c r="D1472" t="inlineStr"/>
       <c r="E1472" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1472" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.LevelWarning</t>
+          <t>.Boxes.mapTradeWarning.Title</t>
         </is>
       </c>
       <c r="G1472" t="inlineStr"/>
       <c r="H1472" t="inlineStr"/>
     </row>
     <row r="1473">
       <c r="A1473" t="inlineStr"/>
       <c r="B1473" t="inlineStr">
         <is>
-          <t>PME</t>
+          <t>calendar week</t>
         </is>
       </c>
       <c r="C1473" t="inlineStr">
         <is>
-          <t>PMT</t>
+          <t>kalender week</t>
         </is>
       </c>
       <c r="D1473" t="inlineStr"/>
       <c r="E1473" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1473" t="inlineStr">
         <is>
-          <t>.Eras.11.short</t>
+          <t>.Boxes.GuildMemberStat.CalendarWeek</t>
         </is>
       </c>
       <c r="G1473" t="inlineStr"/>
       <c r="H1473" t="inlineStr"/>
     </row>
     <row r="1474">
       <c r="A1474" t="inlineStr"/>
       <c r="B1474" t="inlineStr">
         <is>
-          <t>This tool helps you find the best buildings to collect with your Blue Galaxy</t>
+          <t>ATTENTION: To update these values, you must scroll through all new events in the History Event tab in: Town Hall &gt; News &gt; Event History</t>
         </is>
       </c>
       <c r="C1474" t="inlineStr">
         <is>
-          <t>Deze tool helpt je bij het vinden van de beste opbrengst van je Blauwe Melkweg</t>
+          <t>LET OP: om deze gegevens te updaten moet je eerste door alle gebeurtenissen bladeren via Stadhuis &gt; Nieuws &gt; Geschiedenis</t>
         </is>
       </c>
       <c r="D1474" t="inlineStr"/>
       <c r="E1474" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1474" t="inlineStr">
         <is>
-          <t>.Menu.Bluegalaxy.Desc</t>
+          <t>.Boxes.MoppelHelper.HeaderWarning</t>
         </is>
       </c>
       <c r="G1474" t="inlineStr"/>
       <c r="H1474" t="inlineStr"/>
     </row>
     <row r="1475">
       <c r="A1475" t="inlineStr"/>
       <c r="B1475" t="inlineStr">
         <is>
-          <t>See all available information of the current QI map.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Overview of most boosts, achievements, items and other city stats.</t>
+        </is>
+      </c>
+      <c r="C1475" t="inlineStr"/>
       <c r="D1475" t="inlineStr"/>
       <c r="E1475" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1475" t="inlineStr">
         <is>
-          <t>.Menu.QIMap.Desc</t>
+          <t>.Menu.PlayerProfile.Desc</t>
         </is>
       </c>
       <c r="G1475" t="inlineStr"/>
       <c r="H1475" t="inlineStr"/>
     </row>
     <row r="1476">
       <c r="A1476" t="inlineStr"/>
       <c r="B1476" t="inlineStr">
         <is>
-          <t>Archeology Event</t>
+          <t>ignore settlement type</t>
         </is>
       </c>
       <c r="C1476" t="inlineStr">
         <is>
-          <t>Archeologie Evenement</t>
+          <t>negeer nederzettingstype</t>
         </is>
       </c>
       <c r="D1476" t="inlineStr"/>
       <c r="E1476" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1476" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.archeology_event</t>
+          <t>.Boxes.BetterMusic.IgnoreSettlement</t>
         </is>
       </c>
       <c r="G1476" t="inlineStr"/>
       <c r="H1476" t="inlineStr"/>
     </row>
     <row r="1477">
       <c r="A1477" t="inlineStr"/>
       <c r="B1477" t="inlineStr">
         <is>
-          <t>Next Town</t>
+          <t>Attrition</t>
         </is>
       </c>
       <c r="C1477" t="inlineStr">
         <is>
-          <t>Volgende Stad</t>
+          <t>Uitputting</t>
         </is>
       </c>
       <c r="D1477" t="inlineStr"/>
       <c r="E1477" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1477" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.NextTown</t>
+          <t>.Boxes.GuildFights.Attrition</t>
         </is>
       </c>
       <c r="G1477" t="inlineStr"/>
       <c r="H1477" t="inlineStr"/>
     </row>
     <row r="1478">
       <c r="A1478" t="inlineStr"/>
       <c r="B1478" t="inlineStr">
         <is>
-          <t>Idle Game Info</t>
+          <t>Available Soccer Balls</t>
         </is>
       </c>
       <c r="C1478" t="inlineStr">
         <is>
-          <t>St. Patrick Info</t>
+          <t>Beschikbare voetballen</t>
         </is>
       </c>
       <c r="D1478" t="inlineStr"/>
       <c r="E1478" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1478" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Title</t>
+          <t>.Boxes.MergerGame.availableCurrency.soccer</t>
         </is>
       </c>
       <c r="G1478" t="inlineStr"/>
       <c r="H1478" t="inlineStr"/>
     </row>
     <row r="1479">
       <c r="A1479" t="inlineStr"/>
       <c r="B1479" t="inlineStr">
         <is>
-          <t>Next Spawn</t>
+          <t>Date and time of the last recorded deposit in the GB</t>
         </is>
       </c>
       <c r="C1479" t="inlineStr">
         <is>
-          <t>Volgende spawn</t>
+          <t>Datum en tijd van de laatste vastgelegde inleg in het GG</t>
         </is>
       </c>
       <c r="D1479" t="inlineStr"/>
       <c r="E1479" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1479" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.NextSpawn</t>
+          <t>.Boxes.Investment.Overview.DateOfIncreaseDesc</t>
         </is>
       </c>
       <c r="G1479" t="inlineStr"/>
       <c r="H1479" t="inlineStr"/>
     </row>
     <row r="1480">
       <c r="A1480" t="inlineStr"/>
       <c r="B1480" t="inlineStr">
         <is>
-          <t>InA</t>
+          <t xml:space="preserve">Data was successfully Uploaded…  Now visit </t>
         </is>
       </c>
       <c r="C1480" t="inlineStr">
         <is>
-          <t>Ind</t>
+          <t xml:space="preserve">Gegevens zijn succesvol geüpload …  Bezoek nu </t>
         </is>
       </c>
       <c r="D1480" t="inlineStr"/>
       <c r="E1480" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1480" t="inlineStr">
         <is>
-          <t>.Eras.8.short</t>
+          <t>.Boxes.CityMap.SubmitSuccess</t>
         </is>
       </c>
       <c r="G1480" t="inlineStr"/>
       <c r="H1480" t="inlineStr"/>
     </row>
     <row r="1481">
       <c r="A1481" t="inlineStr"/>
       <c r="B1481" t="inlineStr">
         <is>
-          <t>Unknown Conversation</t>
+          <t>Auto + Not locked</t>
         </is>
       </c>
       <c r="C1481" t="inlineStr">
         <is>
-          <t>Onbekende conversatie</t>
+          <t>Auto + Niet vergrendeld</t>
         </is>
       </c>
       <c r="D1481" t="inlineStr"/>
       <c r="E1481" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1481" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.UnknownConversation</t>
+          <t>.Boxes.OwnpartCalculator.AutoWithUnsafe</t>
         </is>
       </c>
       <c r="G1481" t="inlineStr"/>
       <c r="H1481" t="inlineStr"/>
     </row>
     <row r="1482">
       <c r="A1482" t="inlineStr"/>
       <c r="B1482" t="inlineStr">
         <is>
-          <t>allow tavern trigger</t>
+          <t>No BG attempts remain!</t>
         </is>
       </c>
       <c r="C1482" t="inlineStr">
         <is>
-          <t>sta taverne trigger toe</t>
+          <t>Geen Blauwe Melkweg bonus pogingen meer over!</t>
         </is>
       </c>
       <c r="D1482" t="inlineStr"/>
       <c r="E1482" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1482" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.TavernT</t>
+          <t>.Boxes.BlueGalaxy.NoChargesLeft</t>
         </is>
       </c>
       <c r="G1482" t="inlineStr"/>
       <c r="H1482" t="inlineStr"/>
     </row>
     <row r="1483">
       <c r="A1483" t="inlineStr"/>
       <c r="B1483" t="inlineStr">
         <is>
-          <t>Export as jSON</t>
-[...6 lines deleted...]
-      </c>
+          <t>Finish Special Production Fragment</t>
+        </is>
+      </c>
+      <c r="C1483" t="inlineStr"/>
       <c r="D1483" t="inlineStr"/>
       <c r="E1483" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1483" t="inlineStr">
         <is>
-          <t>.Boxes.General.ExportJSON</t>
+          <t>.Boxes.Productions.FSP</t>
         </is>
       </c>
       <c r="G1483" t="inlineStr"/>
       <c r="H1483" t="inlineStr"/>
     </row>
     <row r="1484">
       <c r="A1484" t="inlineStr"/>
       <c r="B1484" t="inlineStr">
         <is>
-          <t>Line Chart</t>
+          <t>Values for the current Round</t>
         </is>
       </c>
       <c r="C1484" t="inlineStr">
         <is>
-          <t>Lijn grafiek</t>
+          <t>Waarden voor de huidige ronde</t>
         </is>
       </c>
       <c r="D1484" t="inlineStr"/>
       <c r="E1484" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1484" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartTypeTitle.line</t>
+          <t>.Boxes.MergerGame.Round.Title</t>
         </is>
       </c>
       <c r="G1484" t="inlineStr"/>
       <c r="H1484" t="inlineStr"/>
     </row>
     <row r="1485">
       <c r="A1485" t="inlineStr"/>
       <c r="B1485" t="inlineStr">
         <is>
-          <t>Wildpark-Event</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C1485" t="inlineStr">
         <is>
-          <t>Fauna Evenement</t>
+          <t>Naam Gebouw</t>
         </is>
       </c>
       <c r="D1485" t="inlineStr"/>
       <c r="E1485" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1485" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.wildlife_event</t>
+          <t>.Boxes.OwnpartCalculator.OptionsGB</t>
         </is>
       </c>
       <c r="G1485" t="inlineStr"/>
       <c r="H1485" t="inlineStr"/>
     </row>
     <row r="1486">
       <c r="A1486" t="inlineStr"/>
       <c r="B1486" t="inlineStr">
         <is>
-          <t>Good</t>
+          <t>member</t>
         </is>
       </c>
       <c r="C1486" t="inlineStr">
         <is>
-          <t>Goed</t>
+          <t>lid</t>
         </is>
       </c>
       <c r="D1486" t="inlineStr"/>
       <c r="E1486" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1486" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Resource</t>
+          <t>.Boxes.GexStat.Member</t>
         </is>
       </c>
       <c r="G1486" t="inlineStr"/>
       <c r="H1486" t="inlineStr"/>
     </row>
     <row r="1487">
       <c r="A1487" t="inlineStr"/>
       <c r="B1487" t="inlineStr">
         <is>
-          <t>API Token missing</t>
+          <t xml:space="preserve">Available Squares: </t>
         </is>
       </c>
       <c r="C1487" t="inlineStr">
         <is>
-          <t>Missende API-token</t>
+          <t xml:space="preserve">Beschikbare oppervlakte: </t>
         </is>
       </c>
       <c r="D1487" t="inlineStr"/>
       <c r="E1487" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1487" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.MissingApiKeyErrorHeader</t>
+          <t>.Boxes.CityMap.FreeArea</t>
         </is>
       </c>
       <c r="G1487" t="inlineStr"/>
       <c r="H1487" t="inlineStr"/>
     </row>
     <row r="1488">
       <c r="A1488" t="inlineStr"/>
       <c r="B1488" t="inlineStr">
         <is>
-          <t>This building is in your inventory</t>
-[...2 lines deleted...]
-      <c r="C1488" t="inlineStr"/>
+          <t>Soccer Cup Event</t>
+        </is>
+      </c>
+      <c r="C1488" t="inlineStr">
+        <is>
+          <t>Voetbalbeker Evenement</t>
+        </is>
+      </c>
       <c r="D1488" t="inlineStr"/>
       <c r="E1488" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1488" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.InventoryTooltip</t>
+          <t>.Boxes.FPCollector.soccer_cup_event</t>
         </is>
       </c>
       <c r="G1488" t="inlineStr"/>
       <c r="H1488" t="inlineStr"/>
     </row>
     <row r="1489">
       <c r="A1489" t="inlineStr"/>
       <c r="B1489" t="inlineStr">
         <is>
-          <t>Variant</t>
+          <t>Member participation</t>
         </is>
       </c>
       <c r="C1489" t="inlineStr">
         <is>
-          <t>Variant</t>
+          <t>Leden deelname</t>
         </is>
       </c>
       <c r="D1489" t="inlineStr"/>
       <c r="E1489" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1489" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Variant</t>
+          <t>.Boxes.GexStat.MemberParticipation</t>
         </is>
       </c>
       <c r="G1489" t="inlineStr"/>
       <c r="H1489" t="inlineStr"/>
     </row>
     <row r="1490">
       <c r="A1490" t="inlineStr"/>
       <c r="B1490" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>GBG Rewards</t>
         </is>
       </c>
       <c r="C1490" t="inlineStr">
         <is>
-          <t>Speler</t>
+          <t>GvG Beloningen</t>
         </is>
       </c>
       <c r="D1490" t="inlineStr"/>
       <c r="E1490" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1490" t="inlineStr">
         <is>
-          <t>.General.Player</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.battlegrounds_conquest</t>
         </is>
       </c>
       <c r="G1490" t="inlineStr"/>
       <c r="H1490" t="inlineStr"/>
     </row>
     <row r="1491">
       <c r="A1491" t="inlineStr"/>
       <c r="B1491" t="inlineStr">
         <is>
-          <t>allow pvp trigger</t>
-[...6 lines deleted...]
-      </c>
+          <t>Historical Ally Rooms</t>
+        </is>
+      </c>
+      <c r="C1491" t="inlineStr"/>
       <c r="D1491" t="inlineStr"/>
       <c r="E1491" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1491" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.PvPT</t>
+          <t>.Boxes.Tooltip.Building.allyRooms</t>
         </is>
       </c>
       <c r="G1491" t="inlineStr"/>
       <c r="H1491" t="inlineStr"/>
     </row>
     <row r="1492">
       <c r="A1492" t="inlineStr"/>
       <c r="B1492" t="inlineStr">
         <is>
-          <t>Recent Opponents</t>
+          <t>Shows an icon in the top right corner displaying the shortest currently running potion and giving an inventory list of potions upon hover. (De)Activating this option might not immediately remove/show the icon - wait or reload.</t>
         </is>
       </c>
       <c r="C1492" t="inlineStr">
         <is>
-          <t>Recente vijanden</t>
+          <t>Toont een pictogram in de rechterbovenhoek dat de kortst lopende actieve toverdrank weergeeft en bij overheen bewegen een inventarislijst van drankjes toont. Het (de)activeren van deze optie kan het pictogram mogelijk niet direct verwijderen/weergeven - wacht of herlaad.</t>
         </is>
       </c>
       <c r="D1492" t="inlineStr"/>
       <c r="E1492" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1492" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.RecentOpponents</t>
+          <t>.Settings.ShowPotions.Desc</t>
         </is>
       </c>
       <c r="G1492" t="inlineStr"/>
       <c r="H1492" t="inlineStr"/>
     </row>
     <row r="1493">
       <c r="A1493" t="inlineStr"/>
       <c r="B1493" t="inlineStr">
         <is>
-          <t>GBG Overview</t>
+          <t>Displays the resources required (by item) for your Settlement.</t>
         </is>
       </c>
       <c r="C1493" t="inlineStr">
         <is>
-          <t>Spelersoverzicht</t>
+          <t>Overzicht van de benodigde goederen (per item) voor je nederzetting.</t>
         </is>
       </c>
       <c r="D1493" t="inlineStr"/>
       <c r="E1493" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1493" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Title</t>
+          <t>.Menu.OutP.Desc</t>
         </is>
       </c>
       <c r="G1493" t="inlineStr"/>
       <c r="H1493" t="inlineStr"/>
     </row>
     <row r="1494">
       <c r="A1494" t="inlineStr"/>
       <c r="B1494" t="inlineStr">
         <is>
-          <t>Goods from earlier ages</t>
+          <t>Good</t>
         </is>
       </c>
       <c r="C1494" t="inlineStr">
         <is>
-          <t>Goederen uit een vroeger tijdperk</t>
+          <t>Goed</t>
         </is>
       </c>
       <c r="D1494" t="inlineStr"/>
       <c r="E1494" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1494" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.OlderGoods</t>
+          <t>.Boxes.MarketOffers.Good</t>
         </is>
       </c>
       <c r="G1494" t="inlineStr"/>
       <c r="H1494" t="inlineStr"/>
     </row>
     <row r="1495">
       <c r="A1495" t="inlineStr"/>
       <c r="B1495" t="inlineStr">
         <is>
-          <t>Your city data is now on the clipboard</t>
+          <t>Building Efficiency Rating</t>
         </is>
       </c>
       <c r="C1495" t="inlineStr">
         <is>
-          <t>Jouw stad data is nu op het klembord</t>
+          <t>Gebouw efficiency waardering</t>
         </is>
       </c>
       <c r="D1495" t="inlineStr"/>
       <c r="E1495" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1495" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ToastBodyCopyData</t>
+          <t>.Menu.ProductionsRating.Title</t>
         </is>
       </c>
       <c r="G1495" t="inlineStr"/>
       <c r="H1495" t="inlineStr"/>
     </row>
     <row r="1496">
       <c r="A1496" t="inlineStr"/>
       <c r="B1496" t="inlineStr">
         <is>
-          <t>FoE-Helper: There are keys remaining on the board!</t>
+          <t>Count</t>
         </is>
       </c>
       <c r="C1496" t="inlineStr">
         <is>
-          <t>Er zijn nog sleutels over op het bord!</t>
+          <t>Aantal</t>
         </is>
       </c>
       <c r="D1496" t="inlineStr"/>
       <c r="E1496" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1496" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeysLeft.anniversary</t>
+          <t>.Boxes.MarketOffersEvents.Count</t>
         </is>
       </c>
       <c r="G1496" t="inlineStr"/>
       <c r="H1496" t="inlineStr"/>
     </row>
     <row r="1497">
       <c r="A1497" t="inlineStr"/>
       <c r="B1497" t="inlineStr">
         <is>
-          <t>FoE-Helper: There are keys remaining on the field!</t>
-[...6 lines deleted...]
-      </c>
+          <t>Change in Copy Behavior!</t>
+        </is>
+      </c>
+      <c r="C1497" t="inlineStr"/>
       <c r="D1497" t="inlineStr"/>
       <c r="E1497" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1497" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeysLeft.care</t>
+          <t>.Boxes.GuildFights.TimeZoneWarning.Title</t>
         </is>
       </c>
       <c r="G1497" t="inlineStr"/>
       <c r="H1497" t="inlineStr"/>
     </row>
     <row r="1498">
       <c r="A1498" t="inlineStr"/>
       <c r="B1498" t="inlineStr">
         <is>
-          <t>weeks</t>
+          <t>Where do you want the notifications to appear on your screen?</t>
         </is>
       </c>
       <c r="C1498" t="inlineStr">
         <is>
-          <t>weken</t>
+          <t>Waar moet de melding verschijnen op het scherm?</t>
         </is>
       </c>
       <c r="D1498" t="inlineStr"/>
       <c r="E1498" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1498" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Weeks</t>
+          <t>.Settings.NotificationsPosition.Desc</t>
         </is>
       </c>
       <c r="G1498" t="inlineStr"/>
       <c r="H1498" t="inlineStr"/>
     </row>
     <row r="1499">
       <c r="A1499" t="inlineStr"/>
       <c r="B1499" t="inlineStr">
         <is>
-          <t>Buildings from GBG</t>
-[...2 lines deleted...]
-      <c r="C1499" t="inlineStr"/>
+          <t>Filter buildings</t>
+        </is>
+      </c>
+      <c r="C1499" t="inlineStr">
+        <is>
+          <t>Filter gebouwen</t>
+        </is>
+      </c>
       <c r="D1499" t="inlineStr"/>
       <c r="E1499" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1499" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.buildingFromGBG</t>
+          <t>.Boxes.Productions.FilterTable</t>
         </is>
       </c>
       <c r="G1499" t="inlineStr"/>
       <c r="H1499" t="inlineStr"/>
     </row>
     <row r="1500">
       <c r="A1500" t="inlineStr"/>
       <c r="B1500" t="inlineStr">
         <is>
-          <t>Include initial FP in sum</t>
-[...2 lines deleted...]
-      <c r="C1500" t="inlineStr"/>
+          <t>Space Age Titan</t>
+        </is>
+      </c>
+      <c r="C1500" t="inlineStr">
+        <is>
+          <t>Ruimtetijdperk Titan</t>
+        </is>
+      </c>
       <c r="D1500" t="inlineStr"/>
       <c r="E1500" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1500" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartIncludeStart.Desc</t>
+          <t>.Eras.22</t>
         </is>
       </c>
       <c r="G1500" t="inlineStr"/>
       <c r="H1500" t="inlineStr"/>
     </row>
     <row r="1501">
       <c r="A1501" t="inlineStr"/>
       <c r="B1501" t="inlineStr">
         <is>
-          <t>Space Age Venus</t>
+          <t xml:space="preserve">Total Progress based on this Efficiency: </t>
         </is>
       </c>
       <c r="C1501" t="inlineStr">
         <is>
-          <t>Ruimtetijdperk: Venus</t>
+          <t xml:space="preserve">Totale voortgang op basis van deze efficiëntie: </t>
         </is>
       </c>
       <c r="D1501" t="inlineStr"/>
       <c r="E1501" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1501" t="inlineStr">
         <is>
-          <t>.Eras.20</t>
+          <t>.Boxes.MergerGame.EfficiencyTotalProgress</t>
         </is>
       </c>
       <c r="G1501" t="inlineStr"/>
       <c r="H1501" t="inlineStr"/>
     </row>
     <row r="1502">
       <c r="A1502" t="inlineStr"/>
       <c r="B1502" t="inlineStr">
         <is>
-          <t>Hitpoints</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C1502" t="inlineStr">
         <is>
-          <t>Levenspunten</t>
+          <t>Goederen</t>
         </is>
       </c>
       <c r="D1502" t="inlineStr"/>
       <c r="E1502" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1502" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Hitpoints</t>
+          <t>.Boxes.CityMap.goods</t>
         </is>
       </c>
       <c r="G1502" t="inlineStr"/>
       <c r="H1502" t="inlineStr"/>
     </row>
     <row r="1503">
       <c r="A1503" t="inlineStr"/>
       <c r="B1503" t="inlineStr">
         <is>
-          <t>GBG</t>
-[...2 lines deleted...]
-      <c r="C1503" t="inlineStr"/>
+          <t>Events</t>
+        </is>
+      </c>
+      <c r="C1503" t="inlineStr">
+        <is>
+          <t>Gebeurtenissen</t>
+        </is>
+      </c>
       <c r="D1503" t="inlineStr"/>
       <c r="E1503" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1503" t="inlineStr">
         <is>
-          <t>.Boxes.General.Guild_Battlegrounds.short</t>
+          <t>.Boxes.MarketOffers.Events</t>
         </is>
       </c>
       <c r="G1503" t="inlineStr"/>
       <c r="H1503" t="inlineStr"/>
     </row>
     <row r="1504">
       <c r="A1504" t="inlineStr"/>
       <c r="B1504" t="inlineStr">
         <is>
-          <t>Bonus</t>
-[...6 lines deleted...]
-      </c>
+          <t>Unique Building</t>
+        </is>
+      </c>
+      <c r="C1504" t="inlineStr"/>
       <c r="D1504" t="inlineStr"/>
       <c r="E1504" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1504" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Bonus</t>
+          <t>.Boxes.Tooltip.Building.isUnique</t>
         </is>
       </c>
       <c r="G1504" t="inlineStr"/>
       <c r="H1504" t="inlineStr"/>
     </row>
     <row r="1505">
       <c r="A1505" t="inlineStr"/>
       <c r="B1505" t="inlineStr">
         <is>
-          <t>Rating value of 1 current-age good (in FP)</t>
+          <t>Site name</t>
         </is>
       </c>
       <c r="C1505" t="inlineStr">
         <is>
-          <t>Beoordelingswaarde van 1 grondstof uit het huidige tijdperk (in FP)</t>
+          <t>Site naam</t>
         </is>
       </c>
       <c r="D1505" t="inlineStr"/>
       <c r="E1505" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1505" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.GoodsValue</t>
+          <t>.Boxes.Notice.SideName</t>
         </is>
       </c>
       <c r="G1505" t="inlineStr"/>
       <c r="H1505" t="inlineStr"/>
     </row>
     <row r="1506">
       <c r="A1506" t="inlineStr"/>
       <c r="B1506" t="inlineStr">
         <is>
-          <t>FP boost</t>
-[...2 lines deleted...]
-      <c r="C1506" t="inlineStr"/>
+          <t>allow tavern trigger</t>
+        </is>
+      </c>
+      <c r="C1506" t="inlineStr">
+        <is>
+          <t>sta taverne trigger toe</t>
+        </is>
+      </c>
       <c r="D1506" t="inlineStr"/>
       <c r="E1506" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1506" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.fp_boost</t>
+          <t>.Boxes.BetterMusic.TavernT</t>
         </is>
       </c>
       <c r="G1506" t="inlineStr"/>
       <c r="H1506" t="inlineStr"/>
     </row>
     <row r="1507">
       <c r="A1507" t="inlineStr"/>
       <c r="B1507" t="inlineStr">
         <is>
-          <t>8h</t>
+          <t>All</t>
         </is>
       </c>
       <c r="C1507" t="inlineStr">
         <is>
-          <t>8u</t>
+          <t>Alles</t>
         </is>
       </c>
       <c r="D1507" t="inlineStr"/>
       <c r="E1507" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1507" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.8h</t>
+          <t>.Boxes.PvPArena.Tabs.AllFights</t>
         </is>
       </c>
       <c r="G1507" t="inlineStr"/>
       <c r="H1507" t="inlineStr"/>
     </row>
     <row r="1508">
       <c r="A1508" t="inlineStr"/>
       <c r="B1508" t="inlineStr">
         <is>
-          <t>Thousand</t>
+          <t>Sequence</t>
         </is>
       </c>
       <c r="C1508" t="inlineStr">
         <is>
-          <t>Duizend (K)</t>
+          <t>Posities</t>
         </is>
       </c>
       <c r="D1508" t="inlineStr"/>
       <c r="E1508" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1508" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.K</t>
+          <t>.Boxes.OwnpartCalculator.Order</t>
         </is>
       </c>
       <c r="G1508" t="inlineStr"/>
       <c r="H1508" t="inlineStr"/>
     </row>
     <row r="1509">
       <c r="A1509" t="inlineStr"/>
       <c r="B1509" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>legendary</t>
         </is>
       </c>
       <c r="C1509" t="inlineStr">
         <is>
-          <t>Goederengebouwen</t>
+          <t>legendarisch</t>
         </is>
       </c>
       <c r="D1509" t="inlineStr"/>
       <c r="E1509" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1509" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.goods</t>
+          <t>.Boxes.Productions.AllyRarity.legendary</t>
         </is>
       </c>
       <c r="G1509" t="inlineStr"/>
       <c r="H1509" t="inlineStr"/>
     </row>
     <row r="1510">
       <c r="A1510" t="inlineStr"/>
       <c r="B1510" t="inlineStr">
         <is>
-          <t>Attack boost att. army</t>
+          <t>This information has already been collected</t>
         </is>
       </c>
       <c r="C1510" t="inlineStr">
         <is>
-          <t>Aanval boost aanv. leger</t>
+          <t>Deze informatie is al eerder bijgewerkt</t>
         </is>
       </c>
       <c r="D1510" t="inlineStr"/>
       <c r="E1510" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1510" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.att_boost_attacker</t>
+          <t>.Boxes.Investment.AllUpToDateDesc</t>
         </is>
       </c>
       <c r="G1510" t="inlineStr"/>
       <c r="H1510" t="inlineStr"/>
     </row>
     <row r="1511">
       <c r="A1511" t="inlineStr"/>
       <c r="B1511" t="inlineStr">
         <is>
-          <t>QI Player Pop Up</t>
-[...2 lines deleted...]
-      <c r="C1511" t="inlineStr"/>
+          <t>Player</t>
+        </is>
+      </c>
+      <c r="C1511" t="inlineStr">
+        <is>
+          <t>Speler</t>
+        </is>
+      </c>
       <c r="D1511" t="inlineStr"/>
       <c r="E1511" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1511" t="inlineStr">
         <is>
-          <t>.Settings.ShowQIPlayerInfo.Title</t>
+          <t>.Boxes.Market.PlayerColumn</t>
         </is>
       </c>
       <c r="G1511" t="inlineStr"/>
       <c r="H1511" t="inlineStr"/>
     </row>
     <row r="1512">
       <c r="A1512" t="inlineStr"/>
       <c r="B1512" t="inlineStr">
         <is>
-          <t>Location</t>
+          <t>allow pvp trigger</t>
         </is>
       </c>
       <c r="C1512" t="inlineStr">
         <is>
-          <t>Positie</t>
+          <t>sta pvp trigger toe</t>
         </is>
       </c>
       <c r="D1512" t="inlineStr"/>
       <c r="E1512" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1512" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Table.position</t>
+          <t>.Boxes.BetterMusic.PvPT</t>
         </is>
       </c>
       <c r="G1512" t="inlineStr"/>
       <c r="H1512" t="inlineStr"/>
     </row>
     <row r="1513">
       <c r="A1513" t="inlineStr"/>
       <c r="B1513" t="inlineStr">
         <is>
-          <t>lost Attacks</t>
+          <t>en-US</t>
         </is>
       </c>
       <c r="C1513" t="inlineStr">
         <is>
-          <t>Verl. aanvallen</t>
+          <t>nl-NL</t>
         </is>
       </c>
       <c r="D1513" t="inlineStr"/>
       <c r="E1513" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1513" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Tabs.LostAttackFights</t>
+          <t>.Local</t>
         </is>
       </c>
       <c r="G1513" t="inlineStr"/>
-      <c r="H1513" t="inlineStr"/>
+      <c r="H1513" t="inlineStr">
+        <is>
+          <t>Look at that before you translate this string → https://en.wikipedia.org/wiki/Language_localisation#Language_tags_and_codes</t>
+        </is>
+      </c>
     </row>
     <row r="1514">
       <c r="A1514" t="inlineStr"/>
       <c r="B1514" t="inlineStr">
         <is>
-          <t>No entries found yet…</t>
+          <t>Place2</t>
         </is>
       </c>
       <c r="C1514" t="inlineStr">
         <is>
-          <t>Nog geen invoer gevonden…</t>
+          <t>Plaats2</t>
         </is>
       </c>
       <c r="D1514" t="inlineStr"/>
       <c r="E1514" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1514" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.NoEntriesFound</t>
+          <t>.Boxes.PowerLeveling.P2</t>
         </is>
       </c>
       <c r="G1514" t="inlineStr"/>
       <c r="H1514" t="inlineStr"/>
     </row>
     <row r="1515">
       <c r="A1515" t="inlineStr"/>
       <c r="B1515" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Recent Opponents</t>
         </is>
       </c>
       <c r="C1515" t="inlineStr">
         <is>
-          <t>Tijdperk</t>
+          <t>Recente vijanden</t>
         </is>
       </c>
       <c r="D1515" t="inlineStr"/>
       <c r="E1515" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1515" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.era</t>
+          <t>.Boxes.BattleAssistAAConfig.RecentOpponents</t>
         </is>
       </c>
       <c r="G1515" t="inlineStr"/>
       <c r="H1515" t="inlineStr"/>
     </row>
     <row r="1516">
       <c r="A1516" t="inlineStr"/>
       <c r="B1516" t="inlineStr">
         <is>
-          <t>Play/Stop Music</t>
+          <t>Rank</t>
         </is>
       </c>
       <c r="C1516" t="inlineStr">
         <is>
-          <t>Play/Stop Muziek</t>
+          <t>Rang</t>
         </is>
       </c>
       <c r="D1516" t="inlineStr"/>
       <c r="E1516" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1516" t="inlineStr">
         <is>
-          <t>.Menu.MusicControl.Desc</t>
+          <t>.Boxes.GuildMemberStat.Rank</t>
         </is>
       </c>
       <c r="G1516" t="inlineStr"/>
       <c r="H1516" t="inlineStr"/>
     </row>
     <row r="1517">
       <c r="A1517" t="inlineStr"/>
       <c r="B1517" t="inlineStr">
         <is>
-          <t>__tiles__ * __fppertile__ = __opcost__ FPs have been subtracted. This is lost by removing other FP producing buildings to make space for __tiles__ tiles to build the GB.</t>
+          <t>https://docs.foe-helper.com/english/module/notes</t>
         </is>
       </c>
       <c r="C1517" t="inlineStr">
         <is>
-          <t>__tiles__ * __fppertile__ = __opcost__ FP zijn afgetrokken. Deze zijn verloren gegaan door het verwijderen van andere FP producerende gebouwen om ruimte te maken voor __tiles__ grondvlakjes om het GG te bouwen.</t>
+          <t>https://docs.foe-helper.com/english/module/notes</t>
         </is>
       </c>
       <c r="D1517" t="inlineStr"/>
       <c r="E1517" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1517" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.NewGBFPProductionTT</t>
+          <t>.Boxes.Notice.HelpLink</t>
         </is>
       </c>
       <c r="G1517" t="inlineStr"/>
       <c r="H1517" t="inlineStr"/>
     </row>
     <row r="1518">
       <c r="A1518" t="inlineStr"/>
       <c r="B1518" t="inlineStr">
         <is>
-          <t>Keys</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C1518" t="inlineStr">
         <is>
-          <t>Sleutels</t>
+          <t>Niveau</t>
         </is>
       </c>
       <c r="D1518" t="inlineStr"/>
       <c r="E1518" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1518" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Keys.care</t>
+          <t>.Boxes.GreatBuildings.Level</t>
         </is>
       </c>
       <c r="G1518" t="inlineStr"/>
       <c r="H1518" t="inlineStr"/>
     </row>
     <row r="1519">
       <c r="A1519" t="inlineStr"/>
       <c r="B1519" t="inlineStr">
         <is>
-          <t>display times in server time</t>
-[...2 lines deleted...]
-      <c r="C1519" t="inlineStr"/>
+          <t>Goods from earlier ages</t>
+        </is>
+      </c>
+      <c r="C1519" t="inlineStr">
+        <is>
+          <t>Goederen uit een vroeger tijdperk</t>
+        </is>
+      </c>
       <c r="D1519" t="inlineStr"/>
       <c r="E1519" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1519" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowServerTime</t>
+          <t>.Boxes.BlueGalaxy.OlderGoods</t>
         </is>
       </c>
       <c r="G1519" t="inlineStr"/>
       <c r="H1519" t="inlineStr"/>
     </row>
     <row r="1520">
       <c r="A1520" t="inlineStr"/>
       <c r="B1520" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>No alert</t>
         </is>
       </c>
       <c r="C1520" t="inlineStr">
         <is>
-          <t>Speler</t>
+          <t>Geen alarm</t>
         </is>
       </c>
       <c r="D1520" t="inlineStr"/>
       <c r="E1520" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1520" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsPlayer</t>
+          <t>.Boxes.InactivesSettings.NoAlert</t>
         </is>
       </c>
       <c r="G1520" t="inlineStr"/>
       <c r="H1520" t="inlineStr"/>
     </row>
     <row r="1521">
       <c r="A1521" t="inlineStr"/>
       <c r="B1521" t="inlineStr">
         <is>
-          <t>Available FP Packs</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="C1521" t="inlineStr">
         <is>
-          <t>Beschikbare FP</t>
+          <t>Culturele gebouwen</t>
         </is>
       </c>
       <c r="D1521" t="inlineStr"/>
       <c r="E1521" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1521" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.AvailableFP</t>
+          <t>.Boxes.Productions.Headings.culture</t>
         </is>
       </c>
       <c r="G1521" t="inlineStr"/>
       <c r="H1521" t="inlineStr"/>
     </row>
     <row r="1522">
       <c r="A1522" t="inlineStr"/>
       <c r="B1522" t="inlineStr">
         <is>
-          <t xml:space="preserve">Last Update: </t>
+          <t>For the full building you need: &lt;br&gt; A level 1 building or selection kit, all upgrades &lt;i&gt;and if shown here, special upgrades.&lt;/i&gt;</t>
         </is>
       </c>
       <c r="C1522" t="inlineStr">
         <is>
-          <t xml:space="preserve">Laatste Bijwerking: </t>
+          <t>Voor het volledige gebouw heb je nodig: &lt;br&gt; Een gebouw van niveau 1 of een selectiekit, alle upgrades &lt;i&gt;en indien hier weergegeven speciale upgrades.&lt;/i&gt;</t>
         </is>
       </c>
       <c r="D1522" t="inlineStr"/>
       <c r="E1522" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1522" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Udate</t>
+          <t>.Boxes.Kits.Upgrades</t>
         </is>
       </c>
       <c r="G1522" t="inlineStr"/>
       <c r="H1522" t="inlineStr"/>
     </row>
     <row r="1523">
       <c r="A1523" t="inlineStr"/>
       <c r="B1523" t="inlineStr">
         <is>
-          <t>Scouting Info</t>
+          <t>Guild Battles</t>
         </is>
       </c>
       <c r="C1523" t="inlineStr">
         <is>
-          <t>Verkenningsinformatie</t>
+          <t>Gilde gevechten</t>
         </is>
       </c>
       <c r="D1523" t="inlineStr"/>
       <c r="E1523" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1523" t="inlineStr">
         <is>
-          <t>.Boxes.scoutingTimes.Title</t>
+          <t>.Boxes.FPCollector.Guildfights</t>
         </is>
       </c>
       <c r="G1523" t="inlineStr"/>
       <c r="H1523" t="inlineStr"/>
     </row>
     <row r="1524">
       <c r="A1524" t="inlineStr"/>
       <c r="B1524" t="inlineStr">
         <is>
-          <t>This GB is not connected to a road.</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C1524" t="inlineStr">
         <is>
-          <t>Het grootse gebouw is niet verbonden met een weg.</t>
+          <t>Punten</t>
         </is>
       </c>
       <c r="D1524" t="inlineStr"/>
       <c r="E1524" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1524" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.LGNotConnected</t>
+          <t>.Boxes.GexStat.Points</t>
         </is>
       </c>
       <c r="G1524" t="inlineStr"/>
       <c r="H1524" t="inlineStr"/>
     </row>
     <row r="1525">
       <c r="A1525" t="inlineStr"/>
       <c r="B1525" t="inlineStr">
         <is>
-          <t>Overview</t>
+          <t>Deleted!</t>
         </is>
       </c>
       <c r="C1525" t="inlineStr">
         <is>
-          <t>Overzicht</t>
+          <t>Verwijderd!</t>
         </is>
       </c>
       <c r="D1525" t="inlineStr"/>
       <c r="E1525" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1525" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Overview</t>
+          <t>.Boxes.GuildFights.DeleteMessage.Title</t>
         </is>
       </c>
       <c r="G1525" t="inlineStr"/>
       <c r="H1525" t="inlineStr"/>
     </row>
     <row r="1526">
       <c r="A1526" t="inlineStr"/>
       <c r="B1526" t="inlineStr">
         <is>
-          <t>Disappears</t>
+          <t>GB not yet built. This is the FP costs for buying the required goods</t>
         </is>
       </c>
       <c r="C1526" t="inlineStr">
         <is>
-          <t>Verdwijnt</t>
+          <t>Je hebt dit groots gebouw nog niet gebouwd. Dit zijn de FP kosten voor het kopen van de benodigde goederen</t>
         </is>
       </c>
       <c r="D1526" t="inlineStr"/>
       <c r="E1526" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1526" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.Disappears</t>
+          <t>.Boxes.GreatBuildings.TTGoodCosts</t>
         </is>
       </c>
       <c r="G1526" t="inlineStr"/>
       <c r="H1526" t="inlineStr"/>
     </row>
     <row r="1527">
       <c r="A1527" t="inlineStr"/>
       <c r="B1527" t="inlineStr">
         <is>
-          <t>The new menu-order was saved</t>
+          <t>Bonus</t>
         </is>
       </c>
       <c r="C1527" t="inlineStr">
         <is>
-          <t>De nieuwe menuvolgorde is opgeslagen</t>
+          <t>Bonus</t>
         </is>
       </c>
       <c r="D1527" t="inlineStr"/>
       <c r="E1527" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1527" t="inlineStr">
         <is>
-          <t>.Menu.SaveMessage.Desc</t>
+          <t>.Boxes.BattleAssistAAConfig.Bonus</t>
         </is>
       </c>
       <c r="G1527" t="inlineStr"/>
       <c r="H1527" t="inlineStr"/>
     </row>
     <row r="1528">
       <c r="A1528" t="inlineStr"/>
       <c r="B1528" t="inlineStr">
         <is>
-          <t>Freedom granted</t>
+          <t>Forge-Bowl-Event</t>
         </is>
       </c>
       <c r="C1528" t="inlineStr">
         <is>
-          <t>Onafhankelijkheid verleend</t>
+          <t>Forge Bowl Evenement</t>
         </is>
       </c>
       <c r="D1528" t="inlineStr"/>
       <c r="E1528" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1528" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.sector_independence_granted</t>
+          <t>.Boxes.FPCollector.forge_bowl_event</t>
         </is>
       </c>
       <c r="G1528" t="inlineStr"/>
       <c r="H1528" t="inlineStr"/>
     </row>
     <row r="1529">
       <c r="A1529" t="inlineStr"/>
       <c r="B1529" t="inlineStr">
         <is>
-          <t>Friends</t>
+          <t>Artillery Unit</t>
         </is>
       </c>
       <c r="C1529" t="inlineStr">
         <is>
-          <t>Vrienden</t>
+          <t>Artillerie Eenheid</t>
         </is>
       </c>
       <c r="D1529" t="inlineStr"/>
       <c r="E1529" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1529" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Friends</t>
+          <t>.Boxes.Units.long_ranged</t>
         </is>
       </c>
       <c r="G1529" t="inlineStr"/>
       <c r="H1529" t="inlineStr"/>
     </row>
     <row r="1530">
       <c r="A1530" t="inlineStr"/>
       <c r="B1530" t="inlineStr">
         <is>
-          <t>Expansions</t>
+          <t>Rating value of 1 current-age good (in FP)</t>
         </is>
       </c>
       <c r="C1530" t="inlineStr">
         <is>
-          <t>Uitbreidingen</t>
+          <t>Beoordelingswaarde van 1 grondstof uit het huidige tijdperk (in FP)</t>
         </is>
       </c>
       <c r="D1530" t="inlineStr"/>
       <c r="E1530" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1530" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.ExpansionsSum</t>
+          <t>.Boxes.BlueGalaxy.GoodsValue</t>
         </is>
       </c>
       <c r="G1530" t="inlineStr"/>
       <c r="H1530" t="inlineStr"/>
     </row>
     <row r="1531">
       <c r="A1531" t="inlineStr"/>
       <c r="B1531" t="inlineStr">
         <is>
-          <t>Need</t>
+          <t>8h</t>
         </is>
       </c>
       <c r="C1531" t="inlineStr">
         <is>
-          <t>Nodig</t>
+          <t>8u</t>
         </is>
       </c>
       <c r="D1531" t="inlineStr"/>
       <c r="E1531" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1531" t="inlineStr">
         <is>
-          <t>.Boxes.Market.Need</t>
+          <t>.Boxes.Alerts.Time.8h</t>
         </is>
       </c>
       <c r="G1531" t="inlineStr"/>
       <c r="H1531" t="inlineStr"/>
     </row>
     <row r="1532">
       <c r="A1532" t="inlineStr"/>
       <c r="B1532" t="inlineStr">
         <is>
-          <t>Battle</t>
+          <t>Daily</t>
         </is>
       </c>
       <c r="C1532" t="inlineStr">
         <is>
-          <t>Gevecht</t>
+          <t>Dagelijks</t>
         </is>
       </c>
       <c r="D1532" t="inlineStr"/>
       <c r="E1532" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1532" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Battle</t>
+          <t>.Boxes.Castle.Daily</t>
         </is>
       </c>
       <c r="G1532" t="inlineStr"/>
       <c r="H1532" t="inlineStr"/>
     </row>
     <row r="1533">
       <c r="A1533" t="inlineStr"/>
       <c r="B1533" t="inlineStr">
         <is>
-          <t>or every</t>
+          <t>Log duration</t>
         </is>
       </c>
       <c r="C1533" t="inlineStr">
         <is>
-          <t>of elke</t>
+          <t>Logboek looptijd</t>
         </is>
       </c>
       <c r="D1533" t="inlineStr"/>
       <c r="E1533" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1533" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Repeat.Every</t>
+          <t>.Boxes.Castle.LogDuration</t>
         </is>
       </c>
       <c r="G1533" t="inlineStr"/>
       <c r="H1533" t="inlineStr"/>
     </row>
     <row r="1534">
       <c r="A1534" t="inlineStr"/>
       <c r="B1534" t="inlineStr">
         <is>
-          <t>Provides a sortable list of all buildings and their sizes in resonstruction mode</t>
+          <t>Template for multiple provinces</t>
         </is>
       </c>
       <c r="C1534" t="inlineStr"/>
       <c r="D1534" t="inlineStr"/>
       <c r="E1534" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1534" t="inlineStr">
         <is>
-          <t>.Settings.ShowReconstructionList.Desc</t>
+          <t>.Boxes.GuildFights.DiscordTemplateBulk</t>
         </is>
       </c>
       <c r="G1534" t="inlineStr"/>
       <c r="H1534" t="inlineStr"/>
     </row>
     <row r="1535">
       <c r="A1535" t="inlineStr"/>
       <c r="B1535" t="inlineStr">
         <is>
-          <t>Hourly Production</t>
+          <t>Province Name</t>
         </is>
       </c>
       <c r="C1535" t="inlineStr">
         <is>
-          <t>Productie per uur</t>
+          <t>Provincienaam</t>
         </is>
       </c>
       <c r="D1535" t="inlineStr"/>
       <c r="E1535" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1535" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Hourly</t>
+          <t>.Boxes.scoutingTimes.ProvinceName</t>
         </is>
       </c>
       <c r="G1535" t="inlineStr"/>
       <c r="H1535" t="inlineStr"/>
     </row>
     <row r="1536">
       <c r="A1536" t="inlineStr"/>
       <c r="B1536" t="inlineStr">
         <is>
-          <t>No owner yet</t>
+          <t>Create Limited Building Alerts</t>
         </is>
       </c>
       <c r="C1536" t="inlineStr">
         <is>
-          <t>Nog geen eigenaar</t>
+          <t>Maak meldingen aan voor gelimiteerde gebouwen</t>
         </is>
       </c>
       <c r="D1536" t="inlineStr"/>
       <c r="E1536" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1536" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.NoOwner</t>
+          <t>.Settings.ShowBuildingsExpired.Title</t>
         </is>
       </c>
       <c r="G1536" t="inlineStr"/>
       <c r="H1536" t="inlineStr"/>
     </row>
     <row r="1537">
       <c r="A1537" t="inlineStr"/>
       <c r="B1537" t="inlineStr">
         <is>
-          <t>WARNING!: Goods stock at CRITICAL level!</t>
-[...6 lines deleted...]
-      </c>
+          <t>Send to Discord with template</t>
+        </is>
+      </c>
+      <c r="C1537" t="inlineStr"/>
       <c r="D1537" t="inlineStr"/>
       <c r="E1537" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1537" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.GoodsCritical</t>
+          <t>.Boxes.GuildFights.DiscordSendCustom</t>
         </is>
       </c>
       <c r="G1537" t="inlineStr"/>
       <c r="H1537" t="inlineStr"/>
     </row>
     <row r="1538">
       <c r="A1538" t="inlineStr"/>
       <c r="B1538" t="inlineStr">
         <is>
-          <t>Number of Missile Launches remaining.</t>
+          <t>Current Run</t>
         </is>
       </c>
       <c r="C1538" t="inlineStr">
         <is>
-          <t>Aantal pogingen voor Raketlancering over.</t>
+          <t>Huidige Run</t>
         </is>
       </c>
       <c r="D1538" t="inlineStr"/>
       <c r="E1538" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1538" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.missile_launch</t>
+          <t>.Boxes.idleGame.CurrentRun</t>
         </is>
       </c>
       <c r="G1538" t="inlineStr"/>
       <c r="H1538" t="inlineStr"/>
     </row>
     <row r="1539">
       <c r="A1539" t="inlineStr"/>
       <c r="B1539" t="inlineStr">
         <is>
-          <t>Units - Hourly</t>
+          <t>To plan your city on foe-helper.com, we need to send your data to the website. &lt;br&gt;If you don't have an account there yet, your basic data will be sent along with this transmission. You can then register your account on the website.</t>
         </is>
       </c>
       <c r="C1539" t="inlineStr">
         <is>
-          <t>Eenheden per uur</t>
+          <t>Om je stad te plannen op foe-helper.com, moeten we je gegevens naar de website sturen. &lt;br&gt;Als je daar nog geen account hebt, worden je basisgegevens meegestuurd. Vervolgens kan je je account registreren op de website.</t>
         </is>
       </c>
       <c r="D1539" t="inlineStr"/>
       <c r="E1539" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1539" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsUnitsH</t>
+          <t>.Boxes.CityMap.Desc1</t>
         </is>
       </c>
       <c r="G1539" t="inlineStr"/>
       <c r="H1539" t="inlineStr"/>
     </row>
     <row r="1540">
       <c r="A1540" t="inlineStr"/>
       <c r="B1540" t="inlineStr">
         <is>
-          <t>Wave 1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Shows only buildings from search results, buildings you added manually and buildings you highlighted yourself</t>
+        </is>
+      </c>
+      <c r="C1540" t="inlineStr"/>
       <c r="D1540" t="inlineStr"/>
       <c r="E1540" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1540" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Wave1</t>
+          <t>.Boxes.ProductionsRating.ShowHighlightedExplanation</t>
         </is>
       </c>
       <c r="G1540" t="inlineStr"/>
       <c r="H1540" t="inlineStr"/>
     </row>
     <row r="1541">
       <c r="A1541" t="inlineStr"/>
       <c r="B1541" t="inlineStr">
         <is>
-          <t>Friendly invest</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C1541" t="inlineStr">
         <is>
-          <t>Vriendelijke investering</t>
+          <t>Speler</t>
         </is>
       </c>
       <c r="D1541" t="inlineStr"/>
       <c r="E1541" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1541" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.ArcBonus</t>
+          <t>.Boxes.Investment.Overview.Player</t>
         </is>
       </c>
       <c r="G1541" t="inlineStr"/>
       <c r="H1541" t="inlineStr"/>
     </row>
     <row r="1542">
       <c r="A1542" t="inlineStr"/>
       <c r="B1542" t="inlineStr">
         <is>
-          <t>Decayed buildings</t>
+          <t>top right</t>
         </is>
       </c>
       <c r="C1542" t="inlineStr">
         <is>
-          <t>Markeer gedowngrade gebouwen</t>
+          <t>rechtsboven</t>
         </is>
       </c>
       <c r="D1542" t="inlineStr"/>
       <c r="E1542" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1542" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowDecayedBuildings</t>
+          <t>.Menu.Notification.Position.top-right</t>
         </is>
       </c>
       <c r="G1542" t="inlineStr"/>
       <c r="H1542" t="inlineStr"/>
     </row>
     <row r="1543">
       <c r="A1543" t="inlineStr"/>
       <c r="B1543" t="inlineStr">
         <is>
-          <t>DD/MMM/YY @ HH:mm:ss a</t>
+          <t>You might die playing this card! Consider redrawing or buying health.</t>
         </is>
       </c>
       <c r="C1543" t="inlineStr">
         <is>
-          <t>DD-MM-YY HH:mm:ss a</t>
+          <t>Je kan sterven als je deze kaart speelt! Overweeg opnieuw te trekken of gezondheid te kopen!</t>
         </is>
       </c>
       <c r="D1543" t="inlineStr"/>
       <c r="E1543" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F1543" t="inlineStr">
         <is>
-          <t>.DateTime</t>
+          <t>.Boxes.cardGame.WarningPossibleDeath</t>
         </is>
       </c>
       <c r="G1543" t="inlineStr"/>
       <c r="H1543" t="inlineStr"/>
     </row>
     <row r="1544">
       <c r="A1544" t="inlineStr"/>
       <c r="B1544" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>Event Mystery Box</t>
         </is>
       </c>
       <c r="C1544" t="inlineStr">
         <is>
-          <t>Gildeleden</t>
+          <t>Evenement Mystery Box</t>
         </is>
       </c>
       <c r="D1544" t="inlineStr"/>
       <c r="E1544" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1544" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradePartnerGuild</t>
+          <t>.Boxes.FPCollector.event_mystery_item</t>
         </is>
       </c>
       <c r="G1544" t="inlineStr"/>
       <c r="H1544" t="inlineStr"/>
     </row>
     <row r="1545">
       <c r="A1545" t="inlineStr"/>
       <c r="B1545" t="inlineStr">
         <is>
-          <t>Unknown</t>
-[...2 lines deleted...]
-      <c r="C1545" t="inlineStr"/>
+          <t>Rating value of 1% bonus for attacking army (in FP)</t>
+        </is>
+      </c>
+      <c r="C1545" t="inlineStr">
+        <is>
+          <t>Waardering van 1% bonus voor je aanvallende leger (in FP)</t>
+        </is>
+      </c>
       <c r="D1545" t="inlineStr"/>
       <c r="E1545" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1545" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.null</t>
+          <t>.Boxes.GreatBuildings.AttackValue</t>
         </is>
       </c>
       <c r="G1545" t="inlineStr"/>
       <c r="H1545" t="inlineStr"/>
     </row>
     <row r="1546">
       <c r="A1546" t="inlineStr"/>
       <c r="B1546" t="inlineStr">
         <is>
-          <t>All</t>
-[...2 lines deleted...]
-      <c r="C1546" t="inlineStr"/>
+          <t>all</t>
+        </is>
+      </c>
+      <c r="C1546" t="inlineStr">
+        <is>
+          <t>alle</t>
+        </is>
+      </c>
       <c r="D1546" t="inlineStr"/>
       <c r="E1546" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1546" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.All</t>
+          <t>.Boxes.HiddenRewards.CountAll</t>
         </is>
       </c>
       <c r="G1546" t="inlineStr"/>
       <c r="H1546" t="inlineStr"/>
     </row>
     <row r="1547">
       <c r="A1547" t="inlineStr"/>
       <c r="B1547" t="inlineStr">
         <is>
-          <t>Send</t>
-[...2 lines deleted...]
-      <c r="C1547" t="inlineStr"/>
+          <t>Fair</t>
+        </is>
+      </c>
+      <c r="C1547" t="inlineStr">
+        <is>
+          <t>Eerlijk</t>
+        </is>
+      </c>
       <c r="D1547" t="inlineStr"/>
       <c r="E1547" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1547" t="inlineStr">
         <is>
-          <t>.General.Send</t>
+          <t>.Boxes.Market.TradeFair</t>
         </is>
       </c>
       <c r="G1547" t="inlineStr"/>
       <c r="H1547" t="inlineStr"/>
     </row>
     <row r="1548">
       <c r="A1548" t="inlineStr"/>
       <c r="B1548" t="inlineStr">
         <is>
-          <t>Motivation Activity</t>
-[...6 lines deleted...]
-      </c>
+          <t>Costs</t>
+        </is>
+      </c>
+      <c r="C1548" t="inlineStr"/>
       <c r="D1548" t="inlineStr"/>
       <c r="E1548" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1548" t="inlineStr">
         <is>
-          <t>.Settings.ShowPlayersMotivation.Title</t>
+          <t>.Boxes.Tooltip.Building.costs</t>
         </is>
       </c>
       <c r="G1548" t="inlineStr"/>
       <c r="H1548" t="inlineStr"/>
     </row>
     <row r="1549">
       <c r="A1549" t="inlineStr"/>
       <c r="B1549" t="inlineStr">
         <is>
-          <t>Show Army Advice</t>
+          <t>GBG participation</t>
         </is>
       </c>
       <c r="C1549" t="inlineStr">
         <is>
-          <t>Legeradvies tonen</t>
+          <t>Gilde Strijdperken deelname</t>
         </is>
       </c>
       <c r="D1549" t="inlineStr"/>
       <c r="E1549" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1549" t="inlineStr">
         <is>
-          <t>.Settings.ShowArmyAdvice.Title</t>
+          <t>.Boxes.GuildMemberStat.GbgParticipation</t>
         </is>
       </c>
       <c r="G1549" t="inlineStr"/>
       <c r="H1549" t="inlineStr"/>
     </row>
     <row r="1550">
       <c r="A1550" t="inlineStr"/>
       <c r="B1550" t="inlineStr">
         <is>
-          <t>Inactive</t>
-[...6 lines deleted...]
-      </c>
+          <t>Challenge will overflow!</t>
+        </is>
+      </c>
+      <c r="C1550" t="inlineStr"/>
       <c r="D1550" t="inlineStr"/>
       <c r="E1550" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1550" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Inactive</t>
+          <t>.Boxes.MergerGame.WorldChallengeOverflowWarning</t>
         </is>
       </c>
       <c r="G1550" t="inlineStr"/>
       <c r="H1550" t="inlineStr"/>
     </row>
     <row r="1551">
       <c r="A1551" t="inlineStr"/>
       <c r="B1551" t="inlineStr">
         <is>
-          <t>Colony</t>
+          <t>List of your latest investments</t>
         </is>
       </c>
       <c r="C1551" t="inlineStr">
         <is>
-          <t>Kolonie</t>
+          <t>Lijst van je recente investeringen</t>
         </is>
       </c>
       <c r="D1551" t="inlineStr"/>
       <c r="E1551" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1551" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Colony</t>
+          <t>.Menu.Investment.Desc</t>
         </is>
       </c>
       <c r="G1551" t="inlineStr"/>
       <c r="H1551" t="inlineStr"/>
     </row>
     <row r="1552">
       <c r="A1552" t="inlineStr"/>
       <c r="B1552" t="inlineStr">
         <is>
-          <t>In-game Notifications</t>
+          <t>Available FP Packs</t>
         </is>
       </c>
       <c r="C1552" t="inlineStr">
         <is>
-          <t>In-game Meldingen</t>
+          <t>Beschikbare FP</t>
         </is>
       </c>
       <c r="D1552" t="inlineStr"/>
       <c r="E1552" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1552" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.InGame.Title</t>
+          <t>.Boxes.Calculator.AvailableFP</t>
         </is>
       </c>
       <c r="G1552" t="inlineStr"/>
       <c r="H1552" t="inlineStr"/>
     </row>
     <row r="1553">
       <c r="A1553" t="inlineStr"/>
       <c r="B1553" t="inlineStr">
         <is>
-          <t>Coin boosts</t>
+          <t>Total Guild Power</t>
         </is>
       </c>
       <c r="C1553" t="inlineStr">
         <is>
-          <t>Munten Boosts</t>
+          <t>Totaal gildemacht</t>
         </is>
       </c>
       <c r="D1553" t="inlineStr"/>
       <c r="E1553" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1553" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_coins_production</t>
+          <t>.Boxes.GuildMemberStat.TotalGuildPower</t>
         </is>
       </c>
       <c r="G1553" t="inlineStr"/>
       <c r="H1553" t="inlineStr"/>
     </row>
     <row r="1554">
       <c r="A1554" t="inlineStr"/>
       <c r="B1554" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Forest</t>
         </is>
       </c>
       <c r="C1554" t="inlineStr">
         <is>
-          <t>Kosten</t>
+          <t>Natuur</t>
         </is>
       </c>
       <c r="D1554" t="inlineStr"/>
       <c r="E1554" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1554" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.Costs</t>
+          <t>.HiddenRewards.Positions.nature</t>
         </is>
       </c>
       <c r="G1554" t="inlineStr"/>
       <c r="H1554" t="inlineStr"/>
     </row>
     <row r="1555">
       <c r="A1555" t="inlineStr"/>
       <c r="B1555" t="inlineStr">
         <is>
-          <t>Scouting Info</t>
+          <t>open overview after update</t>
         </is>
       </c>
       <c r="C1555" t="inlineStr">
         <is>
-          <t>Verkenning Info</t>
+          <t>open overzicht na update</t>
         </is>
       </c>
       <c r="D1555" t="inlineStr"/>
       <c r="E1555" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1555" t="inlineStr">
         <is>
-          <t>.Settings.ShowScoutingTimes.Title</t>
+          <t>.Boxes.GuildMemberStat.AutoStartOnUpdate</t>
         </is>
       </c>
       <c r="G1555" t="inlineStr"/>
       <c r="H1555" t="inlineStr"/>
     </row>
     <row r="1556">
       <c r="A1556" t="inlineStr"/>
       <c r="B1556" t="inlineStr">
         <is>
-          <t>Provides</t>
-[...2 lines deleted...]
-      <c r="C1556" t="inlineStr"/>
+          <t>HMA</t>
+        </is>
+      </c>
+      <c r="C1556" t="inlineStr">
+        <is>
+          <t>HM</t>
+        </is>
+      </c>
       <c r="D1556" t="inlineStr"/>
       <c r="E1556" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1556" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.provides</t>
+          <t>.Eras.5.short</t>
         </is>
       </c>
       <c r="G1556" t="inlineStr"/>
       <c r="H1556" t="inlineStr"/>
     </row>
     <row r="1557">
       <c r="A1557" t="inlineStr"/>
       <c r="B1557" t="inlineStr">
         <is>
-          <t>Menu + Notifications</t>
+          <t>This is achievable when playing perfect</t>
         </is>
       </c>
       <c r="C1557" t="inlineStr">
         <is>
-          <t>Menu + Notificaties</t>
+          <t>Dit is haalbaar als je perfect speelt</t>
         </is>
       </c>
       <c r="D1557" t="inlineStr"/>
       <c r="E1557" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1557" t="inlineStr">
         <is>
-          <t>.Settings.Tab.Extension</t>
+          <t>.Boxes.MergerGame.Simulation.Title</t>
         </is>
       </c>
       <c r="G1557" t="inlineStr"/>
       <c r="H1557" t="inlineStr"/>
     </row>
     <row r="1558">
       <c r="A1558" t="inlineStr"/>
       <c r="B1558" t="inlineStr">
         <is>
-          <t>Do you really want to create alerts for all sectors?</t>
+          <t>Choose a value between 1 and 4 !&amp;#10;Choose a smaller value for more data&amp;#10;or a larger one for better viewing.</t>
         </is>
       </c>
       <c r="C1558" t="inlineStr">
         <is>
-          <t>Wilt u echt een alarm instellen voor alle sectoren?</t>
+          <t>Kies een waarde tussen 1 en 4 !&amp;#10;Kies een kleinere waarde voor meer gegevens&amp;#10;of een grotere voor een beter beeld.</t>
         </is>
       </c>
       <c r="D1558" t="inlineStr"/>
       <c r="E1558" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1558" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.ConfirmSectorAlerts</t>
+          <t>.Boxes.Units.PictogramScalingDesc</t>
         </is>
       </c>
       <c r="G1558" t="inlineStr"/>
       <c r="H1558" t="inlineStr"/>
     </row>
     <row r="1559">
       <c r="A1559" t="inlineStr"/>
       <c r="B1559" t="inlineStr">
         <is>
-          <t>7d</t>
-[...6 lines deleted...]
-      </c>
+          <t>24 hour clock</t>
+        </is>
+      </c>
+      <c r="C1559" t="inlineStr"/>
       <c r="D1559" t="inlineStr"/>
       <c r="E1559" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1559" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.7d</t>
+          <t>.Boxes.Productions.Time24</t>
         </is>
       </c>
       <c r="G1559" t="inlineStr"/>
       <c r="H1559" t="inlineStr"/>
     </row>
     <row r="1560">
       <c r="A1560" t="inlineStr"/>
       <c r="B1560" t="inlineStr">
         <is>
-          <t>Towers</t>
+          <t>This GB is not connected to a road.</t>
         </is>
       </c>
       <c r="C1560" t="inlineStr">
         <is>
-          <t>Torens</t>
+          <t>Het grootse gebouw is niet verbonden met een weg.</t>
         </is>
       </c>
       <c r="D1560" t="inlineStr"/>
       <c r="E1560" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1560" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.tower</t>
+          <t>.Boxes.Calculator.LGNotConnected</t>
         </is>
       </c>
       <c r="G1560" t="inlineStr"/>
       <c r="H1560" t="inlineStr"/>
     </row>
     <row r="1561">
       <c r="A1561" t="inlineStr"/>
       <c r="B1561" t="inlineStr">
         <is>
-          <t>Records</t>
+          <t>Level up</t>
         </is>
       </c>
       <c r="C1561" t="inlineStr">
         <is>
-          <t>Rijen</t>
+          <t>Verhoog level aub</t>
         </is>
       </c>
       <c r="D1561" t="inlineStr"/>
       <c r="E1561" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1561" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Records</t>
+          <t>.Boxes.OwnpartCalculator.OptionsLevelUp</t>
         </is>
       </c>
       <c r="G1561" t="inlineStr"/>
       <c r="H1561" t="inlineStr"/>
     </row>
     <row r="1562">
       <c r="A1562" t="inlineStr"/>
       <c r="B1562" t="inlineStr">
         <is>
-          <t>Building Efficiency Rating</t>
+          <t>"Close all windows" box open automatically</t>
         </is>
       </c>
       <c r="C1562" t="inlineStr">
         <is>
-          <t>Gebouw efficiency waardering</t>
+          <t>"Alle vensters sluiten" opent automatisch</t>
         </is>
       </c>
       <c r="D1562" t="inlineStr"/>
       <c r="E1562" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1562" t="inlineStr">
         <is>
-          <t>.Menu.ProductionsRating.Title</t>
+          <t>.Settings.AutoOpenCloseBox.Title</t>
         </is>
       </c>
       <c r="G1562" t="inlineStr"/>
       <c r="H1562" t="inlineStr"/>
     </row>
     <row r="1563">
       <c r="A1563" t="inlineStr"/>
       <c r="B1563" t="inlineStr">
         <is>
-          <t>% Attack</t>
+          <t>Boosts &amp; Production</t>
         </is>
       </c>
       <c r="C1563" t="inlineStr">
         <is>
-          <t>% Aanval</t>
+          <t>Boosts &amp; Producties</t>
         </is>
       </c>
       <c r="D1563" t="inlineStr"/>
       <c r="E1563" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1563" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.Attack</t>
+          <t>.Boxes.CityMap.Boosts</t>
         </is>
       </c>
       <c r="G1563" t="inlineStr"/>
       <c r="H1563" t="inlineStr"/>
     </row>
     <row r="1564">
       <c r="A1564" t="inlineStr"/>
       <c r="B1564" t="inlineStr">
         <is>
-          <t>End level</t>
+          <t>Close Box</t>
         </is>
       </c>
       <c r="C1564" t="inlineStr">
         <is>
-          <t>Maximum level</t>
+          <t>Sluit Box</t>
         </is>
       </c>
       <c r="D1564" t="inlineStr"/>
       <c r="E1564" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1564" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.EndLevel</t>
+          <t>.Boxes.CloseBox.Title</t>
         </is>
       </c>
       <c r="G1564" t="inlineStr"/>
       <c r="H1564" t="inlineStr"/>
     </row>
     <row r="1565">
       <c r="A1565" t="inlineStr"/>
       <c r="B1565" t="inlineStr">
         <is>
-          <t>Date/Time</t>
+          <t>Battle</t>
         </is>
       </c>
       <c r="C1565" t="inlineStr">
         <is>
-          <t>Datum/Tijd</t>
+          <t>Gevecht</t>
         </is>
       </c>
       <c r="D1565" t="inlineStr"/>
       <c r="E1565" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1565" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.DateTime</t>
+          <t>.Boxes.BetterMusic.Battle</t>
         </is>
       </c>
       <c r="G1565" t="inlineStr"/>
       <c r="H1565" t="inlineStr"/>
     </row>
     <row r="1566">
       <c r="A1566" t="inlineStr"/>
       <c r="B1566" t="inlineStr">
         <is>
-          <t>Investing at:</t>
+          <t>or every</t>
         </is>
       </c>
       <c r="C1566" t="inlineStr">
         <is>
-          <t>Investeringen bij:</t>
+          <t>of elke</t>
         </is>
       </c>
       <c r="D1566" t="inlineStr"/>
       <c r="E1566" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1566" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.FriendlyInvestment</t>
+          <t>.Boxes.Alerts.Form.Repeat.Every</t>
         </is>
       </c>
       <c r="G1566" t="inlineStr"/>
       <c r="H1566" t="inlineStr"/>
     </row>
     <row r="1567">
       <c r="A1567" t="inlineStr"/>
       <c r="B1567" t="inlineStr">
         <is>
-          <t>Fragments</t>
-[...6 lines deleted...]
-      </c>
+          <t>Do you want the QI Player list to automatically open when clicking on the QI ranking?</t>
+        </is>
+      </c>
+      <c r="C1567" t="inlineStr"/>
       <c r="D1567" t="inlineStr"/>
       <c r="E1567" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1567" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Fragments</t>
+          <t>.Settings.ShowQIPlayerInfo.Desc</t>
         </is>
       </c>
       <c r="G1567" t="inlineStr"/>
       <c r="H1567" t="inlineStr"/>
     </row>
     <row r="1568">
       <c r="A1568" t="inlineStr"/>
       <c r="B1568" t="inlineStr">
         <is>
-          <t>Actions</t>
-[...2 lines deleted...]
-      <c r="C1568" t="inlineStr"/>
+          <t>Shows a box that temporarily covers the FP entry field in GB after a donation. The value determines the duration the box is shown in seconds - when 0, the box does not show</t>
+        </is>
+      </c>
+      <c r="C1568" t="inlineStr">
+        <is>
+          <t>Toont een kader dat na een donatie tijdelijk het FP-invoerveld in GB bedekt. De waarde bepaalt de duur dat het vak wordt weergegeven in seconden - bij 0 wordt het vak niet weergegeven</t>
+        </is>
+      </c>
       <c r="D1568" t="inlineStr"/>
       <c r="E1568" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1568" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.Actions</t>
+          <t>.Settings.doubleFPtimeout.Desc</t>
         </is>
       </c>
       <c r="G1568" t="inlineStr"/>
       <c r="H1568" t="inlineStr"/>
     </row>
     <row r="1569">
       <c r="A1569" t="inlineStr"/>
       <c r="B1569" t="inlineStr">
         <is>
-          <t>Finish Special Production Fragment</t>
-[...2 lines deleted...]
-      <c r="C1569" t="inlineStr"/>
+          <t>uncommon</t>
+        </is>
+      </c>
+      <c r="C1569" t="inlineStr">
+        <is>
+          <t>schaars</t>
+        </is>
+      </c>
       <c r="D1569" t="inlineStr"/>
       <c r="E1569" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1569" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.FSP</t>
+          <t>.Boxes.Productions.AllyRarity.uncommon</t>
         </is>
       </c>
       <c r="G1569" t="inlineStr"/>
       <c r="H1569" t="inlineStr"/>
     </row>
     <row r="1570">
       <c r="A1570" t="inlineStr"/>
       <c r="B1570" t="inlineStr">
         <is>
-          <t>Presets</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C1570" t="inlineStr">
         <is>
-          <t>Voorkeuren</t>
+          <t>Speler</t>
         </is>
       </c>
       <c r="D1570" t="inlineStr"/>
       <c r="E1570" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1570" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Presets</t>
+          <t>.General.Player</t>
         </is>
       </c>
       <c r="G1570" t="inlineStr"/>
       <c r="H1570" t="inlineStr"/>
     </row>
     <row r="1571">
       <c r="A1571" t="inlineStr"/>
       <c r="B1571" t="inlineStr">
         <is>
-          <t>Inventory</t>
-[...2 lines deleted...]
-      <c r="C1571" t="inlineStr"/>
+          <t>Settings</t>
+        </is>
+      </c>
+      <c r="C1571" t="inlineStr">
+        <is>
+          <t>Instellingen</t>
+        </is>
+      </c>
       <c r="D1571" t="inlineStr"/>
       <c r="E1571" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1571" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Inventory</t>
+          <t>.Boxes.ProductionsRating.Settings</t>
         </is>
       </c>
       <c r="G1571" t="inlineStr"/>
       <c r="H1571" t="inlineStr"/>
     </row>
     <row r="1572">
       <c r="A1572" t="inlineStr"/>
       <c r="B1572" t="inlineStr">
         <is>
-          <t>Show Item column</t>
-[...6 lines deleted...]
-      </c>
+          <t>Can be bought</t>
+        </is>
+      </c>
+      <c r="C1572" t="inlineStr"/>
       <c r="D1572" t="inlineStr"/>
       <c r="E1572" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1572" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowItems</t>
+          <t>.Boxes.ShopAssist.canBeBought</t>
         </is>
       </c>
       <c r="G1572" t="inlineStr"/>
       <c r="H1572" t="inlineStr"/>
     </row>
     <row r="1573">
       <c r="A1573" t="inlineStr"/>
       <c r="B1573" t="inlineStr">
         <is>
-          <t>FP</t>
+          <t>Open the antique dealer to update the data.</t>
         </is>
       </c>
       <c r="C1573" t="inlineStr">
         <is>
-          <t>FP</t>
+          <t>Open de antiquair om de gegevens bij te werken.</t>
         </is>
       </c>
       <c r="D1573" t="inlineStr"/>
       <c r="E1573" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1573" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.FP</t>
+          <t>.Boxes.Castle.VisitAntiqueDealerWarning</t>
         </is>
       </c>
       <c r="G1573" t="inlineStr"/>
       <c r="H1573" t="inlineStr"/>
     </row>
     <row r="1574">
       <c r="A1574" t="inlineStr"/>
       <c r="B1574" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/alerts</t>
+          <t>Enable sound</t>
         </is>
       </c>
       <c r="C1574" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/alerts</t>
+          <t>Geluid aanzetten</t>
         </is>
       </c>
       <c r="D1574" t="inlineStr"/>
       <c r="E1574" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1574" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.HelpLink</t>
+          <t>.Settings.EnableSound.Title</t>
         </is>
       </c>
       <c r="G1574" t="inlineStr"/>
       <c r="H1574" t="inlineStr"/>
     </row>
     <row r="1575">
       <c r="A1575" t="inlineStr"/>
       <c r="B1575" t="inlineStr">
         <is>
-          <t>Shop Assistant</t>
-[...2 lines deleted...]
-      <c r="C1575" t="inlineStr"/>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="C1575" t="inlineStr">
+        <is>
+          <t>Nee</t>
+        </is>
+      </c>
       <c r="D1575" t="inlineStr"/>
       <c r="E1575" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1575" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowShopAssist</t>
+          <t>.Boxes.GuildMemberStat.ConfirmNo</t>
         </is>
       </c>
       <c r="G1575" t="inlineStr"/>
       <c r="H1575" t="inlineStr"/>
     </row>
     <row r="1576">
       <c r="A1576" t="inlineStr"/>
       <c r="B1576" t="inlineStr">
         <is>
-          <t>Open Profile Summary</t>
-[...2 lines deleted...]
-      <c r="C1576" t="inlineStr"/>
+          <t>Number of Missile Launches remaining.</t>
+        </is>
+      </c>
+      <c r="C1576" t="inlineStr">
+        <is>
+          <t>Aantal pogingen voor Raketlancering over.</t>
+        </is>
+      </c>
       <c r="D1576" t="inlineStr"/>
       <c r="E1576" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1576" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.Tooltip</t>
+          <t>.Boxes.BonusService.missile_launch</t>
         </is>
       </c>
       <c r="G1576" t="inlineStr"/>
       <c r="H1576" t="inlineStr"/>
     </row>
     <row r="1577">
       <c r="A1577" t="inlineStr"/>
       <c r="B1577" t="inlineStr">
         <is>
-          <t>Collect All Blocker</t>
-[...2 lines deleted...]
-      <c r="C1577" t="inlineStr"/>
+          <t>Rewards from Incidents</t>
+        </is>
+      </c>
+      <c r="C1577" t="inlineStr">
+        <is>
+          <t>Beloningen van incidenten</t>
+        </is>
+      </c>
       <c r="D1577" t="inlineStr"/>
       <c r="E1577" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1577" t="inlineStr">
         <is>
-          <t>.Settings.Entry.BlockCollectAll</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.hidden_reward</t>
         </is>
       </c>
       <c r="G1577" t="inlineStr"/>
       <c r="H1577" t="inlineStr"/>
     </row>
     <row r="1578">
       <c r="A1578" t="inlineStr"/>
       <c r="B1578" t="inlineStr">
         <is>
-          <t>Includes good costs to build the GB valued at __goodcosts__ FPs</t>
+          <t>Size including average road space requirement of __streetnettosize__ tiles</t>
         </is>
       </c>
       <c r="C1578" t="inlineStr">
         <is>
-          <t>Inclusief goederenkosten om het GG te bouwen, gewaardeerd op __goodcosts__ FP</t>
+          <t>Grootte inclusief gemiddelde vereiste wegbreedte van __streetnettosize__ grondvlakjes</t>
         </is>
       </c>
       <c r="D1578" t="inlineStr"/>
       <c r="E1578" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1578" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.NewGBCostsTT</t>
+          <t>.Boxes.Productions.SizeTT</t>
         </is>
       </c>
       <c r="G1578" t="inlineStr"/>
       <c r="H1578" t="inlineStr"/>
     </row>
     <row r="1579">
       <c r="A1579" t="inlineStr"/>
       <c r="B1579" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Wave 1</t>
         </is>
       </c>
       <c r="C1579" t="inlineStr">
         <is>
-          <t>Culturele</t>
+          <t>Golf 1</t>
         </is>
       </c>
       <c r="D1579" t="inlineStr"/>
       <c r="E1579" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1579" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.culture</t>
+          <t>.Boxes.BattleAssistAAConfig.Wave1</t>
         </is>
       </c>
       <c r="G1579" t="inlineStr"/>
       <c r="H1579" t="inlineStr"/>
     </row>
     <row r="1580">
       <c r="A1580" t="inlineStr"/>
       <c r="B1580" t="inlineStr">
         <is>
-          <t>Discord webhooks</t>
+          <t>Guild Members</t>
         </is>
       </c>
       <c r="C1580" t="inlineStr">
         <is>
-          <t>Discord webhooks</t>
+          <t>Gildeleden</t>
         </is>
       </c>
       <c r="D1580" t="inlineStr"/>
       <c r="E1580" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1580" t="inlineStr">
         <is>
-          <t>.Menu.Discord.Title</t>
+          <t>.Boxes.Notice.SelectPlayerGroupGuild</t>
         </is>
       </c>
       <c r="G1580" t="inlineStr"/>
       <c r="H1580" t="inlineStr"/>
     </row>
     <row r="1581">
       <c r="A1581" t="inlineStr"/>
       <c r="B1581" t="inlineStr">
         <is>
-          <t>safe</t>
+          <t>Cost/Step</t>
         </is>
       </c>
       <c r="C1581" t="inlineStr">
         <is>
-          <t>veilig</t>
+          <t>Kosten/Stap</t>
         </is>
       </c>
       <c r="D1581" t="inlineStr"/>
       <c r="E1581" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1581" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Safe</t>
+          <t>.Boxes.EventChests.CostPerStep</t>
         </is>
       </c>
       <c r="G1581" t="inlineStr"/>
       <c r="H1581" t="inlineStr"/>
     </row>
     <row r="1582">
       <c r="A1582" t="inlineStr"/>
       <c r="B1582" t="inlineStr">
         <is>
-          <t>Merge Game (e.g. Care For Tomorrow Event)</t>
-[...2 lines deleted...]
-      <c r="C1582" t="inlineStr"/>
+          <t>FPs</t>
+        </is>
+      </c>
+      <c r="C1582" t="inlineStr">
+        <is>
+          <t>Zelf te storten</t>
+        </is>
+      </c>
       <c r="D1582" t="inlineStr"/>
       <c r="E1582" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1582" t="inlineStr">
         <is>
-          <t>.Settings.EventHelperMerge</t>
+          <t>.Boxes.OwnpartCalculator.Deposit</t>
         </is>
       </c>
       <c r="G1582" t="inlineStr"/>
       <c r="H1582" t="inlineStr"/>
     </row>
     <row r="1583">
       <c r="A1583" t="inlineStr"/>
       <c r="B1583" t="inlineStr">
         <is>
-          <t>GE reward</t>
+          <t>Attacking-Army</t>
         </is>
       </c>
       <c r="C1583" t="inlineStr">
         <is>
-          <t>GE beloning</t>
+          <t>Aanvallend-Leger</t>
         </is>
       </c>
       <c r="D1583" t="inlineStr"/>
       <c r="E1583" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1583" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.chest</t>
+          <t>.Boxes.Units.attack</t>
         </is>
       </c>
       <c r="G1583" t="inlineStr"/>
       <c r="H1583" t="inlineStr"/>
     </row>
     <row r="1584">
       <c r="A1584" t="inlineStr"/>
       <c r="B1584" t="inlineStr">
         <is>
-          <t>Date of Increase</t>
-[...6 lines deleted...]
-      </c>
+          <t>Add buildings from your inventory to the list</t>
+        </is>
+      </c>
+      <c r="C1584" t="inlineStr"/>
       <c r="D1584" t="inlineStr"/>
       <c r="E1584" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1584" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.DateOfIncrease</t>
+          <t>.Boxes.ProductionsRating.ShowInventoryBuildingsExplanation</t>
         </is>
       </c>
       <c r="G1584" t="inlineStr"/>
       <c r="H1584" t="inlineStr"/>
     </row>
     <row r="1585">
       <c r="A1585" t="inlineStr"/>
       <c r="B1585" t="inlineStr">
         <is>
-          <t>Toggle expiry Alert</t>
+          <t>Value/tile</t>
         </is>
       </c>
       <c r="C1585" t="inlineStr">
         <is>
-          <t>Schakel de afloopwaarschuwing aan/uit</t>
+          <t>Waarde/tegel</t>
         </is>
       </c>
       <c r="D1585" t="inlineStr"/>
       <c r="E1585" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1585" t="inlineStr">
         <is>
-          <t>.Boxes.InactivesSettings.Title</t>
+          <t>.Boxes.ProductionsRating.ShowValuesPerTile</t>
         </is>
       </c>
       <c r="G1585" t="inlineStr"/>
       <c r="H1585" t="inlineStr"/>
     </row>
     <row r="1586">
       <c r="A1586" t="inlineStr"/>
       <c r="B1586" t="inlineStr">
         <is>
-          <t>General</t>
+          <t>There are no buildings in this category.</t>
         </is>
       </c>
       <c r="C1586" t="inlineStr">
         <is>
-          <t>Algemeen</t>
+          <t>Er zijn geen gebouwen in deze categorie.</t>
         </is>
       </c>
       <c r="D1586" t="inlineStr"/>
       <c r="E1586" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1586" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.General</t>
+          <t>.Boxes.Productions.EmptyList</t>
         </is>
       </c>
       <c r="G1586" t="inlineStr"/>
       <c r="H1586" t="inlineStr"/>
     </row>
     <row r="1587">
       <c r="A1587" t="inlineStr"/>
       <c r="B1587" t="inlineStr">
         <is>
-          <t>Close Box</t>
+          <t>bottom left</t>
         </is>
       </c>
       <c r="C1587" t="inlineStr">
         <is>
-          <t>Sluit Box</t>
+          <t>linksonder</t>
         </is>
       </c>
       <c r="D1587" t="inlineStr"/>
       <c r="E1587" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1587" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.Title</t>
+          <t>.Menu.Notification.Position.bottom-left</t>
         </is>
       </c>
       <c r="G1587" t="inlineStr"/>
       <c r="H1587" t="inlineStr"/>
     </row>
     <row r="1588">
       <c r="A1588" t="inlineStr"/>
       <c r="B1588" t="inlineStr">
         <is>
-          <t>Start supplies</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="C1588" t="inlineStr">
         <is>
-          <t>Start voorraden</t>
+          <t>Aanpassen</t>
         </is>
       </c>
       <c r="D1588" t="inlineStr"/>
       <c r="E1588" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1588" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_supplies_start</t>
+          <t>.Boxes.Notice.Edit</t>
         </is>
       </c>
       <c r="G1588" t="inlineStr"/>
       <c r="H1588" t="inlineStr"/>
     </row>
     <row r="1589">
       <c r="A1589" t="inlineStr"/>
       <c r="B1589" t="inlineStr">
         <is>
-          <t>Antiques Dealer</t>
+          <t>Negotiation Helper</t>
         </is>
       </c>
       <c r="C1589" t="inlineStr">
         <is>
-          <t>Antiquair</t>
+          <t>Onderhandelingshulp</t>
         </is>
       </c>
       <c r="D1589" t="inlineStr"/>
       <c r="E1589" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1589" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.antiquesDealer</t>
+          <t>.Menu.Negotiation.Title</t>
         </is>
       </c>
       <c r="G1589" t="inlineStr"/>
       <c r="H1589" t="inlineStr"/>
     </row>
     <row r="1590">
       <c r="A1590" t="inlineStr"/>
       <c r="B1590" t="inlineStr">
         <is>
-          <t>Notify position</t>
+          <t>If you like what you see and what we do, please leave a good review in the Store!</t>
         </is>
       </c>
       <c r="C1590" t="inlineStr">
         <is>
-          <t>Positie Melding</t>
+          <t>Als wat u ziet en wat wij doen u bevalt, laat dan aub een goede beoordeling achter in de Store!</t>
         </is>
       </c>
       <c r="D1590" t="inlineStr"/>
       <c r="E1590" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1590" t="inlineStr">
         <is>
-          <t>.Settings.NotificationsPosition.Title</t>
+          <t>.Settings.About.RatingDesc</t>
         </is>
       </c>
       <c r="G1590" t="inlineStr"/>
       <c r="H1590" t="inlineStr"/>
     </row>
     <row r="1591">
       <c r="A1591" t="inlineStr"/>
       <c r="B1591" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Choose your own Soundtrack!</t>
         </is>
       </c>
       <c r="C1591" t="inlineStr">
         <is>
-          <t>Speler</t>
+          <t>Kies je eigen Soundtrack!</t>
         </is>
       </c>
       <c r="D1591" t="inlineStr"/>
       <c r="E1591" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1591" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.PlayerName</t>
+          <t>.Menu.Music.Desc</t>
         </is>
       </c>
       <c r="G1591" t="inlineStr"/>
       <c r="H1591" t="inlineStr"/>
     </row>
     <row r="1592">
       <c r="A1592" t="inlineStr"/>
       <c r="B1592" t="inlineStr">
         <is>
-          <t>Expected daily production/tile</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="C1592" t="inlineStr">
         <is>
-          <t>Verwachte dagelijkse productie per tegel</t>
+          <t>IJT</t>
         </is>
       </c>
       <c r="D1592" t="inlineStr"/>
       <c r="E1592" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1592" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ProdPerTile</t>
+          <t>.Eras.3.short</t>
         </is>
       </c>
       <c r="G1592" t="inlineStr"/>
       <c r="H1592" t="inlineStr"/>
     </row>
     <row r="1593">
       <c r="A1593" t="inlineStr"/>
       <c r="B1593" t="inlineStr">
         <is>
-          <t>Title name</t>
-[...6 lines deleted...]
-      </c>
+          <t>All</t>
+        </is>
+      </c>
+      <c r="C1593" t="inlineStr"/>
       <c r="D1593" t="inlineStr"/>
       <c r="E1593" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1593" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.TitleName</t>
+          <t>.Boxes.ShopAssist.All</t>
         </is>
       </c>
       <c r="G1593" t="inlineStr"/>
       <c r="H1593" t="inlineStr"/>
     </row>
     <row r="1594">
       <c r="A1594" t="inlineStr"/>
       <c r="B1594" t="inlineStr">
         <is>
-          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
+          <t>Date</t>
         </is>
       </c>
       <c r="C1594" t="inlineStr">
         <is>
-          <t>Het duurt __days__ dagen totdat de investering van __costs__ FP is terugverdient bij een dagelijkse productie van __fpproduction__ FP/dag en __attackproduction__ % aanvalsbonus (gelijk aan __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/dag)</t>
+          <t>Datum</t>
         </is>
       </c>
       <c r="D1594" t="inlineStr"/>
       <c r="E1594" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1594" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEvenTTAttack</t>
+          <t>.Boxes.GuildMemberStat.Date</t>
         </is>
       </c>
       <c r="G1594" t="inlineStr"/>
       <c r="H1594" t="inlineStr"/>
     </row>
     <row r="1595">
       <c r="A1595" t="inlineStr"/>
       <c r="B1595" t="inlineStr">
         <is>
-          <t>Units</t>
+          <t>Notifications</t>
         </is>
       </c>
       <c r="C1595" t="inlineStr">
         <is>
-          <t>Eenheden</t>
+          <t>Meldingen</t>
         </is>
       </c>
       <c r="D1595" t="inlineStr"/>
       <c r="E1595" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1595" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Units</t>
+          <t>.Settings.Entry.ShowNotifications</t>
         </is>
       </c>
       <c r="G1595" t="inlineStr"/>
       <c r="H1595" t="inlineStr"/>
     </row>
     <row r="1596">
       <c r="A1596" t="inlineStr"/>
       <c r="B1596" t="inlineStr">
         <is>
-          <t>Current Stock</t>
+          <t>Colony</t>
         </is>
       </c>
       <c r="C1596" t="inlineStr">
         <is>
-          <t>Beschikbaar</t>
+          <t>Kolonie</t>
         </is>
       </c>
       <c r="D1596" t="inlineStr"/>
       <c r="E1596" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1596" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.DescInStock</t>
+          <t>.Boxes.BetterMusic.Colony</t>
         </is>
       </c>
       <c r="G1596" t="inlineStr"/>
       <c r="H1596" t="inlineStr"/>
     </row>
     <row r="1597">
       <c r="A1597" t="inlineStr"/>
       <c r="B1597" t="inlineStr">
         <is>
-          <t>Siege deployed</t>
+          <t>In-game Notifications</t>
         </is>
       </c>
       <c r="C1597" t="inlineStr">
         <is>
-          <t>Belegering gezet</t>
+          <t>In-game Meldingen</t>
         </is>
       </c>
       <c r="D1597" t="inlineStr"/>
       <c r="E1597" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1597" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.siege_deployed</t>
+          <t>.Boxes.Alerts.Preferences.InGame.Title</t>
         </is>
       </c>
       <c r="G1597" t="inlineStr"/>
       <c r="H1597" t="inlineStr"/>
     </row>
     <row r="1598">
       <c r="A1598" t="inlineStr"/>
       <c r="B1598" t="inlineStr">
         <is>
-          <t>Other</t>
-[...6 lines deleted...]
-      </c>
+          <t>If upon opening the GE stage unlock dialogue the precentual goods use is higher than the threshold given below, a box is generated listing the percentual goods use in relation to the treasury stock. '0' will always open the box, '100' never.</t>
+        </is>
+      </c>
+      <c r="C1598" t="inlineStr"/>
       <c r="D1598" t="inlineStr"/>
       <c r="E1598" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1598" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.generic_building</t>
+          <t>.Settings.GexStockWarning.Desc</t>
         </is>
       </c>
       <c r="G1598" t="inlineStr"/>
       <c r="H1598" t="inlineStr"/>
     </row>
     <row r="1599">
       <c r="A1599" t="inlineStr"/>
       <c r="B1599" t="inlineStr">
         <is>
-          <t>Negotiations</t>
+          <t>Coin boosts</t>
         </is>
       </c>
       <c r="C1599" t="inlineStr">
         <is>
-          <t>Onderhandelingen</t>
+          <t>Munten Boosts</t>
         </is>
       </c>
       <c r="D1599" t="inlineStr"/>
       <c r="E1599" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1599" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Negotiations</t>
+          <t>.Boxes.BoostList.guild_raids_coins_production</t>
         </is>
       </c>
       <c r="G1599" t="inlineStr"/>
       <c r="H1599" t="inlineStr"/>
     </row>
     <row r="1600">
       <c r="A1600" t="inlineStr"/>
       <c r="B1600" t="inlineStr">
         <is>
-          <t>__count__ new player Events were found.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Duplicate preset as:</t>
+        </is>
+      </c>
+      <c r="C1600" t="inlineStr"/>
       <c r="D1600" t="inlineStr"/>
       <c r="E1600" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1600" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.PlayerFoundCounter</t>
+          <t>.Boxes.ProductionsRating.PresetPromptDuplicate</t>
         </is>
       </c>
       <c r="G1600" t="inlineStr"/>
       <c r="H1600" t="inlineStr"/>
     </row>
     <row r="1601">
       <c r="A1601" t="inlineStr"/>
       <c r="B1601" t="inlineStr">
         <is>
-          <t>QI Map</t>
+          <t>You have reached the end of this era</t>
         </is>
       </c>
       <c r="C1601" t="inlineStr">
         <is>
-          <t>QI Kaart</t>
+          <t>Je hebt het einde van dit tijdperk bereikt</t>
         </is>
       </c>
       <c r="D1601" t="inlineStr"/>
       <c r="E1601" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1601" t="inlineStr">
         <is>
-          <t>.Menu.QIMap.Title</t>
+          <t>.Boxes.Technologies.NoTechs</t>
         </is>
       </c>
       <c r="G1601" t="inlineStr"/>
       <c r="H1601" t="inlineStr"/>
     </row>
     <row r="1602">
       <c r="A1602" t="inlineStr"/>
       <c r="B1602" t="inlineStr">
         <is>
-          <t>QI Overview</t>
-[...2 lines deleted...]
-      <c r="C1602" t="inlineStr"/>
+          <t>Extensions</t>
+        </is>
+      </c>
+      <c r="C1602" t="inlineStr">
+        <is>
+          <t>Uitbreidingen</t>
+        </is>
+      </c>
       <c r="D1602" t="inlineStr"/>
       <c r="E1602" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1602" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.Title</t>
-[...2 lines deleted...]
-      <c r="G1602" t="inlineStr"/>
+          <t>.Boxes.Kits.Extensions</t>
+        </is>
+      </c>
+      <c r="G1602" t="inlineStr">
+        <is>
+          <t>"Extensions" should be "Expansions"</t>
+        </is>
+      </c>
       <c r="H1602" t="inlineStr"/>
     </row>
     <row r="1603">
       <c r="A1603" t="inlineStr"/>
       <c r="B1603" t="inlineStr">
         <is>
-          <t>show 0-values (GE/GBG)</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C1603" t="inlineStr">
         <is>
-          <t>toon 0-waarden (GE/GSP)</t>
+          <t>Tijdperk</t>
         </is>
       </c>
       <c r="D1603" t="inlineStr"/>
       <c r="E1603" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1603" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ShowZeroValues</t>
+          <t>.Boxes.MarketOffers.Era</t>
         </is>
       </c>
       <c r="G1603" t="inlineStr"/>
       <c r="H1603" t="inlineStr"/>
     </row>
     <row r="1604">
       <c r="A1604" t="inlineStr"/>
       <c r="B1604" t="inlineStr">
         <is>
-          <t>Add buildings from your inventory to the list</t>
-[...2 lines deleted...]
-      <c r="C1604" t="inlineStr"/>
+          <t>show ex-members</t>
+        </is>
+      </c>
+      <c r="C1604" t="inlineStr">
+        <is>
+          <t>toon ex-leden</t>
+        </is>
+      </c>
       <c r="D1604" t="inlineStr"/>
       <c r="E1604" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1604" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowInventoryBuildingsExplanation</t>
+          <t>.Boxes.GuildMemberStat.ShowDeletedMembers</t>
         </is>
       </c>
       <c r="G1604" t="inlineStr"/>
       <c r="H1604" t="inlineStr"/>
     </row>
     <row r="1605">
       <c r="A1605" t="inlineStr"/>
       <c r="B1605" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>Should the motivation activities be logged via the event history?&lt;br&gt;&lt;br&gt;&lt;em&gt;Reload game after changes&lt;/em&gt;</t>
         </is>
       </c>
       <c r="C1605" t="inlineStr">
         <is>
-          <t>Alle</t>
+          <t>Activeer dit onderdeel als motivatie/opknap-gegevens verzonden mogen worden</t>
         </is>
       </c>
       <c r="D1605" t="inlineStr"/>
       <c r="E1605" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1605" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.all</t>
+          <t>.Settings.ShowPlayersMotivation.Desc</t>
         </is>
       </c>
       <c r="G1605" t="inlineStr"/>
       <c r="H1605" t="inlineStr"/>
     </row>
     <row r="1606">
       <c r="A1606" t="inlineStr"/>
       <c r="B1606" t="inlineStr">
         <is>
-          <t>Shop Currency will overflow!</t>
-[...2 lines deleted...]
-      <c r="C1606" t="inlineStr"/>
+          <t>GE Week</t>
+        </is>
+      </c>
+      <c r="C1606" t="inlineStr">
+        <is>
+          <t>GE Week</t>
+        </is>
+      </c>
       <c r="D1606" t="inlineStr"/>
       <c r="E1606" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1606" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.CurrencyOverflowWarning</t>
+          <t>.Boxes.GuildMemberStat.GEXWeek</t>
         </is>
       </c>
       <c r="G1606" t="inlineStr"/>
       <c r="H1606" t="inlineStr"/>
     </row>
     <row r="1607">
       <c r="A1607" t="inlineStr"/>
       <c r="B1607" t="inlineStr">
         <is>
-          <t>Town Hall</t>
+          <t>Blue Galaxy (x2)</t>
         </is>
       </c>
       <c r="C1607" t="inlineStr">
         <is>
-          <t>Stadhuis</t>
+          <t>De Blauwe Melkweg (x2)</t>
         </is>
       </c>
       <c r="D1607" t="inlineStr"/>
       <c r="E1607" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1607" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.main_building</t>
+          <t>.Boxes.FPCollector.double_collection</t>
         </is>
       </c>
       <c r="G1607" t="inlineStr"/>
       <c r="H1607" t="inlineStr"/>
     </row>
     <row r="1608">
       <c r="A1608" t="inlineStr"/>
       <c r="B1608" t="inlineStr">
         <is>
-          <t>Ranged Unit</t>
+          <t>days</t>
         </is>
       </c>
       <c r="C1608" t="inlineStr">
         <is>
-          <t>Afstandseenheid</t>
+          <t>dagen</t>
         </is>
       </c>
       <c r="D1608" t="inlineStr"/>
       <c r="E1608" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1608" t="inlineStr">
         <is>
-          <t>.Boxes.Units.short_ranged</t>
+          <t>.Boxes.Castle.Days</t>
         </is>
       </c>
       <c r="G1608" t="inlineStr"/>
       <c r="H1608" t="inlineStr"/>
     </row>
     <row r="1609">
       <c r="A1609" t="inlineStr"/>
       <c r="B1609" t="inlineStr">
         <is>
-          <t xml:space="preserve">Invested FPs: </t>
+          <t>Do you really want to create alerts for all sectors?</t>
         </is>
       </c>
       <c r="C1609" t="inlineStr">
         <is>
-          <t xml:space="preserve">Geïnvesteerde FP: </t>
+          <t>Wilt u echt een alarm instellen voor alle sectoren?</t>
         </is>
       </c>
       <c r="D1609" t="inlineStr"/>
       <c r="E1609" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1609" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.InvestBar</t>
+          <t>.Boxes.Alerts.Form.ConfirmSectorAlerts</t>
         </is>
       </c>
       <c r="G1609" t="inlineStr"/>
       <c r="H1609" t="inlineStr"/>
     </row>
     <row r="1610">
       <c r="A1610" t="inlineStr"/>
       <c r="B1610" t="inlineStr">
         <is>
-          <t>Manage Webhook URLs</t>
-[...2 lines deleted...]
-      <c r="C1610" t="inlineStr"/>
+          <t>Energy used</t>
+        </is>
+      </c>
+      <c r="C1610" t="inlineStr">
+        <is>
+          <t>Energie gebruikt</t>
+        </is>
+      </c>
       <c r="D1610" t="inlineStr"/>
       <c r="E1610" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1610" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.WebhookUrlManage</t>
+          <t>.Boxes.MergerGame.Energy.anniversary</t>
         </is>
       </c>
       <c r="G1610" t="inlineStr"/>
       <c r="H1610" t="inlineStr"/>
     </row>
     <row r="1611">
       <c r="A1611" t="inlineStr"/>
       <c r="B1611" t="inlineStr">
         <is>
-          <t>Events</t>
+          <t>7d</t>
         </is>
       </c>
       <c r="C1611" t="inlineStr">
         <is>
-          <t>Evenementen</t>
+          <t>7d</t>
         </is>
       </c>
       <c r="D1611" t="inlineStr"/>
       <c r="E1611" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1611" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Events</t>
+          <t>.Boxes.Alerts.Time.7d</t>
         </is>
       </c>
       <c r="G1611" t="inlineStr"/>
       <c r="H1611" t="inlineStr"/>
     </row>
     <row r="1612">
       <c r="A1612" t="inlineStr"/>
       <c r="B1612" t="inlineStr">
         <is>
-          <t>Size including average road space requirement of __streetnettosize__ tiles</t>
-[...6 lines deleted...]
-      </c>
+          <t>Sets</t>
+        </is>
+      </c>
+      <c r="C1612" t="inlineStr"/>
       <c r="D1612" t="inlineStr"/>
       <c r="E1612" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1612" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.SizeTT</t>
+          <t>.Boxes.Kits.Sets</t>
         </is>
       </c>
       <c r="G1612" t="inlineStr"/>
       <c r="H1612" t="inlineStr"/>
     </row>
     <row r="1613">
       <c r="A1613" t="inlineStr"/>
       <c r="B1613" t="inlineStr">
         <is>
-          <t>Off</t>
+          <t>Replaces player and guild names with links to player / guild profiles of your chosen website.&lt;br&gt;Replaces Building-Kitnames with links to forgeofempires.fandom.com.</t>
         </is>
       </c>
       <c r="C1613" t="inlineStr">
         <is>
-          <t>Uit</t>
+          <t>Vervang de gilde- en spelersnamen met links naar de speler of het gildeprofiel op scoredb.io.&lt;br&gt;Vervangt gebouwen-set namen met links naar forgeofempires.fandom.com.</t>
         </is>
       </c>
       <c r="D1613" t="inlineStr"/>
       <c r="E1613" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1613" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Persistence.Off</t>
+          <t>.Settings.ShowLinks.Desc</t>
         </is>
       </c>
       <c r="G1613" t="inlineStr"/>
       <c r="H1613" t="inlineStr"/>
     </row>
     <row r="1614">
       <c r="A1614" t="inlineStr"/>
       <c r="B1614" t="inlineStr">
         <is>
-          <t>Choose your preferred language from the drop-down list</t>
+          <t>Investing at:</t>
         </is>
       </c>
       <c r="C1614" t="inlineStr">
         <is>
-          <t>Kies je voorkeurstaal mbv de keuzelijst</t>
+          <t>Investeringen bij:</t>
         </is>
       </c>
       <c r="D1614" t="inlineStr"/>
       <c r="E1614" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1614" t="inlineStr">
         <is>
-          <t>.Settings.ChangeLanguage.Desc</t>
+          <t>.Boxes.Calculator.FriendlyInvestment</t>
         </is>
       </c>
       <c r="G1614" t="inlineStr"/>
       <c r="H1614" t="inlineStr"/>
     </row>
     <row r="1615">
       <c r="A1615" t="inlineStr"/>
       <c r="B1615" t="inlineStr">
         <is>
-          <t>Production Overview</t>
+          <t>Fragments</t>
         </is>
       </c>
       <c r="C1615" t="inlineStr">
         <is>
-          <t>Productieoverzicht</t>
+          <t>Fragmenten</t>
         </is>
       </c>
       <c r="D1615" t="inlineStr"/>
       <c r="E1615" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1615" t="inlineStr">
         <is>
-          <t>.Menu.Productions.Title</t>
+          <t>.Boxes.BlueGalaxy.Fragments</t>
         </is>
       </c>
       <c r="G1615" t="inlineStr"/>
       <c r="H1615" t="inlineStr"/>
     </row>
     <row r="1616">
       <c r="A1616" t="inlineStr"/>
       <c r="B1616" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Trade</t>
         </is>
       </c>
       <c r="C1616" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Handel</t>
         </is>
       </c>
       <c r="D1616" t="inlineStr"/>
       <c r="E1616" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1616" t="inlineStr">
         <is>
-          <t>.Menu.unitsGex.Desc</t>
+          <t>.Boxes.Infobox.FilterTrade</t>
         </is>
       </c>
       <c r="G1616" t="inlineStr"/>
       <c r="H1616" t="inlineStr"/>
     </row>
     <row r="1617">
       <c r="A1617" t="inlineStr"/>
       <c r="B1617" t="inlineStr">
         <is>
-          <t>Comparisons from your city</t>
-[...2 lines deleted...]
-      <c r="C1617" t="inlineStr"/>
+          <t>delete data older than</t>
+        </is>
+      </c>
+      <c r="C1617" t="inlineStr">
+        <is>
+          <t>verwijder data ouder dan</t>
+        </is>
+      </c>
       <c r="D1617" t="inlineStr"/>
       <c r="E1617" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1617" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.TooltipTitle</t>
+          <t>.Boxes.GexStat.DeleteDataOlderThan</t>
         </is>
       </c>
       <c r="G1617" t="inlineStr"/>
       <c r="H1617" t="inlineStr"/>
     </row>
     <row r="1618">
       <c r="A1618" t="inlineStr"/>
       <c r="B1618" t="inlineStr">
         <is>
-          <t>Upgrade Kit</t>
+          <t>Presets</t>
         </is>
       </c>
       <c r="C1618" t="inlineStr">
         <is>
-          <t>Verbeterkit</t>
+          <t>Voorkeuren</t>
         </is>
       </c>
       <c r="D1618" t="inlineStr"/>
       <c r="E1618" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1618" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.UpgradeKit</t>
+          <t>.Boxes.Alerts.Form.Presets</t>
         </is>
       </c>
       <c r="G1618" t="inlineStr"/>
       <c r="H1618" t="inlineStr"/>
     </row>
     <row r="1619">
       <c r="A1619" t="inlineStr"/>
       <c r="B1619" t="inlineStr">
         <is>
-          <t>Battle Boosts</t>
+          <t>FP</t>
         </is>
       </c>
       <c r="C1619" t="inlineStr">
         <is>
-          <t>Gevechten Boosts</t>
+          <t>FP</t>
         </is>
       </c>
       <c r="D1619" t="inlineStr"/>
       <c r="E1619" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1619" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.BattleBoosts</t>
+          <t>.Boxes.Calculator.FP</t>
         </is>
       </c>
       <c r="G1619" t="inlineStr"/>
       <c r="H1619" t="inlineStr"/>
     </row>
     <row r="1620">
       <c r="A1620" t="inlineStr"/>
       <c r="B1620" t="inlineStr">
         <is>
-          <t>Total</t>
+          <t>https://docs.foe-helper.com/english/module/alerts</t>
         </is>
       </c>
       <c r="C1620" t="inlineStr">
         <is>
-          <t>Totaal</t>
+          <t>https://docs.foe-helper.com/english/module/alerts</t>
         </is>
       </c>
       <c r="D1620" t="inlineStr"/>
       <c r="E1620" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1620" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Total</t>
+          <t>.Boxes.Alerts.HelpLink</t>
         </is>
       </c>
       <c r="G1620" t="inlineStr"/>
       <c r="H1620" t="inlineStr"/>
     </row>
     <row r="1621">
       <c r="A1621" t="inlineStr"/>
       <c r="B1621" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Displays all FPs collected details sorted by type, date, from where and how many.</t>
         </is>
       </c>
       <c r="C1621" t="inlineStr">
         <is>
-          <t>Speler</t>
+          <t>Toont alle FPs gerelateerde details gesorteerd op type, datum, waar vandaan en hoeveel.</t>
         </is>
       </c>
       <c r="D1621" t="inlineStr"/>
       <c r="E1621" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1621" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.NewPlayer</t>
+          <t>.Menu.fpCollector.Desc</t>
         </is>
       </c>
       <c r="G1621" t="inlineStr"/>
       <c r="H1621" t="inlineStr"/>
     </row>
     <row r="1622">
       <c r="A1622" t="inlineStr"/>
       <c r="B1622" t="inlineStr">
         <is>
-          <t>FP to level up</t>
+          <t>Diplomatic Gifts</t>
         </is>
       </c>
       <c r="C1622" t="inlineStr">
         <is>
-          <t>FP voor volgend level</t>
+          <t>Diplomatieke giften</t>
         </is>
       </c>
       <c r="D1622" t="inlineStr"/>
       <c r="E1622" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1622" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.FpForLevelUp</t>
+          <t>.Boxes.Stats.Rewards.Source.diplomaticGifts</t>
         </is>
       </c>
       <c r="G1622" t="inlineStr"/>
       <c r="H1622" t="inlineStr"/>
     </row>
     <row r="1623">
       <c r="A1623" t="inlineStr"/>
       <c r="B1623" t="inlineStr">
         <is>
-          <t>show searchbar</t>
+          <t xml:space="preserve">Target Progress for Soccer Balls used: </t>
         </is>
       </c>
       <c r="C1623" t="inlineStr">
         <is>
-          <t>toon zoekvak</t>
+          <t xml:space="preserve">Doelvoortgang voor gebruikte voetballen: </t>
         </is>
       </c>
       <c r="D1623" t="inlineStr"/>
       <c r="E1623" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1623" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ShowSearchbar</t>
+          <t>.Boxes.MergerGame.EfficiencyTargetProgress.care</t>
         </is>
       </c>
       <c r="G1623" t="inlineStr"/>
       <c r="H1623" t="inlineStr"/>
     </row>
     <row r="1624">
       <c r="A1624" t="inlineStr"/>
       <c r="B1624" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>LvL</t>
         </is>
       </c>
       <c r="C1624" t="inlineStr">
         <is>
-          <t>Speler</t>
+          <t>Niveau</t>
         </is>
       </c>
       <c r="D1624" t="inlineStr"/>
       <c r="E1624" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1624" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Player</t>
+          <t>.Boxes.OwnpartCalculator.Step</t>
         </is>
       </c>
       <c r="G1624" t="inlineStr"/>
       <c r="H1624" t="inlineStr"/>
     </row>
     <row r="1625">
       <c r="A1625" t="inlineStr"/>
       <c r="B1625" t="inlineStr">
         <is>
-          <t>Auction Settings</t>
+          <t>Quintillion</t>
         </is>
       </c>
       <c r="C1625" t="inlineStr">
         <is>
-          <t>Veilinginstellingen</t>
+          <t>Triljoen</t>
         </is>
       </c>
       <c r="D1625" t="inlineStr"/>
       <c r="E1625" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1625" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Title</t>
+          <t>.Boxes.idleGame.QT</t>
         </is>
       </c>
       <c r="G1625" t="inlineStr"/>
       <c r="H1625" t="inlineStr"/>
     </row>
     <row r="1626">
       <c r="A1626" t="inlineStr"/>
       <c r="B1626" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>Size</t>
         </is>
       </c>
       <c r="C1626" t="inlineStr">
         <is>
-          <t>Gildeleden</t>
+          <t>Grootte</t>
         </is>
       </c>
       <c r="D1626" t="inlineStr"/>
       <c r="E1626" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1626" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.GuildMembers</t>
+          <t>.Boxes.CombatCalculator.Size</t>
         </is>
       </c>
       <c r="G1626" t="inlineStr"/>
       <c r="H1626" t="inlineStr"/>
     </row>
     <row r="1627">
       <c r="A1627" t="inlineStr"/>
       <c r="B1627" t="inlineStr">
         <is>
-          <t>FPs</t>
+          <t>Open Import/Export Tool</t>
         </is>
       </c>
       <c r="C1627" t="inlineStr">
         <is>
-          <t>FP</t>
+          <t>Open de Importeer/Exporteer tool</t>
         </is>
       </c>
       <c r="D1627" t="inlineStr"/>
       <c r="E1627" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1627" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.FP</t>
+          <t>.Settings.ExportSettings.OpenImportExportTool</t>
         </is>
       </c>
       <c r="G1627" t="inlineStr"/>
       <c r="H1627" t="inlineStr"/>
     </row>
     <row r="1628">
       <c r="A1628" t="inlineStr"/>
       <c r="B1628" t="inlineStr">
         <is>
-          <t>Available Soccer Balls</t>
+          <t>profit achieved; yellow = Rank is not safe; red/green = Loss/Profit safe</t>
         </is>
       </c>
       <c r="C1628" t="inlineStr">
         <is>
-          <t>Beschikbare voetballen</t>
+          <t>behaalde winst, geel = Plek niet veilig, rood/groen = veilig met Verlies/Winst</t>
         </is>
       </c>
       <c r="D1628" t="inlineStr"/>
       <c r="E1628" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1628" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.availableCurrency.soccer</t>
+          <t>.Boxes.Investment.Overview.ProfitDesc</t>
         </is>
       </c>
       <c r="G1628" t="inlineStr"/>
       <c r="H1628" t="inlineStr"/>
     </row>
     <row r="1629">
       <c r="A1629" t="inlineStr"/>
       <c r="B1629" t="inlineStr">
         <is>
-          <t>effectively - including x4 chance</t>
+          <t>Start supplies</t>
         </is>
       </c>
       <c r="C1629" t="inlineStr">
         <is>
-          <t>effectief - inclusief x4 kans</t>
+          <t>Start voorraden</t>
         </is>
       </c>
       <c r="D1629" t="inlineStr"/>
       <c r="E1629" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1629" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.including4x</t>
+          <t>.Boxes.BoostList.guild_raids_supplies_start</t>
         </is>
       </c>
       <c r="G1629" t="inlineStr"/>
       <c r="H1629" t="inlineStr"/>
     </row>
     <row r="1630">
       <c r="A1630" t="inlineStr"/>
       <c r="B1630" t="inlineStr">
         <is>
-          <t>Imported</t>
-[...2 lines deleted...]
-      <c r="C1630" t="inlineStr"/>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; contributed __points__ points.</t>
+        </is>
+      </c>
+      <c r="C1630" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; heeft zojuist __points__ punten behaald in GE.</t>
+        </is>
+      </c>
       <c r="D1630" t="inlineStr"/>
       <c r="E1630" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1630" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.PresetImported</t>
+          <t>.Boxes.Infobox.Messages.GEX</t>
         </is>
       </c>
       <c r="G1630" t="inlineStr"/>
       <c r="H1630" t="inlineStr"/>
     </row>
     <row r="1631">
       <c r="A1631" t="inlineStr"/>
       <c r="B1631" t="inlineStr">
         <is>
-          <t>Sum Needed</t>
+          <t>LMA</t>
         </is>
       </c>
       <c r="C1631" t="inlineStr">
         <is>
-          <t>Som Gevraagd</t>
+          <t>LM</t>
         </is>
       </c>
       <c r="D1631" t="inlineStr"/>
       <c r="E1631" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1631" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.NeedSum</t>
+          <t>.Eras.6.short</t>
         </is>
       </c>
       <c r="G1631" t="inlineStr"/>
       <c r="H1631" t="inlineStr"/>
     </row>
     <row r="1632">
       <c r="A1632" t="inlineStr"/>
       <c r="B1632" t="inlineStr">
         <is>
-          <t>show battles won</t>
+          <t>Copy values</t>
         </is>
       </c>
       <c r="C1632" t="inlineStr">
         <is>
-          <t>Toon gewonnen gevechten</t>
+          <t>Kopieer waardes</t>
         </is>
       </c>
       <c r="D1632" t="inlineStr"/>
       <c r="E1632" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1632" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ShowBattlesWon</t>
+          <t>.Boxes.PowerLeveling.CopyValues</t>
         </is>
       </c>
       <c r="G1632" t="inlineStr"/>
       <c r="H1632" t="inlineStr"/>
     </row>
     <row r="1633">
       <c r="A1633" t="inlineStr"/>
       <c r="B1633" t="inlineStr">
         <is>
-          <t>Button size</t>
+          <t>Quantum-Incursions</t>
         </is>
       </c>
       <c r="C1633" t="inlineStr">
         <is>
-          <t>Afmeting knop</t>
+          <t>Quantum Invasies</t>
         </is>
       </c>
       <c r="D1633" t="inlineStr"/>
       <c r="E1633" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1633" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.ButtonSize</t>
+          <t>.Boxes.Stats.Rewards.Source.guild_raids</t>
         </is>
       </c>
       <c r="G1633" t="inlineStr"/>
       <c r="H1633" t="inlineStr"/>
     </row>
     <row r="1634">
       <c r="A1634" t="inlineStr"/>
       <c r="B1634" t="inlineStr">
         <is>
-          <t>Only Favorites</t>
-[...2 lines deleted...]
-      <c r="C1634" t="inlineStr"/>
+          <t>Members without __greatbuilding__</t>
+        </is>
+      </c>
+      <c r="C1634" t="inlineStr">
+        <is>
+          <t>Leden zonder __greatbuilding__</t>
+        </is>
+      </c>
       <c r="D1634" t="inlineStr"/>
       <c r="E1634" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1634" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.onlyFavourites</t>
+          <t>.Boxes.GuildMemberStat.MemberWithoutGB</t>
         </is>
       </c>
       <c r="G1634" t="inlineStr"/>
       <c r="H1634" t="inlineStr"/>
     </row>
     <row r="1635">
       <c r="A1635" t="inlineStr"/>
       <c r="B1635" t="inlineStr">
         <is>
-          <t>GBs</t>
+          <t>FP Collector Overview</t>
         </is>
       </c>
       <c r="C1635" t="inlineStr">
         <is>
-          <t>GGs</t>
+          <t>FP Inners Overzicht</t>
         </is>
       </c>
       <c r="D1635" t="inlineStr"/>
       <c r="E1635" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1635" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.GBs</t>
+          <t>.Menu.fpCollector.Title</t>
         </is>
       </c>
       <c r="G1635" t="inlineStr"/>
       <c r="H1635" t="inlineStr"/>
     </row>
     <row r="1636">
       <c r="A1636" t="inlineStr"/>
       <c r="B1636" t="inlineStr">
         <is>
-          <t>invested FP</t>
+          <t>Fights</t>
         </is>
       </c>
       <c r="C1636" t="inlineStr">
         <is>
-          <t>geïnvesteerde FP</t>
+          <t>Gevechten</t>
         </is>
       </c>
       <c r="D1636" t="inlineStr"/>
       <c r="E1636" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1636" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.FpInvested</t>
+          <t>.Boxes.GuildFights.Fights</t>
         </is>
       </c>
       <c r="G1636" t="inlineStr"/>
       <c r="H1636" t="inlineStr"/>
     </row>
     <row r="1637">
       <c r="A1637" t="inlineStr"/>
       <c r="B1637" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Title name</t>
         </is>
       </c>
       <c r="C1637" t="inlineStr">
         <is>
-          <t>Culturele gebouwen</t>
+          <t>Titel naam</t>
         </is>
       </c>
       <c r="D1637" t="inlineStr"/>
       <c r="E1637" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1637" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.culture</t>
+          <t>.Boxes.BetterMusic.TitleName</t>
         </is>
       </c>
       <c r="G1637" t="inlineStr"/>
       <c r="H1637" t="inlineStr"/>
     </row>
     <row r="1638">
       <c r="A1638" t="inlineStr"/>
       <c r="B1638" t="inlineStr">
         <is>
-          <t>Motivate/Polish</t>
+          <t>Rewards from Seasonal or Special Events</t>
         </is>
       </c>
       <c r="C1638" t="inlineStr">
         <is>
-          <t>Motiveren/Opknappen</t>
+          <t>Beloningen van Speciale of Seizoen evenementen</t>
         </is>
       </c>
       <c r="D1638" t="inlineStr"/>
       <c r="E1638" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1638" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.MoppelEvents</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.__event</t>
         </is>
       </c>
       <c r="G1638" t="inlineStr"/>
       <c r="H1638" t="inlineStr"/>
     </row>
     <row r="1639">
       <c r="A1639" t="inlineStr"/>
       <c r="B1639" t="inlineStr">
         <is>
-          <t>Preview notification</t>
-[...6 lines deleted...]
-      </c>
+          <t>Show on city map</t>
+        </is>
+      </c>
+      <c r="C1639" t="inlineStr"/>
       <c r="D1639" t="inlineStr"/>
       <c r="E1639" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1639" t="inlineStr">
         <is>
-          <t>.Settings.NotificationPosition.ToastTestHeader</t>
+          <t>.Boxes.General.ShowOnMap</t>
         </is>
       </c>
       <c r="G1639" t="inlineStr"/>
       <c r="H1639" t="inlineStr"/>
     </row>
     <row r="1640">
       <c r="A1640" t="inlineStr"/>
       <c r="B1640" t="inlineStr">
         <is>
-          <t>Unit</t>
+          <t>Next era goods</t>
         </is>
       </c>
       <c r="C1640" t="inlineStr">
         <is>
-          <t>Eenheid</t>
+          <t>Volgend tijdperk goederen</t>
         </is>
       </c>
       <c r="D1640" t="inlineStr"/>
       <c r="E1640" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1640" t="inlineStr">
         <is>
-          <t>.General.Unit</t>
+          <t>.Boxes.Productions.goods_next</t>
         </is>
       </c>
       <c r="G1640" t="inlineStr"/>
       <c r="H1640" t="inlineStr"/>
     </row>
     <row r="1641">
       <c r="A1641" t="inlineStr"/>
       <c r="B1641" t="inlineStr">
         <is>
-          <t>Selection Kit</t>
+          <t>Displays your current daily productions.</t>
         </is>
       </c>
       <c r="C1641" t="inlineStr">
         <is>
-          <t>Selectiekit</t>
+          <t>Toont het huidige aantal dagelijkse producties.</t>
         </is>
       </c>
       <c r="D1641" t="inlineStr"/>
       <c r="E1641" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1641" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.SelectionKit</t>
+          <t>.Menu.Productions.Desc</t>
         </is>
       </c>
       <c r="G1641" t="inlineStr"/>
       <c r="H1641" t="inlineStr"/>
     </row>
     <row r="1642">
       <c r="A1642" t="inlineStr"/>
       <c r="B1642" t="inlineStr">
         <is>
-          <t>About FoE Helper</t>
+          <t>Own part gross</t>
         </is>
       </c>
       <c r="C1642" t="inlineStr">
         <is>
-          <t>Over FoE Helper</t>
+          <t>Eigen deel brutto</t>
         </is>
       </c>
       <c r="D1642" t="inlineStr"/>
       <c r="E1642" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1642" t="inlineStr">
         <is>
-          <t>.Settings.About.Title</t>
+          <t>.Boxes.PowerLeveling.OwnPartBrutto</t>
         </is>
       </c>
       <c r="G1642" t="inlineStr"/>
       <c r="H1642" t="inlineStr"/>
     </row>
     <row r="1643">
       <c r="A1643" t="inlineStr"/>
       <c r="B1643" t="inlineStr">
         <is>
-          <t>DD/MMM</t>
+          <t>Settlements Overview</t>
         </is>
       </c>
       <c r="C1643" t="inlineStr">
         <is>
-          <t>DD-MMM</t>
+          <t>Nederzetting Overzicht</t>
         </is>
       </c>
       <c r="D1643" t="inlineStr"/>
       <c r="E1643" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1643" t="inlineStr">
         <is>
-          <t>.DateShort</t>
+          <t>.Menu.OutP.Title</t>
         </is>
       </c>
       <c r="G1643" t="inlineStr"/>
       <c r="H1643" t="inlineStr"/>
     </row>
     <row r="1644">
       <c r="A1644" t="inlineStr"/>
       <c r="B1644" t="inlineStr">
         <is>
-          <t>Disabled: Open another player's GB first!</t>
+          <t>This value is used for ranking goods producing buildings. How many FP is one good worth to you?</t>
         </is>
       </c>
       <c r="C1644" t="inlineStr">
         <is>
-          <t>Gedeactiveerd: Open eerst een GG van een andere speler!</t>
+          <t>Deze waarde wordt gebruikt om een ranglijst te maken van goederen producerende gebouwen. Op hoeveel FP waardeer jij één goed?</t>
         </is>
       </c>
       <c r="D1644" t="inlineStr"/>
       <c r="E1644" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1644" t="inlineStr">
         <is>
-          <t>.Menu.Calculator.Warning</t>
+          <t>.Boxes.GreatBuildings.TTGoodsValue</t>
         </is>
       </c>
       <c r="G1644" t="inlineStr"/>
       <c r="H1644" t="inlineStr"/>
     </row>
     <row r="1645">
       <c r="A1645" t="inlineStr"/>
       <c r="B1645" t="inlineStr">
         <is>
-          <t>Total of all goods</t>
+          <t>Click on the friends tab in the game to unlock the event list of your friends</t>
         </is>
       </c>
       <c r="C1645" t="inlineStr">
         <is>
-          <t>Totaal van alle goederen</t>
+          <t>Klik op het tabblad Vrienden in het spel om de vriendengebeurtenissen zichtbaar te maken</t>
         </is>
       </c>
       <c r="D1645" t="inlineStr"/>
       <c r="E1645" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1645" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.TotalGuildGoods</t>
+          <t>.Boxes.MoppelHelper.FriendsSocialTabTT</t>
         </is>
       </c>
       <c r="G1645" t="inlineStr"/>
       <c r="H1645" t="inlineStr"/>
     </row>
     <row r="1646">
       <c r="A1646" t="inlineStr"/>
       <c r="B1646" t="inlineStr">
         <is>
-          <t>Expedition</t>
+          <t>Space Age Venus</t>
         </is>
       </c>
       <c r="C1646" t="inlineStr">
         <is>
-          <t>Expeditie</t>
+          <t>Ruimtetijdperk: Venus</t>
         </is>
       </c>
       <c r="D1646" t="inlineStr"/>
       <c r="E1646" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1646" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.GE</t>
+          <t>.Eras.20</t>
         </is>
       </c>
       <c r="G1646" t="inlineStr"/>
       <c r="H1646" t="inlineStr"/>
     </row>
     <row r="1647">
       <c r="A1647" t="inlineStr"/>
       <c r="B1647" t="inlineStr">
         <is>
-          <t>Should the motivation activities be tracked when the events are called?&lt;br&gt;&lt;br&gt;&lt;em&gt;Reload game after conversion&lt;/em&gt;</t>
+          <t>Hide GBs not built</t>
         </is>
       </c>
       <c r="C1647" t="inlineStr">
         <is>
-          <t>Activeer dit onderdeel als motivatie/opknap-gegevens verzonden mogen worden</t>
+          <t>Verberg niet gebouwde GG's</t>
         </is>
       </c>
       <c r="D1647" t="inlineStr"/>
       <c r="E1647" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1647" t="inlineStr">
         <is>
-          <t>.Settings.ShowPlayersMotivation.Desc</t>
+          <t>.Boxes.GreatBuildings.HideNewGBs</t>
         </is>
       </c>
       <c r="G1647" t="inlineStr"/>
       <c r="H1647" t="inlineStr"/>
     </row>
     <row r="1648">
       <c r="A1648" t="inlineStr"/>
       <c r="B1648" t="inlineStr">
         <is>
-          <t>Show Fragments</t>
+          <t>The Alert for __provinceName__ was saved!</t>
         </is>
       </c>
       <c r="C1648" t="inlineStr">
         <is>
-          <t>Toon fragmenten</t>
+          <t>Alarm voor __provinceName__ is opgeslagen!</t>
         </is>
       </c>
       <c r="D1648" t="inlineStr"/>
       <c r="E1648" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1648" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.showBGFragments</t>
+          <t>.Boxes.GuildFights.SaveMessage.Desc</t>
         </is>
       </c>
       <c r="G1648" t="inlineStr"/>
       <c r="H1648" t="inlineStr"/>
     </row>
     <row r="1649">
       <c r="A1649" t="inlineStr"/>
       <c r="B1649" t="inlineStr">
         <is>
-          <t>Auctions</t>
-[...6 lines deleted...]
-      </c>
+          <t>Guild Expedition</t>
+        </is>
+      </c>
+      <c r="C1649" t="inlineStr"/>
       <c r="D1649" t="inlineStr"/>
       <c r="E1649" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1649" t="inlineStr">
         <is>
-          <t>.Settings.Auctions.Title</t>
+          <t>.Boxes.FPCollector.guild_expedition_reward_notification</t>
         </is>
       </c>
       <c r="G1649" t="inlineStr"/>
       <c r="H1649" t="inlineStr"/>
     </row>
     <row r="1650">
       <c r="A1650" t="inlineStr"/>
       <c r="B1650" t="inlineStr">
         <is>
-          <t>Display Market Filter Tool</t>
+          <t>Show links</t>
         </is>
       </c>
       <c r="C1650" t="inlineStr">
         <is>
-          <t>Toon de Markt filter tool</t>
+          <t>Toon links</t>
         </is>
       </c>
       <c r="D1650" t="inlineStr"/>
       <c r="E1650" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1650" t="inlineStr">
         <is>
-          <t>.Settings.ShowMarketFilter.Title</t>
+          <t>.Settings.ShowLinks.Title</t>
         </is>
       </c>
       <c r="G1650" t="inlineStr"/>
       <c r="H1650" t="inlineStr"/>
     </row>
     <row r="1651">
       <c r="A1651" t="inlineStr"/>
       <c r="B1651" t="inlineStr">
         <is>
-          <t>In Stock</t>
+          <t>Off</t>
         </is>
       </c>
       <c r="C1651" t="inlineStr">
         <is>
-          <t>Beschikbaar</t>
+          <t>Uit</t>
         </is>
       </c>
       <c r="D1651" t="inlineStr"/>
       <c r="E1651" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1651" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.DescInStock</t>
+          <t>.Boxes.Alerts.Form.Persistence.Off</t>
         </is>
       </c>
       <c r="G1651" t="inlineStr"/>
       <c r="H1651" t="inlineStr"/>
     </row>
     <row r="1652">
       <c r="A1652" t="inlineStr"/>
       <c r="B1652" t="inlineStr">
         <is>
-          <t>Gain per hour:</t>
-[...2 lines deleted...]
-      <c r="C1652" t="inlineStr"/>
+          <t>https://docs.foe-helper.com/english/api-token</t>
+        </is>
+      </c>
+      <c r="C1652" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/api-token</t>
+        </is>
+      </c>
       <c r="D1652" t="inlineStr"/>
       <c r="E1652" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1652" t="inlineStr">
         <is>
-          <t>.Boxes.QIActions.Rate</t>
+          <t>.Settings.ApiTokenUrl</t>
         </is>
       </c>
       <c r="G1652" t="inlineStr"/>
       <c r="H1652" t="inlineStr"/>
     </row>
     <row r="1653">
       <c r="A1653" t="inlineStr"/>
       <c r="B1653" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 1 Age behind</t>
+          <t>weeks</t>
         </is>
       </c>
       <c r="C1653" t="inlineStr">
         <is>
-          <t xml:space="preserve"> lopen 1 tijdperk achter</t>
+          <t>weken</t>
         </is>
       </c>
       <c r="D1653" t="inlineStr"/>
       <c r="E1653" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1653" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.OlderThan1Era</t>
+          <t>.Boxes.GexStat.Weeks</t>
         </is>
       </c>
       <c r="G1653" t="inlineStr"/>
       <c r="H1653" t="inlineStr"/>
     </row>
     <row r="1654">
       <c r="A1654" t="inlineStr"/>
       <c r="B1654" t="inlineStr">
         <is>
-          <t>week</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C1654" t="inlineStr">
         <is>
-          <t>week</t>
+          <t>Kosten</t>
         </is>
       </c>
       <c r="D1654" t="inlineStr"/>
       <c r="E1654" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1654" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Week</t>
+          <t>.Boxes.GreatBuildings.Costs</t>
         </is>
       </c>
       <c r="G1654" t="inlineStr"/>
       <c r="H1654" t="inlineStr"/>
     </row>
     <row r="1655">
       <c r="A1655" t="inlineStr"/>
       <c r="B1655" t="inlineStr">
         <is>
-          <t>reset message counter</t>
+          <t>FoE-Helper: There are badges remaining on the field!</t>
         </is>
       </c>
       <c r="C1655" t="inlineStr">
         <is>
-          <t>reset berichten teller</t>
+          <t>FoE-Helper: Er zijn nog badges op het veld!</t>
         </is>
       </c>
       <c r="D1655" t="inlineStr"/>
       <c r="E1655" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1655" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ResetMessageCounter</t>
+          <t>.Boxes.MergerGame.KeysLeft.soccer</t>
         </is>
       </c>
       <c r="G1655" t="inlineStr"/>
       <c r="H1655" t="inlineStr"/>
     </row>
     <row r="1656">
       <c r="A1656" t="inlineStr"/>
       <c r="B1656" t="inlineStr">
         <is>
-          <t>Collected Progress</t>
+          <t>danger</t>
         </is>
       </c>
       <c r="C1656" t="inlineStr">
         <is>
-          <t>Verzamelde vooruitgang</t>
+          <t>gevaar</t>
         </is>
       </c>
       <c r="D1656" t="inlineStr"/>
       <c r="E1656" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1656" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.ProgressCollected</t>
+          <t>.Boxes.OwnpartCalculator.danger</t>
         </is>
       </c>
       <c r="G1656" t="inlineStr"/>
       <c r="H1656" t="inlineStr"/>
     </row>
     <row r="1657">
       <c r="A1657" t="inlineStr"/>
       <c r="B1657" t="inlineStr">
         <is>
-          <t>Expired</t>
+          <t>Version</t>
         </is>
       </c>
       <c r="C1657" t="inlineStr">
         <is>
-          <t>Afgelopen</t>
+          <t>Versie</t>
         </is>
       </c>
       <c r="D1657" t="inlineStr"/>
       <c r="E1657" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1657" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Expired</t>
+          <t>.Settings.Entry.Version</t>
         </is>
       </c>
       <c r="G1657" t="inlineStr"/>
       <c r="H1657" t="inlineStr"/>
     </row>
     <row r="1658">
       <c r="A1658" t="inlineStr"/>
       <c r="B1658" t="inlineStr">
         <is>
-          <t>Existing payments</t>
+          <t>QI Boosts</t>
         </is>
       </c>
       <c r="C1658" t="inlineStr">
         <is>
-          <t>Bestaande inleg</t>
+          <t>QI Boosts</t>
         </is>
       </c>
       <c r="D1658" t="inlineStr"/>
       <c r="E1658" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1658" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.ExistingPayments</t>
+          <t>.Boxes.PlayerProfile.QIBoosts</t>
         </is>
       </c>
       <c r="G1658" t="inlineStr"/>
       <c r="H1658" t="inlineStr"/>
     </row>
     <row r="1659">
       <c r="A1659" t="inlineStr"/>
       <c r="B1659" t="inlineStr">
         <is>
-          <t>every hour</t>
-[...6 lines deleted...]
-      </c>
+          <t>can not be plundered</t>
+        </is>
+      </c>
+      <c r="C1659" t="inlineStr"/>
       <c r="D1659" t="inlineStr"/>
       <c r="E1659" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1659" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.QIActionRechargeCycle</t>
+          <t>.Boxes.Tooltip.Building.noPlunder</t>
         </is>
       </c>
       <c r="G1659" t="inlineStr"/>
       <c r="H1659" t="inlineStr"/>
     </row>
     <row r="1660">
       <c r="A1660" t="inlineStr"/>
       <c r="B1660" t="inlineStr">
         <is>
-          <t>Search</t>
+          <t>Active</t>
         </is>
       </c>
       <c r="C1660" t="inlineStr">
         <is>
-          <t>Zoek</t>
+          <t>Geactiveerd</t>
         </is>
       </c>
       <c r="D1660" t="inlineStr"/>
       <c r="E1660" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1660" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.FindBuilding</t>
+          <t>.Boxes.Settings.Active</t>
         </is>
       </c>
       <c r="G1660" t="inlineStr"/>
       <c r="H1660" t="inlineStr"/>
     </row>
     <row r="1661">
       <c r="A1661" t="inlineStr"/>
       <c r="B1661" t="inlineStr">
         <is>
-          <t>Quadrillion</t>
+          <t>Auction Settings</t>
         </is>
       </c>
       <c r="C1661" t="inlineStr">
         <is>
-          <t>Biljard (Q)</t>
+          <t>Veilinginstellingen</t>
         </is>
       </c>
       <c r="D1661" t="inlineStr"/>
       <c r="E1661" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1661" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Q</t>
+          <t>.Boxes.AuctionSettings.Title</t>
         </is>
       </c>
       <c r="G1661" t="inlineStr"/>
       <c r="H1661" t="inlineStr"/>
     </row>
     <row r="1662">
       <c r="A1662" t="inlineStr"/>
       <c r="B1662" t="inlineStr">
         <is>
-          <t>Box Coordinates</t>
+          <t>Entry Time</t>
         </is>
       </c>
       <c r="C1662" t="inlineStr">
         <is>
-          <t>Coördinaten vensters</t>
+          <t>Invoer Tijd</t>
         </is>
       </c>
       <c r="D1662" t="inlineStr"/>
       <c r="E1662" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1662" t="inlineStr">
         <is>
-          <t>.Settings.ResetBoxPositions.Title</t>
+          <t>.Boxes.Investment.Overview.EntryTime</t>
         </is>
       </c>
       <c r="G1662" t="inlineStr"/>
       <c r="H1662" t="inlineStr"/>
     </row>
     <row r="1663">
       <c r="A1663" t="inlineStr"/>
       <c r="B1663" t="inlineStr">
         <is>
-          <t>This value is not accessible, because this player is neither a friend nor in your guild.</t>
-[...2 lines deleted...]
-      <c r="C1663" t="inlineStr"/>
+          <t>Date</t>
+        </is>
+      </c>
+      <c r="C1663" t="inlineStr">
+        <is>
+          <t>Datum</t>
+        </is>
+      </c>
       <c r="D1663" t="inlineStr"/>
       <c r="E1663" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1663" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.OtherPlayerNotAvailable</t>
+          <t>.Boxes.GuildFights.Date</t>
         </is>
       </c>
       <c r="G1663" t="inlineStr"/>
       <c r="H1663" t="inlineStr"/>
     </row>
     <row r="1664">
       <c r="A1664" t="inlineStr"/>
       <c r="B1664" t="inlineStr">
         <is>
-          <t>Suffix</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C1664" t="inlineStr">
         <is>
-          <t>Achtervoegsel</t>
+          <t>Opslaan</t>
         </is>
       </c>
       <c r="D1664" t="inlineStr"/>
       <c r="E1664" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1664" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsDangerSuffix</t>
+          <t>.General.Save</t>
         </is>
       </c>
       <c r="G1664" t="inlineStr"/>
       <c r="H1664" t="inlineStr"/>
     </row>
     <row r="1665">
       <c r="A1665" t="inlineStr"/>
       <c r="B1665" t="inlineStr">
         <is>
-          <t>Webhook URL</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C1665" t="inlineStr">
         <is>
-          <t>Webhook URL</t>
+          <t>Kosten</t>
         </is>
       </c>
       <c r="D1665" t="inlineStr"/>
       <c r="E1665" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1665" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.WebhookUrl</t>
+          <t>.Boxes.GBGBuildings.Costs</t>
         </is>
       </c>
       <c r="G1665" t="inlineStr"/>
       <c r="H1665" t="inlineStr"/>
     </row>
     <row r="1666">
       <c r="A1666" t="inlineStr"/>
       <c r="B1666" t="inlineStr">
         <is>
-          <t>Advices</t>
+          <t>Forums: go here for support and submitting ideas, as well as bug reports.</t>
         </is>
       </c>
       <c r="C1666" t="inlineStr">
         <is>
-          <t>Aanbevelingen</t>
+          <t>Fora: Ga hier naartoe voor hulp, om ideeën in te dienen en om fouten te rapporteren.</t>
         </is>
       </c>
       <c r="D1666" t="inlineStr"/>
       <c r="E1666" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1666" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Title</t>
+          <t>.Settings.Help.Forums</t>
         </is>
       </c>
       <c r="G1666" t="inlineStr"/>
       <c r="H1666" t="inlineStr"/>
     </row>
     <row r="1667">
       <c r="A1667" t="inlineStr"/>
       <c r="B1667" t="inlineStr">
         <is>
-          <t>Stock:</t>
-[...6 lines deleted...]
-      </c>
+          <t>Normalize Values</t>
+        </is>
+      </c>
+      <c r="C1667" t="inlineStr"/>
       <c r="D1667" t="inlineStr"/>
       <c r="E1667" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1667" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Stock</t>
+          <t>.Boxes.Stats.BtnToggleRenormalize</t>
         </is>
       </c>
       <c r="G1667" t="inlineStr"/>
       <c r="H1667" t="inlineStr"/>
     </row>
     <row r="1668">
       <c r="A1668" t="inlineStr"/>
       <c r="B1668" t="inlineStr">
         <is>
-          <t>Colonial Age</t>
+          <t>How many FPs were invested</t>
         </is>
       </c>
       <c r="C1668" t="inlineStr">
         <is>
-          <t>Koloniale tijdperk</t>
+          <t>Aantal geïnvesteerde FP's</t>
         </is>
       </c>
       <c r="D1668" t="inlineStr"/>
       <c r="E1668" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1668" t="inlineStr">
         <is>
-          <t>.Eras.7</t>
+          <t>.Boxes.Investment.Overview.InvestedDesc</t>
         </is>
       </c>
       <c r="G1668" t="inlineStr"/>
       <c r="H1668" t="inlineStr"/>
     </row>
     <row r="1669">
       <c r="A1669" t="inlineStr"/>
       <c r="B1669" t="inlineStr">
         <is>
-          <t>Close all Box</t>
+          <t>rare</t>
         </is>
       </c>
       <c r="C1669" t="inlineStr">
         <is>
-          <t>Sluit alle boxen</t>
+          <t>zeldzaam</t>
         </is>
       </c>
       <c r="D1669" t="inlineStr"/>
       <c r="E1669" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1669" t="inlineStr">
         <is>
-          <t>.Settings.Entry.AutoOpenCloseBox</t>
+          <t>.Boxes.Productions.AllyRarity.rare</t>
         </is>
       </c>
       <c r="G1669" t="inlineStr"/>
       <c r="H1669" t="inlineStr"/>
     </row>
     <row r="1670">
       <c r="A1670" t="inlineStr"/>
       <c r="B1670" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="C1670" t="inlineStr">
         <is>
-          <t>Tijdperk</t>
+          <t>Andere gebouwen</t>
         </is>
       </c>
       <c r="D1670" t="inlineStr"/>
       <c r="E1670" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1670" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Era</t>
+          <t>.Boxes.Productions.Headings.generic_building</t>
         </is>
       </c>
       <c r="G1670" t="inlineStr"/>
       <c r="H1670" t="inlineStr"/>
     </row>
     <row r="1671">
       <c r="A1671" t="inlineStr"/>
       <c r="B1671" t="inlineStr">
         <is>
-          <t>1 FP equals __goods__ goods</t>
+          <t>Displays current and upcoming GBG battles</t>
         </is>
       </c>
       <c r="C1671" t="inlineStr">
         <is>
-          <t>1 FP is gelijk aan __goods__ goederen</t>
+          <t>Toon huidige en toekomstige GSP gevechten</t>
         </is>
       </c>
       <c r="D1671" t="inlineStr"/>
       <c r="E1671" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1671" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.GoodsPerFP</t>
+          <t>.Menu.Gildfight.Desc</t>
         </is>
       </c>
       <c r="G1671" t="inlineStr"/>
       <c r="H1671" t="inlineStr"/>
     </row>
     <row r="1672">
       <c r="A1672" t="inlineStr"/>
       <c r="B1672" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 2 Ages behind</t>
+          <t>FPs</t>
         </is>
       </c>
       <c r="C1672" t="inlineStr">
         <is>
-          <t xml:space="preserve"> lopen 2 tijdperken achter</t>
+          <t>FP</t>
         </is>
       </c>
       <c r="D1672" t="inlineStr"/>
       <c r="E1672" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1672" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.OlderThan2Era</t>
+          <t>.Boxes.BlueGalaxy.FP</t>
         </is>
       </c>
       <c r="G1672" t="inlineStr"/>
       <c r="H1672" t="inlineStr"/>
     </row>
     <row r="1673">
       <c r="A1673" t="inlineStr"/>
       <c r="B1673" t="inlineStr">
         <is>
-          <t>You will die playing this card! Consider redrawing or buying health.</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C1673" t="inlineStr">
         <is>
-          <t>Je zult sterven als je deze kaart speelt! Overweeg opnieuw te trekken of gezondheid te kopen!</t>
+          <t>Speler</t>
         </is>
       </c>
       <c r="D1673" t="inlineStr"/>
       <c r="E1673" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F1673" t="inlineStr">
         <is>
-          <t>.Boxes.cardGame.WarningCertainDeath</t>
+          <t>.Boxes.OwnpartCalculator.OptionsPlayer</t>
         </is>
       </c>
       <c r="G1673" t="inlineStr"/>
       <c r="H1673" t="inlineStr"/>
     </row>
     <row r="1674">
       <c r="A1674" t="inlineStr"/>
       <c r="B1674" t="inlineStr">
         <is>
-          <t>No data available!&lt;br /&gt;Please visit the guild expedition contribution page in the guild expedition overview to update the data.</t>
+          <t>Shows you the available opportunities to earn castle points.</t>
         </is>
       </c>
       <c r="C1674" t="inlineStr">
         <is>
-          <t>Geen data gevonden&lt;br/&gt;Ga naar het "Bijdrage aan Gilde Expeditie" scherm in de Gilde Expeditie om de data te vernieuwen.</t>
+          <t>Toont de beschikbare mogelijkheden om kasteelpunten te verdienen.</t>
         </is>
       </c>
       <c r="D1674" t="inlineStr"/>
       <c r="E1674" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1674" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.ParticipationNoData</t>
+          <t>.Menu.Castle.Desc</t>
         </is>
       </c>
       <c r="G1674" t="inlineStr"/>
       <c r="H1674" t="inlineStr"/>
     </row>
     <row r="1675">
       <c r="A1675" t="inlineStr"/>
       <c r="B1675" t="inlineStr">
         <is>
-          <t>Show Blueprints</t>
-[...6 lines deleted...]
-      </c>
+          <t>QI Snapshot Log</t>
+        </is>
+      </c>
+      <c r="C1675" t="inlineStr"/>
       <c r="D1675" t="inlineStr"/>
       <c r="E1675" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1675" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartBP.Desc</t>
+          <t>.Boxes.QiProgress.SnapshotLog</t>
         </is>
       </c>
       <c r="G1675" t="inlineStr"/>
       <c r="H1675" t="inlineStr"/>
     </row>
     <row r="1676">
       <c r="A1676" t="inlineStr"/>
       <c r="B1676" t="inlineStr">
         <is>
-          <t>Enable sound effects in the extension.</t>
+          <t>https://docs.foe-helper.com/english/module/mergergame</t>
         </is>
       </c>
       <c r="C1676" t="inlineStr">
         <is>
-          <t>Aanzetten geluidseffecten in de extensie.</t>
+          <t>https://docs.foe-helper.com/english/module/mergergame</t>
         </is>
       </c>
       <c r="D1676" t="inlineStr"/>
       <c r="E1676" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1676" t="inlineStr">
         <is>
-          <t>.Settings.EnableSound.Desc</t>
+          <t>.Boxes.MergerGame.HelpLink</t>
         </is>
       </c>
       <c r="G1676" t="inlineStr"/>
       <c r="H1676" t="inlineStr"/>
     </row>
     <row r="1677">
       <c r="A1677" t="inlineStr"/>
       <c r="B1677" t="inlineStr">
         <is>
-          <t>Notify Early Offset</t>
+          <t>Current era goods</t>
         </is>
       </c>
       <c r="C1677" t="inlineStr">
         <is>
-          <t>Vooraankondiging aflopen alarm</t>
+          <t>Huidig tijdperk goederen</t>
         </is>
       </c>
       <c r="D1677" t="inlineStr"/>
       <c r="E1677" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1677" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Early.Title</t>
+          <t>.Boxes.Productions.goods_current</t>
         </is>
       </c>
       <c r="G1677" t="inlineStr"/>
       <c r="H1677" t="inlineStr"/>
     </row>
     <row r="1678">
       <c r="A1678" t="inlineStr"/>
       <c r="B1678" t="inlineStr">
         <is>
-          <t>For chain buildings the whole chain is treated as one single building. For sets we assume that all parts are fully connected.</t>
+          <t>Arc: FP Rewards/day from other players</t>
         </is>
       </c>
       <c r="C1678" t="inlineStr">
         <is>
-          <t>Voor ketengebouwen wordt de keten behandeld als één enkel gebouw. Bij sets nemen we aan dat alle delen volledig zijn verbonden.</t>
+          <t>Arc: FP beloning/dag van andere spelers</t>
         </is>
       </c>
       <c r="D1678" t="inlineStr"/>
       <c r="E1678" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1678" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Disclaimer</t>
+          <t>.Boxes.GreatBuildings.RewardPerDay</t>
         </is>
       </c>
       <c r="G1678" t="inlineStr"/>
       <c r="H1678" t="inlineStr"/>
     </row>
     <row r="1679">
       <c r="A1679" t="inlineStr"/>
       <c r="B1679" t="inlineStr">
         <is>
-          <t>Compare friends in conversations</t>
+          <t>__count__ new player Events were found.</t>
         </is>
       </c>
       <c r="C1679" t="inlineStr">
         <is>
-          <t>Vergelijk vrienden in discussies</t>
+          <t>__count__ nieuwe speler gebeurtenissen gevonden.</t>
         </is>
       </c>
       <c r="D1679" t="inlineStr"/>
       <c r="E1679" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1679" t="inlineStr">
         <is>
-          <t>.Boxes.CompareFriendsThreads.Title</t>
+          <t>.Boxes.Investment.PlayerFoundCounter</t>
         </is>
       </c>
       <c r="G1679" t="inlineStr"/>
       <c r="H1679" t="inlineStr"/>
     </row>
     <row r="1680">
       <c r="A1680" t="inlineStr"/>
       <c r="B1680" t="inlineStr">
         <is>
-          <t>Displays your current daily productions.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Buildings from GBG</t>
+        </is>
+      </c>
+      <c r="C1680" t="inlineStr"/>
       <c r="D1680" t="inlineStr"/>
       <c r="E1680" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1680" t="inlineStr">
         <is>
-          <t>.Menu.Productions.Desc</t>
+          <t>.Boxes.CityMap.buildingFromGBG</t>
         </is>
       </c>
       <c r="G1680" t="inlineStr"/>
       <c r="H1680" t="inlineStr"/>
     </row>
     <row r="1681">
       <c r="A1681" t="inlineStr"/>
       <c r="B1681" t="inlineStr">
         <is>
-          <t>Missing or broken values? Please activate all needed information in the efficiency rating.</t>
-[...2 lines deleted...]
-      <c r="C1681" t="inlineStr"/>
+          <t>Bottom</t>
+        </is>
+      </c>
+      <c r="C1681" t="inlineStr">
+        <is>
+          <t>Onderaan</t>
+        </is>
+      </c>
       <c r="D1681" t="inlineStr"/>
       <c r="E1681" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1681" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.OtherPlayerTroubleshooting</t>
+          <t>.Menu.BottomBar</t>
         </is>
       </c>
       <c r="G1681" t="inlineStr"/>
       <c r="H1681" t="inlineStr"/>
     </row>
     <row r="1682">
       <c r="A1682" t="inlineStr"/>
       <c r="B1682" t="inlineStr">
         <is>
-          <t>Message</t>
+          <t>plain</t>
         </is>
       </c>
       <c r="C1682" t="inlineStr">
         <is>
-          <t>Bericht</t>
+          <t>vlakte</t>
         </is>
       </c>
       <c r="D1682" t="inlineStr"/>
       <c r="E1682" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1682" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Message</t>
+          <t>.Boxes.GvGMap.Sector.Terrain_plain</t>
         </is>
       </c>
       <c r="G1682" t="inlineStr"/>
       <c r="H1682" t="inlineStr"/>
     </row>
     <row r="1683">
       <c r="A1683" t="inlineStr"/>
       <c r="B1683" t="inlineStr">
         <is>
-          <t>Download Beta Extension</t>
+          <t>Provides</t>
         </is>
       </c>
       <c r="C1683" t="inlineStr"/>
       <c r="D1683" t="inlineStr"/>
       <c r="E1683" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1683" t="inlineStr">
         <is>
-          <t>.Settings.LoadBeta2.Button</t>
+          <t>.Boxes.Tooltip.Building.provides</t>
         </is>
       </c>
       <c r="G1683" t="inlineStr"/>
       <c r="H1683" t="inlineStr"/>
     </row>
     <row r="1684">
       <c r="A1684" t="inlineStr"/>
       <c r="B1684" t="inlineStr">
         <is>
-          <t>Music Control</t>
-[...6 lines deleted...]
-      </c>
+          <t>Highest level of this building</t>
+        </is>
+      </c>
+      <c r="C1684" t="inlineStr"/>
       <c r="D1684" t="inlineStr"/>
       <c r="E1684" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1684" t="inlineStr">
         <is>
-          <t>.Menu.MusicControl.Title</t>
+          <t>.Boxes.Kits.maxBuilding</t>
         </is>
       </c>
       <c r="G1684" t="inlineStr"/>
       <c r="H1684" t="inlineStr"/>
     </row>
     <row r="1685">
       <c r="A1685" t="inlineStr"/>
       <c r="B1685" t="inlineStr">
         <is>
-          <t>Tavern Visit</t>
+          <t>This module will automatically calculate an auction bid and copy it to the clipboard.</t>
         </is>
       </c>
       <c r="C1685" t="inlineStr">
         <is>
-          <t>Taveernebezoeken</t>
+          <t>Deze module berekent automatisch een veilingbod en kopieert deze naar het klembord.</t>
         </is>
       </c>
       <c r="D1685" t="inlineStr"/>
       <c r="E1685" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1685" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.satDown</t>
+          <t>.Settings.Auctions.Desc</t>
         </is>
       </c>
       <c r="G1685" t="inlineStr"/>
       <c r="H1685" t="inlineStr"/>
     </row>
     <row r="1686">
       <c r="A1686" t="inlineStr"/>
       <c r="B1686" t="inlineStr">
         <is>
-          <t>All the coords from the boxes are deleted.</t>
+          <t>Qty</t>
         </is>
       </c>
       <c r="C1686" t="inlineStr">
         <is>
-          <t>Alle coördinaten uit de boxen zijn verwijderd.</t>
+          <t>Aantal</t>
         </is>
       </c>
       <c r="D1686" t="inlineStr"/>
       <c r="E1686" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1686" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.DeletedBoxCoordsBody</t>
+          <t>.Boxes.Productions.Headings.number</t>
         </is>
       </c>
       <c r="G1686" t="inlineStr"/>
       <c r="H1686" t="inlineStr"/>
     </row>
     <row r="1687">
       <c r="A1687" t="inlineStr"/>
       <c r="B1687" t="inlineStr">
         <is>
-          <t>Blue Galaxy (x2)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Cannot import presets from this file.</t>
+        </is>
+      </c>
+      <c r="C1687" t="inlineStr"/>
       <c r="D1687" t="inlineStr"/>
       <c r="E1687" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1687" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.double_collection</t>
+          <t>.Boxes.ProductionsRating.PresetImportError</t>
         </is>
       </c>
       <c r="G1687" t="inlineStr"/>
       <c r="H1687" t="inlineStr"/>
     </row>
     <row r="1688">
       <c r="A1688" t="inlineStr"/>
       <c r="B1688" t="inlineStr">
         <is>
-          <t>__amount__% of __good__ stock (__era__)</t>
+          <t>Profit</t>
         </is>
       </c>
       <c r="C1688" t="inlineStr">
         <is>
-          <t>__amount__% van __good__ voorraad (__era__)</t>
+          <t>Winst</t>
         </is>
       </c>
       <c r="D1688" t="inlineStr"/>
       <c r="E1688" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1688" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.relativeCosts</t>
+          <t>.Boxes.Investment.Overview.Profit</t>
         </is>
       </c>
       <c r="G1688" t="inlineStr"/>
       <c r="H1688" t="inlineStr"/>
     </row>
     <row r="1689">
       <c r="A1689" t="inlineStr"/>
       <c r="B1689" t="inlineStr">
         <is>
-          <t>The Beta-Extension musst be installed and updated manually. Either regularly click the button below to download the current beta or use a Git-Manager&gt;&lt;/br&gt;&lt;/br&gt;Unpack the downloaded zip and in the Chrome extension settings activate developer mode to 'load unpacked extension'.&lt;/br&gt;&lt;/br&gt;Only one Version of the Helper should be active at any time to prevent interference!</t>
+          <t>Attention: Victory points, neighboring guilds and attrition can change before the province is actually available. You can use these placeholders for GBG provinces in your template:</t>
         </is>
       </c>
       <c r="C1689" t="inlineStr"/>
       <c r="D1689" t="inlineStr"/>
       <c r="E1689" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1689" t="inlineStr">
         <is>
-          <t>.Settings.LoadBeta2.Desc</t>
+          <t>.Boxes.Discord.GBGVariables</t>
         </is>
       </c>
       <c r="G1689" t="inlineStr"/>
       <c r="H1689" t="inlineStr"/>
     </row>
     <row r="1690">
       <c r="A1690" t="inlineStr"/>
       <c r="B1690" t="inlineStr">
         <is>
-          <t>Negotiation Helper</t>
+          <t>top left</t>
         </is>
       </c>
       <c r="C1690" t="inlineStr">
         <is>
-          <t>Onderhandelingshulp</t>
+          <t>linksboven</t>
         </is>
       </c>
       <c r="D1690" t="inlineStr"/>
       <c r="E1690" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1690" t="inlineStr">
         <is>
-          <t>.Menu.Negotiation.Title</t>
+          <t>.Menu.Notification.Position.top-left</t>
         </is>
       </c>
       <c r="G1690" t="inlineStr"/>
       <c r="H1690" t="inlineStr"/>
     </row>
     <row r="1691">
       <c r="A1691" t="inlineStr"/>
       <c r="B1691" t="inlineStr">
         <is>
-          <t>Should the Infobox open itself automatically once the game loads?</t>
+          <t>GvG Annotations</t>
         </is>
       </c>
       <c r="C1691" t="inlineStr">
         <is>
-          <t>Moet het venster automatisch openen op het moment dat het spel geladen wordt?</t>
+          <t>GvG Acties</t>
         </is>
       </c>
       <c r="D1691" t="inlineStr"/>
       <c r="E1691" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1691" t="inlineStr">
         <is>
-          <t>.Settings.AutoOpenInfoBox.Desc</t>
+          <t>.Boxes.Stats.BtnToggleAnnotations</t>
         </is>
       </c>
       <c r="G1691" t="inlineStr"/>
       <c r="H1691" t="inlineStr"/>
     </row>
     <row r="1692">
       <c r="A1692" t="inlineStr"/>
       <c r="B1692" t="inlineStr">
         <is>
-          <t>Max results</t>
+          <t>Expedition</t>
         </is>
       </c>
       <c r="C1692" t="inlineStr">
         <is>
-          <t>Max resultaat</t>
+          <t>Expeditie</t>
         </is>
       </c>
       <c r="D1692" t="inlineStr"/>
       <c r="E1692" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1692" t="inlineStr">
         <is>
-          <t>.Boxes.Market.MaxResults</t>
+          <t>.Boxes.BetterMusic.GE</t>
         </is>
       </c>
       <c r="G1692" t="inlineStr"/>
       <c r="H1692" t="inlineStr"/>
     </row>
     <row r="1693">
       <c r="A1693" t="inlineStr"/>
       <c r="B1693" t="inlineStr">
         <is>
-          <t>No</t>
-[...6 lines deleted...]
-      </c>
+          <t>Progress</t>
+        </is>
+      </c>
+      <c r="C1693" t="inlineStr"/>
       <c r="D1693" t="inlineStr"/>
       <c r="E1693" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1693" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ConfirmNo</t>
+          <t>.Boxes.QiProgress.Progress</t>
         </is>
       </c>
       <c r="G1693" t="inlineStr"/>
       <c r="H1693" t="inlineStr"/>
     </row>
     <row r="1694">
       <c r="A1694" t="inlineStr"/>
       <c r="B1694" t="inlineStr">
         <is>
-          <t>GBs</t>
+          <t>This log is filled with actions that occur while you are active on the GvG map. The information will (currently) not be saved. You can filter it by anything: a sector number, a guild name, an action, your own nickname.</t>
         </is>
       </c>
       <c r="C1694" t="inlineStr">
         <is>
-          <t>GBs</t>
+          <t>Dit log wordt gevuld met acties die plaatsvinden terwijl je actief bent op de GvG kaart.De informatie wordt (op dit moment) niet opgeslagen. Je kan filteren op van alles: een sector, een gildenaam, een actie, je eigen spelersnaam.</t>
         </is>
       </c>
       <c r="D1694" t="inlineStr"/>
       <c r="E1694" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1694" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.greatbuilding</t>
+          <t>.Boxes.GvGMap.Log.Explanation</t>
         </is>
       </c>
       <c r="G1694" t="inlineStr"/>
       <c r="H1694" t="inlineStr"/>
     </row>
     <row r="1695">
       <c r="A1695" t="inlineStr"/>
       <c r="B1695" t="inlineStr">
         <is>
-          <t>Testing</t>
+          <t>Size</t>
         </is>
       </c>
       <c r="C1695" t="inlineStr">
         <is>
-          <t>Testen</t>
+          <t>Grootte</t>
         </is>
       </c>
       <c r="D1695" t="inlineStr"/>
       <c r="E1695" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1695" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.TestEntry</t>
+          <t>.Boxes.Productions.Headings.size</t>
         </is>
       </c>
       <c r="G1695" t="inlineStr"/>
       <c r="H1695" t="inlineStr"/>
     </row>
     <row r="1696">
       <c r="A1696" t="inlineStr"/>
       <c r="B1696" t="inlineStr">
         <is>
-          <t>As Drop-down</t>
-[...6 lines deleted...]
-      </c>
+          <t>Display size-list in reconstruction mode</t>
+        </is>
+      </c>
+      <c r="C1696" t="inlineStr"/>
       <c r="D1696" t="inlineStr"/>
       <c r="E1696" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1696" t="inlineStr">
         <is>
-          <t>.Menu.Dropdown</t>
+          <t>.Settings.ShowReconstructionList.Title</t>
         </is>
       </c>
       <c r="G1696" t="inlineStr"/>
       <c r="H1696" t="inlineStr"/>
     </row>
     <row r="1697">
       <c r="A1697" t="inlineStr"/>
       <c r="B1697" t="inlineStr">
         <is>
-          <t>This value is used for ranking buildings providing attack or defense bonus for the attacking army. How many FP is 1% of either attack or defense boost worth to you?</t>
+          <t>Notify stacks</t>
         </is>
       </c>
       <c r="C1697" t="inlineStr">
         <is>
-          <t>Deze waarde wordt gebruikt voor de beoordeling van gebouwen die aanvals- of verdedigingsbonus voor je aanvallend leger opleveren. Hoeveel FP is 1% bonus jouw waard ?</t>
+          <t>Notificatie stacks</t>
         </is>
       </c>
       <c r="D1697" t="inlineStr"/>
       <c r="E1697" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1697" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTAttackValue</t>
+          <t>.Settings.Entry.NotificationsStack</t>
         </is>
       </c>
       <c r="G1697" t="inlineStr"/>
       <c r="H1697" t="inlineStr"/>
     </row>
     <row r="1698">
       <c r="A1698" t="inlineStr"/>
       <c r="B1698" t="inlineStr">
         <is>
-          <t>Required</t>
+          <t>Values for the current day</t>
         </is>
       </c>
       <c r="C1698" t="inlineStr">
         <is>
-          <t>Benodigd</t>
+          <t>Gegevens van de huidige dag</t>
         </is>
       </c>
       <c r="D1698" t="inlineStr"/>
       <c r="E1698" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1698" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.RequiredProgress</t>
+          <t>.Boxes.MergerGame.Day.Title</t>
         </is>
       </c>
       <c r="G1698" t="inlineStr"/>
       <c r="H1698" t="inlineStr"/>
     </row>
     <row r="1699">
       <c r="A1699" t="inlineStr"/>
       <c r="B1699" t="inlineStr">
         <is>
-          <t>levels</t>
+          <t>About</t>
         </is>
       </c>
       <c r="C1699" t="inlineStr">
         <is>
-          <t>niveaus</t>
+          <t>Over</t>
         </is>
       </c>
       <c r="D1699" t="inlineStr"/>
       <c r="E1699" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1699" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.levelt</t>
+          <t>.Settings.Entry.About</t>
         </is>
       </c>
       <c r="G1699" t="inlineStr"/>
       <c r="H1699" t="inlineStr"/>
     </row>
     <row r="1700">
       <c r="A1700" t="inlineStr"/>
       <c r="B1700" t="inlineStr">
         <is>
-          <t>Spring Event</t>
+          <t>calculate only safe profit/loss</t>
         </is>
       </c>
       <c r="C1700" t="inlineStr">
         <is>
-          <t>Lente Evenement</t>
+          <t>Bereken alleen veilige winst/verlies</t>
         </is>
       </c>
       <c r="D1700" t="inlineStr"/>
       <c r="E1700" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1700" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.spring_event</t>
+          <t>.Boxes.Investment.Overview.SettingsUnsafeCalc</t>
         </is>
       </c>
       <c r="G1700" t="inlineStr"/>
       <c r="H1700" t="inlineStr"/>
     </row>
     <row r="1701">
       <c r="A1701" t="inlineStr"/>
       <c r="B1701" t="inlineStr">
         <is>
-          <t>Show the next Alert countdown as an overlay of the Main Menu icon</t>
+          <t>Expired</t>
         </is>
       </c>
       <c r="C1701" t="inlineStr">
         <is>
-          <t>Toon het volgende alarm bovenop het icoon van het hoofdmenu</t>
+          <t>Afgelopen</t>
         </is>
       </c>
       <c r="D1701" t="inlineStr"/>
       <c r="E1701" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1701" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.MenuIcon.Info</t>
+          <t>.Boxes.Alerts.Form.Expired</t>
         </is>
       </c>
       <c r="G1701" t="inlineStr"/>
       <c r="H1701" t="inlineStr"/>
     </row>
     <row r="1702">
       <c r="A1702" t="inlineStr"/>
       <c r="B1702" t="inlineStr">
         <is>
-          <t>New Value</t>
+          <t>The import was completed with errors. Please reload the game.</t>
         </is>
       </c>
       <c r="C1702" t="inlineStr">
         <is>
-          <t>Nieuwe Waarde</t>
+          <t>De import is beëindigd met errors. Herlaad het spel.</t>
         </is>
       </c>
       <c r="D1702" t="inlineStr"/>
       <c r="E1702" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1702" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Settings.newValue</t>
+          <t>.Boxes.DBExport.ImportPartlySuccessful</t>
         </is>
       </c>
       <c r="G1702" t="inlineStr"/>
       <c r="H1702" t="inlineStr"/>
     </row>
     <row r="1703">
       <c r="A1703" t="inlineStr"/>
       <c r="B1703" t="inlineStr">
         <is>
-          <t>Amount of Aides from Truce Tower left</t>
+          <t xml:space="preserve">Displays a window that covers the 'Negotiate' Button in Provinces preventing accidental clicking </t>
         </is>
       </c>
       <c r="C1703" t="inlineStr">
         <is>
-          <t>Aantal keer Helpen over uit Truce Tower</t>
+          <t xml:space="preserve">Toont een venster dat de 'Onderhandel' knop afdekt in provincies om per ongeluk aanklikken te voorkomen. </t>
         </is>
       </c>
       <c r="D1703" t="inlineStr"/>
       <c r="E1703" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1703" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.aid_goods</t>
+          <t>.Settings.ShowMapTradeWarning.Desc</t>
         </is>
       </c>
       <c r="G1703" t="inlineStr"/>
       <c r="H1703" t="inlineStr"/>
     </row>
     <row r="1704">
       <c r="A1704" t="inlineStr"/>
       <c r="B1704" t="inlineStr">
         <is>
-          <t>Level</t>
-[...6 lines deleted...]
-      </c>
+          <t>Success</t>
+        </is>
+      </c>
+      <c r="C1704" t="inlineStr"/>
       <c r="D1704" t="inlineStr"/>
       <c r="E1704" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1704" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Level</t>
+          <t>.General.Success</t>
         </is>
       </c>
       <c r="G1704" t="inlineStr"/>
       <c r="H1704" t="inlineStr"/>
     </row>
     <row r="1705">
       <c r="A1705" t="inlineStr"/>
       <c r="B1705" t="inlineStr">
         <is>
-          <t>Repeat Building Selection</t>
-[...2 lines deleted...]
-      <c r="C1705" t="inlineStr"/>
+          <t>Advices</t>
+        </is>
+      </c>
+      <c r="C1705" t="inlineStr">
+        <is>
+          <t>Aanbevelingen</t>
+        </is>
+      </c>
       <c r="D1705" t="inlineStr"/>
       <c r="E1705" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1705" t="inlineStr">
         <is>
-          <t>.Settings.Entry.RepeatSelectBuilding</t>
+          <t>.Boxes.BattleAssistAAConfig.Title</t>
         </is>
       </c>
       <c r="G1705" t="inlineStr"/>
       <c r="H1705" t="inlineStr"/>
     </row>
     <row r="1706">
       <c r="A1706" t="inlineStr"/>
       <c r="B1706" t="inlineStr">
         <is>
-          <t>Higher</t>
+          <t>Timer set for __hours__ hours and __minutes__ minutes</t>
         </is>
       </c>
       <c r="C1706" t="inlineStr">
         <is>
-          <t>Hoger</t>
+          <t>Timer ingesteld op __uren__ uren en __minuten__ minuten</t>
         </is>
       </c>
       <c r="D1706" t="inlineStr"/>
       <c r="E1706" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1706" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeForHigher</t>
+          <t>.Boxes.idleGame.AlertSetText</t>
         </is>
       </c>
       <c r="G1706" t="inlineStr"/>
       <c r="H1706" t="inlineStr"/>
     </row>
     <row r="1707">
       <c r="A1707" t="inlineStr"/>
       <c r="B1707" t="inlineStr">
         <is>
-          <t>Show Box when</t>
-[...6 lines deleted...]
-      </c>
+          <t>GBG</t>
+        </is>
+      </c>
+      <c r="C1707" t="inlineStr"/>
       <c r="D1707" t="inlineStr"/>
       <c r="E1707" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1707" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.when</t>
+          <t>.Boxes.General.Guild_Battlegrounds.short</t>
         </is>
       </c>
       <c r="G1707" t="inlineStr"/>
       <c r="H1707" t="inlineStr"/>
+    </row>
+    <row r="1708">
+      <c r="A1708" t="inlineStr"/>
+      <c r="B1708" t="inlineStr">
+        <is>
+          <t>The investment list is older than 30 minutes. Please update your investment list in the Town Hall.</t>
+        </is>
+      </c>
+      <c r="C1708" t="inlineStr">
+        <is>
+          <t>De GG investeringslijst is ouder dan 30 minuten. Update uw GG investeringslijst aub via het Stadhuis.</t>
+        </is>
+      </c>
+      <c r="D1708" t="inlineStr"/>
+      <c r="E1708" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1708" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.UpdateRequired</t>
+        </is>
+      </c>
+      <c r="G1708" t="inlineStr"/>
+      <c r="H1708" t="inlineStr"/>
+    </row>
+    <row r="1709">
+      <c r="A1709" t="inlineStr"/>
+      <c r="B1709" t="inlineStr">
+        <is>
+          <t>GE Statistics</t>
+        </is>
+      </c>
+      <c r="C1709" t="inlineStr">
+        <is>
+          <t>GE Statistieken</t>
+        </is>
+      </c>
+      <c r="D1709" t="inlineStr"/>
+      <c r="E1709" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1709" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.Title</t>
+        </is>
+      </c>
+      <c r="G1709" t="inlineStr"/>
+      <c r="H1709" t="inlineStr"/>
+    </row>
+    <row r="1710">
+      <c r="A1710" t="inlineStr"/>
+      <c r="B1710" t="inlineStr">
+        <is>
+          <t>Need</t>
+        </is>
+      </c>
+      <c r="C1710" t="inlineStr">
+        <is>
+          <t>Nodig</t>
+        </is>
+      </c>
+      <c r="D1710" t="inlineStr"/>
+      <c r="E1710" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1710" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.Need</t>
+        </is>
+      </c>
+      <c r="G1710" t="inlineStr"/>
+      <c r="H1710" t="inlineStr"/>
+    </row>
+    <row r="1711">
+      <c r="A1711" t="inlineStr"/>
+      <c r="B1711" t="inlineStr">
+        <is>
+          <t>Notify Early Offset</t>
+        </is>
+      </c>
+      <c r="C1711" t="inlineStr">
+        <is>
+          <t>Vooraankondiging aflopen alarm</t>
+        </is>
+      </c>
+      <c r="D1711" t="inlineStr"/>
+      <c r="E1711" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1711" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Preferences.Early.Title</t>
+        </is>
+      </c>
+      <c r="G1711" t="inlineStr"/>
+      <c r="H1711" t="inlineStr"/>
+    </row>
+    <row r="1712">
+      <c r="A1712" t="inlineStr"/>
+      <c r="B1712" t="inlineStr">
+        <is>
+          <t>Automatically Open/Close the Negotiation Assistant when negotiating? Not available in GBG.</t>
+        </is>
+      </c>
+      <c r="C1712" t="inlineStr">
+        <is>
+          <t>Moet de onderhandelingshulp automatisch openen/sluiten tijdens het onderhandelen? Niet beschikbaar in GSP.</t>
+        </is>
+      </c>
+      <c r="D1712" t="inlineStr"/>
+      <c r="E1712" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1712" t="inlineStr">
+        <is>
+          <t>.Settings.AutomaticNegotiation.Desc</t>
+        </is>
+      </c>
+      <c r="G1712" t="inlineStr"/>
+      <c r="H1712" t="inlineStr"/>
+    </row>
+    <row r="1713">
+      <c r="A1713" t="inlineStr"/>
+      <c r="B1713" t="inlineStr">
+        <is>
+          <t>GB Investment Overview</t>
+        </is>
+      </c>
+      <c r="C1713" t="inlineStr">
+        <is>
+          <t>GG Investeringen Overzicht</t>
+        </is>
+      </c>
+      <c r="D1713" t="inlineStr"/>
+      <c r="E1713" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1713" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.Title</t>
+        </is>
+      </c>
+      <c r="G1713" t="inlineStr"/>
+      <c r="H1713" t="inlineStr"/>
+    </row>
+    <row r="1714">
+      <c r="A1714" t="inlineStr"/>
+      <c r="B1714" t="inlineStr">
+        <is>
+          <t>Kits</t>
+        </is>
+      </c>
+      <c r="C1714" t="inlineStr">
+        <is>
+          <t>Kits</t>
+        </is>
+      </c>
+      <c r="D1714" t="inlineStr"/>
+      <c r="E1714" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1714" t="inlineStr">
+        <is>
+          <t>.Boxes.Kits.Kits</t>
+        </is>
+      </c>
+      <c r="G1714" t="inlineStr"/>
+      <c r="H1714" t="inlineStr"/>
+    </row>
+    <row r="1715">
+      <c r="A1715" t="inlineStr"/>
+      <c r="B1715" t="inlineStr">
+        <is>
+          <t>Points</t>
+        </is>
+      </c>
+      <c r="C1715" t="inlineStr">
+        <is>
+          <t>Punten</t>
+        </is>
+      </c>
+      <c r="D1715" t="inlineStr"/>
+      <c r="E1715" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1715" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.Points</t>
+        </is>
+      </c>
+      <c r="G1715" t="inlineStr"/>
+      <c r="H1715" t="inlineStr"/>
+    </row>
+    <row r="1716">
+      <c r="A1716" t="inlineStr"/>
+      <c r="B1716" t="inlineStr">
+        <is>
+          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement and reload the game (F5)&lt;/em&gt;</t>
+        </is>
+      </c>
+      <c r="C1716" t="inlineStr">
+        <is>
+          <t>&lt;em id='outPW' class='tooltip-error'&gt;Gedeactiveerd: Begin een nederzetting en herlaad het spel (F5)</t>
+        </is>
+      </c>
+      <c r="D1716" t="inlineStr"/>
+      <c r="E1716" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F1716" t="inlineStr">
+        <is>
+          <t>.Menu.OutP.DescWarningOutpostData</t>
+        </is>
+      </c>
+      <c r="G1716" t="inlineStr"/>
+      <c r="H1716" t="inlineStr"/>
+    </row>
+    <row r="1717">
+      <c r="A1717" t="inlineStr"/>
+      <c r="B1717" t="inlineStr">
+        <is>
+          <t>Area of all connected buildings that need roads divided by area of all roads multiplied by 100</t>
+        </is>
+      </c>
+      <c r="C1717" t="inlineStr"/>
+      <c r="D1717" t="inlineStr"/>
+      <c r="E1717" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1717" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.CityGridScoreText</t>
+        </is>
+      </c>
+      <c r="G1717" t="inlineStr"/>
+      <c r="H1717" t="inlineStr"/>
+    </row>
+    <row r="1718">
+      <c r="A1718" t="inlineStr"/>
+      <c r="B1718" t="inlineStr">
+        <is>
+          <t>Own offers</t>
+        </is>
+      </c>
+      <c r="C1718" t="inlineStr">
+        <is>
+          <t>Eigen aanbiedingen</t>
+        </is>
+      </c>
+      <c r="D1718" t="inlineStr"/>
+      <c r="E1718" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1718" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.ShowOwnOffers</t>
+        </is>
+      </c>
+      <c r="G1718" t="inlineStr"/>
+      <c r="H1718" t="inlineStr"/>
+    </row>
+    <row r="1719">
+      <c r="A1719" t="inlineStr"/>
+      <c r="B1719" t="inlineStr">
+        <is>
+          <t>Early Middle Age</t>
+        </is>
+      </c>
+      <c r="C1719" t="inlineStr">
+        <is>
+          <t>Vroege middeleeuwen</t>
+        </is>
+      </c>
+      <c r="D1719" t="inlineStr"/>
+      <c r="E1719" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1719" t="inlineStr">
+        <is>
+          <t>.Eras.4</t>
+        </is>
+      </c>
+      <c r="G1719" t="inlineStr"/>
+      <c r="H1719" t="inlineStr"/>
+    </row>
+    <row r="1720">
+      <c r="A1720" t="inlineStr"/>
+      <c r="B1720" t="inlineStr">
+        <is>
+          <t>Tracks, which of the recurring quests already gave diamonds</t>
+        </is>
+      </c>
+      <c r="C1720" t="inlineStr">
+        <is>
+          <t>Houdt bij welk e van de terugkerende opdrachten al diamanten hebben opgeleverd</t>
+        </is>
+      </c>
+      <c r="D1720" t="inlineStr"/>
+      <c r="E1720" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1720" t="inlineStr">
+        <is>
+          <t>.Menu.recurringQuests.Desc</t>
+        </is>
+      </c>
+      <c r="G1720" t="inlineStr"/>
+      <c r="H1720" t="inlineStr"/>
+    </row>
+    <row r="1721">
+      <c r="A1721" t="inlineStr"/>
+      <c r="B1721" t="inlineStr">
+        <is>
+          <t>Daily Prod.</t>
+        </is>
+      </c>
+      <c r="C1721" t="inlineStr">
+        <is>
+          <t>Dagelijkse prod.</t>
+        </is>
+      </c>
+      <c r="D1721" t="inlineStr"/>
+      <c r="E1721" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1721" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.ModeDaily</t>
+        </is>
+      </c>
+      <c r="G1721" t="inlineStr"/>
+      <c r="H1721" t="inlineStr"/>
+    </row>
+    <row r="1722">
+      <c r="A1722" t="inlineStr"/>
+      <c r="B1722" t="inlineStr">
+        <is>
+          <t>Minimum Score</t>
+        </is>
+      </c>
+      <c r="C1722" t="inlineStr"/>
+      <c r="D1722" t="inlineStr"/>
+      <c r="E1722" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1722" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.InventoryBuildingScore</t>
+        </is>
+      </c>
+      <c r="G1722" t="inlineStr"/>
+      <c r="H1722" t="inlineStr"/>
+    </row>
+    <row r="1723">
+      <c r="A1723" t="inlineStr"/>
+      <c r="B1723" t="inlineStr">
+        <is>
+          <t>Saved!</t>
+        </is>
+      </c>
+      <c r="C1723" t="inlineStr">
+        <is>
+          <t>Opgeslagen!</t>
+        </is>
+      </c>
+      <c r="D1723" t="inlineStr"/>
+      <c r="E1723" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1723" t="inlineStr">
+        <is>
+          <t>.Menu.SaveMessage.Title</t>
+        </is>
+      </c>
+      <c r="G1723" t="inlineStr"/>
+      <c r="H1723" t="inlineStr"/>
+    </row>
+    <row r="1724">
+      <c r="A1724" t="inlineStr"/>
+      <c r="B1724" t="inlineStr">
+        <is>
+          <t>Own FP remaining</t>
+        </is>
+      </c>
+      <c r="C1724" t="inlineStr">
+        <is>
+          <t>Resterend</t>
+        </is>
+      </c>
+      <c r="D1724" t="inlineStr"/>
+      <c r="E1724" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F1724" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.OwnPartRemaining</t>
+        </is>
+      </c>
+      <c r="G1724" t="inlineStr"/>
+      <c r="H1724" t="inlineStr"/>
+    </row>
+    <row r="1725">
+      <c r="A1725" t="inlineStr"/>
+      <c r="B1725" t="inlineStr">
+        <is>
+          <t>Guild Members</t>
+        </is>
+      </c>
+      <c r="C1725" t="inlineStr">
+        <is>
+          <t>Gildeleden</t>
+        </is>
+      </c>
+      <c r="D1725" t="inlineStr"/>
+      <c r="E1725" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1725" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.TradePartnerGuild</t>
+        </is>
+      </c>
+      <c r="G1725" t="inlineStr"/>
+      <c r="H1725" t="inlineStr"/>
+    </row>
+    <row r="1726">
+      <c r="A1726" t="inlineStr"/>
+      <c r="B1726" t="inlineStr">
+        <is>
+          <t>Daily castle points</t>
+        </is>
+      </c>
+      <c r="C1726" t="inlineStr">
+        <is>
+          <t>Dagelijkse kasteelpunten</t>
+        </is>
+      </c>
+      <c r="D1726" t="inlineStr"/>
+      <c r="E1726" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1726" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.DailyCastlePoints</t>
+        </is>
+      </c>
+      <c r="G1726" t="inlineStr"/>
+      <c r="H1726" t="inlineStr"/>
+    </row>
+    <row r="1727">
+      <c r="A1727" t="inlineStr"/>
+      <c r="B1727" t="inlineStr">
+        <is>
+          <t>Additional columns</t>
+        </is>
+      </c>
+      <c r="C1727" t="inlineStr">
+        <is>
+          <t>Extra kolommen</t>
+        </is>
+      </c>
+      <c r="D1727" t="inlineStr"/>
+      <c r="E1727" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1727" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.AdditionalColumns</t>
+        </is>
+      </c>
+      <c r="G1727" t="inlineStr"/>
+      <c r="H1727" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>