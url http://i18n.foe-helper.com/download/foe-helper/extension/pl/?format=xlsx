--- v0 (2026-02-21)
+++ v1 (2026-04-08)
@@ -342,51 +342,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H1668"/>
+  <dimension ref="A1:H1707"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -396,43429 +396,44287 @@
       <c r="E1" t="inlineStr">
         <is>
           <t>fuzzy</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>context</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr"/>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Active Recurring Quest (RQs):</t>
+          <t>For the full building you need: &lt;br&gt; A level 1 building or selection kit, all upgrades &lt;i&gt;and if shown here, special upgrades.&lt;/i&gt;</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Bieżące zadanie powtarzalne:</t>
+          <t>Dla pełnego budynku potrzebujesz: &lt;br&gt; Budynek 1 poziomu lub zestaw wyboru, wszystkie ulepszenia &lt;i&gt; i jeżeli pokazane tu, specjalne ulepszenia. &lt;/i&gt;</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.ActiveRecurringQuest</t>
+          <t>.Boxes.Kits.Upgrades</t>
         </is>
       </c>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr"/>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Cost/Prize</t>
-[...6 lines deleted...]
-      </c>
+          <t>Next Age</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.CostPerPrize</t>
+          <t>.Boxes.Stats.BtnNextEra</t>
         </is>
       </c>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr"/>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Unit</t>
+          <t>Archeology Event</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Jednostki</t>
+          <t>Event archeologiczny</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>.General.Unit</t>
+          <t>.Boxes.FPCollector.archeology_event</t>
         </is>
       </c>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr"/>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Upload/Send data to foe-helper.com</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Wysyłanie danych do foe-helper.com</t>
+          <t>Odblokowany</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>.Settings.GlobalSend.Title</t>
+          <t>.Boxes.Outpost.TitleFree</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr"/>
       <c r="B6" t="inlineStr">
         <is>
-          <t>ATTENTION: Not enough FP Packs in stock!&lt;br&gt;You only have __fpstock__ of __costs__FP&lt;br&gt;That is __tooless__FPs too few</t>
+          <t>Select resources for successful negotiations.</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>UWAGA: posiadasz za mało PR&lt;br&gt;masz __fpstock__ z __costs__ PR&lt;br&gt;za mało o__tooless__ PR</t>
+          <t>Pomaga dobrać surowce w negocjacjach.</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTForderFPStockLow</t>
+          <t>.Menu.Negotiation.Desc</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr"/>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Your city data is now on the clipboard</t>
+          <t>SAAB</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Dane Twojego miasta zostały skopiowane do schowka</t>
+          <t>EK:PA</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ToastBodyCopyData</t>
+          <t>.Eras.19.short</t>
         </is>
       </c>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr"/>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Delete Alert</t>
+          <t>min. level</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Usuń powiadomienie</t>
+          <t>min. poziom</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.DeleteAlert</t>
+          <t>.Boxes.GuildMemberStat.MinLevel</t>
         </is>
       </c>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr"/>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Create payment plan, calculate external spots and copy values for your GBs</t>
+          <t>Language</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Tworzy plan budowy własnej perły, pomaga obliczyć miejsca z wymian i pozwala generować wiadomości ogłaszające</t>
+          <t>Język</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>.Menu.OwnpartCalculator.Desc</t>
+          <t>.Settings.Entry.ChangeLanguage</t>
         </is>
       </c>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr"/>
       <c r="B10" t="inlineStr">
         <is>
-          <t>GBs</t>
+          <t>Buildings from QI</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Perły architektury (PA )</t>
+          <t>Budynki z NK</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.greatbuilding</t>
+          <t>.Boxes.CityMap.buildingFromQI</t>
         </is>
       </c>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr"/>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Entry Time</t>
+          <t>Quantum Incursions</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Czas wejścia</t>
+          <t>Najazdy Kwantowe</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.EntryTime</t>
+          <t>.Boxes.General.Quantum_Incursion</t>
         </is>
       </c>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr"/>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Province __provinceName__ unlocks</t>
+          <t>every hour</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Sektor __provinceName__ odblokowuje się</t>
+          <t>co godzinę</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SaveAlert</t>
+          <t>.Boxes.CityMap.QIActionRechargeCycle</t>
         </is>
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr"/>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Wave 2</t>
+          <t>Start level</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Fala 2</t>
+          <t>Początkowy poziom</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Wave2</t>
+          <t>.Boxes.PowerLeveling.StartLevel</t>
         </is>
       </c>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr"/>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Double Collection</t>
+          <t>Show Blueprints</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Podwójna kolekcja</t>
+          <t>Pokaż plany</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.DoubleCollection</t>
+          <t>.Settings.ShowOwnPartBP.Desc</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr"/>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Displays various Event Assitants, when a supported event window is opened.</t>
+          <t>GE/GBG date format</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Pokazuje różnych asystentów eventowych, kiedy obsługiwane okno eventu jest otwarte.</t>
+          <t>Format daty WG/GPCh</t>
         </is>
       </c>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>.Settings.ShowEventChest.Desc</t>
+          <t>.Boxes.GuildMemberStat.GexGbgDateFormat</t>
         </is>
       </c>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr"/>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Diplomatic Gifts (Space Carrier)</t>
+          <t>Military</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Dary dyplomacji (Kosmiczny Transporter)</t>
+          <t>Wojskowe</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.diplomaticGifts</t>
+          <t>.Boxes.CityMap.military</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr"/>
       <c r="B17" t="inlineStr">
         <is>
-          <t>AND</t>
+          <t>If an incident is displayed to be on a two-lane road, such a road must be built in order to be able to collect the reward!</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>ORAZ</t>
+          <t>Jeśli incydent jest wyświetlany na drodze dwupasmowej, taka droga musi zostać zbudowana, aby móc odebrać nagrodę!</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.AND</t>
+          <t>.Boxes.HiddenRewards.twolaneWarning</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr"/>
       <c r="B18" t="inlineStr">
         <is>
-          <t>OR</t>
+          <t>Size including average road space requirement of __streetnettosize__ tiles</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>LUB</t>
+          <t>Rozmiar z uwzględnieniem średniego zapotrzebowania na __streetnettosize__ kratek drogi</t>
         </is>
       </c>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.OR</t>
+          <t>.Boxes.Productions.SizeTT</t>
         </is>
       </c>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr"/>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Decorations</t>
+          <t>in</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Dekoracje</t>
+          <t>Pozostało</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.decoration</t>
+          <t>.Boxes.GuildFights.Count</t>
         </is>
       </c>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr"/>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Search</t>
+          <t>PME</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Szukaj</t>
+          <t>PM</t>
         </is>
       </c>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Search</t>
+          <t>.Eras.11.short</t>
         </is>
       </c>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr"/>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Late Middle Age</t>
+          <t>Map</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Jesień Średniowiecza</t>
+          <t>Mapa</t>
         </is>
       </c>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>.Eras.6</t>
+          <t>.Boxes.GuildFights.OpenMap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr"/>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Display size-list in reconstruction mode</t>
+          <t>The Date value "__InvalidDate__" could not be parsed</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Wyświetl listę rozmiarów w trybie przebudowy</t>
+          <t>Wartość Data "__InvalidDate__" nie można przeanalizować</t>
         </is>
       </c>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>.Settings.ShowReconstructionList.Title</t>
+          <t>.Boxes.Investment.DateParseErrorDesc</t>
         </is>
       </c>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr"/>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Scouting Info</t>
+          <t>&lt;em id="minigame_aztecs-Btn-closed" class="tooltip-error"&gt;Opens automatically when starting a aztec mini game&lt;br&gt;&lt;/em&gt;Aztec Minigame Helper</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Informacje o zwiadzie</t>
+          <t>&lt;em id="minigame_aztecs-Btn-closed" class="tooltip-error"&gt;Otwiera się automatycznie po wejściu do minigry Azteków&lt;br&gt;&lt;/em&gt;Pomocnik minigry Azteków</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>.Boxes.scoutingTimes.Title</t>
+          <t>.Menu.AztecMiniGame.Desc</t>
         </is>
       </c>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr"/>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Guild Treasury - daily</t>
+          <t>% Attack</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Skarbiec - dziennie</t>
+          <t>% ataku</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsTreasureClanD</t>
+          <t>.Boxes.GreatBuildings.Attack</t>
         </is>
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr"/>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Place5</t>
+          <t>Settlement Goods</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Miejsce 5</t>
+          <t>Towary z osady</t>
         </is>
       </c>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.P5</t>
+          <t>.Boxes.Outpost.Title</t>
         </is>
       </c>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr"/>
       <c r="B26" t="inlineStr">
         <is>
-          <t>This tools helps to manage your goods inventory and market offers</t>
+          <t>Guild Treasury Export Log</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>To narzędzie pomaga zarządzać twoimi towarami i ofertami handlowymi</t>
+          <t>Eksport dziennika skarbca gildii</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>.Menu.MarketOffers.Desc</t>
+          <t>.Boxes.Treasury.Title</t>
         </is>
       </c>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr"/>
       <c r="B27" t="inlineStr">
         <is>
-          <t>GvG Map</t>
-[...6 lines deleted...]
-      </c>
+          <t>Delete</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Title</t>
+          <t>.Boxes.ProductionsRating.PresetDelete</t>
         </is>
       </c>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr"/>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Quintillion</t>
+          <t>Rank</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Tryliony</t>
+          <t>Ranga</t>
         </is>
       </c>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.QT</t>
+          <t>.Boxes.GuildMemberStat.Rank</t>
         </is>
       </c>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr"/>
       <c r="B29" t="inlineStr">
         <is>
-          <t>No Settlements finished yet.</t>
+          <t>Building Efficiency Rating</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Żadna Osada nie została jeszcze ukończona.</t>
+          <t>Ocena efektywności budynku</t>
         </is>
       </c>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.NoSettlementsFinished</t>
+          <t>.Menu.ProductionsRating.Title</t>
         </is>
       </c>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr"/>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Coin boosts</t>
+          <t>show 0-values (GE/GBG)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Zwiększony zbiór monet</t>
+          <t>pokaż zerowe wartości (WG/GPCh)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_coins_production</t>
+          <t>.Boxes.GuildMemberStat.ShowZeroValues</t>
         </is>
       </c>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr"/>
       <c r="B31" t="inlineStr">
         <is>
-          <t>GBG (after negotiation or fight)</t>
+          <t>Create for all sectors</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Nagroda za pola chwały</t>
+          <t>Utwórz dla wszystkich sektorów</t>
         </is>
       </c>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.battlegrounds_conquest</t>
+          <t>.Boxes.Alerts.Form.CreateAllSectors</t>
         </is>
       </c>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr"/>
       <c r="B32" t="inlineStr">
         <is>
-          <t>GBG participation</t>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __costs__ &lt;small&gt;(Cost)&lt;/small&gt; = __profit__</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Uczestnictwo w GPCh</t>
+          <t>Nagroda = __nettoreward__ &lt;small&gt;(Nagroda netto)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Bonus Arc)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Miejsce zablokowane: __safe__&lt;br&gt;Zysk = __bruttoreward__ &lt;small&gt;(Nagroda)&lt;/small&gt; - __costs__ &lt;small&gt;(Koszt)&lt;/small&gt; = __profit__</t>
         </is>
       </c>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GbgParticipation</t>
+          <t>.Boxes.Calculator.TTProfit</t>
         </is>
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr"/>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Available Soccer Balls</t>
+          <t>Allies</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Dostępne Piłki</t>
+          <t>Sojusznicy</t>
         </is>
       </c>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.availableCurrency.soccer</t>
+          <t>.Menu.Allies.Title</t>
         </is>
       </c>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr"/>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Title Settings</t>
+          <t>danger</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Ustawienia utworów</t>
+          <t>zagrożenie</t>
         </is>
       </c>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.TitleSettings</t>
+          <t>.Boxes.OwnpartCalculator.danger</t>
         </is>
       </c>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr"/>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Button size</t>
+          <t>GBG Player Pop Up</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Rozmiar przycisków</t>
+          <t>Wyskakujące okienko z listą graczy GPCH</t>
         </is>
       </c>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.ButtonSize</t>
+          <t>.Settings.ShowGBGPlayerInfo.Title</t>
         </is>
       </c>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr"/>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Ally</t>
+          <t>Efficiency (incl. keys)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Sojusznik</t>
+          <t>Wydajność (zawiera klucze)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.Ally</t>
+          <t>.Boxes.MergerGame.Efficiency.anniversary</t>
         </is>
       </c>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr"/>
       <c r="B37" t="inlineStr">
         <is>
-          <t>never</t>
+          <t>Aztec Helper</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>nigdy</t>
+          <t>Pomocnik Azteków</t>
         </is>
       </c>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Never</t>
+          <t>.Settings.ShowAztecHelper.Title</t>
         </is>
       </c>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr"/>
       <c r="B38" t="inlineStr">
         <is>
-          <t>% Attack</t>
+          <t>Guild Expedition</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>% ataku</t>
+          <t>Wyprawy Gildyjne</t>
         </is>
       </c>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.Attack</t>
+          <t>.Boxes.General.Guild_Expedition</t>
         </is>
       </c>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr"/>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Welcome to the &lt;strong&gt;Infobox&lt;/strong&gt;! While this window remains open, it will display background events (e.g. chat messages, actions in GBG and auction bids)</t>
+          <t>Ignore optional technologies of previous eras</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Witamy w &lt;strong&gt; Infoboxie&lt;/strong&gt;! Podczas gdy to okno pozostanie otwarte, będzie się stopniowo wypełniać zdarzeniami zachodzącymi w tle (takimi jak wiadomości na czacie, ataki na polach bitew gildii i oferty aukcyjne)</t>
+          <t>Ignoruj opcjonalne technologie z poprzednich epok</t>
         </is>
       </c>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.Welcome</t>
+          <t>.Boxes.Technologies.IgnorePrevEra</t>
         </is>
       </c>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr"/>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Infobox</t>
+          <t>Quantum Incursion Rewards</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Info box</t>
+          <t>Nagrody Najazdów Kwantowych</t>
         </is>
       </c>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>.Settings.Entry.AutoOpenInfoBox</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.guild_raids</t>
         </is>
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr"/>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Guild ID:</t>
+          <t>Show Sums:</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>ID Gildii:</t>
+          <t>Pokaż sumy:</t>
         </is>
       </c>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>.Settings.Version.GuildId</t>
+          <t>.Boxes.Outpost.ShowSums</t>
         </is>
       </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr"/>
       <c r="B42" t="inlineStr">
         <is>
-          <t>show axis label</t>
+          <t>Menu Length</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>pokaż etykietę osi</t>
+          <t>Długość menu</t>
         </is>
       </c>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.ShowAxisLabel</t>
+          <t>.Settings.Entry.MenuLength</t>
         </is>
       </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr"/>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Current Arc Bonus</t>
+          <t>Preview</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Aktualny bonus Arki</t>
+          <t>Podgląd</t>
         </is>
       </c>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.ArkBonus</t>
+          <t>.Boxes.Alerts.Form.Preview</t>
         </is>
       </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr"/>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Show only Favourites</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Poziom</t>
+          <t>Pokaż jedynie ulubione</t>
         </is>
       </c>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Level</t>
+          <t>.Boxes.Kits.ShowFavourites</t>
         </is>
       </c>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr"/>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Disappears</t>
+          <t>No Incidents displayed.</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Znika</t>
+          <t>Brak zdarzeń losowych.</t>
         </is>
       </c>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.Disappears</t>
+          <t>.Boxes.HiddenRewards.NoEvents</t>
         </is>
       </c>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr"/>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Translation</t>
+          <t>at</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Tłumaczenie</t>
+          <t>Godzina</t>
         </is>
       </c>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>.Settings.About.TranslateTitle</t>
+          <t>.Boxes.GuildFights.Time</t>
         </is>
       </c>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr"/>
       <c r="B47" t="inlineStr">
         <is>
-          <t>__GBCount__ noted</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>__GBCount__ w schowku</t>
+          <t>Towary</t>
         </is>
       </c>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.GBsNoted</t>
+          <t>.Boxes.BlueGalaxy.Goods</t>
         </is>
       </c>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr"/>
       <c r="B48" t="inlineStr">
         <is>
-          <t>last update</t>
+          <t>Next Town</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>ostatnia aktualizacja</t>
+          <t>Następne miasto</t>
         </is>
       </c>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.LastUpdate</t>
+          <t>.Boxes.idleGame.NextTown</t>
         </is>
       </c>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr"/>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Set Alert</t>
+          <t>Absolute Costs</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Ustaw powiadomienie</t>
+          <t>Całkowity koszt</t>
         </is>
       </c>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SetAlert</t>
+          <t>.Boxes.GBGBuildings.absoluteCosts</t>
         </is>
       </c>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr"/>
       <c r="B50" t="inlineStr">
         <is>
-          <t>New Value</t>
+          <t>__era__&lt;br&gt;You have: __stock__</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Nowa wartość</t>
+          <t>__era__&lt;br&gt;Ty masz: __stock__</t>
         </is>
       </c>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Settings.newValue</t>
+          <t>.Boxes.Market.NeedTT</t>
         </is>
       </c>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr"/>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Eras</t>
+          <t>after</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Epoki</t>
+          <t>po</t>
         </is>
       </c>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Eras</t>
+          <t>.Boxes.Tooltip.Building.after</t>
         </is>
       </c>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr"/>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Visit the settlement to correct the value</t>
+          <t>Updates the 'GB calculator' for GBs of other players</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Odwiedź osadę, aby poprawić wartość</t>
+          <t>Aktualizuje kalkulator PA także dla pereł architektury innych graczy.</t>
         </is>
       </c>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>.Boxes.QIActions.Warning</t>
+          <t>.Settings.ShowOwnPartOnAllGBs.Desc</t>
         </is>
       </c>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr"/>
       <c r="B53" t="inlineStr">
         <is>
-          <t>when</t>
+          <t>Medals profit</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>kiedy</t>
+          <t>Zyskane medale</t>
         </is>
       </c>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.when</t>
+          <t>.Boxes.Investment.Overview.MedalsProfit</t>
         </is>
       </c>
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr"/>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Player name</t>
+          <t>top middle</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Nazwa gracza</t>
+          <t>Na górze na środku</t>
         </is>
       </c>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.PlayerName</t>
+          <t>.Menu.Notification.Position.top-center</t>
         </is>
       </c>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr"/>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Progress</t>
+          <t>Amount of sectors granted since last calculation.</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Postęp</t>
+          <t>Liczba niepodległości przyznanych od ostatniego obliczenia.</t>
         </is>
       </c>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Progress</t>
-[...2 lines deleted...]
-      <c r="G55" t="inlineStr"/>
+          <t>.GvG.Independences.Tooltip</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>"Amount of sectors granted since last calculation."  ?
+- - -
+"Amount of sectors granted release since last calculation."</t>
+        </is>
+      </c>
       <c r="H55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr"/>
       <c r="B56" t="inlineStr">
         <is>
-          <t>1m</t>
+          <t>calculate only safe profit/loss</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>1m</t>
+          <t>Oblicz tylko bezpieczny zysk/stratę</t>
         </is>
       </c>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.1m</t>
+          <t>.Boxes.Investment.Overview.SettingsUnsafeCalc</t>
         </is>
       </c>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr"/>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Medals profit</t>
+          <t>Select all playable ages (without: No Age, Special)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Zyskane medale</t>
+          <t>Wybiera wszystkie grywalne epoki (bez: "bez epoki", specjalnych)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.MedalsProfit</t>
+          <t>.Boxes.Stats.BtnAllPlayableErasTitle</t>
         </is>
       </c>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr"/>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Displays guild treasury export log tool when opening the Guild Treasury Log window</t>
+          <t>All Advices</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Wyświetla narzędzie eksportu dziennika po otwarciu okna dziennika skarbca gildii.</t>
+          <t>Wszystkie Wskazówki</t>
         </is>
       </c>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>.Settings.ShowGuildTreasuryLogExport.Desc</t>
+          <t>.Boxes.BattleAssistAAConfig.AllConfigs</t>
         </is>
       </c>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr"/>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Export</t>
+          <t>Bottom</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Eksport</t>
+          <t>Na dole</t>
         </is>
       </c>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Export</t>
+          <t>.Menu.BottomBar</t>
         </is>
       </c>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr"/>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Total</t>
+          <t>Blue Galaxy (x2)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Całkowity</t>
+          <t>Błękitna Galaktyka (x2)</t>
         </is>
       </c>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Total</t>
+          <t>.Boxes.FPCollector.double_collection</t>
         </is>
       </c>
       <c r="G60" t="inlineStr"/>
       <c r="H60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr"/>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Size including average road space requirement of __streetnettosize__ tiles</t>
+          <t>Spring Event</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Rozmiar z uwzględnieniem średniego zapotrzebowania na __streetnettosize__ kratek drogi</t>
+          <t>Event wiosenny</t>
         </is>
       </c>
       <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.SizeTT</t>
+          <t>.Boxes.FPCollector.spring_event</t>
         </is>
       </c>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr"/>
       <c r="B62" t="inlineStr">
         <is>
-          <t>In Stock</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>W inwentarzu</t>
+          <t>Zapisz</t>
         </is>
       </c>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.InStock</t>
+          <t>.Boxes.Notice.Save</t>
         </is>
       </c>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr"/>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Thousand</t>
+          <t>https://docs.foe-helper.com/english/module/discord</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Tysiąc</t>
+          <t>https://docs.foe-helper.com/english/module/discord</t>
         </is>
       </c>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.K</t>
+          <t>.Boxes.Discord.HelpLink</t>
         </is>
       </c>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr"/>
       <c r="B64" t="inlineStr">
         <is>
-          <t>SAM</t>
+          <t>SAJM</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>EK:M</t>
+          <t>EK:KJ</t>
         </is>
       </c>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>.Eras.18.short</t>
+          <t>.Eras.21.short</t>
         </is>
       </c>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr"/>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Guilds</t>
+          <t>As Drop-down</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Gildie</t>
+          <t>W menu rozwijanym</t>
         </is>
       </c>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Guilds</t>
+          <t>.Menu.Dropdown</t>
         </is>
       </c>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr"/>
       <c r="B66" t="inlineStr">
         <is>
-          <t>every hour</t>
+          <t>End date</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>co godzinę</t>
+          <t>Data zakończenia</t>
         </is>
       </c>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.QIActionRechargeCycle</t>
+          <t>.Boxes.GuildMemberStat.EndDate</t>
         </is>
       </c>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr"/>
       <c r="B67" t="inlineStr">
         <is>
-          <t>This is achievable when playing perfect</t>
+          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement and reload the game (F5)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Można to osiągnąć grając idealnie</t>
+          <t>&lt;em id='outPW' class='tooltip-error'&gt;Niedostępne: Rozpocznij osadę i przeładuj grę (F5)</t>
         </is>
       </c>
       <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Simulation.Title</t>
+          <t>.Menu.OutP.DescWarningOutpostData</t>
         </is>
       </c>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr"/>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Existing payments</t>
+          <t>Efficiency (incl. badges)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Obecne wpłaty</t>
+          <t>Wydajność (zawiera odznaki)</t>
         </is>
       </c>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.ExistingPayments</t>
+          <t>.Boxes.MergerGame.Efficiency.soccer</t>
         </is>
       </c>
       <c r="G68" t="inlineStr"/>
       <c r="H68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr"/>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Day ⇋</t>
+          <t>About FoE Helper</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Dzień ⇋</t>
+          <t>O FoE Helper</t>
         </is>
       </c>
       <c r="D69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Day</t>
+          <t>.Settings.About.Title</t>
         </is>
       </c>
       <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr"/>
       <c r="B70" t="inlineStr">
         <is>
-          <t>BPs</t>
+          <t>Show on city map</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>BPs (Plany)</t>
+          <t>Pokaż na mapie miasta</t>
         </is>
       </c>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.BPs</t>
+          <t>.Boxes.General.ShowOnMap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr"/>
       <c r="H70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr"/>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Please visit all maps once to unlock the power data and collect guild data.</t>
+          <t>This module only works with "Upload to foe-helper.com" switched on.&lt;br&gt;Please activate this option to use the notes.</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Odwiedź wszystkie mapy najpierw, żeby odblokować dane mocy i zebrać dane gildii.</t>
+          <t>Ten moduł działa tylko przy włączonej opcji "Wysyłanie danych do foe-helper.com". &lt;br&gt;Włącz tę opcję, aby korzystać z notatek.</t>
         </is>
       </c>
       <c r="D71" t="inlineStr"/>
       <c r="E71" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.OverviewExplainer</t>
+          <t>.Boxes.Notice.GlobalSendRequired</t>
         </is>
       </c>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr"/>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Save donation factor per Conversation</t>
+          <t>Create</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Zapisz współczynnik darowizny na Rozmowę</t>
+          <t>Utwórz</t>
         </is>
       </c>
       <c r="D72" t="inlineStr"/>
       <c r="E72" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.ForderBonusPerConversation</t>
+          <t>.Boxes.Alerts.Form.Create</t>
         </is>
       </c>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr"/>
       <c r="B73" t="inlineStr">
         <is>
-          <t>No alert</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Brak powiadomienia</t>
+          <t>Budynek</t>
         </is>
       </c>
       <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>.Boxes.InactivesSettings.NoAlert</t>
+          <t>.Boxes.CityMap.Building</t>
         </is>
       </c>
       <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr"/>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Own part sum</t>
+          <t>Daily goods</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Suma części własnej</t>
+          <t>Towarów dziennie</t>
         </is>
       </c>
       <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.OwnPartSum</t>
+          <t>.Boxes.GreatBuildings.DailyGoods</t>
         </is>
       </c>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr"/>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Item Store</t>
+          <t>Boost</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Sklep z przedmiotami</t>
+          <t>Bonus</t>
         </is>
       </c>
       <c r="D75" t="inlineStr"/>
       <c r="E75" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.item_store</t>
+          <t>.General.Boost</t>
         </is>
       </c>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr"/>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Infobox</t>
+          <t>Event Chest Selection Helper</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Infobox</t>
+          <t>Asystent wyboru skrzyń eventowych</t>
         </is>
       </c>
       <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Title</t>
+          <t>.Boxes.EventChests.Title</t>
         </is>
       </c>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr"/>
       <c r="B77" t="inlineStr">
         <is>
-          <t>GB Tracker</t>
+          <t>Guild Power</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Śledzenie PA</t>
+          <t>Potencjał gildii</t>
         </is>
       </c>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>.Boxes.findGB.Title</t>
+          <t>.Boxes.Productions.Headings.clan_power_production</t>
         </is>
       </c>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr"/>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Negotiation has been cancelled</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Kulturowe</t>
+          <t>Negocjacja została przerwana</t>
         </is>
       </c>
       <c r="D78" t="inlineStr"/>
       <c r="E78" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.culture</t>
+          <t>.Boxes.Negotiation.Canceled</t>
         </is>
       </c>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr"/>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Ascendable buildings</t>
+          <t>5m</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Budynki do wzniesienia</t>
+          <t>5m</t>
         </is>
       </c>
       <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowAscendableBuildings</t>
+          <t>.Boxes.Alerts.Time.5m</t>
         </is>
       </c>
       <c r="G79" t="inlineStr"/>
       <c r="H79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr"/>
       <c r="B80" t="inlineStr">
         <is>
-          <t>__amount__% of __good__ stock (__era__)</t>
+          <t>Offset to servertime (minutes)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>__amount__% of __good__ stock (__era__)</t>
+          <t>Przesunięcie względem czasu serwera (minuty)</t>
         </is>
       </c>
       <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.relativeCosts</t>
+          <t>.Boxes.GuildFights.serverOffset</t>
         </is>
       </c>
       <c r="G80" t="inlineStr"/>
       <c r="H80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr"/>
       <c r="B81" t="inlineStr">
         <is>
-          <t xml:space="preserve">Number of Streets: </t>
+          <t>Places</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ilość dróg: </t>
+          <t>Miejsce</t>
         </is>
       </c>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.StreetsAmount</t>
+          <t>.Boxes.OwnpartCalculator.Places</t>
         </is>
       </c>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr"/>
       <c r="B82" t="inlineStr">
         <is>
-          <t>QI Snapshot Log</t>
+          <t>Guild Member Overview</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Dziennik migawek NK</t>
+          <t>Przegląd członków gildii</t>
         </is>
       </c>
       <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.SnapshotLog</t>
+          <t>.Boxes.GuildMemberStat.Title</t>
         </is>
       </c>
       <c r="G82" t="inlineStr"/>
       <c r="H82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr"/>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Create for all sectors</t>
+          <t>All the coords from the boxes are deleted.</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Utwórz dla wszystkich sektorów</t>
+          <t>Wszystkie koordynaty okien zostały usunięte.</t>
         </is>
       </c>
       <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.CreateAllSectors</t>
+          <t>.Boxes.Settings.DeletedBoxCoordsBody</t>
         </is>
       </c>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr"/>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Military</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Wojskowe</t>
+          <t>Koszty</t>
         </is>
       </c>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.military</t>
+          <t>.Boxes.ShopAssist.Costs</t>
         </is>
       </c>
       <c r="G84" t="inlineStr"/>
       <c r="H84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr"/>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Amount of Aides from Truce Tower left</t>
+          <t>!!! Attention - Although unlikely, using this option might trigger INNOs bot detection and may cause a short ban period !!! Please let us know should that happen.&lt;br&gt;&lt;br&gt;After placing a building from the build menu or the reconstruction side bar will cause the same building to be selected automatically (streets excluded).</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Truce Tower: pozostałe towary za wsparcie</t>
+          <t>!!! Uwaga - Chociaż jest to mało prawdopodobne, użycie tej opcji może spowodować wykrycie przez bota INNO i nadać krótki okres bana !!! Prosimy o poinformowanie nas, jeśli tak się stanie.&lt;br&gt;&lt;br&gt;Po umieszczeniu budynku z menu budowy lub paska bocznego przebudowy spowoduje automatyczne wybranie tego samego budynku (z wyłączeniem ulic).</t>
         </is>
       </c>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.aid_goods</t>
+          <t>.Settings.RepeatSelectBuilding.Desc</t>
         </is>
       </c>
       <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr"/>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Start units</t>
-[...6 lines deleted...]
-      </c>
+          <t>Close the GB Calculator when this window is auto-opened</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr"/>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_units_start</t>
+          <t>.Boxes.Calculator.OwnPartClose</t>
         </is>
       </c>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr"/>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Sequence</t>
+          <t>ME</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Kolejność wpłat</t>
+          <t>ME</t>
         </is>
       </c>
       <c r="D87" t="inlineStr"/>
       <c r="E87" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Order</t>
+          <t>.Eras.10.short</t>
         </is>
       </c>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr"/>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Only show inventory buildings with a rating equal or higher than x</t>
+          <t>Neighbors</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Wyświetlaj tylko budynki z inwentarza z oceną równą lub wyższą niż x</t>
+          <t>Sąsiedzi</t>
         </is>
       </c>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.InventoryBuildingScoreExplanation</t>
+          <t>.Boxes.Market.TradePartnerNeighbor</t>
         </is>
       </c>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr"/>
       <c r="B89" t="inlineStr">
         <is>
-          <t>min Lvl</t>
+          <t xml:space="preserve">Rewards </t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>najniższy poziom</t>
+          <t xml:space="preserve">Nagrody </t>
         </is>
       </c>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>.Boxes.findGB.minLvl</t>
+          <t>.Boxes.Campagne.Reward</t>
         </is>
       </c>
       <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr"/>
       <c r="B90" t="inlineStr">
         <is>
-          <t>The world of the DB to be imported does not match the current account.</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Świat DB do zaimportowania nie pasuje do rachunku bieżącego.</t>
+          <t>Towarowe</t>
         </is>
       </c>
       <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.WrongDBWorld</t>
+          <t>.Boxes.Productions.Headings.goods</t>
         </is>
       </c>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr"/>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Auto</t>
+          <t>Title name</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Auto</t>
+          <t>Tytuł utworu</t>
         </is>
       </c>
       <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Auto</t>
+          <t>.Boxes.BetterMusic.TitleName</t>
         </is>
       </c>
       <c r="G91" t="inlineStr"/>
       <c r="H91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr"/>
       <c r="B92" t="inlineStr">
         <is>
-          <t>About</t>
+          <t>Display Event Assistants</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>O rozszerzeniu</t>
+          <t>Pokaż asystenta eventowego</t>
         </is>
       </c>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>.Settings.Entry.About</t>
+          <t>.Settings.ShowEventChest.Title</t>
         </is>
       </c>
       <c r="G92" t="inlineStr"/>
       <c r="H92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr"/>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Count</t>
+          <t>Filters all members with existing new progress.</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Ilość</t>
+          <t>Filtruje członków z zarejestrowanym postępem.</t>
         </is>
       </c>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.Count</t>
+          <t>.Boxes.GuildFights.ProgressFilterDesc</t>
         </is>
       </c>
       <c r="G93" t="inlineStr"/>
       <c r="H93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr"/>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Search for buildings that produce less resources per tile than expected.</t>
+          <t>Sorting</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Wyszukaj budynki, które produkują mniej zasobów na kratkę niż oczekujesz.</t>
+          <t>Sortowanie</t>
         </is>
       </c>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>.Menu.ProductionsRating.Desc</t>
+          <t>.Boxes.Notice.Sorting</t>
         </is>
       </c>
       <c r="G94" t="inlineStr"/>
       <c r="H94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr"/>
       <c r="B95" t="inlineStr">
         <is>
-          <t>bottom left</t>
+          <t>Only Affordable Offers</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Na dole po lewej</t>
+          <t>Tylko dostępne oferty</t>
         </is>
       </c>
       <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.bottom-left</t>
+          <t>.Boxes.Market.OnlyAffordable</t>
         </is>
       </c>
       <c r="G95" t="inlineStr"/>
       <c r="H95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr"/>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Ignore optional technologies of previous eras</t>
+          <t>???</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Ignoruj opcjonalne technologie z poprzednich epok</t>
+          <t>???</t>
         </is>
       </c>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.IgnorePrevEra</t>
+          <t>.Menu.unitsGex.Desc</t>
         </is>
       </c>
       <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr"/>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Are you sure you want to delete this?</t>
+          <t>Active</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Czy na pewno chcesz to usunąć?</t>
+          <t>Aktywne</t>
         </is>
       </c>
       <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ConfirmDelete</t>
+          <t>.Boxes.Settings.Active</t>
         </is>
       </c>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr"/>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Aztec Helper</t>
+          <t>Delete Alert</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Pomocnik Azteków</t>
+          <t>Usuń powiadomienie</t>
         </is>
       </c>
       <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowAztecHelper</t>
+          <t>.Boxes.GuildFights.DeleteAlert</t>
         </is>
       </c>
       <c r="G98" t="inlineStr"/>
       <c r="H98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr"/>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Collected __count__ new player Events</t>
+          <t>Total</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Znaleziono __count__ nowych zdarzeń dotyczących graczy</t>
+          <t>Całkowity</t>
         </is>
       </c>
       <c r="D99" t="inlineStr"/>
       <c r="E99" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.PlayerFoundCount</t>
+          <t>.Boxes.GuildFights.Total</t>
         </is>
       </c>
       <c r="G99" t="inlineStr"/>
       <c r="H99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr"/>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Which buttons do you want in the menu?&lt;br&gt;Green: show button. Red: don't show button.</t>
+          <t>Event Assistants</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Które przyciski wyświetlać w menu?&lt;br&gt;Zielony: pokaż przycisk. Czerwony: nie pokazuj przycisku.</t>
+          <t>Asystent eventowy</t>
         </is>
       </c>
       <c r="D100" t="inlineStr"/>
       <c r="E100" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>.Settings.MenuContent.Desc</t>
+          <t>.Settings.Entry.ShowEventChest</t>
         </is>
       </c>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr"/>
       <c r="B101" t="inlineStr">
         <is>
-          <t>top middle</t>
+          <t>https://docs.foe-helper.com/english/module/stats</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Na górze na środku</t>
+          <t>https://docs.foe-helper.com/english/module/stats</t>
         </is>
       </c>
       <c r="D101" t="inlineStr"/>
       <c r="E101" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.top-center</t>
+          <t>.Boxes.Stats.HelpLink</t>
         </is>
       </c>
       <c r="G101" t="inlineStr"/>
       <c r="H101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr"/>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Submit</t>
+          <t>Compare Friends with Threads</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Wyślij</t>
+          <t>Porównaj przyjaciół z wątkami</t>
         </is>
       </c>
       <c r="D102" t="inlineStr"/>
       <c r="E102" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.Submit</t>
+          <t>.Menu.CompareFriendsThreads.Title</t>
         </is>
       </c>
       <c r="G102" t="inlineStr"/>
       <c r="H102" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr"/>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Offset to servertime (minutes)</t>
+          <t>Item Shop</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Przesunięcie względem czasu serwera (minuty)</t>
+          <t>Sklep z przedmiotami</t>
         </is>
       </c>
       <c r="D103" t="inlineStr"/>
       <c r="E103" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.serverOffset</t>
+          <t>.Boxes.ShopAssist.Shop</t>
         </is>
       </c>
       <c r="G103" t="inlineStr"/>
       <c r="H103" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr"/>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Number of First Strikes remaining.</t>
+          <t>Unit</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Kraken: pozostałe próby pierwszego uderzenia.</t>
+          <t>Jednostki</t>
         </is>
       </c>
       <c r="D104" t="inlineStr"/>
       <c r="E104" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.first_strike</t>
+          <t>.General.Unit</t>
         </is>
       </c>
       <c r="G104" t="inlineStr"/>
       <c r="H104" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr"/>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>To Build</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Koszty</t>
+          <t>Do budowy</t>
         </is>
       </c>
       <c r="D105" t="inlineStr"/>
       <c r="E105" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Costs</t>
+          <t>.Boxes.GBGBuildings.toBuild</t>
         </is>
       </c>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr"/>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Error loading the Negotiation Table</t>
+          <t>Keys</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Błąd przy pobieraniu tablicy negocjacji</t>
+          <t>Klucze</t>
         </is>
       </c>
       <c r="D106" t="inlineStr"/>
       <c r="E106" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.TableLoadError</t>
+          <t>.Boxes.MergerGame.Keys.care</t>
         </is>
       </c>
       <c r="G106" t="inlineStr"/>
       <c r="H106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr"/>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Preview</t>
+          <t>SAT</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Podgląd</t>
+          <t>EK:T</t>
         </is>
       </c>
       <c r="D107" t="inlineStr"/>
       <c r="E107" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Preview</t>
+          <t>.Eras.22.short</t>
         </is>
       </c>
       <c r="G107" t="inlineStr"/>
       <c r="H107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr"/>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Configure FoE Helper</t>
-[...6 lines deleted...]
-      </c>
+          <t>This value is not accessible, because this player is neither a friend nor in your guild.</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr"/>
       <c r="D108" t="inlineStr"/>
       <c r="E108" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>.Menu.Settings.Desc</t>
+          <t>.Boxes.PlayerProfile.OtherPlayerNotAvailable</t>
         </is>
       </c>
       <c r="G108" t="inlineStr"/>
       <c r="H108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr"/>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Estimated bonus: __FP__ FPs and __Goods__ goods</t>
+          <t>Only show inventory buildings with a rating equal or higher than x</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Szacowany bonus: __FP__ PR i __Goods__ towarów</t>
+          <t>Wyświetlaj tylko budynki z inwentarza z oceną równą lub wyższą niż x</t>
         </is>
       </c>
       <c r="D109" t="inlineStr"/>
       <c r="E109" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.EstimatedBonus</t>
+          <t>.Boxes.ProductionsRating.InventoryBuildingScoreExplanation</t>
         </is>
       </c>
       <c r="G109" t="inlineStr"/>
       <c r="H109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr"/>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Choose a player</t>
+          <t>allow pvp trigger</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Wybierz gracza</t>
+          <t>odtwarzaj muzykę PvP</t>
         </is>
       </c>
       <c r="D110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ModalChoosePlayer</t>
+          <t>.Boxes.BetterMusic.PvPT</t>
         </is>
       </c>
       <c r="G110" t="inlineStr"/>
       <c r="H110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr"/>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Menu Content</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Towary</t>
+          <t>Zawartość menu</t>
         </is>
       </c>
       <c r="D111" t="inlineStr"/>
       <c r="E111" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Goods</t>
+          <t>.Settings.Entry.MenuContent</t>
         </is>
       </c>
       <c r="G111" t="inlineStr"/>
       <c r="H111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr"/>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Switch view</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Widok przełącznika</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Switch</t>
+          <t>.Boxes.Productions.Headings.era</t>
         </is>
       </c>
       <c r="G112" t="inlineStr"/>
       <c r="H112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr"/>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Battle Potions</t>
+          <t>Displays Resources required to conquer a Continent Map Sector.</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Mikstury bitewne</t>
+          <t>Przegląd surowców potrzebnych do podbicia sektora mapy.</t>
         </is>
       </c>
       <c r="D113" t="inlineStr"/>
       <c r="E113" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowPotions</t>
+          <t>.Menu.Campagne.Desc</t>
         </is>
       </c>
       <c r="G113" t="inlineStr"/>
       <c r="H113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr"/>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Choose a value between 1 and 4 !&amp;#10;Choose a smaller value for more data&amp;#10;or a larger one for better viewing.</t>
+          <t>Blue Galaxy</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Wybierz wartość między 1 a 4 !&amp;#10;Mniejsza wyświetla więcej danych,&amp;#10;większa zwiększa czytelność.</t>
+          <t>Błękitna Galaktyka</t>
         </is>
       </c>
       <c r="D114" t="inlineStr"/>
       <c r="E114" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>.Boxes.Units.PictogramScalingDesc</t>
+          <t>.Settings.Entry.ShowBlueGalaxyHelper</t>
         </is>
       </c>
       <c r="G114" t="inlineStr"/>
       <c r="H114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr"/>
       <c r="B115" t="inlineStr">
         <is>
-          <t>produced by guild buildings</t>
+          <t>top left</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>produkowane przez budynki gildii</t>
+          <t>Na górze po lewej</t>
         </is>
       </c>
       <c r="D115" t="inlineStr"/>
       <c r="E115" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ProducedTreasuryGoods</t>
+          <t>.Menu.Notification.Position.top-left</t>
         </is>
       </c>
       <c r="G115" t="inlineStr"/>
       <c r="H115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr"/>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Download Beta Extension</t>
+          <t>Use short names for GBG provinces.</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Pobierz rozszerzenie Beta</t>
+          <t>Używaj skróconych nazw dla prowincji Pól Chwały.</t>
         </is>
       </c>
       <c r="D116" t="inlineStr"/>
       <c r="E116" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>.Settings.LoadBeta2.Button</t>
+          <t>.Boxes.Infobox.Settings.GbgProvShortName</t>
         </is>
       </c>
       <c r="G116" t="inlineStr"/>
       <c r="H116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr"/>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Missing</t>
+          <t>Guild Buildings</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Brakujące</t>
+          <t>Budynki gildii</t>
         </is>
       </c>
       <c r="D117" t="inlineStr"/>
       <c r="E117" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Missing</t>
+          <t>.Boxes.GuildMemberStat.GuildBuildings</t>
         </is>
       </c>
       <c r="G117" t="inlineStr"/>
       <c r="H117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr"/>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Show Box when</t>
+          <t>beach</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Pokaż okno kiedy</t>
+          <t>plaża</t>
         </is>
       </c>
       <c r="D118" t="inlineStr"/>
       <c r="E118" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.when</t>
+          <t>.Boxes.GvGMap.Sector.Terrain_beach</t>
         </is>
       </c>
       <c r="G118" t="inlineStr"/>
       <c r="H118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr"/>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t xml:space="preserve">Invested FPs: </t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Edytuj</t>
+          <t xml:space="preserve">Zainwestowane PR: </t>
         </is>
       </c>
       <c r="D119" t="inlineStr"/>
       <c r="E119" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Edit</t>
+          <t>.Boxes.Investment.InvestBar</t>
         </is>
       </c>
       <c r="G119" t="inlineStr"/>
       <c r="H119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr"/>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Expired Trades</t>
-[...6 lines deleted...]
-      </c>
+          <t>Success</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr"/>
       <c r="D120" t="inlineStr"/>
       <c r="E120" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.Expired</t>
+          <t>.General.Success</t>
         </is>
       </c>
       <c r="G120" t="inlineStr"/>
       <c r="H120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr"/>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Help</t>
+          <t>Collect All Blocker</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Pomoc</t>
+          <t>Zbierz wszystkie blokery</t>
         </is>
       </c>
       <c r="D121" t="inlineStr"/>
       <c r="E121" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>.Settings.Entry.Help</t>
+          <t>.Settings.BlockCollectAll.Title</t>
         </is>
       </c>
       <c r="G121" t="inlineStr"/>
       <c r="H121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr"/>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Website Api-Token</t>
+          <t>Market Filter</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Token API witryny internetowej</t>
+          <t>Filtr rynku</t>
         </is>
       </c>
       <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ApiToken</t>
+          <t>.Menu.Market.Title</t>
         </is>
       </c>
       <c r="G122" t="inlineStr"/>
       <c r="H122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr"/>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Consider attack bonus</t>
+          <t>No Age</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Uwzględnij bonus do ataku</t>
+          <t>Bez epoki</t>
         </is>
       </c>
       <c r="D123" t="inlineStr"/>
       <c r="E123" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.ShowAttack</t>
+          <t>.Boxes.Stats.BtnNoEra</t>
         </is>
       </c>
       <c r="G123" t="inlineStr"/>
       <c r="H123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr"/>
       <c r="B124" t="inlineStr">
         <is>
-          <t>No data available!&lt;br /&gt;Please visit the results page of the guild expedition overview to update the data.</t>
+          <t>Persistent</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Brak dostępnych danych!&lt;br /&gt;Odwiedź stronę wyników przeglądu ekspedycji gildii, aby zaktualizować dane.</t>
+          <t>Trwałe</t>
         </is>
       </c>
       <c r="D124" t="inlineStr"/>
       <c r="E124" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.ResultsNoData</t>
+          <t>.Boxes.Alerts.Form.Persistent</t>
         </is>
       </c>
       <c r="G124" t="inlineStr"/>
       <c r="H124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr"/>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Discord Webhooks</t>
+          <t>Notes</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Discord Webhooki</t>
+          <t>Notes</t>
         </is>
       </c>
       <c r="D125" t="inlineStr"/>
       <c r="E125" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Title</t>
+          <t>.Boxes.Notice.Title</t>
         </is>
       </c>
       <c r="G125" t="inlineStr"/>
       <c r="H125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr"/>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Displays events that are happening in the "background".&lt;br&gt;&lt;em&gt;Fills up with info…  &lt;/em&gt;</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Gracz</t>
+          <t>Wyświetla informacje o zdarzeniach zachodzących w tle.&lt;br&gt;&lt;em&gt;Aktualizuje się na bieżąco...&lt;/em&gt;</t>
         </is>
       </c>
       <c r="D126" t="inlineStr"/>
       <c r="E126" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsPlayer</t>
+          <t>.Menu.Info.Desc</t>
         </is>
       </c>
       <c r="G126" t="inlineStr"/>
       <c r="H126" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr"/>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Merge Game (e.g. Care For Tomorrow Event)</t>
+          <t>Website Api-Token</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Gra typu „łączenie” (np. wydarzenie Troska o Jutro)</t>
+          <t>Token API witryny internetowej</t>
         </is>
       </c>
       <c r="D127" t="inlineStr"/>
       <c r="E127" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>.Settings.EventHelperMerge</t>
+          <t>.Settings.ApiToken.Title</t>
         </is>
       </c>
       <c r="G127" t="inlineStr"/>
       <c r="H127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr"/>
       <c r="B128" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; accepted your trade of __offerValue__ __offer__ for __needValue__ __need__.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rename preset:</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr"/>
       <c r="D128" t="inlineStr"/>
       <c r="E128" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.Trade</t>
+          <t>.Boxes.ProductionsRating.PresetPromptRename</t>
         </is>
       </c>
       <c r="G128" t="inlineStr"/>
       <c r="H128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr"/>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Advanced Settings</t>
+          <t>Attrition</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Ustawienia zaawansowane</t>
+          <t>Opór</t>
         </is>
       </c>
       <c r="D129" t="inlineStr"/>
       <c r="E129" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>.Settings.EventHelper.Advanced</t>
+          <t>.Boxes.GuildFights.Attrition</t>
         </is>
       </c>
       <c r="G129" t="inlineStr"/>
       <c r="H129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr"/>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Show Guilds</t>
+          <t>Attack</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Pokaż gildie</t>
+          <t>Atak</t>
         </is>
       </c>
       <c r="D130" t="inlineStr"/>
       <c r="E130" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowOwner</t>
+          <t>.Boxes.cardGame.Attack</t>
         </is>
       </c>
       <c r="G130" t="inlineStr"/>
       <c r="H130" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr"/>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Spot is not safe. __fpcount__ additional FPs must be added.&lt;br&gt;Total to make spot safe: __totalfp__ FPs</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Gracz</t>
+          <t>Miejsce nie jest zabezpieczone. Należy wpłacić __fpcount__ dodatkowych PR w celu zabezpieczenia.&lt;br&gt;Całkowita wpłata: __totalfp__ PR</t>
         </is>
       </c>
       <c r="D131" t="inlineStr"/>
       <c r="E131" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.NewPlayer</t>
+          <t>.Boxes.Calculator.TTForderNegativeProfit</t>
         </is>
       </c>
       <c r="G131" t="inlineStr"/>
       <c r="H131" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr"/>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Box Coordinates</t>
+          <t>Discord Webhooks</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Współrzędne okien</t>
+          <t>Discord Webhooki</t>
         </is>
       </c>
       <c r="D132" t="inlineStr"/>
       <c r="E132" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ResetBoxPositions</t>
+          <t>.Boxes.Discord.Title</t>
         </is>
       </c>
       <c r="G132" t="inlineStr"/>
       <c r="H132" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr"/>
       <c r="B133" t="inlineStr">
         <is>
-          <t>As Box</t>
+          <t>FP Collector Overview</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Pływające okno</t>
+          <t>Przegląd kolektora PR</t>
         </is>
       </c>
       <c r="D133" t="inlineStr"/>
       <c r="E133" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>.Menu.Box</t>
+          <t>.Menu.fpCollector.Title</t>
         </is>
       </c>
       <c r="G133" t="inlineStr"/>
       <c r="H133" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr"/>
       <c r="B134" t="inlineStr">
         <is>
-          <t>This is not a valid settings file!</t>
+          <t>buildings total</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>To nie jest prawidłowy plik ustawień!</t>
+          <t>Łącznie budynków:</t>
         </is>
       </c>
       <c r="D134" t="inlineStr"/>
       <c r="E134" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>.Settings.ExportImport.Error</t>
+          <t>.Boxes.CityMap.BuildingsAmount</t>
         </is>
       </c>
       <c r="G134" t="inlineStr"/>
       <c r="H134" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr"/>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Friendly invest</t>
+          <t>Chance</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Bonus wpłacających</t>
+          <t>Szansa</t>
         </is>
       </c>
       <c r="D135" t="inlineStr"/>
       <c r="E135" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.ArcBonus</t>
+          <t>.Boxes.GBGBuildings.totalChance</t>
         </is>
       </c>
       <c r="G135" t="inlineStr"/>
       <c r="H135" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr"/>
       <c r="B136" t="inlineStr">
         <is>
-          <t>All Advices</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Wszystkie Wskazówki</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="D136" t="inlineStr"/>
       <c r="E136" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.AllConfigs</t>
+          <t>.Boxes.Stats.Era</t>
         </is>
       </c>
       <c r="G136" t="inlineStr"/>
       <c r="H136" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr"/>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Town Building Collection</t>
+          <t>Siege defeated</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Zbiory z budynków w mieście</t>
+          <t>Oblężenie pokonane</t>
         </is>
       </c>
       <c r="D137" t="inlineStr"/>
       <c r="E137" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.pickupProduction</t>
+          <t>.Boxes.GvGMap.Log.siege_defeated</t>
         </is>
       </c>
       <c r="G137" t="inlineStr"/>
       <c r="H137" t="inlineStr"/>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr"/>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Displays current and upcoming GBG battles</t>
+          <t>My Age</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Wyświetla bieżące i nadchodzące bitwy na GPCh</t>
+          <t>Moja epoka</t>
         </is>
       </c>
       <c r="D138" t="inlineStr"/>
       <c r="E138" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>.Menu.Gildfight.Desc</t>
+          <t>.Boxes.Stats.BtnMyEra</t>
         </is>
       </c>
       <c r="G138" t="inlineStr"/>
       <c r="H138" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr"/>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Group</t>
+          <t>Displays your current daily productions.</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Grupuj</t>
+          <t>Wyświetla wszystkie aktywne produkcje w Twoim mieście.</t>
         </is>
       </c>
       <c r="D139" t="inlineStr"/>
       <c r="E139" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.ModeGroups</t>
+          <t>.Menu.Productions.Desc</t>
         </is>
       </c>
       <c r="G139" t="inlineStr"/>
       <c r="H139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr"/>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Fragments</t>
+          <t>Help</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Paprochy</t>
+          <t>Pomoc</t>
         </is>
       </c>
       <c r="D140" t="inlineStr"/>
       <c r="E140" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.fragments</t>
+          <t>.Boxes.ProductionsRating.ExplainerHead</t>
         </is>
       </c>
       <c r="G140" t="inlineStr"/>
       <c r="H140" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr"/>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Menu Content</t>
+          <t>Warning! Levelling this GB!</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Zawartość menu</t>
+          <t>UWAGA! Zamykanie tej PA!</t>
         </is>
       </c>
       <c r="D141" t="inlineStr"/>
       <c r="E141" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>.Settings.MenuContent.Title</t>
+          <t>.Boxes.Calculator.LevelWarning</t>
         </is>
       </c>
       <c r="G141" t="inlineStr"/>
       <c r="H141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr"/>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Choose your own Soundtrack!</t>
+          <t>GE participation</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Wybierz własną ścieżkę dźwiękową!</t>
+          <t>Uczestnictwo w WG</t>
         </is>
       </c>
       <c r="D142" t="inlineStr"/>
       <c r="E142" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>.Menu.Music.Desc</t>
+          <t>.Boxes.GuildMemberStat.GexParticipation</t>
         </is>
       </c>
       <c r="G142" t="inlineStr"/>
       <c r="H142" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr"/>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Great Building</t>
+          <t>Stock:</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Perła Architektury</t>
+          <t>Zapas:</t>
         </is>
       </c>
       <c r="D143" t="inlineStr"/>
       <c r="E143" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.GreatBulding</t>
+          <t>.Boxes.Negotiation.Stock</t>
         </is>
       </c>
       <c r="G143" t="inlineStr"/>
       <c r="H143" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr"/>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Tomorrow Era</t>
+          <t>Boost Sources</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Epoka Jutra</t>
+          <t>Źródła Bonusów</t>
         </is>
       </c>
       <c r="D144" t="inlineStr"/>
       <c r="E144" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>.Eras.13</t>
+          <t>.Boxes.BoostList.Title</t>
         </is>
       </c>
       <c r="G144" t="inlineStr"/>
       <c r="H144" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr"/>
       <c r="B145" t="inlineStr">
         <is>
-          <t>FoE-Helper: There are keys remaining on the board!</t>
+          <t>Current era goods</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>FoE-Helper: Na planszy pozostały klucze!</t>
+          <t>Towary z bieżącej epoki</t>
         </is>
       </c>
       <c r="D145" t="inlineStr"/>
       <c r="E145" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeysLeft.anniversary</t>
+          <t>.Boxes.Productions.goods_current</t>
         </is>
       </c>
       <c r="G145" t="inlineStr"/>
       <c r="H145" t="inlineStr"/>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr"/>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Units - Daily</t>
-[...6 lines deleted...]
-      </c>
+          <t>A preset with this name already exists.</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr"/>
       <c r="D146" t="inlineStr"/>
       <c r="E146" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsUnitsD</t>
+          <t>.Boxes.ProductionsRating.PresetNameExists</t>
         </is>
       </c>
       <c r="G146" t="inlineStr"/>
       <c r="H146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr"/>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Battles</t>
+          <t>Unknown</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Bitwy</t>
+          <t>Nieznany</t>
         </is>
       </c>
       <c r="D147" t="inlineStr"/>
       <c r="E147" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Battles</t>
+          <t>.Boxes.Productions.DateNA</t>
         </is>
       </c>
       <c r="G147" t="inlineStr"/>
       <c r="H147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr"/>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Goods from Mars are not included. Please visit your Mars outpost and open the box again</t>
+          <t>Auction</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Towary z Marsa nie są uwzględnione. Odwiedź kolonię na Marsie i otwórz okno ponownie</t>
+          <t>Aukcja</t>
         </is>
       </c>
       <c r="D148" t="inlineStr"/>
       <c r="E148" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.NoMarsDataWarning</t>
+          <t>.Boxes.Alerts.Form.Antiques.Auction</t>
         </is>
       </c>
       <c r="G148" t="inlineStr"/>
       <c r="H148" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr"/>
       <c r="B149" t="inlineStr">
         <is>
-          <t>This information has already been collected</t>
+          <t>Available energy</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Wszyscy gracze z tej strony zostali już przesłani</t>
+          <t>Dostępna energia</t>
         </is>
       </c>
       <c r="D149" t="inlineStr"/>
       <c r="E149" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.AllUpToDateDesc</t>
+          <t>.Boxes.MergerGame.availableCurrency.anniversary</t>
         </is>
       </c>
       <c r="G149" t="inlineStr"/>
       <c r="H149" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr"/>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Current Run</t>
+          <t>Persistent</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Obecne miasto</t>
+          <t>Trwałe</t>
         </is>
       </c>
       <c r="D150" t="inlineStr"/>
       <c r="E150" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.CurrentRun</t>
+          <t>.Boxes.Alerts.Form.Persistence</t>
         </is>
       </c>
       <c r="G150" t="inlineStr"/>
       <c r="H150" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr"/>
       <c r="B151" t="inlineStr">
         <is>
-          <t>invested FP</t>
+          <t>or every</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Zainwestowane PR</t>
+          <t>lub co</t>
         </is>
       </c>
       <c r="D151" t="inlineStr"/>
       <c r="E151" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.FpInvested</t>
+          <t>.Boxes.Alerts.Form.Repeat.Every</t>
         </is>
       </c>
       <c r="G151" t="inlineStr"/>
       <c r="H151" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr"/>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Consider goods production</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Kulturowe</t>
+          <t>Uwzględnij produkcję towarów</t>
         </is>
       </c>
       <c r="D152" t="inlineStr"/>
       <c r="E152" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.culture</t>
+          <t>.Boxes.GreatBuildings.ShowGoods</t>
         </is>
       </c>
       <c r="G152" t="inlineStr"/>
       <c r="H152" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr"/>
       <c r="B153" t="inlineStr">
         <is>
-          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement first!&lt;br&gt;&lt;/em&gt;Displays the resources required (by item) for your Settlement.</t>
+          <t>This tools helps to manage your goods inventory and market offers</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>&lt;em id='outPW' class='tooltip-error'&gt;Niedostępne: Odwiedź osadę!&lt;br&gt;&lt;/em&gt;Przegląd potrzebnych surowców.</t>
+          <t>To narzędzie pomaga zarządzać twoimi towarami i ofertami handlowymi</t>
         </is>
       </c>
       <c r="D153" t="inlineStr"/>
       <c r="E153" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>.Menu.OutP.DescWarningBuildings</t>
+          <t>.Menu.MarketOffers.Desc</t>
         </is>
       </c>
       <c r="G153" t="inlineStr"/>
       <c r="H153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr"/>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Item Sources</t>
+          <t>Available</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Źródła przedmiotu</t>
+          <t>Dostępne</t>
         </is>
       </c>
       <c r="D154" t="inlineStr"/>
       <c r="E154" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>.Boxes.ItemSources.Title</t>
+          <t>.Boxes.Technologies.DescInStock</t>
         </is>
       </c>
       <c r="G154" t="inlineStr"/>
       <c r="H154" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr"/>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Member</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Punkty</t>
+          <t>Członek</t>
         </is>
       </c>
       <c r="D155" t="inlineStr"/>
       <c r="E155" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Points</t>
+          <t>.Boxes.GuildMemberStat.Member</t>
         </is>
       </c>
       <c r="G155" t="inlineStr"/>
       <c r="H155" t="inlineStr"/>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr"/>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Shows an icon in the top right corner displaying the shortest currently running potion and giving an inventory list of potions upon hover. (De)Activating this option might not immediately remove/show the icon - wait or reload.</t>
+          <t>Partners</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Pokazuje ikonę w prawym górnym rogu, wyświetla najkrótszy aktualnie działający eliksir oraz listę eliksirów po najechaniu kursorem. (Dez)Aktywacja tej opcji może nie usunąć/pokazać ikony natychmiast - należy poczekać lub przeładować.</t>
+          <t>Sprzedający</t>
         </is>
       </c>
       <c r="D156" t="inlineStr"/>
       <c r="E156" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>.Settings.ShowPotions.Desc</t>
+          <t>.Boxes.Market.TradePartner</t>
         </is>
       </c>
       <c r="G156" t="inlineStr"/>
       <c r="H156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr"/>
       <c r="B157" t="inlineStr">
         <is>
-          <t>min. level</t>
+          <t>Guild Expedition</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>min. poziom</t>
+          <t>Wyprawa gildyjna</t>
         </is>
       </c>
       <c r="D157" t="inlineStr"/>
       <c r="E157" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MinLevel</t>
+          <t>.Boxes.FPCollector.Guildexpedition</t>
         </is>
       </c>
       <c r="G157" t="inlineStr"/>
       <c r="H157" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr"/>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Submit Data</t>
+          <t>Space Age Titan</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Prześlij dane</t>
+          <t>Epoka Kosmiczna: Tytan</t>
         </is>
       </c>
       <c r="D158" t="inlineStr"/>
       <c r="E158" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.TitleSend</t>
+          <t>.Eras.22</t>
         </is>
       </c>
       <c r="G158" t="inlineStr"/>
       <c r="H158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr"/>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Next era goods</t>
+          <t>Show all parts</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Towary z kolejnej epoki</t>
+          <t>Pokaż wszystkie części</t>
         </is>
       </c>
       <c r="D159" t="inlineStr"/>
       <c r="E159" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.goods_next</t>
+          <t>.Boxes.Kits.TripleStateButton1</t>
         </is>
       </c>
       <c r="G159" t="inlineStr"/>
       <c r="H159" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr"/>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>GB not yet built. This is the FP costs for buying the required goods</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Poziom</t>
+          <t>Nie zbudowałeś jeszcze tej perły. To są koszty PR związane z zakupem potrzebnych towarów</t>
         </is>
       </c>
       <c r="D160" t="inlineStr"/>
       <c r="E160" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Level</t>
+          <t>.Boxes.GreatBuildings.TTGoodCosts</t>
         </is>
       </c>
       <c r="G160" t="inlineStr"/>
       <c r="H160" t="inlineStr"/>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr"/>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Roadless buildings</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Budynki bez dróg</t>
+          <t>Gracz</t>
         </is>
       </c>
       <c r="D161" t="inlineStr"/>
       <c r="E161" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowNoStreetBuildings</t>
+          <t>.Boxes.PvPArena.PlayerName</t>
         </is>
       </c>
       <c r="G161" t="inlineStr"/>
       <c r="H161" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr"/>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Disabled: Open your Army Management console first (U)!</t>
+          <t>Place3</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Wyłączone: Najpierw otwórz okno zarządzania armią (U)!</t>
+          <t>Miejsce 3</t>
         </is>
       </c>
       <c r="D162" t="inlineStr"/>
       <c r="E162" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>.Menu.Unit.Warning</t>
+          <t>.Boxes.PowerLeveling.P3</t>
         </is>
       </c>
       <c r="G162" t="inlineStr"/>
       <c r="H162" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr"/>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Preference Order</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Zapisz</t>
+          <t>Kolejność preferencji</t>
         </is>
       </c>
       <c r="D163" t="inlineStr"/>
       <c r="E163" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.SettingsSave</t>
+          <t>.Boxes.Negotiation.Average</t>
         </is>
       </c>
       <c r="G163" t="inlineStr"/>
       <c r="H163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr"/>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Space Age Jupiter Moon</t>
+          <t>Missing</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Epoka Kosmiczna: Księżyc Jowisza</t>
+          <t>Brakujące</t>
         </is>
       </c>
       <c r="D164" t="inlineStr"/>
       <c r="E164" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>.Eras.21</t>
+          <t>.Boxes.ShopAssist.Missing</t>
         </is>
       </c>
       <c r="G164" t="inlineStr"/>
       <c r="H164" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr"/>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Participating</t>
+          <t>Your FP Investments Summary</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Uczestniczący</t>
+          <t>Podsumowanie inwestycji PR</t>
         </is>
       </c>
       <c r="D165" t="inlineStr"/>
       <c r="E165" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Participant</t>
+          <t>.Boxes.Investment.Title</t>
         </is>
       </c>
       <c r="G165" t="inlineStr"/>
       <c r="H165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr"/>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Displays and Filters all trades that are in the Market</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Budynek</t>
+          <t>Wyświetla i filtruje wszystkie oferty z rynku</t>
         </is>
       </c>
       <c r="D166" t="inlineStr"/>
       <c r="E166" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Building</t>
+          <t>.Menu.Market.Desc</t>
         </is>
       </c>
       <c r="G166" t="inlineStr"/>
       <c r="H166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr"/>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Active Collection Tasks</t>
+          <t>Resource Item</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Aktywne zadania zbioru</t>
+          <t>Zasób</t>
         </is>
       </c>
       <c r="D167" t="inlineStr"/>
       <c r="E167" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.ActiveTasks</t>
+          <t>.Boxes.Campagne.Resource</t>
         </is>
       </c>
       <c r="G167" t="inlineStr"/>
       <c r="H167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr"/>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Settlement Goods</t>
+          <t>Displays current status of all your military units</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Towary z osady</t>
+          <t>Wyświetla status twoich jednostek wojskowych</t>
         </is>
       </c>
       <c r="D168" t="inlineStr"/>
       <c r="E168" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.Title</t>
+          <t>.Menu.Unit.Desc</t>
         </is>
       </c>
       <c r="G168" t="inlineStr"/>
       <c r="H168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr"/>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Goods from Venus are not included. Please visit your Venus Outpost and open the box again</t>
-[...6 lines deleted...]
-      </c>
+          <t>Active preset</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr"/>
       <c r="D169" t="inlineStr"/>
       <c r="E169" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.NoVenusDataWarning</t>
+          <t>.Boxes.ProductionsRating.PresetActive</t>
         </is>
       </c>
       <c r="G169" t="inlineStr"/>
       <c r="H169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr"/>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>City Grid Score</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Gracz</t>
+          <t>Wynik siatki miasta</t>
         </is>
       </c>
       <c r="D170" t="inlineStr"/>
       <c r="E170" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Player</t>
+          <t>.Boxes.CityMap.CityGridScore</t>
         </is>
       </c>
       <c r="G170" t="inlineStr"/>
       <c r="H170" t="inlineStr"/>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr"/>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Create</t>
+          <t>Rogue</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Utwórz</t>
+          <t>Łotr</t>
         </is>
       </c>
       <c r="D171" t="inlineStr"/>
       <c r="E171" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Create</t>
+          <t>.Boxes.Units.rogue</t>
         </is>
       </c>
       <c r="G171" t="inlineStr"/>
       <c r="H171" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr"/>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Change in Copy Behavior!</t>
+          <t>Delta</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Zmiana w zachowaniu kopiowania!</t>
+          <t>Róznice</t>
         </is>
       </c>
       <c r="D172" t="inlineStr"/>
       <c r="E172" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.TimeZoneWarning.Title</t>
+          <t>.Boxes.Stats.BtnChartType.delta</t>
         </is>
       </c>
       <c r="G172" t="inlineStr"/>
       <c r="H172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr"/>
       <c r="B173" t="inlineStr">
         <is>
-          <t>GE Main Encounters</t>
+          <t>Badges</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Duże konflikty WG</t>
+          <t>Odznaki</t>
         </is>
       </c>
       <c r="D173" t="inlineStr"/>
       <c r="E173" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.GexLastOfSections</t>
+          <t>.Boxes.MergerGame.Keys.soccer</t>
         </is>
       </c>
       <c r="G173" t="inlineStr"/>
       <c r="H173" t="inlineStr"/>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr"/>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Website Api-Token</t>
+          <t>Hide</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Token API witryny internetowej</t>
+          <t>Ukryj</t>
         </is>
       </c>
       <c r="D174" t="inlineStr"/>
       <c r="E174" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>.Settings.ApiToken.Title</t>
+          <t>.Boxes.ProductionsRating.Hide</t>
         </is>
       </c>
       <c r="G174" t="inlineStr"/>
       <c r="H174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr"/>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Beach</t>
+          <t>Displays the resources required (by item) for your Settlement.</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Na plaży</t>
+          <t>Przegląd surowców wymaganych przez Osadę.</t>
         </is>
       </c>
       <c r="D175" t="inlineStr"/>
       <c r="E175" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.shore</t>
+          <t>.Menu.OutP.Desc</t>
         </is>
       </c>
       <c r="G175" t="inlineStr"/>
       <c r="H175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr"/>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Battle Potions</t>
+          <t>End level</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Mikstury bitewne</t>
+          <t>Docelowy poziom</t>
         </is>
       </c>
       <c r="D176" t="inlineStr"/>
       <c r="E176" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>.Settings.ShowPotions.Title</t>
+          <t>.Boxes.PowerLeveling.EndLevel</t>
         </is>
       </c>
       <c r="G176" t="inlineStr"/>
       <c r="H176" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr"/>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Sector is protected</t>
+          <t>Rating value of 1 good from prior ages (in FP)</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Sektor jest chroniony</t>
+          <t>Wartość 1 towaru z poprzedniej epoki (w PR)</t>
         </is>
       </c>
       <c r="D177" t="inlineStr"/>
       <c r="E177" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Protected</t>
+          <t>.Boxes.BlueGalaxy.OlderGoodsValue</t>
         </is>
       </c>
       <c r="G177" t="inlineStr"/>
       <c r="H177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr"/>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Export as CSV</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Gracz</t>
+          <t>Eksportuj jako CSV</t>
         </is>
       </c>
       <c r="D178" t="inlineStr"/>
       <c r="E178" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.PlayerName</t>
+          <t>.Boxes.General.ExportCSV</t>
         </is>
       </c>
       <c r="G178" t="inlineStr"/>
       <c r="H178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr"/>
       <c r="B179" t="inlineStr">
         <is>
-          <t>5m</t>
+          <t>Main Prize</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>5m</t>
+          <t>Nagroda główna</t>
         </is>
       </c>
       <c r="D179" t="inlineStr"/>
       <c r="E179" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.5m</t>
+          <t>.Boxes.EventChests.MainPrize</t>
         </is>
       </c>
       <c r="G179" t="inlineStr"/>
       <c r="H179" t="inlineStr"/>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr"/>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Missing or broken values? Please activate all needed information in the efficiency rating.</t>
+          <t>Fall Event</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Brakujące lub uszkodzone wartości? Proszę aktywować wszystkie potrzebne informacje w ocenie efektywności.</t>
+          <t>Event jesienny</t>
         </is>
       </c>
       <c r="D180" t="inlineStr"/>
       <c r="E180" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.OtherPlayerTroubleshooting</t>
+          <t>.Boxes.FPCollector.fall_event</t>
         </is>
       </c>
       <c r="G180" t="inlineStr"/>
       <c r="H180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr"/>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Filter</t>
+          <t>No spot safe</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Filtr</t>
+          <t>Nie ma bezpiecznego miejsca</t>
         </is>
       </c>
       <c r="D181" t="inlineStr"/>
       <c r="E181" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Filter</t>
+          <t>.Boxes.OwnpartCalculator.NoPlaceSafe</t>
         </is>
       </c>
       <c r="G181" t="inlineStr"/>
       <c r="H181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr"/>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Rewards from Incidents</t>
+          <t>AF</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Nagrody ze zdarzeń losowych</t>
+          <t>APRZ</t>
         </is>
       </c>
       <c r="D182" t="inlineStr"/>
       <c r="E182" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.hidden_reward</t>
+          <t>.Eras.15.short</t>
         </is>
       </c>
       <c r="G182" t="inlineStr"/>
       <c r="H182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr"/>
       <c r="B183" t="inlineStr">
         <is>
-          <t>(De)select currently visible buildings</t>
-[...2 lines deleted...]
-      <c r="C183" t="inlineStr"/>
+          <t>TE</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>EJ</t>
+        </is>
+      </c>
       <c r="D183" t="inlineStr"/>
       <c r="E183" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ToggleBuildingSelection</t>
+          <t>.Eras.13.short</t>
         </is>
       </c>
       <c r="G183" t="inlineStr"/>
       <c r="H183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr"/>
       <c r="B184" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Round</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Runda</t>
         </is>
       </c>
       <c r="D184" t="inlineStr"/>
       <c r="E184" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>.Menu.unitsGex.Desc</t>
+          <t>.Boxes.Negotiation.Round</t>
         </is>
       </c>
       <c r="G184" t="inlineStr"/>
       <c r="H184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr"/>
       <c r="B185" t="inlineStr">
         <is>
-          <t>danger</t>
+          <t>Medals</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>zagrożenie</t>
+          <t>Medale</t>
         </is>
       </c>
       <c r="D185" t="inlineStr"/>
       <c r="E185" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.danger</t>
+          <t>.Boxes.Investment.Overview.Medals</t>
         </is>
       </c>
       <c r="G185" t="inlineStr"/>
       <c r="H185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr"/>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Gives minimum, maximum and average progress and efficiency for the next spawned piece</t>
+          <t>Boosts &amp; Production</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Podaje minimalny, maksymalny oraz średni postęp i wydajność dla następnej części</t>
+          <t>Przyspieszenia &amp; Produkcje</t>
         </is>
       </c>
       <c r="D186" t="inlineStr"/>
       <c r="E186" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.NextSpawn.Title</t>
+          <t>.Boxes.CityMap.Boosts</t>
         </is>
       </c>
       <c r="G186" t="inlineStr"/>
       <c r="H186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr"/>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Early Middle Age</t>
+          <t>Old level</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Wczesne Średniowiecze</t>
+          <t>Zamknięty poziom</t>
         </is>
       </c>
       <c r="D187" t="inlineStr"/>
       <c r="E187" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>.Eras.4</t>
+          <t>.Boxes.OwnpartCalculator.OldLevel</t>
         </is>
       </c>
       <c r="G187" t="inlineStr"/>
       <c r="H187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr"/>
       <c r="B188" t="inlineStr">
         <is>
-          <t>GB Calculator</t>
+          <t>Add Building</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Kalkulator budowy pereł (PA)</t>
+          <t>Dodaj budynek</t>
         </is>
       </c>
       <c r="D188" t="inlineStr"/>
       <c r="E188" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Title</t>
+          <t>.Boxes.ProductionsRating.AddBuilding</t>
         </is>
       </c>
       <c r="G188" t="inlineStr"/>
       <c r="H188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr"/>
       <c r="B189" t="inlineStr">
         <is>
-          <t>let titles finish</t>
+          <t>safe</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>odtwarzaj do końca</t>
+          <t>sejf</t>
         </is>
       </c>
       <c r="D189" t="inlineStr"/>
       <c r="E189" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Finish</t>
+          <t>.Boxes.Investment.Safe</t>
         </is>
       </c>
       <c r="G189" t="inlineStr"/>
       <c r="H189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr"/>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Town Hall</t>
+          <t>Grandprize</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Ratusz</t>
+          <t>Wielka nagroda</t>
         </is>
       </c>
       <c r="D190" t="inlineStr"/>
       <c r="E190" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.main_building</t>
+          <t>.Boxes.FPCollector.grand_prize</t>
         </is>
       </c>
       <c r="G190" t="inlineStr"/>
       <c r="H190" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr"/>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Archeology Event</t>
+          <t>This includes all fair trades where the offered good has a lower stock than the requested good</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Event archeologiczny</t>
+          <t>Obejmuje to wszystkie uczciwe transakcje, w których oferowany towar ma niższe zapasy niż towar zamówiony</t>
         </is>
       </c>
       <c r="D191" t="inlineStr"/>
       <c r="E191" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.archeology_event</t>
+          <t>.Boxes.Market.TradeFairStockTT</t>
         </is>
       </c>
       <c r="G191" t="inlineStr"/>
       <c r="H191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr"/>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Automation</t>
+          <t>Friends</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Automatyzacja</t>
+          <t>Przyjaciele</t>
         </is>
       </c>
       <c r="D192" t="inlineStr"/>
       <c r="E192" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.Automation</t>
+          <t>.Boxes.Notice.SelectPlayerGroupFriend</t>
         </is>
       </c>
       <c r="G192" t="inlineStr"/>
       <c r="H192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr"/>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Player is no longer in your guild.</t>
+          <t>Calendar</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Gracz nie należy już do Twojej gildii.</t>
+          <t>Kalendarz</t>
         </is>
       </c>
       <c r="D193" t="inlineStr"/>
       <c r="E193" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MemberLeavedGuild</t>
+          <t>.Boxes.FPCollector.reward_calendar</t>
         </is>
       </c>
       <c r="G193" t="inlineStr"/>
       <c r="H193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr"/>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Please load ingame guild member overview to activate statistic</t>
+          <t>GBG Rewards</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Wczytaj przegląd członków gildii w grze, aby aktywować statystyki</t>
+          <t>Nagrody z Gildyjnych Pól Chwały</t>
         </is>
       </c>
       <c r="D194" t="inlineStr"/>
       <c r="E194" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>.Menu.GuildMemberStat.Warning</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.battlegrounds_conquest</t>
         </is>
       </c>
       <c r="G194" t="inlineStr"/>
       <c r="H194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr"/>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Soccer Cup Event</t>
+          <t>Auto</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Event Soccer Cup</t>
+          <t>Auto</t>
         </is>
       </c>
       <c r="D195" t="inlineStr"/>
       <c r="E195" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.soccer_cup_event</t>
+          <t>.Boxes.OwnpartCalculator.Auto</t>
         </is>
       </c>
       <c r="G195" t="inlineStr"/>
       <c r="H195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr"/>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Trade</t>
+          <t>St. Patrick's Day Event</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Handel</t>
+          <t>Event Dnia Św. Patryka</t>
         </is>
       </c>
       <c r="D196" t="inlineStr"/>
       <c r="E196" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterTrade</t>
+          <t>.Boxes.FPCollector.st_patricks_event</t>
         </is>
       </c>
       <c r="G196" t="inlineStr"/>
       <c r="H196" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr"/>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Total Collected:</t>
+          <t>Province __provinceName__ unlocks</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Razem zebrano:</t>
+          <t>Sektor __provinceName__ odblokowuje się</t>
         </is>
       </c>
       <c r="D197" t="inlineStr"/>
       <c r="E197" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.Total</t>
+          <t>.Boxes.GuildFights.SaveAlert</t>
         </is>
       </c>
       <c r="G197" t="inlineStr"/>
       <c r="H197" t="inlineStr"/>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr"/>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Error parsing date</t>
+          <t>delete ex-member after</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Błąd podczas analizowania daty</t>
+          <t>Usuń byłego członka po</t>
         </is>
       </c>
       <c r="D198" t="inlineStr"/>
       <c r="E198" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.DateParseError</t>
+          <t>.Boxes.GuildMemberStat.DeleteExMembersAfter</t>
         </is>
       </c>
       <c r="G198" t="inlineStr"/>
       <c r="H198" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr"/>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Target progress</t>
+          <t>Recent Opponents</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Postęp celu</t>
+          <t>Ostatni Przeciwnicy</t>
         </is>
       </c>
       <c r="D199" t="inlineStr"/>
       <c r="E199" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.targetProgress</t>
+          <t>.Boxes.BattleAssistAAConfig.RecentOpponents</t>
         </is>
       </c>
       <c r="G199" t="inlineStr"/>
       <c r="H199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr"/>
       <c r="B200" t="inlineStr">
         <is>
-          <t>HQ placed</t>
+          <t xml:space="preserve">Coming Soon…  </t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>HQ umieszczono</t>
+          <t xml:space="preserve">Już niedługo...  </t>
         </is>
       </c>
       <c r="D200" t="inlineStr"/>
       <c r="E200" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.headquarter_placed</t>
+          <t>.Boxes.Alerts.Preferences.ComingSoon</t>
         </is>
       </c>
       <c r="G200" t="inlineStr"/>
       <c r="H200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr"/>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Select all playable ages (without: No Age, Special)</t>
+          <t>Open the castle overview to update the data.</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Wybiera wszystkie grywalne epoki (bez: "bez epoki", specjalnych)</t>
+          <t>Otwórz przegląd zamku, aby zaktualizować dane.</t>
         </is>
       </c>
       <c r="D201" t="inlineStr"/>
       <c r="E201" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnAllPlayableErasTitle</t>
+          <t>.Boxes.Castle.VisitCastleWarning</t>
         </is>
       </c>
       <c r="G201" t="inlineStr"/>
       <c r="H201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr"/>
       <c r="B202" t="inlineStr">
         <is>
-          <t>&lt;span style='color:#29b206'&gt;Remaining&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
+          <t>allow tavern trigger</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>&lt;span style='color:#29b206'&gt;Pozostało&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Potrzebne&lt;/span&gt;</t>
+          <t>odtwarzaj muzykę tawerny</t>
         </is>
       </c>
       <c r="D202" t="inlineStr"/>
       <c r="E202" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.DescStillMissing</t>
+          <t>.Boxes.BetterMusic.TavernT</t>
         </is>
       </c>
       <c r="G202" t="inlineStr"/>
       <c r="H202" t="inlineStr"/>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr"/>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Auto open Infobox</t>
+          <t>Good</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Automatycznie otwórz Infobox</t>
+          <t>Towar</t>
         </is>
       </c>
       <c r="D203" t="inlineStr"/>
       <c r="E203" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>.Settings.AutoOpenInfoBox.Title</t>
+          <t>.General.Good</t>
         </is>
       </c>
       <c r="G203" t="inlineStr"/>
       <c r="H203" t="inlineStr"/>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr"/>
       <c r="B204" t="inlineStr">
         <is>
-          <t>How to highlight buildings: Click any row to select the buildings you want to compare more easily. Search results are marked automatically.</t>
+          <t>Others to Add</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Jak wyróżnić budynki: Kliknij dowolny wiersz, aby wybrać budynki, które chcesz łatwiej porównać. Wyniki wyszukiwania są zaznaczane automatycznie.</t>
+          <t>Pomoc arek</t>
         </is>
       </c>
       <c r="D204" t="inlineStr"/>
       <c r="E204" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.HighlightsExplained</t>
+          <t>.Boxes.OwnpartCalculator.PatronPart</t>
         </is>
       </c>
       <c r="G204" t="inlineStr"/>
       <c r="H204" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr"/>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Title name</t>
+          <t>Quest name</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Tytuł utworu</t>
+          <t>Nazwa zadania</t>
         </is>
       </c>
       <c r="D205" t="inlineStr"/>
       <c r="E205" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.TitleName</t>
+          <t>.Boxes.RecurringQuests.Table.Quest</t>
         </is>
       </c>
       <c r="G205" t="inlineStr"/>
       <c r="H205" t="inlineStr"/>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr"/>
       <c r="B206" t="inlineStr">
         <is>
-          <t>__count__ new player Events were found.</t>
+          <t>DD/MMM/YYYY</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>znaleziono __count__ nowych zdarzeń dotyczących graczy.</t>
+          <t>DD/MMM/YYYY</t>
         </is>
       </c>
       <c r="D206" t="inlineStr"/>
       <c r="E206" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.PlayerFoundCounter</t>
-[...2 lines deleted...]
-      <c r="G206" t="inlineStr"/>
+          <t>.Date</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>Is the order of items (Y, M, D) rearrangable as well ?
+(I would strongly urge you to use iso-8601 otherwise)</t>
+        </is>
+      </c>
       <c r="H206" t="inlineStr"/>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr"/>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Inactivity</t>
+          <t>Alerts</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Nieaktywny</t>
+          <t>Alarmy</t>
         </is>
       </c>
       <c r="D207" t="inlineStr"/>
       <c r="E207" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Inactivity</t>
+          <t>.Menu.Alerts.Title</t>
         </is>
       </c>
       <c r="G207" t="inlineStr"/>
       <c r="H207" t="inlineStr"/>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr"/>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Success</t>
+          <t>Player is no longer in your guild.</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Sukces</t>
+          <t>Gracz nie należy już do Twojej gildii.</t>
         </is>
       </c>
       <c r="D208" t="inlineStr"/>
       <c r="E208" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Success</t>
+          <t>.Boxes.GuildMemberStat.MemberLeavedGuild</t>
         </is>
       </c>
       <c r="G208" t="inlineStr"/>
       <c r="H208" t="inlineStr"/>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr"/>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Rate</t>
+          <t>Next Expansion</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Kurs</t>
+          <t>Kolejne rozszerzenia</t>
         </is>
       </c>
       <c r="D209" t="inlineStr"/>
       <c r="E209" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>.Boxes.Market.RateColumn</t>
+          <t>.Boxes.Outpost.nextTile</t>
         </is>
       </c>
       <c r="G209" t="inlineStr"/>
       <c r="H209" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr"/>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Members without __greatbuilding__</t>
+          <t>Production</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Członkowie bez __greatbuilding__</t>
+          <t>Produkcyjne</t>
         </is>
       </c>
       <c r="D210" t="inlineStr"/>
       <c r="E210" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MemberWithoutGB</t>
+          <t>.Boxes.CityMap.production</t>
         </is>
       </c>
       <c r="G210" t="inlineStr"/>
       <c r="H210" t="inlineStr"/>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr"/>
       <c r="B211" t="inlineStr">
         <is>
-          <t>How much is expected per FSP-kit?</t>
+          <t>calendar week</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Ile oczekuje się za jeden zestaw ZPS?</t>
+          <t>numer tygodnia</t>
         </is>
       </c>
       <c r="D211" t="inlineStr"/>
       <c r="E211" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.TitleFSPCalculator</t>
+          <t>.Boxes.GuildMemberStat.CalendarWeek</t>
         </is>
       </c>
       <c r="G211" t="inlineStr"/>
       <c r="H211" t="inlineStr"/>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr"/>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Rewards</t>
+          <t>How many elements high should the menu be?&lt;br&gt;Empty or "0" means automatic height.</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Nagrody</t>
+          <t>Ile elementów powinno mieścić menu rozszerzenia?&lt;br&gt; Puste lub "0" oznacza automatyczną wysokość.</t>
         </is>
       </c>
       <c r="D212" t="inlineStr"/>
       <c r="E212" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsRewards</t>
+          <t>.Settings.MenuLength.Desc</t>
         </is>
       </c>
       <c r="G212" t="inlineStr"/>
       <c r="H212" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr"/>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>DD/MMM/YY @ HH:mm:ss a</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Gracz</t>
+          <t>DD/MMM/YY @ HH:mm:ss a</t>
         </is>
       </c>
       <c r="D213" t="inlineStr"/>
       <c r="E213" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>.Boxes.Market.PlayerColumn</t>
+          <t>.DateTime</t>
         </is>
       </c>
       <c r="G213" t="inlineStr"/>
       <c r="H213" t="inlineStr"/>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr"/>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Values for the current Round</t>
+          <t>https://docs.foe-helper.com/english/module/gb-investment</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Wartości dla bieżącej rundy</t>
+          <t>https://docs.foe-helper.com/english/module/gb-investment</t>
         </is>
       </c>
       <c r="D214" t="inlineStr"/>
       <c r="E214" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Round.Title</t>
+          <t>.Boxes.GreatBuildings.HelpLink</t>
         </is>
       </c>
       <c r="G214" t="inlineStr"/>
       <c r="H214" t="inlineStr"/>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr"/>
       <c r="B215" t="inlineStr">
         <is>
-          <t>reset message counter</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>resetowanie licznika wiadomości</t>
+          <t>Usuń</t>
         </is>
       </c>
       <c r="D215" t="inlineStr"/>
       <c r="E215" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ResetMessageCounter</t>
+          <t>.Boxes.Discord.DeleteEntry</t>
         </is>
       </c>
       <c r="G215" t="inlineStr"/>
       <c r="H215" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr"/>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Shows only buildings from search results, buildings you added manually and buildings you highlighted yourself</t>
+          <t>This GB is not connected to a road.</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Wyświetla tylko budynki z wyników wyszukiwania, budynki które dodano ręcznie i budynki zaznaczone samodzielnie</t>
+          <t>Ta PA nie jest podłączona do drogi.</t>
         </is>
       </c>
       <c r="D216" t="inlineStr"/>
       <c r="E216" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowHighlightedExplanation</t>
+          <t>.Boxes.Calculator.LGNotConnected</t>
         </is>
       </c>
       <c r="G216" t="inlineStr"/>
       <c r="H216" t="inlineStr"/>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr"/>
       <c r="B217" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>Trial</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>WG</t>
+          <t>Próba</t>
         </is>
       </c>
       <c r="D217" t="inlineStr"/>
       <c r="E217" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Gex</t>
+          <t>.Boxes.GuildMemberStat.GexTrial</t>
         </is>
       </c>
       <c r="G217" t="inlineStr"/>
       <c r="H217" t="inlineStr"/>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr"/>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Treasury Goods</t>
+          <t>Motivate/Polish Helper</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Towary gildii</t>
+          <t>Asystent motywacji/wsparcia</t>
         </is>
       </c>
       <c r="D218" t="inlineStr"/>
       <c r="E218" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.GuildGoods</t>
+          <t>.Menu.Moppelhelper.Title</t>
         </is>
       </c>
       <c r="G218" t="inlineStr"/>
       <c r="H218" t="inlineStr"/>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr"/>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Overview of all allies and buildings that have room for them.</t>
+          <t>Export</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Przegląd wszystkich sojuszników i budynków, które mogą ich pomieścić.</t>
+          <t>Eksport</t>
         </is>
       </c>
       <c r="D219" t="inlineStr"/>
       <c r="E219" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>.Menu.Allies.Desc</t>
+          <t>.Boxes.Treasury.Export</t>
         </is>
       </c>
       <c r="G219" t="inlineStr"/>
       <c r="H219" t="inlineStr"/>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr"/>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Rewards from Seasonal or Special Events</t>
+          <t>Configure FoE Helper</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Nagrody z eventów (okresowych i specjalnych)</t>
+          <t>Kilka podstawowych ustawień</t>
         </is>
       </c>
       <c r="D220" t="inlineStr"/>
       <c r="E220" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.__event</t>
+          <t>.Menu.Settings.Desc</t>
         </is>
       </c>
       <c r="G220" t="inlineStr"/>
       <c r="H220" t="inlineStr"/>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr"/>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Quadrillion</t>
+          <t>Show FSP Calculator</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Biliardy</t>
+          <t>Wyświetl kalkulator ZPS</t>
         </is>
       </c>
       <c r="D221" t="inlineStr"/>
       <c r="E221" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Q</t>
+          <t>.Boxes.ProductionsRating.ShowFSPCalculator</t>
         </is>
       </c>
       <c r="G221" t="inlineStr"/>
       <c r="H221" t="inlineStr"/>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr"/>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Buildings from GBG</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Budynki z GPCH</t>
+          <t>Do zebrania</t>
         </is>
       </c>
       <c r="D222" t="inlineStr"/>
       <c r="E222" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.buildingFromGBG</t>
+          <t>.Boxes.Productions.Done</t>
         </is>
       </c>
       <c r="G222" t="inlineStr"/>
       <c r="H222" t="inlineStr"/>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr"/>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Copy values</t>
+          <t>middle middle</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Kopiuj wartości</t>
+          <t>Na środku</t>
         </is>
       </c>
       <c r="D223" t="inlineStr"/>
       <c r="E223" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.CopyValues</t>
+          <t>.Menu.Notification.Position.mid-center</t>
         </is>
       </c>
       <c r="G223" t="inlineStr"/>
       <c r="H223" t="inlineStr"/>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr"/>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Upload Data</t>
+          <t>QI Player list</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Przesyłanie danych</t>
+          <t>Lista graczy NK</t>
         </is>
       </c>
       <c r="D224" t="inlineStr"/>
       <c r="E224" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>.Settings.Tab.Sending</t>
+          <t>.Settings.Entry.ShowQIPlayerInfo</t>
         </is>
       </c>
       <c r="G224" t="inlineStr"/>
       <c r="H224" t="inlineStr"/>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr"/>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Rogue Only Warning</t>
+          <t>Display counter for open quests in menu</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Ostrzeżenie o samych Łotrach</t>
+          <t>Wyświetlaj licznik rozpoczętych zadań w menu</t>
         </is>
       </c>
       <c r="D225" t="inlineStr"/>
       <c r="E225" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowRougeUnitWarning</t>
+          <t>.Boxes.RecurringQuests.showCounter</t>
         </is>
       </c>
       <c r="G225" t="inlineStr"/>
       <c r="H225" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr"/>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Lower Era buildings</t>
+          <t>plain</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Budynki z poprzednich epok</t>
+          <t>równina</t>
         </is>
       </c>
       <c r="D226" t="inlineStr"/>
       <c r="E226" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.HighlightOldBuildings</t>
+          <t>.Boxes.GvGMap.Sector.Terrain_plain</t>
         </is>
       </c>
       <c r="G226" t="inlineStr"/>
       <c r="H226" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr"/>
       <c r="B227" t="inlineStr">
         <is>
-          <t>During manual battle if the HelperBox gets in the way, this option temporarily hides the box until the battle is over. This only works with Helper 'As Box'</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Jeśli helper przeszkadza Ci podczas walki ręcznej, ta opcja włączy ukrywanie okna na czas jej trwania. Działa tylko w trybie 'Pływające okno'</t>
+          <t>Koszty</t>
         </is>
       </c>
       <c r="D227" t="inlineStr"/>
       <c r="E227" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>.Settings.HideHelperDuringBattle.Desc</t>
+          <t>.Boxes.GBGBuildings.Costs</t>
         </is>
       </c>
       <c r="G227" t="inlineStr"/>
       <c r="H227" t="inlineStr"/>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr"/>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Great Building</t>
+          <t>Progress</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Perła Architektury</t>
+          <t>Postęp</t>
         </is>
       </c>
       <c r="D228" t="inlineStr"/>
       <c r="E228" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>.General.GB</t>
+          <t>.Boxes.Investment.Overview.Progress</t>
         </is>
       </c>
       <c r="G228" t="inlineStr"/>
       <c r="H228" t="inlineStr"/>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr"/>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Please continue on your own</t>
+          <t>Expired Limited Buildings:</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Prosimy o kontynuowanie we własnym zakresie</t>
+          <t>Wygasłe limitowane budynki:</t>
         </is>
       </c>
       <c r="D229" t="inlineStr"/>
       <c r="E229" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.TryContinue</t>
+          <t>.InactiveBuildingsAlert.title</t>
         </is>
       </c>
       <c r="G229" t="inlineStr"/>
       <c r="H229" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr"/>
       <c r="B230" t="inlineStr">
         <is>
-          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day)</t>
+          <t>Person</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Minie __days__ dni zanim wydane __costs__ PR zwróci się przy produkcji __fpproduction__ PR dziennie i __goodsproduction__ towarów dziennie (równe __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ PR dziennie)</t>
+          <t>Osoba</t>
         </is>
       </c>
       <c r="D230" t="inlineStr"/>
       <c r="E230" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEvenTTGoods</t>
+          <t>.Boxes.Negotiation.Person</t>
         </is>
       </c>
       <c r="G230" t="inlineStr"/>
       <c r="H230" t="inlineStr"/>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr"/>
       <c r="B231" t="inlineStr">
         <is>
-          <t>&lt;span style='color:#29b206'&gt;Remaining&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
+          <t>GB Investment Overview</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>&lt;span style='color:#29b206'&gt;Nadmiar&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Brak&lt;/span&gt;</t>
+          <t>Budowa Pereł Architektury</t>
         </is>
       </c>
       <c r="D231" t="inlineStr"/>
       <c r="E231" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.DescStillMissing</t>
+          <t>.Boxes.GreatBuildings.Title</t>
         </is>
       </c>
       <c r="G231" t="inlineStr"/>
       <c r="H231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr"/>
       <c r="B232" t="inlineStr">
         <is>
-          <t>PvP-Arena-Defense</t>
+          <t>Lower Era buildings</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Armia obronna PvP</t>
+          <t>Budynki z poprzednich epok</t>
         </is>
       </c>
       <c r="D232" t="inlineStr"/>
       <c r="E232" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>.Boxes.Units.arenaDefense</t>
+          <t>.Boxes.CityMap.HighlightOldBuildings</t>
         </is>
       </c>
       <c r="G232" t="inlineStr"/>
       <c r="H232" t="inlineStr"/>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr"/>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Display FP Investment sums</t>
+          <t>Date of Increase</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Pokaż kwoty inwestycji PR</t>
+          <t>czas ostatniej wpłaty</t>
         </is>
       </c>
       <c r="D233" t="inlineStr"/>
       <c r="E233" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>.Settings.ShowInvestments.Title</t>
+          <t>.Boxes.Investment.Overview.DateOfIncrease</t>
         </is>
       </c>
       <c r="G233" t="inlineStr"/>
       <c r="H233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr"/>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Automatically Open/Close the Negotiation Assistant when negotiating? Not available in GBG.</t>
+          <t>VF</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Czy automatycznie otwierać asystenta podczas negocjacji? Niedostępne w GPCh.</t>
+          <t>WPRZ</t>
         </is>
       </c>
       <c r="D234" t="inlineStr"/>
       <c r="E234" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>.Settings.AutomaticNegotiation.Desc</t>
+          <t>.Eras.17.short</t>
         </is>
       </c>
       <c r="G234" t="inlineStr"/>
       <c r="H234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr"/>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Displays and Filters all trades that are in the Market</t>
+          <t>This value is used for ranking buildings producing goods. How many FP is one good worth to you?</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Wyświetla i filtruje wszystkie oferty z rynku</t>
+          <t>Ta wartość jest używana do oceniania budynków produkujących towary. Ile PR jest warty jeden towar dla Ciebie?</t>
         </is>
       </c>
       <c r="D235" t="inlineStr"/>
       <c r="E235" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>.Menu.Market.Desc</t>
+          <t>.Boxes.BlueGalaxy.TTGoodsValue</t>
         </is>
       </c>
       <c r="G235" t="inlineStr"/>
       <c r="H235" t="inlineStr"/>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr"/>
       <c r="B236" t="inlineStr">
         <is>
-          <t>How many elements should the Infobox display  and save?&lt;br&gt;Empty or "0" means infinite.</t>
+          <t>When no bid was placed for a minute, the module starts again from the first row.</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Ile elementów ma wyświetlać i zapisywać Infobox?&lt;br&gt;Pusty lub "0" oznacza nieskończoność.</t>
+          <t>Kiedy nie złożono oferty przez 1 minutę, moduł zaczyna od nowa od pierwszego rzędu.</t>
         </is>
       </c>
       <c r="D236" t="inlineStr"/>
       <c r="E236" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>.Settings.InfoboxEntryCount.Desc</t>
+          <t>.Boxes.AuctionSettings.Help4</t>
         </is>
       </c>
       <c r="G236" t="inlineStr"/>
       <c r="H236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr"/>
       <c r="B237" t="inlineStr">
         <is>
-          <t>PvP-Arena</t>
+          <t>For guild events you have to visit the GBG map first</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Arena PvP</t>
+          <t>Dla wydarzeń gildyjnych należy wcześniej odwiedzić mapę GPch</t>
         </is>
       </c>
       <c r="D237" t="inlineStr"/>
       <c r="E237" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Title</t>
+          <t>.Boxes.Discord.VisitGGMapBefore</t>
         </is>
       </c>
       <c r="G237" t="inlineStr"/>
       <c r="H237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr"/>
       <c r="B238" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>Show Item column</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Polski</t>
+          <t>Pokaż przedmioty</t>
         </is>
       </c>
       <c r="D238" t="inlineStr"/>
       <c r="E238" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>._Language</t>
+          <t>.Boxes.ProductionsRating.ShowItems</t>
         </is>
       </c>
       <c r="G238" t="inlineStr"/>
       <c r="H238" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr"/>
       <c r="B239" t="inlineStr">
         <is>
-          <t>GB Calculator</t>
+          <t>Blue Galaxy Helper</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Kalkulator budowy (PA)</t>
+          <t>Pomocnik Błękitnej Galaktyki</t>
         </is>
       </c>
       <c r="D239" t="inlineStr"/>
       <c r="E239" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>.Menu.OwnpartCalculator.Title</t>
+          <t>.Menu.Bluegalaxy.Title</t>
         </is>
       </c>
       <c r="G239" t="inlineStr"/>
       <c r="H239" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr"/>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Power</t>
+          <t>How many daily FPs per tile are lost for making space for new GBs? Example: You are removing some Shrines of Knowledge to build a GB =&gt; 1FP/5 tiles = 0.2FP/tile</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Moc</t>
+          <t>Ile dziennych PR na kratkę tracisz, aby zrobić miejsce na nowe Perły Architektury? Przykład: usuwasz Świątynie Wiedzy, aby zbudować PA =&gt; 1PR/5 kratek = 0.2PR/kratkę</t>
         </is>
       </c>
       <c r="D240" t="inlineStr"/>
       <c r="E240" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Guild.Power</t>
+          <t>.Boxes.GreatBuildings.TTFPPerTile</t>
         </is>
       </c>
       <c r="G240" t="inlineStr"/>
       <c r="H240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr"/>
       <c r="B241" t="inlineStr">
         <is>
-          <t>remaining FPs</t>
+          <t>https://docs.foe-helper.com/english/module/negotiation</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>pozostało PR</t>
+          <t>https://docs.foe-helper.com/english/module/negotiation</t>
         </is>
       </c>
       <c r="D241" t="inlineStr"/>
       <c r="E241" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.RemainingFP</t>
+          <t>.Boxes.Negotiation.HelpLink</t>
         </is>
       </c>
       <c r="G241" t="inlineStr"/>
       <c r="H241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr"/>
       <c r="B242" t="inlineStr">
         <is>
-          <t>allow pvp trigger</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>odtwarzaj muzykę PvP</t>
+          <t>Typ</t>
         </is>
       </c>
       <c r="D242" t="inlineStr"/>
       <c r="E242" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.PvPT</t>
+          <t>.Boxes.DBExport.Type</t>
         </is>
       </c>
       <c r="G242" t="inlineStr"/>
       <c r="H242" t="inlineStr"/>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr"/>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Tables</t>
+          <t>1 FP equals __percent__% bonus for attacking army</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Tabelki</t>
+          <t>1 PR to __percent__% premii za atakującą armię</t>
         </is>
       </c>
       <c r="D243" t="inlineStr"/>
       <c r="E243" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Tables</t>
+          <t>.Boxes.GreatBuildings.AttackPerFP</t>
         </is>
       </c>
       <c r="G243" t="inlineStr"/>
       <c r="H243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr"/>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Blue Galaxy</t>
+          <t>rest FP</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Błękitna Galaktyka</t>
+          <t>pozostałe PR</t>
         </is>
       </c>
       <c r="D244" t="inlineStr"/>
       <c r="E244" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowBlueGalaxyHelper</t>
+          <t>.Boxes.Investment.Overview.SettingsRestFP</t>
         </is>
       </c>
       <c r="G244" t="inlineStr"/>
       <c r="H244" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr"/>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Chance</t>
+          <t>Place2</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Szansa</t>
+          <t>Miejsce 2</t>
         </is>
       </c>
       <c r="D245" t="inlineStr"/>
       <c r="E245" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.totalChance</t>
+          <t>.Boxes.PowerLeveling.P2</t>
         </is>
       </c>
       <c r="G245" t="inlineStr"/>
       <c r="H245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr"/>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Own part net</t>
+          <t>Eras</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Wpłata własna</t>
+          <t>Epoki</t>
         </is>
       </c>
       <c r="D246" t="inlineStr"/>
       <c r="E246" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.OwnPartNetto</t>
+          <t>.Boxes.GuildMemberStat.Eras</t>
         </is>
       </c>
       <c r="G246" t="inlineStr"/>
       <c r="H246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr"/>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Add selected buildings</t>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Loss = __costs__ &lt;small&gt;(Cost)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Dodaj wybrane budynki</t>
+          <t>Nagroda = __nettoreward__ &lt;small&gt;(Nagroda netto)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Bonus Arc)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Miejsce zablokowane: __safe__&lt;br&gt;Loss = __costs__ &lt;small&gt;(Koszt)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Nagroda)&lt;/small&gt; = __loss__</t>
         </is>
       </c>
       <c r="D247" t="inlineStr"/>
       <c r="E247" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.AddBuildings</t>
+          <t>.Boxes.Calculator.TTLoss</t>
         </is>
       </c>
       <c r="G247" t="inlineStr"/>
       <c r="H247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr"/>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Arc</t>
+          <t>15m</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Arka</t>
+          <t>15m</t>
         </is>
       </c>
       <c r="D248" t="inlineStr"/>
       <c r="E248" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Arc</t>
+          <t>.Boxes.Alerts.Time.15m</t>
         </is>
       </c>
       <c r="G248" t="inlineStr"/>
       <c r="H248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr"/>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Version</t>
+          <t>FPs</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Wersja</t>
+          <t>PRy (Własne)</t>
         </is>
       </c>
       <c r="D249" t="inlineStr"/>
       <c r="E249" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>.Settings.Version.Title</t>
+          <t>.Boxes.OwnpartCalculator.Deposit</t>
         </is>
       </c>
       <c r="G249" t="inlineStr"/>
       <c r="H249" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr"/>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Workers used</t>
+          <t>Tags can be used to group Alerts (a new notification with a given tag will replace an older notification with the same tag).</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Wykorzystani pracownicy</t>
+          <t>Etykiety można wykorzystać do grupowania powiadomień (nowe powiadomienie z daną etykietą zastąpi starsze powiadomienie tą samą etykietą).</t>
         </is>
       </c>
       <c r="D250" t="inlineStr"/>
       <c r="E250" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Energy.care</t>
+          <t>.Boxes.Alerts.Form.Tag.Description</t>
         </is>
       </c>
       <c r="G250" t="inlineStr"/>
       <c r="H250" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr"/>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Tag</t>
+          <t>This is not a valid token. Please check your input!</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Etykieta</t>
+          <t>To nie jest poprawny token. Sprawdź wprowadzony token!</t>
         </is>
       </c>
       <c r="D251" t="inlineStr"/>
       <c r="E251" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Tag</t>
+          <t>.Boxes.Settings.ApiTokenLengthWrongBody</t>
         </is>
       </c>
       <c r="G251" t="inlineStr"/>
       <c r="H251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr"/>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Your City</t>
+          <t>Goods from Mars are not included. Please visit your Mars outpost and open the box again</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Twoje miasto</t>
+          <t>Towary z Marsa nie są uwzględnione. Odwiedź kolonię na Marsie i otwórz okno ponownie</t>
         </is>
       </c>
       <c r="D252" t="inlineStr"/>
       <c r="E252" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.YourCity</t>
+          <t>.Boxes.Productions.NoMarsDataWarning</t>
         </is>
       </c>
       <c r="G252" t="inlineStr"/>
       <c r="H252" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr"/>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Attack boost att. army</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; has just contributed __points__ GE points.</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Bonus do ataku armii atakującej</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; otrzymał __points__ punktów Wyprawy.</t>
         </is>
       </c>
       <c r="D253" t="inlineStr"/>
       <c r="E253" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.att_boost_attacker</t>
+          <t>.Boxes.Infobox.Messages.GEX</t>
         </is>
       </c>
       <c r="G253" t="inlineStr"/>
       <c r="H253" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr"/>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Included data</t>
+          <t>Progress per key</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Dołączone dane</t>
+          <t>Postąp na klucz</t>
         </is>
       </c>
       <c r="D254" t="inlineStr"/>
       <c r="E254" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.IncludeData</t>
+          <t>.Boxes.MergerGame.KeyValue.anniversary</t>
         </is>
       </c>
       <c r="G254" t="inlineStr"/>
       <c r="H254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr"/>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Daily FP</t>
+          <t>Castle System daily reward</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>PR dziennie</t>
+          <t>Nagroda dzienna systemu zamkowego</t>
         </is>
       </c>
       <c r="D255" t="inlineStr"/>
       <c r="E255" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.DailyFP</t>
+          <t>.Boxes.FPCollector.castle_system_daily_reward_chest</t>
         </is>
       </c>
       <c r="G255" t="inlineStr"/>
       <c r="H255" t="inlineStr"/>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr"/>
       <c r="B256" t="inlineStr">
         <is>
-          <t>End date</t>
-[...6 lines deleted...]
-      </c>
+          <t>Goods boost</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr"/>
       <c r="D256" t="inlineStr"/>
       <c r="E256" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.EndDate</t>
+          <t>.Boxes.Productions.goods_boost</t>
         </is>
       </c>
       <c r="G256" t="inlineStr"/>
       <c r="H256" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr"/>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Winter-Event</t>
+          <t>Terrain</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Event zimowy</t>
+          <t>Teren</t>
         </is>
       </c>
       <c r="D257" t="inlineStr"/>
       <c r="E257" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.winter_event</t>
+          <t>.Boxes.GvGMap.Sector.Terrain</t>
         </is>
       </c>
       <c r="G257" t="inlineStr"/>
       <c r="H257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr"/>
       <c r="B258" t="inlineStr">
         <is>
-          <t>QI Round</t>
+          <t>Wave 1</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Runda NK</t>
+          <t>Fala 1</t>
         </is>
       </c>
       <c r="D258" t="inlineStr"/>
       <c r="E258" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.QiRound</t>
+          <t>.Boxes.BattleAssistAAConfig.Wave1</t>
         </is>
       </c>
       <c r="G258" t="inlineStr"/>
       <c r="H258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr"/>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Page</t>
+          <t>Expired</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Strona</t>
+          <t>Wygasł</t>
         </is>
       </c>
       <c r="D259" t="inlineStr"/>
       <c r="E259" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>.Boxes.Market.PageColumn</t>
+          <t>.Boxes.Alerts.Form.Expired</t>
         </is>
       </c>
       <c r="G259" t="inlineStr"/>
       <c r="H259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr"/>
       <c r="B260" t="inlineStr">
         <is>
-          <t>compare last</t>
+          <t>Sets</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Porównaj ostatnie</t>
+          <t>Zestawy</t>
         </is>
       </c>
       <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.CompareLast</t>
+          <t>.Boxes.Kits.Sets</t>
         </is>
       </c>
       <c r="G260" t="inlineStr"/>
       <c r="H260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr"/>
       <c r="B261" t="inlineStr">
         <is>
-          <t>GE participation</t>
+          <t>Power leveling</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Uczestnictwo w WG</t>
+          <t>Kalkulator maratonów</t>
         </is>
       </c>
       <c r="D261" t="inlineStr"/>
       <c r="E261" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GexParticipation</t>
+          <t>.Boxes.PowerLeveling.Title</t>
         </is>
       </c>
       <c r="G261" t="inlineStr"/>
       <c r="H261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr"/>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Suffix</t>
+          <t>Error occurred</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Sufiks</t>
+          <t>Wystąpił błąd</t>
         </is>
       </c>
       <c r="D262" t="inlineStr"/>
       <c r="E262" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsDangerSuffix</t>
+          <t>.Boxes.CityMap.SubmitErrorHeader</t>
         </is>
       </c>
       <c r="G262" t="inlineStr"/>
       <c r="H262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr"/>
       <c r="B263" t="inlineStr">
         <is>
-          <t xml:space="preserve">Settlements Resource Overview  - </t>
+          <t>Treasury Goods</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t xml:space="preserve">Przegląd towarów osady - </t>
+          <t>Towary w skarbcu</t>
         </is>
       </c>
       <c r="D263" t="inlineStr"/>
       <c r="E263" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.TitleShort</t>
+          <t>.Boxes.GuildMemberStat.TreasuryGoods</t>
         </is>
       </c>
       <c r="G263" t="inlineStr"/>
       <c r="H263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr"/>
       <c r="B264" t="inlineStr">
         <is>
-          <t xml:space="preserve">Data was successfully Uploaded…  Now visit </t>
+          <t>Player Profile</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dane zostały pomyślnie przesłane... Teraz odwiedź </t>
+          <t>Profil Gracza</t>
         </is>
       </c>
       <c r="D264" t="inlineStr"/>
       <c r="E264" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.SubmitSuccess</t>
+          <t>.Menu.PlayerProfile.Title</t>
         </is>
       </c>
       <c r="G264" t="inlineStr"/>
       <c r="H264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr"/>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Course</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Epoka</t>
+          <t>Wykres</t>
         </is>
       </c>
       <c r="D265" t="inlineStr"/>
       <c r="E265" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.Era</t>
+          <t>.Boxes.GexStat.Course</t>
         </is>
       </c>
       <c r="G265" t="inlineStr"/>
       <c r="H265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr"/>
       <c r="B266" t="inlineStr">
         <is>
-          <t>GB Investment</t>
+          <t>Gain per hour:</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Budowa Pereł Architektury</t>
+          <t>Zysk na godzinę:</t>
         </is>
       </c>
       <c r="D266" t="inlineStr"/>
       <c r="E266" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>.Menu.greatbuildings.Title</t>
+          <t>.Boxes.QIActions.Rate</t>
         </is>
       </c>
       <c r="G266" t="inlineStr"/>
       <c r="H266" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr"/>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Efficiency score according to the settings in the efficiency module</t>
+          <t>Preview notification</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Wynik wydajności zgodnie z ustawieniami w module wydajności</t>
+          <t>Podgląd powiadomień</t>
         </is>
       </c>
       <c r="D267" t="inlineStr"/>
       <c r="E267" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.EfficiencyTT</t>
+          <t>.Settings.NotificationPosition.ToastTestHeader</t>
         </is>
       </c>
       <c r="G267" t="inlineStr"/>
       <c r="H267" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr"/>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Shows you the available opportunities to earn castle points.</t>
+          <t>days</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Wyświetla możliwości zyskania punktów systemu zamkowego.</t>
+          <t>dni</t>
         </is>
       </c>
       <c r="D268" t="inlineStr"/>
       <c r="E268" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>.Menu.Castle.Desc</t>
+          <t>.Boxes.GuildMemberStat.Days</t>
         </is>
       </c>
       <c r="G268" t="inlineStr"/>
       <c r="H268" t="inlineStr"/>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr"/>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Please open the Market console first (T)</t>
+          <t>Allies Overview</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Proszę najpierw otworzyć okno handlu (T)</t>
+          <t>Przegląd sojuszników</t>
         </is>
       </c>
       <c r="D269" t="inlineStr"/>
       <c r="E269" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>.Menu.MarketOffers.Warning</t>
+          <t>.Boxes.AllyList.Title</t>
         </is>
       </c>
       <c r="G269" t="inlineStr"/>
       <c r="H269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr"/>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Enable Event helpers</t>
+          <t>Your Units - Hourly</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Włącz pomocników wydarzeń</t>
+          <t>Jednostki - godzinowo</t>
         </is>
       </c>
       <c r="D270" t="inlineStr"/>
       <c r="E270" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>.Settings.EventHelper.All</t>
+          <t>.Boxes.Stats.SourceTitle.statsUnitsH</t>
         </is>
       </c>
       <c r="G270" t="inlineStr"/>
       <c r="H270" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr"/>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Persistent</t>
+          <t>In-game Notifications</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Trwałe</t>
+          <t>Powiadomienia w grze</t>
         </is>
       </c>
       <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Persistent</t>
+          <t>.Boxes.Alerts.Preferences.InGame.Title</t>
         </is>
       </c>
       <c r="G271" t="inlineStr"/>
       <c r="H271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr"/>
       <c r="B272" t="inlineStr">
         <is>
-          <t>rounds</t>
+          <t xml:space="preserve"> - Last snapshot: __time__ ago</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>rundy</t>
+          <t xml:space="preserve"> - Ostatnia aktualizacja: __time__ temu</t>
         </is>
       </c>
       <c r="D272" t="inlineStr"/>
       <c r="E272" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Rounds</t>
+          <t>.Boxes.GuildFights.LastSnapshot</t>
         </is>
       </c>
       <c r="G272" t="inlineStr"/>
       <c r="H272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr"/>
       <c r="B273" t="inlineStr">
         <is>
-          <t>No owner yet</t>
+          <t>GvG Annotations</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Brak właściciela</t>
+          <t>GvG</t>
         </is>
       </c>
       <c r="D273" t="inlineStr"/>
       <c r="E273" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.NoOwner</t>
+          <t>.Boxes.Stats.BtnToggleAnnotations</t>
         </is>
       </c>
       <c r="G273" t="inlineStr"/>
       <c r="H273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr"/>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Search Building</t>
+          <t>Qty</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Wyszukaj budynek</t>
+          <t>Liczba</t>
         </is>
       </c>
       <c r="D274" t="inlineStr"/>
       <c r="E274" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.FilterBuildings</t>
+          <t>.Boxes.Productions.Headings.number</t>
         </is>
       </c>
       <c r="G274" t="inlineStr"/>
       <c r="H274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr"/>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Use this value instead of the actual reset cost (0 means disabled)</t>
+          <t>Show a decrease of goods on GvG map.</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Użyj tej wartości zamiast rzeczywistego kosztu resetowania (0 wyłącza)</t>
+          <t>Pokazuje wydatki towaru na mapie GvG.</t>
         </is>
       </c>
       <c r="D275" t="inlineStr"/>
       <c r="E275" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.useAverage</t>
+          <t>.Boxes.Stats.BtnToggleAnnotationsTitle</t>
         </is>
       </c>
       <c r="G275" t="inlineStr"/>
       <c r="H275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr"/>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Display a GB FP investment window when entering 'Town Hall'&gt; 'News'&gt; 'Great Buildings' tab.</t>
+          <t>Units - Daily</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Pokaż okno inwestycji PR po wejściu w zakładkę Ratusz &gt; Aktualności &gt; Perły Architektury.</t>
+          <t>Jednostki - 24h</t>
         </is>
       </c>
       <c r="D276" t="inlineStr"/>
       <c r="E276" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>.Settings.ShowInvestments.Desc</t>
+          <t>.Boxes.Stats.BtnSource.statsUnitsD</t>
         </is>
       </c>
       <c r="G276" t="inlineStr"/>
       <c r="H276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr"/>
       <c r="B277" t="inlineStr">
         <is>
-          <t>You have reached the end of this era</t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Osiągnąłeś koniec tej epoki</t>
+          <t>GPCH</t>
         </is>
       </c>
       <c r="D277" t="inlineStr"/>
       <c r="E277" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.NoTechs</t>
+          <t>.Boxes.General.Guild_Battlegrounds.short</t>
         </is>
       </c>
       <c r="G277" t="inlineStr"/>
       <c r="H277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr"/>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>Buildings Efficiency Rating</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Wydarzenie</t>
+          <t>Ocena efektywności budynków</t>
         </is>
       </c>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Event</t>
+          <t>.Boxes.ProductionsRating.Title</t>
         </is>
       </c>
       <c r="G278" t="inlineStr"/>
       <c r="H278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr"/>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Visit your members towns to update the building statistic.</t>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Odwiedź miasta członków, aby zaktualizować statystyki budynków.</t>
+          <t>Minie __days__ dni zanim wydane __costs__ PR zwróci się przy produkcji __fpproduction__ PR dziennie</t>
         </is>
       </c>
       <c r="D279" t="inlineStr"/>
       <c r="E279" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildBuildingNotification</t>
+          <t>.Boxes.GreatBuildings.BreakEvenTT</t>
         </is>
       </c>
       <c r="G279" t="inlineStr"/>
       <c r="H279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr"/>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Show Army Advice</t>
+          <t>Discord: join our server for general discussions about the extension, chats and support.</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Pokaż podpowiedź armii</t>
+          <t>Discord: dołącz do naszego serwera, aby wziąć udział w ogólnych dyskusjach na temat rozszerzenia, czatów i wsparcia.</t>
         </is>
       </c>
       <c r="D280" t="inlineStr"/>
       <c r="E280" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>.Settings.ShowArmyAdvice.Title</t>
+          <t>.Settings.Help.Discord</t>
         </is>
       </c>
       <c r="G280" t="inlineStr"/>
       <c r="H280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr"/>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Reset</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Gracz</t>
+          <t>Zresetuj</t>
         </is>
       </c>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.PlayerName</t>
+          <t>.General.Reset</t>
         </is>
       </c>
       <c r="G281" t="inlineStr"/>
       <c r="H281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr"/>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Need</t>
+          <t>Button size</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Potrzeba</t>
+          <t>Rozmiar przycisków</t>
         </is>
       </c>
       <c r="D282" t="inlineStr"/>
       <c r="E282" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>.Boxes.Market.NeedColumn</t>
+          <t>.Boxes.CloseBox.ButtonSize</t>
         </is>
       </c>
       <c r="G282" t="inlineStr"/>
       <c r="H282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr"/>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Bronze Age</t>
+          <t>started playing __number__ days ago</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Epoka Brązu</t>
+          <t>zaczął/ęła grać __number__ dni temu</t>
         </is>
       </c>
       <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>.Eras.2</t>
+          <t>.Boxes.PlayerProfile.DaysPlayed</t>
         </is>
       </c>
       <c r="G283" t="inlineStr"/>
       <c r="H283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr"/>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Energy used</t>
+          <t>Displayed values assume your buildings have finished construction.</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Użyta energia</t>
+          <t>Wyświetlane wartości zakładają, że budowa twoich budynków została zakończona.</t>
         </is>
       </c>
       <c r="D284" t="inlineStr"/>
       <c r="E284" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Energy.anniversary</t>
+          <t>.Boxes.CityMap.QIHint</t>
         </is>
       </c>
       <c r="G284" t="inlineStr"/>
       <c r="H284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr"/>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Round</t>
+          <t>Cost/Prize</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Runda</t>
+          <t>Koszt/Nagroda</t>
         </is>
       </c>
       <c r="D285" t="inlineStr"/>
       <c r="E285" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Round</t>
+          <t>.Boxes.EventChests.CostPerPrize</t>
         </is>
       </c>
       <c r="G285" t="inlineStr"/>
       <c r="H285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr"/>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Need</t>
+          <t>Battle lost</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Potrzeba</t>
+          <t>Przegrana walka</t>
         </is>
       </c>
       <c r="D286" t="inlineStr"/>
       <c r="E286" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>.Boxes.Market.Need</t>
+          <t>.Boxes.BattleAssistAAConfig.battleLost</t>
         </is>
       </c>
       <c r="G286" t="inlineStr"/>
       <c r="H286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr"/>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Enable sound</t>
+          <t>On</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Dźwięk</t>
+          <t>Tak</t>
         </is>
       </c>
       <c r="D287" t="inlineStr"/>
       <c r="E287" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>.Settings.Entry.EnableSound</t>
+          <t>.Boxes.Alerts.Form.Persistence.On</t>
         </is>
       </c>
       <c r="G287" t="inlineStr"/>
       <c r="H287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr"/>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Columns</t>
+          <t>OC</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Kolumny</t>
+          <t>WW</t>
         </is>
       </c>
       <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Columns</t>
+          <t>.Boxes.OwnpartCalculator.OwnPartShort</t>
         </is>
       </c>
       <c r="G288" t="inlineStr"/>
       <c r="H288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr"/>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Castle System daily reward</t>
+          <t>Expected daily production/tile</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Nagroda dzienna systemu zamkowego</t>
+          <t>Oczekiwana dzienna produkcja na kratkę</t>
         </is>
       </c>
       <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.castle_system_daily_reward_chest</t>
+          <t>.Boxes.ProductionsRating.ProdPerTile</t>
         </is>
       </c>
       <c r="G289" t="inlineStr"/>
       <c r="H289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr"/>
       <c r="B290" t="inlineStr">
         <is>
-          <t>HMA</t>
+          <t>Neighbour</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>RŚ</t>
+          <t>Sąsiad</t>
         </is>
       </c>
       <c r="D290" t="inlineStr"/>
       <c r="E290" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>.Eras.5.short</t>
+          <t>.Boxes.Notice.ContentHeadIsNeighbor</t>
         </is>
       </c>
       <c r="G290" t="inlineStr"/>
       <c r="H290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr"/>
       <c r="B291" t="inlineStr">
         <is>
-          <t>GitHub: for more technical bug reports, concrete ideas and helping with development.</t>
+          <t>When opening the ally building, an enhanced ally overview will be presented.</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>GitHub: więcej raportów technicznych o błędach, konkretne pomysły i pomoc w rozwoju.</t>
+          <t>Po otwarciu budynku sojusznika zostanie wyświetlony rozszerzony przegląd sojuszników.</t>
         </is>
       </c>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>.Settings.Help.Github</t>
+          <t>.Settings.ShowAllyList.Desc</t>
         </is>
       </c>
       <c r="G291" t="inlineStr"/>
       <c r="H291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr"/>
       <c r="B292" t="inlineStr">
         <is>
-          <t>The data below can be marked to copy them.</t>
+          <t>never</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Poniższe dane można zaznaczyć, aby je skopiować.</t>
+          <t>nigdy</t>
         </is>
       </c>
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>.Settings.Version.Desc</t>
+          <t>.Boxes.Alerts.Form.Repeat.Never</t>
         </is>
       </c>
       <c r="G292" t="inlineStr"/>
       <c r="H292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr"/>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Select how much each of your buildings should ideally produce per tile. The balance between all selected values is important for the final rating: Use higher ones for things you do not care about as much and lower values if you want to put higher emphasis on particular resources/boosts. If you have more than one of the same building, only the highest era will be evaluated.</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Wybierz, ile każdy z twoich budynków powinien produkować na kafelek. Równowaga między wszystkimi wybranymi wartościami jest ważna dla ostatecznej oceny: Użyj wyższych wartości dla rzeczy, na których nie zależy ci tak bardzo, a niższych wartości, jeśli chcesz położyć większy nacisk na określone zasoby/wzmocnienia. Jeśli posiadasz więcej niż jeden taki sam budynek, tylko budynek z najwyższą epoką zostanie oceniony.</t>
+          <t>Zapisz</t>
         </is>
       </c>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Explainer</t>
+          <t>.Boxes.Calculator.Settings.Save</t>
         </is>
       </c>
       <c r="G293" t="inlineStr"/>
       <c r="H293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr"/>
       <c r="B294" t="inlineStr">
         <is>
-          <t>High Middle Age</t>
+          <t>Required</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Rozkwit Średniowiecza</t>
+          <t>Wymagane</t>
         </is>
       </c>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>.Eras.5</t>
+          <t>.Boxes.Technologies.DescRequired</t>
         </is>
       </c>
       <c r="G294" t="inlineStr"/>
       <c r="H294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr"/>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Lists the FP costs for buying the required goods (applies only to GBs you have not yet built)</t>
+          <t>Defense boost def. army</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Wyświetla koszt PR związany z zakupem potrzebnych towarów (dotyczy jedynie niewybudowanych pereł)</t>
+          <t>Bonus do obrony armii broniącej</t>
         </is>
       </c>
       <c r="D295" t="inlineStr"/>
       <c r="E295" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTGoodCostsColumn</t>
+          <t>.Boxes.Productions.def_boost_defender</t>
         </is>
       </c>
       <c r="G295" t="inlineStr"/>
       <c r="H295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr"/>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Create New Alert</t>
+          <t>No spot available</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Utwórz nowe powiadomienie</t>
+          <t>Brak dostępnego miejsca</t>
         </is>
       </c>
       <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.CreateNewAlert</t>
+          <t>.Boxes.OwnpartCalculator.NoPlaceAvailable</t>
         </is>
       </c>
       <c r="G296" t="inlineStr"/>
       <c r="H296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr"/>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Places</t>
+          <t>No unit data available. Please press "U" to launch the Army Management console</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Miejsce</t>
+          <t>Brak danych o jednostkach wojskowych. Proszę nacisnąć klawisz "U", aby otworzyć okno zarządzania armii.</t>
         </is>
       </c>
       <c r="D297" t="inlineStr"/>
       <c r="E297" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Places</t>
+          <t>.Boxes.UnitsGex.NoUnitsAvailable</t>
         </is>
       </c>
       <c r="G297" t="inlineStr"/>
       <c r="H297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr"/>
       <c r="B298" t="inlineStr">
         <is>
-          <t>This building is in your inventory</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Ten budynek znajduje się w twoim inwentarzu</t>
+          <t>Zapisz</t>
         </is>
       </c>
       <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.InventoryTooltip</t>
+          <t>.Boxes.Investment.Overview.SettingsSave</t>
         </is>
       </c>
       <c r="G298" t="inlineStr"/>
       <c r="H298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr"/>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Warning! Levelling this GB!</t>
+          <t>Group</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>UWAGA! Zamykanie tej PA!</t>
+          <t>Grupuj</t>
         </is>
       </c>
       <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.LevelWarning</t>
+          <t>.Boxes.Productions.ModeGroups</t>
         </is>
       </c>
       <c r="G299" t="inlineStr"/>
       <c r="H299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr"/>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>???</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Gracz</t>
+          <t>???</t>
         </is>
       </c>
       <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>.General.Player</t>
+          <t>.Boxes.MarketOffersEvents.OptionalColumns</t>
         </is>
       </c>
       <c r="G300" t="inlineStr"/>
       <c r="H300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr"/>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __costs__ &lt;small&gt;(Cost)&lt;/small&gt; = __profit__</t>
+          <t>Snapshot Log</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Nagroda = __nettoreward__ &lt;small&gt;(Nagroda netto)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Bonus Arc)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Miejsce zablokowane: __safe__&lt;br&gt;Zysk = __bruttoreward__ &lt;small&gt;(Nagroda)&lt;/small&gt; - __costs__ &lt;small&gt;(Koszt)&lt;/small&gt; = __profit__</t>
+          <t>Dziennik</t>
         </is>
       </c>
       <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTProfit</t>
+          <t>.Boxes.GuildFights.SnapshotLog</t>
         </is>
       </c>
       <c r="G301" t="inlineStr"/>
       <c r="H301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr"/>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Towers</t>
+          <t>Residential</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Wieże</t>
+          <t>Mieszkalne</t>
         </is>
       </c>
       <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.tower</t>
+          <t>.Boxes.CityMap.residential</t>
         </is>
       </c>
       <c r="G302" t="inlineStr"/>
       <c r="H302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr"/>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Plunder</t>
+          <t>Required</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Grabież</t>
+          <t>Wymagane</t>
         </is>
       </c>
       <c r="D303" t="inlineStr"/>
       <c r="E303" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Plunders</t>
+          <t>.Boxes.GuildFights.RequiredProgress</t>
         </is>
       </c>
       <c r="G303" t="inlineStr"/>
       <c r="H303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr"/>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Boost Sources</t>
+          <t>Show QI round selector</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Źródła Bonusów</t>
+          <t>Pokaż wybór rundy NK</t>
         </is>
       </c>
       <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.Title</t>
+          <t>.Boxes.QiProgress.ShowRoundSelector</t>
         </is>
       </c>
       <c r="G304" t="inlineStr"/>
       <c r="H304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr"/>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Time</t>
+          <t>Guild Member</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Czas</t>
+          <t>Gracz</t>
         </is>
       </c>
       <c r="D305" t="inlineStr"/>
       <c r="E305" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Time</t>
+          <t>.Boxes.GuildFights.Player</t>
         </is>
       </c>
       <c r="G305" t="inlineStr"/>
       <c r="H305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr"/>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Suggestion: Collect these buildings</t>
+          <t>Battle Boosts</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Sugestia: Zbierz te produkcje</t>
+          <t>Wzmocnienia bitewne</t>
         </is>
       </c>
       <c r="D306" t="inlineStr"/>
       <c r="E306" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.DoneProductionsTitle</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.PlayerProfile.BattleBoosts</t>
+        </is>
+      </c>
+      <c r="G306" t="inlineStr"/>
       <c r="H306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr"/>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Chance</t>
+          <t>Which FP producing GB should you upgrade next?</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Szansa</t>
+          <t>Którą Perłę Architektury produkującą PR warto rozbudować jako następną?</t>
         </is>
       </c>
       <c r="D307" t="inlineStr"/>
       <c r="E307" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.Chance</t>
+          <t>.Menu.greatbuildings.Desc</t>
         </is>
       </c>
       <c r="G307" t="inlineStr"/>
       <c r="H307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr"/>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Optional: How many FP rewards do you get per day? This information is used to calculate profitability for further Arc levels. To get a suggestion go to: Town Hall &gt; News &gt; Event History and scroll through all pages</t>
+          <t>Disadvantage</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Opcjonalnie: ile nagród PR otrzymujesz dziennie? Informacje te są wykorzystywane do obliczania rentowności kolejnych poziomów Arki. Aby otrzymać sugestię, przejdź do Historii wydarzeń w Dzienniku wydarzeń i przewiń wszystkie strony</t>
+          <t>Niekorzyść</t>
         </is>
       </c>
       <c r="D308" t="inlineStr"/>
       <c r="E308" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTRewardPerDay</t>
+          <t>.Boxes.Market.TradeDisadvantage</t>
         </is>
       </c>
       <c r="G308" t="inlineStr"/>
       <c r="H308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr"/>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Slot unlocked</t>
+          <t>Supply boosts</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Slot odblokowany</t>
+          <t>Zwiększony zbiór zaopatrzenia</t>
         </is>
       </c>
       <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.sector_slot_unlocked</t>
+          <t>.Boxes.BoostList.guild_raids_supplies_production</t>
         </is>
       </c>
       <c r="G309" t="inlineStr"/>
       <c r="H309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr"/>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Great Buildings</t>
+          <t>the greener, the higher the chance for a hit:</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Perły Architektury</t>
+          <t>im bardziej zielone, tym większa szansa trafienia:</t>
         </is>
       </c>
       <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GreatBuildings</t>
+          <t>.Boxes.AztecMiniGame.Description</t>
         </is>
       </c>
       <c r="G310" t="inlineStr"/>
       <c r="H310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr"/>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Show the next Alert countdown as an overlay of the Main Menu icon</t>
+          <t>uncommon</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Wyświetl czas do następnego powiadomienia jako nakładkę ikony w menu głównym</t>
+          <t>niezwykły</t>
         </is>
       </c>
       <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.MenuIcon.Info</t>
+          <t>.Boxes.Productions.AllyRarity.uncommon</t>
         </is>
       </c>
       <c r="G311" t="inlineStr"/>
       <c r="H311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr"/>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Aztec Helper</t>
+          <t>Prevention</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Pomocnik Azteków</t>
+          <t>Zapobieganie</t>
         </is>
       </c>
       <c r="D312" t="inlineStr"/>
       <c r="E312" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>.Boxes.AztecMiniGame.Title</t>
+          <t>.Boxes.mapTradeWarning.Text</t>
         </is>
       </c>
       <c r="G312" t="inlineStr"/>
       <c r="H312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr"/>
       <c r="B313" t="inlineStr">
         <is>
-          <t>FE</t>
+          <t>InA</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>PRZ</t>
+          <t>EP</t>
         </is>
       </c>
       <c r="D313" t="inlineStr"/>
       <c r="E313" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>.Eras.14.short</t>
+          <t>.Eras.8.short</t>
         </is>
       </c>
       <c r="G313" t="inlineStr"/>
       <c r="H313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr"/>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Comparisons from your city</t>
+          <t>All Ages</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Porównania z twojego miasta</t>
+          <t>Wszystkich grup wiekowych</t>
         </is>
       </c>
       <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.TooltipTitle</t>
+          <t>.Eras.GvGAllAge</t>
         </is>
       </c>
       <c r="G314" t="inlineStr"/>
       <c r="H314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr"/>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Disabled: Visit a Map Sector first (M)!</t>
+          <t>Daily Deals</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Niedostępne: Otwórz prowincję na mapie!</t>
+          <t>Codzienne oferty</t>
         </is>
       </c>
       <c r="D315" t="inlineStr"/>
       <c r="E315" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>.Menu.Campagne.Warning</t>
+          <t>.Boxes.Alerts.Form.Antiques.Exchange</t>
         </is>
       </c>
       <c r="G315" t="inlineStr"/>
       <c r="H315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr"/>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Units</t>
+          <t>CA</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Jednostki</t>
+          <t>EK</t>
         </is>
       </c>
       <c r="D316" t="inlineStr"/>
       <c r="E316" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>.General.Units</t>
+          <t>.Eras.7.short</t>
         </is>
       </c>
       <c r="G316" t="inlineStr"/>
       <c r="H316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr"/>
       <c r="B317" t="inlineStr">
         <is>
-          <t>When was the first deposit recorded?</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Kiedy zarejestrowano pierwszą wpłatę?</t>
+          <t>Koszty</t>
         </is>
       </c>
       <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.EntryTimeDesc</t>
+          <t>.Boxes.GvGMap.Guild.Costs</t>
         </is>
       </c>
       <c r="G317" t="inlineStr"/>
       <c r="H317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr"/>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Threshold</t>
+          <t>Participating</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Granica</t>
+          <t>Uczestniczący</t>
         </is>
       </c>
       <c r="D318" t="inlineStr"/>
       <c r="E318" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Threshold</t>
+          <t>.Boxes.GexStat.Participant</t>
         </is>
       </c>
       <c r="G318" t="inlineStr"/>
       <c r="H318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr"/>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X  __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Loss = __paid__ &lt;small&gt;(Paid)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
+          <t>Qty</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Zwrot = __nettoreward__&lt;small&gt;(bazowy zwrot)&lt;/small&gt; X __arcfactor__%&lt;small&gt;(bonus Arki)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Wpłata: __paid__&lt;br&gt;Strata = __paid__&lt;small&gt;(wpłata)&lt;/small&gt; - __bruttoreward__&lt;small&gt;(zwrot)&lt;/small&gt; = __loss__</t>
+          <t>Ilość</t>
         </is>
       </c>
       <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTLossSelf</t>
+          <t>.Boxes.Productions.Headings.amount</t>
         </is>
       </c>
       <c r="G319" t="inlineStr"/>
       <c r="H319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr"/>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Auction</t>
+          <t>Difference</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Aukcja</t>
+          <t>Zysk</t>
         </is>
       </c>
       <c r="D320" t="inlineStr"/>
       <c r="E320" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Antiques.Auction</t>
+          <t>.Boxes.Calculator.Profit</t>
         </is>
       </c>
       <c r="G320" t="inlineStr"/>
       <c r="H320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr"/>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Site</t>
+          <t>Calculates all GB spots</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Strona</t>
+          <t>Oblicza koszty zajęcia miejsc w PA</t>
         </is>
       </c>
       <c r="D321" t="inlineStr"/>
       <c r="E321" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.NewSide</t>
+          <t>.Menu.Calculator.Desc</t>
         </is>
       </c>
       <c r="G321" t="inlineStr"/>
       <c r="H321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr"/>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Area</t>
+          <t>Rating value of 1 __eraname__ good (in FP)</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Powierzchnia</t>
+          <t>Wartość 1 sztuki towaru z epoki __eraname__ w PR</t>
         </is>
       </c>
       <c r="D322" t="inlineStr"/>
       <c r="E322" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.area</t>
+          <t>.Boxes.GreatBuildings.GoodsValue</t>
         </is>
       </c>
       <c r="G322" t="inlineStr"/>
       <c r="H322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr"/>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Persistent</t>
+          <t>https://docs.foe-helper.com/english/module/blue-galaxy</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Trwałe</t>
+          <t>https://docs.foe-helper.com/english/module/blue-galaxy</t>
         </is>
       </c>
       <c r="D323" t="inlineStr"/>
       <c r="E323" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Persistence</t>
+          <t>.Boxes.BlueGalaxy.HelpLink</t>
         </is>
       </c>
       <c r="G323" t="inlineStr"/>
       <c r="H323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr"/>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Delta</t>
+          <t>League Reward</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Róznice</t>
+          <t>Nagroda ligowa</t>
         </is>
       </c>
       <c r="D324" t="inlineStr"/>
       <c r="E324" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartType.delta</t>
+          <t>.Boxes.FPCollector.league_reward</t>
         </is>
       </c>
       <c r="G324" t="inlineStr"/>
       <c r="H324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr"/>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Good</t>
+          <t>Export</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Towar</t>
+          <t>Eksportuj</t>
         </is>
       </c>
       <c r="D325" t="inlineStr"/>
       <c r="E325" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Resource</t>
+          <t>.Boxes.General.Export</t>
         </is>
       </c>
       <c r="G325" t="inlineStr"/>
       <c r="H325" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr"/>
       <c r="B326" t="inlineStr">
         <is>
-          <t>See all available information of the current QI map.</t>
+          <t>last update</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Pokaż wszystkie dostępne informacje o aktualnej mapie Najazdów Kwantowych.</t>
+          <t>ostatnia aktualizacja</t>
         </is>
       </c>
       <c r="D326" t="inlineStr"/>
       <c r="E326" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>.Menu.QIMap.Desc</t>
+          <t>.Boxes.GuildMemberStat.LastUpdate</t>
         </is>
       </c>
       <c r="G326" t="inlineStr"/>
       <c r="H326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr"/>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Drag</t>
+          <t>Box alignment</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Przeciągnij</t>
+          <t>Ustawienie przycisków</t>
         </is>
       </c>
       <c r="D327" t="inlineStr"/>
       <c r="E327" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Action.Drag</t>
+          <t>.Boxes.CloseBox.BoxAlignment</t>
         </is>
       </c>
       <c r="G327" t="inlineStr"/>
       <c r="H327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr"/>
       <c r="B328" t="inlineStr">
         <is>
-          <t>or every</t>
+          <t>Calendar Completion</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>lub co</t>
+          <t>Ukończenie kalendarza</t>
         </is>
       </c>
       <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Repeat.Every</t>
+          <t>.Boxes.FPCollector.reward_calendar_completion</t>
         </is>
       </c>
       <c r="G328" t="inlineStr"/>
       <c r="H328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr"/>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Historical Ally Rooms</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Pokoje Historycznych Sojuszników</t>
+          <t>Inne</t>
         </is>
       </c>
       <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.allyRooms</t>
+          <t>.Boxes.Productions.Headings.generic_building</t>
         </is>
       </c>
       <c r="G329" t="inlineStr"/>
       <c r="H329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr"/>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Progress</t>
+          <t>Full</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Postęp</t>
+          <t>Pełny</t>
         </is>
       </c>
       <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.Progress</t>
+          <t>.Boxes.ShopAssist.Full</t>
         </is>
       </c>
       <c r="G330" t="inlineStr"/>
       <c r="H330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr"/>
       <c r="B331" t="inlineStr">
         <is>
-          <t>GE Results</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Wyniki WG</t>
+          <t>Zapisz</t>
         </is>
       </c>
       <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>.Menu.GexStat.Title</t>
+          <t>.General.Save</t>
         </is>
       </c>
       <c r="G331" t="inlineStr"/>
       <c r="H331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr"/>
       <c r="B332" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total: </t>
+          <t>NEVER</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total: </t>
+          <t>NIGDY</t>
         </is>
       </c>
       <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Total</t>
+          <t>.Boxes.MoppelHelper.Never</t>
         </is>
       </c>
       <c r="G332" t="inlineStr"/>
       <c r="H332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr"/>
       <c r="B333" t="inlineStr">
         <is>
-          <t>&lt;span style='color:#29b206'&gt;Surplus&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>&lt;span style='color:#29b206'&gt;Nadmiar&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Brak&lt;/span&gt;</t>
+          <t>Punkty</t>
         </is>
       </c>
       <c r="D333" t="inlineStr"/>
       <c r="E333" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.DescStillMissing</t>
+          <t>.Boxes.GexStat.Points</t>
         </is>
       </c>
       <c r="G333" t="inlineStr"/>
       <c r="H333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr"/>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Meds</t>
+          <t>Diplomatic Gifts (Space Carrier)</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Medale</t>
+          <t>Dary dyplomacji (Kosmiczny Transporter)</t>
         </is>
       </c>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Meds</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.diplomaticGifts</t>
         </is>
       </c>
       <c r="G334" t="inlineStr"/>
       <c r="H334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr"/>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Music Control</t>
+          <t>Guild Battlegrounds</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Sterowanie muzyką</t>
+          <t>Pola Bitewne Gildii</t>
         </is>
       </c>
       <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>.Menu.MusicControl.Title</t>
+          <t>.Boxes.General.Guild_Battlegrounds</t>
         </is>
       </c>
       <c r="G335" t="inlineStr"/>
       <c r="H335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr"/>
       <c r="B336" t="inlineStr">
         <is>
-          <t>How many FPs remaining to level up</t>
+          <t>Translation</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Liczba PR pozostałych do podniesienia poziomu</t>
+          <t>Tłumaczenie</t>
         </is>
       </c>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.RestFPDesc</t>
+          <t>.Settings.About.TranslateTitle</t>
         </is>
       </c>
       <c r="G336" t="inlineStr"/>
       <c r="H336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr"/>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Scouting Cost</t>
+          <t>top right</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Koszt zwiadu</t>
+          <t>Na górze po prawej</t>
         </is>
       </c>
       <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>.Boxes.scoutingTimes.ScoutingCost</t>
+          <t>.Menu.Notification.Position.top-right</t>
         </is>
       </c>
       <c r="G337" t="inlineStr"/>
       <c r="H337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr"/>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Goods from earlier ages</t>
+          <t>Displays when your friends, guild members or neighbours last motivated, polished, attacked, plundered, etc your buildings</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Towary z poprzedniej epoki</t>
+          <t>Pokazuje, kiedy Twoi znajomi, członkowie gildii lub sąsiedzi ostatnio zmotywowali, wsparli lub splądrowali Twoje budynki</t>
         </is>
       </c>
       <c r="D338" t="inlineStr"/>
       <c r="E338" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.OlderGoods</t>
+          <t>.Menu.Moppelhelper.Desc</t>
         </is>
       </c>
       <c r="G338" t="inlineStr"/>
       <c r="H338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr"/>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>Please scroll through all the pages and press the EXPORT button</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Ustawienia</t>
+          <t>Przewiń wszystkie strony i naciśnij przycisk eksportu</t>
         </is>
       </c>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Settings</t>
+          <t>.Boxes.Treasury.Message</t>
         </is>
       </c>
       <c r="G339" t="inlineStr"/>
       <c r="H339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr"/>
       <c r="B340" t="inlineStr">
         <is>
-          <t>lost Attacks</t>
+          <t>FoE-Helper: There are keys remaining on the field!</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Przegrane ataki</t>
+          <t>FoE-Helper: Na polu pozostały klucze!</t>
         </is>
       </c>
       <c r="D340" t="inlineStr"/>
       <c r="E340" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Tabs.LostAttackFights</t>
+          <t>.Boxes.MergerGame.KeysLeft.care</t>
         </is>
       </c>
       <c r="G340" t="inlineStr"/>
       <c r="H340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr"/>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Display counter for open quests in menu</t>
+          <t>is affected by life support</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Wyświetlaj licznik rozpoczętych zadań w menu</t>
+          <t>jest dotknięty przez podtrzymywanie życia</t>
         </is>
       </c>
       <c r="D341" t="inlineStr"/>
       <c r="E341" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.showCounter</t>
+          <t>.Boxes.Tooltip.Building.lifeSupport</t>
         </is>
       </c>
       <c r="G341" t="inlineStr"/>
       <c r="H341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr"/>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Tavern Visit</t>
+          <t>Siege deployed</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Wizyta w tawernie</t>
+          <t>Oblężenie rozpoczęte</t>
         </is>
       </c>
       <c r="D342" t="inlineStr"/>
       <c r="E342" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.satDown</t>
+          <t>.Boxes.GvGMap.Log.siege_deployed</t>
         </is>
       </c>
       <c r="G342" t="inlineStr"/>
       <c r="H342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr"/>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Negotiation Blocker</t>
+          <t>PVP Arena</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Blokada negocjacji</t>
+          <t>Arena PvP</t>
         </is>
       </c>
       <c r="D343" t="inlineStr"/>
       <c r="E343" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowMapTradeWarning</t>
-[...2 lines deleted...]
-      <c r="G343" t="inlineStr"/>
+          <t>.Boxes.FPCollector.pvp_arena</t>
+        </is>
+      </c>
+      <c r="G343" t="inlineStr">
+        <is>
+          <t>"PVP" should be "PvP"</t>
+        </is>
+      </c>
       <c r="H343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr"/>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Choose your preferred menu from the drop-down list (game will automatically reload)</t>
+          <t>Send an instant Alert when there is a high activity in GBG (for example, 10 fights in a single sector within 5 seconds). Please note that this function works only when the GBG in-game window is opened!</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Wybierz pozycję menu z listy rozwijanej (gra automatycznie załaduje się ponownie)</t>
+          <t>Wysyłaj natychmiastowe powiadomienie, gdy w GPCh jest duża aktywność (na przykład 10 walk w jednym sektorze w ciągu 5 sekund). Pamiętaj, że ta funkcja działa tylko wtedy, gdy w grze otwarte są Pola Chwały!</t>
         </is>
       </c>
       <c r="D344" t="inlineStr"/>
       <c r="E344" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>.Settings.SelectedMenu.Desc</t>
+          <t>.Boxes.Alerts.Preferences.Battlegrounds.Info</t>
         </is>
       </c>
       <c r="G344" t="inlineStr"/>
       <c r="H344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr"/>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Start coins</t>
+          <t>Building Upgrade Costs</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Dodatkowe monety startowe</t>
+          <t>Koszty ulepszeń budynków</t>
         </is>
       </c>
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_coins_start</t>
+          <t>.Boxes.idleGame.BuildingUpgrades</t>
         </is>
       </c>
       <c r="G345" t="inlineStr"/>
       <c r="H345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr"/>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Efficiency</t>
+          <t>New buildings: Daily FP/tile of replaced buildings</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Wydajność</t>
+          <t>Nowe perły: Dzienny przychód PR/kratkę zastępowanych budynków</t>
         </is>
       </c>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Efficiency</t>
+          <t>.Boxes.GreatBuildings.FPPerTile</t>
         </is>
       </c>
       <c r="G346" t="inlineStr"/>
       <c r="H346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr"/>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Displays Incident types, times and locations</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Odblokowany</t>
+          <t>Przegląd zdarzeń losowych</t>
         </is>
       </c>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.TitleFree</t>
+          <t>.Menu.HiddenRewards.Desc</t>
         </is>
       </c>
       <c r="G347" t="inlineStr"/>
       <c r="H347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr"/>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Defender replaced</t>
+          <t>Auctions</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Obrońca wymieniony</t>
+          <t>Aukcje</t>
         </is>
       </c>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.defender_replaced</t>
+          <t>.Settings.Auctions.Title</t>
         </is>
       </c>
       <c r="G348" t="inlineStr"/>
       <c r="H348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr"/>
       <c r="B349" t="inlineStr">
         <is>
-          <t>&lt;span style="color:#ffb539"&gt;__provinceName__&lt;/span&gt; was captured by &lt;span style="color:__attackerColor__;text-shadow: 0 1px 1px __attackerShadow__"&gt;__attackerName__&lt;/span&gt; and is locked until __untilOccupied__.</t>
+          <t>Higher</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Sektor &lt;span style="color:#ffb539"&gt;__provinceName__&lt;/span&gt; został przejęty przez &lt;span style="color:__attackerColor__;text-shadow: 0 1px 1px __attackerShadow__"&gt;__attackerName__&lt;/span&gt; i jest chroniony do __untilOccupied__.</t>
+          <t>Wyższa</t>
         </is>
       </c>
       <c r="D349" t="inlineStr"/>
       <c r="E349" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.GildFightOccupied</t>
+          <t>.Boxes.Market.TradeForHigher</t>
         </is>
       </c>
       <c r="G349" t="inlineStr"/>
       <c r="H349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr"/>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Disabled: Visit a Map Sector first (M)!</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Budynek</t>
+          <t>Niedostępne: Otwórz prowincję na mapie!</t>
         </is>
       </c>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.Building</t>
+          <t>.Menu.Campagne.Warning</t>
         </is>
       </c>
       <c r="G350" t="inlineStr"/>
       <c r="H350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr"/>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>none</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Edytuj</t>
+          <t>żadne</t>
         </is>
       </c>
       <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.EditEntry</t>
+          <t>.Boxes.HiddenRewards.none</t>
         </is>
       </c>
       <c r="G351" t="inlineStr"/>
       <c r="H351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr"/>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Menu position</t>
+          <t>GBs</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Pozycja menu</t>
+          <t>Perły Architektury</t>
         </is>
       </c>
       <c r="D352" t="inlineStr"/>
       <c r="E352" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>.Settings.Entry.SelectedMenu</t>
+          <t>.Boxes.MoppelHelper.GBs</t>
         </is>
       </c>
       <c r="G352" t="inlineStr"/>
       <c r="H352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr"/>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Advantage</t>
+          <t>Website Upload</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Korzyść</t>
+          <t>Przesyłanie danych</t>
         </is>
       </c>
       <c r="D353" t="inlineStr"/>
       <c r="E353" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeAdvantage</t>
+          <t>.Settings.Entry.GlobalSend</t>
         </is>
       </c>
       <c r="G353" t="inlineStr"/>
       <c r="H353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr"/>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Expansions</t>
+          <t>Autoplay</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Rozszerzenia</t>
+          <t>automatyczne odtwarzanie</t>
         </is>
       </c>
       <c r="D354" t="inlineStr"/>
       <c r="E354" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.ExpansionsSum</t>
+          <t>.Boxes.BetterMusic.Auto</t>
         </is>
       </c>
       <c r="G354" t="inlineStr"/>
       <c r="H354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr"/>
       <c r="B355" t="inlineStr">
         <is>
-          <t>GBG</t>
+          <t>Settings</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Pola Chwały</t>
+          <t>Ustawienia</t>
         </is>
       </c>
       <c r="D355" t="inlineStr"/>
       <c r="E355" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.battlegrounds_conquest</t>
+          <t>.Menu.Settings.Title</t>
         </is>
       </c>
       <c r="G355" t="inlineStr"/>
       <c r="H355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr"/>
       <c r="B356" t="inlineStr">
         <is>
-          <t>New FoE Helper Version installed</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Zainstalowano nową wersję FoE Helper</t>
+          <t>Kopiuj</t>
         </is>
       </c>
       <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>.Menu.NewVersion.Title</t>
+          <t>.Boxes.Discord.CopyTitle</t>
         </is>
       </c>
       <c r="G356" t="inlineStr"/>
       <c r="H356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr"/>
       <c r="B357" t="inlineStr">
         <is>
-          <t>GE Relic</t>
+          <t>all</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Relikt</t>
+          <t>wszystkie</t>
         </is>
       </c>
       <c r="D357" t="inlineStr"/>
       <c r="E357" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.guildExpedition</t>
+          <t>.Boxes.HiddenRewards.CountAll</t>
         </is>
       </c>
       <c r="G357" t="inlineStr"/>
       <c r="H357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr"/>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Partners</t>
+          <t>Rate</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Sprzedający</t>
+          <t>Kurs</t>
         </is>
       </c>
       <c r="D358" t="inlineStr"/>
       <c r="E358" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradePartner</t>
+          <t>.Boxes.Market.RateColumn</t>
         </is>
       </c>
       <c r="G358" t="inlineStr"/>
       <c r="H358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr"/>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Virtual Future</t>
+          <t>Town Hall</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Wirtualna Przyszłość</t>
+          <t>Ratusz</t>
         </is>
       </c>
       <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>.Eras.17</t>
+          <t>.Boxes.CityMap.main_building</t>
         </is>
       </c>
       <c r="G359" t="inlineStr"/>
       <c r="H359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr"/>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Reload Page</t>
+          <t>Search</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Odśwież stronę</t>
+          <t>Szukaj</t>
         </is>
       </c>
       <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ReloadPage</t>
+          <t>.Boxes.GuildMemberStat.Search</t>
         </is>
       </c>
       <c r="G360" t="inlineStr"/>
       <c r="H360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr"/>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Member activity</t>
+          <t>show group names</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Aktywność członka</t>
+          <t>pokaż nagłówki grup</t>
         </is>
       </c>
       <c r="D361" t="inlineStr"/>
       <c r="E361" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MemberActiviy</t>
+          <t>.Boxes.Castle.ShowGroupNames</t>
         </is>
       </c>
       <c r="G361" t="inlineStr"/>
       <c r="H361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr"/>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Replaces player and guild names with links to player / guild profiles of your chosen website.&lt;br&gt;Replaces Building-Kitnames with links to forgeofempires.fandom.com.</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Zastępuje nazwy graczy i gildii linkami do profili graczy / gildii wybranej witryny internetowej. Zastępuje nazwy zestawów budowlanych linkami do strony forgeofempires.fandom.com.</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="D362" t="inlineStr"/>
       <c r="E362" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>.Settings.ShowLinks.Desc</t>
+          <t>.Boxes.Treasury.Era</t>
         </is>
       </c>
       <c r="G362" t="inlineStr"/>
       <c r="H362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr"/>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Guild supporting buildings</t>
+          <t>All rarities</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Budynki wspierające gildię</t>
+          <t>Wszystkie rzadkości</t>
         </is>
       </c>
       <c r="D363" t="inlineStr"/>
       <c r="E363" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildSupportBuildings</t>
+          <t>.Boxes.AllyList.All</t>
         </is>
       </c>
       <c r="G363" t="inlineStr"/>
       <c r="H363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr"/>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Should the motivation activities be tracked when the events are called?&lt;br&gt;&lt;br&gt;&lt;em&gt;Reload game after conversion&lt;/em&gt;</t>
+          <t>New FoE Helper Version installed</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Czy przesyłać dane o motywacjach na zewnętrzny serwer?&lt;br&gt;&lt;br&gt;&lt;em&gt;Odśwież grę po zmianie tego ustawienia&lt;/em&gt;</t>
+          <t>Zainstalowano nową wersję FoE Helper</t>
         </is>
       </c>
       <c r="D364" t="inlineStr"/>
       <c r="E364" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>.Settings.ShowPlayersMotivation.Desc</t>
+          <t>.Menu.NewVersion.Title</t>
         </is>
       </c>
       <c r="G364" t="inlineStr"/>
       <c r="H364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr"/>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Info</t>
+          <t>Statistics Overview</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Info</t>
+          <t>Statystyki</t>
         </is>
       </c>
       <c r="D365" t="inlineStr"/>
       <c r="E365" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.Info</t>
+          <t>.Boxes.Stats.Title</t>
         </is>
       </c>
       <c r="G365" t="inlineStr"/>
       <c r="H365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr"/>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Please scroll through all the pages and press the EXPORT button</t>
+          <t>Colonial Age</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Przewiń wszystkie strony i naciśnij przycisk eksportu</t>
+          <t>Epoka Kolonialna</t>
         </is>
       </c>
       <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Message</t>
+          <t>.Eras.7</t>
         </is>
       </c>
       <c r="G366" t="inlineStr"/>
       <c r="H366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr"/>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Current LvL = __runNumber__; Bonus Chance (x4) = __chanceX4__%</t>
+          <t>__days__ day(s)</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>__runNumber__. osada, szansa na bonus x4 : __chanceX4__%</t>
+          <t>__days__ dni</t>
         </is>
       </c>
       <c r="D367" t="inlineStr"/>
       <c r="E367" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.infoLine</t>
+          <t>.Boxes.MoppelHelper.Days</t>
         </is>
       </c>
       <c r="G367" t="inlineStr"/>
       <c r="H367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr"/>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Line Chart</t>
+          <t>Are there players missing from the shortlist? Then close this box, click on the other two tabs at the bottom of the Social Bar (Neighbours, Guild Members, Friends) and then re-open this box.</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Wykres liniowy</t>
+          <t>Jeśli na liście brakuje graczy, zamknij to okno, kliknij pozostałe zakładki u dołu paska społecznościowego (Sąsiedzi, Członkowie gildii, Przyjaciele), a następnie ponownie otwórz to okno.</t>
         </is>
       </c>
       <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartTypeTitle.line</t>
+          <t>.Boxes.Notice.ModalMissingPlayers</t>
         </is>
       </c>
       <c r="G368" t="inlineStr"/>
       <c r="H368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr"/>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Hourly Production</t>
+          <t>New Value</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Produkcja godzinowa</t>
+          <t>Nowa wartość</t>
         </is>
       </c>
       <c r="D369" t="inlineStr"/>
       <c r="E369" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Hourly</t>
+          <t>.Boxes.Calculator.Settings.newValue</t>
         </is>
       </c>
       <c r="G369" t="inlineStr"/>
       <c r="H369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr"/>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Hide GB from calculation and list.</t>
+          <t>Date/Time</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Ukryj budynki gildyjne w kalkulacji i na liście.</t>
+          <t>Data/Godzina</t>
         </is>
       </c>
       <c r="D370" t="inlineStr"/>
       <c r="E370" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.HideGB</t>
+          <t>.Boxes.Treasury.DateTime</t>
         </is>
       </c>
       <c r="G370" t="inlineStr"/>
       <c r="H370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr"/>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Oceanic Future</t>
+          <t>Progressive Era</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Oceaniczna Przyszłość</t>
+          <t>Epoka Postępowa</t>
         </is>
       </c>
       <c r="D371" t="inlineStr"/>
       <c r="E371" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>.Eras.16</t>
+          <t>.Eras.9</t>
         </is>
       </c>
       <c r="G371" t="inlineStr"/>
       <c r="H371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr"/>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Negotiations</t>
-[...6 lines deleted...]
-      </c>
+          <t>Collect Task!</t>
+        </is>
+      </c>
+      <c r="C372" t="inlineStr"/>
       <c r="D372" t="inlineStr"/>
       <c r="E372" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Negotiations</t>
+          <t>.Boxes.MergerGame.TaskReady</t>
         </is>
       </c>
       <c r="G372" t="inlineStr"/>
       <c r="H372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr"/>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Item</t>
+          <t>Place4</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Przedmiot</t>
+          <t>Miejsce 4</t>
         </is>
       </c>
       <c r="D373" t="inlineStr"/>
       <c r="E373" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.item</t>
+          <t>.Boxes.PowerLeveling.P4</t>
         </is>
       </c>
       <c r="G373" t="inlineStr"/>
       <c r="H373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr"/>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Carnival Event</t>
+          <t>Webhook URL</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Event karnawałowy</t>
+          <t>URL Webhooka</t>
         </is>
       </c>
       <c r="D374" t="inlineStr"/>
       <c r="E374" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.carnival_event</t>
+          <t>.Boxes.Discord.WebhookUrl</t>
         </is>
       </c>
       <c r="G374" t="inlineStr"/>
       <c r="H374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr"/>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Ally Overview</t>
+          <t>Card Duel</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Przegląd sojuszników</t>
+          <t>Pojedynek na karty</t>
         </is>
       </c>
       <c r="D375" t="inlineStr"/>
       <c r="E375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowAllyList</t>
+          <t>.Boxes.FPCollector.card_duel</t>
         </is>
       </c>
       <c r="G375" t="inlineStr"/>
       <c r="H375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr"/>
       <c r="B376" t="inlineStr">
         <is>
-          <t>1) When an opposing army has a bonus above the given threshold, the advice will be displayed. &lt;br&gt;2) To edit thresholds and advices, click into the table - confirm changes with Enter. &lt;br&gt;3) To remove an advice, save with an empty advice.</t>
+          <t>Roadless buildings</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>1) Kiedy przeciwna armia ma bonus powyżej podanej granicy, wskazówka będzie pokazana. &lt;br&gt;2) Żeby zmienić granice i wskazówki, kliknij w tabelkę - potwierdź zmiany enterem. &lt;br&gt;3) Żeby usunąć wskazówkę, zapisz ją jako pustą.</t>
+          <t>Budynki bez dróg</t>
         </is>
       </c>
       <c r="D376" t="inlineStr"/>
       <c r="E376" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Explanation</t>
+          <t>.Boxes.CityMap.roadless</t>
         </is>
       </c>
       <c r="G376" t="inlineStr"/>
       <c r="H376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr"/>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Auction</t>
+          <t>Invested</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Aukcje</t>
+          <t>Zainwestowano</t>
         </is>
       </c>
       <c r="D377" t="inlineStr"/>
       <c r="E377" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterAuction</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.Investment.Overview.Invested</t>
+        </is>
+      </c>
+      <c r="G377" t="inlineStr"/>
       <c r="H377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr"/>
       <c r="B378" t="inlineStr">
         <is>
-          <t>QI Overview</t>
+          <t>Provides a sortable list of all buildings and their sizes in resonstruction mode</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Przegląd NK</t>
+          <t>Zapewnia sortowalną listę wszystkich budynków i ich rozmiarów w trybie przebudowy</t>
         </is>
       </c>
       <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.Title</t>
+          <t>.Settings.ShowReconstructionList.Desc</t>
         </is>
       </c>
       <c r="G378" t="inlineStr"/>
       <c r="H378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr"/>
       <c r="B379" t="inlineStr">
         <is>
-          <t>12 hour clock</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>12-godzinny zegar</t>
+          <t>Miejsce</t>
         </is>
       </c>
       <c r="D379" t="inlineStr"/>
       <c r="E379" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AMPMTime</t>
+          <t>.Boxes.OwnpartCalculator.Place</t>
         </is>
       </c>
       <c r="G379" t="inlineStr"/>
       <c r="H379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr"/>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Factor</t>
-[...6 lines deleted...]
-      </c>
+          <t>Level</t>
+        </is>
+      </c>
+      <c r="C380" t="inlineStr"/>
       <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Factor</t>
+          <t>.Boxes.General.Level</t>
         </is>
       </c>
       <c r="G380" t="inlineStr"/>
       <c r="H380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr"/>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Quantum-Incursions</t>
+          <t>Save medals?</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Najazdy kwantowe</t>
+          <t>Oszczędzać medale?</t>
         </is>
       </c>
       <c r="D381" t="inlineStr"/>
       <c r="E381" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.guild_raids</t>
+          <t>.Boxes.Negotiation.SaveMedals</t>
         </is>
       </c>
       <c r="G381" t="inlineStr"/>
       <c r="H381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr"/>
       <c r="B382" t="inlineStr">
         <is>
-          <t>calendar week</t>
-[...6 lines deleted...]
-      </c>
+          <t>Include Ally boosts in the rating</t>
+        </is>
+      </c>
+      <c r="C382" t="inlineStr"/>
       <c r="D382" t="inlineStr"/>
       <c r="E382" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.CalendarWeek</t>
+          <t>.Boxes.ProductionsRating.ShowAllies</t>
         </is>
       </c>
       <c r="G382" t="inlineStr"/>
       <c r="H382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr"/>
       <c r="B383" t="inlineStr">
         <is>
-          <t>2-lane Road</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Droga 2-pasmowa</t>
+          <t>Poziom</t>
         </is>
       </c>
       <c r="D383" t="inlineStr"/>
       <c r="E383" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.cityRoadBig</t>
+          <t>.Boxes.OwnpartCalculator.OptionsLevel</t>
         </is>
       </c>
       <c r="G383" t="inlineStr"/>
       <c r="H383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr"/>
       <c r="B384" t="inlineStr">
         <is>
-          <t>&lt;a target='_blank' href='https://foe-helper.com/extension/update?v=__version__&amp;lang=en'  class='game-cursor'&gt;Last Changelog&lt;/a&gt;</t>
+          <t>Bar full:</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>&lt;a target='_blank' href='https://foe-helper.com/extension/update?v=__version__&amp;lang=pl'  class='game-cursor'&gt;Ostatnia zmiana&lt;/a&gt;</t>
+          <t>Pasek pełny:</t>
         </is>
       </c>
       <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>.Settings.Version.Link</t>
-[...7 lines deleted...]
-      </c>
+          <t>.Boxes.QIActions.FullAt</t>
+        </is>
+      </c>
+      <c r="G384" t="inlineStr"/>
       <c r="H384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr"/>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Meds</t>
+          <t>last Alcatraz production</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Medale</t>
+          <t>ostatnia produkcja Alcatraz</t>
         </is>
       </c>
       <c r="D385" t="inlineStr"/>
       <c r="E385" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Meds</t>
+          <t>.Boxes.Units.alca</t>
         </is>
       </c>
       <c r="G385" t="inlineStr"/>
       <c r="H385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr"/>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Member</t>
+          <t>Enable sound</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Członek</t>
+          <t>Dźwięk</t>
         </is>
       </c>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Member</t>
+          <t>.Settings.EnableSound.Title</t>
         </is>
       </c>
       <c r="G386" t="inlineStr"/>
       <c r="H386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr"/>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Discord: join our server for general discussions about the extension, chats and support.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Shop Currency will overflow!</t>
+        </is>
+      </c>
+      <c r="C387" t="inlineStr"/>
       <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>.Settings.Help.Discord</t>
+          <t>.Boxes.MergerGame.CurrencyOverflowWarning</t>
         </is>
       </c>
       <c r="G387" t="inlineStr"/>
       <c r="H387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr"/>
       <c r="B388" t="inlineStr">
         <is>
-          <t>en-US</t>
+          <t>12 hour clock</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>pl-PL</t>
+          <t>12-godzinny zegar</t>
         </is>
       </c>
       <c r="D388" t="inlineStr"/>
       <c r="E388" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>.Local</t>
+          <t>.Boxes.Productions.AMPMTime</t>
         </is>
       </c>
       <c r="G388" t="inlineStr"/>
-      <c r="H388" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr"/>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Shards</t>
+          <t xml:space="preserve">Total Progress based on this Efficiency: </t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Odłamki</t>
+          <t xml:space="preserve">Całkowity Postęp na podstawie tej Wydajności: </t>
         </is>
       </c>
       <c r="D389" t="inlineStr"/>
       <c r="E389" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.shards</t>
+          <t>.Boxes.MergerGame.EfficiencyTotalProgress</t>
         </is>
       </c>
       <c r="G389" t="inlineStr"/>
       <c r="H389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr"/>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Items</t>
-[...6 lines deleted...]
-      </c>
+          <t>Copy</t>
+        </is>
+      </c>
+      <c r="C390" t="inlineStr"/>
       <c r="D390" t="inlineStr"/>
       <c r="E390" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>.General.Items</t>
+          <t>.Boxes.ProductionsRating.PresetCopySuffix</t>
         </is>
       </c>
       <c r="G390" t="inlineStr"/>
       <c r="H390" t="inlineStr"/>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr"/>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Rating value of 1 good from prior ages (in FP)</t>
+          <t>Lost</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Wartość 1 towaru z poprzedniej epoki (w PR)</t>
+          <t>Przegrane</t>
         </is>
       </c>
       <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.OlderGoodsValue</t>
+          <t>.Boxes.UnitsGex.Lost</t>
         </is>
       </c>
       <c r="G391" t="inlineStr"/>
       <c r="H391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr"/>
       <c r="B392" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/compare-friends</t>
+          <t>Members without __greatbuilding__</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/compare-friends</t>
+          <t>Członkowie bez __greatbuilding__</t>
         </is>
       </c>
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>.Boxes.CompareFriendsThreads.HelpLink</t>
+          <t>.Boxes.GuildMemberStat.MemberWithoutGB</t>
         </is>
       </c>
       <c r="G392" t="inlineStr"/>
       <c r="H392" t="inlineStr"/>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr"/>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Wildpark-Event</t>
+          <t>Select current and previous ages</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Event Wildlife</t>
+          <t>Wybiera obecną i poprzednią epokę</t>
         </is>
       </c>
       <c r="D393" t="inlineStr"/>
       <c r="E393" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.wildlife_event</t>
+          <t>.Boxes.Stats.BtnLastErasTitle</t>
         </is>
       </c>
       <c r="G393" t="inlineStr"/>
       <c r="H393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr"/>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Collected Progress</t>
+          <t>Boost Values</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Zebrany postęp</t>
+          <t>Wartości przyspieszenia</t>
         </is>
       </c>
       <c r="D394" t="inlineStr"/>
       <c r="E394" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.ProgressCollected</t>
+          <t>.Boxes.CombatCalculator.Values</t>
         </is>
       </c>
       <c r="G394" t="inlineStr"/>
       <c r="H394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr"/>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Date/Time</t>
+          <t>Columns</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Data/Godzina</t>
+          <t>Kolumny</t>
         </is>
       </c>
       <c r="D395" t="inlineStr"/>
       <c r="E395" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.DateTime</t>
+          <t>.Boxes.MoppelHelper.Columns</t>
         </is>
       </c>
       <c r="G395" t="inlineStr"/>
       <c r="H395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr"/>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Prefix</t>
+          <t>Overview</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Prefiks</t>
+          <t>Podsumowanie</t>
         </is>
       </c>
       <c r="D396" t="inlineStr"/>
       <c r="E396" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsDangerPrefix</t>
+          <t>.Boxes.Castle.Overview</t>
         </is>
       </c>
       <c r="G396" t="inlineStr"/>
       <c r="H396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr"/>
       <c r="B397" t="inlineStr">
         <is>
-          <t>show ex-members</t>
+          <t>Upload/Send data to foe-helper.com</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>pokaż byłych członków</t>
+          <t>Wysyłanie danych do foe-helper.com</t>
         </is>
       </c>
       <c r="D397" t="inlineStr"/>
       <c r="E397" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ShowDeletedMembers</t>
+          <t>.Settings.GlobalSend.Title</t>
         </is>
       </c>
       <c r="G397" t="inlineStr"/>
       <c r="H397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr"/>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Exclude from closing</t>
+          <t>Status</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Nigdy nie zamykaj</t>
+          <t>Znika za</t>
         </is>
       </c>
       <c r="D398" t="inlineStr"/>
       <c r="E398" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.ExcludeFromClosing</t>
+          <t>.HiddenRewards.Table.expires</t>
         </is>
       </c>
       <c r="G398" t="inlineStr"/>
       <c r="H398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr"/>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Event Pass</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Przepustką Event'owa</t>
+          <t>Nazwa</t>
         </is>
       </c>
       <c r="D399" t="inlineStr"/>
       <c r="E399" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.event_pass</t>
+          <t>.Boxes.MoppelHelper.Name</t>
         </is>
       </c>
       <c r="G399" t="inlineStr"/>
       <c r="H399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr"/>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Colony</t>
+          <t>Present Game (e.g. Winter Event)</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Kolonia</t>
+          <t>Kafelkowa gra (np. Event zimowy)</t>
         </is>
       </c>
       <c r="D400" t="inlineStr"/>
       <c r="E400" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Colony</t>
+          <t>.Settings.EventHelperPresent</t>
         </is>
       </c>
       <c r="G400" t="inlineStr"/>
       <c r="H400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr"/>
       <c r="B401" t="inlineStr">
         <is>
-          <t>GBG</t>
+          <t>Drag</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Pola Chwały</t>
+          <t>Przeciągnij</t>
         </is>
       </c>
       <c r="D401" t="inlineStr"/>
       <c r="E401" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsGBGPlayers</t>
+          <t>.Boxes.GvGMap.Action.Drag</t>
         </is>
       </c>
       <c r="G401" t="inlineStr"/>
       <c r="H401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr"/>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>Offer</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>Nieaktywne</t>
+          <t>Oferta</t>
         </is>
       </c>
       <c r="D402" t="inlineStr"/>
       <c r="E402" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Inactive</t>
+          <t>.Boxes.Market.Offer</t>
         </is>
       </c>
       <c r="G402" t="inlineStr"/>
       <c r="H402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr"/>
       <c r="B403" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Negotiations</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>Edycja</t>
+          <t>Negocjacje</t>
         </is>
       </c>
       <c r="D403" t="inlineStr"/>
       <c r="E403" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.Edit</t>
+          <t>.Boxes.GuildFights.Negotiations</t>
         </is>
       </c>
       <c r="G403" t="inlineStr"/>
       <c r="H403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr"/>
       <c r="B404" t="inlineStr">
         <is>
-          <t>bottom middle</t>
+          <t>Soccer Cup Event</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Na dole na środku</t>
+          <t>Event Soccer Cup</t>
         </is>
       </c>
       <c r="D404" t="inlineStr"/>
       <c r="E404" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.bottom-center</t>
+          <t>.Boxes.FPCollector.soccer_cup_event</t>
         </is>
       </c>
       <c r="G404" t="inlineStr"/>
       <c r="H404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr"/>
       <c r="B405" t="inlineStr">
         <is>
-          <t xml:space="preserve"> ignoring bottlenecks</t>
+          <t>Hide GBs not built</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t xml:space="preserve"> ignorowanie spowalniających etapów</t>
+          <t>Ukryj niewybudowane perły</t>
         </is>
       </c>
       <c r="D405" t="inlineStr"/>
       <c r="E405" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.noBottleneck</t>
+          <t>.Boxes.GreatBuildings.HideNewGBs</t>
         </is>
       </c>
       <c r="G405" t="inlineStr"/>
       <c r="H405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr"/>
       <c r="B406" t="inlineStr">
         <is>
-          <t>show battles won</t>
+          <t>A guild member statistic</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>pokaż wygrane walki</t>
+          <t>Statystyka członków gildii</t>
         </is>
       </c>
       <c r="D406" t="inlineStr"/>
       <c r="E406" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ShowBattlesWon</t>
+          <t>.Menu.GuildMemberStat.Desc</t>
         </is>
       </c>
       <c r="G406" t="inlineStr"/>
       <c r="H406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr"/>
       <c r="B407" t="inlineStr">
         <is>
-          <t>How many FPs were invested</t>
+          <t>Are you sure you want to delete this?</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Liczba zainwestowanych PR</t>
+          <t>Czy na pewno chcesz to usunąć?</t>
         </is>
       </c>
       <c r="D407" t="inlineStr"/>
       <c r="E407" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.InvestedDesc</t>
+          <t>.Boxes.Notice.ConfirmDelete</t>
         </is>
       </c>
       <c r="G407" t="inlineStr"/>
       <c r="H407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr"/>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Kits</t>
+          <t>St. Patrick's Day Event Task</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Zestawy</t>
+          <t>Zadanie z event'u Dnia Św. Patryka</t>
         </is>
       </c>
       <c r="D408" t="inlineStr"/>
       <c r="E408" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Kits</t>
+          <t>.Boxes.FPCollector.st_patricks_event_task_reward</t>
         </is>
       </c>
       <c r="G408" t="inlineStr"/>
       <c r="H408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr"/>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Siege deployed</t>
+          <t>Image size</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Oblężenie rozpoczęte</t>
+          <t>Rozmiar obrazu</t>
         </is>
       </c>
       <c r="D409" t="inlineStr"/>
       <c r="E409" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.siege_deployed</t>
+          <t>.Boxes.Units.PictogramScalingTitle</t>
         </is>
       </c>
       <c r="G409" t="inlineStr"/>
       <c r="H409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr"/>
       <c r="B410" t="inlineStr">
         <is>
-          <t>Level</t>
-[...2 lines deleted...]
-      <c r="C410" t="inlineStr"/>
+          <t>Box Coordinates</t>
+        </is>
+      </c>
+      <c r="C410" t="inlineStr">
+        <is>
+          <t>Współrzędne okien</t>
+        </is>
+      </c>
       <c r="D410" t="inlineStr"/>
       <c r="E410" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>.Boxes.General.Level</t>
+          <t>.Settings.Entry.ResetBoxPositions</t>
         </is>
       </c>
       <c r="G410" t="inlineStr"/>
       <c r="H410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr"/>
       <c r="B411" t="inlineStr">
         <is>
-          <t>Status</t>
+          <t>Auction Cool-down</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Status</t>
+          <t>Czas pomiędzy aukcjami</t>
         </is>
       </c>
       <c r="D411" t="inlineStr"/>
       <c r="E411" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Status</t>
+          <t>.Boxes.Alerts.Form.Antiques.Cooldown</t>
         </is>
       </c>
       <c r="G411" t="inlineStr"/>
       <c r="H411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr"/>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Upgrade Kit</t>
+          <t>Import / Export</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>Pakiet ulepszeń</t>
+          <t>Import / Eksport</t>
         </is>
       </c>
       <c r="D412" t="inlineStr"/>
       <c r="E412" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.UpgradeKit</t>
+          <t>.Settings.Entry.ExportSettings</t>
         </is>
       </c>
       <c r="G412" t="inlineStr"/>
       <c r="H412" t="inlineStr"/>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr"/>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Recent Opponents</t>
+          <t>Menu + Notifications</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>Ostatni Przeciwnicy</t>
+          <t>Pasek + Powiadomienia</t>
         </is>
       </c>
       <c r="D413" t="inlineStr"/>
       <c r="E413" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.RecentOpponents</t>
+          <t>.Settings.Tab.Extension</t>
         </is>
       </c>
       <c r="G413" t="inlineStr"/>
       <c r="H413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr"/>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Units</t>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day, __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day) and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>Jednostki</t>
+          <t>Potrwa __days__ dni, zanim inwestycja w wysokości __costs__ PR zostanie zwrócona przy dziennej produkcji __fpproduction__ PR/dzień, __goodsproduction__ towary/dzień (równe __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ PR/dzień) i __attackproduction__% bonus ataku(równe __attackproduction__ * __attackvalue__ = __attackproductionvalue__ PR/dzień)</t>
         </is>
       </c>
       <c r="D414" t="inlineStr"/>
       <c r="E414" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Units</t>
+          <t>.Boxes.GreatBuildings.BreakEvenTTGoodsAttack</t>
         </is>
       </c>
       <c r="G414" t="inlineStr"/>
       <c r="H414" t="inlineStr"/>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr"/>
       <c r="B415" t="inlineStr">
         <is>
-          <t>No data available!&lt;br /&gt;Please visit the guild expedition contribution page in the guild expedition overview to update the data.</t>
+          <t>Main City</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>Brak dostępnych danych! &lt;br /&gt;Odwiedź stronę wkładu w ekspedycje gildii w przeglądzie ekspedycji gildii, aby zaktualizować dane.</t>
+          <t>Miasto</t>
         </is>
       </c>
       <c r="D415" t="inlineStr"/>
       <c r="E415" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.ParticipationNoData</t>
+          <t>.Boxes.BetterMusic.Main</t>
         </is>
       </c>
       <c r="G415" t="inlineStr"/>
       <c r="H415" t="inlineStr"/>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr"/>
       <c r="B416" t="inlineStr">
         <is>
-          <t xml:space="preserve">Coming Soon…  </t>
+          <t>__player__'s __building__ has just reached level __level__.&lt;br&gt;You took spot &lt;strong&gt;__rank__ &lt;/strong&gt; and received &lt;strong&gt;__fps__&lt;/strong&gt; FPs.</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t xml:space="preserve">Już niedługo...  </t>
+          <t>__player__ zamknął __level__ poziom perły __building__.&lt;br&gt;Zajmujesz &lt;strong&gt;__rank__.&lt;/strong&gt; miejsce i otrzymujesz &lt;strong&gt;__fps__&lt;/strong&gt; PR zwrotu.</t>
         </is>
       </c>
       <c r="D416" t="inlineStr"/>
       <c r="E416" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.ComingSoon</t>
+          <t>.Boxes.Infobox.Messages.LevelUp</t>
         </is>
       </c>
       <c r="G416" t="inlineStr"/>
       <c r="H416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr"/>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Box Coordinates</t>
+          <t>Motivate/Polish</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Ustawienie pozycji okien</t>
+          <t>Motywuj/Oczyść</t>
         </is>
       </c>
       <c r="D417" t="inlineStr"/>
       <c r="E417" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>.Settings.ResetBoxPositions.Title</t>
+          <t>.Boxes.MoppelHelper.MoppelEvents</t>
         </is>
       </c>
       <c r="G417" t="inlineStr"/>
       <c r="H417" t="inlineStr"/>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr"/>
       <c r="B418" t="inlineStr">
         <is>
-          <t>Score</t>
+          <t>Testing</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>Wynik</t>
+          <t>Testowanie</t>
         </is>
       </c>
       <c r="D418" t="inlineStr"/>
       <c r="E418" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Score</t>
+          <t>.Boxes.Discord.TestEntry</t>
         </is>
       </c>
       <c r="G418" t="inlineStr"/>
       <c r="H418" t="inlineStr"/>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr"/>
       <c r="B419" t="inlineStr">
         <is>
-          <t>allow tavern trigger</t>
+          <t>Provides</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>odtwarzaj muzykę tawerny</t>
+          <t>Zapewnia</t>
         </is>
       </c>
       <c r="D419" t="inlineStr"/>
       <c r="E419" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.TavernT</t>
+          <t>.Boxes.Tooltip.Building.provides</t>
         </is>
       </c>
       <c r="G419" t="inlineStr"/>
       <c r="H419" t="inlineStr"/>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr"/>
       <c r="B420" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Iron Age</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Poziom</t>
+          <t>Epoka Żelaza</t>
         </is>
       </c>
       <c r="D420" t="inlineStr"/>
       <c r="E420" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsLevel</t>
+          <t>.Eras.3</t>
         </is>
       </c>
       <c r="G420" t="inlineStr"/>
       <c r="H420" t="inlineStr"/>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr"/>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Own part gross</t>
+          <t>show progress filter</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Część własna brutto</t>
+          <t>wyświetlaj filtr postępu</t>
         </is>
       </c>
       <c r="D421" t="inlineStr"/>
       <c r="E421" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.OwnPartBrutto</t>
+          <t>.Boxes.GuildFights.ShowProgressFilter</t>
         </is>
       </c>
       <c r="G421" t="inlineStr"/>
       <c r="H421" t="inlineStr"/>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr"/>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Rating value of 1 __eraname__ good (in FP)</t>
+          <t>Owner to Add Remaining</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Wartość 1 sztuki towaru z epoki __eraname__ w PR</t>
+          <t>Zostało</t>
         </is>
       </c>
       <c r="D422" t="inlineStr"/>
       <c r="E422" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.GoodsValue</t>
+          <t>.Boxes.OwnpartCalculator.OwnPartRemaining</t>
         </is>
       </c>
       <c r="G422" t="inlineStr"/>
       <c r="H422" t="inlineStr"/>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr"/>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Shows a small badge with a counter of how many quests you can still refuse.</t>
+          <t>4h</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>Wyświetla licznik wskazujący ile zadań możesz jeszcze odrzucić.</t>
+          <t>4h</t>
         </is>
       </c>
       <c r="D423" t="inlineStr"/>
       <c r="E423" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>.Settings.Show2kQuestMark.Desc</t>
+          <t>.Boxes.Alerts.Time.4h</t>
         </is>
       </c>
       <c r="G423" t="inlineStr"/>
       <c r="H423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr"/>
       <c r="B424" t="inlineStr">
         <is>
-          <t>Collect All Blocker</t>
+          <t>Statistics</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>Zbierz wszystkie blokery</t>
+          <t>Statystyki</t>
         </is>
       </c>
       <c r="D424" t="inlineStr"/>
       <c r="E424" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>.Settings.Entry.BlockCollectAll</t>
+          <t>.Menu.Stats.Title</t>
         </is>
       </c>
       <c r="G424" t="inlineStr"/>
       <c r="H424" t="inlineStr"/>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr"/>
       <c r="B425" t="inlineStr">
         <is>
-          <t>General Settings</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Ustawienia ogólne</t>
+          <t>Nazwa</t>
         </is>
       </c>
       <c r="D425" t="inlineStr"/>
       <c r="E425" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.GeneralSettings</t>
+          <t>.Boxes.Discord.Name</t>
         </is>
       </c>
       <c r="G425" t="inlineStr"/>
       <c r="H425" t="inlineStr"/>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr"/>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Ages + No ages + Special</t>
+          <t>Date &amp;amp; Time</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Epoki + Bez epoki + Specjalne</t>
+          <t>Data &amp;amp; Czas</t>
         </is>
       </c>
       <c r="D426" t="inlineStr"/>
       <c r="E426" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnAllTittle</t>
+          <t>.Boxes.Alerts.Form.Datetime</t>
         </is>
       </c>
       <c r="G426" t="inlineStr"/>
       <c r="H426" t="inlineStr"/>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr"/>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Rival sound</t>
+          <t>Owner's Contribution</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>Dźwięk Rywala</t>
+          <t>Wpłata własna</t>
         </is>
       </c>
       <c r="D427" t="inlineStr"/>
       <c r="E427" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>.Settings.Entry.RivalSound</t>
+          <t>.Boxes.OwnpartCalculator.OptionsOwnPart</t>
         </is>
       </c>
       <c r="G427" t="inlineStr"/>
       <c r="H427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr"/>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Produces</t>
+          <t xml:space="preserve">Data was successfully Uploaded…  Now visit </t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>Produkuje</t>
+          <t xml:space="preserve">Dane zostały pomyślnie przesłane... Teraz odwiedź </t>
         </is>
       </c>
       <c r="D428" t="inlineStr"/>
       <c r="E428" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.produces</t>
+          <t>.Boxes.CityMap.SubmitSuccess</t>
         </is>
       </c>
       <c r="G428" t="inlineStr"/>
       <c r="H428" t="inlineStr"/>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr"/>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Displays a Box that covers the 'Collect All' Button, when FP can not be collected or not all buildings are motivated.</t>
+          <t>1 FP equals __goods__ goods</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>Wyświetla okienko zakrywające przycisk „Zbierz wszystko”, gdy nie można zebrać PR lub nie wszystkie budynki są zmotywowane.</t>
+          <t>1 PR jest wart __goods__ towarów</t>
         </is>
       </c>
       <c r="D429" t="inlineStr"/>
       <c r="E429" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>.Settings.BlockCollectAll.Desc</t>
+          <t>.Boxes.BlueGalaxy.GoodsPerFP</t>
         </is>
       </c>
       <c r="G429" t="inlineStr"/>
       <c r="H429" t="inlineStr"/>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr"/>
       <c r="B430" t="inlineStr">
         <is>
-          <t>To be able to transfer data for a world like city or notes, you need a token for each world.&lt;br&gt;Click here for instructions: &lt;a target='_blank' href='https://docs.foe-helper.com/english/api-token'&gt;Api-Token&lt;/a&gt;</t>
+          <t>GvG Map</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>By przesłać dane dla świata jak miasto lub notatki potrzebujesz token dla każdego świata osobno. &lt;br&gt; Kliknij tutaj by uzyskać informacje: &lt;a target='_blank' href='https://docs.foe-helper.com/english/api-token'&gt;Token-API&lt;/a&gt;</t>
+          <t>Mapa GvG</t>
         </is>
       </c>
       <c r="D430" t="inlineStr"/>
       <c r="E430" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>.Settings.ApiToken.Desc</t>
+          <t>.Boxes.GvGMap.Title</t>
         </is>
       </c>
       <c r="G430" t="inlineStr"/>
       <c r="H430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr"/>
       <c r="B431" t="inlineStr">
         <is>
-          <t>days</t>
+          <t>Antiques Dealer Auction</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>dni</t>
+          <t>Aukcja handlarza antyków</t>
         </is>
       </c>
       <c r="D431" t="inlineStr"/>
       <c r="E431" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Days</t>
+          <t>.Boxes.Alerts.Preferences.Auction.Title</t>
         </is>
       </c>
       <c r="G431" t="inlineStr"/>
       <c r="H431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr"/>
       <c r="B432" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; has just placed a bid for __amount__ Trade Coins.</t>
+          <t>The data below can be marked to copy them.</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; zaoferował __amount__ monet.</t>
+          <t>Poniższe dane można zaznaczyć, aby je skopiować.</t>
         </is>
       </c>
       <c r="D432" t="inlineStr"/>
       <c r="E432" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.Auction</t>
+          <t>.Settings.Version.Desc</t>
         </is>
       </c>
       <c r="G432" t="inlineStr"/>
       <c r="H432" t="inlineStr"/>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr"/>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Body</t>
+          <t>Scouting Info</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Treść</t>
+          <t>Informacje o zwiadzie</t>
         </is>
       </c>
       <c r="D433" t="inlineStr"/>
       <c r="E433" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Body</t>
+          <t>.Settings.Entry.ShowScoutingTimes</t>
         </is>
       </c>
       <c r="G433" t="inlineStr"/>
       <c r="H433" t="inlineStr"/>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr"/>
       <c r="B434" t="inlineStr">
         <is>
-          <t>Upcoming Tasks</t>
+          <t>per Era</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>Nadchodzące zadania</t>
+          <t>na erę</t>
         </is>
       </c>
       <c r="D434" t="inlineStr"/>
       <c r="E434" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.UpcomingTasks</t>
+          <t>.Boxes.Tooltip.Building.perEra</t>
         </is>
       </c>
       <c r="G434" t="inlineStr"/>
       <c r="H434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr"/>
       <c r="B435" t="inlineStr">
         <is>
-          <t>delete data older than</t>
+          <t>Profit</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>Usuń dane starsze niż</t>
+          <t>Zysk</t>
         </is>
       </c>
       <c r="D435" t="inlineStr"/>
       <c r="E435" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.DeleteDataOlderThan</t>
+          <t>.Boxes.Investment.Overview.Profit</t>
         </is>
       </c>
       <c r="G435" t="inlineStr"/>
       <c r="H435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr"/>
       <c r="B436" t="inlineStr">
         <is>
-          <t>Defence%</t>
+          <t>Rewards Bar Info</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>% Obrony</t>
+          <t>Informacje o pasku nagród</t>
         </is>
       </c>
       <c r="D436" t="inlineStr"/>
       <c r="E436" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Defend</t>
+          <t>.Settings.Entry.ShowGBGRewards</t>
         </is>
       </c>
       <c r="G436" t="inlineStr"/>
       <c r="H436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr"/>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Power</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Moc</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D437" t="inlineStr"/>
       <c r="E437" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Power</t>
+          <t>.Eras.0.short</t>
         </is>
       </c>
       <c r="G437" t="inlineStr"/>
       <c r="H437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr"/>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>How many FPs were invested</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Poziom</t>
+          <t>Liczba zainwestowanych PR</t>
         </is>
       </c>
       <c r="D438" t="inlineStr"/>
       <c r="E438" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.Level</t>
+          <t>.Boxes.Investment.Overview.InvestedDesc</t>
         </is>
       </c>
       <c r="G438" t="inlineStr"/>
       <c r="H438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr"/>
       <c r="B439" t="inlineStr">
         <is>
-          <t>No spot available</t>
+          <t>Danger</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Brak dostępnego miejsca</t>
+          <t>Uwaga</t>
         </is>
       </c>
       <c r="D439" t="inlineStr"/>
       <c r="E439" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.NoPlaceAvailable</t>
+          <t>.Boxes.OwnpartCalculator.OptionsDanger</t>
         </is>
       </c>
       <c r="G439" t="inlineStr"/>
       <c r="H439" t="inlineStr"/>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr"/>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Repeat last Building Selection</t>
+          <t>Show only adjacent sectors countdowns</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Powtórzenie ostatniego wyboru budynku</t>
+          <t>Wyświetlaj odliczanie tylko do przylegających sektorów</t>
         </is>
       </c>
       <c r="D440" t="inlineStr"/>
       <c r="E440" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>.Settings.RepeatSelectBuilding.Title</t>
+          <t>.Boxes.GuildFights.ShowAdjacentSectors</t>
         </is>
       </c>
       <c r="G440" t="inlineStr"/>
       <c r="H440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr"/>
       <c r="B441" t="inlineStr">
         <is>
-          <t>This GB is not connected to a road.</t>
+          <t>This module will automatically calculate an auction bid and copy it to the clipboard.</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Ta PA nie jest podłączona do drogi.</t>
+          <t>Ten moduł automatycznie obliczy ofertę aukcyjną i skopiuje ją do schowka.</t>
         </is>
       </c>
       <c r="D441" t="inlineStr"/>
       <c r="E441" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.LGNotConnected</t>
+          <t>.Settings.Auctions.Desc</t>
         </is>
       </c>
       <c r="G441" t="inlineStr"/>
       <c r="H441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr"/>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Sorting</t>
+          <t>Show Army Advice</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>Sortowanie</t>
+          <t>Pokaż podpowiedź armii</t>
         </is>
       </c>
       <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.Sorting</t>
+          <t>.Settings.ShowArmyAdvice.Title</t>
         </is>
       </c>
       <c r="G442" t="inlineStr"/>
       <c r="H442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr"/>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Deleted!</t>
+          <t>Displays guild treasury export log tool when opening the Guild Treasury Log window</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Usunięto!</t>
+          <t>Wyświetla narzędzie eksportu dziennika po otwarciu okna dziennika skarbca gildii.</t>
         </is>
       </c>
       <c r="D443" t="inlineStr"/>
       <c r="E443" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.DeletedBoxCoordsHead</t>
+          <t>.Settings.ShowGuildTreasuryLogExport.Desc</t>
         </is>
       </c>
       <c r="G443" t="inlineStr"/>
       <c r="H443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr"/>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Calculates all GB spots</t>
+          <t>QI</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Oblicza koszty zajęcia miejsc w PA</t>
+          <t>NK</t>
         </is>
       </c>
       <c r="D444" t="inlineStr"/>
       <c r="E444" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>.Menu.Calculator.Desc</t>
+          <t>.Boxes.General.Quantum_Incursion.short</t>
         </is>
       </c>
       <c r="G444" t="inlineStr"/>
       <c r="H444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr"/>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>The import was completed with errors. Please reload the game.</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>Budynek</t>
+          <t>Importowanie zostało zakończone z błędami. Odśwież grę.</t>
         </is>
       </c>
       <c r="D445" t="inlineStr"/>
       <c r="E445" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.BuildingName</t>
+          <t>.Boxes.DBExport.ImportPartlySuccessful</t>
         </is>
       </c>
       <c r="G445" t="inlineStr"/>
       <c r="H445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr"/>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Daily castle points</t>
+          <t>When was the first deposit recorded?</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Codzienne punkty zamkowe</t>
+          <t>Kiedy zarejestrowano pierwszą wpłatę?</t>
         </is>
       </c>
       <c r="D446" t="inlineStr"/>
       <c r="E446" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.DailyCastlePoints</t>
+          <t>.Boxes.Investment.Overview.EntryTimeDesc</t>
         </is>
       </c>
       <c r="G446" t="inlineStr"/>
       <c r="H446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr"/>
       <c r="B447" t="inlineStr">
         <is>
-          <t>5h</t>
+          <t>Bonus</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>5g</t>
+          <t>Bonus</t>
         </is>
       </c>
       <c r="D447" t="inlineStr"/>
       <c r="E447" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.5h</t>
+          <t>.Boxes.cardGame.Bonus</t>
         </is>
       </c>
       <c r="G447" t="inlineStr"/>
       <c r="H447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr"/>
       <c r="B448" t="inlineStr">
         <is>
-          <t xml:space="preserve">Displays a window that covers the 'Negotiate' Button in Provinces preventing accidental clicking </t>
+          <t>Needs two lane road</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pokazuje okno zakrywające przycisk „Negocjuj” na mapie kampanii, aby zapobiec przypadkowemu naciśnięciu. </t>
+          <t>Potrzebuje podwójnej drogi</t>
         </is>
       </c>
       <c r="D448" t="inlineStr"/>
       <c r="E448" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>.Settings.ShowMapTradeWarning.Desc</t>
+          <t>.Boxes.CombatCalculator.StreetRequired</t>
         </is>
       </c>
       <c r="G448" t="inlineStr"/>
       <c r="H448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr"/>
       <c r="B449" t="inlineStr">
         <is>
-          <t>compression</t>
+          <t>rare</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>kompresja</t>
+          <t>rzadki</t>
         </is>
       </c>
       <c r="D449" t="inlineStr"/>
       <c r="E449" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Compression</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.Productions.AllyRarity.rare</t>
+        </is>
+      </c>
+      <c r="G449" t="inlineStr"/>
       <c r="H449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr"/>
       <c r="B450" t="inlineStr">
         <is>
-          <t>Data Export/Import Tool</t>
+          <t>If you like what you see and what we do, please leave a good review in the Store!</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>Narzędzie do eksportu/importu danych</t>
+          <t>Jeśli podoba Ci się to, co widzisz, i co robimy, zostaw dobrą recenzję w Sklepie!</t>
         </is>
       </c>
       <c r="D450" t="inlineStr"/>
       <c r="E450" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Title</t>
+          <t>.Settings.About.RatingDesc</t>
         </is>
       </c>
       <c r="G450" t="inlineStr"/>
       <c r="H450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr"/>
       <c r="B451" t="inlineStr">
         <is>
-          <t>QI</t>
+          <t>Units lost</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>NK</t>
+          <t>Stracone jednostki</t>
         </is>
       </c>
       <c r="D451" t="inlineStr"/>
       <c r="E451" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>.Boxes.General.Quantum_Incursion.short</t>
+          <t>.Boxes.BattleAssistAAConfig.lostUnits</t>
         </is>
       </c>
       <c r="G451" t="inlineStr"/>
       <c r="H451" t="inlineStr"/>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr"/>
       <c r="B452" t="inlineStr">
         <is>
-          <t>ATTENTION: To update these values, you must scroll through all new events in the History Event tab in: Town Hall &gt; News &gt; Event History</t>
+          <t>The module will calculate an addition value according to the first column and a multiplication value according to the second column and take the bigger value of the two</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>UWAGA: Te wartości są aktualne tylko wtedy, gdy przejrzałeś wszystkie wpisy w Historii wydarzeń (Ratusz &gt; Wiadomości &gt; Historia wydarzeń)</t>
+          <t>Moduł będzie obliczał wartość dodania zależną od pierwszej kolumny i mnożnik zależny od drugiej kolumny i weźmie najwyższą wartość z nich</t>
         </is>
       </c>
       <c r="D452" t="inlineStr"/>
       <c r="E452" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.HeaderWarning</t>
+          <t>.Boxes.AuctionSettings.Help5</t>
         </is>
       </c>
       <c r="G452" t="inlineStr"/>
       <c r="H452" t="inlineStr"/>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr"/>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Unique Building</t>
+          <t>EMA</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>Unikalny budynek</t>
+          <t>WŚ</t>
         </is>
       </c>
       <c r="D453" t="inlineStr"/>
       <c r="E453" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.isUnique</t>
+          <t>.Eras.4.short</t>
         </is>
       </c>
       <c r="G453" t="inlineStr"/>
       <c r="H453" t="inlineStr"/>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr"/>
       <c r="B454" t="inlineStr">
         <is>
-          <t>show progress filter</t>
+          <t>Info + Website</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>wyświetlaj filtr postępu</t>
+          <t>Informacje + strona internetowa</t>
         </is>
       </c>
       <c r="D454" t="inlineStr"/>
       <c r="E454" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowProgressFilter</t>
+          <t>.Settings.Tab.About</t>
         </is>
       </c>
       <c r="G454" t="inlineStr"/>
       <c r="H454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr"/>
       <c r="B455" t="inlineStr">
         <is>
-          <t>Value/tile</t>
+          <t>Rogue Only Warning</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>Wartość/kratka</t>
+          <t>Ostrzeżenie o samych Łotrach</t>
         </is>
       </c>
       <c r="D455" t="inlineStr"/>
       <c r="E455" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowValuesPerTile</t>
+          <t>.Settings.Entry.ShowRougeUnitWarning</t>
         </is>
       </c>
       <c r="G455" t="inlineStr"/>
       <c r="H455" t="inlineStr"/>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr"/>
       <c r="B456" t="inlineStr">
         <is>
-          <t>Notes</t>
+          <t>Hide helper during battle</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>Notes</t>
+          <t>Ukryj helpera podczas walki</t>
         </is>
       </c>
       <c r="D456" t="inlineStr"/>
       <c r="E456" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.Title</t>
+          <t>.Settings.HideHelperDuringBattle.Title</t>
         </is>
       </c>
       <c r="G456" t="inlineStr"/>
       <c r="H456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr"/>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Happiness</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>Towary</t>
+          <t>Zadowolenie</t>
         </is>
       </c>
       <c r="D457" t="inlineStr"/>
       <c r="E457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.goods</t>
+          <t>.Boxes.Productions.Happiness</t>
         </is>
       </c>
       <c r="G457" t="inlineStr"/>
       <c r="H457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr"/>
       <c r="B458" t="inlineStr">
         <is>
-          <t>The Alert for __provinceName__ was saved!</t>
+          <t>Hidden GB</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>Powiadomienie dla __provinceName__ zostało zapisane!</t>
+          <t>Ukryj PA</t>
         </is>
       </c>
       <c r="D458" t="inlineStr"/>
       <c r="E458" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SaveMessage.Desc</t>
+          <t>.Boxes.Investment.HiddenGB</t>
         </is>
       </c>
       <c r="G458" t="inlineStr"/>
       <c r="H458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr"/>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Cost</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>Towary</t>
+          <t>Koszt</t>
         </is>
       </c>
       <c r="D459" t="inlineStr"/>
       <c r="E459" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>.General.Goods</t>
+          <t>.Boxes.Calculator.Commitment</t>
         </is>
       </c>
       <c r="G459" t="inlineStr"/>
       <c r="H459" t="inlineStr"/>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr"/>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Fellowship Event</t>
+          <t>Sum Inventory + Offered</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>Event drużynowy</t>
+          <t>Na stanie + zaoferowane</t>
         </is>
       </c>
       <c r="D460" t="inlineStr"/>
       <c r="E460" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.hero_event</t>
+          <t>.Boxes.MarketOffers.InventoryOfferSum</t>
         </is>
       </c>
       <c r="G460" t="inlineStr"/>
       <c r="H460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr"/>
       <c r="B461" t="inlineStr">
         <is>
-          <t>Should all box coordinates be reset? This can bring back windows you managed to move out of sight.</t>
+          <t>Eff</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>Zresetować współrzędne pozycji okien? Może to przywrócić okna, które zostały usunięte z pola widzenia.</t>
+          <t>Wyd.</t>
         </is>
       </c>
       <c r="D461" t="inlineStr"/>
       <c r="E461" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>.Settings.ResetBoxPositions.Desc</t>
+          <t>.Boxes.Kits.Efficiency</t>
         </is>
       </c>
       <c r="G461" t="inlineStr"/>
       <c r="H461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr"/>
       <c r="B462" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/scouting</t>
+          <t>The values may update slow - depending on server feedback. Given times do not take updates of current stock into account.</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/scouting</t>
+          <t>Wartości mogą aktualizować się powoli (w zależności od czasu odpowiedzi serwera). Wyliczone czasy nie biorą pod uwagę ostatnich zmian stanów magazynowych.</t>
         </is>
       </c>
       <c r="D462" t="inlineStr"/>
       <c r="E462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>.Boxes.scoutingTimes.HelpLink</t>
+          <t>.Boxes.idleGame.Warning</t>
         </is>
       </c>
       <c r="G462" t="inlineStr"/>
       <c r="H462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr"/>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Production</t>
+          <t>Boost Inventory</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>Produkcyjne</t>
+          <t>Ekwipunek przyśpieszeń</t>
         </is>
       </c>
       <c r="D463" t="inlineStr"/>
       <c r="E463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.production</t>
+          <t>.Boxes.CombatCalculator.Title</t>
         </is>
       </c>
       <c r="G463" t="inlineStr"/>
       <c r="H463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr"/>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Province Name</t>
+          <t>Date</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>Nazwa prowincji</t>
+          <t>Data</t>
         </is>
       </c>
       <c r="D464" t="inlineStr"/>
       <c r="E464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>.Boxes.scoutingTimes.ProvinceName</t>
+          <t>.General.Date</t>
         </is>
       </c>
       <c r="G464" t="inlineStr"/>
       <c r="H464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr"/>
       <c r="B465" t="inlineStr">
         <is>
-          <t>Same</t>
+          <t>https://docs.foe-helper.com/english/module/incidents</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>Taka sama</t>
+          <t>https://docs.foe-helper.com/english/module/incidents</t>
         </is>
       </c>
       <c r="D465" t="inlineStr"/>
       <c r="E465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeForEqual</t>
+          <t>.Boxes.HiddenRewards.HelpLink</t>
         </is>
       </c>
       <c r="G465" t="inlineStr"/>
       <c r="H465" t="inlineStr"/>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr"/>
       <c r="B466" t="inlineStr">
         <is>
-          <t>Reset</t>
+          <t>Sector conquered</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>Reset</t>
+          <t>Sektor podbity</t>
         </is>
       </c>
       <c r="D466" t="inlineStr"/>
       <c r="E466" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Reset</t>
+          <t>.Boxes.GvGMap.Log.sector_conquered</t>
         </is>
       </c>
       <c r="G466" t="inlineStr"/>
       <c r="H466" t="inlineStr"/>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr"/>
       <c r="B467" t="inlineStr">
         <is>
-          <t>Next Spawn</t>
+          <t>The game will now reload with the imported settings.</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>Następna część</t>
+          <t>Gra zostanie teraz ponownie załadowana z zaimportowanymi ustawieniami.</t>
         </is>
       </c>
       <c r="D467" t="inlineStr"/>
       <c r="E467" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.NextSpawn</t>
+          <t>.Settings.ExportImport.Reload</t>
         </is>
       </c>
       <c r="G467" t="inlineStr"/>
       <c r="H467" t="inlineStr"/>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr"/>
       <c r="B468" t="inlineStr">
         <is>
-          <t>SA</t>
+          <t>Delete site</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>EK</t>
+          <t>Usuń stronę</t>
         </is>
       </c>
       <c r="D468" t="inlineStr"/>
       <c r="E468" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
-          <t>.Eras.1.short</t>
+          <t>.Boxes.Notice.DeleteItem</t>
         </is>
       </c>
       <c r="G468" t="inlineStr"/>
       <c r="H468" t="inlineStr"/>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr"/>
       <c r="B469" t="inlineStr">
         <is>
-          <t>Save settings</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>Zapisz ustawienia</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="D469" t="inlineStr"/>
       <c r="E469" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Save</t>
+          <t>.Boxes.MergerGame.Simulation</t>
         </is>
       </c>
       <c r="G469" t="inlineStr"/>
       <c r="H469" t="inlineStr"/>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr"/>
       <c r="B470" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>Arc: FP Rewards/day from other players</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>Wszystkie</t>
+          <t>Arka: Otrzymane PR/dzień od innych graczy</t>
         </is>
       </c>
       <c r="D470" t="inlineStr"/>
       <c r="E470" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.all</t>
+          <t>.Boxes.GreatBuildings.RewardPerDay</t>
         </is>
       </c>
       <c r="G470" t="inlineStr"/>
       <c r="H470" t="inlineStr"/>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr"/>
       <c r="B471" t="inlineStr">
         <is>
-          <t>Menu Length</t>
+          <t>Only Favorites</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>Długość menu</t>
+          <t>Tylko ulubione</t>
         </is>
       </c>
       <c r="D471" t="inlineStr"/>
       <c r="E471" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
-          <t>.Settings.Entry.MenuLength</t>
+          <t>.Boxes.ShopAssist.onlyFavourites</t>
         </is>
       </c>
       <c r="G471" t="inlineStr"/>
       <c r="H471" t="inlineStr"/>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr"/>
       <c r="B472" t="inlineStr">
         <is>
-          <t>QI Player Pop Up</t>
+          <t>Fragments</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>Wyskakujące okienko z listą graczy NK</t>
+          <t>Fragmenty</t>
         </is>
       </c>
       <c r="D472" t="inlineStr"/>
       <c r="E472" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
-          <t>.Settings.ShowQIPlayerInfo.Title</t>
+          <t>.Boxes.BlueGalaxy.Fragments</t>
         </is>
       </c>
       <c r="G472" t="inlineStr"/>
       <c r="H472" t="inlineStr"/>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr"/>
       <c r="B473" t="inlineStr">
         <is>
-          <t>QI Boosts</t>
+          <t>Choose your own Soundtrack!</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>Wzmocnienia NK</t>
+          <t>Wybierz własną ścieżkę dźwiękową!</t>
         </is>
       </c>
       <c r="D473" t="inlineStr"/>
       <c r="E473" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.QIBoosts</t>
+          <t>.Menu.Music.Desc</t>
         </is>
       </c>
       <c r="G473" t="inlineStr"/>
       <c r="H473" t="inlineStr"/>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr"/>
       <c r="B474" t="inlineStr">
         <is>
-          <t>If an incident is displayed to be on a two-lane road, such a road must be built in order to be able to collect the reward!</t>
+          <t>Goods Inventory</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>Jeśli incydent jest wyświetlany na drodze dwupasmowej, taka droga musi zostać zbudowana, aby móc odebrać nagrodę!</t>
+          <t>Przegląd towarów</t>
         </is>
       </c>
       <c r="D474" t="inlineStr"/>
       <c r="E474" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.twolaneWarning</t>
+          <t>.Boxes.MarketOffers.Title</t>
         </is>
       </c>
       <c r="G474" t="inlineStr"/>
       <c r="H474" t="inlineStr"/>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr"/>
       <c r="B475" t="inlineStr">
         <is>
-          <t>Required</t>
+          <t>Space Age Asteroid Belt</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>Wymagane</t>
+          <t>Epoka Kosmiczna: Pas asteroid</t>
         </is>
       </c>
       <c r="D475" t="inlineStr"/>
       <c r="E475" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.DescRequired</t>
+          <t>.Eras.19</t>
         </is>
       </c>
       <c r="G475" t="inlineStr"/>
       <c r="H475" t="inlineStr"/>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr"/>
       <c r="B476" t="inlineStr">
         <is>
-          <t>Show QI round selector</t>
+          <t>Blue Galaxy Helper</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>Pokaż wybór rundy NK</t>
+          <t>Pomocnik Błękitnej Galaktyki</t>
         </is>
       </c>
       <c r="D476" t="inlineStr"/>
       <c r="E476" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.ShowRoundSelector</t>
+          <t>.Boxes.BlueGalaxy.Title</t>
         </is>
       </c>
       <c r="G476" t="inlineStr"/>
       <c r="H476" t="inlineStr"/>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr"/>
       <c r="B477" t="inlineStr">
         <is>
-          <t>Tracks, which of the recurring quests already gave diamonds</t>
+          <t>All</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>Śledzi, które zadania powtarzalne dały już diamenty</t>
+          <t>Wszystko</t>
         </is>
       </c>
       <c r="D477" t="inlineStr"/>
       <c r="E477" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
-          <t>.Menu.recurringQuests.Desc</t>
+          <t>.Boxes.OwnpartCalculator.All</t>
         </is>
       </c>
       <c r="G477" t="inlineStr"/>
       <c r="H477" t="inlineStr"/>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr"/>
       <c r="B478" t="inlineStr">
         <is>
-          <t>City planner</t>
+          <t>Enable sound</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>Planowanie miasta</t>
+          <t>Dźwięk</t>
         </is>
       </c>
       <c r="D478" t="inlineStr"/>
       <c r="E478" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowSubmitBox</t>
+          <t>.Settings.Entry.EnableSound</t>
         </is>
       </c>
       <c r="G478" t="inlineStr"/>
       <c r="H478" t="inlineStr"/>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr"/>
       <c r="B479" t="inlineStr">
         <is>
-          <t>Rewards on the Board</t>
+          <t>PvP-Arena-Defense</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>Nagrody na planszy</t>
+          <t>Armia obronna PvP</t>
         </is>
       </c>
       <c r="D479" t="inlineStr"/>
       <c r="E479" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
-          <t>.Boxes.EventPresents.Title</t>
+          <t>.Boxes.Units.arenaDefense</t>
         </is>
       </c>
       <c r="G479" t="inlineStr"/>
       <c r="H479" t="inlineStr"/>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr"/>
       <c r="B480" t="inlineStr">
         <is>
-          <t>Displays a tool that suggests buildings to collect after collecting your Blue Galaxy</t>
+          <t>7-Day Challenge</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>Pokazuje narzędzie sugerujące budynki do zebrania z bonusem Błękitnej Galaktyki</t>
+          <t>Wyzwanie 7-dniowe</t>
         </is>
       </c>
       <c r="D480" t="inlineStr"/>
       <c r="E480" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
-          <t>.Settings.ShowBlueGalaxyHelper.Desc</t>
+          <t>.Boxes.Castle.SevenDayChallenge</t>
         </is>
       </c>
       <c r="G480" t="inlineStr"/>
       <c r="H480" t="inlineStr"/>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr"/>
       <c r="B481" t="inlineStr">
         <is>
-          <t>1 FP equals __percent__% bonus for attacking army</t>
+          <t>Total Collected:</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>1 PR to __percent__% premii za atakującą armię</t>
+          <t>Razem zebrano:</t>
         </is>
       </c>
       <c r="D481" t="inlineStr"/>
       <c r="E481" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.AttackPerFP</t>
+          <t>.Boxes.FPCollector.Total</t>
         </is>
       </c>
       <c r="G481" t="inlineStr"/>
       <c r="H481" t="inlineStr"/>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr"/>
       <c r="B482" t="inlineStr">
         <is>
-          <t>Size-list in Reconstruction Mode</t>
+          <t>Single</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>Lista rozmiarów w trybie przebudowy</t>
+          <t>Pojedyńczy</t>
         </is>
       </c>
       <c r="D482" t="inlineStr"/>
       <c r="E482" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowReconstructionList</t>
+          <t>.Boxes.ShopAssist.Single</t>
         </is>
       </c>
       <c r="G482" t="inlineStr"/>
       <c r="H482" t="inlineStr"/>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr"/>
       <c r="B483" t="inlineStr">
         <is>
-          <t>Continent Map Overview</t>
+          <t>__tiles__ * __fppertile__ = __opcost__ FPs have been subtracted. This is lost by removing other FP producing buildings to make space for __tiles__ tiles to build the GB.</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>Mapa kampanii</t>
+          <t>__tiles__ * __fppertile__ = __opcost__ PR zostało odjętych. Te są tracone przez usuwanie innych budynków produkujących PR, aby zrobić __tiles__ kratek miejsca, aby zbudować PA.</t>
         </is>
       </c>
       <c r="D483" t="inlineStr"/>
       <c r="E483" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
-          <t>.Menu.Campagne.Title</t>
+          <t>.Boxes.GreatBuildings.NewGBFPProductionTT</t>
         </is>
       </c>
       <c r="G483" t="inlineStr"/>
       <c r="H483" t="inlineStr"/>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr"/>
       <c r="B484" t="inlineStr">
         <is>
-          <t>Boost Inventory</t>
+          <t>Adding __fpcount__ FPs too many!&lt;br&gt;Maximum investment: __totalfp__ FPs</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>Ekwipunek przyśpieszeń</t>
+          <t>Dodanie__fpcount__ PR nie mieści się!&lt;br&gt;Maksymalna możliwa wpłata: __totalfp__ PR</t>
         </is>
       </c>
       <c r="D484" t="inlineStr"/>
       <c r="E484" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Title</t>
+          <t>.Boxes.Calculator.TTLevelWarning</t>
         </is>
       </c>
       <c r="G484" t="inlineStr"/>
       <c r="H484" t="inlineStr"/>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr"/>
       <c r="B485" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Negotiation Blocker</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Blokada negocjacji</t>
         </is>
       </c>
       <c r="D485" t="inlineStr"/>
       <c r="E485" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.OptionalColumns</t>
+          <t>.Settings.Entry.ShowMapTradeWarning</t>
         </is>
       </c>
       <c r="G485" t="inlineStr"/>
       <c r="H485" t="inlineStr"/>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr"/>
       <c r="B486" t="inlineStr">
         <is>
-          <t>This value is used for ranking buildings producing goods. How many FP is one good worth to you?</t>
+          <t>Choose a value between 1 and 4 !&amp;#10;Choose a smaller value for more data&amp;#10;or a larger one for better viewing.</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>Ta wartość jest używana do oceniania budynków produkujących towary. Ile PR jest warty jeden towar dla Ciebie?</t>
+          <t>Wybierz wartość między 1 a 4 !&amp;#10;Mniejsza wyświetla więcej danych,&amp;#10;większa zwiększa czytelność.</t>
         </is>
       </c>
       <c r="D486" t="inlineStr"/>
       <c r="E486" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.TTGoodsValue</t>
+          <t>.Boxes.Units.PictogramScalingDesc</t>
         </is>
       </c>
       <c r="G486" t="inlineStr"/>
       <c r="H486" t="inlineStr"/>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr"/>
       <c r="B487" t="inlineStr">
         <is>
-          <t>When no bid was placed for a minute, the module starts again from the first row.</t>
+          <t>Himeji Castle (Spoils of War)</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>Kiedy nie złożono oferty przez 1 minutę, moduł zaczyna od nowa od pierwszego rzędu.</t>
+          <t>Zamek Himeji (łupy wojenne)</t>
         </is>
       </c>
       <c r="D487" t="inlineStr"/>
       <c r="E487" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help4</t>
+          <t>.Boxes.FPCollector.spoilsOfWar</t>
         </is>
       </c>
       <c r="G487" t="inlineStr"/>
       <c r="H487" t="inlineStr"/>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr"/>
       <c r="B488" t="inlineStr">
         <is>
-          <t>World:</t>
+          <t>Trade Events</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>Świat:</t>
+          <t>Oferty handlowe</t>
         </is>
       </c>
       <c r="D488" t="inlineStr"/>
       <c r="E488" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
-          <t>.Settings.Version.World</t>
+          <t>.Boxes.MarketOffersEvents.Title</t>
         </is>
       </c>
       <c r="G488" t="inlineStr"/>
       <c r="H488" t="inlineStr"/>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr"/>
       <c r="B489" t="inlineStr">
         <is>
-          <t>Guild Power</t>
+          <t>Can be inaccurate, if you play on multiple desktop devices.</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>Potencjał gildii</t>
+          <t>Może być niedokładny, jeśli grasz na wielu urządzeniach.</t>
         </is>
       </c>
       <c r="D489" t="inlineStr"/>
       <c r="E489" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.clan_power_production</t>
+          <t>.GvG.Independences.Tooltip.Warning</t>
         </is>
       </c>
       <c r="G489" t="inlineStr"/>
       <c r="H489" t="inlineStr"/>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr"/>
       <c r="B490" t="inlineStr">
         <is>
-          <t>Boost</t>
-[...6 lines deleted...]
-      </c>
+          <t>Challenge will overflow!</t>
+        </is>
+      </c>
+      <c r="C490" t="inlineStr"/>
       <c r="D490" t="inlineStr"/>
       <c r="E490" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
-          <t>.General.Boost</t>
+          <t>.Boxes.MergerGame.WorldChallengeOverflowWarning</t>
         </is>
       </c>
       <c r="G490" t="inlineStr"/>
       <c r="H490" t="inlineStr"/>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr"/>
       <c r="B491" t="inlineStr">
         <is>
-          <t>beach</t>
+          <t>Filter Sets</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>plaża</t>
+          <t>Filtruj Zestawy</t>
         </is>
       </c>
       <c r="D491" t="inlineStr"/>
       <c r="E491" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Terrain_beach</t>
+          <t>.Boxes.Kits.FilterSets</t>
         </is>
       </c>
       <c r="G491" t="inlineStr"/>
       <c r="H491" t="inlineStr"/>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr"/>
       <c r="B492" t="inlineStr">
         <is>
-          <t>Industrial Age</t>
+          <t>Settlements Overview</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>Epoka Przemysłowa</t>
+          <t>Przegląd osady</t>
         </is>
       </c>
       <c r="D492" t="inlineStr"/>
       <c r="E492" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
-          <t>.Eras.8</t>
+          <t>.Menu.OutP.Title</t>
         </is>
       </c>
       <c r="G492" t="inlineStr"/>
       <c r="H492" t="inlineStr"/>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr"/>
       <c r="B493" t="inlineStr">
         <is>
-          <t>Postmodern Era</t>
+          <t>FP costs for goods</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>Postmodernizm</t>
+          <t>Koszt towarów (PR)</t>
         </is>
       </c>
       <c r="D493" t="inlineStr"/>
       <c r="E493" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
-          <t>.Eras.11</t>
+          <t>.Boxes.GreatBuildings.FPCostGoods</t>
         </is>
       </c>
       <c r="G493" t="inlineStr"/>
       <c r="H493" t="inlineStr"/>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr"/>
       <c r="B494" t="inlineStr">
         <is>
-          <t>__era__&lt;br&gt;You have: __stock__</t>
+          <t>Volume</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>__era__&lt;br&gt;Ty masz: __stock__</t>
+          <t>Głośność</t>
         </is>
       </c>
       <c r="D494" t="inlineStr"/>
       <c r="E494" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
-          <t>.Boxes.Market.NeedTT</t>
+          <t>.Boxes.BetterMusic.Volume</t>
         </is>
       </c>
       <c r="G494" t="inlineStr"/>
       <c r="H494" t="inlineStr"/>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr"/>
       <c r="B495" t="inlineStr">
         <is>
-          <t>Place3</t>
+          <t>Guild Members</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>Miejsce 3</t>
+          <t>Członkowie gildii</t>
         </is>
       </c>
       <c r="D495" t="inlineStr"/>
       <c r="E495" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.P3</t>
+          <t>.Boxes.MoppelHelper.GuildMembers</t>
         </is>
       </c>
       <c r="G495" t="inlineStr"/>
       <c r="H495" t="inlineStr"/>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr"/>
       <c r="B496" t="inlineStr">
         <is>
-          <t>GBG Overview</t>
+          <t>vertical</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>Przegląd aktywności graczy</t>
+          <t>w pionie</t>
         </is>
       </c>
       <c r="D496" t="inlineStr"/>
       <c r="E496" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Title</t>
+          <t>.Boxes.CloseBox.Vertical</t>
         </is>
       </c>
       <c r="G496" t="inlineStr"/>
       <c r="H496" t="inlineStr"/>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr"/>
       <c r="B497" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>GBG Round</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>Nazwa</t>
+          <t>Runda GPCh</t>
         </is>
       </c>
       <c r="D497" t="inlineStr"/>
       <c r="E497" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Name</t>
+          <t>.Boxes.GuildMemberStat.GBFRound</t>
         </is>
       </c>
       <c r="G497" t="inlineStr"/>
       <c r="H497" t="inlineStr"/>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr"/>
       <c r="B498" t="inlineStr">
         <is>
-          <t>copy attack colors</t>
+          <t>Boost Sources</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>kopiuj kolory ataku</t>
+          <t>Źródła Bonusów</t>
         </is>
       </c>
       <c r="D498" t="inlineStr"/>
       <c r="E498" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowTileColors</t>
+          <t>.Boxes.BoostList.open</t>
         </is>
       </c>
       <c r="G498" t="inlineStr"/>
       <c r="H498" t="inlineStr"/>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr"/>
       <c r="B499" t="inlineStr">
         <is>
-          <t>Artillery Unit</t>
+          <t>Previous era goods</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>Jednostka artylerii</t>
+          <t>Towary z poprzedniej epoki</t>
         </is>
       </c>
       <c r="D499" t="inlineStr"/>
       <c r="E499" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
-          <t>.Boxes.Units.long_ranged</t>
+          <t>.Boxes.Productions.goods_previous</t>
         </is>
       </c>
       <c r="G499" t="inlineStr"/>
       <c r="H499" t="inlineStr"/>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr"/>
       <c r="B500" t="inlineStr">
         <is>
-          <t>Trillion</t>
+          <t>Factories</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>Biliony</t>
+          <t>Fabryki</t>
         </is>
       </c>
       <c r="D500" t="inlineStr"/>
       <c r="E500" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.T</t>
+          <t>.Boxes.idleGame.Production.StPat</t>
         </is>
       </c>
       <c r="G500" t="inlineStr"/>
       <c r="H500" t="inlineStr"/>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr"/>
       <c r="B501" t="inlineStr">
         <is>
-          <t>delete ex-member after</t>
+          <t>This column shows the era of the building, NOT the era of the produced goods</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>Usuń byłego członka po</t>
+          <t>Ta kolumna pokazuje epokę budynku, a nie epokę produkowanych dóbr</t>
         </is>
       </c>
       <c r="D501" t="inlineStr"/>
       <c r="E501" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.DeleteExMembersAfter</t>
+          <t>.Boxes.Productions.TTGoodsEra</t>
         </is>
       </c>
       <c r="G501" t="inlineStr"/>
       <c r="H501" t="inlineStr"/>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr"/>
       <c r="B502" t="inlineStr">
         <is>
-          <t>Difference</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>Zysk</t>
+          <t>Budynek</t>
         </is>
       </c>
       <c r="D502" t="inlineStr"/>
       <c r="E502" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Profit</t>
+          <t>.Boxes.Outpost.TitleBuildings</t>
         </is>
       </c>
       <c r="G502" t="inlineStr"/>
       <c r="H502" t="inlineStr"/>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr"/>
       <c r="B503" t="inlineStr">
         <is>
-          <t>Show ascended/limited buildings</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>Pokaż wzniesione/ograniczone budynki</t>
+          <t>Budynek</t>
         </is>
       </c>
       <c r="D503" t="inlineStr"/>
       <c r="E503" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.NoLimitedExplanation</t>
+          <t>.Boxes.BlueGalaxy.Building</t>
         </is>
       </c>
       <c r="G503" t="inlineStr"/>
       <c r="H503" t="inlineStr"/>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr"/>
       <c r="B504" t="inlineStr">
         <is>
-          <t>Your Treasure Hourly</t>
+          <t>FoE-Helper: There are keys remaining on the board!</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>Twoje towary - godzinowo</t>
+          <t>FoE-Helper: Na planszy pozostały klucze!</t>
         </is>
       </c>
       <c r="D504" t="inlineStr"/>
       <c r="E504" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsTreasurePlayerH</t>
+          <t>.Boxes.MergerGame.KeysLeft.anniversary</t>
         </is>
       </c>
       <c r="G504" t="inlineStr"/>
       <c r="H504" t="inlineStr"/>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr"/>
       <c r="B505" t="inlineStr">
         <is>
-          <t>Negotiation Table</t>
+          <t>Guild supporting buildings</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>Asystent negocjacji</t>
+          <t>Budynki wspierające gildię</t>
         </is>
       </c>
       <c r="D505" t="inlineStr"/>
       <c r="E505" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F505" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Title</t>
+          <t>.Boxes.GuildMemberStat.GuildSupportBuildings</t>
         </is>
       </c>
       <c r="G505" t="inlineStr"/>
       <c r="H505" t="inlineStr"/>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr"/>
       <c r="B506" t="inlineStr">
         <is>
-          <t>SASH</t>
+          <t>Opens In</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>EK:KW</t>
+          <t>Otwiera się za</t>
         </is>
       </c>
       <c r="D506" t="inlineStr"/>
       <c r="E506" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F506" t="inlineStr">
         <is>
-          <t>.Eras.23.short</t>
+          <t>.Boxes.Alerts.Form.Expiration</t>
         </is>
       </c>
       <c r="G506" t="inlineStr"/>
       <c r="H506" t="inlineStr"/>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr"/>
       <c r="B507" t="inlineStr">
         <is>
-          <t>Quantity</t>
+          <t>All</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>Ilość</t>
+          <t>Wszystkie</t>
         </is>
       </c>
       <c r="D507" t="inlineStr"/>
       <c r="E507" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Quantity</t>
+          <t>.Boxes.PvPArena.Tabs.AllFights</t>
         </is>
       </c>
       <c r="G507" t="inlineStr"/>
       <c r="H507" t="inlineStr"/>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr"/>
       <c r="B508" t="inlineStr">
         <is>
-          <t>Displays all your in-stock buildings, upgrades, and selection kits from Sets and Chains.</t>
+          <t>delete inactivity warning</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>Wyświetla wszystkie dostępne w inwentarzu budynki, ulepszenia i zestawy wyboru z zestawów i łańcuchów.</t>
+          <t>Usuń powiadomienie o braku aktywności</t>
         </is>
       </c>
       <c r="D508" t="inlineStr"/>
       <c r="E508" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
-          <t>.Menu.Kits.Desc</t>
+          <t>.Boxes.GuildMemberStat.DeleteInactivityWarning</t>
         </is>
       </c>
       <c r="G508" t="inlineStr"/>
       <c r="H508" t="inlineStr"/>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr"/>
       <c r="B509" t="inlineStr">
         <is>
-          <t>days</t>
+          <t>Total keys</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>dni</t>
+          <t>Sumarycznie klucze</t>
         </is>
       </c>
       <c r="D509" t="inlineStr"/>
       <c r="E509" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F509" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Days</t>
+          <t>.Boxes.MergerGame.Keys.anniversary</t>
         </is>
       </c>
       <c r="G509" t="inlineStr"/>
       <c r="H509" t="inlineStr"/>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr"/>
       <c r="B510" t="inlineStr">
         <is>
-          <t>Displays a Trade filtering tool when the Market console is opened.</t>
+          <t>Size and Building Time</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>Pokazuje narzędzie do filtrowania transakcji podczas otwierania rynku.</t>
+          <t>Rozmiar i czas budowy</t>
         </is>
       </c>
       <c r="D510" t="inlineStr"/>
       <c r="E510" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F510" t="inlineStr">
         <is>
-          <t>.Settings.ShowMarketFilter.Desc</t>
+          <t>.Boxes.Tooltip.Building.size+time</t>
         </is>
       </c>
       <c r="G510" t="inlineStr"/>
       <c r="H510" t="inlineStr"/>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr"/>
       <c r="B511" t="inlineStr">
         <is>
-          <t>Count relics in menu icon</t>
+          <t>In Stock</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>Wyświetlaj liczbę reliktów obok ikony w menu</t>
+          <t>W inwentarzu</t>
         </is>
       </c>
       <c r="D511" t="inlineStr"/>
       <c r="E511" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F511" t="inlineStr">
         <is>
-          <t>.Settings.CountRelics</t>
+          <t>.Boxes.Kits.InStock</t>
         </is>
       </c>
       <c r="G511" t="inlineStr"/>
       <c r="H511" t="inlineStr"/>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr"/>
       <c r="B512" t="inlineStr">
         <is>
-          <t>This module only works with "Upload to foe-helper.com" switched on.&lt;br&gt;Please activate this option to use the notes.</t>
+          <t>Sequence</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
-          <t>Ten moduł działa tylko przy włączonej opcji "Wysyłanie danych do foe-helper.com". &lt;br&gt;Włącz tę opcję, aby korzystać z notatek.</t>
+          <t>Kolejność wpłat</t>
         </is>
       </c>
       <c r="D512" t="inlineStr"/>
       <c r="E512" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F512" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.GlobalSendRequired</t>
+          <t>.Boxes.OwnpartCalculator.Order</t>
         </is>
       </c>
       <c r="G512" t="inlineStr"/>
       <c r="H512" t="inlineStr"/>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr"/>
       <c r="B513" t="inlineStr">
         <is>
-          <t>A guild member statistic</t>
+          <t>There are no finished FP productions</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>Statystyka członków gildii</t>
+          <t>Nie ma skończonych produkcji PR</t>
         </is>
       </c>
       <c r="D513" t="inlineStr"/>
       <c r="E513" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F513" t="inlineStr">
         <is>
-          <t>.Menu.GuildMemberStat.Desc</t>
+          <t>.Boxes.BlueGalaxy.NoProductionsDone</t>
         </is>
       </c>
       <c r="G513" t="inlineStr"/>
       <c r="H513" t="inlineStr"/>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr"/>
       <c r="B514" t="inlineStr">
         <is>
-          <t>Unattached</t>
+          <t>https://docs.foe-helper.com/english/module/scouting</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>Niezależne</t>
+          <t>https://docs.foe-helper.com/english/module/scouting</t>
         </is>
       </c>
       <c r="D514" t="inlineStr"/>
       <c r="E514" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F514" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Unbind</t>
+          <t>.Boxes.scoutingTimes.HelpLink</t>
         </is>
       </c>
       <c r="G514" t="inlineStr"/>
       <c r="H514" t="inlineStr"/>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr"/>
       <c r="B515" t="inlineStr">
         <is>
-          <t>This log is filled with actions that occur while you are active on the GvG map. The information will (currently) not be saved. You can filter it by anything: a sector number, a guild name, an action, your own nickname.</t>
+          <t>Bid Settings</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>Ten dziennik jest wypełniony działaniami, które mają miejsce, gdy jesteś aktywny na mapie GvG. Informacje nie zostaną (obecnie) zapisane. Możesz go filtrować według czegokolwiek: numeru sektora, nazwy gildii, akcji, własnego pseudonimu.</t>
+          <t>Ustawienia aukcji</t>
         </is>
       </c>
       <c r="D515" t="inlineStr"/>
       <c r="E515" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F515" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.Explanation</t>
+          <t>.Settings.Auctions.Button</t>
         </is>
       </c>
       <c r="G515" t="inlineStr"/>
       <c r="H515" t="inlineStr"/>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr"/>
       <c r="B516" t="inlineStr">
         <is>
-          <t>Special</t>
+          <t>Available Soccer Balls</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
-          <t>Specjalne</t>
+          <t>Dostępne Piłki</t>
         </is>
       </c>
       <c r="D516" t="inlineStr"/>
       <c r="E516" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F516" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.off_grid</t>
+          <t>.Boxes.MergerGame.availableCurrency.soccer</t>
         </is>
       </c>
       <c r="G516" t="inlineStr"/>
       <c r="H516" t="inlineStr"/>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr"/>
       <c r="B517" t="inlineStr">
         <is>
-          <t>Ascended/limited buildings</t>
+          <t>Towers</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
-          <t>Wzniesione/limitowane budynki</t>
+          <t>Wieże</t>
         </is>
       </c>
       <c r="D517" t="inlineStr"/>
       <c r="E517" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F517" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.limited</t>
+          <t>.Boxes.CityMap.tower</t>
         </is>
       </c>
       <c r="G517" t="inlineStr"/>
       <c r="H517" t="inlineStr"/>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr"/>
       <c r="B518" t="inlineStr">
         <is>
-          <t>Displays events that are happening in the "background".&lt;br&gt;&lt;em&gt;Fills up with info…  &lt;/em&gt;</t>
+          <t>Only Unlocked</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>Wyświetla informacje o zdarzeniach zachodzących w tle.&lt;br&gt;&lt;em&gt;Aktualizuje się na bieżąco...&lt;/em&gt;</t>
+          <t>Tylko odblokowane</t>
         </is>
       </c>
       <c r="D518" t="inlineStr"/>
       <c r="E518" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F518" t="inlineStr">
         <is>
-          <t>.Menu.Info.Desc</t>
+          <t>.Boxes.ShopAssist.onlyUnlocked</t>
         </is>
       </c>
       <c r="G518" t="inlineStr"/>
       <c r="H518" t="inlineStr"/>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr"/>
       <c r="B519" t="inlineStr">
         <is>
-          <t>Which FP producing GB should you upgrade next?</t>
+          <t>Plunder Reward</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
-          <t>Którą Perłę Architektury produkującą PR warto rozbudować jako następną?</t>
+          <t>Nagroda za plądrowanie</t>
         </is>
       </c>
       <c r="D519" t="inlineStr"/>
       <c r="E519" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F519" t="inlineStr">
         <is>
-          <t>.Menu.greatbuildings.Desc</t>
+          <t>.Boxes.FPCollector.plunderReward</t>
         </is>
       </c>
       <c r="G519" t="inlineStr"/>
       <c r="H519" t="inlineStr"/>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr"/>
       <c r="B520" t="inlineStr">
         <is>
-          <t xml:space="preserve"> - Last snapshot: __time__ ago</t>
+          <t>Treasure Daily</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t xml:space="preserve"> - Ostatnia aktualizacja: __time__ temu</t>
+          <t>Towary - dziennie</t>
         </is>
       </c>
       <c r="D520" t="inlineStr"/>
       <c r="E520" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.LastSnapshot</t>
+          <t>.Boxes.Stats.BtnSource.statsTreasurePlayerD</t>
         </is>
       </c>
       <c r="G520" t="inlineStr"/>
       <c r="H520" t="inlineStr"/>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr"/>
       <c r="B521" t="inlineStr">
         <is>
-          <t>Streets</t>
+          <t>Fragment</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>Drogi</t>
+          <t>Fragment</t>
         </is>
       </c>
       <c r="D521" t="inlineStr"/>
       <c r="E521" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F521" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.street</t>
+          <t>.Boxes.Kits.Fragment</t>
         </is>
       </c>
       <c r="G521" t="inlineStr"/>
       <c r="H521" t="inlineStr"/>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr"/>
       <c r="B522" t="inlineStr">
         <is>
-          <t>Available energy</t>
+          <t>Area</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>Dostępna energia</t>
+          <t>Powierzchnia</t>
         </is>
       </c>
       <c r="D522" t="inlineStr"/>
       <c r="E522" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F522" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.availableCurrency.anniversary</t>
+          <t>.Boxes.Productions.Headings.area</t>
         </is>
       </c>
       <c r="G522" t="inlineStr"/>
       <c r="H522" t="inlineStr"/>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr"/>
       <c r="B523" t="inlineStr">
         <is>
-          <t>Should the "Aztec Helper" box be opened when starting a Aztec Minigame?</t>
+          <t>when</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>Czy pomocnik Azteków powinien otworzyć się przy starcie minigry?</t>
+          <t>kiedy</t>
         </is>
       </c>
       <c r="D523" t="inlineStr"/>
       <c r="E523" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F523" t="inlineStr">
         <is>
-          <t>.Settings.ShowAztecHelper.Desc</t>
+          <t>.Boxes.Tooltip.Building.when</t>
         </is>
       </c>
       <c r="G523" t="inlineStr"/>
       <c r="H523" t="inlineStr"/>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr"/>
       <c r="B524" t="inlineStr">
         <is>
-          <t>Sets</t>
+          <t>2-lane road required</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t>Zestawy</t>
+          <t>wymagana droga 2-pasmowa</t>
         </is>
       </c>
       <c r="D524" t="inlineStr"/>
       <c r="E524" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F524" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Sets</t>
+          <t>.Boxes.Tooltip.Building.road2</t>
         </is>
       </c>
       <c r="G524" t="inlineStr"/>
       <c r="H524" t="inlineStr"/>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr"/>
       <c r="B525" t="inlineStr">
         <is>
-          <t>Market Filter</t>
+          <t>This log is filled with actions that occur while you are active on the GvG map. The information will (currently) not be saved. You can filter it by anything: a sector number, a guild name, an action, your own nickname.</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>Filtr rynku</t>
+          <t>Ten dziennik jest wypełniony działaniami, które mają miejsce, gdy jesteś aktywny na mapie GvG. Informacje nie zostaną (obecnie) zapisane. Możesz go filtrować według czegokolwiek: numeru sektora, nazwy gildii, akcji, własnego pseudonimu.</t>
         </is>
       </c>
       <c r="D525" t="inlineStr"/>
       <c r="E525" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F525" t="inlineStr">
         <is>
-          <t>.Boxes.Market.Title</t>
+          <t>.Boxes.GvGMap.Log.Explanation</t>
         </is>
       </c>
       <c r="G525" t="inlineStr"/>
       <c r="H525" t="inlineStr"/>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr"/>
       <c r="B526" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>QI Player Pop Up</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
-          <t>Wpłacone</t>
+          <t>Wyskakujące okienko z listą graczy NK</t>
         </is>
       </c>
       <c r="D526" t="inlineStr"/>
       <c r="E526" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F526" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Done</t>
+          <t>.Settings.ShowQIPlayerInfo.Title</t>
         </is>
       </c>
       <c r="G526" t="inlineStr"/>
       <c r="H526" t="inlineStr"/>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr"/>
       <c r="B527" t="inlineStr">
         <is>
-          <t>15m</t>
+          <t>Score</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>15m</t>
+          <t>Wynik</t>
         </is>
       </c>
       <c r="D527" t="inlineStr"/>
       <c r="E527" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F527" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.15m</t>
+          <t>.Boxes.ProductionsRating.Score</t>
         </is>
       </c>
       <c r="G527" t="inlineStr"/>
       <c r="H527" t="inlineStr"/>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr"/>
       <c r="B528" t="inlineStr">
         <is>
-          <t>__era__&lt;br&gt;You have: __stock__</t>
+          <t>Displays various Event Assitants, when a supported event window is opened.</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>__era__&lt;br&gt;Ty masz: __stock__</t>
+          <t>Pokazuje różnych asystentów eventowych, kiedy obsługiwane okno eventu jest otwarte.</t>
         </is>
       </c>
       <c r="D528" t="inlineStr"/>
       <c r="E528" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F528" t="inlineStr">
         <is>
-          <t>.Boxes.Market.OfferTT</t>
+          <t>.Settings.ShowEventChest.Desc</t>
         </is>
       </c>
       <c r="G528" t="inlineStr"/>
       <c r="H528" t="inlineStr"/>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr"/>
       <c r="B529" t="inlineStr">
         <is>
-          <t>Defender defeated</t>
+          <t>Save current goods?</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
-          <t>Obrońca pokonany</t>
+          <t>Oszczędzać towary z aktualnej epoki?</t>
         </is>
       </c>
       <c r="D529" t="inlineStr"/>
       <c r="E529" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F529" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.defender_defeated</t>
+          <t>.Boxes.Negotiation.SaveCurrentEraGoods</t>
         </is>
       </c>
       <c r="G529" t="inlineStr"/>
       <c r="H529" t="inlineStr"/>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr"/>
       <c r="B530" t="inlineStr">
         <is>
-          <t>Units - Daily</t>
+          <t>Inactive</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
-          <t>Jednostki - 24h</t>
+          <t>Nieaktywne</t>
         </is>
       </c>
       <c r="D530" t="inlineStr"/>
       <c r="E530" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F530" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsUnitsD</t>
+          <t>.Boxes.Settings.Inactive</t>
         </is>
       </c>
       <c r="G530" t="inlineStr"/>
       <c r="H530" t="inlineStr"/>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr"/>
       <c r="B531" t="inlineStr">
         <is>
-          <t>Settlement Playthroughs</t>
+          <t>FoE-Helper: Number of FPs in your bar.</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>Rozgrywki w osadach</t>
+          <t>FoE-Helper: Ilość PR na pasku.</t>
         </is>
       </c>
       <c r="D531" t="inlineStr"/>
       <c r="E531" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F531" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.Settlements</t>
+          <t>.StrategyPoints.FPInBar</t>
         </is>
       </c>
       <c r="G531" t="inlineStr"/>
       <c r="H531" t="inlineStr"/>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr"/>
       <c r="B532" t="inlineStr">
         <is>
-          <t>Events</t>
+          <t>Shows a box that temporarily covers the FP entry field in GB after a donation. The value determines the duration the box is shown in seconds - when 0, the box does not show</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>Wydarzenia</t>
+          <t>Pokazuje okienko, które tymczasowo zasłania pole wpisania PR w PA po wkładzie. Wartość oznacza czas, przez który okienko jest pokazane - kiedy jest równa 0, okienko się nie pokazuje</t>
         </is>
       </c>
       <c r="D532" t="inlineStr"/>
       <c r="E532" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F532" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Events</t>
+          <t>.Settings.doubleFPtimeout.Desc</t>
         </is>
       </c>
       <c r="G532" t="inlineStr"/>
       <c r="H532" t="inlineStr"/>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr"/>
       <c r="B533" t="inlineStr">
         <is>
-          <t>Friends</t>
+          <t>Add Advice</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>Przyjaciele</t>
+          <t>Dodaj Wskazówkę</t>
         </is>
       </c>
       <c r="D533" t="inlineStr"/>
       <c r="E533" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F533" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Friends</t>
+          <t>.Boxes.BattleAssistAddAdvice.Title</t>
         </is>
       </c>
       <c r="G533" t="inlineStr"/>
       <c r="H533" t="inlineStr"/>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr"/>
       <c r="B534" t="inlineStr">
         <is>
-          <t>Current Production Overview (Daily)</t>
+          <t>Coords</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>Przegląd produkcji (dziennej)</t>
+          <t>Współrzędne</t>
         </is>
       </c>
       <c r="D534" t="inlineStr"/>
       <c r="E534" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F534" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Title</t>
+          <t>.Boxes.GvGMap.Sector.Coords</t>
         </is>
       </c>
       <c r="G534" t="inlineStr"/>
       <c r="H534" t="inlineStr"/>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr"/>
       <c r="B535" t="inlineStr">
         <is>
-          <t>show searchbar</t>
+          <t>Mysterious Shards (Flying Island)</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
-          <t>Pokaż pasek wyszukiwania</t>
+          <t>Tajemnicze odłamki (Latająca wyspa)</t>
         </is>
       </c>
       <c r="D535" t="inlineStr"/>
       <c r="E535" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F535" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ShowSearchbar</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.shards</t>
         </is>
       </c>
       <c r="G535" t="inlineStr"/>
       <c r="H535" t="inlineStr"/>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr"/>
       <c r="B536" t="inlineStr">
         <is>
-          <t>Filters all members with existing new progress.</t>
+          <t xml:space="preserve">Target Progress for Workers used: </t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t>Filtruje członków z zarejestrowanym postępem.</t>
+          <t xml:space="preserve">Postęp do celu dla użytych pracowników: </t>
         </is>
       </c>
       <c r="D536" t="inlineStr"/>
       <c r="E536" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F536" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ProgressFilterDesc</t>
+          <t>.Boxes.MergerGame.EfficiencyTargetProgress.soccer</t>
         </is>
       </c>
       <c r="G536" t="inlineStr"/>
       <c r="H536" t="inlineStr"/>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr"/>
       <c r="B537" t="inlineStr">
         <is>
-          <t>Overview</t>
+          <t>only uncovered</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>Podsumowanie</t>
+          <t>tylko nieodkryte</t>
         </is>
       </c>
       <c r="D537" t="inlineStr"/>
       <c r="E537" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F537" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Overview</t>
+          <t>.Boxes.HiddenRewards.onlyVis</t>
         </is>
       </c>
       <c r="G537" t="inlineStr"/>
       <c r="H537" t="inlineStr"/>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr"/>
       <c r="B538" t="inlineStr">
         <is>
-          <t>Tags can be used to group Alerts (a new notification with a given tag will replace an older notification with the same tag).</t>
+          <t>Virtual Future</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
-          <t>Etykiety można wykorzystać do grupowania powiadomień (nowe powiadomienie z daną etykietą zastąpi starsze powiadomienie tą samą etykietą).</t>
+          <t>Wirtualna Przyszłość</t>
         </is>
       </c>
       <c r="D538" t="inlineStr"/>
       <c r="E538" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F538" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Tag.Description</t>
+          <t>.Eras.17</t>
         </is>
       </c>
       <c r="G538" t="inlineStr"/>
       <c r="H538" t="inlineStr"/>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr"/>
       <c r="B539" t="inlineStr">
         <is>
-          <t>Place4</t>
+          <t>Anniversary-Event</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
-          <t>Miejsce 4</t>
+          <t>Event Rocznicowy</t>
         </is>
       </c>
       <c r="D539" t="inlineStr"/>
       <c r="E539" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F539" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.P4</t>
+          <t>.Boxes.FPCollector.anniversary_event</t>
         </is>
       </c>
       <c r="G539" t="inlineStr"/>
       <c r="H539" t="inlineStr"/>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr"/>
       <c r="B540" t="inlineStr">
         <is>
-          <t>FPs</t>
+          <t>Shop antique dealer</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
-          <t>PRy (Własne)</t>
+          <t>Sklep handlarza antykami</t>
         </is>
       </c>
       <c r="D540" t="inlineStr"/>
       <c r="E540" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F540" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Deposit</t>
+          <t>.Boxes.Castle.ShopAntiqueDealer</t>
         </is>
       </c>
       <c r="G540" t="inlineStr"/>
       <c r="H540" t="inlineStr"/>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr"/>
       <c r="B541" t="inlineStr">
         <is>
-          <t>Are there players missing from the shortlist? Then close this box, click on the other two tabs at the bottom of the Social Bar (Neighbours, Guild Members, Friends) and then re-open this box.</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>Jeśli na liście brakuje graczy, zamknij to okno, kliknij pozostałe zakładki u dołu paska społecznościowego (Sąsiedzi, Członkowie gildii, Przyjaciele), a następnie ponownie otwórz to okno.</t>
+          <t>Tak</t>
         </is>
       </c>
       <c r="D541" t="inlineStr"/>
       <c r="E541" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F541" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ModalMissingPlayers</t>
+          <t>.Boxes.GuildMemberStat.ConfirmYes</t>
         </is>
       </c>
       <c r="G541" t="inlineStr"/>
       <c r="H541" t="inlineStr"/>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr"/>
       <c r="B542" t="inlineStr">
         <is>
-          <t>Search</t>
+          <t>Please level up</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
-          <t>Wyszukaj</t>
+          <t>Poziom wyżej</t>
         </is>
       </c>
       <c r="D542" t="inlineStr"/>
       <c r="E542" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F542" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Filter</t>
+          <t>.Boxes.OwnpartCalculator.OptionsLevelUp</t>
         </is>
       </c>
       <c r="G542" t="inlineStr"/>
       <c r="H542" t="inlineStr"/>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr"/>
       <c r="B543" t="inlineStr">
         <is>
-          <t>Shall a sound be played when completing a rival quest?</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
-          <t>Czy zagrać dźwięk kiedy ukończono zadanie rywala?</t>
+          <t>Poziom</t>
         </is>
       </c>
       <c r="D543" t="inlineStr"/>
       <c r="E543" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F543" t="inlineStr">
         <is>
-          <t>.Settings.RivalSound.Desc</t>
+          <t>.Boxes.PowerLeveling.Level</t>
         </is>
       </c>
       <c r="G543" t="inlineStr"/>
       <c r="H543" t="inlineStr"/>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr"/>
       <c r="B544" t="inlineStr">
         <is>
-          <t>Enabled</t>
+          <t>Close all Box</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
-          <t>Włączone</t>
+          <t>Zamknij wszystko</t>
         </is>
       </c>
       <c r="D544" t="inlineStr"/>
       <c r="E544" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F544" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Enabled</t>
+          <t>.Settings.Entry.AutoOpenCloseBox</t>
         </is>
       </c>
       <c r="G544" t="inlineStr"/>
       <c r="H544" t="inlineStr"/>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr"/>
       <c r="B545" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/gb-investment</t>
+          <t>Castle System</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/gb-investment</t>
+          <t>System zamkowy</t>
         </is>
       </c>
       <c r="D545" t="inlineStr"/>
       <c r="E545" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F545" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.HelpLink</t>
+          <t>.Boxes.Castle.Title</t>
         </is>
       </c>
       <c r="G545" t="inlineStr"/>
       <c r="H545" t="inlineStr"/>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr"/>
       <c r="B546" t="inlineStr">
         <is>
-          <t>FP Investments</t>
+          <t>Defence%</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>Inwestycje PR</t>
+          <t>% Obrony</t>
         </is>
       </c>
       <c r="D546" t="inlineStr"/>
       <c r="E546" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F546" t="inlineStr">
         <is>
-          <t>.Menu.Investment.Title</t>
+          <t>.Boxes.Units.Defend</t>
         </is>
       </c>
       <c r="G546" t="inlineStr"/>
       <c r="H546" t="inlineStr"/>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr"/>
       <c r="B547" t="inlineStr">
         <is>
-          <t>member</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
-          <t>Członkowie</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="D547" t="inlineStr"/>
       <c r="E547" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F547" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Member</t>
+          <t>.Boxes.Stats.Rewards.Source.__event</t>
         </is>
       </c>
       <c r="G547" t="inlineStr"/>
       <c r="H547" t="inlineStr"/>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr"/>
       <c r="B548" t="inlineStr">
         <is>
-          <t>Wave 1</t>
+          <t>Market Filter</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>Fala 1</t>
+          <t>Filtr rynku</t>
         </is>
       </c>
       <c r="D548" t="inlineStr"/>
       <c r="E548" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F548" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Wave1</t>
+          <t>.Settings.Entry.ShowMarketFilter</t>
         </is>
       </c>
       <c r="G548" t="inlineStr"/>
       <c r="H548" t="inlineStr"/>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr"/>
       <c r="B549" t="inlineStr">
         <is>
-          <t>Expired</t>
+          <t>Strategy Checklist</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
-          <t>Wygasł</t>
+          <t>Lista kontrolna strategii</t>
         </is>
       </c>
       <c r="D549" t="inlineStr"/>
       <c r="E549" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F549" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Expired</t>
+          <t>.Boxes.idleGame.Strategy</t>
         </is>
       </c>
       <c r="G549" t="inlineStr"/>
       <c r="H549" t="inlineStr"/>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr"/>
       <c r="B550" t="inlineStr">
         <is>
-          <t>GBs at the top of the list are best value</t>
+          <t>Display Market Filter Tool</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
-          <t>Perły na szczycie listy są najlepsze</t>
+          <t>Pokaż narzędzie do filtrowania rynku</t>
         </is>
       </c>
       <c r="D550" t="inlineStr"/>
       <c r="E550" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F550" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.SuggestionDescription</t>
+          <t>.Settings.ShowMarketFilter.Title</t>
         </is>
       </c>
       <c r="G550" t="inlineStr"/>
       <c r="H550" t="inlineStr"/>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr"/>
       <c r="B551" t="inlineStr">
         <is>
-          <t>Pop Ups</t>
+          <t xml:space="preserve">Total: </t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>Wyskakujące okienka</t>
+          <t xml:space="preserve">Total: </t>
         </is>
       </c>
       <c r="D551" t="inlineStr"/>
       <c r="E551" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F551" t="inlineStr">
         <is>
-          <t>.Settings.Tab.Auto</t>
+          <t>.Boxes.Productions.Total</t>
         </is>
       </c>
       <c r="G551" t="inlineStr"/>
       <c r="H551" t="inlineStr"/>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr"/>
       <c r="B552" t="inlineStr">
         <is>
-          <t>epic</t>
+          <t>bottom middle</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>epicki</t>
+          <t>Na dole na środku</t>
         </is>
       </c>
       <c r="D552" t="inlineStr"/>
       <c r="E552" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F552" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AllyRarity.epic</t>
+          <t>.Menu.Notification.Position.bottom-center</t>
         </is>
       </c>
       <c r="G552" t="inlineStr"/>
       <c r="H552" t="inlineStr"/>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr"/>
       <c r="B553" t="inlineStr">
         <is>
-          <t>Displays your current daily productions.</t>
+          <t>Sectors</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
-          <t>Wyświetla wszystkie aktywne produkcje w Twoim mieście.</t>
+          <t>Sektory</t>
         </is>
       </c>
       <c r="D553" t="inlineStr"/>
       <c r="E553" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F553" t="inlineStr">
         <is>
-          <t>.Menu.Productions.Desc</t>
+          <t>.Boxes.GvGMap.Guild.Sectors</t>
         </is>
       </c>
       <c r="G553" t="inlineStr"/>
       <c r="H553" t="inlineStr"/>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr"/>
       <c r="B554" t="inlineStr">
         <is>
-          <t>Site name</t>
+          <t>Edit Alert</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
-          <t>Nazwa strony</t>
+          <t>Edytuj powiadomienie</t>
         </is>
       </c>
       <c r="D554" t="inlineStr"/>
       <c r="E554" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F554" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.SideName</t>
+          <t>.Boxes.Alerts.Form.EditAlert</t>
         </is>
       </c>
       <c r="G554" t="inlineStr"/>
       <c r="H554" t="inlineStr"/>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr"/>
       <c r="B555" t="inlineStr">
         <is>
-          <t>LvL</t>
+          <t>Treasury Goods</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
-          <t>Poziom</t>
+          <t>Towary gildii</t>
         </is>
       </c>
       <c r="D555" t="inlineStr"/>
       <c r="E555" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F555" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Step</t>
+          <t>.Boxes.Productions.GuildGoods</t>
         </is>
       </c>
       <c r="G555" t="inlineStr"/>
       <c r="H555" t="inlineStr"/>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr"/>
       <c r="B556" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Recurring Quests</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Zadania powtarzalne</t>
         </is>
       </c>
       <c r="D556" t="inlineStr"/>
       <c r="E556" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F556" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Simulation</t>
+          <t>.Menu.recurringQuests.Title</t>
         </is>
       </c>
       <c r="G556" t="inlineStr"/>
       <c r="H556" t="inlineStr"/>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr"/>
       <c r="B557" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>Shows an icon in the top right corner displaying the shortest currently running potion and giving an inventory list of potions upon hover. (De)Activating this option might not immediately remove/show the icon - wait or reload.</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
-          <t>Wszystko</t>
+          <t>Pokazuje ikonę w prawym górnym rogu, wyświetla najkrótszy aktualnie działający eliksir oraz listę eliksirów po najechaniu kursorem. (Dez)Aktywacja tej opcji może nie usunąć/pokazać ikony natychmiast - należy poczekać lub przeładować.</t>
         </is>
       </c>
       <c r="D557" t="inlineStr"/>
       <c r="E557" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F557" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.All</t>
+          <t>.Settings.ShowPotions.Desc</t>
         </is>
       </c>
       <c r="G557" t="inlineStr"/>
       <c r="H557" t="inlineStr"/>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr"/>
       <c r="B558" t="inlineStr">
         <is>
-          <t>Offer</t>
+          <t>Shop Assistant</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
-          <t>Oferta</t>
+          <t>Asystent sklepu</t>
         </is>
       </c>
       <c r="D558" t="inlineStr"/>
       <c r="E558" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F558" t="inlineStr">
         <is>
-          <t>.Boxes.Market.Offer</t>
+          <t>.Settings.Entry.ShowShopAssist</t>
         </is>
       </c>
       <c r="G558" t="inlineStr"/>
       <c r="H558" t="inlineStr"/>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr"/>
       <c r="B559" t="inlineStr">
         <is>
-          <t>Blue Galaxy Helper</t>
+          <t>Min. Qty.</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>Pomocnik Błękitnej Galaktyki</t>
+          <t>Ilość minimalna</t>
         </is>
       </c>
       <c r="D559" t="inlineStr"/>
       <c r="E559" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F559" t="inlineStr">
         <is>
-          <t>.Menu.Bluegalaxy.Title</t>
+          <t>.Boxes.Market.MinQuantity</t>
         </is>
       </c>
       <c r="G559" t="inlineStr"/>
       <c r="H559" t="inlineStr"/>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr"/>
       <c r="B560" t="inlineStr">
         <is>
-          <t>Do not create alerts for selected buildings</t>
+          <t>Explanation</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
-          <t>Nie twórz alertów dla wybranych budynków</t>
+          <t>Wytłumaczenie</t>
         </is>
       </c>
       <c r="D560" t="inlineStr"/>
       <c r="E560" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F560" t="inlineStr">
         <is>
-          <t>.Settings.ShowBuildingsExpired.Button</t>
+          <t>.Boxes.BattleAssistAAConfig.Exp</t>
         </is>
       </c>
       <c r="G560" t="inlineStr"/>
       <c r="H560" t="inlineStr"/>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr"/>
       <c r="B561" t="inlineStr">
         <is>
-          <t>started playing on __date__</t>
+          <t>PvP Arena Rewards</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
-          <t>zaczął/ęła grać __date__</t>
+          <t>Nagrody areny PvP</t>
         </is>
       </c>
       <c r="D561" t="inlineStr"/>
       <c r="E561" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F561" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.DateStarted</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.pvp_arena</t>
         </is>
       </c>
       <c r="G561" t="inlineStr"/>
       <c r="H561" t="inlineStr"/>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr"/>
       <c r="B562" t="inlineStr">
         <is>
-          <t>Website: information and documentation on the extension and it's features.</t>
+          <t>Start supplies</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>Witryna: informacje o rozszerzeniu i dokumentacja jego funkcji.</t>
+          <t>Dodatkowe zaopatrzenie startowe</t>
         </is>
       </c>
       <c r="D562" t="inlineStr"/>
       <c r="E562" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F562" t="inlineStr">
         <is>
-          <t>.Settings.Help.Website</t>
+          <t>.Boxes.BoostList.guild_raids_supplies_start</t>
         </is>
       </c>
       <c r="G562" t="inlineStr"/>
       <c r="H562" t="inlineStr"/>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr"/>
       <c r="B563" t="inlineStr">
         <is>
-          <t xml:space="preserve">Target Progress for Energy used: </t>
+          <t>Expedition</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
-          <t xml:space="preserve">Postęp do celu dla użytej energii </t>
+          <t>Wyprawa</t>
         </is>
       </c>
       <c r="D563" t="inlineStr"/>
       <c r="E563" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F563" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.EfficiencyTargetProgress.anniversary</t>
+          <t>.Boxes.BetterMusic.GE</t>
         </is>
       </c>
       <c r="G563" t="inlineStr"/>
       <c r="H563" t="inlineStr"/>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr"/>
       <c r="B564" t="inlineStr">
         <is>
-          <t>QI Player list</t>
+          <t>Size</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
-          <t>Lista graczy NK</t>
+          <t>Wielkość</t>
         </is>
       </c>
       <c r="D564" t="inlineStr"/>
       <c r="E564" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F564" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowQIPlayerInfo</t>
+          <t>.Boxes.CombatCalculator.Size</t>
         </is>
       </c>
       <c r="G564" t="inlineStr"/>
       <c r="H564" t="inlineStr"/>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr"/>
       <c r="B565" t="inlineStr">
         <is>
-          <t>Guild Expedition</t>
+          <t>never</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>Wyprawa gildyjna</t>
+          <t>nigdy</t>
         </is>
       </c>
       <c r="D565" t="inlineStr"/>
       <c r="E565" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F565" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.Guildexpedition</t>
+          <t>.Boxes.GuildMemberStat.Never</t>
         </is>
       </c>
       <c r="G565" t="inlineStr"/>
       <c r="H565" t="inlineStr"/>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr"/>
       <c r="B566" t="inlineStr">
         <is>
-          <t>Defense</t>
+          <t>Open Ally Overview</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>Obrona</t>
+          <t>Otwórz przegląd Sojuszników</t>
         </is>
       </c>
       <c r="D566" t="inlineStr"/>
       <c r="E566" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F566" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Tabs.DefenseFights</t>
+          <t>.Settings.ShowAllyList.Title</t>
         </is>
       </c>
       <c r="G566" t="inlineStr"/>
       <c r="H566" t="inlineStr"/>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr"/>
       <c r="B567" t="inlineStr">
         <is>
-          <t>Show a decrease of goods on GvG map.</t>
+          <t xml:space="preserve">&lt;em id='selectorCalc-Btn-closed' class='tooltip-error'&gt;Disabled: Visit the GBG map first!&lt;/em&gt; </t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
-          <t>Pokazuje wydatki towaru na mapie GvG.</t>
+          <t xml:space="preserve">&lt;em id='selectorCalc-Btn-closed' class='tooltip-error'&gt;Wyłączone: Najpierw odwiedź mapę GPCh!&lt;/em&gt; </t>
         </is>
       </c>
       <c r="D567" t="inlineStr"/>
       <c r="E567" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F567" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleAnnotationsTitle</t>
+          <t>.Menu.Gildfight.Warning</t>
         </is>
       </c>
       <c r="G567" t="inlineStr"/>
       <c r="H567" t="inlineStr"/>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr"/>
       <c r="B568" t="inlineStr">
         <is>
-          <t>Log</t>
+          <t>Saved!</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
-          <t>Dziennik</t>
+          <t>Zapisano!</t>
         </is>
       </c>
       <c r="D568" t="inlineStr"/>
       <c r="E568" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F568" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Log</t>
+          <t>.Boxes.GuildFights.SaveMessage.Title</t>
         </is>
       </c>
       <c r="G568" t="inlineStr"/>
       <c r="H568" t="inlineStr"/>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr"/>
       <c r="B569" t="inlineStr">
         <is>
-          <t>Double donation blocker</t>
+          <t>Decorations</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
-          <t>Blokada podwójnego wkładu</t>
+          <t>Dekoracje</t>
         </is>
       </c>
       <c r="D569" t="inlineStr"/>
       <c r="E569" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F569" t="inlineStr">
         <is>
-          <t>.Settings.doubleFPtimeout.Title</t>
+          <t>.Boxes.CityMap.decoration</t>
         </is>
       </c>
       <c r="G569" t="inlineStr"/>
       <c r="H569" t="inlineStr"/>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr"/>
       <c r="B570" t="inlineStr">
         <is>
-          <t>delete GBG round</t>
+          <t>Highlight</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
-          <t>usuń rundę wojen gildyjnych</t>
+          <t>Podświetl</t>
         </is>
       </c>
       <c r="D570" t="inlineStr"/>
       <c r="E570" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F570" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.DeleteGBGRound</t>
+          <t>.Boxes.CityMap.Highlight</t>
         </is>
       </c>
       <c r="G570" t="inlineStr"/>
       <c r="H570" t="inlineStr"/>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr"/>
       <c r="B571" t="inlineStr">
         <is>
-          <t>Expected activation costs</t>
+          <t>Add</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
-          <t>Oczekiwane koszty aktywacji</t>
+          <t>Dodaj</t>
         </is>
       </c>
       <c r="D571" t="inlineStr"/>
       <c r="E571" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F571" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.UnlockingCosts</t>
+          <t>.Boxes.AuctionSettings.Add</t>
         </is>
       </c>
       <c r="G571" t="inlineStr"/>
       <c r="H571" t="inlineStr"/>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr"/>
       <c r="B572" t="inlineStr">
         <is>
-          <t>This players city can not be attacked</t>
+          <t>GE Results</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
-          <t>Miasto tego gracza nie może zostać zaatakowane</t>
+          <t>Wyniki WG</t>
         </is>
       </c>
       <c r="D572" t="inlineStr"/>
       <c r="E572" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F572" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.CityProtected</t>
+          <t>.Menu.GexStat.Title</t>
         </is>
       </c>
       <c r="G572" t="inlineStr"/>
       <c r="H572" t="inlineStr"/>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr"/>
       <c r="B573" t="inlineStr">
         <is>
-          <t>In-game Notifications</t>
+          <t>The FoE Helper is a free browser extension for Forge of Empires developed for players by players. The tool is not affiliated with InnoGames.</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
-          <t>Powiadomienia w grze</t>
+          <t>FoE Helper to bezpłatne rozszerzenie do przeglądarki Forge of Empires opracowane dla graczy przez graczy. Narzędzie nie jest powiązane z InnoGames.</t>
         </is>
       </c>
       <c r="D573" t="inlineStr"/>
       <c r="E573" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F573" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.InGame.Title</t>
+          <t>.Settings.About.Desc</t>
         </is>
       </c>
       <c r="G573" t="inlineStr"/>
       <c r="H573" t="inlineStr"/>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr"/>
       <c r="B574" t="inlineStr">
         <is>
-          <t>Snapshot Log</t>
+          <t>Click on the friends tab in the game to unlock the event list of your friends</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
-          <t>Dziennik</t>
+          <t>Kliknij kartę znajomych w grze, aby odblokować listę wydarzeń znajomych</t>
         </is>
       </c>
       <c r="D574" t="inlineStr"/>
       <c r="E574" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F574" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SnapshotLog</t>
+          <t>.Boxes.MoppelHelper.FriendsSocialTabTT</t>
         </is>
       </c>
       <c r="G574" t="inlineStr"/>
       <c r="H574" t="inlineStr"/>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr"/>
       <c r="B575" t="inlineStr">
         <is>
-          <t>Item Type</t>
+          <t xml:space="preserve">Level </t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
-          <t>Nazwa zestawu</t>
+          <t xml:space="preserve">Poziom </t>
         </is>
       </c>
       <c r="D575" t="inlineStr"/>
       <c r="E575" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F575" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.KitName</t>
+          <t>.Boxes.Calculator.Step</t>
         </is>
       </c>
       <c r="G575" t="inlineStr"/>
       <c r="H575" t="inlineStr"/>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr"/>
       <c r="B576" t="inlineStr">
         <is>
-          <t>Guild</t>
+          <t>Updates the 'GB calculator' for all GBs</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
-          <t>Gildia</t>
+          <t>Aktualizuje kalkulator PA dla wszystkich PA</t>
         </is>
       </c>
       <c r="D576" t="inlineStr"/>
       <c r="E576" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F576" t="inlineStr">
         <is>
-          <t>.General.Guild</t>
+          <t>.Settings.ShowOwnPartOnAllGBs.Title</t>
         </is>
       </c>
       <c r="G576" t="inlineStr"/>
       <c r="H576" t="inlineStr"/>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr"/>
       <c r="B577" t="inlineStr">
         <is>
-          <t>every 10 hours</t>
+          <t>Won</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>Co każde 10 godzin</t>
+          <t>Wygrane</t>
         </is>
       </c>
       <c r="D577" t="inlineStr"/>
       <c r="E577" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F577" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.QICycle</t>
+          <t>.Boxes.UnitsGex.Won</t>
         </is>
       </c>
       <c r="G577" t="inlineStr"/>
       <c r="H577" t="inlineStr"/>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr"/>
       <c r="B578" t="inlineStr">
         <is>
-          <t>Total</t>
+          <t>Friendly invest</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
-          <t>Całkowity</t>
+          <t>Bonus wpłacających</t>
         </is>
       </c>
       <c r="D578" t="inlineStr"/>
       <c r="E578" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F578" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.DescRequired</t>
+          <t>.Boxes.GreatBuildings.ArcBonus</t>
         </is>
       </c>
       <c r="G578" t="inlineStr"/>
       <c r="H578" t="inlineStr"/>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr"/>
       <c r="B579" t="inlineStr">
         <is>
-          <t>Owner's Contribution</t>
+          <t>Own part sum</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
-          <t>Wpłata własna</t>
+          <t>Suma części własnej</t>
         </is>
       </c>
       <c r="D579" t="inlineStr"/>
       <c r="E579" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F579" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsOwnPart</t>
+          <t>.Boxes.PowerLeveling.OwnPartSum</t>
         </is>
       </c>
       <c r="G579" t="inlineStr"/>
       <c r="H579" t="inlineStr"/>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr"/>
       <c r="B580" t="inlineStr">
         <is>
-          <t>Guild Treasury - h</t>
+          <t>Repeat last Building Selection</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
-          <t>Skarbiec - 1h</t>
+          <t>Powtórzenie ostatniego wyboru budynku</t>
         </is>
       </c>
       <c r="D580" t="inlineStr"/>
       <c r="E580" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F580" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsTreasureClanH</t>
+          <t>.Settings.RepeatSelectBuilding.Title</t>
         </is>
       </c>
       <c r="G580" t="inlineStr"/>
       <c r="H580" t="inlineStr"/>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr"/>
       <c r="B581" t="inlineStr">
         <is>
-          <t>Can be bought</t>
+          <t>No data available!&lt;br /&gt;Please visit the guild expedition contribution page in the guild expedition overview to update the data.</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
-          <t>Można kupić</t>
+          <t>Brak dostępnych danych! &lt;br /&gt;Odwiedź stronę wkładu w ekspedycje gildii w przeglądzie ekspedycji gildii, aby zaktualizować dane.</t>
         </is>
       </c>
       <c r="D581" t="inlineStr"/>
       <c r="E581" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F581" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.canBeBought</t>
+          <t>.Boxes.GexStat.ParticipationNoData</t>
         </is>
       </c>
       <c r="G581" t="inlineStr"/>
       <c r="H581" t="inlineStr"/>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr"/>
       <c r="B582" t="inlineStr">
         <is>
-          <t>GBG Player Pop Up</t>
+          <t>Encounters</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
-          <t>Wyskakujące okienko z listą graczy GPCH</t>
+          <t>Konflikty</t>
         </is>
       </c>
       <c r="D582" t="inlineStr"/>
       <c r="E582" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F582" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGPlayerInfo.Title</t>
+          <t>.Boxes.GexStat.Encounters</t>
         </is>
       </c>
       <c r="G582" t="inlineStr"/>
       <c r="H582" t="inlineStr"/>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr"/>
       <c r="B583" t="inlineStr">
         <is>
-          <t>Rating value of 1 current-age good (in FP)</t>
+          <t>Additional columns</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
-          <t>Wartość 1 towaru z aktualnej epoki (w PR)</t>
+          <t>Dodatkowe kolumny</t>
         </is>
       </c>
       <c r="D583" t="inlineStr"/>
       <c r="E583" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F583" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.GoodsValue</t>
+          <t>.Boxes.Investment.Overview.AdditionalColumns</t>
         </is>
       </c>
       <c r="G583" t="inlineStr"/>
       <c r="H583" t="inlineStr"/>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr"/>
       <c r="B584" t="inlineStr">
         <is>
-          <t>Save copy format per great building</t>
+          <t>Included data</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
-          <t>Zapamiętaj osobny format kopiowanej wiadomości dla każdej perły</t>
+          <t>Dołączone dane</t>
         </is>
       </c>
       <c r="D584" t="inlineStr"/>
       <c r="E584" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F584" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.CopyFormatPerGB</t>
+          <t>.Boxes.OwnpartCalculator.IncludeData</t>
         </is>
       </c>
       <c r="G584" t="inlineStr"/>
       <c r="H584" t="inlineStr"/>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr"/>
       <c r="B585" t="inlineStr">
         <is>
-          <t>Total of all goods</t>
+          <t>Date</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
-          <t>Łącznie wszystkich towarów</t>
+          <t>Data</t>
         </is>
       </c>
       <c r="D585" t="inlineStr"/>
       <c r="E585" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F585" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.TotalGuildGoods</t>
+          <t>.Boxes.MarketOffersEvents.Date</t>
         </is>
       </c>
       <c r="G585" t="inlineStr"/>
       <c r="H585" t="inlineStr"/>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr"/>
       <c r="B586" t="inlineStr">
         <is>
-          <t>Pick Dates</t>
+          <t>Box Coordinates</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
-          <t>Wybierz zakres dat</t>
+          <t>Ustawienie pozycji okien</t>
         </is>
       </c>
       <c r="D586" t="inlineStr"/>
       <c r="E586" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F586" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.DatePicker</t>
+          <t>.Settings.ResetBoxPositions.Title</t>
         </is>
       </c>
       <c r="G586" t="inlineStr"/>
       <c r="H586" t="inlineStr"/>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr"/>
       <c r="B587" t="inlineStr">
         <is>
-          <t>Show only Favourites</t>
+          <t>Quantity</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>Pokaż jedynie ulubione</t>
+          <t>Ilość</t>
         </is>
       </c>
       <c r="D587" t="inlineStr"/>
       <c r="E587" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F587" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.ShowFavourites</t>
+          <t>.Boxes.Units.Quantity</t>
         </is>
       </c>
       <c r="G587" t="inlineStr"/>
       <c r="H587" t="inlineStr"/>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr"/>
       <c r="B588" t="inlineStr">
         <is>
-          <t>Lost</t>
+          <t>Log</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
-          <t>Przegrane</t>
+          <t>Log</t>
         </is>
       </c>
       <c r="D588" t="inlineStr"/>
       <c r="E588" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F588" t="inlineStr">
         <is>
-          <t>.Boxes.UnitsGex.Lost</t>
+          <t>.Boxes.GvGMap.Log</t>
         </is>
       </c>
       <c r="G588" t="inlineStr"/>
       <c r="H588" t="inlineStr"/>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr"/>
       <c r="B589" t="inlineStr">
         <is>
-          <t>This tool helps you find the best buildings to collect with your Blue Galaxy</t>
+          <t>Hide most details</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>To narzędzie pomaga znaleźć najlepsze budynki do zebrania z bonusem Błękitnej Galaktyki</t>
+          <t>Ukryj większość szczegółów</t>
         </is>
       </c>
       <c r="D589" t="inlineStr"/>
       <c r="E589" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F589" t="inlineStr">
         <is>
-          <t>.Menu.Bluegalaxy.Desc</t>
+          <t>.Settings.ShowOwnPartMinView.Desc</t>
         </is>
       </c>
       <c r="G589" t="inlineStr"/>
       <c r="H589" t="inlineStr"/>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr"/>
       <c r="B590" t="inlineStr">
         <is>
-          <t>never</t>
+          <t xml:space="preserve">You have to insert it into the bidding field and hit enter. </t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
-          <t>nigdy</t>
+          <t xml:space="preserve">Musisz wkleić ją do pola oferowania i nacisnąć klawisz Enter. </t>
         </is>
       </c>
       <c r="D590" t="inlineStr"/>
       <c r="E590" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F590" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Never</t>
+          <t>.Boxes.AuctionSettings.Help2</t>
         </is>
       </c>
       <c r="G590" t="inlineStr"/>
       <c r="H590" t="inlineStr"/>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr"/>
       <c r="B591" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Friends</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
-          <t>Zapisz</t>
+          <t>Przyjaciele</t>
         </is>
       </c>
       <c r="D591" t="inlineStr"/>
       <c r="E591" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F591" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Save</t>
+          <t>.Boxes.MoppelHelper.Friends</t>
         </is>
       </c>
       <c r="G591" t="inlineStr"/>
       <c r="H591" t="inlineStr"/>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr"/>
       <c r="B592" t="inlineStr">
         <is>
-          <t>We still calculate with 5 tries, because we do not have the data to support negotiations with more tries.</t>
+          <t>Displays current and upcoming GBG battles</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>Nadal obliczamy przy 5 próbach, ponieważ nie mamy danych wspierających negocjacje przy większej liczbie prób.</t>
+          <t>Wyświetla bieżące i nadchodzące bitwy na GPCh</t>
         </is>
       </c>
       <c r="D592" t="inlineStr"/>
       <c r="E592" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F592" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.ChanceGreaterThan5</t>
+          <t>.Menu.Gildfight.Desc</t>
         </is>
       </c>
       <c r="G592" t="inlineStr"/>
       <c r="H592" t="inlineStr"/>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr"/>
       <c r="B593" t="inlineStr">
         <is>
-          <t>Descending</t>
+          <t>8h</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
-          <t>Malejąco</t>
+          <t>8h</t>
         </is>
       </c>
       <c r="D593" t="inlineStr"/>
       <c r="E593" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F593" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsDescending</t>
+          <t>.Boxes.Alerts.Time.8h</t>
         </is>
       </c>
       <c r="G593" t="inlineStr"/>
       <c r="H593" t="inlineStr"/>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr"/>
       <c r="B594" t="inlineStr">
         <is>
-          <t>Show own sector countdowns</t>
+          <t xml:space="preserve">Available Squares: </t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
-          <t>Wyświetlaj odliczanie do własnych sektorów</t>
+          <t xml:space="preserve">Wolny obszar: </t>
         </is>
       </c>
       <c r="D594" t="inlineStr"/>
       <c r="E594" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F594" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowOwnSectors</t>
+          <t>.Boxes.CityMap.FreeArea</t>
         </is>
       </c>
       <c r="G594" t="inlineStr"/>
       <c r="H594" t="inlineStr"/>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr"/>
       <c r="B595" t="inlineStr">
         <is>
-          <t>The Helper uses notifications in various places. You can switch this on or off here.</t>
+          <t>show searchbar</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
-          <t>Pomocnik w różnych miejscach korzysta z powiadomień. Możesz je tutaj włączyć lub wyłączyć.</t>
+          <t>Pokaż pasek wyszukiwania</t>
         </is>
       </c>
       <c r="D595" t="inlineStr"/>
       <c r="E595" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F595" t="inlineStr">
         <is>
-          <t>.Settings.ShowNotifications.Desc</t>
+          <t>.Boxes.GuildMemberStat.ShowSearchbar</t>
         </is>
       </c>
       <c r="G595" t="inlineStr"/>
       <c r="H595" t="inlineStr"/>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr"/>
       <c r="B596" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Daily castle points</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
-          <t>Poziom</t>
+          <t>Codzienne punkty zamkowe</t>
         </is>
       </c>
       <c r="D596" t="inlineStr"/>
       <c r="E596" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F596" t="inlineStr">
         <is>
-          <t>.General.Level</t>
+          <t>.Boxes.Castle.DailyCastlePoints</t>
         </is>
       </c>
       <c r="G596" t="inlineStr"/>
       <c r="H596" t="inlineStr"/>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr"/>
       <c r="B597" t="inlineStr">
         <is>
-          <t>Add buildings from your inventory to the list</t>
+          <t>Break even in</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>Dodaj do listy budynki ze swojego inwentarza</t>
+          <t>Zwróci się w</t>
         </is>
       </c>
       <c r="D597" t="inlineStr"/>
       <c r="E597" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F597" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowInventoryBuildingsExplanation</t>
+          <t>.Boxes.GreatBuildings.BreakEven</t>
         </is>
       </c>
       <c r="G597" t="inlineStr"/>
       <c r="H597" t="inlineStr"/>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr"/>
       <c r="B598" t="inlineStr">
         <is>
-          <t>Power leveling</t>
+          <t>Carnival Event</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
-          <t>Kalkulator maratonów</t>
+          <t>Event karnawałowy</t>
         </is>
       </c>
       <c r="D598" t="inlineStr"/>
       <c r="E598" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F598" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.Title</t>
+          <t>.Boxes.FPCollector.carnival_event</t>
         </is>
       </c>
       <c r="G598" t="inlineStr"/>
       <c r="H598" t="inlineStr"/>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr"/>
       <c r="B599" t="inlineStr">
         <is>
-          <t>Highest level of this building</t>
+          <t>Total</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
-          <t>Najwyższy poziom tego budynku</t>
+          <t>Całkowity</t>
         </is>
       </c>
       <c r="D599" t="inlineStr"/>
       <c r="E599" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F599" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.maxBuilding</t>
+          <t>.Boxes.Outpost.DescRequired</t>
         </is>
       </c>
       <c r="G599" t="inlineStr"/>
       <c r="H599" t="inlineStr"/>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr"/>
       <c r="B600" t="inlineStr">
         <is>
-          <t>Spot is not safe. __fpcount__ additional FPs must be added.&lt;br&gt;Total to make spot safe: __totalfp__ FPs</t>
+          <t>https://docs.foe-helper.com/english/module/town</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>Miejsce nie jest zabezpieczone. Należy wpłacić __fpcount__ dodatkowych PR w celu zabezpieczenia.&lt;br&gt;Całkowita wpłata: __totalfp__ PR</t>
+          <t>https://docs.foe-helper.com/english/module/town</t>
         </is>
       </c>
       <c r="D600" t="inlineStr"/>
       <c r="E600" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F600" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTForderNegativeProfit</t>
+          <t>.Boxes.CityMap.HelpLink</t>
         </is>
       </c>
       <c r="G600" t="inlineStr"/>
       <c r="H600" t="inlineStr"/>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr"/>
       <c r="B601" t="inlineStr">
         <is>
-          <t>Stream Chart</t>
+          <t>ATTENTION: To update these values, you must scroll through all new events in the History Event tab in: Town Hall &gt; News &gt; Event History</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>Wykres złożony</t>
+          <t>UWAGA: Te wartości są aktualne tylko wtedy, gdy przejrzałeś wszystkie wpisy w Historii wydarzeń (Ratusz &gt; Wiadomości &gt; Historia wydarzeń)</t>
         </is>
       </c>
       <c r="D601" t="inlineStr"/>
       <c r="E601" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F601" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartTypeTitle.streamgraph</t>
+          <t>.Boxes.MoppelHelper.HeaderWarning</t>
         </is>
       </c>
       <c r="G601" t="inlineStr"/>
       <c r="H601" t="inlineStr"/>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr"/>
       <c r="B602" t="inlineStr">
         <is>
-          <t>Rating value of 1% bonus for attacking army (in FP)</t>
+          <t>GB Calculator</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
-          <t>Wartość 1% bonusu dla armii atakującej (w PR)</t>
+          <t>Kalkulator budowy pereł (PA)</t>
         </is>
       </c>
       <c r="D602" t="inlineStr"/>
       <c r="E602" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F602" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.AttackValue</t>
+          <t>.Boxes.OwnpartCalculator.Title</t>
         </is>
       </c>
       <c r="G602" t="inlineStr"/>
       <c r="H602" t="inlineStr"/>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr"/>
       <c r="B603" t="inlineStr">
         <is>
-          <t>Guild Power</t>
+          <t>GE Goods Use</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
-          <t>Potencjał gildii</t>
+          <t>Wykorzystanie towarów WG</t>
         </is>
       </c>
       <c r="D603" t="inlineStr"/>
       <c r="E603" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F603" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.GuildPower</t>
+          <t>.Settings.GexStockWarning.Title</t>
         </is>
       </c>
       <c r="G603" t="inlineStr"/>
       <c r="H603" t="inlineStr"/>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr"/>
       <c r="B604" t="inlineStr">
         <is>
-          <t>Guild Treasury - d</t>
+          <t>Displays all your in-stock buildings, upgrades, and selection kits from Sets and Chains.</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
-          <t>Skarbiec Gildii</t>
+          <t>Wyświetla wszystkie dostępne w inwentarzu budynki, ulepszenia i zestawy wyboru z zestawów i łańcuchów.</t>
         </is>
       </c>
       <c r="D604" t="inlineStr"/>
       <c r="E604" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F604" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsTreasureClanD</t>
+          <t>.Menu.Kits.Desc</t>
         </is>
       </c>
       <c r="G604" t="inlineStr"/>
       <c r="H604" t="inlineStr"/>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr"/>
       <c r="B605" t="inlineStr">
         <is>
-          <t>Current era goods</t>
+          <t>FP</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
-          <t>Towary z bieżącej epoki</t>
+          <t>PR</t>
         </is>
       </c>
       <c r="D605" t="inlineStr"/>
       <c r="E605" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F605" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.goods_current</t>
+          <t>.Boxes.Calculator.FP</t>
         </is>
       </c>
       <c r="G605" t="inlineStr"/>
       <c r="H605" t="inlineStr"/>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr"/>
       <c r="B606" t="inlineStr">
         <is>
-          <t>This column shows the era of the building, NOT the era of the produced goods</t>
+          <t xml:space="preserve">Stock + Invested + Profit = </t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
-          <t>Ta kolumna pokazuje epokę budynku, a nie epokę produkowanych dóbr</t>
+          <t xml:space="preserve">Zapas + wpłaty + zysk: </t>
         </is>
       </c>
       <c r="D606" t="inlineStr"/>
       <c r="E606" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F606" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.TTGoodsEra</t>
+          <t>.Boxes.Investment.TotalFP</t>
         </is>
       </c>
       <c r="G606" t="inlineStr"/>
       <c r="H606" t="inlineStr"/>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr"/>
       <c r="B607" t="inlineStr">
         <is>
-          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
+          <t>Percentage</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
-          <t>Zastrzeżenie: Dane te są oparte na danych zebranych przez użytkownika. Przedstawione tutaj liczby prawdopodobnie nie są w 100% dokładne. Musiałbyś otworzyć listę o północy, aby były poprawne.</t>
+          <t>Udział</t>
         </is>
       </c>
       <c r="D607" t="inlineStr"/>
       <c r="E607" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F607" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.SnapShotLogDisclaimer</t>
+          <t>.Boxes.Units.Proportionally</t>
         </is>
       </c>
       <c r="G607" t="inlineStr"/>
       <c r="H607" t="inlineStr"/>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr"/>
       <c r="B608" t="inlineStr">
         <is>
-          <t>Battle lost</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
-          <t>Przegrana walka</t>
+          <t>Po prawej</t>
         </is>
       </c>
       <c r="D608" t="inlineStr"/>
       <c r="E608" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F608" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.battleLost</t>
+          <t>.Menu.RightBar</t>
         </is>
       </c>
       <c r="G608" t="inlineStr"/>
       <c r="H608" t="inlineStr"/>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr"/>
       <c r="B609" t="inlineStr">
         <is>
-          <t>CA</t>
+          <t>Units</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
-          <t>EK</t>
+          <t>Jednostki</t>
         </is>
       </c>
       <c r="D609" t="inlineStr"/>
       <c r="E609" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F609" t="inlineStr">
         <is>
-          <t>.Eras.7.short</t>
+          <t>.Boxes.Productions.Units</t>
         </is>
       </c>
       <c r="G609" t="inlineStr"/>
       <c r="H609" t="inlineStr"/>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr"/>
       <c r="B610" t="inlineStr">
         <is>
-          <t>Error!</t>
+          <t>BPs</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>Błąd!</t>
+          <t>Plany</t>
         </is>
       </c>
       <c r="D610" t="inlineStr"/>
       <c r="E610" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F610" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.ApiTokenLengthWrongHeader</t>
+          <t>.Boxes.Investment.Overview.Blueprints</t>
         </is>
       </c>
       <c r="G610" t="inlineStr"/>
       <c r="H610" t="inlineStr"/>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr"/>
       <c r="B611" t="inlineStr">
         <is>
-          <t>New webhook entry</t>
+          <t>Player ID</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
-          <t>Nowy wpis webhooka</t>
+          <t>Gracz ID</t>
         </is>
       </c>
       <c r="D611" t="inlineStr"/>
       <c r="E611" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F611" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.TitleNewEntry</t>
+          <t>.Boxes.Treasury.PlayerID</t>
         </is>
       </c>
       <c r="G611" t="inlineStr"/>
       <c r="H611" t="inlineStr"/>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr"/>
       <c r="B612" t="inlineStr">
         <is>
-          <t>Member participation</t>
+          <t>legendary</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
-          <t>Udział członków</t>
+          <t>legendarny</t>
         </is>
       </c>
       <c r="D612" t="inlineStr"/>
       <c r="E612" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F612" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.MemberParticipation</t>
+          <t>.Boxes.Productions.AllyRarity.legendary</t>
         </is>
       </c>
       <c r="G612" t="inlineStr"/>
       <c r="H612" t="inlineStr"/>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr"/>
       <c r="B613" t="inlineStr">
         <is>
-          <t>Choose your preferred language from the drop-down list</t>
+          <t>QI Overview</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
-          <t>Wybierz preferowany język z listy rozwijanej</t>
+          <t>Przegląd NK</t>
         </is>
       </c>
       <c r="D613" t="inlineStr"/>
       <c r="E613" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F613" t="inlineStr">
         <is>
-          <t>.Settings.ChangeLanguage.Desc</t>
+          <t>.Boxes.QiProgress.Title</t>
         </is>
       </c>
       <c r="G613" t="inlineStr"/>
       <c r="H613" t="inlineStr"/>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr"/>
       <c r="B614" t="inlineStr">
         <is>
-          <t>Hidden Reward</t>
+          <t>Lower</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
-          <t>Ukryta nagroda</t>
+          <t>Niższa</t>
         </is>
       </c>
       <c r="D614" t="inlineStr"/>
       <c r="E614" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F614" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.hidden_reward</t>
+          <t>.Boxes.Market.TradeForLower</t>
         </is>
       </c>
       <c r="G614" t="inlineStr"/>
       <c r="H614" t="inlineStr"/>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr"/>
       <c r="B615" t="inlineStr">
         <is>
-          <t>On</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
-          <t>Tak</t>
+          <t>Wydarzenie</t>
         </is>
       </c>
       <c r="D615" t="inlineStr"/>
       <c r="E615" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F615" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Persistence.On</t>
+          <t>.Boxes.MoppelHelper.Event</t>
         </is>
       </c>
       <c r="G615" t="inlineStr"/>
       <c r="H615" t="inlineStr"/>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr"/>
       <c r="B616" t="inlineStr">
         <is>
-          <t>Defense boost att. army</t>
+          <t>Auto + Not locked</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
-          <t>Bonus do obrony armii atakującej</t>
+          <t>Auto + nie zablokowane</t>
         </is>
       </c>
       <c r="D616" t="inlineStr"/>
       <c r="E616" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F616" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.def_boost_attacker</t>
+          <t>.Boxes.OwnpartCalculator.AutoWithUnsafe</t>
         </is>
       </c>
       <c r="G616" t="inlineStr"/>
       <c r="H616" t="inlineStr"/>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr"/>
       <c r="B617" t="inlineStr">
         <is>
-          <t>AF</t>
+          <t>Space Age Mars</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
-          <t>APRZ</t>
+          <t>Epoka Kosmiczna: Mars</t>
         </is>
       </c>
       <c r="D617" t="inlineStr"/>
       <c r="E617" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F617" t="inlineStr">
         <is>
-          <t>.Eras.15.short</t>
+          <t>.Eras.18</t>
         </is>
       </c>
       <c r="G617" t="inlineStr"/>
       <c r="H617" t="inlineStr"/>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr"/>
       <c r="B618" t="inlineStr">
         <is>
-          <t>Total Guild Power</t>
+          <t>How many FPs remaining to level up</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
-          <t>Całkowity potencjał gildii</t>
+          <t>Liczba PR pozostałych do podniesienia poziomu</t>
         </is>
       </c>
       <c r="D618" t="inlineStr"/>
       <c r="E618" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F618" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.TotalGuildPower</t>
+          <t>.Boxes.Investment.Overview.RestFPDesc</t>
         </is>
       </c>
       <c r="G618" t="inlineStr"/>
       <c r="H618" t="inlineStr"/>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr"/>
       <c r="B619" t="inlineStr">
         <is>
-          <t>About FoE Helper</t>
+          <t>week</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
-          <t>O FoE Helper</t>
+          <t>tydzień</t>
         </is>
       </c>
       <c r="D619" t="inlineStr"/>
       <c r="E619" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F619" t="inlineStr">
         <is>
-          <t>.Settings.About.Title</t>
+          <t>.Boxes.GexStat.Week</t>
         </is>
       </c>
       <c r="G619" t="inlineStr"/>
       <c r="H619" t="inlineStr"/>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr"/>
       <c r="B620" t="inlineStr">
         <is>
-          <t>Notifications are created, that inform about the expiration of a limited building. (after deactivating this function, alerts that were created in the past may still show)</t>
+          <t>Count</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
-          <t>Powiadomienia są tworzone by informować o wygaszaniu budynków czasowych. (Po wyłączeniu tej funkcji, powiadomienia stworzone wcześniej nadal mogą nadal się pojawiać)</t>
+          <t>Ilość</t>
         </is>
       </c>
       <c r="D620" t="inlineStr"/>
       <c r="E620" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F620" t="inlineStr">
         <is>
-          <t>.Settings.ShowBuildingsExpired.Desc</t>
+          <t>.Boxes.MarketOffersEvents.Count</t>
         </is>
       </c>
       <c r="G620" t="inlineStr"/>
       <c r="H620" t="inlineStr"/>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr"/>
       <c r="B621" t="inlineStr">
         <is>
-          <t>show GBG round selector</t>
-[...6 lines deleted...]
-      </c>
+          <t>Opacity</t>
+        </is>
+      </c>
+      <c r="C621" t="inlineStr"/>
       <c r="D621" t="inlineStr"/>
       <c r="E621" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F621" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowRoundSelector</t>
+          <t>.Boxes.CityBuilder.Opacity</t>
         </is>
       </c>
       <c r="G621" t="inlineStr"/>
       <c r="H621" t="inlineStr"/>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr"/>
       <c r="B622" t="inlineStr">
         <is>
-          <t>Guild Expedition</t>
+          <t>Amount</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
-          <t>Wyprawy Gildyjne</t>
+          <t>Kwota</t>
         </is>
       </c>
       <c r="D622" t="inlineStr"/>
       <c r="E622" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F622" t="inlineStr">
         <is>
-          <t>.Boxes.General.Guild_Expedition</t>
+          <t>.Boxes.Treasury.Amount</t>
         </is>
       </c>
       <c r="G622" t="inlineStr"/>
       <c r="H622" t="inlineStr"/>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr"/>
       <c r="B623" t="inlineStr">
         <is>
-          <t>The game will now reload with the imported settings.</t>
+          <t>The import was completed successfully. Please reload the game.</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
-          <t>Gra zostanie teraz ponownie załadowana z zaimportowanymi ustawieniami.</t>
+          <t>Importowanie zostało pomyślnie zakończone. Odśwież grę.</t>
         </is>
       </c>
       <c r="D623" t="inlineStr"/>
       <c r="E623" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F623" t="inlineStr">
         <is>
-          <t>.Settings.ExportImport.Reload</t>
+          <t>.Boxes.DBExport.ImportSuccessful</t>
         </is>
       </c>
       <c r="G623" t="inlineStr"/>
       <c r="H623" t="inlineStr"/>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr"/>
       <c r="B624" t="inlineStr">
         <is>
-          <t>Only Favorites</t>
+          <t>Prevention</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
-          <t>Tylko ulubione</t>
+          <t>Zapobieganie</t>
         </is>
       </c>
       <c r="D624" t="inlineStr"/>
       <c r="E624" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F624" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.onlyFavourites</t>
+          <t>.Boxes.doubleFPprevention.Text</t>
         </is>
       </c>
       <c r="G624" t="inlineStr"/>
       <c r="H624" t="inlineStr"/>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr"/>
       <c r="B625" t="inlineStr">
         <is>
-          <t>Delete group and sites</t>
+          <t>rank</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
-          <t>Usuń grupę i strony</t>
+          <t>Ranga</t>
         </is>
       </c>
       <c r="D625" t="inlineStr"/>
       <c r="E625" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F625" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.DeleteGroup</t>
+          <t>.Boxes.GexStat.Rank</t>
         </is>
       </c>
       <c r="G625" t="inlineStr"/>
       <c r="H625" t="inlineStr"/>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr"/>
       <c r="B626" t="inlineStr">
         <is>
-          <t>Battles</t>
+          <t>Neighborhood</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
-          <t>Walki</t>
+          <t>Sąsiedztwo</t>
         </is>
       </c>
       <c r="D626" t="inlineStr"/>
       <c r="E626" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F626" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Battles</t>
+          <t>.Boxes.Alerts.Form.Neighborhood</t>
         </is>
       </c>
       <c r="G626" t="inlineStr"/>
       <c r="H626" t="inlineStr"/>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr"/>
       <c r="B627" t="inlineStr">
         <is>
-          <t>The investment list is older than 30 minutes. Please update your investment list in the Town Hall.</t>
+          <t>Hourly Production</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
-          <t>Lista inwestycji jest starsza, niż 30 minut. Proszę zaktualizować listę inwestycji w ratuszu.</t>
+          <t>Produkcja godzinowa</t>
         </is>
       </c>
       <c r="D627" t="inlineStr"/>
       <c r="E627" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F627" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.UpdateRequired</t>
+          <t>.Boxes.idleGame.Hourly</t>
         </is>
       </c>
       <c r="G627" t="inlineStr"/>
       <c r="H627" t="inlineStr"/>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr"/>
       <c r="B628" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>every 10 hours</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
-          <t>Koszt</t>
+          <t>Co każde 10 godzin</t>
         </is>
       </c>
       <c r="D628" t="inlineStr"/>
       <c r="E628" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F628" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.costs</t>
+          <t>.Boxes.CityMap.QICycle</t>
         </is>
       </c>
       <c r="G628" t="inlineStr"/>
       <c r="H628" t="inlineStr"/>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr"/>
       <c r="B629" t="inlineStr">
         <is>
-          <t>bottom right</t>
+          <t>Scouting Info</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
-          <t>Na dole po prawej</t>
+          <t>Informacje o zwiadzie</t>
         </is>
       </c>
       <c r="D629" t="inlineStr"/>
       <c r="E629" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F629" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.bottom-right</t>
+          <t>.Settings.ShowScoutingTimes.Title</t>
         </is>
       </c>
       <c r="G629" t="inlineStr"/>
       <c r="H629" t="inlineStr"/>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr"/>
       <c r="B630" t="inlineStr">
         <is>
-          <t>never</t>
+          <t>Motivate/Polish Helper</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
-          <t>nigdy</t>
+          <t>Asystent motywacji/wsparcia</t>
         </is>
       </c>
       <c r="D630" t="inlineStr"/>
       <c r="E630" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F630" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Repeat.Never</t>
+          <t>.Boxes.MoppelHelper.Title</t>
         </is>
       </c>
       <c r="G630" t="inlineStr"/>
       <c r="H630" t="inlineStr"/>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr"/>
       <c r="B631" t="inlineStr">
         <is>
-          <t>Sum</t>
+          <t>Event Pass</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
-          <t>Suma</t>
+          <t>Przepustką Event'owa</t>
         </is>
       </c>
       <c r="D631" t="inlineStr"/>
       <c r="E631" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F631" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.ModeSum</t>
+          <t>.Boxes.FPCollector.event_pass</t>
         </is>
       </c>
       <c r="G631" t="inlineStr"/>
       <c r="H631" t="inlineStr"/>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr"/>
       <c r="B632" t="inlineStr">
         <is>
-          <t>Trust</t>
+          <t>Historical Ally Rooms</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
-          <t>Ufaj</t>
+          <t>Pokoje Historycznych Sojuszników</t>
         </is>
       </c>
       <c r="D632" t="inlineStr"/>
       <c r="E632" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F632" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Trust</t>
+          <t>.Boxes.Tooltip.Building.allyRooms</t>
         </is>
       </c>
       <c r="G632" t="inlineStr"/>
       <c r="H632" t="inlineStr"/>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr"/>
       <c r="B633" t="inlineStr">
         <is>
-          <t>Shop antique dealer</t>
+          <t>Drag &amp; Drop the resource icons above to rearrange the average display yourself to determine a new sequence from the first attempt.</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
-          <t>Sklep handlarza antykami</t>
+          <t>Możesz przesuwać towary na pasku średnich ilości aby ustalić kolejność pierwszej próby.</t>
         </is>
       </c>
       <c r="D633" t="inlineStr"/>
       <c r="E633" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F633" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.ShopAntiqueDealer</t>
-[...2 lines deleted...]
-      <c r="G633" t="inlineStr"/>
+          <t>.Boxes.Negotiation.DragDrop</t>
+        </is>
+      </c>
+      <c r="G633" t="inlineStr">
+        <is>
+          <t>Do not get at all what you mean</t>
+        </is>
+      </c>
       <c r="H633" t="inlineStr"/>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr"/>
       <c r="B634" t="inlineStr">
         <is>
-          <t>Play/Stop Music</t>
+          <t>Select the minimum amount of goods offered. This filter does NOT apply to guild members' trades</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
-          <t>Odtwarzanie/pauza</t>
+          <t>Wybierz minimalną ilość oferowanych towarów. Ten filtr NIE dotyczy transakcji członków gildii</t>
         </is>
       </c>
       <c r="D634" t="inlineStr"/>
       <c r="E634" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F634" t="inlineStr">
         <is>
-          <t>.Menu.MusicControl.Desc</t>
+          <t>.Boxes.Market.TTMinQuantity</t>
         </is>
       </c>
       <c r="G634" t="inlineStr"/>
       <c r="H634" t="inlineStr"/>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr"/>
       <c r="B635" t="inlineStr">
         <is>
-          <t>Disadvantage</t>
+          <t>Shop Assistant</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
-          <t>Niekorzyść</t>
+          <t>Asystent sklepu</t>
         </is>
       </c>
       <c r="D635" t="inlineStr"/>
       <c r="E635" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F635" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeDisadvantage</t>
+          <t>.Settings.ShowShopAssist.Title</t>
         </is>
       </c>
       <c r="G635" t="inlineStr"/>
       <c r="H635" t="inlineStr"/>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr"/>
       <c r="B636" t="inlineStr">
         <is>
-          <t>GBG Players' Scoreboard</t>
+          <t>started playing on __date__</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
-          <t>Tablica wyników graczy na Gildyjnych Polach Chwały</t>
+          <t>zaczął/ęła grać __date__</t>
         </is>
       </c>
       <c r="D636" t="inlineStr"/>
       <c r="E636" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F636" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsGBGPlayers</t>
+          <t>.Boxes.PlayerProfile.DateStarted</t>
         </is>
       </c>
       <c r="G636" t="inlineStr"/>
       <c r="H636" t="inlineStr"/>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr"/>
       <c r="B637" t="inlineStr">
         <is>
-          <t>Player ID:</t>
+          <t>https://docs.foe-helper.com/english/api-token</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
-          <t>ID Gracza:</t>
+          <t>https://docs.foe-helper.com/english/api-token</t>
         </is>
       </c>
       <c r="D637" t="inlineStr"/>
       <c r="E637" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F637" t="inlineStr">
         <is>
-          <t>.Settings.Version.PlayerId</t>
+          <t>.Settings.ApiTokenUrl</t>
         </is>
       </c>
       <c r="G637" t="inlineStr"/>
       <c r="H637" t="inlineStr"/>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr"/>
       <c r="B638" t="inlineStr">
         <is>
-          <t>GBG Player list</t>
+          <t>Negotiation Helper</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
-          <t>Lista graczy GPCH</t>
+          <t>Asystent negocjacji</t>
         </is>
       </c>
       <c r="D638" t="inlineStr"/>
       <c r="E638" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F638" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowGBGPlayerInfo</t>
+          <t>.Settings.AutomaticNegotiation.Title</t>
         </is>
       </c>
       <c r="G638" t="inlineStr"/>
       <c r="H638" t="inlineStr"/>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr"/>
       <c r="B639" t="inlineStr">
         <is>
-          <t>Hide reset-blocker when box minimized</t>
+          <t>has Progress</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
-          <t>Ukryj blokadę przywrócenia kiedy okno jest zmniejszone</t>
+          <t>jest w trakcie</t>
         </is>
       </c>
       <c r="D639" t="inlineStr"/>
       <c r="E639" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F639" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.hideOverlay</t>
+          <t>.Boxes.findGB.hasProgress</t>
         </is>
       </c>
       <c r="G639" t="inlineStr"/>
       <c r="H639" t="inlineStr"/>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr"/>
       <c r="B640" t="inlineStr">
         <is>
-          <t>There are several ways to get support:</t>
+          <t>Page</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
-          <t>Istnieje kilka sposobów uzyskania pomocy:</t>
+          <t>Strona</t>
         </is>
       </c>
       <c r="D640" t="inlineStr"/>
       <c r="E640" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F640" t="inlineStr">
         <is>
-          <t>.Settings.Help.Desc</t>
+          <t>.Boxes.Market.PageColumn</t>
         </is>
       </c>
       <c r="G640" t="inlineStr"/>
       <c r="H640" t="inlineStr"/>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr"/>
       <c r="B641" t="inlineStr">
         <is>
-          <t>Displays game stats on goods, units, rewards, GBG</t>
+          <t>play only current era</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
-          <t>Towary, jednostki, nagrody, GPC</t>
+          <t>odtwarzaj tylko obecną epokę</t>
         </is>
       </c>
       <c r="D641" t="inlineStr"/>
       <c r="E641" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F641" t="inlineStr">
         <is>
-          <t>.Menu.Stats.Desc</t>
+          <t>.Boxes.BetterMusic.CurrentEra</t>
         </is>
       </c>
       <c r="G641" t="inlineStr"/>
       <c r="H641" t="inlineStr"/>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr"/>
       <c r="B642" t="inlineStr">
         <is>
-          <t>Open window automatically</t>
+          <t>FPs</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
-          <t>Otwieraj okno automatycznie</t>
+          <t>PR</t>
         </is>
       </c>
       <c r="D642" t="inlineStr"/>
       <c r="E642" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F642" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Autostart</t>
+          <t>.Boxes.BlueGalaxy.FP</t>
         </is>
       </c>
       <c r="G642" t="inlineStr"/>
       <c r="H642" t="inlineStr"/>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr"/>
       <c r="B643" t="inlineStr">
         <is>
-          <t>Import / Export</t>
+          <t>Missing or broken values? Please activate all needed information in the efficiency rating.</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
-          <t>Import / Eksport</t>
+          <t>Brakujące lub uszkodzone wartości? Proszę aktywować wszystkie potrzebne informacje w ocenie efektywności.</t>
         </is>
       </c>
       <c r="D643" t="inlineStr"/>
       <c r="E643" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F643" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ExportSettings</t>
+          <t>.Boxes.PlayerProfile.OtherPlayerTroubleshooting</t>
         </is>
       </c>
       <c r="G643" t="inlineStr"/>
       <c r="H643" t="inlineStr"/>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr"/>
       <c r="B644" t="inlineStr">
         <is>
-          <t>May Day Event</t>
+          <t>Own offers</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
-          <t>Event majówkowy</t>
+          <t>Własne oferty</t>
         </is>
       </c>
       <c r="D644" t="inlineStr"/>
       <c r="E644" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F644" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.may_day_event</t>
+          <t>.Boxes.Market.ShowOwnOffers</t>
         </is>
       </c>
       <c r="G644" t="inlineStr"/>
       <c r="H644" t="inlineStr"/>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr"/>
       <c r="B645" t="inlineStr">
         <is>
-          <t>GE Statistics</t>
+          <t>May Day Event</t>
         </is>
       </c>
       <c r="C645" t="inlineStr">
         <is>
-          <t>Statystyki WG</t>
+          <t>Event majówkowy</t>
         </is>
       </c>
       <c r="D645" t="inlineStr"/>
       <c r="E645" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F645" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Title</t>
+          <t>.Boxes.FPCollector.may_day_event</t>
         </is>
       </c>
       <c r="G645" t="inlineStr"/>
       <c r="H645" t="inlineStr"/>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr"/>
       <c r="B646" t="inlineStr">
         <is>
-          <t>Right</t>
+          <t>PvP-Arena-Protocol</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
-          <t>Po prawej</t>
+          <t>Okno areny PvP</t>
         </is>
       </c>
       <c r="D646" t="inlineStr"/>
       <c r="E646" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F646" t="inlineStr">
         <is>
-          <t>.Menu.RightBar</t>
+          <t>.Settings.ShowPvPArena.Title</t>
         </is>
       </c>
       <c r="G646" t="inlineStr"/>
       <c r="H646" t="inlineStr"/>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr"/>
       <c r="B647" t="inlineStr">
         <is>
-          <t>Off</t>
+          <t>SAV</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
-          <t>Nie</t>
+          <t>EK:W</t>
         </is>
       </c>
       <c r="D647" t="inlineStr"/>
       <c r="E647" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F647" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Persistence.Off</t>
+          <t>.Eras.20.short</t>
         </is>
       </c>
       <c r="G647" t="inlineStr"/>
       <c r="H647" t="inlineStr"/>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr"/>
       <c r="B648" t="inlineStr">
         <is>
-          <t>Export as jSON</t>
+          <t>Relic - GE</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
-          <t>Eksportuj jako JSON</t>
+          <t>Wyprawa gildyjna</t>
         </is>
       </c>
       <c r="D648" t="inlineStr"/>
       <c r="E648" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F648" t="inlineStr">
         <is>
-          <t>.Boxes.General.ExportJSON</t>
+          <t>.HiddenRewards.Positions.guildExpedition</t>
         </is>
       </c>
       <c r="G648" t="inlineStr"/>
       <c r="H648" t="inlineStr"/>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr"/>
       <c r="B649" t="inlineStr">
         <is>
-          <t>Supply boosts</t>
+          <t>Display FP Investment Sum</t>
         </is>
       </c>
       <c r="C649" t="inlineStr">
         <is>
-          <t>Zwiększony zbiór zaopatrzenia</t>
+          <t>Inwestycje PR</t>
         </is>
       </c>
       <c r="D649" t="inlineStr"/>
       <c r="E649" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F649" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_supplies_production</t>
+          <t>.Settings.Entry.ShowInvestments</t>
         </is>
       </c>
       <c r="G649" t="inlineStr"/>
       <c r="H649" t="inlineStr"/>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr"/>
       <c r="B650" t="inlineStr">
         <is>
-          <t>Should the Alert remain open until the user dismisses or clicks the notification?</t>
+          <t>PvP-Arena-Protocol</t>
         </is>
       </c>
       <c r="C650" t="inlineStr">
         <is>
-          <t>Czy powiadomienie ma pozostać otwarte, dopóki użytkownik nie odrzuci lub nie kliknie powiadomienia?</t>
+          <t>Arena PvP</t>
         </is>
       </c>
       <c r="D650" t="inlineStr"/>
       <c r="E650" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F650" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Persistence.Description</t>
+          <t>.Settings.Entry.ShowPvPArena</t>
         </is>
       </c>
       <c r="G650" t="inlineStr"/>
       <c r="H650" t="inlineStr"/>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr"/>
       <c r="B651" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/stats</t>
+          <t>This building is in your inventory</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/stats</t>
+          <t>Ten budynek znajduje się w twoim inwentarzu</t>
         </is>
       </c>
       <c r="D651" t="inlineStr"/>
       <c r="E651" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F651" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.HelpLink</t>
+          <t>.Boxes.ProductionsRating.InventoryTooltip</t>
         </is>
       </c>
       <c r="G651" t="inlineStr"/>
       <c r="H651" t="inlineStr"/>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr"/>
       <c r="B652" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Value/tile</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
-          <t>Zapisz</t>
+          <t>Wartość/kratka</t>
         </is>
       </c>
       <c r="D652" t="inlineStr"/>
       <c r="E652" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F652" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.Save</t>
+          <t>.Boxes.ProductionsRating.ShowValuesPerTile</t>
         </is>
       </c>
       <c r="G652" t="inlineStr"/>
       <c r="H652" t="inlineStr"/>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr"/>
       <c r="B653" t="inlineStr">
         <is>
-          <t>Freedom granted</t>
+          <t>7d</t>
         </is>
       </c>
       <c r="C653" t="inlineStr">
         <is>
-          <t>Sektor uwolniony</t>
+          <t>7d</t>
         </is>
       </c>
       <c r="D653" t="inlineStr"/>
       <c r="E653" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F653" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.sector_independence_granted</t>
+          <t>.Boxes.Alerts.Time.7d</t>
         </is>
       </c>
       <c r="G653" t="inlineStr"/>
       <c r="H653" t="inlineStr"/>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr"/>
       <c r="B654" t="inlineStr">
         <is>
-          <t>Filter Rewards</t>
+          <t>Rows processed</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
         <is>
-          <t>Filtruj Nagrody</t>
+          <t>Przetworzone wiersze</t>
         </is>
       </c>
       <c r="D654" t="inlineStr"/>
       <c r="E654" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F654" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.FilterRewards</t>
+          <t>.Boxes.Treasury.RowNumber</t>
         </is>
       </c>
       <c r="G654" t="inlineStr"/>
       <c r="H654" t="inlineStr"/>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr"/>
       <c r="B655" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Clear All</t>
         </is>
       </c>
       <c r="C655" t="inlineStr">
         <is>
-          <t>Punkty</t>
+          <t>Wyczyść</t>
         </is>
       </c>
       <c r="D655" t="inlineStr"/>
       <c r="E655" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F655" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Points</t>
+          <t>.Boxes.Infobox.ResetBox</t>
         </is>
       </c>
       <c r="G655" t="inlineStr"/>
       <c r="H655" t="inlineStr"/>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr"/>
       <c r="B656" t="inlineStr">
         <is>
-          <t>The import was completed with errors. Please reload the game.</t>
+          <t>Available FP Packs</t>
         </is>
       </c>
       <c r="C656" t="inlineStr">
         <is>
-          <t>Importowanie zostało zakończone z błędami. Odśwież grę.</t>
+          <t>PR w paczkach</t>
         </is>
       </c>
       <c r="D656" t="inlineStr"/>
       <c r="E656" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F656" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ImportPartlySuccessful</t>
+          <t>.Boxes.Calculator.AvailableFP</t>
         </is>
       </c>
       <c r="G656" t="inlineStr"/>
       <c r="H656" t="inlineStr"/>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr"/>
       <c r="B657" t="inlineStr">
         <is>
-          <t>Trigger messages in your Discord with events</t>
+          <t>Display Alert suggestions (for example, when clicking on a GBG sector, or collecting a building production)</t>
         </is>
       </c>
       <c r="C657" t="inlineStr">
         <is>
-          <t>Spowoduj wiadomości w Twoim Discordzie wydarzeniami</t>
+          <t>Wyświetlaj sugestie powiadomień (na przykład po kliknięciu sektora pola bitwy lub zebraniu produkcji)</t>
         </is>
       </c>
       <c r="D657" t="inlineStr"/>
       <c r="E657" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F657" t="inlineStr">
         <is>
-          <t>.Menu.Discord.Desc</t>
+          <t>.Boxes.Alerts.Preferences.Suggestions.Info</t>
         </is>
       </c>
       <c r="G657" t="inlineStr"/>
       <c r="H657" t="inlineStr"/>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr"/>
       <c r="B658" t="inlineStr">
         <is>
-          <t>Single</t>
+          <t>Expired Alert Summary at Start</t>
         </is>
       </c>
       <c r="C658" t="inlineStr">
         <is>
-          <t>Pojedyńczy</t>
+          <t>Podsumowanie wygasłych powiadomień na początku</t>
         </is>
       </c>
       <c r="D658" t="inlineStr"/>
       <c r="E658" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F658" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Single</t>
+          <t>.Boxes.Alerts.Preferences.Start.Title</t>
         </is>
       </c>
       <c r="G658" t="inlineStr"/>
       <c r="H658" t="inlineStr"/>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr"/>
       <c r="B659" t="inlineStr">
         <is>
-          <t>FoE-Helper: Number of FPs in your bar.</t>
+          <t>This tool helps you find the best buildings to collect with your Blue Galaxy</t>
         </is>
       </c>
       <c r="C659" t="inlineStr">
         <is>
-          <t>FoE-Helper: Ilość PR na pasku.</t>
+          <t>To narzędzie pomaga znaleźć najlepsze budynki do zebrania z bonusem Błękitnej Galaktyki</t>
         </is>
       </c>
       <c r="D659" t="inlineStr"/>
       <c r="E659" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F659" t="inlineStr">
         <is>
-          <t>.StrategyPoints.FPInBar</t>
+          <t>.Menu.Bluegalaxy.Desc</t>
         </is>
       </c>
       <c r="G659" t="inlineStr"/>
       <c r="H659" t="inlineStr"/>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr"/>
       <c r="B660" t="inlineStr">
         <is>
-          <t>the greener, the higher the chance for a hit:</t>
+          <t>This value is used for ranking goods producing buildings. How many FP is one good worth to you?</t>
         </is>
       </c>
       <c r="C660" t="inlineStr">
         <is>
-          <t>im bardziej zielone, tym większa szansa trafienia:</t>
+          <t>Ta wartość jest używana do oceniania budynków produkujących towary. Ile PR jest dla Ciebie wart jeden towar?</t>
         </is>
       </c>
       <c r="D660" t="inlineStr"/>
       <c r="E660" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F660" t="inlineStr">
         <is>
-          <t>.Boxes.AztecMiniGame.Description</t>
+          <t>.Boxes.GreatBuildings.TTGoodsValue</t>
         </is>
       </c>
       <c r="G660" t="inlineStr"/>
       <c r="H660" t="inlineStr"/>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr"/>
       <c r="B661" t="inlineStr">
         <is>
-          <t>Create and manage reminders</t>
+          <t>Ready to loot!</t>
         </is>
       </c>
       <c r="C661" t="inlineStr">
         <is>
-          <t>Twórz przypomnienia i zarządzaj nimi</t>
+          <t>Gotowe do zbioru!</t>
         </is>
       </c>
       <c r="D661" t="inlineStr"/>
       <c r="E661" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F661" t="inlineStr">
         <is>
-          <t>.Menu.Alerts.Desc</t>
+          <t>.Boxes.Units.ReadyToLoot</t>
         </is>
       </c>
       <c r="G661" t="inlineStr"/>
       <c r="H661" t="inlineStr"/>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr"/>
       <c r="B662" t="inlineStr">
         <is>
-          <t>instantly</t>
+          <t>Attack</t>
         </is>
       </c>
       <c r="C662" t="inlineStr">
         <is>
-          <t>natychmiast</t>
+          <t>Atak</t>
         </is>
       </c>
       <c r="D662" t="inlineStr"/>
       <c r="E662" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F662" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Instantly</t>
+          <t>.Boxes.PvPArena.Tabs.AttackFights</t>
         </is>
       </c>
       <c r="G662" t="inlineStr"/>
       <c r="H662" t="inlineStr"/>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr"/>
       <c r="B663" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/mergergame</t>
+          <t>When starting fresh, the module will start in row 1 of the settings and with each consecutive bid, the module will use the next line.</t>
         </is>
       </c>
       <c r="C663" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/mergergame</t>
+          <t>Zaczynając od nowa, moduł będzie zaczynał w pierwszym rzędzie ustawień i z każdą następną ofertą moduł będzie używał następnej linii.</t>
         </is>
       </c>
       <c r="D663" t="inlineStr"/>
       <c r="E663" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F663" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.HelpLink</t>
+          <t>.Boxes.AuctionSettings.Help3</t>
         </is>
       </c>
       <c r="G663" t="inlineStr"/>
       <c r="H663" t="inlineStr"/>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr"/>
       <c r="B664" t="inlineStr">
         <is>
-          <t>entry time</t>
+          <t>en-US</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
-          <t>czas wejścia</t>
+          <t>pl-PL</t>
         </is>
       </c>
       <c r="D664" t="inlineStr"/>
       <c r="E664" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F664" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.SettingsEntryTime</t>
+          <t>.Local</t>
         </is>
       </c>
       <c r="G664" t="inlineStr"/>
-      <c r="H664" t="inlineStr"/>
+      <c r="H664" t="inlineStr">
+        <is>
+          <t>Look at that before you translate this string → https://en.wikipedia.org/wiki/Language_localisation#Language_tags_and_codes</t>
+        </is>
+      </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr"/>
       <c r="B665" t="inlineStr">
         <is>
-          <t>Daily Deals</t>
+          <t>Soccer balls used</t>
         </is>
       </c>
       <c r="C665" t="inlineStr">
         <is>
-          <t>Codzienne oferty</t>
+          <t>Piłki użyte</t>
         </is>
       </c>
       <c r="D665" t="inlineStr"/>
       <c r="E665" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F665" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Antiques.Exchange</t>
+          <t>.Boxes.MergerGame.Energy.soccer</t>
         </is>
       </c>
       <c r="G665" t="inlineStr"/>
       <c r="H665" t="inlineStr"/>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr"/>
       <c r="B666" t="inlineStr">
         <is>
-          <t>Factories</t>
-[...6 lines deleted...]
-      </c>
+          <t>Error</t>
+        </is>
+      </c>
+      <c r="C666" t="inlineStr"/>
       <c r="D666" t="inlineStr"/>
       <c r="E666" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F666" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Production.StPat</t>
+          <t>.General.Error</t>
         </is>
       </c>
       <c r="G666" t="inlineStr"/>
       <c r="H666" t="inlineStr"/>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr"/>
       <c r="B667" t="inlineStr">
         <is>
-          <t>FoE-Helper: There are keys remaining on the field!</t>
+          <t>bottom left</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
-          <t>FoE-Helper: Na polu pozostały klucze!</t>
+          <t>Na dole po lewej</t>
         </is>
       </c>
       <c r="D667" t="inlineStr"/>
       <c r="E667" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F667" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeysLeft.care</t>
+          <t>.Menu.Notification.Position.bottom-left</t>
         </is>
       </c>
       <c r="G667" t="inlineStr"/>
       <c r="H667" t="inlineStr"/>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr"/>
       <c r="B668" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/efficiency</t>
+          <t>Your Treasure Daily</t>
         </is>
       </c>
       <c r="C668" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/efficiency</t>
+          <t>Twoje towary - dziennie</t>
         </is>
       </c>
       <c r="D668" t="inlineStr"/>
       <c r="E668" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F668" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.HelpLink</t>
+          <t>.Boxes.Stats.SourceTitle.statsTreasurePlayerD</t>
         </is>
       </c>
       <c r="G668" t="inlineStr"/>
       <c r="H668" t="inlineStr"/>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr"/>
       <c r="B669" t="inlineStr">
         <is>
-          <t>Copied!</t>
+          <t xml:space="preserve">Create a group first… </t>
         </is>
       </c>
       <c r="C669" t="inlineStr">
         <is>
-          <t>Skopiowano!</t>
+          <t xml:space="preserve">Najpierw utwórz grupę… </t>
         </is>
       </c>
       <c r="D669" t="inlineStr"/>
       <c r="E669" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F669" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ToastHeadCopyData</t>
+          <t>.Boxes.Notice.NewGroupDesc</t>
         </is>
       </c>
       <c r="G669" t="inlineStr"/>
       <c r="H669" t="inlineStr"/>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr"/>
       <c r="B670" t="inlineStr">
         <is>
-          <t>Unlocked level</t>
+          <t>Hidden Reward</t>
         </is>
       </c>
       <c r="C670" t="inlineStr">
         <is>
-          <t>Odblokowany poziom</t>
+          <t>Zdarzenie losowe</t>
         </is>
       </c>
       <c r="D670" t="inlineStr"/>
       <c r="E670" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F670" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.UnlockedLevel</t>
+          <t>.Boxes.FPCollector.hiddenReward</t>
         </is>
       </c>
       <c r="G670" t="inlineStr"/>
       <c r="H670" t="inlineStr"/>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr"/>
       <c r="B671" t="inlineStr">
         <is>
-          <t>Notify stacks</t>
+          <t>Your city data is now on the clipboard</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
-          <t>Stos powiadomień</t>
+          <t>Dane Twojego miasta zostały skopiowane do schowka</t>
         </is>
       </c>
       <c r="D671" t="inlineStr"/>
       <c r="E671" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F671" t="inlineStr">
         <is>
-          <t>.Settings.Entry.NotificationsStack</t>
+          <t>.Boxes.CityMap.ToastBodyCopyData</t>
         </is>
       </c>
       <c r="G671" t="inlineStr"/>
       <c r="H671" t="inlineStr"/>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr"/>
       <c r="B672" t="inlineStr">
         <is>
-          <t>This is the position you have chosen.&lt;br&gt;Before you test the next position, wait until this message disappears.</t>
+          <t>Unknown Conversation</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
-          <t>To jest pozycja, którą wybrałeś.&lt;br&gt;Zanim przetestujesz następną pozycję, poczekaj, aż ten komunikat zniknie.</t>
+          <t>Nieznana rozmowa</t>
         </is>
       </c>
       <c r="D672" t="inlineStr"/>
       <c r="E672" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F672" t="inlineStr">
         <is>
-          <t>.Settings.NotificationPosition.ToastTestBody</t>
+          <t>.Boxes.Infobox.UnknownConversation</t>
         </is>
       </c>
       <c r="G672" t="inlineStr"/>
       <c r="H672" t="inlineStr"/>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr"/>
       <c r="B673" t="inlineStr">
         <is>
-          <t>City Grid Score</t>
+          <t>open overview after update</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
-          <t>Wynik siatki miasta</t>
+          <t>otwórz przegląd po aktualizacji</t>
         </is>
       </c>
       <c r="D673" t="inlineStr"/>
       <c r="E673" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F673" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.CityGridScore</t>
+          <t>.Boxes.GuildMemberStat.AutoStartOnUpdate</t>
         </is>
       </c>
       <c r="G673" t="inlineStr"/>
       <c r="H673" t="inlineStr"/>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr"/>
       <c r="B674" t="inlineStr">
         <is>
-          <t>My Age</t>
+          <t>Area of all connected buildings that need roads divided by area of all roads multiplied by 100</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
-          <t>Moja epoka</t>
+          <t>Powierzchnia wszystkich podłączonych budynków które wymagają dróg, podzielona przez powierzchnię wszystkich dróg pomnożoną przez 100</t>
         </is>
       </c>
       <c r="D674" t="inlineStr"/>
       <c r="E674" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F674" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnMyEra</t>
+          <t>.Boxes.CityMap.CityGridScoreText</t>
         </is>
       </c>
       <c r="G674" t="inlineStr"/>
       <c r="H674" t="inlineStr"/>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr"/>
       <c r="B675" t="inlineStr">
         <is>
-          <t>Open the antique dealer to update the data.</t>
+          <t>Units - Hourly</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
-          <t>Odwiedź handlarza antykami, aby zaktualizować dane.</t>
+          <t>Jednostki - 1h</t>
         </is>
       </c>
       <c r="D675" t="inlineStr"/>
       <c r="E675" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F675" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.VisitAntiqueDealerWarning</t>
+          <t>.Boxes.Stats.BtnSource.statsUnitsH</t>
         </is>
       </c>
       <c r="G675" t="inlineStr"/>
       <c r="H675" t="inlineStr"/>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr"/>
       <c r="B676" t="inlineStr">
         <is>
-          <t>Extensions</t>
+          <t>Notify position</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
-          <t>Rozszerzenie</t>
+          <t>Pozycja powiadomień</t>
         </is>
       </c>
       <c r="D676" t="inlineStr"/>
       <c r="E676" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F676" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Extensions</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Settings.NotificationsPosition.Title</t>
+        </is>
+      </c>
+      <c r="G676" t="inlineStr"/>
       <c r="H676" t="inlineStr"/>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr"/>
       <c r="B677" t="inlineStr">
         <is>
-          <t>Quantum Incursion</t>
+          <t>Size</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
-          <t>Najazdy Kwantowe</t>
+          <t>Rozmiar</t>
         </is>
       </c>
       <c r="D677" t="inlineStr"/>
       <c r="E677" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F677" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.guild_raids</t>
+          <t>.Boxes.Productions.Headings.size</t>
         </is>
       </c>
       <c r="G677" t="inlineStr"/>
       <c r="H677" t="inlineStr"/>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr"/>
       <c r="B678" t="inlineStr">
         <is>
-          <t>This value is not accessible, because this player is neither a friend nor in your guild.</t>
-[...2 lines deleted...]
-      <c r="C678" t="inlineStr"/>
+          <t>Guild Members</t>
+        </is>
+      </c>
+      <c r="C678" t="inlineStr">
+        <is>
+          <t>Członkowie gildii</t>
+        </is>
+      </c>
       <c r="D678" t="inlineStr"/>
       <c r="E678" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F678" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.OtherPlayerNotAvailable</t>
+          <t>.Boxes.Notice.SelectPlayerGroupGuild</t>
         </is>
       </c>
       <c r="G678" t="inlineStr"/>
       <c r="H678" t="inlineStr"/>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr"/>
       <c r="B679" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/blue-galaxy</t>
+          <t>Quintillion</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/blue-galaxy</t>
+          <t>Tryliony</t>
         </is>
       </c>
       <c r="D679" t="inlineStr"/>
       <c r="E679" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F679" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.HelpLink</t>
+          <t>.Boxes.idleGame.QT</t>
         </is>
       </c>
       <c r="G679" t="inlineStr"/>
       <c r="H679" t="inlineStr"/>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr"/>
       <c r="B680" t="inlineStr">
         <is>
-          <t>Date</t>
+          <t>Open the antique dealer to update the data.</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
-          <t>Data</t>
+          <t>Odwiedź handlarza antykami, aby zaktualizować dane.</t>
         </is>
       </c>
       <c r="D680" t="inlineStr"/>
       <c r="E680" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F680" t="inlineStr">
         <is>
-          <t>.General.Date</t>
+          <t>.Boxes.Castle.VisitAntiqueDealerWarning</t>
         </is>
       </c>
       <c r="G680" t="inlineStr"/>
       <c r="H680" t="inlineStr"/>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr"/>
       <c r="B681" t="inlineStr">
         <is>
-          <t>Battle</t>
+          <t>The Alert for province __provinceName__ has been deleted!</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
-          <t>Walka</t>
+          <t>Powiadomienie dla prowincji __provinceName__ zostało usunięte!</t>
         </is>
       </c>
       <c r="D681" t="inlineStr"/>
       <c r="E681" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F681" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Battle</t>
+          <t>.Boxes.GuildFights.DeleteMessage.Desc</t>
         </is>
       </c>
       <c r="G681" t="inlineStr"/>
       <c r="H681" t="inlineStr"/>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr"/>
       <c r="B682" t="inlineStr">
         <is>
-          <t>rank</t>
+          <t>start date</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
-          <t>Ranga</t>
+          <t>data rozpoczęcia</t>
         </is>
       </c>
       <c r="D682" t="inlineStr"/>
       <c r="E682" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F682" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Rank</t>
+          <t>.Boxes.GuildMemberStat.StartDate</t>
         </is>
       </c>
       <c r="G682" t="inlineStr"/>
       <c r="H682" t="inlineStr"/>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr"/>
       <c r="B683" t="inlineStr">
         <is>
-          <t>DD/MMM/YY @ HH:mm:ss a</t>
+          <t>QI Map</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
-          <t>DD/MMM/YY @ HH:mm:ss a</t>
+          <t>Mapa Najazdów Kwantowych</t>
         </is>
       </c>
       <c r="D683" t="inlineStr"/>
       <c r="E683" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F683" t="inlineStr">
         <is>
-          <t>.DateTime</t>
+          <t>.Menu.QIMap.Title</t>
         </is>
       </c>
       <c r="G683" t="inlineStr"/>
       <c r="H683" t="inlineStr"/>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr"/>
       <c r="B684" t="inlineStr">
         <is>
-          <t>Close all Box</t>
+          <t>Please open the Market console first (T)</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
-          <t>Zamknij wszystko</t>
+          <t>Proszę najpierw otworzyć okno handlu (T)</t>
         </is>
       </c>
       <c r="D684" t="inlineStr"/>
       <c r="E684" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F684" t="inlineStr">
         <is>
-          <t>.Settings.Entry.AutoOpenCloseBox</t>
+          <t>.Menu.MarketOffers.Warning</t>
         </is>
       </c>
       <c r="G684" t="inlineStr"/>
       <c r="H684" t="inlineStr"/>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr"/>
       <c r="B685" t="inlineStr">
         <is>
-          <t>Negotiation has been cancelled</t>
+          <t>Selection Kit</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
-          <t>Negocjacja została przerwana</t>
+          <t>Zestaw wyboru</t>
         </is>
       </c>
       <c r="D685" t="inlineStr"/>
       <c r="E685" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F685" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Canceled</t>
+          <t>.Boxes.Kits.SelectionKit</t>
         </is>
       </c>
       <c r="G685" t="inlineStr"/>
       <c r="H685" t="inlineStr"/>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr"/>
       <c r="B686" t="inlineStr">
         <is>
-          <t>Log</t>
+          <t>GBG Building Recommendation</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
-          <t>Log</t>
+          <t>GPC Rekomendowane budynki</t>
         </is>
       </c>
       <c r="D686" t="inlineStr"/>
       <c r="E686" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F686" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log</t>
+          <t>.Settings.Entry.ShowGBGBuildings</t>
         </is>
       </c>
       <c r="G686" t="inlineStr"/>
       <c r="H686" t="inlineStr"/>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr"/>
       <c r="B687" t="inlineStr">
         <is>
-          <t>Quest name</t>
+          <t>GBs</t>
         </is>
       </c>
       <c r="C687" t="inlineStr">
         <is>
-          <t>Nazwa zadania</t>
+          <t>Perły</t>
         </is>
       </c>
       <c r="D687" t="inlineStr"/>
       <c r="E687" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F687" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.Table.Quest</t>
+          <t>.Boxes.CityMap.greatbuilding</t>
         </is>
       </c>
       <c r="G687" t="inlineStr"/>
       <c r="H687" t="inlineStr"/>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr"/>
       <c r="B688" t="inlineStr">
         <is>
-          <t>Negotiation Helper</t>
+          <t>export data</t>
         </is>
       </c>
       <c r="C688" t="inlineStr">
         <is>
-          <t>Asystent negocjacji</t>
+          <t>eksportuj dane</t>
         </is>
       </c>
       <c r="D688" t="inlineStr"/>
       <c r="E688" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F688" t="inlineStr">
         <is>
-          <t>.Settings.Entry.AutomaticNegotiation</t>
+          <t>.Boxes.DBExport.ExportData</t>
         </is>
       </c>
       <c r="G688" t="inlineStr"/>
       <c r="H688" t="inlineStr"/>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr"/>
       <c r="B689" t="inlineStr">
         <is>
-          <t>SAAB</t>
+          <t>Inventory</t>
         </is>
       </c>
       <c r="C689" t="inlineStr">
         <is>
-          <t>EK:PA</t>
+          <t>Na stanie</t>
         </is>
       </c>
       <c r="D689" t="inlineStr"/>
       <c r="E689" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F689" t="inlineStr">
         <is>
-          <t>.Eras.19.short</t>
+          <t>.Boxes.MarketOffers.Inventory</t>
         </is>
       </c>
       <c r="G689" t="inlineStr"/>
       <c r="H689" t="inlineStr"/>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr"/>
       <c r="B690" t="inlineStr">
         <is>
-          <t>Compare Friends with Threads</t>
+          <t>Motivation Activity</t>
         </is>
       </c>
       <c r="C690" t="inlineStr">
         <is>
-          <t>Porównaj przyjaciół z wątkami</t>
+          <t>Aktywność motywacyjna</t>
         </is>
       </c>
       <c r="D690" t="inlineStr"/>
       <c r="E690" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F690" t="inlineStr">
         <is>
-          <t>.Menu.CompareFriendsThreads.Title</t>
+          <t>.Settings.ShowPlayersMotivation.Title</t>
         </is>
       </c>
       <c r="G690" t="inlineStr"/>
       <c r="H690" t="inlineStr"/>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr"/>
       <c r="B691" t="inlineStr">
         <is>
-          <t>Negotiation</t>
+          <t>Army Advice</t>
         </is>
       </c>
       <c r="C691" t="inlineStr">
         <is>
-          <t>Negocjacja</t>
+          <t>Wskazówki Armii</t>
         </is>
       </c>
       <c r="D691" t="inlineStr"/>
       <c r="E691" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F691" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Negotiation</t>
+          <t>.Boxes.BattleAssistArmyAdvice.Title</t>
         </is>
       </c>
       <c r="G691" t="inlineStr"/>
       <c r="H691" t="inlineStr"/>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr"/>
       <c r="B692" t="inlineStr">
         <is>
-          <t>FP Collector Overview</t>
+          <t>How to highlight buildings: Click any row to select the buildings you want to compare more easily. Search results are marked automatically.</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
         <is>
-          <t>Przegląd kolektora PR</t>
+          <t>Jak wyróżnić budynki: Kliknij dowolny wiersz, aby wybrać budynki, które chcesz łatwiej porównać. Wyniki wyszukiwania są zaznaczane automatycznie.</t>
         </is>
       </c>
       <c r="D692" t="inlineStr"/>
       <c r="E692" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F692" t="inlineStr">
         <is>
-          <t>.Menu.fpCollector.Title</t>
+          <t>.Boxes.ProductionsRating.HighlightsExplained</t>
         </is>
       </c>
       <c r="G692" t="inlineStr"/>
       <c r="H692" t="inlineStr"/>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr"/>
       <c r="B693" t="inlineStr">
         <is>
-          <t>Auctions won</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C693" t="inlineStr">
         <is>
-          <t>Wygrane aukcje</t>
+          <t>Poziom</t>
         </is>
       </c>
       <c r="D693" t="inlineStr"/>
       <c r="E693" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F693" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.AuctionsWon</t>
+          <t>.Boxes.AllyList.Level</t>
         </is>
       </c>
       <c r="G693" t="inlineStr"/>
       <c r="H693" t="inlineStr"/>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr"/>
       <c r="B694" t="inlineStr">
         <is>
-          <t>Rate the Extension</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C694" t="inlineStr">
         <is>
-          <t>Oceń rozszerzenie</t>
+          <t>Budynek</t>
         </is>
       </c>
       <c r="D694" t="inlineStr"/>
       <c r="E694" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F694" t="inlineStr">
         <is>
-          <t>.Settings.About.RatingTitle</t>
+          <t>.Boxes.Investment.Overview.Building</t>
         </is>
       </c>
       <c r="G694" t="inlineStr"/>
       <c r="H694" t="inlineStr"/>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr"/>
       <c r="B695" t="inlineStr">
         <is>
-          <t>Tavern</t>
+          <t>Links</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
-          <t>Tawerna</t>
+          <t>Łącza</t>
         </is>
       </c>
       <c r="D695" t="inlineStr"/>
       <c r="E695" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F695" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.TavernVisits</t>
+          <t>.Settings.Entry.ShowLinks</t>
         </is>
       </c>
       <c r="G695" t="inlineStr"/>
       <c r="H695" t="inlineStr"/>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr"/>
       <c r="B696" t="inlineStr">
         <is>
-          <t>Search</t>
+          <t>Resource</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">
         <is>
-          <t>Wyszukaj</t>
+          <t>Zasób</t>
         </is>
       </c>
       <c r="D696" t="inlineStr"/>
       <c r="E696" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F696" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.FindBuilding</t>
+          <t>.Boxes.Technologies.Resource</t>
         </is>
       </c>
       <c r="G696" t="inlineStr"/>
       <c r="H696" t="inlineStr"/>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr"/>
       <c r="B697" t="inlineStr">
         <is>
-          <t>Click here or drag an exported JSON file / Zip archive into this field to import the data.</t>
+          <t>Your Rewards from Himeji Castle, Temple of Relics, Guild Battleground</t>
         </is>
       </c>
       <c r="C697" t="inlineStr">
         <is>
-          <t>Kliknij tutaj lub przeciągnij wyeksportowany plik JSON/archiwum ZIP do tego pola, aby zaimportować dane.</t>
+          <t>Twoje nagrody z Zamku Himeji, Kosmicznego Transportera, Świątyni Reliktów, Pól Chwały</t>
         </is>
       </c>
       <c r="D697" t="inlineStr"/>
       <c r="E697" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F697" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ImportDescription</t>
+          <t>.Boxes.Stats.SourceTitle.statsRewards</t>
         </is>
       </c>
       <c r="G697" t="inlineStr"/>
       <c r="H697" t="inlineStr"/>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr"/>
       <c r="B698" t="inlineStr">
         <is>
-          <t>Treasure</t>
+          <t>Click here or drag an exported JSON file / Zip archive into this field to import the data.</t>
         </is>
       </c>
       <c r="C698" t="inlineStr">
         <is>
-          <t>Towary</t>
+          <t>Kliknij tutaj lub przeciągnij wyeksportowany plik JSON/archiwum ZIP do tego pola, aby zaimportować dane.</t>
         </is>
       </c>
       <c r="D698" t="inlineStr"/>
       <c r="E698" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F698" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsTreasurePlayerH</t>
+          <t>.Boxes.DBExport.ImportDescription</t>
         </is>
       </c>
       <c r="G698" t="inlineStr"/>
       <c r="H698" t="inlineStr"/>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr"/>
       <c r="B699" t="inlineStr">
         <is>
-          <t>Unknown</t>
+          <t>Produces</t>
         </is>
       </c>
       <c r="C699" t="inlineStr">
         <is>
-          <t>Nieznana</t>
+          <t>Produkuje</t>
         </is>
       </c>
       <c r="D699" t="inlineStr"/>
       <c r="E699" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F699" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.null</t>
+          <t>.Boxes.Tooltip.Building.produces</t>
         </is>
       </c>
       <c r="G699" t="inlineStr"/>
       <c r="H699" t="inlineStr"/>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr"/>
       <c r="B700" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>Disappears</t>
         </is>
       </c>
       <c r="C700" t="inlineStr">
         <is>
-          <t>Typ</t>
+          <t>Znika</t>
         </is>
       </c>
       <c r="D700" t="inlineStr"/>
       <c r="E700" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F700" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Type</t>
+          <t>.Boxes.HiddenRewards.Disappears</t>
         </is>
       </c>
       <c r="G700" t="inlineStr"/>
       <c r="H700" t="inlineStr"/>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr"/>
       <c r="B701" t="inlineStr">
         <is>
-          <t>Show on city map</t>
+          <t>Stream Chart</t>
         </is>
       </c>
       <c r="C701" t="inlineStr">
         <is>
-          <t>Pokaż na mapie miasta</t>
+          <t>Wykres złożony</t>
         </is>
       </c>
       <c r="D701" t="inlineStr"/>
       <c r="E701" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F701" t="inlineStr">
         <is>
-          <t>.Boxes.General.ShowOnMap</t>
+          <t>.Boxes.Stats.BtnChartTypeTitle.streamgraph</t>
         </is>
       </c>
       <c r="G701" t="inlineStr"/>
       <c r="H701" t="inlineStr"/>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr"/>
       <c r="B702" t="inlineStr">
         <is>
-          <t>I Got it!</t>
+          <t>Group Name</t>
         </is>
       </c>
       <c r="C702" t="inlineStr">
         <is>
-          <t>Rozumiem!</t>
+          <t>Nazwa grupy</t>
         </is>
       </c>
       <c r="D702" t="inlineStr"/>
       <c r="E702" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F702" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GotIt</t>
+          <t>.Boxes.Notice.GroupName</t>
         </is>
       </c>
       <c r="G702" t="inlineStr"/>
       <c r="H702" t="inlineStr"/>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr"/>
       <c r="B703" t="inlineStr">
         <is>
-          <t>Market Filter</t>
+          <t>Reset to default</t>
         </is>
       </c>
       <c r="C703" t="inlineStr">
         <is>
-          <t>Filtr rynku</t>
+          <t>Przywróć ustawienia domyślne</t>
         </is>
       </c>
       <c r="D703" t="inlineStr"/>
       <c r="E703" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F703" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowMarketFilter</t>
+          <t>.Boxes.ProductionsRating.Reset</t>
         </is>
       </c>
       <c r="G703" t="inlineStr"/>
       <c r="H703" t="inlineStr"/>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr"/>
       <c r="B704" t="inlineStr">
         <is>
-          <t>PVP Arena</t>
+          <t>Unit's-pool</t>
         </is>
       </c>
       <c r="C704" t="inlineStr">
         <is>
-          <t>Arena PvP</t>
+          <t>Wszystkie jednostki</t>
         </is>
       </c>
       <c r="D704" t="inlineStr"/>
       <c r="E704" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F704" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.pvp_arena</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.Units.pool</t>
+        </is>
+      </c>
+      <c r="G704" t="inlineStr"/>
       <c r="H704" t="inlineStr"/>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr"/>
       <c r="B705" t="inlineStr">
         <is>
-          <t>Save current goods?</t>
+          <t>Add buildings from your inventory to the list</t>
         </is>
       </c>
       <c r="C705" t="inlineStr">
         <is>
-          <t>Oszczędzać towary z aktualnej epoki?</t>
+          <t>Dodaj do listy budynki ze swojego inwentarza</t>
         </is>
       </c>
       <c r="D705" t="inlineStr"/>
       <c r="E705" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F705" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.SaveCurrentEraGoods</t>
+          <t>.Boxes.ProductionsRating.ShowInventoryBuildingsExplanation</t>
         </is>
       </c>
       <c r="G705" t="inlineStr"/>
       <c r="H705" t="inlineStr"/>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr"/>
       <c r="B706" t="inlineStr">
         <is>
-          <t>Compare friends in conversations</t>
+          <t>Daily Special</t>
         </is>
       </c>
       <c r="C706" t="inlineStr">
         <is>
-          <t>Porównaj przyjaciół w konwersacjach</t>
+          <t>Nagroda dnia</t>
         </is>
       </c>
       <c r="D706" t="inlineStr"/>
       <c r="E706" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F706" t="inlineStr">
         <is>
-          <t>.Boxes.CompareFriendsThreads.Title</t>
+          <t>.Boxes.EventChests.MainPrizeTitle</t>
         </is>
       </c>
       <c r="G706" t="inlineStr"/>
       <c r="H706" t="inlineStr"/>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr"/>
       <c r="B707" t="inlineStr">
         <is>
-          <t>Towers</t>
+          <t>Should the motivation activities be tracked when the events are called?&lt;br&gt;&lt;br&gt;&lt;em&gt;Reload game after conversion&lt;/em&gt;</t>
         </is>
       </c>
       <c r="C707" t="inlineStr">
         <is>
-          <t>Wieże</t>
+          <t>Czy przesyłać dane o motywacjach na zewnętrzny serwer?&lt;br&gt;&lt;br&gt;&lt;em&gt;Odśwież grę po zmianie tego ustawienia&lt;/em&gt;</t>
         </is>
       </c>
       <c r="D707" t="inlineStr"/>
       <c r="E707" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F707" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.tower</t>
+          <t>.Settings.ShowPlayersMotivation.Desc</t>
         </is>
       </c>
       <c r="G707" t="inlineStr"/>
       <c r="H707" t="inlineStr"/>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr"/>
       <c r="B708" t="inlineStr">
         <is>
-          <t>List of all items in a store</t>
+          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
         </is>
       </c>
       <c r="C708" t="inlineStr">
         <is>
-          <t>Lista wszystkich przedmiotów w sklepie</t>
+          <t>Zastrzeżenie: Dane te są oparte na danych zebranych przez użytkownika. Przedstawione tutaj liczby prawdopodobnie nie są w 100% dokładne. Musiałbyś otworzyć listę o północy, aby były poprawne.</t>
         </is>
       </c>
       <c r="D708" t="inlineStr"/>
       <c r="E708" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F708" t="inlineStr">
         <is>
-          <t>.Menu.ShopAssist.Desc</t>
+          <t>.Boxes.QiProgress.SnapShotLogDisclaimer</t>
         </is>
       </c>
       <c r="G708" t="inlineStr"/>
       <c r="H708" t="inlineStr"/>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr"/>
       <c r="B709" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>Toggle expiry Alert</t>
         </is>
       </c>
       <c r="C709" t="inlineStr">
         <is>
-          <t>Wszystkie</t>
+          <t>Przełącz alert wygaśnięcia</t>
         </is>
       </c>
       <c r="D709" t="inlineStr"/>
       <c r="E709" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F709" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnAll</t>
+          <t>.Boxes.InactivesSettings.Title</t>
         </is>
       </c>
       <c r="G709" t="inlineStr"/>
       <c r="H709" t="inlineStr"/>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr"/>
       <c r="B710" t="inlineStr">
         <is>
-          <t>Power Levelling</t>
+          <t xml:space="preserve"> are 1 Age behind</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
-          <t>Kalkulator maratonów</t>
+          <t xml:space="preserve"> o 1 epokę do tyłu</t>
         </is>
       </c>
       <c r="D710" t="inlineStr"/>
       <c r="E710" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F710" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.PowerLeveling</t>
+          <t>.Boxes.CityMap.OlderThan1Era</t>
         </is>
       </c>
       <c r="G710" t="inlineStr"/>
       <c r="H710" t="inlineStr"/>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr"/>
       <c r="B711" t="inlineStr">
         <is>
-          <t>Incidents</t>
+          <t>Guild vs Guild</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
-          <t>Zdarzenia losowe</t>
+          <t>Gildia vs Gildia</t>
         </is>
       </c>
       <c r="D711" t="inlineStr"/>
       <c r="E711" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F711" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.hidden_reward</t>
+          <t>.Boxes.BetterMusic.GvG</t>
         </is>
       </c>
       <c r="G711" t="inlineStr"/>
       <c r="H711" t="inlineStr"/>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr"/>
       <c r="B712" t="inlineStr">
         <is>
-          <t>Guild Power production</t>
+          <t xml:space="preserve">Last Update: </t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
-          <t>Produkcja potencjału gildii</t>
+          <t xml:space="preserve">Ostatnia aktualizacja: </t>
         </is>
       </c>
       <c r="D712" t="inlineStr"/>
       <c r="E712" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F712" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.clan_power_production</t>
+          <t>.Boxes.Kits.Udate</t>
         </is>
       </c>
       <c r="G712" t="inlineStr"/>
       <c r="H712" t="inlineStr"/>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr"/>
       <c r="B713" t="inlineStr">
         <is>
-          <t>Your army has only Rogues remining. Either heal units using diamonds or retreat!</t>
+          <t>Quantum Incursion Map</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
-          <t>Twoja armia składa się tylko z Łotrów. Ulecz jednostki za pomocą diamentów, albo wycofaj się!</t>
+          <t>Mapa Najazdów Kwantowych</t>
         </is>
       </c>
       <c r="D713" t="inlineStr"/>
       <c r="E713" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F713" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssist.Text.Rogue</t>
+          <t>.Boxes.QIMap.Title</t>
         </is>
       </c>
       <c r="G713" t="inlineStr"/>
       <c r="H713" t="inlineStr"/>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr"/>
       <c r="B714" t="inlineStr">
         <is>
-          <t>24 hour clock</t>
-[...6 lines deleted...]
-      </c>
+          <t>Include initial FP in sum</t>
+        </is>
+      </c>
+      <c r="C714" t="inlineStr"/>
       <c r="D714" t="inlineStr"/>
       <c r="E714" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F714" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Time24</t>
+          <t>.Settings.ShowOwnPartIncludeStart.Desc</t>
         </is>
       </c>
       <c r="G714" t="inlineStr"/>
       <c r="H714" t="inlineStr"/>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr"/>
       <c r="B715" t="inlineStr">
         <is>
-          <t>GB not yet built. This is the FP costs for buying the required goods</t>
+          <t>__era__&lt;br&gt;You have: __stock__</t>
         </is>
       </c>
       <c r="C715" t="inlineStr">
         <is>
-          <t>Nie zbudowałeś jeszcze tej perły. To są koszty PR związane z zakupem potrzebnych towarów</t>
+          <t>__era__&lt;br&gt;Ty masz: __stock__</t>
         </is>
       </c>
       <c r="D715" t="inlineStr"/>
       <c r="E715" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F715" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTGoodCosts</t>
+          <t>.Boxes.Market.OfferTT</t>
         </is>
       </c>
       <c r="G715" t="inlineStr"/>
       <c r="H715" t="inlineStr"/>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr"/>
       <c r="B716" t="inlineStr">
         <is>
-          <t>delete inactivity warning</t>
+          <t>24 hour clock</t>
         </is>
       </c>
       <c r="C716" t="inlineStr">
         <is>
-          <t>Usuń powiadomienie o braku aktywności</t>
+          <t>24-godzinny zegar</t>
         </is>
       </c>
       <c r="D716" t="inlineStr"/>
       <c r="E716" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F716" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.DeleteInactivityWarning</t>
+          <t>.Boxes.Productions.Time24</t>
         </is>
       </c>
       <c r="G716" t="inlineStr"/>
       <c r="H716" t="inlineStr"/>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr"/>
       <c r="B717" t="inlineStr">
         <is>
-          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __tooless__FPs too few.</t>
+          <t>Daily Production</t>
         </is>
       </c>
       <c r="C717" t="inlineStr">
         <is>
-          <t>Wpłaciłeś __paid__ PR zamiast __topay__ PR. To jest __tooless__ PR za mało.</t>
+          <t>Codzienna produkcja</t>
         </is>
       </c>
       <c r="D717" t="inlineStr"/>
       <c r="E717" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F717" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTPaidTooLess</t>
+          <t>.Boxes.PlayerProfile.DailyProduction</t>
         </is>
       </c>
       <c r="G717" t="inlineStr"/>
       <c r="H717" t="inlineStr"/>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr"/>
       <c r="B718" t="inlineStr">
         <is>
-          <t>In Stock</t>
+          <t>Space Age Space Hub</t>
         </is>
       </c>
       <c r="C718" t="inlineStr">
         <is>
-          <t>Dostępne</t>
+          <t>Epoka Kosmiczna: Kosmiczny węzeł</t>
         </is>
       </c>
       <c r="D718" t="inlineStr"/>
       <c r="E718" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F718" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.DescInStock</t>
+          <t>.Eras.23</t>
         </is>
       </c>
       <c r="G718" t="inlineStr"/>
       <c r="H718" t="inlineStr"/>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr"/>
       <c r="B719" t="inlineStr">
         <is>
-          <t>Guild Treasury Export Log</t>
-[...6 lines deleted...]
-      </c>
+          <t>Imported</t>
+        </is>
+      </c>
+      <c r="C719" t="inlineStr"/>
       <c r="D719" t="inlineStr"/>
       <c r="E719" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F719" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Title</t>
+          <t>.Boxes.ProductionsRating.PresetImported</t>
         </is>
       </c>
       <c r="G719" t="inlineStr"/>
       <c r="H719" t="inlineStr"/>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr"/>
       <c r="B720" t="inlineStr">
         <is>
-          <t>Event Chest Selection Helper</t>
+          <t>allow event trigger</t>
         </is>
       </c>
       <c r="C720" t="inlineStr">
         <is>
-          <t>Asystent wyboru skrzyń eventowych</t>
+          <t>odtwarzaj muzykę eventu</t>
         </is>
       </c>
       <c r="D720" t="inlineStr"/>
       <c r="E720" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F720" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.Title</t>
+          <t>.Boxes.BetterMusic.EventT</t>
         </is>
       </c>
       <c r="G720" t="inlineStr"/>
       <c r="H720" t="inlineStr"/>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr"/>
       <c r="B721" t="inlineStr">
         <is>
-          <t>Card Duel</t>
+          <t>Display FP Investment sums</t>
         </is>
       </c>
       <c r="C721" t="inlineStr">
         <is>
-          <t>Pojedynek na karty</t>
+          <t>Pokaż kwoty inwestycji PR</t>
         </is>
       </c>
       <c r="D721" t="inlineStr"/>
       <c r="E721" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F721" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.card_duel</t>
+          <t>.Settings.ShowInvestments.Title</t>
         </is>
       </c>
       <c r="G721" t="inlineStr"/>
       <c r="H721" t="inlineStr"/>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr"/>
       <c r="B722" t="inlineStr">
         <is>
-          <t>GBG</t>
+          <t>Cost/Step</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
-          <t>GPCh</t>
+          <t>Koszt/Krok</t>
         </is>
       </c>
       <c r="D722" t="inlineStr"/>
       <c r="E722" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F722" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterGuildFights</t>
+          <t>.Boxes.EventChests.CostPerStep</t>
         </is>
       </c>
       <c r="G722" t="inlineStr"/>
       <c r="H722" t="inlineStr"/>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr"/>
       <c r="B723" t="inlineStr">
         <is>
-          <t>Rewards Bar Info</t>
+          <t>Reload Page</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
-          <t>Informacje o pasku nagród</t>
+          <t>Odśwież stronę</t>
         </is>
       </c>
       <c r="D723" t="inlineStr"/>
       <c r="E723" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F723" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowGBGRewards</t>
+          <t>.Boxes.DBExport.ReloadPage</t>
         </is>
       </c>
       <c r="G723" t="inlineStr"/>
       <c r="H723" t="inlineStr"/>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr"/>
       <c r="B724" t="inlineStr">
         <is>
-          <t>!!! Attention - Although unlikely, using this option might trigger INNOs bot detection and may cause a short ban period !!! Please let us know should that happen.&lt;br&gt;&lt;br&gt;After placing a building from the build menu or the reconstruction side bar will cause the same building to be selected automatically (streets excluded).</t>
+          <t>Variant</t>
         </is>
       </c>
       <c r="C724" t="inlineStr">
         <is>
-          <t>!!! Uwaga - Chociaż jest to mało prawdopodobne, użycie tej opcji może spowodować wykrycie przez bota INNO i nadać krótki okres bana !!! Prosimy o poinformowanie nas, jeśli tak się stanie.&lt;br&gt;&lt;br&gt;Po umieszczeniu budynku z menu budowy lub paska bocznego przebudowy spowoduje automatyczne wybranie tego samego budynku (z wyłączeniem ulic).</t>
+          <t>Wariant</t>
         </is>
       </c>
       <c r="D724" t="inlineStr"/>
       <c r="E724" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F724" t="inlineStr">
         <is>
-          <t>.Settings.RepeatSelectBuilding.Desc</t>
+          <t>.Boxes.idleGame.Variant</t>
         </is>
       </c>
       <c r="G724" t="inlineStr"/>
       <c r="H724" t="inlineStr"/>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr"/>
       <c r="B725" t="inlineStr">
         <is>
-          <t>Show Blueprints</t>
+          <t>Display Blue Galaxy Helper</t>
         </is>
       </c>
       <c r="C725" t="inlineStr">
         <is>
-          <t>Pokaż plany</t>
+          <t>Pokaż pomocnika Błękitnej Galaktyki</t>
         </is>
       </c>
       <c r="D725" t="inlineStr"/>
       <c r="E725" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F725" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartBP.Desc</t>
+          <t>.Settings.ShowBlueGalaxyHelper.Title</t>
         </is>
       </c>
       <c r="G725" t="inlineStr"/>
       <c r="H725" t="inlineStr"/>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr"/>
       <c r="B726" t="inlineStr">
         <is>
-          <t>Date</t>
+          <t>Negotiations</t>
         </is>
       </c>
       <c r="C726" t="inlineStr">
         <is>
-          <t>Data</t>
+          <t>Negocjacje</t>
         </is>
       </c>
       <c r="D726" t="inlineStr"/>
       <c r="E726" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F726" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.Date</t>
+          <t>.Boxes.Castle.Negotiations</t>
         </is>
       </c>
       <c r="G726" t="inlineStr"/>
       <c r="H726" t="inlineStr"/>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr"/>
       <c r="B727" t="inlineStr">
         <is>
-          <t>Send an instant Alert when there is a high activity in GBG (for example, 10 fights in a single sector within 5 seconds). Please note that this function works only when the GBG in-game window is opened!</t>
-[...6 lines deleted...]
-      </c>
+          <t>(De)select currently visible buildings</t>
+        </is>
+      </c>
+      <c r="C727" t="inlineStr"/>
       <c r="D727" t="inlineStr"/>
       <c r="E727" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F727" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Battlegrounds.Info</t>
+          <t>.Boxes.ProductionsRating.ToggleBuildingSelection</t>
         </is>
       </c>
       <c r="G727" t="inlineStr"/>
       <c r="H727" t="inlineStr"/>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr"/>
       <c r="B728" t="inlineStr">
         <is>
-          <t xml:space="preserve">Help translate FoE Helper by registering on our translation tool: </t>
+          <t>Tracks, which of the recurring quests already gave diamonds</t>
         </is>
       </c>
       <c r="C728" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pomóż w tłumaczeniu rozszerzenia, rejestrując się w naszym narzędziu do tłumaczenia: </t>
+          <t>Śledzi, które zadania powtarzalne dały już diamenty</t>
         </is>
       </c>
       <c r="D728" t="inlineStr"/>
       <c r="E728" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F728" t="inlineStr">
         <is>
-          <t>.Settings.About.TranslateDesc</t>
+          <t>.Menu.recurringQuests.Desc</t>
         </is>
       </c>
       <c r="G728" t="inlineStr"/>
       <c r="H728" t="inlineStr"/>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr"/>
       <c r="B729" t="inlineStr">
         <is>
-          <t>Create Limited Building Alerts</t>
+          <t>FE</t>
         </is>
       </c>
       <c r="C729" t="inlineStr">
         <is>
-          <t>Stwórz powiadomienia dla limitowanych czasowo budynków</t>
+          <t>PRZ</t>
         </is>
       </c>
       <c r="D729" t="inlineStr"/>
       <c r="E729" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F729" t="inlineStr">
         <is>
-          <t>.Settings.ShowBuildingsExpired.Title</t>
+          <t>.Eras.14.short</t>
         </is>
       </c>
       <c r="G729" t="inlineStr"/>
       <c r="H729" t="inlineStr"/>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr"/>
       <c r="B730" t="inlineStr">
         <is>
-          <t>Secure</t>
+          <t>Show Medals</t>
         </is>
       </c>
       <c r="C730" t="inlineStr">
         <is>
-          <t>Zabezpieczaj</t>
+          <t>Pokaż medale</t>
         </is>
       </c>
       <c r="D730" t="inlineStr"/>
       <c r="E730" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F730" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Lock</t>
+          <t>.Settings.ShowOwnPartMedals.Desc</t>
         </is>
       </c>
       <c r="G730" t="inlineStr"/>
       <c r="H730" t="inlineStr"/>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr"/>
       <c r="B731" t="inlineStr">
         <is>
-          <t>Event History page previously updated</t>
+          <t>Rank</t>
         </is>
       </c>
       <c r="C731" t="inlineStr">
         <is>
-          <t>Wszystko aktualne</t>
+          <t>Ranga</t>
         </is>
       </c>
       <c r="D731" t="inlineStr"/>
       <c r="E731" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F731" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.AllUpToDate</t>
+          <t>.Boxes.Investment.Rank</t>
         </is>
       </c>
       <c r="G731" t="inlineStr"/>
       <c r="H731" t="inlineStr"/>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr"/>
       <c r="B732" t="inlineStr">
         <is>
-          <t>GBG Tracker</t>
-[...6 lines deleted...]
-      </c>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="C732" t="inlineStr"/>
       <c r="D732" t="inlineStr"/>
       <c r="E732" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F732" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Battlegrounds.Title</t>
+          <t>.Boxes.ProductionsRating.PresetSave</t>
         </is>
       </c>
       <c r="G732" t="inlineStr"/>
       <c r="H732" t="inlineStr"/>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr"/>
       <c r="B733" t="inlineStr">
         <is>
-          <t>rest FP</t>
+          <t>Negotiation Blocker</t>
         </is>
       </c>
       <c r="C733" t="inlineStr">
         <is>
-          <t>pozostałe PR</t>
+          <t>Blokowanie negocjacji</t>
         </is>
       </c>
       <c r="D733" t="inlineStr"/>
       <c r="E733" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F733" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.SettingsRestFP</t>
+          <t>.Settings.ShowMapTradeWarning.Title</t>
         </is>
       </c>
       <c r="G733" t="inlineStr"/>
       <c r="H733" t="inlineStr"/>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr"/>
       <c r="B734" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __paid__ &lt;small&gt;(Paid)&lt;/small&gt; = __profit__</t>
-[...6 lines deleted...]
-      </c>
+          <t>City Builder</t>
+        </is>
+      </c>
+      <c r="C734" t="inlineStr"/>
       <c r="D734" t="inlineStr"/>
       <c r="E734" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F734" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTProfitSelf</t>
+          <t>.Boxes.CityBuilder.Title</t>
         </is>
       </c>
       <c r="G734" t="inlineStr"/>
       <c r="H734" t="inlineStr"/>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr"/>
       <c r="B735" t="inlineStr">
         <is>
-          <t>Guild Expedition</t>
+          <t>GE Relic Rewards (Temple of Relic)</t>
         </is>
       </c>
       <c r="C735" t="inlineStr">
         <is>
-          <t>Wyprawa Gildyjna</t>
+          <t>Nagrody za wyprawy (Świątynia Reliktów)</t>
         </is>
       </c>
       <c r="D735" t="inlineStr"/>
       <c r="E735" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F735" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.guild_expedition_reward_notification</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.guildExpedition</t>
         </is>
       </c>
       <c r="G735" t="inlineStr"/>
       <c r="H735" t="inlineStr"/>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr"/>
       <c r="B736" t="inlineStr">
         <is>
-          <t>Progress per badge</t>
+          <t>Allies</t>
         </is>
       </c>
       <c r="C736" t="inlineStr">
         <is>
-          <t>Postęp na odznakę</t>
+          <t>Sojusznik</t>
         </is>
       </c>
       <c r="D736" t="inlineStr"/>
       <c r="E736" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F736" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeyValue.soccer</t>
+          <t>.Boxes.AllyList.Ally</t>
         </is>
       </c>
       <c r="G736" t="inlineStr"/>
       <c r="H736" t="inlineStr"/>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr"/>
       <c r="B737" t="inlineStr">
         <is>
-          <t>Friend</t>
+          <t>Number of Missile Launches remaining.</t>
         </is>
       </c>
       <c r="C737" t="inlineStr">
         <is>
-          <t>Przyjaciel</t>
+          <t>Virgo Projekt: pozostałe starty rakiety.</t>
         </is>
       </c>
       <c r="D737" t="inlineStr"/>
       <c r="E737" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F737" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ContentHeadIsFriend</t>
+          <t>.Boxes.BonusService.missile_launch</t>
         </is>
       </c>
       <c r="G737" t="inlineStr"/>
       <c r="H737" t="inlineStr"/>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr"/>
       <c r="B738" t="inlineStr">
         <is>
-          <t>road required</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C738" t="inlineStr">
         <is>
-          <t>wymagana droga</t>
+          <t>Towary</t>
         </is>
       </c>
       <c r="D738" t="inlineStr"/>
       <c r="E738" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F738" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.road</t>
+          <t>.General.Goods</t>
         </is>
       </c>
       <c r="G738" t="inlineStr"/>
       <c r="H738" t="inlineStr"/>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr"/>
       <c r="B739" t="inlineStr">
         <is>
-          <t>The import was completed successfully. Please reload the game.</t>
+          <t>For chain buildings the whole chain is treated as one single building. For sets we assume that all parts are fully connected.</t>
         </is>
       </c>
       <c r="C739" t="inlineStr">
         <is>
-          <t>Importowanie zostało pomyślnie zakończone. Odśwież grę.</t>
+          <t>W przypadku budynków łańcuchowych cały łańcuch jest traktowany jako jeden budynek. W przypadku zestawów zakładamy, że wszystkie części są w pełni połączone.</t>
         </is>
       </c>
       <c r="D739" t="inlineStr"/>
       <c r="E739" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F739" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ImportSuccessful</t>
+          <t>.Boxes.ProductionsRating.Disclaimer</t>
         </is>
       </c>
       <c r="G739" t="inlineStr"/>
       <c r="H739" t="inlineStr"/>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr"/>
       <c r="B740" t="inlineStr">
         <is>
-          <t>Autoplay</t>
+          <t>Item</t>
         </is>
       </c>
       <c r="C740" t="inlineStr">
         <is>
-          <t>automatyczne odtwarzanie</t>
+          <t>Przedmiot</t>
         </is>
       </c>
       <c r="D740" t="inlineStr"/>
       <c r="E740" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F740" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Auto</t>
+          <t>.Boxes.Productions.Headings.item</t>
         </is>
       </c>
       <c r="G740" t="inlineStr"/>
       <c r="H740" t="inlineStr"/>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr"/>
       <c r="B741" t="inlineStr">
         <is>
-          <t>Highlight</t>
+          <t>Displays a window when opening the map, stating the scouting times of the currently available provinces and the current scouting progress</t>
         </is>
       </c>
       <c r="C741" t="inlineStr">
         <is>
-          <t>Podświetl</t>
+          <t>Podczas otwierania mapy wyświetla okno z czasami zwiadu dostępnych prowincji i o postępie aktualnego zwiadu</t>
         </is>
       </c>
       <c r="D741" t="inlineStr"/>
       <c r="E741" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F741" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.Highlight</t>
+          <t>.Settings.ShowScoutingTimes.Desc</t>
         </is>
       </c>
       <c r="G741" t="inlineStr"/>
       <c r="H741" t="inlineStr"/>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr"/>
       <c r="B742" t="inlineStr">
         <is>
-          <t>Map</t>
+          <t>Collection</t>
         </is>
       </c>
       <c r="C742" t="inlineStr">
         <is>
-          <t>Mapa</t>
+          <t>Zbiór</t>
         </is>
       </c>
       <c r="D742" t="inlineStr"/>
       <c r="E742" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F742" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.OpenMap</t>
+          <t>.Boxes.Productions.Headings.earning</t>
         </is>
       </c>
       <c r="G742" t="inlineStr"/>
       <c r="H742" t="inlineStr"/>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr"/>
       <c r="B743" t="inlineStr">
         <is>
-          <t>Qty</t>
+          <t>Traits</t>
         </is>
       </c>
       <c r="C743" t="inlineStr">
         <is>
-          <t>Ilość</t>
+          <t>Cechy</t>
         </is>
       </c>
       <c r="D743" t="inlineStr"/>
       <c r="E743" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F743" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.amount</t>
+          <t>.Boxes.Tooltip.Building.traits</t>
         </is>
       </c>
       <c r="G743" t="inlineStr"/>
       <c r="H743" t="inlineStr"/>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr"/>
       <c r="B744" t="inlineStr">
         <is>
-          <t>Trade Events</t>
+          <t>Quantum Incursion</t>
         </is>
       </c>
       <c r="C744" t="inlineStr">
         <is>
-          <t>Oferty handlowe</t>
+          <t>Najazdy Kwantowe</t>
         </is>
       </c>
       <c r="D744" t="inlineStr"/>
       <c r="E744" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F744" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.Title</t>
+          <t>.Boxes.FPCollector.guild_raids</t>
         </is>
       </c>
       <c r="G744" t="inlineStr"/>
       <c r="H744" t="inlineStr"/>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr"/>
       <c r="B745" t="inlineStr">
         <is>
-          <t>in</t>
+          <t>Confirm Reset?</t>
         </is>
       </c>
       <c r="C745" t="inlineStr">
         <is>
-          <t>Pozostało</t>
+          <t>Potwierdzić zresetowanie?</t>
         </is>
       </c>
       <c r="D745" t="inlineStr"/>
       <c r="E745" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F745" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Count</t>
+          <t>.Boxes.ProductionsRating.ConfirmReset</t>
         </is>
       </c>
       <c r="G745" t="inlineStr"/>
       <c r="H745" t="inlineStr"/>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr"/>
       <c r="B746" t="inlineStr">
         <is>
-          <t>St. Patrick's Day Event Task</t>
+          <t>Alert active</t>
         </is>
       </c>
       <c r="C746" t="inlineStr">
         <is>
-          <t>Zadanie z event'u Dnia Św. Patryka</t>
+          <t>Powiadomienia aktywne</t>
         </is>
       </c>
       <c r="D746" t="inlineStr"/>
       <c r="E746" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F746" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.st_patricks_event_task_reward</t>
+          <t>.Boxes.InactivesSettings.AlertActive</t>
         </is>
       </c>
       <c r="G746" t="inlineStr"/>
       <c r="H746" t="inlineStr"/>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr"/>
       <c r="B747" t="inlineStr">
         <is>
-          <t>All Ages</t>
+          <t>Bonuses</t>
         </is>
       </c>
       <c r="C747" t="inlineStr">
         <is>
-          <t>Wszystkie epoki</t>
+          <t>Bonusy</t>
         </is>
       </c>
       <c r="D747" t="inlineStr"/>
       <c r="E747" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F747" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnAllPlayableEras</t>
+          <t>.Boxes.AllyList.Boosts</t>
         </is>
       </c>
       <c r="G747" t="inlineStr"/>
       <c r="H747" t="inlineStr"/>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr"/>
       <c r="B748" t="inlineStr">
         <is>
-          <t>__tiles__ * __fppertile__ = __opcost__ FPs have been subtracted. This is lost by removing other FP producing buildings to make space for __tiles__ tiles to build the GB.</t>
+          <t>Guilds</t>
         </is>
       </c>
       <c r="C748" t="inlineStr">
         <is>
-          <t>__tiles__ * __fppertile__ = __opcost__ PR zostało odjętych. Te są tracone przez usuwanie innych budynków produkujących PR, aby zrobić __tiles__ kratek miejsca, aby zbudować PA.</t>
+          <t>Gildie</t>
         </is>
       </c>
       <c r="D748" t="inlineStr"/>
       <c r="E748" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F748" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.NewGBFPProductionTT</t>
+          <t>.Boxes.GvGMap.Guilds</t>
         </is>
       </c>
       <c r="G748" t="inlineStr"/>
       <c r="H748" t="inlineStr"/>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr"/>
       <c r="B749" t="inlineStr">
         <is>
-          <t>Good</t>
+          <t>Shows a small badge with a counter of how many quests you can still refuse.</t>
         </is>
       </c>
       <c r="C749" t="inlineStr">
         <is>
-          <t>Towar</t>
+          <t>Wyświetla licznik wskazujący ile zadań możesz jeszcze odrzucić.</t>
         </is>
       </c>
       <c r="D749" t="inlineStr"/>
       <c r="E749" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F749" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.Good</t>
+          <t>.Settings.Show2kQuestMark.Desc</t>
         </is>
       </c>
       <c r="G749" t="inlineStr"/>
       <c r="H749" t="inlineStr"/>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr"/>
       <c r="B750" t="inlineStr">
         <is>
-          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day, __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day) and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
+          <t>Rate the Extension</t>
         </is>
       </c>
       <c r="C750" t="inlineStr">
         <is>
-          <t>Potrwa __days__ dni, zanim inwestycja w wysokości __costs__ PR zostanie zwrócona przy dziennej produkcji __fpproduction__ PR/dzień, __goodsproduction__ towary/dzień (równe __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ PR/dzień) i __attackproduction__% bonus ataku(równe __attackproduction__ * __attackvalue__ = __attackproductionvalue__ PR/dzień)</t>
+          <t>Oceń rozszerzenie</t>
         </is>
       </c>
       <c r="D750" t="inlineStr"/>
       <c r="E750" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F750" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEvenTTGoodsAttack</t>
+          <t>.Settings.About.RatingTitle</t>
         </is>
       </c>
       <c r="G750" t="inlineStr"/>
       <c r="H750" t="inlineStr"/>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr"/>
       <c r="B751" t="inlineStr">
         <is>
-          <t>Automatically generated Alert times (Antiques Dealer, GBG etc) will use this offset to send notification before the event actually happens. For example, setting this value to 30 (seconds), Auction Alerts will be displayed 30s before the auction actually ends!</t>
+          <t>Automatically Open/Close the Negotiation Assistant when negotiating? Not available in GBG.</t>
         </is>
       </c>
       <c r="C751" t="inlineStr">
         <is>
-          <t>Automatycznie generowane czasy powiadomień (handlarz antykami, pola chwały itp.) wykorzystają to przesunięcie do wysłania powiadomienia, zanim zdarzenie faktycznie się wydarzy. Na przykład ustawienie tej wartości na 30 (sekund) spowoduje, że powiadomienia aukcyjne będą wyświetlane 30 sekund przed faktycznym zakończeniem aukcji!</t>
+          <t>Czy automatycznie otwierać asystenta podczas negocjacji? Niedostępne w GPCh.</t>
         </is>
       </c>
       <c r="D751" t="inlineStr"/>
       <c r="E751" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F751" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Early.Info</t>
+          <t>.Settings.AutomaticNegotiation.Desc</t>
         </is>
       </c>
       <c r="G751" t="inlineStr"/>
       <c r="H751" t="inlineStr"/>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr"/>
       <c r="B752" t="inlineStr">
         <is>
-          <t>Overview of most boosts, achievements, items and other city stats.</t>
+          <t>AND</t>
         </is>
       </c>
       <c r="C752" t="inlineStr">
         <is>
-          <t>Przegląd większości wzmocnień, osiągnięć, przedmiotów i innych statystyk miasta.</t>
+          <t>ORAZ</t>
         </is>
       </c>
       <c r="D752" t="inlineStr"/>
       <c r="E752" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F752" t="inlineStr">
         <is>
-          <t>.Menu.PlayerProfile.Desc</t>
+          <t>.Boxes.RecurringQuests.AND</t>
         </is>
       </c>
       <c r="G752" t="inlineStr"/>
       <c r="H752" t="inlineStr"/>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr"/>
       <c r="B753" t="inlineStr">
         <is>
-          <t>show group names</t>
+          <t>In Stock</t>
         </is>
       </c>
       <c r="C753" t="inlineStr">
         <is>
-          <t>pokaż nagłówki grup</t>
+          <t>Dostępne</t>
         </is>
       </c>
       <c r="D753" t="inlineStr"/>
       <c r="E753" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F753" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.ShowGroupNames</t>
+          <t>.Boxes.Campagne.DescInStock</t>
         </is>
       </c>
       <c r="G753" t="inlineStr"/>
       <c r="H753" t="inlineStr"/>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr"/>
       <c r="B754" t="inlineStr">
         <is>
-          <t>Daily Production</t>
+          <t xml:space="preserve"> ignoring bottlenecks</t>
         </is>
       </c>
       <c r="C754" t="inlineStr">
         <is>
-          <t>Codzienna produkcja</t>
+          <t xml:space="preserve"> ignorowanie spowalniających etapów</t>
         </is>
       </c>
       <c r="D754" t="inlineStr"/>
       <c r="E754" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F754" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.DailyProduction</t>
+          <t>.Boxes.idleGame.noBottleneck</t>
         </is>
       </c>
       <c r="G754" t="inlineStr"/>
       <c r="H754" t="inlineStr"/>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr"/>
       <c r="B755" t="inlineStr">
         <is>
-          <t>Disabled: Start a Negotiation first!</t>
+          <t>Guild Battles</t>
         </is>
       </c>
       <c r="C755" t="inlineStr">
         <is>
-          <t>Niedostępne: Rozpocznij negocjację!</t>
+          <t>Pola Chwały</t>
         </is>
       </c>
       <c r="D755" t="inlineStr"/>
       <c r="E755" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F755" t="inlineStr">
         <is>
-          <t>.Menu.Negotiation.Warning</t>
+          <t>.Boxes.FPCollector.Guildfights</t>
         </is>
       </c>
       <c r="G755" t="inlineStr"/>
       <c r="H755" t="inlineStr"/>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr"/>
       <c r="B756" t="inlineStr">
         <is>
-          <t>When opening the building menu in a GBG Province, a table is displayed, showing the possible building combinations that would be better than the current one, sorted by their relative impact on the Guild Treasury.</t>
+          <t>Copy values</t>
         </is>
       </c>
       <c r="C756" t="inlineStr">
         <is>
-          <t>Podczas otwierania menu budynków prowincji GPC wyświetlana jest tabela z możliwymi kombinacjami lepszymi nad aktualną, sortowane po wpływie na skarbiec Gildii.</t>
+          <t>Kopiuj wartości</t>
         </is>
       </c>
       <c r="D756" t="inlineStr"/>
       <c r="E756" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F756" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGBuildings.Desc</t>
+          <t>.Boxes.PowerLeveling.CopyValues</t>
         </is>
       </c>
       <c r="G756" t="inlineStr"/>
       <c r="H756" t="inlineStr"/>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr"/>
       <c r="B757" t="inlineStr">
         <is>
-          <t>No Incidents displayed.</t>
+          <t>1d</t>
         </is>
       </c>
       <c r="C757" t="inlineStr">
         <is>
-          <t>Brak zdarzeń losowych.</t>
+          <t>1d</t>
         </is>
       </c>
       <c r="D757" t="inlineStr"/>
       <c r="E757" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F757" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.NoEvents</t>
+          <t>.Boxes.Alerts.Time.1d</t>
         </is>
       </c>
       <c r="G757" t="inlineStr"/>
       <c r="H757" t="inlineStr"/>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr"/>
       <c r="B758" t="inlineStr">
         <is>
-          <t>Double donation blocker</t>
+          <t>Visit tab Treasury in the guild profile to update treasury goods of your guild.</t>
         </is>
       </c>
       <c r="C758" t="inlineStr">
         <is>
-          <t>Blokada podwójnego wkładu</t>
+          <t>Odwiedź zakładkę Skarbiec w profilu gildii, aby zaktualizować towary ze skarbca swojej gildii.</t>
         </is>
       </c>
       <c r="D758" t="inlineStr"/>
       <c r="E758" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F758" t="inlineStr">
         <is>
-          <t>.Settings.Entry.doubleFPtimeout</t>
+          <t>.Boxes.GuildMemberStat.GuildTreasuryNotification</t>
         </is>
       </c>
       <c r="G758" t="inlineStr"/>
       <c r="H758" t="inlineStr"/>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr"/>
       <c r="B759" t="inlineStr">
         <is>
-          <t>1h</t>
+          <t>If you delete previously recorded data, they cannot be retrieved.</t>
         </is>
       </c>
       <c r="C759" t="inlineStr">
         <is>
-          <t>1h</t>
+          <t>Jeśli skasujesz zapisane dane, zostaną one bezpowrotnie utracone.</t>
         </is>
       </c>
       <c r="D759" t="inlineStr"/>
       <c r="E759" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F759" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.1h</t>
+          <t>.Boxes.GuildMemberStat.DeleteDataWarning</t>
         </is>
       </c>
       <c r="G759" t="inlineStr"/>
       <c r="H759" t="inlineStr"/>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr"/>
       <c r="B760" t="inlineStr">
         <is>
-          <t>Visit tab Treasury in the guild profile to update treasury goods of your guild.</t>
+          <t>Log duration</t>
         </is>
       </c>
       <c r="C760" t="inlineStr">
         <is>
-          <t>Odwiedź zakładkę Skarbiec w profilu gildii, aby zaktualizować towary ze skarbca swojej gildii.</t>
+          <t>Długość dziennika</t>
         </is>
       </c>
       <c r="D760" t="inlineStr"/>
       <c r="E760" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F760" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildTreasuryNotification</t>
+          <t>.Boxes.Castle.LogDuration</t>
         </is>
       </c>
       <c r="G760" t="inlineStr"/>
       <c r="H760" t="inlineStr"/>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr"/>
       <c r="B761" t="inlineStr">
         <is>
-          <t>Delete site</t>
+          <t>show ex-members</t>
         </is>
       </c>
       <c r="C761" t="inlineStr">
         <is>
-          <t>Usuń stronę</t>
+          <t>pokaż byłych członków</t>
         </is>
       </c>
       <c r="D761" t="inlineStr"/>
       <c r="E761" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F761" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.DeleteItem</t>
+          <t>.Boxes.GuildMemberStat.ShowDeletedMembers</t>
         </is>
       </c>
       <c r="G761" t="inlineStr"/>
       <c r="H761" t="inlineStr"/>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr"/>
       <c r="B762" t="inlineStr">
         <is>
-          <t>Army Advice</t>
+          <t xml:space="preserve"> are 4+ Ages behind</t>
         </is>
       </c>
       <c r="C762" t="inlineStr">
         <is>
-          <t>Podpowiedzi Armii</t>
+          <t xml:space="preserve"> o 4+ epoki do tyłu</t>
         </is>
       </c>
       <c r="D762" t="inlineStr"/>
       <c r="E762" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F762" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowArmyAdvice</t>
+          <t>.Boxes.CityMap.OlderThan4Era</t>
         </is>
       </c>
       <c r="G762" t="inlineStr"/>
       <c r="H762" t="inlineStr"/>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr"/>
       <c r="B763" t="inlineStr">
         <is>
-          <t>safe</t>
+          <t>Filter Rewards</t>
         </is>
       </c>
       <c r="C763" t="inlineStr">
         <is>
-          <t>sejf</t>
+          <t>Filtruj Nagrody</t>
         </is>
       </c>
       <c r="D763" t="inlineStr"/>
       <c r="E763" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F763" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Safe</t>
+          <t>.Boxes.Stats.FilterRewards</t>
         </is>
       </c>
       <c r="G763" t="inlineStr"/>
       <c r="H763" t="inlineStr"/>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr"/>
       <c r="B764" t="inlineStr">
         <is>
-          <t>all</t>
+          <t>Action Points</t>
         </is>
       </c>
       <c r="C764" t="inlineStr">
         <is>
-          <t>wszystkie</t>
+          <t>Dodatkowe punkty działań</t>
         </is>
       </c>
       <c r="D764" t="inlineStr"/>
       <c r="E764" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F764" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.CountAll</t>
+          <t>.Boxes.BoostList.guild_raids_action_points_collection</t>
         </is>
       </c>
       <c r="G764" t="inlineStr"/>
       <c r="H764" t="inlineStr"/>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr"/>
       <c r="B765" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>Need</t>
         </is>
       </c>
       <c r="C765" t="inlineStr">
         <is>
-          <t>Wyprawy</t>
+          <t>Potrzeba</t>
         </is>
       </c>
       <c r="D765" t="inlineStr"/>
       <c r="E765" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F765" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterGex</t>
+          <t>.Boxes.Market.NeedColumn</t>
         </is>
       </c>
       <c r="G765" t="inlineStr"/>
       <c r="H765" t="inlineStr"/>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr"/>
       <c r="B766" t="inlineStr">
         <is>
-          <t>Grandprize</t>
+          <t>Unique Building</t>
         </is>
       </c>
       <c r="C766" t="inlineStr">
         <is>
-          <t>Wielka nagroda</t>
+          <t>Unikalny budynek</t>
         </is>
       </c>
       <c r="D766" t="inlineStr"/>
       <c r="E766" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F766" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.grand_prize</t>
+          <t>.Boxes.Tooltip.Building.isUnique</t>
         </is>
       </c>
       <c r="G766" t="inlineStr"/>
       <c r="H766" t="inlineStr"/>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr"/>
       <c r="B767" t="inlineStr">
         <is>
-          <t>Sectors</t>
+          <t>Timer is up</t>
         </is>
       </c>
       <c r="C767" t="inlineStr">
         <is>
-          <t>Sektory</t>
+          <t>Czas się skończył</t>
         </is>
       </c>
       <c r="D767" t="inlineStr"/>
       <c r="E767" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F767" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Guild.Sectors</t>
+          <t>.Boxes.idleGame.AlertText</t>
         </is>
       </c>
       <c r="G767" t="inlineStr"/>
       <c r="H767" t="inlineStr"/>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr"/>
       <c r="B768" t="inlineStr">
         <is>
-          <t>Notify stacks</t>
+          <t>Quantum-Incursions</t>
         </is>
       </c>
       <c r="C768" t="inlineStr">
         <is>
-          <t>Stos powiadomień</t>
+          <t>Najazdy kwantowe</t>
         </is>
       </c>
       <c r="D768" t="inlineStr"/>
       <c r="E768" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F768" t="inlineStr">
         <is>
-          <t>.Settings.NotificationsStack.Title</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.Stats.Rewards.Source.guild_raids</t>
+        </is>
+      </c>
+      <c r="G768" t="inlineStr"/>
       <c r="H768" t="inlineStr"/>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr"/>
       <c r="B769" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/town</t>
+          <t>Site name</t>
         </is>
       </c>
       <c r="C769" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/town</t>
+          <t>Nazwa strony</t>
         </is>
       </c>
       <c r="D769" t="inlineStr"/>
       <c r="E769" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F769" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.HelpLink</t>
+          <t>.Boxes.Notice.SideName</t>
         </is>
       </c>
       <c r="G769" t="inlineStr"/>
       <c r="H769" t="inlineStr"/>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr"/>
       <c r="B770" t="inlineStr">
         <is>
-          <t>To Build</t>
+          <t>Sum</t>
         </is>
       </c>
       <c r="C770" t="inlineStr">
         <is>
-          <t>Do budowy</t>
+          <t>Suma</t>
         </is>
       </c>
       <c r="D770" t="inlineStr"/>
       <c r="E770" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F770" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.toBuild</t>
+          <t>.Boxes.Productions.ModeSum</t>
         </is>
       </c>
       <c r="G770" t="inlineStr"/>
       <c r="H770" t="inlineStr"/>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr"/>
       <c r="B771" t="inlineStr">
         <is>
-          <t>Statistics</t>
+          <t>Required</t>
         </is>
       </c>
       <c r="C771" t="inlineStr">
         <is>
-          <t>Statystyki</t>
+          <t>Wymagane</t>
         </is>
       </c>
       <c r="D771" t="inlineStr"/>
       <c r="E771" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F771" t="inlineStr">
         <is>
-          <t>.Menu.Stats.Title</t>
+          <t>.Boxes.Campagne.DescRequired</t>
         </is>
       </c>
       <c r="G771" t="inlineStr"/>
       <c r="H771" t="inlineStr"/>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr"/>
       <c r="B772" t="inlineStr">
         <is>
-          <t>Battle surrendered</t>
+          <t>Ranking</t>
         </is>
       </c>
       <c r="C772" t="inlineStr">
         <is>
-          <t>Poddana walka</t>
+          <t>Ranking</t>
         </is>
       </c>
       <c r="D772" t="inlineStr"/>
       <c r="E772" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F772" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.battleSurrendered</t>
+          <t>.Boxes.GexStat.Ranking</t>
         </is>
       </c>
       <c r="G772" t="inlineStr"/>
       <c r="H772" t="inlineStr"/>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr"/>
       <c r="B773" t="inlineStr">
         <is>
-          <t>All rarities</t>
+          <t>Shop Assistant</t>
         </is>
       </c>
       <c r="C773" t="inlineStr">
         <is>
-          <t>Wszystkie rzadkości</t>
+          <t>Asystent sklepu</t>
         </is>
       </c>
       <c r="D773" t="inlineStr"/>
       <c r="E773" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F773" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.All</t>
+          <t>.Boxes.ShopAssist.Title</t>
         </is>
       </c>
       <c r="G773" t="inlineStr"/>
       <c r="H773" t="inlineStr"/>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr"/>
       <c r="B774" t="inlineStr">
         <is>
-          <t>Group Name</t>
+          <t>Negotiation Table</t>
         </is>
       </c>
       <c r="C774" t="inlineStr">
         <is>
-          <t>Nazwa grupy</t>
+          <t>Asystent negocjacji</t>
         </is>
       </c>
       <c r="D774" t="inlineStr"/>
       <c r="E774" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F774" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.GroupName</t>
+          <t>.Boxes.Negotiation.Title</t>
         </is>
       </c>
       <c r="G774" t="inlineStr"/>
       <c r="H774" t="inlineStr"/>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr"/>
       <c r="B775" t="inlineStr">
         <is>
-          <t>Now</t>
+          <t>Random</t>
         </is>
       </c>
       <c r="C775" t="inlineStr">
         <is>
-          <t>Teraz</t>
+          <t>Losowe</t>
         </is>
       </c>
       <c r="D775" t="inlineStr"/>
       <c r="E775" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F775" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Preset.Now</t>
+          <t>.Boxes.CityMap.random_production</t>
         </is>
       </c>
       <c r="G775" t="inlineStr"/>
       <c r="H775" t="inlineStr"/>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr"/>
       <c r="B776" t="inlineStr">
         <is>
-          <t>uncommon</t>
+          <t>Settlement</t>
         </is>
       </c>
       <c r="C776" t="inlineStr">
         <is>
-          <t>niezwykły</t>
+          <t>Osada</t>
         </is>
       </c>
       <c r="D776" t="inlineStr"/>
       <c r="E776" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F776" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AllyRarity.uncommon</t>
+          <t>.Boxes.BetterMusic.Settlement</t>
         </is>
       </c>
       <c r="G776" t="inlineStr"/>
       <c r="H776" t="inlineStr"/>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr"/>
       <c r="B777" t="inlineStr">
         <is>
-          <t xml:space="preserve">Your city data could not be sent to the server. Please report this error directly to </t>
+          <t>entry time</t>
         </is>
       </c>
       <c r="C777" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dane Twojego miasta nie mogły zostać przesłane na serwer. Zgłoś błąd bezpośrednio do </t>
+          <t>czas wejścia</t>
         </is>
       </c>
       <c r="D777" t="inlineStr"/>
       <c r="E777" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F777" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.SubmitError</t>
+          <t>.Boxes.Investment.Overview.SettingsEntryTime</t>
         </is>
       </c>
       <c r="G777" t="inlineStr"/>
       <c r="H777" t="inlineStr"/>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr"/>
       <c r="B778" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Market Filter</t>
         </is>
       </c>
       <c r="C778" t="inlineStr">
         <is>
-          <t>Koszty</t>
+          <t>Filtr rynku</t>
         </is>
       </c>
       <c r="D778" t="inlineStr"/>
       <c r="E778" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F778" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Guild.Costs</t>
+          <t>.Boxes.Market.Title</t>
         </is>
       </c>
       <c r="G778" t="inlineStr"/>
       <c r="H778" t="inlineStr"/>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr"/>
       <c r="B779" t="inlineStr">
         <is>
-          <t>Notifications</t>
+          <t>Advantage</t>
         </is>
       </c>
       <c r="C779" t="inlineStr">
         <is>
-          <t>Powiadomienia</t>
+          <t>Korzyść</t>
         </is>
       </c>
       <c r="D779" t="inlineStr"/>
       <c r="E779" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F779" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowNotifications</t>
+          <t>.Boxes.Market.TradeAdvantage</t>
         </is>
       </c>
       <c r="G779" t="inlineStr"/>
       <c r="H779" t="inlineStr"/>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr"/>
       <c r="B780" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>Artillery Unit</t>
         </is>
       </c>
       <c r="C780" t="inlineStr">
         <is>
-          <t>WG</t>
+          <t>Jednostka artylerii</t>
         </is>
       </c>
       <c r="D780" t="inlineStr"/>
       <c r="E780" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F780" t="inlineStr">
         <is>
-          <t>.Boxes.General.Guild_Expedition.short</t>
+          <t>.Boxes.Units.long_ranged</t>
         </is>
       </c>
       <c r="G780" t="inlineStr"/>
       <c r="H780" t="inlineStr"/>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr"/>
       <c r="B781" t="inlineStr">
         <is>
-          <t>When no tool is selected, the area below is click-through - clicking interacts with the game!</t>
+          <t>Expired Trades</t>
         </is>
       </c>
       <c r="C781" t="inlineStr">
         <is>
-          <t>Jeśli żadne narzędzie nie jest wybrane, da się klikać przez obszar poniżej - klikanie wchodzi w interakcję z grą!</t>
+          <t>Wygasłe oferty</t>
         </is>
       </c>
       <c r="D781" t="inlineStr"/>
       <c r="E781" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F781" t="inlineStr">
         <is>
-          <t>.Boxes.Popgame.Warning</t>
+          <t>.Boxes.MarketOffersEvents.Expired</t>
         </is>
       </c>
       <c r="G781" t="inlineStr"/>
       <c r="H781" t="inlineStr"/>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr"/>
       <c r="B782" t="inlineStr">
         <is>
-          <t>Show Item column</t>
+          <t>QI Snapshot Log</t>
         </is>
       </c>
       <c r="C782" t="inlineStr">
         <is>
-          <t>Pokaż przedmioty</t>
+          <t>Dziennik migawek NK</t>
         </is>
       </c>
       <c r="D782" t="inlineStr"/>
       <c r="E782" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F782" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowItems</t>
+          <t>.Boxes.QiProgress.SnapshotLog</t>
         </is>
       </c>
       <c r="G782" t="inlineStr"/>
       <c r="H782" t="inlineStr"/>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr"/>
       <c r="B783" t="inlineStr">
         <is>
-          <t>Actions</t>
+          <t>GBG Overview</t>
         </is>
       </c>
       <c r="C783" t="inlineStr">
         <is>
-          <t>Działania</t>
+          <t>Przegląd aktywności graczy</t>
         </is>
       </c>
       <c r="D783" t="inlineStr"/>
       <c r="E783" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F783" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.Actions</t>
+          <t>.Boxes.GuildFights.Title</t>
         </is>
       </c>
       <c r="G783" t="inlineStr"/>
       <c r="H783" t="inlineStr"/>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr"/>
       <c r="B784" t="inlineStr">
         <is>
-          <t>Decayed buildings</t>
+          <t>This is not a valid settings file!</t>
         </is>
       </c>
       <c r="C784" t="inlineStr">
         <is>
-          <t>Podupadłe budynki</t>
+          <t>To nie jest prawidłowy plik ustawień!</t>
         </is>
       </c>
       <c r="D784" t="inlineStr"/>
       <c r="E784" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F784" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowDecayedBuildings</t>
+          <t>.Settings.ExportImport.Error</t>
         </is>
       </c>
       <c r="G784" t="inlineStr"/>
       <c r="H784" t="inlineStr"/>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr"/>
       <c r="B785" t="inlineStr">
         <is>
-          <t>Select all</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="C785" t="inlineStr">
         <is>
-          <t>Wybierz wszystkie</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="D785" t="inlineStr"/>
       <c r="E785" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F785" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SelectAll</t>
+          <t>.Boxes.FPCollector.event</t>
         </is>
       </c>
       <c r="G785" t="inlineStr"/>
       <c r="H785" t="inlineStr"/>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr"/>
       <c r="B786" t="inlineStr">
         <is>
-          <t>Battlegrounds</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C786" t="inlineStr">
         <is>
-          <t>Pola Chwały</t>
+          <t>Towarowe</t>
         </is>
       </c>
       <c r="D786" t="inlineStr"/>
       <c r="E786" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F786" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.GBG</t>
+          <t>.Boxes.CityMap.goods</t>
         </is>
       </c>
       <c r="G786" t="inlineStr"/>
       <c r="H786" t="inlineStr"/>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr"/>
       <c r="B787" t="inlineStr">
         <is>
-          <t>Place1</t>
+          <t>GBG Provinces</t>
         </is>
       </c>
       <c r="C787" t="inlineStr">
         <is>
-          <t>Miejsce 1</t>
+          <t>Sektory GPCh</t>
         </is>
       </c>
       <c r="D787" t="inlineStr"/>
       <c r="E787" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F787" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.P1</t>
+          <t>.Boxes.Alerts.Form.Battleground</t>
         </is>
       </c>
       <c r="G787" t="inlineStr"/>
       <c r="H787" t="inlineStr"/>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr"/>
       <c r="B788" t="inlineStr">
         <is>
-          <t>PvP-Arena-Protocol</t>
+          <t>Notifications</t>
         </is>
       </c>
       <c r="C788" t="inlineStr">
         <is>
-          <t>Okno areny PvP</t>
+          <t>Powiadomienia</t>
         </is>
       </c>
       <c r="D788" t="inlineStr"/>
       <c r="E788" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F788" t="inlineStr">
         <is>
-          <t>.Settings.ShowPvPArena.Title</t>
+          <t>.Settings.Entry.ShowNotifications</t>
         </is>
       </c>
       <c r="G788" t="inlineStr"/>
       <c r="H788" t="inlineStr"/>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr"/>
       <c r="B789" t="inlineStr">
         <is>
-          <t>Defender damaged</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="C789" t="inlineStr">
         <is>
-          <t>Obrońca uszkodzony</t>
+          <t>Wyprawy</t>
         </is>
       </c>
       <c r="D789" t="inlineStr"/>
       <c r="E789" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F789" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.defender_damaged</t>
+          <t>.Boxes.Stats.Rewards.Source.guildExpedition</t>
         </is>
       </c>
       <c r="G789" t="inlineStr"/>
       <c r="H789" t="inlineStr"/>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr"/>
       <c r="B790" t="inlineStr">
         <is>
-          <t>Chains</t>
+          <t>Next era goods</t>
         </is>
       </c>
       <c r="C790" t="inlineStr">
         <is>
-          <t>Łańcuchy</t>
+          <t>Towary z kolejnej epoki</t>
         </is>
       </c>
       <c r="D790" t="inlineStr"/>
       <c r="E790" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F790" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Chains</t>
+          <t>.Boxes.Productions.goods_next</t>
         </is>
       </c>
       <c r="G790" t="inlineStr"/>
       <c r="H790" t="inlineStr"/>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr"/>
       <c r="B791" t="inlineStr">
         <is>
-          <t>Show Great Buildings</t>
+          <t>max Lvl</t>
         </is>
       </c>
       <c r="C791" t="inlineStr">
         <is>
-          <t>Pokaż Perły Architektury</t>
+          <t>najwyższy poziom</t>
         </is>
       </c>
       <c r="D791" t="inlineStr"/>
       <c r="E791" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F791" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.NoGBsExplanation</t>
+          <t>.Boxes.findGB.maxLvl</t>
         </is>
       </c>
       <c r="G791" t="inlineStr"/>
       <c r="H791" t="inlineStr"/>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr"/>
       <c r="B792" t="inlineStr">
         <is>
-          <t>For the full building you need: &lt;br&gt; A level 1 building or selection kit, all upgrades &lt;i&gt;and if shown here special upgrades.&lt;/i&gt;</t>
+          <t>https://docs.foe-helper.com/english/module/alerts</t>
         </is>
       </c>
       <c r="C792" t="inlineStr">
         <is>
-          <t>Dla pełnego budynku potrzebujesz: &lt;br&gt; Budynek 1 poziomu lub zestaw wyboru, wszystkie ulepszenia &lt;i&gt; i jeżeli pokazane tu, specjalne ulepszenia. &lt;/i&gt;</t>
+          <t>https://docs.foe-helper.com/english/module/alerts</t>
         </is>
       </c>
       <c r="D792" t="inlineStr"/>
       <c r="E792" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F792" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Upgrades</t>
+          <t>.Boxes.Alerts.HelpLink</t>
         </is>
       </c>
       <c r="G792" t="inlineStr"/>
       <c r="H792" t="inlineStr"/>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr"/>
       <c r="B793" t="inlineStr">
         <is>
-          <t>Fair (at lower stock)</t>
+          <t>GBG Players' Scoreboard</t>
         </is>
       </c>
       <c r="C793" t="inlineStr">
         <is>
-          <t>Równa wymiana (mniejsza ilość)</t>
+          <t>Tablica wyników graczy na Gildyjnych Polach Chwały</t>
         </is>
       </c>
       <c r="D793" t="inlineStr"/>
       <c r="E793" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F793" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeFairStock</t>
+          <t>.Boxes.Stats.SourceTitle.statsGBGPlayers</t>
         </is>
       </c>
       <c r="G793" t="inlineStr"/>
       <c r="H793" t="inlineStr"/>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr"/>
       <c r="B794" t="inlineStr">
         <is>
-          <t>No more attempts</t>
+          <t>show GBG round selector</t>
         </is>
       </c>
       <c r="C794" t="inlineStr">
         <is>
-          <t>Brak kolejnych podejść</t>
+          <t>wyświetlaj okno wyboru rundy</t>
         </is>
       </c>
       <c r="D794" t="inlineStr"/>
       <c r="E794" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F794" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.TryEnd</t>
+          <t>.Boxes.GuildFights.ShowRoundSelector</t>
         </is>
       </c>
       <c r="G794" t="inlineStr"/>
       <c r="H794" t="inlineStr"/>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr"/>
       <c r="B795" t="inlineStr">
         <is>
-          <t>Progress</t>
+          <t xml:space="preserve">Settlements Resource Overview  - </t>
         </is>
       </c>
       <c r="C795" t="inlineStr">
         <is>
-          <t>Postęp</t>
+          <t xml:space="preserve">Przegląd towarów osady - </t>
         </is>
       </c>
       <c r="D795" t="inlineStr"/>
       <c r="E795" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F795" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Progress</t>
+          <t>.Boxes.Outpost.TitleShort</t>
         </is>
       </c>
       <c r="G795" t="inlineStr"/>
       <c r="H795" t="inlineStr"/>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr"/>
       <c r="B796" t="inlineStr">
         <is>
-          <t>export data</t>
+          <t>This players city can not be attacked</t>
         </is>
       </c>
       <c r="C796" t="inlineStr">
         <is>
-          <t>eksportuj dane</t>
+          <t>Miasto tego gracza nie może zostać zaatakowane</t>
         </is>
       </c>
       <c r="D796" t="inlineStr"/>
       <c r="E796" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F796" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ExportData</t>
+          <t>.Boxes.MoppelHelper.CityProtected</t>
         </is>
       </c>
       <c r="G796" t="inlineStr"/>
       <c r="H796" t="inlineStr"/>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr"/>
       <c r="B797" t="inlineStr">
         <is>
-          <t>City-Defense</t>
+          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __tooless__FPs too few.</t>
         </is>
       </c>
       <c r="C797" t="inlineStr">
         <is>
-          <t>Obrona miasta</t>
+          <t>Wpłaciłeś __paid__ PR zamiast __topay__ PR. To jest __tooless__ PR za mało.</t>
         </is>
       </c>
       <c r="D797" t="inlineStr"/>
       <c r="E797" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F797" t="inlineStr">
         <is>
-          <t>.Boxes.Units.defense</t>
+          <t>.Boxes.Calculator.TTPaidTooLess</t>
         </is>
       </c>
       <c r="G797" t="inlineStr"/>
       <c r="H797" t="inlineStr"/>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr"/>
       <c r="B798" t="inlineStr">
         <is>
-          <t>Selection Kit</t>
+          <t>The next __count__ Traz units will finish in &lt;span class="alca-countdown"&gt;&lt;/span&gt; at __harvest__ hr</t>
         </is>
       </c>
       <c r="C798" t="inlineStr">
         <is>
-          <t>Zestaw wyboru</t>
+          <t>Następne __count__ jednostki przybędą za &lt;span class="alca-countdown"&gt;&lt;/span&gt; o godzinie __harvest__</t>
         </is>
       </c>
       <c r="D798" t="inlineStr"/>
       <c r="E798" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F798" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.SelectionKit</t>
+          <t>.Boxes.Units.NextUnitsIn</t>
         </is>
       </c>
       <c r="G798" t="inlineStr"/>
       <c r="H798" t="inlineStr"/>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr"/>
       <c r="B799" t="inlineStr">
         <is>
-          <t>List</t>
+          <t>can be motivated</t>
         </is>
       </c>
       <c r="C799" t="inlineStr">
         <is>
-          <t>Pojedyncze</t>
+          <t>może być zmotywowany</t>
         </is>
       </c>
       <c r="D799" t="inlineStr"/>
       <c r="E799" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F799" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.ModeSingle</t>
+          <t>.Boxes.Tooltip.Building.canMotivate</t>
         </is>
       </c>
       <c r="G799" t="inlineStr"/>
       <c r="H799" t="inlineStr"/>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr"/>
       <c r="B800" t="inlineStr">
         <is>
-          <t>Cost = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __forderfactor__% &lt;small&gt;(Your invest)&lt;/small&gt; = __costs__</t>
+          <t>Current Production Overview (Daily)</t>
         </is>
       </c>
       <c r="C800" t="inlineStr">
         <is>
-          <t>Koszty = __nettoreward__&lt;small&gt;(Nagroda netto)&lt;/small&gt; X __forderfactor__%&lt;small&gt;(Twoja inwestycja)&lt;/small&gt; = __costs__</t>
+          <t>Przegląd produkcji (dziennej)</t>
         </is>
       </c>
       <c r="D800" t="inlineStr"/>
       <c r="E800" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F800" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTForderCosts</t>
+          <t>.Boxes.Productions.Title</t>
         </is>
       </c>
       <c r="G800" t="inlineStr"/>
       <c r="H800" t="inlineStr"/>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr"/>
       <c r="B801" t="inlineStr">
         <is>
-          <t>OC</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="C801" t="inlineStr">
         <is>
-          <t>WW</t>
+          <t>N/D</t>
         </is>
       </c>
       <c r="D801" t="inlineStr"/>
       <c r="E801" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F801" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OwnPartShort</t>
+          <t>.Boxes.MarketOffersEvents.DateNA</t>
         </is>
       </c>
       <c r="G801" t="inlineStr"/>
       <c r="H801" t="inlineStr"/>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr"/>
       <c r="B802" t="inlineStr">
         <is>
-          <t>Ignore optional technologies of current/higher eras</t>
+          <t>Use this value instead of the actual reset cost (0 means disabled)</t>
         </is>
       </c>
       <c r="C802" t="inlineStr">
         <is>
-          <t>Ignoruj opcjonalne technologie obecnych/przyszłych epok</t>
+          <t>Użyj tej wartości zamiast rzeczywistego kosztu resetowania (0 wyłącza)</t>
         </is>
       </c>
       <c r="D802" t="inlineStr"/>
       <c r="E802" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F802" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.IgnoreCurrentEraOptional</t>
+          <t>.Boxes.MergerGame.useAverage</t>
         </is>
       </c>
       <c r="G802" t="inlineStr"/>
       <c r="H802" t="inlineStr"/>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr"/>
       <c r="B803" t="inlineStr">
         <is>
-          <t>Unknown</t>
+          <t>Fair (at lower stock)</t>
         </is>
       </c>
       <c r="C803" t="inlineStr">
         <is>
-          <t>Nieznany</t>
+          <t>Równa wymiana (mniejsza ilość)</t>
         </is>
       </c>
       <c r="D803" t="inlineStr"/>
       <c r="E803" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F803" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Unknown</t>
+          <t>.Boxes.Market.TradeFairStock</t>
         </is>
       </c>
       <c r="G803" t="inlineStr"/>
       <c r="H803" t="inlineStr"/>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr"/>
       <c r="B804" t="inlineStr">
         <is>
-          <t>Shop Assistant</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="C804" t="inlineStr">
         <is>
-          <t>Asystent sklepu</t>
+          <t>Opis</t>
         </is>
       </c>
       <c r="D804" t="inlineStr"/>
       <c r="E804" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F804" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Title</t>
+          <t>.Boxes.DBExport.Description</t>
         </is>
       </c>
       <c r="G804" t="inlineStr"/>
       <c r="H804" t="inlineStr"/>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr"/>
       <c r="B805" t="inlineStr">
         <is>
-          <t>Alert active</t>
+          <t>Hide missing parts</t>
         </is>
       </c>
       <c r="C805" t="inlineStr">
         <is>
-          <t>Powiadomienia aktywne</t>
+          <t>Ukryj brakujące części</t>
         </is>
       </c>
       <c r="D805" t="inlineStr"/>
       <c r="E805" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F805" t="inlineStr">
         <is>
-          <t>.Boxes.InactivesSettings.AlertActive</t>
+          <t>.Boxes.Kits.TripleStateButton2</t>
         </is>
       </c>
       <c r="G805" t="inlineStr"/>
       <c r="H805" t="inlineStr"/>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr"/>
       <c r="B806" t="inlineStr">
         <is>
-          <t>Battle</t>
+          <t>Play/Stop Music</t>
         </is>
       </c>
       <c r="C806" t="inlineStr">
         <is>
-          <t>Walka</t>
+          <t>Odtwarzanie/pauza</t>
         </is>
       </c>
       <c r="D806" t="inlineStr"/>
       <c r="E806" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F806" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Battle</t>
+          <t>.Menu.MusicControl.Desc</t>
         </is>
       </c>
       <c r="G806" t="inlineStr"/>
       <c r="H806" t="inlineStr"/>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr"/>
       <c r="B807" t="inlineStr">
         <is>
-          <t>Guild Treasury Export Log</t>
+          <t>Lists the FP costs for buying the required goods (applies only to GBs you have not yet built)</t>
         </is>
       </c>
       <c r="C807" t="inlineStr">
         <is>
-          <t>Eksport danych ze skarbca gildii</t>
+          <t>Wyświetla koszt PR związany z zakupem potrzebnych towarów (dotyczy jedynie niewybudowanych pereł)</t>
         </is>
       </c>
       <c r="D807" t="inlineStr"/>
       <c r="E807" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F807" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowGuildTreasuryLogExport</t>
+          <t>.Boxes.GreatBuildings.TTGoodCostsColumn</t>
         </is>
       </c>
       <c r="G807" t="inlineStr"/>
       <c r="H807" t="inlineStr"/>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr"/>
       <c r="B808" t="inlineStr">
         <is>
-          <t>Should the "Close all windows" box be opened automatically after the game starts?</t>
+          <t>Fair</t>
         </is>
       </c>
       <c r="C808" t="inlineStr">
         <is>
-          <t>Czy panel "Zamknij wszystkie okna" powinien otwierać się przy uruchomieniu gry?</t>
+          <t>Równa wymiana</t>
         </is>
       </c>
       <c r="D808" t="inlineStr"/>
       <c r="E808" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F808" t="inlineStr">
         <is>
-          <t>.Settings.AutoOpenCloseBox.Desc</t>
+          <t>.Boxes.Market.TradeFair</t>
         </is>
       </c>
       <c r="G808" t="inlineStr"/>
       <c r="H808" t="inlineStr"/>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr"/>
       <c r="B809" t="inlineStr">
         <is>
-          <t>GBs</t>
+          <t>Your Alcatraz is ready to collect!</t>
         </is>
       </c>
       <c r="C809" t="inlineStr">
         <is>
-          <t>Perły Architektury</t>
+          <t>Alcatraz gotowy do zbioru!</t>
         </is>
       </c>
       <c r="D809" t="inlineStr"/>
       <c r="E809" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F809" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.GBs</t>
+          <t>.Boxes.Units.AlcaHarvest</t>
         </is>
       </c>
       <c r="G809" t="inlineStr"/>
       <c r="H809" t="inlineStr"/>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr"/>
       <c r="B810" t="inlineStr">
         <is>
-          <t>Guild defeated</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C810" t="inlineStr">
         <is>
-          <t>Gildia pokonana</t>
+          <t>Epoka</t>
         </is>
       </c>
       <c r="D810" t="inlineStr"/>
       <c r="E810" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F810" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.clan_defeated</t>
+          <t>.Boxes.MoppelHelper.Era</t>
         </is>
       </c>
       <c r="G810" t="inlineStr"/>
       <c r="H810" t="inlineStr"/>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr"/>
       <c r="B811" t="inlineStr">
         <is>
-          <t>Display Event Assistants</t>
+          <t xml:space="preserve">Available collections: </t>
         </is>
       </c>
       <c r="C811" t="inlineStr">
         <is>
-          <t>Pokaż asystenta eventowego</t>
+          <t xml:space="preserve">Dostępne zbiory: </t>
         </is>
       </c>
       <c r="D811" t="inlineStr"/>
       <c r="E811" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F811" t="inlineStr">
         <is>
-          <t>.Settings.ShowEventChest.Title</t>
+          <t>.Boxes.BlueGalaxy.AvailableCollections</t>
         </is>
       </c>
       <c r="G811" t="inlineStr"/>
       <c r="H811" t="inlineStr"/>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr"/>
       <c r="B812" t="inlineStr">
         <is>
-          <t>The current Status of the game</t>
+          <t>Residential</t>
         </is>
       </c>
       <c r="C812" t="inlineStr">
         <is>
-          <t>Bieżący status gry</t>
+          <t>Mieszkalne</t>
         </is>
       </c>
       <c r="D812" t="inlineStr"/>
       <c r="E812" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F812" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Status.Title</t>
+          <t>.Boxes.Productions.Headings.residential</t>
         </is>
       </c>
       <c r="G812" t="inlineStr"/>
       <c r="H812" t="inlineStr"/>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr"/>
       <c r="B813" t="inlineStr">
         <is>
-          <t>Town Hall</t>
+          <t>https://docs.foe-helper.com/english/module/gb-calculator</t>
         </is>
       </c>
       <c r="C813" t="inlineStr">
         <is>
-          <t>Ratusz</t>
+          <t>https://docs.foe-helper.com/english/module/gb-calculator</t>
         </is>
       </c>
       <c r="D813" t="inlineStr"/>
       <c r="E813" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F813" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.main_building</t>
+          <t>.Boxes.OwnpartCalculator.HelpLink</t>
         </is>
       </c>
       <c r="G813" t="inlineStr"/>
       <c r="H813" t="inlineStr"/>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr"/>
       <c r="B814" t="inlineStr">
         <is>
-          <t>Hitpoints</t>
+          <t>Attack times for the selected province have been copied.</t>
         </is>
       </c>
       <c r="C814" t="inlineStr">
         <is>
-          <t>Punktów obrażeń</t>
+          <t>Skopiowano czasy ataków dla wybranej prowincji.</t>
         </is>
       </c>
       <c r="D814" t="inlineStr"/>
       <c r="E814" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F814" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Hitpoints</t>
+          <t>.Boxes.GuildFights.CopyToClipBoard.Desc</t>
         </is>
       </c>
       <c r="G814" t="inlineStr"/>
       <c r="H814" t="inlineStr"/>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr"/>
       <c r="B815" t="inlineStr">
         <is>
-          <t>No BG attempts remain!</t>
+          <t>Should the Infobox open itself automatically once the game loads?</t>
         </is>
       </c>
       <c r="C815" t="inlineStr">
         <is>
-          <t>Brak ładunków Błękitnej Galaktyki!</t>
+          <t>Czy Infobox powinien otwierać się automatycznie po rozpoczęciu gry?</t>
         </is>
       </c>
       <c r="D815" t="inlineStr"/>
       <c r="E815" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F815" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.NoChargesLeft</t>
+          <t>.Settings.AutoOpenInfoBox.Desc</t>
         </is>
       </c>
       <c r="G815" t="inlineStr"/>
       <c r="H815" t="inlineStr"/>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr"/>
       <c r="B816" t="inlineStr">
         <is>
-          <t>Show only adjacent sectors countdowns</t>
+          <t>Arc</t>
         </is>
       </c>
       <c r="C816" t="inlineStr">
         <is>
-          <t>Wyświetlaj odliczanie tylko do przylegających sektorów</t>
+          <t>Arka</t>
         </is>
       </c>
       <c r="D816" t="inlineStr"/>
       <c r="E816" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F816" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowAdjacentSectors</t>
+          <t>.Boxes.OwnpartCalculator.Arc</t>
         </is>
       </c>
       <c r="G816" t="inlineStr"/>
       <c r="H816" t="inlineStr"/>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr"/>
       <c r="B817" t="inlineStr">
         <is>
-          <t>Colonial Age</t>
+          <t>Tavern Visit</t>
         </is>
       </c>
       <c r="C817" t="inlineStr">
         <is>
-          <t>Epoka Kolonialna</t>
+          <t>Wizyta w tawernie</t>
         </is>
       </c>
       <c r="D817" t="inlineStr"/>
       <c r="E817" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F817" t="inlineStr">
         <is>
-          <t>.Eras.7</t>
+          <t>.Boxes.FPCollector.satDown</t>
         </is>
       </c>
       <c r="G817" t="inlineStr"/>
       <c r="H817" t="inlineStr"/>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr"/>
       <c r="B818" t="inlineStr">
         <is>
-          <t>Anniversary Event</t>
+          <t>Progress</t>
         </is>
       </c>
       <c r="C818" t="inlineStr">
         <is>
-          <t>Event rocznicowy</t>
+          <t>Postęp</t>
         </is>
       </c>
       <c r="D818" t="inlineStr"/>
       <c r="E818" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F818" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.forge_ages_event</t>
+          <t>.Boxes.GuildFights.Progress</t>
         </is>
       </c>
       <c r="G818" t="inlineStr"/>
       <c r="H818" t="inlineStr"/>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr"/>
       <c r="B819" t="inlineStr">
         <is>
-          <t>weeks</t>
+          <t>Good</t>
         </is>
       </c>
       <c r="C819" t="inlineStr">
         <is>
-          <t>tygodni</t>
+          <t>Towar</t>
         </is>
       </c>
       <c r="D819" t="inlineStr"/>
       <c r="E819" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F819" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Weeks</t>
+          <t>.Boxes.Treasury.Resource</t>
         </is>
       </c>
       <c r="G819" t="inlineStr"/>
       <c r="H819" t="inlineStr"/>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr"/>
       <c r="B820" t="inlineStr">
         <is>
-          <t>ME</t>
+          <t>The Beta-Extension musst be installed and updated manually. Either regularly click the button below to download the current beta or use a Git-Manager&gt;&lt;/br&gt;&lt;/br&gt;Unpack the downloaded zip and in the Chrome extension settings activate developer mode to 'load unpacked extension'.&lt;/br&gt;&lt;/br&gt;Only one Version of the Helper should be active at any time to prevent interference!</t>
         </is>
       </c>
       <c r="C820" t="inlineStr">
         <is>
-          <t>ME</t>
+          <t>Rozszerzenie Beta musi zostać zainstalowane i zaktualizowane ręcznie. Regularnie klikaj poniższy przycisk, aby pobrać aktualną wersję beta lub użyj Git-Managera&lt;/br&gt;&lt;/br&gt;Rozpakuj pobrany plik zip i w ustawieniach rozszerzenia Chrome aktywuj tryb programisty, aby „załadować rozpakowane rozszerzenie”.&lt;/br&gt;&lt;/br&gt;Tylko jedna wersja Helpera powinna być aktywna w danym momencie, aby zapobiec zakłóceniom!</t>
         </is>
       </c>
       <c r="D820" t="inlineStr"/>
       <c r="E820" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F820" t="inlineStr">
         <is>
-          <t>.Eras.10.short</t>
+          <t>.Settings.LoadBeta2.Desc</t>
         </is>
       </c>
       <c r="G820" t="inlineStr"/>
       <c r="H820" t="inlineStr"/>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr"/>
       <c r="B821" t="inlineStr">
         <is>
-          <t>Blue Galaxy (x2)</t>
+          <t>Guild Treasury Export Log</t>
         </is>
       </c>
       <c r="C821" t="inlineStr">
         <is>
-          <t>Błękitna Galaktyka (x2)</t>
+          <t>Eksport danych ze skarbca gildii</t>
         </is>
       </c>
       <c r="D821" t="inlineStr"/>
       <c r="E821" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F821" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.double_collection</t>
+          <t>.Settings.Entry.ShowGuildTreasuryLogExport</t>
         </is>
       </c>
       <c r="G821" t="inlineStr"/>
       <c r="H821" t="inlineStr"/>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr"/>
       <c r="B822" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>Sum Offered</t>
         </is>
       </c>
       <c r="C822" t="inlineStr">
         <is>
-          <t>Członkowie gildii</t>
+          <t>Zaoferowane razem</t>
         </is>
       </c>
       <c r="D822" t="inlineStr"/>
       <c r="E822" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F822" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.GuildMembers</t>
+          <t>.Boxes.MarketOffers.OfferSum</t>
         </is>
       </c>
       <c r="G822" t="inlineStr"/>
       <c r="H822" t="inlineStr"/>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr"/>
       <c r="B823" t="inlineStr">
         <is>
-          <t xml:space="preserve">Invested FPs: </t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C823" t="inlineStr">
         <is>
-          <t xml:space="preserve">Zainwestowane PR: </t>
+          <t>Zrobione</t>
         </is>
       </c>
       <c r="D823" t="inlineStr"/>
       <c r="E823" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F823" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.InvestBar</t>
+          <t>.Boxes.BlueGalaxy.Done</t>
         </is>
       </c>
       <c r="G823" t="inlineStr"/>
       <c r="H823" t="inlineStr"/>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr"/>
       <c r="B824" t="inlineStr">
         <is>
-          <t>Negotiation Helper</t>
+          <t>Active Collection Tasks</t>
         </is>
       </c>
       <c r="C824" t="inlineStr">
         <is>
-          <t>Asystent negocjacji</t>
+          <t>Aktywne zadania zbioru</t>
         </is>
       </c>
       <c r="D824" t="inlineStr"/>
       <c r="E824" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F824" t="inlineStr">
         <is>
-          <t>.Menu.Negotiation.Title</t>
+          <t>.Boxes.idleGame.ActiveTasks</t>
         </is>
       </c>
       <c r="G824" t="inlineStr"/>
       <c r="H824" t="inlineStr"/>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr"/>
       <c r="B825" t="inlineStr">
         <is>
-          <t>2000 Quest Mark</t>
+          <t>Rewards from Seasonal or Special Events</t>
         </is>
       </c>
       <c r="C825" t="inlineStr">
         <is>
-          <t>Znacznik 2000. zadania</t>
+          <t>Nagrody z eventów (okresowych i specjalnych)</t>
         </is>
       </c>
       <c r="D825" t="inlineStr"/>
       <c r="E825" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F825" t="inlineStr">
         <is>
-          <t>.Settings.Show2kQuestMark.Title</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.__event</t>
         </is>
       </c>
       <c r="G825" t="inlineStr"/>
       <c r="H825" t="inlineStr"/>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr"/>
       <c r="B826" t="inlineStr">
         <is>
-          <t>Previous era goods</t>
+          <t>Displays game stats on goods, units, rewards, GBG</t>
         </is>
       </c>
       <c r="C826" t="inlineStr">
         <is>
-          <t>Towary z poprzedniej epoki</t>
+          <t>Towary, jednostki, nagrody, GPC</t>
         </is>
       </c>
       <c r="D826" t="inlineStr"/>
       <c r="E826" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F826" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.goods_previous</t>
+          <t>.Menu.Stats.Desc</t>
         </is>
       </c>
       <c r="G826" t="inlineStr"/>
       <c r="H826" t="inlineStr"/>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr"/>
       <c r="B827" t="inlineStr">
         <is>
-          <t>rare</t>
+          <t>The Helper uses notifications in various places. You can switch this on or off here.</t>
         </is>
       </c>
       <c r="C827" t="inlineStr">
         <is>
-          <t>rzadki</t>
+          <t>Pomocnik w różnych miejscach korzysta z powiadomień. Możesz je tutaj włączyć lub wyłączyć.</t>
         </is>
       </c>
       <c r="D827" t="inlineStr"/>
       <c r="E827" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F827" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AllyRarity.rare</t>
+          <t>.Settings.ShowNotifications.Desc</t>
         </is>
       </c>
       <c r="G827" t="inlineStr"/>
       <c r="H827" t="inlineStr"/>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr"/>
       <c r="B828" t="inlineStr">
         <is>
-          <t>How many info messages do you want to see at once? The default is a maximum of 4.</t>
+          <t>The new menu-order was saved</t>
         </is>
       </c>
       <c r="C828" t="inlineStr">
         <is>
-          <t>Ile powiadomień chcesz widzieć jednocześnie? Wartość domyślna to 4.</t>
+          <t>Nowa kolejność menu została zapisana</t>
         </is>
       </c>
       <c r="D828" t="inlineStr"/>
       <c r="E828" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F828" t="inlineStr">
         <is>
-          <t>.Settings.NotificationsStack.Desc</t>
+          <t>.Menu.SaveMessage.Desc</t>
         </is>
       </c>
       <c r="G828" t="inlineStr"/>
       <c r="H828" t="inlineStr"/>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr"/>
       <c r="B829" t="inlineStr">
         <is>
-          <t>Please note: Boosted productions will actually be lower, because we do not add them per building here. Battle boosts will likely be higher than displayed, because we cannot retrieve information about allies.</t>
+          <t>The investment list was updated less than 30 minutes ago.</t>
         </is>
       </c>
       <c r="C829" t="inlineStr">
         <is>
-          <t>Uwaga: wzmocnione produkcje będą w rzeczywistości niższe, ponieważ nie dodajemy ich tutaj dla każdego budynku. Wzmocnienia bitewne będą prawdopodobnie wyższe niż wyświetlane, ponieważ nie możemy uzyskać informacji o sojusznikach.</t>
+          <t>Inwestycja została zaktualizowana mniej, niż 30 minut temu.</t>
         </is>
       </c>
       <c r="D829" t="inlineStr"/>
       <c r="E829" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F829" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.OtherPlayerDisclaimer</t>
+          <t>.Boxes.Investment.UpToDate</t>
         </is>
       </c>
       <c r="G829" t="inlineStr"/>
       <c r="H829" t="inlineStr"/>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr"/>
       <c r="B830" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Scouting Time</t>
         </is>
       </c>
       <c r="C830" t="inlineStr">
         <is>
-          <t>Do zebrania</t>
+          <t>Czas zwiadu</t>
         </is>
       </c>
       <c r="D830" t="inlineStr"/>
       <c r="E830" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F830" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.Done</t>
+          <t>.Boxes.scoutingTimes.ScoutingTime</t>
         </is>
       </c>
       <c r="G830" t="inlineStr"/>
       <c r="H830" t="inlineStr"/>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr"/>
       <c r="B831" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>Own part gross</t>
         </is>
       </c>
       <c r="C831" t="inlineStr">
         <is>
-          <t>Ranga</t>
+          <t>Część własna brutto</t>
         </is>
       </c>
       <c r="D831" t="inlineStr"/>
       <c r="E831" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F831" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Rank</t>
+          <t>.Boxes.PowerLeveling.OwnPartBrutto</t>
         </is>
       </c>
       <c r="G831" t="inlineStr"/>
       <c r="H831" t="inlineStr"/>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr"/>
       <c r="B832" t="inlineStr">
         <is>
-          <t>Max</t>
+          <t>Guild Treasury - d</t>
         </is>
       </c>
       <c r="C832" t="inlineStr">
         <is>
-          <t>Maksymalnie</t>
+          <t>Skarbiec Gildii</t>
         </is>
       </c>
       <c r="D832" t="inlineStr"/>
       <c r="E832" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F832" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Max</t>
+          <t>.Boxes.Stats.BtnSource.statsTreasureClanD</t>
         </is>
       </c>
       <c r="G832" t="inlineStr"/>
       <c r="H832" t="inlineStr"/>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr"/>
       <c r="B833" t="inlineStr">
         <is>
-          <t>Shop Assistant</t>
+          <t>To find same friends in different chats</t>
         </is>
       </c>
       <c r="C833" t="inlineStr">
         <is>
-          <t>Asystent sklepu</t>
+          <t>Aby znaleźć tych samych przyjaciół w różnych konwersacjach</t>
         </is>
       </c>
       <c r="D833" t="inlineStr"/>
       <c r="E833" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F833" t="inlineStr">
         <is>
-          <t>.Settings.ShowShopAssist.Title</t>
+          <t>.Menu.CompareFriendsThreads.Desc</t>
         </is>
       </c>
       <c r="G833" t="inlineStr"/>
       <c r="H833" t="inlineStr"/>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr"/>
       <c r="B834" t="inlineStr">
         <is>
-          <t>vertical</t>
+          <t>As Box</t>
         </is>
       </c>
       <c r="C834" t="inlineStr">
         <is>
-          <t>w pionie</t>
+          <t>Pływające okno</t>
         </is>
       </c>
       <c r="D834" t="inlineStr"/>
       <c r="E834" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F834" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.Vertical</t>
+          <t>.Menu.Box</t>
         </is>
       </c>
       <c r="G834" t="inlineStr"/>
       <c r="H834" t="inlineStr"/>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr"/>
       <c r="B835" t="inlineStr">
         <is>
-          <t>Values for the current day</t>
+          <t>Hidden Reward</t>
         </is>
       </c>
       <c r="C835" t="inlineStr">
         <is>
-          <t>Wartości dla bieżacego dnia</t>
+          <t>Ukryta nagroda</t>
         </is>
       </c>
       <c r="D835" t="inlineStr"/>
       <c r="E835" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F835" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Day.Title</t>
+          <t>.Boxes.FPCollector.hidden_reward</t>
         </is>
       </c>
       <c r="G835" t="inlineStr"/>
       <c r="H835" t="inlineStr"/>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr"/>
       <c r="B836" t="inlineStr">
         <is>
-          <t>Testing</t>
+          <t>Guild ID:</t>
         </is>
       </c>
       <c r="C836" t="inlineStr">
         <is>
-          <t>Testowanie</t>
+          <t>ID Gildii:</t>
         </is>
       </c>
       <c r="D836" t="inlineStr"/>
       <c r="E836" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F836" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.TestEntry</t>
+          <t>.Settings.Version.GuildId</t>
         </is>
       </c>
       <c r="G836" t="inlineStr"/>
       <c r="H836" t="inlineStr"/>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr"/>
       <c r="B837" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Ok</t>
         </is>
       </c>
       <c r="C837" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Ok</t>
         </is>
       </c>
       <c r="D837" t="inlineStr"/>
       <c r="E837" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F837" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Era</t>
+          <t>.Boxes.Negotiation.confirmGoodsMissmatch</t>
         </is>
       </c>
       <c r="G837" t="inlineStr"/>
       <c r="H837" t="inlineStr"/>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr"/>
       <c r="B838" t="inlineStr">
         <is>
-          <t>Item Shop</t>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __paid__ &lt;small&gt;(Paid)&lt;/small&gt; = __profit__</t>
         </is>
       </c>
       <c r="C838" t="inlineStr">
         <is>
-          <t>Sklep z przedmiotami</t>
+          <t>Zwrot = __nettoreward__&lt;small&gt;(Bazowy zwrot)&lt;/small&gt; X __arcfactor__%&lt;small&gt;(Bonus Arki)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Wpłata: __paid__&lt;br&gt;Zysk = __bruttoreward__&lt;small&gt;(Zwrot)&lt;/small&gt; - __paid__&lt;small&gt;(Wpłata)&lt;/small&gt; = __profit__</t>
         </is>
       </c>
       <c r="D838" t="inlineStr"/>
       <c r="E838" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F838" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Shop</t>
+          <t>.Boxes.Calculator.TTProfitSelf</t>
         </is>
       </c>
       <c r="G838" t="inlineStr"/>
       <c r="H838" t="inlineStr"/>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr"/>
       <c r="B839" t="inlineStr">
         <is>
-          <t>Message</t>
+          <t>&lt;span style='color:#29b206'&gt;Remaining&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
         </is>
       </c>
       <c r="C839" t="inlineStr">
         <is>
-          <t>Wiadomość</t>
+          <t>&lt;span style='color:#29b206'&gt;Nadmiar&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Brak&lt;/span&gt;</t>
         </is>
       </c>
       <c r="D839" t="inlineStr"/>
       <c r="E839" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F839" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Action</t>
+          <t>.Boxes.Technologies.DescStillMissing</t>
         </is>
       </c>
       <c r="G839" t="inlineStr"/>
       <c r="H839" t="inlineStr"/>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr"/>
       <c r="B840" t="inlineStr">
         <is>
-          <t>GBG</t>
+          <t>Search Building</t>
         </is>
       </c>
       <c r="C840" t="inlineStr">
         <is>
-          <t>GPCH</t>
+          <t>Wyszukaj budynek</t>
         </is>
       </c>
       <c r="D840" t="inlineStr"/>
       <c r="E840" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F840" t="inlineStr">
         <is>
-          <t>.Boxes.General.Guild_Battlegrounds.short</t>
+          <t>.Boxes.CityMap.FilterBuildings</t>
         </is>
       </c>
       <c r="G840" t="inlineStr"/>
       <c r="H840" t="inlineStr"/>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr"/>
       <c r="B841" t="inlineStr">
         <is>
-          <t>Menu + Notifications</t>
+          <t>LvL</t>
         </is>
       </c>
       <c r="C841" t="inlineStr">
         <is>
-          <t>Pasek + Powiadomienia</t>
+          <t>Poziom</t>
         </is>
       </c>
       <c r="D841" t="inlineStr"/>
       <c r="E841" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F841" t="inlineStr">
         <is>
-          <t>.Settings.Tab.Extension</t>
+          <t>.Boxes.OwnpartCalculator.Step</t>
         </is>
       </c>
       <c r="G841" t="inlineStr"/>
       <c r="H841" t="inlineStr"/>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr"/>
       <c r="B842" t="inlineStr">
         <is>
-          <t>Guild Buildings</t>
+          <t>Do you want the QI Player list to automatically open when clicking on the QI ranking?</t>
         </is>
       </c>
       <c r="C842" t="inlineStr">
         <is>
-          <t>Budynki gildii</t>
+          <t>Czy chcesz, aby lista graczy NK otwierała się automatycznie po kliknięciu rankingu NK?</t>
         </is>
       </c>
       <c r="D842" t="inlineStr"/>
       <c r="E842" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F842" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildBuildings</t>
+          <t>.Settings.ShowQIPlayerInfo.Desc</t>
         </is>
       </c>
       <c r="G842" t="inlineStr"/>
       <c r="H842" t="inlineStr"/>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr"/>
       <c r="B843" t="inlineStr">
         <is>
-          <t>Progress per key</t>
+          <t>instantly</t>
         </is>
       </c>
       <c r="C843" t="inlineStr">
         <is>
-          <t>Postąp na klucz</t>
+          <t>natychmiast</t>
         </is>
       </c>
       <c r="D843" t="inlineStr"/>
       <c r="E843" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F843" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeyValue.anniversary</t>
+          <t>.Boxes.GuildMemberStat.Instantly</t>
         </is>
       </c>
       <c r="G843" t="inlineStr"/>
       <c r="H843" t="inlineStr"/>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr"/>
       <c r="B844" t="inlineStr">
         <is>
-          <t>Export</t>
+          <t>show axis label</t>
         </is>
       </c>
       <c r="C844" t="inlineStr">
         <is>
-          <t>Eksportuj</t>
+          <t>pokaż etykietę osi</t>
         </is>
       </c>
       <c r="D844" t="inlineStr"/>
       <c r="E844" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F844" t="inlineStr">
         <is>
-          <t>.Boxes.General.Export</t>
+          <t>.Boxes.GexStat.ShowAxisLabel</t>
         </is>
       </c>
       <c r="G844" t="inlineStr"/>
       <c r="H844" t="inlineStr"/>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr"/>
       <c r="B845" t="inlineStr">
         <is>
-          <t>Castle System</t>
+          <t>You have reached the end of this era</t>
         </is>
       </c>
       <c r="C845" t="inlineStr">
         <is>
-          <t>System zamkowy</t>
+          <t>Osiągnąłeś koniec tej epoki</t>
         </is>
       </c>
       <c r="D845" t="inlineStr"/>
       <c r="E845" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F845" t="inlineStr">
         <is>
-          <t>.Menu.Castle.Title</t>
+          <t>.Boxes.Technologies.NoTechs</t>
         </is>
       </c>
       <c r="G845" t="inlineStr"/>
       <c r="H845" t="inlineStr"/>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr"/>
       <c r="B846" t="inlineStr">
         <is>
-          <t>Space Carrier - Diplomatic Gift</t>
+          <t>Freedom granted</t>
         </is>
       </c>
       <c r="C846" t="inlineStr">
         <is>
-          <t>Kosmiczny Transporter - Dary dyplomacji</t>
+          <t>Sektor uwolniony</t>
         </is>
       </c>
       <c r="D846" t="inlineStr"/>
       <c r="E846" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F846" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.diplomaticGifts</t>
+          <t>.Boxes.GvGMap.Log.sector_independence_granted</t>
         </is>
       </c>
       <c r="G846" t="inlineStr"/>
       <c r="H846" t="inlineStr"/>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr"/>
       <c r="B847" t="inlineStr">
         <is>
-          <t>Start goods</t>
+          <t>Place5</t>
         </is>
       </c>
       <c r="C847" t="inlineStr">
         <is>
-          <t>Dodatkowe towary startowe</t>
+          <t>Miejsce 5</t>
         </is>
       </c>
       <c r="D847" t="inlineStr"/>
       <c r="E847" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F847" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_goods_start</t>
+          <t>.Boxes.PowerLeveling.P5</t>
         </is>
       </c>
       <c r="G847" t="inlineStr"/>
       <c r="H847" t="inlineStr"/>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr"/>
       <c r="B848" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>Energy used</t>
         </is>
       </c>
       <c r="C848" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>Użyta energia</t>
         </is>
       </c>
       <c r="D848" t="inlineStr"/>
       <c r="E848" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F848" t="inlineStr">
         <is>
-          <t>.Boxes.cardGame.Bonus</t>
+          <t>.Boxes.MergerGame.Energy.anniversary</t>
         </is>
       </c>
       <c r="G848" t="inlineStr"/>
       <c r="H848" t="inlineStr"/>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr"/>
       <c r="B849" t="inlineStr">
         <is>
-          <t>Alert Suggestions</t>
+          <t>You have lost a higher era unit (above your current era). However you still have the chance to heal them with diamonds!</t>
         </is>
       </c>
       <c r="C849" t="inlineStr">
         <is>
-          <t>Sugestie Powiadomień</t>
+          <t>Straciłeś jednostkę z wyższej epoki (wyższej niż twoja obecna). Nadal możesz wyleczyć ją diamentami!</t>
         </is>
       </c>
       <c r="D849" t="inlineStr"/>
       <c r="E849" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F849" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Suggestions.Title</t>
+          <t>.Boxes.BattleAssist.Text.NextEra</t>
         </is>
       </c>
       <c r="G849" t="inlineStr"/>
       <c r="H849" t="inlineStr"/>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr"/>
       <c r="B850" t="inlineStr">
         <is>
-          <t>Shows a box that temporarily covers the FP entry field in GB after a donation. The value determines the duration the box is shown in seconds - when 0, the box does not show</t>
+          <t>Task Reward</t>
         </is>
       </c>
       <c r="C850" t="inlineStr">
         <is>
-          <t>Pokazuje okienko, które tymczasowo zasłania pole wpisania PR w PA po wkładzie. Wartość oznacza czas, przez który okienko jest pokazane - kiedy jest równa 0, okienko się nie pokazuje</t>
+          <t>Nagroda za zadanie</t>
         </is>
       </c>
       <c r="D850" t="inlineStr"/>
       <c r="E850" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F850" t="inlineStr">
         <is>
-          <t>.Settings.doubleFPtimeout.Desc</t>
+          <t>.Boxes.FPCollector.task_reward</t>
         </is>
       </c>
       <c r="G850" t="inlineStr"/>
       <c r="H850" t="inlineStr"/>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr"/>
       <c r="B851" t="inlineStr">
         <is>
-          <t>Ext</t>
+          <t>Inventory</t>
         </is>
       </c>
       <c r="C851" t="inlineStr">
         <is>
-          <t>PRy (Inne)</t>
+          <t>Inwentarz</t>
         </is>
       </c>
       <c r="D851" t="inlineStr"/>
       <c r="E851" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F851" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Ext</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.ProductionsRating.ShowInventoryBuildings</t>
+        </is>
+      </c>
+      <c r="G851" t="inlineStr"/>
       <c r="H851" t="inlineStr"/>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr"/>
       <c r="B852" t="inlineStr">
         <is>
-          <t>Without an API token for this world (obtainable free of charge from the website) you cannot transfer cities or notes.&lt;br&gt;Click here for instructions:</t>
+          <t>High Middle Age</t>
         </is>
       </c>
       <c r="C852" t="inlineStr">
         <is>
-          <t>Bez tokenu API dla tego świata (dostępny bezpłatnie na stronie internetowej) nie możesz przenieść danych. &lt;br&gt;Kliknij tutaj by uzyskać instrukcje:</t>
+          <t>Rozkwit Średniowiecza</t>
         </is>
       </c>
       <c r="D852" t="inlineStr"/>
       <c r="E852" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F852" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.MissingApiKeySubmitError</t>
+          <t>.Eras.5</t>
         </is>
       </c>
       <c r="G852" t="inlineStr"/>
       <c r="H852" t="inlineStr"/>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr"/>
       <c r="B853" t="inlineStr">
         <is>
-          <t>Adding __fpcount__ FPs too many!&lt;br&gt;Maximum investment: __totalfp__ FPs</t>
+          <t>Active Recurring Quest (RQs):</t>
         </is>
       </c>
       <c r="C853" t="inlineStr">
         <is>
-          <t>Dodanie__fpcount__ PR nie mieści się!&lt;br&gt;Maksymalna możliwa wpłata: __totalfp__ PR</t>
+          <t>Bieżące zadanie powtarzalne:</t>
         </is>
       </c>
       <c r="D853" t="inlineStr"/>
       <c r="E853" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F853" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTLevelWarning</t>
+          <t>.Boxes.Calculator.ActiveRecurringQuest</t>
         </is>
       </c>
       <c r="G853" t="inlineStr"/>
       <c r="H853" t="inlineStr"/>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr"/>
       <c r="B854" t="inlineStr">
         <is>
-          <t>Auction Cool-down</t>
+          <t>Date and time of the last recorded deposit in the GB</t>
         </is>
       </c>
       <c r="C854" t="inlineStr">
         <is>
-          <t>Czas pomiędzy aukcjami</t>
+          <t>Data i czas ostatniej zarejestrowanej wpłaty w perłę</t>
         </is>
       </c>
       <c r="D854" t="inlineStr"/>
       <c r="E854" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F854" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Antiques.Cooldown</t>
+          <t>.Boxes.Investment.Overview.DateOfIncreaseDesc</t>
         </is>
       </c>
       <c r="G854" t="inlineStr"/>
       <c r="H854" t="inlineStr"/>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr"/>
       <c r="B855" t="inlineStr">
         <is>
-          <t>Select, which titles are allowed in which respective scene</t>
+          <t>FoE-Helper: There are badges remaining on the field!</t>
         </is>
       </c>
       <c r="C855" t="inlineStr">
         <is>
-          <t>Wybierz, w jakich kontekstach odtwarzać poszczególne utwory</t>
+          <t>FoE-Helper: Na boisku pozostały odznaki!</t>
         </is>
       </c>
       <c r="D855" t="inlineStr"/>
       <c r="E855" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F855" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Scenes</t>
+          <t>.Boxes.MergerGame.KeysLeft.soccer</t>
         </is>
       </c>
       <c r="G855" t="inlineStr"/>
       <c r="H855" t="inlineStr"/>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr"/>
       <c r="B856" t="inlineStr">
         <is>
-          <t>Number of Spoils of War attempts remaining.</t>
+          <t>Light Unit</t>
         </is>
       </c>
       <c r="C856" t="inlineStr">
         <is>
-          <t>Zamek Himeji: pozostałe próby zdobycia łupów wojennych.</t>
+          <t>Jednostka lekkozbrojna</t>
         </is>
       </c>
       <c r="D856" t="inlineStr"/>
       <c r="E856" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F856" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.spoils_of_war</t>
+          <t>.Boxes.Units.light_melee</t>
         </is>
       </c>
       <c r="G856" t="inlineStr"/>
       <c r="H856" t="inlineStr"/>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr"/>
       <c r="B857" t="inlineStr">
         <is>
-          <t>Hide all button</t>
+          <t>Copy city data</t>
         </is>
       </c>
       <c r="C857" t="inlineStr">
         <is>
-          <t>przycisk ukrywania</t>
+          <t>Skopiuj dane miasta</t>
         </is>
       </c>
       <c r="D857" t="inlineStr"/>
       <c r="E857" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F857" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.HideAllButton</t>
+          <t>.Boxes.CityMap.CopyMetaInfos</t>
         </is>
       </c>
       <c r="G857" t="inlineStr"/>
       <c r="H857" t="inlineStr"/>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr"/>
       <c r="B858" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Highest level of this building</t>
         </is>
       </c>
       <c r="C858" t="inlineStr">
         <is>
-          <t>Budynek</t>
+          <t>Najwyższy poziom tego budynku</t>
         </is>
       </c>
       <c r="D858" t="inlineStr"/>
       <c r="E858" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F858" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.TitleBuildings</t>
+          <t>.Boxes.Kits.maxBuilding</t>
         </is>
       </c>
       <c r="G858" t="inlineStr"/>
       <c r="H858" t="inlineStr"/>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr"/>
       <c r="B859" t="inlineStr">
         <is>
-          <t>Motivation Activity</t>
+          <t>Steps</t>
         </is>
       </c>
       <c r="C859" t="inlineStr">
         <is>
-          <t>Aktywność motywacyjna</t>
+          <t>Kroki</t>
         </is>
       </c>
       <c r="D859" t="inlineStr"/>
       <c r="E859" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F859" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowPlayersMotivation</t>
+          <t>.Boxes.EventChests.Steps</t>
         </is>
       </c>
       <c r="G859" t="inlineStr"/>
       <c r="H859" t="inlineStr"/>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr"/>
       <c r="B860" t="inlineStr">
         <is>
-          <t>Forest</t>
+          <t>Zoom</t>
         </is>
       </c>
       <c r="C860" t="inlineStr">
         <is>
-          <t>W dziczy</t>
+          <t>Powiększ</t>
         </is>
       </c>
       <c r="D860" t="inlineStr"/>
       <c r="E860" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F860" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.nature</t>
+          <t>.Boxes.GvGMap.Action.Zoom</t>
         </is>
       </c>
       <c r="G860" t="inlineStr"/>
       <c r="H860" t="inlineStr"/>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr"/>
       <c r="B861" t="inlineStr">
         <is>
-          <t>Main City</t>
+          <t>__count__ new player Events were found.</t>
         </is>
       </c>
       <c r="C861" t="inlineStr">
         <is>
-          <t>Miasto</t>
+          <t>znaleziono __count__ nowych zdarzeń dotyczących graczy.</t>
         </is>
       </c>
       <c r="D861" t="inlineStr"/>
       <c r="E861" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F861" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Main</t>
+          <t>.Boxes.Investment.PlayerFoundCounter</t>
         </is>
       </c>
       <c r="G861" t="inlineStr"/>
       <c r="H861" t="inlineStr"/>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr"/>
       <c r="B862" t="inlineStr">
         <is>
-          <t>Show in-game notification instead of the native Desktop notification when the game window is focused.</t>
+          <t>Message</t>
         </is>
       </c>
       <c r="C862" t="inlineStr">
         <is>
-          <t>Pokaż powiadomienie w grze zamiast powiadomienia na pulpicie, gdy okno gry jest aktywne.</t>
+          <t>Wiadomość</t>
         </is>
       </c>
       <c r="D862" t="inlineStr"/>
       <c r="E862" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F862" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.InGame.Info</t>
+          <t>.Boxes.Infobox.FilterMessage</t>
         </is>
       </c>
       <c r="G862" t="inlineStr"/>
       <c r="H862" t="inlineStr"/>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr"/>
       <c r="B863" t="inlineStr">
         <is>
-          <t>API Token missing</t>
+          <t>Wave 2</t>
         </is>
       </c>
       <c r="C863" t="inlineStr">
         <is>
-          <t>Brakuje Tokena API</t>
+          <t>Fala 2</t>
         </is>
       </c>
       <c r="D863" t="inlineStr"/>
       <c r="E863" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F863" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.MissingApiKeyErrorHeader</t>
+          <t>.Boxes.BattleAssistAAConfig.Wave2</t>
         </is>
       </c>
       <c r="G863" t="inlineStr"/>
       <c r="H863" t="inlineStr"/>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr"/>
       <c r="B864" t="inlineStr">
         <is>
-          <t>Please open the Market console first (T)</t>
+          <t>epic</t>
         </is>
       </c>
       <c r="C864" t="inlineStr">
         <is>
-          <t>Najpierw otwórz rynek (T)</t>
+          <t>epicki</t>
         </is>
       </c>
       <c r="D864" t="inlineStr"/>
       <c r="E864" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F864" t="inlineStr">
         <is>
-          <t>.Menu.Market.Warning</t>
+          <t>.Boxes.Productions.AllyRarity.epic</t>
         </is>
       </c>
       <c r="G864" t="inlineStr"/>
       <c r="H864" t="inlineStr"/>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr"/>
       <c r="B865" t="inlineStr">
         <is>
-          <t>Decorations</t>
+          <t>delete GBG round</t>
         </is>
       </c>
       <c r="C865" t="inlineStr">
         <is>
-          <t>Dekoracje</t>
+          <t>usuń rundę wojen gildyjnych</t>
         </is>
       </c>
       <c r="D865" t="inlineStr"/>
       <c r="E865" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F865" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.decoration</t>
+          <t>.Boxes.GuildMemberStat.DeleteGBGRound</t>
         </is>
       </c>
       <c r="G865" t="inlineStr"/>
       <c r="H865" t="inlineStr"/>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr"/>
       <c r="B866" t="inlineStr">
         <is>
-          <t>Do you really want to create alerts for all sectors?</t>
+          <t>Guild Expedition</t>
         </is>
       </c>
       <c r="C866" t="inlineStr">
         <is>
-          <t>Czy naprawdę chcesz tworzyć alerty dla wszystkich sektorów?</t>
+          <t>Wyprawa Gildyjna</t>
         </is>
       </c>
       <c r="D866" t="inlineStr"/>
       <c r="E866" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F866" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.ConfirmSectorAlerts</t>
+          <t>.Boxes.FPCollector.guild_expedition_reward_notification</t>
         </is>
       </c>
       <c r="G866" t="inlineStr"/>
       <c r="H866" t="inlineStr"/>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr"/>
       <c r="B867" t="inlineStr">
         <is>
-          <t>Random</t>
+          <t>Display a GB FP investment window when entering 'Town Hall'&gt; 'News'&gt; 'Great Buildings' tab.</t>
         </is>
       </c>
       <c r="C867" t="inlineStr">
         <is>
-          <t>Losowe</t>
+          <t>Pokaż okno inwestycji PR po wejściu w zakładkę Ratusz &gt; Aktualności &gt; Perły Architektury.</t>
         </is>
       </c>
       <c r="D867" t="inlineStr"/>
       <c r="E867" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F867" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.random_production</t>
+          <t>.Settings.ShowInvestments.Desc</t>
         </is>
       </c>
       <c r="G867" t="inlineStr"/>
       <c r="H867" t="inlineStr"/>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr"/>
       <c r="B868" t="inlineStr">
         <is>
-          <t>Coords</t>
+          <t>Progress per key</t>
         </is>
       </c>
       <c r="C868" t="inlineStr">
         <is>
-          <t>Współrzędne</t>
+          <t>Postęp na klucz</t>
         </is>
       </c>
       <c r="D868" t="inlineStr"/>
       <c r="E868" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F868" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Coords</t>
+          <t>.Boxes.MergerGame.KeyValue.care</t>
         </is>
       </c>
       <c r="G868" t="inlineStr"/>
       <c r="H868" t="inlineStr"/>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr"/>
       <c r="B869" t="inlineStr">
         <is>
-          <t>Fall Event</t>
+          <t>To be able to transfer data for a world like city or notes, you need a token for each world.&lt;br&gt;Click here for instructions: &lt;a target='_blank' href='https://docs.foe-helper.com/english/api-token'&gt;Api-Token&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C869" t="inlineStr">
         <is>
-          <t>Event jesienny</t>
+          <t>By przesłać dane dla świata jak miasto lub notatki potrzebujesz token dla każdego świata osobno. &lt;br&gt; Kliknij tutaj by uzyskać informacje: &lt;a target='_blank' href='https://docs.foe-helper.com/english/api-token'&gt;Token-API&lt;/a&gt;</t>
         </is>
       </c>
       <c r="D869" t="inlineStr"/>
       <c r="E869" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F869" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.fall_event</t>
+          <t>.Settings.ApiToken.Desc</t>
         </is>
       </c>
       <c r="G869" t="inlineStr"/>
       <c r="H869" t="inlineStr"/>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr"/>
       <c r="B870" t="inlineStr">
         <is>
-          <t>Events</t>
+          <t>Saved!</t>
         </is>
       </c>
       <c r="C870" t="inlineStr">
         <is>
-          <t>Zdarzenia</t>
+          <t>Zapisane!</t>
         </is>
       </c>
       <c r="D870" t="inlineStr"/>
       <c r="E870" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F870" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.Events</t>
+          <t>.Menu.SaveMessage.Title</t>
         </is>
       </c>
       <c r="G870" t="inlineStr"/>
       <c r="H870" t="inlineStr"/>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr"/>
       <c r="B871" t="inlineStr">
         <is>
-          <t>Unknown</t>
+          <t>Guild Battleground (GBG)</t>
         </is>
       </c>
       <c r="C871" t="inlineStr">
         <is>
-          <t>Nieznany</t>
+          <t>Gildyjne Pola Chwały</t>
         </is>
       </c>
       <c r="D871" t="inlineStr"/>
       <c r="E871" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F871" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.DateNA</t>
+          <t>.Menu.Gildfight.Title</t>
         </is>
       </c>
       <c r="G871" t="inlineStr"/>
       <c r="H871" t="inlineStr"/>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr"/>
       <c r="B872" t="inlineStr">
         <is>
-          <t>Filter buildings</t>
+          <t>Notify stacks</t>
         </is>
       </c>
       <c r="C872" t="inlineStr">
         <is>
-          <t>Filtruj budynki</t>
+          <t>Stos powiadomień</t>
         </is>
       </c>
       <c r="D872" t="inlineStr"/>
       <c r="E872" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F872" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.FilterTable</t>
-[...2 lines deleted...]
-      <c r="G872" t="inlineStr"/>
+          <t>.Settings.NotificationsStack.Title</t>
+        </is>
+      </c>
+      <c r="G872" t="inlineStr">
+        <is>
+          <t>Context, not sure of the meaning.</t>
+        </is>
+      </c>
       <c r="H872" t="inlineStr"/>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr"/>
       <c r="B873" t="inlineStr">
         <is>
-          <t>Only Unlocked</t>
+          <t>Coin boosts</t>
         </is>
       </c>
       <c r="C873" t="inlineStr">
         <is>
-          <t>Tylko odblokowane</t>
+          <t>Zwiększony zbiór monet</t>
         </is>
       </c>
       <c r="D873" t="inlineStr"/>
       <c r="E873" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F873" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.onlyUnlocked</t>
+          <t>.Boxes.BoostList.guild_raids_coins_production</t>
         </is>
       </c>
       <c r="G873" t="inlineStr"/>
       <c r="H873" t="inlineStr"/>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr"/>
       <c r="B874" t="inlineStr">
         <is>
-          <t>__days__ days</t>
+          <t>Trial</t>
         </is>
       </c>
       <c r="C874" t="inlineStr">
         <is>
-          <t>__days__ dni</t>
+          <t>Próba</t>
         </is>
       </c>
       <c r="D874" t="inlineStr"/>
       <c r="E874" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F874" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEvenUnit</t>
+          <t>.Boxes.GexStat.GexTrial</t>
         </is>
       </c>
       <c r="G874" t="inlineStr"/>
       <c r="H874" t="inlineStr"/>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr"/>
       <c r="B875" t="inlineStr">
         <is>
-          <t>4h</t>
+          <t>Industrial Age</t>
         </is>
       </c>
       <c r="C875" t="inlineStr">
         <is>
-          <t>4h</t>
+          <t>Epoka Przemysłowa</t>
         </is>
       </c>
       <c r="D875" t="inlineStr"/>
       <c r="E875" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F875" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.4h</t>
+          <t>.Eras.8</t>
         </is>
       </c>
       <c r="G875" t="inlineStr"/>
       <c r="H875" t="inlineStr"/>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr"/>
       <c r="B876" t="inlineStr">
         <is>
-          <t>NPC</t>
+          <t>Title Settings</t>
         </is>
       </c>
       <c r="C876" t="inlineStr">
         <is>
-          <t>NPC (niezajęty)</t>
+          <t>Ustawienia utworów</t>
         </is>
       </c>
       <c r="D876" t="inlineStr"/>
       <c r="E876" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F876" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.NPC</t>
+          <t>.Boxes.BetterMusic.TitleSettings</t>
         </is>
       </c>
       <c r="G876" t="inlineStr"/>
       <c r="H876" t="inlineStr"/>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr"/>
       <c r="B877" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Current Arc Bonus</t>
         </is>
       </c>
       <c r="C877" t="inlineStr">
         <is>
-          <t>Epoka</t>
+          <t>Aktualny bonus Arki</t>
         </is>
       </c>
       <c r="D877" t="inlineStr"/>
       <c r="E877" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F877" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Era</t>
+          <t>.Boxes.Calculator.ArkBonus</t>
         </is>
       </c>
       <c r="G877" t="inlineStr"/>
       <c r="H877" t="inlineStr"/>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr"/>
       <c r="B878" t="inlineStr">
         <is>
-          <t>When opening the ally building, an enhanced ally overview will be presented.</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="C878" t="inlineStr">
         <is>
-          <t>Po otwarciu budynku sojusznika zostanie wyświetlony rozszerzony przegląd sojuszników.</t>
+          <t>Kulturowe</t>
         </is>
       </c>
       <c r="D878" t="inlineStr"/>
       <c r="E878" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F878" t="inlineStr">
         <is>
-          <t>.Settings.ShowAllyList.Desc</t>
+          <t>.Boxes.Productions.Headings.culture</t>
         </is>
       </c>
       <c r="G878" t="inlineStr"/>
       <c r="H878" t="inlineStr"/>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr"/>
       <c r="B879" t="inlineStr">
         <is>
-          <t>Worst rated buildings</t>
+          <t>I Got it!</t>
         </is>
       </c>
       <c r="C879" t="inlineStr">
         <is>
-          <t>Najgorzej oceniane budynki</t>
+          <t>Rozumiem!</t>
         </is>
       </c>
       <c r="D879" t="inlineStr"/>
       <c r="E879" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F879" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowWorstBuildings</t>
+          <t>.Boxes.GuildMemberStat.GotIt</t>
         </is>
       </c>
       <c r="G879" t="inlineStr"/>
       <c r="H879" t="inlineStr"/>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr"/>
       <c r="B880" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>1m</t>
         </is>
       </c>
       <c r="C880" t="inlineStr">
         <is>
-          <t>Typ</t>
+          <t>1m</t>
         </is>
       </c>
       <c r="D880" t="inlineStr"/>
       <c r="E880" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F880" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Type</t>
+          <t>.Boxes.Alerts.Time.1m</t>
         </is>
       </c>
       <c r="G880" t="inlineStr"/>
       <c r="H880" t="inlineStr"/>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr"/>
       <c r="B881" t="inlineStr">
         <is>
-          <t>Notifications</t>
+          <t>max. level</t>
         </is>
       </c>
       <c r="C881" t="inlineStr">
         <is>
-          <t>Powiadomienia</t>
+          <t>max. poziom</t>
         </is>
       </c>
       <c r="D881" t="inlineStr"/>
       <c r="E881" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F881" t="inlineStr">
         <is>
-          <t>.Settings.ShowNotifications.Title</t>
+          <t>.Boxes.GuildMemberStat.MaxLevel</t>
         </is>
       </c>
       <c r="G881" t="inlineStr"/>
       <c r="H881" t="inlineStr"/>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr"/>
       <c r="B882" t="inlineStr">
         <is>
-          <t>Open Import/Export Tool</t>
+          <t>Antiques Dealer</t>
         </is>
       </c>
       <c r="C882" t="inlineStr">
         <is>
-          <t>Otwórz narzędzie do importu/eksportu</t>
+          <t>Handlarz antykami</t>
         </is>
       </c>
       <c r="D882" t="inlineStr"/>
       <c r="E882" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F882" t="inlineStr">
         <is>
-          <t>.Settings.ExportSettings.OpenImportExportTool</t>
+          <t>.Boxes.FPCollector.antiquesDealer</t>
         </is>
       </c>
       <c r="G882" t="inlineStr"/>
       <c r="H882" t="inlineStr"/>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr"/>
       <c r="B883" t="inlineStr">
         <is>
-          <t>Version</t>
+          <t>Progress per badge</t>
         </is>
       </c>
       <c r="C883" t="inlineStr">
         <is>
-          <t>Wersja</t>
+          <t>Postęp na odznakę</t>
         </is>
       </c>
       <c r="D883" t="inlineStr"/>
       <c r="E883" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F883" t="inlineStr">
         <is>
-          <t>.Settings.Entry.Version</t>
+          <t>.Boxes.MergerGame.KeyValue.soccer</t>
         </is>
       </c>
       <c r="G883" t="inlineStr"/>
       <c r="H883" t="inlineStr"/>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr"/>
       <c r="B884" t="inlineStr">
         <is>
-          <t>Stock:</t>
+          <t>QI Boosts</t>
         </is>
       </c>
       <c r="C884" t="inlineStr">
         <is>
-          <t>Zapas:</t>
+          <t>Wzmocnienia NK</t>
         </is>
       </c>
       <c r="D884" t="inlineStr"/>
       <c r="E884" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F884" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Stock</t>
+          <t>.Boxes.PlayerProfile.QIBoosts</t>
         </is>
       </c>
       <c r="G884" t="inlineStr"/>
       <c r="H884" t="inlineStr"/>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr"/>
       <c r="B885" t="inlineStr">
         <is>
-          <t>Collectable soon: __hours__ hours</t>
+          <t>Show links</t>
         </is>
       </c>
       <c r="C885" t="inlineStr">
         <is>
-          <t>Wkrótce do zbioru: __hours__ hours</t>
+          <t>Pokaż łącza</t>
         </is>
       </c>
       <c r="D885" t="inlineStr"/>
       <c r="E885" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F885" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.CollectSoon</t>
+          <t>.Settings.ShowLinks.Title</t>
         </is>
       </c>
       <c r="G885" t="inlineStr"/>
       <c r="H885" t="inlineStr"/>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr"/>
       <c r="B886" t="inlineStr">
         <is>
-          <t>Date &amp;amp; Time</t>
+          <t>Should the "Close all windows" box be opened automatically after the game starts?</t>
         </is>
       </c>
       <c r="C886" t="inlineStr">
         <is>
-          <t>Data &amp;amp; Czas</t>
+          <t>Czy panel "Zamknij wszystkie okna" powinien otwierać się przy uruchomieniu gry?</t>
         </is>
       </c>
       <c r="D886" t="inlineStr"/>
       <c r="E886" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F886" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Datetime</t>
+          <t>.Settings.AutoOpenCloseBox.Desc</t>
         </is>
       </c>
       <c r="G886" t="inlineStr"/>
       <c r="H886" t="inlineStr"/>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr"/>
       <c r="B887" t="inlineStr">
         <is>
-          <t>1 FP equals __goods__ goods</t>
+          <t>Save donation factor per Conversation</t>
         </is>
       </c>
       <c r="C887" t="inlineStr">
         <is>
-          <t>1 PR jest wart __goods__ towarów</t>
+          <t>Zapisz współczynnik darowizny na Rozmowę</t>
         </is>
       </c>
       <c r="D887" t="inlineStr"/>
       <c r="E887" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F887" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.GoodsPerFP</t>
+          <t>.Boxes.Calculator.ForderBonusPerConversation</t>
         </is>
       </c>
       <c r="G887" t="inlineStr"/>
       <c r="H887" t="inlineStr"/>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr"/>
       <c r="B888" t="inlineStr">
         <is>
-          <t>Shows finished quests</t>
+          <t>Double donation blocker</t>
         </is>
       </c>
       <c r="C888" t="inlineStr">
         <is>
-          <t>Pokazuje zakończone misje</t>
+          <t>Blokada podwójnego wkładu</t>
         </is>
       </c>
       <c r="D888" t="inlineStr"/>
       <c r="E888" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F888" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.donequests</t>
+          <t>.Settings.Entry.doubleFPtimeout</t>
         </is>
       </c>
       <c r="G888" t="inlineStr"/>
       <c r="H888" t="inlineStr"/>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr"/>
       <c r="B889" t="inlineStr">
         <is>
-          <t>Antiques Dealer Auction</t>
+          <t>days</t>
         </is>
       </c>
       <c r="C889" t="inlineStr">
         <is>
-          <t>Aukcja handlarza antyków</t>
+          <t>dni</t>
         </is>
       </c>
       <c r="D889" t="inlineStr"/>
       <c r="E889" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F889" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Auction.Title</t>
+          <t>.Boxes.Castle.Days</t>
         </is>
       </c>
       <c r="G889" t="inlineStr"/>
       <c r="H889" t="inlineStr"/>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr"/>
       <c r="B890" t="inlineStr">
         <is>
-          <t>New buildings: Daily FP/tile of replaced buildings</t>
+          <t>GB Cost Calculator</t>
         </is>
       </c>
       <c r="C890" t="inlineStr">
         <is>
-          <t>Nowe perły: Dzienny przychód PR/kratkę zastępowanych budynków</t>
+          <t>Kalkulator kosztów</t>
         </is>
       </c>
       <c r="D890" t="inlineStr"/>
       <c r="E890" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F890" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.FPPerTile</t>
+          <t>.Menu.Calculator.Title</t>
         </is>
       </c>
       <c r="G890" t="inlineStr"/>
       <c r="H890" t="inlineStr"/>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr"/>
       <c r="B891" t="inlineStr">
         <is>
-          <t>Last 2 Ages</t>
+          <t>Displays a schematics of your city</t>
         </is>
       </c>
       <c r="C891" t="inlineStr">
         <is>
-          <t>Ostatnie 2 epoki</t>
+          <t>Pokazuje miasto w rzucie z góry</t>
         </is>
       </c>
       <c r="D891" t="inlineStr"/>
       <c r="E891" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F891" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnLastEras</t>
+          <t>.Menu.Citymap.Desc</t>
         </is>
       </c>
       <c r="G891" t="inlineStr"/>
       <c r="H891" t="inlineStr"/>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr"/>
       <c r="B892" t="inlineStr">
         <is>
-          <t>Military Units Overview</t>
+          <t>Halloween Event</t>
         </is>
       </c>
       <c r="C892" t="inlineStr">
         <is>
-          <t>Przegląd wojsk</t>
+          <t>Event halloweenowy</t>
         </is>
       </c>
       <c r="D892" t="inlineStr"/>
       <c r="E892" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F892" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Title</t>
+          <t>.Boxes.FPCollector.halloween_event</t>
         </is>
       </c>
       <c r="G892" t="inlineStr"/>
       <c r="H892" t="inlineStr"/>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr"/>
       <c r="B893" t="inlineStr">
         <is>
-          <t>Motivation Activity</t>
+          <t>Amount of Aides from Truce Tower left</t>
         </is>
       </c>
       <c r="C893" t="inlineStr">
         <is>
-          <t>Aktywność motywacyjna</t>
+          <t>Truce Tower: pozostałe towary za wsparcie</t>
         </is>
       </c>
       <c r="D893" t="inlineStr"/>
       <c r="E893" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F893" t="inlineStr">
         <is>
-          <t>.Settings.ShowPlayersMotivation.Title</t>
+          <t>.Boxes.BonusService.aid_goods</t>
         </is>
       </c>
       <c r="G893" t="inlineStr"/>
       <c r="H893" t="inlineStr"/>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr"/>
       <c r="B894" t="inlineStr">
         <is>
-          <t>Saving and Restoring</t>
+          <t>Scouting Info</t>
         </is>
       </c>
       <c r="C894" t="inlineStr">
         <is>
-          <t>Zapisywanie i przywracanie</t>
+          <t>Informacje o zwiadzie</t>
         </is>
       </c>
       <c r="D894" t="inlineStr"/>
       <c r="E894" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F894" t="inlineStr">
         <is>
-          <t>.Settings.ExportSettings.Title</t>
+          <t>.Boxes.scoutingTimes.Title</t>
         </is>
       </c>
       <c r="G894" t="inlineStr"/>
       <c r="H894" t="inlineStr"/>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr"/>
       <c r="B895" t="inlineStr">
         <is>
-          <t>ATTENTION: Goods stock is LOW!</t>
+          <t>Start units</t>
         </is>
       </c>
       <c r="C895" t="inlineStr">
         <is>
-          <t>UWAGA: Zapas towaru na niskim poziomie !</t>
+          <t>Dodatkowe jednostki startowe</t>
         </is>
       </c>
       <c r="D895" t="inlineStr"/>
       <c r="E895" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F895" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.GoodsLow</t>
+          <t>.Boxes.BoostList.guild_raids_units_start</t>
         </is>
       </c>
       <c r="G895" t="inlineStr"/>
       <c r="H895" t="inlineStr"/>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr"/>
       <c r="B896" t="inlineStr">
         <is>
-          <t>per Era</t>
+          <t>Item</t>
         </is>
       </c>
       <c r="C896" t="inlineStr">
         <is>
-          <t>na erę</t>
+          <t>Nazwa</t>
         </is>
       </c>
       <c r="D896" t="inlineStr"/>
       <c r="E896" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F896" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.perEra</t>
+          <t>.Boxes.Productions.Headings.name</t>
         </is>
       </c>
       <c r="G896" t="inlineStr"/>
       <c r="H896" t="inlineStr"/>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr"/>
       <c r="B897" t="inlineStr">
         <is>
-          <t>GvG Annotations</t>
+          <t>Shows only buildings from search results, buildings you added manually and buildings you highlighted yourself</t>
         </is>
       </c>
       <c r="C897" t="inlineStr">
         <is>
-          <t>GvG</t>
+          <t>Wyświetla tylko budynki z wyników wyszukiwania, budynki które dodano ręcznie i budynki zaznaczone samodzielnie</t>
         </is>
       </c>
       <c r="D897" t="inlineStr"/>
       <c r="E897" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F897" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleAnnotations</t>
+          <t>.Boxes.ProductionsRating.ShowHighlightedExplanation</t>
         </is>
       </c>
       <c r="G897" t="inlineStr"/>
       <c r="H897" t="inlineStr"/>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr"/>
       <c r="B898" t="inlineStr">
         <is>
-          <t>PE</t>
+          <t>Preview</t>
         </is>
       </c>
       <c r="C898" t="inlineStr">
         <is>
-          <t>EPOS</t>
+          <t>Przegląd</t>
         </is>
       </c>
       <c r="D898" t="inlineStr"/>
       <c r="E898" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F898" t="inlineStr">
         <is>
-          <t>.Eras.9.short</t>
+          <t>.Boxes.OwnpartCalculator.Preview</t>
         </is>
       </c>
       <c r="G898" t="inlineStr"/>
       <c r="H898" t="inlineStr"/>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr"/>
       <c r="B899" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Change Menu</t>
         </is>
       </c>
       <c r="C899" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Zmień menu</t>
         </is>
       </c>
       <c r="D899" t="inlineStr"/>
       <c r="E899" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F899" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Era</t>
+          <t>.Settings.SelectedMenu.Title</t>
         </is>
       </c>
       <c r="G899" t="inlineStr"/>
       <c r="H899" t="inlineStr"/>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr"/>
       <c r="B900" t="inlineStr">
         <is>
-          <t>Filter Items</t>
+          <t>Number of First Strikes remaining.</t>
         </is>
       </c>
       <c r="C900" t="inlineStr">
         <is>
-          <t>Filtruj Elementy</t>
+          <t>Kraken: pozostałe próby pierwszego uderzenia.</t>
         </is>
       </c>
       <c r="D900" t="inlineStr"/>
       <c r="E900" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F900" t="inlineStr">
         <is>
-          <t>.Boxes.General.FilterItems</t>
+          <t>.Boxes.BonusService.first_strike</t>
         </is>
       </c>
       <c r="G900" t="inlineStr"/>
       <c r="H900" t="inlineStr"/>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr"/>
       <c r="B901" t="inlineStr">
         <is>
-          <t>Total FPs Required</t>
+          <t>All Ages</t>
         </is>
       </c>
       <c r="C901" t="inlineStr">
         <is>
-          <t>Potrzebne PR</t>
+          <t>Wszystkie epoki</t>
         </is>
       </c>
       <c r="D901" t="inlineStr"/>
       <c r="E901" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F901" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.LGTotalFP</t>
+          <t>.Boxes.Stats.BtnAllPlayableEras</t>
         </is>
       </c>
       <c r="G901" t="inlineStr"/>
       <c r="H901" t="inlineStr"/>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr"/>
       <c r="B902" t="inlineStr">
         <is>
-          <t>Idle Game Info</t>
+          <t>Pop Ups</t>
         </is>
       </c>
       <c r="C902" t="inlineStr">
         <is>
-          <t>Pomocnik eventu św. Patryka</t>
+          <t>Wyskakujące okienka</t>
         </is>
       </c>
       <c r="D902" t="inlineStr"/>
       <c r="E902" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F902" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Title</t>
+          <t>.Settings.Tab.Auto</t>
         </is>
       </c>
       <c r="G902" t="inlineStr"/>
       <c r="H902" t="inlineStr"/>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr"/>
       <c r="B903" t="inlineStr">
         <is>
-          <t>Million</t>
+          <t>Estimated bonus: __FP__ FPs and __Goods__ goods</t>
         </is>
       </c>
       <c r="C903" t="inlineStr">
         <is>
-          <t>Miliony</t>
+          <t>Szacowany bonus: __FP__ PR i __Goods__ towarów</t>
         </is>
       </c>
       <c r="D903" t="inlineStr"/>
       <c r="E903" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F903" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.M</t>
+          <t>.Boxes.BlueGalaxy.EstimatedBonus</t>
         </is>
       </c>
       <c r="G903" t="inlineStr"/>
       <c r="H903" t="inlineStr"/>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr"/>
       <c r="B904" t="inlineStr">
         <is>
-          <t>10h</t>
+          <t>Idle Game Info</t>
         </is>
       </c>
       <c r="C904" t="inlineStr">
         <is>
-          <t>10g</t>
+          <t>Pomocnik eventu św. Patryka</t>
         </is>
       </c>
       <c r="D904" t="inlineStr"/>
       <c r="E904" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F904" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.10h</t>
+          <t>.Boxes.idleGame.Title</t>
         </is>
       </c>
       <c r="G904" t="inlineStr"/>
       <c r="H904" t="inlineStr"/>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr"/>
       <c r="B905" t="inlineStr">
         <is>
-          <t>Prevention</t>
+          <t>Copied!</t>
         </is>
       </c>
       <c r="C905" t="inlineStr">
         <is>
-          <t>Zapobieganie</t>
+          <t>Skopiowane!</t>
         </is>
       </c>
       <c r="D905" t="inlineStr"/>
       <c r="E905" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F905" t="inlineStr">
         <is>
-          <t>.Boxes.doubleFPprevention.Text</t>
+          <t>.Boxes.GuildFights.CopyToClipBoard.Title</t>
         </is>
       </c>
       <c r="G905" t="inlineStr"/>
       <c r="H905" t="inlineStr"/>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr"/>
       <c r="B906" t="inlineStr">
         <is>
-          <t>Motivate/Polish Helper</t>
+          <t>Music Control</t>
         </is>
       </c>
       <c r="C906" t="inlineStr">
         <is>
-          <t>Asystent motywacji/wsparcia</t>
+          <t>Sterowanie muzyką</t>
         </is>
       </c>
       <c r="D906" t="inlineStr"/>
       <c r="E906" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F906" t="inlineStr">
         <is>
-          <t>.Menu.Moppelhelper.Title</t>
+          <t>.Menu.MusicControl.Title</t>
         </is>
       </c>
       <c r="G906" t="inlineStr"/>
       <c r="H906" t="inlineStr"/>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr"/>
       <c r="B907" t="inlineStr">
         <is>
-          <t>Attached</t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="C907" t="inlineStr">
         <is>
-          <t>Zależne</t>
+          <t>Pola Chwały</t>
         </is>
       </c>
       <c r="D907" t="inlineStr"/>
       <c r="E907" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F907" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Bind</t>
+          <t>.Boxes.Stats.Rewards.Source.battlegrounds_conquest</t>
         </is>
       </c>
       <c r="G907" t="inlineStr"/>
       <c r="H907" t="inlineStr"/>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr"/>
       <c r="B908" t="inlineStr">
         <is>
-          <t>Press __place__ and __slot__ on your keyboard to insert this suggestion.</t>
+          <t>Website Api-Token</t>
         </is>
       </c>
       <c r="C908" t="inlineStr">
         <is>
-          <t>Naciśnij __place__ i __slot__ na klawiaturze, żeby wstawić tę sugestię.</t>
+          <t>Token API witryny internetowej</t>
         </is>
       </c>
       <c r="D908" t="inlineStr"/>
       <c r="E908" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F908" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.KeyboardTooltip</t>
+          <t>.Settings.Entry.ApiToken</t>
         </is>
       </c>
       <c r="G908" t="inlineStr"/>
       <c r="H908" t="inlineStr"/>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr"/>
       <c r="B909" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement first!&lt;br&gt;&lt;/em&gt;Displays the resources required (by item) for your Settlement.</t>
         </is>
       </c>
       <c r="C909" t="inlineStr">
         <is>
-          <t>Punkty</t>
+          <t>&lt;em id='outPW' class='tooltip-error'&gt;Niedostępne: Odwiedź osadę!&lt;br&gt;&lt;/em&gt;Przegląd potrzebnych surowców.</t>
         </is>
       </c>
       <c r="D909" t="inlineStr"/>
       <c r="E909" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F909" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Points</t>
+          <t>.Menu.OutP.DescWarningBuildings</t>
         </is>
       </c>
       <c r="G909" t="inlineStr"/>
       <c r="H909" t="inlineStr"/>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr"/>
       <c r="B910" t="inlineStr">
         <is>
-          <t>The next __count__ Traz units will finish in &lt;span class="alca-countdown"&gt;&lt;/span&gt; at __harvest__ hr</t>
+          <t>List of your latest investments</t>
         </is>
       </c>
       <c r="C910" t="inlineStr">
         <is>
-          <t>Następne __count__ jednostki przybędą za &lt;span class="alca-countdown"&gt;&lt;/span&gt; o godzinie __harvest__</t>
+          <t>Lista Twoich ostatnich inwestycji</t>
         </is>
       </c>
       <c r="D910" t="inlineStr"/>
       <c r="E910" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F910" t="inlineStr">
         <is>
-          <t>.Boxes.Units.NextUnitsIn</t>
+          <t>.Menu.Investment.Desc</t>
         </is>
       </c>
       <c r="G910" t="inlineStr"/>
       <c r="H910" t="inlineStr"/>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr"/>
       <c r="B911" t="inlineStr">
         <is>
-          <t>Quantum Incursion Map</t>
+          <t>Last 2 Ages</t>
         </is>
       </c>
       <c r="C911" t="inlineStr">
         <is>
-          <t>Mapa Najazdów Kwantowych</t>
+          <t>Ostatnie 2 epoki</t>
         </is>
       </c>
       <c r="D911" t="inlineStr"/>
       <c r="E911" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F911" t="inlineStr">
         <is>
-          <t>.Boxes.QIMap.Title</t>
+          <t>.Boxes.Stats.BtnLastEras</t>
         </is>
       </c>
       <c r="G911" t="inlineStr"/>
       <c r="H911" t="inlineStr"/>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr"/>
       <c r="B912" t="inlineStr">
         <is>
-          <t>This module will automatically generate an auction bid value based on your settings and the current auction bid and copy it to the clipboard.</t>
+          <t>Show Box when</t>
         </is>
       </c>
       <c r="C912" t="inlineStr">
         <is>
-          <t>Ten moduł będzie automatycznie generował ofertę aukcyjną w oparciu o Twoje ustawienia oraz obecną ofertę i skopiuje ją do schowka.</t>
+          <t>Pokaż okno kiedy</t>
         </is>
       </c>
       <c r="D912" t="inlineStr"/>
       <c r="E912" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F912" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help1</t>
+          <t>.Boxes.BattleAssistAAConfig.when</t>
         </is>
       </c>
       <c r="G912" t="inlineStr"/>
       <c r="H912" t="inlineStr"/>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr"/>
       <c r="B913" t="inlineStr">
         <is>
-          <t>Automatically create a new Alert when I make a bid in the Antiques Dealer.</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="C913" t="inlineStr">
         <is>
-          <t>Automatycznie utwórz nowe powiadomienie, gdy składam ofertę na aukcji handlarza antykami.</t>
+          <t>Edytuj</t>
         </is>
       </c>
       <c r="D913" t="inlineStr"/>
       <c r="E913" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F913" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Auction.Info</t>
+          <t>.Boxes.Alerts.Form.Edit</t>
         </is>
       </c>
       <c r="G913" t="inlineStr"/>
       <c r="H913" t="inlineStr"/>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr"/>
       <c r="B914" t="inlineStr">
         <is>
-          <t>Tasks</t>
+          <t>Winter-Event</t>
         </is>
       </c>
       <c r="C914" t="inlineStr">
         <is>
-          <t>Zadania</t>
+          <t>Event zimowy</t>
         </is>
       </c>
       <c r="D914" t="inlineStr"/>
       <c r="E914" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F914" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.Table.Tasks</t>
+          <t>.Boxes.FPCollector.winter_event</t>
         </is>
       </c>
       <c r="G914" t="inlineStr"/>
       <c r="H914" t="inlineStr"/>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr"/>
       <c r="B915" t="inlineStr">
         <is>
-          <t>Displays current status of all your military units</t>
+          <t>__days__ days</t>
         </is>
       </c>
       <c r="C915" t="inlineStr">
         <is>
-          <t>Wyświetla status twoich jednostek wojskowych</t>
+          <t>__days__ dni</t>
         </is>
       </c>
       <c r="D915" t="inlineStr"/>
       <c r="E915" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F915" t="inlineStr">
         <is>
-          <t>.Menu.Unit.Desc</t>
+          <t>.Boxes.GreatBuildings.BreakEvenUnit</t>
         </is>
       </c>
       <c r="G915" t="inlineStr"/>
       <c r="H915" t="inlineStr"/>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr"/>
       <c r="B916" t="inlineStr">
         <is>
-          <t>Plunder Reward</t>
+          <t>profit achieved; yellow = Rank is not safe; red/green = Loss/Profit safe</t>
         </is>
       </c>
       <c r="C916" t="inlineStr">
         <is>
-          <t>Nagroda za plądrowanie</t>
+          <t>Twój zysk; żółty = miejsce niezabezpieczone; czerwony/zielony = strata/zysk zabezpieczone</t>
         </is>
       </c>
       <c r="D916" t="inlineStr"/>
       <c r="E916" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F916" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.plunderReward</t>
+          <t>.Boxes.Investment.Overview.ProfitDesc</t>
         </is>
       </c>
       <c r="G916" t="inlineStr"/>
       <c r="H916" t="inlineStr"/>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr"/>
       <c r="B917" t="inlineStr">
         <is>
-          <t>Import</t>
+          <t>Target progress</t>
         </is>
       </c>
       <c r="C917" t="inlineStr">
         <is>
-          <t>Importuj</t>
+          <t>Postęp celu</t>
         </is>
       </c>
       <c r="D917" t="inlineStr"/>
       <c r="E917" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F917" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Import</t>
+          <t>.Boxes.MergerGame.targetProgress</t>
         </is>
       </c>
       <c r="G917" t="inlineStr"/>
       <c r="H917" t="inlineStr"/>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr"/>
       <c r="B918" t="inlineStr">
         <is>
-          <t>InA</t>
+          <t>https://docs.foe-helper.com/english/module/notes</t>
         </is>
       </c>
       <c r="C918" t="inlineStr">
         <is>
-          <t>EP</t>
+          <t>https://foe-helper.com/docs/2/notes</t>
         </is>
       </c>
       <c r="D918" t="inlineStr"/>
       <c r="E918" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F918" t="inlineStr">
         <is>
-          <t>.Eras.8.short</t>
+          <t>.Boxes.Notice.HelpLink</t>
         </is>
       </c>
       <c r="G918" t="inlineStr"/>
       <c r="H918" t="inlineStr"/>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr"/>
       <c r="B919" t="inlineStr">
         <is>
-          <t>No spot safe</t>
+          <t>Hitpoints</t>
         </is>
       </c>
       <c r="C919" t="inlineStr">
         <is>
-          <t>Nie ma bezpiecznego miejsca</t>
+          <t>Punktów obrażeń</t>
         </is>
       </c>
       <c r="D919" t="inlineStr"/>
       <c r="E919" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F919" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.NoPlaceSafe</t>
+          <t>.Boxes.GvGMap.Sector.Hitpoints</t>
         </is>
       </c>
       <c r="G919" t="inlineStr"/>
       <c r="H919" t="inlineStr"/>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr"/>
       <c r="B920" t="inlineStr">
         <is>
-          <t>Motivate/Polish Helper</t>
+          <t>Status</t>
         </is>
       </c>
       <c r="C920" t="inlineStr">
         <is>
-          <t>Asystent motywacji/wsparcia</t>
+          <t>Status</t>
         </is>
       </c>
       <c r="D920" t="inlineStr"/>
       <c r="E920" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F920" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Title</t>
+          <t>.Boxes.Units.Status</t>
         </is>
       </c>
       <c r="G920" t="inlineStr"/>
       <c r="H920" t="inlineStr"/>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr"/>
       <c r="B921" t="inlineStr">
         <is>
-          <t>Date and time of the last recorded deposit in the GB</t>
+          <t>We still calculate with 5 tries, because we do not have the data to support negotiations with more tries.</t>
         </is>
       </c>
       <c r="C921" t="inlineStr">
         <is>
-          <t>Data i czas ostatniej zarejestrowanej wpłaty w perłę</t>
+          <t>Nadal obliczamy przy 5 próbach, ponieważ nie mamy danych wspierających negocjacje przy większej liczbie prób.</t>
         </is>
       </c>
       <c r="D921" t="inlineStr"/>
       <c r="E921" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F921" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.DateOfIncreaseDesc</t>
+          <t>.Boxes.Negotiation.ChanceGreaterThan5</t>
         </is>
       </c>
       <c r="G921" t="inlineStr"/>
       <c r="H921" t="inlineStr"/>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr"/>
       <c r="B922" t="inlineStr">
         <is>
-          <t>Message</t>
+          <t>Shard - Settlement</t>
         </is>
       </c>
       <c r="C922" t="inlineStr">
         <is>
-          <t>Wiadomość</t>
+          <t>Odłamek - Osada</t>
         </is>
       </c>
       <c r="D922" t="inlineStr"/>
       <c r="E922" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F922" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterMessage</t>
+          <t>.HiddenRewards.Positions.culturalOutpost</t>
         </is>
       </c>
       <c r="G922" t="inlineStr"/>
       <c r="H922" t="inlineStr"/>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr"/>
       <c r="B923" t="inlineStr">
         <is>
-          <t>Side View</t>
+          <t>Decayed buildings</t>
         </is>
       </c>
       <c r="C923" t="inlineStr">
         <is>
-          <t>Izometryczny</t>
+          <t>Podupadłe budynki</t>
         </is>
       </c>
       <c r="D923" t="inlineStr"/>
       <c r="E923" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F923" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.CavalierPerspecitve</t>
+          <t>.Boxes.CityMap.ShowDecayedBuildings</t>
         </is>
       </c>
       <c r="G923" t="inlineStr"/>
       <c r="H923" t="inlineStr"/>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr"/>
       <c r="B924" t="inlineStr">
         <is>
-          <t>Expires</t>
+          <t>Reset</t>
         </is>
       </c>
       <c r="C924" t="inlineStr">
         <is>
-          <t>Wygaśnie</t>
+          <t>Reset</t>
         </is>
       </c>
       <c r="D924" t="inlineStr"/>
       <c r="E924" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F924" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Expires</t>
+          <t>.Boxes.Treasury.Reset</t>
         </is>
       </c>
       <c r="G924" t="inlineStr"/>
       <c r="H924" t="inlineStr"/>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr"/>
       <c r="B925" t="inlineStr">
         <is>
-          <t>Units lost</t>
+          <t>Normalize Values</t>
         </is>
       </c>
       <c r="C925" t="inlineStr">
         <is>
-          <t>Stracone jednostki</t>
+          <t>Normalizuj wartości</t>
         </is>
       </c>
       <c r="D925" t="inlineStr"/>
       <c r="E925" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F925" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.lostUnits</t>
+          <t>.Boxes.Stats.BtnToggleRenormalize</t>
         </is>
       </c>
       <c r="G925" t="inlineStr"/>
       <c r="H925" t="inlineStr"/>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr"/>
       <c r="B926" t="inlineStr">
         <is>
-          <t>__days__ day(s)</t>
+          <t>Early Middle Age</t>
         </is>
       </c>
       <c r="C926" t="inlineStr">
         <is>
-          <t>__days__ dni</t>
+          <t>Wczesne Średniowiecze</t>
         </is>
       </c>
       <c r="D926" t="inlineStr"/>
       <c r="E926" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F926" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Days</t>
+          <t>.Eras.4</t>
         </is>
       </c>
       <c r="G926" t="inlineStr"/>
       <c r="H926" t="inlineStr"/>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr"/>
       <c r="B927" t="inlineStr">
         <is>
-          <t>open overview after update</t>
+          <t>Upgrade Kit</t>
         </is>
       </c>
       <c r="C927" t="inlineStr">
         <is>
-          <t>otwórz przegląd po aktualizacji</t>
+          <t>Pakiet ulepszeń</t>
         </is>
       </c>
       <c r="D927" t="inlineStr"/>
       <c r="E927" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F927" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.AutoStartOnUpdate</t>
+          <t>.Boxes.Kits.UpgradeKit</t>
         </is>
       </c>
       <c r="G927" t="inlineStr"/>
       <c r="H927" t="inlineStr"/>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr"/>
       <c r="B928" t="inlineStr">
         <is>
-          <t>Main Prize</t>
+          <t>Current Stock</t>
         </is>
       </c>
       <c r="C928" t="inlineStr">
         <is>
-          <t>Nagroda główna</t>
+          <t>Aktualny stan magazynowy</t>
         </is>
       </c>
       <c r="D928" t="inlineStr"/>
       <c r="E928" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F928" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.MainPrize</t>
+          <t>.Boxes.Outpost.DescInStock</t>
         </is>
       </c>
       <c r="G928" t="inlineStr"/>
       <c r="H928" t="inlineStr"/>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr"/>
       <c r="B929" t="inlineStr">
         <is>
-          <t>Space Age Venus</t>
+          <t>Current amount placed in your city. Please note: Not all buildings might be in the era that is shown next to the name. Check the map to be sure!</t>
         </is>
       </c>
       <c r="C929" t="inlineStr">
         <is>
-          <t>Epoka kosmiczna: Wenus</t>
+          <t>Aktualna ilość postawiona w twoim mieście. Uwaga: Nie wszystkie budynki mogą należeć do epoki, która jest wyświetlana obok nazwy. Sprawdź na mapie aby się upewnić!</t>
         </is>
       </c>
       <c r="D929" t="inlineStr"/>
       <c r="E929" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F929" t="inlineStr">
         <is>
-          <t>.Eras.20</t>
+          <t>.Boxes.ProductionsRating.CountTooltip</t>
         </is>
       </c>
       <c r="G929" t="inlineStr"/>
       <c r="H929" t="inlineStr"/>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr"/>
       <c r="B930" t="inlineStr">
         <is>
-          <t>The module will calculate an addition value according to the first column and a multiplication value according to the second column and take the bigger value of the two</t>
+          <t>Aztec Helper</t>
         </is>
       </c>
       <c r="C930" t="inlineStr">
         <is>
-          <t>Moduł będzie obliczał wartość dodania zależną od pierwszej kolumny i mnożnik zależny od drugiej kolumny i weźmie najwyższą wartość z nich</t>
+          <t>Pomocnik Azteków</t>
         </is>
       </c>
       <c r="D930" t="inlineStr"/>
       <c r="E930" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F930" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help5</t>
+          <t>.Settings.Entry.ShowAztecHelper</t>
         </is>
       </c>
       <c r="G930" t="inlineStr"/>
       <c r="H930" t="inlineStr"/>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr"/>
       <c r="B931" t="inlineStr">
         <is>
-          <t>Guild Member Overview</t>
+          <t>Overview of all allies and buildings that have room for them.</t>
         </is>
       </c>
       <c r="C931" t="inlineStr">
         <is>
-          <t>Przegląd członków gildii</t>
+          <t>Przegląd wszystkich sojuszników i budynków, które mogą ich pomieścić.</t>
         </is>
       </c>
       <c r="D931" t="inlineStr"/>
       <c r="E931" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F931" t="inlineStr">
         <is>
-          <t>.Menu.GuildMemberStat.Title</t>
+          <t>.Menu.Allies.Desc</t>
         </is>
       </c>
       <c r="G931" t="inlineStr"/>
       <c r="H931" t="inlineStr"/>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr"/>
       <c r="B932" t="inlineStr">
         <is>
-          <t>Message</t>
+          <t>Exclude from closing</t>
         </is>
       </c>
       <c r="C932" t="inlineStr">
         <is>
-          <t>Wiadomość</t>
+          <t>Nigdy nie zamykaj</t>
         </is>
       </c>
       <c r="D932" t="inlineStr"/>
       <c r="E932" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F932" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Message</t>
+          <t>.Boxes.CloseBox.ExcludeFromClosing</t>
         </is>
       </c>
       <c r="G932" t="inlineStr"/>
       <c r="H932" t="inlineStr"/>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr"/>
       <c r="B933" t="inlineStr">
         <is>
-          <t>Following combinations are possible</t>
+          <t>let titles finish</t>
         </is>
       </c>
       <c r="C933" t="inlineStr">
         <is>
-          <t>Możliwe są następujące kombinacje</t>
+          <t>odtwarzaj do końca</t>
         </is>
       </c>
       <c r="D933" t="inlineStr"/>
       <c r="E933" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F933" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Efficiency.description</t>
+          <t>.Boxes.BetterMusic.Finish</t>
         </is>
       </c>
       <c r="G933" t="inlineStr"/>
       <c r="H933" t="inlineStr"/>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr"/>
       <c r="B934" t="inlineStr">
         <is>
-          <t>Hide GBs not built</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C934" t="inlineStr">
         <is>
-          <t>Ukryj niewybudowane perły</t>
+          <t>Gracz</t>
         </is>
       </c>
       <c r="D934" t="inlineStr"/>
       <c r="E934" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F934" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.HideNewGBs</t>
+          <t>.Boxes.Investment.Overview.Player</t>
         </is>
       </c>
       <c r="G934" t="inlineStr"/>
       <c r="H934" t="inlineStr"/>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr"/>
       <c r="B935" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/ally</t>
+          <t>Sector</t>
         </is>
       </c>
       <c r="C935" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/ally</t>
+          <t>Sektor</t>
         </is>
       </c>
       <c r="D935" t="inlineStr"/>
       <c r="E935" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F935" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.HelpLink</t>
+          <t>.Boxes.GvGMap.Log.Sector</t>
         </is>
       </c>
       <c r="G935" t="inlineStr"/>
       <c r="H935" t="inlineStr"/>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr"/>
       <c r="B936" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 2 Ages behind</t>
+          <t>Efficiency</t>
         </is>
       </c>
       <c r="C936" t="inlineStr">
         <is>
-          <t xml:space="preserve"> o 2 epoki do tyłu</t>
+          <t>Wydajność</t>
         </is>
       </c>
       <c r="D936" t="inlineStr"/>
       <c r="E936" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F936" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.OlderThan2Era</t>
+          <t>.Boxes.CombatCalculator.Efficiency</t>
         </is>
       </c>
       <c r="G936" t="inlineStr"/>
       <c r="H936" t="inlineStr"/>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr"/>
       <c r="B937" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>Defender deployed</t>
         </is>
       </c>
       <c r="C937" t="inlineStr">
         <is>
-          <t>Inne</t>
+          <t>Obrońca rozmieszczony</t>
         </is>
       </c>
       <c r="D937" t="inlineStr"/>
       <c r="E937" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F937" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.generic_building</t>
+          <t>.Boxes.GvGMap.Log.defender_deployed</t>
         </is>
       </c>
       <c r="G937" t="inlineStr"/>
       <c r="H937" t="inlineStr"/>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr"/>
       <c r="B938" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>Guild Power production</t>
         </is>
       </c>
       <c r="C938" t="inlineStr">
         <is>
-          <t>Łącznie</t>
+          <t>Produkcja potencjału gildii</t>
         </is>
       </c>
       <c r="D938" t="inlineStr"/>
       <c r="E938" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F938" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.All</t>
+          <t>.Boxes.CityMap.clan_power_production</t>
         </is>
       </c>
       <c r="G938" t="inlineStr"/>
       <c r="H938" t="inlineStr"/>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr"/>
       <c r="B939" t="inlineStr">
         <is>
-          <t>Displayed values assume your buildings have finished construction.</t>
+          <t>Efficiency (incl. keys)</t>
         </is>
       </c>
       <c r="C939" t="inlineStr">
         <is>
-          <t>Wyświetlane wartości zakładają, że budowa twoich budynków została zakończona.</t>
+          <t>Wydajność (w tym klucze)</t>
         </is>
       </c>
       <c r="D939" t="inlineStr"/>
       <c r="E939" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F939" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.QIHint</t>
+          <t>.Boxes.MergerGame.Efficiency.care</t>
         </is>
       </c>
       <c r="G939" t="inlineStr"/>
       <c r="H939" t="inlineStr"/>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr"/>
       <c r="B940" t="inlineStr">
         <is>
-          <t>Info Box</t>
+          <t>Hide all button</t>
         </is>
       </c>
       <c r="C940" t="inlineStr">
         <is>
-          <t>Infobox</t>
+          <t>przycisk ukrywania</t>
         </is>
       </c>
       <c r="D940" t="inlineStr"/>
       <c r="E940" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F940" t="inlineStr">
         <is>
-          <t>.Menu.Info.Title</t>
+          <t>.Boxes.CloseBox.HideAllButton</t>
         </is>
       </c>
       <c r="G940" t="inlineStr"/>
       <c r="H940" t="inlineStr"/>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr"/>
       <c r="B941" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Menu Content</t>
         </is>
       </c>
       <c r="C941" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Zawartość menu</t>
         </is>
       </c>
       <c r="D941" t="inlineStr"/>
       <c r="E941" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F941" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Terrain_</t>
+          <t>.Settings.MenuContent.Title</t>
         </is>
       </c>
       <c r="G941" t="inlineStr"/>
       <c r="H941" t="inlineStr"/>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr"/>
       <c r="B942" t="inlineStr">
         <is>
-          <t>Wiki / Documentation: Feature documentation.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Duplicate preset as:</t>
+        </is>
+      </c>
+      <c r="C942" t="inlineStr"/>
       <c r="D942" t="inlineStr"/>
       <c r="E942" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F942" t="inlineStr">
         <is>
-          <t>.Settings.Help.Documentation</t>
+          <t>.Boxes.ProductionsRating.PresetPromptDuplicate</t>
         </is>
       </c>
       <c r="G942" t="inlineStr"/>
       <c r="H942" t="inlineStr"/>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr"/>
       <c r="B943" t="inlineStr">
         <is>
-          <t>Minimum Score</t>
+          <t>Quadrillion</t>
         </is>
       </c>
       <c r="C943" t="inlineStr">
         <is>
-          <t>Minimalny wynik</t>
+          <t>Biliardy</t>
         </is>
       </c>
       <c r="D943" t="inlineStr"/>
       <c r="E943" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F943" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.InventoryBuildingScore</t>
+          <t>.Boxes.idleGame.Q</t>
         </is>
       </c>
       <c r="G943" t="inlineStr"/>
       <c r="H943" t="inlineStr"/>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr"/>
       <c r="B944" t="inlineStr">
         <is>
-          <t>Save medals?</t>
+          <t>Chains</t>
         </is>
       </c>
       <c r="C944" t="inlineStr">
         <is>
-          <t>Oszczędzać medale?</t>
+          <t>Łańcuchy</t>
         </is>
       </c>
       <c r="D944" t="inlineStr"/>
       <c r="E944" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F944" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.SaveMedals</t>
+          <t>.Boxes.Kits.Chains</t>
         </is>
       </c>
       <c r="G944" t="inlineStr"/>
       <c r="H944" t="inlineStr"/>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr"/>
       <c r="B945" t="inlineStr">
         <is>
-          <t xml:space="preserve">Create a group first… </t>
+          <t>Ext</t>
         </is>
       </c>
       <c r="C945" t="inlineStr">
         <is>
-          <t xml:space="preserve">Najpierw utwórz grupę… </t>
+          <t>PRy (Inne)</t>
         </is>
       </c>
       <c r="D945" t="inlineStr"/>
       <c r="E945" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F945" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.NewGroupDesc</t>
-[...2 lines deleted...]
-      <c r="G945" t="inlineStr"/>
+          <t>.Boxes.OwnpartCalculator.Ext</t>
+        </is>
+      </c>
+      <c r="G945" t="inlineStr">
+        <is>
+          <t>Forge Points from external sources.</t>
+        </is>
+      </c>
       <c r="H945" t="inlineStr"/>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr"/>
       <c r="B946" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>Change Language</t>
         </is>
       </c>
       <c r="C946" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>Zmień język</t>
         </is>
       </c>
       <c r="D946" t="inlineStr"/>
       <c r="E946" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F946" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Bonus</t>
+          <t>.Settings.ChangeLanguage.Title</t>
         </is>
       </c>
       <c r="G946" t="inlineStr"/>
       <c r="H946" t="inlineStr"/>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr"/>
       <c r="B947" t="inlineStr">
         <is>
-          <t>General</t>
+          <t>&lt;a target='_blank' href='https://foe-helper.com/extension/update?v=__version__&amp;lang=en'  class='game-cursor'&gt;Last Changelog&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C947" t="inlineStr">
         <is>
-          <t>Ogólne</t>
+          <t>&lt;a target='_blank' href='https://foe-helper.com/extension/update?v=__version__&amp;lang=pl'  class='game-cursor'&gt;Ostatnia zmiana&lt;/a&gt;</t>
         </is>
       </c>
       <c r="D947" t="inlineStr"/>
       <c r="E947" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F947" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.General</t>
-[...2 lines deleted...]
-      <c r="G947" t="inlineStr"/>
+          <t>.Settings.Version.Link</t>
+        </is>
+      </c>
+      <c r="G947" t="inlineStr">
+        <is>
+          <t>"&amp;lang=en" must remain "en" right?
+"foe-rechner.de", should it not be updated to "foe-helper.com" ?</t>
+        </is>
+      </c>
       <c r="H947" t="inlineStr"/>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr"/>
       <c r="B948" t="inlineStr">
         <is>
-          <t>Show missing parts</t>
+          <t>Trillion</t>
         </is>
       </c>
       <c r="C948" t="inlineStr">
         <is>
-          <t>Pokaż brakujące części</t>
+          <t>Biliony</t>
         </is>
       </c>
       <c r="D948" t="inlineStr"/>
       <c r="E948" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F948" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.TripleStateButton0</t>
+          <t>.Boxes.idleGame.T</t>
         </is>
       </c>
       <c r="G948" t="inlineStr"/>
       <c r="H948" t="inlineStr"/>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr"/>
       <c r="B949" t="inlineStr">
         <is>
-          <t>Antiques Dealer</t>
+          <t>Province</t>
         </is>
       </c>
       <c r="C949" t="inlineStr">
         <is>
-          <t>Handlarz antykami</t>
+          <t>Prowincja</t>
         </is>
       </c>
       <c r="D949" t="inlineStr"/>
       <c r="E949" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F949" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.antiquesDealer</t>
+          <t>.Boxes.GuildFights.Province</t>
         </is>
       </c>
       <c r="G949" t="inlineStr"/>
       <c r="H949" t="inlineStr"/>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr"/>
       <c r="B950" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Infobox</t>
         </is>
       </c>
       <c r="C950" t="inlineStr">
         <is>
-          <t>Zapisz</t>
+          <t>Infobox</t>
         </is>
       </c>
       <c r="D950" t="inlineStr"/>
       <c r="E950" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F950" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Save</t>
+          <t>.Boxes.Infobox.Title</t>
         </is>
       </c>
       <c r="G950" t="inlineStr"/>
       <c r="H950" t="inlineStr"/>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr"/>
       <c r="B951" t="inlineStr">
         <is>
-          <t>GE Relic Rewards (Temple of Relic)</t>
+          <t>GE reward</t>
         </is>
       </c>
       <c r="C951" t="inlineStr">
         <is>
-          <t>Nagrody za wyprawy (Świątynia Reliktów)</t>
+          <t>Nagroda za wyprawy gildyjne</t>
         </is>
       </c>
       <c r="D951" t="inlineStr"/>
       <c r="E951" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F951" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.guildExpedition</t>
+          <t>.Boxes.FPCollector.chest</t>
         </is>
       </c>
       <c r="G951" t="inlineStr"/>
       <c r="H951" t="inlineStr"/>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr"/>
       <c r="B952" t="inlineStr">
         <is>
-          <t>Helper Battle visibility</t>
+          <t>???</t>
         </is>
       </c>
       <c r="C952" t="inlineStr">
         <is>
-          <t>Widoczność helpera podczas walki</t>
+          <t>???</t>
         </is>
       </c>
       <c r="D952" t="inlineStr"/>
       <c r="E952" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F952" t="inlineStr">
         <is>
-          <t>.Settings.Entry.HideHelperDuringBattle</t>
+          <t>.Menu.unitsGex.Title</t>
         </is>
       </c>
       <c r="G952" t="inlineStr"/>
       <c r="H952" t="inlineStr"/>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr"/>
       <c r="B953" t="inlineStr">
         <is>
-          <t>Cost</t>
+          <t>Current Run</t>
         </is>
       </c>
       <c r="C953" t="inlineStr">
         <is>
-          <t>Koszt</t>
+          <t>Obecne miasto</t>
         </is>
       </c>
       <c r="D953" t="inlineStr"/>
       <c r="E953" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F953" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Commitment</t>
+          <t>.Boxes.idleGame.CurrentRun</t>
         </is>
       </c>
       <c r="G953" t="inlineStr"/>
       <c r="H953" t="inlineStr"/>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr"/>
       <c r="B954" t="inlineStr">
         <is>
-          <t>FP GB ROI compared</t>
+          <t>Minimum Score</t>
         </is>
       </c>
       <c r="C954" t="inlineStr">
         <is>
-          <t>Porównanie zwrotu z inwestycji PR w PA</t>
+          <t>Minimalny wynik</t>
         </is>
       </c>
       <c r="D954" t="inlineStr"/>
       <c r="E954" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F954" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.SuggestionTitle</t>
-[...9 lines deleted...]
-      </c>
+          <t>.Boxes.ProductionsRating.InventoryBuildingScore</t>
+        </is>
+      </c>
+      <c r="G954" t="inlineStr"/>
       <c r="H954" t="inlineStr"/>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr"/>
       <c r="B955" t="inlineStr">
         <is>
-          <t>Guild Power</t>
+          <t>To plan your city on foe-helper.com, we need to send your data to the website. &lt;br&gt;If you don't have an account there yet, your basic data will be sent along with this transmission. You can then register your account on the website.</t>
         </is>
       </c>
       <c r="C955" t="inlineStr">
         <is>
-          <t>Potencjał gildii</t>
+          <t>Aby skorzystać z narzędzia planowania miasta, musimy przesłać Twoje dane na stronę foe-helper.com. &lt;br&gt;Jeśli nie masz jeszcze konta, twoje podstawowe dane będą wysłane. Możesz później zarejestrować swoje konto na stronie.</t>
         </is>
       </c>
       <c r="D955" t="inlineStr"/>
       <c r="E955" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F955" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildPower</t>
+          <t>.Boxes.CityMap.Desc1</t>
         </is>
       </c>
       <c r="G955" t="inlineStr"/>
       <c r="H955" t="inlineStr"/>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr"/>
       <c r="B956" t="inlineStr">
         <is>
-          <t>Expired Buildings Notification</t>
+          <t>GBs</t>
         </is>
       </c>
       <c r="C956" t="inlineStr">
         <is>
-          <t>Powiadomienie o wygasłych budynkach</t>
+          <t>Perły architektury (PA )</t>
         </is>
       </c>
       <c r="D956" t="inlineStr"/>
       <c r="E956" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F956" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowBuildingsExpired</t>
+          <t>.Boxes.Productions.Headings.greatbuilding</t>
         </is>
       </c>
       <c r="G956" t="inlineStr"/>
       <c r="H956" t="inlineStr"/>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr"/>
       <c r="B957" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>Units</t>
         </is>
       </c>
       <c r="C957" t="inlineStr">
         <is>
-          <t>Członkowie gildii</t>
+          <t>Jednostki</t>
         </is>
       </c>
       <c r="D957" t="inlineStr"/>
       <c r="E957" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F957" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildMembers</t>
+          <t>.General.Units</t>
         </is>
       </c>
       <c r="G957" t="inlineStr"/>
       <c r="H957" t="inlineStr"/>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr"/>
       <c r="B958" t="inlineStr">
         <is>
-          <t>Saved!</t>
+          <t>Need</t>
         </is>
       </c>
       <c r="C958" t="inlineStr">
         <is>
-          <t>Zapisano!</t>
+          <t>Potrzeba</t>
         </is>
       </c>
       <c r="D958" t="inlineStr"/>
       <c r="E958" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F958" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SaveMessage.Title</t>
+          <t>.Boxes.Market.Need</t>
         </is>
       </c>
       <c r="G958" t="inlineStr"/>
       <c r="H958" t="inlineStr"/>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr"/>
       <c r="B959" t="inlineStr">
         <is>
-          <t>Links</t>
+          <t>Battle</t>
         </is>
       </c>
       <c r="C959" t="inlineStr">
         <is>
-          <t>Łącza</t>
+          <t>Walka</t>
         </is>
       </c>
       <c r="D959" t="inlineStr"/>
       <c r="E959" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F959" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowLinks</t>
+          <t>.Boxes.Castle.Battle</t>
         </is>
       </c>
       <c r="G959" t="inlineStr"/>
       <c r="H959" t="inlineStr"/>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr"/>
       <c r="B960" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>If upon opening the GE stage unlock dialogue the precentual goods use is higher than the threshold given below, a box is generated listing the percentual goods use in relation to the treasury stock. '0' will always open the box, '100' never.</t>
         </is>
       </c>
       <c r="C960" t="inlineStr">
         <is>
-          <t>Ranga</t>
+          <t>Jeśli po otwarciu okna dialogowego odblokowania etapu WG procentowe wykorzystanie towarów jest wyższe niż podany poniżej próg, generowane jest okno zawierające procentowe wykorzystanie towarów w stosunku do akcji własnych. Wartość '0' zawsze powoduje otwarcie okna, a wartość '100' nigdy.</t>
         </is>
       </c>
       <c r="D960" t="inlineStr"/>
       <c r="E960" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F960" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Rank</t>
+          <t>.Settings.GexStockWarning.Desc</t>
         </is>
       </c>
       <c r="G960" t="inlineStr"/>
       <c r="H960" t="inlineStr"/>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr"/>
       <c r="B961" t="inlineStr">
         <is>
-          <t>Residential</t>
+          <t>Message</t>
         </is>
       </c>
       <c r="C961" t="inlineStr">
         <is>
-          <t>Mieszkalne</t>
+          <t>Wiadomość</t>
         </is>
       </c>
       <c r="D961" t="inlineStr"/>
       <c r="E961" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F961" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.residential</t>
+          <t>.Boxes.Discord.Message</t>
         </is>
       </c>
       <c r="G961" t="inlineStr"/>
       <c r="H961" t="inlineStr"/>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr"/>
       <c r="B962" t="inlineStr">
         <is>
-          <t>Required</t>
-[...6 lines deleted...]
-      </c>
+          <t>Block board when Task complete</t>
+        </is>
+      </c>
+      <c r="C962" t="inlineStr"/>
       <c r="D962" t="inlineStr"/>
       <c r="E962" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F962" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.RequiredProgress</t>
+          <t>.Boxes.MergerGame.opticalTaskWarning</t>
         </is>
       </c>
       <c r="G962" t="inlineStr"/>
       <c r="H962" t="inlineStr"/>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr"/>
       <c r="B963" t="inlineStr">
         <is>
-          <t>Progress per key</t>
+          <t>Disabled: Open your Army Management console first (U)!</t>
         </is>
       </c>
       <c r="C963" t="inlineStr">
         <is>
-          <t>Postęp na klucz</t>
+          <t>Wyłączone: Najpierw otwórz okno zarządzania armią (U)!</t>
         </is>
       </c>
       <c r="D963" t="inlineStr"/>
       <c r="E963" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F963" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeyValue.care</t>
+          <t>.Menu.Unit.Warning</t>
         </is>
       </c>
       <c r="G963" t="inlineStr"/>
       <c r="H963" t="inlineStr"/>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr"/>
       <c r="B964" t="inlineStr">
         <is>
-          <t>Advices</t>
+          <t>Tag</t>
         </is>
       </c>
       <c r="C964" t="inlineStr">
         <is>
-          <t>Wskazówki</t>
+          <t>Etykieta</t>
         </is>
       </c>
       <c r="D964" t="inlineStr"/>
       <c r="E964" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F964" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Title</t>
+          <t>.Boxes.Alerts.Form.Tag</t>
         </is>
       </c>
       <c r="G964" t="inlineStr"/>
       <c r="H964" t="inlineStr"/>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr"/>
       <c r="B965" t="inlineStr">
         <is>
-          <t>Date of Increase</t>
+          <t>Tomorrow Era</t>
         </is>
       </c>
       <c r="C965" t="inlineStr">
         <is>
-          <t>czas ostatniej wpłaty</t>
+          <t>Epoka Jutra</t>
         </is>
       </c>
       <c r="D965" t="inlineStr"/>
       <c r="E965" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F965" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.DateOfIncrease</t>
+          <t>.Eras.13</t>
         </is>
       </c>
       <c r="G965" t="inlineStr"/>
       <c r="H965" t="inlineStr"/>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr"/>
       <c r="B966" t="inlineStr">
         <is>
-          <t>Your Units - Hourly</t>
+          <t>Needs road</t>
         </is>
       </c>
       <c r="C966" t="inlineStr">
         <is>
-          <t>Jednostki - godzinowo</t>
+          <t>Potrzebuje drogi</t>
         </is>
       </c>
       <c r="D966" t="inlineStr"/>
       <c r="E966" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F966" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsUnitsH</t>
+          <t>.Boxes.CombatCalculator.RoadRequired</t>
         </is>
       </c>
       <c r="G966" t="inlineStr"/>
       <c r="H966" t="inlineStr"/>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr"/>
       <c r="B967" t="inlineStr">
         <is>
-          <t>Quantum Incursion Rewards</t>
+          <t>Switch view</t>
         </is>
       </c>
       <c r="C967" t="inlineStr">
         <is>
-          <t>Nagrody Najazdów Kwantowych</t>
+          <t>Widok przełącznika</t>
         </is>
       </c>
       <c r="D967" t="inlineStr"/>
       <c r="E967" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F967" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.guild_raids</t>
+          <t>.Boxes.GuildFights.Switch</t>
         </is>
       </c>
       <c r="G967" t="inlineStr"/>
       <c r="H967" t="inlineStr"/>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr"/>
       <c r="B968" t="inlineStr">
         <is>
-          <t>This list shows for which of the quests the helper is sure you have already received diamonds - quests are listed here as open even if you have already received diamonds for that quest on another device or before this feature was activated. Since medals only show up as rewards if diamonds have been obtained before, the list will update after either diamonds or medals are obtained.</t>
+          <t>QI Round</t>
         </is>
       </c>
       <c r="C968" t="inlineStr">
         <is>
-          <t>Ta lista wyświetla zadania, za które na pewno otrzymałeś już diamenty - niektóre zadania mogą pozostać otwarte, jeżeli zebrałeś diamenty na innym urządzeniu lub przed istnieniem tego narzędzia. Z racji, że medale mogą być nagrodą jedynie po zebraniu wcześniej diamentów, lista zaktualizuje się, gdy zbierzesz diamenty albo medale za zadanie powtarzalne.</t>
+          <t>Runda NK</t>
         </is>
       </c>
       <c r="D968" t="inlineStr"/>
       <c r="E968" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F968" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.Warning</t>
+          <t>.Boxes.QiProgress.QiRound</t>
         </is>
       </c>
       <c r="G968" t="inlineStr"/>
       <c r="H968" t="inlineStr"/>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr"/>
       <c r="B969" t="inlineStr">
         <is>
-          <t>can be motivated</t>
+          <t>2000 Quest Mark</t>
         </is>
       </c>
       <c r="C969" t="inlineStr">
         <is>
-          <t>może być zmotywowany</t>
+          <t>Znacznik 2000. zadania</t>
         </is>
       </c>
       <c r="D969" t="inlineStr"/>
       <c r="E969" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F969" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.canMotivate</t>
+          <t>.Settings.Show2kQuestMark.Title</t>
         </is>
       </c>
       <c r="G969" t="inlineStr"/>
       <c r="H969" t="inlineStr"/>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr"/>
       <c r="B970" t="inlineStr">
         <is>
-          <t>Investing at:</t>
+          <t>Displays all FPs collected details sorted by type, date, from where and how many.</t>
         </is>
       </c>
       <c r="C970" t="inlineStr">
         <is>
-          <t>Pomoc w budowie:</t>
+          <t>Pokazuje wszystkie PR, które otrzymałeś każdą metodą, uporządkowane według dni.</t>
         </is>
       </c>
       <c r="D970" t="inlineStr"/>
       <c r="E970" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F970" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.FriendlyInvestment</t>
+          <t>.Menu.fpCollector.Desc</t>
         </is>
       </c>
       <c r="G970" t="inlineStr"/>
       <c r="H970" t="inlineStr"/>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr"/>
       <c r="B971" t="inlineStr">
         <is>
-          <t>Your headline</t>
+          <t>Error parsing date</t>
         </is>
       </c>
       <c r="C971" t="inlineStr">
         <is>
-          <t>Twój nagłówek</t>
+          <t>Błąd podczas analizowania daty</t>
         </is>
       </c>
       <c r="D971" t="inlineStr"/>
       <c r="E971" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F971" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.DummyHeading</t>
+          <t>.Boxes.Investment.DateParseError</t>
         </is>
       </c>
       <c r="G971" t="inlineStr"/>
       <c r="H971" t="inlineStr"/>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr"/>
       <c r="B972" t="inlineStr">
         <is>
-          <t>Do you want the rewards from GBG and GE to be displayed in a stream over the rewards bar?</t>
+          <t>Welcome to the &lt;strong&gt;Infobox&lt;/strong&gt;! While this window remains open, it will display background events (e.g. chat messages, actions in GBG and auction bids)</t>
         </is>
       </c>
       <c r="C972" t="inlineStr">
         <is>
-          <t>Czy chcesz, aby nagrody z GPCH i WG były wyświetlane w strumieniu nad paskiem nagród?</t>
+          <t>Witamy w &lt;strong&gt; Infoboxie&lt;/strong&gt;! Podczas gdy to okno pozostanie otwarte, będzie się stopniowo wypełniać zdarzeniami zachodzącymi w tle (takimi jak wiadomości na czacie, ataki na polach bitew gildii i oferty aukcyjne)</t>
         </is>
       </c>
       <c r="D972" t="inlineStr"/>
       <c r="E972" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F972" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGRewards.Desc</t>
+          <t>.Boxes.Infobox.Messages.Welcome</t>
         </is>
       </c>
       <c r="G972" t="inlineStr"/>
       <c r="H972" t="inlineStr"/>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr"/>
       <c r="B973" t="inlineStr">
         <is>
-          <t>Hide most details</t>
+          <t>Submit Data</t>
         </is>
       </c>
       <c r="C973" t="inlineStr">
         <is>
-          <t>Ukryj większość szczegółów</t>
+          <t>Prześlij dane</t>
         </is>
       </c>
       <c r="D973" t="inlineStr"/>
       <c r="E973" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F973" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartMinView.Desc</t>
+          <t>.Boxes.CityMap.TitleSend</t>
         </is>
       </c>
       <c r="G973" t="inlineStr"/>
       <c r="H973" t="inlineStr"/>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr"/>
       <c r="B974" t="inlineStr">
         <is>
-          <t>Daily Challenge</t>
+          <t>Events</t>
         </is>
       </c>
       <c r="C974" t="inlineStr">
         <is>
-          <t>Codzienne wyzwanie</t>
+          <t>Wydarzenia</t>
         </is>
       </c>
       <c r="D974" t="inlineStr"/>
       <c r="E974" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F974" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.dailyChallenges</t>
+          <t>.Boxes.Kits.Events</t>
         </is>
       </c>
       <c r="G974" t="inlineStr"/>
       <c r="H974" t="inlineStr"/>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr"/>
       <c r="B975" t="inlineStr">
         <is>
-          <t>Reconstruction Size List</t>
+          <t>Advice settings</t>
         </is>
       </c>
       <c r="C975" t="inlineStr">
         <is>
-          <t>Lista rozmiarów przebudowy</t>
+          <t>Ustawienia Podpowiedzi</t>
         </is>
       </c>
       <c r="D975" t="inlineStr"/>
       <c r="E975" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F975" t="inlineStr">
         <is>
-          <t>.Boxes.ReconstructionList.Title</t>
+          <t>.Settings.ShowArmyAdvice.Button</t>
         </is>
       </c>
       <c r="G975" t="inlineStr"/>
       <c r="H975" t="inlineStr"/>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr"/>
       <c r="B976" t="inlineStr">
         <is>
-          <t>GBG Building Recommendation</t>
+          <t>Trigger messages in your Discord with events</t>
         </is>
       </c>
       <c r="C976" t="inlineStr">
         <is>
-          <t>GPC Rekomendowane budynki</t>
+          <t>Spowoduj wiadomości w Twoim Discordzie wydarzeniami</t>
         </is>
       </c>
       <c r="D976" t="inlineStr"/>
       <c r="E976" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F976" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowGBGBuildings</t>
+          <t>.Menu.Discord.Desc</t>
         </is>
       </c>
       <c r="G976" t="inlineStr"/>
       <c r="H976" t="inlineStr"/>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr"/>
       <c r="B977" t="inlineStr">
         <is>
-          <t>Spoils of War</t>
+          <t>Continent Map Overview</t>
         </is>
       </c>
       <c r="C977" t="inlineStr">
         <is>
-          <t>Łupy wojenne</t>
+          <t>Mapa kampanii</t>
         </is>
       </c>
       <c r="D977" t="inlineStr"/>
       <c r="E977" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F977" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.spoilsOfWar</t>
+          <t>.Menu.Campagne.Title</t>
         </is>
       </c>
       <c r="G977" t="inlineStr"/>
       <c r="H977" t="inlineStr"/>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr"/>
       <c r="B978" t="inlineStr">
         <is>
-          <t>This includes all fair trades where the offered good has a lower stock than the requested good</t>
+          <t>Player name</t>
         </is>
       </c>
       <c r="C978" t="inlineStr">
         <is>
-          <t>Obejmuje to wszystkie uczciwe transakcje, w których oferowany towar ma niższe zapasy niż towar zamówiony</t>
+          <t>Nazwa gracza</t>
         </is>
       </c>
       <c r="D978" t="inlineStr"/>
       <c r="E978" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F978" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeFairStockTT</t>
+          <t>.Boxes.Treasury.PlayerName</t>
         </is>
       </c>
       <c r="G978" t="inlineStr"/>
       <c r="H978" t="inlineStr"/>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr"/>
       <c r="B979" t="inlineStr">
         <is>
-          <t>Province</t>
+          <t>Guild Members</t>
         </is>
       </c>
       <c r="C979" t="inlineStr">
         <is>
-          <t>Prowincja</t>
+          <t>Członkowie gildii</t>
         </is>
       </c>
       <c r="D979" t="inlineStr"/>
       <c r="E979" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F979" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Province</t>
+          <t>.Boxes.Market.TradePartnerGuild</t>
         </is>
       </c>
       <c r="G979" t="inlineStr"/>
       <c r="H979" t="inlineStr"/>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr"/>
       <c r="B980" t="inlineStr">
         <is>
-          <t>Select the minimum amount of goods offered. This filter does NOT apply to guild members' trades</t>
+          <t>Total Guild Power</t>
         </is>
       </c>
       <c r="C980" t="inlineStr">
         <is>
-          <t>Wybierz minimalną ilość oferowanych towarów. Ten filtr NIE dotyczy transakcji członków gildii</t>
+          <t>Całkowity potencjał gildii</t>
         </is>
       </c>
       <c r="D980" t="inlineStr"/>
       <c r="E980" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F980" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TTMinQuantity</t>
+          <t>.Boxes.GuildMemberStat.TotalGuildPower</t>
         </is>
       </c>
       <c r="G980" t="inlineStr"/>
       <c r="H980" t="inlineStr"/>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr"/>
       <c r="B981" t="inlineStr">
         <is>
-          <t>Fragments</t>
+          <t>Displays a Box that covers the 'Collect All' Button, when FP can not be collected or not all buildings are motivated.</t>
         </is>
       </c>
       <c r="C981" t="inlineStr">
         <is>
-          <t>Fragmenty</t>
+          <t>Wyświetla okienko zakrywające przycisk „Zbierz wszystko”, gdy nie można zebrać PR lub nie wszystkie budynki są zmotywowane.</t>
         </is>
       </c>
       <c r="D981" t="inlineStr"/>
       <c r="E981" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F981" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Fragments</t>
+          <t>.Settings.BlockCollectAll.Desc</t>
         </is>
       </c>
       <c r="G981" t="inlineStr"/>
       <c r="H981" t="inlineStr"/>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr"/>
       <c r="B982" t="inlineStr">
         <is>
-          <t>Updates the 'GB calculator' for all GBs</t>
+          <t>Merge Game (e.g. Care For Tomorrow Event)</t>
         </is>
       </c>
       <c r="C982" t="inlineStr">
         <is>
-          <t>Aktualizuje kalkulator PA dla wszystkich PA</t>
+          <t>Gra typu „łączenie” (np. wydarzenie Troska o Jutro)</t>
         </is>
       </c>
       <c r="D982" t="inlineStr"/>
       <c r="E982" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F982" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartOnAllGBs.Title</t>
+          <t>.Settings.EventHelperMerge</t>
         </is>
       </c>
       <c r="G982" t="inlineStr"/>
       <c r="H982" t="inlineStr"/>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr"/>
       <c r="B983" t="inlineStr">
         <is>
-          <t>Show Sums:</t>
+          <t>This file cannot be processed or is not in the correct format.</t>
         </is>
       </c>
       <c r="C983" t="inlineStr">
         <is>
-          <t>Pokaż sumy:</t>
+          <t>Ten plik nie może zostać przetworzony lub ma nieprawidłowy format.</t>
         </is>
       </c>
       <c r="D983" t="inlineStr"/>
       <c r="E983" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F983" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.ShowSums</t>
+          <t>.Boxes.DBExport.ImportFileError</t>
         </is>
       </c>
       <c r="G983" t="inlineStr"/>
       <c r="H983" t="inlineStr"/>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr"/>
       <c r="B984" t="inlineStr">
         <is>
-          <t>Active Guild Members</t>
+          <t>Info Box</t>
         </is>
       </c>
       <c r="C984" t="inlineStr">
         <is>
-          <t>Aktywni członkowie gildii</t>
+          <t>Infobox</t>
         </is>
       </c>
       <c r="D984" t="inlineStr"/>
       <c r="E984" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F984" t="inlineStr">
         <is>
-          <t>.Boxes.OtherGuildActivity.Title</t>
+          <t>.Menu.Info.Title</t>
         </is>
       </c>
       <c r="G984" t="inlineStr"/>
       <c r="H984" t="inlineStr"/>
     </row>
     <row r="985">
       <c r="A985" t="inlineStr"/>
       <c r="B985" t="inlineStr">
         <is>
-          <t>View</t>
+          <t>Note</t>
         </is>
       </c>
       <c r="C985" t="inlineStr">
         <is>
-          <t>Pokaż</t>
+          <t>Dodaj do schowka</t>
         </is>
       </c>
       <c r="D985" t="inlineStr"/>
       <c r="E985" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F985" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.View</t>
+          <t>.Boxes.OwnpartCalculator.Note</t>
         </is>
       </c>
       <c r="G985" t="inlineStr"/>
       <c r="H985" t="inlineStr"/>
     </row>
     <row r="986">
       <c r="A986" t="inlineStr"/>
       <c r="B986" t="inlineStr">
         <is>
-          <t>Ready to loot!</t>
+          <t>Create New Alert</t>
         </is>
       </c>
       <c r="C986" t="inlineStr">
         <is>
-          <t>Gotowe do zbioru!</t>
+          <t>Utwórz nowe powiadomienie</t>
         </is>
       </c>
       <c r="D986" t="inlineStr"/>
       <c r="E986" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F986" t="inlineStr">
         <is>
-          <t>.Boxes.Units.ReadyToLoot</t>
+          <t>.Boxes.Alerts.Form.CreateNewAlert</t>
         </is>
       </c>
       <c r="G986" t="inlineStr"/>
       <c r="H986" t="inlineStr"/>
     </row>
     <row r="987">
       <c r="A987" t="inlineStr"/>
       <c r="B987" t="inlineStr">
         <is>
-          <t>Add unique inhabitant</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="C987" t="inlineStr">
         <is>
-          <t>Dodaj unikalnego mieszkańca</t>
+          <t>Inne</t>
         </is>
       </c>
       <c r="D987" t="inlineStr"/>
       <c r="E987" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F987" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.addInhabitant</t>
+          <t>.Settings.Tab.Boxes</t>
         </is>
       </c>
       <c r="G987" t="inlineStr"/>
       <c r="H987" t="inlineStr"/>
     </row>
     <row r="988">
       <c r="A988" t="inlineStr"/>
       <c r="B988" t="inlineStr">
         <is>
-          <t>There are no buildings in this category.</t>
+          <t>List</t>
         </is>
       </c>
       <c r="C988" t="inlineStr">
         <is>
-          <t>W tej kategorii nie ma żadnych budynków.</t>
+          <t>Pojedyncze</t>
         </is>
       </c>
       <c r="D988" t="inlineStr"/>
       <c r="E988" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F988" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.EmptyList</t>
+          <t>.Boxes.Productions.ModeSingle</t>
         </is>
       </c>
       <c r="G988" t="inlineStr"/>
       <c r="H988" t="inlineStr"/>
     </row>
     <row r="989">
       <c r="A989" t="inlineStr"/>
       <c r="B989" t="inlineStr">
         <is>
-          <t>No entries found yet…</t>
+          <t>World:</t>
         </is>
       </c>
       <c r="C989" t="inlineStr">
         <is>
-          <t>Nie znaleziono jeszcze wpisów…</t>
+          <t>Świat:</t>
         </is>
       </c>
       <c r="D989" t="inlineStr"/>
       <c r="E989" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F989" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.NoEntriesFound</t>
+          <t>.Settings.Version.World</t>
         </is>
       </c>
       <c r="G989" t="inlineStr"/>
       <c r="H989" t="inlineStr"/>
     </row>
     <row r="990">
       <c r="A990" t="inlineStr"/>
       <c r="B990" t="inlineStr">
         <is>
-          <t>Blue Galaxy Helper</t>
+          <t>2k quest mark</t>
         </is>
       </c>
       <c r="C990" t="inlineStr">
         <is>
-          <t>Pomocnik Błękitnej Galaktyki</t>
+          <t>Znacznik 2000. zadania</t>
         </is>
       </c>
       <c r="D990" t="inlineStr"/>
       <c r="E990" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F990" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Title</t>
+          <t>.Settings.Entry.Show2kQuestMark</t>
         </is>
       </c>
       <c r="G990" t="inlineStr"/>
       <c r="H990" t="inlineStr"/>
     </row>
     <row r="991">
       <c r="A991" t="inlineStr"/>
       <c r="B991" t="inlineStr">
         <is>
-          <t>Displays your Guild's GE results.</t>
+          <t>Attack boost def. army</t>
         </is>
       </c>
       <c r="C991" t="inlineStr">
         <is>
-          <t>Pokazuje wyniki WG twojej gildii.</t>
+          <t>Bonus do ataku armii broniącej</t>
         </is>
       </c>
       <c r="D991" t="inlineStr"/>
       <c r="E991" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F991" t="inlineStr">
         <is>
-          <t>.Menu.GexStat.Desc</t>
+          <t>.Boxes.Productions.att_boost_defender</t>
         </is>
       </c>
       <c r="G991" t="inlineStr"/>
       <c r="H991" t="inlineStr"/>
     </row>
     <row r="992">
       <c r="A992" t="inlineStr"/>
       <c r="B992" t="inlineStr">
         <is>
-          <t>SAV</t>
+          <t>Suggestion: Collect these buildings</t>
         </is>
       </c>
       <c r="C992" t="inlineStr">
         <is>
-          <t>EK:W</t>
+          <t>Sugestia: Zbierz te produkcje</t>
         </is>
       </c>
       <c r="D992" t="inlineStr"/>
       <c r="E992" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F992" t="inlineStr">
         <is>
-          <t>.Eras.20.short</t>
-[...2 lines deleted...]
-      <c r="G992" t="inlineStr"/>
+          <t>.Boxes.BlueGalaxy.DoneProductionsTitle</t>
+        </is>
+      </c>
+      <c r="G992" t="inlineStr">
+        <is>
+          <t>UWAGA: Wersja angielska zawiera zmyłkę! Wersja niemiecka (zapewne źródłowa!! zważywszy, że zarówno FoE, jak i Foe Helper tworzyli Niemcy!) brzmi: "Vorschlag: Sammle diese Produktionen ein". (dosł. Propozycja: Zbierz te produkcje!) - widać więc, że nie chodzi o zbieranie budynków, a ich produkcji...</t>
+        </is>
+      </c>
       <c r="H992" t="inlineStr"/>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr"/>
       <c r="B993" t="inlineStr">
         <is>
-          <t>Image size</t>
+          <t>Lines</t>
         </is>
       </c>
       <c r="C993" t="inlineStr">
         <is>
-          <t>Rozmiar obrazu</t>
+          <t>Liniowy</t>
         </is>
       </c>
       <c r="D993" t="inlineStr"/>
       <c r="E993" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F993" t="inlineStr">
         <is>
-          <t>.Boxes.Units.PictogramScalingTitle</t>
+          <t>.Boxes.Stats.BtnChartType.line</t>
         </is>
       </c>
       <c r="G993" t="inlineStr"/>
       <c r="H993" t="inlineStr"/>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr"/>
       <c r="B994" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/negotiation</t>
+          <t>2-lane Road</t>
         </is>
       </c>
       <c r="C994" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/negotiation</t>
+          <t>Droga 2-pasmowa</t>
         </is>
       </c>
       <c r="D994" t="inlineStr"/>
       <c r="E994" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F994" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.HelpLink</t>
+          <t>.HiddenRewards.Positions.cityRoadBig</t>
         </is>
       </c>
       <c r="G994" t="inlineStr"/>
       <c r="H994" t="inlineStr"/>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr"/>
       <c r="B995" t="inlineStr">
         <is>
-          <t>Rest FPs</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C995" t="inlineStr">
         <is>
-          <t>Pozostało PR</t>
+          <t>Punkty</t>
         </is>
       </c>
       <c r="D995" t="inlineStr"/>
       <c r="E995" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F995" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.RestFP</t>
+          <t>.Boxes.PvPArena.Points</t>
         </is>
       </c>
       <c r="G995" t="inlineStr"/>
       <c r="H995" t="inlineStr"/>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr"/>
       <c r="B996" t="inlineStr">
         <is>
-          <t>Buildings Efficiency Rating</t>
+          <t>LMA</t>
         </is>
       </c>
       <c r="C996" t="inlineStr">
         <is>
-          <t>Ocena efektywności budynków</t>
+          <t>JŚ</t>
         </is>
       </c>
       <c r="D996" t="inlineStr"/>
       <c r="E996" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F996" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Title</t>
+          <t>.Eras.6.short</t>
         </is>
       </c>
       <c r="G996" t="inlineStr"/>
       <c r="H996" t="inlineStr"/>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr"/>
       <c r="B997" t="inlineStr">
         <is>
-          <t>Aztec Helper</t>
+          <t>Show the next Alert countdown as an overlay of the Main Menu icon</t>
         </is>
       </c>
       <c r="C997" t="inlineStr">
         <is>
-          <t>Pomocnik Azteków</t>
+          <t>Wyświetl czas do następnego powiadomienia jako nakładkę ikony w menu głównym</t>
         </is>
       </c>
       <c r="D997" t="inlineStr"/>
       <c r="E997" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F997" t="inlineStr">
         <is>
-          <t>.Menu.AztecMiniGame.Title</t>
+          <t>.Boxes.Alerts.Preferences.MenuIcon.Info</t>
         </is>
       </c>
       <c r="G997" t="inlineStr"/>
       <c r="H997" t="inlineStr"/>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr"/>
       <c r="B998" t="inlineStr">
         <is>
-          <t>Hidden GB</t>
+          <t>Help</t>
         </is>
       </c>
       <c r="C998" t="inlineStr">
         <is>
-          <t>Ukryj PA</t>
+          <t>Pomoc</t>
         </is>
       </c>
       <c r="D998" t="inlineStr"/>
       <c r="E998" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F998" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.HiddenGB</t>
+          <t>.Settings.Entry.Help</t>
         </is>
       </c>
       <c r="G998" t="inlineStr"/>
       <c r="H998" t="inlineStr"/>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr"/>
       <c r="B999" t="inlineStr">
         <is>
-          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement and reload the game (F5)</t>
+          <t>Aztec Helper</t>
         </is>
       </c>
       <c r="C999" t="inlineStr">
         <is>
-          <t>&lt;em id='outPW' class='tooltip-error'&gt;Niedostępne: Rozpocznij osadę i przeładuj grę (F5)</t>
+          <t>Pomocnik Azteków</t>
         </is>
       </c>
       <c r="D999" t="inlineStr"/>
       <c r="E999" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F999" t="inlineStr">
         <is>
-          <t>.Menu.OutP.DescWarningOutpostData</t>
+          <t>.Boxes.AztecMiniGame.Title</t>
         </is>
       </c>
       <c r="G999" t="inlineStr"/>
       <c r="H999" t="inlineStr"/>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr"/>
       <c r="B1000" t="inlineStr">
         <is>
-          <t>Spring Event</t>
+          <t>Pop Game (e.g. Fall Event)</t>
         </is>
       </c>
       <c r="C1000" t="inlineStr">
         <is>
-          <t>Event wiosenny</t>
+          <t>Zbijana gra (np. Event jesienny)</t>
         </is>
       </c>
       <c r="D1000" t="inlineStr"/>
       <c r="E1000" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1000" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.spring_event</t>
+          <t>.Settings.EventHelperPop</t>
         </is>
       </c>
       <c r="G1000" t="inlineStr"/>
       <c r="H1000" t="inlineStr"/>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr"/>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>Find Special Building</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="C1001" t="inlineStr">
         <is>
-          <t>Znajdź budynek specjalny</t>
+          <t>Typ</t>
         </is>
       </c>
       <c r="D1001" t="inlineStr"/>
       <c r="E1001" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1001" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.FindSpecialBuilding</t>
+          <t>.Boxes.PvPArena.Type</t>
         </is>
       </c>
       <c r="G1001" t="inlineStr"/>
       <c r="H1001" t="inlineStr"/>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr"/>
       <c r="B1002" t="inlineStr">
         <is>
-          <t>Defender deployed</t>
+          <t>Threshold</t>
         </is>
       </c>
       <c r="C1002" t="inlineStr">
         <is>
-          <t>Obrońca rozmieszczony</t>
+          <t>Granica</t>
         </is>
       </c>
       <c r="D1002" t="inlineStr"/>
       <c r="E1002" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1002" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.defender_deployed</t>
+          <t>.Boxes.BattleAssistAAConfig.Threshold</t>
         </is>
       </c>
       <c r="G1002" t="inlineStr"/>
       <c r="H1002" t="inlineStr"/>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr"/>
       <c r="B1003" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>GE Week</t>
         </is>
       </c>
       <c r="C1003" t="inlineStr">
         <is>
-          <t>WG</t>
+          <t>Tydzień WG</t>
         </is>
       </c>
       <c r="D1003" t="inlineStr"/>
       <c r="E1003" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1003" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Gex</t>
+          <t>.Boxes.GuildMemberStat.GEXWeek</t>
         </is>
       </c>
       <c r="G1003" t="inlineStr"/>
       <c r="H1003" t="inlineStr"/>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr"/>
       <c r="B1004" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sector Resource Costs </t>
+          <t>Double Collection</t>
         </is>
       </c>
       <c r="C1004" t="inlineStr">
         <is>
-          <t xml:space="preserve">Koszty wykupu prowincji </t>
+          <t>Podwójna kolekcja</t>
         </is>
       </c>
       <c r="D1004" t="inlineStr"/>
       <c r="E1004" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1004" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.Title</t>
+          <t>.Boxes.PowerLeveling.DoubleCollection</t>
         </is>
       </c>
       <c r="G1004" t="inlineStr"/>
       <c r="H1004" t="inlineStr"/>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr"/>
       <c r="B1005" t="inlineStr">
         <is>
-          <t>Attack</t>
+          <t>Meds</t>
         </is>
       </c>
       <c r="C1005" t="inlineStr">
         <is>
-          <t>Atak</t>
+          <t>Medale</t>
         </is>
       </c>
       <c r="D1005" t="inlineStr"/>
       <c r="E1005" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1005" t="inlineStr">
         <is>
-          <t>.Boxes.cardGame.Attack</t>
+          <t>.Boxes.Calculator.Meds</t>
         </is>
       </c>
       <c r="G1005" t="inlineStr"/>
       <c r="H1005" t="inlineStr"/>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr"/>
       <c r="B1006" t="inlineStr">
         <is>
-          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C1006" t="inlineStr">
         <is>
-          <t>Potrwa __days__ dni, zanim inwestycja w wysokości __costs__ PR zostanie zwrócona przy dziennej produkcji __fpproduction__ PR/dzień i __attackproduction__ % premii do ataku (równe __attackproduction__ * __attackvalue__ = __attackproductionvalue__ PR/dzień)</t>
+          <t>Nazwa</t>
         </is>
       </c>
       <c r="D1006" t="inlineStr"/>
       <c r="E1006" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1006" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEvenTTAttack</t>
+          <t>.Boxes.Kits.Name</t>
         </is>
       </c>
       <c r="G1006" t="inlineStr"/>
       <c r="H1006" t="inlineStr"/>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr"/>
       <c r="B1007" t="inlineStr">
         <is>
-          <t>show 0-values (GE/GBG)</t>
+          <t>Bronze Age</t>
         </is>
       </c>
       <c r="C1007" t="inlineStr">
         <is>
-          <t>pokaż zerowe wartości (WG/GPCh)</t>
+          <t>Epoka Brązu</t>
         </is>
       </c>
       <c r="D1007" t="inlineStr"/>
       <c r="E1007" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1007" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ShowZeroValues</t>
+          <t>.Eras.2</t>
         </is>
       </c>
       <c r="G1007" t="inlineStr"/>
       <c r="H1007" t="inlineStr"/>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr"/>
       <c r="B1008" t="inlineStr">
         <is>
-          <t>Alerts</t>
+          <t>Copied!</t>
         </is>
       </c>
       <c r="C1008" t="inlineStr">
         <is>
-          <t>Alarmy</t>
+          <t>Skopiowano!</t>
         </is>
       </c>
       <c r="D1008" t="inlineStr"/>
       <c r="E1008" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1008" t="inlineStr">
         <is>
-          <t>.Menu.Alerts.Title</t>
+          <t>.Boxes.CityMap.ToastHeadCopyData</t>
         </is>
       </c>
       <c r="G1008" t="inlineStr"/>
       <c r="H1008" t="inlineStr"/>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr"/>
       <c r="B1009" t="inlineStr">
         <is>
-          <t>Market Filter</t>
+          <t>Ally Overview</t>
         </is>
       </c>
       <c r="C1009" t="inlineStr">
         <is>
-          <t>Filtr rynku</t>
+          <t>Przegląd sojuszników</t>
         </is>
       </c>
       <c r="D1009" t="inlineStr"/>
       <c r="E1009" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1009" t="inlineStr">
         <is>
-          <t>.Menu.Market.Title</t>
+          <t>.Settings.Entry.ShowAllyList</t>
         </is>
       </c>
       <c r="G1009" t="inlineStr"/>
       <c r="H1009" t="inlineStr"/>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr"/>
       <c r="B1010" t="inlineStr">
         <is>
-          <t>PvP Arena Rewards</t>
+          <t>Remaining FPs to level</t>
         </is>
       </c>
       <c r="C1010" t="inlineStr">
         <is>
-          <t>Nagrody areny PvP</t>
+          <t>PR do zamknięcia</t>
         </is>
       </c>
       <c r="D1010" t="inlineStr"/>
       <c r="E1010" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1010" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.pvp_arena</t>
+          <t>.Boxes.Calculator.Up2LevelUp</t>
         </is>
       </c>
       <c r="G1010" t="inlineStr"/>
       <c r="H1010" t="inlineStr"/>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr"/>
       <c r="B1011" t="inlineStr">
         <is>
-          <t>Progress</t>
+          <t>Goods from earlier ages</t>
         </is>
       </c>
       <c r="C1011" t="inlineStr">
         <is>
-          <t>Postęp</t>
+          <t>Towary z poprzedniej epoki</t>
         </is>
       </c>
       <c r="D1011" t="inlineStr"/>
       <c r="E1011" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1011" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Progress</t>
+          <t>.Boxes.BlueGalaxy.OlderGoods</t>
         </is>
       </c>
       <c r="G1011" t="inlineStr"/>
       <c r="H1011" t="inlineStr"/>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr"/>
       <c r="B1012" t="inlineStr">
         <is>
-          <t>Number of Diplomatic Gifts attempts remaining.</t>
+          <t>Rewards</t>
         </is>
       </c>
       <c r="C1012" t="inlineStr">
         <is>
-          <t>Kosmiczny transporter: pozostałe próby zdobycia darów dyplomacji.</t>
+          <t>Nagrody</t>
         </is>
       </c>
       <c r="D1012" t="inlineStr"/>
       <c r="E1012" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1012" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.diplomatic_gifts</t>
+          <t>.Boxes.Stats.BtnSource.statsRewards</t>
         </is>
       </c>
       <c r="G1012" t="inlineStr"/>
       <c r="H1012" t="inlineStr"/>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr"/>
       <c r="B1013" t="inlineStr">
         <is>
-          <t>GE Goods Use</t>
+          <t>Start coins</t>
         </is>
       </c>
       <c r="C1013" t="inlineStr">
         <is>
-          <t>Wykorzystanie towarów WG</t>
+          <t>Dodatkowe monety startowe</t>
         </is>
       </c>
       <c r="D1013" t="inlineStr"/>
       <c r="E1013" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1013" t="inlineStr">
         <is>
-          <t>.Settings.Entry.GexStockWarning</t>
+          <t>.Boxes.BoostList.guild_raids_coins_start</t>
         </is>
       </c>
       <c r="G1013" t="inlineStr"/>
       <c r="H1013" t="inlineStr"/>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr"/>
       <c r="B1014" t="inlineStr">
         <is>
-          <t>Deleted!</t>
+          <t>Negotiations</t>
         </is>
       </c>
       <c r="C1014" t="inlineStr">
         <is>
-          <t>Usunięto!</t>
+          <t>Negocjacje</t>
         </is>
       </c>
       <c r="D1014" t="inlineStr"/>
       <c r="E1014" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1014" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.DeleteMessage.Title</t>
+          <t>.Boxes.GuildMemberStat.Negotiations</t>
         </is>
       </c>
       <c r="G1014" t="inlineStr"/>
       <c r="H1014" t="inlineStr"/>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr"/>
       <c r="B1015" t="inlineStr">
         <is>
-          <t>Negotiations</t>
+          <t>Disabled: Open another player's GB first!</t>
         </is>
       </c>
       <c r="C1015" t="inlineStr">
         <is>
-          <t>Negocjacje</t>
+          <t>Niedostępne: Otwórz perłę architektury innego gracza!</t>
         </is>
       </c>
       <c r="D1015" t="inlineStr"/>
       <c r="E1015" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1015" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Negotiations</t>
+          <t>.Menu.Calculator.Warning</t>
         </is>
       </c>
       <c r="G1015" t="inlineStr"/>
       <c r="H1015" t="inlineStr"/>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr"/>
       <c r="B1016" t="inlineStr">
         <is>
-          <t>EMA</t>
+          <t>Space Age Jupiter Moon</t>
         </is>
       </c>
       <c r="C1016" t="inlineStr">
         <is>
-          <t>WŚ</t>
+          <t>Epoka Kosmiczna: Księżyc Jowisza</t>
         </is>
       </c>
       <c r="D1016" t="inlineStr"/>
       <c r="E1016" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1016" t="inlineStr">
         <is>
-          <t>.Eras.4.short</t>
+          <t>.Eras.21</t>
         </is>
       </c>
       <c r="G1016" t="inlineStr"/>
       <c r="H1016" t="inlineStr"/>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr"/>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>Transition between titles</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C1017" t="inlineStr">
         <is>
-          <t>Przejście między utworami</t>
+          <t>Budynek</t>
         </is>
       </c>
       <c r="D1017" t="inlineStr"/>
       <c r="E1017" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1017" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Transition</t>
+          <t>.Boxes.OwnpartCalculator.BuildingName</t>
         </is>
       </c>
       <c r="G1017" t="inlineStr"/>
       <c r="H1017" t="inlineStr"/>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr"/>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>Please level up</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="C1018" t="inlineStr">
         <is>
-          <t>Poziom wyżej</t>
+          <t>Edytuj</t>
         </is>
       </c>
       <c r="D1018" t="inlineStr"/>
       <c r="E1018" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1018" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsLevelUp</t>
+          <t>.Boxes.GvGMap.Action.Edit</t>
         </is>
       </c>
       <c r="G1018" t="inlineStr"/>
       <c r="H1018" t="inlineStr"/>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr"/>
       <c r="B1019" t="inlineStr">
         <is>
-          <t>Building Name</t>
+          <t>There is a limit of 2000 aborted quests per day.</t>
         </is>
       </c>
       <c r="C1019" t="inlineStr">
         <is>
-          <t>Nazwa budynku</t>
+          <t>Istnieje limit 2000 odrzuconych zadań dziennie.</t>
         </is>
       </c>
       <c r="D1019" t="inlineStr"/>
       <c r="E1019" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1019" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Name</t>
+          <t>.Quests.CounterTooltip.Content</t>
         </is>
       </c>
       <c r="G1019" t="inlineStr"/>
       <c r="H1019" t="inlineStr"/>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr"/>
       <c r="B1020" t="inlineStr">
         <is>
-          <t>Volume</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C1020" t="inlineStr">
         <is>
-          <t>Głośność</t>
+          <t>Budynek</t>
         </is>
       </c>
       <c r="D1020" t="inlineStr"/>
       <c r="E1020" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1020" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Volume</t>
+          <t>.Boxes.AllyList.Building</t>
         </is>
       </c>
       <c r="G1020" t="inlineStr"/>
       <c r="H1020" t="inlineStr"/>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr"/>
       <c r="B1021" t="inlineStr">
         <is>
-          <t>First visit the member overview of the social conversation you want to compare here, so that data can be compared.</t>
+          <t>Inactivity</t>
         </is>
       </c>
       <c r="C1021" t="inlineStr">
         <is>
-          <t>Najpierw odwiedź przegląd członków konwersacji społecznościowej, którą chcesz tutaj porównać, żeby dane mogły być porównane.</t>
+          <t>Nieaktywny</t>
         </is>
       </c>
       <c r="D1021" t="inlineStr"/>
       <c r="E1021" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1021" t="inlineStr">
         <is>
-          <t>.Boxes.CompareFriendsThreads.Information</t>
+          <t>.Boxes.GuildMemberStat.Inactivity</t>
         </is>
       </c>
       <c r="G1021" t="inlineStr"/>
       <c r="H1021" t="inlineStr"/>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr"/>
       <c r="B1022" t="inlineStr">
         <is>
-          <t>All goods</t>
+          <t>off</t>
         </is>
       </c>
       <c r="C1022" t="inlineStr">
         <is>
-          <t>Wszystkie towary</t>
+          <t>Wyłączone</t>
         </is>
       </c>
       <c r="D1022" t="inlineStr"/>
       <c r="E1022" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1022" t="inlineStr">
         <is>
-          <t>.Boxes.Market.AllGoods</t>
+          <t>.Boxes.Outpost.tileNotPlanned</t>
         </is>
       </c>
       <c r="G1022" t="inlineStr"/>
       <c r="H1022" t="inlineStr"/>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr"/>
       <c r="B1023" t="inlineStr">
         <is>
-          <t>Pop Game (e.g. Fall Event)</t>
+          <t>&lt;span style='color:#29b206'&gt;Remaining&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
         </is>
       </c>
       <c r="C1023" t="inlineStr">
         <is>
-          <t>Zbijana gra (np. Event jesienny)</t>
+          <t>&lt;span style='color:#29b206'&gt;Pozostało&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Potrzebne&lt;/span&gt;</t>
         </is>
       </c>
       <c r="D1023" t="inlineStr"/>
       <c r="E1023" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1023" t="inlineStr">
         <is>
-          <t>.Settings.EventHelperPop</t>
+          <t>.Boxes.Campagne.DescStillMissing</t>
         </is>
       </c>
       <c r="G1023" t="inlineStr"/>
       <c r="H1023" t="inlineStr"/>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr"/>
       <c r="B1024" t="inlineStr">
         <is>
-          <t>Advice</t>
+          <t>Deleted!</t>
         </is>
       </c>
       <c r="C1024" t="inlineStr">
         <is>
-          <t>Wskazówka</t>
+          <t>Usunięto!</t>
         </is>
       </c>
       <c r="D1024" t="inlineStr"/>
       <c r="E1024" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1024" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Advice</t>
+          <t>.Boxes.GuildFights.DeleteMessage.Title</t>
         </is>
       </c>
       <c r="G1024" t="inlineStr"/>
       <c r="H1024" t="inlineStr"/>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr"/>
       <c r="B1025" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Loss = __costs__ &lt;small&gt;(Cost)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
+          <t>Finish Special Production Fragment</t>
         </is>
       </c>
       <c r="C1025" t="inlineStr">
         <is>
-          <t>Nagroda = __nettoreward__ &lt;small&gt;(Nagroda netto)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Bonus Arc)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Miejsce zablokowane: __safe__&lt;br&gt;Loss = __costs__ &lt;small&gt;(Koszt)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Nagroda)&lt;/small&gt; = __loss__</t>
+          <t>Fragment Zakończ produkcję specjalną</t>
         </is>
       </c>
       <c r="D1025" t="inlineStr"/>
       <c r="E1025" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1025" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTLoss</t>
+          <t>.Boxes.Productions.FSP</t>
         </is>
       </c>
       <c r="G1025" t="inlineStr"/>
       <c r="H1025" t="inlineStr"/>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr"/>
       <c r="B1026" t="inlineStr">
         <is>
-          <t>Boost Sources</t>
+          <t>List of all items in a store</t>
         </is>
       </c>
       <c r="C1026" t="inlineStr">
         <is>
-          <t>Źródła Bonusów</t>
+          <t>Lista wszystkich przedmiotów w sklepie</t>
         </is>
       </c>
       <c r="D1026" t="inlineStr"/>
       <c r="E1026" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1026" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.open</t>
+          <t>.Menu.ShopAssist.Desc</t>
         </is>
       </c>
       <c r="G1026" t="inlineStr"/>
       <c r="H1026" t="inlineStr"/>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr"/>
       <c r="B1027" t="inlineStr">
         <is>
-          <t>Required</t>
+          <t>1) When an opposing army has a bonus above the given threshold, the advice will be displayed. &lt;br&gt;2) To edit thresholds and advices, click into the table - confirm changes with Enter. &lt;br&gt;3) To remove an advice, save with an empty advice.</t>
         </is>
       </c>
       <c r="C1027" t="inlineStr">
         <is>
-          <t>Wymagane</t>
+          <t>1) Kiedy przeciwna armia ma bonus powyżej podanej granicy, wskazówka będzie pokazana. &lt;br&gt;2) Żeby zmienić granice i wskazówki, kliknij w tabelkę - potwierdź zmiany enterem. &lt;br&gt;3) Żeby usunąć wskazówkę, zapisz ją jako pustą.</t>
         </is>
       </c>
       <c r="D1027" t="inlineStr"/>
       <c r="E1027" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1027" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.DescRequired</t>
+          <t>.Boxes.BattleAssistAAConfig.Explanation</t>
         </is>
       </c>
       <c r="G1027" t="inlineStr"/>
       <c r="H1027" t="inlineStr"/>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr"/>
       <c r="B1028" t="inlineStr">
         <is>
-          <t>New Events found!</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; accepted your trade of __offerValue__ __offer__ for __needValue__ __need__.</t>
         </is>
       </c>
       <c r="C1028" t="inlineStr">
         <is>
-          <t>Znaleziono nowe wydarzenia!</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; zaakceptował Twoją ofertę, otrzymujesz __needValue__ __need__ za __offerValue__ __offer__.</t>
         </is>
       </c>
       <c r="D1028" t="inlineStr"/>
       <c r="E1028" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1028" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.PlayerFound</t>
+          <t>.Boxes.Infobox.Messages.Trade</t>
         </is>
       </c>
       <c r="G1028" t="inlineStr"/>
       <c r="H1028" t="inlineStr"/>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr"/>
       <c r="B1029" t="inlineStr">
         <is>
-          <t>Area of all connected buildings that need roads divided by area of all roads multiplied by 100</t>
+          <t>Factor</t>
         </is>
       </c>
       <c r="C1029" t="inlineStr">
         <is>
-          <t>Powierzchnia wszystkich podłączonych budynków które wymagają dróg, podzielona przez powierzchnię wszystkich dróg pomnożoną przez 100</t>
+          <t>Współczynnik</t>
         </is>
       </c>
       <c r="D1029" t="inlineStr"/>
       <c r="E1029" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1029" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.CityGridScoreText</t>
+          <t>.Boxes.AuctionSettings.Factor</t>
         </is>
       </c>
       <c r="G1029" t="inlineStr"/>
       <c r="H1029" t="inlineStr"/>
     </row>
     <row r="1030">
       <c r="A1030" t="inlineStr"/>
       <c r="B1030" t="inlineStr">
         <is>
-          <t>No Age</t>
+          <t>Reconstruction Size List</t>
         </is>
       </c>
       <c r="C1030" t="inlineStr">
         <is>
-          <t>Bez epoki</t>
+          <t>Lista rozmiarów przebudowy</t>
         </is>
       </c>
       <c r="D1030" t="inlineStr"/>
       <c r="E1030" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1030" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnNoEra</t>
+          <t>.Boxes.ReconstructionList.Title</t>
         </is>
       </c>
       <c r="G1030" t="inlineStr"/>
       <c r="H1030" t="inlineStr"/>
     </row>
     <row r="1031">
       <c r="A1031" t="inlineStr"/>
       <c r="B1031" t="inlineStr">
         <is>
-          <t>Copy</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="C1031" t="inlineStr">
         <is>
-          <t>Kopiuj</t>
+          <t>Obecnie</t>
         </is>
       </c>
       <c r="D1031" t="inlineStr"/>
       <c r="E1031" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1031" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Copy</t>
+          <t>.Boxes.Productions.ModeCurrent</t>
         </is>
       </c>
       <c r="G1031" t="inlineStr"/>
       <c r="H1031" t="inlineStr"/>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr"/>
       <c r="B1032" t="inlineStr">
         <is>
-          <t>Open the castle overview to update the data.</t>
+          <t>When no tool is selected, the area below is click-through - clicking interacts with the game!</t>
         </is>
       </c>
       <c r="C1032" t="inlineStr">
         <is>
-          <t>Otwórz przegląd zamku, aby zaktualizować dane.</t>
+          <t>Jeśli żadne narzędzie nie jest wybrane, da się klikać przez obszar poniżej - klikanie wchodzi w interakcję z grą!</t>
         </is>
       </c>
       <c r="D1032" t="inlineStr"/>
       <c r="E1032" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1032" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.VisitCastleWarning</t>
+          <t>.Boxes.Popgame.Warning</t>
         </is>
       </c>
       <c r="G1032" t="inlineStr"/>
       <c r="H1032" t="inlineStr"/>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr"/>
       <c r="B1033" t="inlineStr">
         <is>
-          <t>If you delete previously recorded data, they cannot be retrieved.</t>
+          <t>HQ placed</t>
         </is>
       </c>
       <c r="C1033" t="inlineStr">
         <is>
-          <t>Jeśli skasujesz zapisane dane, zostaną one bezpowrotnie utracone.</t>
+          <t>HQ umieszczono</t>
         </is>
       </c>
       <c r="D1033" t="inlineStr"/>
       <c r="E1033" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1033" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.DeleteDataWarning</t>
+          <t>.Boxes.GvGMap.Log.headquarter_placed</t>
         </is>
       </c>
       <c r="G1033" t="inlineStr"/>
       <c r="H1033" t="inlineStr"/>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr"/>
       <c r="B1034" t="inlineStr">
         <is>
-          <t>BPs</t>
+          <t>Select GB</t>
         </is>
       </c>
       <c r="C1034" t="inlineStr">
         <is>
-          <t>Plany</t>
+          <t>Wybierz PA</t>
         </is>
       </c>
       <c r="D1034" t="inlineStr"/>
       <c r="E1034" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1034" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Blueprints</t>
+          <t>.Boxes.findGB.selectGB</t>
         </is>
       </c>
       <c r="G1034" t="inlineStr"/>
       <c r="H1034" t="inlineStr"/>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr"/>
       <c r="B1035" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C1035" t="inlineStr">
         <is>
-          <t>EPRZ</t>
+          <t>Gracz</t>
         </is>
       </c>
       <c r="D1035" t="inlineStr"/>
       <c r="E1035" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1035" t="inlineStr">
         <is>
-          <t>.Eras.3.short</t>
+          <t>.Boxes.GexStat.Player</t>
         </is>
       </c>
       <c r="G1035" t="inlineStr"/>
       <c r="H1035" t="inlineStr"/>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr"/>
       <c r="B1036" t="inlineStr">
         <is>
-          <t>Date</t>
+          <t>Fragments</t>
         </is>
       </c>
       <c r="C1036" t="inlineStr">
         <is>
-          <t>Data</t>
+          <t>Paprochy</t>
         </is>
       </c>
       <c r="D1036" t="inlineStr"/>
       <c r="E1036" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1036" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Date</t>
+          <t>.Boxes.Productions.fragments</t>
         </is>
       </c>
       <c r="G1036" t="inlineStr"/>
       <c r="H1036" t="inlineStr"/>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr"/>
       <c r="B1037" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Colony</t>
         </is>
       </c>
       <c r="C1037" t="inlineStr">
         <is>
-          <t>Budynek</t>
+          <t>Kolonia</t>
         </is>
       </c>
       <c r="D1037" t="inlineStr"/>
       <c r="E1037" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1037" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Building</t>
+          <t>.Boxes.BetterMusic.Colony</t>
         </is>
       </c>
       <c r="G1037" t="inlineStr"/>
       <c r="H1037" t="inlineStr"/>
     </row>
     <row r="1038">
       <c r="A1038" t="inlineStr"/>
       <c r="B1038" t="inlineStr">
         <is>
-          <t>Status</t>
+          <t>Available Workers</t>
         </is>
       </c>
       <c r="C1038" t="inlineStr">
         <is>
-          <t>Status</t>
+          <t>Dostępni pracownicy</t>
         </is>
       </c>
       <c r="D1038" t="inlineStr"/>
       <c r="E1038" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1038" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Status</t>
+          <t>.Boxes.MergerGame.availableCurrency.care</t>
         </is>
       </c>
       <c r="G1038" t="inlineStr"/>
       <c r="H1038" t="inlineStr"/>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr"/>
       <c r="B1039" t="inlineStr">
         <is>
-          <t>Total keys</t>
+          <t>Show Fragments</t>
         </is>
       </c>
       <c r="C1039" t="inlineStr">
         <is>
-          <t>Sumarycznie klucze</t>
+          <t>Pokaż fragmenty</t>
         </is>
       </c>
       <c r="D1039" t="inlineStr"/>
       <c r="E1039" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1039" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Keys.anniversary</t>
+          <t>.Boxes.Settings.showBGFragments</t>
         </is>
       </c>
       <c r="G1039" t="inlineStr"/>
       <c r="H1039" t="inlineStr"/>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr"/>
       <c r="B1040" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Contemporary Era</t>
         </is>
       </c>
       <c r="C1040" t="inlineStr">
         <is>
-          <t>Nie</t>
+          <t>Współczesność</t>
         </is>
       </c>
       <c r="D1040" t="inlineStr"/>
       <c r="E1040" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1040" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ConfirmNo</t>
+          <t>.Eras.12</t>
         </is>
       </c>
       <c r="G1040" t="inlineStr"/>
       <c r="H1040" t="inlineStr"/>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr"/>
       <c r="B1041" t="inlineStr">
         <is>
-          <t>Opens In</t>
+          <t>This value is used for ranking buildings providing attack or defense bonus for the attacking army. How many FP is 1% of either attack or defense boost worth to you?</t>
         </is>
       </c>
       <c r="C1041" t="inlineStr">
         <is>
-          <t>Otwiera się za</t>
+          <t>Ta wartość jest używana do oceniania budynków zapewniających bonus do ataku lub obrony dla atakującej armii. Ile PR jest dla ciebie wart 1% wzmocnienia ataku lub obrony?</t>
         </is>
       </c>
       <c r="D1041" t="inlineStr"/>
       <c r="E1041" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1041" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Expiration</t>
+          <t>.Boxes.GreatBuildings.TTAttackValue</t>
         </is>
       </c>
       <c r="G1041" t="inlineStr"/>
       <c r="H1041" t="inlineStr"/>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr"/>
       <c r="B1042" t="inlineStr">
         <is>
-          <t>Spoils of War Rewards (Himeji Castle)</t>
+          <t>Late Middle Age</t>
         </is>
       </c>
       <c r="C1042" t="inlineStr">
         <is>
-          <t>Łupy wojenne (Zamek Himeji)</t>
+          <t>Jesień Średniowiecza</t>
         </is>
       </c>
       <c r="D1042" t="inlineStr"/>
       <c r="E1042" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1042" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.spoilsOfWar</t>
+          <t>.Eras.6</t>
         </is>
       </c>
       <c r="G1042" t="inlineStr"/>
       <c r="H1042" t="inlineStr"/>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr"/>
       <c r="B1043" t="inlineStr">
         <is>
-          <t>Attack%</t>
+          <t>Show guild treasury log export tool</t>
         </is>
       </c>
       <c r="C1043" t="inlineStr">
         <is>
-          <t>% Ataku</t>
+          <t>Pokaż narzędzie do eksportu dziennika skarbca gildii</t>
         </is>
       </c>
       <c r="D1043" t="inlineStr"/>
       <c r="E1043" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1043" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Attack</t>
+          <t>.Settings.ShowGuildTreasuryLogExport.Title</t>
         </is>
       </c>
       <c r="G1043" t="inlineStr"/>
       <c r="H1043" t="inlineStr"/>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr"/>
       <c r="B1044" t="inlineStr">
         <is>
-          <t>Size</t>
+          <t>General</t>
         </is>
       </c>
       <c r="C1044" t="inlineStr">
         <is>
-          <t>Rozmiar</t>
+          <t>Ogólne</t>
         </is>
       </c>
       <c r="D1044" t="inlineStr"/>
       <c r="E1044" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1044" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.size</t>
+          <t>.Boxes.GexStat.General</t>
         </is>
       </c>
       <c r="G1044" t="inlineStr"/>
       <c r="H1044" t="inlineStr"/>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr"/>
       <c r="B1045" t="inlineStr">
         <is>
-          <t>Info + Website</t>
+          <t>Items</t>
         </is>
       </c>
       <c r="C1045" t="inlineStr">
         <is>
-          <t>Informacje + strona internetowa</t>
+          <t>Przedmioty</t>
         </is>
       </c>
       <c r="D1045" t="inlineStr"/>
       <c r="E1045" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1045" t="inlineStr">
         <is>
-          <t>.Settings.Tab.About</t>
+          <t>.General.Items</t>
         </is>
       </c>
       <c r="G1045" t="inlineStr"/>
       <c r="H1045" t="inlineStr"/>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr"/>
       <c r="B1046" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
         </is>
       </c>
       <c r="C1046" t="inlineStr">
         <is>
-          <t>Inwentarz</t>
+          <t>Potrwa __days__ dni, zanim inwestycja w wysokości __costs__ PR zostanie zwrócona przy dziennej produkcji __fpproduction__ PR/dzień i __attackproduction__ % premii do ataku (równe __attackproduction__ * __attackvalue__ = __attackproductionvalue__ PR/dzień)</t>
         </is>
       </c>
       <c r="D1046" t="inlineStr"/>
       <c r="E1046" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1046" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Inventory</t>
+          <t>.Boxes.GreatBuildings.BreakEvenTTAttack</t>
         </is>
       </c>
       <c r="G1046" t="inlineStr"/>
       <c r="H1046" t="inlineStr"/>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr"/>
       <c r="B1047" t="inlineStr">
         <is>
-          <t>creates a List of all the matching GB you come accross in other Players GB List or the ranking</t>
+          <t>Success</t>
         </is>
       </c>
       <c r="C1047" t="inlineStr">
         <is>
-          <t>tworzy listę wszystkich pasujących PA, które spotkasz w listach PA innych graczy lub rankingu</t>
+          <t>Sukces</t>
         </is>
       </c>
       <c r="D1047" t="inlineStr"/>
       <c r="E1047" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1047" t="inlineStr">
         <is>
-          <t>.Menu.findGB.Desc</t>
+          <t>.Boxes.Negotiation.Success</t>
         </is>
       </c>
       <c r="G1047" t="inlineStr"/>
       <c r="H1047" t="inlineStr"/>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr"/>
       <c r="B1048" t="inlineStr">
         <is>
-          <t>Notify position</t>
+          <t>Sector is protected</t>
         </is>
       </c>
       <c r="C1048" t="inlineStr">
         <is>
-          <t>Pozycja powiadomień</t>
+          <t>Sektor jest chroniony</t>
         </is>
       </c>
       <c r="D1048" t="inlineStr"/>
       <c r="E1048" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1048" t="inlineStr">
         <is>
-          <t>.Settings.Entry.NotificationsPosition</t>
+          <t>.Boxes.GvGMap.Sector.Protected</t>
         </is>
       </c>
       <c r="G1048" t="inlineStr"/>
       <c r="H1048" t="inlineStr"/>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr"/>
       <c r="B1049" t="inlineStr">
         <is>
-          <t>Set Timer</t>
+          <t>The current Status of the game</t>
         </is>
       </c>
       <c r="C1049" t="inlineStr">
         <is>
-          <t>Ustaw czasomierz</t>
+          <t>Bieżący status gry</t>
         </is>
       </c>
       <c r="D1049" t="inlineStr"/>
       <c r="E1049" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1049" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.SetTimer</t>
+          <t>.Boxes.MergerGame.Status.Title</t>
         </is>
       </c>
       <c r="G1049" t="inlineStr"/>
       <c r="H1049" t="inlineStr"/>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr"/>
       <c r="B1050" t="inlineStr">
         <is>
-          <t>Attrition</t>
+          <t>Units - Daily</t>
         </is>
       </c>
       <c r="C1050" t="inlineStr">
         <is>
-          <t>Opór</t>
+          <t>Jednostki - dziennie</t>
         </is>
       </c>
       <c r="D1050" t="inlineStr"/>
       <c r="E1050" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1050" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Attrition</t>
+          <t>.Boxes.Stats.SourceTitle.statsUnitsD</t>
         </is>
       </c>
       <c r="G1050" t="inlineStr"/>
       <c r="H1050" t="inlineStr"/>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr"/>
       <c r="B1051" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 1 Age behind</t>
+          <t>Defender defeated</t>
         </is>
       </c>
       <c r="C1051" t="inlineStr">
         <is>
-          <t xml:space="preserve"> o 1 epokę do tyłu</t>
+          <t>Obrońca pokonany</t>
         </is>
       </c>
       <c r="D1051" t="inlineStr"/>
       <c r="E1051" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1051" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.OlderThan1Era</t>
+          <t>.Boxes.GvGMap.Log.defender_defeated</t>
         </is>
       </c>
       <c r="G1051" t="inlineStr"/>
       <c r="H1051" t="inlineStr"/>
     </row>
     <row r="1052">
       <c r="A1052" t="inlineStr"/>
       <c r="B1052" t="inlineStr">
         <is>
-          <t>Space Age Mars</t>
+          <t>can not be plundered</t>
         </is>
       </c>
       <c r="C1052" t="inlineStr">
         <is>
-          <t>Epoka Kosmiczna: Mars</t>
+          <t>nie może zostać splądrowany</t>
         </is>
       </c>
       <c r="D1052" t="inlineStr"/>
       <c r="E1052" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1052" t="inlineStr">
         <is>
-          <t>.Eras.18</t>
+          <t>.Boxes.Tooltip.Building.noPlunder</t>
         </is>
       </c>
       <c r="G1052" t="inlineStr"/>
       <c r="H1052" t="inlineStr"/>
     </row>
     <row r="1053">
       <c r="A1053" t="inlineStr"/>
       <c r="B1053" t="inlineStr">
         <is>
-          <t>There are no finished FP productions</t>
+          <t>Repeat Building Selection</t>
         </is>
       </c>
       <c r="C1053" t="inlineStr">
         <is>
-          <t>Nie ma skończonych produkcji PR</t>
+          <t>Powtarzanie wyboru budynku</t>
         </is>
       </c>
       <c r="D1053" t="inlineStr"/>
       <c r="E1053" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1053" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.NoProductionsDone</t>
+          <t>.Settings.Entry.RepeatSelectBuilding</t>
         </is>
       </c>
       <c r="G1053" t="inlineStr"/>
       <c r="H1053" t="inlineStr"/>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr"/>
       <c r="B1054" t="inlineStr">
         <is>
-          <t>Title</t>
+          <t>General Settings</t>
         </is>
       </c>
       <c r="C1054" t="inlineStr">
         <is>
-          <t>Tytuł</t>
+          <t>Ustawienia ogólne</t>
         </is>
       </c>
       <c r="D1054" t="inlineStr"/>
       <c r="E1054" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1054" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Title</t>
+          <t>.Boxes.BetterMusic.GeneralSettings</t>
         </is>
       </c>
       <c r="G1054" t="inlineStr"/>
       <c r="H1054" t="inlineStr"/>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr"/>
       <c r="B1055" t="inlineStr">
         <is>
-          <t>Export as CSV</t>
+          <t>GE Main Encounters</t>
         </is>
       </c>
       <c r="C1055" t="inlineStr">
         <is>
-          <t>Eksportuj jako CSV</t>
+          <t>Duże konflikty WG</t>
         </is>
       </c>
       <c r="D1055" t="inlineStr"/>
       <c r="E1055" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1055" t="inlineStr">
         <is>
-          <t>.Boxes.General.ExportCSV</t>
+          <t>.Boxes.Castle.GexLastOfSections</t>
         </is>
       </c>
       <c r="G1055" t="inlineStr"/>
       <c r="H1055" t="inlineStr"/>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr"/>
       <c r="B1056" t="inlineStr">
         <is>
-          <t>Increase/decrease graph</t>
+          <t>Guild Treasury - h</t>
         </is>
       </c>
       <c r="C1056" t="inlineStr">
         <is>
-          <t>Wykres przychodów i wydatków</t>
+          <t>Skarbiec - 1h</t>
         </is>
       </c>
       <c r="D1056" t="inlineStr"/>
       <c r="E1056" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1056" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartTypeTitle.delta</t>
+          <t>.Boxes.Stats.BtnSource.statsTreasureClanH</t>
         </is>
       </c>
       <c r="G1056" t="inlineStr"/>
       <c r="H1056" t="inlineStr"/>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr"/>
       <c r="B1057" t="inlineStr">
         <is>
-          <t xml:space="preserve">Last Update: </t>
+          <t>Friends</t>
         </is>
       </c>
       <c r="C1057" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ostatnia aktualizacja: </t>
+          <t>Przyjaciele</t>
         </is>
       </c>
       <c r="D1057" t="inlineStr"/>
       <c r="E1057" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1057" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Udate</t>
+          <t>.Boxes.Market.TradePartnerFriend</t>
         </is>
       </c>
       <c r="G1057" t="inlineStr"/>
       <c r="H1057" t="inlineStr"/>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr"/>
       <c r="B1058" t="inlineStr">
         <is>
-          <t>Shop Assistant</t>
+          <t>Only highlights</t>
         </is>
       </c>
       <c r="C1058" t="inlineStr">
         <is>
-          <t>Asystent sklepu</t>
+          <t>Tylko podświetlone</t>
         </is>
       </c>
       <c r="D1058" t="inlineStr"/>
       <c r="E1058" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1058" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowShopAssist</t>
+          <t>.Boxes.ProductionsRating.ShowHighlighted</t>
         </is>
       </c>
       <c r="G1058" t="inlineStr"/>
       <c r="H1058" t="inlineStr"/>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr"/>
       <c r="B1059" t="inlineStr">
         <is>
-          <t>Shop Assistant</t>
+          <t>BPs</t>
         </is>
       </c>
       <c r="C1059" t="inlineStr">
         <is>
-          <t>Asystent sklepu</t>
+          <t>BPs (Plany)</t>
         </is>
       </c>
       <c r="D1059" t="inlineStr"/>
       <c r="E1059" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1059" t="inlineStr">
         <is>
-          <t>.Menu.ShopAssist.Title</t>
+          <t>.Boxes.OwnpartCalculator.BPs</t>
         </is>
       </c>
       <c r="G1059" t="inlineStr"/>
       <c r="H1059" t="inlineStr"/>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr"/>
       <c r="B1060" t="inlineStr">
         <is>
-          <t>Bar full:</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C1060" t="inlineStr">
         <is>
-          <t>Pasek pełny:</t>
+          <t>Epoka</t>
         </is>
       </c>
       <c r="D1060" t="inlineStr"/>
       <c r="E1060" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1060" t="inlineStr">
         <is>
-          <t>.Boxes.QIActions.FullAt</t>
+          <t>.Boxes.MarketOffers.Era</t>
         </is>
       </c>
       <c r="G1060" t="inlineStr"/>
       <c r="H1060" t="inlineStr"/>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr"/>
       <c r="B1061" t="inlineStr">
         <is>
-          <t>Market offers</t>
+          <t>Own part net</t>
         </is>
       </c>
       <c r="C1061" t="inlineStr">
         <is>
-          <t>Oferty handlowe</t>
+          <t>Wpłata własna</t>
         </is>
       </c>
       <c r="D1061" t="inlineStr"/>
       <c r="E1061" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1061" t="inlineStr">
         <is>
-          <t>.Menu.MarketOffers.Title</t>
+          <t>.Boxes.PowerLeveling.OwnPartNetto</t>
         </is>
       </c>
       <c r="G1061" t="inlineStr"/>
       <c r="H1061" t="inlineStr"/>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr"/>
       <c r="B1062" t="inlineStr">
         <is>
-          <t>Task Reward</t>
+          <t>never</t>
         </is>
       </c>
       <c r="C1062" t="inlineStr">
         <is>
-          <t>Nagroda za zadanie</t>
+          <t>nigdy</t>
         </is>
       </c>
       <c r="D1062" t="inlineStr"/>
       <c r="E1062" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1062" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.task_reward</t>
+          <t>.Boxes.GexStat.Never</t>
         </is>
       </c>
       <c r="G1062" t="inlineStr"/>
       <c r="H1062" t="inlineStr"/>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr"/>
       <c r="B1063" t="inlineStr">
         <is>
-          <t>Break even in</t>
+          <t>Body</t>
         </is>
       </c>
       <c r="C1063" t="inlineStr">
         <is>
-          <t>Zwróci się w</t>
+          <t>Treść</t>
         </is>
       </c>
       <c r="D1063" t="inlineStr"/>
       <c r="E1063" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1063" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEven</t>
+          <t>.Boxes.Alerts.Form.Body</t>
         </is>
       </c>
       <c r="G1063" t="inlineStr"/>
       <c r="H1063" t="inlineStr"/>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr"/>
       <c r="B1064" t="inlineStr">
         <is>
-          <t>Daily Special</t>
+          <t>Event History page previously updated</t>
         </is>
       </c>
       <c r="C1064" t="inlineStr">
         <is>
-          <t>Nagroda dnia</t>
+          <t>Wszystko aktualne</t>
         </is>
       </c>
       <c r="D1064" t="inlineStr"/>
       <c r="E1064" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1064" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.MainPrizeTitle</t>
+          <t>.Boxes.Investment.AllUpToDate</t>
         </is>
       </c>
       <c r="G1064" t="inlineStr"/>
       <c r="H1064" t="inlineStr"/>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr"/>
       <c r="B1065" t="inlineStr">
         <is>
-          <t>GE Goods Use</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C1065" t="inlineStr">
         <is>
-          <t>Wykorzystanie towarów WG</t>
+          <t>Budynki</t>
         </is>
       </c>
       <c r="D1065" t="inlineStr"/>
       <c r="E1065" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1065" t="inlineStr">
         <is>
-          <t>.Settings.GexStockWarning.Title</t>
+          <t>.Boxes.ProductionsRating.BuildingName</t>
         </is>
       </c>
       <c r="G1065" t="inlineStr"/>
       <c r="H1065" t="inlineStr"/>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr"/>
       <c r="B1066" t="inlineStr">
         <is>
-          <t>End level</t>
+          <t>FoE-Helper: Number of FPs that can be bought with coins.</t>
         </is>
       </c>
       <c r="C1066" t="inlineStr">
         <is>
-          <t>Docelowy poziom</t>
+          <t>FoE-Helper: Liczba PR, które można kupić za monety.</t>
         </is>
       </c>
       <c r="D1066" t="inlineStr"/>
       <c r="E1066" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1066" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.EndLevel</t>
+          <t>.StrategyPoints.BuyableFP</t>
         </is>
       </c>
       <c r="G1066" t="inlineStr"/>
       <c r="H1066" t="inlineStr"/>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr"/>
       <c r="B1067" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Error loading the Negotiation Table</t>
         </is>
       </c>
       <c r="C1067" t="inlineStr">
         <is>
-          <t>Zapisz</t>
+          <t>Błąd przy pobieraniu tablicy negocjacji</t>
         </is>
       </c>
       <c r="D1067" t="inlineStr"/>
       <c r="E1067" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1067" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Save</t>
+          <t>.Boxes.Negotiation.TableLoadError</t>
         </is>
       </c>
       <c r="G1067" t="inlineStr"/>
       <c r="H1067" t="inlineStr"/>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr"/>
       <c r="B1068" t="inlineStr">
         <is>
-          <t>Production</t>
+          <t>"Close all windows" box open automatically</t>
         </is>
       </c>
       <c r="C1068" t="inlineStr">
         <is>
-          <t>Produkcyjne</t>
+          <t>Automatyczne otwieranie panelu "Zamknij wszystkie okna"</t>
         </is>
       </c>
       <c r="D1068" t="inlineStr"/>
       <c r="E1068" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1068" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.production</t>
+          <t>.Settings.AutoOpenCloseBox.Title</t>
         </is>
       </c>
       <c r="G1068" t="inlineStr"/>
       <c r="H1068" t="inlineStr"/>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr"/>
       <c r="B1069" t="inlineStr">
         <is>
-          <t>Status</t>
+          <t>available</t>
         </is>
       </c>
       <c r="C1069" t="inlineStr">
         <is>
-          <t>Znika za</t>
+          <t>ilość</t>
         </is>
       </c>
       <c r="D1069" t="inlineStr"/>
       <c r="E1069" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1069" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Table.expires</t>
+          <t>.Boxes.GuildMemberStat.Available</t>
         </is>
       </c>
       <c r="G1069" t="inlineStr"/>
       <c r="H1069" t="inlineStr"/>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr"/>
       <c r="B1070" t="inlineStr">
         <is>
-          <t>calculate only safe profit/loss</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="C1070" t="inlineStr">
         <is>
-          <t>Oblicz tylko bezpieczny zysk/stratę</t>
+          <t>EB</t>
         </is>
       </c>
       <c r="D1070" t="inlineStr"/>
       <c r="E1070" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1070" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.SettingsUnsafeCalc</t>
+          <t>.Eras.2.short</t>
         </is>
       </c>
       <c r="G1070" t="inlineStr"/>
       <c r="H1070" t="inlineStr"/>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr"/>
       <c r="B1071" t="inlineStr">
         <is>
-          <t>Stone Age</t>
+          <t>Select how much each of your buildings should ideally produce per tile. The balance between all selected values is important for the final rating: Use higher ones for things you do not care about as much and lower values if you want to put higher emphasis on particular resources/boosts. If you have more than one of the same building, only the highest era will be evaluated.</t>
         </is>
       </c>
       <c r="C1071" t="inlineStr">
         <is>
-          <t>Epoka Kamienia</t>
+          <t>Wybierz, ile każdy z twoich budynków powinien produkować na kafelek. Równowaga między wszystkimi wybranymi wartościami jest ważna dla ostatecznej oceny: Użyj wyższych wartości dla rzeczy, na których nie zależy ci tak bardzo, a niższych wartości, jeśli chcesz położyć większy nacisk na określone zasoby/wzmocnienia. Jeśli posiadasz więcej niż jeden taki sam budynek, tylko budynek z najwyższą epoką zostanie oceniony.</t>
         </is>
       </c>
       <c r="D1071" t="inlineStr"/>
       <c r="E1071" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1071" t="inlineStr">
         <is>
-          <t>.Eras.1</t>
+          <t>.Boxes.ProductionsRating.Explainer</t>
         </is>
       </c>
       <c r="G1071" t="inlineStr"/>
       <c r="H1071" t="inlineStr"/>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr"/>
       <c r="B1072" t="inlineStr">
         <is>
-          <t>Disabled: Open your Tech Tree first (R)!</t>
+          <t>5h</t>
         </is>
       </c>
       <c r="C1072" t="inlineStr">
         <is>
-          <t>Niedostępne: otwórz menu badań (R)!</t>
+          <t>5g</t>
         </is>
       </c>
       <c r="D1072" t="inlineStr"/>
       <c r="E1072" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1072" t="inlineStr">
         <is>
-          <t>.Menu.Technologies.Warning</t>
+          <t>.Boxes.Alerts.Time.5h</t>
         </is>
       </c>
       <c r="G1072" t="inlineStr"/>
       <c r="H1072" t="inlineStr"/>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr"/>
       <c r="B1073" t="inlineStr">
         <is>
-          <t>Sound for Rival-Quest</t>
+          <t>Motivation Activity</t>
         </is>
       </c>
       <c r="C1073" t="inlineStr">
         <is>
-          <t>Dźwięk zadania Rywala</t>
+          <t>Aktywność motywacyjna</t>
         </is>
       </c>
       <c r="D1073" t="inlineStr"/>
       <c r="E1073" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1073" t="inlineStr">
         <is>
-          <t>.Settings.RivalSound.Title</t>
+          <t>.Settings.Entry.ShowPlayersMotivation</t>
         </is>
       </c>
       <c r="G1073" t="inlineStr"/>
       <c r="H1073" t="inlineStr"/>
     </row>
     <row r="1074">
       <c r="A1074" t="inlineStr"/>
       <c r="B1074" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>SASH</t>
         </is>
       </c>
       <c r="C1074" t="inlineStr">
         <is>
-          <t>Wszystkie</t>
+          <t>EK:KW</t>
         </is>
       </c>
       <c r="D1074" t="inlineStr"/>
       <c r="E1074" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1074" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Tabs.AllFights</t>
+          <t>.Eras.23.short</t>
         </is>
       </c>
       <c r="G1074" t="inlineStr"/>
       <c r="H1074" t="inlineStr"/>
     </row>
     <row r="1075">
       <c r="A1075" t="inlineStr"/>
       <c r="B1075" t="inlineStr">
         <is>
-          <t>SAT</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="C1075" t="inlineStr">
         <is>
-          <t>EK:T</t>
+          <t>WG</t>
         </is>
       </c>
       <c r="D1075" t="inlineStr"/>
       <c r="E1075" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1075" t="inlineStr">
         <is>
-          <t>.Eras.22.short</t>
+          <t>.Boxes.GexStat.Gex</t>
         </is>
       </c>
       <c r="G1075" t="inlineStr"/>
       <c r="H1075" t="inlineStr"/>
     </row>
     <row r="1076">
       <c r="A1076" t="inlineStr"/>
       <c r="B1076" t="inlineStr">
         <is>
-          <t>off</t>
+          <t>Show GBG Building Recommendation</t>
         </is>
       </c>
       <c r="C1076" t="inlineStr">
         <is>
-          <t>Wyłączone</t>
+          <t>Pokaż rekomendacje budynków GPC</t>
         </is>
       </c>
       <c r="D1076" t="inlineStr"/>
       <c r="E1076" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1076" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.tileNotPlanned</t>
+          <t>.Settings.ShowGBGBuildings.Title</t>
         </is>
       </c>
       <c r="G1076" t="inlineStr"/>
       <c r="H1076" t="inlineStr"/>
     </row>
     <row r="1077">
       <c r="A1077" t="inlineStr"/>
       <c r="B1077" t="inlineStr">
         <is>
-          <t>Encounters</t>
+          <t>Stream</t>
         </is>
       </c>
       <c r="C1077" t="inlineStr">
         <is>
-          <t>Konflikty</t>
+          <t>Złożony</t>
         </is>
       </c>
       <c r="D1077" t="inlineStr"/>
       <c r="E1077" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1077" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Encounters</t>
+          <t>.Boxes.Stats.BtnChartType.streamgraph</t>
         </is>
       </c>
       <c r="G1077" t="inlineStr"/>
       <c r="H1077" t="inlineStr"/>
     </row>
     <row r="1078">
       <c r="A1078" t="inlineStr"/>
       <c r="B1078" t="inlineStr">
         <is>
-          <t>Timer is up</t>
+          <t>Chance</t>
         </is>
       </c>
       <c r="C1078" t="inlineStr">
         <is>
-          <t>Czas się skończył</t>
+          <t>Szansa</t>
         </is>
       </c>
       <c r="D1078" t="inlineStr"/>
       <c r="E1078" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1078" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.AlertText</t>
+          <t>.Boxes.Negotiation.Chance</t>
         </is>
       </c>
       <c r="G1078" t="inlineStr"/>
       <c r="H1078" t="inlineStr"/>
     </row>
     <row r="1079">
       <c r="A1079" t="inlineStr"/>
       <c r="B1079" t="inlineStr">
         <is>
-          <t>This value is used for ranking buildings providing attack or defense bonus for the attacking army. How many FP is 1% of either attack or defense boost worth to you?</t>
+          <t>Consider attack bonus</t>
         </is>
       </c>
       <c r="C1079" t="inlineStr">
         <is>
-          <t>Ta wartość jest używana do oceniania budynków zapewniających bonus do ataku lub obrony dla atakującej armii. Ile PR jest dla ciebie wart 1% wzmocnienia ataku lub obrony?</t>
+          <t>Uwzględnij bonus do ataku</t>
         </is>
       </c>
       <c r="D1079" t="inlineStr"/>
       <c r="E1079" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1079" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTAttackValue</t>
+          <t>.Boxes.GreatBuildings.ShowAttack</t>
         </is>
       </c>
       <c r="G1079" t="inlineStr"/>
       <c r="H1079" t="inlineStr"/>
     </row>
     <row r="1080">
       <c r="A1080" t="inlineStr"/>
       <c r="B1080" t="inlineStr">
         <is>
-          <t>Sum Inventory + Needed</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C1080" t="inlineStr">
         <is>
-          <t>Na stanie + potrzebne</t>
+          <t>Gracz</t>
         </is>
       </c>
       <c r="D1080" t="inlineStr"/>
       <c r="E1080" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1080" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.InventoryNeedSum</t>
+          <t>.Boxes.Notice.NewPlayer</t>
         </is>
       </c>
       <c r="G1080" t="inlineStr"/>
       <c r="H1080" t="inlineStr"/>
     </row>
     <row r="1081">
       <c r="A1081" t="inlineStr"/>
       <c r="B1081" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Already conquered! Well done :)</t>
+          <t>From now on, the times are copied in server time. If you want to change your displayed times to server time, check the settings.</t>
         </is>
       </c>
       <c r="C1081" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Już zdobyte! Brawo :)</t>
+          <t>Od teraz czasy są kopiowane w czasie serwera. Jeśli chcesz zmienić wyświetlane czasy na czas serwera, sprawdź ustawienia.</t>
         </is>
       </c>
       <c r="D1081" t="inlineStr"/>
       <c r="E1081" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1081" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.AlreadyDone</t>
+          <t>.Boxes.GuildFights.TimeZoneWarning.Desc</t>
         </is>
       </c>
       <c r="G1081" t="inlineStr"/>
       <c r="H1081" t="inlineStr"/>
     </row>
     <row r="1082">
       <c r="A1082" t="inlineStr"/>
       <c r="B1082" t="inlineStr">
         <is>
-          <t>Production Overview</t>
+          <t>Stage</t>
         </is>
       </c>
       <c r="C1082" t="inlineStr">
         <is>
-          <t>Przegląd produkcji</t>
+          <t>Poziom</t>
         </is>
       </c>
       <c r="D1082" t="inlineStr"/>
       <c r="E1082" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1082" t="inlineStr">
         <is>
-          <t>.Menu.Productions.Title</t>
+          <t>.Boxes.UnitsGex.Stage</t>
         </is>
       </c>
       <c r="G1082" t="inlineStr"/>
       <c r="H1082" t="inlineStr"/>
     </row>
     <row r="1083">
       <c r="A1083" t="inlineStr"/>
       <c r="B1083" t="inlineStr">
         <is>
-          <t>Hide</t>
+          <t>Wiki / Documentation: Feature documentation.</t>
         </is>
       </c>
       <c r="C1083" t="inlineStr">
         <is>
-          <t>Ukryj</t>
+          <t>Wiki / Dokumentacja: Dokumentacja funkcji.</t>
         </is>
       </c>
       <c r="D1083" t="inlineStr"/>
       <c r="E1083" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1083" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Hide</t>
+          <t>.Settings.Help.Documentation</t>
         </is>
       </c>
       <c r="G1083" t="inlineStr"/>
       <c r="H1083" t="inlineStr"/>
     </row>
     <row r="1084">
       <c r="A1084" t="inlineStr"/>
       <c r="B1084" t="inlineStr">
         <is>
-          <t>Space Age Space Hub</t>
+          <t>Owner to Add</t>
         </is>
       </c>
       <c r="C1084" t="inlineStr">
         <is>
-          <t>Epoka Kosmiczna: Kosmiczny węzeł</t>
+          <t>Wpłata własna</t>
         </is>
       </c>
       <c r="D1084" t="inlineStr"/>
       <c r="E1084" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1084" t="inlineStr">
         <is>
-          <t>.Eras.23</t>
+          <t>.Boxes.OwnpartCalculator.OwnPart</t>
         </is>
       </c>
       <c r="G1084" t="inlineStr"/>
       <c r="H1084" t="inlineStr"/>
     </row>
     <row r="1085">
       <c r="A1085" t="inlineStr"/>
       <c r="B1085" t="inlineStr">
         <is>
-          <t>Event Mystery Box</t>
+          <t>Saving and restoring the settings</t>
         </is>
       </c>
       <c r="C1085" t="inlineStr">
         <is>
-          <t>Eventowe pudło-niespodzianka</t>
+          <t>Zapisywanie i przywracanie ustawień</t>
         </is>
       </c>
       <c r="D1085" t="inlineStr"/>
       <c r="E1085" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1085" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.event_mystery_item</t>
+          <t>.Settings.ExportSettings.Desc</t>
         </is>
       </c>
       <c r="G1085" t="inlineStr"/>
       <c r="H1085" t="inlineStr"/>
     </row>
     <row r="1086">
       <c r="A1086" t="inlineStr"/>
       <c r="B1086" t="inlineStr">
         <is>
-          <t>Castle points</t>
+          <t>Line Chart</t>
         </is>
       </c>
       <c r="C1086" t="inlineStr">
         <is>
-          <t>Punkty zamkowe</t>
+          <t>Wykres liniowy</t>
         </is>
       </c>
       <c r="D1086" t="inlineStr"/>
       <c r="E1086" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1086" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.CastlePoints</t>
+          <t>.Boxes.Stats.BtnChartTypeTitle.line</t>
         </is>
       </c>
       <c r="G1086" t="inlineStr"/>
       <c r="H1086" t="inlineStr"/>
     </row>
     <row r="1087">
       <c r="A1087" t="inlineStr"/>
       <c r="B1087" t="inlineStr">
         <is>
-          <t>Danger</t>
+          <t>Max results</t>
         </is>
       </c>
       <c r="C1087" t="inlineStr">
         <is>
-          <t>Uwaga</t>
+          <t>Maksymalnie wyników</t>
         </is>
       </c>
       <c r="D1087" t="inlineStr"/>
       <c r="E1087" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1087" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsDanger</t>
+          <t>.Boxes.Market.MaxResults</t>
         </is>
       </c>
       <c r="G1087" t="inlineStr"/>
       <c r="H1087" t="inlineStr"/>
     </row>
     <row r="1088">
       <c r="A1088" t="inlineStr"/>
       <c r="B1088" t="inlineStr">
         <is>
-          <t>buildings total</t>
+          <t>Delete group and sites</t>
         </is>
       </c>
       <c r="C1088" t="inlineStr">
         <is>
-          <t>Łącznie budynków:</t>
+          <t>Usuń grupę i strony</t>
         </is>
       </c>
       <c r="D1088" t="inlineStr"/>
       <c r="E1088" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1088" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.BuildingsAmount</t>
+          <t>.Boxes.Notice.DeleteGroup</t>
         </is>
       </c>
       <c r="G1088" t="inlineStr"/>
       <c r="H1088" t="inlineStr"/>
     </row>
     <row r="1089">
       <c r="A1089" t="inlineStr"/>
       <c r="B1089" t="inlineStr">
         <is>
-          <t>Top 10%</t>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day)</t>
         </is>
       </c>
       <c r="C1089" t="inlineStr">
         <is>
-          <t>Najlepsze 10%</t>
+          <t>Minie __days__ dni zanim wydane __costs__ PR zwróci się przy produkcji __fpproduction__ PR dziennie i __goodsproduction__ towarów dziennie (równe __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ PR dziennie)</t>
         </is>
       </c>
       <c r="D1089" t="inlineStr"/>
       <c r="E1089" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1089" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.top10percent</t>
+          <t>.Boxes.GreatBuildings.BreakEvenTTGoods</t>
         </is>
       </c>
       <c r="G1089" t="inlineStr"/>
       <c r="H1089" t="inlineStr"/>
     </row>
     <row r="1090">
       <c r="A1090" t="inlineStr"/>
       <c r="B1090" t="inlineStr">
         <is>
-          <t>Double donation</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="C1090" t="inlineStr">
         <is>
-          <t>Podwójny wkład</t>
+          <t>Rodzaj</t>
         </is>
       </c>
       <c r="D1090" t="inlineStr"/>
       <c r="E1090" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1090" t="inlineStr">
         <is>
-          <t>.Boxes.doubleFPprevention.Title</t>
+          <t>.HiddenRewards.Table.type</t>
         </is>
       </c>
       <c r="G1090" t="inlineStr"/>
       <c r="H1090" t="inlineStr"/>
     </row>
     <row r="1091">
       <c r="A1091" t="inlineStr"/>
       <c r="B1091" t="inlineStr">
         <is>
-          <t>GB Cost Calculator</t>
+          <t>The investment list is older than 30 minutes. Please update your investment list in the Town Hall.</t>
         </is>
       </c>
       <c r="C1091" t="inlineStr">
         <is>
-          <t>Kalkulator budowy PA</t>
+          <t>Lista inwestycji jest starsza, niż 30 minut. Proszę zaktualizować listę inwestycji w ratuszu.</t>
         </is>
       </c>
       <c r="D1091" t="inlineStr"/>
       <c r="E1091" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1091" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Title</t>
+          <t>.Boxes.Investment.UpdateRequired</t>
         </is>
       </c>
       <c r="G1091" t="inlineStr"/>
       <c r="H1091" t="inlineStr"/>
     </row>
     <row r="1092">
       <c r="A1092" t="inlineStr"/>
       <c r="B1092" t="inlineStr">
         <is>
-          <t>at</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C1092" t="inlineStr">
         <is>
-          <t>Godzina</t>
+          <t>Wpłacone</t>
         </is>
       </c>
       <c r="D1092" t="inlineStr"/>
       <c r="E1092" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1092" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Time</t>
+          <t>.Boxes.OwnpartCalculator.Done</t>
         </is>
       </c>
       <c r="G1092" t="inlineStr"/>
       <c r="H1092" t="inlineStr"/>
     </row>
     <row r="1093">
       <c r="A1093" t="inlineStr"/>
       <c r="B1093" t="inlineStr">
         <is>
-          <t>Notify position</t>
+          <t>Deleted!</t>
         </is>
       </c>
       <c r="C1093" t="inlineStr">
         <is>
-          <t>Pozycja powiadomień</t>
+          <t>Usunięto!</t>
         </is>
       </c>
       <c r="D1093" t="inlineStr"/>
       <c r="E1093" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1093" t="inlineStr">
         <is>
-          <t>.Settings.NotificationsPosition.Title</t>
+          <t>.Boxes.Settings.DeletedBoxCoordsHead</t>
         </is>
       </c>
       <c r="G1093" t="inlineStr"/>
       <c r="H1093" t="inlineStr"/>
     </row>
     <row r="1094">
       <c r="A1094" t="inlineStr"/>
       <c r="B1094" t="inlineStr">
         <is>
-          <t>Boosts &amp; Production</t>
+          <t>Create Limited Building Alerts</t>
         </is>
       </c>
       <c r="C1094" t="inlineStr">
         <is>
-          <t>Przyspieszenia &amp; Produkcje</t>
+          <t>Stwórz powiadomienia dla limitowanych czasowo budynków</t>
         </is>
       </c>
       <c r="D1094" t="inlineStr"/>
       <c r="E1094" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1094" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.Boosts</t>
+          <t>.Settings.ShowBuildingsExpired.Title</t>
         </is>
       </c>
       <c r="G1094" t="inlineStr"/>
       <c r="H1094" t="inlineStr"/>
     </row>
     <row r="1095">
       <c r="A1095" t="inlineStr"/>
       <c r="B1095" t="inlineStr">
         <is>
-          <t>Add Advice</t>
+          <t>Do not create alerts for selected buildings</t>
         </is>
       </c>
       <c r="C1095" t="inlineStr">
         <is>
-          <t>Dodaj Wskazówkę</t>
+          <t>Nie twórz alertów dla wybranych budynków</t>
         </is>
       </c>
       <c r="D1095" t="inlineStr"/>
       <c r="E1095" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1095" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAddAdvice.Title</t>
+          <t>.Settings.ShowBuildingsExpired.Button</t>
         </is>
       </c>
       <c r="G1095" t="inlineStr"/>
       <c r="H1095" t="inlineStr"/>
     </row>
     <row r="1096">
       <c r="A1096" t="inlineStr"/>
       <c r="B1096" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;em id='selectorCalc-Btn-closed' class='tooltip-error'&gt;Disabled: Visit the GBG map first!&lt;/em&gt; </t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C1096" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;em id='selectorCalc-Btn-closed' class='tooltip-error'&gt;Wyłączone: Najpierw odwiedź mapę GPCh!&lt;/em&gt; </t>
+          <t>Punkty</t>
         </is>
       </c>
       <c r="D1096" t="inlineStr"/>
       <c r="E1096" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1096" t="inlineStr">
         <is>
-          <t>.Menu.Gildfight.Warning</t>
+          <t>.Boxes.MoppelHelper.Points</t>
         </is>
       </c>
       <c r="G1096" t="inlineStr"/>
       <c r="H1096" t="inlineStr"/>
     </row>
     <row r="1097">
       <c r="A1097" t="inlineStr"/>
       <c r="B1097" t="inlineStr">
         <is>
-          <t>Trades</t>
+          <t>Notifications</t>
         </is>
       </c>
       <c r="C1097" t="inlineStr">
         <is>
-          <t>Transakcje</t>
+          <t>Powiadomienia</t>
         </is>
       </c>
       <c r="D1097" t="inlineStr"/>
       <c r="E1097" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1097" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Trades</t>
+          <t>.Settings.ShowNotifications.Title</t>
         </is>
       </c>
       <c r="G1097" t="inlineStr"/>
       <c r="H1097" t="inlineStr"/>
     </row>
     <row r="1098">
       <c r="A1098" t="inlineStr"/>
       <c r="B1098" t="inlineStr">
         <is>
-          <t>"Close all windows" box open automatically</t>
+          <t>Great Building</t>
         </is>
       </c>
       <c r="C1098" t="inlineStr">
         <is>
-          <t>Automatyczne otwieranie panelu "Zamknij wszystkie okna"</t>
+          <t>Perła Architektury</t>
         </is>
       </c>
       <c r="D1098" t="inlineStr"/>
       <c r="E1098" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1098" t="inlineStr">
         <is>
-          <t>.Settings.AutoOpenCloseBox.Title</t>
+          <t>.General.GB</t>
         </is>
       </c>
       <c r="G1098" t="inlineStr"/>
       <c r="H1098" t="inlineStr"/>
     </row>
     <row r="1099">
       <c r="A1099" t="inlineStr"/>
       <c r="B1099" t="inlineStr">
         <is>
-          <t>Enable sound effects in the extension.</t>
+          <t>Notify position</t>
         </is>
       </c>
       <c r="C1099" t="inlineStr">
         <is>
-          <t>Włącz efekty dźwiękowe w rozszerzeniu.</t>
+          <t>Pozycja powiadomień</t>
         </is>
       </c>
       <c r="D1099" t="inlineStr"/>
       <c r="E1099" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1099" t="inlineStr">
         <is>
-          <t>.Settings.EnableSound.Desc</t>
+          <t>.Settings.Entry.NotificationsPosition</t>
         </is>
       </c>
       <c r="G1099" t="inlineStr"/>
       <c r="H1099" t="inlineStr"/>
     </row>
     <row r="1100">
       <c r="A1100" t="inlineStr"/>
       <c r="B1100" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rewards </t>
+          <t>copy attack colors</t>
         </is>
       </c>
       <c r="C1100" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nagrody </t>
+          <t>kopiuj kolory ataku</t>
         </is>
       </c>
       <c r="D1100" t="inlineStr"/>
       <c r="E1100" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1100" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.Reward</t>
+          <t>.Boxes.GuildFights.ShowTileColors</t>
         </is>
       </c>
       <c r="G1100" t="inlineStr"/>
       <c r="H1100" t="inlineStr"/>
     </row>
     <row r="1101">
       <c r="A1101" t="inlineStr"/>
       <c r="B1101" t="inlineStr">
         <is>
-          <t>To find same friends in different chats</t>
+          <t>remaining FPs</t>
         </is>
       </c>
       <c r="C1101" t="inlineStr">
         <is>
-          <t>Aby znaleźć tych samych przyjaciół w różnych konwersacjach</t>
+          <t>pozostało PR</t>
         </is>
       </c>
       <c r="D1101" t="inlineStr"/>
       <c r="E1101" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1101" t="inlineStr">
         <is>
-          <t>.Menu.CompareFriendsThreads.Desc</t>
+          <t>.Boxes.Investment.Overview.RemainingFP</t>
         </is>
       </c>
       <c r="G1101" t="inlineStr"/>
       <c r="H1101" t="inlineStr"/>
     </row>
     <row r="1102">
       <c r="A1102" t="inlineStr"/>
       <c r="B1102" t="inlineStr">
         <is>
-          <t>Click to toggle:</t>
+          <t>common</t>
         </is>
       </c>
       <c r="C1102" t="inlineStr">
         <is>
-          <t>Kliknij, aby przełączyć:</t>
+          <t>pospolity</t>
         </is>
       </c>
       <c r="D1102" t="inlineStr"/>
       <c r="E1102" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1102" t="inlineStr">
         <is>
-          <t>.Boxes.InactivesSettings.Toggle</t>
+          <t>.Boxes.Productions.AllyRarity.common</t>
         </is>
       </c>
       <c r="G1102" t="inlineStr"/>
       <c r="H1102" t="inlineStr"/>
     </row>
     <row r="1103">
       <c r="A1103" t="inlineStr"/>
       <c r="B1103" t="inlineStr">
         <is>
-          <t>Ranged Unit</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C1103" t="inlineStr">
         <is>
-          <t>Jednostka strzelecka</t>
+          <t>Poziom</t>
         </is>
       </c>
       <c r="D1103" t="inlineStr"/>
       <c r="E1103" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1103" t="inlineStr">
         <is>
-          <t>.Boxes.Units.short_ranged</t>
+          <t>.Boxes.Castle.Level</t>
         </is>
       </c>
       <c r="G1103" t="inlineStr"/>
       <c r="H1103" t="inlineStr"/>
     </row>
     <row r="1104">
       <c r="A1104" t="inlineStr"/>
       <c r="B1104" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Ascended/limited buildings</t>
         </is>
       </c>
       <c r="C1104" t="inlineStr">
         <is>
-          <t>Towarowe</t>
+          <t>Wzniesione/limitowane budynki</t>
         </is>
       </c>
       <c r="D1104" t="inlineStr"/>
       <c r="E1104" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1104" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.goods</t>
+          <t>.Boxes.CityMap.limited</t>
         </is>
       </c>
       <c r="G1104" t="inlineStr"/>
       <c r="H1104" t="inlineStr"/>
     </row>
     <row r="1105">
       <c r="A1105" t="inlineStr"/>
       <c r="B1105" t="inlineStr">
         <is>
-          <t>Iron Age</t>
+          <t>member</t>
         </is>
       </c>
       <c r="C1105" t="inlineStr">
         <is>
-          <t>Epoka Żelaza</t>
+          <t>Członkowie</t>
         </is>
       </c>
       <c r="D1105" t="inlineStr"/>
       <c r="E1105" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1105" t="inlineStr">
         <is>
-          <t>.Eras.3</t>
+          <t>.Boxes.GexStat.Member</t>
         </is>
       </c>
       <c r="G1105" t="inlineStr"/>
       <c r="H1105" t="inlineStr"/>
     </row>
     <row r="1106">
       <c r="A1106" t="inlineStr"/>
       <c r="B1106" t="inlineStr">
         <is>
-          <t>Sector conquered</t>
-[...6 lines deleted...]
-      </c>
+          <t>Manage Webhook URLs</t>
+        </is>
+      </c>
+      <c r="C1106" t="inlineStr"/>
       <c r="D1106" t="inlineStr"/>
       <c r="E1106" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1106" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.sector_conquered</t>
+          <t>.Boxes.Discord.WebhookUrlManage</t>
         </is>
       </c>
       <c r="G1106" t="inlineStr"/>
       <c r="H1106" t="inlineStr"/>
     </row>
     <row r="1107">
       <c r="A1107" t="inlineStr"/>
       <c r="B1107" t="inlineStr">
         <is>
-          <t>Unknown Guild</t>
+          <t>Level 1 building or selection kit</t>
         </is>
       </c>
       <c r="C1107" t="inlineStr">
         <is>
-          <t>Nieznana gildia</t>
+          <t>Budynek 1 poziomu lub zestaw wyboru</t>
         </is>
       </c>
       <c r="D1107" t="inlineStr"/>
       <c r="E1107" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1107" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.UnknownGuild</t>
+          <t>.Boxes.Kits.Base</t>
         </is>
       </c>
       <c r="G1107" t="inlineStr"/>
       <c r="H1107" t="inlineStr"/>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr"/>
       <c r="B1108" t="inlineStr">
         <is>
-          <t>Halloween Event</t>
+          <t>Battle Potions</t>
         </is>
       </c>
       <c r="C1108" t="inlineStr">
         <is>
-          <t>Event halloweenowy</t>
+          <t>Mikstury bitewne</t>
         </is>
       </c>
       <c r="D1108" t="inlineStr"/>
       <c r="E1108" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1108" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.halloween_event</t>
+          <t>.Settings.ShowPotions.Title</t>
         </is>
       </c>
       <c r="G1108" t="inlineStr"/>
       <c r="H1108" t="inlineStr"/>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr"/>
       <c r="B1109" t="inlineStr">
         <is>
-          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
+          <t>Enabled</t>
         </is>
       </c>
       <c r="C1109" t="inlineStr">
         <is>
-          <t>Zastrzeżenie: Dane te są oparte na zebranych przez użytkownika danych. Przedstawione tutaj liczby prawdopodobnie nie są w 100% dokładne. Musiał(a)byś otworzyć listę o północy, aby były poprawne.</t>
+          <t>Włączone</t>
         </is>
       </c>
       <c r="D1109" t="inlineStr"/>
       <c r="E1109" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1109" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SnapShotLogDisclaimer</t>
+          <t>.Boxes.ProductionsRating.Enabled</t>
         </is>
       </c>
       <c r="G1109" t="inlineStr"/>
       <c r="H1109" t="inlineStr"/>
     </row>
     <row r="1110">
       <c r="A1110" t="inlineStr"/>
       <c r="B1110" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>Your army has only Rogues remaining. Either heal units using diamonds or retreat!</t>
         </is>
       </c>
       <c r="C1110" t="inlineStr">
         <is>
-          <t>Inne</t>
+          <t>Twoja armia składa się tylko z Łotrów. Ulecz jednostki za pomocą diamentów, albo wycofaj się!</t>
         </is>
       </c>
       <c r="D1110" t="inlineStr"/>
       <c r="E1110" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1110" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.generic_building</t>
+          <t>.Boxes.BattleAssist.Text.Rogue</t>
         </is>
       </c>
       <c r="G1110" t="inlineStr"/>
       <c r="H1110" t="inlineStr"/>
     </row>
     <row r="1111">
       <c r="A1111" t="inlineStr"/>
       <c r="B1111" t="inlineStr">
         <is>
-          <t>Amount of sectors granted since last calculation.</t>
+          <t>Anniversary Event</t>
         </is>
       </c>
       <c r="C1111" t="inlineStr">
         <is>
-          <t>Liczba niepodległości przyznanych od ostatniego obliczenia.</t>
+          <t>Event rocznicowy</t>
         </is>
       </c>
       <c r="D1111" t="inlineStr"/>
       <c r="E1111" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1111" t="inlineStr">
         <is>
-          <t>.GvG.Independences.Tooltip</t>
-[...8 lines deleted...]
-      </c>
+          <t>.Boxes.FPCollector.forge_ages_event</t>
+        </is>
+      </c>
+      <c r="G1111" t="inlineStr"/>
       <c r="H1111" t="inlineStr"/>
     </row>
     <row r="1112">
       <c r="A1112" t="inlineStr"/>
       <c r="B1112" t="inlineStr">
         <is>
-          <t>Menu Length</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C1112" t="inlineStr">
         <is>
-          <t>Wysokość menu</t>
+          <t>Zapisz</t>
         </is>
       </c>
       <c r="D1112" t="inlineStr"/>
       <c r="E1112" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1112" t="inlineStr">
         <is>
-          <t>.Settings.MenuLength.Title</t>
+          <t>.Boxes.Discord.Save</t>
         </is>
       </c>
       <c r="G1112" t="inlineStr"/>
       <c r="H1112" t="inlineStr"/>
     </row>
     <row r="1113">
       <c r="A1113" t="inlineStr"/>
       <c r="B1113" t="inlineStr">
         <is>
-          <t>Saved!</t>
+          <t>View and calculate Tech Tree research costs</t>
         </is>
       </c>
       <c r="C1113" t="inlineStr">
         <is>
-          <t>Zapisane!</t>
+          <t>Oblicza koszt badań</t>
         </is>
       </c>
       <c r="D1113" t="inlineStr"/>
       <c r="E1113" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1113" t="inlineStr">
         <is>
-          <t>.Menu.SaveMessage.Title</t>
+          <t>.Menu.Technologies.Desc</t>
         </is>
       </c>
       <c r="G1113" t="inlineStr"/>
       <c r="H1113" t="inlineStr"/>
     </row>
     <row r="1114">
       <c r="A1114" t="inlineStr"/>
       <c r="B1114" t="inlineStr">
         <is>
-          <t>max. level</t>
+          <t>__amount__% of __good__ stock (__era__)</t>
         </is>
       </c>
       <c r="C1114" t="inlineStr">
         <is>
-          <t>max. poziom</t>
+          <t>__amount__% of __good__ stock (__era__)</t>
         </is>
       </c>
       <c r="D1114" t="inlineStr"/>
       <c r="E1114" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1114" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MaxLevel</t>
+          <t>.Boxes.GBGBuildings.relativeCosts</t>
         </is>
       </c>
       <c r="G1114" t="inlineStr"/>
       <c r="H1114" t="inlineStr"/>
     </row>
     <row r="1115">
       <c r="A1115" t="inlineStr"/>
       <c r="B1115" t="inlineStr">
         <is>
-          <t>Next Expansion</t>
+          <t>Displays a tool that suggests buildings to collect after collecting your Blue Galaxy</t>
         </is>
       </c>
       <c r="C1115" t="inlineStr">
         <is>
-          <t>Kolejne rozszerzenia</t>
+          <t>Pokazuje narzędzie sugerujące budynki do zebrania z bonusem Błękitnej Galaktyki</t>
         </is>
       </c>
       <c r="D1115" t="inlineStr"/>
       <c r="E1115" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1115" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.nextTile</t>
+          <t>.Settings.ShowBlueGalaxyHelper.Desc</t>
         </is>
       </c>
       <c r="G1115" t="inlineStr"/>
       <c r="H1115" t="inlineStr"/>
     </row>
     <row r="1116">
       <c r="A1116" t="inlineStr"/>
       <c r="B1116" t="inlineStr">
         <is>
-          <t>Won</t>
+          <t>Item Store</t>
         </is>
       </c>
       <c r="C1116" t="inlineStr">
         <is>
-          <t>Wygrane</t>
+          <t>Sklep z przedmiotami</t>
         </is>
       </c>
       <c r="D1116" t="inlineStr"/>
       <c r="E1116" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1116" t="inlineStr">
         <is>
-          <t>.Boxes.UnitsGex.Won</t>
+          <t>.Boxes.FPCollector.item_store</t>
         </is>
       </c>
       <c r="G1116" t="inlineStr"/>
       <c r="H1116" t="inlineStr"/>
     </row>
     <row r="1117">
       <c r="A1117" t="inlineStr"/>
       <c r="B1117" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Disabled: Open the Profile Tab of your Town Hall.</t>
         </is>
       </c>
       <c r="C1117" t="inlineStr">
         <is>
-          <t>Poziom</t>
+          <t>Wyłączone: Otwórz zakładkę Profil w ratuszu.</t>
         </is>
       </c>
       <c r="D1117" t="inlineStr"/>
       <c r="E1117" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1117" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.Level</t>
+          <t>.Menu.PlayerProfile.Warning</t>
         </is>
       </c>
       <c r="G1117" t="inlineStr"/>
       <c r="H1117" t="inlineStr"/>
     </row>
     <row r="1118">
       <c r="A1118" t="inlineStr"/>
       <c r="B1118" t="inlineStr">
         <is>
-          <t>Edit Alert</t>
+          <t>No data available!&lt;br /&gt;Please visit the results page of the guild expedition overview to update the data.</t>
         </is>
       </c>
       <c r="C1118" t="inlineStr">
         <is>
-          <t>Edytuj powiadomienie</t>
+          <t>Brak dostępnych danych!&lt;br /&gt;Odwiedź stronę wyników przeglądu ekspedycji gildii, aby zaktualizować dane.</t>
         </is>
       </c>
       <c r="D1118" t="inlineStr"/>
       <c r="E1118" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1118" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.EditAlert</t>
+          <t>.Boxes.GexStat.ResultsNoData</t>
         </is>
       </c>
       <c r="G1118" t="inlineStr"/>
       <c r="H1118" t="inlineStr"/>
     </row>
     <row r="1119">
       <c r="A1119" t="inlineStr"/>
       <c r="B1119" t="inlineStr">
         <is>
-          <t>Background Music</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="C1119" t="inlineStr">
         <is>
-          <t>Muzyka w tle</t>
+          <t>Wyprawy</t>
         </is>
       </c>
       <c r="D1119" t="inlineStr"/>
       <c r="E1119" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1119" t="inlineStr">
         <is>
-          <t>.Menu.Music.Title</t>
+          <t>.Boxes.Infobox.FilterGex</t>
         </is>
       </c>
       <c r="G1119" t="inlineStr"/>
       <c r="H1119" t="inlineStr"/>
     </row>
     <row r="1120">
       <c r="A1120" t="inlineStr"/>
       <c r="B1120" t="inlineStr">
         <is>
-          <t>LMA</t>
+          <t>Upcoming Tasks</t>
         </is>
       </c>
       <c r="C1120" t="inlineStr">
         <is>
-          <t>JŚ</t>
+          <t>Nadchodzące zadania</t>
         </is>
       </c>
       <c r="D1120" t="inlineStr"/>
       <c r="E1120" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1120" t="inlineStr">
         <is>
-          <t>.Eras.6.short</t>
+          <t>.Boxes.idleGame.UpcomingTasks</t>
         </is>
       </c>
       <c r="G1120" t="inlineStr"/>
       <c r="H1120" t="inlineStr"/>
     </row>
     <row r="1121">
       <c r="A1121" t="inlineStr"/>
       <c r="B1121" t="inlineStr">
         <is>
-          <t xml:space="preserve">Current Profit: </t>
+          <t>Automatic collection</t>
         </is>
       </c>
       <c r="C1121" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bieżący zysk: </t>
+          <t>Zbiór automatyczny</t>
         </is>
       </c>
       <c r="D1121" t="inlineStr"/>
       <c r="E1121" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1121" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.CurrReward</t>
+          <t>.Boxes.FPCollector.auto_collect</t>
         </is>
       </c>
       <c r="G1121" t="inlineStr"/>
       <c r="H1121" t="inlineStr"/>
     </row>
     <row r="1122">
       <c r="A1122" t="inlineStr"/>
       <c r="B1122" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>Shows you the available opportunities to earn castle points.</t>
         </is>
       </c>
       <c r="C1122" t="inlineStr">
         <is>
-          <t>Ustawienia</t>
+          <t>Wyświetla możliwości zyskania punktów systemu zamkowego.</t>
         </is>
       </c>
       <c r="D1122" t="inlineStr"/>
       <c r="E1122" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1122" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Title</t>
+          <t>.Menu.Castle.Desc</t>
         </is>
       </c>
       <c r="G1122" t="inlineStr"/>
       <c r="H1122" t="inlineStr"/>
     </row>
     <row r="1123">
       <c r="A1123" t="inlineStr"/>
       <c r="B1123" t="inlineStr">
         <is>
-          <t>Explanation</t>
-[...6 lines deleted...]
-      </c>
+          <t>Delete this preset?</t>
+        </is>
+      </c>
+      <c r="C1123" t="inlineStr"/>
       <c r="D1123" t="inlineStr"/>
       <c r="E1123" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1123" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Exp</t>
+          <t>.Boxes.ProductionsRating.PresetConfirmDelete</t>
         </is>
       </c>
       <c r="G1123" t="inlineStr"/>
       <c r="H1123" t="inlineStr"/>
     </row>
     <row r="1124">
       <c r="A1124" t="inlineStr"/>
       <c r="B1124" t="inlineStr">
         <is>
-          <t>Preference Order</t>
+          <t>rounds</t>
         </is>
       </c>
       <c r="C1124" t="inlineStr">
         <is>
-          <t>Kolejność preferencji</t>
+          <t>rundy</t>
         </is>
       </c>
       <c r="D1124" t="inlineStr"/>
       <c r="E1124" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1124" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Average</t>
+          <t>.Boxes.GexStat.Rounds</t>
         </is>
       </c>
       <c r="G1124" t="inlineStr"/>
       <c r="H1124" t="inlineStr"/>
     </row>
     <row r="1125">
       <c r="A1125" t="inlineStr"/>
       <c r="B1125" t="inlineStr">
         <is>
-          <t>Bottom</t>
-[...6 lines deleted...]
-      </c>
+          <t>Reset</t>
+        </is>
+      </c>
+      <c r="C1125" t="inlineStr"/>
       <c r="D1125" t="inlineStr"/>
       <c r="E1125" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1125" t="inlineStr">
         <is>
-          <t>.Menu.BottomBar</t>
+          <t>.Boxes.ProductionsRating.PresetReset</t>
         </is>
       </c>
       <c r="G1125" t="inlineStr"/>
       <c r="H1125" t="inlineStr"/>
     </row>
     <row r="1126">
       <c r="A1126" t="inlineStr"/>
       <c r="B1126" t="inlineStr">
         <is>
-          <t>All Ages</t>
+          <t>SA</t>
         </is>
       </c>
       <c r="C1126" t="inlineStr">
         <is>
-          <t>Wszystkich grup wiekowych</t>
+          <t>EK</t>
         </is>
       </c>
       <c r="D1126" t="inlineStr"/>
       <c r="E1126" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1126" t="inlineStr">
         <is>
-          <t>.Eras.GvGAllAge</t>
+          <t>.Eras.1.short</t>
         </is>
       </c>
       <c r="G1126" t="inlineStr"/>
       <c r="H1126" t="inlineStr"/>
     </row>
     <row r="1127">
       <c r="A1127" t="inlineStr"/>
       <c r="B1127" t="inlineStr">
         <is>
-          <t>Bid</t>
+          <t xml:space="preserve"> are 2 Ages behind</t>
         </is>
       </c>
       <c r="C1127" t="inlineStr">
         <is>
-          <t>Oferta</t>
+          <t xml:space="preserve"> o 2 epoki do tyłu</t>
         </is>
       </c>
       <c r="D1127" t="inlineStr"/>
       <c r="E1127" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1127" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Bid</t>
+          <t>.Boxes.CityMap.OlderThan2Era</t>
         </is>
       </c>
       <c r="G1127" t="inlineStr"/>
       <c r="H1127" t="inlineStr"/>
     </row>
     <row r="1128">
       <c r="A1128" t="inlineStr"/>
       <c r="B1128" t="inlineStr">
         <is>
-          <t>Done in</t>
+          <t>Show Great Buildings</t>
         </is>
       </c>
       <c r="C1128" t="inlineStr">
         <is>
-          <t>Zrobione w</t>
+          <t>Pokaż Perły Architektury</t>
         </is>
       </c>
       <c r="D1128" t="inlineStr"/>
       <c r="E1128" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1128" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.DoneIn</t>
+          <t>.Boxes.ProductionsRating.NoGBsExplanation</t>
         </is>
       </c>
       <c r="G1128" t="inlineStr"/>
       <c r="H1128" t="inlineStr"/>
     </row>
     <row r="1129">
       <c r="A1129" t="inlineStr"/>
       <c r="B1129" t="inlineStr">
         <is>
-          <t>Start supplies</t>
+          <t>Reward</t>
         </is>
       </c>
       <c r="C1129" t="inlineStr">
         <is>
-          <t>Dodatkowe zaopatrzenie startowe</t>
+          <t>Nagroda za zadanie</t>
         </is>
       </c>
       <c r="D1129" t="inlineStr"/>
       <c r="E1129" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1129" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_supplies_start</t>
+          <t>.Boxes.FPCollector.collectReward</t>
         </is>
       </c>
       <c r="G1129" t="inlineStr"/>
       <c r="H1129" t="inlineStr"/>
     </row>
     <row r="1130">
       <c r="A1130" t="inlineStr"/>
       <c r="B1130" t="inlineStr">
         <is>
-          <t>Expedition</t>
+          <t>Do not show items with this currency</t>
         </is>
       </c>
       <c r="C1130" t="inlineStr">
         <is>
-          <t>Wyprawa</t>
+          <t>Nie pokazuj przedmiotów z tą walutą</t>
         </is>
       </c>
       <c r="D1130" t="inlineStr"/>
       <c r="E1130" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1130" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.GE</t>
+          <t>.Boxes.ShopAssist.filterCurrency</t>
         </is>
       </c>
       <c r="G1130" t="inlineStr"/>
       <c r="H1130" t="inlineStr"/>
     </row>
     <row r="1131">
       <c r="A1131" t="inlineStr"/>
       <c r="B1131" t="inlineStr">
         <is>
-          <t>Sets and Chains</t>
+          <t>GE Relic</t>
         </is>
       </c>
       <c r="C1131" t="inlineStr">
         <is>
-          <t>Zestawy i Łańcuchy</t>
+          <t>Relikt</t>
         </is>
       </c>
       <c r="D1131" t="inlineStr"/>
       <c r="E1131" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1131" t="inlineStr">
         <is>
-          <t>.Menu.Kits.Title</t>
+          <t>.Boxes.FPCollector.guildExpedition</t>
         </is>
       </c>
       <c r="G1131" t="inlineStr"/>
       <c r="H1131" t="inlineStr"/>
     </row>
     <row r="1132">
       <c r="A1132" t="inlineStr"/>
       <c r="B1132" t="inlineStr">
         <is>
-          <t>Group by Name</t>
+          <t>Should the "Aztec Helper" box be opened when starting a Aztec Minigame?</t>
         </is>
       </c>
       <c r="C1132" t="inlineStr">
         <is>
-          <t>Grupuj według nazwy</t>
+          <t>Czy pomocnik Azteków powinien otworzyć się przy starcie minigry?</t>
         </is>
       </c>
       <c r="D1132" t="inlineStr"/>
       <c r="E1132" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1132" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleGroupByTitle</t>
+          <t>.Settings.ShowAztecHelper.Desc</t>
         </is>
       </c>
       <c r="G1132" t="inlineStr"/>
       <c r="H1132" t="inlineStr"/>
     </row>
     <row r="1133">
       <c r="A1133" t="inlineStr"/>
       <c r="B1133" t="inlineStr">
         <is>
-          <t>Active</t>
+          <t>Defense boost att. army</t>
         </is>
       </c>
       <c r="C1133" t="inlineStr">
         <is>
-          <t>Aktywne</t>
+          <t>Bonus do obrony armii atakującej</t>
         </is>
       </c>
       <c r="D1133" t="inlineStr"/>
       <c r="E1133" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1133" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Active</t>
+          <t>.Boxes.Productions.def_boost_attacker</t>
         </is>
       </c>
       <c r="G1133" t="inlineStr"/>
       <c r="H1133" t="inlineStr"/>
     </row>
     <row r="1134">
       <c r="A1134" t="inlineStr"/>
       <c r="B1134" t="inlineStr">
         <is>
-          <t>Drag &amp; Drop the resource icons above to rearrange the average display yourself to determine a new sequence from the first attempt.</t>
+          <t>Rating value of 1 current-age good (in FP)</t>
         </is>
       </c>
       <c r="C1134" t="inlineStr">
         <is>
-          <t>Możesz przesuwać towary na pasku średnich ilości aby ustalić kolejność pierwszej próby.</t>
+          <t>Wartość 1 towaru z aktualnej epoki (w PR)</t>
         </is>
       </c>
       <c r="D1134" t="inlineStr"/>
       <c r="E1134" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1134" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.DragDrop</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.BlueGalaxy.GoodsValue</t>
+        </is>
+      </c>
+      <c r="G1134" t="inlineStr"/>
       <c r="H1134" t="inlineStr"/>
     </row>
     <row r="1135">
       <c r="A1135" t="inlineStr"/>
       <c r="B1135" t="inlineStr">
         <is>
-          <t>Sum Offered</t>
+          <t>Filter buildings</t>
         </is>
       </c>
       <c r="C1135" t="inlineStr">
         <is>
-          <t>Zaoferowane razem</t>
+          <t>Filtruj budynki</t>
         </is>
       </c>
       <c r="D1135" t="inlineStr"/>
       <c r="E1135" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1135" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.OfferSum</t>
+          <t>.Boxes.Productions.FilterTable</t>
         </is>
       </c>
       <c r="G1135" t="inlineStr"/>
       <c r="H1135" t="inlineStr"/>
     </row>
     <row r="1136">
       <c r="A1136" t="inlineStr"/>
       <c r="B1136" t="inlineStr">
         <is>
-          <t>Add</t>
+          <t>Scouting Cost</t>
         </is>
       </c>
       <c r="C1136" t="inlineStr">
         <is>
-          <t>Dodaj</t>
+          <t>Koszt zwiadu</t>
         </is>
       </c>
       <c r="D1136" t="inlineStr"/>
       <c r="E1136" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1136" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Add</t>
+          <t>.Boxes.scoutingTimes.ScoutingCost</t>
         </is>
       </c>
       <c r="G1136" t="inlineStr"/>
       <c r="H1136" t="inlineStr"/>
     </row>
     <row r="1137">
       <c r="A1137" t="inlineStr"/>
       <c r="B1137" t="inlineStr">
         <is>
-          <t>Guild Member Overview</t>
+          <t xml:space="preserve">Target Progress for Energy used: </t>
         </is>
       </c>
       <c r="C1137" t="inlineStr">
         <is>
-          <t>Przegląd członków gildii</t>
+          <t xml:space="preserve">Postęp do celu dla użytej energii </t>
         </is>
       </c>
       <c r="D1137" t="inlineStr"/>
       <c r="E1137" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1137" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Title</t>
+          <t>.Boxes.MergerGame.EfficiencyTargetProgress.anniversary</t>
         </is>
       </c>
       <c r="G1137" t="inlineStr"/>
       <c r="H1137" t="inlineStr"/>
     </row>
     <row r="1138">
       <c r="A1138" t="inlineStr"/>
       <c r="B1138" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Local settings</t>
         </is>
       </c>
       <c r="C1138" t="inlineStr">
         <is>
-          <t>Koszty</t>
+          <t>Ustawienia lokalne</t>
         </is>
       </c>
       <c r="D1138" t="inlineStr"/>
       <c r="E1138" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1138" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.Costs</t>
+          <t>.Boxes.DBExport.LocalSettings</t>
         </is>
       </c>
       <c r="G1138" t="inlineStr"/>
       <c r="H1138" t="inlineStr"/>
     </row>
     <row r="1139">
       <c r="A1139" t="inlineStr"/>
       <c r="B1139" t="inlineStr">
         <is>
-          <t>Open Ally Overview</t>
+          <t>Guild Members</t>
         </is>
       </c>
       <c r="C1139" t="inlineStr">
         <is>
-          <t>Otwórz przegląd Sojuszników</t>
+          <t>Członkowie gildii</t>
         </is>
       </c>
       <c r="D1139" t="inlineStr"/>
       <c r="E1139" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1139" t="inlineStr">
         <is>
-          <t>.Settings.ShowAllyList.Title</t>
+          <t>.Boxes.GuildMemberStat.GuildMembers</t>
         </is>
       </c>
       <c r="G1139" t="inlineStr"/>
       <c r="H1139" t="inlineStr"/>
     </row>
     <row r="1140">
       <c r="A1140" t="inlineStr"/>
       <c r="B1140" t="inlineStr">
         <is>
-          <t>&lt;em id="minigame_aztecs-Btn-closed" class="tooltip-error"&gt;Opens automatically when starting a aztec mini game&lt;br&gt;&lt;/em&gt;Aztec Minigame Helper</t>
+          <t>Goods from Venus are not included. Please visit your Venus Outpost and open the box again</t>
         </is>
       </c>
       <c r="C1140" t="inlineStr">
         <is>
-          <t>&lt;em id="minigame_aztecs-Btn-closed" class="tooltip-error"&gt;Otwiera się automatycznie po wejściu do minigry Azteków&lt;br&gt;&lt;/em&gt;Pomocnik minigry Azteków</t>
+          <t>Towary z Wenus nie są uwzględnione. Odwiedź kolonię na Wenus i otwórz okno ponownie</t>
         </is>
       </c>
       <c r="D1140" t="inlineStr"/>
       <c r="E1140" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1140" t="inlineStr">
         <is>
-          <t>.Menu.AztecMiniGame.Desc</t>
+          <t>.Boxes.Productions.NoVenusDataWarning</t>
         </is>
       </c>
       <c r="G1140" t="inlineStr"/>
       <c r="H1140" t="inlineStr"/>
     </row>
     <row r="1141">
       <c r="A1141" t="inlineStr"/>
       <c r="B1141" t="inlineStr">
         <is>
-          <t>Traits</t>
+          <t>To gather this data, please open the goods and guild goods tab in the Production overview.</t>
         </is>
       </c>
       <c r="C1141" t="inlineStr">
         <is>
-          <t>Cechy</t>
+          <t>Aby zebrać te dane, otwórz zakładkę towarów i towarów gildii w przeglądzie produkcji.</t>
         </is>
       </c>
       <c r="D1141" t="inlineStr"/>
       <c r="E1141" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1141" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.traits</t>
+          <t>.Boxes.PlayerProfile.OpenProduction</t>
         </is>
       </c>
       <c r="G1141" t="inlineStr"/>
       <c r="H1141" t="inlineStr"/>
     </row>
     <row r="1142">
       <c r="A1142" t="inlineStr"/>
       <c r="B1142" t="inlineStr">
         <is>
-          <t>last Alcatraz production</t>
+          <t>Guild Power</t>
         </is>
       </c>
       <c r="C1142" t="inlineStr">
         <is>
-          <t>ostatnia produkcja Alcatraz</t>
+          <t>Potencjał gildii</t>
         </is>
       </c>
       <c r="D1142" t="inlineStr"/>
       <c r="E1142" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1142" t="inlineStr">
         <is>
-          <t>.Boxes.Units.alca</t>
+          <t>.Boxes.GuildMemberStat.GuildPower</t>
         </is>
       </c>
       <c r="G1142" t="inlineStr"/>
       <c r="H1142" t="inlineStr"/>
     </row>
     <row r="1143">
       <c r="A1143" t="inlineStr"/>
       <c r="B1143" t="inlineStr">
         <is>
-          <t>GBs</t>
+          <t>GBs at the top of the list are best value</t>
         </is>
       </c>
       <c r="C1143" t="inlineStr">
         <is>
-          <t>Perły</t>
+          <t>Perły na szczycie listy są najlepsze</t>
         </is>
       </c>
       <c r="D1143" t="inlineStr"/>
       <c r="E1143" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1143" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.greatbuilding</t>
+          <t>.Boxes.GreatBuildings.SuggestionDescription</t>
         </is>
       </c>
       <c r="G1143" t="inlineStr"/>
       <c r="H1143" t="inlineStr"/>
     </row>
     <row r="1144">
       <c r="A1144" t="inlineStr"/>
       <c r="B1144" t="inlineStr">
         <is>
-          <t>List of your latest investments</t>
+          <t>Friend</t>
         </is>
       </c>
       <c r="C1144" t="inlineStr">
         <is>
-          <t>Lista Twoich ostatnich inwestycji</t>
+          <t>Przyjaciel</t>
         </is>
       </c>
       <c r="D1144" t="inlineStr"/>
       <c r="E1144" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1144" t="inlineStr">
         <is>
-          <t>.Menu.Investment.Desc</t>
+          <t>.Boxes.Notice.ContentHeadIsFriend</t>
         </is>
       </c>
       <c r="G1144" t="inlineStr"/>
       <c r="H1144" t="inlineStr"/>
     </row>
     <row r="1145">
       <c r="A1145" t="inlineStr"/>
       <c r="B1145" t="inlineStr">
         <is>
-          <t>Infobox Entry Count</t>
+          <t>Unknown Guild</t>
         </is>
       </c>
       <c r="C1145" t="inlineStr">
         <is>
-          <t>Liczba wpisów w Infoboxie</t>
+          <t>Nieznana gildia</t>
         </is>
       </c>
       <c r="D1145" t="inlineStr"/>
       <c r="E1145" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1145" t="inlineStr">
         <is>
-          <t>.Settings.InfoboxEntryCount.Title</t>
+          <t>.Boxes.GvGMap.Log.UnknownGuild</t>
         </is>
       </c>
       <c r="G1145" t="inlineStr"/>
       <c r="H1145" t="inlineStr"/>
     </row>
     <row r="1146">
       <c r="A1146" t="inlineStr"/>
       <c r="B1146" t="inlineStr">
         <is>
-          <t>Open automatically</t>
+          <t>Open Import/Export Tool</t>
         </is>
       </c>
       <c r="C1146" t="inlineStr">
         <is>
-          <t>Otwórz automatycznie</t>
+          <t>Otwórz narzędzie do importu/eksportu</t>
         </is>
       </c>
       <c r="D1146" t="inlineStr"/>
       <c r="E1146" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1146" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartAutoOpen.Desc</t>
+          <t>.Settings.ExportSettings.OpenImportExportTool</t>
         </is>
       </c>
       <c r="G1146" t="inlineStr"/>
       <c r="H1146" t="inlineStr"/>
     </row>
     <row r="1147">
       <c r="A1147" t="inlineStr"/>
       <c r="B1147" t="inlineStr">
         <is>
-          <t>Presets</t>
+          <t>Open window automatically</t>
         </is>
       </c>
       <c r="C1147" t="inlineStr">
         <is>
-          <t>Ustawienia wstępne</t>
+          <t>Otwieraj okno automatycznie</t>
         </is>
       </c>
       <c r="D1147" t="inlineStr"/>
       <c r="E1147" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1147" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Presets</t>
+          <t>.Boxes.Settings.Autostart</t>
         </is>
       </c>
       <c r="G1147" t="inlineStr"/>
       <c r="H1147" t="inlineStr"/>
     </row>
     <row r="1148">
       <c r="A1148" t="inlineStr"/>
       <c r="B1148" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/gb-calculator</t>
+          <t>Hide GB from calculation and list.</t>
         </is>
       </c>
       <c r="C1148" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/gb-calculator</t>
+          <t>Ukryj budynki gildyjne w kalkulacji i na liście.</t>
         </is>
       </c>
       <c r="D1148" t="inlineStr"/>
       <c r="E1148" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1148" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.HelpLink</t>
+          <t>.Boxes.Investment.Overview.HideGB</t>
         </is>
       </c>
       <c r="G1148" t="inlineStr"/>
       <c r="H1148" t="inlineStr"/>
     </row>
     <row r="1149">
       <c r="A1149" t="inlineStr"/>
       <c r="B1149" t="inlineStr">
         <is>
-          <t>Use short names for GBG provinces.</t>
+          <t>Compare friends in conversations</t>
         </is>
       </c>
       <c r="C1149" t="inlineStr">
         <is>
-          <t>Używaj skróconych nazw dla prowincji Pól Chwały.</t>
+          <t>Porównaj przyjaciół w konwersacjach</t>
         </is>
       </c>
       <c r="D1149" t="inlineStr"/>
       <c r="E1149" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1149" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Settings.GbgProvShortName</t>
+          <t>.Boxes.CompareFriendsThreads.Title</t>
         </is>
       </c>
       <c r="G1149" t="inlineStr"/>
       <c r="H1149" t="inlineStr"/>
     </row>
     <row r="1150">
       <c r="A1150" t="inlineStr"/>
       <c r="B1150" t="inlineStr">
         <is>
-          <t>Disabled: Open one of your GBs first!</t>
+          <t>Incidents</t>
         </is>
       </c>
       <c r="C1150" t="inlineStr">
         <is>
-          <t>Niedostępne: Otwórz swoją perłę architektury!</t>
+          <t>Zdarzenia losowe</t>
         </is>
       </c>
       <c r="D1150" t="inlineStr"/>
       <c r="E1150" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1150" t="inlineStr">
         <is>
-          <t>.Menu.OwnpartCalculator.Warning</t>
+          <t>.Menu.HiddenRewards.Title</t>
         </is>
       </c>
       <c r="G1150" t="inlineStr"/>
       <c r="H1150" t="inlineStr"/>
     </row>
     <row r="1151">
       <c r="A1151" t="inlineStr"/>
       <c r="B1151" t="inlineStr">
         <is>
-          <t>Needs two lane road</t>
+          <t>Forums: go here for support and submitting ideas, as well as bug reports.</t>
         </is>
       </c>
       <c r="C1151" t="inlineStr">
         <is>
-          <t>Potrzebuje podwójnej drogi</t>
+          <t>Fora: przejdź tutaj, aby uzyskać pomoc i zgłaszać pomysły, a także raporty o błędach.</t>
         </is>
       </c>
       <c r="D1151" t="inlineStr"/>
       <c r="E1151" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1151" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.StreetRequired</t>
+          <t>.Settings.Help.Forums</t>
         </is>
       </c>
       <c r="G1151" t="inlineStr"/>
       <c r="H1151" t="inlineStr"/>
     </row>
     <row r="1152">
       <c r="A1152" t="inlineStr"/>
       <c r="B1152" t="inlineStr">
         <is>
-          <t>Event Assistants</t>
+          <t>There are several ways to get support:</t>
         </is>
       </c>
       <c r="C1152" t="inlineStr">
         <is>
-          <t>Asystent eventowy</t>
+          <t>Istnieje kilka sposobów uzyskania pomocy:</t>
         </is>
       </c>
       <c r="D1152" t="inlineStr"/>
       <c r="E1152" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1152" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowEventChest</t>
+          <t>.Settings.Help.Desc</t>
         </is>
       </c>
       <c r="G1152" t="inlineStr"/>
       <c r="H1152" t="inlineStr"/>
     </row>
     <row r="1153">
       <c r="A1153" t="inlineStr"/>
       <c r="B1153" t="inlineStr">
         <is>
-          <t>Diplomatic Gifts</t>
+          <t>Filter Items</t>
         </is>
       </c>
       <c r="C1153" t="inlineStr">
         <is>
-          <t>Dary dyplomacji</t>
+          <t>Filtruj Elementy</t>
         </is>
       </c>
       <c r="D1153" t="inlineStr"/>
       <c r="E1153" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1153" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.diplomaticGifts</t>
+          <t>.Boxes.General.FilterItems</t>
         </is>
       </c>
       <c r="G1153" t="inlineStr"/>
       <c r="H1153" t="inlineStr"/>
     </row>
     <row r="1154">
       <c r="A1154" t="inlineStr"/>
       <c r="B1154" t="inlineStr">
         <is>
-          <t>Cost/Step</t>
+          <t>Roads</t>
         </is>
       </c>
       <c r="C1154" t="inlineStr">
         <is>
-          <t>Koszt/Krok</t>
+          <t>Drogi</t>
         </is>
       </c>
       <c r="D1154" t="inlineStr"/>
       <c r="E1154" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1154" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.CostPerStep</t>
+          <t>.Boxes.CityMap.street</t>
         </is>
       </c>
       <c r="G1154" t="inlineStr"/>
       <c r="H1154" t="inlineStr"/>
     </row>
     <row r="1155">
       <c r="A1155" t="inlineStr"/>
       <c r="B1155" t="inlineStr">
         <is>
-          <t xml:space="preserve">You have to insert it into the bidding field and hit enter. </t>
+          <t>Choose your preferred menu from the drop-down list (game will automatically reload)</t>
         </is>
       </c>
       <c r="C1155" t="inlineStr">
         <is>
-          <t xml:space="preserve">Musisz wkleić ją do pola oferowania i nacisnąć klawisz Enter. </t>
+          <t>Wybierz pozycję menu z listy rozwijanej (gra automatycznie załaduje się ponownie)</t>
         </is>
       </c>
       <c r="D1155" t="inlineStr"/>
       <c r="E1155" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1155" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help2</t>
+          <t>.Settings.SelectedMenu.Desc</t>
         </is>
       </c>
       <c r="G1155" t="inlineStr"/>
       <c r="H1155" t="inlineStr"/>
     </row>
     <row r="1156">
       <c r="A1156" t="inlineStr"/>
       <c r="B1156" t="inlineStr">
         <is>
-          <t>This GB's next level is currently LOCKED.</t>
+          <t>Event Mystery Box</t>
         </is>
       </c>
       <c r="C1156" t="inlineStr">
         <is>
-          <t>Kolejny poziom tej PA jest aktualnie zablokowany.</t>
+          <t>Eventowe pudło-niespodzianka</t>
         </is>
       </c>
       <c r="D1156" t="inlineStr"/>
       <c r="E1156" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1156" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.LGNotOpen</t>
+          <t>.Boxes.FPCollector.event_mystery_item</t>
         </is>
       </c>
       <c r="G1156" t="inlineStr"/>
       <c r="H1156" t="inlineStr"/>
     </row>
     <row r="1157">
       <c r="A1157" t="inlineStr"/>
       <c r="B1157" t="inlineStr">
         <is>
-          <t>none</t>
+          <t>Select all</t>
         </is>
       </c>
       <c r="C1157" t="inlineStr">
         <is>
-          <t>żadne</t>
+          <t>Wybierz wszystkie</t>
         </is>
       </c>
       <c r="D1157" t="inlineStr"/>
       <c r="E1157" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1157" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.none</t>
+          <t>.Boxes.GuildFights.SelectAll</t>
         </is>
       </c>
       <c r="G1157" t="inlineStr"/>
       <c r="H1157" t="inlineStr"/>
     </row>
     <row r="1158">
       <c r="A1158" t="inlineStr"/>
       <c r="B1158" t="inlineStr">
         <is>
-          <t>In City</t>
+          <t>Stone Age</t>
         </is>
       </c>
       <c r="C1158" t="inlineStr">
         <is>
-          <t>W mieście</t>
+          <t>Epoka Kamienia</t>
         </is>
       </c>
       <c r="D1158" t="inlineStr"/>
       <c r="E1158" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1158" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.InCity</t>
+          <t>.Eras.1</t>
         </is>
       </c>
       <c r="G1158" t="inlineStr"/>
       <c r="H1158" t="inlineStr"/>
     </row>
     <row r="1159">
       <c r="A1159" t="inlineStr"/>
       <c r="B1159" t="inlineStr">
         <is>
-          <t>The new menu-order was saved</t>
+          <t>Export as jSON</t>
         </is>
       </c>
       <c r="C1159" t="inlineStr">
         <is>
-          <t>Nowa kolejność menu została zapisana</t>
+          <t>Eksportuj jako JSON</t>
         </is>
       </c>
       <c r="D1159" t="inlineStr"/>
       <c r="E1159" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1159" t="inlineStr">
         <is>
-          <t>.Menu.SaveMessage.Desc</t>
+          <t>.Boxes.General.ExportJSON</t>
         </is>
       </c>
       <c r="G1159" t="inlineStr"/>
       <c r="H1159" t="inlineStr"/>
     </row>
     <row r="1160">
       <c r="A1160" t="inlineStr"/>
       <c r="B1160" t="inlineStr">
         <is>
-          <t>Delete</t>
+          <t>All</t>
         </is>
       </c>
       <c r="C1160" t="inlineStr">
         <is>
-          <t>Usuń</t>
+          <t>Wszystkie</t>
         </is>
       </c>
       <c r="D1160" t="inlineStr"/>
       <c r="E1160" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1160" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Delete</t>
+          <t>.Boxes.Stats.BtnAll</t>
         </is>
       </c>
       <c r="G1160" t="inlineStr"/>
       <c r="H1160" t="inlineStr"/>
     </row>
     <row r="1161">
       <c r="A1161" t="inlineStr"/>
       <c r="B1161" t="inlineStr">
         <is>
-          <t>Future Era</t>
+          <t>Daily Challenge</t>
         </is>
       </c>
       <c r="C1161" t="inlineStr">
         <is>
-          <t>Przyszłość</t>
+          <t>Wyzwanie codzienne</t>
         </is>
       </c>
       <c r="D1161" t="inlineStr"/>
       <c r="E1161" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1161" t="inlineStr">
         <is>
-          <t>.Eras.14</t>
+          <t>.Boxes.Castle.DailyChallenge</t>
         </is>
       </c>
       <c r="G1161" t="inlineStr"/>
       <c r="H1161" t="inlineStr"/>
     </row>
     <row r="1162">
       <c r="A1162" t="inlineStr"/>
       <c r="B1162" t="inlineStr">
         <is>
-          <t>Player Profile</t>
+          <t>Castle points</t>
         </is>
       </c>
       <c r="C1162" t="inlineStr">
         <is>
-          <t>Profil Gracza</t>
+          <t>Punkty zamkowe</t>
         </is>
       </c>
       <c r="D1162" t="inlineStr"/>
       <c r="E1162" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1162" t="inlineStr">
         <is>
-          <t>.Menu.PlayerProfile.Title</t>
+          <t>.Boxes.Castle.CastlePoints</t>
         </is>
       </c>
       <c r="G1162" t="inlineStr"/>
       <c r="H1162" t="inlineStr"/>
     </row>
     <row r="1163">
       <c r="A1163" t="inlineStr"/>
       <c r="B1163" t="inlineStr">
         <is>
-          <t>Disabled: Open another player's GB first!</t>
+          <t>GB Tracker</t>
         </is>
       </c>
       <c r="C1163" t="inlineStr">
         <is>
-          <t>Niedostępne: Otwórz perłę architektury innego gracza!</t>
+          <t>Śledzenie PA</t>
         </is>
       </c>
       <c r="D1163" t="inlineStr"/>
       <c r="E1163" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1163" t="inlineStr">
         <is>
-          <t>.Menu.Calculator.Warning</t>
+          <t>.Boxes.findGB.Title</t>
         </is>
       </c>
       <c r="G1163" t="inlineStr"/>
       <c r="H1163" t="inlineStr"/>
     </row>
     <row r="1164">
       <c r="A1164" t="inlineStr"/>
       <c r="B1164" t="inlineStr">
         <is>
-          <t>Ok</t>
+          <t>Fellowship Event</t>
         </is>
       </c>
       <c r="C1164" t="inlineStr">
         <is>
-          <t>Ok</t>
+          <t>Event drużynowy</t>
         </is>
       </c>
       <c r="D1164" t="inlineStr"/>
       <c r="E1164" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1164" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.confirmGoodsMissmatch</t>
+          <t>.Boxes.FPCollector.hero_event</t>
         </is>
       </c>
       <c r="G1164" t="inlineStr"/>
       <c r="H1164" t="inlineStr"/>
     </row>
     <row r="1165">
       <c r="A1165" t="inlineStr"/>
       <c r="B1165" t="inlineStr">
         <is>
-          <t>Attacking-Army</t>
+          <t>PE</t>
         </is>
       </c>
       <c r="C1165" t="inlineStr">
         <is>
-          <t>Armia atakująca</t>
+          <t>EPOS</t>
         </is>
       </c>
       <c r="D1165" t="inlineStr"/>
       <c r="E1165" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1165" t="inlineStr">
         <is>
-          <t>.Boxes.Units.attack</t>
+          <t>.Eras.9.short</t>
         </is>
       </c>
       <c r="G1165" t="inlineStr"/>
       <c r="H1165" t="inlineStr"/>
     </row>
     <row r="1166">
       <c r="A1166" t="inlineStr"/>
       <c r="B1166" t="inlineStr">
         <is>
-          <t>8h</t>
+          <t>Same</t>
         </is>
       </c>
       <c r="C1166" t="inlineStr">
         <is>
-          <t>8h</t>
+          <t>Taka sama</t>
         </is>
       </c>
       <c r="D1166" t="inlineStr"/>
       <c r="E1166" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1166" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.8h</t>
+          <t>.Boxes.Market.TradeForEqual</t>
         </is>
       </c>
       <c r="G1166" t="inlineStr"/>
       <c r="H1166" t="inlineStr"/>
     </row>
     <row r="1167">
       <c r="A1167" t="inlineStr"/>
       <c r="B1167" t="inlineStr">
         <is>
-          <t>Preferences</t>
-[...6 lines deleted...]
-      </c>
+          <t>Default</t>
+        </is>
+      </c>
+      <c r="C1167" t="inlineStr"/>
       <c r="D1167" t="inlineStr"/>
       <c r="E1167" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1167" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Tabs.Preferences</t>
+          <t>.Boxes.ProductionsRating.PresetDefault</t>
         </is>
       </c>
       <c r="G1167" t="inlineStr"/>
       <c r="H1167" t="inlineStr"/>
     </row>
     <row r="1168">
       <c r="A1168" t="inlineStr"/>
       <c r="B1168" t="inlineStr">
         <is>
-          <t>Open automatically</t>
+          <t>Off</t>
         </is>
       </c>
       <c r="C1168" t="inlineStr">
         <is>
-          <t>Otwieraj automatycznie</t>
+          <t>Nie</t>
         </is>
       </c>
       <c r="D1168" t="inlineStr"/>
       <c r="E1168" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1168" t="inlineStr">
         <is>
-          <t>.Boxes.Market.Settings.Autostart</t>
+          <t>.Boxes.Alerts.Form.Persistence.Off</t>
         </is>
       </c>
       <c r="G1168" t="inlineStr"/>
       <c r="H1168" t="inlineStr"/>
     </row>
     <row r="1169">
       <c r="A1169" t="inlineStr"/>
       <c r="B1169" t="inlineStr">
         <is>
-          <t>FP costs for goods</t>
+          <t>delete data older than</t>
         </is>
       </c>
       <c r="C1169" t="inlineStr">
         <is>
-          <t>Koszt towarów (PR)</t>
+          <t>Usuń dane starsze niż</t>
         </is>
       </c>
       <c r="D1169" t="inlineStr"/>
       <c r="E1169" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1169" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.FPCostGoods</t>
+          <t>.Boxes.GexStat.DeleteDataOlderThan</t>
         </is>
       </c>
       <c r="G1169" t="inlineStr"/>
       <c r="H1169" t="inlineStr"/>
     </row>
     <row r="1170">
       <c r="A1170" t="inlineStr"/>
       <c r="B1170" t="inlineStr">
         <is>
-          <t>Show Fragments</t>
+          <t>Should the Alert remain open until the user dismisses or clicks the notification?</t>
         </is>
       </c>
       <c r="C1170" t="inlineStr">
         <is>
-          <t>Pokaż fragmenty</t>
+          <t>Czy powiadomienie ma pozostać otwarte, dopóki użytkownik nie odrzuci lub nie kliknie powiadomienia?</t>
         </is>
       </c>
       <c r="D1170" t="inlineStr"/>
       <c r="E1170" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1170" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.showBGFragments</t>
+          <t>.Boxes.Alerts.Form.Persistence.Description</t>
         </is>
       </c>
       <c r="G1170" t="inlineStr"/>
       <c r="H1170" t="inlineStr"/>
     </row>
     <row r="1171">
       <c r="A1171" t="inlineStr"/>
       <c r="B1171" t="inlineStr">
         <is>
-          <t>This file cannot be processed or is not in the correct format.</t>
+          <t>No owner yet</t>
         </is>
       </c>
       <c r="C1171" t="inlineStr">
         <is>
-          <t>Ten plik nie może zostać przetworzony lub ma nieprawidłowy format.</t>
+          <t>Brak właściciela</t>
         </is>
       </c>
       <c r="D1171" t="inlineStr"/>
       <c r="E1171" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1171" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ImportFileError</t>
+          <t>.Boxes.GuildFights.NoOwner</t>
         </is>
       </c>
       <c r="G1171" t="inlineStr"/>
       <c r="H1171" t="inlineStr"/>
     </row>
     <row r="1172">
       <c r="A1172" t="inlineStr"/>
       <c r="B1172" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total Progress based on this Efficiency: </t>
+          <t>Trades</t>
         </is>
       </c>
       <c r="C1172" t="inlineStr">
         <is>
-          <t xml:space="preserve">Całkowity Postęp na podstawie tej Wydajności: </t>
+          <t>Transakcje</t>
         </is>
       </c>
       <c r="D1172" t="inlineStr"/>
       <c r="E1172" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1172" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.EfficiencyTotalProgress</t>
+          <t>.Boxes.MoppelHelper.Trades</t>
         </is>
       </c>
       <c r="G1172" t="inlineStr"/>
       <c r="H1172" t="inlineStr"/>
     </row>
     <row r="1173">
       <c r="A1173" t="inlineStr"/>
       <c r="B1173" t="inlineStr">
         <is>
-          <t>Friends</t>
+          <t>horizontal</t>
         </is>
       </c>
       <c r="C1173" t="inlineStr">
         <is>
-          <t>Przyjaciele</t>
+          <t>w poziomie</t>
         </is>
       </c>
       <c r="D1173" t="inlineStr"/>
       <c r="E1173" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1173" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradePartnerFriend</t>
+          <t>.Boxes.CloseBox.Horizontal</t>
         </is>
       </c>
       <c r="G1173" t="inlineStr"/>
       <c r="H1173" t="inlineStr"/>
     </row>
     <row r="1174">
       <c r="A1174" t="inlineStr"/>
       <c r="B1174" t="inlineStr">
         <is>
-          <t>Box alignment</t>
+          <t>You might die playing this card! Consider redrawing or buying health.</t>
         </is>
       </c>
       <c r="C1174" t="inlineStr">
         <is>
-          <t>Ustawienie przycisków</t>
+          <t>Możesz zginąć grając tą kartą! Rozważ przetasowanie lub zakup zdrowia.</t>
         </is>
       </c>
       <c r="D1174" t="inlineStr"/>
       <c r="E1174" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1174" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.BoxAlignment</t>
+          <t>.Boxes.cardGame.WarningPossibleDeath</t>
         </is>
       </c>
       <c r="G1174" t="inlineStr"/>
       <c r="H1174" t="inlineStr"/>
     </row>
     <row r="1175">
       <c r="A1175" t="inlineStr"/>
       <c r="B1175" t="inlineStr">
         <is>
-          <t>Repeat</t>
+          <t>Daily FP</t>
         </is>
       </c>
       <c r="C1175" t="inlineStr">
         <is>
-          <t>Powtarzaj</t>
+          <t>PR dziennie</t>
         </is>
       </c>
       <c r="D1175" t="inlineStr"/>
       <c r="E1175" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1175" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Repeat</t>
+          <t>.Boxes.GreatBuildings.DailyFP</t>
         </is>
       </c>
       <c r="G1175" t="inlineStr"/>
       <c r="H1175" t="inlineStr"/>
     </row>
     <row r="1176">
       <c r="A1176" t="inlineStr"/>
       <c r="B1176" t="inlineStr">
         <is>
-          <t>Size and Building Time</t>
-[...6 lines deleted...]
-      </c>
+          <t>Zoom</t>
+        </is>
+      </c>
+      <c r="C1176" t="inlineStr"/>
       <c r="D1176" t="inlineStr"/>
       <c r="E1176" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1176" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.size+time</t>
+          <t>.Boxes.CityBuilder.Zoom</t>
         </is>
       </c>
       <c r="G1176" t="inlineStr"/>
       <c r="H1176" t="inlineStr"/>
     </row>
     <row r="1177">
       <c r="A1177" t="inlineStr"/>
       <c r="B1177" t="inlineStr">
         <is>
-          <t>Select resources for successful negotiations.</t>
+          <t>FP to level up</t>
         </is>
       </c>
       <c r="C1177" t="inlineStr">
         <is>
-          <t>Pomaga dobrać surowce w negocjacjach.</t>
+          <t>PR do wyższego poziomu</t>
         </is>
       </c>
       <c r="D1177" t="inlineStr"/>
       <c r="E1177" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1177" t="inlineStr">
         <is>
-          <t>.Menu.Negotiation.Desc</t>
+          <t>.Boxes.GuildMemberStat.FpForLevelUp</t>
         </is>
       </c>
       <c r="G1177" t="inlineStr"/>
       <c r="H1177" t="inlineStr"/>
     </row>
     <row r="1178">
       <c r="A1178" t="inlineStr"/>
       <c r="B1178" t="inlineStr">
         <is>
-          <t>FP</t>
+          <t>Accepted Trades</t>
         </is>
       </c>
       <c r="C1178" t="inlineStr">
         <is>
-          <t>PR</t>
+          <t>Zaakceptowane oferty</t>
         </is>
       </c>
       <c r="D1178" t="inlineStr"/>
       <c r="E1178" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1178" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.FP</t>
+          <t>.Boxes.MarketOffersEvents.Accepted</t>
         </is>
       </c>
       <c r="G1178" t="inlineStr"/>
       <c r="H1178" t="inlineStr"/>
     </row>
     <row r="1179">
       <c r="A1179" t="inlineStr"/>
       <c r="B1179" t="inlineStr">
         <is>
-          <t>Badges</t>
+          <t>When opening the building menu in a GBG Province, a table is displayed, showing the possible building combinations that would be better than the current one, sorted by their relative impact on the Guild Treasury.</t>
         </is>
       </c>
       <c r="C1179" t="inlineStr">
         <is>
-          <t>Odznaki</t>
+          <t>Podczas otwierania menu budynków prowincji GPC wyświetlana jest tabela z możliwymi kombinacjami lepszymi nad aktualną, sortowane po wpływie na skarbiec Gildii.</t>
         </is>
       </c>
       <c r="D1179" t="inlineStr"/>
       <c r="E1179" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1179" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Keys.soccer</t>
+          <t>.Settings.ShowGBGBuildings.Desc</t>
         </is>
       </c>
       <c r="G1179" t="inlineStr"/>
       <c r="H1179" t="inlineStr"/>
     </row>
     <row r="1180">
       <c r="A1180" t="inlineStr"/>
       <c r="B1180" t="inlineStr">
         <is>
-          <t>You will die playing this card! Consider redrawing or buying health.</t>
+          <t>Version</t>
         </is>
       </c>
       <c r="C1180" t="inlineStr">
         <is>
-          <t>Zginiesz grając tą kartą! Rozważ przetasowanie lub zakup zdrowia.</t>
+          <t>Wersja</t>
         </is>
       </c>
       <c r="D1180" t="inlineStr"/>
       <c r="E1180" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1180" t="inlineStr">
         <is>
-          <t>.Boxes.cardGame.WarningCertainDeath</t>
+          <t>.Settings.Entry.Version</t>
         </is>
       </c>
       <c r="G1180" t="inlineStr"/>
       <c r="H1180" t="inlineStr"/>
     </row>
     <row r="1181">
       <c r="A1181" t="inlineStr"/>
       <c r="B1181" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>No Settlements finished yet.</t>
         </is>
       </c>
       <c r="C1181" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Żadna Osada nie została jeszcze ukończona.</t>
         </is>
       </c>
       <c r="D1181" t="inlineStr"/>
       <c r="E1181" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1181" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.era</t>
+          <t>.Boxes.PlayerProfile.NoSettlementsFinished</t>
         </is>
       </c>
       <c r="G1181" t="inlineStr"/>
       <c r="H1181" t="inlineStr"/>
     </row>
     <row r="1182">
       <c r="A1182" t="inlineStr"/>
       <c r="B1182" t="inlineStr">
         <is>
-          <t>Bid Settings</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C1182" t="inlineStr">
         <is>
-          <t>Ustawienia aukcji</t>
+          <t>Punkty</t>
         </is>
       </c>
       <c r="D1182" t="inlineStr"/>
       <c r="E1182" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1182" t="inlineStr">
         <is>
-          <t>.Settings.Auctions.Button</t>
+          <t>.Boxes.GuildMemberStat.Points</t>
         </is>
       </c>
       <c r="G1182" t="inlineStr"/>
       <c r="H1182" t="inlineStr"/>
     </row>
     <row r="1183">
       <c r="A1183" t="inlineStr"/>
       <c r="B1183" t="inlineStr">
         <is>
-          <t>Happiness</t>
+          <t>Group</t>
         </is>
       </c>
       <c r="C1183" t="inlineStr">
         <is>
-          <t>Zadowolenie</t>
+          <t>Grupa</t>
         </is>
       </c>
       <c r="D1183" t="inlineStr"/>
       <c r="E1183" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1183" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Happiness</t>
+          <t>.Boxes.Notice.NewGroup</t>
         </is>
       </c>
       <c r="G1183" t="inlineStr"/>
       <c r="H1183" t="inlineStr"/>
     </row>
     <row r="1184">
       <c r="A1184" t="inlineStr"/>
       <c r="B1184" t="inlineStr">
         <is>
-          <t>Display a list of Alerts which expired while offline (since the game window was closed)</t>
+          <t>Your City</t>
         </is>
       </c>
       <c r="C1184" t="inlineStr">
         <is>
-          <t>Wyświetl listę powiadomień, które wygasły w trybie offline (od czasu zamknięcia okna gry)</t>
+          <t>Twoje miasto</t>
         </is>
       </c>
       <c r="D1184" t="inlineStr"/>
       <c r="E1184" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1184" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Start.Info</t>
+          <t>.Boxes.CityMap.YourCity</t>
         </is>
       </c>
       <c r="G1184" t="inlineStr"/>
       <c r="H1184" t="inlineStr"/>
     </row>
     <row r="1185">
       <c r="A1185" t="inlineStr"/>
       <c r="B1185" t="inlineStr">
         <is>
-          <t>Top View</t>
-[...6 lines deleted...]
-      </c>
+          <t>Save preset as:</t>
+        </is>
+      </c>
+      <c r="C1185" t="inlineStr"/>
       <c r="D1185" t="inlineStr"/>
       <c r="E1185" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1185" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.NormalPerspecitve</t>
+          <t>.Boxes.ProductionsRating.PresetPromptSaveAs</t>
         </is>
       </c>
       <c r="G1185" t="inlineStr"/>
       <c r="H1185" t="inlineStr"/>
     </row>
     <row r="1186">
       <c r="A1186" t="inlineStr"/>
       <c r="B1186" t="inlineStr">
         <is>
-          <t>Own offers</t>
+          <t>Battle</t>
         </is>
       </c>
       <c r="C1186" t="inlineStr">
         <is>
-          <t>Własne oferty</t>
+          <t>Walka</t>
         </is>
       </c>
       <c r="D1186" t="inlineStr"/>
       <c r="E1186" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1186" t="inlineStr">
         <is>
-          <t>.Boxes.Market.ShowOwnOffers</t>
+          <t>.Boxes.BetterMusic.Battle</t>
         </is>
       </c>
       <c r="G1186" t="inlineStr"/>
       <c r="H1186" t="inlineStr"/>
     </row>
     <row r="1187">
       <c r="A1187" t="inlineStr"/>
       <c r="B1187" t="inlineStr">
         <is>
-          <t>Result</t>
+          <t>Sum Inventory + Needed</t>
         </is>
       </c>
       <c r="C1187" t="inlineStr">
         <is>
-          <t>Wyniki</t>
+          <t>Na stanie + potrzebne</t>
         </is>
       </c>
       <c r="D1187" t="inlineStr"/>
       <c r="E1187" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1187" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Results</t>
+          <t>.Boxes.MarketOffers.InventoryNeedSum</t>
         </is>
       </c>
       <c r="G1187" t="inlineStr"/>
       <c r="H1187" t="inlineStr"/>
     </row>
     <row r="1188">
       <c r="A1188" t="inlineStr"/>
       <c r="B1188" t="inlineStr">
         <is>
-          <t>Help and Community</t>
+          <t>Replaces player and guild names with links to player / guild profiles of your chosen website.&lt;br&gt;Replaces Building-Kitnames with links to forgeofempires.fandom.com.</t>
         </is>
       </c>
       <c r="C1188" t="inlineStr">
         <is>
-          <t>Pomoc i Społeczność</t>
+          <t>Zastępuje nazwy graczy i gildii linkami do profili graczy / gildii wybranej witryny internetowej. Zastępuje nazwy zestawów budowlanych linkami do strony forgeofempires.fandom.com.</t>
         </is>
       </c>
       <c r="D1188" t="inlineStr"/>
       <c r="E1188" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1188" t="inlineStr">
         <is>
-          <t>.Settings.Help.Title</t>
+          <t>.Settings.ShowLinks.Desc</t>
         </is>
       </c>
       <c r="G1188" t="inlineStr"/>
       <c r="H1188" t="inlineStr"/>
     </row>
     <row r="1189">
       <c r="A1189" t="inlineStr"/>
       <c r="B1189" t="inlineStr">
         <is>
-          <t>Round ⇋</t>
+          <t>Member activity</t>
         </is>
       </c>
       <c r="C1189" t="inlineStr">
         <is>
-          <t>Runda ⇋</t>
+          <t>Aktywność członka</t>
         </is>
       </c>
       <c r="D1189" t="inlineStr"/>
       <c r="E1189" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1189" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Round</t>
+          <t>.Boxes.GuildMemberStat.MemberActiviy</t>
         </is>
       </c>
       <c r="G1189" t="inlineStr"/>
       <c r="H1189" t="inlineStr"/>
     </row>
     <row r="1190">
       <c r="A1190" t="inlineStr"/>
       <c r="B1190" t="inlineStr">
         <is>
-          <t>Efficiency</t>
+          <t>Close Box</t>
         </is>
       </c>
       <c r="C1190" t="inlineStr">
         <is>
-          <t>Wydajność</t>
+          <t>Okno zamykania</t>
         </is>
       </c>
       <c r="D1190" t="inlineStr"/>
       <c r="E1190" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1190" t="inlineStr">
         <is>
-          <t>.Boxes.Citymap.Efficiency</t>
+          <t>.Boxes.CloseBox.Title</t>
         </is>
       </c>
       <c r="G1190" t="inlineStr"/>
       <c r="H1190" t="inlineStr"/>
     </row>
     <row r="1191">
       <c r="A1191" t="inlineStr"/>
       <c r="B1191" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/api-token</t>
+          <t>How much is expected per FSP-kit?</t>
         </is>
       </c>
       <c r="C1191" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/api-token</t>
+          <t>Ile oczekuje się za jeden zestaw ZPS?</t>
         </is>
       </c>
       <c r="D1191" t="inlineStr"/>
       <c r="E1191" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1191" t="inlineStr">
         <is>
-          <t>.Settings.ApiTokenUrl</t>
+          <t>.Boxes.ProductionsRating.TitleFSPCalculator</t>
         </is>
       </c>
       <c r="G1191" t="inlineStr"/>
       <c r="H1191" t="inlineStr"/>
     </row>
     <row r="1192">
       <c r="A1192" t="inlineStr"/>
       <c r="B1192" t="inlineStr">
         <is>
-          <t>GE reward</t>
+          <t>Date</t>
         </is>
       </c>
       <c r="C1192" t="inlineStr">
         <is>
-          <t>Nagroda za wyprawy gildyjne</t>
+          <t>Data</t>
         </is>
       </c>
       <c r="D1192" t="inlineStr"/>
       <c r="E1192" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1192" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.chest</t>
+          <t>.Boxes.GuildMemberStat.Date</t>
         </is>
       </c>
       <c r="G1192" t="inlineStr"/>
       <c r="H1192" t="inlineStr"/>
     </row>
     <row r="1193">
       <c r="A1193" t="inlineStr"/>
       <c r="B1193" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Search</t>
         </is>
       </c>
       <c r="C1193" t="inlineStr">
         <is>
-          <t>Do zebrania</t>
+          <t>Wyszukaj</t>
         </is>
       </c>
       <c r="D1193" t="inlineStr"/>
       <c r="E1193" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1193" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Done</t>
+          <t>.Boxes.ProductionsRating.Filter</t>
         </is>
       </c>
       <c r="G1193" t="inlineStr"/>
       <c r="H1193" t="inlineStr"/>
     </row>
     <row r="1194">
       <c r="A1194" t="inlineStr"/>
       <c r="B1194" t="inlineStr">
         <is>
-          <t>Gain per hour:</t>
+          <t>Filter</t>
         </is>
       </c>
       <c r="C1194" t="inlineStr">
         <is>
-          <t>Zysk na godzinę:</t>
+          <t>Filtr</t>
         </is>
       </c>
       <c r="D1194" t="inlineStr"/>
       <c r="E1194" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1194" t="inlineStr">
         <is>
-          <t>.Boxes.QIActions.Rate</t>
+          <t>.Boxes.Infobox.Filter</t>
         </is>
       </c>
       <c r="G1194" t="inlineStr"/>
       <c r="H1194" t="inlineStr"/>
     </row>
     <row r="1195">
       <c r="A1195" t="inlineStr"/>
       <c r="B1195" t="inlineStr">
         <is>
-          <t>Finish Special Production Fragment</t>
+          <t>Top 5</t>
         </is>
       </c>
       <c r="C1195" t="inlineStr">
         <is>
-          <t>Fragment Zakończ produkcję specjalną</t>
+          <t>Najlepsze 5</t>
         </is>
       </c>
       <c r="D1195" t="inlineStr"/>
       <c r="E1195" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1195" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.FSP</t>
+          <t>.Boxes.ProductionsRating.Fifth</t>
         </is>
       </c>
       <c r="G1195" t="inlineStr"/>
       <c r="H1195" t="inlineStr"/>
     </row>
     <row r="1196">
       <c r="A1196" t="inlineStr"/>
       <c r="B1196" t="inlineStr">
         <is>
-          <t>To gather this data, please open the goods and guild goods tab in the Production overview.</t>
+          <t>Help and Community</t>
         </is>
       </c>
       <c r="C1196" t="inlineStr">
         <is>
-          <t>Aby zebrać te dane, otwórz zakładkę towarów i towarów gildii w przeglądzie produkcji.</t>
+          <t>Pomoc i Społeczność</t>
         </is>
       </c>
       <c r="D1196" t="inlineStr"/>
       <c r="E1196" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1196" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.OpenProduction</t>
+          <t>.Settings.Help.Title</t>
         </is>
       </c>
       <c r="G1196" t="inlineStr"/>
       <c r="H1196" t="inlineStr"/>
     </row>
     <row r="1197">
       <c r="A1197" t="inlineStr"/>
       <c r="B1197" t="inlineStr">
         <is>
-          <t>Only Affordable Offers</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="C1197" t="inlineStr">
         <is>
-          <t>Tylko dostępne oferty</t>
+          <t>EPRZ</t>
         </is>
       </c>
       <c r="D1197" t="inlineStr"/>
       <c r="E1197" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1197" t="inlineStr">
         <is>
-          <t>.Boxes.Market.OnlyAffordable</t>
+          <t>.Eras.3.short</t>
         </is>
       </c>
       <c r="G1197" t="inlineStr"/>
       <c r="H1197" t="inlineStr"/>
     </row>
     <row r="1198">
       <c r="A1198" t="inlineStr"/>
       <c r="B1198" t="inlineStr">
         <is>
-          <t>Light Unit</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C1198" t="inlineStr">
         <is>
-          <t>Jednostka lekkozbrojna</t>
+          <t>Poziom</t>
         </is>
       </c>
       <c r="D1198" t="inlineStr"/>
       <c r="E1198" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1198" t="inlineStr">
         <is>
-          <t>.Boxes.Units.light_melee</t>
+          <t>.Boxes.GreatBuildings.Level</t>
         </is>
       </c>
       <c r="G1198" t="inlineStr"/>
       <c r="H1198" t="inlineStr"/>
     </row>
     <row r="1199">
       <c r="A1199" t="inlineStr"/>
       <c r="B1199" t="inlineStr">
         <is>
-          <t>Open the GE overview to update the data.</t>
+          <t>Version</t>
         </is>
       </c>
       <c r="C1199" t="inlineStr">
         <is>
-          <t>Otwórz podsumowanie WG, aby zaktualizować dane.</t>
+          <t>Wersja</t>
         </is>
       </c>
       <c r="D1199" t="inlineStr"/>
       <c r="E1199" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1199" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.VisitGexWarning</t>
+          <t>.Settings.Version.Title</t>
         </is>
       </c>
       <c r="G1199" t="inlineStr"/>
       <c r="H1199" t="inlineStr"/>
     </row>
     <row r="1200">
       <c r="A1200" t="inlineStr"/>
       <c r="B1200" t="inlineStr">
         <is>
-          <t>Show progress filter</t>
+          <t>Overview of most boosts, achievements, items and other city stats.</t>
         </is>
       </c>
       <c r="C1200" t="inlineStr">
         <is>
-          <t>Pokaż filtr postępu</t>
+          <t>Przegląd większości wzmocnień, osiągnięć, przedmiotów i innych statystyk miasta.</t>
         </is>
       </c>
       <c r="D1200" t="inlineStr"/>
       <c r="E1200" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1200" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.ShowProgressFilter</t>
+          <t>.Menu.PlayerProfile.Desc</t>
         </is>
       </c>
       <c r="G1200" t="inlineStr"/>
       <c r="H1200" t="inlineStr"/>
     </row>
     <row r="1201">
       <c r="A1201" t="inlineStr"/>
       <c r="B1201" t="inlineStr">
         <is>
-          <t>Technology (Tech) Tree</t>
+          <t>Defender damaged</t>
         </is>
       </c>
       <c r="C1201" t="inlineStr">
         <is>
-          <t>Badania</t>
+          <t>Obrońca uszkodzony</t>
         </is>
       </c>
       <c r="D1201" t="inlineStr"/>
       <c r="E1201" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1201" t="inlineStr">
         <is>
-          <t>.Menu.Technologies.Title</t>
+          <t>.Boxes.GvGMap.Log.defender_damaged</t>
         </is>
       </c>
       <c r="G1201" t="inlineStr"/>
       <c r="H1201" t="inlineStr"/>
     </row>
     <row r="1202">
       <c r="A1202" t="inlineStr"/>
       <c r="B1202" t="inlineStr">
         <is>
-          <t>Copy</t>
+          <t>-- Create a player group ? --</t>
         </is>
       </c>
       <c r="C1202" t="inlineStr">
         <is>
-          <t>Kopiuj</t>
+          <t>- Utworzyć grupę graczy? -</t>
         </is>
       </c>
       <c r="D1202" t="inlineStr"/>
       <c r="E1202" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1202" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.CopyTitle</t>
+          <t>.Boxes.Notice.SelectPlayerGroupDefault</t>
         </is>
       </c>
       <c r="G1202" t="inlineStr"/>
       <c r="H1202" t="inlineStr"/>
     </row>
     <row r="1203">
       <c r="A1203" t="inlineStr"/>
       <c r="B1203" t="inlineStr">
         <is>
-          <t>Person</t>
+          <t>Unknown</t>
         </is>
       </c>
       <c r="C1203" t="inlineStr">
         <is>
-          <t>Osoba</t>
+          <t>Nieznany</t>
         </is>
       </c>
       <c r="D1203" t="inlineStr"/>
       <c r="E1203" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1203" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Person</t>
+          <t>.Boxes.Castle.Unknown</t>
         </is>
       </c>
       <c r="G1203" t="inlineStr"/>
       <c r="H1203" t="inlineStr"/>
     </row>
     <row r="1204">
       <c r="A1204" t="inlineStr"/>
       <c r="B1204" t="inlineStr">
         <is>
-          <t>League Reward</t>
+          <t>Recurring Quests</t>
         </is>
       </c>
       <c r="C1204" t="inlineStr">
         <is>
-          <t>Nagroda ligowa</t>
+          <t>Zadania powtarzalne</t>
         </is>
       </c>
       <c r="D1204" t="inlineStr"/>
       <c r="E1204" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1204" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.league_reward</t>
+          <t>.Boxes.RecurringQuests.Title</t>
         </is>
       </c>
       <c r="G1204" t="inlineStr"/>
       <c r="H1204" t="inlineStr"/>
     </row>
     <row r="1205">
       <c r="A1205" t="inlineStr"/>
       <c r="B1205" t="inlineStr">
         <is>
-          <t>Anniversary-Event</t>
+          <t xml:space="preserve">Number of Streets: </t>
         </is>
       </c>
       <c r="C1205" t="inlineStr">
         <is>
-          <t>Event Rocznicowy</t>
+          <t xml:space="preserve">Ilość dróg: </t>
         </is>
       </c>
       <c r="D1205" t="inlineStr"/>
       <c r="E1205" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1205" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.anniversary_event</t>
+          <t>.Boxes.CityMap.StreetsAmount</t>
         </is>
       </c>
       <c r="G1205" t="inlineStr"/>
       <c r="H1205" t="inlineStr"/>
     </row>
     <row r="1206">
       <c r="A1206" t="inlineStr"/>
       <c r="B1206" t="inlineStr">
         <is>
-          <t>Item</t>
+          <t>Spoils of War Rewards (Himeji Castle)</t>
         </is>
       </c>
       <c r="C1206" t="inlineStr">
         <is>
-          <t>Nazwa</t>
+          <t>Łupy wojenne (Zamek Himeji)</t>
         </is>
       </c>
       <c r="D1206" t="inlineStr"/>
       <c r="E1206" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1206" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.name</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.spoilsOfWar</t>
         </is>
       </c>
       <c r="G1206" t="inlineStr"/>
       <c r="H1206" t="inlineStr"/>
     </row>
     <row r="1207">
       <c r="A1207" t="inlineStr"/>
       <c r="B1207" t="inlineStr">
         <is>
-          <t>Available Workers</t>
+          <t>Battles</t>
         </is>
       </c>
       <c r="C1207" t="inlineStr">
         <is>
-          <t>Dostępni pracownicy</t>
+          <t>Walki</t>
         </is>
       </c>
       <c r="D1207" t="inlineStr"/>
       <c r="E1207" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1207" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.availableCurrency.care</t>
+          <t>.Boxes.Castle.Battles</t>
         </is>
       </c>
       <c r="G1207" t="inlineStr"/>
       <c r="H1207" t="inlineStr"/>
     </row>
     <row r="1208">
       <c r="A1208" t="inlineStr"/>
       <c r="B1208" t="inlineStr">
         <is>
-          <t>Preview notification</t>
+          <t>Worst rated buildings</t>
         </is>
       </c>
       <c r="C1208" t="inlineStr">
         <is>
-          <t>Podgląd powiadomień</t>
+          <t>Najgorzej oceniane budynki</t>
         </is>
       </c>
       <c r="D1208" t="inlineStr"/>
       <c r="E1208" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1208" t="inlineStr">
         <is>
-          <t>.Settings.NotificationPosition.ToastTestHeader</t>
+          <t>.Boxes.CityMap.ShowWorstBuildings</t>
         </is>
       </c>
       <c r="G1208" t="inlineStr"/>
       <c r="H1208" t="inlineStr"/>
     </row>
     <row r="1209">
       <c r="A1209" t="inlineStr"/>
       <c r="B1209" t="inlineStr">
         <is>
-          <t>Submit to City-Planner</t>
+          <t>Defender replaced</t>
         </is>
       </c>
       <c r="C1209" t="inlineStr">
         <is>
-          <t>Wyślij do narzędzia planowania miasta</t>
+          <t>Obrońca wymieniony</t>
         </is>
       </c>
       <c r="D1209" t="inlineStr"/>
       <c r="E1209" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1209" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.OutpostSubmit</t>
+          <t>.Boxes.GvGMap.Log.defender_replaced</t>
         </is>
       </c>
       <c r="G1209" t="inlineStr"/>
       <c r="H1209" t="inlineStr"/>
     </row>
     <row r="1210">
       <c r="A1210" t="inlineStr"/>
       <c r="B1210" t="inlineStr">
         <is>
-          <t>Trial</t>
+          <t>GBG participation</t>
         </is>
       </c>
       <c r="C1210" t="inlineStr">
         <is>
-          <t>Próba</t>
+          <t>Uczestnictwo w GPCh</t>
         </is>
       </c>
       <c r="D1210" t="inlineStr"/>
       <c r="E1210" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1210" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.GexTrial</t>
+          <t>.Boxes.GuildMemberStat.GbgParticipation</t>
         </is>
       </c>
       <c r="G1210" t="inlineStr"/>
       <c r="H1210" t="inlineStr"/>
     </row>
     <row r="1211">
       <c r="A1211" t="inlineStr"/>
       <c r="B1211" t="inlineStr">
         <is>
-          <t>DD/MMM</t>
+          <t>Collected Progress</t>
         </is>
       </c>
       <c r="C1211" t="inlineStr">
         <is>
-          <t>DD/MMM</t>
+          <t>Zebrany postęp</t>
         </is>
       </c>
       <c r="D1211" t="inlineStr"/>
       <c r="E1211" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1211" t="inlineStr">
         <is>
-          <t>.DateShort</t>
+          <t>.Boxes.MergerGame.ProgressCollected</t>
         </is>
       </c>
       <c r="G1211" t="inlineStr"/>
       <c r="H1211" t="inlineStr"/>
     </row>
     <row r="1212">
       <c r="A1212" t="inlineStr"/>
       <c r="B1212" t="inlineStr">
         <is>
-          <t>-- Create a player group ? --</t>
+          <t>Enable Event helpers</t>
         </is>
       </c>
       <c r="C1212" t="inlineStr">
         <is>
-          <t>- Utworzyć grupę graczy? -</t>
+          <t>Włącz pomocników wydarzeń</t>
         </is>
       </c>
       <c r="D1212" t="inlineStr"/>
       <c r="E1212" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1212" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.SelectPlayerGroupDefault</t>
+          <t>.Settings.EventHelper.All</t>
         </is>
       </c>
       <c r="G1212" t="inlineStr"/>
       <c r="H1212" t="inlineStr"/>
     </row>
     <row r="1213">
       <c r="A1213" t="inlineStr"/>
       <c r="B1213" t="inlineStr">
         <is>
-          <t>Qty</t>
+          <t>Member participation</t>
         </is>
       </c>
       <c r="C1213" t="inlineStr">
         <is>
-          <t>Liczba</t>
+          <t>Udział członków</t>
         </is>
       </c>
       <c r="D1213" t="inlineStr"/>
       <c r="E1213" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1213" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.number</t>
+          <t>.Boxes.GexStat.MemberParticipation</t>
         </is>
       </c>
       <c r="G1213" t="inlineStr"/>
       <c r="H1213" t="inlineStr"/>
     </row>
     <row r="1214">
       <c r="A1214" t="inlineStr"/>
       <c r="B1214" t="inlineStr">
         <is>
-          <t>ignore era</t>
+          <t>GBG Tracker</t>
         </is>
       </c>
       <c r="C1214" t="inlineStr">
         <is>
-          <t>ignoruj epokę</t>
+          <t>Monitor wojen gildyjnych</t>
         </is>
       </c>
       <c r="D1214" t="inlineStr"/>
       <c r="E1214" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1214" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.IgnoreEra</t>
+          <t>.Boxes.Alerts.Preferences.Battlegrounds.Title</t>
         </is>
       </c>
       <c r="G1214" t="inlineStr"/>
       <c r="H1214" t="inlineStr"/>
     </row>
     <row r="1215">
       <c r="A1215" t="inlineStr"/>
       <c r="B1215" t="inlineStr">
         <is>
-          <t>The investment list was updated less than 30 minutes ago.</t>
+          <t>Records</t>
         </is>
       </c>
       <c r="C1215" t="inlineStr">
         <is>
-          <t>Inwestycja została zaktualizowana mniej, niż 30 minut temu.</t>
+          <t>Archiwa</t>
         </is>
       </c>
       <c r="D1215" t="inlineStr"/>
       <c r="E1215" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1215" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.UpToDate</t>
+          <t>.Boxes.DBExport.Records</t>
         </is>
       </c>
       <c r="G1215" t="inlineStr"/>
       <c r="H1215" t="inlineStr"/>
     </row>
     <row r="1216">
       <c r="A1216" t="inlineStr"/>
       <c r="B1216" t="inlineStr">
         <is>
-          <t>Antique dealer</t>
+          <t>Arctic Future</t>
         </is>
       </c>
       <c r="C1216" t="inlineStr">
         <is>
-          <t>Handlarz antykami</t>
+          <t>Arktyczna Przyszłość</t>
         </is>
       </c>
       <c r="D1216" t="inlineStr"/>
       <c r="E1216" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1216" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.AntiqueDealer</t>
+          <t>.Eras.15</t>
         </is>
       </c>
       <c r="G1216" t="inlineStr"/>
       <c r="H1216" t="inlineStr"/>
     </row>
     <row r="1217">
       <c r="A1217" t="inlineStr"/>
       <c r="B1217" t="inlineStr">
         <is>
-          <t>Alerts</t>
+          <t>Negotiation Helper</t>
         </is>
       </c>
       <c r="C1217" t="inlineStr">
         <is>
-          <t>Powiadomienia</t>
+          <t>Asystent negocjacji</t>
         </is>
       </c>
       <c r="D1217" t="inlineStr"/>
       <c r="E1217" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1217" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Tabs.Alerts</t>
+          <t>.Menu.Negotiation.Title</t>
         </is>
       </c>
       <c r="G1217" t="inlineStr"/>
       <c r="H1217" t="inlineStr"/>
     </row>
     <row r="1218">
       <c r="A1218" t="inlineStr"/>
       <c r="B1218" t="inlineStr">
         <is>
-          <t>Local settings</t>
+          <t>Automatically generated Alert times (Antiques Dealer, GBG etc) will use this offset to send notification before the event actually happens. For example, setting this value to 30 (seconds), Auction Alerts will be displayed 30s before the auction actually ends!</t>
         </is>
       </c>
       <c r="C1218" t="inlineStr">
         <is>
-          <t>Ustawienia lokalne</t>
+          <t>Automatycznie generowane czasy powiadomień (handlarz antykami, pola chwały itp.) wykorzystają to przesunięcie do wysłania powiadomienia, zanim zdarzenie faktycznie się wydarzy. Na przykład ustawienie tej wartości na 30 (sekund) spowoduje, że powiadomienia aukcyjne będą wyświetlane 30 sekund przed faktycznym zakończeniem aukcji!</t>
         </is>
       </c>
       <c r="D1218" t="inlineStr"/>
       <c r="E1218" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1218" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.LocalSettings</t>
+          <t>.Boxes.Alerts.Preferences.Early.Info</t>
         </is>
       </c>
       <c r="G1218" t="inlineStr"/>
       <c r="H1218" t="inlineStr"/>
     </row>
     <row r="1219">
       <c r="A1219" t="inlineStr"/>
       <c r="B1219" t="inlineStr">
         <is>
-          <t>Show Medals</t>
+          <t>Wrong goods selected, please finish manually</t>
         </is>
       </c>
       <c r="C1219" t="inlineStr">
         <is>
-          <t>Pokaż medale</t>
+          <t>Wybrano niewłaściwe towary, proszę skończyć ręcznie</t>
         </is>
       </c>
       <c r="D1219" t="inlineStr"/>
       <c r="E1219" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1219" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartMedals.Desc</t>
+          <t>.Boxes.Negotiation.WrongGoods</t>
         </is>
       </c>
       <c r="G1219" t="inlineStr"/>
       <c r="H1219" t="inlineStr"/>
     </row>
     <row r="1220">
       <c r="A1220" t="inlineStr"/>
       <c r="B1220" t="inlineStr">
         <is>
-          <t>Advice settings</t>
+          <t>Load current Beta</t>
         </is>
       </c>
       <c r="C1220" t="inlineStr">
         <is>
-          <t>Ustawienia Podpowiedzi</t>
+          <t>Załaduj aktualną wersję Beta</t>
         </is>
       </c>
       <c r="D1220" t="inlineStr"/>
       <c r="E1220" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1220" t="inlineStr">
         <is>
-          <t>.Settings.ShowArmyAdvice.Button</t>
+          <t>.Settings.LoadBeta2.Title</t>
         </is>
       </c>
       <c r="G1220" t="inlineStr"/>
       <c r="H1220" t="inlineStr"/>
     </row>
     <row r="1221">
       <c r="A1221" t="inlineStr"/>
       <c r="B1221" t="inlineStr">
         <is>
-          <t>Idle Game (e.g. St. Patricks)</t>
+          <t>Town Hall</t>
         </is>
       </c>
       <c r="C1221" t="inlineStr">
         <is>
-          <t>Gra typu „Idle” (np. św. Patryk)</t>
+          <t>Ratusz</t>
         </is>
       </c>
       <c r="D1221" t="inlineStr"/>
       <c r="E1221" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1221" t="inlineStr">
         <is>
-          <t>.Settings.EventHelperIdle</t>
+          <t>.Boxes.Productions.Headings.main_building</t>
         </is>
       </c>
       <c r="G1221" t="inlineStr"/>
       <c r="H1221" t="inlineStr"/>
     </row>
     <row r="1222">
       <c r="A1222" t="inlineStr"/>
       <c r="B1222" t="inlineStr">
         <is>
-          <t>Display Market Filter Tool</t>
+          <t>1h</t>
         </is>
       </c>
       <c r="C1222" t="inlineStr">
         <is>
-          <t>Pokaż narzędzie do filtrowania rynku</t>
+          <t>1h</t>
         </is>
       </c>
       <c r="D1222" t="inlineStr"/>
       <c r="E1222" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1222" t="inlineStr">
         <is>
-          <t>.Settings.ShowMarketFilter.Title</t>
+          <t>.Boxes.Alerts.Time.1h</t>
         </is>
       </c>
       <c r="G1222" t="inlineStr"/>
       <c r="H1222" t="inlineStr"/>
     </row>
     <row r="1223">
       <c r="A1223" t="inlineStr"/>
       <c r="B1223" t="inlineStr">
         <is>
-          <t>QI Map</t>
+          <t>HMA</t>
         </is>
       </c>
       <c r="C1223" t="inlineStr">
         <is>
-          <t>Mapa Najazdów Kwantowych</t>
+          <t>RŚ</t>
         </is>
       </c>
       <c r="D1223" t="inlineStr"/>
       <c r="E1223" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1223" t="inlineStr">
         <is>
-          <t>.Menu.QIMap.Title</t>
+          <t>.Eras.5.short</t>
         </is>
       </c>
       <c r="G1223" t="inlineStr"/>
       <c r="H1223" t="inlineStr"/>
     </row>
     <row r="1224">
       <c r="A1224" t="inlineStr"/>
       <c r="B1224" t="inlineStr">
         <is>
-          <t>Show links</t>
+          <t>GBG Player list</t>
         </is>
       </c>
       <c r="C1224" t="inlineStr">
         <is>
-          <t>Pokaż łącza</t>
+          <t>Lista graczy GPCH</t>
         </is>
       </c>
       <c r="D1224" t="inlineStr"/>
       <c r="E1224" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1224" t="inlineStr">
         <is>
-          <t>.Settings.ShowLinks.Title</t>
+          <t>.Settings.Entry.ShowGBGPlayerInfo</t>
         </is>
       </c>
       <c r="G1224" t="inlineStr"/>
       <c r="H1224" t="inlineStr"/>
     </row>
     <row r="1225">
       <c r="A1225" t="inlineStr"/>
       <c r="B1225" t="inlineStr">
         <is>
-          <t>Sum Needed</t>
+          <t>Town Overview</t>
         </is>
       </c>
       <c r="C1225" t="inlineStr">
         <is>
-          <t>Potrzebne razem</t>
+          <t>Przegląd miasta</t>
         </is>
       </c>
       <c r="D1225" t="inlineStr"/>
       <c r="E1225" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1225" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.NeedSum</t>
+          <t>.Menu.Citymap.Title</t>
         </is>
       </c>
       <c r="G1225" t="inlineStr"/>
       <c r="H1225" t="inlineStr"/>
     </row>
     <row r="1226">
       <c r="A1226" t="inlineStr"/>
       <c r="B1226" t="inlineStr">
         <is>
-          <t>Neighborhood</t>
+          <t>level</t>
         </is>
       </c>
       <c r="C1226" t="inlineStr">
         <is>
-          <t>Sąsiedztwo</t>
+          <t>Poziom</t>
         </is>
       </c>
       <c r="D1226" t="inlineStr"/>
       <c r="E1226" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1226" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Neighborhood</t>
+          <t>.Boxes.GexStat.Level</t>
         </is>
       </c>
       <c r="G1226" t="inlineStr"/>
       <c r="H1226" t="inlineStr"/>
     </row>
     <row r="1227">
       <c r="A1227" t="inlineStr"/>
       <c r="B1227" t="inlineStr">
         <is>
-          <t>Display Blue Galaxy Helper</t>
+          <t>Battle surrendered</t>
         </is>
       </c>
       <c r="C1227" t="inlineStr">
         <is>
-          <t>Pokaż pomocnika Błękitnej Galaktyki</t>
+          <t>Poddana walka</t>
         </is>
       </c>
       <c r="D1227" t="inlineStr"/>
       <c r="E1227" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1227" t="inlineStr">
         <is>
-          <t>.Settings.ShowBlueGalaxyHelper.Title</t>
+          <t>.Boxes.BattleAssistAAConfig.battleSurrendered</t>
         </is>
       </c>
       <c r="G1227" t="inlineStr"/>
       <c r="H1227" t="inlineStr"/>
     </row>
     <row r="1228">
       <c r="A1228" t="inlineStr"/>
       <c r="B1228" t="inlineStr">
         <is>
-          <t>FoE-Helper: Number of FPs that can be bought with coins.</t>
+          <t>weeks</t>
         </is>
       </c>
       <c r="C1228" t="inlineStr">
         <is>
-          <t>FoE-Helper: Liczba PR, które można kupić za monety.</t>
+          <t>tygodni</t>
         </is>
       </c>
       <c r="D1228" t="inlineStr"/>
       <c r="E1228" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1228" t="inlineStr">
         <is>
-          <t>.StrategyPoints.BuyableFP</t>
+          <t>.Boxes.GexStat.Weeks</t>
         </is>
       </c>
       <c r="G1228" t="inlineStr"/>
       <c r="H1228" t="inlineStr"/>
     </row>
     <row r="1229">
       <c r="A1229" t="inlineStr"/>
       <c r="B1229" t="inlineStr">
         <is>
-          <t>Create Alert</t>
+          <t>Choose your preferred language from the drop-down list</t>
         </is>
       </c>
       <c r="C1229" t="inlineStr">
         <is>
-          <t>Utwórz powiadomienie</t>
+          <t>Wybierz preferowany język z listy rozwijanej</t>
         </is>
       </c>
       <c r="D1229" t="inlineStr"/>
       <c r="E1229" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1229" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.CreateAlert</t>
+          <t>.Settings.ChangeLanguage.Desc</t>
         </is>
       </c>
       <c r="G1229" t="inlineStr"/>
       <c r="H1229" t="inlineStr"/>
     </row>
     <row r="1230">
       <c r="A1230" t="inlineStr"/>
       <c r="B1230" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>Now</t>
         </is>
       </c>
       <c r="C1230" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>Teraz</t>
         </is>
       </c>
       <c r="D1230" t="inlineStr"/>
       <c r="E1230" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1230" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.event</t>
+          <t>.Boxes.Alerts.Form.Preset.Now</t>
         </is>
       </c>
       <c r="G1230" t="inlineStr"/>
       <c r="H1230" t="inlineStr"/>
     </row>
     <row r="1231">
       <c r="A1231" t="inlineStr"/>
       <c r="B1231" t="inlineStr">
         <is>
-          <t>Treasure Daily</t>
+          <t>Next Spawn</t>
         </is>
       </c>
       <c r="C1231" t="inlineStr">
         <is>
-          <t>Towary - dziennie</t>
+          <t>Następna część</t>
         </is>
       </c>
       <c r="D1231" t="inlineStr"/>
       <c r="E1231" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1231" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsTreasurePlayerD</t>
+          <t>.Boxes.MergerGame.NextSpawn</t>
         </is>
       </c>
       <c r="G1231" t="inlineStr"/>
       <c r="H1231" t="inlineStr"/>
     </row>
     <row r="1232">
       <c r="A1232" t="inlineStr"/>
       <c r="B1232" t="inlineStr">
         <is>
-          <t>Neighbours</t>
+          <t>random</t>
         </is>
       </c>
       <c r="C1232" t="inlineStr">
         <is>
-          <t>Sąsiedzi</t>
+          <t>losowy</t>
         </is>
       </c>
       <c r="D1232" t="inlineStr"/>
       <c r="E1232" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1232" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Neighbors</t>
+          <t>.Boxes.Units.random</t>
         </is>
       </c>
       <c r="G1232" t="inlineStr"/>
       <c r="H1232" t="inlineStr"/>
     </row>
     <row r="1233">
       <c r="A1233" t="inlineStr"/>
       <c r="B1233" t="inlineStr">
         <is>
-          <t>Clear All</t>
+          <t>Site</t>
         </is>
       </c>
       <c r="C1233" t="inlineStr">
         <is>
-          <t>Wyczyść</t>
+          <t>Strona</t>
         </is>
       </c>
       <c r="D1233" t="inlineStr"/>
       <c r="E1233" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1233" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.ResetBox</t>
+          <t>.Boxes.Notice.NewSide</t>
         </is>
       </c>
       <c r="G1233" t="inlineStr"/>
       <c r="H1233" t="inlineStr"/>
     </row>
     <row r="1234">
       <c r="A1234" t="inlineStr"/>
       <c r="B1234" t="inlineStr">
         <is>
-          <t>Battle Boosts</t>
+          <t>Infobox Entry Count</t>
         </is>
       </c>
       <c r="C1234" t="inlineStr">
         <is>
-          <t>Wzmocnienia bitewne</t>
+          <t>Liczba wpisów w Infoboxie</t>
         </is>
       </c>
       <c r="D1234" t="inlineStr"/>
       <c r="E1234" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1234" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.BattleBoosts</t>
+          <t>.Settings.InfoboxEntryCount.Title</t>
         </is>
       </c>
       <c r="G1234" t="inlineStr"/>
       <c r="H1234" t="inlineStr"/>
     </row>
     <row r="1235">
       <c r="A1235" t="inlineStr"/>
       <c r="B1235" t="inlineStr">
         <is>
-          <t>FoE-Helper: There are badges remaining on the field!</t>
+          <t>min Lvl</t>
         </is>
       </c>
       <c r="C1235" t="inlineStr">
         <is>
-          <t>FoE-Helper: Na boisku pozostały odznaki!</t>
+          <t>najniższy poziom</t>
         </is>
       </c>
       <c r="D1235" t="inlineStr"/>
       <c r="E1235" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1235" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeysLeft.soccer</t>
+          <t>.Boxes.findGB.minLvl</t>
         </is>
       </c>
       <c r="G1235" t="inlineStr"/>
       <c r="H1235" t="inlineStr"/>
     </row>
     <row r="1236">
       <c r="A1236" t="inlineStr"/>
       <c r="B1236" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Battlegrounds</t>
         </is>
       </c>
       <c r="C1236" t="inlineStr">
         <is>
-          <t>Na stanie</t>
+          <t>Pola Chwały</t>
         </is>
       </c>
       <c r="D1236" t="inlineStr"/>
       <c r="E1236" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1236" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.Inventory</t>
+          <t>.Boxes.BetterMusic.GBG</t>
         </is>
       </c>
       <c r="G1236" t="inlineStr"/>
       <c r="H1236" t="inlineStr"/>
     </row>
     <row r="1237">
       <c r="A1237" t="inlineStr"/>
       <c r="B1237" t="inlineStr">
         <is>
-          <t>CE</t>
+          <t>Plunder</t>
         </is>
       </c>
       <c r="C1237" t="inlineStr">
         <is>
-          <t>WSP</t>
+          <t>Grabież</t>
         </is>
       </c>
       <c r="D1237" t="inlineStr"/>
       <c r="E1237" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1237" t="inlineStr">
         <is>
-          <t>.Eras.12.short</t>
+          <t>.Boxes.MoppelHelper.Plunders</t>
         </is>
       </c>
       <c r="G1237" t="inlineStr"/>
       <c r="H1237" t="inlineStr"/>
     </row>
     <row r="1238">
       <c r="A1238" t="inlineStr"/>
       <c r="B1238" t="inlineStr">
         <is>
-          <t>Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only rogues remain after the first wave.</t>
+          <t>Save copy format per great building</t>
         </is>
       </c>
       <c r="C1238" t="inlineStr">
         <is>
-          <t>Umieść ramkę nad przyciskiem "Atakuj" lub "Szybka walka", jeśli po pierwszej fali pozostaną tylko łotry.</t>
+          <t>Zapamiętaj osobny format kopiowanej wiadomości dla każdej perły</t>
         </is>
       </c>
       <c r="D1238" t="inlineStr"/>
       <c r="E1238" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1238" t="inlineStr">
         <is>
+          <t>.Boxes.OwnpartCalculator.CopyFormatPerGB</t>
+        </is>
+      </c>
+      <c r="G1238" t="inlineStr"/>
+      <c r="H1238" t="inlineStr"/>
+    </row>
+    <row r="1239">
+      <c r="A1239" t="inlineStr"/>
+      <c r="B1239" t="inlineStr">
+        <is>
+          <t>Includes good costs to build the GB valued at __goodcosts__ FPs</t>
+        </is>
+      </c>
+      <c r="C1239" t="inlineStr">
+        <is>
+          <t>Zawiera koszt towarów potrzebnych do budowy PA w wysokości __goodcosts__ PR-ów</t>
+        </is>
+      </c>
+      <c r="D1239" t="inlineStr"/>
+      <c r="E1239" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1239" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.NewGBCostsTT</t>
+        </is>
+      </c>
+      <c r="G1239" t="inlineStr"/>
+      <c r="H1239" t="inlineStr"/>
+    </row>
+    <row r="1240">
+      <c r="A1240" t="inlineStr"/>
+      <c r="B1240" t="inlineStr">
+        <is>
+          <t>__GBCount__ noted</t>
+        </is>
+      </c>
+      <c r="C1240" t="inlineStr">
+        <is>
+          <t>__GBCount__ w schowku</t>
+        </is>
+      </c>
+      <c r="D1240" t="inlineStr"/>
+      <c r="E1240" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1240" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.GBsNoted</t>
+        </is>
+      </c>
+      <c r="G1240" t="inlineStr"/>
+      <c r="H1240" t="inlineStr"/>
+    </row>
+    <row r="1241">
+      <c r="A1241" t="inlineStr"/>
+      <c r="B1241" t="inlineStr">
+        <is>
+          <t>Submit to City-Planner</t>
+        </is>
+      </c>
+      <c r="C1241" t="inlineStr">
+        <is>
+          <t>Wyślij do narzędzia planowania miasta</t>
+        </is>
+      </c>
+      <c r="D1241" t="inlineStr"/>
+      <c r="E1241" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1241" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.OutpostSubmit</t>
+        </is>
+      </c>
+      <c r="G1241" t="inlineStr"/>
+      <c r="H1241" t="inlineStr"/>
+    </row>
+    <row r="1242">
+      <c r="A1242" t="inlineStr"/>
+      <c r="B1242" t="inlineStr">
+        <is>
+          <t>Trade</t>
+        </is>
+      </c>
+      <c r="C1242" t="inlineStr">
+        <is>
+          <t>Handel</t>
+        </is>
+      </c>
+      <c r="D1242" t="inlineStr"/>
+      <c r="E1242" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1242" t="inlineStr">
+        <is>
+          <t>.Boxes.Infobox.FilterTrade</t>
+        </is>
+      </c>
+      <c r="G1242" t="inlineStr"/>
+      <c r="H1242" t="inlineStr"/>
+    </row>
+    <row r="1243">
+      <c r="A1243" t="inlineStr"/>
+      <c r="B1243" t="inlineStr">
+        <is>
+          <t>Transmitted</t>
+        </is>
+      </c>
+      <c r="C1243" t="inlineStr">
+        <is>
+          <t>Przesłano dane</t>
+        </is>
+      </c>
+      <c r="D1243" t="inlineStr"/>
+      <c r="E1243" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1243" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.SubmitSuccessHeader</t>
+        </is>
+      </c>
+      <c r="G1243" t="inlineStr"/>
+      <c r="H1243" t="inlineStr"/>
+    </row>
+    <row r="1244">
+      <c r="A1244" t="inlineStr"/>
+      <c r="B1244" t="inlineStr">
+        <is>
+          <t>Double donation blocker</t>
+        </is>
+      </c>
+      <c r="C1244" t="inlineStr">
+        <is>
+          <t>Blokada podwójnego wkładu</t>
+        </is>
+      </c>
+      <c r="D1244" t="inlineStr"/>
+      <c r="E1244" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1244" t="inlineStr">
+        <is>
+          <t>.Settings.doubleFPtimeout.Title</t>
+        </is>
+      </c>
+      <c r="G1244" t="inlineStr"/>
+      <c r="H1244" t="inlineStr"/>
+    </row>
+    <row r="1245">
+      <c r="A1245" t="inlineStr"/>
+      <c r="B1245" t="inlineStr">
+        <is>
+          <t>NPC</t>
+        </is>
+      </c>
+      <c r="C1245" t="inlineStr">
+        <is>
+          <t>NPC (niezajęty)</t>
+        </is>
+      </c>
+      <c r="D1245" t="inlineStr"/>
+      <c r="E1245" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1245" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Log.NPC</t>
+        </is>
+      </c>
+      <c r="G1245" t="inlineStr"/>
+      <c r="H1245" t="inlineStr"/>
+    </row>
+    <row r="1246">
+      <c r="A1246" t="inlineStr"/>
+      <c r="B1246" t="inlineStr">
+        <is>
+          <t>Opening the Item Shop will open an overview.</t>
+        </is>
+      </c>
+      <c r="C1246" t="inlineStr">
+        <is>
+          <t>Otwarcie sklepu z przedmiotami spowoduje wyświetlenie przeglądu.</t>
+        </is>
+      </c>
+      <c r="D1246" t="inlineStr"/>
+      <c r="E1246" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1246" t="inlineStr">
+        <is>
+          <t>.Settings.ShowShopAssist.Desc</t>
+        </is>
+      </c>
+      <c r="G1246" t="inlineStr"/>
+      <c r="H1246" t="inlineStr"/>
+    </row>
+    <row r="1247">
+      <c r="A1247" t="inlineStr"/>
+      <c r="B1247" t="inlineStr">
+        <is>
+          <t>You will die playing this card! Consider redrawing or buying health.</t>
+        </is>
+      </c>
+      <c r="C1247" t="inlineStr">
+        <is>
+          <t>Zginiesz grając tą kartą! Rozważ przetasowanie lub zakup zdrowia.</t>
+        </is>
+      </c>
+      <c r="D1247" t="inlineStr"/>
+      <c r="E1247" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1247" t="inlineStr">
+        <is>
+          <t>.Boxes.cardGame.WarningCertainDeath</t>
+        </is>
+      </c>
+      <c r="G1247" t="inlineStr"/>
+      <c r="H1247" t="inlineStr"/>
+    </row>
+    <row r="1248">
+      <c r="A1248" t="inlineStr"/>
+      <c r="B1248" t="inlineStr">
+        <is>
+          <t>Attack%</t>
+        </is>
+      </c>
+      <c r="C1248" t="inlineStr">
+        <is>
+          <t>% Ataku</t>
+        </is>
+      </c>
+      <c r="D1248" t="inlineStr"/>
+      <c r="E1248" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1248" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.Attack</t>
+        </is>
+      </c>
+      <c r="G1248" t="inlineStr"/>
+      <c r="H1248" t="inlineStr"/>
+    </row>
+    <row r="1249">
+      <c r="A1249" t="inlineStr"/>
+      <c r="B1249" t="inlineStr">
+        <is>
+          <t>Settings</t>
+        </is>
+      </c>
+      <c r="C1249" t="inlineStr">
+        <is>
+          <t>Ustawienia</t>
+        </is>
+      </c>
+      <c r="D1249" t="inlineStr"/>
+      <c r="E1249" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1249" t="inlineStr">
+        <is>
+          <t>.Boxes.Settings.Title</t>
+        </is>
+      </c>
+      <c r="G1249" t="inlineStr"/>
+      <c r="H1249" t="inlineStr"/>
+    </row>
+    <row r="1250">
+      <c r="A1250" t="inlineStr"/>
+      <c r="B1250" t="inlineStr">
+        <is>
+          <t>Defense</t>
+        </is>
+      </c>
+      <c r="C1250" t="inlineStr">
+        <is>
+          <t>Obrona</t>
+        </is>
+      </c>
+      <c r="D1250" t="inlineStr"/>
+      <c r="E1250" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1250" t="inlineStr">
+        <is>
+          <t>.Boxes.PvPArena.Tabs.DefenseFights</t>
+        </is>
+      </c>
+      <c r="G1250" t="inlineStr"/>
+      <c r="H1250" t="inlineStr"/>
+    </row>
+    <row r="1251">
+      <c r="A1251" t="inlineStr"/>
+      <c r="B1251" t="inlineStr">
+        <is>
+          <t>Edit</t>
+        </is>
+      </c>
+      <c r="C1251" t="inlineStr">
+        <is>
+          <t>Edycja</t>
+        </is>
+      </c>
+      <c r="D1251" t="inlineStr"/>
+      <c r="E1251" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1251" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.Edit</t>
+        </is>
+      </c>
+      <c r="G1251" t="inlineStr"/>
+      <c r="H1251" t="inlineStr"/>
+    </row>
+    <row r="1252">
+      <c r="A1252" t="inlineStr"/>
+      <c r="B1252" t="inlineStr">
+        <is>
+          <t>Status</t>
+        </is>
+      </c>
+      <c r="C1252" t="inlineStr">
+        <is>
+          <t>Status</t>
+        </is>
+      </c>
+      <c r="D1252" t="inlineStr"/>
+      <c r="E1252" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1252" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.Status</t>
+        </is>
+      </c>
+      <c r="G1252" t="inlineStr"/>
+      <c r="H1252" t="inlineStr"/>
+    </row>
+    <row r="1253">
+      <c r="A1253" t="inlineStr"/>
+      <c r="B1253" t="inlineStr">
+        <is>
+          <t>Streets</t>
+        </is>
+      </c>
+      <c r="C1253" t="inlineStr">
+        <is>
+          <t>Drogi</t>
+        </is>
+      </c>
+      <c r="D1253" t="inlineStr"/>
+      <c r="E1253" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1253" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.street</t>
+        </is>
+      </c>
+      <c r="G1253" t="inlineStr"/>
+      <c r="H1253" t="inlineStr"/>
+    </row>
+    <row r="1254">
+      <c r="A1254" t="inlineStr"/>
+      <c r="B1254" t="inlineStr">
+        <is>
+          <t>Done</t>
+        </is>
+      </c>
+      <c r="C1254" t="inlineStr">
+        <is>
+          <t>Do zebrania</t>
+        </is>
+      </c>
+      <c r="D1254" t="inlineStr"/>
+      <c r="E1254" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1254" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.Done</t>
+        </is>
+      </c>
+      <c r="G1254" t="inlineStr"/>
+      <c r="H1254" t="inlineStr"/>
+    </row>
+    <row r="1255">
+      <c r="A1255" t="inlineStr"/>
+      <c r="B1255" t="inlineStr">
+        <is>
+          <t>No BG attempts remain!</t>
+        </is>
+      </c>
+      <c r="C1255" t="inlineStr">
+        <is>
+          <t>Brak ładunków Błękitnej Galaktyki!</t>
+        </is>
+      </c>
+      <c r="D1255" t="inlineStr"/>
+      <c r="E1255" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1255" t="inlineStr">
+        <is>
+          <t>.Boxes.BlueGalaxy.NoChargesLeft</t>
+        </is>
+      </c>
+      <c r="G1255" t="inlineStr"/>
+      <c r="H1255" t="inlineStr"/>
+    </row>
+    <row r="1256">
+      <c r="A1256" t="inlineStr"/>
+      <c r="B1256" t="inlineStr">
+        <is>
+          <t>Create payment plan, calculate external spots and copy values for your GBs</t>
+        </is>
+      </c>
+      <c r="C1256" t="inlineStr">
+        <is>
+          <t>Tworzy plan budowy własnej perły, pomaga obliczyć miejsca z wymian i pozwala generować wiadomości ogłaszające</t>
+        </is>
+      </c>
+      <c r="D1256" t="inlineStr"/>
+      <c r="E1256" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1256" t="inlineStr">
+        <is>
+          <t>.Menu.OwnpartCalculator.Desc</t>
+        </is>
+      </c>
+      <c r="G1256" t="inlineStr"/>
+      <c r="H1256" t="inlineStr"/>
+    </row>
+    <row r="1257">
+      <c r="A1257" t="inlineStr"/>
+      <c r="B1257" t="inlineStr">
+        <is>
+          <t>Battle Potions</t>
+        </is>
+      </c>
+      <c r="C1257" t="inlineStr">
+        <is>
+          <t>Mikstury bitewne</t>
+        </is>
+      </c>
+      <c r="D1257" t="inlineStr"/>
+      <c r="E1257" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1257" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ShowPotions</t>
+        </is>
+      </c>
+      <c r="G1257" t="inlineStr"/>
+      <c r="H1257" t="inlineStr"/>
+    </row>
+    <row r="1258">
+      <c r="A1258" t="inlineStr"/>
+      <c r="B1258" t="inlineStr">
+        <is>
+          <t>Collect All Blocker</t>
+        </is>
+      </c>
+      <c r="C1258" t="inlineStr">
+        <is>
+          <t>Zbierz wszystkie blokery</t>
+        </is>
+      </c>
+      <c r="D1258" t="inlineStr"/>
+      <c r="E1258" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1258" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.BlockCollectAll</t>
+        </is>
+      </c>
+      <c r="G1258" t="inlineStr"/>
+      <c r="H1258" t="inlineStr"/>
+    </row>
+    <row r="1259">
+      <c r="A1259" t="inlineStr"/>
+      <c r="B1259" t="inlineStr">
+        <is>
+          <t>Owner</t>
+        </is>
+      </c>
+      <c r="C1259" t="inlineStr">
+        <is>
+          <t>Właściciel</t>
+        </is>
+      </c>
+      <c r="D1259" t="inlineStr"/>
+      <c r="E1259" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1259" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.Owner</t>
+        </is>
+      </c>
+      <c r="G1259" t="inlineStr"/>
+      <c r="H1259" t="inlineStr"/>
+    </row>
+    <row r="1260">
+      <c r="A1260" t="inlineStr"/>
+      <c r="B1260" t="inlineStr">
+        <is>
+          <t>Costs</t>
+        </is>
+      </c>
+      <c r="C1260" t="inlineStr">
+        <is>
+          <t>Koszt</t>
+        </is>
+      </c>
+      <c r="D1260" t="inlineStr"/>
+      <c r="E1260" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1260" t="inlineStr">
+        <is>
+          <t>.Boxes.EventChests.Cost</t>
+        </is>
+      </c>
+      <c r="G1260" t="inlineStr"/>
+      <c r="H1260" t="inlineStr"/>
+    </row>
+    <row r="1261">
+      <c r="A1261" t="inlineStr"/>
+      <c r="B1261" t="inlineStr">
+        <is>
+          <t>Add message</t>
+        </is>
+      </c>
+      <c r="C1261" t="inlineStr">
+        <is>
+          <t>Nowy wpis webhooka</t>
+        </is>
+      </c>
+      <c r="D1261" t="inlineStr"/>
+      <c r="E1261" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F1261" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.TitleNewEntry</t>
+        </is>
+      </c>
+      <c r="G1261" t="inlineStr"/>
+      <c r="H1261" t="inlineStr"/>
+    </row>
+    <row r="1262">
+      <c r="A1262" t="inlineStr"/>
+      <c r="B1262" t="inlineStr">
+        <is>
+          <t>Visit the settlement to correct the value</t>
+        </is>
+      </c>
+      <c r="C1262" t="inlineStr">
+        <is>
+          <t>Odwiedź osadę, aby poprawić wartość</t>
+        </is>
+      </c>
+      <c r="D1262" t="inlineStr"/>
+      <c r="E1262" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1262" t="inlineStr">
+        <is>
+          <t>.Boxes.QIActions.Warning</t>
+        </is>
+      </c>
+      <c r="G1262" t="inlineStr"/>
+      <c r="H1262" t="inlineStr"/>
+    </row>
+    <row r="1263">
+      <c r="A1263" t="inlineStr"/>
+      <c r="B1263" t="inlineStr">
+        <is>
+          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
+        </is>
+      </c>
+      <c r="C1263" t="inlineStr">
+        <is>
+          <t>Zastrzeżenie: Dane te są oparte na zebranych przez użytkownika danych. Przedstawione tutaj liczby prawdopodobnie nie są w 100% dokładne. Musiał(a)byś otworzyć listę o północy, aby były poprawne.</t>
+        </is>
+      </c>
+      <c r="D1263" t="inlineStr"/>
+      <c r="E1263" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1263" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.SnapShotLogDisclaimer</t>
+        </is>
+      </c>
+      <c r="G1263" t="inlineStr"/>
+      <c r="H1263" t="inlineStr"/>
+    </row>
+    <row r="1264">
+      <c r="A1264" t="inlineStr"/>
+      <c r="B1264" t="inlineStr">
+        <is>
+          <t>The player ID of the DB to be imported does not match the current account.</t>
+        </is>
+      </c>
+      <c r="C1264" t="inlineStr">
+        <is>
+          <t>Identyfikator gracza bazy danych, która ma zostać zaimportowana, nie pasuje do bieżącego konta.</t>
+        </is>
+      </c>
+      <c r="D1264" t="inlineStr"/>
+      <c r="E1264" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1264" t="inlineStr">
+        <is>
+          <t>.Boxes.DBExport.WrongDBPlayerID</t>
+        </is>
+      </c>
+      <c r="G1264" t="inlineStr"/>
+      <c r="H1264" t="inlineStr"/>
+    </row>
+    <row r="1265">
+      <c r="A1265" t="inlineStr"/>
+      <c r="B1265" t="inlineStr">
+        <is>
+          <t>Start goods</t>
+        </is>
+      </c>
+      <c r="C1265" t="inlineStr">
+        <is>
+          <t>Dodatkowe towary startowe</t>
+        </is>
+      </c>
+      <c r="D1265" t="inlineStr"/>
+      <c r="E1265" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1265" t="inlineStr">
+        <is>
+          <t>.Boxes.BoostList.guild_raids_goods_start</t>
+        </is>
+      </c>
+      <c r="G1265" t="inlineStr"/>
+      <c r="H1265" t="inlineStr"/>
+    </row>
+    <row r="1266">
+      <c r="A1266" t="inlineStr"/>
+      <c r="B1266" t="inlineStr">
+        <is>
+          <t>Entry Time</t>
+        </is>
+      </c>
+      <c r="C1266" t="inlineStr">
+        <is>
+          <t>Czas wejścia</t>
+        </is>
+      </c>
+      <c r="D1266" t="inlineStr"/>
+      <c r="E1266" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1266" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.EntryTime</t>
+        </is>
+      </c>
+      <c r="G1266" t="inlineStr"/>
+      <c r="H1266" t="inlineStr"/>
+    </row>
+    <row r="1267">
+      <c r="A1267" t="inlineStr"/>
+      <c r="B1267" t="inlineStr">
+        <is>
+          <t>Alert Suggestions</t>
+        </is>
+      </c>
+      <c r="C1267" t="inlineStr">
+        <is>
+          <t>Sugestie Powiadomień</t>
+        </is>
+      </c>
+      <c r="D1267" t="inlineStr"/>
+      <c r="E1267" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1267" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Preferences.Suggestions.Title</t>
+        </is>
+      </c>
+      <c r="G1267" t="inlineStr"/>
+      <c r="H1267" t="inlineStr"/>
+    </row>
+    <row r="1268">
+      <c r="A1268" t="inlineStr"/>
+      <c r="B1268" t="inlineStr">
+        <is>
+          <t>Fast Unit</t>
+        </is>
+      </c>
+      <c r="C1268" t="inlineStr">
+        <is>
+          <t>Jednostka szybka</t>
+        </is>
+      </c>
+      <c r="D1268" t="inlineStr"/>
+      <c r="E1268" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1268" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.fast</t>
+        </is>
+      </c>
+      <c r="G1268" t="inlineStr"/>
+      <c r="H1268" t="inlineStr"/>
+    </row>
+    <row r="1269">
+      <c r="A1269" t="inlineStr"/>
+      <c r="B1269" t="inlineStr">
+        <is>
+          <t>Ages + No ages + Special</t>
+        </is>
+      </c>
+      <c r="C1269" t="inlineStr">
+        <is>
+          <t>Epoki + Bez epoki + Specjalne</t>
+        </is>
+      </c>
+      <c r="D1269" t="inlineStr"/>
+      <c r="E1269" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1269" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnAllTittle</t>
+        </is>
+      </c>
+      <c r="G1269" t="inlineStr"/>
+      <c r="H1269" t="inlineStr"/>
+    </row>
+    <row r="1270">
+      <c r="A1270" t="inlineStr"/>
+      <c r="B1270" t="inlineStr">
+        <is>
+          <t>Enable sound effects in the extension.</t>
+        </is>
+      </c>
+      <c r="C1270" t="inlineStr">
+        <is>
+          <t>Włącz efekty dźwiękowe w rozszerzeniu.</t>
+        </is>
+      </c>
+      <c r="D1270" t="inlineStr"/>
+      <c r="E1270" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1270" t="inlineStr">
+        <is>
+          <t>.Settings.EnableSound.Desc</t>
+        </is>
+      </c>
+      <c r="G1270" t="inlineStr"/>
+      <c r="H1270" t="inlineStr"/>
+    </row>
+    <row r="1271">
+      <c r="A1271" t="inlineStr"/>
+      <c r="B1271" t="inlineStr">
+        <is>
+          <t>This is achievable when playing perfect</t>
+        </is>
+      </c>
+      <c r="C1271" t="inlineStr">
+        <is>
+          <t>Można to osiągnąć grając idealnie</t>
+        </is>
+      </c>
+      <c r="D1271" t="inlineStr"/>
+      <c r="E1271" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1271" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.Simulation.Title</t>
+        </is>
+      </c>
+      <c r="G1271" t="inlineStr"/>
+      <c r="H1271" t="inlineStr"/>
+    </row>
+    <row r="1272">
+      <c r="A1272" t="inlineStr"/>
+      <c r="B1272" t="inlineStr">
+        <is>
+          <t>Select, which titles are allowed in which respective scene</t>
+        </is>
+      </c>
+      <c r="C1272" t="inlineStr">
+        <is>
+          <t>Wybierz, w jakich kontekstach odtwarzać poszczególne utwory</t>
+        </is>
+      </c>
+      <c r="D1272" t="inlineStr"/>
+      <c r="E1272" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1272" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.Scenes</t>
+        </is>
+      </c>
+      <c r="G1272" t="inlineStr"/>
+      <c r="H1272" t="inlineStr"/>
+    </row>
+    <row r="1273">
+      <c r="A1273" t="inlineStr"/>
+      <c r="B1273" t="inlineStr">
+        <is>
+          <t>Number of Spoils of War attempts remaining.</t>
+        </is>
+      </c>
+      <c r="C1273" t="inlineStr">
+        <is>
+          <t>Zamek Himeji: pozostałe próby zdobycia łupów wojennych.</t>
+        </is>
+      </c>
+      <c r="D1273" t="inlineStr"/>
+      <c r="E1273" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1273" t="inlineStr">
+        <is>
+          <t>.Boxes.BonusService.spoils_of_war</t>
+        </is>
+      </c>
+      <c r="G1273" t="inlineStr"/>
+      <c r="H1273" t="inlineStr"/>
+    </row>
+    <row r="1274">
+      <c r="A1274" t="inlineStr"/>
+      <c r="B1274" t="inlineStr">
+        <is>
+          <t>Buildings from GBG</t>
+        </is>
+      </c>
+      <c r="C1274" t="inlineStr">
+        <is>
+          <t>Budynki z GPCH</t>
+        </is>
+      </c>
+      <c r="D1274" t="inlineStr"/>
+      <c r="E1274" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1274" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.buildingFromGBG</t>
+        </is>
+      </c>
+      <c r="G1274" t="inlineStr"/>
+      <c r="H1274" t="inlineStr"/>
+    </row>
+    <row r="1275">
+      <c r="A1275" t="inlineStr"/>
+      <c r="B1275" t="inlineStr">
+        <is>
+          <t>Notes</t>
+        </is>
+      </c>
+      <c r="C1275" t="inlineStr">
+        <is>
+          <t>Notes</t>
+        </is>
+      </c>
+      <c r="D1275" t="inlineStr"/>
+      <c r="E1275" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1275" t="inlineStr">
+        <is>
+          <t>.Menu.Notice.Title</t>
+        </is>
+      </c>
+      <c r="G1275" t="inlineStr"/>
+      <c r="H1275" t="inlineStr"/>
+    </row>
+    <row r="1276">
+      <c r="A1276" t="inlineStr"/>
+      <c r="B1276" t="inlineStr">
+        <is>
+          <t>Show in-game notification instead of the native Desktop notification when the game window is focused.</t>
+        </is>
+      </c>
+      <c r="C1276" t="inlineStr">
+        <is>
+          <t>Pokaż powiadomienie w grze zamiast powiadomienia na pulpicie, gdy okno gry jest aktywne.</t>
+        </is>
+      </c>
+      <c r="D1276" t="inlineStr"/>
+      <c r="E1276" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1276" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Preferences.InGame.Info</t>
+        </is>
+      </c>
+      <c r="G1276" t="inlineStr"/>
+      <c r="H1276" t="inlineStr"/>
+    </row>
+    <row r="1277">
+      <c r="A1277" t="inlineStr"/>
+      <c r="B1277" t="inlineStr">
+        <is>
+          <t>The Alert for __provinceName__ was saved!</t>
+        </is>
+      </c>
+      <c r="C1277" t="inlineStr">
+        <is>
+          <t>Powiadomienie dla __provinceName__ zostało zapisane!</t>
+        </is>
+      </c>
+      <c r="D1277" t="inlineStr"/>
+      <c r="E1277" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1277" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.SaveMessage.Desc</t>
+        </is>
+      </c>
+      <c r="G1277" t="inlineStr"/>
+      <c r="H1277" t="inlineStr"/>
+    </row>
+    <row r="1278">
+      <c r="A1278" t="inlineStr"/>
+      <c r="B1278" t="inlineStr">
+        <is>
+          <t>If you want to use the notes or the city planner, activate this item.&lt;br&gt;For a stand-alone extension, simply deactivate it.</t>
+        </is>
+      </c>
+      <c r="C1278" t="inlineStr">
+        <is>
+          <t>Jeżeli chcesz użyć danyc, możesz aktywować tę opcję.&lt;br&gt;Jeśli chcesz używać rozszerzenia wyłącznie dla siebie, wyłącz ją, a żadne dane nie zostaną przesłane.</t>
+        </is>
+      </c>
+      <c r="D1278" t="inlineStr"/>
+      <c r="E1278" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1278" t="inlineStr">
+        <is>
+          <t>.Settings.GlobalSend.Desc</t>
+        </is>
+      </c>
+      <c r="G1278" t="inlineStr"/>
+      <c r="H1278" t="inlineStr"/>
+    </row>
+    <row r="1279">
+      <c r="A1279" t="inlineStr"/>
+      <c r="B1279" t="inlineStr">
+        <is>
+          <t>Save as</t>
+        </is>
+      </c>
+      <c r="C1279" t="inlineStr"/>
+      <c r="D1279" t="inlineStr"/>
+      <c r="E1279" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1279" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetSaveAs</t>
+        </is>
+      </c>
+      <c r="G1279" t="inlineStr"/>
+      <c r="H1279" t="inlineStr"/>
+    </row>
+    <row r="1280">
+      <c r="A1280" t="inlineStr"/>
+      <c r="B1280" t="inlineStr">
+        <is>
+          <t>Cost = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __forderfactor__% &lt;small&gt;(Your invest)&lt;/small&gt; = __costs__</t>
+        </is>
+      </c>
+      <c r="C1280" t="inlineStr">
+        <is>
+          <t>Koszty = __nettoreward__&lt;small&gt;(Nagroda netto)&lt;/small&gt; X __forderfactor__%&lt;small&gt;(Twoja inwestycja)&lt;/small&gt; = __costs__</t>
+        </is>
+      </c>
+      <c r="D1280" t="inlineStr"/>
+      <c r="E1280" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1280" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.TTForderCosts</t>
+        </is>
+      </c>
+      <c r="G1280" t="inlineStr"/>
+      <c r="H1280" t="inlineStr"/>
+    </row>
+    <row r="1281">
+      <c r="A1281" t="inlineStr"/>
+      <c r="B1281" t="inlineStr">
+        <is>
+          <t>Do you really want to create alerts for all sectors?</t>
+        </is>
+      </c>
+      <c r="C1281" t="inlineStr">
+        <is>
+          <t>Czy naprawdę chcesz tworzyć alerty dla wszystkich sektorów?</t>
+        </is>
+      </c>
+      <c r="D1281" t="inlineStr"/>
+      <c r="E1281" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1281" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.ConfirmSectorAlerts</t>
+        </is>
+      </c>
+      <c r="G1281" t="inlineStr"/>
+      <c r="H1281" t="inlineStr"/>
+    </row>
+    <row r="1282">
+      <c r="A1282" t="inlineStr"/>
+      <c r="B1282" t="inlineStr">
+        <is>
+          <t>Side View</t>
+        </is>
+      </c>
+      <c r="C1282" t="inlineStr">
+        <is>
+          <t>Izometryczny</t>
+        </is>
+      </c>
+      <c r="D1282" t="inlineStr"/>
+      <c r="E1282" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1282" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.CavalierPerspecitve</t>
+        </is>
+      </c>
+      <c r="G1282" t="inlineStr"/>
+      <c r="H1282" t="inlineStr"/>
+    </row>
+    <row r="1283">
+      <c r="A1283" t="inlineStr"/>
+      <c r="B1283" t="inlineStr">
+        <is>
+          <t>Open the GE overview to update the data.</t>
+        </is>
+      </c>
+      <c r="C1283" t="inlineStr">
+        <is>
+          <t>Otwórz podsumowanie WG, aby zaktualizować dane.</t>
+        </is>
+      </c>
+      <c r="D1283" t="inlineStr"/>
+      <c r="E1283" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1283" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.VisitGexWarning</t>
+        </is>
+      </c>
+      <c r="G1283" t="inlineStr"/>
+      <c r="H1283" t="inlineStr"/>
+    </row>
+    <row r="1284">
+      <c r="A1284" t="inlineStr"/>
+      <c r="B1284" t="inlineStr">
+        <is>
+          <t>Top 10%</t>
+        </is>
+      </c>
+      <c r="C1284" t="inlineStr">
+        <is>
+          <t>Najlepsze 10%</t>
+        </is>
+      </c>
+      <c r="D1284" t="inlineStr"/>
+      <c r="E1284" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1284" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.top10percent</t>
+        </is>
+      </c>
+      <c r="G1284" t="inlineStr"/>
+      <c r="H1284" t="inlineStr"/>
+    </row>
+    <row r="1285">
+      <c r="A1285" t="inlineStr"/>
+      <c r="B1285" t="inlineStr">
+        <is>
+          <t>WARNING!: Goods stock at CRITICAL level!</t>
+        </is>
+      </c>
+      <c r="C1285" t="inlineStr">
+        <is>
+          <t>UWAGA: Zapas towaru na poziomie krytycznym!</t>
+        </is>
+      </c>
+      <c r="D1285" t="inlineStr"/>
+      <c r="E1285" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1285" t="inlineStr">
+        <is>
+          <t>.Boxes.Negotiation.GoodsCritical</t>
+        </is>
+      </c>
+      <c r="G1285" t="inlineStr"/>
+      <c r="H1285" t="inlineStr"/>
+    </row>
+    <row r="1286">
+      <c r="A1286" t="inlineStr"/>
+      <c r="B1286" t="inlineStr">
+        <is>
+          <t>Group by Name</t>
+        </is>
+      </c>
+      <c r="C1286" t="inlineStr">
+        <is>
+          <t>Grupuj według nazwy</t>
+        </is>
+      </c>
+      <c r="D1286" t="inlineStr"/>
+      <c r="E1286" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1286" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnToggleGroupByTitle</t>
+        </is>
+      </c>
+      <c r="G1286" t="inlineStr"/>
+      <c r="H1286" t="inlineStr"/>
+    </row>
+    <row r="1287">
+      <c r="A1287" t="inlineStr"/>
+      <c r="B1287" t="inlineStr">
+        <is>
+          <t>Production Overview</t>
+        </is>
+      </c>
+      <c r="C1287" t="inlineStr">
+        <is>
+          <t>Przegląd produkcji</t>
+        </is>
+      </c>
+      <c r="D1287" t="inlineStr"/>
+      <c r="E1287" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1287" t="inlineStr">
+        <is>
+          <t>.Menu.Productions.Title</t>
+        </is>
+      </c>
+      <c r="G1287" t="inlineStr"/>
+      <c r="H1287" t="inlineStr"/>
+    </row>
+    <row r="1288">
+      <c r="A1288" t="inlineStr"/>
+      <c r="B1288" t="inlineStr">
+        <is>
+          <t>Please note: Boosted productions will actually be lower, because we do not add them per building here. Battle boosts will likely be higher than displayed, because we cannot retrieve information about allies.</t>
+        </is>
+      </c>
+      <c r="C1288" t="inlineStr">
+        <is>
+          <t>Uwaga: wzmocnione produkcje będą w rzeczywistości niższe, ponieważ nie dodajemy ich tutaj dla każdego budynku. Wzmocnienia bitewne będą prawdopodobnie wyższe niż wyświetlane, ponieważ nie możemy uzyskać informacji o sojusznikach.</t>
+        </is>
+      </c>
+      <c r="D1288" t="inlineStr"/>
+      <c r="E1288" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1288" t="inlineStr">
+        <is>
+          <t>.Boxes.PlayerProfile.OtherPlayerDisclaimer</t>
+        </is>
+      </c>
+      <c r="G1288" t="inlineStr"/>
+      <c r="H1288" t="inlineStr"/>
+    </row>
+    <row r="1289">
+      <c r="A1289" t="inlineStr"/>
+      <c r="B1289" t="inlineStr">
+        <is>
+          <t>Current LvL = __runNumber__; Bonus Chance (x4) = __chanceX4__%</t>
+        </is>
+      </c>
+      <c r="C1289" t="inlineStr">
+        <is>
+          <t>__runNumber__. osada, szansa na bonus x4 : __chanceX4__%</t>
+        </is>
+      </c>
+      <c r="D1289" t="inlineStr"/>
+      <c r="E1289" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1289" t="inlineStr">
+        <is>
+          <t>.Boxes.Outpost.infoLine</t>
+        </is>
+      </c>
+      <c r="G1289" t="inlineStr"/>
+      <c r="H1289" t="inlineStr"/>
+    </row>
+    <row r="1290">
+      <c r="A1290" t="inlineStr"/>
+      <c r="B1290" t="inlineStr">
+        <is>
+          <t>show snapshot log button</t>
+        </is>
+      </c>
+      <c r="C1290" t="inlineStr">
+        <is>
+          <t>wyświetlaj przycisk dziennika</t>
+        </is>
+      </c>
+      <c r="D1290" t="inlineStr"/>
+      <c r="E1290" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1290" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.ShowLogButton</t>
+        </is>
+      </c>
+      <c r="G1290" t="inlineStr"/>
+      <c r="H1290" t="inlineStr"/>
+    </row>
+    <row r="1291">
+      <c r="A1291" t="inlineStr"/>
+      <c r="B1291" t="inlineStr">
+        <is>
+          <t>Neighbours</t>
+        </is>
+      </c>
+      <c r="C1291" t="inlineStr">
+        <is>
+          <t>Sąsiedzi</t>
+        </is>
+      </c>
+      <c r="D1291" t="inlineStr"/>
+      <c r="E1291" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1291" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.SelectPlayerGroupNeighbor</t>
+        </is>
+      </c>
+      <c r="G1291" t="inlineStr"/>
+      <c r="H1291" t="inlineStr"/>
+    </row>
+    <row r="1292">
+      <c r="A1292" t="inlineStr"/>
+      <c r="B1292" t="inlineStr">
+        <is>
+          <t>Info</t>
+        </is>
+      </c>
+      <c r="C1292" t="inlineStr">
+        <is>
+          <t>Info</t>
+        </is>
+      </c>
+      <c r="D1292" t="inlineStr"/>
+      <c r="E1292" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1292" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Log.Info</t>
+        </is>
+      </c>
+      <c r="G1292" t="inlineStr"/>
+      <c r="H1292" t="inlineStr"/>
+    </row>
+    <row r="1293">
+      <c r="A1293" t="inlineStr"/>
+      <c r="B1293" t="inlineStr">
+        <is>
+          <t>Player</t>
+        </is>
+      </c>
+      <c r="C1293" t="inlineStr">
+        <is>
+          <t>Gracz</t>
+        </is>
+      </c>
+      <c r="D1293" t="inlineStr"/>
+      <c r="E1293" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1293" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.PlayerColumn</t>
+        </is>
+      </c>
+      <c r="G1293" t="inlineStr"/>
+      <c r="H1293" t="inlineStr"/>
+    </row>
+    <row r="1294">
+      <c r="A1294" t="inlineStr"/>
+      <c r="B1294" t="inlineStr">
+        <is>
+          <t>GE</t>
+        </is>
+      </c>
+      <c r="C1294" t="inlineStr">
+        <is>
+          <t>WG</t>
+        </is>
+      </c>
+      <c r="D1294" t="inlineStr"/>
+      <c r="E1294" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1294" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Gex</t>
+        </is>
+      </c>
+      <c r="G1294" t="inlineStr"/>
+      <c r="H1294" t="inlineStr"/>
+    </row>
+    <row r="1295">
+      <c r="A1295" t="inlineStr"/>
+      <c r="B1295" t="inlineStr">
+        <is>
+          <t>Shows finished quests</t>
+        </is>
+      </c>
+      <c r="C1295" t="inlineStr">
+        <is>
+          <t>Pokazuje zakończone misje</t>
+        </is>
+      </c>
+      <c r="D1295" t="inlineStr"/>
+      <c r="E1295" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1295" t="inlineStr">
+        <is>
+          <t>.Boxes.BonusService.donequests</t>
+        </is>
+      </c>
+      <c r="G1295" t="inlineStr"/>
+      <c r="H1295" t="inlineStr"/>
+    </row>
+    <row r="1296">
+      <c r="A1296" t="inlineStr"/>
+      <c r="B1296" t="inlineStr">
+        <is>
+          <t>GBG</t>
+        </is>
+      </c>
+      <c r="C1296" t="inlineStr">
+        <is>
+          <t>GPCh</t>
+        </is>
+      </c>
+      <c r="D1296" t="inlineStr"/>
+      <c r="E1296" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1296" t="inlineStr">
+        <is>
+          <t>.Boxes.Infobox.FilterGuildFights</t>
+        </is>
+      </c>
+      <c r="G1296" t="inlineStr"/>
+      <c r="H1296" t="inlineStr"/>
+    </row>
+    <row r="1297">
+      <c r="A1297" t="inlineStr"/>
+      <c r="B1297" t="inlineStr">
+        <is>
+          <t>Pick Dates</t>
+        </is>
+      </c>
+      <c r="C1297" t="inlineStr">
+        <is>
+          <t>Wybierz zakres dat</t>
+        </is>
+      </c>
+      <c r="D1297" t="inlineStr"/>
+      <c r="E1297" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1297" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.DatePicker</t>
+        </is>
+      </c>
+      <c r="G1297" t="inlineStr"/>
+      <c r="H1297" t="inlineStr"/>
+    </row>
+    <row r="1298">
+      <c r="A1298" t="inlineStr"/>
+      <c r="B1298" t="inlineStr">
+        <is>
+          <t>Existing payments</t>
+        </is>
+      </c>
+      <c r="C1298" t="inlineStr">
+        <is>
+          <t>Obecne wpłaty</t>
+        </is>
+      </c>
+      <c r="D1298" t="inlineStr"/>
+      <c r="E1298" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1298" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.ExistingPayments</t>
+        </is>
+      </c>
+      <c r="G1298" t="inlineStr"/>
+      <c r="H1298" t="inlineStr"/>
+    </row>
+    <row r="1299">
+      <c r="A1299" t="inlineStr"/>
+      <c r="B1299" t="inlineStr">
+        <is>
+          <t>Shop Assistant</t>
+        </is>
+      </c>
+      <c r="C1299" t="inlineStr">
+        <is>
+          <t>Asystent sklepu</t>
+        </is>
+      </c>
+      <c r="D1299" t="inlineStr"/>
+      <c r="E1299" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1299" t="inlineStr">
+        <is>
+          <t>.Menu.ShopAssist.Title</t>
+        </is>
+      </c>
+      <c r="G1299" t="inlineStr"/>
+      <c r="H1299" t="inlineStr"/>
+    </row>
+    <row r="1300">
+      <c r="A1300" t="inlineStr"/>
+      <c r="B1300" t="inlineStr">
+        <is>
+          <t>Province Name</t>
+        </is>
+      </c>
+      <c r="C1300" t="inlineStr">
+        <is>
+          <t>Nazwa prowincji</t>
+        </is>
+      </c>
+      <c r="D1300" t="inlineStr"/>
+      <c r="E1300" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1300" t="inlineStr">
+        <is>
+          <t>.Boxes.scoutingTimes.ProvinceName</t>
+        </is>
+      </c>
+      <c r="G1300" t="inlineStr"/>
+      <c r="H1300" t="inlineStr"/>
+    </row>
+    <row r="1301">
+      <c r="A1301" t="inlineStr"/>
+      <c r="B1301" t="inlineStr">
+        <is>
+          <t>Rename</t>
+        </is>
+      </c>
+      <c r="C1301" t="inlineStr"/>
+      <c r="D1301" t="inlineStr"/>
+      <c r="E1301" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1301" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetRename</t>
+        </is>
+      </c>
+      <c r="G1301" t="inlineStr"/>
+      <c r="H1301" t="inlineStr"/>
+    </row>
+    <row r="1302">
+      <c r="A1302" t="inlineStr"/>
+      <c r="B1302" t="inlineStr">
+        <is>
+          <t>Progress</t>
+        </is>
+      </c>
+      <c r="C1302" t="inlineStr">
+        <is>
+          <t>Postęp</t>
+        </is>
+      </c>
+      <c r="D1302" t="inlineStr"/>
+      <c r="E1302" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1302" t="inlineStr">
+        <is>
+          <t>.Boxes.QiProgress.Progress</t>
+        </is>
+      </c>
+      <c r="G1302" t="inlineStr"/>
+      <c r="H1302" t="inlineStr"/>
+    </row>
+    <row r="1303">
+      <c r="A1303" t="inlineStr"/>
+      <c r="B1303" t="inlineStr">
+        <is>
+          <t>Negotiation Helper</t>
+        </is>
+      </c>
+      <c r="C1303" t="inlineStr">
+        <is>
+          <t>Asystent negocjacji</t>
+        </is>
+      </c>
+      <c r="D1303" t="inlineStr"/>
+      <c r="E1303" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1303" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.AutomaticNegotiation</t>
+        </is>
+      </c>
+      <c r="G1303" t="inlineStr"/>
+      <c r="H1303" t="inlineStr"/>
+    </row>
+    <row r="1304">
+      <c r="A1304" t="inlineStr"/>
+      <c r="B1304" t="inlineStr">
+        <is>
+          <t>10h</t>
+        </is>
+      </c>
+      <c r="C1304" t="inlineStr">
+        <is>
+          <t>10g</t>
+        </is>
+      </c>
+      <c r="D1304" t="inlineStr"/>
+      <c r="E1304" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1304" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Time.10h</t>
+        </is>
+      </c>
+      <c r="G1304" t="inlineStr"/>
+      <c r="H1304" t="inlineStr"/>
+    </row>
+    <row r="1305">
+      <c r="A1305" t="inlineStr"/>
+      <c r="B1305" t="inlineStr">
+        <is>
+          <t>Export</t>
+        </is>
+      </c>
+      <c r="C1305" t="inlineStr">
+        <is>
+          <t>Eksportuj</t>
+        </is>
+      </c>
+      <c r="D1305" t="inlineStr"/>
+      <c r="E1305" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1305" t="inlineStr">
+        <is>
+          <t>.Boxes.DBExport.Export</t>
+        </is>
+      </c>
+      <c r="G1305" t="inlineStr"/>
+      <c r="H1305" t="inlineStr"/>
+    </row>
+    <row r="1306">
+      <c r="A1306" t="inlineStr"/>
+      <c r="B1306" t="inlineStr">
+        <is>
+          <t>This module will automatically generate an auction bid value based on your settings and the current auction bid and copy it to the clipboard.</t>
+        </is>
+      </c>
+      <c r="C1306" t="inlineStr">
+        <is>
+          <t>Ten moduł będzie automatycznie generował ofertę aukcyjną w oparciu o Twoje ustawienia oraz obecną ofertę i skopiuje ją do schowka.</t>
+        </is>
+      </c>
+      <c r="D1306" t="inlineStr"/>
+      <c r="E1306" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1306" t="inlineStr">
+        <is>
+          <t>.Boxes.AuctionSettings.Help1</t>
+        </is>
+      </c>
+      <c r="G1306" t="inlineStr"/>
+      <c r="H1306" t="inlineStr"/>
+    </row>
+    <row r="1307">
+      <c r="A1307" t="inlineStr"/>
+      <c r="B1307" t="inlineStr">
+        <is>
+          <t>Rank</t>
+        </is>
+      </c>
+      <c r="C1307" t="inlineStr">
+        <is>
+          <t>Ranga</t>
+        </is>
+      </c>
+      <c r="D1307" t="inlineStr"/>
+      <c r="E1307" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1307" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.Rank</t>
+        </is>
+      </c>
+      <c r="G1307" t="inlineStr"/>
+      <c r="H1307" t="inlineStr"/>
+    </row>
+    <row r="1308">
+      <c r="A1308" t="inlineStr"/>
+      <c r="B1308" t="inlineStr">
+        <is>
+          <t>Automatically create a new Alert when I make a bid in the Antiques Dealer.</t>
+        </is>
+      </c>
+      <c r="C1308" t="inlineStr">
+        <is>
+          <t>Automatycznie utwórz nowe powiadomienie, gdy składam ofertę na aukcji handlarza antykami.</t>
+        </is>
+      </c>
+      <c r="D1308" t="inlineStr"/>
+      <c r="E1308" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1308" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Preferences.Auction.Info</t>
+        </is>
+      </c>
+      <c r="G1308" t="inlineStr"/>
+      <c r="H1308" t="inlineStr"/>
+    </row>
+    <row r="1309">
+      <c r="A1309" t="inlineStr"/>
+      <c r="B1309" t="inlineStr">
+        <is>
+          <t>Incidents Overview</t>
+        </is>
+      </c>
+      <c r="C1309" t="inlineStr">
+        <is>
+          <t>Zdarzenia losowe</t>
+        </is>
+      </c>
+      <c r="D1309" t="inlineStr"/>
+      <c r="E1309" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1309" t="inlineStr">
+        <is>
+          <t>.Boxes.HiddenRewards.Title</t>
+        </is>
+      </c>
+      <c r="G1309" t="inlineStr"/>
+      <c r="H1309" t="inlineStr"/>
+    </row>
+    <row r="1310">
+      <c r="A1310" t="inlineStr"/>
+      <c r="B1310" t="inlineStr">
+        <is>
+          <t>Modify Checklist</t>
+        </is>
+      </c>
+      <c r="C1310" t="inlineStr">
+        <is>
+          <t>Zmień listę kontrolną</t>
+        </is>
+      </c>
+      <c r="D1310" t="inlineStr"/>
+      <c r="E1310" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1310" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.Strategy.Title</t>
+        </is>
+      </c>
+      <c r="G1310" t="inlineStr"/>
+      <c r="H1310" t="inlineStr"/>
+    </row>
+    <row r="1311">
+      <c r="A1311" t="inlineStr"/>
+      <c r="B1311" t="inlineStr">
+        <is>
+          <t>Expires</t>
+        </is>
+      </c>
+      <c r="C1311" t="inlineStr">
+        <is>
+          <t>Wygaśnie</t>
+        </is>
+      </c>
+      <c r="D1311" t="inlineStr"/>
+      <c r="E1311" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1311" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Expires</t>
+        </is>
+      </c>
+      <c r="G1311" t="inlineStr"/>
+      <c r="H1311" t="inlineStr"/>
+    </row>
+    <row r="1312">
+      <c r="A1312" t="inlineStr"/>
+      <c r="B1312" t="inlineStr">
+        <is>
+          <t>__building__ - Level __level__</t>
+        </is>
+      </c>
+      <c r="C1312" t="inlineStr">
+        <is>
+          <t>__building__ - Poziom __level__</t>
+        </is>
+      </c>
+      <c r="D1312" t="inlineStr"/>
+      <c r="E1312" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1312" t="inlineStr">
+        <is>
+          <t>.Boxes.Infobox.Messages.MsgBuilding</t>
+        </is>
+      </c>
+      <c r="G1312" t="inlineStr"/>
+      <c r="H1312" t="inlineStr"/>
+    </row>
+    <row r="1313">
+      <c r="A1313" t="inlineStr"/>
+      <c r="B1313" t="inlineStr">
+        <is>
+          <t>Beach</t>
+        </is>
+      </c>
+      <c r="C1313" t="inlineStr">
+        <is>
+          <t>Na plaży</t>
+        </is>
+      </c>
+      <c r="D1313" t="inlineStr"/>
+      <c r="E1313" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1313" t="inlineStr">
+        <is>
+          <t>.HiddenRewards.Positions.shore</t>
+        </is>
+      </c>
+      <c r="G1313" t="inlineStr"/>
+      <c r="H1313" t="inlineStr"/>
+    </row>
+    <row r="1314">
+      <c r="A1314" t="inlineStr"/>
+      <c r="B1314" t="inlineStr">
+        <is>
+          <t>Expired Buildings Notification</t>
+        </is>
+      </c>
+      <c r="C1314" t="inlineStr">
+        <is>
+          <t>Powiadomienie o wygasłych budynkach</t>
+        </is>
+      </c>
+      <c r="D1314" t="inlineStr"/>
+      <c r="E1314" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1314" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ShowBuildingsExpired</t>
+        </is>
+      </c>
+      <c r="G1314" t="inlineStr"/>
+      <c r="H1314" t="inlineStr"/>
+    </row>
+    <row r="1315">
+      <c r="A1315" t="inlineStr"/>
+      <c r="B1315" t="inlineStr">
+        <is>
+          <t>Do you want the GBG Player list to automatically open when clicking on the GBG ranking?</t>
+        </is>
+      </c>
+      <c r="C1315" t="inlineStr">
+        <is>
+          <t>Czy chcesz, aby lista graczy GPCH otwierała się automatycznie po kliknięciu rankingu GPCH?</t>
+        </is>
+      </c>
+      <c r="D1315" t="inlineStr"/>
+      <c r="E1315" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1315" t="inlineStr">
+        <is>
+          <t>.Settings.ShowGBGPlayerInfo.Desc</t>
+        </is>
+      </c>
+      <c r="G1315" t="inlineStr"/>
+      <c r="H1315" t="inlineStr"/>
+    </row>
+    <row r="1316">
+      <c r="A1316" t="inlineStr"/>
+      <c r="B1316" t="inlineStr">
+        <is>
+          <t>invested FP</t>
+        </is>
+      </c>
+      <c r="C1316" t="inlineStr">
+        <is>
+          <t>Zainwestowane PR</t>
+        </is>
+      </c>
+      <c r="D1316" t="inlineStr"/>
+      <c r="E1316" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1316" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.FpInvested</t>
+        </is>
+      </c>
+      <c r="G1316" t="inlineStr"/>
+      <c r="H1316" t="inlineStr"/>
+    </row>
+    <row r="1317">
+      <c r="A1317" t="inlineStr"/>
+      <c r="B1317" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/ally</t>
+        </is>
+      </c>
+      <c r="C1317" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/ally</t>
+        </is>
+      </c>
+      <c r="D1317" t="inlineStr"/>
+      <c r="E1317" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1317" t="inlineStr">
+        <is>
+          <t>.Boxes.AllyList.HelpLink</t>
+        </is>
+      </c>
+      <c r="G1317" t="inlineStr"/>
+      <c r="H1317" t="inlineStr"/>
+    </row>
+    <row r="1318">
+      <c r="A1318" t="inlineStr"/>
+      <c r="B1318" t="inlineStr">
+        <is>
+          <t>Click here to see the changes:</t>
+        </is>
+      </c>
+      <c r="C1318" t="inlineStr">
+        <is>
+          <t>Kliknij tutaj, aby zobaczyć zmiany:</t>
+        </is>
+      </c>
+      <c r="D1318" t="inlineStr"/>
+      <c r="E1318" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1318" t="inlineStr">
+        <is>
+          <t>.Menu.NewVersion.Desc</t>
+        </is>
+      </c>
+      <c r="G1318" t="inlineStr"/>
+      <c r="H1318" t="inlineStr"/>
+    </row>
+    <row r="1319">
+      <c r="A1319" t="inlineStr"/>
+      <c r="B1319" t="inlineStr">
+        <is>
+          <t>Offer</t>
+        </is>
+      </c>
+      <c r="C1319" t="inlineStr">
+        <is>
+          <t>Oferta</t>
+        </is>
+      </c>
+      <c r="D1319" t="inlineStr"/>
+      <c r="E1319" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1319" t="inlineStr">
+        <is>
+          <t>.Boxes.ShopAssist.Item</t>
+        </is>
+      </c>
+      <c r="G1319" t="inlineStr"/>
+      <c r="H1319" t="inlineStr"/>
+    </row>
+    <row r="1320">
+      <c r="A1320" t="inlineStr"/>
+      <c r="B1320" t="inlineStr">
+        <is>
+          <t>No entries found yet…</t>
+        </is>
+      </c>
+      <c r="C1320" t="inlineStr">
+        <is>
+          <t>Nie znaleziono jeszcze wpisów…</t>
+        </is>
+      </c>
+      <c r="D1320" t="inlineStr"/>
+      <c r="E1320" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1320" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.NoEntriesFound</t>
+        </is>
+      </c>
+      <c r="G1320" t="inlineStr"/>
+      <c r="H1320" t="inlineStr"/>
+    </row>
+    <row r="1321">
+      <c r="A1321" t="inlineStr"/>
+      <c r="B1321" t="inlineStr">
+        <is>
+          <t>Result</t>
+        </is>
+      </c>
+      <c r="C1321" t="inlineStr">
+        <is>
+          <t>Wyniki</t>
+        </is>
+      </c>
+      <c r="D1321" t="inlineStr"/>
+      <c r="E1321" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1321" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.Results</t>
+        </is>
+      </c>
+      <c r="G1321" t="inlineStr"/>
+      <c r="H1321" t="inlineStr"/>
+    </row>
+    <row r="1322">
+      <c r="A1322" t="inlineStr"/>
+      <c r="B1322" t="inlineStr">
+        <is>
+          <t>Sets and Chains</t>
+        </is>
+      </c>
+      <c r="C1322" t="inlineStr">
+        <is>
+          <t>Zestawy i Łańcuchy</t>
+        </is>
+      </c>
+      <c r="D1322" t="inlineStr"/>
+      <c r="E1322" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1322" t="inlineStr">
+        <is>
+          <t>.Menu.Kits.Title</t>
+        </is>
+      </c>
+      <c r="G1322" t="inlineStr"/>
+      <c r="H1322" t="inlineStr"/>
+    </row>
+    <row r="1323">
+      <c r="A1323" t="inlineStr"/>
+      <c r="B1323" t="inlineStr">
+        <is>
+          <t>Bonus</t>
+        </is>
+      </c>
+      <c r="C1323" t="inlineStr">
+        <is>
+          <t>Bonus</t>
+        </is>
+      </c>
+      <c r="D1323" t="inlineStr"/>
+      <c r="E1323" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1323" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssistAAConfig.Bonus</t>
+        </is>
+      </c>
+      <c r="G1323" t="inlineStr"/>
+      <c r="H1323" t="inlineStr"/>
+    </row>
+    <row r="1324">
+      <c r="A1324" t="inlineStr"/>
+      <c r="B1324" t="inlineStr">
+        <is>
+          <t>Website: information and documentation on the extension and it's features.</t>
+        </is>
+      </c>
+      <c r="C1324" t="inlineStr">
+        <is>
+          <t>Witryna: informacje o rozszerzeniu i dokumentacja jego funkcji.</t>
+        </is>
+      </c>
+      <c r="D1324" t="inlineStr"/>
+      <c r="E1324" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1324" t="inlineStr">
+        <is>
+          <t>.Settings.Help.Website</t>
+        </is>
+      </c>
+      <c r="G1324" t="inlineStr"/>
+      <c r="H1324" t="inlineStr"/>
+    </row>
+    <row r="1325">
+      <c r="A1325" t="inlineStr"/>
+      <c r="B1325" t="inlineStr">
+        <is>
+          <t>Shall a sound be played when completing a rival quest?</t>
+        </is>
+      </c>
+      <c r="C1325" t="inlineStr">
+        <is>
+          <t>Czy zagrać dźwięk kiedy ukończono zadanie rywala?</t>
+        </is>
+      </c>
+      <c r="D1325" t="inlineStr"/>
+      <c r="E1325" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1325" t="inlineStr">
+        <is>
+          <t>.Settings.RivalSound.Desc</t>
+        </is>
+      </c>
+      <c r="G1325" t="inlineStr"/>
+      <c r="H1325" t="inlineStr"/>
+    </row>
+    <row r="1326">
+      <c r="A1326" t="inlineStr"/>
+      <c r="B1326" t="inlineStr">
+        <is>
+          <t>FP's</t>
+        </is>
+      </c>
+      <c r="C1326" t="inlineStr">
+        <is>
+          <t>PR</t>
+        </is>
+      </c>
+      <c r="D1326" t="inlineStr"/>
+      <c r="E1326" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1326" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.FP</t>
+        </is>
+      </c>
+      <c r="G1326" t="inlineStr"/>
+      <c r="H1326" t="inlineStr"/>
+    </row>
+    <row r="1327">
+      <c r="A1327" t="inlineStr"/>
+      <c r="B1327" t="inlineStr">
+        <is>
+          <t>Auctions</t>
+        </is>
+      </c>
+      <c r="C1327" t="inlineStr">
+        <is>
+          <t>Aukcje</t>
+        </is>
+      </c>
+      <c r="D1327" t="inlineStr"/>
+      <c r="E1327" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1327" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.Auctions</t>
+        </is>
+      </c>
+      <c r="G1327" t="inlineStr"/>
+      <c r="H1327" t="inlineStr"/>
+    </row>
+    <row r="1328">
+      <c r="A1328" t="inlineStr"/>
+      <c r="B1328" t="inlineStr">
+        <is>
+          <t>Advices</t>
+        </is>
+      </c>
+      <c r="C1328" t="inlineStr">
+        <is>
+          <t>Wskazówki</t>
+        </is>
+      </c>
+      <c r="D1328" t="inlineStr"/>
+      <c r="E1328" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1328" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssistAAConfig.Title</t>
+        </is>
+      </c>
+      <c r="G1328" t="inlineStr"/>
+      <c r="H1328" t="inlineStr"/>
+    </row>
+    <row r="1329">
+      <c r="A1329" t="inlineStr"/>
+      <c r="B1329" t="inlineStr">
+        <is>
+          <t>Place1</t>
+        </is>
+      </c>
+      <c r="C1329" t="inlineStr">
+        <is>
+          <t>Miejsce 1</t>
+        </is>
+      </c>
+      <c r="D1329" t="inlineStr"/>
+      <c r="E1329" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1329" t="inlineStr">
+        <is>
+          <t>.Boxes.PowerLeveling.P1</t>
+        </is>
+      </c>
+      <c r="G1329" t="inlineStr"/>
+      <c r="H1329" t="inlineStr"/>
+    </row>
+    <row r="1330">
+      <c r="A1330" t="inlineStr"/>
+      <c r="B1330" t="inlineStr">
+        <is>
+          <t>Investing at:</t>
+        </is>
+      </c>
+      <c r="C1330" t="inlineStr">
+        <is>
+          <t>Pomoc w budowie:</t>
+        </is>
+      </c>
+      <c r="D1330" t="inlineStr"/>
+      <c r="E1330" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1330" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.FriendlyInvestment</t>
+        </is>
+      </c>
+      <c r="G1330" t="inlineStr"/>
+      <c r="H1330" t="inlineStr"/>
+    </row>
+    <row r="1331">
+      <c r="A1331" t="inlineStr"/>
+      <c r="B1331" t="inlineStr">
+        <is>
+          <t>GitHub: for more technical bug reports, concrete ideas and helping with development.</t>
+        </is>
+      </c>
+      <c r="C1331" t="inlineStr">
+        <is>
+          <t>GitHub: więcej raportów technicznych o błędach, konkretne pomysły i pomoc w rozwoju.</t>
+        </is>
+      </c>
+      <c r="D1331" t="inlineStr"/>
+      <c r="E1331" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1331" t="inlineStr">
+        <is>
+          <t>.Settings.Help.Github</t>
+        </is>
+      </c>
+      <c r="G1331" t="inlineStr"/>
+      <c r="H1331" t="inlineStr"/>
+    </row>
+    <row r="1332">
+      <c r="A1332" t="inlineStr"/>
+      <c r="B1332" t="inlineStr">
+        <is>
+          <t>can be polished</t>
+        </is>
+      </c>
+      <c r="C1332" t="inlineStr">
+        <is>
+          <t>może być odrestaurowany</t>
+        </is>
+      </c>
+      <c r="D1332" t="inlineStr"/>
+      <c r="E1332" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1332" t="inlineStr">
+        <is>
+          <t>.Boxes.Tooltip.Building.canPolish</t>
+        </is>
+      </c>
+      <c r="G1332" t="inlineStr"/>
+      <c r="H1332" t="inlineStr"/>
+    </row>
+    <row r="1333">
+      <c r="A1333" t="inlineStr"/>
+      <c r="B1333" t="inlineStr">
+        <is>
+          <t>Attached</t>
+        </is>
+      </c>
+      <c r="C1333" t="inlineStr">
+        <is>
+          <t>Zależne</t>
+        </is>
+      </c>
+      <c r="D1333" t="inlineStr"/>
+      <c r="E1333" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1333" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.Bind</t>
+        </is>
+      </c>
+      <c r="G1333" t="inlineStr"/>
+      <c r="H1333" t="inlineStr"/>
+    </row>
+    <row r="1334">
+      <c r="A1334" t="inlineStr"/>
+      <c r="B1334" t="inlineStr">
+        <is>
+          <t>Show PvP-Arena-Protocol, when opening the PvP-Arena?</t>
+        </is>
+      </c>
+      <c r="C1334" t="inlineStr">
+        <is>
+          <t>Pokazywać okno areny PvP podczas otwierania wieży PvP?</t>
+        </is>
+      </c>
+      <c r="D1334" t="inlineStr"/>
+      <c r="E1334" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1334" t="inlineStr">
+        <is>
+          <t>.Settings.ShowPvPArena.Desc</t>
+        </is>
+      </c>
+      <c r="G1334" t="inlineStr"/>
+      <c r="H1334" t="inlineStr"/>
+    </row>
+    <row r="1335">
+      <c r="A1335" t="inlineStr"/>
+      <c r="B1335" t="inlineStr">
+        <is>
+          <t>Forge Points</t>
+        </is>
+      </c>
+      <c r="C1335" t="inlineStr">
+        <is>
+          <t>Punkty rozwoju</t>
+        </is>
+      </c>
+      <c r="D1335" t="inlineStr"/>
+      <c r="E1335" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1335" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.OptionsFP</t>
+        </is>
+      </c>
+      <c r="G1335" t="inlineStr"/>
+      <c r="H1335" t="inlineStr"/>
+    </row>
+    <row r="1336">
+      <c r="A1336" t="inlineStr"/>
+      <c r="B1336" t="inlineStr">
+        <is>
+          <t>Technology (Tech) Tree</t>
+        </is>
+      </c>
+      <c r="C1336" t="inlineStr">
+        <is>
+          <t>Badania</t>
+        </is>
+      </c>
+      <c r="D1336" t="inlineStr"/>
+      <c r="E1336" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1336" t="inlineStr">
+        <is>
+          <t>.Menu.Technologies.Title</t>
+        </is>
+      </c>
+      <c r="G1336" t="inlineStr"/>
+      <c r="H1336" t="inlineStr"/>
+    </row>
+    <row r="1337">
+      <c r="A1337" t="inlineStr"/>
+      <c r="B1337" t="inlineStr">
+        <is>
+          <t>FoE Helper</t>
+        </is>
+      </c>
+      <c r="C1337" t="inlineStr">
+        <is>
+          <t>FoE Pomocnik</t>
+        </is>
+      </c>
+      <c r="D1337" t="inlineStr"/>
+      <c r="E1337" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1337" t="inlineStr">
+        <is>
+          <t>.Global.BoxTitle</t>
+        </is>
+      </c>
+      <c r="G1337" t="inlineStr"/>
+      <c r="H1337" t="inlineStr"/>
+    </row>
+    <row r="1338">
+      <c r="A1338" t="inlineStr"/>
+      <c r="B1338" t="inlineStr">
+        <is>
+          <t>Unattached</t>
+        </is>
+      </c>
+      <c r="C1338" t="inlineStr">
+        <is>
+          <t>Niezależne</t>
+        </is>
+      </c>
+      <c r="D1338" t="inlineStr"/>
+      <c r="E1338" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1338" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.Unbind</t>
+        </is>
+      </c>
+      <c r="G1338" t="inlineStr"/>
+      <c r="H1338" t="inlineStr"/>
+    </row>
+    <row r="1339">
+      <c r="A1339" t="inlineStr"/>
+      <c r="B1339" t="inlineStr">
+        <is>
+          <t>Guild defeated</t>
+        </is>
+      </c>
+      <c r="C1339" t="inlineStr">
+        <is>
+          <t>Gildia pokonana</t>
+        </is>
+      </c>
+      <c r="D1339" t="inlineStr"/>
+      <c r="E1339" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1339" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Log.clan_defeated</t>
+        </is>
+      </c>
+      <c r="G1339" t="inlineStr"/>
+      <c r="H1339" t="inlineStr"/>
+    </row>
+    <row r="1340">
+      <c r="A1340" t="inlineStr"/>
+      <c r="B1340" t="inlineStr">
+        <is>
+          <t>Costs</t>
+        </is>
+      </c>
+      <c r="C1340" t="inlineStr">
+        <is>
+          <t>Koszt</t>
+        </is>
+      </c>
+      <c r="D1340" t="inlineStr"/>
+      <c r="E1340" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1340" t="inlineStr">
+        <is>
+          <t>.Boxes.Tooltip.Building.costs</t>
+        </is>
+      </c>
+      <c r="G1340" t="inlineStr"/>
+      <c r="H1340" t="inlineStr"/>
+    </row>
+    <row r="1341">
+      <c r="A1341" t="inlineStr"/>
+      <c r="B1341" t="inlineStr">
+        <is>
+          <t>Slot Empty</t>
+        </is>
+      </c>
+      <c r="C1341" t="inlineStr">
+        <is>
+          <t>Nie ustawiono</t>
+        </is>
+      </c>
+      <c r="D1341" t="inlineStr"/>
+      <c r="E1341" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1341" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.NotFilled</t>
+        </is>
+      </c>
+      <c r="G1341" t="inlineStr"/>
+      <c r="H1341" t="inlineStr"/>
+    </row>
+    <row r="1342">
+      <c r="A1342" t="inlineStr"/>
+      <c r="B1342" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Help translate FoE Helper by registering on our translation tool: </t>
+        </is>
+      </c>
+      <c r="C1342" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pomóż w tłumaczeniu rozszerzenia, rejestrując się w naszym narzędziu do tłumaczenia: </t>
+        </is>
+      </c>
+      <c r="D1342" t="inlineStr"/>
+      <c r="E1342" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1342" t="inlineStr">
+        <is>
+          <t>.Settings.About.TranslateDesc</t>
+        </is>
+      </c>
+      <c r="G1342" t="inlineStr"/>
+      <c r="H1342" t="inlineStr"/>
+    </row>
+    <row r="1343">
+      <c r="A1343" t="inlineStr"/>
+      <c r="B1343" t="inlineStr">
+        <is>
+          <t>Daily Challenge</t>
+        </is>
+      </c>
+      <c r="C1343" t="inlineStr">
+        <is>
+          <t>Codzienne wyzwanie</t>
+        </is>
+      </c>
+      <c r="D1343" t="inlineStr"/>
+      <c r="E1343" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1343" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.dailyChallenges</t>
+        </is>
+      </c>
+      <c r="G1343" t="inlineStr"/>
+      <c r="H1343" t="inlineStr"/>
+    </row>
+    <row r="1344">
+      <c r="A1344" t="inlineStr"/>
+      <c r="B1344" t="inlineStr">
+        <is>
+          <t>Oceanic Future</t>
+        </is>
+      </c>
+      <c r="C1344" t="inlineStr">
+        <is>
+          <t>Oceaniczna Przyszłość</t>
+        </is>
+      </c>
+      <c r="D1344" t="inlineStr"/>
+      <c r="E1344" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1344" t="inlineStr">
+        <is>
+          <t>.Eras.16</t>
+        </is>
+      </c>
+      <c r="G1344" t="inlineStr"/>
+      <c r="H1344" t="inlineStr"/>
+    </row>
+    <row r="1345">
+      <c r="A1345" t="inlineStr"/>
+      <c r="B1345" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Your city data could not be sent to the server. Please report this error directly to </t>
+        </is>
+      </c>
+      <c r="C1345" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dane Twojego miasta nie mogły zostać przesłane na serwer. Zgłoś błąd bezpośrednio do </t>
+        </is>
+      </c>
+      <c r="D1345" t="inlineStr"/>
+      <c r="E1345" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1345" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.SubmitError</t>
+        </is>
+      </c>
+      <c r="G1345" t="inlineStr"/>
+      <c r="H1345" t="inlineStr"/>
+    </row>
+    <row r="1346">
+      <c r="A1346" t="inlineStr"/>
+      <c r="B1346" t="inlineStr">
+        <is>
+          <t>Offer</t>
+        </is>
+      </c>
+      <c r="C1346" t="inlineStr">
+        <is>
+          <t>Oferta</t>
+        </is>
+      </c>
+      <c r="D1346" t="inlineStr"/>
+      <c r="E1346" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1346" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.OfferColumn</t>
+        </is>
+      </c>
+      <c r="G1346" t="inlineStr"/>
+      <c r="H1346" t="inlineStr"/>
+    </row>
+    <row r="1347">
+      <c r="A1347" t="inlineStr"/>
+      <c r="B1347" t="inlineStr">
+        <is>
+          <t>Save settings</t>
+        </is>
+      </c>
+      <c r="C1347" t="inlineStr">
+        <is>
+          <t>Zapisz ustawienia</t>
+        </is>
+      </c>
+      <c r="D1347" t="inlineStr"/>
+      <c r="E1347" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1347" t="inlineStr">
+        <is>
+          <t>.Boxes.Settings.Save</t>
+        </is>
+      </c>
+      <c r="G1347" t="inlineStr"/>
+      <c r="H1347" t="inlineStr"/>
+    </row>
+    <row r="1348">
+      <c r="A1348" t="inlineStr"/>
+      <c r="B1348" t="inlineStr">
+        <is>
+          <t>Inventory</t>
+        </is>
+      </c>
+      <c r="C1348" t="inlineStr">
+        <is>
+          <t>Inwentarz</t>
+        </is>
+      </c>
+      <c r="D1348" t="inlineStr"/>
+      <c r="E1348" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1348" t="inlineStr">
+        <is>
+          <t>.Boxes.ShopAssist.Inventory</t>
+        </is>
+      </c>
+      <c r="G1348" t="inlineStr"/>
+      <c r="H1348" t="inlineStr"/>
+    </row>
+    <row r="1349">
+      <c r="A1349" t="inlineStr"/>
+      <c r="B1349" t="inlineStr">
+        <is>
+          <t>Press __place__ and __slot__ on your keyboard to insert this suggestion.</t>
+        </is>
+      </c>
+      <c r="C1349" t="inlineStr">
+        <is>
+          <t>Naciśnij __place__ i __slot__ na klawiaturze, żeby wstawić tę sugestię.</t>
+        </is>
+      </c>
+      <c r="D1349" t="inlineStr"/>
+      <c r="E1349" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1349" t="inlineStr">
+        <is>
+          <t>.Boxes.Negotiation.KeyboardTooltip</t>
+        </is>
+      </c>
+      <c r="G1349" t="inlineStr"/>
+      <c r="H1349" t="inlineStr"/>
+    </row>
+    <row r="1350">
+      <c r="A1350" t="inlineStr"/>
+      <c r="B1350" t="inlineStr">
+        <is>
+          <t>Export presets</t>
+        </is>
+      </c>
+      <c r="C1350" t="inlineStr"/>
+      <c r="D1350" t="inlineStr"/>
+      <c r="E1350" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1350" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetExport</t>
+        </is>
+      </c>
+      <c r="G1350" t="inlineStr"/>
+      <c r="H1350" t="inlineStr"/>
+    </row>
+    <row r="1351">
+      <c r="A1351" t="inlineStr"/>
+      <c r="B1351" t="inlineStr">
+        <is>
+          <t>Summer Event</t>
+        </is>
+      </c>
+      <c r="C1351" t="inlineStr">
+        <is>
+          <t>Event letni</t>
+        </is>
+      </c>
+      <c r="D1351" t="inlineStr"/>
+      <c r="E1351" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1351" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.summer_event</t>
+        </is>
+      </c>
+      <c r="G1351" t="inlineStr"/>
+      <c r="H1351" t="inlineStr"/>
+    </row>
+    <row r="1352">
+      <c r="A1352" t="inlineStr"/>
+      <c r="B1352" t="inlineStr">
+        <is>
+          <t>Choose a player</t>
+        </is>
+      </c>
+      <c r="C1352" t="inlineStr">
+        <is>
+          <t>Wybierz gracza</t>
+        </is>
+      </c>
+      <c r="D1352" t="inlineStr"/>
+      <c r="E1352" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1352" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.ModalChoosePlayer</t>
+        </is>
+      </c>
+      <c r="G1352" t="inlineStr"/>
+      <c r="H1352" t="inlineStr"/>
+    </row>
+    <row r="1353">
+      <c r="A1353" t="inlineStr"/>
+      <c r="B1353" t="inlineStr">
+        <is>
+          <t>Number of Diplomatic Gifts attempts remaining.</t>
+        </is>
+      </c>
+      <c r="C1353" t="inlineStr">
+        <is>
+          <t>Kosmiczny transporter: pozostałe próby zdobycia darów dyplomacji.</t>
+        </is>
+      </c>
+      <c r="D1353" t="inlineStr"/>
+      <c r="E1353" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1353" t="inlineStr">
+        <is>
+          <t>.Boxes.BonusService.diplomatic_gifts</t>
+        </is>
+      </c>
+      <c r="G1353" t="inlineStr"/>
+      <c r="H1353" t="inlineStr"/>
+    </row>
+    <row r="1354">
+      <c r="A1354" t="inlineStr"/>
+      <c r="B1354" t="inlineStr">
+        <is>
+          <t>Please open the Market console first (T)</t>
+        </is>
+      </c>
+      <c r="C1354" t="inlineStr">
+        <is>
+          <t>Najpierw otwórz rynek (T)</t>
+        </is>
+      </c>
+      <c r="D1354" t="inlineStr"/>
+      <c r="E1354" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1354" t="inlineStr">
+        <is>
+          <t>.Menu.Market.Warning</t>
+        </is>
+      </c>
+      <c r="G1354" t="inlineStr"/>
+      <c r="H1354" t="inlineStr"/>
+    </row>
+    <row r="1355">
+      <c r="A1355" t="inlineStr"/>
+      <c r="B1355" t="inlineStr">
+        <is>
+          <t>Postmodern Era</t>
+        </is>
+      </c>
+      <c r="C1355" t="inlineStr">
+        <is>
+          <t>Postmodernizm</t>
+        </is>
+      </c>
+      <c r="D1355" t="inlineStr"/>
+      <c r="E1355" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1355" t="inlineStr">
+        <is>
+          <t>.Eras.11</t>
+        </is>
+      </c>
+      <c r="G1355" t="inlineStr"/>
+      <c r="H1355" t="inlineStr"/>
+    </row>
+    <row r="1356">
+      <c r="A1356" t="inlineStr"/>
+      <c r="B1356" t="inlineStr">
+        <is>
+          <t>Secure</t>
+        </is>
+      </c>
+      <c r="C1356" t="inlineStr">
+        <is>
+          <t>Zabezpieczaj</t>
+        </is>
+      </c>
+      <c r="D1356" t="inlineStr"/>
+      <c r="E1356" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1356" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.Lock</t>
+        </is>
+      </c>
+      <c r="G1356" t="inlineStr"/>
+      <c r="H1356" t="inlineStr"/>
+    </row>
+    <row r="1357">
+      <c r="A1357" t="inlineStr"/>
+      <c r="B1357" t="inlineStr">
+        <is>
+          <t>Show missing parts</t>
+        </is>
+      </c>
+      <c r="C1357" t="inlineStr">
+        <is>
+          <t>Pokaż brakujące części</t>
+        </is>
+      </c>
+      <c r="D1357" t="inlineStr"/>
+      <c r="E1357" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1357" t="inlineStr">
+        <is>
+          <t>.Boxes.Kits.TripleStateButton0</t>
+        </is>
+      </c>
+      <c r="G1357" t="inlineStr"/>
+      <c r="H1357" t="inlineStr"/>
+    </row>
+    <row r="1358">
+      <c r="A1358" t="inlineStr"/>
+      <c r="B1358" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> are 3 Ages behind</t>
+        </is>
+      </c>
+      <c r="C1358" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> o 3 epoki do tyłu</t>
+        </is>
+      </c>
+      <c r="D1358" t="inlineStr"/>
+      <c r="E1358" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1358" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.OlderThan3Era</t>
+        </is>
+      </c>
+      <c r="G1358" t="inlineStr"/>
+      <c r="H1358" t="inlineStr"/>
+    </row>
+    <row r="1359">
+      <c r="A1359" t="inlineStr"/>
+      <c r="B1359" t="inlineStr">
+        <is>
+          <t>Group by Ages</t>
+        </is>
+      </c>
+      <c r="C1359" t="inlineStr">
+        <is>
+          <t>Grupuj epokami</t>
+        </is>
+      </c>
+      <c r="D1359" t="inlineStr"/>
+      <c r="E1359" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1359" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnToggleGroupBy</t>
+        </is>
+      </c>
+      <c r="G1359" t="inlineStr"/>
+      <c r="H1359" t="inlineStr"/>
+    </row>
+    <row r="1360">
+      <c r="A1360" t="inlineStr"/>
+      <c r="B1360" t="inlineStr">
+        <is>
+          <t>Transition between titles</t>
+        </is>
+      </c>
+      <c r="C1360" t="inlineStr">
+        <is>
+          <t>Przejście między utworami</t>
+        </is>
+      </c>
+      <c r="D1360" t="inlineStr"/>
+      <c r="E1360" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1360" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.Transition</t>
+        </is>
+      </c>
+      <c r="G1360" t="inlineStr"/>
+      <c r="H1360" t="inlineStr"/>
+    </row>
+    <row r="1361">
+      <c r="A1361" t="inlineStr"/>
+      <c r="B1361" t="inlineStr">
+        <is>
+          <t>Advice</t>
+        </is>
+      </c>
+      <c r="C1361" t="inlineStr">
+        <is>
+          <t>Wskazówka</t>
+        </is>
+      </c>
+      <c r="D1361" t="inlineStr"/>
+      <c r="E1361" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1361" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssistAAConfig.Advice</t>
+        </is>
+      </c>
+      <c r="G1361" t="inlineStr"/>
+      <c r="H1361" t="inlineStr"/>
+    </row>
+    <row r="1362">
+      <c r="A1362" t="inlineStr"/>
+      <c r="B1362" t="inlineStr">
+        <is>
+          <t>Future Era</t>
+        </is>
+      </c>
+      <c r="C1362" t="inlineStr">
+        <is>
+          <t>Przyszłość</t>
+        </is>
+      </c>
+      <c r="D1362" t="inlineStr"/>
+      <c r="E1362" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1362" t="inlineStr">
+        <is>
+          <t>.Eras.14</t>
+        </is>
+      </c>
+      <c r="G1362" t="inlineStr"/>
+      <c r="H1362" t="inlineStr"/>
+    </row>
+    <row r="1363">
+      <c r="A1363" t="inlineStr"/>
+      <c r="B1363" t="inlineStr">
+        <is>
+          <t>Building Recommendation</t>
+        </is>
+      </c>
+      <c r="C1363" t="inlineStr">
+        <is>
+          <t>Rekomendowany budynek</t>
+        </is>
+      </c>
+      <c r="D1363" t="inlineStr"/>
+      <c r="E1363" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1363" t="inlineStr">
+        <is>
+          <t>.Boxes.GBGBuildings.title</t>
+        </is>
+      </c>
+      <c r="G1363" t="inlineStr"/>
+      <c r="H1363" t="inlineStr"/>
+    </row>
+    <row r="1364">
+      <c r="A1364" t="inlineStr"/>
+      <c r="B1364" t="inlineStr">
+        <is>
+          <t>Delete!</t>
+        </is>
+      </c>
+      <c r="C1364" t="inlineStr">
+        <is>
+          <t>Usuń!</t>
+        </is>
+      </c>
+      <c r="D1364" t="inlineStr"/>
+      <c r="E1364" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1364" t="inlineStr">
+        <is>
+          <t>.Settings.ResetBoxPositions.Button</t>
+        </is>
+      </c>
+      <c r="G1364" t="inlineStr"/>
+      <c r="H1364" t="inlineStr"/>
+    </row>
+    <row r="1365">
+      <c r="A1365" t="inlineStr"/>
+      <c r="B1365" t="inlineStr">
+        <is>
+          <t>Unit</t>
+        </is>
+      </c>
+      <c r="C1365" t="inlineStr">
+        <is>
+          <t>Jednostka</t>
+        </is>
+      </c>
+      <c r="D1365" t="inlineStr"/>
+      <c r="E1365" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1365" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.Unit</t>
+        </is>
+      </c>
+      <c r="G1365" t="inlineStr"/>
+      <c r="H1365" t="inlineStr"/>
+    </row>
+    <row r="1366">
+      <c r="A1366" t="inlineStr"/>
+      <c r="B1366" t="inlineStr">
+        <is>
+          <t>Roadless buildings</t>
+        </is>
+      </c>
+      <c r="C1366" t="inlineStr">
+        <is>
+          <t>Budynki bez dróg</t>
+        </is>
+      </c>
+      <c r="D1366" t="inlineStr"/>
+      <c r="E1366" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1366" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.ShowNoStreetBuildings</t>
+        </is>
+      </c>
+      <c r="G1366" t="inlineStr"/>
+      <c r="H1366" t="inlineStr"/>
+    </row>
+    <row r="1367">
+      <c r="A1367" t="inlineStr"/>
+      <c r="B1367" t="inlineStr">
+        <is>
+          <t>Show progress filter</t>
+        </is>
+      </c>
+      <c r="C1367" t="inlineStr">
+        <is>
+          <t>Pokaż filtr postępu</t>
+        </is>
+      </c>
+      <c r="D1367" t="inlineStr"/>
+      <c r="E1367" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1367" t="inlineStr">
+        <is>
+          <t>.Boxes.QiProgress.ShowProgressFilter</t>
+        </is>
+      </c>
+      <c r="G1367" t="inlineStr"/>
+      <c r="H1367" t="inlineStr"/>
+    </row>
+    <row r="1368">
+      <c r="A1368" t="inlineStr"/>
+      <c r="B1368" t="inlineStr">
+        <is>
+          <t>Take notes on anything you don't want to forget.</t>
+        </is>
+      </c>
+      <c r="C1368" t="inlineStr">
+        <is>
+          <t>Rób notatki o wszystkim, o czym nie chcesz zapomnieć.</t>
+        </is>
+      </c>
+      <c r="D1368" t="inlineStr"/>
+      <c r="E1368" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1368" t="inlineStr">
+        <is>
+          <t>.Menu.Notice.Desc</t>
+        </is>
+      </c>
+      <c r="G1368" t="inlineStr"/>
+      <c r="H1368" t="inlineStr"/>
+    </row>
+    <row r="1369">
+      <c r="A1369" t="inlineStr"/>
+      <c r="B1369" t="inlineStr">
+        <is>
+          <t>Advanced Settings</t>
+        </is>
+      </c>
+      <c r="C1369" t="inlineStr">
+        <is>
+          <t>Ustawienia zaawansowane</t>
+        </is>
+      </c>
+      <c r="D1369" t="inlineStr"/>
+      <c r="E1369" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1369" t="inlineStr">
+        <is>
+          <t>.Settings.EventHelper.Advanced</t>
+        </is>
+      </c>
+      <c r="G1369" t="inlineStr"/>
+      <c r="H1369" t="inlineStr"/>
+    </row>
+    <row r="1370">
+      <c r="A1370" t="inlineStr"/>
+      <c r="B1370" t="inlineStr">
+        <is>
+          <t>City planner</t>
+        </is>
+      </c>
+      <c r="C1370" t="inlineStr">
+        <is>
+          <t>Planowanie miasta</t>
+        </is>
+      </c>
+      <c r="D1370" t="inlineStr"/>
+      <c r="E1370" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1370" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.ShowSubmitBox</t>
+        </is>
+      </c>
+      <c r="G1370" t="inlineStr"/>
+      <c r="H1370" t="inlineStr"/>
+    </row>
+    <row r="1371">
+      <c r="A1371" t="inlineStr"/>
+      <c r="B1371" t="inlineStr">
+        <is>
+          <t>lost Attacks</t>
+        </is>
+      </c>
+      <c r="C1371" t="inlineStr">
+        <is>
+          <t>Przegrane ataki</t>
+        </is>
+      </c>
+      <c r="D1371" t="inlineStr"/>
+      <c r="E1371" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1371" t="inlineStr">
+        <is>
+          <t>.Boxes.PvPArena.Tabs.LostAttackFights</t>
+        </is>
+      </c>
+      <c r="G1371" t="inlineStr"/>
+      <c r="H1371" t="inlineStr"/>
+    </row>
+    <row r="1372">
+      <c r="A1372" t="inlineStr"/>
+      <c r="B1372" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="C1372" t="inlineStr">
+        <is>
+          <t>Nieznana</t>
+        </is>
+      </c>
+      <c r="D1372" t="inlineStr"/>
+      <c r="E1372" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1372" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.null</t>
+        </is>
+      </c>
+      <c r="G1372" t="inlineStr"/>
+      <c r="H1372" t="inlineStr"/>
+    </row>
+    <row r="1373">
+      <c r="A1373" t="inlineStr"/>
+      <c r="B1373" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="C1373" t="inlineStr">
+        <is>
+          <t>Tytuł</t>
+        </is>
+      </c>
+      <c r="D1373" t="inlineStr"/>
+      <c r="E1373" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1373" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Title</t>
+        </is>
+      </c>
+      <c r="G1373" t="inlineStr"/>
+      <c r="H1373" t="inlineStr"/>
+    </row>
+    <row r="1374">
+      <c r="A1374" t="inlineStr"/>
+      <c r="B1374" t="inlineStr">
+        <is>
+          <t>The world of the DB to be imported does not match the current account.</t>
+        </is>
+      </c>
+      <c r="C1374" t="inlineStr">
+        <is>
+          <t>Świat DB do zaimportowania nie pasuje do rachunku bieżącego.</t>
+        </is>
+      </c>
+      <c r="D1374" t="inlineStr"/>
+      <c r="E1374" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1374" t="inlineStr">
+        <is>
+          <t>.Boxes.DBExport.WrongDBWorld</t>
+        </is>
+      </c>
+      <c r="G1374" t="inlineStr"/>
+      <c r="H1374" t="inlineStr"/>
+    </row>
+    <row r="1375">
+      <c r="A1375" t="inlineStr"/>
+      <c r="B1375" t="inlineStr">
+        <is>
+          <t>Double donation</t>
+        </is>
+      </c>
+      <c r="C1375" t="inlineStr">
+        <is>
+          <t>Podwójny wkład</t>
+        </is>
+      </c>
+      <c r="D1375" t="inlineStr"/>
+      <c r="E1375" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1375" t="inlineStr">
+        <is>
+          <t>.Boxes.doubleFPprevention.Title</t>
+        </is>
+      </c>
+      <c r="G1375" t="inlineStr"/>
+      <c r="H1375" t="inlineStr"/>
+    </row>
+    <row r="1376">
+      <c r="A1376" t="inlineStr"/>
+      <c r="B1376" t="inlineStr">
+        <is>
+          <t>No age</t>
+        </is>
+      </c>
+      <c r="C1376" t="inlineStr">
+        <is>
+          <t>Bez epoki</t>
+        </is>
+      </c>
+      <c r="D1376" t="inlineStr"/>
+      <c r="E1376" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1376" t="inlineStr">
+        <is>
+          <t>.Eras.0</t>
+        </is>
+      </c>
+      <c r="G1376" t="inlineStr"/>
+      <c r="H1376" t="inlineStr"/>
+    </row>
+    <row r="1377">
+      <c r="A1377" t="inlineStr"/>
+      <c r="B1377" t="inlineStr">
+        <is>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="C1377" t="inlineStr">
+        <is>
+          <t>Zapisz</t>
+        </is>
+      </c>
+      <c r="D1377" t="inlineStr"/>
+      <c r="E1377" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1377" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Save</t>
+        </is>
+      </c>
+      <c r="G1377" t="inlineStr"/>
+      <c r="H1377" t="inlineStr"/>
+    </row>
+    <row r="1378">
+      <c r="A1378" t="inlineStr"/>
+      <c r="B1378" t="inlineStr">
+        <is>
+          <t>Rival sound</t>
+        </is>
+      </c>
+      <c r="C1378" t="inlineStr">
+        <is>
+          <t>Dźwięk Rywala</t>
+        </is>
+      </c>
+      <c r="D1378" t="inlineStr"/>
+      <c r="E1378" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1378" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.RivalSound</t>
+        </is>
+      </c>
+      <c r="G1378" t="inlineStr"/>
+      <c r="H1378" t="inlineStr"/>
+    </row>
+    <row r="1379">
+      <c r="A1379" t="inlineStr"/>
+      <c r="B1379" t="inlineStr">
+        <is>
+          <t>Submit</t>
+        </is>
+      </c>
+      <c r="C1379" t="inlineStr">
+        <is>
+          <t>Wyślij</t>
+        </is>
+      </c>
+      <c r="D1379" t="inlineStr"/>
+      <c r="E1379" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1379" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.Submit</t>
+        </is>
+      </c>
+      <c r="G1379" t="inlineStr"/>
+      <c r="H1379" t="inlineStr"/>
+    </row>
+    <row r="1380">
+      <c r="A1380" t="inlineStr"/>
+      <c r="B1380" t="inlineStr">
+        <is>
+          <t>Tables</t>
+        </is>
+      </c>
+      <c r="C1380" t="inlineStr">
+        <is>
+          <t>Tabelki</t>
+        </is>
+      </c>
+      <c r="D1380" t="inlineStr"/>
+      <c r="E1380" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1380" t="inlineStr">
+        <is>
+          <t>.Boxes.DBExport.Tables</t>
+        </is>
+      </c>
+      <c r="G1380" t="inlineStr"/>
+      <c r="H1380" t="inlineStr"/>
+    </row>
+    <row r="1381">
+      <c r="A1381" t="inlineStr"/>
+      <c r="B1381" t="inlineStr">
+        <is>
+          <t>Kits</t>
+        </is>
+      </c>
+      <c r="C1381" t="inlineStr">
+        <is>
+          <t>Zestawy</t>
+        </is>
+      </c>
+      <c r="D1381" t="inlineStr"/>
+      <c r="E1381" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1381" t="inlineStr">
+        <is>
+          <t>.Boxes.Kits.Kits</t>
+        </is>
+      </c>
+      <c r="G1381" t="inlineStr"/>
+      <c r="H1381" t="inlineStr"/>
+    </row>
+    <row r="1382">
+      <c r="A1382" t="inlineStr"/>
+      <c r="B1382" t="inlineStr">
+        <is>
+          <t>Suffix</t>
+        </is>
+      </c>
+      <c r="C1382" t="inlineStr">
+        <is>
+          <t>Sufiks</t>
+        </is>
+      </c>
+      <c r="D1382" t="inlineStr"/>
+      <c r="E1382" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1382" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.OptionsDangerSuffix</t>
+        </is>
+      </c>
+      <c r="G1382" t="inlineStr"/>
+      <c r="H1382" t="inlineStr"/>
+    </row>
+    <row r="1383">
+      <c r="A1383" t="inlineStr"/>
+      <c r="B1383" t="inlineStr">
+        <is>
+          <t>Send</t>
+        </is>
+      </c>
+      <c r="C1383" t="inlineStr"/>
+      <c r="D1383" t="inlineStr"/>
+      <c r="E1383" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1383" t="inlineStr">
+        <is>
+          <t>.General.Send</t>
+        </is>
+      </c>
+      <c r="G1383" t="inlineStr"/>
+      <c r="H1383" t="inlineStr"/>
+    </row>
+    <row r="1384">
+      <c r="A1384" t="inlineStr"/>
+      <c r="B1384" t="inlineStr">
+        <is>
+          <t>Rating value of 1% bonus for attacking army (in FP)</t>
+        </is>
+      </c>
+      <c r="C1384" t="inlineStr">
+        <is>
+          <t>Wartość 1% bonusu dla armii atakującej (w PR)</t>
+        </is>
+      </c>
+      <c r="D1384" t="inlineStr"/>
+      <c r="E1384" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1384" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.AttackValue</t>
+        </is>
+      </c>
+      <c r="G1384" t="inlineStr"/>
+      <c r="H1384" t="inlineStr"/>
+    </row>
+    <row r="1385">
+      <c r="A1385" t="inlineStr"/>
+      <c r="B1385" t="inlineStr">
+        <is>
+          <t>Random</t>
+        </is>
+      </c>
+      <c r="C1385" t="inlineStr">
+        <is>
+          <t>Losowe</t>
+        </is>
+      </c>
+      <c r="D1385" t="inlineStr"/>
+      <c r="E1385" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1385" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.random_production</t>
+        </is>
+      </c>
+      <c r="G1385" t="inlineStr"/>
+      <c r="H1385" t="inlineStr"/>
+    </row>
+    <row r="1386">
+      <c r="A1386" t="inlineStr"/>
+      <c r="B1386" t="inlineStr">
+        <is>
+          <t>Cancel</t>
+        </is>
+      </c>
+      <c r="C1386" t="inlineStr"/>
+      <c r="D1386" t="inlineStr"/>
+      <c r="E1386" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1386" t="inlineStr">
+        <is>
+          <t>.General.Cancel</t>
+        </is>
+      </c>
+      <c r="G1386" t="inlineStr"/>
+      <c r="H1386" t="inlineStr"/>
+    </row>
+    <row r="1387">
+      <c r="A1387" t="inlineStr"/>
+      <c r="B1387" t="inlineStr">
+        <is>
+          <t>Values for the current day</t>
+        </is>
+      </c>
+      <c r="C1387" t="inlineStr">
+        <is>
+          <t>Wartości dla bieżacego dnia</t>
+        </is>
+      </c>
+      <c r="D1387" t="inlineStr"/>
+      <c r="E1387" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1387" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.Day.Title</t>
+        </is>
+      </c>
+      <c r="G1387" t="inlineStr"/>
+      <c r="H1387" t="inlineStr"/>
+    </row>
+    <row r="1388">
+      <c r="A1388" t="inlineStr"/>
+      <c r="B1388" t="inlineStr">
+        <is>
+          <t>Water</t>
+        </is>
+      </c>
+      <c r="C1388" t="inlineStr">
+        <is>
+          <t>W wodzie</t>
+        </is>
+      </c>
+      <c r="D1388" t="inlineStr"/>
+      <c r="E1388" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1388" t="inlineStr">
+        <is>
+          <t>.HiddenRewards.Positions.water</t>
+        </is>
+      </c>
+      <c r="G1388" t="inlineStr"/>
+      <c r="H1388" t="inlineStr"/>
+    </row>
+    <row r="1389">
+      <c r="A1389" t="inlineStr"/>
+      <c r="B1389" t="inlineStr">
+        <is>
+          <t>Cannot import presets from this file.</t>
+        </is>
+      </c>
+      <c r="C1389" t="inlineStr"/>
+      <c r="D1389" t="inlineStr"/>
+      <c r="E1389" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1389" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetImportError</t>
+        </is>
+      </c>
+      <c r="G1389" t="inlineStr"/>
+      <c r="H1389" t="inlineStr"/>
+    </row>
+    <row r="1390">
+      <c r="A1390" t="inlineStr"/>
+      <c r="B1390" t="inlineStr">
+        <is>
+          <t>Click on the guild member tab in the game to unlock the event list of your guild members</t>
+        </is>
+      </c>
+      <c r="C1390" t="inlineStr">
+        <is>
+          <t>Kliknij zakładkę członka gildii w grze, aby odblokować listę wydarzeń członków gildii</t>
+        </is>
+      </c>
+      <c r="D1390" t="inlineStr"/>
+      <c r="E1390" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1390" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.GuildSocialTabTT</t>
+        </is>
+      </c>
+      <c r="G1390" t="inlineStr"/>
+      <c r="H1390" t="inlineStr"/>
+    </row>
+    <row r="1391">
+      <c r="A1391" t="inlineStr"/>
+      <c r="B1391" t="inlineStr">
+        <is>
+          <t>Negotiation</t>
+        </is>
+      </c>
+      <c r="C1391" t="inlineStr">
+        <is>
+          <t>Negocjacja</t>
+        </is>
+      </c>
+      <c r="D1391" t="inlineStr"/>
+      <c r="E1391" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1391" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Negotiation</t>
+        </is>
+      </c>
+      <c r="G1391" t="inlineStr"/>
+      <c r="H1391" t="inlineStr"/>
+    </row>
+    <row r="1392">
+      <c r="A1392" t="inlineStr"/>
+      <c r="B1392" t="inlineStr">
+        <is>
+          <t>Million</t>
+        </is>
+      </c>
+      <c r="C1392" t="inlineStr">
+        <is>
+          <t>Miliony</t>
+        </is>
+      </c>
+      <c r="D1392" t="inlineStr"/>
+      <c r="E1392" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1392" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.M</t>
+        </is>
+      </c>
+      <c r="G1392" t="inlineStr"/>
+      <c r="H1392" t="inlineStr"/>
+    </row>
+    <row r="1393">
+      <c r="A1393" t="inlineStr"/>
+      <c r="B1393" t="inlineStr">
+        <is>
+          <t>Siege deleted</t>
+        </is>
+      </c>
+      <c r="C1393" t="inlineStr">
+        <is>
+          <t>Oblężenie usunięte</t>
+        </is>
+      </c>
+      <c r="D1393" t="inlineStr"/>
+      <c r="E1393" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1393" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Log.siege_deleted</t>
+        </is>
+      </c>
+      <c r="G1393" t="inlineStr"/>
+      <c r="H1393" t="inlineStr"/>
+    </row>
+    <row r="1394">
+      <c r="A1394" t="inlineStr"/>
+      <c r="B1394" t="inlineStr">
+        <is>
+          <t>Great Buildings</t>
+        </is>
+      </c>
+      <c r="C1394" t="inlineStr">
+        <is>
+          <t>Perły Architektury</t>
+        </is>
+      </c>
+      <c r="D1394" t="inlineStr"/>
+      <c r="E1394" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1394" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.GreatBuildings</t>
+        </is>
+      </c>
+      <c r="G1394" t="inlineStr"/>
+      <c r="H1394" t="inlineStr"/>
+    </row>
+    <row r="1395">
+      <c r="A1395" t="inlineStr"/>
+      <c r="B1395" t="inlineStr">
+        <is>
+          <t>Day ⇋</t>
+        </is>
+      </c>
+      <c r="C1395" t="inlineStr">
+        <is>
+          <t>Dzień ⇋</t>
+        </is>
+      </c>
+      <c r="D1395" t="inlineStr"/>
+      <c r="E1395" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1395" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.Day</t>
+        </is>
+      </c>
+      <c r="G1395" t="inlineStr"/>
+      <c r="H1395" t="inlineStr"/>
+    </row>
+    <row r="1396">
+      <c r="A1396" t="inlineStr"/>
+      <c r="B1396" t="inlineStr">
+        <is>
+          <t>Power Levelling</t>
+        </is>
+      </c>
+      <c r="C1396" t="inlineStr">
+        <is>
+          <t>Kalkulator maratonów</t>
+        </is>
+      </c>
+      <c r="D1396" t="inlineStr"/>
+      <c r="E1396" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1396" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.PowerLeveling</t>
+        </is>
+      </c>
+      <c r="G1396" t="inlineStr"/>
+      <c r="H1396" t="inlineStr"/>
+    </row>
+    <row r="1397">
+      <c r="A1397" t="inlineStr"/>
+      <c r="B1397" t="inlineStr">
+        <is>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="C1397" t="inlineStr">
+        <is>
+          <t>Zapisz</t>
+        </is>
+      </c>
+      <c r="D1397" t="inlineStr"/>
+      <c r="E1397" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1397" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.SaveSettings</t>
+        </is>
+      </c>
+      <c r="G1397" t="inlineStr"/>
+      <c r="H1397" t="inlineStr"/>
+    </row>
+    <row r="1398">
+      <c r="A1398" t="inlineStr"/>
+      <c r="B1398" t="inlineStr">
+        <is>
+          <t>Max</t>
+        </is>
+      </c>
+      <c r="C1398" t="inlineStr">
+        <is>
+          <t>Maksymalnie</t>
+        </is>
+      </c>
+      <c r="D1398" t="inlineStr"/>
+      <c r="E1398" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1398" t="inlineStr">
+        <is>
+          <t>.Boxes.ShopAssist.Max</t>
+        </is>
+      </c>
+      <c r="G1398" t="inlineStr"/>
+      <c r="H1398" t="inlineStr"/>
+    </row>
+    <row r="1399">
+      <c r="A1399" t="inlineStr"/>
+      <c r="B1399" t="inlineStr">
+        <is>
+          <t>Close all Button</t>
+        </is>
+      </c>
+      <c r="C1399" t="inlineStr">
+        <is>
+          <t>przycisk zamykania</t>
+        </is>
+      </c>
+      <c r="D1399" t="inlineStr"/>
+      <c r="E1399" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1399" t="inlineStr">
+        <is>
+          <t>.Boxes.CloseBox.CloseAllButton</t>
+        </is>
+      </c>
+      <c r="G1399" t="inlineStr"/>
+      <c r="H1399" t="inlineStr"/>
+    </row>
+    <row r="1400">
+      <c r="A1400" t="inlineStr"/>
+      <c r="B1400" t="inlineStr">
+        <is>
+          <t>Please visit all maps once to unlock the power data and collect guild data.</t>
+        </is>
+      </c>
+      <c r="C1400" t="inlineStr">
+        <is>
+          <t>Odwiedź wszystkie mapy najpierw, żeby odblokować dane mocy i zebrać dane gildii.</t>
+        </is>
+      </c>
+      <c r="D1400" t="inlineStr"/>
+      <c r="E1400" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1400" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.OverviewExplainer</t>
+        </is>
+      </c>
+      <c r="G1400" t="inlineStr"/>
+      <c r="H1400" t="inlineStr"/>
+    </row>
+    <row r="1401">
+      <c r="A1401" t="inlineStr"/>
+      <c r="B1401" t="inlineStr">
+        <is>
+          <t>View</t>
+        </is>
+      </c>
+      <c r="C1401" t="inlineStr">
+        <is>
+          <t>Pokaż</t>
+        </is>
+      </c>
+      <c r="D1401" t="inlineStr"/>
+      <c r="E1401" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1401" t="inlineStr">
+        <is>
+          <t>.Boxes.CloseBox.View</t>
+        </is>
+      </c>
+      <c r="G1401" t="inlineStr"/>
+      <c r="H1401" t="inlineStr"/>
+    </row>
+    <row r="1402">
+      <c r="A1402" t="inlineStr"/>
+      <c r="B1402" t="inlineStr">
+        <is>
+          <t>Item Type</t>
+        </is>
+      </c>
+      <c r="C1402" t="inlineStr">
+        <is>
+          <t>Nazwa zestawu</t>
+        </is>
+      </c>
+      <c r="D1402" t="inlineStr"/>
+      <c r="E1402" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1402" t="inlineStr">
+        <is>
+          <t>.Boxes.Kits.KitName</t>
+        </is>
+      </c>
+      <c r="G1402" t="inlineStr"/>
+      <c r="H1402" t="inlineStr"/>
+    </row>
+    <row r="1403">
+      <c r="A1403" t="inlineStr"/>
+      <c r="B1403" t="inlineStr">
+        <is>
+          <t>reset message counter</t>
+        </is>
+      </c>
+      <c r="C1403" t="inlineStr">
+        <is>
+          <t>resetowanie licznika wiadomości</t>
+        </is>
+      </c>
+      <c r="D1403" t="inlineStr"/>
+      <c r="E1403" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1403" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.ResetMessageCounter</t>
+        </is>
+      </c>
+      <c r="G1403" t="inlineStr"/>
+      <c r="H1403" t="inlineStr"/>
+    </row>
+    <row r="1404">
+      <c r="A1404" t="inlineStr"/>
+      <c r="B1404" t="inlineStr">
+        <is>
+          <t>GBG</t>
+        </is>
+      </c>
+      <c r="C1404" t="inlineStr">
+        <is>
+          <t>Pola Chwały</t>
+        </is>
+      </c>
+      <c r="D1404" t="inlineStr"/>
+      <c r="E1404" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1404" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnSource.statsGBGPlayers</t>
+        </is>
+      </c>
+      <c r="G1404" t="inlineStr"/>
+      <c r="H1404" t="inlineStr"/>
+    </row>
+    <row r="1405">
+      <c r="A1405" t="inlineStr"/>
+      <c r="B1405" t="inlineStr">
+        <is>
+          <t>in stock treasury goods of the era</t>
+        </is>
+      </c>
+      <c r="C1405" t="inlineStr">
+        <is>
+          <t>Dobra skarbowe epoki w magazynie</t>
+        </is>
+      </c>
+      <c r="D1405" t="inlineStr"/>
+      <c r="E1405" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1405" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.EraTreasuryGoods</t>
+        </is>
+      </c>
+      <c r="G1405" t="inlineStr"/>
+      <c r="H1405" t="inlineStr"/>
+    </row>
+    <row r="1406">
+      <c r="A1406" t="inlineStr"/>
+      <c r="B1406" t="inlineStr">
+        <is>
+          <t>Menu position</t>
+        </is>
+      </c>
+      <c r="C1406" t="inlineStr">
+        <is>
+          <t>Pozycja menu</t>
+        </is>
+      </c>
+      <c r="D1406" t="inlineStr"/>
+      <c r="E1406" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1406" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.SelectedMenu</t>
+        </is>
+      </c>
+      <c r="G1406" t="inlineStr"/>
+      <c r="H1406" t="inlineStr"/>
+    </row>
+    <row r="1407">
+      <c r="A1407" t="inlineStr"/>
+      <c r="B1407" t="inlineStr">
+        <is>
+          <t>Idle Game (e.g. St. Patricks)</t>
+        </is>
+      </c>
+      <c r="C1407" t="inlineStr">
+        <is>
+          <t>Gra typu „Idle” (np. św. Patryk)</t>
+        </is>
+      </c>
+      <c r="D1407" t="inlineStr"/>
+      <c r="E1407" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1407" t="inlineStr">
+        <is>
+          <t>.Settings.EventHelperIdle</t>
+        </is>
+      </c>
+      <c r="G1407" t="inlineStr"/>
+      <c r="H1407" t="inlineStr"/>
+    </row>
+    <row r="1408">
+      <c r="A1408" t="inlineStr"/>
+      <c r="B1408" t="inlineStr">
+        <is>
+          <t>Count relics in menu icon</t>
+        </is>
+      </c>
+      <c r="C1408" t="inlineStr">
+        <is>
+          <t>Wyświetlaj liczbę reliktów obok ikony w menu</t>
+        </is>
+      </c>
+      <c r="D1408" t="inlineStr"/>
+      <c r="E1408" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1408" t="inlineStr">
+        <is>
+          <t>.Settings.CountRelics</t>
+        </is>
+      </c>
+      <c r="G1408" t="inlineStr"/>
+      <c r="H1408" t="inlineStr"/>
+    </row>
+    <row r="1409">
+      <c r="A1409" t="inlineStr"/>
+      <c r="B1409" t="inlineStr">
+        <is>
+          <t>Open Profile Summary</t>
+        </is>
+      </c>
+      <c r="C1409" t="inlineStr">
+        <is>
+          <t>Otwórz podsumowanie profilu</t>
+        </is>
+      </c>
+      <c r="D1409" t="inlineStr"/>
+      <c r="E1409" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1409" t="inlineStr">
+        <is>
+          <t>.Boxes.PlayerProfile.Tooltip</t>
+        </is>
+      </c>
+      <c r="G1409" t="inlineStr"/>
+      <c r="H1409" t="inlineStr"/>
+    </row>
+    <row r="1410">
+      <c r="A1410" t="inlineStr"/>
+      <c r="B1410" t="inlineStr">
+        <is>
+          <t>Bid</t>
+        </is>
+      </c>
+      <c r="C1410" t="inlineStr">
+        <is>
+          <t>Oferta</t>
+        </is>
+      </c>
+      <c r="D1410" t="inlineStr"/>
+      <c r="E1410" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1410" t="inlineStr">
+        <is>
+          <t>.Boxes.AuctionSettings.Bid</t>
+        </is>
+      </c>
+      <c r="G1410" t="inlineStr"/>
+      <c r="H1410" t="inlineStr"/>
+    </row>
+    <row r="1411">
+      <c r="A1411" t="inlineStr"/>
+      <c r="B1411" t="inlineStr">
+        <is>
+          <t>Single-lane Road</t>
+        </is>
+      </c>
+      <c r="C1411" t="inlineStr">
+        <is>
+          <t>Droga jednopasmowa</t>
+        </is>
+      </c>
+      <c r="D1411" t="inlineStr"/>
+      <c r="E1411" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1411" t="inlineStr">
+        <is>
+          <t>.HiddenRewards.Positions.cityRoadSmall</t>
+        </is>
+      </c>
+      <c r="G1411" t="inlineStr"/>
+      <c r="H1411" t="inlineStr"/>
+    </row>
+    <row r="1412">
+      <c r="A1412" t="inlineStr"/>
+      <c r="B1412" t="inlineStr">
+        <is>
+          <t>Show Guilds</t>
+        </is>
+      </c>
+      <c r="C1412" t="inlineStr">
+        <is>
+          <t>Pokaż gildie</t>
+        </is>
+      </c>
+      <c r="D1412" t="inlineStr"/>
+      <c r="E1412" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1412" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.ShowOwner</t>
+        </is>
+      </c>
+      <c r="G1412" t="inlineStr"/>
+      <c r="H1412" t="inlineStr"/>
+    </row>
+    <row r="1413">
+      <c r="A1413" t="inlineStr"/>
+      <c r="B1413" t="inlineStr">
+        <is>
+          <t>Done in</t>
+        </is>
+      </c>
+      <c r="C1413" t="inlineStr">
+        <is>
+          <t>Zrobione w</t>
+        </is>
+      </c>
+      <c r="D1413" t="inlineStr"/>
+      <c r="E1413" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1413" t="inlineStr">
+        <is>
+          <t>.Boxes.BlueGalaxy.DoneIn</t>
+        </is>
+      </c>
+      <c r="G1413" t="inlineStr"/>
+      <c r="H1413" t="inlineStr"/>
+    </row>
+    <row r="1414">
+      <c r="A1414" t="inlineStr"/>
+      <c r="B1414" t="inlineStr">
+        <is>
+          <t>Upload Data</t>
+        </is>
+      </c>
+      <c r="C1414" t="inlineStr">
+        <is>
+          <t>Przesyłanie danych</t>
+        </is>
+      </c>
+      <c r="D1414" t="inlineStr"/>
+      <c r="E1414" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1414" t="inlineStr">
+        <is>
+          <t>.Settings.Tab.Sending</t>
+        </is>
+      </c>
+      <c r="G1414" t="inlineStr"/>
+      <c r="H1414" t="inlineStr"/>
+    </row>
+    <row r="1415">
+      <c r="A1415" t="inlineStr"/>
+      <c r="B1415" t="inlineStr">
+        <is>
+          <t>Auction</t>
+        </is>
+      </c>
+      <c r="C1415" t="inlineStr">
+        <is>
+          <t>Aukcje</t>
+        </is>
+      </c>
+      <c r="D1415" t="inlineStr"/>
+      <c r="E1415" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1415" t="inlineStr">
+        <is>
+          <t>.Boxes.Infobox.FilterAuction</t>
+        </is>
+      </c>
+      <c r="G1415" t="inlineStr">
+        <is>
+          <t>In the English version of the extension's Infobox, the auction message type is marked using the German keyword, Auktion, instead of the English one.  The filter selection is good, but not the whole message lines themselves.</t>
+        </is>
+      </c>
+      <c r="H1415" t="inlineStr"/>
+    </row>
+    <row r="1416">
+      <c r="A1416" t="inlineStr"/>
+      <c r="B1416" t="inlineStr">
+        <is>
+          <t>Expected activation costs</t>
+        </is>
+      </c>
+      <c r="C1416" t="inlineStr">
+        <is>
+          <t>Oczekiwane koszty aktywacji</t>
+        </is>
+      </c>
+      <c r="D1416" t="inlineStr"/>
+      <c r="E1416" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1416" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.UnlockingCosts</t>
+        </is>
+      </c>
+      <c r="G1416" t="inlineStr"/>
+      <c r="H1416" t="inlineStr"/>
+    </row>
+    <row r="1417">
+      <c r="A1417" t="inlineStr"/>
+      <c r="B1417" t="inlineStr">
+        <is>
+          <t>Please load ingame guild member overview to activate statistic</t>
+        </is>
+      </c>
+      <c r="C1417" t="inlineStr">
+        <is>
+          <t>Wczytaj przegląd członków gildii w grze, aby aktywować statystyki</t>
+        </is>
+      </c>
+      <c r="D1417" t="inlineStr"/>
+      <c r="E1417" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1417" t="inlineStr">
+        <is>
+          <t>.Menu.GuildMemberStat.Warning</t>
+        </is>
+      </c>
+      <c r="G1417" t="inlineStr"/>
+      <c r="H1417" t="inlineStr"/>
+    </row>
+    <row r="1418">
+      <c r="A1418" t="inlineStr"/>
+      <c r="B1418" t="inlineStr">
+        <is>
+          <t>Import presets</t>
+        </is>
+      </c>
+      <c r="C1418" t="inlineStr"/>
+      <c r="D1418" t="inlineStr"/>
+      <c r="E1418" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1418" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetImport</t>
+        </is>
+      </c>
+      <c r="G1418" t="inlineStr"/>
+      <c r="H1418" t="inlineStr"/>
+    </row>
+    <row r="1419">
+      <c r="A1419" t="inlineStr"/>
+      <c r="B1419" t="inlineStr">
+        <is>
+          <t>Menu Length</t>
+        </is>
+      </c>
+      <c r="C1419" t="inlineStr">
+        <is>
+          <t>Wysokość menu</t>
+        </is>
+      </c>
+      <c r="D1419" t="inlineStr"/>
+      <c r="E1419" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1419" t="inlineStr">
+        <is>
+          <t>.Settings.MenuLength.Title</t>
+        </is>
+      </c>
+      <c r="G1419" t="inlineStr"/>
+      <c r="H1419" t="inlineStr"/>
+    </row>
+    <row r="1420">
+      <c r="A1420" t="inlineStr"/>
+      <c r="B1420" t="inlineStr">
+        <is>
+          <t>Production</t>
+        </is>
+      </c>
+      <c r="C1420" t="inlineStr">
+        <is>
+          <t>Produkcyjne</t>
+        </is>
+      </c>
+      <c r="D1420" t="inlineStr"/>
+      <c r="E1420" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1420" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.production</t>
+        </is>
+      </c>
+      <c r="G1420" t="inlineStr"/>
+      <c r="H1420" t="inlineStr"/>
+    </row>
+    <row r="1421">
+      <c r="A1421" t="inlineStr"/>
+      <c r="B1421" t="inlineStr">
+        <is>
+          <t>Player ID:</t>
+        </is>
+      </c>
+      <c r="C1421" t="inlineStr">
+        <is>
+          <t>ID Gracza:</t>
+        </is>
+      </c>
+      <c r="D1421" t="inlineStr"/>
+      <c r="E1421" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1421" t="inlineStr">
+        <is>
+          <t>.Settings.Version.PlayerId</t>
+        </is>
+      </c>
+      <c r="G1421" t="inlineStr"/>
+      <c r="H1421" t="inlineStr"/>
+    </row>
+    <row r="1422">
+      <c r="A1422" t="inlineStr"/>
+      <c r="B1422" t="inlineStr">
+        <is>
+          <t>Add unique inhabitant</t>
+        </is>
+      </c>
+      <c r="C1422" t="inlineStr">
+        <is>
+          <t>Dodaj unikalnego mieszkańca</t>
+        </is>
+      </c>
+      <c r="D1422" t="inlineStr"/>
+      <c r="E1422" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1422" t="inlineStr">
+        <is>
+          <t>.Boxes.Tooltip.Building.addInhabitant</t>
+        </is>
+      </c>
+      <c r="G1422" t="inlineStr"/>
+      <c r="H1422" t="inlineStr"/>
+    </row>
+    <row r="1423">
+      <c r="A1423" t="inlineStr"/>
+      <c r="B1423" t="inlineStr">
+        <is>
+          <t>Total of all goods</t>
+        </is>
+      </c>
+      <c r="C1423" t="inlineStr">
+        <is>
+          <t>Łącznie wszystkich towarów</t>
+        </is>
+      </c>
+      <c r="D1423" t="inlineStr"/>
+      <c r="E1423" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1423" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.TotalGuildGoods</t>
+        </is>
+      </c>
+      <c r="G1423" t="inlineStr"/>
+      <c r="H1423" t="inlineStr"/>
+    </row>
+    <row r="1424">
+      <c r="A1424" t="inlineStr"/>
+      <c r="B1424" t="inlineStr">
+        <is>
+          <t>Special</t>
+        </is>
+      </c>
+      <c r="C1424" t="inlineStr">
+        <is>
+          <t>Specjalne</t>
+        </is>
+      </c>
+      <c r="D1424" t="inlineStr"/>
+      <c r="E1424" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1424" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.off_grid</t>
+        </is>
+      </c>
+      <c r="G1424" t="inlineStr"/>
+      <c r="H1424" t="inlineStr"/>
+    </row>
+    <row r="1425">
+      <c r="A1425" t="inlineStr"/>
+      <c r="B1425" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Search Building… </t>
+        </is>
+      </c>
+      <c r="C1425" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Szukaj budynku... </t>
+        </is>
+      </c>
+      <c r="D1425" t="inlineStr"/>
+      <c r="E1425" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1425" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.SearchInput</t>
+        </is>
+      </c>
+      <c r="G1425" t="inlineStr"/>
+      <c r="H1425" t="inlineStr"/>
+    </row>
+    <row r="1426">
+      <c r="A1426" t="inlineStr"/>
+      <c r="B1426" t="inlineStr">
+        <is>
+          <t>Presets</t>
+        </is>
+      </c>
+      <c r="C1426" t="inlineStr">
+        <is>
+          <t>Ustawienia wstępne</t>
+        </is>
+      </c>
+      <c r="D1426" t="inlineStr"/>
+      <c r="E1426" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1426" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Presets</t>
+        </is>
+      </c>
+      <c r="G1426" t="inlineStr"/>
+      <c r="H1426" t="inlineStr"/>
+    </row>
+    <row r="1427">
+      <c r="A1427" t="inlineStr"/>
+      <c r="B1427" t="inlineStr">
+        <is>
+          <t>Modern Era</t>
+        </is>
+      </c>
+      <c r="C1427" t="inlineStr">
+        <is>
+          <t>Modernizm</t>
+        </is>
+      </c>
+      <c r="D1427" t="inlineStr"/>
+      <c r="E1427" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1427" t="inlineStr">
+        <is>
+          <t>.Eras.10</t>
+        </is>
+      </c>
+      <c r="G1427" t="inlineStr"/>
+      <c r="H1427" t="inlineStr"/>
+    </row>
+    <row r="1428">
+      <c r="A1428" t="inlineStr"/>
+      <c r="B1428" t="inlineStr">
+        <is>
+          <t>Log</t>
+        </is>
+      </c>
+      <c r="C1428" t="inlineStr">
+        <is>
+          <t>Dziennik</t>
+        </is>
+      </c>
+      <c r="D1428" t="inlineStr"/>
+      <c r="E1428" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1428" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Log</t>
+        </is>
+      </c>
+      <c r="G1428" t="inlineStr"/>
+      <c r="H1428" t="inlineStr"/>
+    </row>
+    <row r="1429">
+      <c r="A1429" t="inlineStr"/>
+      <c r="B1429" t="inlineStr">
+        <is>
+          <t>API Token missing</t>
+        </is>
+      </c>
+      <c r="C1429" t="inlineStr">
+        <is>
+          <t>Brakuje Tokena API</t>
+        </is>
+      </c>
+      <c r="D1429" t="inlineStr"/>
+      <c r="E1429" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1429" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.MissingApiKeyErrorHeader</t>
+        </is>
+      </c>
+      <c r="G1429" t="inlineStr"/>
+      <c r="H1429" t="inlineStr"/>
+    </row>
+    <row r="1430">
+      <c r="A1430" t="inlineStr"/>
+      <c r="B1430" t="inlineStr">
+        <is>
+          <t>SAM</t>
+        </is>
+      </c>
+      <c r="C1430" t="inlineStr">
+        <is>
+          <t>EK:M</t>
+        </is>
+      </c>
+      <c r="D1430" t="inlineStr"/>
+      <c r="E1430" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1430" t="inlineStr">
+        <is>
+          <t>.Eras.18.short</t>
+        </is>
+      </c>
+      <c r="G1430" t="inlineStr"/>
+      <c r="H1430" t="inlineStr"/>
+    </row>
+    <row r="1431">
+      <c r="A1431" t="inlineStr"/>
+      <c r="B1431" t="inlineStr">
+        <is>
+          <t>This GB's next level is currently LOCKED.</t>
+        </is>
+      </c>
+      <c r="C1431" t="inlineStr">
+        <is>
+          <t>Kolejny poziom tej PA jest aktualnie zablokowany.</t>
+        </is>
+      </c>
+      <c r="D1431" t="inlineStr"/>
+      <c r="E1431" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1431" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.LGNotOpen</t>
+        </is>
+      </c>
+      <c r="G1431" t="inlineStr"/>
+      <c r="H1431" t="inlineStr"/>
+    </row>
+    <row r="1432">
+      <c r="A1432" t="inlineStr"/>
+      <c r="B1432" t="inlineStr">
+        <is>
+          <t>In City</t>
+        </is>
+      </c>
+      <c r="C1432" t="inlineStr">
+        <is>
+          <t>W mieście</t>
+        </is>
+      </c>
+      <c r="D1432" t="inlineStr"/>
+      <c r="E1432" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1432" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.InCity</t>
+        </is>
+      </c>
+      <c r="G1432" t="inlineStr"/>
+      <c r="H1432" t="inlineStr"/>
+    </row>
+    <row r="1433">
+      <c r="A1433" t="inlineStr"/>
+      <c r="B1433" t="inlineStr">
+        <is>
+          <t>Delete</t>
+        </is>
+      </c>
+      <c r="C1433" t="inlineStr">
+        <is>
+          <t>Usuń</t>
+        </is>
+      </c>
+      <c r="D1433" t="inlineStr"/>
+      <c r="E1433" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1433" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Delete</t>
+        </is>
+      </c>
+      <c r="G1433" t="inlineStr"/>
+      <c r="H1433" t="inlineStr"/>
+    </row>
+    <row r="1434">
+      <c r="A1434" t="inlineStr"/>
+      <c r="B1434" t="inlineStr">
+        <is>
+          <t>Disabled: Open your Tech Tree first (R)!</t>
+        </is>
+      </c>
+      <c r="C1434" t="inlineStr">
+        <is>
+          <t>Niedostępne: otwórz menu badań (R)!</t>
+        </is>
+      </c>
+      <c r="D1434" t="inlineStr"/>
+      <c r="E1434" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1434" t="inlineStr">
+        <is>
+          <t>.Menu.Technologies.Warning</t>
+        </is>
+      </c>
+      <c r="G1434" t="inlineStr"/>
+      <c r="H1434" t="inlineStr"/>
+    </row>
+    <row r="1435">
+      <c r="A1435" t="inlineStr"/>
+      <c r="B1435" t="inlineStr">
+        <is>
+          <t>Settings</t>
+        </is>
+      </c>
+      <c r="C1435" t="inlineStr">
+        <is>
+          <t>Ustawienia</t>
+        </is>
+      </c>
+      <c r="D1435" t="inlineStr"/>
+      <c r="E1435" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1435" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.Settings</t>
+        </is>
+      </c>
+      <c r="G1435" t="inlineStr"/>
+      <c r="H1435" t="inlineStr"/>
+    </row>
+    <row r="1436">
+      <c r="A1436" t="inlineStr"/>
+      <c r="B1436" t="inlineStr">
+        <is>
+          <t>Antique dealer</t>
+        </is>
+      </c>
+      <c r="C1436" t="inlineStr">
+        <is>
+          <t>Handlarz antykami</t>
+        </is>
+      </c>
+      <c r="D1436" t="inlineStr"/>
+      <c r="E1436" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1436" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.AntiqueDealer</t>
+        </is>
+      </c>
+      <c r="G1436" t="inlineStr"/>
+      <c r="H1436" t="inlineStr"/>
+    </row>
+    <row r="1437">
+      <c r="A1437" t="inlineStr"/>
+      <c r="B1437" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/compare-friends</t>
+        </is>
+      </c>
+      <c r="C1437" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/compare-friends</t>
+        </is>
+      </c>
+      <c r="D1437" t="inlineStr"/>
+      <c r="E1437" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1437" t="inlineStr">
+        <is>
+          <t>.Boxes.CompareFriendsThreads.HelpLink</t>
+        </is>
+      </c>
+      <c r="G1437" t="inlineStr"/>
+      <c r="H1437" t="inlineStr"/>
+    </row>
+    <row r="1438">
+      <c r="A1438" t="inlineStr"/>
+      <c r="B1438" t="inlineStr">
+        <is>
+          <t>Preferences</t>
+        </is>
+      </c>
+      <c r="C1438" t="inlineStr">
+        <is>
+          <t>Ustawienia</t>
+        </is>
+      </c>
+      <c r="D1438" t="inlineStr"/>
+      <c r="E1438" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1438" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Tabs.Preferences</t>
+        </is>
+      </c>
+      <c r="G1438" t="inlineStr"/>
+      <c r="H1438" t="inlineStr"/>
+    </row>
+    <row r="1439">
+      <c r="A1439" t="inlineStr"/>
+      <c r="B1439" t="inlineStr">
+        <is>
+          <t>Efficiency</t>
+        </is>
+      </c>
+      <c r="C1439" t="inlineStr">
+        <is>
+          <t>Wydajność</t>
+        </is>
+      </c>
+      <c r="D1439" t="inlineStr"/>
+      <c r="E1439" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1439" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.efficiency</t>
+        </is>
+      </c>
+      <c r="G1439" t="inlineStr"/>
+      <c r="H1439" t="inlineStr"/>
+    </row>
+    <row r="1440">
+      <c r="A1440" t="inlineStr"/>
+      <c r="B1440" t="inlineStr">
+        <is>
+          <t>GB</t>
+        </is>
+      </c>
+      <c r="C1440" t="inlineStr">
+        <is>
+          <t>Perły Architektury</t>
+        </is>
+      </c>
+      <c r="D1440" t="inlineStr"/>
+      <c r="E1440" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1440" t="inlineStr">
+        <is>
+          <t>.Boxes.Infobox.FilterLevel</t>
+        </is>
+      </c>
+      <c r="G1440" t="inlineStr"/>
+      <c r="H1440" t="inlineStr"/>
+    </row>
+    <row r="1441">
+      <c r="A1441" t="inlineStr"/>
+      <c r="B1441" t="inlineStr">
+        <is>
+          <t>Attacking-Army</t>
+        </is>
+      </c>
+      <c r="C1441" t="inlineStr">
+        <is>
+          <t>Armia atakująca</t>
+        </is>
+      </c>
+      <c r="D1441" t="inlineStr"/>
+      <c r="E1441" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1441" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.attack</t>
+        </is>
+      </c>
+      <c r="G1441" t="inlineStr"/>
+      <c r="H1441" t="inlineStr"/>
+    </row>
+    <row r="1442">
+      <c r="A1442" t="inlineStr"/>
+      <c r="B1442" t="inlineStr">
+        <is>
+          <t>Change in Copy Behavior!</t>
+        </is>
+      </c>
+      <c r="C1442" t="inlineStr">
+        <is>
+          <t>Zmiana w zachowaniu kopiowania!</t>
+        </is>
+      </c>
+      <c r="D1442" t="inlineStr"/>
+      <c r="E1442" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1442" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.TimeZoneWarning.Title</t>
+        </is>
+      </c>
+      <c r="G1442" t="inlineStr"/>
+      <c r="H1442" t="inlineStr"/>
+    </row>
+    <row r="1443">
+      <c r="A1443" t="inlineStr"/>
+      <c r="B1443" t="inlineStr">
+        <is>
+          <t>During manual battle if the HelperBox gets in the way, this option temporarily hides the box until the battle is over. This only works with Helper 'As Box'</t>
+        </is>
+      </c>
+      <c r="C1443" t="inlineStr">
+        <is>
+          <t>Jeśli helper przeszkadza Ci podczas walki ręcznej, ta opcja włączy ukrywanie okna na czas jej trwania. Działa tylko w trybie 'Pływające okno'</t>
+        </is>
+      </c>
+      <c r="D1443" t="inlineStr"/>
+      <c r="E1443" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1443" t="inlineStr">
+        <is>
+          <t>.Settings.HideHelperDuringBattle.Desc</t>
+        </is>
+      </c>
+      <c r="G1443" t="inlineStr"/>
+      <c r="H1443" t="inlineStr"/>
+    </row>
+    <row r="1444">
+      <c r="A1444" t="inlineStr"/>
+      <c r="B1444" t="inlineStr">
+        <is>
+          <t>Guild Power</t>
+        </is>
+      </c>
+      <c r="C1444" t="inlineStr">
+        <is>
+          <t>Potencjał gildii</t>
+        </is>
+      </c>
+      <c r="D1444" t="inlineStr"/>
+      <c r="E1444" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1444" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.GuildPower</t>
+        </is>
+      </c>
+      <c r="G1444" t="inlineStr"/>
+      <c r="H1444" t="inlineStr"/>
+    </row>
+    <row r="1445">
+      <c r="A1445" t="inlineStr"/>
+      <c r="B1445" t="inlineStr">
+        <is>
+          <t>How many info messages do you want to see at once? The default is a maximum of 4.</t>
+        </is>
+      </c>
+      <c r="C1445" t="inlineStr">
+        <is>
+          <t>Ile powiadomień chcesz widzieć jednocześnie? Wartość domyślna to 4.</t>
+        </is>
+      </c>
+      <c r="D1445" t="inlineStr"/>
+      <c r="E1445" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1445" t="inlineStr">
+        <is>
+          <t>.Settings.NotificationsStack.Desc</t>
+        </is>
+      </c>
+      <c r="G1445" t="inlineStr"/>
+      <c r="H1445" t="inlineStr"/>
+    </row>
+    <row r="1446">
+      <c r="A1446" t="inlineStr"/>
+      <c r="B1446" t="inlineStr">
+        <is>
+          <t>Disabled: Open one of your GBs first!</t>
+        </is>
+      </c>
+      <c r="C1446" t="inlineStr">
+        <is>
+          <t>Niedostępne: Otwórz swoją perłę architektury!</t>
+        </is>
+      </c>
+      <c r="D1446" t="inlineStr"/>
+      <c r="E1446" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1446" t="inlineStr">
+        <is>
+          <t>.Menu.OwnpartCalculator.Warning</t>
+        </is>
+      </c>
+      <c r="G1446" t="inlineStr"/>
+      <c r="H1446" t="inlineStr"/>
+    </row>
+    <row r="1447">
+      <c r="A1447" t="inlineStr"/>
+      <c r="B1447" t="inlineStr">
+        <is>
+          <t>Visit your members towns to update the building statistic.</t>
+        </is>
+      </c>
+      <c r="C1447" t="inlineStr">
+        <is>
+          <t>Odwiedź miasta członków, aby zaktualizować statystyki budynków.</t>
+        </is>
+      </c>
+      <c r="D1447" t="inlineStr"/>
+      <c r="E1447" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1447" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.GuildBuildingNotification</t>
+        </is>
+      </c>
+      <c r="G1447" t="inlineStr"/>
+      <c r="H1447" t="inlineStr"/>
+    </row>
+    <row r="1448">
+      <c r="A1448" t="inlineStr"/>
+      <c r="B1448" t="inlineStr">
+        <is>
+          <t>Repeat</t>
+        </is>
+      </c>
+      <c r="C1448" t="inlineStr">
+        <is>
+          <t>Powtarzaj</t>
+        </is>
+      </c>
+      <c r="D1448" t="inlineStr"/>
+      <c r="E1448" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1448" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Repeat</t>
+        </is>
+      </c>
+      <c r="G1448" t="inlineStr"/>
+      <c r="H1448" t="inlineStr"/>
+    </row>
+    <row r="1449">
+      <c r="A1449" t="inlineStr"/>
+      <c r="B1449" t="inlineStr">
+        <is>
+          <t>Rating</t>
+        </is>
+      </c>
+      <c r="C1449" t="inlineStr">
+        <is>
+          <t>Ocena</t>
+        </is>
+      </c>
+      <c r="D1449" t="inlineStr"/>
+      <c r="E1449" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1449" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.Rating</t>
+        </is>
+      </c>
+      <c r="G1449" t="inlineStr"/>
+      <c r="H1449" t="inlineStr"/>
+    </row>
+    <row r="1450">
+      <c r="A1450" t="inlineStr"/>
+      <c r="B1450" t="inlineStr">
+        <is>
+          <t>compression</t>
+        </is>
+      </c>
+      <c r="C1450" t="inlineStr">
+        <is>
+          <t>kompresja</t>
+        </is>
+      </c>
+      <c r="D1450" t="inlineStr"/>
+      <c r="E1450" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1450" t="inlineStr">
+        <is>
+          <t>.Boxes.DBExport.Compression</t>
+        </is>
+      </c>
+      <c r="G1450" t="inlineStr">
+        <is>
+          <t>Context please.</t>
+        </is>
+      </c>
+      <c r="H1450" t="inlineStr"/>
+    </row>
+    <row r="1451">
+      <c r="A1451" t="inlineStr"/>
+      <c r="B1451" t="inlineStr">
+        <is>
+          <t>Great Building</t>
+        </is>
+      </c>
+      <c r="C1451" t="inlineStr">
+        <is>
+          <t>Perła Architektury</t>
+        </is>
+      </c>
+      <c r="D1451" t="inlineStr"/>
+      <c r="E1451" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1451" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.GreatBulding</t>
+        </is>
+      </c>
+      <c r="G1451" t="inlineStr"/>
+      <c r="H1451" t="inlineStr"/>
+    </row>
+    <row r="1452">
+      <c r="A1452" t="inlineStr"/>
+      <c r="B1452" t="inlineStr">
+        <is>
+          <t>Notifications are created, that inform about the expiration of a limited building. (after deactivating this function, alerts that were created in the past may still show)</t>
+        </is>
+      </c>
+      <c r="C1452" t="inlineStr">
+        <is>
+          <t>Powiadomienia są tworzone by informować o wygaszaniu budynków czasowych. (Po wyłączeniu tej funkcji, powiadomienia stworzone wcześniej nadal mogą nadal się pojawiać)</t>
+        </is>
+      </c>
+      <c r="D1452" t="inlineStr"/>
+      <c r="E1452" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1452" t="inlineStr">
+        <is>
+          <t>.Settings.ShowBuildingsExpired.Desc</t>
+        </is>
+      </c>
+      <c r="G1452" t="inlineStr"/>
+      <c r="H1452" t="inlineStr"/>
+    </row>
+    <row r="1453">
+      <c r="A1453" t="inlineStr"/>
+      <c r="B1453" t="inlineStr">
+        <is>
+          <t>Display a list of Alerts which expired while offline (since the game window was closed)</t>
+        </is>
+      </c>
+      <c r="C1453" t="inlineStr">
+        <is>
+          <t>Wyświetl listę powiadomień, które wygasły w trybie offline (od czasu zamknięcia okna gry)</t>
+        </is>
+      </c>
+      <c r="D1453" t="inlineStr"/>
+      <c r="E1453" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1453" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Preferences.Start.Info</t>
+        </is>
+      </c>
+      <c r="G1453" t="inlineStr"/>
+      <c r="H1453" t="inlineStr"/>
+    </row>
+    <row r="1454">
+      <c r="A1454" t="inlineStr"/>
+      <c r="B1454" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Target Progress for Soccer Balls used: </t>
+        </is>
+      </c>
+      <c r="C1454" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Docelowy postęp dla użytych piłek nożnych: </t>
+        </is>
+      </c>
+      <c r="D1454" t="inlineStr"/>
+      <c r="E1454" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1454" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.EfficiencyTargetProgress.care</t>
+        </is>
+      </c>
+      <c r="G1454" t="inlineStr"/>
+      <c r="H1454" t="inlineStr"/>
+    </row>
+    <row r="1455">
+      <c r="A1455" t="inlineStr"/>
+      <c r="B1455" t="inlineStr">
+        <is>
+          <t>Trade</t>
+        </is>
+      </c>
+      <c r="C1455" t="inlineStr">
+        <is>
+          <t>Handel</t>
+        </is>
+      </c>
+      <c r="D1455" t="inlineStr"/>
+      <c r="E1455" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1455" t="inlineStr">
+        <is>
+          <t>.Boxes.mapTradeWarning.Title</t>
+        </is>
+      </c>
+      <c r="G1455" t="inlineStr"/>
+      <c r="H1455" t="inlineStr"/>
+    </row>
+    <row r="1456">
+      <c r="A1456" t="inlineStr"/>
+      <c r="B1456" t="inlineStr">
+        <is>
+          <t>Goods from Asteroid Belt are not included. Please visit your Asteroid Belt outpost and open the box again</t>
+        </is>
+      </c>
+      <c r="C1456" t="inlineStr">
+        <is>
+          <t>Towary z Pasa Asteroid nie są uwzględnione. Odwiedź kolonię na Pasie Asteroid i otwórz okno ponownie</t>
+        </is>
+      </c>
+      <c r="D1456" t="inlineStr"/>
+      <c r="E1456" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1456" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.NoAsteroidDataWarning</t>
+        </is>
+      </c>
+      <c r="G1456" t="inlineStr"/>
+      <c r="H1456" t="inlineStr"/>
+    </row>
+    <row r="1457">
+      <c r="A1457" t="inlineStr"/>
+      <c r="B1457" t="inlineStr">
+        <is>
+          <t>This information has already been collected</t>
+        </is>
+      </c>
+      <c r="C1457" t="inlineStr">
+        <is>
+          <t>Wszyscy gracze z tej strony zostali już przesłani</t>
+        </is>
+      </c>
+      <c r="D1457" t="inlineStr"/>
+      <c r="E1457" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1457" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.AllUpToDateDesc</t>
+        </is>
+      </c>
+      <c r="G1457" t="inlineStr"/>
+      <c r="H1457" t="inlineStr"/>
+    </row>
+    <row r="1458">
+      <c r="A1458" t="inlineStr"/>
+      <c r="B1458" t="inlineStr">
+        <is>
+          <t>Which buttons do you want in the menu?&lt;br&gt;Green: show button. Red: don't show button.</t>
+        </is>
+      </c>
+      <c r="C1458" t="inlineStr">
+        <is>
+          <t>Które przyciski wyświetlać w menu?&lt;br&gt;Zielony: pokaż przycisk. Czerwony: nie pokazuj przycisku.</t>
+        </is>
+      </c>
+      <c r="D1458" t="inlineStr"/>
+      <c r="E1458" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1458" t="inlineStr">
+        <is>
+          <t>.Settings.MenuContent.Desc</t>
+        </is>
+      </c>
+      <c r="G1458" t="inlineStr"/>
+      <c r="H1458" t="inlineStr"/>
+    </row>
+    <row r="1459">
+      <c r="A1459" t="inlineStr"/>
+      <c r="B1459" t="inlineStr">
+        <is>
+          <t>Notify stacks</t>
+        </is>
+      </c>
+      <c r="C1459" t="inlineStr">
+        <is>
+          <t>Stos powiadomień</t>
+        </is>
+      </c>
+      <c r="D1459" t="inlineStr"/>
+      <c r="E1459" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1459" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.NotificationsStack</t>
+        </is>
+      </c>
+      <c r="G1459" t="inlineStr"/>
+      <c r="H1459" t="inlineStr"/>
+    </row>
+    <row r="1460">
+      <c r="A1460" t="inlineStr"/>
+      <c r="B1460" t="inlineStr">
+        <is>
+          <t>Where do you want the notifications to appear on your screen?</t>
+        </is>
+      </c>
+      <c r="C1460" t="inlineStr">
+        <is>
+          <t>Gdzie na ekranie mają pojawiać się powiadomienia?</t>
+        </is>
+      </c>
+      <c r="D1460" t="inlineStr"/>
+      <c r="E1460" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1460" t="inlineStr">
+        <is>
+          <t>.Settings.NotificationsPosition.Desc</t>
+        </is>
+      </c>
+      <c r="G1460" t="inlineStr"/>
+      <c r="H1460" t="inlineStr"/>
+    </row>
+    <row r="1461">
+      <c r="A1461" t="inlineStr"/>
+      <c r="B1461" t="inlineStr">
+        <is>
+          <t>Towers</t>
+        </is>
+      </c>
+      <c r="C1461" t="inlineStr">
+        <is>
+          <t>Wieże</t>
+        </is>
+      </c>
+      <c r="D1461" t="inlineStr"/>
+      <c r="E1461" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1461" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.tower</t>
+        </is>
+      </c>
+      <c r="G1461" t="inlineStr"/>
+      <c r="H1461" t="inlineStr"/>
+    </row>
+    <row r="1462">
+      <c r="A1462" t="inlineStr"/>
+      <c r="B1462" t="inlineStr">
+        <is>
+          <t>Search for buildings that produce less resources per tile than expected.</t>
+        </is>
+      </c>
+      <c r="C1462" t="inlineStr">
+        <is>
+          <t>Wyszukaj budynki, które produkują mniej zasobów na kratkę niż oczekujesz.</t>
+        </is>
+      </c>
+      <c r="D1462" t="inlineStr"/>
+      <c r="E1462" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1462" t="inlineStr">
+        <is>
+          <t>.Menu.ProductionsRating.Desc</t>
+        </is>
+      </c>
+      <c r="G1462" t="inlineStr"/>
+      <c r="H1462" t="inlineStr"/>
+    </row>
+    <row r="1463">
+      <c r="A1463" t="inlineStr"/>
+      <c r="B1463" t="inlineStr">
+        <is>
+          <t>???</t>
+        </is>
+      </c>
+      <c r="C1463" t="inlineStr">
+        <is>
+          <t>???</t>
+        </is>
+      </c>
+      <c r="D1463" t="inlineStr"/>
+      <c r="E1463" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1463" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Sector.Terrain_</t>
+        </is>
+      </c>
+      <c r="G1463" t="inlineStr"/>
+      <c r="H1463" t="inlineStr"/>
+    </row>
+    <row r="1464">
+      <c r="A1464" t="inlineStr"/>
+      <c r="B1464" t="inlineStr">
+        <is>
+          <t>Incidents</t>
+        </is>
+      </c>
+      <c r="C1464" t="inlineStr">
+        <is>
+          <t>Zdarzenia losowe</t>
+        </is>
+      </c>
+      <c r="D1464" t="inlineStr"/>
+      <c r="E1464" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1464" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.Rewards.Source.hidden_reward</t>
+        </is>
+      </c>
+      <c r="G1464" t="inlineStr"/>
+      <c r="H1464" t="inlineStr"/>
+    </row>
+    <row r="1465">
+      <c r="A1465" t="inlineStr"/>
+      <c r="B1465" t="inlineStr">
+        <is>
+          <t>ignore era</t>
+        </is>
+      </c>
+      <c r="C1465" t="inlineStr">
+        <is>
+          <t>ignoruj epokę</t>
+        </is>
+      </c>
+      <c r="D1465" t="inlineStr"/>
+      <c r="E1465" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1465" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.IgnoreEra</t>
+        </is>
+      </c>
+      <c r="G1465" t="inlineStr"/>
+      <c r="H1465" t="inlineStr"/>
+    </row>
+    <row r="1466">
+      <c r="A1466" t="inlineStr"/>
+      <c r="B1466" t="inlineStr">
+        <is>
+          <t>Forest</t>
+        </is>
+      </c>
+      <c r="C1466" t="inlineStr">
+        <is>
+          <t>W dziczy</t>
+        </is>
+      </c>
+      <c r="D1466" t="inlineStr"/>
+      <c r="E1466" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1466" t="inlineStr">
+        <is>
+          <t>.HiddenRewards.Positions.nature</t>
+        </is>
+      </c>
+      <c r="G1466" t="inlineStr"/>
+      <c r="H1466" t="inlineStr"/>
+    </row>
+    <row r="1467">
+      <c r="A1467" t="inlineStr"/>
+      <c r="B1467" t="inlineStr">
+        <is>
+          <t>Alerts</t>
+        </is>
+      </c>
+      <c r="C1467" t="inlineStr">
+        <is>
+          <t>Powiadomienia</t>
+        </is>
+      </c>
+      <c r="D1467" t="inlineStr"/>
+      <c r="E1467" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1467" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Tabs.Alerts</t>
+        </is>
+      </c>
+      <c r="G1467" t="inlineStr"/>
+      <c r="H1467" t="inlineStr"/>
+    </row>
+    <row r="1468">
+      <c r="A1468" t="inlineStr"/>
+      <c r="B1468" t="inlineStr">
+        <is>
+          <t>Daily Prod.</t>
+        </is>
+      </c>
+      <c r="C1468" t="inlineStr">
+        <is>
+          <t>Dzienna prod.</t>
+        </is>
+      </c>
+      <c r="D1468" t="inlineStr"/>
+      <c r="E1468" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1468" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.ModeDaily</t>
+        </is>
+      </c>
+      <c r="G1468" t="inlineStr"/>
+      <c r="H1468" t="inlineStr"/>
+    </row>
+    <row r="1469">
+      <c r="A1469" t="inlineStr"/>
+      <c r="B1469" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="C1469" t="inlineStr">
+        <is>
+          <t>Moc</t>
+        </is>
+      </c>
+      <c r="D1469" t="inlineStr"/>
+      <c r="E1469" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1469" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Guild.Power</t>
+        </is>
+      </c>
+      <c r="G1469" t="inlineStr"/>
+      <c r="H1469" t="inlineStr"/>
+    </row>
+    <row r="1470">
+      <c r="A1470" t="inlineStr"/>
+      <c r="B1470" t="inlineStr">
+        <is>
+          <t>Thousand</t>
+        </is>
+      </c>
+      <c r="C1470" t="inlineStr">
+        <is>
+          <t>Tysiąc</t>
+        </is>
+      </c>
+      <c r="D1470" t="inlineStr"/>
+      <c r="E1470" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1470" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.K</t>
+        </is>
+      </c>
+      <c r="G1470" t="inlineStr"/>
+      <c r="H1470" t="inlineStr"/>
+    </row>
+    <row r="1471">
+      <c r="A1471" t="inlineStr"/>
+      <c r="B1471" t="inlineStr">
+        <is>
+          <t>Play sound when Task complete</t>
+        </is>
+      </c>
+      <c r="C1471" t="inlineStr"/>
+      <c r="D1471" t="inlineStr"/>
+      <c r="E1471" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1471" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.audibleTaskWarning</t>
+        </is>
+      </c>
+      <c r="G1471" t="inlineStr"/>
+      <c r="H1471" t="inlineStr"/>
+    </row>
+    <row r="1472">
+      <c r="A1472" t="inlineStr"/>
+      <c r="B1472" t="inlineStr">
+        <is>
+          <t>Create Alert</t>
+        </is>
+      </c>
+      <c r="C1472" t="inlineStr">
+        <is>
+          <t>Utwórz powiadomienie</t>
+        </is>
+      </c>
+      <c r="D1472" t="inlineStr"/>
+      <c r="E1472" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1472" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.CreateAlert</t>
+        </is>
+      </c>
+      <c r="G1472" t="inlineStr"/>
+      <c r="H1472" t="inlineStr"/>
+    </row>
+    <row r="1473">
+      <c r="A1473" t="inlineStr"/>
+      <c r="B1473" t="inlineStr">
+        <is>
+          <t>Ranged Unit</t>
+        </is>
+      </c>
+      <c r="C1473" t="inlineStr">
+        <is>
+          <t>Jednostka strzelecka</t>
+        </is>
+      </c>
+      <c r="D1473" t="inlineStr"/>
+      <c r="E1473" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1473" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.short_ranged</t>
+        </is>
+      </c>
+      <c r="G1473" t="inlineStr"/>
+      <c r="H1473" t="inlineStr"/>
+    </row>
+    <row r="1474">
+      <c r="A1474" t="inlineStr"/>
+      <c r="B1474" t="inlineStr">
+        <is>
+          <t>Settlement Playthroughs</t>
+        </is>
+      </c>
+      <c r="C1474" t="inlineStr">
+        <is>
+          <t>Rozgrywki w osadach</t>
+        </is>
+      </c>
+      <c r="D1474" t="inlineStr"/>
+      <c r="E1474" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1474" t="inlineStr">
+        <is>
+          <t>.Boxes.PlayerProfile.Settlements</t>
+        </is>
+      </c>
+      <c r="G1474" t="inlineStr"/>
+      <c r="H1474" t="inlineStr"/>
+    </row>
+    <row r="1475">
+      <c r="A1475" t="inlineStr"/>
+      <c r="B1475" t="inlineStr">
+        <is>
+          <t>creates a List of all the matching GB you come accross in other Players GB List or the ranking</t>
+        </is>
+      </c>
+      <c r="C1475" t="inlineStr">
+        <is>
+          <t>tworzy listę wszystkich pasujących PA, które spotkasz w listach PA innych graczy lub rankingu</t>
+        </is>
+      </c>
+      <c r="D1475" t="inlineStr"/>
+      <c r="E1475" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1475" t="inlineStr">
+        <is>
+          <t>.Menu.findGB.Desc</t>
+        </is>
+      </c>
+      <c r="G1475" t="inlineStr"/>
+      <c r="H1475" t="inlineStr"/>
+    </row>
+    <row r="1476">
+      <c r="A1476" t="inlineStr"/>
+      <c r="B1476" t="inlineStr">
+        <is>
+          <t>Ignore optional technologies of current/higher eras</t>
+        </is>
+      </c>
+      <c r="C1476" t="inlineStr">
+        <is>
+          <t>Ignoruj opcjonalne technologie obecnych/przyszłych epok</t>
+        </is>
+      </c>
+      <c r="D1476" t="inlineStr"/>
+      <c r="E1476" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1476" t="inlineStr">
+        <is>
+          <t>.Boxes.Technologies.IgnoreCurrentEraOptional</t>
+        </is>
+      </c>
+      <c r="G1476" t="inlineStr"/>
+      <c r="H1476" t="inlineStr"/>
+    </row>
+    <row r="1477">
+      <c r="A1477" t="inlineStr"/>
+      <c r="B1477" t="inlineStr">
+        <is>
+          <t>Rogue Only Warning</t>
+        </is>
+      </c>
+      <c r="C1477" t="inlineStr">
+        <is>
+          <t>Ostrzeżenie o samych Łotrach</t>
+        </is>
+      </c>
+      <c r="D1477" t="inlineStr"/>
+      <c r="E1477" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1477" t="inlineStr">
+        <is>
+          <t>.Settings.ShowRougeUnitWarning.Title</t>
+        </is>
+      </c>
+      <c r="G1477" t="inlineStr"/>
+      <c r="H1477" t="inlineStr"/>
+    </row>
+    <row r="1478">
+      <c r="A1478" t="inlineStr"/>
+      <c r="B1478" t="inlineStr">
+        <is>
+          <t>Efficiency</t>
+        </is>
+      </c>
+      <c r="C1478" t="inlineStr">
+        <is>
+          <t>Wydajność</t>
+        </is>
+      </c>
+      <c r="D1478" t="inlineStr"/>
+      <c r="E1478" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1478" t="inlineStr">
+        <is>
+          <t>.Boxes.Citymap.Efficiency</t>
+        </is>
+      </c>
+      <c r="G1478" t="inlineStr"/>
+      <c r="H1478" t="inlineStr"/>
+    </row>
+    <row r="1479">
+      <c r="A1479" t="inlineStr"/>
+      <c r="B1479" t="inlineStr">
+        <is>
+          <t>PvP-Arena</t>
+        </is>
+      </c>
+      <c r="C1479" t="inlineStr">
+        <is>
+          <t>Arena PvP</t>
+        </is>
+      </c>
+      <c r="D1479" t="inlineStr"/>
+      <c r="E1479" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1479" t="inlineStr">
+        <is>
+          <t>.Boxes.PvPArena.Title</t>
+        </is>
+      </c>
+      <c r="G1479" t="inlineStr"/>
+      <c r="H1479" t="inlineStr"/>
+    </row>
+    <row r="1480">
+      <c r="A1480" t="inlineStr"/>
+      <c r="B1480" t="inlineStr">
+        <is>
+          <t>Open automatically</t>
+        </is>
+      </c>
+      <c r="C1480" t="inlineStr">
+        <is>
+          <t>Otwieraj automatycznie</t>
+        </is>
+      </c>
+      <c r="D1480" t="inlineStr"/>
+      <c r="E1480" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1480" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.Settings.Autostart</t>
+        </is>
+      </c>
+      <c r="G1480" t="inlineStr"/>
+      <c r="H1480" t="inlineStr"/>
+    </row>
+    <row r="1481">
+      <c r="A1481" t="inlineStr"/>
+      <c r="B1481" t="inlineStr">
+        <is>
+          <t>Please continue on your own</t>
+        </is>
+      </c>
+      <c r="C1481" t="inlineStr">
+        <is>
+          <t>Prosimy o kontynuowanie we własnym zakresie</t>
+        </is>
+      </c>
+      <c r="D1481" t="inlineStr"/>
+      <c r="E1481" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1481" t="inlineStr">
+        <is>
+          <t>.Boxes.Negotiation.TryContinue</t>
+        </is>
+      </c>
+      <c r="G1481" t="inlineStr"/>
+      <c r="H1481" t="inlineStr"/>
+    </row>
+    <row r="1482">
+      <c r="A1482" t="inlineStr"/>
+      <c r="B1482" t="inlineStr">
+        <is>
+          <t>Optional: How many FP rewards do you get per day? This information is used to calculate profitability for further Arc levels. To get a suggestion go to: Town Hall &gt; News &gt; Event History and scroll through all pages</t>
+        </is>
+      </c>
+      <c r="C1482" t="inlineStr">
+        <is>
+          <t>Opcjonalnie: ile nagród PR otrzymujesz dziennie? Informacje te są wykorzystywane do obliczania rentowności kolejnych poziomów Arki. Aby otrzymać sugestię, przejdź do Historii wydarzeń w Dzienniku wydarzeń i przewiń wszystkie strony</t>
+        </is>
+      </c>
+      <c r="D1482" t="inlineStr"/>
+      <c r="E1482" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1482" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.TTRewardPerDay</t>
+        </is>
+      </c>
+      <c r="G1482" t="inlineStr"/>
+      <c r="H1482" t="inlineStr"/>
+    </row>
+    <row r="1483">
+      <c r="A1483" t="inlineStr"/>
+      <c r="B1483" t="inlineStr">
+        <is>
+          <t>Your headline</t>
+        </is>
+      </c>
+      <c r="C1483" t="inlineStr">
+        <is>
+          <t>Twój nagłówek</t>
+        </is>
+      </c>
+      <c r="D1483" t="inlineStr"/>
+      <c r="E1483" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1483" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.DummyHeading</t>
+        </is>
+      </c>
+      <c r="G1483" t="inlineStr"/>
+      <c r="H1483" t="inlineStr"/>
+    </row>
+    <row r="1484">
+      <c r="A1484" t="inlineStr"/>
+      <c r="B1484" t="inlineStr">
+        <is>
+          <t>done</t>
+        </is>
+      </c>
+      <c r="C1484" t="inlineStr">
+        <is>
+          <t>Gotowe</t>
+        </is>
+      </c>
+      <c r="D1484" t="inlineStr"/>
+      <c r="E1484" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1484" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.Done</t>
+        </is>
+      </c>
+      <c r="G1484" t="inlineStr"/>
+      <c r="H1484" t="inlineStr"/>
+    </row>
+    <row r="1485">
+      <c r="A1485" t="inlineStr"/>
+      <c r="B1485" t="inlineStr">
+        <is>
+          <t>Hide reset-blocker when box minimized</t>
+        </is>
+      </c>
+      <c r="C1485" t="inlineStr">
+        <is>
+          <t>Ukryj blokadę przywrócenia kiedy okno jest zmniejszone</t>
+        </is>
+      </c>
+      <c r="D1485" t="inlineStr"/>
+      <c r="E1485" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1485" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.hideOverlay</t>
+        </is>
+      </c>
+      <c r="G1485" t="inlineStr"/>
+      <c r="H1485" t="inlineStr"/>
+    </row>
+    <row r="1486">
+      <c r="A1486" t="inlineStr"/>
+      <c r="B1486" t="inlineStr">
+        <is>
+          <t>Attack boost att. army</t>
+        </is>
+      </c>
+      <c r="C1486" t="inlineStr">
+        <is>
+          <t>Bonus do ataku armii atakującej</t>
+        </is>
+      </c>
+      <c r="D1486" t="inlineStr"/>
+      <c r="E1486" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1486" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.att_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G1486" t="inlineStr"/>
+      <c r="H1486" t="inlineStr"/>
+    </row>
+    <row r="1487">
+      <c r="A1487" t="inlineStr"/>
+      <c r="B1487" t="inlineStr">
+        <is>
+          <t>1 FP equals __goods__ goods</t>
+        </is>
+      </c>
+      <c r="C1487" t="inlineStr">
+        <is>
+          <t>1 PR jest wart __goods__ towarów</t>
+        </is>
+      </c>
+      <c r="D1487" t="inlineStr"/>
+      <c r="E1487" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1487" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.GoodsPerFP</t>
+        </is>
+      </c>
+      <c r="G1487" t="inlineStr"/>
+      <c r="H1487" t="inlineStr"/>
+    </row>
+    <row r="1488">
+      <c r="A1488" t="inlineStr"/>
+      <c r="B1488" t="inlineStr">
+        <is>
+          <t>Diplomatic Gifts</t>
+        </is>
+      </c>
+      <c r="C1488" t="inlineStr">
+        <is>
+          <t>Dary dyplomacji</t>
+        </is>
+      </c>
+      <c r="D1488" t="inlineStr"/>
+      <c r="E1488" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1488" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.Rewards.Source.diplomaticGifts</t>
+        </is>
+      </c>
+      <c r="G1488" t="inlineStr"/>
+      <c r="H1488" t="inlineStr"/>
+    </row>
+    <row r="1489">
+      <c r="A1489" t="inlineStr"/>
+      <c r="B1489" t="inlineStr">
+        <is>
+          <t>Heavy Unit</t>
+        </is>
+      </c>
+      <c r="C1489" t="inlineStr">
+        <is>
+          <t>Jednostka ciężkozbrojna</t>
+        </is>
+      </c>
+      <c r="D1489" t="inlineStr"/>
+      <c r="E1489" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1489" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.heavy_melee</t>
+        </is>
+      </c>
+      <c r="G1489" t="inlineStr"/>
+      <c r="H1489" t="inlineStr"/>
+    </row>
+    <row r="1490">
+      <c r="A1490" t="inlineStr"/>
+      <c r="B1490" t="inlineStr">
+        <is>
+          <t>This list shows for which of the quests the helper is sure you have already received diamonds - quests are listed here as open even if you have already received diamonds for that quest on another device or before this feature was activated. Since medals only show up as rewards if diamonds have been obtained before, the list will update after either diamonds or medals are obtained.</t>
+        </is>
+      </c>
+      <c r="C1490" t="inlineStr">
+        <is>
+          <t>Ta lista wyświetla zadania, za które na pewno otrzymałeś już diamenty - niektóre zadania mogą pozostać otwarte, jeżeli zebrałeś diamenty na innym urządzeniu lub przed istnieniem tego narzędzia. Z racji, że medale mogą być nagrodą jedynie po zebraniu wcześniej diamentów, lista zaktualizuje się, gdy zbierzesz diamenty albo medale za zadanie powtarzalne.</t>
+        </is>
+      </c>
+      <c r="D1490" t="inlineStr"/>
+      <c r="E1490" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1490" t="inlineStr">
+        <is>
+          <t>.Boxes.RecurringQuests.Warning</t>
+        </is>
+      </c>
+      <c r="G1490" t="inlineStr"/>
+      <c r="H1490" t="inlineStr"/>
+    </row>
+    <row r="1491">
+      <c r="A1491" t="inlineStr"/>
+      <c r="B1491" t="inlineStr">
+        <is>
+          <t>Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only rogues remain after the first wave.</t>
+        </is>
+      </c>
+      <c r="C1491" t="inlineStr">
+        <is>
+          <t>Umieść ramkę nad przyciskiem "Atakuj" lub "Szybka walka", jeśli po pierwszej fali pozostaną tylko łotry.</t>
+        </is>
+      </c>
+      <c r="D1491" t="inlineStr"/>
+      <c r="E1491" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1491" t="inlineStr">
+        <is>
           <t>.Settings.ShowRougeUnitWarning.Desc</t>
         </is>
       </c>
-      <c r="G1238" t="inlineStr">
+      <c r="G1491" t="inlineStr">
         <is>
           <t>use of "are" replaced with "where"
 - - -
 Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only Rogues remain after the first wave.\&lt;br\&gt;If units of a higher era are killed, this window gives you the chance to heal them with diamonds.
 - - -
 Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only Rogues remain after the first wave.\&lt;br\&gt;Also, if units of a higher where killed this window gives you the chance to heal them with diamonds.</t>
         </is>
       </c>
-      <c r="H1238" t="inlineStr"/>
-[...6568 lines deleted...]
-      <c r="G1491" t="inlineStr"/>
       <c r="H1491" t="inlineStr"/>
     </row>
     <row r="1492">
       <c r="A1492" t="inlineStr"/>
       <c r="B1492" t="inlineStr">
         <is>
-          <t>Bonuses</t>
+          <t xml:space="preserve">Total Squares: </t>
         </is>
       </c>
       <c r="C1492" t="inlineStr">
         <is>
-          <t>Bonusy</t>
+          <t xml:space="preserve">Całkowita powierzchnia: </t>
         </is>
       </c>
       <c r="D1492" t="inlineStr"/>
       <c r="E1492" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1492" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.Boosts</t>
+          <t>.Boxes.CityMap.WholeArea</t>
         </is>
       </c>
       <c r="G1492" t="inlineStr"/>
       <c r="H1492" t="inlineStr"/>
     </row>
     <row r="1493">
       <c r="A1493" t="inlineStr"/>
       <c r="B1493" t="inlineStr">
         <is>
-          <t>Forums: go here for support and submitting ideas, as well as bug reports.</t>
+          <t>https://docs.foe-helper.com/english/module/mergergame</t>
         </is>
       </c>
       <c r="C1493" t="inlineStr">
         <is>
-          <t>Fora: przejdź tutaj, aby uzyskać pomoc i zgłaszać pomysły, a także raporty o błędach.</t>
+          <t>https://docs.foe-helper.com/english/module/mergergame</t>
         </is>
       </c>
       <c r="D1493" t="inlineStr"/>
       <c r="E1493" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1493" t="inlineStr">
         <is>
-          <t>.Settings.Help.Forums</t>
+          <t>.Boxes.MergerGame.HelpLink</t>
         </is>
       </c>
       <c r="G1493" t="inlineStr"/>
       <c r="H1493" t="inlineStr"/>
     </row>
     <row r="1494">
       <c r="A1494" t="inlineStr"/>
       <c r="B1494" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Automation</t>
         </is>
       </c>
       <c r="C1494" t="inlineStr">
         <is>
-          <t>Inwentarz</t>
+          <t>Automatyzacja</t>
         </is>
       </c>
       <c r="D1494" t="inlineStr"/>
       <c r="E1494" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1494" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowInventoryBuildings</t>
+          <t>.Boxes.CloseBox.Automation</t>
         </is>
       </c>
       <c r="G1494" t="inlineStr"/>
       <c r="H1494" t="inlineStr"/>
     </row>
     <row r="1495">
       <c r="A1495" t="inlineStr"/>
       <c r="B1495" t="inlineStr">
         <is>
-          <t>Owner to Add</t>
+          <t>Guild member</t>
         </is>
       </c>
       <c r="C1495" t="inlineStr">
         <is>
-          <t>Wpłata własna</t>
+          <t>Członek gildii</t>
         </is>
       </c>
       <c r="D1495" t="inlineStr"/>
       <c r="E1495" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1495" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OwnPart</t>
+          <t>.Boxes.Notice.ContentHeadIsGuild</t>
         </is>
       </c>
       <c r="G1495" t="inlineStr"/>
       <c r="H1495" t="inlineStr"/>
     </row>
     <row r="1496">
       <c r="A1496" t="inlineStr"/>
       <c r="B1496" t="inlineStr">
         <is>
-          <t>Your Rewards from Himeji Castle, Temple of Relics, Guild Battleground</t>
+          <t>Load current Beta</t>
         </is>
       </c>
       <c r="C1496" t="inlineStr">
         <is>
-          <t>Twoje nagrody z Zamku Himeji, Kosmicznego Transportera, Świątyni Reliktów, Pól Chwały</t>
+          <t>Załaduj aktualną wersję Beta</t>
         </is>
       </c>
       <c r="D1496" t="inlineStr"/>
       <c r="E1496" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1496" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsRewards</t>
+          <t>.Settings.Entry.LoadBeta2</t>
         </is>
       </c>
       <c r="G1496" t="inlineStr"/>
       <c r="H1496" t="inlineStr"/>
     </row>
     <row r="1497">
       <c r="A1497" t="inlineStr"/>
       <c r="B1497" t="inlineStr">
         <is>
-          <t>Guild Battles</t>
+          <t>Antiques Dealer</t>
         </is>
       </c>
       <c r="C1497" t="inlineStr">
         <is>
-          <t>Pola Chwały</t>
+          <t>Handlarz antykami</t>
         </is>
       </c>
       <c r="D1497" t="inlineStr"/>
       <c r="E1497" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1497" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.Guildfights</t>
+          <t>.Boxes.Alerts.Form.Antiques.Dealer</t>
         </is>
       </c>
       <c r="G1497" t="inlineStr"/>
       <c r="H1497" t="inlineStr"/>
     </row>
     <row r="1498">
       <c r="A1498" t="inlineStr"/>
       <c r="B1498" t="inlineStr">
         <is>
-          <t>Language</t>
+          <t>show battles won</t>
         </is>
       </c>
       <c r="C1498" t="inlineStr">
         <is>
-          <t>Język</t>
+          <t>pokaż wygrane walki</t>
         </is>
       </c>
       <c r="D1498" t="inlineStr"/>
       <c r="E1498" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1498" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ChangeLanguage</t>
+          <t>.Boxes.GuildMemberStat.ShowBattlesWon</t>
         </is>
       </c>
       <c r="G1498" t="inlineStr"/>
       <c r="H1498" t="inlineStr"/>
     </row>
     <row r="1499">
       <c r="A1499" t="inlineStr"/>
       <c r="B1499" t="inlineStr">
         <is>
-          <t>Single-lane Road</t>
+          <t>Battles</t>
         </is>
       </c>
       <c r="C1499" t="inlineStr">
         <is>
-          <t>Droga jednopasmowa</t>
+          <t>Bitwy</t>
         </is>
       </c>
       <c r="D1499" t="inlineStr"/>
       <c r="E1499" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1499" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.cityRoadSmall</t>
+          <t>.Boxes.GuildMemberStat.Battles</t>
         </is>
       </c>
       <c r="G1499" t="inlineStr"/>
       <c r="H1499" t="inlineStr"/>
     </row>
     <row r="1500">
       <c r="A1500" t="inlineStr"/>
       <c r="B1500" t="inlineStr">
         <is>
-          <t>Amount</t>
+          <t>Town Building Collection</t>
         </is>
       </c>
       <c r="C1500" t="inlineStr">
         <is>
-          <t>Kwota</t>
+          <t>Zbiory z budynków w mieście</t>
         </is>
       </c>
       <c r="D1500" t="inlineStr"/>
       <c r="E1500" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1500" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Amount</t>
+          <t>.Boxes.FPCollector.pickupProduction</t>
         </is>
       </c>
       <c r="G1500" t="inlineStr"/>
       <c r="H1500" t="inlineStr"/>
     </row>
     <row r="1501">
       <c r="A1501" t="inlineStr"/>
       <c r="B1501" t="inlineStr">
         <is>
-          <t>Neighbors</t>
+          <t>Active Guild Members</t>
         </is>
       </c>
       <c r="C1501" t="inlineStr">
         <is>
-          <t>Sąsiedzi</t>
+          <t>Aktywni członkowie gildii</t>
         </is>
       </c>
       <c r="D1501" t="inlineStr"/>
       <c r="E1501" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1501" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradePartnerNeighbor</t>
+          <t>.Boxes.OtherGuildActivity.Title</t>
         </is>
       </c>
       <c r="G1501" t="inlineStr"/>
       <c r="H1501" t="inlineStr"/>
     </row>
     <row r="1502">
       <c r="A1502" t="inlineStr"/>
       <c r="B1502" t="inlineStr">
         <is>
-          <t>export last</t>
+          <t>OR</t>
         </is>
       </c>
       <c r="C1502" t="inlineStr">
         <is>
-          <t>Eksportuj ostatnie</t>
+          <t>LUB</t>
         </is>
       </c>
       <c r="D1502" t="inlineStr"/>
       <c r="E1502" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1502" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.ExportLast</t>
+          <t>.Boxes.RecurringQuests.OR</t>
         </is>
       </c>
       <c r="G1502" t="inlineStr"/>
       <c r="H1502" t="inlineStr"/>
     </row>
     <row r="1503">
       <c r="A1503" t="inlineStr"/>
       <c r="B1503" t="inlineStr">
         <is>
-          <t>1d</t>
+          <t>Add Advice</t>
         </is>
       </c>
       <c r="C1503" t="inlineStr">
         <is>
-          <t>1d</t>
+          <t>Dodaj Wskazówkę</t>
         </is>
       </c>
       <c r="D1503" t="inlineStr"/>
       <c r="E1503" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1503" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.1d</t>
+          <t>.Boxes.BattleAssistAddAdvice</t>
         </is>
       </c>
       <c r="G1503" t="inlineStr"/>
       <c r="H1503" t="inlineStr"/>
     </row>
     <row r="1504">
       <c r="A1504" t="inlineStr"/>
       <c r="B1504" t="inlineStr">
         <is>
-          <t>Auction Settings</t>
+          <t>Flying Island - Shards</t>
         </is>
       </c>
       <c r="C1504" t="inlineStr">
         <is>
-          <t>Ustawienia aukcji</t>
+          <t>Latająca Wyspa - odłamki</t>
         </is>
       </c>
       <c r="D1504" t="inlineStr"/>
       <c r="E1504" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1504" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Title</t>
+          <t>.Boxes.FPCollector.shards</t>
         </is>
       </c>
       <c r="G1504" t="inlineStr"/>
       <c r="H1504" t="inlineStr"/>
     </row>
     <row r="1505">
       <c r="A1505" t="inlineStr"/>
       <c r="B1505" t="inlineStr">
         <is>
-          <t>Fair</t>
+          <t>Events</t>
         </is>
       </c>
       <c r="C1505" t="inlineStr">
         <is>
-          <t>Równa wymiana</t>
+          <t>Zdarzenia</t>
         </is>
       </c>
       <c r="D1505" t="inlineStr"/>
       <c r="E1505" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1505" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeFair</t>
+          <t>.Boxes.MarketOffers.Events</t>
         </is>
       </c>
       <c r="G1505" t="inlineStr"/>
       <c r="H1505" t="inlineStr"/>
     </row>
     <row r="1506">
       <c r="A1506" t="inlineStr"/>
       <c r="B1506" t="inlineStr">
         <is>
-          <t>Displays a window when opening the map, stating the scouting times of the currently available provinces and the current scouting progress</t>
+          <t>Fights</t>
         </is>
       </c>
       <c r="C1506" t="inlineStr">
         <is>
-          <t>Podczas otwierania mapy wyświetla okno z czasami zwiadu dostępnych prowincji i o postępie aktualnego zwiadu</t>
+          <t>Walki</t>
         </is>
       </c>
       <c r="D1506" t="inlineStr"/>
       <c r="E1506" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1506" t="inlineStr">
         <is>
-          <t>.Settings.ShowScoutingTimes.Desc</t>
+          <t>.Boxes.GuildFights.Fights</t>
         </is>
       </c>
       <c r="G1506" t="inlineStr"/>
       <c r="H1506" t="inlineStr"/>
     </row>
     <row r="1507">
       <c r="A1507" t="inlineStr"/>
       <c r="B1507" t="inlineStr">
         <is>
-          <t>Enable sound</t>
+          <t>ATTENTION: Goods stock is LOW!</t>
         </is>
       </c>
       <c r="C1507" t="inlineStr">
         <is>
-          <t>Dźwięk</t>
+          <t>UWAGA: Zapas towaru na niskim poziomie !</t>
         </is>
       </c>
       <c r="D1507" t="inlineStr"/>
       <c r="E1507" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1507" t="inlineStr">
         <is>
-          <t>.Settings.EnableSound.Title</t>
+          <t>.Boxes.Negotiation.GoodsLow</t>
         </is>
       </c>
       <c r="G1507" t="inlineStr"/>
       <c r="H1507" t="inlineStr"/>
     </row>
     <row r="1508">
       <c r="A1508" t="inlineStr"/>
       <c r="B1508" t="inlineStr">
         <is>
-          <t>Invested</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C1508" t="inlineStr">
         <is>
-          <t>Zainwestowano</t>
+          <t>Gracz</t>
         </is>
       </c>
       <c r="D1508" t="inlineStr"/>
       <c r="E1508" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1508" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Invested</t>
+          <t>.Boxes.OwnpartCalculator.OptionsPlayer</t>
         </is>
       </c>
       <c r="G1508" t="inlineStr"/>
       <c r="H1508" t="inlineStr"/>
     </row>
     <row r="1509">
       <c r="A1509" t="inlineStr"/>
       <c r="B1509" t="inlineStr">
         <is>
-          <t>Your FP Investments Summary</t>
+          <t>Size-list in Reconstruction Mode</t>
         </is>
       </c>
       <c r="C1509" t="inlineStr">
         <is>
-          <t>Podsumowanie inwestycji PR</t>
+          <t>Lista rozmiarów w trybie przebudowy</t>
         </is>
       </c>
       <c r="D1509" t="inlineStr"/>
       <c r="E1509" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1509" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Title</t>
+          <t>.Settings.Entry.ShowReconstructionList</t>
         </is>
       </c>
       <c r="G1509" t="inlineStr"/>
       <c r="H1509" t="inlineStr"/>
     </row>
     <row r="1510">
       <c r="A1510" t="inlineStr"/>
       <c r="B1510" t="inlineStr">
         <is>
-          <t>Roads</t>
+          <t>Attacks</t>
         </is>
       </c>
       <c r="C1510" t="inlineStr">
         <is>
-          <t>Drogi</t>
+          <t>Ataki</t>
         </is>
       </c>
       <c r="D1510" t="inlineStr"/>
       <c r="E1510" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1510" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.street</t>
+          <t>.Boxes.MoppelHelper.Attacks</t>
         </is>
       </c>
       <c r="G1510" t="inlineStr"/>
       <c r="H1510" t="inlineStr"/>
     </row>
     <row r="1511">
       <c r="A1511" t="inlineStr"/>
       <c r="B1511" t="inlineStr">
         <is>
-          <t>Reset to default</t>
+          <t>HP lost</t>
         </is>
       </c>
       <c r="C1511" t="inlineStr">
         <is>
-          <t>Przywróć ustawienia domyślne</t>
+          <t>Stracone życie</t>
         </is>
       </c>
       <c r="D1511" t="inlineStr"/>
       <c r="E1511" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1511" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Reset</t>
+          <t>.Boxes.BattleAssistAAConfig.lostHP</t>
         </is>
       </c>
       <c r="G1511" t="inlineStr"/>
       <c r="H1511" t="inlineStr"/>
     </row>
     <row r="1512">
       <c r="A1512" t="inlineStr"/>
       <c r="B1512" t="inlineStr">
         <is>
-          <t>Includes good costs to build the GB valued at __goodcosts__ FPs</t>
+          <t>Should all box coordinates be reset? This can bring back windows you managed to move out of sight.</t>
         </is>
       </c>
       <c r="C1512" t="inlineStr">
         <is>
-          <t>Zawiera koszt towarów potrzebnych do budowy PA w wysokości __goodcosts__ PR-ów</t>
+          <t>Zresetować współrzędne pozycji okien? Może to przywrócić okna, które zostały usunięte z pola widzenia.</t>
         </is>
       </c>
       <c r="D1512" t="inlineStr"/>
       <c r="E1512" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1512" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.NewGBCostsTT</t>
+          <t>.Settings.ResetBoxPositions.Desc</t>
         </is>
       </c>
       <c r="G1512" t="inlineStr"/>
       <c r="H1512" t="inlineStr"/>
     </row>
     <row r="1513">
       <c r="A1513" t="inlineStr"/>
       <c r="B1513" t="inlineStr">
         <is>
-          <t>Sum Inventory + Offered</t>
+          <t>Show ascended/limited buildings</t>
         </is>
       </c>
       <c r="C1513" t="inlineStr">
         <is>
-          <t>Na stanie + zaoferowane</t>
+          <t>Pokaż wzniesione/ograniczone budynki</t>
         </is>
       </c>
       <c r="D1513" t="inlineStr"/>
       <c r="E1513" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1513" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.InventoryOfferSum</t>
+          <t>.Boxes.ProductionsRating.NoLimitedExplanation</t>
         </is>
       </c>
       <c r="G1513" t="inlineStr"/>
       <c r="H1513" t="inlineStr"/>
     </row>
     <row r="1514">
       <c r="A1514" t="inlineStr"/>
       <c r="B1514" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>Background Music</t>
         </is>
       </c>
       <c r="C1514" t="inlineStr">
         <is>
-          <t>Perły Architektury</t>
+          <t>Muzyka w tle</t>
         </is>
       </c>
       <c r="D1514" t="inlineStr"/>
       <c r="E1514" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1514" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterLevel</t>
+          <t>.Boxes.BetterMusic.Title</t>
         </is>
       </c>
       <c r="G1514" t="inlineStr"/>
       <c r="H1514" t="inlineStr"/>
     </row>
     <row r="1515">
       <c r="A1515" t="inlineStr"/>
       <c r="B1515" t="inlineStr">
         <is>
-          <t>Steps</t>
-[...6 lines deleted...]
-      </c>
+          <t>FP boost</t>
+        </is>
+      </c>
+      <c r="C1515" t="inlineStr"/>
       <c r="D1515" t="inlineStr"/>
       <c r="E1515" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1515" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.Steps</t>
+          <t>.Boxes.Productions.fp_boost</t>
         </is>
       </c>
       <c r="G1515" t="inlineStr"/>
       <c r="H1515" t="inlineStr"/>
     </row>
     <row r="1516">
       <c r="A1516" t="inlineStr"/>
       <c r="B1516" t="inlineStr">
         <is>
-          <t>View and calculate Tech Tree research costs</t>
+          <t>ATTENTION: Not enough FP Packs in stock!&lt;br&gt;You only have __fpstock__ of __costs__FP&lt;br&gt;That is __tooless__FPs too few</t>
         </is>
       </c>
       <c r="C1516" t="inlineStr">
         <is>
-          <t>Oblicza koszt badań</t>
+          <t>UWAGA: posiadasz za mało PR&lt;br&gt;masz __fpstock__ z __costs__ PR&lt;br&gt;za mało o__tooless__ PR</t>
         </is>
       </c>
       <c r="D1516" t="inlineStr"/>
       <c r="E1516" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1516" t="inlineStr">
         <is>
-          <t>.Menu.Technologies.Desc</t>
+          <t>.Boxes.Calculator.TTForderFPStockLow</t>
         </is>
       </c>
       <c r="G1516" t="inlineStr"/>
       <c r="H1516" t="inlineStr"/>
     </row>
     <row r="1517">
       <c r="A1517" t="inlineStr"/>
       <c r="B1517" t="inlineStr">
         <is>
-          <t>Auctions</t>
+          <t>Change view</t>
         </is>
       </c>
       <c r="C1517" t="inlineStr">
         <is>
-          <t>Aukcje</t>
+          <t>Zmień widok</t>
         </is>
       </c>
       <c r="D1517" t="inlineStr"/>
       <c r="E1517" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1517" t="inlineStr">
         <is>
-          <t>.Settings.Auctions.Title</t>
+          <t>.Boxes.GuildMemberStat.ChangeView</t>
         </is>
       </c>
       <c r="G1517" t="inlineStr"/>
       <c r="H1517" t="inlineStr"/>
     </row>
     <row r="1518">
       <c r="A1518" t="inlineStr"/>
       <c r="B1518" t="inlineStr">
         <is>
-          <t>Castle System</t>
+          <t>English</t>
         </is>
       </c>
       <c r="C1518" t="inlineStr">
         <is>
-          <t>System zamkowy</t>
+          <t>Polski</t>
         </is>
       </c>
       <c r="D1518" t="inlineStr"/>
       <c r="E1518" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1518" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Title</t>
+          <t>._Language</t>
         </is>
       </c>
       <c r="G1518" t="inlineStr"/>
       <c r="H1518" t="inlineStr"/>
     </row>
     <row r="1519">
       <c r="A1519" t="inlineStr"/>
       <c r="B1519" t="inlineStr">
         <is>
-          <t>Scene Settings</t>
+          <t>Slot unlocked</t>
         </is>
       </c>
       <c r="C1519" t="inlineStr">
         <is>
-          <t>Ustawienia kontekstu</t>
+          <t>Slot odblokowany</t>
         </is>
       </c>
       <c r="D1519" t="inlineStr"/>
       <c r="E1519" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1519" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.SceneSettings</t>
+          <t>.Boxes.GvGMap.Log.sector_slot_unlocked</t>
         </is>
       </c>
       <c r="G1519" t="inlineStr"/>
       <c r="H1519" t="inlineStr"/>
     </row>
     <row r="1520">
       <c r="A1520" t="inlineStr"/>
       <c r="B1520" t="inlineStr">
         <is>
-          <t>Group by Ages</t>
+          <t>Space Carrier - Diplomatic Gift</t>
         </is>
       </c>
       <c r="C1520" t="inlineStr">
         <is>
-          <t>Grupuj epokami</t>
+          <t>Kosmiczny Transporter - Dary dyplomacji</t>
         </is>
       </c>
       <c r="D1520" t="inlineStr"/>
       <c r="E1520" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1520" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleGroupBy</t>
+          <t>.Boxes.FPCollector.diplomaticGifts</t>
         </is>
       </c>
       <c r="G1520" t="inlineStr"/>
       <c r="H1520" t="inlineStr"/>
     </row>
     <row r="1521">
       <c r="A1521" t="inlineStr"/>
       <c r="B1521" t="inlineStr">
         <is>
-          <t>Rewards Bar Info</t>
-[...6 lines deleted...]
-      </c>
+          <t>Reset this preset to default values?</t>
+        </is>
+      </c>
+      <c r="C1521" t="inlineStr"/>
       <c r="D1521" t="inlineStr"/>
       <c r="E1521" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1521" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGRewards.Title</t>
+          <t>.Boxes.ProductionsRating.PresetConfirmReset</t>
         </is>
       </c>
       <c r="G1521" t="inlineStr"/>
       <c r="H1521" t="inlineStr"/>
     </row>
     <row r="1522">
       <c r="A1522" t="inlineStr"/>
       <c r="B1522" t="inlineStr">
         <is>
-          <t>Disclaimer</t>
+          <t>Help</t>
         </is>
       </c>
       <c r="C1522" t="inlineStr">
         <is>
-          <t>Zastrzeżenie</t>
+          <t>Pomoc</t>
         </is>
       </c>
       <c r="D1522" t="inlineStr"/>
       <c r="E1522" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1522" t="inlineStr">
         <is>
-          <t>.General.Disclaimer</t>
+          <t>.Boxes.AuctionSettings.Help</t>
         </is>
       </c>
       <c r="G1522" t="inlineStr"/>
       <c r="H1522" t="inlineStr"/>
     </row>
     <row r="1523">
       <c r="A1523" t="inlineStr"/>
       <c r="B1523" t="inlineStr">
         <is>
-          <t>To plan your city on foe-helper.com, we need to send your data to the website. &lt;br&gt;If you don't have an account there yet, your basic data will be sent along with this transmission. You can then register your account on the website.</t>
+          <t>Click to toggle:</t>
         </is>
       </c>
       <c r="C1523" t="inlineStr">
         <is>
-          <t>Aby skorzystać z narzędzia planowania miasta, musimy przesłać Twoje dane na stronę foe-helper.com. &lt;br&gt;Jeśli nie masz jeszcze konta, twoje podstawowe dane będą wysłane. Możesz później zarejestrować swoje konto na stronie.</t>
+          <t>Kliknij, aby przełączyć:</t>
         </is>
       </c>
       <c r="D1523" t="inlineStr"/>
       <c r="E1523" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1523" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.Desc1</t>
+          <t>.Boxes.InactivesSettings.Toggle</t>
         </is>
       </c>
       <c r="G1523" t="inlineStr"/>
       <c r="H1523" t="inlineStr"/>
     </row>
     <row r="1524">
       <c r="A1524" t="inlineStr"/>
       <c r="B1524" t="inlineStr">
         <is>
-          <t>Action Points</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="C1524" t="inlineStr">
         <is>
-          <t>Dodatkowe punkty działań</t>
+          <t>Wydarzenie</t>
         </is>
       </c>
       <c r="D1524" t="inlineStr"/>
       <c r="E1524" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1524" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_action_points_collection</t>
+          <t>.Boxes.Discord.Event</t>
         </is>
       </c>
       <c r="G1524" t="inlineStr"/>
       <c r="H1524" t="inlineStr"/>
     </row>
     <row r="1525">
       <c r="A1525" t="inlineStr"/>
       <c r="B1525" t="inlineStr">
         <is>
-          <t>Total</t>
+          <t>Sound for Rival-Quest</t>
         </is>
       </c>
       <c r="C1525" t="inlineStr">
         <is>
-          <t>Całkowity</t>
+          <t>Dźwięk zadania Rywala</t>
         </is>
       </c>
       <c r="D1525" t="inlineStr"/>
       <c r="E1525" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1525" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.GoodEraTotal</t>
+          <t>.Settings.RivalSound.Title</t>
         </is>
       </c>
       <c r="G1525" t="inlineStr"/>
       <c r="H1525" t="inlineStr"/>
     </row>
     <row r="1526">
       <c r="A1526" t="inlineStr"/>
       <c r="B1526" t="inlineStr">
         <is>
-          <t>Unit</t>
+          <t>Download Beta Extension</t>
         </is>
       </c>
       <c r="C1526" t="inlineStr">
         <is>
-          <t>Jednostka</t>
+          <t>Pobierz rozszerzenie Beta</t>
         </is>
       </c>
       <c r="D1526" t="inlineStr"/>
       <c r="E1526" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1526" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Unit</t>
+          <t>.Settings.LoadBeta2.Button</t>
         </is>
       </c>
       <c r="G1526" t="inlineStr"/>
       <c r="H1526" t="inlineStr"/>
     </row>
     <row r="1527">
       <c r="A1527" t="inlineStr"/>
       <c r="B1527" t="inlineStr">
         <is>
-          <t>Calendar Completion</t>
+          <t>Auto hide all on battle</t>
         </is>
       </c>
       <c r="C1527" t="inlineStr">
         <is>
-          <t>Ukończenie kalendarza</t>
+          <t>Automatycznie ukryj wszystko podczas walki</t>
         </is>
       </c>
       <c r="D1527" t="inlineStr"/>
       <c r="E1527" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1527" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.reward_calendar_completion</t>
+          <t>.Boxes.CloseBox.AutoHideOnBattle</t>
         </is>
       </c>
       <c r="G1527" t="inlineStr"/>
       <c r="H1527" t="inlineStr"/>
     </row>
     <row r="1528">
       <c r="A1528" t="inlineStr"/>
       <c r="B1528" t="inlineStr">
         <is>
-          <t>Units - Hourly</t>
+          <t>Total FPs Required</t>
         </is>
       </c>
       <c r="C1528" t="inlineStr">
         <is>
-          <t>Jednostki - 1h</t>
+          <t>Potrzebne PR</t>
         </is>
       </c>
       <c r="D1528" t="inlineStr"/>
       <c r="E1528" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1528" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsUnitsH</t>
+          <t>.Boxes.OwnpartCalculator.LGTotalFP</t>
         </is>
       </c>
       <c r="G1528" t="inlineStr"/>
       <c r="H1528" t="inlineStr"/>
     </row>
     <row r="1529">
       <c r="A1529" t="inlineStr"/>
       <c r="B1529" t="inlineStr">
         <is>
-          <t>PvP Arena</t>
+          <t>Item Sources</t>
         </is>
       </c>
       <c r="C1529" t="inlineStr">
         <is>
-          <t>Arena PvP</t>
+          <t>Źródła przedmiotu</t>
         </is>
       </c>
       <c r="D1529" t="inlineStr"/>
       <c r="E1529" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1529" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.pvp_arena</t>
+          <t>.Boxes.ItemSources.Title</t>
         </is>
       </c>
       <c r="G1529" t="inlineStr"/>
       <c r="H1529" t="inlineStr"/>
     </row>
     <row r="1530">
       <c r="A1530" t="inlineStr"/>
       <c r="B1530" t="inlineStr">
         <is>
-          <t>Unit's-pool</t>
+          <t>Displays a Trade filtering tool when the Market console is opened.</t>
         </is>
       </c>
       <c r="C1530" t="inlineStr">
         <is>
-          <t>Wszystkie jednostki</t>
+          <t>Pokazuje narzędzie do filtrowania transakcji podczas otwierania rynku.</t>
         </is>
       </c>
       <c r="D1530" t="inlineStr"/>
       <c r="E1530" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1530" t="inlineStr">
         <is>
-          <t>.Boxes.Units.pool</t>
+          <t>.Settings.ShowMarketFilter.Desc</t>
         </is>
       </c>
       <c r="G1530" t="inlineStr"/>
       <c r="H1530" t="inlineStr"/>
     </row>
     <row r="1531">
       <c r="A1531" t="inlineStr"/>
       <c r="B1531" t="inlineStr">
         <is>
-          <t>Buildings from QI</t>
+          <t>Castle System</t>
         </is>
       </c>
       <c r="C1531" t="inlineStr">
         <is>
-          <t>Budynki z NK</t>
+          <t>System zamkowy</t>
         </is>
       </c>
       <c r="D1531" t="inlineStr"/>
       <c r="E1531" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1531" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.buildingFromQI</t>
+          <t>.Menu.Castle.Title</t>
         </is>
       </c>
       <c r="G1531" t="inlineStr"/>
       <c r="H1531" t="inlineStr"/>
     </row>
     <row r="1532">
       <c r="A1532" t="inlineStr"/>
       <c r="B1532" t="inlineStr">
         <is>
-          <t>Select current and previous ages</t>
+          <t>In Colony</t>
         </is>
       </c>
       <c r="C1532" t="inlineStr">
         <is>
-          <t>Wybiera obecną i poprzednią epokę</t>
+          <t>W kolonii</t>
         </is>
       </c>
       <c r="D1532" t="inlineStr"/>
       <c r="E1532" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1532" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnLastErasTitle</t>
+          <t>.Boxes.BetterMusic.InColony</t>
         </is>
       </c>
       <c r="G1532" t="inlineStr"/>
       <c r="H1532" t="inlineStr"/>
     </row>
     <row r="1533">
       <c r="A1533" t="inlineStr"/>
       <c r="B1533" t="inlineStr">
         <is>
-          <t>Needs road</t>
+          <t>Treasure</t>
         </is>
       </c>
       <c r="C1533" t="inlineStr">
         <is>
-          <t>Potrzebuje drogi</t>
+          <t>Towary</t>
         </is>
       </c>
       <c r="D1533" t="inlineStr"/>
       <c r="E1533" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1533" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.RoadRequired</t>
+          <t>.Boxes.Stats.BtnSource.statsTreasurePlayerH</t>
         </is>
       </c>
       <c r="G1533" t="inlineStr"/>
       <c r="H1533" t="inlineStr"/>
     </row>
     <row r="1534">
       <c r="A1534" t="inlineStr"/>
       <c r="B1534" t="inlineStr">
         <is>
-          <t>Filter Sets</t>
+          <t>Round ⇋</t>
         </is>
       </c>
       <c r="C1534" t="inlineStr">
         <is>
-          <t>Filtruj Zestawy</t>
+          <t>Runda ⇋</t>
         </is>
       </c>
       <c r="D1534" t="inlineStr"/>
       <c r="E1534" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1534" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.FilterSets</t>
+          <t>.Boxes.MergerGame.Round</t>
         </is>
       </c>
       <c r="G1534" t="inlineStr"/>
       <c r="H1534" t="inlineStr"/>
     </row>
     <row r="1535">
       <c r="A1535" t="inlineStr"/>
       <c r="B1535" t="inlineStr">
         <is>
-          <t>DD/MMM/YYYY</t>
+          <t>Find Special Building</t>
         </is>
       </c>
       <c r="C1535" t="inlineStr">
         <is>
-          <t>DD/MMM/YYYY</t>
+          <t>Znajdź budynek specjalny</t>
         </is>
       </c>
       <c r="D1535" t="inlineStr"/>
       <c r="E1535" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1535" t="inlineStr">
         <is>
-          <t>.Date</t>
-[...7 lines deleted...]
-      </c>
+          <t>.Boxes.ProductionsRating.FindSpecialBuilding</t>
+        </is>
+      </c>
+      <c r="G1535" t="inlineStr"/>
       <c r="H1535" t="inlineStr"/>
     </row>
     <row r="1536">
       <c r="A1536" t="inlineStr"/>
       <c r="B1536" t="inlineStr">
         <is>
-          <t>effectively - including x4 chance</t>
+          <t>Displays your Guild's GE results.</t>
         </is>
       </c>
       <c r="C1536" t="inlineStr">
         <is>
-          <t>w praktyce - zwiększa szanse x4</t>
+          <t>Pokazuje wyniki WG twojej gildii.</t>
         </is>
       </c>
       <c r="D1536" t="inlineStr"/>
       <c r="E1536" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1536" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.including4x</t>
+          <t>.Menu.GexStat.Desc</t>
         </is>
       </c>
       <c r="G1536" t="inlineStr"/>
       <c r="H1536" t="inlineStr"/>
     </row>
     <row r="1537">
       <c r="A1537" t="inlineStr"/>
       <c r="B1537" t="inlineStr">
         <is>
-          <t>Delete</t>
+          <t>play up to current era</t>
         </is>
       </c>
       <c r="C1537" t="inlineStr">
         <is>
-          <t>Usuń</t>
+          <t>odtwarzaj do obecnej epoki</t>
         </is>
       </c>
       <c r="D1537" t="inlineStr"/>
       <c r="E1537" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1537" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.DeleteEntry</t>
+          <t>.Boxes.BetterMusic.ToEra</t>
         </is>
       </c>
       <c r="G1537" t="inlineStr"/>
       <c r="H1537" t="inlineStr"/>
     </row>
     <row r="1538">
       <c r="A1538" t="inlineStr"/>
       <c r="B1538" t="inlineStr">
         <is>
-          <t>Min. Qty.</t>
+          <t>How many elements should the Infobox display  and save?&lt;br&gt;Empty or "0" means infinite.</t>
         </is>
       </c>
       <c r="C1538" t="inlineStr">
         <is>
-          <t>Ilość minimalna</t>
+          <t>Ile elementów ma wyświetlać i zapisywać Infobox?&lt;br&gt;Pusty lub "0" oznacza nieskończoność.</t>
         </is>
       </c>
       <c r="D1538" t="inlineStr"/>
       <c r="E1538" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1538" t="inlineStr">
         <is>
-          <t>.Boxes.Market.MinQuantity</t>
+          <t>.Settings.InfoboxEntryCount.Desc</t>
         </is>
       </c>
       <c r="G1538" t="inlineStr"/>
       <c r="H1538" t="inlineStr"/>
     </row>
     <row r="1539">
       <c r="A1539" t="inlineStr"/>
       <c r="B1539" t="inlineStr">
         <is>
-          <t>Recurring Quests</t>
+          <t>Military Units Overview</t>
         </is>
       </c>
       <c r="C1539" t="inlineStr">
         <is>
-          <t>Zadania powtarzalne</t>
+          <t>Przegląd wojsk</t>
         </is>
       </c>
       <c r="D1539" t="inlineStr"/>
       <c r="E1539" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1539" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.Title</t>
+          <t>.Boxes.Units.Title</t>
         </is>
       </c>
       <c r="G1539" t="inlineStr"/>
       <c r="H1539" t="inlineStr"/>
     </row>
     <row r="1540">
       <c r="A1540" t="inlineStr"/>
       <c r="B1540" t="inlineStr">
         <is>
-          <t>Higher</t>
+          <t>display times in server time</t>
         </is>
       </c>
       <c r="C1540" t="inlineStr">
         <is>
-          <t>Wyższa</t>
+          <t>wyświetlanie czasu według czasu serwera</t>
         </is>
       </c>
       <c r="D1540" t="inlineStr"/>
       <c r="E1540" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1540" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeForHigher</t>
+          <t>.Boxes.GuildFights.ShowServerTime</t>
         </is>
       </c>
       <c r="G1540" t="inlineStr"/>
       <c r="H1540" t="inlineStr"/>
     </row>
     <row r="1541">
       <c r="A1541" t="inlineStr"/>
       <c r="B1541" t="inlineStr">
         <is>
-          <t>Flying Island - Shards</t>
+          <t>Meds</t>
         </is>
       </c>
       <c r="C1541" t="inlineStr">
         <is>
-          <t>Latająca Wyspa - odłamki</t>
+          <t>Medale</t>
         </is>
       </c>
       <c r="D1541" t="inlineStr"/>
       <c r="E1541" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1541" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.shards</t>
+          <t>.Boxes.OwnpartCalculator.Meds</t>
         </is>
       </c>
       <c r="G1541" t="inlineStr"/>
       <c r="H1541" t="inlineStr"/>
     </row>
     <row r="1542">
       <c r="A1542" t="inlineStr"/>
       <c r="B1542" t="inlineStr">
         <is>
-          <t>Change Menu</t>
+          <t>Challenge</t>
         </is>
       </c>
       <c r="C1542" t="inlineStr">
         <is>
-          <t>Zmień menu</t>
+          <t>Wyzwanie</t>
         </is>
       </c>
       <c r="D1542" t="inlineStr"/>
       <c r="E1542" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1542" t="inlineStr">
         <is>
-          <t>.Settings.SelectedMenu.Title</t>
+          <t>.Boxes.Castle.Challenge</t>
         </is>
       </c>
       <c r="G1542" t="inlineStr"/>
       <c r="H1542" t="inlineStr"/>
     </row>
     <row r="1543">
       <c r="A1543" t="inlineStr"/>
       <c r="B1543" t="inlineStr">
         <is>
-          <t>Settlement</t>
+          <t>GB Investment</t>
         </is>
       </c>
       <c r="C1543" t="inlineStr">
         <is>
-          <t>Osada</t>
+          <t>Budowa Pereł Architektury</t>
         </is>
       </c>
       <c r="D1543" t="inlineStr"/>
       <c r="E1543" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1543" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Settlement</t>
+          <t>.Menu.greatbuildings.Title</t>
         </is>
       </c>
       <c r="G1543" t="inlineStr"/>
       <c r="H1543" t="inlineStr"/>
     </row>
     <row r="1544">
       <c r="A1544" t="inlineStr"/>
       <c r="B1544" t="inlineStr">
         <is>
-          <t>random</t>
+          <t>GB Calculator</t>
         </is>
       </c>
       <c r="C1544" t="inlineStr">
         <is>
-          <t>losowy</t>
+          <t>Kalkulator PA</t>
         </is>
       </c>
       <c r="D1544" t="inlineStr"/>
       <c r="E1544" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1544" t="inlineStr">
         <is>
-          <t>.Boxes.Units.random</t>
+          <t>.Settings.Entry.ShowOwnPartOnAllGBs</t>
         </is>
       </c>
       <c r="G1544" t="inlineStr"/>
       <c r="H1544" t="inlineStr"/>
     </row>
     <row r="1545">
       <c r="A1545" t="inlineStr"/>
       <c r="B1545" t="inlineStr">
         <is>
-          <t>Number of messages in the guild message center</t>
+          <t>Data Export/Import Tool</t>
         </is>
       </c>
       <c r="C1545" t="inlineStr">
         <is>
-          <t>Ilość wiadomości w centrum wiadomości gildyjnych</t>
+          <t>Narzędzie do eksportu/importu danych</t>
         </is>
       </c>
       <c r="D1545" t="inlineStr"/>
       <c r="E1545" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1545" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildMessages</t>
+          <t>.Boxes.DBExport.Title</t>
         </is>
       </c>
       <c r="G1545" t="inlineStr"/>
       <c r="H1545" t="inlineStr"/>
     </row>
     <row r="1546">
       <c r="A1546" t="inlineStr"/>
       <c r="B1546" t="inlineStr">
         <is>
-          <t>Slot Empty</t>
+          <t>Collectable soon: __hours__ hours</t>
         </is>
       </c>
       <c r="C1546" t="inlineStr">
         <is>
-          <t>Nie ustawiono</t>
+          <t>Wkrótce do zbioru: __hours__ hours</t>
         </is>
       </c>
       <c r="D1546" t="inlineStr"/>
       <c r="E1546" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1546" t="inlineStr">
         <is>
-          <t>.Boxes.Units.NotFilled</t>
+          <t>.Boxes.CityMap.CollectSoon</t>
         </is>
       </c>
       <c r="G1546" t="inlineStr"/>
       <c r="H1546" t="inlineStr"/>
     </row>
     <row r="1547">
       <c r="A1547" t="inlineStr"/>
       <c r="B1547" t="inlineStr">
         <is>
-          <t>Resource</t>
+          <t>Location</t>
         </is>
       </c>
       <c r="C1547" t="inlineStr">
         <is>
-          <t>Zasób</t>
+          <t>Umiejscowienie</t>
         </is>
       </c>
       <c r="D1547" t="inlineStr"/>
       <c r="E1547" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1547" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.Resource</t>
+          <t>.HiddenRewards.Table.position</t>
         </is>
       </c>
       <c r="G1547" t="inlineStr"/>
       <c r="H1547" t="inlineStr"/>
     </row>
     <row r="1548">
       <c r="A1548" t="inlineStr"/>
       <c r="B1548" t="inlineStr">
         <is>
-          <t>Do you want the QI Player list to automatically open when clicking on the QI ranking?</t>
+          <t>Notify Early Offset</t>
         </is>
       </c>
       <c r="C1548" t="inlineStr">
         <is>
-          <t>Czy chcesz, aby lista graczy NK otwierała się automatycznie po kliknięciu rankingu NK?</t>
+          <t>Wczesne przesunięcie powiadomienia</t>
         </is>
       </c>
       <c r="D1548" t="inlineStr"/>
       <c r="E1548" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1548" t="inlineStr">
         <is>
-          <t>.Settings.ShowQIPlayerInfo.Desc</t>
+          <t>.Boxes.Alerts.Preferences.Early.Title</t>
         </is>
       </c>
       <c r="G1548" t="inlineStr"/>
       <c r="H1548" t="inlineStr"/>
     </row>
     <row r="1549">
       <c r="A1549" t="inlineStr"/>
       <c r="B1549" t="inlineStr">
         <is>
-          <t>Where do you want the notifications to appear on your screen?</t>
+          <t>Do you want the rewards from GBG and GE to be displayed in a stream over the rewards bar?</t>
         </is>
       </c>
       <c r="C1549" t="inlineStr">
         <is>
-          <t>Gdzie na ekranie mają pojawiać się powiadomienia?</t>
+          <t>Czy chcesz, aby nagrody z GPCH i WG były wyświetlane w strumieniu nad paskiem nagród?</t>
         </is>
       </c>
       <c r="D1549" t="inlineStr"/>
       <c r="E1549" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1549" t="inlineStr">
         <is>
-          <t>.Settings.NotificationsPosition.Desc</t>
+          <t>.Settings.ShowGBGRewards.Desc</t>
         </is>
       </c>
       <c r="G1549" t="inlineStr"/>
       <c r="H1549" t="inlineStr"/>
     </row>
     <row r="1550">
       <c r="A1550" t="inlineStr"/>
       <c r="B1550" t="inlineStr">
         <is>
-          <t>GBG Provinces</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C1550" t="inlineStr">
         <is>
-          <t>Sektory GPCh</t>
+          <t>Poziom</t>
         </is>
       </c>
       <c r="D1550" t="inlineStr"/>
       <c r="E1550" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1550" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Battleground</t>
+          <t>.Boxes.GuildMemberStat.Level</t>
         </is>
       </c>
       <c r="G1550" t="inlineStr"/>
       <c r="H1550" t="inlineStr"/>
     </row>
     <row r="1551">
       <c r="A1551" t="inlineStr"/>
       <c r="B1551" t="inlineStr">
         <is>
-          <t>If upon opening the GE stage unlock dialogue the precentual goods use is higher than the threshold given below, a box is generated listing the percentual goods use in relation to the treasury stock. '0' will always open the box, '100' never.</t>
+          <t xml:space="preserve">Current Profit: </t>
         </is>
       </c>
       <c r="C1551" t="inlineStr">
         <is>
-          <t>Jeśli po otwarciu okna dialogowego odblokowania etapu WG procentowe wykorzystanie towarów jest wyższe niż podany poniżej próg, generowane jest okno zawierające procentowe wykorzystanie towarów w stosunku do akcji własnych. Wartość '0' zawsze powoduje otwarcie okna, a wartość '100' nigdy.</t>
+          <t xml:space="preserve">Bieżący zysk: </t>
         </is>
       </c>
       <c r="D1551" t="inlineStr"/>
       <c r="E1551" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1551" t="inlineStr">
         <is>
-          <t>.Settings.GexStockWarning.Desc</t>
+          <t>.Boxes.Investment.CurrReward</t>
         </is>
       </c>
       <c r="G1551" t="inlineStr"/>
       <c r="H1551" t="inlineStr"/>
     </row>
     <row r="1552">
       <c r="A1552" t="inlineStr"/>
       <c r="B1552" t="inlineStr">
         <is>
-          <t>Recurring Quests</t>
+          <t xml:space="preserve"> Already conquered! Well done :)</t>
         </is>
       </c>
       <c r="C1552" t="inlineStr">
         <is>
-          <t>Zadania powtarzalne</t>
+          <t xml:space="preserve"> Już zdobyte! Brawo :)</t>
         </is>
       </c>
       <c r="D1552" t="inlineStr"/>
       <c r="E1552" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1552" t="inlineStr">
         <is>
-          <t>.Menu.recurringQuests.Title</t>
+          <t>.Boxes.Campagne.AlreadyDone</t>
         </is>
       </c>
       <c r="G1552" t="inlineStr"/>
       <c r="H1552" t="inlineStr"/>
     </row>
     <row r="1553">
       <c r="A1553" t="inlineStr"/>
       <c r="B1553" t="inlineStr">
         <is>
-          <t>Next Town</t>
+          <t>Spoils of War</t>
         </is>
       </c>
       <c r="C1553" t="inlineStr">
         <is>
-          <t>Następne miasto</t>
+          <t>Łupy wojenne</t>
         </is>
       </c>
       <c r="D1553" t="inlineStr"/>
       <c r="E1553" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1553" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.NextTown</t>
+          <t>.Boxes.Stats.Rewards.Source.spoilsOfWar</t>
         </is>
       </c>
       <c r="G1553" t="inlineStr"/>
       <c r="H1553" t="inlineStr"/>
     </row>
     <row r="1554">
       <c r="A1554" t="inlineStr"/>
       <c r="B1554" t="inlineStr">
         <is>
-          <t>Ranking</t>
+          <t>Military Units Overview</t>
         </is>
       </c>
       <c r="C1554" t="inlineStr">
         <is>
-          <t>Ranking</t>
+          <t>Armia</t>
         </is>
       </c>
       <c r="D1554" t="inlineStr"/>
       <c r="E1554" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1554" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Ranking</t>
+          <t>.Menu.Unit.Title</t>
         </is>
       </c>
       <c r="G1554" t="inlineStr"/>
       <c r="H1554" t="inlineStr"/>
     </row>
     <row r="1555">
       <c r="A1555" t="inlineStr"/>
       <c r="B1555" t="inlineStr">
         <is>
-          <t>WARNING!: Goods stock at CRITICAL level!</t>
+          <t>This is the position you have chosen.&lt;br&gt;Before you test the next position, wait until this message disappears.</t>
         </is>
       </c>
       <c r="C1555" t="inlineStr">
         <is>
-          <t>UWAGA: Zapas towaru na poziomie krytycznym!</t>
+          <t>To jest pozycja, którą wybrałeś.&lt;br&gt;Zanim przetestujesz następną pozycję, poczekaj, aż ten komunikat zniknie.</t>
         </is>
       </c>
       <c r="D1555" t="inlineStr"/>
       <c r="E1555" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1555" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.GoodsCritical</t>
+          <t>.Settings.NotificationPosition.ToastTestBody</t>
         </is>
       </c>
       <c r="G1555" t="inlineStr"/>
       <c r="H1555" t="inlineStr"/>
     </row>
     <row r="1556">
       <c r="A1556" t="inlineStr"/>
       <c r="B1556" t="inlineStr">
         <is>
-          <t>Incidents</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C1556" t="inlineStr">
         <is>
-          <t>Zdarzenia losowe</t>
+          <t>Zapisz</t>
         </is>
       </c>
       <c r="D1556" t="inlineStr"/>
       <c r="E1556" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1556" t="inlineStr">
         <is>
-          <t>.Menu.HiddenRewards.Title</t>
+          <t>.Boxes.General.Save</t>
         </is>
       </c>
       <c r="G1556" t="inlineStr"/>
       <c r="H1556" t="inlineStr"/>
     </row>
     <row r="1557">
       <c r="A1557" t="inlineStr"/>
       <c r="B1557" t="inlineStr">
         <is>
-          <t>Military</t>
+          <t>https://docs.foe-helper.com/english/module/gb-cost/</t>
         </is>
       </c>
       <c r="C1557" t="inlineStr">
         <is>
-          <t>Wojskowe</t>
+          <t>https://docs.foe-helper.com/english/module/gb-cost/</t>
         </is>
       </c>
       <c r="D1557" t="inlineStr"/>
       <c r="E1557" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1557" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.military</t>
+          <t>.Boxes.Calculator.HelpLink</t>
         </is>
       </c>
       <c r="G1557" t="inlineStr"/>
       <c r="H1557" t="inlineStr"/>
     </row>
     <row r="1558">
       <c r="A1558" t="inlineStr"/>
       <c r="B1558" t="inlineStr">
         <is>
-          <t>Normalize Values</t>
+          <t>road required</t>
         </is>
       </c>
       <c r="C1558" t="inlineStr">
         <is>
-          <t>Normalizuj wartości</t>
+          <t>wymagana droga</t>
         </is>
       </c>
       <c r="D1558" t="inlineStr"/>
       <c r="E1558" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1558" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleRenormalize</t>
+          <t>.Boxes.Tooltip.Building.road</t>
         </is>
       </c>
       <c r="G1558" t="inlineStr"/>
       <c r="H1558" t="inlineStr"/>
     </row>
     <row r="1559">
       <c r="A1559" t="inlineStr"/>
       <c r="B1559" t="inlineStr">
         <is>
-          <t>Confirm Reset?</t>
+          <t>No more attempts</t>
         </is>
       </c>
       <c r="C1559" t="inlineStr">
         <is>
-          <t>Potwierdzić zresetowanie?</t>
+          <t>Brak kolejnych podejść</t>
         </is>
       </c>
       <c r="D1559" t="inlineStr"/>
       <c r="E1559" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1559" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ConfirmReset</t>
+          <t>.Boxes.Negotiation.TryEnd</t>
         </is>
       </c>
       <c r="G1559" t="inlineStr"/>
       <c r="H1559" t="inlineStr"/>
     </row>
     <row r="1560">
       <c r="A1560" t="inlineStr"/>
       <c r="B1560" t="inlineStr">
         <is>
-          <t>Toggle expiry Alert</t>
+          <t>GE Statistics</t>
         </is>
       </c>
       <c r="C1560" t="inlineStr">
         <is>
-          <t>Przełącz alert wygaśnięcia</t>
+          <t>Statystyki WG</t>
         </is>
       </c>
       <c r="D1560" t="inlineStr"/>
       <c r="E1560" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1560" t="inlineStr">
         <is>
-          <t>.Boxes.InactivesSettings.Title</t>
+          <t>.Boxes.GexStat.Title</t>
         </is>
       </c>
       <c r="G1560" t="inlineStr"/>
       <c r="H1560" t="inlineStr"/>
     </row>
     <row r="1561">
       <c r="A1561" t="inlineStr"/>
       <c r="B1561" t="inlineStr">
         <is>
-          <t>Change Language</t>
+          <t>No alert</t>
         </is>
       </c>
       <c r="C1561" t="inlineStr">
         <is>
-          <t>Zmień język</t>
+          <t>Brak powiadomienia</t>
         </is>
       </c>
       <c r="D1561" t="inlineStr"/>
       <c r="E1561" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1561" t="inlineStr">
         <is>
-          <t>.Settings.ChangeLanguage.Title</t>
+          <t>.Boxes.InactivesSettings.NoAlert</t>
         </is>
       </c>
       <c r="G1561" t="inlineStr"/>
       <c r="H1561" t="inlineStr"/>
     </row>
     <row r="1562">
       <c r="A1562" t="inlineStr"/>
       <c r="B1562" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/alerts</t>
+          <t>BPs</t>
         </is>
       </c>
       <c r="C1562" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/alerts</t>
+          <t>Plany</t>
         </is>
       </c>
       <c r="D1562" t="inlineStr"/>
       <c r="E1562" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1562" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.HelpLink</t>
+          <t>.Boxes.Calculator.BPs</t>
         </is>
       </c>
       <c r="G1562" t="inlineStr"/>
       <c r="H1562" t="inlineStr"/>
     </row>
     <row r="1563">
       <c r="A1563" t="inlineStr"/>
       <c r="B1563" t="inlineStr">
         <is>
-          <t>GB Investment Overview</t>
+          <t>Main Menu Countdown</t>
         </is>
       </c>
       <c r="C1563" t="inlineStr">
         <is>
-          <t>Budowa Pereł Architektury</t>
+          <t>Odliczanie w menu głównym</t>
         </is>
       </c>
       <c r="D1563" t="inlineStr"/>
       <c r="E1563" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1563" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.Title</t>
+          <t>.Boxes.Alerts.Preferences.MenuIcon.Title</t>
         </is>
       </c>
       <c r="G1563" t="inlineStr"/>
       <c r="H1563" t="inlineStr"/>
     </row>
     <row r="1564">
       <c r="A1564" t="inlineStr"/>
       <c r="B1564" t="inlineStr">
         <is>
-          <t>Discard</t>
+          <t>bottom right</t>
         </is>
       </c>
       <c r="C1564" t="inlineStr">
         <is>
-          <t>Odrzuć</t>
+          <t>Na dole po prawej</t>
         </is>
       </c>
       <c r="D1564" t="inlineStr"/>
       <c r="E1564" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1564" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Discard</t>
+          <t>.Menu.Notification.Position.bottom-right</t>
         </is>
       </c>
       <c r="G1564" t="inlineStr"/>
       <c r="H1564" t="inlineStr"/>
     </row>
     <row r="1565">
       <c r="A1565" t="inlineStr"/>
       <c r="B1565" t="inlineStr">
         <is>
-          <t>Delete!</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="C1565" t="inlineStr">
         <is>
-          <t>Usuń!</t>
+          <t>WG</t>
         </is>
       </c>
       <c r="D1565" t="inlineStr"/>
       <c r="E1565" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1565" t="inlineStr">
         <is>
-          <t>.Settings.ResetBoxPositions.Button</t>
+          <t>.Boxes.General.Guild_Expedition.short</t>
         </is>
       </c>
       <c r="G1565" t="inlineStr"/>
       <c r="H1565" t="inlineStr"/>
     </row>
     <row r="1566">
       <c r="A1566" t="inlineStr"/>
       <c r="B1566" t="inlineStr">
         <is>
-          <t>Show all parts</t>
+          <t>produced by guild buildings</t>
         </is>
       </c>
       <c r="C1566" t="inlineStr">
         <is>
-          <t>Pokaż wszystkie części</t>
+          <t>produkowane przez budynki gildii</t>
         </is>
       </c>
       <c r="D1566" t="inlineStr"/>
       <c r="E1566" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1566" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.TripleStateButton1</t>
+          <t>.Boxes.GuildMemberStat.ProducedTreasuryGoods</t>
         </is>
       </c>
       <c r="G1566" t="inlineStr"/>
       <c r="H1566" t="inlineStr"/>
     </row>
     <row r="1567">
       <c r="A1567" t="inlineStr"/>
       <c r="B1567" t="inlineStr">
         <is>
-          <t>Best</t>
+          <t>Forge-Bowl-Event</t>
         </is>
       </c>
       <c r="C1567" t="inlineStr">
         <is>
-          <t>Najlepszy</t>
+          <t>Event Forge Bowl</t>
         </is>
       </c>
       <c r="D1567" t="inlineStr"/>
       <c r="E1567" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1567" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Best</t>
+          <t>.Boxes.FPCollector.forge_bowl_event</t>
         </is>
       </c>
       <c r="G1567" t="inlineStr"/>
       <c r="H1567" t="inlineStr"/>
     </row>
     <row r="1568">
       <c r="A1568" t="inlineStr"/>
       <c r="B1568" t="inlineStr">
         <is>
-          <t>show snapshot log button</t>
+          <t>Timer set for __hours__ hours and __minutes__ minutes</t>
         </is>
       </c>
       <c r="C1568" t="inlineStr">
         <is>
-          <t>wyświetlaj przycisk dziennika</t>
+          <t>Czasomierz ustawiony na __hours__ godzin i __minutes__ minut</t>
         </is>
       </c>
       <c r="D1568" t="inlineStr"/>
       <c r="E1568" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1568" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowLogButton</t>
+          <t>.Boxes.idleGame.AlertSetText</t>
         </is>
       </c>
       <c r="G1568" t="inlineStr"/>
       <c r="H1568" t="inlineStr"/>
     </row>
     <row r="1569">
       <c r="A1569" t="inlineStr"/>
       <c r="B1569" t="inlineStr">
         <is>
-          <t>Place2</t>
+          <t>Siege damaged</t>
         </is>
       </c>
       <c r="C1569" t="inlineStr">
         <is>
-          <t>Miejsce 2</t>
+          <t>Oblężenie uszkodzone</t>
         </is>
       </c>
       <c r="D1569" t="inlineStr"/>
       <c r="E1569" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1569" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.P2</t>
+          <t>.Boxes.GvGMap.Log.siege_damaged</t>
         </is>
       </c>
       <c r="G1569" t="inlineStr"/>
       <c r="H1569" t="inlineStr"/>
     </row>
     <row r="1570">
       <c r="A1570" t="inlineStr"/>
       <c r="B1570" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>&lt;span style='color:#29b206'&gt;Surplus&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
         </is>
       </c>
       <c r="C1570" t="inlineStr">
         <is>
-          <t>Towarowe</t>
+          <t>&lt;span style='color:#29b206'&gt;Nadmiar&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Brak&lt;/span&gt;</t>
         </is>
       </c>
       <c r="D1570" t="inlineStr"/>
       <c r="E1570" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1570" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.goods</t>
+          <t>.Boxes.Outpost.DescStillMissing</t>
         </is>
       </c>
       <c r="G1570" t="inlineStr"/>
       <c r="H1570" t="inlineStr"/>
     </row>
     <row r="1571">
       <c r="A1571" t="inlineStr"/>
       <c r="B1571" t="inlineStr">
         <is>
-          <t>Town Overview</t>
+          <t>Comparisons from your city</t>
         </is>
       </c>
       <c r="C1571" t="inlineStr">
         <is>
-          <t>Przegląd miasta</t>
+          <t>Porównania z twojego miasta</t>
         </is>
       </c>
       <c r="D1571" t="inlineStr"/>
       <c r="E1571" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1571" t="inlineStr">
         <is>
-          <t>.Menu.Citymap.Title</t>
+          <t>.Boxes.ProductionsRating.TooltipTitle</t>
         </is>
       </c>
       <c r="G1571" t="inlineStr"/>
       <c r="H1571" t="inlineStr"/>
     </row>
     <row r="1572">
       <c r="A1572" t="inlineStr"/>
       <c r="B1572" t="inlineStr">
         <is>
-          <t>Consider goods production</t>
-[...6 lines deleted...]
-      </c>
+          <t>Add a webhook URL first!</t>
+        </is>
+      </c>
+      <c r="C1572" t="inlineStr"/>
       <c r="D1572" t="inlineStr"/>
       <c r="E1572" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1572" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.ShowGoods</t>
+          <t>.Boxes.Discord.WebhookUrlNeeded</t>
         </is>
       </c>
       <c r="G1572" t="inlineStr"/>
       <c r="H1572" t="inlineStr"/>
     </row>
     <row r="1573">
       <c r="A1573" t="inlineStr"/>
       <c r="B1573" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 4+ Ages behind</t>
+          <t>Daily</t>
         </is>
       </c>
       <c r="C1573" t="inlineStr">
         <is>
-          <t xml:space="preserve"> o 4+ epoki do tyłu</t>
+          <t>Codzienne</t>
         </is>
       </c>
       <c r="D1573" t="inlineStr"/>
       <c r="E1573" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1573" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.OlderThan4Era</t>
+          <t>.Boxes.Castle.Daily</t>
         </is>
       </c>
       <c r="G1573" t="inlineStr"/>
       <c r="H1573" t="inlineStr"/>
     </row>
     <row r="1574">
       <c r="A1574" t="inlineStr"/>
       <c r="B1574" t="inlineStr">
         <is>
-          <t>Collection</t>
+          <t>Set Alert</t>
         </is>
       </c>
       <c r="C1574" t="inlineStr">
         <is>
-          <t>Zbiór</t>
+          <t>Ustaw powiadomienie</t>
         </is>
       </c>
       <c r="D1574" t="inlineStr"/>
       <c r="E1574" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1574" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.earning</t>
+          <t>.Boxes.GuildFights.SetAlert</t>
         </is>
       </c>
       <c r="G1574" t="inlineStr"/>
       <c r="H1574" t="inlineStr"/>
     </row>
     <row r="1575">
       <c r="A1575" t="inlineStr"/>
       <c r="B1575" t="inlineStr">
         <is>
-          <t>Lines</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; has just placed a bid for __amount__ Trade Coins.</t>
         </is>
       </c>
       <c r="C1575" t="inlineStr">
         <is>
-          <t>Liniowy</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; zaoferował __amount__ monet.</t>
         </is>
       </c>
       <c r="D1575" t="inlineStr"/>
       <c r="E1575" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1575" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartType.line</t>
+          <t>.Boxes.Infobox.Messages.Auction</t>
         </is>
       </c>
       <c r="G1575" t="inlineStr"/>
       <c r="H1575" t="inlineStr"/>
     </row>
     <row r="1576">
       <c r="A1576" t="inlineStr"/>
       <c r="B1576" t="inlineStr">
         <is>
-          <t>Resource Item</t>
+          <t>Game Play</t>
         </is>
       </c>
       <c r="C1576" t="inlineStr">
         <is>
-          <t>Zasób</t>
+          <t>Rozgrywka</t>
         </is>
       </c>
       <c r="D1576" t="inlineStr"/>
       <c r="E1576" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1576" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.Resource</t>
+          <t>.Boxes.PlayerProfile.GamePlay</t>
         </is>
       </c>
       <c r="G1576" t="inlineStr"/>
       <c r="H1576" t="inlineStr"/>
     </row>
     <row r="1577">
       <c r="A1577" t="inlineStr"/>
       <c r="B1577" t="inlineStr">
         <is>
-          <t>The Date value "__InvalidDate__" could not be parsed</t>
+          <t>ignore settlement type</t>
         </is>
       </c>
       <c r="C1577" t="inlineStr">
         <is>
-          <t>Wartość Data "__InvalidDate__" nie można przeanalizować</t>
+          <t>ignoruj rodzaj osady</t>
         </is>
       </c>
       <c r="D1577" t="inlineStr"/>
       <c r="E1577" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1577" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.DateParseErrorDesc</t>
+          <t>.Boxes.BetterMusic.IgnoreSettlement</t>
         </is>
       </c>
       <c r="G1577" t="inlineStr"/>
       <c r="H1577" t="inlineStr"/>
     </row>
     <row r="1578">
       <c r="A1578" t="inlineStr"/>
       <c r="B1578" t="inlineStr">
         <is>
-          <t>Absolute Costs</t>
+          <t>PvP Arena</t>
         </is>
       </c>
       <c r="C1578" t="inlineStr">
         <is>
-          <t>Całkowity koszt</t>
+          <t>Arena PvP</t>
         </is>
       </c>
       <c r="D1578" t="inlineStr"/>
       <c r="E1578" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1578" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.absoluteCosts</t>
+          <t>.Boxes.Stats.Rewards.Source.pvp_arena</t>
         </is>
       </c>
       <c r="G1578" t="inlineStr"/>
       <c r="H1578" t="inlineStr"/>
     </row>
     <row r="1579">
       <c r="A1579" t="inlineStr"/>
       <c r="B1579" t="inlineStr">
         <is>
-          <t>No age</t>
+          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __toomuch__FP too many.</t>
         </is>
       </c>
       <c r="C1579" t="inlineStr">
         <is>
-          <t>Bez epoki</t>
+          <t>Wpłaciłeś __paid__ PR zamiast __topay__ PR. To jest __toomuch__ PR za dużo.</t>
         </is>
       </c>
       <c r="D1579" t="inlineStr"/>
       <c r="E1579" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1579" t="inlineStr">
         <is>
-          <t>.Eras.0</t>
+          <t>.Boxes.Calculator.TTPaidTooMuch</t>
         </is>
       </c>
       <c r="G1579" t="inlineStr"/>
       <c r="H1579" t="inlineStr"/>
     </row>
     <row r="1580">
       <c r="A1580" t="inlineStr"/>
       <c r="B1580" t="inlineStr">
         <is>
-          <t>Note</t>
+          <t>Military</t>
         </is>
       </c>
       <c r="C1580" t="inlineStr">
         <is>
-          <t>Dodaj do schowka</t>
+          <t>Wojskowe</t>
         </is>
       </c>
       <c r="D1580" t="inlineStr"/>
       <c r="E1580" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1580" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Note</t>
+          <t>.Boxes.Productions.Headings.military</t>
         </is>
       </c>
       <c r="G1580" t="inlineStr"/>
       <c r="H1580" t="inlineStr"/>
     </row>
     <row r="1581">
       <c r="A1581" t="inlineStr"/>
       <c r="B1581" t="inlineStr">
         <is>
-          <t>TE</t>
+          <t>Warning!</t>
         </is>
       </c>
       <c r="C1581" t="inlineStr">
         <is>
-          <t>EJ</t>
+          <t>Uwaga!</t>
         </is>
       </c>
       <c r="D1581" t="inlineStr"/>
       <c r="E1581" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1581" t="inlineStr">
         <is>
-          <t>.Eras.13.short</t>
+          <t>.Boxes.BattleAssist.Title</t>
         </is>
       </c>
       <c r="G1581" t="inlineStr"/>
       <c r="H1581" t="inlineStr"/>
     </row>
     <row r="1582">
       <c r="A1582" t="inlineStr"/>
       <c r="B1582" t="inlineStr">
         <is>
-          <t>Strategy Checklist</t>
+          <t>compare last</t>
         </is>
       </c>
       <c r="C1582" t="inlineStr">
         <is>
-          <t>Lista kontrolna strategii</t>
+          <t>Porównaj ostatnie</t>
         </is>
       </c>
       <c r="D1582" t="inlineStr"/>
       <c r="E1582" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1582" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Strategy</t>
+          <t>.Boxes.GexStat.CompareLast</t>
         </is>
       </c>
       <c r="G1582" t="inlineStr"/>
       <c r="H1582" t="inlineStr"/>
     </row>
     <row r="1583">
       <c r="A1583" t="inlineStr"/>
       <c r="B1583" t="inlineStr">
         <is>
-          <t>Settlements Overview</t>
+          <t>GBG (after negotiation or fight)</t>
         </is>
       </c>
       <c r="C1583" t="inlineStr">
         <is>
-          <t>Przegląd osady</t>
+          <t>Nagroda za pola chwały</t>
         </is>
       </c>
       <c r="D1583" t="inlineStr"/>
       <c r="E1583" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1583" t="inlineStr">
         <is>
-          <t>.Menu.OutP.Title</t>
+          <t>.Boxes.FPCollector.battlegrounds_conquest</t>
         </is>
       </c>
       <c r="G1583" t="inlineStr"/>
       <c r="H1583" t="inlineStr"/>
     </row>
     <row r="1584">
       <c r="A1584" t="inlineStr"/>
       <c r="B1584" t="inlineStr">
         <is>
-          <t>Calendar</t>
+          <t>show hidden GB</t>
         </is>
       </c>
       <c r="C1584" t="inlineStr">
         <is>
-          <t>Kalendarz</t>
+          <t>pokaż ukryte budynki gildyjne</t>
         </is>
       </c>
       <c r="D1584" t="inlineStr"/>
       <c r="E1584" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1584" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.reward_calendar</t>
+          <t>.Boxes.Investment.Overview.SettingsHiddenGB</t>
         </is>
       </c>
       <c r="G1584" t="inlineStr"/>
       <c r="H1584" t="inlineStr"/>
     </row>
     <row r="1585">
       <c r="A1585" t="inlineStr"/>
       <c r="B1585" t="inlineStr">
         <is>
-          <t>Should the Infobox open itself automatically once the game loads?</t>
+          <t>Number of messages in the guild message center</t>
         </is>
       </c>
       <c r="C1585" t="inlineStr">
         <is>
-          <t>Czy Infobox powinien otwierać się automatycznie po rozpoczęciu gry?</t>
+          <t>Ilość wiadomości w centrum wiadomości gildyjnych</t>
         </is>
       </c>
       <c r="D1585" t="inlineStr"/>
       <c r="E1585" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1585" t="inlineStr">
         <is>
-          <t>.Settings.AutoOpenInfoBox.Desc</t>
+          <t>.Boxes.GuildMemberStat.GuildMessages</t>
         </is>
       </c>
       <c r="G1585" t="inlineStr"/>
       <c r="H1585" t="inlineStr"/>
     </row>
     <row r="1586">
       <c r="A1586" t="inlineStr"/>
       <c r="B1586" t="inlineStr">
         <is>
-          <t>SAJM</t>
+          <t>Add selected buildings</t>
         </is>
       </c>
       <c r="C1586" t="inlineStr">
         <is>
-          <t>EK:KJ</t>
+          <t>Dodaj wybrane budynki</t>
         </is>
       </c>
       <c r="D1586" t="inlineStr"/>
       <c r="E1586" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1586" t="inlineStr">
         <is>
-          <t>.Eras.21.short</t>
+          <t>.Boxes.ProductionsRating.AddBuildings</t>
         </is>
       </c>
       <c r="G1586" t="inlineStr"/>
       <c r="H1586" t="inlineStr"/>
     </row>
     <row r="1587">
       <c r="A1587" t="inlineStr"/>
       <c r="B1587" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available collections: </t>
+          <t>Total</t>
         </is>
       </c>
       <c r="C1587" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dostępne zbiory: </t>
+          <t>Całkowity</t>
         </is>
       </c>
       <c r="D1587" t="inlineStr"/>
       <c r="E1587" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1587" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.AvailableCollections</t>
+          <t>.Boxes.Productions.GoodEraTotal</t>
         </is>
       </c>
       <c r="G1587" t="inlineStr"/>
       <c r="H1587" t="inlineStr"/>
     </row>
     <row r="1588">
       <c r="A1588" t="inlineStr"/>
       <c r="B1588" t="inlineStr">
         <is>
-          <t>Copied!</t>
+          <t>Top View</t>
         </is>
       </c>
       <c r="C1588" t="inlineStr">
         <is>
-          <t>Skopiowane!</t>
+          <t>Standardowy</t>
         </is>
       </c>
       <c r="D1588" t="inlineStr"/>
       <c r="E1588" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1588" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.CopyToClipBoard.Title</t>
+          <t>.Boxes.CityMap.NormalPerspecitve</t>
         </is>
       </c>
       <c r="G1588" t="inlineStr"/>
       <c r="H1588" t="inlineStr"/>
     </row>
     <row r="1589">
       <c r="A1589" t="inlineStr"/>
       <c r="B1589" t="inlineStr">
         <is>
-          <t>Max results</t>
+          <t>Tech Tree Research Costs</t>
         </is>
       </c>
       <c r="C1589" t="inlineStr">
         <is>
-          <t>Maksymalnie wyników</t>
+          <t>Koszt badań</t>
         </is>
       </c>
       <c r="D1589" t="inlineStr"/>
       <c r="E1589" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1589" t="inlineStr">
         <is>
-          <t>.Boxes.Market.MaxResults</t>
+          <t>.Boxes.Technologies.Title</t>
         </is>
       </c>
       <c r="G1589" t="inlineStr"/>
       <c r="H1589" t="inlineStr"/>
     </row>
     <row r="1590">
       <c r="A1590" t="inlineStr"/>
       <c r="B1590" t="inlineStr">
         <is>
-          <t>For guild events you have to visit the GBG map first</t>
+          <t>Infobox</t>
         </is>
       </c>
       <c r="C1590" t="inlineStr">
         <is>
-          <t>Dla wydarzeń gildyjnych należy wcześniej odwiedzić mapę GPch</t>
+          <t>Info box</t>
         </is>
       </c>
       <c r="D1590" t="inlineStr"/>
       <c r="E1590" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1590" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.VisitGGMapBefore</t>
+          <t>.Settings.Entry.AutoOpenInfoBox</t>
         </is>
       </c>
       <c r="G1590" t="inlineStr"/>
       <c r="H1590" t="inlineStr"/>
     </row>
     <row r="1591">
       <c r="A1591" t="inlineStr"/>
       <c r="B1591" t="inlineStr">
         <is>
-          <t>Tech Tree Research Costs</t>
+          <t>Disclaimer</t>
         </is>
       </c>
       <c r="C1591" t="inlineStr">
         <is>
-          <t>Koszt badań</t>
+          <t>Zastrzeżenie</t>
         </is>
       </c>
       <c r="D1591" t="inlineStr"/>
       <c r="E1591" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1591" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.Title</t>
+          <t>.General.Disclaimer</t>
         </is>
       </c>
       <c r="G1591" t="inlineStr"/>
       <c r="H1591" t="inlineStr"/>
     </row>
     <row r="1592">
       <c r="A1592" t="inlineStr"/>
       <c r="B1592" t="inlineStr">
         <is>
-          <t>Aztec Helper</t>
+          <t>Progress</t>
         </is>
       </c>
       <c r="C1592" t="inlineStr">
         <is>
-          <t>Pomocnik Azteków</t>
+          <t>Postęp</t>
         </is>
       </c>
       <c r="D1592" t="inlineStr"/>
       <c r="E1592" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1592" t="inlineStr">
         <is>
-          <t>.Settings.ShowAztecHelper.Title</t>
+          <t>.Boxes.Castle.Progress</t>
         </is>
       </c>
       <c r="G1592" t="inlineStr"/>
       <c r="H1592" t="inlineStr"/>
     </row>
     <row r="1593">
       <c r="A1593" t="inlineStr"/>
       <c r="B1593" t="inlineStr">
         <is>
-          <t>Guild Battleground (GBG)</t>
+          <t>GB Calculator</t>
         </is>
       </c>
       <c r="C1593" t="inlineStr">
         <is>
-          <t>Gildyjne Pola Chwały</t>
+          <t>Kalkulator budowy (PA)</t>
         </is>
       </c>
       <c r="D1593" t="inlineStr"/>
       <c r="E1593" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1593" t="inlineStr">
         <is>
-          <t>.Menu.Gildfight.Title</t>
+          <t>.Menu.OwnpartCalculator.Title</t>
         </is>
       </c>
       <c r="G1593" t="inlineStr"/>
       <c r="H1593" t="inlineStr"/>
     </row>
     <row r="1594">
       <c r="A1594" t="inlineStr"/>
       <c r="B1594" t="inlineStr">
         <is>
-          <t>Treasury Goods</t>
+          <t>Without an API token for this world (obtainable free of charge from the website) you cannot transfer cities or notes.&lt;br&gt;Click here for instructions:</t>
         </is>
       </c>
       <c r="C1594" t="inlineStr">
         <is>
-          <t>Towary w skarbcu</t>
+          <t>Bez tokenu API dla tego świata (dostępny bezpłatnie na stronie internetowej) nie możesz przenieść danych. &lt;br&gt;Kliknij tutaj by uzyskać instrukcje:</t>
         </is>
       </c>
       <c r="D1594" t="inlineStr"/>
       <c r="E1594" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1594" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.TreasuryGoods</t>
+          <t>.Boxes.CityMap.MissingApiKeySubmitError</t>
         </is>
       </c>
       <c r="G1594" t="inlineStr"/>
       <c r="H1594" t="inlineStr"/>
     </row>
     <row r="1595">
       <c r="A1595" t="inlineStr"/>
       <c r="B1595" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>Expansions</t>
         </is>
       </c>
       <c r="C1595" t="inlineStr">
         <is>
-          <t>Członkowie gildii</t>
+          <t>Rozszerzenia</t>
         </is>
       </c>
       <c r="D1595" t="inlineStr"/>
       <c r="E1595" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1595" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradePartnerGuild</t>
+          <t>.Boxes.Outpost.ExpansionsSum</t>
         </is>
       </c>
       <c r="G1595" t="inlineStr"/>
       <c r="H1595" t="inlineStr"/>
     </row>
     <row r="1596">
       <c r="A1596" t="inlineStr"/>
       <c r="B1596" t="inlineStr">
         <is>
-          <t>Guild Goods</t>
+          <t>Rest FPs</t>
         </is>
       </c>
       <c r="C1596" t="inlineStr">
         <is>
-          <t>Gildyjne towary</t>
+          <t>Pozostało PR</t>
         </is>
       </c>
       <c r="D1596" t="inlineStr"/>
       <c r="E1596" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1596" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildGoods</t>
+          <t>.Boxes.Investment.Overview.RestFP</t>
         </is>
       </c>
       <c r="G1596" t="inlineStr"/>
       <c r="H1596" t="inlineStr"/>
     </row>
     <row r="1597">
       <c r="A1597" t="inlineStr"/>
       <c r="B1597" t="inlineStr">
         <is>
-          <t>Arc: FP Rewards/day from other players</t>
+          <t>Tasks</t>
         </is>
       </c>
       <c r="C1597" t="inlineStr">
         <is>
-          <t>Arka: Otrzymane PR/dzień od innych graczy</t>
+          <t>Zadania</t>
         </is>
       </c>
       <c r="D1597" t="inlineStr"/>
       <c r="E1597" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1597" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.RewardPerDay</t>
+          <t>.Boxes.RecurringQuests.Table.Tasks</t>
         </is>
       </c>
       <c r="G1597" t="inlineStr"/>
       <c r="H1597" t="inlineStr"/>
     </row>
     <row r="1598">
       <c r="A1598" t="inlineStr"/>
       <c r="B1598" t="inlineStr">
         <is>
-          <t>Saving and restoring the settings</t>
+          <t>There are no buildings in this category.</t>
         </is>
       </c>
       <c r="C1598" t="inlineStr">
         <is>
-          <t>Zapisywanie i przywracanie ustawień</t>
+          <t>W tej kategorii nie ma żadnych budynków.</t>
         </is>
       </c>
       <c r="D1598" t="inlineStr"/>
       <c r="E1598" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1598" t="inlineStr">
         <is>
-          <t>.Settings.ExportSettings.Desc</t>
+          <t>.Boxes.Productions.EmptyList</t>
         </is>
       </c>
       <c r="G1598" t="inlineStr"/>
       <c r="H1598" t="inlineStr"/>
     </row>
     <row r="1599">
       <c r="A1599" t="inlineStr"/>
       <c r="B1599" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C1599" t="inlineStr">
         <is>
-          <t>Zrobione</t>
+          <t>Gracz</t>
         </is>
       </c>
       <c r="D1599" t="inlineStr"/>
       <c r="E1599" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1599" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Done</t>
+          <t>.Boxes.OwnpartCalculator.PlayerName</t>
         </is>
       </c>
       <c r="G1599" t="inlineStr"/>
       <c r="H1599" t="inlineStr"/>
     </row>
     <row r="1600">
       <c r="A1600" t="inlineStr"/>
       <c r="B1600" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Wildpark-Event</t>
         </is>
       </c>
       <c r="C1600" t="inlineStr">
         <is>
-          <t>Budynki</t>
+          <t>Event Wildlife</t>
         </is>
       </c>
       <c r="D1600" t="inlineStr"/>
       <c r="E1600" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1600" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.BuildingName</t>
+          <t>.Boxes.FPCollector.wildlife_event</t>
         </is>
       </c>
       <c r="G1600" t="inlineStr"/>
       <c r="H1600" t="inlineStr"/>
     </row>
     <row r="1601">
       <c r="A1601" t="inlineStr"/>
       <c r="B1601" t="inlineStr">
         <is>
-          <t>PvP-Arena-Protocol</t>
+          <t>Show own sector countdowns</t>
         </is>
       </c>
       <c r="C1601" t="inlineStr">
         <is>
-          <t>Arena PvP</t>
+          <t>Wyświetlaj odliczanie do własnych sektorów</t>
         </is>
       </c>
       <c r="D1601" t="inlineStr"/>
       <c r="E1601" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1601" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowPvPArena</t>
+          <t>.Boxes.GuildFights.ShowOwnSectors</t>
         </is>
       </c>
       <c r="G1601" t="inlineStr"/>
       <c r="H1601" t="inlineStr"/>
     </row>
     <row r="1602">
       <c r="A1602" t="inlineStr"/>
       <c r="B1602" t="inlineStr">
         <is>
-          <t>Max level</t>
+          <t>Offer Era</t>
         </is>
       </c>
       <c r="C1602" t="inlineStr">
         <is>
-          <t>Odblokowany poziom</t>
+          <t>Epoka</t>
         </is>
       </c>
       <c r="D1602" t="inlineStr"/>
       <c r="E1602" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1602" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.MaxLevel</t>
+          <t>.Boxes.Market.TradeForGoods</t>
         </is>
       </c>
       <c r="G1602" t="inlineStr"/>
       <c r="H1602" t="inlineStr"/>
     </row>
     <row r="1603">
       <c r="A1603" t="inlineStr"/>
       <c r="B1603" t="inlineStr">
         <is>
-          <t>Hidden Reward</t>
+          <t>Display size-list in reconstruction mode</t>
         </is>
       </c>
       <c r="C1603" t="inlineStr">
         <is>
-          <t>Zdarzenie losowe</t>
+          <t>Wyświetl listę rozmiarów w trybie przebudowy</t>
         </is>
       </c>
       <c r="D1603" t="inlineStr"/>
       <c r="E1603" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1603" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.hiddenReward</t>
+          <t>.Settings.ShowReconstructionList.Title</t>
         </is>
       </c>
       <c r="G1603" t="inlineStr"/>
       <c r="H1603" t="inlineStr"/>
     </row>
     <row r="1604">
       <c r="A1604" t="inlineStr"/>
       <c r="B1604" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total Squares: </t>
+          <t>GB Cost Calculator</t>
         </is>
       </c>
       <c r="C1604" t="inlineStr">
         <is>
-          <t xml:space="preserve">Całkowita powierzchnia: </t>
+          <t>Kalkulator budowy PA</t>
         </is>
       </c>
       <c r="D1604" t="inlineStr"/>
       <c r="E1604" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1604" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.WholeArea</t>
+          <t>.Boxes.Calculator.Title</t>
         </is>
       </c>
       <c r="G1604" t="inlineStr"/>
       <c r="H1604" t="inlineStr"/>
     </row>
     <row r="1605">
       <c r="A1605" t="inlineStr"/>
       <c r="B1605" t="inlineStr">
         <is>
-          <t>Owner</t>
+          <t>Auction Settings</t>
         </is>
       </c>
       <c r="C1605" t="inlineStr">
         <is>
-          <t>Właściciel</t>
+          <t>Ustawienia aukcji</t>
         </is>
       </c>
       <c r="D1605" t="inlineStr"/>
       <c r="E1605" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1605" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Owner</t>
+          <t>.Boxes.AuctionSettings.Title</t>
         </is>
       </c>
       <c r="G1605" t="inlineStr"/>
       <c r="H1605" t="inlineStr"/>
     </row>
     <row r="1606">
       <c r="A1606" t="inlineStr"/>
       <c r="B1606" t="inlineStr">
         <is>
-          <t>Efficiency</t>
+          <t>Disabled: Start a Negotiation first!</t>
         </is>
       </c>
       <c r="C1606" t="inlineStr">
         <is>
-          <t>Wydajność</t>
+          <t>Niedostępne: Rozpocznij negocjację!</t>
         </is>
       </c>
       <c r="D1606" t="inlineStr"/>
       <c r="E1606" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1606" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.efficiency</t>
+          <t>.Menu.Negotiation.Warning</t>
         </is>
       </c>
       <c r="G1606" t="inlineStr"/>
       <c r="H1606" t="inlineStr"/>
     </row>
     <row r="1607">
       <c r="A1607" t="inlineStr"/>
       <c r="B1607" t="inlineStr">
         <is>
-          <t>Fights</t>
+          <t>Ascendable buildings</t>
         </is>
       </c>
       <c r="C1607" t="inlineStr">
         <is>
-          <t>Walki</t>
+          <t>Budynki do wzniesienia</t>
         </is>
       </c>
       <c r="D1607" t="inlineStr"/>
       <c r="E1607" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1607" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Fights</t>
+          <t>.Boxes.CityMap.ShowAscendableBuildings</t>
         </is>
       </c>
       <c r="G1607" t="inlineStr"/>
       <c r="H1607" t="inlineStr"/>
     </row>
     <row r="1608">
       <c r="A1608" t="inlineStr"/>
       <c r="B1608" t="inlineStr">
         <is>
-          <t>Scouting Info</t>
+          <t xml:space="preserve">Sector Resource Costs </t>
         </is>
       </c>
       <c r="C1608" t="inlineStr">
         <is>
-          <t>Informacje o zwiadzie</t>
+          <t xml:space="preserve">Koszty wykupu prowincji </t>
         </is>
       </c>
       <c r="D1608" t="inlineStr"/>
       <c r="E1608" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1608" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowScoutingTimes</t>
+          <t>.Boxes.Campagne.Title</t>
         </is>
       </c>
       <c r="G1608" t="inlineStr"/>
       <c r="H1608" t="inlineStr"/>
     </row>
     <row r="1609">
       <c r="A1609" t="inlineStr"/>
       <c r="B1609" t="inlineStr">
         <is>
-          <t>profit achieved; yellow = Rank is not safe; red/green = Loss/Profit safe</t>
+          <t>Your Treasure Hourly</t>
         </is>
       </c>
       <c r="C1609" t="inlineStr">
         <is>
-          <t>Twój zysk; żółty = miejsce niezabezpieczone; czerwony/zielony = strata/zysk zabezpieczone</t>
+          <t>Twoje towary - godzinowo</t>
         </is>
       </c>
       <c r="D1609" t="inlineStr"/>
       <c r="E1609" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1609" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.ProfitDesc</t>
+          <t>.Boxes.Stats.SourceTitle.statsTreasurePlayerH</t>
         </is>
       </c>
       <c r="G1609" t="inlineStr"/>
       <c r="H1609" t="inlineStr"/>
     </row>
     <row r="1610">
       <c r="A1610" t="inlineStr"/>
       <c r="B1610" t="inlineStr">
         <is>
-          <t xml:space="preserve">Target Progress for Workers used: </t>
-[...6 lines deleted...]
-      </c>
+          <t>Duplicate</t>
+        </is>
+      </c>
+      <c r="C1610" t="inlineStr"/>
       <c r="D1610" t="inlineStr"/>
       <c r="E1610" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1610" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.EfficiencyTargetProgress.soccer</t>
+          <t>.Boxes.ProductionsRating.PresetDuplicate</t>
         </is>
       </c>
       <c r="G1610" t="inlineStr"/>
       <c r="H1610" t="inlineStr"/>
     </row>
     <row r="1611">
       <c r="A1611" t="inlineStr"/>
       <c r="B1611" t="inlineStr">
         <is>
-          <t>Present Game (e.g. Winter Event)</t>
+          <t>Values for the current Round</t>
         </is>
       </c>
       <c r="C1611" t="inlineStr">
         <is>
-          <t>Kafelkowa gra (np. Event zimowy)</t>
+          <t>Wartości dla bieżącej rundy</t>
         </is>
       </c>
       <c r="D1611" t="inlineStr"/>
       <c r="E1611" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1611" t="inlineStr">
         <is>
-          <t>.Settings.EventHelperPresent</t>
+          <t>.Boxes.MergerGame.Round.Title</t>
         </is>
       </c>
       <c r="G1611" t="inlineStr"/>
       <c r="H1611" t="inlineStr"/>
     </row>
     <row r="1612">
       <c r="A1612" t="inlineStr"/>
       <c r="B1612" t="inlineStr">
         <is>
-          <t>OF</t>
+          <t>Increase/decrease graph</t>
         </is>
       </c>
       <c r="C1612" t="inlineStr">
         <is>
-          <t>OPRZ</t>
+          <t>Wykres przychodów i wydatków</t>
         </is>
       </c>
       <c r="D1612" t="inlineStr"/>
       <c r="E1612" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1612" t="inlineStr">
         <is>
-          <t>.Eras.16.short</t>
+          <t>.Boxes.Stats.BtnChartTypeTitle.delta</t>
         </is>
       </c>
       <c r="G1612" t="inlineStr"/>
       <c r="H1612" t="inlineStr"/>
     </row>
     <row r="1613">
       <c r="A1613" t="inlineStr"/>
       <c r="B1613" t="inlineStr">
         <is>
-          <t>Quantum Incursions</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="C1613" t="inlineStr">
         <is>
-          <t>Najazdy Kwantowe</t>
+          <t>Inne</t>
         </is>
       </c>
       <c r="D1613" t="inlineStr"/>
       <c r="E1613" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1613" t="inlineStr">
         <is>
-          <t>.Boxes.General.Quantum_Incursion</t>
+          <t>.Boxes.CityMap.generic_building</t>
         </is>
       </c>
       <c r="G1613" t="inlineStr"/>
       <c r="H1613" t="inlineStr"/>
     </row>
     <row r="1614">
       <c r="A1614" t="inlineStr"/>
       <c r="B1614" t="inlineStr">
         <is>
-          <t>Challenge</t>
+          <t>Extensions</t>
         </is>
       </c>
       <c r="C1614" t="inlineStr">
         <is>
-          <t>Wyzwanie</t>
+          <t>Rozszerzenie</t>
         </is>
       </c>
       <c r="D1614" t="inlineStr"/>
       <c r="E1614" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1614" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Challenge</t>
-[...2 lines deleted...]
-      <c r="G1614" t="inlineStr"/>
+          <t>.Boxes.Kits.Extensions</t>
+        </is>
+      </c>
+      <c r="G1614" t="inlineStr">
+        <is>
+          <t>"Extensions" should be "Expansions"</t>
+        </is>
+      </c>
       <c r="H1614" t="inlineStr"/>
     </row>
     <row r="1615">
       <c r="A1615" t="inlineStr"/>
       <c r="B1615" t="inlineStr">
         <is>
-          <t>Attack times for the selected province have been copied.</t>
+          <t>Scene Settings</t>
         </is>
       </c>
       <c r="C1615" t="inlineStr">
         <is>
-          <t>Skopiowano czasy ataków dla wybranej prowincji.</t>
+          <t>Ustawienia kontekstu</t>
         </is>
       </c>
       <c r="D1615" t="inlineStr"/>
       <c r="E1615" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1615" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.CopyToClipBoard.Desc</t>
+          <t>.Boxes.BetterMusic.SceneSettings</t>
         </is>
       </c>
       <c r="G1615" t="inlineStr"/>
       <c r="H1615" t="inlineStr"/>
     </row>
     <row r="1616">
       <c r="A1616" t="inlineStr"/>
       <c r="B1616" t="inlineStr">
         <is>
-          <t>Repeat Building Selection</t>
+          <t>All</t>
         </is>
       </c>
       <c r="C1616" t="inlineStr">
         <is>
-          <t>Powtarzanie wyboru budynku</t>
+          <t>Wszystkie</t>
         </is>
       </c>
       <c r="D1616" t="inlineStr"/>
       <c r="E1616" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1616" t="inlineStr">
         <is>
-          <t>.Settings.Entry.RepeatSelectBuilding</t>
+          <t>.Boxes.Productions.Headings.all</t>
         </is>
       </c>
       <c r="G1616" t="inlineStr"/>
       <c r="H1616" t="inlineStr"/>
     </row>
     <row r="1617">
       <c r="A1617" t="inlineStr"/>
       <c r="B1617" t="inlineStr">
         <is>
-          <t>PME</t>
+          <t>Discord webhooks</t>
         </is>
       </c>
       <c r="C1617" t="inlineStr">
         <is>
-          <t>PM</t>
+          <t>Discord Webhooki</t>
         </is>
       </c>
       <c r="D1617" t="inlineStr"/>
       <c r="E1617" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1617" t="inlineStr">
         <is>
-          <t>.Eras.11.short</t>
+          <t>.Menu.Discord.Title</t>
         </is>
       </c>
       <c r="G1617" t="inlineStr"/>
       <c r="H1617" t="inlineStr"/>
     </row>
     <row r="1618">
       <c r="A1618" t="inlineStr"/>
       <c r="B1618" t="inlineStr">
         <is>
-          <t>can not be plundered</t>
+          <t>All</t>
         </is>
       </c>
       <c r="C1618" t="inlineStr">
         <is>
-          <t>nie może zostać splądrowany</t>
+          <t>Łącznie</t>
         </is>
       </c>
       <c r="D1618" t="inlineStr"/>
       <c r="E1618" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1618" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.noPlunder</t>
+          <t>.Boxes.ShopAssist.All</t>
         </is>
       </c>
       <c r="G1618" t="inlineStr"/>
       <c r="H1618" t="inlineStr"/>
     </row>
     <row r="1619">
       <c r="A1619" t="inlineStr"/>
       <c r="B1619" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="C1619" t="inlineStr">
         <is>
-          <t>Ustawienia</t>
+          <t>Typ</t>
         </is>
       </c>
       <c r="D1619" t="inlineStr"/>
       <c r="E1619" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1619" t="inlineStr">
         <is>
-          <t>.Menu.Settings.Title</t>
+          <t>.Boxes.Castle.Type</t>
         </is>
       </c>
       <c r="G1619" t="inlineStr"/>
       <c r="H1619" t="inlineStr"/>
     </row>
     <row r="1620">
       <c r="A1620" t="inlineStr"/>
       <c r="B1620" t="inlineStr">
         <is>
-          <t>GB Calculator</t>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X  __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Loss = __paid__ &lt;small&gt;(Paid)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
         </is>
       </c>
       <c r="C1620" t="inlineStr">
         <is>
-          <t>Kalkulator PA</t>
+          <t>Zwrot = __nettoreward__&lt;small&gt;(bazowy zwrot)&lt;/small&gt; X __arcfactor__%&lt;small&gt;(bonus Arki)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Wpłata: __paid__&lt;br&gt;Strata = __paid__&lt;small&gt;(wpłata)&lt;/small&gt; - __bruttoreward__&lt;small&gt;(zwrot)&lt;/small&gt; = __loss__</t>
         </is>
       </c>
       <c r="D1620" t="inlineStr"/>
       <c r="E1620" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1620" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowOwnPartOnAllGBs</t>
+          <t>.Boxes.Calculator.TTLossSelf</t>
         </is>
       </c>
       <c r="G1620" t="inlineStr"/>
       <c r="H1620" t="inlineStr"/>
     </row>
     <row r="1621">
       <c r="A1621" t="inlineStr"/>
       <c r="B1621" t="inlineStr">
         <is>
-          <t>Trade</t>
+          <t>Import</t>
         </is>
       </c>
       <c r="C1621" t="inlineStr">
         <is>
-          <t>Handel</t>
+          <t>Importuj</t>
         </is>
       </c>
       <c r="D1621" t="inlineStr"/>
       <c r="E1621" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1621" t="inlineStr">
         <is>
-          <t>.Boxes.mapTradeWarning.Title</t>
+          <t>.Boxes.DBExport.Import</t>
         </is>
       </c>
       <c r="G1621" t="inlineStr"/>
       <c r="H1621" t="inlineStr"/>
     </row>
     <row r="1622">
       <c r="A1622" t="inlineStr"/>
       <c r="B1622" t="inlineStr">
         <is>
-          <t>Size</t>
+          <t>Message</t>
         </is>
       </c>
       <c r="C1622" t="inlineStr">
         <is>
-          <t>Wielkość</t>
+          <t>Wiadomość</t>
         </is>
       </c>
       <c r="D1622" t="inlineStr"/>
       <c r="E1622" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1622" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Size</t>
+          <t>.Boxes.Treasury.Action</t>
         </is>
       </c>
       <c r="G1622" t="inlineStr"/>
       <c r="H1622" t="inlineStr"/>
     </row>
     <row r="1623">
       <c r="A1623" t="inlineStr"/>
       <c r="B1623" t="inlineStr">
         <is>
-          <t>Remaining FPs to level</t>
+          <t>Relative time</t>
         </is>
       </c>
       <c r="C1623" t="inlineStr">
         <is>
-          <t>PR do zamknięcia</t>
+          <t>Czas względny</t>
         </is>
       </c>
       <c r="D1623" t="inlineStr"/>
       <c r="E1623" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1623" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Up2LevelUp</t>
+          <t>.Boxes.Productions.RelativeTime</t>
         </is>
       </c>
       <c r="G1623" t="inlineStr"/>
       <c r="H1623" t="inlineStr"/>
     </row>
     <row r="1624">
       <c r="A1624" t="inlineStr"/>
       <c r="B1624" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>effectively - including x4 chance</t>
         </is>
       </c>
       <c r="C1624" t="inlineStr">
         <is>
-          <t>Tak</t>
+          <t>w praktyce - zwiększa szanse x4</t>
         </is>
       </c>
       <c r="D1624" t="inlineStr"/>
       <c r="E1624" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1624" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ConfirmYes</t>
+          <t>.Boxes.Outpost.including4x</t>
         </is>
       </c>
       <c r="G1624" t="inlineStr"/>
       <c r="H1624" t="inlineStr"/>
     </row>
     <row r="1625">
       <c r="A1625" t="inlineStr"/>
       <c r="B1625" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>&lt;span style="color:#ffb539"&gt;__provinceName__&lt;/span&gt; was captured by &lt;span style="color:__attackerColor__;text-shadow: 0 1px 1px __attackerShadow__"&gt;__attackerName__&lt;/span&gt; and is locked until __untilOccupied__.</t>
         </is>
       </c>
       <c r="C1625" t="inlineStr">
         <is>
-          <t>Zapisz</t>
+          <t>Sektor &lt;span style="color:#ffb539"&gt;__provinceName__&lt;/span&gt; został przejęty przez &lt;span style="color:__attackerColor__;text-shadow: 0 1px 1px __attackerShadow__"&gt;__attackerName__&lt;/span&gt; i jest chroniony do __untilOccupied__.</t>
         </is>
       </c>
       <c r="D1625" t="inlineStr"/>
       <c r="E1625" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1625" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Settings.Save</t>
+          <t>.Boxes.Infobox.Messages.GildFightOccupied</t>
         </is>
       </c>
       <c r="G1625" t="inlineStr"/>
       <c r="H1625" t="inlineStr"/>
     </row>
     <row r="1626">
       <c r="A1626" t="inlineStr"/>
       <c r="B1626" t="inlineStr">
         <is>
-          <t>The values may update slow - depending on server feedback. Given times do not take updates of current stock into account.</t>
+          <t>CE</t>
         </is>
       </c>
       <c r="C1626" t="inlineStr">
         <is>
-          <t>Wartości mogą aktualizować się powoli (w zależności od czasu odpowiedzi serwera). Wyliczone czasy nie biorą pod uwagę ostatnich zmian stanów magazynowych.</t>
+          <t>WSP</t>
         </is>
       </c>
       <c r="D1626" t="inlineStr"/>
       <c r="E1626" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1626" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Warning</t>
+          <t>.Eras.12.short</t>
         </is>
       </c>
       <c r="G1626" t="inlineStr"/>
       <c r="H1626" t="inlineStr"/>
     </row>
     <row r="1627">
       <c r="A1627" t="inlineStr"/>
       <c r="B1627" t="inlineStr">
         <is>
-          <t>Map</t>
+          <t>Chance</t>
         </is>
       </c>
       <c r="C1627" t="inlineStr">
         <is>
-          <t>Mapa</t>
+          <t>Szansa</t>
         </is>
       </c>
       <c r="D1627" t="inlineStr"/>
       <c r="E1627" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1627" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Map</t>
+          <t>.Boxes.EventChests.Chance</t>
         </is>
       </c>
       <c r="G1627" t="inlineStr"/>
       <c r="H1627" t="inlineStr"/>
     </row>
     <row r="1628">
       <c r="A1628" t="inlineStr"/>
       <c r="B1628" t="inlineStr">
         <is>
-          <t>Ally Overview</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C1628" t="inlineStr">
         <is>
-          <t>Przegląd sojuszników</t>
+          <t>Zapisz</t>
         </is>
       </c>
       <c r="D1628" t="inlineStr"/>
       <c r="E1628" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1628" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.Title</t>
+          <t>.Boxes.GexStat.Save</t>
         </is>
       </c>
       <c r="G1628" t="inlineStr"/>
       <c r="H1628" t="inlineStr"/>
     </row>
     <row r="1629">
       <c r="A1629" t="inlineStr"/>
       <c r="B1629" t="inlineStr">
         <is>
-          <t>Records</t>
+          <t>OF</t>
         </is>
       </c>
       <c r="C1629" t="inlineStr">
         <is>
-          <t>Archiwa</t>
+          <t>OPRZ</t>
         </is>
       </c>
       <c r="D1629" t="inlineStr"/>
       <c r="E1629" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1629" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Records</t>
+          <t>.Eras.16.short</t>
         </is>
       </c>
       <c r="G1629" t="inlineStr"/>
       <c r="H1629" t="inlineStr"/>
     </row>
     <row r="1630">
       <c r="A1630" t="inlineStr"/>
       <c r="B1630" t="inlineStr">
         <is>
-          <t>Top 5</t>
+          <t>About</t>
         </is>
       </c>
       <c r="C1630" t="inlineStr">
         <is>
-          <t>Najlepsze 5</t>
+          <t>O rozszerzeniu</t>
         </is>
       </c>
       <c r="D1630" t="inlineStr"/>
       <c r="E1630" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1630" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Fifth</t>
+          <t>.Settings.Entry.About</t>
         </is>
       </c>
       <c r="G1630" t="inlineStr"/>
       <c r="H1630" t="inlineStr"/>
     </row>
     <row r="1631">
       <c r="A1631" t="inlineStr"/>
       <c r="B1631" t="inlineStr">
         <is>
-          <t>Updates the 'GB calculator' for GBs of other players</t>
+          <t>Workers used</t>
         </is>
       </c>
       <c r="C1631" t="inlineStr">
         <is>
-          <t>Aktualizuje kalkulator PA także dla pereł architektury innych graczy.</t>
+          <t>Wykorzystani pracownicy</t>
         </is>
       </c>
       <c r="D1631" t="inlineStr"/>
       <c r="E1631" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1631" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartOnAllGBs.Desc</t>
+          <t>.Boxes.MergerGame.Energy.care</t>
         </is>
       </c>
       <c r="G1631" t="inlineStr"/>
       <c r="H1631" t="inlineStr"/>
     </row>
     <row r="1632">
       <c r="A1632" t="inlineStr"/>
       <c r="B1632" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; has just contributed __points__ GE points.</t>
+          <t>Discard</t>
         </is>
       </c>
       <c r="C1632" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; otrzymał __points__ punktów Wyprawy.</t>
+          <t>Odrzuć</t>
         </is>
       </c>
       <c r="D1632" t="inlineStr"/>
       <c r="E1632" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1632" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.GEX</t>
+          <t>.Boxes.Alerts.Form.Discard</t>
         </is>
       </c>
       <c r="G1632" t="inlineStr"/>
       <c r="H1632" t="inlineStr"/>
     </row>
     <row r="1633">
       <c r="A1633" t="inlineStr"/>
       <c r="B1633" t="inlineStr">
         <is>
-          <t>Relic - GE</t>
+          <t>export last</t>
         </is>
       </c>
       <c r="C1633" t="inlineStr">
         <is>
-          <t>Wyprawa gildyjna</t>
+          <t>Eksportuj ostatnie</t>
         </is>
       </c>
       <c r="D1633" t="inlineStr"/>
       <c r="E1633" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1633" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.guildExpedition</t>
+          <t>.Boxes.GexStat.ExportLast</t>
         </is>
       </c>
       <c r="G1633" t="inlineStr"/>
       <c r="H1633" t="inlineStr"/>
     </row>
     <row r="1634">
       <c r="A1634" t="inlineStr"/>
       <c r="B1634" t="inlineStr">
         <is>
-          <t>Level 1 building or selection kit</t>
+          <t>GE Goods Use</t>
         </is>
       </c>
       <c r="C1634" t="inlineStr">
         <is>
-          <t>Budynek 1 poziomu lub zestaw wyboru</t>
+          <t>Wykorzystanie towarów WG</t>
         </is>
       </c>
       <c r="D1634" t="inlineStr"/>
       <c r="E1634" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1634" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Base</t>
+          <t>.Settings.Entry.GexStockWarning</t>
         </is>
       </c>
       <c r="G1634" t="inlineStr"/>
       <c r="H1634" t="inlineStr"/>
     </row>
     <row r="1635">
       <c r="A1635" t="inlineStr"/>
       <c r="B1635" t="inlineStr">
         <is>
-          <t>start date</t>
+          <t>Guild Treasury - daily</t>
         </is>
       </c>
       <c r="C1635" t="inlineStr">
         <is>
-          <t>data rozpoczęcia</t>
+          <t>Skarbiec - dziennie</t>
         </is>
       </c>
       <c r="D1635" t="inlineStr"/>
       <c r="E1635" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1635" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.StartDate</t>
+          <t>.Boxes.Stats.SourceTitle.statsTreasureClanD</t>
         </is>
       </c>
       <c r="G1635" t="inlineStr"/>
       <c r="H1635" t="inlineStr"/>
     </row>
     <row r="1636">
       <c r="A1636" t="inlineStr"/>
       <c r="B1636" t="inlineStr">
         <is>
-          <t>Variant</t>
+          <t>Guild Member Overview</t>
         </is>
       </c>
       <c r="C1636" t="inlineStr">
         <is>
-          <t>Wariant</t>
+          <t>Przegląd członków gildii</t>
         </is>
       </c>
       <c r="D1636" t="inlineStr"/>
       <c r="E1636" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1636" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Variant</t>
+          <t>.Menu.GuildMemberStat.Title</t>
         </is>
       </c>
       <c r="G1636" t="inlineStr"/>
       <c r="H1636" t="inlineStr"/>
     </row>
     <row r="1637">
       <c r="A1637" t="inlineStr"/>
       <c r="B1637" t="inlineStr">
         <is>
-          <t>Your Treasure Daily</t>
+          <t>Shows Advice (added by the player) for specific opposing armies.</t>
         </is>
       </c>
       <c r="C1637" t="inlineStr">
         <is>
-          <t>Twoje towary - dziennie</t>
+          <t>Pokazuje podpowiedż (dodaną przez gracza) dla danej armii przeciwnej.</t>
         </is>
       </c>
       <c r="D1637" t="inlineStr"/>
       <c r="E1637" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1637" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsTreasurePlayerD</t>
+          <t>.Settings.ShowArmyAdvice.Desc</t>
         </is>
       </c>
       <c r="G1637" t="inlineStr"/>
       <c r="H1637" t="inlineStr"/>
     </row>
     <row r="1638">
       <c r="A1638" t="inlineStr"/>
       <c r="B1638" t="inlineStr">
         <is>
-          <t>Owner to Add Remaining</t>
+          <t>Decorations</t>
         </is>
       </c>
       <c r="C1638" t="inlineStr">
         <is>
-          <t>Zostało</t>
+          <t>Dekoracje</t>
         </is>
       </c>
       <c r="D1638" t="inlineStr"/>
       <c r="E1638" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1638" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OwnPartRemaining</t>
+          <t>.Boxes.Productions.Headings.decoration</t>
         </is>
       </c>
       <c r="G1638" t="inlineStr"/>
       <c r="H1638" t="inlineStr"/>
     </row>
     <row r="1639">
       <c r="A1639" t="inlineStr"/>
       <c r="B1639" t="inlineStr">
         <is>
-          <t>display times in server time</t>
+          <t>Can be bought</t>
         </is>
       </c>
       <c r="C1639" t="inlineStr">
         <is>
-          <t>wyświetlanie czasu według czasu serwera</t>
+          <t>Można kupić</t>
         </is>
       </c>
       <c r="D1639" t="inlineStr"/>
       <c r="E1639" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1639" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowServerTime</t>
+          <t>.Boxes.ShopAssist.canBeBought</t>
         </is>
       </c>
       <c r="G1639" t="inlineStr"/>
       <c r="H1639" t="inlineStr"/>
     </row>
     <row r="1640">
       <c r="A1640" t="inlineStr"/>
       <c r="B1640" t="inlineStr">
         <is>
-          <t>Neighbour</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="C1640" t="inlineStr">
         <is>
-          <t>Sąsiad</t>
+          <t>Kopiuj</t>
         </is>
       </c>
       <c r="D1640" t="inlineStr"/>
       <c r="E1640" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1640" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ContentHeadIsNeighbor</t>
+          <t>.Boxes.GuildFights.Copy</t>
         </is>
       </c>
       <c r="G1640" t="inlineStr"/>
       <c r="H1640" t="inlineStr"/>
     </row>
     <row r="1641">
       <c r="A1641" t="inlineStr"/>
       <c r="B1641" t="inlineStr">
         <is>
-          <t xml:space="preserve">Stock + Invested + Profit = </t>
+          <t>Create and manage reminders</t>
         </is>
       </c>
       <c r="C1641" t="inlineStr">
         <is>
-          <t xml:space="preserve">Zapas + wpłaty + zysk: </t>
+          <t>Twórz przypomnienia i zarządzaj nimi</t>
         </is>
       </c>
       <c r="D1641" t="inlineStr"/>
       <c r="E1641" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1641" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.TotalFP</t>
+          <t>.Menu.Alerts.Desc</t>
         </is>
       </c>
       <c r="G1641" t="inlineStr"/>
       <c r="H1641" t="inlineStr"/>
     </row>
     <row r="1642">
       <c r="A1642" t="inlineStr"/>
       <c r="B1642" t="inlineStr">
         <is>
-          <t>Goods Inventory</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C1642" t="inlineStr">
         <is>
-          <t>Przegląd towarów</t>
+          <t>Poziom</t>
         </is>
       </c>
       <c r="D1642" t="inlineStr"/>
       <c r="E1642" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1642" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.Title</t>
+          <t>.General.Level</t>
         </is>
       </c>
       <c r="G1642" t="inlineStr"/>
       <c r="H1642" t="inlineStr"/>
     </row>
     <row r="1643">
       <c r="A1643" t="inlineStr"/>
       <c r="B1643" t="inlineStr">
         <is>
-          <t>Keys</t>
+          <t>Gives minimum, maximum and average progress and efficiency for the next spawned piece</t>
         </is>
       </c>
       <c r="C1643" t="inlineStr">
         <is>
-          <t>Klucze</t>
+          <t>Podaje minimalny, maksymalny oraz średni postęp i wydajność dla następnej części</t>
         </is>
       </c>
       <c r="D1643" t="inlineStr"/>
       <c r="E1643" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1643" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Keys.care</t>
+          <t>.Boxes.MergerGame.NextSpawn.Title</t>
         </is>
       </c>
       <c r="G1643" t="inlineStr"/>
       <c r="H1643" t="inlineStr"/>
     </row>
     <row r="1644">
       <c r="A1644" t="inlineStr"/>
       <c r="B1644" t="inlineStr">
         <is>
-          <t>Guild Member</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C1644" t="inlineStr">
         <is>
           <t>Gracz</t>
         </is>
       </c>
       <c r="D1644" t="inlineStr"/>
       <c r="E1644" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1644" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Player</t>
+          <t>.General.Player</t>
         </is>
       </c>
       <c r="G1644" t="inlineStr"/>
       <c r="H1644" t="inlineStr"/>
     </row>
     <row r="1645">
       <c r="A1645" t="inlineStr"/>
       <c r="B1645" t="inlineStr">
         <is>
-          <t>Add Building</t>
+          <t>See all available information of the current QI map.</t>
         </is>
       </c>
       <c r="C1645" t="inlineStr">
         <is>
-          <t>Dodaj budynek</t>
+          <t>Pokaż wszystkie dostępne informacje o aktualnej mapie Najazdów Kwantowych.</t>
         </is>
       </c>
       <c r="D1645" t="inlineStr"/>
       <c r="E1645" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1645" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.AddBuilding</t>
+          <t>.Menu.QIMap.Desc</t>
         </is>
       </c>
       <c r="G1645" t="inlineStr"/>
       <c r="H1645" t="inlineStr"/>
     </row>
     <row r="1646">
       <c r="A1646" t="inlineStr"/>
       <c r="B1646" t="inlineStr">
         <is>
-          <t>Click on the guild member tab in the game to unlock the event list of your guild members</t>
+          <t>Auctions won</t>
         </is>
       </c>
       <c r="C1646" t="inlineStr">
         <is>
-          <t>Kliknij zakładkę członka gildii w grze, aby odblokować listę wydarzeń członków gildii</t>
+          <t>Wygrane aukcje</t>
         </is>
       </c>
       <c r="D1646" t="inlineStr"/>
       <c r="E1646" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1646" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.GuildSocialTabTT</t>
+          <t>.Boxes.Castle.AuctionsWon</t>
         </is>
       </c>
       <c r="G1646" t="inlineStr"/>
       <c r="H1646" t="inlineStr"/>
     </row>
     <row r="1647">
       <c r="A1647" t="inlineStr"/>
       <c r="B1647" t="inlineStr">
         <is>
-          <t>FP's</t>
+          <t>Background Music</t>
         </is>
       </c>
       <c r="C1647" t="inlineStr">
         <is>
-          <t>PR</t>
+          <t>Muzyka w tle</t>
         </is>
       </c>
       <c r="D1647" t="inlineStr"/>
       <c r="E1647" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1647" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.FP</t>
+          <t>.Menu.Music.Title</t>
         </is>
       </c>
       <c r="G1647" t="inlineStr"/>
       <c r="H1647" t="inlineStr"/>
     </row>
     <row r="1648">
       <c r="A1648" t="inlineStr"/>
       <c r="B1648" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>Actions</t>
         </is>
       </c>
       <c r="C1648" t="inlineStr">
         <is>
-          <t>Rodzaj</t>
+          <t>Działania</t>
         </is>
       </c>
       <c r="D1648" t="inlineStr"/>
       <c r="E1648" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1648" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Table.type</t>
+          <t>.Boxes.QiProgress.Actions</t>
         </is>
       </c>
       <c r="G1648" t="inlineStr"/>
       <c r="H1648" t="inlineStr"/>
     </row>
     <row r="1649">
       <c r="A1649" t="inlineStr"/>
       <c r="B1649" t="inlineStr">
         <is>
-          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __toomuch__FP too many.</t>
+          <t>Click on the neighbours tab in the game to unlock the event list of your neighbours</t>
         </is>
       </c>
       <c r="C1649" t="inlineStr">
         <is>
-          <t>Wpłaciłeś __paid__ PR zamiast __topay__ PR. To jest __toomuch__ PR za dużo.</t>
+          <t>Kliknij zakładkę sąsiedzi w grze, aby odblokować listę wydarzeń swoich sąsiadów</t>
         </is>
       </c>
       <c r="D1649" t="inlineStr"/>
       <c r="E1649" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1649" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTPaidTooMuch</t>
+          <t>.Boxes.MoppelHelper.NeighborsSocialTabTT</t>
         </is>
       </c>
       <c r="G1649" t="inlineStr"/>
       <c r="H1649" t="inlineStr"/>
     </row>
     <row r="1650">
       <c r="A1650" t="inlineStr"/>
       <c r="B1650" t="inlineStr">
         <is>
-          <t>Building Upgrade Costs</t>
-[...6 lines deleted...]
-      </c>
+          <t>Battle</t>
+        </is>
+      </c>
+      <c r="C1650" t="inlineStr"/>
       <c r="D1650" t="inlineStr"/>
       <c r="E1650" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1650" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.BuildingUpgrades</t>
+          <t>.General.Battle</t>
         </is>
       </c>
       <c r="G1650" t="inlineStr"/>
       <c r="H1650" t="inlineStr"/>
     </row>
     <row r="1651">
       <c r="A1651" t="inlineStr"/>
       <c r="B1651" t="inlineStr">
         <is>
-          <t>Show PvP-Arena-Protocol, when opening the PvP-Arena?</t>
+          <t>Shards</t>
         </is>
       </c>
       <c r="C1651" t="inlineStr">
         <is>
-          <t>Pokazywać okno areny PvP podczas otwierania wieży PvP?</t>
+          <t>Odłamki</t>
         </is>
       </c>
       <c r="D1651" t="inlineStr"/>
       <c r="E1651" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1651" t="inlineStr">
         <is>
-          <t>.Settings.ShowPvPArena.Desc</t>
+          <t>.Boxes.Stats.Rewards.Source.shards</t>
         </is>
       </c>
       <c r="G1651" t="inlineStr"/>
       <c r="H1651" t="inlineStr"/>
     </row>
     <row r="1652">
       <c r="A1652" t="inlineStr"/>
       <c r="B1652" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>Auto open Infobox</t>
         </is>
       </c>
       <c r="C1652" t="inlineStr">
         <is>
-          <t>EB</t>
+          <t>Automatycznie otwórz Infobox</t>
         </is>
       </c>
       <c r="D1652" t="inlineStr"/>
       <c r="E1652" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1652" t="inlineStr">
         <is>
-          <t>.Eras.2.short</t>
+          <t>.Settings.AutoOpenInfoBox.Title</t>
         </is>
       </c>
       <c r="G1652" t="inlineStr"/>
       <c r="H1652" t="inlineStr"/>
     </row>
     <row r="1653">
       <c r="A1653" t="inlineStr"/>
       <c r="B1653" t="inlineStr">
         <is>
-          <t>Efficiency (incl. badges)</t>
+          <t>Rewards from Incidents</t>
         </is>
       </c>
       <c r="C1653" t="inlineStr">
         <is>
-          <t>Wydajność (zawiera odznaki)</t>
+          <t>Nagrody ze zdarzeń losowych</t>
         </is>
       </c>
       <c r="D1653" t="inlineStr"/>
       <c r="E1653" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1653" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Efficiency.soccer</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.hidden_reward</t>
         </is>
       </c>
       <c r="G1653" t="inlineStr"/>
       <c r="H1653" t="inlineStr"/>
     </row>
     <row r="1654">
       <c r="A1654" t="inlineStr"/>
       <c r="B1654" t="inlineStr">
         <is>
-          <t>Trial</t>
+          <t>Copy values</t>
         </is>
       </c>
       <c r="C1654" t="inlineStr">
         <is>
-          <t>Próba</t>
+          <t>Kopiuj wartości</t>
         </is>
       </c>
       <c r="D1654" t="inlineStr"/>
       <c r="E1654" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1654" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GexTrial</t>
+          <t>.Boxes.OwnpartCalculator.CopyValues</t>
         </is>
       </c>
       <c r="G1654" t="inlineStr"/>
       <c r="H1654" t="inlineStr"/>
     </row>
     <row r="1655">
       <c r="A1655" t="inlineStr"/>
       <c r="B1655" t="inlineStr">
         <is>
-          <t>All the coords from the boxes are deleted.</t>
+          <t>Good</t>
         </is>
       </c>
       <c r="C1655" t="inlineStr">
         <is>
-          <t>Wszystkie koordynaty okien zostały usunięte.</t>
+          <t>Towar</t>
         </is>
       </c>
       <c r="D1655" t="inlineStr"/>
       <c r="E1655" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1655" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.DeletedBoxCoordsBody</t>
+          <t>.Boxes.MarketOffers.Good</t>
         </is>
       </c>
       <c r="G1655" t="inlineStr"/>
       <c r="H1655" t="inlineStr"/>
     </row>
     <row r="1656">
       <c r="A1656" t="inlineStr"/>
       <c r="B1656" t="inlineStr">
         <is>
-          <t>The Alert for province __provinceName__ has been deleted!</t>
+          <t>Market offers</t>
         </is>
       </c>
       <c r="C1656" t="inlineStr">
         <is>
-          <t>Powiadomienie dla prowincji __provinceName__ zostało usunięte!</t>
+          <t>Oferty handlowe</t>
         </is>
       </c>
       <c r="D1656" t="inlineStr"/>
       <c r="E1656" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1656" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.DeleteMessage.Desc</t>
+          <t>.Menu.MarketOffers.Title</t>
         </is>
       </c>
       <c r="G1656" t="inlineStr"/>
       <c r="H1656" t="inlineStr"/>
     </row>
     <row r="1657">
       <c r="A1657" t="inlineStr"/>
       <c r="B1657" t="inlineStr">
         <is>
-          <t>GBG Rewards</t>
+          <t>Error!</t>
         </is>
       </c>
       <c r="C1657" t="inlineStr">
         <is>
-          <t>Nagrody z Gildyjnych Pól Chwały</t>
+          <t>Błąd!</t>
         </is>
       </c>
       <c r="D1657" t="inlineStr"/>
       <c r="E1657" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1657" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.battlegrounds_conquest</t>
+          <t>.Boxes.Settings.ApiTokenLengthWrongHeader</t>
         </is>
       </c>
       <c r="G1657" t="inlineStr"/>
       <c r="H1657" t="inlineStr"/>
     </row>
     <row r="1658">
       <c r="A1658" t="inlineStr"/>
       <c r="B1658" t="inlineStr">
         <is>
-          <t>Profit</t>
+          <t>Max level</t>
         </is>
       </c>
       <c r="C1658" t="inlineStr">
         <is>
-          <t>Zysk</t>
+          <t>Odblokowany poziom</t>
         </is>
       </c>
       <c r="D1658" t="inlineStr"/>
       <c r="E1658" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1658" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Profit</t>
+          <t>.Boxes.Calculator.MaxLevel</t>
         </is>
       </c>
       <c r="G1658" t="inlineStr"/>
       <c r="H1658" t="inlineStr"/>
     </row>
     <row r="1659">
       <c r="A1659" t="inlineStr"/>
       <c r="B1659" t="inlineStr">
         <is>
-          <t>Negotiation Helper</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C1659" t="inlineStr">
         <is>
-          <t>Asystent negocjacji</t>
+          <t>Towary</t>
         </is>
       </c>
       <c r="D1659" t="inlineStr"/>
       <c r="E1659" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1659" t="inlineStr">
         <is>
-          <t>.Settings.AutomaticNegotiation.Title</t>
+          <t>.Boxes.Productions.goods</t>
         </is>
       </c>
       <c r="G1659" t="inlineStr"/>
       <c r="H1659" t="inlineStr"/>
     </row>
     <row r="1660">
       <c r="A1660" t="inlineStr"/>
       <c r="B1660" t="inlineStr">
         <is>
-          <t>Siege deleted</t>
+          <t>Following combinations are possible</t>
         </is>
       </c>
       <c r="C1660" t="inlineStr">
         <is>
-          <t>Oblężenie usunięte</t>
+          <t>Możliwe są następujące kombinacje</t>
         </is>
       </c>
       <c r="D1660" t="inlineStr"/>
       <c r="E1660" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1660" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.siege_deleted</t>
+          <t>.Boxes.Tooltip.Efficiency.description</t>
         </is>
       </c>
       <c r="G1660" t="inlineStr"/>
       <c r="H1660" t="inlineStr"/>
     </row>
     <row r="1661">
       <c r="A1661" t="inlineStr"/>
       <c r="B1661" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No</t>
         </is>
       </c>
       <c r="C1661" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>Nie</t>
         </is>
       </c>
       <c r="D1661" t="inlineStr"/>
       <c r="E1661" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1661" t="inlineStr">
         <is>
-          <t>.Eras.0.short</t>
+          <t>.Boxes.GuildMemberStat.ConfirmNo</t>
         </is>
       </c>
       <c r="G1661" t="inlineStr"/>
       <c r="H1661" t="inlineStr"/>
     </row>
     <row r="1662">
       <c r="A1662" t="inlineStr"/>
       <c r="B1662" t="inlineStr">
         <is>
-          <t>Costs</t>
-[...6 lines deleted...]
-      </c>
+          <t>Discord Messages</t>
+        </is>
+      </c>
+      <c r="C1662" t="inlineStr"/>
       <c r="D1662" t="inlineStr"/>
       <c r="E1662" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1662" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.Costs</t>
+          <t>.Boxes.Discord.TitleEntries</t>
         </is>
       </c>
       <c r="G1662" t="inlineStr"/>
       <c r="H1662" t="inlineStr"/>
     </row>
     <row r="1663">
       <c r="A1663" t="inlineStr"/>
       <c r="B1663" t="inlineStr">
         <is>
-          <t>Player ID</t>
+          <t>Please open a shop first</t>
         </is>
       </c>
       <c r="C1663" t="inlineStr">
         <is>
-          <t>Gracz ID</t>
+          <t>Proszę najpierw otworzyć sklep</t>
         </is>
       </c>
       <c r="D1663" t="inlineStr"/>
       <c r="E1663" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1663" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.PlayerID</t>
+          <t>.Menu.ShopAssist.DescWarning</t>
         </is>
       </c>
       <c r="G1663" t="inlineStr"/>
       <c r="H1663" t="inlineStr"/>
     </row>
     <row r="1664">
       <c r="A1664" t="inlineStr"/>
       <c r="B1664" t="inlineStr">
         <is>
-          <t>Billion</t>
+          <t>Name building</t>
         </is>
       </c>
       <c r="C1664" t="inlineStr">
         <is>
-          <t>Miliardy</t>
+          <t>Nazwa budynku</t>
         </is>
       </c>
       <c r="D1664" t="inlineStr"/>
       <c r="E1664" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1664" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.B</t>
+          <t>.Boxes.OwnpartCalculator.OptionsGB</t>
         </is>
       </c>
       <c r="G1664" t="inlineStr"/>
       <c r="H1664" t="inlineStr"/>
     </row>
     <row r="1665">
       <c r="A1665" t="inlineStr"/>
       <c r="B1665" t="inlineStr">
         <is>
-          <t>levels</t>
+          <t>Space Age Venus</t>
         </is>
       </c>
       <c r="C1665" t="inlineStr">
         <is>
-          <t>zamyka poziom</t>
+          <t>Epoka kosmiczna: Wenus</t>
         </is>
       </c>
       <c r="D1665" t="inlineStr"/>
       <c r="E1665" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1665" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.levelt</t>
+          <t>.Eras.20</t>
         </is>
       </c>
       <c r="G1665" t="inlineStr"/>
       <c r="H1665" t="inlineStr"/>
     </row>
     <row r="1666">
       <c r="A1666" t="inlineStr"/>
       <c r="B1666" t="inlineStr">
         <is>
-          <t>Himeji Castle (Spoils of War)</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="C1666" t="inlineStr">
         <is>
-          <t>Zamek Himeji (łupy wojenne)</t>
+          <t>Kulturowe</t>
         </is>
       </c>
       <c r="D1666" t="inlineStr"/>
       <c r="E1666" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1666" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.spoilsOfWar</t>
+          <t>.Boxes.CityMap.culture</t>
         </is>
       </c>
       <c r="G1666" t="inlineStr"/>
       <c r="H1666" t="inlineStr"/>
     </row>
     <row r="1667">
       <c r="A1667" t="inlineStr"/>
       <c r="B1667" t="inlineStr">
         <is>
-          <t>You have lost a higher era unit (above your current era). However you still have the chance to heal them with diamonds!</t>
+          <t>Map</t>
         </is>
       </c>
       <c r="C1667" t="inlineStr">
         <is>
-          <t>Straciłeś jednostkę z wyższej epoki (wyższej niż twoja obecna). Nadal możesz wyleczyć ją diamentami!</t>
+          <t>Mapa</t>
         </is>
       </c>
       <c r="D1667" t="inlineStr"/>
       <c r="E1667" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1667" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssist.Text.NextEra</t>
+          <t>.Boxes.BetterMusic.Map</t>
         </is>
       </c>
       <c r="G1667" t="inlineStr"/>
       <c r="H1667" t="inlineStr"/>
     </row>
     <row r="1668">
       <c r="A1668" t="inlineStr"/>
       <c r="B1668" t="inlineStr">
         <is>
-          <t>Negotiation Blocker</t>
+          <t>Saving and Restoring</t>
         </is>
       </c>
       <c r="C1668" t="inlineStr">
         <is>
-          <t>Blokowanie negocjacji</t>
+          <t>Zapisywanie i przywracanie</t>
         </is>
       </c>
       <c r="D1668" t="inlineStr"/>
       <c r="E1668" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1668" t="inlineStr">
         <is>
-          <t>.Settings.ShowMapTradeWarning.Title</t>
+          <t>.Settings.ExportSettings.Title</t>
         </is>
       </c>
       <c r="G1668" t="inlineStr"/>
       <c r="H1668" t="inlineStr"/>
+    </row>
+    <row r="1669">
+      <c r="A1669" t="inlineStr"/>
+      <c r="B1669" t="inlineStr">
+        <is>
+          <t>Date</t>
+        </is>
+      </c>
+      <c r="C1669" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="D1669" t="inlineStr"/>
+      <c r="E1669" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1669" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.Date</t>
+        </is>
+      </c>
+      <c r="G1669" t="inlineStr"/>
+      <c r="H1669" t="inlineStr"/>
+    </row>
+    <row r="1670">
+      <c r="A1670" t="inlineStr"/>
+      <c r="B1670" t="inlineStr">
+        <is>
+          <t>Open automatically</t>
+        </is>
+      </c>
+      <c r="C1670" t="inlineStr">
+        <is>
+          <t>Otwórz automatycznie</t>
+        </is>
+      </c>
+      <c r="D1670" t="inlineStr"/>
+      <c r="E1670" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1670" t="inlineStr">
+        <is>
+          <t>.Settings.ShowOwnPartAutoOpen.Desc</t>
+        </is>
+      </c>
+      <c r="G1670" t="inlineStr"/>
+      <c r="H1670" t="inlineStr"/>
+    </row>
+    <row r="1671">
+      <c r="A1671" t="inlineStr"/>
+      <c r="B1671" t="inlineStr">
+        <is>
+          <t>Army Advice</t>
+        </is>
+      </c>
+      <c r="C1671" t="inlineStr">
+        <is>
+          <t>Podpowiedzi Armii</t>
+        </is>
+      </c>
+      <c r="D1671" t="inlineStr"/>
+      <c r="E1671" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1671" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ShowArmyAdvice</t>
+        </is>
+      </c>
+      <c r="G1671" t="inlineStr"/>
+      <c r="H1671" t="inlineStr"/>
+    </row>
+    <row r="1672">
+      <c r="A1672" t="inlineStr"/>
+      <c r="B1672" t="inlineStr">
+        <is>
+          <t>Tavern</t>
+        </is>
+      </c>
+      <c r="C1672" t="inlineStr">
+        <is>
+          <t>Tawerna</t>
+        </is>
+      </c>
+      <c r="D1672" t="inlineStr"/>
+      <c r="E1672" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1672" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.TavernVisits</t>
+        </is>
+      </c>
+      <c r="G1672" t="inlineStr"/>
+      <c r="H1672" t="inlineStr"/>
+    </row>
+    <row r="1673">
+      <c r="A1673" t="inlineStr"/>
+      <c r="B1673" t="inlineStr">
+        <is>
+          <t>Edit</t>
+        </is>
+      </c>
+      <c r="C1673" t="inlineStr">
+        <is>
+          <t>Edytuj</t>
+        </is>
+      </c>
+      <c r="D1673" t="inlineStr"/>
+      <c r="E1673" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1673" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.EditEntry</t>
+        </is>
+      </c>
+      <c r="G1673" t="inlineStr"/>
+      <c r="H1673" t="inlineStr"/>
+    </row>
+    <row r="1674">
+      <c r="A1674" t="inlineStr"/>
+      <c r="B1674" t="inlineStr">
+        <is>
+          <t>Costs</t>
+        </is>
+      </c>
+      <c r="C1674" t="inlineStr">
+        <is>
+          <t>Koszt</t>
+        </is>
+      </c>
+      <c r="D1674" t="inlineStr"/>
+      <c r="E1674" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1674" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.Costs</t>
+        </is>
+      </c>
+      <c r="G1674" t="inlineStr"/>
+      <c r="H1674" t="inlineStr"/>
+    </row>
+    <row r="1675">
+      <c r="A1675" t="inlineStr"/>
+      <c r="B1675" t="inlineStr">
+        <is>
+          <t>Rewards Bar Info</t>
+        </is>
+      </c>
+      <c r="C1675" t="inlineStr">
+        <is>
+          <t>Informacje o pasku nagród</t>
+        </is>
+      </c>
+      <c r="D1675" t="inlineStr"/>
+      <c r="E1675" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1675" t="inlineStr">
+        <is>
+          <t>.Settings.ShowGBGRewards.Title</t>
+        </is>
+      </c>
+      <c r="G1675" t="inlineStr"/>
+      <c r="H1675" t="inlineStr"/>
+    </row>
+    <row r="1676">
+      <c r="A1676" t="inlineStr"/>
+      <c r="B1676" t="inlineStr">
+        <is>
+          <t>Helper Battle visibility</t>
+        </is>
+      </c>
+      <c r="C1676" t="inlineStr">
+        <is>
+          <t>Widoczność helpera podczas walki</t>
+        </is>
+      </c>
+      <c r="D1676" t="inlineStr"/>
+      <c r="E1676" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1676" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.HideHelperDuringBattle</t>
+        </is>
+      </c>
+      <c r="G1676" t="inlineStr"/>
+      <c r="H1676" t="inlineStr"/>
+    </row>
+    <row r="1677">
+      <c r="A1677" t="inlineStr"/>
+      <c r="B1677" t="inlineStr">
+        <is>
+          <t>Trust</t>
+        </is>
+      </c>
+      <c r="C1677" t="inlineStr">
+        <is>
+          <t>Ufaj</t>
+        </is>
+      </c>
+      <c r="D1677" t="inlineStr"/>
+      <c r="E1677" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1677" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.Trust</t>
+        </is>
+      </c>
+      <c r="G1677" t="inlineStr"/>
+      <c r="H1677" t="inlineStr"/>
+    </row>
+    <row r="1678">
+      <c r="A1678" t="inlineStr"/>
+      <c r="B1678" t="inlineStr">
+        <is>
+          <t>Billion</t>
+        </is>
+      </c>
+      <c r="C1678" t="inlineStr">
+        <is>
+          <t>Miliardy</t>
+        </is>
+      </c>
+      <c r="D1678" t="inlineStr"/>
+      <c r="E1678" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1678" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.B</t>
+        </is>
+      </c>
+      <c r="G1678" t="inlineStr"/>
+      <c r="H1678" t="inlineStr"/>
+    </row>
+    <row r="1679">
+      <c r="A1679" t="inlineStr"/>
+      <c r="B1679" t="inlineStr">
+        <is>
+          <t>Neighbours</t>
+        </is>
+      </c>
+      <c r="C1679" t="inlineStr">
+        <is>
+          <t>Sąsiedzi</t>
+        </is>
+      </c>
+      <c r="D1679" t="inlineStr"/>
+      <c r="E1679" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1679" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.Neighbors</t>
+        </is>
+      </c>
+      <c r="G1679" t="inlineStr"/>
+      <c r="H1679" t="inlineStr"/>
+    </row>
+    <row r="1680">
+      <c r="A1680" t="inlineStr"/>
+      <c r="B1680" t="inlineStr">
+        <is>
+          <t>Best</t>
+        </is>
+      </c>
+      <c r="C1680" t="inlineStr">
+        <is>
+          <t>Najlepszy</t>
+        </is>
+      </c>
+      <c r="D1680" t="inlineStr"/>
+      <c r="E1680" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1680" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.Best</t>
+        </is>
+      </c>
+      <c r="G1680" t="inlineStr"/>
+      <c r="H1680" t="inlineStr"/>
+    </row>
+    <row r="1681">
+      <c r="A1681" t="inlineStr"/>
+      <c r="B1681" t="inlineStr">
+        <is>
+          <t>Aztec Helper</t>
+        </is>
+      </c>
+      <c r="C1681" t="inlineStr">
+        <is>
+          <t>Pomocnik Azteków</t>
+        </is>
+      </c>
+      <c r="D1681" t="inlineStr"/>
+      <c r="E1681" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1681" t="inlineStr">
+        <is>
+          <t>.Menu.AztecMiniGame.Title</t>
+        </is>
+      </c>
+      <c r="G1681" t="inlineStr"/>
+      <c r="H1681" t="inlineStr"/>
+    </row>
+    <row r="1682">
+      <c r="A1682" t="inlineStr"/>
+      <c r="B1682" t="inlineStr">
+        <is>
+          <t>Unlocked level</t>
+        </is>
+      </c>
+      <c r="C1682" t="inlineStr">
+        <is>
+          <t>Odblokowany poziom</t>
+        </is>
+      </c>
+      <c r="D1682" t="inlineStr"/>
+      <c r="E1682" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1682" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.UnlockedLevel</t>
+        </is>
+      </c>
+      <c r="G1682" t="inlineStr"/>
+      <c r="H1682" t="inlineStr"/>
+    </row>
+    <row r="1683">
+      <c r="A1683" t="inlineStr"/>
+      <c r="B1683" t="inlineStr">
+        <is>
+          <t>DD/MMM</t>
+        </is>
+      </c>
+      <c r="C1683" t="inlineStr">
+        <is>
+          <t>DD/MMM</t>
+        </is>
+      </c>
+      <c r="D1683" t="inlineStr"/>
+      <c r="E1683" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1683" t="inlineStr">
+        <is>
+          <t>.DateShort</t>
+        </is>
+      </c>
+      <c r="G1683" t="inlineStr"/>
+      <c r="H1683" t="inlineStr"/>
+    </row>
+    <row r="1684">
+      <c r="A1684" t="inlineStr"/>
+      <c r="B1684" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="C1684" t="inlineStr">
+        <is>
+          <t>Moc</t>
+        </is>
+      </c>
+      <c r="D1684" t="inlineStr"/>
+      <c r="E1684" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1684" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Sector.Power</t>
+        </is>
+      </c>
+      <c r="G1684" t="inlineStr"/>
+      <c r="H1684" t="inlineStr"/>
+    </row>
+    <row r="1685">
+      <c r="A1685" t="inlineStr"/>
+      <c r="B1685" t="inlineStr">
+        <is>
+          <t>FP Investments</t>
+        </is>
+      </c>
+      <c r="C1685" t="inlineStr">
+        <is>
+          <t>Inwestycje PR</t>
+        </is>
+      </c>
+      <c r="D1685" t="inlineStr"/>
+      <c r="E1685" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1685" t="inlineStr">
+        <is>
+          <t>.Menu.Investment.Title</t>
+        </is>
+      </c>
+      <c r="G1685" t="inlineStr"/>
+      <c r="H1685" t="inlineStr"/>
+    </row>
+    <row r="1686">
+      <c r="A1686" t="inlineStr"/>
+      <c r="B1686" t="inlineStr">
+        <is>
+          <t>Descending</t>
+        </is>
+      </c>
+      <c r="C1686" t="inlineStr">
+        <is>
+          <t>Malejąco</t>
+        </is>
+      </c>
+      <c r="D1686" t="inlineStr"/>
+      <c r="E1686" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1686" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.OptionsDescending</t>
+        </is>
+      </c>
+      <c r="G1686" t="inlineStr"/>
+      <c r="H1686" t="inlineStr"/>
+    </row>
+    <row r="1687">
+      <c r="A1687" t="inlineStr"/>
+      <c r="B1687" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/efficiency</t>
+        </is>
+      </c>
+      <c r="C1687" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/efficiency</t>
+        </is>
+      </c>
+      <c r="D1687" t="inlineStr"/>
+      <c r="E1687" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1687" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.HelpLink</t>
+        </is>
+      </c>
+      <c r="G1687" t="inlineStr"/>
+      <c r="H1687" t="inlineStr"/>
+    </row>
+    <row r="1688">
+      <c r="A1688" t="inlineStr"/>
+      <c r="B1688" t="inlineStr">
+        <is>
+          <t>Time</t>
+        </is>
+      </c>
+      <c r="C1688" t="inlineStr">
+        <is>
+          <t>Czas</t>
+        </is>
+      </c>
+      <c r="D1688" t="inlineStr"/>
+      <c r="E1688" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1688" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Time</t>
+        </is>
+      </c>
+      <c r="G1688" t="inlineStr"/>
+      <c r="H1688" t="inlineStr"/>
+    </row>
+    <row r="1689">
+      <c r="A1689" t="inlineStr"/>
+      <c r="B1689" t="inlineStr">
+        <is>
+          <t>Search</t>
+        </is>
+      </c>
+      <c r="C1689" t="inlineStr">
+        <is>
+          <t>Wyszukaj</t>
+        </is>
+      </c>
+      <c r="D1689" t="inlineStr"/>
+      <c r="E1689" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1689" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.FindBuilding</t>
+        </is>
+      </c>
+      <c r="G1689" t="inlineStr"/>
+      <c r="H1689" t="inlineStr"/>
+    </row>
+    <row r="1690">
+      <c r="A1690" t="inlineStr"/>
+      <c r="B1690" t="inlineStr">
+        <is>
+          <t>Guild</t>
+        </is>
+      </c>
+      <c r="C1690" t="inlineStr">
+        <is>
+          <t>Gildia</t>
+        </is>
+      </c>
+      <c r="D1690" t="inlineStr"/>
+      <c r="E1690" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1690" t="inlineStr">
+        <is>
+          <t>.General.Guild</t>
+        </is>
+      </c>
+      <c r="G1690" t="inlineStr"/>
+      <c r="H1690" t="inlineStr"/>
+    </row>
+    <row r="1691">
+      <c r="A1691" t="inlineStr"/>
+      <c r="B1691" t="inlineStr">
+        <is>
+          <t>Guild Treasury - Hourly</t>
+        </is>
+      </c>
+      <c r="C1691" t="inlineStr">
+        <is>
+          <t>Skarbiec - godzinowo</t>
+        </is>
+      </c>
+      <c r="D1691" t="inlineStr"/>
+      <c r="E1691" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1691" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.SourceTitle.statsTreasureClanH</t>
+        </is>
+      </c>
+      <c r="G1691" t="inlineStr"/>
+      <c r="H1691" t="inlineStr"/>
+    </row>
+    <row r="1692">
+      <c r="A1692" t="inlineStr"/>
+      <c r="B1692" t="inlineStr">
+        <is>
+          <t>Sum Needed</t>
+        </is>
+      </c>
+      <c r="C1692" t="inlineStr">
+        <is>
+          <t>Potrzebne razem</t>
+        </is>
+      </c>
+      <c r="D1692" t="inlineStr"/>
+      <c r="E1692" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1692" t="inlineStr">
+        <is>
+          <t>.Boxes.MarketOffers.NeedSum</t>
+        </is>
+      </c>
+      <c r="G1692" t="inlineStr"/>
+      <c r="H1692" t="inlineStr"/>
+    </row>
+    <row r="1693">
+      <c r="A1693" t="inlineStr"/>
+      <c r="B1693" t="inlineStr">
+        <is>
+          <t>Efficiency score according to the settings in the efficiency module</t>
+        </is>
+      </c>
+      <c r="C1693" t="inlineStr">
+        <is>
+          <t>Wynik wydajności zgodnie z ustawieniami w module wydajności</t>
+        </is>
+      </c>
+      <c r="D1693" t="inlineStr"/>
+      <c r="E1693" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1693" t="inlineStr">
+        <is>
+          <t>.Boxes.CombatCalculator.EfficiencyTT</t>
+        </is>
+      </c>
+      <c r="G1693" t="inlineStr"/>
+      <c r="H1693" t="inlineStr"/>
+    </row>
+    <row r="1694">
+      <c r="A1694" t="inlineStr"/>
+      <c r="B1694" t="inlineStr">
+        <is>
+          <t>City-Defense</t>
+        </is>
+      </c>
+      <c r="C1694" t="inlineStr">
+        <is>
+          <t>Obrona miasta</t>
+        </is>
+      </c>
+      <c r="D1694" t="inlineStr"/>
+      <c r="E1694" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1694" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.defense</t>
+        </is>
+      </c>
+      <c r="G1694" t="inlineStr"/>
+      <c r="H1694" t="inlineStr"/>
+    </row>
+    <row r="1695">
+      <c r="A1695" t="inlineStr"/>
+      <c r="B1695" t="inlineStr">
+        <is>
+          <t>Guild Goods</t>
+        </is>
+      </c>
+      <c r="C1695" t="inlineStr">
+        <is>
+          <t>Gildyjne towary</t>
+        </is>
+      </c>
+      <c r="D1695" t="inlineStr"/>
+      <c r="E1695" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1695" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.GuildGoods</t>
+        </is>
+      </c>
+      <c r="G1695" t="inlineStr"/>
+      <c r="H1695" t="inlineStr"/>
+    </row>
+    <row r="1696">
+      <c r="A1696" t="inlineStr"/>
+      <c r="B1696" t="inlineStr">
+        <is>
+          <t>Summer Event</t>
+        </is>
+      </c>
+      <c r="C1696" t="inlineStr">
+        <is>
+          <t>Event letni</t>
+        </is>
+      </c>
+      <c r="D1696" t="inlineStr"/>
+      <c r="E1696" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1696" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.summerEvent</t>
+        </is>
+      </c>
+      <c r="G1696" t="inlineStr"/>
+      <c r="H1696" t="inlineStr"/>
+    </row>
+    <row r="1697">
+      <c r="A1697" t="inlineStr"/>
+      <c r="B1697" t="inlineStr">
+        <is>
+          <t>FP GB ROI compared</t>
+        </is>
+      </c>
+      <c r="C1697" t="inlineStr">
+        <is>
+          <t>Porównanie zwrotu z inwestycji PR w PA</t>
+        </is>
+      </c>
+      <c r="D1697" t="inlineStr"/>
+      <c r="E1697" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1697" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.SuggestionTitle</t>
+        </is>
+      </c>
+      <c r="G1697" t="inlineStr">
+        <is>
+          <t>ROI (Return on Investment)
+I don't know how to translate that, I don't even know what mechanics this is associated with.
+(Ritorno di investimento)
+Non so come tradurla, non so nemmeno a che meccanica è associata</t>
+        </is>
+      </c>
+      <c r="H1697" t="inlineStr"/>
+    </row>
+    <row r="1698">
+      <c r="A1698" t="inlineStr"/>
+      <c r="B1698" t="inlineStr">
+        <is>
+          <t>Set Timer</t>
+        </is>
+      </c>
+      <c r="C1698" t="inlineStr">
+        <is>
+          <t>Ustaw czasomierz</t>
+        </is>
+      </c>
+      <c r="D1698" t="inlineStr"/>
+      <c r="E1698" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1698" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.SetTimer</t>
+        </is>
+      </c>
+      <c r="G1698" t="inlineStr"/>
+      <c r="H1698" t="inlineStr"/>
+    </row>
+    <row r="1699">
+      <c r="A1699" t="inlineStr"/>
+      <c r="B1699" t="inlineStr">
+        <is>
+          <t>Rewards on the Board</t>
+        </is>
+      </c>
+      <c r="C1699" t="inlineStr">
+        <is>
+          <t>Nagrody na planszy</t>
+        </is>
+      </c>
+      <c r="D1699" t="inlineStr"/>
+      <c r="E1699" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1699" t="inlineStr">
+        <is>
+          <t>.Boxes.EventPresents.Title</t>
+        </is>
+      </c>
+      <c r="G1699" t="inlineStr"/>
+      <c r="H1699" t="inlineStr"/>
+    </row>
+    <row r="1700">
+      <c r="A1700" t="inlineStr"/>
+      <c r="B1700" t="inlineStr">
+        <is>
+          <t>New Events found!</t>
+        </is>
+      </c>
+      <c r="C1700" t="inlineStr">
+        <is>
+          <t>Znaleziono nowe wydarzenia!</t>
+        </is>
+      </c>
+      <c r="D1700" t="inlineStr"/>
+      <c r="E1700" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1700" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.PlayerFound</t>
+        </is>
+      </c>
+      <c r="G1700" t="inlineStr"/>
+      <c r="H1700" t="inlineStr"/>
+    </row>
+    <row r="1701">
+      <c r="A1701" t="inlineStr"/>
+      <c r="B1701" t="inlineStr">
+        <is>
+          <t>First visit the member overview of the social conversation you want to compare here, so that data can be compared.</t>
+        </is>
+      </c>
+      <c r="C1701" t="inlineStr">
+        <is>
+          <t>Najpierw odwiedź przegląd członków konwersacji społecznościowej, którą chcesz tutaj porównać, żeby dane mogły być porównane.</t>
+        </is>
+      </c>
+      <c r="D1701" t="inlineStr"/>
+      <c r="E1701" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1701" t="inlineStr">
+        <is>
+          <t>.Boxes.CompareFriendsThreads.Information</t>
+        </is>
+      </c>
+      <c r="G1701" t="inlineStr"/>
+      <c r="H1701" t="inlineStr"/>
+    </row>
+    <row r="1702">
+      <c r="A1702" t="inlineStr"/>
+      <c r="B1702" t="inlineStr">
+        <is>
+          <t>levels</t>
+        </is>
+      </c>
+      <c r="C1702" t="inlineStr">
+        <is>
+          <t>zamyka poziom</t>
+        </is>
+      </c>
+      <c r="D1702" t="inlineStr"/>
+      <c r="E1702" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1702" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.levelt</t>
+        </is>
+      </c>
+      <c r="G1702" t="inlineStr"/>
+      <c r="H1702" t="inlineStr"/>
+    </row>
+    <row r="1703">
+      <c r="A1703" t="inlineStr"/>
+      <c r="B1703" t="inlineStr">
+        <is>
+          <t>Collected __count__ new player Events</t>
+        </is>
+      </c>
+      <c r="C1703" t="inlineStr">
+        <is>
+          <t>Znaleziono __count__ nowych zdarzeń dotyczących graczy</t>
+        </is>
+      </c>
+      <c r="D1703" t="inlineStr"/>
+      <c r="E1703" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1703" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.PlayerFoundCount</t>
+        </is>
+      </c>
+      <c r="G1703" t="inlineStr"/>
+      <c r="H1703" t="inlineStr"/>
+    </row>
+    <row r="1704">
+      <c r="A1704" t="inlineStr"/>
+      <c r="B1704" t="inlineStr">
+        <is>
+          <t>All goods</t>
+        </is>
+      </c>
+      <c r="C1704" t="inlineStr">
+        <is>
+          <t>Wszystkie towary</t>
+        </is>
+      </c>
+      <c r="D1704" t="inlineStr"/>
+      <c r="E1704" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1704" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.AllGoods</t>
+        </is>
+      </c>
+      <c r="G1704" t="inlineStr"/>
+      <c r="H1704" t="inlineStr"/>
+    </row>
+    <row r="1705">
+      <c r="A1705" t="inlineStr"/>
+      <c r="B1705" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Displays a window that covers the 'Negotiate' Button in Provinces preventing accidental clicking </t>
+        </is>
+      </c>
+      <c r="C1705" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pokazuje okno zakrywające przycisk „Negocjuj” na mapie kampanii, aby zapobiec przypadkowemu naciśnięciu. </t>
+        </is>
+      </c>
+      <c r="D1705" t="inlineStr"/>
+      <c r="E1705" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1705" t="inlineStr">
+        <is>
+          <t>.Settings.ShowMapTradeWarning.Desc</t>
+        </is>
+      </c>
+      <c r="G1705" t="inlineStr"/>
+      <c r="H1705" t="inlineStr"/>
+    </row>
+    <row r="1706">
+      <c r="A1706" t="inlineStr"/>
+      <c r="B1706" t="inlineStr">
+        <is>
+          <t>Prefix</t>
+        </is>
+      </c>
+      <c r="C1706" t="inlineStr">
+        <is>
+          <t>Prefiks</t>
+        </is>
+      </c>
+      <c r="D1706" t="inlineStr"/>
+      <c r="E1706" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1706" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.OptionsDangerPrefix</t>
+        </is>
+      </c>
+      <c r="G1706" t="inlineStr"/>
+      <c r="H1706" t="inlineStr"/>
+    </row>
+    <row r="1707">
+      <c r="A1707" t="inlineStr"/>
+      <c r="B1707" t="inlineStr">
+        <is>
+          <t>Building Name</t>
+        </is>
+      </c>
+      <c r="C1707" t="inlineStr">
+        <is>
+          <t>Nazwa budynku</t>
+        </is>
+      </c>
+      <c r="D1707" t="inlineStr"/>
+      <c r="E1707" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1707" t="inlineStr">
+        <is>
+          <t>.Boxes.CombatCalculator.Name</t>
+        </is>
+      </c>
+      <c r="G1707" t="inlineStr"/>
+      <c r="H1707" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>