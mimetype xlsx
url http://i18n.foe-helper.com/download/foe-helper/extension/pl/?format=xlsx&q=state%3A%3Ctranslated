--- v2 (2026-02-18)
+++ v3 (2026-04-07)
@@ -342,51 +342,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -396,150 +396,1138 @@
       <c r="E1" t="inlineStr">
         <is>
           <t>fuzzy</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>context</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr"/>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Level</t>
-[...2 lines deleted...]
-      <c r="C2" t="inlineStr"/>
+          <t>For the full building you need: &lt;br&gt; A level 1 building or selection kit, all upgrades &lt;i&gt;and if shown here, special upgrades.&lt;/i&gt;</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Dla pełnego budynku potrzebujesz: &lt;br&gt; Budynek 1 poziomu lub zestaw wyboru, wszystkie ulepszenia &lt;i&gt; i jeżeli pokazane tu, specjalne ulepszenia. &lt;/i&gt;</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>.Boxes.General.Level</t>
+          <t>.Boxes.Kits.Upgrades</t>
         </is>
       </c>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr"/>
       <c r="B3" t="inlineStr">
         <is>
-          <t>This value is not accessible, because this player is neither a friend nor in your guild.</t>
+          <t>Next Age</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.OtherPlayerNotAvailable</t>
+          <t>.Boxes.Stats.BtnNextEra</t>
         </is>
       </c>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr"/>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Include Ally boosts in the rating</t>
-[...2 lines deleted...]
-      <c r="C4" t="inlineStr"/>
+          <t>Add message</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>Nowy wpis webhooka</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowAllies</t>
+          <t>.Boxes.Discord.TitleNewEntry</t>
         </is>
       </c>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr"/>
       <c r="B5" t="inlineStr">
         <is>
-          <t>(De)select currently visible buildings</t>
+          <t>Save as</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ToggleBuildingSelection</t>
+          <t>.Boxes.ProductionsRating.PresetSaveAs</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr"/>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Include initial FP in sum</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartIncludeStart.Desc</t>
+          <t>.Boxes.ProductionsRating.PresetDelete</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr"/>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr"/>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>Rename</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr"/>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetRename</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr"/>
+      <c r="H7" t="inlineStr"/>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr"/>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Export presets</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr"/>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetExport</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr"/>
+      <c r="H8" t="inlineStr"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr"/>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Close the GB Calculator when this window is auto-opened</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr"/>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.OwnPartClose</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr"/>
+      <c r="H9" t="inlineStr"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr"/>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>Challenge will overflow!</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr"/>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.WorldChallengeOverflowWarning</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr"/>
+      <c r="H10" t="inlineStr"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr"/>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Duplicate preset as:</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr"/>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetPromptDuplicate</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr"/>
+      <c r="H11" t="inlineStr"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr"/>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>This value is not accessible, because this player is neither a friend nor in your guild.</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr"/>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>.Boxes.PlayerProfile.OtherPlayerNotAvailable</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr"/>
+      <c r="H12" t="inlineStr"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr"/>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>Block board when Task complete</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr"/>
+      <c r="D13" t="inlineStr"/>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.opticalTaskWarning</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr"/>
+      <c r="H13" t="inlineStr"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr"/>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>Send</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr"/>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>.General.Send</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr"/>
+      <c r="H14" t="inlineStr"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr"/>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>Cancel</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr"/>
+      <c r="D15" t="inlineStr"/>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>.General.Cancel</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr"/>
+      <c r="H15" t="inlineStr"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr"/>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>Success</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr"/>
+      <c r="D16" t="inlineStr"/>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>.General.Success</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr"/>
+      <c r="H16" t="inlineStr"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr"/>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>Cannot import presets from this file.</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr"/>
+      <c r="D17" t="inlineStr"/>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetImportError</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr"/>
+      <c r="H17" t="inlineStr"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr"/>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>Rename preset:</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr"/>
+      <c r="D18" t="inlineStr"/>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetPromptRename</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr"/>
+      <c r="H18" t="inlineStr"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr"/>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>Import presets</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr"/>
+      <c r="D19" t="inlineStr"/>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetImport</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr"/>
+      <c r="H19" t="inlineStr"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr"/>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>A preset with this name already exists.</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr"/>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetNameExists</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr"/>
+      <c r="H20" t="inlineStr"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr"/>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>Active preset</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr"/>
+      <c r="D21" t="inlineStr"/>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetActive</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr"/>
+      <c r="H21" t="inlineStr"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr"/>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>Opacity</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr"/>
+      <c r="D22" t="inlineStr"/>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>.Boxes.CityBuilder.Opacity</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr"/>
+      <c r="H22" t="inlineStr"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr"/>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>Play sound when Task complete</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr"/>
+      <c r="D23" t="inlineStr"/>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.audibleTaskWarning</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr"/>
+      <c r="H23" t="inlineStr"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr"/>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>Error</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr"/>
+      <c r="D24" t="inlineStr"/>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>.General.Error</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr"/>
+      <c r="H24" t="inlineStr"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr"/>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>FP boost</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr"/>
+      <c r="D25" t="inlineStr"/>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.fp_boost</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr"/>
+      <c r="H25" t="inlineStr"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr"/>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>Reset this preset to default values?</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr"/>
+      <c r="D26" t="inlineStr"/>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetConfirmReset</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr"/>
+      <c r="H26" t="inlineStr"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr"/>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>Manage Webhook URLs</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr"/>
+      <c r="D27" t="inlineStr"/>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.WebhookUrlManage</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr"/>
+      <c r="H27" t="inlineStr"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr"/>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Goods boost</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr"/>
+      <c r="D28" t="inlineStr"/>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.goods_boost</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr"/>
+      <c r="H28" t="inlineStr"/>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr"/>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>Your army has only Rogues remaining. Either heal units using diamonds or retreat!</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>Twoja armia składa się tylko z Łotrów. Ulecz jednostki za pomocą diamentów, albo wycofaj się!</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr"/>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssist.Text.Rogue</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr"/>
+      <c r="H29" t="inlineStr"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr"/>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Include initial FP in sum</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr"/>
+      <c r="D30" t="inlineStr"/>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>.Settings.ShowOwnPartIncludeStart.Desc</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr"/>
+      <c r="H30" t="inlineStr"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr"/>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Imported</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr"/>
+      <c r="D31" t="inlineStr"/>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetImported</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr"/>
+      <c r="H31" t="inlineStr"/>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr"/>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Delete this preset?</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr"/>
+      <c r="D32" t="inlineStr"/>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetConfirmDelete</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr"/>
+      <c r="H32" t="inlineStr"/>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr"/>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Allies Overview</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>Przegląd sojuszników</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr"/>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>.Boxes.AllyList.Title</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr"/>
+      <c r="H33" t="inlineStr"/>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr"/>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>Reset</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr"/>
+      <c r="D34" t="inlineStr"/>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetReset</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr"/>
+      <c r="H34" t="inlineStr"/>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr"/>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Add a webhook URL first!</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr"/>
+      <c r="D35" t="inlineStr"/>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.WebhookUrlNeeded</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr"/>
+      <c r="H35" t="inlineStr"/>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr"/>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>(De)select currently visible buildings</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr"/>
+      <c r="D36" t="inlineStr"/>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.ToggleBuildingSelection</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr"/>
+      <c r="H36" t="inlineStr"/>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr"/>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr"/>
+      <c r="D37" t="inlineStr"/>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetSave</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr"/>
+      <c r="H37" t="inlineStr"/>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr"/>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>City Builder</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr"/>
+      <c r="D38" t="inlineStr"/>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>.Boxes.CityBuilder.Title</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr"/>
+      <c r="H38" t="inlineStr"/>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr"/>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Allies</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>Sojusznik</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr"/>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>.Boxes.AllyList.Ally</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr"/>
+      <c r="H39" t="inlineStr"/>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr"/>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>Duplicate</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr"/>
+      <c r="D40" t="inlineStr"/>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetDuplicate</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr"/>
+      <c r="H40" t="inlineStr"/>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr"/>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>Default</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr"/>
+      <c r="D41" t="inlineStr"/>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetDefault</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr"/>
+      <c r="H41" t="inlineStr"/>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr"/>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>Zoom</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr"/>
+      <c r="D42" t="inlineStr"/>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>.Boxes.CityBuilder.Zoom</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr"/>
+      <c r="H42" t="inlineStr"/>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr"/>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Save preset as:</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr"/>
+      <c r="D43" t="inlineStr"/>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetPromptSaveAs</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr"/>
+      <c r="H43" t="inlineStr"/>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr"/>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Battle</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr"/>
+      <c r="D44" t="inlineStr"/>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>.General.Battle</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr"/>
+      <c r="H44" t="inlineStr"/>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr"/>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Discord Messages</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr"/>
+      <c r="D45" t="inlineStr"/>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.TitleEntries</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr"/>
+      <c r="H45" t="inlineStr"/>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr"/>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Collect Task!</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr"/>
+      <c r="D46" t="inlineStr"/>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.TaskReady</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr"/>
+      <c r="H46" t="inlineStr"/>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr"/>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Level</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr"/>
+      <c r="D47" t="inlineStr"/>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>.Boxes.General.Level</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr"/>
+      <c r="H47" t="inlineStr"/>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr"/>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Include Ally boosts in the rating</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr"/>
+      <c r="D48" t="inlineStr"/>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.ShowAllies</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr"/>
+      <c r="H48" t="inlineStr"/>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr"/>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Shop Currency will overflow!</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr"/>
+      <c r="D49" t="inlineStr"/>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.CurrencyOverflowWarning</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr"/>
+      <c r="H49" t="inlineStr"/>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr"/>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Copy</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr"/>
+      <c r="D50" t="inlineStr"/>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetCopySuffix</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr"/>
+      <c r="H50" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>