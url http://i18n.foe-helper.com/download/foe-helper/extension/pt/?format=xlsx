--- v0 (2025-11-25)
+++ v1 (2026-04-17)
@@ -342,51 +342,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H1641"/>
+  <dimension ref="A1:H1707"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -396,42744 +396,44416 @@
       <c r="E1" t="inlineStr">
         <is>
           <t>fuzzy</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>context</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr"/>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Iron Age</t>
+          <t>Double donation blocker</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Idade do Ferro</t>
+          <t>Bloqueador de doações duplas</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>.Eras.3</t>
+          <t>.Settings.Entry.doubleFPtimeout</t>
         </is>
       </c>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr"/>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Roads</t>
+          <t>export last</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Ruas</t>
+          <t>Exportar último</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.street</t>
+          <t>.Boxes.GexStat.ExportLast</t>
         </is>
       </c>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr"/>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Please open the Market console first (T)</t>
+          <t>Hidden Reward</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Por favor, abra o Mercado primeiro (T)</t>
+          <t>Recompensa oculta</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>.Menu.Market.Warning</t>
+          <t>.Boxes.FPCollector.hiddenReward</t>
         </is>
       </c>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr"/>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Enable sound</t>
+          <t>Submit Data</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Ativar som</t>
+          <t>Enviar Dados</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>.Settings.Entry.EnableSound</t>
+          <t>.Boxes.CityMap.TitleSend</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr"/>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Save settings</t>
+          <t>Aztec Helper</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Guardar configurações</t>
+          <t>Ajuda Asteca</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Save</t>
+          <t>.Menu.AztecMiniGame.Title</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr"/>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Guild Power</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Poder da Guilda</t>
+          <t>Modificar</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.GuildPower</t>
+          <t>.Boxes.Notice.Edit</t>
         </is>
       </c>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr"/>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Settlements Resource Overview  - </t>
+          <t>week</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Visão Geral dos Recursos das Colónias - </t>
+          <t>semana</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.TitleShort</t>
+          <t>.Boxes.GexStat.Week</t>
         </is>
       </c>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr"/>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Displayed values assume your buildings have finished construction. Town Hall productions are not included.</t>
+          <t>Website Api-Token</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Os valores apresentados assumem que os teus edifícios estão concluídos. As produções da Câmara Municipal não estão incluídas.</t>
+          <t>Api-Token do Website</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.QIHint</t>
+          <t>.Settings.ApiToken.Title</t>
         </is>
       </c>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr"/>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Show FSP Calculator</t>
+          <t>Progress</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Mostrar Calculadora FSP</t>
+          <t>Progresso</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowFSPCalculator</t>
+          <t>.Boxes.QiProgress.Progress</t>
         </is>
       </c>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr"/>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Notes</t>
+          <t>Auto</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Notas</t>
+          <t>Auto</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.Title</t>
+          <t>.Boxes.OwnpartCalculator.Auto</t>
         </is>
       </c>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr"/>
       <c r="B12" t="inlineStr">
         <is>
-          <t>GBG</t>
+          <t>calculate only safe profit/loss</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>CdB</t>
+          <t>calcular apenas lucro/prejuízo seguro</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsGBGPlayers</t>
+          <t>.Boxes.Investment.Overview.SettingsUnsafeCalc</t>
         </is>
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr"/>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>List of your latest investments</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Lista dos seus últimos investimentos</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.Era</t>
+          <t>.Menu.Investment.Desc</t>
         </is>
       </c>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr"/>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Stock:</t>
+          <t>Values for the current Round</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Inventário:</t>
+          <t>Valores para a Ronda atual</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Stock</t>
+          <t>.Boxes.MergerGame.Round.Title</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr"/>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Treasure</t>
+          <t>Goods from Mars are not included. Please visit your Mars outpost and open the box again</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Tesouraria</t>
+          <t>As mercadorias de Marte não estão incluídas. Por favor, visita o teu posto avançado em Marte e abre a caixa novamente</t>
         </is>
       </c>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsTreasurePlayerH</t>
+          <t>.Boxes.Productions.NoMarsDataWarning</t>
         </is>
       </c>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr"/>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Defense boost def. army</t>
+          <t>QI Round</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Aumento de defesa do exército defensor</t>
+          <t>Rounda de IQ</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.def_boost_defender</t>
+          <t>.Boxes.QiProgress.QiRound</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr"/>
       <c r="B17" t="inlineStr">
         <is>
-          <t>GB Tracker</t>
+          <t>Place4</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Rastreador de GE</t>
+          <t>Lugar4</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>.Boxes.findGB.Title</t>
+          <t>.Boxes.PowerLeveling.P4</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr"/>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Industrial Age</t>
+          <t>This module only works with "Upload to foe-helper.com" switched on.&lt;br&gt;Please activate this option to use the notes.</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Era Industrial</t>
+          <t>Este módulo só funciona com a opção "Carregar para foe-helper.com" ativada&lt;br&gt;Por favor, ativa esta opção para usar as notas.</t>
         </is>
       </c>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>.Eras.8</t>
+          <t>.Boxes.Notice.GlobalSendRequired</t>
         </is>
       </c>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr"/>
       <c r="B19" t="inlineStr">
         <is>
-          <t>levels</t>
+          <t>Amount of Aides from Truce Tower left</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>níveis</t>
+          <t>Número de ajudas da Torre do Armistício restantes</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.levelt</t>
+          <t>.Boxes.BonusService.aid_goods</t>
         </is>
       </c>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr"/>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Title Settings</t>
+          <t>Next Town</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Definições do título</t>
+          <t>Próxima Cidade</t>
         </is>
       </c>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.TitleSettings</t>
+          <t>.Boxes.idleGame.NextTown</t>
         </is>
       </c>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr"/>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Province __provinceName__ unlocks</t>
+          <t>Should all box coordinates be reset? This can bring back windows you managed to move out of sight.</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>A província __provinceName__ desbloqueia</t>
+          <t>Deseja redefinir todas as coordenadas das caixas? Isto pode trazer de volta janelas que deslocou para fora do campo de visão.</t>
         </is>
       </c>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SaveAlert</t>
+          <t>.Settings.ResetBoxPositions.Desc</t>
         </is>
       </c>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr"/>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Show progress filter</t>
+          <t>Break even in</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Mostrar filtro de progresso</t>
+          <t>Ponto de equilíbrio em</t>
         </is>
       </c>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.ShowProgressFilter</t>
+          <t>.Boxes.GreatBuildings.BreakEven</t>
         </is>
       </c>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr"/>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>WARNING!: Goods stock at CRITICAL level!</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Editar</t>
+          <t>ATENÇÃO: Stock crítico de mercadorias!</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.EditEntry</t>
+          <t>.Boxes.Negotiation.GoodsCritical</t>
         </is>
       </c>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr"/>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Lines</t>
+          <t>Missing</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Linhas</t>
+          <t>Em falta</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartType.line</t>
+          <t>.Boxes.ShopAssist.Missing</t>
         </is>
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr"/>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Helper Battle visibility</t>
+          <t>Discord: join our server for general discussions about the extension, chats and support.</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Visualização do assistente de batalha</t>
+          <t>Discord: junta-te ao nosso servidor para discussões gerais sobre a extensão, chats e suporte.</t>
         </is>
       </c>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>.Settings.Entry.HideHelperDuringBattle</t>
+          <t>.Settings.Help.Discord</t>
         </is>
       </c>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr"/>
       <c r="B26" t="inlineStr">
         <is>
-          <t>let titles finish</t>
+          <t>Info</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Deixa os títulos terminarem</t>
+          <t>Informação</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Finish</t>
+          <t>.Boxes.GvGMap.Log.Info</t>
         </is>
       </c>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr"/>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Configure FoE Helper</t>
+          <t>Percentage</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Algumas configurações possiveis</t>
+          <t>Proporcional</t>
         </is>
       </c>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>.Menu.Settings.Desc</t>
+          <t>.Boxes.Units.Proportionally</t>
         </is>
       </c>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr"/>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Bar full:</t>
+          <t>Stream Chart</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Barra cheia:</t>
+          <t>Gráfico de fluxos</t>
         </is>
       </c>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>.Boxes.QIActions.FullAt</t>
+          <t>.Boxes.Stats.BtnChartTypeTitle.streamgraph</t>
         </is>
       </c>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr"/>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Boost</t>
+          <t>Lower</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Impulso</t>
+          <t>Inferior</t>
         </is>
       </c>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>.General.Boost</t>
+          <t>.Boxes.Market.TradeForLower</t>
         </is>
       </c>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr"/>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Required</t>
+          <t>Displays guild treasury export log tool when opening the Guild Treasury Log window</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Requerido</t>
+          <t>Exibe a ferramenta de exportação do registo de tesouraria da guilda ao abrir a janela do registo de tesouraria da guilda</t>
         </is>
       </c>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.RequiredProgress</t>
+          <t>.Settings.ShowGuildTreasuryLogExport.Desc</t>
         </is>
       </c>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr"/>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Won</t>
+          <t>The data below can be marked to copy them.</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Ganhou</t>
+          <t>Os dados abaixo podem ser marcados para copiá-los.</t>
         </is>
       </c>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>.Boxes.UnitsGex.Won</t>
+          <t>.Settings.Version.Desc</t>
         </is>
       </c>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr"/>
       <c r="B32" t="inlineStr">
         <is>
-          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement first!&lt;br&gt;&lt;/em&gt;Displays the resources required (by item) for your Settlement.</t>
+          <t>SAM</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>&lt;em id='outPW' class='tooltip-error'&gt;Desabilitado: Abre primeiro a colónia!&lt;br&gt;&lt;/em&gt;Resumo dos recursos necessários na tua colónia.</t>
+          <t>SAM</t>
         </is>
       </c>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>.Menu.OutP.DescWarningBuildings</t>
+          <t>.Eras.18.short</t>
         </is>
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr"/>
       <c r="B33" t="inlineStr">
         <is>
-          <t>This is not a valid token. Please check your input!</t>
+          <t>Preview</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Este não é um token válido. Por favor, verifique a sua entrada!</t>
+          <t>Pré-Visualização</t>
         </is>
       </c>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.ApiTokenLengthWrongBody</t>
+          <t>.Boxes.Alerts.Form.Preview</t>
         </is>
       </c>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr"/>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Select all playable ages (without: No Age, Special)</t>
+          <t>AND</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Seleciona todas as Eras (exceto Especial e Sem Era)</t>
+          <t>E</t>
         </is>
       </c>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnAllPlayableErasTitle</t>
+          <t>.Boxes.RecurringQuests.AND</t>
         </is>
       </c>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr"/>
       <c r="B35" t="inlineStr">
         <is>
-          <t>FoE-Helper: Number of FPs that can be bought with coins.</t>
+          <t>Hide reset-blocker when box minimized</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>FoE-Helper: Número de PFs que podem ser comprados com moedas.</t>
+          <t>Ocultar bloqueador de reinício quando a caixa estiver minimizada</t>
         </is>
       </c>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>.StrategyPoints.BuyableFP</t>
+          <t>.Boxes.MergerGame.hideOverlay</t>
         </is>
       </c>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr"/>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>The investment list was updated less than 30 minutes ago.</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Membros de Guilda</t>
+          <t>A lista de investimentos foi atualizada há menos de 30 minutos.</t>
         </is>
       </c>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildMembers</t>
+          <t>.Boxes.Investment.UpToDate</t>
         </is>
       </c>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr"/>
       <c r="B37" t="inlineStr">
         <is>
-          <t>No Incidents displayed.</t>
+          <t>Market Filter</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Não há incidentes.</t>
+          <t>Filtro do mercado</t>
         </is>
       </c>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.NoEvents</t>
+          <t>.Menu.Market.Title</t>
         </is>
       </c>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr"/>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; accepted your trade of __offerValue__ __offer__ for __needValue__ __need__.</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Bónus</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; aceitou a tua oferta de __offerValue__ __offer__ por __needValue__ __need__.</t>
         </is>
       </c>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Bonus</t>
+          <t>.Boxes.Infobox.Messages.Trade</t>
         </is>
       </c>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr"/>
       <c r="B39" t="inlineStr">
         <is>
-          <t>in</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>em</t>
+          <t>Gravar</t>
         </is>
       </c>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Count</t>
+          <t>.Boxes.Alerts.Form.Save</t>
         </is>
       </c>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr"/>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Save donation factor per Conversation</t>
+          <t>__amount__% of __good__ stock (__era__)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Guardar fator de doação por Conversação</t>
+          <t>__amount__% do stock de __good__ (__era__)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.ForderBonusPerConversation</t>
+          <t>.Boxes.GBGBuildings.relativeCosts</t>
         </is>
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr"/>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Negotiations</t>
+          <t>Open Import/Export Tool</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Negociações</t>
+          <t>Abrir Ferramenta de Importar/Exportar</t>
         </is>
       </c>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Negotiations</t>
+          <t>.Settings.ExportSettings.OpenImportExportTool</t>
         </is>
       </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr"/>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Estimated bonus: __FP__ FPs and __Goods__ goods</t>
+          <t>Displays current and upcoming GBG battles</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Bônus estimado: __FP__ PF e __Mercadoria__ mercadorias</t>
+          <t>Exibe as batalhas atuais e futuras de CBs</t>
         </is>
       </c>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.EstimatedBonus</t>
+          <t>.Menu.Gildfight.Desc</t>
         </is>
       </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr"/>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Friends</t>
+          <t>GBs at the top of the list are best value</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Amigos</t>
+          <t>Os GEs no topo da lista têm o melhor valor</t>
         </is>
       </c>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Friends</t>
+          <t>.Boxes.GreatBuildings.SuggestionDescription</t>
         </is>
       </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr"/>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Motivate/Polish Helper</t>
+          <t>Negotiation Table</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Ajuda para Motivar/Polir</t>
+          <t>Ajudante de Negociações</t>
         </is>
       </c>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>.Menu.Moppelhelper.Title</t>
+          <t>.Boxes.Negotiation.Title</t>
         </is>
       </c>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr"/>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Others to Add</t>
+          <t>Zoom</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Quota-parte dos outros</t>
+          <t>Ampliar</t>
         </is>
       </c>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.PatronPart</t>
+          <t>.Boxes.GvGMap.Action.Zoom</t>
         </is>
       </c>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr"/>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Guild Member</t>
+          <t>Efficiency</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Membro de guilda</t>
+          <t>Eficiência</t>
         </is>
       </c>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Player</t>
+          <t>.Boxes.Citymap.Efficiency</t>
         </is>
       </c>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr"/>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Choose your preferred language from the drop-down list</t>
+          <t>Bid Settings</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Escolhe a tua língua preferida na lista</t>
+          <t>Configurações do Leilão</t>
         </is>
       </c>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>.Settings.ChangeLanguage.Desc</t>
+          <t>.Settings.Auctions.Button</t>
         </is>
       </c>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr"/>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Open window automatically</t>
+          <t>Provides</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Abrir janela automaticamente</t>
+          <t>Fornece</t>
         </is>
       </c>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Autostart</t>
+          <t>.Boxes.Tooltip.Building.provides</t>
         </is>
       </c>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr"/>
       <c r="B49" t="inlineStr">
         <is>
-          <t xml:space="preserve">Number of Buildings: </t>
+          <t>Action Points</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t xml:space="preserve">Número de Edifícios: </t>
+          <t>Pontos de Acção</t>
         </is>
       </c>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.BuildingsAmount</t>
+          <t>.Boxes.BoostList.guild_raids_action_points_collection</t>
         </is>
       </c>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr"/>
       <c r="B50" t="inlineStr">
         <is>
-          <t>This includes all fair trades where the offered good has a lower stock than the requested good</t>
+          <t>Show guild treasury log export tool</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Isso inclui todas as trocas justas onde a mercadoria oferecida (por ti) tem um stock inferior à mercadoria recebida</t>
+          <t>Mostrar ferramenta para exportar registro da tesouraria da guilda</t>
         </is>
       </c>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeFairStockTT</t>
+          <t>.Settings.ShowGuildTreasuryLogExport.Title</t>
         </is>
       </c>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr"/>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Battles</t>
+          <t>Disabled: Open one of your GBs first!</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Batalhas</t>
+          <t>Desativado: Abre primeiro um dos teus GEs!</t>
         </is>
       </c>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Battles</t>
+          <t>.Menu.OwnpartCalculator.Warning</t>
         </is>
       </c>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr"/>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Preview</t>
+          <t>Opacity</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Pré-Visualização</t>
+          <t>Opacidade</t>
         </is>
       </c>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Preview</t>
+          <t>.Boxes.CityBuilder.Opacity</t>
         </is>
       </c>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr"/>
       <c r="B53" t="inlineStr">
         <is>
-          <t>This module will automatically calculate an auction bid and copy it to the clipboard.</t>
+          <t>Highlight</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Este módulo calculará automaticamente uma licitação num leilão e copiá-la-á para a área de transferência.</t>
+          <t>Destacar</t>
         </is>
       </c>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>.Settings.Auctions.Desc</t>
+          <t>.Boxes.CityMap.Highlight</t>
         </is>
       </c>
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr"/>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Disclaimer</t>
+          <t>ignore era</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Aviso Legal</t>
+          <t>ignorar era</t>
         </is>
       </c>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>.General.Disclaimer</t>
+          <t>.Boxes.BetterMusic.IgnoreEra</t>
         </is>
       </c>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr"/>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Expected daily production/tile</t>
+          <t>Aztec Helper</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Produção diária esperada/peça</t>
+          <t>Assistente Asteca</t>
         </is>
       </c>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ProdPerTile</t>
+          <t>.Settings.Entry.ShowAztecHelper</t>
         </is>
       </c>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr"/>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Full</t>
+          <t>Title name</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Completo</t>
+          <t>Nome do título</t>
         </is>
       </c>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Full</t>
+          <t>.Boxes.BetterMusic.TitleName</t>
         </is>
       </c>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr"/>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Negotiations</t>
+          <t>General</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Negociações</t>
+          <t>Geral</t>
         </is>
       </c>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Negotiations</t>
+          <t>.Boxes.GexStat.General</t>
         </is>
       </c>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr"/>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Defender deployed</t>
+          <t>Events</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Defensor colocado</t>
+          <t>Eventos</t>
         </is>
       </c>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.defender_deployed</t>
+          <t>.Boxes.Kits.Events</t>
         </is>
       </c>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr"/>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Progress per key</t>
+          <t>OC</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Progresso por chave</t>
+          <t>OC</t>
         </is>
       </c>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeyValue.care</t>
+          <t>.Boxes.OwnpartCalculator.OwnPartShort</t>
         </is>
       </c>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr"/>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Choose a player</t>
+          <t>Provides a sortable list of all buildings and their sizes in resonstruction mode</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Escolha um jogador</t>
+          <t>Fornece uma lista ordenável de todos os edifícios e seus tamanhos em modo de reconstrução</t>
         </is>
       </c>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ModalChoosePlayer</t>
+          <t>.Settings.ShowReconstructionList.Desc</t>
         </is>
       </c>
       <c r="G60" t="inlineStr"/>
       <c r="H60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr"/>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Modify Checklist</t>
-[...6 lines deleted...]
-      </c>
+          <t>Play sound when Task complete</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Strategy.Title</t>
+          <t>.Boxes.MergerGame.audibleTaskWarning</t>
         </is>
       </c>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr"/>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Message</t>
+          <t>Page</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Mensagem</t>
+          <t>Página</t>
         </is>
       </c>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Message</t>
+          <t>.Boxes.Market.PageColumn</t>
         </is>
       </c>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr"/>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Hitpoints</t>
+          <t>Timer is up</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Pontos de vida</t>
+          <t>O temporizador acabou</t>
         </is>
       </c>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Hitpoints</t>
+          <t>.Boxes.idleGame.AlertText</t>
         </is>
       </c>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr"/>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Log</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Gravar</t>
+          <t>Registo</t>
         </is>
       </c>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Save</t>
+          <t>.Boxes.GvGMap.Log</t>
         </is>
       </c>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr"/>
       <c r="B65" t="inlineStr">
         <is>
-          <t>View and calculate Tech Tree research costs</t>
+          <t>Minimum Score</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Calcula custos para tecnologias</t>
+          <t>Pontuação Mínima</t>
         </is>
       </c>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>.Menu.Technologies.Desc</t>
+          <t>.Boxes.ProductionsRating.InventoryBuildingScore</t>
         </is>
       </c>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr"/>
       <c r="B66" t="inlineStr">
         <is>
-          <t>GE Relic Rewards (Temple of Relic)</t>
+          <t>Add buildings from your inventory to the list</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Recompensas do templo das Reliquias</t>
+          <t>Adicionar edifícios do seu inventário à lista</t>
         </is>
       </c>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.guildExpedition</t>
+          <t>.Boxes.ProductionsRating.ShowInventoryBuildingsExplanation</t>
         </is>
       </c>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr"/>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Chance</t>
+          <t>NEVER</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Chance</t>
+          <t>NUNCA</t>
         </is>
       </c>
       <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.Chance</t>
+          <t>.Boxes.MoppelHelper.Never</t>
         </is>
       </c>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr"/>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Please visit all maps once to unlock the power data and collect guild data.</t>
+          <t>Buildings from GBG</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Por favor, visite todos os mapas uma vez para desbloquear os dados de poder e recolher os dados da guilda.</t>
+          <t>Edifícios dos CB's</t>
         </is>
       </c>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.OverviewExplainer</t>
+          <t>.Boxes.CityMap.buildingFromGBG</t>
         </is>
       </c>
       <c r="G68" t="inlineStr"/>
       <c r="H68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr"/>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Qty</t>
+          <t>Daily Prod.</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Numero</t>
+          <t>Produção diária.</t>
         </is>
       </c>
       <c r="D69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.number</t>
+          <t>.Boxes.Productions.ModeDaily</t>
         </is>
       </c>
       <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr"/>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Local settings</t>
+          <t>Heavy Unit</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Definições locais</t>
+          <t>Unidade Pesada</t>
         </is>
       </c>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.LocalSettings</t>
+          <t>.Boxes.Units.heavy_melee</t>
         </is>
       </c>
       <c r="G70" t="inlineStr"/>
       <c r="H70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr"/>
       <c r="B71" t="inlineStr">
         <is>
-          <t>% Attack</t>
+          <t>This tools helps to manage your goods inventory and market offers</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>% Ataque</t>
+          <t>Esta ferramenta ajuda a gerir o seu inventário de bens e as ofertas do mercado</t>
         </is>
       </c>
       <c r="D71" t="inlineStr"/>
       <c r="E71" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.Attack</t>
+          <t>.Menu.MarketOffers.Desc</t>
         </is>
       </c>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr"/>
       <c r="B72" t="inlineStr">
         <is>
-          <t>PvP-Arena-Defense</t>
+          <t>Resource Item</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Arena PvP - Defesa</t>
+          <t>Recurso</t>
         </is>
       </c>
       <c r="D72" t="inlineStr"/>
       <c r="E72" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>.Boxes.Units.arenaDefense</t>
+          <t>.Boxes.Campagne.Resource</t>
         </is>
       </c>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr"/>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Hidden Reward</t>
+          <t>Display Blue Galaxy Helper</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Recompensa Oculta</t>
+          <t>Exibir o assistente Galáxia Azul</t>
         </is>
       </c>
       <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.hidden_reward</t>
+          <t>.Settings.ShowBlueGalaxyHelper.Title</t>
         </is>
       </c>
       <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr"/>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Date</t>
+          <t>Auction</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Data</t>
+          <t>Leilão</t>
         </is>
       </c>
       <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Date</t>
+          <t>.Boxes.Alerts.Form.Antiques.Auction</t>
         </is>
       </c>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr"/>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Bottom</t>
+          <t>Do you want the GBG Player list to automatically open when clicking on the GBG ranking?</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Inferior</t>
+          <t>Queres que a Lista de Jogadores da CBs abra automaticamente ao clicares no ranking da CBs?</t>
         </is>
       </c>
       <c r="D75" t="inlineStr"/>
       <c r="E75" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>.Menu.BottomBar</t>
+          <t>.Settings.ShowGBGPlayerInfo.Desc</t>
         </is>
       </c>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr"/>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Secure</t>
+          <t>Guild defeated</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Seguro</t>
+          <t>Guilda derrotada</t>
         </is>
       </c>
       <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Lock</t>
+          <t>.Boxes.GvGMap.Log.clan_defeated</t>
         </is>
       </c>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr"/>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Shows a small badge with a counter of how many quests you can still refuse.</t>
+          <t>Map</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Exibir um pequeno emblema com um contador para indicar quantas missões ainda pode recusar.</t>
+          <t>Mapa</t>
         </is>
       </c>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>.Settings.Show2kQuestMark.Desc</t>
+          <t>.Boxes.BetterMusic.Map</t>
         </is>
       </c>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr"/>
       <c r="B78" t="inlineStr">
         <is>
-          <t>show GBG round selector</t>
+          <t>Shop Assistant</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Mostrar seletor de ronda de CBs</t>
+          <t>Assistente de loja</t>
         </is>
       </c>
       <c r="D78" t="inlineStr"/>
       <c r="E78" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowRoundSelector</t>
+          <t>.Boxes.ShopAssist.Title</t>
         </is>
       </c>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr"/>
       <c r="B79" t="inlineStr">
         <is>
-          <t>HP lost</t>
+          <t>Military Units Overview</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>HP perdido</t>
+          <t>Visão Geral das Unidades Militares</t>
         </is>
       </c>
       <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.lostHP</t>
+          <t>.Boxes.Units.Title</t>
         </is>
       </c>
       <c r="G79" t="inlineStr"/>
       <c r="H79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr"/>
       <c r="B80" t="inlineStr">
         <is>
-          <t>top middle</t>
+          <t>The world of the DB to be imported does not match the current account.</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>meio superior</t>
+          <t>O mundo da base de dados a ser importada não corresponde à conta atual.</t>
         </is>
       </c>
       <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.top-center</t>
+          <t>.Boxes.DBExport.WrongDBWorld</t>
         </is>
       </c>
       <c r="G80" t="inlineStr"/>
       <c r="H80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr"/>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Discord Webhooks</t>
+          <t>May Day Event</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Webhooks do Discord</t>
+          <t>Evento do Dia do Trabalhador</t>
         </is>
       </c>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Title</t>
+          <t>.Boxes.FPCollector.may_day_event</t>
         </is>
       </c>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr"/>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Double Collection</t>
+          <t>show axis label</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Recolha dupla</t>
+          <t>Mostrar rótulo do eixo</t>
         </is>
       </c>
       <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.DoubleCollection</t>
+          <t>.Boxes.GexStat.ShowAxisLabel</t>
         </is>
       </c>
       <c r="G82" t="inlineStr"/>
       <c r="H82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr"/>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Slot unlocked</t>
+          <t>Do you want the rewards from GBG and GE to be displayed in a stream over the rewards bar?</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Slot desbloqueado</t>
+          <t>Queres que as recompensas dos Cbs e da EG sejam mostradas em fluxo sobre a barra de recompensas?</t>
         </is>
       </c>
       <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.sector_slot_unlocked</t>
+          <t>.Settings.ShowGBGRewards.Desc</t>
         </is>
       </c>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr"/>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Zoom</t>
+          <t>https://docs.foe-helper.com/english/module/discord</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Ampliar</t>
+          <t>https://docs.foe-helper.com/english/module/discord</t>
         </is>
       </c>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Action.Zoom</t>
+          <t>.Boxes.Discord.HelpLink</t>
         </is>
       </c>
       <c r="G84" t="inlineStr"/>
       <c r="H84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr"/>
       <c r="B85" t="inlineStr">
         <is>
-          <t>top left</t>
+          <t>Date of Increase</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>canto superior esquerdo</t>
+          <t>Data do Aumento</t>
         </is>
       </c>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.top-left</t>
+          <t>.Boxes.Investment.Overview.DateOfIncrease</t>
         </is>
       </c>
       <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr"/>
       <c r="B86" t="inlineStr">
         <is>
-          <t>&lt;a target='_blank' href='https://foe-helper.com/extension/update?v=__version__&amp;lang=en'  class='game-cursor'&gt;Last Changelog&lt;/a&gt;</t>
+          <t>Space Age Space Hub</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>&lt;a target='_blank' href='https://foe-helper.com/extension/update?v=__version__&amp;lang=en'  class='game-cursor'&gt;Ultima actualização&lt;/a&gt;</t>
+          <t>Era Espacial Centro Espacial</t>
         </is>
       </c>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>.Settings.Version.Link</t>
-[...7 lines deleted...]
-      </c>
+          <t>.Eras.23</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr"/>
       <c r="B87" t="inlineStr">
         <is>
-          <t>GitHub: for more technical bug reports, concrete ideas and helping with development.</t>
+          <t>Website: information and documentation on the extension and it's features.</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>GitHub: para mais relatórios técnicos de bugs, ideias concretas e ajuda no desenvolvimento.</t>
+          <t>Website: informações e documentação sobre a extensão e as suas funcionalidades.</t>
         </is>
       </c>
       <c r="D87" t="inlineStr"/>
       <c r="E87" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>.Settings.Help.Github</t>
+          <t>.Settings.Help.Website</t>
         </is>
       </c>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr"/>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Quest name</t>
+          <t>Reward</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Nome da missão</t>
+          <t>Recompensa</t>
         </is>
       </c>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.Table.Quest</t>
+          <t>.Boxes.FPCollector.collectReward</t>
         </is>
       </c>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr"/>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Blue Galaxy</t>
+          <t>Inventory</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Galáxia Azul</t>
+          <t>Inventário</t>
         </is>
       </c>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowBlueGalaxyHelper</t>
+          <t>.Boxes.ProductionsRating.ShowInventoryBuildings</t>
         </is>
       </c>
       <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr"/>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>Top 5</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Outro</t>
+          <t>Top 5</t>
         </is>
       </c>
       <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.generic_building</t>
+          <t>.Boxes.ProductionsRating.Fifth</t>
         </is>
       </c>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr"/>
       <c r="B91" t="inlineStr">
         <is>
-          <t>QI Map</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Mapa IQ</t>
+          <t>Guardar</t>
         </is>
       </c>
       <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>.Menu.QIMap.Title</t>
+          <t>.Boxes.GuildFights.SaveSettings</t>
         </is>
       </c>
       <c r="G91" t="inlineStr"/>
       <c r="H91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr"/>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __paid__ &lt;small&gt;(Paid)&lt;/small&gt; = __profit__</t>
+          <t>Progress per badge</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Recompensa Líquida)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Bónus da Arca)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Recompensa)&lt;/small&gt; - __paid__ &lt;small&gt;(Pago)&lt;/small&gt; = __profit__</t>
+          <t>Progresso por emblema</t>
         </is>
       </c>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTProfitSelf</t>
+          <t>.Boxes.MergerGame.KeyValue.soccer</t>
         </is>
       </c>
       <c r="G92" t="inlineStr"/>
       <c r="H92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr"/>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Updates the 'GB calculator' for all GBs</t>
+          <t>All</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Atualiza a "Calculadora de GE" para todos os GE</t>
+          <t>Todos</t>
         </is>
       </c>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartOnAllGBs.Title</t>
+          <t>.Boxes.OwnpartCalculator.All</t>
         </is>
       </c>
       <c r="G93" t="inlineStr"/>
       <c r="H93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr"/>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Auto + Not locked</t>
+          <t>Name building</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Auto + Não bloqueado</t>
+          <t>Grande Edifício</t>
         </is>
       </c>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.AutoWithUnsafe</t>
+          <t>.Boxes.OwnpartCalculator.OptionsGB</t>
         </is>
       </c>
       <c r="G94" t="inlineStr"/>
       <c r="H94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr"/>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Hidden GB</t>
+          <t>The Date value "__InvalidDate__" could not be parsed</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>GE Escondido</t>
+          <t>Não foi possível converter a data "__InvalidDate__"</t>
         </is>
       </c>
       <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.HiddenGB</t>
+          <t>.Boxes.Investment.DateParseErrorDesc</t>
         </is>
       </c>
       <c r="G95" t="inlineStr"/>
       <c r="H95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr"/>
       <c r="B96" t="inlineStr">
         <is>
-          <t>SA</t>
+          <t>My Age</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>SA</t>
+          <t>A minha era</t>
         </is>
       </c>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>.Eras.1.short</t>
+          <t>.Boxes.Stats.BtnMyEra</t>
         </is>
       </c>
       <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr"/>
       <c r="B97" t="inlineStr">
         <is>
-          <t>May Day Event</t>
+          <t>Toggle expiry Alert</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Evento do Dia do Trabalhador</t>
+          <t>Alternar alerta de expiração</t>
         </is>
       </c>
       <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.may_day_event</t>
+          <t>.Boxes.InactivesSettings.Title</t>
         </is>
       </c>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr"/>
       <c r="B98" t="inlineStr">
         <is>
-          <t>__days__ days</t>
+          <t>Show all parts</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>__dias__dias</t>
+          <t>Mostrar todas as peças</t>
         </is>
       </c>
       <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEvenUnit</t>
+          <t>.Boxes.Kits.TripleStateButton1</t>
         </is>
       </c>
       <c r="G98" t="inlineStr"/>
       <c r="H98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr"/>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Auction</t>
+          <t>display times in server time</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Leilão</t>
+          <t>mostrar horários na hora do servidor</t>
         </is>
       </c>
       <c r="D99" t="inlineStr"/>
       <c r="E99" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Antiques.Auction</t>
+          <t>.Boxes.GuildFights.ShowServerTime</t>
         </is>
       </c>
       <c r="G99" t="inlineStr"/>
       <c r="H99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr"/>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Auctions</t>
+          <t>Hide GB from calculation and list.</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Leilões</t>
+          <t>Ocultar GE do cálculo e da lista.</t>
         </is>
       </c>
       <c r="D100" t="inlineStr"/>
       <c r="E100" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>.Settings.Auctions.Title</t>
+          <t>.Boxes.Investment.Overview.HideGB</t>
         </is>
       </c>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr"/>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Auctions won</t>
+          <t>Attack%</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Leilões ganhos</t>
+          <t>% ataque</t>
         </is>
       </c>
       <c r="D101" t="inlineStr"/>
       <c r="E101" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.AuctionsWon</t>
+          <t>.Boxes.Units.Attack</t>
         </is>
       </c>
       <c r="G101" t="inlineStr"/>
       <c r="H101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr"/>
       <c r="B102" t="inlineStr">
         <is>
-          <t>The values may update slow - depending on server feedback. Given times do not take updates of current stock into account.</t>
+          <t>Military Units Overview</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Os valores podem ser atualizados lentamente - dependendo do feedback do servidor. Os tempos fornecidos não consideram atualizações do stock atual.</t>
+          <t>Exército</t>
         </is>
       </c>
       <c r="D102" t="inlineStr"/>
       <c r="E102" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Warning</t>
+          <t>.Menu.Unit.Title</t>
         </is>
       </c>
       <c r="G102" t="inlineStr"/>
       <c r="H102" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr"/>
       <c r="B103" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>Guild Member Overview</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>Visão Geral dos Membros da Guilda</t>
         </is>
       </c>
       <c r="D103" t="inlineStr"/>
       <c r="E103" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>.Eras.3.short</t>
+          <t>.Menu.GuildMemberStat.Title</t>
         </is>
       </c>
       <c r="G103" t="inlineStr"/>
       <c r="H103" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr"/>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Day ⇋</t>
+          <t>Guild Expedition</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Dia ⇋</t>
+          <t>Expedição da Guilda</t>
         </is>
       </c>
       <c r="D104" t="inlineStr"/>
       <c r="E104" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Day</t>
+          <t>.Boxes.General.Guild_Expedition</t>
         </is>
       </c>
       <c r="G104" t="inlineStr"/>
       <c r="H104" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr"/>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Size</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Tamanho</t>
+          <t>Jogador</t>
         </is>
       </c>
       <c r="D105" t="inlineStr"/>
       <c r="E105" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Size</t>
+          <t>.General.Player</t>
         </is>
       </c>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr"/>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Show missing parts</t>
+          <t>FP Investments</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Mostrar peças em falta</t>
+          <t>Investimentos de PF</t>
         </is>
       </c>
       <c r="D106" t="inlineStr"/>
       <c r="E106" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.TripleStateButton0</t>
+          <t>.Menu.Investment.Title</t>
         </is>
       </c>
       <c r="G106" t="inlineStr"/>
       <c r="H106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr"/>
       <c r="B107" t="inlineStr">
         <is>
-          <t>When opening the ally building, an enhanced ally overview will be presented.</t>
+          <t>instantly</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Ao abrir o edifício do aliado, será apresentada uma visão geral do aliado melhorada.</t>
+          <t>instantaneamente</t>
         </is>
       </c>
       <c r="D107" t="inlineStr"/>
       <c r="E107" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>.Settings.ShowAllyList.Desc</t>
+          <t>.Boxes.GuildMemberStat.Instantly</t>
         </is>
       </c>
       <c r="G107" t="inlineStr"/>
       <c r="H107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr"/>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Space Age Asteroid Belt</t>
+          <t>Shows you the available opportunities to earn castle points.</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Era Espacial Ceres</t>
+          <t>Mostra as oportunidades disponíveis para ganhar pontos de castelo.</t>
         </is>
       </c>
       <c r="D108" t="inlineStr"/>
       <c r="E108" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>.Eras.19</t>
+          <t>.Menu.Castle.Desc</t>
         </is>
       </c>
       <c r="G108" t="inlineStr"/>
       <c r="H108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr"/>
       <c r="B109" t="inlineStr">
         <is>
-          <t>FoE-Helper: There are keys remaining on the field!</t>
+          <t>Shows finished quests</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>FoE-Helper: Ainda há chaves no campo!</t>
+          <t>Mostrar missões terminadas</t>
         </is>
       </c>
       <c r="D109" t="inlineStr"/>
       <c r="E109" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeysLeft.care</t>
+          <t>.Boxes.BonusService.donequests</t>
         </is>
       </c>
       <c r="G109" t="inlineStr"/>
       <c r="H109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr"/>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Clear All</t>
+          <t>Show missing parts</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Limpar</t>
+          <t>Mostrar peças em falta</t>
         </is>
       </c>
       <c r="D110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.ResetBox</t>
+          <t>.Boxes.Kits.TripleStateButton0</t>
         </is>
       </c>
       <c r="G110" t="inlineStr"/>
       <c r="H110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr"/>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Defense boost att. army</t>
+          <t>Export presets</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Aumento de defesa do exército atacante</t>
+          <t>Exportar predefinições</t>
         </is>
       </c>
       <c r="D111" t="inlineStr"/>
       <c r="E111" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.def_boost_attacker</t>
+          <t>.Boxes.ProductionsRating.PresetExport</t>
         </is>
       </c>
       <c r="G111" t="inlineStr"/>
       <c r="H111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr"/>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Start goods</t>
+          <t>Open Profile Summary</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Mercadorias Iniciais</t>
+          <t>Abrir Resumo do Perfil</t>
         </is>
       </c>
       <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_goods_start</t>
+          <t>.Boxes.PlayerProfile.Tooltip</t>
         </is>
       </c>
       <c r="G112" t="inlineStr"/>
       <c r="H112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr"/>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Factor</t>
+          <t>FP</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Fator</t>
+          <t>PFs</t>
         </is>
       </c>
       <c r="D113" t="inlineStr"/>
       <c r="E113" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Factor</t>
+          <t>.Boxes.Calculator.FP</t>
         </is>
       </c>
       <c r="G113" t="inlineStr"/>
       <c r="H113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr"/>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Inactivity</t>
+          <t>All Ages</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Inactividade</t>
+          <t>Todas as eras</t>
         </is>
       </c>
       <c r="D114" t="inlineStr"/>
       <c r="E114" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Inactivity</t>
+          <t>.Boxes.Stats.BtnAllPlayableEras</t>
         </is>
       </c>
       <c r="G114" t="inlineStr"/>
       <c r="H114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr"/>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Negotiation Blocker</t>
+          <t>Show FSP Calculator</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Bloqueio de Negociação</t>
+          <t>Mostrar Calculadora FSP</t>
         </is>
       </c>
       <c r="D115" t="inlineStr"/>
       <c r="E115" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowMapTradeWarning</t>
+          <t>.Boxes.ProductionsRating.ShowFSPCalculator</t>
         </is>
       </c>
       <c r="G115" t="inlineStr"/>
       <c r="H115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr"/>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Arc</t>
+          <t>Settlement Playthroughs</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Arca</t>
+          <t>Jogadas de Assentamento</t>
         </is>
       </c>
       <c r="D116" t="inlineStr"/>
       <c r="E116" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Arc</t>
+          <t>.Boxes.PlayerProfile.Settlements</t>
         </is>
       </c>
       <c r="G116" t="inlineStr"/>
       <c r="H116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr"/>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Merge Game (e.g. Care For Tomorrow Event)</t>
+          <t>Duplicate</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Jogo de Fusão (ex.: Evento Cuida do Amanhã)</t>
+          <t>Duplicar</t>
         </is>
       </c>
       <c r="D117" t="inlineStr"/>
       <c r="E117" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>.Settings.EventHelperMerge</t>
+          <t>.Boxes.ProductionsRating.PresetDuplicate</t>
         </is>
       </c>
       <c r="G117" t="inlineStr"/>
       <c r="H117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr"/>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>You will die playing this card! Consider redrawing or buying health.</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Nome</t>
+          <t>Vais morrer ao jogar esta carta! Considera voltar a tirar ou comprar vida.</t>
         </is>
       </c>
       <c r="D118" t="inlineStr"/>
       <c r="E118" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Name</t>
+          <t>.Boxes.cardGame.WarningCertainDeath</t>
         </is>
       </c>
       <c r="G118" t="inlineStr"/>
       <c r="H118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr"/>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Calendar Completion</t>
+          <t>Expired Trades</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Conclusão do Calendário</t>
+          <t>Negócios Expirados</t>
         </is>
       </c>
       <c r="D119" t="inlineStr"/>
       <c r="E119" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.reward_calendar_completion</t>
+          <t>.Boxes.MarketOffersEvents.Expired</t>
         </is>
       </c>
       <c r="G119" t="inlineStr"/>
       <c r="H119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr"/>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Group</t>
+          <t>Available Soccer Balls</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Grupos</t>
+          <t>Bolas de futebol disponíveis</t>
         </is>
       </c>
       <c r="D120" t="inlineStr"/>
       <c r="E120" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.ModeGroups</t>
+          <t>.Boxes.MergerGame.availableCurrency.soccer</t>
         </is>
       </c>
       <c r="G120" t="inlineStr"/>
       <c r="H120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr"/>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Lower Era buildings</t>
+          <t>This value is used for ranking goods producing buildings. How many FP is one good worth to you?</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Edifícios de eras anteriores</t>
+          <t>Este valor é utilizado para classificar edifícios produtores de bens. Quantos PF vale para si um bem?</t>
         </is>
       </c>
       <c r="D121" t="inlineStr"/>
       <c r="E121" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.HighlightOldBuildings</t>
+          <t>.Boxes.GreatBuildings.TTGoodsValue</t>
         </is>
       </c>
       <c r="G121" t="inlineStr"/>
       <c r="H121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr"/>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Load current Beta</t>
+          <t>Create Alert</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Carregar a versão Beta atual</t>
+          <t>Criar Alerta</t>
         </is>
       </c>
       <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>.Settings.LoadBeta2.Title</t>
+          <t>.Boxes.Alerts.Form.CreateAlert</t>
         </is>
       </c>
       <c r="G122" t="inlineStr"/>
       <c r="H122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr"/>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Press __place__ and __slot__ on your keyboard to insert this suggestion.</t>
+          <t>Auctions won</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Pressione __place__ e __slot__ no seu teclado para inserir esta sugestão.</t>
+          <t>Leilões ganhos</t>
         </is>
       </c>
       <c r="D123" t="inlineStr"/>
       <c r="E123" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.KeyboardTooltip</t>
+          <t>.Boxes.Castle.AuctionsWon</t>
         </is>
       </c>
       <c r="G123" t="inlineStr"/>
       <c r="H123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr"/>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Double donation blocker</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Bloqueador de doação dupla</t>
+          <t>Guardar</t>
         </is>
       </c>
       <c r="D124" t="inlineStr"/>
       <c r="E124" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>.Settings.doubleFPtimeout.Title</t>
+          <t>.Boxes.GexStat.Save</t>
         </is>
       </c>
       <c r="G124" t="inlineStr"/>
       <c r="H124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr"/>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Player name</t>
+          <t>Bar full:</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Nome do jogador</t>
+          <t>Barra cheia:</t>
         </is>
       </c>
       <c r="D125" t="inlineStr"/>
       <c r="E125" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.PlayerName</t>
+          <t>.Boxes.QIActions.FullAt</t>
         </is>
       </c>
       <c r="G125" t="inlineStr"/>
       <c r="H125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr"/>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Resource</t>
+          <t>Arctic Future</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Recurso</t>
+          <t>Futuro Ártico</t>
         </is>
       </c>
       <c r="D126" t="inlineStr"/>
       <c r="E126" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.Resource</t>
+          <t>.Eras.15</t>
         </is>
       </c>
       <c r="G126" t="inlineStr"/>
       <c r="H126" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr"/>
       <c r="B127" t="inlineStr">
         <is>
-          <t>DD/MMM</t>
+          <t>Pop Ups</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>DD/MMM</t>
+          <t>Pop up</t>
         </is>
       </c>
       <c r="D127" t="inlineStr"/>
       <c r="E127" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>.DateShort</t>
+          <t>.Settings.Tab.Auto</t>
         </is>
       </c>
       <c r="G127" t="inlineStr"/>
       <c r="H127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr"/>
       <c r="B128" t="inlineStr">
         <is>
-          <t>effectively - including x4 chance</t>
+          <t>Sector conquered</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>efetivamente - incluindo a probabilidade x4</t>
+          <t>Setor conquistado</t>
         </is>
       </c>
       <c r="D128" t="inlineStr"/>
       <c r="E128" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.including4x</t>
+          <t>.Boxes.GvGMap.Log.sector_conquered</t>
         </is>
       </c>
       <c r="G128" t="inlineStr"/>
       <c r="H128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr"/>
       <c r="B129" t="inlineStr">
         <is>
-          <t>show searchbar</t>
+          <t>Reset this preset to default values?</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>mostrar barra de pesquisa</t>
+          <t>Repor esta predefinição para os valores padrão?</t>
         </is>
       </c>
       <c r="D129" t="inlineStr"/>
       <c r="E129" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ShowSearchbar</t>
+          <t>.Boxes.ProductionsRating.PresetConfirmReset</t>
         </is>
       </c>
       <c r="G129" t="inlineStr"/>
       <c r="H129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr"/>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Own offers</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Ofertas próprias</t>
+          <t>Custa</t>
         </is>
       </c>
       <c r="D130" t="inlineStr"/>
       <c r="E130" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>.Boxes.Market.ShowOwnOffers</t>
+          <t>.Boxes.Tooltip.Building.costs</t>
         </is>
       </c>
       <c r="G130" t="inlineStr"/>
       <c r="H130" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr"/>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Strategy Checklist</t>
-[...6 lines deleted...]
-      </c>
+          <t>Discord Messages</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr"/>
       <c r="D131" t="inlineStr"/>
       <c r="E131" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Strategy</t>
-[...2 lines deleted...]
-      <c r="G131" t="inlineStr"/>
+          <t>.Boxes.Discord.TitleEntries</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Mensagens do Discord</t>
+        </is>
+      </c>
       <c r="H131" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr"/>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Create Alert</t>
+          <t>There is a limit of 2000 aborted quests per day.</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Criar Alerta</t>
+          <t>Há um limite de 2000 missões abortadas por dia.</t>
         </is>
       </c>
       <c r="D132" t="inlineStr"/>
       <c r="E132" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.CreateAlert</t>
+          <t>.Quests.CounterTooltip.Content</t>
         </is>
       </c>
       <c r="G132" t="inlineStr"/>
       <c r="H132" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr"/>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Total</t>
+          <t>Tables</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Total</t>
+          <t>Tabelas</t>
         </is>
       </c>
       <c r="D133" t="inlineStr"/>
       <c r="E133" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.GoodEraTotal</t>
+          <t>.Boxes.DBExport.Tables</t>
         </is>
       </c>
       <c r="G133" t="inlineStr"/>
       <c r="H133" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr"/>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Notifications</t>
+          <t>Castle System daily reward</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Notificações</t>
+          <t>Recompensa diária do Sistema de Castelo</t>
         </is>
       </c>
       <c r="D134" t="inlineStr"/>
       <c r="E134" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowNotifications</t>
+          <t>.Boxes.FPCollector.castle_system_daily_reward_chest</t>
         </is>
       </c>
       <c r="G134" t="inlineStr"/>
       <c r="H134" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr"/>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Do you really want to create alerts for all sectors?</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Custa</t>
+          <t>Queres mesmo criar alertas para todos os sectores?</t>
         </is>
       </c>
       <c r="D135" t="inlineStr"/>
       <c r="E135" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Costs</t>
+          <t>.Boxes.Alerts.Form.ConfirmSectorAlerts</t>
         </is>
       </c>
       <c r="G135" t="inlineStr"/>
       <c r="H135" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr"/>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Are you sure you want to delete this?</t>
+          <t>Freedom granted</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Tens a certeza de que queres eliminar isto?</t>
+          <t>Liberdade concedida</t>
         </is>
       </c>
       <c r="D136" t="inlineStr"/>
       <c r="E136" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ConfirmDelete</t>
+          <t>.Boxes.GvGMap.Log.sector_independence_granted</t>
         </is>
       </c>
       <c r="G136" t="inlineStr"/>
       <c r="H136" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr"/>
       <c r="B137" t="inlineStr">
         <is>
-          <t>This is not a valid settings file!</t>
+          <t>Unattached</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Este não é um ficheiro de configurações válido!</t>
+          <t>Independente</t>
         </is>
       </c>
       <c r="D137" t="inlineStr"/>
       <c r="E137" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>.Settings.ExportImport.Error</t>
+          <t>.Boxes.Units.Unbind</t>
         </is>
       </c>
       <c r="G137" t="inlineStr"/>
       <c r="H137" t="inlineStr"/>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr"/>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Forest</t>
+          <t>random</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Natureza</t>
+          <t>Aleatório</t>
         </is>
       </c>
       <c r="D138" t="inlineStr"/>
       <c r="E138" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.nature</t>
+          <t>.Boxes.Units.random</t>
         </is>
       </c>
       <c r="G138" t="inlineStr"/>
       <c r="H138" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr"/>
       <c r="B139" t="inlineStr">
         <is>
-          <t>This players city can not be attacked</t>
+          <t>Hide most details</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>A cidade deste jogador não pode ser atacada</t>
+          <t>Ocultar a maioria dos detalhes</t>
         </is>
       </c>
       <c r="D139" t="inlineStr"/>
       <c r="E139" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.CityProtected</t>
+          <t>.Settings.ShowOwnPartMinView.Desc</t>
         </is>
       </c>
       <c r="G139" t="inlineStr"/>
       <c r="H139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr"/>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Displays a tool that suggests buildings to collect after collecting your Blue Galaxy</t>
+          <t>Background Music</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Exibir uma ferramenta sugerindo edifícios para coletar com o bônus da galáxia azul</t>
+          <t>Música de Fundo</t>
         </is>
       </c>
       <c r="D140" t="inlineStr"/>
       <c r="E140" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>.Settings.ShowBlueGalaxyHelper.Desc</t>
+          <t>.Menu.Music.Title</t>
         </is>
       </c>
       <c r="G140" t="inlineStr"/>
       <c r="H140" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr"/>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Billion</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Bilião</t>
+          <t>Edifício</t>
         </is>
       </c>
       <c r="D141" t="inlineStr"/>
       <c r="E141" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.B</t>
+          <t>.Boxes.AllyList.Building</t>
         </is>
       </c>
       <c r="G141" t="inlineStr"/>
       <c r="H141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr"/>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Close all Box</t>
+          <t>Billion</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Fechar todas as Caixas</t>
+          <t>Bilião</t>
         </is>
       </c>
       <c r="D142" t="inlineStr"/>
       <c r="E142" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>.Settings.Entry.AutoOpenCloseBox</t>
+          <t>.Boxes.idleGame.B</t>
         </is>
       </c>
       <c r="G142" t="inlineStr"/>
       <c r="H142" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr"/>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Total</t>
+          <t>Compare friends in conversations</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Total</t>
+          <t>Comparar amigos nas conversas</t>
         </is>
       </c>
       <c r="D143" t="inlineStr"/>
       <c r="E143" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Total</t>
+          <t>.Boxes.CompareFriendsThreads.Title</t>
         </is>
       </c>
       <c r="G143" t="inlineStr"/>
       <c r="H143" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr"/>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Battlegrounds</t>
+          <t>Show own sector countdowns</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Campos de batalha</t>
+          <t>Mostrar contagem decrescente dos próprios setores</t>
         </is>
       </c>
       <c r="D144" t="inlineStr"/>
       <c r="E144" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.GBG</t>
+          <t>.Boxes.GuildFights.ShowOwnSectors</t>
         </is>
       </c>
       <c r="G144" t="inlineStr"/>
       <c r="H144" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr"/>
       <c r="B145" t="inlineStr">
         <is>
-          <t>middle middle</t>
+          <t>1 FP equals __goods__ goods</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>centro</t>
+          <t>1 PF equivale a __goods__ bens</t>
         </is>
       </c>
       <c r="D145" t="inlineStr"/>
       <c r="E145" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.mid-center</t>
+          <t>.Boxes.GreatBuildings.GoodsPerFP</t>
         </is>
       </c>
       <c r="G145" t="inlineStr"/>
       <c r="H145" t="inlineStr"/>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr"/>
       <c r="B146" t="inlineStr">
         <is>
-          <t>For guild events you have to visit the GBG map first</t>
+          <t>Challenge</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Para os eventos da guilda, tens de visitar primeiro o mapa da Batalha de Guildas</t>
+          <t>Desafio</t>
         </is>
       </c>
       <c r="D146" t="inlineStr"/>
       <c r="E146" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.VisitGGMapBefore</t>
+          <t>.Boxes.Castle.Challenge</t>
         </is>
       </c>
       <c r="G146" t="inlineStr"/>
       <c r="H146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr"/>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Displays game stats on goods, units, rewards, GBG</t>
+          <t>Sum Needed</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Mostra estatisticas do jogo sobre mercadorias, unidades, recompensas, CdB</t>
+          <t>Soma de Necessário</t>
         </is>
       </c>
       <c r="D147" t="inlineStr"/>
       <c r="E147" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>.Menu.Stats.Desc</t>
+          <t>.Boxes.MarketOffers.NeedSum</t>
         </is>
       </c>
       <c r="G147" t="inlineStr"/>
       <c r="H147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr"/>
       <c r="B148" t="inlineStr">
         <is>
-          <t>PvP-Arena-Protocol</t>
+          <t>Course</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Protocolo da Arena PvP</t>
+          <t>Curso</t>
         </is>
       </c>
       <c r="D148" t="inlineStr"/>
       <c r="E148" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowPvPArena</t>
+          <t>.Boxes.GexStat.Course</t>
         </is>
       </c>
       <c r="G148" t="inlineStr"/>
       <c r="H148" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr"/>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Current Stock</t>
+          <t>Suggestion: Collect these buildings</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Disponivel</t>
+          <t>Sugestão: recolhe estes edifícios</t>
         </is>
       </c>
       <c r="D149" t="inlineStr"/>
       <c r="E149" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.DescInStock</t>
+          <t>.Boxes.BlueGalaxy.DoneProductionsTitle</t>
         </is>
       </c>
       <c r="G149" t="inlineStr"/>
       <c r="H149" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr"/>
       <c r="B150" t="inlineStr">
         <is>
-          <t>plain</t>
+          <t>Opens In</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Plano</t>
+          <t>Abre em</t>
         </is>
       </c>
       <c r="D150" t="inlineStr"/>
       <c r="E150" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Terrain_plain</t>
+          <t>.Boxes.Alerts.Form.Expiration</t>
         </is>
       </c>
       <c r="G150" t="inlineStr"/>
       <c r="H150" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr"/>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Calendar</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Calendário</t>
+          <t>Feito</t>
         </is>
       </c>
       <c r="D151" t="inlineStr"/>
       <c r="E151" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.reward_calendar</t>
+          <t>.Boxes.BlueGalaxy.Done</t>
         </is>
       </c>
       <c r="G151" t="inlineStr"/>
       <c r="H151" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr"/>
       <c r="B152" t="inlineStr">
         <is>
-          <t>End date</t>
+          <t>Guild Member</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Data do fim</t>
+          <t>Membro de guilda</t>
         </is>
       </c>
       <c r="D152" t="inlineStr"/>
       <c r="E152" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.EndDate</t>
+          <t>.Boxes.GuildFights.Player</t>
         </is>
       </c>
       <c r="G152" t="inlineStr"/>
       <c r="H152" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr"/>
       <c r="B153" t="inlineStr">
         <is>
-          <t>compression</t>
+          <t>Army Advice</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>compressão</t>
+          <t>Conselhor de Exército</t>
         </is>
       </c>
       <c r="D153" t="inlineStr"/>
       <c r="E153" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Compression</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.BattleAssistArmyAdvice.Title</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr"/>
       <c r="H153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr"/>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Late Middle Age</t>
+          <t>GB Calculator</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Finais da Idade Média</t>
+          <t>Calculador dos teus GEs</t>
         </is>
       </c>
       <c r="D154" t="inlineStr"/>
       <c r="E154" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>.Eras.6</t>
+          <t>.Boxes.OwnpartCalculator.Title</t>
         </is>
       </c>
       <c r="G154" t="inlineStr"/>
       <c r="H154" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr"/>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Select GB</t>
+          <t>has Progress</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Selecionar GE</t>
+          <t>tem Progresso</t>
         </is>
       </c>
       <c r="D155" t="inlineStr"/>
       <c r="E155" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>.Boxes.findGB.selectGB</t>
+          <t>.Boxes.findGB.hasProgress</t>
         </is>
       </c>
       <c r="G155" t="inlineStr"/>
       <c r="H155" t="inlineStr"/>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr"/>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Do you really want to create alerts for all sectors?</t>
+          <t>Expired</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Queres mesmo criar alertas para todos os sectores?</t>
+          <t>Expirado</t>
         </is>
       </c>
       <c r="D156" t="inlineStr"/>
       <c r="E156" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.ConfirmSectorAlerts</t>
+          <t>.Boxes.Alerts.Form.Expired</t>
         </is>
       </c>
       <c r="G156" t="inlineStr"/>
       <c r="H156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr"/>
       <c r="B157" t="inlineStr">
         <is>
-          <t>all</t>
+          <t>"Close all windows" box open automatically</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>todos</t>
+          <t>Caixa "Fechar todas as janelas" abre automaticamente</t>
         </is>
       </c>
       <c r="D157" t="inlineStr"/>
       <c r="E157" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.CountAll</t>
+          <t>.Settings.AutoOpenCloseBox.Title</t>
         </is>
       </c>
       <c r="G157" t="inlineStr"/>
       <c r="H157" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr"/>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Main Prize</t>
+          <t>Sets</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Prémio principal</t>
+          <t>Conjuntos</t>
         </is>
       </c>
       <c r="D158" t="inlineStr"/>
       <c r="E158" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.MainPrize</t>
+          <t>.Boxes.Kits.Sets</t>
         </is>
       </c>
       <c r="G158" t="inlineStr"/>
       <c r="H158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr"/>
       <c r="B159" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 3 Ages behind</t>
+          <t>&lt;em id="minigame_aztecs-Btn-closed" class="tooltip-error"&gt;Opens automatically when starting a aztec mini game&lt;br&gt;&lt;/em&gt;Aztec Minigame Helper</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t xml:space="preserve"> estão 3 eras atrás</t>
+          <t>&lt;em id="minigame_aztecs-Btn-closed" class="tooltip-error"&gt;Abre automaticamente ao iniciar um mini-jogo asteca&lt;br&gt;&lt;/em&gt;Assistente de Mini-jogo Asteca</t>
         </is>
       </c>
       <c r="D159" t="inlineStr"/>
       <c r="E159" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.OlderThan3Era</t>
+          <t>.Menu.AztecMiniGame.Desc</t>
         </is>
       </c>
       <c r="G159" t="inlineStr"/>
       <c r="H159" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr"/>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Sum Inventory + Needed</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Soma de Inventário + Necessário</t>
+          <t>Jogador</t>
         </is>
       </c>
       <c r="D160" t="inlineStr"/>
       <c r="E160" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.InventoryNeedSum</t>
+          <t>.Boxes.Investment.Overview.Player</t>
         </is>
       </c>
       <c r="G160" t="inlineStr"/>
       <c r="H160" t="inlineStr"/>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr"/>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Help and Community</t>
+          <t>Choose a player</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Ajuda e Comunidade</t>
+          <t>Escolha um jogador</t>
         </is>
       </c>
       <c r="D161" t="inlineStr"/>
       <c r="E161" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>.Settings.Help.Title</t>
+          <t>.Boxes.Notice.ModalChoosePlayer</t>
         </is>
       </c>
       <c r="G161" t="inlineStr"/>
       <c r="H161" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr"/>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Add</t>
+          <t>Required</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Adicionar</t>
+          <t>Necessário</t>
         </is>
       </c>
       <c r="D162" t="inlineStr"/>
       <c r="E162" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Add</t>
+          <t>.Boxes.Technologies.DescRequired</t>
         </is>
       </c>
       <c r="G162" t="inlineStr"/>
       <c r="H162" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr"/>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Own part net</t>
+          <t>Recurring Quests</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Contributo pessoal líquido</t>
+          <t>Missões recorrentes</t>
         </is>
       </c>
       <c r="D163" t="inlineStr"/>
       <c r="E163" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.OwnPartNetto</t>
+          <t>.Boxes.RecurringQuests.Title</t>
         </is>
       </c>
       <c r="G163" t="inlineStr"/>
       <c r="H163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr"/>
       <c r="B164" t="inlineStr">
         <is>
-          <t>New webhook entry</t>
+          <t>In Colony</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Nova entrada de webhook</t>
+          <t>Na Colónia</t>
         </is>
       </c>
       <c r="D164" t="inlineStr"/>
       <c r="E164" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.TitleNewEntry</t>
+          <t>.Boxes.BetterMusic.InColony</t>
         </is>
       </c>
       <c r="G164" t="inlineStr"/>
       <c r="H164" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr"/>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Filter</t>
+          <t>Alert Suggestions</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Filtro</t>
+          <t>Sugestões de alerta</t>
         </is>
       </c>
       <c r="D165" t="inlineStr"/>
       <c r="E165" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Filter</t>
+          <t>.Boxes.Alerts.Preferences.Suggestions.Title</t>
         </is>
       </c>
       <c r="G165" t="inlineStr"/>
       <c r="H165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr"/>
       <c r="B166" t="inlineStr">
         <is>
-          <t>started playing on __date__</t>
+          <t>Units</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>começou a jogar em __date__</t>
+          <t>Unidades</t>
         </is>
       </c>
       <c r="D166" t="inlineStr"/>
       <c r="E166" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.DateStarted</t>
+          <t>.General.Units</t>
         </is>
       </c>
       <c r="G166" t="inlineStr"/>
       <c r="H166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr"/>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Preference Order</t>
+          <t xml:space="preserve">Level </t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Ordem de Preferência</t>
+          <t xml:space="preserve">Nível </t>
         </is>
       </c>
       <c r="D167" t="inlineStr"/>
       <c r="E167" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Average</t>
+          <t>.Boxes.Calculator.Step</t>
         </is>
       </c>
       <c r="G167" t="inlineStr"/>
       <c r="H167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr"/>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Castle System</t>
+          <t>Main Prize</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Sistema de Castelo</t>
+          <t>Prémio principal</t>
         </is>
       </c>
       <c r="D168" t="inlineStr"/>
       <c r="E168" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>.Menu.Castle.Title</t>
+          <t>.Boxes.EventChests.MainPrize</t>
         </is>
       </c>
       <c r="G168" t="inlineStr"/>
       <c r="H168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr"/>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Quantity</t>
+          <t>invested FP</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Quantidade</t>
+          <t>PF investidos</t>
         </is>
       </c>
       <c r="D169" t="inlineStr"/>
       <c r="E169" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Quantity</t>
+          <t>.Boxes.GuildMemberStat.FpInvested</t>
         </is>
       </c>
       <c r="G169" t="inlineStr"/>
       <c r="H169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr"/>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Opens In</t>
+          <t xml:space="preserve"> are 1 Age behind</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Abre em</t>
+          <t xml:space="preserve"> estão 1 era atrás</t>
         </is>
       </c>
       <c r="D170" t="inlineStr"/>
       <c r="E170" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Expiration</t>
+          <t>.Boxes.CityMap.OlderThan1Era</t>
         </is>
       </c>
       <c r="G170" t="inlineStr"/>
       <c r="H170" t="inlineStr"/>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr"/>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Next Town</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Próxima Cidade</t>
+          <t>Copiar</t>
         </is>
       </c>
       <c r="D171" t="inlineStr"/>
       <c r="E171" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.NextTown</t>
+          <t>.Boxes.ProductionsRating.PresetCopySuffix</t>
         </is>
       </c>
       <c r="G171" t="inlineStr"/>
       <c r="H171" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr"/>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Great Buildings</t>
+          <t>Group</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Grandes Edifícios</t>
+          <t>Grupos</t>
         </is>
       </c>
       <c r="D172" t="inlineStr"/>
       <c r="E172" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GreatBuildings</t>
+          <t>.Boxes.Productions.ModeGroups</t>
         </is>
       </c>
       <c r="G172" t="inlineStr"/>
       <c r="H172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr"/>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Trillion</t>
+          <t>Units - Hourly</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Trilião</t>
+          <t>Unidades - Hora</t>
         </is>
       </c>
       <c r="D173" t="inlineStr"/>
       <c r="E173" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.T</t>
+          <t>.Boxes.Stats.BtnSource.statsUnitsH</t>
         </is>
       </c>
       <c r="G173" t="inlineStr"/>
       <c r="H173" t="inlineStr"/>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr"/>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Your FP Investments Summary</t>
+          <t>Events</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Investimento</t>
+          <t>Eventos</t>
         </is>
       </c>
       <c r="D174" t="inlineStr"/>
       <c r="E174" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Title</t>
+          <t>.Boxes.MarketOffers.Events</t>
         </is>
       </c>
       <c r="G174" t="inlineStr"/>
       <c r="H174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr"/>
       <c r="B175" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Inactivity</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Inactividade</t>
         </is>
       </c>
       <c r="D175" t="inlineStr"/>
       <c r="E175" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.OptionalColumns</t>
+          <t>.Boxes.GuildMemberStat.Inactivity</t>
         </is>
       </c>
       <c r="G175" t="inlineStr"/>
       <c r="H175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr"/>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Goods from Asteroid Belt are not included. Please visit your Asteroid Belt outpost and open the box again</t>
+          <t>Available Workers</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>As mercadorias do Cinturão de Asteroides não estão incluídas. Por favor, visita o teu posto avançado no Cinturão de Asteroides e abre a caixa novamente</t>
+          <t>Trabalhadores disponíveis</t>
         </is>
       </c>
       <c r="D176" t="inlineStr"/>
       <c r="E176" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.NoAsteroidDataWarning</t>
+          <t>.Boxes.MergerGame.availableCurrency.care</t>
         </is>
       </c>
       <c r="G176" t="inlineStr"/>
       <c r="H176" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr"/>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Number of Diplomatic Gifts attempts remaining.</t>
+          <t>Rate</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Número de tentativas de Ofertas Diplomáticas restantes.</t>
+          <t>Rácio</t>
         </is>
       </c>
       <c r="D177" t="inlineStr"/>
       <c r="E177" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.diplomatic_gifts</t>
+          <t>.Boxes.Market.RateColumn</t>
         </is>
       </c>
       <c r="G177" t="inlineStr"/>
       <c r="H177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr"/>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Expired</t>
+          <t>Boosts &amp; Production</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Expirado</t>
+          <t>Bónus e Produção</t>
         </is>
       </c>
       <c r="D178" t="inlineStr"/>
       <c r="E178" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Expired</t>
+          <t>.Boxes.CityMap.Boosts</t>
         </is>
       </c>
       <c r="G178" t="inlineStr"/>
       <c r="H178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr"/>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Player ID</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Edificio</t>
+          <t>ID jogador</t>
         </is>
       </c>
       <c r="D179" t="inlineStr"/>
       <c r="E179" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.BuildingName</t>
+          <t>.Boxes.Treasury.PlayerID</t>
         </is>
       </c>
       <c r="G179" t="inlineStr"/>
       <c r="H179" t="inlineStr"/>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr"/>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Disabled: Open the Profile Tab of your Town Hall.</t>
+          <t>Place5</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Desativado: Abre o separador de Perfil da Câmara Municipal.</t>
+          <t>Lugar5</t>
         </is>
       </c>
       <c r="D180" t="inlineStr"/>
       <c r="E180" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>.Menu.PlayerProfile.Warning</t>
+          <t>.Boxes.PowerLeveling.P5</t>
         </is>
       </c>
       <c r="G180" t="inlineStr"/>
       <c r="H180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr"/>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Ignore optional technologies of previous eras</t>
+          <t>Roads</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Ignora pesquisas opcionais das eras anteriores</t>
+          <t>Ruas</t>
         </is>
       </c>
       <c r="D181" t="inlineStr"/>
       <c r="E181" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.IgnorePrevEra</t>
+          <t>.Boxes.CityMap.street</t>
         </is>
       </c>
       <c r="G181" t="inlineStr"/>
       <c r="H181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr"/>
       <c r="B182" t="inlineStr">
         <is>
-          <t>This module only works with "Upload to foe-helper.com" switched on.&lt;br&gt;Please activate this option to use the notes.</t>
+          <t>Power Levelling</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Este módulo só funciona com a opção "Carregar para foe-helper.com" ativada&lt;br&gt;Por favor, ativa esta opção para usar as notas.</t>
+          <t>Aumento de Nível Rápido</t>
         </is>
       </c>
       <c r="D182" t="inlineStr"/>
       <c r="E182" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.GlobalSendRequired</t>
+          <t>.Boxes.OwnpartCalculator.PowerLeveling</t>
         </is>
       </c>
       <c r="G182" t="inlineStr"/>
       <c r="H182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr"/>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Show links</t>
+          <t>Unique Building</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Exibir os links</t>
+          <t>Edifício Único</t>
         </is>
       </c>
       <c r="D183" t="inlineStr"/>
       <c r="E183" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>.Settings.ShowLinks.Title</t>
+          <t>.Boxes.Tooltip.Building.isUnique</t>
         </is>
       </c>
       <c r="G183" t="inlineStr"/>
       <c r="H183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr"/>
       <c r="B184" t="inlineStr">
         <is>
-          <t>started playing __number__ days ago</t>
+          <t xml:space="preserve">Total: </t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>começou a jogar há __number__ dias</t>
+          <t xml:space="preserve">Total: </t>
         </is>
       </c>
       <c r="D184" t="inlineStr"/>
       <c r="E184" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.DaysPlayed</t>
+          <t>.Boxes.Productions.Total</t>
         </is>
       </c>
       <c r="G184" t="inlineStr"/>
       <c r="H184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr"/>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Rating</t>
+          <t>per Era</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Pontuação</t>
+          <t>por Era</t>
         </is>
       </c>
       <c r="D185" t="inlineStr"/>
       <c r="E185" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>.Boxes.Market.Rating</t>
+          <t>.Boxes.Tooltip.Building.perEra</t>
         </is>
       </c>
       <c r="G185" t="inlineStr"/>
       <c r="H185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr"/>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Lost</t>
+          <t>Own part gross</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Perdido</t>
+          <t>Contributo pessoal</t>
         </is>
       </c>
       <c r="D186" t="inlineStr"/>
       <c r="E186" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>.Boxes.UnitsGex.Lost</t>
+          <t>.Boxes.PowerLeveling.OwnPartBrutto</t>
         </is>
       </c>
       <c r="G186" t="inlineStr"/>
       <c r="H186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr"/>
       <c r="B187" t="inlineStr">
         <is>
-          <t>epic</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>épico</t>
+          <t>Outro</t>
         </is>
       </c>
       <c r="D187" t="inlineStr"/>
       <c r="E187" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AllyRarity.epic</t>
+          <t>.Boxes.CityMap.generic_building</t>
         </is>
       </c>
       <c r="G187" t="inlineStr"/>
       <c r="H187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr"/>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Total FPs Required</t>
+          <t>The import was completed with errors. Please reload the game.</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Total de PFs do GE</t>
+          <t>A importação foi concluída com erros. Por favor, recarregue o jogo.</t>
         </is>
       </c>
       <c r="D188" t="inlineStr"/>
       <c r="E188" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.LGTotalFP</t>
+          <t>.Boxes.DBExport.ImportPartlySuccessful</t>
         </is>
       </c>
       <c r="G188" t="inlineStr"/>
       <c r="H188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr"/>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Efficiency (incl. keys)</t>
+          <t>Number of Spoils of War attempts remaining.</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Eficiência (incl. chaves)</t>
+          <t>Número de tentativas de Despojos de Guerra restantes.</t>
         </is>
       </c>
       <c r="D189" t="inlineStr"/>
       <c r="E189" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Efficiency.care</t>
+          <t>.Boxes.BonusService.spoils_of_war</t>
         </is>
       </c>
       <c r="G189" t="inlineStr"/>
       <c r="H189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr"/>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Soccer balls used</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Bolas de futebol utilizadas</t>
         </is>
       </c>
       <c r="D190" t="inlineStr"/>
       <c r="E190" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.culture</t>
+          <t>.Boxes.MergerGame.Energy.soccer</t>
         </is>
       </c>
       <c r="G190" t="inlineStr"/>
       <c r="H190" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr"/>
       <c r="B191" t="inlineStr">
         <is>
-          <t>List</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Lista</t>
+          <t>Edifício</t>
         </is>
       </c>
       <c r="D191" t="inlineStr"/>
       <c r="E191" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.ModeSingle</t>
+          <t>.Boxes.CityMap.Building</t>
         </is>
       </c>
       <c r="G191" t="inlineStr"/>
       <c r="H191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr"/>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Select, which titles are allowed in which respective scene</t>
+          <t>-- Create a player group ? --</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Selecionar, quais títulos são permitidos em cada cena respectiva</t>
+          <t>-- Criar um grupo de jogadores? --</t>
         </is>
       </c>
       <c r="D192" t="inlineStr"/>
       <c r="E192" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Scenes</t>
+          <t>.Boxes.Notice.SelectPlayerGroupDefault</t>
         </is>
       </c>
       <c r="G192" t="inlineStr"/>
       <c r="H192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr"/>
       <c r="B193" t="inlineStr">
         <is>
-          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __toomuch__FP too many.</t>
+          <t>PvP-Arena</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Pagou __paid__ PFs em vez de __topay__ PFs. Foram __toomuch__PFs a mais.</t>
+          <t>Arena PvP</t>
         </is>
       </c>
       <c r="D193" t="inlineStr"/>
       <c r="E193" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTPaidTooMuch</t>
+          <t>.Boxes.PvPArena.Title</t>
         </is>
       </c>
       <c r="G193" t="inlineStr"/>
       <c r="H193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr"/>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Select resources for successful negotiations.</t>
+          <t>St. Patrick's Day Event Task</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Faz sugestões para negociações bem-sucedidas.</t>
+          <t>Tarefa do Evento do Dia de São Patrício</t>
         </is>
       </c>
       <c r="D194" t="inlineStr"/>
       <c r="E194" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>.Menu.Negotiation.Desc</t>
+          <t>.Boxes.FPCollector.st_patricks_event_task_reward</t>
         </is>
       </c>
       <c r="G194" t="inlineStr"/>
       <c r="H194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr"/>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Active Collection Tasks</t>
+          <t>Persistent</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Tarefas de Coleção Ativas</t>
+          <t>Persistente</t>
         </is>
       </c>
       <c r="D195" t="inlineStr"/>
       <c r="E195" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.ActiveTasks</t>
+          <t>.Boxes.Alerts.Form.Persistent</t>
         </is>
       </c>
       <c r="G195" t="inlineStr"/>
       <c r="H195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr"/>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Alert Suggestions</t>
+          <t>Chance</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Sugestões de alerta</t>
+          <t>Chance</t>
         </is>
       </c>
       <c r="D196" t="inlineStr"/>
       <c r="E196" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Suggestions.Title</t>
+          <t>.Boxes.GBGBuildings.totalChance</t>
         </is>
       </c>
       <c r="G196" t="inlineStr"/>
       <c r="H196" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr"/>
       <c r="B197" t="inlineStr">
         <is>
-          <t>This value is used for ranking goods producing buildings. How many FP is one good worth to you?</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Este valor é utilizado para classificar edifícios produtores de bens. Quantos PF vale para si um bem?</t>
+          <t>Pontos</t>
         </is>
       </c>
       <c r="D197" t="inlineStr"/>
       <c r="E197" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTGoodsValue</t>
+          <t>.Boxes.GexStat.Points</t>
         </is>
       </c>
       <c r="G197" t="inlineStr"/>
       <c r="H197" t="inlineStr"/>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr"/>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Grandprize</t>
+          <t>legendary</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Grande prémio</t>
+          <t>lendário</t>
         </is>
       </c>
       <c r="D198" t="inlineStr"/>
       <c r="E198" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.grand_prize</t>
+          <t>.Boxes.Productions.AllyRarity.legendary</t>
         </is>
       </c>
       <c r="G198" t="inlineStr"/>
       <c r="H198" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr"/>
       <c r="B199" t="inlineStr">
         <is>
-          <t>QI Boosts</t>
+          <t>Version</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Bónus de QI</t>
+          <t>Versão</t>
         </is>
       </c>
       <c r="D199" t="inlineStr"/>
       <c r="E199" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.QIBoosts</t>
+          <t>.Settings.Version.Title</t>
         </is>
       </c>
       <c r="G199" t="inlineStr"/>
       <c r="H199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr"/>
       <c r="B200" t="inlineStr">
         <is>
-          <t>The next __count__ Traz units will finish in &lt;span class="alca-countdown"&gt;&lt;/span&gt; at __harvest__ hr</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>As próximas __count__ unidades chegam em &lt;span class="alca-countdown"&gt;&lt;/span&gt; às __harvest__</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="D200" t="inlineStr"/>
       <c r="E200" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>.Boxes.Units.NextUnitsIn</t>
+          <t>.Boxes.General.Guild_Expedition.short</t>
         </is>
       </c>
       <c r="G200" t="inlineStr"/>
       <c r="H200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr"/>
       <c r="B201" t="inlineStr">
         <is>
-          <t>There are no finished FP productions</t>
+          <t>Technology (Tech) Tree</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Não existe nenhuma produção de PF acabada</t>
+          <t>Tecnologias</t>
         </is>
       </c>
       <c r="D201" t="inlineStr"/>
       <c r="E201" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.NoProductionsDone</t>
+          <t>.Menu.Technologies.Title</t>
         </is>
       </c>
       <c r="G201" t="inlineStr"/>
       <c r="H201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr"/>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Daily</t>
+          <t>Saving and Restoring</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Diário</t>
+          <t>Guardar e Restaurar</t>
         </is>
       </c>
       <c r="D202" t="inlineStr"/>
       <c r="E202" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Daily</t>
+          <t>.Settings.ExportSettings.Title</t>
         </is>
       </c>
       <c r="G202" t="inlineStr"/>
       <c r="H202" t="inlineStr"/>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr"/>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Save copy format per great building</t>
+          <t>Start coins</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Guardar formato de cópia por Grande Edifício</t>
+          <t>Moedas Iniciais</t>
         </is>
       </c>
       <c r="D203" t="inlineStr"/>
       <c r="E203" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.CopyFormatPerGB</t>
+          <t>.Boxes.BoostList.guild_raids_coins_start</t>
         </is>
       </c>
       <c r="G203" t="inlineStr"/>
       <c r="H203" t="inlineStr"/>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr"/>
       <c r="B204" t="inlineStr">
         <is>
-          <t>show ex-members</t>
+          <t>This is the position you have chosen.&lt;br&gt;Before you test the next position, wait until this message disappears.</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>mostrar ex-membros</t>
+          <t>Esta foi a posição que escolheste.&lt;br&gt;Antes de testares a próxima posição, aguarda que esta mensagem desapareça.</t>
         </is>
       </c>
       <c r="D204" t="inlineStr"/>
       <c r="E204" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ShowDeletedMembers</t>
+          <t>.Settings.NotificationPosition.ToastTestBody</t>
         </is>
       </c>
       <c r="G204" t="inlineStr"/>
       <c r="H204" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr"/>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Play/Stop Music</t>
+          <t>Show QI round selector</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Reproduzir/Parar Música</t>
+          <t>Mostrar seletor de ronda de IQ</t>
         </is>
       </c>
       <c r="D205" t="inlineStr"/>
       <c r="E205" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>.Menu.MusicControl.Desc</t>
+          <t>.Boxes.QiProgress.ShowRoundSelector</t>
         </is>
       </c>
       <c r="G205" t="inlineStr"/>
       <c r="H205" t="inlineStr"/>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr"/>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Siege damaged</t>
+          <t>List</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Cerco danificado</t>
+          <t>Lista</t>
         </is>
       </c>
       <c r="D206" t="inlineStr"/>
       <c r="E206" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.siege_damaged</t>
+          <t>.Boxes.Productions.ModeSingle</t>
         </is>
       </c>
       <c r="G206" t="inlineStr"/>
       <c r="H206" t="inlineStr"/>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr"/>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>Sum Inventory + Offered</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Soma de Inventário + Oferecido</t>
         </is>
       </c>
       <c r="D207" t="inlineStr"/>
       <c r="E207" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ConfirmYes</t>
+          <t>.Boxes.MarketOffers.InventoryOfferSum</t>
         </is>
       </c>
       <c r="G207" t="inlineStr"/>
       <c r="H207" t="inlineStr"/>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr"/>
       <c r="B208" t="inlineStr">
         <is>
-          <t>No age</t>
+          <t>GB Cost Calculator</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Sem Era</t>
+          <t>Calculador de investimento GE</t>
         </is>
       </c>
       <c r="D208" t="inlineStr"/>
       <c r="E208" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>.Eras.0</t>
+          <t>.Menu.Calculator.Title</t>
         </is>
       </c>
       <c r="G208" t="inlineStr"/>
       <c r="H208" t="inlineStr"/>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr"/>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Displays a window when opening the map, stating the scouting times of the currently available provinces and the current scouting progress</t>
+          <t>When opening the building menu in a GBG Province, a table is displayed, showing the possible building combinations that would be better than the current one, sorted by their relative impact on the Guild Treasury.</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Exibe uma janela ao abrir o mapa, informando os tempos de exploração das províncias atualmente disponíveis e o progresso atual da exploração</t>
+          <t>Ao abrir o menu de edifícios numa província CB, uma tabela é exibida, mostrando as combinações de edifícios possíveis que seriam melhores do que a atual, ordenadas pelo seu impacto relativo à tesouraria da Guilda.</t>
         </is>
       </c>
       <c r="D209" t="inlineStr"/>
       <c r="E209" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>.Settings.ShowScoutingTimes.Desc</t>
+          <t>.Settings.ShowGBGBuildings.Desc</t>
         </is>
       </c>
       <c r="G209" t="inlineStr"/>
       <c r="H209" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr"/>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Are there players missing from the shortlist? Then close this box, click on the other two tabs at the bottom of the Social Bar (Neighbours, Guild Members, Friends) and then re-open this box.</t>
+          <t>No BG attempts remain!</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Há jogadores a faltar na lista? Então fecha esta caixa, clica nas outras duas abas na parte inferior da Barra Social (Vizinhos, Membros da Guilda, Amigos) e depois reabre esta caixa.</t>
+          <t>Nenhum bônus da Galáxia Azul restante!</t>
         </is>
       </c>
       <c r="D210" t="inlineStr"/>
       <c r="E210" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ModalMissingPlayers</t>
+          <t>.Boxes.BlueGalaxy.NoChargesLeft</t>
         </is>
       </c>
       <c r="G210" t="inlineStr"/>
       <c r="H210" t="inlineStr"/>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr"/>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>Timer set for __hours__ hours and __minutes__ minutes</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Evento</t>
+          <t>Temporizador definido para __hours__ horas e __minutes__ minutos</t>
         </is>
       </c>
       <c r="D211" t="inlineStr"/>
       <c r="E211" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.__event</t>
+          <t>.Boxes.idleGame.AlertSetText</t>
         </is>
       </c>
       <c r="G211" t="inlineStr"/>
       <c r="H211" t="inlineStr"/>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr"/>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Export as jSON</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Edifício</t>
+          <t>Exportar como JSON</t>
         </is>
       </c>
       <c r="D212" t="inlineStr"/>
       <c r="E212" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Building</t>
+          <t>.Boxes.General.ExportJSON</t>
         </is>
       </c>
       <c r="G212" t="inlineStr"/>
       <c r="H212" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr"/>
       <c r="B213" t="inlineStr">
         <is>
-          <t>OR</t>
+          <t>This players city can not be attacked</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>OU</t>
+          <t>A cidade deste jogador não pode ser atacada</t>
         </is>
       </c>
       <c r="D213" t="inlineStr"/>
       <c r="E213" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.OR</t>
+          <t>.Boxes.MoppelHelper.CityProtected</t>
         </is>
       </c>
       <c r="G213" t="inlineStr"/>
       <c r="H213" t="inlineStr"/>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr"/>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Saved!</t>
+          <t>1d</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Guardado!</t>
+          <t>1d</t>
         </is>
       </c>
       <c r="D214" t="inlineStr"/>
       <c r="E214" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SaveMessage.Title</t>
+          <t>.Boxes.Alerts.Time.1d</t>
         </is>
       </c>
       <c r="G214" t="inlineStr"/>
       <c r="H214" t="inlineStr"/>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr"/>
       <c r="B215" t="inlineStr">
         <is>
-          <t>FoE-Helper: There are badges remaining on the field!</t>
+          <t>off</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>FoE-Helper: Ainda há emblemas no campo!</t>
+          <t>Off</t>
         </is>
       </c>
       <c r="D215" t="inlineStr"/>
       <c r="E215" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeysLeft.soccer</t>
+          <t>.Boxes.Outpost.tileNotPlanned</t>
         </is>
       </c>
       <c r="G215" t="inlineStr"/>
       <c r="H215" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr"/>
       <c r="B216" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 2 Ages behind</t>
+          <t>Efficiency</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t xml:space="preserve"> estão 2 eras atrás</t>
+          <t>Eficiência</t>
         </is>
       </c>
       <c r="D216" t="inlineStr"/>
       <c r="E216" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.OlderThan2Era</t>
+          <t>.Boxes.CombatCalculator.Efficiency</t>
         </is>
       </c>
       <c r="G216" t="inlineStr"/>
       <c r="H216" t="inlineStr"/>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr"/>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Auto open Infobox</t>
+          <t>Exclude from closing</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Abrir Caixa de Informações automaticamente</t>
+          <t>Excluir do fecho</t>
         </is>
       </c>
       <c r="D217" t="inlineStr"/>
       <c r="E217" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>.Settings.AutoOpenInfoBox.Title</t>
+          <t>.Boxes.CloseBox.ExcludeFromClosing</t>
         </is>
       </c>
       <c r="G217" t="inlineStr"/>
       <c r="H217" t="inlineStr"/>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr"/>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Meds</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Nível</t>
+          <t>Medalhas</t>
         </is>
       </c>
       <c r="D218" t="inlineStr"/>
       <c r="E218" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Level</t>
+          <t>.Boxes.OwnpartCalculator.Meds</t>
         </is>
       </c>
       <c r="G218" t="inlineStr"/>
       <c r="H218" t="inlineStr"/>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr"/>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Total of all goods</t>
+          <t>Cost = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __forderfactor__% &lt;small&gt;(Your invest)&lt;/small&gt; = __costs__</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Total de todos os bens</t>
+          <t>Cost= __nettoreward__&lt;small&gt;(Recompensa Líquida)&lt;/small&gt; X __forderfactor__%&lt;small&gt;(O seu investimento??)&lt;/small&gt; = __costs__</t>
         </is>
       </c>
       <c r="D219" t="inlineStr"/>
       <c r="E219" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.TotalGuildGoods</t>
+          <t>.Boxes.Calculator.TTForderCosts</t>
         </is>
       </c>
       <c r="G219" t="inlineStr"/>
       <c r="H219" t="inlineStr"/>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr"/>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Tavern</t>
+          <t>Encounters</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Taberna</t>
+          <t>Encontros</t>
         </is>
       </c>
       <c r="D220" t="inlineStr"/>
       <c r="E220" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.TavernVisits</t>
+          <t>.Boxes.GexStat.Encounters</t>
         </is>
       </c>
       <c r="G220" t="inlineStr"/>
       <c r="H220" t="inlineStr"/>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr"/>
       <c r="B221" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Friends</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Amigos</t>
         </is>
       </c>
       <c r="D221" t="inlineStr"/>
       <c r="E221" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Terrain_</t>
+          <t>.Boxes.Notice.SelectPlayerGroupFriend</t>
         </is>
       </c>
       <c r="G221" t="inlineStr"/>
       <c r="H221" t="inlineStr"/>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr"/>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Random</t>
+          <t>This log is filled with actions that occur while you are active on the GvG map. The information will (currently) not be saved. You can filter it by anything: a sector number, a guild name, an action, your own nickname.</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Aleatório</t>
+          <t>Este registo é preenchido com ações que ocorrem enquanto está ativo no mapa de CBs. A informação (atualmente) não será guardada. Pode filtrá-la por qualquer coisa: número de setor, nome da guilda, ação, o seu próprio nome de utilizador.</t>
         </is>
       </c>
       <c r="D222" t="inlineStr"/>
       <c r="E222" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.random_production</t>
+          <t>.Boxes.GvGMap.Log.Explanation</t>
         </is>
       </c>
       <c r="G222" t="inlineStr"/>
       <c r="H222" t="inlineStr"/>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr"/>
       <c r="B223" t="inlineStr">
         <is>
-          <t>FoE Helper</t>
+          <t>Search</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>FoE Helper</t>
+          <t>Procurar</t>
         </is>
       </c>
       <c r="D223" t="inlineStr"/>
       <c r="E223" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>.Global.BoxTitle</t>
+          <t>.Boxes.ProductionsRating.Filter</t>
         </is>
       </c>
       <c r="G223" t="inlineStr"/>
       <c r="H223" t="inlineStr"/>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr"/>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Collected __count__ new player Events</t>
+          <t>https://docs.foe-helper.com/english/module/gb-investment</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Recolhidos __count__ novos eventos de jogador</t>
+          <t>https://docs.foe-helper.com/english/module/gb-investment</t>
         </is>
       </c>
       <c r="D224" t="inlineStr"/>
       <c r="E224" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.PlayerFoundCount</t>
+          <t>.Boxes.GreatBuildings.HelpLink</t>
         </is>
       </c>
       <c r="G224" t="inlineStr"/>
       <c r="H224" t="inlineStr"/>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr"/>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Workers used</t>
+          <t>Siege deployed</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Trabalhadores utilizados</t>
+          <t>Cerco colocado</t>
         </is>
       </c>
       <c r="D225" t="inlineStr"/>
       <c r="E225" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Energy.care</t>
+          <t>.Boxes.GvGMap.Log.siege_deployed</t>
         </is>
       </c>
       <c r="G225" t="inlineStr"/>
       <c r="H225" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr"/>
       <c r="B226" t="inlineStr">
         <is>
-          <t>The player ID of the DB to be imported does not match the current account.</t>
+          <t>This value is used for ranking buildings providing attack or defense bonus for the attacking army. How many FP is 1% of either attack or defense boost worth to you?</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>O ID do jogador da base de dados a ser importada não corresponde à conta atual.</t>
+          <t>Este valor é utilizado para classificar edifícios que fornecem bónus de ataque ou defesa para o exército atacante. Quantos PF é equivalente a 1% de aumento de ataque ou defesa para você?</t>
         </is>
       </c>
       <c r="D226" t="inlineStr"/>
       <c r="E226" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.WrongDBPlayerID</t>
+          <t>.Boxes.GreatBuildings.TTAttackValue</t>
         </is>
       </c>
       <c r="G226" t="inlineStr"/>
       <c r="H226" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr"/>
       <c r="B227" t="inlineStr">
         <is>
-          <t>This GB's next level is currently LOCKED.</t>
+          <t>Defender replaced</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>O próximo nível deste GE, está atualmente BLOQUEADO.</t>
+          <t>Defensor substituído</t>
         </is>
       </c>
       <c r="D227" t="inlineStr"/>
       <c r="E227" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.LGNotOpen</t>
+          <t>.Boxes.GvGMap.Log.defender_replaced</t>
         </is>
       </c>
       <c r="G227" t="inlineStr"/>
       <c r="H227" t="inlineStr"/>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr"/>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Encounters</t>
+          <t>Saved!</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Encontros</t>
+          <t>Guardado!</t>
         </is>
       </c>
       <c r="D228" t="inlineStr"/>
       <c r="E228" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Encounters</t>
+          <t>.Boxes.GuildFights.SaveMessage.Title</t>
         </is>
       </c>
       <c r="G228" t="inlineStr"/>
       <c r="H228" t="inlineStr"/>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr"/>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Guild Expedition</t>
+          <t>Settlement</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Expedição da Guilda</t>
+          <t>Colónia</t>
         </is>
       </c>
       <c r="D229" t="inlineStr"/>
       <c r="E229" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.guild_expedition_reward_notification</t>
+          <t>.Boxes.BetterMusic.Settlement</t>
         </is>
       </c>
       <c r="G229" t="inlineStr"/>
       <c r="H229" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr"/>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Persistent</t>
+          <t>Treasury Goods</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Persistente</t>
+          <t>Bens do Tesouro</t>
         </is>
       </c>
       <c r="D230" t="inlineStr"/>
       <c r="E230" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Persistent</t>
+          <t>.Boxes.Productions.GuildGoods</t>
         </is>
       </c>
       <c r="G230" t="inlineStr"/>
       <c r="H230" t="inlineStr"/>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr"/>
       <c r="B231" t="inlineStr">
         <is>
-          <t>The module will calculate an addition value according to the first column and a multiplication value according to the second column and take the bigger value of the two</t>
+          <t>The FoE Helper is a free browser extension for Forge of Empires developed for players by players. The tool is not affiliated with InnoGames.</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>O módulo calculará um valor de adição de acordo com a primeira coluna e um valor de multiplicação de acordo com a segunda coluna e pegará o maior valor dos dois</t>
+          <t>O FoE Helper é uma extensão do browser grátis para o Forge of Empires, desenvolvido por jogadores para jogadores. A ferramenta não está associada à InnoGames.</t>
         </is>
       </c>
       <c r="D231" t="inlineStr"/>
       <c r="E231" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help5</t>
+          <t>.Settings.About.Desc</t>
         </is>
       </c>
       <c r="G231" t="inlineStr"/>
       <c r="H231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr"/>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Create Limited Building Alerts</t>
+          <t>https://docs.foe-helper.com/english/api-token</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Criar Alertas de Edifícios Limitados</t>
+          <t>https://docs.foe-helper.com/english/api-token</t>
         </is>
       </c>
       <c r="D232" t="inlineStr"/>
       <c r="E232" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>.Settings.ShowBuildingsExpired.Title</t>
+          <t>.Settings.ApiTokenUrl</t>
         </is>
       </c>
       <c r="G232" t="inlineStr"/>
       <c r="H232" t="inlineStr"/>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr"/>
       <c r="B233" t="inlineStr">
         <is>
-          <t xml:space="preserve"> - Last snapshot: __time__ ago</t>
+          <t>Sets and Chains</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t xml:space="preserve"> - ultimo captura à __time__</t>
+          <t>Conjuntos e Cadeias</t>
         </is>
       </c>
       <c r="D233" t="inlineStr"/>
       <c r="E233" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.LastSnapshot</t>
+          <t>.Menu.Kits.Title</t>
         </is>
       </c>
       <c r="G233" t="inlineStr"/>
       <c r="H233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr"/>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Units lost</t>
+          <t>Grandprize</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Unidades perdidas</t>
+          <t>Grande prémio</t>
         </is>
       </c>
       <c r="D234" t="inlineStr"/>
       <c r="E234" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.lostUnits</t>
+          <t>.Boxes.FPCollector.grand_prize</t>
         </is>
       </c>
       <c r="G234" t="inlineStr"/>
       <c r="H234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr"/>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Ally Overview</t>
+          <t>Rewards on the Board</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Visão Geral do Aliado</t>
+          <t>Recompensas no quadro</t>
         </is>
       </c>
       <c r="D235" t="inlineStr"/>
       <c r="E235" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.Title</t>
+          <t>.Boxes.EventPresents.Title</t>
         </is>
       </c>
       <c r="G235" t="inlineStr"/>
       <c r="H235" t="inlineStr"/>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr"/>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Close all Button</t>
+          <t>Rank</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Botão Fechar Tudo</t>
+          <t>Classificação</t>
         </is>
       </c>
       <c r="D236" t="inlineStr"/>
       <c r="E236" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.CloseAllButton</t>
+          <t>.Boxes.Investment.Rank</t>
         </is>
       </c>
       <c r="G236" t="inlineStr"/>
       <c r="H236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr"/>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Testing</t>
+          <t>Bonus</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Testando</t>
+          <t>Bónus</t>
         </is>
       </c>
       <c r="D237" t="inlineStr"/>
       <c r="E237" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.TestEntry</t>
+          <t>.Boxes.cardGame.Bonus</t>
         </is>
       </c>
       <c r="G237" t="inlineStr"/>
       <c r="H237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr"/>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Find Special Building</t>
+          <t>Error parsing date</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Encontrar Edifício Especial</t>
+          <t>Erro ao converter a data</t>
         </is>
       </c>
       <c r="D238" t="inlineStr"/>
       <c r="E238" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.FindSpecialBuilding</t>
+          <t>.Boxes.Investment.DateParseError</t>
         </is>
       </c>
       <c r="G238" t="inlineStr"/>
       <c r="H238" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr"/>
       <c r="B239" t="inlineStr">
         <is>
-          <t>This log is filled with actions that occur while you are active on the GvG map. The information will (currently) not be saved. You can filter it by anything: a sector number, a guild name, an action, your own nickname.</t>
+          <t>when</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Este registo é preenchido com ações que ocorrem enquanto está ativo no mapa de CBs. A informação (atualmente) não será guardada. Pode filtrá-la por qualquer coisa: número de setor, nome da guilda, ação, o seu próprio nome de utilizador.</t>
+          <t>quando</t>
         </is>
       </c>
       <c r="D239" t="inlineStr"/>
       <c r="E239" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.Explanation</t>
+          <t>.Boxes.Tooltip.Building.when</t>
         </is>
       </c>
       <c r="G239" t="inlineStr"/>
       <c r="H239" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr"/>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Transition between titles</t>
+          <t>Add Advice</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Transição entre títulos</t>
+          <t>Adicionar conselho</t>
         </is>
       </c>
       <c r="D240" t="inlineStr"/>
       <c r="E240" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Transition</t>
+          <t>.Boxes.BattleAssistAddAdvice</t>
         </is>
       </c>
       <c r="G240" t="inlineStr"/>
       <c r="H240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr"/>
       <c r="B241" t="inlineStr">
         <is>
-          <t>End level</t>
+          <t>Group</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Nivel Máximo</t>
+          <t>Grupo</t>
         </is>
       </c>
       <c r="D241" t="inlineStr"/>
       <c r="E241" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.EndLevel</t>
+          <t>.Boxes.Notice.NewGroup</t>
         </is>
       </c>
       <c r="G241" t="inlineStr"/>
       <c r="H241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr"/>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Actions</t>
+          <t xml:space="preserve">Coming Soon…  </t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Ações</t>
+          <t xml:space="preserve">Em breve...  </t>
         </is>
       </c>
       <c r="D242" t="inlineStr"/>
       <c r="E242" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.Actions</t>
+          <t>.Boxes.Alerts.Preferences.ComingSoon</t>
         </is>
       </c>
       <c r="G242" t="inlineStr"/>
       <c r="H242" t="inlineStr"/>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr"/>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Guilds</t>
+          <t>Defense boost def. army</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Guildas</t>
+          <t>Aumento de defesa do exército defensor</t>
         </is>
       </c>
       <c r="D243" t="inlineStr"/>
       <c r="E243" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Guilds</t>
+          <t>.Boxes.Productions.def_boost_defender</t>
         </is>
       </c>
       <c r="G243" t="inlineStr"/>
       <c r="H243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr"/>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Streets</t>
+          <t>delete data older than</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Ruas</t>
+          <t>Eliminar dados mais antigos que</t>
         </is>
       </c>
       <c r="D244" t="inlineStr"/>
       <c r="E244" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.street</t>
+          <t>.Boxes.GexStat.DeleteDataOlderThan</t>
         </is>
       </c>
       <c r="G244" t="inlineStr"/>
       <c r="H244" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr"/>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Wave 1</t>
+          <t>rank</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Onda 1</t>
+          <t>classificação</t>
         </is>
       </c>
       <c r="D245" t="inlineStr"/>
       <c r="E245" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Wave1</t>
+          <t>.Boxes.GexStat.Rank</t>
         </is>
       </c>
       <c r="G245" t="inlineStr"/>
       <c r="H245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr"/>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Halloween Event</t>
+          <t>Current Arc Bonus</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Evento de Halloween</t>
+          <t>Bônus de Arca Atual</t>
         </is>
       </c>
       <c r="D246" t="inlineStr"/>
       <c r="E246" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.halloween_event</t>
+          <t>.Boxes.Calculator.ArkBonus</t>
         </is>
       </c>
       <c r="G246" t="inlineStr"/>
       <c r="H246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr"/>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Space Age Space Hub</t>
+          <t>Motivation Activity</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Era Espacial Centro Espacial</t>
+          <t>Auxiliar de motivação</t>
         </is>
       </c>
       <c r="D247" t="inlineStr"/>
       <c r="E247" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>.Eras.23</t>
+          <t>.Settings.Entry.ShowPlayersMotivation</t>
         </is>
       </c>
       <c r="G247" t="inlineStr"/>
       <c r="H247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr"/>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Hide GBs not built</t>
+          <t>Visit tab Treasury in the guild profile to update treasury goods of your guild.</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Ocultar GEs não construídos</t>
+          <t>Visite a aba Tesouraria no perfil da guilda para atualizar os bens do tesouro da sua guilda.</t>
         </is>
       </c>
       <c r="D248" t="inlineStr"/>
       <c r="E248" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.HideNewGBs</t>
+          <t>.Boxes.GuildMemberStat.GuildTreasuryNotification</t>
         </is>
       </c>
       <c r="G248" t="inlineStr"/>
       <c r="H248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr"/>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Visit tab Treasury in the guild profile to update treasury goods of your guild.</t>
+          <t>Space Carrier - Diplomatic Gift</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Visite a aba Tesouraria no perfil da guilda para atualizar os bens do tesouro da sua guilda.</t>
+          <t>Transporte Espacial - Oferta Diplomática</t>
         </is>
       </c>
       <c r="D249" t="inlineStr"/>
       <c r="E249" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildTreasuryNotification</t>
+          <t>.Boxes.FPCollector.diplomaticGifts</t>
         </is>
       </c>
       <c r="G249" t="inlineStr"/>
       <c r="H249" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr"/>
       <c r="B250" t="inlineStr">
         <is>
-          <t>entry time</t>
+          <t>Summer Event</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>tempo de entrada</t>
+          <t>Evento de Verão</t>
         </is>
       </c>
       <c r="D250" t="inlineStr"/>
       <c r="E250" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.SettingsEntryTime</t>
+          <t>.Boxes.FPCollector.summer_event</t>
         </is>
       </c>
       <c r="G250" t="inlineStr"/>
       <c r="H250" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr"/>
       <c r="B251" t="inlineStr">
         <is>
-          <t>1d</t>
+          <t>Choose your preferred language from the drop-down list</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>1d</t>
+          <t>Escolhe a tua língua preferida na lista</t>
         </is>
       </c>
       <c r="D251" t="inlineStr"/>
       <c r="E251" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.1d</t>
+          <t>.Settings.ChangeLanguage.Desc</t>
         </is>
       </c>
       <c r="G251" t="inlineStr"/>
       <c r="H251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr"/>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Shop Assistant</t>
+          <t>FP GB ROI compared</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Assistente de Loja</t>
+          <t>Comparação PFs por GE</t>
         </is>
       </c>
       <c r="D252" t="inlineStr"/>
       <c r="E252" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowShopAssist</t>
-[...154 lines deleted...]
-        <is>
           <t>.Boxes.GreatBuildings.SuggestionTitle</t>
         </is>
       </c>
-      <c r="G258" t="inlineStr">
+      <c r="G252" t="inlineStr">
         <is>
           <t>ROI (Return on Investment)
 I don't know how to translate that, I don't even know what mechanics this is associated with.
 (Ritorno di investimento)
 Non so come tradurla, non so nemmeno a che meccanica è associata</t>
         </is>
       </c>
+      <c r="H252" t="inlineStr"/>
+    </row>
+    <row r="253">
+      <c r="A253" t="inlineStr"/>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>Guardar</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr"/>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.Save</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr"/>
+      <c r="H253" t="inlineStr"/>
+    </row>
+    <row r="254">
+      <c r="A254" t="inlineStr"/>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>Where do you want the notifications to appear on your screen?</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>Onde queres que as notificações apareçam no teu ecrã?</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr"/>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>.Settings.NotificationsPosition.Desc</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr"/>
+      <c r="H254" t="inlineStr"/>
+    </row>
+    <row r="255">
+      <c r="A255" t="inlineStr"/>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>Others to Add</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>Quota-parte dos outros</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr"/>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.PatronPart</t>
+        </is>
+      </c>
+      <c r="G255" t="inlineStr"/>
+      <c r="H255" t="inlineStr"/>
+    </row>
+    <row r="256">
+      <c r="A256" t="inlineStr"/>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>Points</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>Pontos</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr"/>
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.Points</t>
+        </is>
+      </c>
+      <c r="G256" t="inlineStr"/>
+      <c r="H256" t="inlineStr"/>
+    </row>
+    <row r="257">
+      <c r="A257" t="inlineStr"/>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>Help</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>Ajuda</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr"/>
+      <c r="E257" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.ExplainerHead</t>
+        </is>
+      </c>
+      <c r="G257" t="inlineStr"/>
+      <c r="H257" t="inlineStr"/>
+    </row>
+    <row r="258">
+      <c r="A258" t="inlineStr"/>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>QI Player Pop Up</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>Janela Pop-up de Jogadores do QI</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr"/>
+      <c r="E258" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F258" t="inlineStr">
+        <is>
+          <t>.Settings.ShowQIPlayerInfo.Title</t>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr"/>
       <c r="H258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr"/>
       <c r="B259" t="inlineStr">
         <is>
-          <t>GBG Overview</t>
+          <t>Amount of sectors granted since last calculation.</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Resumo CdB</t>
+          <t>Quantidade de setores concedidos desde o último cálculo.</t>
         </is>
       </c>
       <c r="D259" t="inlineStr"/>
       <c r="E259" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Title</t>
-[...2 lines deleted...]
-      <c r="G259" t="inlineStr"/>
+          <t>.GvG.Independences.Tooltip</t>
+        </is>
+      </c>
+      <c r="G259" t="inlineStr">
+        <is>
+          <t>"Amount of sectors granted since last calculation."  ?
+- - -
+"Amount of sectors granted release since last calculation."</t>
+        </is>
+      </c>
       <c r="H259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr"/>
       <c r="B260" t="inlineStr">
         <is>
-          <t>The FoE Helper is a free browser extension for Forge of Empires developed for players by players. The tool is not affiliated with InnoGames.</t>
+          <t xml:space="preserve">Settlements Resource Overview  - </t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>O FoE Helper é uma extensão do browser grátis para o Forge of Empires, desenvolvido por jogadores para jogadores. A ferramenta não está associada à InnoGames.</t>
+          <t xml:space="preserve">Visão Geral dos Recursos das Colónias - </t>
         </is>
       </c>
       <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>.Settings.About.Desc</t>
+          <t>.Boxes.Outpost.TitleShort</t>
         </is>
       </c>
       <c r="G260" t="inlineStr"/>
       <c r="H260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr"/>
       <c r="B261" t="inlineStr">
         <is>
-          <t>GE Goods Use</t>
+          <t>DD/MMM/YYYY</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Utilização de Bens da Expedição da Guilda</t>
+          <t>DD/MMM/YYYY</t>
         </is>
       </c>
       <c r="D261" t="inlineStr"/>
       <c r="E261" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>.Settings.Entry.GexStockWarning</t>
-[...2 lines deleted...]
-      <c r="G261" t="inlineStr"/>
+          <t>.Date</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>Is the order of items (Y, M, D) rearrangable as well ?
+(I would strongly urge you to use iso-8601 otherwise)</t>
+        </is>
+      </c>
       <c r="H261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr"/>
       <c r="B262" t="inlineStr">
         <is>
-          <t>This tools helps to manage your goods inventory and market offers</t>
+          <t>after</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Esta ferramenta ajuda a gerir o seu inventário de bens e as ofertas do mercado</t>
+          <t>depois</t>
         </is>
       </c>
       <c r="D262" t="inlineStr"/>
       <c r="E262" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>.Menu.MarketOffers.Desc</t>
+          <t>.Boxes.Tooltip.Building.after</t>
         </is>
       </c>
       <c r="G262" t="inlineStr"/>
       <c r="H262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr"/>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Boost Values</t>
+          <t>Set Timer</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Valores de Bónus</t>
+          <t>Definir Temporizador</t>
         </is>
       </c>
       <c r="D263" t="inlineStr"/>
       <c r="E263" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Values</t>
+          <t>.Boxes.idleGame.SetTimer</t>
         </is>
       </c>
       <c r="G263" t="inlineStr"/>
       <c r="H263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr"/>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Prevention</t>
+          <t>Version</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Prevenção</t>
+          <t>Versão</t>
         </is>
       </c>
       <c r="D264" t="inlineStr"/>
       <c r="E264" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>.Boxes.doubleFPprevention.Text</t>
+          <t>.Settings.Entry.Version</t>
         </is>
       </c>
       <c r="G264" t="inlineStr"/>
       <c r="H264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr"/>
       <c r="B265" t="inlineStr">
         <is>
-          <t>How many info messages do you want to see at once? The default is a maximum of 4.</t>
+          <t>Search for buildings that produce less resources per tile than expected.</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Quantas notificações deseja ver simultaneamente? O valor padrão é 4.</t>
+          <t>Procura edifícios que produzem menos recursos por quadrado do que o esperado.</t>
         </is>
       </c>
       <c r="D265" t="inlineStr"/>
       <c r="E265" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>.Settings.NotificationsStack.Desc</t>
+          <t>.Menu.ProductionsRating.Desc</t>
         </is>
       </c>
       <c r="G265" t="inlineStr"/>
       <c r="H265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr"/>
       <c r="B266" t="inlineStr">
         <is>
-          <t>GB Cost Calculator</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Calculador de investimento GE</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D266" t="inlineStr"/>
       <c r="E266" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>.Menu.Calculator.Title</t>
+          <t>.Boxes.Productions.Headings.culture</t>
         </is>
       </c>
       <c r="G266" t="inlineStr"/>
       <c r="H266" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr"/>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Displays your Guild's GE results.</t>
+          <t>Offset to servertime (minutes)</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Exibe os resultados de GE da tua Guilda.</t>
+          <t>Diferença para a hora do servidor (minutos)</t>
         </is>
       </c>
       <c r="D267" t="inlineStr"/>
       <c r="E267" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>.Menu.GexStat.Desc</t>
+          <t>.Boxes.GuildFights.serverOffset</t>
         </is>
       </c>
       <c r="G267" t="inlineStr"/>
       <c r="H267" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr"/>
       <c r="B268" t="inlineStr">
         <is>
-          <t>QI Round</t>
+          <t>play up to current era</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Rounda de IQ</t>
+          <t>jogar até à era atual</t>
         </is>
       </c>
       <c r="D268" t="inlineStr"/>
       <c r="E268" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.QiRound</t>
+          <t>.Boxes.BetterMusic.ToEra</t>
         </is>
       </c>
       <c r="G268" t="inlineStr"/>
       <c r="H268" t="inlineStr"/>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr"/>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Only show inventory buildings with a rating equal or higher than x</t>
+          <t>ME</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Mostrar apenas os edifícios do inventário com uma classificação igual ou superior a x</t>
+          <t>ME</t>
         </is>
       </c>
       <c r="D269" t="inlineStr"/>
       <c r="E269" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.InventoryBuildingScoreExplanation</t>
+          <t>.Eras.10.short</t>
         </is>
       </c>
       <c r="G269" t="inlineStr"/>
       <c r="H269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr"/>
       <c r="B270" t="inlineStr">
         <is>
-          <t>DD/MMM/YY @ HH:mm:ss a</t>
+          <t>Shop Assistant</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>DD/MMM/YY @ HH:mm:ss a</t>
+          <t>Assistente de Loja</t>
         </is>
       </c>
       <c r="D270" t="inlineStr"/>
       <c r="E270" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>.DateTime</t>
+          <t>.Settings.ShowShopAssist.Title</t>
         </is>
       </c>
       <c r="G270" t="inlineStr"/>
       <c r="H270" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr"/>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Timer is up</t>
+          <t>Available</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>O temporizador acabou</t>
+          <t>Disponivel</t>
         </is>
       </c>
       <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.AlertText</t>
+          <t>.Boxes.Technologies.DescInStock</t>
         </is>
       </c>
       <c r="G271" t="inlineStr"/>
       <c r="H271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr"/>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Date of Increase</t>
+          <t>Industrial Age</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Data do Aumento</t>
+          <t>Era Industrial</t>
         </is>
       </c>
       <c r="D272" t="inlineStr"/>
       <c r="E272" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.DateOfIncrease</t>
+          <t>.Eras.8</t>
         </is>
       </c>
       <c r="G272" t="inlineStr"/>
       <c r="H272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr"/>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Quantum Incursions</t>
+          <t>About</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Incursões Quânticas</t>
+          <t>Sobre</t>
         </is>
       </c>
       <c r="D273" t="inlineStr"/>
       <c r="E273" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>.Boxes.General.Quantum_Incursion</t>
+          <t>.Settings.Entry.About</t>
         </is>
       </c>
       <c r="G273" t="inlineStr"/>
       <c r="H273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr"/>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Next era goods</t>
+          <t>Bonuses</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Mercadorias da próxima era</t>
+          <t>Bónus</t>
         </is>
       </c>
       <c r="D274" t="inlineStr"/>
       <c r="E274" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.goods_next</t>
+          <t>.Boxes.AllyList.Boosts</t>
         </is>
       </c>
       <c r="G274" t="inlineStr"/>
       <c r="H274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr"/>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Show Item column</t>
+          <t>Negotiation Blocker</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Mostrar coluna de Itens</t>
+          <t>Bloqueio de Negociação</t>
         </is>
       </c>
       <c r="D275" t="inlineStr"/>
       <c r="E275" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowItems</t>
+          <t>.Settings.Entry.ShowMapTradeWarning</t>
         </is>
       </c>
       <c r="G275" t="inlineStr"/>
       <c r="H275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr"/>
       <c r="B276" t="inlineStr">
         <is>
-          <t xml:space="preserve">Level </t>
+          <t>Trial</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nível </t>
+          <t>Teste</t>
         </is>
       </c>
       <c r="D276" t="inlineStr"/>
       <c r="E276" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Step</t>
+          <t>.Boxes.GuildMemberStat.GexTrial</t>
         </is>
       </c>
       <c r="G276" t="inlineStr"/>
       <c r="H276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr"/>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Date/Time</t>
+          <t>Selection Kit</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Data e hora</t>
+          <t>Kit de Seleção</t>
         </is>
       </c>
       <c r="D277" t="inlineStr"/>
       <c r="E277" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.DateTime</t>
+          <t>.Boxes.Kits.SelectionKit</t>
         </is>
       </c>
       <c r="G277" t="inlineStr"/>
       <c r="H277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr"/>
       <c r="B278" t="inlineStr">
         <is>
-          <t xml:space="preserve">Coming Soon…  </t>
+          <t>Goods from Asteroid Belt are not included. Please visit your Asteroid Belt outpost and open the box again</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t xml:space="preserve">Em breve...  </t>
+          <t>As mercadorias do Cinturão de Asteroides não estão incluídas. Por favor, visita o teu posto avançado no Cinturão de Asteroides e abre a caixa novamente</t>
         </is>
       </c>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.ComingSoon</t>
+          <t>.Boxes.Productions.NoAsteroidDataWarning</t>
         </is>
       </c>
       <c r="G278" t="inlineStr"/>
       <c r="H278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr"/>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Fall Event</t>
+          <t>Diplomatic Gifts</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Evento de Outono</t>
+          <t>Prendas diplomáticas</t>
         </is>
       </c>
       <c r="D279" t="inlineStr"/>
       <c r="E279" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.fall_event</t>
+          <t>.Boxes.Stats.Rewards.Source.diplomaticGifts</t>
         </is>
       </c>
       <c r="G279" t="inlineStr"/>
       <c r="H279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr"/>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Columns</t>
+          <t>Upload Data</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Colunas</t>
+          <t>Carregar Dados</t>
         </is>
       </c>
       <c r="D280" t="inlineStr"/>
       <c r="E280" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Columns</t>
+          <t>.Settings.Tab.Sending</t>
         </is>
       </c>
       <c r="G280" t="inlineStr"/>
       <c r="H280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr"/>
       <c r="B281" t="inlineStr">
         <is>
-          <t>GvG Annotations</t>
+          <t>Comparisons from your city</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Notas GvG</t>
+          <t>Comparações da sua cidade</t>
         </is>
       </c>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleAnnotations</t>
+          <t>.Boxes.ProductionsRating.TooltipTitle</t>
         </is>
       </c>
       <c r="G281" t="inlineStr"/>
       <c r="H281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr"/>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Shows a box that temporarily covers the FP entry field in GB after a donation. The value determines the duration the box is shown in seconds - when 0, the box does not show</t>
+          <t>InA</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Exibe uma caixa que cobre temporariamente o campo de entrada de PF em um GE após uma doação. O valor determina a duração em segundos que a caixa será exibida - quando 0, a caixa não é exibida</t>
+          <t>InA</t>
         </is>
       </c>
       <c r="D282" t="inlineStr"/>
       <c r="E282" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>.Settings.doubleFPtimeout.Desc</t>
+          <t>.Eras.8.short</t>
         </is>
       </c>
       <c r="G282" t="inlineStr"/>
       <c r="H282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr"/>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Do not create alerts for selected buildings</t>
+          <t>Create for all sectors</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Não criar alertas para edifícios selecionados</t>
+          <t>Criar para todos os setores</t>
         </is>
       </c>
       <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>.Settings.ShowBuildingsExpired.Button</t>
+          <t>.Boxes.Alerts.Form.CreateAllSectors</t>
         </is>
       </c>
       <c r="G283" t="inlineStr"/>
       <c r="H283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr"/>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Daily Special</t>
+          <t>allow tavern trigger</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Prémio do dia</t>
+          <t>permitir acionador de taberna</t>
         </is>
       </c>
       <c r="D284" t="inlineStr"/>
       <c r="E284" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.MainPrizeTitle</t>
+          <t>.Boxes.BetterMusic.TavernT</t>
         </is>
       </c>
       <c r="G284" t="inlineStr"/>
       <c r="H284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr"/>
       <c r="B285" t="inlineStr">
         <is>
-          <t>produced by guild buildings</t>
+          <t>Upcoming Tasks</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>produzido pelos edifícios da guilda</t>
+          <t>Tarefas Futuras</t>
         </is>
       </c>
       <c r="D285" t="inlineStr"/>
       <c r="E285" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ProducedTreasuryGoods</t>
+          <t>.Boxes.idleGame.UpcomingTasks</t>
         </is>
       </c>
       <c r="G285" t="inlineStr"/>
       <c r="H285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr"/>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Wave 2</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Onda 2</t>
+          <t>Tipo</t>
         </is>
       </c>
       <c r="D286" t="inlineStr"/>
       <c r="E286" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Wave2</t>
+          <t>.HiddenRewards.Table.type</t>
         </is>
       </c>
       <c r="G286" t="inlineStr"/>
       <c r="H286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr"/>
       <c r="B287" t="inlineStr">
         <is>
-          <t>per Era</t>
+          <t>Ignore optional technologies of current/higher eras</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>por Era</t>
+          <t>Ignorar tecnologias opcionais da era atual e futura</t>
         </is>
       </c>
       <c r="D287" t="inlineStr"/>
       <c r="E287" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.perEra</t>
+          <t>.Boxes.Technologies.IgnoreCurrentEraOptional</t>
         </is>
       </c>
       <c r="G287" t="inlineStr"/>
       <c r="H287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr"/>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Army Advice</t>
+          <t>St. Patrick's Day Event</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Conselhor de Exército</t>
+          <t>Evento do Dia de São Patrício</t>
         </is>
       </c>
       <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistArmyAdvice.Title</t>
+          <t>.Boxes.FPCollector.st_patricks_event</t>
         </is>
       </c>
       <c r="G288" t="inlineStr"/>
       <c r="H288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr"/>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Space Age Mars</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Era Espacial Marte</t>
+          <t>Guardar</t>
         </is>
       </c>
       <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>.Eras.18</t>
+          <t>.Boxes.Calculator.Settings.Save</t>
         </is>
       </c>
       <c r="G289" t="inlineStr"/>
       <c r="H289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr"/>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Guild Expedition</t>
+          <t>FoE-Helper: There are keys remaining on the board!</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Expedição da Guilda</t>
+          <t>FoE-Helper: Ainda há chaves no tabuleiro!</t>
         </is>
       </c>
       <c r="D290" t="inlineStr"/>
       <c r="E290" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.Guildexpedition</t>
+          <t>.Boxes.MergerGame.KeysLeft.anniversary</t>
         </is>
       </c>
       <c r="G290" t="inlineStr"/>
       <c r="H290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr"/>
       <c r="B291" t="inlineStr">
         <is>
-          <t>As Box</t>
+          <t>World:</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Como caixa</t>
+          <t>Mundo:</t>
         </is>
       </c>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>.Menu.Box</t>
+          <t>.Settings.Version.World</t>
         </is>
       </c>
       <c r="G291" t="inlineStr"/>
       <c r="H291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr"/>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Number of Missile Launches remaining.</t>
+          <t>Difference</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Número de Lançamento de Mísseis restantes.</t>
+          <t>Lucro</t>
         </is>
       </c>
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.missile_launch</t>
+          <t>.Boxes.Calculator.Profit</t>
         </is>
       </c>
       <c r="G292" t="inlineStr"/>
       <c r="H292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr"/>
       <c r="B293" t="inlineStr">
         <is>
-          <t>This list shows for which of the quests the helper is sure you have already received diamonds - quests are listed here as open even if you have already received diamonds for that quest on another device or before this feature was activated. Since medals only show up as rewards if diamonds have been obtained before, the list will update after either diamonds or medals are obtained.</t>
+          <t>Saved!</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Esta lista mostra para quais das missões o assistente tem a certeza de que já recebeu diamantes - as missões estão listadas aqui como abertas, mesmo que já tenha recebido diamantes para essa missão em outro dispositivo ou antes de esta funcionalidade ser ativada. Como as medalhas só aparecem como recompensas se os diamantes forem obtidos antes, a lista será atualizada depois de serem obtidos diamantes ou medalhas.</t>
+          <t>Gravado!</t>
         </is>
       </c>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.Warning</t>
+          <t>.Menu.SaveMessage.Title</t>
         </is>
       </c>
       <c r="G293" t="inlineStr"/>
       <c r="H293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr"/>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Action Points</t>
+          <t>City planner</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Pontos de Acção</t>
+          <t>Plano de cidade</t>
         </is>
       </c>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_action_points_collection</t>
+          <t>.Boxes.CityMap.ShowSubmitBox</t>
         </is>
       </c>
       <c r="G294" t="inlineStr"/>
       <c r="H294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr"/>
       <c r="B295" t="inlineStr">
         <is>
-          <t>The world of the DB to be imported does not match the current account.</t>
+          <t>Attacking-Army</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>O mundo da base de dados a ser importada não corresponde à conta atual.</t>
+          <t>Exército Atacante</t>
         </is>
       </c>
       <c r="D295" t="inlineStr"/>
       <c r="E295" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.WrongDBWorld</t>
+          <t>.Boxes.Units.attack</t>
         </is>
       </c>
       <c r="G295" t="inlineStr"/>
       <c r="H295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr"/>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Coin boosts</t>
+          <t>Guild Treasury - d</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Impulsos de Moedas</t>
+          <t>Tesouraria da Guilda - d</t>
         </is>
       </c>
       <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_coins_production</t>
+          <t>.Boxes.Stats.BtnSource.statsTreasureClanD</t>
         </is>
       </c>
       <c r="G296" t="inlineStr"/>
       <c r="H296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr"/>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Good</t>
+          <t>show group names</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Mercadorias</t>
+          <t>Mostrar nomes dos grupos</t>
         </is>
       </c>
       <c r="D297" t="inlineStr"/>
       <c r="E297" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.Good</t>
+          <t>.Boxes.Castle.ShowGroupNames</t>
         </is>
       </c>
       <c r="G297" t="inlineStr"/>
       <c r="H297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr"/>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Battle surrendered</t>
+          <t>Sum</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Batalha rendida</t>
+          <t>Soma</t>
         </is>
       </c>
       <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.battleSurrendered</t>
+          <t>.Boxes.Productions.ModeSum</t>
         </is>
       </c>
       <c r="G298" t="inlineStr"/>
       <c r="H298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr"/>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Neighbour</t>
+          <t>Size including average road space requirement of __streetnettosize__ tiles</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Vizinho</t>
+          <t>Tamanho incluindo a necessidade média de espaço para estrada de __streetnettosize__ quadrados</t>
         </is>
       </c>
       <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ContentHeadIsNeighbor</t>
+          <t>.Boxes.Productions.SizeTT</t>
         </is>
       </c>
       <c r="G299" t="inlineStr"/>
       <c r="H299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr"/>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>2000 Quest Mark</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Edifício</t>
+          <t>Emblema das 2000 missões</t>
         </is>
       </c>
       <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.Building</t>
+          <t>.Settings.Show2kQuestMark.Title</t>
         </is>
       </c>
       <c r="G300" t="inlineStr"/>
       <c r="H300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr"/>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Menu Length</t>
+          <t>The next __count__ Traz units will finish in &lt;span class="alca-countdown"&gt;&lt;/span&gt; at __harvest__ hr</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Comprimento Menu</t>
+          <t>As próximas __count__ unidades chegam em &lt;span class="alca-countdown"&gt;&lt;/span&gt; às __harvest__</t>
         </is>
       </c>
       <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>.Settings.Entry.MenuLength</t>
+          <t>.Boxes.Units.NextUnitsIn</t>
         </is>
       </c>
       <c r="G301" t="inlineStr"/>
       <c r="H301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr"/>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Next Spawn</t>
+          <t>Guild Treasury - h</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Próximo aparecimento</t>
+          <t>Tesouraria da Guilda - h</t>
         </is>
       </c>
       <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.NextSpawn</t>
+          <t>.Boxes.Stats.BtnSource.statsTreasureClanH</t>
         </is>
       </c>
       <c r="G302" t="inlineStr"/>
       <c r="H302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr"/>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Close Box</t>
+          <t>Stage</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Fechar Caixa</t>
+          <t>Etapa</t>
         </is>
       </c>
       <c r="D303" t="inlineStr"/>
       <c r="E303" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.Title</t>
+          <t>.Boxes.UnitsGex.Stage</t>
         </is>
       </c>
       <c r="G303" t="inlineStr"/>
       <c r="H303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr"/>
       <c r="B304" t="inlineStr">
         <is>
-          <t>If you want to use the notes or the city planner, activate this item.&lt;br&gt;For a stand-alone extension, simply deactivate it.</t>
+          <t>Group by Ages</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Se deseja usar as notas ou o planeador de cidades, ative este item.&lt;br&gt;Para uma extensão independente, basta desativá-lo.</t>
+          <t>Agrupar por eras</t>
         </is>
       </c>
       <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>.Settings.GlobalSend.Desc</t>
+          <t>.Boxes.Stats.BtnToggleGroupBy</t>
         </is>
       </c>
       <c r="G304" t="inlineStr"/>
       <c r="H304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr"/>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Overview of all allies and buildings that have room for them.</t>
+          <t>Battle surrendered</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Visão geral de todos os aliados e edifícios com espaço para eles.</t>
+          <t>Batalha rendida</t>
         </is>
       </c>
       <c r="D305" t="inlineStr"/>
       <c r="E305" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>.Menu.Allies.Desc</t>
+          <t>.Boxes.BattleAssistAAConfig.battleSurrendered</t>
         </is>
       </c>
       <c r="G305" t="inlineStr"/>
       <c r="H305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr"/>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Residential</t>
+          <t>QI Overview</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Residencial</t>
+          <t>Visão Geral do IQ</t>
         </is>
       </c>
       <c r="D306" t="inlineStr"/>
       <c r="E306" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.residential</t>
+          <t>.Boxes.QiProgress.Title</t>
         </is>
       </c>
       <c r="G306" t="inlineStr"/>
       <c r="H306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr"/>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Town Building Collection</t>
+          <t>Boost</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Recolha dos edifícios</t>
+          <t>Impulso</t>
         </is>
       </c>
       <c r="D307" t="inlineStr"/>
       <c r="E307" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.pickupProduction</t>
+          <t>.General.Boost</t>
         </is>
       </c>
       <c r="G307" t="inlineStr"/>
       <c r="H307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr"/>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Amount</t>
+          <t>Hide all button</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Quantia</t>
+          <t>Botão Ocultar Tudo</t>
         </is>
       </c>
       <c r="D308" t="inlineStr"/>
       <c r="E308" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Amount</t>
+          <t>.Boxes.CloseBox.HideAllButton</t>
         </is>
       </c>
       <c r="G308" t="inlineStr"/>
       <c r="H308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr"/>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Item Shop</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Loja de Itens</t>
+          <t>Guardar</t>
         </is>
       </c>
       <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Shop</t>
+          <t>.Boxes.ProductionsRating.PresetSave</t>
         </is>
       </c>
       <c r="G309" t="inlineStr"/>
       <c r="H309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr"/>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Create for all sectors</t>
+          <t>Preview</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Criar para todos os setores</t>
+          <t>Previsão</t>
         </is>
       </c>
       <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.CreateAllSectors</t>
+          <t>.Boxes.OwnpartCalculator.Preview</t>
         </is>
       </c>
       <c r="G310" t="inlineStr"/>
       <c r="H310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr"/>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Scouting Info</t>
+          <t>is affected by life support</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Informações de Exploração</t>
+          <t>é afetado pelo suporte de vida</t>
         </is>
       </c>
       <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>.Boxes.scoutingTimes.Title</t>
+          <t>.Boxes.Tooltip.Building.lifeSupport</t>
         </is>
       </c>
       <c r="G311" t="inlineStr"/>
       <c r="H311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr"/>
       <c r="B312" t="inlineStr">
         <is>
-          <t>The investment list was updated less than 30 minutes ago.</t>
+          <t>Keys</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>A lista de investimentos foi atualizada há menos de 30 minutos.</t>
+          <t>Chaves</t>
         </is>
       </c>
       <c r="D312" t="inlineStr"/>
       <c r="E312" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.UpToDate</t>
+          <t>.Boxes.MergerGame.Keys.care</t>
         </is>
       </c>
       <c r="G312" t="inlineStr"/>
       <c r="H312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr"/>
       <c r="B313" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>Terrain</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>EG</t>
+          <t>Terreno</t>
         </is>
       </c>
       <c r="D313" t="inlineStr"/>
       <c r="E313" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterGex</t>
+          <t>.Boxes.GvGMap.Sector.Terrain</t>
         </is>
       </c>
       <c r="G313" t="inlineStr"/>
       <c r="H313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr"/>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Quantum-Incursions</t>
+          <t>Streets</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Incursões Quânticas</t>
+          <t>Ruas</t>
         </is>
       </c>
       <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.guild_raids</t>
+          <t>.Boxes.Productions.Headings.street</t>
         </is>
       </c>
       <c r="G314" t="inlineStr"/>
       <c r="H314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr"/>
       <c r="B315" t="inlineStr">
         <is>
-          <t xml:space="preserve"> are 1 Age behind</t>
+          <t>Amount</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t xml:space="preserve"> estão 1 era atrás</t>
+          <t>Quantia</t>
         </is>
       </c>
       <c r="D315" t="inlineStr"/>
       <c r="E315" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.OlderThan1Era</t>
+          <t>.Boxes.Treasury.Amount</t>
         </is>
       </c>
       <c r="G315" t="inlineStr"/>
       <c r="H315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr"/>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Background Music</t>
+          <t>All</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Música de Fundo</t>
+          <t>Todos</t>
         </is>
       </c>
       <c r="D316" t="inlineStr"/>
       <c r="E316" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>.Menu.Music.Title</t>
+          <t>.Boxes.Productions.Headings.all</t>
         </is>
       </c>
       <c r="G316" t="inlineStr"/>
       <c r="H316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr"/>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Data Export/Import Tool</t>
+          <t>Displays your Guild's GE results.</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Ferramenta de Exportação/Importação de Dados</t>
+          <t>Exibe os resultados de GE da tua Guilda.</t>
         </is>
       </c>
       <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Title</t>
+          <t>.Menu.GexStat.Desc</t>
         </is>
       </c>
       <c r="G317" t="inlineStr"/>
       <c r="H317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr"/>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Change view</t>
+          <t>Rate the Extension</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Mudar vista</t>
+          <t>Avalie a extensão</t>
         </is>
       </c>
       <c r="D318" t="inlineStr"/>
       <c r="E318" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ChangeView</t>
+          <t>.Settings.About.RatingTitle</t>
         </is>
       </c>
       <c r="G318" t="inlineStr"/>
       <c r="H318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr"/>
       <c r="B319" t="inlineStr">
         <is>
-          <t>SAM</t>
+          <t>Active Recurring Quest (RQs):</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>SAM</t>
+          <t>Missão Recorrente Ativa:</t>
         </is>
       </c>
       <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>.Eras.18.short</t>
+          <t>.Boxes.Calculator.ActiveRecurringQuest</t>
         </is>
       </c>
       <c r="G319" t="inlineStr"/>
       <c r="H319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr"/>
       <c r="B320" t="inlineStr">
         <is>
-          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day)</t>
+          <t>This GB is not connected to a road.</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Vai demorar __days__ dias até que o investimento de __costs__ PF seja recuperado com uma produção diária de __fpproduction__ PF/dia e __goodsproduction__ bens/dia (equivalente a __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ PF/dia)</t>
+          <t>Este GE não está ligado a uma estrada.</t>
         </is>
       </c>
       <c r="D320" t="inlineStr"/>
       <c r="E320" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEvenTTGoods</t>
+          <t>.Boxes.Calculator.LGNotConnected</t>
         </is>
       </c>
       <c r="G320" t="inlineStr"/>
       <c r="H320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr"/>
       <c r="B321" t="inlineStr">
         <is>
-          <t>show group names</t>
+          <t>rare</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Mostrar nomes dos grupos</t>
+          <t>raro</t>
         </is>
       </c>
       <c r="D321" t="inlineStr"/>
       <c r="E321" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.ShowGroupNames</t>
+          <t>.Boxes.Productions.AllyRarity.rare</t>
         </is>
       </c>
       <c r="G321" t="inlineStr"/>
       <c r="H321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr"/>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Hide all button</t>
+          <t>Wave 2</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Botão Ocultar Tudo</t>
+          <t>Onda 2</t>
         </is>
       </c>
       <c r="D322" t="inlineStr"/>
       <c r="E322" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.HideAllButton</t>
+          <t>.Boxes.BattleAssistAAConfig.Wave2</t>
         </is>
       </c>
       <c r="G322" t="inlineStr"/>
       <c r="H322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr"/>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Existing payments</t>
+          <t>Displays a tool that suggests buildings to collect after collecting your Blue Galaxy</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Pagamentos existentes</t>
+          <t>Exibir uma ferramenta sugerindo edifícios para coletar com o bônus da galáxia azul</t>
         </is>
       </c>
       <c r="D323" t="inlineStr"/>
       <c r="E323" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.ExistingPayments</t>
+          <t>.Settings.ShowBlueGalaxyHelper.Desc</t>
         </is>
       </c>
       <c r="G323" t="inlineStr"/>
       <c r="H323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr"/>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Goods from earlier ages</t>
+          <t>Auto open Infobox</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Mercadorias de eras anteriores</t>
+          <t>Abrir Caixa de Informações automaticamente</t>
         </is>
       </c>
       <c r="D324" t="inlineStr"/>
       <c r="E324" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.OlderGoods</t>
+          <t>.Settings.AutoOpenInfoBox.Title</t>
         </is>
       </c>
       <c r="G324" t="inlineStr"/>
       <c r="H324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr"/>
       <c r="B325" t="inlineStr">
         <is>
-          <t>This building is in your inventory</t>
+          <t>FP to level up</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Este edifício está no teu inventário</t>
+          <t>PF para subir de nível</t>
         </is>
       </c>
       <c r="D325" t="inlineStr"/>
       <c r="E325" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.InventoryTooltip</t>
+          <t>.Boxes.GuildMemberStat.FpForLevelUp</t>
         </is>
       </c>
       <c r="G325" t="inlineStr"/>
       <c r="H325" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr"/>
       <c r="B326" t="inlineStr">
         <is>
-          <t>The import was completed successfully. Please reload the game.</t>
+          <t>Guild Treasury - Hourly</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>A importação foi concluída com sucesso. Por favor, recarregue o jogo.</t>
+          <t>Tesouraria da Guilda por hora</t>
         </is>
       </c>
       <c r="D326" t="inlineStr"/>
       <c r="E326" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ImportSuccessful</t>
+          <t>.Boxes.Stats.SourceTitle.statsTreasureClanH</t>
         </is>
       </c>
       <c r="G326" t="inlineStr"/>
       <c r="H326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr"/>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Date and time of the last recorded deposit in the GB</t>
+          <t>PVP Arena</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Data e hora do último depósito registado no GE</t>
+          <t>Arena PVP</t>
         </is>
       </c>
       <c r="D327" t="inlineStr"/>
       <c r="E327" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.DateOfIncreaseDesc</t>
-[...2 lines deleted...]
-      <c r="G327" t="inlineStr"/>
+          <t>.Boxes.FPCollector.pvp_arena</t>
+        </is>
+      </c>
+      <c r="G327" t="inlineStr">
+        <is>
+          <t>"PVP" should be "PvP"</t>
+        </is>
+      </c>
       <c r="H327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr"/>
       <c r="B328" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/compare-friends</t>
+          <t>Daily Special</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/compare-friends</t>
+          <t>Prémio do dia</t>
         </is>
       </c>
       <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>.Boxes.CompareFriendsThreads.HelpLink</t>
+          <t>.Boxes.EventChests.MainPrizeTitle</t>
         </is>
       </c>
       <c r="G328" t="inlineStr"/>
       <c r="H328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr"/>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Sectors</t>
+          <t>play only current era</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Setores</t>
+          <t>jogar na era atual</t>
         </is>
       </c>
       <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Guild.Sectors</t>
+          <t>.Boxes.BetterMusic.CurrentEra</t>
         </is>
       </c>
       <c r="G329" t="inlineStr"/>
       <c r="H329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr"/>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>7d</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Mercadorias</t>
+          <t>7d</t>
         </is>
       </c>
       <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>.General.Goods</t>
+          <t>.Boxes.Alerts.Time.7d</t>
         </is>
       </c>
       <c r="G330" t="inlineStr"/>
       <c r="H330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr"/>
       <c r="B331" t="inlineStr">
         <is>
-          <t>__player__'s __building__ has just reached level __level__.&lt;br&gt;You took spot &lt;strong&gt;__rank__ &lt;/strong&gt; and received &lt;strong&gt;__fps__&lt;/strong&gt; FPs.</t>
+          <t>Expected daily production/tile</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>O __player__ acabou de alcançar o nível __level__ no seu __building__.&lt;br&gt;Conquistou o lugar &lt;strong&gt;__rank__&lt;/strong&gt; e recebeu &lt;strong&gt;__fps__&lt;/strong&gt; PF.</t>
+          <t>Produção diária esperada/peça</t>
         </is>
       </c>
       <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.LevelUp</t>
+          <t>.Boxes.ProductionsRating.ProdPerTile</t>
         </is>
       </c>
       <c r="G331" t="inlineStr"/>
       <c r="H331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr"/>
       <c r="B332" t="inlineStr">
         <is>
-          <t xml:space="preserve">Search Building… </t>
+          <t>Reconstruction Size List</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t xml:space="preserve">Procurar Edifício… </t>
+          <t>Lista de tamanhos de reconstrução</t>
         </is>
       </c>
       <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.SearchInput</t>
+          <t>.Boxes.ReconstructionList.Title</t>
         </is>
       </c>
       <c r="G332" t="inlineStr"/>
       <c r="H332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr"/>
       <c r="B333" t="inlineStr">
         <is>
-          <t>danger</t>
+          <t>__count__ new player Events were found.</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>perigo</t>
+          <t>Foram encontrados __count__ novos eventos.</t>
         </is>
       </c>
       <c r="D333" t="inlineStr"/>
       <c r="E333" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.danger</t>
+          <t>.Boxes.Investment.PlayerFoundCounter</t>
         </is>
       </c>
       <c r="G333" t="inlineStr"/>
       <c r="H333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr"/>
       <c r="B334" t="inlineStr">
         <is>
-          <t>PvP-Arena-Protocol</t>
+          <t>Save settings</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Protocolo da Arena PvP</t>
+          <t>Guardar configurações</t>
         </is>
       </c>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>.Settings.ShowPvPArena.Title</t>
+          <t>.Boxes.Settings.Save</t>
         </is>
       </c>
       <c r="G334" t="inlineStr"/>
       <c r="H334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr"/>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Heavy Unit</t>
+          <t>Participating</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Unidade Pesada</t>
+          <t>Participando</t>
         </is>
       </c>
       <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>.Boxes.Units.heavy_melee</t>
+          <t>.Boxes.GexStat.Participant</t>
         </is>
       </c>
       <c r="G335" t="inlineStr"/>
       <c r="H335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr"/>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Disabled: Visit a Map Sector first (M)!</t>
+          <t>PME</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Desativado: Visita primeiro um setor do mapa (M)!</t>
+          <t>PME</t>
         </is>
       </c>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>.Menu.Campagne.Warning</t>
+          <t>.Eras.11.short</t>
         </is>
       </c>
       <c r="G336" t="inlineStr"/>
       <c r="H336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr"/>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Castle System daily reward</t>
+          <t>Anniversary-Event</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Recompensa diária do Sistema de Castelo</t>
+          <t>Evento de aniversário</t>
         </is>
       </c>
       <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.castle_system_daily_reward_chest</t>
+          <t>.Boxes.FPCollector.anniversary_event</t>
         </is>
       </c>
       <c r="G337" t="inlineStr"/>
       <c r="H337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr"/>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>The new menu-order was saved</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Nível</t>
+          <t>A nova ordem dos menus foi gravada</t>
         </is>
       </c>
       <c r="D338" t="inlineStr"/>
       <c r="E338" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Level</t>
+          <t>.Menu.SaveMessage.Desc</t>
         </is>
       </c>
       <c r="G338" t="inlineStr"/>
       <c r="H338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr"/>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Chance</t>
+          <t>reset message counter</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Chance</t>
+          <t>Reiniciar contador de mensagens</t>
         </is>
       </c>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.totalChance</t>
+          <t>.Boxes.GuildMemberStat.ResetMessageCounter</t>
         </is>
       </c>
       <c r="G339" t="inlineStr"/>
       <c r="H339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr"/>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>TE</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Jogador</t>
+          <t>TE</t>
         </is>
       </c>
       <c r="D340" t="inlineStr"/>
       <c r="E340" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.PlayerName</t>
+          <t>.Eras.13.short</t>
         </is>
       </c>
       <c r="G340" t="inlineStr"/>
       <c r="H340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr"/>
       <c r="B341" t="inlineStr">
         <is>
-          <t>calculate only safe profit/loss</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>calcular apenas lucro/prejuízo seguro</t>
+          <t>Feito</t>
         </is>
       </c>
       <c r="D341" t="inlineStr"/>
       <c r="E341" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.SettingsUnsafeCalc</t>
+          <t>.Boxes.Productions.Done</t>
         </is>
       </c>
       <c r="G341" t="inlineStr"/>
       <c r="H341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr"/>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Saved!</t>
+          <t>Military</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Gravado!</t>
+          <t>Militar</t>
         </is>
       </c>
       <c r="D342" t="inlineStr"/>
       <c r="E342" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>.Menu.SaveMessage.Title</t>
+          <t>.Boxes.CityMap.military</t>
         </is>
       </c>
       <c r="G342" t="inlineStr"/>
       <c r="H342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr"/>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Idle Game Info</t>
+          <t>Production Overview</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Informações do Jogo</t>
+          <t>Resumo da Produção</t>
         </is>
       </c>
       <c r="D343" t="inlineStr"/>
       <c r="E343" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Title</t>
+          <t>.Menu.Productions.Title</t>
         </is>
       </c>
       <c r="G343" t="inlineStr"/>
       <c r="H343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr"/>
       <c r="B344" t="inlineStr">
         <is>
-          <t>GBG Rewards</t>
+          <t>Units lost</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Recompensas CdB</t>
+          <t>Unidades perdidas</t>
         </is>
       </c>
       <c r="D344" t="inlineStr"/>
       <c r="E344" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.battlegrounds_conquest</t>
+          <t>.Boxes.BattleAssistAAConfig.lostUnits</t>
         </is>
       </c>
       <c r="G344" t="inlineStr"/>
       <c r="H344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr"/>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Display counter for open quests in menu</t>
+          <t>All</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Exibir contador de missões abertas no menu</t>
+          <t>Todos</t>
         </is>
       </c>
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.showCounter</t>
+          <t>.Boxes.ShopAssist.All</t>
         </is>
       </c>
       <c r="G345" t="inlineStr"/>
       <c r="H345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr"/>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Prevention</t>
+          <t>No entries found yet…</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Prevenção</t>
+          <t>Nenhuma entrada encontrada ainda…</t>
         </is>
       </c>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>.Boxes.mapTradeWarning.Text</t>
+          <t>.Boxes.FPCollector.NoEntriesFound</t>
         </is>
       </c>
       <c r="G346" t="inlineStr"/>
       <c r="H346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr"/>
       <c r="B347" t="inlineStr">
         <is>
-          <t>rank</t>
+          <t>Show only adjacent sectors countdowns</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>classificação</t>
+          <t>Mostrar apenas contagem decrescente dos setores adjacentes</t>
         </is>
       </c>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Rank</t>
+          <t>.Boxes.GuildFights.ShowAdjacentSectors</t>
         </is>
       </c>
       <c r="G347" t="inlineStr"/>
       <c r="H347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr"/>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Notifications</t>
+          <t>Guild Treasury Export Log</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Notificações</t>
+          <t>Registo de Exportação do tesouraria da Guilda</t>
         </is>
       </c>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>.Settings.ShowNotifications.Title</t>
+          <t>.Boxes.Treasury.Title</t>
         </is>
       </c>
       <c r="G348" t="inlineStr"/>
       <c r="H348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr"/>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Show ascended/limited buildings</t>
+          <t>Forest</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Mostrar edifícios ascendidos/limitados</t>
+          <t>Natureza</t>
         </is>
       </c>
       <c r="D349" t="inlineStr"/>
       <c r="E349" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.NoLimitedExplanation</t>
+          <t>.HiddenRewards.Positions.nature</t>
         </is>
       </c>
       <c r="G349" t="inlineStr"/>
       <c r="H349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr"/>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Member participation</t>
+          <t>How many daily FPs per tile are lost for making space for new GBs? Example: You are removing some Shrines of Knowledge to build a GB =&gt; 1FP/5 tiles = 0.2FP/tile</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Participação do membro</t>
+          <t>Quantos PF diários por azulejo são perdidos para abrir espaço para novos GEs? Exemplo: Está a remover alguns Santuários do Conhecimento para construir um GE =&gt; 1PF/5 azulejos = 0,2PF/azulejo</t>
         </is>
       </c>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.MemberParticipation</t>
+          <t>.Boxes.GreatBuildings.TTFPPerTile</t>
         </is>
       </c>
       <c r="G350" t="inlineStr"/>
       <c r="H350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr"/>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Please level up</t>
+          <t>Switch view</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Nivele sff</t>
+          <t>Mudar vista</t>
         </is>
       </c>
       <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsLevelUp</t>
+          <t>.Boxes.GuildFights.Switch</t>
         </is>
       </c>
       <c r="G351" t="inlineStr"/>
       <c r="H351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr"/>
       <c r="B352" t="inlineStr">
         <is>
-          <t>12 hour clock</t>
+          <t>Ascendable buildings</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>12 horas</t>
+          <t>Edifícios ascendíveis</t>
         </is>
       </c>
       <c r="D352" t="inlineStr"/>
       <c r="E352" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AMPMTime</t>
+          <t>.Boxes.CityMap.ShowAscendableBuildings</t>
         </is>
       </c>
       <c r="G352" t="inlineStr"/>
       <c r="H352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr"/>
       <c r="B353" t="inlineStr">
         <is>
-          <t>1) When an opposing army has a bonus above the given threshold, the advice will be displayed. &lt;br&gt;2) To edit thresholds and advices, click into the table - confirm changes with Enter. &lt;br&gt;3) To remove an advice, save with an empty advice.</t>
+          <t>__days__ days</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>1) Quando um exército adversário tiver um bônus acima do limite determinado, o aviso será exibido. &lt;br&gt;2) Para editar limites e avisos, clique na tabela - confirme as alterações com Enter. &lt;br&gt;3) Para remover um aviso, salve o aviso como vazio.</t>
+          <t>__dias__dias</t>
         </is>
       </c>
       <c r="D353" t="inlineStr"/>
       <c r="E353" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Explanation</t>
+          <t>.Boxes.GreatBuildings.BreakEvenUnit</t>
         </is>
       </c>
       <c r="G353" t="inlineStr"/>
       <c r="H353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr"/>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Card Duel</t>
+          <t>Suffix</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Duelo de Cartas</t>
+          <t>Sufixo</t>
         </is>
       </c>
       <c r="D354" t="inlineStr"/>
       <c r="E354" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.card_duel</t>
+          <t>.Boxes.OwnpartCalculator.OptionsDangerSuffix</t>
         </is>
       </c>
       <c r="G354" t="inlineStr"/>
       <c r="H354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr"/>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Incidents</t>
+          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement first!&lt;br&gt;&lt;/em&gt;Displays the resources required (by item) for your Settlement.</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Incidentes escondidos</t>
+          <t>&lt;em id='outPW' class='tooltip-error'&gt;Desabilitado: Abre primeiro a colónia!&lt;br&gt;&lt;/em&gt;Resumo dos recursos necessários na tua colónia.</t>
         </is>
       </c>
       <c r="D355" t="inlineStr"/>
       <c r="E355" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>.Menu.HiddenRewards.Title</t>
+          <t>.Menu.OutP.DescWarningBuildings</t>
         </is>
       </c>
       <c r="G355" t="inlineStr"/>
       <c r="H355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr"/>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Guild Battleground (GBG)</t>
+          <t>Search</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Campo de Batalha de Guilda (CBs)</t>
+          <t>Pesquisa</t>
         </is>
       </c>
       <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>.Menu.Gildfight.Title</t>
+          <t>.Boxes.GuildMemberStat.Search</t>
         </is>
       </c>
       <c r="G356" t="inlineStr"/>
       <c r="H356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr"/>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Boost Sources</t>
+          <t>???</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Fontes de Impulso</t>
+          <t>???</t>
         </is>
       </c>
       <c r="D357" t="inlineStr"/>
       <c r="E357" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.open</t>
+          <t>.Boxes.GvGMap.Sector.Terrain_</t>
         </is>
       </c>
       <c r="G357" t="inlineStr"/>
       <c r="H357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr"/>
       <c r="B358" t="inlineStr">
         <is>
-          <t>HMA</t>
+          <t>Total</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>HMA</t>
+          <t>Total</t>
         </is>
       </c>
       <c r="D358" t="inlineStr"/>
       <c r="E358" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>.Eras.5.short</t>
+          <t>.Boxes.GuildFights.Total</t>
         </is>
       </c>
       <c r="G358" t="inlineStr"/>
       <c r="H358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr"/>
       <c r="B359" t="inlineStr">
         <is>
-          <t xml:space="preserve">Invested FPs: </t>
+          <t>Only Affordable Offers</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t xml:space="preserve">PFs investidos: </t>
+          <t>Apenas Ofertas Acessíveis</t>
         </is>
       </c>
       <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.InvestBar</t>
+          <t>.Boxes.Market.OnlyAffordable</t>
         </is>
       </c>
       <c r="G359" t="inlineStr"/>
       <c r="H359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr"/>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>levels</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Pontos</t>
+          <t>níveis</t>
         </is>
       </c>
       <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Points</t>
+          <t>.Boxes.OwnpartCalculator.levelt</t>
         </is>
       </c>
       <c r="G360" t="inlineStr"/>
       <c r="H360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr"/>
       <c r="B361" t="inlineStr">
         <is>
-          <t>export last</t>
+          <t>No data available!&lt;br /&gt;Please visit the results page of the guild expedition overview to update the data.</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Exportar último</t>
+          <t>Sem dados disponíveis!&lt;br /&gt;Por favor, visite a página de resultados da visão geral da expedição da guilda para atualizar os dados.</t>
         </is>
       </c>
       <c r="D361" t="inlineStr"/>
       <c r="E361" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.ExportLast</t>
+          <t>.Boxes.GexStat.ResultsNoData</t>
         </is>
       </c>
       <c r="G361" t="inlineStr"/>
       <c r="H361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr"/>
       <c r="B362" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available Squares: </t>
+          <t>Negotiation Helper</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area livre: </t>
+          <t>Ajudante de negociações</t>
         </is>
       </c>
       <c r="D362" t="inlineStr"/>
       <c r="E362" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.FreeArea</t>
+          <t>.Menu.Negotiation.Title</t>
         </is>
       </c>
       <c r="G362" t="inlineStr"/>
       <c r="H362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr"/>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Error loading the Negotiation Table</t>
+          <t>Current Run</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Erro a carregar a tabela de negociações</t>
+          <t>Execução Atual</t>
         </is>
       </c>
       <c r="D363" t="inlineStr"/>
       <c r="E363" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.TableLoadError</t>
+          <t>.Boxes.idleGame.CurrentRun</t>
         </is>
       </c>
       <c r="G363" t="inlineStr"/>
       <c r="H363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr"/>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Market Filter</t>
+          <t>Antiques Dealer</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Filtro do Mercado</t>
+          <t>Negociante de antiguidades</t>
         </is>
       </c>
       <c r="D364" t="inlineStr"/>
       <c r="E364" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>.Boxes.Market.Title</t>
+          <t>.Boxes.FPCollector.antiquesDealer</t>
         </is>
       </c>
       <c r="G364" t="inlineStr"/>
       <c r="H364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr"/>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Military Units Overview</t>
+          <t>Open the GE overview to update the data.</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Exército</t>
+          <t>Abra a visão geral da EG para atualizar os dados.</t>
         </is>
       </c>
       <c r="D365" t="inlineStr"/>
       <c r="E365" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>.Menu.Unit.Title</t>
+          <t>.Boxes.Castle.VisitGexWarning</t>
         </is>
       </c>
       <c r="G365" t="inlineStr"/>
       <c r="H365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr"/>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Guild</t>
+          <t>Boost Sources</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Guilda</t>
+          <t>Fontes de Impulso</t>
         </is>
       </c>
       <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>.General.Guild</t>
+          <t>.Boxes.BoostList.Title</t>
         </is>
       </c>
       <c r="G366" t="inlineStr"/>
       <c r="H366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr"/>
       <c r="B367" t="inlineStr">
         <is>
-          <t>GE participation</t>
+          <t>Number of messages in the guild message center</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Participação EG</t>
+          <t>Número de mensagens no centro de mensagens da guilda</t>
         </is>
       </c>
       <c r="D367" t="inlineStr"/>
       <c r="E367" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GexParticipation</t>
+          <t>.Boxes.GuildMemberStat.GuildMessages</t>
         </is>
       </c>
       <c r="G367" t="inlineStr"/>
       <c r="H367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr"/>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Values for the current day</t>
+          <t>Start goods</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Valores para o dia atual</t>
+          <t>Mercadorias Iniciais</t>
         </is>
       </c>
       <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Day.Title</t>
+          <t>.Boxes.BoostList.guild_raids_goods_start</t>
         </is>
       </c>
       <c r="G368" t="inlineStr"/>
       <c r="H368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr"/>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Tasks</t>
+          <t>Repeat Building Selection</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Tarefas</t>
+          <t>Repetir Seleção de Edifício</t>
         </is>
       </c>
       <c r="D369" t="inlineStr"/>
       <c r="E369" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.Table.Tasks</t>
+          <t>.Settings.Entry.RepeatSelectBuilding</t>
         </is>
       </c>
       <c r="G369" t="inlineStr"/>
       <c r="H369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr"/>
       <c r="B370" t="inlineStr">
         <is>
-          <t>The investment list is older than 30 minutes. Please update your investment list in the Town Hall.</t>
+          <t>Roadless buildings</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>A lista de investimentos tem mais de 30 minutos. Por favor, atualize a sua lista de investimentos na Câmara Municipal.</t>
+          <t>Edifícios sem estrada</t>
         </is>
       </c>
       <c r="D370" t="inlineStr"/>
       <c r="E370" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.UpdateRequired</t>
+          <t>.Boxes.CityMap.roadless</t>
         </is>
       </c>
       <c r="G370" t="inlineStr"/>
       <c r="H370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr"/>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Castle System</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Sistema de Castelo</t>
+          <t>Custos</t>
         </is>
       </c>
       <c r="D371" t="inlineStr"/>
       <c r="E371" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Title</t>
+          <t>.Boxes.GreatBuildings.Costs</t>
         </is>
       </c>
       <c r="G371" t="inlineStr"/>
       <c r="H371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr"/>
       <c r="B372" t="inlineStr">
         <is>
-          <t>profit achieved; yellow = Rank is not safe; red/green = Loss/Profit safe</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>lucro alcançado; amarelo = Ranking não está seguro; vermelho/verde = Perda/Lucro seguro</t>
+          <t>Nivel</t>
         </is>
       </c>
       <c r="D372" t="inlineStr"/>
       <c r="E372" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.ProfitDesc</t>
+          <t>.Boxes.GreatBuildings.Level</t>
         </is>
       </c>
       <c r="G372" t="inlineStr"/>
       <c r="H372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr"/>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Spring Event</t>
+          <t>When was the first deposit recorded?</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Evento de Primavera</t>
+          <t>Quando foi registado o primeiro depósito?</t>
         </is>
       </c>
       <c r="D373" t="inlineStr"/>
       <c r="E373" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.spring_event</t>
+          <t>.Boxes.Investment.Overview.EntryTimeDesc</t>
         </is>
       </c>
       <c r="G373" t="inlineStr"/>
       <c r="H373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr"/>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Carnival Event</t>
+          <t>Disabled: Open your Army Management console first (U)!</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Evento de Carnaval</t>
+          <t>Desativado: Abre primeiro o teu Gestor do Exército (U)!</t>
         </is>
       </c>
       <c r="D374" t="inlineStr"/>
       <c r="E374" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.carnival_event</t>
+          <t>.Menu.Unit.Warning</t>
         </is>
       </c>
       <c r="G374" t="inlineStr"/>
       <c r="H374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr"/>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Trade</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Comércio</t>
+          <t>Nível</t>
         </is>
       </c>
       <c r="D375" t="inlineStr"/>
       <c r="E375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterTrade</t>
+          <t>.Boxes.General.Level</t>
         </is>
       </c>
       <c r="G375" t="inlineStr"/>
       <c r="H375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr"/>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Show Sums:</t>
+          <t>https://docs.foe-helper.com/english/module/incidents</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Mostrar totais:</t>
+          <t>https://docs.foe-helper.com/english/module/incidents</t>
         </is>
       </c>
       <c r="D376" t="inlineStr"/>
       <c r="E376" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.ShowSums</t>
+          <t>.Boxes.HiddenRewards.HelpLink</t>
         </is>
       </c>
       <c r="G376" t="inlineStr"/>
       <c r="H376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr"/>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Building</t>
-[...6 lines deleted...]
-      </c>
+          <t>Send</t>
+        </is>
+      </c>
+      <c r="C377" t="inlineStr"/>
       <c r="D377" t="inlineStr"/>
       <c r="E377" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.TitleBuildings</t>
+          <t>.General.Send</t>
         </is>
       </c>
       <c r="G377" t="inlineStr"/>
       <c r="H377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr"/>
       <c r="B378" t="inlineStr">
         <is>
-          <t>export data</t>
+          <t xml:space="preserve">Number of Streets: </t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Exportar dados</t>
+          <t xml:space="preserve">Número de ruas: </t>
         </is>
       </c>
       <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ExportData</t>
+          <t>.Boxes.CityMap.StreetsAmount</t>
         </is>
       </c>
       <c r="G378" t="inlineStr"/>
       <c r="H378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr"/>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Discord webhooks</t>
+          <t>PvP-Arena-Protocol</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Webhooks do Discord</t>
+          <t>Protocolo da Arena PvP</t>
         </is>
       </c>
       <c r="D379" t="inlineStr"/>
       <c r="E379" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>.Menu.Discord.Title</t>
+          <t>.Settings.Entry.ShowPvPArena</t>
         </is>
       </c>
       <c r="G379" t="inlineStr"/>
       <c r="H379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr"/>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Copy values</t>
+          <t>Compare Friends with Threads</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Copiar valores</t>
+          <t>Comparar Amigos com Threads</t>
         </is>
       </c>
       <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.CopyValues</t>
+          <t>.Menu.CompareFriendsThreads.Title</t>
         </is>
       </c>
       <c r="G380" t="inlineStr"/>
       <c r="H380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr"/>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Replaces player names and guild names with links to player or guild profile on scoredb.io.&lt;br&gt;Replaces Building-Kitnames with links to forgeofempires.fandom.com.</t>
+          <t>Daily Deals</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Substituir os nomes dos jogadores e das guildas por links para o perfil do jogador ou da guilda no scoreb.io.&lt;br&gt;Substituir os nomes dos kits de construção por links para forgeofempires.fandom.com (em inglês).</t>
+          <t>Oportunidades diárias</t>
         </is>
       </c>
       <c r="D381" t="inlineStr"/>
       <c r="E381" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>.Settings.ShowLinks.Desc</t>
+          <t>.Boxes.Alerts.Form.Antiques.Exchange</t>
         </is>
       </c>
       <c r="G381" t="inlineStr"/>
       <c r="H381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr"/>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Shop Assistant</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>Assistente de Loja</t>
+          <t>Jogador</t>
         </is>
       </c>
       <c r="D382" t="inlineStr"/>
       <c r="E382" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>.Settings.ShowShopAssist.Title</t>
+          <t>.Boxes.OwnpartCalculator.PlayerName</t>
         </is>
       </c>
       <c r="G382" t="inlineStr"/>
       <c r="H382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr"/>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Notify stacks</t>
+          <t>Title</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Notificações múltiplas</t>
+          <t>Título</t>
         </is>
       </c>
       <c r="D383" t="inlineStr"/>
       <c r="E383" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>.Settings.NotificationsStack.Title</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.Alerts.Form.Title</t>
+        </is>
+      </c>
+      <c r="G383" t="inlineStr"/>
       <c r="H383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr"/>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Production</t>
+          <t>Single-lane Road</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Produção</t>
+          <t>Estrada pequena</t>
         </is>
       </c>
       <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.production</t>
+          <t>.HiddenRewards.Positions.cityRoadSmall</t>
         </is>
       </c>
       <c r="G384" t="inlineStr"/>
       <c r="H384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr"/>
       <c r="B385" t="inlineStr">
         <is>
-          <t>GBG Players' Scoreboard</t>
+          <t>Statistics</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Tabela de Pontuação dos Jogadores dos CBs</t>
+          <t>Estatisticas</t>
         </is>
       </c>
       <c r="D385" t="inlineStr"/>
       <c r="E385" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsGBGPlayers</t>
+          <t>.Menu.Stats.Title</t>
         </is>
       </c>
       <c r="G385" t="inlineStr"/>
       <c r="H385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr"/>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Message</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Mensagens</t>
         </is>
       </c>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.era</t>
+          <t>.Boxes.Infobox.FilterMessage</t>
         </is>
       </c>
       <c r="G386" t="inlineStr"/>
       <c r="H386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr"/>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Normalize Values</t>
+          <t>Trades</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Normalizar Valores</t>
+          <t>Ofertas</t>
         </is>
       </c>
       <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleRenormalize</t>
+          <t>.Boxes.MoppelHelper.Trades</t>
         </is>
       </c>
       <c r="G387" t="inlineStr"/>
       <c r="H387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr"/>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Settlement Goods</t>
+          <t>No more attempts</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Mercadorias da colónia</t>
+          <t>Não tem mais tentativas</t>
         </is>
       </c>
       <c r="D388" t="inlineStr"/>
       <c r="E388" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.Title</t>
+          <t>.Boxes.Negotiation.TryEnd</t>
         </is>
       </c>
       <c r="G388" t="inlineStr"/>
       <c r="H388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr"/>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Resource Item</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Recurso</t>
+          <t>Jogador</t>
         </is>
       </c>
       <c r="D389" t="inlineStr"/>
       <c r="E389" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.Resource</t>
+          <t>.Boxes.Market.PlayerColumn</t>
         </is>
       </c>
       <c r="G389" t="inlineStr"/>
       <c r="H389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr"/>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Towers</t>
+          <t>Ranking</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Torres</t>
+          <t>Classificação</t>
         </is>
       </c>
       <c r="D390" t="inlineStr"/>
       <c r="E390" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.tower</t>
+          <t>.Boxes.GexStat.Ranking</t>
         </is>
       </c>
       <c r="G390" t="inlineStr"/>
       <c r="H390" t="inlineStr"/>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr"/>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Guild Treasury - Hourly</t>
+          <t>Building Efficiency Rating</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Tesouraria da Guilda por hora</t>
+          <t>Classificação de Eficiência dos Edifícios</t>
         </is>
       </c>
       <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsTreasureClanH</t>
+          <t>.Menu.ProductionsRating.Title</t>
         </is>
       </c>
       <c r="G391" t="inlineStr"/>
       <c r="H391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr"/>
       <c r="B392" t="inlineStr">
         <is>
-          <t>When no bid was placed for a minute, the module starts again from the first row.</t>
+          <t>Image size</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Quanto nenhum lance for feito por um minuto, o módulo reinicia da primeira configuração.</t>
+          <t>Tamanho da imagem</t>
         </is>
       </c>
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help4</t>
+          <t>.Boxes.Units.PictogramScalingTitle</t>
         </is>
       </c>
       <c r="G392" t="inlineStr"/>
       <c r="H392" t="inlineStr"/>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr"/>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Your Alcatraz is ready to collect!</t>
+          <t>Displays the resources required (by item) for your Settlement.</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>O teu Alcatraz está pronto para ser recolhido!!</t>
+          <t>Resumo dos recursos necessários na tua colónia.</t>
         </is>
       </c>
       <c r="D393" t="inlineStr"/>
       <c r="E393" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>.Boxes.Units.AlcaHarvest</t>
+          <t>.Menu.OutP.Desc</t>
         </is>
       </c>
       <c r="G393" t="inlineStr"/>
       <c r="H393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr"/>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Delta</t>
+          <t>Defender damaged</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Delta</t>
+          <t>Defensor danificado</t>
         </is>
       </c>
       <c r="D394" t="inlineStr"/>
       <c r="E394" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartType.delta</t>
+          <t>.Boxes.GvGMap.Log.defender_damaged</t>
         </is>
       </c>
       <c r="G394" t="inlineStr"/>
       <c r="H394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr"/>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Daily Deals</t>
+          <t>Guild Expedition</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Oportunidades diárias</t>
+          <t>Expedição da Guilda</t>
         </is>
       </c>
       <c r="D395" t="inlineStr"/>
       <c r="E395" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Antiques.Exchange</t>
+          <t>.Boxes.FPCollector.Guildexpedition</t>
         </is>
       </c>
       <c r="G395" t="inlineStr"/>
       <c r="H395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr"/>
       <c r="B396" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total Squares: </t>
+          <t>Stock:</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area total: </t>
+          <t>Inventário:</t>
         </is>
       </c>
       <c r="D396" t="inlineStr"/>
       <c r="E396" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.WholeArea</t>
+          <t>.Boxes.Negotiation.Stock</t>
         </is>
       </c>
       <c r="G396" t="inlineStr"/>
       <c r="H396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr"/>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Welcome to the &lt;strong&gt;Infobox&lt;/strong&gt;! While this window remains open, it will display background events (e.g. chat messages, actions in GBG and auction bids)</t>
+          <t>Good</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Bem-vindo à &lt;strong&gt;Infobox&lt;/strong&gt;! Enquanto esta janela permanecer aberta, ela exibirá eventos de fundo (por exemplo, mensagens de chat, ações em CBs e lances em leilão)</t>
+          <t>Bom</t>
         </is>
       </c>
       <c r="D397" t="inlineStr"/>
       <c r="E397" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.Welcome</t>
+          <t>.Boxes.Treasury.Resource</t>
         </is>
       </c>
       <c r="G397" t="inlineStr"/>
       <c r="H397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr"/>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Player is no longer in your guild.</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Mercadorias</t>
+          <t>O jogador já não está na sua guilda.</t>
         </is>
       </c>
       <c r="D398" t="inlineStr"/>
       <c r="E398" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.goods</t>
+          <t>.Boxes.GuildMemberStat.MemberLeavedGuild</t>
         </is>
       </c>
       <c r="G398" t="inlineStr"/>
       <c r="H398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr"/>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Size-list in Reconstruction Mode</t>
+          <t>How many elements high should the menu be?&lt;br&gt;Empty or "0" means automatic height.</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Lista de tamanhos no Modo de Reconstrução</t>
+          <t>Quantos elementos, em altura, deverá o menu ter?&lt;br&gt; Vazio ou "0" define uma altura automática.</t>
         </is>
       </c>
       <c r="D399" t="inlineStr"/>
       <c r="E399" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowReconstructionList</t>
+          <t>.Settings.MenuLength.Desc</t>
         </is>
       </c>
       <c r="G399" t="inlineStr"/>
       <c r="H399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr"/>
       <c r="B400" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/blue-galaxy</t>
+          <t>Start level</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/blue-galaxy</t>
+          <t>Iniciar nível</t>
         </is>
       </c>
       <c r="D400" t="inlineStr"/>
       <c r="E400" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.HelpLink</t>
+          <t>.Boxes.PowerLeveling.StartLevel</t>
         </is>
       </c>
       <c r="G400" t="inlineStr"/>
       <c r="H400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr"/>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Title</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Título</t>
+          <t>EG</t>
         </is>
       </c>
       <c r="D401" t="inlineStr"/>
       <c r="E401" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Title</t>
+          <t>.Boxes.Stats.Rewards.Source.guildExpedition</t>
         </is>
       </c>
       <c r="G401" t="inlineStr"/>
       <c r="H401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr"/>
       <c r="B402" t="inlineStr">
         <is>
-          <t>FoE-Helper: Number of FPs in your bar.</t>
+          <t>View and calculate Tech Tree research costs</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>FoE-Helper: Número de PFs na sua barra.</t>
+          <t>Calcula custos para tecnologias</t>
         </is>
       </c>
       <c r="D402" t="inlineStr"/>
       <c r="E402" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>.StrategyPoints.FPInBar</t>
+          <t>.Menu.Technologies.Desc</t>
         </is>
       </c>
       <c r="G402" t="inlineStr"/>
       <c r="H402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr"/>
       <c r="B403" t="inlineStr">
         <is>
-          <t>Pick Dates</t>
+          <t>Motivation Activity</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>Escolher Datas</t>
+          <t>Atividade da motivação</t>
         </is>
       </c>
       <c r="D403" t="inlineStr"/>
       <c r="E403" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.DatePicker</t>
+          <t>.Settings.ShowPlayersMotivation.Title</t>
         </is>
       </c>
       <c r="G403" t="inlineStr"/>
       <c r="H403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr"/>
       <c r="B404" t="inlineStr">
         <is>
-          <t>CE</t>
+          <t>Player ID:</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>CE</t>
+          <t>ID Player:</t>
         </is>
       </c>
       <c r="D404" t="inlineStr"/>
       <c r="E404" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>.Eras.12.short</t>
+          <t>.Settings.Version.PlayerId</t>
         </is>
       </c>
       <c r="G404" t="inlineStr"/>
       <c r="H404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr"/>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Lower</t>
+          <t>DD/MMM/YY @ HH:mm:ss a</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Inferior</t>
+          <t>DD/MMM/YY @ HH:mm:ss a</t>
         </is>
       </c>
       <c r="D405" t="inlineStr"/>
       <c r="E405" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeForLower</t>
+          <t>.DateTime</t>
         </is>
       </c>
       <c r="G405" t="inlineStr"/>
       <c r="H405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr"/>
       <c r="B406" t="inlineStr">
         <is>
-          <t>allow event trigger</t>
+          <t>Daily Challenge</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>permitir acionador de evento</t>
+          <t>Desafio Diário</t>
         </is>
       </c>
       <c r="D406" t="inlineStr"/>
       <c r="E406" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.EventT</t>
+          <t>.Boxes.FPCollector.dailyChallenges</t>
         </is>
       </c>
       <c r="G406" t="inlineStr"/>
       <c r="H406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr"/>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>Efficiency</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Classificação</t>
+          <t>Eficiência</t>
         </is>
       </c>
       <c r="D407" t="inlineStr"/>
       <c r="E407" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Rank</t>
+          <t>.Boxes.Productions.Headings.efficiency</t>
         </is>
       </c>
       <c r="G407" t="inlineStr"/>
       <c r="H407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr"/>
       <c r="B408" t="inlineStr">
         <is>
-          <t>LvL</t>
+          <t>https://docs.foe-helper.com/english/module/compare-friends</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Nivel</t>
+          <t>https://docs.foe-helper.com/english/module/compare-friends</t>
         </is>
       </c>
       <c r="D408" t="inlineStr"/>
       <c r="E408" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Step</t>
+          <t>.Boxes.CompareFriendsThreads.HelpLink</t>
         </is>
       </c>
       <c r="G408" t="inlineStr"/>
       <c r="H408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr"/>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Diplomatic Gifts (Space Carrier)</t>
+          <t>Size</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Ofertas Diplomáticas (Cargueiro Espacial)</t>
+          <t>Tamanho</t>
         </is>
       </c>
       <c r="D409" t="inlineStr"/>
       <c r="E409" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.diplomaticGifts</t>
+          <t>.Boxes.Productions.Headings.size</t>
         </is>
       </c>
       <c r="G409" t="inlineStr"/>
       <c r="H409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr"/>
       <c r="B410" t="inlineStr">
         <is>
-          <t>Includes good costs to build the GB valued at __goodcosts__ FPs</t>
+          <t>Active preset</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Inclui os custos dos bens para construir o GE, avaliados em __goodcosts__ PF</t>
+          <t>Predefinição ativa</t>
         </is>
       </c>
       <c r="D410" t="inlineStr"/>
       <c r="E410" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.NewGBCostsTT</t>
+          <t>.Boxes.ProductionsRating.PresetActive</t>
         </is>
       </c>
       <c r="G410" t="inlineStr"/>
       <c r="H410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr"/>
       <c r="B411" t="inlineStr">
         <is>
-          <t>Shows you the available opportunities to earn castle points.</t>
+          <t>8h</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Mostra as oportunidades disponíveis para ganhar pontos de castelo.</t>
+          <t>8h</t>
         </is>
       </c>
       <c r="D411" t="inlineStr"/>
       <c r="E411" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>.Menu.Castle.Desc</t>
+          <t>.Boxes.Alerts.Time.8h</t>
         </is>
       </c>
       <c r="G411" t="inlineStr"/>
       <c r="H411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr"/>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Current LvL = __runNumber__; Bonus Chance (x4) = __chanceX4__%</t>
+          <t>Enable Event helpers</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>__runNumber__. tentativa, probabilidade Bonus x4: __chanceX4__%</t>
+          <t>Ativar assistentes de eventos</t>
         </is>
       </c>
       <c r="D412" t="inlineStr"/>
       <c r="E412" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.infoLine</t>
+          <t>.Settings.EventHelper.All</t>
         </is>
       </c>
       <c r="G412" t="inlineStr"/>
       <c r="H412" t="inlineStr"/>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr"/>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Motivate/Polish</t>
+          <t>Total</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>Motivar/Polir</t>
+          <t>Necessários</t>
         </is>
       </c>
       <c r="D413" t="inlineStr"/>
       <c r="E413" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.MoppelEvents</t>
+          <t>.Boxes.Outpost.DescRequired</t>
         </is>
       </c>
       <c r="G413" t="inlineStr"/>
       <c r="H413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr"/>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Trades</t>
+          <t>Himeji Castle (Spoils of War)</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>Ofertas</t>
+          <t>Castelo de Himeji (Despojos de Guerra)</t>
         </is>
       </c>
       <c r="D414" t="inlineStr"/>
       <c r="E414" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Trades</t>
+          <t>.Boxes.FPCollector.spoilsOfWar</t>
         </is>
       </c>
       <c r="G414" t="inlineStr"/>
       <c r="H414" t="inlineStr"/>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr"/>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Incidents Overview</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>Incidentes escondidos</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D415" t="inlineStr"/>
       <c r="E415" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.Title</t>
+          <t>.Boxes.CityMap.culture</t>
         </is>
       </c>
       <c r="G415" t="inlineStr"/>
       <c r="H415" t="inlineStr"/>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr"/>
       <c r="B416" t="inlineStr">
         <is>
-          <t>GBG</t>
+          <t>Date</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>CdB</t>
+          <t>Data</t>
         </is>
       </c>
       <c r="D416" t="inlineStr"/>
       <c r="E416" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.battlegrounds_conquest</t>
+          <t>.Boxes.MarketOffersEvents.Date</t>
         </is>
       </c>
       <c r="G416" t="inlineStr"/>
       <c r="H416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr"/>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Score</t>
+          <t>Autoplay</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Pontuação</t>
+          <t>Reprodução automática</t>
         </is>
       </c>
       <c r="D417" t="inlineStr"/>
       <c r="E417" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Score</t>
+          <t>.Boxes.BetterMusic.Auto</t>
         </is>
       </c>
       <c r="G417" t="inlineStr"/>
       <c r="H417" t="inlineStr"/>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr"/>
       <c r="B418" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>You have lost a higher era unit (above your current era). However you still have the chance to heal them with diamonds!</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>Edifício</t>
+          <t>Perdeu unidades de uma era futura. No entanto, você ainda tem a chance de curá-las com diamantes!</t>
         </is>
       </c>
       <c r="D418" t="inlineStr"/>
       <c r="E418" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Building</t>
+          <t>.Boxes.BattleAssist.Text.NextEra</t>
         </is>
       </c>
       <c r="G418" t="inlineStr"/>
       <c r="H418" t="inlineStr"/>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr"/>
       <c r="B419" t="inlineStr">
         <is>
-          <t>show battles won</t>
+          <t>Submit to City-Planner</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>Mostrar batalhas ganhas</t>
+          <t>Submeter para o City-Planner</t>
         </is>
       </c>
       <c r="D419" t="inlineStr"/>
       <c r="E419" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ShowBattlesWon</t>
+          <t>.Boxes.CityMap.OutpostSubmit</t>
         </is>
       </c>
       <c r="G419" t="inlineStr"/>
       <c r="H419" t="inlineStr"/>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr"/>
       <c r="B420" t="inlineStr">
         <is>
-          <t>Cost/Step</t>
+          <t>Motivate/Polish</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Custo/Etapa</t>
+          <t>Motivar/Polir</t>
         </is>
       </c>
       <c r="D420" t="inlineStr"/>
       <c r="E420" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.CostPerStep</t>
+          <t>.Boxes.MoppelHelper.MoppelEvents</t>
         </is>
       </c>
       <c r="G420" t="inlineStr"/>
       <c r="H420" t="inlineStr"/>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr"/>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Shows an icon in the top right corner displaying the shortest currently running potion and giving an inventory list of potions upon hover. (De)Activating this option might not immediately remove/show the icon - wait or reload.</t>
+          <t>Modify Checklist</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Exibe um ícone no canto superior direito mostrando a poção em andamento mais curta e oferece uma lista de inventário de poções ao passar o mouse sobre ele. (Des)ativar esta opção pode não remover/exibir imediatamente o ícone - aguarde ou recarregue.</t>
+          <t>Modificar Lista de Verificação</t>
         </is>
       </c>
       <c r="D421" t="inlineStr"/>
       <c r="E421" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>.Settings.ShowPotions.Desc</t>
+          <t>.Boxes.idleGame.Strategy.Title</t>
         </is>
       </c>
       <c r="G421" t="inlineStr"/>
       <c r="H421" t="inlineStr"/>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr"/>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Game Play</t>
+          <t>GB Investment Overview</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Jogar</t>
+          <t>Visão Geral do Investimento em GE</t>
         </is>
       </c>
       <c r="D422" t="inlineStr"/>
       <c r="E422" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.GamePlay</t>
+          <t>.Boxes.GreatBuildings.Title</t>
         </is>
       </c>
       <c r="G422" t="inlineStr"/>
       <c r="H422" t="inlineStr"/>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr"/>
       <c r="B423" t="inlineStr">
         <is>
-          <t>__era__&lt;br&gt;You have: __stock__</t>
+          <t>Quantum-Incursions</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>__era__&lt;br&gt;Tu tens: __stock__</t>
+          <t>Incursões Quânticas</t>
         </is>
       </c>
       <c r="D423" t="inlineStr"/>
       <c r="E423" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>.Boxes.Market.OfferTT</t>
+          <t>.Boxes.Stats.Rewards.Source.guild_raids</t>
         </is>
       </c>
       <c r="G423" t="inlineStr"/>
       <c r="H423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr"/>
       <c r="B424" t="inlineStr">
         <is>
-          <t>Units</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>Unidades</t>
+          <t>Feito</t>
         </is>
       </c>
       <c r="D424" t="inlineStr"/>
       <c r="E424" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>.General.Units</t>
+          <t>.Boxes.OwnpartCalculator.Done</t>
         </is>
       </c>
       <c r="G424" t="inlineStr"/>
       <c r="H424" t="inlineStr"/>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr"/>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Disappears</t>
+          <t>BPs</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Desaparece</t>
+          <t>Plantas</t>
         </is>
       </c>
       <c r="D425" t="inlineStr"/>
       <c r="E425" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.Disappears</t>
+          <t>.Boxes.OwnpartCalculator.BPs</t>
         </is>
       </c>
       <c r="G425" t="inlineStr"/>
       <c r="H425" t="inlineStr"/>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr"/>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Kits</t>
+          <t>Normalize Values</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Kits</t>
+          <t>Normalizar Valores</t>
         </is>
       </c>
       <c r="D426" t="inlineStr"/>
       <c r="E426" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Kits</t>
+          <t>.Boxes.Stats.BtnToggleRenormalize</t>
         </is>
       </c>
       <c r="G426" t="inlineStr"/>
       <c r="H426" t="inlineStr"/>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr"/>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Should all box coordinates be reset? This can bring back windows you managed to move out of sight.</t>
+          <t>Auction Settings</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>Deseja redefinir todas as coordenadas das caixas? Isto pode trazer de volta janelas que deslocou para fora do campo de visão.</t>
+          <t>Definições de Leilão</t>
         </is>
       </c>
       <c r="D427" t="inlineStr"/>
       <c r="E427" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>.Settings.ResetBoxPositions.Desc</t>
+          <t>.Boxes.AuctionSettings.Title</t>
         </is>
       </c>
       <c r="G427" t="inlineStr"/>
       <c r="H427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr"/>
       <c r="B428" t="inlineStr">
         <is>
-          <t>open overview after update</t>
+          <t>https://docs.foe-helper.com/english/module/efficiency</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>Abrir visão geral após atualização</t>
+          <t>https://docs.foe-helper.com/english/module/efficiency</t>
         </is>
       </c>
       <c r="D428" t="inlineStr"/>
       <c r="E428" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.AutoStartOnUpdate</t>
+          <t>.Boxes.ProductionsRating.HelpLink</t>
         </is>
       </c>
       <c r="G428" t="inlineStr"/>
       <c r="H428" t="inlineStr"/>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr"/>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Efficiency score according to the settings in the efficiency module</t>
+          <t>Relic - GE</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>Pontuação de eficiência de acordo com as definições no módulo de eficiência</t>
+          <t>Expedição da Guilda</t>
         </is>
       </c>
       <c r="D429" t="inlineStr"/>
       <c r="E429" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.EfficiencyTT</t>
+          <t>.HiddenRewards.Positions.guildExpedition</t>
         </is>
       </c>
       <c r="G429" t="inlineStr"/>
       <c r="H429" t="inlineStr"/>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr"/>
       <c r="B430" t="inlineStr">
         <is>
-          <t>How many elements should the Infobox display  and save?&lt;br&gt;Empty or "0" means infinite.</t>
+          <t>Production</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>Quantos elementos a Caixa de Informação deve exibir e guardar?&lt;br&gt;Vazio ou "0" significa infinito.</t>
+          <t>Produção</t>
         </is>
       </c>
       <c r="D430" t="inlineStr"/>
       <c r="E430" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>.Settings.InfoboxEntryCount.Desc</t>
+          <t>.Boxes.CityMap.production</t>
         </is>
       </c>
       <c r="G430" t="inlineStr"/>
       <c r="H430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr"/>
       <c r="B431" t="inlineStr">
         <is>
-          <t>Select how much each of your buildings should ideally produce per tile. The balance between all selected values is important for the final rating: Use higher ones for things you do not care about as much and lower values if you want to put higher emphasis on particular resources/boosts. If you have more than one of the same building, only the highest era will be evaluated.</t>
+          <t>As Box</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>Selecione quanto cada um dos seus edifícios deve idealmente produzir por espaço. O equilíbrio entre todos os valores selecionados é importante para a classificação final: utilize valores mais altos para aquilo com que se preocupa menos e valores mais baixos se quiser dar maior ênfase a determinados recursos/impulsos. Se tiver mais do que um edifício do mesmo tipo, apenas a era mais alta será avaliada.</t>
+          <t>Como caixa</t>
         </is>
       </c>
       <c r="D431" t="inlineStr"/>
       <c r="E431" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Explainer</t>
+          <t>.Menu.Box</t>
         </is>
       </c>
       <c r="G431" t="inlineStr"/>
       <c r="H431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr"/>
       <c r="B432" t="inlineStr">
         <is>
-          <t>Unit's-pool</t>
+          <t>Download Beta Extension</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>Reservatório de Unidades</t>
+          <t>Carregar a versão Beta</t>
         </is>
       </c>
       <c r="D432" t="inlineStr"/>
       <c r="E432" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>.Boxes.Units.pool</t>
+          <t>.Settings.LoadBeta2.Button</t>
         </is>
       </c>
       <c r="G432" t="inlineStr"/>
       <c r="H432" t="inlineStr"/>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr"/>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Terrain</t>
+          <t>If you want to use the notes or the city planner, activate this item.&lt;br&gt;For a stand-alone extension, simply deactivate it.</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Terreno</t>
+          <t>Se deseja usar as notas ou o planeador de cidades, ative este item.&lt;br&gt;Para uma extensão independente, basta desativá-lo.</t>
         </is>
       </c>
       <c r="D433" t="inlineStr"/>
       <c r="E433" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Terrain</t>
+          <t>.Settings.GlobalSend.Desc</t>
         </is>
       </c>
       <c r="G433" t="inlineStr"/>
       <c r="H433" t="inlineStr"/>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr"/>
       <c r="B434" t="inlineStr">
         <is>
-          <t>Displays the resources required (by item) for your Settlement.</t>
+          <t>last Alcatraz production</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>Resumo dos recursos necessários na tua colónia.</t>
+          <t>última produção do Alcatraz</t>
         </is>
       </c>
       <c r="D434" t="inlineStr"/>
       <c r="E434" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>.Menu.OutP.Desc</t>
+          <t>.Boxes.Units.alca</t>
         </is>
       </c>
       <c r="G434" t="inlineStr"/>
       <c r="H434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr"/>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Round ⇋</t>
+          <t>Entry Time</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>Ronda ⇋</t>
+          <t>Hora de Entrada</t>
         </is>
       </c>
       <c r="D435" t="inlineStr"/>
       <c r="E435" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Round</t>
+          <t>.Boxes.Investment.Overview.EntryTime</t>
         </is>
       </c>
       <c r="G435" t="inlineStr"/>
       <c r="H435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr"/>
       <c r="B436" t="inlineStr">
         <is>
-          <t>GB Calculator</t>
+          <t>Import presets</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>Calculadora de GE</t>
+          <t>Importar predefinições</t>
         </is>
       </c>
       <c r="D436" t="inlineStr"/>
       <c r="E436" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowOwnPartOnAllGBs</t>
+          <t>.Boxes.ProductionsRating.PresetImport</t>
         </is>
       </c>
       <c r="G436" t="inlineStr"/>
       <c r="H436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr"/>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Events</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; has just contributed __points__ GE points.</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Eventos</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; acabou de contribuir __points__ PFs num GE.</t>
         </is>
       </c>
       <c r="D437" t="inlineStr"/>
       <c r="E437" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Events</t>
+          <t>.Boxes.Infobox.Messages.GEX</t>
         </is>
       </c>
       <c r="G437" t="inlineStr"/>
       <c r="H437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr"/>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Extensions</t>
+          <t>Estimated bonus: __FP__ FPs and __Goods__ goods</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Extensões</t>
+          <t>Bônus estimado: __FP__ PF e __Mercadoria__ mercadorias</t>
         </is>
       </c>
       <c r="D438" t="inlineStr"/>
       <c r="E438" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Extensions</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.BlueGalaxy.EstimatedBonus</t>
+        </is>
+      </c>
+      <c r="G438" t="inlineStr"/>
       <c r="H438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr"/>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Double donation</t>
+          <t>Shows a small badge with a counter of how many quests you can still refuse.</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Doação dupla</t>
+          <t>Exibir um pequeno emblema com um contador para indicar quantas missões ainda pode recusar.</t>
         </is>
       </c>
       <c r="D439" t="inlineStr"/>
       <c r="E439" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>.Boxes.doubleFPprevention.Title</t>
+          <t>.Settings.Show2kQuestMark.Desc</t>
         </is>
       </c>
       <c r="G439" t="inlineStr"/>
       <c r="H439" t="inlineStr"/>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr"/>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Unit</t>
+          <t>Open the castle overview to update the data.</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Unidade</t>
+          <t>Abra a visão geral do castelo para atualizar os dados.</t>
         </is>
       </c>
       <c r="D440" t="inlineStr"/>
       <c r="E440" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>.General.Unit</t>
+          <t>.Boxes.Castle.VisitCastleWarning</t>
         </is>
       </c>
       <c r="G440" t="inlineStr"/>
       <c r="H440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr"/>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Fair</t>
+          <t>The game will now reload with the imported settings.</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Justo</t>
+          <t>O jogo vai recarregar com as configurações importadas.</t>
         </is>
       </c>
       <c r="D441" t="inlineStr"/>
       <c r="E441" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeFair</t>
+          <t>.Settings.ExportImport.Reload</t>
         </is>
       </c>
       <c r="G441" t="inlineStr"/>
       <c r="H441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr"/>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Contemporary Era</t>
+          <t>Remaining FPs to level</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>Era Contemporânea</t>
+          <t>Até nivelar</t>
         </is>
       </c>
       <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>.Eras.12</t>
+          <t>.Boxes.Calculator.Up2LevelUp</t>
         </is>
       </c>
       <c r="G442" t="inlineStr"/>
       <c r="H442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr"/>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Rogue Only Warning</t>
+          <t>Box alignment</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Aviso: Apenas Agente Secreto</t>
+          <t>Alinhamento da caixa</t>
         </is>
       </c>
       <c r="D443" t="inlineStr"/>
       <c r="E443" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>.Settings.ShowRougeUnitWarning.Title</t>
+          <t>.Boxes.CloseBox.BoxAlignment</t>
         </is>
       </c>
       <c r="G443" t="inlineStr"/>
       <c r="H443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr"/>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Offer</t>
+          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Oferta</t>
+          <t>Aviso: Estes dados são baseados nos dados que recolheu. Os números mostrados aqui provavelmente não são 100% precisos. Teria de abrir a lista à meia-noite para que estejam corretos.</t>
         </is>
       </c>
       <c r="D444" t="inlineStr"/>
       <c r="E444" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Item</t>
+          <t>.Boxes.GuildFights.SnapShotLogDisclaimer</t>
         </is>
       </c>
       <c r="G444" t="inlineStr"/>
       <c r="H444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr"/>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>High Middle Age</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>Outro</t>
+          <t>Alta Idade Média</t>
         </is>
       </c>
       <c r="D445" t="inlineStr"/>
       <c r="E445" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.generic_building</t>
+          <t>.Eras.5</t>
         </is>
       </c>
       <c r="G445" t="inlineStr"/>
       <c r="H445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr"/>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Quantum Incursion</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Incursão Quântica</t>
+          <t>Nivel</t>
         </is>
       </c>
       <c r="D446" t="inlineStr"/>
       <c r="E446" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.guild_raids</t>
+          <t>.Boxes.PowerLeveling.Level</t>
         </is>
       </c>
       <c r="G446" t="inlineStr"/>
       <c r="H446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr"/>
       <c r="B447" t="inlineStr">
         <is>
-          <t>can not be plundered</t>
+          <t>Rest FPs</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>não pode ser saqueado</t>
+          <t>PFs Restantes</t>
         </is>
       </c>
       <c r="D447" t="inlineStr"/>
       <c r="E447" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.noPlunder</t>
+          <t>.Boxes.Investment.Overview.RestFP</t>
         </is>
       </c>
       <c r="G447" t="inlineStr"/>
       <c r="H447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr"/>
       <c r="B448" t="inlineStr">
         <is>
-          <t>Higher</t>
+          <t>Lines</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>Superior</t>
+          <t>Linhas</t>
         </is>
       </c>
       <c r="D448" t="inlineStr"/>
       <c r="E448" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeForHigher</t>
+          <t>.Boxes.Stats.BtnChartType.line</t>
         </is>
       </c>
       <c r="G448" t="inlineStr"/>
       <c r="H448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr"/>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Add Building</t>
+          <t>Rewards from Seasonal or Special Events</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>Adicionar Edifício</t>
+          <t>Recompensas dos eventos especiais ou sazonais</t>
         </is>
       </c>
       <c r="D449" t="inlineStr"/>
       <c r="E449" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.AddBuilding</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.__event</t>
         </is>
       </c>
       <c r="G449" t="inlineStr"/>
       <c r="H449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr"/>
       <c r="B450" t="inlineStr">
         <is>
-          <t>Auction Settings</t>
+          <t xml:space="preserve"> are 4+ Ages behind</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>Definições de Leilão</t>
+          <t xml:space="preserve"> estão 4+ eras atrás</t>
         </is>
       </c>
       <c r="D450" t="inlineStr"/>
       <c r="E450" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Title</t>
+          <t>.Boxes.CityMap.OlderThan4Era</t>
         </is>
       </c>
       <c r="G450" t="inlineStr"/>
       <c r="H450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr"/>
       <c r="B451" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>Efficiency score according to the settings in the efficiency module</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>Português</t>
+          <t>Pontuação de eficiência de acordo com as definições no módulo de eficiência</t>
         </is>
       </c>
       <c r="D451" t="inlineStr"/>
       <c r="E451" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>._Language</t>
+          <t>.Boxes.CombatCalculator.EfficiencyTT</t>
         </is>
       </c>
       <c r="G451" t="inlineStr"/>
       <c r="H451" t="inlineStr"/>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr"/>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Shop Assistant</t>
+          <t>Create payment plan, calculate external spots and copy values for your GBs</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>Assistente de loja</t>
+          <t>Simula um plano de investimento, calcula lugares e copia valores</t>
         </is>
       </c>
       <c r="D452" t="inlineStr"/>
       <c r="E452" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Title</t>
+          <t>.Menu.OwnpartCalculator.Desc</t>
         </is>
       </c>
       <c r="G452" t="inlineStr"/>
       <c r="H452" t="inlineStr"/>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr"/>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Tomorrow Era</t>
+          <t>safe</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>Amanhã</t>
+          <t>seguro</t>
         </is>
       </c>
       <c r="D453" t="inlineStr"/>
       <c r="E453" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>.Eras.13</t>
+          <t>.Boxes.Investment.Safe</t>
         </is>
       </c>
       <c r="G453" t="inlineStr"/>
       <c r="H453" t="inlineStr"/>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr"/>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Army Advice</t>
+          <t>Fragment</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>Conselho do Exército</t>
+          <t>Fragmento</t>
         </is>
       </c>
       <c r="D454" t="inlineStr"/>
       <c r="E454" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowArmyAdvice</t>
+          <t>.Boxes.Kits.Fragment</t>
         </is>
       </c>
       <c r="G454" t="inlineStr"/>
       <c r="H454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr"/>
       <c r="B455" t="inlineStr">
         <is>
-          <t>PVP Arena</t>
+          <t>Include Ally boosts in the rating</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>Arena PVP</t>
+          <t>Incluir bónus de aliados na classificação</t>
         </is>
       </c>
       <c r="D455" t="inlineStr"/>
       <c r="E455" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.pvp_arena</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.ProductionsRating.ShowAllies</t>
+        </is>
+      </c>
+      <c r="G455" t="inlineStr"/>
       <c r="H455" t="inlineStr"/>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr"/>
       <c r="B456" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; has just placed a bid for __amount__ Trade Coins.</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>Mercadorias</t>
+          <t>&lt;strong&gt;__player__&lt;/strong&gt; acabou de oferecer __amount__ Trade Coins no leilão.</t>
         </is>
       </c>
       <c r="D456" t="inlineStr"/>
       <c r="E456" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.goods</t>
+          <t>.Boxes.Infobox.Messages.Auction</t>
         </is>
       </c>
       <c r="G456" t="inlineStr"/>
       <c r="H456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr"/>
       <c r="B457" t="inlineStr">
         <is>
-          <t>PE</t>
+          <t>Old level</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>PE</t>
+          <t>Antigo nivel</t>
         </is>
       </c>
       <c r="D457" t="inlineStr"/>
       <c r="E457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>.Eras.9.short</t>
+          <t>.Boxes.OwnpartCalculator.OldLevel</t>
         </is>
       </c>
       <c r="G457" t="inlineStr"/>
       <c r="H457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr"/>
       <c r="B458" t="inlineStr">
         <is>
-          <t>Values for the current Round</t>
+          <t>Unknown</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>Valores para a Ronda atual</t>
+          <t>Desconhecido</t>
         </is>
       </c>
       <c r="D458" t="inlineStr"/>
       <c r="E458" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Round.Title</t>
+          <t>.Boxes.FPCollector.null</t>
         </is>
       </c>
       <c r="G458" t="inlineStr"/>
       <c r="H458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr"/>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Displays Incident types, times and locations</t>
+          <t>Eras</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>Resumo dos incidentes escondidos</t>
+          <t>Eras</t>
         </is>
       </c>
       <c r="D459" t="inlineStr"/>
       <c r="E459" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>.Menu.HiddenRewards.Desc</t>
+          <t>.Boxes.GuildMemberStat.Eras</t>
         </is>
       </c>
       <c r="G459" t="inlineStr"/>
       <c r="H459" t="inlineStr"/>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr"/>
       <c r="B460" t="inlineStr">
         <is>
-          <t>max. level</t>
+          <t>Copy values</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>nível máximo</t>
+          <t>Copiar valores</t>
         </is>
       </c>
       <c r="D460" t="inlineStr"/>
       <c r="E460" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MaxLevel</t>
+          <t>.Boxes.PowerLeveling.CopyValues</t>
         </is>
       </c>
       <c r="G460" t="inlineStr"/>
       <c r="H460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr"/>
       <c r="B461" t="inlineStr">
         <is>
-          <t>Collection</t>
+          <t>Needs road</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>Coleção</t>
+          <t>Precisa de estrada</t>
         </is>
       </c>
       <c r="D461" t="inlineStr"/>
       <c r="E461" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.earning</t>
+          <t>.Boxes.CombatCalculator.RoadRequired</t>
         </is>
       </c>
       <c r="G461" t="inlineStr"/>
       <c r="H461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr"/>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Daily Prod.</t>
+          <t>All Ages</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>Produção diária.</t>
+          <t>Todas as Eras</t>
         </is>
       </c>
       <c r="D462" t="inlineStr"/>
       <c r="E462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.ModeDaily</t>
+          <t>.Eras.GvGAllAge</t>
         </is>
       </c>
       <c r="G462" t="inlineStr"/>
       <c r="H462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr"/>
       <c r="B463" t="inlineStr">
         <is>
-          <t>show snapshot log button</t>
+          <t>Imported</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>Mostrar botão de registo de instantâneo</t>
+          <t>Importado</t>
         </is>
       </c>
       <c r="D463" t="inlineStr"/>
       <c r="E463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowLogButton</t>
+          <t>.Boxes.ProductionsRating.PresetImported</t>
         </is>
       </c>
       <c r="G463" t="inlineStr"/>
       <c r="H463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr"/>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Guild Treasury - h</t>
+          <t>Contemporary Era</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>Tesouraria da Guilda - h</t>
+          <t>Era Contemporânea</t>
         </is>
       </c>
       <c r="D464" t="inlineStr"/>
       <c r="E464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsTreasureClanH</t>
+          <t>.Eras.12</t>
         </is>
       </c>
       <c r="G464" t="inlineStr"/>
       <c r="H464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr"/>
       <c r="B465" t="inlineStr">
         <is>
-          <t>Only Unlocked</t>
+          <t>Select all playable ages (without: No Age, Special)</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>Apenas Desbloqueados</t>
+          <t>Seleciona todas as Eras (exceto Especial e Sem Era)</t>
         </is>
       </c>
       <c r="D465" t="inlineStr"/>
       <c r="E465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.onlyUnlocked</t>
+          <t>.Boxes.Stats.BtnAllPlayableErasTitle</t>
         </is>
       </c>
       <c r="G465" t="inlineStr"/>
       <c r="H465" t="inlineStr"/>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr"/>
       <c r="B466" t="inlineStr">
         <is>
-          <t>Hide</t>
+          <t>Aztec Helper</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>Esconder</t>
+          <t>Assistente Asteca</t>
         </is>
       </c>
       <c r="D466" t="inlineStr"/>
       <c r="E466" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Hide</t>
+          <t>.Settings.ShowAztecHelper.Title</t>
         </is>
       </c>
       <c r="G466" t="inlineStr"/>
       <c r="H466" t="inlineStr"/>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr"/>
       <c r="B467" t="inlineStr">
         <is>
-          <t>Town Overview</t>
+          <t>To be able to transfer data for a world like city or notes, you need a token for each world.&lt;br&gt;Click here for instructions: &lt;a target='_blank' href='https://docs.foe-helper.com/english/api-token'&gt;Api-Token&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>Visão Geral da Cidade</t>
+          <t>Para transferir dados de um mundo, como cidade ou notas, precisas de um token para cada mundo.&lt;br&gt;Clica aqui para instruções: &lt;a target='_blank' href='https://docs.foe-helper.com/english/api-token'&gt;Api-Token&lt;/a&gt;</t>
         </is>
       </c>
       <c r="D467" t="inlineStr"/>
       <c r="E467" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
-          <t>.Menu.Citymap.Title</t>
+          <t>.Settings.ApiToken.Desc</t>
         </is>
       </c>
       <c r="G467" t="inlineStr"/>
       <c r="H467" t="inlineStr"/>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr"/>
       <c r="B468" t="inlineStr">
         <is>
-          <t>Your Rewards from Himeji Castle, Temple of Relics, Guild Battleground</t>
+          <t>Button size</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>As tuas recompensas do Himeji, Templo de Relíquias e Campos de batalha</t>
+          <t>Tamanho do botão</t>
         </is>
       </c>
       <c r="D468" t="inlineStr"/>
       <c r="E468" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsRewards</t>
+          <t>.Boxes.CloseBox.ButtonSize</t>
         </is>
       </c>
       <c r="G468" t="inlineStr"/>
       <c r="H468" t="inlineStr"/>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr"/>
       <c r="B469" t="inlineStr">
         <is>
-          <t>Rating value of 1% bonus for attacking army (in FP)</t>
+          <t>Arc</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>Valor de avaliação de 1% de bónus para o exército atacante (em PF)</t>
+          <t>Arca</t>
         </is>
       </c>
       <c r="D469" t="inlineStr"/>
       <c r="E469" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.AttackValue</t>
+          <t>.Boxes.OwnpartCalculator.Arc</t>
         </is>
       </c>
       <c r="G469" t="inlineStr"/>
       <c r="H469" t="inlineStr"/>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr"/>
       <c r="B470" t="inlineStr">
         <is>
-          <t>Ranged Unit</t>
+          <t>Create New Alert</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>Unidade de Combate à Distância</t>
+          <t>Criar Novo Alerta</t>
         </is>
       </c>
       <c r="D470" t="inlineStr"/>
       <c r="E470" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
-          <t>.Boxes.Units.short_ranged</t>
+          <t>.Boxes.Alerts.Form.CreateNewAlert</t>
         </is>
       </c>
       <c r="G470" t="inlineStr"/>
       <c r="H470" t="inlineStr"/>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr"/>
       <c r="B471" t="inlineStr">
         <is>
-          <t>Save medals?</t>
+          <t xml:space="preserve">Total Squares: </t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>Guardar medalhas?</t>
+          <t xml:space="preserve">Area total: </t>
         </is>
       </c>
       <c r="D471" t="inlineStr"/>
       <c r="E471" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.SaveMedals</t>
+          <t>.Boxes.CityMap.WholeArea</t>
         </is>
       </c>
       <c r="G471" t="inlineStr"/>
       <c r="H471" t="inlineStr"/>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr"/>
       <c r="B472" t="inlineStr">
         <is>
-          <t>Rewards Bar Info</t>
+          <t>City Grid Score</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>Informação da Barra de Recompensas</t>
+          <t>Classificação da cidade</t>
         </is>
       </c>
       <c r="D472" t="inlineStr"/>
       <c r="E472" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGRewards.Title</t>
+          <t>.Boxes.CityMap.CityGridScore</t>
         </is>
       </c>
       <c r="G472" t="inlineStr"/>
       <c r="H472" t="inlineStr"/>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr"/>
       <c r="B473" t="inlineStr">
         <is>
-          <t>Rogue Only Warning</t>
+          <t>The player ID of the DB to be imported does not match the current account.</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>Aviso: Apenas Agentes Secretos</t>
+          <t>O ID do jogador da base de dados a ser importada não corresponde à conta atual.</t>
         </is>
       </c>
       <c r="D473" t="inlineStr"/>
       <c r="E473" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowRougeUnitWarning</t>
+          <t>.Boxes.DBExport.WrongDBPlayerID</t>
         </is>
       </c>
       <c r="G473" t="inlineStr"/>
       <c r="H473" t="inlineStr"/>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr"/>
       <c r="B474" t="inlineStr">
         <is>
-          <t>Sets</t>
+          <t>The current Status of the game</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>Conjuntos</t>
+          <t>O estado atual do jogo</t>
         </is>
       </c>
       <c r="D474" t="inlineStr"/>
       <c r="E474" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Sets</t>
+          <t>.Boxes.MergerGame.Status.Title</t>
         </is>
       </c>
       <c r="G474" t="inlineStr"/>
       <c r="H474" t="inlineStr"/>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr"/>
       <c r="B475" t="inlineStr">
         <is>
-          <t>GBs</t>
+          <t>Residential</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>GEs</t>
+          <t>Residencial</t>
         </is>
       </c>
       <c r="D475" t="inlineStr"/>
       <c r="E475" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.GBs</t>
+          <t>.Boxes.Productions.Headings.residential</t>
         </is>
       </c>
       <c r="G475" t="inlineStr"/>
       <c r="H475" t="inlineStr"/>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr"/>
       <c r="B476" t="inlineStr">
         <is>
-          <t>Participating</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>Participando</t>
+          <t>Nível</t>
         </is>
       </c>
       <c r="D476" t="inlineStr"/>
       <c r="E476" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Participant</t>
+          <t>.Boxes.GuildMemberStat.Level</t>
         </is>
       </c>
       <c r="G476" t="inlineStr"/>
       <c r="H476" t="inlineStr"/>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr"/>
       <c r="B477" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>Shop antique dealer</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>Membros da Guilda</t>
+          <t>Loja do comerciante de antiguidades</t>
         </is>
       </c>
       <c r="D477" t="inlineStr"/>
       <c r="E477" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradePartnerGuild</t>
+          <t>.Boxes.Castle.ShopAntiqueDealer</t>
         </is>
       </c>
       <c r="G477" t="inlineStr"/>
       <c r="H477" t="inlineStr"/>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr"/>
       <c r="B478" t="inlineStr">
         <is>
-          <t>Main City</t>
+          <t>Quest name</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>Cidade Principal</t>
+          <t>Nome da missão</t>
         </is>
       </c>
       <c r="D478" t="inlineStr"/>
       <c r="E478" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Main</t>
+          <t>.Boxes.RecurringQuests.Table.Quest</t>
         </is>
       </c>
       <c r="G478" t="inlineStr"/>
       <c r="H478" t="inlineStr"/>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr"/>
       <c r="B479" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Round ⇋</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Ronda ⇋</t>
         </is>
       </c>
       <c r="D479" t="inlineStr"/>
       <c r="E479" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
-          <t>.Menu.unitsGex.Title</t>
+          <t>.Boxes.MergerGame.Round</t>
         </is>
       </c>
       <c r="G479" t="inlineStr"/>
       <c r="H479" t="inlineStr"/>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr"/>
       <c r="B480" t="inlineStr">
         <is>
-          <t>Menu position</t>
+          <t xml:space="preserve">Data was successfully Uploaded…  Now visit </t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>Posição do menu</t>
+          <t xml:space="preserve">Os dados foram carregados com sucesso… Agora visite </t>
         </is>
       </c>
       <c r="D480" t="inlineStr"/>
       <c r="E480" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
-          <t>.Settings.Entry.SelectedMenu</t>
+          <t>.Boxes.CityMap.SubmitSuccess</t>
         </is>
       </c>
       <c r="G480" t="inlineStr"/>
       <c r="H480" t="inlineStr"/>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr"/>
       <c r="B481" t="inlineStr">
         <is>
-          <t>Summer Event</t>
+          <t>Filter Items</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>Evento de Verão</t>
+          <t>Filtrar Itens</t>
         </is>
       </c>
       <c r="D481" t="inlineStr"/>
       <c r="E481" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.summer_event</t>
+          <t>.Boxes.General.FilterItems</t>
         </is>
       </c>
       <c r="G481" t="inlineStr"/>
       <c r="H481" t="inlineStr"/>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr"/>
       <c r="B482" t="inlineStr">
         <is>
-          <t>Historical Ally Rooms</t>
+          <t>Supply boosts</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>Salas históricas de Aliados</t>
+          <t>Impulsos de Mercadorias</t>
         </is>
       </c>
       <c r="D482" t="inlineStr"/>
       <c r="E482" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.allyRooms</t>
+          <t>.Boxes.BoostList.guild_raids_supplies_production</t>
         </is>
       </c>
       <c r="G482" t="inlineStr"/>
       <c r="H482" t="inlineStr"/>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr"/>
       <c r="B483" t="inlineStr">
         <is>
-          <t>Create New Alert</t>
+          <t>Fights</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>Criar Novo Alerta</t>
+          <t>Lutas</t>
         </is>
       </c>
       <c r="D483" t="inlineStr"/>
       <c r="E483" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.CreateNewAlert</t>
+          <t>.Boxes.GuildFights.Fights</t>
         </is>
       </c>
       <c r="G483" t="inlineStr"/>
       <c r="H483" t="inlineStr"/>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr"/>
       <c r="B484" t="inlineStr">
         <is>
-          <t>Start coins</t>
+          <t>Notes</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>Moedas Iniciais</t>
+          <t>Notas</t>
         </is>
       </c>
       <c r="D484" t="inlineStr"/>
       <c r="E484" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_coins_start</t>
+          <t>.Boxes.Notice.Title</t>
         </is>
       </c>
       <c r="G484" t="inlineStr"/>
       <c r="H484" t="inlineStr"/>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr"/>
       <c r="B485" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>Modern Era</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>Classificação</t>
+          <t>Era Moderna</t>
         </is>
       </c>
       <c r="D485" t="inlineStr"/>
       <c r="E485" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Rank</t>
+          <t>.Eras.10</t>
         </is>
       </c>
       <c r="G485" t="inlineStr"/>
       <c r="H485" t="inlineStr"/>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr"/>
       <c r="B486" t="inlineStr">
         <is>
-          <t>Wiki / Documentation: Feature documentation.</t>
+          <t>Power</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>Wiki / Documentação: Documentação das funcionalidades.</t>
+          <t>Poder</t>
         </is>
       </c>
       <c r="D486" t="inlineStr"/>
       <c r="E486" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
-          <t>.Settings.Help.Documentation</t>
+          <t>.Boxes.GvGMap.Sector.Power</t>
         </is>
       </c>
       <c r="G486" t="inlineStr"/>
       <c r="H486" t="inlineStr"/>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr"/>
       <c r="B487" t="inlineStr">
         <is>
-          <t>Stream Chart</t>
+          <t>Site name</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>Gráfico de fluxos</t>
+          <t>Nome do site</t>
         </is>
       </c>
       <c r="D487" t="inlineStr"/>
       <c r="E487" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartTypeTitle.streamgraph</t>
+          <t>.Boxes.Notice.SideName</t>
         </is>
       </c>
       <c r="G487" t="inlineStr"/>
       <c r="H487" t="inlineStr"/>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr"/>
       <c r="B488" t="inlineStr">
         <is>
-          <t>Guild vs Guild</t>
+          <t>Settings</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>Guilda vs Guilda</t>
+          <t>Definições</t>
         </is>
       </c>
       <c r="D488" t="inlineStr"/>
       <c r="E488" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.GvG</t>
+          <t>.Boxes.ProductionsRating.Settings</t>
         </is>
       </c>
       <c r="G488" t="inlineStr"/>
       <c r="H488" t="inlineStr"/>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr"/>
       <c r="B489" t="inlineStr">
         <is>
-          <t>Side View</t>
+          <t>Antiques Dealer</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>Perspectiva Cavaleira</t>
+          <t>Negociante de Antiguidades</t>
         </is>
       </c>
       <c r="D489" t="inlineStr"/>
       <c r="E489" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.CavalierPerspecitve</t>
+          <t>.Boxes.Alerts.Form.Antiques.Dealer</t>
         </is>
       </c>
       <c r="G489" t="inlineStr"/>
       <c r="H489" t="inlineStr"/>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr"/>
       <c r="B490" t="inlineStr">
         <is>
-          <t>No entries found yet…</t>
+          <t>Full</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>Nenhuma entrada encontrada ainda…</t>
+          <t>Completo</t>
         </is>
       </c>
       <c r="D490" t="inlineStr"/>
       <c r="E490" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.NoEntriesFound</t>
+          <t>.Boxes.ShopAssist.Full</t>
         </is>
       </c>
       <c r="G490" t="inlineStr"/>
       <c r="H490" t="inlineStr"/>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr"/>
       <c r="B491" t="inlineStr">
         <is>
-          <t>weeks</t>
+          <t>Displays your current daily productions.</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>semanas</t>
+          <t>Mostra o total actual de todas as produções.</t>
         </is>
       </c>
       <c r="D491" t="inlineStr"/>
       <c r="E491" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Weeks</t>
+          <t>.Menu.Productions.Desc</t>
         </is>
       </c>
       <c r="G491" t="inlineStr"/>
       <c r="H491" t="inlineStr"/>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr"/>
       <c r="B492" t="inlineStr">
         <is>
-          <t>Guild Treasury - d</t>
+          <t>Gives minimum, maximum and average progress and efficiency for the next spawned piece</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>Tesouraria da Guilda - d</t>
+          <t>Fornece o progresso mínimo, máximo e médio, bem como a eficiência, para a próxima peça gerada</t>
         </is>
       </c>
       <c r="D492" t="inlineStr"/>
       <c r="E492" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsTreasureClanD</t>
+          <t>.Boxes.MergerGame.NextSpawn.Title</t>
         </is>
       </c>
       <c r="G492" t="inlineStr"/>
       <c r="H492" t="inlineStr"/>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr"/>
       <c r="B493" t="inlineStr">
         <is>
-          <t>show hidden GB</t>
+          <t>Expected activation costs</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>mostrar GE ocultos</t>
+          <t>Custos de ativação previstos</t>
         </is>
       </c>
       <c r="D493" t="inlineStr"/>
       <c r="E493" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.SettingsHiddenGB</t>
+          <t>.Boxes.GexStat.UnlockingCosts</t>
         </is>
       </c>
       <c r="G493" t="inlineStr"/>
       <c r="H493" t="inlineStr"/>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr"/>
       <c r="B494" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>Ally Overview</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>Visão Geral do Aliado</t>
         </is>
       </c>
       <c r="D494" t="inlineStr"/>
       <c r="E494" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Rank</t>
+          <t>.Settings.Entry.ShowAllyList</t>
         </is>
       </c>
       <c r="G494" t="inlineStr"/>
       <c r="H494" t="inlineStr"/>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr"/>
       <c r="B495" t="inlineStr">
         <is>
-          <t>Trial</t>
+          <t>Advice settings</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>Teste</t>
+          <t>Configurações dos conselhos</t>
         </is>
       </c>
       <c r="D495" t="inlineStr"/>
       <c r="E495" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.GexTrial</t>
+          <t>.Settings.ShowArmyAdvice.Button</t>
         </is>
       </c>
       <c r="G495" t="inlineStr"/>
       <c r="H495" t="inlineStr"/>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr"/>
       <c r="B496" t="inlineStr">
         <is>
-          <t>Auction</t>
+          <t>GE Main Encounters</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>Leilões</t>
+          <t>Encontros Principais EG</t>
         </is>
       </c>
       <c r="D496" t="inlineStr"/>
       <c r="E496" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterAuction</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.Castle.GexLastOfSections</t>
+        </is>
+      </c>
+      <c r="G496" t="inlineStr"/>
       <c r="H496" t="inlineStr"/>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr"/>
       <c r="B497" t="inlineStr">
         <is>
-          <t>Member</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>Membro</t>
+          <t>Pontos</t>
         </is>
       </c>
       <c r="D497" t="inlineStr"/>
       <c r="E497" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Member</t>
+          <t>.Boxes.PvPArena.Points</t>
         </is>
       </c>
       <c r="G497" t="inlineStr"/>
       <c r="H497" t="inlineStr"/>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr"/>
       <c r="B498" t="inlineStr">
         <is>
-          <t>How many FPs remaining to level up</t>
+          <t>There are no buildings in this category.</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>Quantos PFs faltam para subir de nível</t>
+          <t>Não há edifícios nesta categoria.</t>
         </is>
       </c>
       <c r="D498" t="inlineStr"/>
       <c r="E498" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.RestFPDesc</t>
+          <t>.Boxes.Productions.EmptyList</t>
         </is>
       </c>
       <c r="G498" t="inlineStr"/>
       <c r="H498" t="inlineStr"/>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr"/>
       <c r="B499" t="inlineStr">
         <is>
-          <t>Badges</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>Medalhas</t>
+          <t>Guardar</t>
         </is>
       </c>
       <c r="D499" t="inlineStr"/>
       <c r="E499" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Keys.soccer</t>
+          <t>.Boxes.Investment.Overview.SettingsSave</t>
         </is>
       </c>
       <c r="G499" t="inlineStr"/>
       <c r="H499" t="inlineStr"/>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr"/>
       <c r="B500" t="inlineStr">
         <is>
-          <t>Ignore optional technologies of current/higher eras</t>
+          <t>Website Upload</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>Ignorar tecnologias opcionais da era atual e futura</t>
+          <t>Transmitir dados</t>
         </is>
       </c>
       <c r="D500" t="inlineStr"/>
       <c r="E500" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.IgnoreCurrentEraOptional</t>
+          <t>.Settings.Entry.GlobalSend</t>
         </is>
       </c>
       <c r="G500" t="inlineStr"/>
       <c r="H500" t="inlineStr"/>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr"/>
       <c r="B501" t="inlineStr">
         <is>
-          <t>Rating value of 1 good from prior ages (in FP)</t>
+          <t>Guild Members</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>Valor de avaliação de 1 bem de eras anteriores (em PF)</t>
+          <t>Membros de Guilda</t>
         </is>
       </c>
       <c r="D501" t="inlineStr"/>
       <c r="E501" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.OlderGoodsValue</t>
+          <t>.Boxes.GuildMemberStat.GuildMembers</t>
         </is>
       </c>
       <c r="G501" t="inlineStr"/>
       <c r="H501" t="inlineStr"/>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr"/>
       <c r="B502" t="inlineStr">
         <is>
-          <t>Show Fragments</t>
-[...6 lines deleted...]
-      </c>
+          <t>Add a webhook URL first!</t>
+        </is>
+      </c>
+      <c r="C502" t="inlineStr"/>
       <c r="D502" t="inlineStr"/>
       <c r="E502" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.showBGFragments</t>
+          <t>.Boxes.Discord.WebhookUrlNeeded</t>
         </is>
       </c>
       <c r="G502" t="inlineStr"/>
       <c r="H502" t="inlineStr"/>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr"/>
       <c r="B503" t="inlineStr">
         <is>
-          <t>1 FP equals __percent__% bonus for attacking army</t>
+          <t>only uncovered</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>1 PF equivale a __percent__% de bónus para o exército atacante</t>
+          <t>Apenas descobertos</t>
         </is>
       </c>
       <c r="D503" t="inlineStr"/>
       <c r="E503" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.AttackPerFP</t>
+          <t>.Boxes.HiddenRewards.onlyVis</t>
         </is>
       </c>
       <c r="G503" t="inlineStr"/>
       <c r="H503" t="inlineStr"/>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr"/>
       <c r="B504" t="inlineStr">
         <is>
-          <t>Hide helper during battle</t>
+          <t>Shows an icon in the top right corner displaying the shortest currently running potion and giving an inventory list of potions upon hover. (De)Activating this option might not immediately remove/show the icon - wait or reload.</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>Ocultar assistente durante a batalha</t>
+          <t>Exibe um ícone no canto superior direito mostrando a poção em andamento mais curta e oferece uma lista de inventário de poções ao passar o mouse sobre ele. (Des)ativar esta opção pode não remover/exibir imediatamente o ícone - aguarde ou recarregue.</t>
         </is>
       </c>
       <c r="D504" t="inlineStr"/>
       <c r="E504" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
-          <t>.Settings.HideHelperDuringBattle.Title</t>
+          <t>.Settings.ShowPotions.Desc</t>
         </is>
       </c>
       <c r="G504" t="inlineStr"/>
       <c r="H504" t="inlineStr"/>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr"/>
       <c r="B505" t="inlineStr">
         <is>
-          <t>Only highlights</t>
+          <t>Market Filter</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>Apenas destaques</t>
+          <t>Filtro de mercado</t>
         </is>
       </c>
       <c r="D505" t="inlineStr"/>
       <c r="E505" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F505" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowHighlighted</t>
+          <t>.Settings.Entry.ShowMarketFilter</t>
         </is>
       </c>
       <c r="G505" t="inlineStr"/>
       <c r="H505" t="inlineStr"/>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr"/>
       <c r="B506" t="inlineStr">
         <is>
-          <t>Player is no longer in your guild.</t>
+          <t>All the coords from the boxes are deleted.</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>O jogador já não está na sua guilda.</t>
+          <t>Todas as coordenadas das caixas foram eliminadas.</t>
         </is>
       </c>
       <c r="D506" t="inlineStr"/>
       <c r="E506" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F506" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MemberLeavedGuild</t>
+          <t>.Boxes.Settings.DeletedBoxCoordsBody</t>
         </is>
       </c>
       <c r="G506" t="inlineStr"/>
       <c r="H506" t="inlineStr"/>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr"/>
       <c r="B507" t="inlineStr">
         <is>
-          <t>Top 5</t>
+          <t>GB not yet built. This is the FP costs for buying the required goods</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>Top 5</t>
+          <t>GE ainda não construído. Estes são os custos em PF para comprar os bens necessários</t>
         </is>
       </c>
       <c r="D507" t="inlineStr"/>
       <c r="E507" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Fifth</t>
+          <t>.Boxes.GreatBuildings.TTGoodCosts</t>
         </is>
       </c>
       <c r="G507" t="inlineStr"/>
       <c r="H507" t="inlineStr"/>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr"/>
       <c r="B508" t="inlineStr">
         <is>
-          <t>Overview of most boosts, achievements, items and other city stats.</t>
+          <t>Consider attack bonus</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>Resumo dos principais bónus, conquistas, itens e outras estatísticas da cidade.</t>
+          <t>Considerar bónus de ataque</t>
         </is>
       </c>
       <c r="D508" t="inlineStr"/>
       <c r="E508" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
-          <t>.Menu.PlayerProfile.Desc</t>
+          <t>.Boxes.GreatBuildings.ShowAttack</t>
         </is>
       </c>
       <c r="G508" t="inlineStr"/>
       <c r="H508" t="inlineStr"/>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr"/>
       <c r="B509" t="inlineStr">
         <is>
-          <t>Enable Event helpers</t>
+          <t>Collect All Blocker</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>Ativar assistentes de eventos</t>
+          <t>Bloqueador de Recolher Tudo</t>
         </is>
       </c>
       <c r="D509" t="inlineStr"/>
       <c r="E509" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F509" t="inlineStr">
         <is>
-          <t>.Settings.EventHelper.All</t>
+          <t>.Settings.Entry.BlockCollectAll</t>
         </is>
       </c>
       <c r="G509" t="inlineStr"/>
       <c r="H509" t="inlineStr"/>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr"/>
       <c r="B510" t="inlineStr">
         <is>
-          <t>Time</t>
+          <t>Blue Galaxy (x2)</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>Tempo</t>
+          <t>Galáxia Azul (x2)</t>
         </is>
       </c>
       <c r="D510" t="inlineStr"/>
       <c r="E510" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F510" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Time</t>
+          <t>.Boxes.FPCollector.double_collection</t>
         </is>
       </c>
       <c r="G510" t="inlineStr"/>
       <c r="H510" t="inlineStr"/>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr"/>
       <c r="B511" t="inlineStr">
         <is>
-          <t>Single-lane Road</t>
+          <t>You have reached the end of this era</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>Estrada pequena</t>
+          <t>Chegou ao final desta era</t>
         </is>
       </c>
       <c r="D511" t="inlineStr"/>
       <c r="E511" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F511" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.cityRoadSmall</t>
+          <t>.Boxes.Technologies.NoTechs</t>
         </is>
       </c>
       <c r="G511" t="inlineStr"/>
       <c r="H511" t="inlineStr"/>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr"/>
       <c r="B512" t="inlineStr">
         <is>
-          <t>Military</t>
+          <t>Done in</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
-          <t>Militar</t>
+          <t>feito em</t>
         </is>
       </c>
       <c r="D512" t="inlineStr"/>
       <c r="E512" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F512" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.military</t>
+          <t>.Boxes.BlueGalaxy.DoneIn</t>
         </is>
       </c>
       <c r="G512" t="inlineStr"/>
       <c r="H512" t="inlineStr"/>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr"/>
       <c r="B513" t="inlineStr">
         <is>
-          <t>Antiques Dealer</t>
+          <t>Automation</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>Negociante de Antiguidades</t>
+          <t>Automação</t>
         </is>
       </c>
       <c r="D513" t="inlineStr"/>
       <c r="E513" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F513" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Antiques.Dealer</t>
+          <t>.Boxes.CloseBox.Automation</t>
         </is>
       </c>
       <c r="G513" t="inlineStr"/>
       <c r="H513" t="inlineStr"/>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr"/>
       <c r="B514" t="inlineStr">
         <is>
-          <t>Number of First Strikes remaining.</t>
+          <t>Save preset as:</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>Número de Impactos Iniciais restantes.</t>
+          <t>Guardar predefinição como:</t>
         </is>
       </c>
       <c r="D514" t="inlineStr"/>
       <c r="E514" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F514" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.first_strike</t>
+          <t>.Boxes.ProductionsRating.PresetPromptSaveAs</t>
         </is>
       </c>
       <c r="G514" t="inlineStr"/>
       <c r="H514" t="inlineStr"/>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr"/>
       <c r="B515" t="inlineStr">
         <is>
-          <t>OF</t>
+          <t>Repeat</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>OF</t>
+          <t>Repetir</t>
         </is>
       </c>
       <c r="D515" t="inlineStr"/>
       <c r="E515" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F515" t="inlineStr">
         <is>
-          <t>.Eras.16.short</t>
+          <t>.Boxes.Alerts.Form.Repeat</t>
         </is>
       </c>
       <c r="G515" t="inlineStr"/>
       <c r="H515" t="inlineStr"/>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr"/>
       <c r="B516" t="inlineStr">
         <is>
-          <t>Search for buildings that produce less resources per tile than expected.</t>
+          <t>Delete group and sites</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
-          <t>Procura edifícios que produzem menos recursos por quadrado do que o esperado.</t>
+          <t>Apagar grupos e sites</t>
         </is>
       </c>
       <c r="D516" t="inlineStr"/>
       <c r="E516" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F516" t="inlineStr">
         <is>
-          <t>.Menu.ProductionsRating.Desc</t>
+          <t>.Boxes.Notice.DeleteGroup</t>
         </is>
       </c>
       <c r="G516" t="inlineStr"/>
       <c r="H516" t="inlineStr"/>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr"/>
       <c r="B517" t="inlineStr">
         <is>
-          <t>Copy city data</t>
+          <t>Day ⇋</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
-          <t>Copiar dados da cidade</t>
+          <t>Dia ⇋</t>
         </is>
       </c>
       <c r="D517" t="inlineStr"/>
       <c r="E517" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F517" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.CopyMetaInfos</t>
+          <t>.Boxes.MergerGame.Day</t>
         </is>
       </c>
       <c r="G517" t="inlineStr"/>
       <c r="H517" t="inlineStr"/>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr"/>
       <c r="B518" t="inlineStr">
         <is>
-          <t>Suggestion: Collect these buildings</t>
+          <t>Treasury Goods</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>Sugestão: recolhe estes edifícios</t>
+          <t>Mercadorias de Tesouraria</t>
         </is>
       </c>
       <c r="D518" t="inlineStr"/>
       <c r="E518" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F518" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.DoneProductionsTitle</t>
+          <t>.Boxes.GuildMemberStat.TreasuryGoods</t>
         </is>
       </c>
       <c r="G518" t="inlineStr"/>
       <c r="H518" t="inlineStr"/>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr"/>
       <c r="B519" t="inlineStr">
         <is>
-          <t>Open automatically</t>
+          <t>Help</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
-          <t>Abrir automaticamente</t>
+          <t>Ajuda</t>
         </is>
       </c>
       <c r="D519" t="inlineStr"/>
       <c r="E519" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F519" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartAutoOpen.Desc</t>
+          <t>.Boxes.AuctionSettings.Help</t>
         </is>
       </c>
       <c r="G519" t="inlineStr"/>
       <c r="H519" t="inlineStr"/>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr"/>
       <c r="B520" t="inlineStr">
         <is>
-          <t>ignore settlement type</t>
+          <t>epic</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>ignorar tipo de colónia</t>
+          <t>épico</t>
         </is>
       </c>
       <c r="D520" t="inlineStr"/>
       <c r="E520" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.IgnoreSettlement</t>
+          <t>.Boxes.Productions.AllyRarity.epic</t>
         </is>
       </c>
       <c r="G520" t="inlineStr"/>
       <c r="H520" t="inlineStr"/>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr"/>
       <c r="B521" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Daily Challenge</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>Guardar</t>
+          <t>Desafio Diário</t>
         </is>
       </c>
       <c r="D521" t="inlineStr"/>
       <c r="E521" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F521" t="inlineStr">
         <is>
-          <t>.General.Save</t>
+          <t>.Boxes.Castle.DailyChallenge</t>
         </is>
       </c>
       <c r="G521" t="inlineStr"/>
       <c r="H521" t="inlineStr"/>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr"/>
       <c r="B522" t="inlineStr">
         <is>
-          <t>When no tool is selected, the area below is click-through - clicking interacts with the game!</t>
+          <t>Open Ally Overview</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>Quando nenhuma ferramenta está selecionada, a área abaixo é clicável - clicar interage com o jogo!</t>
+          <t>Abrir Visão Geral do Aliado</t>
         </is>
       </c>
       <c r="D522" t="inlineStr"/>
       <c r="E522" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F522" t="inlineStr">
         <is>
-          <t>.Boxes.Popgame.Warning</t>
+          <t>.Settings.ShowAllyList.Title</t>
         </is>
       </c>
       <c r="G522" t="inlineStr"/>
       <c r="H522" t="inlineStr"/>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr"/>
       <c r="B523" t="inlineStr">
         <is>
-          <t>Medals profit</t>
+          <t>Delete!</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>Lucro em medalhas</t>
+          <t>Apagar!</t>
         </is>
       </c>
       <c r="D523" t="inlineStr"/>
       <c r="E523" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F523" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.MedalsProfit</t>
+          <t>.Settings.ResetBoxPositions.Button</t>
         </is>
       </c>
       <c r="G523" t="inlineStr"/>
       <c r="H523" t="inlineStr"/>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr"/>
       <c r="B524" t="inlineStr">
         <is>
-          <t>No more attempts</t>
+          <t>Active</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t>Não tem mais tentativas</t>
+          <t>Activo</t>
         </is>
       </c>
       <c r="D524" t="inlineStr"/>
       <c r="E524" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F524" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.TryEnd</t>
+          <t>.Boxes.Settings.Active</t>
         </is>
       </c>
       <c r="G524" t="inlineStr"/>
       <c r="H524" t="inlineStr"/>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr"/>
       <c r="B525" t="inlineStr">
         <is>
-          <t>Translation</t>
+          <t>Kits</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>Tradução</t>
+          <t>Kits</t>
         </is>
       </c>
       <c r="D525" t="inlineStr"/>
       <c r="E525" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F525" t="inlineStr">
         <is>
-          <t>.Settings.About.TranslateTitle</t>
+          <t>.Boxes.Kits.Kits</t>
         </is>
       </c>
       <c r="G525" t="inlineStr"/>
       <c r="H525" t="inlineStr"/>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr"/>
       <c r="B526" t="inlineStr">
         <is>
-          <t>Open the castle overview to update the data.</t>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X  __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Loss = __paid__ &lt;small&gt;(Paid)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
-          <t>Abra a visão geral do castelo para atualizar os dados.</t>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Recompensa Líquida)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Bónus do Arc)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Loss = __paid__ &lt;small&gt;(Pago)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Recompensa)&lt;/small&gt; = __loss__</t>
         </is>
       </c>
       <c r="D526" t="inlineStr"/>
       <c r="E526" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F526" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.VisitCastleWarning</t>
+          <t>.Boxes.Calculator.TTLossSelf</t>
         </is>
       </c>
       <c r="G526" t="inlineStr"/>
       <c r="H526" t="inlineStr"/>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr"/>
       <c r="B527" t="inlineStr">
         <is>
-          <t>Your headline</t>
+          <t>For guild events you have to visit the GBG map first</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>O seu cabeçalho</t>
+          <t>Para os eventos da guilda, tens de visitar primeiro o mapa da Batalha de Guildas</t>
         </is>
       </c>
       <c r="D527" t="inlineStr"/>
       <c r="E527" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F527" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.DummyHeading</t>
+          <t>.Boxes.Discord.VisitGGMapBefore</t>
         </is>
       </c>
       <c r="G527" t="inlineStr"/>
       <c r="H527" t="inlineStr"/>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr"/>
       <c r="B528" t="inlineStr">
         <is>
-          <t>Castle points</t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>Pontos de Sistema de Castelo</t>
+          <t>CdB</t>
         </is>
       </c>
       <c r="D528" t="inlineStr"/>
       <c r="E528" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F528" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.CastlePoints</t>
+          <t>.Boxes.Infobox.FilterGuildFights</t>
         </is>
       </c>
       <c r="G528" t="inlineStr"/>
       <c r="H528" t="inlineStr"/>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr"/>
       <c r="B529" t="inlineStr">
         <is>
-          <t>Guild member</t>
+          <t>No</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
-          <t>Membro de guilda</t>
+          <t>Não</t>
         </is>
       </c>
       <c r="D529" t="inlineStr"/>
       <c r="E529" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F529" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ContentHeadIsGuild</t>
+          <t>.Boxes.GuildMemberStat.ConfirmNo</t>
         </is>
       </c>
       <c r="G529" t="inlineStr"/>
       <c r="H529" t="inlineStr"/>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr"/>
       <c r="B530" t="inlineStr">
         <is>
-          <t>has Progress</t>
+          <t>show searchbar</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
-          <t>tem Progresso</t>
+          <t>mostrar barra de pesquisa</t>
         </is>
       </c>
       <c r="D530" t="inlineStr"/>
       <c r="E530" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F530" t="inlineStr">
         <is>
-          <t>.Boxes.findGB.hasProgress</t>
+          <t>.Boxes.GuildMemberStat.ShowSearchbar</t>
         </is>
       </c>
       <c r="G530" t="inlineStr"/>
       <c r="H530" t="inlineStr"/>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr"/>
       <c r="B531" t="inlineStr">
         <is>
-          <t>Export as jSON</t>
+          <t>To gather this data, please open the goods and guild goods tab in the Production overview.</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>Exportar como JSON</t>
+          <t>Para recolher estes dados, por favor abre os separadores de mercadorias e mercadorias da guilda na visão geral da produção.</t>
         </is>
       </c>
       <c r="D531" t="inlineStr"/>
       <c r="E531" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F531" t="inlineStr">
         <is>
-          <t>.Boxes.General.ExportJSON</t>
+          <t>.Boxes.PlayerProfile.OpenProduction</t>
         </is>
       </c>
       <c r="G531" t="inlineStr"/>
       <c r="H531" t="inlineStr"/>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr"/>
       <c r="B532" t="inlineStr">
         <is>
-          <t>Happiness</t>
+          <t>Webhook URL</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>Felicidade</t>
+          <t>URL do Webhook</t>
         </is>
       </c>
       <c r="D532" t="inlineStr"/>
       <c r="E532" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F532" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Happiness</t>
+          <t>.Boxes.Discord.WebhookUrl</t>
         </is>
       </c>
       <c r="G532" t="inlineStr"/>
       <c r="H532" t="inlineStr"/>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr"/>
       <c r="B533" t="inlineStr">
         <is>
-          <t>Power</t>
+          <t>5m</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>Poder</t>
+          <t>5min</t>
         </is>
       </c>
       <c r="D533" t="inlineStr"/>
       <c r="E533" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F533" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Guild.Power</t>
+          <t>.Boxes.Alerts.Time.5m</t>
         </is>
       </c>
       <c r="G533" t="inlineStr"/>
       <c r="H533" t="inlineStr"/>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr"/>
       <c r="B534" t="inlineStr">
         <is>
-          <t>All Advices</t>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __paid__ &lt;small&gt;(Paid)&lt;/small&gt; = __profit__</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>Todos os conselhos</t>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Recompensa Líquida)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Bónus da Arca)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Recompensa)&lt;/small&gt; - __paid__ &lt;small&gt;(Pago)&lt;/small&gt; = __profit__</t>
         </is>
       </c>
       <c r="D534" t="inlineStr"/>
       <c r="E534" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F534" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.AllConfigs</t>
+          <t>.Boxes.Calculator.TTProfitSelf</t>
         </is>
       </c>
       <c r="G534" t="inlineStr"/>
       <c r="H534" t="inlineStr"/>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr"/>
       <c r="B535" t="inlineStr">
         <is>
-          <t>Province</t>
+          <t>Target progress</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
-          <t>Província</t>
+          <t>Progresso alvo</t>
         </is>
       </c>
       <c r="D535" t="inlineStr"/>
       <c r="E535" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F535" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Province</t>
+          <t>.Boxes.MergerGame.targetProgress</t>
         </is>
       </c>
       <c r="G535" t="inlineStr"/>
       <c r="H535" t="inlineStr"/>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr"/>
       <c r="B536" t="inlineStr">
         <is>
-          <t>Need</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t>Falta</t>
+          <t>Custa</t>
         </is>
       </c>
       <c r="D536" t="inlineStr"/>
       <c r="E536" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F536" t="inlineStr">
         <is>
-          <t>.Boxes.Market.NeedColumn</t>
+          <t>.Boxes.ShopAssist.Costs</t>
         </is>
       </c>
       <c r="G536" t="inlineStr"/>
       <c r="H536" t="inlineStr"/>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr"/>
       <c r="B537" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;em id='selectorCalc-Btn-closed' class='tooltip-error'&gt;Disabled: Visit the GBG map first!&lt;/em&gt; </t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;em id='selectorCalc-Btn-closed' class='tooltip-error'&gt;Desativado: Visita primeiro o mapa de CBs!&lt;/em&gt; </t>
+          <t>Era</t>
         </is>
       </c>
       <c r="D537" t="inlineStr"/>
       <c r="E537" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F537" t="inlineStr">
         <is>
-          <t>.Menu.Gildfight.Warning</t>
+          <t>.Boxes.Treasury.Era</t>
         </is>
       </c>
       <c r="G537" t="inlineStr"/>
       <c r="H537" t="inlineStr"/>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr"/>
       <c r="B538" t="inlineStr">
         <is>
-          <t>Repeat</t>
+          <t>Reset</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
-          <t>Repetir</t>
+          <t>Reset</t>
         </is>
       </c>
       <c r="D538" t="inlineStr"/>
       <c r="E538" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F538" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Repeat</t>
+          <t>.Boxes.Treasury.Reset</t>
         </is>
       </c>
       <c r="G538" t="inlineStr"/>
       <c r="H538" t="inlineStr"/>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr"/>
       <c r="B539" t="inlineStr">
         <is>
-          <t>Sets and Chains</t>
+          <t>vertical</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
-          <t>Conjuntos e Cadeias</t>
+          <t>vertical</t>
         </is>
       </c>
       <c r="D539" t="inlineStr"/>
       <c r="E539" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F539" t="inlineStr">
         <is>
-          <t>.Menu.Kits.Title</t>
+          <t>.Boxes.CloseBox.Vertical</t>
         </is>
       </c>
       <c r="G539" t="inlineStr"/>
       <c r="H539" t="inlineStr"/>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr"/>
       <c r="B540" t="inlineStr">
         <is>
-          <t>done</t>
+          <t>Use this value instead of the actual reset cost (0 means disabled)</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
-          <t>feito</t>
+          <t>Use este valor em vez do custo real de reinício (0 significa desativado)</t>
         </is>
       </c>
       <c r="D540" t="inlineStr"/>
       <c r="E540" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F540" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Done</t>
+          <t>.Boxes.MergerGame.useAverage</t>
         </is>
       </c>
       <c r="G540" t="inlineStr"/>
       <c r="H540" t="inlineStr"/>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr"/>
       <c r="B541" t="inlineStr">
         <is>
-          <t>Power</t>
+          <t>Accepted Trades</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>Poder</t>
+          <t>Trocas Aceites</t>
         </is>
       </c>
       <c r="D541" t="inlineStr"/>
       <c r="E541" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F541" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Power</t>
+          <t>.Boxes.MarketOffersEvents.Accepted</t>
         </is>
       </c>
       <c r="G541" t="inlineStr"/>
       <c r="H541" t="inlineStr"/>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr"/>
       <c r="B542" t="inlineStr">
         <is>
-          <t>The current Status of the game</t>
+          <t>Reload Page</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
-          <t>O estado atual do jogo</t>
+          <t>Recarregar página</t>
         </is>
       </c>
       <c r="D542" t="inlineStr"/>
       <c r="E542" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F542" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Status.Title</t>
+          <t>.Boxes.DBExport.ReloadPage</t>
         </is>
       </c>
       <c r="G542" t="inlineStr"/>
       <c r="H542" t="inlineStr"/>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr"/>
       <c r="B543" t="inlineStr">
         <is>
-          <t>Worst rated buildings</t>
+          <t>Rank</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
-          <t>Edifícios pior classificados</t>
+          <t>Classificação</t>
         </is>
       </c>
       <c r="D543" t="inlineStr"/>
       <c r="E543" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F543" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowWorstBuildings</t>
+          <t>.Boxes.GuildMemberStat.Rank</t>
         </is>
       </c>
       <c r="G543" t="inlineStr"/>
       <c r="H543" t="inlineStr"/>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr"/>
       <c r="B544" t="inlineStr">
         <is>
-          <t>Decayed buildings</t>
+          <t>Displays a schematics of your city</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
-          <t>Edifícios degradados</t>
+          <t>Mostra a tua cidade, num esquema visto de cima</t>
         </is>
       </c>
       <c r="D544" t="inlineStr"/>
       <c r="E544" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F544" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowDecayedBuildings</t>
+          <t>.Menu.Citymap.Desc</t>
         </is>
       </c>
       <c r="G544" t="inlineStr"/>
       <c r="H544" t="inlineStr"/>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr"/>
       <c r="B545" t="inlineStr">
         <is>
-          <t>InA</t>
+          <t>Expedition</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>InA</t>
+          <t>Expedição</t>
         </is>
       </c>
       <c r="D545" t="inlineStr"/>
       <c r="E545" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F545" t="inlineStr">
         <is>
-          <t>.Eras.8.short</t>
+          <t>.Boxes.BetterMusic.GE</t>
         </is>
       </c>
       <c r="G545" t="inlineStr"/>
       <c r="H545" t="inlineStr"/>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr"/>
       <c r="B546" t="inlineStr">
         <is>
-          <t>Oceanic Future</t>
+          <t>Calculates all GB spots</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>Futuro Oceânico</t>
+          <t>Calcula todos os lugares dos GEs</t>
         </is>
       </c>
       <c r="D546" t="inlineStr"/>
       <c r="E546" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F546" t="inlineStr">
         <is>
-          <t>.Eras.16</t>
+          <t>.Menu.Calculator.Desc</t>
         </is>
       </c>
       <c r="G546" t="inlineStr"/>
       <c r="H546" t="inlineStr"/>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr"/>
       <c r="B547" t="inlineStr">
         <is>
-          <t>uncommon</t>
+          <t>Display FP Investment Sum</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
-          <t>incomum</t>
+          <t>Exibir Soma de Investimento de PF</t>
         </is>
       </c>
       <c r="D547" t="inlineStr"/>
       <c r="E547" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F547" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AllyRarity.uncommon</t>
+          <t>.Settings.Entry.ShowInvestments</t>
         </is>
       </c>
       <c r="G547" t="inlineStr"/>
       <c r="H547" t="inlineStr"/>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr"/>
       <c r="B548" t="inlineStr">
         <is>
-          <t>Group</t>
+          <t>Status</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>Grupo</t>
+          <t>Estado</t>
         </is>
       </c>
       <c r="D548" t="inlineStr"/>
       <c r="E548" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F548" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.NewGroup</t>
+          <t>.Boxes.Units.Status</t>
         </is>
       </c>
       <c r="G548" t="inlineStr"/>
       <c r="H548" t="inlineStr"/>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr"/>
       <c r="B549" t="inlineStr">
         <is>
-          <t>Light Unit</t>
+          <t>Do not create alerts for selected buildings</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
-          <t>Unidade Leve</t>
+          <t>Não criar alertas para edifícios selecionados</t>
         </is>
       </c>
       <c r="D549" t="inlineStr"/>
       <c r="E549" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F549" t="inlineStr">
         <is>
-          <t>.Boxes.Units.light_melee</t>
+          <t>.Settings.ShowBuildingsExpired.Button</t>
         </is>
       </c>
       <c r="G549" t="inlineStr"/>
       <c r="H549" t="inlineStr"/>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr"/>
       <c r="B550" t="inlineStr">
         <is>
-          <t>Virtual Future</t>
+          <t>Disabled: Visit a Map Sector first (M)!</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
-          <t>Futuro Virtual</t>
+          <t>Desativado: Visita primeiro um setor do mapa (M)!</t>
         </is>
       </c>
       <c r="D550" t="inlineStr"/>
       <c r="E550" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F550" t="inlineStr">
         <is>
-          <t>.Eras.17</t>
+          <t>.Menu.Campagne.Warning</t>
         </is>
       </c>
       <c r="G550" t="inlineStr"/>
       <c r="H550" t="inlineStr"/>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr"/>
       <c r="B551" t="inlineStr">
         <is>
-          <t>Following combinations are possible</t>
+          <t>en-US</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>As seguintes combinações são possíveis</t>
+          <t>pt-PT</t>
         </is>
       </c>
       <c r="D551" t="inlineStr"/>
       <c r="E551" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F551" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Efficiency.description</t>
+          <t>.Local</t>
         </is>
       </c>
       <c r="G551" t="inlineStr"/>
-      <c r="H551" t="inlineStr"/>
+      <c r="H551" t="inlineStr">
+        <is>
+          <t>Look at that before you translate this string → https://en.wikipedia.org/wiki/Language_localisation#Language_tags_and_codes</t>
+        </is>
+      </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr"/>
       <c r="B552" t="inlineStr">
         <is>
-          <t>League Reward</t>
+          <t>uncommon</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>Recompensa da Liga</t>
+          <t>incomum</t>
         </is>
       </c>
       <c r="D552" t="inlineStr"/>
       <c r="E552" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F552" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.league_reward</t>
+          <t>.Boxes.Productions.AllyRarity.uncommon</t>
         </is>
       </c>
       <c r="G552" t="inlineStr"/>
       <c r="H552" t="inlineStr"/>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr"/>
       <c r="B553" t="inlineStr">
         <is>
-          <t>Fights</t>
+          <t>in</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
-          <t>Lutas</t>
+          <t>em</t>
         </is>
       </c>
       <c r="D553" t="inlineStr"/>
       <c r="E553" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F553" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Fights</t>
+          <t>.Boxes.GuildFights.Count</t>
         </is>
       </c>
       <c r="G553" t="inlineStr"/>
       <c r="H553" t="inlineStr"/>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr"/>
       <c r="B554" t="inlineStr">
         <is>
-          <t>Confirm Reset?</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
-          <t>Confirmar restauração?</t>
+          <t>Lugar</t>
         </is>
       </c>
       <c r="D554" t="inlineStr"/>
       <c r="E554" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F554" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ConfirmReset</t>
+          <t>.Boxes.OwnpartCalculator.Place</t>
         </is>
       </c>
       <c r="G554" t="inlineStr"/>
       <c r="H554" t="inlineStr"/>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr"/>
       <c r="B555" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>New buildings: Daily FP/tile of replaced buildings</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
-          <t>Guardar</t>
+          <t>Novo edificio: PF/quadricula diária do edificio substituido</t>
         </is>
       </c>
       <c r="D555" t="inlineStr"/>
       <c r="E555" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F555" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Save</t>
+          <t>.Boxes.GreatBuildings.FPPerTile</t>
         </is>
       </c>
       <c r="G555" t="inlineStr"/>
       <c r="H555" t="inlineStr"/>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr"/>
       <c r="B556" t="inlineStr">
         <is>
-          <t>5m</t>
+          <t>I Got it!</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>5min</t>
+          <t>Entendido!</t>
         </is>
       </c>
       <c r="D556" t="inlineStr"/>
       <c r="E556" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F556" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.5m</t>
+          <t>.Boxes.GuildMemberStat.GotIt</t>
         </is>
       </c>
       <c r="G556" t="inlineStr"/>
       <c r="H556" t="inlineStr"/>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr"/>
       <c r="B557" t="inlineStr">
         <is>
-          <t>Open Profile Summary</t>
+          <t>Ext</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
-          <t>Abrir Resumo do Perfil</t>
+          <t>Ext</t>
         </is>
       </c>
       <c r="D557" t="inlineStr"/>
       <c r="E557" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F557" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.Tooltip</t>
-[...2 lines deleted...]
-      <c r="G557" t="inlineStr"/>
+          <t>.Boxes.OwnpartCalculator.Ext</t>
+        </is>
+      </c>
+      <c r="G557" t="inlineStr">
+        <is>
+          <t>Forge Points from external sources.</t>
+        </is>
+      </c>
       <c r="H557" t="inlineStr"/>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr"/>
       <c r="B558" t="inlineStr">
         <is>
-          <t>beach</t>
+          <t>All rarities</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
-          <t>praia</t>
+          <t>Todas as raridades</t>
         </is>
       </c>
       <c r="D558" t="inlineStr"/>
       <c r="E558" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F558" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Terrain_beach</t>
+          <t>.Boxes.AllyList.All</t>
         </is>
       </c>
       <c r="G558" t="inlineStr"/>
       <c r="H558" t="inlineStr"/>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr"/>
       <c r="B559" t="inlineStr">
         <is>
-          <t>Should the motivation activities be tracked when the events are called?&lt;br&gt;&lt;br&gt;&lt;em&gt;Reload game after conversion&lt;/em&gt;</t>
+          <t>Delta</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>Queres que a atividade de motivação seja enviada juntamente com os eventos?&lt;br&gt;&lt;br&gt;&lt;em&gt;Atualiza o jogo posteriormente&lt;/em&gt;</t>
+          <t>Delta</t>
         </is>
       </c>
       <c r="D559" t="inlineStr"/>
       <c r="E559" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F559" t="inlineStr">
         <is>
-          <t>.Settings.ShowPlayersMotivation.Desc</t>
+          <t>.Boxes.Stats.BtnChartType.delta</t>
         </is>
       </c>
       <c r="G559" t="inlineStr"/>
       <c r="H559" t="inlineStr"/>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr"/>
       <c r="B560" t="inlineStr">
         <is>
-          <t>Special</t>
+          <t>Export</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
-          <t>Especial</t>
+          <t>Exportar</t>
         </is>
       </c>
       <c r="D560" t="inlineStr"/>
       <c r="E560" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F560" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.off_grid</t>
+          <t>.Boxes.Treasury.Export</t>
         </is>
       </c>
       <c r="G560" t="inlineStr"/>
       <c r="H560" t="inlineStr"/>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr"/>
       <c r="B561" t="inlineStr">
         <is>
-          <t>Item</t>
+          <t>&lt;span style='color:#29b206'&gt;Remaining&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
-          <t>Item</t>
+          <t>&lt;span style='color:#29b206'&gt;Excesso&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Em falta&lt;/span&gt;</t>
         </is>
       </c>
       <c r="D561" t="inlineStr"/>
       <c r="E561" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F561" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.name</t>
+          <t>.Boxes.Campagne.DescStillMissing</t>
         </is>
       </c>
       <c r="G561" t="inlineStr"/>
       <c r="H561" t="inlineStr"/>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr"/>
       <c r="B562" t="inlineStr">
         <is>
-          <t>Menu Content</t>
+          <t>Auction Cool-down</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>Conteúdo do menu</t>
+          <t>Leilão em pausa</t>
         </is>
       </c>
       <c r="D562" t="inlineStr"/>
       <c r="E562" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F562" t="inlineStr">
         <is>
-          <t>.Settings.Entry.MenuContent</t>
+          <t>.Boxes.Alerts.Form.Antiques.Cooldown</t>
         </is>
       </c>
       <c r="G562" t="inlineStr"/>
       <c r="H562" t="inlineStr"/>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr"/>
       <c r="B563" t="inlineStr">
         <is>
-          <t>Progress per badge</t>
+          <t>Rewards from Incidents</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
-          <t>Progresso por emblema</t>
+          <t>Recompensas de Incidentes</t>
         </is>
       </c>
       <c r="D563" t="inlineStr"/>
       <c r="E563" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F563" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeyValue.soccer</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.hidden_reward</t>
         </is>
       </c>
       <c r="G563" t="inlineStr"/>
       <c r="H563" t="inlineStr"/>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr"/>
       <c r="B564" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/negotiation</t>
+          <t>Town Building Collection</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/negotiation</t>
+          <t>Recolha dos edifícios</t>
         </is>
       </c>
       <c r="D564" t="inlineStr"/>
       <c r="E564" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F564" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.HelpLink</t>
+          <t>.Boxes.FPCollector.pickupProduction</t>
         </is>
       </c>
       <c r="G564" t="inlineStr"/>
       <c r="H564" t="inlineStr"/>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr"/>
       <c r="B565" t="inlineStr">
         <is>
-          <t>delete data older than</t>
+          <t>Defense boost att. army</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>Eliminar dados mais antigos que</t>
+          <t>Aumento de defesa do exército atacante</t>
         </is>
       </c>
       <c r="D565" t="inlineStr"/>
       <c r="E565" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F565" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.DeleteDataOlderThan</t>
+          <t>.Boxes.Productions.def_boost_attacker</t>
         </is>
       </c>
       <c r="G565" t="inlineStr"/>
       <c r="H565" t="inlineStr"/>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr"/>
       <c r="B566" t="inlineStr">
         <is>
-          <t>&lt;span style="color:#ffb539"&gt;__provinceName__&lt;/span&gt; was captured by &lt;span style="color:__attackerColor__;text-shadow: 0 1px 1px __attackerShadow__"&gt;__attackerName__&lt;/span&gt; and is locked until __untilOccupied__.</t>
+          <t>Progress</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>Provincia &lt;span style="color:#ffb539"&gt;__provinceName__&lt;/span&gt; foi conquistada por &lt;span style="color:__attackerColor__;text-shadow: 0 1px 1px __attackerShadow__"&gt;__attackerName__&lt;/span&gt; e está fechada até __untilOccupied__.</t>
+          <t>Progresso</t>
         </is>
       </c>
       <c r="D566" t="inlineStr"/>
       <c r="E566" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F566" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.GildFightOccupied</t>
+          <t>.Boxes.GuildFights.Progress</t>
         </is>
       </c>
       <c r="G566" t="inlineStr"/>
       <c r="H566" t="inlineStr"/>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr"/>
       <c r="B567" t="inlineStr">
         <is>
-          <t>Forge-Bowl-Event</t>
+          <t>delete GBG round</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
-          <t>Evento Taça FoE</t>
+          <t>Eliminar ronda de CBs</t>
         </is>
       </c>
       <c r="D567" t="inlineStr"/>
       <c r="E567" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F567" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.forge_bowl_event</t>
+          <t>.Boxes.GuildMemberStat.DeleteGBGRound</t>
         </is>
       </c>
       <c r="G567" t="inlineStr"/>
       <c r="H567" t="inlineStr"/>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr"/>
       <c r="B568" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>Auction</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
-          <t>Tipo</t>
+          <t>Leilões</t>
         </is>
       </c>
       <c r="D568" t="inlineStr"/>
       <c r="E568" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F568" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Table.type</t>
-[...2 lines deleted...]
-      <c r="G568" t="inlineStr"/>
+          <t>.Boxes.Infobox.FilterAuction</t>
+        </is>
+      </c>
+      <c r="G568" t="inlineStr">
+        <is>
+          <t>In the English version of the extension's Infobox, the auction message type is marked using the German keyword, Auktion, instead of the English one.  The filter selection is good, but not the whole message lines themselves.</t>
+        </is>
+      </c>
       <c r="H568" t="inlineStr"/>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr"/>
       <c r="B569" t="inlineStr">
         <is>
-          <t>Location</t>
+          <t>OR</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
-          <t>Posição</t>
+          <t>OU</t>
         </is>
       </c>
       <c r="D569" t="inlineStr"/>
       <c r="E569" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F569" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Table.position</t>
+          <t>.Boxes.RecurringQuests.OR</t>
         </is>
       </c>
       <c r="G569" t="inlineStr"/>
       <c r="H569" t="inlineStr"/>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr"/>
       <c r="B570" t="inlineStr">
         <is>
-          <t>Danger</t>
+          <t>Double donation blocker</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
-          <t>Perigo</t>
+          <t>Bloqueador de doação dupla</t>
         </is>
       </c>
       <c r="D570" t="inlineStr"/>
       <c r="E570" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F570" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsDanger</t>
+          <t>.Settings.doubleFPtimeout.Title</t>
         </is>
       </c>
       <c r="G570" t="inlineStr"/>
       <c r="H570" t="inlineStr"/>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr"/>
       <c r="B571" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Includes good costs to build the GB valued at __goodcosts__ FPs</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
-          <t>Custos</t>
+          <t>Inclui os custos dos bens para construir o GE, avaliados em __goodcosts__ PF</t>
         </is>
       </c>
       <c r="D571" t="inlineStr"/>
       <c r="E571" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F571" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.Costs</t>
+          <t>.Boxes.GreatBuildings.NewGBCostsTT</t>
         </is>
       </c>
       <c r="G571" t="inlineStr"/>
       <c r="H571" t="inlineStr"/>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr"/>
       <c r="B572" t="inlineStr">
         <is>
-          <t>About</t>
+          <t xml:space="preserve">Last Update: </t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
-          <t>Sobre</t>
+          <t xml:space="preserve">Última Atualização: </t>
         </is>
       </c>
       <c r="D572" t="inlineStr"/>
       <c r="E572" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F572" t="inlineStr">
         <is>
-          <t>.Settings.Entry.About</t>
+          <t>.Boxes.Kits.Udate</t>
         </is>
       </c>
       <c r="G572" t="inlineStr"/>
       <c r="H572" t="inlineStr"/>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr"/>
       <c r="B573" t="inlineStr">
         <is>
-          <t>Current</t>
+          <t xml:space="preserve">&lt;em id='selectorCalc-Btn-closed' class='tooltip-error'&gt;Disabled: Visit the GBG map first!&lt;/em&gt; </t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
-          <t>Actual</t>
+          <t xml:space="preserve">&lt;em id='selectorCalc-Btn-closed' class='tooltip-error'&gt;Desativado: Visita primeiro o mapa de CBs!&lt;/em&gt; </t>
         </is>
       </c>
       <c r="D573" t="inlineStr"/>
       <c r="E573" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F573" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.ModeCurrent</t>
+          <t>.Menu.Gildfight.Warning</t>
         </is>
       </c>
       <c r="G573" t="inlineStr"/>
       <c r="H573" t="inlineStr"/>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr"/>
       <c r="B574" t="inlineStr">
         <is>
-          <t>Add selected buildings</t>
+          <t>This is achievable when playing perfect</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
-          <t>Adicionar edifícios selecionados</t>
+          <t>Isto é alcançável ao jogar perfeitamente</t>
         </is>
       </c>
       <c r="D574" t="inlineStr"/>
       <c r="E574" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F574" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.AddBuildings</t>
+          <t>.Boxes.MergerGame.Simulation.Title</t>
         </is>
       </c>
       <c r="G574" t="inlineStr"/>
       <c r="H574" t="inlineStr"/>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr"/>
       <c r="B575" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>For the full building you need: &lt;br&gt; A level 1 building or selection kit, all upgrades &lt;i&gt;and if shown here, special upgrades.&lt;/i&gt;</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
-          <t>Configurações</t>
+          <t>Para o edifício completo, precisa de: &lt;br&gt; Um edifício de nível 1 ou kit de seleção, todas as melhorias &lt;i&gt;e, se exibido aqui, melhorias especiais.&lt;/i&gt;</t>
         </is>
       </c>
       <c r="D575" t="inlineStr"/>
       <c r="E575" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F575" t="inlineStr">
         <is>
-          <t>.Menu.Settings.Title</t>
+          <t>.Boxes.Kits.Upgrades</t>
         </is>
       </c>
       <c r="G575" t="inlineStr"/>
       <c r="H575" t="inlineStr"/>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr"/>
       <c r="B576" t="inlineStr">
         <is>
-          <t>PvP Arena</t>
+          <t>Total of all goods</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
-          <t>Arena PvP</t>
+          <t>Total de todos os bens</t>
         </is>
       </c>
       <c r="D576" t="inlineStr"/>
       <c r="E576" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F576" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.pvp_arena</t>
+          <t>.Boxes.GuildMemberStat.TotalGuildGoods</t>
         </is>
       </c>
       <c r="G576" t="inlineStr"/>
       <c r="H576" t="inlineStr"/>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr"/>
       <c r="B577" t="inlineStr">
         <is>
-          <t>Soccer Cup Event</t>
+          <t>1m</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>Evento da Taça de Futebol</t>
+          <t>1min</t>
         </is>
       </c>
       <c r="D577" t="inlineStr"/>
       <c r="E577" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F577" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.soccer_cup_event</t>
+          <t>.Boxes.Alerts.Time.1m</t>
         </is>
       </c>
       <c r="G577" t="inlineStr"/>
       <c r="H577" t="inlineStr"/>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr"/>
       <c r="B578" t="inlineStr">
         <is>
-          <t>GE Main Encounters</t>
+          <t>Decayed buildings</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
-          <t>Encontros Principais EG</t>
+          <t>Edifícios degradados</t>
         </is>
       </c>
       <c r="D578" t="inlineStr"/>
       <c r="E578" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F578" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.GexLastOfSections</t>
+          <t>.Boxes.CityMap.ShowDecayedBuildings</t>
         </is>
       </c>
       <c r="G578" t="inlineStr"/>
       <c r="H578" t="inlineStr"/>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr"/>
       <c r="B579" t="inlineStr">
         <is>
-          <t>Included data</t>
+          <t>Inventory</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
-          <t>Dados incluídos</t>
+          <t>Inventário</t>
         </is>
       </c>
       <c r="D579" t="inlineStr"/>
       <c r="E579" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F579" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.IncludeData</t>
+          <t>.Boxes.MarketOffers.Inventory</t>
         </is>
       </c>
       <c r="G579" t="inlineStr"/>
       <c r="H579" t="inlineStr"/>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr"/>
       <c r="B580" t="inlineStr">
         <is>
-          <t>Diplomatic Gifts</t>
+          <t>Fair (at lower stock)</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
-          <t>Prendas diplomáticas</t>
+          <t>Justo (com stock baixo)</t>
         </is>
       </c>
       <c r="D580" t="inlineStr"/>
       <c r="E580" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F580" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.diplomaticGifts</t>
+          <t>.Boxes.Market.TradeFairStock</t>
         </is>
       </c>
       <c r="G580" t="inlineStr"/>
       <c r="H580" t="inlineStr"/>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr"/>
       <c r="B581" t="inlineStr">
         <is>
-          <t>Selection Kit</t>
+          <t>Volume</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
-          <t>Kit de Seleção</t>
+          <t>Volume</t>
         </is>
       </c>
       <c r="D581" t="inlineStr"/>
       <c r="E581" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F581" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.SelectionKit</t>
+          <t>.Boxes.BetterMusic.Volume</t>
         </is>
       </c>
       <c r="G581" t="inlineStr"/>
       <c r="H581" t="inlineStr"/>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr"/>
       <c r="B582" t="inlineStr">
         <is>
-          <t>Enable sound</t>
+          <t>Daily Production</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
-          <t>Ativar som</t>
+          <t>Produção Diária</t>
         </is>
       </c>
       <c r="D582" t="inlineStr"/>
       <c r="E582" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F582" t="inlineStr">
         <is>
-          <t>.Settings.EnableSound.Title</t>
+          <t>.Boxes.PlayerProfile.DailyProduction</t>
         </is>
       </c>
       <c r="G582" t="inlineStr"/>
       <c r="H582" t="inlineStr"/>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr"/>
       <c r="B583" t="inlineStr">
         <is>
-          <t>Stage</t>
+          <t>Battle Boosts</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
-          <t>Etapa</t>
+          <t>Bónus de Batalha</t>
         </is>
       </c>
       <c r="D583" t="inlineStr"/>
       <c r="E583" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F583" t="inlineStr">
         <is>
-          <t>.Boxes.UnitsGex.Stage</t>
+          <t>.Boxes.PlayerProfile.BattleBoosts</t>
         </is>
       </c>
       <c r="G583" t="inlineStr"/>
       <c r="H583" t="inlineStr"/>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr"/>
       <c r="B584" t="inlineStr">
         <is>
-          <t>Sum</t>
+          <t>Info Box</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
-          <t>Soma</t>
+          <t>Caixa de Informações</t>
         </is>
       </c>
       <c r="D584" t="inlineStr"/>
       <c r="E584" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F584" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.ModeSum</t>
+          <t>.Menu.Info.Title</t>
         </is>
       </c>
       <c r="G584" t="inlineStr"/>
       <c r="H584" t="inlineStr"/>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr"/>
       <c r="B585" t="inlineStr">
         <is>
-          <t>Auction Cool-down</t>
+          <t>Badges</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
-          <t>Leilão em pausa</t>
+          <t>Medalhas</t>
         </is>
       </c>
       <c r="D585" t="inlineStr"/>
       <c r="E585" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F585" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Antiques.Cooldown</t>
+          <t>.Boxes.MergerGame.Keys.soccer</t>
         </is>
       </c>
       <c r="G585" t="inlineStr"/>
       <c r="H585" t="inlineStr"/>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr"/>
       <c r="B586" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; has just placed a bid for __amount__ Trade Coins.</t>
+          <t>Upgrade Kit</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; acabou de oferecer __amount__ Trade Coins no leilão.</t>
+          <t>Kit de Melhoramento</t>
         </is>
       </c>
       <c r="D586" t="inlineStr"/>
       <c r="E586" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F586" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.Auction</t>
+          <t>.Boxes.Kits.UpgradeKit</t>
         </is>
       </c>
       <c r="G586" t="inlineStr"/>
       <c r="H586" t="inlineStr"/>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr"/>
       <c r="B587" t="inlineStr">
         <is>
-          <t>ATTENTION: Goods stock is LOW!</t>
+          <t>Display FP Investment sums</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>ATENÇÃO: Stock baixo de mercadorias!</t>
+          <t>Exibir o resumo dos investimentos em PF</t>
         </is>
       </c>
       <c r="D587" t="inlineStr"/>
       <c r="E587" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F587" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.GoodsLow</t>
+          <t>.Settings.ShowInvestments.Title</t>
         </is>
       </c>
       <c r="G587" t="inlineStr"/>
       <c r="H587" t="inlineStr"/>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr"/>
       <c r="B588" t="inlineStr">
         <is>
-          <t>Total keys</t>
+          <t>Add selected buildings</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
-          <t>Chaves totais</t>
+          <t>Adicionar edifícios selecionados</t>
         </is>
       </c>
       <c r="D588" t="inlineStr"/>
       <c r="E588" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F588" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Keys.anniversary</t>
+          <t>.Boxes.ProductionsRating.AddBuildings</t>
         </is>
       </c>
       <c r="G588" t="inlineStr"/>
       <c r="H588" t="inlineStr"/>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr"/>
       <c r="B589" t="inlineStr">
         <is>
-          <t>No Settlements finished yet.</t>
+          <t>Overview of most boosts, achievements, items and other city stats.</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>Ainda não há assentamentos concluídos.</t>
+          <t>Resumo dos principais bónus, conquistas, itens e outras estatísticas da cidade.</t>
         </is>
       </c>
       <c r="D589" t="inlineStr"/>
       <c r="E589" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F589" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.NoSettlementsFinished</t>
+          <t>.Menu.PlayerProfile.Desc</t>
         </is>
       </c>
       <c r="G589" t="inlineStr"/>
       <c r="H589" t="inlineStr"/>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr"/>
       <c r="B590" t="inlineStr">
         <is>
-          <t>SASH</t>
+          <t>Best</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
-          <t>SASH</t>
+          <t>Melhor</t>
         </is>
       </c>
       <c r="D590" t="inlineStr"/>
       <c r="E590" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F590" t="inlineStr">
         <is>
-          <t>.Eras.23.short</t>
+          <t>.Boxes.ProductionsRating.Best</t>
         </is>
       </c>
       <c r="G590" t="inlineStr"/>
       <c r="H590" t="inlineStr"/>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr"/>
       <c r="B591" t="inlineStr">
         <is>
-          <t>Warning! Levelling this GB!</t>
+          <t>Resource</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
-          <t>ATENÇÃO! Nível atingido!</t>
+          <t>Recurso</t>
         </is>
       </c>
       <c r="D591" t="inlineStr"/>
       <c r="E591" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F591" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.LevelWarning</t>
+          <t>.Boxes.Technologies.Resource</t>
         </is>
       </c>
       <c r="G591" t="inlineStr"/>
       <c r="H591" t="inlineStr"/>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr"/>
       <c r="B592" t="inlineStr">
         <is>
-          <t>1m</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>1min</t>
+          <t>Editar</t>
         </is>
       </c>
       <c r="D592" t="inlineStr"/>
       <c r="E592" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F592" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.1m</t>
+          <t>.Boxes.Alerts.Form.Edit</t>
         </is>
       </c>
       <c r="G592" t="inlineStr"/>
       <c r="H592" t="inlineStr"/>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr"/>
       <c r="B593" t="inlineStr">
         <is>
-          <t>TE</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
-          <t>TE</t>
+          <t>Evento</t>
         </is>
       </c>
       <c r="D593" t="inlineStr"/>
       <c r="E593" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F593" t="inlineStr">
         <is>
-          <t>.Eras.13.short</t>
+          <t>.Boxes.MoppelHelper.Event</t>
         </is>
       </c>
       <c r="G593" t="inlineStr"/>
       <c r="H593" t="inlineStr"/>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr"/>
       <c r="B594" t="inlineStr">
         <is>
-          <t>Max results</t>
+          <t>every 10 hours</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
-          <t>Resultado máximo</t>
+          <t>a cada 10 horas</t>
         </is>
       </c>
       <c r="D594" t="inlineStr"/>
       <c r="E594" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F594" t="inlineStr">
         <is>
-          <t>.Boxes.Market.MaxResults</t>
+          <t>.Boxes.CityMap.QICycle</t>
         </is>
       </c>
       <c r="G594" t="inlineStr"/>
       <c r="H594" t="inlineStr"/>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr"/>
       <c r="B595" t="inlineStr">
         <is>
-          <t>City planner</t>
+          <t>Allies</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
-          <t>Plano de cidade</t>
+          <t>Aliado</t>
         </is>
       </c>
       <c r="D595" t="inlineStr"/>
       <c r="E595" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F595" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowSubmitBox</t>
-[...2 lines deleted...]
-      <c r="G595" t="inlineStr"/>
+          <t>.Boxes.AllyList.Ally</t>
+        </is>
+      </c>
+      <c r="G595" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Aliados</t>
+        </is>
+      </c>
       <c r="H595" t="inlineStr"/>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr"/>
       <c r="B596" t="inlineStr">
         <is>
-          <t>Previous era goods</t>
+          <t>produced by guild buildings</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
-          <t>Mercadorias da era anterior</t>
+          <t>produzido pelos edifícios da guilda</t>
         </is>
       </c>
       <c r="D596" t="inlineStr"/>
       <c r="E596" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F596" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.goods_previous</t>
+          <t>.Boxes.GuildMemberStat.ProducedTreasuryGoods</t>
         </is>
       </c>
       <c r="G596" t="inlineStr"/>
       <c r="H596" t="inlineStr"/>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr"/>
       <c r="B597" t="inlineStr">
         <is>
-          <t>Last 2 Ages</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>Últimas 2 Eras</t>
+          <t>Mercadorias</t>
         </is>
       </c>
       <c r="D597" t="inlineStr"/>
       <c r="E597" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F597" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnLastEras</t>
+          <t>.Boxes.BlueGalaxy.Goods</t>
         </is>
       </c>
       <c r="G597" t="inlineStr"/>
       <c r="H597" t="inlineStr"/>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr"/>
       <c r="B598" t="inlineStr">
         <is>
-          <t>Change Language</t>
+          <t>start date</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
-          <t>Mudar linguagem</t>
+          <t>Data de início</t>
         </is>
       </c>
       <c r="D598" t="inlineStr"/>
       <c r="E598" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F598" t="inlineStr">
         <is>
-          <t>.Settings.ChangeLanguage.Title</t>
+          <t>.Boxes.GuildMemberStat.StartDate</t>
         </is>
       </c>
       <c r="G598" t="inlineStr"/>
       <c r="H598" t="inlineStr"/>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr"/>
       <c r="B599" t="inlineStr">
         <is>
-          <t>Menu Length</t>
+          <t>Efficiency (incl. keys)</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
-          <t>Altura do Menu</t>
+          <t>Eficiência (incl. chaves)</t>
         </is>
       </c>
       <c r="D599" t="inlineStr"/>
       <c r="E599" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F599" t="inlineStr">
         <is>
-          <t>.Settings.MenuLength.Title</t>
+          <t>.Boxes.MergerGame.Efficiency.care</t>
         </is>
       </c>
       <c r="G599" t="inlineStr"/>
       <c r="H599" t="inlineStr"/>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr"/>
       <c r="B600" t="inlineStr">
         <is>
-          <t>Next Expansion</t>
+          <t>Your City</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>Próxima expansão</t>
+          <t>A Sua Cidade</t>
         </is>
       </c>
       <c r="D600" t="inlineStr"/>
       <c r="E600" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F600" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.nextTile</t>
+          <t>.Boxes.CityMap.YourCity</t>
         </is>
       </c>
       <c r="G600" t="inlineStr"/>
       <c r="H600" t="inlineStr"/>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr"/>
       <c r="B601" t="inlineStr">
         <is>
-          <t>Guild Power</t>
+          <t>top left</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>Poder da Guilda</t>
+          <t>canto superior esquerdo</t>
         </is>
       </c>
       <c r="D601" t="inlineStr"/>
       <c r="E601" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F601" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.clan_power_production</t>
+          <t>.Menu.Notification.Position.top-left</t>
         </is>
       </c>
       <c r="G601" t="inlineStr"/>
       <c r="H601" t="inlineStr"/>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr"/>
       <c r="B602" t="inlineStr">
         <is>
-          <t>Edit</t>
-[...6 lines deleted...]
-      </c>
+          <t>Error</t>
+        </is>
+      </c>
+      <c r="C602" t="inlineStr"/>
       <c r="D602" t="inlineStr"/>
       <c r="E602" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F602" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Edit</t>
+          <t>.General.Error</t>
         </is>
       </c>
       <c r="G602" t="inlineStr"/>
       <c r="H602" t="inlineStr"/>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr"/>
       <c r="B603" t="inlineStr">
         <is>
-          <t>Attack</t>
+          <t>Guild member</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
-          <t>Ataque</t>
+          <t>Membro de guilda</t>
         </is>
       </c>
       <c r="D603" t="inlineStr"/>
       <c r="E603" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F603" t="inlineStr">
         <is>
-          <t>.Boxes.cardGame.Attack</t>
+          <t>.Boxes.Notice.ContentHeadIsGuild</t>
         </is>
       </c>
       <c r="G603" t="inlineStr"/>
       <c r="H603" t="inlineStr"/>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr"/>
       <c r="B604" t="inlineStr">
         <is>
-          <t>Create and manage reminders</t>
+          <t>Welcome to the &lt;strong&gt;Infobox&lt;/strong&gt;! While this window remains open, it will display background events (e.g. chat messages, actions in GBG and auction bids)</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
-          <t>Criar e gerir lembretes</t>
+          <t>Bem-vindo à &lt;strong&gt;Infobox&lt;/strong&gt;! Enquanto esta janela permanecer aberta, ela exibirá eventos de fundo (por exemplo, mensagens de chat, ações em CBs e lances em leilão)</t>
         </is>
       </c>
       <c r="D604" t="inlineStr"/>
       <c r="E604" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F604" t="inlineStr">
         <is>
-          <t>.Menu.Alerts.Desc</t>
+          <t>.Boxes.Infobox.Messages.Welcome</t>
         </is>
       </c>
       <c r="G604" t="inlineStr"/>
       <c r="H604" t="inlineStr"/>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr"/>
       <c r="B605" t="inlineStr">
         <is>
-          <t>__building__ - Level __level__</t>
+          <t>Space Age Titan</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
-          <t>__building__ - Nivel __level__</t>
+          <t>Era Espacial Titã</t>
         </is>
       </c>
       <c r="D605" t="inlineStr"/>
       <c r="E605" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F605" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.MsgBuilding</t>
+          <t>.Eras.22</t>
         </is>
       </c>
       <c r="G605" t="inlineStr"/>
       <c r="H605" t="inlineStr"/>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr"/>
       <c r="B606" t="inlineStr">
         <is>
-          <t>Relic - GE</t>
+          <t>Delete this preset?</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
-          <t>Expedição da Guilda</t>
+          <t>Eliminar esta predefinição?</t>
         </is>
       </c>
       <c r="D606" t="inlineStr"/>
       <c r="E606" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F606" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.guildExpedition</t>
+          <t>.Boxes.ProductionsRating.PresetConfirmDelete</t>
         </is>
       </c>
       <c r="G606" t="inlineStr"/>
       <c r="H606" t="inlineStr"/>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr"/>
       <c r="B607" t="inlineStr">
         <is>
-          <t>can be polished</t>
+          <t>Neighbors</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
-          <t>pode ser polido</t>
+          <t>Vizinhos</t>
         </is>
       </c>
       <c r="D607" t="inlineStr"/>
       <c r="E607" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F607" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.canPolish</t>
+          <t>.Boxes.Market.TradePartnerNeighbor</t>
         </is>
       </c>
       <c r="G607" t="inlineStr"/>
       <c r="H607" t="inlineStr"/>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr"/>
       <c r="B608" t="inlineStr">
         <is>
-          <t>Auto hide all on battle</t>
+          <t>Water</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
-          <t>Ocultar automaticamente tudo durante a batalha</t>
+          <t>Na água</t>
         </is>
       </c>
       <c r="D608" t="inlineStr"/>
       <c r="E608" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F608" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.AutoHideOnBattle</t>
+          <t>.HiddenRewards.Positions.water</t>
         </is>
       </c>
       <c r="G608" t="inlineStr"/>
       <c r="H608" t="inlineStr"/>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr"/>
       <c r="B609" t="inlineStr">
         <is>
-          <t>Daily castle points</t>
+          <t>Repeat last Building Selection</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
-          <t>Pontos de Sistema de Castelo diários</t>
+          <t>Repetir a última Seleção de Edifício</t>
         </is>
       </c>
       <c r="D609" t="inlineStr"/>
       <c r="E609" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F609" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.DailyCastlePoints</t>
+          <t>.Settings.RepeatSelectBuilding.Title</t>
         </is>
       </c>
       <c r="G609" t="inlineStr"/>
       <c r="H609" t="inlineStr"/>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr"/>
       <c r="B610" t="inlineStr">
         <is>
-          <t>Fellowship Event</t>
+          <t>Qty</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>Evento de Irmandade</t>
+          <t>Numero</t>
         </is>
       </c>
       <c r="D610" t="inlineStr"/>
       <c r="E610" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F610" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.hero_event</t>
+          <t>.Boxes.Productions.Headings.number</t>
         </is>
       </c>
       <c r="G610" t="inlineStr"/>
       <c r="H610" t="inlineStr"/>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr"/>
       <c r="B611" t="inlineStr">
         <is>
-          <t>Target progress</t>
+          <t>Guild Members</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
-          <t>Progresso alvo</t>
+          <t>Membros da Guilda</t>
         </is>
       </c>
       <c r="D611" t="inlineStr"/>
       <c r="E611" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F611" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.targetProgress</t>
+          <t>.Boxes.MoppelHelper.GuildMembers</t>
         </is>
       </c>
       <c r="G611" t="inlineStr"/>
       <c r="H611" t="inlineStr"/>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr"/>
       <c r="B612" t="inlineStr">
         <is>
-          <t>1 FP equals __goods__ goods</t>
+          <t>FE</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
-          <t>1PF igual __goods__ mercadorias</t>
+          <t>FE</t>
         </is>
       </c>
       <c r="D612" t="inlineStr"/>
       <c r="E612" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F612" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.GoodsPerFP</t>
+          <t>.Eras.14.short</t>
         </is>
       </c>
       <c r="G612" t="inlineStr"/>
       <c r="H612" t="inlineStr"/>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr"/>
       <c r="B613" t="inlineStr">
         <is>
-          <t>Highlight</t>
+          <t>Enable sound</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
-          <t>Destacar</t>
+          <t>Ativar som</t>
         </is>
       </c>
       <c r="D613" t="inlineStr"/>
       <c r="E613" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F613" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.Highlight</t>
+          <t>.Settings.EnableSound.Title</t>
         </is>
       </c>
       <c r="G613" t="inlineStr"/>
       <c r="H613" t="inlineStr"/>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr"/>
       <c r="B614" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Copied!</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
-          <t>Edificio</t>
+          <t>Copiado!</t>
         </is>
       </c>
       <c r="D614" t="inlineStr"/>
       <c r="E614" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F614" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Name</t>
+          <t>.Boxes.CityMap.ToastHeadCopyData</t>
         </is>
       </c>
       <c r="G614" t="inlineStr"/>
       <c r="H614" t="inlineStr"/>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr"/>
       <c r="B615" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; has just contributed __points__ GE points.</t>
+          <t>Attack boost def. army</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;__player__&lt;/strong&gt; acabou de contribuir __points__ PFs num GE.</t>
+          <t>Aumento de ataque do exército defensor</t>
         </is>
       </c>
       <c r="D615" t="inlineStr"/>
       <c r="E615" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F615" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Messages.GEX</t>
+          <t>.Boxes.Productions.att_boost_defender</t>
         </is>
       </c>
       <c r="G615" t="inlineStr"/>
       <c r="H615" t="inlineStr"/>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr"/>
       <c r="B616" t="inlineStr">
         <is>
-          <t>Click here or drag an exported JSON file / Zip archive into this field to import the data.</t>
+          <t>Site</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
-          <t>Clique aqui ou arraste um ficheiro JSON exportado / arquivo Zip para este campo para importar os dados.</t>
+          <t>Site</t>
         </is>
       </c>
       <c r="D616" t="inlineStr"/>
       <c r="E616" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F616" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ImportDescription</t>
+          <t>.Boxes.Notice.NewSide</t>
         </is>
       </c>
       <c r="G616" t="inlineStr"/>
       <c r="H616" t="inlineStr"/>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr"/>
       <c r="B617" t="inlineStr">
         <is>
-          <t>Delete site</t>
+          <t>Item Sources</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
-          <t>Apagar site</t>
+          <t>Fontes de Itens</t>
         </is>
       </c>
       <c r="D617" t="inlineStr"/>
       <c r="E617" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F617" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.DeleteItem</t>
+          <t>.Boxes.ItemSources.Title</t>
         </is>
       </c>
       <c r="G617" t="inlineStr"/>
       <c r="H617" t="inlineStr"/>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr"/>
       <c r="B618" t="inlineStr">
         <is>
-          <t>Your city data is now on the clipboard</t>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day)</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
-          <t>Os dados da sua cidade estão agora na área de transferência</t>
+          <t>Vai demorar __days__ dias até que o investimento de __costs__ PF seja recuperado com uma produção diária de __fpproduction__ PF/dia e __goodsproduction__ bens/dia (equivalente a __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ PF/dia)</t>
         </is>
       </c>
       <c r="D618" t="inlineStr"/>
       <c r="E618" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F618" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ToastBodyCopyData</t>
+          <t>.Boxes.GreatBuildings.BreakEvenTTGoods</t>
         </is>
       </c>
       <c r="G618" t="inlineStr"/>
       <c r="H618" t="inlineStr"/>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr"/>
       <c r="B619" t="inlineStr">
         <is>
-          <t>Power Levelling</t>
+          <t>Click here to see the changes:</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
-          <t>Aumento de Nível Rápido</t>
+          <t>Clica aqui para ver as alterações:</t>
         </is>
       </c>
       <c r="D619" t="inlineStr"/>
       <c r="E619" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F619" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.PowerLeveling</t>
+          <t>.Menu.NewVersion.Desc</t>
         </is>
       </c>
       <c r="G619" t="inlineStr"/>
       <c r="H619" t="inlineStr"/>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr"/>
       <c r="B620" t="inlineStr">
         <is>
-          <t>Treasure Daily</t>
+          <t>Member</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
-          <t>Tesouraria diária</t>
+          <t>Membro</t>
         </is>
       </c>
       <c r="D620" t="inlineStr"/>
       <c r="E620" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F620" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsTreasurePlayerD</t>
+          <t>.Boxes.GuildMemberStat.Member</t>
         </is>
       </c>
       <c r="G620" t="inlineStr"/>
       <c r="H620" t="inlineStr"/>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr"/>
       <c r="B621" t="inlineStr">
         <is>
-          <t>Info Box</t>
+          <t>Please open the Market console first (T)</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
-          <t>Caixa de Informações</t>
+          <t>Por favor, abra o Mercado primeiro (T)</t>
         </is>
       </c>
       <c r="D621" t="inlineStr"/>
       <c r="E621" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F621" t="inlineStr">
         <is>
-          <t>.Menu.Info.Title</t>
+          <t>.Menu.MarketOffers.Warning</t>
         </is>
       </c>
       <c r="G621" t="inlineStr"/>
       <c r="H621" t="inlineStr"/>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr"/>
       <c r="B622" t="inlineStr">
         <is>
-          <t>allow pvp trigger</t>
+          <t>Displays a window when opening the map, stating the scouting times of the currently available provinces and the current scouting progress</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
-          <t>permitir acionador pvp</t>
+          <t>Exibe uma janela ao abrir o mapa, informando os tempos de exploração das províncias atualmente disponíveis e o progresso atual da exploração</t>
         </is>
       </c>
       <c r="D622" t="inlineStr"/>
       <c r="E622" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F622" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.PvPT</t>
+          <t>.Settings.ShowScoutingTimes.Desc</t>
         </is>
       </c>
       <c r="G622" t="inlineStr"/>
       <c r="H622" t="inlineStr"/>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr"/>
       <c r="B623" t="inlineStr">
         <is>
-          <t>For the full building you need: &lt;br&gt; A level 1 building or selection kit, all upgrades &lt;i&gt;and if shown here special upgrades.&lt;/i&gt;</t>
+          <t>Scouting Cost</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
-          <t>Para o edifício completo, precisa de: &lt;br&gt; Um edifício de nível 1 ou kit de seleção, todas as melhorias &lt;i&gt;e, se exibido aqui, melhorias especiais.&lt;/i&gt;</t>
+          <t>Custo de Exploração</t>
         </is>
       </c>
       <c r="D623" t="inlineStr"/>
       <c r="E623" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F623" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Upgrades</t>
+          <t>.Boxes.scoutingTimes.ScoutingCost</t>
         </is>
       </c>
       <c r="G623" t="inlineStr"/>
       <c r="H623" t="inlineStr"/>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr"/>
       <c r="B624" t="inlineStr">
         <is>
-          <t>Deleted!</t>
+          <t>Guild Expedition</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
-          <t>Eliminado!</t>
+          <t>Expedição da Guilda</t>
         </is>
       </c>
       <c r="D624" t="inlineStr"/>
       <c r="E624" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F624" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.DeletedBoxCoordsHead</t>
+          <t>.Boxes.FPCollector.guild_expedition_reward_notification</t>
         </is>
       </c>
       <c r="G624" t="inlineStr"/>
       <c r="H624" t="inlineStr"/>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr"/>
       <c r="B625" t="inlineStr">
         <is>
-          <t>This information has already been collected</t>
+          <t>Neighbour</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
-          <t>Esta informação já foi recolhida</t>
+          <t>Vizinho</t>
         </is>
       </c>
       <c r="D625" t="inlineStr"/>
       <c r="E625" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F625" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.AllUpToDateDesc</t>
+          <t>.Boxes.Notice.ContentHeadIsNeighbor</t>
         </is>
       </c>
       <c r="G625" t="inlineStr"/>
       <c r="H625" t="inlineStr"/>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr"/>
       <c r="B626" t="inlineStr">
         <is>
-          <t>road required</t>
+          <t>Trade</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
-          <t>estrada necessária</t>
+          <t>Comércio</t>
         </is>
       </c>
       <c r="D626" t="inlineStr"/>
       <c r="E626" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F626" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.road</t>
+          <t>.Boxes.Infobox.FilterTrade</t>
         </is>
       </c>
       <c r="G626" t="inlineStr"/>
       <c r="H626" t="inlineStr"/>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr"/>
       <c r="B627" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rewards </t>
+          <t>FP costs for goods</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
-          <t xml:space="preserve">Recompensa total </t>
+          <t>Custo de PF por mercadoria</t>
         </is>
       </c>
       <c r="D627" t="inlineStr"/>
       <c r="E627" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F627" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.Reward</t>
+          <t>.Boxes.GreatBuildings.FPCostGoods</t>
         </is>
       </c>
       <c r="G627" t="inlineStr"/>
       <c r="H627" t="inlineStr"/>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr"/>
       <c r="B628" t="inlineStr">
         <is>
-          <t>none</t>
+          <t>__player__'s __building__ has just reached level __level__.&lt;br&gt;You took spot &lt;strong&gt;__rank__ &lt;/strong&gt; and received &lt;strong&gt;__fps__&lt;/strong&gt; FPs.</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
-          <t>nenhum</t>
+          <t>O __player__ acabou de alcançar o nível __level__ no seu __building__.&lt;br&gt;Conquistou o lugar &lt;strong&gt;__rank__&lt;/strong&gt; e recebeu &lt;strong&gt;__fps__&lt;/strong&gt; PF.</t>
         </is>
       </c>
       <c r="D628" t="inlineStr"/>
       <c r="E628" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F628" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.none</t>
+          <t>.Boxes.Infobox.Messages.LevelUp</t>
         </is>
       </c>
       <c r="G628" t="inlineStr"/>
       <c r="H628" t="inlineStr"/>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr"/>
       <c r="B629" t="inlineStr">
         <is>
-          <t>Log duration</t>
+          <t>Configure FoE Helper</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
-          <t>Duração do registo</t>
+          <t>Algumas configurações possiveis</t>
         </is>
       </c>
       <c r="D629" t="inlineStr"/>
       <c r="E629" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F629" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.LogDuration</t>
+          <t>.Menu.Settings.Desc</t>
         </is>
       </c>
       <c r="G629" t="inlineStr"/>
       <c r="H629" t="inlineStr"/>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr"/>
       <c r="B630" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
-          <t>Todos</t>
+          <t>Edificio</t>
         </is>
       </c>
       <c r="D630" t="inlineStr"/>
       <c r="E630" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F630" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.All</t>
+          <t>.Boxes.OwnpartCalculator.BuildingName</t>
         </is>
       </c>
       <c r="G630" t="inlineStr"/>
       <c r="H630" t="inlineStr"/>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr"/>
       <c r="B631" t="inlineStr">
         <is>
-          <t>Quintillion</t>
+          <t>Late Middle Age</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
-          <t>Quintilião</t>
+          <t>Finais da Idade Média</t>
         </is>
       </c>
       <c r="D631" t="inlineStr"/>
       <c r="E631" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F631" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.QT</t>
+          <t>.Eras.6</t>
         </is>
       </c>
       <c r="G631" t="inlineStr"/>
       <c r="H631" t="inlineStr"/>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr"/>
       <c r="B632" t="inlineStr">
         <is>
-          <t>Double donation blocker</t>
+          <t>Please continue on your own</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
-          <t>Bloqueador de doações duplas</t>
+          <t>Por favor, continua por tua conta</t>
         </is>
       </c>
       <c r="D632" t="inlineStr"/>
       <c r="E632" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F632" t="inlineStr">
         <is>
-          <t>.Settings.Entry.doubleFPtimeout</t>
+          <t>.Boxes.Negotiation.TryContinue</t>
         </is>
       </c>
       <c r="G632" t="inlineStr"/>
       <c r="H632" t="inlineStr"/>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr"/>
       <c r="B633" t="inlineStr">
         <is>
-          <t>Add unique inhabitant</t>
+          <t>FoE-Helper: Number of FPs in your bar.</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
-          <t>Adicionar um habitante único</t>
+          <t>FoE-Helper: Número de PFs na sua barra.</t>
         </is>
       </c>
       <c r="D633" t="inlineStr"/>
       <c r="E633" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F633" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.addInhabitant</t>
+          <t>.StrategyPoints.FPInBar</t>
         </is>
       </c>
       <c r="G633" t="inlineStr"/>
       <c r="H633" t="inlineStr"/>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr"/>
       <c r="B634" t="inlineStr">
         <is>
-          <t>No owner yet</t>
+          <t>Guild</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
-          <t>Informações da App</t>
+          <t>Guilda</t>
         </is>
       </c>
       <c r="D634" t="inlineStr"/>
       <c r="E634" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F634" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.NoOwner</t>
+          <t>.General.Guild</t>
         </is>
       </c>
       <c r="G634" t="inlineStr"/>
       <c r="H634" t="inlineStr"/>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr"/>
       <c r="B635" t="inlineStr">
         <is>
-          <t>This GB is not connected to a road.</t>
+          <t>Quantum Incursion</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
-          <t>Este GE não está ligado a uma estrada.</t>
+          <t>Incursão Quântica</t>
         </is>
       </c>
       <c r="D635" t="inlineStr"/>
       <c r="E635" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F635" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.LGNotConnected</t>
+          <t>.Boxes.FPCollector.guild_raids</t>
         </is>
       </c>
       <c r="G635" t="inlineStr"/>
       <c r="H635" t="inlineStr"/>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr"/>
       <c r="B636" t="inlineStr">
         <is>
-          <t>BPs</t>
+          <t>Box Coordinates</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
-          <t>Plantas</t>
+          <t>Coordenadas da janela</t>
         </is>
       </c>
       <c r="D636" t="inlineStr"/>
       <c r="E636" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F636" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.BPs</t>
+          <t>.Settings.Entry.ResetBoxPositions</t>
         </is>
       </c>
       <c r="G636" t="inlineStr"/>
       <c r="H636" t="inlineStr"/>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr"/>
       <c r="B637" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
-          <t>Nível</t>
+          <t>Custos</t>
         </is>
       </c>
       <c r="D637" t="inlineStr"/>
       <c r="E637" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F637" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.Level</t>
+          <t>.Boxes.GvGMap.Guild.Costs</t>
         </is>
       </c>
       <c r="G637" t="inlineStr"/>
       <c r="H637" t="inlineStr"/>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr"/>
       <c r="B638" t="inlineStr">
         <is>
-          <t>Offer</t>
+          <t>Rogue</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
-          <t>Oferta</t>
+          <t>Agente Secreto</t>
         </is>
       </c>
       <c r="D638" t="inlineStr"/>
       <c r="E638" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F638" t="inlineStr">
         <is>
-          <t>.Boxes.Market.OfferColumn</t>
+          <t>.Boxes.Units.rogue</t>
         </is>
       </c>
       <c r="G638" t="inlineStr"/>
       <c r="H638" t="inlineStr"/>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr"/>
       <c r="B639" t="inlineStr">
         <is>
-          <t>When was the first deposit recorded?</t>
+          <t>Set Alert</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
-          <t>Quando foi registado o primeiro depósito?</t>
+          <t>Definir Alerta</t>
         </is>
       </c>
       <c r="D639" t="inlineStr"/>
       <c r="E639" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F639" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.EntryTimeDesc</t>
+          <t>.Boxes.GuildFights.SetAlert</t>
         </is>
       </c>
       <c r="G639" t="inlineStr"/>
       <c r="H639" t="inlineStr"/>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr"/>
       <c r="B640" t="inlineStr">
         <is>
-          <t>Progress</t>
+          <t>Items</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
-          <t>Progresso</t>
+          <t>Itens</t>
         </is>
       </c>
       <c r="D640" t="inlineStr"/>
       <c r="E640" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F640" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.Progress</t>
+          <t>.General.Items</t>
         </is>
       </c>
       <c r="G640" t="inlineStr"/>
       <c r="H640" t="inlineStr"/>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr"/>
       <c r="B641" t="inlineStr">
         <is>
-          <t>Filter Items</t>
+          <t>If you like what you see and what we do, please leave a good review in the Store!</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
-          <t>Filtrar Itens</t>
+          <t>Se tu gostas do que vês e do que fazemos, por favor deixa uma boa crítica na loja!</t>
         </is>
       </c>
       <c r="D641" t="inlineStr"/>
       <c r="E641" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F641" t="inlineStr">
         <is>
-          <t>.Boxes.General.FilterItems</t>
+          <t>.Settings.About.RatingDesc</t>
         </is>
       </c>
       <c r="G641" t="inlineStr"/>
       <c r="H641" t="inlineStr"/>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr"/>
       <c r="B642" t="inlineStr">
         <is>
-          <t>Statistics Overview</t>
-[...6 lines deleted...]
-      </c>
+          <t>Shop Currency will overflow!</t>
+        </is>
+      </c>
+      <c r="C642" t="inlineStr"/>
       <c r="D642" t="inlineStr"/>
       <c r="E642" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F642" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Title</t>
+          <t>.Boxes.MergerGame.CurrencyOverflowWarning</t>
         </is>
       </c>
       <c r="G642" t="inlineStr"/>
       <c r="H642" t="inlineStr"/>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr"/>
       <c r="B643" t="inlineStr">
         <is>
-          <t>Bid</t>
+          <t>Building Name</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
-          <t>Lance</t>
+          <t>Nome do Edifício</t>
         </is>
       </c>
       <c r="D643" t="inlineStr"/>
       <c r="E643" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F643" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Bid</t>
+          <t>.Boxes.CombatCalculator.Name</t>
         </is>
       </c>
       <c r="G643" t="inlineStr"/>
       <c r="H643" t="inlineStr"/>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr"/>
       <c r="B644" t="inlineStr">
         <is>
-          <t xml:space="preserve"> ignoring bottlenecks</t>
+          <t>Error loading the Negotiation Table</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Ignorar gargalos</t>
+          <t>Erro a carregar a tabela de negociações</t>
         </is>
       </c>
       <c r="D644" t="inlineStr"/>
       <c r="E644" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F644" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.noBottleneck</t>
+          <t>.Boxes.Negotiation.TableLoadError</t>
         </is>
       </c>
       <c r="G644" t="inlineStr"/>
       <c r="H644" t="inlineStr"/>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr"/>
       <c r="B645" t="inlineStr">
         <is>
-          <t>Preview</t>
+          <t>show 0-values (GE/GBG)</t>
         </is>
       </c>
       <c r="C645" t="inlineStr">
         <is>
-          <t>Previsão</t>
+          <t>Mostrar valores 0 (EG/CBs)</t>
         </is>
       </c>
       <c r="D645" t="inlineStr"/>
       <c r="E645" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F645" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Preview</t>
+          <t>.Boxes.GuildMemberStat.ShowZeroValues</t>
         </is>
       </c>
       <c r="G645" t="inlineStr"/>
       <c r="H645" t="inlineStr"/>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr"/>
       <c r="B646" t="inlineStr">
         <is>
-          <t>Hidden Reward</t>
+          <t>Click on the friends tab in the game to unlock the event list of your friends</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
-          <t>Recompensa oculta</t>
+          <t>Clica no separador de amigos no jogo para desbloqueares a lista de eventos dos teus amigos</t>
         </is>
       </c>
       <c r="D646" t="inlineStr"/>
       <c r="E646" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F646" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.hiddenReward</t>
+          <t>.Boxes.MoppelHelper.FriendsSocialTabTT</t>
         </is>
       </c>
       <c r="G646" t="inlineStr"/>
       <c r="H646" t="inlineStr"/>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr"/>
       <c r="B647" t="inlineStr">
         <is>
-          <t>Status</t>
+          <t>This list shows for which of the quests the helper is sure you have already received diamonds - quests are listed here as open even if you have already received diamonds for that quest on another device or before this feature was activated. Since medals only show up as rewards if diamonds have been obtained before, the list will update after either diamonds or medals are obtained.</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
-          <t>Estado</t>
+          <t>Esta lista mostra para quais das missões o assistente tem a certeza de que já recebeu diamantes - as missões estão listadas aqui como abertas, mesmo que já tenha recebido diamantes para essa missão em outro dispositivo ou antes de esta funcionalidade ser ativada. Como as medalhas só aparecem como recompensas se os diamantes forem obtidos antes, a lista será atualizada depois de serem obtidos diamantes ou medalhas.</t>
         </is>
       </c>
       <c r="D647" t="inlineStr"/>
       <c r="E647" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F647" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Status</t>
+          <t>.Boxes.RecurringQuests.Warning</t>
         </is>
       </c>
       <c r="G647" t="inlineStr"/>
       <c r="H647" t="inlineStr"/>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr"/>
       <c r="B648" t="inlineStr">
         <is>
-          <t>Relative time</t>
+          <t>Select GB</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
-          <t>Tempo relativo</t>
+          <t>Selecionar GE</t>
         </is>
       </c>
       <c r="D648" t="inlineStr"/>
       <c r="E648" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F648" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.RelativeTime</t>
+          <t>.Boxes.findGB.selectGB</t>
         </is>
       </c>
       <c r="G648" t="inlineStr"/>
       <c r="H648" t="inlineStr"/>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr"/>
       <c r="B649" t="inlineStr">
         <is>
-          <t>Current Run</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="C649" t="inlineStr">
         <is>
-          <t>Execução Atual</t>
+          <t>Evento</t>
         </is>
       </c>
       <c r="D649" t="inlineStr"/>
       <c r="E649" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F649" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.CurrentRun</t>
+          <t>.Boxes.Stats.Rewards.Source.__event</t>
         </is>
       </c>
       <c r="G649" t="inlineStr"/>
       <c r="H649" t="inlineStr"/>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr"/>
       <c r="B650" t="inlineStr">
         <is>
-          <t>Members without __greatbuilding__</t>
+          <t>Battle lost</t>
         </is>
       </c>
       <c r="C650" t="inlineStr">
         <is>
-          <t>Membros sem __grandeedifício__</t>
+          <t>Batalha perdida</t>
         </is>
       </c>
       <c r="D650" t="inlineStr"/>
       <c r="E650" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F650" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MemberWithoutGB</t>
+          <t>.Boxes.BattleAssistAAConfig.battleLost</t>
         </is>
       </c>
       <c r="G650" t="inlineStr"/>
       <c r="H650" t="inlineStr"/>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr"/>
       <c r="B651" t="inlineStr">
         <is>
-          <t>Ages + No ages + Special</t>
+          <t>Drag</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
-          <t>Eras + Sem era + Especial</t>
+          <t>Arrastar</t>
         </is>
       </c>
       <c r="D651" t="inlineStr"/>
       <c r="E651" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F651" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnAllTittle</t>
+          <t>.Boxes.GvGMap.Action.Drag</t>
         </is>
       </c>
       <c r="G651" t="inlineStr"/>
       <c r="H651" t="inlineStr"/>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr"/>
       <c r="B652" t="inlineStr">
         <is>
-          <t>Attacking-Army</t>
+          <t>allow event trigger</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
-          <t>Exército Atacante</t>
+          <t>permitir acionador de evento</t>
         </is>
       </c>
       <c r="D652" t="inlineStr"/>
       <c r="E652" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F652" t="inlineStr">
         <is>
-          <t>.Boxes.Units.attack</t>
+          <t>.Boxes.BetterMusic.EventT</t>
         </is>
       </c>
       <c r="G652" t="inlineStr"/>
       <c r="H652" t="inlineStr"/>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr"/>
       <c r="B653" t="inlineStr">
         <is>
-          <t>Help</t>
+          <t>Hidden Reward</t>
         </is>
       </c>
       <c r="C653" t="inlineStr">
         <is>
-          <t>Ajuda</t>
+          <t>Recompensa Oculta</t>
         </is>
       </c>
       <c r="D653" t="inlineStr"/>
       <c r="E653" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F653" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help</t>
+          <t>.Boxes.FPCollector.hidden_reward</t>
         </is>
       </c>
       <c r="G653" t="inlineStr"/>
       <c r="H653" t="inlineStr"/>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr"/>
       <c r="B654" t="inlineStr">
         <is>
-          <t>__tiles__ * __fppertile__ = __opcost__ FPs have been subtracted. This is lost by removing other FP producing buildings to make space for __tiles__ tiles to build the GB.</t>
+          <t>Translation</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
         <is>
-          <t>__tiles__ * __fppertile__ = __opcost__ PF foram subtraídos. Este valor é perdido ao remover outros edifícios que produzem PF para abrir espaço para __tiles__ azulejos para construir o GE.</t>
+          <t>Tradução</t>
         </is>
       </c>
       <c r="D654" t="inlineStr"/>
       <c r="E654" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F654" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.NewGBFPProductionTT</t>
+          <t>.Settings.About.TranslateTitle</t>
         </is>
       </c>
       <c r="G654" t="inlineStr"/>
       <c r="H654" t="inlineStr"/>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr"/>
       <c r="B655" t="inlineStr">
         <is>
-          <t>You have reached the end of this era</t>
+          <t xml:space="preserve">Sector Resource Costs </t>
         </is>
       </c>
       <c r="C655" t="inlineStr">
         <is>
-          <t>Chegou ao final desta era</t>
+          <t xml:space="preserve">Custos de conquista para </t>
         </is>
       </c>
       <c r="D655" t="inlineStr"/>
       <c r="E655" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F655" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.NoTechs</t>
+          <t>.Boxes.Campagne.Title</t>
         </is>
       </c>
       <c r="G655" t="inlineStr"/>
       <c r="H655" t="inlineStr"/>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr"/>
       <c r="B656" t="inlineStr">
         <is>
-          <t>Enable sound effects in the extension.</t>
+          <t>Group Name</t>
         </is>
       </c>
       <c r="C656" t="inlineStr">
         <is>
-          <t>Ativar efeitos sonoros na extensão.</t>
+          <t>Nome do Grupo</t>
         </is>
       </c>
       <c r="D656" t="inlineStr"/>
       <c r="E656" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F656" t="inlineStr">
         <is>
-          <t>.Settings.EnableSound.Desc</t>
+          <t>.Boxes.Notice.GroupName</t>
         </is>
       </c>
       <c r="G656" t="inlineStr"/>
       <c r="H656" t="inlineStr"/>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr"/>
       <c r="B657" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>Negotiation Helper</t>
         </is>
       </c>
       <c r="C657" t="inlineStr">
         <is>
-          <t>Bónus</t>
+          <t>Ajudante negociações</t>
         </is>
       </c>
       <c r="D657" t="inlineStr"/>
       <c r="E657" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F657" t="inlineStr">
         <is>
-          <t>.Boxes.cardGame.Bonus</t>
+          <t>.Settings.Entry.AutomaticNegotiation</t>
         </is>
       </c>
       <c r="G657" t="inlineStr"/>
       <c r="H657" t="inlineStr"/>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr"/>
       <c r="B658" t="inlineStr">
         <is>
-          <t>Own part sum</t>
+          <t>delete inactivity warning</t>
         </is>
       </c>
       <c r="C658" t="inlineStr">
         <is>
-          <t>Soma do contributo pessoal</t>
+          <t>Eliminar aviso de inatividade</t>
         </is>
       </c>
       <c r="D658" t="inlineStr"/>
       <c r="E658" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F658" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.OwnPartSum</t>
+          <t>.Boxes.GuildMemberStat.DeleteInactivityWarning</t>
         </is>
       </c>
       <c r="G658" t="inlineStr"/>
       <c r="H658" t="inlineStr"/>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr"/>
       <c r="B659" t="inlineStr">
         <is>
-          <t>This value is used for ranking buildings providing attack or defense bonus for the attacking army. How many FP is 1% of either attack or defense boost worth to you?</t>
+          <t>Pick Dates</t>
         </is>
       </c>
       <c r="C659" t="inlineStr">
         <is>
-          <t>Este valor é utilizado para classificar edifícios que fornecem bónus de ataque ou defesa para o exército atacante. Quantos PF é equivalente a 1% de aumento de ataque ou defesa para você?</t>
+          <t>Escolher Datas</t>
         </is>
       </c>
       <c r="D659" t="inlineStr"/>
       <c r="E659" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F659" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTAttackValue</t>
+          <t>.Boxes.Stats.DatePicker</t>
         </is>
       </c>
       <c r="G659" t="inlineStr"/>
       <c r="H659" t="inlineStr"/>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr"/>
       <c r="B660" t="inlineStr">
         <is>
-          <t>Sound for Rival-Quest</t>
+          <t>Cost</t>
         </is>
       </c>
       <c r="C660" t="inlineStr">
         <is>
-          <t>Som para Missão de Rival</t>
+          <t>Custos</t>
         </is>
       </c>
       <c r="D660" t="inlineStr"/>
       <c r="E660" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F660" t="inlineStr">
         <is>
-          <t>.Settings.RivalSound.Title</t>
+          <t>.Boxes.Calculator.Commitment</t>
         </is>
       </c>
       <c r="G660" t="inlineStr"/>
       <c r="H660" t="inlineStr"/>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr"/>
       <c r="B661" t="inlineStr">
         <is>
-          <t>Efficiency (incl. keys)</t>
+          <t>End level</t>
         </is>
       </c>
       <c r="C661" t="inlineStr">
         <is>
-          <t>Eficiência (incl. chaves)</t>
+          <t>Nivel Máximo</t>
         </is>
       </c>
       <c r="D661" t="inlineStr"/>
       <c r="E661" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F661" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Efficiency.anniversary</t>
+          <t>.Boxes.PowerLeveling.EndLevel</t>
         </is>
       </c>
       <c r="G661" t="inlineStr"/>
       <c r="H661" t="inlineStr"/>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr"/>
       <c r="B662" t="inlineStr">
         <is>
-          <t>Siege deployed</t>
+          <t>BPs</t>
         </is>
       </c>
       <c r="C662" t="inlineStr">
         <is>
-          <t>Cerco colocado</t>
+          <t>Plantas</t>
         </is>
       </c>
       <c r="D662" t="inlineStr"/>
       <c r="E662" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F662" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.siege_deployed</t>
+          <t>.Boxes.Investment.Overview.Blueprints</t>
         </is>
       </c>
       <c r="G662" t="inlineStr"/>
       <c r="H662" t="inlineStr"/>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr"/>
       <c r="B663" t="inlineStr">
         <is>
-          <t>QI Overview</t>
+          <t>Need</t>
         </is>
       </c>
       <c r="C663" t="inlineStr">
         <is>
-          <t>Visão Geral do IQ</t>
+          <t>Falta</t>
         </is>
       </c>
       <c r="D663" t="inlineStr"/>
       <c r="E663" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F663" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.Title</t>
+          <t>.Boxes.Market.Need</t>
         </is>
       </c>
       <c r="G663" t="inlineStr"/>
       <c r="H663" t="inlineStr"/>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr"/>
       <c r="B664" t="inlineStr">
         <is>
-          <t>Note</t>
+          <t>Historical Ally Rooms</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
-          <t>Nota</t>
+          <t>Salas históricas de Aliados</t>
         </is>
       </c>
       <c r="D664" t="inlineStr"/>
       <c r="E664" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F664" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Note</t>
+          <t>.Boxes.Tooltip.Building.allyRooms</t>
         </is>
       </c>
       <c r="G664" t="inlineStr"/>
       <c r="H664" t="inlineStr"/>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr"/>
       <c r="B665" t="inlineStr">
         <is>
-          <t>No spot safe</t>
+          <t>Displays and Filters all trades that are in the Market</t>
         </is>
       </c>
       <c r="C665" t="inlineStr">
         <is>
-          <t>Sem vaga segura</t>
+          <t>Exibe e filtra todas as trocas que estão no Mercado</t>
         </is>
       </c>
       <c r="D665" t="inlineStr"/>
       <c r="E665" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F665" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.NoPlaceSafe</t>
+          <t>.Menu.Market.Desc</t>
         </is>
       </c>
       <c r="G665" t="inlineStr"/>
       <c r="H665" t="inlineStr"/>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr"/>
       <c r="B666" t="inlineStr">
         <is>
-          <t>Version</t>
+          <t>Ignore optional technologies of previous eras</t>
         </is>
       </c>
       <c r="C666" t="inlineStr">
         <is>
-          <t>Versão</t>
+          <t>Ignora pesquisas opcionais das eras anteriores</t>
         </is>
       </c>
       <c r="D666" t="inlineStr"/>
       <c r="E666" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F666" t="inlineStr">
         <is>
-          <t>.Settings.Entry.Version</t>
+          <t>.Boxes.Technologies.IgnorePrevEra</t>
         </is>
       </c>
       <c r="G666" t="inlineStr"/>
       <c r="H666" t="inlineStr"/>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr"/>
       <c r="B667" t="inlineStr">
         <is>
-          <t>Max</t>
+          <t>In Stock</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
-          <t>Máx</t>
+          <t>Em stock</t>
         </is>
       </c>
       <c r="D667" t="inlineStr"/>
       <c r="E667" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F667" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Max</t>
+          <t>.Boxes.Kits.InStock</t>
         </is>
       </c>
       <c r="G667" t="inlineStr"/>
       <c r="H667" t="inlineStr"/>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr"/>
       <c r="B668" t="inlineStr">
         <is>
-          <t>creates a List of all the matching GB you come accross in other Players GB List or the ranking</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C668" t="inlineStr">
         <is>
-          <t>Cria uma lista de todos os GE correspondentes que encontrares na lista de GE de outros jogadores ou no ranking</t>
+          <t>Pontos</t>
         </is>
       </c>
       <c r="D668" t="inlineStr"/>
       <c r="E668" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F668" t="inlineStr">
         <is>
-          <t>.Menu.findGB.Desc</t>
+          <t>.Boxes.MoppelHelper.Points</t>
         </is>
       </c>
       <c r="G668" t="inlineStr"/>
       <c r="H668" t="inlineStr"/>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr"/>
       <c r="B669" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Already conquered! Well done :)</t>
+          <t>Auctions</t>
         </is>
       </c>
       <c r="C669" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Já conquistado! Parabéns :)</t>
+          <t>Leilões</t>
         </is>
       </c>
       <c r="D669" t="inlineStr"/>
       <c r="E669" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F669" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.AlreadyDone</t>
+          <t>.Settings.Entry.Auctions</t>
         </is>
       </c>
       <c r="G669" t="inlineStr"/>
       <c r="H669" t="inlineStr"/>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr"/>
       <c r="B670" t="inlineStr">
         <is>
-          <t>No spot available</t>
+          <t>https://docs.foe-helper.com/english/module/town</t>
         </is>
       </c>
       <c r="C670" t="inlineStr">
         <is>
-          <t>Sem vaga disponível</t>
+          <t>https://docs.foe-helper.com/english/module/town</t>
         </is>
       </c>
       <c r="D670" t="inlineStr"/>
       <c r="E670" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F670" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.NoPlaceAvailable</t>
+          <t>.Boxes.CityMap.HelpLink</t>
         </is>
       </c>
       <c r="G670" t="inlineStr"/>
       <c r="H670" t="inlineStr"/>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr"/>
       <c r="B671" t="inlineStr">
         <is>
-          <t>2k quest mark</t>
+          <t>Upload/Send data to foe-helper.com</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
-          <t>Emblema das 2000 missões</t>
+          <t>Transmissão para foe-helper.com</t>
         </is>
       </c>
       <c r="D671" t="inlineStr"/>
       <c r="E671" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F671" t="inlineStr">
         <is>
-          <t>.Settings.Entry.Show2kQuestMark</t>
+          <t>.Settings.GlobalSend.Title</t>
         </is>
       </c>
       <c r="G671" t="inlineStr"/>
       <c r="H671" t="inlineStr"/>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr"/>
       <c r="B672" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Displays a Trade filtering tool when the Market console is opened.</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
-          <t>Era</t>
+          <t>Exibe uma ferramenta de filtragem de Trocas quando a consola do Mercado é aberta.</t>
         </is>
       </c>
       <c r="D672" t="inlineStr"/>
       <c r="E672" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F672" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Era</t>
+          <t>.Settings.ShowMarketFilter.Desc</t>
         </is>
       </c>
       <c r="G672" t="inlineStr"/>
       <c r="H672" t="inlineStr"/>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr"/>
       <c r="B673" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Change Language</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
-          <t>Custos</t>
+          <t>Mudar linguagem</t>
         </is>
       </c>
       <c r="D673" t="inlineStr"/>
       <c r="E673" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F673" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.Cost</t>
+          <t>.Settings.ChangeLanguage.Title</t>
         </is>
       </c>
       <c r="G673" t="inlineStr"/>
       <c r="H673" t="inlineStr"/>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr"/>
       <c r="B674" t="inlineStr">
         <is>
-          <t xml:space="preserve">Help translate FoE Helper by registering on our translation tool: </t>
+          <t>10h</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ajude a traduzir o FoE Helper registando-se na nossa ferramenta de tradução: </t>
+          <t>10h</t>
         </is>
       </c>
       <c r="D674" t="inlineStr"/>
       <c r="E674" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F674" t="inlineStr">
         <is>
-          <t>.Settings.About.TranslateDesc</t>
+          <t>.Boxes.Alerts.Time.10h</t>
         </is>
       </c>
       <c r="G674" t="inlineStr"/>
       <c r="H674" t="inlineStr"/>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr"/>
       <c r="B675" t="inlineStr">
         <is>
-          <t>Sector is protected</t>
+          <t>Only Favorites</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
-          <t>O setor está protegido</t>
+          <t>Apenas Favoritos</t>
         </is>
       </c>
       <c r="D675" t="inlineStr"/>
       <c r="E675" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F675" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Sector.Protected</t>
+          <t>.Boxes.ShopAssist.onlyFavourites</t>
         </is>
       </c>
       <c r="G675" t="inlineStr"/>
       <c r="H675" t="inlineStr"/>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr"/>
       <c r="B676" t="inlineStr">
         <is>
-          <t>Advices</t>
+          <t>Filter</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
-          <t>Conselhos</t>
+          <t>Filtro</t>
         </is>
       </c>
       <c r="D676" t="inlineStr"/>
       <c r="E676" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F676" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Title</t>
+          <t>.Boxes.Infobox.Filter</t>
         </is>
       </c>
       <c r="G676" t="inlineStr"/>
       <c r="H676" t="inlineStr"/>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr"/>
       <c r="B677" t="inlineStr">
         <is>
-          <t>10h</t>
+          <t>Fast Unit</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
-          <t>10h</t>
+          <t>Unidade Rápida</t>
         </is>
       </c>
       <c r="D677" t="inlineStr"/>
       <c r="E677" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F677" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.10h</t>
+          <t>.Boxes.Units.fast</t>
         </is>
       </c>
       <c r="G677" t="inlineStr"/>
       <c r="H677" t="inlineStr"/>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr"/>
       <c r="B678" t="inlineStr">
         <is>
-          <t>Right</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
-          <t>Direita</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="D678" t="inlineStr"/>
       <c r="E678" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F678" t="inlineStr">
         <is>
-          <t>.Menu.RightBar</t>
+          <t>.Boxes.Infobox.FilterLevel</t>
         </is>
       </c>
       <c r="G678" t="inlineStr"/>
       <c r="H678" t="inlineStr"/>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr"/>
       <c r="B679" t="inlineStr">
         <is>
-          <t>Player Profile</t>
+          <t>Show Fragments</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
-          <t>Perfil do Jogador</t>
+          <t>Mostrar Fragmentos</t>
         </is>
       </c>
       <c r="D679" t="inlineStr"/>
       <c r="E679" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F679" t="inlineStr">
         <is>
-          <t>.Menu.PlayerProfile.Title</t>
+          <t>.Boxes.Settings.showBGFragments</t>
         </is>
       </c>
       <c r="G679" t="inlineStr"/>
       <c r="H679" t="inlineStr"/>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr"/>
       <c r="B680" t="inlineStr">
         <is>
-          <t>FP</t>
+          <t>Battle</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
-          <t>PFs</t>
+          <t>Batalha</t>
         </is>
       </c>
       <c r="D680" t="inlineStr"/>
       <c r="E680" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F680" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.FP</t>
+          <t>.Boxes.BetterMusic.Battle</t>
         </is>
       </c>
       <c r="G680" t="inlineStr"/>
       <c r="H680" t="inlineStr"/>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr"/>
       <c r="B681" t="inlineStr">
         <is>
-          <t>Copied!</t>
+          <t>To plan your city on foe-helper.com, we need to send your data to the website. &lt;br&gt;If you don't have an account there yet, your basic data will be sent along with this transmission. You can then register your account on the website.</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
-          <t>Copiado!</t>
+          <t>Para planear a sua cidade em foe-helper.com, precisamos enviar os seus dados para o site. &lt;br&gt; Se ainda não tem uma conta lá, os seus dados básicos serão enviados juntamente com esta transmissão. Depois poderá registar a sua conta no site.</t>
         </is>
       </c>
       <c r="D681" t="inlineStr"/>
       <c r="E681" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F681" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ToastHeadCopyData</t>
+          <t>.Boxes.CityMap.Desc1</t>
         </is>
       </c>
       <c r="G681" t="inlineStr"/>
       <c r="H681" t="inlineStr"/>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr"/>
       <c r="B682" t="inlineStr">
         <is>
-          <t>Discord: join our server for general discussions about the extension, chats and support.</t>
+          <t>Members without __greatbuilding__</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
-          <t>Discord: junta-te ao nosso servidor para discussões gerais sobre a extensão, chats e suporte.</t>
+          <t>Membros sem __grandeedifício__</t>
         </is>
       </c>
       <c r="D682" t="inlineStr"/>
       <c r="E682" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F682" t="inlineStr">
         <is>
-          <t>.Settings.Help.Discord</t>
+          <t>.Boxes.GuildMemberStat.MemberWithoutGB</t>
         </is>
       </c>
       <c r="G682" t="inlineStr"/>
       <c r="H682" t="inlineStr"/>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr"/>
       <c r="B683" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Collected __count__ new player Events</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
-          <t>Edifício</t>
+          <t>Recolhidos __count__ novos eventos de jogador</t>
         </is>
       </c>
       <c r="D683" t="inlineStr"/>
       <c r="E683" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F683" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.Building</t>
+          <t>.Boxes.Investment.PlayerFoundCount</t>
         </is>
       </c>
       <c r="G683" t="inlineStr"/>
       <c r="H683" t="inlineStr"/>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr"/>
       <c r="B684" t="inlineStr">
         <is>
-          <t>Negotiation Helper</t>
+          <t>https://docs.foe-helper.com/english/module/alerts</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
-          <t>Ajudante de negociações</t>
+          <t>https://docs.foe-helper.com/english/module/alerts</t>
         </is>
       </c>
       <c r="D684" t="inlineStr"/>
       <c r="E684" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F684" t="inlineStr">
         <is>
-          <t>.Settings.AutomaticNegotiation.Title</t>
+          <t>.Boxes.Alerts.HelpLink</t>
         </is>
       </c>
       <c r="G684" t="inlineStr"/>
       <c r="H684" t="inlineStr"/>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr"/>
       <c r="B685" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/alerts</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/alerts</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="D685" t="inlineStr"/>
       <c r="E685" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F685" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.HelpLink</t>
+          <t>.Boxes.MarketOffers.Era</t>
         </is>
       </c>
       <c r="G685" t="inlineStr"/>
       <c r="H685" t="inlineStr"/>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr"/>
       <c r="B686" t="inlineStr">
         <is>
-          <t>Open automatically</t>
+          <t>CA</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
-          <t>Abrir automaticamente</t>
+          <t>CA</t>
         </is>
       </c>
       <c r="D686" t="inlineStr"/>
       <c r="E686" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F686" t="inlineStr">
         <is>
-          <t>.Boxes.Market.Settings.Autostart</t>
+          <t>.Eras.7.short</t>
         </is>
       </c>
       <c r="G686" t="inlineStr"/>
       <c r="H686" t="inlineStr"/>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr"/>
       <c r="B687" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Menu Content</t>
         </is>
       </c>
       <c r="C687" t="inlineStr">
         <is>
-          <t>Nivel</t>
+          <t>Conteúdo do menu</t>
         </is>
       </c>
       <c r="D687" t="inlineStr"/>
       <c r="E687" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F687" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.Level</t>
+          <t>.Settings.Entry.MenuContent</t>
         </is>
       </c>
       <c r="G687" t="inlineStr"/>
       <c r="H687" t="inlineStr"/>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr"/>
       <c r="B688" t="inlineStr">
         <is>
-          <t>Done in</t>
+          <t>No Age</t>
         </is>
       </c>
       <c r="C688" t="inlineStr">
         <is>
-          <t>feito em</t>
+          <t>Sem era</t>
         </is>
       </c>
       <c r="D688" t="inlineStr"/>
       <c r="E688" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F688" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.DoneIn</t>
+          <t>.Boxes.Stats.BtnNoEra</t>
         </is>
       </c>
       <c r="G688" t="inlineStr"/>
       <c r="H688" t="inlineStr"/>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr"/>
       <c r="B689" t="inlineStr">
         <is>
-          <t>Display a GB FP investment window when entering 'Town Hall'&gt; 'News'&gt; 'Great Buildings' tab.</t>
+          <t>Neighbours</t>
         </is>
       </c>
       <c r="C689" t="inlineStr">
         <is>
-          <t>Exibir os PF investidos ao entrar em 'Câmara Municipal' &gt; 'Notícias' &gt; 'Grandes Edifícios'.</t>
+          <t>Vizinhos</t>
         </is>
       </c>
       <c r="D689" t="inlineStr"/>
       <c r="E689" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F689" t="inlineStr">
         <is>
-          <t>.Settings.ShowInvestments.Desc</t>
+          <t>.Boxes.Notice.SelectPlayerGroupNeighbor</t>
         </is>
       </c>
       <c r="G689" t="inlineStr"/>
       <c r="H689" t="inlineStr"/>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr"/>
       <c r="B690" t="inlineStr">
         <is>
-          <t>Do you want the rewards from GBG and GE to be displayed in a stream over the rewards bar?</t>
+          <t>In Stock</t>
         </is>
       </c>
       <c r="C690" t="inlineStr">
         <is>
-          <t>Queres que as recompensas dos Cbs e da EG sejam mostradas em fluxo sobre a barra de recompensas?</t>
+          <t>Disponivel</t>
         </is>
       </c>
       <c r="D690" t="inlineStr"/>
       <c r="E690" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F690" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGRewards.Desc</t>
+          <t>.Boxes.Campagne.DescInStock</t>
         </is>
       </c>
       <c r="G690" t="inlineStr"/>
       <c r="H690" t="inlineStr"/>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr"/>
       <c r="B691" t="inlineStr">
         <is>
-          <t>No alert</t>
+          <t>Places</t>
         </is>
       </c>
       <c r="C691" t="inlineStr">
         <is>
-          <t>Sem alerta</t>
+          <t>Lugares</t>
         </is>
       </c>
       <c r="D691" t="inlineStr"/>
       <c r="E691" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F691" t="inlineStr">
         <is>
-          <t>.Boxes.InactivesSettings.NoAlert</t>
+          <t>.Boxes.OwnpartCalculator.Places</t>
         </is>
       </c>
       <c r="G691" t="inlineStr"/>
       <c r="H691" t="inlineStr"/>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr"/>
       <c r="B692" t="inlineStr">
         <is>
-          <t>Please load ingame guild member overview to activate statistic</t>
+          <t>Menu Content</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
         <is>
-          <t>Por favor, carrega a visão geral dos membros da guilda no jogo para ativar a estatística</t>
+          <t>Conteúdo do menu</t>
         </is>
       </c>
       <c r="D692" t="inlineStr"/>
       <c r="E692" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F692" t="inlineStr">
         <is>
-          <t>.Menu.GuildMemberStat.Warning</t>
+          <t>.Settings.MenuContent.Title</t>
         </is>
       </c>
       <c r="G692" t="inlineStr"/>
       <c r="H692" t="inlineStr"/>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr"/>
       <c r="B693" t="inlineStr">
         <is>
-          <t>Good</t>
+          <t>Absolute Costs</t>
         </is>
       </c>
       <c r="C693" t="inlineStr">
         <is>
-          <t>Mercadoria</t>
+          <t>Custos Absolutos</t>
         </is>
       </c>
       <c r="D693" t="inlineStr"/>
       <c r="E693" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F693" t="inlineStr">
         <is>
-          <t>.General.Good</t>
+          <t>.Boxes.GBGBuildings.absoluteCosts</t>
         </is>
       </c>
       <c r="G693" t="inlineStr"/>
       <c r="H693" t="inlineStr"/>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr"/>
       <c r="B694" t="inlineStr">
         <is>
-          <t>Item Type</t>
+          <t>Select current and previous ages</t>
         </is>
       </c>
       <c r="C694" t="inlineStr">
         <is>
-          <t>Tipo de item</t>
+          <t>Selecionar Era atual e anterior</t>
         </is>
       </c>
       <c r="D694" t="inlineStr"/>
       <c r="E694" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F694" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.KitName</t>
+          <t>.Boxes.Stats.BtnLastErasTitle</t>
         </is>
       </c>
       <c r="G694" t="inlineStr"/>
       <c r="H694" t="inlineStr"/>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr"/>
       <c r="B695" t="inlineStr">
         <is>
-          <t>Log</t>
+          <t>Only highlights</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
-          <t>Registo</t>
+          <t>Apenas destaques</t>
         </is>
       </c>
       <c r="D695" t="inlineStr"/>
       <c r="E695" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F695" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log</t>
+          <t>.Boxes.ProductionsRating.ShowHighlighted</t>
         </is>
       </c>
       <c r="G695" t="inlineStr"/>
       <c r="H695" t="inlineStr"/>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr"/>
       <c r="B696" t="inlineStr">
         <is>
-          <t>List of your latest investments</t>
+          <t>Steps</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">
         <is>
-          <t>Lista dos seus últimos investimentos</t>
+          <t>Etapas</t>
         </is>
       </c>
       <c r="D696" t="inlineStr"/>
       <c r="E696" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F696" t="inlineStr">
         <is>
-          <t>.Menu.Investment.Desc</t>
+          <t>.Boxes.EventChests.Steps</t>
         </is>
       </c>
       <c r="G696" t="inlineStr"/>
       <c r="H696" t="inlineStr"/>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr"/>
       <c r="B697" t="inlineStr">
         <is>
-          <t>Boost Sources</t>
+          <t>QI Boosts</t>
         </is>
       </c>
       <c r="C697" t="inlineStr">
         <is>
-          <t>Fontes de Impulso</t>
+          <t>Bónus de QI</t>
         </is>
       </c>
       <c r="D697" t="inlineStr"/>
       <c r="E697" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F697" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.Title</t>
+          <t>.Boxes.PlayerProfile.QIBoosts</t>
         </is>
       </c>
       <c r="G697" t="inlineStr"/>
       <c r="H697" t="inlineStr"/>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr"/>
       <c r="B698" t="inlineStr">
         <is>
-          <t>Error occurred</t>
+          <t>Scouting Info</t>
         </is>
       </c>
       <c r="C698" t="inlineStr">
         <is>
-          <t>Ocorreu erro</t>
+          <t>Informação de Exploração</t>
         </is>
       </c>
       <c r="D698" t="inlineStr"/>
       <c r="E698" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F698" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.SubmitErrorHeader</t>
+          <t>.Settings.Entry.ShowScoutingTimes</t>
         </is>
       </c>
       <c r="G698" t="inlineStr"/>
       <c r="H698" t="inlineStr"/>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr"/>
       <c r="B699" t="inlineStr">
         <is>
-          <t>Future Era</t>
+          <t>Good</t>
         </is>
       </c>
       <c r="C699" t="inlineStr">
         <is>
-          <t>O Futuro</t>
+          <t>Mercadoria</t>
         </is>
       </c>
       <c r="D699" t="inlineStr"/>
       <c r="E699" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F699" t="inlineStr">
         <is>
-          <t>.Eras.14</t>
+          <t>.General.Good</t>
         </is>
       </c>
       <c r="G699" t="inlineStr"/>
       <c r="H699" t="inlineStr"/>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr"/>
       <c r="B700" t="inlineStr">
         <is>
-          <t>Copied!</t>
+          <t>Your city data is now on the clipboard</t>
         </is>
       </c>
       <c r="C700" t="inlineStr">
         <is>
-          <t>Copiado!</t>
+          <t>Os dados da sua cidade estão agora na área de transferência</t>
         </is>
       </c>
       <c r="D700" t="inlineStr"/>
       <c r="E700" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F700" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.CopyToClipBoard.Title</t>
+          <t>.Boxes.CityMap.ToastBodyCopyData</t>
         </is>
       </c>
       <c r="G700" t="inlineStr"/>
       <c r="H700" t="inlineStr"/>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr"/>
       <c r="B701" t="inlineStr">
         <is>
-          <t>No data available!&lt;br /&gt;Please visit the results page of the guild expedition overview to update the data.</t>
+          <t>Units</t>
         </is>
       </c>
       <c r="C701" t="inlineStr">
         <is>
-          <t>Sem dados disponíveis!&lt;br /&gt;Por favor, visite a página de resultados da visão geral da expedição da guilda para atualizar os dados.</t>
+          <t>Unidades</t>
         </is>
       </c>
       <c r="D701" t="inlineStr"/>
       <c r="E701" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F701" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.ResultsNoData</t>
+          <t>.Boxes.Productions.Units</t>
         </is>
       </c>
       <c r="G701" t="inlineStr"/>
       <c r="H701" t="inlineStr"/>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr"/>
       <c r="B702" t="inlineStr">
         <is>
-          <t>show progress filter</t>
+          <t>PvP-Arena-Defense</t>
         </is>
       </c>
       <c r="C702" t="inlineStr">
         <is>
-          <t>Mostrar filtro de progresso</t>
+          <t>Arena PvP - Defesa</t>
         </is>
       </c>
       <c r="D702" t="inlineStr"/>
       <c r="E702" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F702" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowProgressFilter</t>
+          <t>.Boxes.Units.arenaDefense</t>
         </is>
       </c>
       <c r="G702" t="inlineStr"/>
       <c r="H702" t="inlineStr"/>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr"/>
       <c r="B703" t="inlineStr">
         <is>
-          <t>ATTENTION: Not enough FP Packs in stock!&lt;br&gt;You only have __fpstock__ of __costs__FP&lt;br&gt;That is __tooless__FPs too few</t>
+          <t>No alert</t>
         </is>
       </c>
       <c r="C703" t="inlineStr">
         <is>
-          <t>ATENÇÃO: Insuficientes pacotes de pontos forge no inventário!&lt;br&gt;Tens apenas __fpstock__ de __costs__PFs&lt;br&gt;Precisa de __tooless__PFs</t>
+          <t>Sem alerta</t>
         </is>
       </c>
       <c r="D703" t="inlineStr"/>
       <c r="E703" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F703" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTForderFPStockLow</t>
+          <t>.Boxes.InactivesSettings.NoAlert</t>
         </is>
       </c>
       <c r="G703" t="inlineStr"/>
       <c r="H703" t="inlineStr"/>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr"/>
       <c r="B704" t="inlineStr">
         <is>
-          <t>Unit</t>
+          <t>Chance</t>
         </is>
       </c>
       <c r="C704" t="inlineStr">
         <is>
-          <t>Unidade</t>
+          <t>Chance</t>
         </is>
       </c>
       <c r="D704" t="inlineStr"/>
       <c r="E704" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F704" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Unit</t>
+          <t>.Boxes.EventChests.Chance</t>
         </is>
       </c>
       <c r="G704" t="inlineStr"/>
       <c r="H704" t="inlineStr"/>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr"/>
       <c r="B705" t="inlineStr">
         <is>
-          <t>PvP-Arena</t>
+          <t>Item Shop</t>
         </is>
       </c>
       <c r="C705" t="inlineStr">
         <is>
-          <t>Arena PvP</t>
+          <t>Loja de Itens</t>
         </is>
       </c>
       <c r="D705" t="inlineStr"/>
       <c r="E705" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F705" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Title</t>
+          <t>.Boxes.ShopAssist.Shop</t>
         </is>
       </c>
       <c r="G705" t="inlineStr"/>
       <c r="H705" t="inlineStr"/>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr"/>
       <c r="B706" t="inlineStr">
         <is>
-          <t>Rogue</t>
+          <t xml:space="preserve"> - Last snapshot: __time__ ago</t>
         </is>
       </c>
       <c r="C706" t="inlineStr">
         <is>
-          <t>Agente Secreto</t>
+          <t xml:space="preserve"> - ultimo captura à __time__</t>
         </is>
       </c>
       <c r="D706" t="inlineStr"/>
       <c r="E706" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F706" t="inlineStr">
         <is>
-          <t>.Boxes.Units.rogue</t>
+          <t>.Boxes.GuildFights.LastSnapshot</t>
         </is>
       </c>
       <c r="G706" t="inlineStr"/>
       <c r="H706" t="inlineStr"/>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr"/>
       <c r="B707" t="inlineStr">
         <is>
-          <t>Battle</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C707" t="inlineStr">
         <is>
-          <t>Batalha</t>
+          <t>Jogador</t>
         </is>
       </c>
       <c r="D707" t="inlineStr"/>
       <c r="E707" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F707" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Battle</t>
+          <t>.Boxes.OwnpartCalculator.OptionsPlayer</t>
         </is>
       </c>
       <c r="G707" t="inlineStr"/>
       <c r="H707" t="inlineStr"/>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr"/>
       <c r="B708" t="inlineStr">
         <is>
-          <t>Page</t>
+          <t>Success</t>
         </is>
       </c>
       <c r="C708" t="inlineStr">
         <is>
-          <t>Página</t>
+          <t>Sucesso</t>
         </is>
       </c>
       <c r="D708" t="inlineStr"/>
       <c r="E708" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F708" t="inlineStr">
         <is>
-          <t>.Boxes.Market.PageColumn</t>
+          <t>.Boxes.Negotiation.Success</t>
         </is>
       </c>
       <c r="G708" t="inlineStr"/>
       <c r="H708" t="inlineStr"/>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr"/>
       <c r="B709" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>AF</t>
         </is>
       </c>
       <c r="C709" t="inlineStr">
         <is>
-          <t>Tipo</t>
+          <t>AF</t>
         </is>
       </c>
       <c r="D709" t="inlineStr"/>
       <c r="E709" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F709" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Type</t>
+          <t>.Eras.15.short</t>
         </is>
       </c>
       <c r="G709" t="inlineStr"/>
       <c r="H709" t="inlineStr"/>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr"/>
       <c r="B710" t="inlineStr">
         <is>
-          <t>Descending</t>
+          <t>Select the minimum amount of goods offered. This filter does NOT apply to guild members' trades</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
-          <t>Descendente</t>
+          <t>Selecione a quantidade mínima de bens oferecidos. Este filtro NÃO se aplica às trocas de membros da guilda</t>
         </is>
       </c>
       <c r="D710" t="inlineStr"/>
       <c r="E710" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F710" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsDescending</t>
+          <t>.Boxes.Market.TTMinQuantity</t>
         </is>
       </c>
       <c r="G710" t="inlineStr"/>
       <c r="H710" t="inlineStr"/>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr"/>
       <c r="B711" t="inlineStr">
         <is>
-          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement and reload the game (F5)</t>
+          <t>Artillery Unit</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
-          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Começa primeiro uma colónia e relança o jogo (F5)</t>
+          <t>Unidade de Artilharia</t>
         </is>
       </c>
       <c r="D711" t="inlineStr"/>
       <c r="E711" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F711" t="inlineStr">
         <is>
-          <t>.Menu.OutP.DescWarningOutpostData</t>
+          <t>.Boxes.Units.long_ranged</t>
         </is>
       </c>
       <c r="G711" t="inlineStr"/>
       <c r="H711" t="inlineStr"/>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr"/>
       <c r="B712" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/gb-calculator</t>
+          <t>Use short names for GBG provinces.</t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/gb-calculator</t>
+          <t>Use nomes curtos para as províncias de CBs.</t>
         </is>
       </c>
       <c r="D712" t="inlineStr"/>
       <c r="E712" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F712" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.HelpLink</t>
+          <t>.Boxes.Infobox.Settings.GbgProvShortName</t>
         </is>
       </c>
       <c r="G712" t="inlineStr"/>
       <c r="H712" t="inlineStr"/>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr"/>
       <c r="B713" t="inlineStr">
         <is>
-          <t>When opening the building menu in a GBG Province, a table is displayed, showing the possible building combinations that would be better than the current one, sorted by their relative impact on the Guild Treasury.</t>
+          <t>Owner to Add Remaining</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
-          <t>Ao abrir o menu de edifícios numa província CB, uma tabela é exibida, mostrando as combinações de edifícios possíveis que seriam melhores do que a atual, ordenadas pelo seu impacto relativo à tesouraria da Guilda.</t>
+          <t>Quota-parte do Proprietário</t>
         </is>
       </c>
       <c r="D713" t="inlineStr"/>
       <c r="E713" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F713" t="inlineStr">
         <is>
-          <t>.Settings.ShowGBGBuildings.Desc</t>
+          <t>.Boxes.OwnpartCalculator.OwnPartRemaining</t>
         </is>
       </c>
       <c r="G713" t="inlineStr"/>
       <c r="H713" t="inlineStr"/>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr"/>
       <c r="B714" t="inlineStr">
         <is>
-          <t>Best</t>
+          <t>Energy used</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
-          <t>Melhor</t>
+          <t>Energia utilizada</t>
         </is>
       </c>
       <c r="D714" t="inlineStr"/>
       <c r="E714" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F714" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Best</t>
+          <t>.Boxes.MergerGame.Energy.anniversary</t>
         </is>
       </c>
       <c r="G714" t="inlineStr"/>
       <c r="H714" t="inlineStr"/>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr"/>
       <c r="B715" t="inlineStr">
         <is>
-          <t>Entry Time</t>
+          <t>Shards</t>
         </is>
       </c>
       <c r="C715" t="inlineStr">
         <is>
-          <t>Hora de Entrada</t>
+          <t>Fragmentos</t>
         </is>
       </c>
       <c r="D715" t="inlineStr"/>
       <c r="E715" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F715" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.EntryTime</t>
+          <t>.Boxes.Stats.Rewards.Source.shards</t>
         </is>
       </c>
       <c r="G715" t="inlineStr"/>
       <c r="H715" t="inlineStr"/>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr"/>
       <c r="B716" t="inlineStr">
         <is>
-          <t>In Stock</t>
+          <t>Advantage</t>
         </is>
       </c>
       <c r="C716" t="inlineStr">
         <is>
-          <t>Em stock</t>
+          <t>Vantagem</t>
         </is>
       </c>
       <c r="D716" t="inlineStr"/>
       <c r="E716" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F716" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.InStock</t>
+          <t>.Boxes.Market.TradeAdvantage</t>
         </is>
       </c>
       <c r="G716" t="inlineStr"/>
       <c r="H716" t="inlineStr"/>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr"/>
       <c r="B717" t="inlineStr">
         <is>
-          <t>If upon opening the GE stage unlock dialogue the precentual goods use is higher than the threshold given below, a box is generated listing the percentual goods use in relation to the treasury stock. '0' will always open the box, '100' never.</t>
+          <t>Display a list of Alerts which expired while offline (since the game window was closed)</t>
         </is>
       </c>
       <c r="C717" t="inlineStr">
         <is>
-          <t>Se, ao abrir o diálogo de desbloqueio da fase da Expedição da Guilda, a utilização percentual de bens for superior ao limite indicado abaixo, será gerada uma caixa a listar essa utilização percentual em relação ao stock do tesouro. '0' abrirá sempre a caixa; '100' nunca.</t>
+          <t>Mostra a lista de alertas que expiraram enquanto estava offline (desde que a janela do jogo foi fechada)</t>
         </is>
       </c>
       <c r="D717" t="inlineStr"/>
       <c r="E717" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F717" t="inlineStr">
         <is>
-          <t>.Settings.GexStockWarning.Desc</t>
+          <t>.Boxes.Alerts.Preferences.Start.Info</t>
         </is>
       </c>
       <c r="G717" t="inlineStr"/>
       <c r="H717" t="inlineStr"/>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr"/>
       <c r="B718" t="inlineStr">
         <is>
-          <t>Unlocked level</t>
+          <t>Finish Special Production Fragment</t>
         </is>
       </c>
       <c r="C718" t="inlineStr">
         <is>
-          <t>Nível desbloqueado</t>
+          <t>Terminar Fragmento de Produção Especial</t>
         </is>
       </c>
       <c r="D718" t="inlineStr"/>
       <c r="E718" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F718" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.UnlockedLevel</t>
+          <t>.Boxes.Productions.FSP</t>
         </is>
       </c>
       <c r="G718" t="inlineStr"/>
       <c r="H718" t="inlineStr"/>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr"/>
       <c r="B719" t="inlineStr">
         <is>
-          <t>API Token missing</t>
+          <t>Guild vs Guild</t>
         </is>
       </c>
       <c r="C719" t="inlineStr">
         <is>
-          <t>Token de API em falta</t>
+          <t>Guilda vs Guilda</t>
         </is>
       </c>
       <c r="D719" t="inlineStr"/>
       <c r="E719" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F719" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.MissingApiKeyErrorHeader</t>
+          <t>.Boxes.BetterMusic.GvG</t>
         </is>
       </c>
       <c r="G719" t="inlineStr"/>
       <c r="H719" t="inlineStr"/>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr"/>
       <c r="B720" t="inlineStr">
         <is>
-          <t>Prefix</t>
+          <t xml:space="preserve">Available Squares: </t>
         </is>
       </c>
       <c r="C720" t="inlineStr">
         <is>
-          <t>Prefixo</t>
+          <t xml:space="preserve">Area livre: </t>
         </is>
       </c>
       <c r="D720" t="inlineStr"/>
       <c r="E720" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F720" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsDangerPrefix</t>
+          <t>.Boxes.CityMap.FreeArea</t>
         </is>
       </c>
       <c r="G720" t="inlineStr"/>
       <c r="H720" t="inlineStr"/>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr"/>
       <c r="B721" t="inlineStr">
         <is>
-          <t>Available Soccer Balls</t>
+          <t>When starting fresh, the module will start in row 1 of the settings and with each consecutive bid, the module will use the next line.</t>
         </is>
       </c>
       <c r="C721" t="inlineStr">
         <is>
-          <t>Bolas de futebol disponíveis</t>
+          <t>Ao começar do zero, o módulo iniciará na linha 1 das definições e, com cada lance consecutivo, utilizará a linha seguinte.</t>
         </is>
       </c>
       <c r="D721" t="inlineStr"/>
       <c r="E721" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F721" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.availableCurrency.soccer</t>
+          <t>.Boxes.AuctionSettings.Help3</t>
         </is>
       </c>
       <c r="G721" t="inlineStr"/>
       <c r="H721" t="inlineStr"/>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr"/>
       <c r="B722" t="inlineStr">
         <is>
-          <t>No Age</t>
+          <t>Search Building</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
-          <t>Sem era</t>
+          <t>Pesquisar Edifício</t>
         </is>
       </c>
       <c r="D722" t="inlineStr"/>
       <c r="E722" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F722" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnNoEra</t>
+          <t>.Boxes.CityMap.FilterBuildings</t>
         </is>
       </c>
       <c r="G722" t="inlineStr"/>
       <c r="H722" t="inlineStr"/>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr"/>
       <c r="B723" t="inlineStr">
         <is>
-          <t>Guild Member Overview</t>
+          <t>Incidents</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
-          <t>Visão geral dos membros da guilda</t>
+          <t>Incidentes</t>
         </is>
       </c>
       <c r="D723" t="inlineStr"/>
       <c r="E723" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F723" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Title</t>
+          <t>.Boxes.Stats.Rewards.Source.hidden_reward</t>
         </is>
       </c>
       <c r="G723" t="inlineStr"/>
       <c r="H723" t="inlineStr"/>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr"/>
       <c r="B724" t="inlineStr">
         <is>
-          <t>Quantum Incursion Map</t>
+          <t>Available FP Packs</t>
         </is>
       </c>
       <c r="C724" t="inlineStr">
         <is>
-          <t>Mapa de Incursão Quântica</t>
+          <t>Pacotes de PFs disponíveis</t>
         </is>
       </c>
       <c r="D724" t="inlineStr"/>
       <c r="E724" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F724" t="inlineStr">
         <is>
-          <t>.Boxes.QIMap.Title</t>
+          <t>.Boxes.Calculator.AvailableFP</t>
         </is>
       </c>
       <c r="G724" t="inlineStr"/>
       <c r="H724" t="inlineStr"/>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr"/>
       <c r="B725" t="inlineStr">
         <is>
-          <t>Can be bought</t>
+          <t>Hide GBs not built</t>
         </is>
       </c>
       <c r="C725" t="inlineStr">
         <is>
-          <t>Pode ser comprado</t>
+          <t>Ocultar GEs não construídos</t>
         </is>
       </c>
       <c r="D725" t="inlineStr"/>
       <c r="E725" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F725" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.canBeBought</t>
+          <t>.Boxes.GreatBuildings.HideNewGBs</t>
         </is>
       </c>
       <c r="G725" t="inlineStr"/>
       <c r="H725" t="inlineStr"/>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr"/>
       <c r="B726" t="inlineStr">
         <is>
-          <t>Expansions</t>
+          <t>Investing at:</t>
         </is>
       </c>
       <c r="C726" t="inlineStr">
         <is>
-          <t>Expansões</t>
+          <t>A investir em:</t>
         </is>
       </c>
       <c r="D726" t="inlineStr"/>
       <c r="E726" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F726" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.ExpansionsSum</t>
+          <t>.Boxes.Calculator.FriendlyInvestment</t>
         </is>
       </c>
       <c r="G726" t="inlineStr"/>
       <c r="H726" t="inlineStr"/>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr"/>
       <c r="B727" t="inlineStr">
         <is>
-          <t>Display a list of Alerts which expired while offline (since the game window was closed)</t>
+          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __toomuch__FP too many.</t>
         </is>
       </c>
       <c r="C727" t="inlineStr">
         <is>
-          <t>Mostra a lista de alertas que expiraram enquanto estava offline (desde que a janela do jogo foi fechada)</t>
+          <t>Pagou __paid__ PFs em vez de __topay__ PFs. Foram __toomuch__PFs a mais.</t>
         </is>
       </c>
       <c r="D727" t="inlineStr"/>
       <c r="E727" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F727" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Start.Info</t>
+          <t>.Boxes.Calculator.TTPaidTooMuch</t>
         </is>
       </c>
       <c r="G727" t="inlineStr"/>
       <c r="H727" t="inlineStr"/>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr"/>
       <c r="B728" t="inlineStr">
         <is>
-          <t xml:space="preserve">Displays a window that covers the 'Negotiate' Button in Provinces preventing accidental clicking </t>
+          <t>__era__&lt;br&gt;You have: __stock__</t>
         </is>
       </c>
       <c r="C728" t="inlineStr">
         <is>
-          <t xml:space="preserve">Exibir uma caixa cobrindo o botão 'negociar' nas províncias, para evitar cliques acidentais. </t>
+          <t>__era__&lt;br&gt;Tu tens: __stock__</t>
         </is>
       </c>
       <c r="D728" t="inlineStr"/>
       <c r="E728" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F728" t="inlineStr">
         <is>
-          <t>.Settings.ShowMapTradeWarning.Desc</t>
+          <t>.Boxes.Market.OfferTT</t>
         </is>
       </c>
       <c r="G728" t="inlineStr"/>
       <c r="H728" t="inlineStr"/>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr"/>
       <c r="B729" t="inlineStr">
         <is>
-          <t>common</t>
+          <t>Blue Galaxy</t>
         </is>
       </c>
       <c r="C729" t="inlineStr">
         <is>
-          <t>comum</t>
+          <t>Galáxia Azul</t>
         </is>
       </c>
       <c r="D729" t="inlineStr"/>
       <c r="E729" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F729" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AllyRarity.common</t>
+          <t>.Settings.Entry.ShowBlueGalaxyHelper</t>
         </is>
       </c>
       <c r="G729" t="inlineStr"/>
       <c r="H729" t="inlineStr"/>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr"/>
       <c r="B730" t="inlineStr">
         <is>
-          <t>Guild supporting buildings</t>
+          <t>Music Control</t>
         </is>
       </c>
       <c r="C730" t="inlineStr">
         <is>
-          <t>Edifícios de apoio à guilda</t>
+          <t>Controlo de Música</t>
         </is>
       </c>
       <c r="D730" t="inlineStr"/>
       <c r="E730" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F730" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildSupportBuildings</t>
+          <t>.Menu.MusicControl.Title</t>
         </is>
       </c>
       <c r="G730" t="inlineStr"/>
       <c r="H730" t="inlineStr"/>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr"/>
       <c r="B731" t="inlineStr">
         <is>
-          <t>-- Create a player group ? --</t>
+          <t>Continent Map Overview</t>
         </is>
       </c>
       <c r="C731" t="inlineStr">
         <is>
-          <t>-- Criar um grupo de jogadores? --</t>
+          <t>Campanha</t>
         </is>
       </c>
       <c r="D731" t="inlineStr"/>
       <c r="E731" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F731" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.SelectPlayerGroupDefault</t>
+          <t>.Menu.Campagne.Title</t>
         </is>
       </c>
       <c r="G731" t="inlineStr"/>
       <c r="H731" t="inlineStr"/>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr"/>
       <c r="B732" t="inlineStr">
         <is>
-          <t>Notifications are created, that inform about the expiration of a limited building. (after deactivating this function, alerts that were created in the past may still show)</t>
+          <t>Owner</t>
         </is>
       </c>
       <c r="C732" t="inlineStr">
         <is>
-          <t>São criadas notificações que informam sobre a expiração de um edifício com tempo limitado. (após desativar esta função, alertas criados anteriormente podem continuar a ser exibidos)</t>
+          <t>Proprietário</t>
         </is>
       </c>
       <c r="D732" t="inlineStr"/>
       <c r="E732" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F732" t="inlineStr">
         <is>
-          <t>.Settings.ShowBuildingsExpired.Desc</t>
+          <t>.Boxes.GuildFights.Owner</t>
         </is>
       </c>
       <c r="G732" t="inlineStr"/>
       <c r="H732" t="inlineStr"/>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr"/>
       <c r="B733" t="inlineStr">
         <is>
-          <t>NEVER</t>
+          <t>Helper Battle visibility</t>
         </is>
       </c>
       <c r="C733" t="inlineStr">
         <is>
-          <t>NUNCA</t>
+          <t>Visualização do assistente de batalha</t>
         </is>
       </c>
       <c r="D733" t="inlineStr"/>
       <c r="E733" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F733" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Never</t>
+          <t>.Settings.Entry.HideHelperDuringBattle</t>
         </is>
       </c>
       <c r="G733" t="inlineStr"/>
       <c r="H733" t="inlineStr"/>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr"/>
       <c r="B734" t="inlineStr">
         <is>
-          <t>Siege defeated</t>
+          <t>Close all Button</t>
         </is>
       </c>
       <c r="C734" t="inlineStr">
         <is>
-          <t>Cerco derrotado</t>
+          <t>Botão Fechar Tudo</t>
         </is>
       </c>
       <c r="D734" t="inlineStr"/>
       <c r="E734" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F734" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.siege_defeated</t>
+          <t>.Boxes.CloseBox.CloseAllButton</t>
         </is>
       </c>
       <c r="G734" t="inlineStr"/>
       <c r="H734" t="inlineStr"/>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr"/>
       <c r="B735" t="inlineStr">
         <is>
-          <t>New buildings: Daily FP/tile of replaced buildings</t>
+          <t>Statistics Overview</t>
         </is>
       </c>
       <c r="C735" t="inlineStr">
         <is>
-          <t>Novo edificio: PF/quadricula diária do edificio substituido</t>
+          <t>Visão Geral das Estatísticas</t>
         </is>
       </c>
       <c r="D735" t="inlineStr"/>
       <c r="E735" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F735" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.FPPerTile</t>
+          <t>.Boxes.Stats.Title</t>
         </is>
       </c>
       <c r="G735" t="inlineStr"/>
       <c r="H735" t="inlineStr"/>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr"/>
       <c r="B736" t="inlineStr">
         <is>
-          <t>Guild Treasury Export Log</t>
+          <t>Power</t>
         </is>
       </c>
       <c r="C736" t="inlineStr">
         <is>
-          <t>Registo de Exportação do tesouraria da Guilda</t>
+          <t>Poder</t>
         </is>
       </c>
       <c r="D736" t="inlineStr"/>
       <c r="E736" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F736" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowGuildTreasuryLogExport</t>
+          <t>.Boxes.GvGMap.Guild.Power</t>
         </is>
       </c>
       <c r="G736" t="inlineStr"/>
       <c r="H736" t="inlineStr"/>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr"/>
       <c r="B737" t="inlineStr">
         <is>
-          <t>Music Control</t>
+          <t>Total FPs Required</t>
         </is>
       </c>
       <c r="C737" t="inlineStr">
         <is>
-          <t>Controlo de Música</t>
+          <t>Total de PFs do GE</t>
         </is>
       </c>
       <c r="D737" t="inlineStr"/>
       <c r="E737" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F737" t="inlineStr">
         <is>
-          <t>.Menu.MusicControl.Title</t>
+          <t>.Boxes.OwnpartCalculator.LGTotalFP</t>
         </is>
       </c>
       <c r="G737" t="inlineStr"/>
       <c r="H737" t="inlineStr"/>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr"/>
       <c r="B738" t="inlineStr">
         <is>
-          <t>Course</t>
+          <t>OF</t>
         </is>
       </c>
       <c r="C738" t="inlineStr">
         <is>
-          <t>Curso</t>
+          <t>OF</t>
         </is>
       </c>
       <c r="D738" t="inlineStr"/>
       <c r="E738" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F738" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Course</t>
+          <t>.Eras.16.short</t>
         </is>
       </c>
       <c r="G738" t="inlineStr"/>
       <c r="H738" t="inlineStr"/>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr"/>
       <c r="B739" t="inlineStr">
         <is>
-          <t>Person</t>
+          <t>Visit your members towns to update the building statistic.</t>
         </is>
       </c>
       <c r="C739" t="inlineStr">
         <is>
-          <t>Pessoa</t>
+          <t>Visite as cidades dos seus membros para atualizar a estatística dos edifícios.</t>
         </is>
       </c>
       <c r="D739" t="inlineStr"/>
       <c r="E739" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F739" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Person</t>
+          <t>.Boxes.GuildMemberStat.GuildBuildingNotification</t>
         </is>
       </c>
       <c r="G739" t="inlineStr"/>
       <c r="H739" t="inlineStr"/>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr"/>
       <c r="B740" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Your Alcatraz is ready to collect!</t>
         </is>
       </c>
       <c r="C740" t="inlineStr">
         <is>
-          <t>Guardar</t>
+          <t>O teu Alcatraz está pronto para ser recolhido!!</t>
         </is>
       </c>
       <c r="D740" t="inlineStr"/>
       <c r="E740" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F740" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.Save</t>
+          <t>.Boxes.Units.AlcaHarvest</t>
         </is>
       </c>
       <c r="G740" t="inlineStr"/>
       <c r="H740" t="inlineStr"/>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr"/>
       <c r="B741" t="inlineStr">
         <is>
-          <t>GBs at the top of the list are best value</t>
+          <t>No age</t>
         </is>
       </c>
       <c r="C741" t="inlineStr">
         <is>
-          <t>Os GEs no topo da lista têm o melhor valor</t>
+          <t>Sem Era</t>
         </is>
       </c>
       <c r="D741" t="inlineStr"/>
       <c r="E741" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F741" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.SuggestionDescription</t>
+          <t>.Eras.0</t>
         </is>
       </c>
       <c r="G741" t="inlineStr"/>
       <c r="H741" t="inlineStr"/>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr"/>
       <c r="B742" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Number of First Strikes remaining.</t>
         </is>
       </c>
       <c r="C742" t="inlineStr">
         <is>
-          <t>Custa</t>
+          <t>Número de Impactos Iniciais restantes.</t>
         </is>
       </c>
       <c r="D742" t="inlineStr"/>
       <c r="E742" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F742" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.costs</t>
+          <t>.Boxes.BonusService.first_strike</t>
         </is>
       </c>
       <c r="G742" t="inlineStr"/>
       <c r="H742" t="inlineStr"/>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr"/>
       <c r="B743" t="inlineStr">
         <is>
-          <t>Click on the friends tab in the game to unlock the event list of your friends</t>
+          <t>Error!</t>
         </is>
       </c>
       <c r="C743" t="inlineStr">
         <is>
-          <t>Clica no separador de amigos no jogo para desbloqueares a lista de eventos dos teus amigos</t>
+          <t>Erro!</t>
         </is>
       </c>
       <c r="D743" t="inlineStr"/>
       <c r="E743" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F743" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.FriendsSocialTabTT</t>
+          <t>.Boxes.Settings.ApiTokenLengthWrongHeader</t>
         </is>
       </c>
       <c r="G743" t="inlineStr"/>
       <c r="H743" t="inlineStr"/>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr"/>
       <c r="B744" t="inlineStr">
         <is>
-          <t>Language</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="C744" t="inlineStr">
         <is>
-          <t>Linguagem</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="D744" t="inlineStr"/>
       <c r="E744" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F744" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ChangeLanguage</t>
+          <t>.Eras.2.short</t>
         </is>
       </c>
       <c r="G744" t="inlineStr"/>
       <c r="H744" t="inlineStr"/>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr"/>
       <c r="B745" t="inlineStr">
         <is>
-          <t>All the coords from the boxes are deleted.</t>
+          <t>Lost</t>
         </is>
       </c>
       <c r="C745" t="inlineStr">
         <is>
-          <t>Todas as coordenadas das caixas foram eliminadas.</t>
+          <t>Perdido</t>
         </is>
       </c>
       <c r="D745" t="inlineStr"/>
       <c r="E745" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F745" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.DeletedBoxCoordsBody</t>
+          <t>.Boxes.UnitsGex.Lost</t>
         </is>
       </c>
       <c r="G745" t="inlineStr"/>
       <c r="H745" t="inlineStr"/>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr"/>
       <c r="B746" t="inlineStr">
         <is>
-          <t>Medals</t>
+          <t>No Settlements finished yet.</t>
         </is>
       </c>
       <c r="C746" t="inlineStr">
         <is>
-          <t>Medalhas</t>
+          <t>Ainda não há assentamentos concluídos.</t>
         </is>
       </c>
       <c r="D746" t="inlineStr"/>
       <c r="E746" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F746" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Medals</t>
+          <t>.Boxes.PlayerProfile.NoSettlementsFinished</t>
         </is>
       </c>
       <c r="G746" t="inlineStr"/>
       <c r="H746" t="inlineStr"/>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr"/>
       <c r="B747" t="inlineStr">
         <is>
-          <t>Date</t>
+          <t>Reset</t>
         </is>
       </c>
       <c r="C747" t="inlineStr">
         <is>
-          <t>Data</t>
+          <t>Reset</t>
         </is>
       </c>
       <c r="D747" t="inlineStr"/>
       <c r="E747" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F747" t="inlineStr">
         <is>
-          <t>.General.Date</t>
+          <t>.General.Reset</t>
         </is>
       </c>
       <c r="G747" t="inlineStr"/>
       <c r="H747" t="inlineStr"/>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr"/>
       <c r="B748" t="inlineStr">
         <is>
-          <t>Fragments</t>
+          <t>Please scroll through all the pages and press the EXPORT button</t>
         </is>
       </c>
       <c r="C748" t="inlineStr">
         <is>
-          <t>Fragmentos</t>
+          <t>Por favor, percorra todas as páginas e pressione o botão EXPORTAR</t>
         </is>
       </c>
       <c r="D748" t="inlineStr"/>
       <c r="E748" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F748" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Fragments</t>
+          <t>.Boxes.Treasury.Message</t>
         </is>
       </c>
       <c r="G748" t="inlineStr"/>
       <c r="H748" t="inlineStr"/>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr"/>
       <c r="B749" t="inlineStr">
         <is>
-          <t>Pop Game (e.g. Fall Event)</t>
+          <t>level</t>
         </is>
       </c>
       <c r="C749" t="inlineStr">
         <is>
-          <t>Jogo de Estouro (ex.: Evento de Outono)</t>
+          <t>nível</t>
         </is>
       </c>
       <c r="D749" t="inlineStr"/>
       <c r="E749" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F749" t="inlineStr">
         <is>
-          <t>.Settings.EventHelperPop</t>
+          <t>.Boxes.GexStat.Level</t>
         </is>
       </c>
       <c r="G749" t="inlineStr"/>
       <c r="H749" t="inlineStr"/>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr"/>
       <c r="B750" t="inlineStr">
         <is>
-          <t>Bronze Age</t>
+          <t>Guilds</t>
         </is>
       </c>
       <c r="C750" t="inlineStr">
         <is>
-          <t>Idade do Bronze</t>
+          <t>Guildas</t>
         </is>
       </c>
       <c r="D750" t="inlineStr"/>
       <c r="E750" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F750" t="inlineStr">
         <is>
-          <t>.Eras.2</t>
+          <t>.Boxes.GvGMap.Guilds</t>
         </is>
       </c>
       <c r="G750" t="inlineStr"/>
       <c r="H750" t="inlineStr"/>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr"/>
       <c r="B751" t="inlineStr">
         <is>
-          <t xml:space="preserve">Stock + Invested + Profit = </t>
+          <t>When no tool is selected, the area below is click-through - clicking interacts with the game!</t>
         </is>
       </c>
       <c r="C751" t="inlineStr">
         <is>
-          <t xml:space="preserve">Stock + investidos + lucro: </t>
+          <t>Quando nenhuma ferramenta está selecionada, a área abaixo é clicável - clicar interage com o jogo!</t>
         </is>
       </c>
       <c r="D751" t="inlineStr"/>
       <c r="E751" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F751" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.TotalFP</t>
+          <t>.Boxes.Popgame.Warning</t>
         </is>
       </c>
       <c r="G751" t="inlineStr"/>
       <c r="H751" t="inlineStr"/>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr"/>
       <c r="B752" t="inlineStr">
         <is>
-          <t>Boosts &amp; Production</t>
+          <t>Defender defeated</t>
         </is>
       </c>
       <c r="C752" t="inlineStr">
         <is>
-          <t>Bónus e Produção</t>
+          <t>Defensor derrotado</t>
         </is>
       </c>
       <c r="D752" t="inlineStr"/>
       <c r="E752" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F752" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.Boosts</t>
+          <t>.Boxes.GvGMap.Log.defender_defeated</t>
         </is>
       </c>
       <c r="G752" t="inlineStr"/>
       <c r="H752" t="inlineStr"/>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr"/>
       <c r="B753" t="inlineStr">
         <is>
-          <t>Tech Tree Research Costs</t>
+          <t>Siege defeated</t>
         </is>
       </c>
       <c r="C753" t="inlineStr">
         <is>
-          <t>Custos de pesquisa</t>
+          <t>Cerco derrotado</t>
         </is>
       </c>
       <c r="D753" t="inlineStr"/>
       <c r="E753" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F753" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.Title</t>
+          <t>.Boxes.GvGMap.Log.siege_defeated</t>
         </is>
       </c>
       <c r="G753" t="inlineStr"/>
       <c r="H753" t="inlineStr"/>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr"/>
       <c r="B754" t="inlineStr">
         <is>
-          <t>Displays various Event Assitants, when a supported event window is opened.</t>
+          <t>Forums: go here for support and submitting ideas, as well as bug reports.</t>
         </is>
       </c>
       <c r="C754" t="inlineStr">
         <is>
-          <t>Exibir diferentes assistentes de evento, quando a janela de um evento suportado estiver aberta.</t>
+          <t>Fóruns: vá aqui para obter suporte, enviar ideias e relatar bugs.</t>
         </is>
       </c>
       <c r="D754" t="inlineStr"/>
       <c r="E754" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F754" t="inlineStr">
         <is>
-          <t>.Settings.ShowEventChest.Desc</t>
+          <t>.Settings.Help.Forums</t>
         </is>
       </c>
       <c r="G754" t="inlineStr"/>
       <c r="H754" t="inlineStr"/>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr"/>
       <c r="B755" t="inlineStr">
         <is>
-          <t>Filter buildings</t>
+          <t>Notify position</t>
         </is>
       </c>
       <c r="C755" t="inlineStr">
         <is>
-          <t>Filtrar edifícios</t>
+          <t>Posição das notificações</t>
         </is>
       </c>
       <c r="D755" t="inlineStr"/>
       <c r="E755" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F755" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.FilterTable</t>
+          <t>.Settings.Entry.NotificationsPosition</t>
         </is>
       </c>
       <c r="G755" t="inlineStr"/>
       <c r="H755" t="inlineStr"/>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr"/>
       <c r="B756" t="inlineStr">
         <is>
-          <t>Current amount placed in your city. Please note: Not all buildings might be in the era that is shown next to the name. Check the map to be sure!</t>
+          <t>To find same friends in different chats</t>
         </is>
       </c>
       <c r="C756" t="inlineStr">
         <is>
-          <t>Quantidade atual colocada na sua cidade. Atenção: Nem todos os edifícios podem estar na era indicada ao lado do nome. Verifique o mapa para ter a certeza!</t>
+          <t>Para encontrar os mesmos amigos em chats diferentes</t>
         </is>
       </c>
       <c r="D756" t="inlineStr"/>
       <c r="E756" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F756" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.CountTooltip</t>
+          <t>.Menu.CompareFriendsThreads.Desc</t>
         </is>
       </c>
       <c r="G756" t="inlineStr"/>
       <c r="H756" t="inlineStr"/>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr"/>
       <c r="B757" t="inlineStr">
         <is>
-          <t>Blue Galaxy Helper</t>
+          <t>Disappears</t>
         </is>
       </c>
       <c r="C757" t="inlineStr">
         <is>
-          <t>Auxiliar da Galáxia Azul</t>
+          <t>Desaparece</t>
         </is>
       </c>
       <c r="D757" t="inlineStr"/>
       <c r="E757" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F757" t="inlineStr">
         <is>
-          <t>.Menu.Bluegalaxy.Title</t>
+          <t>.Boxes.HiddenRewards.Disappears</t>
         </is>
       </c>
       <c r="G757" t="inlineStr"/>
       <c r="H757" t="inlineStr"/>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr"/>
       <c r="B758" t="inlineStr">
         <is>
-          <t>Automatic collection</t>
+          <t>Display counter for open quests in menu</t>
         </is>
       </c>
       <c r="C758" t="inlineStr">
         <is>
-          <t>Coleta automática</t>
+          <t>Exibir contador de missões abertas no menu</t>
         </is>
       </c>
       <c r="D758" t="inlineStr"/>
       <c r="E758" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F758" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.auto_collect</t>
+          <t>.Boxes.RecurringQuests.showCounter</t>
         </is>
       </c>
       <c r="G758" t="inlineStr"/>
       <c r="H758" t="inlineStr"/>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr"/>
       <c r="B759" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>GE Results</t>
         </is>
       </c>
       <c r="C759" t="inlineStr">
         <is>
-          <t>Nome</t>
+          <t>Resultados de GE</t>
         </is>
       </c>
       <c r="D759" t="inlineStr"/>
       <c r="E759" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F759" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Name</t>
+          <t>.Menu.GexStat.Title</t>
         </is>
       </c>
       <c r="G759" t="inlineStr"/>
       <c r="H759" t="inlineStr"/>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr"/>
       <c r="B760" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total: </t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="C760" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total: </t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="D760" t="inlineStr"/>
       <c r="E760" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F760" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Total</t>
+          <t>.Boxes.MarketOffersEvents.DateNA</t>
         </is>
       </c>
       <c r="G760" t="inlineStr"/>
       <c r="H760" t="inlineStr"/>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr"/>
       <c r="B761" t="inlineStr">
         <is>
-          <t>Add Advice</t>
+          <t>Colonial Age</t>
         </is>
       </c>
       <c r="C761" t="inlineStr">
         <is>
-          <t>Adicionar Conselho</t>
+          <t>Era Colonial</t>
         </is>
       </c>
       <c r="D761" t="inlineStr"/>
       <c r="E761" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F761" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAddAdvice.Title</t>
+          <t>.Eras.7</t>
         </is>
       </c>
       <c r="G761" t="inlineStr"/>
       <c r="H761" t="inlineStr"/>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr"/>
       <c r="B762" t="inlineStr">
         <is>
-          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __tooless__FPs too few.</t>
+          <t>Friends</t>
         </is>
       </c>
       <c r="C762" t="inlineStr">
         <is>
-          <t>Pagou __paid__ PFs em vez de __topay__ PFs. Faltam __tooless__PFs.</t>
+          <t>Amigos</t>
         </is>
       </c>
       <c r="D762" t="inlineStr"/>
       <c r="E762" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F762" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTPaidTooLess</t>
+          <t>.Boxes.MoppelHelper.Friends</t>
         </is>
       </c>
       <c r="G762" t="inlineStr"/>
       <c r="H762" t="inlineStr"/>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr"/>
       <c r="B763" t="inlineStr">
         <is>
-          <t>Siege deleted</t>
+          <t>Castle System</t>
         </is>
       </c>
       <c r="C763" t="inlineStr">
         <is>
-          <t>Cerco eliminado</t>
+          <t>Sistema de Castelo</t>
         </is>
       </c>
       <c r="D763" t="inlineStr"/>
       <c r="E763" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F763" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.siege_deleted</t>
+          <t>.Menu.Castle.Title</t>
         </is>
       </c>
       <c r="G763" t="inlineStr"/>
       <c r="H763" t="inlineStr"/>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr"/>
       <c r="B764" t="inlineStr">
         <is>
-          <t>All goods</t>
+          <t>danger</t>
         </is>
       </c>
       <c r="C764" t="inlineStr">
         <is>
-          <t>Todas as mercadorias</t>
+          <t>perigo</t>
         </is>
       </c>
       <c r="D764" t="inlineStr"/>
       <c r="E764" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F764" t="inlineStr">
         <is>
-          <t>.Boxes.Market.AllGoods</t>
+          <t>.Boxes.OwnpartCalculator.danger</t>
         </is>
       </c>
       <c r="G764" t="inlineStr"/>
       <c r="H764" t="inlineStr"/>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr"/>
       <c r="B765" t="inlineStr">
         <is>
-          <t>Guild ID:</t>
+          <t>Find Special Building</t>
         </is>
       </c>
       <c r="C765" t="inlineStr">
         <is>
-          <t>ID Guilda:</t>
+          <t>Encontrar Edifício Especial</t>
         </is>
       </c>
       <c r="D765" t="inlineStr"/>
       <c r="E765" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F765" t="inlineStr">
         <is>
-          <t>.Settings.Version.GuildId</t>
+          <t>.Boxes.ProductionsRating.FindSpecialBuilding</t>
         </is>
       </c>
       <c r="G765" t="inlineStr"/>
       <c r="H765" t="inlineStr"/>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr"/>
       <c r="B766" t="inlineStr">
         <is>
-          <t>Building Upgrade Costs</t>
+          <t>Show ascended/limited buildings</t>
         </is>
       </c>
       <c r="C766" t="inlineStr">
         <is>
-          <t>Custos de Atualização de Edifício</t>
+          <t>Mostrar edifícios ascendidos/limitados</t>
         </is>
       </c>
       <c r="D766" t="inlineStr"/>
       <c r="E766" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F766" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.BuildingUpgrades</t>
+          <t>.Boxes.ProductionsRating.NoLimitedExplanation</t>
         </is>
       </c>
       <c r="G766" t="inlineStr"/>
       <c r="H766" t="inlineStr"/>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr"/>
       <c r="B767" t="inlineStr">
         <is>
-          <t>reset message counter</t>
+          <t>Tasks</t>
         </is>
       </c>
       <c r="C767" t="inlineStr">
         <is>
-          <t>Reiniciar contador de mensagens</t>
+          <t>Tarefas</t>
         </is>
       </c>
       <c r="D767" t="inlineStr"/>
       <c r="E767" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F767" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ResetMessageCounter</t>
+          <t>.Boxes.RecurringQuests.Table.Tasks</t>
         </is>
       </c>
       <c r="G767" t="inlineStr"/>
       <c r="H767" t="inlineStr"/>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr"/>
       <c r="B768" t="inlineStr">
         <is>
-          <t>min. level</t>
+          <t>Round</t>
         </is>
       </c>
       <c r="C768" t="inlineStr">
         <is>
-          <t>nível mínimo</t>
+          <t>Ronda</t>
         </is>
       </c>
       <c r="D768" t="inlineStr"/>
       <c r="E768" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F768" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MinLevel</t>
+          <t>.Boxes.Negotiation.Round</t>
         </is>
       </c>
       <c r="G768" t="inlineStr"/>
       <c r="H768" t="inlineStr"/>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr"/>
       <c r="B769" t="inlineStr">
         <is>
-          <t xml:space="preserve">Target Progress for Energy used: </t>
+          <t>Hide helper during battle</t>
         </is>
       </c>
       <c r="C769" t="inlineStr">
         <is>
-          <t xml:space="preserve">Progresso alvo para energia utilizada: </t>
+          <t>Ocultar assistente durante a batalha</t>
         </is>
       </c>
       <c r="D769" t="inlineStr"/>
       <c r="E769" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F769" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.EfficiencyTargetProgress.anniversary</t>
+          <t>.Settings.HideHelperDuringBattle.Title</t>
         </is>
       </c>
       <c r="G769" t="inlineStr"/>
       <c r="H769" t="inlineStr"/>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr"/>
       <c r="B770" t="inlineStr">
         <is>
-          <t>Meds</t>
+          <t>DD/MMM</t>
         </is>
       </c>
       <c r="C770" t="inlineStr">
         <is>
-          <t>Medalhas</t>
+          <t>DD/MMM</t>
         </is>
       </c>
       <c r="D770" t="inlineStr"/>
       <c r="E770" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F770" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Meds</t>
+          <t>.DateShort</t>
         </is>
       </c>
       <c r="G770" t="inlineStr"/>
       <c r="H770" t="inlineStr"/>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr"/>
       <c r="B771" t="inlineStr">
         <is>
-          <t>PME</t>
+          <t>Infobox</t>
         </is>
       </c>
       <c r="C771" t="inlineStr">
         <is>
-          <t>PME</t>
+          <t>Caixa de informações</t>
         </is>
       </c>
       <c r="D771" t="inlineStr"/>
       <c r="E771" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F771" t="inlineStr">
         <is>
-          <t>.Eras.11.short</t>
+          <t>.Boxes.Infobox.Title</t>
         </is>
       </c>
       <c r="G771" t="inlineStr"/>
       <c r="H771" t="inlineStr"/>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr"/>
       <c r="B772" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>How many elements should the Infobox display  and save?&lt;br&gt;Empty or "0" means infinite.</t>
         </is>
       </c>
       <c r="C772" t="inlineStr">
         <is>
-          <t>Pontos</t>
+          <t>Quantos elementos a Caixa de Informação deve exibir e guardar?&lt;br&gt;Vazio ou "0" significa infinito.</t>
         </is>
       </c>
       <c r="D772" t="inlineStr"/>
       <c r="E772" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F772" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Points</t>
+          <t>.Settings.InfoboxEntryCount.Desc</t>
         </is>
       </c>
       <c r="G772" t="inlineStr"/>
       <c r="H772" t="inlineStr"/>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr"/>
       <c r="B773" t="inlineStr">
         <is>
-          <t>Do you want the QI Player list to automatically open when clicking on the QI ranking?</t>
+          <t>Owner to Add</t>
         </is>
       </c>
       <c r="C773" t="inlineStr">
         <is>
-          <t>Queres que a Lista de Jogadores do QI abra automaticamente ao clicares no ranking do QI?</t>
+          <t>Contribuição pessoal</t>
         </is>
       </c>
       <c r="D773" t="inlineStr"/>
       <c r="E773" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F773" t="inlineStr">
         <is>
-          <t>.Settings.ShowQIPlayerInfo.Desc</t>
+          <t>.Boxes.OwnpartCalculator.OwnPart</t>
         </is>
       </c>
       <c r="G773" t="inlineStr"/>
       <c r="H773" t="inlineStr"/>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr"/>
       <c r="B774" t="inlineStr">
         <is>
-          <t>Scouting Info</t>
+          <t>Stone Age</t>
         </is>
       </c>
       <c r="C774" t="inlineStr">
         <is>
-          <t>Informação de Exploração</t>
+          <t>Idade da Pedra</t>
         </is>
       </c>
       <c r="D774" t="inlineStr"/>
       <c r="E774" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F774" t="inlineStr">
         <is>
-          <t>.Settings.ShowScoutingTimes.Title</t>
+          <t>.Eras.1</t>
         </is>
       </c>
       <c r="G774" t="inlineStr"/>
       <c r="H774" t="inlineStr"/>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr"/>
       <c r="B775" t="inlineStr">
         <is>
-          <t>Settlements Overview</t>
+          <t>???</t>
         </is>
       </c>
       <c r="C775" t="inlineStr">
         <is>
-          <t>Visão Geral das Colónias</t>
+          <t>???</t>
         </is>
       </c>
       <c r="D775" t="inlineStr"/>
       <c r="E775" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F775" t="inlineStr">
         <is>
-          <t>.Menu.OutP.Title</t>
+          <t>.Menu.unitsGex.Title</t>
         </is>
       </c>
       <c r="G775" t="inlineStr"/>
       <c r="H775" t="inlineStr"/>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr"/>
       <c r="B776" t="inlineStr">
         <is>
-          <t>Upgrade Kit</t>
+          <t>PvP Arena Rewards</t>
         </is>
       </c>
       <c r="C776" t="inlineStr">
         <is>
-          <t>Kit de Melhoramento</t>
+          <t>Recompensas da Arena PvP</t>
         </is>
       </c>
       <c r="D776" t="inlineStr"/>
       <c r="E776" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F776" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.UpgradeKit</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.pvp_arena</t>
         </is>
       </c>
       <c r="G776" t="inlineStr"/>
       <c r="H776" t="inlineStr"/>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr"/>
       <c r="B777" t="inlineStr">
         <is>
-          <t>Colonial Age</t>
+          <t>See all available information of the current QI map.</t>
         </is>
       </c>
       <c r="C777" t="inlineStr">
         <is>
-          <t>Era Colonial</t>
+          <t>Veja todas as informações disponíveis do mapa atual de IQ.</t>
         </is>
       </c>
       <c r="D777" t="inlineStr"/>
       <c r="E777" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F777" t="inlineStr">
         <is>
-          <t>.Eras.7</t>
+          <t>.Menu.QIMap.Desc</t>
         </is>
       </c>
       <c r="G777" t="inlineStr"/>
       <c r="H777" t="inlineStr"/>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr"/>
       <c r="B778" t="inlineStr">
         <is>
-          <t>ATTENTION: To update these values, you must scroll through all new events in the History Event tab in: Town Hall &gt; News &gt; Event History</t>
+          <t>Guild Treasury - daily</t>
         </is>
       </c>
       <c r="C778" t="inlineStr">
         <is>
-          <t>ATENÇÃO: Estes valores só são válidos se percorreres todos os novos eventos na lista de eventos em Câmara Municipal &gt; Notícias &gt; Histórico de Eventos</t>
+          <t>Tesouraria da Guilda por dia</t>
         </is>
       </c>
       <c r="D778" t="inlineStr"/>
       <c r="E778" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F778" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.HeaderWarning</t>
+          <t>.Boxes.Stats.SourceTitle.statsTreasureClanD</t>
         </is>
       </c>
       <c r="G778" t="inlineStr"/>
       <c r="H778" t="inlineStr"/>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr"/>
       <c r="B779" t="inlineStr">
         <is>
-          <t>The Date value "__InvalidDate__" could not be parsed</t>
+          <t>Disclaimer</t>
         </is>
       </c>
       <c r="C779" t="inlineStr">
         <is>
-          <t>Não foi possível converter a data "__InvalidDate__"</t>
+          <t>Aviso Legal</t>
         </is>
       </c>
       <c r="D779" t="inlineStr"/>
       <c r="E779" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F779" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.DateParseErrorDesc</t>
+          <t>.General.Disclaimer</t>
         </is>
       </c>
       <c r="G779" t="inlineStr"/>
       <c r="H779" t="inlineStr"/>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr"/>
       <c r="B780" t="inlineStr">
         <is>
-          <t>The game will now reload with the imported settings.</t>
+          <t>Factor</t>
         </is>
       </c>
       <c r="C780" t="inlineStr">
         <is>
-          <t>O jogo vai recarregar com as configurações importadas.</t>
+          <t>Fator</t>
         </is>
       </c>
       <c r="D780" t="inlineStr"/>
       <c r="E780" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F780" t="inlineStr">
         <is>
-          <t>.Settings.ExportImport.Reload</t>
+          <t>.Boxes.AuctionSettings.Factor</t>
         </is>
       </c>
       <c r="G780" t="inlineStr"/>
       <c r="H780" t="inlineStr"/>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr"/>
       <c r="B781" t="inlineStr">
         <is>
-          <t>Treasury Goods</t>
+          <t>The Helper uses notifications in various places. You can switch this on or off here.</t>
         </is>
       </c>
       <c r="C781" t="inlineStr">
         <is>
-          <t>Mercadorias de Tesouraria</t>
+          <t>O FoE Helper usa notificações em diversos locais. Pode ativá-las ou desativá-las aqui.</t>
         </is>
       </c>
       <c r="D781" t="inlineStr"/>
       <c r="E781" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F781" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildGoods</t>
+          <t>.Settings.ShowNotifications.Desc</t>
         </is>
       </c>
       <c r="G781" t="inlineStr"/>
       <c r="H781" t="inlineStr"/>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr"/>
       <c r="B782" t="inlineStr">
         <is>
-          <t>__GBCount__ noted</t>
+          <t>End date</t>
         </is>
       </c>
       <c r="C782" t="inlineStr">
         <is>
-          <t>__GBCount__ registado</t>
+          <t>Data do fim</t>
         </is>
       </c>
       <c r="D782" t="inlineStr"/>
       <c r="E782" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F782" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.GBsNoted</t>
+          <t>.Boxes.GuildMemberStat.EndDate</t>
         </is>
       </c>
       <c r="G782" t="inlineStr"/>
       <c r="H782" t="inlineStr"/>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr"/>
       <c r="B783" t="inlineStr">
         <is>
-          <t>Your Treasure Daily</t>
+          <t>Negotiation Helper</t>
         </is>
       </c>
       <c r="C783" t="inlineStr">
         <is>
-          <t>A tua tesouraria diária</t>
+          <t>Ajudante de negociações</t>
         </is>
       </c>
       <c r="D783" t="inlineStr"/>
       <c r="E783" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F783" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsTreasurePlayerD</t>
+          <t>.Settings.AutomaticNegotiation.Title</t>
         </is>
       </c>
       <c r="G783" t="inlineStr"/>
       <c r="H783" t="inlineStr"/>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr"/>
       <c r="B784" t="inlineStr">
         <is>
-          <t>Single</t>
+          <t>Count</t>
         </is>
       </c>
       <c r="C784" t="inlineStr">
         <is>
-          <t>Unidade</t>
+          <t>Contagem</t>
         </is>
       </c>
       <c r="D784" t="inlineStr"/>
       <c r="E784" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F784" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Single</t>
+          <t>.Boxes.MarketOffersEvents.Count</t>
         </is>
       </c>
       <c r="G784" t="inlineStr"/>
       <c r="H784" t="inlineStr"/>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr"/>
       <c r="B785" t="inlineStr">
         <is>
-          <t>Power leveling</t>
+          <t>No spot available</t>
         </is>
       </c>
       <c r="C785" t="inlineStr">
         <is>
-          <t>Aumento de nível acelerado</t>
+          <t>Sem vaga disponível</t>
         </is>
       </c>
       <c r="D785" t="inlineStr"/>
       <c r="E785" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F785" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.Title</t>
+          <t>.Boxes.OwnpartCalculator.NoPlaceAvailable</t>
         </is>
       </c>
       <c r="G785" t="inlineStr"/>
       <c r="H785" t="inlineStr"/>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr"/>
       <c r="B786" t="inlineStr">
         <is>
-          <t>Image size</t>
+          <t>Trade</t>
         </is>
       </c>
       <c r="C786" t="inlineStr">
         <is>
-          <t>Tamanho da imagem</t>
+          <t>Negociar</t>
         </is>
       </c>
       <c r="D786" t="inlineStr"/>
       <c r="E786" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F786" t="inlineStr">
         <is>
-          <t>.Boxes.Units.PictogramScalingTitle</t>
+          <t>.Boxes.mapTradeWarning.Title</t>
         </is>
       </c>
       <c r="G786" t="inlineStr"/>
       <c r="H786" t="inlineStr"/>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr"/>
       <c r="B787" t="inlineStr">
         <is>
-          <t>Decorations</t>
+          <t>Negotiation</t>
         </is>
       </c>
       <c r="C787" t="inlineStr">
         <is>
-          <t>Decorações</t>
+          <t>Negociação</t>
         </is>
       </c>
       <c r="D787" t="inlineStr"/>
       <c r="E787" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F787" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.decoration</t>
+          <t>.Boxes.Castle.Negotiation</t>
         </is>
       </c>
       <c r="G787" t="inlineStr"/>
       <c r="H787" t="inlineStr"/>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr"/>
       <c r="B788" t="inlineStr">
         <is>
-          <t>Tables</t>
+          <t>If upon opening the GE stage unlock dialogue the precentual goods use is higher than the threshold given below, a box is generated listing the percentual goods use in relation to the treasury stock. '0' will always open the box, '100' never.</t>
         </is>
       </c>
       <c r="C788" t="inlineStr">
         <is>
-          <t>Tabelas</t>
+          <t>Se, ao abrir o diálogo de desbloqueio da fase da Expedição da Guilda, a utilização percentual de bens for superior ao limite indicado abaixo, será gerada uma caixa a listar essa utilização percentual em relação ao stock do tesouro. '0' abrirá sempre a caixa; '100' nunca.</t>
         </is>
       </c>
       <c r="D788" t="inlineStr"/>
       <c r="E788" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F788" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Tables</t>
+          <t>.Settings.GexStockWarning.Desc</t>
         </is>
       </c>
       <c r="G788" t="inlineStr"/>
       <c r="H788" t="inlineStr"/>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr"/>
       <c r="B789" t="inlineStr">
         <is>
-          <t>Daily Challenge</t>
+          <t>Settlements Overview</t>
         </is>
       </c>
       <c r="C789" t="inlineStr">
         <is>
-          <t>Desafio Diário</t>
+          <t>Visão Geral das Colónias</t>
         </is>
       </c>
       <c r="D789" t="inlineStr"/>
       <c r="E789" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F789" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.DailyChallenge</t>
+          <t>.Menu.OutP.Title</t>
         </is>
       </c>
       <c r="G789" t="inlineStr"/>
       <c r="H789" t="inlineStr"/>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr"/>
       <c r="B790" t="inlineStr">
         <is>
-          <t>Meds</t>
+          <t>Save donation factor per Conversation</t>
         </is>
       </c>
       <c r="C790" t="inlineStr">
         <is>
-          <t>Medalhas</t>
+          <t>Guardar fator de doação por Conversação</t>
         </is>
       </c>
       <c r="D790" t="inlineStr"/>
       <c r="E790" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F790" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Meds</t>
+          <t>.Boxes.Calculator.ForderBonusPerConversation</t>
         </is>
       </c>
       <c r="G790" t="inlineStr"/>
       <c r="H790" t="inlineStr"/>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr"/>
       <c r="B791" t="inlineStr">
         <is>
-          <t>1 FP equals __goods__ goods</t>
+          <t>Towers</t>
         </is>
       </c>
       <c r="C791" t="inlineStr">
         <is>
-          <t>1 PF equivale a __goods__ bens</t>
+          <t>Torres</t>
         </is>
       </c>
       <c r="D791" t="inlineStr"/>
       <c r="E791" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F791" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.GoodsPerFP</t>
+          <t>.Boxes.Productions.Headings.tower</t>
         </is>
       </c>
       <c r="G791" t="inlineStr"/>
       <c r="H791" t="inlineStr"/>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr"/>
       <c r="B792" t="inlineStr">
         <is>
-          <t>GB Investment Overview</t>
+          <t>__building__ - Level __level__</t>
         </is>
       </c>
       <c r="C792" t="inlineStr">
         <is>
-          <t>Visão Geral do Investimento em GE</t>
+          <t>__building__ - Nivel __level__</t>
         </is>
       </c>
       <c r="D792" t="inlineStr"/>
       <c r="E792" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F792" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.Title</t>
+          <t>.Boxes.Infobox.Messages.MsgBuilding</t>
         </is>
       </c>
       <c r="G792" t="inlineStr"/>
       <c r="H792" t="inlineStr"/>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr"/>
       <c r="B793" t="inlineStr">
         <is>
-          <t>Group by Ages</t>
+          <t>No data available!&lt;br /&gt;Please visit the guild expedition contribution page in the guild expedition overview to update the data.</t>
         </is>
       </c>
       <c r="C793" t="inlineStr">
         <is>
-          <t>Agrupar por eras</t>
+          <t>Sem dados disponíveis!&lt;br /&gt;Por favor, visite a página de contribuição da expedição da guilda na visão geral da expedição da guilda para atualizar os dados.</t>
         </is>
       </c>
       <c r="D793" t="inlineStr"/>
       <c r="E793" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F793" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnToggleGroupBy</t>
+          <t>.Boxes.GexStat.ParticipationNoData</t>
         </is>
       </c>
       <c r="G793" t="inlineStr"/>
       <c r="H793" t="inlineStr"/>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr"/>
       <c r="B794" t="inlineStr">
         <is>
-          <t>Status</t>
+          <t>Show GBG Building Recommendation</t>
         </is>
       </c>
       <c r="C794" t="inlineStr">
         <is>
-          <t>Expira em</t>
+          <t>Exibir Recomendação de Edifício CBs</t>
         </is>
       </c>
       <c r="D794" t="inlineStr"/>
       <c r="E794" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F794" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Table.expires</t>
+          <t>.Settings.ShowGBGBuildings.Title</t>
         </is>
       </c>
       <c r="G794" t="inlineStr"/>
       <c r="H794" t="inlineStr"/>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr"/>
       <c r="B795" t="inlineStr">
         <is>
-          <t>Wildpark-Event</t>
+          <t>Should the motivation activities be tracked when the events are called?&lt;br&gt;&lt;br&gt;&lt;em&gt;Reload game after conversion&lt;/em&gt;</t>
         </is>
       </c>
       <c r="C795" t="inlineStr">
         <is>
-          <t>Evento Wildpark</t>
+          <t>Queres que a atividade de motivação seja enviada juntamente com os eventos?&lt;br&gt;&lt;br&gt;&lt;em&gt;Atualiza o jogo posteriormente&lt;/em&gt;</t>
         </is>
       </c>
       <c r="D795" t="inlineStr"/>
       <c r="E795" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F795" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.wildlife_event</t>
+          <t>.Settings.ShowPlayersMotivation.Desc</t>
         </is>
       </c>
       <c r="G795" t="inlineStr"/>
       <c r="H795" t="inlineStr"/>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr"/>
       <c r="B796" t="inlineStr">
         <is>
-          <t>Motivation Activity</t>
+          <t>can be motivated</t>
         </is>
       </c>
       <c r="C796" t="inlineStr">
         <is>
-          <t>Auxiliar de motivação</t>
+          <t>pode ser motivado</t>
         </is>
       </c>
       <c r="D796" t="inlineStr"/>
       <c r="E796" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F796" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowPlayersMotivation</t>
+          <t>.Boxes.Tooltip.Building.canMotivate</t>
         </is>
       </c>
       <c r="G796" t="inlineStr"/>
       <c r="H796" t="inlineStr"/>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr"/>
       <c r="B797" t="inlineStr">
         <is>
-          <t>Battle Boosts</t>
+          <t>Transmitted</t>
         </is>
       </c>
       <c r="C797" t="inlineStr">
         <is>
-          <t>Bónus de Batalha</t>
+          <t>Transmitido</t>
         </is>
       </c>
       <c r="D797" t="inlineStr"/>
       <c r="E797" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F797" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.BattleBoosts</t>
+          <t>.Boxes.CityMap.SubmitSuccessHeader</t>
         </is>
       </c>
       <c r="G797" t="inlineStr"/>
       <c r="H797" t="inlineStr"/>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr"/>
       <c r="B798" t="inlineStr">
         <is>
-          <t>Chance</t>
+          <t>Own offers</t>
         </is>
       </c>
       <c r="C798" t="inlineStr">
         <is>
-          <t>Probabilidade</t>
+          <t>Ofertas próprias</t>
         </is>
       </c>
       <c r="D798" t="inlineStr"/>
       <c r="E798" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F798" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Chance</t>
+          <t>.Boxes.Market.ShowOwnOffers</t>
         </is>
       </c>
       <c r="G798" t="inlineStr"/>
       <c r="H798" t="inlineStr"/>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr"/>
       <c r="B799" t="inlineStr">
         <is>
-          <t>There are several ways to get support:</t>
+          <t xml:space="preserve">Target Progress for Soccer Balls used: </t>
         </is>
       </c>
       <c r="C799" t="inlineStr">
         <is>
-          <t>Há várias formas de obter suporte:</t>
+          <t xml:space="preserve">Progresso alvo para bolas de futebol utilizadas: </t>
         </is>
       </c>
       <c r="D799" t="inlineStr"/>
       <c r="E799" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F799" t="inlineStr">
         <is>
-          <t>.Settings.Help.Desc</t>
+          <t>.Boxes.MergerGame.EfficiencyTargetProgress.care</t>
         </is>
       </c>
       <c r="G799" t="inlineStr"/>
       <c r="H799" t="inlineStr"/>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr"/>
       <c r="B800" t="inlineStr">
         <is>
-          <t>Sorting</t>
+          <t>horizontal</t>
         </is>
       </c>
       <c r="C800" t="inlineStr">
         <is>
-          <t>Ordem</t>
+          <t>horizontal</t>
         </is>
       </c>
       <c r="D800" t="inlineStr"/>
       <c r="E800" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F800" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.Sorting</t>
+          <t>.Boxes.CloseBox.Horizontal</t>
         </is>
       </c>
       <c r="G800" t="inlineStr"/>
       <c r="H800" t="inlineStr"/>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr"/>
       <c r="B801" t="inlineStr">
         <is>
-          <t>Value/tile</t>
+          <t>ATTENTION: To update these values, you must scroll through all new events in the History Event tab in: Town Hall &gt; News &gt; Event History</t>
         </is>
       </c>
       <c r="C801" t="inlineStr">
         <is>
-          <t>Valor/peça</t>
+          <t>ATENÇÃO: Estes valores só são válidos se percorreres todos os novos eventos na lista de eventos em Câmara Municipal &gt; Notícias &gt; Histórico de Eventos</t>
         </is>
       </c>
       <c r="D801" t="inlineStr"/>
       <c r="E801" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F801" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowValuesPerTile</t>
+          <t>.Boxes.MoppelHelper.HeaderWarning</t>
         </is>
       </c>
       <c r="G801" t="inlineStr"/>
       <c r="H801" t="inlineStr"/>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr"/>
       <c r="B802" t="inlineStr">
         <is>
-          <t>AF</t>
+          <t>Total Collected:</t>
         </is>
       </c>
       <c r="C802" t="inlineStr">
         <is>
-          <t>AF</t>
+          <t>Total Recolhido:</t>
         </is>
       </c>
       <c r="D802" t="inlineStr"/>
       <c r="E802" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F802" t="inlineStr">
         <is>
-          <t>.Eras.15.short</t>
+          <t>.Boxes.FPCollector.Total</t>
         </is>
       </c>
       <c r="G802" t="inlineStr"/>
       <c r="H802" t="inlineStr"/>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr"/>
       <c r="B803" t="inlineStr">
         <is>
-          <t>Overview</t>
+          <t>List of all items in a store</t>
         </is>
       </c>
       <c r="C803" t="inlineStr">
         <is>
-          <t>Visão geral</t>
+          <t>Lista de todos os itens no armazém</t>
         </is>
       </c>
       <c r="D803" t="inlineStr"/>
       <c r="E803" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F803" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Overview</t>
+          <t>.Menu.ShopAssist.Desc</t>
         </is>
       </c>
       <c r="G803" t="inlineStr"/>
       <c r="H803" t="inlineStr"/>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr"/>
       <c r="B804" t="inlineStr">
         <is>
-          <t>Current Arc Bonus</t>
+          <t>GE Relic Rewards (Temple of Relic)</t>
         </is>
       </c>
       <c r="C804" t="inlineStr">
         <is>
-          <t>Bônus de Arca Atual</t>
+          <t>Recompensas do templo das Reliquias</t>
         </is>
       </c>
       <c r="D804" t="inlineStr"/>
       <c r="E804" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F804" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.ArkBonus</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.guildExpedition</t>
         </is>
       </c>
       <c r="G804" t="inlineStr"/>
       <c r="H804" t="inlineStr"/>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr"/>
       <c r="B805" t="inlineStr">
         <is>
-          <t>St. Patrick's Day Event</t>
+          <t>Idle Game (e.g. St. Patricks)</t>
         </is>
       </c>
       <c r="C805" t="inlineStr">
         <is>
-          <t>Evento do Dia de São Patrício</t>
+          <t>Jogo Inativo (ex.: Dia de São Patrício)</t>
         </is>
       </c>
       <c r="D805" t="inlineStr"/>
       <c r="E805" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F805" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.st_patricks_event</t>
+          <t>.Settings.EventHelperIdle</t>
         </is>
       </c>
       <c r="G805" t="inlineStr"/>
       <c r="H805" t="inlineStr"/>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr"/>
       <c r="B806" t="inlineStr">
         <is>
-          <t>Info + Website</t>
+          <t>Open automatically</t>
         </is>
       </c>
       <c r="C806" t="inlineStr">
         <is>
-          <t>Informações e Site Web</t>
+          <t>Abrir automaticamente</t>
         </is>
       </c>
       <c r="D806" t="inlineStr"/>
       <c r="E806" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F806" t="inlineStr">
         <is>
-          <t>.Settings.Tab.About</t>
+          <t>.Boxes.Market.Settings.Autostart</t>
         </is>
       </c>
       <c r="G806" t="inlineStr"/>
       <c r="H806" t="inlineStr"/>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr"/>
       <c r="B807" t="inlineStr">
         <is>
-          <t>All rarities</t>
+          <t>HMA</t>
         </is>
       </c>
       <c r="C807" t="inlineStr">
         <is>
-          <t>Todas as raridades</t>
+          <t>HMA</t>
         </is>
       </c>
       <c r="D807" t="inlineStr"/>
       <c r="E807" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F807" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.All</t>
+          <t>.Eras.5.short</t>
         </is>
       </c>
       <c r="G807" t="inlineStr"/>
       <c r="H807" t="inlineStr"/>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr"/>
       <c r="B808" t="inlineStr">
         <is>
-          <t>Open the antique dealer to update the data.</t>
+          <t>Sectors</t>
         </is>
       </c>
       <c r="C808" t="inlineStr">
         <is>
-          <t>Abra o comerciante de antiguidades para atualizar os dados.</t>
+          <t>Setores</t>
         </is>
       </c>
       <c r="D808" t="inlineStr"/>
       <c r="E808" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F808" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.VisitAntiqueDealerWarning</t>
+          <t>.Boxes.GvGMap.Guild.Sectors</t>
         </is>
       </c>
       <c r="G808" t="inlineStr"/>
       <c r="H808" t="inlineStr"/>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr"/>
       <c r="B809" t="inlineStr">
         <is>
-          <t>Only Affordable Offers</t>
+          <t>Member participation</t>
         </is>
       </c>
       <c r="C809" t="inlineStr">
         <is>
-          <t>Apenas Ofertas Acessíveis</t>
+          <t>Participação do membro</t>
         </is>
       </c>
       <c r="D809" t="inlineStr"/>
       <c r="E809" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F809" t="inlineStr">
         <is>
-          <t>.Boxes.Market.OnlyAffordable</t>
+          <t>.Boxes.GexStat.MemberParticipation</t>
         </is>
       </c>
       <c r="G809" t="inlineStr"/>
       <c r="H809" t="inlineStr"/>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr"/>
       <c r="B810" t="inlineStr">
         <is>
-          <t>World:</t>
+          <t>First visit the member overview of the social conversation you want to compare here, so that data can be compared.</t>
         </is>
       </c>
       <c r="C810" t="inlineStr">
         <is>
-          <t>Mundo:</t>
+          <t>Primeiro, visite a visão geral dos membros da conversa social que deseja comparar aqui, para que os dados possam ser comparados.</t>
         </is>
       </c>
       <c r="D810" t="inlineStr"/>
       <c r="E810" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F810" t="inlineStr">
         <is>
-          <t>.Settings.Version.World</t>
+          <t>.Boxes.CompareFriendsThreads.Information</t>
         </is>
       </c>
       <c r="G810" t="inlineStr"/>
       <c r="H810" t="inlineStr"/>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr"/>
       <c r="B811" t="inlineStr">
         <is>
-          <t>Date &amp;amp; Time</t>
+          <t>EMA</t>
         </is>
       </c>
       <c r="C811" t="inlineStr">
         <is>
-          <t>Data &amp;amp; Hora</t>
+          <t>EMA</t>
         </is>
       </c>
       <c r="D811" t="inlineStr"/>
       <c r="E811" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F811" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Datetime</t>
+          <t>.Eras.4.short</t>
         </is>
       </c>
       <c r="G811" t="inlineStr"/>
       <c r="H811" t="inlineStr"/>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr"/>
       <c r="B812" t="inlineStr">
         <is>
-          <t>About FoE Helper</t>
+          <t>Fellowship Event</t>
         </is>
       </c>
       <c r="C812" t="inlineStr">
         <is>
-          <t>Sobre FoE Helper</t>
+          <t>Evento de Irmandade</t>
         </is>
       </c>
       <c r="D812" t="inlineStr"/>
       <c r="E812" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F812" t="inlineStr">
         <is>
-          <t>.Settings.About.Title</t>
+          <t>.Boxes.FPCollector.hero_event</t>
         </is>
       </c>
       <c r="G812" t="inlineStr"/>
       <c r="H812" t="inlineStr"/>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr"/>
       <c r="B813" t="inlineStr">
         <is>
-          <t>Defense</t>
+          <t>show ex-members</t>
         </is>
       </c>
       <c r="C813" t="inlineStr">
         <is>
-          <t>Defesa</t>
+          <t>mostrar ex-membros</t>
         </is>
       </c>
       <c r="D813" t="inlineStr"/>
       <c r="E813" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F813" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Tabs.DefenseFights</t>
+          <t>.Boxes.GuildMemberStat.ShowDeletedMembers</t>
         </is>
       </c>
       <c r="G813" t="inlineStr"/>
       <c r="H813" t="inlineStr"/>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr"/>
       <c r="B814" t="inlineStr">
         <is>
-          <t>Current Production Overview (Daily)</t>
+          <t>FP Collector Overview</t>
         </is>
       </c>
       <c r="C814" t="inlineStr">
         <is>
-          <t>Visão Geral da Produção Atual (Diária)</t>
+          <t>Visão Geral do Colecionador de PF</t>
         </is>
       </c>
       <c r="D814" t="inlineStr"/>
       <c r="E814" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F814" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Title</t>
+          <t>.Menu.fpCollector.Title</t>
         </is>
       </c>
       <c r="G814" t="inlineStr"/>
       <c r="H814" t="inlineStr"/>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr"/>
       <c r="B815" t="inlineStr">
         <is>
-          <t>Towers</t>
+          <t>__era__&lt;br&gt;You have: __stock__</t>
         </is>
       </c>
       <c r="C815" t="inlineStr">
         <is>
-          <t>Torres</t>
+          <t>__era__&lt;br&gt;Tu tens: __stock__</t>
         </is>
       </c>
       <c r="D815" t="inlineStr"/>
       <c r="E815" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F815" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.tower</t>
+          <t>.Boxes.Market.NeedTT</t>
         </is>
       </c>
       <c r="G815" t="inlineStr"/>
       <c r="H815" t="inlineStr"/>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr"/>
       <c r="B816" t="inlineStr">
         <is>
-          <t>Available Workers</t>
+          <t>How many FPs were invested</t>
         </is>
       </c>
       <c r="C816" t="inlineStr">
         <is>
-          <t>Trabalhadores disponíveis</t>
+          <t>Quantos PFs foram investidos</t>
         </is>
       </c>
       <c r="D816" t="inlineStr"/>
       <c r="E816" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F816" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.availableCurrency.care</t>
+          <t>.Boxes.Investment.Overview.InvestedDesc</t>
         </is>
       </c>
       <c r="G816" t="inlineStr"/>
       <c r="H816" t="inlineStr"/>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr"/>
       <c r="B817" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>GE Relic</t>
         </is>
       </c>
       <c r="C817" t="inlineStr">
         <is>
-          <t>Definições</t>
+          <t>Relíquia de EG</t>
         </is>
       </c>
       <c r="D817" t="inlineStr"/>
       <c r="E817" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F817" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Settings</t>
+          <t>.Boxes.FPCollector.guildExpedition</t>
         </is>
       </c>
       <c r="G817" t="inlineStr"/>
       <c r="H817" t="inlineStr"/>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr"/>
       <c r="B818" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C818" t="inlineStr">
         <is>
-          <t>Modificar</t>
+          <t>Edifício</t>
         </is>
       </c>
       <c r="D818" t="inlineStr"/>
       <c r="E818" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F818" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.Edit</t>
+          <t>.Boxes.BlueGalaxy.Building</t>
         </is>
       </c>
       <c r="G818" t="inlineStr"/>
       <c r="H818" t="inlineStr"/>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr"/>
       <c r="B819" t="inlineStr">
         <is>
-          <t>Units</t>
+          <t>can not be plundered</t>
         </is>
       </c>
       <c r="C819" t="inlineStr">
         <is>
-          <t>Unidades</t>
+          <t>não pode ser saqueado</t>
         </is>
       </c>
       <c r="D819" t="inlineStr"/>
       <c r="E819" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F819" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Units</t>
+          <t>.Boxes.Tooltip.Building.noPlunder</t>
         </is>
       </c>
       <c r="G819" t="inlineStr"/>
       <c r="H819" t="inlineStr"/>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr"/>
       <c r="B820" t="inlineStr">
         <is>
-          <t>Disadvantage</t>
+          <t>Offer</t>
         </is>
       </c>
       <c r="C820" t="inlineStr">
         <is>
-          <t>Desvantagem</t>
+          <t>Oferta</t>
         </is>
       </c>
       <c r="D820" t="inlineStr"/>
       <c r="E820" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F820" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeDisadvantage</t>
+          <t>.Boxes.ShopAssist.Item</t>
         </is>
       </c>
       <c r="G820" t="inlineStr"/>
       <c r="H820" t="inlineStr"/>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr"/>
       <c r="B821" t="inlineStr">
         <is>
-          <t>Progress</t>
+          <t xml:space="preserve">Displays a window that covers the 'Negotiate' Button in Provinces preventing accidental clicking </t>
         </is>
       </c>
       <c r="C821" t="inlineStr">
         <is>
-          <t>Progresso</t>
+          <t xml:space="preserve">Exibir uma caixa cobrindo o botão 'negociar' nas províncias, para evitar cliques acidentais. </t>
         </is>
       </c>
       <c r="D821" t="inlineStr"/>
       <c r="E821" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F821" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Progress</t>
+          <t>.Settings.ShowMapTradeWarning.Desc</t>
         </is>
       </c>
       <c r="G821" t="inlineStr"/>
       <c r="H821" t="inlineStr"/>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr"/>
       <c r="B822" t="inlineStr">
         <is>
-          <t>General Settings</t>
+          <t>Rewards</t>
         </is>
       </c>
       <c r="C822" t="inlineStr">
         <is>
-          <t>Definições Gerais</t>
+          <t>Recompensas</t>
         </is>
       </c>
       <c r="D822" t="inlineStr"/>
       <c r="E822" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F822" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.GeneralSettings</t>
+          <t>.Boxes.Stats.BtnSource.statsRewards</t>
         </is>
       </c>
       <c r="G822" t="inlineStr"/>
       <c r="H822" t="inlineStr"/>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr"/>
       <c r="B823" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>Date &amp;amp; Time</t>
         </is>
       </c>
       <c r="C823" t="inlineStr">
         <is>
-          <t>EG</t>
+          <t>Data &amp;amp; Hora</t>
         </is>
       </c>
       <c r="D823" t="inlineStr"/>
       <c r="E823" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F823" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.guildExpedition</t>
+          <t>.Boxes.Alerts.Form.Datetime</t>
         </is>
       </c>
       <c r="G823" t="inlineStr"/>
       <c r="H823" t="inlineStr"/>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr"/>
       <c r="B824" t="inlineStr">
         <is>
-          <t>Available energy</t>
+          <t>Lower Era buildings</t>
         </is>
       </c>
       <c r="C824" t="inlineStr">
         <is>
-          <t>Energia disponível</t>
+          <t>Edifícios de eras anteriores</t>
         </is>
       </c>
       <c r="D824" t="inlineStr"/>
       <c r="E824" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F824" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.availableCurrency.anniversary</t>
+          <t>.Boxes.CityMap.HighlightOldBuildings</t>
         </is>
       </c>
       <c r="G824" t="inlineStr"/>
       <c r="H824" t="inlineStr"/>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr"/>
       <c r="B825" t="inlineStr">
         <is>
-          <t>Main Menu Countdown</t>
+          <t>About FoE Helper</t>
         </is>
       </c>
       <c r="C825" t="inlineStr">
         <is>
-          <t>Contagem regressiva no Menu Principal</t>
+          <t>Sobre FoE Helper</t>
         </is>
       </c>
       <c r="D825" t="inlineStr"/>
       <c r="E825" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F825" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.MenuIcon.Title</t>
+          <t>.Settings.About.Title</t>
         </is>
       </c>
       <c r="G825" t="inlineStr"/>
       <c r="H825" t="inlineStr"/>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr"/>
       <c r="B826" t="inlineStr">
         <is>
-          <t>Name building</t>
+          <t>Inventory</t>
         </is>
       </c>
       <c r="C826" t="inlineStr">
         <is>
-          <t>Grande Edifício</t>
+          <t>Inventário</t>
         </is>
       </c>
       <c r="D826" t="inlineStr"/>
       <c r="E826" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F826" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsGB</t>
+          <t>.Boxes.ShopAssist.Inventory</t>
         </is>
       </c>
       <c r="G826" t="inlineStr"/>
       <c r="H826" t="inlineStr"/>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr"/>
       <c r="B827" t="inlineStr">
         <is>
-          <t>When starting fresh, the module will start in row 1 of the settings and with each consecutive bid, the module will use the next line.</t>
+          <t>Tavern Visit</t>
         </is>
       </c>
       <c r="C827" t="inlineStr">
         <is>
-          <t>Ao começar do zero, o módulo iniciará na linha 1 das definições e, com cada lance consecutivo, utilizará a linha seguinte.</t>
+          <t>Visitar taberna</t>
         </is>
       </c>
       <c r="D827" t="inlineStr"/>
       <c r="E827" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F827" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help3</t>
+          <t>.Boxes.FPCollector.satDown</t>
         </is>
       </c>
       <c r="G827" t="inlineStr"/>
       <c r="H827" t="inlineStr"/>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr"/>
       <c r="B828" t="inlineStr">
         <is>
-          <t>Website Api-Token</t>
+          <t>Own part net</t>
         </is>
       </c>
       <c r="C828" t="inlineStr">
         <is>
-          <t>Api-Token do Website</t>
+          <t>Contributo pessoal líquido</t>
         </is>
       </c>
       <c r="D828" t="inlineStr"/>
       <c r="E828" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F828" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ApiToken</t>
+          <t>.Boxes.PowerLeveling.OwnPartNetto</t>
         </is>
       </c>
       <c r="G828" t="inlineStr"/>
       <c r="H828" t="inlineStr"/>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr"/>
       <c r="B829" t="inlineStr">
         <is>
-          <t>GBG Player list</t>
+          <t>Disadvantage</t>
         </is>
       </c>
       <c r="C829" t="inlineStr">
         <is>
-          <t>Lista de Jogadores dos Cbs</t>
+          <t>Desvantagem</t>
         </is>
       </c>
       <c r="D829" t="inlineStr"/>
       <c r="E829" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F829" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowGBGPlayerInfo</t>
+          <t>.Boxes.Market.TradeDisadvantage</t>
         </is>
       </c>
       <c r="G829" t="inlineStr"/>
       <c r="H829" t="inlineStr"/>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr"/>
       <c r="B830" t="inlineStr">
         <is>
-          <t>Shall a sound be played when completing a rival quest?</t>
+          <t>Disabled: Open your Tech Tree first (R)!</t>
         </is>
       </c>
       <c r="C830" t="inlineStr">
         <is>
-          <t>Deve ser reproduzido um som ao completar uma missão de rival?</t>
+          <t>Disabled: Abre primeiro a árvore tecnológica!</t>
         </is>
       </c>
       <c r="D830" t="inlineStr"/>
       <c r="E830" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F830" t="inlineStr">
         <is>
-          <t>.Settings.RivalSound.Desc</t>
+          <t>.Menu.Technologies.Warning</t>
         </is>
       </c>
       <c r="G830" t="inlineStr"/>
       <c r="H830" t="inlineStr"/>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr"/>
       <c r="B831" t="inlineStr">
         <is>
-          <t>Rewards</t>
+          <t>Note</t>
         </is>
       </c>
       <c r="C831" t="inlineStr">
         <is>
-          <t>Recompensas</t>
+          <t>Nota</t>
         </is>
       </c>
       <c r="D831" t="inlineStr"/>
       <c r="E831" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F831" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnSource.statsRewards</t>
+          <t>.Boxes.OwnpartCalculator.Note</t>
         </is>
       </c>
       <c r="G831" t="inlineStr"/>
       <c r="H831" t="inlineStr"/>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr"/>
       <c r="B832" t="inlineStr">
         <is>
-          <t>instantly</t>
+          <t>Do you want the QI Player list to automatically open when clicking on the QI ranking?</t>
         </is>
       </c>
       <c r="C832" t="inlineStr">
         <is>
-          <t>instantaneamente</t>
+          <t>Queres que a Lista de Jogadores do QI abra automaticamente ao clicares no ranking do QI?</t>
         </is>
       </c>
       <c r="D832" t="inlineStr"/>
       <c r="E832" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F832" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Instantly</t>
+          <t>.Settings.ShowQIPlayerInfo.Desc</t>
         </is>
       </c>
       <c r="G832" t="inlineStr"/>
       <c r="H832" t="inlineStr"/>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr"/>
       <c r="B833" t="inlineStr">
         <is>
-          <t>Infobox Entry Count</t>
+          <t>Prefix</t>
         </is>
       </c>
       <c r="C833" t="inlineStr">
         <is>
-          <t>Contagem de Entradas da Caixa de Informação</t>
+          <t>Prefixo</t>
         </is>
       </c>
       <c r="D833" t="inlineStr"/>
       <c r="E833" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F833" t="inlineStr">
         <is>
-          <t>.Settings.InfoboxEntryCount.Title</t>
+          <t>.Boxes.OwnpartCalculator.OptionsDangerPrefix</t>
         </is>
       </c>
       <c r="G833" t="inlineStr"/>
       <c r="H833" t="inlineStr"/>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr"/>
       <c r="B834" t="inlineStr">
         <is>
-          <t>Technology (Tech) Tree</t>
+          <t>Main Menu Countdown</t>
         </is>
       </c>
       <c r="C834" t="inlineStr">
         <is>
-          <t>Tecnologias</t>
+          <t>Contagem regressiva no Menu Principal</t>
         </is>
       </c>
       <c r="D834" t="inlineStr"/>
       <c r="E834" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F834" t="inlineStr">
         <is>
-          <t>.Menu.Technologies.Title</t>
+          <t>.Boxes.Alerts.Preferences.MenuIcon.Title</t>
         </is>
       </c>
       <c r="G834" t="inlineStr"/>
       <c r="H834" t="inlineStr"/>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr"/>
       <c r="B835" t="inlineStr">
         <is>
-          <t>Fast Unit</t>
+          <t>the greener, the higher the chance for a hit:</t>
         </is>
       </c>
       <c r="C835" t="inlineStr">
         <is>
-          <t>Unidade Rápida</t>
+          <t>Quanto mais verde, maior a probabilidade de acertar:</t>
         </is>
       </c>
       <c r="D835" t="inlineStr"/>
       <c r="E835" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F835" t="inlineStr">
         <is>
-          <t>.Boxes.Units.fast</t>
+          <t>.Boxes.AztecMiniGame.Description</t>
         </is>
       </c>
       <c r="G835" t="inlineStr"/>
       <c r="H835" t="inlineStr"/>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr"/>
       <c r="B836" t="inlineStr">
         <is>
-          <t>Reset</t>
+          <t>Produces</t>
         </is>
       </c>
       <c r="C836" t="inlineStr">
         <is>
-          <t>Reset</t>
+          <t>Produz</t>
         </is>
       </c>
       <c r="D836" t="inlineStr"/>
       <c r="E836" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F836" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Reset</t>
+          <t>.Boxes.Tooltip.Building.produces</t>
         </is>
       </c>
       <c r="G836" t="inlineStr"/>
       <c r="H836" t="inlineStr"/>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr"/>
       <c r="B837" t="inlineStr">
         <is>
-          <t>Unknown</t>
+          <t>Unknown Guild</t>
         </is>
       </c>
       <c r="C837" t="inlineStr">
         <is>
-          <t>Desconhecido</t>
+          <t>Guilda Desconhecida</t>
         </is>
       </c>
       <c r="D837" t="inlineStr"/>
       <c r="E837" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F837" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Unknown</t>
+          <t>.Boxes.GvGMap.Log.UnknownGuild</t>
         </is>
       </c>
       <c r="G837" t="inlineStr"/>
       <c r="H837" t="inlineStr"/>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr"/>
       <c r="B838" t="inlineStr">
         <is>
-          <t>Count</t>
+          <t>Change Menu</t>
         </is>
       </c>
       <c r="C838" t="inlineStr">
         <is>
-          <t>Contagem</t>
+          <t>Alterar menu</t>
         </is>
       </c>
       <c r="D838" t="inlineStr"/>
       <c r="E838" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F838" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.Count</t>
+          <t>.Settings.SelectedMenu.Title</t>
         </is>
       </c>
       <c r="G838" t="inlineStr"/>
       <c r="H838" t="inlineStr"/>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr"/>
       <c r="B839" t="inlineStr">
         <is>
-          <t>Map</t>
+          <t>Place1</t>
         </is>
       </c>
       <c r="C839" t="inlineStr">
         <is>
-          <t>Mapa</t>
+          <t>Lugar1</t>
         </is>
       </c>
       <c r="D839" t="inlineStr"/>
       <c r="E839" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F839" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Map</t>
+          <t>.Boxes.PowerLeveling.P1</t>
         </is>
       </c>
       <c r="G839" t="inlineStr"/>
       <c r="H839" t="inlineStr"/>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr"/>
       <c r="B840" t="inlineStr">
         <is>
-          <t>Click to toggle:</t>
+          <t>GBG Player list</t>
         </is>
       </c>
       <c r="C840" t="inlineStr">
         <is>
-          <t>Clique para alternar:</t>
+          <t>Lista de Jogadores dos Cbs</t>
         </is>
       </c>
       <c r="D840" t="inlineStr"/>
       <c r="E840" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F840" t="inlineStr">
         <is>
-          <t>.Boxes.InactivesSettings.Toggle</t>
+          <t>.Settings.Entry.ShowGBGPlayerInfo</t>
         </is>
       </c>
       <c r="G840" t="inlineStr"/>
       <c r="H840" t="inlineStr"/>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr"/>
       <c r="B841" t="inlineStr">
         <is>
-          <t>Search</t>
+          <t>Min. Qty.</t>
         </is>
       </c>
       <c r="C841" t="inlineStr">
         <is>
-          <t>Pesquisa</t>
+          <t>Quantia minima</t>
         </is>
       </c>
       <c r="D841" t="inlineStr"/>
       <c r="E841" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F841" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Search</t>
+          <t>.Boxes.Market.MinQuantity</t>
         </is>
       </c>
       <c r="G841" t="inlineStr"/>
       <c r="H841" t="inlineStr"/>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr"/>
       <c r="B842" t="inlineStr">
         <is>
-          <t>Tracks, which of the recurring quests already gave diamonds</t>
+          <t>The import was completed successfully. Please reload the game.</t>
         </is>
       </c>
       <c r="C842" t="inlineStr">
         <is>
-          <t>Verifica quais são as missões recorrentes que já deram diamantes</t>
+          <t>A importação foi concluída com sucesso. Por favor, recarregue o jogo.</t>
         </is>
       </c>
       <c r="D842" t="inlineStr"/>
       <c r="E842" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F842" t="inlineStr">
         <is>
-          <t>.Menu.recurringQuests.Desc</t>
+          <t>.Boxes.DBExport.ImportSuccessful</t>
         </is>
       </c>
       <c r="G842" t="inlineStr"/>
       <c r="H842" t="inlineStr"/>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr"/>
       <c r="B843" t="inlineStr">
         <is>
-          <t>Search Building</t>
+          <t>The Alert for province __provinceName__ has been deleted!</t>
         </is>
       </c>
       <c r="C843" t="inlineStr">
         <is>
-          <t>Pesquisar Edifício</t>
+          <t>O alerta para a província __provinceName__ foi eliminado!</t>
         </is>
       </c>
       <c r="D843" t="inlineStr"/>
       <c r="E843" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F843" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.FilterBuildings</t>
+          <t>.Boxes.GuildFights.DeleteMessage.Desc</t>
         </is>
       </c>
       <c r="G843" t="inlineStr"/>
       <c r="H843" t="inlineStr"/>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr"/>
       <c r="B844" t="inlineStr">
         <is>
-          <t>Settlement</t>
+          <t>Guild Battleground (GBG)</t>
         </is>
       </c>
       <c r="C844" t="inlineStr">
         <is>
-          <t>Colónia</t>
+          <t>Campo de Batalha de Guilda (CBs)</t>
         </is>
       </c>
       <c r="D844" t="inlineStr"/>
       <c r="E844" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F844" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Settlement</t>
+          <t>.Menu.Gildfight.Title</t>
         </is>
       </c>
       <c r="G844" t="inlineStr"/>
       <c r="H844" t="inlineStr"/>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr"/>
       <c r="B845" t="inlineStr">
         <is>
-          <t>Comparisons from your city</t>
+          <t>buildings total</t>
         </is>
       </c>
       <c r="C845" t="inlineStr">
         <is>
-          <t>Comparações da sua cidade</t>
+          <t>total de edifícios</t>
         </is>
       </c>
       <c r="D845" t="inlineStr"/>
       <c r="E845" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F845" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.TooltipTitle</t>
+          <t>.Boxes.CityMap.BuildingsAmount</t>
         </is>
       </c>
       <c r="G845" t="inlineStr"/>
       <c r="H845" t="inlineStr"/>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr"/>
       <c r="B846" t="inlineStr">
         <is>
-          <t>Notify stacks</t>
+          <t>Number of Diplomatic Gifts attempts remaining.</t>
         </is>
       </c>
       <c r="C846" t="inlineStr">
         <is>
-          <t>Notificações múltiplas</t>
+          <t>Número de tentativas de Ofertas Diplomáticas restantes.</t>
         </is>
       </c>
       <c r="D846" t="inlineStr"/>
       <c r="E846" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F846" t="inlineStr">
         <is>
-          <t>.Settings.Entry.NotificationsStack</t>
+          <t>.Boxes.BonusService.diplomatic_gifts</t>
         </is>
       </c>
       <c r="G846" t="inlineStr"/>
       <c r="H846" t="inlineStr"/>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr"/>
       <c r="B847" t="inlineStr">
         <is>
-          <t>Quadrillion</t>
+          <t>Flying Island - Shards</t>
         </is>
       </c>
       <c r="C847" t="inlineStr">
         <is>
-          <t>Quadrilião</t>
+          <t>Ilha Flutuante - Fragmentos</t>
         </is>
       </c>
       <c r="D847" t="inlineStr"/>
       <c r="E847" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F847" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Q</t>
+          <t>.Boxes.FPCollector.shards</t>
         </is>
       </c>
       <c r="G847" t="inlineStr"/>
       <c r="H847" t="inlineStr"/>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr"/>
       <c r="B848" t="inlineStr">
         <is>
-          <t>Settings</t>
+          <t>Trigger messages in your Discord with events</t>
         </is>
       </c>
       <c r="C848" t="inlineStr">
         <is>
-          <t>Configurações</t>
+          <t>Ativa mensagens no teu Discord com eventos</t>
         </is>
       </c>
       <c r="D848" t="inlineStr"/>
       <c r="E848" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F848" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Title</t>
+          <t>.Menu.Discord.Desc</t>
         </is>
       </c>
       <c r="G848" t="inlineStr"/>
       <c r="H848" t="inlineStr"/>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr"/>
       <c r="B849" t="inlineStr">
         <is>
-          <t>Rewards from Incidents</t>
+          <t>Workers used</t>
         </is>
       </c>
       <c r="C849" t="inlineStr">
         <is>
-          <t>Recompensas de Incidentes</t>
+          <t>Trabalhadores utilizados</t>
         </is>
       </c>
       <c r="D849" t="inlineStr"/>
       <c r="E849" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F849" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.hidden_reward</t>
+          <t>.Boxes.MergerGame.Energy.care</t>
         </is>
       </c>
       <c r="G849" t="inlineStr"/>
       <c r="H849" t="inlineStr"/>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr"/>
       <c r="B850" t="inlineStr">
         <is>
-          <t>8h</t>
+          <t>show progress filter</t>
         </is>
       </c>
       <c r="C850" t="inlineStr">
         <is>
-          <t>8h</t>
+          <t>Mostrar filtro de progresso</t>
         </is>
       </c>
       <c r="D850" t="inlineStr"/>
       <c r="E850" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F850" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.8h</t>
+          <t>.Boxes.GuildFights.ShowProgressFilter</t>
         </is>
       </c>
       <c r="G850" t="inlineStr"/>
       <c r="H850" t="inlineStr"/>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr"/>
       <c r="B851" t="inlineStr">
         <is>
-          <t>Submit</t>
+          <t>Consider goods production</t>
         </is>
       </c>
       <c r="C851" t="inlineStr">
         <is>
-          <t>Enviar</t>
+          <t>Considerar produção de bens</t>
         </is>
       </c>
       <c r="D851" t="inlineStr"/>
       <c r="E851" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F851" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.Submit</t>
+          <t>.Boxes.GreatBuildings.ShowGoods</t>
         </is>
       </c>
       <c r="G851" t="inlineStr"/>
       <c r="H851" t="inlineStr"/>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr"/>
       <c r="B852" t="inlineStr">
         <is>
-          <t>Threshold</t>
+          <t>show snapshot log button</t>
         </is>
       </c>
       <c r="C852" t="inlineStr">
         <is>
-          <t>Limiar</t>
+          <t>Mostrar botão de registo de instantâneo</t>
         </is>
       </c>
       <c r="D852" t="inlineStr"/>
       <c r="E852" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F852" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Threshold</t>
+          <t>.Boxes.GuildFights.ShowLogButton</t>
         </is>
       </c>
       <c r="G852" t="inlineStr"/>
       <c r="H852" t="inlineStr"/>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr"/>
       <c r="B853" t="inlineStr">
         <is>
-          <t>can be motivated</t>
+          <t>Partners</t>
         </is>
       </c>
       <c r="C853" t="inlineStr">
         <is>
-          <t>pode ser motivado</t>
+          <t>Comerciante</t>
         </is>
       </c>
       <c r="D853" t="inlineStr"/>
       <c r="E853" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F853" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.canMotivate</t>
+          <t>.Boxes.Market.TradePartner</t>
         </is>
       </c>
       <c r="G853" t="inlineStr"/>
       <c r="H853" t="inlineStr"/>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr"/>
       <c r="B854" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/mergergame</t>
+          <t>Profit</t>
         </is>
       </c>
       <c r="C854" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/mergergame</t>
+          <t>Lucro</t>
         </is>
       </c>
       <c r="D854" t="inlineStr"/>
       <c r="E854" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F854" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.HelpLink</t>
+          <t>.Boxes.Investment.Overview.Profit</t>
         </is>
       </c>
       <c r="G854" t="inlineStr"/>
       <c r="H854" t="inlineStr"/>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr"/>
       <c r="B855" t="inlineStr">
         <is>
-          <t>Supply boosts</t>
+          <t>GBG Building Recommendation</t>
         </is>
       </c>
       <c r="C855" t="inlineStr">
         <is>
-          <t>Impulsos de Mercadorias</t>
+          <t>Recomendação de Edifício CBs</t>
         </is>
       </c>
       <c r="D855" t="inlineStr"/>
       <c r="E855" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F855" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_supplies_production</t>
+          <t>.Settings.Entry.ShowGBGBuildings</t>
         </is>
       </c>
       <c r="G855" t="inlineStr"/>
       <c r="H855" t="inlineStr"/>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr"/>
       <c r="B856" t="inlineStr">
         <is>
-          <t>Should the Infobox open itself automatically once the game loads?</t>
+          <t>Included data</t>
         </is>
       </c>
       <c r="C856" t="inlineStr">
         <is>
-          <t>A Caixa de Informações deve abrir-se automaticamente assim que o jogo carregar?</t>
+          <t>Dados incluídos</t>
         </is>
       </c>
       <c r="D856" t="inlineStr"/>
       <c r="E856" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F856" t="inlineStr">
         <is>
-          <t>.Settings.AutoOpenInfoBox.Desc</t>
+          <t>.Boxes.OwnpartCalculator.IncludeData</t>
         </is>
       </c>
       <c r="G856" t="inlineStr"/>
       <c r="H856" t="inlineStr"/>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr"/>
       <c r="B857" t="inlineStr">
         <is>
-          <t>There is a limit of 2000 aborted quests per day.</t>
+          <t>Archeology Event</t>
         </is>
       </c>
       <c r="C857" t="inlineStr">
         <is>
-          <t>Há um limite de 2000 missões abortadas por dia.</t>
+          <t>Evento de Arqueologia</t>
         </is>
       </c>
       <c r="D857" t="inlineStr"/>
       <c r="E857" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F857" t="inlineStr">
         <is>
-          <t>.Quests.CounterTooltip.Content</t>
+          <t>.Boxes.FPCollector.archeology_event</t>
         </is>
       </c>
       <c r="G857" t="inlineStr"/>
       <c r="H857" t="inlineStr"/>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr"/>
       <c r="B858" t="inlineStr">
         <is>
-          <t>every 10 hours</t>
+          <t>Which FP producing GB should you upgrade next?</t>
         </is>
       </c>
       <c r="C858" t="inlineStr">
         <is>
-          <t>a cada 10 horas</t>
+          <t>Qual GE produtor de PF deves atualizar a seguir?</t>
         </is>
       </c>
       <c r="D858" t="inlineStr"/>
       <c r="E858" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F858" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.QICycle</t>
+          <t>.Menu.greatbuildings.Desc</t>
         </is>
       </c>
       <c r="G858" t="inlineStr"/>
       <c r="H858" t="inlineStr"/>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr"/>
       <c r="B859" t="inlineStr">
         <is>
-          <t>Shop Assistant</t>
+          <t>Add unique inhabitant</t>
         </is>
       </c>
       <c r="C859" t="inlineStr">
         <is>
-          <t>Assistente de Loja</t>
+          <t>Adicionar um habitante único</t>
         </is>
       </c>
       <c r="D859" t="inlineStr"/>
       <c r="E859" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F859" t="inlineStr">
         <is>
-          <t>.Menu.ShopAssist.Title</t>
+          <t>.Boxes.Tooltip.Building.addInhabitant</t>
         </is>
       </c>
       <c r="G859" t="inlineStr"/>
       <c r="H859" t="inlineStr"/>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr"/>
       <c r="B860" t="inlineStr">
         <is>
-          <t>Neighbours</t>
+          <t>Increase/decrease graph</t>
         </is>
       </c>
       <c r="C860" t="inlineStr">
         <is>
-          <t>Vizinhos</t>
+          <t>Aumentar/Diminuir gráfico</t>
         </is>
       </c>
       <c r="D860" t="inlineStr"/>
       <c r="E860" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F860" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.SelectPlayerGroupNeighbor</t>
+          <t>.Boxes.Stats.BtnChartTypeTitle.delta</t>
         </is>
       </c>
       <c r="G860" t="inlineStr"/>
       <c r="H860" t="inlineStr"/>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr"/>
       <c r="B861" t="inlineStr">
         <is>
-          <t>This is achievable when playing perfect</t>
+          <t xml:space="preserve">Target Progress for Workers used: </t>
         </is>
       </c>
       <c r="C861" t="inlineStr">
         <is>
-          <t>Isto é alcançável ao jogar perfeitamente</t>
+          <t xml:space="preserve">Progresso alvo para trabalhadores utilizados: </t>
         </is>
       </c>
       <c r="D861" t="inlineStr"/>
       <c r="E861" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F861" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Simulation.Title</t>
+          <t>.Boxes.MergerGame.EfficiencyTargetProgress.soccer</t>
         </is>
       </c>
       <c r="G861" t="inlineStr"/>
       <c r="H861" t="inlineStr"/>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr"/>
       <c r="B862" t="inlineStr">
         <is>
-          <t>Blue Galaxy (x2)</t>
+          <t>Select, which titles are allowed in which respective scene</t>
         </is>
       </c>
       <c r="C862" t="inlineStr">
         <is>
-          <t>Galáxia Azul (x2)</t>
+          <t>Selecionar, quais títulos são permitidos em cada cena respectiva</t>
         </is>
       </c>
       <c r="D862" t="inlineStr"/>
       <c r="E862" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F862" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.double_collection</t>
+          <t>.Boxes.BetterMusic.Scenes</t>
         </is>
       </c>
       <c r="G862" t="inlineStr"/>
       <c r="H862" t="inlineStr"/>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr"/>
       <c r="B863" t="inlineStr">
         <is>
-          <t>Shards</t>
+          <t>This GB's next level is currently LOCKED.</t>
         </is>
       </c>
       <c r="C863" t="inlineStr">
         <is>
-          <t>Fragmentos</t>
+          <t>O próximo nível deste GE, está atualmente BLOQUEADO.</t>
         </is>
       </c>
       <c r="D863" t="inlineStr"/>
       <c r="E863" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F863" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.shards</t>
+          <t>.Boxes.Calculator.LGNotOpen</t>
         </is>
       </c>
       <c r="G863" t="inlineStr"/>
       <c r="H863" t="inlineStr"/>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr"/>
       <c r="B864" t="inlineStr">
         <is>
-          <t>Import</t>
+          <t>Main City</t>
         </is>
       </c>
       <c r="C864" t="inlineStr">
         <is>
-          <t>Importar</t>
+          <t>Cidade Principal</t>
         </is>
       </c>
       <c r="D864" t="inlineStr"/>
       <c r="E864" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F864" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Import</t>
+          <t>.Boxes.BetterMusic.Main</t>
         </is>
       </c>
       <c r="G864" t="inlineStr"/>
       <c r="H864" t="inlineStr"/>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr"/>
       <c r="B865" t="inlineStr">
         <is>
-          <t>GvG Map</t>
+          <t>Item</t>
         </is>
       </c>
       <c r="C865" t="inlineStr">
         <is>
-          <t>Mapa GvG</t>
+          <t>Item</t>
         </is>
       </c>
       <c r="D865" t="inlineStr"/>
       <c r="E865" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F865" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Title</t>
+          <t>.Boxes.Productions.Headings.item</t>
         </is>
       </c>
       <c r="G865" t="inlineStr"/>
       <c r="H865" t="inlineStr"/>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr"/>
       <c r="B866" t="inlineStr">
         <is>
-          <t>FPs</t>
+          <t>Auto + Not locked</t>
         </is>
       </c>
       <c r="C866" t="inlineStr">
         <is>
-          <t>PFs</t>
+          <t>Auto + Não bloqueado</t>
         </is>
       </c>
       <c r="D866" t="inlineStr"/>
       <c r="E866" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F866" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.FP</t>
+          <t>.Boxes.OwnpartCalculator.AutoWithUnsafe</t>
         </is>
       </c>
       <c r="G866" t="inlineStr"/>
       <c r="H866" t="inlineStr"/>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr"/>
       <c r="B867" t="inlineStr">
         <is>
-          <t>bottom middle</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C867" t="inlineStr">
         <is>
-          <t>meio inferior</t>
+          <t>Mercadorias</t>
         </is>
       </c>
       <c r="D867" t="inlineStr"/>
       <c r="E867" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F867" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.bottom-center</t>
+          <t>.Boxes.Productions.goods</t>
         </is>
       </c>
       <c r="G867" t="inlineStr"/>
       <c r="H867" t="inlineStr"/>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr"/>
       <c r="B868" t="inlineStr">
         <is>
-          <t>Trade Events</t>
+          <t>Battle Potions</t>
         </is>
       </c>
       <c r="C868" t="inlineStr">
         <is>
-          <t>Eventos de Troca</t>
+          <t>Poções de Batalha</t>
         </is>
       </c>
       <c r="D868" t="inlineStr"/>
       <c r="E868" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F868" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.Title</t>
+          <t>.Settings.ShowPotions.Title</t>
         </is>
       </c>
       <c r="G868" t="inlineStr"/>
       <c r="H868" t="inlineStr"/>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr"/>
       <c r="B869" t="inlineStr">
         <is>
-          <t>the greener, the higher the chance for a hit:</t>
+          <t>QI Player list</t>
         </is>
       </c>
       <c r="C869" t="inlineStr">
         <is>
-          <t>Quanto mais verde, maior a probabilidade de acertar:</t>
+          <t>Lista de Jogadores do QI</t>
         </is>
       </c>
       <c r="D869" t="inlineStr"/>
       <c r="E869" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F869" t="inlineStr">
         <is>
-          <t>.Boxes.AztecMiniGame.Description</t>
+          <t>.Settings.Entry.ShowQIPlayerInfo</t>
         </is>
       </c>
       <c r="G869" t="inlineStr"/>
       <c r="H869" t="inlineStr"/>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr"/>
       <c r="B870" t="inlineStr">
         <is>
-          <t>Remaining FPs to level</t>
+          <t>Change view</t>
         </is>
       </c>
       <c r="C870" t="inlineStr">
         <is>
-          <t>Até nivelar</t>
+          <t>Mudar vista</t>
         </is>
       </c>
       <c r="D870" t="inlineStr"/>
       <c r="E870" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F870" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Up2LevelUp</t>
+          <t>.Boxes.GuildMemberStat.ChangeView</t>
         </is>
       </c>
       <c r="G870" t="inlineStr"/>
       <c r="H870" t="inlineStr"/>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr"/>
       <c r="B871" t="inlineStr">
         <is>
-          <t>&lt;em id="minigame_aztecs-Btn-closed" class="tooltip-error"&gt;Opens automatically when starting a aztec mini game&lt;br&gt;&lt;/em&gt;Aztec Minigame Helper</t>
+          <t>There are no finished FP productions</t>
         </is>
       </c>
       <c r="C871" t="inlineStr">
         <is>
-          <t>&lt;em id="minigame_aztecs-Btn-closed" class="tooltip-error"&gt;Abre automaticamente ao iniciar um mini-jogo asteca&lt;br&gt;&lt;/em&gt;Assistente de Mini-jogo Asteca</t>
+          <t>Não existe nenhuma produção de PF acabada</t>
         </is>
       </c>
       <c r="D871" t="inlineStr"/>
       <c r="E871" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F871" t="inlineStr">
         <is>
-          <t>.Menu.AztecMiniGame.Desc</t>
+          <t>.Boxes.BlueGalaxy.NoProductionsDone</t>
         </is>
       </c>
       <c r="G871" t="inlineStr"/>
       <c r="H871" t="inlineStr"/>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr"/>
       <c r="B872" t="inlineStr">
         <is>
-          <t>Freedom granted</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C872" t="inlineStr">
         <is>
-          <t>Liberdade concedida</t>
+          <t>Jogador</t>
         </is>
       </c>
       <c r="D872" t="inlineStr"/>
       <c r="E872" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F872" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.sector_independence_granted</t>
+          <t>.Boxes.PvPArena.PlayerName</t>
         </is>
       </c>
       <c r="G872" t="inlineStr"/>
       <c r="H872" t="inlineStr"/>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr"/>
       <c r="B873" t="inlineStr">
         <is>
-          <t>Box alignment</t>
+          <t>Event Pass</t>
         </is>
       </c>
       <c r="C873" t="inlineStr">
         <is>
-          <t>Alinhamento da caixa</t>
+          <t>Passe de Evento</t>
         </is>
       </c>
       <c r="D873" t="inlineStr"/>
       <c r="E873" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F873" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.BoxAlignment</t>
+          <t>.Boxes.FPCollector.event_pass</t>
         </is>
       </c>
       <c r="G873" t="inlineStr"/>
       <c r="H873" t="inlineStr"/>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr"/>
       <c r="B874" t="inlineStr">
         <is>
-          <t>remaining FPs</t>
+          <t>Plunder</t>
         </is>
       </c>
       <c r="C874" t="inlineStr">
         <is>
-          <t>FPs restantes</t>
+          <t>Pilhagem</t>
         </is>
       </c>
       <c r="D874" t="inlineStr"/>
       <c r="E874" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F874" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.RemainingFP</t>
+          <t>.Boxes.MoppelHelper.Plunders</t>
         </is>
       </c>
       <c r="G874" t="inlineStr"/>
       <c r="H874" t="inlineStr"/>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr"/>
       <c r="B875" t="inlineStr">
         <is>
-          <t>Battles</t>
+          <t>1 FP equals __goods__ goods</t>
         </is>
       </c>
       <c r="C875" t="inlineStr">
         <is>
-          <t>Batalhas</t>
+          <t>1PF igual __goods__ mercadorias</t>
         </is>
       </c>
       <c r="D875" t="inlineStr"/>
       <c r="E875" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F875" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Battles</t>
+          <t>.Boxes.BlueGalaxy.GoodsPerFP</t>
         </is>
       </c>
       <c r="G875" t="inlineStr"/>
       <c r="H875" t="inlineStr"/>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr"/>
       <c r="B876" t="inlineStr">
         <is>
-          <t>QI Player Pop Up</t>
+          <t>GBG Round</t>
         </is>
       </c>
       <c r="C876" t="inlineStr">
         <is>
-          <t>Janela Pop-up de Jogadores do QI</t>
+          <t>Ronda Campos de Batalha</t>
         </is>
       </c>
       <c r="D876" t="inlineStr"/>
       <c r="E876" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F876" t="inlineStr">
         <is>
-          <t>.Settings.ShowQIPlayerInfo.Title</t>
+          <t>.Boxes.GuildMemberStat.GBFRound</t>
         </is>
       </c>
       <c r="G876" t="inlineStr"/>
       <c r="H876" t="inlineStr"/>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr"/>
       <c r="B877" t="inlineStr">
         <is>
-          <t>Count relics in menu icon</t>
+          <t>Notifications</t>
         </is>
       </c>
       <c r="C877" t="inlineStr">
         <is>
-          <t>Contar relíquias no ícone do menu</t>
+          <t>Notificações</t>
         </is>
       </c>
       <c r="D877" t="inlineStr"/>
       <c r="E877" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F877" t="inlineStr">
         <is>
-          <t>.Settings.CountRelics</t>
+          <t>.Settings.ShowNotifications.Title</t>
         </is>
       </c>
       <c r="G877" t="inlineStr"/>
       <c r="H877" t="inlineStr"/>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr"/>
       <c r="B878" t="inlineStr">
         <is>
-          <t>Error parsing date</t>
+          <t>middle middle</t>
         </is>
       </c>
       <c r="C878" t="inlineStr">
         <is>
-          <t>Erro ao converter a data</t>
+          <t>centro</t>
         </is>
       </c>
       <c r="D878" t="inlineStr"/>
       <c r="E878" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F878" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.DateParseError</t>
+          <t>.Menu.Notification.Position.mid-center</t>
         </is>
       </c>
       <c r="G878" t="inlineStr"/>
       <c r="H878" t="inlineStr"/>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr"/>
       <c r="B879" t="inlineStr">
         <is>
-          <t>Guild Treasury - daily</t>
+          <t>Date</t>
         </is>
       </c>
       <c r="C879" t="inlineStr">
         <is>
-          <t>Tesouraria da Guilda por dia</t>
+          <t>Data</t>
         </is>
       </c>
       <c r="D879" t="inlineStr"/>
       <c r="E879" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F879" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsTreasureClanD</t>
+          <t>.Boxes.GuildMemberStat.Date</t>
         </is>
       </c>
       <c r="G879" t="inlineStr"/>
       <c r="H879" t="inlineStr"/>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr"/>
       <c r="B880" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>ignore settlement type</t>
         </is>
       </c>
       <c r="C880" t="inlineStr">
         <is>
-          <t>Todos</t>
+          <t>ignorar tipo de colónia</t>
         </is>
       </c>
       <c r="D880" t="inlineStr"/>
       <c r="E880" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F880" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.all</t>
+          <t>.Boxes.BetterMusic.IgnoreSettlement</t>
         </is>
       </c>
       <c r="G880" t="inlineStr"/>
       <c r="H880" t="inlineStr"/>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr"/>
       <c r="B881" t="inlineStr">
         <is>
-          <t>You will die playing this card! Consider redrawing or buying health.</t>
+          <t>Progressive Era</t>
         </is>
       </c>
       <c r="C881" t="inlineStr">
         <is>
-          <t>Vais morrer ao jogar esta carta! Considera voltar a tirar ou comprar vida.</t>
+          <t>EraProgressiva</t>
         </is>
       </c>
       <c r="D881" t="inlineStr"/>
       <c r="E881" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F881" t="inlineStr">
         <is>
-          <t>.Boxes.cardGame.WarningCertainDeath</t>
+          <t>.Eras.9</t>
         </is>
       </c>
       <c r="G881" t="inlineStr"/>
       <c r="H881" t="inlineStr"/>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr"/>
       <c r="B882" t="inlineStr">
         <is>
-          <t>rest FP</t>
+          <t>Units - Daily</t>
         </is>
       </c>
       <c r="C882" t="inlineStr">
         <is>
-          <t>PF restante</t>
+          <t>Unidades - Diárias</t>
         </is>
       </c>
       <c r="D882" t="inlineStr"/>
       <c r="E882" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F882" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.SettingsRestFP</t>
+          <t>.Boxes.Stats.BtnSource.statsUnitsD</t>
         </is>
       </c>
       <c r="G882" t="inlineStr"/>
       <c r="H882" t="inlineStr"/>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr"/>
       <c r="B883" t="inlineStr">
         <is>
-          <t>Your Treasure Hourly</t>
+          <t>Next Spawn</t>
         </is>
       </c>
       <c r="C883" t="inlineStr">
         <is>
-          <t>A tua tesouraria por hora</t>
+          <t>Próximo aparecimento</t>
         </is>
       </c>
       <c r="D883" t="inlineStr"/>
       <c r="E883" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F883" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsTreasurePlayerH</t>
+          <t>.Boxes.MergerGame.NextSpawn</t>
         </is>
       </c>
       <c r="G883" t="inlineStr"/>
       <c r="H883" t="inlineStr"/>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr"/>
       <c r="B884" t="inlineStr">
         <is>
-          <t>Button size</t>
+          <t>Great Building</t>
         </is>
       </c>
       <c r="C884" t="inlineStr">
         <is>
-          <t>Tamanho do botão</t>
+          <t>Grande Edifício</t>
         </is>
       </c>
       <c r="D884" t="inlineStr"/>
       <c r="E884" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F884" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.ButtonSize</t>
+          <t>.Boxes.GreatBuildings.GreatBulding</t>
         </is>
       </c>
       <c r="G884" t="inlineStr"/>
       <c r="H884" t="inlineStr"/>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr"/>
       <c r="B885" t="inlineStr">
         <is>
-          <t>Sequence</t>
+          <t>Time</t>
         </is>
       </c>
       <c r="C885" t="inlineStr">
         <is>
-          <t>Sequência</t>
+          <t>Tempo</t>
         </is>
       </c>
       <c r="D885" t="inlineStr"/>
       <c r="E885" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F885" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Order</t>
+          <t>.Boxes.Castle.Time</t>
         </is>
       </c>
       <c r="G885" t="inlineStr"/>
       <c r="H885" t="inlineStr"/>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr"/>
       <c r="B886" t="inlineStr">
         <is>
-          <t>Disabled: Open your Army Management console first (U)!</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C886" t="inlineStr">
         <is>
-          <t>Desativado: Abre primeiro o teu Gestor do Exército (U)!</t>
+          <t>Terminado</t>
         </is>
       </c>
       <c r="D886" t="inlineStr"/>
       <c r="E886" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F886" t="inlineStr">
         <is>
-          <t>.Menu.Unit.Warning</t>
+          <t>.Boxes.Productions.Headings.Done</t>
         </is>
       </c>
       <c r="G886" t="inlineStr"/>
       <c r="H886" t="inlineStr"/>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr"/>
       <c r="B887" t="inlineStr">
         <is>
-          <t>__amount__% of __good__ stock (__era__)</t>
-[...6 lines deleted...]
-      </c>
+          <t>FP boost</t>
+        </is>
+      </c>
+      <c r="C887" t="inlineStr"/>
       <c r="D887" t="inlineStr"/>
       <c r="E887" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F887" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.relativeCosts</t>
+          <t>.Boxes.Productions.fp_boost</t>
         </is>
       </c>
       <c r="G887" t="inlineStr"/>
       <c r="H887" t="inlineStr"/>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr"/>
       <c r="B888" t="inlineStr">
         <is>
-          <t>Which FP producing GB should you upgrade next?</t>
+          <t>GBs</t>
         </is>
       </c>
       <c r="C888" t="inlineStr">
         <is>
-          <t>Qual GE produtor de PF deves atualizar a seguir?</t>
+          <t>GEs</t>
         </is>
       </c>
       <c r="D888" t="inlineStr"/>
       <c r="E888" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F888" t="inlineStr">
         <is>
-          <t>.Menu.greatbuildings.Desc</t>
+          <t>.Boxes.MoppelHelper.GBs</t>
         </is>
       </c>
       <c r="G888" t="inlineStr"/>
       <c r="H888" t="inlineStr"/>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr"/>
       <c r="B889" t="inlineStr">
         <is>
-          <t>Building Name</t>
+          <t>Friend</t>
         </is>
       </c>
       <c r="C889" t="inlineStr">
         <is>
-          <t>Nome do Edifício</t>
+          <t>Amigo</t>
         </is>
       </c>
       <c r="D889" t="inlineStr"/>
       <c r="E889" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F889" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Name</t>
+          <t>.Boxes.Notice.ContentHeadIsFriend</t>
         </is>
       </c>
       <c r="G889" t="inlineStr"/>
       <c r="H889" t="inlineStr"/>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr"/>
       <c r="B890" t="inlineStr">
         <is>
-          <t>Display FP Investment sums</t>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day, __goodsproduction__ goods/day (equals __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ FP/day) and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
         </is>
       </c>
       <c r="C890" t="inlineStr">
         <is>
-          <t>Exibir o resumo dos investimentos em PF</t>
+          <t>Vai demorar __days__ dias até que o investimento de __costs__ PF seja recuperado com uma produção diária de __fpproduction__ PF/dia, __goodsproduction__ bens/dia (equivalente a __goodsproduction__ * __goodsvalue__ = __goodsproductionvalue__ PF/dia) e __attackproduction__ % de bónus de ataque (equivalente a __attackproduction__ * __attackvalue__ = __attackproductionvalue__ PF/dia)</t>
         </is>
       </c>
       <c r="D890" t="inlineStr"/>
       <c r="E890" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F890" t="inlineStr">
         <is>
-          <t>.Settings.ShowInvestments.Title</t>
+          <t>.Boxes.GreatBuildings.BreakEvenTTGoodsAttack</t>
         </is>
       </c>
       <c r="G890" t="inlineStr"/>
       <c r="H890" t="inlineStr"/>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr"/>
       <c r="B891" t="inlineStr">
         <is>
-          <t>Space Age Jupiter Moon</t>
+          <t>Help</t>
         </is>
       </c>
       <c r="C891" t="inlineStr">
         <is>
-          <t>Era Espacial Lua de Júpiter</t>
+          <t>Ajuda</t>
         </is>
       </c>
       <c r="D891" t="inlineStr"/>
       <c r="E891" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F891" t="inlineStr">
         <is>
-          <t>.Eras.21</t>
+          <t>.Settings.Entry.Help</t>
         </is>
       </c>
       <c r="G891" t="inlineStr"/>
       <c r="H891" t="inlineStr"/>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr"/>
       <c r="B892" t="inlineStr">
         <is>
-          <t>Shows only buildings from search results, buildings you added manually and buildings you highlighted yourself</t>
+          <t>GE Statistics</t>
         </is>
       </c>
       <c r="C892" t="inlineStr">
         <is>
-          <t>Mostra apenas os edifícios dos resultados da pesquisa, os edifícios que adicionou manualmente e os edifícios que destacou pessoalmente</t>
+          <t>Estatísticas de EG</t>
         </is>
       </c>
       <c r="D892" t="inlineStr"/>
       <c r="E892" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F892" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowHighlightedExplanation</t>
+          <t>.Boxes.GexStat.Title</t>
         </is>
       </c>
       <c r="G892" t="inlineStr"/>
       <c r="H892" t="inlineStr"/>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr"/>
       <c r="B893" t="inlineStr">
         <is>
-          <t>View</t>
+          <t>Plunder Reward</t>
         </is>
       </c>
       <c r="C893" t="inlineStr">
         <is>
-          <t>Vista</t>
+          <t>Roubar Recompensa</t>
         </is>
       </c>
       <c r="D893" t="inlineStr"/>
       <c r="E893" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F893" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.View</t>
+          <t>.Boxes.FPCollector.plunderReward</t>
         </is>
       </c>
       <c r="G893" t="inlineStr"/>
       <c r="H893" t="inlineStr"/>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr"/>
       <c r="B894" t="inlineStr">
         <is>
-          <t>Help</t>
+          <t>Arc: FP Rewards/day from other players</t>
         </is>
       </c>
       <c r="C894" t="inlineStr">
         <is>
-          <t>Ajuda</t>
+          <t>Arca: Recompensa PFs por dia dos outros jogadores</t>
         </is>
       </c>
       <c r="D894" t="inlineStr"/>
       <c r="E894" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F894" t="inlineStr">
         <is>
-          <t>.Settings.Entry.Help</t>
+          <t>.Boxes.GreatBuildings.RewardPerDay</t>
         </is>
       </c>
       <c r="G894" t="inlineStr"/>
       <c r="H894" t="inlineStr"/>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr"/>
       <c r="B895" t="inlineStr">
         <is>
-          <t>GBG Tracker</t>
+          <t>Displays Incident types, times and locations</t>
         </is>
       </c>
       <c r="C895" t="inlineStr">
         <is>
-          <t>Monitor de Batalha</t>
+          <t>Resumo dos incidentes escondidos</t>
         </is>
       </c>
       <c r="D895" t="inlineStr"/>
       <c r="E895" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F895" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Battlegrounds.Title</t>
+          <t>.Menu.HiddenRewards.Desc</t>
         </is>
       </c>
       <c r="G895" t="inlineStr"/>
       <c r="H895" t="inlineStr"/>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr"/>
       <c r="B896" t="inlineStr">
         <is>
-          <t>Unknown Guild</t>
+          <t>Search</t>
         </is>
       </c>
       <c r="C896" t="inlineStr">
         <is>
-          <t>Guilda Desconhecida</t>
+          <t>Procurar</t>
         </is>
       </c>
       <c r="D896" t="inlineStr"/>
       <c r="E896" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F896" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.UnknownGuild</t>
+          <t>.Boxes.ProductionsRating.FindBuilding</t>
         </is>
       </c>
       <c r="G896" t="inlineStr"/>
       <c r="H896" t="inlineStr"/>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr"/>
       <c r="B897" t="inlineStr">
         <is>
-          <t>Delete group and sites</t>
+          <t>Production</t>
         </is>
       </c>
       <c r="C897" t="inlineStr">
         <is>
-          <t>Apagar grupos e sites</t>
+          <t>Produção</t>
         </is>
       </c>
       <c r="D897" t="inlineStr"/>
       <c r="E897" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F897" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.DeleteGroup</t>
+          <t>.Boxes.Productions.Headings.production</t>
         </is>
       </c>
       <c r="G897" t="inlineStr"/>
       <c r="H897" t="inlineStr"/>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr"/>
       <c r="B898" t="inlineStr">
         <is>
-          <t>Battle</t>
+          <t>Scouting Info</t>
         </is>
       </c>
       <c r="C898" t="inlineStr">
         <is>
-          <t>Batalha</t>
+          <t>Informações de Exploração</t>
         </is>
       </c>
       <c r="D898" t="inlineStr"/>
       <c r="E898" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F898" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Battle</t>
+          <t>.Boxes.scoutingTimes.Title</t>
         </is>
       </c>
       <c r="G898" t="inlineStr"/>
       <c r="H898" t="inlineStr"/>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr"/>
       <c r="B899" t="inlineStr">
         <is>
-          <t>Progress</t>
+          <t>compression</t>
         </is>
       </c>
       <c r="C899" t="inlineStr">
         <is>
-          <t>Progresso</t>
+          <t>compressão</t>
         </is>
       </c>
       <c r="D899" t="inlineStr"/>
       <c r="E899" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F899" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Progress</t>
-[...2 lines deleted...]
-      <c r="G899" t="inlineStr"/>
+          <t>.Boxes.DBExport.Compression</t>
+        </is>
+      </c>
+      <c r="G899" t="inlineStr">
+        <is>
+          <t>Context please.</t>
+        </is>
+      </c>
       <c r="H899" t="inlineStr"/>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr"/>
       <c r="B900" t="inlineStr">
         <is>
-          <t>Off</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="C900" t="inlineStr">
         <is>
-          <t>Desligado</t>
+          <t>EG</t>
         </is>
       </c>
       <c r="D900" t="inlineStr"/>
       <c r="E900" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F900" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Persistence.Off</t>
+          <t>.Boxes.GexStat.Gex</t>
         </is>
       </c>
       <c r="G900" t="inlineStr"/>
       <c r="H900" t="inlineStr"/>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr"/>
       <c r="B901" t="inlineStr">
         <is>
-          <t>Displays guild treasury export log tool when opening the Guild Treasury Log window</t>
+          <t>Show on city map</t>
         </is>
       </c>
       <c r="C901" t="inlineStr">
         <is>
-          <t>Exibe a ferramenta de exportação do registo de tesouraria da guilda ao abrir a janela do registo de tesouraria da guilda</t>
+          <t>Mostrar no mapa da cidade</t>
         </is>
       </c>
       <c r="D901" t="inlineStr"/>
       <c r="E901" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F901" t="inlineStr">
         <is>
-          <t>.Settings.ShowGuildTreasuryLogExport.Desc</t>
+          <t>.Boxes.General.ShowOnMap</t>
         </is>
       </c>
       <c r="G901" t="inlineStr"/>
       <c r="H901" t="inlineStr"/>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr"/>
       <c r="B902" t="inlineStr">
         <is>
-          <t>Group Name</t>
+          <t>Ranged Unit</t>
         </is>
       </c>
       <c r="C902" t="inlineStr">
         <is>
-          <t>Nome do Grupo</t>
+          <t>Unidade de Combate à Distância</t>
         </is>
       </c>
       <c r="D902" t="inlineStr"/>
       <c r="E902" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F902" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.GroupName</t>
+          <t>.Boxes.Units.short_ranged</t>
         </is>
       </c>
       <c r="G902" t="inlineStr"/>
       <c r="H902" t="inlineStr"/>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr"/>
       <c r="B903" t="inlineStr">
         <is>
-          <t>Saving and Restoring</t>
+          <t>Random</t>
         </is>
       </c>
       <c r="C903" t="inlineStr">
         <is>
-          <t>Guardar e Restaurar</t>
+          <t>Aleatório</t>
         </is>
       </c>
       <c r="D903" t="inlineStr"/>
       <c r="E903" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F903" t="inlineStr">
         <is>
-          <t>.Settings.ExportSettings.Title</t>
+          <t>.Boxes.CityMap.random_production</t>
         </is>
       </c>
       <c r="G903" t="inlineStr"/>
       <c r="H903" t="inlineStr"/>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr"/>
       <c r="B904" t="inlineStr">
         <is>
-          <t>member</t>
+          <t>GBG Tracker</t>
         </is>
       </c>
       <c r="C904" t="inlineStr">
         <is>
-          <t>membro</t>
+          <t>Monitor de Batalha</t>
         </is>
       </c>
       <c r="D904" t="inlineStr"/>
       <c r="E904" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F904" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Member</t>
+          <t>.Boxes.Alerts.Preferences.Battlegrounds.Title</t>
         </is>
       </c>
       <c r="G904" t="inlineStr"/>
       <c r="H904" t="inlineStr"/>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr"/>
       <c r="B905" t="inlineStr">
         <is>
-          <t>Show Guilds</t>
+          <t>Are you sure you want to delete this?</t>
         </is>
       </c>
       <c r="C905" t="inlineStr">
         <is>
-          <t>Mostrar Guildas</t>
+          <t>Tens a certeza de que queres eliminar isto?</t>
         </is>
       </c>
       <c r="D905" t="inlineStr"/>
       <c r="E905" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F905" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowOwner</t>
+          <t>.Boxes.Notice.ConfirmDelete</t>
         </is>
       </c>
       <c r="G905" t="inlineStr"/>
       <c r="H905" t="inlineStr"/>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr"/>
       <c r="B906" t="inlineStr">
         <is>
-          <t>Preferences</t>
+          <t>Guild Buildings</t>
         </is>
       </c>
       <c r="C906" t="inlineStr">
         <is>
-          <t>Preferências</t>
+          <t>Edifícios de Guilda</t>
         </is>
       </c>
       <c r="D906" t="inlineStr"/>
       <c r="E906" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F906" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Tabs.Preferences</t>
+          <t>.Boxes.GuildMemberStat.GuildBuildings</t>
         </is>
       </c>
       <c r="G906" t="inlineStr"/>
       <c r="H906" t="inlineStr"/>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr"/>
       <c r="B907" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>Off</t>
         </is>
       </c>
       <c r="C907" t="inlineStr">
         <is>
-          <t>EG</t>
+          <t>Desligado</t>
         </is>
       </c>
       <c r="D907" t="inlineStr"/>
       <c r="E907" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F907" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Gex</t>
+          <t>.Boxes.Alerts.Form.Persistence.Off</t>
         </is>
       </c>
       <c r="G907" t="inlineStr"/>
       <c r="H907" t="inlineStr"/>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr"/>
       <c r="B908" t="inlineStr">
         <is>
-          <t>If you like what you see and what we do, please leave a good review in the Store!</t>
+          <t>Create Limited Building Alerts</t>
         </is>
       </c>
       <c r="C908" t="inlineStr">
         <is>
-          <t>Se tu gostas do que vês e do que fazemos, por favor deixa uma boa crítica na loja!</t>
+          <t>Criar Alertas de Edifícios Limitados</t>
         </is>
       </c>
       <c r="D908" t="inlineStr"/>
       <c r="E908" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F908" t="inlineStr">
         <is>
-          <t>.Settings.About.RatingDesc</t>
+          <t>.Settings.ShowBuildingsExpired.Title</t>
         </is>
       </c>
       <c r="G908" t="inlineStr"/>
       <c r="H908" t="inlineStr"/>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr"/>
       <c r="B909" t="inlineStr">
         <is>
-          <t>Daily FP</t>
+          <t>started playing __number__ days ago</t>
         </is>
       </c>
       <c r="C909" t="inlineStr">
         <is>
-          <t>PF diário</t>
+          <t>começou a jogar há __number__ dias</t>
         </is>
       </c>
       <c r="D909" t="inlineStr"/>
       <c r="E909" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F909" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.DailyFP</t>
+          <t>.Boxes.PlayerProfile.DaysPlayed</t>
         </is>
       </c>
       <c r="G909" t="inlineStr"/>
       <c r="H909" t="inlineStr"/>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr"/>
       <c r="B910" t="inlineStr">
         <is>
-          <t>The Alert for __provinceName__ was saved!</t>
+          <t>Preference Order</t>
         </is>
       </c>
       <c r="C910" t="inlineStr">
         <is>
-          <t>O alerta para __provinceName__ foi guardado!</t>
+          <t>Ordem de Preferência</t>
         </is>
       </c>
       <c r="D910" t="inlineStr"/>
       <c r="E910" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F910" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SaveMessage.Desc</t>
+          <t>.Boxes.Negotiation.Average</t>
         </is>
       </c>
       <c r="G910" t="inlineStr"/>
       <c r="H910" t="inlineStr"/>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr"/>
       <c r="B911" t="inlineStr">
         <is>
-          <t>Neighbors</t>
+          <t>Member activity</t>
         </is>
       </c>
       <c r="C911" t="inlineStr">
         <is>
-          <t>Vizinhos</t>
+          <t>Atividade de membro</t>
         </is>
       </c>
       <c r="D911" t="inlineStr"/>
       <c r="E911" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F911" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradePartnerNeighbor</t>
+          <t>.Boxes.GuildMemberStat.MemberActiviy</t>
         </is>
       </c>
       <c r="G911" t="inlineStr"/>
       <c r="H911" t="inlineStr"/>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr"/>
       <c r="B912" t="inlineStr">
         <is>
-          <t>delete inactivity warning</t>
+          <t>SAV</t>
         </is>
       </c>
       <c r="C912" t="inlineStr">
         <is>
-          <t>Eliminar aviso de inatividade</t>
+          <t>SAV</t>
         </is>
       </c>
       <c r="D912" t="inlineStr"/>
       <c r="E912" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F912" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.DeleteInactivityWarning</t>
+          <t>.Eras.20.short</t>
         </is>
       </c>
       <c r="G912" t="inlineStr"/>
       <c r="H912" t="inlineStr"/>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr"/>
       <c r="B913" t="inlineStr">
         <is>
-          <t>Guild Expedition</t>
+          <t>Show links</t>
         </is>
       </c>
       <c r="C913" t="inlineStr">
         <is>
-          <t>Expedição da Guilda</t>
+          <t>Exibir os links</t>
         </is>
       </c>
       <c r="D913" t="inlineStr"/>
       <c r="E913" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F913" t="inlineStr">
         <is>
-          <t>.Boxes.General.Guild_Expedition</t>
+          <t>.Settings.ShowLinks.Title</t>
         </is>
       </c>
       <c r="G913" t="inlineStr"/>
       <c r="H913" t="inlineStr"/>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr"/>
       <c r="B914" t="inlineStr">
         <is>
-          <t>Military</t>
+          <t>Preferences</t>
         </is>
       </c>
       <c r="C914" t="inlineStr">
         <is>
-          <t>Militar</t>
+          <t>Preferências</t>
         </is>
       </c>
       <c r="D914" t="inlineStr"/>
       <c r="E914" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F914" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.military</t>
+          <t>.Boxes.Alerts.Tabs.Preferences</t>
         </is>
       </c>
       <c r="G914" t="inlineStr"/>
       <c r="H914" t="inlineStr"/>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr"/>
       <c r="B915" t="inlineStr">
         <is>
-          <t>Offer</t>
+          <t>Collected Progress</t>
         </is>
       </c>
       <c r="C915" t="inlineStr">
         <is>
-          <t>Oferta</t>
+          <t>Progresso Recolhido</t>
         </is>
       </c>
       <c r="D915" t="inlineStr"/>
       <c r="E915" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F915" t="inlineStr">
         <is>
-          <t>.Boxes.Market.Offer</t>
+          <t>.Boxes.MergerGame.ProgressCollected</t>
         </is>
       </c>
       <c r="G915" t="inlineStr"/>
       <c r="H915" t="inlineStr"/>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr"/>
       <c r="B916" t="inlineStr">
         <is>
-          <t>Building Efficiency Rating</t>
+          <t>Calendar Completion</t>
         </is>
       </c>
       <c r="C916" t="inlineStr">
         <is>
-          <t>Classificação de Eficiência dos Edifícios</t>
+          <t>Conclusão do Calendário</t>
         </is>
       </c>
       <c r="D916" t="inlineStr"/>
       <c r="E916" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F916" t="inlineStr">
         <is>
-          <t>.Menu.ProductionsRating.Title</t>
+          <t>.Boxes.FPCollector.reward_calendar_completion</t>
         </is>
       </c>
       <c r="G916" t="inlineStr"/>
       <c r="H916" t="inlineStr"/>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr"/>
       <c r="B917" t="inlineStr">
         <is>
-          <t>GBG</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C917" t="inlineStr">
         <is>
-          <t>CdB</t>
+          <t>Mercadorias</t>
         </is>
       </c>
       <c r="D917" t="inlineStr"/>
       <c r="E917" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F917" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterGuildFights</t>
+          <t>.Boxes.CityMap.goods</t>
         </is>
       </c>
       <c r="G917" t="inlineStr"/>
       <c r="H917" t="inlineStr"/>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr"/>
       <c r="B918" t="inlineStr">
         <is>
-          <t>Percentage</t>
+          <t>GE Goods Use</t>
         </is>
       </c>
       <c r="C918" t="inlineStr">
         <is>
-          <t>Proporcional</t>
+          <t>Utilização de Bens da Expedição da Guilda</t>
         </is>
       </c>
       <c r="D918" t="inlineStr"/>
       <c r="E918" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F918" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Proportionally</t>
+          <t>.Settings.Entry.GexStockWarning</t>
         </is>
       </c>
       <c r="G918" t="inlineStr"/>
       <c r="H918" t="inlineStr"/>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr"/>
       <c r="B919" t="inlineStr">
         <is>
-          <t>Attack</t>
+          <t>1 FP equals __percent__% bonus for attacking army</t>
         </is>
       </c>
       <c r="C919" t="inlineStr">
         <is>
-          <t>Ataque</t>
+          <t>1 PF equivale a __percent__% de bónus para o exército atacante</t>
         </is>
       </c>
       <c r="D919" t="inlineStr"/>
       <c r="E919" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F919" t="inlineStr">
         <is>
-          <t>.Boxes.PvPArena.Tabs.AttackFights</t>
+          <t>.Boxes.GreatBuildings.AttackPerFP</t>
         </is>
       </c>
       <c r="G919" t="inlineStr"/>
       <c r="H919" t="inlineStr"/>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr"/>
       <c r="B920" t="inlineStr">
         <is>
-          <t>when</t>
+          <t>Website Api-Token</t>
         </is>
       </c>
       <c r="C920" t="inlineStr">
         <is>
-          <t>quando</t>
+          <t>Api-Token do Website</t>
         </is>
       </c>
       <c r="D920" t="inlineStr"/>
       <c r="E920" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F920" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.when</t>
+          <t>.Settings.Entry.ApiToken</t>
         </is>
       </c>
       <c r="G920" t="inlineStr"/>
       <c r="H920" t="inlineStr"/>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr"/>
       <c r="B921" t="inlineStr">
         <is>
-          <t>Rewards from Seasonal or Special Events</t>
+          <t>Person</t>
         </is>
       </c>
       <c r="C921" t="inlineStr">
         <is>
-          <t>Recompensas dos eventos especiais ou sazonais</t>
+          <t>Pessoa</t>
         </is>
       </c>
       <c r="D921" t="inlineStr"/>
       <c r="E921" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F921" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.__event</t>
+          <t>.Boxes.Negotiation.Person</t>
         </is>
       </c>
       <c r="G921" t="inlineStr"/>
       <c r="H921" t="inlineStr"/>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr"/>
       <c r="B922" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Deleted!</t>
         </is>
       </c>
       <c r="C922" t="inlineStr">
         <is>
-          <t>???</t>
+          <t>Eliminado!</t>
         </is>
       </c>
       <c r="D922" t="inlineStr"/>
       <c r="E922" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F922" t="inlineStr">
         <is>
-          <t>.Menu.unitsGex.Desc</t>
+          <t>.Boxes.Settings.DeletedBoxCoordsHead</t>
         </is>
       </c>
       <c r="G922" t="inlineStr"/>
       <c r="H922" t="inlineStr"/>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr"/>
       <c r="B923" t="inlineStr">
         <is>
-          <t>Active Guild Members</t>
+          <t>Log</t>
         </is>
       </c>
       <c r="C923" t="inlineStr">
         <is>
-          <t>Membros Ativos da Guilda</t>
+          <t>Registo</t>
         </is>
       </c>
       <c r="D923" t="inlineStr"/>
       <c r="E923" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F923" t="inlineStr">
         <is>
-          <t>.Boxes.OtherGuildActivity.Title</t>
+          <t>.Boxes.Castle.Log</t>
         </is>
       </c>
       <c r="G923" t="inlineStr"/>
       <c r="H923" t="inlineStr"/>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr"/>
       <c r="B924" t="inlineStr">
         <is>
-          <t>Stream</t>
+          <t>Quantum Incursions</t>
         </is>
       </c>
       <c r="C924" t="inlineStr">
         <is>
-          <t>Fluxo</t>
+          <t>Incursões Quânticas</t>
         </is>
       </c>
       <c r="D924" t="inlineStr"/>
       <c r="E924" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F924" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartType.streamgraph</t>
+          <t>.Boxes.General.Quantum_Incursion</t>
         </is>
       </c>
       <c r="G924" t="inlineStr"/>
       <c r="H924" t="inlineStr"/>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr"/>
       <c r="B925" t="inlineStr">
         <is>
-          <t>Battle lost</t>
+          <t>Show progress filter</t>
         </is>
       </c>
       <c r="C925" t="inlineStr">
         <is>
-          <t>Batalha perdida</t>
+          <t>Mostrar filtro de progresso</t>
         </is>
       </c>
       <c r="D925" t="inlineStr"/>
       <c r="E925" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F925" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.battleLost</t>
+          <t>.Boxes.QiProgress.ShowProgressFilter</t>
         </is>
       </c>
       <c r="G925" t="inlineStr"/>
       <c r="H925" t="inlineStr"/>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr"/>
       <c r="B926" t="inlineStr">
         <is>
-          <t>Create payment plan, calculate external spots and copy values for your GBs</t>
+          <t>Quantity</t>
         </is>
       </c>
       <c r="C926" t="inlineStr">
         <is>
-          <t>Simula um plano de investimento, calcula lugares e copia valores</t>
+          <t>Quantidade</t>
         </is>
       </c>
       <c r="D926" t="inlineStr"/>
       <c r="E926" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F926" t="inlineStr">
         <is>
-          <t>.Menu.OwnpartCalculator.Desc</t>
+          <t>.Boxes.Units.Quantity</t>
         </is>
       </c>
       <c r="G926" t="inlineStr"/>
       <c r="H926" t="inlineStr"/>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr"/>
       <c r="B927" t="inlineStr">
         <is>
-          <t>Should the "Aztec Helper" box be opened when starting a Aztec Minigame?</t>
+          <t>Battle Potions</t>
         </is>
       </c>
       <c r="C927" t="inlineStr">
         <is>
-          <t>A caixa "Assistente Asteca" deve ser aberta ao iniciar um mini-jogo asteca?</t>
+          <t>Poções de Batalha</t>
         </is>
       </c>
       <c r="D927" t="inlineStr"/>
       <c r="E927" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F927" t="inlineStr">
         <is>
-          <t>.Settings.ShowAztecHelper.Desc</t>
+          <t>.Settings.Entry.ShowPotions</t>
         </is>
       </c>
       <c r="G927" t="inlineStr"/>
       <c r="H927" t="inlineStr"/>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr"/>
       <c r="B928" t="inlineStr">
         <is>
-          <t>Displays a schematics of your city</t>
-[...6 lines deleted...]
-      </c>
+          <t>Success</t>
+        </is>
+      </c>
+      <c r="C928" t="inlineStr"/>
       <c r="D928" t="inlineStr"/>
       <c r="E928" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F928" t="inlineStr">
         <is>
-          <t>.Menu.Citymap.Desc</t>
+          <t>.General.Success</t>
         </is>
       </c>
       <c r="G928" t="inlineStr"/>
       <c r="H928" t="inlineStr"/>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr"/>
       <c r="B929" t="inlineStr">
         <is>
-          <t>High Middle Age</t>
+          <t>Province Name</t>
         </is>
       </c>
       <c r="C929" t="inlineStr">
         <is>
-          <t>Alta Idade Média</t>
+          <t>Nome da Província</t>
         </is>
       </c>
       <c r="D929" t="inlineStr"/>
       <c r="E929" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F929" t="inlineStr">
         <is>
-          <t>.Eras.5</t>
+          <t>.Boxes.scoutingTimes.ProvinceName</t>
         </is>
       </c>
       <c r="G929" t="inlineStr"/>
       <c r="H929" t="inlineStr"/>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr"/>
       <c r="B930" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Error occurred</t>
         </is>
       </c>
       <c r="C930" t="inlineStr">
         <is>
-          <t>Jogador</t>
+          <t>Ocorreu erro</t>
         </is>
       </c>
       <c r="D930" t="inlineStr"/>
       <c r="E930" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F930" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.PlayerName</t>
+          <t>.Boxes.CityMap.SubmitErrorHeader</t>
         </is>
       </c>
       <c r="G930" t="inlineStr"/>
       <c r="H930" t="inlineStr"/>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr"/>
       <c r="B931" t="inlineStr">
         <is>
-          <t>Event Chest Selection Helper</t>
+          <t>Summer Event</t>
         </is>
       </c>
       <c r="C931" t="inlineStr">
         <is>
-          <t>Ajudante de selecção do evento dos baús</t>
+          <t>Evento de Verão</t>
         </is>
       </c>
       <c r="D931" t="inlineStr"/>
       <c r="E931" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F931" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.Title</t>
+          <t>.Boxes.FPCollector.summerEvent</t>
         </is>
       </c>
       <c r="G931" t="inlineStr"/>
       <c r="H931" t="inlineStr"/>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr"/>
       <c r="B932" t="inlineStr">
         <is>
-          <t>Enabled</t>
+          <t>Status</t>
         </is>
       </c>
       <c r="C932" t="inlineStr">
         <is>
-          <t>Habilitado</t>
+          <t>Expira em</t>
         </is>
       </c>
       <c r="D932" t="inlineStr"/>
       <c r="E932" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F932" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Enabled</t>
+          <t>.HiddenRewards.Table.expires</t>
         </is>
       </c>
       <c r="G932" t="inlineStr"/>
       <c r="H932" t="inlineStr"/>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr"/>
       <c r="B933" t="inlineStr">
         <is>
-          <t>Arc: FP Rewards/day from other players</t>
+          <t>This is not a valid token. Please check your input!</t>
         </is>
       </c>
       <c r="C933" t="inlineStr">
         <is>
-          <t>Arca: Recompensa PFs por dia dos outros jogadores</t>
+          <t>Este não é um token válido. Por favor, verifique a sua entrada!</t>
         </is>
       </c>
       <c r="D933" t="inlineStr"/>
       <c r="E933" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F933" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.RewardPerDay</t>
+          <t>.Boxes.Settings.ApiTokenLengthWrongBody</t>
         </is>
       </c>
       <c r="G933" t="inlineStr"/>
       <c r="H933" t="inlineStr"/>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr"/>
       <c r="B934" t="inlineStr">
         <is>
-          <t>Residential</t>
+          <t>GBG Player Pop Up</t>
         </is>
       </c>
       <c r="C934" t="inlineStr">
         <is>
-          <t>Residencial</t>
+          <t>Janela Pop-up de Jogadores dos Cbs</t>
         </is>
       </c>
       <c r="D934" t="inlineStr"/>
       <c r="E934" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F934" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.residential</t>
+          <t>.Settings.ShowGBGPlayerInfo.Title</t>
         </is>
       </c>
       <c r="G934" t="inlineStr"/>
       <c r="H934" t="inlineStr"/>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr"/>
       <c r="B935" t="inlineStr">
         <is>
-          <t>Log</t>
+          <t xml:space="preserve">Your city data could not be sent to the server. Please report this error directly to </t>
         </is>
       </c>
       <c r="C935" t="inlineStr">
         <is>
-          <t>Registo</t>
+          <t xml:space="preserve">Os dados da sua cidade não puderam ser enviados para o servidor. Por favor, reporte este erro diretamente para </t>
         </is>
       </c>
       <c r="D935" t="inlineStr"/>
       <c r="E935" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F935" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Log</t>
+          <t>.Boxes.CityMap.SubmitError</t>
         </is>
       </c>
       <c r="G935" t="inlineStr"/>
       <c r="H935" t="inlineStr"/>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr"/>
       <c r="B936" t="inlineStr">
         <is>
-          <t>7-Day Challenge</t>
+          <t>Scouting Info</t>
         </is>
       </c>
       <c r="C936" t="inlineStr">
         <is>
-          <t>Desafio de 7 Dias</t>
+          <t>Informação de Exploração</t>
         </is>
       </c>
       <c r="D936" t="inlineStr"/>
       <c r="E936" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F936" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.SevenDayChallenge</t>
+          <t>.Settings.ShowScoutingTimes.Title</t>
         </is>
       </c>
       <c r="G936" t="inlineStr"/>
       <c r="H936" t="inlineStr"/>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr"/>
       <c r="B937" t="inlineStr">
         <is>
-          <t>To gather this data, please open the goods and guild goods tab in the Production overview.</t>
+          <t>Defense</t>
         </is>
       </c>
       <c r="C937" t="inlineStr">
         <is>
-          <t>Para recolher estes dados, por favor abre os separadores de mercadorias e mercadorias da guilda na visão geral da produção.</t>
+          <t>Defesa</t>
         </is>
       </c>
       <c r="D937" t="inlineStr"/>
       <c r="E937" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F937" t="inlineStr">
         <is>
-          <t>.Boxes.PlayerProfile.OpenProduction</t>
+          <t>.Boxes.PvPArena.Tabs.DefenseFights</t>
         </is>
       </c>
       <c r="G937" t="inlineStr"/>
       <c r="H937" t="inlineStr"/>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr"/>
       <c r="B938" t="inlineStr">
         <is>
-          <t>Space Carrier - Diplomatic Gift</t>
+          <t>Calendar</t>
         </is>
       </c>
       <c r="C938" t="inlineStr">
         <is>
-          <t>Transporte Espacial - Oferta Diplomática</t>
+          <t>Calendário</t>
         </is>
       </c>
       <c r="D938" t="inlineStr"/>
       <c r="E938" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F938" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.diplomaticGifts</t>
+          <t>.Boxes.FPCollector.reward_calendar</t>
         </is>
       </c>
       <c r="G938" t="inlineStr"/>
       <c r="H938" t="inlineStr"/>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr"/>
       <c r="B939" t="inlineStr">
         <is>
-          <t>Need</t>
+          <t>Choose your preferred menu from the drop-down list (game will automatically reload)</t>
         </is>
       </c>
       <c r="C939" t="inlineStr">
         <is>
-          <t>Falta</t>
+          <t>Escolha o seu menu preferido na lista suspensa.
+(o jogo será recarregado automaticamente)</t>
         </is>
       </c>
       <c r="D939" t="inlineStr"/>
       <c r="E939" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F939" t="inlineStr">
         <is>
-          <t>.Boxes.Market.Need</t>
+          <t>.Settings.SelectedMenu.Desc</t>
         </is>
       </c>
       <c r="G939" t="inlineStr"/>
       <c r="H939" t="inlineStr"/>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr"/>
       <c r="B940" t="inlineStr">
         <is>
-          <t>Show Great Buildings</t>
+          <t>This building is in your inventory</t>
         </is>
       </c>
       <c r="C940" t="inlineStr">
         <is>
-          <t>Mostrar Grandes Edifícios</t>
+          <t>Este edifício está no teu inventário</t>
         </is>
       </c>
       <c r="D940" t="inlineStr"/>
       <c r="E940" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F940" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.NoGBsExplanation</t>
+          <t>.Boxes.ProductionsRating.InventoryTooltip</t>
         </is>
       </c>
       <c r="G940" t="inlineStr"/>
       <c r="H940" t="inlineStr"/>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr"/>
       <c r="B941" t="inlineStr">
         <is>
-          <t>Start level</t>
+          <t>This information has already been collected</t>
         </is>
       </c>
       <c r="C941" t="inlineStr">
         <is>
-          <t>Iniciar nível</t>
+          <t>Esta informação já foi recolhida</t>
         </is>
       </c>
       <c r="D941" t="inlineStr"/>
       <c r="E941" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F941" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.StartLevel</t>
+          <t>.Boxes.Investment.AllUpToDateDesc</t>
         </is>
       </c>
       <c r="G941" t="inlineStr"/>
       <c r="H941" t="inlineStr"/>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr"/>
       <c r="B942" t="inlineStr">
         <is>
-          <t>Alerts</t>
+          <t>QI Snapshot Log</t>
         </is>
       </c>
       <c r="C942" t="inlineStr">
         <is>
-          <t>Alarme</t>
+          <t>Registo instantâneo de IQ</t>
         </is>
       </c>
       <c r="D942" t="inlineStr"/>
       <c r="E942" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F942" t="inlineStr">
         <is>
-          <t>.Menu.Alerts.Title</t>
+          <t>.Boxes.QiProgress.SnapshotLog</t>
         </is>
       </c>
       <c r="G942" t="inlineStr"/>
       <c r="H942" t="inlineStr"/>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr"/>
       <c r="B943" t="inlineStr">
         <is>
-          <t>show axis label</t>
+          <t>Halloween Event</t>
         </is>
       </c>
       <c r="C943" t="inlineStr">
         <is>
-          <t>Mostrar rótulo do eixo</t>
+          <t>Evento de Halloween</t>
         </is>
       </c>
       <c r="D943" t="inlineStr"/>
       <c r="E943" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F943" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.ShowAxisLabel</t>
+          <t>.Boxes.FPCollector.halloween_event</t>
         </is>
       </c>
       <c r="G943" t="inlineStr"/>
       <c r="H943" t="inlineStr"/>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr"/>
       <c r="B944" t="inlineStr">
         <is>
-          <t>Active</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="C944" t="inlineStr">
         <is>
-          <t>Activo</t>
+          <t>Evento</t>
         </is>
       </c>
       <c r="D944" t="inlineStr"/>
       <c r="E944" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F944" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Active</t>
+          <t>.Boxes.FPCollector.event</t>
         </is>
       </c>
       <c r="G944" t="inlineStr"/>
       <c r="H944" t="inlineStr"/>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr"/>
       <c r="B945" t="inlineStr">
         <is>
-          <t>Can be inaccurate, if you play on multiple desktop devices.</t>
+          <t>Danger</t>
         </is>
       </c>
       <c r="C945" t="inlineStr">
         <is>
-          <t>Pode não ser preciso se jogares em vários dispositivos desktop.</t>
+          <t>Perigo</t>
         </is>
       </c>
       <c r="D945" t="inlineStr"/>
       <c r="E945" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F945" t="inlineStr">
         <is>
-          <t>.GvG.Independences.Tooltip.Warning</t>
+          <t>.Boxes.OwnpartCalculator.OptionsDanger</t>
         </is>
       </c>
       <c r="G945" t="inlineStr"/>
       <c r="H945" t="inlineStr"/>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr"/>
       <c r="B946" t="inlineStr">
         <is>
-          <t>compare last</t>
+          <t>Negotiation has been cancelled</t>
         </is>
       </c>
       <c r="C946" t="inlineStr">
         <is>
-          <t>Comparar último</t>
+          <t>A negociação foi cancelada</t>
         </is>
       </c>
       <c r="D946" t="inlineStr"/>
       <c r="E946" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F946" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.CompareLast</t>
+          <t>.Boxes.Negotiation.Canceled</t>
         </is>
       </c>
       <c r="G946" t="inlineStr"/>
       <c r="H946" t="inlineStr"/>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr"/>
       <c r="B947" t="inlineStr">
         <is>
-          <t>Military Units Overview</t>
+          <t>show battles won</t>
         </is>
       </c>
       <c r="C947" t="inlineStr">
         <is>
-          <t>Visão Geral das Unidades Militares</t>
+          <t>Mostrar batalhas ganhas</t>
         </is>
       </c>
       <c r="D947" t="inlineStr"/>
       <c r="E947" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F947" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Title</t>
+          <t>.Boxes.GuildMemberStat.ShowBattlesWon</t>
         </is>
       </c>
       <c r="G947" t="inlineStr"/>
       <c r="H947" t="inlineStr"/>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr"/>
       <c r="B948" t="inlineStr">
         <is>
-          <t>BPs</t>
+          <t>Spot is not safe. __fpcount__ additional FPs must be added.&lt;br&gt;Total to make spot safe: __totalfp__ FPs</t>
         </is>
       </c>
       <c r="C948" t="inlineStr">
         <is>
-          <t>Plantas</t>
+          <t>O local não é seguro. __fpcount__ FPs adicionais devem ser adicionados.&lt;br&gt;Total para tornar o local seguro: __totalfp__ FPs</t>
         </is>
       </c>
       <c r="D948" t="inlineStr"/>
       <c r="E948" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F948" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Blueprints</t>
+          <t>.Boxes.Calculator.TTForderNegativeProfit</t>
         </is>
       </c>
       <c r="G948" t="inlineStr"/>
       <c r="H948" t="inlineStr"/>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr"/>
       <c r="B949" t="inlineStr">
         <is>
-          <t>__days__ day(s)</t>
+          <t>Default</t>
         </is>
       </c>
       <c r="C949" t="inlineStr">
         <is>
-          <t>__days__ dia(s)</t>
+          <t>Padrão</t>
         </is>
       </c>
       <c r="D949" t="inlineStr"/>
       <c r="E949" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F949" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Days</t>
+          <t>.Boxes.ProductionsRating.PresetDefault</t>
         </is>
       </c>
       <c r="G949" t="inlineStr"/>
       <c r="H949" t="inlineStr"/>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr"/>
       <c r="B950" t="inlineStr">
         <is>
-          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
+          <t>available</t>
         </is>
       </c>
       <c r="C950" t="inlineStr">
         <is>
-          <t>Vai demorar __days__ dias até que o investimento de __costs__ PF seja recuperado com uma produção diária de __fpproduction__ PF/dia e __attackproduction__ % de bónus de ataque (equivalente a __attackproduction__ * __attackvalue__ = __attackproductionvalue__ PF/dia)</t>
+          <t>disponível</t>
         </is>
       </c>
       <c r="D950" t="inlineStr"/>
       <c r="E950" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F950" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEvenTTAttack</t>
+          <t>.Boxes.GuildMemberStat.Available</t>
         </is>
       </c>
       <c r="G950" t="inlineStr"/>
       <c r="H950" t="inlineStr"/>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr"/>
       <c r="B951" t="inlineStr">
         <is>
-          <t>Cost</t>
+          <t>Display Market Filter Tool</t>
         </is>
       </c>
       <c r="C951" t="inlineStr">
         <is>
-          <t>Custos</t>
+          <t>Exibir a ferramenta de filtragem do mercado</t>
         </is>
       </c>
       <c r="D951" t="inlineStr"/>
       <c r="E951" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F951" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Commitment</t>
+          <t>.Settings.ShowMarketFilter.Title</t>
         </is>
       </c>
       <c r="G951" t="inlineStr"/>
       <c r="H951" t="inlineStr"/>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr"/>
       <c r="B952" t="inlineStr">
         <is>
-          <t>Rewards Bar Info</t>
+          <t>can be polished</t>
         </is>
       </c>
       <c r="C952" t="inlineStr">
         <is>
-          <t>Informações da Barra de Recompensas</t>
+          <t>pode ser polido</t>
         </is>
       </c>
       <c r="D952" t="inlineStr"/>
       <c r="E952" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F952" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowGBGRewards</t>
+          <t>.Boxes.Tooltip.Building.canPolish</t>
         </is>
       </c>
       <c r="G952" t="inlineStr"/>
       <c r="H952" t="inlineStr"/>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr"/>
       <c r="B953" t="inlineStr">
         <is>
-          <t>Required</t>
+          <t>Bronze Age</t>
         </is>
       </c>
       <c r="C953" t="inlineStr">
         <is>
-          <t>Necessário</t>
+          <t>Idade do Bronze</t>
         </is>
       </c>
       <c r="D953" t="inlineStr"/>
       <c r="E953" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F953" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.DescRequired</t>
+          <t>.Eras.2</t>
         </is>
       </c>
       <c r="G953" t="inlineStr"/>
       <c r="H953" t="inlineStr"/>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr"/>
       <c r="B954" t="inlineStr">
         <is>
-          <t>Ascendable buildings</t>
+          <t>Please open the Market console first (T)</t>
         </is>
       </c>
       <c r="C954" t="inlineStr">
         <is>
-          <t>Edifícios ascendíveis</t>
+          <t>Por favor, abra o Mercado primeiro (T)</t>
         </is>
       </c>
       <c r="D954" t="inlineStr"/>
       <c r="E954" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F954" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowAscendableBuildings</t>
+          <t>.Menu.Market.Warning</t>
         </is>
       </c>
       <c r="G954" t="inlineStr"/>
       <c r="H954" t="inlineStr"/>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr"/>
       <c r="B955" t="inlineStr">
         <is>
-          <t>Webhook URL</t>
+          <t>Daily FP</t>
         </is>
       </c>
       <c r="C955" t="inlineStr">
         <is>
-          <t>URL do Webhook</t>
+          <t>PF diário</t>
         </is>
       </c>
       <c r="D955" t="inlineStr"/>
       <c r="E955" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F955" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.WebhookUrl</t>
+          <t>.Boxes.GreatBuildings.DailyFP</t>
         </is>
       </c>
       <c r="G955" t="inlineStr"/>
       <c r="H955" t="inlineStr"/>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr"/>
       <c r="B956" t="inlineStr">
         <is>
-          <t>Expired Trades</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="C956" t="inlineStr">
         <is>
-          <t>Negócios Expirados</t>
+          <t>Editar</t>
         </is>
       </c>
       <c r="D956" t="inlineStr"/>
       <c r="E956" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F956" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.Expired</t>
+          <t>.Boxes.GvGMap.Action.Edit</t>
         </is>
       </c>
       <c r="G956" t="inlineStr"/>
       <c r="H956" t="inlineStr"/>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr"/>
       <c r="B957" t="inlineStr">
         <is>
-          <t>Hide GB from calculation and list.</t>
+          <t>Select resources for successful negotiations.</t>
         </is>
       </c>
       <c r="C957" t="inlineStr">
         <is>
-          <t>Ocultar GE do cálculo e da lista.</t>
+          <t>Faz sugestões para negociações bem-sucedidas.</t>
         </is>
       </c>
       <c r="D957" t="inlineStr"/>
       <c r="E957" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F957" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.HideGB</t>
+          <t>.Menu.Negotiation.Desc</t>
         </is>
       </c>
       <c r="G957" t="inlineStr"/>
       <c r="H957" t="inlineStr"/>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr"/>
       <c r="B958" t="inlineStr">
         <is>
-          <t>To find same friends in different chats</t>
+          <t>Thousand</t>
         </is>
       </c>
       <c r="C958" t="inlineStr">
         <is>
-          <t>Para encontrar os mesmos amigos em chats diferentes</t>
+          <t>Mil</t>
         </is>
       </c>
       <c r="D958" t="inlineStr"/>
       <c r="E958" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F958" t="inlineStr">
         <is>
-          <t>.Menu.CompareFriendsThreads.Desc</t>
+          <t>.Boxes.idleGame.K</t>
         </is>
       </c>
       <c r="G958" t="inlineStr"/>
       <c r="H958" t="inlineStr"/>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr"/>
       <c r="B959" t="inlineStr">
         <is>
-          <t>We still calculate with 5 tries, because we do not have the data to support negotiations with more tries.</t>
+          <t xml:space="preserve"> are 3 Ages behind</t>
         </is>
       </c>
       <c r="C959" t="inlineStr">
         <is>
-          <t>Continuamos a calcular com 5 tentativas, porque não temos dados que suportem negociações com mais tentativas.</t>
+          <t xml:space="preserve"> estão 3 eras atrás</t>
         </is>
       </c>
       <c r="D959" t="inlineStr"/>
       <c r="E959" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F959" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.ChanceGreaterThan5</t>
+          <t>.Boxes.CityMap.OlderThan3Era</t>
         </is>
       </c>
       <c r="G959" t="inlineStr"/>
       <c r="H959" t="inlineStr"/>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr"/>
       <c r="B960" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Auctions</t>
         </is>
       </c>
       <c r="C960" t="inlineStr">
         <is>
-          <t>Guardar</t>
+          <t>Leilões</t>
         </is>
       </c>
       <c r="D960" t="inlineStr"/>
       <c r="E960" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F960" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.SettingsSave</t>
+          <t>.Settings.Auctions.Title</t>
         </is>
       </c>
       <c r="G960" t="inlineStr"/>
       <c r="H960" t="inlineStr"/>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr"/>
       <c r="B961" t="inlineStr">
         <is>
-          <t>Delete</t>
+          <t>Advice</t>
         </is>
       </c>
       <c r="C961" t="inlineStr">
         <is>
-          <t>Apagar</t>
+          <t>Conselho</t>
         </is>
       </c>
       <c r="D961" t="inlineStr"/>
       <c r="E961" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F961" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.DeleteEntry</t>
+          <t>.Boxes.BattleAssistAAConfig.Advice</t>
         </is>
       </c>
       <c r="G961" t="inlineStr"/>
       <c r="H961" t="inlineStr"/>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr"/>
       <c r="B962" t="inlineStr">
         <is>
-          <t>Notify Early Offset</t>
+          <t>Attack times for the selected province have been copied.</t>
         </is>
       </c>
       <c r="C962" t="inlineStr">
         <is>
-          <t>Antecedência de notificação (em segundos)</t>
+          <t>Os tempos de ataque para a província selecionada foram copiados.</t>
         </is>
       </c>
       <c r="D962" t="inlineStr"/>
       <c r="E962" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F962" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Early.Title</t>
+          <t>.Boxes.GuildFights.CopyToClipBoard.Desc</t>
         </is>
       </c>
       <c r="G962" t="inlineStr"/>
       <c r="H962" t="inlineStr"/>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr"/>
       <c r="B963" t="inlineStr">
         <is>
-          <t>Negotiations</t>
+          <t>Army Advice</t>
         </is>
       </c>
       <c r="C963" t="inlineStr">
         <is>
-          <t>Negociações</t>
+          <t>Conselho do Exército</t>
         </is>
       </c>
       <c r="D963" t="inlineStr"/>
       <c r="E963" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F963" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Negotiations</t>
+          <t>.Settings.Entry.ShowArmyAdvice</t>
         </is>
       </c>
       <c r="G963" t="inlineStr"/>
       <c r="H963" t="inlineStr"/>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr"/>
       <c r="B964" t="inlineStr">
         <is>
-          <t>GBG participation</t>
+          <t>Hitpoints</t>
         </is>
       </c>
       <c r="C964" t="inlineStr">
         <is>
-          <t>Participação Campos de Batalha</t>
+          <t>Pontos de vida</t>
         </is>
       </c>
       <c r="D964" t="inlineStr"/>
       <c r="E964" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F964" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GbgParticipation</t>
+          <t>.Boxes.GvGMap.Sector.Hitpoints</t>
         </is>
       </c>
       <c r="G964" t="inlineStr"/>
       <c r="H964" t="inlineStr"/>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr"/>
       <c r="B965" t="inlineStr">
         <is>
-          <t>Total Guild Power</t>
+          <t>Inactive</t>
         </is>
       </c>
       <c r="C965" t="inlineStr">
         <is>
-          <t>Poder total da guilda</t>
+          <t>Desativado</t>
         </is>
       </c>
       <c r="D965" t="inlineStr"/>
       <c r="E965" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F965" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.TotalGuildPower</t>
+          <t>.Boxes.Settings.Inactive</t>
         </is>
       </c>
       <c r="G965" t="inlineStr"/>
       <c r="H965" t="inlineStr"/>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr"/>
       <c r="B966" t="inlineStr">
         <is>
-          <t>Calculates all GB spots</t>
+          <t>Attacks</t>
         </is>
       </c>
       <c r="C966" t="inlineStr">
         <is>
-          <t>Calcula todos os lugares dos GEs</t>
+          <t>Ataques</t>
         </is>
       </c>
       <c r="D966" t="inlineStr"/>
       <c r="E966" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F966" t="inlineStr">
         <is>
-          <t>.Menu.Calculator.Desc</t>
+          <t>.Boxes.MoppelHelper.Attacks</t>
         </is>
       </c>
       <c r="G966" t="inlineStr"/>
       <c r="H966" t="inlineStr"/>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr"/>
       <c r="B967" t="inlineStr">
         <is>
-          <t>For chain buildings the whole chain is treated as one single building. For sets we assume that all parts are fully connected.</t>
+          <t>Optional: How many FP rewards do you get per day? This information is used to calculate profitability for further Arc levels. To get a suggestion go to: Town Hall &gt; News &gt; Event History and scroll through all pages</t>
         </is>
       </c>
       <c r="C967" t="inlineStr">
         <is>
-          <t>Para edifícios em cadeia, toda a cadeia é tratada como um único edifício. Para conjuntos, assumimos que todas as partes estão totalmente conectadas.</t>
+          <t>Opcional: Quantos PF de recompensa recebe por dia? Esta informação é utilizada para calcular a rentabilidade para os níveis adicionais do Arc. Para obter uma sugestão, vá a: Câmara Municipal &gt; Notícias &gt; Histórico de Eventos e percorra todas as páginas</t>
         </is>
       </c>
       <c r="D967" t="inlineStr"/>
       <c r="E967" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F967" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Disclaimer</t>
+          <t>.Boxes.GreatBuildings.TTRewardPerDay</t>
         </is>
       </c>
       <c r="G967" t="inlineStr"/>
       <c r="H967" t="inlineStr"/>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr"/>
       <c r="B968" t="inlineStr">
         <is>
-          <t>Sum Needed</t>
+          <t>Lists the FP costs for buying the required goods (applies only to GBs you have not yet built)</t>
         </is>
       </c>
       <c r="C968" t="inlineStr">
         <is>
-          <t>Soma de Necessário</t>
+          <t>Lista os custos em PF para comprar os bens necessários (aplica-se apenas aos GEs que ainda não construiu)</t>
         </is>
       </c>
       <c r="D968" t="inlineStr"/>
       <c r="E968" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F968" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.NeedSum</t>
+          <t>.Boxes.GreatBuildings.TTGoodCostsColumn</t>
         </is>
       </c>
       <c r="G968" t="inlineStr"/>
       <c r="H968" t="inlineStr"/>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr"/>
       <c r="B969" t="inlineStr">
         <is>
-          <t>Open Import/Export Tool</t>
+          <t>Are there players missing from the shortlist? Then close this box, click on the other two tabs at the bottom of the Social Bar (Neighbours, Guild Members, Friends) and then re-open this box.</t>
         </is>
       </c>
       <c r="C969" t="inlineStr">
         <is>
-          <t>Abrir Ferramenta de Importar/Exportar</t>
+          <t>Há jogadores a faltar na lista? Então fecha esta caixa, clica nas outras duas abas na parte inferior da Barra Social (Vizinhos, Membros da Guilda, Amigos) e depois reabre esta caixa.</t>
         </is>
       </c>
       <c r="D969" t="inlineStr"/>
       <c r="E969" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F969" t="inlineStr">
         <is>
-          <t>.Settings.ExportSettings.OpenImportExportTool</t>
+          <t>.Boxes.Notice.ModalMissingPlayers</t>
         </is>
       </c>
       <c r="G969" t="inlineStr"/>
       <c r="H969" t="inlineStr"/>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr"/>
       <c r="B970" t="inlineStr">
         <is>
-          <t>Shard - Settlement</t>
+          <t>Idle Game Info</t>
         </is>
       </c>
       <c r="C970" t="inlineStr">
         <is>
-          <t>Fragmento - Colónia</t>
+          <t>Informações do Jogo</t>
         </is>
       </c>
       <c r="D970" t="inlineStr"/>
       <c r="E970" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F970" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.culturalOutpost</t>
+          <t>.Boxes.idleGame.Title</t>
         </is>
       </c>
       <c r="G970" t="inlineStr"/>
       <c r="H970" t="inlineStr"/>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr"/>
       <c r="B971" t="inlineStr">
         <is>
-          <t>Line Chart</t>
+          <t>Building Recommendation</t>
         </is>
       </c>
       <c r="C971" t="inlineStr">
         <is>
-          <t>Gráfico linear</t>
+          <t>Recomendação de Edifício</t>
         </is>
       </c>
       <c r="D971" t="inlineStr"/>
       <c r="E971" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F971" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnChartTypeTitle.line</t>
+          <t>.Boxes.GBGBuildings.title</t>
         </is>
       </c>
       <c r="G971" t="inlineStr"/>
       <c r="H971" t="inlineStr"/>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr"/>
       <c r="B972" t="inlineStr">
         <is>
-          <t>QI Player list</t>
+          <t>Please level up</t>
         </is>
       </c>
       <c r="C972" t="inlineStr">
         <is>
-          <t>Lista de Jogadores do QI</t>
+          <t>Nivele sff</t>
         </is>
       </c>
       <c r="D972" t="inlineStr"/>
       <c r="E972" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F972" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowQIPlayerInfo</t>
+          <t>.Boxes.OwnpartCalculator.OptionsLevelUp</t>
         </is>
       </c>
       <c r="G972" t="inlineStr"/>
       <c r="H972" t="inlineStr"/>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr"/>
       <c r="B973" t="inlineStr">
         <is>
-          <t>Toggle expiry Alert</t>
+          <t>Required</t>
         </is>
       </c>
       <c r="C973" t="inlineStr">
         <is>
-          <t>Alternar alerta de expiração</t>
+          <t>Necessário</t>
         </is>
       </c>
       <c r="D973" t="inlineStr"/>
       <c r="E973" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F973" t="inlineStr">
         <is>
-          <t>.Boxes.InactivesSettings.Title</t>
+          <t>.Boxes.Campagne.DescRequired</t>
         </is>
       </c>
       <c r="G973" t="inlineStr"/>
       <c r="H973" t="inlineStr"/>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr"/>
       <c r="B974" t="inlineStr">
         <is>
-          <t>Required</t>
+          <t>Bid</t>
         </is>
       </c>
       <c r="C974" t="inlineStr">
         <is>
-          <t>Necessário</t>
+          <t>Lance</t>
         </is>
       </c>
       <c r="D974" t="inlineStr"/>
       <c r="E974" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F974" t="inlineStr">
         <is>
-          <t>.Boxes.Campagne.DescRequired</t>
+          <t>.Boxes.AuctionSettings.Bid</t>
         </is>
       </c>
       <c r="G974" t="inlineStr"/>
       <c r="H974" t="inlineStr"/>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr"/>
       <c r="B975" t="inlineStr">
         <is>
-          <t>Ready to loot!</t>
+          <t>The values may update slow - depending on server feedback. Given times do not take updates of current stock into account.</t>
         </is>
       </c>
       <c r="C975" t="inlineStr">
         <is>
-          <t>Pronto a sacar!</t>
+          <t>Os valores podem ser atualizados lentamente - dependendo do feedback do servidor. Os tempos fornecidos não consideram atualizações do stock atual.</t>
         </is>
       </c>
       <c r="D975" t="inlineStr"/>
       <c r="E975" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F975" t="inlineStr">
         <is>
-          <t>.Boxes.Units.ReadyToLoot</t>
+          <t>.Boxes.idleGame.Warning</t>
         </is>
       </c>
       <c r="G975" t="inlineStr"/>
       <c r="H975" t="inlineStr"/>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr"/>
       <c r="B976" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Shows Advice (added by the player) for specific opposing armies.</t>
         </is>
       </c>
       <c r="C976" t="inlineStr">
         <is>
-          <t>Jogador</t>
+          <t>Exibir conselhos (adicionados pelo jogador) para exércitos adversários específicos.</t>
         </is>
       </c>
       <c r="D976" t="inlineStr"/>
       <c r="E976" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F976" t="inlineStr">
         <is>
-          <t>.Boxes.Market.PlayerColumn</t>
+          <t>.Settings.ShowArmyAdvice.Desc</t>
         </is>
       </c>
       <c r="G976" t="inlineStr"/>
       <c r="H976" t="inlineStr"/>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr"/>
       <c r="B977" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/scouting</t>
+          <t>FoE-Helper: Number of FPs that can be bought with coins.</t>
         </is>
       </c>
       <c r="C977" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/scouting</t>
+          <t>FoE-Helper: Número de PFs que podem ser comprados com moedas.</t>
         </is>
       </c>
       <c r="D977" t="inlineStr"/>
       <c r="E977" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F977" t="inlineStr">
         <is>
-          <t>.Boxes.scoutingTimes.HelpLink</t>
+          <t>.StrategyPoints.BuyableFP</t>
         </is>
       </c>
       <c r="G977" t="inlineStr"/>
       <c r="H977" t="inlineStr"/>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr"/>
       <c r="B978" t="inlineStr">
         <is>
-          <t>New Events found!</t>
+          <t>Fall Event</t>
         </is>
       </c>
       <c r="C978" t="inlineStr">
         <is>
-          <t>Novos eventos encontrados!</t>
+          <t>Evento de Outono</t>
         </is>
       </c>
       <c r="D978" t="inlineStr"/>
       <c r="E978" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F978" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.PlayerFound</t>
+          <t>.Boxes.FPCollector.fall_event</t>
         </is>
       </c>
       <c r="G978" t="inlineStr"/>
       <c r="H978" t="inlineStr"/>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr"/>
       <c r="B979" t="inlineStr">
         <is>
-          <t>Delete</t>
+          <t xml:space="preserve">Available collections: </t>
         </is>
       </c>
       <c r="C979" t="inlineStr">
         <is>
-          <t>Excluir</t>
+          <t xml:space="preserve">Coleções disponíveis: </t>
         </is>
       </c>
       <c r="D979" t="inlineStr"/>
       <c r="E979" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F979" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Delete</t>
+          <t>.Boxes.BlueGalaxy.AvailableCollections</t>
         </is>
       </c>
       <c r="G979" t="inlineStr"/>
       <c r="H979" t="inlineStr"/>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr"/>
       <c r="B980" t="inlineStr">
         <is>
-          <t>Antique dealer</t>
+          <t>Efficiency (incl. keys)</t>
         </is>
       </c>
       <c r="C980" t="inlineStr">
         <is>
-          <t>Negociante de Antiguidades</t>
+          <t>Eficiência (incl. chaves)</t>
         </is>
       </c>
       <c r="D980" t="inlineStr"/>
       <c r="E980" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F980" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.AntiqueDealer</t>
+          <t>.Boxes.MergerGame.Efficiency.anniversary</t>
         </is>
       </c>
       <c r="G980" t="inlineStr"/>
       <c r="H980" t="inlineStr"/>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr"/>
       <c r="B981" t="inlineStr">
         <is>
-          <t>Ext</t>
+          <t>GE Week</t>
         </is>
       </c>
       <c r="C981" t="inlineStr">
         <is>
-          <t>Ext</t>
+          <t>Semana EG</t>
         </is>
       </c>
       <c r="D981" t="inlineStr"/>
       <c r="E981" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F981" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Ext</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Boxes.GuildMemberStat.GEXWeek</t>
+        </is>
+      </c>
+      <c r="G981" t="inlineStr"/>
       <c r="H981" t="inlineStr"/>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr"/>
       <c r="B982" t="inlineStr">
         <is>
-          <t>FP Collector Overview</t>
+          <t>All</t>
         </is>
       </c>
       <c r="C982" t="inlineStr">
         <is>
-          <t>Visão Geral do Colecionador de PF</t>
+          <t>Todos</t>
         </is>
       </c>
       <c r="D982" t="inlineStr"/>
       <c r="E982" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F982" t="inlineStr">
         <is>
-          <t>.Menu.fpCollector.Title</t>
+          <t>.Boxes.Stats.BtnAll</t>
         </is>
       </c>
       <c r="G982" t="inlineStr"/>
       <c r="H982" t="inlineStr"/>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr"/>
       <c r="B983" t="inlineStr">
         <is>
-          <t>__count__ new player Events were found.</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="C983" t="inlineStr">
         <is>
-          <t>Foram encontrados __count__ novos eventos.</t>
+          <t>Direita</t>
         </is>
       </c>
       <c r="D983" t="inlineStr"/>
       <c r="E983" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F983" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.PlayerFoundCounter</t>
+          <t>.Menu.RightBar</t>
         </is>
       </c>
       <c r="G983" t="inlineStr"/>
       <c r="H983" t="inlineStr"/>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr"/>
       <c r="B984" t="inlineStr">
         <is>
-          <t>How to highlight buildings: Click any row to select the buildings you want to compare more easily. Search results are marked automatically.</t>
+          <t>2-lane Road</t>
         </is>
       </c>
       <c r="C984" t="inlineStr">
         <is>
-          <t>Como destacar edifícios: Clique em qualquer linha para selecionar os edifícios que deseja comparar mais facilmente. Os resultados da pesquisa são marcados automaticamente.</t>
+          <t>Estrada grande</t>
         </is>
       </c>
       <c r="D984" t="inlineStr"/>
       <c r="E984" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F984" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.HighlightsExplained</t>
+          <t>.HiddenRewards.Positions.cityRoadBig</t>
         </is>
       </c>
       <c r="G984" t="inlineStr"/>
       <c r="H984" t="inlineStr"/>
     </row>
     <row r="985">
       <c r="A985" t="inlineStr"/>
       <c r="B985" t="inlineStr">
         <is>
-          <t>Produces</t>
+          <t>Opening the Item Shop will open an overview.</t>
         </is>
       </c>
       <c r="C985" t="inlineStr">
         <is>
-          <t>Produz</t>
+          <t>Abrir a Loja de Itens irá mostrar uma visão geral.</t>
         </is>
       </c>
       <c r="D985" t="inlineStr"/>
       <c r="E985" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F985" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.produces</t>
+          <t>.Settings.ShowShopAssist.Desc</t>
         </is>
       </c>
       <c r="G985" t="inlineStr"/>
       <c r="H985" t="inlineStr"/>
     </row>
     <row r="986">
       <c r="A986" t="inlineStr"/>
       <c r="B986" t="inlineStr">
         <is>
-          <t>Negotiation Helper</t>
+          <t>Notify Early Offset</t>
         </is>
       </c>
       <c r="C986" t="inlineStr">
         <is>
-          <t>Ajudante de negociações</t>
+          <t>Antecedência de notificação (em segundos)</t>
         </is>
       </c>
       <c r="D986" t="inlineStr"/>
       <c r="E986" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F986" t="inlineStr">
         <is>
-          <t>.Menu.Negotiation.Title</t>
+          <t>.Boxes.Alerts.Preferences.Early.Title</t>
         </is>
       </c>
       <c r="G986" t="inlineStr"/>
       <c r="H986" t="inlineStr"/>
     </row>
     <row r="987">
       <c r="A987" t="inlineStr"/>
       <c r="B987" t="inlineStr">
         <is>
-          <t>Slot Empty</t>
+          <t>Collectable soon: __hours__ hours</t>
         </is>
       </c>
       <c r="C987" t="inlineStr">
         <is>
-          <t>Slot vazio</t>
+          <t>A recolher em breve: __hours__ horas</t>
         </is>
       </c>
       <c r="D987" t="inlineStr"/>
       <c r="E987" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F987" t="inlineStr">
         <is>
-          <t>.Boxes.Units.NotFilled</t>
+          <t>.Boxes.CityMap.CollectSoon</t>
         </is>
       </c>
       <c r="G987" t="inlineStr"/>
       <c r="H987" t="inlineStr"/>
     </row>
     <row r="988">
       <c r="A988" t="inlineStr"/>
       <c r="B988" t="inlineStr">
         <is>
-          <t>Variant</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="C988" t="inlineStr">
         <is>
-          <t>Variante</t>
+          <t>Evento</t>
         </is>
       </c>
       <c r="D988" t="inlineStr"/>
       <c r="E988" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F988" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Variant</t>
+          <t>.Boxes.Discord.Event</t>
         </is>
       </c>
       <c r="G988" t="inlineStr"/>
       <c r="H988" t="inlineStr"/>
     </row>
     <row r="989">
       <c r="A989" t="inlineStr"/>
       <c r="B989" t="inlineStr">
         <is>
-          <t>Progress per key</t>
+          <t>Negotiations</t>
         </is>
       </c>
       <c r="C989" t="inlineStr">
         <is>
-          <t>Progresso por chave</t>
+          <t>Negociações</t>
         </is>
       </c>
       <c r="D989" t="inlineStr"/>
       <c r="E989" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F989" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeyValue.anniversary</t>
+          <t>.Boxes.Castle.Negotiations</t>
         </is>
       </c>
       <c r="G989" t="inlineStr"/>
       <c r="H989" t="inlineStr"/>
     </row>
     <row r="990">
       <c r="A990" t="inlineStr"/>
       <c r="B990" t="inlineStr">
         <is>
-          <t>Additional columns</t>
+          <t>Please visit all maps once to unlock the power data and collect guild data.</t>
         </is>
       </c>
       <c r="C990" t="inlineStr">
         <is>
-          <t>Colunas adicionais</t>
+          <t>Por favor, visite todos os mapas uma vez para desbloquear os dados de poder e recolher os dados da guilda.</t>
         </is>
       </c>
       <c r="D990" t="inlineStr"/>
       <c r="E990" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F990" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.AdditionalColumns</t>
+          <t>.Boxes.GvGMap.OverviewExplainer</t>
         </is>
       </c>
       <c r="G990" t="inlineStr"/>
       <c r="H990" t="inlineStr"/>
     </row>
     <row r="991">
       <c r="A991" t="inlineStr"/>
       <c r="B991" t="inlineStr">
         <is>
-          <t>Start units</t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="C991" t="inlineStr">
         <is>
-          <t>Iniciar Unidades</t>
+          <t>CdB</t>
         </is>
       </c>
       <c r="D991" t="inlineStr"/>
       <c r="E991" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F991" t="inlineStr">
         <is>
-          <t>.Boxes.BoostList.guild_raids_units_start</t>
+          <t>.Boxes.Stats.Rewards.Source.battlegrounds_conquest</t>
         </is>
       </c>
       <c r="G991" t="inlineStr"/>
       <c r="H991" t="inlineStr"/>
     </row>
     <row r="992">
       <c r="A992" t="inlineStr"/>
       <c r="B992" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Automatically Open/Close the Negotiation Assistant when negotiating? Not available in GBG.</t>
         </is>
       </c>
       <c r="C992" t="inlineStr">
         <is>
-          <t>Jogador</t>
+          <t>Abrir/Fechar automaticamente o Assistente de Negociação ao negociar? Não disponível em CBs.</t>
         </is>
       </c>
       <c r="D992" t="inlineStr"/>
       <c r="E992" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F992" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.NewPlayer</t>
+          <t>.Settings.AutomaticNegotiation.Desc</t>
         </is>
       </c>
       <c r="G992" t="inlineStr"/>
       <c r="H992" t="inlineStr"/>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr"/>
       <c r="B993" t="inlineStr">
         <is>
-          <t>Attack%</t>
+          <t>__GBCount__ noted</t>
         </is>
       </c>
       <c r="C993" t="inlineStr">
         <is>
-          <t>% ataque</t>
+          <t>__GBCount__ registado</t>
         </is>
       </c>
       <c r="D993" t="inlineStr"/>
       <c r="E993" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F993" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Attack</t>
+          <t>.Boxes.OwnpartCalculator.GBsNoted</t>
         </is>
       </c>
       <c r="G993" t="inlineStr"/>
       <c r="H993" t="inlineStr"/>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr"/>
       <c r="B994" t="inlineStr">
         <is>
-          <t>Autoplay</t>
+          <t>Adding __fpcount__ FPs too many!&lt;br&gt;Maximum investment: __totalfp__ FPs</t>
         </is>
       </c>
       <c r="C994" t="inlineStr">
         <is>
-          <t>Reprodução automática</t>
+          <t>Adicionou __fpcount__ PFs a mais!&lt;br&gt;Investimento Máximo: __totalfp__ PFs</t>
         </is>
       </c>
       <c r="D994" t="inlineStr"/>
       <c r="E994" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F994" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.Auto</t>
+          <t>.Boxes.Calculator.TTLevelWarning</t>
         </is>
       </c>
       <c r="G994" t="inlineStr"/>
       <c r="H994" t="inlineStr"/>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr"/>
       <c r="B995" t="inlineStr">
         <is>
-          <t>In Colony</t>
+          <t>Level 1 building or selection kit</t>
         </is>
       </c>
       <c r="C995" t="inlineStr">
         <is>
-          <t>Na Colónia</t>
+          <t>Edifício de Nível 1 ou kit de seleção</t>
         </is>
       </c>
       <c r="D995" t="inlineStr"/>
       <c r="E995" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F995" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.InColony</t>
+          <t>.Boxes.Kits.Base</t>
         </is>
       </c>
       <c r="G995" t="inlineStr"/>
       <c r="H995" t="inlineStr"/>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr"/>
       <c r="B996" t="inlineStr">
         <is>
-          <t>"Close all windows" box open automatically</t>
+          <t>GB Tracker</t>
         </is>
       </c>
       <c r="C996" t="inlineStr">
         <is>
-          <t>Caixa "Fechar todas as janelas" abre automaticamente</t>
+          <t>Rastreador de GE</t>
         </is>
       </c>
       <c r="D996" t="inlineStr"/>
       <c r="E996" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F996" t="inlineStr">
         <is>
-          <t>.Settings.AutoOpenCloseBox.Title</t>
+          <t>.Boxes.findGB.Title</t>
         </is>
       </c>
       <c r="G996" t="inlineStr"/>
       <c r="H996" t="inlineStr"/>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr"/>
       <c r="B997" t="inlineStr">
         <is>
-          <t>off</t>
+          <t>You paid __paid__ FPs instead of __topay__ FPs. That is __tooless__FPs too few.</t>
         </is>
       </c>
       <c r="C997" t="inlineStr">
         <is>
-          <t>Off</t>
+          <t>Pagou __paid__ PFs em vez de __topay__ PFs. Faltam __tooless__PFs.</t>
         </is>
       </c>
       <c r="D997" t="inlineStr"/>
       <c r="E997" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F997" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.tileNotPlanned</t>
+          <t>.Boxes.Calculator.TTPaidTooLess</t>
         </is>
       </c>
       <c r="G997" t="inlineStr"/>
       <c r="H997" t="inlineStr"/>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr"/>
       <c r="B998" t="inlineStr">
         <is>
-          <t>GB not yet built. This is the FP costs for buying the required goods</t>
+          <t>Export</t>
         </is>
       </c>
       <c r="C998" t="inlineStr">
         <is>
-          <t>GE ainda não construído. Estes são os custos em PF para comprar os bens necessários</t>
+          <t>Exportar</t>
         </is>
       </c>
       <c r="D998" t="inlineStr"/>
       <c r="E998" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F998" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTGoodCosts</t>
+          <t>.Boxes.DBExport.Export</t>
         </is>
       </c>
       <c r="G998" t="inlineStr"/>
       <c r="H998" t="inlineStr"/>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr"/>
       <c r="B999" t="inlineStr">
         <is>
-          <t>GE Week</t>
+          <t>Expansions</t>
         </is>
       </c>
       <c r="C999" t="inlineStr">
         <is>
-          <t>Semana EG</t>
+          <t>Expansões</t>
         </is>
       </c>
       <c r="D999" t="inlineStr"/>
       <c r="E999" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F999" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GEXWeek</t>
+          <t>.Boxes.Outpost.ExpansionsSum</t>
         </is>
       </c>
       <c r="G999" t="inlineStr"/>
       <c r="H999" t="inlineStr"/>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr"/>
       <c r="B1000" t="inlineStr">
         <is>
-          <t>Event History page previously updated</t>
+          <t>HQ placed</t>
         </is>
       </c>
       <c r="C1000" t="inlineStr">
         <is>
-          <t>Página de Histórico de Eventos já atualizada</t>
+          <t>QG colocado</t>
         </is>
       </c>
       <c r="D1000" t="inlineStr"/>
       <c r="E1000" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1000" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.AllUpToDate</t>
+          <t>.Boxes.GvGMap.Log.headquarter_placed</t>
         </is>
       </c>
       <c r="G1000" t="inlineStr"/>
       <c r="H1000" t="inlineStr"/>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr"/>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Shows a box that temporarily covers the FP entry field in GB after a donation. The value determines the duration the box is shown in seconds - when 0, the box does not show</t>
         </is>
       </c>
       <c r="C1001" t="inlineStr">
         <is>
-          <t>Jogador</t>
+          <t>Exibe uma caixa que cobre temporariamente o campo de entrada de PF em um GE após uma doação. O valor determina a duração em segundos que a caixa será exibida - quando 0, a caixa não é exibida</t>
         </is>
       </c>
       <c r="D1001" t="inlineStr"/>
       <c r="E1001" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1001" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Player</t>
+          <t>.Settings.doubleFPtimeout.Desc</t>
         </is>
       </c>
       <c r="G1001" t="inlineStr"/>
       <c r="H1001" t="inlineStr"/>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr"/>
       <c r="B1002" t="inlineStr">
         <is>
-          <t>Flying Island - Shards</t>
+          <t>If you delete previously recorded data, they cannot be retrieved.</t>
         </is>
       </c>
       <c r="C1002" t="inlineStr">
         <is>
-          <t>Ilha Flutuante - Fragmentos</t>
+          <t>Se eliminar os dados registados anteriormente, eles não poderão ser recuperados.</t>
         </is>
       </c>
       <c r="D1002" t="inlineStr"/>
       <c r="E1002" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1002" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.shards</t>
+          <t>.Boxes.GuildMemberStat.DeleteDataWarning</t>
         </is>
       </c>
       <c r="G1002" t="inlineStr"/>
       <c r="H1002" t="inlineStr"/>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr"/>
       <c r="B1003" t="inlineStr">
         <is>
-          <t>Show on city map</t>
+          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
         </is>
       </c>
       <c r="C1003" t="inlineStr">
         <is>
-          <t>Mostrar no mapa da cidade</t>
+          <t>Isenção de responsabilidade: Estes dados são baseados nos dados que recolheu. Os números mostrados aqui provavelmente não são 100% precisos. Teria de abrir a lista à meia-noite para que estivessem corretos.</t>
         </is>
       </c>
       <c r="D1003" t="inlineStr"/>
       <c r="E1003" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1003" t="inlineStr">
         <is>
-          <t>.Boxes.General.ShowOnMap</t>
+          <t>.Boxes.QiProgress.SnapShotLogDisclaimer</t>
         </is>
       </c>
       <c r="G1003" t="inlineStr"/>
       <c r="H1003" t="inlineStr"/>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr"/>
       <c r="B1004" t="inlineStr">
         <is>
-          <t>DD/MMM/YYYY</t>
+          <t>Bonus</t>
         </is>
       </c>
       <c r="C1004" t="inlineStr">
         <is>
-          <t>DD/MMM/YYYY</t>
+          <t>Bónus</t>
         </is>
       </c>
       <c r="D1004" t="inlineStr"/>
       <c r="E1004" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1004" t="inlineStr">
         <is>
-          <t>.Date</t>
-[...7 lines deleted...]
-      </c>
+          <t>.Boxes.BattleAssistAAConfig.Bonus</t>
+        </is>
+      </c>
+      <c r="G1004" t="inlineStr"/>
       <c r="H1004" t="inlineStr"/>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr"/>
       <c r="B1005" t="inlineStr">
         <is>
-          <t>Opening the Item Shop will open an overview.</t>
+          <t>Towers</t>
         </is>
       </c>
       <c r="C1005" t="inlineStr">
         <is>
-          <t>Abrir a Loja de Itens irá mostrar uma visão geral.</t>
+          <t>Torres</t>
         </is>
       </c>
       <c r="D1005" t="inlineStr"/>
       <c r="E1005" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1005" t="inlineStr">
         <is>
-          <t>.Settings.ShowShopAssist.Desc</t>
+          <t>.Boxes.CityMap.tower</t>
         </is>
       </c>
       <c r="G1005" t="inlineStr"/>
       <c r="H1005" t="inlineStr"/>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr"/>
       <c r="B1006" t="inlineStr">
         <is>
-          <t>This is the position you have chosen.&lt;br&gt;Before you test the next position, wait until this message disappears.</t>
+          <t>Unit</t>
         </is>
       </c>
       <c r="C1006" t="inlineStr">
         <is>
-          <t>Esta foi a posição que escolheste.&lt;br&gt;Antes de testares a próxima posição, aguarda que esta mensagem desapareça.</t>
+          <t>Unidade</t>
         </is>
       </c>
       <c r="D1006" t="inlineStr"/>
       <c r="E1006" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1006" t="inlineStr">
         <is>
-          <t>.Settings.NotificationPosition.ToastTestBody</t>
+          <t>.Boxes.Units.Unit</t>
         </is>
       </c>
       <c r="G1006" t="inlineStr"/>
       <c r="H1006" t="inlineStr"/>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr"/>
       <c r="B1007" t="inlineStr">
         <is>
-          <t>Round</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="C1007" t="inlineStr">
         <is>
-          <t>Ronda</t>
+          <t>Excluir</t>
         </is>
       </c>
       <c r="D1007" t="inlineStr"/>
       <c r="E1007" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1007" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Round</t>
+          <t>.Boxes.Alerts.Form.Delete</t>
         </is>
       </c>
       <c r="G1007" t="inlineStr"/>
       <c r="H1007" t="inlineStr"/>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr"/>
       <c r="B1008" t="inlineStr">
         <is>
-          <t>Presets</t>
+          <t>Values for the current day</t>
         </is>
       </c>
       <c r="C1008" t="inlineStr">
         <is>
-          <t>Valores definidos</t>
+          <t>Valores para o dia atual</t>
         </is>
       </c>
       <c r="D1008" t="inlineStr"/>
       <c r="E1008" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1008" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Presets</t>
+          <t>.Boxes.MergerGame.Day.Title</t>
         </is>
       </c>
       <c r="G1008" t="inlineStr"/>
       <c r="H1008" t="inlineStr"/>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr"/>
       <c r="B1009" t="inlineStr">
         <is>
-          <t>Create</t>
+          <t xml:space="preserve">Total Progress based on this Efficiency: </t>
         </is>
       </c>
       <c r="C1009" t="inlineStr">
         <is>
-          <t>Criar</t>
+          <t xml:space="preserve">Progresso total com base nesta eficiência: </t>
         </is>
       </c>
       <c r="D1009" t="inlineStr"/>
       <c r="E1009" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1009" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Create</t>
+          <t>.Boxes.MergerGame.EfficiencyTotalProgress</t>
         </is>
       </c>
       <c r="G1009" t="inlineStr"/>
       <c r="H1009" t="inlineStr"/>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr"/>
       <c r="B1010" t="inlineStr">
         <is>
-          <t>I Got it!</t>
+          <t>Number of Missile Launches remaining.</t>
         </is>
       </c>
       <c r="C1010" t="inlineStr">
         <is>
-          <t>Entendido!</t>
+          <t>Número de Lançamento de Mísseis restantes.</t>
         </is>
       </c>
       <c r="D1010" t="inlineStr"/>
       <c r="E1010" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1010" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GotIt</t>
+          <t>.Boxes.BonusService.missile_launch</t>
         </is>
       </c>
       <c r="G1010" t="inlineStr"/>
       <c r="H1010" t="inlineStr"/>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr"/>
       <c r="B1011" t="inlineStr">
         <is>
-          <t>Task Reward</t>
+          <t>__days__ day(s)</t>
         </is>
       </c>
       <c r="C1011" t="inlineStr">
         <is>
-          <t>Recompensa de Tarefa</t>
+          <t>__days__ dia(s)</t>
         </is>
       </c>
       <c r="D1011" t="inlineStr"/>
       <c r="E1011" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1011" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.task_reward</t>
+          <t>.Boxes.MoppelHelper.Days</t>
         </is>
       </c>
       <c r="G1011" t="inlineStr"/>
       <c r="H1011" t="inlineStr"/>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr"/>
       <c r="B1012" t="inlineStr">
         <is>
-          <t>GE Statistics</t>
+          <t>https://docs.foe-helper.com/english/module/blue-galaxy</t>
         </is>
       </c>
       <c r="C1012" t="inlineStr">
         <is>
-          <t>Estatísticas de EG</t>
+          <t>https://docs.foe-helper.com/english/module/blue-galaxy</t>
         </is>
       </c>
       <c r="D1012" t="inlineStr"/>
       <c r="E1012" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1012" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Title</t>
+          <t>.Boxes.BlueGalaxy.HelpLink</t>
         </is>
       </c>
       <c r="G1012" t="inlineStr"/>
       <c r="H1012" t="inlineStr"/>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr"/>
       <c r="B1013" t="inlineStr">
         <is>
-          <t>Edit Alert</t>
+          <t>Blue Galaxy Helper</t>
         </is>
       </c>
       <c r="C1013" t="inlineStr">
         <is>
-          <t>Editar Alerta</t>
+          <t>Auxiliar da Galáxia Azul</t>
         </is>
       </c>
       <c r="D1013" t="inlineStr"/>
       <c r="E1013" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1013" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.EditAlert</t>
+          <t>.Menu.Bluegalaxy.Title</t>
         </is>
       </c>
       <c r="G1013" t="inlineStr"/>
       <c r="H1013" t="inlineStr"/>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr"/>
       <c r="B1014" t="inlineStr">
         <is>
-          <t xml:space="preserve">Last Update: </t>
+          <t>Motivate/Polish Helper</t>
         </is>
       </c>
       <c r="C1014" t="inlineStr">
         <is>
-          <t xml:space="preserve">Última Atualização: </t>
+          <t>Ajuda para Motivar/Polir</t>
         </is>
       </c>
       <c r="D1014" t="inlineStr"/>
       <c r="E1014" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1014" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Udate</t>
+          <t>.Menu.Moppelhelper.Title</t>
         </is>
       </c>
       <c r="G1014" t="inlineStr"/>
       <c r="H1014" t="inlineStr"/>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr"/>
       <c r="B1015" t="inlineStr">
         <is>
-          <t>Upcoming Tasks</t>
+          <t>&lt;span style="color:#ffb539"&gt;__provinceName__&lt;/span&gt; was captured by &lt;span style="color:__attackerColor__;text-shadow: 0 1px 1px __attackerShadow__"&gt;__attackerName__&lt;/span&gt; and is locked until __untilOccupied__.</t>
         </is>
       </c>
       <c r="C1015" t="inlineStr">
         <is>
-          <t>Tarefas Futuras</t>
+          <t>Provincia &lt;span style="color:#ffb539"&gt;__provinceName__&lt;/span&gt; foi conquistada por &lt;span style="color:__attackerColor__;text-shadow: 0 1px 1px __attackerShadow__"&gt;__attackerName__&lt;/span&gt; e está fechada até __untilOccupied__.</t>
         </is>
       </c>
       <c r="D1015" t="inlineStr"/>
       <c r="E1015" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1015" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.UpcomingTasks</t>
+          <t>.Boxes.Infobox.Messages.GildFightOccupied</t>
         </is>
       </c>
       <c r="G1015" t="inlineStr"/>
       <c r="H1015" t="inlineStr"/>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr"/>
       <c r="B1016" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Wildpark-Event</t>
         </is>
       </c>
       <c r="C1016" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Evento Wildpark</t>
         </is>
       </c>
       <c r="D1016" t="inlineStr"/>
       <c r="E1016" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1016" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.DateNA</t>
+          <t>.Boxes.FPCollector.wildlife_event</t>
         </is>
       </c>
       <c r="G1016" t="inlineStr"/>
       <c r="H1016" t="inlineStr"/>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr"/>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>Unattached</t>
+          <t>Battle</t>
         </is>
       </c>
       <c r="C1017" t="inlineStr">
         <is>
-          <t>Independente</t>
+          <t>Batalha</t>
         </is>
       </c>
       <c r="D1017" t="inlineStr"/>
       <c r="E1017" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1017" t="inlineStr">
         <is>
-          <t>.Boxes.Units.Unbind</t>
+          <t>.Boxes.Castle.Battle</t>
         </is>
       </c>
       <c r="G1017" t="inlineStr"/>
       <c r="H1017" t="inlineStr"/>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr"/>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>Absolute Costs</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C1018" t="inlineStr">
         <is>
-          <t>Custos Absolutos</t>
+          <t>Feito</t>
         </is>
       </c>
       <c r="D1018" t="inlineStr"/>
       <c r="E1018" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1018" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.absoluteCosts</t>
+          <t>.Boxes.Outpost.TitleFree</t>
         </is>
       </c>
       <c r="G1018" t="inlineStr"/>
       <c r="H1018" t="inlineStr"/>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr"/>
       <c r="B1019" t="inlineStr">
         <is>
-          <t>How many FPs were invested</t>
+          <t>1) When an opposing army has a bonus above the given threshold, the advice will be displayed. &lt;br&gt;2) To edit thresholds and advices, click into the table - confirm changes with Enter. &lt;br&gt;3) To remove an advice, save with an empty advice.</t>
         </is>
       </c>
       <c r="C1019" t="inlineStr">
         <is>
-          <t>Quantos PFs foram investidos</t>
+          <t>1) Quando um exército adversário tiver um bônus acima do limite determinado, o aviso será exibido. &lt;br&gt;2) Para editar limites e avisos, clique na tabela - confirme as alterações com Enter. &lt;br&gt;3) Para remover um aviso, salve o aviso como vazio.</t>
         </is>
       </c>
       <c r="D1019" t="inlineStr"/>
       <c r="E1019" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1019" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.InvestedDesc</t>
+          <t>.Boxes.BattleAssistAAConfig.Explanation</t>
         </is>
       </c>
       <c r="G1019" t="inlineStr"/>
       <c r="H1019" t="inlineStr"/>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr"/>
       <c r="B1020" t="inlineStr">
         <is>
-          <t>Mysterious Shards (Flying Island)</t>
+          <t>Rival sound</t>
         </is>
       </c>
       <c r="C1020" t="inlineStr">
         <is>
-          <t>Fragmentos Misteriosos (Ilha Voadora)</t>
+          <t>Som do Rival</t>
         </is>
       </c>
       <c r="D1020" t="inlineStr"/>
       <c r="E1020" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1020" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.shards</t>
+          <t>.Settings.Entry.RivalSound</t>
         </is>
       </c>
       <c r="G1020" t="inlineStr"/>
       <c r="H1020" t="inlineStr"/>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr"/>
       <c r="B1021" t="inlineStr">
         <is>
-          <t>Guild Buildings</t>
+          <t>Import / Export</t>
         </is>
       </c>
       <c r="C1021" t="inlineStr">
         <is>
-          <t>Edifícios de Guilda</t>
+          <t>Importar / Exportar</t>
         </is>
       </c>
       <c r="D1021" t="inlineStr"/>
       <c r="E1021" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1021" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildBuildings</t>
+          <t>.Settings.Entry.ExportSettings</t>
         </is>
       </c>
       <c r="G1021" t="inlineStr"/>
       <c r="H1021" t="inlineStr"/>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr"/>
       <c r="B1022" t="inlineStr">
         <is>
-          <t>Select the minimum amount of goods offered. This filter does NOT apply to guild members' trades</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C1022" t="inlineStr">
         <is>
-          <t>Selecione a quantidade mínima de bens oferecidos. Este filtro NÃO se aplica às trocas de membros da guilda</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="D1022" t="inlineStr"/>
       <c r="E1022" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1022" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TTMinQuantity</t>
+          <t>.Boxes.MoppelHelper.Era</t>
         </is>
       </c>
       <c r="G1022" t="inlineStr"/>
       <c r="H1022" t="inlineStr"/>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr"/>
       <c r="B1023" t="inlineStr">
         <is>
-          <t>&lt;span style='color:#29b206'&gt;Remaining&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
+          <t>Battlegrounds</t>
         </is>
       </c>
       <c r="C1023" t="inlineStr">
         <is>
-          <t>&lt;span style='color:#29b206'&gt;Excesso&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Em falta&lt;/span&gt;</t>
+          <t>Campos de batalha</t>
         </is>
       </c>
       <c r="D1023" t="inlineStr"/>
       <c r="E1023" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1023" t="inlineStr">
         <is>
-          <t>.Boxes.Technologies.DescStillMissing</t>
+          <t>.Boxes.BetterMusic.GBG</t>
         </is>
       </c>
       <c r="G1023" t="inlineStr"/>
       <c r="H1023" t="inlineStr"/>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr"/>
       <c r="B1024" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Loss = __costs__ &lt;small&gt;(Cost)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
+          <t>Close Box</t>
         </is>
       </c>
       <c r="C1024" t="inlineStr">
         <is>
-          <t>Recompensa = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Lugar seguro a: __safe__&lt;br&gt;Perda = __costs__ &lt;small&gt;(Cost)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
+          <t>Fechar Caixa</t>
         </is>
       </c>
       <c r="D1024" t="inlineStr"/>
       <c r="E1024" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1024" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTLoss</t>
+          <t>.Boxes.CloseBox.Title</t>
         </is>
       </c>
       <c r="G1024" t="inlineStr"/>
       <c r="H1024" t="inlineStr"/>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr"/>
       <c r="B1025" t="inlineStr">
         <is>
-          <t>Reload Page</t>
+          <t>Your Units - Hourly</t>
         </is>
       </c>
       <c r="C1025" t="inlineStr">
         <is>
-          <t>Recarregar página</t>
+          <t>As tuas Unidades por hora</t>
         </is>
       </c>
       <c r="D1025" t="inlineStr"/>
       <c r="E1025" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1025" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ReloadPage</t>
+          <t>.Boxes.Stats.SourceTitle.statsUnitsH</t>
         </is>
       </c>
       <c r="G1025" t="inlineStr"/>
       <c r="H1025" t="inlineStr"/>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr"/>
       <c r="B1026" t="inlineStr">
         <is>
-          <t>!!! Attention - Although unlikely, using this option might trigger INNOs bot detection and may cause a short ban period !!! Please let us know should that happen.&lt;br&gt;&lt;br&gt;After placing a building from the build menu or the reconstruction side bar will cause the same building to be selected automatically (streets excluded).</t>
+          <t>GvG Annotations</t>
         </is>
       </c>
       <c r="C1026" t="inlineStr">
         <is>
-          <t>!!! Atenção - Embora improvável, usar esta opção pode acionar a detecção de bots da INNO e causar um curto período de banimento !!! Por favor, avise-nos caso isso aconteça.&lt;br&gt;&lt;br&gt;Após colocar um edifício a partir do menu de construção ou da barra lateral de reconstrução, o mesmo edifício será selecionado automaticamente (ruas excluídas).</t>
+          <t>Notas GvG</t>
         </is>
       </c>
       <c r="D1026" t="inlineStr"/>
       <c r="E1026" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1026" t="inlineStr">
         <is>
-          <t>.Settings.RepeatSelectBuilding.Desc</t>
+          <t>.Boxes.Stats.BtnToggleAnnotations</t>
         </is>
       </c>
       <c r="G1026" t="inlineStr"/>
       <c r="H1026" t="inlineStr"/>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr"/>
       <c r="B1027" t="inlineStr">
         <is>
-          <t>VF</t>
+          <t>All Advices</t>
         </is>
       </c>
       <c r="C1027" t="inlineStr">
         <is>
-          <t>VF</t>
+          <t>Todos os conselhos</t>
         </is>
       </c>
       <c r="D1027" t="inlineStr"/>
       <c r="E1027" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1027" t="inlineStr">
         <is>
-          <t>.Eras.17.short</t>
+          <t>.Boxes.BattleAssistAAConfig.AllConfigs</t>
         </is>
       </c>
       <c r="G1027" t="inlineStr"/>
       <c r="H1027" t="inlineStr"/>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr"/>
       <c r="B1028" t="inlineStr">
         <is>
-          <t>Modern Era</t>
+          <t>Open automatically</t>
         </is>
       </c>
       <c r="C1028" t="inlineStr">
         <is>
-          <t>Era Moderna</t>
+          <t>Abrir automaticamente</t>
         </is>
       </c>
       <c r="D1028" t="inlineStr"/>
       <c r="E1028" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1028" t="inlineStr">
         <is>
-          <t>.Eras.10</t>
+          <t>.Settings.ShowOwnPartAutoOpen.Desc</t>
         </is>
       </c>
       <c r="G1028" t="inlineStr"/>
       <c r="H1028" t="inlineStr"/>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr"/>
       <c r="B1029" t="inlineStr">
         <is>
-          <t>Plunder Reward</t>
+          <t>GB Investment</t>
         </is>
       </c>
       <c r="C1029" t="inlineStr">
         <is>
-          <t>Roubar Recompensa</t>
+          <t>Investimento GE</t>
         </is>
       </c>
       <c r="D1029" t="inlineStr"/>
       <c r="E1029" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1029" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.plunderReward</t>
+          <t>.Menu.greatbuildings.Title</t>
         </is>
       </c>
       <c r="G1029" t="inlineStr"/>
       <c r="H1029" t="inlineStr"/>
     </row>
     <row r="1030">
       <c r="A1030" t="inlineStr"/>
       <c r="B1030" t="inlineStr">
         <is>
-          <t>Eff</t>
+          <t>2-lane road required</t>
         </is>
       </c>
       <c r="C1030" t="inlineStr">
         <is>
-          <t>Eficiência</t>
+          <t>estrada de 2 faixas necessária</t>
         </is>
       </c>
       <c r="D1030" t="inlineStr"/>
       <c r="E1030" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1030" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.Efficiency</t>
+          <t>.Boxes.Tooltip.Building.road2</t>
         </is>
       </c>
       <c r="G1030" t="inlineStr"/>
       <c r="H1030" t="inlineStr"/>
     </row>
     <row r="1031">
       <c r="A1031" t="inlineStr"/>
       <c r="B1031" t="inlineStr">
         <is>
-          <t>Amount of Aides from Truce Tower left</t>
+          <t>Can be bought</t>
         </is>
       </c>
       <c r="C1031" t="inlineStr">
         <is>
-          <t>Número de ajudas da Torre do Armistício restantes</t>
+          <t>Pode ser comprado</t>
         </is>
       </c>
       <c r="D1031" t="inlineStr"/>
       <c r="E1031" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1031" t="inlineStr">
         <is>
-          <t>.Boxes.BonusService.aid_goods</t>
+          <t>.Boxes.ShopAssist.canBeBought</t>
         </is>
       </c>
       <c r="G1031" t="inlineStr"/>
       <c r="H1031" t="inlineStr"/>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr"/>
       <c r="B1032" t="inlineStr">
         <is>
-          <t>1h</t>
+          <t>Info + Website</t>
         </is>
       </c>
       <c r="C1032" t="inlineStr">
         <is>
-          <t>1h</t>
+          <t>Informações e Site Web</t>
         </is>
       </c>
       <c r="D1032" t="inlineStr"/>
       <c r="E1032" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1032" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.1h</t>
+          <t>.Settings.Tab.About</t>
         </is>
       </c>
       <c r="G1032" t="inlineStr"/>
       <c r="H1032" t="inlineStr"/>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr"/>
       <c r="B1033" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>GBG Rewards</t>
         </is>
       </c>
       <c r="C1033" t="inlineStr">
         <is>
-          <t>Nivel</t>
+          <t>Recompensas CdB</t>
         </is>
       </c>
       <c r="D1033" t="inlineStr"/>
       <c r="E1033" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1033" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.Level</t>
+          <t>.Boxes.Stats.Rewards.SourceTitle.battlegrounds_conquest</t>
         </is>
       </c>
       <c r="G1033" t="inlineStr"/>
       <c r="H1033" t="inlineStr"/>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr"/>
       <c r="B1034" t="inlineStr">
         <is>
-          <t>4h</t>
+          <t>Extensions</t>
         </is>
       </c>
       <c r="C1034" t="inlineStr">
         <is>
-          <t>4h</t>
+          <t>Extensões</t>
         </is>
       </c>
       <c r="D1034" t="inlineStr"/>
       <c r="E1034" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1034" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Time.4h</t>
-[...2 lines deleted...]
-      <c r="G1034" t="inlineStr"/>
+          <t>.Boxes.Kits.Extensions</t>
+        </is>
+      </c>
+      <c r="G1034" t="inlineStr">
+        <is>
+          <t>"Extensions" should be "Expansions"</t>
+        </is>
+      </c>
       <c r="H1034" t="inlineStr"/>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr"/>
       <c r="B1035" t="inlineStr">
         <is>
-          <t>All Ages</t>
+          <t>Military</t>
         </is>
       </c>
       <c r="C1035" t="inlineStr">
         <is>
-          <t>Todas as Eras</t>
+          <t>Militar</t>
         </is>
       </c>
       <c r="D1035" t="inlineStr"/>
       <c r="E1035" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1035" t="inlineStr">
         <is>
-          <t>.Eras.GvGAllAge</t>
+          <t>.Boxes.Productions.Headings.military</t>
         </is>
       </c>
       <c r="G1035" t="inlineStr"/>
       <c r="H1035" t="inlineStr"/>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr"/>
       <c r="B1036" t="inlineStr">
         <is>
-          <t>Visit the settlement to correct the value</t>
+          <t>Result</t>
         </is>
       </c>
       <c r="C1036" t="inlineStr">
         <is>
-          <t>Visita o assentamento para corrigir o valor</t>
+          <t>Resultado</t>
         </is>
       </c>
       <c r="D1036" t="inlineStr"/>
       <c r="E1036" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1036" t="inlineStr">
         <is>
-          <t>.Boxes.QIActions.Warning</t>
+          <t>.Boxes.ProductionsRating.Results</t>
         </is>
       </c>
       <c r="G1036" t="inlineStr"/>
       <c r="H1036" t="inlineStr"/>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr"/>
       <c r="B1037" t="inlineStr">
         <is>
-          <t>Links</t>
+          <t>When no bid was placed for a minute, the module starts again from the first row.</t>
         </is>
       </c>
       <c r="C1037" t="inlineStr">
         <is>
-          <t>Links</t>
+          <t>Quanto nenhum lance for feito por um minuto, o módulo reinicia da primeira configuração.</t>
         </is>
       </c>
       <c r="D1037" t="inlineStr"/>
       <c r="E1037" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1037" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowLinks</t>
+          <t>.Boxes.AuctionSettings.Help4</t>
         </is>
       </c>
       <c r="G1037" t="inlineStr"/>
       <c r="H1037" t="inlineStr"/>
     </row>
     <row r="1038">
       <c r="A1038" t="inlineStr"/>
       <c r="B1038" t="inlineStr">
         <is>
-          <t>Unique Building</t>
+          <t>weeks</t>
         </is>
       </c>
       <c r="C1038" t="inlineStr">
         <is>
-          <t>Edifício Único</t>
+          <t>semanas</t>
         </is>
       </c>
       <c r="D1038" t="inlineStr"/>
       <c r="E1038" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1038" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.isUnique</t>
+          <t>.Boxes.GexStat.Weeks</t>
         </is>
       </c>
       <c r="G1038" t="inlineStr"/>
       <c r="H1038" t="inlineStr"/>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr"/>
       <c r="B1039" t="inlineStr">
         <is>
-          <t>Expired Alert Summary at Start</t>
+          <t>As Drop-down</t>
         </is>
       </c>
       <c r="C1039" t="inlineStr">
         <is>
-          <t>Resumo de alertas expirados ao inicio</t>
+          <t>Menu Suspenso</t>
         </is>
       </c>
       <c r="D1039" t="inlineStr"/>
       <c r="E1039" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1039" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Start.Title</t>
+          <t>.Menu.Dropdown</t>
         </is>
       </c>
       <c r="G1039" t="inlineStr"/>
       <c r="H1039" t="inlineStr"/>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr"/>
       <c r="B1040" t="inlineStr">
         <is>
-          <t>Display size-list in reconstruction mode</t>
+          <t>Attack</t>
         </is>
       </c>
       <c r="C1040" t="inlineStr">
         <is>
-          <t>Exibir a lista de tamanhos em modo de reconstrução</t>
+          <t>Ataque</t>
         </is>
       </c>
       <c r="D1040" t="inlineStr"/>
       <c r="E1040" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1040" t="inlineStr">
         <is>
-          <t>.Settings.ShowReconstructionList.Title</t>
+          <t>.Boxes.cardGame.Attack</t>
         </is>
       </c>
       <c r="G1040" t="inlineStr"/>
       <c r="H1040" t="inlineStr"/>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr"/>
       <c r="B1041" t="inlineStr">
         <is>
-          <t>Deleted!</t>
+          <t>Displays when your friends, guild members or neighbours last motivated, polished, attacked, plundered, etc your buildings</t>
         </is>
       </c>
       <c r="C1041" t="inlineStr">
         <is>
-          <t>Apagado!</t>
+          <t>Exibe quando os seus amigos, membros da guilda ou vizinhos motivaram, poliram, atacaram, saquearam, etc., os teus edifícios pela última vez</t>
         </is>
       </c>
       <c r="D1041" t="inlineStr"/>
       <c r="E1041" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1041" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.DeleteMessage.Title</t>
+          <t>.Menu.Moppelhelper.Desc</t>
         </is>
       </c>
       <c r="G1041" t="inlineStr"/>
       <c r="H1041" t="inlineStr"/>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr"/>
       <c r="B1042" t="inlineStr">
         <is>
-          <t>Shop antique dealer</t>
+          <t>Presets</t>
         </is>
       </c>
       <c r="C1042" t="inlineStr">
         <is>
-          <t>Loja do comerciante de antiguidades</t>
+          <t>Valores definidos</t>
         </is>
       </c>
       <c r="D1042" t="inlineStr"/>
       <c r="E1042" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1042" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.ShopAntiqueDealer</t>
+          <t>.Boxes.Alerts.Form.Presets</t>
         </is>
       </c>
       <c r="G1042" t="inlineStr"/>
       <c r="H1042" t="inlineStr"/>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr"/>
       <c r="B1043" t="inlineStr">
         <is>
-          <t>Neighbours</t>
+          <t>Add Advice</t>
         </is>
       </c>
       <c r="C1043" t="inlineStr">
         <is>
-          <t>Vizinhos</t>
+          <t>Adicionar Conselho</t>
         </is>
       </c>
       <c r="D1043" t="inlineStr"/>
       <c r="E1043" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1043" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Neighbors</t>
+          <t>.Boxes.BattleAssistAddAdvice.Title</t>
         </is>
       </c>
       <c r="G1043" t="inlineStr"/>
       <c r="H1043" t="inlineStr"/>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr"/>
       <c r="B1044" t="inlineStr">
         <is>
-          <t>GE reward</t>
+          <t>Create</t>
         </is>
       </c>
       <c r="C1044" t="inlineStr">
         <is>
-          <t>Recompensa de EG</t>
+          <t>Criar</t>
         </is>
       </c>
       <c r="D1044" t="inlineStr"/>
       <c r="E1044" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1044" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.chest</t>
+          <t>.Boxes.Alerts.Form.Create</t>
         </is>
       </c>
       <c r="G1044" t="inlineStr"/>
       <c r="H1044" t="inlineStr"/>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr"/>
       <c r="B1045" t="inlineStr">
         <is>
-          <t>Attrition</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C1045" t="inlineStr">
         <is>
-          <t>Atrito</t>
+          <t>Custos</t>
         </is>
       </c>
       <c r="D1045" t="inlineStr"/>
       <c r="E1045" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1045" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Attrition</t>
+          <t>.Boxes.GBGBuildings.Costs</t>
         </is>
       </c>
       <c r="G1045" t="inlineStr"/>
       <c r="H1045" t="inlineStr"/>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr"/>
       <c r="B1046" t="inlineStr">
         <is>
-          <t>The new menu-order was saved</t>
+          <t>Edit Alert</t>
         </is>
       </c>
       <c r="C1046" t="inlineStr">
         <is>
-          <t>A nova ordem dos menus foi gravada</t>
+          <t>Editar Alerta</t>
         </is>
       </c>
       <c r="D1046" t="inlineStr"/>
       <c r="E1046" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1046" t="inlineStr">
         <is>
-          <t>.Menu.SaveMessage.Desc</t>
+          <t>.Boxes.Alerts.Form.EditAlert</t>
         </is>
       </c>
       <c r="G1046" t="inlineStr"/>
       <c r="H1046" t="inlineStr"/>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr"/>
       <c r="B1047" t="inlineStr">
         <is>
-          <t>Show Medals</t>
+          <t>Discord webhooks</t>
         </is>
       </c>
       <c r="C1047" t="inlineStr">
         <is>
-          <t>Mostrar Medalhas</t>
+          <t>Webhooks do Discord</t>
         </is>
       </c>
       <c r="D1047" t="inlineStr"/>
       <c r="E1047" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1047" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartMedals.Desc</t>
+          <t>.Menu.Discord.Title</t>
         </is>
       </c>
       <c r="G1047" t="inlineStr"/>
       <c r="H1047" t="inlineStr"/>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr"/>
       <c r="B1048" t="inlineStr">
         <is>
-          <t>Your Units - Hourly</t>
+          <t>This file cannot be processed or is not in the correct format.</t>
         </is>
       </c>
       <c r="C1048" t="inlineStr">
         <is>
-          <t>As tuas Unidades por hora</t>
+          <t>Este ficheiro não pode ser processado ou não está no formato correto.</t>
         </is>
       </c>
       <c r="D1048" t="inlineStr"/>
       <c r="E1048" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1048" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.SourceTitle.statsUnitsH</t>
+          <t>.Boxes.DBExport.ImportFileError</t>
         </is>
       </c>
       <c r="G1048" t="inlineStr"/>
       <c r="H1048" t="inlineStr"/>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr"/>
       <c r="B1049" t="inlineStr">
         <is>
-          <t>General</t>
+          <t>Defence%</t>
         </is>
       </c>
       <c r="C1049" t="inlineStr">
         <is>
-          <t>Geral</t>
+          <t>defesa%</t>
         </is>
       </c>
       <c r="D1049" t="inlineStr"/>
       <c r="E1049" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1049" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.General</t>
+          <t>.Boxes.Units.Defend</t>
         </is>
       </c>
       <c r="G1049" t="inlineStr"/>
       <c r="H1049" t="inlineStr"/>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr"/>
       <c r="B1050" t="inlineStr">
         <is>
-          <t>Now</t>
+          <t>Sector</t>
         </is>
       </c>
       <c r="C1050" t="inlineStr">
         <is>
-          <t>Agora</t>
+          <t>Setor</t>
         </is>
       </c>
       <c r="D1050" t="inlineStr"/>
       <c r="E1050" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1050" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Preset.Now</t>
+          <t>.Boxes.GvGMap.Log.Sector</t>
         </is>
       </c>
       <c r="G1050" t="inlineStr"/>
       <c r="H1050" t="inlineStr"/>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr"/>
       <c r="B1051" t="inlineStr">
         <is>
-          <t>Advice</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C1051" t="inlineStr">
         <is>
-          <t>Conselho</t>
+          <t>Nível</t>
         </is>
       </c>
       <c r="D1051" t="inlineStr"/>
       <c r="E1051" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1051" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssistAAConfig.Advice</t>
+          <t>.General.Level</t>
         </is>
       </c>
       <c r="G1051" t="inlineStr"/>
       <c r="H1051" t="inlineStr"/>
     </row>
     <row r="1052">
       <c r="A1052" t="inlineStr"/>
       <c r="B1052" t="inlineStr">
         <is>
-          <t>Provides a sortable list of all buildings and their sizes in resonstruction mode</t>
+          <t>https://docs.foe-helper.com/english/module/notes</t>
         </is>
       </c>
       <c r="C1052" t="inlineStr">
         <is>
-          <t>Fornece uma lista ordenável de todos os edifícios e seus tamanhos em modo de reconstrução</t>
+          <t>https://docs.foe-helper.com/english/module/notes</t>
         </is>
       </c>
       <c r="D1052" t="inlineStr"/>
       <c r="E1052" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1052" t="inlineStr">
         <is>
-          <t>.Settings.ShowReconstructionList.Desc</t>
+          <t>.Boxes.Notice.HelpLink</t>
         </is>
       </c>
       <c r="G1052" t="inlineStr"/>
       <c r="H1052" t="inlineStr"/>
     </row>
     <row r="1053">
       <c r="A1053" t="inlineStr"/>
       <c r="B1053" t="inlineStr">
         <is>
-          <t>rounds</t>
+          <t>Fair</t>
         </is>
       </c>
       <c r="C1053" t="inlineStr">
         <is>
-          <t>rondas</t>
+          <t>Justo</t>
         </is>
       </c>
       <c r="D1053" t="inlineStr"/>
       <c r="E1053" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1053" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Rounds</t>
+          <t>.Boxes.Market.TradeFair</t>
         </is>
       </c>
       <c r="G1053" t="inlineStr"/>
       <c r="H1053" t="inlineStr"/>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr"/>
       <c r="B1054" t="inlineStr">
         <is>
-          <t>SAAB</t>
+          <t>Filter Rewards</t>
         </is>
       </c>
       <c r="C1054" t="inlineStr">
         <is>
-          <t>SAAB</t>
+          <t>Filtrar Recompensas</t>
         </is>
       </c>
       <c r="D1054" t="inlineStr"/>
       <c r="E1054" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1054" t="inlineStr">
         <is>
-          <t>.Eras.19.short</t>
+          <t>.Boxes.Stats.FilterRewards</t>
         </is>
       </c>
       <c r="G1054" t="inlineStr"/>
       <c r="H1054" t="inlineStr"/>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr"/>
       <c r="B1055" t="inlineStr">
         <is>
-          <t>safe</t>
+          <t>We still calculate with 5 tries, because we do not have the data to support negotiations with more tries.</t>
         </is>
       </c>
       <c r="C1055" t="inlineStr">
         <is>
-          <t>seguro</t>
+          <t>Continuamos a calcular com 5 tentativas, porque não temos dados que suportem negociações com mais tentativas.</t>
         </is>
       </c>
       <c r="D1055" t="inlineStr"/>
       <c r="E1055" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1055" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Safe</t>
+          <t>.Boxes.Negotiation.ChanceGreaterThan5</t>
         </is>
       </c>
       <c r="G1055" t="inlineStr"/>
       <c r="H1055" t="inlineStr"/>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr"/>
       <c r="B1056" t="inlineStr">
         <is>
-          <t>GE Relic</t>
+          <t>Transition between titles</t>
         </is>
       </c>
       <c r="C1056" t="inlineStr">
         <is>
-          <t>Relíquia de EG</t>
+          <t>Transição entre títulos</t>
         </is>
       </c>
       <c r="D1056" t="inlineStr"/>
       <c r="E1056" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1056" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.guildExpedition</t>
+          <t>.Boxes.BetterMusic.Transition</t>
         </is>
       </c>
       <c r="G1056" t="inlineStr"/>
       <c r="H1056" t="inlineStr"/>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr"/>
       <c r="B1057" t="inlineStr">
         <is>
-          <t>Rating value of 1 __eraname__ good (in FP)</t>
+          <t>Slot Empty</t>
         </is>
       </c>
       <c r="C1057" t="inlineStr">
         <is>
-          <t>Valor de avaliação de 1 bem __eraname__ (em PF)</t>
+          <t>Slot vazio</t>
         </is>
       </c>
       <c r="D1057" t="inlineStr"/>
       <c r="E1057" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1057" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.GoodsValue</t>
+          <t>.Boxes.Units.NotFilled</t>
         </is>
       </c>
       <c r="G1057" t="inlineStr"/>
       <c r="H1057" t="inlineStr"/>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr"/>
       <c r="B1058" t="inlineStr">
         <is>
-          <t>top right</t>
+          <t>1h</t>
         </is>
       </c>
       <c r="C1058" t="inlineStr">
         <is>
-          <t>canto superior direito</t>
+          <t>1h</t>
         </is>
       </c>
       <c r="D1058" t="inlineStr"/>
       <c r="E1058" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1058" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.top-right</t>
+          <t>.Boxes.Alerts.Time.1h</t>
         </is>
       </c>
       <c r="G1058" t="inlineStr"/>
       <c r="H1058" t="inlineStr"/>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr"/>
       <c r="B1059" t="inlineStr">
         <is>
-          <t>Reconstruction Size List</t>
+          <t>4h</t>
         </is>
       </c>
       <c r="C1059" t="inlineStr">
         <is>
-          <t>Lista de tamanhos de reconstrução</t>
+          <t>4h</t>
         </is>
       </c>
       <c r="D1059" t="inlineStr"/>
       <c r="E1059" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1059" t="inlineStr">
         <is>
-          <t>.Boxes.ReconstructionList.Title</t>
+          <t>.Boxes.Alerts.Time.4h</t>
         </is>
       </c>
       <c r="G1059" t="inlineStr"/>
       <c r="H1059" t="inlineStr"/>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr"/>
       <c r="B1060" t="inlineStr">
         <is>
-          <t>Where do you want the notifications to appear on your screen?</t>
+          <t>There are several ways to get support:</t>
         </is>
       </c>
       <c r="C1060" t="inlineStr">
         <is>
-          <t>Onde queres que as notificações apareçam no teu ecrã?</t>
+          <t>Há várias formas de obter suporte:</t>
         </is>
       </c>
       <c r="D1060" t="inlineStr"/>
       <c r="E1060" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1060" t="inlineStr">
         <is>
-          <t>.Settings.NotificationsPosition.Desc</t>
+          <t>.Settings.Help.Desc</t>
         </is>
       </c>
       <c r="G1060" t="inlineStr"/>
       <c r="H1060" t="inlineStr"/>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr"/>
       <c r="B1061" t="inlineStr">
         <is>
-          <t>2-lane road required</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="C1061" t="inlineStr">
         <is>
-          <t>estrada de 2 faixas necessária</t>
+          <t>Tipo</t>
         </is>
       </c>
       <c r="D1061" t="inlineStr"/>
       <c r="E1061" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1061" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.road2</t>
+          <t>.Boxes.DBExport.Type</t>
         </is>
       </c>
       <c r="G1061" t="inlineStr"/>
       <c r="H1061" t="inlineStr"/>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr"/>
       <c r="B1062" t="inlineStr">
         <is>
-          <t>Roadless buildings</t>
+          <t>Tavern</t>
         </is>
       </c>
       <c r="C1062" t="inlineStr">
         <is>
-          <t>Edifícios sem ligação à estrada</t>
+          <t>Taberna</t>
         </is>
       </c>
       <c r="D1062" t="inlineStr"/>
       <c r="E1062" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1062" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.ShowNoStreetBuildings</t>
+          <t>.Boxes.MoppelHelper.TavernVisits</t>
         </is>
       </c>
       <c r="G1062" t="inlineStr"/>
       <c r="H1062" t="inlineStr"/>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr"/>
       <c r="B1063" t="inlineStr">
         <is>
-          <t>Scouting Cost</t>
+          <t>Forge Points</t>
         </is>
       </c>
       <c r="C1063" t="inlineStr">
         <is>
-          <t>Custo de Exploração</t>
+          <t>Pontos Forge</t>
         </is>
       </c>
       <c r="D1063" t="inlineStr"/>
       <c r="E1063" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1063" t="inlineStr">
         <is>
-          <t>.Boxes.scoutingTimes.ScoutingCost</t>
+          <t>.Boxes.OwnpartCalculator.OptionsFP</t>
         </is>
       </c>
       <c r="G1063" t="inlineStr"/>
       <c r="H1063" t="inlineStr"/>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr"/>
       <c r="B1064" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Descending</t>
         </is>
       </c>
       <c r="C1064" t="inlineStr">
         <is>
-          <t>Feito</t>
+          <t>Descendente</t>
         </is>
       </c>
       <c r="D1064" t="inlineStr"/>
       <c r="E1064" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1064" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Done</t>
+          <t>.Boxes.OwnpartCalculator.OptionsDescending</t>
         </is>
       </c>
       <c r="G1064" t="inlineStr"/>
       <c r="H1064" t="inlineStr"/>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr"/>
       <c r="B1065" t="inlineStr">
         <is>
-          <t>Highest level of this building</t>
+          <t>Top View</t>
         </is>
       </c>
       <c r="C1065" t="inlineStr">
         <is>
-          <t>Nível mais alto deste edifício</t>
+          <t>Standard</t>
         </is>
       </c>
       <c r="D1065" t="inlineStr"/>
       <c r="E1065" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1065" t="inlineStr">
         <is>
-          <t>.Boxes.Kits.maxBuilding</t>
+          <t>.Boxes.CityMap.NormalPerspecitve</t>
         </is>
       </c>
       <c r="G1065" t="inlineStr"/>
       <c r="H1065" t="inlineStr"/>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr"/>
       <c r="B1066" t="inlineStr">
         <is>
-          <t>FoE-Helper: There are keys remaining on the board!</t>
+          <t>Show Great Buildings</t>
         </is>
       </c>
       <c r="C1066" t="inlineStr">
         <is>
-          <t>FoE-Helper: Ainda há chaves no tabuleiro!</t>
+          <t>Mostrar Grandes Edifícios</t>
         </is>
       </c>
       <c r="D1066" t="inlineStr"/>
       <c r="E1066" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1066" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.KeysLeft.anniversary</t>
+          <t>.Boxes.ProductionsRating.NoGBsExplanation</t>
         </is>
       </c>
       <c r="G1066" t="inlineStr"/>
       <c r="H1066" t="inlineStr"/>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr"/>
       <c r="B1067" t="inlineStr">
         <is>
-          <t>days</t>
+          <t>Show Sums:</t>
         </is>
       </c>
       <c r="C1067" t="inlineStr">
         <is>
-          <t>dias</t>
+          <t>Mostrar totais:</t>
         </is>
       </c>
       <c r="D1067" t="inlineStr"/>
       <c r="E1067" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1067" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Days</t>
+          <t>.Boxes.Outpost.ShowSums</t>
         </is>
       </c>
       <c r="G1067" t="inlineStr"/>
       <c r="H1067" t="inlineStr"/>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr"/>
       <c r="B1068" t="inlineStr">
         <is>
-          <t>last Alcatraz production</t>
+          <t>Task Reward</t>
         </is>
       </c>
       <c r="C1068" t="inlineStr">
         <is>
-          <t>última produção do Alcatraz</t>
+          <t>Recompensa de Tarefa</t>
         </is>
       </c>
       <c r="D1068" t="inlineStr"/>
       <c r="E1068" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1068" t="inlineStr">
         <is>
-          <t>.Boxes.Units.alca</t>
+          <t>.Boxes.FPCollector.task_reward</t>
         </is>
       </c>
       <c r="G1068" t="inlineStr"/>
       <c r="H1068" t="inlineStr"/>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr"/>
       <c r="B1069" t="inlineStr">
         <is>
-          <t>Size and Building Time</t>
+          <t>Expired Alert Summary at Start</t>
         </is>
       </c>
       <c r="C1069" t="inlineStr">
         <is>
-          <t>Tamanho e Tempo de Construção</t>
+          <t>Resumo de alertas expirados ao inicio</t>
         </is>
       </c>
       <c r="D1069" t="inlineStr"/>
       <c r="E1069" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1069" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.size+time</t>
+          <t>.Boxes.Alerts.Preferences.Start.Title</t>
         </is>
       </c>
       <c r="G1069" t="inlineStr"/>
       <c r="H1069" t="inlineStr"/>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr"/>
       <c r="B1070" t="inlineStr">
         <is>
-          <t>Drag &amp; Drop the resource icons above to rearrange the average display yourself to determine a new sequence from the first attempt.</t>
+          <t>Show Blueprints</t>
         </is>
       </c>
       <c r="C1070" t="inlineStr">
         <is>
-          <t>Arraste e solte os ícones de recurso acima para reorganizar a exibição média e determinar uma nova sequência a partir da primeira tentativa.</t>
+          <t>Mostrar Plantas</t>
         </is>
       </c>
       <c r="D1070" t="inlineStr"/>
       <c r="E1070" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1070" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.DragDrop</t>
-[...6 lines deleted...]
-      </c>
+          <t>.Settings.ShowOwnPartBP.Desc</t>
+        </is>
+      </c>
+      <c r="G1070" t="inlineStr"/>
       <c r="H1070" t="inlineStr"/>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr"/>
       <c r="B1071" t="inlineStr">
         <is>
-          <t>Old level</t>
+          <t>https://docs.foe-helper.com/english/module/mergergame</t>
         </is>
       </c>
       <c r="C1071" t="inlineStr">
         <is>
-          <t>Antigo nivel</t>
+          <t>https://docs.foe-helper.com/english/module/mergergame</t>
         </is>
       </c>
       <c r="D1071" t="inlineStr"/>
       <c r="E1071" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1071" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OldLevel</t>
+          <t>.Boxes.MergerGame.HelpLink</t>
         </is>
       </c>
       <c r="G1071" t="inlineStr"/>
       <c r="H1071" t="inlineStr"/>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr"/>
       <c r="B1072" t="inlineStr">
         <is>
-          <t>Save</t>
+          <t>Progress per key</t>
         </is>
       </c>
       <c r="C1072" t="inlineStr">
         <is>
-          <t>Guardar</t>
+          <t>Progresso por chave</t>
         </is>
       </c>
       <c r="D1072" t="inlineStr"/>
       <c r="E1072" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1072" t="inlineStr">
         <is>
-          <t>.Boxes.General.Save</t>
+          <t>.Boxes.MergerGame.KeyValue.anniversary</t>
         </is>
       </c>
       <c r="G1072" t="inlineStr"/>
       <c r="H1072" t="inlineStr"/>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr"/>
       <c r="B1073" t="inlineStr">
         <is>
-          <t>Partners</t>
+          <t>Please open a shop first</t>
         </is>
       </c>
       <c r="C1073" t="inlineStr">
         <is>
-          <t>Comerciante</t>
+          <t>Por favor, abre primeiro uma loja</t>
         </is>
       </c>
       <c r="D1073" t="inlineStr"/>
       <c r="E1073" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1073" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradePartner</t>
+          <t>.Menu.ShopAssist.DescWarning</t>
         </is>
       </c>
       <c r="G1073" t="inlineStr"/>
       <c r="H1073" t="inlineStr"/>
     </row>
     <row r="1074">
       <c r="A1074" t="inlineStr"/>
       <c r="B1074" t="inlineStr">
         <is>
-          <t>This column shows the era of the building, NOT the era of the produced goods</t>
+          <t>Choose your own Soundtrack!</t>
         </is>
       </c>
       <c r="C1074" t="inlineStr">
         <is>
-          <t>Esta coluna mostra a era do edifício, NÃO a era das mercadorias produzidas</t>
+          <t>Escolha a sua própria banda sonora!</t>
         </is>
       </c>
       <c r="D1074" t="inlineStr"/>
       <c r="E1074" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1074" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.TTGoodsEra</t>
+          <t>.Menu.Music.Desc</t>
         </is>
       </c>
       <c r="G1074" t="inlineStr"/>
       <c r="H1074" t="inlineStr"/>
     </row>
     <row r="1075">
       <c r="A1075" t="inlineStr"/>
       <c r="B1075" t="inlineStr">
         <is>
-          <t>Available FP Packs</t>
+          <t>Quintillion</t>
         </is>
       </c>
       <c r="C1075" t="inlineStr">
         <is>
-          <t>Pacotes de PFs disponíveis</t>
+          <t>Quintilião</t>
         </is>
       </c>
       <c r="D1075" t="inlineStr"/>
       <c r="E1075" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1075" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.AvailableFP</t>
+          <t>.Boxes.idleGame.QT</t>
         </is>
       </c>
       <c r="G1075" t="inlineStr"/>
       <c r="H1075" t="inlineStr"/>
     </row>
     <row r="1076">
       <c r="A1076" t="inlineStr"/>
       <c r="B1076" t="inlineStr">
         <is>
-          <t>Good</t>
+          <t>Do not show items with this currency</t>
         </is>
       </c>
       <c r="C1076" t="inlineStr">
         <is>
-          <t>Bom</t>
+          <t>Não mostrar itens com esta moeda</t>
         </is>
       </c>
       <c r="D1076" t="inlineStr"/>
       <c r="E1076" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1076" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Resource</t>
+          <t>.Boxes.ShopAssist.filterCurrency</t>
         </is>
       </c>
       <c r="G1076" t="inlineStr"/>
       <c r="H1076" t="inlineStr"/>
     </row>
     <row r="1077">
       <c r="A1077" t="inlineStr"/>
       <c r="B1077" t="inlineStr">
         <is>
-          <t>Filter Rewards</t>
+          <t>Now</t>
         </is>
       </c>
       <c r="C1077" t="inlineStr">
         <is>
-          <t>Filtrar Recompensas</t>
+          <t>Agora</t>
         </is>
       </c>
       <c r="D1077" t="inlineStr"/>
       <c r="E1077" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1077" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.FilterRewards</t>
+          <t>.Boxes.Alerts.Form.Preset.Now</t>
         </is>
       </c>
       <c r="G1077" t="inlineStr"/>
       <c r="H1077" t="inlineStr"/>
     </row>
     <row r="1078">
       <c r="A1078" t="inlineStr"/>
       <c r="B1078" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __costs__ &lt;small&gt;(Cost)&lt;/small&gt; = __profit__</t>
+          <t>Show a decrease of goods on GvG map.</t>
         </is>
       </c>
       <c r="C1078" t="inlineStr">
         <is>
-          <t>Recompensa = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __costs__ &lt;small&gt;(Cost)&lt;/small&gt; = __profit__</t>
+          <t>Mostra um decréscimo de mercadorias no mapa da GvG.</t>
         </is>
       </c>
       <c r="D1078" t="inlineStr"/>
       <c r="E1078" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1078" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTProfit</t>
+          <t>.Boxes.Stats.BtnToggleAnnotationsTitle</t>
         </is>
       </c>
       <c r="G1078" t="inlineStr"/>
       <c r="H1078" t="inlineStr"/>
     </row>
     <row r="1079">
       <c r="A1079" t="inlineStr"/>
       <c r="B1079" t="inlineStr">
         <is>
-          <t>Displays all FPs collected details sorted by type, date, from where and how many.</t>
+          <t>Town Hall</t>
         </is>
       </c>
       <c r="C1079" t="inlineStr">
         <is>
-          <t>Exibe todos os detalhes dos PF recolhidos, organizados por tipo, data, origem e quantidade.</t>
+          <t>Câmara Municipal</t>
         </is>
       </c>
       <c r="D1079" t="inlineStr"/>
       <c r="E1079" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1079" t="inlineStr">
         <is>
-          <t>.Menu.fpCollector.Desc</t>
+          <t>.Boxes.CityMap.main_building</t>
         </is>
       </c>
       <c r="G1079" t="inlineStr"/>
       <c r="H1079" t="inlineStr"/>
     </row>
     <row r="1080">
       <c r="A1080" t="inlineStr"/>
       <c r="B1080" t="inlineStr">
         <is>
-          <t>FP costs for goods</t>
+          <t>Expired Buildings Notification</t>
         </is>
       </c>
       <c r="C1080" t="inlineStr">
         <is>
-          <t>Custo de PF por mercadoria</t>
+          <t>Notificação de Edifícios Expirados</t>
         </is>
       </c>
       <c r="D1080" t="inlineStr"/>
       <c r="E1080" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1080" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.FPCostGoods</t>
+          <t>.Settings.Entry.ShowBuildingsExpired</t>
         </is>
       </c>
       <c r="G1080" t="inlineStr"/>
       <c r="H1080" t="inlineStr"/>
     </row>
     <row r="1081">
       <c r="A1081" t="inlineStr"/>
       <c r="B1081" t="inlineStr">
         <is>
-          <t>play only current era</t>
+          <t>never</t>
         </is>
       </c>
       <c r="C1081" t="inlineStr">
         <is>
-          <t>jogar na era atual</t>
+          <t>nunca</t>
         </is>
       </c>
       <c r="D1081" t="inlineStr"/>
       <c r="E1081" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1081" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.CurrentEra</t>
+          <t>.Boxes.GuildMemberStat.Never</t>
         </is>
       </c>
       <c r="G1081" t="inlineStr"/>
       <c r="H1081" t="inlineStr"/>
     </row>
     <row r="1082">
       <c r="A1082" t="inlineStr"/>
       <c r="B1082" t="inlineStr">
         <is>
-          <t>GBs</t>
+          <t>Show Guilds</t>
         </is>
       </c>
       <c r="C1082" t="inlineStr">
         <is>
-          <t>GEs</t>
+          <t>Mostrar Guildas</t>
         </is>
       </c>
       <c r="D1082" t="inlineStr"/>
       <c r="E1082" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1082" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.greatbuilding</t>
+          <t>.Boxes.GuildFights.ShowOwner</t>
         </is>
       </c>
       <c r="G1082" t="inlineStr"/>
       <c r="H1082" t="inlineStr"/>
     </row>
     <row r="1083">
       <c r="A1083" t="inlineStr"/>
       <c r="B1083" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>API Token missing</t>
         </is>
       </c>
       <c r="C1083" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Token de API em falta</t>
         </is>
       </c>
       <c r="D1083" t="inlineStr"/>
       <c r="E1083" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1083" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.Simulation</t>
+          <t>.Boxes.CityMap.MissingApiKeyErrorHeader</t>
         </is>
       </c>
       <c r="G1083" t="inlineStr"/>
       <c r="H1083" t="inlineStr"/>
     </row>
     <row r="1084">
       <c r="A1084" t="inlineStr"/>
       <c r="B1084" t="inlineStr">
         <is>
-          <t>Rating value of 1 current-age good (in FP)</t>
+          <t>entry time</t>
         </is>
       </c>
       <c r="C1084" t="inlineStr">
         <is>
-          <t>Valor de avaliação de 1 mercadoria da era atual (em PF)</t>
+          <t>tempo de entrada</t>
         </is>
       </c>
       <c r="D1084" t="inlineStr"/>
       <c r="E1084" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1084" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.GoodsValue</t>
+          <t>.Boxes.Investment.Overview.SettingsEntryTime</t>
         </is>
       </c>
       <c r="G1084" t="inlineStr"/>
       <c r="H1084" t="inlineStr"/>
     </row>
     <row r="1085">
       <c r="A1085" t="inlineStr"/>
       <c r="B1085" t="inlineStr">
         <is>
-          <t>A guild member statistic</t>
+          <t>Notifications are created, that inform about the expiration of a limited building. (after deactivating this function, alerts that were created in the past may still show)</t>
         </is>
       </c>
       <c r="C1085" t="inlineStr">
         <is>
-          <t>Estatísticas de membro da guilda</t>
+          <t>São criadas notificações que informam sobre a expiração de um edifício com tempo limitado. (após desativar esta função, alertas criados anteriormente podem continuar a ser exibidos)</t>
         </is>
       </c>
       <c r="D1085" t="inlineStr"/>
       <c r="E1085" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1085" t="inlineStr">
         <is>
-          <t>.Menu.GuildMemberStat.Desc</t>
+          <t>.Settings.ShowBuildingsExpired.Desc</t>
         </is>
       </c>
       <c r="G1085" t="inlineStr"/>
       <c r="H1085" t="inlineStr"/>
     </row>
     <row r="1086">
       <c r="A1086" t="inlineStr"/>
       <c r="B1086" t="inlineStr">
         <is>
-          <t>en-US</t>
+          <t>GitHub: for more technical bug reports, concrete ideas and helping with development.</t>
         </is>
       </c>
       <c r="C1086" t="inlineStr">
         <is>
-          <t>pt-PT</t>
+          <t>GitHub: para mais relatórios técnicos de bugs, ideias concretas e ajuda no desenvolvimento.</t>
         </is>
       </c>
       <c r="D1086" t="inlineStr"/>
       <c r="E1086" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1086" t="inlineStr">
         <is>
-          <t>.Local</t>
+          <t>.Settings.Help.Github</t>
         </is>
       </c>
       <c r="G1086" t="inlineStr"/>
-      <c r="H1086" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H1086" t="inlineStr"/>
     </row>
     <row r="1087">
       <c r="A1087" t="inlineStr"/>
       <c r="B1087" t="inlineStr">
         <is>
-          <t>Displays your current daily productions.</t>
+          <t>Enabled</t>
         </is>
       </c>
       <c r="C1087" t="inlineStr">
         <is>
-          <t>Mostra o total actual de todas as produções.</t>
+          <t>Habilitado</t>
         </is>
       </c>
       <c r="D1087" t="inlineStr"/>
       <c r="E1087" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1087" t="inlineStr">
         <is>
-          <t>.Menu.Productions.Desc</t>
+          <t>.Boxes.ProductionsRating.Enabled</t>
         </is>
       </c>
       <c r="G1087" t="inlineStr"/>
       <c r="H1087" t="inlineStr"/>
     </row>
     <row r="1088">
       <c r="A1088" t="inlineStr"/>
       <c r="B1088" t="inlineStr">
         <is>
-          <t>FPs</t>
+          <t>Good</t>
         </is>
       </c>
       <c r="C1088" t="inlineStr">
         <is>
-          <t>Depósito</t>
+          <t>Mercadorias</t>
         </is>
       </c>
       <c r="D1088" t="inlineStr"/>
       <c r="E1088" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1088" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Deposit</t>
+          <t>.Boxes.MarketOffers.Good</t>
         </is>
       </c>
       <c r="G1088" t="inlineStr"/>
       <c r="H1088" t="inlineStr"/>
     </row>
     <row r="1089">
       <c r="A1089" t="inlineStr"/>
       <c r="B1089" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/api-token</t>
+          <t>When opening the ally building, an enhanced ally overview will be presented.</t>
         </is>
       </c>
       <c r="C1089" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/api-token</t>
+          <t>Ao abrir o edifício do aliado, será apresentada uma visão geral do aliado melhorada.</t>
         </is>
       </c>
       <c r="D1089" t="inlineStr"/>
       <c r="E1089" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1089" t="inlineStr">
         <is>
-          <t>.Settings.ApiTokenUrl</t>
+          <t>.Settings.ShowAllyList.Desc</t>
         </is>
       </c>
       <c r="G1089" t="inlineStr"/>
       <c r="H1089" t="inlineStr"/>
     </row>
     <row r="1090">
       <c r="A1090" t="inlineStr"/>
       <c r="B1090" t="inlineStr">
         <is>
-          <t>Production Overview</t>
+          <t>Trillion</t>
         </is>
       </c>
       <c r="C1090" t="inlineStr">
         <is>
-          <t>Resumo da Produção</t>
+          <t>Trilião</t>
         </is>
       </c>
       <c r="D1090" t="inlineStr"/>
       <c r="E1090" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1090" t="inlineStr">
         <is>
-          <t>.Menu.Productions.Title</t>
+          <t>.Boxes.idleGame.T</t>
         </is>
       </c>
       <c r="G1090" t="inlineStr"/>
       <c r="H1090" t="inlineStr"/>
     </row>
     <row r="1091">
       <c r="A1091" t="inlineStr"/>
       <c r="B1091" t="inlineStr">
         <is>
-          <t>The import was completed with errors. Please reload the game.</t>
+          <t>Value/tile</t>
         </is>
       </c>
       <c r="C1091" t="inlineStr">
         <is>
-          <t>A importação foi concluída com erros. Por favor, recarregue o jogo.</t>
+          <t>Valor/peça</t>
         </is>
       </c>
       <c r="D1091" t="inlineStr"/>
       <c r="E1091" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1091" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ImportPartlySuccessful</t>
+          <t>.Boxes.ProductionsRating.ShowValuesPerTile</t>
         </is>
       </c>
       <c r="G1091" t="inlineStr"/>
       <c r="H1091" t="inlineStr"/>
     </row>
     <row r="1092">
       <c r="A1092" t="inlineStr"/>
       <c r="B1092" t="inlineStr">
         <is>
-          <t>Shows Advice (added by the player) for specific opposing armies.</t>
+          <t>5h</t>
         </is>
       </c>
       <c r="C1092" t="inlineStr">
         <is>
-          <t>Exibir conselhos (adicionados pelo jogador) para exércitos adversários específicos.</t>
+          <t>5h</t>
         </is>
       </c>
       <c r="D1092" t="inlineStr"/>
       <c r="E1092" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1092" t="inlineStr">
         <is>
-          <t>.Settings.ShowArmyAdvice.Desc</t>
+          <t>.Boxes.Alerts.Time.5h</t>
         </is>
       </c>
       <c r="G1092" t="inlineStr"/>
       <c r="H1092" t="inlineStr"/>
     </row>
     <row r="1093">
       <c r="A1093" t="inlineStr"/>
       <c r="B1093" t="inlineStr">
         <is>
-          <t>Forums: go here for support and submitting ideas, as well as bug reports.</t>
+          <t>Great Building</t>
         </is>
       </c>
       <c r="C1093" t="inlineStr">
         <is>
-          <t>Fóruns: vá aqui para obter suporte, enviar ideias e relatar bugs.</t>
+          <t>Grande Edifício</t>
         </is>
       </c>
       <c r="D1093" t="inlineStr"/>
       <c r="E1093" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1093" t="inlineStr">
         <is>
-          <t>.Settings.Help.Forums</t>
+          <t>.General.GB</t>
         </is>
       </c>
       <c r="G1093" t="inlineStr"/>
       <c r="H1093" t="inlineStr"/>
     </row>
     <row r="1094">
       <c r="A1094" t="inlineStr"/>
       <c r="B1094" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Buildings from QI</t>
         </is>
       </c>
       <c r="C1094" t="inlineStr">
         <is>
-          <t>Pontos</t>
+          <t>Edifícios do IQ</t>
         </is>
       </c>
       <c r="D1094" t="inlineStr"/>
       <c r="E1094" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1094" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Points</t>
+          <t>.Boxes.CityMap.buildingFromQI</t>
         </is>
       </c>
       <c r="G1094" t="inlineStr"/>
       <c r="H1094" t="inlineStr"/>
     </row>
     <row r="1095">
       <c r="A1095" t="inlineStr"/>
       <c r="B1095" t="inlineStr">
         <is>
-          <t>Auctions</t>
+          <t>Sorting</t>
         </is>
       </c>
       <c r="C1095" t="inlineStr">
         <is>
-          <t>Leilões</t>
+          <t>Ordem</t>
         </is>
       </c>
       <c r="D1095" t="inlineStr"/>
       <c r="E1095" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1095" t="inlineStr">
         <is>
-          <t>.Settings.Entry.Auctions</t>
+          <t>.Boxes.Notice.Sorting</t>
         </is>
       </c>
       <c r="G1095" t="inlineStr"/>
       <c r="H1095" t="inlineStr"/>
     </row>
     <row r="1096">
       <c r="A1096" t="inlineStr"/>
       <c r="B1096" t="inlineStr">
         <is>
-          <t>Trial</t>
+          <t>Space Age Mars</t>
         </is>
       </c>
       <c r="C1096" t="inlineStr">
         <is>
-          <t>Teste</t>
+          <t>Era Espacial Marte</t>
         </is>
       </c>
       <c r="D1096" t="inlineStr"/>
       <c r="E1096" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1096" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GexTrial</t>
+          <t>.Eras.18</t>
         </is>
       </c>
       <c r="G1096" t="inlineStr"/>
       <c r="H1096" t="inlineStr"/>
     </row>
     <row r="1097">
       <c r="A1097" t="inlineStr"/>
       <c r="B1097" t="inlineStr">
         <is>
-          <t>Records</t>
+          <t xml:space="preserve">Stock + Invested + Profit = </t>
         </is>
       </c>
       <c r="C1097" t="inlineStr">
         <is>
-          <t>Registos</t>
+          <t xml:space="preserve">Stock + investidos + lucro: </t>
         </is>
       </c>
       <c r="D1097" t="inlineStr"/>
       <c r="E1097" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1097" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Records</t>
+          <t>.Boxes.Investment.TotalFP</t>
         </is>
       </c>
       <c r="G1097" t="inlineStr"/>
       <c r="H1097" t="inlineStr"/>
     </row>
     <row r="1098">
       <c r="A1098" t="inlineStr"/>
       <c r="B1098" t="inlineStr">
         <is>
-          <t>Total</t>
+          <t>Menu Length</t>
         </is>
       </c>
       <c r="C1098" t="inlineStr">
         <is>
-          <t>Necessários</t>
+          <t>Altura do Menu</t>
         </is>
       </c>
       <c r="D1098" t="inlineStr"/>
       <c r="E1098" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1098" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.DescRequired</t>
+          <t>.Settings.MenuLength.Title</t>
         </is>
       </c>
       <c r="G1098" t="inlineStr"/>
       <c r="H1098" t="inlineStr"/>
     </row>
     <row r="1099">
       <c r="A1099" t="inlineStr"/>
       <c r="B1099" t="inlineStr">
         <is>
-          <t>Which buttons do you want in the menu?&lt;br&gt;Green: show button. Red: don't show button.</t>
+          <t>Play/Stop Music</t>
         </is>
       </c>
       <c r="C1099" t="inlineStr">
         <is>
-          <t>Quais botões deseja no menu?&lt;br&gt;Verde: mostrar o botão. Vermelho: esconder o botão.</t>
+          <t>Reproduzir/Parar Música</t>
         </is>
       </c>
       <c r="D1099" t="inlineStr"/>
       <c r="E1099" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1099" t="inlineStr">
         <is>
-          <t>.Settings.MenuContent.Desc</t>
+          <t>.Menu.MusicControl.Desc</t>
         </is>
       </c>
       <c r="G1099" t="inlineStr"/>
       <c r="H1099" t="inlineStr"/>
     </row>
     <row r="1100">
       <c r="A1100" t="inlineStr"/>
       <c r="B1100" t="inlineStr">
         <is>
-          <t>Fragments</t>
+          <t>Progress</t>
         </is>
       </c>
       <c r="C1100" t="inlineStr">
         <is>
-          <t>Fragmentos</t>
+          <t>Progresso</t>
         </is>
       </c>
       <c r="D1100" t="inlineStr"/>
       <c r="E1100" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1100" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.fragments</t>
+          <t>.Boxes.Castle.Progress</t>
         </is>
       </c>
       <c r="G1100" t="inlineStr"/>
       <c r="H1100" t="inlineStr"/>
     </row>
     <row r="1101">
       <c r="A1101" t="inlineStr"/>
       <c r="B1101" t="inlineStr">
         <is>
-          <t>Rate the Extension</t>
+          <t>Eff</t>
         </is>
       </c>
       <c r="C1101" t="inlineStr">
         <is>
-          <t>Avalie a extensão</t>
+          <t>Eficiência</t>
         </is>
       </c>
       <c r="D1101" t="inlineStr"/>
       <c r="E1101" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1101" t="inlineStr">
         <is>
-          <t>.Settings.About.RatingTitle</t>
+          <t>.Boxes.Kits.Efficiency</t>
         </is>
       </c>
       <c r="G1101" t="inlineStr"/>
       <c r="H1101" t="inlineStr"/>
     </row>
     <row r="1102">
       <c r="A1102" t="inlineStr"/>
       <c r="B1102" t="inlineStr">
         <is>
-          <t>Friend</t>
+          <t>Rogue Only Warning</t>
         </is>
       </c>
       <c r="C1102" t="inlineStr">
         <is>
-          <t>Amigo</t>
+          <t>Aviso: Apenas Agente Secreto</t>
         </is>
       </c>
       <c r="D1102" t="inlineStr"/>
       <c r="E1102" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1102" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.ContentHeadIsFriend</t>
+          <t>.Settings.ShowRougeUnitWarning.Title</t>
         </is>
       </c>
       <c r="G1102" t="inlineStr"/>
       <c r="H1102" t="inlineStr"/>
     </row>
     <row r="1103">
       <c r="A1103" t="inlineStr"/>
       <c r="B1103" t="inlineStr">
         <is>
-          <t>Continent Map Overview</t>
+          <t>common</t>
         </is>
       </c>
       <c r="C1103" t="inlineStr">
         <is>
-          <t>Campanha</t>
+          <t>comum</t>
         </is>
       </c>
       <c r="D1103" t="inlineStr"/>
       <c r="E1103" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1103" t="inlineStr">
         <is>
-          <t>.Menu.Campagne.Title</t>
+          <t>.Boxes.Productions.AllyRarity.common</t>
         </is>
       </c>
       <c r="G1103" t="inlineStr"/>
       <c r="H1103" t="inlineStr"/>
     </row>
     <row r="1104">
       <c r="A1104" t="inlineStr"/>
       <c r="B1104" t="inlineStr">
         <is>
-          <t>Advanced Settings</t>
+          <t>Click to toggle:</t>
         </is>
       </c>
       <c r="C1104" t="inlineStr">
         <is>
-          <t>Definições Avançadas</t>
+          <t>Clique para alternar:</t>
         </is>
       </c>
       <c r="D1104" t="inlineStr"/>
       <c r="E1104" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1104" t="inlineStr">
         <is>
-          <t>.Settings.EventHelper.Advanced</t>
+          <t>.Boxes.InactivesSettings.Toggle</t>
         </is>
       </c>
       <c r="G1104" t="inlineStr"/>
       <c r="H1104" t="inlineStr"/>
     </row>
     <row r="1105">
       <c r="A1105" t="inlineStr"/>
       <c r="B1105" t="inlineStr">
         <is>
-          <t>__era__&lt;br&gt;You have: __stock__</t>
+          <t>Rating value of 1 __eraname__ good (in FP)</t>
         </is>
       </c>
       <c r="C1105" t="inlineStr">
         <is>
-          <t>__era__&lt;br&gt;Tu tens: __stock__</t>
+          <t>Valor de avaliação de 1 bem __eraname__ (em PF)</t>
         </is>
       </c>
       <c r="D1105" t="inlineStr"/>
       <c r="E1105" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1105" t="inlineStr">
         <is>
-          <t>.Boxes.Market.NeedTT</t>
+          <t>.Boxes.GreatBuildings.GoodsValue</t>
         </is>
       </c>
       <c r="G1105" t="inlineStr"/>
       <c r="H1105" t="inlineStr"/>
     </row>
     <row r="1106">
       <c r="A1106" t="inlineStr"/>
       <c r="B1106" t="inlineStr">
         <is>
-          <t>Auto</t>
+          <t>General Settings</t>
         </is>
       </c>
       <c r="C1106" t="inlineStr">
         <is>
-          <t>Auto</t>
+          <t>Definições Gerais</t>
         </is>
       </c>
       <c r="D1106" t="inlineStr"/>
       <c r="E1106" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1106" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.Auto</t>
+          <t>.Boxes.BetterMusic.GeneralSettings</t>
         </is>
       </c>
       <c r="G1106" t="inlineStr"/>
       <c r="H1106" t="inlineStr"/>
     </row>
     <row r="1107">
       <c r="A1107" t="inlineStr"/>
       <c r="B1107" t="inlineStr">
         <is>
-          <t>Invested</t>
+          <t>Show only Favourites</t>
         </is>
       </c>
       <c r="C1107" t="inlineStr">
         <is>
-          <t>Investido</t>
+          <t>Mostrar apenas Favoritos</t>
         </is>
       </c>
       <c r="D1107" t="inlineStr"/>
       <c r="E1107" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1107" t="inlineStr">
         <is>
-          <t>.Boxes.Investment.Overview.Invested</t>
+          <t>.Boxes.Kits.ShowFavourites</t>
         </is>
       </c>
       <c r="G1107" t="inlineStr"/>
       <c r="H1107" t="inlineStr"/>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr"/>
       <c r="B1108" t="inlineStr">
         <is>
-          <t>Item Store</t>
+          <t>PE</t>
         </is>
       </c>
       <c r="C1108" t="inlineStr">
         <is>
-          <t>Loja de Itens</t>
+          <t>PE</t>
         </is>
       </c>
       <c r="D1108" t="inlineStr"/>
       <c r="E1108" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1108" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.item_store</t>
+          <t>.Eras.9.short</t>
         </is>
       </c>
       <c r="G1108" t="inlineStr"/>
       <c r="H1108" t="inlineStr"/>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr"/>
       <c r="B1109" t="inlineStr">
         <is>
-          <t>Wrong goods selected, please finish manually</t>
+          <t>Open the antique dealer to update the data.</t>
         </is>
       </c>
       <c r="C1109" t="inlineStr">
         <is>
-          <t>Má escolha feita, por favor continue manualmente</t>
+          <t>Abra o comerciante de antiguidades para atualizar os dados.</t>
         </is>
       </c>
       <c r="D1109" t="inlineStr"/>
       <c r="E1109" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1109" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.WrongGoods</t>
+          <t>.Boxes.Castle.VisitAntiqueDealerWarning</t>
         </is>
       </c>
       <c r="G1109" t="inlineStr"/>
       <c r="H1109" t="inlineStr"/>
     </row>
     <row r="1110">
       <c r="A1110" t="inlineStr"/>
       <c r="B1110" t="inlineStr">
         <is>
-          <t xml:space="preserve">Total Progress based on this Efficiency: </t>
+          <t>Start units</t>
         </is>
       </c>
       <c r="C1110" t="inlineStr">
         <is>
-          <t xml:space="preserve">Progresso total com base nesta eficiência: </t>
+          <t>Iniciar Unidades</t>
         </is>
       </c>
       <c r="D1110" t="inlineStr"/>
       <c r="E1110" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1110" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.EfficiencyTotalProgress</t>
+          <t>.Boxes.BoostList.guild_raids_units_start</t>
         </is>
       </c>
       <c r="G1110" t="inlineStr"/>
       <c r="H1110" t="inlineStr"/>
     </row>
     <row r="1111">
       <c r="A1111" t="inlineStr"/>
       <c r="B1111" t="inlineStr">
         <is>
-          <t>Spoils of War Rewards (Himeji Castle)</t>
+          <t>Filters all members with existing new progress.</t>
         </is>
       </c>
       <c r="C1111" t="inlineStr">
         <is>
-          <t>Recompensas dos Despojos de Guerra (Himeji)</t>
+          <t>Filtra todos os membros com progresso novo existente.</t>
         </is>
       </c>
       <c r="D1111" t="inlineStr"/>
       <c r="E1111" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1111" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.spoilsOfWar</t>
+          <t>.Boxes.GuildFights.ProgressFilterDesc</t>
         </is>
       </c>
       <c r="G1111" t="inlineStr"/>
       <c r="H1111" t="inlineStr"/>
     </row>
     <row r="1112">
       <c r="A1112" t="inlineStr"/>
       <c r="B1112" t="inlineStr">
         <is>
-          <t>Version</t>
+          <t>New Events found!</t>
         </is>
       </c>
       <c r="C1112" t="inlineStr">
         <is>
-          <t>Versão</t>
+          <t>Novos eventos encontrados!</t>
         </is>
       </c>
       <c r="D1112" t="inlineStr"/>
       <c r="E1112" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1112" t="inlineStr">
         <is>
-          <t>.Settings.Version.Title</t>
+          <t>.Boxes.Investment.PlayerFound</t>
         </is>
       </c>
       <c r="G1112" t="inlineStr"/>
       <c r="H1112" t="inlineStr"/>
     </row>
     <row r="1113">
       <c r="A1113" t="inlineStr"/>
       <c r="B1113" t="inlineStr">
         <is>
-          <t>Open Ally Overview</t>
+          <t>Negotiations</t>
         </is>
       </c>
       <c r="C1113" t="inlineStr">
         <is>
-          <t>Abrir Visão Geral do Aliado</t>
+          <t>Negociações</t>
         </is>
       </c>
       <c r="D1113" t="inlineStr"/>
       <c r="E1113" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1113" t="inlineStr">
         <is>
-          <t>.Settings.ShowAllyList.Title</t>
+          <t>.Boxes.GuildMemberStat.Negotiations</t>
         </is>
       </c>
       <c r="G1113" t="inlineStr"/>
       <c r="H1113" t="inlineStr"/>
     </row>
     <row r="1114">
       <c r="A1114" t="inlineStr"/>
       <c r="B1114" t="inlineStr">
         <is>
-          <t>Eras</t>
-[...6 lines deleted...]
-      </c>
+          <t>Manage Webhook URLs</t>
+        </is>
+      </c>
+      <c r="C1114" t="inlineStr"/>
       <c r="D1114" t="inlineStr"/>
       <c r="E1114" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1114" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.Eras</t>
-[...2 lines deleted...]
-      <c r="G1114" t="inlineStr"/>
+          <t>.Boxes.Discord.WebhookUrlManage</t>
+        </is>
+      </c>
+      <c r="G1114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Suggested in Weblate: Gerir URLs do Webhook </t>
+        </is>
+      </c>
       <c r="H1114" t="inlineStr"/>
     </row>
     <row r="1115">
       <c r="A1115" t="inlineStr"/>
       <c r="B1115" t="inlineStr">
         <is>
-          <t>FE</t>
+          <t>road required</t>
         </is>
       </c>
       <c r="C1115" t="inlineStr">
         <is>
-          <t>FE</t>
+          <t>estrada necessária</t>
         </is>
       </c>
       <c r="D1115" t="inlineStr"/>
       <c r="E1115" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1115" t="inlineStr">
         <is>
-          <t>.Eras.14.short</t>
+          <t>.Boxes.Tooltip.Building.road</t>
         </is>
       </c>
       <c r="G1115" t="inlineStr"/>
       <c r="H1115" t="inlineStr"/>
     </row>
     <row r="1116">
       <c r="A1116" t="inlineStr"/>
       <c r="B1116" t="inlineStr">
         <is>
-          <t>Needs road</t>
+          <t>Future Era</t>
         </is>
       </c>
       <c r="C1116" t="inlineStr">
         <is>
-          <t>Precisa de estrada</t>
+          <t>O Futuro</t>
         </is>
       </c>
       <c r="D1116" t="inlineStr"/>
       <c r="E1116" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1116" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.RoadRequired</t>
+          <t>.Eras.14</t>
         </is>
       </c>
       <c r="G1116" t="inlineStr"/>
       <c r="H1116" t="inlineStr"/>
     </row>
     <row r="1117">
       <c r="A1117" t="inlineStr"/>
       <c r="B1117" t="inlineStr">
         <is>
-          <t>Plunder</t>
+          <t>Variant</t>
         </is>
       </c>
       <c r="C1117" t="inlineStr">
         <is>
-          <t>Pilhagem</t>
+          <t>Variante</t>
         </is>
       </c>
       <c r="D1117" t="inlineStr"/>
       <c r="E1117" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1117" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Plunders</t>
+          <t>.Boxes.idleGame.Variant</t>
         </is>
       </c>
       <c r="G1117" t="inlineStr"/>
       <c r="H1117" t="inlineStr"/>
     </row>
     <row r="1118">
       <c r="A1118" t="inlineStr"/>
       <c r="B1118" t="inlineStr">
         <is>
-          <t>Automatically create a new Alert when I make a bid in the Antiques Dealer.</t>
+          <t>remaining FPs</t>
         </is>
       </c>
       <c r="C1118" t="inlineStr">
         <is>
-          <t>Criar automaticamente um novo alerta quando eu der um novo lance no Leilão de Antiguidades.</t>
+          <t>FPs restantes</t>
         </is>
       </c>
       <c r="D1118" t="inlineStr"/>
       <c r="E1118" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1118" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.Auction.Info</t>
+          <t>.Boxes.Investment.Overview.RemainingFP</t>
         </is>
       </c>
       <c r="G1118" t="inlineStr"/>
       <c r="H1118" t="inlineStr"/>
     </row>
     <row r="1119">
       <c r="A1119" t="inlineStr"/>
       <c r="B1119" t="inlineStr">
         <is>
-          <t>Switch view</t>
+          <t>Current era goods</t>
         </is>
       </c>
       <c r="C1119" t="inlineStr">
         <is>
-          <t>Mudar vista</t>
+          <t>Mercadorias da era atual</t>
         </is>
       </c>
       <c r="D1119" t="inlineStr"/>
       <c r="E1119" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1119" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Switch</t>
+          <t>.Boxes.Productions.goods_current</t>
         </is>
       </c>
       <c r="G1119" t="inlineStr"/>
       <c r="H1119" t="inlineStr"/>
     </row>
     <row r="1120">
       <c r="A1120" t="inlineStr"/>
       <c r="B1120" t="inlineStr">
         <is>
-          <t xml:space="preserve">Your city data could not be sent to the server. Please report this error directly to </t>
+          <t>Auto hide all on battle</t>
         </is>
       </c>
       <c r="C1120" t="inlineStr">
         <is>
-          <t xml:space="preserve">Os dados da sua cidade não puderam ser enviados para o servidor. Por favor, reporte este erro diretamente para </t>
+          <t>Ocultar automaticamente tudo durante a batalha</t>
         </is>
       </c>
       <c r="D1120" t="inlineStr"/>
       <c r="E1120" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1120" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.SubmitError</t>
+          <t>.Boxes.CloseBox.AutoHideOnBattle</t>
         </is>
       </c>
       <c r="G1120" t="inlineStr"/>
       <c r="H1120" t="inlineStr"/>
     </row>
     <row r="1121">
       <c r="A1121" t="inlineStr"/>
       <c r="B1121" t="inlineStr">
         <is>
-          <t>Help</t>
+          <t>Rating</t>
         </is>
       </c>
       <c r="C1121" t="inlineStr">
         <is>
-          <t>Ajuda</t>
+          <t>Pontuação</t>
         </is>
       </c>
       <c r="D1121" t="inlineStr"/>
       <c r="E1121" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1121" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ExplainerHead</t>
+          <t>.Boxes.Market.Rating</t>
         </is>
       </c>
       <c r="G1121" t="inlineStr"/>
       <c r="H1121" t="inlineStr"/>
     </row>
     <row r="1122">
       <c r="A1122" t="inlineStr"/>
       <c r="B1122" t="inlineStr">
         <is>
-          <t>Friends</t>
+          <t>Disabled: Open another player's GB first!</t>
         </is>
       </c>
       <c r="C1122" t="inlineStr">
         <is>
-          <t>Amigos</t>
+          <t>Desativado: Abre primeiro o GB de outro jogador!</t>
         </is>
       </c>
       <c r="D1122" t="inlineStr"/>
       <c r="E1122" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1122" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.SelectPlayerGroupFriend</t>
+          <t>.Menu.Calculator.Warning</t>
         </is>
       </c>
       <c r="G1122" t="inlineStr"/>
       <c r="H1122" t="inlineStr"/>
     </row>
     <row r="1123">
       <c r="A1123" t="inlineStr"/>
       <c r="B1123" t="inlineStr">
         <is>
-          <t>No unit data available. Please press "U" to launch the Army Management console</t>
+          <t>min Lvl</t>
         </is>
       </c>
       <c r="C1123" t="inlineStr">
         <is>
-          <t>Nenhum dado de unidade disponível. Por favor, pressione "U" para abrir o console de Gestão do Exército</t>
+          <t>nível mínimo</t>
         </is>
       </c>
       <c r="D1123" t="inlineStr"/>
       <c r="E1123" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1123" t="inlineStr">
         <is>
-          <t>.Boxes.UnitsGex.NoUnitsAvailable</t>
+          <t>.Boxes.findGB.minLvl</t>
         </is>
       </c>
       <c r="G1123" t="inlineStr"/>
       <c r="H1123" t="inlineStr"/>
     </row>
     <row r="1124">
       <c r="A1124" t="inlineStr"/>
       <c r="B1124" t="inlineStr">
         <is>
-          <t>Buildings Efficiency Rating</t>
+          <t>Player Profile</t>
         </is>
       </c>
       <c r="C1124" t="inlineStr">
         <is>
-          <t>Classificação de Eficiência dos Edifícios</t>
+          <t>Perfil do Jogador</t>
         </is>
       </c>
       <c r="D1124" t="inlineStr"/>
       <c r="E1124" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1124" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Title</t>
+          <t>.Menu.PlayerProfile.Title</t>
         </is>
       </c>
       <c r="G1124" t="inlineStr"/>
       <c r="H1124" t="inlineStr"/>
     </row>
     <row r="1125">
       <c r="A1125" t="inlineStr"/>
       <c r="B1125" t="inlineStr">
         <is>
-          <t>Site name</t>
+          <t>Item Type</t>
         </is>
       </c>
       <c r="C1125" t="inlineStr">
         <is>
-          <t>Nome do site</t>
+          <t>Tipo de item</t>
         </is>
       </c>
       <c r="D1125" t="inlineStr"/>
       <c r="E1125" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1125" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.SideName</t>
+          <t>.Boxes.Kits.KitName</t>
         </is>
       </c>
       <c r="G1125" t="inlineStr"/>
       <c r="H1125" t="inlineStr"/>
     </row>
     <row r="1126">
       <c r="A1126" t="inlineStr"/>
       <c r="B1126" t="inlineStr">
         <is>
-          <t>Top View</t>
+          <t>GBs</t>
         </is>
       </c>
       <c r="C1126" t="inlineStr">
         <is>
-          <t>Standard</t>
+          <t>GEs</t>
         </is>
       </c>
       <c r="D1126" t="inlineStr"/>
       <c r="E1126" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1126" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.NormalPerspecitve</t>
+          <t>.Boxes.Productions.Headings.greatbuilding</t>
         </is>
       </c>
       <c r="G1126" t="inlineStr"/>
       <c r="H1126" t="inlineStr"/>
     </row>
     <row r="1127">
       <c r="A1127" t="inlineStr"/>
       <c r="B1127" t="inlineStr">
         <is>
-          <t>Infobox</t>
+          <t>Neighbours</t>
         </is>
       </c>
       <c r="C1127" t="inlineStr">
         <is>
-          <t>Caixa de informações</t>
+          <t>Vizinhos</t>
         </is>
       </c>
       <c r="D1127" t="inlineStr"/>
       <c r="E1127" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1127" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Title</t>
+          <t>.Boxes.MoppelHelper.Neighbors</t>
         </is>
       </c>
       <c r="G1127" t="inlineStr"/>
       <c r="H1127" t="inlineStr"/>
     </row>
     <row r="1128">
       <c r="A1128" t="inlineStr"/>
       <c r="B1128" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>Player name</t>
         </is>
       </c>
       <c r="C1128" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>Nome do jogador</t>
         </is>
       </c>
       <c r="D1128" t="inlineStr"/>
       <c r="E1128" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1128" t="inlineStr">
         <is>
-          <t>.Eras.2.short</t>
+          <t>.Boxes.Treasury.PlayerName</t>
         </is>
       </c>
       <c r="G1128" t="inlineStr"/>
       <c r="H1128" t="inlineStr"/>
     </row>
     <row r="1129">
       <c r="A1129" t="inlineStr"/>
       <c r="B1129" t="inlineStr">
         <is>
-          <t>never</t>
+          <t>Town Overview</t>
         </is>
       </c>
       <c r="C1129" t="inlineStr">
         <is>
-          <t>nunca</t>
+          <t>Visão Geral da Cidade</t>
         </is>
       </c>
       <c r="D1129" t="inlineStr"/>
       <c r="E1129" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1129" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Never</t>
+          <t>.Menu.Citymap.Title</t>
         </is>
       </c>
       <c r="G1129" t="inlineStr"/>
       <c r="H1129" t="inlineStr"/>
     </row>
     <row r="1130">
       <c r="A1130" t="inlineStr"/>
       <c r="B1130" t="inlineStr">
         <is>
-          <t>New FoE Helper Version installed</t>
+          <t>Threshold</t>
         </is>
       </c>
       <c r="C1130" t="inlineStr">
         <is>
-          <t>Nova versão do FoE Helper instalada</t>
+          <t>Limiar</t>
         </is>
       </c>
       <c r="D1130" t="inlineStr"/>
       <c r="E1130" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1130" t="inlineStr">
         <is>
-          <t>.Menu.NewVersion.Title</t>
+          <t>.Boxes.BattleAssistAAConfig.Threshold</t>
         </is>
       </c>
       <c r="G1130" t="inlineStr"/>
       <c r="H1130" t="inlineStr"/>
     </row>
     <row r="1131">
       <c r="A1131" t="inlineStr"/>
       <c r="B1131" t="inlineStr">
         <is>
-          <t>Choose a value between 1 and 4 !&amp;#10;Choose a smaller value for more data&amp;#10;or a larger one for better viewing.</t>
+          <t>Should the "Close all windows" box be opened automatically after the game starts?</t>
         </is>
       </c>
       <c r="C1131" t="inlineStr">
         <is>
-          <t>Escolha um valor entre 1 e 4! &amp;#10;Escolha um valor menor para mais dados&amp;#10;ou um valor maior para uma visualização melhor.</t>
+          <t>A caixa "Fechar todas as janelas" deve ser aberta automaticamente após o início do jogo?</t>
         </is>
       </c>
       <c r="D1131" t="inlineStr"/>
       <c r="E1131" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1131" t="inlineStr">
         <is>
-          <t>.Boxes.Units.PictogramScalingDesc</t>
+          <t>.Settings.AutoOpenCloseBox.Desc</t>
         </is>
       </c>
       <c r="G1131" t="inlineStr"/>
       <c r="H1131" t="inlineStr"/>
     </row>
     <row r="1132">
       <c r="A1132" t="inlineStr"/>
       <c r="B1132" t="inlineStr">
         <is>
-          <t>Load current Beta</t>
+          <t>Recurring Quests</t>
         </is>
       </c>
       <c r="C1132" t="inlineStr">
         <is>
-          <t>Carregar a versão Beta</t>
+          <t>Missões Recorrentes</t>
         </is>
       </c>
       <c r="D1132" t="inlineStr"/>
       <c r="E1132" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1132" t="inlineStr">
         <is>
-          <t>.Settings.Entry.LoadBeta2</t>
+          <t>.Menu.recurringQuests.Title</t>
         </is>
       </c>
       <c r="G1132" t="inlineStr"/>
       <c r="H1132" t="inlineStr"/>
     </row>
     <row r="1133">
       <c r="A1133" t="inlineStr"/>
       <c r="B1133" t="inlineStr">
         <is>
-          <t>Expired Limited Buildings:</t>
+          <t>Space Age Asteroid Belt</t>
         </is>
       </c>
       <c r="C1133" t="inlineStr">
         <is>
-          <t>Edifícios Limitados Expirados:</t>
+          <t>Era Espacial Ceres</t>
         </is>
       </c>
       <c r="D1133" t="inlineStr"/>
       <c r="E1133" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1133" t="inlineStr">
         <is>
-          <t>.InactiveBuildingsAlert.title</t>
+          <t>.Eras.19</t>
         </is>
       </c>
       <c r="G1133" t="inlineStr"/>
       <c r="H1133" t="inlineStr"/>
     </row>
     <row r="1134">
       <c r="A1134" t="inlineStr"/>
       <c r="B1134" t="inlineStr">
         <is>
-          <t>Select all</t>
+          <t>allow pvp trigger</t>
         </is>
       </c>
       <c r="C1134" t="inlineStr">
         <is>
-          <t>Selecionar tudo</t>
+          <t>permitir acionador pvp</t>
         </is>
       </c>
       <c r="D1134" t="inlineStr"/>
       <c r="E1134" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1134" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.SelectAll</t>
+          <t>.Boxes.BetterMusic.PvPT</t>
         </is>
       </c>
       <c r="G1134" t="inlineStr"/>
       <c r="H1134" t="inlineStr"/>
     </row>
     <row r="1135">
       <c r="A1135" t="inlineStr"/>
       <c r="B1135" t="inlineStr">
         <is>
-          <t>Ally Overview</t>
+          <t>Treasure</t>
         </is>
       </c>
       <c r="C1135" t="inlineStr">
         <is>
-          <t>Visão Geral do Aliado</t>
+          <t>Tesouraria</t>
         </is>
       </c>
       <c r="D1135" t="inlineStr"/>
       <c r="E1135" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1135" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowAllyList</t>
+          <t>.Boxes.Stats.BtnSource.statsTreasurePlayerH</t>
         </is>
       </c>
       <c r="G1135" t="inlineStr"/>
       <c r="H1135" t="inlineStr"/>
     </row>
     <row r="1136">
       <c r="A1136" t="inlineStr"/>
       <c r="B1136" t="inlineStr">
         <is>
-          <t>Random</t>
+          <t>A preset with this name already exists.</t>
         </is>
       </c>
       <c r="C1136" t="inlineStr">
         <is>
-          <t>Aleatório</t>
+          <t>Já existe uma predefinição com este nome.</t>
         </is>
       </c>
       <c r="D1136" t="inlineStr"/>
       <c r="E1136" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1136" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.random_production</t>
+          <t>.Boxes.ProductionsRating.PresetNameExists</t>
         </is>
       </c>
       <c r="G1136" t="inlineStr"/>
       <c r="H1136" t="inlineStr"/>
     </row>
     <row r="1137">
       <c r="A1137" t="inlineStr"/>
       <c r="B1137" t="inlineStr">
         <is>
-          <t>During manual battle if the HelperBox gets in the way, this option temporarily hides the box until the battle is over. This only works with Helper 'As Box'</t>
+          <t>Incidents</t>
         </is>
       </c>
       <c r="C1137" t="inlineStr">
         <is>
-          <t>Durante a batalha manual, se a HelperBox ficar no caminho, esta opção oculta temporariamente a caixa até a batalha terminar. Isto só funciona com a Helper 'Como Caixa'</t>
+          <t>Incidentes escondidos</t>
         </is>
       </c>
       <c r="D1137" t="inlineStr"/>
       <c r="E1137" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1137" t="inlineStr">
         <is>
-          <t>.Settings.HideHelperDuringBattle.Desc</t>
+          <t>.Menu.HiddenRewards.Title</t>
         </is>
       </c>
       <c r="G1137" t="inlineStr"/>
       <c r="H1137" t="inlineStr"/>
     </row>
     <row r="1138">
       <c r="A1138" t="inlineStr"/>
       <c r="B1138" t="inlineStr">
         <is>
-          <t xml:space="preserve">Target Progress for Workers used: </t>
+          <t>GE reward</t>
         </is>
       </c>
       <c r="C1138" t="inlineStr">
         <is>
-          <t xml:space="preserve">Progresso alvo para trabalhadores utilizados: </t>
+          <t>Recompensa de EG</t>
         </is>
       </c>
       <c r="D1138" t="inlineStr"/>
       <c r="E1138" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1138" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.EfficiencyTargetProgress.soccer</t>
+          <t>.Boxes.FPCollector.chest</t>
         </is>
       </c>
       <c r="G1138" t="inlineStr"/>
       <c r="H1138" t="inlineStr"/>
     </row>
     <row r="1139">
       <c r="A1139" t="inlineStr"/>
       <c r="B1139" t="inlineStr">
         <is>
-          <t>In City</t>
+          <t>Rogue Only Warning</t>
         </is>
       </c>
       <c r="C1139" t="inlineStr">
         <is>
-          <t>Na Cidade</t>
+          <t>Aviso: Apenas Agentes Secretos</t>
         </is>
       </c>
       <c r="D1139" t="inlineStr"/>
       <c r="E1139" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1139" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.InCity</t>
+          <t>.Settings.Entry.ShowRougeUnitWarning</t>
         </is>
       </c>
       <c r="G1139" t="inlineStr"/>
       <c r="H1139" t="inlineStr"/>
     </row>
     <row r="1140">
       <c r="A1140" t="inlineStr"/>
       <c r="B1140" t="inlineStr">
         <is>
-          <t>Success</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C1140" t="inlineStr">
         <is>
-          <t>Sucesso</t>
+          <t>Edifício</t>
         </is>
       </c>
       <c r="D1140" t="inlineStr"/>
       <c r="E1140" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1140" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.Success</t>
+          <t>.Boxes.ProductionsRating.BuildingName</t>
         </is>
       </c>
       <c r="G1140" t="inlineStr"/>
       <c r="H1140" t="inlineStr"/>
     </row>
     <row r="1141">
       <c r="A1141" t="inlineStr"/>
       <c r="B1141" t="inlineStr">
         <is>
-          <t>Upload Data</t>
+          <t>Existing payments</t>
         </is>
       </c>
       <c r="C1141" t="inlineStr">
         <is>
-          <t>Carregar Dados</t>
+          <t>Pagamentos existentes</t>
         </is>
       </c>
       <c r="D1141" t="inlineStr"/>
       <c r="E1141" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1141" t="inlineStr">
         <is>
-          <t>.Settings.Tab.Sending</t>
+          <t>.Boxes.OwnpartCalculator.ExistingPayments</t>
         </is>
       </c>
       <c r="G1141" t="inlineStr"/>
       <c r="H1141" t="inlineStr"/>
     </row>
     <row r="1142">
       <c r="A1142" t="inlineStr"/>
       <c r="B1142" t="inlineStr">
         <is>
-          <t>Should the "Close all windows" box be opened automatically after the game starts?</t>
+          <t>Drag &amp; Drop the resource icons above to rearrange the average display yourself to determine a new sequence from the first attempt.</t>
         </is>
       </c>
       <c r="C1142" t="inlineStr">
         <is>
-          <t>A caixa "Fechar todas as janelas" deve ser aberta automaticamente após o início do jogo?</t>
+          <t>Arraste e solte os ícones de recurso acima para reorganizar a exibição média e determinar uma nova sequência a partir da primeira tentativa.</t>
         </is>
       </c>
       <c r="D1142" t="inlineStr"/>
       <c r="E1142" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1142" t="inlineStr">
         <is>
-          <t>.Settings.AutoOpenCloseBox.Desc</t>
-[...2 lines deleted...]
-      <c r="G1142" t="inlineStr"/>
+          <t>.Boxes.Negotiation.DragDrop</t>
+        </is>
+      </c>
+      <c r="G1142" t="inlineStr">
+        <is>
+          <t>Do not get at all what you mean</t>
+        </is>
+      </c>
       <c r="H1142" t="inlineStr"/>
     </row>
     <row r="1143">
       <c r="A1143" t="inlineStr"/>
       <c r="B1143" t="inlineStr">
         <is>
-          <t>Sector conquered</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C1143" t="inlineStr">
         <is>
-          <t>Setor conquistado</t>
+          <t>Jogador</t>
         </is>
       </c>
       <c r="D1143" t="inlineStr"/>
       <c r="E1143" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1143" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.sector_conquered</t>
+          <t>.Boxes.GexStat.Player</t>
         </is>
       </c>
       <c r="G1143" t="inlineStr"/>
       <c r="H1143" t="inlineStr"/>
     </row>
     <row r="1144">
       <c r="A1144" t="inlineStr"/>
       <c r="B1144" t="inlineStr">
         <is>
-          <t>Collectable soon: __hours__ hours</t>
+          <t>bottom right</t>
         </is>
       </c>
       <c r="C1144" t="inlineStr">
         <is>
-          <t>A recolher em breve: __hours__ horas</t>
+          <t>canto inferior direito</t>
         </is>
       </c>
       <c r="D1144" t="inlineStr"/>
       <c r="E1144" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1144" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.CollectSoon</t>
+          <t>.Menu.Notification.Position.bottom-right</t>
         </is>
       </c>
       <c r="G1144" t="inlineStr"/>
       <c r="H1144" t="inlineStr"/>
     </row>
     <row r="1145">
       <c r="A1145" t="inlineStr"/>
       <c r="B1145" t="inlineStr">
         <is>
-          <t>show 0-values (GE/GBG)</t>
+          <t>Decorations</t>
         </is>
       </c>
       <c r="C1145" t="inlineStr">
         <is>
-          <t>Mostrar valores 0 (EG/CBs)</t>
+          <t>Decorações</t>
         </is>
       </c>
       <c r="D1145" t="inlineStr"/>
       <c r="E1145" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1145" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.ShowZeroValues</t>
+          <t>.Boxes.CityMap.decoration</t>
         </is>
       </c>
       <c r="G1145" t="inlineStr"/>
       <c r="H1145" t="inlineStr"/>
     </row>
     <row r="1146">
       <c r="A1146" t="inlineStr"/>
       <c r="B1146" t="inlineStr">
         <is>
-          <t>BPs</t>
+          <t>Notify stacks</t>
         </is>
       </c>
       <c r="C1146" t="inlineStr">
         <is>
-          <t>Plantas</t>
+          <t>Notificações múltiplas</t>
         </is>
       </c>
       <c r="D1146" t="inlineStr"/>
       <c r="E1146" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1146" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.BPs</t>
+          <t>.Settings.Entry.NotificationsStack</t>
         </is>
       </c>
       <c r="G1146" t="inlineStr"/>
       <c r="H1146" t="inlineStr"/>
     </row>
     <row r="1147">
       <c r="A1147" t="inlineStr"/>
       <c r="B1147" t="inlineStr">
         <is>
-          <t>Market Filter</t>
+          <t>Cannot import presets from this file.</t>
         </is>
       </c>
       <c r="C1147" t="inlineStr">
         <is>
-          <t>Filtro do mercado</t>
+          <t>Não é possível importar predefinições deste ficheiro.</t>
         </is>
       </c>
       <c r="D1147" t="inlineStr"/>
       <c r="E1147" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1147" t="inlineStr">
         <is>
-          <t>.Menu.Market.Title</t>
+          <t>.Boxes.ProductionsRating.PresetImportError</t>
         </is>
       </c>
       <c r="G1147" t="inlineStr"/>
       <c r="H1147" t="inlineStr"/>
     </row>
     <row r="1148">
       <c r="A1148" t="inlineStr"/>
       <c r="B1148" t="inlineStr">
         <is>
-          <t>Disclaimer: This data is based on your collected data. The numbers shown here are probably not 100% accurate. You'd have to open the list at midnight for them to be correct.</t>
+          <t>Guild ID:</t>
         </is>
       </c>
       <c r="C1148" t="inlineStr">
         <is>
-          <t>Isenção de responsabilidade: Estes dados são baseados nos dados que recolheu. Os números mostrados aqui provavelmente não são 100% precisos. Teria de abrir a lista à meia-noite para que estivessem corretos.</t>
+          <t>ID Guilda:</t>
         </is>
       </c>
       <c r="D1148" t="inlineStr"/>
       <c r="E1148" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1148" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.SnapShotLogDisclaimer</t>
+          <t>.Settings.Version.GuildId</t>
         </is>
       </c>
       <c r="G1148" t="inlineStr"/>
       <c r="H1148" t="inlineStr"/>
     </row>
     <row r="1149">
       <c r="A1149" t="inlineStr"/>
       <c r="B1149" t="inlineStr">
         <is>
-          <t>Bonuses</t>
+          <t>Updates the 'GB calculator' for all GBs</t>
         </is>
       </c>
       <c r="C1149" t="inlineStr">
         <is>
-          <t>Bónus</t>
+          <t>Atualiza a "Calculadora de GE" para todos os GE</t>
         </is>
       </c>
       <c r="D1149" t="inlineStr"/>
       <c r="E1149" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1149" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.Boosts</t>
+          <t>.Settings.ShowOwnPartOnAllGBs.Title</t>
         </is>
       </c>
       <c r="G1149" t="inlineStr"/>
       <c r="H1149" t="inlineStr"/>
     </row>
     <row r="1150">
       <c r="A1150" t="inlineStr"/>
       <c r="B1150" t="inlineStr">
         <is>
-          <t>Choose your preferred menu from the drop-down list (game will automatically reload)</t>
+          <t xml:space="preserve">Rewards </t>
         </is>
       </c>
       <c r="C1150" t="inlineStr">
         <is>
-          <t>Escolha o seu menu preferido na lista suspensa.
-(o jogo será recarregado automaticamente)</t>
+          <t xml:space="preserve">Recompensa total </t>
         </is>
       </c>
       <c r="D1150" t="inlineStr"/>
       <c r="E1150" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1150" t="inlineStr">
         <is>
-          <t>.Settings.SelectedMenu.Desc</t>
+          <t>.Boxes.Campagne.Reward</t>
         </is>
       </c>
       <c r="G1150" t="inlineStr"/>
       <c r="H1150" t="inlineStr"/>
     </row>
     <row r="1151">
       <c r="A1151" t="inlineStr"/>
       <c r="B1151" t="inlineStr">
         <is>
-          <t>Cost/Prize</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="C1151" t="inlineStr">
         <is>
-          <t>Custo/Recompensa</t>
+          <t>Era</t>
         </is>
       </c>
       <c r="D1151" t="inlineStr"/>
       <c r="E1151" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1151" t="inlineStr">
         <is>
-          <t>.Boxes.EventChests.CostPerPrize</t>
+          <t>.Boxes.Productions.Headings.era</t>
         </is>
       </c>
       <c r="G1151" t="inlineStr"/>
       <c r="H1151" t="inlineStr"/>
     </row>
     <row r="1152">
       <c r="A1152" t="inlineStr"/>
       <c r="B1152" t="inlineStr">
         <is>
-          <t>How many daily FPs per tile are lost for making space for new GBs? Example: You are removing some Shrines of Knowledge to build a GB =&gt; 1FP/5 tiles = 0.2FP/tile</t>
+          <t xml:space="preserve">Create a group first… </t>
         </is>
       </c>
       <c r="C1152" t="inlineStr">
         <is>
-          <t>Quantos PF diários por azulejo são perdidos para abrir espaço para novos GEs? Exemplo: Está a remover alguns Santuários do Conhecimento para construir um GE =&gt; 1PF/5 azulejos = 0,2PF/azulejo</t>
+          <t xml:space="preserve">Crie um grupo primeiro... </t>
         </is>
       </c>
       <c r="D1152" t="inlineStr"/>
       <c r="E1152" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1152" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.TTFPPerTile</t>
+          <t>.Boxes.Notice.NewGroupDesc</t>
         </is>
       </c>
       <c r="G1152" t="inlineStr"/>
       <c r="H1152" t="inlineStr"/>
     </row>
     <row r="1153">
       <c r="A1153" t="inlineStr"/>
       <c r="B1153" t="inlineStr">
         <is>
-          <t>To Build</t>
+          <t>Event Chest Selection Helper</t>
         </is>
       </c>
       <c r="C1153" t="inlineStr">
         <is>
-          <t>Para Construir</t>
+          <t>Ajudante de selecção do evento dos baús</t>
         </is>
       </c>
       <c r="D1153" t="inlineStr"/>
       <c r="E1153" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1153" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.toBuild</t>
+          <t>.Boxes.EventChests.Title</t>
         </is>
       </c>
       <c r="G1153" t="inlineStr"/>
       <c r="H1153" t="inlineStr"/>
     </row>
     <row r="1154">
       <c r="A1154" t="inlineStr"/>
       <c r="B1154" t="inlineStr">
         <is>
-          <t>CA</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="C1154" t="inlineStr">
         <is>
-          <t>CA</t>
+          <t>Tipo</t>
         </is>
       </c>
       <c r="D1154" t="inlineStr"/>
       <c r="E1154" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1154" t="inlineStr">
         <is>
-          <t>.Eras.7.short</t>
+          <t>.Boxes.PvPArena.Type</t>
         </is>
       </c>
       <c r="G1154" t="inlineStr"/>
       <c r="H1154" t="inlineStr"/>
     </row>
     <row r="1155">
       <c r="A1155" t="inlineStr"/>
       <c r="B1155" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Required</t>
         </is>
       </c>
       <c r="C1155" t="inlineStr">
         <is>
-          <t>Feito</t>
+          <t>Requerido</t>
         </is>
       </c>
       <c r="D1155" t="inlineStr"/>
       <c r="E1155" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1155" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.TitleFree</t>
+          <t>.Boxes.GuildFights.RequiredProgress</t>
         </is>
       </c>
       <c r="G1155" t="inlineStr"/>
       <c r="H1155" t="inlineStr"/>
     </row>
     <row r="1156">
       <c r="A1156" t="inlineStr"/>
       <c r="B1156" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/ally</t>
+          <t>Automatically create a new Alert when I make a bid in the Antiques Dealer.</t>
         </is>
       </c>
       <c r="C1156" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/ally</t>
+          <t>Criar automaticamente um novo alerta quando eu der um novo lance no Leilão de Antiguidades.</t>
         </is>
       </c>
       <c r="D1156" t="inlineStr"/>
       <c r="E1156" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1156" t="inlineStr">
         <is>
-          <t>.Boxes.AllyList.HelpLink</t>
+          <t>.Boxes.Alerts.Preferences.Auction.Info</t>
         </is>
       </c>
       <c r="G1156" t="inlineStr"/>
       <c r="H1156" t="inlineStr"/>
     </row>
     <row r="1157">
       <c r="A1157" t="inlineStr"/>
       <c r="B1157" t="inlineStr">
         <is>
-          <t>Show PvP-Arena-Protocol, when opening the PvP-Arena?</t>
+          <t>Please note: Boosted productions will actually be lower, because we do not add them per building here. Battle boosts will likely be higher than displayed, because we cannot retrieve information about allies.</t>
         </is>
       </c>
       <c r="C1157" t="inlineStr">
         <is>
-          <t>Exibir o relatório da arena PvP ao abrir a arena PvP?</t>
+          <t>Nota: As produções com bónus serão, na realidade, mais baixas, porque aqui não as adicionamos por edifício. Os bónus de batalha serão provavelmente mais elevados do que os apresentados, porque não conseguimos obter informação sobre os aliados.</t>
         </is>
       </c>
       <c r="D1157" t="inlineStr"/>
       <c r="E1157" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1157" t="inlineStr">
         <is>
-          <t>.Settings.ShowPvPArena.Desc</t>
+          <t>.Boxes.PlayerProfile.OtherPlayerDisclaimer</t>
         </is>
       </c>
       <c r="G1157" t="inlineStr"/>
       <c r="H1157" t="inlineStr"/>
     </row>
     <row r="1158">
       <c r="A1158" t="inlineStr"/>
       <c r="B1158" t="inlineStr">
         <is>
-          <t>WARNING!: Goods stock at CRITICAL level!</t>
+          <t>Can be inaccurate, if you play on multiple desktop devices.</t>
         </is>
       </c>
       <c r="C1158" t="inlineStr">
         <is>
-          <t>ATENÇÃO: Stock crítico de mercadorias!</t>
+          <t>Pode não ser preciso se jogares em vários dispositivos desktop.</t>
         </is>
       </c>
       <c r="D1158" t="inlineStr"/>
       <c r="E1158" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1158" t="inlineStr">
         <is>
-          <t>.Boxes.Negotiation.GoodsCritical</t>
+          <t>.GvG.Independences.Tooltip.Warning</t>
         </is>
       </c>
       <c r="G1158" t="inlineStr"/>
       <c r="H1158" t="inlineStr"/>
     </row>
     <row r="1159">
       <c r="A1159" t="inlineStr"/>
       <c r="B1159" t="inlineStr">
         <is>
-          <t>Member activity</t>
+          <t>Display a GB FP investment window when entering 'Town Hall'&gt; 'News'&gt; 'Great Buildings' tab.</t>
         </is>
       </c>
       <c r="C1159" t="inlineStr">
         <is>
-          <t>Atividade de membro</t>
+          <t>Exibir os PF investidos ao entrar em 'Câmara Municipal' &gt; 'Notícias' &gt; 'Grandes Edifícios'.</t>
         </is>
       </c>
       <c r="D1159" t="inlineStr"/>
       <c r="E1159" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1159" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.MemberActiviy</t>
+          <t>.Settings.ShowInvestments.Desc</t>
         </is>
       </c>
       <c r="G1159" t="inlineStr"/>
       <c r="H1159" t="inlineStr"/>
     </row>
     <row r="1160">
       <c r="A1160" t="inlineStr"/>
       <c r="B1160" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Market Filter</t>
         </is>
       </c>
       <c r="C1160" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Filtro do Mercado</t>
         </is>
       </c>
       <c r="D1160" t="inlineStr"/>
       <c r="E1160" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1160" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.culture</t>
+          <t>.Boxes.Market.Title</t>
         </is>
       </c>
       <c r="G1160" t="inlineStr"/>
       <c r="H1160" t="inlineStr"/>
     </row>
     <row r="1161">
       <c r="A1161" t="inlineStr"/>
       <c r="B1161" t="inlineStr">
         <is>
-          <t>Show QI round selector</t>
+          <t>FoE-Helper: There are badges remaining on the field!</t>
         </is>
       </c>
       <c r="C1161" t="inlineStr">
         <is>
-          <t>Mostrar seletor de ronda de IQ</t>
+          <t>FoE-Helper: Ainda há emblemas no campo!</t>
         </is>
       </c>
       <c r="D1161" t="inlineStr"/>
       <c r="E1161" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1161" t="inlineStr">
         <is>
-          <t>.Boxes.QiProgress.ShowRoundSelector</t>
+          <t>.Boxes.MergerGame.KeysLeft.soccer</t>
         </is>
       </c>
       <c r="G1161" t="inlineStr"/>
       <c r="H1161" t="inlineStr"/>
     </row>
     <row r="1162">
       <c r="A1162" t="inlineStr"/>
       <c r="B1162" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Cost/Step</t>
         </is>
       </c>
       <c r="C1162" t="inlineStr">
         <is>
-          <t>Inventário</t>
+          <t>Custo/Etapa</t>
         </is>
       </c>
       <c r="D1162" t="inlineStr"/>
       <c r="E1162" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1162" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.ShowInventoryBuildings</t>
+          <t>.Boxes.EventChests.CostPerStep</t>
         </is>
       </c>
       <c r="G1162" t="inlineStr"/>
       <c r="H1162" t="inlineStr"/>
     </row>
     <row r="1163">
       <c r="A1163" t="inlineStr"/>
       <c r="B1163" t="inlineStr">
         <is>
-          <t>Town Hall</t>
+          <t>Boost Sources</t>
         </is>
       </c>
       <c r="C1163" t="inlineStr">
         <is>
-          <t>Cãmara</t>
+          <t>Fontes de Impulso</t>
         </is>
       </c>
       <c r="D1163" t="inlineStr"/>
       <c r="E1163" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1163" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.main_building</t>
+          <t>.Boxes.BoostList.open</t>
         </is>
       </c>
       <c r="G1163" t="inlineStr"/>
       <c r="H1163" t="inlineStr"/>
     </row>
     <row r="1164">
       <c r="A1164" t="inlineStr"/>
       <c r="B1164" t="inlineStr">
         <is>
-          <t>If an incident is displayed to be on a two-lane road, such a road must be built in order to be able to collect the reward!</t>
+          <t>Active Collection Tasks</t>
         </is>
       </c>
       <c r="C1164" t="inlineStr">
         <is>
-          <t>Se um incidente for exibido como estando numa estrada de duas faixas, essa estrada deve ser construída para poder recolher a recompensa!</t>
+          <t>Tarefas de Coleção Ativas</t>
         </is>
       </c>
       <c r="D1164" t="inlineStr"/>
       <c r="E1164" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1164" t="inlineStr">
         <is>
-          <t>.Boxes.HiddenRewards.twolaneWarning</t>
+          <t>.Boxes.idleGame.ActiveTasks</t>
         </is>
       </c>
       <c r="G1164" t="inlineStr"/>
       <c r="H1164" t="inlineStr"/>
     </row>
     <row r="1165">
       <c r="A1165" t="inlineStr"/>
       <c r="B1165" t="inlineStr">
         <is>
-          <t>Reward</t>
+          <t>Click on the guild member tab in the game to unlock the event list of your guild members</t>
         </is>
       </c>
       <c r="C1165" t="inlineStr">
         <is>
-          <t>Recompensa</t>
+          <t>Clica no separador de membros da guilda no jogo para desbloqueares a lista de eventos dos membros da tua guilda</t>
         </is>
       </c>
       <c r="D1165" t="inlineStr"/>
       <c r="E1165" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1165" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.collectReward</t>
+          <t>.Boxes.MoppelHelper.GuildSocialTabTT</t>
         </is>
       </c>
       <c r="G1165" t="inlineStr"/>
       <c r="H1165" t="inlineStr"/>
     </row>
     <row r="1166">
       <c r="A1166" t="inlineStr"/>
       <c r="B1166" t="inlineStr">
         <is>
-          <t>Progressive Era</t>
+          <t>Displays current status of all your military units</t>
         </is>
       </c>
       <c r="C1166" t="inlineStr">
         <is>
-          <t>EraProgressiva</t>
+          <t>Exibe o estado atual de todas as tuas unidades militares</t>
         </is>
       </c>
       <c r="D1166" t="inlineStr"/>
       <c r="E1166" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1166" t="inlineStr">
         <is>
-          <t>.Eras.9</t>
+          <t>.Menu.Unit.Desc</t>
         </is>
       </c>
       <c r="G1166" t="inlineStr"/>
       <c r="H1166" t="inlineStr"/>
     </row>
     <row r="1167">
       <c r="A1167" t="inlineStr"/>
       <c r="B1167" t="inlineStr">
         <is>
-          <t>This tool helps you find the best buildings to collect with your Blue Galaxy</t>
+          <t>Quantum Incursion Map</t>
         </is>
       </c>
       <c r="C1167" t="inlineStr">
         <is>
-          <t>Esta ferramenta ajuda a encontrar os melhores edifícios para recolher com a Galáxia Azul</t>
+          <t>Mapa de Incursão Quântica</t>
         </is>
       </c>
       <c r="D1167" t="inlineStr"/>
       <c r="E1167" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1167" t="inlineStr">
         <is>
-          <t>.Menu.Bluegalaxy.Desc</t>
+          <t>.Boxes.QIMap.Title</t>
         </is>
       </c>
       <c r="G1167" t="inlineStr"/>
       <c r="H1167" t="inlineStr"/>
     </row>
     <row r="1168">
       <c r="A1168" t="inlineStr"/>
       <c r="B1168" t="inlineStr">
         <is>
-          <t>Place1</t>
+          <t>Negotiations</t>
         </is>
       </c>
       <c r="C1168" t="inlineStr">
         <is>
-          <t>Lugar1</t>
+          <t>Negociações</t>
         </is>
       </c>
       <c r="D1168" t="inlineStr"/>
       <c r="E1168" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1168" t="inlineStr">
         <is>
-          <t>.Boxes.PowerLeveling.P1</t>
+          <t>.Boxes.GuildFights.Negotiations</t>
         </is>
       </c>
       <c r="G1168" t="inlineStr"/>
       <c r="H1168" t="inlineStr"/>
     </row>
     <row r="1169">
       <c r="A1169" t="inlineStr"/>
       <c r="B1169" t="inlineStr">
         <is>
-          <t>Building Recommendation</t>
+          <t>Deleted!</t>
         </is>
       </c>
       <c r="C1169" t="inlineStr">
         <is>
-          <t>Recomendação de Edifício</t>
+          <t>Apagado!</t>
         </is>
       </c>
       <c r="D1169" t="inlineStr"/>
       <c r="E1169" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1169" t="inlineStr">
         <is>
-          <t>.Boxes.GBGBuildings.title</t>
+          <t>.Boxes.GuildFights.DeleteMessage.Title</t>
         </is>
       </c>
       <c r="G1169" t="inlineStr"/>
       <c r="H1169" t="inlineStr"/>
     </row>
     <row r="1170">
       <c r="A1170" t="inlineStr"/>
       <c r="B1170" t="inlineStr">
         <is>
-          <t>This file cannot be processed or is not in the correct format.</t>
+          <t>Medals</t>
         </is>
       </c>
       <c r="C1170" t="inlineStr">
         <is>
-          <t>Este ficheiro não pode ser processado ou não está no formato correto.</t>
+          <t>Medalhas</t>
         </is>
       </c>
       <c r="D1170" t="inlineStr"/>
       <c r="E1170" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1170" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.ImportFileError</t>
+          <t>.Boxes.Investment.Overview.Medals</t>
         </is>
       </c>
       <c r="G1170" t="inlineStr"/>
       <c r="H1170" t="inlineStr"/>
     </row>
     <row r="1171">
       <c r="A1171" t="inlineStr"/>
       <c r="B1171" t="inlineStr">
         <is>
-          <t>GB Calculator</t>
+          <t>at</t>
         </is>
       </c>
       <c r="C1171" t="inlineStr">
         <is>
-          <t>Calculador dos teus GEs</t>
+          <t>em</t>
         </is>
       </c>
       <c r="D1171" t="inlineStr"/>
       <c r="E1171" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1171" t="inlineStr">
         <is>
-          <t>.Menu.OwnpartCalculator.Title</t>
+          <t>.Boxes.GuildFights.Time</t>
         </is>
       </c>
       <c r="G1171" t="inlineStr"/>
       <c r="H1171" t="inlineStr"/>
     </row>
     <row r="1172">
       <c r="A1172" t="inlineStr"/>
       <c r="B1172" t="inlineStr">
         <is>
-          <t>GBs</t>
+          <t>Please load ingame guild member overview to activate statistic</t>
         </is>
       </c>
       <c r="C1172" t="inlineStr">
         <is>
-          <t>GEs</t>
+          <t>Por favor, carrega a visão geral dos membros da guilda no jogo para ativar a estatística</t>
         </is>
       </c>
       <c r="D1172" t="inlineStr"/>
       <c r="E1172" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1172" t="inlineStr">
         <is>
-          <t>.Boxes.CityMap.greatbuilding</t>
+          <t>.Menu.GuildMemberStat.Warning</t>
         </is>
       </c>
       <c r="G1172" t="inlineStr"/>
       <c r="H1172" t="inlineStr"/>
     </row>
     <row r="1173">
       <c r="A1173" t="inlineStr"/>
       <c r="B1173" t="inlineStr">
         <is>
-          <t>All Ages</t>
+          <t>Visit the settlement to correct the value</t>
         </is>
       </c>
       <c r="C1173" t="inlineStr">
         <is>
-          <t>Todas as eras</t>
+          <t>Visita o assentamento para corrigir o valor</t>
         </is>
       </c>
       <c r="D1173" t="inlineStr"/>
       <c r="E1173" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1173" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.BtnAllPlayableEras</t>
+          <t>.Boxes.QIActions.Warning</t>
         </is>
       </c>
       <c r="G1173" t="inlineStr"/>
       <c r="H1173" t="inlineStr"/>
     </row>
     <row r="1174">
       <c r="A1174" t="inlineStr"/>
       <c r="B1174" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>Treasure Daily</t>
         </is>
       </c>
       <c r="C1174" t="inlineStr">
         <is>
-          <t>Todos</t>
+          <t>Tesouraria diária</t>
         </is>
       </c>
       <c r="D1174" t="inlineStr"/>
       <c r="E1174" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1174" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.All</t>
+          <t>.Boxes.Stats.BtnSource.statsTreasurePlayerD</t>
         </is>
       </c>
       <c r="G1174" t="inlineStr"/>
       <c r="H1174" t="inlineStr"/>
     </row>
     <row r="1175">
       <c r="A1175" t="inlineStr"/>
       <c r="B1175" t="inlineStr">
         <is>
-          <t>To be able to transfer data for a world like city or notes, you need a token for each world.&lt;br&gt;Click here for instructions: &lt;a target='_blank' href='https://docs.foe-helper.com/english/api-token'&gt;Api-Token&lt;/a&gt;</t>
+          <t>!!! Attention - Although unlikely, using this option might trigger INNOs bot detection and may cause a short ban period !!! Please let us know should that happen.&lt;br&gt;&lt;br&gt;After placing a building from the build menu or the reconstruction side bar will cause the same building to be selected automatically (streets excluded).</t>
         </is>
       </c>
       <c r="C1175" t="inlineStr">
         <is>
-          <t>Para transferir dados de um mundo, como cidade ou notas, precisas de um token para cada mundo.&lt;br&gt;Clica aqui para instruções: &lt;a target='_blank' href='https://docs.foe-helper.com/english/api-token'&gt;Api-Token&lt;/a&gt;</t>
+          <t>!!! Atenção - Embora improvável, usar esta opção pode acionar a detecção de bots da INNO e causar um curto período de banimento !!! Por favor, avise-nos caso isso aconteça.&lt;br&gt;&lt;br&gt;Após colocar um edifício a partir do menu de construção ou da barra lateral de reconstrução, o mesmo edifício será selecionado automaticamente (ruas excluídas).</t>
         </is>
       </c>
       <c r="D1175" t="inlineStr"/>
       <c r="E1175" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1175" t="inlineStr">
         <is>
-          <t>.Settings.ApiToken.Desc</t>
+          <t>.Settings.RepeatSelectBuilding.Desc</t>
         </is>
       </c>
       <c r="G1175" t="inlineStr"/>
       <c r="H1175" t="inlineStr"/>
     </row>
     <row r="1176">
       <c r="A1176" t="inlineStr"/>
       <c r="B1176" t="inlineStr">
         <is>
-          <t>Download Beta Extension</t>
+          <t>Displays Resources required to conquer a Continent Map Sector.</t>
         </is>
       </c>
       <c r="C1176" t="inlineStr">
         <is>
-          <t>Carregar a versão Beta</t>
+          <t>Exibe os recursos necessários para conquistar um setor do Mapa de campanha.</t>
         </is>
       </c>
       <c r="D1176" t="inlineStr"/>
       <c r="E1176" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1176" t="inlineStr">
         <is>
-          <t>.Settings.LoadBeta2.Button</t>
+          <t>.Menu.Campagne.Desc</t>
         </is>
       </c>
       <c r="G1176" t="inlineStr"/>
       <c r="H1176" t="inlineStr"/>
     </row>
     <row r="1177">
       <c r="A1177" t="inlineStr"/>
       <c r="B1177" t="inlineStr">
         <is>
-          <t>LMA</t>
+          <t>Light Unit</t>
         </is>
       </c>
       <c r="C1177" t="inlineStr">
         <is>
-          <t>LMA</t>
+          <t>Unidade Leve</t>
         </is>
       </c>
       <c r="D1177" t="inlineStr"/>
       <c r="E1177" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1177" t="inlineStr">
         <is>
-          <t>.Eras.6.short</t>
+          <t>.Boxes.Units.light_melee</t>
         </is>
       </c>
       <c r="G1177" t="inlineStr"/>
       <c r="H1177" t="inlineStr"/>
     </row>
     <row r="1178">
       <c r="A1178" t="inlineStr"/>
       <c r="B1178" t="inlineStr">
         <is>
-          <t>Visit your members towns to update the building statistic.</t>
+          <t>Spoils of War</t>
         </is>
       </c>
       <c r="C1178" t="inlineStr">
         <is>
-          <t>Visite as cidades dos seus membros para atualizar a estatística dos edifícios.</t>
+          <t>Despojos de Guerra</t>
         </is>
       </c>
       <c r="D1178" t="inlineStr"/>
       <c r="E1178" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1178" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildBuildingNotification</t>
+          <t>.Boxes.Stats.Rewards.Source.spoilsOfWar</t>
         </is>
       </c>
       <c r="G1178" t="inlineStr"/>
       <c r="H1178" t="inlineStr"/>
     </row>
     <row r="1179">
       <c r="A1179" t="inlineStr"/>
       <c r="B1179" t="inlineStr">
         <is>
-          <t>Event Assistants</t>
+          <t>Filter Sets</t>
         </is>
       </c>
       <c r="C1179" t="inlineStr">
         <is>
-          <t>Assistentes de Eventos</t>
+          <t>Filtrar Conjuntos</t>
         </is>
       </c>
       <c r="D1179" t="inlineStr"/>
       <c r="E1179" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1179" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowEventChest</t>
+          <t>.Boxes.Kits.FilterSets</t>
         </is>
       </c>
       <c r="G1179" t="inlineStr"/>
       <c r="H1179" t="inlineStr"/>
     </row>
     <row r="1180">
       <c r="A1180" t="inlineStr"/>
       <c r="B1180" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Filter buildings</t>
         </is>
       </c>
       <c r="C1180" t="inlineStr">
         <is>
-          <t>Inventário</t>
+          <t>Filtrar edifícios</t>
         </is>
       </c>
       <c r="D1180" t="inlineStr"/>
       <c r="E1180" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1180" t="inlineStr">
         <is>
-          <t>.Boxes.ShopAssist.Inventory</t>
+          <t>.Boxes.Productions.FilterTable</t>
         </is>
       </c>
       <c r="G1180" t="inlineStr"/>
       <c r="H1180" t="inlineStr"/>
     </row>
     <row r="1181">
       <c r="A1181" t="inlineStr"/>
       <c r="B1181" t="inlineStr">
         <is>
-          <t>Menu + Notifications</t>
+          <t>Guild Member Overview</t>
         </is>
       </c>
       <c r="C1181" t="inlineStr">
         <is>
-          <t>Menu e Notificações</t>
+          <t>Visão geral dos membros da guilda</t>
         </is>
       </c>
       <c r="D1181" t="inlineStr"/>
       <c r="E1181" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1181" t="inlineStr">
         <is>
-          <t>.Settings.Tab.Extension</t>
+          <t>.Boxes.GuildMemberStat.Title</t>
         </is>
       </c>
       <c r="G1181" t="inlineStr"/>
       <c r="H1181" t="inlineStr"/>
     </row>
     <row r="1182">
       <c r="A1182" t="inlineStr"/>
       <c r="B1182" t="inlineStr">
         <is>
-          <t>NPC</t>
+          <t>Copy values</t>
         </is>
       </c>
       <c r="C1182" t="inlineStr">
         <is>
-          <t>NPC</t>
+          <t>Copiar valores</t>
         </is>
       </c>
       <c r="D1182" t="inlineStr"/>
       <c r="E1182" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1182" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.NPC</t>
+          <t>.Boxes.OwnpartCalculator.CopyValues</t>
         </is>
       </c>
       <c r="G1182" t="inlineStr"/>
       <c r="H1182" t="inlineStr"/>
     </row>
     <row r="1183">
       <c r="A1183" t="inlineStr"/>
       <c r="B1183" t="inlineStr">
         <is>
-          <t>Disabled: Open one of your GBs first!</t>
+          <t>Battle</t>
         </is>
       </c>
       <c r="C1183" t="inlineStr">
         <is>
-          <t>Desativado: Abre primeiro um dos teus GEs!</t>
+          <t>Batalha</t>
         </is>
       </c>
       <c r="D1183" t="inlineStr"/>
       <c r="E1183" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1183" t="inlineStr">
         <is>
-          <t>.Menu.OwnpartCalculator.Warning</t>
+          <t>.General.Battle</t>
         </is>
       </c>
       <c r="G1183" t="inlineStr"/>
       <c r="H1183" t="inlineStr"/>
     </row>
     <row r="1184">
       <c r="A1184" t="inlineStr"/>
       <c r="B1184" t="inlineStr">
         <is>
-          <t>Menu Content</t>
+          <t>During manual battle if the HelperBox gets in the way, this option temporarily hides the box until the battle is over. This only works with Helper 'As Box'</t>
         </is>
       </c>
       <c r="C1184" t="inlineStr">
         <is>
-          <t>Conteúdo do menu</t>
+          <t>Durante a batalha manual, se a HelperBox ficar no caminho, esta opção oculta temporariamente a caixa até a batalha terminar. Isto só funciona com a Helper 'Como Caixa'</t>
         </is>
       </c>
       <c r="D1184" t="inlineStr"/>
       <c r="E1184" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1184" t="inlineStr">
         <is>
-          <t>.Settings.MenuContent.Title</t>
+          <t>.Settings.HideHelperDuringBattle.Desc</t>
         </is>
       </c>
       <c r="G1184" t="inlineStr"/>
       <c r="H1184" t="inlineStr"/>
     </row>
     <row r="1185">
       <c r="A1185" t="inlineStr"/>
       <c r="B1185" t="inlineStr">
         <is>
-          <t>Treasury Goods</t>
+          <t>Guild Power</t>
         </is>
       </c>
       <c r="C1185" t="inlineStr">
         <is>
-          <t>Bens do Tesouro</t>
+          <t>Poder da Guilda</t>
         </is>
       </c>
       <c r="D1185" t="inlineStr"/>
       <c r="E1185" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1185" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.GuildGoods</t>
+          <t>.Boxes.Productions.Headings.clan_power_production</t>
         </is>
       </c>
       <c r="G1185" t="inlineStr"/>
       <c r="H1185" t="inlineStr"/>
     </row>
     <row r="1186">
       <c r="A1186" t="inlineStr"/>
       <c r="B1186" t="inlineStr">
         <is>
-          <t>FP Investments</t>
+          <t>rounds</t>
         </is>
       </c>
       <c r="C1186" t="inlineStr">
         <is>
-          <t>Investimentos de PF</t>
+          <t>rondas</t>
         </is>
       </c>
       <c r="D1186" t="inlineStr"/>
       <c r="E1186" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1186" t="inlineStr">
         <is>
-          <t>.Menu.Investment.Title</t>
+          <t>.Boxes.GexStat.Rounds</t>
         </is>
       </c>
       <c r="G1186" t="inlineStr"/>
       <c r="H1186" t="inlineStr"/>
     </row>
     <row r="1187">
       <c r="A1187" t="inlineStr"/>
       <c r="B1187" t="inlineStr">
         <is>
-          <t>The data below can be marked to copy them.</t>
+          <t>Medals profit</t>
         </is>
       </c>
       <c r="C1187" t="inlineStr">
         <is>
-          <t>Os dados abaixo podem ser marcados para copiá-los.</t>
+          <t>Lucro em medalhas</t>
         </is>
       </c>
       <c r="D1187" t="inlineStr"/>
       <c r="E1187" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1187" t="inlineStr">
         <is>
-          <t>.Settings.Version.Desc</t>
+          <t>.Boxes.Investment.Overview.MedalsProfit</t>
         </is>
       </c>
       <c r="G1187" t="inlineStr"/>
       <c r="H1187" t="inlineStr"/>
     </row>
     <row r="1188">
       <c r="A1188" t="inlineStr"/>
       <c r="B1188" t="inlineStr">
         <is>
-          <t>Anniversary Event</t>
+          <t>Confirm Reset?</t>
         </is>
       </c>
       <c r="C1188" t="inlineStr">
         <is>
-          <t>Evento de Aniversário</t>
+          <t>Confirmar restauração?</t>
         </is>
       </c>
       <c r="D1188" t="inlineStr"/>
       <c r="E1188" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1188" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.forge_ages_event</t>
+          <t>.Boxes.ProductionsRating.ConfirmReset</t>
         </is>
       </c>
       <c r="G1188" t="inlineStr"/>
       <c r="H1188" t="inlineStr"/>
     </row>
     <row r="1189">
       <c r="A1189" t="inlineStr"/>
       <c r="B1189" t="inlineStr">
         <is>
-          <t>Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only rogues remain after the first wave.</t>
+          <t>Friends</t>
         </is>
       </c>
       <c r="C1189" t="inlineStr">
         <is>
-          <t>Exibir uma janela sobre os botões "Atacar" ou "Batalha Automática" para evitar cliques acidentais quando apenas Agentes Secretos restarem após a primeira onda.</t>
+          <t>Amigos</t>
         </is>
       </c>
       <c r="D1189" t="inlineStr"/>
       <c r="E1189" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1189" t="inlineStr">
         <is>
+          <t>.Boxes.Market.TradePartnerFriend</t>
+        </is>
+      </c>
+      <c r="G1189" t="inlineStr"/>
+      <c r="H1189" t="inlineStr"/>
+    </row>
+    <row r="1190">
+      <c r="A1190" t="inlineStr"/>
+      <c r="B1190" t="inlineStr">
+        <is>
+          <t>Select how much each of your buildings should ideally produce per tile. The balance between all selected values is important for the final rating: Use higher ones for things you do not care about as much and lower values if you want to put higher emphasis on particular resources/boosts. If you have more than one of the same building, only the highest era will be evaluated.</t>
+        </is>
+      </c>
+      <c r="C1190" t="inlineStr">
+        <is>
+          <t>Selecione quanto cada um dos seus edifícios deve idealmente produzir por espaço. O equilíbrio entre todos os valores selecionados é importante para a classificação final: utilize valores mais altos para aquilo com que se preocupa menos e valores mais baixos se quiser dar maior ênfase a determinados recursos/impulsos. Se tiver mais do que um edifício do mesmo tipo, apenas a era mais alta será avaliada.</t>
+        </is>
+      </c>
+      <c r="D1190" t="inlineStr"/>
+      <c r="E1190" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1190" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.Explainer</t>
+        </is>
+      </c>
+      <c r="G1190" t="inlineStr"/>
+      <c r="H1190" t="inlineStr"/>
+    </row>
+    <row r="1191">
+      <c r="A1191" t="inlineStr"/>
+      <c r="B1191" t="inlineStr">
+        <is>
+          <t>Infobox Entry Count</t>
+        </is>
+      </c>
+      <c r="C1191" t="inlineStr">
+        <is>
+          <t>Contagem de Entradas da Caixa de Informação</t>
+        </is>
+      </c>
+      <c r="D1191" t="inlineStr"/>
+      <c r="E1191" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1191" t="inlineStr">
+        <is>
+          <t>.Settings.InfoboxEntryCount.Title</t>
+        </is>
+      </c>
+      <c r="G1191" t="inlineStr"/>
+      <c r="H1191" t="inlineStr"/>
+    </row>
+    <row r="1192">
+      <c r="A1192" t="inlineStr"/>
+      <c r="B1192" t="inlineStr">
+        <is>
+          <t>Change in Copy Behavior!</t>
+        </is>
+      </c>
+      <c r="C1192" t="inlineStr">
+        <is>
+          <t>Alteração no comportamento de cópia!</t>
+        </is>
+      </c>
+      <c r="D1192" t="inlineStr"/>
+      <c r="E1192" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1192" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.TimeZoneWarning.Title</t>
+        </is>
+      </c>
+      <c r="G1192" t="inlineStr"/>
+      <c r="H1192" t="inlineStr"/>
+    </row>
+    <row r="1193">
+      <c r="A1193" t="inlineStr"/>
+      <c r="B1193" t="inlineStr">
+        <is>
+          <t>Province</t>
+        </is>
+      </c>
+      <c r="C1193" t="inlineStr">
+        <is>
+          <t>Província</t>
+        </is>
+      </c>
+      <c r="D1193" t="inlineStr"/>
+      <c r="E1193" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1193" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.Province</t>
+        </is>
+      </c>
+      <c r="G1193" t="inlineStr"/>
+      <c r="H1193" t="inlineStr"/>
+    </row>
+    <row r="1194">
+      <c r="A1194" t="inlineStr"/>
+      <c r="B1194" t="inlineStr">
+        <is>
+          <t>Load current Beta</t>
+        </is>
+      </c>
+      <c r="C1194" t="inlineStr">
+        <is>
+          <t>Carregar a versão Beta</t>
+        </is>
+      </c>
+      <c r="D1194" t="inlineStr"/>
+      <c r="E1194" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1194" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.LoadBeta2</t>
+        </is>
+      </c>
+      <c r="G1194" t="inlineStr"/>
+      <c r="H1194" t="inlineStr"/>
+    </row>
+    <row r="1195">
+      <c r="A1195" t="inlineStr"/>
+      <c r="B1195" t="inlineStr">
+        <is>
+          <t>Create and manage reminders</t>
+        </is>
+      </c>
+      <c r="C1195" t="inlineStr">
+        <is>
+          <t>Criar e gerir lembretes</t>
+        </is>
+      </c>
+      <c r="D1195" t="inlineStr"/>
+      <c r="E1195" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1195" t="inlineStr">
+        <is>
+          <t>.Menu.Alerts.Desc</t>
+        </is>
+      </c>
+      <c r="G1195" t="inlineStr"/>
+      <c r="H1195" t="inlineStr"/>
+    </row>
+    <row r="1196">
+      <c r="A1196" t="inlineStr"/>
+      <c r="B1196" t="inlineStr">
+        <is>
+          <t>For chain buildings the whole chain is treated as one single building. For sets we assume that all parts are fully connected.</t>
+        </is>
+      </c>
+      <c r="C1196" t="inlineStr">
+        <is>
+          <t>Para edifícios em cadeia, toda a cadeia é tratada como um único edifício. Para conjuntos, assumimos que todas as partes estão totalmente conectadas.</t>
+        </is>
+      </c>
+      <c r="D1196" t="inlineStr"/>
+      <c r="E1196" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1196" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.Disclaimer</t>
+        </is>
+      </c>
+      <c r="G1196" t="inlineStr"/>
+      <c r="H1196" t="inlineStr"/>
+    </row>
+    <row r="1197">
+      <c r="A1197" t="inlineStr"/>
+      <c r="B1197" t="inlineStr">
+        <is>
+          <t>Menu Length</t>
+        </is>
+      </c>
+      <c r="C1197" t="inlineStr">
+        <is>
+          <t>Comprimento Menu</t>
+        </is>
+      </c>
+      <c r="D1197" t="inlineStr"/>
+      <c r="E1197" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1197" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.MenuLength</t>
+        </is>
+      </c>
+      <c r="G1197" t="inlineStr"/>
+      <c r="H1197" t="inlineStr"/>
+    </row>
+    <row r="1198">
+      <c r="A1198" t="inlineStr"/>
+      <c r="B1198" t="inlineStr">
+        <is>
+          <t>Total keys</t>
+        </is>
+      </c>
+      <c r="C1198" t="inlineStr">
+        <is>
+          <t>Chaves totais</t>
+        </is>
+      </c>
+      <c r="D1198" t="inlineStr"/>
+      <c r="E1198" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1198" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.Keys.anniversary</t>
+        </is>
+      </c>
+      <c r="G1198" t="inlineStr"/>
+      <c r="H1198" t="inlineStr"/>
+    </row>
+    <row r="1199">
+      <c r="A1199" t="inlineStr"/>
+      <c r="B1199" t="inlineStr">
+        <is>
+          <t>Ok</t>
+        </is>
+      </c>
+      <c r="C1199" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="D1199" t="inlineStr"/>
+      <c r="E1199" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1199" t="inlineStr">
+        <is>
+          <t>.Boxes.Negotiation.confirmGoodsMissmatch</t>
+        </is>
+      </c>
+      <c r="G1199" t="inlineStr"/>
+      <c r="H1199" t="inlineStr"/>
+    </row>
+    <row r="1200">
+      <c r="A1200" t="inlineStr"/>
+      <c r="B1200" t="inlineStr">
+        <is>
+          <t>???</t>
+        </is>
+      </c>
+      <c r="C1200" t="inlineStr">
+        <is>
+          <t>???</t>
+        </is>
+      </c>
+      <c r="D1200" t="inlineStr"/>
+      <c r="E1200" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1200" t="inlineStr">
+        <is>
+          <t>.Menu.unitsGex.Desc</t>
+        </is>
+      </c>
+      <c r="G1200" t="inlineStr"/>
+      <c r="H1200" t="inlineStr"/>
+    </row>
+    <row r="1201">
+      <c r="A1201" t="inlineStr"/>
+      <c r="B1201" t="inlineStr">
+        <is>
+          <t>BPs</t>
+        </is>
+      </c>
+      <c r="C1201" t="inlineStr">
+        <is>
+          <t>Plantas</t>
+        </is>
+      </c>
+      <c r="D1201" t="inlineStr"/>
+      <c r="E1201" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1201" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.BPs</t>
+        </is>
+      </c>
+      <c r="G1201" t="inlineStr"/>
+      <c r="H1201" t="inlineStr"/>
+    </row>
+    <row r="1202">
+      <c r="A1202" t="inlineStr"/>
+      <c r="B1202" t="inlineStr">
+        <is>
+          <t>This tool helps you find the best buildings to collect with your Blue Galaxy</t>
+        </is>
+      </c>
+      <c r="C1202" t="inlineStr">
+        <is>
+          <t>Esta ferramenta ajuda a encontrar os melhores edifícios para recolher com a Galáxia Azul</t>
+        </is>
+      </c>
+      <c r="D1202" t="inlineStr"/>
+      <c r="E1202" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1202" t="inlineStr">
+        <is>
+          <t>.Menu.Bluegalaxy.Desc</t>
+        </is>
+      </c>
+      <c r="G1202" t="inlineStr"/>
+      <c r="H1202" t="inlineStr"/>
+    </row>
+    <row r="1203">
+      <c r="A1203" t="inlineStr"/>
+      <c r="B1203" t="inlineStr">
+        <is>
+          <t>Gain per hour:</t>
+        </is>
+      </c>
+      <c r="C1203" t="inlineStr">
+        <is>
+          <t>Ganho por hora:</t>
+        </is>
+      </c>
+      <c r="D1203" t="inlineStr"/>
+      <c r="E1203" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1203" t="inlineStr">
+        <is>
+          <t>.Boxes.QIActions.Rate</t>
+        </is>
+      </c>
+      <c r="G1203" t="inlineStr"/>
+      <c r="H1203" t="inlineStr"/>
+    </row>
+    <row r="1204">
+      <c r="A1204" t="inlineStr"/>
+      <c r="B1204" t="inlineStr">
+        <is>
+          <t>Building</t>
+        </is>
+      </c>
+      <c r="C1204" t="inlineStr">
+        <is>
+          <t>Edificio</t>
+        </is>
+      </c>
+      <c r="D1204" t="inlineStr"/>
+      <c r="E1204" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1204" t="inlineStr">
+        <is>
+          <t>.Boxes.Outpost.TitleBuildings</t>
+        </is>
+      </c>
+      <c r="G1204" t="inlineStr"/>
+      <c r="H1204" t="inlineStr"/>
+    </row>
+    <row r="1205">
+      <c r="A1205" t="inlineStr"/>
+      <c r="B1205" t="inlineStr">
+        <is>
+          <t>done</t>
+        </is>
+      </c>
+      <c r="C1205" t="inlineStr">
+        <is>
+          <t>feito</t>
+        </is>
+      </c>
+      <c r="D1205" t="inlineStr"/>
+      <c r="E1205" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1205" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.Done</t>
+        </is>
+      </c>
+      <c r="G1205" t="inlineStr"/>
+      <c r="H1205" t="inlineStr"/>
+    </row>
+    <row r="1206">
+      <c r="A1206" t="inlineStr"/>
+      <c r="B1206" t="inlineStr">
+        <is>
+          <t>beach</t>
+        </is>
+      </c>
+      <c r="C1206" t="inlineStr">
+        <is>
+          <t>praia</t>
+        </is>
+      </c>
+      <c r="D1206" t="inlineStr"/>
+      <c r="E1206" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1206" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Sector.Terrain_beach</t>
+        </is>
+      </c>
+      <c r="G1206" t="inlineStr"/>
+      <c r="H1206" t="inlineStr"/>
+    </row>
+    <row r="1207">
+      <c r="A1207" t="inlineStr"/>
+      <c r="B1207" t="inlineStr">
+        <is>
+          <t>Castle System</t>
+        </is>
+      </c>
+      <c r="C1207" t="inlineStr">
+        <is>
+          <t>Sistema de Castelo</t>
+        </is>
+      </c>
+      <c r="D1207" t="inlineStr"/>
+      <c r="E1207" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1207" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Title</t>
+        </is>
+      </c>
+      <c r="G1207" t="inlineStr"/>
+      <c r="H1207" t="inlineStr"/>
+    </row>
+    <row r="1208">
+      <c r="A1208" t="inlineStr"/>
+      <c r="B1208" t="inlineStr">
+        <is>
+          <t>Enable sound</t>
+        </is>
+      </c>
+      <c r="C1208" t="inlineStr">
+        <is>
+          <t>Ativar som</t>
+        </is>
+      </c>
+      <c r="D1208" t="inlineStr"/>
+      <c r="E1208" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1208" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.EnableSound</t>
+        </is>
+      </c>
+      <c r="G1208" t="inlineStr"/>
+      <c r="H1208" t="inlineStr"/>
+    </row>
+    <row r="1209">
+      <c r="A1209" t="inlineStr"/>
+      <c r="B1209" t="inlineStr">
+        <is>
+          <t>Merge Game (e.g. Care For Tomorrow Event)</t>
+        </is>
+      </c>
+      <c r="C1209" t="inlineStr">
+        <is>
+          <t>Jogo de Fusão (ex.: Evento Cuida do Amanhã)</t>
+        </is>
+      </c>
+      <c r="D1209" t="inlineStr"/>
+      <c r="E1209" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1209" t="inlineStr">
+        <is>
+          <t>.Settings.EventHelperMerge</t>
+        </is>
+      </c>
+      <c r="G1209" t="inlineStr"/>
+      <c r="H1209" t="inlineStr"/>
+    </row>
+    <row r="1210">
+      <c r="A1210" t="inlineStr"/>
+      <c r="B1210" t="inlineStr">
+        <is>
+          <t>Game Play</t>
+        </is>
+      </c>
+      <c r="C1210" t="inlineStr">
+        <is>
+          <t>Jogar</t>
+        </is>
+      </c>
+      <c r="D1210" t="inlineStr"/>
+      <c r="E1210" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1210" t="inlineStr">
+        <is>
+          <t>.Boxes.PlayerProfile.GamePlay</t>
+        </is>
+      </c>
+      <c r="G1210" t="inlineStr"/>
+      <c r="H1210" t="inlineStr"/>
+    </row>
+    <row r="1211">
+      <c r="A1211" t="inlineStr"/>
+      <c r="B1211" t="inlineStr">
+        <is>
+          <t>bottom left</t>
+        </is>
+      </c>
+      <c r="C1211" t="inlineStr">
+        <is>
+          <t>canto inferior esquerdo</t>
+        </is>
+      </c>
+      <c r="D1211" t="inlineStr"/>
+      <c r="E1211" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1211" t="inlineStr">
+        <is>
+          <t>.Menu.Notification.Position.bottom-left</t>
+        </is>
+      </c>
+      <c r="G1211" t="inlineStr"/>
+      <c r="H1211" t="inlineStr"/>
+    </row>
+    <row r="1212">
+      <c r="A1212" t="inlineStr"/>
+      <c r="B1212" t="inlineStr">
+        <is>
+          <t>Clear All</t>
+        </is>
+      </c>
+      <c r="C1212" t="inlineStr">
+        <is>
+          <t>Limpar</t>
+        </is>
+      </c>
+      <c r="D1212" t="inlineStr"/>
+      <c r="E1212" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1212" t="inlineStr">
+        <is>
+          <t>.Boxes.Infobox.ResetBox</t>
+        </is>
+      </c>
+      <c r="G1212" t="inlineStr"/>
+      <c r="H1212" t="inlineStr"/>
+    </row>
+    <row r="1213">
+      <c r="A1213" t="inlineStr"/>
+      <c r="B1213" t="inlineStr">
+        <is>
+          <t>Level</t>
+        </is>
+      </c>
+      <c r="C1213" t="inlineStr">
+        <is>
+          <t>Nivel</t>
+        </is>
+      </c>
+      <c r="D1213" t="inlineStr"/>
+      <c r="E1213" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1213" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.OptionsLevel</t>
+        </is>
+      </c>
+      <c r="G1213" t="inlineStr"/>
+      <c r="H1213" t="inlineStr"/>
+    </row>
+    <row r="1214">
+      <c r="A1214" t="inlineStr"/>
+      <c r="B1214" t="inlineStr">
+        <is>
+          <t>Import</t>
+        </is>
+      </c>
+      <c r="C1214" t="inlineStr">
+        <is>
+          <t>Importar</t>
+        </is>
+      </c>
+      <c r="D1214" t="inlineStr"/>
+      <c r="E1214" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1214" t="inlineStr">
+        <is>
+          <t>.Boxes.DBExport.Import</t>
+        </is>
+      </c>
+      <c r="G1214" t="inlineStr"/>
+      <c r="H1214" t="inlineStr"/>
+    </row>
+    <row r="1215">
+      <c r="A1215" t="inlineStr"/>
+      <c r="B1215" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C1215" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D1215" t="inlineStr"/>
+      <c r="E1215" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1215" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.GoodEraTotal</t>
+        </is>
+      </c>
+      <c r="G1215" t="inlineStr"/>
+      <c r="H1215" t="inlineStr"/>
+    </row>
+    <row r="1216">
+      <c r="A1216" t="inlineStr"/>
+      <c r="B1216" t="inlineStr">
+        <is>
+          <t>Save as</t>
+        </is>
+      </c>
+      <c r="C1216" t="inlineStr">
+        <is>
+          <t>Guardar como</t>
+        </is>
+      </c>
+      <c r="D1216" t="inlineStr"/>
+      <c r="E1216" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1216" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetSaveAs</t>
+        </is>
+      </c>
+      <c r="G1216" t="inlineStr"/>
+      <c r="H1216" t="inlineStr"/>
+    </row>
+    <row r="1217">
+      <c r="A1217" t="inlineStr"/>
+      <c r="B1217" t="inlineStr">
+        <is>
+          <t>Following combinations are possible</t>
+        </is>
+      </c>
+      <c r="C1217" t="inlineStr">
+        <is>
+          <t>As seguintes combinações são possíveis</t>
+        </is>
+      </c>
+      <c r="D1217" t="inlineStr"/>
+      <c r="E1217" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1217" t="inlineStr">
+        <is>
+          <t>.Boxes.Tooltip.Efficiency.description</t>
+        </is>
+      </c>
+      <c r="G1217" t="inlineStr"/>
+      <c r="H1217" t="inlineStr"/>
+    </row>
+    <row r="1218">
+      <c r="A1218" t="inlineStr"/>
+      <c r="B1218" t="inlineStr">
+        <is>
+          <t>Help and Community</t>
+        </is>
+      </c>
+      <c r="C1218" t="inlineStr">
+        <is>
+          <t>Ajuda e Comunidade</t>
+        </is>
+      </c>
+      <c r="D1218" t="inlineStr"/>
+      <c r="E1218" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1218" t="inlineStr">
+        <is>
+          <t>.Settings.Help.Title</t>
+        </is>
+      </c>
+      <c r="G1218" t="inlineStr"/>
+      <c r="H1218" t="inlineStr"/>
+    </row>
+    <row r="1219">
+      <c r="A1219" t="inlineStr"/>
+      <c r="B1219" t="inlineStr">
+        <is>
+          <t>Your FP Investments Summary</t>
+        </is>
+      </c>
+      <c r="C1219" t="inlineStr">
+        <is>
+          <t>Investimento</t>
+        </is>
+      </c>
+      <c r="D1219" t="inlineStr"/>
+      <c r="E1219" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1219" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Title</t>
+        </is>
+      </c>
+      <c r="G1219" t="inlineStr"/>
+      <c r="H1219" t="inlineStr"/>
+    </row>
+    <row r="1220">
+      <c r="A1220" t="inlineStr"/>
+      <c r="B1220" t="inlineStr">
+        <is>
+          <t>all</t>
+        </is>
+      </c>
+      <c r="C1220" t="inlineStr">
+        <is>
+          <t>todos</t>
+        </is>
+      </c>
+      <c r="D1220" t="inlineStr"/>
+      <c r="E1220" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1220" t="inlineStr">
+        <is>
+          <t>.Boxes.HiddenRewards.CountAll</t>
+        </is>
+      </c>
+      <c r="G1220" t="inlineStr"/>
+      <c r="H1220" t="inlineStr"/>
+    </row>
+    <row r="1221">
+      <c r="A1221" t="inlineStr"/>
+      <c r="B1221" t="inlineStr">
+        <is>
+          <t>Units - Daily</t>
+        </is>
+      </c>
+      <c r="C1221" t="inlineStr">
+        <is>
+          <t>Unidades por dia</t>
+        </is>
+      </c>
+      <c r="D1221" t="inlineStr"/>
+      <c r="E1221" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1221" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.SourceTitle.statsUnitsD</t>
+        </is>
+      </c>
+      <c r="G1221" t="inlineStr"/>
+      <c r="H1221" t="inlineStr"/>
+    </row>
+    <row r="1222">
+      <c r="A1222" t="inlineStr"/>
+      <c r="B1222" t="inlineStr">
+        <is>
+          <t>GB Calculator</t>
+        </is>
+      </c>
+      <c r="C1222" t="inlineStr">
+        <is>
+          <t>Calculador dos teus GEs</t>
+        </is>
+      </c>
+      <c r="D1222" t="inlineStr"/>
+      <c r="E1222" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1222" t="inlineStr">
+        <is>
+          <t>.Menu.OwnpartCalculator.Title</t>
+        </is>
+      </c>
+      <c r="G1222" t="inlineStr"/>
+      <c r="H1222" t="inlineStr"/>
+    </row>
+    <row r="1223">
+      <c r="A1223" t="inlineStr"/>
+      <c r="B1223" t="inlineStr">
+        <is>
+          <t>GBG Overview</t>
+        </is>
+      </c>
+      <c r="C1223" t="inlineStr">
+        <is>
+          <t>Resumo CdB</t>
+        </is>
+      </c>
+      <c r="D1223" t="inlineStr"/>
+      <c r="E1223" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1223" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.Title</t>
+        </is>
+      </c>
+      <c r="G1223" t="inlineStr"/>
+      <c r="H1223" t="inlineStr"/>
+    </row>
+    <row r="1224">
+      <c r="A1224" t="inlineStr"/>
+      <c r="B1224" t="inlineStr">
+        <is>
+          <t>GE Goods Use</t>
+        </is>
+      </c>
+      <c r="C1224" t="inlineStr">
+        <is>
+          <t>Uso de Bens da Expedição da Guilda</t>
+        </is>
+      </c>
+      <c r="D1224" t="inlineStr"/>
+      <c r="E1224" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1224" t="inlineStr">
+        <is>
+          <t>.Settings.GexStockWarning.Title</t>
+        </is>
+      </c>
+      <c r="G1224" t="inlineStr"/>
+      <c r="H1224" t="inlineStr"/>
+    </row>
+    <row r="1225">
+      <c r="A1225" t="inlineStr"/>
+      <c r="B1225" t="inlineStr">
+        <is>
+          <t>Quadrillion</t>
+        </is>
+      </c>
+      <c r="C1225" t="inlineStr">
+        <is>
+          <t>Quadrilião</t>
+        </is>
+      </c>
+      <c r="D1225" t="inlineStr"/>
+      <c r="E1225" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1225" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.Q</t>
+        </is>
+      </c>
+      <c r="G1225" t="inlineStr"/>
+      <c r="H1225" t="inlineStr"/>
+    </row>
+    <row r="1226">
+      <c r="A1226" t="inlineStr"/>
+      <c r="B1226" t="inlineStr">
+        <is>
+          <t>Guild Power production</t>
+        </is>
+      </c>
+      <c r="C1226" t="inlineStr">
+        <is>
+          <t>Produção de Poder da Guilda</t>
+        </is>
+      </c>
+      <c r="D1226" t="inlineStr"/>
+      <c r="E1226" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1226" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.clan_power_production</t>
+        </is>
+      </c>
+      <c r="G1226" t="inlineStr"/>
+      <c r="H1226" t="inlineStr"/>
+    </row>
+    <row r="1227">
+      <c r="A1227" t="inlineStr"/>
+      <c r="B1227" t="inlineStr">
+        <is>
+          <t>Guild supporting buildings</t>
+        </is>
+      </c>
+      <c r="C1227" t="inlineStr">
+        <is>
+          <t>Edifícios de apoio à guilda</t>
+        </is>
+      </c>
+      <c r="D1227" t="inlineStr"/>
+      <c r="E1227" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1227" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.GuildSupportBuildings</t>
+        </is>
+      </c>
+      <c r="G1227" t="inlineStr"/>
+      <c r="H1227" t="inlineStr"/>
+    </row>
+    <row r="1228">
+      <c r="A1228" t="inlineStr"/>
+      <c r="B1228" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> ignoring bottlenecks</t>
+        </is>
+      </c>
+      <c r="C1228" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Ignorar gargalos</t>
+        </is>
+      </c>
+      <c r="D1228" t="inlineStr"/>
+      <c r="E1228" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1228" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.noBottleneck</t>
+        </is>
+      </c>
+      <c r="G1228" t="inlineStr"/>
+      <c r="H1228" t="inlineStr"/>
+    </row>
+    <row r="1229">
+      <c r="A1229" t="inlineStr"/>
+      <c r="B1229" t="inlineStr">
+        <is>
+          <t>Max results</t>
+        </is>
+      </c>
+      <c r="C1229" t="inlineStr">
+        <is>
+          <t>Resultado máximo</t>
+        </is>
+      </c>
+      <c r="D1229" t="inlineStr"/>
+      <c r="E1229" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1229" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.MaxResults</t>
+        </is>
+      </c>
+      <c r="G1229" t="inlineStr"/>
+      <c r="H1229" t="inlineStr"/>
+    </row>
+    <row r="1230">
+      <c r="A1230" t="inlineStr"/>
+      <c r="B1230" t="inlineStr">
+        <is>
+          <t>Send an instant Alert when there is a high activity in GBG (for example, 10 fights in a single sector within 5 seconds). Please note that this function works only when the GBG in-game window is opened!</t>
+        </is>
+      </c>
+      <c r="C1230" t="inlineStr">
+        <is>
+          <t>Enviar um alerta imediato quando tiver grande atividade no Campo de Batalhas (por exemplo, 10 batalhas em um determinado setor em um intervalo de 5 segundos). Por favor atenção que este alerta só irá funcionar se o Campo de Batalhas estiver aberto na janela do jogo!</t>
+        </is>
+      </c>
+      <c r="D1230" t="inlineStr"/>
+      <c r="E1230" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1230" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Preferences.Battlegrounds.Info</t>
+        </is>
+      </c>
+      <c r="G1230" t="inlineStr"/>
+      <c r="H1230" t="inlineStr"/>
+    </row>
+    <row r="1231">
+      <c r="A1231" t="inlineStr"/>
+      <c r="B1231" t="inlineStr">
+        <is>
+          <t>Cancel</t>
+        </is>
+      </c>
+      <c r="C1231" t="inlineStr"/>
+      <c r="D1231" t="inlineStr"/>
+      <c r="E1231" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1231" t="inlineStr">
+        <is>
+          <t>.General.Cancel</t>
+        </is>
+      </c>
+      <c r="G1231" t="inlineStr"/>
+      <c r="H1231" t="inlineStr"/>
+    </row>
+    <row r="1232">
+      <c r="A1232" t="inlineStr"/>
+      <c r="B1232" t="inlineStr">
+        <is>
+          <t>ATTENTION: Not enough FP Packs in stock!&lt;br&gt;You only have __fpstock__ of __costs__FP&lt;br&gt;That is __tooless__FPs too few</t>
+        </is>
+      </c>
+      <c r="C1232" t="inlineStr">
+        <is>
+          <t>ATENÇÃO: Insuficientes pacotes de pontos forge no inventário!&lt;br&gt;Tens apenas __fpstock__ de __costs__PFs&lt;br&gt;Precisa de __tooless__PFs</t>
+        </is>
+      </c>
+      <c r="D1232" t="inlineStr"/>
+      <c r="E1232" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1232" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.TTForderFPStockLow</t>
+        </is>
+      </c>
+      <c r="G1232" t="inlineStr"/>
+      <c r="H1232" t="inlineStr"/>
+    </row>
+    <row r="1233">
+      <c r="A1233" t="inlineStr"/>
+      <c r="B1233" t="inlineStr">
+        <is>
+          <t>Show PvP-Arena-Protocol, when opening the PvP-Arena?</t>
+        </is>
+      </c>
+      <c r="C1233" t="inlineStr">
+        <is>
+          <t>Exibir o relatório da arena PvP ao abrir a arena PvP?</t>
+        </is>
+      </c>
+      <c r="D1233" t="inlineStr"/>
+      <c r="E1233" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1233" t="inlineStr">
+        <is>
+          <t>.Settings.ShowPvPArena.Desc</t>
+        </is>
+      </c>
+      <c r="G1233" t="inlineStr"/>
+      <c r="H1233" t="inlineStr"/>
+    </row>
+    <row r="1234">
+      <c r="A1234" t="inlineStr"/>
+      <c r="B1234" t="inlineStr">
+        <is>
+          <t>__tiles__ * __fppertile__ = __opcost__ FPs have been subtracted. This is lost by removing other FP producing buildings to make space for __tiles__ tiles to build the GB.</t>
+        </is>
+      </c>
+      <c r="C1234" t="inlineStr">
+        <is>
+          <t>__tiles__ * __fppertile__ = __opcost__ PF foram subtraídos. Este valor é perdido ao remover outros edifícios que produzem PF para abrir espaço para __tiles__ azulejos para construir o GE.</t>
+        </is>
+      </c>
+      <c r="D1234" t="inlineStr"/>
+      <c r="E1234" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1234" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.NewGBFPProductionTT</t>
+        </is>
+      </c>
+      <c r="G1234" t="inlineStr"/>
+      <c r="H1234" t="inlineStr"/>
+    </row>
+    <row r="1235">
+      <c r="A1235" t="inlineStr"/>
+      <c r="B1235" t="inlineStr">
+        <is>
+          <t>Fragments</t>
+        </is>
+      </c>
+      <c r="C1235" t="inlineStr">
+        <is>
+          <t>Fragmentos</t>
+        </is>
+      </c>
+      <c r="D1235" t="inlineStr"/>
+      <c r="E1235" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1235" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.fragments</t>
+        </is>
+      </c>
+      <c r="G1235" t="inlineStr"/>
+      <c r="H1235" t="inlineStr"/>
+    </row>
+    <row r="1236">
+      <c r="A1236" t="inlineStr"/>
+      <c r="B1236" t="inlineStr">
+        <is>
+          <t>Display Event Assistants</t>
+        </is>
+      </c>
+      <c r="C1236" t="inlineStr">
+        <is>
+          <t>Exibir o assistente de evento</t>
+        </is>
+      </c>
+      <c r="D1236" t="inlineStr"/>
+      <c r="E1236" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1236" t="inlineStr">
+        <is>
+          <t>.Settings.ShowEventChest.Title</t>
+        </is>
+      </c>
+      <c r="G1236" t="inlineStr"/>
+      <c r="H1236" t="inlineStr"/>
+    </row>
+    <row r="1237">
+      <c r="A1237" t="inlineStr"/>
+      <c r="B1237" t="inlineStr">
+        <is>
+          <t>No Incidents displayed.</t>
+        </is>
+      </c>
+      <c r="C1237" t="inlineStr">
+        <is>
+          <t>Não há incidentes.</t>
+        </is>
+      </c>
+      <c r="D1237" t="inlineStr"/>
+      <c r="E1237" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1237" t="inlineStr">
+        <is>
+          <t>.Boxes.HiddenRewards.NoEvents</t>
+        </is>
+      </c>
+      <c r="G1237" t="inlineStr"/>
+      <c r="H1237" t="inlineStr"/>
+    </row>
+    <row r="1238">
+      <c r="A1238" t="inlineStr"/>
+      <c r="B1238" t="inlineStr">
+        <is>
+          <t>Saving and restoring the settings</t>
+        </is>
+      </c>
+      <c r="C1238" t="inlineStr">
+        <is>
+          <t>A guardar e restaurar as configurações</t>
+        </is>
+      </c>
+      <c r="D1238" t="inlineStr"/>
+      <c r="E1238" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1238" t="inlineStr">
+        <is>
+          <t>.Settings.ExportSettings.Desc</t>
+        </is>
+      </c>
+      <c r="G1238" t="inlineStr"/>
+      <c r="H1238" t="inlineStr"/>
+    </row>
+    <row r="1239">
+      <c r="A1239" t="inlineStr"/>
+      <c r="B1239" t="inlineStr">
+        <is>
+          <t>Current Stock</t>
+        </is>
+      </c>
+      <c r="C1239" t="inlineStr">
+        <is>
+          <t>Disponivel</t>
+        </is>
+      </c>
+      <c r="D1239" t="inlineStr"/>
+      <c r="E1239" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1239" t="inlineStr">
+        <is>
+          <t>.Boxes.Outpost.DescInStock</t>
+        </is>
+      </c>
+      <c r="G1239" t="inlineStr"/>
+      <c r="H1239" t="inlineStr"/>
+    </row>
+    <row r="1240">
+      <c r="A1240" t="inlineStr"/>
+      <c r="B1240" t="inlineStr">
+        <is>
+          <t>All goods</t>
+        </is>
+      </c>
+      <c r="C1240" t="inlineStr">
+        <is>
+          <t>Todas as mercadorias</t>
+        </is>
+      </c>
+      <c r="D1240" t="inlineStr"/>
+      <c r="E1240" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1240" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.AllGoods</t>
+        </is>
+      </c>
+      <c r="G1240" t="inlineStr"/>
+      <c r="H1240" t="inlineStr"/>
+    </row>
+    <row r="1241">
+      <c r="A1241" t="inlineStr"/>
+      <c r="B1241" t="inlineStr">
+        <is>
+          <t>Power leveling</t>
+        </is>
+      </c>
+      <c r="C1241" t="inlineStr">
+        <is>
+          <t>Aumento de nível acelerado</t>
+        </is>
+      </c>
+      <c r="D1241" t="inlineStr"/>
+      <c r="E1241" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1241" t="inlineStr">
+        <is>
+          <t>.Boxes.PowerLeveling.Title</t>
+        </is>
+      </c>
+      <c r="G1241" t="inlineStr"/>
+      <c r="H1241" t="inlineStr"/>
+    </row>
+    <row r="1242">
+      <c r="A1242" t="inlineStr"/>
+      <c r="B1242" t="inlineStr">
+        <is>
+          <t>Buildings Efficiency Rating</t>
+        </is>
+      </c>
+      <c r="C1242" t="inlineStr">
+        <is>
+          <t>Classificação de Eficiência dos Edifícios</t>
+        </is>
+      </c>
+      <c r="D1242" t="inlineStr"/>
+      <c r="E1242" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1242" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.Title</t>
+        </is>
+      </c>
+      <c r="G1242" t="inlineStr"/>
+      <c r="H1242" t="inlineStr"/>
+    </row>
+    <row r="1243">
+      <c r="A1243" t="inlineStr"/>
+      <c r="B1243" t="inlineStr">
+        <is>
+          <t>Offer</t>
+        </is>
+      </c>
+      <c r="C1243" t="inlineStr">
+        <is>
+          <t>Oferta</t>
+        </is>
+      </c>
+      <c r="D1243" t="inlineStr"/>
+      <c r="E1243" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1243" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.OfferColumn</t>
+        </is>
+      </c>
+      <c r="G1243" t="inlineStr"/>
+      <c r="H1243" t="inlineStr"/>
+    </row>
+    <row r="1244">
+      <c r="A1244" t="inlineStr"/>
+      <c r="B1244" t="inlineStr">
+        <is>
+          <t>Expires</t>
+        </is>
+      </c>
+      <c r="C1244" t="inlineStr">
+        <is>
+          <t>Expira em</t>
+        </is>
+      </c>
+      <c r="D1244" t="inlineStr"/>
+      <c r="E1244" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1244" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Expires</t>
+        </is>
+      </c>
+      <c r="G1244" t="inlineStr"/>
+      <c r="H1244" t="inlineStr"/>
+    </row>
+    <row r="1245">
+      <c r="A1245" t="inlineStr"/>
+      <c r="B1245" t="inlineStr">
+        <is>
+          <t>Wrong goods selected, please finish manually</t>
+        </is>
+      </c>
+      <c r="C1245" t="inlineStr">
+        <is>
+          <t>Má escolha feita, por favor continue manualmente</t>
+        </is>
+      </c>
+      <c r="D1245" t="inlineStr"/>
+      <c r="E1245" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1245" t="inlineStr">
+        <is>
+          <t>.Boxes.Negotiation.WrongGoods</t>
+        </is>
+      </c>
+      <c r="G1245" t="inlineStr"/>
+      <c r="H1245" t="inlineStr"/>
+    </row>
+    <row r="1246">
+      <c r="A1246" t="inlineStr"/>
+      <c r="B1246" t="inlineStr">
+        <is>
+          <t>Current Production Overview (Daily)</t>
+        </is>
+      </c>
+      <c r="C1246" t="inlineStr">
+        <is>
+          <t>Visão Geral da Produção Atual (Diária)</t>
+        </is>
+      </c>
+      <c r="D1246" t="inlineStr"/>
+      <c r="E1246" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1246" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Title</t>
+        </is>
+      </c>
+      <c r="G1246" t="inlineStr"/>
+      <c r="H1246" t="inlineStr"/>
+    </row>
+    <row r="1247">
+      <c r="A1247" t="inlineStr"/>
+      <c r="B1247" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/scouting</t>
+        </is>
+      </c>
+      <c r="C1247" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/scouting</t>
+        </is>
+      </c>
+      <c r="D1247" t="inlineStr"/>
+      <c r="E1247" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1247" t="inlineStr">
+        <is>
+          <t>.Boxes.scoutingTimes.HelpLink</t>
+        </is>
+      </c>
+      <c r="G1247" t="inlineStr"/>
+      <c r="H1247" t="inlineStr"/>
+    </row>
+    <row r="1248">
+      <c r="A1248" t="inlineStr"/>
+      <c r="B1248" t="inlineStr">
+        <is>
+          <t>Reset to default</t>
+        </is>
+      </c>
+      <c r="C1248" t="inlineStr">
+        <is>
+          <t>Restaurar para o padrão</t>
+        </is>
+      </c>
+      <c r="D1248" t="inlineStr"/>
+      <c r="E1248" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1248" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.Reset</t>
+        </is>
+      </c>
+      <c r="G1248" t="inlineStr"/>
+      <c r="H1248" t="inlineStr"/>
+    </row>
+    <row r="1249">
+      <c r="A1249" t="inlineStr"/>
+      <c r="B1249" t="inlineStr">
+        <is>
+          <t>Next era goods</t>
+        </is>
+      </c>
+      <c r="C1249" t="inlineStr">
+        <is>
+          <t>Mercadorias da próxima era</t>
+        </is>
+      </c>
+      <c r="D1249" t="inlineStr"/>
+      <c r="E1249" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1249" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.goods_next</t>
+        </is>
+      </c>
+      <c r="G1249" t="inlineStr"/>
+      <c r="H1249" t="inlineStr"/>
+    </row>
+    <row r="1250">
+      <c r="A1250" t="inlineStr"/>
+      <c r="B1250" t="inlineStr">
+        <is>
+          <t>This is not a valid settings file!</t>
+        </is>
+      </c>
+      <c r="C1250" t="inlineStr">
+        <is>
+          <t>Este não é um ficheiro de configurações válido!</t>
+        </is>
+      </c>
+      <c r="D1250" t="inlineStr"/>
+      <c r="E1250" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1250" t="inlineStr">
+        <is>
+          <t>.Settings.ExportImport.Error</t>
+        </is>
+      </c>
+      <c r="G1250" t="inlineStr"/>
+      <c r="H1250" t="inlineStr"/>
+    </row>
+    <row r="1251">
+      <c r="A1251" t="inlineStr"/>
+      <c r="B1251" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> are 2 Ages behind</t>
+        </is>
+      </c>
+      <c r="C1251" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> estão 2 eras atrás</t>
+        </is>
+      </c>
+      <c r="D1251" t="inlineStr"/>
+      <c r="E1251" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1251" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.OlderThan2Era</t>
+        </is>
+      </c>
+      <c r="G1251" t="inlineStr"/>
+      <c r="H1251" t="inlineStr"/>
+    </row>
+    <row r="1252">
+      <c r="A1252" t="inlineStr"/>
+      <c r="B1252" t="inlineStr">
+        <is>
+          <t>Secure</t>
+        </is>
+      </c>
+      <c r="C1252" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="D1252" t="inlineStr"/>
+      <c r="E1252" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1252" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.Lock</t>
+        </is>
+      </c>
+      <c r="G1252" t="inlineStr"/>
+      <c r="H1252" t="inlineStr"/>
+    </row>
+    <row r="1253">
+      <c r="A1253" t="inlineStr"/>
+      <c r="B1253" t="inlineStr">
+        <is>
+          <t>Antique dealer</t>
+        </is>
+      </c>
+      <c r="C1253" t="inlineStr">
+        <is>
+          <t>Negociante de Antiguidades</t>
+        </is>
+      </c>
+      <c r="D1253" t="inlineStr"/>
+      <c r="E1253" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1253" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.AntiqueDealer</t>
+        </is>
+      </c>
+      <c r="G1253" t="inlineStr"/>
+      <c r="H1253" t="inlineStr"/>
+    </row>
+    <row r="1254">
+      <c r="A1254" t="inlineStr"/>
+      <c r="B1254" t="inlineStr">
+        <is>
+          <t>Current</t>
+        </is>
+      </c>
+      <c r="C1254" t="inlineStr">
+        <is>
+          <t>Actual</t>
+        </is>
+      </c>
+      <c r="D1254" t="inlineStr"/>
+      <c r="E1254" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1254" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.ModeCurrent</t>
+        </is>
+      </c>
+      <c r="G1254" t="inlineStr"/>
+      <c r="H1254" t="inlineStr"/>
+    </row>
+    <row r="1255">
+      <c r="A1255" t="inlineStr"/>
+      <c r="B1255" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="C1255" t="inlineStr">
+        <is>
+          <t>Outro</t>
+        </is>
+      </c>
+      <c r="D1255" t="inlineStr"/>
+      <c r="E1255" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1255" t="inlineStr">
+        <is>
+          <t>.Settings.Tab.Boxes</t>
+        </is>
+      </c>
+      <c r="G1255" t="inlineStr"/>
+      <c r="H1255" t="inlineStr"/>
+    </row>
+    <row r="1256">
+      <c r="A1256" t="inlineStr"/>
+      <c r="B1256" t="inlineStr">
+        <is>
+          <t>Player</t>
+        </is>
+      </c>
+      <c r="C1256" t="inlineStr">
+        <is>
+          <t>Jogador</t>
+        </is>
+      </c>
+      <c r="D1256" t="inlineStr"/>
+      <c r="E1256" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1256" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.NewPlayer</t>
+        </is>
+      </c>
+      <c r="G1256" t="inlineStr"/>
+      <c r="H1256" t="inlineStr"/>
+    </row>
+    <row r="1257">
+      <c r="A1257" t="inlineStr"/>
+      <c r="B1257" t="inlineStr">
+        <is>
+          <t>Your army has only Rogues remaining. Either heal units using diamonds or retreat!</t>
+        </is>
+      </c>
+      <c r="C1257" t="inlineStr">
+        <is>
+          <t>O seu exército só tem Agentes Secretos remanescentes. Cure unidades usando diamantes ou retire-se da batalha!</t>
+        </is>
+      </c>
+      <c r="D1257" t="inlineStr"/>
+      <c r="E1257" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F1257" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssist.Text.Rogue</t>
+        </is>
+      </c>
+      <c r="G1257" t="inlineStr"/>
+      <c r="H1257" t="inlineStr"/>
+    </row>
+    <row r="1258">
+      <c r="A1258" t="inlineStr"/>
+      <c r="B1258" t="inlineStr">
+        <is>
+          <t>min. level</t>
+        </is>
+      </c>
+      <c r="C1258" t="inlineStr">
+        <is>
+          <t>nível mínimo</t>
+        </is>
+      </c>
+      <c r="D1258" t="inlineStr"/>
+      <c r="E1258" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1258" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.MinLevel</t>
+        </is>
+      </c>
+      <c r="G1258" t="inlineStr"/>
+      <c r="H1258" t="inlineStr"/>
+    </row>
+    <row r="1259">
+      <c r="A1259" t="inlineStr"/>
+      <c r="B1259" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Already conquered! Well done :)</t>
+        </is>
+      </c>
+      <c r="C1259" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Já conquistado! Parabéns :)</t>
+        </is>
+      </c>
+      <c r="D1259" t="inlineStr"/>
+      <c r="E1259" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1259" t="inlineStr">
+        <is>
+          <t>.Boxes.Campagne.AlreadyDone</t>
+        </is>
+      </c>
+      <c r="G1259" t="inlineStr"/>
+      <c r="H1259" t="inlineStr"/>
+    </row>
+    <row r="1260">
+      <c r="A1260" t="inlineStr"/>
+      <c r="B1260" t="inlineStr">
+        <is>
+          <t>Top 10%</t>
+        </is>
+      </c>
+      <c r="C1260" t="inlineStr">
+        <is>
+          <t>Top 10%</t>
+        </is>
+      </c>
+      <c r="D1260" t="inlineStr"/>
+      <c r="E1260" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1260" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.top10percent</t>
+        </is>
+      </c>
+      <c r="G1260" t="inlineStr"/>
+      <c r="H1260" t="inlineStr"/>
+    </row>
+    <row r="1261">
+      <c r="A1261" t="inlineStr"/>
+      <c r="B1261" t="inlineStr">
+        <is>
+          <t>Area of all connected buildings that need roads divided by area of all roads multiplied by 100</t>
+        </is>
+      </c>
+      <c r="C1261" t="inlineStr">
+        <is>
+          <t>Área de todos os edifícios conectados que necessitam de estradas, dividida pela área total de todas as estradas, multiplicada por 100</t>
+        </is>
+      </c>
+      <c r="D1261" t="inlineStr"/>
+      <c r="E1261" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1261" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.CityGridScoreText</t>
+        </is>
+      </c>
+      <c r="G1261" t="inlineStr"/>
+      <c r="H1261" t="inlineStr"/>
+    </row>
+    <row r="1262">
+      <c r="A1262" t="inlineStr"/>
+      <c r="B1262" t="inlineStr">
+        <is>
+          <t>ATTENTION: Goods stock is LOW!</t>
+        </is>
+      </c>
+      <c r="C1262" t="inlineStr">
+        <is>
+          <t>ATENÇÃO: Stock baixo de mercadorias!</t>
+        </is>
+      </c>
+      <c r="D1262" t="inlineStr"/>
+      <c r="E1262" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1262" t="inlineStr">
+        <is>
+          <t>.Boxes.Negotiation.GoodsLow</t>
+        </is>
+      </c>
+      <c r="G1262" t="inlineStr"/>
+      <c r="H1262" t="inlineStr"/>
+    </row>
+    <row r="1263">
+      <c r="A1263" t="inlineStr"/>
+      <c r="B1263" t="inlineStr">
+        <is>
+          <t>Wiki / Documentation: Feature documentation.</t>
+        </is>
+      </c>
+      <c r="C1263" t="inlineStr">
+        <is>
+          <t>Wiki / Documentação: Documentação das funcionalidades.</t>
+        </is>
+      </c>
+      <c r="D1263" t="inlineStr"/>
+      <c r="E1263" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1263" t="inlineStr">
+        <is>
+          <t>.Settings.Help.Documentation</t>
+        </is>
+      </c>
+      <c r="G1263" t="inlineStr"/>
+      <c r="H1263" t="inlineStr"/>
+    </row>
+    <row r="1264">
+      <c r="A1264" t="inlineStr"/>
+      <c r="B1264" t="inlineStr">
+        <is>
+          <t>Name</t>
+        </is>
+      </c>
+      <c r="C1264" t="inlineStr">
+        <is>
+          <t>Nome</t>
+        </is>
+      </c>
+      <c r="D1264" t="inlineStr"/>
+      <c r="E1264" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1264" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.Name</t>
+        </is>
+      </c>
+      <c r="G1264" t="inlineStr"/>
+      <c r="H1264" t="inlineStr"/>
+    </row>
+    <row r="1265">
+      <c r="A1265" t="inlineStr"/>
+      <c r="B1265" t="inlineStr">
+        <is>
+          <t>Own part sum</t>
+        </is>
+      </c>
+      <c r="C1265" t="inlineStr">
+        <is>
+          <t>Soma do contributo pessoal</t>
+        </is>
+      </c>
+      <c r="D1265" t="inlineStr"/>
+      <c r="E1265" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1265" t="inlineStr">
+        <is>
+          <t>.Boxes.PowerLeveling.OwnPartSum</t>
+        </is>
+      </c>
+      <c r="G1265" t="inlineStr"/>
+      <c r="H1265" t="inlineStr"/>
+    </row>
+    <row r="1266">
+      <c r="A1266" t="inlineStr"/>
+      <c r="B1266" t="inlineStr">
+        <is>
+          <t>Displays all your in-stock buildings, upgrades, and selection kits from Sets and Chains.</t>
+        </is>
+      </c>
+      <c r="C1266" t="inlineStr">
+        <is>
+          <t>Lista todos os seus conjuntos, upgrades e kits de seleção no inventário.</t>
+        </is>
+      </c>
+      <c r="D1266" t="inlineStr"/>
+      <c r="E1266" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1266" t="inlineStr">
+        <is>
+          <t>.Menu.Kits.Desc</t>
+        </is>
+      </c>
+      <c r="G1266" t="inlineStr"/>
+      <c r="H1266" t="inlineStr"/>
+    </row>
+    <row r="1267">
+      <c r="A1267" t="inlineStr"/>
+      <c r="B1267" t="inlineStr">
+        <is>
+          <t>Rename</t>
+        </is>
+      </c>
+      <c r="C1267" t="inlineStr">
+        <is>
+          <t>Renomear</t>
+        </is>
+      </c>
+      <c r="D1267" t="inlineStr"/>
+      <c r="E1267" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1267" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetRename</t>
+        </is>
+      </c>
+      <c r="G1267" t="inlineStr"/>
+      <c r="H1267" t="inlineStr"/>
+    </row>
+    <row r="1268">
+      <c r="A1268" t="inlineStr"/>
+      <c r="B1268" t="inlineStr">
+        <is>
+          <t>No spot safe</t>
+        </is>
+      </c>
+      <c r="C1268" t="inlineStr">
+        <is>
+          <t>Sem vaga segura</t>
+        </is>
+      </c>
+      <c r="D1268" t="inlineStr"/>
+      <c r="E1268" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1268" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.NoPlaceSafe</t>
+        </is>
+      </c>
+      <c r="G1268" t="inlineStr"/>
+      <c r="H1268" t="inlineStr"/>
+    </row>
+    <row r="1269">
+      <c r="A1269" t="inlineStr"/>
+      <c r="B1269" t="inlineStr">
+        <is>
+          <t>Unlocked level</t>
+        </is>
+      </c>
+      <c r="C1269" t="inlineStr">
+        <is>
+          <t>Nível desbloqueado</t>
+        </is>
+      </c>
+      <c r="D1269" t="inlineStr"/>
+      <c r="E1269" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1269" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.UnlockedLevel</t>
+        </is>
+      </c>
+      <c r="G1269" t="inlineStr"/>
+      <c r="H1269" t="inlineStr"/>
+    </row>
+    <row r="1270">
+      <c r="A1270" t="inlineStr"/>
+      <c r="B1270" t="inlineStr">
+        <is>
+          <t>Displays all FPs collected details sorted by type, date, from where and how many.</t>
+        </is>
+      </c>
+      <c r="C1270" t="inlineStr">
+        <is>
+          <t>Exibe todos os detalhes dos PF recolhidos, organizados por tipo, data, origem e quantidade.</t>
+        </is>
+      </c>
+      <c r="D1270" t="inlineStr"/>
+      <c r="E1270" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1270" t="inlineStr">
+        <is>
+          <t>.Menu.fpCollector.Desc</t>
+        </is>
+      </c>
+      <c r="G1270" t="inlineStr"/>
+      <c r="H1270" t="inlineStr"/>
+    </row>
+    <row r="1271">
+      <c r="A1271" t="inlineStr"/>
+      <c r="B1271" t="inlineStr">
+        <is>
+          <t>Disabled: Open the Profile Tab of your Town Hall.</t>
+        </is>
+      </c>
+      <c r="C1271" t="inlineStr">
+        <is>
+          <t>Desativado: Abre o separador de Perfil da Câmara Municipal.</t>
+        </is>
+      </c>
+      <c r="D1271" t="inlineStr"/>
+      <c r="E1271" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1271" t="inlineStr">
+        <is>
+          <t>.Menu.PlayerProfile.Warning</t>
+        </is>
+      </c>
+      <c r="G1271" t="inlineStr"/>
+      <c r="H1271" t="inlineStr"/>
+    </row>
+    <row r="1272">
+      <c r="A1272" t="inlineStr"/>
+      <c r="B1272" t="inlineStr">
+        <is>
+          <t>Goods</t>
+        </is>
+      </c>
+      <c r="C1272" t="inlineStr">
+        <is>
+          <t>Mercadorias</t>
+        </is>
+      </c>
+      <c r="D1272" t="inlineStr"/>
+      <c r="E1272" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1272" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.goods</t>
+        </is>
+      </c>
+      <c r="G1272" t="inlineStr"/>
+      <c r="H1272" t="inlineStr"/>
+    </row>
+    <row r="1273">
+      <c r="A1273" t="inlineStr"/>
+      <c r="B1273" t="inlineStr">
+        <is>
+          <t>Rating value of 1% bonus for attacking army (in FP)</t>
+        </is>
+      </c>
+      <c r="C1273" t="inlineStr">
+        <is>
+          <t>Valor de avaliação de 1% de bónus para o exército atacante (em PF)</t>
+        </is>
+      </c>
+      <c r="D1273" t="inlineStr"/>
+      <c r="E1273" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1273" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.AttackValue</t>
+        </is>
+      </c>
+      <c r="G1273" t="inlineStr"/>
+      <c r="H1273" t="inlineStr"/>
+    </row>
+    <row r="1274">
+      <c r="A1274" t="inlineStr"/>
+      <c r="B1274" t="inlineStr">
+        <is>
+          <t>Add message</t>
+        </is>
+      </c>
+      <c r="C1274" t="inlineStr">
+        <is>
+          <t>Nova entrada de webhook</t>
+        </is>
+      </c>
+      <c r="D1274" t="inlineStr"/>
+      <c r="E1274" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="F1274" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.TitleNewEntry</t>
+        </is>
+      </c>
+      <c r="G1274" t="inlineStr"/>
+      <c r="H1274" t="inlineStr"/>
+    </row>
+    <row r="1275">
+      <c r="A1275" t="inlineStr"/>
+      <c r="B1275" t="inlineStr">
+        <is>
+          <t>Castle points</t>
+        </is>
+      </c>
+      <c r="C1275" t="inlineStr">
+        <is>
+          <t>Pontos de Sistema de Castelo</t>
+        </is>
+      </c>
+      <c r="D1275" t="inlineStr"/>
+      <c r="E1275" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1275" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.CastlePoints</t>
+        </is>
+      </c>
+      <c r="G1275" t="inlineStr"/>
+      <c r="H1275" t="inlineStr"/>
+    </row>
+    <row r="1276">
+      <c r="A1276" t="inlineStr"/>
+      <c r="B1276" t="inlineStr">
+        <is>
+          <t>PvP-Arena-Protocol</t>
+        </is>
+      </c>
+      <c r="C1276" t="inlineStr">
+        <is>
+          <t>Protocolo da Arena PvP</t>
+        </is>
+      </c>
+      <c r="D1276" t="inlineStr"/>
+      <c r="E1276" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1276" t="inlineStr">
+        <is>
+          <t>.Settings.ShowPvPArena.Title</t>
+        </is>
+      </c>
+      <c r="G1276" t="inlineStr"/>
+      <c r="H1276" t="inlineStr"/>
+    </row>
+    <row r="1277">
+      <c r="A1277" t="inlineStr"/>
+      <c r="B1277" t="inlineStr">
+        <is>
+          <t>Ages + No ages + Special</t>
+        </is>
+      </c>
+      <c r="C1277" t="inlineStr">
+        <is>
+          <t>Eras + Sem era + Especial</t>
+        </is>
+      </c>
+      <c r="D1277" t="inlineStr"/>
+      <c r="E1277" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1277" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnAllTittle</t>
+        </is>
+      </c>
+      <c r="G1277" t="inlineStr"/>
+      <c r="H1277" t="inlineStr"/>
+    </row>
+    <row r="1278">
+      <c r="A1278" t="inlineStr"/>
+      <c r="B1278" t="inlineStr">
+        <is>
+          <t>Item Store</t>
+        </is>
+      </c>
+      <c r="C1278" t="inlineStr">
+        <is>
+          <t>Loja de Itens</t>
+        </is>
+      </c>
+      <c r="D1278" t="inlineStr"/>
+      <c r="E1278" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1278" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.item_store</t>
+        </is>
+      </c>
+      <c r="G1278" t="inlineStr"/>
+      <c r="H1278" t="inlineStr"/>
+    </row>
+    <row r="1279">
+      <c r="A1279" t="inlineStr"/>
+      <c r="B1279" t="inlineStr">
+        <is>
+          <t>Replaces player and guild names with links to player / guild profiles of your chosen website.&lt;br&gt;Replaces Building-Kitnames with links to forgeofempires.fandom.com.</t>
+        </is>
+      </c>
+      <c r="C1279" t="inlineStr">
+        <is>
+          <t>Substitui os nomes de jogadores e de guildas por ligações para os perfis de jogador / guilda no site escolhido.&lt;br&gt;Substitui os nomes dos Kits de Edifícios por ligações para forgeofempires.fandom.com .</t>
+        </is>
+      </c>
+      <c r="D1279" t="inlineStr"/>
+      <c r="E1279" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1279" t="inlineStr">
+        <is>
+          <t>.Settings.ShowLinks.Desc</t>
+        </is>
+      </c>
+      <c r="G1279" t="inlineStr"/>
+      <c r="H1279" t="inlineStr"/>
+    </row>
+    <row r="1280">
+      <c r="A1280" t="inlineStr"/>
+      <c r="B1280" t="inlineStr">
+        <is>
+          <t>Tomorrow Era</t>
+        </is>
+      </c>
+      <c r="C1280" t="inlineStr">
+        <is>
+          <t>Amanhã</t>
+        </is>
+      </c>
+      <c r="D1280" t="inlineStr"/>
+      <c r="E1280" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1280" t="inlineStr">
+        <is>
+          <t>.Eras.13</t>
+        </is>
+      </c>
+      <c r="G1280" t="inlineStr"/>
+      <c r="H1280" t="inlineStr"/>
+    </row>
+    <row r="1281">
+      <c r="A1281" t="inlineStr"/>
+      <c r="B1281" t="inlineStr">
+        <is>
+          <t>in stock treasury goods of the era</t>
+        </is>
+      </c>
+      <c r="C1281" t="inlineStr">
+        <is>
+          <t>Em stock, bens do tesouro da era</t>
+        </is>
+      </c>
+      <c r="D1281" t="inlineStr"/>
+      <c r="E1281" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1281" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.EraTreasuryGoods</t>
+        </is>
+      </c>
+      <c r="G1281" t="inlineStr"/>
+      <c r="H1281" t="inlineStr"/>
+    </row>
+    <row r="1282">
+      <c r="A1282" t="inlineStr"/>
+      <c r="B1282" t="inlineStr">
+        <is>
+          <t>GB Cost Calculator</t>
+        </is>
+      </c>
+      <c r="C1282" t="inlineStr">
+        <is>
+          <t>Calculador de investimento GE</t>
+        </is>
+      </c>
+      <c r="D1282" t="inlineStr"/>
+      <c r="E1282" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1282" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.Title</t>
+        </is>
+      </c>
+      <c r="G1282" t="inlineStr"/>
+      <c r="H1282" t="inlineStr"/>
+    </row>
+    <row r="1283">
+      <c r="A1283" t="inlineStr"/>
+      <c r="B1283" t="inlineStr">
+        <is>
+          <t>This module will automatically calculate an auction bid and copy it to the clipboard.</t>
+        </is>
+      </c>
+      <c r="C1283" t="inlineStr">
+        <is>
+          <t>Este módulo calculará automaticamente uma licitação num leilão e copiá-la-á para a área de transferência.</t>
+        </is>
+      </c>
+      <c r="D1283" t="inlineStr"/>
+      <c r="E1283" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1283" t="inlineStr">
+        <is>
+          <t>.Settings.Auctions.Desc</t>
+        </is>
+      </c>
+      <c r="G1283" t="inlineStr"/>
+      <c r="H1283" t="inlineStr"/>
+    </row>
+    <row r="1284">
+      <c r="A1284" t="inlineStr"/>
+      <c r="B1284" t="inlineStr">
+        <is>
+          <t>Edit</t>
+        </is>
+      </c>
+      <c r="C1284" t="inlineStr">
+        <is>
+          <t>Editar</t>
+        </is>
+      </c>
+      <c r="D1284" t="inlineStr"/>
+      <c r="E1284" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1284" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.EditEntry</t>
+        </is>
+      </c>
+      <c r="G1284" t="inlineStr"/>
+      <c r="H1284" t="inlineStr"/>
+    </row>
+    <row r="1285">
+      <c r="A1285" t="inlineStr"/>
+      <c r="B1285" t="inlineStr">
+        <is>
+          <t xml:space="preserve">You have to insert it into the bidding field and hit enter. </t>
+        </is>
+      </c>
+      <c r="C1285" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tens que inserir no campo de oferta e clicar no enter. </t>
+        </is>
+      </c>
+      <c r="D1285" t="inlineStr"/>
+      <c r="E1285" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1285" t="inlineStr">
+        <is>
+          <t>.Boxes.AuctionSettings.Help2</t>
+        </is>
+      </c>
+      <c r="G1285" t="inlineStr"/>
+      <c r="H1285" t="inlineStr"/>
+    </row>
+    <row r="1286">
+      <c r="A1286" t="inlineStr"/>
+      <c r="B1286" t="inlineStr">
+        <is>
+          <t>Space Age Jupiter Moon</t>
+        </is>
+      </c>
+      <c r="C1286" t="inlineStr">
+        <is>
+          <t>Era Espacial Lua de Júpiter</t>
+        </is>
+      </c>
+      <c r="D1286" t="inlineStr"/>
+      <c r="E1286" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1286" t="inlineStr">
+        <is>
+          <t>.Eras.21</t>
+        </is>
+      </c>
+      <c r="G1286" t="inlineStr"/>
+      <c r="H1286" t="inlineStr"/>
+    </row>
+    <row r="1287">
+      <c r="A1287" t="inlineStr"/>
+      <c r="B1287" t="inlineStr">
+        <is>
+          <t>FoE-Helper: There are keys remaining on the field!</t>
+        </is>
+      </c>
+      <c r="C1287" t="inlineStr">
+        <is>
+          <t>FoE-Helper: Ainda há chaves no campo!</t>
+        </is>
+      </c>
+      <c r="D1287" t="inlineStr"/>
+      <c r="E1287" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1287" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.KeysLeft.care</t>
+        </is>
+      </c>
+      <c r="G1287" t="inlineStr"/>
+      <c r="H1287" t="inlineStr"/>
+    </row>
+    <row r="1288">
+      <c r="A1288" t="inlineStr"/>
+      <c r="B1288" t="inlineStr">
+        <is>
+          <t>Million</t>
+        </is>
+      </c>
+      <c r="C1288" t="inlineStr">
+        <is>
+          <t>Milhão</t>
+        </is>
+      </c>
+      <c r="D1288" t="inlineStr"/>
+      <c r="E1288" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1288" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.M</t>
+        </is>
+      </c>
+      <c r="G1288" t="inlineStr"/>
+      <c r="H1288" t="inlineStr"/>
+    </row>
+    <row r="1289">
+      <c r="A1289" t="inlineStr"/>
+      <c r="B1289" t="inlineStr">
+        <is>
+          <t>Delete</t>
+        </is>
+      </c>
+      <c r="C1289" t="inlineStr">
+        <is>
+          <t>Eliminar</t>
+        </is>
+      </c>
+      <c r="D1289" t="inlineStr"/>
+      <c r="E1289" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1289" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetDelete</t>
+        </is>
+      </c>
+      <c r="G1289" t="inlineStr"/>
+      <c r="H1289" t="inlineStr"/>
+    </row>
+    <row r="1290">
+      <c r="A1290" t="inlineStr"/>
+      <c r="B1290" t="inlineStr">
+        <is>
+          <t>Double Collection</t>
+        </is>
+      </c>
+      <c r="C1290" t="inlineStr">
+        <is>
+          <t>Recolha dupla</t>
+        </is>
+      </c>
+      <c r="D1290" t="inlineStr"/>
+      <c r="E1290" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1290" t="inlineStr">
+        <is>
+          <t>.Boxes.PowerLeveling.DoubleCollection</t>
+        </is>
+      </c>
+      <c r="G1290" t="inlineStr"/>
+      <c r="H1290" t="inlineStr"/>
+    </row>
+    <row r="1291">
+      <c r="A1291" t="inlineStr"/>
+      <c r="B1291" t="inlineStr">
+        <is>
+          <t>Costs</t>
+        </is>
+      </c>
+      <c r="C1291" t="inlineStr">
+        <is>
+          <t>Custos</t>
+        </is>
+      </c>
+      <c r="D1291" t="inlineStr"/>
+      <c r="E1291" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1291" t="inlineStr">
+        <is>
+          <t>.Boxes.EventChests.Cost</t>
+        </is>
+      </c>
+      <c r="G1291" t="inlineStr"/>
+      <c r="H1291" t="inlineStr"/>
+    </row>
+    <row r="1292">
+      <c r="A1292" t="inlineStr"/>
+      <c r="B1292" t="inlineStr">
+        <is>
+          <t>Goods Inventory</t>
+        </is>
+      </c>
+      <c r="C1292" t="inlineStr">
+        <is>
+          <t>Inventário de Bens</t>
+        </is>
+      </c>
+      <c r="D1292" t="inlineStr"/>
+      <c r="E1292" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1292" t="inlineStr">
+        <is>
+          <t>.Boxes.MarketOffers.Title</t>
+        </is>
+      </c>
+      <c r="G1292" t="inlineStr"/>
+      <c r="H1292" t="inlineStr"/>
+    </row>
+    <row r="1293">
+      <c r="A1293" t="inlineStr"/>
+      <c r="B1293" t="inlineStr">
+        <is>
+          <t>export data</t>
+        </is>
+      </c>
+      <c r="C1293" t="inlineStr">
+        <is>
+          <t>Exportar dados</t>
+        </is>
+      </c>
+      <c r="D1293" t="inlineStr"/>
+      <c r="E1293" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1293" t="inlineStr">
+        <is>
+          <t>.Boxes.DBExport.ExportData</t>
+        </is>
+      </c>
+      <c r="G1293" t="inlineStr"/>
+      <c r="H1293" t="inlineStr"/>
+    </row>
+    <row r="1294">
+      <c r="A1294" t="inlineStr"/>
+      <c r="B1294" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="C1294" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+      <c r="D1294" t="inlineStr"/>
+      <c r="E1294" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1294" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.ConfirmYes</t>
+        </is>
+      </c>
+      <c r="G1294" t="inlineStr"/>
+      <c r="H1294" t="inlineStr"/>
+    </row>
+    <row r="1295">
+      <c r="A1295" t="inlineStr"/>
+      <c r="B1295" t="inlineStr">
+        <is>
+          <t>Without an API token for this world (obtainable free of charge from the website) you cannot transfer cities or notes.&lt;br&gt;Click here for instructions:</t>
+        </is>
+      </c>
+      <c r="C1295" t="inlineStr">
+        <is>
+          <t>Sem um token de API para este mundo (disponível gratuitamente no site), não podes transferir cidades ou notas.&lt;br&gt;Clica aqui para obter instruções:</t>
+        </is>
+      </c>
+      <c r="D1295" t="inlineStr"/>
+      <c r="E1295" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1295" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.MissingApiKeySubmitError</t>
+        </is>
+      </c>
+      <c r="G1295" t="inlineStr"/>
+      <c r="H1295" t="inlineStr"/>
+    </row>
+    <row r="1296">
+      <c r="A1296" t="inlineStr"/>
+      <c r="B1296" t="inlineStr">
+        <is>
+          <t>Double donation</t>
+        </is>
+      </c>
+      <c r="C1296" t="inlineStr">
+        <is>
+          <t>Doação dupla</t>
+        </is>
+      </c>
+      <c r="D1296" t="inlineStr"/>
+      <c r="E1296" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1296" t="inlineStr">
+        <is>
+          <t>.Boxes.doubleFPprevention.Title</t>
+        </is>
+      </c>
+      <c r="G1296" t="inlineStr"/>
+      <c r="H1296" t="inlineStr"/>
+    </row>
+    <row r="1297">
+      <c r="A1297" t="inlineStr"/>
+      <c r="B1297" t="inlineStr">
+        <is>
+          <t>Start supplies</t>
+        </is>
+      </c>
+      <c r="C1297" t="inlineStr">
+        <is>
+          <t>Iniciar Mercadorias</t>
+        </is>
+      </c>
+      <c r="D1297" t="inlineStr"/>
+      <c r="E1297" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1297" t="inlineStr">
+        <is>
+          <t>.Boxes.BoostList.guild_raids_supplies_start</t>
+        </is>
+      </c>
+      <c r="G1297" t="inlineStr"/>
+      <c r="H1297" t="inlineStr"/>
+    </row>
+    <row r="1298">
+      <c r="A1298" t="inlineStr"/>
+      <c r="B1298" t="inlineStr">
+        <is>
+          <t>Automatic collection</t>
+        </is>
+      </c>
+      <c r="C1298" t="inlineStr">
+        <is>
+          <t>Coleta automática</t>
+        </is>
+      </c>
+      <c r="D1298" t="inlineStr"/>
+      <c r="E1298" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1298" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.auto_collect</t>
+        </is>
+      </c>
+      <c r="G1298" t="inlineStr"/>
+      <c r="H1298" t="inlineStr"/>
+    </row>
+    <row r="1299">
+      <c r="A1299" t="inlineStr"/>
+      <c r="B1299" t="inlineStr">
+        <is>
+          <t>bottom middle</t>
+        </is>
+      </c>
+      <c r="C1299" t="inlineStr">
+        <is>
+          <t>meio inferior</t>
+        </is>
+      </c>
+      <c r="D1299" t="inlineStr"/>
+      <c r="E1299" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1299" t="inlineStr">
+        <is>
+          <t>.Menu.Notification.Position.bottom-center</t>
+        </is>
+      </c>
+      <c r="G1299" t="inlineStr"/>
+      <c r="H1299" t="inlineStr"/>
+    </row>
+    <row r="1300">
+      <c r="A1300" t="inlineStr"/>
+      <c r="B1300" t="inlineStr">
+        <is>
+          <t>Shop Assistant</t>
+        </is>
+      </c>
+      <c r="C1300" t="inlineStr">
+        <is>
+          <t>Assistente de Loja</t>
+        </is>
+      </c>
+      <c r="D1300" t="inlineStr"/>
+      <c r="E1300" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1300" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ShowShopAssist</t>
+        </is>
+      </c>
+      <c r="G1300" t="inlineStr"/>
+      <c r="H1300" t="inlineStr"/>
+    </row>
+    <row r="1301">
+      <c r="A1301" t="inlineStr"/>
+      <c r="B1301" t="inlineStr">
+        <is>
+          <t>No owner yet</t>
+        </is>
+      </c>
+      <c r="C1301" t="inlineStr">
+        <is>
+          <t>Informações da App</t>
+        </is>
+      </c>
+      <c r="D1301" t="inlineStr"/>
+      <c r="E1301" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1301" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.NoOwner</t>
+        </is>
+      </c>
+      <c r="G1301" t="inlineStr"/>
+      <c r="H1301" t="inlineStr"/>
+    </row>
+    <row r="1302">
+      <c r="A1302" t="inlineStr"/>
+      <c r="B1302" t="inlineStr">
+        <is>
+          <t>Displays events that are happening in the "background".&lt;br&gt;&lt;em&gt;Fills up with info…  &lt;/em&gt;</t>
+        </is>
+      </c>
+      <c r="C1302" t="inlineStr">
+        <is>
+          <t>Exibe eventos que estão a acontecer em segundo plano.&lt;br&gt;&lt;em&gt;É preenchido com informações…&lt;/em&gt;</t>
+        </is>
+      </c>
+      <c r="D1302" t="inlineStr"/>
+      <c r="E1302" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1302" t="inlineStr">
+        <is>
+          <t>.Menu.Info.Desc</t>
+        </is>
+      </c>
+      <c r="G1302" t="inlineStr"/>
+      <c r="H1302" t="inlineStr"/>
+    </row>
+    <row r="1303">
+      <c r="A1303" t="inlineStr"/>
+      <c r="B1303" t="inlineStr">
+        <is>
+          <t>Goods from Venus are not included. Please visit your Venus Outpost and open the box again</t>
+        </is>
+      </c>
+      <c r="C1303" t="inlineStr">
+        <is>
+          <t>As mercadorias de Vénus não estão incluídas. Por favor, visita o teu posto avançado em Vénus e abre a caixa novamente</t>
+        </is>
+      </c>
+      <c r="D1303" t="inlineStr"/>
+      <c r="E1303" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1303" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.NoVenusDataWarning</t>
+        </is>
+      </c>
+      <c r="G1303" t="inlineStr"/>
+      <c r="H1303" t="inlineStr"/>
+    </row>
+    <row r="1304">
+      <c r="A1304" t="inlineStr"/>
+      <c r="B1304" t="inlineStr">
+        <is>
+          <t>Event Mystery Box</t>
+        </is>
+      </c>
+      <c r="C1304" t="inlineStr">
+        <is>
+          <t>Caixa Misteriosa do Evento</t>
+        </is>
+      </c>
+      <c r="D1304" t="inlineStr"/>
+      <c r="E1304" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1304" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.event_mystery_item</t>
+        </is>
+      </c>
+      <c r="G1304" t="inlineStr"/>
+      <c r="H1304" t="inlineStr"/>
+    </row>
+    <row r="1305">
+      <c r="A1305" t="inlineStr"/>
+      <c r="B1305" t="inlineStr">
+        <is>
+          <t>&lt;span style='color:#29b206'&gt;Surplus&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
+        </is>
+      </c>
+      <c r="C1305" t="inlineStr">
+        <is>
+          <t>&lt;span style='color:#29b206'&gt;Excesso&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;em falta&lt;/span&gt;</t>
+        </is>
+      </c>
+      <c r="D1305" t="inlineStr"/>
+      <c r="E1305" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1305" t="inlineStr">
+        <is>
+          <t>.Boxes.Outpost.DescStillMissing</t>
+        </is>
+      </c>
+      <c r="G1305" t="inlineStr"/>
+      <c r="H1305" t="inlineStr"/>
+    </row>
+    <row r="1306">
+      <c r="A1306" t="inlineStr"/>
+      <c r="B1306" t="inlineStr">
+        <is>
+          <t>every hour</t>
+        </is>
+      </c>
+      <c r="C1306" t="inlineStr">
+        <is>
+          <t>a cada hora</t>
+        </is>
+      </c>
+      <c r="D1306" t="inlineStr"/>
+      <c r="E1306" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1306" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.QIActionRechargeCycle</t>
+        </is>
+      </c>
+      <c r="G1306" t="inlineStr"/>
+      <c r="H1306" t="inlineStr"/>
+    </row>
+    <row r="1307">
+      <c r="A1307" t="inlineStr"/>
+      <c r="B1307" t="inlineStr">
+        <is>
+          <t>Attack boost att. army</t>
+        </is>
+      </c>
+      <c r="C1307" t="inlineStr">
+        <is>
+          <t>Aumento de ataque do exército atacante</t>
+        </is>
+      </c>
+      <c r="D1307" t="inlineStr"/>
+      <c r="E1307" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1307" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.att_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G1307" t="inlineStr"/>
+      <c r="H1307" t="inlineStr"/>
+    </row>
+    <row r="1308">
+      <c r="A1308" t="inlineStr"/>
+      <c r="B1308" t="inlineStr">
+        <is>
+          <t>Unit's-pool</t>
+        </is>
+      </c>
+      <c r="C1308" t="inlineStr">
+        <is>
+          <t>Reservatório de Unidades</t>
+        </is>
+      </c>
+      <c r="D1308" t="inlineStr"/>
+      <c r="E1308" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1308" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.pool</t>
+        </is>
+      </c>
+      <c r="G1308" t="inlineStr"/>
+      <c r="H1308" t="inlineStr"/>
+    </row>
+    <row r="1309">
+      <c r="A1309" t="inlineStr"/>
+      <c r="B1309" t="inlineStr">
+        <is>
+          <t>Soccer Cup Event</t>
+        </is>
+      </c>
+      <c r="C1309" t="inlineStr">
+        <is>
+          <t>Evento da Taça de Futebol</t>
+        </is>
+      </c>
+      <c r="D1309" t="inlineStr"/>
+      <c r="E1309" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1309" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.soccer_cup_event</t>
+        </is>
+      </c>
+      <c r="G1309" t="inlineStr"/>
+      <c r="H1309" t="inlineStr"/>
+    </row>
+    <row r="1310">
+      <c r="A1310" t="inlineStr"/>
+      <c r="B1310" t="inlineStr">
+        <is>
+          <t>Decorations</t>
+        </is>
+      </c>
+      <c r="C1310" t="inlineStr">
+        <is>
+          <t>Decorações</t>
+        </is>
+      </c>
+      <c r="D1310" t="inlineStr"/>
+      <c r="E1310" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1310" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.decoration</t>
+        </is>
+      </c>
+      <c r="G1310" t="inlineStr"/>
+      <c r="H1310" t="inlineStr"/>
+    </row>
+    <row r="1311">
+      <c r="A1311" t="inlineStr"/>
+      <c r="B1311" t="inlineStr">
+        <is>
+          <t>Automatically generated Alert times (Antiques Dealer, GBG etc) will use this offset to send notification before the event actually happens. For example, setting this value to 30 (seconds), Auction Alerts will be displayed 30s before the auction actually ends!</t>
+        </is>
+      </c>
+      <c r="C1311" t="inlineStr">
+        <is>
+          <t>Automaticamente gera Alertas para Comerciante de antiguidades,GBG, etc. Notificações serão enviadas antes que um evento aconteça. Por exemplo, se configurar esse valor para 30 segundos, as finalizações de leilões serão exibidos 30 segundos antes dele realmente encerrar!</t>
+        </is>
+      </c>
+      <c r="D1311" t="inlineStr"/>
+      <c r="E1311" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1311" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Preferences.Early.Info</t>
+        </is>
+      </c>
+      <c r="G1311" t="inlineStr"/>
+      <c r="H1311" t="inlineStr"/>
+    </row>
+    <row r="1312">
+      <c r="A1312" t="inlineStr"/>
+      <c r="B1312" t="inlineStr">
+        <is>
+          <t>FP's</t>
+        </is>
+      </c>
+      <c r="C1312" t="inlineStr">
+        <is>
+          <t>PF's</t>
+        </is>
+      </c>
+      <c r="D1312" t="inlineStr"/>
+      <c r="E1312" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1312" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.FP</t>
+        </is>
+      </c>
+      <c r="G1312" t="inlineStr"/>
+      <c r="H1312" t="inlineStr"/>
+    </row>
+    <row r="1313">
+      <c r="A1313" t="inlineStr"/>
+      <c r="B1313" t="inlineStr">
+        <is>
+          <t>Type</t>
+        </is>
+      </c>
+      <c r="C1313" t="inlineStr">
+        <is>
+          <t>Tipo</t>
+        </is>
+      </c>
+      <c r="D1313" t="inlineStr"/>
+      <c r="E1313" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1313" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Type</t>
+        </is>
+      </c>
+      <c r="G1313" t="inlineStr"/>
+      <c r="H1313" t="inlineStr"/>
+    </row>
+    <row r="1314">
+      <c r="A1314" t="inlineStr"/>
+      <c r="B1314" t="inlineStr">
+        <is>
+          <t>Card Duel</t>
+        </is>
+      </c>
+      <c r="C1314" t="inlineStr">
+        <is>
+          <t>Duelo de Cartas</t>
+        </is>
+      </c>
+      <c r="D1314" t="inlineStr"/>
+      <c r="E1314" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1314" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.card_duel</t>
+        </is>
+      </c>
+      <c r="G1314" t="inlineStr"/>
+      <c r="H1314" t="inlineStr"/>
+    </row>
+    <row r="1315">
+      <c r="A1315" t="inlineStr"/>
+      <c r="B1315" t="inlineStr">
+        <is>
+          <t>Title Settings</t>
+        </is>
+      </c>
+      <c r="C1315" t="inlineStr">
+        <is>
+          <t>Definições do título</t>
+        </is>
+      </c>
+      <c r="D1315" t="inlineStr"/>
+      <c r="E1315" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1315" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.TitleSettings</t>
+        </is>
+      </c>
+      <c r="G1315" t="inlineStr"/>
+      <c r="H1315" t="inlineStr"/>
+    </row>
+    <row r="1316">
+      <c r="A1316" t="inlineStr"/>
+      <c r="B1316" t="inlineStr">
+        <is>
+          <t>GBG Provinces</t>
+        </is>
+      </c>
+      <c r="C1316" t="inlineStr">
+        <is>
+          <t>Províncias do Campo de Batalhas</t>
+        </is>
+      </c>
+      <c r="D1316" t="inlineStr"/>
+      <c r="E1316" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1316" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Battleground</t>
+        </is>
+      </c>
+      <c r="G1316" t="inlineStr"/>
+      <c r="H1316" t="inlineStr"/>
+    </row>
+    <row r="1317">
+      <c r="A1317" t="inlineStr"/>
+      <c r="B1317" t="inlineStr">
+        <is>
+          <t>Unknown Conversation</t>
+        </is>
+      </c>
+      <c r="C1317" t="inlineStr">
+        <is>
+          <t>Conversa desconhecida</t>
+        </is>
+      </c>
+      <c r="D1317" t="inlineStr"/>
+      <c r="E1317" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1317" t="inlineStr">
+        <is>
+          <t>.Boxes.Infobox.UnknownConversation</t>
+        </is>
+      </c>
+      <c r="G1317" t="inlineStr"/>
+      <c r="H1317" t="inlineStr"/>
+    </row>
+    <row r="1318">
+      <c r="A1318" t="inlineStr"/>
+      <c r="B1318" t="inlineStr">
+        <is>
+          <t>Guild Members</t>
+        </is>
+      </c>
+      <c r="C1318" t="inlineStr">
+        <is>
+          <t>Membros da Guilda</t>
+        </is>
+      </c>
+      <c r="D1318" t="inlineStr"/>
+      <c r="E1318" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1318" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.SelectPlayerGroupGuild</t>
+        </is>
+      </c>
+      <c r="G1318" t="inlineStr"/>
+      <c r="H1318" t="inlineStr"/>
+    </row>
+    <row r="1319">
+      <c r="A1319" t="inlineStr"/>
+      <c r="B1319" t="inlineStr">
+        <is>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day and __attackproduction__ % attack bonus (equals __attackproduction__ * __attackvalue__ = __attackproductionvalue__ FP/day)</t>
+        </is>
+      </c>
+      <c r="C1319" t="inlineStr">
+        <is>
+          <t>Vai demorar __days__ dias até que o investimento de __costs__ PF seja recuperado com uma produção diária de __fpproduction__ PF/dia e __attackproduction__ % de bónus de ataque (equivalente a __attackproduction__ * __attackvalue__ = __attackproductionvalue__ PF/dia)</t>
+        </is>
+      </c>
+      <c r="D1319" t="inlineStr"/>
+      <c r="E1319" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1319" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.BreakEvenTTAttack</t>
+        </is>
+      </c>
+      <c r="G1319" t="inlineStr"/>
+      <c r="H1319" t="inlineStr"/>
+    </row>
+    <row r="1320">
+      <c r="A1320" t="inlineStr"/>
+      <c r="B1320" t="inlineStr">
+        <is>
+          <t>PvP Arena</t>
+        </is>
+      </c>
+      <c r="C1320" t="inlineStr">
+        <is>
+          <t>Arena PvP</t>
+        </is>
+      </c>
+      <c r="D1320" t="inlineStr"/>
+      <c r="E1320" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1320" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.Rewards.Source.pvp_arena</t>
+        </is>
+      </c>
+      <c r="G1320" t="inlineStr"/>
+      <c r="H1320" t="inlineStr"/>
+    </row>
+    <row r="1321">
+      <c r="A1321" t="inlineStr"/>
+      <c r="B1321" t="inlineStr">
+        <is>
+          <t>Group by Name</t>
+        </is>
+      </c>
+      <c r="C1321" t="inlineStr">
+        <is>
+          <t>Agrupar por Nome</t>
+        </is>
+      </c>
+      <c r="D1321" t="inlineStr"/>
+      <c r="E1321" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1321" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnToggleGroupByTitle</t>
+        </is>
+      </c>
+      <c r="G1321" t="inlineStr"/>
+      <c r="H1321" t="inlineStr"/>
+    </row>
+    <row r="1322">
+      <c r="A1322" t="inlineStr"/>
+      <c r="B1322" t="inlineStr">
+        <is>
+          <t>none</t>
+        </is>
+      </c>
+      <c r="C1322" t="inlineStr">
+        <is>
+          <t>nenhum</t>
+        </is>
+      </c>
+      <c r="D1322" t="inlineStr"/>
+      <c r="E1322" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1322" t="inlineStr">
+        <is>
+          <t>.Boxes.HiddenRewards.none</t>
+        </is>
+      </c>
+      <c r="G1322" t="inlineStr"/>
+      <c r="H1322" t="inlineStr"/>
+    </row>
+    <row r="1323">
+      <c r="A1323" t="inlineStr"/>
+      <c r="B1323" t="inlineStr">
+        <is>
+          <t>Click on the neighbours tab in the game to unlock the event list of your neighbours</t>
+        </is>
+      </c>
+      <c r="C1323" t="inlineStr">
+        <is>
+          <t>Clica na aba de vizinhos no jogo para desbloquear a lista de eventos dos seus vizinhos</t>
+        </is>
+      </c>
+      <c r="D1323" t="inlineStr"/>
+      <c r="E1323" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1323" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.NeighborsSocialTabTT</t>
+        </is>
+      </c>
+      <c r="G1323" t="inlineStr"/>
+      <c r="H1323" t="inlineStr"/>
+    </row>
+    <row r="1324">
+      <c r="A1324" t="inlineStr"/>
+      <c r="B1324" t="inlineStr">
+        <is>
+          <t>Advanced Settings</t>
+        </is>
+      </c>
+      <c r="C1324" t="inlineStr">
+        <is>
+          <t>Definições Avançadas</t>
+        </is>
+      </c>
+      <c r="D1324" t="inlineStr"/>
+      <c r="E1324" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1324" t="inlineStr">
+        <is>
+          <t>.Settings.EventHelper.Advanced</t>
+        </is>
+      </c>
+      <c r="G1324" t="inlineStr"/>
+      <c r="H1324" t="inlineStr"/>
+    </row>
+    <row r="1325">
+      <c r="A1325" t="inlineStr"/>
+      <c r="B1325" t="inlineStr">
+        <is>
+          <t>Expired Limited Buildings:</t>
+        </is>
+      </c>
+      <c r="C1325" t="inlineStr">
+        <is>
+          <t>Edifícios Limitados Expirados:</t>
+        </is>
+      </c>
+      <c r="D1325" t="inlineStr"/>
+      <c r="E1325" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1325" t="inlineStr">
+        <is>
+          <t>.InactiveBuildingsAlert.title</t>
+        </is>
+      </c>
+      <c r="G1325" t="inlineStr"/>
+      <c r="H1325" t="inlineStr"/>
+    </row>
+    <row r="1326">
+      <c r="A1326" t="inlineStr"/>
+      <c r="B1326" t="inlineStr">
+        <is>
+          <t>Your Treasure Daily</t>
+        </is>
+      </c>
+      <c r="C1326" t="inlineStr">
+        <is>
+          <t>A tua tesouraria diária</t>
+        </is>
+      </c>
+      <c r="D1326" t="inlineStr"/>
+      <c r="E1326" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1326" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.SourceTitle.statsTreasurePlayerD</t>
+        </is>
+      </c>
+      <c r="G1326" t="inlineStr"/>
+      <c r="H1326" t="inlineStr"/>
+    </row>
+    <row r="1327">
+      <c r="A1327" t="inlineStr"/>
+      <c r="B1327" t="inlineStr">
+        <is>
+          <t>show hidden GB</t>
+        </is>
+      </c>
+      <c r="C1327" t="inlineStr">
+        <is>
+          <t>mostrar GE ocultos</t>
+        </is>
+      </c>
+      <c r="D1327" t="inlineStr"/>
+      <c r="E1327" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1327" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.SettingsHiddenGB</t>
+        </is>
+      </c>
+      <c r="G1327" t="inlineStr"/>
+      <c r="H1327" t="inlineStr"/>
+    </row>
+    <row r="1328">
+      <c r="A1328" t="inlineStr"/>
+      <c r="B1328" t="inlineStr">
+        <is>
+          <t>2k quest mark</t>
+        </is>
+      </c>
+      <c r="C1328" t="inlineStr">
+        <is>
+          <t>Emblema das 2000 missões</t>
+        </is>
+      </c>
+      <c r="D1328" t="inlineStr"/>
+      <c r="E1328" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1328" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.Show2kQuestMark</t>
+        </is>
+      </c>
+      <c r="G1328" t="inlineStr"/>
+      <c r="H1328" t="inlineStr"/>
+    </row>
+    <row r="1329">
+      <c r="A1329" t="inlineStr"/>
+      <c r="B1329" t="inlineStr">
+        <is>
+          <t>Background Music</t>
+        </is>
+      </c>
+      <c r="C1329" t="inlineStr">
+        <is>
+          <t>Música de fundo</t>
+        </is>
+      </c>
+      <c r="D1329" t="inlineStr"/>
+      <c r="E1329" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1329" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.Title</t>
+        </is>
+      </c>
+      <c r="G1329" t="inlineStr"/>
+      <c r="H1329" t="inlineStr"/>
+    </row>
+    <row r="1330">
+      <c r="A1330" t="inlineStr"/>
+      <c r="B1330" t="inlineStr">
+        <is>
+          <t>Date and time of the last recorded deposit in the GB</t>
+        </is>
+      </c>
+      <c r="C1330" t="inlineStr">
+        <is>
+          <t>Data e hora do último depósito registado no GE</t>
+        </is>
+      </c>
+      <c r="D1330" t="inlineStr"/>
+      <c r="E1330" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1330" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.DateOfIncreaseDesc</t>
+        </is>
+      </c>
+      <c r="G1330" t="inlineStr"/>
+      <c r="H1330" t="inlineStr"/>
+    </row>
+    <row r="1331">
+      <c r="A1331" t="inlineStr"/>
+      <c r="B1331" t="inlineStr">
+        <is>
+          <t>In-game Notifications</t>
+        </is>
+      </c>
+      <c r="C1331" t="inlineStr">
+        <is>
+          <t>Notificações dentro do jogo</t>
+        </is>
+      </c>
+      <c r="D1331" t="inlineStr"/>
+      <c r="E1331" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1331" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Preferences.InGame.Title</t>
+        </is>
+      </c>
+      <c r="G1331" t="inlineStr"/>
+      <c r="H1331" t="inlineStr"/>
+    </row>
+    <row r="1332">
+      <c r="A1332" t="inlineStr"/>
+      <c r="B1332" t="inlineStr">
+        <is>
+          <t>Notifications</t>
+        </is>
+      </c>
+      <c r="C1332" t="inlineStr">
+        <is>
+          <t>Notificações</t>
+        </is>
+      </c>
+      <c r="D1332" t="inlineStr"/>
+      <c r="E1332" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1332" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ShowNotifications</t>
+        </is>
+      </c>
+      <c r="G1332" t="inlineStr"/>
+      <c r="H1332" t="inlineStr"/>
+    </row>
+    <row r="1333">
+      <c r="A1333" t="inlineStr"/>
+      <c r="B1333" t="inlineStr">
+        <is>
+          <t>Columns</t>
+        </is>
+      </c>
+      <c r="C1333" t="inlineStr">
+        <is>
+          <t>Colunas</t>
+        </is>
+      </c>
+      <c r="D1333" t="inlineStr"/>
+      <c r="E1333" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1333" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.Columns</t>
+        </is>
+      </c>
+      <c r="G1333" t="inlineStr"/>
+      <c r="H1333" t="inlineStr"/>
+    </row>
+    <row r="1334">
+      <c r="A1334" t="inlineStr"/>
+      <c r="B1334" t="inlineStr">
+        <is>
+          <t>GBG</t>
+        </is>
+      </c>
+      <c r="C1334" t="inlineStr">
+        <is>
+          <t>CdB</t>
+        </is>
+      </c>
+      <c r="D1334" t="inlineStr"/>
+      <c r="E1334" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1334" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnSource.statsGBGPlayers</t>
+        </is>
+      </c>
+      <c r="G1334" t="inlineStr"/>
+      <c r="H1334" t="inlineStr"/>
+    </row>
+    <row r="1335">
+      <c r="A1335" t="inlineStr"/>
+      <c r="B1335" t="inlineStr">
+        <is>
+          <t>Guild Battlegrounds</t>
+        </is>
+      </c>
+      <c r="C1335" t="inlineStr">
+        <is>
+          <t>Campos de Batalha da Guilda</t>
+        </is>
+      </c>
+      <c r="D1335" t="inlineStr"/>
+      <c r="E1335" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1335" t="inlineStr">
+        <is>
+          <t>.Boxes.General.Guild_Battlegrounds</t>
+        </is>
+      </c>
+      <c r="G1335" t="inlineStr"/>
+      <c r="H1335" t="inlineStr"/>
+    </row>
+    <row r="1336">
+      <c r="A1336" t="inlineStr"/>
+      <c r="B1336" t="inlineStr">
+        <is>
+          <t>Roadless buildings</t>
+        </is>
+      </c>
+      <c r="C1336" t="inlineStr">
+        <is>
+          <t>Edifícios sem ligação à estrada</t>
+        </is>
+      </c>
+      <c r="D1336" t="inlineStr"/>
+      <c r="E1336" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1336" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.ShowNoStreetBuildings</t>
+        </is>
+      </c>
+      <c r="G1336" t="inlineStr"/>
+      <c r="H1336" t="inlineStr"/>
+    </row>
+    <row r="1337">
+      <c r="A1337" t="inlineStr"/>
+      <c r="B1337" t="inlineStr">
+        <is>
+          <t>Zoom</t>
+        </is>
+      </c>
+      <c r="C1337" t="inlineStr">
+        <is>
+          <t>Zoom</t>
+        </is>
+      </c>
+      <c r="D1337" t="inlineStr"/>
+      <c r="E1337" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1337" t="inlineStr">
+        <is>
+          <t>.Boxes.CityBuilder.Zoom</t>
+        </is>
+      </c>
+      <c r="G1337" t="inlineStr"/>
+      <c r="H1337" t="inlineStr"/>
+    </row>
+    <row r="1338">
+      <c r="A1338" t="inlineStr"/>
+      <c r="B1338" t="inlineStr">
+        <is>
+          <t>Score</t>
+        </is>
+      </c>
+      <c r="C1338" t="inlineStr">
+        <is>
+          <t>Pontuação</t>
+        </is>
+      </c>
+      <c r="D1338" t="inlineStr"/>
+      <c r="E1338" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1338" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.Score</t>
+        </is>
+      </c>
+      <c r="G1338" t="inlineStr"/>
+      <c r="H1338" t="inlineStr"/>
+    </row>
+    <row r="1339">
+      <c r="A1339" t="inlineStr"/>
+      <c r="B1339" t="inlineStr">
+        <is>
+          <t>Blue Galaxy Helper</t>
+        </is>
+      </c>
+      <c r="C1339" t="inlineStr">
+        <is>
+          <t>Ajudante da Galáxia Azul</t>
+        </is>
+      </c>
+      <c r="D1339" t="inlineStr"/>
+      <c r="E1339" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1339" t="inlineStr">
+        <is>
+          <t>.Boxes.BlueGalaxy.Title</t>
+        </is>
+      </c>
+      <c r="G1339" t="inlineStr"/>
+      <c r="H1339" t="inlineStr"/>
+    </row>
+    <row r="1340">
+      <c r="A1340" t="inlineStr"/>
+      <c r="B1340" t="inlineStr">
+        <is>
+          <t>SAT</t>
+        </is>
+      </c>
+      <c r="C1340" t="inlineStr">
+        <is>
+          <t>SAT</t>
+        </is>
+      </c>
+      <c r="D1340" t="inlineStr"/>
+      <c r="E1340" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1340" t="inlineStr">
+        <is>
+          <t>.Eras.22.short</t>
+        </is>
+      </c>
+      <c r="G1340" t="inlineStr"/>
+      <c r="H1340" t="inlineStr"/>
+    </row>
+    <row r="1341">
+      <c r="A1341" t="inlineStr"/>
+      <c r="B1341" t="inlineStr">
+        <is>
+          <t>From now on, the times are copied in server time. If you want to change your displayed times to server time, check the settings.</t>
+        </is>
+      </c>
+      <c r="C1341" t="inlineStr">
+        <is>
+          <t>A partir de agora, as horas são copiadas na hora do servidor. Se quiseres alterar as horas apresentadas para a hora do servidor, verifica as definições.</t>
+        </is>
+      </c>
+      <c r="D1341" t="inlineStr"/>
+      <c r="E1341" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1341" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.TimeZoneWarning.Desc</t>
+        </is>
+      </c>
+      <c r="G1341" t="inlineStr"/>
+      <c r="H1341" t="inlineStr"/>
+    </row>
+    <row r="1342">
+      <c r="A1342" t="inlineStr"/>
+      <c r="B1342" t="inlineStr">
+        <is>
+          <t>No unit data available. Please press "U" to launch the Army Management console</t>
+        </is>
+      </c>
+      <c r="C1342" t="inlineStr">
+        <is>
+          <t>Nenhum dado de unidade disponível. Por favor, pressione "U" para abrir o console de Gestão do Exército</t>
+        </is>
+      </c>
+      <c r="D1342" t="inlineStr"/>
+      <c r="E1342" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1342" t="inlineStr">
+        <is>
+          <t>.Boxes.UnitsGex.NoUnitsAvailable</t>
+        </is>
+      </c>
+      <c r="G1342" t="inlineStr"/>
+      <c r="H1342" t="inlineStr"/>
+    </row>
+    <row r="1343">
+      <c r="A1343" t="inlineStr"/>
+      <c r="B1343" t="inlineStr">
+        <is>
+          <t>IA</t>
+        </is>
+      </c>
+      <c r="C1343" t="inlineStr">
+        <is>
+          <t>IA</t>
+        </is>
+      </c>
+      <c r="D1343" t="inlineStr"/>
+      <c r="E1343" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1343" t="inlineStr">
+        <is>
+          <t>.Eras.3.short</t>
+        </is>
+      </c>
+      <c r="G1343" t="inlineStr"/>
+      <c r="H1343" t="inlineStr"/>
+    </row>
+    <row r="1344">
+      <c r="A1344" t="inlineStr"/>
+      <c r="B1344" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="C1344" t="inlineStr">
+        <is>
+          <t>Português</t>
+        </is>
+      </c>
+      <c r="D1344" t="inlineStr"/>
+      <c r="E1344" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1344" t="inlineStr">
+        <is>
+          <t>._Language</t>
+        </is>
+      </c>
+      <c r="G1344" t="inlineStr"/>
+      <c r="H1344" t="inlineStr"/>
+    </row>
+    <row r="1345">
+      <c r="A1345" t="inlineStr"/>
+      <c r="B1345" t="inlineStr">
+        <is>
+          <t>Notify stacks</t>
+        </is>
+      </c>
+      <c r="C1345" t="inlineStr">
+        <is>
+          <t>Notificações múltiplas</t>
+        </is>
+      </c>
+      <c r="D1345" t="inlineStr"/>
+      <c r="E1345" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1345" t="inlineStr">
+        <is>
+          <t>.Settings.NotificationsStack.Title</t>
+        </is>
+      </c>
+      <c r="G1345" t="inlineStr">
+        <is>
+          <t>Context, not sure of the meaning.</t>
+        </is>
+      </c>
+      <c r="H1345" t="inlineStr"/>
+    </row>
+    <row r="1346">
+      <c r="A1346" t="inlineStr"/>
+      <c r="B1346" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/gb-cost/</t>
+        </is>
+      </c>
+      <c r="C1346" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/gb-cost/</t>
+        </is>
+      </c>
+      <c r="D1346" t="inlineStr"/>
+      <c r="E1346" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1346" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.HelpLink</t>
+        </is>
+      </c>
+      <c r="G1346" t="inlineStr"/>
+      <c r="H1346" t="inlineStr"/>
+    </row>
+    <row r="1347">
+      <c r="A1347" t="inlineStr"/>
+      <c r="B1347" t="inlineStr">
+        <is>
+          <t>FoE Helper</t>
+        </is>
+      </c>
+      <c r="C1347" t="inlineStr">
+        <is>
+          <t>FoE Helper</t>
+        </is>
+      </c>
+      <c r="D1347" t="inlineStr"/>
+      <c r="E1347" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1347" t="inlineStr">
+        <is>
+          <t>.Global.BoxTitle</t>
+        </is>
+      </c>
+      <c r="G1347" t="inlineStr"/>
+      <c r="H1347" t="inlineStr"/>
+    </row>
+    <row r="1348">
+      <c r="A1348" t="inlineStr"/>
+      <c r="B1348" t="inlineStr">
+        <is>
+          <t>top right</t>
+        </is>
+      </c>
+      <c r="C1348" t="inlineStr">
+        <is>
+          <t>canto superior direito</t>
+        </is>
+      </c>
+      <c r="D1348" t="inlineStr"/>
+      <c r="E1348" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1348" t="inlineStr">
+        <is>
+          <t>.Menu.Notification.Position.top-right</t>
+        </is>
+      </c>
+      <c r="G1348" t="inlineStr"/>
+      <c r="H1348" t="inlineStr"/>
+    </row>
+    <row r="1349">
+      <c r="A1349" t="inlineStr"/>
+      <c r="B1349" t="inlineStr">
+        <is>
+          <t>Shard - Settlement</t>
+        </is>
+      </c>
+      <c r="C1349" t="inlineStr">
+        <is>
+          <t>Fragmento - Colónia</t>
+        </is>
+      </c>
+      <c r="D1349" t="inlineStr"/>
+      <c r="E1349" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1349" t="inlineStr">
+        <is>
+          <t>.HiddenRewards.Positions.culturalOutpost</t>
+        </is>
+      </c>
+      <c r="G1349" t="inlineStr"/>
+      <c r="H1349" t="inlineStr"/>
+    </row>
+    <row r="1350">
+      <c r="A1350" t="inlineStr"/>
+      <c r="B1350" t="inlineStr">
+        <is>
+          <t>Hidden GB</t>
+        </is>
+      </c>
+      <c r="C1350" t="inlineStr">
+        <is>
+          <t>GE Escondido</t>
+        </is>
+      </c>
+      <c r="D1350" t="inlineStr"/>
+      <c r="E1350" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1350" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.HiddenGB</t>
+        </is>
+      </c>
+      <c r="G1350" t="inlineStr"/>
+      <c r="H1350" t="inlineStr"/>
+    </row>
+    <row r="1351">
+      <c r="A1351" t="inlineStr"/>
+      <c r="B1351" t="inlineStr">
+        <is>
+          <t>GBG Players' Scoreboard</t>
+        </is>
+      </c>
+      <c r="C1351" t="inlineStr">
+        <is>
+          <t>Tabela de Pontuação dos Jogadores dos CBs</t>
+        </is>
+      </c>
+      <c r="D1351" t="inlineStr"/>
+      <c r="E1351" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1351" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.SourceTitle.statsGBGPlayers</t>
+        </is>
+      </c>
+      <c r="G1351" t="inlineStr"/>
+      <c r="H1351" t="inlineStr"/>
+    </row>
+    <row r="1352">
+      <c r="A1352" t="inlineStr"/>
+      <c r="B1352" t="inlineStr">
+        <is>
+          <t>Warning!</t>
+        </is>
+      </c>
+      <c r="C1352" t="inlineStr">
+        <is>
+          <t>Alerta!</t>
+        </is>
+      </c>
+      <c r="D1352" t="inlineStr"/>
+      <c r="E1352" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1352" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssist.Title</t>
+        </is>
+      </c>
+      <c r="G1352" t="inlineStr"/>
+      <c r="H1352" t="inlineStr"/>
+    </row>
+    <row r="1353">
+      <c r="A1353" t="inlineStr"/>
+      <c r="B1353" t="inlineStr">
+        <is>
+          <t>Tag</t>
+        </is>
+      </c>
+      <c r="C1353" t="inlineStr">
+        <is>
+          <t>Tag</t>
+        </is>
+      </c>
+      <c r="D1353" t="inlineStr"/>
+      <c r="E1353" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1353" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Tag</t>
+        </is>
+      </c>
+      <c r="G1353" t="inlineStr"/>
+      <c r="H1353" t="inlineStr"/>
+    </row>
+    <row r="1354">
+      <c r="A1354" t="inlineStr"/>
+      <c r="B1354" t="inlineStr">
+        <is>
+          <t>The module will calculate an addition value according to the first column and a multiplication value according to the second column and take the bigger value of the two</t>
+        </is>
+      </c>
+      <c r="C1354" t="inlineStr">
+        <is>
+          <t>O módulo calculará um valor de adição de acordo com a primeira coluna e um valor de multiplicação de acordo com a segunda coluna e pegará o maior valor dos dois</t>
+        </is>
+      </c>
+      <c r="D1354" t="inlineStr"/>
+      <c r="E1354" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1354" t="inlineStr">
+        <is>
+          <t>.Boxes.AuctionSettings.Help5</t>
+        </is>
+      </c>
+      <c r="G1354" t="inlineStr"/>
+      <c r="H1354" t="inlineStr"/>
+    </row>
+    <row r="1355">
+      <c r="A1355" t="inlineStr"/>
+      <c r="B1355" t="inlineStr">
+        <is>
+          <t>Collect Task!</t>
+        </is>
+      </c>
+      <c r="C1355" t="inlineStr"/>
+      <c r="D1355" t="inlineStr"/>
+      <c r="E1355" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1355" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.TaskReady</t>
+        </is>
+      </c>
+      <c r="G1355" t="inlineStr"/>
+      <c r="H1355" t="inlineStr"/>
+    </row>
+    <row r="1356">
+      <c r="A1356" t="inlineStr"/>
+      <c r="B1356" t="inlineStr">
+        <is>
+          <t>New FoE Helper Version installed</t>
+        </is>
+      </c>
+      <c r="C1356" t="inlineStr">
+        <is>
+          <t>Nova versão do FoE Helper instalada</t>
+        </is>
+      </c>
+      <c r="D1356" t="inlineStr"/>
+      <c r="E1356" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1356" t="inlineStr">
+        <is>
+          <t>.Menu.NewVersion.Title</t>
+        </is>
+      </c>
+      <c r="G1356" t="inlineStr"/>
+      <c r="H1356" t="inlineStr"/>
+    </row>
+    <row r="1357">
+      <c r="A1357" t="inlineStr"/>
+      <c r="B1357" t="inlineStr">
+        <is>
+          <t>Need</t>
+        </is>
+      </c>
+      <c r="C1357" t="inlineStr">
+        <is>
+          <t>Falta</t>
+        </is>
+      </c>
+      <c r="D1357" t="inlineStr"/>
+      <c r="E1357" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1357" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.NeedColumn</t>
+        </is>
+      </c>
+      <c r="G1357" t="inlineStr"/>
+      <c r="H1357" t="inlineStr"/>
+    </row>
+    <row r="1358">
+      <c r="A1358" t="inlineStr"/>
+      <c r="B1358" t="inlineStr">
+        <is>
+          <t>Current LvL = __runNumber__; Bonus Chance (x4) = __chanceX4__%</t>
+        </is>
+      </c>
+      <c r="C1358" t="inlineStr">
+        <is>
+          <t>__runNumber__. tentativa, probabilidade Bonus x4: __chanceX4__%</t>
+        </is>
+      </c>
+      <c r="D1358" t="inlineStr"/>
+      <c r="E1358" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1358" t="inlineStr">
+        <is>
+          <t>.Boxes.Outpost.infoLine</t>
+        </is>
+      </c>
+      <c r="G1358" t="inlineStr"/>
+      <c r="H1358" t="inlineStr"/>
+    </row>
+    <row r="1359">
+      <c r="A1359" t="inlineStr"/>
+      <c r="B1359" t="inlineStr">
+        <is>
+          <t>GBG</t>
+        </is>
+      </c>
+      <c r="C1359" t="inlineStr">
+        <is>
+          <t>CB'S</t>
+        </is>
+      </c>
+      <c r="D1359" t="inlineStr"/>
+      <c r="E1359" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1359" t="inlineStr">
+        <is>
+          <t>.Boxes.General.Guild_Battlegrounds.short</t>
+        </is>
+      </c>
+      <c r="G1359" t="inlineStr"/>
+      <c r="H1359" t="inlineStr"/>
+    </row>
+    <row r="1360">
+      <c r="A1360" t="inlineStr"/>
+      <c r="B1360" t="inlineStr">
+        <is>
+          <t>Take notes on anything you don't want to forget.</t>
+        </is>
+      </c>
+      <c r="C1360" t="inlineStr">
+        <is>
+          <t>Tome notas para não esquecer nada.</t>
+        </is>
+      </c>
+      <c r="D1360" t="inlineStr"/>
+      <c r="E1360" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1360" t="inlineStr">
+        <is>
+          <t>.Menu.Notice.Desc</t>
+        </is>
+      </c>
+      <c r="G1360" t="inlineStr"/>
+      <c r="H1360" t="inlineStr"/>
+    </row>
+    <row r="1361">
+      <c r="A1361" t="inlineStr"/>
+      <c r="B1361" t="inlineStr">
+        <is>
+          <t>Persistent</t>
+        </is>
+      </c>
+      <c r="C1361" t="inlineStr">
+        <is>
+          <t>Persistente</t>
+        </is>
+      </c>
+      <c r="D1361" t="inlineStr"/>
+      <c r="E1361" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1361" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Persistence</t>
+        </is>
+      </c>
+      <c r="G1361" t="inlineStr"/>
+      <c r="H1361" t="inlineStr"/>
+    </row>
+    <row r="1362">
+      <c r="A1362" t="inlineStr"/>
+      <c r="B1362" t="inlineStr">
+        <is>
+          <t>Iron Age</t>
+        </is>
+      </c>
+      <c r="C1362" t="inlineStr">
+        <is>
+          <t>Idade do Ferro</t>
+        </is>
+      </c>
+      <c r="D1362" t="inlineStr"/>
+      <c r="E1362" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1362" t="inlineStr">
+        <is>
+          <t>.Eras.3</t>
+        </is>
+      </c>
+      <c r="G1362" t="inlineStr"/>
+      <c r="H1362" t="inlineStr"/>
+    </row>
+    <row r="1363">
+      <c r="A1363" t="inlineStr"/>
+      <c r="B1363" t="inlineStr">
+        <is>
+          <t>Spring Event</t>
+        </is>
+      </c>
+      <c r="C1363" t="inlineStr">
+        <is>
+          <t>Evento de Primavera</t>
+        </is>
+      </c>
+      <c r="D1363" t="inlineStr"/>
+      <c r="E1363" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1363" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.spring_event</t>
+        </is>
+      </c>
+      <c r="G1363" t="inlineStr"/>
+      <c r="H1363" t="inlineStr"/>
+    </row>
+    <row r="1364">
+      <c r="A1364" t="inlineStr"/>
+      <c r="B1364" t="inlineStr">
+        <is>
+          <t>Updates the 'GB calculator' for GBs of other players</t>
+        </is>
+      </c>
+      <c r="C1364" t="inlineStr">
+        <is>
+          <t>Modificar a 'Calculadora GE interna' para os GE de outros jogadores</t>
+        </is>
+      </c>
+      <c r="D1364" t="inlineStr"/>
+      <c r="E1364" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1364" t="inlineStr">
+        <is>
+          <t>.Settings.ShowOwnPartOnAllGBs.Desc</t>
+        </is>
+      </c>
+      <c r="G1364" t="inlineStr"/>
+      <c r="H1364" t="inlineStr"/>
+    </row>
+    <row r="1365">
+      <c r="A1365" t="inlineStr"/>
+      <c r="B1365" t="inlineStr">
+        <is>
+          <t>Settlement Goods</t>
+        </is>
+      </c>
+      <c r="C1365" t="inlineStr">
+        <is>
+          <t>Mercadorias da colónia</t>
+        </is>
+      </c>
+      <c r="D1365" t="inlineStr"/>
+      <c r="E1365" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1365" t="inlineStr">
+        <is>
+          <t>.Boxes.Outpost.Title</t>
+        </is>
+      </c>
+      <c r="G1365" t="inlineStr"/>
+      <c r="H1365" t="inlineStr"/>
+    </row>
+    <row r="1366">
+      <c r="A1366" t="inlineStr"/>
+      <c r="B1366" t="inlineStr">
+        <is>
+          <t>All</t>
+        </is>
+      </c>
+      <c r="C1366" t="inlineStr">
+        <is>
+          <t>Tudo</t>
+        </is>
+      </c>
+      <c r="D1366" t="inlineStr"/>
+      <c r="E1366" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1366" t="inlineStr">
+        <is>
+          <t>.Boxes.PvPArena.Tabs.AllFights</t>
+        </is>
+      </c>
+      <c r="G1366" t="inlineStr"/>
+      <c r="H1366" t="inlineStr"/>
+    </row>
+    <row r="1367">
+      <c r="A1367" t="inlineStr"/>
+      <c r="B1367" t="inlineStr">
+        <is>
+          <t>15m</t>
+        </is>
+      </c>
+      <c r="C1367" t="inlineStr">
+        <is>
+          <t>15min</t>
+        </is>
+      </c>
+      <c r="D1367" t="inlineStr"/>
+      <c r="E1367" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1367" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Time.15m</t>
+        </is>
+      </c>
+      <c r="G1367" t="inlineStr"/>
+      <c r="H1367" t="inlineStr"/>
+    </row>
+    <row r="1368">
+      <c r="A1368" t="inlineStr"/>
+      <c r="B1368" t="inlineStr">
+        <is>
+          <t>never</t>
+        </is>
+      </c>
+      <c r="C1368" t="inlineStr">
+        <is>
+          <t>nunca</t>
+        </is>
+      </c>
+      <c r="D1368" t="inlineStr"/>
+      <c r="E1368" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1368" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Repeat.Never</t>
+        </is>
+      </c>
+      <c r="G1368" t="inlineStr"/>
+      <c r="H1368" t="inlineStr"/>
+    </row>
+    <row r="1369">
+      <c r="A1369" t="inlineStr"/>
+      <c r="B1369" t="inlineStr">
+        <is>
+          <t>or every</t>
+        </is>
+      </c>
+      <c r="C1369" t="inlineStr">
+        <is>
+          <t>ou todos</t>
+        </is>
+      </c>
+      <c r="D1369" t="inlineStr"/>
+      <c r="E1369" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1369" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Repeat.Every</t>
+        </is>
+      </c>
+      <c r="G1369" t="inlineStr"/>
+      <c r="H1369" t="inlineStr"/>
+    </row>
+    <row r="1370">
+      <c r="A1370" t="inlineStr"/>
+      <c r="B1370" t="inlineStr">
+        <is>
+          <t>Aztec Helper</t>
+        </is>
+      </c>
+      <c r="C1370" t="inlineStr">
+        <is>
+          <t>Assitente Azteca</t>
+        </is>
+      </c>
+      <c r="D1370" t="inlineStr"/>
+      <c r="E1370" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1370" t="inlineStr">
+        <is>
+          <t>.Boxes.AztecMiniGame.Title</t>
+        </is>
+      </c>
+      <c r="G1370" t="inlineStr"/>
+      <c r="H1370" t="inlineStr"/>
+    </row>
+    <row r="1371">
+      <c r="A1371" t="inlineStr"/>
+      <c r="B1371" t="inlineStr">
+        <is>
+          <t>creates a List of all the matching GB you come accross in other Players GB List or the ranking</t>
+        </is>
+      </c>
+      <c r="C1371" t="inlineStr">
+        <is>
+          <t>Cria uma lista de todos os GE correspondentes que encontrares na lista de GE de outros jogadores ou no ranking</t>
+        </is>
+      </c>
+      <c r="D1371" t="inlineStr"/>
+      <c r="E1371" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1371" t="inlineStr">
+        <is>
+          <t>.Menu.findGB.Desc</t>
+        </is>
+      </c>
+      <c r="G1371" t="inlineStr"/>
+      <c r="H1371" t="inlineStr"/>
+    </row>
+    <row r="1372">
+      <c r="A1372" t="inlineStr"/>
+      <c r="B1372" t="inlineStr">
+        <is>
+          <t>Discard</t>
+        </is>
+      </c>
+      <c r="C1372" t="inlineStr">
+        <is>
+          <t>Descartar</t>
+        </is>
+      </c>
+      <c r="D1372" t="inlineStr"/>
+      <c r="E1372" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1372" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Discard</t>
+        </is>
+      </c>
+      <c r="G1372" t="inlineStr"/>
+      <c r="H1372" t="inlineStr"/>
+    </row>
+    <row r="1373">
+      <c r="A1373" t="inlineStr"/>
+      <c r="B1373" t="inlineStr">
+        <is>
+          <t>Market offers</t>
+        </is>
+      </c>
+      <c r="C1373" t="inlineStr">
+        <is>
+          <t>Ofertas de mercado</t>
+        </is>
+      </c>
+      <c r="D1373" t="inlineStr"/>
+      <c r="E1373" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1373" t="inlineStr">
+        <is>
+          <t>.Menu.MarketOffers.Title</t>
+        </is>
+      </c>
+      <c r="G1373" t="inlineStr"/>
+      <c r="H1373" t="inlineStr"/>
+    </row>
+    <row r="1374">
+      <c r="A1374" t="inlineStr"/>
+      <c r="B1374" t="inlineStr">
+        <is>
+          <t>Same</t>
+        </is>
+      </c>
+      <c r="C1374" t="inlineStr">
+        <is>
+          <t>Igual</t>
+        </is>
+      </c>
+      <c r="D1374" t="inlineStr"/>
+      <c r="E1374" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1374" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.TradeForEqual</t>
+        </is>
+      </c>
+      <c r="G1374" t="inlineStr"/>
+      <c r="H1374" t="inlineStr"/>
+    </row>
+    <row r="1375">
+      <c r="A1375" t="inlineStr"/>
+      <c r="B1375" t="inlineStr">
+        <is>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __costs__ &lt;small&gt;(Cost)&lt;/small&gt; = __profit__</t>
+        </is>
+      </c>
+      <c r="C1375" t="inlineStr">
+        <is>
+          <t>Recompensa = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Profit = __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; - __costs__ &lt;small&gt;(Cost)&lt;/small&gt; = __profit__</t>
+        </is>
+      </c>
+      <c r="D1375" t="inlineStr"/>
+      <c r="E1375" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1375" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.TTProfit</t>
+        </is>
+      </c>
+      <c r="G1375" t="inlineStr"/>
+      <c r="H1375" t="inlineStr"/>
+    </row>
+    <row r="1376">
+      <c r="A1376" t="inlineStr"/>
+      <c r="B1376" t="inlineStr">
+        <is>
+          <t>Warning! Levelling this GB!</t>
+        </is>
+      </c>
+      <c r="C1376" t="inlineStr">
+        <is>
+          <t>ATENÇÃO! Nível atingido!</t>
+        </is>
+      </c>
+      <c r="D1376" t="inlineStr"/>
+      <c r="E1376" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1376" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.LevelWarning</t>
+        </is>
+      </c>
+      <c r="G1376" t="inlineStr"/>
+      <c r="H1376" t="inlineStr"/>
+    </row>
+    <row r="1377">
+      <c r="A1377" t="inlineStr"/>
+      <c r="B1377" t="inlineStr">
+        <is>
+          <t>How many info messages do you want to see at once? The default is a maximum of 4.</t>
+        </is>
+      </c>
+      <c r="C1377" t="inlineStr">
+        <is>
+          <t>Quantas notificações deseja ver simultaneamente? O valor padrão é 4.</t>
+        </is>
+      </c>
+      <c r="D1377" t="inlineStr"/>
+      <c r="E1377" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1377" t="inlineStr">
+        <is>
+          <t>.Settings.NotificationsStack.Desc</t>
+        </is>
+      </c>
+      <c r="G1377" t="inlineStr"/>
+      <c r="H1377" t="inlineStr"/>
+    </row>
+    <row r="1378">
+      <c r="A1378" t="inlineStr"/>
+      <c r="B1378" t="inlineStr">
+        <is>
+          <t>Tags can be used to group Alerts (a new notification with a given tag will replace an older notification with the same tag).</t>
+        </is>
+      </c>
+      <c r="C1378" t="inlineStr">
+        <is>
+          <t>Tags podem ser usadas para agrupar notificações (uma nova notificação com uma tag existente substituirá uma notificação mais velha que use a mesma tag).</t>
+        </is>
+      </c>
+      <c r="D1378" t="inlineStr"/>
+      <c r="E1378" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1378" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Tag.Description</t>
+        </is>
+      </c>
+      <c r="G1378" t="inlineStr"/>
+      <c r="H1378" t="inlineStr"/>
+    </row>
+    <row r="1379">
+      <c r="A1379" t="inlineStr"/>
+      <c r="B1379" t="inlineStr">
+        <is>
+          <t>Single</t>
+        </is>
+      </c>
+      <c r="C1379" t="inlineStr">
+        <is>
+          <t>Unidade</t>
+        </is>
+      </c>
+      <c r="D1379" t="inlineStr"/>
+      <c r="E1379" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1379" t="inlineStr">
+        <is>
+          <t>.Boxes.ShopAssist.Single</t>
+        </is>
+      </c>
+      <c r="G1379" t="inlineStr"/>
+      <c r="H1379" t="inlineStr"/>
+    </row>
+    <row r="1380">
+      <c r="A1380" t="inlineStr"/>
+      <c r="B1380" t="inlineStr">
+        <is>
+          <t>Pop Game (e.g. Fall Event)</t>
+        </is>
+      </c>
+      <c r="C1380" t="inlineStr">
+        <is>
+          <t>Jogo de Estouro (ex.: Evento de Outono)</t>
+        </is>
+      </c>
+      <c r="D1380" t="inlineStr"/>
+      <c r="E1380" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1380" t="inlineStr">
+        <is>
+          <t>.Settings.EventHelperPop</t>
+        </is>
+      </c>
+      <c r="G1380" t="inlineStr"/>
+      <c r="H1380" t="inlineStr"/>
+    </row>
+    <row r="1381">
+      <c r="A1381" t="inlineStr"/>
+      <c r="B1381" t="inlineStr">
+        <is>
+          <t>Notify position</t>
+        </is>
+      </c>
+      <c r="C1381" t="inlineStr">
+        <is>
+          <t>Posição das notificações</t>
+        </is>
+      </c>
+      <c r="D1381" t="inlineStr"/>
+      <c r="E1381" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1381" t="inlineStr">
+        <is>
+          <t>.Settings.NotificationsPosition.Title</t>
+        </is>
+      </c>
+      <c r="G1381" t="inlineStr"/>
+      <c r="H1381" t="inlineStr"/>
+    </row>
+    <row r="1382">
+      <c r="A1382" t="inlineStr"/>
+      <c r="B1382" t="inlineStr">
+        <is>
+          <t>12 hour clock</t>
+        </is>
+      </c>
+      <c r="C1382" t="inlineStr">
+        <is>
+          <t>12 horas</t>
+        </is>
+      </c>
+      <c r="D1382" t="inlineStr"/>
+      <c r="E1382" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1382" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.AMPMTime</t>
+        </is>
+      </c>
+      <c r="G1382" t="inlineStr"/>
+      <c r="H1382" t="inlineStr"/>
+    </row>
+    <row r="1383">
+      <c r="A1383" t="inlineStr"/>
+      <c r="B1383" t="inlineStr">
+        <is>
+          <t>Sound for Rival-Quest</t>
+        </is>
+      </c>
+      <c r="C1383" t="inlineStr">
+        <is>
+          <t>Som para Missão de Rival</t>
+        </is>
+      </c>
+      <c r="D1383" t="inlineStr"/>
+      <c r="E1383" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1383" t="inlineStr">
+        <is>
+          <t>.Settings.RivalSound.Title</t>
+        </is>
+      </c>
+      <c r="G1383" t="inlineStr"/>
+      <c r="H1383" t="inlineStr"/>
+    </row>
+    <row r="1384">
+      <c r="A1384" t="inlineStr"/>
+      <c r="B1384" t="inlineStr">
+        <is>
+          <t>Happiness</t>
+        </is>
+      </c>
+      <c r="C1384" t="inlineStr">
+        <is>
+          <t>Felicidade</t>
+        </is>
+      </c>
+      <c r="D1384" t="inlineStr"/>
+      <c r="E1384" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1384" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Happiness</t>
+        </is>
+      </c>
+      <c r="G1384" t="inlineStr"/>
+      <c r="H1384" t="inlineStr"/>
+    </row>
+    <row r="1385">
+      <c r="A1385" t="inlineStr"/>
+      <c r="B1385" t="inlineStr">
+        <is>
+          <t>Postmodern Era</t>
+        </is>
+      </c>
+      <c r="C1385" t="inlineStr">
+        <is>
+          <t>Era Pós-Moderna</t>
+        </is>
+      </c>
+      <c r="D1385" t="inlineStr"/>
+      <c r="E1385" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1385" t="inlineStr">
+        <is>
+          <t>.Eras.11</t>
+        </is>
+      </c>
+      <c r="G1385" t="inlineStr"/>
+      <c r="H1385" t="inlineStr"/>
+    </row>
+    <row r="1386">
+      <c r="A1386" t="inlineStr"/>
+      <c r="B1386" t="inlineStr">
+        <is>
+          <t>let titles finish</t>
+        </is>
+      </c>
+      <c r="C1386" t="inlineStr">
+        <is>
+          <t>Deixa os títulos terminarem</t>
+        </is>
+      </c>
+      <c r="D1386" t="inlineStr"/>
+      <c r="E1386" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1386" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.Finish</t>
+        </is>
+      </c>
+      <c r="G1386" t="inlineStr"/>
+      <c r="H1386" t="inlineStr"/>
+    </row>
+    <row r="1387">
+      <c r="A1387" t="inlineStr"/>
+      <c r="B1387" t="inlineStr">
+        <is>
+          <t>QI Map</t>
+        </is>
+      </c>
+      <c r="C1387" t="inlineStr">
+        <is>
+          <t>Mapa IQ</t>
+        </is>
+      </c>
+      <c r="D1387" t="inlineStr"/>
+      <c r="E1387" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1387" t="inlineStr">
+        <is>
+          <t>.Menu.QIMap.Title</t>
+        </is>
+      </c>
+      <c r="G1387" t="inlineStr"/>
+      <c r="H1387" t="inlineStr"/>
+    </row>
+    <row r="1388">
+      <c r="A1388" t="inlineStr"/>
+      <c r="B1388" t="inlineStr">
+        <is>
+          <t>Era</t>
+        </is>
+      </c>
+      <c r="C1388" t="inlineStr">
+        <is>
+          <t>Era</t>
+        </is>
+      </c>
+      <c r="D1388" t="inlineStr"/>
+      <c r="E1388" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1388" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.Era</t>
+        </is>
+      </c>
+      <c r="G1388" t="inlineStr"/>
+      <c r="H1388" t="inlineStr"/>
+    </row>
+    <row r="1389">
+      <c r="A1389" t="inlineStr"/>
+      <c r="B1389" t="inlineStr">
+        <is>
+          <t>Friendly invest</t>
+        </is>
+      </c>
+      <c r="C1389" t="inlineStr">
+        <is>
+          <t>Investimento amigo</t>
+        </is>
+      </c>
+      <c r="D1389" t="inlineStr"/>
+      <c r="E1389" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1389" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.ArcBonus</t>
+        </is>
+      </c>
+      <c r="G1389" t="inlineStr"/>
+      <c r="H1389" t="inlineStr"/>
+    </row>
+    <row r="1390">
+      <c r="A1390" t="inlineStr"/>
+      <c r="B1390" t="inlineStr">
+        <is>
+          <t>Highest level of this building</t>
+        </is>
+      </c>
+      <c r="C1390" t="inlineStr">
+        <is>
+          <t>Nível mais alto deste edifício</t>
+        </is>
+      </c>
+      <c r="D1390" t="inlineStr"/>
+      <c r="E1390" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1390" t="inlineStr">
+        <is>
+          <t>.Boxes.Kits.maxBuilding</t>
+        </is>
+      </c>
+      <c r="G1390" t="inlineStr"/>
+      <c r="H1390" t="inlineStr"/>
+    </row>
+    <row r="1391">
+      <c r="A1391" t="inlineStr"/>
+      <c r="B1391" t="inlineStr">
+        <is>
+          <t>Needs two lane road</t>
+        </is>
+      </c>
+      <c r="C1391" t="inlineStr">
+        <is>
+          <t>Requer estrada de duas faixas</t>
+        </is>
+      </c>
+      <c r="D1391" t="inlineStr"/>
+      <c r="E1391" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1391" t="inlineStr">
+        <is>
+          <t>.Boxes.CombatCalculator.StreetRequired</t>
+        </is>
+      </c>
+      <c r="G1391" t="inlineStr"/>
+      <c r="H1391" t="inlineStr"/>
+    </row>
+    <row r="1392">
+      <c r="A1392" t="inlineStr"/>
+      <c r="B1392" t="inlineStr">
+        <is>
+          <t>Reset</t>
+        </is>
+      </c>
+      <c r="C1392" t="inlineStr">
+        <is>
+          <t>Repor</t>
+        </is>
+      </c>
+      <c r="D1392" t="inlineStr"/>
+      <c r="E1392" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1392" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetReset</t>
+        </is>
+      </c>
+      <c r="G1392" t="inlineStr"/>
+      <c r="H1392" t="inlineStr"/>
+    </row>
+    <row r="1393">
+      <c r="A1393" t="inlineStr"/>
+      <c r="B1393" t="inlineStr">
+        <is>
+          <t>Alerts</t>
+        </is>
+      </c>
+      <c r="C1393" t="inlineStr">
+        <is>
+          <t>Alertas</t>
+        </is>
+      </c>
+      <c r="D1393" t="inlineStr"/>
+      <c r="E1393" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1393" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Tabs.Alerts</t>
+        </is>
+      </c>
+      <c r="G1393" t="inlineStr"/>
+      <c r="H1393" t="inlineStr"/>
+    </row>
+    <row r="1394">
+      <c r="A1394" t="inlineStr"/>
+      <c r="B1394" t="inlineStr">
+        <is>
+          <t>Display size-list in reconstruction mode</t>
+        </is>
+      </c>
+      <c r="C1394" t="inlineStr">
+        <is>
+          <t>Exibir a lista de tamanhos em modo de reconstrução</t>
+        </is>
+      </c>
+      <c r="D1394" t="inlineStr"/>
+      <c r="E1394" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1394" t="inlineStr">
+        <is>
+          <t>.Settings.ShowReconstructionList.Title</t>
+        </is>
+      </c>
+      <c r="G1394" t="inlineStr"/>
+      <c r="H1394" t="inlineStr"/>
+    </row>
+    <row r="1395">
+      <c r="A1395" t="inlineStr"/>
+      <c r="B1395" t="inlineStr">
+        <is>
+          <t>Only Unlocked</t>
+        </is>
+      </c>
+      <c r="C1395" t="inlineStr">
+        <is>
+          <t>Apenas Desbloqueados</t>
+        </is>
+      </c>
+      <c r="D1395" t="inlineStr"/>
+      <c r="E1395" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1395" t="inlineStr">
+        <is>
+          <t>.Boxes.ShopAssist.onlyUnlocked</t>
+        </is>
+      </c>
+      <c r="G1395" t="inlineStr"/>
+      <c r="H1395" t="inlineStr"/>
+    </row>
+    <row r="1396">
+      <c r="A1396" t="inlineStr"/>
+      <c r="B1396" t="inlineStr">
+        <is>
+          <t>Your Rewards from Himeji Castle, Temple of Relics, Guild Battleground</t>
+        </is>
+      </c>
+      <c r="C1396" t="inlineStr">
+        <is>
+          <t>As tuas recompensas do Himeji, Templo de Relíquias e Campos de batalha</t>
+        </is>
+      </c>
+      <c r="D1396" t="inlineStr"/>
+      <c r="E1396" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1396" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.SourceTitle.statsRewards</t>
+        </is>
+      </c>
+      <c r="G1396" t="inlineStr"/>
+      <c r="H1396" t="inlineStr"/>
+    </row>
+    <row r="1397">
+      <c r="A1397" t="inlineStr"/>
+      <c r="B1397" t="inlineStr">
+        <is>
+          <t>Preview notification</t>
+        </is>
+      </c>
+      <c r="C1397" t="inlineStr">
+        <is>
+          <t>Pré-visualizar notificações</t>
+        </is>
+      </c>
+      <c r="D1397" t="inlineStr"/>
+      <c r="E1397" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1397" t="inlineStr">
+        <is>
+          <t>.Settings.NotificationPosition.ToastTestHeader</t>
+        </is>
+      </c>
+      <c r="G1397" t="inlineStr"/>
+      <c r="H1397" t="inlineStr"/>
+    </row>
+    <row r="1398">
+      <c r="A1398" t="inlineStr"/>
+      <c r="B1398" t="inlineStr">
+        <is>
+          <t>Tracks, which of the recurring quests already gave diamonds</t>
+        </is>
+      </c>
+      <c r="C1398" t="inlineStr">
+        <is>
+          <t>Verifica quais são as missões recorrentes que já deram diamantes</t>
+        </is>
+      </c>
+      <c r="D1398" t="inlineStr"/>
+      <c r="E1398" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1398" t="inlineStr">
+        <is>
+          <t>.Menu.recurringQuests.Desc</t>
+        </is>
+      </c>
+      <c r="G1398" t="inlineStr"/>
+      <c r="H1398" t="inlineStr"/>
+    </row>
+    <row r="1399">
+      <c r="A1399" t="inlineStr"/>
+      <c r="B1399" t="inlineStr">
+        <is>
+          <t>Load current Beta</t>
+        </is>
+      </c>
+      <c r="C1399" t="inlineStr">
+        <is>
+          <t>Carregar a versão Beta atual</t>
+        </is>
+      </c>
+      <c r="D1399" t="inlineStr"/>
+      <c r="E1399" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1399" t="inlineStr">
+        <is>
+          <t>.Settings.LoadBeta2.Title</t>
+        </is>
+      </c>
+      <c r="G1399" t="inlineStr"/>
+      <c r="H1399" t="inlineStr"/>
+    </row>
+    <row r="1400">
+      <c r="A1400" t="inlineStr"/>
+      <c r="B1400" t="inlineStr">
+        <is>
+          <t>Event Assistants</t>
+        </is>
+      </c>
+      <c r="C1400" t="inlineStr">
+        <is>
+          <t>Assistentes de Eventos</t>
+        </is>
+      </c>
+      <c r="D1400" t="inlineStr"/>
+      <c r="E1400" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1400" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ShowEventChest</t>
+        </is>
+      </c>
+      <c r="G1400" t="inlineStr"/>
+      <c r="H1400" t="inlineStr"/>
+    </row>
+    <row r="1401">
+      <c r="A1401" t="inlineStr"/>
+      <c r="B1401" t="inlineStr">
+        <is>
+          <t>If an incident is displayed to be on a two-lane road, such a road must be built in order to be able to collect the reward!</t>
+        </is>
+      </c>
+      <c r="C1401" t="inlineStr">
+        <is>
+          <t>Se um incidente for exibido como estando numa estrada de duas faixas, essa estrada deve ser construída para poder recolher a recompensa!</t>
+        </is>
+      </c>
+      <c r="D1401" t="inlineStr"/>
+      <c r="E1401" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1401" t="inlineStr">
+        <is>
+          <t>.Boxes.HiddenRewards.twolaneWarning</t>
+        </is>
+      </c>
+      <c r="G1401" t="inlineStr"/>
+      <c r="H1401" t="inlineStr"/>
+    </row>
+    <row r="1402">
+      <c r="A1402" t="inlineStr"/>
+      <c r="B1402" t="inlineStr">
+        <is>
+          <t>Displays a Box that covers the 'Collect All' Button, when FP can not be collected or not all buildings are motivated.</t>
+        </is>
+      </c>
+      <c r="C1402" t="inlineStr">
+        <is>
+          <t>Apresenta uma caixa que cobre o botão «Recolher Tudo» quando os PF não podem ser recolhidos ou quando nem todos os edifícios estão motivados.</t>
+        </is>
+      </c>
+      <c r="D1402" t="inlineStr"/>
+      <c r="E1402" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1402" t="inlineStr">
+        <is>
+          <t>.Settings.BlockCollectAll.Desc</t>
+        </is>
+      </c>
+      <c r="G1402" t="inlineStr"/>
+      <c r="H1402" t="inlineStr"/>
+    </row>
+    <row r="1403">
+      <c r="A1403" t="inlineStr"/>
+      <c r="B1403" t="inlineStr">
+        <is>
+          <t>View</t>
+        </is>
+      </c>
+      <c r="C1403" t="inlineStr">
+        <is>
+          <t>Vista</t>
+        </is>
+      </c>
+      <c r="D1403" t="inlineStr"/>
+      <c r="E1403" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1403" t="inlineStr">
+        <is>
+          <t>.Boxes.CloseBox.View</t>
+        </is>
+      </c>
+      <c r="G1403" t="inlineStr"/>
+      <c r="H1403" t="inlineStr"/>
+    </row>
+    <row r="1404">
+      <c r="A1404" t="inlineStr"/>
+      <c r="B1404" t="inlineStr">
+        <is>
+          <t>This column shows the era of the building, NOT the era of the produced goods</t>
+        </is>
+      </c>
+      <c r="C1404" t="inlineStr">
+        <is>
+          <t>Esta coluna mostra a era do edifício, NÃO a era das mercadorias produzidas</t>
+        </is>
+      </c>
+      <c r="D1404" t="inlineStr"/>
+      <c r="E1404" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1404" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.TTGoodsEra</t>
+        </is>
+      </c>
+      <c r="G1404" t="inlineStr"/>
+      <c r="H1404" t="inlineStr"/>
+    </row>
+    <row r="1405">
+      <c r="A1405" t="inlineStr"/>
+      <c r="B1405" t="inlineStr">
+        <is>
+          <t>Level</t>
+        </is>
+      </c>
+      <c r="C1405" t="inlineStr">
+        <is>
+          <t>Nível</t>
+        </is>
+      </c>
+      <c r="D1405" t="inlineStr"/>
+      <c r="E1405" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1405" t="inlineStr">
+        <is>
+          <t>.Boxes.AllyList.Level</t>
+        </is>
+      </c>
+      <c r="G1405" t="inlineStr"/>
+      <c r="H1405" t="inlineStr"/>
+    </row>
+    <row r="1406">
+      <c r="A1406" t="inlineStr"/>
+      <c r="B1406" t="inlineStr">
+        <is>
+          <t>Should the Alert remain open until the user dismisses or clicks the notification?</t>
+        </is>
+      </c>
+      <c r="C1406" t="inlineStr">
+        <is>
+          <t>Deverá a notificação permanecer aberta até que o utilizador feche ou clique na notificação?</t>
+        </is>
+      </c>
+      <c r="D1406" t="inlineStr"/>
+      <c r="E1406" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1406" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Persistence.Description</t>
+        </is>
+      </c>
+      <c r="G1406" t="inlineStr"/>
+      <c r="H1406" t="inlineStr"/>
+    </row>
+    <row r="1407">
+      <c r="A1407" t="inlineStr"/>
+      <c r="B1407" t="inlineStr">
+        <is>
+          <t>Ascended/limited buildings</t>
+        </is>
+      </c>
+      <c r="C1407" t="inlineStr">
+        <is>
+          <t>Edifícios ascendidos / limitados</t>
+        </is>
+      </c>
+      <c r="D1407" t="inlineStr"/>
+      <c r="E1407" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1407" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.limited</t>
+        </is>
+      </c>
+      <c r="G1407" t="inlineStr"/>
+      <c r="H1407" t="inlineStr"/>
+    </row>
+    <row r="1408">
+      <c r="A1408" t="inlineStr"/>
+      <c r="B1408" t="inlineStr">
+        <is>
+          <t>Strategy Checklist</t>
+        </is>
+      </c>
+      <c r="C1408" t="inlineStr">
+        <is>
+          <t>Lista de Verificação da Estratégia</t>
+        </is>
+      </c>
+      <c r="D1408" t="inlineStr"/>
+      <c r="E1408" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1408" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.Strategy</t>
+        </is>
+      </c>
+      <c r="G1408" t="inlineStr"/>
+      <c r="H1408" t="inlineStr"/>
+    </row>
+    <row r="1409">
+      <c r="A1409" t="inlineStr"/>
+      <c r="B1409" t="inlineStr">
+        <is>
+          <t>Date/Time</t>
+        </is>
+      </c>
+      <c r="C1409" t="inlineStr">
+        <is>
+          <t>Data e hora</t>
+        </is>
+      </c>
+      <c r="D1409" t="inlineStr"/>
+      <c r="E1409" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1409" t="inlineStr">
+        <is>
+          <t>.Boxes.Treasury.DateTime</t>
+        </is>
+      </c>
+      <c r="G1409" t="inlineStr"/>
+      <c r="H1409" t="inlineStr"/>
+    </row>
+    <row r="1410">
+      <c r="A1410" t="inlineStr"/>
+      <c r="B1410" t="inlineStr">
+        <is>
+          <t>effectively - including x4 chance</t>
+        </is>
+      </c>
+      <c r="C1410" t="inlineStr">
+        <is>
+          <t>efetivamente - incluindo a probabilidade x4</t>
+        </is>
+      </c>
+      <c r="D1410" t="inlineStr"/>
+      <c r="E1410" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1410" t="inlineStr">
+        <is>
+          <t>.Boxes.Outpost.including4x</t>
+        </is>
+      </c>
+      <c r="G1410" t="inlineStr"/>
+      <c r="H1410" t="inlineStr"/>
+    </row>
+    <row r="1411">
+      <c r="A1411" t="inlineStr"/>
+      <c r="B1411" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/ally</t>
+        </is>
+      </c>
+      <c r="C1411" t="inlineStr">
+        <is>
+          <t>https://docs.foe-helper.com/english/module/ally</t>
+        </is>
+      </c>
+      <c r="D1411" t="inlineStr"/>
+      <c r="E1411" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1411" t="inlineStr">
+        <is>
+          <t>.Boxes.AllyList.HelpLink</t>
+        </is>
+      </c>
+      <c r="G1411" t="inlineStr"/>
+      <c r="H1411" t="inlineStr"/>
+    </row>
+    <row r="1412">
+      <c r="A1412" t="inlineStr"/>
+      <c r="B1412" t="inlineStr">
+        <is>
+          <t>Meds</t>
+        </is>
+      </c>
+      <c r="C1412" t="inlineStr">
+        <is>
+          <t>Medalhas</t>
+        </is>
+      </c>
+      <c r="D1412" t="inlineStr"/>
+      <c r="E1412" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1412" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.Meds</t>
+        </is>
+      </c>
+      <c r="G1412" t="inlineStr"/>
+      <c r="H1412" t="inlineStr"/>
+    </row>
+    <row r="1413">
+      <c r="A1413" t="inlineStr"/>
+      <c r="B1413" t="inlineStr">
+        <is>
+          <t>Daily castle points</t>
+        </is>
+      </c>
+      <c r="C1413" t="inlineStr">
+        <is>
+          <t>Pontos de Sistema de Castelo diários</t>
+        </is>
+      </c>
+      <c r="D1413" t="inlineStr"/>
+      <c r="E1413" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1413" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.DailyCastlePoints</t>
+        </is>
+      </c>
+      <c r="G1413" t="inlineStr"/>
+      <c r="H1413" t="inlineStr"/>
+    </row>
+    <row r="1414">
+      <c r="A1414" t="inlineStr"/>
+      <c r="B1414" t="inlineStr">
+        <is>
+          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Start a Settlement and reload the game (F5)</t>
+        </is>
+      </c>
+      <c r="C1414" t="inlineStr">
+        <is>
+          <t>&lt;em id='outPW' class='tooltip-error'&gt;Disabled: Começa primeiro uma colónia e relança o jogo (F5)</t>
+        </is>
+      </c>
+      <c r="D1414" t="inlineStr"/>
+      <c r="E1414" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1414" t="inlineStr">
+        <is>
+          <t>.Menu.OutP.DescWarningOutpostData</t>
+        </is>
+      </c>
+      <c r="G1414" t="inlineStr"/>
+      <c r="H1414" t="inlineStr"/>
+    </row>
+    <row r="1415">
+      <c r="A1415" t="inlineStr"/>
+      <c r="B1415" t="inlineStr">
+        <is>
+          <t>GB Calculator</t>
+        </is>
+      </c>
+      <c r="C1415" t="inlineStr">
+        <is>
+          <t>Calculadora de GE</t>
+        </is>
+      </c>
+      <c r="D1415" t="inlineStr"/>
+      <c r="E1415" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1415" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ShowOwnPartOnAllGBs</t>
+        </is>
+      </c>
+      <c r="G1415" t="inlineStr"/>
+      <c r="H1415" t="inlineStr"/>
+    </row>
+    <row r="1416">
+      <c r="A1416" t="inlineStr"/>
+      <c r="B1416" t="inlineStr">
+        <is>
+          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day</t>
+        </is>
+      </c>
+      <c r="C1416" t="inlineStr">
+        <is>
+          <t>Vai demorar __days__ dias até que o investimento de __costs__ PF seja recuperado com uma produção diária de __fpproduction__ PF/dia</t>
+        </is>
+      </c>
+      <c r="D1416" t="inlineStr"/>
+      <c r="E1416" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1416" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.BreakEvenTT</t>
+        </is>
+      </c>
+      <c r="G1416" t="inlineStr"/>
+      <c r="H1416" t="inlineStr"/>
+    </row>
+    <row r="1417">
+      <c r="A1417" t="inlineStr"/>
+      <c r="B1417" t="inlineStr">
+        <is>
+          <t>Level</t>
+        </is>
+      </c>
+      <c r="C1417" t="inlineStr">
+        <is>
+          <t>Nível</t>
+        </is>
+      </c>
+      <c r="D1417" t="inlineStr"/>
+      <c r="E1417" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1417" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Level</t>
+        </is>
+      </c>
+      <c r="G1417" t="inlineStr"/>
+      <c r="H1417" t="inlineStr"/>
+    </row>
+    <row r="1418">
+      <c r="A1418" t="inlineStr"/>
+      <c r="B1418" t="inlineStr">
+        <is>
+          <t>Carnival Event</t>
+        </is>
+      </c>
+      <c r="C1418" t="inlineStr">
+        <is>
+          <t>Evento de Carnaval</t>
+        </is>
+      </c>
+      <c r="D1418" t="inlineStr"/>
+      <c r="E1418" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1418" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.carnival_event</t>
+        </is>
+      </c>
+      <c r="G1418" t="inlineStr"/>
+      <c r="H1418" t="inlineStr"/>
+    </row>
+    <row r="1419">
+      <c r="A1419" t="inlineStr"/>
+      <c r="B1419" t="inlineStr">
+        <is>
+          <t>Settings</t>
+        </is>
+      </c>
+      <c r="C1419" t="inlineStr">
+        <is>
+          <t>Configurações</t>
+        </is>
+      </c>
+      <c r="D1419" t="inlineStr"/>
+      <c r="E1419" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1419" t="inlineStr">
+        <is>
+          <t>.Menu.Settings.Title</t>
+        </is>
+      </c>
+      <c r="G1419" t="inlineStr"/>
+      <c r="H1419" t="inlineStr"/>
+    </row>
+    <row r="1420">
+      <c r="A1420" t="inlineStr"/>
+      <c r="B1420" t="inlineStr">
+        <is>
+          <t>Residential</t>
+        </is>
+      </c>
+      <c r="C1420" t="inlineStr">
+        <is>
+          <t>Residencial</t>
+        </is>
+      </c>
+      <c r="D1420" t="inlineStr"/>
+      <c r="E1420" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1420" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.residential</t>
+        </is>
+      </c>
+      <c r="G1420" t="inlineStr"/>
+      <c r="H1420" t="inlineStr"/>
+    </row>
+    <row r="1421">
+      <c r="A1421" t="inlineStr"/>
+      <c r="B1421" t="inlineStr">
+        <is>
+          <t>Alerts</t>
+        </is>
+      </c>
+      <c r="C1421" t="inlineStr">
+        <is>
+          <t>Alarme</t>
+        </is>
+      </c>
+      <c r="D1421" t="inlineStr"/>
+      <c r="E1421" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1421" t="inlineStr">
+        <is>
+          <t>.Menu.Alerts.Title</t>
+        </is>
+      </c>
+      <c r="G1421" t="inlineStr"/>
+      <c r="H1421" t="inlineStr"/>
+    </row>
+    <row r="1422">
+      <c r="A1422" t="inlineStr"/>
+      <c r="B1422" t="inlineStr">
+        <is>
+          <t>Hide</t>
+        </is>
+      </c>
+      <c r="C1422" t="inlineStr">
+        <is>
+          <t>Esconder</t>
+        </is>
+      </c>
+      <c r="D1422" t="inlineStr"/>
+      <c r="E1422" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1422" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.Hide</t>
+        </is>
+      </c>
+      <c r="G1422" t="inlineStr"/>
+      <c r="H1422" t="inlineStr"/>
+    </row>
+    <row r="1423">
+      <c r="A1423" t="inlineStr"/>
+      <c r="B1423" t="inlineStr">
+        <is>
+          <t>Local settings</t>
+        </is>
+      </c>
+      <c r="C1423" t="inlineStr">
+        <is>
+          <t>Definições locais</t>
+        </is>
+      </c>
+      <c r="D1423" t="inlineStr"/>
+      <c r="E1423" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1423" t="inlineStr">
+        <is>
+          <t>.Boxes.DBExport.LocalSettings</t>
+        </is>
+      </c>
+      <c r="G1423" t="inlineStr"/>
+      <c r="H1423" t="inlineStr"/>
+    </row>
+    <row r="1424">
+      <c r="A1424" t="inlineStr"/>
+      <c r="B1424" t="inlineStr">
+        <is>
+          <t>Settings</t>
+        </is>
+      </c>
+      <c r="C1424" t="inlineStr">
+        <is>
+          <t>Configurações</t>
+        </is>
+      </c>
+      <c r="D1424" t="inlineStr"/>
+      <c r="E1424" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1424" t="inlineStr">
+        <is>
+          <t>.Boxes.Settings.Title</t>
+        </is>
+      </c>
+      <c r="G1424" t="inlineStr"/>
+      <c r="H1424" t="inlineStr"/>
+    </row>
+    <row r="1425">
+      <c r="A1425" t="inlineStr"/>
+      <c r="B1425" t="inlineStr">
+        <is>
+          <t>Log duration</t>
+        </is>
+      </c>
+      <c r="C1425" t="inlineStr">
+        <is>
+          <t>Duração do registo</t>
+        </is>
+      </c>
+      <c r="D1425" t="inlineStr"/>
+      <c r="E1425" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1425" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.LogDuration</t>
+        </is>
+      </c>
+      <c r="G1425" t="inlineStr"/>
+      <c r="H1425" t="inlineStr"/>
+    </row>
+    <row r="1426">
+      <c r="A1426" t="inlineStr"/>
+      <c r="B1426" t="inlineStr">
+        <is>
+          <t>Incidents Overview</t>
+        </is>
+      </c>
+      <c r="C1426" t="inlineStr">
+        <is>
+          <t>Incidentes escondidos</t>
+        </is>
+      </c>
+      <c r="D1426" t="inlineStr"/>
+      <c r="E1426" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1426" t="inlineStr">
+        <is>
+          <t>.Boxes.HiddenRewards.Title</t>
+        </is>
+      </c>
+      <c r="G1426" t="inlineStr"/>
+      <c r="H1426" t="inlineStr"/>
+    </row>
+    <row r="1427">
+      <c r="A1427" t="inlineStr"/>
+      <c r="B1427" t="inlineStr">
+        <is>
+          <t>Enable sound effects in the extension.</t>
+        </is>
+      </c>
+      <c r="C1427" t="inlineStr">
+        <is>
+          <t>Ativar efeitos sonoros na extensão.</t>
+        </is>
+      </c>
+      <c r="D1427" t="inlineStr"/>
+      <c r="E1427" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1427" t="inlineStr">
+        <is>
+          <t>.Settings.EnableSound.Desc</t>
+        </is>
+      </c>
+      <c r="G1427" t="inlineStr"/>
+      <c r="H1427" t="inlineStr"/>
+    </row>
+    <row r="1428">
+      <c r="A1428" t="inlineStr"/>
+      <c r="B1428" t="inlineStr">
+        <is>
+          <t>Actions</t>
+        </is>
+      </c>
+      <c r="C1428" t="inlineStr">
+        <is>
+          <t>Ações</t>
+        </is>
+      </c>
+      <c r="D1428" t="inlineStr"/>
+      <c r="E1428" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1428" t="inlineStr">
+        <is>
+          <t>.Boxes.QiProgress.Actions</t>
+        </is>
+      </c>
+      <c r="G1428" t="inlineStr"/>
+      <c r="H1428" t="inlineStr"/>
+    </row>
+    <row r="1429">
+      <c r="A1429" t="inlineStr"/>
+      <c r="B1429" t="inlineStr">
+        <is>
+          <t>Show Item column</t>
+        </is>
+      </c>
+      <c r="C1429" t="inlineStr">
+        <is>
+          <t>Mostrar coluna de Itens</t>
+        </is>
+      </c>
+      <c r="D1429" t="inlineStr"/>
+      <c r="E1429" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1429" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.ShowItems</t>
+        </is>
+      </c>
+      <c r="G1429" t="inlineStr"/>
+      <c r="H1429" t="inlineStr"/>
+    </row>
+    <row r="1430">
+      <c r="A1430" t="inlineStr"/>
+      <c r="B1430" t="inlineStr">
+        <is>
+          <t>(De)select currently visible buildings</t>
+        </is>
+      </c>
+      <c r="C1430" t="inlineStr">
+        <is>
+          <t>(De)selecionar edifícios atualmente visíveis</t>
+        </is>
+      </c>
+      <c r="D1430" t="inlineStr"/>
+      <c r="E1430" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1430" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.ToggleBuildingSelection</t>
+        </is>
+      </c>
+      <c r="G1430" t="inlineStr"/>
+      <c r="H1430" t="inlineStr"/>
+    </row>
+    <row r="1431">
+      <c r="A1431" t="inlineStr"/>
+      <c r="B1431" t="inlineStr">
+        <is>
+          <t>Delete site</t>
+        </is>
+      </c>
+      <c r="C1431" t="inlineStr">
+        <is>
+          <t>Apagar site</t>
+        </is>
+      </c>
+      <c r="D1431" t="inlineStr"/>
+      <c r="E1431" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1431" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.DeleteItem</t>
+        </is>
+      </c>
+      <c r="G1431" t="inlineStr"/>
+      <c r="H1431" t="inlineStr"/>
+    </row>
+    <row r="1432">
+      <c r="A1432" t="inlineStr"/>
+      <c r="B1432" t="inlineStr">
+        <is>
+          <t>Goods from earlier ages</t>
+        </is>
+      </c>
+      <c r="C1432" t="inlineStr">
+        <is>
+          <t>Mercadorias de eras anteriores</t>
+        </is>
+      </c>
+      <c r="D1432" t="inlineStr"/>
+      <c r="E1432" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1432" t="inlineStr">
+        <is>
+          <t>.Boxes.BlueGalaxy.OlderGoods</t>
+        </is>
+      </c>
+      <c r="G1432" t="inlineStr"/>
+      <c r="H1432" t="inlineStr"/>
+    </row>
+    <row r="1433">
+      <c r="A1433" t="inlineStr"/>
+      <c r="B1433" t="inlineStr">
+        <is>
+          <t>Guild Battles</t>
+        </is>
+      </c>
+      <c r="C1433" t="inlineStr">
+        <is>
+          <t>Batalhas de Guilda</t>
+        </is>
+      </c>
+      <c r="D1433" t="inlineStr"/>
+      <c r="E1433" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1433" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.Guildfights</t>
+        </is>
+      </c>
+      <c r="G1433" t="inlineStr"/>
+      <c r="H1433" t="inlineStr"/>
+    </row>
+    <row r="1434">
+      <c r="A1434" t="inlineStr"/>
+      <c r="B1434" t="inlineStr">
+        <is>
+          <t>open overview after update</t>
+        </is>
+      </c>
+      <c r="C1434" t="inlineStr">
+        <is>
+          <t>Abrir visão geral após atualização</t>
+        </is>
+      </c>
+      <c r="D1434" t="inlineStr"/>
+      <c r="E1434" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1434" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.AutoStartOnUpdate</t>
+        </is>
+      </c>
+      <c r="G1434" t="inlineStr"/>
+      <c r="H1434" t="inlineStr"/>
+    </row>
+    <row r="1435">
+      <c r="A1435" t="inlineStr"/>
+      <c r="B1435" t="inlineStr">
+        <is>
+          <t>VF</t>
+        </is>
+      </c>
+      <c r="C1435" t="inlineStr">
+        <is>
+          <t>VF</t>
+        </is>
+      </c>
+      <c r="D1435" t="inlineStr"/>
+      <c r="E1435" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1435" t="inlineStr">
+        <is>
+          <t>.Eras.17.short</t>
+        </is>
+      </c>
+      <c r="G1435" t="inlineStr"/>
+      <c r="H1435" t="inlineStr"/>
+    </row>
+    <row r="1436">
+      <c r="A1436" t="inlineStr"/>
+      <c r="B1436" t="inlineStr">
+        <is>
+          <t>Mysterious Shards (Flying Island)</t>
+        </is>
+      </c>
+      <c r="C1436" t="inlineStr">
+        <is>
+          <t>Fragmentos Misteriosos (Ilha Voadora)</t>
+        </is>
+      </c>
+      <c r="D1436" t="inlineStr"/>
+      <c r="E1436" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1436" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.Rewards.SourceTitle.shards</t>
+        </is>
+      </c>
+      <c r="G1436" t="inlineStr"/>
+      <c r="H1436" t="inlineStr"/>
+    </row>
+    <row r="1437">
+      <c r="A1437" t="inlineStr"/>
+      <c r="B1437" t="inlineStr">
+        <is>
+          <t>The Beta-Extension musst be installed and updated manually. Either regularly click the button below to download the current beta or use a Git-Manager&gt;&lt;/br&gt;&lt;/br&gt;Unpack the downloaded zip and in the Chrome extension settings activate developer mode to 'load unpacked extension'.&lt;/br&gt;&lt;/br&gt;Only one Version of the Helper should be active at any time to prevent interference!</t>
+        </is>
+      </c>
+      <c r="C1437" t="inlineStr">
+        <is>
+          <t>A extensão Beta deve ser instalada e atualizada manualmente. Clique regularmente no botão abaixo para descarregar a versão beta atual ou use um Git-Manager.&lt;/br&gt;&lt;/br&gt;Descompacte o arquivo zip descarregado e, nas definições da extensão do Chrome, ative o modo de desenvolvedor para 'carregar extensão descompactada'.&lt;/br&gt;&lt;/br&gt;Apenas uma versão do assistente deve estar ativa em qualquer momento para evitar interferências!</t>
+        </is>
+      </c>
+      <c r="D1437" t="inlineStr"/>
+      <c r="E1437" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1437" t="inlineStr">
+        <is>
+          <t>.Settings.LoadBeta2.Desc</t>
+        </is>
+      </c>
+      <c r="G1437" t="inlineStr"/>
+      <c r="H1437" t="inlineStr"/>
+    </row>
+    <row r="1438">
+      <c r="A1438" t="inlineStr"/>
+      <c r="B1438" t="inlineStr">
+        <is>
+          <t>Factories</t>
+        </is>
+      </c>
+      <c r="C1438" t="inlineStr">
+        <is>
+          <t>Fábricas</t>
+        </is>
+      </c>
+      <c r="D1438" t="inlineStr"/>
+      <c r="E1438" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1438" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.Production.StPat</t>
+        </is>
+      </c>
+      <c r="G1438" t="inlineStr"/>
+      <c r="H1438" t="inlineStr"/>
+    </row>
+    <row r="1439">
+      <c r="A1439" t="inlineStr"/>
+      <c r="B1439" t="inlineStr">
+        <is>
+          <t>Records</t>
+        </is>
+      </c>
+      <c r="C1439" t="inlineStr">
+        <is>
+          <t>Registos</t>
+        </is>
+      </c>
+      <c r="D1439" t="inlineStr"/>
+      <c r="E1439" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1439" t="inlineStr">
+        <is>
+          <t>.Boxes.DBExport.Records</t>
+        </is>
+      </c>
+      <c r="G1439" t="inlineStr"/>
+      <c r="H1439" t="inlineStr"/>
+    </row>
+    <row r="1440">
+      <c r="A1440" t="inlineStr"/>
+      <c r="B1440" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Search Building… </t>
+        </is>
+      </c>
+      <c r="C1440" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Procurar Edifício… </t>
+        </is>
+      </c>
+      <c r="D1440" t="inlineStr"/>
+      <c r="E1440" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1440" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.SearchInput</t>
+        </is>
+      </c>
+      <c r="G1440" t="inlineStr"/>
+      <c r="H1440" t="inlineStr"/>
+    </row>
+    <row r="1441">
+      <c r="A1441" t="inlineStr"/>
+      <c r="B1441" t="inlineStr">
+        <is>
+          <t>Guild Power</t>
+        </is>
+      </c>
+      <c r="C1441" t="inlineStr">
+        <is>
+          <t>Poder da Guilda</t>
+        </is>
+      </c>
+      <c r="D1441" t="inlineStr"/>
+      <c r="E1441" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1441" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.GuildPower</t>
+        </is>
+      </c>
+      <c r="G1441" t="inlineStr"/>
+      <c r="H1441" t="inlineStr"/>
+    </row>
+    <row r="1442">
+      <c r="A1442" t="inlineStr"/>
+      <c r="B1442" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="C1442" t="inlineStr">
+        <is>
+          <t>Outro</t>
+        </is>
+      </c>
+      <c r="D1442" t="inlineStr"/>
+      <c r="E1442" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1442" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.generic_building</t>
+        </is>
+      </c>
+      <c r="G1442" t="inlineStr"/>
+      <c r="H1442" t="inlineStr"/>
+    </row>
+    <row r="1443">
+      <c r="A1443" t="inlineStr"/>
+      <c r="B1443" t="inlineStr">
+        <is>
+          <t>Explanation</t>
+        </is>
+      </c>
+      <c r="C1443" t="inlineStr">
+        <is>
+          <t>Explicação</t>
+        </is>
+      </c>
+      <c r="D1443" t="inlineStr"/>
+      <c r="E1443" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1443" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssistAAConfig.Exp</t>
+        </is>
+      </c>
+      <c r="G1443" t="inlineStr"/>
+      <c r="H1443" t="inlineStr"/>
+    </row>
+    <row r="1444">
+      <c r="A1444" t="inlineStr"/>
+      <c r="B1444" t="inlineStr">
+        <is>
+          <t>Snapshot Log</t>
+        </is>
+      </c>
+      <c r="C1444" t="inlineStr">
+        <is>
+          <t>Registo Instantâneo</t>
+        </is>
+      </c>
+      <c r="D1444" t="inlineStr"/>
+      <c r="E1444" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1444" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.SnapshotLog</t>
+        </is>
+      </c>
+      <c r="G1444" t="inlineStr"/>
+      <c r="H1444" t="inlineStr"/>
+    </row>
+    <row r="1445">
+      <c r="A1445" t="inlineStr"/>
+      <c r="B1445" t="inlineStr">
+        <is>
+          <t>Scouting Time</t>
+        </is>
+      </c>
+      <c r="C1445" t="inlineStr">
+        <is>
+          <t>Tempo de Exploração</t>
+        </is>
+      </c>
+      <c r="D1445" t="inlineStr"/>
+      <c r="E1445" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1445" t="inlineStr">
+        <is>
+          <t>.Boxes.scoutingTimes.ScoutingTime</t>
+        </is>
+      </c>
+      <c r="G1445" t="inlineStr"/>
+      <c r="H1445" t="inlineStr"/>
+    </row>
+    <row r="1446">
+      <c r="A1446" t="inlineStr"/>
+      <c r="B1446" t="inlineStr">
+        <is>
+          <t>Fragments</t>
+        </is>
+      </c>
+      <c r="C1446" t="inlineStr">
+        <is>
+          <t>Fragmentos</t>
+        </is>
+      </c>
+      <c r="D1446" t="inlineStr"/>
+      <c r="E1446" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1446" t="inlineStr">
+        <is>
+          <t>.Boxes.BlueGalaxy.Fragments</t>
+        </is>
+      </c>
+      <c r="G1446" t="inlineStr"/>
+      <c r="H1446" t="inlineStr"/>
+    </row>
+    <row r="1447">
+      <c r="A1447" t="inlineStr"/>
+      <c r="B1447" t="inlineStr">
+        <is>
+          <t>top middle</t>
+        </is>
+      </c>
+      <c r="C1447" t="inlineStr">
+        <is>
+          <t>meio superior</t>
+        </is>
+      </c>
+      <c r="D1447" t="inlineStr"/>
+      <c r="E1447" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1447" t="inlineStr">
+        <is>
+          <t>.Menu.Notification.Position.top-center</t>
+        </is>
+      </c>
+      <c r="G1447" t="inlineStr"/>
+      <c r="H1447" t="inlineStr"/>
+    </row>
+    <row r="1448">
+      <c r="A1448" t="inlineStr"/>
+      <c r="B1448" t="inlineStr">
+        <is>
+          <t>NPC</t>
+        </is>
+      </c>
+      <c r="C1448" t="inlineStr">
+        <is>
+          <t>NPC</t>
+        </is>
+      </c>
+      <c r="D1448" t="inlineStr"/>
+      <c r="E1448" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1448" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Log.NPC</t>
+        </is>
+      </c>
+      <c r="G1448" t="inlineStr"/>
+      <c r="H1448" t="inlineStr"/>
+    </row>
+    <row r="1449">
+      <c r="A1449" t="inlineStr"/>
+      <c r="B1449" t="inlineStr">
+        <is>
+          <t>Shows only buildings from search results, buildings you added manually and buildings you highlighted yourself</t>
+        </is>
+      </c>
+      <c r="C1449" t="inlineStr">
+        <is>
+          <t>Mostra apenas os edifícios dos resultados da pesquisa, os edifícios que adicionou manualmente e os edifícios que destacou pessoalmente</t>
+        </is>
+      </c>
+      <c r="D1449" t="inlineStr"/>
+      <c r="E1449" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1449" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.ShowHighlightedExplanation</t>
+        </is>
+      </c>
+      <c r="G1449" t="inlineStr"/>
+      <c r="H1449" t="inlineStr"/>
+    </row>
+    <row r="1450">
+      <c r="A1450" t="inlineStr"/>
+      <c r="B1450" t="inlineStr">
+        <is>
+          <t>Delete Alert</t>
+        </is>
+      </c>
+      <c r="C1450" t="inlineStr">
+        <is>
+          <t>Eliminar Alerta</t>
+        </is>
+      </c>
+      <c r="D1450" t="inlineStr"/>
+      <c r="E1450" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1450" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.DeleteAlert</t>
+        </is>
+      </c>
+      <c r="G1450" t="inlineStr"/>
+      <c r="H1450" t="inlineStr"/>
+    </row>
+    <row r="1451">
+      <c r="A1451" t="inlineStr"/>
+      <c r="B1451" t="inlineStr">
+        <is>
+          <t>Boost Inventory</t>
+        </is>
+      </c>
+      <c r="C1451" t="inlineStr">
+        <is>
+          <t>Inventário de Bónus</t>
+        </is>
+      </c>
+      <c r="D1451" t="inlineStr"/>
+      <c r="E1451" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1451" t="inlineStr">
+        <is>
+          <t>.Boxes.CombatCalculator.Title</t>
+        </is>
+      </c>
+      <c r="G1451" t="inlineStr"/>
+      <c r="H1451" t="inlineStr"/>
+    </row>
+    <row r="1452">
+      <c r="A1452" t="inlineStr"/>
+      <c r="B1452" t="inlineStr">
+        <is>
+          <t>How much is expected per FSP-kit?</t>
+        </is>
+      </c>
+      <c r="C1452" t="inlineStr">
+        <is>
+          <t>Quanto se espera por kit FSP?</t>
+        </is>
+      </c>
+      <c r="D1452" t="inlineStr"/>
+      <c r="E1452" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1452" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.TitleFSPCalculator</t>
+        </is>
+      </c>
+      <c r="G1452" t="inlineStr"/>
+      <c r="H1452" t="inlineStr"/>
+    </row>
+    <row r="1453">
+      <c r="A1453" t="inlineStr"/>
+      <c r="B1453" t="inlineStr">
+        <is>
+          <t>max Lvl</t>
+        </is>
+      </c>
+      <c r="C1453" t="inlineStr">
+        <is>
+          <t>nível máximo</t>
+        </is>
+      </c>
+      <c r="D1453" t="inlineStr"/>
+      <c r="E1453" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1453" t="inlineStr">
+        <is>
+          <t>.Boxes.findGB.maxLvl</t>
+        </is>
+      </c>
+      <c r="G1453" t="inlineStr"/>
+      <c r="H1453" t="inlineStr"/>
+    </row>
+    <row r="1454">
+      <c r="A1454" t="inlineStr"/>
+      <c r="B1454" t="inlineStr">
+        <is>
+          <t>Discord Webhooks</t>
+        </is>
+      </c>
+      <c r="C1454" t="inlineStr">
+        <is>
+          <t>Webhooks do Discord</t>
+        </is>
+      </c>
+      <c r="D1454" t="inlineStr"/>
+      <c r="E1454" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1454" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.Title</t>
+        </is>
+      </c>
+      <c r="G1454" t="inlineStr"/>
+      <c r="H1454" t="inlineStr"/>
+    </row>
+    <row r="1455">
+      <c r="A1455" t="inlineStr"/>
+      <c r="B1455" t="inlineStr">
+        <is>
+          <t>This includes all fair trades where the offered good has a lower stock than the requested good</t>
+        </is>
+      </c>
+      <c r="C1455" t="inlineStr">
+        <is>
+          <t>Isso inclui todas as trocas justas onde a mercadoria oferecida (por ti) tem um stock inferior à mercadoria recebida</t>
+        </is>
+      </c>
+      <c r="D1455" t="inlineStr"/>
+      <c r="E1455" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1455" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.TradeFairStockTT</t>
+        </is>
+      </c>
+      <c r="G1455" t="inlineStr"/>
+      <c r="H1455" t="inlineStr"/>
+    </row>
+    <row r="1456">
+      <c r="A1456" t="inlineStr"/>
+      <c r="B1456" t="inlineStr">
+        <is>
+          <t>Close all Box</t>
+        </is>
+      </c>
+      <c r="C1456" t="inlineStr">
+        <is>
+          <t>Fechar todas as Caixas</t>
+        </is>
+      </c>
+      <c r="D1456" t="inlineStr"/>
+      <c r="E1456" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1456" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.AutoOpenCloseBox</t>
+        </is>
+      </c>
+      <c r="G1456" t="inlineStr"/>
+      <c r="H1456" t="inlineStr"/>
+    </row>
+    <row r="1457">
+      <c r="A1457" t="inlineStr"/>
+      <c r="B1457" t="inlineStr">
+        <is>
+          <t>Building Upgrade Costs</t>
+        </is>
+      </c>
+      <c r="C1457" t="inlineStr">
+        <is>
+          <t>Custos de Atualização de Edifício</t>
+        </is>
+      </c>
+      <c r="D1457" t="inlineStr"/>
+      <c r="E1457" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1457" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.BuildingUpgrades</t>
+        </is>
+      </c>
+      <c r="G1457" t="inlineStr"/>
+      <c r="H1457" t="inlineStr"/>
+    </row>
+    <row r="1458">
+      <c r="A1458" t="inlineStr"/>
+      <c r="B1458" t="inlineStr">
+        <is>
+          <t>Battles</t>
+        </is>
+      </c>
+      <c r="C1458" t="inlineStr">
+        <is>
+          <t>Batalhas</t>
+        </is>
+      </c>
+      <c r="D1458" t="inlineStr"/>
+      <c r="E1458" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1458" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Battles</t>
+        </is>
+      </c>
+      <c r="G1458" t="inlineStr"/>
+      <c r="H1458" t="inlineStr"/>
+    </row>
+    <row r="1459">
+      <c r="A1459" t="inlineStr"/>
+      <c r="B1459" t="inlineStr">
+        <is>
+          <t>Stream</t>
+        </is>
+      </c>
+      <c r="C1459" t="inlineStr">
+        <is>
+          <t>Fluxo</t>
+        </is>
+      </c>
+      <c r="D1459" t="inlineStr"/>
+      <c r="E1459" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1459" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnChartType.streamgraph</t>
+        </is>
+      </c>
+      <c r="G1459" t="inlineStr"/>
+      <c r="H1459" t="inlineStr"/>
+    </row>
+    <row r="1460">
+      <c r="A1460" t="inlineStr"/>
+      <c r="B1460" t="inlineStr">
+        <is>
+          <t>Invested</t>
+        </is>
+      </c>
+      <c r="C1460" t="inlineStr">
+        <is>
+          <t>Investido</t>
+        </is>
+      </c>
+      <c r="D1460" t="inlineStr"/>
+      <c r="E1460" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1460" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.Invested</t>
+        </is>
+      </c>
+      <c r="G1460" t="inlineStr"/>
+      <c r="H1460" t="inlineStr"/>
+    </row>
+    <row r="1461">
+      <c r="A1461" t="inlineStr"/>
+      <c r="B1461" t="inlineStr">
+        <is>
+          <t>GE</t>
+        </is>
+      </c>
+      <c r="C1461" t="inlineStr">
+        <is>
+          <t>EG</t>
+        </is>
+      </c>
+      <c r="D1461" t="inlineStr"/>
+      <c r="E1461" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1461" t="inlineStr">
+        <is>
+          <t>.Boxes.Infobox.FilterGex</t>
+        </is>
+      </c>
+      <c r="G1461" t="inlineStr"/>
+      <c r="H1461" t="inlineStr"/>
+    </row>
+    <row r="1462">
+      <c r="A1462" t="inlineStr"/>
+      <c r="B1462" t="inlineStr">
+        <is>
+          <t>Your headline</t>
+        </is>
+      </c>
+      <c r="C1462" t="inlineStr">
+        <is>
+          <t>O seu cabeçalho</t>
+        </is>
+      </c>
+      <c r="D1462" t="inlineStr"/>
+      <c r="E1462" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1462" t="inlineStr">
+        <is>
+          <t>.Boxes.Notice.DummyHeading</t>
+        </is>
+      </c>
+      <c r="G1462" t="inlineStr"/>
+      <c r="H1462" t="inlineStr"/>
+    </row>
+    <row r="1463">
+      <c r="A1463" t="inlineStr"/>
+      <c r="B1463" t="inlineStr">
+        <is>
+          <t>Higher</t>
+        </is>
+      </c>
+      <c r="C1463" t="inlineStr">
+        <is>
+          <t>Superior</t>
+        </is>
+      </c>
+      <c r="D1463" t="inlineStr"/>
+      <c r="E1463" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1463" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.TradeForHigher</t>
+        </is>
+      </c>
+      <c r="G1463" t="inlineStr"/>
+      <c r="H1463" t="inlineStr"/>
+    </row>
+    <row r="1464">
+      <c r="A1464" t="inlineStr"/>
+      <c r="B1464" t="inlineStr">
+        <is>
+          <t>Diplomatic Gifts (Space Carrier)</t>
+        </is>
+      </c>
+      <c r="C1464" t="inlineStr">
+        <is>
+          <t>Ofertas Diplomáticas (Cargueiro Espacial)</t>
+        </is>
+      </c>
+      <c r="D1464" t="inlineStr"/>
+      <c r="E1464" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1464" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.Rewards.SourceTitle.diplomaticGifts</t>
+        </is>
+      </c>
+      <c r="G1464" t="inlineStr"/>
+      <c r="H1464" t="inlineStr"/>
+    </row>
+    <row r="1465">
+      <c r="A1465" t="inlineStr"/>
+      <c r="B1465" t="inlineStr">
+        <is>
+          <t>Attack</t>
+        </is>
+      </c>
+      <c r="C1465" t="inlineStr">
+        <is>
+          <t>Ataque</t>
+        </is>
+      </c>
+      <c r="D1465" t="inlineStr"/>
+      <c r="E1465" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1465" t="inlineStr">
+        <is>
+          <t>.Boxes.PvPArena.Tabs.AttackFights</t>
+        </is>
+      </c>
+      <c r="G1465" t="inlineStr"/>
+      <c r="H1465" t="inlineStr"/>
+    </row>
+    <row r="1466">
+      <c r="A1466" t="inlineStr"/>
+      <c r="B1466" t="inlineStr">
+        <is>
+          <t>Map</t>
+        </is>
+      </c>
+      <c r="C1466" t="inlineStr">
+        <is>
+          <t>Mapa</t>
+        </is>
+      </c>
+      <c r="D1466" t="inlineStr"/>
+      <c r="E1466" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1466" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.OpenMap</t>
+        </is>
+      </c>
+      <c r="G1466" t="inlineStr"/>
+      <c r="H1466" t="inlineStr"/>
+    </row>
+    <row r="1467">
+      <c r="A1467" t="inlineStr"/>
+      <c r="B1467" t="inlineStr">
+        <is>
+          <t>Add</t>
+        </is>
+      </c>
+      <c r="C1467" t="inlineStr">
+        <is>
+          <t>Adicionar</t>
+        </is>
+      </c>
+      <c r="D1467" t="inlineStr"/>
+      <c r="E1467" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1467" t="inlineStr">
+        <is>
+          <t>.Boxes.AuctionSettings.Add</t>
+        </is>
+      </c>
+      <c r="G1467" t="inlineStr"/>
+      <c r="H1467" t="inlineStr"/>
+    </row>
+    <row r="1468">
+      <c r="A1468" t="inlineStr"/>
+      <c r="B1468" t="inlineStr">
+        <is>
+          <t>Traits</t>
+        </is>
+      </c>
+      <c r="C1468" t="inlineStr">
+        <is>
+          <t>Características</t>
+        </is>
+      </c>
+      <c r="D1468" t="inlineStr"/>
+      <c r="E1468" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1468" t="inlineStr">
+        <is>
+          <t>.Boxes.Tooltip.Building.traits</t>
+        </is>
+      </c>
+      <c r="G1468" t="inlineStr"/>
+      <c r="H1468" t="inlineStr"/>
+    </row>
+    <row r="1469">
+      <c r="A1469" t="inlineStr"/>
+      <c r="B1469" t="inlineStr">
+        <is>
+          <t>Town Hall</t>
+        </is>
+      </c>
+      <c r="C1469" t="inlineStr">
+        <is>
+          <t>Cãmara</t>
+        </is>
+      </c>
+      <c r="D1469" t="inlineStr"/>
+      <c r="E1469" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1469" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.main_building</t>
+        </is>
+      </c>
+      <c r="G1469" t="inlineStr"/>
+      <c r="H1469" t="inlineStr"/>
+    </row>
+    <row r="1470">
+      <c r="A1470" t="inlineStr"/>
+      <c r="B1470" t="inlineStr">
+        <is>
+          <t>Sequence</t>
+        </is>
+      </c>
+      <c r="C1470" t="inlineStr">
+        <is>
+          <t>Sequência</t>
+        </is>
+      </c>
+      <c r="D1470" t="inlineStr"/>
+      <c r="E1470" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1470" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.Order</t>
+        </is>
+      </c>
+      <c r="G1470" t="inlineStr"/>
+      <c r="H1470" t="inlineStr"/>
+    </row>
+    <row r="1471">
+      <c r="A1471" t="inlineStr"/>
+      <c r="B1471" t="inlineStr">
+        <is>
+          <t>To Build</t>
+        </is>
+      </c>
+      <c r="C1471" t="inlineStr">
+        <is>
+          <t>Para Construir</t>
+        </is>
+      </c>
+      <c r="D1471" t="inlineStr"/>
+      <c r="E1471" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1471" t="inlineStr">
+        <is>
+          <t>.Boxes.GBGBuildings.toBuild</t>
+        </is>
+      </c>
+      <c r="G1471" t="inlineStr"/>
+      <c r="H1471" t="inlineStr"/>
+    </row>
+    <row r="1472">
+      <c r="A1472" t="inlineStr"/>
+      <c r="B1472" t="inlineStr">
+        <is>
+          <t>% Attack</t>
+        </is>
+      </c>
+      <c r="C1472" t="inlineStr">
+        <is>
+          <t>% Ataque</t>
+        </is>
+      </c>
+      <c r="D1472" t="inlineStr"/>
+      <c r="E1472" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1472" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.Attack</t>
+        </is>
+      </c>
+      <c r="G1472" t="inlineStr"/>
+      <c r="H1472" t="inlineStr"/>
+    </row>
+    <row r="1473">
+      <c r="A1473" t="inlineStr"/>
+      <c r="B1473" t="inlineStr">
+        <is>
+          <t>Qty</t>
+        </is>
+      </c>
+      <c r="C1473" t="inlineStr">
+        <is>
+          <t>Quantidade</t>
+        </is>
+      </c>
+      <c r="D1473" t="inlineStr"/>
+      <c r="E1473" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1473" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.amount</t>
+        </is>
+      </c>
+      <c r="G1473" t="inlineStr"/>
+      <c r="H1473" t="inlineStr"/>
+    </row>
+    <row r="1474">
+      <c r="A1474" t="inlineStr"/>
+      <c r="B1474" t="inlineStr">
+        <is>
+          <t>Daily</t>
+        </is>
+      </c>
+      <c r="C1474" t="inlineStr">
+        <is>
+          <t>Diário</t>
+        </is>
+      </c>
+      <c r="D1474" t="inlineStr"/>
+      <c r="E1474" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1474" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Daily</t>
+        </is>
+      </c>
+      <c r="G1474" t="inlineStr"/>
+      <c r="H1474" t="inlineStr"/>
+    </row>
+    <row r="1475">
+      <c r="A1475" t="inlineStr"/>
+      <c r="B1475" t="inlineStr">
+        <is>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="C1475" t="inlineStr">
+        <is>
+          <t>Guardar</t>
+        </is>
+      </c>
+      <c r="D1475" t="inlineStr"/>
+      <c r="E1475" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1475" t="inlineStr">
+        <is>
+          <t>.Boxes.General.Save</t>
+        </is>
+      </c>
+      <c r="G1475" t="inlineStr"/>
+      <c r="H1475" t="inlineStr"/>
+    </row>
+    <row r="1476">
+      <c r="A1476" t="inlineStr"/>
+      <c r="B1476" t="inlineStr">
+        <is>
+          <t>Data Export/Import Tool</t>
+        </is>
+      </c>
+      <c r="C1476" t="inlineStr">
+        <is>
+          <t>Ferramenta de Exportação/Importação de Dados</t>
+        </is>
+      </c>
+      <c r="D1476" t="inlineStr"/>
+      <c r="E1476" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1476" t="inlineStr">
+        <is>
+          <t>.Boxes.DBExport.Title</t>
+        </is>
+      </c>
+      <c r="G1476" t="inlineStr"/>
+      <c r="H1476" t="inlineStr"/>
+    </row>
+    <row r="1477">
+      <c r="A1477" t="inlineStr"/>
+      <c r="B1477" t="inlineStr">
+        <is>
+          <t>SAAB</t>
+        </is>
+      </c>
+      <c r="C1477" t="inlineStr">
+        <is>
+          <t>SAAB</t>
+        </is>
+      </c>
+      <c r="D1477" t="inlineStr"/>
+      <c r="E1477" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1477" t="inlineStr">
+        <is>
+          <t>.Eras.19.short</t>
+        </is>
+      </c>
+      <c r="G1477" t="inlineStr"/>
+      <c r="H1477" t="inlineStr"/>
+    </row>
+    <row r="1478">
+      <c r="A1478" t="inlineStr"/>
+      <c r="B1478" t="inlineStr">
+        <is>
+          <t>Current amount placed in your city. Please note: Not all buildings might be in the era that is shown next to the name. Check the map to be sure!</t>
+        </is>
+      </c>
+      <c r="C1478" t="inlineStr">
+        <is>
+          <t>Quantidade atual colocada na sua cidade. Atenção: Nem todos os edifícios podem estar na era indicada ao lado do nome. Verifique o mapa para ter a certeza!</t>
+        </is>
+      </c>
+      <c r="D1478" t="inlineStr"/>
+      <c r="E1478" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1478" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.CountTooltip</t>
+        </is>
+      </c>
+      <c r="G1478" t="inlineStr"/>
+      <c r="H1478" t="inlineStr"/>
+    </row>
+    <row r="1479">
+      <c r="A1479" t="inlineStr"/>
+      <c r="B1479" t="inlineStr">
+        <is>
+          <t>Guild Power</t>
+        </is>
+      </c>
+      <c r="C1479" t="inlineStr">
+        <is>
+          <t>Poder de Guilda</t>
+        </is>
+      </c>
+      <c r="D1479" t="inlineStr"/>
+      <c r="E1479" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1479" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.GuildPower</t>
+        </is>
+      </c>
+      <c r="G1479" t="inlineStr"/>
+      <c r="H1479" t="inlineStr"/>
+    </row>
+    <row r="1480">
+      <c r="A1480" t="inlineStr"/>
+      <c r="B1480" t="inlineStr">
+        <is>
+          <t>Chains</t>
+        </is>
+      </c>
+      <c r="C1480" t="inlineStr">
+        <is>
+          <t>Correntes</t>
+        </is>
+      </c>
+      <c r="D1480" t="inlineStr"/>
+      <c r="E1480" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1480" t="inlineStr">
+        <is>
+          <t>.Boxes.Kits.Chains</t>
+        </is>
+      </c>
+      <c r="G1480" t="inlineStr"/>
+      <c r="H1480" t="inlineStr"/>
+    </row>
+    <row r="1481">
+      <c r="A1481" t="inlineStr"/>
+      <c r="B1481" t="inlineStr">
+        <is>
+          <t>Negotiation Blocker</t>
+        </is>
+      </c>
+      <c r="C1481" t="inlineStr">
+        <is>
+          <t>Bloqueio de Negociação</t>
+        </is>
+      </c>
+      <c r="D1481" t="inlineStr"/>
+      <c r="E1481" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1481" t="inlineStr">
+        <is>
+          <t>.Settings.ShowMapTradeWarning.Title</t>
+        </is>
+      </c>
+      <c r="G1481" t="inlineStr"/>
+      <c r="H1481" t="inlineStr"/>
+    </row>
+    <row r="1482">
+      <c r="A1482" t="inlineStr"/>
+      <c r="B1482" t="inlineStr">
+        <is>
+          <t>Attached</t>
+        </is>
+      </c>
+      <c r="C1482" t="inlineStr">
+        <is>
+          <t>Dependente</t>
+        </is>
+      </c>
+      <c r="D1482" t="inlineStr"/>
+      <c r="E1482" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1482" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.Bind</t>
+        </is>
+      </c>
+      <c r="G1482" t="inlineStr"/>
+      <c r="H1482" t="inlineStr"/>
+    </row>
+    <row r="1483">
+      <c r="A1483" t="inlineStr"/>
+      <c r="B1483" t="inlineStr">
+        <is>
+          <t>Neighborhood</t>
+        </is>
+      </c>
+      <c r="C1483" t="inlineStr">
+        <is>
+          <t>Vizinhança</t>
+        </is>
+      </c>
+      <c r="D1483" t="inlineStr"/>
+      <c r="E1483" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1483" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Neighborhood</t>
+        </is>
+      </c>
+      <c r="G1483" t="inlineStr"/>
+      <c r="H1483" t="inlineStr"/>
+    </row>
+    <row r="1484">
+      <c r="A1484" t="inlineStr"/>
+      <c r="B1484" t="inlineStr">
+        <is>
+          <t>Only show inventory buildings with a rating equal or higher than x</t>
+        </is>
+      </c>
+      <c r="C1484" t="inlineStr">
+        <is>
+          <t>Mostrar apenas os edifícios do inventário com uma classificação igual ou superior a x</t>
+        </is>
+      </c>
+      <c r="D1484" t="inlineStr"/>
+      <c r="E1484" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1484" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.InventoryBuildingScoreExplanation</t>
+        </is>
+      </c>
+      <c r="G1484" t="inlineStr"/>
+      <c r="H1484" t="inlineStr"/>
+    </row>
+    <row r="1485">
+      <c r="A1485" t="inlineStr"/>
+      <c r="B1485" t="inlineStr">
+        <is>
+          <t>GE/GBG date format</t>
+        </is>
+      </c>
+      <c r="C1485" t="inlineStr">
+        <is>
+          <t>Formato de data de EG/CBs</t>
+        </is>
+      </c>
+      <c r="D1485" t="inlineStr"/>
+      <c r="E1485" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1485" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.GexGbgDateFormat</t>
+        </is>
+      </c>
+      <c r="G1485" t="inlineStr"/>
+      <c r="H1485" t="inlineStr"/>
+    </row>
+    <row r="1486">
+      <c r="A1486" t="inlineStr"/>
+      <c r="B1486" t="inlineStr">
+        <is>
+          <t>Should the Infobox open itself automatically once the game loads?</t>
+        </is>
+      </c>
+      <c r="C1486" t="inlineStr">
+        <is>
+          <t>A Caixa de Informações deve abrir-se automaticamente assim que o jogo carregar?</t>
+        </is>
+      </c>
+      <c r="D1486" t="inlineStr"/>
+      <c r="E1486" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1486" t="inlineStr">
+        <is>
+          <t>.Settings.AutoOpenInfoBox.Desc</t>
+        </is>
+      </c>
+      <c r="G1486" t="inlineStr"/>
+      <c r="H1486" t="inlineStr"/>
+    </row>
+    <row r="1487">
+      <c r="A1487" t="inlineStr"/>
+      <c r="B1487" t="inlineStr">
+        <is>
+          <t>Quantum Incursion Rewards</t>
+        </is>
+      </c>
+      <c r="C1487" t="inlineStr">
+        <is>
+          <t>Recompensas de Incursão Quântica</t>
+        </is>
+      </c>
+      <c r="D1487" t="inlineStr"/>
+      <c r="E1487" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1487" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.Rewards.SourceTitle.guild_raids</t>
+        </is>
+      </c>
+      <c r="G1487" t="inlineStr"/>
+      <c r="H1487" t="inlineStr"/>
+    </row>
+    <row r="1488">
+      <c r="A1488" t="inlineStr"/>
+      <c r="B1488" t="inlineStr">
+        <is>
+          <t>League Reward</t>
+        </is>
+      </c>
+      <c r="C1488" t="inlineStr">
+        <is>
+          <t>Recompensa da Liga</t>
+        </is>
+      </c>
+      <c r="D1488" t="inlineStr"/>
+      <c r="E1488" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1488" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.league_reward</t>
+        </is>
+      </c>
+      <c r="G1488" t="inlineStr"/>
+      <c r="H1488" t="inlineStr"/>
+    </row>
+    <row r="1489">
+      <c r="A1489" t="inlineStr"/>
+      <c r="B1489" t="inlineStr">
+        <is>
+          <t>Show Box when</t>
+        </is>
+      </c>
+      <c r="C1489" t="inlineStr">
+        <is>
+          <t>Mostrar Caixa quando</t>
+        </is>
+      </c>
+      <c r="D1489" t="inlineStr"/>
+      <c r="E1489" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1489" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssistAAConfig.when</t>
+        </is>
+      </c>
+      <c r="G1489" t="inlineStr"/>
+      <c r="H1489" t="inlineStr"/>
+    </row>
+    <row r="1490">
+      <c r="A1490" t="inlineStr"/>
+      <c r="B1490" t="inlineStr">
+        <is>
+          <t>New Value</t>
+        </is>
+      </c>
+      <c r="C1490" t="inlineStr">
+        <is>
+          <t>Novo Valor</t>
+        </is>
+      </c>
+      <c r="D1490" t="inlineStr"/>
+      <c r="E1490" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1490" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.Settings.newValue</t>
+        </is>
+      </c>
+      <c r="G1490" t="inlineStr"/>
+      <c r="H1490" t="inlineStr"/>
+    </row>
+    <row r="1491">
+      <c r="A1491" t="inlineStr"/>
+      <c r="B1491" t="inlineStr">
+        <is>
+          <t>SAJM</t>
+        </is>
+      </c>
+      <c r="C1491" t="inlineStr">
+        <is>
+          <t>SAJM</t>
+        </is>
+      </c>
+      <c r="D1491" t="inlineStr"/>
+      <c r="E1491" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1491" t="inlineStr">
+        <is>
+          <t>.Eras.21.short</t>
+        </is>
+      </c>
+      <c r="G1491" t="inlineStr"/>
+      <c r="H1491" t="inlineStr"/>
+    </row>
+    <row r="1492">
+      <c r="A1492" t="inlineStr"/>
+      <c r="B1492" t="inlineStr">
+        <is>
+          <t>Your Treasure Hourly</t>
+        </is>
+      </c>
+      <c r="C1492" t="inlineStr">
+        <is>
+          <t>A tua tesouraria por hora</t>
+        </is>
+      </c>
+      <c r="D1492" t="inlineStr"/>
+      <c r="E1492" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1492" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.SourceTitle.statsTreasurePlayerH</t>
+        </is>
+      </c>
+      <c r="G1492" t="inlineStr"/>
+      <c r="H1492" t="inlineStr"/>
+    </row>
+    <row r="1493">
+      <c r="A1493" t="inlineStr"/>
+      <c r="B1493" t="inlineStr">
+        <is>
+          <t>Body</t>
+        </is>
+      </c>
+      <c r="C1493" t="inlineStr">
+        <is>
+          <t>Corpo</t>
+        </is>
+      </c>
+      <c r="D1493" t="inlineStr"/>
+      <c r="E1493" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1493" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Form.Body</t>
+        </is>
+      </c>
+      <c r="G1493" t="inlineStr"/>
+      <c r="H1493" t="inlineStr"/>
+    </row>
+    <row r="1494">
+      <c r="A1494" t="inlineStr"/>
+      <c r="B1494" t="inlineStr">
+        <is>
+          <t>Collection</t>
+        </is>
+      </c>
+      <c r="C1494" t="inlineStr">
+        <is>
+          <t>Coleção</t>
+        </is>
+      </c>
+      <c r="D1494" t="inlineStr"/>
+      <c r="E1494" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1494" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.earning</t>
+        </is>
+      </c>
+      <c r="G1494" t="inlineStr"/>
+      <c r="H1494" t="inlineStr"/>
+    </row>
+    <row r="1495">
+      <c r="A1495" t="inlineStr"/>
+      <c r="B1495" t="inlineStr">
+        <is>
+          <t>Should the "Aztec Helper" box be opened when starting a Aztec Minigame?</t>
+        </is>
+      </c>
+      <c r="C1495" t="inlineStr">
+        <is>
+          <t>A caixa "Assistente Asteca" deve ser aberta ao iniciar um mini-jogo asteca?</t>
+        </is>
+      </c>
+      <c r="D1495" t="inlineStr"/>
+      <c r="E1495" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1495" t="inlineStr">
+        <is>
+          <t>.Settings.ShowAztecHelper.Desc</t>
+        </is>
+      </c>
+      <c r="G1495" t="inlineStr"/>
+      <c r="H1495" t="inlineStr"/>
+    </row>
+    <row r="1496">
+      <c r="A1496" t="inlineStr"/>
+      <c r="B1496" t="inlineStr">
+        <is>
+          <t>Rewards Bar Info</t>
+        </is>
+      </c>
+      <c r="C1496" t="inlineStr">
+        <is>
+          <t>Informações da Barra de Recompensas</t>
+        </is>
+      </c>
+      <c r="D1496" t="inlineStr"/>
+      <c r="E1496" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1496" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ShowGBGRewards</t>
+        </is>
+      </c>
+      <c r="G1496" t="inlineStr"/>
+      <c r="H1496" t="inlineStr"/>
+    </row>
+    <row r="1497">
+      <c r="A1497" t="inlineStr"/>
+      <c r="B1497" t="inlineStr">
+        <is>
+          <t>Recent Opponents</t>
+        </is>
+      </c>
+      <c r="C1497" t="inlineStr">
+        <is>
+          <t>Adversários recentes</t>
+        </is>
+      </c>
+      <c r="D1497" t="inlineStr"/>
+      <c r="E1497" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1497" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssistAAConfig.RecentOpponents</t>
+        </is>
+      </c>
+      <c r="G1497" t="inlineStr"/>
+      <c r="H1497" t="inlineStr"/>
+    </row>
+    <row r="1498">
+      <c r="A1498" t="inlineStr"/>
+      <c r="B1498" t="inlineStr">
+        <is>
+          <t>Unit</t>
+        </is>
+      </c>
+      <c r="C1498" t="inlineStr">
+        <is>
+          <t>Unidade</t>
+        </is>
+      </c>
+      <c r="D1498" t="inlineStr"/>
+      <c r="E1498" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1498" t="inlineStr">
+        <is>
+          <t>.General.Unit</t>
+        </is>
+      </c>
+      <c r="G1498" t="inlineStr"/>
+      <c r="H1498" t="inlineStr"/>
+    </row>
+    <row r="1499">
+      <c r="A1499" t="inlineStr"/>
+      <c r="B1499" t="inlineStr">
+        <is>
+          <t>Missing or broken values? Please activate all needed information in the efficiency rating.</t>
+        </is>
+      </c>
+      <c r="C1499" t="inlineStr">
+        <is>
+          <t>Valores em falta ou incorretos? Ativa toda a informação necessária na classificação de eficiência.</t>
+        </is>
+      </c>
+      <c r="D1499" t="inlineStr"/>
+      <c r="E1499" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1499" t="inlineStr">
+        <is>
+          <t>.Boxes.PlayerProfile.OtherPlayerTroubleshooting</t>
+        </is>
+      </c>
+      <c r="G1499" t="inlineStr"/>
+      <c r="H1499" t="inlineStr"/>
+    </row>
+    <row r="1500">
+      <c r="A1500" t="inlineStr"/>
+      <c r="B1500" t="inlineStr">
+        <is>
+          <t>Guild Goods</t>
+        </is>
+      </c>
+      <c r="C1500" t="inlineStr">
+        <is>
+          <t>Mercadorias da Guild</t>
+        </is>
+      </c>
+      <c r="D1500" t="inlineStr"/>
+      <c r="E1500" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1500" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.GuildGoods</t>
+        </is>
+      </c>
+      <c r="G1500" t="inlineStr"/>
+      <c r="H1500" t="inlineStr"/>
+    </row>
+    <row r="1501">
+      <c r="A1501" t="inlineStr"/>
+      <c r="B1501" t="inlineStr">
+        <is>
+          <t>Present Game (e.g. Winter Event)</t>
+        </is>
+      </c>
+      <c r="C1501" t="inlineStr">
+        <is>
+          <t>Jogo dos Presentes (ex.: Evento de Inverno)</t>
+        </is>
+      </c>
+      <c r="D1501" t="inlineStr"/>
+      <c r="E1501" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1501" t="inlineStr">
+        <is>
+          <t>.Settings.EventHelperPresent</t>
+        </is>
+      </c>
+      <c r="G1501" t="inlineStr"/>
+      <c r="H1501" t="inlineStr"/>
+    </row>
+    <row r="1502">
+      <c r="A1502" t="inlineStr"/>
+      <c r="B1502" t="inlineStr">
+        <is>
+          <t>Place3</t>
+        </is>
+      </c>
+      <c r="C1502" t="inlineStr">
+        <is>
+          <t>Lugar3</t>
+        </is>
+      </c>
+      <c r="D1502" t="inlineStr"/>
+      <c r="E1502" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1502" t="inlineStr">
+        <is>
+          <t>.Boxes.PowerLeveling.P3</t>
+        </is>
+      </c>
+      <c r="G1502" t="inlineStr"/>
+      <c r="H1502" t="inlineStr"/>
+    </row>
+    <row r="1503">
+      <c r="A1503" t="inlineStr"/>
+      <c r="B1503" t="inlineStr">
+        <is>
+          <t>A guild member statistic</t>
+        </is>
+      </c>
+      <c r="C1503" t="inlineStr">
+        <is>
+          <t>Estatísticas de membro da guilda</t>
+        </is>
+      </c>
+      <c r="D1503" t="inlineStr"/>
+      <c r="E1503" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1503" t="inlineStr">
+        <is>
+          <t>.Menu.GuildMemberStat.Desc</t>
+        </is>
+      </c>
+      <c r="G1503" t="inlineStr"/>
+      <c r="H1503" t="inlineStr"/>
+    </row>
+    <row r="1504">
+      <c r="A1504" t="inlineStr"/>
+      <c r="B1504" t="inlineStr">
+        <is>
+          <t>City-Defense</t>
+        </is>
+      </c>
+      <c r="C1504" t="inlineStr">
+        <is>
+          <t>Defesa da cidade</t>
+        </is>
+      </c>
+      <c r="D1504" t="inlineStr"/>
+      <c r="E1504" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1504" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.defense</t>
+        </is>
+      </c>
+      <c r="G1504" t="inlineStr"/>
+      <c r="H1504" t="inlineStr"/>
+    </row>
+    <row r="1505">
+      <c r="A1505" t="inlineStr"/>
+      <c r="B1505" t="inlineStr">
+        <is>
+          <t>Wave 1</t>
+        </is>
+      </c>
+      <c r="C1505" t="inlineStr">
+        <is>
+          <t>Onda 1</t>
+        </is>
+      </c>
+      <c r="D1505" t="inlineStr"/>
+      <c r="E1505" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1505" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssistAAConfig.Wave1</t>
+        </is>
+      </c>
+      <c r="G1505" t="inlineStr"/>
+      <c r="H1505" t="inlineStr"/>
+    </row>
+    <row r="1506">
+      <c r="A1506" t="inlineStr"/>
+      <c r="B1506" t="inlineStr">
+        <is>
+          <t>Cost/Prize</t>
+        </is>
+      </c>
+      <c r="C1506" t="inlineStr">
+        <is>
+          <t>Custo/Recompensa</t>
+        </is>
+      </c>
+      <c r="D1506" t="inlineStr"/>
+      <c r="E1506" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1506" t="inlineStr">
+        <is>
+          <t>.Boxes.EventChests.CostPerPrize</t>
+        </is>
+      </c>
+      <c r="G1506" t="inlineStr"/>
+      <c r="H1506" t="inlineStr"/>
+    </row>
+    <row r="1507">
+      <c r="A1507" t="inlineStr"/>
+      <c r="B1507" t="inlineStr">
+        <is>
+          <t>Copied!</t>
+        </is>
+      </c>
+      <c r="C1507" t="inlineStr">
+        <is>
+          <t>Copiado!</t>
+        </is>
+      </c>
+      <c r="D1507" t="inlineStr"/>
+      <c r="E1507" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1507" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.CopyToClipBoard.Title</t>
+        </is>
+      </c>
+      <c r="G1507" t="inlineStr"/>
+      <c r="H1507" t="inlineStr"/>
+    </row>
+    <row r="1508">
+      <c r="A1508" t="inlineStr"/>
+      <c r="B1508" t="inlineStr">
+        <is>
+          <t>Previous era goods</t>
+        </is>
+      </c>
+      <c r="C1508" t="inlineStr">
+        <is>
+          <t>Mercadorias da era anterior</t>
+        </is>
+      </c>
+      <c r="D1508" t="inlineStr"/>
+      <c r="E1508" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1508" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.goods_previous</t>
+        </is>
+      </c>
+      <c r="G1508" t="inlineStr"/>
+      <c r="H1508" t="inlineStr"/>
+    </row>
+    <row r="1509">
+      <c r="A1509" t="inlineStr"/>
+      <c r="B1509" t="inlineStr">
+        <is>
+          <t>Line Chart</t>
+        </is>
+      </c>
+      <c r="C1509" t="inlineStr">
+        <is>
+          <t>Gráfico linear</t>
+        </is>
+      </c>
+      <c r="D1509" t="inlineStr"/>
+      <c r="E1509" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1509" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.BtnChartTypeTitle.line</t>
+        </is>
+      </c>
+      <c r="G1509" t="inlineStr"/>
+      <c r="H1509" t="inlineStr"/>
+    </row>
+    <row r="1510">
+      <c r="A1510" t="inlineStr"/>
+      <c r="B1510" t="inlineStr">
+        <is>
+          <t>You might die playing this card! Consider redrawing or buying health.</t>
+        </is>
+      </c>
+      <c r="C1510" t="inlineStr">
+        <is>
+          <t>Podes morrer ao jogar esta carta! Considera voltar a tirar ou comprar vida.</t>
+        </is>
+      </c>
+      <c r="D1510" t="inlineStr"/>
+      <c r="E1510" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1510" t="inlineStr">
+        <is>
+          <t>.Boxes.cardGame.WarningPossibleDeath</t>
+        </is>
+      </c>
+      <c r="G1510" t="inlineStr"/>
+      <c r="H1510" t="inlineStr"/>
+    </row>
+    <row r="1511">
+      <c r="A1511" t="inlineStr"/>
+      <c r="B1511" t="inlineStr">
+        <is>
+          <t>&lt;a target='_blank' href='https://foe-helper.com/extension/update?v=__version__&amp;lang=en'  class='game-cursor'&gt;Last Changelog&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="C1511" t="inlineStr">
+        <is>
+          <t>&lt;a target='_blank' href='https://foe-helper.com/extension/update?v=__version__&amp;lang=en'  class='game-cursor'&gt;Ultima actualização&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="D1511" t="inlineStr"/>
+      <c r="E1511" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1511" t="inlineStr">
+        <is>
+          <t>.Settings.Version.Link</t>
+        </is>
+      </c>
+      <c r="G1511" t="inlineStr">
+        <is>
+          <t>"&amp;lang=en" must remain "en" right?
+"foe-rechner.de", should it not be updated to "foe-helper.com" ?</t>
+        </is>
+      </c>
+      <c r="H1511" t="inlineStr"/>
+    </row>
+    <row r="1512">
+      <c r="A1512" t="inlineStr"/>
+      <c r="B1512" t="inlineStr">
+        <is>
+          <t>GE participation</t>
+        </is>
+      </c>
+      <c r="C1512" t="inlineStr">
+        <is>
+          <t>Participação EG</t>
+        </is>
+      </c>
+      <c r="D1512" t="inlineStr"/>
+      <c r="E1512" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1512" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.GexParticipation</t>
+        </is>
+      </c>
+      <c r="G1512" t="inlineStr"/>
+      <c r="H1512" t="inlineStr"/>
+    </row>
+    <row r="1513">
+      <c r="A1513" t="inlineStr"/>
+      <c r="B1513" t="inlineStr">
+        <is>
+          <t>Copy city data</t>
+        </is>
+      </c>
+      <c r="C1513" t="inlineStr">
+        <is>
+          <t>Copiar dados da cidade</t>
+        </is>
+      </c>
+      <c r="D1513" t="inlineStr"/>
+      <c r="E1513" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1513" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.CopyMetaInfos</t>
+        </is>
+      </c>
+      <c r="G1513" t="inlineStr"/>
+      <c r="H1513" t="inlineStr"/>
+    </row>
+    <row r="1514">
+      <c r="A1514" t="inlineStr"/>
+      <c r="B1514" t="inlineStr">
+        <is>
+          <t>Coin boosts</t>
+        </is>
+      </c>
+      <c r="C1514" t="inlineStr">
+        <is>
+          <t>Impulsos de Moedas</t>
+        </is>
+      </c>
+      <c r="D1514" t="inlineStr"/>
+      <c r="E1514" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1514" t="inlineStr">
+        <is>
+          <t>.Boxes.BoostList.guild_raids_coins_production</t>
+        </is>
+      </c>
+      <c r="G1514" t="inlineStr"/>
+      <c r="H1514" t="inlineStr"/>
+    </row>
+    <row r="1515">
+      <c r="A1515" t="inlineStr"/>
+      <c r="B1515" t="inlineStr">
+        <is>
+          <t>Sector is protected</t>
+        </is>
+      </c>
+      <c r="C1515" t="inlineStr">
+        <is>
+          <t>O setor está protegido</t>
+        </is>
+      </c>
+      <c r="D1515" t="inlineStr"/>
+      <c r="E1515" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1515" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Sector.Protected</t>
+        </is>
+      </c>
+      <c r="G1515" t="inlineStr"/>
+      <c r="H1515" t="inlineStr"/>
+    </row>
+    <row r="1516">
+      <c r="A1516" t="inlineStr"/>
+      <c r="B1516" t="inlineStr">
+        <is>
+          <t>Select all</t>
+        </is>
+      </c>
+      <c r="C1516" t="inlineStr">
+        <is>
+          <t>Selecionar tudo</t>
+        </is>
+      </c>
+      <c r="D1516" t="inlineStr"/>
+      <c r="E1516" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1516" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.SelectAll</t>
+        </is>
+      </c>
+      <c r="G1516" t="inlineStr"/>
+      <c r="H1516" t="inlineStr"/>
+    </row>
+    <row r="1517">
+      <c r="A1517" t="inlineStr"/>
+      <c r="B1517" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="C1517" t="inlineStr">
+        <is>
+          <t>Tamanho</t>
+        </is>
+      </c>
+      <c r="D1517" t="inlineStr"/>
+      <c r="E1517" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1517" t="inlineStr">
+        <is>
+          <t>.Boxes.CombatCalculator.Size</t>
+        </is>
+      </c>
+      <c r="G1517" t="inlineStr"/>
+      <c r="H1517" t="inlineStr"/>
+    </row>
+    <row r="1518">
+      <c r="A1518" t="inlineStr"/>
+      <c r="B1518" t="inlineStr">
+        <is>
+          <t>plain</t>
+        </is>
+      </c>
+      <c r="C1518" t="inlineStr">
+        <is>
+          <t>Plano</t>
+        </is>
+      </c>
+      <c r="D1518" t="inlineStr"/>
+      <c r="E1518" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1518" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Sector.Terrain_plain</t>
+        </is>
+      </c>
+      <c r="G1518" t="inlineStr"/>
+      <c r="H1518" t="inlineStr"/>
+    </row>
+    <row r="1519">
+      <c r="A1519" t="inlineStr"/>
+      <c r="B1519" t="inlineStr">
+        <is>
+          <t>Sum Offered</t>
+        </is>
+      </c>
+      <c r="C1519" t="inlineStr">
+        <is>
+          <t>Soma de Oferta</t>
+        </is>
+      </c>
+      <c r="D1519" t="inlineStr"/>
+      <c r="E1519" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1519" t="inlineStr">
+        <is>
+          <t>.Boxes.MarketOffers.OfferSum</t>
+        </is>
+      </c>
+      <c r="G1519" t="inlineStr"/>
+      <c r="H1519" t="inlineStr"/>
+    </row>
+    <row r="1520">
+      <c r="A1520" t="inlineStr"/>
+      <c r="B1520" t="inlineStr">
+        <is>
+          <t>Ready to loot!</t>
+        </is>
+      </c>
+      <c r="C1520" t="inlineStr">
+        <is>
+          <t>Pronto a sacar!</t>
+        </is>
+      </c>
+      <c r="D1520" t="inlineStr"/>
+      <c r="E1520" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1520" t="inlineStr">
+        <is>
+          <t>.Boxes.Units.ReadyToLoot</t>
+        </is>
+      </c>
+      <c r="G1520" t="inlineStr"/>
+      <c r="H1520" t="inlineStr"/>
+    </row>
+    <row r="1521">
+      <c r="A1521" t="inlineStr"/>
+      <c r="B1521" t="inlineStr">
+        <is>
+          <t>Message</t>
+        </is>
+      </c>
+      <c r="C1521" t="inlineStr">
+        <is>
+          <t>Mensagem</t>
+        </is>
+      </c>
+      <c r="D1521" t="inlineStr"/>
+      <c r="E1521" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1521" t="inlineStr">
+        <is>
+          <t>.Boxes.Treasury.Action</t>
+        </is>
+      </c>
+      <c r="G1521" t="inlineStr"/>
+      <c r="H1521" t="inlineStr"/>
+    </row>
+    <row r="1522">
+      <c r="A1522" t="inlineStr"/>
+      <c r="B1522" t="inlineStr">
+        <is>
+          <t>Include initial FP in sum</t>
+        </is>
+      </c>
+      <c r="C1522" t="inlineStr">
+        <is>
+          <t>Incluir FP iniciais na soma</t>
+        </is>
+      </c>
+      <c r="D1522" t="inlineStr"/>
+      <c r="E1522" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1522" t="inlineStr">
+        <is>
+          <t>.Settings.ShowOwnPartIncludeStart.Desc</t>
+        </is>
+      </c>
+      <c r="G1522" t="inlineStr"/>
+      <c r="H1522" t="inlineStr"/>
+    </row>
+    <row r="1523">
+      <c r="A1523" t="inlineStr"/>
+      <c r="B1523" t="inlineStr">
+        <is>
+          <t>Motivate/Polish Helper</t>
+        </is>
+      </c>
+      <c r="C1523" t="inlineStr">
+        <is>
+          <t>Ajuda Motivar/Polir</t>
+        </is>
+      </c>
+      <c r="D1523" t="inlineStr"/>
+      <c r="E1523" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1523" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.Title</t>
+        </is>
+      </c>
+      <c r="G1523" t="inlineStr"/>
+      <c r="H1523" t="inlineStr"/>
+    </row>
+    <row r="1524">
+      <c r="A1524" t="inlineStr"/>
+      <c r="B1524" t="inlineStr">
+        <is>
+          <t>Trade Events</t>
+        </is>
+      </c>
+      <c r="C1524" t="inlineStr">
+        <is>
+          <t>Eventos de Troca</t>
+        </is>
+      </c>
+      <c r="D1524" t="inlineStr"/>
+      <c r="E1524" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1524" t="inlineStr">
+        <is>
+          <t>.Boxes.MarketOffersEvents.Title</t>
+        </is>
+      </c>
+      <c r="G1524" t="inlineStr"/>
+      <c r="H1524" t="inlineStr"/>
+    </row>
+    <row r="1525">
+      <c r="A1525" t="inlineStr"/>
+      <c r="B1525" t="inlineStr">
+        <is>
+          <t>Prevention</t>
+        </is>
+      </c>
+      <c r="C1525" t="inlineStr">
+        <is>
+          <t>Prevenção</t>
+        </is>
+      </c>
+      <c r="D1525" t="inlineStr"/>
+      <c r="E1525" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1525" t="inlineStr">
+        <is>
+          <t>.Boxes.mapTradeWarning.Text</t>
+        </is>
+      </c>
+      <c r="G1525" t="inlineStr"/>
+      <c r="H1525" t="inlineStr"/>
+    </row>
+    <row r="1526">
+      <c r="A1526" t="inlineStr"/>
+      <c r="B1526" t="inlineStr">
+        <is>
+          <t>Province __provinceName__ unlocks</t>
+        </is>
+      </c>
+      <c r="C1526" t="inlineStr">
+        <is>
+          <t>A província __provinceName__ desbloqueia</t>
+        </is>
+      </c>
+      <c r="D1526" t="inlineStr"/>
+      <c r="E1526" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1526" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.SaveAlert</t>
+        </is>
+      </c>
+      <c r="G1526" t="inlineStr"/>
+      <c r="H1526" t="inlineStr"/>
+    </row>
+    <row r="1527">
+      <c r="A1527" t="inlineStr"/>
+      <c r="B1527" t="inlineStr">
+        <is>
+          <t>How many FPs remaining to level up</t>
+        </is>
+      </c>
+      <c r="C1527" t="inlineStr">
+        <is>
+          <t>Quantos PFs faltam para subir de nível</t>
+        </is>
+      </c>
+      <c r="D1527" t="inlineStr"/>
+      <c r="E1527" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1527" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.RestFPDesc</t>
+        </is>
+      </c>
+      <c r="G1527" t="inlineStr"/>
+      <c r="H1527" t="inlineStr"/>
+    </row>
+    <row r="1528">
+      <c r="A1528" t="inlineStr"/>
+      <c r="B1528" t="inlineStr">
+        <is>
+          <t>Show Medals</t>
+        </is>
+      </c>
+      <c r="C1528" t="inlineStr">
+        <is>
+          <t>Mostrar Medalhas</t>
+        </is>
+      </c>
+      <c r="D1528" t="inlineStr"/>
+      <c r="E1528" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1528" t="inlineStr">
+        <is>
+          <t>.Settings.ShowOwnPartMedals.Desc</t>
+        </is>
+      </c>
+      <c r="G1528" t="inlineStr"/>
+      <c r="H1528" t="inlineStr"/>
+    </row>
+    <row r="1529">
+      <c r="A1529" t="inlineStr"/>
+      <c r="B1529" t="inlineStr">
+        <is>
+          <t>???</t>
+        </is>
+      </c>
+      <c r="C1529" t="inlineStr">
+        <is>
+          <t>???</t>
+        </is>
+      </c>
+      <c r="D1529" t="inlineStr"/>
+      <c r="E1529" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1529" t="inlineStr">
+        <is>
+          <t>.Boxes.MarketOffersEvents.OptionalColumns</t>
+        </is>
+      </c>
+      <c r="G1529" t="inlineStr"/>
+      <c r="H1529" t="inlineStr"/>
+    </row>
+    <row r="1530">
+      <c r="A1530" t="inlineStr"/>
+      <c r="B1530" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Invested FPs: </t>
+        </is>
+      </c>
+      <c r="C1530" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PFs investidos: </t>
+        </is>
+      </c>
+      <c r="D1530" t="inlineStr"/>
+      <c r="E1530" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1530" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.InvestBar</t>
+        </is>
+      </c>
+      <c r="G1530" t="inlineStr"/>
+      <c r="H1530" t="inlineStr"/>
+    </row>
+    <row r="1531">
+      <c r="A1531" t="inlineStr"/>
+      <c r="B1531" t="inlineStr">
+        <is>
+          <t>Rank</t>
+        </is>
+      </c>
+      <c r="C1531" t="inlineStr">
+        <is>
+          <t>Rank</t>
+        </is>
+      </c>
+      <c r="D1531" t="inlineStr"/>
+      <c r="E1531" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1531" t="inlineStr">
+        <is>
+          <t>.Boxes.MoppelHelper.Rank</t>
+        </is>
+      </c>
+      <c r="G1531" t="inlineStr"/>
+      <c r="H1531" t="inlineStr"/>
+    </row>
+    <row r="1532">
+      <c r="A1532" t="inlineStr"/>
+      <c r="B1532" t="inlineStr">
+        <is>
+          <t>Prevention</t>
+        </is>
+      </c>
+      <c r="C1532" t="inlineStr">
+        <is>
+          <t>Prevenção</t>
+        </is>
+      </c>
+      <c r="D1532" t="inlineStr"/>
+      <c r="E1532" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1532" t="inlineStr">
+        <is>
+          <t>.Boxes.doubleFPprevention.Text</t>
+        </is>
+      </c>
+      <c r="G1532" t="inlineStr"/>
+      <c r="H1532" t="inlineStr"/>
+    </row>
+    <row r="1533">
+      <c r="A1533" t="inlineStr"/>
+      <c r="B1533" t="inlineStr">
+        <is>
+          <t>Add Building</t>
+        </is>
+      </c>
+      <c r="C1533" t="inlineStr">
+        <is>
+          <t>Adicionar Edifício</t>
+        </is>
+      </c>
+      <c r="D1533" t="inlineStr"/>
+      <c r="E1533" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1533" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.AddBuilding</t>
+        </is>
+      </c>
+      <c r="G1533" t="inlineStr"/>
+      <c r="H1533" t="inlineStr"/>
+    </row>
+    <row r="1534">
+      <c r="A1534" t="inlineStr"/>
+      <c r="B1534" t="inlineStr">
+        <is>
+          <t>SASH</t>
+        </is>
+      </c>
+      <c r="C1534" t="inlineStr">
+        <is>
+          <t>SASH</t>
+        </is>
+      </c>
+      <c r="D1534" t="inlineStr"/>
+      <c r="E1534" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1534" t="inlineStr">
+        <is>
+          <t>.Eras.23.short</t>
+        </is>
+      </c>
+      <c r="G1534" t="inlineStr"/>
+      <c r="H1534" t="inlineStr"/>
+    </row>
+    <row r="1535">
+      <c r="A1535" t="inlineStr"/>
+      <c r="B1535" t="inlineStr">
+        <is>
+          <t>Save current goods?</t>
+        </is>
+      </c>
+      <c r="C1535" t="inlineStr">
+        <is>
+          <t>Guardar escolha actual?</t>
+        </is>
+      </c>
+      <c r="D1535" t="inlineStr"/>
+      <c r="E1535" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1535" t="inlineStr">
+        <is>
+          <t>.Boxes.Negotiation.SaveCurrentEraGoods</t>
+        </is>
+      </c>
+      <c r="G1535" t="inlineStr"/>
+      <c r="H1535" t="inlineStr"/>
+    </row>
+    <row r="1536">
+      <c r="A1536" t="inlineStr"/>
+      <c r="B1536" t="inlineStr">
+        <is>
+          <t>Challenge will overflow!</t>
+        </is>
+      </c>
+      <c r="C1536" t="inlineStr"/>
+      <c r="D1536" t="inlineStr"/>
+      <c r="E1536" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1536" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.WorldChallengeOverflowWarning</t>
+        </is>
+      </c>
+      <c r="G1536" t="inlineStr"/>
+      <c r="H1536" t="inlineStr"/>
+    </row>
+    <row r="1537">
+      <c r="A1537" t="inlineStr"/>
+      <c r="B1537" t="inlineStr">
+        <is>
+          <t>GBG (after negotiation or fight)</t>
+        </is>
+      </c>
+      <c r="C1537" t="inlineStr">
+        <is>
+          <t>CBs (após negociação ou batalha)</t>
+        </is>
+      </c>
+      <c r="D1537" t="inlineStr"/>
+      <c r="E1537" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1537" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.battlegrounds_conquest</t>
+        </is>
+      </c>
+      <c r="G1537" t="inlineStr"/>
+      <c r="H1537" t="inlineStr"/>
+    </row>
+    <row r="1538">
+      <c r="A1538" t="inlineStr"/>
+      <c r="B1538" t="inlineStr">
+        <is>
+          <t>Display Alert suggestions (for example, when clicking on a GBG sector, or collecting a building production)</t>
+        </is>
+      </c>
+      <c r="C1538" t="inlineStr">
+        <is>
+          <t>Mostra sugestões de Notificações (por ex., quando clicando num sector CdB ou recolhendo a produção de um edifício)</t>
+        </is>
+      </c>
+      <c r="D1538" t="inlineStr"/>
+      <c r="E1538" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1538" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Preferences.Suggestions.Info</t>
+        </is>
+      </c>
+      <c r="G1538" t="inlineStr"/>
+      <c r="H1538" t="inlineStr"/>
+    </row>
+    <row r="1539">
+      <c r="A1539" t="inlineStr"/>
+      <c r="B1539" t="inlineStr">
+        <is>
+          <t>GE</t>
+        </is>
+      </c>
+      <c r="C1539" t="inlineStr">
+        <is>
+          <t>EG</t>
+        </is>
+      </c>
+      <c r="D1539" t="inlineStr"/>
+      <c r="E1539" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1539" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Gex</t>
+        </is>
+      </c>
+      <c r="G1539" t="inlineStr"/>
+      <c r="H1539" t="inlineStr"/>
+    </row>
+    <row r="1540">
+      <c r="A1540" t="inlineStr"/>
+      <c r="B1540" t="inlineStr">
+        <is>
+          <t>Save</t>
+        </is>
+      </c>
+      <c r="C1540" t="inlineStr">
+        <is>
+          <t>Guardar</t>
+        </is>
+      </c>
+      <c r="D1540" t="inlineStr"/>
+      <c r="E1540" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1540" t="inlineStr">
+        <is>
+          <t>.General.Save</t>
+        </is>
+      </c>
+      <c r="G1540" t="inlineStr"/>
+      <c r="H1540" t="inlineStr"/>
+    </row>
+    <row r="1541">
+      <c r="A1541" t="inlineStr"/>
+      <c r="B1541" t="inlineStr">
+        <is>
+          <t>CE</t>
+        </is>
+      </c>
+      <c r="C1541" t="inlineStr">
+        <is>
+          <t>CE</t>
+        </is>
+      </c>
+      <c r="D1541" t="inlineStr"/>
+      <c r="E1541" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1541" t="inlineStr">
+        <is>
+          <t>.Eras.12.short</t>
+        </is>
+      </c>
+      <c r="G1541" t="inlineStr"/>
+      <c r="H1541" t="inlineStr"/>
+    </row>
+    <row r="1542">
+      <c r="A1542" t="inlineStr"/>
+      <c r="B1542" t="inlineStr">
+        <is>
+          <t>days</t>
+        </is>
+      </c>
+      <c r="C1542" t="inlineStr">
+        <is>
+          <t>dias</t>
+        </is>
+      </c>
+      <c r="D1542" t="inlineStr"/>
+      <c r="E1542" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1542" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Days</t>
+        </is>
+      </c>
+      <c r="G1542" t="inlineStr"/>
+      <c r="H1542" t="inlineStr"/>
+    </row>
+    <row r="1543">
+      <c r="A1543" t="inlineStr"/>
+      <c r="B1543" t="inlineStr">
+        <is>
+          <t>Overview</t>
+        </is>
+      </c>
+      <c r="C1543" t="inlineStr">
+        <is>
+          <t>Visão geral</t>
+        </is>
+      </c>
+      <c r="D1543" t="inlineStr"/>
+      <c r="E1543" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1543" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Overview</t>
+        </is>
+      </c>
+      <c r="G1543" t="inlineStr"/>
+      <c r="H1543" t="inlineStr"/>
+    </row>
+    <row r="1544">
+      <c r="A1544" t="inlineStr"/>
+      <c r="B1544" t="inlineStr">
+        <is>
+          <t>GvG Map</t>
+        </is>
+      </c>
+      <c r="C1544" t="inlineStr">
+        <is>
+          <t>Mapa GvG</t>
+        </is>
+      </c>
+      <c r="D1544" t="inlineStr"/>
+      <c r="E1544" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1544" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Title</t>
+        </is>
+      </c>
+      <c r="G1544" t="inlineStr"/>
+      <c r="H1544" t="inlineStr"/>
+    </row>
+    <row r="1545">
+      <c r="A1545" t="inlineStr"/>
+      <c r="B1545" t="inlineStr">
+        <is>
+          <t>Available energy</t>
+        </is>
+      </c>
+      <c r="C1545" t="inlineStr">
+        <is>
+          <t>Energia disponível</t>
+        </is>
+      </c>
+      <c r="D1545" t="inlineStr"/>
+      <c r="E1545" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1545" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.availableCurrency.anniversary</t>
+        </is>
+      </c>
+      <c r="G1545" t="inlineStr"/>
+      <c r="H1545" t="inlineStr"/>
+    </row>
+    <row r="1546">
+      <c r="A1546" t="inlineStr"/>
+      <c r="B1546" t="inlineStr">
+        <is>
+          <t>SA</t>
+        </is>
+      </c>
+      <c r="C1546" t="inlineStr">
+        <is>
+          <t>SA</t>
+        </is>
+      </c>
+      <c r="D1546" t="inlineStr"/>
+      <c r="E1546" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1546" t="inlineStr">
+        <is>
+          <t>.Eras.1.short</t>
+        </is>
+      </c>
+      <c r="G1546" t="inlineStr"/>
+      <c r="H1546" t="inlineStr"/>
+    </row>
+    <row r="1547">
+      <c r="A1547" t="inlineStr"/>
+      <c r="B1547" t="inlineStr">
+        <is>
+          <t>Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only rogues remain after the first wave.</t>
+        </is>
+      </c>
+      <c r="C1547" t="inlineStr">
+        <is>
+          <t>Exibir uma janela sobre os botões "Atacar" ou "Batalha Automática" para evitar cliques acidentais quando apenas Agentes Secretos restarem após a primeira onda.</t>
+        </is>
+      </c>
+      <c r="D1547" t="inlineStr"/>
+      <c r="E1547" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1547" t="inlineStr">
+        <is>
           <t>.Settings.ShowRougeUnitWarning.Desc</t>
         </is>
       </c>
-      <c r="G1189" t="inlineStr">
+      <c r="G1547" t="inlineStr">
         <is>
           <t>use of "are" replaced with "where"
 - - -
 Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only Rogues remain after the first wave.\&lt;br\&gt;If units of a higher era are killed, this window gives you the chance to heal them with diamonds.
 - - -
 Display a window over the "Attack" or "Auto Battle" buttons to prevent accidental clicking when only Rogues remain after the first wave.\&lt;br\&gt;Also, if units of a higher where killed this window gives you the chance to heal them with diamonds.</t>
         </is>
       </c>
-      <c r="H1189" t="inlineStr"/>
-[...9306 lines deleted...]
-      <c r="G1547" t="inlineStr"/>
       <c r="H1547" t="inlineStr"/>
     </row>
     <row r="1548">
       <c r="A1548" t="inlineStr"/>
       <c r="B1548" t="inlineStr">
         <is>
-          <t>Allies</t>
+          <t>Save copy format per great building</t>
         </is>
       </c>
       <c r="C1548" t="inlineStr">
         <is>
-          <t>Aliados</t>
+          <t>Guardar formato de cópia por Grande Edifício</t>
         </is>
       </c>
       <c r="D1548" t="inlineStr"/>
       <c r="E1548" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1548" t="inlineStr">
         <is>
-          <t>.Menu.Allies.Title</t>
+          <t>.Boxes.OwnpartCalculator.CopyFormatPerGB</t>
         </is>
       </c>
       <c r="G1548" t="inlineStr"/>
       <c r="H1548" t="inlineStr"/>
     </row>
     <row r="1549">
       <c r="A1549" t="inlineStr"/>
       <c r="B1549" t="inlineStr">
         <is>
-          <t>Traits</t>
+          <t>Siege damaged</t>
         </is>
       </c>
       <c r="C1549" t="inlineStr">
         <is>
-          <t>Características</t>
+          <t>Cerco danificado</t>
         </is>
       </c>
       <c r="D1549" t="inlineStr"/>
       <c r="E1549" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1549" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.traits</t>
+          <t>.Boxes.GvGMap.Log.siege_damaged</t>
         </is>
       </c>
       <c r="G1549" t="inlineStr"/>
       <c r="H1549" t="inlineStr"/>
     </row>
     <row r="1550">
       <c r="A1550" t="inlineStr"/>
       <c r="B1550" t="inlineStr">
         <is>
-          <t>On</t>
+          <t>Rating value of 1 current-age good (in FP)</t>
         </is>
       </c>
       <c r="C1550" t="inlineStr">
         <is>
-          <t>Ligado</t>
+          <t>Valor de avaliação de 1 mercadoria da era atual (em PF)</t>
         </is>
       </c>
       <c r="D1550" t="inlineStr"/>
       <c r="E1550" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1550" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Form.Persistence.On</t>
+          <t>.Boxes.BlueGalaxy.GoodsValue</t>
         </is>
       </c>
       <c r="G1550" t="inlineStr"/>
       <c r="H1550" t="inlineStr"/>
     </row>
     <row r="1551">
       <c r="A1551" t="inlineStr"/>
       <c r="B1551" t="inlineStr">
         <is>
-          <t>ME</t>
+          <t>Allies Overview</t>
         </is>
       </c>
       <c r="C1551" t="inlineStr">
         <is>
-          <t>ME</t>
+          <t>Visão Geral do Aliado</t>
         </is>
       </c>
       <c r="D1551" t="inlineStr"/>
       <c r="E1551" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F1551" t="inlineStr">
         <is>
-          <t>.Eras.10.short</t>
-[...2 lines deleted...]
-      <c r="G1551" t="inlineStr"/>
+          <t>.Boxes.AllyList.Title</t>
+        </is>
+      </c>
+      <c r="G1551" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Visão Geral dos Aliados</t>
+        </is>
+      </c>
       <c r="H1551" t="inlineStr"/>
     </row>
     <row r="1552">
       <c r="A1552" t="inlineStr"/>
       <c r="B1552" t="inlineStr">
         <is>
-          <t>Active Recurring Quest (RQs):</t>
+          <t>copy attack colors</t>
         </is>
       </c>
       <c r="C1552" t="inlineStr">
         <is>
-          <t>Missão Recorrente Ativa:</t>
+          <t>copiar cores de ataque</t>
         </is>
       </c>
       <c r="D1552" t="inlineStr"/>
       <c r="E1552" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1552" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.ActiveRecurringQuest</t>
+          <t>.Boxes.GuildFights.ShowTileColors</t>
         </is>
       </c>
       <c r="G1552" t="inlineStr"/>
       <c r="H1552" t="inlineStr"/>
     </row>
     <row r="1553">
       <c r="A1553" t="inlineStr"/>
       <c r="B1553" t="inlineStr">
         <is>
-          <t>Export</t>
+          <t>Infobox</t>
         </is>
       </c>
       <c r="C1553" t="inlineStr">
         <is>
-          <t>Exportar</t>
+          <t>Caixa de Informações</t>
         </is>
       </c>
       <c r="D1553" t="inlineStr"/>
       <c r="E1553" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1553" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Export</t>
+          <t>.Settings.Entry.AutoOpenInfoBox</t>
         </is>
       </c>
       <c r="G1553" t="inlineStr"/>
       <c r="H1553" t="inlineStr"/>
     </row>
     <row r="1554">
       <c r="A1554" t="inlineStr"/>
       <c r="B1554" t="inlineStr">
         <is>
-          <t>Investing at:</t>
+          <t>This value is not accessible, because this player is neither a friend nor in your guild.</t>
         </is>
       </c>
       <c r="C1554" t="inlineStr">
         <is>
-          <t>A investir em:</t>
+          <t>Este valor não está acessível, porque este jogador não é nem amigo nem está na tua guilda.</t>
         </is>
       </c>
       <c r="D1554" t="inlineStr"/>
       <c r="E1554" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1554" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.FriendlyInvestment</t>
+          <t>.Boxes.PlayerProfile.OtherPlayerNotAvailable</t>
         </is>
       </c>
       <c r="G1554" t="inlineStr"/>
       <c r="H1554" t="inlineStr"/>
     </row>
     <row r="1555">
       <c r="A1555" t="inlineStr"/>
       <c r="B1555" t="inlineStr">
         <is>
-          <t>Recurring Quests</t>
+          <t>compare last</t>
         </is>
       </c>
       <c r="C1555" t="inlineStr">
         <is>
-          <t>Missões recorrentes</t>
+          <t>Comparar último</t>
         </is>
       </c>
       <c r="D1555" t="inlineStr"/>
       <c r="E1555" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1555" t="inlineStr">
         <is>
-          <t>.Boxes.RecurringQuests.Title</t>
+          <t>.Boxes.GexStat.CompareLast</t>
         </is>
       </c>
       <c r="G1555" t="inlineStr"/>
       <c r="H1555" t="inlineStr"/>
     </row>
     <row r="1556">
       <c r="A1556" t="inlineStr"/>
       <c r="B1556" t="inlineStr">
         <is>
-          <t>Expedition</t>
+          <t>Notes</t>
         </is>
       </c>
       <c r="C1556" t="inlineStr">
         <is>
-          <t>Expedição</t>
+          <t>Notas</t>
         </is>
       </c>
       <c r="D1556" t="inlineStr"/>
       <c r="E1556" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1556" t="inlineStr">
         <is>
-          <t>.Boxes.BetterMusic.GE</t>
+          <t>.Menu.Notice.Title</t>
         </is>
       </c>
       <c r="G1556" t="inlineStr"/>
       <c r="H1556" t="inlineStr"/>
     </row>
     <row r="1557">
       <c r="A1557" t="inlineStr"/>
       <c r="B1557" t="inlineStr">
         <is>
-          <t>Hide most details</t>
+          <t>Which buttons do you want in the menu?&lt;br&gt;Green: show button. Red: don't show button.</t>
         </is>
       </c>
       <c r="C1557" t="inlineStr">
         <is>
-          <t>Ocultar a maioria dos detalhes</t>
+          <t>Quais botões deseja no menu?&lt;br&gt;Verde: mostrar o botão. Vermelho: esconder o botão.</t>
         </is>
       </c>
       <c r="D1557" t="inlineStr"/>
       <c r="E1557" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1557" t="inlineStr">
         <is>
-          <t>.Settings.ShowOwnPartMinView.Desc</t>
+          <t>.Settings.MenuContent.Desc</t>
         </is>
       </c>
       <c r="G1557" t="inlineStr"/>
       <c r="H1557" t="inlineStr"/>
     </row>
     <row r="1558">
       <c r="A1558" t="inlineStr"/>
       <c r="B1558" t="inlineStr">
         <is>
-          <t>Amount of sectors granted since last calculation.</t>
+          <t>Size-list in Reconstruction Mode</t>
         </is>
       </c>
       <c r="C1558" t="inlineStr">
         <is>
-          <t>Quantidade de setores concedidos desde o último cálculo.</t>
+          <t>Lista de tamanhos no Modo de Reconstrução</t>
         </is>
       </c>
       <c r="D1558" t="inlineStr"/>
       <c r="E1558" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1558" t="inlineStr">
         <is>
-          <t>.GvG.Independences.Tooltip</t>
-[...8 lines deleted...]
-      </c>
+          <t>.Settings.Entry.ShowReconstructionList</t>
+        </is>
+      </c>
+      <c r="G1558" t="inlineStr"/>
       <c r="H1558" t="inlineStr"/>
     </row>
     <row r="1559">
       <c r="A1559" t="inlineStr"/>
       <c r="B1559" t="inlineStr">
         <is>
-          <t>Please scroll through all the pages and press the EXPORT button</t>
+          <t>Displays game stats on goods, units, rewards, GBG</t>
         </is>
       </c>
       <c r="C1559" t="inlineStr">
         <is>
-          <t>Por favor, percorra todas as páginas e pressione o botão EXPORTAR</t>
+          <t>Mostra estatisticas do jogo sobre mercadorias, unidades, recompensas, CdB</t>
         </is>
       </c>
       <c r="D1559" t="inlineStr"/>
       <c r="E1559" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1559" t="inlineStr">
         <is>
-          <t>.Boxes.Treasury.Message</t>
+          <t>.Menu.Stats.Desc</t>
         </is>
       </c>
       <c r="G1559" t="inlineStr"/>
       <c r="H1559" t="inlineStr"/>
     </row>
     <row r="1560">
       <c r="A1560" t="inlineStr"/>
       <c r="B1560" t="inlineStr">
         <is>
-          <t>Description</t>
+          <t>Next Expansion</t>
         </is>
       </c>
       <c r="C1560" t="inlineStr">
         <is>
-          <t>Descrição</t>
+          <t>Próxima expansão</t>
         </is>
       </c>
       <c r="D1560" t="inlineStr"/>
       <c r="E1560" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1560" t="inlineStr">
         <is>
-          <t>.Boxes.DBExport.Description</t>
+          <t>.Boxes.Outpost.nextTile</t>
         </is>
       </c>
       <c r="G1560" t="inlineStr"/>
       <c r="H1560" t="inlineStr"/>
     </row>
     <row r="1561">
       <c r="A1561" t="inlineStr"/>
       <c r="B1561" t="inlineStr">
         <is>
-          <t>Alert active</t>
+          <t>In City</t>
         </is>
       </c>
       <c r="C1561" t="inlineStr">
         <is>
-          <t>Alerta ativo</t>
+          <t>Na Cidade</t>
         </is>
       </c>
       <c r="D1561" t="inlineStr"/>
       <c r="E1561" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1561" t="inlineStr">
         <is>
-          <t>.Boxes.InactivesSettings.AlertActive</t>
+          <t>.Boxes.BetterMusic.InCity</t>
         </is>
       </c>
       <c r="G1561" t="inlineStr"/>
       <c r="H1561" t="inlineStr"/>
     </row>
     <row r="1562">
       <c r="A1562" t="inlineStr"/>
       <c r="B1562" t="inlineStr">
         <is>
-          <t>Show only adjacent sectors countdowns</t>
+          <t>Early Middle Age</t>
         </is>
       </c>
       <c r="C1562" t="inlineStr">
         <is>
-          <t>Mostrar apenas contagem decrescente dos setores adjacentes</t>
+          <t>Início da Idade Média</t>
         </is>
       </c>
       <c r="D1562" t="inlineStr"/>
       <c r="E1562" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1562" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.ShowAdjacentSectors</t>
+          <t>.Eras.4</t>
         </is>
       </c>
       <c r="G1562" t="inlineStr"/>
       <c r="H1562" t="inlineStr"/>
     </row>
     <row r="1563">
       <c r="A1563" t="inlineStr"/>
       <c r="B1563" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Allies</t>
         </is>
       </c>
       <c r="C1563" t="inlineStr">
         <is>
-          <t>Terminado</t>
+          <t>Aliados</t>
         </is>
       </c>
       <c r="D1563" t="inlineStr"/>
       <c r="E1563" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1563" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.Done</t>
+          <t>.Menu.Allies.Title</t>
         </is>
       </c>
       <c r="G1563" t="inlineStr"/>
       <c r="H1563" t="inlineStr"/>
     </row>
     <row r="1564">
       <c r="A1564" t="inlineStr"/>
       <c r="B1564" t="inlineStr">
         <is>
-          <t>Space Age Venus</t>
+          <t>Message</t>
         </is>
       </c>
       <c r="C1564" t="inlineStr">
         <is>
-          <t>Era espacial de Venus</t>
+          <t>Mensagem</t>
         </is>
       </c>
       <c r="D1564" t="inlineStr"/>
       <c r="E1564" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1564" t="inlineStr">
         <is>
-          <t>.Eras.20</t>
+          <t>.Boxes.Discord.Message</t>
         </is>
       </c>
       <c r="G1564" t="inlineStr"/>
       <c r="H1564" t="inlineStr"/>
     </row>
     <row r="1565">
       <c r="A1565" t="inlineStr"/>
       <c r="B1565" t="inlineStr">
         <is>
-          <t>Show in-game notification instead of the native Desktop notification when the game window is focused.</t>
+          <t>Offer</t>
         </is>
       </c>
       <c r="C1565" t="inlineStr">
         <is>
-          <t>Apresentar notificação no jogo ao invés da notificação de sistema quando a janela de jogo está ativa.</t>
+          <t>Oferta</t>
         </is>
       </c>
       <c r="D1565" t="inlineStr"/>
       <c r="E1565" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1565" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.InGame.Info</t>
+          <t>.Boxes.Market.Offer</t>
         </is>
       </c>
       <c r="G1565" t="inlineStr"/>
       <c r="H1565" t="inlineStr"/>
     </row>
     <row r="1566">
       <c r="A1566" t="inlineStr"/>
       <c r="B1566" t="inlineStr">
         <is>
-          <t>Negotiation</t>
+          <t>https://docs.foe-helper.com/english/module/stats</t>
         </is>
       </c>
       <c r="C1566" t="inlineStr">
         <is>
-          <t>Negociação</t>
+          <t>https://docs.foe-helper.com/english/module/stats</t>
         </is>
       </c>
       <c r="D1566" t="inlineStr"/>
       <c r="E1566" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1566" t="inlineStr">
         <is>
-          <t>.Boxes.Castle.Negotiation</t>
+          <t>.Boxes.Stats.HelpLink</t>
         </is>
       </c>
       <c r="G1566" t="inlineStr"/>
       <c r="H1566" t="inlineStr"/>
     </row>
     <row r="1567">
       <c r="A1567" t="inlineStr"/>
       <c r="B1567" t="inlineStr">
         <is>
-          <t>Website: information and documentation on the extension and it's features.</t>
+          <t>Press __place__ and __slot__ on your keyboard to insert this suggestion.</t>
         </is>
       </c>
       <c r="C1567" t="inlineStr">
         <is>
-          <t>Website: informações e documentação sobre a extensão e as suas funcionalidades.</t>
+          <t>Pressione __place__ e __slot__ no seu teclado para inserir esta sugestão.</t>
         </is>
       </c>
       <c r="D1567" t="inlineStr"/>
       <c r="E1567" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1567" t="inlineStr">
         <is>
-          <t>.Settings.Help.Website</t>
+          <t>.Boxes.Negotiation.KeyboardTooltip</t>
         </is>
       </c>
       <c r="G1567" t="inlineStr"/>
       <c r="H1567" t="inlineStr"/>
     </row>
     <row r="1568">
       <c r="A1568" t="inlineStr"/>
       <c r="B1568" t="inlineStr">
         <is>
-          <t>Other</t>
-[...6 lines deleted...]
-      </c>
+          <t>Next Age</t>
+        </is>
+      </c>
+      <c r="C1568" t="inlineStr"/>
       <c r="D1568" t="inlineStr"/>
       <c r="E1568" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1568" t="inlineStr">
         <is>
-          <t>.Settings.Tab.Boxes</t>
+          <t>.Boxes.Stats.BtnNextEra</t>
         </is>
       </c>
       <c r="G1568" t="inlineStr"/>
       <c r="H1568" t="inlineStr"/>
     </row>
     <row r="1569">
       <c r="A1569" t="inlineStr"/>
       <c r="B1569" t="inlineStr">
         <is>
-          <t>Guild defeated</t>
+          <t>Trial</t>
         </is>
       </c>
       <c r="C1569" t="inlineStr">
         <is>
-          <t>Guilda derrotada</t>
+          <t>Teste</t>
         </is>
       </c>
       <c r="D1569" t="inlineStr"/>
       <c r="E1569" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1569" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.clan_defeated</t>
+          <t>.Boxes.GexStat.GexTrial</t>
         </is>
       </c>
       <c r="G1569" t="inlineStr"/>
       <c r="H1569" t="inlineStr"/>
     </row>
     <row r="1570">
       <c r="A1570" t="inlineStr"/>
       <c r="B1570" t="inlineStr">
         <is>
-          <t>Spoils of War</t>
+          <t>LvL</t>
         </is>
       </c>
       <c r="C1570" t="inlineStr">
         <is>
-          <t>Despojos de Guerra</t>
+          <t>Nivel</t>
         </is>
       </c>
       <c r="D1570" t="inlineStr"/>
       <c r="E1570" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1570" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.Source.spoilsOfWar</t>
+          <t>.Boxes.OwnpartCalculator.Step</t>
         </is>
       </c>
       <c r="G1570" t="inlineStr"/>
       <c r="H1570" t="inlineStr"/>
     </row>
     <row r="1571">
       <c r="A1571" t="inlineStr"/>
       <c r="B1571" t="inlineStr">
         <is>
-          <t>Aztec Helper</t>
+          <t>Menu position</t>
         </is>
       </c>
       <c r="C1571" t="inlineStr">
         <is>
-          <t>Assistente Asteca</t>
+          <t>Posição do menu</t>
         </is>
       </c>
       <c r="D1571" t="inlineStr"/>
       <c r="E1571" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1571" t="inlineStr">
         <is>
-          <t>.Settings.ShowAztecHelper.Title</t>
+          <t>.Settings.Entry.SelectedMenu</t>
         </is>
       </c>
       <c r="G1571" t="inlineStr"/>
       <c r="H1571" t="inlineStr"/>
     </row>
     <row r="1572">
       <c r="A1572" t="inlineStr"/>
       <c r="B1572" t="inlineStr">
         <is>
-          <t>Result</t>
+          <t>24 hour clock</t>
         </is>
       </c>
       <c r="C1572" t="inlineStr">
         <is>
-          <t>Resultado</t>
+          <t>24 horas</t>
         </is>
       </c>
       <c r="D1572" t="inlineStr"/>
       <c r="E1572" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1572" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.Results</t>
+          <t>.Boxes.Productions.Time24</t>
         </is>
       </c>
       <c r="G1572" t="inlineStr"/>
       <c r="H1572" t="inlineStr"/>
     </row>
     <row r="1573">
       <c r="A1573" t="inlineStr"/>
       <c r="B1573" t="inlineStr">
         <is>
-          <t>Displays and Filters all trades that are in the Market</t>
+          <t>show GBG round selector</t>
         </is>
       </c>
       <c r="C1573" t="inlineStr">
         <is>
-          <t>Exibe e filtra todas as trocas que estão no Mercado</t>
+          <t>Mostrar seletor de ronda de CBs</t>
         </is>
       </c>
       <c r="D1573" t="inlineStr"/>
       <c r="E1573" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1573" t="inlineStr">
         <is>
-          <t>.Menu.Market.Desc</t>
+          <t>.Boxes.GuildFights.ShowRoundSelector</t>
         </is>
       </c>
       <c r="G1573" t="inlineStr"/>
       <c r="H1573" t="inlineStr"/>
     </row>
     <row r="1574">
       <c r="A1574" t="inlineStr"/>
       <c r="B1574" t="inlineStr">
         <is>
-          <t>Owner's Contribution</t>
+          <t>Save</t>
         </is>
       </c>
       <c r="C1574" t="inlineStr">
         <is>
-          <t>Contribuição do Proprietário</t>
+          <t>Guardar</t>
         </is>
       </c>
       <c r="D1574" t="inlineStr"/>
       <c r="E1574" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1574" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsOwnPart</t>
+          <t>.Boxes.Discord.Save</t>
         </is>
       </c>
       <c r="G1574" t="inlineStr"/>
       <c r="H1574" t="inlineStr"/>
     </row>
     <row r="1575">
       <c r="A1575" t="inlineStr"/>
       <c r="B1575" t="inlineStr">
         <is>
-          <t>Use short names for GBG provinces.</t>
+          <t>Defender deployed</t>
         </is>
       </c>
       <c r="C1575" t="inlineStr">
         <is>
-          <t>Use nomes curtos para as províncias de CBs.</t>
+          <t>Defensor colocado</t>
         </is>
       </c>
       <c r="D1575" t="inlineStr"/>
       <c r="E1575" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1575" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.Settings.GbgProvShortName</t>
+          <t>.Boxes.GvGMap.Log.defender_deployed</t>
         </is>
       </c>
       <c r="G1575" t="inlineStr"/>
       <c r="H1575" t="inlineStr"/>
     </row>
     <row r="1576">
       <c r="A1576" t="inlineStr"/>
       <c r="B1576" t="inlineStr">
         <is>
-          <t>St. Patrick's Day Event Task</t>
+          <t>Rewards Bar Info</t>
         </is>
       </c>
       <c r="C1576" t="inlineStr">
         <is>
-          <t>Tarefa do Evento do Dia de São Patrício</t>
+          <t>Informação da Barra de Recompensas</t>
         </is>
       </c>
       <c r="D1576" t="inlineStr"/>
       <c r="E1576" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1576" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.st_patricks_event_task_reward</t>
+          <t>.Settings.ShowGBGRewards.Title</t>
         </is>
       </c>
       <c r="G1576" t="inlineStr"/>
       <c r="H1576" t="inlineStr"/>
     </row>
     <row r="1577">
       <c r="A1577" t="inlineStr"/>
       <c r="B1577" t="inlineStr">
         <is>
-          <t>Upload/Send data to foe-helper.com</t>
+          <t>rest FP</t>
         </is>
       </c>
       <c r="C1577" t="inlineStr">
         <is>
-          <t>Transmissão para foe-helper.com</t>
+          <t>PF restante</t>
         </is>
       </c>
       <c r="D1577" t="inlineStr"/>
       <c r="E1577" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1577" t="inlineStr">
         <is>
-          <t>.Settings.GlobalSend.Title</t>
+          <t>.Boxes.Investment.Overview.SettingsRestFP</t>
         </is>
       </c>
       <c r="G1577" t="inlineStr"/>
       <c r="H1577" t="inlineStr"/>
     </row>
     <row r="1578">
       <c r="A1578" t="inlineStr"/>
       <c r="B1578" t="inlineStr">
         <is>
-          <t>Drag</t>
+          <t>QI</t>
         </is>
       </c>
       <c r="C1578" t="inlineStr">
         <is>
-          <t>Arrastar</t>
+          <t>IQ</t>
         </is>
       </c>
       <c r="D1578" t="inlineStr"/>
       <c r="E1578" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1578" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Action.Drag</t>
+          <t>.Boxes.General.Quantum_Incursion.short</t>
         </is>
       </c>
       <c r="G1578" t="inlineStr"/>
       <c r="H1578" t="inlineStr"/>
     </row>
     <row r="1579">
       <c r="A1579" t="inlineStr"/>
       <c r="B1579" t="inlineStr">
         <is>
-          <t>Quantum Incursion Rewards</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C1579" t="inlineStr">
         <is>
-          <t>Recompensas de Incursão Quântica</t>
+          <t>Nome</t>
         </is>
       </c>
       <c r="D1579" t="inlineStr"/>
       <c r="E1579" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1579" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.guild_raids</t>
+          <t>.Boxes.Discord.Name</t>
         </is>
       </c>
       <c r="G1579" t="inlineStr"/>
       <c r="H1579" t="inlineStr"/>
     </row>
     <row r="1580">
       <c r="A1580" t="inlineStr"/>
       <c r="B1580" t="inlineStr">
         <is>
-          <t>Your army has only Rogues remining. Either heal units using diamonds or retreat!</t>
+          <t>Oceanic Future</t>
         </is>
       </c>
       <c r="C1580" t="inlineStr">
         <is>
-          <t>O seu exército só tem Agentes Secretos remanescentes. Cure unidades usando diamantes ou retire-se da batalha!</t>
+          <t>Futuro Oceânico</t>
         </is>
       </c>
       <c r="D1580" t="inlineStr"/>
       <c r="E1580" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1580" t="inlineStr">
         <is>
-          <t>.Boxes.BattleAssist.Text.Rogue</t>
+          <t>.Eras.16</t>
         </is>
       </c>
       <c r="G1580" t="inlineStr"/>
       <c r="H1580" t="inlineStr"/>
     </row>
     <row r="1581">
       <c r="A1581" t="inlineStr"/>
       <c r="B1581" t="inlineStr">
         <is>
-          <t>Province Name</t>
+          <t>Place2</t>
         </is>
       </c>
       <c r="C1581" t="inlineStr">
         <is>
-          <t>Nome da Província</t>
+          <t>Lugar2</t>
         </is>
       </c>
       <c r="D1581" t="inlineStr"/>
       <c r="E1581" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1581" t="inlineStr">
         <is>
-          <t>.Boxes.scoutingTimes.ProvinceName</t>
+          <t>.Boxes.PowerLeveling.P2</t>
         </is>
       </c>
       <c r="G1581" t="inlineStr"/>
       <c r="H1581" t="inlineStr"/>
     </row>
     <row r="1582">
       <c r="A1582" t="inlineStr"/>
       <c r="B1582" t="inlineStr">
         <is>
-          <t>Consider goods production</t>
+          <t>Anniversary Event</t>
         </is>
       </c>
       <c r="C1582" t="inlineStr">
         <is>
-          <t>Considerar produção de bens</t>
+          <t>Evento de Aniversário</t>
         </is>
       </c>
       <c r="D1582" t="inlineStr"/>
       <c r="E1582" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1582" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.ShowGoods</t>
+          <t>.Boxes.FPCollector.forge_ages_event</t>
         </is>
       </c>
       <c r="G1582" t="inlineStr"/>
       <c r="H1582" t="inlineStr"/>
     </row>
     <row r="1583">
       <c r="A1583" t="inlineStr"/>
       <c r="B1583" t="inlineStr">
         <is>
-          <t>Early Middle Age</t>
+          <t>Antiques Dealer Auction</t>
         </is>
       </c>
       <c r="C1583" t="inlineStr">
         <is>
-          <t>Início da Idade Média</t>
+          <t>Leilão de Antiguidades</t>
         </is>
       </c>
       <c r="D1583" t="inlineStr"/>
       <c r="E1583" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1583" t="inlineStr">
         <is>
-          <t>.Eras.4</t>
+          <t>.Boxes.Alerts.Preferences.Auction.Title</t>
         </is>
       </c>
       <c r="G1583" t="inlineStr"/>
       <c r="H1583" t="inlineStr"/>
     </row>
     <row r="1584">
       <c r="A1584" t="inlineStr"/>
       <c r="B1584" t="inlineStr">
         <is>
-          <t>Expected activation costs</t>
+          <t>https://docs.foe-helper.com/english/module/gb-calculator</t>
         </is>
       </c>
       <c r="C1584" t="inlineStr">
         <is>
-          <t>Custos de ativação previstos</t>
+          <t>https://docs.foe-helper.com/english/module/gb-calculator</t>
         </is>
       </c>
       <c r="D1584" t="inlineStr"/>
       <c r="E1584" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1584" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.UnlockingCosts</t>
+          <t>.Boxes.OwnpartCalculator.HelpLink</t>
         </is>
       </c>
       <c r="G1584" t="inlineStr"/>
       <c r="H1584" t="inlineStr"/>
     </row>
     <row r="1585">
       <c r="A1585" t="inlineStr"/>
       <c r="B1585" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C1585" t="inlineStr">
         <is>
-          <t>Evento</t>
+          <t>Mercadorias</t>
         </is>
       </c>
       <c r="D1585" t="inlineStr"/>
       <c r="E1585" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1585" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.event</t>
+          <t>.General.Goods</t>
         </is>
       </c>
       <c r="G1585" t="inlineStr"/>
       <c r="H1585" t="inlineStr"/>
     </row>
     <row r="1586">
       <c r="A1586" t="inlineStr"/>
       <c r="B1586" t="inlineStr">
         <is>
-          <t>Import / Export</t>
-[...6 lines deleted...]
-      </c>
+          <t>Close the GB Calculator when this window is auto-opened</t>
+        </is>
+      </c>
+      <c r="C1586" t="inlineStr"/>
       <c r="D1586" t="inlineStr"/>
       <c r="E1586" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1586" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ExportSettings</t>
-[...2 lines deleted...]
-      <c r="G1586" t="inlineStr"/>
+          <t>.Boxes.Calculator.OwnPartClose</t>
+        </is>
+      </c>
+      <c r="G1586" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Feche a Calculadora de GE após a abertura automática da janela</t>
+        </is>
+      </c>
       <c r="H1586" t="inlineStr"/>
     </row>
     <row r="1587">
       <c r="A1587" t="inlineStr"/>
       <c r="B1587" t="inlineStr">
         <is>
-          <t>Area</t>
+          <t>Virtual Future</t>
         </is>
       </c>
       <c r="C1587" t="inlineStr">
         <is>
-          <t>Area</t>
+          <t>Futuro Virtual</t>
         </is>
       </c>
       <c r="D1587" t="inlineStr"/>
       <c r="E1587" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1587" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.area</t>
+          <t>.Eras.17</t>
         </is>
       </c>
       <c r="G1587" t="inlineStr"/>
       <c r="H1587" t="inlineStr"/>
     </row>
     <row r="1588">
       <c r="A1588" t="inlineStr"/>
       <c r="B1588" t="inlineStr">
         <is>
-          <t>Collected Progress</t>
+          <t>Box Coordinates</t>
         </is>
       </c>
       <c r="C1588" t="inlineStr">
         <is>
-          <t>Progresso Recolhido</t>
+          <t>Coordenadas da Box</t>
         </is>
       </c>
       <c r="D1588" t="inlineStr"/>
       <c r="E1588" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1588" t="inlineStr">
         <is>
-          <t>.Boxes.MergerGame.ProgressCollected</t>
+          <t>.Settings.ResetBoxPositions.Title</t>
         </is>
       </c>
       <c r="G1588" t="inlineStr"/>
       <c r="H1588" t="inlineStr"/>
     </row>
     <row r="1589">
       <c r="A1589" t="inlineStr"/>
       <c r="B1589" t="inlineStr">
         <is>
-          <t>Accepted Trades</t>
+          <t>This value is used for ranking buildings producing goods. How many FP is one good worth to you?</t>
         </is>
       </c>
       <c r="C1589" t="inlineStr">
         <is>
-          <t>Trocas Aceites</t>
+          <t>Este valor é utilizado para classificar os edifícios que produzem mercadorias. Quantos PFs é que uma mercadoria vale para si?</t>
         </is>
       </c>
       <c r="D1589" t="inlineStr"/>
       <c r="E1589" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1589" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffersEvents.Accepted</t>
+          <t>.Boxes.BlueGalaxy.TTGoodsValue</t>
         </is>
       </c>
       <c r="G1589" t="inlineStr"/>
       <c r="H1589" t="inlineStr"/>
     </row>
     <row r="1590">
       <c r="A1590" t="inlineStr"/>
       <c r="B1590" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>Offer Era</t>
         </is>
       </c>
       <c r="C1590" t="inlineStr">
         <is>
-          <t>EG</t>
+          <t>Era oferta</t>
         </is>
       </c>
       <c r="D1590" t="inlineStr"/>
       <c r="E1590" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1590" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Gex</t>
+          <t>.Boxes.Market.TradeForGoods</t>
         </is>
       </c>
       <c r="G1590" t="inlineStr"/>
       <c r="H1590" t="inlineStr"/>
     </row>
     <row r="1591">
       <c r="A1591" t="inlineStr"/>
       <c r="B1591" t="inlineStr">
         <is>
-          <t>bottom right</t>
+          <t>The Alert for __provinceName__ was saved!</t>
         </is>
       </c>
       <c r="C1591" t="inlineStr">
         <is>
-          <t>canto inferior direito</t>
+          <t>O alerta para __provinceName__ foi guardado!</t>
         </is>
       </c>
       <c r="D1591" t="inlineStr"/>
       <c r="E1591" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1591" t="inlineStr">
         <is>
-          <t>.Menu.Notification.Position.bottom-right</t>
+          <t>.Boxes.GuildFights.SaveMessage.Desc</t>
         </is>
       </c>
       <c r="G1591" t="inlineStr"/>
       <c r="H1591" t="inlineStr"/>
     </row>
     <row r="1592">
       <c r="A1592" t="inlineStr"/>
       <c r="B1592" t="inlineStr">
         <is>
-          <t>Water</t>
+          <t>started playing on __date__</t>
         </is>
       </c>
       <c r="C1592" t="inlineStr">
         <is>
-          <t>Na água</t>
+          <t>começou a jogar em __date__</t>
         </is>
       </c>
       <c r="D1592" t="inlineStr"/>
       <c r="E1592" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1592" t="inlineStr">
         <is>
-          <t>.HiddenRewards.Positions.water</t>
+          <t>.Boxes.PlayerProfile.DateStarted</t>
         </is>
       </c>
       <c r="G1592" t="inlineStr"/>
       <c r="H1592" t="inlineStr"/>
     </row>
     <row r="1593">
       <c r="A1593" t="inlineStr"/>
       <c r="B1593" t="inlineStr">
         <is>
-          <t>Efficiency</t>
+          <t>GBs</t>
         </is>
       </c>
       <c r="C1593" t="inlineStr">
         <is>
-          <t>Eficiência</t>
+          <t>GEs</t>
         </is>
       </c>
       <c r="D1593" t="inlineStr"/>
       <c r="E1593" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1593" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.Efficiency</t>
+          <t>.Boxes.CityMap.greatbuilding</t>
         </is>
       </c>
       <c r="G1593" t="inlineStr"/>
       <c r="H1593" t="inlineStr"/>
     </row>
     <row r="1594">
       <c r="A1594" t="inlineStr"/>
       <c r="B1594" t="inlineStr">
         <is>
-          <t>Show Army Advice</t>
+          <t>Hide missing parts</t>
         </is>
       </c>
       <c r="C1594" t="inlineStr">
         <is>
-          <t>Exibir o Conselho do Exército</t>
+          <t>Ocultar peças em falta</t>
         </is>
       </c>
       <c r="D1594" t="inlineStr"/>
       <c r="E1594" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1594" t="inlineStr">
         <is>
-          <t>.Settings.ShowArmyAdvice.Title</t>
+          <t>.Boxes.Kits.TripleStateButton2</t>
         </is>
       </c>
       <c r="G1594" t="inlineStr"/>
       <c r="H1594" t="inlineStr"/>
     </row>
     <row r="1595">
       <c r="A1595" t="inlineStr"/>
       <c r="B1595" t="inlineStr">
         <is>
-          <t>GB Cost Calculator</t>
+          <t>City Builder</t>
         </is>
       </c>
       <c r="C1595" t="inlineStr">
         <is>
-          <t>Calculador de investimento GE</t>
+          <t>Construtor de Cidade</t>
         </is>
       </c>
       <c r="D1595" t="inlineStr"/>
       <c r="E1595" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1595" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.Title</t>
+          <t>.Boxes.CityBuilder.Title</t>
         </is>
       </c>
       <c r="G1595" t="inlineStr"/>
       <c r="H1595" t="inlineStr"/>
     </row>
     <row r="1596">
       <c r="A1596" t="inlineStr"/>
       <c r="B1596" t="inlineStr">
         <is>
-          <t>Minimum Score</t>
+          <t>Beach</t>
         </is>
       </c>
       <c r="C1596" t="inlineStr">
         <is>
-          <t>Pontuação Mínima</t>
+          <t>Costa</t>
         </is>
       </c>
       <c r="D1596" t="inlineStr"/>
       <c r="E1596" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1596" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.InventoryBuildingScore</t>
+          <t>.HiddenRewards.Positions.shore</t>
         </is>
       </c>
       <c r="G1596" t="inlineStr"/>
       <c r="H1596" t="inlineStr"/>
     </row>
     <row r="1597">
       <c r="A1597" t="inlineStr"/>
       <c r="B1597" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>max. level</t>
         </is>
       </c>
       <c r="C1597" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>nível máximo</t>
         </is>
       </c>
       <c r="D1597" t="inlineStr"/>
       <c r="E1597" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1597" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.FilterLevel</t>
+          <t>.Boxes.GuildMemberStat.MaxLevel</t>
         </is>
       </c>
       <c r="G1597" t="inlineStr"/>
       <c r="H1597" t="inlineStr"/>
     </row>
     <row r="1598">
       <c r="A1598" t="inlineStr"/>
       <c r="B1598" t="inlineStr">
         <is>
-          <t>Consider attack bonus</t>
+          <t>https://docs.foe-helper.com/english/module/negotiation</t>
         </is>
       </c>
       <c r="C1598" t="inlineStr">
         <is>
-          <t>Considerar bónus de ataque</t>
+          <t>https://docs.foe-helper.com/english/module/negotiation</t>
         </is>
       </c>
       <c r="D1598" t="inlineStr"/>
       <c r="E1598" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1598" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.ShowAttack</t>
+          <t>.Boxes.Negotiation.HelpLink</t>
         </is>
       </c>
       <c r="G1598" t="inlineStr"/>
       <c r="H1598" t="inlineStr"/>
     </row>
     <row r="1599">
       <c r="A1599" t="inlineStr"/>
       <c r="B1599" t="inlineStr">
         <is>
-          <t>Compare Friends with Threads</t>
+          <t>GBG participation</t>
         </is>
       </c>
       <c r="C1599" t="inlineStr">
         <is>
-          <t>Comparar Amigos com Threads</t>
+          <t>Participação Campos de Batalha</t>
         </is>
       </c>
       <c r="D1599" t="inlineStr"/>
       <c r="E1599" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1599" t="inlineStr">
         <is>
-          <t>.Menu.CompareFriendsThreads.Title</t>
+          <t>.Boxes.GuildMemberStat.GbgParticipation</t>
         </is>
       </c>
       <c r="G1599" t="inlineStr"/>
       <c r="H1599" t="inlineStr"/>
     </row>
     <row r="1600">
       <c r="A1600" t="inlineStr"/>
       <c r="B1600" t="inlineStr">
         <is>
-          <t>Decorations</t>
+          <t>Max</t>
         </is>
       </c>
       <c r="C1600" t="inlineStr">
         <is>
-          <t>Decorações</t>
+          <t>Máx</t>
         </is>
       </c>
       <c r="D1600" t="inlineStr"/>
       <c r="E1600" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1600" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Headings.decoration</t>
+          <t>.Boxes.ShopAssist.Max</t>
         </is>
       </c>
       <c r="G1600" t="inlineStr"/>
       <c r="H1600" t="inlineStr"/>
     </row>
     <row r="1601">
       <c r="A1601" t="inlineStr"/>
       <c r="B1601" t="inlineStr">
         <is>
-          <t>delete GBG round</t>
+          <t>Random</t>
         </is>
       </c>
       <c r="C1601" t="inlineStr">
         <is>
-          <t>Eliminar ronda de CBs</t>
+          <t>Aleatório</t>
         </is>
       </c>
       <c r="D1601" t="inlineStr"/>
       <c r="E1601" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1601" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.DeleteGBGRound</t>
+          <t>.Boxes.Productions.Headings.random_production</t>
         </is>
       </c>
       <c r="G1601" t="inlineStr"/>
       <c r="H1601" t="inlineStr"/>
     </row>
     <row r="1602">
       <c r="A1602" t="inlineStr"/>
       <c r="B1602" t="inlineStr">
         <is>
-          <t>legendary</t>
+          <t>Choose a value between 1 and 4 !&amp;#10;Choose a smaller value for more data&amp;#10;or a larger one for better viewing.</t>
         </is>
       </c>
       <c r="C1602" t="inlineStr">
         <is>
-          <t>lendário</t>
+          <t>Escolha um valor entre 1 e 4! &amp;#10;Escolha um valor menor para mais dados&amp;#10;ou um valor maior para uma visualização melhor.</t>
         </is>
       </c>
       <c r="D1602" t="inlineStr"/>
       <c r="E1602" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1602" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.AllyRarity.legendary</t>
+          <t>.Boxes.Units.PictogramScalingDesc</t>
         </is>
       </c>
       <c r="G1602" t="inlineStr"/>
       <c r="H1602" t="inlineStr"/>
     </row>
     <row r="1603">
       <c r="A1603" t="inlineStr"/>
       <c r="B1603" t="inlineStr">
         <is>
-          <t>Ranking</t>
+          <t>Boost Values</t>
         </is>
       </c>
       <c r="C1603" t="inlineStr">
         <is>
-          <t>Classificação</t>
+          <t>Valores de Bónus</t>
         </is>
       </c>
       <c r="D1603" t="inlineStr"/>
       <c r="E1603" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1603" t="inlineStr">
         <is>
-          <t>.Boxes.GexStat.Ranking</t>
+          <t>.Boxes.CombatCalculator.Values</t>
         </is>
       </c>
       <c r="G1603" t="inlineStr"/>
       <c r="H1603" t="inlineStr"/>
     </row>
     <row r="1604">
       <c r="A1604" t="inlineStr"/>
       <c r="B1604" t="inlineStr">
         <is>
-          <t>Goods Inventory</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C1604" t="inlineStr">
         <is>
-          <t>Inventário de Bens</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D1604" t="inlineStr"/>
       <c r="E1604" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1604" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.Title</t>
+          <t>.Eras.0.short</t>
         </is>
       </c>
       <c r="G1604" t="inlineStr"/>
       <c r="H1604" t="inlineStr"/>
     </row>
     <row r="1605">
       <c r="A1605" t="inlineStr"/>
       <c r="B1605" t="inlineStr">
         <is>
-          <t>Present Game (e.g. Winter Event)</t>
+          <t>On</t>
         </is>
       </c>
       <c r="C1605" t="inlineStr">
         <is>
-          <t>Jogo dos Presentes (ex.: Evento de Inverno)</t>
+          <t>Ligado</t>
         </is>
       </c>
       <c r="D1605" t="inlineStr"/>
       <c r="E1605" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1605" t="inlineStr">
         <is>
-          <t>.Settings.EventHelperPresent</t>
+          <t>.Boxes.Alerts.Form.Persistence.On</t>
         </is>
       </c>
       <c r="G1605" t="inlineStr"/>
       <c r="H1605" t="inlineStr"/>
     </row>
     <row r="1606">
       <c r="A1606" t="inlineStr"/>
       <c r="B1606" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>Battles</t>
         </is>
       </c>
       <c r="C1606" t="inlineStr">
         <is>
-          <t>Membros da Guilda</t>
+          <t>Batalhas</t>
         </is>
       </c>
       <c r="D1606" t="inlineStr"/>
       <c r="E1606" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1606" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.GuildMembers</t>
+          <t>.Boxes.GuildMemberStat.Battles</t>
         </is>
       </c>
       <c r="G1606" t="inlineStr"/>
       <c r="H1606" t="inlineStr"/>
     </row>
     <row r="1607">
       <c r="A1607" t="inlineStr"/>
       <c r="B1607" t="inlineStr">
         <is>
-          <t>after</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="C1607" t="inlineStr">
         <is>
-          <t>depois</t>
+          <t>Copiar</t>
         </is>
       </c>
       <c r="D1607" t="inlineStr"/>
       <c r="E1607" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1607" t="inlineStr">
         <is>
-          <t>.Boxes.Tooltip.Building.after</t>
+          <t>.Boxes.GuildFights.Copy</t>
         </is>
       </c>
       <c r="G1607" t="inlineStr"/>
       <c r="H1607" t="inlineStr"/>
     </row>
     <row r="1608">
       <c r="A1608" t="inlineStr"/>
       <c r="B1608" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>delete ex-member after</t>
         </is>
       </c>
       <c r="C1608" t="inlineStr">
         <is>
-          <t>Nivel</t>
+          <t>Eliminar ex-membro após</t>
         </is>
       </c>
       <c r="D1608" t="inlineStr"/>
       <c r="E1608" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1608" t="inlineStr">
         <is>
-          <t>.Boxes.OwnpartCalculator.OptionsLevel</t>
+          <t>.Boxes.GuildMemberStat.DeleteExMembersAfter</t>
         </is>
       </c>
       <c r="G1608" t="inlineStr"/>
       <c r="H1608" t="inlineStr"/>
     </row>
     <row r="1609">
       <c r="A1609" t="inlineStr"/>
       <c r="B1609" t="inlineStr">
         <is>
-          <t>Sum Offered</t>
+          <t>Trust</t>
         </is>
       </c>
       <c r="C1609" t="inlineStr">
         <is>
-          <t>Soma de Oferta</t>
+          <t>Confiar</t>
         </is>
       </c>
       <c r="D1609" t="inlineStr"/>
       <c r="E1609" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1609" t="inlineStr">
         <is>
-          <t>.Boxes.MarketOffers.OfferSum</t>
+          <t>.Boxes.OwnpartCalculator.Trust</t>
         </is>
       </c>
       <c r="G1609" t="inlineStr"/>
       <c r="H1609" t="inlineStr"/>
     </row>
     <row r="1610">
       <c r="A1610" t="inlineStr"/>
       <c r="B1610" t="inlineStr">
         <is>
-          <t>Show the next Alert countdown as an overlay of the Main Menu icon</t>
+          <t>member</t>
         </is>
       </c>
       <c r="C1610" t="inlineStr">
         <is>
-          <t>Mostra a próxima notificação de contagem regressiva em sobreposição ao ícone do menu principal</t>
+          <t>membro</t>
         </is>
       </c>
       <c r="D1610" t="inlineStr"/>
       <c r="E1610" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1610" t="inlineStr">
         <is>
-          <t>.Boxes.Alerts.Preferences.MenuIcon.Info</t>
+          <t>.Boxes.GexStat.Member</t>
         </is>
       </c>
       <c r="G1610" t="inlineStr"/>
       <c r="H1610" t="inlineStr"/>
     </row>
     <row r="1611">
       <c r="A1611" t="inlineStr"/>
       <c r="B1611" t="inlineStr">
         <is>
-          <t>Factories</t>
+          <t>Coords</t>
         </is>
       </c>
       <c r="C1611" t="inlineStr">
         <is>
-          <t>Fábricas</t>
+          <t>Coordenadas</t>
         </is>
       </c>
       <c r="D1611" t="inlineStr"/>
       <c r="E1611" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1611" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.Production.StPat</t>
+          <t>.Boxes.GvGMap.Sector.Coords</t>
         </is>
       </c>
       <c r="G1611" t="inlineStr"/>
       <c r="H1611" t="inlineStr"/>
     </row>
     <row r="1612">
       <c r="A1612" t="inlineStr"/>
       <c r="B1612" t="inlineStr">
         <is>
-          <t>Inactive</t>
+          <t>Winter-Event</t>
         </is>
       </c>
       <c r="C1612" t="inlineStr">
         <is>
-          <t>Desativado</t>
+          <t>Evento de inverno</t>
         </is>
       </c>
       <c r="D1612" t="inlineStr"/>
       <c r="E1612" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1612" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.Inactive</t>
+          <t>.Boxes.FPCollector.winter_event</t>
         </is>
       </c>
       <c r="G1612" t="inlineStr"/>
       <c r="H1612" t="inlineStr"/>
     </row>
     <row r="1613">
       <c r="A1613" t="inlineStr"/>
       <c r="B1613" t="inlineStr">
         <is>
-          <t>Guild Members</t>
+          <t>days</t>
         </is>
       </c>
       <c r="C1613" t="inlineStr">
         <is>
-          <t>Membros da Guilda</t>
+          <t>dias</t>
         </is>
       </c>
       <c r="D1613" t="inlineStr"/>
       <c r="E1613" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1613" t="inlineStr">
         <is>
-          <t>.Boxes.Notice.SelectPlayerGroupGuild</t>
+          <t>.Boxes.GuildMemberStat.Days</t>
         </is>
       </c>
       <c r="G1613" t="inlineStr"/>
       <c r="H1613" t="inlineStr"/>
     </row>
     <row r="1614">
       <c r="A1614" t="inlineStr"/>
       <c r="B1614" t="inlineStr">
         <is>
-          <t>Defender defeated</t>
+          <t>Shop Assistant</t>
         </is>
       </c>
       <c r="C1614" t="inlineStr">
         <is>
-          <t>Defensor derrotado</t>
+          <t>Assistente de Loja</t>
         </is>
       </c>
       <c r="D1614" t="inlineStr"/>
       <c r="E1614" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1614" t="inlineStr">
         <is>
-          <t>.Boxes.GvGMap.Log.defender_defeated</t>
+          <t>.Menu.ShopAssist.Title</t>
         </is>
       </c>
       <c r="G1614" t="inlineStr"/>
       <c r="H1614" t="inlineStr"/>
     </row>
     <row r="1615">
       <c r="A1615" t="inlineStr"/>
       <c r="B1615" t="inlineStr">
         <is>
-          <t>Repeat last Building Selection</t>
+          <t>Show in-game notification instead of the native Desktop notification when the game window is focused.</t>
         </is>
       </c>
       <c r="C1615" t="inlineStr">
         <is>
-          <t>Repetir a última Seleção de Edifício</t>
+          <t>Apresentar notificação no jogo ao invés da notificação de sistema quando a janela de jogo está ativa.</t>
         </is>
       </c>
       <c r="D1615" t="inlineStr"/>
       <c r="E1615" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1615" t="inlineStr">
         <is>
-          <t>.Settings.RepeatSelectBuilding.Title</t>
+          <t>.Boxes.Alerts.Preferences.InGame.Info</t>
         </is>
       </c>
       <c r="G1615" t="inlineStr"/>
       <c r="H1615" t="inlineStr"/>
     </row>
     <row r="1616">
       <c r="A1616" t="inlineStr"/>
       <c r="B1616" t="inlineStr">
         <is>
-          <t>vertical</t>
+          <t>Guild Treasury Export Log</t>
         </is>
       </c>
       <c r="C1616" t="inlineStr">
         <is>
-          <t>vertical</t>
+          <t>Registo de Exportação do tesouraria da Guilda</t>
         </is>
       </c>
       <c r="D1616" t="inlineStr"/>
       <c r="E1616" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1616" t="inlineStr">
         <is>
-          <t>.Boxes.CloseBox.Vertical</t>
+          <t>.Settings.Entry.ShowGuildTreasuryLogExport</t>
         </is>
       </c>
       <c r="G1616" t="inlineStr"/>
       <c r="H1616" t="inlineStr"/>
     </row>
     <row r="1617">
       <c r="A1617" t="inlineStr"/>
       <c r="B1617" t="inlineStr">
         <is>
-          <t>Needs two lane road</t>
+          <t>Last 2 Ages</t>
         </is>
       </c>
       <c r="C1617" t="inlineStr">
         <is>
-          <t>Requer estrada de duas faixas</t>
+          <t>Últimas 2 Eras</t>
         </is>
       </c>
       <c r="D1617" t="inlineStr"/>
       <c r="E1617" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1617" t="inlineStr">
         <is>
-          <t>.Boxes.CombatCalculator.StreetRequired</t>
+          <t>.Boxes.Stats.BtnLastEras</t>
         </is>
       </c>
       <c r="G1617" t="inlineStr"/>
       <c r="H1617" t="inlineStr"/>
     </row>
     <row r="1618">
       <c r="A1618" t="inlineStr"/>
       <c r="B1618" t="inlineStr">
         <is>
-          <t>Statistics</t>
+          <t>Worst rated buildings</t>
         </is>
       </c>
       <c r="C1618" t="inlineStr">
         <is>
-          <t>Estatisticas</t>
+          <t>Edifícios pior classificados</t>
         </is>
       </c>
       <c r="D1618" t="inlineStr"/>
       <c r="E1618" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1618" t="inlineStr">
         <is>
-          <t>.Menu.Stats.Title</t>
+          <t>.Boxes.CityMap.ShowWorstBuildings</t>
         </is>
       </c>
       <c r="G1618" t="inlineStr"/>
       <c r="H1618" t="inlineStr"/>
     </row>
     <row r="1619">
       <c r="A1619" t="inlineStr"/>
       <c r="B1619" t="inlineStr">
         <is>
-          <t>Copy</t>
+          <t>Displayed values assume your buildings have finished construction.</t>
         </is>
       </c>
       <c r="C1619" t="inlineStr">
         <is>
-          <t>Copiar</t>
+          <t>Os valores apresentados assumem que os teus edifícios já concluíram a construção.</t>
         </is>
       </c>
       <c r="D1619" t="inlineStr"/>
       <c r="E1619" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1619" t="inlineStr">
         <is>
-          <t>.Boxes.GuildFights.Copy</t>
+          <t>.Boxes.CityMap.QIHint</t>
         </is>
       </c>
       <c r="G1619" t="inlineStr"/>
       <c r="H1619" t="inlineStr"/>
     </row>
     <row r="1620">
       <c r="A1620" t="inlineStr"/>
       <c r="B1620" t="inlineStr">
         <is>
-          <t>Box Coordinates</t>
+          <t>Collect All Blocker</t>
         </is>
       </c>
       <c r="C1620" t="inlineStr">
         <is>
-          <t>Coordenadas da Box</t>
+          <t>Bloqueador de Recolher Tudo</t>
         </is>
       </c>
       <c r="D1620" t="inlineStr"/>
       <c r="E1620" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1620" t="inlineStr">
         <is>
-          <t>.Settings.ResetBoxPositions.Title</t>
+          <t>.Settings.BlockCollectAll.Title</t>
         </is>
       </c>
       <c r="G1620" t="inlineStr"/>
       <c r="H1620" t="inlineStr"/>
     </row>
     <row r="1621">
       <c r="A1621" t="inlineStr"/>
       <c r="B1621" t="inlineStr">
         <is>
-          <t>Artillery Unit</t>
+          <t>Displays various Event Assitants, when a supported event window is opened.</t>
         </is>
       </c>
       <c r="C1621" t="inlineStr">
         <is>
-          <t>Unidade de Artilharia</t>
+          <t>Exibir diferentes assistentes de evento, quando a janela de um evento suportado estiver aberta.</t>
         </is>
       </c>
       <c r="D1621" t="inlineStr"/>
       <c r="E1621" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1621" t="inlineStr">
         <is>
-          <t>.Boxes.Units.long_ranged</t>
+          <t>.Settings.ShowEventChest.Desc</t>
         </is>
       </c>
       <c r="G1621" t="inlineStr"/>
       <c r="H1621" t="inlineStr"/>
     </row>
     <row r="1622">
       <c r="A1622" t="inlineStr"/>
       <c r="B1622" t="inlineStr">
         <is>
-          <t>Scouting Info</t>
+          <t>Links</t>
         </is>
       </c>
       <c r="C1622" t="inlineStr">
         <is>
-          <t>Informação de Exploração</t>
+          <t>Links</t>
         </is>
       </c>
       <c r="D1622" t="inlineStr"/>
       <c r="E1622" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1622" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowScoutingTimes</t>
+          <t>.Settings.Entry.ShowLinks</t>
         </is>
       </c>
       <c r="G1622" t="inlineStr"/>
       <c r="H1622" t="inlineStr"/>
     </row>
     <row r="1623">
       <c r="A1623" t="inlineStr"/>
       <c r="B1623" t="inlineStr">
         <is>
-          <t>It will take __days__ days until the investment of __costs__ FP has been returned with a daily production of __fpproduction__ FP/day</t>
+          <t>7-Day Challenge</t>
         </is>
       </c>
       <c r="C1623" t="inlineStr">
         <is>
-          <t>Vai demorar __days__ dias até que o investimento de __costs__ PF seja recuperado com uma produção diária de __fpproduction__ PF/dia</t>
+          <t>Desafio de 7 Dias</t>
         </is>
       </c>
       <c r="D1623" t="inlineStr"/>
       <c r="E1623" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1623" t="inlineStr">
         <is>
-          <t>.Boxes.GreatBuildings.BreakEvenTT</t>
+          <t>.Boxes.Castle.SevenDayChallenge</t>
         </is>
       </c>
       <c r="G1623" t="inlineStr"/>
       <c r="H1623" t="inlineStr"/>
     </row>
     <row r="1624">
       <c r="A1624" t="inlineStr"/>
       <c r="B1624" t="inlineStr">
         <is>
-          <t>The Beta-Extension musst be installed and updated manually. Either regularly click the button below to download the current beta or use a Git-Manager&gt;&lt;/br&gt;&lt;/br&gt;Unpack the downloaded zip and in the Chrome extension settings activate developer mode to 'load unpacked extension'.&lt;/br&gt;&lt;/br&gt;Only one Version of the Helper should be active at any time to prevent interference!</t>
+          <t>Slot unlocked</t>
         </is>
       </c>
       <c r="C1624" t="inlineStr">
         <is>
-          <t>A extensão Beta deve ser instalada e atualizada manualmente. Clique regularmente no botão abaixo para descarregar a versão beta atual ou use um Git-Manager.&lt;/br&gt;&lt;/br&gt;Descompacte o arquivo zip descarregado e, nas definições da extensão do Chrome, ative o modo de desenvolvedor para 'carregar extensão descompactada'.&lt;/br&gt;&lt;/br&gt;Apenas uma versão do assistente deve estar ativa em qualquer momento para evitar interferências!</t>
+          <t>Slot desbloqueado</t>
         </is>
       </c>
       <c r="D1624" t="inlineStr"/>
       <c r="E1624" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1624" t="inlineStr">
         <is>
-          <t>.Settings.LoadBeta2.Desc</t>
+          <t>.Boxes.GvGMap.Log.sector_slot_unlocked</t>
         </is>
       </c>
       <c r="G1624" t="inlineStr"/>
       <c r="H1624" t="inlineStr"/>
     </row>
     <row r="1625">
       <c r="A1625" t="inlineStr"/>
       <c r="B1625" t="inlineStr">
         <is>
-          <t>Event Pass</t>
+          <t>Export as CSV</t>
         </is>
       </c>
       <c r="C1625" t="inlineStr">
         <is>
-          <t>Passe de Evento</t>
+          <t>Exportar como CSV</t>
         </is>
       </c>
       <c r="D1625" t="inlineStr"/>
       <c r="E1625" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1625" t="inlineStr">
         <is>
-          <t>.Boxes.FPCollector.event_pass</t>
+          <t>.Boxes.General.ExportCSV</t>
         </is>
       </c>
       <c r="G1625" t="inlineStr"/>
       <c r="H1625" t="inlineStr"/>
     </row>
     <row r="1626">
       <c r="A1626" t="inlineStr"/>
       <c r="B1626" t="inlineStr">
         <is>
-          <t>Million</t>
+          <t>Export</t>
         </is>
       </c>
       <c r="C1626" t="inlineStr">
         <is>
-          <t>Milhão</t>
+          <t>Exportar</t>
         </is>
       </c>
       <c r="D1626" t="inlineStr"/>
       <c r="E1626" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1626" t="inlineStr">
         <is>
-          <t>.Boxes.idleGame.M</t>
+          <t>.Boxes.General.Export</t>
         </is>
       </c>
       <c r="G1626" t="inlineStr"/>
       <c r="H1626" t="inlineStr"/>
     </row>
     <row r="1627">
       <c r="A1627" t="inlineStr"/>
       <c r="B1627" t="inlineStr">
         <is>
-          <t>Blue Galaxy Helper</t>
+          <t>Sum Inventory + Needed</t>
         </is>
       </c>
       <c r="C1627" t="inlineStr">
         <is>
-          <t>Ajudante da Galáxia Azul</t>
+          <t>Soma de Inventário + Necessário</t>
         </is>
       </c>
       <c r="D1627" t="inlineStr"/>
       <c r="E1627" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1627" t="inlineStr">
         <is>
-          <t>.Boxes.BlueGalaxy.Title</t>
+          <t>.Boxes.MarketOffers.InventoryNeedSum</t>
         </is>
       </c>
       <c r="G1627" t="inlineStr"/>
       <c r="H1627" t="inlineStr"/>
     </row>
     <row r="1628">
       <c r="A1628" t="inlineStr"/>
       <c r="B1628" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>Testing</t>
         </is>
       </c>
       <c r="C1628" t="inlineStr">
         <is>
-          <t>Evento</t>
+          <t>Testando</t>
         </is>
       </c>
       <c r="D1628" t="inlineStr"/>
       <c r="E1628" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1628" t="inlineStr">
         <is>
-          <t>.Boxes.Discord.Event</t>
+          <t>.Boxes.Discord.TestEntry</t>
         </is>
       </c>
       <c r="G1628" t="inlineStr"/>
       <c r="H1628" t="inlineStr"/>
     </row>
     <row r="1629">
       <c r="A1629" t="inlineStr"/>
       <c r="B1629" t="inlineStr">
         <is>
-          <t>24 hour clock</t>
+          <t>Shall a sound be played when completing a rival quest?</t>
         </is>
       </c>
       <c r="C1629" t="inlineStr">
         <is>
-          <t>24 horas</t>
+          <t>Deve ser reproduzido um som ao completar uma missão de rival?</t>
         </is>
       </c>
       <c r="D1629" t="inlineStr"/>
       <c r="E1629" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1629" t="inlineStr">
         <is>
-          <t>.Boxes.Productions.Time24</t>
+          <t>.Settings.RivalSound.Desc</t>
         </is>
       </c>
       <c r="G1629" t="inlineStr"/>
       <c r="H1629" t="inlineStr"/>
     </row>
     <row r="1630">
       <c r="A1630" t="inlineStr"/>
       <c r="B1630" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X  __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Loss = __paid__ &lt;small&gt;(Paid)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="C1630" t="inlineStr">
         <is>
-          <t>Reward = __nettoreward__ &lt;small&gt;(Recompensa Líquida)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Bónus do Arc)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Paid: __paid__&lt;br&gt;Loss = __paid__ &lt;small&gt;(Pago)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Recompensa)&lt;/small&gt; = __loss__</t>
+          <t>Copiar</t>
         </is>
       </c>
       <c r="D1630" t="inlineStr"/>
       <c r="E1630" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1630" t="inlineStr">
         <is>
-          <t>.Boxes.Calculator.TTLossSelf</t>
+          <t>.Boxes.Discord.CopyTitle</t>
         </is>
       </c>
       <c r="G1630" t="inlineStr"/>
       <c r="H1630" t="inlineStr"/>
     </row>
     <row r="1631">
       <c r="A1631" t="inlineStr"/>
       <c r="B1631" t="inlineStr">
         <is>
-          <t>FP to level up</t>
+          <t>Disabled: Start a Negotiation first!</t>
         </is>
       </c>
       <c r="C1631" t="inlineStr">
         <is>
-          <t>PF para subir de nível</t>
+          <t>Desativado: Inicia primeiro uma Negociação!</t>
         </is>
       </c>
       <c r="D1631" t="inlineStr"/>
       <c r="E1631" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1631" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.FpForLevelUp</t>
+          <t>.Menu.Negotiation.Warning</t>
         </is>
       </c>
       <c r="G1631" t="inlineStr"/>
       <c r="H1631" t="inlineStr"/>
     </row>
     <row r="1632">
       <c r="A1632" t="inlineStr"/>
       <c r="B1632" t="inlineStr">
         <is>
-          <t>&lt;span style='color:#29b206'&gt;Surplus&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
+          <t xml:space="preserve">Target Progress for Energy used: </t>
         </is>
       </c>
       <c r="C1632" t="inlineStr">
         <is>
-          <t>&lt;span style='color:#29b206'&gt;Excesso&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;em falta&lt;/span&gt;</t>
+          <t xml:space="preserve">Progresso alvo para energia utilizada: </t>
         </is>
       </c>
       <c r="D1632" t="inlineStr"/>
       <c r="E1632" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1632" t="inlineStr">
         <is>
-          <t>.Boxes.Outpost.DescStillMissing</t>
+          <t>.Boxes.MergerGame.EfficiencyTargetProgress.anniversary</t>
         </is>
       </c>
       <c r="G1632" t="inlineStr"/>
       <c r="H1632" t="inlineStr"/>
     </row>
     <row r="1633">
       <c r="A1633" t="inlineStr"/>
       <c r="B1633" t="inlineStr">
         <is>
-          <t>Motivate/Polish Helper</t>
+          <t>Active Guild Members</t>
         </is>
       </c>
       <c r="C1633" t="inlineStr">
         <is>
-          <t>Ajuda Motivar/Polir</t>
+          <t>Membros Ativos da Guilda</t>
         </is>
       </c>
       <c r="D1633" t="inlineStr"/>
       <c r="E1633" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1633" t="inlineStr">
         <is>
-          <t>.Boxes.MoppelHelper.Title</t>
+          <t>.Boxes.OtherGuildActivity.Title</t>
         </is>
       </c>
       <c r="G1633" t="inlineStr"/>
       <c r="H1633" t="inlineStr"/>
     </row>
     <row r="1634">
       <c r="A1634" t="inlineStr"/>
       <c r="B1634" t="inlineStr">
         <is>
-          <t>Expired Buildings Notification</t>
+          <t>Rating value of 1 good from prior ages (in FP)</t>
         </is>
       </c>
       <c r="C1634" t="inlineStr">
         <is>
-          <t>Notificação de Edifícios Expirados</t>
+          <t>Valor de avaliação de 1 bem de eras anteriores (em PF)</t>
         </is>
       </c>
       <c r="D1634" t="inlineStr"/>
       <c r="E1634" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1634" t="inlineStr">
         <is>
-          <t>.Settings.Entry.ShowBuildingsExpired</t>
+          <t>.Boxes.BlueGalaxy.OlderGoodsValue</t>
         </is>
       </c>
       <c r="G1634" t="inlineStr"/>
       <c r="H1634" t="inlineStr"/>
     </row>
     <row r="1635">
       <c r="A1635" t="inlineStr"/>
       <c r="B1635" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/efficiency</t>
+          <t xml:space="preserve">Help translate FoE Helper by registering on our translation tool: </t>
         </is>
       </c>
       <c r="C1635" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/module/efficiency</t>
+          <t xml:space="preserve">Ajude a traduzir o FoE Helper registando-se na nossa ferramenta de tradução: </t>
         </is>
       </c>
       <c r="D1635" t="inlineStr"/>
       <c r="E1635" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1635" t="inlineStr">
         <is>
-          <t>.Boxes.ProductionsRating.HelpLink</t>
+          <t>.Settings.About.TranslateDesc</t>
         </is>
       </c>
       <c r="G1635" t="inlineStr"/>
       <c r="H1635" t="inlineStr"/>
     </row>
     <row r="1636">
       <c r="A1636" t="inlineStr"/>
       <c r="B1636" t="inlineStr">
         <is>
-          <t>Error!</t>
+          <t>Open window automatically</t>
         </is>
       </c>
       <c r="C1636" t="inlineStr">
         <is>
-          <t>Erro!</t>
+          <t>Abrir janela automaticamente</t>
         </is>
       </c>
       <c r="D1636" t="inlineStr"/>
       <c r="E1636" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1636" t="inlineStr">
         <is>
-          <t>.Boxes.Settings.ApiTokenLengthWrongHeader</t>
+          <t>.Boxes.Settings.Autostart</t>
         </is>
       </c>
       <c r="G1636" t="inlineStr"/>
       <c r="H1636" t="inlineStr"/>
     </row>
     <row r="1637">
       <c r="A1637" t="inlineStr"/>
       <c r="B1637" t="inlineStr">
         <is>
-          <t>Guild Power</t>
+          <t>Duplicate preset as:</t>
         </is>
       </c>
       <c r="C1637" t="inlineStr">
         <is>
-          <t>Poder de Guilda</t>
+          <t>Duplicar predefinição como:</t>
         </is>
       </c>
       <c r="D1637" t="inlineStr"/>
       <c r="E1637" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1637" t="inlineStr">
         <is>
-          <t>.Boxes.GuildMemberStat.GuildPower</t>
+          <t>.Boxes.ProductionsRating.PresetPromptDuplicate</t>
         </is>
       </c>
       <c r="G1637" t="inlineStr"/>
       <c r="H1637" t="inlineStr"/>
     </row>
     <row r="1638">
       <c r="A1638" t="inlineStr"/>
       <c r="B1638" t="inlineStr">
         <is>
-          <t xml:space="preserve">You have to insert it into the bidding field and hit enter. </t>
+          <t>profit achieved; yellow = Rank is not safe; red/green = Loss/Profit safe</t>
         </is>
       </c>
       <c r="C1638" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tens que inserir no campo de oferta e clicar no enter. </t>
+          <t>lucro alcançado; amarelo = Ranking não está seguro; vermelho/verde = Perda/Lucro seguro</t>
         </is>
       </c>
       <c r="D1638" t="inlineStr"/>
       <c r="E1638" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1638" t="inlineStr">
         <is>
-          <t>.Boxes.AuctionSettings.Help2</t>
+          <t>.Boxes.Investment.Overview.ProfitDesc</t>
         </is>
       </c>
       <c r="G1638" t="inlineStr"/>
       <c r="H1638" t="inlineStr"/>
     </row>
     <row r="1639">
       <c r="A1639" t="inlineStr"/>
       <c r="B1639" t="inlineStr">
         <is>
-          <t>PvP Arena Rewards</t>
+          <t>LMA</t>
         </is>
       </c>
       <c r="C1639" t="inlineStr">
         <is>
-          <t>Recompensas da Arena PvP</t>
+          <t>LMA</t>
         </is>
       </c>
       <c r="D1639" t="inlineStr"/>
       <c r="E1639" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1639" t="inlineStr">
         <is>
-          <t>.Boxes.Stats.Rewards.SourceTitle.pvp_arena</t>
+          <t>.Eras.6.short</t>
         </is>
       </c>
       <c r="G1639" t="inlineStr"/>
       <c r="H1639" t="inlineStr"/>
     </row>
     <row r="1640">
       <c r="A1640" t="inlineStr"/>
       <c r="B1640" t="inlineStr">
         <is>
-          <t>Unknown Conversation</t>
+          <t>Additional columns</t>
         </is>
       </c>
       <c r="C1640" t="inlineStr">
         <is>
-          <t>Conversa desconhecida</t>
+          <t>Colunas adicionais</t>
         </is>
       </c>
       <c r="D1640" t="inlineStr"/>
       <c r="E1640" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1640" t="inlineStr">
         <is>
-          <t>.Boxes.Infobox.UnknownConversation</t>
+          <t>.Boxes.Investment.Overview.AdditionalColumns</t>
         </is>
       </c>
       <c r="G1640" t="inlineStr"/>
       <c r="H1640" t="inlineStr"/>
     </row>
     <row r="1641">
       <c r="A1641" t="inlineStr"/>
       <c r="B1641" t="inlineStr">
         <is>
-          <t>Advantage</t>
+          <t>Special</t>
         </is>
       </c>
       <c r="C1641" t="inlineStr">
         <is>
-          <t>Vantagem</t>
+          <t>Especial</t>
         </is>
       </c>
       <c r="D1641" t="inlineStr"/>
       <c r="E1641" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F1641" t="inlineStr">
         <is>
-          <t>.Boxes.Market.TradeAdvantage</t>
+          <t>.Boxes.Productions.Headings.off_grid</t>
         </is>
       </c>
       <c r="G1641" t="inlineStr"/>
       <c r="H1641" t="inlineStr"/>
+    </row>
+    <row r="1642">
+      <c r="A1642" t="inlineStr"/>
+      <c r="B1642" t="inlineStr">
+        <is>
+          <t>How to highlight buildings: Click any row to select the buildings you want to compare more easily. Search results are marked automatically.</t>
+        </is>
+      </c>
+      <c r="C1642" t="inlineStr">
+        <is>
+          <t>Como destacar edifícios: Clique em qualquer linha para selecionar os edifícios que deseja comparar mais facilmente. Os resultados da pesquisa são marcados automaticamente.</t>
+        </is>
+      </c>
+      <c r="D1642" t="inlineStr"/>
+      <c r="E1642" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1642" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.HighlightsExplained</t>
+        </is>
+      </c>
+      <c r="G1642" t="inlineStr"/>
+      <c r="H1642" t="inlineStr"/>
+    </row>
+    <row r="1643">
+      <c r="A1643" t="inlineStr"/>
+      <c r="B1643" t="inlineStr">
+        <is>
+          <t>FPs</t>
+        </is>
+      </c>
+      <c r="C1643" t="inlineStr">
+        <is>
+          <t>PFs</t>
+        </is>
+      </c>
+      <c r="D1643" t="inlineStr"/>
+      <c r="E1643" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1643" t="inlineStr">
+        <is>
+          <t>.Boxes.BlueGalaxy.FP</t>
+        </is>
+      </c>
+      <c r="G1643" t="inlineStr"/>
+      <c r="H1643" t="inlineStr"/>
+    </row>
+    <row r="1644">
+      <c r="A1644" t="inlineStr"/>
+      <c r="B1644" t="inlineStr">
+        <is>
+          <t>Show Army Advice</t>
+        </is>
+      </c>
+      <c r="C1644" t="inlineStr">
+        <is>
+          <t>Exibir o Conselho do Exército</t>
+        </is>
+      </c>
+      <c r="D1644" t="inlineStr"/>
+      <c r="E1644" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1644" t="inlineStr">
+        <is>
+          <t>.Settings.ShowArmyAdvice.Title</t>
+        </is>
+      </c>
+      <c r="G1644" t="inlineStr"/>
+      <c r="H1644" t="inlineStr"/>
+    </row>
+    <row r="1645">
+      <c r="A1645" t="inlineStr"/>
+      <c r="B1645" t="inlineStr">
+        <is>
+          <t>Total Guild Power</t>
+        </is>
+      </c>
+      <c r="C1645" t="inlineStr">
+        <is>
+          <t>Poder total da guilda</t>
+        </is>
+      </c>
+      <c r="D1645" t="inlineStr"/>
+      <c r="E1645" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1645" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.TotalGuildPower</t>
+        </is>
+      </c>
+      <c r="G1645" t="inlineStr"/>
+      <c r="H1645" t="inlineStr"/>
+    </row>
+    <row r="1646">
+      <c r="A1646" t="inlineStr"/>
+      <c r="B1646" t="inlineStr">
+        <is>
+          <t>Space Age Venus</t>
+        </is>
+      </c>
+      <c r="C1646" t="inlineStr">
+        <is>
+          <t>Era espacial de Venus</t>
+        </is>
+      </c>
+      <c r="D1646" t="inlineStr"/>
+      <c r="E1646" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1646" t="inlineStr">
+        <is>
+          <t>.Eras.20</t>
+        </is>
+      </c>
+      <c r="G1646" t="inlineStr"/>
+      <c r="H1646" t="inlineStr"/>
+    </row>
+    <row r="1647">
+      <c r="A1647" t="inlineStr"/>
+      <c r="B1647" t="inlineStr">
+        <is>
+          <t>Max level</t>
+        </is>
+      </c>
+      <c r="C1647" t="inlineStr">
+        <is>
+          <t>Nivel máximo</t>
+        </is>
+      </c>
+      <c r="D1647" t="inlineStr"/>
+      <c r="E1647" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1647" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.MaxLevel</t>
+        </is>
+      </c>
+      <c r="G1647" t="inlineStr"/>
+      <c r="H1647" t="inlineStr"/>
+    </row>
+    <row r="1648">
+      <c r="A1648" t="inlineStr"/>
+      <c r="B1648" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+      <c r="C1648" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+      <c r="D1648" t="inlineStr"/>
+      <c r="E1648" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1648" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.Simulation</t>
+        </is>
+      </c>
+      <c r="G1648" t="inlineStr"/>
+      <c r="H1648" t="inlineStr"/>
+    </row>
+    <row r="1649">
+      <c r="A1649" t="inlineStr"/>
+      <c r="B1649" t="inlineStr">
+        <is>
+          <t>&lt;span style='color:#29b206'&gt;Remaining&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Needed&lt;/span&gt;</t>
+        </is>
+      </c>
+      <c r="C1649" t="inlineStr">
+        <is>
+          <t>&lt;span style='color:#29b206'&gt;Excesso&lt;/span&gt; / &lt;span style='color:#ff4040'&gt;Em falta&lt;/span&gt;</t>
+        </is>
+      </c>
+      <c r="D1649" t="inlineStr"/>
+      <c r="E1649" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1649" t="inlineStr">
+        <is>
+          <t>.Boxes.Technologies.DescStillMissing</t>
+        </is>
+      </c>
+      <c r="G1649" t="inlineStr"/>
+      <c r="H1649" t="inlineStr"/>
+    </row>
+    <row r="1650">
+      <c r="A1650" t="inlineStr"/>
+      <c r="B1650" t="inlineStr">
+        <is>
+          <t>lost Attacks</t>
+        </is>
+      </c>
+      <c r="C1650" t="inlineStr">
+        <is>
+          <t>Ataques perdidos</t>
+        </is>
+      </c>
+      <c r="D1650" t="inlineStr"/>
+      <c r="E1650" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1650" t="inlineStr">
+        <is>
+          <t>.Boxes.PvPArena.Tabs.LostAttackFights</t>
+        </is>
+      </c>
+      <c r="G1650" t="inlineStr"/>
+      <c r="H1650" t="inlineStr"/>
+    </row>
+    <row r="1651">
+      <c r="A1651" t="inlineStr"/>
+      <c r="B1651" t="inlineStr">
+        <is>
+          <t>Submit</t>
+        </is>
+      </c>
+      <c r="C1651" t="inlineStr">
+        <is>
+          <t>Enviar</t>
+        </is>
+      </c>
+      <c r="D1651" t="inlineStr"/>
+      <c r="E1651" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1651" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.Submit</t>
+        </is>
+      </c>
+      <c r="G1651" t="inlineStr"/>
+      <c r="H1651" t="inlineStr"/>
+    </row>
+    <row r="1652">
+      <c r="A1652" t="inlineStr"/>
+      <c r="B1652" t="inlineStr">
+        <is>
+          <t>Rename preset:</t>
+        </is>
+      </c>
+      <c r="C1652" t="inlineStr">
+        <is>
+          <t>Renomear predefinição:</t>
+        </is>
+      </c>
+      <c r="D1652" t="inlineStr"/>
+      <c r="E1652" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1652" t="inlineStr">
+        <is>
+          <t>.Boxes.ProductionsRating.PresetPromptRename</t>
+        </is>
+      </c>
+      <c r="G1652" t="inlineStr"/>
+      <c r="H1652" t="inlineStr"/>
+    </row>
+    <row r="1653">
+      <c r="A1653" t="inlineStr"/>
+      <c r="B1653" t="inlineStr">
+        <is>
+          <t>Menu + Notifications</t>
+        </is>
+      </c>
+      <c r="C1653" t="inlineStr">
+        <is>
+          <t>Menu e Notificações</t>
+        </is>
+      </c>
+      <c r="D1653" t="inlineStr"/>
+      <c r="E1653" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1653" t="inlineStr">
+        <is>
+          <t>.Settings.Tab.Extension</t>
+        </is>
+      </c>
+      <c r="G1653" t="inlineStr"/>
+      <c r="H1653" t="inlineStr"/>
+    </row>
+    <row r="1654">
+      <c r="A1654" t="inlineStr"/>
+      <c r="B1654" t="inlineStr">
+        <is>
+          <t>Side View</t>
+        </is>
+      </c>
+      <c r="C1654" t="inlineStr">
+        <is>
+          <t>Perspectiva Cavaleira</t>
+        </is>
+      </c>
+      <c r="D1654" t="inlineStr"/>
+      <c r="E1654" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1654" t="inlineStr">
+        <is>
+          <t>.Boxes.CityMap.CavalierPerspecitve</t>
+        </is>
+      </c>
+      <c r="G1654" t="inlineStr"/>
+      <c r="H1654" t="inlineStr"/>
+    </row>
+    <row r="1655">
+      <c r="A1655" t="inlineStr"/>
+      <c r="B1655" t="inlineStr">
+        <is>
+          <t>Block board when Task complete</t>
+        </is>
+      </c>
+      <c r="C1655" t="inlineStr"/>
+      <c r="D1655" t="inlineStr"/>
+      <c r="E1655" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1655" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.opticalTaskWarning</t>
+        </is>
+      </c>
+      <c r="G1655" t="inlineStr"/>
+      <c r="H1655" t="inlineStr"/>
+    </row>
+    <row r="1656">
+      <c r="A1656" t="inlineStr"/>
+      <c r="B1656" t="inlineStr">
+        <is>
+          <t>Click here or drag an exported JSON file / Zip archive into this field to import the data.</t>
+        </is>
+      </c>
+      <c r="C1656" t="inlineStr">
+        <is>
+          <t>Clique aqui ou arraste um ficheiro JSON exportado / arquivo Zip para este campo para importar os dados.</t>
+        </is>
+      </c>
+      <c r="D1656" t="inlineStr"/>
+      <c r="E1656" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1656" t="inlineStr">
+        <is>
+          <t>.Boxes.DBExport.ImportDescription</t>
+        </is>
+      </c>
+      <c r="G1656" t="inlineStr"/>
+      <c r="H1656" t="inlineStr"/>
+    </row>
+    <row r="1657">
+      <c r="A1657" t="inlineStr"/>
+      <c r="B1657" t="inlineStr">
+        <is>
+          <t>FPs</t>
+        </is>
+      </c>
+      <c r="C1657" t="inlineStr">
+        <is>
+          <t>Depósito</t>
+        </is>
+      </c>
+      <c r="D1657" t="inlineStr"/>
+      <c r="E1657" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1657" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.Deposit</t>
+        </is>
+      </c>
+      <c r="G1657" t="inlineStr"/>
+      <c r="H1657" t="inlineStr"/>
+    </row>
+    <row r="1658">
+      <c r="A1658" t="inlineStr"/>
+      <c r="B1658" t="inlineStr">
+        <is>
+          <t>Show the next Alert countdown as an overlay of the Main Menu icon</t>
+        </is>
+      </c>
+      <c r="C1658" t="inlineStr">
+        <is>
+          <t>Mostra a próxima notificação de contagem regressiva em sobreposição ao ícone do menu principal</t>
+        </is>
+      </c>
+      <c r="D1658" t="inlineStr"/>
+      <c r="E1658" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1658" t="inlineStr">
+        <is>
+          <t>.Boxes.Alerts.Preferences.MenuIcon.Info</t>
+        </is>
+      </c>
+      <c r="G1658" t="inlineStr"/>
+      <c r="H1658" t="inlineStr"/>
+    </row>
+    <row r="1659">
+      <c r="A1659" t="inlineStr"/>
+      <c r="B1659" t="inlineStr">
+        <is>
+          <t>Status</t>
+        </is>
+      </c>
+      <c r="C1659" t="inlineStr">
+        <is>
+          <t>Estado</t>
+        </is>
+      </c>
+      <c r="D1659" t="inlineStr"/>
+      <c r="E1659" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1659" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.Status</t>
+        </is>
+      </c>
+      <c r="G1659" t="inlineStr"/>
+      <c r="H1659" t="inlineStr"/>
+    </row>
+    <row r="1660">
+      <c r="A1660" t="inlineStr"/>
+      <c r="B1660" t="inlineStr">
+        <is>
+          <t>never</t>
+        </is>
+      </c>
+      <c r="C1660" t="inlineStr">
+        <is>
+          <t>nunca</t>
+        </is>
+      </c>
+      <c r="D1660" t="inlineStr"/>
+      <c r="E1660" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1660" t="inlineStr">
+        <is>
+          <t>.Boxes.GexStat.Never</t>
+        </is>
+      </c>
+      <c r="G1660" t="inlineStr"/>
+      <c r="H1660" t="inlineStr"/>
+    </row>
+    <row r="1661">
+      <c r="A1661" t="inlineStr"/>
+      <c r="B1661" t="inlineStr">
+        <is>
+          <t>Hourly Production</t>
+        </is>
+      </c>
+      <c r="C1661" t="inlineStr">
+        <is>
+          <t>Produção Horária</t>
+        </is>
+      </c>
+      <c r="D1661" t="inlineStr"/>
+      <c r="E1661" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1661" t="inlineStr">
+        <is>
+          <t>.Boxes.idleGame.Hourly</t>
+        </is>
+      </c>
+      <c r="G1661" t="inlineStr"/>
+      <c r="H1661" t="inlineStr"/>
+    </row>
+    <row r="1662">
+      <c r="A1662" t="inlineStr"/>
+      <c r="B1662" t="inlineStr">
+        <is>
+          <t>Item</t>
+        </is>
+      </c>
+      <c r="C1662" t="inlineStr">
+        <is>
+          <t>Item</t>
+        </is>
+      </c>
+      <c r="D1662" t="inlineStr"/>
+      <c r="E1662" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1662" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.name</t>
+        </is>
+      </c>
+      <c r="G1662" t="inlineStr"/>
+      <c r="H1662" t="inlineStr"/>
+    </row>
+    <row r="1663">
+      <c r="A1663" t="inlineStr"/>
+      <c r="B1663" t="inlineStr">
+        <is>
+          <t>Owner's Contribution</t>
+        </is>
+      </c>
+      <c r="C1663" t="inlineStr">
+        <is>
+          <t>Contribuição do Proprietário</t>
+        </is>
+      </c>
+      <c r="D1663" t="inlineStr"/>
+      <c r="E1663" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1663" t="inlineStr">
+        <is>
+          <t>.Boxes.OwnpartCalculator.OptionsOwnPart</t>
+        </is>
+      </c>
+      <c r="G1663" t="inlineStr"/>
+      <c r="H1663" t="inlineStr"/>
+    </row>
+    <row r="1664">
+      <c r="A1664" t="inlineStr"/>
+      <c r="B1664" t="inlineStr">
+        <is>
+          <t>Date</t>
+        </is>
+      </c>
+      <c r="C1664" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="D1664" t="inlineStr"/>
+      <c r="E1664" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1664" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.Date</t>
+        </is>
+      </c>
+      <c r="G1664" t="inlineStr"/>
+      <c r="H1664" t="inlineStr"/>
+    </row>
+    <row r="1665">
+      <c r="A1665" t="inlineStr"/>
+      <c r="B1665" t="inlineStr">
+        <is>
+          <t>Advices</t>
+        </is>
+      </c>
+      <c r="C1665" t="inlineStr">
+        <is>
+          <t>Conselhos</t>
+        </is>
+      </c>
+      <c r="D1665" t="inlineStr"/>
+      <c r="E1665" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1665" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssistAAConfig.Title</t>
+        </is>
+      </c>
+      <c r="G1665" t="inlineStr"/>
+      <c r="H1665" t="inlineStr"/>
+    </row>
+    <row r="1666">
+      <c r="A1666" t="inlineStr"/>
+      <c r="B1666" t="inlineStr">
+        <is>
+          <t>Relative time</t>
+        </is>
+      </c>
+      <c r="C1666" t="inlineStr">
+        <is>
+          <t>Tempo relativo</t>
+        </is>
+      </c>
+      <c r="D1666" t="inlineStr"/>
+      <c r="E1666" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1666" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.RelativeTime</t>
+        </is>
+      </c>
+      <c r="G1666" t="inlineStr"/>
+      <c r="H1666" t="inlineStr"/>
+    </row>
+    <row r="1667">
+      <c r="A1667" t="inlineStr"/>
+      <c r="B1667" t="inlineStr">
+        <is>
+          <t>calendar week</t>
+        </is>
+      </c>
+      <c r="C1667" t="inlineStr">
+        <is>
+          <t>Semana do calendário</t>
+        </is>
+      </c>
+      <c r="D1667" t="inlineStr"/>
+      <c r="E1667" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1667" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.CalendarWeek</t>
+        </is>
+      </c>
+      <c r="G1667" t="inlineStr"/>
+      <c r="H1667" t="inlineStr"/>
+    </row>
+    <row r="1668">
+      <c r="A1668" t="inlineStr"/>
+      <c r="B1668" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="C1668" t="inlineStr">
+        <is>
+          <t>Desconhecido</t>
+        </is>
+      </c>
+      <c r="D1668" t="inlineStr"/>
+      <c r="E1668" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1668" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.DateNA</t>
+        </is>
+      </c>
+      <c r="G1668" t="inlineStr"/>
+      <c r="H1668" t="inlineStr"/>
+    </row>
+    <row r="1669">
+      <c r="A1669" t="inlineStr"/>
+      <c r="B1669" t="inlineStr">
+        <is>
+          <t>Siege deleted</t>
+        </is>
+      </c>
+      <c r="C1669" t="inlineStr">
+        <is>
+          <t>Cerco eliminado</t>
+        </is>
+      </c>
+      <c r="D1669" t="inlineStr"/>
+      <c r="E1669" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1669" t="inlineStr">
+        <is>
+          <t>.Boxes.GvGMap.Log.siege_deleted</t>
+        </is>
+      </c>
+      <c r="G1669" t="inlineStr"/>
+      <c r="H1669" t="inlineStr"/>
+    </row>
+    <row r="1670">
+      <c r="A1670" t="inlineStr"/>
+      <c r="B1670" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="C1670" t="inlineStr">
+        <is>
+          <t>Posição</t>
+        </is>
+      </c>
+      <c r="D1670" t="inlineStr"/>
+      <c r="E1670" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1670" t="inlineStr">
+        <is>
+          <t>.HiddenRewards.Table.position</t>
+        </is>
+      </c>
+      <c r="G1670" t="inlineStr"/>
+      <c r="H1670" t="inlineStr"/>
+    </row>
+    <row r="1671">
+      <c r="A1671" t="inlineStr"/>
+      <c r="B1671" t="inlineStr">
+        <is>
+          <t>Won</t>
+        </is>
+      </c>
+      <c r="C1671" t="inlineStr">
+        <is>
+          <t>Ganhou</t>
+        </is>
+      </c>
+      <c r="D1671" t="inlineStr"/>
+      <c r="E1671" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1671" t="inlineStr">
+        <is>
+          <t>.Boxes.UnitsGex.Won</t>
+        </is>
+      </c>
+      <c r="G1671" t="inlineStr"/>
+      <c r="H1671" t="inlineStr"/>
+    </row>
+    <row r="1672">
+      <c r="A1672" t="inlineStr"/>
+      <c r="B1672" t="inlineStr">
+        <is>
+          <t>Date</t>
+        </is>
+      </c>
+      <c r="C1672" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="D1672" t="inlineStr"/>
+      <c r="E1672" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1672" t="inlineStr">
+        <is>
+          <t>.General.Date</t>
+        </is>
+      </c>
+      <c r="G1672" t="inlineStr"/>
+      <c r="H1672" t="inlineStr"/>
+    </row>
+    <row r="1673">
+      <c r="A1673" t="inlineStr"/>
+      <c r="B1673" t="inlineStr">
+        <is>
+          <t>Spoils of War Rewards (Himeji Castle)</t>
+        </is>
+      </c>
+      <c r="C1673" t="inlineStr">
+        <is>
+          <t>Recompensas dos Despojos de Guerra (Himeji)</t>
+        </is>
+      </c>
+      <c r="D1673" t="inlineStr"/>
+      <c r="E1673" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1673" t="inlineStr">
+        <is>
+          <t>.Boxes.Stats.Rewards.SourceTitle.spoilsOfWar</t>
+        </is>
+      </c>
+      <c r="G1673" t="inlineStr"/>
+      <c r="H1673" t="inlineStr"/>
+    </row>
+    <row r="1674">
+      <c r="A1674" t="inlineStr"/>
+      <c r="B1674" t="inlineStr">
+        <is>
+          <t>Efficiency (incl. badges)</t>
+        </is>
+      </c>
+      <c r="C1674" t="inlineStr">
+        <is>
+          <t>Eficiência (incl. emblemas)</t>
+        </is>
+      </c>
+      <c r="D1674" t="inlineStr"/>
+      <c r="E1674" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1674" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.Efficiency.soccer</t>
+        </is>
+      </c>
+      <c r="G1674" t="inlineStr"/>
+      <c r="H1674" t="inlineStr"/>
+    </row>
+    <row r="1675">
+      <c r="A1675" t="inlineStr"/>
+      <c r="B1675" t="inlineStr">
+        <is>
+          <t>Save medals?</t>
+        </is>
+      </c>
+      <c r="C1675" t="inlineStr">
+        <is>
+          <t>Guardar medalhas?</t>
+        </is>
+      </c>
+      <c r="D1675" t="inlineStr"/>
+      <c r="E1675" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1675" t="inlineStr">
+        <is>
+          <t>.Boxes.Negotiation.SaveMedals</t>
+        </is>
+      </c>
+      <c r="G1675" t="inlineStr"/>
+      <c r="H1675" t="inlineStr"/>
+    </row>
+    <row r="1676">
+      <c r="A1676" t="inlineStr"/>
+      <c r="B1676" t="inlineStr">
+        <is>
+          <t>Guild Members</t>
+        </is>
+      </c>
+      <c r="C1676" t="inlineStr">
+        <is>
+          <t>Membros da Guilda</t>
+        </is>
+      </c>
+      <c r="D1676" t="inlineStr"/>
+      <c r="E1676" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1676" t="inlineStr">
+        <is>
+          <t>.Boxes.Market.TradePartnerGuild</t>
+        </is>
+      </c>
+      <c r="G1676" t="inlineStr"/>
+      <c r="H1676" t="inlineStr"/>
+    </row>
+    <row r="1677">
+      <c r="A1677" t="inlineStr"/>
+      <c r="B1677" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="C1677" t="inlineStr">
+        <is>
+          <t>Desconhecido</t>
+        </is>
+      </c>
+      <c r="D1677" t="inlineStr"/>
+      <c r="E1677" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1677" t="inlineStr">
+        <is>
+          <t>.Boxes.Castle.Unknown</t>
+        </is>
+      </c>
+      <c r="G1677" t="inlineStr"/>
+      <c r="H1677" t="inlineStr"/>
+    </row>
+    <row r="1678">
+      <c r="A1678" t="inlineStr"/>
+      <c r="B1678" t="inlineStr">
+        <is>
+          <t>Progress per key</t>
+        </is>
+      </c>
+      <c r="C1678" t="inlineStr">
+        <is>
+          <t>Progresso por chave</t>
+        </is>
+      </c>
+      <c r="D1678" t="inlineStr"/>
+      <c r="E1678" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1678" t="inlineStr">
+        <is>
+          <t>.Boxes.MergerGame.KeyValue.care</t>
+        </is>
+      </c>
+      <c r="G1678" t="inlineStr"/>
+      <c r="H1678" t="inlineStr"/>
+    </row>
+    <row r="1679">
+      <c r="A1679" t="inlineStr"/>
+      <c r="B1679" t="inlineStr">
+        <is>
+          <t>Count relics in menu icon</t>
+        </is>
+      </c>
+      <c r="C1679" t="inlineStr">
+        <is>
+          <t>Contar relíquias no ícone do menu</t>
+        </is>
+      </c>
+      <c r="D1679" t="inlineStr"/>
+      <c r="E1679" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1679" t="inlineStr">
+        <is>
+          <t>.Settings.CountRelics</t>
+        </is>
+      </c>
+      <c r="G1679" t="inlineStr"/>
+      <c r="H1679" t="inlineStr"/>
+    </row>
+    <row r="1680">
+      <c r="A1680" t="inlineStr"/>
+      <c r="B1680" t="inlineStr">
+        <is>
+          <t>Alert active</t>
+        </is>
+      </c>
+      <c r="C1680" t="inlineStr">
+        <is>
+          <t>Alerta ativo</t>
+        </is>
+      </c>
+      <c r="D1680" t="inlineStr"/>
+      <c r="E1680" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1680" t="inlineStr">
+        <is>
+          <t>.Boxes.InactivesSettings.AlertActive</t>
+        </is>
+      </c>
+      <c r="G1680" t="inlineStr"/>
+      <c r="H1680" t="inlineStr"/>
+    </row>
+    <row r="1681">
+      <c r="A1681" t="inlineStr"/>
+      <c r="B1681" t="inlineStr">
+        <is>
+          <t>Building</t>
+        </is>
+      </c>
+      <c r="C1681" t="inlineStr">
+        <is>
+          <t>Edificio</t>
+        </is>
+      </c>
+      <c r="D1681" t="inlineStr"/>
+      <c r="E1681" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1681" t="inlineStr">
+        <is>
+          <t>.Boxes.Kits.Name</t>
+        </is>
+      </c>
+      <c r="G1681" t="inlineStr"/>
+      <c r="H1681" t="inlineStr"/>
+    </row>
+    <row r="1682">
+      <c r="A1682" t="inlineStr"/>
+      <c r="B1682" t="inlineStr">
+        <is>
+          <t>The investment list is older than 30 minutes. Please update your investment list in the Town Hall.</t>
+        </is>
+      </c>
+      <c r="C1682" t="inlineStr">
+        <is>
+          <t>A lista de investimentos tem mais de 30 minutos. Por favor, atualize a sua lista de investimentos na Câmara Municipal.</t>
+        </is>
+      </c>
+      <c r="D1682" t="inlineStr"/>
+      <c r="E1682" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1682" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.UpdateRequired</t>
+        </is>
+      </c>
+      <c r="G1682" t="inlineStr"/>
+      <c r="H1682" t="inlineStr"/>
+    </row>
+    <row r="1683">
+      <c r="A1683" t="inlineStr"/>
+      <c r="B1683" t="inlineStr">
+        <is>
+          <t>Event History page previously updated</t>
+        </is>
+      </c>
+      <c r="C1683" t="inlineStr">
+        <is>
+          <t>Página de Histórico de Eventos já atualizada</t>
+        </is>
+      </c>
+      <c r="D1683" t="inlineStr"/>
+      <c r="E1683" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1683" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.AllUpToDate</t>
+        </is>
+      </c>
+      <c r="G1683" t="inlineStr"/>
+      <c r="H1683" t="inlineStr"/>
+    </row>
+    <row r="1684">
+      <c r="A1684" t="inlineStr"/>
+      <c r="B1684" t="inlineStr">
+        <is>
+          <t>Progress</t>
+        </is>
+      </c>
+      <c r="C1684" t="inlineStr">
+        <is>
+          <t>Progresso</t>
+        </is>
+      </c>
+      <c r="D1684" t="inlineStr"/>
+      <c r="E1684" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1684" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.Progress</t>
+        </is>
+      </c>
+      <c r="G1684" t="inlineStr"/>
+      <c r="H1684" t="inlineStr"/>
+    </row>
+    <row r="1685">
+      <c r="A1685" t="inlineStr"/>
+      <c r="B1685" t="inlineStr">
+        <is>
+          <t>Reward = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Place locked at: __safe__&lt;br&gt;Loss = __costs__ &lt;small&gt;(Cost)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
+        </is>
+      </c>
+      <c r="C1685" t="inlineStr">
+        <is>
+          <t>Recompensa = __nettoreward__ &lt;small&gt;(Net Reward)&lt;/small&gt; X __arcfactor__% &lt;small&gt;(Arc Bonus)&lt;/small&gt; = __bruttoreward__&lt;br&gt;Cost: __costs__ - Lugar seguro a: __safe__&lt;br&gt;Perda = __costs__ &lt;small&gt;(Cost)&lt;/small&gt; - __bruttoreward__ &lt;small&gt;(Reward)&lt;/small&gt; = __loss__</t>
+        </is>
+      </c>
+      <c r="D1685" t="inlineStr"/>
+      <c r="E1685" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1685" t="inlineStr">
+        <is>
+          <t>.Boxes.Calculator.TTLoss</t>
+        </is>
+      </c>
+      <c r="G1685" t="inlineStr"/>
+      <c r="H1685" t="inlineStr"/>
+    </row>
+    <row r="1686">
+      <c r="A1686" t="inlineStr"/>
+      <c r="B1686" t="inlineStr">
+        <is>
+          <t>Size and Building Time</t>
+        </is>
+      </c>
+      <c r="C1686" t="inlineStr">
+        <is>
+          <t>Tamanho e Tempo de Construção</t>
+        </is>
+      </c>
+      <c r="D1686" t="inlineStr"/>
+      <c r="E1686" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1686" t="inlineStr">
+        <is>
+          <t>.Boxes.Tooltip.Building.size+time</t>
+        </is>
+      </c>
+      <c r="G1686" t="inlineStr"/>
+      <c r="H1686" t="inlineStr"/>
+    </row>
+    <row r="1687">
+      <c r="A1687" t="inlineStr"/>
+      <c r="B1687" t="inlineStr">
+        <is>
+          <t>Goods boost</t>
+        </is>
+      </c>
+      <c r="C1687" t="inlineStr"/>
+      <c r="D1687" t="inlineStr"/>
+      <c r="E1687" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1687" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.goods_boost</t>
+        </is>
+      </c>
+      <c r="G1687" t="inlineStr"/>
+      <c r="H1687" t="inlineStr"/>
+    </row>
+    <row r="1688">
+      <c r="A1688" t="inlineStr"/>
+      <c r="B1688" t="inlineStr">
+        <is>
+          <t>Language</t>
+        </is>
+      </c>
+      <c r="C1688" t="inlineStr">
+        <is>
+          <t>Linguagem</t>
+        </is>
+      </c>
+      <c r="D1688" t="inlineStr"/>
+      <c r="E1688" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1688" t="inlineStr">
+        <is>
+          <t>.Settings.Entry.ChangeLanguage</t>
+        </is>
+      </c>
+      <c r="G1688" t="inlineStr"/>
+      <c r="H1688" t="inlineStr"/>
+    </row>
+    <row r="1689">
+      <c r="A1689" t="inlineStr"/>
+      <c r="B1689" t="inlineStr">
+        <is>
+          <t>Building</t>
+        </is>
+      </c>
+      <c r="C1689" t="inlineStr">
+        <is>
+          <t>Edifício</t>
+        </is>
+      </c>
+      <c r="D1689" t="inlineStr"/>
+      <c r="E1689" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1689" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.Overview.Building</t>
+        </is>
+      </c>
+      <c r="G1689" t="inlineStr"/>
+      <c r="H1689" t="inlineStr"/>
+    </row>
+    <row r="1690">
+      <c r="A1690" t="inlineStr"/>
+      <c r="B1690" t="inlineStr">
+        <is>
+          <t>HP lost</t>
+        </is>
+      </c>
+      <c r="C1690" t="inlineStr">
+        <is>
+          <t>HP perdido</t>
+        </is>
+      </c>
+      <c r="D1690" t="inlineStr"/>
+      <c r="E1690" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1690" t="inlineStr">
+        <is>
+          <t>.Boxes.BattleAssistAAConfig.lostHP</t>
+        </is>
+      </c>
+      <c r="G1690" t="inlineStr"/>
+      <c r="H1690" t="inlineStr"/>
+    </row>
+    <row r="1691">
+      <c r="A1691" t="inlineStr"/>
+      <c r="B1691" t="inlineStr">
+        <is>
+          <t>Tech Tree Research Costs</t>
+        </is>
+      </c>
+      <c r="C1691" t="inlineStr">
+        <is>
+          <t>Custos de pesquisa</t>
+        </is>
+      </c>
+      <c r="D1691" t="inlineStr"/>
+      <c r="E1691" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1691" t="inlineStr">
+        <is>
+          <t>.Boxes.Technologies.Title</t>
+        </is>
+      </c>
+      <c r="G1691" t="inlineStr"/>
+      <c r="H1691" t="inlineStr"/>
+    </row>
+    <row r="1692">
+      <c r="A1692" t="inlineStr"/>
+      <c r="B1692" t="inlineStr">
+        <is>
+          <t>Area</t>
+        </is>
+      </c>
+      <c r="C1692" t="inlineStr">
+        <is>
+          <t>Area</t>
+        </is>
+      </c>
+      <c r="D1692" t="inlineStr"/>
+      <c r="E1692" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1692" t="inlineStr">
+        <is>
+          <t>.Boxes.Productions.Headings.area</t>
+        </is>
+      </c>
+      <c r="G1692" t="inlineStr"/>
+      <c r="H1692" t="inlineStr"/>
+    </row>
+    <row r="1693">
+      <c r="A1693" t="inlineStr"/>
+      <c r="B1693" t="inlineStr">
+        <is>
+          <t>Daily goods</t>
+        </is>
+      </c>
+      <c r="C1693" t="inlineStr">
+        <is>
+          <t>Mercadorias diárias</t>
+        </is>
+      </c>
+      <c r="D1693" t="inlineStr"/>
+      <c r="E1693" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1693" t="inlineStr">
+        <is>
+          <t>.Boxes.GreatBuildings.DailyGoods</t>
+        </is>
+      </c>
+      <c r="G1693" t="inlineStr"/>
+      <c r="H1693" t="inlineStr"/>
+    </row>
+    <row r="1694">
+      <c r="A1694" t="inlineStr"/>
+      <c r="B1694" t="inlineStr">
+        <is>
+          <t>Rows processed</t>
+        </is>
+      </c>
+      <c r="C1694" t="inlineStr">
+        <is>
+          <t>Linhas processadas</t>
+        </is>
+      </c>
+      <c r="D1694" t="inlineStr"/>
+      <c r="E1694" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1694" t="inlineStr">
+        <is>
+          <t>.Boxes.Treasury.RowNumber</t>
+        </is>
+      </c>
+      <c r="G1694" t="inlineStr"/>
+      <c r="H1694" t="inlineStr"/>
+    </row>
+    <row r="1695">
+      <c r="A1695" t="inlineStr"/>
+      <c r="B1695" t="inlineStr">
+        <is>
+          <t>This module will automatically generate an auction bid value based on your settings and the current auction bid and copy it to the clipboard.</t>
+        </is>
+      </c>
+      <c r="C1695" t="inlineStr">
+        <is>
+          <t>Este módulo vai automaticamente gerar uma oferta no leilão com valor baseado nas definiões da oferta de leição atual e copiar para área de transferência.</t>
+        </is>
+      </c>
+      <c r="D1695" t="inlineStr"/>
+      <c r="E1695" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1695" t="inlineStr">
+        <is>
+          <t>.Boxes.AuctionSettings.Help1</t>
+        </is>
+      </c>
+      <c r="G1695" t="inlineStr"/>
+      <c r="H1695" t="inlineStr"/>
+    </row>
+    <row r="1696">
+      <c r="A1696" t="inlineStr"/>
+      <c r="B1696" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Current Profit: </t>
+        </is>
+      </c>
+      <c r="C1696" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lucro actual: </t>
+        </is>
+      </c>
+      <c r="D1696" t="inlineStr"/>
+      <c r="E1696" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1696" t="inlineStr">
+        <is>
+          <t>.Boxes.Investment.CurrReward</t>
+        </is>
+      </c>
+      <c r="G1696" t="inlineStr"/>
+      <c r="H1696" t="inlineStr"/>
+    </row>
+    <row r="1697">
+      <c r="A1697" t="inlineStr"/>
+      <c r="B1697" t="inlineStr">
+        <is>
+          <t>Scene Settings</t>
+        </is>
+      </c>
+      <c r="C1697" t="inlineStr">
+        <is>
+          <t>Definições de Cena</t>
+        </is>
+      </c>
+      <c r="D1697" t="inlineStr"/>
+      <c r="E1697" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1697" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.SceneSettings</t>
+        </is>
+      </c>
+      <c r="G1697" t="inlineStr"/>
+      <c r="H1697" t="inlineStr"/>
+    </row>
+    <row r="1698">
+      <c r="A1698" t="inlineStr"/>
+      <c r="B1698" t="inlineStr">
+        <is>
+          <t>Description</t>
+        </is>
+      </c>
+      <c r="C1698" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="D1698" t="inlineStr"/>
+      <c r="E1698" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1698" t="inlineStr">
+        <is>
+          <t>.Boxes.DBExport.Description</t>
+        </is>
+      </c>
+      <c r="G1698" t="inlineStr"/>
+      <c r="H1698" t="inlineStr"/>
+    </row>
+    <row r="1699">
+      <c r="A1699" t="inlineStr"/>
+      <c r="B1699" t="inlineStr">
+        <is>
+          <t>Great Buildings</t>
+        </is>
+      </c>
+      <c r="C1699" t="inlineStr">
+        <is>
+          <t>Grandes Edifícios</t>
+        </is>
+      </c>
+      <c r="D1699" t="inlineStr"/>
+      <c r="E1699" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1699" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.GreatBuildings</t>
+        </is>
+      </c>
+      <c r="G1699" t="inlineStr"/>
+      <c r="H1699" t="inlineStr"/>
+    </row>
+    <row r="1700">
+      <c r="A1700" t="inlineStr"/>
+      <c r="B1700" t="inlineStr">
+        <is>
+          <t>Attrition</t>
+        </is>
+      </c>
+      <c r="C1700" t="inlineStr">
+        <is>
+          <t>Atrito</t>
+        </is>
+      </c>
+      <c r="D1700" t="inlineStr"/>
+      <c r="E1700" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1700" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildFights.Attrition</t>
+        </is>
+      </c>
+      <c r="G1700" t="inlineStr"/>
+      <c r="H1700" t="inlineStr"/>
+    </row>
+    <row r="1701">
+      <c r="A1701" t="inlineStr"/>
+      <c r="B1701" t="inlineStr">
+        <is>
+          <t>Overview of all allies and buildings that have room for them.</t>
+        </is>
+      </c>
+      <c r="C1701" t="inlineStr">
+        <is>
+          <t>Visão geral de todos os aliados e edifícios com espaço para eles.</t>
+        </is>
+      </c>
+      <c r="D1701" t="inlineStr"/>
+      <c r="E1701" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1701" t="inlineStr">
+        <is>
+          <t>.Menu.Allies.Desc</t>
+        </is>
+      </c>
+      <c r="G1701" t="inlineStr"/>
+      <c r="H1701" t="inlineStr"/>
+    </row>
+    <row r="1702">
+      <c r="A1702" t="inlineStr"/>
+      <c r="B1702" t="inlineStr">
+        <is>
+          <t>Forge-Bowl-Event</t>
+        </is>
+      </c>
+      <c r="C1702" t="inlineStr">
+        <is>
+          <t>Evento Taça FoE</t>
+        </is>
+      </c>
+      <c r="D1702" t="inlineStr"/>
+      <c r="E1702" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1702" t="inlineStr">
+        <is>
+          <t>.Boxes.FPCollector.forge_bowl_event</t>
+        </is>
+      </c>
+      <c r="G1702" t="inlineStr"/>
+      <c r="H1702" t="inlineStr"/>
+    </row>
+    <row r="1703">
+      <c r="A1703" t="inlineStr"/>
+      <c r="B1703" t="inlineStr">
+        <is>
+          <t>last update</t>
+        </is>
+      </c>
+      <c r="C1703" t="inlineStr">
+        <is>
+          <t>última atualização</t>
+        </is>
+      </c>
+      <c r="D1703" t="inlineStr"/>
+      <c r="E1703" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1703" t="inlineStr">
+        <is>
+          <t>.Boxes.GuildMemberStat.LastUpdate</t>
+        </is>
+      </c>
+      <c r="G1703" t="inlineStr"/>
+      <c r="H1703" t="inlineStr"/>
+    </row>
+    <row r="1704">
+      <c r="A1704" t="inlineStr"/>
+      <c r="B1704" t="inlineStr">
+        <is>
+          <t>Delete</t>
+        </is>
+      </c>
+      <c r="C1704" t="inlineStr">
+        <is>
+          <t>Apagar</t>
+        </is>
+      </c>
+      <c r="D1704" t="inlineStr"/>
+      <c r="E1704" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1704" t="inlineStr">
+        <is>
+          <t>.Boxes.Discord.DeleteEntry</t>
+        </is>
+      </c>
+      <c r="G1704" t="inlineStr"/>
+      <c r="H1704" t="inlineStr"/>
+    </row>
+    <row r="1705">
+      <c r="A1705" t="inlineStr"/>
+      <c r="B1705" t="inlineStr">
+        <is>
+          <t>Colony</t>
+        </is>
+      </c>
+      <c r="C1705" t="inlineStr">
+        <is>
+          <t>Colónia</t>
+        </is>
+      </c>
+      <c r="D1705" t="inlineStr"/>
+      <c r="E1705" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1705" t="inlineStr">
+        <is>
+          <t>.Boxes.BetterMusic.Colony</t>
+        </is>
+      </c>
+      <c r="G1705" t="inlineStr"/>
+      <c r="H1705" t="inlineStr"/>
+    </row>
+    <row r="1706">
+      <c r="A1706" t="inlineStr"/>
+      <c r="B1706" t="inlineStr">
+        <is>
+          <t>Chance</t>
+        </is>
+      </c>
+      <c r="C1706" t="inlineStr">
+        <is>
+          <t>Probabilidade</t>
+        </is>
+      </c>
+      <c r="D1706" t="inlineStr"/>
+      <c r="E1706" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1706" t="inlineStr">
+        <is>
+          <t>.Boxes.Negotiation.Chance</t>
+        </is>
+      </c>
+      <c r="G1706" t="inlineStr"/>
+      <c r="H1706" t="inlineStr"/>
+    </row>
+    <row r="1707">
+      <c r="A1707" t="inlineStr"/>
+      <c r="B1707" t="inlineStr">
+        <is>
+          <t>Bottom</t>
+        </is>
+      </c>
+      <c r="C1707" t="inlineStr">
+        <is>
+          <t>Inferior</t>
+        </is>
+      </c>
+      <c r="D1707" t="inlineStr"/>
+      <c r="E1707" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F1707" t="inlineStr">
+        <is>
+          <t>.Menu.BottomBar</t>
+        </is>
+      </c>
+      <c r="G1707" t="inlineStr"/>
+      <c r="H1707" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>