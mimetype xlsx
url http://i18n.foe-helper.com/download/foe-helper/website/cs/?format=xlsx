--- v0 (2025-10-05)
+++ v1 (2026-07-08)
@@ -342,51 +342,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H465"/>
+  <dimension ref="A1:H614"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -7008,5472 +7008,8746 @@
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>Váš účet se našel vícekrát. Kontaktujte nás prosím e-mailem, abychom problém vyřešili!</t>
         </is>
       </c>
       <c r="D255" t="inlineStr"/>
       <c r="E255" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t>.login.DoubleUsers</t>
         </is>
       </c>
       <c r="G255" t="inlineStr"/>
       <c r="H255" t="inlineStr"/>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr"/>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Germany &lt;small class="text-muted"&gt;- deXX&lt;/small&gt;</t>
+          <t>Email Address / Player name</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Česko &lt;small class = "text-muted"&gt; - czXX &lt;/small&gt;</t>
+          <t>E-mailová adresa / Jméno hráče</t>
         </is>
       </c>
       <c r="D256" t="inlineStr"/>
       <c r="E256" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>.login.DropdownWorld</t>
+          <t>.login.EmailAddress</t>
         </is>
       </c>
       <c r="G256" t="inlineStr"/>
       <c r="H256" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr"/>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Email Address / Player name</t>
+          <t>Email address</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>E-mailová adresa / Jméno hráče</t>
+          <t>E-mailová adresa</t>
         </is>
       </c>
       <c r="D257" t="inlineStr"/>
       <c r="E257" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>.login.EmailAddress</t>
+          <t>.login.ForgetEmailAddress</t>
         </is>
       </c>
       <c r="G257" t="inlineStr"/>
       <c r="H257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr"/>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Email address</t>
+          <t>Forgot password?</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>E-mailová adresa</t>
+          <t>Zapomenuté heslo?</t>
         </is>
       </c>
       <c r="D258" t="inlineStr"/>
       <c r="E258" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>.login.ForgetEmailAddress</t>
+          <t>.login.ForgotPassword</t>
         </is>
       </c>
       <c r="G258" t="inlineStr"/>
       <c r="H258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr"/>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Forgot password?</t>
+          <t>Enter your email address, we will then send you an email with a new password.</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Zapomenuté heslo?</t>
+          <t>Zadejte svou e-mailovou adresu, poté vám zašleme e-mail pro obnovu hesla.</t>
         </is>
       </c>
       <c r="D259" t="inlineStr"/>
       <c r="E259" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>.login.ForgotPassword</t>
+          <t>.login.ForgotPasswordEnterEmail</t>
         </is>
       </c>
       <c r="G259" t="inlineStr"/>
       <c r="H259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr"/>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Enter your email address, we will then send you an email with a new password.</t>
+          <t>Login</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Zadejte svou e-mailovou adresu, poté vám zašleme e-mail pro obnovu hesla.</t>
+          <t>Přihlásit se</t>
         </is>
       </c>
       <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>.login.ForgotPasswordEnterEmail</t>
+          <t>.login.Header</t>
         </is>
       </c>
       <c r="G260" t="inlineStr"/>
       <c r="H260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr"/>
       <c r="B261" t="inlineStr">
         <is>
           <t>Login</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Přihlásit se</t>
+          <t>Přihlásit</t>
         </is>
       </c>
       <c r="D261" t="inlineStr"/>
       <c r="E261" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>.login.Header</t>
+          <t>.login.LoginButton</t>
         </is>
       </c>
       <c r="G261" t="inlineStr"/>
       <c r="H261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr"/>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Login</t>
+          <t>No linked player was found!</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Přihlásit</t>
+          <t>Nebyl nalezen žádný propojený hráč!</t>
         </is>
       </c>
       <c r="D262" t="inlineStr"/>
       <c r="E262" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>.login.LoginButton</t>
+          <t>.login.NoPlayerFound</t>
         </is>
       </c>
       <c r="G262" t="inlineStr"/>
       <c r="H262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr"/>
       <c r="B263" t="inlineStr">
         <is>
-          <t>No linked player was found!</t>
+          <t>Oh you don't have an account yet? Then &lt;a href="/register/player"&gt;register&lt;/a&gt; yourself.</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Nebyl nalezen žádný propojený hráč!</t>
+          <t>Ještě nemáte účet? &lt;a href="/register/player"&gt;Zaregistrujte se&lt;/a&gt; sami a hned.</t>
         </is>
       </c>
       <c r="D263" t="inlineStr"/>
       <c r="E263" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>.login.NoPlayerFound</t>
+          <t>.login.NotAccYet</t>
         </is>
       </c>
       <c r="G263" t="inlineStr"/>
       <c r="H263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr"/>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Oh you don't have an account yet? Then &lt;a href="/register/player"&gt;register&lt;/a&gt; yourself.</t>
+          <t>Please fill in all data completely!</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Ještě nemáte účet? &lt;a href="/register/player"&gt;Zaregistrujte se&lt;/a&gt; sami a hned.</t>
+          <t>Vyplňte prosím správně všechna data!</t>
         </is>
       </c>
       <c r="D264" t="inlineStr"/>
       <c r="E264" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>.login.NotAccYet</t>
+          <t>.login.NotCompleteData</t>
         </is>
       </c>
       <c r="G264" t="inlineStr"/>
       <c r="H264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr"/>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Please fill in all data completely!</t>
+          <t>Password</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Vyplňte prosím správně všechna data!</t>
+          <t>Heslo</t>
         </is>
       </c>
       <c r="D265" t="inlineStr"/>
       <c r="E265" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>.login.NotCompleteData</t>
+          <t>.login.Password</t>
         </is>
       </c>
       <c r="G265" t="inlineStr"/>
       <c r="H265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr"/>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Password</t>
+          <t>We have sent you an email with a reset link. Check your email account and click on the link from our email.&lt;br&gt;You will then immediately be sent a new password with which you can log in for the time being.</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Heslo</t>
+          <t>Poslali jsme vám e-mail s odkazem pro obnovení. Zkontrolujte svůj e-mailový účet a klikněte na odkaz z našeho e-mailu. &lt;br&gt; Okamžitě vám bude zasláno dočasné heslo, pomocí kterého se můžete prozatím přihlásit.</t>
         </is>
       </c>
       <c r="D266" t="inlineStr"/>
       <c r="E266" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>.login.Password</t>
+          <t>.login.PasswordSend.Desc</t>
         </is>
       </c>
       <c r="G266" t="inlineStr"/>
       <c r="H266" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr"/>
       <c r="B267" t="inlineStr">
         <is>
-          <t>We have sent you an email with a reset link. Check your email account and click on the link from our email.&lt;br&gt;You will then immediately be sent a new password with which you can log in for the time being.</t>
+          <t>Password request sent</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Poslali jsme vám e-mail s odkazem pro obnovení. Zkontrolujte svůj e-mailový účet a klikněte na odkaz z našeho e-mailu. &lt;br&gt; Okamžitě vám bude zasláno dočasné heslo, pomocí kterého se můžete prozatím přihlásit.</t>
+          <t>Žádost o heslo odeslána</t>
         </is>
       </c>
       <c r="D267" t="inlineStr"/>
       <c r="E267" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>.login.PasswordSend.Desc</t>
+          <t>.login.PasswordSend.Header</t>
         </is>
       </c>
       <c r="G267" t="inlineStr"/>
       <c r="H267" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr"/>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Password request sent</t>
+          <t>Request password</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Žádost o heslo odeslána</t>
+          <t>Vyžádejte si heslo</t>
         </is>
       </c>
       <c r="D268" t="inlineStr"/>
       <c r="E268" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>.login.PasswordSend.Header</t>
+          <t>.login.RequestPassword</t>
         </is>
       </c>
       <c r="G268" t="inlineStr"/>
       <c r="H268" t="inlineStr"/>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr"/>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Request password</t>
+          <t>Server</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Vyžádejte si heslo</t>
+          <t>Server</t>
         </is>
       </c>
       <c r="D269" t="inlineStr"/>
       <c r="E269" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>.login.RequestPassword</t>
+          <t>.login.Server</t>
         </is>
       </c>
       <c r="G269" t="inlineStr"/>
       <c r="H269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr"/>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Server</t>
+          <t>Stay logged in</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Server</t>
+          <t>Zůstat přihlášen</t>
         </is>
       </c>
       <c r="D270" t="inlineStr"/>
       <c r="E270" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>.login.Server</t>
+          <t>.login.StayLogged</t>
         </is>
       </c>
       <c r="G270" t="inlineStr"/>
       <c r="H270" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr"/>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Stay logged in</t>
+          <t>There is no user with this e-mail address</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Zůstat přihlášen</t>
+          <t>Tyto údaje jsou nesprávné!</t>
         </is>
       </c>
       <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>.login.StayLogged</t>
+          <t>.login.WrongData</t>
         </is>
       </c>
       <c r="G271" t="inlineStr"/>
       <c r="H271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr"/>
       <c r="B272" t="inlineStr">
         <is>
-          <t>This data is incorrect!</t>
+          <t>Wrong password!</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Tyto údaje jsou nesprávné!</t>
+          <t>Špatné heslo!</t>
         </is>
       </c>
       <c r="D272" t="inlineStr"/>
       <c r="E272" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>.login.WrongData</t>
+          <t>.login.WrongPassword</t>
         </is>
       </c>
       <c r="G272" t="inlineStr"/>
       <c r="H272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr"/>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Wrong password!</t>
+          <t>Your World</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Špatné heslo!</t>
+          <t>Tvůj svět</t>
         </is>
       </c>
       <c r="D273" t="inlineStr"/>
       <c r="E273" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>.login.WrongPassword</t>
+          <t>.login.YourWorld</t>
         </is>
       </c>
       <c r="G273" t="inlineStr"/>
       <c r="H273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr"/>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Your World</t>
+          <t>&lt;p&gt;You have requested a new password. If this is not the case, just ignore this email.&lt;/p&gt;&lt;p&gt;Otherwise, please click on the link or copy it into your browser and call it up:&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Tvůj svět</t>
+          <t>&lt;p&gt; Požádali jste o nové heslo. Pokud tomu tak není, jednoduše tento e-mail ignorujte. &lt;/p&gt; &lt;p&gt; Jinak klikněte na odkaz nebo jej zkopírujte do svého prohlížeče a otevřete jej: &lt;/p&gt;</t>
         </is>
       </c>
       <c r="D274" t="inlineStr"/>
       <c r="E274" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>.login.YourWorld</t>
+          <t>.mails.ForgetPasswordContent</t>
         </is>
       </c>
       <c r="G274" t="inlineStr"/>
       <c r="H274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr"/>
       <c r="B275" t="inlineStr">
         <is>
-          <t>&lt;p&gt;You have requested a new password. If this is not the case, just ignore this email.&lt;/p&gt;&lt;p&gt;Otherwise, please click on the link or copy it into your browser and call it up:&lt;/p&gt;</t>
+          <t>&lt;strong&gt;Error!&lt;/strong&gt; We do not know this email address</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>&lt;p&gt; Požádali jste o nové heslo. Pokud tomu tak není, jednoduše tento e-mail ignorujte. &lt;/p&gt; &lt;p&gt; Jinak klikněte na odkaz nebo jej zkopírujte do svého prohlížeče a otevřete jej: &lt;/p&gt;</t>
+          <t>&lt;strong&gt;Chyba!&lt;/strong&gt; Tuto e-mailovou adresu neznáme</t>
         </is>
       </c>
       <c r="D275" t="inlineStr"/>
       <c r="E275" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>.mails.ForgetPasswordContent</t>
+          <t>.mails.ForgetPasswordErrorMail</t>
         </is>
       </c>
       <c r="G275" t="inlineStr"/>
       <c r="H275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr"/>
       <c r="B276" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Error!&lt;/strong&gt; We do not know this email address</t>
+          <t>Resetlink for your new password on foe-helper.com</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Chyba!&lt;/strong&gt; Tuto e-mailovou adresu neznáme</t>
+          <t>Odkaz na obnovu hesla pro vaše nové heslo na foe-helper.com</t>
         </is>
       </c>
       <c r="D276" t="inlineStr"/>
       <c r="E276" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>.mails.ForgetPasswordErrorMail</t>
+          <t>.mails.ForgetPasswordSubject</t>
         </is>
       </c>
       <c r="G276" t="inlineStr"/>
       <c r="H276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr"/>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Resetlink for your new password on foe-helper.com</t>
+          <t>&lt;p&gt;You have requested a new transition password.&lt;/p&gt;&lt;p&gt;Here it is already: &lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Use it to log into your profile, there you can then assign your own password.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Odkaz na obnovu hesla pro vaše nové heslo na foe-helper.com</t>
+          <t>&lt;p&gt; Požádali jste o nové dočasné heslo. &lt;/p&gt; &lt;p&gt; Tady je: &lt;strong style = "font-size: 14px"&gt; # NEW_PASSWORD # &lt;/strong&gt; &lt;/p&gt; &lt;p&gt; Použijte ho a přihlaste se do svého profilu, kde si pak své vlastní bezpečné heslo nastavte. &lt;/p&gt;</t>
         </is>
       </c>
       <c r="D277" t="inlineStr"/>
       <c r="E277" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>.mails.ForgetPasswordSubject</t>
+          <t>.mails.ResetMailContent</t>
         </is>
       </c>
       <c r="G277" t="inlineStr"/>
       <c r="H277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr"/>
       <c r="B278" t="inlineStr">
         <is>
-          <t>&lt;p&gt;You have requested a new transition password.&lt;/p&gt;&lt;p&gt;Here it is already: &lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Use it to log into your profile, there you can then assign your own password.&lt;/p&gt;</t>
+          <t>&lt;strong&gt;Done!&lt;/strong&gt; The email with your new password is on its way, have a look.</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>&lt;p&gt; Požádali jste o nové dočasné heslo. &lt;/p&gt; &lt;p&gt; Tady je: &lt;strong style = "font-size: 14px"&gt; # NEW_PASSWORD # &lt;/strong&gt; &lt;/p&gt; &lt;p&gt; Použijte ho a přihlaste se do svého profilu, kde si pak své vlastní bezpečné heslo nastavte. &lt;/p&gt;</t>
+          <t>&lt;strong&gt;Hotovo!&lt;/strong&gt; E-mail s vaším novým heslem je na cestě, podívejte se do e-mailové schránky.</t>
         </is>
       </c>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>.mails.ResetMailContent</t>
+          <t>.mails.ResetMailSend</t>
         </is>
       </c>
       <c r="G278" t="inlineStr"/>
       <c r="H278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr"/>
       <c r="B279" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Done!&lt;/strong&gt; The email with your new password is on its way, have a look.</t>
+          <t>Your new password for foe-helper.com</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Hotovo!&lt;/strong&gt; E-mail s vaším novým heslem je na cestě, podívejte se do e-mailové schránky.</t>
+          <t>Vaše nové heslo pro foe-helper.com</t>
         </is>
       </c>
       <c r="D279" t="inlineStr"/>
       <c r="E279" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>.mails.ResetMailSend</t>
+          <t>.mails.ResetMailSubject</t>
         </is>
       </c>
       <c r="G279" t="inlineStr"/>
       <c r="H279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr"/>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Your new password for foe-helper.com</t>
+          <t>&lt;strong&gt;Error!&lt;/strong&gt; We are not aware of this reset link.</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Vaše nové heslo pro foe-helper.com</t>
+          <t>&lt;strong&gt;Chyba!&lt;/strong&gt; O tomto resetovacím odkazu nevíme.</t>
         </is>
       </c>
       <c r="D280" t="inlineStr"/>
       <c r="E280" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>.mails.ResetMailSubject</t>
+          <t>.mails.ResetlinkError</t>
         </is>
       </c>
       <c r="G280" t="inlineStr"/>
       <c r="H280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr"/>
       <c r="B281" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Error!&lt;/strong&gt; We are not aware of this reset link.</t>
+          <t>Abort</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Chyba!&lt;/strong&gt; O tomto resetovacím odkazu nevíme.</t>
+          <t>Zrušit</t>
         </is>
       </c>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>.mails.ResetlinkError</t>
+          <t>.marketplace.Abort</t>
         </is>
       </c>
       <c r="G281" t="inlineStr"/>
       <c r="H281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr"/>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Abort</t>
+          <t>GB - Filter</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Zrušit</t>
+          <t>Filtr VB</t>
         </is>
       </c>
       <c r="D282" t="inlineStr"/>
       <c r="E282" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>.marketplace.Abort</t>
+          <t>.marketplace.ButtonDropdownDefault</t>
         </is>
       </c>
       <c r="G282" t="inlineStr"/>
       <c r="H282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr"/>
       <c r="B283" t="inlineStr">
         <is>
-          <t>GB - Filter</t>
+          <t>Are you sure you want to delete the entry?</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Filtr VB</t>
+          <t>Opravdu chcete položku smazat?</t>
         </is>
       </c>
       <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>.marketplace.ButtonDropdownDefault</t>
+          <t>.marketplace.ConfirmAsk</t>
         </is>
       </c>
       <c r="G283" t="inlineStr"/>
       <c r="H283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr"/>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Are you sure you want to delete the entry?</t>
+          <t>Create offer</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Opravdu chcete položku smazat?</t>
+          <t>Vytvořit nabídku</t>
         </is>
       </c>
       <c r="D284" t="inlineStr"/>
       <c r="E284" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>.marketplace.ConfirmAsk</t>
+          <t>.marketplace.CreateOffer</t>
         </is>
       </c>
       <c r="G284" t="inlineStr"/>
       <c r="H284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr"/>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Create offer</t>
+          <t>-- all GBs --</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Vytvořit nabídku</t>
+          <t>-- všechny VB --</t>
         </is>
       </c>
       <c r="D285" t="inlineStr"/>
       <c r="E285" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>.marketplace.CreateOffer</t>
+          <t>.marketplace.DropdownAllLGs</t>
         </is>
       </c>
       <c r="G285" t="inlineStr"/>
       <c r="H285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr"/>
       <c r="B286" t="inlineStr">
         <is>
-          <t>-- all GBs --</t>
+          <t>-- Course --</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>-- všechny VB --</t>
+          <t>-- Směr --</t>
         </is>
       </c>
       <c r="D286" t="inlineStr"/>
       <c r="E286" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>.marketplace.DropdownAllLGs</t>
+          <t>.marketplace.DropdownCourse</t>
         </is>
       </c>
       <c r="G286" t="inlineStr"/>
       <c r="H286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr"/>
       <c r="B287" t="inlineStr">
         <is>
-          <t>-- Course --</t>
+          <t>Marketplace for GB goods-sets</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>-- Směr --</t>
+          <t>Tržiště pro sady zboží na stavbu VB</t>
         </is>
       </c>
       <c r="D287" t="inlineStr"/>
       <c r="E287" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>.marketplace.DropdownCourse</t>
+          <t>.marketplace.H1Heading</t>
         </is>
       </c>
       <c r="G287" t="inlineStr"/>
       <c r="H287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr"/>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Marketplace for GB goods-sets</t>
+          <t>FP Costs</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Tržiště pro sady zboží na stavbu VB</t>
+          <t>Cena BV</t>
         </is>
       </c>
       <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>.marketplace.H1Heading</t>
+          <t>.marketplace.InputFPCosts</t>
         </is>
       </c>
       <c r="G288" t="inlineStr"/>
       <c r="H288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr"/>
       <c r="B289" t="inlineStr">
         <is>
-          <t>FP Costs</t>
+          <t>&lt;strong&gt;Buyer:&lt;/strong&gt; You want to erect a great building (GB) and you don't have the right goods from the era of the GB? Here you will find goods sets from your world at a fair price. Find an offer and write to this player on your world to make the deal perfect. You can already set up your great building and enjoy its bonuses.</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Cena BV</t>
+          <t>&lt;strong&gt; Kupující: &lt;/strong&gt; Chcete postavit velkolepou budovu (VB) a nemáte správné zboží z doby této VB? Zde najdete sady zboží z vašeho světa za spravedlivou cenu. Najděte nabídku a napište tomuto hráči ve svém světě. Svou velkolepou budovu tak pak můžete postavit a užít si její bonusy.</t>
         </is>
       </c>
       <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>.marketplace.InputFPCosts</t>
+          <t>.marketplace.IntroDescBuyer</t>
         </is>
       </c>
       <c r="G289" t="inlineStr"/>
       <c r="H289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr"/>
       <c r="B290" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Buyer:&lt;/strong&gt; You want to erect a great building (GB) and you don't have the right goods from the era of the GB? Here you will find goods sets from your world at a fair price. Find an offer and write to this player on your world to make the deal perfect. You can already set up your great building and enjoy its bonuses.</t>
+          <t>&lt;strong&gt;Seller:&lt;/strong&gt; Do you have a lot of goods and want to sell them to help others with their GBs? Then just set it here.</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>&lt;strong&gt; Kupující: &lt;/strong&gt; Chcete postavit velkolepou budovu (VB) a nemáte správné zboží z doby této VB? Zde najdete sady zboží z vašeho světa za spravedlivou cenu. Najděte nabídku a napište tomuto hráči ve svém světě. Svou velkolepou budovu tak pak můžete postavit a užít si její bonusy.</t>
+          <t>&lt;strong&gt; Prodejce: &lt;/strong&gt; Máte dostatek zboží a chcete ho prodat, abyste pomohli ostatním s jejich VB? Pak to prostě nastavte zde.</t>
         </is>
       </c>
       <c r="D290" t="inlineStr"/>
       <c r="E290" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>.marketplace.IntroDescBuyer</t>
+          <t>.marketplace.IntroDescSeller</t>
         </is>
       </c>
       <c r="G290" t="inlineStr"/>
       <c r="H290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr"/>
       <c r="B291" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Seller:&lt;/strong&gt; Do you have a lot of goods and want to sell them to help others with their GBs? Then just set it here.</t>
+          <t>Marketplace for Goods of the Great Buildings - FoE</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>&lt;strong&gt; Prodejce: &lt;/strong&gt; Máte dostatek zboží a chcete ho prodat, abyste pomohli ostatním s jejich VB? Pak to prostě nastavte zde.</t>
+          <t>Trh se zbožím na stavbu Velkolepých budov - FoE</t>
         </is>
       </c>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>.marketplace.IntroDescSeller</t>
+          <t>.marketplace.MetaTitle</t>
         </is>
       </c>
       <c r="G291" t="inlineStr"/>
       <c r="H291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr"/>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Marketplace for Goods of the Great Buildings - FoE</t>
+          <t>Your offer has been removed from the database.</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Trh se zbožím na stavbu Velkolepých budov - FoE</t>
+          <t>Vaše nabídka byla odstraněna z databáze.</t>
         </is>
       </c>
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>.marketplace.MetaTitle</t>
+          <t>.marketplace.ModalDeletedText</t>
         </is>
       </c>
       <c r="G292" t="inlineStr"/>
       <c r="H292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr"/>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Your offer has been removed from the database.</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Vaše nabídka byla odstraněna z databáze.</t>
+          <t>Smazáno</t>
         </is>
       </c>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>.marketplace.ModalDeletedText</t>
+          <t>.marketplace.ModalDeletedTitle</t>
         </is>
       </c>
       <c r="G293" t="inlineStr"/>
       <c r="H293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr"/>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Your offer has been saved and will be visible to all players in the world.</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Smazáno</t>
+          <t>Vaše nabídka byla uložena a bude viditelná pro všechny hráče ve světě.</t>
         </is>
       </c>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>.marketplace.ModalDeletedTitle</t>
+          <t>.marketplace.ModalSavedText</t>
         </is>
       </c>
       <c r="G294" t="inlineStr"/>
       <c r="H294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr"/>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Your offer has been saved and will be visible to all players in the world.</t>
+          <t>Saved</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Vaše nabídka byla uložena a bude viditelná pro všechny hráče ve světě.</t>
+          <t>Uloženo</t>
         </is>
       </c>
       <c r="D295" t="inlineStr"/>
       <c r="E295" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>.marketplace.ModalSavedText</t>
+          <t>.marketplace.ModalSavedTitle</t>
         </is>
       </c>
       <c r="G295" t="inlineStr"/>
       <c r="H295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr"/>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Saved</t>
+          <t>There are currently no offers online. Be the first and create a new one.</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Uloženo</t>
+          <t>Momentálně nejsou žádné nabídky online. Buďte první a vytvořte novou.</t>
         </is>
       </c>
       <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>.marketplace.ModalSavedTitle</t>
+          <t>.marketplace.NoOffers</t>
         </is>
       </c>
       <c r="G296" t="inlineStr"/>
       <c r="H296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr"/>
       <c r="B297" t="inlineStr">
         <is>
-          <t>There are currently no offers online. Be the first and create a new one.</t>
+          <t>Offers found</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Momentálně nejsou žádné nabídky online. Buďte první a vytvořte novou.</t>
+          <t>Nabídky nalezeny</t>
         </is>
       </c>
       <c r="D297" t="inlineStr"/>
       <c r="E297" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>.marketplace.NoOffers</t>
+          <t>.marketplace.Offers</t>
         </is>
       </c>
       <c r="G297" t="inlineStr"/>
       <c r="H297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr"/>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Offers found</t>
+          <t>Save offer</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Nabídky nalezeny</t>
+          <t>Uložit nabídku</t>
         </is>
       </c>
       <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>.marketplace.Offers</t>
+          <t>.marketplace.SaveOffer</t>
         </is>
       </c>
       <c r="G298" t="inlineStr"/>
       <c r="H298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr"/>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Save offer</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Uložit nabídku</t>
+          <t>Cena</t>
         </is>
       </c>
       <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>.marketplace.SaveOffer</t>
+          <t>.marketplace.TableHeadCosts</t>
         </is>
       </c>
       <c r="G299" t="inlineStr"/>
       <c r="H299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr"/>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Course</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Cena</t>
+          <t>Směr</t>
         </is>
       </c>
       <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadCosts</t>
+          <t>.marketplace.TableHeadCourse</t>
         </is>
       </c>
       <c r="G300" t="inlineStr"/>
       <c r="H300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr"/>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Course</t>
+          <t>1:1 = the same number of goods (era doesn't matter) is exchanged&lt;br&gt;2:1 = only half of the purchased goods (era doesn't matter) have to be paid</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Směr</t>
+          <t>1:1 = obchoduje se stejný počet zboží (na době nezáleží) &lt;br&gt; 2:1 = je třeba zaplatit pouze polovinu zakoupeného zboží (na době nezáleží)</t>
         </is>
       </c>
       <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadCourse</t>
+          <t>.marketplace.TableHeadCourseTooltip</t>
         </is>
       </c>
       <c r="G301" t="inlineStr"/>
       <c r="H301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr"/>
       <c r="B302" t="inlineStr">
         <is>
-          <t>1:1 = the same number of goods (era doesn't matter) is exchanged&lt;br&gt;2:1 = only half of the purchased goods (era doesn't matter) have to be paid</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>1:1 = obchoduje se stejný počet zboží (na době nezáleží) &lt;br&gt; 2:1 = je třeba zaplatit pouze polovinu zakoupeného zboží (na době nezáleží)</t>
+          <t>VB</t>
         </is>
       </c>
       <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadCourseTooltip</t>
+          <t>.marketplace.TableHeadGB</t>
         </is>
       </c>
       <c r="G302" t="inlineStr"/>
       <c r="H302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr"/>
       <c r="B303" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>VB</t>
+          <t>Zboží</t>
         </is>
       </c>
       <c r="D303" t="inlineStr"/>
       <c r="E303" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadGB</t>
+          <t>.marketplace.TableHeadGoods</t>
         </is>
       </c>
       <c r="G303" t="inlineStr"/>
       <c r="H303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr"/>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Zboží</t>
+          <t>Hráč</t>
         </is>
       </c>
       <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadGoods</t>
+          <t>.marketplace.TableHeadPlayer</t>
         </is>
       </c>
       <c r="G304" t="inlineStr"/>
       <c r="H304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr"/>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Please provide complete information, or no offer can be created!</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Hráč</t>
+          <t>Uveďte prosím úplné informace, jinak nebude možné vytvořit nabídku!</t>
         </is>
       </c>
       <c r="D305" t="inlineStr"/>
       <c r="E305" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadPlayer</t>
+          <t>.marketplace.Toast.MakeCompleteOffer</t>
         </is>
       </c>
       <c r="G305" t="inlineStr"/>
       <c r="H305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr"/>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Please provide complete information, or no offer can be created!</t>
+          <t>Note</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Uveďte prosím úplné informace, jinak nebude možné vytvořit nabídku!</t>
+          <t>Poznámka</t>
         </is>
       </c>
       <c r="D306" t="inlineStr"/>
       <c r="E306" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>.marketplace.Toast.MakeCompleteOffer</t>
+          <t>.marketplace.Toast.Note</t>
         </is>
       </c>
       <c r="G306" t="inlineStr"/>
       <c r="H306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr"/>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Note</t>
+          <t>English</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Poznámka</t>
+          <t>Čeština</t>
         </is>
       </c>
       <c r="D307" t="inlineStr"/>
       <c r="E307" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>.marketplace.Toast.Note</t>
+          <t>.name</t>
         </is>
       </c>
       <c r="G307" t="inlineStr"/>
       <c r="H307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr"/>
       <c r="B308" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>Already paid FPs in great buildings</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Čeština</t>
+          <t>Již vložené BV ve Velkolepých budovách (VB)</t>
         </is>
       </c>
       <c r="D308" t="inlineStr"/>
       <c r="E308" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>.name</t>
+          <t>.ownpart.AlreadyPaidFPsInTheLG</t>
         </is>
       </c>
       <c r="G308" t="inlineStr"/>
       <c r="H308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr"/>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Already paid FPs in great buildings</t>
+          <t>Arc patron  %</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Již vložené BV ve Velkolepých budovách (VB)</t>
+          <t>ARC sponzor  %</t>
         </is>
       </c>
       <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>.ownpart.AlreadyPaidFPsInTheLG</t>
+          <t>.ownpart.ArcPatronPercent</t>
         </is>
       </c>
       <c r="G309" t="inlineStr"/>
       <c r="H309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr"/>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Arc patron  %</t>
+          <t>Blueprints</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>ARC sponzor  %</t>
+          <t>Plánky</t>
         </is>
       </c>
       <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>.ownpart.ArcPatronPercent</t>
+          <t>.ownpart.Blueprints</t>
         </is>
       </c>
       <c r="G310" t="inlineStr"/>
       <c r="H310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr"/>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Blueprints</t>
+          <t>Bonus</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Plánky</t>
+          <t>Bonus</t>
         </is>
       </c>
       <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>.ownpart.Blueprints</t>
+          <t>.ownpart.Bonus</t>
         </is>
       </c>
       <c r="G311" t="inlineStr"/>
       <c r="H311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr"/>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>Calculate shares</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>Spočítat podíly</t>
         </is>
       </c>
       <c r="D312" t="inlineStr"/>
       <c r="E312" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>.ownpart.Bonus</t>
+          <t>.ownpart.ButtonCalculateParts</t>
         </is>
       </c>
       <c r="G312" t="inlineStr"/>
       <c r="H312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr"/>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Calculate shares</t>
+          <t>Change view</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Spočítat podíly</t>
+          <t>Změnit zobrazení</t>
         </is>
       </c>
       <c r="D313" t="inlineStr"/>
       <c r="E313" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>.ownpart.ButtonCalculateParts</t>
+          <t>.ownpart.ChangeView</t>
         </is>
       </c>
       <c r="G313" t="inlineStr"/>
       <c r="H313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr"/>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Change view</t>
+          <t>90% conveyor chain</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Změnit zobrazení</t>
+          <t>Přenos 90%</t>
         </is>
       </c>
       <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>.ownpart.ChangeView</t>
+          <t>.ownpart.ConveyorChain</t>
         </is>
       </c>
       <c r="G314" t="inlineStr"/>
       <c r="H314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr"/>
       <c r="B315" t="inlineStr">
         <is>
-          <t>90% conveyor chain</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Přenos 90%</t>
+          <t>Kopírovat</t>
         </is>
       </c>
       <c r="D315" t="inlineStr"/>
       <c r="E315" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>.ownpart.ConveyorChain</t>
+          <t>.ownpart.Copy</t>
         </is>
       </c>
       <c r="G315" t="inlineStr"/>
       <c r="H315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr"/>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Copy</t>
+          <t>Copy pay plan</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Kopírovat</t>
+          <t>Zkopírovat plán plateb</t>
         </is>
       </c>
       <c r="D316" t="inlineStr"/>
       <c r="E316" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>.ownpart.Copy</t>
+          <t>.ownpart.CopyPayPlan</t>
         </is>
       </c>
       <c r="G316" t="inlineStr"/>
       <c r="H316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr"/>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Copy pay plan</t>
+          <t>Deposit</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Zkopírovat plán plateb</t>
+          <t>Vklad</t>
         </is>
       </c>
       <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>.ownpart.CopyPayPlan</t>
+          <t>.ownpart.Deposit</t>
         </is>
       </c>
       <c r="G317" t="inlineStr"/>
       <c r="H317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr"/>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Deposit</t>
+          <t>Deposit FP</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Vklad</t>
+          <t>Vložit BV</t>
         </is>
       </c>
       <c r="D318" t="inlineStr"/>
       <c r="E318" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>.ownpart.Deposit</t>
+          <t>.ownpart.DepositFP</t>
         </is>
       </c>
       <c r="G318" t="inlineStr"/>
       <c r="H318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr"/>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Deposit FP</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Vložit BV</t>
+          <t>Hotovo</t>
         </is>
       </c>
       <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>.ownpart.DepositFP</t>
+          <t>.ownpart.Done</t>
         </is>
       </c>
       <c r="G319" t="inlineStr"/>
       <c r="H319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr"/>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Buildings</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Hotovo</t>
+          <t>Budovy</t>
         </is>
       </c>
       <c r="D320" t="inlineStr"/>
       <c r="E320" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>.ownpart.Done</t>
+          <t>.ownpart.DropdownBuidlings</t>
         </is>
       </c>
       <c r="G320" t="inlineStr"/>
       <c r="H320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr"/>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Buildings</t>
+          <t>Next step</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Budovy</t>
+          <t>Další krok</t>
         </is>
       </c>
       <c r="D321" t="inlineStr"/>
       <c r="E321" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownBuidlings</t>
+          <t>.ownpart.DropdownNextStep</t>
         </is>
       </c>
       <c r="G321" t="inlineStr"/>
       <c r="H321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr"/>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Next step</t>
+          <t>-- please choose --</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Další krok</t>
+          <t>-- vyberte prosím --</t>
         </is>
       </c>
       <c r="D322" t="inlineStr"/>
       <c r="E322" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownNextStep</t>
+          <t>.ownpart.DropdownPleaseChoose</t>
         </is>
       </c>
       <c r="G322" t="inlineStr"/>
       <c r="H322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr"/>
       <c r="B323" t="inlineStr">
         <is>
-          <t>-- please choose --</t>
+          <t>Search building...</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>-- vyberte prosím --</t>
+          <t>Vyberte budovu...</t>
         </is>
       </c>
       <c r="D323" t="inlineStr"/>
       <c r="E323" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownPleaseChoose</t>
+          <t>.ownpart.DropdownSearch</t>
         </is>
       </c>
       <c r="G323" t="inlineStr"/>
       <c r="H323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr"/>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Search building...</t>
+          <t>FPs to outbid the next place</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Vyberte budovu...</t>
+          <t>BV k překonání dalšího místa</t>
         </is>
       </c>
       <c r="D324" t="inlineStr"/>
       <c r="E324" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownSearch</t>
+          <t>.ownpart.FPsToBeatTheNextPlace</t>
         </is>
       </c>
       <c r="G324" t="inlineStr"/>
       <c r="H324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr"/>
       <c r="B325" t="inlineStr">
         <is>
-          <t>FPs to outbid the next place</t>
+          <t>Select great buildings, enter next level and submit…</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>BV k překonání dalšího místa</t>
+          <t>Vyberte velkolepé budovy, přejděte na další úroveň a odešlete…</t>
         </is>
       </c>
       <c r="D325" t="inlineStr"/>
       <c r="E325" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>.ownpart.FPsToBeatTheNextPlace</t>
+          <t>.ownpart.FirstInstruction</t>
         </is>
       </c>
       <c r="G325" t="inlineStr"/>
       <c r="H325" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr"/>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Select great buildings, enter next level and submit…</t>
+          <t>&lt;p class="mt-4 text-justify"&gt;Looking for tools and apps that can help you play FoE? But Forge of Empires cheats are not your thing? Then you are exactly right here. The FoE calculator works with the data shown by Innogames unencrypted. These are prepared by our tools and made available to you in order to use one or the other advantage in the well-known online strategy game Forge of Empires.&lt;/p&gt;&lt;p&gt;For example, simply use the calculator to calculate how many forge points you need to deposit to make sure your guildmates or friends who are in the field are safe and can not be outbid. So you all win.&lt;/p&gt;&lt;p&gt; Here you can download the &lt;a href="https://docs.foe-helper.com/english/installing"&gt;Extension&lt;/a&gt;.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Vyberte velkolepé budovy, přejděte na další úroveň a odešlete…</t>
+          <t>&lt;p class = "mt-4 text-justify"&gt; Hledáte nástroje a aplikace, které vám pomohou hrát FoE? Ale cheaty Forge of Empires nejsou váš šálek kávy? Pak jste tu správně. FoE kalkulačka pracuje s nezašifrovanými daty zobrazenými InnoGames. Ty jsou zpracovány našimi nástroji a jsou vám k dispozici, abyste mohli využít jednu či více výhod ve známé online strategické hře Forge of Empires. &lt;/p&gt; &lt;p&gt; Například jednoduše použijte kalkulačku k výpočtu počtu bodů výzkumu (BV/FP), které musíte vložit, aby sponzorské pozice vašich spolucechovníků nebo přátel, byli zabezpečené a nemohly být přehozeny. Takže vyhráváte všichni. &lt;/p&gt; &lt;p&gt; Když se zaregistrujete a nainstalujete &lt;a href="/docs/en/introduction?lang=en"&gt; rozšíření &lt;/a&gt;, uvidíte, kdo ze seznamu přátel Vás pravidelně podporuje a kdo ne. Takže můžete snadno vyčistit seznam přátel ve FoE. &lt;br&gt; Využijte také příležitost analýzy po útoku a zjistěte, která sabotáž je nejúspěšnější. Vyrábíte pouze s nástroji nižší kvality nebo stále používáte jedny nebo druhé? To a ještě mnohem více nabízí kalkulačka FoE a rozšíření Forge of Empires pro prohlížeč Chrome. Můžete si jej jednoduše stáhnout zde a těšit se úspěšnými útoky, dostavbou velkolepých budov (VB) ve Forge of Empires a mnohem více. Stačí se podívat na informační stránku aplikace, kde najdete další informace. &lt;/p&gt;</t>
         </is>
       </c>
       <c r="D326" t="inlineStr"/>
       <c r="E326" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>.ownpart.FirstInstruction</t>
+          <t>.ownpart.FooterDesc</t>
         </is>
       </c>
       <c r="G326" t="inlineStr"/>
       <c r="H326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr"/>
       <c r="B327" t="inlineStr">
         <is>
-          <t>&lt;p class="mt-4 text-justify"&gt;Looking for tools and apps that can help you play FoE? But Forge of Empires cheats are not your thing? Then you are exactly right here. The FoE calculator works with the data shown by Innogames unencrypted. These are prepared by our tools and made available to you in order to use one or the other advantage in the well-known online strategy game Forge of Empires.&lt;/p&gt;&lt;p&gt;For example, simply use the calculator to calculate how many forge points you need to deposit to make sure your guildmates or friends who are in the field are safe and can not be outbid. So you all win.&lt;/p&gt;&lt;p&gt; Here you can download the &lt;a href="https://docs.foe-helper.com/english/installing"&gt;Extension&lt;/a&gt;.&lt;/p&gt;</t>
+          <t>for</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>&lt;p class = "mt-4 text-justify"&gt; Hledáte nástroje a aplikace, které vám pomohou hrát FoE? Ale cheaty Forge of Empires nejsou váš šálek kávy? Pak jste tu správně. FoE kalkulačka pracuje s nezašifrovanými daty zobrazenými InnoGames. Ty jsou zpracovány našimi nástroji a jsou vám k dispozici, abyste mohli využít jednu či více výhod ve známé online strategické hře Forge of Empires. &lt;/p&gt; &lt;p&gt; Například jednoduše použijte kalkulačku k výpočtu počtu bodů výzkumu (BV/FP), které musíte vložit, aby sponzorské pozice vašich spolucechovníků nebo přátel, byli zabezpečené a nemohly být přehozeny. Takže vyhráváte všichni. &lt;/p&gt; &lt;p&gt; Když se zaregistrujete a nainstalujete &lt;a href="/docs/en/introduction?lang=en"&gt; rozšíření &lt;/a&gt;, uvidíte, kdo ze seznamu přátel Vás pravidelně podporuje a kdo ne. Takže můžete snadno vyčistit seznam přátel ve FoE. &lt;br&gt; Využijte také příležitost analýzy po útoku a zjistěte, která sabotáž je nejúspěšnější. Vyrábíte pouze s nástroji nižší kvality nebo stále používáte jedny nebo druhé? To a ještě mnohem více nabízí kalkulačka FoE a rozšíření Forge of Empires pro prohlížeč Chrome. Můžete si jej jednoduše stáhnout zde a těšit se úspěšnými útoky, dostavbou velkolepých budov (VB) ve Forge of Empires a mnohem více. Stačí se podívat na informační stránku aplikace, kde najdete další informace. &lt;/p&gt;</t>
+          <t>pro</t>
         </is>
       </c>
       <c r="D327" t="inlineStr"/>
       <c r="E327" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>.ownpart.FooterDesc</t>
+          <t>.ownpart.For</t>
         </is>
       </c>
       <c r="G327" t="inlineStr"/>
       <c r="H327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr"/>
       <c r="B328" t="inlineStr">
         <is>
-          <t>for</t>
+          <t>Co-payment calculator</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>pro</t>
+          <t>Kalkulačka spolufinancovaní</t>
         </is>
       </c>
       <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>.ownpart.For</t>
+          <t>.ownpart.Heading</t>
         </is>
       </c>
       <c r="G328" t="inlineStr"/>
       <c r="H328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr"/>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Co-payment calculator</t>
+          <t>Investment Calculator</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Kalkulačka spolufinancovaní</t>
+          <t>Kalkulačka investic</t>
         </is>
       </c>
       <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>.ownpart.Heading</t>
+          <t>.ownpart.InvestmentCalculator</t>
         </is>
       </c>
       <c r="G329" t="inlineStr"/>
       <c r="H329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr"/>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Investment Calculator</t>
+          <t>Investment calculator</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>Kalkulačka investic</t>
         </is>
       </c>
       <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>.ownpart.InvestmentCalculator</t>
+          <t>.ownpart.InvestmentCalculatorHeader</t>
         </is>
       </c>
       <c r="G330" t="inlineStr"/>
       <c r="H330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr"/>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Investment calculator</t>
+          <t>GB Bonus</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Kalkulačka investic</t>
+          <t>Bonus VB</t>
         </is>
       </c>
       <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>.ownpart.InvestmentCalculatorHeader</t>
+          <t>.ownpart.LBBonus</t>
         </is>
       </c>
       <c r="G331" t="inlineStr"/>
       <c r="H331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr"/>
       <c r="B332" t="inlineStr">
         <is>
-          <t>GB Bonus</t>
+          <t>GB Total-FP</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Bonus VB</t>
+          <t>Celkem BV z VB</t>
         </is>
       </c>
       <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>.ownpart.LBBonus</t>
+          <t>.ownpart.LGTotalFp</t>
         </is>
       </c>
       <c r="G332" t="inlineStr"/>
       <c r="H332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr"/>
       <c r="B333" t="inlineStr">
         <is>
-          <t>GB Total-FP</t>
+          <t>Level up</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Celkem BV z VB</t>
+          <t>o úroveň výš</t>
         </is>
       </c>
       <c r="D333" t="inlineStr"/>
       <c r="E333" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>.ownpart.LGTotalFp</t>
+          <t>.ownpart.LevelUp</t>
         </is>
       </c>
       <c r="G333" t="inlineStr"/>
       <c r="H333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr"/>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Level up</t>
+          <t>This cost calculator is part of the &lt;a href="https://docs.foe-helper.com/english/installing" target="_blank"&gt;Browser-Extension for Forge of Empires&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>o úroveň výš</t>
+          <t>Tato cenová kalkulačka je jedna ze součásti v &lt;a href="/docs/" target="_blank"&gt;rozšíření pro WWW prohlížeč&lt;/a&gt; hry Forge of Empires od InnoGames.</t>
         </is>
       </c>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>.ownpart.LevelUp</t>
+          <t>.ownpart.LinkToExtension</t>
         </is>
       </c>
       <c r="G334" t="inlineStr"/>
       <c r="H334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr"/>
       <c r="B335" t="inlineStr">
         <is>
-          <t>This cost calculator is part of the &lt;a href="https://docs.foe-helper.com/english/installing" target="_blank"&gt;Browser-Extension for Forge of Empires&lt;/a&gt;.</t>
+          <t>If you have any questions or remarks, please visit our &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Discord Server&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Tato cenová kalkulačka je jedna ze součásti v &lt;a href="/docs/" target="_blank"&gt;rozšíření pro WWW prohlížeč&lt;/a&gt; hry Forge of Empires od InnoGames.</t>
+          <t>Jestliže máte nějaké dotazy nebo připomínky, prosím navštivte naše stránky na &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Discord Server&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>.ownpart.LinkToExtension</t>
+          <t>.ownpart.LinkToForum</t>
         </is>
       </c>
       <c r="G335" t="inlineStr"/>
       <c r="H335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr"/>
       <c r="B336" t="inlineStr">
         <is>
-          <t>If you have any questions or remarks, please visit our &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Discord Server&lt;/a&gt;.</t>
+          <t>Medals</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Jestliže máte nějaké dotazy nebo připomínky, prosím navštivte naše stránky na &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Discord Server&lt;/a&gt;.</t>
+          <t>Medaile</t>
         </is>
       </c>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>.ownpart.LinkToForum</t>
+          <t>.ownpart.Medals</t>
         </is>
       </c>
       <c r="G336" t="inlineStr"/>
       <c r="H336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr"/>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Medals</t>
+          <t>Forge of Empires great buildings - safe deposit on seats, no surpassing by strangers. Simply calculate own share &amp; third party including patron bonus.</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Medaile</t>
+          <t>Velkolepé budovy ve Forge of Empires - zabezpečené zálohy na pozice sponzorů, bez možnosti překonání cizími lidmi. Jednoduše vypočítejte podíly vlastní a třetích stran, včetně sponzorských bonusu.</t>
         </is>
       </c>
       <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>.ownpart.Medals</t>
+          <t>.ownpart.MetaDesc</t>
         </is>
       </c>
       <c r="G337" t="inlineStr"/>
       <c r="H337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr"/>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Forge of Empires great buildings - safe deposit on seats, no surpassing by strangers. Simply calculate own share &amp; third party including patron bonus.</t>
+          <t>Ownpart calculator | Bonus calculator | Arc conveyor - FoE</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Velkolepé budovy ve Forge of Empires - zabezpečené zálohy na pozice sponzorů, bez možnosti překonání cizími lidmi. Jednoduše vypočítejte podíly vlastní a třetích stran, včetně sponzorských bonusu.</t>
+          <t>Kalkulačka vlastních podílů | Bonusová kalkulačka | ARC zvýhodnění - FoE</t>
         </is>
       </c>
       <c r="D338" t="inlineStr"/>
       <c r="E338" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>.ownpart.MetaDesc</t>
+          <t>.ownpart.MetaTitle</t>
         </is>
       </c>
       <c r="G338" t="inlineStr"/>
       <c r="H338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr"/>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Ownpart calculator | Bonus calculator | Arc conveyor - FoE</t>
+          <t>Minimum patron bonus</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Kalkulačka vlastních podílů | Bonusová kalkulačka | ARC zvýhodnění - FoE</t>
+          <t>Minimální sponzorský bonus</t>
         </is>
       </c>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>.ownpart.MetaTitle</t>
+          <t>.ownpart.MinimumPatronBonus</t>
         </is>
       </c>
       <c r="G339" t="inlineStr"/>
       <c r="H339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr"/>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Minimum patron bonus</t>
+          <t>Necessary FP</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Minimální sponzorský bonus</t>
+          <t>Potřebné BV</t>
         </is>
       </c>
       <c r="D340" t="inlineStr"/>
       <c r="E340" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>.ownpart.MinimumPatronBonus</t>
+          <t>.ownpart.NecessaryFP</t>
         </is>
       </c>
       <c r="G340" t="inlineStr"/>
       <c r="H340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr"/>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Necessary FP</t>
+          <t>Not necessary</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Potřebné BV</t>
+          <t>Není třeba</t>
         </is>
       </c>
       <c r="D341" t="inlineStr"/>
       <c r="E341" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>.ownpart.NecessaryFP</t>
+          <t>.ownpart.NotNecessary</t>
         </is>
       </c>
       <c r="G341" t="inlineStr"/>
       <c r="H341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr"/>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Not necessary</t>
+          <t>-- Output scheme --</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Není třeba</t>
+          <t>-- Výstupní schema --</t>
         </is>
       </c>
       <c r="D342" t="inlineStr"/>
       <c r="E342" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>.ownpart.NotNecessary</t>
-[...2 lines deleted...]
-      <c r="G342" t="inlineStr"/>
+          <t>.ownpart.OutputScheme</t>
+        </is>
+      </c>
+      <c r="G342" t="inlineStr">
+        <is>
+          <t>Context please.</t>
+        </is>
+      </c>
       <c r="H342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr"/>
       <c r="B343" t="inlineStr">
         <is>
-          <t>-- Output scheme --</t>
+          <t>Own contribution</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>-- Výstupní schema --</t>
+          <t>Vlastní vklad</t>
         </is>
       </c>
       <c r="D343" t="inlineStr"/>
       <c r="E343" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>.ownpart.OutputScheme</t>
-[...6 lines deleted...]
-      </c>
+          <t>.ownpart.OwnContribution</t>
+        </is>
+      </c>
+      <c r="G343" t="inlineStr"/>
       <c r="H343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr"/>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Own contribution</t>
+          <t>Own contribution payed</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Vlastní vklad</t>
+          <t>Zaplacený vlastní vklad</t>
         </is>
       </c>
       <c r="D344" t="inlineStr"/>
       <c r="E344" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>.ownpart.OwnContribution</t>
+          <t>.ownpart.OwnContributionPayed</t>
         </is>
       </c>
       <c r="G344" t="inlineStr"/>
       <c r="H344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr"/>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Own contribution payed</t>
+          <t>Ownpart</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Zaplacený vlastní vklad</t>
+          <t>Vlastní podíl</t>
         </is>
       </c>
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>.ownpart.OwnContributionPayed</t>
+          <t>.ownpart.Ownpart</t>
         </is>
       </c>
       <c r="G345" t="inlineStr"/>
       <c r="H345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr"/>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Ownpart</t>
+          <t>Own contribution</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Vlastní podíl</t>
+          <t>Vlastní vklad</t>
         </is>
       </c>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>.ownpart.Ownpart</t>
+          <t>.ownpart.OwnpartTotal</t>
         </is>
       </c>
       <c r="G346" t="inlineStr"/>
       <c r="H346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr"/>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Own contribution</t>
+          <t>Patron share</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Vlastní vklad</t>
+          <t>Sponzorský vklad</t>
         </is>
       </c>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>.ownpart.OwnpartTotal</t>
+          <t>.ownpart.PatronTotal</t>
         </is>
       </c>
       <c r="G347" t="inlineStr"/>
       <c r="H347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr"/>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Patron share</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Sponzorský vklad</t>
+          <t>Pozice</t>
         </is>
       </c>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>.ownpart.PatronTotal</t>
+          <t>.ownpart.Place</t>
         </is>
       </c>
       <c r="G348" t="inlineStr"/>
       <c r="H348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr"/>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Place</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Pozice</t>
+          <t>Hráč</t>
         </is>
       </c>
       <c r="D349" t="inlineStr"/>
       <c r="E349" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>.ownpart.Place</t>
+          <t>.ownpart.Player</t>
         </is>
       </c>
       <c r="G349" t="inlineStr"/>
       <c r="H349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr"/>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Player name</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Hráč</t>
+          <t>Jméno hráče</t>
         </is>
       </c>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>.ownpart.Player</t>
+          <t>.ownpart.PlayerName</t>
         </is>
       </c>
       <c r="G350" t="inlineStr"/>
       <c r="H350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr"/>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Player name</t>
+          <t>Please level</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Jméno hráče</t>
+          <t>Požadujete úroveň</t>
         </is>
       </c>
       <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>.ownpart.PlayerName</t>
+          <t>.ownpart.PlsLevelUp</t>
         </is>
       </c>
       <c r="G351" t="inlineStr"/>
       <c r="H351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr"/>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Please level</t>
+          <t>Sequence</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Požadujete úroveň</t>
+          <t>Pořadí</t>
         </is>
       </c>
       <c r="D352" t="inlineStr"/>
       <c r="E352" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>.ownpart.PlsLevelUp</t>
+          <t>.ownpart.SortOrder</t>
         </is>
       </c>
       <c r="G352" t="inlineStr"/>
       <c r="H352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr"/>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Sequence</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Pořadí</t>
+          <t>Úroveň</t>
         </is>
       </c>
       <c r="D353" t="inlineStr"/>
       <c r="E353" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>.ownpart.SortOrder</t>
+          <t>.ownpart.Step</t>
         </is>
       </c>
       <c r="G353" t="inlineStr"/>
       <c r="H353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr"/>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>GB Total-FP</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Úroveň</t>
+          <t>Celkem BV z VB</t>
         </is>
       </c>
       <c r="D354" t="inlineStr"/>
       <c r="E354" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>.ownpart.Step</t>
+          <t>.ownpart.TotalLGFPs</t>
         </is>
       </c>
       <c r="G354" t="inlineStr"/>
       <c r="H354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr"/>
       <c r="B355" t="inlineStr">
         <is>
-          <t>GB Total-FP</t>
+          <t>unnecessary</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Celkem BV z VB</t>
+          <t>nepotřebné</t>
         </is>
       </c>
       <c r="D355" t="inlineStr"/>
       <c r="E355" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>.ownpart.TotalLGFPs</t>
+          <t>.ownpart.Unnecessary</t>
         </is>
       </c>
       <c r="G355" t="inlineStr"/>
       <c r="H355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr"/>
       <c r="B356" t="inlineStr">
         <is>
-          <t>unnecessary</t>
+          <t>Your password has been updated.</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>nepotřebné</t>
+          <t>Vaše heslo bylo aktualizováno.</t>
         </is>
       </c>
       <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>.ownpart.Unnecessary</t>
+          <t>.profile.PasswordUpdated</t>
         </is>
       </c>
       <c r="G356" t="inlineStr"/>
       <c r="H356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr"/>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Your password has been updated.</t>
+          <t>This player name is already registered.&lt;br&gt;&lt;br&gt;That cant be true? Then write me (in english) &lt;a class="btn btn-secondary btn-sm" role="button" href="mailto:mainline@foe-helper.com?subject=My account is already taken? Please help me!&amp;body=Hey mainline,%%0A%%0AI cannot register my account because it is already taken.%%0A%%0APlayer-name: %s %%0APlayer-ID: %s"&gt;Compose email&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Vaše heslo bylo aktualizováno.</t>
+          <t>Toto jméno hráče je již registrováno. &lt;br&gt; &lt;br&gt; Není to možné? Tak nám napište (v angličtině) &lt;a class = "btn btn-secondary btn-sm" role = "button" href = "mailto: mainline@foe-helper.com? Subject = My account is already taken? Please help me! [Můj účet je již obsazen? Pomozte mi!] &amp; body = Hey mainline, %% 0A %% 0A I cannot register my account because it is already taken [Nemohu zaregistrovat svůj účet, protože je již obsazen]. %% 0A %% 0APlayer-name:% s %% 0APlayer-ID:% s "&gt; Vytvořit e-mail &lt;/a&gt;</t>
         </is>
       </c>
       <c r="D357" t="inlineStr"/>
       <c r="E357" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>.profile.PasswordUpdated</t>
+          <t>.register.AlreadyTaken</t>
         </is>
       </c>
       <c r="G357" t="inlineStr"/>
       <c r="H357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr"/>
       <c r="B358" t="inlineStr">
         <is>
-          <t>This player name is already registered.&lt;br&gt;&lt;br&gt;That cant be true? Then write me (in english) &lt;a class="btn btn-secondary btn-sm" role="button" href="mailto:mainline@foe-helper.com?subject=My account is already taken? Please help me!&amp;body=Hey mainline,%%0A%%0AI cannot register my account because it is already taken.%%0A%%0APlayer-name: %s %%0APlayer-ID: %s"&gt;Compose email&lt;/a&gt;</t>
+          <t>Register</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Toto jméno hráče je již registrováno. &lt;br&gt; &lt;br&gt; Není to možné? Tak nám napište (v angličtině) &lt;a class = "btn btn-secondary btn-sm" role = "button" href = "mailto: mainline@foe-helper.com? Subject = My account is already taken? Please help me! [Můj účet je již obsazen? Pomozte mi!] &amp; body = Hey mainline, %% 0A %% 0A I cannot register my account because it is already taken [Nemohu zaregistrovat svůj účet, protože je již obsazen]. %% 0A %% 0APlayer-name:% s %% 0APlayer-ID:% s "&gt; Vytvořit e-mail &lt;/a&gt;</t>
+          <t>Registrovat</t>
         </is>
       </c>
       <c r="D358" t="inlineStr"/>
       <c r="E358" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>.register.AlreadyTaken</t>
+          <t>.register.ButtonRegister</t>
         </is>
       </c>
       <c r="G358" t="inlineStr"/>
       <c r="H358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr"/>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Register</t>
+          <t>-- Select server --</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Registrovat</t>
+          <t>-- vyberte si prosím svůj server --</t>
         </is>
       </c>
       <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>.register.ButtonRegister</t>
+          <t>.register.DropdownWorld</t>
         </is>
       </c>
       <c r="G359" t="inlineStr"/>
       <c r="H359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr"/>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Germany &lt;small class="text-muted"&gt;- deXX&lt;/small&gt;</t>
+          <t>Email address</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Česko &lt;small class="text-muted"&gt;- czXX&lt;/small&gt;</t>
+          <t>Emailová adresa</t>
         </is>
       </c>
       <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>.register.DropdownWorld</t>
+          <t>.register.EmailAdress</t>
         </is>
       </c>
       <c r="G360" t="inlineStr"/>
       <c r="H360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr"/>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Email address</t>
+          <t>&lt;p&gt;I found multiple accounts for &lt;strong&gt;%s&lt;/strong&gt;. Which one do you want to register with?&lt;/p&gt;&lt;p&gt;Don't worry. You can switch between your worlds later.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Emailová adresa</t>
+          <t>&lt;p&gt; Našli jsme více účtů pro &lt;strong&gt;%s &lt;/strong&gt;. Ke kterému z nich se chcete zaregistrovat? &lt;/p&gt; &lt;p&gt; Nedělejte si starosti. Mezi vašimi světy můžete přepínat později.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D361" t="inlineStr"/>
       <c r="E361" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>.register.EmailAdress</t>
+          <t>.register.FoundMore</t>
         </is>
       </c>
       <c r="G361" t="inlineStr"/>
       <c r="H361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr"/>
       <c r="B362" t="inlineStr">
         <is>
-          <t>&lt;p&gt;I found multiple accounts for &lt;strong&gt;%s&lt;/strong&gt;. Which one do you want to register with?&lt;/p&gt;&lt;p&gt;Don't worry. You can switch between your worlds later.&lt;/p&gt;</t>
+          <t>Is that you?</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>&lt;p&gt; Našli jsme více účtů pro &lt;strong&gt;%s &lt;/strong&gt;. Ke kterému z nich se chcete zaregistrovat? &lt;/p&gt; &lt;p&gt; Nedělejte si starosti. Mezi vašimi světy můžete přepínat později.&lt;/p&gt;</t>
+          <t>Jsi to ty?</t>
         </is>
       </c>
       <c r="D362" t="inlineStr"/>
       <c r="E362" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>.register.FoundMore</t>
+          <t>.register.FoundOne</t>
         </is>
       </c>
       <c r="G362" t="inlineStr"/>
       <c r="H362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr"/>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Is that you?</t>
+          <t>Register</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Jsi to ty?</t>
+          <t>Registrovat</t>
         </is>
       </c>
       <c r="D363" t="inlineStr"/>
       <c r="E363" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>.register.FoundOne</t>
+          <t>.register.Headline</t>
         </is>
       </c>
       <c r="G363" t="inlineStr"/>
       <c r="H363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr"/>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Register</t>
+          <t>&lt;a href="/docs/en/sign-up/#player-id" target="_blank"&gt;&lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt; Found correct ID&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Registrovat</t>
+          <t>&lt;a href="/docs/en/sign-up/#player-id" target="_blank"&gt;&lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt; Nalezeno správné ID&lt;/a&gt;</t>
         </is>
       </c>
       <c r="D364" t="inlineStr"/>
       <c r="E364" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>.register.Headline</t>
+          <t>.register.HelpLink</t>
         </is>
       </c>
       <c r="G364" t="inlineStr"/>
       <c r="H364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr"/>
       <c r="B365" t="inlineStr">
         <is>
-          <t>&lt;a href="/docs/en/sign-up/#player-id" target="_blank"&gt;&lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt; Found correct ID&lt;/a&gt;</t>
+          <t>InGame ID (Number)</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>&lt;a href="/docs/en/sign-up/#player-id" target="_blank"&gt;&lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt; Nalezeno správné ID&lt;/a&gt;</t>
+          <t>Vaše ID ve hře (číslo)</t>
         </is>
       </c>
       <c r="D365" t="inlineStr"/>
       <c r="E365" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>.register.HelpLink</t>
+          <t>.register.InGameID</t>
         </is>
       </c>
       <c r="G365" t="inlineStr"/>
       <c r="H365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr"/>
       <c r="B366" t="inlineStr">
         <is>
-          <t>InGame ID (Number)</t>
+          <t>You can find your ID in the settings of the extension</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Vaše ID ve hře (číslo)</t>
+          <t>Vaše ID najdete v nastavení rozšíření</t>
         </is>
       </c>
       <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>.register.InGameID</t>
+          <t>.register.InGameIDHelp</t>
         </is>
       </c>
       <c r="G366" t="inlineStr"/>
       <c r="H366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr"/>
       <c r="B367" t="inlineStr">
         <is>
-          <t>You can find your ID in the settings of the extension</t>
+          <t>InGame Name</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Vaše ID najdete v nastavení rozšíření</t>
+          <t>Vaše Jméno ve hře</t>
         </is>
       </c>
       <c r="D367" t="inlineStr"/>
       <c r="E367" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>.register.InGameIDHelp</t>
+          <t>.register.InGameName</t>
         </is>
       </c>
       <c r="G367" t="inlineStr"/>
       <c r="H367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr"/>
       <c r="B368" t="inlineStr">
         <is>
-          <t>InGame Name</t>
+          <t>&lt;p&gt;I couldn't find anything about this Player-Id.&lt;/p&gt;&lt;p&gt;Is this Id correct?.&lt;br&gt;&lt;br&gt;Have you already been in the game with the extension?&lt;br &gt;&lt;br&gt;If not, install it now:&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Vaše Jméno ve hře</t>
+          <t>&lt;p&gt; O tomto ID hráče jsem nic nenašel. &lt;/p&gt; &lt;p&gt; Je toto ID správné? &lt;br&gt; &lt;br&gt; Už jste ve hře s rozšířením byli? &lt;br&gt; &lt;br&gt; Pokud ne, nainstalujte jej hned teď: &lt;/p&gt;</t>
         </is>
       </c>
       <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>.register.InGameName</t>
+          <t>.register.NothingFound</t>
         </is>
       </c>
       <c r="G368" t="inlineStr"/>
       <c r="H368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr"/>
       <c r="B369" t="inlineStr">
         <is>
-          <t>&lt;p&gt;I couldn't find anything about this Player-Id.&lt;/p&gt;&lt;p&gt;Is this Id correct?.&lt;br&gt;&lt;br&gt;Have you already been in the game with the extension?&lt;br &gt;&lt;br&gt;If not, install it now:&lt;/p&gt;</t>
+          <t>Please provide full details</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>&lt;p&gt; O tomto ID hráče jsem nic nenašel. &lt;/p&gt; &lt;p&gt; Je toto ID správné? &lt;br&gt; &lt;br&gt; Už jste ve hře s rozšířením byli? &lt;br&gt; &lt;br&gt; Pokud ne, nainstalujte jej hned teď: &lt;/p&gt;</t>
+          <t>Uveďte všechny podrobnosti</t>
         </is>
       </c>
       <c r="D369" t="inlineStr"/>
       <c r="E369" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>.register.NothingFound</t>
+          <t>.register.PleaseFillCompletly</t>
         </is>
       </c>
       <c r="G369" t="inlineStr"/>
       <c r="H369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr"/>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Please provide full details</t>
+          <t>Required fields</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Uveďte všechny podrobnosti</t>
+          <t>Povinné pole</t>
         </is>
       </c>
       <c r="D370" t="inlineStr"/>
       <c r="E370" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>.register.PleaseFillCompletly</t>
+          <t>.register.RequiredFields</t>
         </is>
       </c>
       <c r="G370" t="inlineStr"/>
       <c r="H370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr"/>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Required fields</t>
+          <t>Set a new password</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Povinné pole</t>
+          <t>Nastavte heslo</t>
         </is>
       </c>
       <c r="D371" t="inlineStr"/>
       <c r="E371" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>.register.RequiredFields</t>
+          <t>.register.SetPassword</t>
         </is>
       </c>
       <c r="G371" t="inlineStr"/>
       <c r="H371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr"/>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Set password</t>
+          <t>Your world</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Nastavte heslo</t>
+          <t>Váš svět</t>
         </is>
       </c>
       <c r="D372" t="inlineStr"/>
       <c r="E372" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>.register.SetPassword</t>
+          <t>.register.YourWorld</t>
         </is>
       </c>
       <c r="G372" t="inlineStr"/>
       <c r="H372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr"/>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Your world</t>
+          <t>by</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Váš svět</t>
+          <t>od</t>
         </is>
       </c>
       <c r="D373" t="inlineStr"/>
       <c r="E373" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>.register.YourWorld</t>
+          <t>.startpage.From</t>
         </is>
       </c>
       <c r="G373" t="inlineStr"/>
       <c r="H373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr"/>
       <c r="B374" t="inlineStr">
         <is>
-          <t>by</t>
+          <t>The AddOn for Forge of Empires</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>od</t>
+          <t>AddOn pro Forge of Empires</t>
         </is>
       </c>
       <c r="D374" t="inlineStr"/>
       <c r="E374" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>.startpage.From</t>
+          <t>.startpage.HeroHeading</t>
         </is>
       </c>
       <c r="G374" t="inlineStr"/>
       <c r="H374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr"/>
       <c r="B375" t="inlineStr">
         <is>
-          <t>The AddOn for Forge of Empires</t>
+          <t>Own share / funding calculator on foe-helper.com</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>AddOn pro Forge of Empires</t>
+          <t>Kalkulačka vlastního podílu / sponzorování na foe-helper.com</t>
         </is>
       </c>
       <c r="D375" t="inlineStr"/>
       <c r="E375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>.startpage.HeroHeading</t>
+          <t>.startpage.HeroImageAlt</t>
         </is>
       </c>
       <c r="G375" t="inlineStr"/>
       <c r="H375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr"/>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Own share / funding calculator on foe-helper.com</t>
+          <t>Are you looking for something that makes playing easier for you, but don't want to cheat? Then you are exactly right here.</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Kalkulačka vlastního podílu / sponzorování na foe-helper.com</t>
+          <t>Hledáte něco, co vám usnadní hraní FoE, ale nechcete podvádět? Pak jste tady správně.</t>
         </is>
       </c>
       <c r="D376" t="inlineStr"/>
       <c r="E376" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>.startpage.HeroImageAlt</t>
+          <t>.startpage.HeroIntro</t>
         </is>
       </c>
       <c r="G376" t="inlineStr"/>
       <c r="H376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr"/>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Are you looking for something that makes playing easier for you, but don't want to cheat? Then you are exactly right here.</t>
+          <t>Help with Forge of Empires: personal contribution calculator, Arc calculator, statistics tool for you and your guild - ideal for beginners and professionals. Free of charge!</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Hledáte něco, co vám usnadní hraní FoE, ale nechcete podvádět? Pak jste tady správně.</t>
+          <t>Pomoc s Forge of Empires: kalkulačka osobních příspěvků, ARC kalkulačka, statistické nástroje pro Vás a Váš cech - ideální pro začátečníky i profesionály. Zdarma!</t>
         </is>
       </c>
       <c r="D377" t="inlineStr"/>
       <c r="E377" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>.startpage.HeroIntro</t>
+          <t>.startpage.MetaDesc</t>
         </is>
       </c>
       <c r="G377" t="inlineStr"/>
       <c r="H377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr"/>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Help with Forge of Empires: personal contribution calculator, Arc calculator, statistics tool for you and your guild - ideal for beginners and professionals. Free of charge!</t>
+          <t>Forge points calculator - tool for online strategy game Forge of Empires</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Pomoc s Forge of Empires: kalkulačka osobních příspěvků, ARC kalkulačka, statistické nástroje pro Vás a Váš cech - ideální pro začátečníky i profesionály. Zdarma!</t>
+          <t>Kalkulačka bodů výzkumu (BV/FP) - nástroj pro online strategickou hru Forge of Empires</t>
         </is>
       </c>
       <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>.startpage.MetaDesc</t>
+          <t>.startpage.MetaTitle</t>
         </is>
       </c>
       <c r="G378" t="inlineStr"/>
       <c r="H378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr"/>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Forge points calculator - tool for online strategy game Forge of Empires</t>
+          <t>Read more…</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Kalkulačka bodů výzkumu (BV/FP) - nástroj pro online strategickou hru Forge of Empires</t>
+          <t>Čti více…</t>
         </is>
       </c>
       <c r="D379" t="inlineStr"/>
       <c r="E379" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>.startpage.MetaTitle</t>
+          <t>.startpage.MoreLink</t>
         </is>
       </c>
       <c r="G379" t="inlineStr"/>
       <c r="H379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr"/>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Read more…</t>
+          <t>Read more</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Čti více…</t>
+          <t>Čti více</t>
         </is>
       </c>
       <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>.startpage.MoreLink</t>
+          <t>.startpage.ReadMore</t>
         </is>
       </c>
       <c r="G380" t="inlineStr"/>
       <c r="H380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr"/>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Read more</t>
+          <t>&lt;h1&gt;Ownership share calculator / funding calculator&lt;/h1&gt;&lt;p&gt;Welcome to our newly designed page!&lt;/p&gt;&lt;p&gt;From now on, updates to the extension or the website will be published here.&lt;br&gt;Just check back regularly.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Čti více</t>
+          <t>&lt;h1&gt; Kalkulačka vlastního podílu / financování &lt;/h1&gt; &lt;p&gt; Vítejte na naší nově vytvořené stránce! &lt;/p&gt; &lt;p&gt; Od této chvíle zde budou zveřejňovány aktualizace rozšíření nebo tohoto webu. &lt;br&gt; Pravidelně je kontrolujte. &lt;/p&gt;</t>
         </is>
       </c>
       <c r="D381" t="inlineStr"/>
       <c r="E381" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>.startpage.ReadMore</t>
+          <t>.startpage.Wellcome</t>
         </is>
       </c>
       <c r="G381" t="inlineStr"/>
       <c r="H381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr"/>
       <c r="B382" t="inlineStr">
         <is>
-          <t>&lt;h1&gt;Ownership share calculator / funding calculator&lt;/h1&gt;&lt;p&gt;Welcome to our newly designed page!&lt;/p&gt;&lt;p&gt;From now on, updates to the extension or the website will be published here.&lt;br&gt;Just check back regularly.&lt;/p&gt;</t>
+          <t>The link to this player has been removed</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>&lt;h1&gt; Kalkulačka vlastního podílu / financování &lt;/h1&gt; &lt;p&gt; Vítejte na naší nově vytvořené stránce! &lt;/p&gt; &lt;p&gt; Od této chvíle zde budou zveřejňovány aktualizace rozšíření nebo tohoto webu. &lt;br&gt; Pravidelně je kontrolujte. &lt;/p&gt;</t>
+          <t>Odkaz na tohoto hráče byl odstraněn</t>
         </is>
       </c>
       <c r="D382" t="inlineStr"/>
       <c r="E382" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>.startpage.Wellcome</t>
+          <t>.statistics.OffLinking</t>
         </is>
       </c>
       <c r="G382" t="inlineStr"/>
       <c r="H382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr"/>
       <c r="B383" t="inlineStr">
         <is>
-          <t>The link to this player has been removed</t>
+          <t>This player ID does not belong to your guild!</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Odkaz na tohoto hráče byl odstraněn</t>
+          <t>Hráč tohoto ID nepatří do vašeho cechu!</t>
         </is>
       </c>
       <c r="D383" t="inlineStr"/>
       <c r="E383" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>.statistics.OffLinking</t>
+          <t>.statistics.WrongGuild</t>
         </is>
       </c>
       <c r="G383" t="inlineStr"/>
       <c r="H383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr"/>
       <c r="B384" t="inlineStr">
         <is>
-          <t>This player ID does not belong to your guild!</t>
+          <t>Great buildings</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Hráč tohoto ID nepatří do vašeho cechu!</t>
+          <t>Velkolepé budovy</t>
         </is>
       </c>
       <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>.statistics.WrongGuild</t>
+          <t>.stats.Buildings.Header</t>
         </is>
       </c>
       <c r="G384" t="inlineStr"/>
       <c r="H384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr"/>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Great buildings</t>
+          <t>Highest level</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Velkolepé budovy</t>
+          <t>Nejvyšší úroveň</t>
         </is>
       </c>
       <c r="D385" t="inlineStr"/>
       <c r="E385" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>.stats.Buildings.Header</t>
+          <t>.stats.Buildings.HighestLevel</t>
         </is>
       </c>
       <c r="G385" t="inlineStr"/>
       <c r="H385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr"/>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Highest level</t>
+          <t>Members have this GB</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Nejvyšší úroveň</t>
+          <t>Členové vlastnící tuto VB</t>
         </is>
       </c>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>.stats.Buildings.HighestLevel</t>
+          <t>.stats.Buildings.MembersHaveThis</t>
         </is>
       </c>
       <c r="G386" t="inlineStr"/>
       <c r="H386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr"/>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Members have this GB</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Členové vlastnící tuto VB</t>
+          <t>Jméno</t>
         </is>
       </c>
       <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>.stats.Buildings.MembersHaveThis</t>
+          <t>.stats.Buildings.Name</t>
         </is>
       </c>
       <c r="G387" t="inlineStr"/>
       <c r="H387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr"/>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Smallest level</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Jméno</t>
+          <t>Nejnižší úroveň</t>
         </is>
       </c>
       <c r="D388" t="inlineStr"/>
       <c r="E388" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>.stats.Buildings.Name</t>
+          <t>.stats.Buildings.SmallestLevel</t>
         </is>
       </c>
       <c r="G388" t="inlineStr"/>
       <c r="H388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr"/>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Smallest level</t>
+          <t>completed level</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Nejnižší úroveň</t>
+          <t>dokončená úroveň</t>
         </is>
       </c>
       <c r="D389" t="inlineStr"/>
       <c r="E389" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>.stats.Buildings.SmallestLevel</t>
+          <t>.stats.BuildingsDetail.CompletedLevels</t>
         </is>
       </c>
       <c r="G389" t="inlineStr"/>
       <c r="H389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr"/>
       <c r="B390" t="inlineStr">
         <is>
-          <t>completed level</t>
+          <t>Great building</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>dokončená úroveň</t>
+          <t>Velkolepá budova</t>
         </is>
       </c>
       <c r="D390" t="inlineStr"/>
       <c r="E390" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>.stats.BuildingsDetail.CompletedLevels</t>
+          <t>.stats.BuildingsDetail.Header</t>
         </is>
       </c>
       <c r="G390" t="inlineStr"/>
       <c r="H390" t="inlineStr"/>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr"/>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Great building</t>
+          <t>open level</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Velkolepá budova</t>
+          <t>otevřená úroveň</t>
         </is>
       </c>
       <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>.stats.BuildingsDetail.Header</t>
+          <t>.stats.BuildingsDetail.OpenLevels</t>
         </is>
       </c>
       <c r="G391" t="inlineStr"/>
       <c r="H391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr"/>
       <c r="B392" t="inlineStr">
         <is>
-          <t>open level</t>
+          <t>Member overview</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>otevřená úroveň</t>
+          <t>Přehled členů</t>
         </is>
       </c>
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>.stats.BuildingsDetail.OpenLevels</t>
+          <t>.stats.index.Headline</t>
         </is>
       </c>
       <c r="G392" t="inlineStr"/>
       <c r="H392" t="inlineStr"/>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr"/>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Member overview</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Přehled členů</t>
+          <t>Jméno</t>
         </is>
       </c>
       <c r="D393" t="inlineStr"/>
       <c r="E393" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>.stats.index.Headline</t>
+          <t>.stats.index.Name</t>
         </is>
       </c>
       <c r="G393" t="inlineStr"/>
       <c r="H393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr"/>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Jméno</t>
+          <t>Body</t>
         </is>
       </c>
       <c r="D394" t="inlineStr"/>
       <c r="E394" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>.stats.index.Name</t>
+          <t>.stats.index.Points</t>
         </is>
       </c>
       <c r="G394" t="inlineStr"/>
       <c r="H394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr"/>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Rank</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Body</t>
+          <t>Pořadí</t>
         </is>
       </c>
       <c r="D395" t="inlineStr"/>
       <c r="E395" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>.stats.index.Points</t>
+          <t>.stats.index.Rank</t>
         </is>
       </c>
       <c r="G395" t="inlineStr"/>
       <c r="H395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr"/>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>Remove %s from the guild list</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Pořadí</t>
+          <t>Odstranit %s ze seznamu cechu</t>
         </is>
       </c>
       <c r="D396" t="inlineStr"/>
       <c r="E396" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>.stats.index.Rank</t>
+          <t>.stats.index.RemoveFromList</t>
         </is>
       </c>
       <c r="G396" t="inlineStr"/>
       <c r="H396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr"/>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Remove %s from the guild list</t>
+          <t>Title</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Odstranit %s ze seznamu cechu</t>
+          <t>Název</t>
         </is>
       </c>
       <c r="D397" t="inlineStr"/>
       <c r="E397" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>.stats.index.RemoveFromList</t>
+          <t>.stats.index.Title</t>
         </is>
       </c>
       <c r="G397" t="inlineStr"/>
       <c r="H397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr"/>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Title</t>
+          <t>finished steps</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Název</t>
+          <t>dokončené kroky</t>
         </is>
       </c>
       <c r="D398" t="inlineStr"/>
       <c r="E398" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>.stats.index.Title</t>
+          <t>.stats/detail.LabelSteps</t>
         </is>
       </c>
       <c r="G398" t="inlineStr"/>
       <c r="H398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr"/>
       <c r="B399" t="inlineStr">
         <is>
-          <t>finished steps</t>
+          <t>open steps</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>dokončené kroky</t>
+          <t>otevřené kroky</t>
         </is>
       </c>
       <c r="D399" t="inlineStr"/>
       <c r="E399" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>.stats/detail.LabelSteps</t>
+          <t>.stats/detail.LabelStepsMax</t>
         </is>
       </c>
       <c r="G399" t="inlineStr"/>
       <c r="H399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr"/>
       <c r="B400" t="inlineStr">
         <is>
-          <t>open steps</t>
+          <t>Current week</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>otevřené kroky</t>
+          <t>Tento týden</t>
         </is>
       </c>
       <c r="D400" t="inlineStr"/>
       <c r="E400" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>.stats/detail.LabelStepsMax</t>
+          <t>.top_menu.ActualWeek</t>
         </is>
       </c>
       <c r="G400" t="inlineStr"/>
       <c r="H400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr"/>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Current week</t>
+          <t>Arc calculator</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Tento týden</t>
+          <t>Kalkulačka ARC</t>
         </is>
       </c>
       <c r="D401" t="inlineStr"/>
       <c r="E401" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>.top_menu.ActualWeek</t>
+          <t>.top_menu.ArcCalculator</t>
         </is>
       </c>
       <c r="G401" t="inlineStr"/>
       <c r="H401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr"/>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Arc calculator</t>
+          <t>FoE Helper</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>Kalkulačka ARC</t>
+          <t>FoE-Helper</t>
         </is>
       </c>
       <c r="D402" t="inlineStr"/>
       <c r="E402" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>.top_menu.ArcCalculator</t>
+          <t>.top_menu.BrandName</t>
         </is>
       </c>
       <c r="G402" t="inlineStr"/>
       <c r="H402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr"/>
       <c r="B403" t="inlineStr">
         <is>
           <t>FoE Helper</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t>FoE-Helper</t>
         </is>
       </c>
       <c r="D403" t="inlineStr"/>
       <c r="E403" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>.top_menu.BrandName</t>
+          <t>.top_menu.Branding</t>
         </is>
       </c>
       <c r="G403" t="inlineStr"/>
       <c r="H403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr"/>
       <c r="B404" t="inlineStr">
         <is>
-          <t>FoE Helper</t>
+          <t>Calculator</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>FoE-Helper</t>
+          <t>Kalkulačka</t>
         </is>
       </c>
       <c r="D404" t="inlineStr"/>
       <c r="E404" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>.top_menu.Branding</t>
+          <t>.top_menu.Calculator</t>
         </is>
       </c>
       <c r="G404" t="inlineStr"/>
       <c r="H404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr"/>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Calculator</t>
+          <t>City planner</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Kalkulačka</t>
+          <t>Plánovač města</t>
         </is>
       </c>
       <c r="D405" t="inlineStr"/>
       <c r="E405" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>.top_menu.Calculator</t>
+          <t>.top_menu.Citymap</t>
         </is>
       </c>
       <c r="G405" t="inlineStr"/>
       <c r="H405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr"/>
       <c r="B406" t="inlineStr">
         <is>
-          <t>City planner</t>
+          <t>Help?!</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Plánovač města</t>
+          <t>Pomoc?!</t>
         </is>
       </c>
       <c r="D406" t="inlineStr"/>
       <c r="E406" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>.top_menu.Citymap</t>
+          <t>.top_menu.Doku</t>
         </is>
       </c>
       <c r="G406" t="inlineStr"/>
       <c r="H406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr"/>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Help?!</t>
+          <t>Events</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Pomoc?!</t>
+          <t>Události</t>
         </is>
       </c>
       <c r="D407" t="inlineStr"/>
       <c r="E407" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>.top_menu.Doku</t>
+          <t>.top_menu.Events</t>
         </is>
       </c>
       <c r="G407" t="inlineStr"/>
       <c r="H407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr"/>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Events</t>
+          <t>Guild expedition</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Události</t>
+          <t>Cechovní expedice (CE)</t>
         </is>
       </c>
       <c r="D408" t="inlineStr"/>
       <c r="E408" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>.top_menu.Events</t>
+          <t>.top_menu.GuildExpedition</t>
         </is>
       </c>
       <c r="G408" t="inlineStr"/>
       <c r="H408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr"/>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Guild expedition</t>
+          <t>Social interactions (last 7 days)</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Cechovní expedice (CE)</t>
+          <t>Sociální interakce (posledních 7 dní)</t>
         </is>
       </c>
       <c r="D409" t="inlineStr"/>
       <c r="E409" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>.top_menu.GuildExpedition</t>
+          <t>.top_menu.Interaction-7days</t>
         </is>
       </c>
       <c r="G409" t="inlineStr"/>
       <c r="H409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr"/>
       <c r="B410" t="inlineStr">
         <is>
-          <t>Social interactions (last 7 days)</t>
+          <t>Attacks</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Sociální interakce (posledních 7 dní)</t>
+          <t>Útoky</t>
         </is>
       </c>
       <c r="D410" t="inlineStr"/>
       <c r="E410" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-7days</t>
+          <t>.top_menu.Interaction-Attack</t>
         </is>
       </c>
       <c r="G410" t="inlineStr"/>
       <c r="H410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr"/>
       <c r="B411" t="inlineStr">
         <is>
-          <t>Attacks</t>
+          <t>Guild</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Útoky</t>
+          <t>Cech</t>
         </is>
       </c>
       <c r="D411" t="inlineStr"/>
       <c r="E411" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-Attack</t>
+          <t>.top_menu.Interaction-Guild</t>
         </is>
       </c>
       <c r="G411" t="inlineStr"/>
       <c r="H411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr"/>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Guild</t>
+          <t>Players interaction</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>Cech</t>
+          <t>Interakce hráčů</t>
         </is>
       </c>
       <c r="D412" t="inlineStr"/>
       <c r="E412" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-Guild</t>
+          <t>.top_menu.Interaction-Players</t>
         </is>
       </c>
       <c r="G412" t="inlineStr"/>
       <c r="H412" t="inlineStr"/>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr"/>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Players interaction</t>
+          <t>Visits to the taverns</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>Interakce hráčů</t>
+          <t>Návštěvy v krčmě přátel</t>
         </is>
       </c>
       <c r="D413" t="inlineStr"/>
       <c r="E413" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-Players</t>
+          <t>.top_menu.Interaction-Tavern</t>
         </is>
       </c>
       <c r="G413" t="inlineStr"/>
       <c r="H413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr"/>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Visits to the taverns</t>
+          <t>Investments</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>Návštěvy v krčmě přátel</t>
+          <t>Investice</t>
         </is>
       </c>
       <c r="D414" t="inlineStr"/>
       <c r="E414" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-Tavern</t>
+          <t>.top_menu.Investments</t>
         </is>
       </c>
       <c r="G414" t="inlineStr"/>
       <c r="H414" t="inlineStr"/>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr"/>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Great buildings</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>Investice</t>
+          <t>Velkolepé budovy</t>
         </is>
       </c>
       <c r="D415" t="inlineStr"/>
       <c r="E415" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>.top_menu.Investments</t>
+          <t>.top_menu.LegendaryBuildings</t>
         </is>
       </c>
       <c r="G415" t="inlineStr"/>
       <c r="H415" t="inlineStr"/>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr"/>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Great buildings</t>
+          <t>Logout</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>Velkolepé budovy</t>
+          <t>Odhlášení</t>
         </is>
       </c>
       <c r="D416" t="inlineStr"/>
       <c r="E416" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>.top_menu.LegendaryBuildings</t>
+          <t>.top_menu.Loggout</t>
         </is>
       </c>
       <c r="G416" t="inlineStr"/>
       <c r="H416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr"/>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Logout</t>
+          <t>Login</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Odhlášení</t>
+          <t>Přihlášení</t>
         </is>
       </c>
       <c r="D417" t="inlineStr"/>
       <c r="E417" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>.top_menu.Loggout</t>
+          <t>.top_menu.Login</t>
         </is>
       </c>
       <c r="G417" t="inlineStr"/>
       <c r="H417" t="inlineStr"/>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr"/>
       <c r="B418" t="inlineStr">
         <is>
-          <t>Login</t>
+          <t>Marketplace - GB sets</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>Přihlášení</t>
+          <t>Tržiště - sady pro VB</t>
         </is>
       </c>
       <c r="D418" t="inlineStr"/>
       <c r="E418" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>.top_menu.Login</t>
+          <t>.top_menu.Marketplace</t>
         </is>
       </c>
       <c r="G418" t="inlineStr"/>
       <c r="H418" t="inlineStr"/>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr"/>
       <c r="B419" t="inlineStr">
         <is>
-          <t>Marketplace - GB sets</t>
+          <t>Members</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>Tržiště - sady pro VB</t>
+          <t>Členové</t>
         </is>
       </c>
       <c r="D419" t="inlineStr"/>
       <c r="E419" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>.top_menu.Marketplace</t>
+          <t>.top_menu.Members</t>
         </is>
       </c>
       <c r="G419" t="inlineStr"/>
       <c r="H419" t="inlineStr"/>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr"/>
       <c r="B420" t="inlineStr">
         <is>
-          <t>Members</t>
+          <t>Motivate / Polish</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Členové</t>
+          <t>Motivovat / Zušlechtit</t>
         </is>
       </c>
       <c r="D420" t="inlineStr"/>
       <c r="E420" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>.top_menu.Members</t>
+          <t>.top_menu.MotivierenPolieren</t>
         </is>
       </c>
       <c r="G420" t="inlineStr"/>
       <c r="H420" t="inlineStr"/>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr"/>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Motivate / Polish</t>
+          <t>Overview</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Motivovat / Zušlechtit</t>
+          <t>Přehled</t>
         </is>
       </c>
       <c r="D421" t="inlineStr"/>
       <c r="E421" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>.top_menu.MotivierenPolieren</t>
+          <t>.top_menu.Overview</t>
         </is>
       </c>
       <c r="G421" t="inlineStr"/>
       <c r="H421" t="inlineStr"/>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr"/>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Overview</t>
+          <t>Own share calculator</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Přehled</t>
+          <t>Kalkulačka vlastního podílu</t>
         </is>
       </c>
       <c r="D422" t="inlineStr"/>
       <c r="E422" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>.top_menu.Overview</t>
+          <t>.top_menu.OwnPartCalculator</t>
         </is>
       </c>
       <c r="G422" t="inlineStr"/>
       <c r="H422" t="inlineStr"/>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr"/>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Own share calculator</t>
+          <t>Power leveling</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>Kalkulačka vlastního podílu</t>
+          <t>Přehled úrovní</t>
         </is>
       </c>
       <c r="D423" t="inlineStr"/>
       <c r="E423" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>.top_menu.OwnPartCalculator</t>
+          <t>.top_menu.PowerLeveling</t>
         </is>
       </c>
       <c r="G423" t="inlineStr"/>
       <c r="H423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr"/>
       <c r="B424" t="inlineStr">
         <is>
-          <t>Power leveling</t>
+          <t>Profile</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>Přehled úrovní</t>
+          <t>Profil</t>
         </is>
       </c>
       <c r="D424" t="inlineStr"/>
       <c r="E424" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>.top_menu.PowerLeveling</t>
+          <t>.top_menu.Profile</t>
         </is>
       </c>
       <c r="G424" t="inlineStr"/>
       <c r="H424" t="inlineStr"/>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr"/>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Profile</t>
+          <t>Results</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Profil</t>
+          <t>Výsledky</t>
         </is>
       </c>
       <c r="D425" t="inlineStr"/>
       <c r="E425" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>.top_menu.Profile</t>
+          <t>.top_menu.Results</t>
         </is>
       </c>
       <c r="G425" t="inlineStr"/>
       <c r="H425" t="inlineStr"/>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr"/>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Results</t>
+          <t>Language missing or incomplete?</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Výsledky</t>
+          <t>Chybí jazyk nebo je neúplný?</t>
         </is>
       </c>
       <c r="D426" t="inlineStr"/>
       <c r="E426" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>.top_menu.Results</t>
+          <t>.top_menu.SpeakNotAvailable</t>
         </is>
       </c>
       <c r="G426" t="inlineStr"/>
       <c r="H426" t="inlineStr"/>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr"/>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Language missing or incomplete?</t>
+          <t>Statistics</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>Chybí jazyk nebo je neúplný?</t>
+          <t>Statistiky</t>
         </is>
       </c>
       <c r="D427" t="inlineStr"/>
       <c r="E427" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>.top_menu.SpeakNotAvailable</t>
+          <t>.top_menu.Statistics</t>
         </is>
       </c>
       <c r="G427" t="inlineStr"/>
       <c r="H427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr"/>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Statistics</t>
+          <t>Tools</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>Statistiky</t>
+          <t>Nástroje</t>
         </is>
       </c>
       <c r="D428" t="inlineStr"/>
       <c r="E428" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>.top_menu.Statistics</t>
+          <t>.top_menu.Tools</t>
         </is>
       </c>
       <c r="G428" t="inlineStr"/>
       <c r="H428" t="inlineStr"/>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr"/>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Tools</t>
+          <t>World</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>Nástroje</t>
+          <t>Svět</t>
         </is>
       </c>
       <c r="D429" t="inlineStr"/>
       <c r="E429" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>.top_menu.Tools</t>
+          <t>.top_menu.World</t>
         </is>
       </c>
       <c r="G429" t="inlineStr"/>
       <c r="H429" t="inlineStr"/>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr"/>
       <c r="B430" t="inlineStr">
         <is>
-          <t>World</t>
+          <t>Guild-ID</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>Svět</t>
+          <t>ID cechu</t>
         </is>
       </c>
       <c r="D430" t="inlineStr"/>
       <c r="E430" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>.top_menu.World</t>
+          <t>.user.profil.GildId</t>
         </is>
       </c>
       <c r="G430" t="inlineStr"/>
       <c r="H430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr"/>
       <c r="B431" t="inlineStr">
         <is>
-          <t>Guild-ID</t>
+          <t>Your profile</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>ID cechu</t>
+          <t>Váš profil</t>
         </is>
       </c>
       <c r="D431" t="inlineStr"/>
       <c r="E431" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>.user.profil.GildId</t>
+          <t>.user.profil.Headline</t>
         </is>
       </c>
       <c r="G431" t="inlineStr"/>
       <c r="H431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr"/>
       <c r="B432" t="inlineStr">
         <is>
-          <t>Your profile</t>
+          <t>Email address</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>Váš profil</t>
+          <t>Emailová adresa</t>
         </is>
       </c>
       <c r="D432" t="inlineStr"/>
       <c r="E432" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>.user.profil.Headline</t>
+          <t>.user.profil.InputEmailAddress</t>
         </is>
       </c>
       <c r="G432" t="inlineStr"/>
       <c r="H432" t="inlineStr"/>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr"/>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Email address</t>
+          <t>New password</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Emailová adresa</t>
+          <t>Nové heslo</t>
         </is>
       </c>
       <c r="D433" t="inlineStr"/>
       <c r="E433" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>.user.profil.InputEmailAddress</t>
+          <t>.user.profil.InputNewPassword</t>
         </is>
       </c>
       <c r="G433" t="inlineStr"/>
       <c r="H433" t="inlineStr"/>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr"/>
       <c r="B434" t="inlineStr">
         <is>
-          <t>New password</t>
+          <t>Player-ID</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>Nové heslo</t>
+          <t>ID hráče</t>
         </is>
       </c>
       <c r="D434" t="inlineStr"/>
       <c r="E434" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>.user.profil.InputNewPassword</t>
+          <t>.user.profil.PlayerId</t>
         </is>
       </c>
       <c r="G434" t="inlineStr"/>
       <c r="H434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr"/>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Player-ID</t>
+          <t>new extension</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>ID hráče</t>
+          <t>nové rozšíření</t>
         </is>
       </c>
       <c r="D435" t="inlineStr"/>
       <c r="E435" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>.user.profil.PlayerId</t>
-[...2 lines deleted...]
-      <c r="G435" t="inlineStr"/>
+          <t>.citymap.NewExtension</t>
+        </is>
+      </c>
+      <c r="G435" t="inlineStr">
+        <is>
+          <t>"new extension", do you mean "new expansion" ?</t>
+        </is>
+      </c>
       <c r="H435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr"/>
       <c r="B436" t="inlineStr">
         <is>
-          <t>new extension</t>
+          <t>Close</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>nové rozšíření</t>
+          <t>Zavřít</t>
         </is>
       </c>
       <c r="D436" t="inlineStr"/>
       <c r="E436" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>.citymap.NewExtension</t>
-[...6 lines deleted...]
-      </c>
+          <t>.global.Close</t>
+        </is>
+      </c>
+      <c r="G436" t="inlineStr"/>
       <c r="H436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr"/>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Close</t>
+          <t>Add element</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Zavřít</t>
+          <t>Přidat prvek</t>
         </is>
       </c>
       <c r="D437" t="inlineStr"/>
       <c r="E437" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>.global.Close</t>
+          <t>.citymap.AddElement</t>
         </is>
       </c>
       <c r="G437" t="inlineStr"/>
       <c r="H437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr"/>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Add element</t>
+          <t>Cultural productions</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Přidat prvek</t>
+          <t>Kulturní produkce</t>
         </is>
       </c>
       <c r="D438" t="inlineStr"/>
       <c r="E438" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>.citymap.AddElement</t>
+          <t>.citymap.CulturalGoodsProduction</t>
         </is>
       </c>
       <c r="G438" t="inlineStr"/>
       <c r="H438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr"/>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Cultural productions</t>
+          <t>Diplomacy</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Kulturní produkce</t>
+          <t>Diplomacie</t>
         </is>
       </c>
       <c r="D439" t="inlineStr"/>
       <c r="E439" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>.citymap.CulturalGoodsProduction</t>
+          <t>.citymap.Diplomacy</t>
         </is>
       </c>
       <c r="G439" t="inlineStr"/>
       <c r="H439" t="inlineStr"/>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr"/>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Diplomacy</t>
+          <t>Impediment</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Diplomacie</t>
+          <t>Nezávislé</t>
         </is>
       </c>
       <c r="D440" t="inlineStr"/>
       <c r="E440" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>.citymap.Diplomacy</t>
+          <t>.citymap.Impediment</t>
         </is>
       </c>
       <c r="G440" t="inlineStr"/>
       <c r="H440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr"/>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Impediment</t>
+          <t>Aztecs</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Nezávislé</t>
+          <t>Aztékové</t>
         </is>
       </c>
       <c r="D441" t="inlineStr"/>
       <c r="E441" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>.citymap.Impediment</t>
+          <t>.citymap.NewCity_aztecs</t>
         </is>
       </c>
       <c r="G441" t="inlineStr"/>
       <c r="H441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr"/>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Aztecs</t>
+          <t>Egyptians</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>Aztékové</t>
+          <t>Egypťané</t>
         </is>
       </c>
       <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_aztecs</t>
+          <t>.citymap.NewCity_egyptians</t>
         </is>
       </c>
       <c r="G442" t="inlineStr"/>
       <c r="H442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr"/>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Egyptians</t>
+          <t>Japanese</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Egypťané</t>
+          <t>Japonci</t>
         </is>
       </c>
       <c r="D443" t="inlineStr"/>
       <c r="E443" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_egyptians</t>
+          <t>.citymap.NewCity_japanese</t>
         </is>
       </c>
       <c r="G443" t="inlineStr"/>
       <c r="H443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr"/>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Japanese</t>
+          <t>Main city</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Japonci</t>
+          <t>Hlavní město</t>
         </is>
       </c>
       <c r="D444" t="inlineStr"/>
       <c r="E444" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_japanese</t>
+          <t>.citymap.NewCity_main</t>
         </is>
       </c>
       <c r="G444" t="inlineStr"/>
       <c r="H444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr"/>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Main city</t>
+          <t>Mughals</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>Hlavní město</t>
+          <t>Mughalové</t>
         </is>
       </c>
       <c r="D445" t="inlineStr"/>
       <c r="E445" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_main</t>
+          <t>.citymap.NewCity_mughals</t>
         </is>
       </c>
       <c r="G445" t="inlineStr"/>
       <c r="H445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr"/>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Mughals</t>
+          <t>Vikings</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Mughalové</t>
+          <t>Vikingové</t>
         </is>
       </c>
       <c r="D446" t="inlineStr"/>
       <c r="E446" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_mughals</t>
+          <t>.citymap.NewCity_vikings</t>
         </is>
       </c>
       <c r="G446" t="inlineStr"/>
       <c r="H446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr"/>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Vikings</t>
+          <t>A.I. Core</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>Vikingové</t>
+          <t>Jádro AI</t>
         </is>
       </c>
       <c r="D447" t="inlineStr"/>
       <c r="E447" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_vikings</t>
+          <t>.global.Legendary.X_SpaceAgeJupiterMoon_Landmark1</t>
         </is>
       </c>
       <c r="G447" t="inlineStr"/>
       <c r="H447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr"/>
       <c r="B448" t="inlineStr">
         <is>
-          <t>A.I. Core</t>
+          <t>Donation</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>Jádro AI</t>
+          <t>Sponzorovávání</t>
         </is>
       </c>
       <c r="D448" t="inlineStr"/>
       <c r="E448" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeJupiterMoon_Landmark1</t>
+          <t>.global.PayPalDonation</t>
         </is>
       </c>
       <c r="G448" t="inlineStr"/>
       <c r="H448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr"/>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Donation</t>
+          <t>If you like this tool feel free to donate something so we can pay for the big servers.</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>Sponzorovávání</t>
+          <t>Jestli máte rádi tyto nástroje neváhejte nám přispět aby jsme si mohli dovolit větší servery.</t>
         </is>
       </c>
       <c r="D449" t="inlineStr"/>
       <c r="E449" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>.global.PayPalDonation</t>
+          <t>.global.PayPalDonationDesc</t>
         </is>
       </c>
       <c r="G449" t="inlineStr"/>
       <c r="H449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr"/>
       <c r="B450" t="inlineStr">
         <is>
-          <t>If you like this tool feel free to donate something so we can pay for the big servers.</t>
+          <t>We use cookies to save settings and display advertisements. Details can be found here: &lt;a href='/info/privacy-policy'&gt;Privacy policy&lt;/a&gt;&lt;br&gt; Is that ok for you?</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>Jestli máte rádi tyto nástroje neváhejte nám přispět aby jsme si mohli dovolit větší servery.</t>
+          <t>Používáme cookies pro reklamy a nastavení. Více informací naleznete zde: &lt;a href='/info/privacy-policy'&gt;Privacy policy&lt;/a&gt;&lt;br&gt; Je to v pořádku?</t>
         </is>
       </c>
       <c r="D450" t="inlineStr"/>
       <c r="E450" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>.global.PayPalDonationDesc</t>
+          <t>.index.CookieContent</t>
         </is>
       </c>
       <c r="G450" t="inlineStr"/>
       <c r="H450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr"/>
       <c r="B451" t="inlineStr">
         <is>
-          <t>We use cookies to save settings and display advertisements. Details can be found here: &lt;a href='/info/privacy-policy'&gt;Privacy policy&lt;/a&gt;&lt;br&gt; Is that ok for you?</t>
+          <t>Accept</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>Používáme cookies pro reklamy a nastavení. Více informací naleznete zde: &lt;a href='/info/privacy-policy'&gt;Privacy policy&lt;/a&gt;&lt;br&gt; Je to v pořádku?</t>
+          <t>Přijmout</t>
         </is>
       </c>
       <c r="D451" t="inlineStr"/>
       <c r="E451" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>.index.CookieContent</t>
+          <t>.index.CookieCookieAccept</t>
         </is>
       </c>
       <c r="G451" t="inlineStr"/>
       <c r="H451" t="inlineStr"/>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr"/>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Accept</t>
+          <t>Decline</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>Přijmout</t>
+          <t>Odmítnout</t>
         </is>
       </c>
       <c r="D452" t="inlineStr"/>
       <c r="E452" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>.index.CookieCookieAccept</t>
+          <t>.index.CookieDecline</t>
         </is>
       </c>
       <c r="G452" t="inlineStr"/>
       <c r="H452" t="inlineStr"/>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr"/>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Decline</t>
+          <t>Open link to discussion page</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>Odmítnout</t>
+          <t>Otevři stránku s diskuzí</t>
         </is>
       </c>
       <c r="D453" t="inlineStr"/>
       <c r="E453" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>.index.CookieDecline</t>
+          <t>.index.DiscussLink</t>
         </is>
       </c>
       <c r="G453" t="inlineStr"/>
       <c r="H453" t="inlineStr"/>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr"/>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Open link to discussion page</t>
+          <t>FoE-Helper Community</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>Otevři stránku s diskuzí</t>
+          <t>FoE komunita pomocníků</t>
         </is>
       </c>
       <c r="D454" t="inlineStr"/>
       <c r="E454" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>.index.DiscussLink</t>
+          <t>.index.DiscussLinkDesc</t>
         </is>
       </c>
       <c r="G454" t="inlineStr"/>
       <c r="H454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr"/>
       <c r="B455" t="inlineStr">
         <is>
-          <t>FoE-Helper Community</t>
+          <t>The mail could not be sent!</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>FoE komunita pomocníků</t>
+          <t>Mail nebyl odeslán!</t>
         </is>
       </c>
       <c r="D455" t="inlineStr"/>
       <c r="E455" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>.index.DiscussLinkDesc</t>
+          <t>.mails.ErrorSend</t>
         </is>
       </c>
       <c r="G455" t="inlineStr"/>
       <c r="H455" t="inlineStr"/>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr"/>
       <c r="B456" t="inlineStr">
         <is>
-          <t>The mail could not be sent!</t>
-[...6 lines deleted...]
-      </c>
+          <t>Polynesia</t>
+        </is>
+      </c>
+      <c r="C456" t="inlineStr"/>
       <c r="D456" t="inlineStr"/>
       <c r="E456" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>.mails.ErrorSend</t>
+          <t>.citymap.NewCity_polynesia</t>
         </is>
       </c>
       <c r="G456" t="inlineStr"/>
       <c r="H456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr"/>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Polynesia</t>
+          <t>Saturn VI Gate CENTAURUS</t>
         </is>
       </c>
       <c r="C457" t="inlineStr"/>
       <c r="D457" t="inlineStr"/>
       <c r="E457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_polynesia</t>
+          <t>.global.Legendary.X_SpaceAgeTitan_Landmark1</t>
         </is>
       </c>
       <c r="G457" t="inlineStr"/>
       <c r="H457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr"/>
       <c r="B458" t="inlineStr">
         <is>
-          <t>Saturn VI Gate CENTAURUS</t>
+          <t>Saturn VI Gate PEGASUS</t>
         </is>
       </c>
       <c r="C458" t="inlineStr"/>
       <c r="D458" t="inlineStr"/>
       <c r="E458" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeTitan_Landmark1</t>
+          <t>.global.Legendary.X_SpaceAgeTitan_Landmark2</t>
         </is>
       </c>
       <c r="G458" t="inlineStr"/>
       <c r="H458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr"/>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Saturn VI Gate PEGASUS</t>
+          <t>Saturn VI Gate HYDRA</t>
         </is>
       </c>
       <c r="C459" t="inlineStr"/>
       <c r="D459" t="inlineStr"/>
       <c r="E459" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeTitan_Landmark2</t>
+          <t>.global.Legendary.X_SpaceAgeTitan_Landmark3</t>
         </is>
       </c>
       <c r="G459" t="inlineStr"/>
       <c r="H459" t="inlineStr"/>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr"/>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Saturn VI Gate HYDRA</t>
+          <t>The extension update has been installed, here you can find the latest information about the changes</t>
         </is>
       </c>
       <c r="C460" t="inlineStr"/>
       <c r="D460" t="inlineStr"/>
       <c r="E460" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeTitan_Landmark3</t>
+          <t>.update.MetaDesc</t>
         </is>
       </c>
       <c r="G460" t="inlineStr"/>
       <c r="H460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr"/>
       <c r="B461" t="inlineStr">
         <is>
-          <t>The extension update has been installed, here you can find the latest information about the changes</t>
+          <t>Extension Update installed - Changelog</t>
         </is>
       </c>
       <c r="C461" t="inlineStr"/>
       <c r="D461" t="inlineStr"/>
       <c r="E461" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>.update.MetaDesc</t>
+          <t>.update.MetaTitle</t>
         </is>
       </c>
       <c r="G461" t="inlineStr"/>
       <c r="H461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr"/>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Extension Update installed - Changelog</t>
+          <t>Stellar Warship</t>
         </is>
       </c>
       <c r="C462" t="inlineStr"/>
       <c r="D462" t="inlineStr"/>
       <c r="E462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>.update.MetaTitle</t>
+          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark1</t>
         </is>
       </c>
       <c r="G462" t="inlineStr"/>
       <c r="H462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr"/>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Stellar Warship</t>
+          <t>Cosmic Catalyst</t>
         </is>
       </c>
       <c r="C463" t="inlineStr"/>
       <c r="D463" t="inlineStr"/>
       <c r="E463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark1</t>
+          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark2</t>
         </is>
       </c>
       <c r="G463" t="inlineStr"/>
       <c r="H463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr"/>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Cosmic Catalyst</t>
+          <t>https://docs.foe-helper.com/english/installing</t>
         </is>
       </c>
       <c r="C464" t="inlineStr"/>
       <c r="D464" t="inlineStr"/>
       <c r="E464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark2</t>
+          <t>.startpage.ReadMoreLink</t>
         </is>
       </c>
       <c r="G464" t="inlineStr"/>
       <c r="H464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr"/>
       <c r="B465" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/installing</t>
+          <t>Other buildings</t>
         </is>
       </c>
       <c r="C465" t="inlineStr"/>
       <c r="D465" t="inlineStr"/>
       <c r="E465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>.startpage.ReadMoreLink</t>
+          <t>.citymap.GenericBuilding</t>
         </is>
       </c>
       <c r="G465" t="inlineStr"/>
       <c r="H465" t="inlineStr"/>
+    </row>
+    <row r="466">
+      <c r="A466" t="inlineStr"/>
+      <c r="B466" t="inlineStr">
+        <is>
+          <t>/info/impress/en</t>
+        </is>
+      </c>
+      <c r="C466" t="inlineStr"/>
+      <c r="D466" t="inlineStr"/>
+      <c r="E466" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F466" t="inlineStr">
+        <is>
+          <t>.index.impress_link</t>
+        </is>
+      </c>
+      <c r="G466" t="inlineStr"/>
+      <c r="H466" t="inlineStr"/>
+    </row>
+    <row r="467">
+      <c r="A467" t="inlineStr"/>
+      <c r="B467" t="inlineStr">
+        <is>
+          <t>Impress</t>
+        </is>
+      </c>
+      <c r="C467" t="inlineStr"/>
+      <c r="D467" t="inlineStr"/>
+      <c r="E467" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F467" t="inlineStr">
+        <is>
+          <t>.index.impress_linkDesc</t>
+        </is>
+      </c>
+      <c r="G467" t="inlineStr"/>
+      <c r="H467" t="inlineStr"/>
+    </row>
+    <row r="468">
+      <c r="A468" t="inlineStr"/>
+      <c r="B468" t="inlineStr">
+        <is>
+          <t>/info/privacy/en</t>
+        </is>
+      </c>
+      <c r="C468" t="inlineStr"/>
+      <c r="D468" t="inlineStr"/>
+      <c r="E468" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F468" t="inlineStr">
+        <is>
+          <t>.index.privacy_link</t>
+        </is>
+      </c>
+      <c r="G468" t="inlineStr"/>
+      <c r="H468" t="inlineStr"/>
+    </row>
+    <row r="469">
+      <c r="A469" t="inlineStr"/>
+      <c r="B469" t="inlineStr">
+        <is>
+          <t>Privacy Policy</t>
+        </is>
+      </c>
+      <c r="C469" t="inlineStr"/>
+      <c r="D469" t="inlineStr"/>
+      <c r="E469" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F469" t="inlineStr">
+        <is>
+          <t>.index.privacy_linkDesc</t>
+        </is>
+      </c>
+      <c r="G469" t="inlineStr"/>
+      <c r="H469" t="inlineStr"/>
+    </row>
+    <row r="470">
+      <c r="A470" t="inlineStr"/>
+      <c r="B470" t="inlineStr">
+        <is>
+          <t>Notes for this world have been found (%sx) and re-linked. They are now displayed in the game again.</t>
+        </is>
+      </c>
+      <c r="C470" t="inlineStr"/>
+      <c r="D470" t="inlineStr"/>
+      <c r="E470" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F470" t="inlineStr">
+        <is>
+          <t>.login.NoticesFound</t>
+        </is>
+      </c>
+      <c r="G470" t="inlineStr"/>
+      <c r="H470" t="inlineStr"/>
+    </row>
+    <row r="471">
+      <c r="A471" t="inlineStr"/>
+      <c r="B471" t="inlineStr">
+        <is>
+          <t>The world and city data have been removed</t>
+        </is>
+      </c>
+      <c r="C471" t="inlineStr"/>
+      <c r="D471" t="inlineStr"/>
+      <c r="E471" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F471" t="inlineStr">
+        <is>
+          <t>.profile.WorldCityDataRemoved</t>
+        </is>
+      </c>
+      <c r="G471" t="inlineStr"/>
+      <c r="H471" t="inlineStr"/>
+    </row>
+    <row r="472">
+      <c r="A472" t="inlineStr"/>
+      <c r="B472" t="inlineStr">
+        <is>
+          <t>You have already registered this world number</t>
+        </is>
+      </c>
+      <c r="C472" t="inlineStr"/>
+      <c r="D472" t="inlineStr"/>
+      <c r="E472" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F472" t="inlineStr">
+        <is>
+          <t>.profile.WorldNumberAlreadyRegistered</t>
+        </is>
+      </c>
+      <c r="G472" t="inlineStr"/>
+      <c r="H472" t="inlineStr"/>
+    </row>
+    <row r="473">
+      <c r="A473" t="inlineStr"/>
+      <c r="B473" t="inlineStr">
+        <is>
+          <t>The new world has been added!</t>
+        </is>
+      </c>
+      <c r="C473" t="inlineStr"/>
+      <c r="D473" t="inlineStr"/>
+      <c r="E473" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F473" t="inlineStr">
+        <is>
+          <t>.profile.NewWorldAdded</t>
+        </is>
+      </c>
+      <c r="G473" t="inlineStr"/>
+      <c r="H473" t="inlineStr"/>
+    </row>
+    <row r="474">
+      <c r="A474" t="inlineStr"/>
+      <c r="B474" t="inlineStr">
+        <is>
+          <t>Your data has been updated</t>
+        </is>
+      </c>
+      <c r="C474" t="inlineStr"/>
+      <c r="D474" t="inlineStr"/>
+      <c r="E474" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F474" t="inlineStr">
+        <is>
+          <t>.profile.DataUpdated</t>
+        </is>
+      </c>
+      <c r="G474" t="inlineStr"/>
+      <c r="H474" t="inlineStr"/>
+    </row>
+    <row r="475">
+      <c r="A475" t="inlineStr"/>
+      <c r="B475" t="inlineStr">
+        <is>
+          <t>-- Choose world --</t>
+        </is>
+      </c>
+      <c r="C475" t="inlineStr"/>
+      <c r="D475" t="inlineStr"/>
+      <c r="E475" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F475" t="inlineStr">
+        <is>
+          <t>.register.SelectWorld</t>
+        </is>
+      </c>
+      <c r="G475" t="inlineStr"/>
+      <c r="H475" t="inlineStr"/>
+    </row>
+    <row r="476">
+      <c r="A476" t="inlineStr"/>
+      <c r="B476" t="inlineStr">
+        <is>
+          <t>Your InGame name</t>
+        </is>
+      </c>
+      <c r="C476" t="inlineStr"/>
+      <c r="D476" t="inlineStr"/>
+      <c r="E476" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F476" t="inlineStr">
+        <is>
+          <t>.register.PlayerName</t>
+        </is>
+      </c>
+      <c r="G476" t="inlineStr"/>
+      <c r="H476" t="inlineStr"/>
+    </row>
+    <row r="477">
+      <c r="A477" t="inlineStr"/>
+      <c r="B477" t="inlineStr">
+        <is>
+          <t>You can add more worlds to your profile later</t>
+        </is>
+      </c>
+      <c r="C477" t="inlineStr"/>
+      <c r="D477" t="inlineStr"/>
+      <c r="E477" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F477" t="inlineStr">
+        <is>
+          <t>.register.LaterMoreWorlds</t>
+        </is>
+      </c>
+      <c r="G477" t="inlineStr"/>
+      <c r="H477" t="inlineStr"/>
+    </row>
+    <row r="478">
+      <c r="A478" t="inlineStr"/>
+      <c r="B478" t="inlineStr">
+        <is>
+          <t>Your server</t>
+        </is>
+      </c>
+      <c r="C478" t="inlineStr"/>
+      <c r="D478" t="inlineStr"/>
+      <c r="E478" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F478" t="inlineStr">
+        <is>
+          <t>.register.YourServer</t>
+        </is>
+      </c>
+      <c r="G478" t="inlineStr"/>
+      <c r="H478" t="inlineStr"/>
+    </row>
+    <row r="479">
+      <c r="A479" t="inlineStr"/>
+      <c r="B479" t="inlineStr">
+        <is>
+          <t>You only need one account per country.&lt;br&gt;You can add a beta account in your profile after creating a player world.</t>
+        </is>
+      </c>
+      <c r="C479" t="inlineStr"/>
+      <c r="D479" t="inlineStr"/>
+      <c r="E479" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F479" t="inlineStr">
+        <is>
+          <t>.register.Information</t>
+        </is>
+      </c>
+      <c r="G479" t="inlineStr"/>
+      <c r="H479" t="inlineStr"/>
+    </row>
+    <row r="480">
+      <c r="A480" t="inlineStr"/>
+      <c r="B480" t="inlineStr">
+        <is>
+          <t>All accounts on this server were removed on 14th June 2025. Too many incorrect registrations were the reason, please register again.&lt;br&gt;Existing notes for the extensions are automatically searched out and linked again.</t>
+        </is>
+      </c>
+      <c r="C480" t="inlineStr"/>
+      <c r="D480" t="inlineStr"/>
+      <c r="E480" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F480" t="inlineStr">
+        <is>
+          <t>.register.DeletedAccounts</t>
+        </is>
+      </c>
+      <c r="G480" t="inlineStr"/>
+      <c r="H480" t="inlineStr"/>
+    </row>
+    <row r="481">
+      <c r="A481" t="inlineStr"/>
+      <c r="B481" t="inlineStr">
+        <is>
+          <t>This email address is already registered. Please use a different email.</t>
+        </is>
+      </c>
+      <c r="C481" t="inlineStr"/>
+      <c r="D481" t="inlineStr"/>
+      <c r="E481" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F481" t="inlineStr">
+        <is>
+          <t>.register.EmailExists</t>
+        </is>
+      </c>
+      <c r="G481" t="inlineStr"/>
+      <c r="H481" t="inlineStr"/>
+    </row>
+    <row r="482">
+      <c r="A482" t="inlineStr"/>
+      <c r="B482" t="inlineStr">
+        <is>
+          <t>This is not a valid player ID</t>
+        </is>
+      </c>
+      <c r="C482" t="inlineStr"/>
+      <c r="D482" t="inlineStr"/>
+      <c r="E482" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F482" t="inlineStr">
+        <is>
+          <t>.register.InvalidPlayerId</t>
+        </is>
+      </c>
+      <c r="G482" t="inlineStr"/>
+      <c r="H482" t="inlineStr"/>
+    </row>
+    <row r="483">
+      <c r="A483" t="inlineStr"/>
+      <c r="B483" t="inlineStr">
+        <is>
+          <t>Delete account</t>
+        </is>
+      </c>
+      <c r="C483" t="inlineStr"/>
+      <c r="D483" t="inlineStr"/>
+      <c r="E483" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F483" t="inlineStr">
+        <is>
+          <t>.user.profil.DeleteAccount</t>
+        </is>
+      </c>
+      <c r="G483" t="inlineStr"/>
+      <c r="H483" t="inlineStr"/>
+    </row>
+    <row r="484">
+      <c r="A484" t="inlineStr"/>
+      <c r="B484" t="inlineStr">
+        <is>
+          <t>Api-Token -</t>
+        </is>
+      </c>
+      <c r="C484" t="inlineStr"/>
+      <c r="D484" t="inlineStr"/>
+      <c r="E484" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F484" t="inlineStr">
+        <is>
+          <t>.user.profil.ApiToken</t>
+        </is>
+      </c>
+      <c r="G484" t="inlineStr"/>
+      <c r="H484" t="inlineStr"/>
+    </row>
+    <row r="485">
+      <c r="A485" t="inlineStr"/>
+      <c r="B485" t="inlineStr">
+        <is>
+          <t>Add a new world to your player-Id</t>
+        </is>
+      </c>
+      <c r="C485" t="inlineStr"/>
+      <c r="D485" t="inlineStr"/>
+      <c r="E485" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F485" t="inlineStr">
+        <is>
+          <t>.user.profil.AddNewWorld</t>
+        </is>
+      </c>
+      <c r="G485" t="inlineStr"/>
+      <c r="H485" t="inlineStr"/>
+    </row>
+    <row r="486">
+      <c r="A486" t="inlineStr"/>
+      <c r="B486" t="inlineStr">
+        <is>
+          <t>Your player In-Game-Name</t>
+        </is>
+      </c>
+      <c r="C486" t="inlineStr"/>
+      <c r="D486" t="inlineStr"/>
+      <c r="E486" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F486" t="inlineStr">
+        <is>
+          <t>.user.profil.PlayerInGameName</t>
+        </is>
+      </c>
+      <c r="G486" t="inlineStr"/>
+      <c r="H486" t="inlineStr"/>
+    </row>
+    <row r="487">
+      <c r="A487" t="inlineStr"/>
+      <c r="B487" t="inlineStr">
+        <is>
+          <t>-- Select World --</t>
+        </is>
+      </c>
+      <c r="C487" t="inlineStr"/>
+      <c r="D487" t="inlineStr"/>
+      <c r="E487" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F487" t="inlineStr">
+        <is>
+          <t>.user.profil.SelectWorld</t>
+        </is>
+      </c>
+      <c r="G487" t="inlineStr"/>
+      <c r="H487" t="inlineStr"/>
+    </row>
+    <row r="488">
+      <c r="A488" t="inlineStr"/>
+      <c r="B488" t="inlineStr">
+        <is>
+          <t>Do you have a beta account?</t>
+        </is>
+      </c>
+      <c r="C488" t="inlineStr"/>
+      <c r="D488" t="inlineStr"/>
+      <c r="E488" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F488" t="inlineStr">
+        <is>
+          <t>.user.profil.AddBetaAccount</t>
+        </is>
+      </c>
+      <c r="G488" t="inlineStr"/>
+      <c r="H488" t="inlineStr"/>
+    </row>
+    <row r="489">
+      <c r="A489" t="inlineStr"/>
+      <c r="B489" t="inlineStr">
+        <is>
+          <t>Stash</t>
+        </is>
+      </c>
+      <c r="C489" t="inlineStr"/>
+      <c r="D489" t="inlineStr"/>
+      <c r="E489" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F489" t="inlineStr">
+        <is>
+          <t>.citymap.Stash</t>
+        </is>
+      </c>
+      <c r="G489" t="inlineStr"/>
+      <c r="H489" t="inlineStr"/>
+    </row>
+    <row r="490">
+      <c r="A490" t="inlineStr"/>
+      <c r="B490" t="inlineStr">
+        <is>
+          <t>Type</t>
+        </is>
+      </c>
+      <c r="C490" t="inlineStr"/>
+      <c r="D490" t="inlineStr"/>
+      <c r="E490" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F490" t="inlineStr">
+        <is>
+          <t>.citymap.Type</t>
+        </is>
+      </c>
+      <c r="G490" t="inlineStr"/>
+      <c r="H490" t="inlineStr"/>
+    </row>
+    <row r="491">
+      <c r="A491" t="inlineStr"/>
+      <c r="B491" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="C491" t="inlineStr"/>
+      <c r="D491" t="inlineStr"/>
+      <c r="E491" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F491" t="inlineStr">
+        <is>
+          <t>.citymap.Size</t>
+        </is>
+      </c>
+      <c r="G491" t="inlineStr"/>
+      <c r="H491" t="inlineStr"/>
+    </row>
+    <row r="492">
+      <c r="A492" t="inlineStr"/>
+      <c r="B492" t="inlineStr">
+        <is>
+          <t>All</t>
+        </is>
+      </c>
+      <c r="C492" t="inlineStr"/>
+      <c r="D492" t="inlineStr"/>
+      <c r="E492" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F492" t="inlineStr">
+        <is>
+          <t>.citymap.All</t>
+        </is>
+      </c>
+      <c r="G492" t="inlineStr"/>
+      <c r="H492" t="inlineStr"/>
+    </row>
+    <row r="493">
+      <c r="A493" t="inlineStr"/>
+      <c r="B493" t="inlineStr">
+        <is>
+          <t>All types</t>
+        </is>
+      </c>
+      <c r="C493" t="inlineStr"/>
+      <c r="D493" t="inlineStr"/>
+      <c r="E493" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F493" t="inlineStr">
+        <is>
+          <t>.citymap.AllTypes</t>
+        </is>
+      </c>
+      <c r="G493" t="inlineStr"/>
+      <c r="H493" t="inlineStr"/>
+    </row>
+    <row r="494">
+      <c r="A494" t="inlineStr"/>
+      <c r="B494" t="inlineStr">
+        <is>
+          <t>Fit view</t>
+        </is>
+      </c>
+      <c r="C494" t="inlineStr"/>
+      <c r="D494" t="inlineStr"/>
+      <c r="E494" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F494" t="inlineStr">
+        <is>
+          <t>.citymap.FitView</t>
+        </is>
+      </c>
+      <c r="G494" t="inlineStr"/>
+      <c r="H494" t="inlineStr"/>
+    </row>
+    <row r="495">
+      <c r="A495" t="inlineStr"/>
+      <c r="B495" t="inlineStr">
+        <is>
+          <t>Zoom in</t>
+        </is>
+      </c>
+      <c r="C495" t="inlineStr"/>
+      <c r="D495" t="inlineStr"/>
+      <c r="E495" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F495" t="inlineStr">
+        <is>
+          <t>.citymap.ZoomIn</t>
+        </is>
+      </c>
+      <c r="G495" t="inlineStr"/>
+      <c r="H495" t="inlineStr"/>
+    </row>
+    <row r="496">
+      <c r="A496" t="inlineStr"/>
+      <c r="B496" t="inlineStr">
+        <is>
+          <t>Zoom out</t>
+        </is>
+      </c>
+      <c r="C496" t="inlineStr"/>
+      <c r="D496" t="inlineStr"/>
+      <c r="E496" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F496" t="inlineStr">
+        <is>
+          <t>.citymap.ZoomOut</t>
+        </is>
+      </c>
+      <c r="G496" t="inlineStr"/>
+      <c r="H496" t="inlineStr"/>
+    </row>
+    <row r="497">
+      <c r="A497" t="inlineStr"/>
+      <c r="B497" t="inlineStr">
+        <is>
+          <t>Zoom level</t>
+        </is>
+      </c>
+      <c r="C497" t="inlineStr"/>
+      <c r="D497" t="inlineStr"/>
+      <c r="E497" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F497" t="inlineStr">
+        <is>
+          <t>.citymap.ZoomLevel</t>
+        </is>
+      </c>
+      <c r="G497" t="inlineStr"/>
+      <c r="H497" t="inlineStr"/>
+    </row>
+    <row r="498">
+      <c r="A498" t="inlineStr"/>
+      <c r="B498" t="inlineStr">
+        <is>
+          <t>Age</t>
+        </is>
+      </c>
+      <c r="C498" t="inlineStr"/>
+      <c r="D498" t="inlineStr"/>
+      <c r="E498" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F498" t="inlineStr">
+        <is>
+          <t>.citymap.Era</t>
+        </is>
+      </c>
+      <c r="G498" t="inlineStr"/>
+      <c r="H498" t="inlineStr"/>
+    </row>
+    <row r="499">
+      <c r="A499" t="inlineStr"/>
+      <c r="B499" t="inlineStr">
+        <is>
+          <t>Automatic (real age)</t>
+        </is>
+      </c>
+      <c r="C499" t="inlineStr"/>
+      <c r="D499" t="inlineStr"/>
+      <c r="E499" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F499" t="inlineStr">
+        <is>
+          <t>.citymap.EraAuto</t>
+        </is>
+      </c>
+      <c r="G499" t="inlineStr"/>
+      <c r="H499" t="inlineStr"/>
+    </row>
+    <row r="500">
+      <c r="A500" t="inlineStr"/>
+      <c r="B500" t="inlineStr">
+        <is>
+          <t>Toggle building info</t>
+        </is>
+      </c>
+      <c r="C500" t="inlineStr"/>
+      <c r="D500" t="inlineStr"/>
+      <c r="E500" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F500" t="inlineStr">
+        <is>
+          <t>.citymap.ToggleInfo</t>
+        </is>
+      </c>
+      <c r="G500" t="inlineStr"/>
+      <c r="H500" t="inlineStr"/>
+    </row>
+    <row r="501">
+      <c r="A501" t="inlineStr"/>
+      <c r="B501" t="inlineStr">
+        <is>
+          <t>Toggle map images</t>
+        </is>
+      </c>
+      <c r="C501" t="inlineStr"/>
+      <c r="D501" t="inlineStr"/>
+      <c r="E501" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F501" t="inlineStr">
+        <is>
+          <t>.citymap.ToggleImages</t>
+        </is>
+      </c>
+      <c r="G501" t="inlineStr"/>
+      <c r="H501" t="inlineStr"/>
+    </row>
+    <row r="502">
+      <c r="A502" t="inlineStr"/>
+      <c r="B502" t="inlineStr">
+        <is>
+          <t>Controls</t>
+        </is>
+      </c>
+      <c r="C502" t="inlineStr"/>
+      <c r="D502" t="inlineStr"/>
+      <c r="E502" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F502" t="inlineStr">
+        <is>
+          <t>.citymap.Controls</t>
+        </is>
+      </c>
+      <c r="G502" t="inlineStr"/>
+      <c r="H502" t="inlineStr"/>
+    </row>
+    <row r="503">
+      <c r="A503" t="inlineStr"/>
+      <c r="B503" t="inlineStr">
+        <is>
+          <t>ALT + drag - pan the map</t>
+        </is>
+      </c>
+      <c r="C503" t="inlineStr"/>
+      <c r="D503" t="inlineStr"/>
+      <c r="E503" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F503" t="inlineStr">
+        <is>
+          <t>.citymap.HelpPan</t>
+        </is>
+      </c>
+      <c r="G503" t="inlineStr"/>
+      <c r="H503" t="inlineStr"/>
+    </row>
+    <row r="504">
+      <c r="A504" t="inlineStr"/>
+      <c r="B504" t="inlineStr">
+        <is>
+          <t>Shift + mouse wheel - zoom to cursor</t>
+        </is>
+      </c>
+      <c r="C504" t="inlineStr"/>
+      <c r="D504" t="inlineStr"/>
+      <c r="E504" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F504" t="inlineStr">
+        <is>
+          <t>.citymap.HelpZoom</t>
+        </is>
+      </c>
+      <c r="G504" t="inlineStr"/>
+      <c r="H504" t="inlineStr"/>
+    </row>
+    <row r="505">
+      <c r="A505" t="inlineStr"/>
+      <c r="B505" t="inlineStr">
+        <is>
+          <t>Zoom slider (bottom right) - fine zoom</t>
+        </is>
+      </c>
+      <c r="C505" t="inlineStr"/>
+      <c r="D505" t="inlineStr"/>
+      <c r="E505" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F505" t="inlineStr">
+        <is>
+          <t>.citymap.HelpZoomBar</t>
+        </is>
+      </c>
+      <c r="G505" t="inlineStr"/>
+      <c r="H505" t="inlineStr"/>
+    </row>
+    <row r="506">
+      <c r="A506" t="inlineStr"/>
+      <c r="B506" t="inlineStr">
+        <is>
+          <t>Click a building - select (Shift/Ctrl = multiple)</t>
+        </is>
+      </c>
+      <c r="C506" t="inlineStr"/>
+      <c r="D506" t="inlineStr"/>
+      <c r="E506" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F506" t="inlineStr">
+        <is>
+          <t>.citymap.HelpSelect</t>
+        </is>
+      </c>
+      <c r="G506" t="inlineStr"/>
+      <c r="H506" t="inlineStr"/>
+    </row>
+    <row r="507">
+      <c r="A507" t="inlineStr"/>
+      <c r="B507" t="inlineStr">
+        <is>
+          <t>Drag a building - move it (snaps to tiles)</t>
+        </is>
+      </c>
+      <c r="C507" t="inlineStr"/>
+      <c r="D507" t="inlineStr"/>
+      <c r="E507" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F507" t="inlineStr">
+        <is>
+          <t>.citymap.HelpMove</t>
+        </is>
+      </c>
+      <c r="G507" t="inlineStr"/>
+      <c r="H507" t="inlineStr"/>
+    </row>
+    <row r="508">
+      <c r="A508" t="inlineStr"/>
+      <c r="B508" t="inlineStr">
+        <is>
+          <t>Shift + drag on empty space - box selection</t>
+        </is>
+      </c>
+      <c r="C508" t="inlineStr"/>
+      <c r="D508" t="inlineStr"/>
+      <c r="E508" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F508" t="inlineStr">
+        <is>
+          <t>.citymap.HelpMarquee</t>
+        </is>
+      </c>
+      <c r="G508" t="inlineStr"/>
+      <c r="H508" t="inlineStr"/>
+    </row>
+    <row r="509">
+      <c r="A509" t="inlineStr"/>
+      <c r="B509" t="inlineStr">
+        <is>
+          <t>Esc / click empty space - clear selection</t>
+        </is>
+      </c>
+      <c r="C509" t="inlineStr"/>
+      <c r="D509" t="inlineStr"/>
+      <c r="E509" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F509" t="inlineStr">
+        <is>
+          <t>.citymap.HelpDeselect</t>
+        </is>
+      </c>
+      <c r="G509" t="inlineStr"/>
+      <c r="H509" t="inlineStr"/>
+    </row>
+    <row r="510">
+      <c r="A510" t="inlineStr"/>
+      <c r="B510" t="inlineStr">
+        <is>
+          <t>Double-click / Del / drag to stash - move building back to the stash</t>
+        </is>
+      </c>
+      <c r="C510" t="inlineStr"/>
+      <c r="D510" t="inlineStr"/>
+      <c r="E510" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F510" t="inlineStr">
+        <is>
+          <t>.citymap.HelpShelve</t>
+        </is>
+      </c>
+      <c r="G510" t="inlineStr"/>
+      <c r="H510" t="inlineStr"/>
+    </row>
+    <row r="511">
+      <c r="A511" t="inlineStr"/>
+      <c r="B511" t="inlineStr">
+        <is>
+          <t>Click a stash group - road: line tool, otherwise stamp</t>
+        </is>
+      </c>
+      <c r="C511" t="inlineStr"/>
+      <c r="D511" t="inlineStr"/>
+      <c r="E511" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F511" t="inlineStr">
+        <is>
+          <t>.citymap.HelpStash</t>
+        </is>
+      </c>
+      <c r="G511" t="inlineStr"/>
+      <c r="H511" t="inlineStr"/>
+    </row>
+    <row r="512">
+      <c r="A512" t="inlineStr"/>
+      <c r="B512" t="inlineStr">
+        <is>
+          <t>Right-click / Esc - end the active tool</t>
+        </is>
+      </c>
+      <c r="C512" t="inlineStr"/>
+      <c r="D512" t="inlineStr"/>
+      <c r="E512" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F512" t="inlineStr">
+        <is>
+          <t>.citymap.HelpTool</t>
+        </is>
+      </c>
+      <c r="G512" t="inlineStr"/>
+      <c r="H512" t="inlineStr"/>
+    </row>
+    <row r="513">
+      <c r="A513" t="inlineStr"/>
+      <c r="B513" t="inlineStr">
+        <is>
+          <t>Mouse wheel over the stash - scroll</t>
+        </is>
+      </c>
+      <c r="C513" t="inlineStr"/>
+      <c r="D513" t="inlineStr"/>
+      <c r="E513" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F513" t="inlineStr">
+        <is>
+          <t>.citymap.HelpScroll</t>
+        </is>
+      </c>
+      <c r="G513" t="inlineStr"/>
+      <c r="H513" t="inlineStr"/>
+    </row>
+    <row r="514">
+      <c r="A514" t="inlineStr"/>
+      <c r="B514" t="inlineStr">
+        <is>
+          <t>Drag an extension - move it</t>
+        </is>
+      </c>
+      <c r="C514" t="inlineStr"/>
+      <c r="D514" t="inlineStr"/>
+      <c r="E514" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F514" t="inlineStr">
+        <is>
+          <t>.citymap.HelpExtDrag</t>
+        </is>
+      </c>
+      <c r="G514" t="inlineStr"/>
+      <c r="H514" t="inlineStr"/>
+    </row>
+    <row r="515">
+      <c r="A515" t="inlineStr"/>
+      <c r="B515" t="inlineStr">
+        <is>
+          <t>Double-click an extension - remove it (returns to the pool)</t>
+        </is>
+      </c>
+      <c r="C515" t="inlineStr"/>
+      <c r="D515" t="inlineStr"/>
+      <c r="E515" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F515" t="inlineStr">
+        <is>
+          <t>.citymap.HelpExtDelete</t>
+        </is>
+      </c>
+      <c r="G515" t="inlineStr"/>
+      <c r="H515" t="inlineStr"/>
+    </row>
+    <row r="516">
+      <c r="A516" t="inlineStr"/>
+      <c r="B516" t="inlineStr">
+        <is>
+          <t>Shift + Del (or ✕ in the info panel) - delete the selected building completely</t>
+        </is>
+      </c>
+      <c r="C516" t="inlineStr"/>
+      <c r="D516" t="inlineStr"/>
+      <c r="E516" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F516" t="inlineStr">
+        <is>
+          <t>.citymap.HelpDelete</t>
+        </is>
+      </c>
+      <c r="G516" t="inlineStr"/>
+      <c r="H516" t="inlineStr"/>
+    </row>
+    <row r="517">
+      <c r="A517" t="inlineStr"/>
+      <c r="B517" t="inlineStr">
+        <is>
+          <t>Delete</t>
+        </is>
+      </c>
+      <c r="C517" t="inlineStr"/>
+      <c r="D517" t="inlineStr"/>
+      <c r="E517" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F517" t="inlineStr">
+        <is>
+          <t>.citymap.Delete</t>
+        </is>
+      </c>
+      <c r="G517" t="inlineStr"/>
+      <c r="H517" t="inlineStr"/>
+    </row>
+    <row r="518">
+      <c r="A518" t="inlineStr"/>
+      <c r="B518" t="inlineStr">
+        <is>
+          <t>Set</t>
+        </is>
+      </c>
+      <c r="C518" t="inlineStr"/>
+      <c r="D518" t="inlineStr"/>
+      <c r="E518" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F518" t="inlineStr">
+        <is>
+          <t>.citymap.Set</t>
+        </is>
+      </c>
+      <c r="G518" t="inlineStr"/>
+      <c r="H518" t="inlineStr"/>
+    </row>
+    <row r="519">
+      <c r="A519" t="inlineStr"/>
+      <c r="B519" t="inlineStr">
+        <is>
+          <t>required</t>
+        </is>
+      </c>
+      <c r="C519" t="inlineStr"/>
+      <c r="D519" t="inlineStr"/>
+      <c r="E519" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F519" t="inlineStr">
+        <is>
+          <t>.citymap.Required</t>
+        </is>
+      </c>
+      <c r="G519" t="inlineStr"/>
+      <c r="H519" t="inlineStr"/>
+    </row>
+    <row r="520">
+      <c r="A520" t="inlineStr"/>
+      <c r="B520" t="inlineStr">
+        <is>
+          <t>not required</t>
+        </is>
+      </c>
+      <c r="C520" t="inlineStr"/>
+      <c r="D520" t="inlineStr"/>
+      <c r="E520" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F520" t="inlineStr">
+        <is>
+          <t>.citymap.NotRequired</t>
+        </is>
+      </c>
+      <c r="G520" t="inlineStr"/>
+      <c r="H520" t="inlineStr"/>
+    </row>
+    <row r="521">
+      <c r="A521" t="inlineStr"/>
+      <c r="B521" t="inlineStr">
+        <is>
+          <t>Construction time</t>
+        </is>
+      </c>
+      <c r="C521" t="inlineStr"/>
+      <c r="D521" t="inlineStr"/>
+      <c r="E521" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F521" t="inlineStr">
+        <is>
+          <t>.citymap.ConstructionTime</t>
+        </is>
+      </c>
+      <c r="G521" t="inlineStr"/>
+      <c r="H521" t="inlineStr"/>
+    </row>
+    <row r="522">
+      <c r="A522" t="inlineStr"/>
+      <c r="B522" t="inlineStr">
+        <is>
+          <t>Boosts (Basic-Values)</t>
+        </is>
+      </c>
+      <c r="C522" t="inlineStr"/>
+      <c r="D522" t="inlineStr"/>
+      <c r="E522" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F522" t="inlineStr">
+        <is>
+          <t>.citymap.Boosts</t>
+        </is>
+      </c>
+      <c r="G522" t="inlineStr"/>
+      <c r="H522" t="inlineStr"/>
+    </row>
+    <row r="523">
+      <c r="A523" t="inlineStr"/>
+      <c r="B523" t="inlineStr">
+        <is>
+          <t>Production</t>
+        </is>
+      </c>
+      <c r="C523" t="inlineStr"/>
+      <c r="D523" t="inlineStr"/>
+      <c r="E523" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F523" t="inlineStr">
+        <is>
+          <t>.citymap.Production</t>
+        </is>
+      </c>
+      <c r="G523" t="inlineStr"/>
+      <c r="H523" t="inlineStr"/>
+    </row>
+    <row r="524">
+      <c r="A524" t="inlineStr"/>
+      <c r="B524" t="inlineStr">
+        <is>
+          <t>motivated</t>
+        </is>
+      </c>
+      <c r="C524" t="inlineStr"/>
+      <c r="D524" t="inlineStr"/>
+      <c r="E524" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F524" t="inlineStr">
+        <is>
+          <t>.citymap.Motivated</t>
+        </is>
+      </c>
+      <c r="G524" t="inlineStr"/>
+      <c r="H524" t="inlineStr"/>
+    </row>
+    <row r="525">
+      <c r="A525" t="inlineStr"/>
+      <c r="B525" t="inlineStr">
+        <is>
+          <t>Bonus per level</t>
+        </is>
+      </c>
+      <c r="C525" t="inlineStr"/>
+      <c r="D525" t="inlineStr"/>
+      <c r="E525" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F525" t="inlineStr">
+        <is>
+          <t>.citymap.BonusPerLevel</t>
+        </is>
+      </c>
+      <c r="G525" t="inlineStr"/>
+      <c r="H525" t="inlineStr"/>
+    </row>
+    <row r="526">
+      <c r="A526" t="inlineStr"/>
+      <c r="B526" t="inlineStr">
+        <is>
+          <t>Level</t>
+        </is>
+      </c>
+      <c r="C526" t="inlineStr"/>
+      <c r="D526" t="inlineStr"/>
+      <c r="E526" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F526" t="inlineStr">
+        <is>
+          <t>.citymap.Level</t>
+        </is>
+      </c>
+      <c r="G526" t="inlineStr"/>
+      <c r="H526" t="inlineStr"/>
+    </row>
+    <row r="527">
+      <c r="A527" t="inlineStr"/>
+      <c r="B527" t="inlineStr">
+        <is>
+          <t>Max level</t>
+        </is>
+      </c>
+      <c r="C527" t="inlineStr"/>
+      <c r="D527" t="inlineStr"/>
+      <c r="E527" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F527" t="inlineStr">
+        <is>
+          <t>.citymap.MaxLevel</t>
+        </is>
+      </c>
+      <c r="G527" t="inlineStr"/>
+      <c r="H527" t="inlineStr"/>
+    </row>
+    <row r="528">
+      <c r="A528" t="inlineStr"/>
+      <c r="B528" t="inlineStr">
+        <is>
+          <t>Provides</t>
+        </is>
+      </c>
+      <c r="C528" t="inlineStr"/>
+      <c r="D528" t="inlineStr"/>
+      <c r="E528" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F528" t="inlineStr">
+        <is>
+          <t>.citymap.Provides</t>
+        </is>
+      </c>
+      <c r="G528" t="inlineStr"/>
+      <c r="H528" t="inlineStr"/>
+    </row>
+    <row r="529">
+      <c r="A529" t="inlineStr"/>
+      <c r="B529" t="inlineStr">
+        <is>
+          <t>Rewards</t>
+        </is>
+      </c>
+      <c r="C529" t="inlineStr"/>
+      <c r="D529" t="inlineStr"/>
+      <c r="E529" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F529" t="inlineStr">
+        <is>
+          <t>.citymap.Rewards</t>
+        </is>
+      </c>
+      <c r="G529" t="inlineStr"/>
+      <c r="H529" t="inlineStr"/>
+    </row>
+    <row r="530">
+      <c r="A530" t="inlineStr"/>
+      <c r="B530" t="inlineStr">
+        <is>
+          <t>Select a building to see its details.</t>
+        </is>
+      </c>
+      <c r="C530" t="inlineStr"/>
+      <c r="D530" t="inlineStr"/>
+      <c r="E530" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F530" t="inlineStr">
+        <is>
+          <t>.citymap.SelectBuildingHint</t>
+        </is>
+      </c>
+      <c r="G530" t="inlineStr"/>
+      <c r="H530" t="inlineStr"/>
+    </row>
+    <row r="531">
+      <c r="A531" t="inlineStr"/>
+      <c r="B531" t="inlineStr">
+        <is>
+          <t>Not found in catalog (outdated?).</t>
+        </is>
+      </c>
+      <c r="C531" t="inlineStr"/>
+      <c r="D531" t="inlineStr"/>
+      <c r="E531" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F531" t="inlineStr">
+        <is>
+          <t>.citymap.NotInCatalog</t>
+        </is>
+      </c>
+      <c r="G531" t="inlineStr"/>
+      <c r="H531" t="inlineStr"/>
+    </row>
+    <row r="532">
+      <c r="A532" t="inlineStr"/>
+      <c r="B532" t="inlineStr">
+        <is>
+          <t>Attack (attacking army)</t>
+        </is>
+      </c>
+      <c r="C532" t="inlineStr"/>
+      <c r="D532" t="inlineStr"/>
+      <c r="E532" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F532" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G532" t="inlineStr"/>
+      <c r="H532" t="inlineStr"/>
+    </row>
+    <row r="533">
+      <c r="A533" t="inlineStr"/>
+      <c r="B533" t="inlineStr">
+        <is>
+          <t>Defense (attacking army)</t>
+        </is>
+      </c>
+      <c r="C533" t="inlineStr"/>
+      <c r="D533" t="inlineStr"/>
+      <c r="E533" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F533" t="inlineStr">
+        <is>
+          <t>.citymap.boost.def_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G533" t="inlineStr"/>
+      <c r="H533" t="inlineStr"/>
+    </row>
+    <row r="534">
+      <c r="A534" t="inlineStr"/>
+      <c r="B534" t="inlineStr">
+        <is>
+          <t>Attack (defending army)</t>
+        </is>
+      </c>
+      <c r="C534" t="inlineStr"/>
+      <c r="D534" t="inlineStr"/>
+      <c r="E534" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F534" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_boost_defender</t>
+        </is>
+      </c>
+      <c r="G534" t="inlineStr"/>
+      <c r="H534" t="inlineStr"/>
+    </row>
+    <row r="535">
+      <c r="A535" t="inlineStr"/>
+      <c r="B535" t="inlineStr">
+        <is>
+          <t>Defense (defending army)</t>
+        </is>
+      </c>
+      <c r="C535" t="inlineStr"/>
+      <c r="D535" t="inlineStr"/>
+      <c r="E535" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F535" t="inlineStr">
+        <is>
+          <t>.citymap.boost.def_boost_defender</t>
+        </is>
+      </c>
+      <c r="G535" t="inlineStr"/>
+      <c r="H535" t="inlineStr"/>
+    </row>
+    <row r="536">
+      <c r="A536" t="inlineStr"/>
+      <c r="B536" t="inlineStr">
+        <is>
+          <t>Attack &amp; defense (attacking army)</t>
+        </is>
+      </c>
+      <c r="C536" t="inlineStr"/>
+      <c r="D536" t="inlineStr"/>
+      <c r="E536" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F536" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_def_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G536" t="inlineStr"/>
+      <c r="H536" t="inlineStr"/>
+    </row>
+    <row r="537">
+      <c r="A537" t="inlineStr"/>
+      <c r="B537" t="inlineStr">
+        <is>
+          <t>Attack &amp; defense (defending army)</t>
+        </is>
+      </c>
+      <c r="C537" t="inlineStr"/>
+      <c r="D537" t="inlineStr"/>
+      <c r="E537" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F537" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_def_boost_defender</t>
+        </is>
+      </c>
+      <c r="G537" t="inlineStr"/>
+      <c r="H537" t="inlineStr"/>
+    </row>
+    <row r="538">
+      <c r="A538" t="inlineStr"/>
+      <c r="B538" t="inlineStr">
+        <is>
+          <t>Attack &amp; defense (both armies)</t>
+        </is>
+      </c>
+      <c r="C538" t="inlineStr"/>
+      <c r="D538" t="inlineStr"/>
+      <c r="E538" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F538" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_def_boost_attacker_defender</t>
+        </is>
+      </c>
+      <c r="G538" t="inlineStr"/>
+      <c r="H538" t="inlineStr"/>
+    </row>
+    <row r="539">
+      <c r="A539" t="inlineStr"/>
+      <c r="B539" t="inlineStr">
+        <is>
+          <t>Forge Point production</t>
+        </is>
+      </c>
+      <c r="C539" t="inlineStr"/>
+      <c r="D539" t="inlineStr"/>
+      <c r="E539" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F539" t="inlineStr">
+        <is>
+          <t>.citymap.boost.forge_points_production</t>
+        </is>
+      </c>
+      <c r="G539" t="inlineStr"/>
+      <c r="H539" t="inlineStr"/>
+    </row>
+    <row r="540">
+      <c r="A540" t="inlineStr"/>
+      <c r="B540" t="inlineStr">
+        <is>
+          <t>Goods production</t>
+        </is>
+      </c>
+      <c r="C540" t="inlineStr"/>
+      <c r="D540" t="inlineStr"/>
+      <c r="E540" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F540" t="inlineStr">
+        <is>
+          <t>.citymap.boost.goods_production</t>
+        </is>
+      </c>
+      <c r="G540" t="inlineStr"/>
+      <c r="H540" t="inlineStr"/>
+    </row>
+    <row r="541">
+      <c r="A541" t="inlineStr"/>
+      <c r="B541" t="inlineStr">
+        <is>
+          <t>Guild goods production</t>
+        </is>
+      </c>
+      <c r="C541" t="inlineStr"/>
+      <c r="D541" t="inlineStr"/>
+      <c r="E541" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F541" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_goods_production</t>
+        </is>
+      </c>
+      <c r="G541" t="inlineStr"/>
+      <c r="H541" t="inlineStr"/>
+    </row>
+    <row r="542">
+      <c r="A542" t="inlineStr"/>
+      <c r="B542" t="inlineStr">
+        <is>
+          <t>Medal production</t>
+        </is>
+      </c>
+      <c r="C542" t="inlineStr"/>
+      <c r="D542" t="inlineStr"/>
+      <c r="E542" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F542" t="inlineStr">
+        <is>
+          <t>.citymap.boost.medal_production</t>
+        </is>
+      </c>
+      <c r="G542" t="inlineStr"/>
+      <c r="H542" t="inlineStr"/>
+    </row>
+    <row r="543">
+      <c r="A543" t="inlineStr"/>
+      <c r="B543" t="inlineStr">
+        <is>
+          <t>Special goods production</t>
+        </is>
+      </c>
+      <c r="C543" t="inlineStr"/>
+      <c r="D543" t="inlineStr"/>
+      <c r="E543" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F543" t="inlineStr">
+        <is>
+          <t>.citymap.boost.special_goods_production</t>
+        </is>
+      </c>
+      <c r="G543" t="inlineStr"/>
+      <c r="H543" t="inlineStr"/>
+    </row>
+    <row r="544">
+      <c r="A544" t="inlineStr"/>
+      <c r="B544" t="inlineStr">
+        <is>
+          <t>QI: action point capacity</t>
+        </is>
+      </c>
+      <c r="C544" t="inlineStr"/>
+      <c r="D544" t="inlineStr"/>
+      <c r="E544" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F544" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_action_points_capacity</t>
+        </is>
+      </c>
+      <c r="G544" t="inlineStr"/>
+      <c r="H544" t="inlineStr"/>
+    </row>
+    <row r="545">
+      <c r="A545" t="inlineStr"/>
+      <c r="B545" t="inlineStr">
+        <is>
+          <t>QI: action point collection</t>
+        </is>
+      </c>
+      <c r="C545" t="inlineStr"/>
+      <c r="D545" t="inlineStr"/>
+      <c r="E545" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F545" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_action_points_collection</t>
+        </is>
+      </c>
+      <c r="G545" t="inlineStr"/>
+      <c r="H545" t="inlineStr"/>
+    </row>
+    <row r="546">
+      <c r="A546" t="inlineStr"/>
+      <c r="B546" t="inlineStr">
+        <is>
+          <t>QI: coin production</t>
+        </is>
+      </c>
+      <c r="C546" t="inlineStr"/>
+      <c r="D546" t="inlineStr"/>
+      <c r="E546" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F546" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_coins_production</t>
+        </is>
+      </c>
+      <c r="G546" t="inlineStr"/>
+      <c r="H546" t="inlineStr"/>
+    </row>
+    <row r="547">
+      <c r="A547" t="inlineStr"/>
+      <c r="B547" t="inlineStr">
+        <is>
+          <t>QI: starting coins</t>
+        </is>
+      </c>
+      <c r="C547" t="inlineStr"/>
+      <c r="D547" t="inlineStr"/>
+      <c r="E547" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F547" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_coins_start</t>
+        </is>
+      </c>
+      <c r="G547" t="inlineStr"/>
+      <c r="H547" t="inlineStr"/>
+    </row>
+    <row r="548">
+      <c r="A548" t="inlineStr"/>
+      <c r="B548" t="inlineStr">
+        <is>
+          <t>QI: supplies production</t>
+        </is>
+      </c>
+      <c r="C548" t="inlineStr"/>
+      <c r="D548" t="inlineStr"/>
+      <c r="E548" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F548" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_supplies_production</t>
+        </is>
+      </c>
+      <c r="G548" t="inlineStr"/>
+      <c r="H548" t="inlineStr"/>
+    </row>
+    <row r="549">
+      <c r="A549" t="inlineStr"/>
+      <c r="B549" t="inlineStr">
+        <is>
+          <t>QI: starting supplies</t>
+        </is>
+      </c>
+      <c r="C549" t="inlineStr"/>
+      <c r="D549" t="inlineStr"/>
+      <c r="E549" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F549" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_supplies_start</t>
+        </is>
+      </c>
+      <c r="G549" t="inlineStr"/>
+      <c r="H549" t="inlineStr"/>
+    </row>
+    <row r="550">
+      <c r="A550" t="inlineStr"/>
+      <c r="B550" t="inlineStr">
+        <is>
+          <t>QI: starting goods</t>
+        </is>
+      </c>
+      <c r="C550" t="inlineStr"/>
+      <c r="D550" t="inlineStr"/>
+      <c r="E550" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F550" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_goods_start</t>
+        </is>
+      </c>
+      <c r="G550" t="inlineStr"/>
+      <c r="H550" t="inlineStr"/>
+    </row>
+    <row r="551">
+      <c r="A551" t="inlineStr"/>
+      <c r="B551" t="inlineStr">
+        <is>
+          <t>QI: starting units</t>
+        </is>
+      </c>
+      <c r="C551" t="inlineStr"/>
+      <c r="D551" t="inlineStr"/>
+      <c r="E551" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F551" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_units_start</t>
+        </is>
+      </c>
+      <c r="G551" t="inlineStr"/>
+      <c r="H551" t="inlineStr"/>
+    </row>
+    <row r="552">
+      <c r="A552" t="inlineStr"/>
+      <c r="B552" t="inlineStr">
+        <is>
+          <t>Coins</t>
+        </is>
+      </c>
+      <c r="C552" t="inlineStr"/>
+      <c r="D552" t="inlineStr"/>
+      <c r="E552" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F552" t="inlineStr">
+        <is>
+          <t>.citymap.boost.coin_production</t>
+        </is>
+      </c>
+      <c r="G552" t="inlineStr"/>
+      <c r="H552" t="inlineStr"/>
+    </row>
+    <row r="553">
+      <c r="A553" t="inlineStr"/>
+      <c r="B553" t="inlineStr">
+        <is>
+          <t>Supplies</t>
+        </is>
+      </c>
+      <c r="C553" t="inlineStr"/>
+      <c r="D553" t="inlineStr"/>
+      <c r="E553" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F553" t="inlineStr">
+        <is>
+          <t>.citymap.boost.supply_production</t>
+        </is>
+      </c>
+      <c r="G553" t="inlineStr"/>
+      <c r="H553" t="inlineStr"/>
+    </row>
+    <row r="554">
+      <c r="A554" t="inlineStr"/>
+      <c r="B554" t="inlineStr">
+        <is>
+          <t>Fierce resistance</t>
+        </is>
+      </c>
+      <c r="C554" t="inlineStr"/>
+      <c r="D554" t="inlineStr"/>
+      <c r="E554" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F554" t="inlineStr">
+        <is>
+          <t>.citymap.boost.fierce_resistance</t>
+        </is>
+      </c>
+      <c r="G554" t="inlineStr"/>
+      <c r="H554" t="inlineStr"/>
+    </row>
+    <row r="555">
+      <c r="A555" t="inlineStr"/>
+      <c r="B555" t="inlineStr">
+        <is>
+          <t>Guild goods</t>
+        </is>
+      </c>
+      <c r="C555" t="inlineStr"/>
+      <c r="D555" t="inlineStr"/>
+      <c r="E555" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F555" t="inlineStr">
+        <is>
+          <t>.citymap.boost.clan_goods</t>
+        </is>
+      </c>
+      <c r="G555" t="inlineStr"/>
+      <c r="H555" t="inlineStr"/>
+    </row>
+    <row r="556">
+      <c r="A556" t="inlineStr"/>
+      <c r="B556" t="inlineStr">
+        <is>
+          <t>Coins</t>
+        </is>
+      </c>
+      <c r="C556" t="inlineStr"/>
+      <c r="D556" t="inlineStr"/>
+      <c r="E556" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F556" t="inlineStr">
+        <is>
+          <t>.citymap.res.money</t>
+        </is>
+      </c>
+      <c r="G556" t="inlineStr"/>
+      <c r="H556" t="inlineStr"/>
+    </row>
+    <row r="557">
+      <c r="A557" t="inlineStr"/>
+      <c r="B557" t="inlineStr">
+        <is>
+          <t>Supplies</t>
+        </is>
+      </c>
+      <c r="C557" t="inlineStr"/>
+      <c r="D557" t="inlineStr"/>
+      <c r="E557" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F557" t="inlineStr">
+        <is>
+          <t>.citymap.res.supplies</t>
+        </is>
+      </c>
+      <c r="G557" t="inlineStr"/>
+      <c r="H557" t="inlineStr"/>
+    </row>
+    <row r="558">
+      <c r="A558" t="inlineStr"/>
+      <c r="B558" t="inlineStr">
+        <is>
+          <t>Medals</t>
+        </is>
+      </c>
+      <c r="C558" t="inlineStr"/>
+      <c r="D558" t="inlineStr"/>
+      <c r="E558" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F558" t="inlineStr">
+        <is>
+          <t>.citymap.res.medals</t>
+        </is>
+      </c>
+      <c r="G558" t="inlineStr"/>
+      <c r="H558" t="inlineStr"/>
+    </row>
+    <row r="559">
+      <c r="A559" t="inlineStr"/>
+      <c r="B559" t="inlineStr">
+        <is>
+          <t>Forge Points</t>
+        </is>
+      </c>
+      <c r="C559" t="inlineStr"/>
+      <c r="D559" t="inlineStr"/>
+      <c r="E559" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F559" t="inlineStr">
+        <is>
+          <t>.citymap.res.strategy_points</t>
+        </is>
+      </c>
+      <c r="G559" t="inlineStr"/>
+      <c r="H559" t="inlineStr"/>
+    </row>
+    <row r="560">
+      <c r="A560" t="inlineStr"/>
+      <c r="B560" t="inlineStr">
+        <is>
+          <t>Goods of your age</t>
+        </is>
+      </c>
+      <c r="C560" t="inlineStr"/>
+      <c r="D560" t="inlineStr"/>
+      <c r="E560" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F560" t="inlineStr">
+        <is>
+          <t>.citymap.res.random_good_of_age</t>
+        </is>
+      </c>
+      <c r="G560" t="inlineStr"/>
+      <c r="H560" t="inlineStr"/>
+    </row>
+    <row r="561">
+      <c r="A561" t="inlineStr"/>
+      <c r="B561" t="inlineStr">
+        <is>
+          <t>Diamonds</t>
+        </is>
+      </c>
+      <c r="C561" t="inlineStr"/>
+      <c r="D561" t="inlineStr"/>
+      <c r="E561" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F561" t="inlineStr">
+        <is>
+          <t>.citymap.res.premium</t>
+        </is>
+      </c>
+      <c r="G561" t="inlineStr"/>
+      <c r="H561" t="inlineStr"/>
+    </row>
+    <row r="562">
+      <c r="A562" t="inlineStr"/>
+      <c r="B562" t="inlineStr">
+        <is>
+          <t>Guild power</t>
+        </is>
+      </c>
+      <c r="C562" t="inlineStr"/>
+      <c r="D562" t="inlineStr"/>
+      <c r="E562" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F562" t="inlineStr">
+        <is>
+          <t>.citymap.res.clan_power</t>
+        </is>
+      </c>
+      <c r="G562" t="inlineStr"/>
+      <c r="H562" t="inlineStr"/>
+    </row>
+    <row r="563">
+      <c r="A563" t="inlineStr"/>
+      <c r="B563" t="inlineStr">
+        <is>
+          <t>Guild goods</t>
+        </is>
+      </c>
+      <c r="C563" t="inlineStr"/>
+      <c r="D563" t="inlineStr"/>
+      <c r="E563" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F563" t="inlineStr">
+        <is>
+          <t>.citymap.res.clan_goods</t>
+        </is>
+      </c>
+      <c r="G563" t="inlineStr"/>
+      <c r="H563" t="inlineStr"/>
+    </row>
+    <row r="564">
+      <c r="A564" t="inlineStr"/>
+      <c r="B564" t="inlineStr">
+        <is>
+          <t>Population</t>
+        </is>
+      </c>
+      <c r="C564" t="inlineStr"/>
+      <c r="D564" t="inlineStr"/>
+      <c r="E564" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F564" t="inlineStr">
+        <is>
+          <t>.citymap.res.population</t>
+        </is>
+      </c>
+      <c r="G564" t="inlineStr"/>
+      <c r="H564" t="inlineStr"/>
+    </row>
+    <row r="565">
+      <c r="A565" t="inlineStr"/>
+      <c r="B565" t="inlineStr">
+        <is>
+          <t>Guild Expedition</t>
+        </is>
+      </c>
+      <c r="C565" t="inlineStr"/>
+      <c r="D565" t="inlineStr"/>
+      <c r="E565" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F565" t="inlineStr">
+        <is>
+          <t>.citymap.feature.guild_expedition</t>
+        </is>
+      </c>
+      <c r="G565" t="inlineStr"/>
+      <c r="H565" t="inlineStr"/>
+    </row>
+    <row r="566">
+      <c r="A566" t="inlineStr"/>
+      <c r="B566" t="inlineStr">
+        <is>
+          <t>Battlegrounds</t>
+        </is>
+      </c>
+      <c r="C566" t="inlineStr"/>
+      <c r="D566" t="inlineStr"/>
+      <c r="E566" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F566" t="inlineStr">
+        <is>
+          <t>.citymap.feature.battleground</t>
+        </is>
+      </c>
+      <c r="G566" t="inlineStr"/>
+      <c r="H566" t="inlineStr"/>
+    </row>
+    <row r="567">
+      <c r="A567" t="inlineStr"/>
+      <c r="B567" t="inlineStr">
+        <is>
+          <t>Quantum Incursions</t>
+        </is>
+      </c>
+      <c r="C567" t="inlineStr"/>
+      <c r="D567" t="inlineStr"/>
+      <c r="E567" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F567" t="inlineStr">
+        <is>
+          <t>.citymap.feature.guild_raids</t>
+        </is>
+      </c>
+      <c r="G567" t="inlineStr"/>
+      <c r="H567" t="inlineStr"/>
+    </row>
+    <row r="568">
+      <c r="A568" t="inlineStr"/>
+      <c r="B568" t="inlineStr">
+        <is>
+          <t>Common</t>
+        </is>
+      </c>
+      <c r="C568" t="inlineStr"/>
+      <c r="D568" t="inlineStr"/>
+      <c r="E568" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F568" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.common</t>
+        </is>
+      </c>
+      <c r="G568" t="inlineStr"/>
+      <c r="H568" t="inlineStr"/>
+    </row>
+    <row r="569">
+      <c r="A569" t="inlineStr"/>
+      <c r="B569" t="inlineStr">
+        <is>
+          <t>Uncommon</t>
+        </is>
+      </c>
+      <c r="C569" t="inlineStr"/>
+      <c r="D569" t="inlineStr"/>
+      <c r="E569" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F569" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.uncommon</t>
+        </is>
+      </c>
+      <c r="G569" t="inlineStr"/>
+      <c r="H569" t="inlineStr"/>
+    </row>
+    <row r="570">
+      <c r="A570" t="inlineStr"/>
+      <c r="B570" t="inlineStr">
+        <is>
+          <t>Rare</t>
+        </is>
+      </c>
+      <c r="C570" t="inlineStr"/>
+      <c r="D570" t="inlineStr"/>
+      <c r="E570" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F570" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.rare</t>
+        </is>
+      </c>
+      <c r="G570" t="inlineStr"/>
+      <c r="H570" t="inlineStr"/>
+    </row>
+    <row r="571">
+      <c r="A571" t="inlineStr"/>
+      <c r="B571" t="inlineStr">
+        <is>
+          <t>Epic</t>
+        </is>
+      </c>
+      <c r="C571" t="inlineStr"/>
+      <c r="D571" t="inlineStr"/>
+      <c r="E571" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F571" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.epic</t>
+        </is>
+      </c>
+      <c r="G571" t="inlineStr"/>
+      <c r="H571" t="inlineStr"/>
+    </row>
+    <row r="572">
+      <c r="A572" t="inlineStr"/>
+      <c r="B572" t="inlineStr">
+        <is>
+          <t>Legendary</t>
+        </is>
+      </c>
+      <c r="C572" t="inlineStr"/>
+      <c r="D572" t="inlineStr"/>
+      <c r="E572" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F572" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.legendary</t>
+        </is>
+      </c>
+      <c r="G572" t="inlineStr"/>
+      <c r="H572" t="inlineStr"/>
+    </row>
+    <row r="573">
+      <c r="A573" t="inlineStr"/>
+      <c r="B573" t="inlineStr">
+        <is>
+          <t>Stone Age</t>
+        </is>
+      </c>
+      <c r="C573" t="inlineStr"/>
+      <c r="D573" t="inlineStr"/>
+      <c r="E573" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F573" t="inlineStr">
+        <is>
+          <t>.citymap.era.StoneAge</t>
+        </is>
+      </c>
+      <c r="G573" t="inlineStr"/>
+      <c r="H573" t="inlineStr"/>
+    </row>
+    <row r="574">
+      <c r="A574" t="inlineStr"/>
+      <c r="B574" t="inlineStr">
+        <is>
+          <t>Bronze Age</t>
+        </is>
+      </c>
+      <c r="C574" t="inlineStr"/>
+      <c r="D574" t="inlineStr"/>
+      <c r="E574" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F574" t="inlineStr">
+        <is>
+          <t>.citymap.era.BronzeAge</t>
+        </is>
+      </c>
+      <c r="G574" t="inlineStr"/>
+      <c r="H574" t="inlineStr"/>
+    </row>
+    <row r="575">
+      <c r="A575" t="inlineStr"/>
+      <c r="B575" t="inlineStr">
+        <is>
+          <t>Iron Age</t>
+        </is>
+      </c>
+      <c r="C575" t="inlineStr"/>
+      <c r="D575" t="inlineStr"/>
+      <c r="E575" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F575" t="inlineStr">
+        <is>
+          <t>.citymap.era.IronAge</t>
+        </is>
+      </c>
+      <c r="G575" t="inlineStr"/>
+      <c r="H575" t="inlineStr"/>
+    </row>
+    <row r="576">
+      <c r="A576" t="inlineStr"/>
+      <c r="B576" t="inlineStr">
+        <is>
+          <t>Early Middle Ages</t>
+        </is>
+      </c>
+      <c r="C576" t="inlineStr"/>
+      <c r="D576" t="inlineStr"/>
+      <c r="E576" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F576" t="inlineStr">
+        <is>
+          <t>.citymap.era.EarlyMiddleAge</t>
+        </is>
+      </c>
+      <c r="G576" t="inlineStr"/>
+      <c r="H576" t="inlineStr"/>
+    </row>
+    <row r="577">
+      <c r="A577" t="inlineStr"/>
+      <c r="B577" t="inlineStr">
+        <is>
+          <t>High Middle Ages</t>
+        </is>
+      </c>
+      <c r="C577" t="inlineStr"/>
+      <c r="D577" t="inlineStr"/>
+      <c r="E577" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F577" t="inlineStr">
+        <is>
+          <t>.citymap.era.HighMiddleAge</t>
+        </is>
+      </c>
+      <c r="G577" t="inlineStr"/>
+      <c r="H577" t="inlineStr"/>
+    </row>
+    <row r="578">
+      <c r="A578" t="inlineStr"/>
+      <c r="B578" t="inlineStr">
+        <is>
+          <t>Late Middle Ages</t>
+        </is>
+      </c>
+      <c r="C578" t="inlineStr"/>
+      <c r="D578" t="inlineStr"/>
+      <c r="E578" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F578" t="inlineStr">
+        <is>
+          <t>.citymap.era.LateMiddleAge</t>
+        </is>
+      </c>
+      <c r="G578" t="inlineStr"/>
+      <c r="H578" t="inlineStr"/>
+    </row>
+    <row r="579">
+      <c r="A579" t="inlineStr"/>
+      <c r="B579" t="inlineStr">
+        <is>
+          <t>Colonial Age</t>
+        </is>
+      </c>
+      <c r="C579" t="inlineStr"/>
+      <c r="D579" t="inlineStr"/>
+      <c r="E579" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F579" t="inlineStr">
+        <is>
+          <t>.citymap.era.ColonialAge</t>
+        </is>
+      </c>
+      <c r="G579" t="inlineStr"/>
+      <c r="H579" t="inlineStr"/>
+    </row>
+    <row r="580">
+      <c r="A580" t="inlineStr"/>
+      <c r="B580" t="inlineStr">
+        <is>
+          <t>Industrial Age</t>
+        </is>
+      </c>
+      <c r="C580" t="inlineStr"/>
+      <c r="D580" t="inlineStr"/>
+      <c r="E580" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F580" t="inlineStr">
+        <is>
+          <t>.citymap.era.IndustrialAge</t>
+        </is>
+      </c>
+      <c r="G580" t="inlineStr"/>
+      <c r="H580" t="inlineStr"/>
+    </row>
+    <row r="581">
+      <c r="A581" t="inlineStr"/>
+      <c r="B581" t="inlineStr">
+        <is>
+          <t>Progressive Era</t>
+        </is>
+      </c>
+      <c r="C581" t="inlineStr"/>
+      <c r="D581" t="inlineStr"/>
+      <c r="E581" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F581" t="inlineStr">
+        <is>
+          <t>.citymap.era.ProgressiveEra</t>
+        </is>
+      </c>
+      <c r="G581" t="inlineStr"/>
+      <c r="H581" t="inlineStr"/>
+    </row>
+    <row r="582">
+      <c r="A582" t="inlineStr"/>
+      <c r="B582" t="inlineStr">
+        <is>
+          <t>Modern Era</t>
+        </is>
+      </c>
+      <c r="C582" t="inlineStr"/>
+      <c r="D582" t="inlineStr"/>
+      <c r="E582" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F582" t="inlineStr">
+        <is>
+          <t>.citymap.era.ModernEra</t>
+        </is>
+      </c>
+      <c r="G582" t="inlineStr"/>
+      <c r="H582" t="inlineStr"/>
+    </row>
+    <row r="583">
+      <c r="A583" t="inlineStr"/>
+      <c r="B583" t="inlineStr">
+        <is>
+          <t>Postmodern Era</t>
+        </is>
+      </c>
+      <c r="C583" t="inlineStr"/>
+      <c r="D583" t="inlineStr"/>
+      <c r="E583" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F583" t="inlineStr">
+        <is>
+          <t>.citymap.era.PostModernEra</t>
+        </is>
+      </c>
+      <c r="G583" t="inlineStr"/>
+      <c r="H583" t="inlineStr"/>
+    </row>
+    <row r="584">
+      <c r="A584" t="inlineStr"/>
+      <c r="B584" t="inlineStr">
+        <is>
+          <t>Contemporary Era</t>
+        </is>
+      </c>
+      <c r="C584" t="inlineStr"/>
+      <c r="D584" t="inlineStr"/>
+      <c r="E584" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F584" t="inlineStr">
+        <is>
+          <t>.citymap.era.ContemporaryEra</t>
+        </is>
+      </c>
+      <c r="G584" t="inlineStr"/>
+      <c r="H584" t="inlineStr"/>
+    </row>
+    <row r="585">
+      <c r="A585" t="inlineStr"/>
+      <c r="B585" t="inlineStr">
+        <is>
+          <t>Tomorrow Era</t>
+        </is>
+      </c>
+      <c r="C585" t="inlineStr"/>
+      <c r="D585" t="inlineStr"/>
+      <c r="E585" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F585" t="inlineStr">
+        <is>
+          <t>.citymap.era.TomorrowEra</t>
+        </is>
+      </c>
+      <c r="G585" t="inlineStr"/>
+      <c r="H585" t="inlineStr"/>
+    </row>
+    <row r="586">
+      <c r="A586" t="inlineStr"/>
+      <c r="B586" t="inlineStr">
+        <is>
+          <t>The Future</t>
+        </is>
+      </c>
+      <c r="C586" t="inlineStr"/>
+      <c r="D586" t="inlineStr"/>
+      <c r="E586" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F586" t="inlineStr">
+        <is>
+          <t>.citymap.era.FutureEra</t>
+        </is>
+      </c>
+      <c r="G586" t="inlineStr"/>
+      <c r="H586" t="inlineStr"/>
+    </row>
+    <row r="587">
+      <c r="A587" t="inlineStr"/>
+      <c r="B587" t="inlineStr">
+        <is>
+          <t>Arctic Future</t>
+        </is>
+      </c>
+      <c r="C587" t="inlineStr"/>
+      <c r="D587" t="inlineStr"/>
+      <c r="E587" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F587" t="inlineStr">
+        <is>
+          <t>.citymap.era.ArcticFuture</t>
+        </is>
+      </c>
+      <c r="G587" t="inlineStr"/>
+      <c r="H587" t="inlineStr"/>
+    </row>
+    <row r="588">
+      <c r="A588" t="inlineStr"/>
+      <c r="B588" t="inlineStr">
+        <is>
+          <t>Oceanic Future</t>
+        </is>
+      </c>
+      <c r="C588" t="inlineStr"/>
+      <c r="D588" t="inlineStr"/>
+      <c r="E588" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F588" t="inlineStr">
+        <is>
+          <t>.citymap.era.OceanicFuture</t>
+        </is>
+      </c>
+      <c r="G588" t="inlineStr"/>
+      <c r="H588" t="inlineStr"/>
+    </row>
+    <row r="589">
+      <c r="A589" t="inlineStr"/>
+      <c r="B589" t="inlineStr">
+        <is>
+          <t>Virtual Future</t>
+        </is>
+      </c>
+      <c r="C589" t="inlineStr"/>
+      <c r="D589" t="inlineStr"/>
+      <c r="E589" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F589" t="inlineStr">
+        <is>
+          <t>.citymap.era.VirtualFuture</t>
+        </is>
+      </c>
+      <c r="G589" t="inlineStr"/>
+      <c r="H589" t="inlineStr"/>
+    </row>
+    <row r="590">
+      <c r="A590" t="inlineStr"/>
+      <c r="B590" t="inlineStr">
+        <is>
+          <t>Space Age Mars</t>
+        </is>
+      </c>
+      <c r="C590" t="inlineStr"/>
+      <c r="D590" t="inlineStr"/>
+      <c r="E590" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F590" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeMars</t>
+        </is>
+      </c>
+      <c r="G590" t="inlineStr"/>
+      <c r="H590" t="inlineStr"/>
+    </row>
+    <row r="591">
+      <c r="A591" t="inlineStr"/>
+      <c r="B591" t="inlineStr">
+        <is>
+          <t>Space Age Asteroid Belt</t>
+        </is>
+      </c>
+      <c r="C591" t="inlineStr"/>
+      <c r="D591" t="inlineStr"/>
+      <c r="E591" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F591" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeAsteroidBelt</t>
+        </is>
+      </c>
+      <c r="G591" t="inlineStr"/>
+      <c r="H591" t="inlineStr"/>
+    </row>
+    <row r="592">
+      <c r="A592" t="inlineStr"/>
+      <c r="B592" t="inlineStr">
+        <is>
+          <t>Space Age Venus</t>
+        </is>
+      </c>
+      <c r="C592" t="inlineStr"/>
+      <c r="D592" t="inlineStr"/>
+      <c r="E592" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F592" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeVenus</t>
+        </is>
+      </c>
+      <c r="G592" t="inlineStr"/>
+      <c r="H592" t="inlineStr"/>
+    </row>
+    <row r="593">
+      <c r="A593" t="inlineStr"/>
+      <c r="B593" t="inlineStr">
+        <is>
+          <t>Space Age Jupiter Moon</t>
+        </is>
+      </c>
+      <c r="C593" t="inlineStr"/>
+      <c r="D593" t="inlineStr"/>
+      <c r="E593" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F593" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeJupiterMoon</t>
+        </is>
+      </c>
+      <c r="G593" t="inlineStr"/>
+      <c r="H593" t="inlineStr"/>
+    </row>
+    <row r="594">
+      <c r="A594" t="inlineStr"/>
+      <c r="B594" t="inlineStr">
+        <is>
+          <t>Space Age Titan</t>
+        </is>
+      </c>
+      <c r="C594" t="inlineStr"/>
+      <c r="D594" t="inlineStr"/>
+      <c r="E594" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F594" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeTitan</t>
+        </is>
+      </c>
+      <c r="G594" t="inlineStr"/>
+      <c r="H594" t="inlineStr"/>
+    </row>
+    <row r="595">
+      <c r="A595" t="inlineStr"/>
+      <c r="B595" t="inlineStr">
+        <is>
+          <t>Space Age Space Hub</t>
+        </is>
+      </c>
+      <c r="C595" t="inlineStr"/>
+      <c r="D595" t="inlineStr"/>
+      <c r="E595" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F595" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeSpaceHub</t>
+        </is>
+      </c>
+      <c r="G595" t="inlineStr"/>
+      <c r="H595" t="inlineStr"/>
+    </row>
+    <row r="596">
+      <c r="A596" t="inlineStr"/>
+      <c r="B596" t="inlineStr">
+        <is>
+          <t>Type → stash</t>
+        </is>
+      </c>
+      <c r="C596" t="inlineStr"/>
+      <c r="D596" t="inlineStr"/>
+      <c r="E596" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F596" t="inlineStr">
+        <is>
+          <t>.citymap.TypeToStash</t>
+        </is>
+      </c>
+      <c r="G596" t="inlineStr"/>
+      <c r="H596" t="inlineStr"/>
+    </row>
+    <row r="597">
+      <c r="A597" t="inlineStr"/>
+      <c r="B597" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="C597" t="inlineStr"/>
+      <c r="D597" t="inlineStr"/>
+      <c r="E597" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F597" t="inlineStr">
+        <is>
+          <t>.citymap.Unknown</t>
+        </is>
+      </c>
+      <c r="G597" t="inlineStr"/>
+      <c r="H597" t="inlineStr"/>
+    </row>
+    <row r="598">
+      <c r="A598" t="inlineStr"/>
+      <c r="B598" t="inlineStr">
+        <is>
+          <t>click start point</t>
+        </is>
+      </c>
+      <c r="C598" t="inlineStr"/>
+      <c r="D598" t="inlineStr"/>
+      <c r="E598" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F598" t="inlineStr">
+        <is>
+          <t>.citymap.ClickStart</t>
+        </is>
+      </c>
+      <c r="G598" t="inlineStr"/>
+      <c r="H598" t="inlineStr"/>
+    </row>
+    <row r="599">
+      <c r="A599" t="inlineStr"/>
+      <c r="B599" t="inlineStr">
+        <is>
+          <t>click target</t>
+        </is>
+      </c>
+      <c r="C599" t="inlineStr"/>
+      <c r="D599" t="inlineStr"/>
+      <c r="E599" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F599" t="inlineStr">
+        <is>
+          <t>.citymap.ClickTarget</t>
+        </is>
+      </c>
+      <c r="G599" t="inlineStr"/>
+      <c r="H599" t="inlineStr"/>
+    </row>
+    <row r="600">
+      <c r="A600" t="inlineStr"/>
+      <c r="B600" t="inlineStr">
+        <is>
+          <t>available</t>
+        </is>
+      </c>
+      <c r="C600" t="inlineStr"/>
+      <c r="D600" t="inlineStr"/>
+      <c r="E600" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F600" t="inlineStr">
+        <is>
+          <t>.citymap.Available</t>
+        </is>
+      </c>
+      <c r="G600" t="inlineStr"/>
+      <c r="H600" t="inlineStr"/>
+    </row>
+    <row r="601">
+      <c r="A601" t="inlineStr"/>
+      <c r="B601" t="inlineStr">
+        <is>
+          <t>Esc = end</t>
+        </is>
+      </c>
+      <c r="C601" t="inlineStr"/>
+      <c r="D601" t="inlineStr"/>
+      <c r="E601" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F601" t="inlineStr">
+        <is>
+          <t>.citymap.EscToEnd</t>
+        </is>
+      </c>
+      <c r="G601" t="inlineStr"/>
+      <c r="H601" t="inlineStr"/>
+    </row>
+    <row r="602">
+      <c r="A602" t="inlineStr"/>
+      <c r="B602" t="inlineStr">
+        <is>
+          <t>Stamp</t>
+        </is>
+      </c>
+      <c r="C602" t="inlineStr"/>
+      <c r="D602" t="inlineStr"/>
+      <c r="E602" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F602" t="inlineStr">
+        <is>
+          <t>.citymap.StampMode</t>
+        </is>
+      </c>
+      <c r="G602" t="inlineStr"/>
+      <c r="H602" t="inlineStr"/>
+    </row>
+    <row r="603">
+      <c r="A603" t="inlineStr"/>
+      <c r="B603" t="inlineStr">
+        <is>
+          <t>All placed.</t>
+        </is>
+      </c>
+      <c r="C603" t="inlineStr"/>
+      <c r="D603" t="inlineStr"/>
+      <c r="E603" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F603" t="inlineStr">
+        <is>
+          <t>.citymap.AllPlaced</t>
+        </is>
+      </c>
+      <c r="G603" t="inlineStr"/>
+      <c r="H603" t="inlineStr"/>
+    </row>
+    <row r="604">
+      <c r="A604" t="inlineStr"/>
+      <c r="B604" t="inlineStr">
+        <is>
+          <t>placed</t>
+        </is>
+      </c>
+      <c r="C604" t="inlineStr"/>
+      <c r="D604" t="inlineStr"/>
+      <c r="E604" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F604" t="inlineStr">
+        <is>
+          <t>.citymap.Placed</t>
+        </is>
+      </c>
+      <c r="G604" t="inlineStr"/>
+      <c r="H604" t="inlineStr"/>
+    </row>
+    <row r="605">
+      <c r="A605" t="inlineStr"/>
+      <c r="B605" t="inlineStr">
+        <is>
+          <t>No free tiles on the path.</t>
+        </is>
+      </c>
+      <c r="C605" t="inlineStr"/>
+      <c r="D605" t="inlineStr"/>
+      <c r="E605" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F605" t="inlineStr">
+        <is>
+          <t>.citymap.NoFreeTiles</t>
+        </is>
+      </c>
+      <c r="G605" t="inlineStr"/>
+      <c r="H605" t="inlineStr"/>
+    </row>
+    <row r="606">
+      <c r="A606" t="inlineStr"/>
+      <c r="B606" t="inlineStr">
+        <is>
+          <t>more tiles open (pool empty)</t>
+        </is>
+      </c>
+      <c r="C606" t="inlineStr"/>
+      <c r="D606" t="inlineStr"/>
+      <c r="E606" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F606" t="inlineStr">
+        <is>
+          <t>.citymap.PoolEmptyRest</t>
+        </is>
+      </c>
+      <c r="G606" t="inlineStr"/>
+      <c r="H606" t="inlineStr"/>
+    </row>
+    <row r="607">
+      <c r="A607" t="inlineStr"/>
+      <c r="B607" t="inlineStr">
+        <is>
+          <t>Nothing to place (stash empty).</t>
+        </is>
+      </c>
+      <c r="C607" t="inlineStr"/>
+      <c r="D607" t="inlineStr"/>
+      <c r="E607" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F607" t="inlineStr">
+        <is>
+          <t>.citymap.NothingToPlace</t>
+        </is>
+      </c>
+      <c r="G607" t="inlineStr"/>
+      <c r="H607" t="inlineStr"/>
+    </row>
+    <row r="608">
+      <c r="A608" t="inlineStr"/>
+      <c r="B608" t="inlineStr">
+        <is>
+          <t>No extension available.</t>
+        </is>
+      </c>
+      <c r="C608" t="inlineStr"/>
+      <c r="D608" t="inlineStr"/>
+      <c r="E608" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F608" t="inlineStr">
+        <is>
+          <t>.citymap.NoExtensionAvailable</t>
+        </is>
+      </c>
+      <c r="G608" t="inlineStr"/>
+      <c r="H608" t="inlineStr"/>
+    </row>
+    <row r="609">
+      <c r="A609" t="inlineStr"/>
+      <c r="B609" t="inlineStr">
+        <is>
+          <t>moved to stash.</t>
+        </is>
+      </c>
+      <c r="C609" t="inlineStr"/>
+      <c r="D609" t="inlineStr"/>
+      <c r="E609" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F609" t="inlineStr">
+        <is>
+          <t>.citymap.MovedToStash</t>
+        </is>
+      </c>
+      <c r="G609" t="inlineStr"/>
+      <c r="H609" t="inlineStr"/>
+    </row>
+    <row r="610">
+      <c r="A610" t="inlineStr"/>
+      <c r="B610" t="inlineStr">
+        <is>
+          <t>Save failed.</t>
+        </is>
+      </c>
+      <c r="C610" t="inlineStr"/>
+      <c r="D610" t="inlineStr"/>
+      <c r="E610" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F610" t="inlineStr">
+        <is>
+          <t>.citymap.SaveFailed</t>
+        </is>
+      </c>
+      <c r="G610" t="inlineStr"/>
+      <c r="H610" t="inlineStr"/>
+    </row>
+    <row r="611">
+      <c r="A611" t="inlineStr"/>
+      <c r="B611" t="inlineStr">
+        <is>
+          <t>Click a road in the stash first.</t>
+        </is>
+      </c>
+      <c r="C611" t="inlineStr"/>
+      <c r="D611" t="inlineStr"/>
+      <c r="E611" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F611" t="inlineStr">
+        <is>
+          <t>.citymap.SelectRoadFirst</t>
+        </is>
+      </c>
+      <c r="G611" t="inlineStr"/>
+      <c r="H611" t="inlineStr"/>
+    </row>
+    <row r="612">
+      <c r="A612" t="inlineStr"/>
+      <c r="B612" t="inlineStr">
+        <is>
+          <t>left</t>
+        </is>
+      </c>
+      <c r="C612" t="inlineStr"/>
+      <c r="D612" t="inlineStr"/>
+      <c r="E612" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F612" t="inlineStr">
+        <is>
+          <t>.citymap.Remaining</t>
+        </is>
+      </c>
+      <c r="G612" t="inlineStr"/>
+      <c r="H612" t="inlineStr"/>
+    </row>
+    <row r="613">
+      <c r="A613" t="inlineStr"/>
+      <c r="B613" t="inlineStr">
+        <is>
+          <t>no result</t>
+        </is>
+      </c>
+      <c r="C613" t="inlineStr"/>
+      <c r="D613" t="inlineStr"/>
+      <c r="E613" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F613" t="inlineStr">
+        <is>
+          <t>.citymap.NoResult</t>
+        </is>
+      </c>
+      <c r="G613" t="inlineStr"/>
+      <c r="H613" t="inlineStr"/>
+    </row>
+    <row r="614">
+      <c r="A614" t="inlineStr"/>
+      <c r="B614" t="inlineStr">
+        <is>
+          <t>no buildings on the map</t>
+        </is>
+      </c>
+      <c r="C614" t="inlineStr"/>
+      <c r="D614" t="inlineStr"/>
+      <c r="E614" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F614" t="inlineStr">
+        <is>
+          <t>.citymap.NoBuildingsOnMap</t>
+        </is>
+      </c>
+      <c r="G614" t="inlineStr"/>
+      <c r="H614" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>