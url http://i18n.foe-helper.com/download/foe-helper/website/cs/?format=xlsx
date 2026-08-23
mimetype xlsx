--- v1 (2026-07-08)
+++ v2 (2026-08-23)
@@ -342,51 +342,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H614"/>
+  <dimension ref="A1:H628"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -14328,73 +14328,73 @@
       <c r="A551" t="inlineStr"/>
       <c r="B551" t="inlineStr">
         <is>
           <t>QI: starting units</t>
         </is>
       </c>
       <c r="C551" t="inlineStr"/>
       <c r="D551" t="inlineStr"/>
       <c r="E551" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F551" t="inlineStr">
         <is>
           <t>.citymap.boost.guild_raids_units_start</t>
         </is>
       </c>
       <c r="G551" t="inlineStr"/>
       <c r="H551" t="inlineStr"/>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr"/>
       <c r="B552" t="inlineStr">
         <is>
-          <t>Coins</t>
+          <t>Coin production</t>
         </is>
       </c>
       <c r="C552" t="inlineStr"/>
       <c r="D552" t="inlineStr"/>
       <c r="E552" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F552" t="inlineStr">
         <is>
           <t>.citymap.boost.coin_production</t>
         </is>
       </c>
       <c r="G552" t="inlineStr"/>
       <c r="H552" t="inlineStr"/>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr"/>
       <c r="B553" t="inlineStr">
         <is>
-          <t>Supplies</t>
+          <t>Supply production</t>
         </is>
       </c>
       <c r="C553" t="inlineStr"/>
       <c r="D553" t="inlineStr"/>
       <c r="E553" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F553" t="inlineStr">
         <is>
           <t>.citymap.boost.supply_production</t>
         </is>
       </c>
       <c r="G553" t="inlineStr"/>
       <c r="H553" t="inlineStr"/>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr"/>
       <c r="B554" t="inlineStr">
         <is>
           <t>Fierce resistance</t>
         </is>
       </c>
       <c r="C554" t="inlineStr"/>
@@ -15709,45 +15709,353 @@
       </c>
       <c r="G613" t="inlineStr"/>
       <c r="H613" t="inlineStr"/>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr"/>
       <c r="B614" t="inlineStr">
         <is>
           <t>no buildings on the map</t>
         </is>
       </c>
       <c r="C614" t="inlineStr"/>
       <c r="D614" t="inlineStr"/>
       <c r="E614" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F614" t="inlineStr">
         <is>
           <t>.citymap.NoBuildingsOnMap</t>
         </is>
       </c>
       <c r="G614" t="inlineStr"/>
       <c r="H614" t="inlineStr"/>
+    </row>
+    <row r="615">
+      <c r="A615" t="inlineStr"/>
+      <c r="B615" t="inlineStr">
+        <is>
+          <t>W A S D - pan the map with the keyboard (Shift = faster)</t>
+        </is>
+      </c>
+      <c r="C615" t="inlineStr"/>
+      <c r="D615" t="inlineStr"/>
+      <c r="E615" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F615" t="inlineStr">
+        <is>
+          <t>.citymap.HelpKeyPan</t>
+        </is>
+      </c>
+      <c r="G615" t="inlineStr"/>
+      <c r="H615" t="inlineStr"/>
+    </row>
+    <row r="616">
+      <c r="A616" t="inlineStr"/>
+      <c r="B616" t="inlineStr">
+        <is>
+          <t>Switch view: top-down / angled (like in the game)</t>
+        </is>
+      </c>
+      <c r="C616" t="inlineStr"/>
+      <c r="D616" t="inlineStr"/>
+      <c r="E616" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F616" t="inlineStr">
+        <is>
+          <t>.citymap.ToggleIso</t>
+        </is>
+      </c>
+      <c r="G616" t="inlineStr"/>
+      <c r="H616" t="inlineStr"/>
+    </row>
+    <row r="617">
+      <c r="A617" t="inlineStr"/>
+      <c r="B617" t="inlineStr">
+        <is>
+          <t>Cube button (top bar) - switch between top-down and angled view (like in the game)</t>
+        </is>
+      </c>
+      <c r="C617" t="inlineStr"/>
+      <c r="D617" t="inlineStr"/>
+      <c r="E617" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F617" t="inlineStr">
+        <is>
+          <t>.citymap.HelpIso</t>
+        </is>
+      </c>
+      <c r="G617" t="inlineStr"/>
+      <c r="H617" t="inlineStr"/>
+    </row>
+    <row r="618">
+      <c r="A618" t="inlineStr"/>
+      <c r="B618" t="inlineStr">
+        <is>
+          <t>Undo (Ctrl+Z)</t>
+        </is>
+      </c>
+      <c r="C618" t="inlineStr"/>
+      <c r="D618" t="inlineStr"/>
+      <c r="E618" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F618" t="inlineStr">
+        <is>
+          <t>.citymap.Undo</t>
+        </is>
+      </c>
+      <c r="G618" t="inlineStr"/>
+      <c r="H618" t="inlineStr"/>
+    </row>
+    <row r="619">
+      <c r="A619" t="inlineStr"/>
+      <c r="B619" t="inlineStr">
+        <is>
+          <t>Redo (Ctrl+Y)</t>
+        </is>
+      </c>
+      <c r="C619" t="inlineStr"/>
+      <c r="D619" t="inlineStr"/>
+      <c r="E619" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F619" t="inlineStr">
+        <is>
+          <t>.citymap.Redo</t>
+        </is>
+      </c>
+      <c r="G619" t="inlineStr"/>
+      <c r="H619" t="inlineStr"/>
+    </row>
+    <row r="620">
+      <c r="A620" t="inlineStr"/>
+      <c r="B620" t="inlineStr">
+        <is>
+          <t>Ctrl+Z - undo the last action</t>
+        </is>
+      </c>
+      <c r="C620" t="inlineStr"/>
+      <c r="D620" t="inlineStr"/>
+      <c r="E620" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F620" t="inlineStr">
+        <is>
+          <t>.citymap.HelpUndo</t>
+        </is>
+      </c>
+      <c r="G620" t="inlineStr"/>
+      <c r="H620" t="inlineStr"/>
+    </row>
+    <row r="621">
+      <c r="A621" t="inlineStr"/>
+      <c r="B621" t="inlineStr">
+        <is>
+          <t>Ctrl+Y / Ctrl+Shift+Z - redo the action</t>
+        </is>
+      </c>
+      <c r="C621" t="inlineStr"/>
+      <c r="D621" t="inlineStr"/>
+      <c r="E621" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F621" t="inlineStr">
+        <is>
+          <t>.citymap.HelpRedo</t>
+        </is>
+      </c>
+      <c r="G621" t="inlineStr"/>
+      <c r="H621" t="inlineStr"/>
+    </row>
+    <row r="622">
+      <c r="A622" t="inlineStr"/>
+      <c r="B622" t="inlineStr">
+        <is>
+          <t>Signing in with %s failed, please try again.</t>
+        </is>
+      </c>
+      <c r="C622" t="inlineStr"/>
+      <c r="D622" t="inlineStr"/>
+      <c r="E622" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F622" t="inlineStr">
+        <is>
+          <t>.login.OAuthError</t>
+        </is>
+      </c>
+      <c r="G622" t="inlineStr"/>
+      <c r="H622" t="inlineStr"/>
+    </row>
+    <row r="623">
+      <c r="A623" t="inlineStr"/>
+      <c r="B623" t="inlineStr">
+        <is>
+          <t>We did not receive a verified email address from %s. Please verify your email address there or register the classic way.</t>
+        </is>
+      </c>
+      <c r="C623" t="inlineStr"/>
+      <c r="D623" t="inlineStr"/>
+      <c r="E623" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F623" t="inlineStr">
+        <is>
+          <t>.login.OAuthNoEmail</t>
+        </is>
+      </c>
+      <c r="G623" t="inlineStr"/>
+      <c r="H623" t="inlineStr"/>
+    </row>
+    <row r="624">
+      <c r="A624" t="inlineStr"/>
+      <c r="B624" t="inlineStr">
+        <is>
+          <t>This login provider is currently not available.</t>
+        </is>
+      </c>
+      <c r="C624" t="inlineStr"/>
+      <c r="D624" t="inlineStr"/>
+      <c r="E624" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F624" t="inlineStr">
+        <is>
+          <t>.login.OAuthNotConfigured</t>
+        </is>
+      </c>
+      <c r="G624" t="inlineStr"/>
+      <c r="H624" t="inlineStr"/>
+    </row>
+    <row r="625">
+      <c r="A625" t="inlineStr"/>
+      <c r="B625" t="inlineStr">
+        <is>
+          <t>or sign / register in with</t>
+        </is>
+      </c>
+      <c r="C625" t="inlineStr"/>
+      <c r="D625" t="inlineStr"/>
+      <c r="E625" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F625" t="inlineStr">
+        <is>
+          <t>.login.OrSignInWith</t>
+        </is>
+      </c>
+      <c r="G625" t="inlineStr"/>
+      <c r="H625" t="inlineStr"/>
+    </row>
+    <row r="626">
+      <c r="A626" t="inlineStr"/>
+      <c r="B626" t="inlineStr">
+        <is>
+          <t>or via the form</t>
+        </is>
+      </c>
+      <c r="C626" t="inlineStr"/>
+      <c r="D626" t="inlineStr"/>
+      <c r="E626" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F626" t="inlineStr">
+        <is>
+          <t>.register.orRegisterWith</t>
+        </is>
+      </c>
+      <c r="G626" t="inlineStr"/>
+      <c r="H626" t="inlineStr"/>
+    </row>
+    <row r="627">
+      <c r="A627" t="inlineStr"/>
+      <c r="B627" t="inlineStr">
+        <is>
+          <t>Add world</t>
+        </is>
+      </c>
+      <c r="C627" t="inlineStr"/>
+      <c r="D627" t="inlineStr"/>
+      <c r="E627" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F627" t="inlineStr">
+        <is>
+          <t>.login.AddWorld.Header</t>
+        </is>
+      </c>
+      <c r="G627" t="inlineStr"/>
+      <c r="H627" t="inlineStr"/>
+    </row>
+    <row r="628">
+      <c r="A628" t="inlineStr"/>
+      <c r="B628" t="inlineStr">
+        <is>
+          <t>We have noticed that your profile is not yet linked to a world shortcut.&lt;br&gt;Make up for it now.</t>
+        </is>
+      </c>
+      <c r="C628" t="inlineStr"/>
+      <c r="D628" t="inlineStr"/>
+      <c r="E628" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F628" t="inlineStr">
+        <is>
+          <t>.login.AddWorld.Desc</t>
+        </is>
+      </c>
+      <c r="G628" t="inlineStr"/>
+      <c r="H628" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>