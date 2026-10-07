--- v2 (2026-08-23)
+++ v3 (2026-10-07)
@@ -342,51 +342,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H628"/>
+  <dimension ref="A1:H632"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -12231,51 +12231,55 @@
           <t>.mails.ErrorSend</t>
         </is>
       </c>
       <c r="G455" t="inlineStr"/>
       <c r="H455" t="inlineStr"/>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr"/>
       <c r="B456" t="inlineStr">
         <is>
           <t>Polynesia</t>
         </is>
       </c>
       <c r="C456" t="inlineStr"/>
       <c r="D456" t="inlineStr"/>
       <c r="E456" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
           <t>.citymap.NewCity_polynesia</t>
         </is>
       </c>
-      <c r="G456" t="inlineStr"/>
+      <c r="G456" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Polynesia</t>
+        </is>
+      </c>
       <c r="H456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr"/>
       <c r="B457" t="inlineStr">
         <is>
           <t>Saturn VI Gate CENTAURUS</t>
         </is>
       </c>
       <c r="C457" t="inlineStr"/>
       <c r="D457" t="inlineStr"/>
       <c r="E457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
           <t>.global.Legendary.X_SpaceAgeTitan_Landmark1</t>
         </is>
       </c>
       <c r="G457" t="inlineStr"/>
       <c r="H457" t="inlineStr"/>
     </row>
     <row r="458">
@@ -12363,117 +12367,129 @@
           <t>.update.MetaTitle</t>
         </is>
       </c>
       <c r="G461" t="inlineStr"/>
       <c r="H461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr"/>
       <c r="B462" t="inlineStr">
         <is>
           <t>Stellar Warship</t>
         </is>
       </c>
       <c r="C462" t="inlineStr"/>
       <c r="D462" t="inlineStr"/>
       <c r="E462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
           <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark1</t>
         </is>
       </c>
-      <c r="G462" t="inlineStr"/>
+      <c r="G462" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Hvězdná válečná loď</t>
+        </is>
+      </c>
       <c r="H462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr"/>
       <c r="B463" t="inlineStr">
         <is>
           <t>Cosmic Catalyst</t>
         </is>
       </c>
       <c r="C463" t="inlineStr"/>
       <c r="D463" t="inlineStr"/>
       <c r="E463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
           <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark2</t>
         </is>
       </c>
-      <c r="G463" t="inlineStr"/>
+      <c r="G463" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Kosmický katalyzátor</t>
+        </is>
+      </c>
       <c r="H463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr"/>
       <c r="B464" t="inlineStr">
         <is>
           <t>https://docs.foe-helper.com/english/installing</t>
         </is>
       </c>
       <c r="C464" t="inlineStr"/>
       <c r="D464" t="inlineStr"/>
       <c r="E464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
           <t>.startpage.ReadMoreLink</t>
         </is>
       </c>
       <c r="G464" t="inlineStr"/>
       <c r="H464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr"/>
       <c r="B465" t="inlineStr">
         <is>
           <t>Other buildings</t>
         </is>
       </c>
       <c r="C465" t="inlineStr"/>
       <c r="D465" t="inlineStr"/>
       <c r="E465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
           <t>.citymap.GenericBuilding</t>
         </is>
       </c>
-      <c r="G465" t="inlineStr"/>
+      <c r="G465" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Ostatní budovy</t>
+        </is>
+      </c>
       <c r="H465" t="inlineStr"/>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr"/>
       <c r="B466" t="inlineStr">
         <is>
           <t>/info/impress/en</t>
         </is>
       </c>
       <c r="C466" t="inlineStr"/>
       <c r="D466" t="inlineStr"/>
       <c r="E466" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
           <t>.index.impress_link</t>
         </is>
       </c>
       <c r="G466" t="inlineStr"/>
       <c r="H466" t="inlineStr"/>
     </row>
     <row r="467">
@@ -16017,45 +16033,133 @@
       </c>
       <c r="G627" t="inlineStr"/>
       <c r="H627" t="inlineStr"/>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr"/>
       <c r="B628" t="inlineStr">
         <is>
           <t>We have noticed that your profile is not yet linked to a world shortcut.&lt;br&gt;Make up for it now.</t>
         </is>
       </c>
       <c r="C628" t="inlineStr"/>
       <c r="D628" t="inlineStr"/>
       <c r="E628" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F628" t="inlineStr">
         <is>
           <t>.login.AddWorld.Desc</t>
         </is>
       </c>
       <c r="G628" t="inlineStr"/>
       <c r="H628" t="inlineStr"/>
+    </row>
+    <row r="629">
+      <c r="A629" t="inlineStr"/>
+      <c r="B629" t="inlineStr">
+        <is>
+          <t>Building chain connected</t>
+        </is>
+      </c>
+      <c r="C629" t="inlineStr"/>
+      <c r="D629" t="inlineStr"/>
+      <c r="E629" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F629" t="inlineStr">
+        <is>
+          <t>.citymap.ChainConnected</t>
+        </is>
+      </c>
+      <c r="G629" t="inlineStr"/>
+      <c r="H629" t="inlineStr"/>
+    </row>
+    <row r="630">
+      <c r="A630" t="inlineStr"/>
+      <c r="B630" t="inlineStr">
+        <is>
+          <t>Building chain not connected correctly</t>
+        </is>
+      </c>
+      <c r="C630" t="inlineStr"/>
+      <c r="D630" t="inlineStr"/>
+      <c r="E630" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F630" t="inlineStr">
+        <is>
+          <t>.citymap.ChainBroken</t>
+        </is>
+      </c>
+      <c r="G630" t="inlineStr"/>
+      <c r="H630" t="inlineStr"/>
+    </row>
+    <row r="631">
+      <c r="A631" t="inlineStr"/>
+      <c r="B631" t="inlineStr">
+        <is>
+          <t>Building chains detected</t>
+        </is>
+      </c>
+      <c r="C631" t="inlineStr"/>
+      <c r="D631" t="inlineStr"/>
+      <c r="E631" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F631" t="inlineStr">
+        <is>
+          <t>.citymap.ChainsDetected</t>
+        </is>
+      </c>
+      <c r="G631" t="inlineStr"/>
+      <c r="H631" t="inlineStr"/>
+    </row>
+    <row r="632">
+      <c r="A632" t="inlineStr"/>
+      <c r="B632" t="inlineStr">
+        <is>
+          <t>Stellar Age Discovery</t>
+        </is>
+      </c>
+      <c r="C632" t="inlineStr"/>
+      <c r="D632" t="inlineStr"/>
+      <c r="E632" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F632" t="inlineStr">
+        <is>
+          <t>.citymap.era.StellarAgeDiscovery</t>
+        </is>
+      </c>
+      <c r="G632" t="inlineStr"/>
+      <c r="H632" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>