--- v0 (2025-10-06)
+++ v1 (2026-07-16)
@@ -342,51 +342,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H465"/>
+  <dimension ref="A1:H614"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -3108,56 +3108,56 @@
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Email-Adresse</t>
         </is>
       </c>
       <c r="D105" t="inlineStr"/>
       <c r="E105" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>.register.EmailAdress</t>
         </is>
       </c>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr"/>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Set password</t>
+          <t>Set a new password</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Passwort vergeben</t>
+          <t>Neues Passwort vergeben</t>
         </is>
       </c>
       <c r="D106" t="inlineStr"/>
       <c r="E106" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>.register.SetPassword</t>
         </is>
       </c>
       <c r="G106" t="inlineStr"/>
       <c r="H106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr"/>
       <c r="B107" t="inlineStr">
         <is>
           <t>Register</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
@@ -3446,56 +3446,56 @@
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Beta</t>
         </is>
       </c>
       <c r="D118" t="inlineStr"/>
       <c r="E118" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>.login.Beta</t>
         </is>
       </c>
       <c r="G118" t="inlineStr"/>
       <c r="H118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr"/>
       <c r="B119" t="inlineStr">
         <is>
-          <t>This data is incorrect!</t>
+          <t>There is no user with this e-mail address</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Diese Daten sind falsch!</t>
+          <t>Es gibt keinen Benutzer mit diesem Zugang</t>
         </is>
       </c>
       <c r="D119" t="inlineStr"/>
       <c r="E119" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>.login.WrongData</t>
         </is>
       </c>
       <c r="G119" t="inlineStr"/>
       <c r="H119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr"/>
       <c r="B120" t="inlineStr">
         <is>
           <t>Please fill in all data completely!</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
@@ -4694,7822 +4694,11692 @@
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Deine Welt</t>
         </is>
       </c>
       <c r="D166" t="inlineStr"/>
       <c r="E166" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>.login.YourWorld</t>
         </is>
       </c>
       <c r="G166" t="inlineStr"/>
       <c r="H166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr"/>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Germany &lt;small class="text-muted"&gt;- deXX&lt;/small&gt;</t>
+          <t>Enter your email address, we will then send you an email with a new password.</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Deutschland &lt;small class="text-muted"&gt;- deXX&lt;/small&gt;</t>
+          <t>Trage deine E-Mail-Adresse ein, wir werden Dir im Anschluss eine Mail mit einem neuen Passwort zusenden.</t>
         </is>
       </c>
       <c r="D167" t="inlineStr"/>
       <c r="E167" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>.login.DropdownWorld</t>
+          <t>.login.ForgotPasswordEnterEmail</t>
         </is>
       </c>
       <c r="G167" t="inlineStr"/>
       <c r="H167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr"/>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Enter your email address, we will then send you an email with a new password.</t>
+          <t>The link to this player has been removed</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Trage deine E-Mail-Adresse ein, wir werden Dir im Anschluss eine Mail mit einem neuen Passwort zusenden.</t>
+          <t>Die Verlinkung zu diesem Spieler wurde entfernt</t>
         </is>
       </c>
       <c r="D168" t="inlineStr"/>
       <c r="E168" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>.login.ForgotPasswordEnterEmail</t>
+          <t>.statistics.OffLinking</t>
         </is>
       </c>
       <c r="G168" t="inlineStr"/>
       <c r="H168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr"/>
       <c r="B169" t="inlineStr">
         <is>
-          <t>The link to this player has been removed</t>
+          <t>Marketplace - GB sets</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Die Verlinkung zu diesem Spieler wurde entfernt</t>
+          <t>Marktplatz - LB-Sets</t>
         </is>
       </c>
       <c r="D169" t="inlineStr"/>
       <c r="E169" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>.statistics.OffLinking</t>
+          <t>.top_menu.Marketplace</t>
         </is>
       </c>
       <c r="G169" t="inlineStr"/>
       <c r="H169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr"/>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Marketplace - GB sets</t>
+          <t>Marketplace for GB goods-sets</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Marktplatz - LB-Sets</t>
+          <t>Marktplatz für LB-Güter Sets</t>
         </is>
       </c>
       <c r="D170" t="inlineStr"/>
       <c r="E170" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>.top_menu.Marketplace</t>
+          <t>.marketplace.H1Heading</t>
         </is>
       </c>
       <c r="G170" t="inlineStr"/>
       <c r="H170" t="inlineStr"/>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr"/>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Marketplace for GB goods-sets</t>
+          <t>Create offer</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Marktplatz für LB-Güter Sets</t>
+          <t>Angebot erstellen</t>
         </is>
       </c>
       <c r="D171" t="inlineStr"/>
       <c r="E171" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>.marketplace.H1Heading</t>
+          <t>.marketplace.CreateOffer</t>
         </is>
       </c>
       <c r="G171" t="inlineStr"/>
       <c r="H171" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr"/>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Create offer</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Angebot erstellen</t>
+          <t>LB</t>
         </is>
       </c>
       <c r="D172" t="inlineStr"/>
       <c r="E172" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>.marketplace.CreateOffer</t>
+          <t>.marketplace.TableHeadGB</t>
         </is>
       </c>
       <c r="G172" t="inlineStr"/>
       <c r="H172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr"/>
       <c r="B173" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>LB</t>
+          <t>Spieler</t>
         </is>
       </c>
       <c r="D173" t="inlineStr"/>
       <c r="E173" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadGB</t>
+          <t>.marketplace.TableHeadPlayer</t>
         </is>
       </c>
       <c r="G173" t="inlineStr"/>
       <c r="H173" t="inlineStr"/>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr"/>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Spieler</t>
+          <t>Güter</t>
         </is>
       </c>
       <c r="D174" t="inlineStr"/>
       <c r="E174" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadPlayer</t>
+          <t>.marketplace.TableHeadGoods</t>
         </is>
       </c>
       <c r="G174" t="inlineStr"/>
       <c r="H174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr"/>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Course</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Güter</t>
+          <t>Kurs</t>
         </is>
       </c>
       <c r="D175" t="inlineStr"/>
       <c r="E175" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadGoods</t>
+          <t>.marketplace.TableHeadCourse</t>
         </is>
       </c>
       <c r="G175" t="inlineStr"/>
       <c r="H175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr"/>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Course</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Kurs</t>
+          <t>Kosten</t>
         </is>
       </c>
       <c r="D176" t="inlineStr"/>
       <c r="E176" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadCourse</t>
+          <t>.marketplace.TableHeadCosts</t>
         </is>
       </c>
       <c r="G176" t="inlineStr"/>
       <c r="H176" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr"/>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Abort</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Kosten</t>
+          <t>Abbrechen</t>
         </is>
       </c>
       <c r="D177" t="inlineStr"/>
       <c r="E177" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadCosts</t>
+          <t>.marketplace.Abort</t>
         </is>
       </c>
       <c r="G177" t="inlineStr"/>
       <c r="H177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr"/>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Abort</t>
+          <t>Save offer</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Abbrechen</t>
+          <t>Angebot speichern</t>
         </is>
       </c>
       <c r="D178" t="inlineStr"/>
       <c r="E178" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>.marketplace.Abort</t>
+          <t>.marketplace.SaveOffer</t>
         </is>
       </c>
       <c r="G178" t="inlineStr"/>
       <c r="H178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr"/>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Save offer</t>
+          <t>1:1 = the same number of goods (era doesn't matter) is exchanged&lt;br&gt;2:1 = only half of the purchased goods (era doesn't matter) have to be paid</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Angebot speichern</t>
+          <t>1:1 = die gleiche Anzahl an Gütern (ZA egal) wird ausgetauscht&lt;br&gt;2:1 = es müssen nur die Hälfte der gekauften Güter (ZA egal) getauscht werden</t>
         </is>
       </c>
       <c r="D179" t="inlineStr"/>
       <c r="E179" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>.marketplace.SaveOffer</t>
+          <t>.marketplace.TableHeadCourseTooltip</t>
         </is>
       </c>
       <c r="G179" t="inlineStr"/>
       <c r="H179" t="inlineStr"/>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr"/>
       <c r="B180" t="inlineStr">
         <is>
-          <t>1:1 = the same number of goods (era doesn't matter) is exchanged&lt;br&gt;2:1 = only half of the purchased goods (era doesn't matter) have to be paid</t>
+          <t>There are currently no offers online. Be the first and create a new one.</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>1:1 = die gleiche Anzahl an Gütern (ZA egal) wird ausgetauscht&lt;br&gt;2:1 = es müssen nur die Hälfte der gekauften Güter (ZA egal) getauscht werden</t>
+          <t>Derzeit sind keine Angebote Online. Sei der erste und erstelle ein neues.</t>
         </is>
       </c>
       <c r="D180" t="inlineStr"/>
       <c r="E180" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadCourseTooltip</t>
+          <t>.marketplace.NoOffers</t>
         </is>
       </c>
       <c r="G180" t="inlineStr"/>
       <c r="H180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr"/>
       <c r="B181" t="inlineStr">
         <is>
-          <t>There are currently no offers online. Be the first and create a new one.</t>
+          <t>&lt;strong&gt;Buyer:&lt;/strong&gt; You want to erect a great building (GB) and you don't have the right goods from the era of the GB? Here you will find goods sets from your world at a fair price. Find an offer and write to this player on your world to make the deal perfect. You can already set up your great building and enjoy its bonuses.</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Derzeit sind keine Angebote Online. Sei der erste und erstelle ein neues.</t>
+          <t>&lt;strong&gt;Käufer:&lt;/strong&gt; Du möchtest ein legendäres Bauwerk (LB) aufstellen und hast nicht die passenden Güter aus dem Zeitalter (ZA) des LBs? Hier findest Du Güter-Sets Deiner Welt zu einem fairen Preis. Such Dir ein Angebot und schreib diesen Spieler auf Deiner Welt an, um den Deal perfekt zu machen. Schon kannst du dein legendäres Bauwerk aufstellen und Dich an seinen Boni erfreuen.</t>
         </is>
       </c>
       <c r="D181" t="inlineStr"/>
       <c r="E181" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>.marketplace.NoOffers</t>
+          <t>.marketplace.IntroDescBuyer</t>
         </is>
       </c>
       <c r="G181" t="inlineStr"/>
       <c r="H181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr"/>
       <c r="B182" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Buyer:&lt;/strong&gt; You want to erect a great building (GB) and you don't have the right goods from the era of the GB? Here you will find goods sets from your world at a fair price. Find an offer and write to this player on your world to make the deal perfect. You can already set up your great building and enjoy its bonuses.</t>
+          <t>&lt;strong&gt;Seller:&lt;/strong&gt; Do you have a lot of goods and want to sell them to help others with their GBs? Then just set it here.</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Käufer:&lt;/strong&gt; Du möchtest ein legendäres Bauwerk (LB) aufstellen und hast nicht die passenden Güter aus dem Zeitalter (ZA) des LBs? Hier findest Du Güter-Sets Deiner Welt zu einem fairen Preis. Such Dir ein Angebot und schreib diesen Spieler auf Deiner Welt an, um den Deal perfekt zu machen. Schon kannst du dein legendäres Bauwerk aufstellen und Dich an seinen Boni erfreuen.</t>
+          <t>&lt;strong&gt;Verkäufer:&lt;/strong&gt; Du hast sehr viele Güter und möchtest sie verkaufen, um anderen zu ihren LBs zu verhelfen? Dann stell sie ganz einfach hier ein.</t>
         </is>
       </c>
       <c r="D182" t="inlineStr"/>
       <c r="E182" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>.marketplace.IntroDescBuyer</t>
+          <t>.marketplace.IntroDescSeller</t>
         </is>
       </c>
       <c r="G182" t="inlineStr"/>
       <c r="H182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr"/>
       <c r="B183" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Seller:&lt;/strong&gt; Do you have a lot of goods and want to sell them to help others with their GBs? Then just set it here.</t>
+          <t>Saved</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Verkäufer:&lt;/strong&gt; Du hast sehr viele Güter und möchtest sie verkaufen, um anderen zu ihren LBs zu verhelfen? Dann stell sie ganz einfach hier ein.</t>
+          <t>Gespeichert</t>
         </is>
       </c>
       <c r="D183" t="inlineStr"/>
       <c r="E183" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>.marketplace.IntroDescSeller</t>
+          <t>.marketplace.ModalSavedTitle</t>
         </is>
       </c>
       <c r="G183" t="inlineStr"/>
       <c r="H183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr"/>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Saved</t>
+          <t>Your offer has been saved and will be visible to all players in the world.</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Gespeichert</t>
+          <t>Dein Angebot wurde gespeichert und wird für alle Spieler dieser Welt sichtbar sein.</t>
         </is>
       </c>
       <c r="D184" t="inlineStr"/>
       <c r="E184" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>.marketplace.ModalSavedTitle</t>
+          <t>.marketplace.ModalSavedText</t>
         </is>
       </c>
       <c r="G184" t="inlineStr"/>
       <c r="H184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr"/>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Your offer has been saved and will be visible to all players in the world.</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Dein Angebot wurde gespeichert und wird für alle Spieler dieser Welt sichtbar sein.</t>
+          <t>Gelöscht</t>
         </is>
       </c>
       <c r="D185" t="inlineStr"/>
       <c r="E185" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>.marketplace.ModalSavedText</t>
+          <t>.marketplace.ModalDeletedTitle</t>
         </is>
       </c>
       <c r="G185" t="inlineStr"/>
       <c r="H185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr"/>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Your offer has been removed from the database.</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Gelöscht</t>
+          <t>Dein Angebot wurde aus der Datenbank entfernt.</t>
         </is>
       </c>
       <c r="D186" t="inlineStr"/>
       <c r="E186" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>.marketplace.ModalDeletedTitle</t>
+          <t>.marketplace.ModalDeletedText</t>
         </is>
       </c>
       <c r="G186" t="inlineStr"/>
       <c r="H186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr"/>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Your offer has been removed from the database.</t>
+          <t>Are you sure you want to delete the entry?</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Dein Angebot wurde aus der Datenbank entfernt.</t>
+          <t>Soll der Eintrag wirklich gelöscht werden?</t>
         </is>
       </c>
       <c r="D187" t="inlineStr"/>
       <c r="E187" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>.marketplace.ModalDeletedText</t>
+          <t>.marketplace.ConfirmAsk</t>
         </is>
       </c>
       <c r="G187" t="inlineStr"/>
       <c r="H187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr"/>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Are you sure you want to delete the entry?</t>
+          <t>Offers found</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Soll der Eintrag wirklich gelöscht werden?</t>
+          <t>Angebote gefunden</t>
         </is>
       </c>
       <c r="D188" t="inlineStr"/>
       <c r="E188" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>.marketplace.ConfirmAsk</t>
+          <t>.marketplace.Offers</t>
         </is>
       </c>
       <c r="G188" t="inlineStr"/>
       <c r="H188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr"/>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Offers found</t>
+          <t>InGame ID (Number)</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Angebote gefunden</t>
+          <t>InGame ID (Nummer)</t>
         </is>
       </c>
       <c r="D189" t="inlineStr"/>
       <c r="E189" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>.marketplace.Offers</t>
+          <t>.register.InGameID</t>
         </is>
       </c>
       <c r="G189" t="inlineStr"/>
       <c r="H189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr"/>
       <c r="B190" t="inlineStr">
         <is>
-          <t>InGame ID (Number)</t>
+          <t>You can find your ID in the settings of the extension</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>InGame ID (Nummer)</t>
+          <t>Du findest deine ID in den Einstellungen der Extension</t>
         </is>
       </c>
       <c r="D190" t="inlineStr"/>
       <c r="E190" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>.register.InGameID</t>
+          <t>.register.InGameIDHelp</t>
         </is>
       </c>
       <c r="G190" t="inlineStr"/>
       <c r="H190" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr"/>
       <c r="B191" t="inlineStr">
         <is>
-          <t>You can find your ID in the settings of the extension</t>
+          <t>City saved</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Du findest deine ID in den Einstellungen der Extension</t>
+          <t>Stadt gespeichert</t>
         </is>
       </c>
       <c r="D191" t="inlineStr"/>
       <c r="E191" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>.register.InGameIDHelp</t>
+          <t>.citymap.SavedWithNewNameTitel</t>
         </is>
       </c>
       <c r="G191" t="inlineStr"/>
       <c r="H191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr"/>
       <c r="B192" t="inlineStr">
         <is>
-          <t>City saved</t>
+          <t>Your city has been saved with your desired name.</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Stadt gespeichert</t>
+          <t>Deine Stadt wurde mit deinem Wunschnamen gespeichert.</t>
         </is>
       </c>
       <c r="D192" t="inlineStr"/>
       <c r="E192" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>.citymap.SavedWithNewNameTitel</t>
+          <t>.citymap.SavedWithNewNameText</t>
         </is>
       </c>
       <c r="G192" t="inlineStr"/>
       <c r="H192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr"/>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Your city has been saved with your desired name.</t>
+          <t>Saved!</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Deine Stadt wurde mit deinem Wunschnamen gespeichert.</t>
+          <t>Gespeichert!</t>
         </is>
       </c>
       <c r="D193" t="inlineStr"/>
       <c r="E193" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>.citymap.SavedWithNewNameText</t>
+          <t>.citymap.SavedWithTitel</t>
         </is>
       </c>
       <c r="G193" t="inlineStr"/>
       <c r="H193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr"/>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Saved!</t>
+          <t>Your city was updated</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Gespeichert!</t>
+          <t>Deine Stadt wurde geupdated</t>
         </is>
       </c>
       <c r="D194" t="inlineStr"/>
       <c r="E194" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>.citymap.SavedWithTitel</t>
+          <t>.citymap.SavedWithText</t>
         </is>
       </c>
       <c r="G194" t="inlineStr"/>
       <c r="H194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr"/>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Your city was updated</t>
+          <t>This content is also available in German</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Deine Stadt wurde geupdated</t>
+          <t>This content is also available in English</t>
         </is>
       </c>
       <c r="D195" t="inlineStr"/>
       <c r="E195" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>.citymap.SavedWithText</t>
+          <t>.docs.AlternativeContent</t>
         </is>
       </c>
       <c r="G195" t="inlineStr"/>
       <c r="H195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr"/>
       <c r="B196" t="inlineStr">
         <is>
-          <t>This content is also available in German</t>
+          <t>Extension</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>This content is also available in English</t>
+          <t>Extension</t>
         </is>
       </c>
       <c r="D196" t="inlineStr"/>
       <c r="E196" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>.docs.AlternativeContent</t>
+          <t>.docs.HeadlineExtension</t>
         </is>
       </c>
       <c r="G196" t="inlineStr"/>
       <c r="H196" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr"/>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Extension</t>
+          <t>Website</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Extension</t>
+          <t>Webseite</t>
         </is>
       </c>
       <c r="D197" t="inlineStr"/>
       <c r="E197" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>.docs.HeadlineExtension</t>
+          <t>.docs.HeadlineWebsite</t>
         </is>
       </c>
       <c r="G197" t="inlineStr"/>
       <c r="H197" t="inlineStr"/>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr"/>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Website</t>
+          <t>&lt;a href="https://docs.foe-helper.com/english/website/citymap" target="_blank"&gt;Information about city planner&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Webseite</t>
+          <t>&lt;a href="https://docs.foe-helper.com/deutsch/webseite/stadtplaner" target="_blank"&gt;Informationen zum Stadtplaner&lt;/a&gt;</t>
         </is>
       </c>
       <c r="D198" t="inlineStr"/>
       <c r="E198" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>.docs.HeadlineWebsite</t>
+          <t>.docs.OverviewInfoLink</t>
         </is>
       </c>
       <c r="G198" t="inlineStr"/>
       <c r="H198" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr"/>
       <c r="B199" t="inlineStr">
         <is>
-          <t>&lt;a href="https://docs.foe-helper.com/english/website/citymap" target="_blank"&gt;Information about city planner&lt;/a&gt;</t>
+          <t>The city design was deleted</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>&lt;a href="https://docs.foe-helper.com/deutsch/webseite/stadtplaner" target="_blank"&gt;Informationen zum Stadtplaner&lt;/a&gt;</t>
+          <t>Der Stadtentwurf wurde gelöscht</t>
         </is>
       </c>
       <c r="D199" t="inlineStr"/>
       <c r="E199" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>.docs.OverviewInfoLink</t>
+          <t>.citymap.MapDeleted</t>
         </is>
       </c>
       <c r="G199" t="inlineStr"/>
       <c r="H199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr"/>
       <c r="B200" t="inlineStr">
         <is>
-          <t>The city design was deleted</t>
+          <t>Invalid call.</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Der Stadtentwurf wurde gelöscht</t>
+          <t>Ungültiger Aufruf.</t>
         </is>
       </c>
       <c r="D200" t="inlineStr"/>
       <c r="E200" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>.citymap.MapDeleted</t>
+          <t>.global.WrongURLCall</t>
         </is>
       </c>
       <c r="G200" t="inlineStr"/>
       <c r="H200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr"/>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Invalid call.</t>
+          <t>New City</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Ungültiger Aufruf.</t>
+          <t>Neue Stadt</t>
         </is>
       </c>
       <c r="D201" t="inlineStr"/>
       <c r="E201" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>.global.WrongURLCall</t>
+          <t>.citymap.NewCity</t>
         </is>
       </c>
       <c r="G201" t="inlineStr"/>
       <c r="H201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr"/>
       <c r="B202" t="inlineStr">
         <is>
-          <t>New City</t>
+          <t>with my citydata</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Neue Stadt</t>
+          <t>mit meinen Stadtdaten</t>
         </is>
       </c>
       <c r="D202" t="inlineStr"/>
       <c r="E202" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>.citymap.NewCity</t>
+          <t>.citymap.WithOwnCityData</t>
         </is>
       </c>
       <c r="G202" t="inlineStr"/>
       <c r="H202" t="inlineStr"/>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr"/>
       <c r="B203" t="inlineStr">
         <is>
-          <t>with my citydata</t>
+          <t>with all buildings</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>mit meinen Stadtdaten</t>
+          <t>alle Gebäude</t>
         </is>
       </c>
       <c r="D203" t="inlineStr"/>
       <c r="E203" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>.citymap.WithOwnCityData</t>
+          <t>.citymap.WithAllBuildings</t>
         </is>
       </c>
       <c r="G203" t="inlineStr"/>
       <c r="H203" t="inlineStr"/>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr"/>
       <c r="B204" t="inlineStr">
         <is>
-          <t>with all buildings</t>
+          <t>City name</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>alle Gebäude</t>
+          <t>Stadtname</t>
         </is>
       </c>
       <c r="D204" t="inlineStr"/>
       <c r="E204" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>.citymap.WithAllBuildings</t>
+          <t>.citymap.CityName</t>
         </is>
       </c>
       <c r="G204" t="inlineStr"/>
       <c r="H204" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr"/>
       <c r="B205" t="inlineStr">
         <is>
-          <t>City name</t>
+          <t>Date</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Stadtname</t>
+          <t>Datum</t>
         </is>
       </c>
       <c r="D205" t="inlineStr"/>
       <c r="E205" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>.citymap.CityName</t>
+          <t>.citymap.Date</t>
         </is>
       </c>
       <c r="G205" t="inlineStr"/>
       <c r="H205" t="inlineStr"/>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr"/>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Date</t>
+          <t>You don't have any saved cities yet</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Datum</t>
+          <t>Du hast noch keine gespeicherten Städte</t>
         </is>
       </c>
       <c r="D206" t="inlineStr"/>
       <c r="E206" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>.citymap.Date</t>
+          <t>.citymap.NoSavedCities</t>
         </is>
       </c>
       <c r="G206" t="inlineStr"/>
       <c r="H206" t="inlineStr"/>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr"/>
       <c r="B207" t="inlineStr">
         <is>
-          <t>You don't have any saved cities yet</t>
+          <t>City planner</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Du hast noch keine gespeicherten Städte</t>
+          <t>Stadtplaner</t>
         </is>
       </c>
       <c r="D207" t="inlineStr"/>
       <c r="E207" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>.citymap.NoSavedCities</t>
+          <t>.citymap.HeadingCityMap</t>
         </is>
       </c>
       <c r="G207" t="inlineStr"/>
       <c r="H207" t="inlineStr"/>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr"/>
       <c r="B208" t="inlineStr">
         <is>
-          <t>City planner</t>
+          <t>Enter your city name</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Stadtplaner</t>
+          <t>Stadtname eingeben</t>
         </is>
       </c>
       <c r="D208" t="inlineStr"/>
       <c r="E208" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>.citymap.HeadingCityMap</t>
+          <t>.citymap.EnterCityName</t>
         </is>
       </c>
       <c r="G208" t="inlineStr"/>
       <c r="H208" t="inlineStr"/>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr"/>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Enter your city name</t>
+          <t>FoE Helper</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Stadtname eingeben</t>
+          <t>FoE Helper</t>
         </is>
       </c>
       <c r="D209" t="inlineStr"/>
       <c r="E209" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>.citymap.EnterCityName</t>
+          <t>.global.FoEHelper</t>
         </is>
       </c>
       <c r="G209" t="inlineStr"/>
       <c r="H209" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr"/>
       <c r="B210" t="inlineStr">
         <is>
-          <t>FoE Helper</t>
+          <t>last edited</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>FoE Helper</t>
+          <t>zuletzt bearbeitet</t>
         </is>
       </c>
       <c r="D210" t="inlineStr"/>
       <c r="E210" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>.global.FoEHelper</t>
+          <t>.citymap.DateUpdated</t>
         </is>
       </c>
       <c r="G210" t="inlineStr"/>
       <c r="H210" t="inlineStr"/>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr"/>
       <c r="B211" t="inlineStr">
         <is>
-          <t>last edited</t>
+          <t>Save as new city</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>zuletzt bearbeitet</t>
+          <t>Als neue Stadt speichern</t>
         </is>
       </c>
       <c r="D211" t="inlineStr"/>
       <c r="E211" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>.citymap.DateUpdated</t>
+          <t>.citymap.SaveAsNewCity</t>
         </is>
       </c>
       <c r="G211" t="inlineStr"/>
       <c r="H211" t="inlineStr"/>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr"/>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Save as new city</t>
+          <t>Remove buildings</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Als neue Stadt speichern</t>
+          <t>Stadt leeren</t>
         </is>
       </c>
       <c r="D212" t="inlineStr"/>
       <c r="E212" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>.citymap.SaveAsNewCity</t>
+          <t>.citymap.RemoveBuildings</t>
         </is>
       </c>
       <c r="G212" t="inlineStr"/>
       <c r="H212" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr"/>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Remove buildings</t>
+          <t>PDF Download</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Stadt leeren</t>
+          <t>PDF Download</t>
         </is>
       </c>
       <c r="D213" t="inlineStr"/>
       <c r="E213" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>.citymap.RemoveBuildings</t>
+          <t>.citymap.PdfDownload</t>
         </is>
       </c>
       <c r="G213" t="inlineStr"/>
       <c r="H213" t="inlineStr"/>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr"/>
       <c r="B214" t="inlineStr">
         <is>
-          <t>PDF Download</t>
+          <t>PNG Download</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>PDF Download</t>
+          <t>PNG Download</t>
         </is>
       </c>
       <c r="D214" t="inlineStr"/>
       <c r="E214" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>.citymap.PdfDownload</t>
+          <t>.citymap.PngDownload</t>
         </is>
       </c>
       <c r="G214" t="inlineStr"/>
       <c r="H214" t="inlineStr"/>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr"/>
       <c r="B215" t="inlineStr">
         <is>
-          <t>PNG Download</t>
+          <t>Overview</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>PNG Download</t>
+          <t>zur Übersicht</t>
         </is>
       </c>
       <c r="D215" t="inlineStr"/>
       <c r="E215" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>.citymap.PngDownload</t>
+          <t>.citymap.BackToOverview</t>
         </is>
       </c>
       <c r="G215" t="inlineStr"/>
       <c r="H215" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr"/>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Overview</t>
+          <t>All buildings</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>zur Übersicht</t>
+          <t>Alle Gebäude</t>
         </is>
       </c>
       <c r="D216" t="inlineStr"/>
       <c r="E216" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>.citymap.BackToOverview</t>
+          <t>.citymap.AllBuildings</t>
         </is>
       </c>
       <c r="G216" t="inlineStr"/>
       <c r="H216" t="inlineStr"/>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr"/>
       <c r="B217" t="inlineStr">
         <is>
-          <t>All buildings</t>
+          <t>Great buildings</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Alle Gebäude</t>
+          <t>Legendäre Gebäude</t>
         </is>
       </c>
       <c r="D217" t="inlineStr"/>
       <c r="E217" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>.citymap.AllBuildings</t>
+          <t>.citymap.GreatBuildings</t>
         </is>
       </c>
       <c r="G217" t="inlineStr"/>
       <c r="H217" t="inlineStr"/>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr"/>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Great buildings</t>
+          <t>Productions</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Legendäre Gebäude</t>
+          <t>Produktion</t>
         </is>
       </c>
       <c r="D218" t="inlineStr"/>
       <c r="E218" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>.citymap.GreatBuildings</t>
+          <t>.citymap.Productions</t>
         </is>
       </c>
       <c r="G218" t="inlineStr"/>
       <c r="H218" t="inlineStr"/>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr"/>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Productions</t>
+          <t>Culture</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Produktion</t>
+          <t>Kultur</t>
         </is>
       </c>
       <c r="D219" t="inlineStr"/>
       <c r="E219" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>.citymap.Productions</t>
+          <t>.citymap.Culture</t>
         </is>
       </c>
       <c r="G219" t="inlineStr"/>
       <c r="H219" t="inlineStr"/>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr"/>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Culture</t>
+          <t>Street</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Kultur</t>
+          <t>Straße</t>
         </is>
       </c>
       <c r="D220" t="inlineStr"/>
       <c r="E220" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>.citymap.Culture</t>
+          <t>.citymap.Street</t>
         </is>
       </c>
       <c r="G220" t="inlineStr"/>
       <c r="H220" t="inlineStr"/>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr"/>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Street</t>
+          <t>Random productions</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Straße</t>
+          <t>Zufallsproduktion</t>
         </is>
       </c>
       <c r="D221" t="inlineStr"/>
       <c r="E221" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>.citymap.Street</t>
+          <t>.citymap.RandomProductions</t>
         </is>
       </c>
       <c r="G221" t="inlineStr"/>
       <c r="H221" t="inlineStr"/>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr"/>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Random productions</t>
+          <t>Goods productions</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Zufallsproduktion</t>
+          <t>Güterproduktion</t>
         </is>
       </c>
       <c r="D222" t="inlineStr"/>
       <c r="E222" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>.citymap.RandomProductions</t>
+          <t>.citymap.GoodsProductions</t>
         </is>
       </c>
       <c r="G222" t="inlineStr"/>
       <c r="H222" t="inlineStr"/>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr"/>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Goods productions</t>
+          <t>Towers</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Güterproduktion</t>
+          <t>Türme</t>
         </is>
       </c>
       <c r="D223" t="inlineStr"/>
       <c r="E223" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>.citymap.GoodsProductions</t>
+          <t>.citymap.Towers</t>
         </is>
       </c>
       <c r="G223" t="inlineStr"/>
       <c r="H223" t="inlineStr"/>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr"/>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Towers</t>
+          <t>Residential</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Türme</t>
+          <t>Wohngebäude</t>
         </is>
       </c>
       <c r="D224" t="inlineStr"/>
       <c r="E224" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>.citymap.Towers</t>
+          <t>.citymap.Residential</t>
         </is>
       </c>
       <c r="G224" t="inlineStr"/>
       <c r="H224" t="inlineStr"/>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr"/>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Residential</t>
+          <t>Decoration</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Eventgebäude</t>
+          <t>Dekorationen</t>
         </is>
       </c>
       <c r="D225" t="inlineStr"/>
       <c r="E225" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>.citymap.Residential</t>
+          <t>.citymap.Decoration</t>
         </is>
       </c>
       <c r="G225" t="inlineStr"/>
       <c r="H225" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr"/>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Decoration</t>
+          <t>Military</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Dekorationen</t>
+          <t>Militär</t>
         </is>
       </c>
       <c r="D226" t="inlineStr"/>
       <c r="E226" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>.citymap.Decoration</t>
+          <t>.citymap.Military</t>
         </is>
       </c>
       <c r="G226" t="inlineStr"/>
       <c r="H226" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr"/>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Military</t>
+          <t>Townhall</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Militär</t>
+          <t>Rathaus</t>
         </is>
       </c>
       <c r="D227" t="inlineStr"/>
       <c r="E227" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>.citymap.Military</t>
+          <t>.citymap.Townhall</t>
         </is>
       </c>
       <c r="G227" t="inlineStr"/>
       <c r="H227" t="inlineStr"/>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr"/>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Townhall</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Rathaus</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="D228" t="inlineStr"/>
       <c r="E228" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>.citymap.Townhall</t>
+          <t>.citymap.SortByName</t>
         </is>
       </c>
       <c r="G228" t="inlineStr"/>
       <c r="H228" t="inlineStr"/>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr"/>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Typ</t>
         </is>
       </c>
       <c r="D229" t="inlineStr"/>
       <c r="E229" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>.citymap.SortByName</t>
+          <t>.citymap.SortByType</t>
         </is>
       </c>
       <c r="G229" t="inlineStr"/>
       <c r="H229" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr"/>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>You haven't sent your city information here or you're in the wrong world. Go to the extension settings in the game and send your city data to the website.</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Typ</t>
+          <t>Du haste deine Stadtdaten noch nicht hier her geschickt oder bist in der falschen Welt. Gehe zu deinen Einstellungen in der Erweiterung im Spiel und sende deine Stadtdaten zur Webseite.</t>
         </is>
       </c>
       <c r="D230" t="inlineStr"/>
       <c r="E230" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>.citymap.SortByType</t>
+          <t>.citymap.NoCityDataFound</t>
         </is>
       </c>
       <c r="G230" t="inlineStr"/>
       <c r="H230" t="inlineStr"/>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr"/>
       <c r="B231" t="inlineStr">
         <is>
-          <t>You haven't sent your city information here or you're in the wrong world. Go to the extension settings in the game and send your city data to the website.</t>
+          <t>Search in sidebar…</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Du haste deine Stadtdaten noch nicht hier her geschickt oder bist in der falschen Welt. Gehe zu deinen Einstellungen in der Erweiterung im Spiel und sende deine Stadtdaten zur Webseite.</t>
+          <t>Suche in Sidebar…</t>
         </is>
       </c>
       <c r="D231" t="inlineStr"/>
       <c r="E231" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>.citymap.NoCityDataFound</t>
+          <t>.citymap.Search</t>
         </is>
       </c>
       <c r="G231" t="inlineStr"/>
       <c r="H231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr"/>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Search in sidebar…</t>
+          <t>Search…</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Suche in Sidebar…</t>
+          <t>Suche…</t>
         </is>
       </c>
       <c r="D232" t="inlineStr"/>
       <c r="E232" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>.citymap.Search</t>
+          <t>.docs.SearchField</t>
         </is>
       </c>
       <c r="G232" t="inlineStr"/>
       <c r="H232" t="inlineStr"/>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr"/>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Search…</t>
+          <t>City planner</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Suche…</t>
+          <t>Stadtplaner</t>
         </is>
       </c>
       <c r="D233" t="inlineStr"/>
       <c r="E233" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>.docs.SearchField</t>
+          <t>.top_menu.Citymap</t>
         </is>
       </c>
       <c r="G233" t="inlineStr"/>
       <c r="H233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr"/>
       <c r="B234" t="inlineStr">
         <is>
-          <t>City planner</t>
+          <t>Profile</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Stadtplaner</t>
+          <t>Profil</t>
         </is>
       </c>
       <c r="D234" t="inlineStr"/>
       <c r="E234" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>.top_menu.Citymap</t>
+          <t>.top_menu.Profile</t>
         </is>
       </c>
       <c r="G234" t="inlineStr"/>
       <c r="H234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr"/>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Profile</t>
+          <t>Logout</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Profil</t>
+          <t>Ausloggen</t>
         </is>
       </c>
       <c r="D235" t="inlineStr"/>
       <c r="E235" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>.top_menu.Profile</t>
+          <t>.top_menu.Loggout</t>
         </is>
       </c>
       <c r="G235" t="inlineStr"/>
       <c r="H235" t="inlineStr"/>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr"/>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Logout</t>
+          <t>Help?!</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Ausloggen</t>
+          <t>Hilfe?!</t>
         </is>
       </c>
       <c r="D236" t="inlineStr"/>
       <c r="E236" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>.top_menu.Loggout</t>
+          <t>.top_menu.Doku</t>
         </is>
       </c>
       <c r="G236" t="inlineStr"/>
       <c r="H236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr"/>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Help?!</t>
+          <t>&lt;p&gt;You have requested a new password. If this is not the case, just ignore this email.&lt;/p&gt;&lt;p&gt;Otherwise, please click on the link or copy it into your browser and call it up:&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Hilfe?!</t>
+          <t>&lt;p&gt;Du hast ein neues Passwort angefordert. Sollte dies nicht der Fall sein, ignoriere diese Mail einfach.&lt;/p&gt;&lt;p&gt;Ansonsten klicke bitte auf den Link oder kopieren diesen in Deinen Browser und ruf ihn auf:&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D237" t="inlineStr"/>
       <c r="E237" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>.top_menu.Doku</t>
+          <t>.mails.ForgetPasswordContent</t>
         </is>
       </c>
       <c r="G237" t="inlineStr"/>
       <c r="H237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr"/>
       <c r="B238" t="inlineStr">
         <is>
-          <t>&lt;p&gt;You have requested a new password. If this is not the case, just ignore this email.&lt;/p&gt;&lt;p&gt;Otherwise, please click on the link or copy it into your browser and call it up:&lt;/p&gt;</t>
+          <t>Resetlink for your new password on foe-helper.com</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Du hast ein neues Passwort angefordert. Sollte dies nicht der Fall sein, ignoriere diese Mail einfach.&lt;/p&gt;&lt;p&gt;Ansonsten klicke bitte auf den Link oder kopieren diesen in Deinen Browser und ruf ihn auf:&lt;/p&gt;</t>
+          <t>Resetlink für Dein neues Passwort auf foe-helper.com</t>
         </is>
       </c>
       <c r="D238" t="inlineStr"/>
       <c r="E238" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>.mails.ForgetPasswordContent</t>
+          <t>.mails.ForgetPasswordSubject</t>
         </is>
       </c>
       <c r="G238" t="inlineStr"/>
       <c r="H238" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr"/>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Resetlink for your new password on foe-helper.com</t>
+          <t>&lt;strong&gt;Error!&lt;/strong&gt; We are not aware of this reset link.</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Resetlink für Dein neues Passwort auf foe-helper.com</t>
+          <t>&lt;strong&gt;Fehler!&lt;/strong&gt; Dieser Rücksetzungslink ist uns nicht bekannt.</t>
         </is>
       </c>
       <c r="D239" t="inlineStr"/>
       <c r="E239" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>.mails.ForgetPasswordSubject</t>
+          <t>.mails.ResetlinkError</t>
         </is>
       </c>
       <c r="G239" t="inlineStr"/>
       <c r="H239" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr"/>
       <c r="B240" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Error!&lt;/strong&gt; We are not aware of this reset link.</t>
+          <t>&lt;p&gt;You have requested a new transition password.&lt;/p&gt;&lt;p&gt;Here it is already: &lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Use it to log into your profile, there you can then assign your own password.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Fehler!&lt;/strong&gt; Dieser Rücksetzungslink ist uns nicht bekannt.</t>
+          <t>&lt;p&gt;Du hast ein neues Übergangs-Passwort angefordert.&lt;/p&gt;&lt;p&gt;Hier ist es auch schon: &lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Logge Dich damit in Dein Profil ein, dort kannst Du Dir dann wieder ein eigenes Passwort vergeben.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D240" t="inlineStr"/>
       <c r="E240" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>.mails.ResetlinkError</t>
+          <t>.mails.ResetMailContent</t>
         </is>
       </c>
       <c r="G240" t="inlineStr"/>
       <c r="H240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr"/>
       <c r="B241" t="inlineStr">
         <is>
-          <t>&lt;p&gt;You have requested a new transition password.&lt;/p&gt;&lt;p&gt;Here it is already: &lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Use it to log into your profile, there you can then assign your own password.&lt;/p&gt;</t>
+          <t>Your new password for foe-helper.com</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Du hast ein neues Übergangs-Passwort angefordert.&lt;/p&gt;&lt;p&gt;Hier ist es auch schon: &lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Logge Dich damit in Dein Profil ein, dort kannst Du Dir dann wieder ein eigenes Passwort vergeben.&lt;/p&gt;</t>
+          <t>Dein neues Passwort für foe-helper.com</t>
         </is>
       </c>
       <c r="D241" t="inlineStr"/>
       <c r="E241" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>.mails.ResetMailContent</t>
+          <t>.mails.ResetMailSubject</t>
         </is>
       </c>
       <c r="G241" t="inlineStr"/>
       <c r="H241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr"/>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Your new password for foe-helper.com</t>
+          <t>&lt;strong&gt;Done!&lt;/strong&gt; The email with your new password is on its way, have a look.</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Dein neues Passwort für foe-helper.com</t>
+          <t>&lt;strong&gt;Geschafft!&lt;/strong&gt; Die E-Mail mit Deinem neuen Passwort ist unterwegs, schau gleich nach.</t>
         </is>
       </c>
       <c r="D242" t="inlineStr"/>
       <c r="E242" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>.mails.ResetMailSubject</t>
+          <t>.mails.ResetMailSend</t>
         </is>
       </c>
       <c r="G242" t="inlineStr"/>
       <c r="H242" t="inlineStr"/>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr"/>
       <c r="B243" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Done!&lt;/strong&gt; The email with your new password is on its way, have a look.</t>
+          <t>&lt;strong&gt;Error!&lt;/strong&gt; We do not know this email address</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Geschafft!&lt;/strong&gt; Die E-Mail mit Deinem neuen Passwort ist unterwegs, schau gleich nach.</t>
+          <t>&lt;strong&gt;Fehler!&lt;/strong&gt; Diese Email-Adresse ist uns nicht bekannt</t>
         </is>
       </c>
       <c r="D243" t="inlineStr"/>
       <c r="E243" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>.mails.ResetMailSend</t>
+          <t>.mails.ForgetPasswordErrorMail</t>
         </is>
       </c>
       <c r="G243" t="inlineStr"/>
       <c r="H243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr"/>
       <c r="B244" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Error!&lt;/strong&gt; We do not know this email address</t>
+          <t>-- all GBs --</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Fehler!&lt;/strong&gt; Diese Email-Adresse ist uns nicht bekannt</t>
+          <t>-- alle LGs --</t>
         </is>
       </c>
       <c r="D244" t="inlineStr"/>
       <c r="E244" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>.mails.ForgetPasswordErrorMail</t>
+          <t>.marketplace.DropdownAllLGs</t>
         </is>
       </c>
       <c r="G244" t="inlineStr"/>
       <c r="H244" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr"/>
       <c r="B245" t="inlineStr">
         <is>
-          <t>-- all GBs --</t>
+          <t>Your password has been updated.</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>-- alle LGs --</t>
+          <t>Dein Passwort wurde aktualisiert.</t>
         </is>
       </c>
       <c r="D245" t="inlineStr"/>
       <c r="E245" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>.marketplace.DropdownAllLGs</t>
+          <t>.profile.PasswordUpdated</t>
         </is>
       </c>
       <c r="G245" t="inlineStr"/>
       <c r="H245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr"/>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Your password has been updated.</t>
+          <t>&lt;a href="/docs/en/sign-up/#player-id" target="_blank"&gt;&lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt; Found correct ID&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Dein Passwort wurde aktualisiert.</t>
+          <t>&lt;a href="/docs/de/registrieren/#spieler-id-finden" target="_blank"&gt;&lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt; Richtige ID finden&lt;/a&gt;</t>
         </is>
       </c>
       <c r="D246" t="inlineStr"/>
       <c r="E246" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>.profile.PasswordUpdated</t>
+          <t>.register.HelpLink</t>
         </is>
       </c>
       <c r="G246" t="inlineStr"/>
       <c r="H246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr"/>
       <c r="B247" t="inlineStr">
         <is>
-          <t>&lt;a href="/docs/en/sign-up/#player-id" target="_blank"&gt;&lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt; Found correct ID&lt;/a&gt;</t>
+          <t>Search new building…</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>&lt;a href="/docs/de/registrieren/#spieler-id-finden" target="_blank"&gt;&lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt; Richtige ID finden&lt;/a&gt;</t>
+          <t>Suche neues Gebäude…</t>
         </is>
       </c>
       <c r="D247" t="inlineStr"/>
       <c r="E247" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>.register.HelpLink</t>
+          <t>.citymap.SearchNewBuilding</t>
         </is>
       </c>
       <c r="G247" t="inlineStr"/>
       <c r="H247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr"/>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Search new building…</t>
+          <t>Changelog from citymap planner</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Suche neues Gebäude…</t>
+          <t>Changelog des Stadtplaners</t>
         </is>
       </c>
       <c r="D248" t="inlineStr"/>
       <c r="E248" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>.citymap.SearchNewBuilding</t>
+          <t>.citymap.HeadingChangelog</t>
         </is>
       </c>
       <c r="G248" t="inlineStr"/>
       <c r="H248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr"/>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Changelog from citymap planner</t>
+          <t>back to the planner</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Changelog des Stadtplaners</t>
+          <t>zurück zum Planer</t>
         </is>
       </c>
       <c r="D249" t="inlineStr"/>
       <c r="E249" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>.citymap.HeadingChangelog</t>
+          <t>.citymap.BackToPlanner</t>
         </is>
       </c>
       <c r="G249" t="inlineStr"/>
       <c r="H249" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr"/>
       <c r="B250" t="inlineStr">
         <is>
-          <t>back to the planner</t>
+          <t>by type</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>zurück zum Planer</t>
+          <t>Nach Typ</t>
         </is>
       </c>
       <c r="D250" t="inlineStr"/>
       <c r="E250" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>.citymap.BackToPlanner</t>
+          <t>.citymap.FilterAfterType</t>
         </is>
       </c>
       <c r="G250" t="inlineStr"/>
       <c r="H250" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr"/>
       <c r="B251" t="inlineStr">
         <is>
-          <t>by type</t>
+          <t>by size</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Nach Typ</t>
+          <t>Nach Größe</t>
         </is>
       </c>
       <c r="D251" t="inlineStr"/>
       <c r="E251" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>.citymap.FilterAfterType</t>
+          <t>.citymap.FilterAfterSize</t>
         </is>
       </c>
       <c r="G251" t="inlineStr"/>
       <c r="H251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr"/>
       <c r="B252" t="inlineStr">
         <is>
-          <t>by size</t>
+          <t>The AddOn for Forge of Empires</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Nach Größe</t>
+          <t>Das AddOn für Forge of Empires</t>
         </is>
       </c>
       <c r="D252" t="inlineStr"/>
       <c r="E252" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>.citymap.FilterAfterSize</t>
+          <t>.startpage.HeroHeading</t>
         </is>
       </c>
       <c r="G252" t="inlineStr"/>
       <c r="H252" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr"/>
       <c r="B253" t="inlineStr">
         <is>
-          <t>The AddOn for Forge of Empires</t>
+          <t>Are you looking for something that makes playing easier for you, but don't want to cheat? Then you are exactly right here.</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Das AddOn für Forge of Empires</t>
+          <t>Du suchst nach etwas, das dir das Spielen erleichtert, aber möchtest nicht cheaten? Dann bist du hier genau richtig.</t>
         </is>
       </c>
       <c r="D253" t="inlineStr"/>
       <c r="E253" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>.startpage.HeroHeading</t>
+          <t>.startpage.HeroIntro</t>
         </is>
       </c>
       <c r="G253" t="inlineStr"/>
       <c r="H253" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr"/>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Are you looking for something that makes playing easier for you, but don't want to cheat? Then you are exactly right here.</t>
+          <t>FoE Helper</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Du suchst nach etwas, das dir das Spielen erleichtert, aber möchtest nicht cheaten? Dann bist du hier genau richtig.</t>
+          <t>FoE Helfer</t>
         </is>
       </c>
       <c r="D254" t="inlineStr"/>
       <c r="E254" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>.startpage.HeroIntro</t>
+          <t>.top_menu.Branding</t>
         </is>
       </c>
       <c r="G254" t="inlineStr"/>
       <c r="H254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr"/>
       <c r="B255" t="inlineStr">
         <is>
-          <t>FoE Helper</t>
+          <t>Read more</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>FoE Helfer</t>
+          <t>Mehr erfahren</t>
         </is>
       </c>
       <c r="D255" t="inlineStr"/>
       <c r="E255" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>.top_menu.Branding</t>
+          <t>.startpage.ReadMore</t>
         </is>
       </c>
       <c r="G255" t="inlineStr"/>
       <c r="H255" t="inlineStr"/>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr"/>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Read more</t>
+          <t>finished steps</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Mehr erfahren</t>
+          <t>fertige Stufen</t>
         </is>
       </c>
       <c r="D256" t="inlineStr"/>
       <c r="E256" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>.startpage.ReadMore</t>
+          <t>.stats/detail.LabelSteps</t>
         </is>
       </c>
       <c r="G256" t="inlineStr"/>
       <c r="H256" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr"/>
       <c r="B257" t="inlineStr">
         <is>
-          <t>finished steps</t>
+          <t>open steps</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>fertige Stufen</t>
+          <t>offene Stufen</t>
         </is>
       </c>
       <c r="D257" t="inlineStr"/>
       <c r="E257" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>.stats/detail.LabelSteps</t>
+          <t>.stats/detail.LabelStepsMax</t>
         </is>
       </c>
       <c r="G257" t="inlineStr"/>
       <c r="H257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr"/>
       <c r="B258" t="inlineStr">
         <is>
-          <t>open steps</t>
+          <t>by</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>offene Stufen</t>
+          <t>von</t>
         </is>
       </c>
       <c r="D258" t="inlineStr"/>
       <c r="E258" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>.stats/detail.LabelStepsMax</t>
+          <t>.startpage.From</t>
         </is>
       </c>
       <c r="G258" t="inlineStr"/>
       <c r="H258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr"/>
       <c r="B259" t="inlineStr">
         <is>
-          <t>by</t>
+          <t>%Y/%d/%m</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>von</t>
+          <t>%d.%m.%Y</t>
         </is>
       </c>
       <c r="D259" t="inlineStr"/>
       <c r="E259" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>.startpage.From</t>
+          <t>.global.DateFormatShort</t>
         </is>
       </c>
       <c r="G259" t="inlineStr"/>
       <c r="H259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr"/>
       <c r="B260" t="inlineStr">
         <is>
-          <t>%Y/%d/%m</t>
+          <t>Read more…</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>%d.%m.%Y</t>
+          <t>weiterlesen…</t>
         </is>
       </c>
       <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>.global.DateFormatShort</t>
+          <t>.startpage.MoreLink</t>
         </is>
       </c>
       <c r="G260" t="inlineStr"/>
       <c r="H260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr"/>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Read more…</t>
+          <t>Own share / funding calculator on foe-helper.com</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>weiterlesen…</t>
+          <t>Eigenanteils- / Förderrechner auf foe-helper.com</t>
         </is>
       </c>
       <c r="D261" t="inlineStr"/>
       <c r="E261" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>.startpage.MoreLink</t>
+          <t>.startpage.HeroImageAlt</t>
         </is>
       </c>
       <c r="G261" t="inlineStr"/>
       <c r="H261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr"/>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Own share / funding calculator on foe-helper.com</t>
+          <t>English</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Eigenanteils- / Förderrechner auf foe-helper.com</t>
+          <t>Deutsch</t>
         </is>
       </c>
       <c r="D262" t="inlineStr"/>
       <c r="E262" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>.startpage.HeroImageAlt</t>
+          <t>.name</t>
         </is>
       </c>
       <c r="G262" t="inlineStr"/>
       <c r="H262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr"/>
       <c r="B263" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>Forge of Empires Arc Calculator. Calculates proportion of Forge points for all places - always safe places, no overbidding by foreigner. Free!</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Deutsch</t>
+          <t>Forge of Empires Arche Rechner. Berechnet automatisch die richtigen Plätze für die Forge Punkte - immer sichere Plätze, nicht überbietbar. Kostenlos!</t>
         </is>
       </c>
       <c r="D263" t="inlineStr"/>
       <c r="E263" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>.name</t>
+          <t>.ark_calculator.MetaDesc</t>
         </is>
       </c>
       <c r="G263" t="inlineStr"/>
       <c r="H263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr"/>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Forge of Empires Arc Calculator. Calculates proportion of Forge points for all places - always safe places, no overbidding by foreigner. Free!</t>
+          <t>Forge of Empires Investment Calculator. Where to put the Forge points? Which of your great buildings can you level up the fastest? Find out here.</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Forge of Empires Arche Rechner. Berechnet automatisch die richtigen Plätze für die Forge Punkte - immer sichere Plätze, nicht überbietbar. Kostenlos!</t>
+          <t>Forge of Empires Investitionsrechner. Wohin mit den Forge Punkten? Welches deiner legendären Gebäude kannst du am schnellsten leveln? Finde es hier heraus.</t>
         </is>
       </c>
       <c r="D264" t="inlineStr"/>
       <c r="E264" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>.ark_calculator.MetaDesc</t>
+          <t>.invest_calculator.MetaDesc</t>
         </is>
       </c>
       <c r="G264" t="inlineStr"/>
       <c r="H264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr"/>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Forge of Empires Investment Calculator. Where to put the Forge points? Which of your great buildings can you level up the fastest? Find out here.</t>
+          <t>Forge of Empires great buildings - safe deposit on seats, no surpassing by strangers. Simply calculate own share &amp; third party including patron bonus.</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Forge of Empires Investitionsrechner. Wohin mit den Forge Punkten? Welches deiner legendären Gebäude kannst du am schnellsten leveln? Finde es hier heraus.</t>
+          <t>Forge of Empires legendäre Bauwerke - sicher auf Plätze einzahlen, kein Überbieten durch Fremde. Einfach Eigenanteil &amp; Fremdanteil inkl. Mäzenbonus berechnen.</t>
         </is>
       </c>
       <c r="D265" t="inlineStr"/>
       <c r="E265" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>.invest_calculator.MetaDesc</t>
+          <t>.ownpart.MetaDesc</t>
         </is>
       </c>
       <c r="G265" t="inlineStr"/>
       <c r="H265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr"/>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Forge of Empires great buildings - safe deposit on seats, no surpassing by strangers. Simply calculate own share &amp; third party including patron bonus.</t>
+          <t>Help with Forge of Empires: personal contribution calculator, Arc calculator, statistics tool for you and your guild - ideal for beginners and professionals. Free of charge!</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Forge of Empires legendäre Bauwerke - sicher auf Plätze einzahlen, kein Überbieten durch Fremde. Einfach Eigenanteil &amp; Fremdanteil inkl. Mäzenbonus berechnen.</t>
+          <t>Hilfe bei Forge of Empires: Eigenanteilsrechner, Arche Rechner, Statistiktool für dich und deine Gilde - ideal für Einsteiger und Profis. Kostenfrei!</t>
         </is>
       </c>
       <c r="D266" t="inlineStr"/>
       <c r="E266" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>.ownpart.MetaDesc</t>
+          <t>.startpage.MetaDesc</t>
         </is>
       </c>
       <c r="G266" t="inlineStr"/>
       <c r="H266" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr"/>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Help with Forge of Empires: personal contribution calculator, Arc calculator, statistics tool for you and your guild - ideal for beginners and professionals. Free of charge!</t>
+          <t>Arc calculator - always deposit correctly - Forge of Empires</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Hilfe bei Forge of Empires: Eigenanteilsrechner, Arche Rechner, Statistiktool für dich und deine Gilde - ideal für Einsteiger und Profis. Kostenfrei!</t>
+          <t>Arche Rechner - Immer richtig einzahlen - Forge of Empires</t>
         </is>
       </c>
       <c r="D267" t="inlineStr"/>
       <c r="E267" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>.startpage.MetaDesc</t>
+          <t>.ark_calculator.MetaTitle</t>
         </is>
       </c>
       <c r="G267" t="inlineStr"/>
       <c r="H267" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr"/>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Arc calculator - always deposit correctly - Forge of Empires</t>
+          <t>FoE Investment Calculator - Help for Online Strategy Game FoE</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Arche Rechner - Immer richtig einzahlen - Forge of Empires</t>
+          <t>FoE Investitions Rechner - Hilfe für Online Strategiespiel FoE</t>
         </is>
       </c>
       <c r="D268" t="inlineStr"/>
       <c r="E268" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>.ark_calculator.MetaTitle</t>
+          <t>.invest_calculator.MetaTitle</t>
         </is>
       </c>
       <c r="G268" t="inlineStr"/>
       <c r="H268" t="inlineStr"/>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr"/>
       <c r="B269" t="inlineStr">
         <is>
-          <t>FoE Investment Calculator - Help for Online Strategy Game FoE</t>
+          <t>Ownpart calculator | Bonus calculator | Arc conveyor - FoE</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>FoE Investitions Rechner - Hilfe für Online Strategiespiel FoE</t>
+          <t>Eigenanteils-Rechner | Bonusrechner | Arche Förderrechner - FoE</t>
         </is>
       </c>
       <c r="D269" t="inlineStr"/>
       <c r="E269" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>.invest_calculator.MetaTitle</t>
+          <t>.ownpart.MetaTitle</t>
         </is>
       </c>
       <c r="G269" t="inlineStr"/>
       <c r="H269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr"/>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Ownpart calculator | Bonus calculator | Arc conveyor - FoE</t>
+          <t>Forge points calculator - tool for online strategy game Forge of Empires</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Eigenanteils-Rechner | Bonusrechner | Arche Förderrechner - FoE</t>
+          <t>Forge Punkte Rechner - Tool für Online Strategiespiel Forge of Empires</t>
         </is>
       </c>
       <c r="D270" t="inlineStr"/>
       <c r="E270" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>.ownpart.MetaTitle</t>
+          <t>.startpage.MetaTitle</t>
         </is>
       </c>
       <c r="G270" t="inlineStr"/>
       <c r="H270" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr"/>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Forge points calculator - tool for online strategy game Forge of Empires</t>
+          <t>en-EN</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Forge Punkte Rechner - Tool für Online Strategiespiel Forge of Empires</t>
+          <t>de-DE</t>
         </is>
       </c>
       <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>.startpage.MetaTitle</t>
-[...2 lines deleted...]
-      <c r="G271" t="inlineStr"/>
+          <t>.Local</t>
+        </is>
+      </c>
+      <c r="G271" t="inlineStr">
+        <is>
+          <t>Not at all obvious what this should be translated to.</t>
+        </is>
+      </c>
       <c r="H271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr"/>
       <c r="B272" t="inlineStr">
         <is>
-          <t>en-EN</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>de-DE</t>
+          <t>Erledigt</t>
         </is>
       </c>
       <c r="D272" t="inlineStr"/>
       <c r="E272" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>.Local</t>
-[...6 lines deleted...]
-      </c>
+          <t>.ownpart.Done</t>
+        </is>
+      </c>
+      <c r="G272" t="inlineStr"/>
       <c r="H272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr"/>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>GB Total-FP</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Erledigt</t>
+          <t>LB Gesamt-FP</t>
         </is>
       </c>
       <c r="D273" t="inlineStr"/>
       <c r="E273" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>.ownpart.Done</t>
+          <t>.ownpart.TotalLGFPs</t>
         </is>
       </c>
       <c r="G273" t="inlineStr"/>
       <c r="H273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr"/>
       <c r="B274" t="inlineStr">
         <is>
-          <t>GB Total-FP</t>
+          <t>Your world</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>LB Gesamt-FP</t>
+          <t>Deine Welt</t>
         </is>
       </c>
       <c r="D274" t="inlineStr"/>
       <c r="E274" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>.ownpart.TotalLGFPs</t>
+          <t>.register.YourWorld</t>
         </is>
       </c>
       <c r="G274" t="inlineStr"/>
       <c r="H274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr"/>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Your world</t>
+          <t>-- Select server --</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Deine Welt</t>
+          <t>-- Server auswählen --</t>
         </is>
       </c>
       <c r="D275" t="inlineStr"/>
       <c r="E275" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>.register.YourWorld</t>
+          <t>.register.DropdownWorld</t>
         </is>
       </c>
       <c r="G275" t="inlineStr"/>
       <c r="H275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr"/>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Germany &lt;small class="text-muted"&gt;- deXX&lt;/small&gt;</t>
+          <t>Please provide full details</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Deutschland &lt;small class="text-muted"&gt;- deXX&lt;/small&gt;</t>
+          <t>Bitte mache vollständige Angaben</t>
         </is>
       </c>
       <c r="D276" t="inlineStr"/>
       <c r="E276" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>.register.DropdownWorld</t>
+          <t>.register.PleaseFillCompletly</t>
         </is>
       </c>
       <c r="G276" t="inlineStr"/>
       <c r="H276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr"/>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Please provide full details</t>
+          <t>Login</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Bitte mache vollständige Angaben</t>
+          <t>Login</t>
         </is>
       </c>
       <c r="D277" t="inlineStr"/>
       <c r="E277" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>.register.PleaseFillCompletly</t>
+          <t>.top_menu.Login</t>
         </is>
       </c>
       <c r="G277" t="inlineStr"/>
       <c r="H277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr"/>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Login</t>
+          <t>Tools</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Login</t>
+          <t>Tools</t>
         </is>
       </c>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>.top_menu.Login</t>
+          <t>.top_menu.Tools</t>
         </is>
       </c>
       <c r="G278" t="inlineStr"/>
       <c r="H278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr"/>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Tools</t>
+          <t>Language missing or incomplete?</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Tools</t>
+          <t>Sprache fehlt oder ist unvollständig?</t>
         </is>
       </c>
       <c r="D279" t="inlineStr"/>
       <c r="E279" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>.top_menu.Tools</t>
+          <t>.top_menu.SpeakNotAvailable</t>
         </is>
       </c>
       <c r="G279" t="inlineStr"/>
       <c r="H279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr"/>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Language missing or incomplete?</t>
+          <t>Investment calculator</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Sprache fehlt oder ist unvollständig?</t>
+          <t>Eigenanteilsrechner</t>
         </is>
       </c>
       <c r="D280" t="inlineStr"/>
       <c r="E280" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>.top_menu.SpeakNotAvailable</t>
+          <t>.ownpart.InvestmentCalculatorHeader</t>
         </is>
       </c>
       <c r="G280" t="inlineStr"/>
       <c r="H280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr"/>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Investment calculator</t>
+          <t>Not necessary</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Eigenanteilsrechner</t>
+          <t>nicht notwendig</t>
         </is>
       </c>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>.ownpart.InvestmentCalculatorHeader</t>
+          <t>.ownpart.NotNecessary</t>
         </is>
       </c>
       <c r="G281" t="inlineStr"/>
       <c r="H281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr"/>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Not necessary</t>
+          <t>Ownpart</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>nicht notwendig</t>
+          <t>Eigenanteil</t>
         </is>
       </c>
       <c r="D282" t="inlineStr"/>
       <c r="E282" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>.ownpart.NotNecessary</t>
+          <t>.ownpart.Ownpart</t>
         </is>
       </c>
       <c r="G282" t="inlineStr"/>
       <c r="H282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr"/>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Ownpart</t>
+          <t>If you have any questions or remarks, please visit our &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Discord Server&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Eigenanteil</t>
+          <t>Hast Du irgend welche Fragen oder Anmerkungen, besuche uns auf unserem &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Discord Server&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>.ownpart.Ownpart</t>
+          <t>.ownpart.LinkToForum</t>
         </is>
       </c>
       <c r="G283" t="inlineStr"/>
       <c r="H283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr"/>
       <c r="B284" t="inlineStr">
         <is>
-          <t>If you have any questions or remarks, please visit our &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Discord Server&lt;/a&gt;.</t>
+          <t>This cost calculator is part of the &lt;a href="https://docs.foe-helper.com/english/installing" target="_blank"&gt;Browser-Extension for Forge of Empires&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Hast Du irgend welche Fragen oder Anmerkungen, besuche uns auf unserem &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Discord Server&lt;/a&gt;.</t>
+          <t>Dieser Kostenrechner ist Teil unserer &lt;a href="https://docs.foe-helper.com/deutsch/installation" target="_blank"&gt;Browser-Extension&lt;/a&gt; für Forge of Empires.</t>
         </is>
       </c>
       <c r="D284" t="inlineStr"/>
       <c r="E284" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>.ownpart.LinkToForum</t>
+          <t>.ownpart.LinkToExtension</t>
         </is>
       </c>
       <c r="G284" t="inlineStr"/>
       <c r="H284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr"/>
       <c r="B285" t="inlineStr">
         <is>
-          <t>This cost calculator is part of the &lt;a href="https://docs.foe-helper.com/english/installing" target="_blank"&gt;Browser-Extension for Forge of Empires&lt;/a&gt;.</t>
+          <t>Observatory</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Dieser Kostenrechner ist Teil unserer &lt;a href="https://docs.foe-helper.com/deutsch/installation" target="_blank"&gt;Browser-Extension&lt;/a&gt; für Forge of Empires.</t>
+          <t>Observatorium</t>
         </is>
       </c>
       <c r="D285" t="inlineStr"/>
       <c r="E285" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>.ownpart.LinkToExtension</t>
+          <t>.global.Legendary.X_AllAge_EasterBonus4</t>
         </is>
       </c>
       <c r="G285" t="inlineStr"/>
       <c r="H285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr"/>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Observatory</t>
+          <t>Temple of Relics</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Observatorium</t>
+          <t>Relikttempel</t>
         </is>
       </c>
       <c r="D286" t="inlineStr"/>
       <c r="E286" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_AllAge_EasterBonus4</t>
+          <t>.global.Legendary.X_AllAge_Expedition</t>
         </is>
       </c>
       <c r="G286" t="inlineStr"/>
       <c r="H286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr"/>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Temple of Relics</t>
+          <t>Galata Tower</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Relikttempel</t>
+          <t>Galata Tower</t>
         </is>
       </c>
       <c r="D287" t="inlineStr"/>
       <c r="E287" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_AllAge_Expedition</t>
+          <t>.global.Legendary.X_AllAge_Galata</t>
         </is>
       </c>
       <c r="G287" t="inlineStr"/>
       <c r="H287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr"/>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Galata Tower</t>
+          <t>Oracle of Delphi</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Galata Tower</t>
+          <t>Orakel von Delphi</t>
         </is>
       </c>
       <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_AllAge_Galata</t>
+          <t>.global.Legendary.X_AllAge_Oracle</t>
         </is>
       </c>
       <c r="G288" t="inlineStr"/>
       <c r="H288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr"/>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Oracle of Delphi</t>
+          <t>Gaea Statue</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Orakel von Delphi</t>
+          <t>Gaea Statue</t>
         </is>
       </c>
       <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_AllAge_Oracle</t>
+          <t>.global.Legendary.X_ArcticFuture_Landmark1</t>
         </is>
       </c>
       <c r="G289" t="inlineStr"/>
       <c r="H289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr"/>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Gaea Statue</t>
+          <t>Arctic Orangery</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Gaea Statue</t>
+          <t>Arktische Orangerie</t>
         </is>
       </c>
       <c r="D290" t="inlineStr"/>
       <c r="E290" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_ArcticFuture_Landmark1</t>
+          <t>.global.Legendary.X_ArcticFuture_Landmark2</t>
         </is>
       </c>
       <c r="G290" t="inlineStr"/>
       <c r="H290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr"/>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Arctic Orangery</t>
+          <t>Seed Vault</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Arktische Orangerie</t>
+          <t>Saatgut Tresor</t>
         </is>
       </c>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_ArcticFuture_Landmark2</t>
+          <t>.global.Legendary.X_ArcticFuture_Landmark3</t>
         </is>
       </c>
       <c r="G291" t="inlineStr"/>
       <c r="H291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr"/>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Seed Vault</t>
+          <t>Tower of Babel</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Saatgut Tresor</t>
+          <t>Turm zu Babel</t>
         </is>
       </c>
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_ArcticFuture_Landmark3</t>
+          <t>.global.Legendary.X_BronzeAge_Landmark1</t>
         </is>
       </c>
       <c r="G292" t="inlineStr"/>
       <c r="H292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr"/>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Tower of Babel</t>
+          <t>Statue of Zeus</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Turm zu Babel</t>
+          <t>Zeusstatue</t>
         </is>
       </c>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_BronzeAge_Landmark1</t>
+          <t>.global.Legendary.X_BronzeAge_Landmark2</t>
         </is>
       </c>
       <c r="G293" t="inlineStr"/>
       <c r="H293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr"/>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Statue of Zeus</t>
+          <t>Frauenkirche of Dresden</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Zeusstatue</t>
+          <t>Dresdener Frauenkirche</t>
         </is>
       </c>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_BronzeAge_Landmark2</t>
+          <t>.global.Legendary.X_ColonialAge_Landmark1</t>
         </is>
       </c>
       <c r="G294" t="inlineStr"/>
       <c r="H294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr"/>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Frauenkirche of Dresden</t>
+          <t>Deal Castle</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Dresdener Frauenkirche</t>
+          <t>Dealcastle</t>
         </is>
       </c>
       <c r="D295" t="inlineStr"/>
       <c r="E295" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_ColonialAge_Landmark1</t>
+          <t>.global.Legendary.X_ColonialAge_Landmark2</t>
         </is>
       </c>
       <c r="G295" t="inlineStr"/>
       <c r="H295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr"/>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Deal Castle</t>
+          <t>Lotus Temple</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Dealcastle</t>
+          <t>Lotus Tempel</t>
         </is>
       </c>
       <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_ColonialAge_Landmark2</t>
+          <t>.global.Legendary.X_ContemporaryEra_Landmark1</t>
         </is>
       </c>
       <c r="G296" t="inlineStr"/>
       <c r="H296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr"/>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Lotus Temple</t>
+          <t>Innovation Tower</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Lotus Tempel</t>
+          <t>Innovation Tower</t>
         </is>
       </c>
       <c r="D297" t="inlineStr"/>
       <c r="E297" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_ContemporaryEra_Landmark1</t>
+          <t>.global.Legendary.X_ContemporaryEra_Landmark2</t>
         </is>
       </c>
       <c r="G297" t="inlineStr"/>
       <c r="H297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr"/>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Innovation Tower</t>
+          <t>Hagia Sophia</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Innovation Tower</t>
+          <t>Hagia Sophia</t>
         </is>
       </c>
       <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_ContemporaryEra_Landmark2</t>
+          <t>.global.Legendary.X_EarlyMiddleAge_Landmark1</t>
         </is>
       </c>
       <c r="G298" t="inlineStr"/>
       <c r="H298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr"/>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Hagia Sophia</t>
+          <t>Cathedral of Aachen</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Hagia Sophia</t>
+          <t>Aachener Dom</t>
         </is>
       </c>
       <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_EarlyMiddleAge_Landmark1</t>
+          <t>.global.Legendary.X_EarlyMiddleAge_Landmark2</t>
         </is>
       </c>
       <c r="G299" t="inlineStr"/>
       <c r="H299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr"/>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Cathedral of Aachen</t>
+          <t>The Arc</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Aachener Dom</t>
+          <t>Die Arche</t>
         </is>
       </c>
       <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_EarlyMiddleAge_Landmark2</t>
+          <t>.global.Legendary.X_FutureEra_Landmark1</t>
         </is>
       </c>
       <c r="G300" t="inlineStr"/>
       <c r="H300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr"/>
       <c r="B301" t="inlineStr">
         <is>
-          <t>The Arc</t>
+          <t>Rain Forest Project</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Die Arche</t>
+          <t>Regenwald Projekt</t>
         </is>
       </c>
       <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_FutureEra_Landmark1</t>
+          <t>.global.Legendary.X_FutureEra_Landmark2</t>
         </is>
       </c>
       <c r="G301" t="inlineStr"/>
       <c r="H301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr"/>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Rain Forest Project</t>
+          <t>St. Mark's Basilica</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Regenwald Projekt</t>
+          <t>Markusdom</t>
         </is>
       </c>
       <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_FutureEra_Landmark2</t>
+          <t>.global.Legendary.X_HighMiddleAge_Landmark1</t>
         </is>
       </c>
       <c r="G302" t="inlineStr"/>
       <c r="H302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr"/>
       <c r="B303" t="inlineStr">
         <is>
-          <t>St. Mark's Basilica</t>
+          <t>Notre Dame</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Markusdom</t>
+          <t>Notré Dame</t>
         </is>
       </c>
       <c r="D303" t="inlineStr"/>
       <c r="E303" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_HighMiddleAge_Landmark1</t>
+          <t>.global.Legendary.X_HighMiddleAge_Landmark3</t>
         </is>
       </c>
       <c r="G303" t="inlineStr"/>
       <c r="H303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr"/>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Notre Dame</t>
+          <t>Royal Albert Hall</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Notré Dame</t>
+          <t>Royal Albert Hall</t>
         </is>
       </c>
       <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_HighMiddleAge_Landmark3</t>
+          <t>.global.Legendary.X_IndustrialAge_Landmark1</t>
         </is>
       </c>
       <c r="G304" t="inlineStr"/>
       <c r="H304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr"/>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Royal Albert Hall</t>
+          <t>Capitol</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Royal Albert Hall</t>
+          <t>Kapitol</t>
         </is>
       </c>
       <c r="D305" t="inlineStr"/>
       <c r="E305" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_IndustrialAge_Landmark1</t>
+          <t>.global.Legendary.X_IndustrialAge_Landmark2</t>
         </is>
       </c>
       <c r="G305" t="inlineStr"/>
       <c r="H305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr"/>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Capitol</t>
+          <t>Colosseum</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Kapitol</t>
+          <t>Koloseum</t>
         </is>
       </c>
       <c r="D306" t="inlineStr"/>
       <c r="E306" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_IndustrialAge_Landmark2</t>
+          <t>.global.Legendary.X_IronAge_Landmark1</t>
         </is>
       </c>
       <c r="G306" t="inlineStr"/>
       <c r="H306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr"/>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Colosseum</t>
+          <t>Lighthouse of Alexandria</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Koloseum</t>
+          <t>Leuchtturm von Alexandria</t>
         </is>
       </c>
       <c r="D307" t="inlineStr"/>
       <c r="E307" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_IronAge_Landmark1</t>
+          <t>.global.Legendary.X_IronAge_Landmark2</t>
         </is>
       </c>
       <c r="G307" t="inlineStr"/>
       <c r="H307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr"/>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Lighthouse of Alexandria</t>
+          <t>Saint Basil's Cathedral</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Leuchtturm von Alexandria</t>
+          <t>Basilius Kathedrale</t>
         </is>
       </c>
       <c r="D308" t="inlineStr"/>
       <c r="E308" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_IronAge_Landmark2</t>
+          <t>.global.Legendary.X_LateMiddleAge_Landmark1</t>
         </is>
       </c>
       <c r="G308" t="inlineStr"/>
       <c r="H308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr"/>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Saint Basil's Cathedral</t>
+          <t>Castel del Monte</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Basilius Kathedrale</t>
+          <t>Castel del Monte</t>
         </is>
       </c>
       <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_LateMiddleAge_Landmark1</t>
+          <t>.global.Legendary.X_LateMiddleAge_Landmark3</t>
         </is>
       </c>
       <c r="G309" t="inlineStr"/>
       <c r="H309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr"/>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Castel del Monte</t>
+          <t>Space Needle</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Castel del Monte</t>
+          <t>Space Needle</t>
         </is>
       </c>
       <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_LateMiddleAge_Landmark3</t>
+          <t>.global.Legendary.X_ModernEra_Landmark1</t>
         </is>
       </c>
       <c r="G310" t="inlineStr"/>
       <c r="H310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr"/>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Space Needle</t>
+          <t>Atomium</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Space Needle</t>
+          <t>Atomium</t>
         </is>
       </c>
       <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_ModernEra_Landmark1</t>
+          <t>.global.Legendary.X_ModernEra_Landmark2</t>
         </is>
       </c>
       <c r="G311" t="inlineStr"/>
       <c r="H311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr"/>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Atomium</t>
+          <t>Atlantis Museum</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Atomium</t>
+          <t>Atlantis Museum</t>
         </is>
       </c>
       <c r="D312" t="inlineStr"/>
       <c r="E312" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_ModernEra_Landmark2</t>
+          <t>.global.Legendary.X_OceanicFuture_Landmark1</t>
         </is>
       </c>
       <c r="G312" t="inlineStr"/>
       <c r="H312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr"/>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Atlantis Museum</t>
+          <t>The Kraken</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Atlantis Museum</t>
+          <t>Der Kraken</t>
         </is>
       </c>
       <c r="D313" t="inlineStr"/>
       <c r="E313" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_OceanicFuture_Landmark1</t>
+          <t>.global.Legendary.X_OceanicFuture_Landmark2</t>
         </is>
       </c>
       <c r="G313" t="inlineStr"/>
       <c r="H313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr"/>
       <c r="B314" t="inlineStr">
         <is>
-          <t>The Kraken</t>
+          <t>The Blue Galaxy</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Der Kraken</t>
+          <t>Die blaue Galaxie</t>
         </is>
       </c>
       <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_OceanicFuture_Landmark2</t>
+          <t>.global.Legendary.X_OceanicFuture_Landmark3</t>
         </is>
       </c>
       <c r="G314" t="inlineStr"/>
       <c r="H314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr"/>
       <c r="B315" t="inlineStr">
         <is>
-          <t>The Blue Galaxy</t>
+          <t>Cape Canaveral</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Die blaue Galaxie</t>
+          <t>Cape Canaveral</t>
         </is>
       </c>
       <c r="D315" t="inlineStr"/>
       <c r="E315" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_OceanicFuture_Landmark3</t>
+          <t>.global.Legendary.X_PostModernEra_Landmark1</t>
         </is>
       </c>
       <c r="G315" t="inlineStr"/>
       <c r="H315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr"/>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Cape Canaveral</t>
+          <t>The Habitat</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Cape Canaveral</t>
+          <t>Das Habbitat</t>
         </is>
       </c>
       <c r="D316" t="inlineStr"/>
       <c r="E316" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_PostModernEra_Landmark1</t>
+          <t>.global.Legendary.X_PostModernEra_Landmark2</t>
         </is>
       </c>
       <c r="G316" t="inlineStr"/>
       <c r="H316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr"/>
       <c r="B317" t="inlineStr">
         <is>
-          <t>The Habitat</t>
+          <t>Alcatraz</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Das Habbitat</t>
+          <t>Alcatraz</t>
         </is>
       </c>
       <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_PostModernEra_Landmark2</t>
+          <t>.global.Legendary.X_ProgressiveEra_Landmark1</t>
         </is>
       </c>
       <c r="G317" t="inlineStr"/>
       <c r="H317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr"/>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Alcatraz</t>
+          <t>Château Frontenac</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Alcatraz</t>
+          <t>Château Frontenac</t>
         </is>
       </c>
       <c r="D318" t="inlineStr"/>
       <c r="E318" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_ProgressiveEra_Landmark1</t>
+          <t>.global.Legendary.X_ProgressiveEra_Landmark2</t>
         </is>
       </c>
       <c r="G318" t="inlineStr"/>
       <c r="H318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr"/>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Château Frontenac</t>
+          <t>Space Carrier</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Château Frontenac</t>
+          <t>Weltraumfrachter</t>
         </is>
       </c>
       <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_ProgressiveEra_Landmark2</t>
+          <t>.global.Legendary.X_SpaceAgeAsteroidBelt_Landmark1</t>
         </is>
       </c>
       <c r="G319" t="inlineStr"/>
       <c r="H319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr"/>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Space Carrier</t>
+          <t>Star Gazer</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Weltraumfrachter</t>
+          <t>Star Gazer</t>
         </is>
       </c>
       <c r="D320" t="inlineStr"/>
       <c r="E320" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeAsteroidBelt_Landmark1</t>
+          <t>.global.Legendary.X_SpaceAgeMars_Landmark1</t>
         </is>
       </c>
       <c r="G320" t="inlineStr"/>
       <c r="H320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr"/>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Star Gazer</t>
+          <t>The Virgo Project</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Star Gazer</t>
+          <t>Das Virgo-Projekt</t>
         </is>
       </c>
       <c r="D321" t="inlineStr"/>
       <c r="E321" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeMars_Landmark1</t>
+          <t>.global.Legendary.X_SpaceAgeMars_Landmark2</t>
         </is>
       </c>
       <c r="G321" t="inlineStr"/>
       <c r="H321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr"/>
       <c r="B322" t="inlineStr">
         <is>
-          <t>The Virgo Project</t>
+          <t>Voyager V1</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Das Virgo-Projekt</t>
+          <t>Voyager V1</t>
         </is>
       </c>
       <c r="D322" t="inlineStr"/>
       <c r="E322" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeMars_Landmark2</t>
+          <t>.global.Legendary.X_TomorrowEra_Landmark1</t>
         </is>
       </c>
       <c r="G322" t="inlineStr"/>
       <c r="H322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr"/>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Voyager V1</t>
+          <t>Truce Tower</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Voyager V1</t>
+          <t>Friedensturm</t>
         </is>
       </c>
       <c r="D323" t="inlineStr"/>
       <c r="E323" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_TomorrowEra_Landmark1</t>
+          <t>.global.Legendary.X_TomorrowEra_Landmark2</t>
         </is>
       </c>
       <c r="G323" t="inlineStr"/>
       <c r="H323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr"/>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Truce Tower</t>
+          <t>Terracotta Army</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Friedensturm</t>
+          <t>Terrakotta Armee</t>
         </is>
       </c>
       <c r="D324" t="inlineStr"/>
       <c r="E324" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_TomorrowEra_Landmark2</t>
+          <t>.global.Legendary.X_VirtualFuture_Landmark1</t>
         </is>
       </c>
       <c r="G324" t="inlineStr"/>
       <c r="H324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr"/>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Terracotta Army</t>
+          <t>Himeji Castle</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Terrakotta Armee</t>
+          <t>Burg Himeji</t>
         </is>
       </c>
       <c r="D325" t="inlineStr"/>
       <c r="E325" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_VirtualFuture_Landmark1</t>
+          <t>.global.Legendary.X_VirtualFuture_Landmark2</t>
         </is>
       </c>
       <c r="G325" t="inlineStr"/>
       <c r="H325" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr"/>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Himeji Castle</t>
+          <t>Investments</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Burg Himeji</t>
+          <t>Investitionen</t>
         </is>
       </c>
       <c r="D326" t="inlineStr"/>
       <c r="E326" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_VirtualFuture_Landmark2</t>
+          <t>.invest_gbs.Investments</t>
         </is>
       </c>
       <c r="G326" t="inlineStr"/>
       <c r="H326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr"/>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Your Arc bonus in %</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Investitionen</t>
+          <t>Dein Arche Bonus in %</t>
         </is>
       </c>
       <c r="D327" t="inlineStr"/>
       <c r="E327" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>.invest_gbs.Investments</t>
+          <t>.invest_gbs.YourArkBonus</t>
         </is>
       </c>
       <c r="G327" t="inlineStr"/>
       <c r="H327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr"/>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Your Arc bonus in %</t>
+          <t>Building</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Dein Arche Bonus in %</t>
+          <t>Gebäude</t>
         </is>
       </c>
       <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>.invest_gbs.YourArkBonus</t>
+          <t>.invest_gbs.Building</t>
         </is>
       </c>
       <c r="G328" t="inlineStr"/>
       <c r="H328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr"/>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Building</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Gebäude</t>
+          <t>Spieler</t>
         </is>
       </c>
       <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>.invest_gbs.Building</t>
+          <t>.invest_gbs.Player</t>
         </is>
       </c>
       <c r="G329" t="inlineStr"/>
       <c r="H329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr"/>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Invested</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Spieler</t>
+          <t>Investiert</t>
         </is>
       </c>
       <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>.invest_gbs.Player</t>
+          <t>.invest_gbs.Invested</t>
         </is>
       </c>
       <c r="G330" t="inlineStr"/>
       <c r="H330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr"/>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Invested</t>
+          <t>Profit</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Investiert</t>
+          <t>Gewinn</t>
         </is>
       </c>
       <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>.invest_gbs.Invested</t>
+          <t>.invest_gbs.Profit</t>
         </is>
       </c>
       <c r="G331" t="inlineStr"/>
       <c r="H331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr"/>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Profit</t>
+          <t>Net</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Gewinn</t>
+          <t>Netto</t>
         </is>
       </c>
       <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>.invest_gbs.Profit</t>
+          <t>.invest_gbs.Net</t>
         </is>
       </c>
       <c r="G332" t="inlineStr"/>
       <c r="H332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr"/>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Net</t>
+          <t>Investments above</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Netto</t>
+          <t>Investitionen über</t>
         </is>
       </c>
       <c r="D333" t="inlineStr"/>
       <c r="E333" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>.invest_gbs.Net</t>
+          <t>.invest_gbs.InvestmentsAbove</t>
         </is>
       </c>
       <c r="G333" t="inlineStr"/>
       <c r="H333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr"/>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Investments above</t>
+          <t>all over %s FP</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Investitionen über</t>
+          <t>alles über %s FP</t>
         </is>
       </c>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>.invest_gbs.InvestmentsAbove</t>
+          <t>.invest_gbs.AllOverXFP</t>
         </is>
       </c>
       <c r="G334" t="inlineStr"/>
       <c r="H334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr"/>
       <c r="B335" t="inlineStr">
         <is>
-          <t>all over %s FP</t>
+          <t>all</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>alles über %s FP</t>
+          <t>Alle</t>
         </is>
       </c>
       <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>.invest_gbs.AllOverXFP</t>
+          <t>.invest_gbs.All</t>
         </is>
       </c>
       <c r="G335" t="inlineStr"/>
       <c r="H335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr"/>
       <c r="B336" t="inlineStr">
         <is>
-          <t>all</t>
+          <t>only save places</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Alle</t>
+          <t>nur sichere Plätze</t>
         </is>
       </c>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>.invest_gbs.All</t>
+          <t>.invest_gbs.OnlySavePlaces</t>
         </is>
       </c>
       <c r="G336" t="inlineStr"/>
       <c r="H336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr"/>
       <c r="B337" t="inlineStr">
         <is>
-          <t>only save places</t>
+          <t>registered</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>nur sichere Plätze</t>
+          <t>registriert</t>
         </is>
       </c>
       <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>.invest_gbs.OnlySavePlaces</t>
+          <t>.invest_gbs.Registered</t>
         </is>
       </c>
       <c r="G337" t="inlineStr"/>
       <c r="H337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr"/>
       <c r="B338" t="inlineStr">
         <is>
-          <t>registered</t>
+          <t>rank</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>registriert</t>
+          <t>Rang</t>
         </is>
       </c>
       <c r="D338" t="inlineStr"/>
       <c r="E338" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>.invest_gbs.Registered</t>
+          <t>.invest_gbs.Rank</t>
         </is>
       </c>
       <c r="G338" t="inlineStr"/>
       <c r="H338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr"/>
       <c r="B339" t="inlineStr">
         <is>
-          <t>rank</t>
+          <t>GB progress</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Rang</t>
+          <t>LG Fortschritt</t>
         </is>
       </c>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>.invest_gbs.Rank</t>
+          <t>.invest_gbs.LBProgress</t>
         </is>
       </c>
       <c r="G339" t="inlineStr"/>
       <c r="H339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr"/>
       <c r="B340" t="inlineStr">
         <is>
-          <t>GB progress</t>
+          <t>invested FPs</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>LG Fortschritt</t>
+          <t>investierte FP</t>
         </is>
       </c>
       <c r="D340" t="inlineStr"/>
       <c r="E340" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>.invest_gbs.LBProgress</t>
+          <t>.invest_gbs.InvestedFPs</t>
         </is>
       </c>
       <c r="G340" t="inlineStr"/>
       <c r="H340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr"/>
       <c r="B341" t="inlineStr">
         <is>
-          <t>invested FPs</t>
+          <t>No data found</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>investierte FP</t>
+          <t>Keine Daten gefunden</t>
         </is>
       </c>
       <c r="D341" t="inlineStr"/>
       <c r="E341" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>.invest_gbs.InvestedFPs</t>
+          <t>.invest_gbs.NoDataFound</t>
         </is>
       </c>
       <c r="G341" t="inlineStr"/>
       <c r="H341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr"/>
       <c r="B342" t="inlineStr">
         <is>
-          <t>No data found</t>
+          <t>Powerlevel - Calculator</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Keine Daten gefunden</t>
+          <t>Powerlevel - Rechner</t>
         </is>
       </c>
       <c r="D342" t="inlineStr"/>
       <c r="E342" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>.invest_gbs.NoDataFound</t>
+          <t>.invest_level.Headline</t>
         </is>
       </c>
       <c r="G342" t="inlineStr"/>
       <c r="H342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr"/>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Powerlevel - Calculator</t>
+          <t>FP Place</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Powerlevel - Rechner</t>
+          <t>FP Platz</t>
         </is>
       </c>
       <c r="D343" t="inlineStr"/>
       <c r="E343" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>.invest_level.Headline</t>
+          <t>.invest_level.FpPlace</t>
         </is>
       </c>
       <c r="G343" t="inlineStr"/>
       <c r="H343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr"/>
       <c r="B344" t="inlineStr">
         <is>
-          <t>FP Place</t>
+          <t>-- please choose --</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>FP Platz</t>
+          <t>-- bitte wählen --</t>
         </is>
       </c>
       <c r="D344" t="inlineStr"/>
       <c r="E344" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>.invest_level.FpPlace</t>
+          <t>.invest_level.PleaseChoose</t>
         </is>
       </c>
       <c r="G344" t="inlineStr"/>
       <c r="H344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr"/>
       <c r="B345" t="inlineStr">
         <is>
-          <t>-- please choose --</t>
+          <t>Buildings</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>-- bitte wählen --</t>
+          <t>Gebäude</t>
         </is>
       </c>
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>.invest_level.PleaseChoose</t>
+          <t>.invest_level.Buildings</t>
         </is>
       </c>
       <c r="G345" t="inlineStr"/>
       <c r="H345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr"/>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Buildings</t>
+          <t>Calculate steps</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Gebäude</t>
+          <t>Berechne Stufen</t>
         </is>
       </c>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>.invest_level.Buildings</t>
+          <t>.invest_level.CalculateSteps</t>
         </is>
       </c>
       <c r="G346" t="inlineStr"/>
       <c r="H346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr"/>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Calculate steps</t>
+          <t>Ownpart "normal"</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Berechne Stufen</t>
+          <t>Eigenanteil "normal"</t>
         </is>
       </c>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>.invest_level.CalculateSteps</t>
+          <t>.invest_level.OwnpartNormal</t>
         </is>
       </c>
       <c r="G347" t="inlineStr"/>
       <c r="H347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr"/>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Ownpart "normal"</t>
+          <t>FP harvest</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Eigenanteil "normal"</t>
+          <t>FP Ernte</t>
         </is>
       </c>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>.invest_level.OwnpartNormal</t>
+          <t>.invest_level.FpHarvest</t>
         </is>
       </c>
       <c r="G348" t="inlineStr"/>
       <c r="H348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr"/>
       <c r="B349" t="inlineStr">
         <is>
-          <t>FP harvest</t>
+          <t>Rest</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>FP Ernte</t>
+          <t>Rest</t>
         </is>
       </c>
       <c r="D349" t="inlineStr"/>
       <c r="E349" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>.invest_level.FpHarvest</t>
+          <t>.invest_level.Rest</t>
         </is>
       </c>
       <c r="G349" t="inlineStr"/>
       <c r="H349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr"/>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Rest</t>
+          <t>Ownpart</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Rest</t>
+          <t>Eigenanteil</t>
         </is>
       </c>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>.invest_level.Rest</t>
+          <t>.invest_level.OwnpartWithoutHarvest</t>
         </is>
       </c>
       <c r="G350" t="inlineStr"/>
       <c r="H350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr"/>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Ownpart</t>
+          <t>Ownpart - Harvest</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Eigenanteil</t>
+          <t>Eigenanteil - Ernte</t>
         </is>
       </c>
       <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>.invest_level.OwnpartWithoutHarvest</t>
+          <t>.invest_level.OwnpartWithHarvest</t>
         </is>
       </c>
       <c r="G351" t="inlineStr"/>
       <c r="H351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr"/>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Ownpart - Harvest</t>
+          <t>Marketplace for Goods of the Great Buildings - FoE</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Eigenanteil - Ernte</t>
+          <t>Marktplatz für Güter der legendären Gebäude - FoE</t>
         </is>
       </c>
       <c r="D352" t="inlineStr"/>
       <c r="E352" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>.invest_level.OwnpartWithHarvest</t>
+          <t>.marketplace.MetaTitle</t>
         </is>
       </c>
       <c r="G352" t="inlineStr"/>
       <c r="H352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr"/>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Marketplace for Goods of the Great Buildings - FoE</t>
+          <t>GB - Filter</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Marktplatz für Güter der legendären Gebäude - FoE</t>
+          <t>LB - Filter</t>
         </is>
       </c>
       <c r="D353" t="inlineStr"/>
       <c r="E353" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>.marketplace.MetaTitle</t>
+          <t>.marketplace.ButtonDropdownDefault</t>
         </is>
       </c>
       <c r="G353" t="inlineStr"/>
       <c r="H353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr"/>
       <c r="B354" t="inlineStr">
         <is>
-          <t>GB - Filter</t>
+          <t>-- Course --</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>LB - Filter</t>
+          <t>-- Kurs --</t>
         </is>
       </c>
       <c r="D354" t="inlineStr"/>
       <c r="E354" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>.marketplace.ButtonDropdownDefault</t>
+          <t>.marketplace.DropdownCourse</t>
         </is>
       </c>
       <c r="G354" t="inlineStr"/>
       <c r="H354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr"/>
       <c r="B355" t="inlineStr">
         <is>
-          <t>-- Course --</t>
+          <t>FP Costs</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>-- Kurs --</t>
+          <t>FP Kosten</t>
         </is>
       </c>
       <c r="D355" t="inlineStr"/>
       <c r="E355" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>.marketplace.DropdownCourse</t>
+          <t>.marketplace.InputFPCosts</t>
         </is>
       </c>
       <c r="G355" t="inlineStr"/>
       <c r="H355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr"/>
       <c r="B356" t="inlineStr">
         <is>
-          <t>FP Costs</t>
+          <t>Note</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>FP Kosten</t>
+          <t>Hinweis</t>
         </is>
       </c>
       <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>.marketplace.InputFPCosts</t>
+          <t>.marketplace.Toast.Note</t>
         </is>
       </c>
       <c r="G356" t="inlineStr"/>
       <c r="H356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr"/>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Note</t>
+          <t>Please provide complete information, or no offer can be created!</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Hinweis</t>
+          <t>Bitte gib vollständige Informationen an, ansonsten kann kein Angebot erstellt werden!</t>
         </is>
       </c>
       <c r="D357" t="inlineStr"/>
       <c r="E357" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>.marketplace.Toast.Note</t>
+          <t>.marketplace.Toast.MakeCompleteOffer</t>
         </is>
       </c>
       <c r="G357" t="inlineStr"/>
       <c r="H357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr"/>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Please provide complete information, or no offer can be created!</t>
+          <t>%Y/%d/%m %I:%M %p</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Bitte gib vollständige Informationen an, ansonsten kann kein Angebot erstellt werden!</t>
+          <t>%d.%m.%Y %H:%M</t>
         </is>
       </c>
       <c r="D358" t="inlineStr"/>
       <c r="E358" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>.marketplace.Toast.MakeCompleteOffer</t>
+          <t>.global.DateFormatLong</t>
         </is>
       </c>
       <c r="G358" t="inlineStr"/>
       <c r="H358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr"/>
       <c r="B359" t="inlineStr">
         <is>
-          <t>%Y/%d/%m %I:%M %p</t>
+          <t>Wine</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>%d.%m.%Y %H:%M</t>
+          <t>Wein</t>
         </is>
       </c>
       <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>.global.DateFormatLong</t>
+          <t>.global.Goods.wine</t>
         </is>
       </c>
       <c r="G359" t="inlineStr"/>
       <c r="H359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr"/>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Wine</t>
+          <t>Dye</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Wein</t>
+          <t>Farbe</t>
         </is>
       </c>
       <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>.global.Goods.wine</t>
+          <t>.global.Goods.dye</t>
         </is>
       </c>
       <c r="G360" t="inlineStr"/>
       <c r="H360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr"/>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Dye</t>
+          <t>Changelog</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Farbe</t>
+          <t>Changelog</t>
         </is>
       </c>
       <c r="D361" t="inlineStr"/>
       <c r="E361" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>.global.Goods.dye</t>
+          <t>.citymap.Changelog</t>
         </is>
       </c>
       <c r="G361" t="inlineStr"/>
       <c r="H361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr"/>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Changelog</t>
+          <t>Are you sure you want to delete this city?</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Changelog</t>
+          <t>Bist Du dir sicher das Du diesen Entwurf löschen möchtest?</t>
         </is>
       </c>
       <c r="D362" t="inlineStr"/>
       <c r="E362" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>.citymap.Changelog</t>
+          <t>.citymap.ConfirmDeleteCity</t>
         </is>
       </c>
       <c r="G362" t="inlineStr"/>
       <c r="H362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr"/>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Are you sure you want to delete this city?</t>
+          <t>A share link has been created for this template.&lt;br&gt;&lt;strong&gt;Caution&lt;/strong&gt;: Anyone who knows this link can edit this template!</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Bist Du dir sicher das Du diesen Entwurf löschen möchtest?</t>
+          <t>Ein Share-Link wurde für diese Vorlage erstellt.&lt;br&gt;&lt;strong&gt;Achtung&lt;/strong&gt;: Jeder der diesen Link hat, kann diese Vorlage bearbeiten!</t>
         </is>
       </c>
       <c r="D363" t="inlineStr"/>
       <c r="E363" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>.citymap.ConfirmDeleteCity</t>
+          <t>.citymap.ShareLinkCreated</t>
         </is>
       </c>
       <c r="G363" t="inlineStr"/>
       <c r="H363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr"/>
       <c r="B364" t="inlineStr">
         <is>
-          <t>A share link has been created for this template.&lt;br&gt;&lt;strong&gt;Caution&lt;/strong&gt;: Anyone who knows this link can edit this template!</t>
+          <t>The link has been removed, no one can edit this template further</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Ein Share-Link wurde für diese Vorlage erstellt.&lt;br&gt;&lt;strong&gt;Achtung&lt;/strong&gt;: Jeder der diesen Link hat, kann diese Vorlage bearbeiten!</t>
+          <t>Der Share-Link wurde entfernt, niemand kann diese Vorlage weiter bearbeiten</t>
         </is>
       </c>
       <c r="D364" t="inlineStr"/>
       <c r="E364" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>.citymap.ShareLinkCreated</t>
+          <t>.citymap.ShareLinkDeleted</t>
         </is>
       </c>
       <c r="G364" t="inlineStr"/>
       <c r="H364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr"/>
       <c r="B365" t="inlineStr">
         <is>
-          <t>The link has been removed, no one can edit this template further</t>
+          <t>Click here to create a share url for this template</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Der Share-Link wurde entfernt, niemand kann diese Vorlage weiter bearbeiten</t>
+          <t>Klicke hier um einen Share-Link für diese Vorlage zu erstellen</t>
         </is>
       </c>
       <c r="D365" t="inlineStr"/>
       <c r="E365" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>.citymap.ShareLinkDeleted</t>
+          <t>.citymap.ClickToCreateShareLink</t>
         </is>
       </c>
       <c r="G365" t="inlineStr"/>
       <c r="H365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr"/>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Click here to create a share url for this template</t>
+          <t>Copy link</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Klicke hier um einen Share-Link für diese Vorlage zu erstellen</t>
+          <t>Link kopieren</t>
         </is>
       </c>
       <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>.citymap.ClickToCreateShareLink</t>
+          <t>.citymap.ShareLinkCopy</t>
         </is>
       </c>
       <c r="G366" t="inlineStr"/>
       <c r="H366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr"/>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Copy link</t>
+          <t>Delete link</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Link kopieren</t>
+          <t>Link löschen</t>
         </is>
       </c>
       <c r="D367" t="inlineStr"/>
       <c r="E367" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>.citymap.ShareLinkCopy</t>
+          <t>.citymap.ShareLinkDelete</t>
         </is>
       </c>
       <c r="G367" t="inlineStr"/>
       <c r="H367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr"/>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Delete link</t>
+          <t>Galata Tower</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Link löschen</t>
+          <t>Galata Turm</t>
         </is>
       </c>
       <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>.citymap.ShareLinkDelete</t>
+          <t>.global.Legendary.X_EarlyMiddleAge_Landmark3</t>
         </is>
       </c>
       <c r="G368" t="inlineStr"/>
       <c r="H368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr"/>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Galata Tower</t>
+          <t>Back</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Galata Turm</t>
+          <t>zurück</t>
         </is>
       </c>
       <c r="D369" t="inlineStr"/>
       <c r="E369" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_EarlyMiddleAge_Landmark3</t>
+          <t>.global.Back</t>
         </is>
       </c>
       <c r="G369" t="inlineStr"/>
       <c r="H369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr"/>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Back</t>
+          <t>Last update</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>zurück</t>
+          <t>Letztes update</t>
         </is>
       </c>
       <c r="D370" t="inlineStr"/>
       <c r="E370" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>.global.Back</t>
+          <t>.global.LastUpdate</t>
         </is>
       </c>
       <c r="G370" t="inlineStr"/>
       <c r="H370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr"/>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Last update</t>
+          <t>Results of the Guild Expeditions</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Letztes update</t>
+          <t>Ergebnis der Gildenexpedition</t>
         </is>
       </c>
       <c r="D371" t="inlineStr"/>
       <c r="E371" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>.global.LastUpdate</t>
+          <t>.gex.ChampionShip.Header</t>
         </is>
       </c>
       <c r="G371" t="inlineStr"/>
       <c r="H371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr"/>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Results of the Guild Expeditions</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Ergebnis der Gildenexpedition</t>
+          <t>Stufe</t>
         </is>
       </c>
       <c r="D372" t="inlineStr"/>
       <c r="E372" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>.gex.ChampionShip.Header</t>
+          <t>.gex.ChampionShip.Level</t>
         </is>
       </c>
       <c r="G372" t="inlineStr"/>
       <c r="H372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr"/>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Rank</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Stufe</t>
+          <t>Rang</t>
         </is>
       </c>
       <c r="D373" t="inlineStr"/>
       <c r="E373" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>.gex.ChampionShip.Level</t>
+          <t>.gex.ChampionShip.Rank</t>
         </is>
       </c>
       <c r="G373" t="inlineStr"/>
       <c r="H373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr"/>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>Member</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Rang</t>
+          <t>Mitglied</t>
         </is>
       </c>
       <c r="D374" t="inlineStr"/>
       <c r="E374" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>.gex.ChampionShip.Rank</t>
+          <t>.gex.ChampionShip.Member</t>
         </is>
       </c>
       <c r="G374" t="inlineStr"/>
       <c r="H374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr"/>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Member</t>
+          <t>Successes</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Mitglied</t>
+          <t>Erfolgreich</t>
         </is>
       </c>
       <c r="D375" t="inlineStr"/>
       <c r="E375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>.gex.ChampionShip.Member</t>
+          <t>.gex.ChampionShip.Successes</t>
         </is>
       </c>
       <c r="G375" t="inlineStr"/>
       <c r="H375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr"/>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Successes</t>
+          <t>Guild Expeditions</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Erfolgreich</t>
+          <t>Gildenexpedition</t>
         </is>
       </c>
       <c r="D376" t="inlineStr"/>
       <c r="E376" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>.gex.ChampionShip.Successes</t>
+          <t>.gex.Index.Header</t>
         </is>
       </c>
       <c r="G376" t="inlineStr"/>
       <c r="H376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr"/>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Guild Expeditions</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Gildenexpedition</t>
+          <t>Spieler</t>
         </is>
       </c>
       <c r="D377" t="inlineStr"/>
       <c r="E377" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>.gex.Index.Header</t>
+          <t>.gex.Index.Player</t>
         </is>
       </c>
       <c r="G377" t="inlineStr"/>
       <c r="H377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr"/>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Spieler</t>
+          <t>Stufe</t>
         </is>
       </c>
       <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>.gex.Index.Player</t>
+          <t>.gex.Index.Level</t>
         </is>
       </c>
       <c r="G378" t="inlineStr"/>
       <c r="H378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr"/>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Stufe</t>
+          <t>Punkte</t>
         </is>
       </c>
       <c r="D379" t="inlineStr"/>
       <c r="E379" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>.gex.Index.Level</t>
+          <t>.gex.Index.Points</t>
         </is>
       </c>
       <c r="G379" t="inlineStr"/>
       <c r="H379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr"/>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Encounters</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Punkte</t>
+          <t>Begegnungen</t>
         </is>
       </c>
       <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>.gex.Index.Points</t>
+          <t>.gex.Index.Encounters</t>
         </is>
       </c>
       <c r="G380" t="inlineStr"/>
       <c r="H380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr"/>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Encounters</t>
+          <t>Password request sent</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Begegnungen</t>
+          <t>Passwort Anfrage versendet</t>
         </is>
       </c>
       <c r="D381" t="inlineStr"/>
       <c r="E381" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>.gex.Index.Encounters</t>
+          <t>.login.PasswordSend.Header</t>
         </is>
       </c>
       <c r="G381" t="inlineStr"/>
       <c r="H381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr"/>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Password request sent</t>
+          <t>We have sent you an email with a reset link. Check your email account and click on the link from our email.&lt;br&gt;You will then immediately be sent a new password with which you can log in for the time being.</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>Passwort Anfrage versendet</t>
+          <t>Wir haben Dir eine E-Mail mit einem Reset-Link geschickt. Prüfen Dein E-Mail-Konto und klicken auf den Link aus unserer E-Mail.&lt;br&gt; Du bekommen dann sofort ein neues Passwort zugeschickt, mit dem Du vorerst anmelden kannst.</t>
         </is>
       </c>
       <c r="D382" t="inlineStr"/>
       <c r="E382" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>.login.PasswordSend.Header</t>
+          <t>.login.PasswordSend.Desc</t>
         </is>
       </c>
       <c r="G382" t="inlineStr"/>
       <c r="H382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr"/>
       <c r="B383" t="inlineStr">
         <is>
-          <t>We have sent you an email with a reset link. Check your email account and click on the link from our email.&lt;br&gt;You will then immediately be sent a new password with which you can log in for the time being.</t>
+          <t>Request password</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Wir haben Dir eine E-Mail mit einem Reset-Link geschickt. Prüfen Dein E-Mail-Konto und klicken auf den Link aus unserer E-Mail.&lt;br&gt; Du bekommen dann sofort ein neues Passwort zugeschickt, mit dem Du vorerst anmelden kannst.</t>
+          <t>Passwort anfordern</t>
         </is>
       </c>
       <c r="D383" t="inlineStr"/>
       <c r="E383" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>.login.PasswordSend.Desc</t>
+          <t>.login.RequestPassword</t>
         </is>
       </c>
       <c r="G383" t="inlineStr"/>
       <c r="H383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr"/>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Request password</t>
+          <t>back to login</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Passwort anfordern</t>
+          <t>zurück zum Login</t>
         </is>
       </c>
       <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>.login.RequestPassword</t>
+          <t>.login.BackToLogin</t>
         </is>
       </c>
       <c r="G384" t="inlineStr"/>
       <c r="H384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr"/>
       <c r="B385" t="inlineStr">
         <is>
-          <t>back to login</t>
+          <t>Email address</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>zurück zum Login</t>
+          <t>E-Mail Adresse</t>
         </is>
       </c>
       <c r="D385" t="inlineStr"/>
       <c r="E385" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>.login.BackToLogin</t>
+          <t>.login.ForgetEmailAddress</t>
         </is>
       </c>
       <c r="G385" t="inlineStr"/>
       <c r="H385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr"/>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Email address</t>
+          <t>Login</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>E-Mail Adresse</t>
+          <t>Login</t>
         </is>
       </c>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>.login.ForgetEmailAddress</t>
+          <t>.login.Header</t>
         </is>
       </c>
       <c r="G386" t="inlineStr"/>
       <c r="H386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr"/>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Login</t>
+          <t>Flying Island</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Login</t>
+          <t>Fliegende Insel</t>
         </is>
       </c>
       <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>.login.Header</t>
+          <t>.global.Legendary.X_SpaceAgeVenus_Landmark1</t>
         </is>
       </c>
       <c r="G387" t="inlineStr"/>
       <c r="H387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr"/>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Flying Island</t>
+          <t>Great buildings</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Fliegende Insel</t>
+          <t>Legendäre Gebäude</t>
         </is>
       </c>
       <c r="D388" t="inlineStr"/>
       <c r="E388" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeVenus_Landmark1</t>
+          <t>.stats.Buildings.Header</t>
         </is>
       </c>
       <c r="G388" t="inlineStr"/>
       <c r="H388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr"/>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Great buildings</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Legendäre Gebäude</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="D389" t="inlineStr"/>
       <c r="E389" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>.stats.Buildings.Header</t>
+          <t>.stats.Buildings.Name</t>
         </is>
       </c>
       <c r="G389" t="inlineStr"/>
       <c r="H389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr"/>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Members have this GB</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Mitglieder haben dieses LB</t>
         </is>
       </c>
       <c r="D390" t="inlineStr"/>
       <c r="E390" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>.stats.Buildings.Name</t>
+          <t>.stats.Buildings.MembersHaveThis</t>
         </is>
       </c>
       <c r="G390" t="inlineStr"/>
       <c r="H390" t="inlineStr"/>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr"/>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Members have this GB</t>
+          <t>Smallest level</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Mitglieder haben dieses LB</t>
+          <t>kleinste Stufe</t>
         </is>
       </c>
       <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>.stats.Buildings.MembersHaveThis</t>
+          <t>.stats.Buildings.SmallestLevel</t>
         </is>
       </c>
       <c r="G391" t="inlineStr"/>
       <c r="H391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr"/>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Smallest level</t>
+          <t>Highest level</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>kleinste Stufe</t>
+          <t>höchste Stufe</t>
         </is>
       </c>
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>.stats.Buildings.SmallestLevel</t>
+          <t>.stats.Buildings.HighestLevel</t>
         </is>
       </c>
       <c r="G392" t="inlineStr"/>
       <c r="H392" t="inlineStr"/>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr"/>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Highest level</t>
+          <t>Great building</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>höchste Stufe</t>
+          <t>Legendäres Gebäude</t>
         </is>
       </c>
       <c r="D393" t="inlineStr"/>
       <c r="E393" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>.stats.Buildings.HighestLevel</t>
+          <t>.stats.BuildingsDetail.Header</t>
         </is>
       </c>
       <c r="G393" t="inlineStr"/>
       <c r="H393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr"/>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Great building</t>
+          <t>completed level</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Legendäres Gebäude</t>
+          <t>abgeschlossene Stufen</t>
         </is>
       </c>
       <c r="D394" t="inlineStr"/>
       <c r="E394" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>.stats.BuildingsDetail.Header</t>
+          <t>.stats.BuildingsDetail.CompletedLevels</t>
         </is>
       </c>
       <c r="G394" t="inlineStr"/>
       <c r="H394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr"/>
       <c r="B395" t="inlineStr">
         <is>
-          <t>completed level</t>
+          <t>open level</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>abgeschlossene Stufen</t>
+          <t>offene Stufen</t>
         </is>
       </c>
       <c r="D395" t="inlineStr"/>
       <c r="E395" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>.stats.BuildingsDetail.CompletedLevels</t>
+          <t>.stats.BuildingsDetail.OpenLevels</t>
         </is>
       </c>
       <c r="G395" t="inlineStr"/>
       <c r="H395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr"/>
       <c r="B396" t="inlineStr">
         <is>
-          <t>open level</t>
+          <t>Search building...</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>offene Stufen</t>
+          <t>Suche Gebäude...</t>
         </is>
       </c>
       <c r="D396" t="inlineStr"/>
       <c r="E396" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>.stats.BuildingsDetail.OpenLevels</t>
+          <t>.ownpart.DropdownSearch</t>
         </is>
       </c>
       <c r="G396" t="inlineStr"/>
       <c r="H396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr"/>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Search building...</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Suche Gebäude...</t>
+          <t>Spieler</t>
         </is>
       </c>
       <c r="D397" t="inlineStr"/>
       <c r="E397" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownSearch</t>
+          <t>.ownpart.Player</t>
         </is>
       </c>
       <c r="G397" t="inlineStr"/>
       <c r="H397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr"/>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Login</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Spieler</t>
+          <t>Login</t>
         </is>
       </c>
       <c r="D398" t="inlineStr"/>
       <c r="E398" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>.ownpart.Player</t>
+          <t>.login.LoginButton</t>
         </is>
       </c>
       <c r="G398" t="inlineStr"/>
       <c r="H398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr"/>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Login</t>
+          <t>Your profile</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Login</t>
+          <t>Dein Profil</t>
         </is>
       </c>
       <c r="D399" t="inlineStr"/>
       <c r="E399" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>.login.LoginButton</t>
+          <t>.user.profil.Headline</t>
         </is>
       </c>
       <c r="G399" t="inlineStr"/>
       <c r="H399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr"/>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Your profile</t>
+          <t>Guild-ID</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Dein Profil</t>
+          <t>Gilden Id</t>
         </is>
       </c>
       <c r="D400" t="inlineStr"/>
       <c r="E400" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>.user.profil.Headline</t>
+          <t>.user.profil.GildId</t>
         </is>
       </c>
       <c r="G400" t="inlineStr"/>
       <c r="H400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr"/>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Guild-ID</t>
+          <t>Player-ID</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Gilden Id</t>
+          <t>Spieler-Id</t>
         </is>
       </c>
       <c r="D401" t="inlineStr"/>
       <c r="E401" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>.user.profil.GildId</t>
+          <t>.user.profil.PlayerId</t>
         </is>
       </c>
       <c r="G401" t="inlineStr"/>
       <c r="H401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr"/>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Player-ID</t>
+          <t>New password</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>Spieler-Id</t>
+          <t>neues Passwort</t>
         </is>
       </c>
       <c r="D402" t="inlineStr"/>
       <c r="E402" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>.user.profil.PlayerId</t>
+          <t>.user.profil.InputNewPassword</t>
         </is>
       </c>
       <c r="G402" t="inlineStr"/>
       <c r="H402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr"/>
       <c r="B403" t="inlineStr">
         <is>
-          <t>New password</t>
+          <t>Email address</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>neues Passwort</t>
+          <t>E-Mail Adresse</t>
         </is>
       </c>
       <c r="D403" t="inlineStr"/>
       <c r="E403" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>.user.profil.InputNewPassword</t>
+          <t>.user.profil.InputEmailAddress</t>
         </is>
       </c>
       <c r="G403" t="inlineStr"/>
       <c r="H403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr"/>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Email address</t>
+          <t>Rank</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>E-Mail Adresse</t>
+          <t>Rang</t>
         </is>
       </c>
       <c r="D404" t="inlineStr"/>
       <c r="E404" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>.user.profil.InputEmailAddress</t>
+          <t>.stats.index.Rank</t>
         </is>
       </c>
       <c r="G404" t="inlineStr"/>
       <c r="H404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr"/>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Rang</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="D405" t="inlineStr"/>
       <c r="E405" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>.stats.index.Rank</t>
+          <t>.stats.index.Name</t>
         </is>
       </c>
       <c r="G405" t="inlineStr"/>
       <c r="H405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr"/>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Title</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Titel</t>
         </is>
       </c>
       <c r="D406" t="inlineStr"/>
       <c r="E406" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>.stats.index.Name</t>
+          <t>.stats.index.Title</t>
         </is>
       </c>
       <c r="G406" t="inlineStr"/>
       <c r="H406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr"/>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Title</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Titel</t>
+          <t>Punkte</t>
         </is>
       </c>
       <c r="D407" t="inlineStr"/>
       <c r="E407" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>.stats.index.Title</t>
+          <t>.stats.index.Points</t>
         </is>
       </c>
       <c r="G407" t="inlineStr"/>
       <c r="H407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr"/>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Remove %s from the guild list</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Punkte</t>
+          <t>Entferne %s von der Gildenliste</t>
         </is>
       </c>
       <c r="D408" t="inlineStr"/>
       <c r="E408" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>.stats.index.Points</t>
+          <t>.stats.index.RemoveFromList</t>
         </is>
       </c>
       <c r="G408" t="inlineStr"/>
       <c r="H408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr"/>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Remove %s from the guild list</t>
+          <t>Member overview</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Entferne %s von der Gildenliste</t>
+          <t>Mitglieder Übersicht</t>
         </is>
       </c>
       <c r="D409" t="inlineStr"/>
       <c r="E409" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>.stats.index.RemoveFromList</t>
+          <t>.stats.index.Headline</t>
         </is>
       </c>
       <c r="G409" t="inlineStr"/>
       <c r="H409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr"/>
       <c r="B410" t="inlineStr">
         <is>
-          <t>Member overview</t>
+          <t>Power level calculator for fast levelling</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Mitglieder Übersicht</t>
+          <t>Power-Level Rechner für das schnelle Leveln</t>
         </is>
       </c>
       <c r="D410" t="inlineStr"/>
       <c r="E410" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>.stats.index.Headline</t>
+          <t>.invest_level.MetaTitle</t>
         </is>
       </c>
       <c r="G410" t="inlineStr"/>
       <c r="H410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr"/>
       <c r="B411" t="inlineStr">
         <is>
-          <t>Power level calculator for fast levelling</t>
+          <t>FoE Helper - Android App</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Power-Level Rechner für das schnelle Leveln</t>
+          <t>FoE Helper - Android App</t>
         </is>
       </c>
       <c r="D411" t="inlineStr"/>
       <c r="E411" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>.invest_level.MetaTitle</t>
+          <t>.app.android.Header</t>
         </is>
       </c>
       <c r="G411" t="inlineStr"/>
       <c r="H411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr"/>
       <c r="B412" t="inlineStr">
         <is>
-          <t>FoE Helper - Android App</t>
+          <t>App Info</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>FoE Helper - Android App</t>
+          <t>App Info</t>
         </is>
       </c>
       <c r="D412" t="inlineStr"/>
       <c r="E412" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>.app.android.Header</t>
+          <t>.app.android.CardAppInfo</t>
         </is>
       </c>
       <c r="G412" t="inlineStr"/>
       <c r="H412" t="inlineStr"/>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr"/>
       <c r="B413" t="inlineStr">
         <is>
-          <t>App Info</t>
+          <t>&lt;p&gt;Parallel to the browser extension, there is an Android overlay app in the form of the own contribution cost calculator.&lt;/p&gt;&lt;p&gt;The Android version of Forge of Empires communicates encrypted with the Inno server. Therefore, it is in no way possible to read data as in the extension.&lt;/p&gt;&lt;p&gt;However, the overlay design allows for convenient operation without leaving Forge of Empires app.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>App Info</t>
+          <t>&lt;p&gt;Parallel zur Browser Erweiterung gibt es eine Android-Overlay App in Form des Eigenanteils- Kostenrechners&lt;/p&gt;&lt;p&gt;Die Android Version von Forge of Empires kommuniziert verschlüsselt mit dem Inno Server. Daher ist es in keinster weise Möglich Daten mitzulesen so wie in der Extension.&lt;/p&gt;&lt;p&gt;Jedoch ermöglicht das Overlay-Design eine kompfortable Bedienung ohne die Forge of Empires App zu verlassen.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D413" t="inlineStr"/>
       <c r="E413" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>.app.android.CardAppInfo</t>
+          <t>.app.android.CardAppInfoDesc</t>
         </is>
       </c>
       <c r="G413" t="inlineStr"/>
       <c r="H413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr"/>
       <c r="B414" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Parallel to the browser extension, there is an Android overlay app in the form of the own contribution cost calculator.&lt;/p&gt;&lt;p&gt;The Android version of Forge of Empires communicates encrypted with the Inno server. Therefore, it is in no way possible to read data as in the extension.&lt;/p&gt;&lt;p&gt;However, the overlay design allows for convenient operation without leaving Forge of Empires app.&lt;/p&gt;</t>
+          <t>1. Download the helper app</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Parallel zur Browser Erweiterung gibt es eine Android-Overlay App in Form des Eigenanteils- Kostenrechners&lt;/p&gt;&lt;p&gt;Die Android Version von Forge of Empires kommuniziert verschlüsselt mit dem Inno Server. Daher ist es in keinster weise Möglich Daten mitzulesen so wie in der Extension.&lt;/p&gt;&lt;p&gt;Jedoch ermöglicht das Overlay-Design eine kompfortable Bedienung ohne die Forge of Empires App zu verlassen.&lt;/p&gt;</t>
+          <t>1. Download der Helfer-App</t>
         </is>
       </c>
       <c r="D414" t="inlineStr"/>
       <c r="E414" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>.app.android.CardAppInfoDesc</t>
+          <t>.app.android.CardDownloadHead</t>
         </is>
       </c>
       <c r="G414" t="inlineStr"/>
       <c r="H414" t="inlineStr"/>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr"/>
       <c r="B415" t="inlineStr">
         <is>
-          <t>1. Download the helper app</t>
+          <t>&lt;p&gt;Go to the Play Store and search for the app "FoE Helper" and install it.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>1. Download der Helfer-App</t>
+          <t>&lt;p&gt;Wechsel zum Play-Store und Suche nach der App "FoE Helper" und installiere dir diese.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D415" t="inlineStr"/>
       <c r="E415" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>.app.android.CardDownloadHead</t>
+          <t>.app.android.CardDownloadDesc</t>
         </is>
       </c>
       <c r="G415" t="inlineStr"/>
       <c r="H415" t="inlineStr"/>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr"/>
       <c r="B416" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Go to the Play Store and search for the app "FoE Helper" and install it.&lt;/p&gt;</t>
+          <t>Download FoE Helper from the Play Store</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Wechsel zum Play-Store und Suche nach der App "FoE Helper" und installiere dir diese.&lt;/p&gt;</t>
+          <t>FoE Helfer aus dem Play-Store laden</t>
         </is>
       </c>
       <c r="D416" t="inlineStr"/>
       <c r="E416" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>.app.android.CardDownloadDesc</t>
+          <t>.app.android.CardDownloadLinkDesc</t>
         </is>
       </c>
       <c r="G416" t="inlineStr"/>
       <c r="H416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr"/>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Download FoE Helper from the Play Store</t>
+          <t>2. Setting up the FoE Helper App</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>FoE Helfer aus dem Play-Store laden</t>
+          <t>2. Einrichtung der FoE Helfer App</t>
         </is>
       </c>
       <c r="D417" t="inlineStr"/>
       <c r="E417" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>.app.android.CardDownloadLinkDesc</t>
+          <t>.app.android.CardConfigHeader</t>
         </is>
       </c>
       <c r="G417" t="inlineStr"/>
       <c r="H417" t="inlineStr"/>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr"/>
       <c r="B418" t="inlineStr">
         <is>
-          <t>2. Setting up the FoE Helper App</t>
+          <t>The app needs special rights for the correct display "above" the game. To do this, open the FoE Helper app directly after installation and grant the correct rights:</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>2. Einrichtung der FoE Helfer App</t>
+          <t>Die App braucht für die Korrekte anzeige "über" dem Spiel spezielle Rechte. Öffne dazu direkt nach der Installation die FoE Helfer App und erteile die richtigen Rechte:</t>
         </is>
       </c>
       <c r="D418" t="inlineStr"/>
       <c r="E418" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigHeader</t>
+          <t>.app.android.CardConfigDesc</t>
         </is>
       </c>
       <c r="G418" t="inlineStr"/>
       <c r="H418" t="inlineStr"/>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr"/>
       <c r="B419" t="inlineStr">
         <is>
-          <t>The app needs special rights for the correct display "above" the game. To do this, open the FoE Helper app directly after installation and grant the correct rights:</t>
+          <t>Settings Home Page - Part 1</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>Die App braucht für die Korrekte anzeige "über" dem Spiel spezielle Rechte. Öffne dazu direkt nach der Installation die FoE Helfer App und erteile die richtigen Rechte:</t>
+          <t>Startseite der Einstellungen - Teil 1</t>
         </is>
       </c>
       <c r="D419" t="inlineStr"/>
       <c r="E419" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigDesc</t>
+          <t>.app.android.CardConfigImage1</t>
         </is>
       </c>
       <c r="G419" t="inlineStr"/>
       <c r="H419" t="inlineStr"/>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr"/>
       <c r="B420" t="inlineStr">
         <is>
-          <t>Settings Home Page - Part 1</t>
+          <t>Settings Home Page - Part 2</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Startseite der Einstellungen - Teil 1</t>
+          <t>Startseite der Einstellungen - Teil 2</t>
         </is>
       </c>
       <c r="D420" t="inlineStr"/>
       <c r="E420" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigImage1</t>
+          <t>.app.android.CardConfigImage2</t>
         </is>
       </c>
       <c r="G420" t="inlineStr"/>
       <c r="H420" t="inlineStr"/>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr"/>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Settings Home Page - Part 2</t>
+          <t>Allow FoE Helper to display an overlay</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Startseite der Einstellungen - Teil 2</t>
+          <t>Erlaube FoE-Helfer ein Overlay anzuzeigen</t>
         </is>
       </c>
       <c r="D421" t="inlineStr"/>
       <c r="E421" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigImage2</t>
+          <t>.app.android.CardConfigOverlayHeader</t>
         </is>
       </c>
       <c r="G421" t="inlineStr"/>
       <c r="H421" t="inlineStr"/>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr"/>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Allow FoE Helper to display an overlay</t>
+          <t>Click the button "Open display settings" if it is not already greyed out.</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Erlaube FoE-Helfer ein Overlay anzuzeigen</t>
+          <t>Klicke den Button "Anzeigeeinstellungen öffnen" wenn dieser noch nicht ausgegraut ist.</t>
         </is>
       </c>
       <c r="D422" t="inlineStr"/>
       <c r="E422" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigOverlayHeader</t>
+          <t>.app.android.CardConfigOverlayDesc</t>
         </is>
       </c>
       <c r="G422" t="inlineStr"/>
       <c r="H422" t="inlineStr"/>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr"/>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Click the button "Open display settings" if it is not already greyed out.</t>
+          <t>FoE Search helpers and click</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>Klicke den Button "Anzeigeeinstellungen öffnen" wenn dieser noch nicht ausgegraut ist.</t>
+          <t>FoE Helfer suchen und anklicken</t>
         </is>
       </c>
       <c r="D423" t="inlineStr"/>
       <c r="E423" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigOverlayDesc</t>
+          <t>.app.android.CardConfigOverlayImage1</t>
         </is>
       </c>
       <c r="G423" t="inlineStr"/>
       <c r="H423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr"/>
       <c r="B424" t="inlineStr">
         <is>
-          <t>FoE Search helpers and click</t>
+          <t>Overlay rights are activated</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>FoE Helfer suchen und anklicken</t>
+          <t>Overlay Rechte sind aktiviert</t>
         </is>
       </c>
       <c r="D424" t="inlineStr"/>
       <c r="E424" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigOverlayImage1</t>
+          <t>.app.android.CardConfigOverlayImage2</t>
         </is>
       </c>
       <c r="G424" t="inlineStr"/>
       <c r="H424" t="inlineStr"/>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr"/>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Overlay rights are activated</t>
+          <t>Allow the FoE Helper to start automatically with the Forge of Empires App</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Overlay Rechte sind aktiviert</t>
+          <t>Dem FoE-Helfer erlauben automatisch mit der Forge of Empires App zu starten</t>
         </is>
       </c>
       <c r="D425" t="inlineStr"/>
       <c r="E425" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigOverlayImage2</t>
+          <t>.app.android.CardConfigStartHeader</t>
         </is>
       </c>
       <c r="G425" t="inlineStr"/>
       <c r="H425" t="inlineStr"/>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr"/>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Allow the FoE Helper to start automatically with the Forge of Empires App</t>
+          <t>Click the button "Allow Accessibility Service" if it is not already greyed out.</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Dem FoE-Helfer erlauben automatisch mit der Forge of Empires App zu starten</t>
+          <t>Klicke den Button "Bedienungshilfen-Dienst erlauben" wenn dieser noch nicht ausgegraut ist.</t>
         </is>
       </c>
       <c r="D426" t="inlineStr"/>
       <c r="E426" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigStartHeader</t>
+          <t>.app.android.CardConfigStartDesc</t>
         </is>
       </c>
       <c r="G426" t="inlineStr"/>
       <c r="H426" t="inlineStr"/>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr"/>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Click the button "Allow Accessibility Service" if it is not already greyed out.</t>
+          <t>Search FoE-Helper and click</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>Klicke den Button "Bedienungshilfen-Dienst erlauben" wenn dieser noch nicht ausgegraut ist.</t>
+          <t>FoE Helfer suchen und anklicken</t>
         </is>
       </c>
       <c r="D427" t="inlineStr"/>
       <c r="E427" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigStartDesc</t>
+          <t>.app.android.CardConfigStartImage1</t>
         </is>
       </c>
       <c r="G427" t="inlineStr"/>
       <c r="H427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr"/>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Search FoE-Helper and click</t>
+          <t>Both rights are necessary to recognise whether Forge of Empires has been started.</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>FoE Helfer suchen und anklicken</t>
+          <t>Beide Rechte sind notwendig um zu erkennen ob Forge of Empires gestartet wurde.</t>
         </is>
       </c>
       <c r="D428" t="inlineStr"/>
       <c r="E428" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigStartImage1</t>
+          <t>.app.android.CardConfigStartImage2</t>
         </is>
       </c>
       <c r="G428" t="inlineStr"/>
       <c r="H428" t="inlineStr"/>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr"/>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Both rights are necessary to recognise whether Forge of Empires has been started.</t>
+          <t>3. Testing the helper</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>Beide Rechte sind notwendig um zu erkennen ob Forge of Empires gestartet wurde.</t>
+          <t>3. Testen des Helfers</t>
         </is>
       </c>
       <c r="D429" t="inlineStr"/>
       <c r="E429" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigStartImage2</t>
+          <t>.app.android.CardTestHeader</t>
         </is>
       </c>
       <c r="G429" t="inlineStr"/>
       <c r="H429" t="inlineStr"/>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr"/>
       <c r="B430" t="inlineStr">
         <is>
-          <t>3. Testing the helper</t>
+          <t>That was all. From now on, the helper app should start directly with the Forge of Empires app.</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>3. Testen des Helfers</t>
+          <t>Das war schon alles. Ab sofort sollte die Helfer App direkt mit der Forge of Empires App starten.</t>
         </is>
       </c>
       <c r="D430" t="inlineStr"/>
       <c r="E430" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>.app.android.CardTestHeader</t>
+          <t>.app.android.CardTestDesc1</t>
         </is>
       </c>
       <c r="G430" t="inlineStr"/>
       <c r="H430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr"/>
       <c r="B431" t="inlineStr">
         <is>
-          <t>That was all. From now on, the helper app should start directly with the Forge of Empires app.</t>
+          <t>Both opened App's</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>Das war schon alles. Ab sofort sollte die Helfer App direkt mit der Forge of Empires App starten.</t>
+          <t>Beide geöffneten App's</t>
         </is>
       </c>
       <c r="D431" t="inlineStr"/>
       <c r="E431" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>.app.android.CardTestDesc1</t>
+          <t>.app.android.CardTestImage</t>
         </is>
       </c>
       <c r="G431" t="inlineStr"/>
       <c r="H431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr"/>
       <c r="B432" t="inlineStr">
         <is>
-          <t>Both opened App's</t>
+          <t>With the help of the blue icon, the overlay can be moved as desired. Clicking on it opens or closes the helper.</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>Beide geöffneten App's</t>
+          <t>Mit Hilfe des blauen Icons kann das Overlay beliebig verschoben werden. Ein Klick darauf öffnet oder schließt den Helfer.</t>
         </is>
       </c>
       <c r="D432" t="inlineStr"/>
       <c r="E432" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>.app.android.CardTestImage</t>
+          <t>.app.android.CardTestDesc2</t>
         </is>
       </c>
       <c r="G432" t="inlineStr"/>
       <c r="H432" t="inlineStr"/>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr"/>
       <c r="B433" t="inlineStr">
         <is>
-          <t>With the help of the blue icon, the overlay can be moved as desired. Clicking on it opens or closes the helper.</t>
+          <t>4. Error handling</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Mit Hilfe des blauen Icons kann das Overlay beliebig verschoben werden. Ein Klick darauf öffnet oder schließt den Helfer.</t>
+          <t>4. Fehlerbehandlung</t>
         </is>
       </c>
       <c r="D433" t="inlineStr"/>
       <c r="E433" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>.app.android.CardTestDesc2</t>
+          <t>.app.android.CardIssuesHader</t>
         </is>
       </c>
       <c r="G433" t="inlineStr"/>
       <c r="H433" t="inlineStr"/>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr"/>
       <c r="B434" t="inlineStr">
         <is>
-          <t>4. Error handling</t>
+          <t>If there are any bugs, you can report them in the Github: &lt;a target="_blank" rel="nofollow noopener" href="https://github.com/mainIine/FoEHelperApp_Issues/issues"&gt;Report error&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>4. Fehlerbehandlung</t>
+          <t>Sollte es so irgend welchen Fehlern kommen, kannst Du diese im Github melden: &lt;a target="_blank" rel="nofollow noopener" href="https://github.com/mainIine/FoEHelperApp_Issues/issues"&gt;Fehler melden&lt;/a&gt;</t>
         </is>
       </c>
       <c r="D434" t="inlineStr"/>
       <c r="E434" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>.app.android.CardIssuesHader</t>
+          <t>.app.android.CardIssuesDesc</t>
         </is>
       </c>
       <c r="G434" t="inlineStr"/>
       <c r="H434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr"/>
       <c r="B435" t="inlineStr">
         <is>
-          <t>If there are any bugs, you can report them in the Github: &lt;a target="_blank" rel="nofollow noopener" href="https://github.com/mainIine/FoEHelperApp_Issues/issues"&gt;Report error&lt;/a&gt;</t>
+          <t>new extension</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>Sollte es so irgend welchen Fehlern kommen, kannst Du diese im Github melden: &lt;a target="_blank" rel="nofollow noopener" href="https://github.com/mainIine/FoEHelperApp_Issues/issues"&gt;Fehler melden&lt;/a&gt;</t>
+          <t>neue Extension</t>
         </is>
       </c>
       <c r="D435" t="inlineStr"/>
       <c r="E435" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>.app.android.CardIssuesDesc</t>
-[...2 lines deleted...]
-      <c r="G435" t="inlineStr"/>
+          <t>.citymap.NewExtension</t>
+        </is>
+      </c>
+      <c r="G435" t="inlineStr">
+        <is>
+          <t>"new extension", do you mean "new expansion" ?</t>
+        </is>
+      </c>
       <c r="H435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr"/>
       <c r="B436" t="inlineStr">
         <is>
-          <t>new extension</t>
+          <t>Close</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>neue Extension</t>
+          <t>Schließen</t>
         </is>
       </c>
       <c r="D436" t="inlineStr"/>
       <c r="E436" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>.citymap.NewExtension</t>
-[...6 lines deleted...]
-      </c>
+          <t>.global.Close</t>
+        </is>
+      </c>
+      <c r="G436" t="inlineStr"/>
       <c r="H436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr"/>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Close</t>
+          <t>Add element</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Schließen</t>
+          <t>Hinzufügen</t>
         </is>
       </c>
       <c r="D437" t="inlineStr"/>
       <c r="E437" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>.global.Close</t>
+          <t>.citymap.AddElement</t>
         </is>
       </c>
       <c r="G437" t="inlineStr"/>
       <c r="H437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr"/>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Add element</t>
+          <t>Cultural productions</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Hinzufügen</t>
+          <t>kulturelle Güter</t>
         </is>
       </c>
       <c r="D438" t="inlineStr"/>
       <c r="E438" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>.citymap.AddElement</t>
+          <t>.citymap.CulturalGoodsProduction</t>
         </is>
       </c>
       <c r="G438" t="inlineStr"/>
       <c r="H438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr"/>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Cultural productions</t>
+          <t>Diplomacy</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>kulturelle Güter</t>
+          <t>Diplomatie</t>
         </is>
       </c>
       <c r="D439" t="inlineStr"/>
       <c r="E439" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>.citymap.CulturalGoodsProduction</t>
+          <t>.citymap.Diplomacy</t>
         </is>
       </c>
       <c r="G439" t="inlineStr"/>
       <c r="H439" t="inlineStr"/>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr"/>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Diplomacy</t>
+          <t>Impediment</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Diplomatie</t>
+          <t>Hindernis</t>
         </is>
       </c>
       <c r="D440" t="inlineStr"/>
       <c r="E440" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>.citymap.Diplomacy</t>
+          <t>.citymap.Impediment</t>
         </is>
       </c>
       <c r="G440" t="inlineStr"/>
       <c r="H440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr"/>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Impediment</t>
+          <t>Aztecs</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Hindernis</t>
+          <t>Azteken</t>
         </is>
       </c>
       <c r="D441" t="inlineStr"/>
       <c r="E441" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>.citymap.Impediment</t>
+          <t>.citymap.NewCity_aztecs</t>
         </is>
       </c>
       <c r="G441" t="inlineStr"/>
       <c r="H441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr"/>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Aztecs</t>
+          <t>Egyptians</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>Azteken</t>
+          <t>Ägypter</t>
         </is>
       </c>
       <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_aztecs</t>
+          <t>.citymap.NewCity_egyptians</t>
         </is>
       </c>
       <c r="G442" t="inlineStr"/>
       <c r="H442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr"/>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Egyptians</t>
+          <t>Japanese</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Ägypter</t>
+          <t>Japaner</t>
         </is>
       </c>
       <c r="D443" t="inlineStr"/>
       <c r="E443" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_egyptians</t>
+          <t>.citymap.NewCity_japanese</t>
         </is>
       </c>
       <c r="G443" t="inlineStr"/>
       <c r="H443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr"/>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Japanese</t>
+          <t>Main city</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Japaner</t>
+          <t>Hauptstadt</t>
         </is>
       </c>
       <c r="D444" t="inlineStr"/>
       <c r="E444" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_japanese</t>
+          <t>.citymap.NewCity_main</t>
         </is>
       </c>
       <c r="G444" t="inlineStr"/>
       <c r="H444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr"/>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Main city</t>
+          <t>Mughals</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>Hauptstadt</t>
+          <t>Mongolen</t>
         </is>
       </c>
       <c r="D445" t="inlineStr"/>
       <c r="E445" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_main</t>
+          <t>.citymap.NewCity_mughals</t>
         </is>
       </c>
       <c r="G445" t="inlineStr"/>
       <c r="H445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr"/>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Mughals</t>
+          <t>Vikings</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Mongolen</t>
+          <t>Wikinger</t>
         </is>
       </c>
       <c r="D446" t="inlineStr"/>
       <c r="E446" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_mughals</t>
+          <t>.citymap.NewCity_vikings</t>
         </is>
       </c>
       <c r="G446" t="inlineStr"/>
       <c r="H446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr"/>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Vikings</t>
+          <t>A.I. Core</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>Wikinger</t>
+          <t>A.I. Kern</t>
         </is>
       </c>
       <c r="D447" t="inlineStr"/>
       <c r="E447" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_vikings</t>
+          <t>.global.Legendary.X_SpaceAgeJupiterMoon_Landmark1</t>
         </is>
       </c>
       <c r="G447" t="inlineStr"/>
       <c r="H447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr"/>
       <c r="B448" t="inlineStr">
         <is>
-          <t>A.I. Core</t>
+          <t>Donation</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>A.I. Kern</t>
+          <t>Spende</t>
         </is>
       </c>
       <c r="D448" t="inlineStr"/>
       <c r="E448" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeJupiterMoon_Landmark1</t>
+          <t>.global.PayPalDonation</t>
         </is>
       </c>
       <c r="G448" t="inlineStr"/>
       <c r="H448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr"/>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Donation</t>
+          <t>If you like this tool feel free to donate something so we can pay for the big servers.</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>Spende</t>
+          <t>Wenn Du dieses Tool magst fühl dich frei etwas zu spenden, damit wir die notwendigen Server bezahlen können.</t>
         </is>
       </c>
       <c r="D449" t="inlineStr"/>
       <c r="E449" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>.global.PayPalDonation</t>
+          <t>.global.PayPalDonationDesc</t>
         </is>
       </c>
       <c r="G449" t="inlineStr"/>
       <c r="H449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr"/>
       <c r="B450" t="inlineStr">
         <is>
-          <t>If you like this tool feel free to donate something so we can pay for the big servers.</t>
+          <t>We use cookies to save settings and display advertisements. Details can be found here: &lt;a href='/info/privacy-policy'&gt;Privacy policy&lt;/a&gt;&lt;br&gt; Is that ok for you?</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>Wenn Du dieses Tool magst fühl dich frei etwas zu spenden, damit wir die notwendigen Server bezahlen können.</t>
+          <t>Wir benutzen Cookies um Einstellungen zu speichern und Werbung darzustellen. Details findest Du hier: &lt;a href='/info/datenschutz'&gt;Datenschutzerklärung&lt;/a&gt;&lt;br&gt; Ist das ok für dich?</t>
         </is>
       </c>
       <c r="D450" t="inlineStr"/>
       <c r="E450" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>.global.PayPalDonationDesc</t>
+          <t>.index.CookieContent</t>
         </is>
       </c>
       <c r="G450" t="inlineStr"/>
       <c r="H450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr"/>
       <c r="B451" t="inlineStr">
         <is>
-          <t>We use cookies to save settings and display advertisements. Details can be found here: &lt;a href='/info/privacy-policy'&gt;Privacy policy&lt;/a&gt;&lt;br&gt; Is that ok for you?</t>
+          <t>Accept</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>Wir benutzen Cookies um Einstellungen zu speichern und Werbung darzustellen. Details findest Du hier: &lt;a href='/info/datenschutz'&gt;Datenschutzerklärung&lt;/a&gt;&lt;br&gt; Ist das ok für dich?</t>
+          <t>Akzeptieren</t>
         </is>
       </c>
       <c r="D451" t="inlineStr"/>
       <c r="E451" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>.index.CookieContent</t>
+          <t>.index.CookieCookieAccept</t>
         </is>
       </c>
       <c r="G451" t="inlineStr"/>
       <c r="H451" t="inlineStr"/>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr"/>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Accept</t>
+          <t>Decline</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>Akzeptieren</t>
+          <t>Ablehnen</t>
         </is>
       </c>
       <c r="D452" t="inlineStr"/>
       <c r="E452" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>.index.CookieCookieAccept</t>
+          <t>.index.CookieDecline</t>
         </is>
       </c>
       <c r="G452" t="inlineStr"/>
       <c r="H452" t="inlineStr"/>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr"/>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Decline</t>
+          <t>Open link to discussion page</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>Ablehnen</t>
+          <t>Link zur Diskussionseite öffnen</t>
         </is>
       </c>
       <c r="D453" t="inlineStr"/>
       <c r="E453" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>.index.CookieDecline</t>
+          <t>.index.DiscussLink</t>
         </is>
       </c>
       <c r="G453" t="inlineStr"/>
       <c r="H453" t="inlineStr"/>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr"/>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Open link to discussion page</t>
+          <t>FoE-Helper Community</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>Link zur Diskussionseite öffnen</t>
+          <t>FoE-Helper Community</t>
         </is>
       </c>
       <c r="D454" t="inlineStr"/>
       <c r="E454" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>.index.DiscussLink</t>
+          <t>.index.DiscussLinkDesc</t>
         </is>
       </c>
       <c r="G454" t="inlineStr"/>
       <c r="H454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr"/>
       <c r="B455" t="inlineStr">
         <is>
-          <t>FoE-Helper Community</t>
+          <t>The mail could not be sent!</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>FoE-Helper Community</t>
+          <t>Die Mail konnte nicht versendet werden!</t>
         </is>
       </c>
       <c r="D455" t="inlineStr"/>
       <c r="E455" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>.index.DiscussLinkDesc</t>
+          <t>.mails.ErrorSend</t>
         </is>
       </c>
       <c r="G455" t="inlineStr"/>
       <c r="H455" t="inlineStr"/>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr"/>
       <c r="B456" t="inlineStr">
         <is>
-          <t>The mail could not be sent!</t>
+          <t>Polynesia</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>Die Mail konnte nicht versendet werden!</t>
+          <t>Polynesien</t>
         </is>
       </c>
       <c r="D456" t="inlineStr"/>
       <c r="E456" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>.mails.ErrorSend</t>
+          <t>.citymap.NewCity_polynesia</t>
         </is>
       </c>
       <c r="G456" t="inlineStr"/>
       <c r="H456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr"/>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Polynesia</t>
+          <t>Saturn VI Gate CENTAURUS</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>Polynesien</t>
+          <t>Saturn VI Tor CENTAURUS</t>
         </is>
       </c>
       <c r="D457" t="inlineStr"/>
       <c r="E457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_polynesia</t>
+          <t>.global.Legendary.X_SpaceAgeTitan_Landmark1</t>
         </is>
       </c>
       <c r="G457" t="inlineStr"/>
       <c r="H457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr"/>
       <c r="B458" t="inlineStr">
         <is>
-          <t>Saturn VI Gate CENTAURUS</t>
+          <t>Saturn VI Gate PEGASUS</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>Saturn VI Tor CENTAURUS</t>
+          <t>Saturn VI Tor PEGASUS</t>
         </is>
       </c>
       <c r="D458" t="inlineStr"/>
       <c r="E458" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeTitan_Landmark1</t>
+          <t>.global.Legendary.X_SpaceAgeTitan_Landmark2</t>
         </is>
       </c>
       <c r="G458" t="inlineStr"/>
       <c r="H458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr"/>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Saturn VI Gate PEGASUS</t>
+          <t>Saturn VI Gate HYDRA</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>Saturn VI Tor PEGASUS</t>
+          <t>Saturn VI Tor HYDRA</t>
         </is>
       </c>
       <c r="D459" t="inlineStr"/>
       <c r="E459" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeTitan_Landmark2</t>
+          <t>.global.Legendary.X_SpaceAgeTitan_Landmark3</t>
         </is>
       </c>
       <c r="G459" t="inlineStr"/>
       <c r="H459" t="inlineStr"/>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr"/>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Saturn VI Gate HYDRA</t>
+          <t>The extension update has been installed, here you can find the latest information about the changes</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>Saturn VI Tor HYDRA</t>
+          <t>Das Erweiterungsupdate wurde installiert, hier findest Du die neusten Informationen zu den Änderungen</t>
         </is>
       </c>
       <c r="D460" t="inlineStr"/>
       <c r="E460" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeTitan_Landmark3</t>
+          <t>.update.MetaDesc</t>
         </is>
       </c>
       <c r="G460" t="inlineStr"/>
       <c r="H460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr"/>
       <c r="B461" t="inlineStr">
         <is>
-          <t>The extension update has been installed, here you can find the latest information about the changes</t>
+          <t>Extension Update installed - Changelog</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>Das Erweiterungsupdate wurde installiert, hier findest Du die neusten Informationen zu den Änderungen</t>
+          <t>Extension Update installiert - Changelog</t>
         </is>
       </c>
       <c r="D461" t="inlineStr"/>
       <c r="E461" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>.update.MetaDesc</t>
+          <t>.update.MetaTitle</t>
         </is>
       </c>
       <c r="G461" t="inlineStr"/>
       <c r="H461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr"/>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Extension Update installed - Changelog</t>
+          <t>Stellar Warship</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>Extension Update installiert - Changelog</t>
+          <t>Stellares Kriegsschiff</t>
         </is>
       </c>
       <c r="D462" t="inlineStr"/>
       <c r="E462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>.update.MetaTitle</t>
+          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark1</t>
         </is>
       </c>
       <c r="G462" t="inlineStr"/>
       <c r="H462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr"/>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Stellar Warship</t>
+          <t>Cosmic Catalyst</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>Stellares Kriegsschiff</t>
+          <t>Kosmischer Katalysator</t>
         </is>
       </c>
       <c r="D463" t="inlineStr"/>
       <c r="E463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark1</t>
+          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark2</t>
         </is>
       </c>
       <c r="G463" t="inlineStr"/>
       <c r="H463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr"/>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Cosmic Catalyst</t>
+          <t>https://docs.foe-helper.com/english/installing</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>Kosmischer Katalysator</t>
+          <t>https://docs.foe-helper.com/deutsch/installation</t>
         </is>
       </c>
       <c r="D464" t="inlineStr"/>
       <c r="E464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark2</t>
+          <t>.startpage.ReadMoreLink</t>
         </is>
       </c>
       <c r="G464" t="inlineStr"/>
       <c r="H464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr"/>
       <c r="B465" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/installing</t>
+          <t>Other buildings</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/deutsch/installation</t>
+          <t>Sonstige Gebäude</t>
         </is>
       </c>
       <c r="D465" t="inlineStr"/>
       <c r="E465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>.startpage.ReadMoreLink</t>
+          <t>.citymap.GenericBuilding</t>
         </is>
       </c>
       <c r="G465" t="inlineStr"/>
       <c r="H465" t="inlineStr"/>
+    </row>
+    <row r="466">
+      <c r="A466" t="inlineStr"/>
+      <c r="B466" t="inlineStr">
+        <is>
+          <t>/info/impress/en</t>
+        </is>
+      </c>
+      <c r="C466" t="inlineStr">
+        <is>
+          <t>/info/impress/de</t>
+        </is>
+      </c>
+      <c r="D466" t="inlineStr"/>
+      <c r="E466" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F466" t="inlineStr">
+        <is>
+          <t>.index.impress_link</t>
+        </is>
+      </c>
+      <c r="G466" t="inlineStr"/>
+      <c r="H466" t="inlineStr"/>
+    </row>
+    <row r="467">
+      <c r="A467" t="inlineStr"/>
+      <c r="B467" t="inlineStr">
+        <is>
+          <t>Impress</t>
+        </is>
+      </c>
+      <c r="C467" t="inlineStr">
+        <is>
+          <t>Impressum</t>
+        </is>
+      </c>
+      <c r="D467" t="inlineStr"/>
+      <c r="E467" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F467" t="inlineStr">
+        <is>
+          <t>.index.impress_linkDesc</t>
+        </is>
+      </c>
+      <c r="G467" t="inlineStr"/>
+      <c r="H467" t="inlineStr"/>
+    </row>
+    <row r="468">
+      <c r="A468" t="inlineStr"/>
+      <c r="B468" t="inlineStr">
+        <is>
+          <t>/info/privacy/en</t>
+        </is>
+      </c>
+      <c r="C468" t="inlineStr">
+        <is>
+          <t>/info/privacy/de</t>
+        </is>
+      </c>
+      <c r="D468" t="inlineStr"/>
+      <c r="E468" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F468" t="inlineStr">
+        <is>
+          <t>.index.privacy_link</t>
+        </is>
+      </c>
+      <c r="G468" t="inlineStr"/>
+      <c r="H468" t="inlineStr"/>
+    </row>
+    <row r="469">
+      <c r="A469" t="inlineStr"/>
+      <c r="B469" t="inlineStr">
+        <is>
+          <t>Privacy Policy</t>
+        </is>
+      </c>
+      <c r="C469" t="inlineStr">
+        <is>
+          <t>Datenschutz</t>
+        </is>
+      </c>
+      <c r="D469" t="inlineStr"/>
+      <c r="E469" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F469" t="inlineStr">
+        <is>
+          <t>.index.privacy_linkDesc</t>
+        </is>
+      </c>
+      <c r="G469" t="inlineStr"/>
+      <c r="H469" t="inlineStr"/>
+    </row>
+    <row r="470">
+      <c r="A470" t="inlineStr"/>
+      <c r="B470" t="inlineStr">
+        <is>
+          <t>Notes for this world have been found (%sx) and re-linked. They are now displayed in the game again.</t>
+        </is>
+      </c>
+      <c r="C470" t="inlineStr">
+        <is>
+          <t>Es wurden zu dieser Welt Notizen gefunden (%sx) und neu verlinkt. Sie werden ab sofort wieder im Spiel angezeigt.</t>
+        </is>
+      </c>
+      <c r="D470" t="inlineStr"/>
+      <c r="E470" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F470" t="inlineStr">
+        <is>
+          <t>.login.NoticesFound</t>
+        </is>
+      </c>
+      <c r="G470" t="inlineStr"/>
+      <c r="H470" t="inlineStr"/>
+    </row>
+    <row r="471">
+      <c r="A471" t="inlineStr"/>
+      <c r="B471" t="inlineStr">
+        <is>
+          <t>The world and city data have been removed</t>
+        </is>
+      </c>
+      <c r="C471" t="inlineStr">
+        <is>
+          <t>Die Welt und Stadtdaten wurden entfernt</t>
+        </is>
+      </c>
+      <c r="D471" t="inlineStr"/>
+      <c r="E471" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F471" t="inlineStr">
+        <is>
+          <t>.profile.WorldCityDataRemoved</t>
+        </is>
+      </c>
+      <c r="G471" t="inlineStr"/>
+      <c r="H471" t="inlineStr"/>
+    </row>
+    <row r="472">
+      <c r="A472" t="inlineStr"/>
+      <c r="B472" t="inlineStr">
+        <is>
+          <t>You have already registered this world number</t>
+        </is>
+      </c>
+      <c r="C472" t="inlineStr">
+        <is>
+          <t>Du hast diese Weltnummer bereits registriert</t>
+        </is>
+      </c>
+      <c r="D472" t="inlineStr"/>
+      <c r="E472" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F472" t="inlineStr">
+        <is>
+          <t>.profile.WorldNumberAlreadyRegistered</t>
+        </is>
+      </c>
+      <c r="G472" t="inlineStr"/>
+      <c r="H472" t="inlineStr"/>
+    </row>
+    <row r="473">
+      <c r="A473" t="inlineStr"/>
+      <c r="B473" t="inlineStr">
+        <is>
+          <t>The new world has been added!</t>
+        </is>
+      </c>
+      <c r="C473" t="inlineStr">
+        <is>
+          <t>Die neue Welt wurde hinzugefügt!</t>
+        </is>
+      </c>
+      <c r="D473" t="inlineStr"/>
+      <c r="E473" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F473" t="inlineStr">
+        <is>
+          <t>.profile.NewWorldAdded</t>
+        </is>
+      </c>
+      <c r="G473" t="inlineStr"/>
+      <c r="H473" t="inlineStr"/>
+    </row>
+    <row r="474">
+      <c r="A474" t="inlineStr"/>
+      <c r="B474" t="inlineStr">
+        <is>
+          <t>Your data has been updated</t>
+        </is>
+      </c>
+      <c r="C474" t="inlineStr">
+        <is>
+          <t>Deine Daten wurden aktualisiert</t>
+        </is>
+      </c>
+      <c r="D474" t="inlineStr"/>
+      <c r="E474" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F474" t="inlineStr">
+        <is>
+          <t>.profile.DataUpdated</t>
+        </is>
+      </c>
+      <c r="G474" t="inlineStr"/>
+      <c r="H474" t="inlineStr"/>
+    </row>
+    <row r="475">
+      <c r="A475" t="inlineStr"/>
+      <c r="B475" t="inlineStr">
+        <is>
+          <t>-- Choose world --</t>
+        </is>
+      </c>
+      <c r="C475" t="inlineStr">
+        <is>
+          <t>-- Welt auswählen --</t>
+        </is>
+      </c>
+      <c r="D475" t="inlineStr"/>
+      <c r="E475" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F475" t="inlineStr">
+        <is>
+          <t>.register.SelectWorld</t>
+        </is>
+      </c>
+      <c r="G475" t="inlineStr"/>
+      <c r="H475" t="inlineStr"/>
+    </row>
+    <row r="476">
+      <c r="A476" t="inlineStr"/>
+      <c r="B476" t="inlineStr">
+        <is>
+          <t>Your InGame name</t>
+        </is>
+      </c>
+      <c r="C476" t="inlineStr">
+        <is>
+          <t>Dein InGame Name</t>
+        </is>
+      </c>
+      <c r="D476" t="inlineStr"/>
+      <c r="E476" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F476" t="inlineStr">
+        <is>
+          <t>.register.PlayerName</t>
+        </is>
+      </c>
+      <c r="G476" t="inlineStr"/>
+      <c r="H476" t="inlineStr"/>
+    </row>
+    <row r="477">
+      <c r="A477" t="inlineStr"/>
+      <c r="B477" t="inlineStr">
+        <is>
+          <t>You can add more worlds to your profile later</t>
+        </is>
+      </c>
+      <c r="C477" t="inlineStr">
+        <is>
+          <t>Da kannst später im Profil weitere Welten hinzufügen</t>
+        </is>
+      </c>
+      <c r="D477" t="inlineStr"/>
+      <c r="E477" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F477" t="inlineStr">
+        <is>
+          <t>.register.LaterMoreWorlds</t>
+        </is>
+      </c>
+      <c r="G477" t="inlineStr"/>
+      <c r="H477" t="inlineStr"/>
+    </row>
+    <row r="478">
+      <c r="A478" t="inlineStr"/>
+      <c r="B478" t="inlineStr">
+        <is>
+          <t>Your server</t>
+        </is>
+      </c>
+      <c r="C478" t="inlineStr"/>
+      <c r="D478" t="inlineStr"/>
+      <c r="E478" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F478" t="inlineStr">
+        <is>
+          <t>.register.YourServer</t>
+        </is>
+      </c>
+      <c r="G478" t="inlineStr"/>
+      <c r="H478" t="inlineStr"/>
+    </row>
+    <row r="479">
+      <c r="A479" t="inlineStr"/>
+      <c r="B479" t="inlineStr">
+        <is>
+          <t>You only need one account per country.&lt;br&gt;You can add a beta account in your profile after creating a player world.</t>
+        </is>
+      </c>
+      <c r="C479" t="inlineStr">
+        <is>
+          <t>Du brauchst pro Land nur einen Zugang.&lt;br&gt;Einen Beta-Account kannst Du nach dem anlegen einer Spieler-Welt im Profil ergänzen.</t>
+        </is>
+      </c>
+      <c r="D479" t="inlineStr"/>
+      <c r="E479" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F479" t="inlineStr">
+        <is>
+          <t>.register.Information</t>
+        </is>
+      </c>
+      <c r="G479" t="inlineStr"/>
+      <c r="H479" t="inlineStr"/>
+    </row>
+    <row r="480">
+      <c r="A480" t="inlineStr"/>
+      <c r="B480" t="inlineStr">
+        <is>
+          <t>All accounts on this server were removed on 14th June 2025. Too many incorrect registrations were the reason, please register again.&lt;br&gt;Existing notes for the extensions are automatically searched out and linked again.</t>
+        </is>
+      </c>
+      <c r="C480" t="inlineStr">
+        <is>
+          <t>Am 14.06.2025 wurden alle Accounts auf diesem Server entfernt. Zu viele falsche Registrierungen waren der Grund.&lt;br&gt;Bitte registriere Dich neu. Vorhandene Notizen für die Erweiterungen werden automatisch herausgesucht und neu verlinkt.</t>
+        </is>
+      </c>
+      <c r="D480" t="inlineStr"/>
+      <c r="E480" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F480" t="inlineStr">
+        <is>
+          <t>.register.DeletedAccounts</t>
+        </is>
+      </c>
+      <c r="G480" t="inlineStr"/>
+      <c r="H480" t="inlineStr"/>
+    </row>
+    <row r="481">
+      <c r="A481" t="inlineStr"/>
+      <c r="B481" t="inlineStr">
+        <is>
+          <t>This email address is already registered. Please use a different email.</t>
+        </is>
+      </c>
+      <c r="C481" t="inlineStr">
+        <is>
+          <t>Diese E-Mail-Adresse ist bereits registriert. Bitte verwende eine andere E-Mail-Adresse.</t>
+        </is>
+      </c>
+      <c r="D481" t="inlineStr"/>
+      <c r="E481" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F481" t="inlineStr">
+        <is>
+          <t>.register.EmailExists</t>
+        </is>
+      </c>
+      <c r="G481" t="inlineStr"/>
+      <c r="H481" t="inlineStr"/>
+    </row>
+    <row r="482">
+      <c r="A482" t="inlineStr"/>
+      <c r="B482" t="inlineStr">
+        <is>
+          <t>This is not a valid player ID</t>
+        </is>
+      </c>
+      <c r="C482" t="inlineStr">
+        <is>
+          <t>Das ist keine gültige Spieler-Id</t>
+        </is>
+      </c>
+      <c r="D482" t="inlineStr"/>
+      <c r="E482" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F482" t="inlineStr">
+        <is>
+          <t>.register.InvalidPlayerId</t>
+        </is>
+      </c>
+      <c r="G482" t="inlineStr"/>
+      <c r="H482" t="inlineStr"/>
+    </row>
+    <row r="483">
+      <c r="A483" t="inlineStr"/>
+      <c r="B483" t="inlineStr">
+        <is>
+          <t>Delete account</t>
+        </is>
+      </c>
+      <c r="C483" t="inlineStr">
+        <is>
+          <t>Konto löschen</t>
+        </is>
+      </c>
+      <c r="D483" t="inlineStr"/>
+      <c r="E483" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F483" t="inlineStr">
+        <is>
+          <t>.user.profil.DeleteAccount</t>
+        </is>
+      </c>
+      <c r="G483" t="inlineStr"/>
+      <c r="H483" t="inlineStr"/>
+    </row>
+    <row r="484">
+      <c r="A484" t="inlineStr"/>
+      <c r="B484" t="inlineStr">
+        <is>
+          <t>Api-Token -</t>
+        </is>
+      </c>
+      <c r="C484" t="inlineStr">
+        <is>
+          <t>Api-Token -</t>
+        </is>
+      </c>
+      <c r="D484" t="inlineStr"/>
+      <c r="E484" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F484" t="inlineStr">
+        <is>
+          <t>.user.profil.ApiToken</t>
+        </is>
+      </c>
+      <c r="G484" t="inlineStr"/>
+      <c r="H484" t="inlineStr"/>
+    </row>
+    <row r="485">
+      <c r="A485" t="inlineStr"/>
+      <c r="B485" t="inlineStr">
+        <is>
+          <t>Add a new world to your player-Id</t>
+        </is>
+      </c>
+      <c r="C485" t="inlineStr">
+        <is>
+          <t>Füge eine neue Welt zu deiner Spieler-Id hinzu</t>
+        </is>
+      </c>
+      <c r="D485" t="inlineStr"/>
+      <c r="E485" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F485" t="inlineStr">
+        <is>
+          <t>.user.profil.AddNewWorld</t>
+        </is>
+      </c>
+      <c r="G485" t="inlineStr"/>
+      <c r="H485" t="inlineStr"/>
+    </row>
+    <row r="486">
+      <c r="A486" t="inlineStr"/>
+      <c r="B486" t="inlineStr">
+        <is>
+          <t>Your player In-Game-Name</t>
+        </is>
+      </c>
+      <c r="C486" t="inlineStr">
+        <is>
+          <t>Dein Spielername im Spiel</t>
+        </is>
+      </c>
+      <c r="D486" t="inlineStr"/>
+      <c r="E486" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F486" t="inlineStr">
+        <is>
+          <t>.user.profil.PlayerInGameName</t>
+        </is>
+      </c>
+      <c r="G486" t="inlineStr"/>
+      <c r="H486" t="inlineStr"/>
+    </row>
+    <row r="487">
+      <c r="A487" t="inlineStr"/>
+      <c r="B487" t="inlineStr">
+        <is>
+          <t>-- Select World --</t>
+        </is>
+      </c>
+      <c r="C487" t="inlineStr">
+        <is>
+          <t>-- Welt auswählen --</t>
+        </is>
+      </c>
+      <c r="D487" t="inlineStr"/>
+      <c r="E487" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F487" t="inlineStr">
+        <is>
+          <t>.user.profil.SelectWorld</t>
+        </is>
+      </c>
+      <c r="G487" t="inlineStr"/>
+      <c r="H487" t="inlineStr"/>
+    </row>
+    <row r="488">
+      <c r="A488" t="inlineStr"/>
+      <c r="B488" t="inlineStr">
+        <is>
+          <t>Do you have a beta account?</t>
+        </is>
+      </c>
+      <c r="C488" t="inlineStr">
+        <is>
+          <t>Du hast einen Beta-Account?</t>
+        </is>
+      </c>
+      <c r="D488" t="inlineStr"/>
+      <c r="E488" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F488" t="inlineStr">
+        <is>
+          <t>.user.profil.AddBetaAccount</t>
+        </is>
+      </c>
+      <c r="G488" t="inlineStr"/>
+      <c r="H488" t="inlineStr"/>
+    </row>
+    <row r="489">
+      <c r="A489" t="inlineStr"/>
+      <c r="B489" t="inlineStr">
+        <is>
+          <t>Stash</t>
+        </is>
+      </c>
+      <c r="C489" t="inlineStr">
+        <is>
+          <t>Ablage</t>
+        </is>
+      </c>
+      <c r="D489" t="inlineStr"/>
+      <c r="E489" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F489" t="inlineStr">
+        <is>
+          <t>.citymap.Stash</t>
+        </is>
+      </c>
+      <c r="G489" t="inlineStr"/>
+      <c r="H489" t="inlineStr"/>
+    </row>
+    <row r="490">
+      <c r="A490" t="inlineStr"/>
+      <c r="B490" t="inlineStr">
+        <is>
+          <t>Type</t>
+        </is>
+      </c>
+      <c r="C490" t="inlineStr">
+        <is>
+          <t>Typ</t>
+        </is>
+      </c>
+      <c r="D490" t="inlineStr"/>
+      <c r="E490" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F490" t="inlineStr">
+        <is>
+          <t>.citymap.Type</t>
+        </is>
+      </c>
+      <c r="G490" t="inlineStr"/>
+      <c r="H490" t="inlineStr"/>
+    </row>
+    <row r="491">
+      <c r="A491" t="inlineStr"/>
+      <c r="B491" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="C491" t="inlineStr">
+        <is>
+          <t>Größe</t>
+        </is>
+      </c>
+      <c r="D491" t="inlineStr"/>
+      <c r="E491" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F491" t="inlineStr">
+        <is>
+          <t>.citymap.Size</t>
+        </is>
+      </c>
+      <c r="G491" t="inlineStr"/>
+      <c r="H491" t="inlineStr"/>
+    </row>
+    <row r="492">
+      <c r="A492" t="inlineStr"/>
+      <c r="B492" t="inlineStr">
+        <is>
+          <t>All</t>
+        </is>
+      </c>
+      <c r="C492" t="inlineStr">
+        <is>
+          <t>Alle</t>
+        </is>
+      </c>
+      <c r="D492" t="inlineStr"/>
+      <c r="E492" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F492" t="inlineStr">
+        <is>
+          <t>.citymap.All</t>
+        </is>
+      </c>
+      <c r="G492" t="inlineStr"/>
+      <c r="H492" t="inlineStr"/>
+    </row>
+    <row r="493">
+      <c r="A493" t="inlineStr"/>
+      <c r="B493" t="inlineStr">
+        <is>
+          <t>All types</t>
+        </is>
+      </c>
+      <c r="C493" t="inlineStr">
+        <is>
+          <t>Alle Typen</t>
+        </is>
+      </c>
+      <c r="D493" t="inlineStr"/>
+      <c r="E493" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F493" t="inlineStr">
+        <is>
+          <t>.citymap.AllTypes</t>
+        </is>
+      </c>
+      <c r="G493" t="inlineStr"/>
+      <c r="H493" t="inlineStr"/>
+    </row>
+    <row r="494">
+      <c r="A494" t="inlineStr"/>
+      <c r="B494" t="inlineStr">
+        <is>
+          <t>Fit view</t>
+        </is>
+      </c>
+      <c r="C494" t="inlineStr">
+        <is>
+          <t>Ansicht einpassen</t>
+        </is>
+      </c>
+      <c r="D494" t="inlineStr"/>
+      <c r="E494" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F494" t="inlineStr">
+        <is>
+          <t>.citymap.FitView</t>
+        </is>
+      </c>
+      <c r="G494" t="inlineStr"/>
+      <c r="H494" t="inlineStr"/>
+    </row>
+    <row r="495">
+      <c r="A495" t="inlineStr"/>
+      <c r="B495" t="inlineStr">
+        <is>
+          <t>Zoom in</t>
+        </is>
+      </c>
+      <c r="C495" t="inlineStr">
+        <is>
+          <t>Vergrößern</t>
+        </is>
+      </c>
+      <c r="D495" t="inlineStr"/>
+      <c r="E495" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F495" t="inlineStr">
+        <is>
+          <t>.citymap.ZoomIn</t>
+        </is>
+      </c>
+      <c r="G495" t="inlineStr"/>
+      <c r="H495" t="inlineStr"/>
+    </row>
+    <row r="496">
+      <c r="A496" t="inlineStr"/>
+      <c r="B496" t="inlineStr">
+        <is>
+          <t>Zoom out</t>
+        </is>
+      </c>
+      <c r="C496" t="inlineStr">
+        <is>
+          <t>Verkleinern</t>
+        </is>
+      </c>
+      <c r="D496" t="inlineStr"/>
+      <c r="E496" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F496" t="inlineStr">
+        <is>
+          <t>.citymap.ZoomOut</t>
+        </is>
+      </c>
+      <c r="G496" t="inlineStr"/>
+      <c r="H496" t="inlineStr"/>
+    </row>
+    <row r="497">
+      <c r="A497" t="inlineStr"/>
+      <c r="B497" t="inlineStr">
+        <is>
+          <t>Zoom level</t>
+        </is>
+      </c>
+      <c r="C497" t="inlineStr">
+        <is>
+          <t>Zoomstufe</t>
+        </is>
+      </c>
+      <c r="D497" t="inlineStr"/>
+      <c r="E497" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F497" t="inlineStr">
+        <is>
+          <t>.citymap.ZoomLevel</t>
+        </is>
+      </c>
+      <c r="G497" t="inlineStr"/>
+      <c r="H497" t="inlineStr"/>
+    </row>
+    <row r="498">
+      <c r="A498" t="inlineStr"/>
+      <c r="B498" t="inlineStr">
+        <is>
+          <t>Age</t>
+        </is>
+      </c>
+      <c r="C498" t="inlineStr">
+        <is>
+          <t>Zeitalter</t>
+        </is>
+      </c>
+      <c r="D498" t="inlineStr"/>
+      <c r="E498" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F498" t="inlineStr">
+        <is>
+          <t>.citymap.Era</t>
+        </is>
+      </c>
+      <c r="G498" t="inlineStr"/>
+      <c r="H498" t="inlineStr"/>
+    </row>
+    <row r="499">
+      <c r="A499" t="inlineStr"/>
+      <c r="B499" t="inlineStr">
+        <is>
+          <t>Automatic (real age)</t>
+        </is>
+      </c>
+      <c r="C499" t="inlineStr">
+        <is>
+          <t>Automatisch (echtes Zeitalter)</t>
+        </is>
+      </c>
+      <c r="D499" t="inlineStr"/>
+      <c r="E499" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F499" t="inlineStr">
+        <is>
+          <t>.citymap.EraAuto</t>
+        </is>
+      </c>
+      <c r="G499" t="inlineStr"/>
+      <c r="H499" t="inlineStr"/>
+    </row>
+    <row r="500">
+      <c r="A500" t="inlineStr"/>
+      <c r="B500" t="inlineStr">
+        <is>
+          <t>Toggle building info</t>
+        </is>
+      </c>
+      <c r="C500" t="inlineStr">
+        <is>
+          <t>Gebäude-Infos ein-/ausklappen</t>
+        </is>
+      </c>
+      <c r="D500" t="inlineStr"/>
+      <c r="E500" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F500" t="inlineStr">
+        <is>
+          <t>.citymap.ToggleInfo</t>
+        </is>
+      </c>
+      <c r="G500" t="inlineStr"/>
+      <c r="H500" t="inlineStr"/>
+    </row>
+    <row r="501">
+      <c r="A501" t="inlineStr"/>
+      <c r="B501" t="inlineStr">
+        <is>
+          <t>Toggle map images</t>
+        </is>
+      </c>
+      <c r="C501" t="inlineStr">
+        <is>
+          <t>Bilder auf der Karte ein/aus</t>
+        </is>
+      </c>
+      <c r="D501" t="inlineStr"/>
+      <c r="E501" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F501" t="inlineStr">
+        <is>
+          <t>.citymap.ToggleImages</t>
+        </is>
+      </c>
+      <c r="G501" t="inlineStr"/>
+      <c r="H501" t="inlineStr"/>
+    </row>
+    <row r="502">
+      <c r="A502" t="inlineStr"/>
+      <c r="B502" t="inlineStr">
+        <is>
+          <t>Controls</t>
+        </is>
+      </c>
+      <c r="C502" t="inlineStr">
+        <is>
+          <t>Steuerung</t>
+        </is>
+      </c>
+      <c r="D502" t="inlineStr"/>
+      <c r="E502" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F502" t="inlineStr">
+        <is>
+          <t>.citymap.Controls</t>
+        </is>
+      </c>
+      <c r="G502" t="inlineStr"/>
+      <c r="H502" t="inlineStr"/>
+    </row>
+    <row r="503">
+      <c r="A503" t="inlineStr"/>
+      <c r="B503" t="inlineStr">
+        <is>
+          <t>ALT + drag - pan the map</t>
+        </is>
+      </c>
+      <c r="C503" t="inlineStr">
+        <is>
+          <t>ALT + Ziehen - Karte verschieben (Pan)</t>
+        </is>
+      </c>
+      <c r="D503" t="inlineStr"/>
+      <c r="E503" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F503" t="inlineStr">
+        <is>
+          <t>.citymap.HelpPan</t>
+        </is>
+      </c>
+      <c r="G503" t="inlineStr"/>
+      <c r="H503" t="inlineStr"/>
+    </row>
+    <row r="504">
+      <c r="A504" t="inlineStr"/>
+      <c r="B504" t="inlineStr">
+        <is>
+          <t>Shift + mouse wheel - zoom to cursor</t>
+        </is>
+      </c>
+      <c r="C504" t="inlineStr">
+        <is>
+          <t>Shift + Mausrad - Zoom zum Cursor</t>
+        </is>
+      </c>
+      <c r="D504" t="inlineStr"/>
+      <c r="E504" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F504" t="inlineStr">
+        <is>
+          <t>.citymap.HelpZoom</t>
+        </is>
+      </c>
+      <c r="G504" t="inlineStr"/>
+      <c r="H504" t="inlineStr"/>
+    </row>
+    <row r="505">
+      <c r="A505" t="inlineStr"/>
+      <c r="B505" t="inlineStr">
+        <is>
+          <t>Zoom slider (bottom right) - fine zoom</t>
+        </is>
+      </c>
+      <c r="C505" t="inlineStr">
+        <is>
+          <t>Zoom-Regler unten rechts - feines Zoomen</t>
+        </is>
+      </c>
+      <c r="D505" t="inlineStr"/>
+      <c r="E505" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F505" t="inlineStr">
+        <is>
+          <t>.citymap.HelpZoomBar</t>
+        </is>
+      </c>
+      <c r="G505" t="inlineStr"/>
+      <c r="H505" t="inlineStr"/>
+    </row>
+    <row r="506">
+      <c r="A506" t="inlineStr"/>
+      <c r="B506" t="inlineStr">
+        <is>
+          <t>Click a building - select (Shift/Ctrl = multiple)</t>
+        </is>
+      </c>
+      <c r="C506" t="inlineStr">
+        <is>
+          <t>Klick auf Gebäude - auswählen (Shift/Strg = mehrere)</t>
+        </is>
+      </c>
+      <c r="D506" t="inlineStr"/>
+      <c r="E506" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F506" t="inlineStr">
+        <is>
+          <t>.citymap.HelpSelect</t>
+        </is>
+      </c>
+      <c r="G506" t="inlineStr"/>
+      <c r="H506" t="inlineStr"/>
+    </row>
+    <row r="507">
+      <c r="A507" t="inlineStr"/>
+      <c r="B507" t="inlineStr">
+        <is>
+          <t>Drag a building - move it (snaps to tiles)</t>
+        </is>
+      </c>
+      <c r="C507" t="inlineStr">
+        <is>
+          <t>Gebäude ziehen - verschieben (rastet auf Kacheln)</t>
+        </is>
+      </c>
+      <c r="D507" t="inlineStr"/>
+      <c r="E507" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F507" t="inlineStr">
+        <is>
+          <t>.citymap.HelpMove</t>
+        </is>
+      </c>
+      <c r="G507" t="inlineStr"/>
+      <c r="H507" t="inlineStr"/>
+    </row>
+    <row r="508">
+      <c r="A508" t="inlineStr"/>
+      <c r="B508" t="inlineStr">
+        <is>
+          <t>Shift + drag on empty space - box selection</t>
+        </is>
+      </c>
+      <c r="C508" t="inlineStr">
+        <is>
+          <t>Shift + auf leerer Fläche ziehen - Mehrfachauswahl (Rahmen)</t>
+        </is>
+      </c>
+      <c r="D508" t="inlineStr"/>
+      <c r="E508" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F508" t="inlineStr">
+        <is>
+          <t>.citymap.HelpMarquee</t>
+        </is>
+      </c>
+      <c r="G508" t="inlineStr"/>
+      <c r="H508" t="inlineStr"/>
+    </row>
+    <row r="509">
+      <c r="A509" t="inlineStr"/>
+      <c r="B509" t="inlineStr">
+        <is>
+          <t>Esc / click empty space - clear selection</t>
+        </is>
+      </c>
+      <c r="C509" t="inlineStr">
+        <is>
+          <t>Esc / Klick ins Leere - Auswahl aufheben</t>
+        </is>
+      </c>
+      <c r="D509" t="inlineStr"/>
+      <c r="E509" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F509" t="inlineStr">
+        <is>
+          <t>.citymap.HelpDeselect</t>
+        </is>
+      </c>
+      <c r="G509" t="inlineStr"/>
+      <c r="H509" t="inlineStr"/>
+    </row>
+    <row r="510">
+      <c r="A510" t="inlineStr"/>
+      <c r="B510" t="inlineStr">
+        <is>
+          <t>Double-click / Del / drag to stash - move building back to the stash</t>
+        </is>
+      </c>
+      <c r="C510" t="inlineStr">
+        <is>
+          <t>Doppelklick / Entf / in die Ablage ziehen - Gebäude zurück in die Ablage</t>
+        </is>
+      </c>
+      <c r="D510" t="inlineStr"/>
+      <c r="E510" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F510" t="inlineStr">
+        <is>
+          <t>.citymap.HelpShelve</t>
+        </is>
+      </c>
+      <c r="G510" t="inlineStr"/>
+      <c r="H510" t="inlineStr"/>
+    </row>
+    <row r="511">
+      <c r="A511" t="inlineStr"/>
+      <c r="B511" t="inlineStr">
+        <is>
+          <t>Click a stash group - road: line tool, otherwise stamp</t>
+        </is>
+      </c>
+      <c r="C511" t="inlineStr">
+        <is>
+          <t>Ablage-Gruppe anklicken - Straße: Linien-Werkzeug, sonst Stempel</t>
+        </is>
+      </c>
+      <c r="D511" t="inlineStr"/>
+      <c r="E511" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F511" t="inlineStr">
+        <is>
+          <t>.citymap.HelpStash</t>
+        </is>
+      </c>
+      <c r="G511" t="inlineStr"/>
+      <c r="H511" t="inlineStr"/>
+    </row>
+    <row r="512">
+      <c r="A512" t="inlineStr"/>
+      <c r="B512" t="inlineStr">
+        <is>
+          <t>Right-click / Esc - end the active tool</t>
+        </is>
+      </c>
+      <c r="C512" t="inlineStr">
+        <is>
+          <t>Rechtsklick / Esc - aktives Werkzeug beenden</t>
+        </is>
+      </c>
+      <c r="D512" t="inlineStr"/>
+      <c r="E512" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F512" t="inlineStr">
+        <is>
+          <t>.citymap.HelpTool</t>
+        </is>
+      </c>
+      <c r="G512" t="inlineStr"/>
+      <c r="H512" t="inlineStr"/>
+    </row>
+    <row r="513">
+      <c r="A513" t="inlineStr"/>
+      <c r="B513" t="inlineStr">
+        <is>
+          <t>Mouse wheel over the stash - scroll</t>
+        </is>
+      </c>
+      <c r="C513" t="inlineStr">
+        <is>
+          <t>Mausrad über der Ablage - scrollen</t>
+        </is>
+      </c>
+      <c r="D513" t="inlineStr"/>
+      <c r="E513" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F513" t="inlineStr">
+        <is>
+          <t>.citymap.HelpScroll</t>
+        </is>
+      </c>
+      <c r="G513" t="inlineStr"/>
+      <c r="H513" t="inlineStr"/>
+    </row>
+    <row r="514">
+      <c r="A514" t="inlineStr"/>
+      <c r="B514" t="inlineStr">
+        <is>
+          <t>Drag an extension - move it</t>
+        </is>
+      </c>
+      <c r="C514" t="inlineStr">
+        <is>
+          <t>Erweiterung ziehen - verschieben</t>
+        </is>
+      </c>
+      <c r="D514" t="inlineStr"/>
+      <c r="E514" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F514" t="inlineStr">
+        <is>
+          <t>.citymap.HelpExtDrag</t>
+        </is>
+      </c>
+      <c r="G514" t="inlineStr"/>
+      <c r="H514" t="inlineStr"/>
+    </row>
+    <row r="515">
+      <c r="A515" t="inlineStr"/>
+      <c r="B515" t="inlineStr">
+        <is>
+          <t>Double-click an extension - remove it (returns to the pool)</t>
+        </is>
+      </c>
+      <c r="C515" t="inlineStr">
+        <is>
+          <t>Doppelklick auf Erweiterung - entfernen (kommt in den Pool zurück)</t>
+        </is>
+      </c>
+      <c r="D515" t="inlineStr"/>
+      <c r="E515" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F515" t="inlineStr">
+        <is>
+          <t>.citymap.HelpExtDelete</t>
+        </is>
+      </c>
+      <c r="G515" t="inlineStr"/>
+      <c r="H515" t="inlineStr"/>
+    </row>
+    <row r="516">
+      <c r="A516" t="inlineStr"/>
+      <c r="B516" t="inlineStr">
+        <is>
+          <t>Shift + Del (or ✕ in the info panel) - delete the selected building completely</t>
+        </is>
+      </c>
+      <c r="C516" t="inlineStr">
+        <is>
+          <t>Shift + Entf (oder ✕ im Info-Panel) - ausgewähltes Gebäude komplett löschen</t>
+        </is>
+      </c>
+      <c r="D516" t="inlineStr"/>
+      <c r="E516" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F516" t="inlineStr">
+        <is>
+          <t>.citymap.HelpDelete</t>
+        </is>
+      </c>
+      <c r="G516" t="inlineStr"/>
+      <c r="H516" t="inlineStr"/>
+    </row>
+    <row r="517">
+      <c r="A517" t="inlineStr"/>
+      <c r="B517" t="inlineStr">
+        <is>
+          <t>Delete</t>
+        </is>
+      </c>
+      <c r="C517" t="inlineStr">
+        <is>
+          <t>Löschen</t>
+        </is>
+      </c>
+      <c r="D517" t="inlineStr"/>
+      <c r="E517" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F517" t="inlineStr">
+        <is>
+          <t>.citymap.Delete</t>
+        </is>
+      </c>
+      <c r="G517" t="inlineStr"/>
+      <c r="H517" t="inlineStr"/>
+    </row>
+    <row r="518">
+      <c r="A518" t="inlineStr"/>
+      <c r="B518" t="inlineStr">
+        <is>
+          <t>Set</t>
+        </is>
+      </c>
+      <c r="C518" t="inlineStr">
+        <is>
+          <t>Set</t>
+        </is>
+      </c>
+      <c r="D518" t="inlineStr"/>
+      <c r="E518" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F518" t="inlineStr">
+        <is>
+          <t>.citymap.Set</t>
+        </is>
+      </c>
+      <c r="G518" t="inlineStr"/>
+      <c r="H518" t="inlineStr"/>
+    </row>
+    <row r="519">
+      <c r="A519" t="inlineStr"/>
+      <c r="B519" t="inlineStr">
+        <is>
+          <t>required</t>
+        </is>
+      </c>
+      <c r="C519" t="inlineStr">
+        <is>
+          <t>benötigt</t>
+        </is>
+      </c>
+      <c r="D519" t="inlineStr"/>
+      <c r="E519" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F519" t="inlineStr">
+        <is>
+          <t>.citymap.Required</t>
+        </is>
+      </c>
+      <c r="G519" t="inlineStr"/>
+      <c r="H519" t="inlineStr"/>
+    </row>
+    <row r="520">
+      <c r="A520" t="inlineStr"/>
+      <c r="B520" t="inlineStr">
+        <is>
+          <t>not required</t>
+        </is>
+      </c>
+      <c r="C520" t="inlineStr">
+        <is>
+          <t>nicht benötigt</t>
+        </is>
+      </c>
+      <c r="D520" t="inlineStr"/>
+      <c r="E520" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F520" t="inlineStr">
+        <is>
+          <t>.citymap.NotRequired</t>
+        </is>
+      </c>
+      <c r="G520" t="inlineStr"/>
+      <c r="H520" t="inlineStr"/>
+    </row>
+    <row r="521">
+      <c r="A521" t="inlineStr"/>
+      <c r="B521" t="inlineStr">
+        <is>
+          <t>Construction time</t>
+        </is>
+      </c>
+      <c r="C521" t="inlineStr">
+        <is>
+          <t>Bauzeit</t>
+        </is>
+      </c>
+      <c r="D521" t="inlineStr"/>
+      <c r="E521" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F521" t="inlineStr">
+        <is>
+          <t>.citymap.ConstructionTime</t>
+        </is>
+      </c>
+      <c r="G521" t="inlineStr"/>
+      <c r="H521" t="inlineStr"/>
+    </row>
+    <row r="522">
+      <c r="A522" t="inlineStr"/>
+      <c r="B522" t="inlineStr">
+        <is>
+          <t>Boosts (Basic-Values)</t>
+        </is>
+      </c>
+      <c r="C522" t="inlineStr">
+        <is>
+          <t>Boosts (Basiswerte)</t>
+        </is>
+      </c>
+      <c r="D522" t="inlineStr"/>
+      <c r="E522" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F522" t="inlineStr">
+        <is>
+          <t>.citymap.Boosts</t>
+        </is>
+      </c>
+      <c r="G522" t="inlineStr"/>
+      <c r="H522" t="inlineStr"/>
+    </row>
+    <row r="523">
+      <c r="A523" t="inlineStr"/>
+      <c r="B523" t="inlineStr">
+        <is>
+          <t>Production</t>
+        </is>
+      </c>
+      <c r="C523" t="inlineStr">
+        <is>
+          <t>Produktion</t>
+        </is>
+      </c>
+      <c r="D523" t="inlineStr"/>
+      <c r="E523" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F523" t="inlineStr">
+        <is>
+          <t>.citymap.Production</t>
+        </is>
+      </c>
+      <c r="G523" t="inlineStr"/>
+      <c r="H523" t="inlineStr"/>
+    </row>
+    <row r="524">
+      <c r="A524" t="inlineStr"/>
+      <c r="B524" t="inlineStr">
+        <is>
+          <t>motivated</t>
+        </is>
+      </c>
+      <c r="C524" t="inlineStr">
+        <is>
+          <t>motiviert</t>
+        </is>
+      </c>
+      <c r="D524" t="inlineStr"/>
+      <c r="E524" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F524" t="inlineStr">
+        <is>
+          <t>.citymap.Motivated</t>
+        </is>
+      </c>
+      <c r="G524" t="inlineStr"/>
+      <c r="H524" t="inlineStr"/>
+    </row>
+    <row r="525">
+      <c r="A525" t="inlineStr"/>
+      <c r="B525" t="inlineStr">
+        <is>
+          <t>Bonus per level</t>
+        </is>
+      </c>
+      <c r="C525" t="inlineStr">
+        <is>
+          <t>Bonus pro Stufe</t>
+        </is>
+      </c>
+      <c r="D525" t="inlineStr"/>
+      <c r="E525" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F525" t="inlineStr">
+        <is>
+          <t>.citymap.BonusPerLevel</t>
+        </is>
+      </c>
+      <c r="G525" t="inlineStr"/>
+      <c r="H525" t="inlineStr"/>
+    </row>
+    <row r="526">
+      <c r="A526" t="inlineStr"/>
+      <c r="B526" t="inlineStr">
+        <is>
+          <t>Level</t>
+        </is>
+      </c>
+      <c r="C526" t="inlineStr">
+        <is>
+          <t>Stufe</t>
+        </is>
+      </c>
+      <c r="D526" t="inlineStr"/>
+      <c r="E526" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F526" t="inlineStr">
+        <is>
+          <t>.citymap.Level</t>
+        </is>
+      </c>
+      <c r="G526" t="inlineStr"/>
+      <c r="H526" t="inlineStr"/>
+    </row>
+    <row r="527">
+      <c r="A527" t="inlineStr"/>
+      <c r="B527" t="inlineStr">
+        <is>
+          <t>Max level</t>
+        </is>
+      </c>
+      <c r="C527" t="inlineStr">
+        <is>
+          <t>Maximalstufe</t>
+        </is>
+      </c>
+      <c r="D527" t="inlineStr"/>
+      <c r="E527" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F527" t="inlineStr">
+        <is>
+          <t>.citymap.MaxLevel</t>
+        </is>
+      </c>
+      <c r="G527" t="inlineStr"/>
+      <c r="H527" t="inlineStr"/>
+    </row>
+    <row r="528">
+      <c r="A528" t="inlineStr"/>
+      <c r="B528" t="inlineStr">
+        <is>
+          <t>Provides</t>
+        </is>
+      </c>
+      <c r="C528" t="inlineStr">
+        <is>
+          <t>Stellt bereit</t>
+        </is>
+      </c>
+      <c r="D528" t="inlineStr"/>
+      <c r="E528" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F528" t="inlineStr">
+        <is>
+          <t>.citymap.Provides</t>
+        </is>
+      </c>
+      <c r="G528" t="inlineStr"/>
+      <c r="H528" t="inlineStr"/>
+    </row>
+    <row r="529">
+      <c r="A529" t="inlineStr"/>
+      <c r="B529" t="inlineStr">
+        <is>
+          <t>Rewards</t>
+        </is>
+      </c>
+      <c r="C529" t="inlineStr">
+        <is>
+          <t>Belohnungen</t>
+        </is>
+      </c>
+      <c r="D529" t="inlineStr"/>
+      <c r="E529" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F529" t="inlineStr">
+        <is>
+          <t>.citymap.Rewards</t>
+        </is>
+      </c>
+      <c r="G529" t="inlineStr"/>
+      <c r="H529" t="inlineStr"/>
+    </row>
+    <row r="530">
+      <c r="A530" t="inlineStr"/>
+      <c r="B530" t="inlineStr">
+        <is>
+          <t>Select a building to see its details.</t>
+        </is>
+      </c>
+      <c r="C530" t="inlineStr">
+        <is>
+          <t>Wähle ein Gebäude, um Details zu sehen.</t>
+        </is>
+      </c>
+      <c r="D530" t="inlineStr"/>
+      <c r="E530" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F530" t="inlineStr">
+        <is>
+          <t>.citymap.SelectBuildingHint</t>
+        </is>
+      </c>
+      <c r="G530" t="inlineStr"/>
+      <c r="H530" t="inlineStr"/>
+    </row>
+    <row r="531">
+      <c r="A531" t="inlineStr"/>
+      <c r="B531" t="inlineStr">
+        <is>
+          <t>Not found in catalog (outdated?).</t>
+        </is>
+      </c>
+      <c r="C531" t="inlineStr">
+        <is>
+          <t>Nicht im Katalog gefunden (veraltet?).</t>
+        </is>
+      </c>
+      <c r="D531" t="inlineStr"/>
+      <c r="E531" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F531" t="inlineStr">
+        <is>
+          <t>.citymap.NotInCatalog</t>
+        </is>
+      </c>
+      <c r="G531" t="inlineStr"/>
+      <c r="H531" t="inlineStr"/>
+    </row>
+    <row r="532">
+      <c r="A532" t="inlineStr"/>
+      <c r="B532" t="inlineStr">
+        <is>
+          <t>Attack (attacking army)</t>
+        </is>
+      </c>
+      <c r="C532" t="inlineStr">
+        <is>
+          <t>Angriff (angreifende Armee)</t>
+        </is>
+      </c>
+      <c r="D532" t="inlineStr"/>
+      <c r="E532" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F532" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G532" t="inlineStr"/>
+      <c r="H532" t="inlineStr"/>
+    </row>
+    <row r="533">
+      <c r="A533" t="inlineStr"/>
+      <c r="B533" t="inlineStr">
+        <is>
+          <t>Defense (attacking army)</t>
+        </is>
+      </c>
+      <c r="C533" t="inlineStr">
+        <is>
+          <t>Verteidigung (angreifende Armee)</t>
+        </is>
+      </c>
+      <c r="D533" t="inlineStr"/>
+      <c r="E533" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F533" t="inlineStr">
+        <is>
+          <t>.citymap.boost.def_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G533" t="inlineStr"/>
+      <c r="H533" t="inlineStr"/>
+    </row>
+    <row r="534">
+      <c r="A534" t="inlineStr"/>
+      <c r="B534" t="inlineStr">
+        <is>
+          <t>Attack (defending army)</t>
+        </is>
+      </c>
+      <c r="C534" t="inlineStr">
+        <is>
+          <t>Angriff (verteidigende Armee)</t>
+        </is>
+      </c>
+      <c r="D534" t="inlineStr"/>
+      <c r="E534" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F534" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_boost_defender</t>
+        </is>
+      </c>
+      <c r="G534" t="inlineStr"/>
+      <c r="H534" t="inlineStr"/>
+    </row>
+    <row r="535">
+      <c r="A535" t="inlineStr"/>
+      <c r="B535" t="inlineStr">
+        <is>
+          <t>Defense (defending army)</t>
+        </is>
+      </c>
+      <c r="C535" t="inlineStr">
+        <is>
+          <t>Verteidigung (verteidigende Armee)</t>
+        </is>
+      </c>
+      <c r="D535" t="inlineStr"/>
+      <c r="E535" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F535" t="inlineStr">
+        <is>
+          <t>.citymap.boost.def_boost_defender</t>
+        </is>
+      </c>
+      <c r="G535" t="inlineStr"/>
+      <c r="H535" t="inlineStr"/>
+    </row>
+    <row r="536">
+      <c r="A536" t="inlineStr"/>
+      <c r="B536" t="inlineStr">
+        <is>
+          <t>Attack &amp; defense (attacking army)</t>
+        </is>
+      </c>
+      <c r="C536" t="inlineStr">
+        <is>
+          <t>Angriff &amp; Verteidigung (angreifende Armee)</t>
+        </is>
+      </c>
+      <c r="D536" t="inlineStr"/>
+      <c r="E536" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F536" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_def_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G536" t="inlineStr"/>
+      <c r="H536" t="inlineStr"/>
+    </row>
+    <row r="537">
+      <c r="A537" t="inlineStr"/>
+      <c r="B537" t="inlineStr">
+        <is>
+          <t>Attack &amp; defense (defending army)</t>
+        </is>
+      </c>
+      <c r="C537" t="inlineStr">
+        <is>
+          <t>Angriff &amp; Verteidigung (verteidigende Armee)</t>
+        </is>
+      </c>
+      <c r="D537" t="inlineStr"/>
+      <c r="E537" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F537" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_def_boost_defender</t>
+        </is>
+      </c>
+      <c r="G537" t="inlineStr"/>
+      <c r="H537" t="inlineStr"/>
+    </row>
+    <row r="538">
+      <c r="A538" t="inlineStr"/>
+      <c r="B538" t="inlineStr">
+        <is>
+          <t>Attack &amp; defense (both armies)</t>
+        </is>
+      </c>
+      <c r="C538" t="inlineStr">
+        <is>
+          <t>Angriff &amp; Verteidigung (beide Armeen)</t>
+        </is>
+      </c>
+      <c r="D538" t="inlineStr"/>
+      <c r="E538" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F538" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_def_boost_attacker_defender</t>
+        </is>
+      </c>
+      <c r="G538" t="inlineStr"/>
+      <c r="H538" t="inlineStr"/>
+    </row>
+    <row r="539">
+      <c r="A539" t="inlineStr"/>
+      <c r="B539" t="inlineStr">
+        <is>
+          <t>Forge Point production</t>
+        </is>
+      </c>
+      <c r="C539" t="inlineStr">
+        <is>
+          <t>Forge-Punkte-Produktion</t>
+        </is>
+      </c>
+      <c r="D539" t="inlineStr"/>
+      <c r="E539" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F539" t="inlineStr">
+        <is>
+          <t>.citymap.boost.forge_points_production</t>
+        </is>
+      </c>
+      <c r="G539" t="inlineStr"/>
+      <c r="H539" t="inlineStr"/>
+    </row>
+    <row r="540">
+      <c r="A540" t="inlineStr"/>
+      <c r="B540" t="inlineStr">
+        <is>
+          <t>Goods production</t>
+        </is>
+      </c>
+      <c r="C540" t="inlineStr">
+        <is>
+          <t>Güterproduktion</t>
+        </is>
+      </c>
+      <c r="D540" t="inlineStr"/>
+      <c r="E540" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F540" t="inlineStr">
+        <is>
+          <t>.citymap.boost.goods_production</t>
+        </is>
+      </c>
+      <c r="G540" t="inlineStr"/>
+      <c r="H540" t="inlineStr"/>
+    </row>
+    <row r="541">
+      <c r="A541" t="inlineStr"/>
+      <c r="B541" t="inlineStr">
+        <is>
+          <t>Guild goods production</t>
+        </is>
+      </c>
+      <c r="C541" t="inlineStr">
+        <is>
+          <t>Gildengüter-Produktion</t>
+        </is>
+      </c>
+      <c r="D541" t="inlineStr"/>
+      <c r="E541" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F541" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_goods_production</t>
+        </is>
+      </c>
+      <c r="G541" t="inlineStr"/>
+      <c r="H541" t="inlineStr"/>
+    </row>
+    <row r="542">
+      <c r="A542" t="inlineStr"/>
+      <c r="B542" t="inlineStr">
+        <is>
+          <t>Medal production</t>
+        </is>
+      </c>
+      <c r="C542" t="inlineStr">
+        <is>
+          <t>Medaillen-Produktion</t>
+        </is>
+      </c>
+      <c r="D542" t="inlineStr"/>
+      <c r="E542" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F542" t="inlineStr">
+        <is>
+          <t>.citymap.boost.medal_production</t>
+        </is>
+      </c>
+      <c r="G542" t="inlineStr"/>
+      <c r="H542" t="inlineStr"/>
+    </row>
+    <row r="543">
+      <c r="A543" t="inlineStr"/>
+      <c r="B543" t="inlineStr">
+        <is>
+          <t>Special goods production</t>
+        </is>
+      </c>
+      <c r="C543" t="inlineStr">
+        <is>
+          <t>Spezialgüter-Produktion</t>
+        </is>
+      </c>
+      <c r="D543" t="inlineStr"/>
+      <c r="E543" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F543" t="inlineStr">
+        <is>
+          <t>.citymap.boost.special_goods_production</t>
+        </is>
+      </c>
+      <c r="G543" t="inlineStr"/>
+      <c r="H543" t="inlineStr"/>
+    </row>
+    <row r="544">
+      <c r="A544" t="inlineStr"/>
+      <c r="B544" t="inlineStr">
+        <is>
+          <t>QI: action point capacity</t>
+        </is>
+      </c>
+      <c r="C544" t="inlineStr">
+        <is>
+          <t>QI: Aktionspunkte-Kapazität</t>
+        </is>
+      </c>
+      <c r="D544" t="inlineStr"/>
+      <c r="E544" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F544" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_action_points_capacity</t>
+        </is>
+      </c>
+      <c r="G544" t="inlineStr"/>
+      <c r="H544" t="inlineStr"/>
+    </row>
+    <row r="545">
+      <c r="A545" t="inlineStr"/>
+      <c r="B545" t="inlineStr">
+        <is>
+          <t>QI: action point collection</t>
+        </is>
+      </c>
+      <c r="C545" t="inlineStr">
+        <is>
+          <t>QI: Aktionspunkte-Sammelrate</t>
+        </is>
+      </c>
+      <c r="D545" t="inlineStr"/>
+      <c r="E545" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F545" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_action_points_collection</t>
+        </is>
+      </c>
+      <c r="G545" t="inlineStr"/>
+      <c r="H545" t="inlineStr"/>
+    </row>
+    <row r="546">
+      <c r="A546" t="inlineStr"/>
+      <c r="B546" t="inlineStr">
+        <is>
+          <t>QI: coin production</t>
+        </is>
+      </c>
+      <c r="C546" t="inlineStr">
+        <is>
+          <t>QI: Münzproduktion</t>
+        </is>
+      </c>
+      <c r="D546" t="inlineStr"/>
+      <c r="E546" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F546" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_coins_production</t>
+        </is>
+      </c>
+      <c r="G546" t="inlineStr"/>
+      <c r="H546" t="inlineStr"/>
+    </row>
+    <row r="547">
+      <c r="A547" t="inlineStr"/>
+      <c r="B547" t="inlineStr">
+        <is>
+          <t>QI: starting coins</t>
+        </is>
+      </c>
+      <c r="C547" t="inlineStr">
+        <is>
+          <t>QI: Startmünzen</t>
+        </is>
+      </c>
+      <c r="D547" t="inlineStr"/>
+      <c r="E547" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F547" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_coins_start</t>
+        </is>
+      </c>
+      <c r="G547" t="inlineStr"/>
+      <c r="H547" t="inlineStr"/>
+    </row>
+    <row r="548">
+      <c r="A548" t="inlineStr"/>
+      <c r="B548" t="inlineStr">
+        <is>
+          <t>QI: supplies production</t>
+        </is>
+      </c>
+      <c r="C548" t="inlineStr">
+        <is>
+          <t>QI: Vorratsproduktion</t>
+        </is>
+      </c>
+      <c r="D548" t="inlineStr"/>
+      <c r="E548" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F548" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_supplies_production</t>
+        </is>
+      </c>
+      <c r="G548" t="inlineStr"/>
+      <c r="H548" t="inlineStr"/>
+    </row>
+    <row r="549">
+      <c r="A549" t="inlineStr"/>
+      <c r="B549" t="inlineStr">
+        <is>
+          <t>QI: starting supplies</t>
+        </is>
+      </c>
+      <c r="C549" t="inlineStr">
+        <is>
+          <t>QI: Startvorräte</t>
+        </is>
+      </c>
+      <c r="D549" t="inlineStr"/>
+      <c r="E549" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F549" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_supplies_start</t>
+        </is>
+      </c>
+      <c r="G549" t="inlineStr"/>
+      <c r="H549" t="inlineStr"/>
+    </row>
+    <row r="550">
+      <c r="A550" t="inlineStr"/>
+      <c r="B550" t="inlineStr">
+        <is>
+          <t>QI: starting goods</t>
+        </is>
+      </c>
+      <c r="C550" t="inlineStr">
+        <is>
+          <t>QI: Startgüter</t>
+        </is>
+      </c>
+      <c r="D550" t="inlineStr"/>
+      <c r="E550" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F550" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_goods_start</t>
+        </is>
+      </c>
+      <c r="G550" t="inlineStr"/>
+      <c r="H550" t="inlineStr"/>
+    </row>
+    <row r="551">
+      <c r="A551" t="inlineStr"/>
+      <c r="B551" t="inlineStr">
+        <is>
+          <t>QI: starting units</t>
+        </is>
+      </c>
+      <c r="C551" t="inlineStr">
+        <is>
+          <t>QI: Starteinheiten</t>
+        </is>
+      </c>
+      <c r="D551" t="inlineStr"/>
+      <c r="E551" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F551" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_units_start</t>
+        </is>
+      </c>
+      <c r="G551" t="inlineStr"/>
+      <c r="H551" t="inlineStr"/>
+    </row>
+    <row r="552">
+      <c r="A552" t="inlineStr"/>
+      <c r="B552" t="inlineStr">
+        <is>
+          <t>Coins</t>
+        </is>
+      </c>
+      <c r="C552" t="inlineStr">
+        <is>
+          <t>Münzen</t>
+        </is>
+      </c>
+      <c r="D552" t="inlineStr"/>
+      <c r="E552" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F552" t="inlineStr">
+        <is>
+          <t>.citymap.boost.coin_production</t>
+        </is>
+      </c>
+      <c r="G552" t="inlineStr"/>
+      <c r="H552" t="inlineStr"/>
+    </row>
+    <row r="553">
+      <c r="A553" t="inlineStr"/>
+      <c r="B553" t="inlineStr">
+        <is>
+          <t>Supplies</t>
+        </is>
+      </c>
+      <c r="C553" t="inlineStr">
+        <is>
+          <t>Vorräte</t>
+        </is>
+      </c>
+      <c r="D553" t="inlineStr"/>
+      <c r="E553" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F553" t="inlineStr">
+        <is>
+          <t>.citymap.boost.supply_production</t>
+        </is>
+      </c>
+      <c r="G553" t="inlineStr"/>
+      <c r="H553" t="inlineStr"/>
+    </row>
+    <row r="554">
+      <c r="A554" t="inlineStr"/>
+      <c r="B554" t="inlineStr">
+        <is>
+          <t>Fierce resistance</t>
+        </is>
+      </c>
+      <c r="C554" t="inlineStr">
+        <is>
+          <t>Erbitterter Widerstand</t>
+        </is>
+      </c>
+      <c r="D554" t="inlineStr"/>
+      <c r="E554" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F554" t="inlineStr">
+        <is>
+          <t>.citymap.boost.fierce_resistance</t>
+        </is>
+      </c>
+      <c r="G554" t="inlineStr"/>
+      <c r="H554" t="inlineStr"/>
+    </row>
+    <row r="555">
+      <c r="A555" t="inlineStr"/>
+      <c r="B555" t="inlineStr">
+        <is>
+          <t>Guild goods</t>
+        </is>
+      </c>
+      <c r="C555" t="inlineStr">
+        <is>
+          <t>Gildengüter</t>
+        </is>
+      </c>
+      <c r="D555" t="inlineStr"/>
+      <c r="E555" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F555" t="inlineStr">
+        <is>
+          <t>.citymap.boost.clan_goods</t>
+        </is>
+      </c>
+      <c r="G555" t="inlineStr"/>
+      <c r="H555" t="inlineStr"/>
+    </row>
+    <row r="556">
+      <c r="A556" t="inlineStr"/>
+      <c r="B556" t="inlineStr">
+        <is>
+          <t>Coins</t>
+        </is>
+      </c>
+      <c r="C556" t="inlineStr">
+        <is>
+          <t>Münzen</t>
+        </is>
+      </c>
+      <c r="D556" t="inlineStr"/>
+      <c r="E556" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F556" t="inlineStr">
+        <is>
+          <t>.citymap.res.money</t>
+        </is>
+      </c>
+      <c r="G556" t="inlineStr"/>
+      <c r="H556" t="inlineStr"/>
+    </row>
+    <row r="557">
+      <c r="A557" t="inlineStr"/>
+      <c r="B557" t="inlineStr">
+        <is>
+          <t>Supplies</t>
+        </is>
+      </c>
+      <c r="C557" t="inlineStr">
+        <is>
+          <t>Vorräte</t>
+        </is>
+      </c>
+      <c r="D557" t="inlineStr"/>
+      <c r="E557" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F557" t="inlineStr">
+        <is>
+          <t>.citymap.res.supplies</t>
+        </is>
+      </c>
+      <c r="G557" t="inlineStr"/>
+      <c r="H557" t="inlineStr"/>
+    </row>
+    <row r="558">
+      <c r="A558" t="inlineStr"/>
+      <c r="B558" t="inlineStr">
+        <is>
+          <t>Medals</t>
+        </is>
+      </c>
+      <c r="C558" t="inlineStr">
+        <is>
+          <t>Medaillen</t>
+        </is>
+      </c>
+      <c r="D558" t="inlineStr"/>
+      <c r="E558" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F558" t="inlineStr">
+        <is>
+          <t>.citymap.res.medals</t>
+        </is>
+      </c>
+      <c r="G558" t="inlineStr"/>
+      <c r="H558" t="inlineStr"/>
+    </row>
+    <row r="559">
+      <c r="A559" t="inlineStr"/>
+      <c r="B559" t="inlineStr">
+        <is>
+          <t>Forge Points</t>
+        </is>
+      </c>
+      <c r="C559" t="inlineStr">
+        <is>
+          <t>Forge-Punkte</t>
+        </is>
+      </c>
+      <c r="D559" t="inlineStr"/>
+      <c r="E559" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F559" t="inlineStr">
+        <is>
+          <t>.citymap.res.strategy_points</t>
+        </is>
+      </c>
+      <c r="G559" t="inlineStr"/>
+      <c r="H559" t="inlineStr"/>
+    </row>
+    <row r="560">
+      <c r="A560" t="inlineStr"/>
+      <c r="B560" t="inlineStr">
+        <is>
+          <t>Goods of your age</t>
+        </is>
+      </c>
+      <c r="C560" t="inlineStr">
+        <is>
+          <t>Güter deines Zeitalters</t>
+        </is>
+      </c>
+      <c r="D560" t="inlineStr"/>
+      <c r="E560" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F560" t="inlineStr">
+        <is>
+          <t>.citymap.res.random_good_of_age</t>
+        </is>
+      </c>
+      <c r="G560" t="inlineStr"/>
+      <c r="H560" t="inlineStr"/>
+    </row>
+    <row r="561">
+      <c r="A561" t="inlineStr"/>
+      <c r="B561" t="inlineStr">
+        <is>
+          <t>Diamonds</t>
+        </is>
+      </c>
+      <c r="C561" t="inlineStr">
+        <is>
+          <t>Diamanten</t>
+        </is>
+      </c>
+      <c r="D561" t="inlineStr"/>
+      <c r="E561" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F561" t="inlineStr">
+        <is>
+          <t>.citymap.res.premium</t>
+        </is>
+      </c>
+      <c r="G561" t="inlineStr"/>
+      <c r="H561" t="inlineStr"/>
+    </row>
+    <row r="562">
+      <c r="A562" t="inlineStr"/>
+      <c r="B562" t="inlineStr">
+        <is>
+          <t>Guild power</t>
+        </is>
+      </c>
+      <c r="C562" t="inlineStr">
+        <is>
+          <t>Gildenmacht</t>
+        </is>
+      </c>
+      <c r="D562" t="inlineStr"/>
+      <c r="E562" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F562" t="inlineStr">
+        <is>
+          <t>.citymap.res.clan_power</t>
+        </is>
+      </c>
+      <c r="G562" t="inlineStr"/>
+      <c r="H562" t="inlineStr"/>
+    </row>
+    <row r="563">
+      <c r="A563" t="inlineStr"/>
+      <c r="B563" t="inlineStr">
+        <is>
+          <t>Guild goods</t>
+        </is>
+      </c>
+      <c r="C563" t="inlineStr">
+        <is>
+          <t>Gildengüter</t>
+        </is>
+      </c>
+      <c r="D563" t="inlineStr"/>
+      <c r="E563" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F563" t="inlineStr">
+        <is>
+          <t>.citymap.res.clan_goods</t>
+        </is>
+      </c>
+      <c r="G563" t="inlineStr"/>
+      <c r="H563" t="inlineStr"/>
+    </row>
+    <row r="564">
+      <c r="A564" t="inlineStr"/>
+      <c r="B564" t="inlineStr">
+        <is>
+          <t>Population</t>
+        </is>
+      </c>
+      <c r="C564" t="inlineStr">
+        <is>
+          <t>Bevölkerung</t>
+        </is>
+      </c>
+      <c r="D564" t="inlineStr"/>
+      <c r="E564" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F564" t="inlineStr">
+        <is>
+          <t>.citymap.res.population</t>
+        </is>
+      </c>
+      <c r="G564" t="inlineStr"/>
+      <c r="H564" t="inlineStr"/>
+    </row>
+    <row r="565">
+      <c r="A565" t="inlineStr"/>
+      <c r="B565" t="inlineStr">
+        <is>
+          <t>Guild Expedition</t>
+        </is>
+      </c>
+      <c r="C565" t="inlineStr">
+        <is>
+          <t>Gildenexpedition</t>
+        </is>
+      </c>
+      <c r="D565" t="inlineStr"/>
+      <c r="E565" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F565" t="inlineStr">
+        <is>
+          <t>.citymap.feature.guild_expedition</t>
+        </is>
+      </c>
+      <c r="G565" t="inlineStr"/>
+      <c r="H565" t="inlineStr"/>
+    </row>
+    <row r="566">
+      <c r="A566" t="inlineStr"/>
+      <c r="B566" t="inlineStr">
+        <is>
+          <t>Battlegrounds</t>
+        </is>
+      </c>
+      <c r="C566" t="inlineStr">
+        <is>
+          <t>Gildengefechte</t>
+        </is>
+      </c>
+      <c r="D566" t="inlineStr"/>
+      <c r="E566" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F566" t="inlineStr">
+        <is>
+          <t>.citymap.feature.battleground</t>
+        </is>
+      </c>
+      <c r="G566" t="inlineStr"/>
+      <c r="H566" t="inlineStr"/>
+    </row>
+    <row r="567">
+      <c r="A567" t="inlineStr"/>
+      <c r="B567" t="inlineStr">
+        <is>
+          <t>Quantum Incursions</t>
+        </is>
+      </c>
+      <c r="C567" t="inlineStr">
+        <is>
+          <t>Quanten-Invasionen</t>
+        </is>
+      </c>
+      <c r="D567" t="inlineStr"/>
+      <c r="E567" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F567" t="inlineStr">
+        <is>
+          <t>.citymap.feature.guild_raids</t>
+        </is>
+      </c>
+      <c r="G567" t="inlineStr"/>
+      <c r="H567" t="inlineStr"/>
+    </row>
+    <row r="568">
+      <c r="A568" t="inlineStr"/>
+      <c r="B568" t="inlineStr">
+        <is>
+          <t>Common</t>
+        </is>
+      </c>
+      <c r="C568" t="inlineStr">
+        <is>
+          <t>Gewöhnlich</t>
+        </is>
+      </c>
+      <c r="D568" t="inlineStr"/>
+      <c r="E568" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F568" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.common</t>
+        </is>
+      </c>
+      <c r="G568" t="inlineStr"/>
+      <c r="H568" t="inlineStr"/>
+    </row>
+    <row r="569">
+      <c r="A569" t="inlineStr"/>
+      <c r="B569" t="inlineStr">
+        <is>
+          <t>Uncommon</t>
+        </is>
+      </c>
+      <c r="C569" t="inlineStr">
+        <is>
+          <t>Ungewöhnlich</t>
+        </is>
+      </c>
+      <c r="D569" t="inlineStr"/>
+      <c r="E569" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F569" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.uncommon</t>
+        </is>
+      </c>
+      <c r="G569" t="inlineStr"/>
+      <c r="H569" t="inlineStr"/>
+    </row>
+    <row r="570">
+      <c r="A570" t="inlineStr"/>
+      <c r="B570" t="inlineStr">
+        <is>
+          <t>Rare</t>
+        </is>
+      </c>
+      <c r="C570" t="inlineStr">
+        <is>
+          <t>Selten</t>
+        </is>
+      </c>
+      <c r="D570" t="inlineStr"/>
+      <c r="E570" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F570" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.rare</t>
+        </is>
+      </c>
+      <c r="G570" t="inlineStr"/>
+      <c r="H570" t="inlineStr"/>
+    </row>
+    <row r="571">
+      <c r="A571" t="inlineStr"/>
+      <c r="B571" t="inlineStr">
+        <is>
+          <t>Epic</t>
+        </is>
+      </c>
+      <c r="C571" t="inlineStr">
+        <is>
+          <t>Episch</t>
+        </is>
+      </c>
+      <c r="D571" t="inlineStr"/>
+      <c r="E571" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F571" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.epic</t>
+        </is>
+      </c>
+      <c r="G571" t="inlineStr"/>
+      <c r="H571" t="inlineStr"/>
+    </row>
+    <row r="572">
+      <c r="A572" t="inlineStr"/>
+      <c r="B572" t="inlineStr">
+        <is>
+          <t>Legendary</t>
+        </is>
+      </c>
+      <c r="C572" t="inlineStr">
+        <is>
+          <t>Legendär</t>
+        </is>
+      </c>
+      <c r="D572" t="inlineStr"/>
+      <c r="E572" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F572" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.legendary</t>
+        </is>
+      </c>
+      <c r="G572" t="inlineStr"/>
+      <c r="H572" t="inlineStr"/>
+    </row>
+    <row r="573">
+      <c r="A573" t="inlineStr"/>
+      <c r="B573" t="inlineStr">
+        <is>
+          <t>Stone Age</t>
+        </is>
+      </c>
+      <c r="C573" t="inlineStr">
+        <is>
+          <t>Steinzeit</t>
+        </is>
+      </c>
+      <c r="D573" t="inlineStr"/>
+      <c r="E573" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F573" t="inlineStr">
+        <is>
+          <t>.citymap.era.StoneAge</t>
+        </is>
+      </c>
+      <c r="G573" t="inlineStr"/>
+      <c r="H573" t="inlineStr"/>
+    </row>
+    <row r="574">
+      <c r="A574" t="inlineStr"/>
+      <c r="B574" t="inlineStr">
+        <is>
+          <t>Bronze Age</t>
+        </is>
+      </c>
+      <c r="C574" t="inlineStr">
+        <is>
+          <t>Bronzezeit</t>
+        </is>
+      </c>
+      <c r="D574" t="inlineStr"/>
+      <c r="E574" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F574" t="inlineStr">
+        <is>
+          <t>.citymap.era.BronzeAge</t>
+        </is>
+      </c>
+      <c r="G574" t="inlineStr"/>
+      <c r="H574" t="inlineStr"/>
+    </row>
+    <row r="575">
+      <c r="A575" t="inlineStr"/>
+      <c r="B575" t="inlineStr">
+        <is>
+          <t>Iron Age</t>
+        </is>
+      </c>
+      <c r="C575" t="inlineStr">
+        <is>
+          <t>Eisenzeit</t>
+        </is>
+      </c>
+      <c r="D575" t="inlineStr"/>
+      <c r="E575" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F575" t="inlineStr">
+        <is>
+          <t>.citymap.era.IronAge</t>
+        </is>
+      </c>
+      <c r="G575" t="inlineStr"/>
+      <c r="H575" t="inlineStr"/>
+    </row>
+    <row r="576">
+      <c r="A576" t="inlineStr"/>
+      <c r="B576" t="inlineStr">
+        <is>
+          <t>Early Middle Ages</t>
+        </is>
+      </c>
+      <c r="C576" t="inlineStr">
+        <is>
+          <t>Frühes Mittelalter</t>
+        </is>
+      </c>
+      <c r="D576" t="inlineStr"/>
+      <c r="E576" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F576" t="inlineStr">
+        <is>
+          <t>.citymap.era.EarlyMiddleAge</t>
+        </is>
+      </c>
+      <c r="G576" t="inlineStr"/>
+      <c r="H576" t="inlineStr"/>
+    </row>
+    <row r="577">
+      <c r="A577" t="inlineStr"/>
+      <c r="B577" t="inlineStr">
+        <is>
+          <t>High Middle Ages</t>
+        </is>
+      </c>
+      <c r="C577" t="inlineStr">
+        <is>
+          <t>Hochmittelalter</t>
+        </is>
+      </c>
+      <c r="D577" t="inlineStr"/>
+      <c r="E577" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F577" t="inlineStr">
+        <is>
+          <t>.citymap.era.HighMiddleAge</t>
+        </is>
+      </c>
+      <c r="G577" t="inlineStr"/>
+      <c r="H577" t="inlineStr"/>
+    </row>
+    <row r="578">
+      <c r="A578" t="inlineStr"/>
+      <c r="B578" t="inlineStr">
+        <is>
+          <t>Late Middle Ages</t>
+        </is>
+      </c>
+      <c r="C578" t="inlineStr">
+        <is>
+          <t>Spätes Mittelalter</t>
+        </is>
+      </c>
+      <c r="D578" t="inlineStr"/>
+      <c r="E578" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F578" t="inlineStr">
+        <is>
+          <t>.citymap.era.LateMiddleAge</t>
+        </is>
+      </c>
+      <c r="G578" t="inlineStr"/>
+      <c r="H578" t="inlineStr"/>
+    </row>
+    <row r="579">
+      <c r="A579" t="inlineStr"/>
+      <c r="B579" t="inlineStr">
+        <is>
+          <t>Colonial Age</t>
+        </is>
+      </c>
+      <c r="C579" t="inlineStr">
+        <is>
+          <t>Kolonialzeit</t>
+        </is>
+      </c>
+      <c r="D579" t="inlineStr"/>
+      <c r="E579" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F579" t="inlineStr">
+        <is>
+          <t>.citymap.era.ColonialAge</t>
+        </is>
+      </c>
+      <c r="G579" t="inlineStr"/>
+      <c r="H579" t="inlineStr"/>
+    </row>
+    <row r="580">
+      <c r="A580" t="inlineStr"/>
+      <c r="B580" t="inlineStr">
+        <is>
+          <t>Industrial Age</t>
+        </is>
+      </c>
+      <c r="C580" t="inlineStr">
+        <is>
+          <t>Industriezeitalter</t>
+        </is>
+      </c>
+      <c r="D580" t="inlineStr"/>
+      <c r="E580" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F580" t="inlineStr">
+        <is>
+          <t>.citymap.era.IndustrialAge</t>
+        </is>
+      </c>
+      <c r="G580" t="inlineStr"/>
+      <c r="H580" t="inlineStr"/>
+    </row>
+    <row r="581">
+      <c r="A581" t="inlineStr"/>
+      <c r="B581" t="inlineStr">
+        <is>
+          <t>Progressive Era</t>
+        </is>
+      </c>
+      <c r="C581" t="inlineStr">
+        <is>
+          <t>Fortschrittszeitalter</t>
+        </is>
+      </c>
+      <c r="D581" t="inlineStr"/>
+      <c r="E581" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F581" t="inlineStr">
+        <is>
+          <t>.citymap.era.ProgressiveEra</t>
+        </is>
+      </c>
+      <c r="G581" t="inlineStr"/>
+      <c r="H581" t="inlineStr"/>
+    </row>
+    <row r="582">
+      <c r="A582" t="inlineStr"/>
+      <c r="B582" t="inlineStr">
+        <is>
+          <t>Modern Era</t>
+        </is>
+      </c>
+      <c r="C582" t="inlineStr">
+        <is>
+          <t>Die Moderne</t>
+        </is>
+      </c>
+      <c r="D582" t="inlineStr"/>
+      <c r="E582" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F582" t="inlineStr">
+        <is>
+          <t>.citymap.era.ModernEra</t>
+        </is>
+      </c>
+      <c r="G582" t="inlineStr"/>
+      <c r="H582" t="inlineStr"/>
+    </row>
+    <row r="583">
+      <c r="A583" t="inlineStr"/>
+      <c r="B583" t="inlineStr">
+        <is>
+          <t>Postmodern Era</t>
+        </is>
+      </c>
+      <c r="C583" t="inlineStr">
+        <is>
+          <t>Die Postmoderne</t>
+        </is>
+      </c>
+      <c r="D583" t="inlineStr"/>
+      <c r="E583" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F583" t="inlineStr">
+        <is>
+          <t>.citymap.era.PostModernEra</t>
+        </is>
+      </c>
+      <c r="G583" t="inlineStr"/>
+      <c r="H583" t="inlineStr"/>
+    </row>
+    <row r="584">
+      <c r="A584" t="inlineStr"/>
+      <c r="B584" t="inlineStr">
+        <is>
+          <t>Contemporary Era</t>
+        </is>
+      </c>
+      <c r="C584" t="inlineStr">
+        <is>
+          <t>Die Gegenwart</t>
+        </is>
+      </c>
+      <c r="D584" t="inlineStr"/>
+      <c r="E584" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F584" t="inlineStr">
+        <is>
+          <t>.citymap.era.ContemporaryEra</t>
+        </is>
+      </c>
+      <c r="G584" t="inlineStr"/>
+      <c r="H584" t="inlineStr"/>
+    </row>
+    <row r="585">
+      <c r="A585" t="inlineStr"/>
+      <c r="B585" t="inlineStr">
+        <is>
+          <t>Tomorrow Era</t>
+        </is>
+      </c>
+      <c r="C585" t="inlineStr">
+        <is>
+          <t>Das Morgen</t>
+        </is>
+      </c>
+      <c r="D585" t="inlineStr"/>
+      <c r="E585" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F585" t="inlineStr">
+        <is>
+          <t>.citymap.era.TomorrowEra</t>
+        </is>
+      </c>
+      <c r="G585" t="inlineStr"/>
+      <c r="H585" t="inlineStr"/>
+    </row>
+    <row r="586">
+      <c r="A586" t="inlineStr"/>
+      <c r="B586" t="inlineStr">
+        <is>
+          <t>The Future</t>
+        </is>
+      </c>
+      <c r="C586" t="inlineStr">
+        <is>
+          <t>Die Zukunft</t>
+        </is>
+      </c>
+      <c r="D586" t="inlineStr"/>
+      <c r="E586" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F586" t="inlineStr">
+        <is>
+          <t>.citymap.era.FutureEra</t>
+        </is>
+      </c>
+      <c r="G586" t="inlineStr"/>
+      <c r="H586" t="inlineStr"/>
+    </row>
+    <row r="587">
+      <c r="A587" t="inlineStr"/>
+      <c r="B587" t="inlineStr">
+        <is>
+          <t>Arctic Future</t>
+        </is>
+      </c>
+      <c r="C587" t="inlineStr">
+        <is>
+          <t>Arktische Zukunft</t>
+        </is>
+      </c>
+      <c r="D587" t="inlineStr"/>
+      <c r="E587" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F587" t="inlineStr">
+        <is>
+          <t>.citymap.era.ArcticFuture</t>
+        </is>
+      </c>
+      <c r="G587" t="inlineStr"/>
+      <c r="H587" t="inlineStr"/>
+    </row>
+    <row r="588">
+      <c r="A588" t="inlineStr"/>
+      <c r="B588" t="inlineStr">
+        <is>
+          <t>Oceanic Future</t>
+        </is>
+      </c>
+      <c r="C588" t="inlineStr">
+        <is>
+          <t>Ozeanische Zukunft</t>
+        </is>
+      </c>
+      <c r="D588" t="inlineStr"/>
+      <c r="E588" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F588" t="inlineStr">
+        <is>
+          <t>.citymap.era.OceanicFuture</t>
+        </is>
+      </c>
+      <c r="G588" t="inlineStr"/>
+      <c r="H588" t="inlineStr"/>
+    </row>
+    <row r="589">
+      <c r="A589" t="inlineStr"/>
+      <c r="B589" t="inlineStr">
+        <is>
+          <t>Virtual Future</t>
+        </is>
+      </c>
+      <c r="C589" t="inlineStr">
+        <is>
+          <t>Virtuelle Zukunft</t>
+        </is>
+      </c>
+      <c r="D589" t="inlineStr"/>
+      <c r="E589" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F589" t="inlineStr">
+        <is>
+          <t>.citymap.era.VirtualFuture</t>
+        </is>
+      </c>
+      <c r="G589" t="inlineStr"/>
+      <c r="H589" t="inlineStr"/>
+    </row>
+    <row r="590">
+      <c r="A590" t="inlineStr"/>
+      <c r="B590" t="inlineStr">
+        <is>
+          <t>Space Age Mars</t>
+        </is>
+      </c>
+      <c r="C590" t="inlineStr">
+        <is>
+          <t>Weltraumzeitalter Mars</t>
+        </is>
+      </c>
+      <c r="D590" t="inlineStr"/>
+      <c r="E590" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F590" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeMars</t>
+        </is>
+      </c>
+      <c r="G590" t="inlineStr"/>
+      <c r="H590" t="inlineStr"/>
+    </row>
+    <row r="591">
+      <c r="A591" t="inlineStr"/>
+      <c r="B591" t="inlineStr">
+        <is>
+          <t>Space Age Asteroid Belt</t>
+        </is>
+      </c>
+      <c r="C591" t="inlineStr">
+        <is>
+          <t>Weltraumzeitalter Asteroidengürtel</t>
+        </is>
+      </c>
+      <c r="D591" t="inlineStr"/>
+      <c r="E591" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F591" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeAsteroidBelt</t>
+        </is>
+      </c>
+      <c r="G591" t="inlineStr"/>
+      <c r="H591" t="inlineStr"/>
+    </row>
+    <row r="592">
+      <c r="A592" t="inlineStr"/>
+      <c r="B592" t="inlineStr">
+        <is>
+          <t>Space Age Venus</t>
+        </is>
+      </c>
+      <c r="C592" t="inlineStr">
+        <is>
+          <t>Weltraumzeitalter Venus</t>
+        </is>
+      </c>
+      <c r="D592" t="inlineStr"/>
+      <c r="E592" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F592" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeVenus</t>
+        </is>
+      </c>
+      <c r="G592" t="inlineStr"/>
+      <c r="H592" t="inlineStr"/>
+    </row>
+    <row r="593">
+      <c r="A593" t="inlineStr"/>
+      <c r="B593" t="inlineStr">
+        <is>
+          <t>Space Age Jupiter Moon</t>
+        </is>
+      </c>
+      <c r="C593" t="inlineStr">
+        <is>
+          <t>Weltraumzeitalter Jupitermond</t>
+        </is>
+      </c>
+      <c r="D593" t="inlineStr"/>
+      <c r="E593" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F593" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeJupiterMoon</t>
+        </is>
+      </c>
+      <c r="G593" t="inlineStr"/>
+      <c r="H593" t="inlineStr"/>
+    </row>
+    <row r="594">
+      <c r="A594" t="inlineStr"/>
+      <c r="B594" t="inlineStr">
+        <is>
+          <t>Space Age Titan</t>
+        </is>
+      </c>
+      <c r="C594" t="inlineStr">
+        <is>
+          <t>Weltraumzeitalter Titan</t>
+        </is>
+      </c>
+      <c r="D594" t="inlineStr"/>
+      <c r="E594" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F594" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeTitan</t>
+        </is>
+      </c>
+      <c r="G594" t="inlineStr"/>
+      <c r="H594" t="inlineStr"/>
+    </row>
+    <row r="595">
+      <c r="A595" t="inlineStr"/>
+      <c r="B595" t="inlineStr">
+        <is>
+          <t>Space Age Space Hub</t>
+        </is>
+      </c>
+      <c r="C595" t="inlineStr">
+        <is>
+          <t>Weltraumzeitalter Weltraum-Hub</t>
+        </is>
+      </c>
+      <c r="D595" t="inlineStr"/>
+      <c r="E595" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F595" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeSpaceHub</t>
+        </is>
+      </c>
+      <c r="G595" t="inlineStr"/>
+      <c r="H595" t="inlineStr"/>
+    </row>
+    <row r="596">
+      <c r="A596" t="inlineStr"/>
+      <c r="B596" t="inlineStr">
+        <is>
+          <t>Type → stash</t>
+        </is>
+      </c>
+      <c r="C596" t="inlineStr">
+        <is>
+          <t>Typ → Ablage</t>
+        </is>
+      </c>
+      <c r="D596" t="inlineStr"/>
+      <c r="E596" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F596" t="inlineStr">
+        <is>
+          <t>.citymap.TypeToStash</t>
+        </is>
+      </c>
+      <c r="G596" t="inlineStr"/>
+      <c r="H596" t="inlineStr"/>
+    </row>
+    <row r="597">
+      <c r="A597" t="inlineStr"/>
+      <c r="B597" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="C597" t="inlineStr">
+        <is>
+          <t>Unbekannt</t>
+        </is>
+      </c>
+      <c r="D597" t="inlineStr"/>
+      <c r="E597" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F597" t="inlineStr">
+        <is>
+          <t>.citymap.Unknown</t>
+        </is>
+      </c>
+      <c r="G597" t="inlineStr"/>
+      <c r="H597" t="inlineStr"/>
+    </row>
+    <row r="598">
+      <c r="A598" t="inlineStr"/>
+      <c r="B598" t="inlineStr">
+        <is>
+          <t>click start point</t>
+        </is>
+      </c>
+      <c r="C598" t="inlineStr">
+        <is>
+          <t>Startpunkt anklicken</t>
+        </is>
+      </c>
+      <c r="D598" t="inlineStr"/>
+      <c r="E598" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F598" t="inlineStr">
+        <is>
+          <t>.citymap.ClickStart</t>
+        </is>
+      </c>
+      <c r="G598" t="inlineStr"/>
+      <c r="H598" t="inlineStr"/>
+    </row>
+    <row r="599">
+      <c r="A599" t="inlineStr"/>
+      <c r="B599" t="inlineStr">
+        <is>
+          <t>click target</t>
+        </is>
+      </c>
+      <c r="C599" t="inlineStr">
+        <is>
+          <t>Ziel anklicken</t>
+        </is>
+      </c>
+      <c r="D599" t="inlineStr"/>
+      <c r="E599" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F599" t="inlineStr">
+        <is>
+          <t>.citymap.ClickTarget</t>
+        </is>
+      </c>
+      <c r="G599" t="inlineStr"/>
+      <c r="H599" t="inlineStr"/>
+    </row>
+    <row r="600">
+      <c r="A600" t="inlineStr"/>
+      <c r="B600" t="inlineStr">
+        <is>
+          <t>available</t>
+        </is>
+      </c>
+      <c r="C600" t="inlineStr">
+        <is>
+          <t>verfügbar</t>
+        </is>
+      </c>
+      <c r="D600" t="inlineStr"/>
+      <c r="E600" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F600" t="inlineStr">
+        <is>
+          <t>.citymap.Available</t>
+        </is>
+      </c>
+      <c r="G600" t="inlineStr"/>
+      <c r="H600" t="inlineStr"/>
+    </row>
+    <row r="601">
+      <c r="A601" t="inlineStr"/>
+      <c r="B601" t="inlineStr">
+        <is>
+          <t>Esc = end</t>
+        </is>
+      </c>
+      <c r="C601" t="inlineStr">
+        <is>
+          <t>Esc = Ende</t>
+        </is>
+      </c>
+      <c r="D601" t="inlineStr"/>
+      <c r="E601" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F601" t="inlineStr">
+        <is>
+          <t>.citymap.EscToEnd</t>
+        </is>
+      </c>
+      <c r="G601" t="inlineStr"/>
+      <c r="H601" t="inlineStr"/>
+    </row>
+    <row r="602">
+      <c r="A602" t="inlineStr"/>
+      <c r="B602" t="inlineStr">
+        <is>
+          <t>Stamp</t>
+        </is>
+      </c>
+      <c r="C602" t="inlineStr">
+        <is>
+          <t>Stempel</t>
+        </is>
+      </c>
+      <c r="D602" t="inlineStr"/>
+      <c r="E602" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F602" t="inlineStr">
+        <is>
+          <t>.citymap.StampMode</t>
+        </is>
+      </c>
+      <c r="G602" t="inlineStr"/>
+      <c r="H602" t="inlineStr"/>
+    </row>
+    <row r="603">
+      <c r="A603" t="inlineStr"/>
+      <c r="B603" t="inlineStr">
+        <is>
+          <t>All placed.</t>
+        </is>
+      </c>
+      <c r="C603" t="inlineStr">
+        <is>
+          <t>Alle platziert.</t>
+        </is>
+      </c>
+      <c r="D603" t="inlineStr"/>
+      <c r="E603" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F603" t="inlineStr">
+        <is>
+          <t>.citymap.AllPlaced</t>
+        </is>
+      </c>
+      <c r="G603" t="inlineStr"/>
+      <c r="H603" t="inlineStr"/>
+    </row>
+    <row r="604">
+      <c r="A604" t="inlineStr"/>
+      <c r="B604" t="inlineStr">
+        <is>
+          <t>placed</t>
+        </is>
+      </c>
+      <c r="C604" t="inlineStr">
+        <is>
+          <t>platziert</t>
+        </is>
+      </c>
+      <c r="D604" t="inlineStr"/>
+      <c r="E604" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F604" t="inlineStr">
+        <is>
+          <t>.citymap.Placed</t>
+        </is>
+      </c>
+      <c r="G604" t="inlineStr"/>
+      <c r="H604" t="inlineStr"/>
+    </row>
+    <row r="605">
+      <c r="A605" t="inlineStr"/>
+      <c r="B605" t="inlineStr">
+        <is>
+          <t>No free tiles on the path.</t>
+        </is>
+      </c>
+      <c r="C605" t="inlineStr">
+        <is>
+          <t>Keine freien Felder auf der Strecke.</t>
+        </is>
+      </c>
+      <c r="D605" t="inlineStr"/>
+      <c r="E605" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F605" t="inlineStr">
+        <is>
+          <t>.citymap.NoFreeTiles</t>
+        </is>
+      </c>
+      <c r="G605" t="inlineStr"/>
+      <c r="H605" t="inlineStr"/>
+    </row>
+    <row r="606">
+      <c r="A606" t="inlineStr"/>
+      <c r="B606" t="inlineStr">
+        <is>
+          <t>more tiles open (pool empty)</t>
+        </is>
+      </c>
+      <c r="C606" t="inlineStr">
+        <is>
+          <t>weitere Felder offen (Pool leer)</t>
+        </is>
+      </c>
+      <c r="D606" t="inlineStr"/>
+      <c r="E606" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F606" t="inlineStr">
+        <is>
+          <t>.citymap.PoolEmptyRest</t>
+        </is>
+      </c>
+      <c r="G606" t="inlineStr"/>
+      <c r="H606" t="inlineStr"/>
+    </row>
+    <row r="607">
+      <c r="A607" t="inlineStr"/>
+      <c r="B607" t="inlineStr">
+        <is>
+          <t>Nothing to place (stash empty).</t>
+        </is>
+      </c>
+      <c r="C607" t="inlineStr">
+        <is>
+          <t>Nichts zum Platzieren (Ablage leer).</t>
+        </is>
+      </c>
+      <c r="D607" t="inlineStr"/>
+      <c r="E607" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F607" t="inlineStr">
+        <is>
+          <t>.citymap.NothingToPlace</t>
+        </is>
+      </c>
+      <c r="G607" t="inlineStr"/>
+      <c r="H607" t="inlineStr"/>
+    </row>
+    <row r="608">
+      <c r="A608" t="inlineStr"/>
+      <c r="B608" t="inlineStr">
+        <is>
+          <t>No extension available.</t>
+        </is>
+      </c>
+      <c r="C608" t="inlineStr">
+        <is>
+          <t>Keine Erweiterung verfügbar.</t>
+        </is>
+      </c>
+      <c r="D608" t="inlineStr"/>
+      <c r="E608" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F608" t="inlineStr">
+        <is>
+          <t>.citymap.NoExtensionAvailable</t>
+        </is>
+      </c>
+      <c r="G608" t="inlineStr"/>
+      <c r="H608" t="inlineStr"/>
+    </row>
+    <row r="609">
+      <c r="A609" t="inlineStr"/>
+      <c r="B609" t="inlineStr">
+        <is>
+          <t>moved to stash.</t>
+        </is>
+      </c>
+      <c r="C609" t="inlineStr">
+        <is>
+          <t>in die Ablage gelegt.</t>
+        </is>
+      </c>
+      <c r="D609" t="inlineStr"/>
+      <c r="E609" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F609" t="inlineStr">
+        <is>
+          <t>.citymap.MovedToStash</t>
+        </is>
+      </c>
+      <c r="G609" t="inlineStr"/>
+      <c r="H609" t="inlineStr"/>
+    </row>
+    <row r="610">
+      <c r="A610" t="inlineStr"/>
+      <c r="B610" t="inlineStr">
+        <is>
+          <t>Save failed.</t>
+        </is>
+      </c>
+      <c r="C610" t="inlineStr">
+        <is>
+          <t>Speichern fehlgeschlagen.</t>
+        </is>
+      </c>
+      <c r="D610" t="inlineStr"/>
+      <c r="E610" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F610" t="inlineStr">
+        <is>
+          <t>.citymap.SaveFailed</t>
+        </is>
+      </c>
+      <c r="G610" t="inlineStr"/>
+      <c r="H610" t="inlineStr"/>
+    </row>
+    <row r="611">
+      <c r="A611" t="inlineStr"/>
+      <c r="B611" t="inlineStr">
+        <is>
+          <t>Click a road in the stash first.</t>
+        </is>
+      </c>
+      <c r="C611" t="inlineStr">
+        <is>
+          <t>Erst eine Straße in der Ablage anklicken.</t>
+        </is>
+      </c>
+      <c r="D611" t="inlineStr"/>
+      <c r="E611" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F611" t="inlineStr">
+        <is>
+          <t>.citymap.SelectRoadFirst</t>
+        </is>
+      </c>
+      <c r="G611" t="inlineStr"/>
+      <c r="H611" t="inlineStr"/>
+    </row>
+    <row r="612">
+      <c r="A612" t="inlineStr"/>
+      <c r="B612" t="inlineStr">
+        <is>
+          <t>left</t>
+        </is>
+      </c>
+      <c r="C612" t="inlineStr">
+        <is>
+          <t>noch</t>
+        </is>
+      </c>
+      <c r="D612" t="inlineStr"/>
+      <c r="E612" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F612" t="inlineStr">
+        <is>
+          <t>.citymap.Remaining</t>
+        </is>
+      </c>
+      <c r="G612" t="inlineStr"/>
+      <c r="H612" t="inlineStr"/>
+    </row>
+    <row r="613">
+      <c r="A613" t="inlineStr"/>
+      <c r="B613" t="inlineStr">
+        <is>
+          <t>no result</t>
+        </is>
+      </c>
+      <c r="C613" t="inlineStr">
+        <is>
+          <t>kein Treffer</t>
+        </is>
+      </c>
+      <c r="D613" t="inlineStr"/>
+      <c r="E613" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F613" t="inlineStr">
+        <is>
+          <t>.citymap.NoResult</t>
+        </is>
+      </c>
+      <c r="G613" t="inlineStr"/>
+      <c r="H613" t="inlineStr"/>
+    </row>
+    <row r="614">
+      <c r="A614" t="inlineStr"/>
+      <c r="B614" t="inlineStr">
+        <is>
+          <t>no buildings on the map</t>
+        </is>
+      </c>
+      <c r="C614" t="inlineStr">
+        <is>
+          <t>keine Gebäude auf der Karte</t>
+        </is>
+      </c>
+      <c r="D614" t="inlineStr"/>
+      <c r="E614" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F614" t="inlineStr">
+        <is>
+          <t>.citymap.NoBuildingsOnMap</t>
+        </is>
+      </c>
+      <c r="G614" t="inlineStr"/>
+      <c r="H614" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>