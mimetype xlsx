--- v1 (2026-07-16)
+++ v2 (2026-09-02)
@@ -342,51 +342,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H614"/>
+  <dimension ref="A1:H628"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -14708,82 +14708,82 @@
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
           <t>QI: Starteinheiten</t>
         </is>
       </c>
       <c r="D551" t="inlineStr"/>
       <c r="E551" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F551" t="inlineStr">
         <is>
           <t>.citymap.boost.guild_raids_units_start</t>
         </is>
       </c>
       <c r="G551" t="inlineStr"/>
       <c r="H551" t="inlineStr"/>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr"/>
       <c r="B552" t="inlineStr">
         <is>
-          <t>Coins</t>
+          <t>Coin production</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>Münzen</t>
+          <t>Münzproduktion</t>
         </is>
       </c>
       <c r="D552" t="inlineStr"/>
       <c r="E552" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F552" t="inlineStr">
         <is>
           <t>.citymap.boost.coin_production</t>
         </is>
       </c>
       <c r="G552" t="inlineStr"/>
       <c r="H552" t="inlineStr"/>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr"/>
       <c r="B553" t="inlineStr">
         <is>
-          <t>Supplies</t>
+          <t>Supply production</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
-          <t>Vorräte</t>
+          <t>Vorratsproduktion</t>
         </is>
       </c>
       <c r="D553" t="inlineStr"/>
       <c r="E553" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F553" t="inlineStr">
         <is>
           <t>.citymap.boost.supply_production</t>
         </is>
       </c>
       <c r="G553" t="inlineStr"/>
       <c r="H553" t="inlineStr"/>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr"/>
       <c r="B554" t="inlineStr">
         <is>
           <t>Fierce resistance</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
@@ -16341,45 +16341,409 @@
     <row r="614">
       <c r="A614" t="inlineStr"/>
       <c r="B614" t="inlineStr">
         <is>
           <t>no buildings on the map</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
           <t>keine Gebäude auf der Karte</t>
         </is>
       </c>
       <c r="D614" t="inlineStr"/>
       <c r="E614" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F614" t="inlineStr">
         <is>
           <t>.citymap.NoBuildingsOnMap</t>
         </is>
       </c>
       <c r="G614" t="inlineStr"/>
       <c r="H614" t="inlineStr"/>
+    </row>
+    <row r="615">
+      <c r="A615" t="inlineStr"/>
+      <c r="B615" t="inlineStr">
+        <is>
+          <t>W A S D - pan the map with the keyboard (Shift = faster)</t>
+        </is>
+      </c>
+      <c r="C615" t="inlineStr">
+        <is>
+          <t>W A S D - Karte mit der Tastatur verschieben (Shift = schneller)</t>
+        </is>
+      </c>
+      <c r="D615" t="inlineStr"/>
+      <c r="E615" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F615" t="inlineStr">
+        <is>
+          <t>.citymap.HelpKeyPan</t>
+        </is>
+      </c>
+      <c r="G615" t="inlineStr"/>
+      <c r="H615" t="inlineStr"/>
+    </row>
+    <row r="616">
+      <c r="A616" t="inlineStr"/>
+      <c r="B616" t="inlineStr">
+        <is>
+          <t>Switch view: top-down / angled (like in the game)</t>
+        </is>
+      </c>
+      <c r="C616" t="inlineStr">
+        <is>
+          <t>Ansicht umschalten: gerade / schräg (wie im Spiel)</t>
+        </is>
+      </c>
+      <c r="D616" t="inlineStr"/>
+      <c r="E616" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F616" t="inlineStr">
+        <is>
+          <t>.citymap.ToggleIso</t>
+        </is>
+      </c>
+      <c r="G616" t="inlineStr"/>
+      <c r="H616" t="inlineStr"/>
+    </row>
+    <row r="617">
+      <c r="A617" t="inlineStr"/>
+      <c r="B617" t="inlineStr">
+        <is>
+          <t>Cube button (top bar) - switch between top-down and angled view (like in the game)</t>
+        </is>
+      </c>
+      <c r="C617" t="inlineStr">
+        <is>
+          <t>Würfel-Button oben - Ansicht gerade / schräg (wie im Spiel) umschalten</t>
+        </is>
+      </c>
+      <c r="D617" t="inlineStr"/>
+      <c r="E617" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F617" t="inlineStr">
+        <is>
+          <t>.citymap.HelpIso</t>
+        </is>
+      </c>
+      <c r="G617" t="inlineStr"/>
+      <c r="H617" t="inlineStr"/>
+    </row>
+    <row r="618">
+      <c r="A618" t="inlineStr"/>
+      <c r="B618" t="inlineStr">
+        <is>
+          <t>Undo (Ctrl+Z)</t>
+        </is>
+      </c>
+      <c r="C618" t="inlineStr">
+        <is>
+          <t>Rückgängig (Strg+Z)</t>
+        </is>
+      </c>
+      <c r="D618" t="inlineStr"/>
+      <c r="E618" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F618" t="inlineStr">
+        <is>
+          <t>.citymap.Undo</t>
+        </is>
+      </c>
+      <c r="G618" t="inlineStr"/>
+      <c r="H618" t="inlineStr"/>
+    </row>
+    <row r="619">
+      <c r="A619" t="inlineStr"/>
+      <c r="B619" t="inlineStr">
+        <is>
+          <t>Redo (Ctrl+Y)</t>
+        </is>
+      </c>
+      <c r="C619" t="inlineStr">
+        <is>
+          <t>Wiederherstellen (Strg+Y)</t>
+        </is>
+      </c>
+      <c r="D619" t="inlineStr"/>
+      <c r="E619" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F619" t="inlineStr">
+        <is>
+          <t>.citymap.Redo</t>
+        </is>
+      </c>
+      <c r="G619" t="inlineStr"/>
+      <c r="H619" t="inlineStr"/>
+    </row>
+    <row r="620">
+      <c r="A620" t="inlineStr"/>
+      <c r="B620" t="inlineStr">
+        <is>
+          <t>Ctrl+Z - undo the last action</t>
+        </is>
+      </c>
+      <c r="C620" t="inlineStr">
+        <is>
+          <t>Strg+Z - letzte Aktion rückgängig machen</t>
+        </is>
+      </c>
+      <c r="D620" t="inlineStr"/>
+      <c r="E620" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F620" t="inlineStr">
+        <is>
+          <t>.citymap.HelpUndo</t>
+        </is>
+      </c>
+      <c r="G620" t="inlineStr"/>
+      <c r="H620" t="inlineStr"/>
+    </row>
+    <row r="621">
+      <c r="A621" t="inlineStr"/>
+      <c r="B621" t="inlineStr">
+        <is>
+          <t>Ctrl+Y / Ctrl+Shift+Z - redo the action</t>
+        </is>
+      </c>
+      <c r="C621" t="inlineStr">
+        <is>
+          <t>Strg+Y / Strg+Shift+Z - Aktion wiederherstellen</t>
+        </is>
+      </c>
+      <c r="D621" t="inlineStr"/>
+      <c r="E621" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F621" t="inlineStr">
+        <is>
+          <t>.citymap.HelpRedo</t>
+        </is>
+      </c>
+      <c r="G621" t="inlineStr"/>
+      <c r="H621" t="inlineStr"/>
+    </row>
+    <row r="622">
+      <c r="A622" t="inlineStr"/>
+      <c r="B622" t="inlineStr">
+        <is>
+          <t>Signing in with %s failed, please try again.</t>
+        </is>
+      </c>
+      <c r="C622" t="inlineStr">
+        <is>
+          <t>Die Anmeldung über %s ist fehlgeschlagen, bitte versuche es erneut.</t>
+        </is>
+      </c>
+      <c r="D622" t="inlineStr"/>
+      <c r="E622" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F622" t="inlineStr">
+        <is>
+          <t>.login.OAuthError</t>
+        </is>
+      </c>
+      <c r="G622" t="inlineStr"/>
+      <c r="H622" t="inlineStr"/>
+    </row>
+    <row r="623">
+      <c r="A623" t="inlineStr"/>
+      <c r="B623" t="inlineStr">
+        <is>
+          <t>We did not receive a verified email address from %s. Please verify your email address there or register the classic way.</t>
+        </is>
+      </c>
+      <c r="C623" t="inlineStr">
+        <is>
+          <t>Wir haben von %s keine bestätigte E-Mail-Adresse erhalten. Bitte bestätige dort deine E-Mail-Adresse oder registriere dich klassisch.</t>
+        </is>
+      </c>
+      <c r="D623" t="inlineStr"/>
+      <c r="E623" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F623" t="inlineStr">
+        <is>
+          <t>.login.OAuthNoEmail</t>
+        </is>
+      </c>
+      <c r="G623" t="inlineStr"/>
+      <c r="H623" t="inlineStr"/>
+    </row>
+    <row r="624">
+      <c r="A624" t="inlineStr"/>
+      <c r="B624" t="inlineStr">
+        <is>
+          <t>This login provider is currently not available.</t>
+        </is>
+      </c>
+      <c r="C624" t="inlineStr">
+        <is>
+          <t>Dieser Login-Anbieter steht derzeit nicht zur Verfügung.</t>
+        </is>
+      </c>
+      <c r="D624" t="inlineStr"/>
+      <c r="E624" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F624" t="inlineStr">
+        <is>
+          <t>.login.OAuthNotConfigured</t>
+        </is>
+      </c>
+      <c r="G624" t="inlineStr"/>
+      <c r="H624" t="inlineStr"/>
+    </row>
+    <row r="625">
+      <c r="A625" t="inlineStr"/>
+      <c r="B625" t="inlineStr">
+        <is>
+          <t>or sign / register in with</t>
+        </is>
+      </c>
+      <c r="C625" t="inlineStr">
+        <is>
+          <t>oder anmelden / registrieren mit</t>
+        </is>
+      </c>
+      <c r="D625" t="inlineStr"/>
+      <c r="E625" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F625" t="inlineStr">
+        <is>
+          <t>.login.OrSignInWith</t>
+        </is>
+      </c>
+      <c r="G625" t="inlineStr"/>
+      <c r="H625" t="inlineStr"/>
+    </row>
+    <row r="626">
+      <c r="A626" t="inlineStr"/>
+      <c r="B626" t="inlineStr">
+        <is>
+          <t>or via the form</t>
+        </is>
+      </c>
+      <c r="C626" t="inlineStr">
+        <is>
+          <t>oder über das Formular</t>
+        </is>
+      </c>
+      <c r="D626" t="inlineStr"/>
+      <c r="E626" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F626" t="inlineStr">
+        <is>
+          <t>.register.orRegisterWith</t>
+        </is>
+      </c>
+      <c r="G626" t="inlineStr"/>
+      <c r="H626" t="inlineStr"/>
+    </row>
+    <row r="627">
+      <c r="A627" t="inlineStr"/>
+      <c r="B627" t="inlineStr">
+        <is>
+          <t>Add world</t>
+        </is>
+      </c>
+      <c r="C627" t="inlineStr">
+        <is>
+          <t>Welt hinzufügen</t>
+        </is>
+      </c>
+      <c r="D627" t="inlineStr"/>
+      <c r="E627" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F627" t="inlineStr">
+        <is>
+          <t>.login.AddWorld.Header</t>
+        </is>
+      </c>
+      <c r="G627" t="inlineStr"/>
+      <c r="H627" t="inlineStr"/>
+    </row>
+    <row r="628">
+      <c r="A628" t="inlineStr"/>
+      <c r="B628" t="inlineStr">
+        <is>
+          <t>We have noticed that your profile is not yet linked to a world shortcut.&lt;br&gt;Make up for it now.</t>
+        </is>
+      </c>
+      <c r="C628" t="inlineStr">
+        <is>
+          <t>Uns ist aufgefallen, dass dein Profil noch mit keiner Welt verknüpft ist.&lt;br&gt;Hole das jetzt nach.</t>
+        </is>
+      </c>
+      <c r="D628" t="inlineStr"/>
+      <c r="E628" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F628" t="inlineStr">
+        <is>
+          <t>.login.AddWorld.Desc</t>
+        </is>
+      </c>
+      <c r="G628" t="inlineStr"/>
+      <c r="H628" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>