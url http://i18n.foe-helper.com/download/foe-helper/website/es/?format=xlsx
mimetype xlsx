--- v0 (2025-10-05)
+++ v1 (2026-07-16)
@@ -342,51 +342,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H465"/>
+  <dimension ref="A1:H614"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -6452,4228 +6452,7506 @@
       <c r="A275" t="inlineStr"/>
       <c r="B275" t="inlineStr">
         <is>
           <t>I found your account twice, please contact me via email to solve the problem!</t>
         </is>
       </c>
       <c r="C275" t="inlineStr"/>
       <c r="D275" t="inlineStr"/>
       <c r="E275" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
           <t>.login.DoubleUsers</t>
         </is>
       </c>
       <c r="G275" t="inlineStr"/>
       <c r="H275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr"/>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Germany &lt;small class="text-muted"&gt;- deXX&lt;/small&gt;</t>
+          <t>Email Address / Player name</t>
         </is>
       </c>
       <c r="C276" t="inlineStr"/>
       <c r="D276" t="inlineStr"/>
       <c r="E276" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>.login.DropdownWorld</t>
+          <t>.login.EmailAddress</t>
         </is>
       </c>
       <c r="G276" t="inlineStr"/>
       <c r="H276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr"/>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Email Address / Player name</t>
+          <t>Email address</t>
         </is>
       </c>
       <c r="C277" t="inlineStr"/>
       <c r="D277" t="inlineStr"/>
       <c r="E277" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>.login.EmailAddress</t>
+          <t>.login.ForgetEmailAddress</t>
         </is>
       </c>
       <c r="G277" t="inlineStr"/>
       <c r="H277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr"/>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Email address</t>
+          <t>Forgot password?</t>
         </is>
       </c>
       <c r="C278" t="inlineStr"/>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>.login.ForgetEmailAddress</t>
+          <t>.login.ForgotPassword</t>
         </is>
       </c>
       <c r="G278" t="inlineStr"/>
       <c r="H278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr"/>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Forgot password?</t>
+          <t>Enter your email address, we will then send you an email with a new password.</t>
         </is>
       </c>
       <c r="C279" t="inlineStr"/>
       <c r="D279" t="inlineStr"/>
       <c r="E279" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>.login.ForgotPassword</t>
+          <t>.login.ForgotPasswordEnterEmail</t>
         </is>
       </c>
       <c r="G279" t="inlineStr"/>
       <c r="H279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr"/>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Enter your email address, we will then send you an email with a new password.</t>
+          <t>Login</t>
         </is>
       </c>
       <c r="C280" t="inlineStr"/>
       <c r="D280" t="inlineStr"/>
       <c r="E280" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>.login.ForgotPasswordEnterEmail</t>
+          <t>.login.Header</t>
         </is>
       </c>
       <c r="G280" t="inlineStr"/>
       <c r="H280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr"/>
       <c r="B281" t="inlineStr">
         <is>
           <t>Login</t>
         </is>
       </c>
       <c r="C281" t="inlineStr"/>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>.login.Header</t>
+          <t>.login.LoginButton</t>
         </is>
       </c>
       <c r="G281" t="inlineStr"/>
       <c r="H281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr"/>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Login</t>
+          <t>No linked player was found!</t>
         </is>
       </c>
       <c r="C282" t="inlineStr"/>
       <c r="D282" t="inlineStr"/>
       <c r="E282" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>.login.LoginButton</t>
+          <t>.login.NoPlayerFound</t>
         </is>
       </c>
       <c r="G282" t="inlineStr"/>
       <c r="H282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr"/>
       <c r="B283" t="inlineStr">
         <is>
-          <t>No linked player was found!</t>
+          <t>Oh you don't have an account yet? Then &lt;a href="/register/player"&gt;register&lt;/a&gt; yourself.</t>
         </is>
       </c>
       <c r="C283" t="inlineStr"/>
       <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>.login.NoPlayerFound</t>
+          <t>.login.NotAccYet</t>
         </is>
       </c>
       <c r="G283" t="inlineStr"/>
       <c r="H283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr"/>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Oh you don't have an account yet? Then &lt;a href="/register/player"&gt;register&lt;/a&gt; yourself.</t>
+          <t>Please fill in all data completely!</t>
         </is>
       </c>
       <c r="C284" t="inlineStr"/>
       <c r="D284" t="inlineStr"/>
       <c r="E284" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>.login.NotAccYet</t>
+          <t>.login.NotCompleteData</t>
         </is>
       </c>
       <c r="G284" t="inlineStr"/>
       <c r="H284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr"/>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Please fill in all data completely!</t>
+          <t>Password</t>
         </is>
       </c>
       <c r="C285" t="inlineStr"/>
       <c r="D285" t="inlineStr"/>
       <c r="E285" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>.login.NotCompleteData</t>
+          <t>.login.Password</t>
         </is>
       </c>
       <c r="G285" t="inlineStr"/>
       <c r="H285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr"/>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Password</t>
+          <t>We have sent you an email with a reset link. Check your email account and click on the link from our email.&lt;br&gt;You will then immediately be sent a new password with which you can log in for the time being.</t>
         </is>
       </c>
       <c r="C286" t="inlineStr"/>
       <c r="D286" t="inlineStr"/>
       <c r="E286" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>.login.Password</t>
+          <t>.login.PasswordSend.Desc</t>
         </is>
       </c>
       <c r="G286" t="inlineStr"/>
       <c r="H286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr"/>
       <c r="B287" t="inlineStr">
         <is>
-          <t>We have sent you an email with a reset link. Check your email account and click on the link from our email.&lt;br&gt;You will then immediately be sent a new password with which you can log in for the time being.</t>
+          <t>Password request sent</t>
         </is>
       </c>
       <c r="C287" t="inlineStr"/>
       <c r="D287" t="inlineStr"/>
       <c r="E287" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>.login.PasswordSend.Desc</t>
+          <t>.login.PasswordSend.Header</t>
         </is>
       </c>
       <c r="G287" t="inlineStr"/>
       <c r="H287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr"/>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Password request sent</t>
+          <t>Request password</t>
         </is>
       </c>
       <c r="C288" t="inlineStr"/>
       <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>.login.PasswordSend.Header</t>
+          <t>.login.RequestPassword</t>
         </is>
       </c>
       <c r="G288" t="inlineStr"/>
       <c r="H288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr"/>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Request password</t>
+          <t>Server</t>
         </is>
       </c>
       <c r="C289" t="inlineStr"/>
       <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>.login.RequestPassword</t>
+          <t>.login.Server</t>
         </is>
       </c>
       <c r="G289" t="inlineStr"/>
       <c r="H289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr"/>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Server</t>
+          <t>Stay logged in</t>
         </is>
       </c>
       <c r="C290" t="inlineStr"/>
       <c r="D290" t="inlineStr"/>
       <c r="E290" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>.login.Server</t>
+          <t>.login.StayLogged</t>
         </is>
       </c>
       <c r="G290" t="inlineStr"/>
       <c r="H290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr"/>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Stay logged in</t>
+          <t>There is no user with this e-mail address</t>
         </is>
       </c>
       <c r="C291" t="inlineStr"/>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>.login.StayLogged</t>
+          <t>.login.WrongData</t>
         </is>
       </c>
       <c r="G291" t="inlineStr"/>
       <c r="H291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr"/>
       <c r="B292" t="inlineStr">
         <is>
-          <t>This data is incorrect!</t>
+          <t>Wrong password!</t>
         </is>
       </c>
       <c r="C292" t="inlineStr"/>
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>.login.WrongData</t>
+          <t>.login.WrongPassword</t>
         </is>
       </c>
       <c r="G292" t="inlineStr"/>
       <c r="H292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr"/>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Wrong password!</t>
+          <t>Your World</t>
         </is>
       </c>
       <c r="C293" t="inlineStr"/>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>.login.WrongPassword</t>
+          <t>.login.YourWorld</t>
         </is>
       </c>
       <c r="G293" t="inlineStr"/>
       <c r="H293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr"/>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Your World</t>
+          <t>The mail could not be sent!</t>
         </is>
       </c>
       <c r="C294" t="inlineStr"/>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>.login.YourWorld</t>
+          <t>.mails.ErrorSend</t>
         </is>
       </c>
       <c r="G294" t="inlineStr"/>
       <c r="H294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr"/>
       <c r="B295" t="inlineStr">
         <is>
-          <t>The mail could not be sent!</t>
+          <t>&lt;p&gt;You have requested a new password. If this is not the case, just ignore this email.&lt;/p&gt;&lt;p&gt;Otherwise, please click on the link or copy it into your browser and call it up:&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C295" t="inlineStr"/>
       <c r="D295" t="inlineStr"/>
       <c r="E295" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>.mails.ErrorSend</t>
+          <t>.mails.ForgetPasswordContent</t>
         </is>
       </c>
       <c r="G295" t="inlineStr"/>
       <c r="H295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr"/>
       <c r="B296" t="inlineStr">
         <is>
-          <t>&lt;p&gt;You have requested a new password. If this is not the case, just ignore this email.&lt;/p&gt;&lt;p&gt;Otherwise, please click on the link or copy it into your browser and call it up:&lt;/p&gt;</t>
+          <t>&lt;strong&gt;Error!&lt;/strong&gt; We do not know this email address</t>
         </is>
       </c>
       <c r="C296" t="inlineStr"/>
       <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>.mails.ForgetPasswordContent</t>
+          <t>.mails.ForgetPasswordErrorMail</t>
         </is>
       </c>
       <c r="G296" t="inlineStr"/>
       <c r="H296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr"/>
       <c r="B297" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Error!&lt;/strong&gt; We do not know this email address</t>
+          <t>Resetlink for your new password on foe-helper.com</t>
         </is>
       </c>
       <c r="C297" t="inlineStr"/>
       <c r="D297" t="inlineStr"/>
       <c r="E297" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>.mails.ForgetPasswordErrorMail</t>
+          <t>.mails.ForgetPasswordSubject</t>
         </is>
       </c>
       <c r="G297" t="inlineStr"/>
       <c r="H297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr"/>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Resetlink for your new password on foe-helper.com</t>
+          <t>&lt;p&gt;You have requested a new transition password.&lt;/p&gt;&lt;p&gt;Here it is already: &lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Use it to log into your profile, there you can then assign your own password.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C298" t="inlineStr"/>
       <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>.mails.ForgetPasswordSubject</t>
+          <t>.mails.ResetMailContent</t>
         </is>
       </c>
       <c r="G298" t="inlineStr"/>
       <c r="H298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr"/>
       <c r="B299" t="inlineStr">
         <is>
-          <t>&lt;p&gt;You have requested a new transition password.&lt;/p&gt;&lt;p&gt;Here it is already: &lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Use it to log into your profile, there you can then assign your own password.&lt;/p&gt;</t>
+          <t>&lt;strong&gt;Done!&lt;/strong&gt; The email with your new password is on its way, have a look.</t>
         </is>
       </c>
       <c r="C299" t="inlineStr"/>
       <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>.mails.ResetMailContent</t>
+          <t>.mails.ResetMailSend</t>
         </is>
       </c>
       <c r="G299" t="inlineStr"/>
       <c r="H299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr"/>
       <c r="B300" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Done!&lt;/strong&gt; The email with your new password is on its way, have a look.</t>
+          <t>Your new password for foe-helper.com</t>
         </is>
       </c>
       <c r="C300" t="inlineStr"/>
       <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>.mails.ResetMailSend</t>
+          <t>.mails.ResetMailSubject</t>
         </is>
       </c>
       <c r="G300" t="inlineStr"/>
       <c r="H300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr"/>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Your new password for foe-helper.com</t>
+          <t>&lt;strong&gt;Error!&lt;/strong&gt; We are not aware of this reset link.</t>
         </is>
       </c>
       <c r="C301" t="inlineStr"/>
       <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>.mails.ResetMailSubject</t>
+          <t>.mails.ResetlinkError</t>
         </is>
       </c>
       <c r="G301" t="inlineStr"/>
       <c r="H301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr"/>
       <c r="B302" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Error!&lt;/strong&gt; We are not aware of this reset link.</t>
+          <t>Abort</t>
         </is>
       </c>
       <c r="C302" t="inlineStr"/>
       <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>.mails.ResetlinkError</t>
+          <t>.marketplace.Abort</t>
         </is>
       </c>
       <c r="G302" t="inlineStr"/>
       <c r="H302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr"/>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Abort</t>
+          <t>GB - Filter</t>
         </is>
       </c>
       <c r="C303" t="inlineStr"/>
       <c r="D303" t="inlineStr"/>
       <c r="E303" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>.marketplace.Abort</t>
+          <t>.marketplace.ButtonDropdownDefault</t>
         </is>
       </c>
       <c r="G303" t="inlineStr"/>
       <c r="H303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr"/>
       <c r="B304" t="inlineStr">
         <is>
-          <t>GB - Filter</t>
+          <t>Are you sure you want to delete the entry?</t>
         </is>
       </c>
       <c r="C304" t="inlineStr"/>
       <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>.marketplace.ButtonDropdownDefault</t>
+          <t>.marketplace.ConfirmAsk</t>
         </is>
       </c>
       <c r="G304" t="inlineStr"/>
       <c r="H304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr"/>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Are you sure you want to delete the entry?</t>
+          <t>Create offer</t>
         </is>
       </c>
       <c r="C305" t="inlineStr"/>
       <c r="D305" t="inlineStr"/>
       <c r="E305" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>.marketplace.ConfirmAsk</t>
+          <t>.marketplace.CreateOffer</t>
         </is>
       </c>
       <c r="G305" t="inlineStr"/>
       <c r="H305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr"/>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Create offer</t>
+          <t>-- all GBs --</t>
         </is>
       </c>
       <c r="C306" t="inlineStr"/>
       <c r="D306" t="inlineStr"/>
       <c r="E306" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>.marketplace.CreateOffer</t>
+          <t>.marketplace.DropdownAllLGs</t>
         </is>
       </c>
       <c r="G306" t="inlineStr"/>
       <c r="H306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr"/>
       <c r="B307" t="inlineStr">
         <is>
-          <t>-- all GBs --</t>
+          <t>-- Course --</t>
         </is>
       </c>
       <c r="C307" t="inlineStr"/>
       <c r="D307" t="inlineStr"/>
       <c r="E307" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>.marketplace.DropdownAllLGs</t>
+          <t>.marketplace.DropdownCourse</t>
         </is>
       </c>
       <c r="G307" t="inlineStr"/>
       <c r="H307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr"/>
       <c r="B308" t="inlineStr">
         <is>
-          <t>-- Course --</t>
+          <t>Marketplace for GB goods-sets</t>
         </is>
       </c>
       <c r="C308" t="inlineStr"/>
       <c r="D308" t="inlineStr"/>
       <c r="E308" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>.marketplace.DropdownCourse</t>
+          <t>.marketplace.H1Heading</t>
         </is>
       </c>
       <c r="G308" t="inlineStr"/>
       <c r="H308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr"/>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Marketplace for GB goods-sets</t>
+          <t>FP Costs</t>
         </is>
       </c>
       <c r="C309" t="inlineStr"/>
       <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>.marketplace.H1Heading</t>
+          <t>.marketplace.InputFPCosts</t>
         </is>
       </c>
       <c r="G309" t="inlineStr"/>
       <c r="H309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr"/>
       <c r="B310" t="inlineStr">
         <is>
-          <t>FP Costs</t>
+          <t>&lt;strong&gt;Buyer:&lt;/strong&gt; You want to erect a great building (GB) and you don't have the right goods from the era of the GB? Here you will find goods sets from your world at a fair price. Find an offer and write to this player on your world to make the deal perfect. You can already set up your great building and enjoy its bonuses.</t>
         </is>
       </c>
       <c r="C310" t="inlineStr"/>
       <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>.marketplace.InputFPCosts</t>
+          <t>.marketplace.IntroDescBuyer</t>
         </is>
       </c>
       <c r="G310" t="inlineStr"/>
       <c r="H310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr"/>
       <c r="B311" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Buyer:&lt;/strong&gt; You want to erect a great building (GB) and you don't have the right goods from the era of the GB? Here you will find goods sets from your world at a fair price. Find an offer and write to this player on your world to make the deal perfect. You can already set up your great building and enjoy its bonuses.</t>
+          <t>&lt;strong&gt;Seller:&lt;/strong&gt; Do you have a lot of goods and want to sell them to help others with their GBs? Then just set it here.</t>
         </is>
       </c>
       <c r="C311" t="inlineStr"/>
       <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>.marketplace.IntroDescBuyer</t>
+          <t>.marketplace.IntroDescSeller</t>
         </is>
       </c>
       <c r="G311" t="inlineStr"/>
       <c r="H311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr"/>
       <c r="B312" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Seller:&lt;/strong&gt; Do you have a lot of goods and want to sell them to help others with their GBs? Then just set it here.</t>
+          <t>Marketplace for Goods of the Great Buildings - FoE</t>
         </is>
       </c>
       <c r="C312" t="inlineStr"/>
       <c r="D312" t="inlineStr"/>
       <c r="E312" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>.marketplace.IntroDescSeller</t>
+          <t>.marketplace.MetaTitle</t>
         </is>
       </c>
       <c r="G312" t="inlineStr"/>
       <c r="H312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr"/>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Marketplace for Goods of the Great Buildings - FoE</t>
+          <t>Your offer has been removed from the database.</t>
         </is>
       </c>
       <c r="C313" t="inlineStr"/>
       <c r="D313" t="inlineStr"/>
       <c r="E313" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>.marketplace.MetaTitle</t>
+          <t>.marketplace.ModalDeletedText</t>
         </is>
       </c>
       <c r="G313" t="inlineStr"/>
       <c r="H313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr"/>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Your offer has been removed from the database.</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="C314" t="inlineStr"/>
       <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>.marketplace.ModalDeletedText</t>
+          <t>.marketplace.ModalDeletedTitle</t>
         </is>
       </c>
       <c r="G314" t="inlineStr"/>
       <c r="H314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr"/>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Your offer has been saved and will be visible to all players in the world.</t>
         </is>
       </c>
       <c r="C315" t="inlineStr"/>
       <c r="D315" t="inlineStr"/>
       <c r="E315" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>.marketplace.ModalDeletedTitle</t>
+          <t>.marketplace.ModalSavedText</t>
         </is>
       </c>
       <c r="G315" t="inlineStr"/>
       <c r="H315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr"/>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Your offer has been saved and will be visible to all players in the world.</t>
+          <t>Saved</t>
         </is>
       </c>
       <c r="C316" t="inlineStr"/>
       <c r="D316" t="inlineStr"/>
       <c r="E316" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>.marketplace.ModalSavedText</t>
+          <t>.marketplace.ModalSavedTitle</t>
         </is>
       </c>
       <c r="G316" t="inlineStr"/>
       <c r="H316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr"/>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Saved</t>
+          <t>There are currently no offers online. Be the first and create a new one.</t>
         </is>
       </c>
       <c r="C317" t="inlineStr"/>
       <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>.marketplace.ModalSavedTitle</t>
+          <t>.marketplace.NoOffers</t>
         </is>
       </c>
       <c r="G317" t="inlineStr"/>
       <c r="H317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr"/>
       <c r="B318" t="inlineStr">
         <is>
-          <t>There are currently no offers online. Be the first and create a new one.</t>
+          <t>Offers found</t>
         </is>
       </c>
       <c r="C318" t="inlineStr"/>
       <c r="D318" t="inlineStr"/>
       <c r="E318" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>.marketplace.NoOffers</t>
+          <t>.marketplace.Offers</t>
         </is>
       </c>
       <c r="G318" t="inlineStr"/>
       <c r="H318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr"/>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Offers found</t>
+          <t>Save offer</t>
         </is>
       </c>
       <c r="C319" t="inlineStr"/>
       <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>.marketplace.Offers</t>
+          <t>.marketplace.SaveOffer</t>
         </is>
       </c>
       <c r="G319" t="inlineStr"/>
       <c r="H319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr"/>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Save offer</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C320" t="inlineStr"/>
       <c r="D320" t="inlineStr"/>
       <c r="E320" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>.marketplace.SaveOffer</t>
+          <t>.marketplace.TableHeadCosts</t>
         </is>
       </c>
       <c r="G320" t="inlineStr"/>
       <c r="H320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr"/>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Course</t>
         </is>
       </c>
       <c r="C321" t="inlineStr"/>
       <c r="D321" t="inlineStr"/>
       <c r="E321" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadCosts</t>
+          <t>.marketplace.TableHeadCourse</t>
         </is>
       </c>
       <c r="G321" t="inlineStr"/>
       <c r="H321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr"/>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Course</t>
+          <t>1:1 = the same number of goods (era doesn't matter) is exchanged&lt;br&gt;2:1 = only half of the purchased goods (era doesn't matter) have to be paid</t>
         </is>
       </c>
       <c r="C322" t="inlineStr"/>
       <c r="D322" t="inlineStr"/>
       <c r="E322" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadCourse</t>
+          <t>.marketplace.TableHeadCourseTooltip</t>
         </is>
       </c>
       <c r="G322" t="inlineStr"/>
       <c r="H322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr"/>
       <c r="B323" t="inlineStr">
         <is>
-          <t>1:1 = the same number of goods (era doesn't matter) is exchanged&lt;br&gt;2:1 = only half of the purchased goods (era doesn't matter) have to be paid</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="C323" t="inlineStr"/>
       <c r="D323" t="inlineStr"/>
       <c r="E323" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadCourseTooltip</t>
+          <t>.marketplace.TableHeadGB</t>
         </is>
       </c>
       <c r="G323" t="inlineStr"/>
       <c r="H323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr"/>
       <c r="B324" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C324" t="inlineStr"/>
       <c r="D324" t="inlineStr"/>
       <c r="E324" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadGB</t>
+          <t>.marketplace.TableHeadGoods</t>
         </is>
       </c>
       <c r="G324" t="inlineStr"/>
       <c r="H324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr"/>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C325" t="inlineStr"/>
       <c r="D325" t="inlineStr"/>
       <c r="E325" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadGoods</t>
+          <t>.marketplace.TableHeadPlayer</t>
         </is>
       </c>
       <c r="G325" t="inlineStr"/>
       <c r="H325" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr"/>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Please provide complete information, or no offer can be created!</t>
         </is>
       </c>
       <c r="C326" t="inlineStr"/>
       <c r="D326" t="inlineStr"/>
       <c r="E326" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadPlayer</t>
+          <t>.marketplace.Toast.MakeCompleteOffer</t>
         </is>
       </c>
       <c r="G326" t="inlineStr"/>
       <c r="H326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr"/>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Please provide complete information, or no offer can be created!</t>
+          <t>Note</t>
         </is>
       </c>
       <c r="C327" t="inlineStr"/>
       <c r="D327" t="inlineStr"/>
       <c r="E327" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>.marketplace.Toast.MakeCompleteOffer</t>
+          <t>.marketplace.Toast.Note</t>
         </is>
       </c>
       <c r="G327" t="inlineStr"/>
       <c r="H327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr"/>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Note</t>
-[...2 lines deleted...]
-      <c r="C328" t="inlineStr"/>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>Español</t>
+        </is>
+      </c>
       <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>.marketplace.Toast.Note</t>
+          <t>.name</t>
         </is>
       </c>
       <c r="G328" t="inlineStr"/>
       <c r="H328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr"/>
       <c r="B329" t="inlineStr">
         <is>
-          <t>English</t>
-[...6 lines deleted...]
-      </c>
+          <t>Already paid FPs in great buildings</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr"/>
       <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>.name</t>
+          <t>.ownpart.AlreadyPaidFPsInTheLG</t>
         </is>
       </c>
       <c r="G329" t="inlineStr"/>
       <c r="H329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr"/>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Already paid FPs in great buildings</t>
+          <t>Arc patron  %</t>
         </is>
       </c>
       <c r="C330" t="inlineStr"/>
       <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>.ownpart.AlreadyPaidFPsInTheLG</t>
+          <t>.ownpart.ArcPatronPercent</t>
         </is>
       </c>
       <c r="G330" t="inlineStr"/>
       <c r="H330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr"/>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Arc patron  %</t>
+          <t>Blueprints</t>
         </is>
       </c>
       <c r="C331" t="inlineStr"/>
       <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>.ownpart.ArcPatronPercent</t>
+          <t>.ownpart.Blueprints</t>
         </is>
       </c>
       <c r="G331" t="inlineStr"/>
       <c r="H331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr"/>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Blueprints</t>
+          <t>Bonus</t>
         </is>
       </c>
       <c r="C332" t="inlineStr"/>
       <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>.ownpart.Blueprints</t>
+          <t>.ownpart.Bonus</t>
         </is>
       </c>
       <c r="G332" t="inlineStr"/>
       <c r="H332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr"/>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>Calculate shares</t>
         </is>
       </c>
       <c r="C333" t="inlineStr"/>
       <c r="D333" t="inlineStr"/>
       <c r="E333" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>.ownpart.Bonus</t>
+          <t>.ownpart.ButtonCalculateParts</t>
         </is>
       </c>
       <c r="G333" t="inlineStr"/>
       <c r="H333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr"/>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Calculate shares</t>
+          <t>Change view</t>
         </is>
       </c>
       <c r="C334" t="inlineStr"/>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>.ownpart.ButtonCalculateParts</t>
+          <t>.ownpart.ChangeView</t>
         </is>
       </c>
       <c r="G334" t="inlineStr"/>
       <c r="H334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr"/>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Change view</t>
+          <t>90% conveyor chain</t>
         </is>
       </c>
       <c r="C335" t="inlineStr"/>
       <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>.ownpart.ChangeView</t>
+          <t>.ownpart.ConveyorChain</t>
         </is>
       </c>
       <c r="G335" t="inlineStr"/>
       <c r="H335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr"/>
       <c r="B336" t="inlineStr">
         <is>
-          <t>90% conveyor chain</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="C336" t="inlineStr"/>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>.ownpart.ConveyorChain</t>
+          <t>.ownpart.Copy</t>
         </is>
       </c>
       <c r="G336" t="inlineStr"/>
       <c r="H336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr"/>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Copy</t>
+          <t>Copy pay plan</t>
         </is>
       </c>
       <c r="C337" t="inlineStr"/>
       <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>.ownpart.Copy</t>
+          <t>.ownpart.CopyPayPlan</t>
         </is>
       </c>
       <c r="G337" t="inlineStr"/>
       <c r="H337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr"/>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Copy pay plan</t>
+          <t>Deposit</t>
         </is>
       </c>
       <c r="C338" t="inlineStr"/>
       <c r="D338" t="inlineStr"/>
       <c r="E338" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>.ownpart.CopyPayPlan</t>
+          <t>.ownpart.Deposit</t>
         </is>
       </c>
       <c r="G338" t="inlineStr"/>
       <c r="H338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr"/>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Deposit</t>
+          <t>Deposit FP</t>
         </is>
       </c>
       <c r="C339" t="inlineStr"/>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>.ownpart.Deposit</t>
+          <t>.ownpart.DepositFP</t>
         </is>
       </c>
       <c r="G339" t="inlineStr"/>
       <c r="H339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr"/>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Deposit FP</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C340" t="inlineStr"/>
       <c r="D340" t="inlineStr"/>
       <c r="E340" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>.ownpart.DepositFP</t>
+          <t>.ownpart.Done</t>
         </is>
       </c>
       <c r="G340" t="inlineStr"/>
       <c r="H340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr"/>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Buildings</t>
         </is>
       </c>
       <c r="C341" t="inlineStr"/>
       <c r="D341" t="inlineStr"/>
       <c r="E341" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>.ownpart.Done</t>
+          <t>.ownpart.DropdownBuidlings</t>
         </is>
       </c>
       <c r="G341" t="inlineStr"/>
       <c r="H341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr"/>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Buildings</t>
+          <t>Next step</t>
         </is>
       </c>
       <c r="C342" t="inlineStr"/>
       <c r="D342" t="inlineStr"/>
       <c r="E342" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownBuidlings</t>
+          <t>.ownpart.DropdownNextStep</t>
         </is>
       </c>
       <c r="G342" t="inlineStr"/>
       <c r="H342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr"/>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Next step</t>
+          <t>-- please choose --</t>
         </is>
       </c>
       <c r="C343" t="inlineStr"/>
       <c r="D343" t="inlineStr"/>
       <c r="E343" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownNextStep</t>
+          <t>.ownpart.DropdownPleaseChoose</t>
         </is>
       </c>
       <c r="G343" t="inlineStr"/>
       <c r="H343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr"/>
       <c r="B344" t="inlineStr">
         <is>
-          <t>-- please choose --</t>
+          <t>Search building...</t>
         </is>
       </c>
       <c r="C344" t="inlineStr"/>
       <c r="D344" t="inlineStr"/>
       <c r="E344" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownPleaseChoose</t>
+          <t>.ownpart.DropdownSearch</t>
         </is>
       </c>
       <c r="G344" t="inlineStr"/>
       <c r="H344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr"/>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Search building...</t>
+          <t>FPs to outbid the next place</t>
         </is>
       </c>
       <c r="C345" t="inlineStr"/>
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownSearch</t>
+          <t>.ownpart.FPsToBeatTheNextPlace</t>
         </is>
       </c>
       <c r="G345" t="inlineStr"/>
       <c r="H345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr"/>
       <c r="B346" t="inlineStr">
         <is>
-          <t>FPs to outbid the next place</t>
+          <t>Select great buildings, enter next level and submit…</t>
         </is>
       </c>
       <c r="C346" t="inlineStr"/>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>.ownpart.FPsToBeatTheNextPlace</t>
+          <t>.ownpart.FirstInstruction</t>
         </is>
       </c>
       <c r="G346" t="inlineStr"/>
       <c r="H346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr"/>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Select great buildings, enter next level and submit…</t>
+          <t>&lt;p class="mt-4 text-justify"&gt;Looking for tools and apps that can help you play FoE? But Forge of Empires cheats are not your thing? Then you are exactly right here. The FoE calculator works with the data shown by Innogames unencrypted. These are prepared by our tools and made available to you in order to use one or the other advantage in the well-known online strategy game Forge of Empires.&lt;/p&gt;&lt;p&gt;For example, simply use the calculator to calculate how many forge points you need to deposit to make sure your guildmates or friends who are in the field are safe and can not be outbid. So you all win.&lt;/p&gt;&lt;p&gt; Here you can download the &lt;a href="https://docs.foe-helper.com/english/installing"&gt;Extension&lt;/a&gt;.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C347" t="inlineStr"/>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>.ownpart.FirstInstruction</t>
+          <t>.ownpart.FooterDesc</t>
         </is>
       </c>
       <c r="G347" t="inlineStr"/>
       <c r="H347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr"/>
       <c r="B348" t="inlineStr">
         <is>
-          <t>&lt;p class="mt-4 text-justify"&gt;Looking for tools and apps that can help you play FoE? But Forge of Empires cheats are not your thing? Then you are exactly right here. The FoE calculator works with the data shown by Innogames unencrypted. These are prepared by our tools and made available to you in order to use one or the other advantage in the well-known online strategy game Forge of Empires.&lt;/p&gt;&lt;p&gt;For example, simply use the calculator to calculate how many forge points you need to deposit to make sure your guildmates or friends who are in the field are safe and can not be outbid. So you all win.&lt;/p&gt;&lt;p&gt; Here you can download the &lt;a href="https://docs.foe-helper.com/english/installing"&gt;Extension&lt;/a&gt;.&lt;/p&gt;</t>
+          <t>for</t>
         </is>
       </c>
       <c r="C348" t="inlineStr"/>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>.ownpart.FooterDesc</t>
+          <t>.ownpart.For</t>
         </is>
       </c>
       <c r="G348" t="inlineStr"/>
       <c r="H348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr"/>
       <c r="B349" t="inlineStr">
         <is>
-          <t>for</t>
+          <t>Co-payment calculator</t>
         </is>
       </c>
       <c r="C349" t="inlineStr"/>
       <c r="D349" t="inlineStr"/>
       <c r="E349" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>.ownpart.For</t>
+          <t>.ownpart.Heading</t>
         </is>
       </c>
       <c r="G349" t="inlineStr"/>
       <c r="H349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr"/>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Co-payment calculator</t>
+          <t>Investment Calculator</t>
         </is>
       </c>
       <c r="C350" t="inlineStr"/>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>.ownpart.Heading</t>
+          <t>.ownpart.InvestmentCalculator</t>
         </is>
       </c>
       <c r="G350" t="inlineStr"/>
       <c r="H350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr"/>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Investment Calculator</t>
+          <t>Investment calculator</t>
         </is>
       </c>
       <c r="C351" t="inlineStr"/>
       <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>.ownpart.InvestmentCalculator</t>
+          <t>.ownpart.InvestmentCalculatorHeader</t>
         </is>
       </c>
       <c r="G351" t="inlineStr"/>
       <c r="H351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr"/>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Investment calculator</t>
+          <t>GB Bonus</t>
         </is>
       </c>
       <c r="C352" t="inlineStr"/>
       <c r="D352" t="inlineStr"/>
       <c r="E352" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>.ownpart.InvestmentCalculatorHeader</t>
+          <t>.ownpart.LBBonus</t>
         </is>
       </c>
       <c r="G352" t="inlineStr"/>
       <c r="H352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr"/>
       <c r="B353" t="inlineStr">
         <is>
-          <t>GB Bonus</t>
+          <t>GB Total-FP</t>
         </is>
       </c>
       <c r="C353" t="inlineStr"/>
       <c r="D353" t="inlineStr"/>
       <c r="E353" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>.ownpart.LBBonus</t>
+          <t>.ownpart.LGTotalFp</t>
         </is>
       </c>
       <c r="G353" t="inlineStr"/>
       <c r="H353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr"/>
       <c r="B354" t="inlineStr">
         <is>
-          <t>GB Total-FP</t>
+          <t>Level up</t>
         </is>
       </c>
       <c r="C354" t="inlineStr"/>
       <c r="D354" t="inlineStr"/>
       <c r="E354" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>.ownpart.LGTotalFp</t>
+          <t>.ownpart.LevelUp</t>
         </is>
       </c>
       <c r="G354" t="inlineStr"/>
       <c r="H354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr"/>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Level up</t>
+          <t>This cost calculator is part of the &lt;a href="https://docs.foe-helper.com/english/installing" target="_blank"&gt;Browser-Extension for Forge of Empires&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="C355" t="inlineStr"/>
       <c r="D355" t="inlineStr"/>
       <c r="E355" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>.ownpart.LevelUp</t>
+          <t>.ownpart.LinkToExtension</t>
         </is>
       </c>
       <c r="G355" t="inlineStr"/>
       <c r="H355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr"/>
       <c r="B356" t="inlineStr">
         <is>
-          <t>This cost calculator is part of the &lt;a href="https://docs.foe-helper.com/english/installing" target="_blank"&gt;Browser-Extension for Forge of Empires&lt;/a&gt;.</t>
+          <t>If you have any questions or remarks, please visit our &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Discord Server&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="C356" t="inlineStr"/>
       <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>.ownpart.LinkToExtension</t>
+          <t>.ownpart.LinkToForum</t>
         </is>
       </c>
       <c r="G356" t="inlineStr"/>
       <c r="H356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr"/>
       <c r="B357" t="inlineStr">
         <is>
-          <t>If you have any questions or remarks, please visit our &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Discord Server&lt;/a&gt;.</t>
+          <t>Medals</t>
         </is>
       </c>
       <c r="C357" t="inlineStr"/>
       <c r="D357" t="inlineStr"/>
       <c r="E357" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>.ownpart.LinkToForum</t>
+          <t>.ownpart.Medals</t>
         </is>
       </c>
       <c r="G357" t="inlineStr"/>
       <c r="H357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr"/>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Medals</t>
+          <t>Forge of Empires great buildings - safe deposit on seats, no surpassing by strangers. Simply calculate own share &amp; third party including patron bonus.</t>
         </is>
       </c>
       <c r="C358" t="inlineStr"/>
       <c r="D358" t="inlineStr"/>
       <c r="E358" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>.ownpart.Medals</t>
+          <t>.ownpart.MetaDesc</t>
         </is>
       </c>
       <c r="G358" t="inlineStr"/>
       <c r="H358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr"/>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Forge of Empires great buildings - safe deposit on seats, no surpassing by strangers. Simply calculate own share &amp; third party including patron bonus.</t>
+          <t>Ownpart calculator | Bonus calculator | Arc conveyor - FoE</t>
         </is>
       </c>
       <c r="C359" t="inlineStr"/>
       <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>.ownpart.MetaDesc</t>
+          <t>.ownpart.MetaTitle</t>
         </is>
       </c>
       <c r="G359" t="inlineStr"/>
       <c r="H359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr"/>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Ownpart calculator | Bonus calculator | Arc conveyor - FoE</t>
+          <t>Minimum patron bonus</t>
         </is>
       </c>
       <c r="C360" t="inlineStr"/>
       <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>.ownpart.MetaTitle</t>
+          <t>.ownpart.MinimumPatronBonus</t>
         </is>
       </c>
       <c r="G360" t="inlineStr"/>
       <c r="H360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr"/>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Minimum patron bonus</t>
+          <t>Necessary FP</t>
         </is>
       </c>
       <c r="C361" t="inlineStr"/>
       <c r="D361" t="inlineStr"/>
       <c r="E361" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>.ownpart.MinimumPatronBonus</t>
+          <t>.ownpart.NecessaryFP</t>
         </is>
       </c>
       <c r="G361" t="inlineStr"/>
       <c r="H361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr"/>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Necessary FP</t>
+          <t>Not necessary</t>
         </is>
       </c>
       <c r="C362" t="inlineStr"/>
       <c r="D362" t="inlineStr"/>
       <c r="E362" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>.ownpart.NecessaryFP</t>
+          <t>.ownpart.NotNecessary</t>
         </is>
       </c>
       <c r="G362" t="inlineStr"/>
       <c r="H362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr"/>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Not necessary</t>
+          <t>-- Output scheme --</t>
         </is>
       </c>
       <c r="C363" t="inlineStr"/>
       <c r="D363" t="inlineStr"/>
       <c r="E363" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>.ownpart.NotNecessary</t>
-[...2 lines deleted...]
-      <c r="G363" t="inlineStr"/>
+          <t>.ownpart.OutputScheme</t>
+        </is>
+      </c>
+      <c r="G363" t="inlineStr">
+        <is>
+          <t>Context please.</t>
+        </is>
+      </c>
       <c r="H363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr"/>
       <c r="B364" t="inlineStr">
         <is>
-          <t>-- Output scheme --</t>
+          <t>Own contribution</t>
         </is>
       </c>
       <c r="C364" t="inlineStr"/>
       <c r="D364" t="inlineStr"/>
       <c r="E364" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>.ownpart.OutputScheme</t>
-[...6 lines deleted...]
-      </c>
+          <t>.ownpart.OwnContribution</t>
+        </is>
+      </c>
+      <c r="G364" t="inlineStr"/>
       <c r="H364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr"/>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Own contribution</t>
+          <t>Own contribution payed</t>
         </is>
       </c>
       <c r="C365" t="inlineStr"/>
       <c r="D365" t="inlineStr"/>
       <c r="E365" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>.ownpart.OwnContribution</t>
+          <t>.ownpart.OwnContributionPayed</t>
         </is>
       </c>
       <c r="G365" t="inlineStr"/>
       <c r="H365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr"/>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Own contribution payed</t>
+          <t>Ownpart</t>
         </is>
       </c>
       <c r="C366" t="inlineStr"/>
       <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>.ownpart.OwnContributionPayed</t>
+          <t>.ownpart.Ownpart</t>
         </is>
       </c>
       <c r="G366" t="inlineStr"/>
       <c r="H366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr"/>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Ownpart</t>
+          <t>Own contribution</t>
         </is>
       </c>
       <c r="C367" t="inlineStr"/>
       <c r="D367" t="inlineStr"/>
       <c r="E367" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>.ownpart.Ownpart</t>
+          <t>.ownpart.OwnpartTotal</t>
         </is>
       </c>
       <c r="G367" t="inlineStr"/>
       <c r="H367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr"/>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Own contribution</t>
+          <t>Patron share</t>
         </is>
       </c>
       <c r="C368" t="inlineStr"/>
       <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>.ownpart.OwnpartTotal</t>
+          <t>.ownpart.PatronTotal</t>
         </is>
       </c>
       <c r="G368" t="inlineStr"/>
       <c r="H368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr"/>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Patron share</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="C369" t="inlineStr"/>
       <c r="D369" t="inlineStr"/>
       <c r="E369" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>.ownpart.PatronTotal</t>
+          <t>.ownpart.Place</t>
         </is>
       </c>
       <c r="G369" t="inlineStr"/>
       <c r="H369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr"/>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Place</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C370" t="inlineStr"/>
       <c r="D370" t="inlineStr"/>
       <c r="E370" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>.ownpart.Place</t>
+          <t>.ownpart.Player</t>
         </is>
       </c>
       <c r="G370" t="inlineStr"/>
       <c r="H370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr"/>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Player name</t>
         </is>
       </c>
       <c r="C371" t="inlineStr"/>
       <c r="D371" t="inlineStr"/>
       <c r="E371" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>.ownpart.Player</t>
+          <t>.ownpart.PlayerName</t>
         </is>
       </c>
       <c r="G371" t="inlineStr"/>
       <c r="H371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr"/>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Player name</t>
+          <t>Please level</t>
         </is>
       </c>
       <c r="C372" t="inlineStr"/>
       <c r="D372" t="inlineStr"/>
       <c r="E372" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>.ownpart.PlayerName</t>
+          <t>.ownpart.PlsLevelUp</t>
         </is>
       </c>
       <c r="G372" t="inlineStr"/>
       <c r="H372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr"/>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Please level</t>
+          <t>Sequence</t>
         </is>
       </c>
       <c r="C373" t="inlineStr"/>
       <c r="D373" t="inlineStr"/>
       <c r="E373" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>.ownpart.PlsLevelUp</t>
+          <t>.ownpart.SortOrder</t>
         </is>
       </c>
       <c r="G373" t="inlineStr"/>
       <c r="H373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr"/>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Sequence</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C374" t="inlineStr"/>
       <c r="D374" t="inlineStr"/>
       <c r="E374" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>.ownpart.SortOrder</t>
+          <t>.ownpart.Step</t>
         </is>
       </c>
       <c r="G374" t="inlineStr"/>
       <c r="H374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr"/>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>GB Total-FP</t>
         </is>
       </c>
       <c r="C375" t="inlineStr"/>
       <c r="D375" t="inlineStr"/>
       <c r="E375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>.ownpart.Step</t>
+          <t>.ownpart.TotalLGFPs</t>
         </is>
       </c>
       <c r="G375" t="inlineStr"/>
       <c r="H375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr"/>
       <c r="B376" t="inlineStr">
         <is>
-          <t>GB Total-FP</t>
+          <t>unnecessary</t>
         </is>
       </c>
       <c r="C376" t="inlineStr"/>
       <c r="D376" t="inlineStr"/>
       <c r="E376" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>.ownpart.TotalLGFPs</t>
+          <t>.ownpart.Unnecessary</t>
         </is>
       </c>
       <c r="G376" t="inlineStr"/>
       <c r="H376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr"/>
       <c r="B377" t="inlineStr">
         <is>
-          <t>unnecessary</t>
+          <t>Your password has been updated.</t>
         </is>
       </c>
       <c r="C377" t="inlineStr"/>
       <c r="D377" t="inlineStr"/>
       <c r="E377" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>.ownpart.Unnecessary</t>
+          <t>.profile.PasswordUpdated</t>
         </is>
       </c>
       <c r="G377" t="inlineStr"/>
       <c r="H377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr"/>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Your password has been updated.</t>
+          <t>This player name is already registered.&lt;br&gt;&lt;br&gt;That cant be true? Then write me (in english) &lt;a class="btn btn-secondary btn-sm" role="button" href="mailto:mainline@foe-helper.com?subject=My account is already taken? Please help me!&amp;body=Hey mainline,%%0A%%0AI cannot register my account because it is already taken.%%0A%%0APlayer-name: %s %%0APlayer-ID: %s"&gt;Compose email&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C378" t="inlineStr"/>
       <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>.profile.PasswordUpdated</t>
+          <t>.register.AlreadyTaken</t>
         </is>
       </c>
       <c r="G378" t="inlineStr"/>
       <c r="H378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr"/>
       <c r="B379" t="inlineStr">
         <is>
-          <t>This player name is already registered.&lt;br&gt;&lt;br&gt;That cant be true? Then write me (in english) &lt;a class="btn btn-secondary btn-sm" role="button" href="mailto:mainline@foe-helper.com?subject=My account is already taken? Please help me!&amp;body=Hey mainline,%%0A%%0AI cannot register my account because it is already taken.%%0A%%0APlayer-name: %s %%0APlayer-ID: %s"&gt;Compose email&lt;/a&gt;</t>
+          <t>Register</t>
         </is>
       </c>
       <c r="C379" t="inlineStr"/>
       <c r="D379" t="inlineStr"/>
       <c r="E379" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>.register.AlreadyTaken</t>
+          <t>.register.ButtonRegister</t>
         </is>
       </c>
       <c r="G379" t="inlineStr"/>
       <c r="H379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr"/>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Register</t>
+          <t>-- Select server --</t>
         </is>
       </c>
       <c r="C380" t="inlineStr"/>
       <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>.register.ButtonRegister</t>
+          <t>.register.DropdownWorld</t>
         </is>
       </c>
       <c r="G380" t="inlineStr"/>
       <c r="H380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr"/>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Germany &lt;small class="text-muted"&gt;- deXX&lt;/small&gt;</t>
+          <t>Email address</t>
         </is>
       </c>
       <c r="C381" t="inlineStr"/>
       <c r="D381" t="inlineStr"/>
       <c r="E381" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>.register.DropdownWorld</t>
+          <t>.register.EmailAdress</t>
         </is>
       </c>
       <c r="G381" t="inlineStr"/>
       <c r="H381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr"/>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Email address</t>
+          <t>&lt;p&gt;I found multiple accounts for &lt;strong&gt;%s&lt;/strong&gt;. Which one do you want to register with?&lt;/p&gt;&lt;p&gt;Don't worry. You can switch between your worlds later.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C382" t="inlineStr"/>
       <c r="D382" t="inlineStr"/>
       <c r="E382" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>.register.EmailAdress</t>
+          <t>.register.FoundMore</t>
         </is>
       </c>
       <c r="G382" t="inlineStr"/>
       <c r="H382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr"/>
       <c r="B383" t="inlineStr">
         <is>
-          <t>&lt;p&gt;I found multiple accounts for &lt;strong&gt;%s&lt;/strong&gt;. Which one do you want to register with?&lt;/p&gt;&lt;p&gt;Don't worry. You can switch between your worlds later.&lt;/p&gt;</t>
+          <t>Is that you?</t>
         </is>
       </c>
       <c r="C383" t="inlineStr"/>
       <c r="D383" t="inlineStr"/>
       <c r="E383" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>.register.FoundMore</t>
+          <t>.register.FoundOne</t>
         </is>
       </c>
       <c r="G383" t="inlineStr"/>
       <c r="H383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr"/>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Is that you?</t>
+          <t>Register</t>
         </is>
       </c>
       <c r="C384" t="inlineStr"/>
       <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>.register.FoundOne</t>
+          <t>.register.Headline</t>
         </is>
       </c>
       <c r="G384" t="inlineStr"/>
       <c r="H384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr"/>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Register</t>
+          <t>&lt;a href="/docs/en/sign-up/#player-id" target="_blank"&gt;&lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt; Found correct ID&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C385" t="inlineStr"/>
       <c r="D385" t="inlineStr"/>
       <c r="E385" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>.register.Headline</t>
+          <t>.register.HelpLink</t>
         </is>
       </c>
       <c r="G385" t="inlineStr"/>
       <c r="H385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr"/>
       <c r="B386" t="inlineStr">
         <is>
-          <t>&lt;a href="/docs/en/sign-up/#player-id" target="_blank"&gt;&lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt; Found correct ID&lt;/a&gt;</t>
+          <t>InGame ID (Number)</t>
         </is>
       </c>
       <c r="C386" t="inlineStr"/>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>.register.HelpLink</t>
+          <t>.register.InGameID</t>
         </is>
       </c>
       <c r="G386" t="inlineStr"/>
       <c r="H386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr"/>
       <c r="B387" t="inlineStr">
         <is>
-          <t>InGame ID (Number)</t>
+          <t>You can find your ID in the settings of the extension</t>
         </is>
       </c>
       <c r="C387" t="inlineStr"/>
       <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>.register.InGameID</t>
+          <t>.register.InGameIDHelp</t>
         </is>
       </c>
       <c r="G387" t="inlineStr"/>
       <c r="H387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr"/>
       <c r="B388" t="inlineStr">
         <is>
-          <t>You can find your ID in the settings of the extension</t>
+          <t>InGame Name</t>
         </is>
       </c>
       <c r="C388" t="inlineStr"/>
       <c r="D388" t="inlineStr"/>
       <c r="E388" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>.register.InGameIDHelp</t>
+          <t>.register.InGameName</t>
         </is>
       </c>
       <c r="G388" t="inlineStr"/>
       <c r="H388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr"/>
       <c r="B389" t="inlineStr">
         <is>
-          <t>InGame Name</t>
+          <t>&lt;p&gt;I couldn't find anything about this Player-Id.&lt;/p&gt;&lt;p&gt;Is this Id correct?.&lt;br&gt;&lt;br&gt;Have you already been in the game with the extension?&lt;br &gt;&lt;br&gt;If not, install it now:&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C389" t="inlineStr"/>
       <c r="D389" t="inlineStr"/>
       <c r="E389" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>.register.InGameName</t>
+          <t>.register.NothingFound</t>
         </is>
       </c>
       <c r="G389" t="inlineStr"/>
       <c r="H389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr"/>
       <c r="B390" t="inlineStr">
         <is>
-          <t>&lt;p&gt;I couldn't find anything about this Player-Id.&lt;/p&gt;&lt;p&gt;Is this Id correct?.&lt;br&gt;&lt;br&gt;Have you already been in the game with the extension?&lt;br &gt;&lt;br&gt;If not, install it now:&lt;/p&gt;</t>
+          <t>Please provide full details</t>
         </is>
       </c>
       <c r="C390" t="inlineStr"/>
       <c r="D390" t="inlineStr"/>
       <c r="E390" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>.register.NothingFound</t>
+          <t>.register.PleaseFillCompletly</t>
         </is>
       </c>
       <c r="G390" t="inlineStr"/>
       <c r="H390" t="inlineStr"/>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr"/>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Please provide full details</t>
+          <t>Required fields</t>
         </is>
       </c>
       <c r="C391" t="inlineStr"/>
       <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>.register.PleaseFillCompletly</t>
+          <t>.register.RequiredFields</t>
         </is>
       </c>
       <c r="G391" t="inlineStr"/>
       <c r="H391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr"/>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Required fields</t>
+          <t>Set a new password</t>
         </is>
       </c>
       <c r="C392" t="inlineStr"/>
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>.register.RequiredFields</t>
+          <t>.register.SetPassword</t>
         </is>
       </c>
       <c r="G392" t="inlineStr"/>
       <c r="H392" t="inlineStr"/>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr"/>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Set password</t>
+          <t>Your world</t>
         </is>
       </c>
       <c r="C393" t="inlineStr"/>
       <c r="D393" t="inlineStr"/>
       <c r="E393" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>.register.SetPassword</t>
+          <t>.register.YourWorld</t>
         </is>
       </c>
       <c r="G393" t="inlineStr"/>
       <c r="H393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr"/>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Your world</t>
+          <t>by</t>
         </is>
       </c>
       <c r="C394" t="inlineStr"/>
       <c r="D394" t="inlineStr"/>
       <c r="E394" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>.register.YourWorld</t>
+          <t>.startpage.From</t>
         </is>
       </c>
       <c r="G394" t="inlineStr"/>
       <c r="H394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr"/>
       <c r="B395" t="inlineStr">
         <is>
-          <t>by</t>
+          <t>The AddOn for Forge of Empires</t>
         </is>
       </c>
       <c r="C395" t="inlineStr"/>
       <c r="D395" t="inlineStr"/>
       <c r="E395" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>.startpage.From</t>
+          <t>.startpage.HeroHeading</t>
         </is>
       </c>
       <c r="G395" t="inlineStr"/>
       <c r="H395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr"/>
       <c r="B396" t="inlineStr">
         <is>
-          <t>The AddOn for Forge of Empires</t>
+          <t>Own share / funding calculator on foe-helper.com</t>
         </is>
       </c>
       <c r="C396" t="inlineStr"/>
       <c r="D396" t="inlineStr"/>
       <c r="E396" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>.startpage.HeroHeading</t>
+          <t>.startpage.HeroImageAlt</t>
         </is>
       </c>
       <c r="G396" t="inlineStr"/>
       <c r="H396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr"/>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Own share / funding calculator on foe-helper.com</t>
+          <t>Are you looking for something that makes playing easier for you, but don't want to cheat? Then you are exactly right here.</t>
         </is>
       </c>
       <c r="C397" t="inlineStr"/>
       <c r="D397" t="inlineStr"/>
       <c r="E397" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>.startpage.HeroImageAlt</t>
+          <t>.startpage.HeroIntro</t>
         </is>
       </c>
       <c r="G397" t="inlineStr"/>
       <c r="H397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr"/>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Are you looking for something that makes playing easier for you, but don't want to cheat? Then you are exactly right here.</t>
+          <t>Help with Forge of Empires: personal contribution calculator, Arc calculator, statistics tool for you and your guild - ideal for beginners and professionals. Free of charge!</t>
         </is>
       </c>
       <c r="C398" t="inlineStr"/>
       <c r="D398" t="inlineStr"/>
       <c r="E398" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>.startpage.HeroIntro</t>
+          <t>.startpage.MetaDesc</t>
         </is>
       </c>
       <c r="G398" t="inlineStr"/>
       <c r="H398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr"/>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Help with Forge of Empires: personal contribution calculator, Arc calculator, statistics tool for you and your guild - ideal for beginners and professionals. Free of charge!</t>
+          <t>Forge points calculator - tool for online strategy game Forge of Empires</t>
         </is>
       </c>
       <c r="C399" t="inlineStr"/>
       <c r="D399" t="inlineStr"/>
       <c r="E399" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>.startpage.MetaDesc</t>
+          <t>.startpage.MetaTitle</t>
         </is>
       </c>
       <c r="G399" t="inlineStr"/>
       <c r="H399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr"/>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Forge points calculator - tool for online strategy game Forge of Empires</t>
+          <t>Read more…</t>
         </is>
       </c>
       <c r="C400" t="inlineStr"/>
       <c r="D400" t="inlineStr"/>
       <c r="E400" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>.startpage.MetaTitle</t>
+          <t>.startpage.MoreLink</t>
         </is>
       </c>
       <c r="G400" t="inlineStr"/>
       <c r="H400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr"/>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Read more…</t>
+          <t>Read more</t>
         </is>
       </c>
       <c r="C401" t="inlineStr"/>
       <c r="D401" t="inlineStr"/>
       <c r="E401" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>.startpage.MoreLink</t>
+          <t>.startpage.ReadMore</t>
         </is>
       </c>
       <c r="G401" t="inlineStr"/>
       <c r="H401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr"/>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Read more</t>
+          <t>&lt;h1&gt;Ownership share calculator / funding calculator&lt;/h1&gt;&lt;p&gt;Welcome to our newly designed page!&lt;/p&gt;&lt;p&gt;From now on, updates to the extension or the website will be published here.&lt;br&gt;Just check back regularly.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C402" t="inlineStr"/>
       <c r="D402" t="inlineStr"/>
       <c r="E402" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>.startpage.ReadMore</t>
+          <t>.startpage.Wellcome</t>
         </is>
       </c>
       <c r="G402" t="inlineStr"/>
       <c r="H402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr"/>
       <c r="B403" t="inlineStr">
         <is>
-          <t>&lt;h1&gt;Ownership share calculator / funding calculator&lt;/h1&gt;&lt;p&gt;Welcome to our newly designed page!&lt;/p&gt;&lt;p&gt;From now on, updates to the extension or the website will be published here.&lt;br&gt;Just check back regularly.&lt;/p&gt;</t>
+          <t>The link to this player has been removed</t>
         </is>
       </c>
       <c r="C403" t="inlineStr"/>
       <c r="D403" t="inlineStr"/>
       <c r="E403" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>.startpage.Wellcome</t>
+          <t>.statistics.OffLinking</t>
         </is>
       </c>
       <c r="G403" t="inlineStr"/>
       <c r="H403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr"/>
       <c r="B404" t="inlineStr">
         <is>
-          <t>The link to this player has been removed</t>
+          <t>This player ID does not belong to your guild!</t>
         </is>
       </c>
       <c r="C404" t="inlineStr"/>
       <c r="D404" t="inlineStr"/>
       <c r="E404" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>.statistics.OffLinking</t>
+          <t>.statistics.WrongGuild</t>
         </is>
       </c>
       <c r="G404" t="inlineStr"/>
       <c r="H404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr"/>
       <c r="B405" t="inlineStr">
         <is>
-          <t>This player ID does not belong to your guild!</t>
+          <t>Great buildings</t>
         </is>
       </c>
       <c r="C405" t="inlineStr"/>
       <c r="D405" t="inlineStr"/>
       <c r="E405" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>.statistics.WrongGuild</t>
+          <t>.stats.Buildings.Header</t>
         </is>
       </c>
       <c r="G405" t="inlineStr"/>
       <c r="H405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr"/>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Great buildings</t>
+          <t>Highest level</t>
         </is>
       </c>
       <c r="C406" t="inlineStr"/>
       <c r="D406" t="inlineStr"/>
       <c r="E406" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>.stats.Buildings.Header</t>
+          <t>.stats.Buildings.HighestLevel</t>
         </is>
       </c>
       <c r="G406" t="inlineStr"/>
       <c r="H406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr"/>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Highest level</t>
+          <t>Members have this GB</t>
         </is>
       </c>
       <c r="C407" t="inlineStr"/>
       <c r="D407" t="inlineStr"/>
       <c r="E407" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>.stats.Buildings.HighestLevel</t>
+          <t>.stats.Buildings.MembersHaveThis</t>
         </is>
       </c>
       <c r="G407" t="inlineStr"/>
       <c r="H407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr"/>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Members have this GB</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C408" t="inlineStr"/>
       <c r="D408" t="inlineStr"/>
       <c r="E408" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>.stats.Buildings.MembersHaveThis</t>
+          <t>.stats.Buildings.Name</t>
         </is>
       </c>
       <c r="G408" t="inlineStr"/>
       <c r="H408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr"/>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Smallest level</t>
         </is>
       </c>
       <c r="C409" t="inlineStr"/>
       <c r="D409" t="inlineStr"/>
       <c r="E409" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>.stats.Buildings.Name</t>
+          <t>.stats.Buildings.SmallestLevel</t>
         </is>
       </c>
       <c r="G409" t="inlineStr"/>
       <c r="H409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr"/>
       <c r="B410" t="inlineStr">
         <is>
-          <t>Smallest level</t>
+          <t>completed level</t>
         </is>
       </c>
       <c r="C410" t="inlineStr"/>
       <c r="D410" t="inlineStr"/>
       <c r="E410" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>.stats.Buildings.SmallestLevel</t>
+          <t>.stats.BuildingsDetail.CompletedLevels</t>
         </is>
       </c>
       <c r="G410" t="inlineStr"/>
       <c r="H410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr"/>
       <c r="B411" t="inlineStr">
         <is>
-          <t>completed level</t>
+          <t>Great building</t>
         </is>
       </c>
       <c r="C411" t="inlineStr"/>
       <c r="D411" t="inlineStr"/>
       <c r="E411" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>.stats.BuildingsDetail.CompletedLevels</t>
+          <t>.stats.BuildingsDetail.Header</t>
         </is>
       </c>
       <c r="G411" t="inlineStr"/>
       <c r="H411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr"/>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Great building</t>
+          <t>open level</t>
         </is>
       </c>
       <c r="C412" t="inlineStr"/>
       <c r="D412" t="inlineStr"/>
       <c r="E412" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>.stats.BuildingsDetail.Header</t>
+          <t>.stats.BuildingsDetail.OpenLevels</t>
         </is>
       </c>
       <c r="G412" t="inlineStr"/>
       <c r="H412" t="inlineStr"/>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr"/>
       <c r="B413" t="inlineStr">
         <is>
-          <t>open level</t>
+          <t>Member overview</t>
         </is>
       </c>
       <c r="C413" t="inlineStr"/>
       <c r="D413" t="inlineStr"/>
       <c r="E413" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>.stats.BuildingsDetail.OpenLevels</t>
+          <t>.stats.index.Headline</t>
         </is>
       </c>
       <c r="G413" t="inlineStr"/>
       <c r="H413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr"/>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Member overview</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C414" t="inlineStr"/>
       <c r="D414" t="inlineStr"/>
       <c r="E414" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>.stats.index.Headline</t>
+          <t>.stats.index.Name</t>
         </is>
       </c>
       <c r="G414" t="inlineStr"/>
       <c r="H414" t="inlineStr"/>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr"/>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C415" t="inlineStr"/>
       <c r="D415" t="inlineStr"/>
       <c r="E415" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>.stats.index.Name</t>
+          <t>.stats.index.Points</t>
         </is>
       </c>
       <c r="G415" t="inlineStr"/>
       <c r="H415" t="inlineStr"/>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr"/>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Rank</t>
         </is>
       </c>
       <c r="C416" t="inlineStr"/>
       <c r="D416" t="inlineStr"/>
       <c r="E416" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>.stats.index.Points</t>
+          <t>.stats.index.Rank</t>
         </is>
       </c>
       <c r="G416" t="inlineStr"/>
       <c r="H416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr"/>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>Remove %s from the guild list</t>
         </is>
       </c>
       <c r="C417" t="inlineStr"/>
       <c r="D417" t="inlineStr"/>
       <c r="E417" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>.stats.index.Rank</t>
+          <t>.stats.index.RemoveFromList</t>
         </is>
       </c>
       <c r="G417" t="inlineStr"/>
       <c r="H417" t="inlineStr"/>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr"/>
       <c r="B418" t="inlineStr">
         <is>
-          <t>Remove %s from the guild list</t>
+          <t>Title</t>
         </is>
       </c>
       <c r="C418" t="inlineStr"/>
       <c r="D418" t="inlineStr"/>
       <c r="E418" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>.stats.index.RemoveFromList</t>
+          <t>.stats.index.Title</t>
         </is>
       </c>
       <c r="G418" t="inlineStr"/>
       <c r="H418" t="inlineStr"/>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr"/>
       <c r="B419" t="inlineStr">
         <is>
-          <t>Title</t>
+          <t>finished steps</t>
         </is>
       </c>
       <c r="C419" t="inlineStr"/>
       <c r="D419" t="inlineStr"/>
       <c r="E419" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>.stats.index.Title</t>
+          <t>.stats/detail.LabelSteps</t>
         </is>
       </c>
       <c r="G419" t="inlineStr"/>
       <c r="H419" t="inlineStr"/>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr"/>
       <c r="B420" t="inlineStr">
         <is>
-          <t>finished steps</t>
+          <t>open steps</t>
         </is>
       </c>
       <c r="C420" t="inlineStr"/>
       <c r="D420" t="inlineStr"/>
       <c r="E420" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>.stats/detail.LabelSteps</t>
+          <t>.stats/detail.LabelStepsMax</t>
         </is>
       </c>
       <c r="G420" t="inlineStr"/>
       <c r="H420" t="inlineStr"/>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr"/>
       <c r="B421" t="inlineStr">
         <is>
-          <t>open steps</t>
+          <t>Current week</t>
         </is>
       </c>
       <c r="C421" t="inlineStr"/>
       <c r="D421" t="inlineStr"/>
       <c r="E421" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>.stats/detail.LabelStepsMax</t>
+          <t>.top_menu.ActualWeek</t>
         </is>
       </c>
       <c r="G421" t="inlineStr"/>
       <c r="H421" t="inlineStr"/>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr"/>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Current week</t>
+          <t>Arc calculator</t>
         </is>
       </c>
       <c r="C422" t="inlineStr"/>
       <c r="D422" t="inlineStr"/>
       <c r="E422" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>.top_menu.ActualWeek</t>
+          <t>.top_menu.ArcCalculator</t>
         </is>
       </c>
       <c r="G422" t="inlineStr"/>
       <c r="H422" t="inlineStr"/>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr"/>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Arc calculator</t>
+          <t>FoE Helper</t>
         </is>
       </c>
       <c r="C423" t="inlineStr"/>
       <c r="D423" t="inlineStr"/>
       <c r="E423" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>.top_menu.ArcCalculator</t>
+          <t>.top_menu.BrandName</t>
         </is>
       </c>
       <c r="G423" t="inlineStr"/>
       <c r="H423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr"/>
       <c r="B424" t="inlineStr">
         <is>
           <t>FoE Helper</t>
         </is>
       </c>
       <c r="C424" t="inlineStr"/>
       <c r="D424" t="inlineStr"/>
       <c r="E424" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>.top_menu.BrandName</t>
+          <t>.top_menu.Branding</t>
         </is>
       </c>
       <c r="G424" t="inlineStr"/>
       <c r="H424" t="inlineStr"/>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr"/>
       <c r="B425" t="inlineStr">
         <is>
-          <t>FoE Helper</t>
+          <t>Calculator</t>
         </is>
       </c>
       <c r="C425" t="inlineStr"/>
       <c r="D425" t="inlineStr"/>
       <c r="E425" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>.top_menu.Branding</t>
+          <t>.top_menu.Calculator</t>
         </is>
       </c>
       <c r="G425" t="inlineStr"/>
       <c r="H425" t="inlineStr"/>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr"/>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Calculator</t>
+          <t>City planner</t>
         </is>
       </c>
       <c r="C426" t="inlineStr"/>
       <c r="D426" t="inlineStr"/>
       <c r="E426" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>.top_menu.Calculator</t>
+          <t>.top_menu.Citymap</t>
         </is>
       </c>
       <c r="G426" t="inlineStr"/>
       <c r="H426" t="inlineStr"/>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr"/>
       <c r="B427" t="inlineStr">
         <is>
-          <t>City planner</t>
+          <t>Help?!</t>
         </is>
       </c>
       <c r="C427" t="inlineStr"/>
       <c r="D427" t="inlineStr"/>
       <c r="E427" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>.top_menu.Citymap</t>
+          <t>.top_menu.Doku</t>
         </is>
       </c>
       <c r="G427" t="inlineStr"/>
       <c r="H427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr"/>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Help?!</t>
+          <t>Events</t>
         </is>
       </c>
       <c r="C428" t="inlineStr"/>
       <c r="D428" t="inlineStr"/>
       <c r="E428" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>.top_menu.Doku</t>
+          <t>.top_menu.Events</t>
         </is>
       </c>
       <c r="G428" t="inlineStr"/>
       <c r="H428" t="inlineStr"/>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr"/>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Events</t>
+          <t>Guild expedition</t>
         </is>
       </c>
       <c r="C429" t="inlineStr"/>
       <c r="D429" t="inlineStr"/>
       <c r="E429" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>.top_menu.Events</t>
+          <t>.top_menu.GuildExpedition</t>
         </is>
       </c>
       <c r="G429" t="inlineStr"/>
       <c r="H429" t="inlineStr"/>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr"/>
       <c r="B430" t="inlineStr">
         <is>
-          <t>Guild expedition</t>
+          <t>Social interactions (last 7 days)</t>
         </is>
       </c>
       <c r="C430" t="inlineStr"/>
       <c r="D430" t="inlineStr"/>
       <c r="E430" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>.top_menu.GuildExpedition</t>
+          <t>.top_menu.Interaction-7days</t>
         </is>
       </c>
       <c r="G430" t="inlineStr"/>
       <c r="H430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr"/>
       <c r="B431" t="inlineStr">
         <is>
-          <t>Social interactions (last 7 days)</t>
+          <t>Attacks</t>
         </is>
       </c>
       <c r="C431" t="inlineStr"/>
       <c r="D431" t="inlineStr"/>
       <c r="E431" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-7days</t>
+          <t>.top_menu.Interaction-Attack</t>
         </is>
       </c>
       <c r="G431" t="inlineStr"/>
       <c r="H431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr"/>
       <c r="B432" t="inlineStr">
         <is>
-          <t>Attacks</t>
+          <t>Guild</t>
         </is>
       </c>
       <c r="C432" t="inlineStr"/>
       <c r="D432" t="inlineStr"/>
       <c r="E432" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-Attack</t>
+          <t>.top_menu.Interaction-Guild</t>
         </is>
       </c>
       <c r="G432" t="inlineStr"/>
       <c r="H432" t="inlineStr"/>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr"/>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Guild</t>
+          <t>Players interaction</t>
         </is>
       </c>
       <c r="C433" t="inlineStr"/>
       <c r="D433" t="inlineStr"/>
       <c r="E433" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-Guild</t>
+          <t>.top_menu.Interaction-Players</t>
         </is>
       </c>
       <c r="G433" t="inlineStr"/>
       <c r="H433" t="inlineStr"/>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr"/>
       <c r="B434" t="inlineStr">
         <is>
-          <t>Players interaction</t>
+          <t>Visits to the taverns</t>
         </is>
       </c>
       <c r="C434" t="inlineStr"/>
       <c r="D434" t="inlineStr"/>
       <c r="E434" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-Players</t>
+          <t>.top_menu.Interaction-Tavern</t>
         </is>
       </c>
       <c r="G434" t="inlineStr"/>
       <c r="H434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr"/>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Visits to the taverns</t>
+          <t>Investments</t>
         </is>
       </c>
       <c r="C435" t="inlineStr"/>
       <c r="D435" t="inlineStr"/>
       <c r="E435" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-Tavern</t>
+          <t>.top_menu.Investments</t>
         </is>
       </c>
       <c r="G435" t="inlineStr"/>
       <c r="H435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr"/>
       <c r="B436" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Great buildings</t>
         </is>
       </c>
       <c r="C436" t="inlineStr"/>
       <c r="D436" t="inlineStr"/>
       <c r="E436" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>.top_menu.Investments</t>
+          <t>.top_menu.LegendaryBuildings</t>
         </is>
       </c>
       <c r="G436" t="inlineStr"/>
       <c r="H436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr"/>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Great buildings</t>
+          <t>Logout</t>
         </is>
       </c>
       <c r="C437" t="inlineStr"/>
       <c r="D437" t="inlineStr"/>
       <c r="E437" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>.top_menu.LegendaryBuildings</t>
+          <t>.top_menu.Loggout</t>
         </is>
       </c>
       <c r="G437" t="inlineStr"/>
       <c r="H437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr"/>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Logout</t>
+          <t>Login</t>
         </is>
       </c>
       <c r="C438" t="inlineStr"/>
       <c r="D438" t="inlineStr"/>
       <c r="E438" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>.top_menu.Loggout</t>
+          <t>.top_menu.Login</t>
         </is>
       </c>
       <c r="G438" t="inlineStr"/>
       <c r="H438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr"/>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Login</t>
+          <t>Marketplace - GB sets</t>
         </is>
       </c>
       <c r="C439" t="inlineStr"/>
       <c r="D439" t="inlineStr"/>
       <c r="E439" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>.top_menu.Login</t>
+          <t>.top_menu.Marketplace</t>
         </is>
       </c>
       <c r="G439" t="inlineStr"/>
       <c r="H439" t="inlineStr"/>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr"/>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Marketplace - GB sets</t>
+          <t>Members</t>
         </is>
       </c>
       <c r="C440" t="inlineStr"/>
       <c r="D440" t="inlineStr"/>
       <c r="E440" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>.top_menu.Marketplace</t>
+          <t>.top_menu.Members</t>
         </is>
       </c>
       <c r="G440" t="inlineStr"/>
       <c r="H440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr"/>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Members</t>
+          <t>Motivate / Polish</t>
         </is>
       </c>
       <c r="C441" t="inlineStr"/>
       <c r="D441" t="inlineStr"/>
       <c r="E441" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>.top_menu.Members</t>
+          <t>.top_menu.MotivierenPolieren</t>
         </is>
       </c>
       <c r="G441" t="inlineStr"/>
       <c r="H441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr"/>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Motivate / Polish</t>
+          <t>Overview</t>
         </is>
       </c>
       <c r="C442" t="inlineStr"/>
       <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>.top_menu.MotivierenPolieren</t>
+          <t>.top_menu.Overview</t>
         </is>
       </c>
       <c r="G442" t="inlineStr"/>
       <c r="H442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr"/>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Overview</t>
+          <t>Own share calculator</t>
         </is>
       </c>
       <c r="C443" t="inlineStr"/>
       <c r="D443" t="inlineStr"/>
       <c r="E443" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>.top_menu.Overview</t>
+          <t>.top_menu.OwnPartCalculator</t>
         </is>
       </c>
       <c r="G443" t="inlineStr"/>
       <c r="H443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr"/>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Own share calculator</t>
+          <t>Power leveling</t>
         </is>
       </c>
       <c r="C444" t="inlineStr"/>
       <c r="D444" t="inlineStr"/>
       <c r="E444" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>.top_menu.OwnPartCalculator</t>
+          <t>.top_menu.PowerLeveling</t>
         </is>
       </c>
       <c r="G444" t="inlineStr"/>
       <c r="H444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr"/>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Power leveling</t>
+          <t>Profile</t>
         </is>
       </c>
       <c r="C445" t="inlineStr"/>
       <c r="D445" t="inlineStr"/>
       <c r="E445" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>.top_menu.PowerLeveling</t>
+          <t>.top_menu.Profile</t>
         </is>
       </c>
       <c r="G445" t="inlineStr"/>
       <c r="H445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr"/>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Profile</t>
+          <t>Results</t>
         </is>
       </c>
       <c r="C446" t="inlineStr"/>
       <c r="D446" t="inlineStr"/>
       <c r="E446" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>.top_menu.Profile</t>
+          <t>.top_menu.Results</t>
         </is>
       </c>
       <c r="G446" t="inlineStr"/>
       <c r="H446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr"/>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Results</t>
+          <t>Language missing or incomplete?</t>
         </is>
       </c>
       <c r="C447" t="inlineStr"/>
       <c r="D447" t="inlineStr"/>
       <c r="E447" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>.top_menu.Results</t>
+          <t>.top_menu.SpeakNotAvailable</t>
         </is>
       </c>
       <c r="G447" t="inlineStr"/>
       <c r="H447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr"/>
       <c r="B448" t="inlineStr">
         <is>
-          <t>Language missing or incomplete?</t>
+          <t>Statistics</t>
         </is>
       </c>
       <c r="C448" t="inlineStr"/>
       <c r="D448" t="inlineStr"/>
       <c r="E448" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>.top_menu.SpeakNotAvailable</t>
+          <t>.top_menu.Statistics</t>
         </is>
       </c>
       <c r="G448" t="inlineStr"/>
       <c r="H448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr"/>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Statistics</t>
+          <t>Tools</t>
         </is>
       </c>
       <c r="C449" t="inlineStr"/>
       <c r="D449" t="inlineStr"/>
       <c r="E449" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>.top_menu.Statistics</t>
+          <t>.top_menu.Tools</t>
         </is>
       </c>
       <c r="G449" t="inlineStr"/>
       <c r="H449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr"/>
       <c r="B450" t="inlineStr">
         <is>
-          <t>Tools</t>
+          <t>World</t>
         </is>
       </c>
       <c r="C450" t="inlineStr"/>
       <c r="D450" t="inlineStr"/>
       <c r="E450" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>.top_menu.Tools</t>
+          <t>.top_menu.World</t>
         </is>
       </c>
       <c r="G450" t="inlineStr"/>
       <c r="H450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr"/>
       <c r="B451" t="inlineStr">
         <is>
-          <t>World</t>
+          <t>Guild-ID</t>
         </is>
       </c>
       <c r="C451" t="inlineStr"/>
       <c r="D451" t="inlineStr"/>
       <c r="E451" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>.top_menu.World</t>
+          <t>.user.profil.GildId</t>
         </is>
       </c>
       <c r="G451" t="inlineStr"/>
       <c r="H451" t="inlineStr"/>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr"/>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Guild-ID</t>
+          <t>Your profile</t>
         </is>
       </c>
       <c r="C452" t="inlineStr"/>
       <c r="D452" t="inlineStr"/>
       <c r="E452" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>.user.profil.GildId</t>
+          <t>.user.profil.Headline</t>
         </is>
       </c>
       <c r="G452" t="inlineStr"/>
       <c r="H452" t="inlineStr"/>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr"/>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Your profile</t>
+          <t>Email address</t>
         </is>
       </c>
       <c r="C453" t="inlineStr"/>
       <c r="D453" t="inlineStr"/>
       <c r="E453" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>.user.profil.Headline</t>
+          <t>.user.profil.InputEmailAddress</t>
         </is>
       </c>
       <c r="G453" t="inlineStr"/>
       <c r="H453" t="inlineStr"/>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr"/>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Email address</t>
+          <t>New password</t>
         </is>
       </c>
       <c r="C454" t="inlineStr"/>
       <c r="D454" t="inlineStr"/>
       <c r="E454" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>.user.profil.InputEmailAddress</t>
+          <t>.user.profil.InputNewPassword</t>
         </is>
       </c>
       <c r="G454" t="inlineStr"/>
       <c r="H454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr"/>
       <c r="B455" t="inlineStr">
         <is>
-          <t>New password</t>
+          <t>Player-ID</t>
         </is>
       </c>
       <c r="C455" t="inlineStr"/>
       <c r="D455" t="inlineStr"/>
       <c r="E455" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>.user.profil.InputNewPassword</t>
+          <t>.user.profil.PlayerId</t>
         </is>
       </c>
       <c r="G455" t="inlineStr"/>
       <c r="H455" t="inlineStr"/>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr"/>
       <c r="B456" t="inlineStr">
         <is>
-          <t>Player-ID</t>
+          <t>Extension Update installed - Changelog</t>
         </is>
       </c>
       <c r="C456" t="inlineStr"/>
       <c r="D456" t="inlineStr"/>
       <c r="E456" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>.user.profil.PlayerId</t>
+          <t>.update.MetaTitle</t>
         </is>
       </c>
       <c r="G456" t="inlineStr"/>
       <c r="H456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr"/>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Extension Update installed - Changelog</t>
+          <t>The extension update has been installed, here you can find the latest information about the changes</t>
         </is>
       </c>
       <c r="C457" t="inlineStr"/>
       <c r="D457" t="inlineStr"/>
       <c r="E457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>.update.MetaTitle</t>
+          <t>.update.MetaDesc</t>
         </is>
       </c>
       <c r="G457" t="inlineStr"/>
       <c r="H457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr"/>
       <c r="B458" t="inlineStr">
         <is>
-          <t>The extension update has been installed, here you can find the latest information about the changes</t>
+          <t>Polynesia</t>
         </is>
       </c>
       <c r="C458" t="inlineStr"/>
       <c r="D458" t="inlineStr"/>
       <c r="E458" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>.update.MetaDesc</t>
+          <t>.citymap.NewCity_polynesia</t>
         </is>
       </c>
       <c r="G458" t="inlineStr"/>
       <c r="H458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr"/>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Polynesia</t>
+          <t>Saturn VI Gate CENTAURUS</t>
         </is>
       </c>
       <c r="C459" t="inlineStr"/>
       <c r="D459" t="inlineStr"/>
       <c r="E459" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_polynesia</t>
+          <t>.global.Legendary.X_SpaceAgeTitan_Landmark1</t>
         </is>
       </c>
       <c r="G459" t="inlineStr"/>
       <c r="H459" t="inlineStr"/>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr"/>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Saturn VI Gate CENTAURUS</t>
+          <t>Saturn VI Gate PEGASUS</t>
         </is>
       </c>
       <c r="C460" t="inlineStr"/>
       <c r="D460" t="inlineStr"/>
       <c r="E460" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeTitan_Landmark1</t>
+          <t>.global.Legendary.X_SpaceAgeTitan_Landmark2</t>
         </is>
       </c>
       <c r="G460" t="inlineStr"/>
       <c r="H460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr"/>
       <c r="B461" t="inlineStr">
         <is>
-          <t>Saturn VI Gate PEGASUS</t>
+          <t>Saturn VI Gate HYDRA</t>
         </is>
       </c>
       <c r="C461" t="inlineStr"/>
       <c r="D461" t="inlineStr"/>
       <c r="E461" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeTitan_Landmark2</t>
+          <t>.global.Legendary.X_SpaceAgeTitan_Landmark3</t>
         </is>
       </c>
       <c r="G461" t="inlineStr"/>
       <c r="H461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr"/>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Saturn VI Gate HYDRA</t>
+          <t>Stellar Warship</t>
         </is>
       </c>
       <c r="C462" t="inlineStr"/>
       <c r="D462" t="inlineStr"/>
       <c r="E462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeTitan_Landmark3</t>
+          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark1</t>
         </is>
       </c>
       <c r="G462" t="inlineStr"/>
       <c r="H462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr"/>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Stellar Warship</t>
+          <t>Cosmic Catalyst</t>
         </is>
       </c>
       <c r="C463" t="inlineStr"/>
       <c r="D463" t="inlineStr"/>
       <c r="E463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark1</t>
+          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark2</t>
         </is>
       </c>
       <c r="G463" t="inlineStr"/>
       <c r="H463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr"/>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Cosmic Catalyst</t>
+          <t>https://docs.foe-helper.com/english/installing</t>
         </is>
       </c>
       <c r="C464" t="inlineStr"/>
       <c r="D464" t="inlineStr"/>
       <c r="E464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark2</t>
+          <t>.startpage.ReadMoreLink</t>
         </is>
       </c>
       <c r="G464" t="inlineStr"/>
       <c r="H464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr"/>
       <c r="B465" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/installing</t>
+          <t>Other buildings</t>
         </is>
       </c>
       <c r="C465" t="inlineStr"/>
       <c r="D465" t="inlineStr"/>
       <c r="E465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>.startpage.ReadMoreLink</t>
+          <t>.citymap.GenericBuilding</t>
         </is>
       </c>
       <c r="G465" t="inlineStr"/>
       <c r="H465" t="inlineStr"/>
+    </row>
+    <row r="466">
+      <c r="A466" t="inlineStr"/>
+      <c r="B466" t="inlineStr">
+        <is>
+          <t>/info/impress/en</t>
+        </is>
+      </c>
+      <c r="C466" t="inlineStr"/>
+      <c r="D466" t="inlineStr"/>
+      <c r="E466" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F466" t="inlineStr">
+        <is>
+          <t>.index.impress_link</t>
+        </is>
+      </c>
+      <c r="G466" t="inlineStr"/>
+      <c r="H466" t="inlineStr"/>
+    </row>
+    <row r="467">
+      <c r="A467" t="inlineStr"/>
+      <c r="B467" t="inlineStr">
+        <is>
+          <t>Impress</t>
+        </is>
+      </c>
+      <c r="C467" t="inlineStr"/>
+      <c r="D467" t="inlineStr"/>
+      <c r="E467" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F467" t="inlineStr">
+        <is>
+          <t>.index.impress_linkDesc</t>
+        </is>
+      </c>
+      <c r="G467" t="inlineStr"/>
+      <c r="H467" t="inlineStr"/>
+    </row>
+    <row r="468">
+      <c r="A468" t="inlineStr"/>
+      <c r="B468" t="inlineStr">
+        <is>
+          <t>/info/privacy/en</t>
+        </is>
+      </c>
+      <c r="C468" t="inlineStr"/>
+      <c r="D468" t="inlineStr"/>
+      <c r="E468" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F468" t="inlineStr">
+        <is>
+          <t>.index.privacy_link</t>
+        </is>
+      </c>
+      <c r="G468" t="inlineStr"/>
+      <c r="H468" t="inlineStr"/>
+    </row>
+    <row r="469">
+      <c r="A469" t="inlineStr"/>
+      <c r="B469" t="inlineStr">
+        <is>
+          <t>Privacy Policy</t>
+        </is>
+      </c>
+      <c r="C469" t="inlineStr"/>
+      <c r="D469" t="inlineStr"/>
+      <c r="E469" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F469" t="inlineStr">
+        <is>
+          <t>.index.privacy_linkDesc</t>
+        </is>
+      </c>
+      <c r="G469" t="inlineStr"/>
+      <c r="H469" t="inlineStr"/>
+    </row>
+    <row r="470">
+      <c r="A470" t="inlineStr"/>
+      <c r="B470" t="inlineStr">
+        <is>
+          <t>Notes for this world have been found (%sx) and re-linked. They are now displayed in the game again.</t>
+        </is>
+      </c>
+      <c r="C470" t="inlineStr"/>
+      <c r="D470" t="inlineStr"/>
+      <c r="E470" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F470" t="inlineStr">
+        <is>
+          <t>.login.NoticesFound</t>
+        </is>
+      </c>
+      <c r="G470" t="inlineStr"/>
+      <c r="H470" t="inlineStr"/>
+    </row>
+    <row r="471">
+      <c r="A471" t="inlineStr"/>
+      <c r="B471" t="inlineStr">
+        <is>
+          <t>The world and city data have been removed</t>
+        </is>
+      </c>
+      <c r="C471" t="inlineStr"/>
+      <c r="D471" t="inlineStr"/>
+      <c r="E471" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F471" t="inlineStr">
+        <is>
+          <t>.profile.WorldCityDataRemoved</t>
+        </is>
+      </c>
+      <c r="G471" t="inlineStr"/>
+      <c r="H471" t="inlineStr"/>
+    </row>
+    <row r="472">
+      <c r="A472" t="inlineStr"/>
+      <c r="B472" t="inlineStr">
+        <is>
+          <t>You have already registered this world number</t>
+        </is>
+      </c>
+      <c r="C472" t="inlineStr"/>
+      <c r="D472" t="inlineStr"/>
+      <c r="E472" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F472" t="inlineStr">
+        <is>
+          <t>.profile.WorldNumberAlreadyRegistered</t>
+        </is>
+      </c>
+      <c r="G472" t="inlineStr"/>
+      <c r="H472" t="inlineStr"/>
+    </row>
+    <row r="473">
+      <c r="A473" t="inlineStr"/>
+      <c r="B473" t="inlineStr">
+        <is>
+          <t>The new world has been added!</t>
+        </is>
+      </c>
+      <c r="C473" t="inlineStr"/>
+      <c r="D473" t="inlineStr"/>
+      <c r="E473" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F473" t="inlineStr">
+        <is>
+          <t>.profile.NewWorldAdded</t>
+        </is>
+      </c>
+      <c r="G473" t="inlineStr"/>
+      <c r="H473" t="inlineStr"/>
+    </row>
+    <row r="474">
+      <c r="A474" t="inlineStr"/>
+      <c r="B474" t="inlineStr">
+        <is>
+          <t>Your data has been updated</t>
+        </is>
+      </c>
+      <c r="C474" t="inlineStr"/>
+      <c r="D474" t="inlineStr"/>
+      <c r="E474" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F474" t="inlineStr">
+        <is>
+          <t>.profile.DataUpdated</t>
+        </is>
+      </c>
+      <c r="G474" t="inlineStr"/>
+      <c r="H474" t="inlineStr"/>
+    </row>
+    <row r="475">
+      <c r="A475" t="inlineStr"/>
+      <c r="B475" t="inlineStr">
+        <is>
+          <t>-- Choose world --</t>
+        </is>
+      </c>
+      <c r="C475" t="inlineStr"/>
+      <c r="D475" t="inlineStr"/>
+      <c r="E475" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F475" t="inlineStr">
+        <is>
+          <t>.register.SelectWorld</t>
+        </is>
+      </c>
+      <c r="G475" t="inlineStr"/>
+      <c r="H475" t="inlineStr"/>
+    </row>
+    <row r="476">
+      <c r="A476" t="inlineStr"/>
+      <c r="B476" t="inlineStr">
+        <is>
+          <t>Your InGame name</t>
+        </is>
+      </c>
+      <c r="C476" t="inlineStr"/>
+      <c r="D476" t="inlineStr"/>
+      <c r="E476" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F476" t="inlineStr">
+        <is>
+          <t>.register.PlayerName</t>
+        </is>
+      </c>
+      <c r="G476" t="inlineStr"/>
+      <c r="H476" t="inlineStr"/>
+    </row>
+    <row r="477">
+      <c r="A477" t="inlineStr"/>
+      <c r="B477" t="inlineStr">
+        <is>
+          <t>You can add more worlds to your profile later</t>
+        </is>
+      </c>
+      <c r="C477" t="inlineStr"/>
+      <c r="D477" t="inlineStr"/>
+      <c r="E477" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F477" t="inlineStr">
+        <is>
+          <t>.register.LaterMoreWorlds</t>
+        </is>
+      </c>
+      <c r="G477" t="inlineStr"/>
+      <c r="H477" t="inlineStr"/>
+    </row>
+    <row r="478">
+      <c r="A478" t="inlineStr"/>
+      <c r="B478" t="inlineStr">
+        <is>
+          <t>Your server</t>
+        </is>
+      </c>
+      <c r="C478" t="inlineStr"/>
+      <c r="D478" t="inlineStr"/>
+      <c r="E478" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F478" t="inlineStr">
+        <is>
+          <t>.register.YourServer</t>
+        </is>
+      </c>
+      <c r="G478" t="inlineStr"/>
+      <c r="H478" t="inlineStr"/>
+    </row>
+    <row r="479">
+      <c r="A479" t="inlineStr"/>
+      <c r="B479" t="inlineStr">
+        <is>
+          <t>You only need one account per country.&lt;br&gt;You can add a beta account in your profile after creating a player world.</t>
+        </is>
+      </c>
+      <c r="C479" t="inlineStr"/>
+      <c r="D479" t="inlineStr"/>
+      <c r="E479" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F479" t="inlineStr">
+        <is>
+          <t>.register.Information</t>
+        </is>
+      </c>
+      <c r="G479" t="inlineStr"/>
+      <c r="H479" t="inlineStr"/>
+    </row>
+    <row r="480">
+      <c r="A480" t="inlineStr"/>
+      <c r="B480" t="inlineStr">
+        <is>
+          <t>All accounts on this server were removed on 14th June 2025. Too many incorrect registrations were the reason, please register again.&lt;br&gt;Existing notes for the extensions are automatically searched out and linked again.</t>
+        </is>
+      </c>
+      <c r="C480" t="inlineStr"/>
+      <c r="D480" t="inlineStr"/>
+      <c r="E480" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F480" t="inlineStr">
+        <is>
+          <t>.register.DeletedAccounts</t>
+        </is>
+      </c>
+      <c r="G480" t="inlineStr"/>
+      <c r="H480" t="inlineStr"/>
+    </row>
+    <row r="481">
+      <c r="A481" t="inlineStr"/>
+      <c r="B481" t="inlineStr">
+        <is>
+          <t>This email address is already registered. Please use a different email.</t>
+        </is>
+      </c>
+      <c r="C481" t="inlineStr"/>
+      <c r="D481" t="inlineStr"/>
+      <c r="E481" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F481" t="inlineStr">
+        <is>
+          <t>.register.EmailExists</t>
+        </is>
+      </c>
+      <c r="G481" t="inlineStr"/>
+      <c r="H481" t="inlineStr"/>
+    </row>
+    <row r="482">
+      <c r="A482" t="inlineStr"/>
+      <c r="B482" t="inlineStr">
+        <is>
+          <t>This is not a valid player ID</t>
+        </is>
+      </c>
+      <c r="C482" t="inlineStr"/>
+      <c r="D482" t="inlineStr"/>
+      <c r="E482" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F482" t="inlineStr">
+        <is>
+          <t>.register.InvalidPlayerId</t>
+        </is>
+      </c>
+      <c r="G482" t="inlineStr"/>
+      <c r="H482" t="inlineStr"/>
+    </row>
+    <row r="483">
+      <c r="A483" t="inlineStr"/>
+      <c r="B483" t="inlineStr">
+        <is>
+          <t>Delete account</t>
+        </is>
+      </c>
+      <c r="C483" t="inlineStr"/>
+      <c r="D483" t="inlineStr"/>
+      <c r="E483" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F483" t="inlineStr">
+        <is>
+          <t>.user.profil.DeleteAccount</t>
+        </is>
+      </c>
+      <c r="G483" t="inlineStr"/>
+      <c r="H483" t="inlineStr"/>
+    </row>
+    <row r="484">
+      <c r="A484" t="inlineStr"/>
+      <c r="B484" t="inlineStr">
+        <is>
+          <t>Api-Token -</t>
+        </is>
+      </c>
+      <c r="C484" t="inlineStr"/>
+      <c r="D484" t="inlineStr"/>
+      <c r="E484" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F484" t="inlineStr">
+        <is>
+          <t>.user.profil.ApiToken</t>
+        </is>
+      </c>
+      <c r="G484" t="inlineStr"/>
+      <c r="H484" t="inlineStr"/>
+    </row>
+    <row r="485">
+      <c r="A485" t="inlineStr"/>
+      <c r="B485" t="inlineStr">
+        <is>
+          <t>Add a new world to your player-Id</t>
+        </is>
+      </c>
+      <c r="C485" t="inlineStr"/>
+      <c r="D485" t="inlineStr"/>
+      <c r="E485" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F485" t="inlineStr">
+        <is>
+          <t>.user.profil.AddNewWorld</t>
+        </is>
+      </c>
+      <c r="G485" t="inlineStr"/>
+      <c r="H485" t="inlineStr"/>
+    </row>
+    <row r="486">
+      <c r="A486" t="inlineStr"/>
+      <c r="B486" t="inlineStr">
+        <is>
+          <t>Your player In-Game-Name</t>
+        </is>
+      </c>
+      <c r="C486" t="inlineStr"/>
+      <c r="D486" t="inlineStr"/>
+      <c r="E486" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F486" t="inlineStr">
+        <is>
+          <t>.user.profil.PlayerInGameName</t>
+        </is>
+      </c>
+      <c r="G486" t="inlineStr"/>
+      <c r="H486" t="inlineStr"/>
+    </row>
+    <row r="487">
+      <c r="A487" t="inlineStr"/>
+      <c r="B487" t="inlineStr">
+        <is>
+          <t>-- Select World --</t>
+        </is>
+      </c>
+      <c r="C487" t="inlineStr"/>
+      <c r="D487" t="inlineStr"/>
+      <c r="E487" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F487" t="inlineStr">
+        <is>
+          <t>.user.profil.SelectWorld</t>
+        </is>
+      </c>
+      <c r="G487" t="inlineStr"/>
+      <c r="H487" t="inlineStr"/>
+    </row>
+    <row r="488">
+      <c r="A488" t="inlineStr"/>
+      <c r="B488" t="inlineStr">
+        <is>
+          <t>Do you have a beta account?</t>
+        </is>
+      </c>
+      <c r="C488" t="inlineStr"/>
+      <c r="D488" t="inlineStr"/>
+      <c r="E488" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F488" t="inlineStr">
+        <is>
+          <t>.user.profil.AddBetaAccount</t>
+        </is>
+      </c>
+      <c r="G488" t="inlineStr"/>
+      <c r="H488" t="inlineStr"/>
+    </row>
+    <row r="489">
+      <c r="A489" t="inlineStr"/>
+      <c r="B489" t="inlineStr">
+        <is>
+          <t>Stash</t>
+        </is>
+      </c>
+      <c r="C489" t="inlineStr"/>
+      <c r="D489" t="inlineStr"/>
+      <c r="E489" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F489" t="inlineStr">
+        <is>
+          <t>.citymap.Stash</t>
+        </is>
+      </c>
+      <c r="G489" t="inlineStr"/>
+      <c r="H489" t="inlineStr"/>
+    </row>
+    <row r="490">
+      <c r="A490" t="inlineStr"/>
+      <c r="B490" t="inlineStr">
+        <is>
+          <t>Type</t>
+        </is>
+      </c>
+      <c r="C490" t="inlineStr"/>
+      <c r="D490" t="inlineStr"/>
+      <c r="E490" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F490" t="inlineStr">
+        <is>
+          <t>.citymap.Type</t>
+        </is>
+      </c>
+      <c r="G490" t="inlineStr"/>
+      <c r="H490" t="inlineStr"/>
+    </row>
+    <row r="491">
+      <c r="A491" t="inlineStr"/>
+      <c r="B491" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="C491" t="inlineStr"/>
+      <c r="D491" t="inlineStr"/>
+      <c r="E491" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F491" t="inlineStr">
+        <is>
+          <t>.citymap.Size</t>
+        </is>
+      </c>
+      <c r="G491" t="inlineStr"/>
+      <c r="H491" t="inlineStr"/>
+    </row>
+    <row r="492">
+      <c r="A492" t="inlineStr"/>
+      <c r="B492" t="inlineStr">
+        <is>
+          <t>All</t>
+        </is>
+      </c>
+      <c r="C492" t="inlineStr"/>
+      <c r="D492" t="inlineStr"/>
+      <c r="E492" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F492" t="inlineStr">
+        <is>
+          <t>.citymap.All</t>
+        </is>
+      </c>
+      <c r="G492" t="inlineStr"/>
+      <c r="H492" t="inlineStr"/>
+    </row>
+    <row r="493">
+      <c r="A493" t="inlineStr"/>
+      <c r="B493" t="inlineStr">
+        <is>
+          <t>All types</t>
+        </is>
+      </c>
+      <c r="C493" t="inlineStr"/>
+      <c r="D493" t="inlineStr"/>
+      <c r="E493" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F493" t="inlineStr">
+        <is>
+          <t>.citymap.AllTypes</t>
+        </is>
+      </c>
+      <c r="G493" t="inlineStr"/>
+      <c r="H493" t="inlineStr"/>
+    </row>
+    <row r="494">
+      <c r="A494" t="inlineStr"/>
+      <c r="B494" t="inlineStr">
+        <is>
+          <t>Fit view</t>
+        </is>
+      </c>
+      <c r="C494" t="inlineStr"/>
+      <c r="D494" t="inlineStr"/>
+      <c r="E494" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F494" t="inlineStr">
+        <is>
+          <t>.citymap.FitView</t>
+        </is>
+      </c>
+      <c r="G494" t="inlineStr"/>
+      <c r="H494" t="inlineStr"/>
+    </row>
+    <row r="495">
+      <c r="A495" t="inlineStr"/>
+      <c r="B495" t="inlineStr">
+        <is>
+          <t>Zoom in</t>
+        </is>
+      </c>
+      <c r="C495" t="inlineStr"/>
+      <c r="D495" t="inlineStr"/>
+      <c r="E495" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F495" t="inlineStr">
+        <is>
+          <t>.citymap.ZoomIn</t>
+        </is>
+      </c>
+      <c r="G495" t="inlineStr"/>
+      <c r="H495" t="inlineStr"/>
+    </row>
+    <row r="496">
+      <c r="A496" t="inlineStr"/>
+      <c r="B496" t="inlineStr">
+        <is>
+          <t>Zoom out</t>
+        </is>
+      </c>
+      <c r="C496" t="inlineStr"/>
+      <c r="D496" t="inlineStr"/>
+      <c r="E496" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F496" t="inlineStr">
+        <is>
+          <t>.citymap.ZoomOut</t>
+        </is>
+      </c>
+      <c r="G496" t="inlineStr"/>
+      <c r="H496" t="inlineStr"/>
+    </row>
+    <row r="497">
+      <c r="A497" t="inlineStr"/>
+      <c r="B497" t="inlineStr">
+        <is>
+          <t>Zoom level</t>
+        </is>
+      </c>
+      <c r="C497" t="inlineStr"/>
+      <c r="D497" t="inlineStr"/>
+      <c r="E497" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F497" t="inlineStr">
+        <is>
+          <t>.citymap.ZoomLevel</t>
+        </is>
+      </c>
+      <c r="G497" t="inlineStr"/>
+      <c r="H497" t="inlineStr"/>
+    </row>
+    <row r="498">
+      <c r="A498" t="inlineStr"/>
+      <c r="B498" t="inlineStr">
+        <is>
+          <t>Age</t>
+        </is>
+      </c>
+      <c r="C498" t="inlineStr"/>
+      <c r="D498" t="inlineStr"/>
+      <c r="E498" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F498" t="inlineStr">
+        <is>
+          <t>.citymap.Era</t>
+        </is>
+      </c>
+      <c r="G498" t="inlineStr"/>
+      <c r="H498" t="inlineStr"/>
+    </row>
+    <row r="499">
+      <c r="A499" t="inlineStr"/>
+      <c r="B499" t="inlineStr">
+        <is>
+          <t>Automatic (real age)</t>
+        </is>
+      </c>
+      <c r="C499" t="inlineStr"/>
+      <c r="D499" t="inlineStr"/>
+      <c r="E499" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F499" t="inlineStr">
+        <is>
+          <t>.citymap.EraAuto</t>
+        </is>
+      </c>
+      <c r="G499" t="inlineStr"/>
+      <c r="H499" t="inlineStr"/>
+    </row>
+    <row r="500">
+      <c r="A500" t="inlineStr"/>
+      <c r="B500" t="inlineStr">
+        <is>
+          <t>Toggle building info</t>
+        </is>
+      </c>
+      <c r="C500" t="inlineStr"/>
+      <c r="D500" t="inlineStr"/>
+      <c r="E500" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F500" t="inlineStr">
+        <is>
+          <t>.citymap.ToggleInfo</t>
+        </is>
+      </c>
+      <c r="G500" t="inlineStr"/>
+      <c r="H500" t="inlineStr"/>
+    </row>
+    <row r="501">
+      <c r="A501" t="inlineStr"/>
+      <c r="B501" t="inlineStr">
+        <is>
+          <t>Toggle map images</t>
+        </is>
+      </c>
+      <c r="C501" t="inlineStr"/>
+      <c r="D501" t="inlineStr"/>
+      <c r="E501" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F501" t="inlineStr">
+        <is>
+          <t>.citymap.ToggleImages</t>
+        </is>
+      </c>
+      <c r="G501" t="inlineStr"/>
+      <c r="H501" t="inlineStr"/>
+    </row>
+    <row r="502">
+      <c r="A502" t="inlineStr"/>
+      <c r="B502" t="inlineStr">
+        <is>
+          <t>Controls</t>
+        </is>
+      </c>
+      <c r="C502" t="inlineStr"/>
+      <c r="D502" t="inlineStr"/>
+      <c r="E502" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F502" t="inlineStr">
+        <is>
+          <t>.citymap.Controls</t>
+        </is>
+      </c>
+      <c r="G502" t="inlineStr"/>
+      <c r="H502" t="inlineStr"/>
+    </row>
+    <row r="503">
+      <c r="A503" t="inlineStr"/>
+      <c r="B503" t="inlineStr">
+        <is>
+          <t>ALT + drag - pan the map</t>
+        </is>
+      </c>
+      <c r="C503" t="inlineStr"/>
+      <c r="D503" t="inlineStr"/>
+      <c r="E503" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F503" t="inlineStr">
+        <is>
+          <t>.citymap.HelpPan</t>
+        </is>
+      </c>
+      <c r="G503" t="inlineStr"/>
+      <c r="H503" t="inlineStr"/>
+    </row>
+    <row r="504">
+      <c r="A504" t="inlineStr"/>
+      <c r="B504" t="inlineStr">
+        <is>
+          <t>Shift + mouse wheel - zoom to cursor</t>
+        </is>
+      </c>
+      <c r="C504" t="inlineStr"/>
+      <c r="D504" t="inlineStr"/>
+      <c r="E504" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F504" t="inlineStr">
+        <is>
+          <t>.citymap.HelpZoom</t>
+        </is>
+      </c>
+      <c r="G504" t="inlineStr"/>
+      <c r="H504" t="inlineStr"/>
+    </row>
+    <row r="505">
+      <c r="A505" t="inlineStr"/>
+      <c r="B505" t="inlineStr">
+        <is>
+          <t>Zoom slider (bottom right) - fine zoom</t>
+        </is>
+      </c>
+      <c r="C505" t="inlineStr"/>
+      <c r="D505" t="inlineStr"/>
+      <c r="E505" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F505" t="inlineStr">
+        <is>
+          <t>.citymap.HelpZoomBar</t>
+        </is>
+      </c>
+      <c r="G505" t="inlineStr"/>
+      <c r="H505" t="inlineStr"/>
+    </row>
+    <row r="506">
+      <c r="A506" t="inlineStr"/>
+      <c r="B506" t="inlineStr">
+        <is>
+          <t>Click a building - select (Shift/Ctrl = multiple)</t>
+        </is>
+      </c>
+      <c r="C506" t="inlineStr"/>
+      <c r="D506" t="inlineStr"/>
+      <c r="E506" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F506" t="inlineStr">
+        <is>
+          <t>.citymap.HelpSelect</t>
+        </is>
+      </c>
+      <c r="G506" t="inlineStr"/>
+      <c r="H506" t="inlineStr"/>
+    </row>
+    <row r="507">
+      <c r="A507" t="inlineStr"/>
+      <c r="B507" t="inlineStr">
+        <is>
+          <t>Drag a building - move it (snaps to tiles)</t>
+        </is>
+      </c>
+      <c r="C507" t="inlineStr"/>
+      <c r="D507" t="inlineStr"/>
+      <c r="E507" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F507" t="inlineStr">
+        <is>
+          <t>.citymap.HelpMove</t>
+        </is>
+      </c>
+      <c r="G507" t="inlineStr"/>
+      <c r="H507" t="inlineStr"/>
+    </row>
+    <row r="508">
+      <c r="A508" t="inlineStr"/>
+      <c r="B508" t="inlineStr">
+        <is>
+          <t>Shift + drag on empty space - box selection</t>
+        </is>
+      </c>
+      <c r="C508" t="inlineStr"/>
+      <c r="D508" t="inlineStr"/>
+      <c r="E508" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F508" t="inlineStr">
+        <is>
+          <t>.citymap.HelpMarquee</t>
+        </is>
+      </c>
+      <c r="G508" t="inlineStr"/>
+      <c r="H508" t="inlineStr"/>
+    </row>
+    <row r="509">
+      <c r="A509" t="inlineStr"/>
+      <c r="B509" t="inlineStr">
+        <is>
+          <t>Esc / click empty space - clear selection</t>
+        </is>
+      </c>
+      <c r="C509" t="inlineStr"/>
+      <c r="D509" t="inlineStr"/>
+      <c r="E509" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F509" t="inlineStr">
+        <is>
+          <t>.citymap.HelpDeselect</t>
+        </is>
+      </c>
+      <c r="G509" t="inlineStr"/>
+      <c r="H509" t="inlineStr"/>
+    </row>
+    <row r="510">
+      <c r="A510" t="inlineStr"/>
+      <c r="B510" t="inlineStr">
+        <is>
+          <t>Double-click / Del / drag to stash - move building back to the stash</t>
+        </is>
+      </c>
+      <c r="C510" t="inlineStr"/>
+      <c r="D510" t="inlineStr"/>
+      <c r="E510" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F510" t="inlineStr">
+        <is>
+          <t>.citymap.HelpShelve</t>
+        </is>
+      </c>
+      <c r="G510" t="inlineStr"/>
+      <c r="H510" t="inlineStr"/>
+    </row>
+    <row r="511">
+      <c r="A511" t="inlineStr"/>
+      <c r="B511" t="inlineStr">
+        <is>
+          <t>Click a stash group - road: line tool, otherwise stamp</t>
+        </is>
+      </c>
+      <c r="C511" t="inlineStr"/>
+      <c r="D511" t="inlineStr"/>
+      <c r="E511" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F511" t="inlineStr">
+        <is>
+          <t>.citymap.HelpStash</t>
+        </is>
+      </c>
+      <c r="G511" t="inlineStr"/>
+      <c r="H511" t="inlineStr"/>
+    </row>
+    <row r="512">
+      <c r="A512" t="inlineStr"/>
+      <c r="B512" t="inlineStr">
+        <is>
+          <t>Right-click / Esc - end the active tool</t>
+        </is>
+      </c>
+      <c r="C512" t="inlineStr"/>
+      <c r="D512" t="inlineStr"/>
+      <c r="E512" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F512" t="inlineStr">
+        <is>
+          <t>.citymap.HelpTool</t>
+        </is>
+      </c>
+      <c r="G512" t="inlineStr"/>
+      <c r="H512" t="inlineStr"/>
+    </row>
+    <row r="513">
+      <c r="A513" t="inlineStr"/>
+      <c r="B513" t="inlineStr">
+        <is>
+          <t>Mouse wheel over the stash - scroll</t>
+        </is>
+      </c>
+      <c r="C513" t="inlineStr"/>
+      <c r="D513" t="inlineStr"/>
+      <c r="E513" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F513" t="inlineStr">
+        <is>
+          <t>.citymap.HelpScroll</t>
+        </is>
+      </c>
+      <c r="G513" t="inlineStr"/>
+      <c r="H513" t="inlineStr"/>
+    </row>
+    <row r="514">
+      <c r="A514" t="inlineStr"/>
+      <c r="B514" t="inlineStr">
+        <is>
+          <t>Drag an extension - move it</t>
+        </is>
+      </c>
+      <c r="C514" t="inlineStr"/>
+      <c r="D514" t="inlineStr"/>
+      <c r="E514" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F514" t="inlineStr">
+        <is>
+          <t>.citymap.HelpExtDrag</t>
+        </is>
+      </c>
+      <c r="G514" t="inlineStr"/>
+      <c r="H514" t="inlineStr"/>
+    </row>
+    <row r="515">
+      <c r="A515" t="inlineStr"/>
+      <c r="B515" t="inlineStr">
+        <is>
+          <t>Double-click an extension - remove it (returns to the pool)</t>
+        </is>
+      </c>
+      <c r="C515" t="inlineStr"/>
+      <c r="D515" t="inlineStr"/>
+      <c r="E515" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F515" t="inlineStr">
+        <is>
+          <t>.citymap.HelpExtDelete</t>
+        </is>
+      </c>
+      <c r="G515" t="inlineStr"/>
+      <c r="H515" t="inlineStr"/>
+    </row>
+    <row r="516">
+      <c r="A516" t="inlineStr"/>
+      <c r="B516" t="inlineStr">
+        <is>
+          <t>Shift + Del (or ✕ in the info panel) - delete the selected building completely</t>
+        </is>
+      </c>
+      <c r="C516" t="inlineStr"/>
+      <c r="D516" t="inlineStr"/>
+      <c r="E516" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F516" t="inlineStr">
+        <is>
+          <t>.citymap.HelpDelete</t>
+        </is>
+      </c>
+      <c r="G516" t="inlineStr"/>
+      <c r="H516" t="inlineStr"/>
+    </row>
+    <row r="517">
+      <c r="A517" t="inlineStr"/>
+      <c r="B517" t="inlineStr">
+        <is>
+          <t>Delete</t>
+        </is>
+      </c>
+      <c r="C517" t="inlineStr"/>
+      <c r="D517" t="inlineStr"/>
+      <c r="E517" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F517" t="inlineStr">
+        <is>
+          <t>.citymap.Delete</t>
+        </is>
+      </c>
+      <c r="G517" t="inlineStr"/>
+      <c r="H517" t="inlineStr"/>
+    </row>
+    <row r="518">
+      <c r="A518" t="inlineStr"/>
+      <c r="B518" t="inlineStr">
+        <is>
+          <t>Set</t>
+        </is>
+      </c>
+      <c r="C518" t="inlineStr"/>
+      <c r="D518" t="inlineStr"/>
+      <c r="E518" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F518" t="inlineStr">
+        <is>
+          <t>.citymap.Set</t>
+        </is>
+      </c>
+      <c r="G518" t="inlineStr"/>
+      <c r="H518" t="inlineStr"/>
+    </row>
+    <row r="519">
+      <c r="A519" t="inlineStr"/>
+      <c r="B519" t="inlineStr">
+        <is>
+          <t>required</t>
+        </is>
+      </c>
+      <c r="C519" t="inlineStr"/>
+      <c r="D519" t="inlineStr"/>
+      <c r="E519" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F519" t="inlineStr">
+        <is>
+          <t>.citymap.Required</t>
+        </is>
+      </c>
+      <c r="G519" t="inlineStr"/>
+      <c r="H519" t="inlineStr"/>
+    </row>
+    <row r="520">
+      <c r="A520" t="inlineStr"/>
+      <c r="B520" t="inlineStr">
+        <is>
+          <t>not required</t>
+        </is>
+      </c>
+      <c r="C520" t="inlineStr"/>
+      <c r="D520" t="inlineStr"/>
+      <c r="E520" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F520" t="inlineStr">
+        <is>
+          <t>.citymap.NotRequired</t>
+        </is>
+      </c>
+      <c r="G520" t="inlineStr"/>
+      <c r="H520" t="inlineStr"/>
+    </row>
+    <row r="521">
+      <c r="A521" t="inlineStr"/>
+      <c r="B521" t="inlineStr">
+        <is>
+          <t>Construction time</t>
+        </is>
+      </c>
+      <c r="C521" t="inlineStr"/>
+      <c r="D521" t="inlineStr"/>
+      <c r="E521" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F521" t="inlineStr">
+        <is>
+          <t>.citymap.ConstructionTime</t>
+        </is>
+      </c>
+      <c r="G521" t="inlineStr"/>
+      <c r="H521" t="inlineStr"/>
+    </row>
+    <row r="522">
+      <c r="A522" t="inlineStr"/>
+      <c r="B522" t="inlineStr">
+        <is>
+          <t>Boosts (Basic-Values)</t>
+        </is>
+      </c>
+      <c r="C522" t="inlineStr"/>
+      <c r="D522" t="inlineStr"/>
+      <c r="E522" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F522" t="inlineStr">
+        <is>
+          <t>.citymap.Boosts</t>
+        </is>
+      </c>
+      <c r="G522" t="inlineStr"/>
+      <c r="H522" t="inlineStr"/>
+    </row>
+    <row r="523">
+      <c r="A523" t="inlineStr"/>
+      <c r="B523" t="inlineStr">
+        <is>
+          <t>Production</t>
+        </is>
+      </c>
+      <c r="C523" t="inlineStr"/>
+      <c r="D523" t="inlineStr"/>
+      <c r="E523" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F523" t="inlineStr">
+        <is>
+          <t>.citymap.Production</t>
+        </is>
+      </c>
+      <c r="G523" t="inlineStr"/>
+      <c r="H523" t="inlineStr"/>
+    </row>
+    <row r="524">
+      <c r="A524" t="inlineStr"/>
+      <c r="B524" t="inlineStr">
+        <is>
+          <t>motivated</t>
+        </is>
+      </c>
+      <c r="C524" t="inlineStr"/>
+      <c r="D524" t="inlineStr"/>
+      <c r="E524" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F524" t="inlineStr">
+        <is>
+          <t>.citymap.Motivated</t>
+        </is>
+      </c>
+      <c r="G524" t="inlineStr"/>
+      <c r="H524" t="inlineStr"/>
+    </row>
+    <row r="525">
+      <c r="A525" t="inlineStr"/>
+      <c r="B525" t="inlineStr">
+        <is>
+          <t>Bonus per level</t>
+        </is>
+      </c>
+      <c r="C525" t="inlineStr"/>
+      <c r="D525" t="inlineStr"/>
+      <c r="E525" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F525" t="inlineStr">
+        <is>
+          <t>.citymap.BonusPerLevel</t>
+        </is>
+      </c>
+      <c r="G525" t="inlineStr"/>
+      <c r="H525" t="inlineStr"/>
+    </row>
+    <row r="526">
+      <c r="A526" t="inlineStr"/>
+      <c r="B526" t="inlineStr">
+        <is>
+          <t>Level</t>
+        </is>
+      </c>
+      <c r="C526" t="inlineStr"/>
+      <c r="D526" t="inlineStr"/>
+      <c r="E526" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F526" t="inlineStr">
+        <is>
+          <t>.citymap.Level</t>
+        </is>
+      </c>
+      <c r="G526" t="inlineStr"/>
+      <c r="H526" t="inlineStr"/>
+    </row>
+    <row r="527">
+      <c r="A527" t="inlineStr"/>
+      <c r="B527" t="inlineStr">
+        <is>
+          <t>Max level</t>
+        </is>
+      </c>
+      <c r="C527" t="inlineStr"/>
+      <c r="D527" t="inlineStr"/>
+      <c r="E527" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F527" t="inlineStr">
+        <is>
+          <t>.citymap.MaxLevel</t>
+        </is>
+      </c>
+      <c r="G527" t="inlineStr"/>
+      <c r="H527" t="inlineStr"/>
+    </row>
+    <row r="528">
+      <c r="A528" t="inlineStr"/>
+      <c r="B528" t="inlineStr">
+        <is>
+          <t>Provides</t>
+        </is>
+      </c>
+      <c r="C528" t="inlineStr"/>
+      <c r="D528" t="inlineStr"/>
+      <c r="E528" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F528" t="inlineStr">
+        <is>
+          <t>.citymap.Provides</t>
+        </is>
+      </c>
+      <c r="G528" t="inlineStr"/>
+      <c r="H528" t="inlineStr"/>
+    </row>
+    <row r="529">
+      <c r="A529" t="inlineStr"/>
+      <c r="B529" t="inlineStr">
+        <is>
+          <t>Rewards</t>
+        </is>
+      </c>
+      <c r="C529" t="inlineStr"/>
+      <c r="D529" t="inlineStr"/>
+      <c r="E529" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F529" t="inlineStr">
+        <is>
+          <t>.citymap.Rewards</t>
+        </is>
+      </c>
+      <c r="G529" t="inlineStr"/>
+      <c r="H529" t="inlineStr"/>
+    </row>
+    <row r="530">
+      <c r="A530" t="inlineStr"/>
+      <c r="B530" t="inlineStr">
+        <is>
+          <t>Select a building to see its details.</t>
+        </is>
+      </c>
+      <c r="C530" t="inlineStr"/>
+      <c r="D530" t="inlineStr"/>
+      <c r="E530" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F530" t="inlineStr">
+        <is>
+          <t>.citymap.SelectBuildingHint</t>
+        </is>
+      </c>
+      <c r="G530" t="inlineStr"/>
+      <c r="H530" t="inlineStr"/>
+    </row>
+    <row r="531">
+      <c r="A531" t="inlineStr"/>
+      <c r="B531" t="inlineStr">
+        <is>
+          <t>Not found in catalog (outdated?).</t>
+        </is>
+      </c>
+      <c r="C531" t="inlineStr"/>
+      <c r="D531" t="inlineStr"/>
+      <c r="E531" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F531" t="inlineStr">
+        <is>
+          <t>.citymap.NotInCatalog</t>
+        </is>
+      </c>
+      <c r="G531" t="inlineStr"/>
+      <c r="H531" t="inlineStr"/>
+    </row>
+    <row r="532">
+      <c r="A532" t="inlineStr"/>
+      <c r="B532" t="inlineStr">
+        <is>
+          <t>Attack (attacking army)</t>
+        </is>
+      </c>
+      <c r="C532" t="inlineStr"/>
+      <c r="D532" t="inlineStr"/>
+      <c r="E532" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F532" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G532" t="inlineStr"/>
+      <c r="H532" t="inlineStr"/>
+    </row>
+    <row r="533">
+      <c r="A533" t="inlineStr"/>
+      <c r="B533" t="inlineStr">
+        <is>
+          <t>Defense (attacking army)</t>
+        </is>
+      </c>
+      <c r="C533" t="inlineStr"/>
+      <c r="D533" t="inlineStr"/>
+      <c r="E533" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F533" t="inlineStr">
+        <is>
+          <t>.citymap.boost.def_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G533" t="inlineStr"/>
+      <c r="H533" t="inlineStr"/>
+    </row>
+    <row r="534">
+      <c r="A534" t="inlineStr"/>
+      <c r="B534" t="inlineStr">
+        <is>
+          <t>Attack (defending army)</t>
+        </is>
+      </c>
+      <c r="C534" t="inlineStr"/>
+      <c r="D534" t="inlineStr"/>
+      <c r="E534" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F534" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_boost_defender</t>
+        </is>
+      </c>
+      <c r="G534" t="inlineStr"/>
+      <c r="H534" t="inlineStr"/>
+    </row>
+    <row r="535">
+      <c r="A535" t="inlineStr"/>
+      <c r="B535" t="inlineStr">
+        <is>
+          <t>Defense (defending army)</t>
+        </is>
+      </c>
+      <c r="C535" t="inlineStr"/>
+      <c r="D535" t="inlineStr"/>
+      <c r="E535" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F535" t="inlineStr">
+        <is>
+          <t>.citymap.boost.def_boost_defender</t>
+        </is>
+      </c>
+      <c r="G535" t="inlineStr"/>
+      <c r="H535" t="inlineStr"/>
+    </row>
+    <row r="536">
+      <c r="A536" t="inlineStr"/>
+      <c r="B536" t="inlineStr">
+        <is>
+          <t>Attack &amp; defense (attacking army)</t>
+        </is>
+      </c>
+      <c r="C536" t="inlineStr"/>
+      <c r="D536" t="inlineStr"/>
+      <c r="E536" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F536" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_def_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G536" t="inlineStr"/>
+      <c r="H536" t="inlineStr"/>
+    </row>
+    <row r="537">
+      <c r="A537" t="inlineStr"/>
+      <c r="B537" t="inlineStr">
+        <is>
+          <t>Attack &amp; defense (defending army)</t>
+        </is>
+      </c>
+      <c r="C537" t="inlineStr"/>
+      <c r="D537" t="inlineStr"/>
+      <c r="E537" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F537" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_def_boost_defender</t>
+        </is>
+      </c>
+      <c r="G537" t="inlineStr"/>
+      <c r="H537" t="inlineStr"/>
+    </row>
+    <row r="538">
+      <c r="A538" t="inlineStr"/>
+      <c r="B538" t="inlineStr">
+        <is>
+          <t>Attack &amp; defense (both armies)</t>
+        </is>
+      </c>
+      <c r="C538" t="inlineStr"/>
+      <c r="D538" t="inlineStr"/>
+      <c r="E538" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F538" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_def_boost_attacker_defender</t>
+        </is>
+      </c>
+      <c r="G538" t="inlineStr"/>
+      <c r="H538" t="inlineStr"/>
+    </row>
+    <row r="539">
+      <c r="A539" t="inlineStr"/>
+      <c r="B539" t="inlineStr">
+        <is>
+          <t>Forge Point production</t>
+        </is>
+      </c>
+      <c r="C539" t="inlineStr"/>
+      <c r="D539" t="inlineStr"/>
+      <c r="E539" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F539" t="inlineStr">
+        <is>
+          <t>.citymap.boost.forge_points_production</t>
+        </is>
+      </c>
+      <c r="G539" t="inlineStr"/>
+      <c r="H539" t="inlineStr"/>
+    </row>
+    <row r="540">
+      <c r="A540" t="inlineStr"/>
+      <c r="B540" t="inlineStr">
+        <is>
+          <t>Goods production</t>
+        </is>
+      </c>
+      <c r="C540" t="inlineStr"/>
+      <c r="D540" t="inlineStr"/>
+      <c r="E540" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F540" t="inlineStr">
+        <is>
+          <t>.citymap.boost.goods_production</t>
+        </is>
+      </c>
+      <c r="G540" t="inlineStr"/>
+      <c r="H540" t="inlineStr"/>
+    </row>
+    <row r="541">
+      <c r="A541" t="inlineStr"/>
+      <c r="B541" t="inlineStr">
+        <is>
+          <t>Guild goods production</t>
+        </is>
+      </c>
+      <c r="C541" t="inlineStr"/>
+      <c r="D541" t="inlineStr"/>
+      <c r="E541" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F541" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_goods_production</t>
+        </is>
+      </c>
+      <c r="G541" t="inlineStr"/>
+      <c r="H541" t="inlineStr"/>
+    </row>
+    <row r="542">
+      <c r="A542" t="inlineStr"/>
+      <c r="B542" t="inlineStr">
+        <is>
+          <t>Medal production</t>
+        </is>
+      </c>
+      <c r="C542" t="inlineStr"/>
+      <c r="D542" t="inlineStr"/>
+      <c r="E542" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F542" t="inlineStr">
+        <is>
+          <t>.citymap.boost.medal_production</t>
+        </is>
+      </c>
+      <c r="G542" t="inlineStr"/>
+      <c r="H542" t="inlineStr"/>
+    </row>
+    <row r="543">
+      <c r="A543" t="inlineStr"/>
+      <c r="B543" t="inlineStr">
+        <is>
+          <t>Special goods production</t>
+        </is>
+      </c>
+      <c r="C543" t="inlineStr"/>
+      <c r="D543" t="inlineStr"/>
+      <c r="E543" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F543" t="inlineStr">
+        <is>
+          <t>.citymap.boost.special_goods_production</t>
+        </is>
+      </c>
+      <c r="G543" t="inlineStr"/>
+      <c r="H543" t="inlineStr"/>
+    </row>
+    <row r="544">
+      <c r="A544" t="inlineStr"/>
+      <c r="B544" t="inlineStr">
+        <is>
+          <t>QI: action point capacity</t>
+        </is>
+      </c>
+      <c r="C544" t="inlineStr"/>
+      <c r="D544" t="inlineStr"/>
+      <c r="E544" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F544" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_action_points_capacity</t>
+        </is>
+      </c>
+      <c r="G544" t="inlineStr"/>
+      <c r="H544" t="inlineStr"/>
+    </row>
+    <row r="545">
+      <c r="A545" t="inlineStr"/>
+      <c r="B545" t="inlineStr">
+        <is>
+          <t>QI: action point collection</t>
+        </is>
+      </c>
+      <c r="C545" t="inlineStr"/>
+      <c r="D545" t="inlineStr"/>
+      <c r="E545" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F545" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_action_points_collection</t>
+        </is>
+      </c>
+      <c r="G545" t="inlineStr"/>
+      <c r="H545" t="inlineStr"/>
+    </row>
+    <row r="546">
+      <c r="A546" t="inlineStr"/>
+      <c r="B546" t="inlineStr">
+        <is>
+          <t>QI: coin production</t>
+        </is>
+      </c>
+      <c r="C546" t="inlineStr"/>
+      <c r="D546" t="inlineStr"/>
+      <c r="E546" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F546" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_coins_production</t>
+        </is>
+      </c>
+      <c r="G546" t="inlineStr"/>
+      <c r="H546" t="inlineStr"/>
+    </row>
+    <row r="547">
+      <c r="A547" t="inlineStr"/>
+      <c r="B547" t="inlineStr">
+        <is>
+          <t>QI: starting coins</t>
+        </is>
+      </c>
+      <c r="C547" t="inlineStr"/>
+      <c r="D547" t="inlineStr"/>
+      <c r="E547" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F547" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_coins_start</t>
+        </is>
+      </c>
+      <c r="G547" t="inlineStr"/>
+      <c r="H547" t="inlineStr"/>
+    </row>
+    <row r="548">
+      <c r="A548" t="inlineStr"/>
+      <c r="B548" t="inlineStr">
+        <is>
+          <t>QI: supplies production</t>
+        </is>
+      </c>
+      <c r="C548" t="inlineStr"/>
+      <c r="D548" t="inlineStr"/>
+      <c r="E548" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F548" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_supplies_production</t>
+        </is>
+      </c>
+      <c r="G548" t="inlineStr"/>
+      <c r="H548" t="inlineStr"/>
+    </row>
+    <row r="549">
+      <c r="A549" t="inlineStr"/>
+      <c r="B549" t="inlineStr">
+        <is>
+          <t>QI: starting supplies</t>
+        </is>
+      </c>
+      <c r="C549" t="inlineStr"/>
+      <c r="D549" t="inlineStr"/>
+      <c r="E549" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F549" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_supplies_start</t>
+        </is>
+      </c>
+      <c r="G549" t="inlineStr"/>
+      <c r="H549" t="inlineStr"/>
+    </row>
+    <row r="550">
+      <c r="A550" t="inlineStr"/>
+      <c r="B550" t="inlineStr">
+        <is>
+          <t>QI: starting goods</t>
+        </is>
+      </c>
+      <c r="C550" t="inlineStr"/>
+      <c r="D550" t="inlineStr"/>
+      <c r="E550" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F550" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_goods_start</t>
+        </is>
+      </c>
+      <c r="G550" t="inlineStr"/>
+      <c r="H550" t="inlineStr"/>
+    </row>
+    <row r="551">
+      <c r="A551" t="inlineStr"/>
+      <c r="B551" t="inlineStr">
+        <is>
+          <t>QI: starting units</t>
+        </is>
+      </c>
+      <c r="C551" t="inlineStr"/>
+      <c r="D551" t="inlineStr"/>
+      <c r="E551" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F551" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_units_start</t>
+        </is>
+      </c>
+      <c r="G551" t="inlineStr"/>
+      <c r="H551" t="inlineStr"/>
+    </row>
+    <row r="552">
+      <c r="A552" t="inlineStr"/>
+      <c r="B552" t="inlineStr">
+        <is>
+          <t>Coins</t>
+        </is>
+      </c>
+      <c r="C552" t="inlineStr"/>
+      <c r="D552" t="inlineStr"/>
+      <c r="E552" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F552" t="inlineStr">
+        <is>
+          <t>.citymap.boost.coin_production</t>
+        </is>
+      </c>
+      <c r="G552" t="inlineStr"/>
+      <c r="H552" t="inlineStr"/>
+    </row>
+    <row r="553">
+      <c r="A553" t="inlineStr"/>
+      <c r="B553" t="inlineStr">
+        <is>
+          <t>Supplies</t>
+        </is>
+      </c>
+      <c r="C553" t="inlineStr"/>
+      <c r="D553" t="inlineStr"/>
+      <c r="E553" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F553" t="inlineStr">
+        <is>
+          <t>.citymap.boost.supply_production</t>
+        </is>
+      </c>
+      <c r="G553" t="inlineStr"/>
+      <c r="H553" t="inlineStr"/>
+    </row>
+    <row r="554">
+      <c r="A554" t="inlineStr"/>
+      <c r="B554" t="inlineStr">
+        <is>
+          <t>Fierce resistance</t>
+        </is>
+      </c>
+      <c r="C554" t="inlineStr"/>
+      <c r="D554" t="inlineStr"/>
+      <c r="E554" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F554" t="inlineStr">
+        <is>
+          <t>.citymap.boost.fierce_resistance</t>
+        </is>
+      </c>
+      <c r="G554" t="inlineStr"/>
+      <c r="H554" t="inlineStr"/>
+    </row>
+    <row r="555">
+      <c r="A555" t="inlineStr"/>
+      <c r="B555" t="inlineStr">
+        <is>
+          <t>Guild goods</t>
+        </is>
+      </c>
+      <c r="C555" t="inlineStr"/>
+      <c r="D555" t="inlineStr"/>
+      <c r="E555" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F555" t="inlineStr">
+        <is>
+          <t>.citymap.boost.clan_goods</t>
+        </is>
+      </c>
+      <c r="G555" t="inlineStr"/>
+      <c r="H555" t="inlineStr"/>
+    </row>
+    <row r="556">
+      <c r="A556" t="inlineStr"/>
+      <c r="B556" t="inlineStr">
+        <is>
+          <t>Coins</t>
+        </is>
+      </c>
+      <c r="C556" t="inlineStr"/>
+      <c r="D556" t="inlineStr"/>
+      <c r="E556" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F556" t="inlineStr">
+        <is>
+          <t>.citymap.res.money</t>
+        </is>
+      </c>
+      <c r="G556" t="inlineStr"/>
+      <c r="H556" t="inlineStr"/>
+    </row>
+    <row r="557">
+      <c r="A557" t="inlineStr"/>
+      <c r="B557" t="inlineStr">
+        <is>
+          <t>Supplies</t>
+        </is>
+      </c>
+      <c r="C557" t="inlineStr"/>
+      <c r="D557" t="inlineStr"/>
+      <c r="E557" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F557" t="inlineStr">
+        <is>
+          <t>.citymap.res.supplies</t>
+        </is>
+      </c>
+      <c r="G557" t="inlineStr"/>
+      <c r="H557" t="inlineStr"/>
+    </row>
+    <row r="558">
+      <c r="A558" t="inlineStr"/>
+      <c r="B558" t="inlineStr">
+        <is>
+          <t>Medals</t>
+        </is>
+      </c>
+      <c r="C558" t="inlineStr"/>
+      <c r="D558" t="inlineStr"/>
+      <c r="E558" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F558" t="inlineStr">
+        <is>
+          <t>.citymap.res.medals</t>
+        </is>
+      </c>
+      <c r="G558" t="inlineStr"/>
+      <c r="H558" t="inlineStr"/>
+    </row>
+    <row r="559">
+      <c r="A559" t="inlineStr"/>
+      <c r="B559" t="inlineStr">
+        <is>
+          <t>Forge Points</t>
+        </is>
+      </c>
+      <c r="C559" t="inlineStr"/>
+      <c r="D559" t="inlineStr"/>
+      <c r="E559" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F559" t="inlineStr">
+        <is>
+          <t>.citymap.res.strategy_points</t>
+        </is>
+      </c>
+      <c r="G559" t="inlineStr"/>
+      <c r="H559" t="inlineStr"/>
+    </row>
+    <row r="560">
+      <c r="A560" t="inlineStr"/>
+      <c r="B560" t="inlineStr">
+        <is>
+          <t>Goods of your age</t>
+        </is>
+      </c>
+      <c r="C560" t="inlineStr"/>
+      <c r="D560" t="inlineStr"/>
+      <c r="E560" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F560" t="inlineStr">
+        <is>
+          <t>.citymap.res.random_good_of_age</t>
+        </is>
+      </c>
+      <c r="G560" t="inlineStr"/>
+      <c r="H560" t="inlineStr"/>
+    </row>
+    <row r="561">
+      <c r="A561" t="inlineStr"/>
+      <c r="B561" t="inlineStr">
+        <is>
+          <t>Diamonds</t>
+        </is>
+      </c>
+      <c r="C561" t="inlineStr"/>
+      <c r="D561" t="inlineStr"/>
+      <c r="E561" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F561" t="inlineStr">
+        <is>
+          <t>.citymap.res.premium</t>
+        </is>
+      </c>
+      <c r="G561" t="inlineStr"/>
+      <c r="H561" t="inlineStr"/>
+    </row>
+    <row r="562">
+      <c r="A562" t="inlineStr"/>
+      <c r="B562" t="inlineStr">
+        <is>
+          <t>Guild power</t>
+        </is>
+      </c>
+      <c r="C562" t="inlineStr"/>
+      <c r="D562" t="inlineStr"/>
+      <c r="E562" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F562" t="inlineStr">
+        <is>
+          <t>.citymap.res.clan_power</t>
+        </is>
+      </c>
+      <c r="G562" t="inlineStr"/>
+      <c r="H562" t="inlineStr"/>
+    </row>
+    <row r="563">
+      <c r="A563" t="inlineStr"/>
+      <c r="B563" t="inlineStr">
+        <is>
+          <t>Guild goods</t>
+        </is>
+      </c>
+      <c r="C563" t="inlineStr"/>
+      <c r="D563" t="inlineStr"/>
+      <c r="E563" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F563" t="inlineStr">
+        <is>
+          <t>.citymap.res.clan_goods</t>
+        </is>
+      </c>
+      <c r="G563" t="inlineStr"/>
+      <c r="H563" t="inlineStr"/>
+    </row>
+    <row r="564">
+      <c r="A564" t="inlineStr"/>
+      <c r="B564" t="inlineStr">
+        <is>
+          <t>Population</t>
+        </is>
+      </c>
+      <c r="C564" t="inlineStr"/>
+      <c r="D564" t="inlineStr"/>
+      <c r="E564" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F564" t="inlineStr">
+        <is>
+          <t>.citymap.res.population</t>
+        </is>
+      </c>
+      <c r="G564" t="inlineStr"/>
+      <c r="H564" t="inlineStr"/>
+    </row>
+    <row r="565">
+      <c r="A565" t="inlineStr"/>
+      <c r="B565" t="inlineStr">
+        <is>
+          <t>Guild Expedition</t>
+        </is>
+      </c>
+      <c r="C565" t="inlineStr"/>
+      <c r="D565" t="inlineStr"/>
+      <c r="E565" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F565" t="inlineStr">
+        <is>
+          <t>.citymap.feature.guild_expedition</t>
+        </is>
+      </c>
+      <c r="G565" t="inlineStr"/>
+      <c r="H565" t="inlineStr"/>
+    </row>
+    <row r="566">
+      <c r="A566" t="inlineStr"/>
+      <c r="B566" t="inlineStr">
+        <is>
+          <t>Battlegrounds</t>
+        </is>
+      </c>
+      <c r="C566" t="inlineStr"/>
+      <c r="D566" t="inlineStr"/>
+      <c r="E566" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F566" t="inlineStr">
+        <is>
+          <t>.citymap.feature.battleground</t>
+        </is>
+      </c>
+      <c r="G566" t="inlineStr"/>
+      <c r="H566" t="inlineStr"/>
+    </row>
+    <row r="567">
+      <c r="A567" t="inlineStr"/>
+      <c r="B567" t="inlineStr">
+        <is>
+          <t>Quantum Incursions</t>
+        </is>
+      </c>
+      <c r="C567" t="inlineStr"/>
+      <c r="D567" t="inlineStr"/>
+      <c r="E567" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F567" t="inlineStr">
+        <is>
+          <t>.citymap.feature.guild_raids</t>
+        </is>
+      </c>
+      <c r="G567" t="inlineStr"/>
+      <c r="H567" t="inlineStr"/>
+    </row>
+    <row r="568">
+      <c r="A568" t="inlineStr"/>
+      <c r="B568" t="inlineStr">
+        <is>
+          <t>Common</t>
+        </is>
+      </c>
+      <c r="C568" t="inlineStr"/>
+      <c r="D568" t="inlineStr"/>
+      <c r="E568" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F568" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.common</t>
+        </is>
+      </c>
+      <c r="G568" t="inlineStr"/>
+      <c r="H568" t="inlineStr"/>
+    </row>
+    <row r="569">
+      <c r="A569" t="inlineStr"/>
+      <c r="B569" t="inlineStr">
+        <is>
+          <t>Uncommon</t>
+        </is>
+      </c>
+      <c r="C569" t="inlineStr"/>
+      <c r="D569" t="inlineStr"/>
+      <c r="E569" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F569" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.uncommon</t>
+        </is>
+      </c>
+      <c r="G569" t="inlineStr"/>
+      <c r="H569" t="inlineStr"/>
+    </row>
+    <row r="570">
+      <c r="A570" t="inlineStr"/>
+      <c r="B570" t="inlineStr">
+        <is>
+          <t>Rare</t>
+        </is>
+      </c>
+      <c r="C570" t="inlineStr"/>
+      <c r="D570" t="inlineStr"/>
+      <c r="E570" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F570" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.rare</t>
+        </is>
+      </c>
+      <c r="G570" t="inlineStr"/>
+      <c r="H570" t="inlineStr"/>
+    </row>
+    <row r="571">
+      <c r="A571" t="inlineStr"/>
+      <c r="B571" t="inlineStr">
+        <is>
+          <t>Epic</t>
+        </is>
+      </c>
+      <c r="C571" t="inlineStr"/>
+      <c r="D571" t="inlineStr"/>
+      <c r="E571" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F571" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.epic</t>
+        </is>
+      </c>
+      <c r="G571" t="inlineStr"/>
+      <c r="H571" t="inlineStr"/>
+    </row>
+    <row r="572">
+      <c r="A572" t="inlineStr"/>
+      <c r="B572" t="inlineStr">
+        <is>
+          <t>Legendary</t>
+        </is>
+      </c>
+      <c r="C572" t="inlineStr"/>
+      <c r="D572" t="inlineStr"/>
+      <c r="E572" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F572" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.legendary</t>
+        </is>
+      </c>
+      <c r="G572" t="inlineStr"/>
+      <c r="H572" t="inlineStr"/>
+    </row>
+    <row r="573">
+      <c r="A573" t="inlineStr"/>
+      <c r="B573" t="inlineStr">
+        <is>
+          <t>Stone Age</t>
+        </is>
+      </c>
+      <c r="C573" t="inlineStr"/>
+      <c r="D573" t="inlineStr"/>
+      <c r="E573" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F573" t="inlineStr">
+        <is>
+          <t>.citymap.era.StoneAge</t>
+        </is>
+      </c>
+      <c r="G573" t="inlineStr"/>
+      <c r="H573" t="inlineStr"/>
+    </row>
+    <row r="574">
+      <c r="A574" t="inlineStr"/>
+      <c r="B574" t="inlineStr">
+        <is>
+          <t>Bronze Age</t>
+        </is>
+      </c>
+      <c r="C574" t="inlineStr"/>
+      <c r="D574" t="inlineStr"/>
+      <c r="E574" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F574" t="inlineStr">
+        <is>
+          <t>.citymap.era.BronzeAge</t>
+        </is>
+      </c>
+      <c r="G574" t="inlineStr"/>
+      <c r="H574" t="inlineStr"/>
+    </row>
+    <row r="575">
+      <c r="A575" t="inlineStr"/>
+      <c r="B575" t="inlineStr">
+        <is>
+          <t>Iron Age</t>
+        </is>
+      </c>
+      <c r="C575" t="inlineStr"/>
+      <c r="D575" t="inlineStr"/>
+      <c r="E575" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F575" t="inlineStr">
+        <is>
+          <t>.citymap.era.IronAge</t>
+        </is>
+      </c>
+      <c r="G575" t="inlineStr"/>
+      <c r="H575" t="inlineStr"/>
+    </row>
+    <row r="576">
+      <c r="A576" t="inlineStr"/>
+      <c r="B576" t="inlineStr">
+        <is>
+          <t>Early Middle Ages</t>
+        </is>
+      </c>
+      <c r="C576" t="inlineStr"/>
+      <c r="D576" t="inlineStr"/>
+      <c r="E576" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F576" t="inlineStr">
+        <is>
+          <t>.citymap.era.EarlyMiddleAge</t>
+        </is>
+      </c>
+      <c r="G576" t="inlineStr"/>
+      <c r="H576" t="inlineStr"/>
+    </row>
+    <row r="577">
+      <c r="A577" t="inlineStr"/>
+      <c r="B577" t="inlineStr">
+        <is>
+          <t>High Middle Ages</t>
+        </is>
+      </c>
+      <c r="C577" t="inlineStr"/>
+      <c r="D577" t="inlineStr"/>
+      <c r="E577" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F577" t="inlineStr">
+        <is>
+          <t>.citymap.era.HighMiddleAge</t>
+        </is>
+      </c>
+      <c r="G577" t="inlineStr"/>
+      <c r="H577" t="inlineStr"/>
+    </row>
+    <row r="578">
+      <c r="A578" t="inlineStr"/>
+      <c r="B578" t="inlineStr">
+        <is>
+          <t>Late Middle Ages</t>
+        </is>
+      </c>
+      <c r="C578" t="inlineStr"/>
+      <c r="D578" t="inlineStr"/>
+      <c r="E578" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F578" t="inlineStr">
+        <is>
+          <t>.citymap.era.LateMiddleAge</t>
+        </is>
+      </c>
+      <c r="G578" t="inlineStr"/>
+      <c r="H578" t="inlineStr"/>
+    </row>
+    <row r="579">
+      <c r="A579" t="inlineStr"/>
+      <c r="B579" t="inlineStr">
+        <is>
+          <t>Colonial Age</t>
+        </is>
+      </c>
+      <c r="C579" t="inlineStr"/>
+      <c r="D579" t="inlineStr"/>
+      <c r="E579" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F579" t="inlineStr">
+        <is>
+          <t>.citymap.era.ColonialAge</t>
+        </is>
+      </c>
+      <c r="G579" t="inlineStr"/>
+      <c r="H579" t="inlineStr"/>
+    </row>
+    <row r="580">
+      <c r="A580" t="inlineStr"/>
+      <c r="B580" t="inlineStr">
+        <is>
+          <t>Industrial Age</t>
+        </is>
+      </c>
+      <c r="C580" t="inlineStr"/>
+      <c r="D580" t="inlineStr"/>
+      <c r="E580" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F580" t="inlineStr">
+        <is>
+          <t>.citymap.era.IndustrialAge</t>
+        </is>
+      </c>
+      <c r="G580" t="inlineStr"/>
+      <c r="H580" t="inlineStr"/>
+    </row>
+    <row r="581">
+      <c r="A581" t="inlineStr"/>
+      <c r="B581" t="inlineStr">
+        <is>
+          <t>Progressive Era</t>
+        </is>
+      </c>
+      <c r="C581" t="inlineStr"/>
+      <c r="D581" t="inlineStr"/>
+      <c r="E581" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F581" t="inlineStr">
+        <is>
+          <t>.citymap.era.ProgressiveEra</t>
+        </is>
+      </c>
+      <c r="G581" t="inlineStr"/>
+      <c r="H581" t="inlineStr"/>
+    </row>
+    <row r="582">
+      <c r="A582" t="inlineStr"/>
+      <c r="B582" t="inlineStr">
+        <is>
+          <t>Modern Era</t>
+        </is>
+      </c>
+      <c r="C582" t="inlineStr"/>
+      <c r="D582" t="inlineStr"/>
+      <c r="E582" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F582" t="inlineStr">
+        <is>
+          <t>.citymap.era.ModernEra</t>
+        </is>
+      </c>
+      <c r="G582" t="inlineStr"/>
+      <c r="H582" t="inlineStr"/>
+    </row>
+    <row r="583">
+      <c r="A583" t="inlineStr"/>
+      <c r="B583" t="inlineStr">
+        <is>
+          <t>Postmodern Era</t>
+        </is>
+      </c>
+      <c r="C583" t="inlineStr"/>
+      <c r="D583" t="inlineStr"/>
+      <c r="E583" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F583" t="inlineStr">
+        <is>
+          <t>.citymap.era.PostModernEra</t>
+        </is>
+      </c>
+      <c r="G583" t="inlineStr"/>
+      <c r="H583" t="inlineStr"/>
+    </row>
+    <row r="584">
+      <c r="A584" t="inlineStr"/>
+      <c r="B584" t="inlineStr">
+        <is>
+          <t>Contemporary Era</t>
+        </is>
+      </c>
+      <c r="C584" t="inlineStr"/>
+      <c r="D584" t="inlineStr"/>
+      <c r="E584" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F584" t="inlineStr">
+        <is>
+          <t>.citymap.era.ContemporaryEra</t>
+        </is>
+      </c>
+      <c r="G584" t="inlineStr"/>
+      <c r="H584" t="inlineStr"/>
+    </row>
+    <row r="585">
+      <c r="A585" t="inlineStr"/>
+      <c r="B585" t="inlineStr">
+        <is>
+          <t>Tomorrow Era</t>
+        </is>
+      </c>
+      <c r="C585" t="inlineStr"/>
+      <c r="D585" t="inlineStr"/>
+      <c r="E585" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F585" t="inlineStr">
+        <is>
+          <t>.citymap.era.TomorrowEra</t>
+        </is>
+      </c>
+      <c r="G585" t="inlineStr"/>
+      <c r="H585" t="inlineStr"/>
+    </row>
+    <row r="586">
+      <c r="A586" t="inlineStr"/>
+      <c r="B586" t="inlineStr">
+        <is>
+          <t>The Future</t>
+        </is>
+      </c>
+      <c r="C586" t="inlineStr"/>
+      <c r="D586" t="inlineStr"/>
+      <c r="E586" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F586" t="inlineStr">
+        <is>
+          <t>.citymap.era.FutureEra</t>
+        </is>
+      </c>
+      <c r="G586" t="inlineStr"/>
+      <c r="H586" t="inlineStr"/>
+    </row>
+    <row r="587">
+      <c r="A587" t="inlineStr"/>
+      <c r="B587" t="inlineStr">
+        <is>
+          <t>Arctic Future</t>
+        </is>
+      </c>
+      <c r="C587" t="inlineStr"/>
+      <c r="D587" t="inlineStr"/>
+      <c r="E587" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F587" t="inlineStr">
+        <is>
+          <t>.citymap.era.ArcticFuture</t>
+        </is>
+      </c>
+      <c r="G587" t="inlineStr"/>
+      <c r="H587" t="inlineStr"/>
+    </row>
+    <row r="588">
+      <c r="A588" t="inlineStr"/>
+      <c r="B588" t="inlineStr">
+        <is>
+          <t>Oceanic Future</t>
+        </is>
+      </c>
+      <c r="C588" t="inlineStr"/>
+      <c r="D588" t="inlineStr"/>
+      <c r="E588" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F588" t="inlineStr">
+        <is>
+          <t>.citymap.era.OceanicFuture</t>
+        </is>
+      </c>
+      <c r="G588" t="inlineStr"/>
+      <c r="H588" t="inlineStr"/>
+    </row>
+    <row r="589">
+      <c r="A589" t="inlineStr"/>
+      <c r="B589" t="inlineStr">
+        <is>
+          <t>Virtual Future</t>
+        </is>
+      </c>
+      <c r="C589" t="inlineStr"/>
+      <c r="D589" t="inlineStr"/>
+      <c r="E589" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F589" t="inlineStr">
+        <is>
+          <t>.citymap.era.VirtualFuture</t>
+        </is>
+      </c>
+      <c r="G589" t="inlineStr"/>
+      <c r="H589" t="inlineStr"/>
+    </row>
+    <row r="590">
+      <c r="A590" t="inlineStr"/>
+      <c r="B590" t="inlineStr">
+        <is>
+          <t>Space Age Mars</t>
+        </is>
+      </c>
+      <c r="C590" t="inlineStr"/>
+      <c r="D590" t="inlineStr"/>
+      <c r="E590" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F590" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeMars</t>
+        </is>
+      </c>
+      <c r="G590" t="inlineStr"/>
+      <c r="H590" t="inlineStr"/>
+    </row>
+    <row r="591">
+      <c r="A591" t="inlineStr"/>
+      <c r="B591" t="inlineStr">
+        <is>
+          <t>Space Age Asteroid Belt</t>
+        </is>
+      </c>
+      <c r="C591" t="inlineStr"/>
+      <c r="D591" t="inlineStr"/>
+      <c r="E591" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F591" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeAsteroidBelt</t>
+        </is>
+      </c>
+      <c r="G591" t="inlineStr"/>
+      <c r="H591" t="inlineStr"/>
+    </row>
+    <row r="592">
+      <c r="A592" t="inlineStr"/>
+      <c r="B592" t="inlineStr">
+        <is>
+          <t>Space Age Venus</t>
+        </is>
+      </c>
+      <c r="C592" t="inlineStr"/>
+      <c r="D592" t="inlineStr"/>
+      <c r="E592" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F592" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeVenus</t>
+        </is>
+      </c>
+      <c r="G592" t="inlineStr"/>
+      <c r="H592" t="inlineStr"/>
+    </row>
+    <row r="593">
+      <c r="A593" t="inlineStr"/>
+      <c r="B593" t="inlineStr">
+        <is>
+          <t>Space Age Jupiter Moon</t>
+        </is>
+      </c>
+      <c r="C593" t="inlineStr"/>
+      <c r="D593" t="inlineStr"/>
+      <c r="E593" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F593" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeJupiterMoon</t>
+        </is>
+      </c>
+      <c r="G593" t="inlineStr"/>
+      <c r="H593" t="inlineStr"/>
+    </row>
+    <row r="594">
+      <c r="A594" t="inlineStr"/>
+      <c r="B594" t="inlineStr">
+        <is>
+          <t>Space Age Titan</t>
+        </is>
+      </c>
+      <c r="C594" t="inlineStr"/>
+      <c r="D594" t="inlineStr"/>
+      <c r="E594" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F594" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeTitan</t>
+        </is>
+      </c>
+      <c r="G594" t="inlineStr"/>
+      <c r="H594" t="inlineStr"/>
+    </row>
+    <row r="595">
+      <c r="A595" t="inlineStr"/>
+      <c r="B595" t="inlineStr">
+        <is>
+          <t>Space Age Space Hub</t>
+        </is>
+      </c>
+      <c r="C595" t="inlineStr"/>
+      <c r="D595" t="inlineStr"/>
+      <c r="E595" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F595" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeSpaceHub</t>
+        </is>
+      </c>
+      <c r="G595" t="inlineStr"/>
+      <c r="H595" t="inlineStr"/>
+    </row>
+    <row r="596">
+      <c r="A596" t="inlineStr"/>
+      <c r="B596" t="inlineStr">
+        <is>
+          <t>Type → stash</t>
+        </is>
+      </c>
+      <c r="C596" t="inlineStr"/>
+      <c r="D596" t="inlineStr"/>
+      <c r="E596" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F596" t="inlineStr">
+        <is>
+          <t>.citymap.TypeToStash</t>
+        </is>
+      </c>
+      <c r="G596" t="inlineStr"/>
+      <c r="H596" t="inlineStr"/>
+    </row>
+    <row r="597">
+      <c r="A597" t="inlineStr"/>
+      <c r="B597" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="C597" t="inlineStr"/>
+      <c r="D597" t="inlineStr"/>
+      <c r="E597" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F597" t="inlineStr">
+        <is>
+          <t>.citymap.Unknown</t>
+        </is>
+      </c>
+      <c r="G597" t="inlineStr"/>
+      <c r="H597" t="inlineStr"/>
+    </row>
+    <row r="598">
+      <c r="A598" t="inlineStr"/>
+      <c r="B598" t="inlineStr">
+        <is>
+          <t>click start point</t>
+        </is>
+      </c>
+      <c r="C598" t="inlineStr"/>
+      <c r="D598" t="inlineStr"/>
+      <c r="E598" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F598" t="inlineStr">
+        <is>
+          <t>.citymap.ClickStart</t>
+        </is>
+      </c>
+      <c r="G598" t="inlineStr"/>
+      <c r="H598" t="inlineStr"/>
+    </row>
+    <row r="599">
+      <c r="A599" t="inlineStr"/>
+      <c r="B599" t="inlineStr">
+        <is>
+          <t>click target</t>
+        </is>
+      </c>
+      <c r="C599" t="inlineStr"/>
+      <c r="D599" t="inlineStr"/>
+      <c r="E599" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F599" t="inlineStr">
+        <is>
+          <t>.citymap.ClickTarget</t>
+        </is>
+      </c>
+      <c r="G599" t="inlineStr"/>
+      <c r="H599" t="inlineStr"/>
+    </row>
+    <row r="600">
+      <c r="A600" t="inlineStr"/>
+      <c r="B600" t="inlineStr">
+        <is>
+          <t>available</t>
+        </is>
+      </c>
+      <c r="C600" t="inlineStr"/>
+      <c r="D600" t="inlineStr"/>
+      <c r="E600" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F600" t="inlineStr">
+        <is>
+          <t>.citymap.Available</t>
+        </is>
+      </c>
+      <c r="G600" t="inlineStr"/>
+      <c r="H600" t="inlineStr"/>
+    </row>
+    <row r="601">
+      <c r="A601" t="inlineStr"/>
+      <c r="B601" t="inlineStr">
+        <is>
+          <t>Esc = end</t>
+        </is>
+      </c>
+      <c r="C601" t="inlineStr"/>
+      <c r="D601" t="inlineStr"/>
+      <c r="E601" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F601" t="inlineStr">
+        <is>
+          <t>.citymap.EscToEnd</t>
+        </is>
+      </c>
+      <c r="G601" t="inlineStr"/>
+      <c r="H601" t="inlineStr"/>
+    </row>
+    <row r="602">
+      <c r="A602" t="inlineStr"/>
+      <c r="B602" t="inlineStr">
+        <is>
+          <t>Stamp</t>
+        </is>
+      </c>
+      <c r="C602" t="inlineStr"/>
+      <c r="D602" t="inlineStr"/>
+      <c r="E602" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F602" t="inlineStr">
+        <is>
+          <t>.citymap.StampMode</t>
+        </is>
+      </c>
+      <c r="G602" t="inlineStr"/>
+      <c r="H602" t="inlineStr"/>
+    </row>
+    <row r="603">
+      <c r="A603" t="inlineStr"/>
+      <c r="B603" t="inlineStr">
+        <is>
+          <t>All placed.</t>
+        </is>
+      </c>
+      <c r="C603" t="inlineStr"/>
+      <c r="D603" t="inlineStr"/>
+      <c r="E603" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F603" t="inlineStr">
+        <is>
+          <t>.citymap.AllPlaced</t>
+        </is>
+      </c>
+      <c r="G603" t="inlineStr"/>
+      <c r="H603" t="inlineStr"/>
+    </row>
+    <row r="604">
+      <c r="A604" t="inlineStr"/>
+      <c r="B604" t="inlineStr">
+        <is>
+          <t>placed</t>
+        </is>
+      </c>
+      <c r="C604" t="inlineStr"/>
+      <c r="D604" t="inlineStr"/>
+      <c r="E604" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F604" t="inlineStr">
+        <is>
+          <t>.citymap.Placed</t>
+        </is>
+      </c>
+      <c r="G604" t="inlineStr"/>
+      <c r="H604" t="inlineStr"/>
+    </row>
+    <row r="605">
+      <c r="A605" t="inlineStr"/>
+      <c r="B605" t="inlineStr">
+        <is>
+          <t>No free tiles on the path.</t>
+        </is>
+      </c>
+      <c r="C605" t="inlineStr"/>
+      <c r="D605" t="inlineStr"/>
+      <c r="E605" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F605" t="inlineStr">
+        <is>
+          <t>.citymap.NoFreeTiles</t>
+        </is>
+      </c>
+      <c r="G605" t="inlineStr"/>
+      <c r="H605" t="inlineStr"/>
+    </row>
+    <row r="606">
+      <c r="A606" t="inlineStr"/>
+      <c r="B606" t="inlineStr">
+        <is>
+          <t>more tiles open (pool empty)</t>
+        </is>
+      </c>
+      <c r="C606" t="inlineStr"/>
+      <c r="D606" t="inlineStr"/>
+      <c r="E606" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F606" t="inlineStr">
+        <is>
+          <t>.citymap.PoolEmptyRest</t>
+        </is>
+      </c>
+      <c r="G606" t="inlineStr"/>
+      <c r="H606" t="inlineStr"/>
+    </row>
+    <row r="607">
+      <c r="A607" t="inlineStr"/>
+      <c r="B607" t="inlineStr">
+        <is>
+          <t>Nothing to place (stash empty).</t>
+        </is>
+      </c>
+      <c r="C607" t="inlineStr"/>
+      <c r="D607" t="inlineStr"/>
+      <c r="E607" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F607" t="inlineStr">
+        <is>
+          <t>.citymap.NothingToPlace</t>
+        </is>
+      </c>
+      <c r="G607" t="inlineStr"/>
+      <c r="H607" t="inlineStr"/>
+    </row>
+    <row r="608">
+      <c r="A608" t="inlineStr"/>
+      <c r="B608" t="inlineStr">
+        <is>
+          <t>No extension available.</t>
+        </is>
+      </c>
+      <c r="C608" t="inlineStr"/>
+      <c r="D608" t="inlineStr"/>
+      <c r="E608" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F608" t="inlineStr">
+        <is>
+          <t>.citymap.NoExtensionAvailable</t>
+        </is>
+      </c>
+      <c r="G608" t="inlineStr"/>
+      <c r="H608" t="inlineStr"/>
+    </row>
+    <row r="609">
+      <c r="A609" t="inlineStr"/>
+      <c r="B609" t="inlineStr">
+        <is>
+          <t>moved to stash.</t>
+        </is>
+      </c>
+      <c r="C609" t="inlineStr"/>
+      <c r="D609" t="inlineStr"/>
+      <c r="E609" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F609" t="inlineStr">
+        <is>
+          <t>.citymap.MovedToStash</t>
+        </is>
+      </c>
+      <c r="G609" t="inlineStr"/>
+      <c r="H609" t="inlineStr"/>
+    </row>
+    <row r="610">
+      <c r="A610" t="inlineStr"/>
+      <c r="B610" t="inlineStr">
+        <is>
+          <t>Save failed.</t>
+        </is>
+      </c>
+      <c r="C610" t="inlineStr"/>
+      <c r="D610" t="inlineStr"/>
+      <c r="E610" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F610" t="inlineStr">
+        <is>
+          <t>.citymap.SaveFailed</t>
+        </is>
+      </c>
+      <c r="G610" t="inlineStr"/>
+      <c r="H610" t="inlineStr"/>
+    </row>
+    <row r="611">
+      <c r="A611" t="inlineStr"/>
+      <c r="B611" t="inlineStr">
+        <is>
+          <t>Click a road in the stash first.</t>
+        </is>
+      </c>
+      <c r="C611" t="inlineStr"/>
+      <c r="D611" t="inlineStr"/>
+      <c r="E611" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F611" t="inlineStr">
+        <is>
+          <t>.citymap.SelectRoadFirst</t>
+        </is>
+      </c>
+      <c r="G611" t="inlineStr"/>
+      <c r="H611" t="inlineStr"/>
+    </row>
+    <row r="612">
+      <c r="A612" t="inlineStr"/>
+      <c r="B612" t="inlineStr">
+        <is>
+          <t>left</t>
+        </is>
+      </c>
+      <c r="C612" t="inlineStr"/>
+      <c r="D612" t="inlineStr"/>
+      <c r="E612" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F612" t="inlineStr">
+        <is>
+          <t>.citymap.Remaining</t>
+        </is>
+      </c>
+      <c r="G612" t="inlineStr"/>
+      <c r="H612" t="inlineStr"/>
+    </row>
+    <row r="613">
+      <c r="A613" t="inlineStr"/>
+      <c r="B613" t="inlineStr">
+        <is>
+          <t>no result</t>
+        </is>
+      </c>
+      <c r="C613" t="inlineStr"/>
+      <c r="D613" t="inlineStr"/>
+      <c r="E613" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F613" t="inlineStr">
+        <is>
+          <t>.citymap.NoResult</t>
+        </is>
+      </c>
+      <c r="G613" t="inlineStr"/>
+      <c r="H613" t="inlineStr"/>
+    </row>
+    <row r="614">
+      <c r="A614" t="inlineStr"/>
+      <c r="B614" t="inlineStr">
+        <is>
+          <t>no buildings on the map</t>
+        </is>
+      </c>
+      <c r="C614" t="inlineStr"/>
+      <c r="D614" t="inlineStr"/>
+      <c r="E614" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F614" t="inlineStr">
+        <is>
+          <t>.citymap.NoBuildingsOnMap</t>
+        </is>
+      </c>
+      <c r="G614" t="inlineStr"/>
+      <c r="H614" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>